--- v0 (2026-08-06)
+++ v1 (2026-08-26)
@@ -1,59 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\июль 2026\каз\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="3060" yWindow="1548" windowWidth="18336" windowHeight="10656" tabRatio="969"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="969" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 163502" sheetId="11" r:id="rId1"/>
     <sheet name="Метадеректер 163504" sheetId="13" r:id="rId2"/>
     <sheet name="Метадеректер 163506" sheetId="15" r:id="rId3"/>
     <sheet name="Метадеректер 163508" sheetId="17" r:id="rId4"/>
     <sheet name="Шартты белгілер" sheetId="10" r:id="rId5"/>
     <sheet name="Көрсеткіш" sheetId="18" r:id="rId6"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="63">
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
@@ -182,95 +187,103 @@
   <si>
     <t>Ауысымда келіп-кету</t>
   </si>
   <si>
     <t>Пайдалануға берілген амбулаториялық-емханалық ұйымдардағы ауысымдағы келіп кетулер саны</t>
   </si>
   <si>
     <t xml:space="preserve">Әлеуметтік сала объектілерін пайдалануға беру </t>
   </si>
   <si>
     <t>Жалпы білім беретін мектептер, оқушылар орны</t>
   </si>
   <si>
     <t>Мектепке дейінгі мекемелер, орны</t>
   </si>
   <si>
     <t>Ауруханалар, төсек-орын</t>
   </si>
   <si>
     <t>Амбулаториялық-емханалық мекемелер, ауысымда келіп-кету</t>
   </si>
   <si>
     <t>2026 жылғы қаңтардан бастап</t>
   </si>
   <si>
-    <t>2026ж. қаңтар-маусым</t>
-[...1 lines deleted...]
-  <si>
     <t>-</t>
   </si>
   <si>
     <t>Құрылыс және инвестициялар статистикасы  басқармасы</t>
   </si>
   <si>
-    <t xml:space="preserve">Ильина Жанна </t>
-[...10 lines deleted...]
-  <si>
     <t>"Объектілерді пайдалануға беру туралы есеп" 2-КС (айлық)</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/pavlodar/dynamic-tables/4492/</t>
   </si>
   <si>
-    <t>15.07.2026ж.</t>
-[...1 lines deleted...]
-  <si>
     <t>17.08.2026ж.</t>
+  </si>
+  <si>
+    <t>2026ж. қаңтар-шiлде</t>
+  </si>
+  <si>
+    <t>Наталья Моор</t>
+  </si>
+  <si>
+    <t>+7 7182533732</t>
+  </si>
+  <si>
+    <t>n.moor@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>17.09.2026ж.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="21">
+  <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
@@ -351,57 +364,155 @@
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="9"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="16">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -421,341 +532,2337 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="8">
+  <cellStyleXfs count="1006">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...62 lines deleted...]
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="692" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="8">
+  <cellStyles count="1006">
+    <cellStyle name="20% - Акцент1 10" xfId="8"/>
+    <cellStyle name="20% - Акцент1 11" xfId="9"/>
+    <cellStyle name="20% - Акцент1 12" xfId="10"/>
+    <cellStyle name="20% - Акцент1 13" xfId="11"/>
+    <cellStyle name="20% - Акцент1 14" xfId="12"/>
+    <cellStyle name="20% - Акцент1 15" xfId="13"/>
+    <cellStyle name="20% - Акцент1 16" xfId="14"/>
+    <cellStyle name="20% - Акцент1 17" xfId="15"/>
+    <cellStyle name="20% - Акцент1 18" xfId="16"/>
+    <cellStyle name="20% - Акцент1 19" xfId="17"/>
+    <cellStyle name="20% - Акцент1 2" xfId="18"/>
+    <cellStyle name="20% - Акцент1 20" xfId="19"/>
+    <cellStyle name="20% - Акцент1 21" xfId="20"/>
+    <cellStyle name="20% - Акцент1 22" xfId="21"/>
+    <cellStyle name="20% - Акцент1 23" xfId="22"/>
+    <cellStyle name="20% - Акцент1 24" xfId="23"/>
+    <cellStyle name="20% - Акцент1 25" xfId="24"/>
+    <cellStyle name="20% - Акцент1 26" xfId="25"/>
+    <cellStyle name="20% - Акцент1 27" xfId="26"/>
+    <cellStyle name="20% - Акцент1 28" xfId="27"/>
+    <cellStyle name="20% - Акцент1 29" xfId="28"/>
+    <cellStyle name="20% - Акцент1 3" xfId="29"/>
+    <cellStyle name="20% - Акцент1 30" xfId="30"/>
+    <cellStyle name="20% - Акцент1 31" xfId="31"/>
+    <cellStyle name="20% - Акцент1 32" xfId="32"/>
+    <cellStyle name="20% - Акцент1 33" xfId="33"/>
+    <cellStyle name="20% - Акцент1 34" xfId="34"/>
+    <cellStyle name="20% - Акцент1 35" xfId="35"/>
+    <cellStyle name="20% - Акцент1 36" xfId="36"/>
+    <cellStyle name="20% - Акцент1 37" xfId="37"/>
+    <cellStyle name="20% - Акцент1 38" xfId="38"/>
+    <cellStyle name="20% - Акцент1 39" xfId="39"/>
+    <cellStyle name="20% - Акцент1 4" xfId="40"/>
+    <cellStyle name="20% - Акцент1 5" xfId="41"/>
+    <cellStyle name="20% - Акцент1 6" xfId="42"/>
+    <cellStyle name="20% - Акцент1 7" xfId="43"/>
+    <cellStyle name="20% - Акцент1 8" xfId="44"/>
+    <cellStyle name="20% - Акцент1 9" xfId="45"/>
+    <cellStyle name="20% - Акцент2 10" xfId="46"/>
+    <cellStyle name="20% - Акцент2 11" xfId="47"/>
+    <cellStyle name="20% - Акцент2 12" xfId="48"/>
+    <cellStyle name="20% - Акцент2 13" xfId="49"/>
+    <cellStyle name="20% - Акцент2 14" xfId="50"/>
+    <cellStyle name="20% - Акцент2 15" xfId="51"/>
+    <cellStyle name="20% - Акцент2 16" xfId="52"/>
+    <cellStyle name="20% - Акцент2 17" xfId="53"/>
+    <cellStyle name="20% - Акцент2 18" xfId="54"/>
+    <cellStyle name="20% - Акцент2 19" xfId="55"/>
+    <cellStyle name="20% - Акцент2 2" xfId="56"/>
+    <cellStyle name="20% - Акцент2 20" xfId="57"/>
+    <cellStyle name="20% - Акцент2 21" xfId="58"/>
+    <cellStyle name="20% - Акцент2 22" xfId="59"/>
+    <cellStyle name="20% - Акцент2 23" xfId="60"/>
+    <cellStyle name="20% - Акцент2 24" xfId="61"/>
+    <cellStyle name="20% - Акцент2 25" xfId="62"/>
+    <cellStyle name="20% - Акцент2 26" xfId="63"/>
+    <cellStyle name="20% - Акцент2 27" xfId="64"/>
+    <cellStyle name="20% - Акцент2 28" xfId="65"/>
+    <cellStyle name="20% - Акцент2 29" xfId="66"/>
+    <cellStyle name="20% - Акцент2 3" xfId="67"/>
+    <cellStyle name="20% - Акцент2 30" xfId="68"/>
+    <cellStyle name="20% - Акцент2 31" xfId="69"/>
+    <cellStyle name="20% - Акцент2 32" xfId="70"/>
+    <cellStyle name="20% - Акцент2 33" xfId="71"/>
+    <cellStyle name="20% - Акцент2 34" xfId="72"/>
+    <cellStyle name="20% - Акцент2 35" xfId="73"/>
+    <cellStyle name="20% - Акцент2 36" xfId="74"/>
+    <cellStyle name="20% - Акцент2 37" xfId="75"/>
+    <cellStyle name="20% - Акцент2 38" xfId="76"/>
+    <cellStyle name="20% - Акцент2 39" xfId="77"/>
+    <cellStyle name="20% - Акцент2 4" xfId="78"/>
+    <cellStyle name="20% - Акцент2 5" xfId="79"/>
+    <cellStyle name="20% - Акцент2 6" xfId="80"/>
+    <cellStyle name="20% - Акцент2 7" xfId="81"/>
+    <cellStyle name="20% - Акцент2 8" xfId="82"/>
+    <cellStyle name="20% - Акцент2 9" xfId="83"/>
+    <cellStyle name="20% - Акцент3 10" xfId="84"/>
+    <cellStyle name="20% - Акцент3 11" xfId="85"/>
+    <cellStyle name="20% - Акцент3 12" xfId="86"/>
+    <cellStyle name="20% - Акцент3 13" xfId="87"/>
+    <cellStyle name="20% - Акцент3 14" xfId="88"/>
+    <cellStyle name="20% - Акцент3 15" xfId="89"/>
+    <cellStyle name="20% - Акцент3 16" xfId="90"/>
+    <cellStyle name="20% - Акцент3 17" xfId="91"/>
+    <cellStyle name="20% - Акцент3 18" xfId="92"/>
+    <cellStyle name="20% - Акцент3 19" xfId="93"/>
+    <cellStyle name="20% - Акцент3 2" xfId="94"/>
+    <cellStyle name="20% - Акцент3 20" xfId="95"/>
+    <cellStyle name="20% - Акцент3 21" xfId="96"/>
+    <cellStyle name="20% - Акцент3 22" xfId="97"/>
+    <cellStyle name="20% - Акцент3 23" xfId="98"/>
+    <cellStyle name="20% - Акцент3 24" xfId="99"/>
+    <cellStyle name="20% - Акцент3 25" xfId="100"/>
+    <cellStyle name="20% - Акцент3 26" xfId="101"/>
+    <cellStyle name="20% - Акцент3 27" xfId="102"/>
+    <cellStyle name="20% - Акцент3 28" xfId="103"/>
+    <cellStyle name="20% - Акцент3 29" xfId="104"/>
+    <cellStyle name="20% - Акцент3 3" xfId="105"/>
+    <cellStyle name="20% - Акцент3 30" xfId="106"/>
+    <cellStyle name="20% - Акцент3 31" xfId="107"/>
+    <cellStyle name="20% - Акцент3 32" xfId="108"/>
+    <cellStyle name="20% - Акцент3 33" xfId="109"/>
+    <cellStyle name="20% - Акцент3 34" xfId="110"/>
+    <cellStyle name="20% - Акцент3 35" xfId="111"/>
+    <cellStyle name="20% - Акцент3 36" xfId="112"/>
+    <cellStyle name="20% - Акцент3 37" xfId="113"/>
+    <cellStyle name="20% - Акцент3 38" xfId="114"/>
+    <cellStyle name="20% - Акцент3 39" xfId="115"/>
+    <cellStyle name="20% - Акцент3 4" xfId="116"/>
+    <cellStyle name="20% - Акцент3 5" xfId="117"/>
+    <cellStyle name="20% - Акцент3 6" xfId="118"/>
+    <cellStyle name="20% - Акцент3 7" xfId="119"/>
+    <cellStyle name="20% - Акцент3 8" xfId="120"/>
+    <cellStyle name="20% - Акцент3 9" xfId="121"/>
+    <cellStyle name="20% - Акцент4 10" xfId="122"/>
+    <cellStyle name="20% - Акцент4 11" xfId="123"/>
+    <cellStyle name="20% - Акцент4 12" xfId="124"/>
+    <cellStyle name="20% - Акцент4 13" xfId="125"/>
+    <cellStyle name="20% - Акцент4 14" xfId="126"/>
+    <cellStyle name="20% - Акцент4 15" xfId="127"/>
+    <cellStyle name="20% - Акцент4 16" xfId="128"/>
+    <cellStyle name="20% - Акцент4 17" xfId="129"/>
+    <cellStyle name="20% - Акцент4 18" xfId="130"/>
+    <cellStyle name="20% - Акцент4 19" xfId="131"/>
+    <cellStyle name="20% - Акцент4 2" xfId="132"/>
+    <cellStyle name="20% - Акцент4 20" xfId="133"/>
+    <cellStyle name="20% - Акцент4 21" xfId="134"/>
+    <cellStyle name="20% - Акцент4 22" xfId="135"/>
+    <cellStyle name="20% - Акцент4 23" xfId="136"/>
+    <cellStyle name="20% - Акцент4 24" xfId="137"/>
+    <cellStyle name="20% - Акцент4 25" xfId="138"/>
+    <cellStyle name="20% - Акцент4 26" xfId="139"/>
+    <cellStyle name="20% - Акцент4 27" xfId="140"/>
+    <cellStyle name="20% - Акцент4 28" xfId="141"/>
+    <cellStyle name="20% - Акцент4 29" xfId="142"/>
+    <cellStyle name="20% - Акцент4 3" xfId="143"/>
+    <cellStyle name="20% - Акцент4 30" xfId="144"/>
+    <cellStyle name="20% - Акцент4 31" xfId="145"/>
+    <cellStyle name="20% - Акцент4 32" xfId="146"/>
+    <cellStyle name="20% - Акцент4 33" xfId="147"/>
+    <cellStyle name="20% - Акцент4 34" xfId="148"/>
+    <cellStyle name="20% - Акцент4 35" xfId="149"/>
+    <cellStyle name="20% - Акцент4 36" xfId="150"/>
+    <cellStyle name="20% - Акцент4 37" xfId="151"/>
+    <cellStyle name="20% - Акцент4 38" xfId="152"/>
+    <cellStyle name="20% - Акцент4 39" xfId="153"/>
+    <cellStyle name="20% - Акцент4 4" xfId="154"/>
+    <cellStyle name="20% - Акцент4 5" xfId="155"/>
+    <cellStyle name="20% - Акцент4 6" xfId="156"/>
+    <cellStyle name="20% - Акцент4 7" xfId="157"/>
+    <cellStyle name="20% - Акцент4 8" xfId="158"/>
+    <cellStyle name="20% - Акцент4 9" xfId="159"/>
+    <cellStyle name="20% - Акцент5 10" xfId="160"/>
+    <cellStyle name="20% - Акцент5 11" xfId="161"/>
+    <cellStyle name="20% - Акцент5 12" xfId="162"/>
+    <cellStyle name="20% - Акцент5 13" xfId="163"/>
+    <cellStyle name="20% - Акцент5 14" xfId="164"/>
+    <cellStyle name="20% - Акцент5 15" xfId="165"/>
+    <cellStyle name="20% - Акцент5 16" xfId="166"/>
+    <cellStyle name="20% - Акцент5 17" xfId="167"/>
+    <cellStyle name="20% - Акцент5 18" xfId="168"/>
+    <cellStyle name="20% - Акцент5 19" xfId="169"/>
+    <cellStyle name="20% - Акцент5 2" xfId="170"/>
+    <cellStyle name="20% - Акцент5 20" xfId="171"/>
+    <cellStyle name="20% - Акцент5 21" xfId="172"/>
+    <cellStyle name="20% - Акцент5 22" xfId="173"/>
+    <cellStyle name="20% - Акцент5 23" xfId="174"/>
+    <cellStyle name="20% - Акцент5 24" xfId="175"/>
+    <cellStyle name="20% - Акцент5 25" xfId="176"/>
+    <cellStyle name="20% - Акцент5 26" xfId="177"/>
+    <cellStyle name="20% - Акцент5 27" xfId="178"/>
+    <cellStyle name="20% - Акцент5 28" xfId="179"/>
+    <cellStyle name="20% - Акцент5 29" xfId="180"/>
+    <cellStyle name="20% - Акцент5 3" xfId="181"/>
+    <cellStyle name="20% - Акцент5 30" xfId="182"/>
+    <cellStyle name="20% - Акцент5 31" xfId="183"/>
+    <cellStyle name="20% - Акцент5 32" xfId="184"/>
+    <cellStyle name="20% - Акцент5 33" xfId="185"/>
+    <cellStyle name="20% - Акцент5 34" xfId="186"/>
+    <cellStyle name="20% - Акцент5 35" xfId="187"/>
+    <cellStyle name="20% - Акцент5 36" xfId="188"/>
+    <cellStyle name="20% - Акцент5 37" xfId="189"/>
+    <cellStyle name="20% - Акцент5 38" xfId="190"/>
+    <cellStyle name="20% - Акцент5 39" xfId="191"/>
+    <cellStyle name="20% - Акцент5 4" xfId="192"/>
+    <cellStyle name="20% - Акцент5 5" xfId="193"/>
+    <cellStyle name="20% - Акцент5 6" xfId="194"/>
+    <cellStyle name="20% - Акцент5 7" xfId="195"/>
+    <cellStyle name="20% - Акцент5 8" xfId="196"/>
+    <cellStyle name="20% - Акцент5 9" xfId="197"/>
+    <cellStyle name="20% - Акцент6 10" xfId="198"/>
+    <cellStyle name="20% - Акцент6 11" xfId="199"/>
+    <cellStyle name="20% - Акцент6 12" xfId="200"/>
+    <cellStyle name="20% - Акцент6 13" xfId="201"/>
+    <cellStyle name="20% - Акцент6 14" xfId="202"/>
+    <cellStyle name="20% - Акцент6 15" xfId="203"/>
+    <cellStyle name="20% - Акцент6 16" xfId="204"/>
+    <cellStyle name="20% - Акцент6 17" xfId="205"/>
+    <cellStyle name="20% - Акцент6 18" xfId="206"/>
+    <cellStyle name="20% - Акцент6 19" xfId="207"/>
+    <cellStyle name="20% - Акцент6 2" xfId="208"/>
+    <cellStyle name="20% - Акцент6 20" xfId="209"/>
+    <cellStyle name="20% - Акцент6 21" xfId="210"/>
+    <cellStyle name="20% - Акцент6 22" xfId="211"/>
+    <cellStyle name="20% - Акцент6 23" xfId="212"/>
+    <cellStyle name="20% - Акцент6 24" xfId="213"/>
+    <cellStyle name="20% - Акцент6 25" xfId="214"/>
+    <cellStyle name="20% - Акцент6 26" xfId="215"/>
+    <cellStyle name="20% - Акцент6 27" xfId="216"/>
+    <cellStyle name="20% - Акцент6 28" xfId="217"/>
+    <cellStyle name="20% - Акцент6 29" xfId="218"/>
+    <cellStyle name="20% - Акцент6 3" xfId="219"/>
+    <cellStyle name="20% - Акцент6 30" xfId="220"/>
+    <cellStyle name="20% - Акцент6 31" xfId="221"/>
+    <cellStyle name="20% - Акцент6 32" xfId="222"/>
+    <cellStyle name="20% - Акцент6 33" xfId="223"/>
+    <cellStyle name="20% - Акцент6 34" xfId="224"/>
+    <cellStyle name="20% - Акцент6 35" xfId="225"/>
+    <cellStyle name="20% - Акцент6 36" xfId="226"/>
+    <cellStyle name="20% - Акцент6 37" xfId="227"/>
+    <cellStyle name="20% - Акцент6 38" xfId="228"/>
+    <cellStyle name="20% - Акцент6 39" xfId="229"/>
+    <cellStyle name="20% - Акцент6 4" xfId="230"/>
+    <cellStyle name="20% - Акцент6 5" xfId="231"/>
+    <cellStyle name="20% - Акцент6 6" xfId="232"/>
+    <cellStyle name="20% - Акцент6 7" xfId="233"/>
+    <cellStyle name="20% - Акцент6 8" xfId="234"/>
+    <cellStyle name="20% - Акцент6 9" xfId="235"/>
+    <cellStyle name="40% - Акцент1 10" xfId="236"/>
+    <cellStyle name="40% - Акцент1 11" xfId="237"/>
+    <cellStyle name="40% - Акцент1 12" xfId="238"/>
+    <cellStyle name="40% - Акцент1 13" xfId="239"/>
+    <cellStyle name="40% - Акцент1 14" xfId="240"/>
+    <cellStyle name="40% - Акцент1 15" xfId="241"/>
+    <cellStyle name="40% - Акцент1 16" xfId="242"/>
+    <cellStyle name="40% - Акцент1 17" xfId="243"/>
+    <cellStyle name="40% - Акцент1 18" xfId="244"/>
+    <cellStyle name="40% - Акцент1 19" xfId="245"/>
+    <cellStyle name="40% - Акцент1 2" xfId="246"/>
+    <cellStyle name="40% - Акцент1 20" xfId="247"/>
+    <cellStyle name="40% - Акцент1 21" xfId="248"/>
+    <cellStyle name="40% - Акцент1 22" xfId="249"/>
+    <cellStyle name="40% - Акцент1 23" xfId="250"/>
+    <cellStyle name="40% - Акцент1 24" xfId="251"/>
+    <cellStyle name="40% - Акцент1 25" xfId="252"/>
+    <cellStyle name="40% - Акцент1 26" xfId="253"/>
+    <cellStyle name="40% - Акцент1 27" xfId="254"/>
+    <cellStyle name="40% - Акцент1 28" xfId="255"/>
+    <cellStyle name="40% - Акцент1 29" xfId="256"/>
+    <cellStyle name="40% - Акцент1 3" xfId="257"/>
+    <cellStyle name="40% - Акцент1 30" xfId="258"/>
+    <cellStyle name="40% - Акцент1 31" xfId="259"/>
+    <cellStyle name="40% - Акцент1 32" xfId="260"/>
+    <cellStyle name="40% - Акцент1 33" xfId="261"/>
+    <cellStyle name="40% - Акцент1 34" xfId="262"/>
+    <cellStyle name="40% - Акцент1 35" xfId="263"/>
+    <cellStyle name="40% - Акцент1 36" xfId="264"/>
+    <cellStyle name="40% - Акцент1 37" xfId="265"/>
+    <cellStyle name="40% - Акцент1 38" xfId="266"/>
+    <cellStyle name="40% - Акцент1 39" xfId="267"/>
+    <cellStyle name="40% - Акцент1 4" xfId="268"/>
+    <cellStyle name="40% - Акцент1 5" xfId="269"/>
+    <cellStyle name="40% - Акцент1 6" xfId="270"/>
+    <cellStyle name="40% - Акцент1 7" xfId="271"/>
+    <cellStyle name="40% - Акцент1 8" xfId="272"/>
+    <cellStyle name="40% - Акцент1 9" xfId="273"/>
+    <cellStyle name="40% - Акцент2 10" xfId="274"/>
+    <cellStyle name="40% - Акцент2 11" xfId="275"/>
+    <cellStyle name="40% - Акцент2 12" xfId="276"/>
+    <cellStyle name="40% - Акцент2 13" xfId="277"/>
+    <cellStyle name="40% - Акцент2 14" xfId="278"/>
+    <cellStyle name="40% - Акцент2 15" xfId="279"/>
+    <cellStyle name="40% - Акцент2 16" xfId="280"/>
+    <cellStyle name="40% - Акцент2 17" xfId="281"/>
+    <cellStyle name="40% - Акцент2 18" xfId="282"/>
+    <cellStyle name="40% - Акцент2 19" xfId="283"/>
+    <cellStyle name="40% - Акцент2 2" xfId="284"/>
+    <cellStyle name="40% - Акцент2 20" xfId="285"/>
+    <cellStyle name="40% - Акцент2 21" xfId="286"/>
+    <cellStyle name="40% - Акцент2 22" xfId="287"/>
+    <cellStyle name="40% - Акцент2 23" xfId="288"/>
+    <cellStyle name="40% - Акцент2 24" xfId="289"/>
+    <cellStyle name="40% - Акцент2 25" xfId="290"/>
+    <cellStyle name="40% - Акцент2 26" xfId="291"/>
+    <cellStyle name="40% - Акцент2 27" xfId="292"/>
+    <cellStyle name="40% - Акцент2 28" xfId="293"/>
+    <cellStyle name="40% - Акцент2 29" xfId="294"/>
+    <cellStyle name="40% - Акцент2 3" xfId="295"/>
+    <cellStyle name="40% - Акцент2 30" xfId="296"/>
+    <cellStyle name="40% - Акцент2 31" xfId="297"/>
+    <cellStyle name="40% - Акцент2 32" xfId="298"/>
+    <cellStyle name="40% - Акцент2 33" xfId="299"/>
+    <cellStyle name="40% - Акцент2 34" xfId="300"/>
+    <cellStyle name="40% - Акцент2 35" xfId="301"/>
+    <cellStyle name="40% - Акцент2 36" xfId="302"/>
+    <cellStyle name="40% - Акцент2 37" xfId="303"/>
+    <cellStyle name="40% - Акцент2 38" xfId="304"/>
+    <cellStyle name="40% - Акцент2 39" xfId="305"/>
+    <cellStyle name="40% - Акцент2 4" xfId="306"/>
+    <cellStyle name="40% - Акцент2 5" xfId="307"/>
+    <cellStyle name="40% - Акцент2 6" xfId="308"/>
+    <cellStyle name="40% - Акцент2 7" xfId="309"/>
+    <cellStyle name="40% - Акцент2 8" xfId="310"/>
+    <cellStyle name="40% - Акцент2 9" xfId="311"/>
+    <cellStyle name="40% - Акцент3 10" xfId="312"/>
+    <cellStyle name="40% - Акцент3 11" xfId="313"/>
+    <cellStyle name="40% - Акцент3 12" xfId="314"/>
+    <cellStyle name="40% - Акцент3 13" xfId="315"/>
+    <cellStyle name="40% - Акцент3 14" xfId="316"/>
+    <cellStyle name="40% - Акцент3 15" xfId="317"/>
+    <cellStyle name="40% - Акцент3 16" xfId="318"/>
+    <cellStyle name="40% - Акцент3 17" xfId="319"/>
+    <cellStyle name="40% - Акцент3 18" xfId="320"/>
+    <cellStyle name="40% - Акцент3 19" xfId="321"/>
+    <cellStyle name="40% - Акцент3 2" xfId="322"/>
+    <cellStyle name="40% - Акцент3 20" xfId="323"/>
+    <cellStyle name="40% - Акцент3 21" xfId="324"/>
+    <cellStyle name="40% - Акцент3 22" xfId="325"/>
+    <cellStyle name="40% - Акцент3 23" xfId="326"/>
+    <cellStyle name="40% - Акцент3 24" xfId="327"/>
+    <cellStyle name="40% - Акцент3 25" xfId="328"/>
+    <cellStyle name="40% - Акцент3 26" xfId="329"/>
+    <cellStyle name="40% - Акцент3 27" xfId="330"/>
+    <cellStyle name="40% - Акцент3 28" xfId="331"/>
+    <cellStyle name="40% - Акцент3 29" xfId="332"/>
+    <cellStyle name="40% - Акцент3 3" xfId="333"/>
+    <cellStyle name="40% - Акцент3 30" xfId="334"/>
+    <cellStyle name="40% - Акцент3 31" xfId="335"/>
+    <cellStyle name="40% - Акцент3 32" xfId="336"/>
+    <cellStyle name="40% - Акцент3 33" xfId="337"/>
+    <cellStyle name="40% - Акцент3 34" xfId="338"/>
+    <cellStyle name="40% - Акцент3 35" xfId="339"/>
+    <cellStyle name="40% - Акцент3 36" xfId="340"/>
+    <cellStyle name="40% - Акцент3 37" xfId="341"/>
+    <cellStyle name="40% - Акцент3 38" xfId="342"/>
+    <cellStyle name="40% - Акцент3 39" xfId="343"/>
+    <cellStyle name="40% - Акцент3 4" xfId="344"/>
+    <cellStyle name="40% - Акцент3 5" xfId="345"/>
+    <cellStyle name="40% - Акцент3 6" xfId="346"/>
+    <cellStyle name="40% - Акцент3 7" xfId="347"/>
+    <cellStyle name="40% - Акцент3 8" xfId="348"/>
+    <cellStyle name="40% - Акцент3 9" xfId="349"/>
+    <cellStyle name="40% - Акцент4 10" xfId="350"/>
+    <cellStyle name="40% - Акцент4 11" xfId="351"/>
+    <cellStyle name="40% - Акцент4 12" xfId="352"/>
+    <cellStyle name="40% - Акцент4 13" xfId="353"/>
+    <cellStyle name="40% - Акцент4 14" xfId="354"/>
+    <cellStyle name="40% - Акцент4 15" xfId="355"/>
+    <cellStyle name="40% - Акцент4 16" xfId="356"/>
+    <cellStyle name="40% - Акцент4 17" xfId="357"/>
+    <cellStyle name="40% - Акцент4 18" xfId="358"/>
+    <cellStyle name="40% - Акцент4 19" xfId="359"/>
+    <cellStyle name="40% - Акцент4 2" xfId="360"/>
+    <cellStyle name="40% - Акцент4 20" xfId="361"/>
+    <cellStyle name="40% - Акцент4 21" xfId="362"/>
+    <cellStyle name="40% - Акцент4 22" xfId="363"/>
+    <cellStyle name="40% - Акцент4 23" xfId="364"/>
+    <cellStyle name="40% - Акцент4 24" xfId="365"/>
+    <cellStyle name="40% - Акцент4 25" xfId="366"/>
+    <cellStyle name="40% - Акцент4 26" xfId="367"/>
+    <cellStyle name="40% - Акцент4 27" xfId="368"/>
+    <cellStyle name="40% - Акцент4 28" xfId="369"/>
+    <cellStyle name="40% - Акцент4 29" xfId="370"/>
+    <cellStyle name="40% - Акцент4 3" xfId="371"/>
+    <cellStyle name="40% - Акцент4 30" xfId="372"/>
+    <cellStyle name="40% - Акцент4 31" xfId="373"/>
+    <cellStyle name="40% - Акцент4 32" xfId="374"/>
+    <cellStyle name="40% - Акцент4 33" xfId="375"/>
+    <cellStyle name="40% - Акцент4 34" xfId="376"/>
+    <cellStyle name="40% - Акцент4 35" xfId="377"/>
+    <cellStyle name="40% - Акцент4 36" xfId="378"/>
+    <cellStyle name="40% - Акцент4 37" xfId="379"/>
+    <cellStyle name="40% - Акцент4 38" xfId="380"/>
+    <cellStyle name="40% - Акцент4 39" xfId="381"/>
+    <cellStyle name="40% - Акцент4 4" xfId="382"/>
+    <cellStyle name="40% - Акцент4 5" xfId="383"/>
+    <cellStyle name="40% - Акцент4 6" xfId="384"/>
+    <cellStyle name="40% - Акцент4 7" xfId="385"/>
+    <cellStyle name="40% - Акцент4 8" xfId="386"/>
+    <cellStyle name="40% - Акцент4 9" xfId="387"/>
+    <cellStyle name="40% - Акцент5 10" xfId="388"/>
+    <cellStyle name="40% - Акцент5 11" xfId="389"/>
+    <cellStyle name="40% - Акцент5 12" xfId="390"/>
+    <cellStyle name="40% - Акцент5 13" xfId="391"/>
+    <cellStyle name="40% - Акцент5 14" xfId="392"/>
+    <cellStyle name="40% - Акцент5 15" xfId="393"/>
+    <cellStyle name="40% - Акцент5 16" xfId="394"/>
+    <cellStyle name="40% - Акцент5 17" xfId="395"/>
+    <cellStyle name="40% - Акцент5 18" xfId="396"/>
+    <cellStyle name="40% - Акцент5 19" xfId="397"/>
+    <cellStyle name="40% - Акцент5 2" xfId="398"/>
+    <cellStyle name="40% - Акцент5 20" xfId="399"/>
+    <cellStyle name="40% - Акцент5 21" xfId="400"/>
+    <cellStyle name="40% - Акцент5 22" xfId="401"/>
+    <cellStyle name="40% - Акцент5 23" xfId="402"/>
+    <cellStyle name="40% - Акцент5 24" xfId="403"/>
+    <cellStyle name="40% - Акцент5 25" xfId="404"/>
+    <cellStyle name="40% - Акцент5 26" xfId="405"/>
+    <cellStyle name="40% - Акцент5 27" xfId="406"/>
+    <cellStyle name="40% - Акцент5 28" xfId="407"/>
+    <cellStyle name="40% - Акцент5 29" xfId="408"/>
+    <cellStyle name="40% - Акцент5 3" xfId="409"/>
+    <cellStyle name="40% - Акцент5 30" xfId="410"/>
+    <cellStyle name="40% - Акцент5 31" xfId="411"/>
+    <cellStyle name="40% - Акцент5 32" xfId="412"/>
+    <cellStyle name="40% - Акцент5 33" xfId="413"/>
+    <cellStyle name="40% - Акцент5 34" xfId="414"/>
+    <cellStyle name="40% - Акцент5 35" xfId="415"/>
+    <cellStyle name="40% - Акцент5 36" xfId="416"/>
+    <cellStyle name="40% - Акцент5 37" xfId="417"/>
+    <cellStyle name="40% - Акцент5 38" xfId="418"/>
+    <cellStyle name="40% - Акцент5 39" xfId="419"/>
+    <cellStyle name="40% - Акцент5 4" xfId="420"/>
+    <cellStyle name="40% - Акцент5 5" xfId="421"/>
+    <cellStyle name="40% - Акцент5 6" xfId="422"/>
+    <cellStyle name="40% - Акцент5 7" xfId="423"/>
+    <cellStyle name="40% - Акцент5 8" xfId="424"/>
+    <cellStyle name="40% - Акцент5 9" xfId="425"/>
+    <cellStyle name="40% - Акцент6 10" xfId="426"/>
+    <cellStyle name="40% - Акцент6 11" xfId="427"/>
+    <cellStyle name="40% - Акцент6 12" xfId="428"/>
+    <cellStyle name="40% - Акцент6 13" xfId="429"/>
+    <cellStyle name="40% - Акцент6 14" xfId="430"/>
+    <cellStyle name="40% - Акцент6 15" xfId="431"/>
+    <cellStyle name="40% - Акцент6 16" xfId="432"/>
+    <cellStyle name="40% - Акцент6 17" xfId="433"/>
+    <cellStyle name="40% - Акцент6 18" xfId="434"/>
+    <cellStyle name="40% - Акцент6 19" xfId="435"/>
+    <cellStyle name="40% - Акцент6 2" xfId="436"/>
+    <cellStyle name="40% - Акцент6 20" xfId="437"/>
+    <cellStyle name="40% - Акцент6 21" xfId="438"/>
+    <cellStyle name="40% - Акцент6 22" xfId="439"/>
+    <cellStyle name="40% - Акцент6 23" xfId="440"/>
+    <cellStyle name="40% - Акцент6 24" xfId="441"/>
+    <cellStyle name="40% - Акцент6 25" xfId="442"/>
+    <cellStyle name="40% - Акцент6 26" xfId="443"/>
+    <cellStyle name="40% - Акцент6 27" xfId="444"/>
+    <cellStyle name="40% - Акцент6 28" xfId="445"/>
+    <cellStyle name="40% - Акцент6 29" xfId="446"/>
+    <cellStyle name="40% - Акцент6 3" xfId="447"/>
+    <cellStyle name="40% - Акцент6 30" xfId="448"/>
+    <cellStyle name="40% - Акцент6 31" xfId="449"/>
+    <cellStyle name="40% - Акцент6 32" xfId="450"/>
+    <cellStyle name="40% - Акцент6 33" xfId="451"/>
+    <cellStyle name="40% - Акцент6 34" xfId="452"/>
+    <cellStyle name="40% - Акцент6 35" xfId="453"/>
+    <cellStyle name="40% - Акцент6 36" xfId="454"/>
+    <cellStyle name="40% - Акцент6 37" xfId="455"/>
+    <cellStyle name="40% - Акцент6 38" xfId="456"/>
+    <cellStyle name="40% - Акцент6 39" xfId="457"/>
+    <cellStyle name="40% - Акцент6 4" xfId="458"/>
+    <cellStyle name="40% - Акцент6 5" xfId="459"/>
+    <cellStyle name="40% - Акцент6 6" xfId="460"/>
+    <cellStyle name="40% - Акцент6 7" xfId="461"/>
+    <cellStyle name="40% - Акцент6 8" xfId="462"/>
+    <cellStyle name="40% - Акцент6 9" xfId="463"/>
+    <cellStyle name="60% - Акцент1 10" xfId="464"/>
+    <cellStyle name="60% - Акцент1 11" xfId="465"/>
+    <cellStyle name="60% - Акцент1 12" xfId="466"/>
+    <cellStyle name="60% - Акцент1 13" xfId="467"/>
+    <cellStyle name="60% - Акцент1 14" xfId="468"/>
+    <cellStyle name="60% - Акцент1 15" xfId="469"/>
+    <cellStyle name="60% - Акцент1 16" xfId="470"/>
+    <cellStyle name="60% - Акцент1 17" xfId="471"/>
+    <cellStyle name="60% - Акцент1 18" xfId="472"/>
+    <cellStyle name="60% - Акцент1 19" xfId="473"/>
+    <cellStyle name="60% - Акцент1 2" xfId="474"/>
+    <cellStyle name="60% - Акцент1 20" xfId="475"/>
+    <cellStyle name="60% - Акцент1 21" xfId="476"/>
+    <cellStyle name="60% - Акцент1 22" xfId="477"/>
+    <cellStyle name="60% - Акцент1 23" xfId="478"/>
+    <cellStyle name="60% - Акцент1 24" xfId="479"/>
+    <cellStyle name="60% - Акцент1 25" xfId="480"/>
+    <cellStyle name="60% - Акцент1 26" xfId="481"/>
+    <cellStyle name="60% - Акцент1 27" xfId="482"/>
+    <cellStyle name="60% - Акцент1 28" xfId="483"/>
+    <cellStyle name="60% - Акцент1 29" xfId="484"/>
+    <cellStyle name="60% - Акцент1 3" xfId="485"/>
+    <cellStyle name="60% - Акцент1 30" xfId="486"/>
+    <cellStyle name="60% - Акцент1 31" xfId="487"/>
+    <cellStyle name="60% - Акцент1 32" xfId="488"/>
+    <cellStyle name="60% - Акцент1 33" xfId="489"/>
+    <cellStyle name="60% - Акцент1 34" xfId="490"/>
+    <cellStyle name="60% - Акцент1 35" xfId="491"/>
+    <cellStyle name="60% - Акцент1 36" xfId="492"/>
+    <cellStyle name="60% - Акцент1 37" xfId="493"/>
+    <cellStyle name="60% - Акцент1 38" xfId="494"/>
+    <cellStyle name="60% - Акцент1 39" xfId="495"/>
+    <cellStyle name="60% - Акцент1 4" xfId="496"/>
+    <cellStyle name="60% - Акцент1 5" xfId="497"/>
+    <cellStyle name="60% - Акцент1 6" xfId="498"/>
+    <cellStyle name="60% - Акцент1 7" xfId="499"/>
+    <cellStyle name="60% - Акцент1 8" xfId="500"/>
+    <cellStyle name="60% - Акцент1 9" xfId="501"/>
+    <cellStyle name="60% - Акцент2 10" xfId="502"/>
+    <cellStyle name="60% - Акцент2 11" xfId="503"/>
+    <cellStyle name="60% - Акцент2 12" xfId="504"/>
+    <cellStyle name="60% - Акцент2 13" xfId="505"/>
+    <cellStyle name="60% - Акцент2 14" xfId="506"/>
+    <cellStyle name="60% - Акцент2 15" xfId="507"/>
+    <cellStyle name="60% - Акцент2 16" xfId="508"/>
+    <cellStyle name="60% - Акцент2 17" xfId="509"/>
+    <cellStyle name="60% - Акцент2 18" xfId="510"/>
+    <cellStyle name="60% - Акцент2 19" xfId="511"/>
+    <cellStyle name="60% - Акцент2 2" xfId="512"/>
+    <cellStyle name="60% - Акцент2 20" xfId="513"/>
+    <cellStyle name="60% - Акцент2 21" xfId="514"/>
+    <cellStyle name="60% - Акцент2 22" xfId="515"/>
+    <cellStyle name="60% - Акцент2 23" xfId="516"/>
+    <cellStyle name="60% - Акцент2 24" xfId="517"/>
+    <cellStyle name="60% - Акцент2 25" xfId="518"/>
+    <cellStyle name="60% - Акцент2 26" xfId="519"/>
+    <cellStyle name="60% - Акцент2 27" xfId="520"/>
+    <cellStyle name="60% - Акцент2 28" xfId="521"/>
+    <cellStyle name="60% - Акцент2 29" xfId="522"/>
+    <cellStyle name="60% - Акцент2 3" xfId="523"/>
+    <cellStyle name="60% - Акцент2 30" xfId="524"/>
+    <cellStyle name="60% - Акцент2 31" xfId="525"/>
+    <cellStyle name="60% - Акцент2 32" xfId="526"/>
+    <cellStyle name="60% - Акцент2 33" xfId="527"/>
+    <cellStyle name="60% - Акцент2 34" xfId="528"/>
+    <cellStyle name="60% - Акцент2 35" xfId="529"/>
+    <cellStyle name="60% - Акцент2 36" xfId="530"/>
+    <cellStyle name="60% - Акцент2 37" xfId="531"/>
+    <cellStyle name="60% - Акцент2 38" xfId="532"/>
+    <cellStyle name="60% - Акцент2 39" xfId="533"/>
+    <cellStyle name="60% - Акцент2 4" xfId="534"/>
+    <cellStyle name="60% - Акцент2 5" xfId="535"/>
+    <cellStyle name="60% - Акцент2 6" xfId="536"/>
+    <cellStyle name="60% - Акцент2 7" xfId="537"/>
+    <cellStyle name="60% - Акцент2 8" xfId="538"/>
+    <cellStyle name="60% - Акцент2 9" xfId="539"/>
+    <cellStyle name="60% - Акцент3 10" xfId="540"/>
+    <cellStyle name="60% - Акцент3 11" xfId="541"/>
+    <cellStyle name="60% - Акцент3 12" xfId="542"/>
+    <cellStyle name="60% - Акцент3 13" xfId="543"/>
+    <cellStyle name="60% - Акцент3 14" xfId="544"/>
+    <cellStyle name="60% - Акцент3 15" xfId="545"/>
+    <cellStyle name="60% - Акцент3 16" xfId="546"/>
+    <cellStyle name="60% - Акцент3 17" xfId="547"/>
+    <cellStyle name="60% - Акцент3 18" xfId="548"/>
+    <cellStyle name="60% - Акцент3 19" xfId="549"/>
+    <cellStyle name="60% - Акцент3 2" xfId="550"/>
+    <cellStyle name="60% - Акцент3 20" xfId="551"/>
+    <cellStyle name="60% - Акцент3 21" xfId="552"/>
+    <cellStyle name="60% - Акцент3 22" xfId="553"/>
+    <cellStyle name="60% - Акцент3 23" xfId="554"/>
+    <cellStyle name="60% - Акцент3 24" xfId="555"/>
+    <cellStyle name="60% - Акцент3 25" xfId="556"/>
+    <cellStyle name="60% - Акцент3 26" xfId="557"/>
+    <cellStyle name="60% - Акцент3 27" xfId="558"/>
+    <cellStyle name="60% - Акцент3 28" xfId="559"/>
+    <cellStyle name="60% - Акцент3 29" xfId="560"/>
+    <cellStyle name="60% - Акцент3 3" xfId="561"/>
+    <cellStyle name="60% - Акцент3 30" xfId="562"/>
+    <cellStyle name="60% - Акцент3 31" xfId="563"/>
+    <cellStyle name="60% - Акцент3 32" xfId="564"/>
+    <cellStyle name="60% - Акцент3 33" xfId="565"/>
+    <cellStyle name="60% - Акцент3 34" xfId="566"/>
+    <cellStyle name="60% - Акцент3 35" xfId="567"/>
+    <cellStyle name="60% - Акцент3 36" xfId="568"/>
+    <cellStyle name="60% - Акцент3 37" xfId="569"/>
+    <cellStyle name="60% - Акцент3 38" xfId="570"/>
+    <cellStyle name="60% - Акцент3 39" xfId="571"/>
+    <cellStyle name="60% - Акцент3 4" xfId="572"/>
+    <cellStyle name="60% - Акцент3 5" xfId="573"/>
+    <cellStyle name="60% - Акцент3 6" xfId="574"/>
+    <cellStyle name="60% - Акцент3 7" xfId="575"/>
+    <cellStyle name="60% - Акцент3 8" xfId="576"/>
+    <cellStyle name="60% - Акцент3 9" xfId="577"/>
+    <cellStyle name="60% - Акцент4 10" xfId="578"/>
+    <cellStyle name="60% - Акцент4 11" xfId="579"/>
+    <cellStyle name="60% - Акцент4 12" xfId="580"/>
+    <cellStyle name="60% - Акцент4 13" xfId="581"/>
+    <cellStyle name="60% - Акцент4 14" xfId="582"/>
+    <cellStyle name="60% - Акцент4 15" xfId="583"/>
+    <cellStyle name="60% - Акцент4 16" xfId="584"/>
+    <cellStyle name="60% - Акцент4 17" xfId="585"/>
+    <cellStyle name="60% - Акцент4 18" xfId="586"/>
+    <cellStyle name="60% - Акцент4 19" xfId="587"/>
+    <cellStyle name="60% - Акцент4 2" xfId="588"/>
+    <cellStyle name="60% - Акцент4 20" xfId="589"/>
+    <cellStyle name="60% - Акцент4 21" xfId="590"/>
+    <cellStyle name="60% - Акцент4 22" xfId="591"/>
+    <cellStyle name="60% - Акцент4 23" xfId="592"/>
+    <cellStyle name="60% - Акцент4 24" xfId="593"/>
+    <cellStyle name="60% - Акцент4 25" xfId="594"/>
+    <cellStyle name="60% - Акцент4 26" xfId="595"/>
+    <cellStyle name="60% - Акцент4 27" xfId="596"/>
+    <cellStyle name="60% - Акцент4 28" xfId="597"/>
+    <cellStyle name="60% - Акцент4 29" xfId="598"/>
+    <cellStyle name="60% - Акцент4 3" xfId="599"/>
+    <cellStyle name="60% - Акцент4 30" xfId="600"/>
+    <cellStyle name="60% - Акцент4 31" xfId="601"/>
+    <cellStyle name="60% - Акцент4 32" xfId="602"/>
+    <cellStyle name="60% - Акцент4 33" xfId="603"/>
+    <cellStyle name="60% - Акцент4 34" xfId="604"/>
+    <cellStyle name="60% - Акцент4 35" xfId="605"/>
+    <cellStyle name="60% - Акцент4 36" xfId="606"/>
+    <cellStyle name="60% - Акцент4 37" xfId="607"/>
+    <cellStyle name="60% - Акцент4 38" xfId="608"/>
+    <cellStyle name="60% - Акцент4 39" xfId="609"/>
+    <cellStyle name="60% - Акцент4 4" xfId="610"/>
+    <cellStyle name="60% - Акцент4 5" xfId="611"/>
+    <cellStyle name="60% - Акцент4 6" xfId="612"/>
+    <cellStyle name="60% - Акцент4 7" xfId="613"/>
+    <cellStyle name="60% - Акцент4 8" xfId="614"/>
+    <cellStyle name="60% - Акцент4 9" xfId="615"/>
+    <cellStyle name="60% - Акцент5 10" xfId="616"/>
+    <cellStyle name="60% - Акцент5 11" xfId="617"/>
+    <cellStyle name="60% - Акцент5 12" xfId="618"/>
+    <cellStyle name="60% - Акцент5 13" xfId="619"/>
+    <cellStyle name="60% - Акцент5 14" xfId="620"/>
+    <cellStyle name="60% - Акцент5 15" xfId="621"/>
+    <cellStyle name="60% - Акцент5 16" xfId="622"/>
+    <cellStyle name="60% - Акцент5 17" xfId="623"/>
+    <cellStyle name="60% - Акцент5 18" xfId="624"/>
+    <cellStyle name="60% - Акцент5 19" xfId="625"/>
+    <cellStyle name="60% - Акцент5 2" xfId="626"/>
+    <cellStyle name="60% - Акцент5 20" xfId="627"/>
+    <cellStyle name="60% - Акцент5 21" xfId="628"/>
+    <cellStyle name="60% - Акцент5 22" xfId="629"/>
+    <cellStyle name="60% - Акцент5 23" xfId="630"/>
+    <cellStyle name="60% - Акцент5 24" xfId="631"/>
+    <cellStyle name="60% - Акцент5 25" xfId="632"/>
+    <cellStyle name="60% - Акцент5 26" xfId="633"/>
+    <cellStyle name="60% - Акцент5 27" xfId="634"/>
+    <cellStyle name="60% - Акцент5 28" xfId="635"/>
+    <cellStyle name="60% - Акцент5 29" xfId="636"/>
+    <cellStyle name="60% - Акцент5 3" xfId="637"/>
+    <cellStyle name="60% - Акцент5 30" xfId="638"/>
+    <cellStyle name="60% - Акцент5 31" xfId="639"/>
+    <cellStyle name="60% - Акцент5 32" xfId="640"/>
+    <cellStyle name="60% - Акцент5 33" xfId="641"/>
+    <cellStyle name="60% - Акцент5 34" xfId="642"/>
+    <cellStyle name="60% - Акцент5 35" xfId="643"/>
+    <cellStyle name="60% - Акцент5 36" xfId="644"/>
+    <cellStyle name="60% - Акцент5 37" xfId="645"/>
+    <cellStyle name="60% - Акцент5 38" xfId="646"/>
+    <cellStyle name="60% - Акцент5 39" xfId="647"/>
+    <cellStyle name="60% - Акцент5 4" xfId="648"/>
+    <cellStyle name="60% - Акцент5 5" xfId="649"/>
+    <cellStyle name="60% - Акцент5 6" xfId="650"/>
+    <cellStyle name="60% - Акцент5 7" xfId="651"/>
+    <cellStyle name="60% - Акцент5 8" xfId="652"/>
+    <cellStyle name="60% - Акцент5 9" xfId="653"/>
+    <cellStyle name="60% - Акцент6 10" xfId="654"/>
+    <cellStyle name="60% - Акцент6 11" xfId="655"/>
+    <cellStyle name="60% - Акцент6 12" xfId="656"/>
+    <cellStyle name="60% - Акцент6 13" xfId="657"/>
+    <cellStyle name="60% - Акцент6 14" xfId="658"/>
+    <cellStyle name="60% - Акцент6 15" xfId="659"/>
+    <cellStyle name="60% - Акцент6 16" xfId="660"/>
+    <cellStyle name="60% - Акцент6 17" xfId="661"/>
+    <cellStyle name="60% - Акцент6 18" xfId="662"/>
+    <cellStyle name="60% - Акцент6 19" xfId="663"/>
+    <cellStyle name="60% - Акцент6 2" xfId="664"/>
+    <cellStyle name="60% - Акцент6 20" xfId="665"/>
+    <cellStyle name="60% - Акцент6 21" xfId="666"/>
+    <cellStyle name="60% - Акцент6 22" xfId="667"/>
+    <cellStyle name="60% - Акцент6 23" xfId="668"/>
+    <cellStyle name="60% - Акцент6 24" xfId="669"/>
+    <cellStyle name="60% - Акцент6 25" xfId="670"/>
+    <cellStyle name="60% - Акцент6 26" xfId="671"/>
+    <cellStyle name="60% - Акцент6 27" xfId="672"/>
+    <cellStyle name="60% - Акцент6 28" xfId="673"/>
+    <cellStyle name="60% - Акцент6 29" xfId="674"/>
+    <cellStyle name="60% - Акцент6 3" xfId="675"/>
+    <cellStyle name="60% - Акцент6 30" xfId="676"/>
+    <cellStyle name="60% - Акцент6 31" xfId="677"/>
+    <cellStyle name="60% - Акцент6 32" xfId="678"/>
+    <cellStyle name="60% - Акцент6 33" xfId="679"/>
+    <cellStyle name="60% - Акцент6 34" xfId="680"/>
+    <cellStyle name="60% - Акцент6 35" xfId="681"/>
+    <cellStyle name="60% - Акцент6 36" xfId="682"/>
+    <cellStyle name="60% - Акцент6 37" xfId="683"/>
+    <cellStyle name="60% - Акцент6 38" xfId="684"/>
+    <cellStyle name="60% - Акцент6 39" xfId="685"/>
+    <cellStyle name="60% - Акцент6 4" xfId="686"/>
+    <cellStyle name="60% - Акцент6 5" xfId="687"/>
+    <cellStyle name="60% - Акцент6 6" xfId="688"/>
+    <cellStyle name="60% - Акцент6 7" xfId="689"/>
+    <cellStyle name="60% - Акцент6 8" xfId="690"/>
+    <cellStyle name="60% - Акцент6 9" xfId="691"/>
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="692"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="693"/>
+    <cellStyle name="Обычный 10 2" xfId="694"/>
+    <cellStyle name="Обычный 11" xfId="695"/>
+    <cellStyle name="Обычный 11 2" xfId="696"/>
+    <cellStyle name="Обычный 12" xfId="697"/>
+    <cellStyle name="Обычный 13" xfId="698"/>
+    <cellStyle name="Обычный 13 2" xfId="699"/>
+    <cellStyle name="Обычный 13 3" xfId="700"/>
+    <cellStyle name="Обычный 14" xfId="701"/>
+    <cellStyle name="Обычный 14 2" xfId="702"/>
+    <cellStyle name="Обычный 14 2 2" xfId="703"/>
+    <cellStyle name="Обычный 14 2 3" xfId="704"/>
+    <cellStyle name="Обычный 15" xfId="705"/>
+    <cellStyle name="Обычный 15 2" xfId="706"/>
+    <cellStyle name="Обычный 16" xfId="707"/>
+    <cellStyle name="Обычный 16 10" xfId="708"/>
+    <cellStyle name="Обычный 16 11" xfId="709"/>
+    <cellStyle name="Обычный 16 12" xfId="710"/>
+    <cellStyle name="Обычный 16 13" xfId="711"/>
+    <cellStyle name="Обычный 16 14" xfId="712"/>
+    <cellStyle name="Обычный 16 15" xfId="713"/>
+    <cellStyle name="Обычный 16 16" xfId="714"/>
+    <cellStyle name="Обычный 16 17" xfId="715"/>
+    <cellStyle name="Обычный 16 18" xfId="716"/>
+    <cellStyle name="Обычный 16 19" xfId="717"/>
+    <cellStyle name="Обычный 16 2" xfId="718"/>
+    <cellStyle name="Обычный 16 2 2" xfId="719"/>
+    <cellStyle name="Обычный 16 2 3" xfId="720"/>
+    <cellStyle name="Обычный 16 2 4" xfId="721"/>
+    <cellStyle name="Обычный 16 20" xfId="722"/>
+    <cellStyle name="Обычный 16 21" xfId="723"/>
+    <cellStyle name="Обычный 16 22" xfId="724"/>
+    <cellStyle name="Обычный 16 23" xfId="725"/>
+    <cellStyle name="Обычный 16 24" xfId="726"/>
+    <cellStyle name="Обычный 16 25" xfId="727"/>
+    <cellStyle name="Обычный 16 26" xfId="728"/>
+    <cellStyle name="Обычный 16 27" xfId="729"/>
+    <cellStyle name="Обычный 16 3" xfId="730"/>
+    <cellStyle name="Обычный 16 4" xfId="731"/>
+    <cellStyle name="Обычный 16 5" xfId="732"/>
+    <cellStyle name="Обычный 16 6" xfId="733"/>
+    <cellStyle name="Обычный 16 7" xfId="734"/>
+    <cellStyle name="Обычный 16 8" xfId="735"/>
+    <cellStyle name="Обычный 16 9" xfId="736"/>
+    <cellStyle name="Обычный 17" xfId="737"/>
+    <cellStyle name="Обычный 18" xfId="738"/>
+    <cellStyle name="Обычный 19" xfId="739"/>
     <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 10" xfId="740"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 2 2" xfId="742"/>
+    <cellStyle name="Обычный 2 2 3" xfId="741"/>
     <cellStyle name="Обычный 2 3" xfId="7"/>
+    <cellStyle name="Обычный 2 3 2" xfId="743"/>
+    <cellStyle name="Обычный 20" xfId="744"/>
+    <cellStyle name="Обычный 21" xfId="745"/>
+    <cellStyle name="Обычный 22" xfId="746"/>
+    <cellStyle name="Обычный 23" xfId="747"/>
+    <cellStyle name="Обычный 24" xfId="748"/>
+    <cellStyle name="Обычный 25" xfId="749"/>
+    <cellStyle name="Обычный 26" xfId="750"/>
+    <cellStyle name="Обычный 27" xfId="751"/>
     <cellStyle name="Обычный 3" xfId="3"/>
+    <cellStyle name="Обычный 3 10" xfId="752"/>
+    <cellStyle name="Обычный 3 11" xfId="753"/>
+    <cellStyle name="Обычный 3 12" xfId="754"/>
+    <cellStyle name="Обычный 3 13" xfId="755"/>
+    <cellStyle name="Обычный 3 14" xfId="756"/>
+    <cellStyle name="Обычный 3 15" xfId="757"/>
+    <cellStyle name="Обычный 3 16" xfId="758"/>
+    <cellStyle name="Обычный 3 17" xfId="759"/>
+    <cellStyle name="Обычный 3 18" xfId="760"/>
+    <cellStyle name="Обычный 3 19" xfId="761"/>
+    <cellStyle name="Обычный 3 2" xfId="762"/>
+    <cellStyle name="Обычный 3 2 2" xfId="763"/>
+    <cellStyle name="Обычный 3 20" xfId="764"/>
+    <cellStyle name="Обычный 3 21" xfId="765"/>
+    <cellStyle name="Обычный 3 22" xfId="766"/>
+    <cellStyle name="Обычный 3 23" xfId="767"/>
+    <cellStyle name="Обычный 3 24" xfId="768"/>
+    <cellStyle name="Обычный 3 25" xfId="769"/>
+    <cellStyle name="Обычный 3 26" xfId="770"/>
+    <cellStyle name="Обычный 3 27" xfId="771"/>
+    <cellStyle name="Обычный 3 28" xfId="772"/>
+    <cellStyle name="Обычный 3 29" xfId="773"/>
+    <cellStyle name="Обычный 3 3" xfId="774"/>
+    <cellStyle name="Обычный 3 30" xfId="775"/>
+    <cellStyle name="Обычный 3 31" xfId="776"/>
+    <cellStyle name="Обычный 3 32" xfId="777"/>
+    <cellStyle name="Обычный 3 33" xfId="778"/>
+    <cellStyle name="Обычный 3 34" xfId="779"/>
+    <cellStyle name="Обычный 3 35" xfId="780"/>
+    <cellStyle name="Обычный 3 36" xfId="781"/>
+    <cellStyle name="Обычный 3 37" xfId="782"/>
+    <cellStyle name="Обычный 3 38" xfId="783"/>
+    <cellStyle name="Обычный 3 39" xfId="784"/>
+    <cellStyle name="Обычный 3 4" xfId="785"/>
+    <cellStyle name="Обычный 3 5" xfId="786"/>
+    <cellStyle name="Обычный 3 6" xfId="787"/>
+    <cellStyle name="Обычный 3 7" xfId="788"/>
+    <cellStyle name="Обычный 3 8" xfId="789"/>
+    <cellStyle name="Обычный 3 9" xfId="790"/>
+    <cellStyle name="Обычный 4 10" xfId="791"/>
+    <cellStyle name="Обычный 4 11" xfId="792"/>
+    <cellStyle name="Обычный 4 12" xfId="793"/>
+    <cellStyle name="Обычный 4 13" xfId="794"/>
+    <cellStyle name="Обычный 4 14" xfId="795"/>
+    <cellStyle name="Обычный 4 15" xfId="796"/>
+    <cellStyle name="Обычный 4 16" xfId="797"/>
+    <cellStyle name="Обычный 4 17" xfId="798"/>
+    <cellStyle name="Обычный 4 18" xfId="799"/>
+    <cellStyle name="Обычный 4 19" xfId="800"/>
     <cellStyle name="Обычный 4 2" xfId="5"/>
+    <cellStyle name="Обычный 4 2 2" xfId="801"/>
+    <cellStyle name="Обычный 4 20" xfId="802"/>
+    <cellStyle name="Обычный 4 21" xfId="803"/>
+    <cellStyle name="Обычный 4 22" xfId="804"/>
+    <cellStyle name="Обычный 4 23" xfId="805"/>
+    <cellStyle name="Обычный 4 24" xfId="806"/>
+    <cellStyle name="Обычный 4 25" xfId="807"/>
+    <cellStyle name="Обычный 4 26" xfId="808"/>
+    <cellStyle name="Обычный 4 27" xfId="809"/>
+    <cellStyle name="Обычный 4 28" xfId="810"/>
+    <cellStyle name="Обычный 4 29" xfId="811"/>
+    <cellStyle name="Обычный 4 3" xfId="812"/>
+    <cellStyle name="Обычный 4 3 10" xfId="813"/>
+    <cellStyle name="Обычный 4 3 11" xfId="814"/>
+    <cellStyle name="Обычный 4 3 12" xfId="815"/>
+    <cellStyle name="Обычный 4 3 13" xfId="816"/>
+    <cellStyle name="Обычный 4 3 14" xfId="817"/>
+    <cellStyle name="Обычный 4 3 15" xfId="818"/>
+    <cellStyle name="Обычный 4 3 16" xfId="819"/>
+    <cellStyle name="Обычный 4 3 17" xfId="820"/>
+    <cellStyle name="Обычный 4 3 18" xfId="821"/>
+    <cellStyle name="Обычный 4 3 19" xfId="822"/>
+    <cellStyle name="Обычный 4 3 2" xfId="823"/>
+    <cellStyle name="Обычный 4 3 20" xfId="824"/>
+    <cellStyle name="Обычный 4 3 21" xfId="825"/>
+    <cellStyle name="Обычный 4 3 22" xfId="826"/>
+    <cellStyle name="Обычный 4 3 23" xfId="827"/>
+    <cellStyle name="Обычный 4 3 24" xfId="828"/>
+    <cellStyle name="Обычный 4 3 25" xfId="829"/>
+    <cellStyle name="Обычный 4 3 26" xfId="830"/>
+    <cellStyle name="Обычный 4 3 27" xfId="831"/>
+    <cellStyle name="Обычный 4 3 28" xfId="832"/>
+    <cellStyle name="Обычный 4 3 29" xfId="833"/>
+    <cellStyle name="Обычный 4 3 3" xfId="834"/>
+    <cellStyle name="Обычный 4 3 4" xfId="835"/>
+    <cellStyle name="Обычный 4 3 5" xfId="836"/>
+    <cellStyle name="Обычный 4 3 6" xfId="837"/>
+    <cellStyle name="Обычный 4 3 7" xfId="838"/>
+    <cellStyle name="Обычный 4 3 8" xfId="839"/>
+    <cellStyle name="Обычный 4 3 9" xfId="840"/>
+    <cellStyle name="Обычный 4 30" xfId="841"/>
+    <cellStyle name="Обычный 4 31" xfId="842"/>
+    <cellStyle name="Обычный 4 32" xfId="843"/>
+    <cellStyle name="Обычный 4 33" xfId="844"/>
+    <cellStyle name="Обычный 4 34" xfId="845"/>
+    <cellStyle name="Обычный 4 35" xfId="846"/>
+    <cellStyle name="Обычный 4 36" xfId="847"/>
+    <cellStyle name="Обычный 4 37" xfId="848"/>
+    <cellStyle name="Обычный 4 38" xfId="849"/>
+    <cellStyle name="Обычный 4 39" xfId="850"/>
+    <cellStyle name="Обычный 4 4" xfId="851"/>
+    <cellStyle name="Обычный 4 40" xfId="852"/>
+    <cellStyle name="Обычный 4 41" xfId="853"/>
+    <cellStyle name="Обычный 4 41 2" xfId="854"/>
+    <cellStyle name="Обычный 4 42" xfId="855"/>
+    <cellStyle name="Обычный 4 5" xfId="856"/>
+    <cellStyle name="Обычный 4 6" xfId="857"/>
+    <cellStyle name="Обычный 4 7" xfId="858"/>
+    <cellStyle name="Обычный 4 8" xfId="859"/>
+    <cellStyle name="Обычный 4 9" xfId="860"/>
+    <cellStyle name="Обычный 44" xfId="861"/>
+    <cellStyle name="Обычный 45" xfId="862"/>
+    <cellStyle name="Обычный 5 10" xfId="863"/>
+    <cellStyle name="Обычный 5 11" xfId="864"/>
+    <cellStyle name="Обычный 5 12" xfId="865"/>
+    <cellStyle name="Обычный 5 13" xfId="866"/>
+    <cellStyle name="Обычный 5 14" xfId="867"/>
+    <cellStyle name="Обычный 5 15" xfId="868"/>
+    <cellStyle name="Обычный 5 16" xfId="869"/>
+    <cellStyle name="Обычный 5 17" xfId="870"/>
+    <cellStyle name="Обычный 5 18" xfId="871"/>
+    <cellStyle name="Обычный 5 19" xfId="872"/>
+    <cellStyle name="Обычный 5 2" xfId="873"/>
+    <cellStyle name="Обычный 5 2 10" xfId="874"/>
+    <cellStyle name="Обычный 5 2 10 2" xfId="875"/>
+    <cellStyle name="Обычный 5 2 10 3" xfId="876"/>
+    <cellStyle name="Обычный 5 2 11" xfId="877"/>
+    <cellStyle name="Обычный 5 2 11 2" xfId="878"/>
+    <cellStyle name="Обычный 5 2 11 3" xfId="879"/>
+    <cellStyle name="Обычный 5 2 12" xfId="880"/>
+    <cellStyle name="Обычный 5 2 12 2" xfId="881"/>
+    <cellStyle name="Обычный 5 2 12 3" xfId="882"/>
+    <cellStyle name="Обычный 5 2 13" xfId="883"/>
+    <cellStyle name="Обычный 5 2 13 2" xfId="884"/>
+    <cellStyle name="Обычный 5 2 13 3" xfId="885"/>
+    <cellStyle name="Обычный 5 2 14" xfId="886"/>
+    <cellStyle name="Обычный 5 2 14 2" xfId="887"/>
+    <cellStyle name="Обычный 5 2 14 3" xfId="888"/>
+    <cellStyle name="Обычный 5 2 15" xfId="889"/>
+    <cellStyle name="Обычный 5 2 15 2" xfId="890"/>
+    <cellStyle name="Обычный 5 2 15 3" xfId="891"/>
+    <cellStyle name="Обычный 5 2 16" xfId="892"/>
+    <cellStyle name="Обычный 5 2 16 2" xfId="893"/>
+    <cellStyle name="Обычный 5 2 16 3" xfId="894"/>
+    <cellStyle name="Обычный 5 2 17" xfId="895"/>
+    <cellStyle name="Обычный 5 2 17 2" xfId="896"/>
+    <cellStyle name="Обычный 5 2 17 3" xfId="897"/>
+    <cellStyle name="Обычный 5 2 18" xfId="898"/>
+    <cellStyle name="Обычный 5 2 18 2" xfId="899"/>
+    <cellStyle name="Обычный 5 2 18 3" xfId="900"/>
+    <cellStyle name="Обычный 5 2 19" xfId="901"/>
+    <cellStyle name="Обычный 5 2 19 2" xfId="902"/>
+    <cellStyle name="Обычный 5 2 19 3" xfId="903"/>
+    <cellStyle name="Обычный 5 2 2" xfId="904"/>
+    <cellStyle name="Обычный 5 2 2 2" xfId="905"/>
+    <cellStyle name="Обычный 5 2 2 3" xfId="906"/>
+    <cellStyle name="Обычный 5 2 20" xfId="907"/>
+    <cellStyle name="Обычный 5 2 20 2" xfId="908"/>
+    <cellStyle name="Обычный 5 2 20 3" xfId="909"/>
+    <cellStyle name="Обычный 5 2 21" xfId="910"/>
+    <cellStyle name="Обычный 5 2 21 2" xfId="911"/>
+    <cellStyle name="Обычный 5 2 21 3" xfId="912"/>
+    <cellStyle name="Обычный 5 2 22" xfId="913"/>
+    <cellStyle name="Обычный 5 2 22 2" xfId="914"/>
+    <cellStyle name="Обычный 5 2 22 3" xfId="915"/>
+    <cellStyle name="Обычный 5 2 23" xfId="916"/>
+    <cellStyle name="Обычный 5 2 23 2" xfId="917"/>
+    <cellStyle name="Обычный 5 2 23 3" xfId="918"/>
+    <cellStyle name="Обычный 5 2 24" xfId="919"/>
+    <cellStyle name="Обычный 5 2 24 2" xfId="920"/>
+    <cellStyle name="Обычный 5 2 24 3" xfId="921"/>
+    <cellStyle name="Обычный 5 2 25" xfId="922"/>
+    <cellStyle name="Обычный 5 2 25 2" xfId="923"/>
+    <cellStyle name="Обычный 5 2 25 3" xfId="924"/>
+    <cellStyle name="Обычный 5 2 26" xfId="925"/>
+    <cellStyle name="Обычный 5 2 26 2" xfId="926"/>
+    <cellStyle name="Обычный 5 2 26 3" xfId="927"/>
+    <cellStyle name="Обычный 5 2 27" xfId="928"/>
+    <cellStyle name="Обычный 5 2 27 2" xfId="929"/>
+    <cellStyle name="Обычный 5 2 27 3" xfId="930"/>
+    <cellStyle name="Обычный 5 2 28" xfId="931"/>
+    <cellStyle name="Обычный 5 2 28 2" xfId="932"/>
+    <cellStyle name="Обычный 5 2 28 3" xfId="933"/>
+    <cellStyle name="Обычный 5 2 29" xfId="934"/>
+    <cellStyle name="Обычный 5 2 29 2" xfId="935"/>
+    <cellStyle name="Обычный 5 2 29 3" xfId="936"/>
+    <cellStyle name="Обычный 5 2 3" xfId="937"/>
+    <cellStyle name="Обычный 5 2 3 2" xfId="938"/>
+    <cellStyle name="Обычный 5 2 3 3" xfId="939"/>
+    <cellStyle name="Обычный 5 2 30" xfId="940"/>
+    <cellStyle name="Обычный 5 2 30 2" xfId="941"/>
+    <cellStyle name="Обычный 5 2 30 3" xfId="942"/>
+    <cellStyle name="Обычный 5 2 31" xfId="943"/>
+    <cellStyle name="Обычный 5 2 31 2" xfId="944"/>
+    <cellStyle name="Обычный 5 2 31 3" xfId="945"/>
+    <cellStyle name="Обычный 5 2 32" xfId="946"/>
+    <cellStyle name="Обычный 5 2 4" xfId="947"/>
+    <cellStyle name="Обычный 5 2 4 2" xfId="948"/>
+    <cellStyle name="Обычный 5 2 4 3" xfId="949"/>
+    <cellStyle name="Обычный 5 2 5" xfId="950"/>
+    <cellStyle name="Обычный 5 2 5 2" xfId="951"/>
+    <cellStyle name="Обычный 5 2 5 3" xfId="952"/>
+    <cellStyle name="Обычный 5 2 6" xfId="953"/>
+    <cellStyle name="Обычный 5 2 6 2" xfId="954"/>
+    <cellStyle name="Обычный 5 2 6 3" xfId="955"/>
+    <cellStyle name="Обычный 5 2 7" xfId="956"/>
+    <cellStyle name="Обычный 5 2 7 2" xfId="957"/>
+    <cellStyle name="Обычный 5 2 7 3" xfId="958"/>
+    <cellStyle name="Обычный 5 2 8" xfId="959"/>
+    <cellStyle name="Обычный 5 2 8 2" xfId="960"/>
+    <cellStyle name="Обычный 5 2 8 3" xfId="961"/>
+    <cellStyle name="Обычный 5 2 9" xfId="962"/>
+    <cellStyle name="Обычный 5 2 9 2" xfId="963"/>
+    <cellStyle name="Обычный 5 2 9 3" xfId="964"/>
+    <cellStyle name="Обычный 5 20" xfId="965"/>
+    <cellStyle name="Обычный 5 21" xfId="966"/>
+    <cellStyle name="Обычный 5 22" xfId="967"/>
+    <cellStyle name="Обычный 5 23" xfId="968"/>
+    <cellStyle name="Обычный 5 24" xfId="969"/>
+    <cellStyle name="Обычный 5 25" xfId="970"/>
+    <cellStyle name="Обычный 5 26" xfId="971"/>
+    <cellStyle name="Обычный 5 27" xfId="972"/>
+    <cellStyle name="Обычный 5 28" xfId="973"/>
+    <cellStyle name="Обычный 5 29" xfId="974"/>
+    <cellStyle name="Обычный 5 3" xfId="975"/>
+    <cellStyle name="Обычный 5 30" xfId="976"/>
+    <cellStyle name="Обычный 5 31" xfId="977"/>
+    <cellStyle name="Обычный 5 4" xfId="978"/>
+    <cellStyle name="Обычный 5 5" xfId="979"/>
+    <cellStyle name="Обычный 5 6" xfId="980"/>
+    <cellStyle name="Обычный 5 7" xfId="981"/>
+    <cellStyle name="Обычный 5 8" xfId="982"/>
+    <cellStyle name="Обычный 5 9" xfId="983"/>
+    <cellStyle name="Обычный 6" xfId="984"/>
+    <cellStyle name="Обычный 6 2" xfId="985"/>
+    <cellStyle name="Обычный 6 2 2" xfId="986"/>
+    <cellStyle name="Обычный 6 2 2 2" xfId="987"/>
+    <cellStyle name="Обычный 6 2 3" xfId="988"/>
+    <cellStyle name="Обычный 7" xfId="989"/>
+    <cellStyle name="Обычный 7 2" xfId="990"/>
+    <cellStyle name="Обычный 7 3" xfId="991"/>
+    <cellStyle name="Обычный 7 3 2" xfId="992"/>
+    <cellStyle name="Обычный 7 3 3" xfId="993"/>
+    <cellStyle name="Обычный 7 4" xfId="994"/>
+    <cellStyle name="Обычный 7_1.3" xfId="995"/>
+    <cellStyle name="Обычный 8" xfId="996"/>
+    <cellStyle name="Обычный 8 2" xfId="997"/>
+    <cellStyle name="Обычный 8 2 2" xfId="998"/>
+    <cellStyle name="Обычный 8 2 3" xfId="999"/>
+    <cellStyle name="Обычный 8 3" xfId="1000"/>
+    <cellStyle name="Обычный 9" xfId="1001"/>
+    <cellStyle name="Обычный 9 2" xfId="1002"/>
+    <cellStyle name="Обычный 9 2 2" xfId="1003"/>
+    <cellStyle name="Обычный 9 2 3" xfId="1004"/>
+    <cellStyle name="Обычный 9 3" xfId="1005"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -887,2706 +2994,2706 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/pavlodar/dynamic-tables/4492/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/pavlodar/dynamic-tables/4492/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701970?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701970?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701973?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701973?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701974?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701974?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+    <sheetView topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="21" customWidth="1"/>
-[...126 lines deleted...]
-    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="16" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
-    <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="4">
         <v>163502</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="5" customFormat="1" ht="27.75" customHeight="1">
+    <row r="3" spans="1:13" s="5" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="5" customFormat="1" ht="30.75" customHeight="1">
+    <row r="5" spans="1:13" s="5" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
+    <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="5" customFormat="1">
+    <row r="7" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="16" t="s">
+      <c r="B8" s="13" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="5" customFormat="1" ht="57.75" customHeight="1">
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:13" s="5" customFormat="1" ht="34.5" customHeight="1">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="6"/>
       <c r="M11" s="9"/>
     </row>
-    <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
+    <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="10" t="s">
+      <c r="B12" s="48" t="s">
         <v>12</v>
       </c>
       <c r="M12" s="9"/>
     </row>
-    <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A13" s="11" t="s">
+    <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="12" t="s">
+      <c r="B13" s="49" t="s">
         <v>14</v>
       </c>
       <c r="M13" s="9"/>
     </row>
-    <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A14" s="11" t="s">
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="12" t="s">
-        <v>60</v>
+      <c r="B14" s="49" t="s">
+        <v>55</v>
       </c>
       <c r="M14" s="9"/>
     </row>
-    <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A15" s="11" t="s">
+    <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="12" t="s">
+      <c r="B15" s="49" t="s">
         <v>33</v>
       </c>
       <c r="M15" s="9"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="13" t="s">
-[...4 lines deleted...]
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="B16" s="44" t="s">
+        <v>56</v>
+      </c>
+      <c r="M16" s="11"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B17" s="49" t="s">
-[...4 lines deleted...]
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="B17" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="M17" s="12"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="16" t="s">
-[...4 lines deleted...]
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="B18" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="M18" s="11"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B19" s="52" t="s">
-[...4 lines deleted...]
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="B19" s="46" t="s">
+        <v>58</v>
+      </c>
+      <c r="M19" s="12"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="46" t="s">
-[...4 lines deleted...]
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="B20" s="45" t="s">
+        <v>59</v>
+      </c>
+      <c r="M20" s="11"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="47" t="s">
-        <v>57</v>
-[...17 lines deleted...]
-      <c r="M26" s="14"/>
+        <v>60</v>
+      </c>
+      <c r="M21" s="12"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="14"/>
+      <c r="B22" s="15"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M23" s="12"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="11"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M25" s="12"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M26" s="11"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="21" customWidth="1"/>
-[...126 lines deleted...]
-    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="16" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
-    <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="4">
         <v>163504</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="5" customFormat="1" ht="27.75" customHeight="1">
+    <row r="3" spans="1:13" s="5" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="5" customFormat="1" ht="30.75" customHeight="1">
+    <row r="5" spans="1:13" s="5" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
+    <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="5" customFormat="1" ht="18" customHeight="1">
+    <row r="7" spans="1:13" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="16" t="s">
+      <c r="B8" s="13" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="5" customFormat="1" ht="57.75" customHeight="1">
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="48" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:13" s="5" customFormat="1" ht="34.5" customHeight="1">
+      <c r="B10" s="37" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="6"/>
       <c r="M11" s="9"/>
     </row>
-    <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
+    <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="10" t="s">
+      <c r="B12" s="48" t="s">
         <v>12</v>
       </c>
       <c r="M12" s="9"/>
     </row>
-    <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A13" s="11" t="s">
+    <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="12" t="s">
+      <c r="B13" s="49" t="s">
         <v>14</v>
       </c>
       <c r="M13" s="9"/>
     </row>
-    <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A14" s="11" t="s">
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="12" t="s">
-        <v>60</v>
+      <c r="B14" s="49" t="s">
+        <v>55</v>
       </c>
       <c r="M14" s="9"/>
     </row>
-    <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A15" s="11" t="s">
+    <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="12" t="s">
+      <c r="B15" s="49" t="s">
         <v>34</v>
       </c>
       <c r="M15" s="9"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="49" t="s">
-[...4 lines deleted...]
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="B16" s="44" t="s">
+        <v>56</v>
+      </c>
+      <c r="M16" s="11"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B17" s="49" t="s">
-[...4 lines deleted...]
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="B17" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="M17" s="12"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="16" t="s">
-[...4 lines deleted...]
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="B18" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="M18" s="11"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B19" s="52" t="s">
-[...4 lines deleted...]
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="B19" s="46" t="s">
+        <v>58</v>
+      </c>
+      <c r="M19" s="12"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="50" t="s">
-[...4 lines deleted...]
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="B20" s="45" t="s">
+        <v>59</v>
+      </c>
+      <c r="M20" s="11"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B21" s="51" t="s">
-[...18 lines deleted...]
-      <c r="M26" s="14"/>
+      <c r="B21" s="47" t="s">
+        <v>60</v>
+      </c>
+      <c r="M21" s="12"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="14"/>
+      <c r="B22" s="15"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M23" s="12"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="11"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M25" s="12"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M26" s="11"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="34.6640625" style="21" customWidth="1"/>
-[...126 lines deleted...]
-    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
+    <col min="1" max="1" width="34.7109375" style="16" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="16" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
-    <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="4">
         <v>163506</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="5" customFormat="1" ht="20.399999999999999" customHeight="1">
+    <row r="3" spans="1:13" s="5" customFormat="1" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="5" customFormat="1" ht="19.2" customHeight="1">
+    <row r="5" spans="1:13" s="5" customFormat="1" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
+    <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="5" customFormat="1" ht="19.2" customHeight="1">
+    <row r="7" spans="1:13" s="5" customFormat="1" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="16" t="s">
+      <c r="B8" s="13" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="5" customFormat="1" ht="57.75" customHeight="1">
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="48" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:13" s="5" customFormat="1" ht="19.95" customHeight="1">
+      <c r="B10" s="37" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="6"/>
       <c r="M11" s="9"/>
     </row>
-    <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
+    <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="10" t="s">
+      <c r="B12" s="48" t="s">
         <v>12</v>
       </c>
       <c r="M12" s="9"/>
     </row>
-    <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A13" s="11" t="s">
+    <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="12" t="s">
+      <c r="B13" s="49" t="s">
         <v>14</v>
       </c>
       <c r="M13" s="9"/>
     </row>
-    <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A14" s="11" t="s">
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="12" t="s">
-        <v>60</v>
+      <c r="B14" s="49" t="s">
+        <v>55</v>
       </c>
       <c r="M14" s="9"/>
     </row>
-    <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A15" s="11" t="s">
+    <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="12" t="s">
+      <c r="B15" s="49" t="s">
         <v>41</v>
       </c>
       <c r="M15" s="9"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="13" t="s">
-[...4 lines deleted...]
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="B16" s="44" t="s">
+        <v>56</v>
+      </c>
+      <c r="M16" s="11"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B17" s="49" t="s">
-[...4 lines deleted...]
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="B17" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="M17" s="12"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="16" t="s">
-[...4 lines deleted...]
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="B18" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="M18" s="11"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B19" s="16" t="s">
-[...4 lines deleted...]
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="B19" s="46" t="s">
+        <v>58</v>
+      </c>
+      <c r="M19" s="12"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="17" t="s">
-[...4 lines deleted...]
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="B20" s="45" t="s">
+        <v>59</v>
+      </c>
+      <c r="M20" s="11"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B21" s="18" t="s">
-[...18 lines deleted...]
-      <c r="M26" s="14"/>
+      <c r="B21" s="47" t="s">
+        <v>60</v>
+      </c>
+      <c r="M21" s="12"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="14"/>
+      <c r="B22" s="15"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M23" s="12"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="11"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M25" s="12"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M26" s="11"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="83" zoomScaleNormal="83" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="21" customWidth="1"/>
-[...126 lines deleted...]
-    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="16" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
-    <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="4">
         <v>163508</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="5" customFormat="1" ht="27.75" customHeight="1">
+    <row r="3" spans="1:13" s="5" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="5" customFormat="1" ht="23.4" customHeight="1">
+    <row r="5" spans="1:13" s="5" customFormat="1" ht="23.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
+    <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="5" customFormat="1" ht="18" customHeight="1">
+    <row r="7" spans="1:13" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="16" t="s">
+      <c r="B8" s="13" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="5" customFormat="1" ht="57.75" customHeight="1">
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="48" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:13" s="5" customFormat="1" ht="34.5" customHeight="1">
+      <c r="B10" s="37" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="6"/>
       <c r="M11" s="9"/>
     </row>
-    <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
+    <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="10" t="s">
+      <c r="B12" s="48" t="s">
         <v>12</v>
       </c>
       <c r="M12" s="9"/>
     </row>
-    <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A13" s="11" t="s">
+    <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="12" t="s">
+      <c r="B13" s="49" t="s">
         <v>14</v>
       </c>
       <c r="M13" s="9"/>
     </row>
-    <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A14" s="11" t="s">
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="12" t="s">
-        <v>60</v>
+      <c r="B14" s="49" t="s">
+        <v>55</v>
       </c>
       <c r="M14" s="9"/>
     </row>
-    <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A15" s="11" t="s">
+    <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="12" t="s">
+      <c r="B15" s="49" t="s">
         <v>42</v>
       </c>
       <c r="M15" s="9"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="13" t="s">
-[...4 lines deleted...]
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="B16" s="44" t="s">
+        <v>56</v>
+      </c>
+      <c r="M16" s="11"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B17" s="49" t="s">
-[...4 lines deleted...]
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="B17" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="M17" s="12"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="16" t="s">
-[...4 lines deleted...]
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="B18" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="M18" s="11"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B19" s="52" t="s">
-[...4 lines deleted...]
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="B19" s="46" t="s">
+        <v>58</v>
+      </c>
+      <c r="M19" s="12"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="17" t="s">
-[...4 lines deleted...]
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="B20" s="45" t="s">
+        <v>59</v>
+      </c>
+      <c r="M20" s="11"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B21" s="18" t="s">
-[...18 lines deleted...]
-      <c r="M26" s="14"/>
+      <c r="B21" s="47" t="s">
+        <v>60</v>
+      </c>
+      <c r="M21" s="12"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="14"/>
+      <c r="B22" s="15"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M23" s="12"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="11"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M25" s="12"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M26" s="11"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:C17"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B31" sqref="B31"/>
+      <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="23" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.109375" style="23"/>
+    <col min="1" max="1" width="4.42578125" style="18" customWidth="1"/>
+    <col min="2" max="2" width="120.7109375" style="18" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="18"/>
+    <col min="257" max="257" width="4.42578125" style="18" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="18" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="18"/>
+    <col min="513" max="513" width="4.42578125" style="18" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="18" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="18"/>
+    <col min="769" max="769" width="4.42578125" style="18" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="18" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="18"/>
+    <col min="1025" max="1025" width="4.42578125" style="18" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="18" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="18"/>
+    <col min="1281" max="1281" width="4.42578125" style="18" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="18" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="18"/>
+    <col min="1537" max="1537" width="4.42578125" style="18" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="18" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="18"/>
+    <col min="1793" max="1793" width="4.42578125" style="18" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="18" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="18"/>
+    <col min="2049" max="2049" width="4.42578125" style="18" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="18" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="18"/>
+    <col min="2305" max="2305" width="4.42578125" style="18" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="18" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="18"/>
+    <col min="2561" max="2561" width="4.42578125" style="18" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="18" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="18"/>
+    <col min="2817" max="2817" width="4.42578125" style="18" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="18" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="18"/>
+    <col min="3073" max="3073" width="4.42578125" style="18" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="18" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="18"/>
+    <col min="3329" max="3329" width="4.42578125" style="18" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="18" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="18"/>
+    <col min="3585" max="3585" width="4.42578125" style="18" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="18" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="18"/>
+    <col min="3841" max="3841" width="4.42578125" style="18" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="18" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="18"/>
+    <col min="4097" max="4097" width="4.42578125" style="18" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="18" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="18"/>
+    <col min="4353" max="4353" width="4.42578125" style="18" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="18" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="18"/>
+    <col min="4609" max="4609" width="4.42578125" style="18" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="18" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="18"/>
+    <col min="4865" max="4865" width="4.42578125" style="18" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="18" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="18"/>
+    <col min="5121" max="5121" width="4.42578125" style="18" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="18" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="18"/>
+    <col min="5377" max="5377" width="4.42578125" style="18" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="18" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="18"/>
+    <col min="5633" max="5633" width="4.42578125" style="18" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="18" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="18"/>
+    <col min="5889" max="5889" width="4.42578125" style="18" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="18" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="18"/>
+    <col min="6145" max="6145" width="4.42578125" style="18" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="18" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="18"/>
+    <col min="6401" max="6401" width="4.42578125" style="18" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="18" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="18"/>
+    <col min="6657" max="6657" width="4.42578125" style="18" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="18" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="18"/>
+    <col min="6913" max="6913" width="4.42578125" style="18" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="18" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="18"/>
+    <col min="7169" max="7169" width="4.42578125" style="18" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="18" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="18"/>
+    <col min="7425" max="7425" width="4.42578125" style="18" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="18" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="18"/>
+    <col min="7681" max="7681" width="4.42578125" style="18" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="18" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="18"/>
+    <col min="7937" max="7937" width="4.42578125" style="18" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="18" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="18"/>
+    <col min="8193" max="8193" width="4.42578125" style="18" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="18" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="18"/>
+    <col min="8449" max="8449" width="4.42578125" style="18" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="18" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="18"/>
+    <col min="8705" max="8705" width="4.42578125" style="18" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="18" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="18"/>
+    <col min="8961" max="8961" width="4.42578125" style="18" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="18" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="18"/>
+    <col min="9217" max="9217" width="4.42578125" style="18" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="18" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="18"/>
+    <col min="9473" max="9473" width="4.42578125" style="18" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="18" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="18"/>
+    <col min="9729" max="9729" width="4.42578125" style="18" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="18" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="18"/>
+    <col min="9985" max="9985" width="4.42578125" style="18" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="18" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="18"/>
+    <col min="10241" max="10241" width="4.42578125" style="18" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="18" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="18"/>
+    <col min="10497" max="10497" width="4.42578125" style="18" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="18" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="18"/>
+    <col min="10753" max="10753" width="4.42578125" style="18" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="18" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="18"/>
+    <col min="11009" max="11009" width="4.42578125" style="18" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="18" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="18"/>
+    <col min="11265" max="11265" width="4.42578125" style="18" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="18" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="18"/>
+    <col min="11521" max="11521" width="4.42578125" style="18" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="18" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="18"/>
+    <col min="11777" max="11777" width="4.42578125" style="18" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="18" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="18"/>
+    <col min="12033" max="12033" width="4.42578125" style="18" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="18" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="18"/>
+    <col min="12289" max="12289" width="4.42578125" style="18" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="18" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="18"/>
+    <col min="12545" max="12545" width="4.42578125" style="18" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="18" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="18"/>
+    <col min="12801" max="12801" width="4.42578125" style="18" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="18" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="18"/>
+    <col min="13057" max="13057" width="4.42578125" style="18" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="18" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="18"/>
+    <col min="13313" max="13313" width="4.42578125" style="18" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="18" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="18"/>
+    <col min="13569" max="13569" width="4.42578125" style="18" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="18" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="18"/>
+    <col min="13825" max="13825" width="4.42578125" style="18" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="18" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="18"/>
+    <col min="14081" max="14081" width="4.42578125" style="18" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="18" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="18"/>
+    <col min="14337" max="14337" width="4.42578125" style="18" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="18" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="18"/>
+    <col min="14593" max="14593" width="4.42578125" style="18" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="18" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="18"/>
+    <col min="14849" max="14849" width="4.42578125" style="18" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="18" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="18"/>
+    <col min="15105" max="15105" width="4.42578125" style="18" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="18" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="18"/>
+    <col min="15361" max="15361" width="4.42578125" style="18" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="18" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="18"/>
+    <col min="15617" max="15617" width="4.42578125" style="18" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="18" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="18"/>
+    <col min="15873" max="15873" width="4.42578125" style="18" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="18" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="18"/>
+    <col min="16129" max="16129" width="4.42578125" style="18" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="18" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
-[...16 lines deleted...]
-      <c r="B4" s="25" t="s">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A1" s="17"/>
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A2" s="17"/>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A3" s="17"/>
+      <c r="B3" s="19"/>
+      <c r="C3" s="19"/>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A4" s="17"/>
+      <c r="B4" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="C4" s="24"/>
-[...3 lines deleted...]
-      <c r="B5" s="25" t="s">
+      <c r="C4" s="19"/>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A5" s="17"/>
+      <c r="B5" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="C5" s="24"/>
-[...3 lines deleted...]
-      <c r="B6" s="25" t="s">
+      <c r="C5" s="19"/>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A6" s="17"/>
+      <c r="B6" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="C6" s="24"/>
-[...3 lines deleted...]
-      <c r="B7" s="25" t="s">
+      <c r="C6" s="19"/>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A7" s="17"/>
+      <c r="B7" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="C7" s="24"/>
-[...3 lines deleted...]
-      <c r="B8" s="25" t="s">
+      <c r="C7" s="19"/>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A8" s="17"/>
+      <c r="B8" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="C8" s="24"/>
-[...8 lines deleted...]
-      <c r="B10" s="26" t="s">
+      <c r="C8" s="19"/>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A9" s="17"/>
+      <c r="B9" s="17"/>
+      <c r="C9" s="19"/>
+    </row>
+    <row r="10" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A10" s="17"/>
+      <c r="B10" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="C10" s="24"/>
-[...29 lines deleted...]
-      <c r="A16" s="22"/>
+      <c r="C10" s="19"/>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A11" s="17"/>
+      <c r="B11" s="17"/>
+      <c r="C11" s="19"/>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A12" s="17"/>
+      <c r="B12" s="17"/>
+      <c r="C12" s="19"/>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A13" s="17"/>
+      <c r="B13" s="17"/>
+      <c r="C13" s="17"/>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A14" s="17"/>
+      <c r="B14" s="34" t="s">
+        <v>62</v>
+      </c>
+      <c r="C14" s="17"/>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A15" s="17"/>
+      <c r="B15" s="17"/>
+      <c r="C15" s="17"/>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B16" s="22"/>
-      <c r="C16" s="22"/>
-[...2 lines deleted...]
-      <c r="B17" s="27"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G24"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="E11" sqref="E11"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C35" sqref="C35"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="26.5546875" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="253" max="253" width="13.109375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="26.5703125" style="1" customWidth="1"/>
+    <col min="2" max="5" width="25.7109375" style="1" customWidth="1"/>
+    <col min="6" max="252" width="8.85546875" style="1"/>
+    <col min="253" max="253" width="13.140625" style="1" customWidth="1"/>
     <col min="254" max="254" width="14" style="1" customWidth="1"/>
-    <col min="255" max="255" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="509" max="509" width="13.109375" style="1" customWidth="1"/>
+    <col min="255" max="255" width="13.7109375" style="1" customWidth="1"/>
+    <col min="256" max="256" width="12.140625" style="1" customWidth="1"/>
+    <col min="257" max="257" width="13.140625" style="1" customWidth="1"/>
+    <col min="258" max="258" width="12.7109375" style="1" customWidth="1"/>
+    <col min="259" max="259" width="13.140625" style="1" customWidth="1"/>
+    <col min="260" max="260" width="11.7109375" style="1" customWidth="1"/>
+    <col min="261" max="261" width="13.140625" style="1" customWidth="1"/>
+    <col min="262" max="508" width="8.85546875" style="1"/>
+    <col min="509" max="509" width="13.140625" style="1" customWidth="1"/>
     <col min="510" max="510" width="14" style="1" customWidth="1"/>
-    <col min="511" max="511" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="765" max="765" width="13.109375" style="1" customWidth="1"/>
+    <col min="511" max="511" width="13.7109375" style="1" customWidth="1"/>
+    <col min="512" max="512" width="12.140625" style="1" customWidth="1"/>
+    <col min="513" max="513" width="13.140625" style="1" customWidth="1"/>
+    <col min="514" max="514" width="12.7109375" style="1" customWidth="1"/>
+    <col min="515" max="515" width="13.140625" style="1" customWidth="1"/>
+    <col min="516" max="516" width="11.7109375" style="1" customWidth="1"/>
+    <col min="517" max="517" width="13.140625" style="1" customWidth="1"/>
+    <col min="518" max="764" width="8.85546875" style="1"/>
+    <col min="765" max="765" width="13.140625" style="1" customWidth="1"/>
     <col min="766" max="766" width="14" style="1" customWidth="1"/>
-    <col min="767" max="767" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="1021" max="1021" width="13.109375" style="1" customWidth="1"/>
+    <col min="767" max="767" width="13.7109375" style="1" customWidth="1"/>
+    <col min="768" max="768" width="12.140625" style="1" customWidth="1"/>
+    <col min="769" max="769" width="13.140625" style="1" customWidth="1"/>
+    <col min="770" max="770" width="12.7109375" style="1" customWidth="1"/>
+    <col min="771" max="771" width="13.140625" style="1" customWidth="1"/>
+    <col min="772" max="772" width="11.7109375" style="1" customWidth="1"/>
+    <col min="773" max="773" width="13.140625" style="1" customWidth="1"/>
+    <col min="774" max="1020" width="8.85546875" style="1"/>
+    <col min="1021" max="1021" width="13.140625" style="1" customWidth="1"/>
     <col min="1022" max="1022" width="14" style="1" customWidth="1"/>
-    <col min="1023" max="1023" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="1277" max="1277" width="13.109375" style="1" customWidth="1"/>
+    <col min="1023" max="1023" width="13.7109375" style="1" customWidth="1"/>
+    <col min="1024" max="1024" width="12.140625" style="1" customWidth="1"/>
+    <col min="1025" max="1025" width="13.140625" style="1" customWidth="1"/>
+    <col min="1026" max="1026" width="12.7109375" style="1" customWidth="1"/>
+    <col min="1027" max="1027" width="13.140625" style="1" customWidth="1"/>
+    <col min="1028" max="1028" width="11.7109375" style="1" customWidth="1"/>
+    <col min="1029" max="1029" width="13.140625" style="1" customWidth="1"/>
+    <col min="1030" max="1276" width="8.85546875" style="1"/>
+    <col min="1277" max="1277" width="13.140625" style="1" customWidth="1"/>
     <col min="1278" max="1278" width="14" style="1" customWidth="1"/>
-    <col min="1279" max="1279" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="1533" max="1533" width="13.109375" style="1" customWidth="1"/>
+    <col min="1279" max="1279" width="13.7109375" style="1" customWidth="1"/>
+    <col min="1280" max="1280" width="12.140625" style="1" customWidth="1"/>
+    <col min="1281" max="1281" width="13.140625" style="1" customWidth="1"/>
+    <col min="1282" max="1282" width="12.7109375" style="1" customWidth="1"/>
+    <col min="1283" max="1283" width="13.140625" style="1" customWidth="1"/>
+    <col min="1284" max="1284" width="11.7109375" style="1" customWidth="1"/>
+    <col min="1285" max="1285" width="13.140625" style="1" customWidth="1"/>
+    <col min="1286" max="1532" width="8.85546875" style="1"/>
+    <col min="1533" max="1533" width="13.140625" style="1" customWidth="1"/>
     <col min="1534" max="1534" width="14" style="1" customWidth="1"/>
-    <col min="1535" max="1535" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="1789" max="1789" width="13.109375" style="1" customWidth="1"/>
+    <col min="1535" max="1535" width="13.7109375" style="1" customWidth="1"/>
+    <col min="1536" max="1536" width="12.140625" style="1" customWidth="1"/>
+    <col min="1537" max="1537" width="13.140625" style="1" customWidth="1"/>
+    <col min="1538" max="1538" width="12.7109375" style="1" customWidth="1"/>
+    <col min="1539" max="1539" width="13.140625" style="1" customWidth="1"/>
+    <col min="1540" max="1540" width="11.7109375" style="1" customWidth="1"/>
+    <col min="1541" max="1541" width="13.140625" style="1" customWidth="1"/>
+    <col min="1542" max="1788" width="8.85546875" style="1"/>
+    <col min="1789" max="1789" width="13.140625" style="1" customWidth="1"/>
     <col min="1790" max="1790" width="14" style="1" customWidth="1"/>
-    <col min="1791" max="1791" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="2045" max="2045" width="13.109375" style="1" customWidth="1"/>
+    <col min="1791" max="1791" width="13.7109375" style="1" customWidth="1"/>
+    <col min="1792" max="1792" width="12.140625" style="1" customWidth="1"/>
+    <col min="1793" max="1793" width="13.140625" style="1" customWidth="1"/>
+    <col min="1794" max="1794" width="12.7109375" style="1" customWidth="1"/>
+    <col min="1795" max="1795" width="13.140625" style="1" customWidth="1"/>
+    <col min="1796" max="1796" width="11.7109375" style="1" customWidth="1"/>
+    <col min="1797" max="1797" width="13.140625" style="1" customWidth="1"/>
+    <col min="1798" max="2044" width="8.85546875" style="1"/>
+    <col min="2045" max="2045" width="13.140625" style="1" customWidth="1"/>
     <col min="2046" max="2046" width="14" style="1" customWidth="1"/>
-    <col min="2047" max="2047" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="2301" max="2301" width="13.109375" style="1" customWidth="1"/>
+    <col min="2047" max="2047" width="13.7109375" style="1" customWidth="1"/>
+    <col min="2048" max="2048" width="12.140625" style="1" customWidth="1"/>
+    <col min="2049" max="2049" width="13.140625" style="1" customWidth="1"/>
+    <col min="2050" max="2050" width="12.7109375" style="1" customWidth="1"/>
+    <col min="2051" max="2051" width="13.140625" style="1" customWidth="1"/>
+    <col min="2052" max="2052" width="11.7109375" style="1" customWidth="1"/>
+    <col min="2053" max="2053" width="13.140625" style="1" customWidth="1"/>
+    <col min="2054" max="2300" width="8.85546875" style="1"/>
+    <col min="2301" max="2301" width="13.140625" style="1" customWidth="1"/>
     <col min="2302" max="2302" width="14" style="1" customWidth="1"/>
-    <col min="2303" max="2303" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="2557" max="2557" width="13.109375" style="1" customWidth="1"/>
+    <col min="2303" max="2303" width="13.7109375" style="1" customWidth="1"/>
+    <col min="2304" max="2304" width="12.140625" style="1" customWidth="1"/>
+    <col min="2305" max="2305" width="13.140625" style="1" customWidth="1"/>
+    <col min="2306" max="2306" width="12.7109375" style="1" customWidth="1"/>
+    <col min="2307" max="2307" width="13.140625" style="1" customWidth="1"/>
+    <col min="2308" max="2308" width="11.7109375" style="1" customWidth="1"/>
+    <col min="2309" max="2309" width="13.140625" style="1" customWidth="1"/>
+    <col min="2310" max="2556" width="8.85546875" style="1"/>
+    <col min="2557" max="2557" width="13.140625" style="1" customWidth="1"/>
     <col min="2558" max="2558" width="14" style="1" customWidth="1"/>
-    <col min="2559" max="2559" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="2813" max="2813" width="13.109375" style="1" customWidth="1"/>
+    <col min="2559" max="2559" width="13.7109375" style="1" customWidth="1"/>
+    <col min="2560" max="2560" width="12.140625" style="1" customWidth="1"/>
+    <col min="2561" max="2561" width="13.140625" style="1" customWidth="1"/>
+    <col min="2562" max="2562" width="12.7109375" style="1" customWidth="1"/>
+    <col min="2563" max="2563" width="13.140625" style="1" customWidth="1"/>
+    <col min="2564" max="2564" width="11.7109375" style="1" customWidth="1"/>
+    <col min="2565" max="2565" width="13.140625" style="1" customWidth="1"/>
+    <col min="2566" max="2812" width="8.85546875" style="1"/>
+    <col min="2813" max="2813" width="13.140625" style="1" customWidth="1"/>
     <col min="2814" max="2814" width="14" style="1" customWidth="1"/>
-    <col min="2815" max="2815" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="3069" max="3069" width="13.109375" style="1" customWidth="1"/>
+    <col min="2815" max="2815" width="13.7109375" style="1" customWidth="1"/>
+    <col min="2816" max="2816" width="12.140625" style="1" customWidth="1"/>
+    <col min="2817" max="2817" width="13.140625" style="1" customWidth="1"/>
+    <col min="2818" max="2818" width="12.7109375" style="1" customWidth="1"/>
+    <col min="2819" max="2819" width="13.140625" style="1" customWidth="1"/>
+    <col min="2820" max="2820" width="11.7109375" style="1" customWidth="1"/>
+    <col min="2821" max="2821" width="13.140625" style="1" customWidth="1"/>
+    <col min="2822" max="3068" width="8.85546875" style="1"/>
+    <col min="3069" max="3069" width="13.140625" style="1" customWidth="1"/>
     <col min="3070" max="3070" width="14" style="1" customWidth="1"/>
-    <col min="3071" max="3071" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="3325" max="3325" width="13.109375" style="1" customWidth="1"/>
+    <col min="3071" max="3071" width="13.7109375" style="1" customWidth="1"/>
+    <col min="3072" max="3072" width="12.140625" style="1" customWidth="1"/>
+    <col min="3073" max="3073" width="13.140625" style="1" customWidth="1"/>
+    <col min="3074" max="3074" width="12.7109375" style="1" customWidth="1"/>
+    <col min="3075" max="3075" width="13.140625" style="1" customWidth="1"/>
+    <col min="3076" max="3076" width="11.7109375" style="1" customWidth="1"/>
+    <col min="3077" max="3077" width="13.140625" style="1" customWidth="1"/>
+    <col min="3078" max="3324" width="8.85546875" style="1"/>
+    <col min="3325" max="3325" width="13.140625" style="1" customWidth="1"/>
     <col min="3326" max="3326" width="14" style="1" customWidth="1"/>
-    <col min="3327" max="3327" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="3581" max="3581" width="13.109375" style="1" customWidth="1"/>
+    <col min="3327" max="3327" width="13.7109375" style="1" customWidth="1"/>
+    <col min="3328" max="3328" width="12.140625" style="1" customWidth="1"/>
+    <col min="3329" max="3329" width="13.140625" style="1" customWidth="1"/>
+    <col min="3330" max="3330" width="12.7109375" style="1" customWidth="1"/>
+    <col min="3331" max="3331" width="13.140625" style="1" customWidth="1"/>
+    <col min="3332" max="3332" width="11.7109375" style="1" customWidth="1"/>
+    <col min="3333" max="3333" width="13.140625" style="1" customWidth="1"/>
+    <col min="3334" max="3580" width="8.85546875" style="1"/>
+    <col min="3581" max="3581" width="13.140625" style="1" customWidth="1"/>
     <col min="3582" max="3582" width="14" style="1" customWidth="1"/>
-    <col min="3583" max="3583" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="3837" max="3837" width="13.109375" style="1" customWidth="1"/>
+    <col min="3583" max="3583" width="13.7109375" style="1" customWidth="1"/>
+    <col min="3584" max="3584" width="12.140625" style="1" customWidth="1"/>
+    <col min="3585" max="3585" width="13.140625" style="1" customWidth="1"/>
+    <col min="3586" max="3586" width="12.7109375" style="1" customWidth="1"/>
+    <col min="3587" max="3587" width="13.140625" style="1" customWidth="1"/>
+    <col min="3588" max="3588" width="11.7109375" style="1" customWidth="1"/>
+    <col min="3589" max="3589" width="13.140625" style="1" customWidth="1"/>
+    <col min="3590" max="3836" width="8.85546875" style="1"/>
+    <col min="3837" max="3837" width="13.140625" style="1" customWidth="1"/>
     <col min="3838" max="3838" width="14" style="1" customWidth="1"/>
-    <col min="3839" max="3839" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="4093" max="4093" width="13.109375" style="1" customWidth="1"/>
+    <col min="3839" max="3839" width="13.7109375" style="1" customWidth="1"/>
+    <col min="3840" max="3840" width="12.140625" style="1" customWidth="1"/>
+    <col min="3841" max="3841" width="13.140625" style="1" customWidth="1"/>
+    <col min="3842" max="3842" width="12.7109375" style="1" customWidth="1"/>
+    <col min="3843" max="3843" width="13.140625" style="1" customWidth="1"/>
+    <col min="3844" max="3844" width="11.7109375" style="1" customWidth="1"/>
+    <col min="3845" max="3845" width="13.140625" style="1" customWidth="1"/>
+    <col min="3846" max="4092" width="8.85546875" style="1"/>
+    <col min="4093" max="4093" width="13.140625" style="1" customWidth="1"/>
     <col min="4094" max="4094" width="14" style="1" customWidth="1"/>
-    <col min="4095" max="4095" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="4349" max="4349" width="13.109375" style="1" customWidth="1"/>
+    <col min="4095" max="4095" width="13.7109375" style="1" customWidth="1"/>
+    <col min="4096" max="4096" width="12.140625" style="1" customWidth="1"/>
+    <col min="4097" max="4097" width="13.140625" style="1" customWidth="1"/>
+    <col min="4098" max="4098" width="12.7109375" style="1" customWidth="1"/>
+    <col min="4099" max="4099" width="13.140625" style="1" customWidth="1"/>
+    <col min="4100" max="4100" width="11.7109375" style="1" customWidth="1"/>
+    <col min="4101" max="4101" width="13.140625" style="1" customWidth="1"/>
+    <col min="4102" max="4348" width="8.85546875" style="1"/>
+    <col min="4349" max="4349" width="13.140625" style="1" customWidth="1"/>
     <col min="4350" max="4350" width="14" style="1" customWidth="1"/>
-    <col min="4351" max="4351" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="4605" max="4605" width="13.109375" style="1" customWidth="1"/>
+    <col min="4351" max="4351" width="13.7109375" style="1" customWidth="1"/>
+    <col min="4352" max="4352" width="12.140625" style="1" customWidth="1"/>
+    <col min="4353" max="4353" width="13.140625" style="1" customWidth="1"/>
+    <col min="4354" max="4354" width="12.7109375" style="1" customWidth="1"/>
+    <col min="4355" max="4355" width="13.140625" style="1" customWidth="1"/>
+    <col min="4356" max="4356" width="11.7109375" style="1" customWidth="1"/>
+    <col min="4357" max="4357" width="13.140625" style="1" customWidth="1"/>
+    <col min="4358" max="4604" width="8.85546875" style="1"/>
+    <col min="4605" max="4605" width="13.140625" style="1" customWidth="1"/>
     <col min="4606" max="4606" width="14" style="1" customWidth="1"/>
-    <col min="4607" max="4607" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="4861" max="4861" width="13.109375" style="1" customWidth="1"/>
+    <col min="4607" max="4607" width="13.7109375" style="1" customWidth="1"/>
+    <col min="4608" max="4608" width="12.140625" style="1" customWidth="1"/>
+    <col min="4609" max="4609" width="13.140625" style="1" customWidth="1"/>
+    <col min="4610" max="4610" width="12.7109375" style="1" customWidth="1"/>
+    <col min="4611" max="4611" width="13.140625" style="1" customWidth="1"/>
+    <col min="4612" max="4612" width="11.7109375" style="1" customWidth="1"/>
+    <col min="4613" max="4613" width="13.140625" style="1" customWidth="1"/>
+    <col min="4614" max="4860" width="8.85546875" style="1"/>
+    <col min="4861" max="4861" width="13.140625" style="1" customWidth="1"/>
     <col min="4862" max="4862" width="14" style="1" customWidth="1"/>
-    <col min="4863" max="4863" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="5117" max="5117" width="13.109375" style="1" customWidth="1"/>
+    <col min="4863" max="4863" width="13.7109375" style="1" customWidth="1"/>
+    <col min="4864" max="4864" width="12.140625" style="1" customWidth="1"/>
+    <col min="4865" max="4865" width="13.140625" style="1" customWidth="1"/>
+    <col min="4866" max="4866" width="12.7109375" style="1" customWidth="1"/>
+    <col min="4867" max="4867" width="13.140625" style="1" customWidth="1"/>
+    <col min="4868" max="4868" width="11.7109375" style="1" customWidth="1"/>
+    <col min="4869" max="4869" width="13.140625" style="1" customWidth="1"/>
+    <col min="4870" max="5116" width="8.85546875" style="1"/>
+    <col min="5117" max="5117" width="13.140625" style="1" customWidth="1"/>
     <col min="5118" max="5118" width="14" style="1" customWidth="1"/>
-    <col min="5119" max="5119" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="5373" max="5373" width="13.109375" style="1" customWidth="1"/>
+    <col min="5119" max="5119" width="13.7109375" style="1" customWidth="1"/>
+    <col min="5120" max="5120" width="12.140625" style="1" customWidth="1"/>
+    <col min="5121" max="5121" width="13.140625" style="1" customWidth="1"/>
+    <col min="5122" max="5122" width="12.7109375" style="1" customWidth="1"/>
+    <col min="5123" max="5123" width="13.140625" style="1" customWidth="1"/>
+    <col min="5124" max="5124" width="11.7109375" style="1" customWidth="1"/>
+    <col min="5125" max="5125" width="13.140625" style="1" customWidth="1"/>
+    <col min="5126" max="5372" width="8.85546875" style="1"/>
+    <col min="5373" max="5373" width="13.140625" style="1" customWidth="1"/>
     <col min="5374" max="5374" width="14" style="1" customWidth="1"/>
-    <col min="5375" max="5375" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="5629" max="5629" width="13.109375" style="1" customWidth="1"/>
+    <col min="5375" max="5375" width="13.7109375" style="1" customWidth="1"/>
+    <col min="5376" max="5376" width="12.140625" style="1" customWidth="1"/>
+    <col min="5377" max="5377" width="13.140625" style="1" customWidth="1"/>
+    <col min="5378" max="5378" width="12.7109375" style="1" customWidth="1"/>
+    <col min="5379" max="5379" width="13.140625" style="1" customWidth="1"/>
+    <col min="5380" max="5380" width="11.7109375" style="1" customWidth="1"/>
+    <col min="5381" max="5381" width="13.140625" style="1" customWidth="1"/>
+    <col min="5382" max="5628" width="8.85546875" style="1"/>
+    <col min="5629" max="5629" width="13.140625" style="1" customWidth="1"/>
     <col min="5630" max="5630" width="14" style="1" customWidth="1"/>
-    <col min="5631" max="5631" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="5885" max="5885" width="13.109375" style="1" customWidth="1"/>
+    <col min="5631" max="5631" width="13.7109375" style="1" customWidth="1"/>
+    <col min="5632" max="5632" width="12.140625" style="1" customWidth="1"/>
+    <col min="5633" max="5633" width="13.140625" style="1" customWidth="1"/>
+    <col min="5634" max="5634" width="12.7109375" style="1" customWidth="1"/>
+    <col min="5635" max="5635" width="13.140625" style="1" customWidth="1"/>
+    <col min="5636" max="5636" width="11.7109375" style="1" customWidth="1"/>
+    <col min="5637" max="5637" width="13.140625" style="1" customWidth="1"/>
+    <col min="5638" max="5884" width="8.85546875" style="1"/>
+    <col min="5885" max="5885" width="13.140625" style="1" customWidth="1"/>
     <col min="5886" max="5886" width="14" style="1" customWidth="1"/>
-    <col min="5887" max="5887" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="6141" max="6141" width="13.109375" style="1" customWidth="1"/>
+    <col min="5887" max="5887" width="13.7109375" style="1" customWidth="1"/>
+    <col min="5888" max="5888" width="12.140625" style="1" customWidth="1"/>
+    <col min="5889" max="5889" width="13.140625" style="1" customWidth="1"/>
+    <col min="5890" max="5890" width="12.7109375" style="1" customWidth="1"/>
+    <col min="5891" max="5891" width="13.140625" style="1" customWidth="1"/>
+    <col min="5892" max="5892" width="11.7109375" style="1" customWidth="1"/>
+    <col min="5893" max="5893" width="13.140625" style="1" customWidth="1"/>
+    <col min="5894" max="6140" width="8.85546875" style="1"/>
+    <col min="6141" max="6141" width="13.140625" style="1" customWidth="1"/>
     <col min="6142" max="6142" width="14" style="1" customWidth="1"/>
-    <col min="6143" max="6143" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="6397" max="6397" width="13.109375" style="1" customWidth="1"/>
+    <col min="6143" max="6143" width="13.7109375" style="1" customWidth="1"/>
+    <col min="6144" max="6144" width="12.140625" style="1" customWidth="1"/>
+    <col min="6145" max="6145" width="13.140625" style="1" customWidth="1"/>
+    <col min="6146" max="6146" width="12.7109375" style="1" customWidth="1"/>
+    <col min="6147" max="6147" width="13.140625" style="1" customWidth="1"/>
+    <col min="6148" max="6148" width="11.7109375" style="1" customWidth="1"/>
+    <col min="6149" max="6149" width="13.140625" style="1" customWidth="1"/>
+    <col min="6150" max="6396" width="8.85546875" style="1"/>
+    <col min="6397" max="6397" width="13.140625" style="1" customWidth="1"/>
     <col min="6398" max="6398" width="14" style="1" customWidth="1"/>
-    <col min="6399" max="6399" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="6653" max="6653" width="13.109375" style="1" customWidth="1"/>
+    <col min="6399" max="6399" width="13.7109375" style="1" customWidth="1"/>
+    <col min="6400" max="6400" width="12.140625" style="1" customWidth="1"/>
+    <col min="6401" max="6401" width="13.140625" style="1" customWidth="1"/>
+    <col min="6402" max="6402" width="12.7109375" style="1" customWidth="1"/>
+    <col min="6403" max="6403" width="13.140625" style="1" customWidth="1"/>
+    <col min="6404" max="6404" width="11.7109375" style="1" customWidth="1"/>
+    <col min="6405" max="6405" width="13.140625" style="1" customWidth="1"/>
+    <col min="6406" max="6652" width="8.85546875" style="1"/>
+    <col min="6653" max="6653" width="13.140625" style="1" customWidth="1"/>
     <col min="6654" max="6654" width="14" style="1" customWidth="1"/>
-    <col min="6655" max="6655" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="6909" max="6909" width="13.109375" style="1" customWidth="1"/>
+    <col min="6655" max="6655" width="13.7109375" style="1" customWidth="1"/>
+    <col min="6656" max="6656" width="12.140625" style="1" customWidth="1"/>
+    <col min="6657" max="6657" width="13.140625" style="1" customWidth="1"/>
+    <col min="6658" max="6658" width="12.7109375" style="1" customWidth="1"/>
+    <col min="6659" max="6659" width="13.140625" style="1" customWidth="1"/>
+    <col min="6660" max="6660" width="11.7109375" style="1" customWidth="1"/>
+    <col min="6661" max="6661" width="13.140625" style="1" customWidth="1"/>
+    <col min="6662" max="6908" width="8.85546875" style="1"/>
+    <col min="6909" max="6909" width="13.140625" style="1" customWidth="1"/>
     <col min="6910" max="6910" width="14" style="1" customWidth="1"/>
-    <col min="6911" max="6911" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="7165" max="7165" width="13.109375" style="1" customWidth="1"/>
+    <col min="6911" max="6911" width="13.7109375" style="1" customWidth="1"/>
+    <col min="6912" max="6912" width="12.140625" style="1" customWidth="1"/>
+    <col min="6913" max="6913" width="13.140625" style="1" customWidth="1"/>
+    <col min="6914" max="6914" width="12.7109375" style="1" customWidth="1"/>
+    <col min="6915" max="6915" width="13.140625" style="1" customWidth="1"/>
+    <col min="6916" max="6916" width="11.7109375" style="1" customWidth="1"/>
+    <col min="6917" max="6917" width="13.140625" style="1" customWidth="1"/>
+    <col min="6918" max="7164" width="8.85546875" style="1"/>
+    <col min="7165" max="7165" width="13.140625" style="1" customWidth="1"/>
     <col min="7166" max="7166" width="14" style="1" customWidth="1"/>
-    <col min="7167" max="7167" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="7421" max="7421" width="13.109375" style="1" customWidth="1"/>
+    <col min="7167" max="7167" width="13.7109375" style="1" customWidth="1"/>
+    <col min="7168" max="7168" width="12.140625" style="1" customWidth="1"/>
+    <col min="7169" max="7169" width="13.140625" style="1" customWidth="1"/>
+    <col min="7170" max="7170" width="12.7109375" style="1" customWidth="1"/>
+    <col min="7171" max="7171" width="13.140625" style="1" customWidth="1"/>
+    <col min="7172" max="7172" width="11.7109375" style="1" customWidth="1"/>
+    <col min="7173" max="7173" width="13.140625" style="1" customWidth="1"/>
+    <col min="7174" max="7420" width="8.85546875" style="1"/>
+    <col min="7421" max="7421" width="13.140625" style="1" customWidth="1"/>
     <col min="7422" max="7422" width="14" style="1" customWidth="1"/>
-    <col min="7423" max="7423" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="7677" max="7677" width="13.109375" style="1" customWidth="1"/>
+    <col min="7423" max="7423" width="13.7109375" style="1" customWidth="1"/>
+    <col min="7424" max="7424" width="12.140625" style="1" customWidth="1"/>
+    <col min="7425" max="7425" width="13.140625" style="1" customWidth="1"/>
+    <col min="7426" max="7426" width="12.7109375" style="1" customWidth="1"/>
+    <col min="7427" max="7427" width="13.140625" style="1" customWidth="1"/>
+    <col min="7428" max="7428" width="11.7109375" style="1" customWidth="1"/>
+    <col min="7429" max="7429" width="13.140625" style="1" customWidth="1"/>
+    <col min="7430" max="7676" width="8.85546875" style="1"/>
+    <col min="7677" max="7677" width="13.140625" style="1" customWidth="1"/>
     <col min="7678" max="7678" width="14" style="1" customWidth="1"/>
-    <col min="7679" max="7679" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="7933" max="7933" width="13.109375" style="1" customWidth="1"/>
+    <col min="7679" max="7679" width="13.7109375" style="1" customWidth="1"/>
+    <col min="7680" max="7680" width="12.140625" style="1" customWidth="1"/>
+    <col min="7681" max="7681" width="13.140625" style="1" customWidth="1"/>
+    <col min="7682" max="7682" width="12.7109375" style="1" customWidth="1"/>
+    <col min="7683" max="7683" width="13.140625" style="1" customWidth="1"/>
+    <col min="7684" max="7684" width="11.7109375" style="1" customWidth="1"/>
+    <col min="7685" max="7685" width="13.140625" style="1" customWidth="1"/>
+    <col min="7686" max="7932" width="8.85546875" style="1"/>
+    <col min="7933" max="7933" width="13.140625" style="1" customWidth="1"/>
     <col min="7934" max="7934" width="14" style="1" customWidth="1"/>
-    <col min="7935" max="7935" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="8189" max="8189" width="13.109375" style="1" customWidth="1"/>
+    <col min="7935" max="7935" width="13.7109375" style="1" customWidth="1"/>
+    <col min="7936" max="7936" width="12.140625" style="1" customWidth="1"/>
+    <col min="7937" max="7937" width="13.140625" style="1" customWidth="1"/>
+    <col min="7938" max="7938" width="12.7109375" style="1" customWidth="1"/>
+    <col min="7939" max="7939" width="13.140625" style="1" customWidth="1"/>
+    <col min="7940" max="7940" width="11.7109375" style="1" customWidth="1"/>
+    <col min="7941" max="7941" width="13.140625" style="1" customWidth="1"/>
+    <col min="7942" max="8188" width="8.85546875" style="1"/>
+    <col min="8189" max="8189" width="13.140625" style="1" customWidth="1"/>
     <col min="8190" max="8190" width="14" style="1" customWidth="1"/>
-    <col min="8191" max="8191" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="8445" max="8445" width="13.109375" style="1" customWidth="1"/>
+    <col min="8191" max="8191" width="13.7109375" style="1" customWidth="1"/>
+    <col min="8192" max="8192" width="12.140625" style="1" customWidth="1"/>
+    <col min="8193" max="8193" width="13.140625" style="1" customWidth="1"/>
+    <col min="8194" max="8194" width="12.7109375" style="1" customWidth="1"/>
+    <col min="8195" max="8195" width="13.140625" style="1" customWidth="1"/>
+    <col min="8196" max="8196" width="11.7109375" style="1" customWidth="1"/>
+    <col min="8197" max="8197" width="13.140625" style="1" customWidth="1"/>
+    <col min="8198" max="8444" width="8.85546875" style="1"/>
+    <col min="8445" max="8445" width="13.140625" style="1" customWidth="1"/>
     <col min="8446" max="8446" width="14" style="1" customWidth="1"/>
-    <col min="8447" max="8447" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="8701" max="8701" width="13.109375" style="1" customWidth="1"/>
+    <col min="8447" max="8447" width="13.7109375" style="1" customWidth="1"/>
+    <col min="8448" max="8448" width="12.140625" style="1" customWidth="1"/>
+    <col min="8449" max="8449" width="13.140625" style="1" customWidth="1"/>
+    <col min="8450" max="8450" width="12.7109375" style="1" customWidth="1"/>
+    <col min="8451" max="8451" width="13.140625" style="1" customWidth="1"/>
+    <col min="8452" max="8452" width="11.7109375" style="1" customWidth="1"/>
+    <col min="8453" max="8453" width="13.140625" style="1" customWidth="1"/>
+    <col min="8454" max="8700" width="8.85546875" style="1"/>
+    <col min="8701" max="8701" width="13.140625" style="1" customWidth="1"/>
     <col min="8702" max="8702" width="14" style="1" customWidth="1"/>
-    <col min="8703" max="8703" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="8957" max="8957" width="13.109375" style="1" customWidth="1"/>
+    <col min="8703" max="8703" width="13.7109375" style="1" customWidth="1"/>
+    <col min="8704" max="8704" width="12.140625" style="1" customWidth="1"/>
+    <col min="8705" max="8705" width="13.140625" style="1" customWidth="1"/>
+    <col min="8706" max="8706" width="12.7109375" style="1" customWidth="1"/>
+    <col min="8707" max="8707" width="13.140625" style="1" customWidth="1"/>
+    <col min="8708" max="8708" width="11.7109375" style="1" customWidth="1"/>
+    <col min="8709" max="8709" width="13.140625" style="1" customWidth="1"/>
+    <col min="8710" max="8956" width="8.85546875" style="1"/>
+    <col min="8957" max="8957" width="13.140625" style="1" customWidth="1"/>
     <col min="8958" max="8958" width="14" style="1" customWidth="1"/>
-    <col min="8959" max="8959" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9213" max="9213" width="13.109375" style="1" customWidth="1"/>
+    <col min="8959" max="8959" width="13.7109375" style="1" customWidth="1"/>
+    <col min="8960" max="8960" width="12.140625" style="1" customWidth="1"/>
+    <col min="8961" max="8961" width="13.140625" style="1" customWidth="1"/>
+    <col min="8962" max="8962" width="12.7109375" style="1" customWidth="1"/>
+    <col min="8963" max="8963" width="13.140625" style="1" customWidth="1"/>
+    <col min="8964" max="8964" width="11.7109375" style="1" customWidth="1"/>
+    <col min="8965" max="8965" width="13.140625" style="1" customWidth="1"/>
+    <col min="8966" max="9212" width="8.85546875" style="1"/>
+    <col min="9213" max="9213" width="13.140625" style="1" customWidth="1"/>
     <col min="9214" max="9214" width="14" style="1" customWidth="1"/>
-    <col min="9215" max="9215" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9469" max="9469" width="13.109375" style="1" customWidth="1"/>
+    <col min="9215" max="9215" width="13.7109375" style="1" customWidth="1"/>
+    <col min="9216" max="9216" width="12.140625" style="1" customWidth="1"/>
+    <col min="9217" max="9217" width="13.140625" style="1" customWidth="1"/>
+    <col min="9218" max="9218" width="12.7109375" style="1" customWidth="1"/>
+    <col min="9219" max="9219" width="13.140625" style="1" customWidth="1"/>
+    <col min="9220" max="9220" width="11.7109375" style="1" customWidth="1"/>
+    <col min="9221" max="9221" width="13.140625" style="1" customWidth="1"/>
+    <col min="9222" max="9468" width="8.85546875" style="1"/>
+    <col min="9469" max="9469" width="13.140625" style="1" customWidth="1"/>
     <col min="9470" max="9470" width="14" style="1" customWidth="1"/>
-    <col min="9471" max="9471" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9725" max="9725" width="13.109375" style="1" customWidth="1"/>
+    <col min="9471" max="9471" width="13.7109375" style="1" customWidth="1"/>
+    <col min="9472" max="9472" width="12.140625" style="1" customWidth="1"/>
+    <col min="9473" max="9473" width="13.140625" style="1" customWidth="1"/>
+    <col min="9474" max="9474" width="12.7109375" style="1" customWidth="1"/>
+    <col min="9475" max="9475" width="13.140625" style="1" customWidth="1"/>
+    <col min="9476" max="9476" width="11.7109375" style="1" customWidth="1"/>
+    <col min="9477" max="9477" width="13.140625" style="1" customWidth="1"/>
+    <col min="9478" max="9724" width="8.85546875" style="1"/>
+    <col min="9725" max="9725" width="13.140625" style="1" customWidth="1"/>
     <col min="9726" max="9726" width="14" style="1" customWidth="1"/>
-    <col min="9727" max="9727" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9981" max="9981" width="13.109375" style="1" customWidth="1"/>
+    <col min="9727" max="9727" width="13.7109375" style="1" customWidth="1"/>
+    <col min="9728" max="9728" width="12.140625" style="1" customWidth="1"/>
+    <col min="9729" max="9729" width="13.140625" style="1" customWidth="1"/>
+    <col min="9730" max="9730" width="12.7109375" style="1" customWidth="1"/>
+    <col min="9731" max="9731" width="13.140625" style="1" customWidth="1"/>
+    <col min="9732" max="9732" width="11.7109375" style="1" customWidth="1"/>
+    <col min="9733" max="9733" width="13.140625" style="1" customWidth="1"/>
+    <col min="9734" max="9980" width="8.85546875" style="1"/>
+    <col min="9981" max="9981" width="13.140625" style="1" customWidth="1"/>
     <col min="9982" max="9982" width="14" style="1" customWidth="1"/>
-    <col min="9983" max="9983" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10237" max="10237" width="13.109375" style="1" customWidth="1"/>
+    <col min="9983" max="9983" width="13.7109375" style="1" customWidth="1"/>
+    <col min="9984" max="9984" width="12.140625" style="1" customWidth="1"/>
+    <col min="9985" max="9985" width="13.140625" style="1" customWidth="1"/>
+    <col min="9986" max="9986" width="12.7109375" style="1" customWidth="1"/>
+    <col min="9987" max="9987" width="13.140625" style="1" customWidth="1"/>
+    <col min="9988" max="9988" width="11.7109375" style="1" customWidth="1"/>
+    <col min="9989" max="9989" width="13.140625" style="1" customWidth="1"/>
+    <col min="9990" max="10236" width="8.85546875" style="1"/>
+    <col min="10237" max="10237" width="13.140625" style="1" customWidth="1"/>
     <col min="10238" max="10238" width="14" style="1" customWidth="1"/>
-    <col min="10239" max="10239" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10493" max="10493" width="13.109375" style="1" customWidth="1"/>
+    <col min="10239" max="10239" width="13.7109375" style="1" customWidth="1"/>
+    <col min="10240" max="10240" width="12.140625" style="1" customWidth="1"/>
+    <col min="10241" max="10241" width="13.140625" style="1" customWidth="1"/>
+    <col min="10242" max="10242" width="12.7109375" style="1" customWidth="1"/>
+    <col min="10243" max="10243" width="13.140625" style="1" customWidth="1"/>
+    <col min="10244" max="10244" width="11.7109375" style="1" customWidth="1"/>
+    <col min="10245" max="10245" width="13.140625" style="1" customWidth="1"/>
+    <col min="10246" max="10492" width="8.85546875" style="1"/>
+    <col min="10493" max="10493" width="13.140625" style="1" customWidth="1"/>
     <col min="10494" max="10494" width="14" style="1" customWidth="1"/>
-    <col min="10495" max="10495" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10749" max="10749" width="13.109375" style="1" customWidth="1"/>
+    <col min="10495" max="10495" width="13.7109375" style="1" customWidth="1"/>
+    <col min="10496" max="10496" width="12.140625" style="1" customWidth="1"/>
+    <col min="10497" max="10497" width="13.140625" style="1" customWidth="1"/>
+    <col min="10498" max="10498" width="12.7109375" style="1" customWidth="1"/>
+    <col min="10499" max="10499" width="13.140625" style="1" customWidth="1"/>
+    <col min="10500" max="10500" width="11.7109375" style="1" customWidth="1"/>
+    <col min="10501" max="10501" width="13.140625" style="1" customWidth="1"/>
+    <col min="10502" max="10748" width="8.85546875" style="1"/>
+    <col min="10749" max="10749" width="13.140625" style="1" customWidth="1"/>
     <col min="10750" max="10750" width="14" style="1" customWidth="1"/>
-    <col min="10751" max="10751" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="11005" max="11005" width="13.109375" style="1" customWidth="1"/>
+    <col min="10751" max="10751" width="13.7109375" style="1" customWidth="1"/>
+    <col min="10752" max="10752" width="12.140625" style="1" customWidth="1"/>
+    <col min="10753" max="10753" width="13.140625" style="1" customWidth="1"/>
+    <col min="10754" max="10754" width="12.7109375" style="1" customWidth="1"/>
+    <col min="10755" max="10755" width="13.140625" style="1" customWidth="1"/>
+    <col min="10756" max="10756" width="11.7109375" style="1" customWidth="1"/>
+    <col min="10757" max="10757" width="13.140625" style="1" customWidth="1"/>
+    <col min="10758" max="11004" width="8.85546875" style="1"/>
+    <col min="11005" max="11005" width="13.140625" style="1" customWidth="1"/>
     <col min="11006" max="11006" width="14" style="1" customWidth="1"/>
-    <col min="11007" max="11007" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="11261" max="11261" width="13.109375" style="1" customWidth="1"/>
+    <col min="11007" max="11007" width="13.7109375" style="1" customWidth="1"/>
+    <col min="11008" max="11008" width="12.140625" style="1" customWidth="1"/>
+    <col min="11009" max="11009" width="13.140625" style="1" customWidth="1"/>
+    <col min="11010" max="11010" width="12.7109375" style="1" customWidth="1"/>
+    <col min="11011" max="11011" width="13.140625" style="1" customWidth="1"/>
+    <col min="11012" max="11012" width="11.7109375" style="1" customWidth="1"/>
+    <col min="11013" max="11013" width="13.140625" style="1" customWidth="1"/>
+    <col min="11014" max="11260" width="8.85546875" style="1"/>
+    <col min="11261" max="11261" width="13.140625" style="1" customWidth="1"/>
     <col min="11262" max="11262" width="14" style="1" customWidth="1"/>
-    <col min="11263" max="11263" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="11517" max="11517" width="13.109375" style="1" customWidth="1"/>
+    <col min="11263" max="11263" width="13.7109375" style="1" customWidth="1"/>
+    <col min="11264" max="11264" width="12.140625" style="1" customWidth="1"/>
+    <col min="11265" max="11265" width="13.140625" style="1" customWidth="1"/>
+    <col min="11266" max="11266" width="12.7109375" style="1" customWidth="1"/>
+    <col min="11267" max="11267" width="13.140625" style="1" customWidth="1"/>
+    <col min="11268" max="11268" width="11.7109375" style="1" customWidth="1"/>
+    <col min="11269" max="11269" width="13.140625" style="1" customWidth="1"/>
+    <col min="11270" max="11516" width="8.85546875" style="1"/>
+    <col min="11517" max="11517" width="13.140625" style="1" customWidth="1"/>
     <col min="11518" max="11518" width="14" style="1" customWidth="1"/>
-    <col min="11519" max="11519" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="11773" max="11773" width="13.109375" style="1" customWidth="1"/>
+    <col min="11519" max="11519" width="13.7109375" style="1" customWidth="1"/>
+    <col min="11520" max="11520" width="12.140625" style="1" customWidth="1"/>
+    <col min="11521" max="11521" width="13.140625" style="1" customWidth="1"/>
+    <col min="11522" max="11522" width="12.7109375" style="1" customWidth="1"/>
+    <col min="11523" max="11523" width="13.140625" style="1" customWidth="1"/>
+    <col min="11524" max="11524" width="11.7109375" style="1" customWidth="1"/>
+    <col min="11525" max="11525" width="13.140625" style="1" customWidth="1"/>
+    <col min="11526" max="11772" width="8.85546875" style="1"/>
+    <col min="11773" max="11773" width="13.140625" style="1" customWidth="1"/>
     <col min="11774" max="11774" width="14" style="1" customWidth="1"/>
-    <col min="11775" max="11775" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12029" max="12029" width="13.109375" style="1" customWidth="1"/>
+    <col min="11775" max="11775" width="13.7109375" style="1" customWidth="1"/>
+    <col min="11776" max="11776" width="12.140625" style="1" customWidth="1"/>
+    <col min="11777" max="11777" width="13.140625" style="1" customWidth="1"/>
+    <col min="11778" max="11778" width="12.7109375" style="1" customWidth="1"/>
+    <col min="11779" max="11779" width="13.140625" style="1" customWidth="1"/>
+    <col min="11780" max="11780" width="11.7109375" style="1" customWidth="1"/>
+    <col min="11781" max="11781" width="13.140625" style="1" customWidth="1"/>
+    <col min="11782" max="12028" width="8.85546875" style="1"/>
+    <col min="12029" max="12029" width="13.140625" style="1" customWidth="1"/>
     <col min="12030" max="12030" width="14" style="1" customWidth="1"/>
-    <col min="12031" max="12031" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12285" max="12285" width="13.109375" style="1" customWidth="1"/>
+    <col min="12031" max="12031" width="13.7109375" style="1" customWidth="1"/>
+    <col min="12032" max="12032" width="12.140625" style="1" customWidth="1"/>
+    <col min="12033" max="12033" width="13.140625" style="1" customWidth="1"/>
+    <col min="12034" max="12034" width="12.7109375" style="1" customWidth="1"/>
+    <col min="12035" max="12035" width="13.140625" style="1" customWidth="1"/>
+    <col min="12036" max="12036" width="11.7109375" style="1" customWidth="1"/>
+    <col min="12037" max="12037" width="13.140625" style="1" customWidth="1"/>
+    <col min="12038" max="12284" width="8.85546875" style="1"/>
+    <col min="12285" max="12285" width="13.140625" style="1" customWidth="1"/>
     <col min="12286" max="12286" width="14" style="1" customWidth="1"/>
-    <col min="12287" max="12287" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12541" max="12541" width="13.109375" style="1" customWidth="1"/>
+    <col min="12287" max="12287" width="13.7109375" style="1" customWidth="1"/>
+    <col min="12288" max="12288" width="12.140625" style="1" customWidth="1"/>
+    <col min="12289" max="12289" width="13.140625" style="1" customWidth="1"/>
+    <col min="12290" max="12290" width="12.7109375" style="1" customWidth="1"/>
+    <col min="12291" max="12291" width="13.140625" style="1" customWidth="1"/>
+    <col min="12292" max="12292" width="11.7109375" style="1" customWidth="1"/>
+    <col min="12293" max="12293" width="13.140625" style="1" customWidth="1"/>
+    <col min="12294" max="12540" width="8.85546875" style="1"/>
+    <col min="12541" max="12541" width="13.140625" style="1" customWidth="1"/>
     <col min="12542" max="12542" width="14" style="1" customWidth="1"/>
-    <col min="12543" max="12543" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12797" max="12797" width="13.109375" style="1" customWidth="1"/>
+    <col min="12543" max="12543" width="13.7109375" style="1" customWidth="1"/>
+    <col min="12544" max="12544" width="12.140625" style="1" customWidth="1"/>
+    <col min="12545" max="12545" width="13.140625" style="1" customWidth="1"/>
+    <col min="12546" max="12546" width="12.7109375" style="1" customWidth="1"/>
+    <col min="12547" max="12547" width="13.140625" style="1" customWidth="1"/>
+    <col min="12548" max="12548" width="11.7109375" style="1" customWidth="1"/>
+    <col min="12549" max="12549" width="13.140625" style="1" customWidth="1"/>
+    <col min="12550" max="12796" width="8.85546875" style="1"/>
+    <col min="12797" max="12797" width="13.140625" style="1" customWidth="1"/>
     <col min="12798" max="12798" width="14" style="1" customWidth="1"/>
-    <col min="12799" max="12799" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="13053" max="13053" width="13.109375" style="1" customWidth="1"/>
+    <col min="12799" max="12799" width="13.7109375" style="1" customWidth="1"/>
+    <col min="12800" max="12800" width="12.140625" style="1" customWidth="1"/>
+    <col min="12801" max="12801" width="13.140625" style="1" customWidth="1"/>
+    <col min="12802" max="12802" width="12.7109375" style="1" customWidth="1"/>
+    <col min="12803" max="12803" width="13.140625" style="1" customWidth="1"/>
+    <col min="12804" max="12804" width="11.7109375" style="1" customWidth="1"/>
+    <col min="12805" max="12805" width="13.140625" style="1" customWidth="1"/>
+    <col min="12806" max="13052" width="8.85546875" style="1"/>
+    <col min="13053" max="13053" width="13.140625" style="1" customWidth="1"/>
     <col min="13054" max="13054" width="14" style="1" customWidth="1"/>
-    <col min="13055" max="13055" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="13309" max="13309" width="13.109375" style="1" customWidth="1"/>
+    <col min="13055" max="13055" width="13.7109375" style="1" customWidth="1"/>
+    <col min="13056" max="13056" width="12.140625" style="1" customWidth="1"/>
+    <col min="13057" max="13057" width="13.140625" style="1" customWidth="1"/>
+    <col min="13058" max="13058" width="12.7109375" style="1" customWidth="1"/>
+    <col min="13059" max="13059" width="13.140625" style="1" customWidth="1"/>
+    <col min="13060" max="13060" width="11.7109375" style="1" customWidth="1"/>
+    <col min="13061" max="13061" width="13.140625" style="1" customWidth="1"/>
+    <col min="13062" max="13308" width="8.85546875" style="1"/>
+    <col min="13309" max="13309" width="13.140625" style="1" customWidth="1"/>
     <col min="13310" max="13310" width="14" style="1" customWidth="1"/>
-    <col min="13311" max="13311" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="13565" max="13565" width="13.109375" style="1" customWidth="1"/>
+    <col min="13311" max="13311" width="13.7109375" style="1" customWidth="1"/>
+    <col min="13312" max="13312" width="12.140625" style="1" customWidth="1"/>
+    <col min="13313" max="13313" width="13.140625" style="1" customWidth="1"/>
+    <col min="13314" max="13314" width="12.7109375" style="1" customWidth="1"/>
+    <col min="13315" max="13315" width="13.140625" style="1" customWidth="1"/>
+    <col min="13316" max="13316" width="11.7109375" style="1" customWidth="1"/>
+    <col min="13317" max="13317" width="13.140625" style="1" customWidth="1"/>
+    <col min="13318" max="13564" width="8.85546875" style="1"/>
+    <col min="13565" max="13565" width="13.140625" style="1" customWidth="1"/>
     <col min="13566" max="13566" width="14" style="1" customWidth="1"/>
-    <col min="13567" max="13567" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="13821" max="13821" width="13.109375" style="1" customWidth="1"/>
+    <col min="13567" max="13567" width="13.7109375" style="1" customWidth="1"/>
+    <col min="13568" max="13568" width="12.140625" style="1" customWidth="1"/>
+    <col min="13569" max="13569" width="13.140625" style="1" customWidth="1"/>
+    <col min="13570" max="13570" width="12.7109375" style="1" customWidth="1"/>
+    <col min="13571" max="13571" width="13.140625" style="1" customWidth="1"/>
+    <col min="13572" max="13572" width="11.7109375" style="1" customWidth="1"/>
+    <col min="13573" max="13573" width="13.140625" style="1" customWidth="1"/>
+    <col min="13574" max="13820" width="8.85546875" style="1"/>
+    <col min="13821" max="13821" width="13.140625" style="1" customWidth="1"/>
     <col min="13822" max="13822" width="14" style="1" customWidth="1"/>
-    <col min="13823" max="13823" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="14077" max="14077" width="13.109375" style="1" customWidth="1"/>
+    <col min="13823" max="13823" width="13.7109375" style="1" customWidth="1"/>
+    <col min="13824" max="13824" width="12.140625" style="1" customWidth="1"/>
+    <col min="13825" max="13825" width="13.140625" style="1" customWidth="1"/>
+    <col min="13826" max="13826" width="12.7109375" style="1" customWidth="1"/>
+    <col min="13827" max="13827" width="13.140625" style="1" customWidth="1"/>
+    <col min="13828" max="13828" width="11.7109375" style="1" customWidth="1"/>
+    <col min="13829" max="13829" width="13.140625" style="1" customWidth="1"/>
+    <col min="13830" max="14076" width="8.85546875" style="1"/>
+    <col min="14077" max="14077" width="13.140625" style="1" customWidth="1"/>
     <col min="14078" max="14078" width="14" style="1" customWidth="1"/>
-    <col min="14079" max="14079" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="14333" max="14333" width="13.109375" style="1" customWidth="1"/>
+    <col min="14079" max="14079" width="13.7109375" style="1" customWidth="1"/>
+    <col min="14080" max="14080" width="12.140625" style="1" customWidth="1"/>
+    <col min="14081" max="14081" width="13.140625" style="1" customWidth="1"/>
+    <col min="14082" max="14082" width="12.7109375" style="1" customWidth="1"/>
+    <col min="14083" max="14083" width="13.140625" style="1" customWidth="1"/>
+    <col min="14084" max="14084" width="11.7109375" style="1" customWidth="1"/>
+    <col min="14085" max="14085" width="13.140625" style="1" customWidth="1"/>
+    <col min="14086" max="14332" width="8.85546875" style="1"/>
+    <col min="14333" max="14333" width="13.140625" style="1" customWidth="1"/>
     <col min="14334" max="14334" width="14" style="1" customWidth="1"/>
-    <col min="14335" max="14335" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="14589" max="14589" width="13.109375" style="1" customWidth="1"/>
+    <col min="14335" max="14335" width="13.7109375" style="1" customWidth="1"/>
+    <col min="14336" max="14336" width="12.140625" style="1" customWidth="1"/>
+    <col min="14337" max="14337" width="13.140625" style="1" customWidth="1"/>
+    <col min="14338" max="14338" width="12.7109375" style="1" customWidth="1"/>
+    <col min="14339" max="14339" width="13.140625" style="1" customWidth="1"/>
+    <col min="14340" max="14340" width="11.7109375" style="1" customWidth="1"/>
+    <col min="14341" max="14341" width="13.140625" style="1" customWidth="1"/>
+    <col min="14342" max="14588" width="8.85546875" style="1"/>
+    <col min="14589" max="14589" width="13.140625" style="1" customWidth="1"/>
     <col min="14590" max="14590" width="14" style="1" customWidth="1"/>
-    <col min="14591" max="14591" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="14845" max="14845" width="13.109375" style="1" customWidth="1"/>
+    <col min="14591" max="14591" width="13.7109375" style="1" customWidth="1"/>
+    <col min="14592" max="14592" width="12.140625" style="1" customWidth="1"/>
+    <col min="14593" max="14593" width="13.140625" style="1" customWidth="1"/>
+    <col min="14594" max="14594" width="12.7109375" style="1" customWidth="1"/>
+    <col min="14595" max="14595" width="13.140625" style="1" customWidth="1"/>
+    <col min="14596" max="14596" width="11.7109375" style="1" customWidth="1"/>
+    <col min="14597" max="14597" width="13.140625" style="1" customWidth="1"/>
+    <col min="14598" max="14844" width="8.85546875" style="1"/>
+    <col min="14845" max="14845" width="13.140625" style="1" customWidth="1"/>
     <col min="14846" max="14846" width="14" style="1" customWidth="1"/>
-    <col min="14847" max="14847" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="15101" max="15101" width="13.109375" style="1" customWidth="1"/>
+    <col min="14847" max="14847" width="13.7109375" style="1" customWidth="1"/>
+    <col min="14848" max="14848" width="12.140625" style="1" customWidth="1"/>
+    <col min="14849" max="14849" width="13.140625" style="1" customWidth="1"/>
+    <col min="14850" max="14850" width="12.7109375" style="1" customWidth="1"/>
+    <col min="14851" max="14851" width="13.140625" style="1" customWidth="1"/>
+    <col min="14852" max="14852" width="11.7109375" style="1" customWidth="1"/>
+    <col min="14853" max="14853" width="13.140625" style="1" customWidth="1"/>
+    <col min="14854" max="15100" width="8.85546875" style="1"/>
+    <col min="15101" max="15101" width="13.140625" style="1" customWidth="1"/>
     <col min="15102" max="15102" width="14" style="1" customWidth="1"/>
-    <col min="15103" max="15103" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="15357" max="15357" width="13.109375" style="1" customWidth="1"/>
+    <col min="15103" max="15103" width="13.7109375" style="1" customWidth="1"/>
+    <col min="15104" max="15104" width="12.140625" style="1" customWidth="1"/>
+    <col min="15105" max="15105" width="13.140625" style="1" customWidth="1"/>
+    <col min="15106" max="15106" width="12.7109375" style="1" customWidth="1"/>
+    <col min="15107" max="15107" width="13.140625" style="1" customWidth="1"/>
+    <col min="15108" max="15108" width="11.7109375" style="1" customWidth="1"/>
+    <col min="15109" max="15109" width="13.140625" style="1" customWidth="1"/>
+    <col min="15110" max="15356" width="8.85546875" style="1"/>
+    <col min="15357" max="15357" width="13.140625" style="1" customWidth="1"/>
     <col min="15358" max="15358" width="14" style="1" customWidth="1"/>
-    <col min="15359" max="15359" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="15613" max="15613" width="13.109375" style="1" customWidth="1"/>
+    <col min="15359" max="15359" width="13.7109375" style="1" customWidth="1"/>
+    <col min="15360" max="15360" width="12.140625" style="1" customWidth="1"/>
+    <col min="15361" max="15361" width="13.140625" style="1" customWidth="1"/>
+    <col min="15362" max="15362" width="12.7109375" style="1" customWidth="1"/>
+    <col min="15363" max="15363" width="13.140625" style="1" customWidth="1"/>
+    <col min="15364" max="15364" width="11.7109375" style="1" customWidth="1"/>
+    <col min="15365" max="15365" width="13.140625" style="1" customWidth="1"/>
+    <col min="15366" max="15612" width="8.85546875" style="1"/>
+    <col min="15613" max="15613" width="13.140625" style="1" customWidth="1"/>
     <col min="15614" max="15614" width="14" style="1" customWidth="1"/>
-    <col min="15615" max="15615" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="15869" max="15869" width="13.109375" style="1" customWidth="1"/>
+    <col min="15615" max="15615" width="13.7109375" style="1" customWidth="1"/>
+    <col min="15616" max="15616" width="12.140625" style="1" customWidth="1"/>
+    <col min="15617" max="15617" width="13.140625" style="1" customWidth="1"/>
+    <col min="15618" max="15618" width="12.7109375" style="1" customWidth="1"/>
+    <col min="15619" max="15619" width="13.140625" style="1" customWidth="1"/>
+    <col min="15620" max="15620" width="11.7109375" style="1" customWidth="1"/>
+    <col min="15621" max="15621" width="13.140625" style="1" customWidth="1"/>
+    <col min="15622" max="15868" width="8.85546875" style="1"/>
+    <col min="15869" max="15869" width="13.140625" style="1" customWidth="1"/>
     <col min="15870" max="15870" width="14" style="1" customWidth="1"/>
-    <col min="15871" max="15871" width="13.6640625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="16125" max="16125" width="13.109375" style="1" customWidth="1"/>
+    <col min="15871" max="15871" width="13.7109375" style="1" customWidth="1"/>
+    <col min="15872" max="15872" width="12.140625" style="1" customWidth="1"/>
+    <col min="15873" max="15873" width="13.140625" style="1" customWidth="1"/>
+    <col min="15874" max="15874" width="12.7109375" style="1" customWidth="1"/>
+    <col min="15875" max="15875" width="13.140625" style="1" customWidth="1"/>
+    <col min="15876" max="15876" width="11.7109375" style="1" customWidth="1"/>
+    <col min="15877" max="15877" width="13.140625" style="1" customWidth="1"/>
+    <col min="15878" max="16124" width="8.85546875" style="1"/>
+    <col min="16125" max="16125" width="13.140625" style="1" customWidth="1"/>
     <col min="16126" max="16126" width="14" style="1" customWidth="1"/>
-    <col min="16127" max="16127" width="13.6640625" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="16134" max="16384" width="8.88671875" style="1"/>
+    <col min="16127" max="16127" width="13.7109375" style="1" customWidth="1"/>
+    <col min="16128" max="16128" width="12.140625" style="1" customWidth="1"/>
+    <col min="16129" max="16129" width="13.140625" style="1" customWidth="1"/>
+    <col min="16130" max="16130" width="12.7109375" style="1" customWidth="1"/>
+    <col min="16131" max="16131" width="13.140625" style="1" customWidth="1"/>
+    <col min="16132" max="16132" width="11.7109375" style="1" customWidth="1"/>
+    <col min="16133" max="16133" width="13.140625" style="1" customWidth="1"/>
+    <col min="16134" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="16.5" customHeight="1">
-      <c r="A1" s="53" t="s">
+    <row r="1" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="50" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="53"/>
-[...17 lines deleted...]
-      <c r="B3" s="41" t="s">
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="23"/>
+      <c r="G1" s="23"/>
+    </row>
+    <row r="2" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="25"/>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="23"/>
+      <c r="G2" s="23"/>
+    </row>
+    <row r="3" spans="1:7" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="36"/>
+      <c r="B3" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="C3" s="41" t="s">
+      <c r="C3" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="D3" s="41" t="s">
+      <c r="D3" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="E3" s="43" t="s">
+      <c r="E3" s="35" t="s">
         <v>50</v>
       </c>
-      <c r="F3" s="28"/>
-[...3 lines deleted...]
-      <c r="A4" s="39" t="s">
+      <c r="F3" s="23"/>
+      <c r="G3" s="23"/>
+    </row>
+    <row r="4" spans="1:7" s="43" customFormat="1" ht="30.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="38" t="s">
+        <v>57</v>
+      </c>
+      <c r="B4" s="39">
+        <v>100</v>
+      </c>
+      <c r="C4" s="39" t="s">
         <v>52</v>
       </c>
-      <c r="B4" s="30">
-[...4 lines deleted...]
-      </c>
       <c r="D4" s="40" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="E4" s="44">
+        <v>52</v>
+      </c>
+      <c r="E4" s="41">
         <v>25</v>
       </c>
-      <c r="F4" s="28"/>
-[...148 lines deleted...]
-      <c r="E24" s="38"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A5" s="26"/>
+      <c r="B5" s="27"/>
+      <c r="C5" s="28"/>
+      <c r="D5" s="28"/>
+      <c r="E5" s="28"/>
+      <c r="F5" s="23"/>
+      <c r="G5" s="23"/>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A6" s="26"/>
+      <c r="B6" s="27"/>
+      <c r="C6" s="28"/>
+      <c r="D6" s="28"/>
+      <c r="E6" s="27"/>
+      <c r="F6" s="23"/>
+      <c r="G6" s="23"/>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A7" s="26"/>
+      <c r="B7" s="27"/>
+      <c r="C7" s="27"/>
+      <c r="D7" s="28"/>
+      <c r="E7" s="28"/>
+      <c r="F7" s="23"/>
+      <c r="G7" s="23"/>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A8" s="26"/>
+      <c r="B8" s="27"/>
+      <c r="C8" s="28"/>
+      <c r="D8" s="28"/>
+      <c r="E8" s="28"/>
+      <c r="F8" s="23"/>
+      <c r="G8" s="23"/>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A9" s="26"/>
+      <c r="B9" s="27"/>
+      <c r="C9" s="28"/>
+      <c r="D9" s="28"/>
+      <c r="E9" s="28"/>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A10" s="26"/>
+      <c r="B10" s="27"/>
+      <c r="C10" s="28"/>
+      <c r="D10" s="28"/>
+      <c r="E10" s="28"/>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A11" s="26"/>
+      <c r="B11" s="27"/>
+      <c r="C11" s="27"/>
+      <c r="D11" s="28"/>
+      <c r="E11" s="28"/>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A12" s="26"/>
+      <c r="B12" s="27"/>
+      <c r="C12" s="28"/>
+      <c r="D12" s="28"/>
+      <c r="E12" s="27"/>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A13" s="26"/>
+      <c r="B13" s="27"/>
+      <c r="C13" s="28"/>
+      <c r="D13" s="28"/>
+      <c r="E13" s="28"/>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A14" s="26"/>
+      <c r="B14" s="27"/>
+      <c r="C14" s="28"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="28"/>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A15" s="26"/>
+      <c r="B15" s="27"/>
+      <c r="C15" s="27"/>
+      <c r="D15" s="28"/>
+      <c r="E15" s="28"/>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A16" s="26"/>
+      <c r="B16" s="27"/>
+      <c r="C16" s="27"/>
+      <c r="D16" s="28"/>
+      <c r="E16" s="27"/>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A17" s="26"/>
+      <c r="B17" s="27"/>
+      <c r="C17" s="28"/>
+      <c r="D17" s="28"/>
+      <c r="E17" s="28"/>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A18" s="26"/>
+      <c r="B18" s="27"/>
+      <c r="C18" s="27"/>
+      <c r="D18" s="28"/>
+      <c r="E18" s="28"/>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A19" s="26"/>
+      <c r="B19" s="27"/>
+      <c r="C19" s="29"/>
+      <c r="D19" s="28"/>
+      <c r="E19" s="28"/>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A20" s="24"/>
+      <c r="B20" s="27"/>
+      <c r="C20" s="27"/>
+      <c r="D20" s="28"/>
+      <c r="E20" s="28"/>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A21" s="26"/>
+      <c r="B21" s="27"/>
+      <c r="C21" s="27"/>
+      <c r="D21" s="28"/>
+      <c r="E21" s="28"/>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A22" s="26"/>
+      <c r="B22" s="27"/>
+      <c r="C22" s="27"/>
+      <c r="D22" s="27"/>
+      <c r="E22" s="28"/>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A23" s="30"/>
+      <c r="B23" s="31"/>
+      <c r="C23" s="31"/>
+      <c r="D23" s="31"/>
+      <c r="E23" s="32"/>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A24" s="30"/>
+      <c r="B24" s="31"/>
+      <c r="C24" s="31"/>
+      <c r="D24" s="31"/>
+      <c r="E24" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x0101007ADCE4694D4D0D4CA05F14D10ED64C7C" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="44426daeed329d84809263c33be87a2f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Мазмұн түрі" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBDC1DC5-BE52-4FAC-8A7E-4426D9F748A4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B660B0C-E75F-4E68-B08A-006D8E912B3E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC1DE173-693A-4A14-9A9F-0C3F081C5A1F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Метадеректер 163502</vt:lpstr>
       <vt:lpstr>Метадеректер 163504</vt:lpstr>
       <vt:lpstr>Метадеректер 163506</vt:lpstr>
       <vt:lpstr>Метадеректер 163508</vt:lpstr>