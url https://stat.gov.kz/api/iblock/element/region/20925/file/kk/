--- v1 (2026-08-26)
+++ v2 (2026-09-15)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\июль 2026\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\август 2026\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="969" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 163502" sheetId="11" r:id="rId1"/>
     <sheet name="Метадеректер 163504" sheetId="13" r:id="rId2"/>
     <sheet name="Метадеректер 163506" sheetId="15" r:id="rId3"/>
     <sheet name="Метадеректер 163508" sheetId="17" r:id="rId4"/>
     <sheet name="Шартты белгілер" sheetId="10" r:id="rId5"/>
     <sheet name="Көрсеткіш" sheetId="18" r:id="rId6"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="63">
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
@@ -199,69 +199,69 @@
   <si>
     <t>Мектепке дейінгі мекемелер, орны</t>
   </si>
   <si>
     <t>Ауруханалар, төсек-орын</t>
   </si>
   <si>
     <t>Амбулаториялық-емханалық мекемелер, ауысымда келіп-кету</t>
   </si>
   <si>
     <t>2026 жылғы қаңтардан бастап</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Құрылыс және инвестициялар статистикасы  басқармасы</t>
   </si>
   <si>
     <t>"Объектілерді пайдалануға беру туралы есеп" 2-КС (айлық)</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/pavlodar/dynamic-tables/4492/</t>
   </si>
   <si>
-    <t>17.08.2026ж.</t>
-[...4 lines deleted...]
-  <si>
     <t>Наталья Моор</t>
   </si>
   <si>
     <t>+7 7182533732</t>
   </si>
   <si>
     <t>n.moor@aspire.gov.kz</t>
   </si>
   <si>
     <t>17.09.2026ж.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>2026ж. қаңтар-тамыз</t>
+  </si>
+  <si>
+    <t>16.10.2026ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -3022,51 +3022,51 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701970?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701973?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701974?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="16" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -3281,133 +3281,133 @@
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="49" t="s">
         <v>55</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="49" t="s">
         <v>33</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="44" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="M16" s="11"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="44" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M17" s="12"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="46" t="s">
         <v>53</v>
       </c>
       <c r="M18" s="11"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="46" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="M19" s="12"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="45" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="M20" s="11"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="47" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="M21" s="12"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="14"/>
       <c r="B22" s="15"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="12"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="11"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="12"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="11"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
     <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="16" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -3622,132 +3622,132 @@
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="49" t="s">
         <v>55</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="49" t="s">
         <v>34</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="44" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="M16" s="11"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="44" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M17" s="12"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="46" t="s">
         <v>53</v>
       </c>
       <c r="M18" s="11"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="46" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="M19" s="12"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="45" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="M20" s="11"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="47" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="M21" s="12"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="14"/>
       <c r="B22" s="15"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="12"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="11"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="12"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="11"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="34.7109375" style="16" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="16" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -3962,133 +3962,133 @@
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="49" t="s">
         <v>55</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="49" t="s">
         <v>41</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="44" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="M16" s="11"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="44" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M17" s="12"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="46" t="s">
         <v>53</v>
       </c>
       <c r="M18" s="11"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="46" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="M19" s="12"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="45" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="M20" s="11"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="47" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="M21" s="12"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="14"/>
       <c r="B22" s="15"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="12"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="11"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="12"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="11"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="83" zoomScaleNormal="83" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="16" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -4303,133 +4303,133 @@
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="49" t="s">
         <v>55</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="49" t="s">
         <v>42</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="44" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="M16" s="11"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="44" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M17" s="12"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="46" t="s">
         <v>53</v>
       </c>
       <c r="M18" s="11"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="46" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="M19" s="12"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="45" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="M20" s="11"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="47" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="M21" s="12"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="14"/>
       <c r="B22" s="15"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="12"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="11"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="12"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="11"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B14" sqref="B14"/>
+      <selection activeCell="B43" sqref="B43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="18" customWidth="1"/>
     <col min="2" max="2" width="120.7109375" style="18" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="18"/>
     <col min="257" max="257" width="4.42578125" style="18" customWidth="1"/>
     <col min="258" max="258" width="113.5703125" style="18" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="18"/>
     <col min="513" max="513" width="4.42578125" style="18" customWidth="1"/>
     <col min="514" max="514" width="113.5703125" style="18" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="18"/>
     <col min="769" max="769" width="4.42578125" style="18" customWidth="1"/>
     <col min="770" max="770" width="113.5703125" style="18" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="18"/>
     <col min="1025" max="1025" width="4.42578125" style="18" customWidth="1"/>
     <col min="1026" max="1026" width="113.5703125" style="18" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="18"/>
     <col min="1281" max="1281" width="4.42578125" style="18" customWidth="1"/>
     <col min="1282" max="1282" width="113.5703125" style="18" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="18"/>
     <col min="1537" max="1537" width="4.42578125" style="18" customWidth="1"/>
     <col min="1538" max="1538" width="113.5703125" style="18" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="18"/>
@@ -4664,74 +4664,74 @@
     <row r="10" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A10" s="17"/>
       <c r="B10" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="19"/>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="17"/>
       <c r="B11" s="17"/>
       <c r="C11" s="19"/>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="17"/>
       <c r="B12" s="17"/>
       <c r="C12" s="19"/>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="17"/>
       <c r="B13" s="17"/>
       <c r="C13" s="17"/>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A14" s="17"/>
       <c r="B14" s="34" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C14" s="17"/>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" s="17"/>
       <c r="B15" s="17"/>
       <c r="C15" s="17"/>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B16" s="22"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C35" sqref="C35"/>
+      <selection activeCell="L26" sqref="L26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.5703125" style="1" customWidth="1"/>
     <col min="2" max="5" width="25.7109375" style="1" customWidth="1"/>
     <col min="6" max="252" width="8.85546875" style="1"/>
     <col min="253" max="253" width="13.140625" style="1" customWidth="1"/>
     <col min="254" max="254" width="14" style="1" customWidth="1"/>
     <col min="255" max="255" width="13.7109375" style="1" customWidth="1"/>
     <col min="256" max="256" width="12.140625" style="1" customWidth="1"/>
     <col min="257" max="257" width="13.140625" style="1" customWidth="1"/>
     <col min="258" max="258" width="12.7109375" style="1" customWidth="1"/>
     <col min="259" max="259" width="13.140625" style="1" customWidth="1"/>
     <col min="260" max="260" width="11.7109375" style="1" customWidth="1"/>
     <col min="261" max="261" width="13.140625" style="1" customWidth="1"/>
     <col min="262" max="508" width="8.85546875" style="1"/>
     <col min="509" max="509" width="13.140625" style="1" customWidth="1"/>
     <col min="510" max="510" width="14" style="1" customWidth="1"/>
     <col min="511" max="511" width="13.7109375" style="1" customWidth="1"/>
     <col min="512" max="512" width="12.140625" style="1" customWidth="1"/>
     <col min="513" max="513" width="13.140625" style="1" customWidth="1"/>
     <col min="514" max="514" width="12.7109375" style="1" customWidth="1"/>
     <col min="515" max="515" width="13.140625" style="1" customWidth="1"/>
     <col min="516" max="516" width="11.7109375" style="1" customWidth="1"/>
@@ -5366,54 +5366,54 @@
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="23"/>
       <c r="G2" s="23"/>
     </row>
     <row r="3" spans="1:7" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="36"/>
       <c r="B3" s="33" t="s">
         <v>47</v>
       </c>
       <c r="C3" s="33" t="s">
         <v>48</v>
       </c>
       <c r="D3" s="33" t="s">
         <v>49</v>
       </c>
       <c r="E3" s="35" t="s">
         <v>50</v>
       </c>
       <c r="F3" s="23"/>
       <c r="G3" s="23"/>
     </row>
     <row r="4" spans="1:7" s="43" customFormat="1" ht="30.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="38" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B4" s="39">
-        <v>100</v>
+        <v>220</v>
       </c>
       <c r="C4" s="39" t="s">
         <v>52</v>
       </c>
       <c r="D4" s="40" t="s">
         <v>52</v>
       </c>
       <c r="E4" s="41">
         <v>25</v>
       </c>
       <c r="F4" s="42"/>
       <c r="G4" s="42"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A5" s="26"/>
       <c r="B5" s="27"/>
       <c r="C5" s="28"/>
       <c r="D5" s="28"/>
       <c r="E5" s="28"/>
       <c r="F5" s="23"/>
       <c r="G5" s="23"/>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A6" s="26"/>
       <c r="B6" s="27"/>