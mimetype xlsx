--- v2 (2026-09-15)
+++ v3 (2026-10-25)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\август 2026\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\сентябрь  2026\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="969" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 163502" sheetId="11" r:id="rId1"/>
     <sheet name="Метадеректер 163504" sheetId="13" r:id="rId2"/>
     <sheet name="Метадеректер 163506" sheetId="15" r:id="rId3"/>
     <sheet name="Метадеректер 163508" sheetId="17" r:id="rId4"/>
     <sheet name="Шартты белгілер" sheetId="10" r:id="rId5"/>
     <sheet name="Көрсеткіш" sheetId="18" r:id="rId6"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="63">
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
@@ -208,60 +208,60 @@
   <si>
     <t>2026 жылғы қаңтардан бастап</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Құрылыс және инвестициялар статистикасы  басқармасы</t>
   </si>
   <si>
     <t>"Объектілерді пайдалануға беру туралы есеп" 2-КС (айлық)</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/pavlodar/dynamic-tables/4492/</t>
   </si>
   <si>
     <t>Наталья Моор</t>
   </si>
   <si>
     <t>+7 7182533732</t>
   </si>
   <si>
     <t>n.moor@aspire.gov.kz</t>
   </si>
   <si>
-    <t>17.09.2026ж.</t>
-[...1 lines deleted...]
-  <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
-    <t>2026ж. қаңтар-тамыз</t>
-[...1 lines deleted...]
-  <si>
     <t>16.10.2026ж.</t>
+  </si>
+  <si>
+    <t>18.11.2026ж.</t>
+  </si>
+  <si>
+    <t>2026ж. қаңтар-қыркүйек</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -1647,84 +1647,84 @@
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="692" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1006">
     <cellStyle name="20% - Акцент1 10" xfId="8"/>
     <cellStyle name="20% - Акцент1 11" xfId="9"/>
     <cellStyle name="20% - Акцент1 12" xfId="10"/>
     <cellStyle name="20% - Акцент1 13" xfId="11"/>
     <cellStyle name="20% - Акцент1 14" xfId="12"/>
     <cellStyle name="20% - Акцент1 15" xfId="13"/>
     <cellStyle name="20% - Акцент1 16" xfId="14"/>
     <cellStyle name="20% - Акцент1 17" xfId="15"/>
     <cellStyle name="20% - Акцент1 18" xfId="16"/>
     <cellStyle name="20% - Акцент1 19" xfId="17"/>
     <cellStyle name="20% - Акцент1 2" xfId="18"/>
     <cellStyle name="20% - Акцент1 20" xfId="19"/>
     <cellStyle name="20% - Акцент1 21" xfId="20"/>
     <cellStyle name="20% - Акцент1 22" xfId="21"/>
     <cellStyle name="20% - Акцент1 23" xfId="22"/>
     <cellStyle name="20% - Акцент1 24" xfId="23"/>
     <cellStyle name="20% - Акцент1 25" xfId="24"/>
     <cellStyle name="20% - Акцент1 26" xfId="25"/>
     <cellStyle name="20% - Акцент1 27" xfId="26"/>
     <cellStyle name="20% - Акцент1 28" xfId="27"/>
     <cellStyle name="20% - Акцент1 29" xfId="28"/>
     <cellStyle name="20% - Акцент1 3" xfId="29"/>
@@ -3244,132 +3244,132 @@
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="5" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="5" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="6"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="48" t="s">
+      <c r="B12" s="44" t="s">
         <v>12</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="49" t="s">
+      <c r="B13" s="45" t="s">
         <v>14</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="49" t="s">
+      <c r="B14" s="45" t="s">
         <v>55</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="49" t="s">
+      <c r="B15" s="45" t="s">
         <v>33</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="44" t="s">
-        <v>59</v>
+      <c r="B16" s="40" t="s">
+        <v>60</v>
       </c>
       <c r="M16" s="11"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B17" s="44" t="s">
-        <v>62</v>
+      <c r="B17" s="40" t="s">
+        <v>61</v>
       </c>
       <c r="M17" s="12"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="46" t="s">
+      <c r="B18" s="42" t="s">
         <v>53</v>
       </c>
       <c r="M18" s="11"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B19" s="46" t="s">
+      <c r="B19" s="42" t="s">
         <v>56</v>
       </c>
       <c r="M19" s="12"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="45" t="s">
+      <c r="B20" s="41" t="s">
         <v>57</v>
       </c>
       <c r="M20" s="11"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B21" s="47" t="s">
+      <c r="B21" s="43" t="s">
         <v>58</v>
       </c>
       <c r="M21" s="12"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="14"/>
       <c r="B22" s="15"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="12"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="11"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="12"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="11"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
@@ -3585,169 +3585,169 @@
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="5" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="37" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="5" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="6"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="48" t="s">
+      <c r="B12" s="44" t="s">
         <v>12</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="49" t="s">
+      <c r="B13" s="45" t="s">
         <v>14</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="49" t="s">
+      <c r="B14" s="45" t="s">
         <v>55</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="49" t="s">
+      <c r="B15" s="45" t="s">
         <v>34</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="44" t="s">
-        <v>59</v>
+      <c r="B16" s="40" t="s">
+        <v>60</v>
       </c>
       <c r="M16" s="11"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B17" s="44" t="s">
-        <v>62</v>
+      <c r="B17" s="40" t="s">
+        <v>61</v>
       </c>
       <c r="M17" s="12"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="46" t="s">
+      <c r="B18" s="42" t="s">
         <v>53</v>
       </c>
       <c r="M18" s="11"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B19" s="46" t="s">
+      <c r="B19" s="42" t="s">
         <v>56</v>
       </c>
       <c r="M19" s="12"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="45" t="s">
+      <c r="B20" s="41" t="s">
         <v>57</v>
       </c>
       <c r="M20" s="11"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B21" s="47" t="s">
+      <c r="B21" s="43" t="s">
         <v>58</v>
       </c>
       <c r="M21" s="12"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="14"/>
       <c r="B22" s="15"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="12"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="11"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="12"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="11"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="34.7109375" style="16" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="16" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -3925,170 +3925,170 @@
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="5" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="37" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="5" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="6"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="48" t="s">
+      <c r="B12" s="44" t="s">
         <v>12</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="49" t="s">
+      <c r="B13" s="45" t="s">
         <v>14</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="49" t="s">
+      <c r="B14" s="45" t="s">
         <v>55</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="49" t="s">
+      <c r="B15" s="45" t="s">
         <v>41</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="44" t="s">
-        <v>59</v>
+      <c r="B16" s="40" t="s">
+        <v>60</v>
       </c>
       <c r="M16" s="11"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B17" s="44" t="s">
-        <v>62</v>
+      <c r="B17" s="40" t="s">
+        <v>61</v>
       </c>
       <c r="M17" s="12"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="46" t="s">
+      <c r="B18" s="42" t="s">
         <v>53</v>
       </c>
       <c r="M18" s="11"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B19" s="46" t="s">
+      <c r="B19" s="42" t="s">
         <v>56</v>
       </c>
       <c r="M19" s="12"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="45" t="s">
+      <c r="B20" s="41" t="s">
         <v>57</v>
       </c>
       <c r="M20" s="11"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B21" s="47" t="s">
+      <c r="B21" s="43" t="s">
         <v>58</v>
       </c>
       <c r="M21" s="12"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="14"/>
       <c r="B22" s="15"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="12"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="11"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="12"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="11"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="83" zoomScaleNormal="83" workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="16" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -4266,132 +4266,132 @@
         <v>7</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="5" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="37" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="5" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="6"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="48" t="s">
+      <c r="B12" s="44" t="s">
         <v>12</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="49" t="s">
+      <c r="B13" s="45" t="s">
         <v>14</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="49" t="s">
+      <c r="B14" s="45" t="s">
         <v>55</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="49" t="s">
+      <c r="B15" s="45" t="s">
         <v>42</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="44" t="s">
-        <v>59</v>
+      <c r="B16" s="40" t="s">
+        <v>60</v>
       </c>
       <c r="M16" s="11"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B17" s="44" t="s">
-        <v>62</v>
+      <c r="B17" s="40" t="s">
+        <v>61</v>
       </c>
       <c r="M17" s="12"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="46" t="s">
+      <c r="B18" s="42" t="s">
         <v>53</v>
       </c>
       <c r="M18" s="11"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B19" s="46" t="s">
+      <c r="B19" s="42" t="s">
         <v>56</v>
       </c>
       <c r="M19" s="12"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="45" t="s">
+      <c r="B20" s="41" t="s">
         <v>57</v>
       </c>
       <c r="M20" s="11"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B21" s="47" t="s">
+      <c r="B21" s="43" t="s">
         <v>58</v>
       </c>
       <c r="M21" s="12"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="14"/>
       <c r="B22" s="15"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="12"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="11"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="12"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="11"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
@@ -4664,74 +4664,74 @@
     <row r="10" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A10" s="17"/>
       <c r="B10" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="19"/>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="17"/>
       <c r="B11" s="17"/>
       <c r="C11" s="19"/>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="17"/>
       <c r="B12" s="17"/>
       <c r="C12" s="19"/>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="17"/>
       <c r="B13" s="17"/>
       <c r="C13" s="17"/>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A14" s="17"/>
       <c r="B14" s="34" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C14" s="17"/>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" s="17"/>
       <c r="B15" s="17"/>
       <c r="C15" s="17"/>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B16" s="22"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="L26" sqref="L26"/>
+      <selection activeCell="C21" sqref="C21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.5703125" style="1" customWidth="1"/>
     <col min="2" max="5" width="25.7109375" style="1" customWidth="1"/>
     <col min="6" max="252" width="8.85546875" style="1"/>
     <col min="253" max="253" width="13.140625" style="1" customWidth="1"/>
     <col min="254" max="254" width="14" style="1" customWidth="1"/>
     <col min="255" max="255" width="13.7109375" style="1" customWidth="1"/>
     <col min="256" max="256" width="12.140625" style="1" customWidth="1"/>
     <col min="257" max="257" width="13.140625" style="1" customWidth="1"/>
     <col min="258" max="258" width="12.7109375" style="1" customWidth="1"/>
     <col min="259" max="259" width="13.140625" style="1" customWidth="1"/>
     <col min="260" max="260" width="11.7109375" style="1" customWidth="1"/>
     <col min="261" max="261" width="13.140625" style="1" customWidth="1"/>
     <col min="262" max="508" width="8.85546875" style="1"/>
     <col min="509" max="509" width="13.140625" style="1" customWidth="1"/>
     <col min="510" max="510" width="14" style="1" customWidth="1"/>
     <col min="511" max="511" width="13.7109375" style="1" customWidth="1"/>
     <col min="512" max="512" width="12.140625" style="1" customWidth="1"/>
     <col min="513" max="513" width="13.140625" style="1" customWidth="1"/>
     <col min="514" max="514" width="12.7109375" style="1" customWidth="1"/>
     <col min="515" max="515" width="13.140625" style="1" customWidth="1"/>
     <col min="516" max="516" width="11.7109375" style="1" customWidth="1"/>
@@ -5328,104 +5328,104 @@
     <col min="15621" max="15621" width="13.140625" style="1" customWidth="1"/>
     <col min="15622" max="15868" width="8.85546875" style="1"/>
     <col min="15869" max="15869" width="13.140625" style="1" customWidth="1"/>
     <col min="15870" max="15870" width="14" style="1" customWidth="1"/>
     <col min="15871" max="15871" width="13.7109375" style="1" customWidth="1"/>
     <col min="15872" max="15872" width="12.140625" style="1" customWidth="1"/>
     <col min="15873" max="15873" width="13.140625" style="1" customWidth="1"/>
     <col min="15874" max="15874" width="12.7109375" style="1" customWidth="1"/>
     <col min="15875" max="15875" width="13.140625" style="1" customWidth="1"/>
     <col min="15876" max="15876" width="11.7109375" style="1" customWidth="1"/>
     <col min="15877" max="15877" width="13.140625" style="1" customWidth="1"/>
     <col min="15878" max="16124" width="8.85546875" style="1"/>
     <col min="16125" max="16125" width="13.140625" style="1" customWidth="1"/>
     <col min="16126" max="16126" width="14" style="1" customWidth="1"/>
     <col min="16127" max="16127" width="13.7109375" style="1" customWidth="1"/>
     <col min="16128" max="16128" width="12.140625" style="1" customWidth="1"/>
     <col min="16129" max="16129" width="13.140625" style="1" customWidth="1"/>
     <col min="16130" max="16130" width="12.7109375" style="1" customWidth="1"/>
     <col min="16131" max="16131" width="13.140625" style="1" customWidth="1"/>
     <col min="16132" max="16132" width="11.7109375" style="1" customWidth="1"/>
     <col min="16133" max="16133" width="13.140625" style="1" customWidth="1"/>
     <col min="16134" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="50" t="s">
+      <c r="A1" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="50"/>
-[...2 lines deleted...]
-      <c r="E1" s="50"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
       <c r="F1" s="23"/>
       <c r="G1" s="23"/>
     </row>
     <row r="2" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="25"/>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="23"/>
       <c r="G2" s="23"/>
     </row>
     <row r="3" spans="1:7" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="36"/>
       <c r="B3" s="33" t="s">
         <v>47</v>
       </c>
       <c r="C3" s="33" t="s">
         <v>48</v>
       </c>
       <c r="D3" s="33" t="s">
         <v>49</v>
       </c>
       <c r="E3" s="35" t="s">
         <v>50</v>
       </c>
       <c r="F3" s="23"/>
       <c r="G3" s="23"/>
     </row>
-    <row r="4" spans="1:7" s="43" customFormat="1" ht="30.6" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B4" s="39">
+    <row r="4" spans="1:7" s="39" customFormat="1" ht="30.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="47" t="s">
+        <v>62</v>
+      </c>
+      <c r="B4" s="48">
         <v>220</v>
       </c>
-      <c r="C4" s="39" t="s">
+      <c r="C4" s="48" t="s">
         <v>52</v>
       </c>
-      <c r="D4" s="40" t="s">
+      <c r="D4" s="49" t="s">
         <v>52</v>
       </c>
-      <c r="E4" s="41">
+      <c r="E4" s="50">
         <v>25</v>
       </c>
-      <c r="F4" s="42"/>
-      <c r="G4" s="42"/>
+      <c r="F4" s="38"/>
+      <c r="G4" s="38"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A5" s="26"/>
       <c r="B5" s="27"/>
       <c r="C5" s="28"/>
       <c r="D5" s="28"/>
       <c r="E5" s="28"/>
       <c r="F5" s="23"/>
       <c r="G5" s="23"/>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A6" s="26"/>
       <c r="B6" s="27"/>
       <c r="C6" s="28"/>
       <c r="D6" s="28"/>
       <c r="E6" s="27"/>
       <c r="F6" s="23"/>
       <c r="G6" s="23"/>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A7" s="26"/>
       <c r="B7" s="27"/>
       <c r="C7" s="27"/>
       <c r="D7" s="28"/>
       <c r="E7" s="28"/>