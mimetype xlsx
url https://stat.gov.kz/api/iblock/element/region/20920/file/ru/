--- v2 (2026-09-14)
+++ v3 (2026-10-25)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\август 2026\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\сентябрь  2026\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="832" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 163502" sheetId="11" r:id="rId1"/>
     <sheet name="Метаданные 163504" sheetId="13" r:id="rId2"/>
     <sheet name="Метаданные 163506" sheetId="15" r:id="rId3"/>
     <sheet name="Метаданные 163508" sheetId="17" r:id="rId4"/>
     <sheet name="Условные обозначения" sheetId="10" r:id="rId5"/>
     <sheet name="Показатели" sheetId="18" r:id="rId6"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="62">
   <si>
     <t>мест</t>
   </si>
   <si>
     <t>коек</t>
   </si>
@@ -208,57 +208,57 @@
   <si>
     <t>https://stat.gov.kz/ru/region/pavlodar/spreadsheets/?industry=1499&amp;year=2026&amp;name=12859&amp;period</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=</t>
   </si>
   <si>
     <t>Управление статистики строительства и инвестиций</t>
   </si>
   <si>
     <t>Отчет о вводе в эксплуатацию объектов 2-КС (месячная)</t>
   </si>
   <si>
     <t>"Отчет о вводе в эксплуатацию объектов" 2-КС (месячная)</t>
   </si>
   <si>
     <t>Моор Наталья</t>
   </si>
   <si>
     <t>+7 7182533732</t>
   </si>
   <si>
     <t>n.moor@aspire.gov.kz</t>
   </si>
   <si>
-    <t>17.09.2026г.</t>
-[...4 lines deleted...]
-  <si>
     <t>16.10.2026г.</t>
+  </si>
+  <si>
+    <t>Январь-сентябрь 2026г.</t>
+  </si>
+  <si>
+    <t>18.11.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -534,71 +534,71 @@
     <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4 2" xfId="5"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -1122,78 +1122,78 @@
         <v>10</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="33" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="41" t="s">
+      <c r="B12" s="38" t="s">
         <v>15</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="41" t="s">
+      <c r="B13" s="38" t="s">
         <v>17</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="41" t="s">
+      <c r="B14" s="38" t="s">
         <v>51</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="41" t="s">
+      <c r="B15" s="38" t="s">
         <v>52</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>59</v>
       </c>
       <c r="M16" s="12"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>61</v>
       </c>
       <c r="M17" s="13"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>22</v>
@@ -1203,51 +1203,51 @@
       </c>
       <c r="M18" s="12"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>56</v>
       </c>
       <c r="M19" s="13"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>57</v>
       </c>
       <c r="M20" s="12"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B21" s="40" t="s">
+      <c r="B21" s="37" t="s">
         <v>58</v>
       </c>
       <c r="M21" s="13"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="13"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="12"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="12"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3"/>
@@ -1462,78 +1462,78 @@
         <v>10</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="33" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="41" t="s">
+      <c r="B12" s="38" t="s">
         <v>15</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="41" t="s">
+      <c r="B13" s="38" t="s">
         <v>17</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="41" t="s">
+      <c r="B14" s="38" t="s">
         <v>51</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="41" t="s">
+      <c r="B15" s="38" t="s">
         <v>52</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>59</v>
       </c>
       <c r="M16" s="12"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>61</v>
       </c>
       <c r="M17" s="13"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>22</v>
@@ -1543,51 +1543,51 @@
       </c>
       <c r="M18" s="12"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>56</v>
       </c>
       <c r="M19" s="13"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>57</v>
       </c>
       <c r="M20" s="12"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B21" s="40" t="s">
+      <c r="B21" s="37" t="s">
         <v>58</v>
       </c>
       <c r="M21" s="13"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="13"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="12"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="12"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3"/>
@@ -1802,78 +1802,78 @@
         <v>10</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="33" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="41" t="s">
+      <c r="B12" s="38" t="s">
         <v>15</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="41" t="s">
+      <c r="B13" s="38" t="s">
         <v>17</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="41" t="s">
+      <c r="B14" s="38" t="s">
         <v>51</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="41" t="s">
+      <c r="B15" s="38" t="s">
         <v>52</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>59</v>
       </c>
       <c r="M16" s="12"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>61</v>
       </c>
       <c r="M17" s="13"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>22</v>
@@ -1883,51 +1883,51 @@
       </c>
       <c r="M18" s="12"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>56</v>
       </c>
       <c r="M19" s="13"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>57</v>
       </c>
       <c r="M20" s="12"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B21" s="40" t="s">
+      <c r="B21" s="37" t="s">
         <v>58</v>
       </c>
       <c r="M21" s="13"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="13"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="12"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="12"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3"/>
@@ -2142,78 +2142,78 @@
         <v>10</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="33" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="41" t="s">
+      <c r="B12" s="38" t="s">
         <v>15</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="41" t="s">
+      <c r="B13" s="38" t="s">
         <v>17</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="41" t="s">
+      <c r="B14" s="38" t="s">
         <v>51</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="41" t="s">
+      <c r="B15" s="38" t="s">
         <v>52</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>59</v>
       </c>
       <c r="M16" s="12"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>61</v>
       </c>
       <c r="M17" s="13"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>22</v>
@@ -2223,51 +2223,51 @@
       </c>
       <c r="M18" s="12"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>56</v>
       </c>
       <c r="M19" s="13"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>57</v>
       </c>
       <c r="M20" s="12"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B21" s="40" t="s">
+      <c r="B21" s="37" t="s">
         <v>58</v>
       </c>
       <c r="M21" s="13"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="13"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="12"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="12"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3"/>
@@ -2517,51 +2517,51 @@
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="20"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="20"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="22" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="112" zoomScaleNormal="112" workbookViewId="0">
-      <selection activeCell="D16" sqref="D16"/>
+      <selection activeCell="D17" sqref="D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="5" width="28.7109375" customWidth="1"/>
     <col min="250" max="250" width="23.5703125" customWidth="1"/>
     <col min="251" max="251" width="14.85546875" customWidth="1"/>
     <col min="252" max="252" width="17.28515625" customWidth="1"/>
     <col min="253" max="253" width="14.42578125" customWidth="1"/>
     <col min="254" max="254" width="17.28515625" customWidth="1"/>
     <col min="255" max="255" width="14.85546875" customWidth="1"/>
     <col min="256" max="256" width="17.140625" customWidth="1"/>
     <col min="257" max="257" width="14.7109375" customWidth="1"/>
     <col min="258" max="258" width="16.85546875" customWidth="1"/>
     <col min="506" max="506" width="23.5703125" customWidth="1"/>
     <col min="507" max="507" width="14.85546875" customWidth="1"/>
     <col min="508" max="508" width="17.28515625" customWidth="1"/>
     <col min="509" max="509" width="14.42578125" customWidth="1"/>
     <col min="510" max="510" width="17.28515625" customWidth="1"/>
     <col min="511" max="511" width="14.85546875" customWidth="1"/>
     <col min="512" max="512" width="17.140625" customWidth="1"/>
     <col min="513" max="513" width="14.7109375" customWidth="1"/>
     <col min="514" max="514" width="16.85546875" customWidth="1"/>
     <col min="762" max="762" width="23.5703125" customWidth="1"/>
@@ -3094,97 +3094,97 @@
     <col min="15615" max="15615" width="14.85546875" customWidth="1"/>
     <col min="15616" max="15616" width="17.140625" customWidth="1"/>
     <col min="15617" max="15617" width="14.7109375" customWidth="1"/>
     <col min="15618" max="15618" width="16.85546875" customWidth="1"/>
     <col min="15866" max="15866" width="23.5703125" customWidth="1"/>
     <col min="15867" max="15867" width="14.85546875" customWidth="1"/>
     <col min="15868" max="15868" width="17.28515625" customWidth="1"/>
     <col min="15869" max="15869" width="14.42578125" customWidth="1"/>
     <col min="15870" max="15870" width="17.28515625" customWidth="1"/>
     <col min="15871" max="15871" width="14.85546875" customWidth="1"/>
     <col min="15872" max="15872" width="17.140625" customWidth="1"/>
     <col min="15873" max="15873" width="14.7109375" customWidth="1"/>
     <col min="15874" max="15874" width="16.85546875" customWidth="1"/>
     <col min="16122" max="16122" width="23.5703125" customWidth="1"/>
     <col min="16123" max="16123" width="14.85546875" customWidth="1"/>
     <col min="16124" max="16124" width="17.28515625" customWidth="1"/>
     <col min="16125" max="16125" width="14.42578125" customWidth="1"/>
     <col min="16126" max="16126" width="17.28515625" customWidth="1"/>
     <col min="16127" max="16127" width="14.85546875" customWidth="1"/>
     <col min="16128" max="16128" width="17.140625" customWidth="1"/>
     <col min="16129" max="16129" width="14.7109375" customWidth="1"/>
     <col min="16130" max="16130" width="16.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="42" t="s">
+      <c r="A1" s="39" t="s">
         <v>44</v>
       </c>
-      <c r="B1" s="42"/>
-[...2 lines deleted...]
-      <c r="E1" s="42"/>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
     </row>
     <row r="2" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="24"/>
       <c r="B2" s="24"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
     </row>
     <row r="3" spans="1:6" s="19" customFormat="1" ht="46.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="32"/>
       <c r="B3" s="28" t="s">
         <v>45</v>
       </c>
       <c r="C3" s="28" t="s">
         <v>46</v>
       </c>
       <c r="D3" s="29" t="s">
         <v>47</v>
       </c>
       <c r="E3" s="30" t="s">
         <v>48</v>
       </c>
       <c r="F3" s="31"/>
     </row>
-    <row r="4" spans="1:6" s="39" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:6" s="36" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="34" t="s">
         <v>60</v>
       </c>
-      <c r="B4" s="43">
+      <c r="B4" s="40">
         <v>220</v>
       </c>
-      <c r="C4" s="35" t="s">
+      <c r="C4" s="41" t="s">
         <v>50</v>
       </c>
-      <c r="D4" s="36" t="s">
+      <c r="D4" s="42" t="s">
         <v>50</v>
       </c>
-      <c r="E4" s="37">
+      <c r="E4" s="43">
         <v>25</v>
       </c>
-      <c r="F4" s="38"/>
+      <c r="F4" s="35"/>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.2">
       <c r="B5" s="25"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="B6" s="26"/>
       <c r="C6" s="26"/>
       <c r="D6" s="27"/>
       <c r="E6" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>