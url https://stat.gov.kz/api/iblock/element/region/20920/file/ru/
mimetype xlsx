--- v0 (2026-08-03)
+++ v1 (2026-08-23)
@@ -1,59 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\июль 2026\рус\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="3060" yWindow="1548" windowWidth="18336" windowHeight="10656" tabRatio="832"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="832" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 163502" sheetId="11" r:id="rId1"/>
     <sheet name="Метаданные 163504" sheetId="13" r:id="rId2"/>
     <sheet name="Метаданные 163506" sheetId="15" r:id="rId3"/>
     <sheet name="Метаданные 163508" sheetId="17" r:id="rId4"/>
     <sheet name="Условные обозначения" sheetId="10" r:id="rId5"/>
     <sheet name="Показатели" sheetId="18" r:id="rId6"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="62">
   <si>
     <t>мест</t>
   </si>
   <si>
     <t>коек</t>
   </si>
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
@@ -188,82 +193,82 @@
   <si>
     <t>Дошкольные организации, мест</t>
   </si>
   <si>
     <t>Больниц, коек</t>
   </si>
   <si>
     <t>Амбулаторно-поликлинические организации, посещений в смену</t>
   </si>
   <si>
     <t>С января 2026 года</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/pavlodar/spreadsheets/?industry=1499&amp;year=2026&amp;name=12859&amp;period</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=</t>
   </si>
   <si>
     <t>Управление статистики строительства и инвестиций</t>
   </si>
   <si>
-    <t>+7 7182558272</t>
-[...7 lines deleted...]
-  <si>
     <t>Отчет о вводе в эксплуатацию объектов 2-КС (месячная)</t>
   </si>
   <si>
-    <t>Январь-июнь 2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>"Отчет о вводе в эксплуатацию объектов" 2-КС (месячная)</t>
   </si>
   <si>
     <t>17.08.2026г.</t>
   </si>
   <si>
-    <t xml:space="preserve">Ильина Жанна </t>
+    <t>Январь-июль 2026г.</t>
+  </si>
+  <si>
+    <t>Моор Наталья</t>
+  </si>
+  <si>
+    <t>+7 7182533732</t>
+  </si>
+  <si>
+    <t>n.moor@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>17.09.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="20">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -344,50 +349,64 @@
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -403,64 +422,68 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="8">
+  <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -487,103 +510,109 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="8">
+  <cellStyles count="9">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4 2" xfId="5"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -592,116 +621,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -833,2320 +864,2324 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/pavlodar/spreadsheets/?industry=1499&amp;year=2026&amp;name=12859&amp;period" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/pavlodar/spreadsheets/?industry=1499&amp;year=2026&amp;name=12859&amp;period" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/pavlodar/spreadsheets/?industry=1499&amp;year=2026&amp;name=12859&amp;period" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/pavlodar/spreadsheets/?industry=1499&amp;year=2026&amp;name=12859&amp;period" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/pavlodar/spreadsheets/?industry=1499&amp;year=2026&amp;name=12859&amp;period" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/pavlodar/spreadsheets/?industry=1499&amp;year=2026&amp;name=12859&amp;period" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/pavlodar/spreadsheets/?industry=1499&amp;year=2026&amp;name=12859&amp;period" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/pavlodar/spreadsheets/?industry=1499&amp;year=2026&amp;name=12859&amp;period" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="H11" sqref="H11"/>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="17" customWidth="1"/>
-[...126 lines deleted...]
-    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="17" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="17" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3">
         <v>163502</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
+    <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+    <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="24.75" customHeight="1">
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="39" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1">
+      <c r="B10" s="33" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
-    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="37" t="s">
+      <c r="B12" s="41" t="s">
         <v>15</v>
       </c>
       <c r="M12" s="9"/>
     </row>
-    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="37" t="s">
+      <c r="B13" s="41" t="s">
         <v>17</v>
       </c>
       <c r="M13" s="9"/>
     </row>
-    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="37" t="s">
+      <c r="B14" s="41" t="s">
         <v>51</v>
       </c>
       <c r="M14" s="9"/>
     </row>
-    <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+    <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="37" t="s">
+      <c r="B15" s="41" t="s">
         <v>52</v>
       </c>
       <c r="M15" s="9"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>56</v>
       </c>
       <c r="M16" s="12"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M17" s="13"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>53</v>
       </c>
       <c r="M18" s="12"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="M19" s="13"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="14" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="M20" s="12"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B21" s="38" t="s">
-        <v>55</v>
+      <c r="B21" s="40" t="s">
+        <v>60</v>
       </c>
       <c r="M21" s="13"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="13"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="12"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="13"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="12"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B19" sqref="B19"/>
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="17" customWidth="1"/>
-[...126 lines deleted...]
-    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="17" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="17" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3">
         <v>163504</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
+    <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+    <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="24.75" customHeight="1">
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="39" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1">
+      <c r="B10" s="33" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
-    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="37" t="s">
+      <c r="B12" s="41" t="s">
         <v>15</v>
       </c>
       <c r="M12" s="9"/>
     </row>
-    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="37" t="s">
+      <c r="B13" s="41" t="s">
         <v>17</v>
       </c>
       <c r="M13" s="9"/>
     </row>
-    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="37" t="s">
+      <c r="B14" s="41" t="s">
         <v>51</v>
       </c>
       <c r="M14" s="9"/>
     </row>
-    <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+    <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="37" t="s">
+      <c r="B15" s="41" t="s">
         <v>52</v>
       </c>
       <c r="M15" s="9"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>56</v>
       </c>
       <c r="M16" s="12"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M17" s="13"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>53</v>
       </c>
       <c r="M18" s="12"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="M19" s="13"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="14" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="M20" s="12"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B21" s="38" t="s">
-        <v>55</v>
+      <c r="B21" s="40" t="s">
+        <v>60</v>
       </c>
       <c r="M21" s="13"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="13"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="12"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="13"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="12"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B19" sqref="B19"/>
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="17" customWidth="1"/>
-[...126 lines deleted...]
-    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="17" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="17" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3">
         <v>163506</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
+    <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+    <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="24.75" customHeight="1">
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="39" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1">
+      <c r="B10" s="33" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
-    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="37" t="s">
+      <c r="B12" s="41" t="s">
         <v>15</v>
       </c>
       <c r="M12" s="9"/>
     </row>
-    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="37" t="s">
+      <c r="B13" s="41" t="s">
         <v>17</v>
       </c>
       <c r="M13" s="9"/>
     </row>
-    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="37" t="s">
+      <c r="B14" s="41" t="s">
         <v>51</v>
       </c>
       <c r="M14" s="9"/>
     </row>
-    <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+    <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="37" t="s">
+      <c r="B15" s="41" t="s">
         <v>52</v>
       </c>
       <c r="M15" s="9"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>56</v>
       </c>
       <c r="M16" s="12"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M17" s="13"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>53</v>
       </c>
       <c r="M18" s="12"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="M19" s="13"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="14" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="M20" s="12"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B21" s="38" t="s">
-        <v>55</v>
+      <c r="B21" s="40" t="s">
+        <v>60</v>
       </c>
       <c r="M21" s="13"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="13"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="12"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="13"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="12"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B19" sqref="B19"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="17" customWidth="1"/>
-[...126 lines deleted...]
-    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="17" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="17" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3">
         <v>163508</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
+    <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+    <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="31.95" customHeight="1">
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="31.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="39" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:13" s="4" customFormat="1" ht="22.95" customHeight="1">
+      <c r="B10" s="33" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
-    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="37" t="s">
+      <c r="B12" s="41" t="s">
         <v>15</v>
       </c>
       <c r="M12" s="9"/>
     </row>
-    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="37" t="s">
+      <c r="B13" s="41" t="s">
         <v>17</v>
       </c>
       <c r="M13" s="9"/>
     </row>
-    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="37" t="s">
+      <c r="B14" s="41" t="s">
         <v>51</v>
       </c>
       <c r="M14" s="9"/>
     </row>
-    <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+    <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="37" t="s">
+      <c r="B15" s="41" t="s">
         <v>52</v>
       </c>
       <c r="M15" s="9"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>56</v>
       </c>
       <c r="M16" s="12"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M17" s="13"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>53</v>
       </c>
       <c r="M18" s="12"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="M19" s="13"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="14" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="M20" s="12"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B21" s="38" t="s">
-        <v>55</v>
+      <c r="B21" s="40" t="s">
+        <v>60</v>
       </c>
       <c r="M21" s="13"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="13"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="12"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="13"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="12"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="I22" sqref="I22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="19" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.109375" style="19"/>
+    <col min="1" max="1" width="4.42578125" style="19" customWidth="1"/>
+    <col min="2" max="2" width="116.85546875" style="19" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="19"/>
+    <col min="257" max="257" width="4.42578125" style="19" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="19" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="19"/>
+    <col min="513" max="513" width="4.42578125" style="19" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="19" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="19"/>
+    <col min="769" max="769" width="4.42578125" style="19" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="19" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="19"/>
+    <col min="1025" max="1025" width="4.42578125" style="19" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="19" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="19"/>
+    <col min="1281" max="1281" width="4.42578125" style="19" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="19" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="19"/>
+    <col min="1537" max="1537" width="4.42578125" style="19" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="19" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="19"/>
+    <col min="1793" max="1793" width="4.42578125" style="19" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="19" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="19"/>
+    <col min="2049" max="2049" width="4.42578125" style="19" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="19" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="19"/>
+    <col min="2305" max="2305" width="4.42578125" style="19" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="19" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="19"/>
+    <col min="2561" max="2561" width="4.42578125" style="19" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="19" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="19"/>
+    <col min="2817" max="2817" width="4.42578125" style="19" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="19" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="19"/>
+    <col min="3073" max="3073" width="4.42578125" style="19" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="19" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="19"/>
+    <col min="3329" max="3329" width="4.42578125" style="19" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="19" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="19"/>
+    <col min="3585" max="3585" width="4.42578125" style="19" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="19" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="19"/>
+    <col min="3841" max="3841" width="4.42578125" style="19" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="19" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="19"/>
+    <col min="4097" max="4097" width="4.42578125" style="19" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="19" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="19"/>
+    <col min="4353" max="4353" width="4.42578125" style="19" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="19" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="19"/>
+    <col min="4609" max="4609" width="4.42578125" style="19" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="19" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="19"/>
+    <col min="4865" max="4865" width="4.42578125" style="19" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="19" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="19"/>
+    <col min="5121" max="5121" width="4.42578125" style="19" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="19" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="19"/>
+    <col min="5377" max="5377" width="4.42578125" style="19" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="19" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="19"/>
+    <col min="5633" max="5633" width="4.42578125" style="19" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="19" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="19"/>
+    <col min="5889" max="5889" width="4.42578125" style="19" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="19" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="19"/>
+    <col min="6145" max="6145" width="4.42578125" style="19" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="19" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="19"/>
+    <col min="6401" max="6401" width="4.42578125" style="19" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="19" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="19"/>
+    <col min="6657" max="6657" width="4.42578125" style="19" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="19" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="19"/>
+    <col min="6913" max="6913" width="4.42578125" style="19" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="19" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="19"/>
+    <col min="7169" max="7169" width="4.42578125" style="19" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="19" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="19"/>
+    <col min="7425" max="7425" width="4.42578125" style="19" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="19" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="19"/>
+    <col min="7681" max="7681" width="4.42578125" style="19" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="19" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="19"/>
+    <col min="7937" max="7937" width="4.42578125" style="19" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="19" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="19"/>
+    <col min="8193" max="8193" width="4.42578125" style="19" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="19" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="19"/>
+    <col min="8449" max="8449" width="4.42578125" style="19" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="19" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="19"/>
+    <col min="8705" max="8705" width="4.42578125" style="19" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="19" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="19"/>
+    <col min="8961" max="8961" width="4.42578125" style="19" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="19" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="19"/>
+    <col min="9217" max="9217" width="4.42578125" style="19" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="19" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="19"/>
+    <col min="9473" max="9473" width="4.42578125" style="19" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="19" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="19"/>
+    <col min="9729" max="9729" width="4.42578125" style="19" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="19" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="19"/>
+    <col min="9985" max="9985" width="4.42578125" style="19" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="19" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="19"/>
+    <col min="10241" max="10241" width="4.42578125" style="19" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="19" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="19"/>
+    <col min="10497" max="10497" width="4.42578125" style="19" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="19" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="19"/>
+    <col min="10753" max="10753" width="4.42578125" style="19" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="19" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="19"/>
+    <col min="11009" max="11009" width="4.42578125" style="19" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="19" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="19"/>
+    <col min="11265" max="11265" width="4.42578125" style="19" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="19" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="19"/>
+    <col min="11521" max="11521" width="4.42578125" style="19" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="19" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="19"/>
+    <col min="11777" max="11777" width="4.42578125" style="19" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="19" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="19"/>
+    <col min="12033" max="12033" width="4.42578125" style="19" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="19" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="19"/>
+    <col min="12289" max="12289" width="4.42578125" style="19" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="19" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="19"/>
+    <col min="12545" max="12545" width="4.42578125" style="19" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="19" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="19"/>
+    <col min="12801" max="12801" width="4.42578125" style="19" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="19" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="19"/>
+    <col min="13057" max="13057" width="4.42578125" style="19" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="19" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="19"/>
+    <col min="13313" max="13313" width="4.42578125" style="19" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="19" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="19"/>
+    <col min="13569" max="13569" width="4.42578125" style="19" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="19" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="19"/>
+    <col min="13825" max="13825" width="4.42578125" style="19" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="19" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="19"/>
+    <col min="14081" max="14081" width="4.42578125" style="19" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="19" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="19"/>
+    <col min="14337" max="14337" width="4.42578125" style="19" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="19" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="19"/>
+    <col min="14593" max="14593" width="4.42578125" style="19" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="19" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="19"/>
+    <col min="14849" max="14849" width="4.42578125" style="19" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="19" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="19"/>
+    <col min="15105" max="15105" width="4.42578125" style="19" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="19" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="19"/>
+    <col min="15361" max="15361" width="4.42578125" style="19" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="19" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="19"/>
+    <col min="15617" max="15617" width="4.42578125" style="19" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="19" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="19"/>
+    <col min="15873" max="15873" width="4.42578125" style="19" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="19" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="19"/>
+    <col min="16129" max="16129" width="4.42578125" style="19" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="19" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2">
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B2" s="18"/>
     </row>
-    <row r="6" spans="2:2">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="20" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="20" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="20" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="20" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="20" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="11" spans="2:2">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="20"/>
     </row>
-    <row r="12" spans="2:2">
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B12" s="21" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="13" spans="2:2">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="20"/>
     </row>
-    <row r="14" spans="2:2">
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="20"/>
     </row>
-    <row r="18" spans="2:2">
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="22" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F6"/>
   <sheetViews>
-    <sheetView zoomScale="112" zoomScaleNormal="112" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5"/>
+    <sheetView tabSelected="1" zoomScale="112" zoomScaleNormal="112" workbookViewId="0">
+      <selection activeCell="C28" sqref="C28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="20.6640625" customWidth="1"/>
-[...567 lines deleted...]
-    <col min="16130" max="16130" width="16.88671875" customWidth="1"/>
+    <col min="1" max="1" width="20.7109375" customWidth="1"/>
+    <col min="2" max="5" width="28.7109375" customWidth="1"/>
+    <col min="250" max="250" width="23.5703125" customWidth="1"/>
+    <col min="251" max="251" width="14.85546875" customWidth="1"/>
+    <col min="252" max="252" width="17.28515625" customWidth="1"/>
+    <col min="253" max="253" width="14.42578125" customWidth="1"/>
+    <col min="254" max="254" width="17.28515625" customWidth="1"/>
+    <col min="255" max="255" width="14.85546875" customWidth="1"/>
+    <col min="256" max="256" width="17.140625" customWidth="1"/>
+    <col min="257" max="257" width="14.7109375" customWidth="1"/>
+    <col min="258" max="258" width="16.85546875" customWidth="1"/>
+    <col min="506" max="506" width="23.5703125" customWidth="1"/>
+    <col min="507" max="507" width="14.85546875" customWidth="1"/>
+    <col min="508" max="508" width="17.28515625" customWidth="1"/>
+    <col min="509" max="509" width="14.42578125" customWidth="1"/>
+    <col min="510" max="510" width="17.28515625" customWidth="1"/>
+    <col min="511" max="511" width="14.85546875" customWidth="1"/>
+    <col min="512" max="512" width="17.140625" customWidth="1"/>
+    <col min="513" max="513" width="14.7109375" customWidth="1"/>
+    <col min="514" max="514" width="16.85546875" customWidth="1"/>
+    <col min="762" max="762" width="23.5703125" customWidth="1"/>
+    <col min="763" max="763" width="14.85546875" customWidth="1"/>
+    <col min="764" max="764" width="17.28515625" customWidth="1"/>
+    <col min="765" max="765" width="14.42578125" customWidth="1"/>
+    <col min="766" max="766" width="17.28515625" customWidth="1"/>
+    <col min="767" max="767" width="14.85546875" customWidth="1"/>
+    <col min="768" max="768" width="17.140625" customWidth="1"/>
+    <col min="769" max="769" width="14.7109375" customWidth="1"/>
+    <col min="770" max="770" width="16.85546875" customWidth="1"/>
+    <col min="1018" max="1018" width="23.5703125" customWidth="1"/>
+    <col min="1019" max="1019" width="14.85546875" customWidth="1"/>
+    <col min="1020" max="1020" width="17.28515625" customWidth="1"/>
+    <col min="1021" max="1021" width="14.42578125" customWidth="1"/>
+    <col min="1022" max="1022" width="17.28515625" customWidth="1"/>
+    <col min="1023" max="1023" width="14.85546875" customWidth="1"/>
+    <col min="1024" max="1024" width="17.140625" customWidth="1"/>
+    <col min="1025" max="1025" width="14.7109375" customWidth="1"/>
+    <col min="1026" max="1026" width="16.85546875" customWidth="1"/>
+    <col min="1274" max="1274" width="23.5703125" customWidth="1"/>
+    <col min="1275" max="1275" width="14.85546875" customWidth="1"/>
+    <col min="1276" max="1276" width="17.28515625" customWidth="1"/>
+    <col min="1277" max="1277" width="14.42578125" customWidth="1"/>
+    <col min="1278" max="1278" width="17.28515625" customWidth="1"/>
+    <col min="1279" max="1279" width="14.85546875" customWidth="1"/>
+    <col min="1280" max="1280" width="17.140625" customWidth="1"/>
+    <col min="1281" max="1281" width="14.7109375" customWidth="1"/>
+    <col min="1282" max="1282" width="16.85546875" customWidth="1"/>
+    <col min="1530" max="1530" width="23.5703125" customWidth="1"/>
+    <col min="1531" max="1531" width="14.85546875" customWidth="1"/>
+    <col min="1532" max="1532" width="17.28515625" customWidth="1"/>
+    <col min="1533" max="1533" width="14.42578125" customWidth="1"/>
+    <col min="1534" max="1534" width="17.28515625" customWidth="1"/>
+    <col min="1535" max="1535" width="14.85546875" customWidth="1"/>
+    <col min="1536" max="1536" width="17.140625" customWidth="1"/>
+    <col min="1537" max="1537" width="14.7109375" customWidth="1"/>
+    <col min="1538" max="1538" width="16.85546875" customWidth="1"/>
+    <col min="1786" max="1786" width="23.5703125" customWidth="1"/>
+    <col min="1787" max="1787" width="14.85546875" customWidth="1"/>
+    <col min="1788" max="1788" width="17.28515625" customWidth="1"/>
+    <col min="1789" max="1789" width="14.42578125" customWidth="1"/>
+    <col min="1790" max="1790" width="17.28515625" customWidth="1"/>
+    <col min="1791" max="1791" width="14.85546875" customWidth="1"/>
+    <col min="1792" max="1792" width="17.140625" customWidth="1"/>
+    <col min="1793" max="1793" width="14.7109375" customWidth="1"/>
+    <col min="1794" max="1794" width="16.85546875" customWidth="1"/>
+    <col min="2042" max="2042" width="23.5703125" customWidth="1"/>
+    <col min="2043" max="2043" width="14.85546875" customWidth="1"/>
+    <col min="2044" max="2044" width="17.28515625" customWidth="1"/>
+    <col min="2045" max="2045" width="14.42578125" customWidth="1"/>
+    <col min="2046" max="2046" width="17.28515625" customWidth="1"/>
+    <col min="2047" max="2047" width="14.85546875" customWidth="1"/>
+    <col min="2048" max="2048" width="17.140625" customWidth="1"/>
+    <col min="2049" max="2049" width="14.7109375" customWidth="1"/>
+    <col min="2050" max="2050" width="16.85546875" customWidth="1"/>
+    <col min="2298" max="2298" width="23.5703125" customWidth="1"/>
+    <col min="2299" max="2299" width="14.85546875" customWidth="1"/>
+    <col min="2300" max="2300" width="17.28515625" customWidth="1"/>
+    <col min="2301" max="2301" width="14.42578125" customWidth="1"/>
+    <col min="2302" max="2302" width="17.28515625" customWidth="1"/>
+    <col min="2303" max="2303" width="14.85546875" customWidth="1"/>
+    <col min="2304" max="2304" width="17.140625" customWidth="1"/>
+    <col min="2305" max="2305" width="14.7109375" customWidth="1"/>
+    <col min="2306" max="2306" width="16.85546875" customWidth="1"/>
+    <col min="2554" max="2554" width="23.5703125" customWidth="1"/>
+    <col min="2555" max="2555" width="14.85546875" customWidth="1"/>
+    <col min="2556" max="2556" width="17.28515625" customWidth="1"/>
+    <col min="2557" max="2557" width="14.42578125" customWidth="1"/>
+    <col min="2558" max="2558" width="17.28515625" customWidth="1"/>
+    <col min="2559" max="2559" width="14.85546875" customWidth="1"/>
+    <col min="2560" max="2560" width="17.140625" customWidth="1"/>
+    <col min="2561" max="2561" width="14.7109375" customWidth="1"/>
+    <col min="2562" max="2562" width="16.85546875" customWidth="1"/>
+    <col min="2810" max="2810" width="23.5703125" customWidth="1"/>
+    <col min="2811" max="2811" width="14.85546875" customWidth="1"/>
+    <col min="2812" max="2812" width="17.28515625" customWidth="1"/>
+    <col min="2813" max="2813" width="14.42578125" customWidth="1"/>
+    <col min="2814" max="2814" width="17.28515625" customWidth="1"/>
+    <col min="2815" max="2815" width="14.85546875" customWidth="1"/>
+    <col min="2816" max="2816" width="17.140625" customWidth="1"/>
+    <col min="2817" max="2817" width="14.7109375" customWidth="1"/>
+    <col min="2818" max="2818" width="16.85546875" customWidth="1"/>
+    <col min="3066" max="3066" width="23.5703125" customWidth="1"/>
+    <col min="3067" max="3067" width="14.85546875" customWidth="1"/>
+    <col min="3068" max="3068" width="17.28515625" customWidth="1"/>
+    <col min="3069" max="3069" width="14.42578125" customWidth="1"/>
+    <col min="3070" max="3070" width="17.28515625" customWidth="1"/>
+    <col min="3071" max="3071" width="14.85546875" customWidth="1"/>
+    <col min="3072" max="3072" width="17.140625" customWidth="1"/>
+    <col min="3073" max="3073" width="14.7109375" customWidth="1"/>
+    <col min="3074" max="3074" width="16.85546875" customWidth="1"/>
+    <col min="3322" max="3322" width="23.5703125" customWidth="1"/>
+    <col min="3323" max="3323" width="14.85546875" customWidth="1"/>
+    <col min="3324" max="3324" width="17.28515625" customWidth="1"/>
+    <col min="3325" max="3325" width="14.42578125" customWidth="1"/>
+    <col min="3326" max="3326" width="17.28515625" customWidth="1"/>
+    <col min="3327" max="3327" width="14.85546875" customWidth="1"/>
+    <col min="3328" max="3328" width="17.140625" customWidth="1"/>
+    <col min="3329" max="3329" width="14.7109375" customWidth="1"/>
+    <col min="3330" max="3330" width="16.85546875" customWidth="1"/>
+    <col min="3578" max="3578" width="23.5703125" customWidth="1"/>
+    <col min="3579" max="3579" width="14.85546875" customWidth="1"/>
+    <col min="3580" max="3580" width="17.28515625" customWidth="1"/>
+    <col min="3581" max="3581" width="14.42578125" customWidth="1"/>
+    <col min="3582" max="3582" width="17.28515625" customWidth="1"/>
+    <col min="3583" max="3583" width="14.85546875" customWidth="1"/>
+    <col min="3584" max="3584" width="17.140625" customWidth="1"/>
+    <col min="3585" max="3585" width="14.7109375" customWidth="1"/>
+    <col min="3586" max="3586" width="16.85546875" customWidth="1"/>
+    <col min="3834" max="3834" width="23.5703125" customWidth="1"/>
+    <col min="3835" max="3835" width="14.85546875" customWidth="1"/>
+    <col min="3836" max="3836" width="17.28515625" customWidth="1"/>
+    <col min="3837" max="3837" width="14.42578125" customWidth="1"/>
+    <col min="3838" max="3838" width="17.28515625" customWidth="1"/>
+    <col min="3839" max="3839" width="14.85546875" customWidth="1"/>
+    <col min="3840" max="3840" width="17.140625" customWidth="1"/>
+    <col min="3841" max="3841" width="14.7109375" customWidth="1"/>
+    <col min="3842" max="3842" width="16.85546875" customWidth="1"/>
+    <col min="4090" max="4090" width="23.5703125" customWidth="1"/>
+    <col min="4091" max="4091" width="14.85546875" customWidth="1"/>
+    <col min="4092" max="4092" width="17.28515625" customWidth="1"/>
+    <col min="4093" max="4093" width="14.42578125" customWidth="1"/>
+    <col min="4094" max="4094" width="17.28515625" customWidth="1"/>
+    <col min="4095" max="4095" width="14.85546875" customWidth="1"/>
+    <col min="4096" max="4096" width="17.140625" customWidth="1"/>
+    <col min="4097" max="4097" width="14.7109375" customWidth="1"/>
+    <col min="4098" max="4098" width="16.85546875" customWidth="1"/>
+    <col min="4346" max="4346" width="23.5703125" customWidth="1"/>
+    <col min="4347" max="4347" width="14.85546875" customWidth="1"/>
+    <col min="4348" max="4348" width="17.28515625" customWidth="1"/>
+    <col min="4349" max="4349" width="14.42578125" customWidth="1"/>
+    <col min="4350" max="4350" width="17.28515625" customWidth="1"/>
+    <col min="4351" max="4351" width="14.85546875" customWidth="1"/>
+    <col min="4352" max="4352" width="17.140625" customWidth="1"/>
+    <col min="4353" max="4353" width="14.7109375" customWidth="1"/>
+    <col min="4354" max="4354" width="16.85546875" customWidth="1"/>
+    <col min="4602" max="4602" width="23.5703125" customWidth="1"/>
+    <col min="4603" max="4603" width="14.85546875" customWidth="1"/>
+    <col min="4604" max="4604" width="17.28515625" customWidth="1"/>
+    <col min="4605" max="4605" width="14.42578125" customWidth="1"/>
+    <col min="4606" max="4606" width="17.28515625" customWidth="1"/>
+    <col min="4607" max="4607" width="14.85546875" customWidth="1"/>
+    <col min="4608" max="4608" width="17.140625" customWidth="1"/>
+    <col min="4609" max="4609" width="14.7109375" customWidth="1"/>
+    <col min="4610" max="4610" width="16.85546875" customWidth="1"/>
+    <col min="4858" max="4858" width="23.5703125" customWidth="1"/>
+    <col min="4859" max="4859" width="14.85546875" customWidth="1"/>
+    <col min="4860" max="4860" width="17.28515625" customWidth="1"/>
+    <col min="4861" max="4861" width="14.42578125" customWidth="1"/>
+    <col min="4862" max="4862" width="17.28515625" customWidth="1"/>
+    <col min="4863" max="4863" width="14.85546875" customWidth="1"/>
+    <col min="4864" max="4864" width="17.140625" customWidth="1"/>
+    <col min="4865" max="4865" width="14.7109375" customWidth="1"/>
+    <col min="4866" max="4866" width="16.85546875" customWidth="1"/>
+    <col min="5114" max="5114" width="23.5703125" customWidth="1"/>
+    <col min="5115" max="5115" width="14.85546875" customWidth="1"/>
+    <col min="5116" max="5116" width="17.28515625" customWidth="1"/>
+    <col min="5117" max="5117" width="14.42578125" customWidth="1"/>
+    <col min="5118" max="5118" width="17.28515625" customWidth="1"/>
+    <col min="5119" max="5119" width="14.85546875" customWidth="1"/>
+    <col min="5120" max="5120" width="17.140625" customWidth="1"/>
+    <col min="5121" max="5121" width="14.7109375" customWidth="1"/>
+    <col min="5122" max="5122" width="16.85546875" customWidth="1"/>
+    <col min="5370" max="5370" width="23.5703125" customWidth="1"/>
+    <col min="5371" max="5371" width="14.85546875" customWidth="1"/>
+    <col min="5372" max="5372" width="17.28515625" customWidth="1"/>
+    <col min="5373" max="5373" width="14.42578125" customWidth="1"/>
+    <col min="5374" max="5374" width="17.28515625" customWidth="1"/>
+    <col min="5375" max="5375" width="14.85546875" customWidth="1"/>
+    <col min="5376" max="5376" width="17.140625" customWidth="1"/>
+    <col min="5377" max="5377" width="14.7109375" customWidth="1"/>
+    <col min="5378" max="5378" width="16.85546875" customWidth="1"/>
+    <col min="5626" max="5626" width="23.5703125" customWidth="1"/>
+    <col min="5627" max="5627" width="14.85546875" customWidth="1"/>
+    <col min="5628" max="5628" width="17.28515625" customWidth="1"/>
+    <col min="5629" max="5629" width="14.42578125" customWidth="1"/>
+    <col min="5630" max="5630" width="17.28515625" customWidth="1"/>
+    <col min="5631" max="5631" width="14.85546875" customWidth="1"/>
+    <col min="5632" max="5632" width="17.140625" customWidth="1"/>
+    <col min="5633" max="5633" width="14.7109375" customWidth="1"/>
+    <col min="5634" max="5634" width="16.85546875" customWidth="1"/>
+    <col min="5882" max="5882" width="23.5703125" customWidth="1"/>
+    <col min="5883" max="5883" width="14.85546875" customWidth="1"/>
+    <col min="5884" max="5884" width="17.28515625" customWidth="1"/>
+    <col min="5885" max="5885" width="14.42578125" customWidth="1"/>
+    <col min="5886" max="5886" width="17.28515625" customWidth="1"/>
+    <col min="5887" max="5887" width="14.85546875" customWidth="1"/>
+    <col min="5888" max="5888" width="17.140625" customWidth="1"/>
+    <col min="5889" max="5889" width="14.7109375" customWidth="1"/>
+    <col min="5890" max="5890" width="16.85546875" customWidth="1"/>
+    <col min="6138" max="6138" width="23.5703125" customWidth="1"/>
+    <col min="6139" max="6139" width="14.85546875" customWidth="1"/>
+    <col min="6140" max="6140" width="17.28515625" customWidth="1"/>
+    <col min="6141" max="6141" width="14.42578125" customWidth="1"/>
+    <col min="6142" max="6142" width="17.28515625" customWidth="1"/>
+    <col min="6143" max="6143" width="14.85546875" customWidth="1"/>
+    <col min="6144" max="6144" width="17.140625" customWidth="1"/>
+    <col min="6145" max="6145" width="14.7109375" customWidth="1"/>
+    <col min="6146" max="6146" width="16.85546875" customWidth="1"/>
+    <col min="6394" max="6394" width="23.5703125" customWidth="1"/>
+    <col min="6395" max="6395" width="14.85546875" customWidth="1"/>
+    <col min="6396" max="6396" width="17.28515625" customWidth="1"/>
+    <col min="6397" max="6397" width="14.42578125" customWidth="1"/>
+    <col min="6398" max="6398" width="17.28515625" customWidth="1"/>
+    <col min="6399" max="6399" width="14.85546875" customWidth="1"/>
+    <col min="6400" max="6400" width="17.140625" customWidth="1"/>
+    <col min="6401" max="6401" width="14.7109375" customWidth="1"/>
+    <col min="6402" max="6402" width="16.85546875" customWidth="1"/>
+    <col min="6650" max="6650" width="23.5703125" customWidth="1"/>
+    <col min="6651" max="6651" width="14.85546875" customWidth="1"/>
+    <col min="6652" max="6652" width="17.28515625" customWidth="1"/>
+    <col min="6653" max="6653" width="14.42578125" customWidth="1"/>
+    <col min="6654" max="6654" width="17.28515625" customWidth="1"/>
+    <col min="6655" max="6655" width="14.85546875" customWidth="1"/>
+    <col min="6656" max="6656" width="17.140625" customWidth="1"/>
+    <col min="6657" max="6657" width="14.7109375" customWidth="1"/>
+    <col min="6658" max="6658" width="16.85546875" customWidth="1"/>
+    <col min="6906" max="6906" width="23.5703125" customWidth="1"/>
+    <col min="6907" max="6907" width="14.85546875" customWidth="1"/>
+    <col min="6908" max="6908" width="17.28515625" customWidth="1"/>
+    <col min="6909" max="6909" width="14.42578125" customWidth="1"/>
+    <col min="6910" max="6910" width="17.28515625" customWidth="1"/>
+    <col min="6911" max="6911" width="14.85546875" customWidth="1"/>
+    <col min="6912" max="6912" width="17.140625" customWidth="1"/>
+    <col min="6913" max="6913" width="14.7109375" customWidth="1"/>
+    <col min="6914" max="6914" width="16.85546875" customWidth="1"/>
+    <col min="7162" max="7162" width="23.5703125" customWidth="1"/>
+    <col min="7163" max="7163" width="14.85546875" customWidth="1"/>
+    <col min="7164" max="7164" width="17.28515625" customWidth="1"/>
+    <col min="7165" max="7165" width="14.42578125" customWidth="1"/>
+    <col min="7166" max="7166" width="17.28515625" customWidth="1"/>
+    <col min="7167" max="7167" width="14.85546875" customWidth="1"/>
+    <col min="7168" max="7168" width="17.140625" customWidth="1"/>
+    <col min="7169" max="7169" width="14.7109375" customWidth="1"/>
+    <col min="7170" max="7170" width="16.85546875" customWidth="1"/>
+    <col min="7418" max="7418" width="23.5703125" customWidth="1"/>
+    <col min="7419" max="7419" width="14.85546875" customWidth="1"/>
+    <col min="7420" max="7420" width="17.28515625" customWidth="1"/>
+    <col min="7421" max="7421" width="14.42578125" customWidth="1"/>
+    <col min="7422" max="7422" width="17.28515625" customWidth="1"/>
+    <col min="7423" max="7423" width="14.85546875" customWidth="1"/>
+    <col min="7424" max="7424" width="17.140625" customWidth="1"/>
+    <col min="7425" max="7425" width="14.7109375" customWidth="1"/>
+    <col min="7426" max="7426" width="16.85546875" customWidth="1"/>
+    <col min="7674" max="7674" width="23.5703125" customWidth="1"/>
+    <col min="7675" max="7675" width="14.85546875" customWidth="1"/>
+    <col min="7676" max="7676" width="17.28515625" customWidth="1"/>
+    <col min="7677" max="7677" width="14.42578125" customWidth="1"/>
+    <col min="7678" max="7678" width="17.28515625" customWidth="1"/>
+    <col min="7679" max="7679" width="14.85546875" customWidth="1"/>
+    <col min="7680" max="7680" width="17.140625" customWidth="1"/>
+    <col min="7681" max="7681" width="14.7109375" customWidth="1"/>
+    <col min="7682" max="7682" width="16.85546875" customWidth="1"/>
+    <col min="7930" max="7930" width="23.5703125" customWidth="1"/>
+    <col min="7931" max="7931" width="14.85546875" customWidth="1"/>
+    <col min="7932" max="7932" width="17.28515625" customWidth="1"/>
+    <col min="7933" max="7933" width="14.42578125" customWidth="1"/>
+    <col min="7934" max="7934" width="17.28515625" customWidth="1"/>
+    <col min="7935" max="7935" width="14.85546875" customWidth="1"/>
+    <col min="7936" max="7936" width="17.140625" customWidth="1"/>
+    <col min="7937" max="7937" width="14.7109375" customWidth="1"/>
+    <col min="7938" max="7938" width="16.85546875" customWidth="1"/>
+    <col min="8186" max="8186" width="23.5703125" customWidth="1"/>
+    <col min="8187" max="8187" width="14.85546875" customWidth="1"/>
+    <col min="8188" max="8188" width="17.28515625" customWidth="1"/>
+    <col min="8189" max="8189" width="14.42578125" customWidth="1"/>
+    <col min="8190" max="8190" width="17.28515625" customWidth="1"/>
+    <col min="8191" max="8191" width="14.85546875" customWidth="1"/>
+    <col min="8192" max="8192" width="17.140625" customWidth="1"/>
+    <col min="8193" max="8193" width="14.7109375" customWidth="1"/>
+    <col min="8194" max="8194" width="16.85546875" customWidth="1"/>
+    <col min="8442" max="8442" width="23.5703125" customWidth="1"/>
+    <col min="8443" max="8443" width="14.85546875" customWidth="1"/>
+    <col min="8444" max="8444" width="17.28515625" customWidth="1"/>
+    <col min="8445" max="8445" width="14.42578125" customWidth="1"/>
+    <col min="8446" max="8446" width="17.28515625" customWidth="1"/>
+    <col min="8447" max="8447" width="14.85546875" customWidth="1"/>
+    <col min="8448" max="8448" width="17.140625" customWidth="1"/>
+    <col min="8449" max="8449" width="14.7109375" customWidth="1"/>
+    <col min="8450" max="8450" width="16.85546875" customWidth="1"/>
+    <col min="8698" max="8698" width="23.5703125" customWidth="1"/>
+    <col min="8699" max="8699" width="14.85546875" customWidth="1"/>
+    <col min="8700" max="8700" width="17.28515625" customWidth="1"/>
+    <col min="8701" max="8701" width="14.42578125" customWidth="1"/>
+    <col min="8702" max="8702" width="17.28515625" customWidth="1"/>
+    <col min="8703" max="8703" width="14.85546875" customWidth="1"/>
+    <col min="8704" max="8704" width="17.140625" customWidth="1"/>
+    <col min="8705" max="8705" width="14.7109375" customWidth="1"/>
+    <col min="8706" max="8706" width="16.85546875" customWidth="1"/>
+    <col min="8954" max="8954" width="23.5703125" customWidth="1"/>
+    <col min="8955" max="8955" width="14.85546875" customWidth="1"/>
+    <col min="8956" max="8956" width="17.28515625" customWidth="1"/>
+    <col min="8957" max="8957" width="14.42578125" customWidth="1"/>
+    <col min="8958" max="8958" width="17.28515625" customWidth="1"/>
+    <col min="8959" max="8959" width="14.85546875" customWidth="1"/>
+    <col min="8960" max="8960" width="17.140625" customWidth="1"/>
+    <col min="8961" max="8961" width="14.7109375" customWidth="1"/>
+    <col min="8962" max="8962" width="16.85546875" customWidth="1"/>
+    <col min="9210" max="9210" width="23.5703125" customWidth="1"/>
+    <col min="9211" max="9211" width="14.85546875" customWidth="1"/>
+    <col min="9212" max="9212" width="17.28515625" customWidth="1"/>
+    <col min="9213" max="9213" width="14.42578125" customWidth="1"/>
+    <col min="9214" max="9214" width="17.28515625" customWidth="1"/>
+    <col min="9215" max="9215" width="14.85546875" customWidth="1"/>
+    <col min="9216" max="9216" width="17.140625" customWidth="1"/>
+    <col min="9217" max="9217" width="14.7109375" customWidth="1"/>
+    <col min="9218" max="9218" width="16.85546875" customWidth="1"/>
+    <col min="9466" max="9466" width="23.5703125" customWidth="1"/>
+    <col min="9467" max="9467" width="14.85546875" customWidth="1"/>
+    <col min="9468" max="9468" width="17.28515625" customWidth="1"/>
+    <col min="9469" max="9469" width="14.42578125" customWidth="1"/>
+    <col min="9470" max="9470" width="17.28515625" customWidth="1"/>
+    <col min="9471" max="9471" width="14.85546875" customWidth="1"/>
+    <col min="9472" max="9472" width="17.140625" customWidth="1"/>
+    <col min="9473" max="9473" width="14.7109375" customWidth="1"/>
+    <col min="9474" max="9474" width="16.85546875" customWidth="1"/>
+    <col min="9722" max="9722" width="23.5703125" customWidth="1"/>
+    <col min="9723" max="9723" width="14.85546875" customWidth="1"/>
+    <col min="9724" max="9724" width="17.28515625" customWidth="1"/>
+    <col min="9725" max="9725" width="14.42578125" customWidth="1"/>
+    <col min="9726" max="9726" width="17.28515625" customWidth="1"/>
+    <col min="9727" max="9727" width="14.85546875" customWidth="1"/>
+    <col min="9728" max="9728" width="17.140625" customWidth="1"/>
+    <col min="9729" max="9729" width="14.7109375" customWidth="1"/>
+    <col min="9730" max="9730" width="16.85546875" customWidth="1"/>
+    <col min="9978" max="9978" width="23.5703125" customWidth="1"/>
+    <col min="9979" max="9979" width="14.85546875" customWidth="1"/>
+    <col min="9980" max="9980" width="17.28515625" customWidth="1"/>
+    <col min="9981" max="9981" width="14.42578125" customWidth="1"/>
+    <col min="9982" max="9982" width="17.28515625" customWidth="1"/>
+    <col min="9983" max="9983" width="14.85546875" customWidth="1"/>
+    <col min="9984" max="9984" width="17.140625" customWidth="1"/>
+    <col min="9985" max="9985" width="14.7109375" customWidth="1"/>
+    <col min="9986" max="9986" width="16.85546875" customWidth="1"/>
+    <col min="10234" max="10234" width="23.5703125" customWidth="1"/>
+    <col min="10235" max="10235" width="14.85546875" customWidth="1"/>
+    <col min="10236" max="10236" width="17.28515625" customWidth="1"/>
+    <col min="10237" max="10237" width="14.42578125" customWidth="1"/>
+    <col min="10238" max="10238" width="17.28515625" customWidth="1"/>
+    <col min="10239" max="10239" width="14.85546875" customWidth="1"/>
+    <col min="10240" max="10240" width="17.140625" customWidth="1"/>
+    <col min="10241" max="10241" width="14.7109375" customWidth="1"/>
+    <col min="10242" max="10242" width="16.85546875" customWidth="1"/>
+    <col min="10490" max="10490" width="23.5703125" customWidth="1"/>
+    <col min="10491" max="10491" width="14.85546875" customWidth="1"/>
+    <col min="10492" max="10492" width="17.28515625" customWidth="1"/>
+    <col min="10493" max="10493" width="14.42578125" customWidth="1"/>
+    <col min="10494" max="10494" width="17.28515625" customWidth="1"/>
+    <col min="10495" max="10495" width="14.85546875" customWidth="1"/>
+    <col min="10496" max="10496" width="17.140625" customWidth="1"/>
+    <col min="10497" max="10497" width="14.7109375" customWidth="1"/>
+    <col min="10498" max="10498" width="16.85546875" customWidth="1"/>
+    <col min="10746" max="10746" width="23.5703125" customWidth="1"/>
+    <col min="10747" max="10747" width="14.85546875" customWidth="1"/>
+    <col min="10748" max="10748" width="17.28515625" customWidth="1"/>
+    <col min="10749" max="10749" width="14.42578125" customWidth="1"/>
+    <col min="10750" max="10750" width="17.28515625" customWidth="1"/>
+    <col min="10751" max="10751" width="14.85546875" customWidth="1"/>
+    <col min="10752" max="10752" width="17.140625" customWidth="1"/>
+    <col min="10753" max="10753" width="14.7109375" customWidth="1"/>
+    <col min="10754" max="10754" width="16.85546875" customWidth="1"/>
+    <col min="11002" max="11002" width="23.5703125" customWidth="1"/>
+    <col min="11003" max="11003" width="14.85546875" customWidth="1"/>
+    <col min="11004" max="11004" width="17.28515625" customWidth="1"/>
+    <col min="11005" max="11005" width="14.42578125" customWidth="1"/>
+    <col min="11006" max="11006" width="17.28515625" customWidth="1"/>
+    <col min="11007" max="11007" width="14.85546875" customWidth="1"/>
+    <col min="11008" max="11008" width="17.140625" customWidth="1"/>
+    <col min="11009" max="11009" width="14.7109375" customWidth="1"/>
+    <col min="11010" max="11010" width="16.85546875" customWidth="1"/>
+    <col min="11258" max="11258" width="23.5703125" customWidth="1"/>
+    <col min="11259" max="11259" width="14.85546875" customWidth="1"/>
+    <col min="11260" max="11260" width="17.28515625" customWidth="1"/>
+    <col min="11261" max="11261" width="14.42578125" customWidth="1"/>
+    <col min="11262" max="11262" width="17.28515625" customWidth="1"/>
+    <col min="11263" max="11263" width="14.85546875" customWidth="1"/>
+    <col min="11264" max="11264" width="17.140625" customWidth="1"/>
+    <col min="11265" max="11265" width="14.7109375" customWidth="1"/>
+    <col min="11266" max="11266" width="16.85546875" customWidth="1"/>
+    <col min="11514" max="11514" width="23.5703125" customWidth="1"/>
+    <col min="11515" max="11515" width="14.85546875" customWidth="1"/>
+    <col min="11516" max="11516" width="17.28515625" customWidth="1"/>
+    <col min="11517" max="11517" width="14.42578125" customWidth="1"/>
+    <col min="11518" max="11518" width="17.28515625" customWidth="1"/>
+    <col min="11519" max="11519" width="14.85546875" customWidth="1"/>
+    <col min="11520" max="11520" width="17.140625" customWidth="1"/>
+    <col min="11521" max="11521" width="14.7109375" customWidth="1"/>
+    <col min="11522" max="11522" width="16.85546875" customWidth="1"/>
+    <col min="11770" max="11770" width="23.5703125" customWidth="1"/>
+    <col min="11771" max="11771" width="14.85546875" customWidth="1"/>
+    <col min="11772" max="11772" width="17.28515625" customWidth="1"/>
+    <col min="11773" max="11773" width="14.42578125" customWidth="1"/>
+    <col min="11774" max="11774" width="17.28515625" customWidth="1"/>
+    <col min="11775" max="11775" width="14.85546875" customWidth="1"/>
+    <col min="11776" max="11776" width="17.140625" customWidth="1"/>
+    <col min="11777" max="11777" width="14.7109375" customWidth="1"/>
+    <col min="11778" max="11778" width="16.85546875" customWidth="1"/>
+    <col min="12026" max="12026" width="23.5703125" customWidth="1"/>
+    <col min="12027" max="12027" width="14.85546875" customWidth="1"/>
+    <col min="12028" max="12028" width="17.28515625" customWidth="1"/>
+    <col min="12029" max="12029" width="14.42578125" customWidth="1"/>
+    <col min="12030" max="12030" width="17.28515625" customWidth="1"/>
+    <col min="12031" max="12031" width="14.85546875" customWidth="1"/>
+    <col min="12032" max="12032" width="17.140625" customWidth="1"/>
+    <col min="12033" max="12033" width="14.7109375" customWidth="1"/>
+    <col min="12034" max="12034" width="16.85546875" customWidth="1"/>
+    <col min="12282" max="12282" width="23.5703125" customWidth="1"/>
+    <col min="12283" max="12283" width="14.85546875" customWidth="1"/>
+    <col min="12284" max="12284" width="17.28515625" customWidth="1"/>
+    <col min="12285" max="12285" width="14.42578125" customWidth="1"/>
+    <col min="12286" max="12286" width="17.28515625" customWidth="1"/>
+    <col min="12287" max="12287" width="14.85546875" customWidth="1"/>
+    <col min="12288" max="12288" width="17.140625" customWidth="1"/>
+    <col min="12289" max="12289" width="14.7109375" customWidth="1"/>
+    <col min="12290" max="12290" width="16.85546875" customWidth="1"/>
+    <col min="12538" max="12538" width="23.5703125" customWidth="1"/>
+    <col min="12539" max="12539" width="14.85546875" customWidth="1"/>
+    <col min="12540" max="12540" width="17.28515625" customWidth="1"/>
+    <col min="12541" max="12541" width="14.42578125" customWidth="1"/>
+    <col min="12542" max="12542" width="17.28515625" customWidth="1"/>
+    <col min="12543" max="12543" width="14.85546875" customWidth="1"/>
+    <col min="12544" max="12544" width="17.140625" customWidth="1"/>
+    <col min="12545" max="12545" width="14.7109375" customWidth="1"/>
+    <col min="12546" max="12546" width="16.85546875" customWidth="1"/>
+    <col min="12794" max="12794" width="23.5703125" customWidth="1"/>
+    <col min="12795" max="12795" width="14.85546875" customWidth="1"/>
+    <col min="12796" max="12796" width="17.28515625" customWidth="1"/>
+    <col min="12797" max="12797" width="14.42578125" customWidth="1"/>
+    <col min="12798" max="12798" width="17.28515625" customWidth="1"/>
+    <col min="12799" max="12799" width="14.85546875" customWidth="1"/>
+    <col min="12800" max="12800" width="17.140625" customWidth="1"/>
+    <col min="12801" max="12801" width="14.7109375" customWidth="1"/>
+    <col min="12802" max="12802" width="16.85546875" customWidth="1"/>
+    <col min="13050" max="13050" width="23.5703125" customWidth="1"/>
+    <col min="13051" max="13051" width="14.85546875" customWidth="1"/>
+    <col min="13052" max="13052" width="17.28515625" customWidth="1"/>
+    <col min="13053" max="13053" width="14.42578125" customWidth="1"/>
+    <col min="13054" max="13054" width="17.28515625" customWidth="1"/>
+    <col min="13055" max="13055" width="14.85546875" customWidth="1"/>
+    <col min="13056" max="13056" width="17.140625" customWidth="1"/>
+    <col min="13057" max="13057" width="14.7109375" customWidth="1"/>
+    <col min="13058" max="13058" width="16.85546875" customWidth="1"/>
+    <col min="13306" max="13306" width="23.5703125" customWidth="1"/>
+    <col min="13307" max="13307" width="14.85546875" customWidth="1"/>
+    <col min="13308" max="13308" width="17.28515625" customWidth="1"/>
+    <col min="13309" max="13309" width="14.42578125" customWidth="1"/>
+    <col min="13310" max="13310" width="17.28515625" customWidth="1"/>
+    <col min="13311" max="13311" width="14.85546875" customWidth="1"/>
+    <col min="13312" max="13312" width="17.140625" customWidth="1"/>
+    <col min="13313" max="13313" width="14.7109375" customWidth="1"/>
+    <col min="13314" max="13314" width="16.85546875" customWidth="1"/>
+    <col min="13562" max="13562" width="23.5703125" customWidth="1"/>
+    <col min="13563" max="13563" width="14.85546875" customWidth="1"/>
+    <col min="13564" max="13564" width="17.28515625" customWidth="1"/>
+    <col min="13565" max="13565" width="14.42578125" customWidth="1"/>
+    <col min="13566" max="13566" width="17.28515625" customWidth="1"/>
+    <col min="13567" max="13567" width="14.85546875" customWidth="1"/>
+    <col min="13568" max="13568" width="17.140625" customWidth="1"/>
+    <col min="13569" max="13569" width="14.7109375" customWidth="1"/>
+    <col min="13570" max="13570" width="16.85546875" customWidth="1"/>
+    <col min="13818" max="13818" width="23.5703125" customWidth="1"/>
+    <col min="13819" max="13819" width="14.85546875" customWidth="1"/>
+    <col min="13820" max="13820" width="17.28515625" customWidth="1"/>
+    <col min="13821" max="13821" width="14.42578125" customWidth="1"/>
+    <col min="13822" max="13822" width="17.28515625" customWidth="1"/>
+    <col min="13823" max="13823" width="14.85546875" customWidth="1"/>
+    <col min="13824" max="13824" width="17.140625" customWidth="1"/>
+    <col min="13825" max="13825" width="14.7109375" customWidth="1"/>
+    <col min="13826" max="13826" width="16.85546875" customWidth="1"/>
+    <col min="14074" max="14074" width="23.5703125" customWidth="1"/>
+    <col min="14075" max="14075" width="14.85546875" customWidth="1"/>
+    <col min="14076" max="14076" width="17.28515625" customWidth="1"/>
+    <col min="14077" max="14077" width="14.42578125" customWidth="1"/>
+    <col min="14078" max="14078" width="17.28515625" customWidth="1"/>
+    <col min="14079" max="14079" width="14.85546875" customWidth="1"/>
+    <col min="14080" max="14080" width="17.140625" customWidth="1"/>
+    <col min="14081" max="14081" width="14.7109375" customWidth="1"/>
+    <col min="14082" max="14082" width="16.85546875" customWidth="1"/>
+    <col min="14330" max="14330" width="23.5703125" customWidth="1"/>
+    <col min="14331" max="14331" width="14.85546875" customWidth="1"/>
+    <col min="14332" max="14332" width="17.28515625" customWidth="1"/>
+    <col min="14333" max="14333" width="14.42578125" customWidth="1"/>
+    <col min="14334" max="14334" width="17.28515625" customWidth="1"/>
+    <col min="14335" max="14335" width="14.85546875" customWidth="1"/>
+    <col min="14336" max="14336" width="17.140625" customWidth="1"/>
+    <col min="14337" max="14337" width="14.7109375" customWidth="1"/>
+    <col min="14338" max="14338" width="16.85546875" customWidth="1"/>
+    <col min="14586" max="14586" width="23.5703125" customWidth="1"/>
+    <col min="14587" max="14587" width="14.85546875" customWidth="1"/>
+    <col min="14588" max="14588" width="17.28515625" customWidth="1"/>
+    <col min="14589" max="14589" width="14.42578125" customWidth="1"/>
+    <col min="14590" max="14590" width="17.28515625" customWidth="1"/>
+    <col min="14591" max="14591" width="14.85546875" customWidth="1"/>
+    <col min="14592" max="14592" width="17.140625" customWidth="1"/>
+    <col min="14593" max="14593" width="14.7109375" customWidth="1"/>
+    <col min="14594" max="14594" width="16.85546875" customWidth="1"/>
+    <col min="14842" max="14842" width="23.5703125" customWidth="1"/>
+    <col min="14843" max="14843" width="14.85546875" customWidth="1"/>
+    <col min="14844" max="14844" width="17.28515625" customWidth="1"/>
+    <col min="14845" max="14845" width="14.42578125" customWidth="1"/>
+    <col min="14846" max="14846" width="17.28515625" customWidth="1"/>
+    <col min="14847" max="14847" width="14.85546875" customWidth="1"/>
+    <col min="14848" max="14848" width="17.140625" customWidth="1"/>
+    <col min="14849" max="14849" width="14.7109375" customWidth="1"/>
+    <col min="14850" max="14850" width="16.85546875" customWidth="1"/>
+    <col min="15098" max="15098" width="23.5703125" customWidth="1"/>
+    <col min="15099" max="15099" width="14.85546875" customWidth="1"/>
+    <col min="15100" max="15100" width="17.28515625" customWidth="1"/>
+    <col min="15101" max="15101" width="14.42578125" customWidth="1"/>
+    <col min="15102" max="15102" width="17.28515625" customWidth="1"/>
+    <col min="15103" max="15103" width="14.85546875" customWidth="1"/>
+    <col min="15104" max="15104" width="17.140625" customWidth="1"/>
+    <col min="15105" max="15105" width="14.7109375" customWidth="1"/>
+    <col min="15106" max="15106" width="16.85546875" customWidth="1"/>
+    <col min="15354" max="15354" width="23.5703125" customWidth="1"/>
+    <col min="15355" max="15355" width="14.85546875" customWidth="1"/>
+    <col min="15356" max="15356" width="17.28515625" customWidth="1"/>
+    <col min="15357" max="15357" width="14.42578125" customWidth="1"/>
+    <col min="15358" max="15358" width="17.28515625" customWidth="1"/>
+    <col min="15359" max="15359" width="14.85546875" customWidth="1"/>
+    <col min="15360" max="15360" width="17.140625" customWidth="1"/>
+    <col min="15361" max="15361" width="14.7109375" customWidth="1"/>
+    <col min="15362" max="15362" width="16.85546875" customWidth="1"/>
+    <col min="15610" max="15610" width="23.5703125" customWidth="1"/>
+    <col min="15611" max="15611" width="14.85546875" customWidth="1"/>
+    <col min="15612" max="15612" width="17.28515625" customWidth="1"/>
+    <col min="15613" max="15613" width="14.42578125" customWidth="1"/>
+    <col min="15614" max="15614" width="17.28515625" customWidth="1"/>
+    <col min="15615" max="15615" width="14.85546875" customWidth="1"/>
+    <col min="15616" max="15616" width="17.140625" customWidth="1"/>
+    <col min="15617" max="15617" width="14.7109375" customWidth="1"/>
+    <col min="15618" max="15618" width="16.85546875" customWidth="1"/>
+    <col min="15866" max="15866" width="23.5703125" customWidth="1"/>
+    <col min="15867" max="15867" width="14.85546875" customWidth="1"/>
+    <col min="15868" max="15868" width="17.28515625" customWidth="1"/>
+    <col min="15869" max="15869" width="14.42578125" customWidth="1"/>
+    <col min="15870" max="15870" width="17.28515625" customWidth="1"/>
+    <col min="15871" max="15871" width="14.85546875" customWidth="1"/>
+    <col min="15872" max="15872" width="17.140625" customWidth="1"/>
+    <col min="15873" max="15873" width="14.7109375" customWidth="1"/>
+    <col min="15874" max="15874" width="16.85546875" customWidth="1"/>
+    <col min="16122" max="16122" width="23.5703125" customWidth="1"/>
+    <col min="16123" max="16123" width="14.85546875" customWidth="1"/>
+    <col min="16124" max="16124" width="17.28515625" customWidth="1"/>
+    <col min="16125" max="16125" width="14.42578125" customWidth="1"/>
+    <col min="16126" max="16126" width="17.28515625" customWidth="1"/>
+    <col min="16127" max="16127" width="14.85546875" customWidth="1"/>
+    <col min="16128" max="16128" width="17.140625" customWidth="1"/>
+    <col min="16129" max="16129" width="14.7109375" customWidth="1"/>
+    <col min="16130" max="16130" width="16.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="15.75" customHeight="1">
-      <c r="A1" s="40" t="s">
+    <row r="1" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="42" t="s">
         <v>44</v>
       </c>
-      <c r="B1" s="40"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:6" ht="15.75" customHeight="1">
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+    </row>
+    <row r="2" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="24"/>
       <c r="B2" s="24"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
     </row>
-    <row r="3" spans="1:6" s="19" customFormat="1" ht="46.95" customHeight="1">
-[...1 lines deleted...]
-      <c r="B3" s="30" t="s">
+    <row r="3" spans="1:6" s="19" customFormat="1" ht="46.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="32"/>
+      <c r="B3" s="28" t="s">
         <v>45</v>
       </c>
-      <c r="C3" s="30" t="s">
+      <c r="C3" s="28" t="s">
         <v>46</v>
       </c>
-      <c r="D3" s="31" t="s">
+      <c r="D3" s="29" t="s">
         <v>47</v>
       </c>
-      <c r="E3" s="32" t="s">
+      <c r="E3" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="F3" s="34"/>
-[...5 lines deleted...]
-      <c r="B4" s="29">
+      <c r="F3" s="31"/>
+    </row>
+    <row r="4" spans="1:6" s="39" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="34" t="s">
+        <v>57</v>
+      </c>
+      <c r="B4" s="35">
         <v>100</v>
       </c>
-      <c r="C4" s="29" t="s">
+      <c r="C4" s="35" t="s">
         <v>50</v>
       </c>
-      <c r="D4" s="28" t="s">
+      <c r="D4" s="36" t="s">
         <v>50</v>
       </c>
-      <c r="E4" s="33">
+      <c r="E4" s="37">
         <v>25</v>
       </c>
-      <c r="F4" s="34"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:6">
+      <c r="F4" s="38"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.2">
       <c r="B5" s="25"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="B6" s="26"/>
       <c r="C6" s="26"/>
       <c r="D6" s="27"/>
       <c r="E6" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
@@ -3180,91 +3215,91 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52B1112-A291-4B1D-8EA9-FB0D848FC085}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B13734-2653-412E-B9C6-FD41B0538B1F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07FA019D-3BDA-4A1F-A37A-FE8A22753F2E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07FA019D-3BDA-4A1F-A37A-FE8A22753F2E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B13734-2653-412E-B9C6-FD41B0538B1F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Метаданные 163502</vt:lpstr>
       <vt:lpstr>Метаданные 163504</vt:lpstr>
       <vt:lpstr>Метаданные 163506</vt:lpstr>
       <vt:lpstr>Метаданные 163508</vt:lpstr>