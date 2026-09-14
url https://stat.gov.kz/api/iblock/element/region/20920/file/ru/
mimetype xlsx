--- v1 (2026-08-23)
+++ v2 (2026-09-14)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\июль 2026\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\август 2026\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="832" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 163502" sheetId="11" r:id="rId1"/>
     <sheet name="Метаданные 163504" sheetId="13" r:id="rId2"/>
     <sheet name="Метаданные 163506" sheetId="15" r:id="rId3"/>
     <sheet name="Метаданные 163508" sheetId="17" r:id="rId4"/>
     <sheet name="Условные обозначения" sheetId="10" r:id="rId5"/>
     <sheet name="Показатели" sheetId="18" r:id="rId6"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="62">
   <si>
     <t>мест</t>
   </si>
   <si>
     <t>коек</t>
   </si>
@@ -199,76 +199,76 @@
   <si>
     <t>Амбулаторно-поликлинические организации, посещений в смену</t>
   </si>
   <si>
     <t>С января 2026 года</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/pavlodar/spreadsheets/?industry=1499&amp;year=2026&amp;name=12859&amp;period</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=</t>
   </si>
   <si>
     <t>Управление статистики строительства и инвестиций</t>
   </si>
   <si>
     <t>Отчет о вводе в эксплуатацию объектов 2-КС (месячная)</t>
   </si>
   <si>
     <t>"Отчет о вводе в эксплуатацию объектов" 2-КС (месячная)</t>
   </si>
   <si>
-    <t>17.08.2026г.</t>
-[...4 lines deleted...]
-  <si>
     <t>Моор Наталья</t>
   </si>
   <si>
     <t>+7 7182533732</t>
   </si>
   <si>
     <t>n.moor@aspire.gov.kz</t>
   </si>
   <si>
     <t>17.09.2026г.</t>
+  </si>
+  <si>
+    <t>Январь-август 2026г.</t>
+  </si>
+  <si>
+    <t>16.10.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -363,50 +363,55 @@
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="8.8000000000000007"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -439,51 +444,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -548,50 +553,53 @@
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4 2" xfId="5"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -891,52 +899,52 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/pavlodar/spreadsheets/?industry=1499&amp;year=2026&amp;name=12859&amp;period" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/pavlodar/spreadsheets/?industry=1499&amp;year=2026&amp;name=12859&amp;period" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/pavlodar/spreadsheets/?industry=1499&amp;year=2026&amp;name=12859&amp;period" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+    <sheetView topLeftCell="A7" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="17" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="17" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -1151,132 +1159,132 @@
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="41" t="s">
         <v>51</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="41" t="s">
         <v>52</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="11" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="M16" s="12"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>61</v>
       </c>
       <c r="M17" s="13"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>53</v>
       </c>
       <c r="M18" s="12"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="M19" s="13"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="14" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="M20" s="12"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="40" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="M21" s="13"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="13"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="12"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="12"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+    <sheetView topLeftCell="A10" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="17" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="17" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -1491,132 +1499,132 @@
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="41" t="s">
         <v>51</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="41" t="s">
         <v>52</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="11" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="M16" s="12"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>61</v>
       </c>
       <c r="M17" s="13"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>53</v>
       </c>
       <c r="M18" s="12"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="M19" s="13"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="14" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="M20" s="12"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="40" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="M21" s="13"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="13"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="12"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="12"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+    <sheetView topLeftCell="A7" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="17" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="17" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -1831,132 +1839,132 @@
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="41" t="s">
         <v>51</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="41" t="s">
         <v>52</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="11" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="M16" s="12"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>61</v>
       </c>
       <c r="M17" s="13"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>53</v>
       </c>
       <c r="M18" s="12"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="M19" s="13"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="14" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="M20" s="12"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="40" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="M21" s="13"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="13"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="12"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="12"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+    <sheetView topLeftCell="A7" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="17" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="17" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -2171,96 +2179,96 @@
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="41" t="s">
         <v>51</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="41" t="s">
         <v>52</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="11" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="M16" s="12"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>61</v>
       </c>
       <c r="M17" s="13"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>53</v>
       </c>
       <c r="M18" s="12"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="M19" s="13"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="14" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="M20" s="12"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="40" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="M21" s="13"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="13"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="12"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="12"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
@@ -2509,51 +2517,51 @@
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="20"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="20"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="22" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="112" zoomScaleNormal="112" workbookViewId="0">
-      <selection activeCell="C28" sqref="C28"/>
+      <selection activeCell="D16" sqref="D16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="5" width="28.7109375" customWidth="1"/>
     <col min="250" max="250" width="23.5703125" customWidth="1"/>
     <col min="251" max="251" width="14.85546875" customWidth="1"/>
     <col min="252" max="252" width="17.28515625" customWidth="1"/>
     <col min="253" max="253" width="14.42578125" customWidth="1"/>
     <col min="254" max="254" width="17.28515625" customWidth="1"/>
     <col min="255" max="255" width="14.85546875" customWidth="1"/>
     <col min="256" max="256" width="17.140625" customWidth="1"/>
     <col min="257" max="257" width="14.7109375" customWidth="1"/>
     <col min="258" max="258" width="16.85546875" customWidth="1"/>
     <col min="506" max="506" width="23.5703125" customWidth="1"/>
     <col min="507" max="507" width="14.85546875" customWidth="1"/>
     <col min="508" max="508" width="17.28515625" customWidth="1"/>
     <col min="509" max="509" width="14.42578125" customWidth="1"/>
     <col min="510" max="510" width="17.28515625" customWidth="1"/>
     <col min="511" max="511" width="14.85546875" customWidth="1"/>
     <col min="512" max="512" width="17.140625" customWidth="1"/>
     <col min="513" max="513" width="14.7109375" customWidth="1"/>
     <col min="514" max="514" width="16.85546875" customWidth="1"/>
     <col min="762" max="762" width="23.5703125" customWidth="1"/>
@@ -3118,54 +3126,54 @@
     </row>
     <row r="2" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="24"/>
       <c r="B2" s="24"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
     </row>
     <row r="3" spans="1:6" s="19" customFormat="1" ht="46.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="32"/>
       <c r="B3" s="28" t="s">
         <v>45</v>
       </c>
       <c r="C3" s="28" t="s">
         <v>46</v>
       </c>
       <c r="D3" s="29" t="s">
         <v>47</v>
       </c>
       <c r="E3" s="30" t="s">
         <v>48</v>
       </c>
       <c r="F3" s="31"/>
     </row>
     <row r="4" spans="1:6" s="39" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="34" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>60</v>
+      </c>
+      <c r="B4" s="43">
+        <v>220</v>
       </c>
       <c r="C4" s="35" t="s">
         <v>50</v>
       </c>
       <c r="D4" s="36" t="s">
         <v>50</v>
       </c>
       <c r="E4" s="37">
         <v>25</v>
       </c>
       <c r="F4" s="38"/>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.2">
       <c r="B5" s="25"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.2">
       <c r="B6" s="26"/>
       <c r="C6" s="26"/>
       <c r="D6" s="27"/>
       <c r="E6" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:E1"/>
   </mergeCells>
@@ -3215,91 +3223,91 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...4 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52B1112-A291-4B1D-8EA9-FB0D848FC085}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07FA019D-3BDA-4A1F-A37A-FE8A22753F2E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B13734-2653-412E-B9C6-FD41B0538B1F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B13734-2653-412E-B9C6-FD41B0538B1F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07FA019D-3BDA-4A1F-A37A-FE8A22753F2E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Метаданные 163502</vt:lpstr>
       <vt:lpstr>Метаданные 163504</vt:lpstr>
       <vt:lpstr>Метаданные 163506</vt:lpstr>
       <vt:lpstr>Метаданные 163508</vt:lpstr>