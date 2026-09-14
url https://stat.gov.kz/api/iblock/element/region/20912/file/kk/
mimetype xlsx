--- v0 (2026-08-23)
+++ v1 (2026-09-14)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\июль 2026\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\август 2026\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="865" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер163206" sheetId="4" r:id="rId1"/>
     <sheet name="Метадеректер163213" sheetId="5" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="6" r:id="rId3"/>
     <sheet name="Көрсеткіш" sheetId="8" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="67">
   <si>
     <t>Тұрғын үйлерді пайдалануға беру</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
@@ -144,53 +144,50 @@
   <si>
     <t>Әдіснамалық түсіндірмелер:</t>
   </si>
   <si>
     <t>Байланысты жарияланымдар:</t>
   </si>
   <si>
     <t>Пайдалы сілтемелер:</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
-    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
-[...1 lines deleted...]
-  <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t xml:space="preserve">Есептеу тұрғын үйлердің пайдалануға берілген жалпы ауданы көрсеткіші бойынша талданып отырған кезеңнің алдыңғы кезеңге қатынасында келесі формулаға сай жүзеге асырылады       
 </t>
   </si>
   <si>
     <t>Қаңтар</t>
   </si>
   <si>
     <t>Ақпан</t>
   </si>
   <si>
     <t>Наурыз</t>
   </si>
   <si>
     <t>Сәуір</t>
   </si>
   <si>
     <t>Мамыр</t>
   </si>
   <si>
     <t>Маусым</t>
   </si>
   <si>
@@ -214,63 +211,66 @@
   <si>
     <t>Тұрғын үйлерді пайдалануға беру,  жалпы алаңы шаршы метр</t>
   </si>
   <si>
     <t>ағымдағы жылдың өткен айына пайызбен</t>
   </si>
   <si>
     <t>өткен жылдың тиісті айына пайызбен</t>
   </si>
   <si>
     <t>Құрылыс және инвестициялар статистикасы  басқармасы</t>
   </si>
   <si>
     <t>"Объектілерді пайдалануға беру туралы есеп" 2-КС (айлық), "Жеке құрылыс салушылардың объектілерді пайдалануға беруі туралы есеп" 1-ИС (айлық)</t>
   </si>
   <si>
     <t>пайызбен</t>
   </si>
   <si>
     <t>2022 жылғы қаңтардан бастап</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/pavlodar/dynamic-tables/4492/</t>
   </si>
   <si>
-    <t>17.08.2026ж.</t>
-[...1 lines deleted...]
-  <si>
     <t>n.moor@aspire.gov.kz</t>
   </si>
   <si>
     <t>+7 7182533732</t>
   </si>
   <si>
     <t>Наталья Моор</t>
   </si>
   <si>
     <t>17.09.2026ж.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>16.10.2026ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1607,51 +1607,51 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
@@ -1755,53 +1755,50 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="687" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1001">
     <cellStyle name="20% - Акцент1 10" xfId="3"/>
     <cellStyle name="20% - Акцент1 11" xfId="4"/>
     <cellStyle name="20% - Акцент1 12" xfId="5"/>
     <cellStyle name="20% - Акцент1 13" xfId="6"/>
     <cellStyle name="20% - Акцент1 14" xfId="7"/>
     <cellStyle name="20% - Акцент1 15" xfId="8"/>
     <cellStyle name="20% - Акцент1 16" xfId="9"/>
     <cellStyle name="20% - Акцент1 17" xfId="10"/>
@@ -3100,482 +3097,482 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701925" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/pavlodar/dynamic-tables/4492/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701925" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="38.42578125" style="16" customWidth="1"/>
     <col min="2" max="2" width="82.7109375" style="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3">
         <v>163206</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="24" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="45.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="58.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="71.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="26" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5"/>
       <c r="M11" s="8"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="62" t="s">
         <v>17</v>
       </c>
       <c r="M12" s="8"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="63" t="s">
         <v>19</v>
       </c>
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="63" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="63" t="s">
         <v>22</v>
       </c>
       <c r="M15" s="8"/>
     </row>
     <row r="16" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="10" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M16" s="11"/>
     </row>
     <row r="17" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>66</v>
       </c>
       <c r="M17" s="12"/>
     </row>
     <row r="18" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="28" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M18" s="11"/>
     </row>
     <row r="19" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="28" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="M19" s="12"/>
     </row>
     <row r="20" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="13" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="M20" s="11"/>
     </row>
     <row r="21" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="61" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="M21" s="12"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="14"/>
       <c r="B22" s="15"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="12"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="11"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="12"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="11"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
     <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="B37" sqref="B37"/>
+      <selection activeCell="B48" sqref="B48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="36.140625" style="16" customWidth="1"/>
     <col min="2" max="2" width="92.42578125" style="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3">
         <v>163213</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="25" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="24" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="26" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5"/>
       <c r="M11" s="8"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="62" t="s">
         <v>17</v>
       </c>
       <c r="M12" s="8"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="63" t="s">
         <v>19</v>
       </c>
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="63" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="63" t="s">
         <v>22</v>
       </c>
       <c r="M15" s="8"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="10" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M16" s="11"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>66</v>
       </c>
       <c r="M17" s="12"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="28" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M18" s="11"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="28" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="M19" s="12"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="13" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="M20" s="11"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="61" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="M21" s="12"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="14"/>
       <c r="B22" s="15"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="12"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="11"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="12"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="11"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A7:C17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+      <selection activeCell="A17" sqref="A17:XFD17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.85546875" style="64" customWidth="1"/>
     <col min="2" max="2" width="124.7109375" style="64" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="64" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="64"/>
   </cols>
   <sheetData>
     <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" s="17"/>
       <c r="B7" s="18" t="s">
         <v>34</v>
       </c>
       <c r="C7" s="19"/>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A8" s="17"/>
       <c r="B8" s="18" t="s">
         <v>35</v>
       </c>
       <c r="C8" s="19"/>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.2">
@@ -3585,183 +3582,183 @@
       </c>
       <c r="C9" s="19"/>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A10" s="17"/>
       <c r="B10" s="18" t="s">
         <v>37</v>
       </c>
       <c r="C10" s="19"/>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="17"/>
       <c r="B11" s="18" t="s">
         <v>38</v>
       </c>
       <c r="C11" s="19"/>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="17"/>
       <c r="B12" s="17"/>
       <c r="C12" s="19"/>
     </row>
     <row r="13" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A13" s="17"/>
       <c r="B13" s="20" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C13" s="19"/>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A14" s="17"/>
       <c r="B14" s="17"/>
       <c r="C14" s="19"/>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" s="17"/>
       <c r="B15" s="17"/>
       <c r="C15" s="19"/>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A16" s="17"/>
       <c r="B16" s="17"/>
       <c r="C16" s="17"/>
     </row>
-    <row r="17" spans="2:2" s="65" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B17" s="23" t="s">
-        <v>39</v>
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H33" sqref="H33"/>
+      <selection activeCell="S28" sqref="S28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.7109375" style="22" customWidth="1"/>
     <col min="2" max="13" width="9.7109375" style="22" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="21"/>
     <col min="15" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="66" t="s">
+      <c r="A1" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="66"/>
-[...10 lines deleted...]
-      <c r="M1" s="66"/>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A2" s="67"/>
-[...11 lines deleted...]
-      <c r="M2" s="67"/>
+      <c r="A2" s="66"/>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A3" s="29"/>
       <c r="B3" s="30" t="s">
+        <v>41</v>
+      </c>
+      <c r="C3" s="30" t="s">
         <v>42</v>
       </c>
-      <c r="C3" s="30" t="s">
+      <c r="D3" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="D3" s="30" t="s">
+      <c r="E3" s="30" t="s">
         <v>44</v>
       </c>
-      <c r="E3" s="30" t="s">
+      <c r="F3" s="30" t="s">
         <v>45</v>
       </c>
-      <c r="F3" s="30" t="s">
+      <c r="G3" s="30" t="s">
         <v>46</v>
       </c>
-      <c r="G3" s="30" t="s">
+      <c r="H3" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="H3" s="30" t="s">
+      <c r="I3" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="I3" s="30" t="s">
+      <c r="J3" s="30" t="s">
         <v>49</v>
       </c>
-      <c r="J3" s="30" t="s">
+      <c r="K3" s="30" t="s">
         <v>50</v>
       </c>
-      <c r="K3" s="30" t="s">
+      <c r="L3" s="30" t="s">
         <v>51</v>
       </c>
-      <c r="L3" s="30" t="s">
+      <c r="M3" s="31" t="s">
         <v>52</v>
       </c>
-      <c r="M3" s="31" t="s">
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A4" s="67" t="s">
         <v>53</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      <c r="M4" s="68"/>
+      <c r="B4" s="67"/>
+      <c r="C4" s="67"/>
+      <c r="D4" s="67"/>
+      <c r="E4" s="67"/>
+      <c r="F4" s="67"/>
+      <c r="G4" s="67"/>
+      <c r="H4" s="67"/>
+      <c r="I4" s="67"/>
+      <c r="J4" s="67"/>
+      <c r="K4" s="67"/>
+      <c r="L4" s="67"/>
+      <c r="M4" s="67"/>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A5" s="32">
         <v>2022</v>
       </c>
       <c r="B5" s="33">
         <v>3073</v>
       </c>
       <c r="C5" s="33">
         <v>31234</v>
       </c>
       <c r="D5" s="33">
         <v>8233</v>
       </c>
       <c r="E5" s="33">
         <v>8795</v>
       </c>
       <c r="F5" s="33">
         <v>31726</v>
       </c>
       <c r="G5" s="33">
         <v>29455</v>
       </c>
       <c r="H5" s="33">
         <v>29209</v>
@@ -3908,72 +3905,74 @@
     <row r="9" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A9" s="41">
         <v>2026</v>
       </c>
       <c r="B9" s="35">
         <v>5580</v>
       </c>
       <c r="C9" s="33">
         <v>23163</v>
       </c>
       <c r="D9" s="33">
         <v>28162</v>
       </c>
       <c r="E9" s="33">
         <v>13396</v>
       </c>
       <c r="F9" s="33">
         <v>35179</v>
       </c>
       <c r="G9" s="33">
         <v>60802</v>
       </c>
       <c r="H9" s="33">
         <v>13509</v>
       </c>
-      <c r="I9" s="33"/>
+      <c r="I9" s="33">
+        <v>35224</v>
+      </c>
       <c r="J9" s="33"/>
       <c r="K9" s="35"/>
       <c r="L9" s="35"/>
       <c r="M9" s="34"/>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A10" s="69" t="s">
-[...13 lines deleted...]
-      <c r="M10" s="70"/>
+      <c r="A10" s="68" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" s="69"/>
+      <c r="C10" s="69"/>
+      <c r="D10" s="69"/>
+      <c r="E10" s="69"/>
+      <c r="F10" s="69"/>
+      <c r="G10" s="69"/>
+      <c r="H10" s="69"/>
+      <c r="I10" s="69"/>
+      <c r="J10" s="69"/>
+      <c r="K10" s="69"/>
+      <c r="L10" s="69"/>
+      <c r="M10" s="69"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="32">
         <v>2022</v>
       </c>
       <c r="B11" s="42">
         <v>1.6</v>
       </c>
       <c r="C11" s="43">
         <v>1016.4</v>
       </c>
       <c r="D11" s="43">
         <v>26.4</v>
       </c>
       <c r="E11" s="43">
         <v>106.8</v>
       </c>
       <c r="F11" s="43">
         <v>360.7</v>
       </c>
       <c r="G11" s="43">
         <v>92.8</v>
       </c>
       <c r="H11" s="42">
         <v>99.2</v>
@@ -4120,72 +4119,74 @@
     <row r="15" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A15" s="41">
         <v>2026</v>
       </c>
       <c r="B15" s="47">
         <v>3</v>
       </c>
       <c r="C15" s="43">
         <v>415.1</v>
       </c>
       <c r="D15" s="45">
         <v>121.6</v>
       </c>
       <c r="E15" s="45">
         <v>47.6</v>
       </c>
       <c r="F15" s="43">
         <v>262.60000000000002</v>
       </c>
       <c r="G15" s="43">
         <v>172.8</v>
       </c>
       <c r="H15" s="51">
         <v>22.2</v>
       </c>
-      <c r="I15" s="43"/>
+      <c r="I15" s="43">
+        <v>260.7</v>
+      </c>
       <c r="J15" s="43"/>
       <c r="K15" s="42"/>
       <c r="L15" s="43"/>
       <c r="M15" s="44"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A16" s="69" t="s">
-[...13 lines deleted...]
-      <c r="M16" s="70"/>
+      <c r="A16" s="68" t="s">
+        <v>55</v>
+      </c>
+      <c r="B16" s="69"/>
+      <c r="C16" s="69"/>
+      <c r="D16" s="69"/>
+      <c r="E16" s="69"/>
+      <c r="F16" s="69"/>
+      <c r="G16" s="69"/>
+      <c r="H16" s="69"/>
+      <c r="I16" s="69"/>
+      <c r="J16" s="69"/>
+      <c r="K16" s="69"/>
+      <c r="L16" s="69"/>
+      <c r="M16" s="69"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="32">
         <v>2022</v>
       </c>
       <c r="B17" s="43">
         <v>50.3</v>
       </c>
       <c r="C17" s="43">
         <v>263.8</v>
       </c>
       <c r="D17" s="43">
         <v>39.799999999999997</v>
       </c>
       <c r="E17" s="43">
         <v>140.69999999999999</v>
       </c>
       <c r="F17" s="42">
         <v>67.900000000000006</v>
       </c>
       <c r="G17" s="43">
         <v>158.9</v>
       </c>
       <c r="H17" s="43">
         <v>256.60000000000002</v>
@@ -4332,168 +4333,170 @@
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="41">
         <v>2026</v>
       </c>
       <c r="B21" s="42">
         <v>81.2</v>
       </c>
       <c r="C21" s="43">
         <v>109.3</v>
       </c>
       <c r="D21" s="55">
         <v>107.9</v>
       </c>
       <c r="E21" s="55">
         <v>89.5</v>
       </c>
       <c r="F21" s="55">
         <v>116.4</v>
       </c>
       <c r="G21" s="55">
         <v>93.6</v>
       </c>
       <c r="H21" s="55">
         <v>117</v>
       </c>
-      <c r="I21" s="57"/>
+      <c r="I21" s="43">
+        <v>109.1</v>
+      </c>
       <c r="J21" s="57"/>
       <c r="K21" s="57"/>
       <c r="L21" s="57"/>
       <c r="M21" s="58"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="F26" s="59"/>
       <c r="G26" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x010100FA8E372E2C11624DB6C459C596DE240F" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="9fd1c671b53864270408e9e5c14965b7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Мазмұн түрі" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CCD2B5F-CEBB-4DE4-9072-5A00DD727910}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5BB449C2-6100-4D5E-A796-331959A26115}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05E98582-5E59-4160-B4C3-87F5056DD581}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>