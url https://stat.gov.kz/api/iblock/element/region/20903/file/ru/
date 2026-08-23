--- v0 (2026-08-03)
+++ v1 (2026-08-23)
@@ -1,64 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\июль 2026\рус\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="11736" tabRatio="803"/>
+    <workbookView xWindow="13380" yWindow="2220" windowWidth="15480" windowHeight="11295" tabRatio="803" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 163206" sheetId="6" r:id="rId1"/>
     <sheet name="Метаданные 163213" sheetId="5" r:id="rId2"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId3"/>
     <sheet name="Показатели" sheetId="3" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="152511"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="66">
   <si>
     <t>Ввод в эксплуатацию жилых зданий</t>
   </si>
   <si>
     <t>Ввод в эксплуатацию жилых зданий, кв.м. общей площади</t>
   </si>
   <si>
     <t>в процентах к предыдущему месяцу текущего года</t>
   </si>
   <si>
     <t>в процентах к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>Февраль</t>
   </si>
   <si>
     <t>Март</t>
   </si>
   <si>
     <t>Апрель</t>
@@ -153,133 +166,141 @@
   <si>
     <t>Полезные ссылки:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Дата последней актуализации: </t>
   </si>
   <si>
     <t>Дата следующей актуализации:</t>
   </si>
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
-    <t>+7 7182558272</t>
-[...4 lines deleted...]
-  <si>
     <t>Индекс физического объема общей площади введенных в эксплуатацию жилых зданий</t>
   </si>
   <si>
     <t>Определяется как отношение общей площади всех введенных в эксплуатацию жилых помещений и площадей всех нежилых помещений, а также площадей частей жилого дома, являющихся общим имуществом анализируемого периода к прошлому периоду</t>
   </si>
   <si>
     <t>Расчет</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701939</t>
   </si>
   <si>
     <t>С января 2022 года</t>
   </si>
   <si>
     <t>Расчет осуществляется по показателю общей площади введенных в эксплуатацию жилых зданий в динамике и определяется как отношение общей площади анализируемого периода к предыдущему периоду.</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
-    <t>15.07.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>в процентах</t>
   </si>
   <si>
     <t>"Отчет о вводе в эксплуатацию объектов" 2-КС (месячная), "Отчет о вводе в эксплуатацию объектов индивидуальными застройщиками" 1-ИС (месячная)</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/pavlodar/dynamic-tables/1499/</t>
   </si>
   <si>
     <t>Управление статистики строительства и инвестиций</t>
   </si>
   <si>
     <t>17.08.2026г.</t>
   </si>
   <si>
-    <t xml:space="preserve">Ильина Жанна </t>
+    <t>Моор Наталья</t>
+  </si>
+  <si>
+    <t>+7 7182533732</t>
+  </si>
+  <si>
+    <t>n.moor@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>17.09.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="25">
+  <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -385,50 +406,57 @@
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="8.8000000000000007"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="16">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
@@ -590,550 +618,322 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1000">
+  <cellStyleXfs count="1001">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...492 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -1166,650 +966,872 @@
     <xf numFmtId="0" fontId="21" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...113 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
-[...311 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="77">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="169" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="169" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...21 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="6" fillId="0" borderId="2" xfId="698" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="686" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="169" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1000">
+  <cellStyles count="1001">
     <cellStyle name="20% - Акцент1 10" xfId="2"/>
     <cellStyle name="20% - Акцент1 11" xfId="3"/>
     <cellStyle name="20% - Акцент1 12" xfId="4"/>
     <cellStyle name="20% - Акцент1 13" xfId="5"/>
     <cellStyle name="20% - Акцент1 14" xfId="6"/>
     <cellStyle name="20% - Акцент1 15" xfId="7"/>
     <cellStyle name="20% - Акцент1 16" xfId="8"/>
     <cellStyle name="20% - Акцент1 17" xfId="9"/>
     <cellStyle name="20% - Акцент1 18" xfId="10"/>
     <cellStyle name="20% - Акцент1 19" xfId="11"/>
     <cellStyle name="20% - Акцент1 2" xfId="12"/>
     <cellStyle name="20% - Акцент1 20" xfId="13"/>
     <cellStyle name="20% - Акцент1 21" xfId="14"/>
     <cellStyle name="20% - Акцент1 22" xfId="15"/>
     <cellStyle name="20% - Акцент1 23" xfId="16"/>
     <cellStyle name="20% - Акцент1 24" xfId="17"/>
     <cellStyle name="20% - Акцент1 25" xfId="18"/>
     <cellStyle name="20% - Акцент1 26" xfId="19"/>
     <cellStyle name="20% - Акцент1 27" xfId="20"/>
     <cellStyle name="20% - Акцент1 28" xfId="21"/>
     <cellStyle name="20% - Акцент1 29" xfId="22"/>
     <cellStyle name="20% - Акцент1 3" xfId="23"/>
     <cellStyle name="20% - Акцент1 30" xfId="24"/>
     <cellStyle name="20% - Акцент1 31" xfId="25"/>
     <cellStyle name="20% - Акцент1 32" xfId="26"/>
@@ -2507,50 +2529,51 @@
     <cellStyle name="Обычный 16 20" xfId="716"/>
     <cellStyle name="Обычный 16 21" xfId="717"/>
     <cellStyle name="Обычный 16 22" xfId="718"/>
     <cellStyle name="Обычный 16 23" xfId="719"/>
     <cellStyle name="Обычный 16 24" xfId="720"/>
     <cellStyle name="Обычный 16 25" xfId="721"/>
     <cellStyle name="Обычный 16 26" xfId="722"/>
     <cellStyle name="Обычный 16 27" xfId="723"/>
     <cellStyle name="Обычный 16 3" xfId="724"/>
     <cellStyle name="Обычный 16 4" xfId="725"/>
     <cellStyle name="Обычный 16 5" xfId="726"/>
     <cellStyle name="Обычный 16 6" xfId="727"/>
     <cellStyle name="Обычный 16 7" xfId="728"/>
     <cellStyle name="Обычный 16 8" xfId="729"/>
     <cellStyle name="Обычный 16 9" xfId="730"/>
     <cellStyle name="Обычный 17" xfId="731"/>
     <cellStyle name="Обычный 18" xfId="732"/>
     <cellStyle name="Обычный 19" xfId="733"/>
     <cellStyle name="Обычный 2 10" xfId="734"/>
     <cellStyle name="Обычный 2 2" xfId="735"/>
     <cellStyle name="Обычный 2 2 2" xfId="736"/>
     <cellStyle name="Обычный 2 3" xfId="737"/>
     <cellStyle name="Обычный 20" xfId="738"/>
     <cellStyle name="Обычный 21" xfId="739"/>
     <cellStyle name="Обычный 22" xfId="740"/>
+    <cellStyle name="Обычный 22 2" xfId="1000"/>
     <cellStyle name="Обычный 23" xfId="741"/>
     <cellStyle name="Обычный 24" xfId="742"/>
     <cellStyle name="Обычный 25" xfId="743"/>
     <cellStyle name="Обычный 26" xfId="744"/>
     <cellStyle name="Обычный 27" xfId="745"/>
     <cellStyle name="Обычный 3 10" xfId="746"/>
     <cellStyle name="Обычный 3 11" xfId="747"/>
     <cellStyle name="Обычный 3 12" xfId="748"/>
     <cellStyle name="Обычный 3 13" xfId="749"/>
     <cellStyle name="Обычный 3 14" xfId="750"/>
     <cellStyle name="Обычный 3 15" xfId="751"/>
     <cellStyle name="Обычный 3 16" xfId="752"/>
     <cellStyle name="Обычный 3 17" xfId="753"/>
     <cellStyle name="Обычный 3 18" xfId="754"/>
     <cellStyle name="Обычный 3 19" xfId="755"/>
     <cellStyle name="Обычный 3 2" xfId="756"/>
     <cellStyle name="Обычный 3 2 2" xfId="757"/>
     <cellStyle name="Обычный 3 20" xfId="758"/>
     <cellStyle name="Обычный 3 21" xfId="759"/>
     <cellStyle name="Обычный 3 22" xfId="760"/>
     <cellStyle name="Обычный 3 23" xfId="761"/>
     <cellStyle name="Обычный 3 24" xfId="762"/>
     <cellStyle name="Обычный 3 25" xfId="763"/>
     <cellStyle name="Обычный 3 26" xfId="764"/>
     <cellStyle name="Обычный 3 27" xfId="765"/>
@@ -2769,166 +2792,176 @@
     <cellStyle name="Обычный 6" xfId="978"/>
     <cellStyle name="Обычный 6 2" xfId="979"/>
     <cellStyle name="Обычный 6 2 2" xfId="980"/>
     <cellStyle name="Обычный 6 2 2 2" xfId="981"/>
     <cellStyle name="Обычный 6 2 3" xfId="982"/>
     <cellStyle name="Обычный 7" xfId="983"/>
     <cellStyle name="Обычный 7 2" xfId="984"/>
     <cellStyle name="Обычный 7 3" xfId="985"/>
     <cellStyle name="Обычный 7 3 2" xfId="986"/>
     <cellStyle name="Обычный 7 3 3" xfId="987"/>
     <cellStyle name="Обычный 7 4" xfId="988"/>
     <cellStyle name="Обычный 7_1.3" xfId="989"/>
     <cellStyle name="Обычный 8" xfId="990"/>
     <cellStyle name="Обычный 8 2" xfId="991"/>
     <cellStyle name="Обычный 8 2 2" xfId="992"/>
     <cellStyle name="Обычный 8 2 3" xfId="993"/>
     <cellStyle name="Обычный 8 3" xfId="994"/>
     <cellStyle name="Обычный 9" xfId="995"/>
     <cellStyle name="Обычный 9 2" xfId="996"/>
     <cellStyle name="Обычный 9 2 2" xfId="997"/>
     <cellStyle name="Обычный 9 2 3" xfId="998"/>
     <cellStyle name="Обычный 9 3" xfId="999"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -3060,1296 +3093,1305 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701939" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B22"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B20" sqref="B20"/>
+    <sheetView topLeftCell="A13" workbookViewId="0">
+      <selection activeCell="B40" sqref="B40"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" customHeight="1"/>
+  <sheetFormatPr defaultRowHeight="14.45" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="29.44140625" customWidth="1"/>
-    <col min="2" max="2" width="98.109375" customWidth="1"/>
+    <col min="1" max="1" width="29.42578125" customWidth="1"/>
+    <col min="2" max="2" width="98.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:2" ht="14.4" customHeight="1">
-[...4 lines deleted...]
-      <c r="A3" s="40" t="s">
+    <row r="2" spans="1:2" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="9"/>
+      <c r="B2" s="9"/>
+    </row>
+    <row r="3" spans="1:2" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="B3" s="41">
+      <c r="B3" s="11">
         <v>163206</v>
       </c>
     </row>
-    <row r="4" spans="1:2" ht="19.2" customHeight="1">
-      <c r="A4" s="40" t="s">
+    <row r="4" spans="1:2" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="B4" s="41" t="s">
+      <c r="B4" s="11" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="5" spans="1:2" ht="14.4" customHeight="1">
-      <c r="A5" s="40" t="s">
+    <row r="5" spans="1:2" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="B5" s="41" t="s">
+      <c r="B5" s="11" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="6" spans="1:2" ht="18.600000000000001" customHeight="1">
-      <c r="A6" s="40" t="s">
+    <row r="6" spans="1:2" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="B6" s="42" t="s">
+      <c r="B6" s="12" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="14.4" customHeight="1">
-      <c r="A7" s="43" t="s">
+    <row r="7" spans="1:2" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="B7" s="41" t="s">
-[...4 lines deleted...]
-      <c r="A8" s="43" t="s">
+      <c r="B7" s="11" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="B8" s="44" t="s">
+      <c r="B8" s="14" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="14.4" customHeight="1">
-      <c r="A9" s="40" t="s">
+    <row r="9" spans="1:2" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="B9" s="45" t="s">
+      <c r="B9" s="15" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="44.4" customHeight="1">
-      <c r="A10" s="40" t="s">
+    <row r="10" spans="1:2" ht="44.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="B10" s="44" t="s">
+      <c r="B10" s="14" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="11" spans="1:2" ht="54.6" customHeight="1">
-      <c r="A11" s="40" t="s">
+    <row r="11" spans="1:2" ht="54.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="B11" s="66" t="s">
+      <c r="B11" s="31" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="15"/>
+    </row>
+    <row r="13" spans="1:2" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="14" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="51" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="51" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" s="51" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="54" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="12" spans="1:2" ht="14.4" customHeight="1">
-[...25 lines deleted...]
-      <c r="B15" s="47" t="s">
+    <row r="18" spans="1:2" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="17" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19" s="12" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="53" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="16" spans="1:2" ht="17.399999999999999" customHeight="1">
-[...19 lines deleted...]
-      <c r="B18" s="48" t="s">
+    <row r="21" spans="1:2" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21" s="55" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B22" s="56" t="s">
         <v>64</v>
-      </c>
-[...30 lines deleted...]
-        <v>45</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B16" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B22" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D9" sqref="D9"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="43.5546875" style="58" customWidth="1"/>
-    <col min="2" max="2" width="85.109375" style="58" customWidth="1"/>
+    <col min="1" max="1" width="43.5703125" style="24" customWidth="1"/>
+    <col min="2" max="2" width="85.140625" style="24" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...4 lines deleted...]
-      <c r="A2" s="40" t="s">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A1" s="9"/>
+      <c r="B1" s="9"/>
+    </row>
+    <row r="2" spans="1:13" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="41">
+      <c r="B2" s="11">
         <v>163213</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="51" customFormat="1" ht="16.95" customHeight="1">
-      <c r="A3" s="40" t="s">
+    <row r="3" spans="1:13" s="18" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="41" t="s">
+      <c r="B3" s="11" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" s="12" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="18" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" s="11" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="18" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" s="11" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="18" customFormat="1" ht="43.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" s="15" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="18" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" s="12" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="51" customFormat="1">
-[...3 lines deleted...]
-      <c r="B4" s="42" t="s">
+    <row r="9" spans="1:13" s="18" customFormat="1" ht="43.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="15" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="18" customFormat="1" ht="45.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="30" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="18" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="14"/>
+      <c r="M11" s="19"/>
+    </row>
+    <row r="12" spans="1:13" s="18" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" s="52" t="s">
+        <v>32</v>
+      </c>
+      <c r="M12" s="19"/>
+    </row>
+    <row r="13" spans="1:13" s="18" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="51" t="s">
+        <v>34</v>
+      </c>
+      <c r="M13" s="19"/>
+    </row>
+    <row r="14" spans="1:13" s="18" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="51" t="s">
+        <v>59</v>
+      </c>
+      <c r="M14" s="19"/>
+    </row>
+    <row r="15" spans="1:13" s="18" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="51" t="s">
+        <v>47</v>
+      </c>
+      <c r="M15" s="19"/>
+    </row>
+    <row r="16" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="54" t="s">
+        <v>61</v>
+      </c>
+      <c r="M16" s="20"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="M17" s="21"/>
+    </row>
+    <row r="18" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="12" t="s">
         <v>60</v>
       </c>
-    </row>
-[...77 lines deleted...]
-      <c r="B14" s="47" t="s">
+      <c r="M18" s="20"/>
+    </row>
+    <row r="19" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="53" t="s">
         <v>62</v>
       </c>
-      <c r="M14" s="52"/>
-[...23 lines deleted...]
-      <c r="B17" s="48" t="s">
+      <c r="M19" s="21"/>
+    </row>
+    <row r="20" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="55" t="s">
+        <v>63</v>
+      </c>
+      <c r="M20" s="20"/>
+    </row>
+    <row r="21" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="56" t="s">
         <v>64</v>
       </c>
-      <c r="M17" s="55"/>
-[...51 lines deleted...]
-      <c r="M26" s="54"/>
+      <c r="M21" s="21"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="22"/>
+      <c r="B22" s="23"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M23" s="21"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="20"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M25" s="21"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M26" s="20"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="8.88671875" style="60"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="8.88671875" style="60"/>
+    <col min="1" max="1" width="8.85546875" style="26"/>
+    <col min="2" max="2" width="113.85546875" style="26" customWidth="1"/>
+    <col min="3" max="16384" width="8.85546875" style="26"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2">
-[...3 lines deleted...]
-      <c r="B6" s="61" t="s">
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B2" s="25"/>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="27" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="27" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="27" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
-      <c r="B7" s="61" t="s">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="27" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
-      <c r="B8" s="61" t="s">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="27" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
-      <c r="B9" s="61" t="s">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="27"/>
+    </row>
+    <row r="12" spans="2:2" ht="21.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="28" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
-      <c r="B10" s="61" t="s">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="27"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="27"/>
+    </row>
+    <row r="16" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B16" s="29" t="s">
         <v>56</v>
-      </c>
-[...17 lines deleted...]
-        <v>58</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N28"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="A6" sqref="A6:A10"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="G34" sqref="G34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="13.33203125" customWidth="1"/>
-    <col min="2" max="13" width="9.6640625" customWidth="1"/>
+    <col min="1" max="1" width="13.28515625" customWidth="1"/>
+    <col min="2" max="13" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="19.5" customHeight="1">
-      <c r="A1" s="69" t="s">
+    <row r="1" spans="1:14" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="69"/>
-[...29 lines deleted...]
-      <c r="B3" s="70" t="s">
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+    </row>
+    <row r="2" spans="1:14" s="61" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="60"/>
+      <c r="B2" s="60"/>
+      <c r="C2" s="60"/>
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="60"/>
+      <c r="G2" s="60"/>
+      <c r="H2" s="60"/>
+      <c r="I2" s="60"/>
+      <c r="J2" s="60"/>
+      <c r="K2" s="60"/>
+      <c r="L2" s="60"/>
+      <c r="M2" s="60"/>
+    </row>
+    <row r="3" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="64"/>
+      <c r="B3" s="63" t="s">
         <v>15</v>
       </c>
-      <c r="C3" s="70" t="s">
+      <c r="C3" s="63" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="70" t="s">
+      <c r="D3" s="63" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="70" t="s">
+      <c r="E3" s="63" t="s">
         <v>6</v>
       </c>
-      <c r="F3" s="70" t="s">
+      <c r="F3" s="63" t="s">
         <v>7</v>
       </c>
-      <c r="G3" s="70" t="s">
+      <c r="G3" s="63" t="s">
         <v>8</v>
       </c>
-      <c r="H3" s="70" t="s">
+      <c r="H3" s="63" t="s">
         <v>9</v>
       </c>
-      <c r="I3" s="70" t="s">
+      <c r="I3" s="63" t="s">
         <v>10</v>
       </c>
-      <c r="J3" s="70" t="s">
+      <c r="J3" s="63" t="s">
         <v>11</v>
       </c>
-      <c r="K3" s="70" t="s">
+      <c r="K3" s="63" t="s">
         <v>12</v>
       </c>
-      <c r="L3" s="70" t="s">
+      <c r="L3" s="63" t="s">
         <v>13</v>
       </c>
-      <c r="M3" s="76" t="s">
+      <c r="M3" s="69" t="s">
         <v>14</v>
       </c>
       <c r="N3" s="3"/>
     </row>
-    <row r="4" spans="1:14" ht="39.75" customHeight="1">
-[...12 lines deleted...]
-      <c r="M4" s="76"/>
+    <row r="4" spans="1:14" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="65"/>
+      <c r="B4" s="63"/>
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="63"/>
+      <c r="I4" s="63"/>
+      <c r="J4" s="63"/>
+      <c r="K4" s="63"/>
+      <c r="L4" s="63"/>
+      <c r="M4" s="69"/>
       <c r="N4" s="3"/>
     </row>
-    <row r="5" spans="1:14" ht="12.75" customHeight="1">
-      <c r="A5" s="75" t="s">
+    <row r="5" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="75"/>
-[...13 lines deleted...]
-      <c r="A6" s="4">
+      <c r="B5" s="68"/>
+      <c r="C5" s="68"/>
+      <c r="D5" s="68"/>
+      <c r="E5" s="68"/>
+      <c r="F5" s="68"/>
+      <c r="G5" s="68"/>
+      <c r="H5" s="68"/>
+      <c r="I5" s="68"/>
+      <c r="J5" s="68"/>
+      <c r="K5" s="68"/>
+      <c r="L5" s="68"/>
+      <c r="M5" s="68"/>
+    </row>
+    <row r="6" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A6" s="50">
         <v>2022</v>
       </c>
-      <c r="B6" s="5">
+      <c r="B6" s="49">
         <v>3073</v>
       </c>
-      <c r="C6" s="5">
+      <c r="C6" s="49">
         <v>31234</v>
       </c>
-      <c r="D6" s="5">
+      <c r="D6" s="49">
         <v>8233</v>
       </c>
-      <c r="E6" s="5">
+      <c r="E6" s="49">
         <v>8795</v>
       </c>
-      <c r="F6" s="5">
+      <c r="F6" s="49">
         <v>31726</v>
       </c>
-      <c r="G6" s="5">
+      <c r="G6" s="49">
         <v>29455</v>
       </c>
-      <c r="H6" s="5">
+      <c r="H6" s="49">
         <v>29209</v>
       </c>
-      <c r="I6" s="5">
+      <c r="I6" s="49">
         <v>9519</v>
       </c>
-      <c r="J6" s="5">
+      <c r="J6" s="49">
         <v>40210</v>
       </c>
-      <c r="K6" s="5">
+      <c r="K6" s="49">
         <v>32349</v>
       </c>
-      <c r="L6" s="5">
+      <c r="L6" s="49">
         <v>51320</v>
       </c>
-      <c r="M6" s="6">
+      <c r="M6" s="48">
         <v>212956</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
-      <c r="A7" s="4">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A7" s="50">
         <v>2023</v>
       </c>
-      <c r="B7" s="5">
+      <c r="B7" s="49">
         <v>3393</v>
       </c>
-      <c r="C7" s="5">
+      <c r="C7" s="49">
         <v>32444</v>
       </c>
-      <c r="D7" s="5">
+      <c r="D7" s="49">
         <v>9902</v>
       </c>
-      <c r="E7" s="5">
+      <c r="E7" s="49">
         <v>9414</v>
       </c>
-      <c r="F7" s="5">
+      <c r="F7" s="49">
         <v>33994</v>
       </c>
-      <c r="G7" s="5">
+      <c r="G7" s="49">
         <v>46707</v>
       </c>
-      <c r="H7" s="5">
+      <c r="H7" s="49">
         <v>27758</v>
       </c>
-      <c r="I7" s="5">
+      <c r="I7" s="49">
         <v>11512</v>
       </c>
-      <c r="J7" s="5">
+      <c r="J7" s="49">
         <v>25458</v>
       </c>
-      <c r="K7" s="5">
+      <c r="K7" s="49">
         <v>32752</v>
       </c>
-      <c r="L7" s="5">
+      <c r="L7" s="49">
         <v>59448</v>
       </c>
-      <c r="M7" s="6">
+      <c r="M7" s="48">
         <v>200985</v>
       </c>
     </row>
-    <row r="8" spans="1:14">
-      <c r="A8" s="4">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A8" s="50">
         <v>2024</v>
       </c>
-      <c r="B8" s="5">
+      <c r="B8" s="49">
         <v>3608</v>
       </c>
-      <c r="C8" s="5">
+      <c r="C8" s="49">
         <v>21291</v>
       </c>
-      <c r="D8" s="5">
+      <c r="D8" s="49">
         <v>22965</v>
       </c>
-      <c r="E8" s="5">
+      <c r="E8" s="49">
         <v>10244</v>
       </c>
-      <c r="F8" s="5">
+      <c r="F8" s="49">
         <v>34248</v>
       </c>
-      <c r="G8" s="5">
+      <c r="G8" s="49">
         <v>69818</v>
       </c>
-      <c r="H8" s="5">
+      <c r="H8" s="49">
         <v>13392</v>
       </c>
-      <c r="I8" s="5">
+      <c r="I8" s="49">
         <v>28410</v>
       </c>
-      <c r="J8" s="5">
+      <c r="J8" s="49">
         <v>34244</v>
       </c>
-      <c r="K8" s="12">
+      <c r="K8" s="58">
         <v>57828</v>
       </c>
-      <c r="L8" s="12">
+      <c r="L8" s="58">
         <v>71027</v>
       </c>
-      <c r="M8" s="6">
+      <c r="M8" s="48">
         <v>199237</v>
       </c>
       <c r="N8" s="3"/>
     </row>
-    <row r="9" spans="1:14">
-      <c r="A9" s="64">
+    <row r="9" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A9" s="47">
         <v>2025</v>
       </c>
-      <c r="B9" s="5">
+      <c r="B9" s="49">
         <v>6875</v>
       </c>
-      <c r="C9" s="5">
+      <c r="C9" s="49">
         <v>21196</v>
       </c>
-      <c r="D9" s="20">
+      <c r="D9" s="46">
         <v>26098</v>
       </c>
-      <c r="E9" s="5">
+      <c r="E9" s="49">
         <v>14967</v>
       </c>
-      <c r="F9" s="20">
+      <c r="F9" s="46">
         <v>30223</v>
       </c>
-      <c r="G9" s="20">
+      <c r="G9" s="46">
         <v>64929</v>
       </c>
-      <c r="H9" s="20">
+      <c r="H9" s="46">
         <v>11547</v>
       </c>
-      <c r="I9" s="20">
+      <c r="I9" s="46">
         <v>32277</v>
       </c>
-      <c r="J9" s="20">
+      <c r="J9" s="46">
         <v>30225</v>
       </c>
-      <c r="K9" s="17">
+      <c r="K9" s="45">
         <v>67521</v>
       </c>
-      <c r="L9" s="21">
+      <c r="L9" s="44">
         <v>89024</v>
       </c>
-      <c r="M9" s="22">
+      <c r="M9" s="43">
         <v>183530</v>
       </c>
       <c r="N9" s="3"/>
     </row>
-    <row r="10" spans="1:14">
-      <c r="A10" s="64">
+    <row r="10" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A10" s="47">
         <v>2026</v>
       </c>
-      <c r="B10" s="28">
+      <c r="B10" s="58">
         <v>5580</v>
       </c>
-      <c r="C10" s="27">
+      <c r="C10" s="49">
         <v>23163</v>
       </c>
-      <c r="D10" s="27">
+      <c r="D10" s="49">
         <v>28162</v>
       </c>
-      <c r="E10" s="12">
+      <c r="E10" s="58">
         <v>13396</v>
       </c>
-      <c r="F10" s="27">
+      <c r="F10" s="49">
         <v>35179</v>
       </c>
-      <c r="G10" s="27">
+      <c r="G10" s="49">
         <v>60802</v>
       </c>
-      <c r="H10" s="27"/>
-[...8 lines deleted...]
-      <c r="A11" s="73" t="s">
+      <c r="H10" s="49">
+        <v>13509</v>
+      </c>
+      <c r="I10" s="49"/>
+      <c r="J10" s="49"/>
+      <c r="K10" s="58"/>
+      <c r="L10" s="58"/>
+      <c r="M10" s="48"/>
+      <c r="N10" s="6"/>
+    </row>
+    <row r="11" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="66" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="74"/>
-[...13 lines deleted...]
-      <c r="A12" s="4">
+      <c r="B11" s="67"/>
+      <c r="C11" s="67"/>
+      <c r="D11" s="67"/>
+      <c r="E11" s="67"/>
+      <c r="F11" s="67"/>
+      <c r="G11" s="67"/>
+      <c r="H11" s="67"/>
+      <c r="I11" s="67"/>
+      <c r="J11" s="67"/>
+      <c r="K11" s="67"/>
+      <c r="L11" s="67"/>
+      <c r="M11" s="67"/>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A12" s="50">
         <v>2022</v>
       </c>
-      <c r="B12" s="8">
+      <c r="B12" s="42">
         <v>1.6</v>
       </c>
-      <c r="C12" s="7">
+      <c r="C12" s="41">
         <v>1016.4</v>
       </c>
-      <c r="D12" s="7">
+      <c r="D12" s="41">
         <v>26.4</v>
       </c>
-      <c r="E12" s="7">
+      <c r="E12" s="41">
         <v>106.8</v>
       </c>
-      <c r="F12" s="7">
+      <c r="F12" s="41">
         <v>360.7</v>
       </c>
-      <c r="G12" s="7">
+      <c r="G12" s="41">
         <v>92.8</v>
       </c>
-      <c r="H12" s="8">
+      <c r="H12" s="42">
         <v>99.2</v>
       </c>
-      <c r="I12" s="7">
+      <c r="I12" s="41">
         <v>32.6</v>
       </c>
-      <c r="J12" s="8">
+      <c r="J12" s="42">
         <v>422.4</v>
       </c>
-      <c r="K12" s="8">
+      <c r="K12" s="42">
         <v>80.5</v>
       </c>
-      <c r="L12" s="7">
+      <c r="L12" s="41">
         <v>158.6</v>
       </c>
-      <c r="M12" s="9">
+      <c r="M12" s="40">
         <v>415</v>
       </c>
     </row>
-    <row r="13" spans="1:14">
-      <c r="A13" s="4">
+    <row r="13" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A13" s="50">
         <v>2023</v>
       </c>
-      <c r="B13" s="8">
+      <c r="B13" s="42">
         <v>1.6</v>
       </c>
-      <c r="C13" s="7">
+      <c r="C13" s="41">
         <v>956.2</v>
       </c>
-      <c r="D13" s="7">
+      <c r="D13" s="41">
         <v>30.5</v>
       </c>
-      <c r="E13" s="7">
+      <c r="E13" s="41">
         <v>95.1</v>
       </c>
-      <c r="F13" s="7">
+      <c r="F13" s="41">
         <v>361.1</v>
       </c>
-      <c r="G13" s="7">
+      <c r="G13" s="41">
         <v>137.4</v>
       </c>
-      <c r="H13" s="8">
+      <c r="H13" s="42">
         <v>59.4</v>
       </c>
-      <c r="I13" s="7">
+      <c r="I13" s="41">
         <v>41.5</v>
       </c>
-      <c r="J13" s="8">
+      <c r="J13" s="42">
         <v>221.1</v>
       </c>
-      <c r="K13" s="8">
+      <c r="K13" s="42">
         <v>128.69999999999999</v>
       </c>
-      <c r="L13" s="7">
+      <c r="L13" s="41">
         <v>181.5</v>
       </c>
-      <c r="M13" s="9">
+      <c r="M13" s="40">
         <v>338.1</v>
       </c>
     </row>
-    <row r="14" spans="1:14">
-      <c r="A14" s="4">
+    <row r="14" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A14" s="50">
         <v>2024</v>
       </c>
-      <c r="B14" s="8">
+      <c r="B14" s="42">
         <v>1.8</v>
       </c>
-      <c r="C14" s="7">
+      <c r="C14" s="41">
         <v>590.1</v>
       </c>
-      <c r="D14" s="11">
+      <c r="D14" s="39">
         <v>107.9</v>
       </c>
-      <c r="E14" s="7">
+      <c r="E14" s="41">
         <v>44.6</v>
       </c>
-      <c r="F14" s="7">
+      <c r="F14" s="41">
         <v>334.3</v>
       </c>
-      <c r="G14" s="7">
+      <c r="G14" s="41">
         <v>203.9</v>
       </c>
-      <c r="H14" s="8">
+      <c r="H14" s="42">
         <v>19.2</v>
       </c>
-      <c r="I14" s="7">
+      <c r="I14" s="41">
         <v>212.1</v>
       </c>
-      <c r="J14" s="8">
+      <c r="J14" s="42">
         <v>120.5</v>
       </c>
-      <c r="K14" s="8">
+      <c r="K14" s="42">
         <v>168.9</v>
       </c>
-      <c r="L14" s="7">
+      <c r="L14" s="41">
         <v>122.8</v>
       </c>
-      <c r="M14" s="9">
+      <c r="M14" s="40">
         <v>280.5</v>
       </c>
       <c r="N14" s="3"/>
     </row>
-    <row r="15" spans="1:14">
-      <c r="A15" s="64">
+    <row r="15" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A15" s="47">
         <v>2025</v>
       </c>
-      <c r="B15" s="23">
+      <c r="B15" s="38">
         <v>3.5</v>
       </c>
-      <c r="C15" s="24">
+      <c r="C15" s="37">
         <v>308.3</v>
       </c>
-      <c r="D15" s="25">
+      <c r="D15" s="36">
         <v>123.1</v>
       </c>
-      <c r="E15" s="24">
+      <c r="E15" s="37">
         <v>57.3</v>
       </c>
-      <c r="F15" s="24">
+      <c r="F15" s="37">
         <v>201.9</v>
       </c>
-      <c r="G15" s="24">
+      <c r="G15" s="37">
         <v>214.8</v>
       </c>
-      <c r="H15" s="23">
+      <c r="H15" s="42">
         <v>17.8</v>
       </c>
-      <c r="I15" s="15">
+      <c r="I15" s="35">
         <v>279.5</v>
       </c>
-      <c r="J15" s="15">
+      <c r="J15" s="35">
         <v>93.6</v>
       </c>
-      <c r="K15" s="23">
+      <c r="K15" s="38">
         <v>223.4</v>
       </c>
-      <c r="L15" s="24">
+      <c r="L15" s="37">
         <v>131.80000000000001</v>
       </c>
-      <c r="M15" s="26">
+      <c r="M15" s="34">
         <v>206.2</v>
       </c>
       <c r="N15" s="3"/>
     </row>
-    <row r="16" spans="1:14" s="33" customFormat="1">
-      <c r="A16" s="64">
+    <row r="16" spans="1:14" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="47">
         <v>2026</v>
       </c>
-      <c r="B16" s="34">
+      <c r="B16" s="37">
         <v>3</v>
       </c>
-      <c r="C16" s="16">
+      <c r="C16" s="41">
         <v>415.1</v>
       </c>
-      <c r="D16" s="37">
+      <c r="D16" s="39">
         <v>121.6</v>
       </c>
-      <c r="E16" s="16">
+      <c r="E16" s="41">
         <v>47.6</v>
       </c>
-      <c r="F16" s="16">
+      <c r="F16" s="41">
         <v>262.60000000000002</v>
       </c>
-      <c r="G16" s="16">
+      <c r="G16" s="41">
         <v>172.8</v>
       </c>
-      <c r="H16" s="31"/>
-[...8 lines deleted...]
-      <c r="A17" s="73" t="s">
+      <c r="H16" s="32">
+        <v>22.2</v>
+      </c>
+      <c r="I16" s="41"/>
+      <c r="J16" s="41"/>
+      <c r="K16" s="42"/>
+      <c r="L16" s="41"/>
+      <c r="M16" s="40"/>
+      <c r="N16" s="8"/>
+    </row>
+    <row r="17" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="66" t="s">
         <v>3</v>
       </c>
-      <c r="B17" s="74"/>
-[...10 lines deleted...]
-      <c r="M17" s="74"/>
+      <c r="B17" s="67"/>
+      <c r="C17" s="67"/>
+      <c r="D17" s="67"/>
+      <c r="E17" s="67"/>
+      <c r="F17" s="67"/>
+      <c r="G17" s="67"/>
+      <c r="H17" s="67"/>
+      <c r="I17" s="67"/>
+      <c r="J17" s="67"/>
+      <c r="K17" s="67"/>
+      <c r="L17" s="67"/>
+      <c r="M17" s="67"/>
       <c r="N17" s="3"/>
     </row>
-    <row r="18" spans="1:14">
-      <c r="A18" s="4">
+    <row r="18" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A18" s="50">
         <v>2022</v>
       </c>
-      <c r="B18" s="7">
+      <c r="B18" s="41">
         <v>50.3</v>
       </c>
-      <c r="C18" s="7">
+      <c r="C18" s="41">
         <v>263.8</v>
       </c>
-      <c r="D18" s="7">
+      <c r="D18" s="41">
         <v>39.799999999999997</v>
       </c>
-      <c r="E18" s="7">
+      <c r="E18" s="41">
         <v>140.69999999999999</v>
       </c>
-      <c r="F18" s="7">
+      <c r="F18" s="41">
         <v>67.900000000000006</v>
       </c>
-      <c r="G18" s="7">
+      <c r="G18" s="41">
         <v>158.9</v>
       </c>
-      <c r="H18" s="7">
+      <c r="H18" s="41">
         <v>256.60000000000002</v>
       </c>
-      <c r="I18" s="7">
+      <c r="I18" s="41">
         <v>83.4</v>
       </c>
-      <c r="J18" s="7">
+      <c r="J18" s="41">
         <v>75.900000000000006</v>
       </c>
-      <c r="K18" s="7">
+      <c r="K18" s="41">
         <v>129.4</v>
       </c>
-      <c r="L18" s="7">
+      <c r="L18" s="41">
         <v>85</v>
       </c>
-      <c r="M18" s="10">
+      <c r="M18" s="33">
         <v>114.4</v>
       </c>
       <c r="N18" s="3"/>
     </row>
-    <row r="19" spans="1:14">
-      <c r="A19" s="4">
+    <row r="19" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A19" s="50">
         <v>2023</v>
       </c>
-      <c r="B19" s="7">
+      <c r="B19" s="41">
         <v>110.4</v>
       </c>
-      <c r="C19" s="7">
+      <c r="C19" s="41">
         <v>103.9</v>
       </c>
-      <c r="D19" s="7">
+      <c r="D19" s="41">
         <v>120.3</v>
       </c>
-      <c r="E19" s="7">
+      <c r="E19" s="41">
         <v>107</v>
       </c>
-      <c r="F19" s="7">
+      <c r="F19" s="41">
         <v>107.1</v>
       </c>
-      <c r="G19" s="7">
+      <c r="G19" s="41">
         <v>158.6</v>
       </c>
-      <c r="H19" s="7">
+      <c r="H19" s="41">
         <v>95</v>
       </c>
-      <c r="I19" s="7">
+      <c r="I19" s="41">
         <v>120.9</v>
       </c>
-      <c r="J19" s="8">
+      <c r="J19" s="42">
         <v>63.3</v>
       </c>
-      <c r="K19" s="8">
+      <c r="K19" s="42">
         <v>101.2</v>
       </c>
-      <c r="L19" s="8">
+      <c r="L19" s="42">
         <v>115.8</v>
       </c>
-      <c r="M19" s="10">
+      <c r="M19" s="33">
         <v>94.4</v>
       </c>
       <c r="N19" s="3"/>
     </row>
-    <row r="20" spans="1:14">
-      <c r="A20" s="4">
+    <row r="20" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A20" s="50">
         <v>2024</v>
       </c>
-      <c r="B20" s="7">
+      <c r="B20" s="41">
         <v>106.3</v>
       </c>
-      <c r="C20" s="7">
+      <c r="C20" s="41">
         <v>65.599999999999994</v>
       </c>
-      <c r="D20" s="7">
+      <c r="D20" s="41">
         <v>231.9</v>
       </c>
-      <c r="E20" s="7">
+      <c r="E20" s="41">
         <v>108.8</v>
       </c>
-      <c r="F20" s="7">
+      <c r="F20" s="41">
         <v>100.7</v>
       </c>
-      <c r="G20" s="7">
+      <c r="G20" s="41">
         <v>149.5</v>
       </c>
-      <c r="H20" s="7">
+      <c r="H20" s="41">
         <v>48.2</v>
       </c>
-      <c r="I20" s="7">
+      <c r="I20" s="41">
         <v>246.8</v>
       </c>
-      <c r="J20" s="7">
+      <c r="J20" s="41">
         <v>134.5</v>
       </c>
-      <c r="K20" s="7">
+      <c r="K20" s="41">
         <v>176.6</v>
       </c>
-      <c r="L20" s="7">
+      <c r="L20" s="41">
         <v>119.5</v>
       </c>
-      <c r="M20" s="9">
+      <c r="M20" s="40">
         <v>99.1</v>
       </c>
       <c r="N20" s="3"/>
     </row>
-    <row r="21" spans="1:14">
-      <c r="A21" s="64">
+    <row r="21" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A21" s="47">
         <v>2025</v>
       </c>
-      <c r="B21" s="8">
+      <c r="B21" s="42">
         <v>190.5</v>
       </c>
-      <c r="C21" s="7">
+      <c r="C21" s="41">
         <v>99.6</v>
       </c>
-      <c r="D21" s="7">
+      <c r="D21" s="41">
         <v>113.6</v>
       </c>
-      <c r="E21" s="7">
+      <c r="E21" s="41">
         <v>146.1</v>
       </c>
-      <c r="F21" s="7">
+      <c r="F21" s="41">
         <v>88.2</v>
       </c>
-      <c r="G21" s="14">
+      <c r="G21" s="57">
         <v>93</v>
       </c>
-      <c r="H21" s="14">
+      <c r="H21" s="57">
         <v>86.2</v>
       </c>
-      <c r="I21" s="16">
+      <c r="I21" s="41">
         <v>113.6</v>
       </c>
-      <c r="J21" s="16">
+      <c r="J21" s="41">
         <v>88.3</v>
       </c>
-      <c r="K21" s="14">
+      <c r="K21" s="57">
         <v>116.8</v>
       </c>
-      <c r="L21" s="14">
+      <c r="L21" s="57">
         <v>125.3</v>
       </c>
-      <c r="M21" s="19">
+      <c r="M21" s="59">
         <v>92.1</v>
       </c>
       <c r="N21" s="3"/>
     </row>
-    <row r="22" spans="1:14" s="33" customFormat="1">
-      <c r="A22" s="64">
+    <row r="22" spans="1:14" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="47">
         <v>2026</v>
       </c>
-      <c r="B22" s="31">
+      <c r="B22" s="42">
         <v>81.2</v>
       </c>
-      <c r="C22" s="16">
+      <c r="C22" s="41">
         <v>109.3</v>
       </c>
-      <c r="D22" s="35">
+      <c r="D22" s="57">
         <v>107.9</v>
       </c>
-      <c r="E22" s="14">
+      <c r="E22" s="57">
         <v>89.5</v>
       </c>
-      <c r="F22" s="14">
+      <c r="F22" s="57">
         <v>116.4</v>
       </c>
-      <c r="G22" s="35">
+      <c r="G22" s="57">
         <v>93.6</v>
       </c>
-      <c r="H22" s="35"/>
-[...8 lines deleted...]
-      <c r="F23" s="13"/>
+      <c r="H22" s="57">
+        <v>117</v>
+      </c>
+      <c r="I22" s="41"/>
+      <c r="J22" s="41"/>
+      <c r="K22" s="57"/>
+      <c r="L22" s="57"/>
+      <c r="M22" s="59"/>
+      <c r="N22" s="6"/>
+    </row>
+    <row r="23" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="F23" s="4"/>
       <c r="N23" s="3"/>
     </row>
-    <row r="24" spans="1:14">
-[...3 lines deleted...]
-      <c r="M24" s="18"/>
+    <row r="24" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="C24" s="4"/>
+      <c r="D24" s="4"/>
+      <c r="H24" s="4"/>
+      <c r="J24" s="4"/>
+      <c r="M24" s="5"/>
       <c r="N24" s="3"/>
     </row>
-    <row r="25" spans="1:14">
-[...1 lines deleted...]
-      <c r="J25" s="13"/>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="D25" s="4"/>
+      <c r="J25" s="4"/>
       <c r="N25" s="3"/>
     </row>
-    <row r="27" spans="1:14">
-[...2 lines deleted...]
-    <row r="28" spans="1:14">
+    <row r="27" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="F27" s="4"/>
+    </row>
+    <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="F28" s="1"/>
       <c r="G28" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="A2:XFD2"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>