--- v1 (2026-08-23)
+++ v2 (2026-09-14)
@@ -7,51 +7,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\июль 2026\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт строительство\август 2026\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="13380" yWindow="2220" windowWidth="15480" windowHeight="11295" tabRatio="803" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 163206" sheetId="6" r:id="rId1"/>
     <sheet name="Метаданные 163213" sheetId="5" r:id="rId2"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId3"/>
     <sheet name="Показатели" sheetId="3" r:id="rId4"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="66">
@@ -217,63 +217,63 @@
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>в процентах</t>
   </si>
   <si>
     <t>"Отчет о вводе в эксплуатацию объектов" 2-КС (месячная), "Отчет о вводе в эксплуатацию объектов индивидуальными застройщиками" 1-ИС (месячная)</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/pavlodar/dynamic-tables/1499/</t>
   </si>
   <si>
     <t>Управление статистики строительства и инвестиций</t>
   </si>
   <si>
-    <t>17.08.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>Моор Наталья</t>
   </si>
   <si>
     <t>+7 7182533732</t>
   </si>
   <si>
     <t>n.moor@aspire.gov.kz</t>
   </si>
   <si>
     <t>17.09.2026г.</t>
+  </si>
+  <si>
+    <t>16.10.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1758,77 +1758,77 @@
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="686" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="169" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1001">
     <cellStyle name="20% - Акцент1 10" xfId="2"/>
     <cellStyle name="20% - Акцент1 11" xfId="3"/>
     <cellStyle name="20% - Акцент1 12" xfId="4"/>
     <cellStyle name="20% - Акцент1 13" xfId="5"/>
     <cellStyle name="20% - Акцент1 14" xfId="6"/>
     <cellStyle name="20% - Акцент1 15" xfId="7"/>
     <cellStyle name="20% - Акцент1 16" xfId="8"/>
     <cellStyle name="20% - Акцент1 17" xfId="9"/>
     <cellStyle name="20% - Акцент1 18" xfId="10"/>
     <cellStyle name="20% - Акцент1 19" xfId="11"/>
     <cellStyle name="20% - Акцент1 2" xfId="12"/>
     <cellStyle name="20% - Акцент1 20" xfId="13"/>
     <cellStyle name="20% - Акцент1 21" xfId="14"/>
     <cellStyle name="20% - Акцент1 22" xfId="15"/>
     <cellStyle name="20% - Акцент1 23" xfId="16"/>
     <cellStyle name="20% - Акцент1 24" xfId="17"/>
     <cellStyle name="20% - Акцент1 25" xfId="18"/>
     <cellStyle name="20% - Акцент1 26" xfId="19"/>
     <cellStyle name="20% - Акцент1 27" xfId="20"/>
     <cellStyle name="20% - Акцент1 28" xfId="21"/>
     <cellStyle name="20% - Акцент1 29" xfId="22"/>
     <cellStyle name="20% - Акцент1 3" xfId="23"/>
@@ -3112,52 +3112,52 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.moor@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B22"/>
   <sheetViews>
-    <sheetView topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="B40" sqref="B40"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A29" sqref="A29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.45" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="29.42578125" customWidth="1"/>
     <col min="2" max="2" width="98.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="9"/>
       <c r="B2" s="9"/>
     </row>
     <row r="3" spans="1:2" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="11">
         <v>163206</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="11" t="s">
@@ -3241,110 +3241,110 @@
       <c r="B14" s="51" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="51" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="51" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B17" s="54" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="10" t="s">
         <v>39</v>
       </c>
       <c r="B18" s="17" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="53" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B21" s="55" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="56" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B16" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B22" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="43.5703125" style="24" customWidth="1"/>
     <col min="2" max="2" width="85.140625" style="24" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="9"/>
       <c r="B1" s="9"/>
     </row>
     <row r="2" spans="1:13" s="18" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="11">
         <v>163213</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="18" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="11" t="s">
@@ -3433,96 +3433,96 @@
       <c r="M13" s="19"/>
     </row>
     <row r="14" spans="1:13" s="18" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="51" t="s">
         <v>59</v>
       </c>
       <c r="M14" s="19"/>
     </row>
     <row r="15" spans="1:13" s="18" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="51" t="s">
         <v>47</v>
       </c>
       <c r="M15" s="19"/>
     </row>
     <row r="16" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="54" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="M16" s="20"/>
     </row>
     <row r="17" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="B17" s="17" t="s">
+      <c r="B17" s="54" t="s">
         <v>65</v>
       </c>
       <c r="M17" s="21"/>
     </row>
     <row r="18" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>60</v>
       </c>
       <c r="M18" s="20"/>
     </row>
     <row r="19" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="53" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="M19" s="21"/>
     </row>
     <row r="20" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="55" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="M20" s="20"/>
     </row>
     <row r="21" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="56" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="M21" s="21"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="22"/>
       <c r="B22" s="23"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="21"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="20"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="21"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="20"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
@@ -3582,163 +3582,163 @@
         <v>55</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="27"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="27"/>
     </row>
     <row r="16" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B16" s="29" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N28"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G34" sqref="G34"/>
+      <selection activeCell="G35" sqref="G35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.28515625" customWidth="1"/>
     <col min="2" max="13" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="62" t="s">
+      <c r="A1" s="67" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="62"/>
-[...25 lines deleted...]
-      <c r="M2" s="60"/>
+      <c r="B1" s="67"/>
+      <c r="C1" s="67"/>
+      <c r="D1" s="67"/>
+      <c r="E1" s="67"/>
+      <c r="F1" s="67"/>
+      <c r="G1" s="67"/>
+      <c r="H1" s="67"/>
+      <c r="I1" s="67"/>
+      <c r="J1" s="67"/>
+      <c r="K1" s="67"/>
+      <c r="L1" s="67"/>
+      <c r="M1" s="67"/>
+    </row>
+    <row r="2" spans="1:14" s="66" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="65"/>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
+      <c r="K2" s="65"/>
+      <c r="L2" s="65"/>
+      <c r="M2" s="65"/>
     </row>
     <row r="3" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="64"/>
+      <c r="A3" s="68"/>
       <c r="B3" s="63" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="63" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="63" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="63" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="63" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="63" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="63" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="63" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="63" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="63" t="s">
         <v>12</v>
       </c>
       <c r="L3" s="63" t="s">
         <v>13</v>
       </c>
-      <c r="M3" s="69" t="s">
+      <c r="M3" s="64" t="s">
         <v>14</v>
       </c>
       <c r="N3" s="3"/>
     </row>
     <row r="4" spans="1:14" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="65"/>
+      <c r="A4" s="69"/>
       <c r="B4" s="63"/>
       <c r="C4" s="63"/>
       <c r="D4" s="63"/>
       <c r="E4" s="63"/>
       <c r="F4" s="63"/>
       <c r="G4" s="63"/>
       <c r="H4" s="63"/>
       <c r="I4" s="63"/>
       <c r="J4" s="63"/>
       <c r="K4" s="63"/>
       <c r="L4" s="63"/>
-      <c r="M4" s="69"/>
+      <c r="M4" s="64"/>
       <c r="N4" s="3"/>
     </row>
     <row r="5" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="68" t="s">
+      <c r="A5" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="68"/>
-[...10 lines deleted...]
-      <c r="M5" s="68"/>
+      <c r="B5" s="62"/>
+      <c r="C5" s="62"/>
+      <c r="D5" s="62"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="62"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="62"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="62"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="62"/>
+      <c r="M5" s="62"/>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A6" s="50">
         <v>2022</v>
       </c>
       <c r="B6" s="49">
         <v>3073</v>
       </c>
       <c r="C6" s="49">
         <v>31234</v>
       </c>
       <c r="D6" s="49">
         <v>8233</v>
       </c>
       <c r="E6" s="49">
         <v>8795</v>
       </c>
       <c r="F6" s="49">
         <v>31726</v>
       </c>
       <c r="G6" s="49">
         <v>29455</v>
       </c>
       <c r="H6" s="49">
         <v>29209</v>
@@ -3887,73 +3887,75 @@
     <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="47">
         <v>2026</v>
       </c>
       <c r="B10" s="58">
         <v>5580</v>
       </c>
       <c r="C10" s="49">
         <v>23163</v>
       </c>
       <c r="D10" s="49">
         <v>28162</v>
       </c>
       <c r="E10" s="58">
         <v>13396</v>
       </c>
       <c r="F10" s="49">
         <v>35179</v>
       </c>
       <c r="G10" s="49">
         <v>60802</v>
       </c>
       <c r="H10" s="49">
         <v>13509</v>
       </c>
-      <c r="I10" s="49"/>
+      <c r="I10" s="49">
+        <v>35224</v>
+      </c>
       <c r="J10" s="49"/>
       <c r="K10" s="58"/>
       <c r="L10" s="58"/>
       <c r="M10" s="48"/>
       <c r="N10" s="6"/>
     </row>
     <row r="11" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="66" t="s">
+      <c r="A11" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="67"/>
-[...10 lines deleted...]
-      <c r="M11" s="67"/>
+      <c r="B11" s="61"/>
+      <c r="C11" s="61"/>
+      <c r="D11" s="61"/>
+      <c r="E11" s="61"/>
+      <c r="F11" s="61"/>
+      <c r="G11" s="61"/>
+      <c r="H11" s="61"/>
+      <c r="I11" s="61"/>
+      <c r="J11" s="61"/>
+      <c r="K11" s="61"/>
+      <c r="L11" s="61"/>
+      <c r="M11" s="61"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="50">
         <v>2022</v>
       </c>
       <c r="B12" s="42">
         <v>1.6</v>
       </c>
       <c r="C12" s="41">
         <v>1016.4</v>
       </c>
       <c r="D12" s="41">
         <v>26.4</v>
       </c>
       <c r="E12" s="41">
         <v>106.8</v>
       </c>
       <c r="F12" s="41">
         <v>360.7</v>
       </c>
       <c r="G12" s="41">
         <v>92.8</v>
       </c>
       <c r="H12" s="42">
         <v>99.2</v>
@@ -4102,73 +4104,75 @@
     <row r="16" spans="1:14" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="47">
         <v>2026</v>
       </c>
       <c r="B16" s="37">
         <v>3</v>
       </c>
       <c r="C16" s="41">
         <v>415.1</v>
       </c>
       <c r="D16" s="39">
         <v>121.6</v>
       </c>
       <c r="E16" s="41">
         <v>47.6</v>
       </c>
       <c r="F16" s="41">
         <v>262.60000000000002</v>
       </c>
       <c r="G16" s="41">
         <v>172.8</v>
       </c>
       <c r="H16" s="32">
         <v>22.2</v>
       </c>
-      <c r="I16" s="41"/>
+      <c r="I16" s="41">
+        <v>260.7</v>
+      </c>
       <c r="J16" s="41"/>
       <c r="K16" s="42"/>
       <c r="L16" s="41"/>
       <c r="M16" s="40"/>
       <c r="N16" s="8"/>
     </row>
     <row r="17" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="66" t="s">
+      <c r="A17" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="B17" s="67"/>
-[...10 lines deleted...]
-      <c r="M17" s="67"/>
+      <c r="B17" s="61"/>
+      <c r="C17" s="61"/>
+      <c r="D17" s="61"/>
+      <c r="E17" s="61"/>
+      <c r="F17" s="61"/>
+      <c r="G17" s="61"/>
+      <c r="H17" s="61"/>
+      <c r="I17" s="61"/>
+      <c r="J17" s="61"/>
+      <c r="K17" s="61"/>
+      <c r="L17" s="61"/>
+      <c r="M17" s="61"/>
       <c r="N17" s="3"/>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="50">
         <v>2022</v>
       </c>
       <c r="B18" s="41">
         <v>50.3</v>
       </c>
       <c r="C18" s="41">
         <v>263.8</v>
       </c>
       <c r="D18" s="41">
         <v>39.799999999999997</v>
       </c>
       <c r="E18" s="41">
         <v>140.69999999999999</v>
       </c>
       <c r="F18" s="41">
         <v>67.900000000000006</v>
       </c>
       <c r="G18" s="41">
         <v>158.9</v>
       </c>
       <c r="H18" s="41">
@@ -4320,194 +4324,196 @@
     <row r="22" spans="1:14" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="47">
         <v>2026</v>
       </c>
       <c r="B22" s="42">
         <v>81.2</v>
       </c>
       <c r="C22" s="41">
         <v>109.3</v>
       </c>
       <c r="D22" s="57">
         <v>107.9</v>
       </c>
       <c r="E22" s="57">
         <v>89.5</v>
       </c>
       <c r="F22" s="57">
         <v>116.4</v>
       </c>
       <c r="G22" s="57">
         <v>93.6</v>
       </c>
       <c r="H22" s="57">
         <v>117</v>
       </c>
-      <c r="I22" s="41"/>
+      <c r="I22" s="41">
+        <v>109.1</v>
+      </c>
       <c r="J22" s="41"/>
       <c r="K22" s="57"/>
       <c r="L22" s="57"/>
       <c r="M22" s="59"/>
       <c r="N22" s="6"/>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="F23" s="4"/>
       <c r="N23" s="3"/>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.2">
       <c r="C24" s="4"/>
       <c r="D24" s="4"/>
       <c r="H24" s="4"/>
       <c r="J24" s="4"/>
       <c r="M24" s="5"/>
       <c r="N24" s="3"/>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.2">
       <c r="D25" s="4"/>
       <c r="J25" s="4"/>
       <c r="N25" s="3"/>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.2">
       <c r="F27" s="4"/>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="F28" s="1"/>
       <c r="G28" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="A17:M17"/>
-[...6 lines deleted...]
-    <mergeCell ref="F3:F4"/>
     <mergeCell ref="A2:XFD2"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
+    <mergeCell ref="A17:M17"/>
+    <mergeCell ref="A5:M5"/>
+    <mergeCell ref="D3:D4"/>
+    <mergeCell ref="A11:M11"/>
+    <mergeCell ref="G3:G4"/>
+    <mergeCell ref="M3:M4"/>
+    <mergeCell ref="E3:E4"/>
+    <mergeCell ref="F3:F4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100DD04DA59333991479EF408D6E8F94ED3" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="3c7e9f8e7008f7ebf1cbe62497389de3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B808087-ABB2-4A5A-BA84-82729F33E8B0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DAD7345-BDF4-4334-B075-3D1E19DED29E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Метаданные 163206</vt:lpstr>
       <vt:lpstr>Метаданные 163213</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Показатели</vt:lpstr>