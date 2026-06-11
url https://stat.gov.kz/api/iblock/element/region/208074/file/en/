--- v0 (2026-04-30)
+++ v1 (2026-06-11)
@@ -1,199 +1,142 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <workbookPr/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" tabRatio="956" activeTab="11"/>
+    <workbookView xWindow="8400" yWindow="4800" windowWidth="9750" windowHeight="7620" tabRatio="956" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="January" sheetId="1" r:id="rId1"/>
-    <sheet name="January-February" sheetId="2" r:id="rId2"/>
-[...9 lines deleted...]
-    <sheet name="January-December" sheetId="12" r:id="rId12"/>
+    <sheet name=" January-February" sheetId="2" r:id="rId2"/>
+    <sheet name="January-March" sheetId="3" r:id="rId3"/>
+    <sheet name="January-April" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
-  <extLst>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+  <extLst xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main">
+    <ext uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="21">
   <si>
     <t xml:space="preserve">Investments into housе-construction </t>
   </si>
   <si>
     <t>mln.tenge</t>
   </si>
   <si>
     <t>Zhetisu region</t>
   </si>
   <si>
     <t>Taldykorargan c.a</t>
   </si>
   <si>
     <t>Tekeli c.a</t>
   </si>
   <si>
     <t>Aksu</t>
   </si>
   <si>
     <t>Alakol</t>
   </si>
   <si>
     <t>Eskeldi</t>
   </si>
   <si>
     <t>Kerbulak</t>
   </si>
   <si>
     <t>Koksu</t>
   </si>
   <si>
     <t>Karatal</t>
   </si>
   <si>
     <t>Panfilov</t>
   </si>
   <si>
     <t>Sarkan</t>
   </si>
   <si>
     <t>as a percentage to the corresponding period of the previous year</t>
   </si>
   <si>
-    <t>(January  2025)</t>
-[...47 lines deleted...]
-    <t>16527</t>
+    <t>(January  2026)</t>
+  </si>
+  <si>
+    <t>4976,7</t>
+  </si>
+  <si>
+    <t>747,2</t>
+  </si>
+  <si>
+    <t>438,8</t>
+  </si>
+  <si>
+    <t>(January-February  2026)</t>
+  </si>
+  <si>
+    <t>(January-March  2026)</t>
+  </si>
+  <si>
+    <t>(January-April  2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-[...2 lines deleted...]
-    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
@@ -310,78371 +253,251 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...24 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...115 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="15">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="4"/>
     <cellStyle name="Обычный 12" xfId="5"/>
     <cellStyle name="Обычный 13" xfId="6"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="7"/>
     <cellStyle name="Обычный 2 3" xfId="3"/>
     <cellStyle name="Обычный 2 45" xfId="8"/>
     <cellStyle name="Обычный 3" xfId="9"/>
     <cellStyle name="Обычный 4" xfId="10"/>
     <cellStyle name="Обычный 5" xfId="2"/>
     <cellStyle name="Обычный 5 2" xfId="14"/>
     <cellStyle name="Обычный 6" xfId="11"/>
     <cellStyle name="Обычный 7" xfId="12"/>
     <cellStyle name="Обычный 71" xfId="13"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...78014 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -78807,2325 +630,811 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...26 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C20" sqref="C20"/>
+      <selection activeCell="A21" sqref="A21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="3" width="25.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15" customHeight="1">
-      <c r="A1" s="50" t="s">
+      <c r="A1" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="51"/>
-      <c r="C1" s="51"/>
+      <c r="B1" s="18"/>
+      <c r="C1" s="18"/>
     </row>
     <row r="2" spans="1:3" ht="15" customHeight="1">
-      <c r="A2" s="50" t="s">
+      <c r="A2" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="50"/>
-      <c r="C2" s="50"/>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
     </row>
     <row r="3" spans="1:3" ht="15" customHeight="1">
       <c r="A3" s="1"/>
-      <c r="B3" s="12"/>
+      <c r="B3" s="5"/>
       <c r="C3" s="1"/>
     </row>
     <row r="4" spans="1:3" ht="15" customHeight="1">
-      <c r="A4" s="58"/>
-      <c r="B4" s="52" t="s">
+      <c r="A4" s="25"/>
+      <c r="B4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="55" t="s">
+      <c r="C4" s="22" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:3" ht="15" customHeight="1">
-      <c r="A5" s="59"/>
-[...1 lines deleted...]
-      <c r="C5" s="56"/>
+      <c r="A5" s="26"/>
+      <c r="B5" s="20"/>
+      <c r="C5" s="23"/>
     </row>
     <row r="6" spans="1:3" ht="15" customHeight="1">
-      <c r="A6" s="60"/>
-[...1 lines deleted...]
-      <c r="C6" s="57"/>
+      <c r="A6" s="27"/>
+      <c r="B6" s="21"/>
+      <c r="C6" s="24"/>
     </row>
     <row r="7" spans="1:3" ht="15" customHeight="1">
-      <c r="A7" s="3" t="s">
+      <c r="A7" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="10">
-[...3 lines deleted...]
-        <v>145.4</v>
+      <c r="B7" s="9">
+        <v>2431.5</v>
+      </c>
+      <c r="C7" s="7">
+        <v>127.7</v>
       </c>
     </row>
     <row r="8" spans="1:3" ht="15" customHeight="1">
-      <c r="A8" s="4" t="s">
+      <c r="A8" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="10">
-[...3 lines deleted...]
-        <v>200.5</v>
+      <c r="B8" s="9">
+        <v>406.9</v>
+      </c>
+      <c r="C8" s="7">
+        <v>95.6</v>
       </c>
     </row>
     <row r="9" spans="1:3" ht="15" customHeight="1">
-      <c r="A9" s="4" t="s">
+      <c r="A9" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="10">
+      <c r="B9" s="9">
         <v>35</v>
       </c>
-      <c r="C9" s="14">
-        <v>122.9</v>
+      <c r="C9" s="7">
+        <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:3" ht="15" customHeight="1">
-      <c r="A10" s="4" t="s">
+      <c r="A10" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="10">
-[...3 lines deleted...]
-        <v>120.5</v>
+      <c r="B10" s="9">
+        <v>28.8</v>
+      </c>
+      <c r="C10" s="7">
+        <v>113</v>
       </c>
     </row>
     <row r="11" spans="1:3" ht="15" customHeight="1">
-      <c r="A11" s="4" t="s">
+      <c r="A11" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="10">
-[...3 lines deleted...]
-        <v>109.5</v>
+      <c r="B11" s="9">
+        <v>299.7</v>
+      </c>
+      <c r="C11" s="7">
+        <v>99.4</v>
       </c>
     </row>
     <row r="12" spans="1:3" ht="15" customHeight="1">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="10">
-[...3 lines deleted...]
-        <v>152.4</v>
+      <c r="B12" s="9">
+        <v>215.5</v>
+      </c>
+      <c r="C12" s="7">
+        <v>127.4</v>
       </c>
     </row>
     <row r="13" spans="1:3" ht="15" customHeight="1">
-      <c r="A13" s="4" t="s">
+      <c r="A13" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="10">
-[...3 lines deleted...]
-        <v>108.3</v>
+      <c r="B13" s="9">
+        <v>120.8</v>
+      </c>
+      <c r="C13" s="7">
+        <v>115.5</v>
       </c>
     </row>
     <row r="14" spans="1:3" ht="15" customHeight="1">
-      <c r="A14" s="4" t="s">
+      <c r="A14" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="10">
-[...3 lines deleted...]
-        <v>342.2</v>
+      <c r="B14" s="9">
+        <v>206.4</v>
+      </c>
+      <c r="C14" s="7">
+        <v>163</v>
       </c>
     </row>
     <row r="15" spans="1:3" ht="15" customHeight="1">
-      <c r="A15" s="4" t="s">
+      <c r="A15" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="10">
-[...3 lines deleted...]
-        <v>121</v>
+      <c r="B15" s="9">
+        <v>216.4</v>
+      </c>
+      <c r="C15" s="7">
+        <v>105</v>
       </c>
     </row>
     <row r="16" spans="1:3" ht="15" customHeight="1">
-      <c r="A16" s="4" t="s">
+      <c r="A16" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="10">
-[...3 lines deleted...]
-        <v>144.4</v>
+      <c r="B16" s="9">
+        <v>859.4</v>
+      </c>
+      <c r="C16" s="7">
+        <v>222.1</v>
       </c>
     </row>
     <row r="17" spans="1:3" ht="15" customHeight="1">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="11">
-[...3 lines deleted...]
-        <v>140.19999999999999</v>
+      <c r="B17" s="10">
+        <v>42.6</v>
+      </c>
+      <c r="C17" s="6">
+        <v>110.8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:C6"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C17"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F27" sqref="F27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="3" width="25.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15" customHeight="1">
-      <c r="A1" s="50" t="s">
+      <c r="A1" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="51"/>
-      <c r="C1" s="51"/>
+      <c r="B1" s="18"/>
+      <c r="C1" s="18"/>
     </row>
     <row r="2" spans="1:3" ht="15" customHeight="1">
-      <c r="A2" s="50" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="50"/>
+      <c r="A2" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
     </row>
     <row r="3" spans="1:3" ht="15" customHeight="1">
       <c r="A3" s="1"/>
-      <c r="B3" s="42"/>
+      <c r="B3" s="8"/>
       <c r="C3" s="1"/>
     </row>
     <row r="4" spans="1:3" ht="15" customHeight="1">
-      <c r="A4" s="61"/>
-      <c r="B4" s="52" t="s">
+      <c r="A4" s="25"/>
+      <c r="B4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="55" t="s">
+      <c r="C4" s="22" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:3" ht="15" customHeight="1">
-      <c r="A5" s="62"/>
-[...1 lines deleted...]
-      <c r="C5" s="56"/>
+      <c r="A5" s="26"/>
+      <c r="B5" s="20"/>
+      <c r="C5" s="23"/>
     </row>
     <row r="6" spans="1:3" ht="15" customHeight="1">
-      <c r="A6" s="63"/>
-[...1 lines deleted...]
-      <c r="C6" s="57"/>
+      <c r="A6" s="27"/>
+      <c r="B6" s="21"/>
+      <c r="C6" s="24"/>
     </row>
     <row r="7" spans="1:3" ht="15" customHeight="1">
-      <c r="A7" s="3" t="s">
+      <c r="A7" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="43">
-[...3 lines deleted...]
-        <v>108.6</v>
+      <c r="B7" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" s="7">
+        <v>74.3</v>
       </c>
     </row>
     <row r="8" spans="1:3" ht="15" customHeight="1">
-      <c r="A8" s="4" t="s">
+      <c r="A8" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="43">
-[...3 lines deleted...]
-        <v>81.900000000000006</v>
+      <c r="B8" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" s="7">
+        <v>43.2</v>
       </c>
     </row>
     <row r="9" spans="1:3" ht="15" customHeight="1">
-      <c r="A9" s="4" t="s">
+      <c r="A9" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="43">
-[...3 lines deleted...]
-        <v>117.4</v>
+      <c r="B9" s="11">
+        <v>168</v>
+      </c>
+      <c r="C9" s="7">
+        <v>116.8</v>
       </c>
     </row>
     <row r="10" spans="1:3" ht="15" customHeight="1">
-      <c r="A10" s="4" t="s">
+      <c r="A10" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="43">
-[...3 lines deleted...]
-        <v>107.2</v>
+      <c r="B10" s="11">
+        <v>75.7</v>
+      </c>
+      <c r="C10" s="7">
+        <v>10.5</v>
       </c>
     </row>
     <row r="11" spans="1:3" ht="15" customHeight="1">
-      <c r="A11" s="4" t="s">
+      <c r="A11" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="43">
-[...2 lines deleted...]
-      <c r="C11" s="43">
+      <c r="B11" s="11">
+        <v>814.1</v>
+      </c>
+      <c r="C11" s="7">
+        <v>114.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="15" customHeight="1">
+      <c r="A12" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="11">
+        <v>344.5</v>
+      </c>
+      <c r="C12" s="7">
+        <v>76.3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="15" customHeight="1">
+      <c r="A13" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="11">
+        <v>161.19999999999999</v>
+      </c>
+      <c r="C13" s="7">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="15" customHeight="1">
+      <c r="A14" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" s="7">
+        <v>169.8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="15" customHeight="1">
+      <c r="A15" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="11">
+        <v>415.1</v>
+      </c>
+      <c r="C15" s="7">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="15" customHeight="1">
+      <c r="A16" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="11">
+        <v>1667.4</v>
+      </c>
+      <c r="C16" s="7">
         <v>88.6</v>
       </c>
     </row>
-    <row r="12" spans="1:3" ht="15" customHeight="1">
-[...53 lines deleted...]
-    </row>
     <row r="17" spans="1:3" ht="15" customHeight="1">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="40">
-[...1479 lines deleted...]
-        <v>69.400000000000006</v>
+      <c r="B17" s="12">
+        <v>144.69999999999999</v>
+      </c>
+      <c r="C17" s="6">
+        <v>118.6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:C6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="3" width="25.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15" customHeight="1">
-      <c r="A1" s="50" t="s">
+      <c r="A1" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="51"/>
-      <c r="C1" s="51"/>
+      <c r="B1" s="18"/>
+      <c r="C1" s="18"/>
     </row>
     <row r="2" spans="1:3" ht="15" customHeight="1">
-      <c r="A2" s="50" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="50"/>
+      <c r="A2" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
     </row>
     <row r="3" spans="1:3" ht="15" customHeight="1">
       <c r="A3" s="1"/>
-      <c r="B3" s="16"/>
+      <c r="B3" s="13"/>
       <c r="C3" s="1"/>
     </row>
     <row r="4" spans="1:3" ht="15" customHeight="1">
-      <c r="A4" s="61"/>
-      <c r="B4" s="52" t="s">
+      <c r="A4" s="25"/>
+      <c r="B4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="55" t="s">
+      <c r="C4" s="22" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:3" ht="15" customHeight="1">
-      <c r="A5" s="62"/>
-[...1 lines deleted...]
-      <c r="C5" s="56"/>
+      <c r="A5" s="26"/>
+      <c r="B5" s="20"/>
+      <c r="C5" s="23"/>
     </row>
     <row r="6" spans="1:3" ht="15" customHeight="1">
-      <c r="A6" s="63"/>
-[...1 lines deleted...]
-      <c r="C6" s="57"/>
+      <c r="A6" s="27"/>
+      <c r="B6" s="21"/>
+      <c r="C6" s="24"/>
     </row>
     <row r="7" spans="1:3" ht="15" customHeight="1">
-      <c r="A7" s="3" t="s">
+      <c r="A7" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="34">
-[...3 lines deleted...]
-        <v>116.6</v>
+      <c r="B7" s="9">
+        <v>9303.7999999999993</v>
+      </c>
+      <c r="C7" s="7">
+        <v>86.6</v>
       </c>
     </row>
     <row r="8" spans="1:3" ht="15" customHeight="1">
-      <c r="A8" s="4" t="s">
+      <c r="A8" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="34">
-[...2 lines deleted...]
-      <c r="C8" s="32">
+      <c r="B8" s="9">
+        <v>2446.5</v>
+      </c>
+      <c r="C8" s="7">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="15" customHeight="1">
+      <c r="A9" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="9">
+        <v>211</v>
+      </c>
+      <c r="C9" s="7">
+        <v>70.900000000000006</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="15" customHeight="1">
+      <c r="A10" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="9">
+        <v>146.6</v>
+      </c>
+      <c r="C10" s="7">
+        <v>19.8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="15" customHeight="1">
+      <c r="A11" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="9">
+        <v>1105.9000000000001</v>
+      </c>
+      <c r="C11" s="7">
+        <v>117.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="15" customHeight="1">
+      <c r="A12" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="9">
+        <v>514.1</v>
+      </c>
+      <c r="C12" s="7">
+        <v>79.7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="15" customHeight="1">
+      <c r="A13" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="9">
+        <v>251.2</v>
+      </c>
+      <c r="C13" s="7">
+        <v>36.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="15" customHeight="1">
+      <c r="A14" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="9">
+        <v>617.29999999999995</v>
+      </c>
+      <c r="C14" s="7">
+        <v>160.30000000000001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="15" customHeight="1">
+      <c r="A15" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="9">
+        <v>643.79999999999995</v>
+      </c>
+      <c r="C15" s="7">
         <v>94.9</v>
       </c>
     </row>
-    <row r="9" spans="1:3" ht="15" customHeight="1">
-[...75 lines deleted...]
-    </row>
     <row r="16" spans="1:3" ht="15" customHeight="1">
-      <c r="A16" s="4" t="s">
+      <c r="A16" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="30">
-[...3 lines deleted...]
-        <v>127.3</v>
+      <c r="B16" s="9">
+        <v>3140.5</v>
+      </c>
+      <c r="C16" s="7">
+        <v>118.4</v>
       </c>
     </row>
     <row r="17" spans="1:3" ht="15" customHeight="1">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="31">
-[...3 lines deleted...]
-        <v>73.5</v>
+      <c r="B17" s="10">
+        <v>226.9</v>
+      </c>
+      <c r="C17" s="6">
+        <v>117.8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:C6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C17"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C21" sqref="C21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="3" width="25.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15" customHeight="1">
-      <c r="A1" s="50" t="s">
+      <c r="A1" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="51"/>
-      <c r="C1" s="51"/>
+      <c r="B1" s="18"/>
+      <c r="C1" s="18"/>
     </row>
     <row r="2" spans="1:3" ht="15" customHeight="1">
-      <c r="A2" s="50" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="50"/>
+      <c r="A2" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
     </row>
     <row r="3" spans="1:3" ht="15" customHeight="1">
       <c r="A3" s="1"/>
-      <c r="B3" s="35"/>
+      <c r="B3" s="14"/>
       <c r="C3" s="1"/>
     </row>
     <row r="4" spans="1:3" ht="15" customHeight="1">
-      <c r="A4" s="61"/>
-      <c r="B4" s="52" t="s">
+      <c r="A4" s="25"/>
+      <c r="B4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="55" t="s">
+      <c r="C4" s="22" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:3" ht="15" customHeight="1">
-      <c r="A5" s="62"/>
-[...1 lines deleted...]
-      <c r="C5" s="56"/>
+      <c r="A5" s="26"/>
+      <c r="B5" s="20"/>
+      <c r="C5" s="23"/>
     </row>
     <row r="6" spans="1:3" ht="15" customHeight="1">
-      <c r="A6" s="63"/>
-[...1 lines deleted...]
-      <c r="C6" s="57"/>
+      <c r="A6" s="27"/>
+      <c r="B6" s="21"/>
+      <c r="C6" s="24"/>
     </row>
     <row r="7" spans="1:3" ht="15" customHeight="1">
-      <c r="A7" s="3" t="s">
+      <c r="A7" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="36">
-[...3 lines deleted...]
-        <v>110.2</v>
+      <c r="B7" s="28">
+        <v>12988.2</v>
+      </c>
+      <c r="C7" s="15">
+        <v>89.5</v>
       </c>
     </row>
     <row r="8" spans="1:3" ht="15" customHeight="1">
-      <c r="A8" s="4" t="s">
+      <c r="A8" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="38" t="s">
-[...3 lines deleted...]
-        <v>84.6</v>
+      <c r="B8" s="28">
+        <v>3316.1</v>
+      </c>
+      <c r="C8" s="15">
+        <v>75.400000000000006</v>
       </c>
     </row>
     <row r="9" spans="1:3" ht="15" customHeight="1">
-      <c r="A9" s="4" t="s">
+      <c r="A9" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="38">
-[...3 lines deleted...]
-        <v>122.7</v>
+      <c r="B9" s="28">
+        <v>682</v>
+      </c>
+      <c r="C9" s="15">
+        <v>84.9</v>
       </c>
     </row>
     <row r="10" spans="1:3" ht="15" customHeight="1">
-      <c r="A10" s="4" t="s">
+      <c r="A10" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="38">
-[...3 lines deleted...]
-        <v>112.7</v>
+      <c r="B10" s="28">
+        <v>223.8</v>
+      </c>
+      <c r="C10" s="15">
+        <v>24.1</v>
       </c>
     </row>
     <row r="11" spans="1:3" ht="15" customHeight="1">
-      <c r="A11" s="4" t="s">
+      <c r="A11" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="38">
-[...3 lines deleted...]
-        <v>81.099999999999994</v>
+      <c r="B11" s="28">
+        <v>1350.2</v>
+      </c>
+      <c r="C11" s="15">
+        <v>113</v>
       </c>
     </row>
     <row r="12" spans="1:3" ht="15" customHeight="1">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="38">
-[...3 lines deleted...]
-        <v>174.9</v>
+      <c r="B12" s="28">
+        <v>644.1</v>
+      </c>
+      <c r="C12" s="15">
+        <v>77</v>
       </c>
     </row>
     <row r="13" spans="1:3" ht="15" customHeight="1">
-      <c r="A13" s="4" t="s">
+      <c r="A13" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="38">
-[...3 lines deleted...]
-        <v>136.5</v>
+      <c r="B13" s="28">
+        <v>351.2</v>
+      </c>
+      <c r="C13" s="15">
+        <v>34.6</v>
       </c>
     </row>
     <row r="14" spans="1:3" ht="15" customHeight="1">
-      <c r="A14" s="4" t="s">
+      <c r="A14" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="38">
-[...3 lines deleted...]
-        <v>156.9</v>
+      <c r="B14" s="28">
+        <v>742.4</v>
+      </c>
+      <c r="C14" s="15">
+        <v>116</v>
       </c>
     </row>
     <row r="15" spans="1:3" ht="15" customHeight="1">
-      <c r="A15" s="4" t="s">
+      <c r="A15" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="38">
-[...3 lines deleted...]
-        <v>181.4</v>
+      <c r="B15" s="28">
+        <v>760.9</v>
+      </c>
+      <c r="C15" s="15">
+        <v>79</v>
       </c>
     </row>
     <row r="16" spans="1:3" ht="15" customHeight="1">
-      <c r="A16" s="4" t="s">
+      <c r="A16" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="38">
-[...3 lines deleted...]
-        <v>133.4</v>
+      <c r="B16" s="28">
+        <v>4610.7</v>
+      </c>
+      <c r="C16" s="15">
+        <v>134</v>
       </c>
     </row>
     <row r="17" spans="1:3" ht="15" customHeight="1">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="40">
-[...3 lines deleted...]
-        <v>70.3</v>
+      <c r="B17" s="29">
+        <v>306.8</v>
+      </c>
+      <c r="C17" s="16">
+        <v>115</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:C6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>12</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="12" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>January</vt:lpstr>
-      <vt:lpstr>January-February</vt:lpstr>
-[...9 lines deleted...]
-      <vt:lpstr>January-December</vt:lpstr>
+      <vt:lpstr> January-February</vt:lpstr>
+      <vt:lpstr>January-March</vt:lpstr>
+      <vt:lpstr>January-April</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>A.temirova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>