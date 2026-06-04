--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="4560" yWindow="780" windowWidth="19500" windowHeight="14685"/>
+    <workbookView xWindow="11685" yWindow="465" windowWidth="16170" windowHeight="9900"/>
   </bookViews>
   <sheets>
     <sheet name="Жұмыртқа" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Жұмыртқа!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="46">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>Қостанай</t>
   </si>
   <si>
     <t>2019 жыл</t>
   </si>
   <si>
     <t>2020 жыл</t>
   </si>
@@ -740,51 +740,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CJ4" sqref="CJ4:CJ24"/>
+      <selection pane="topRight" activeCell="CK4" sqref="CK4:CK24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21" style="2" customWidth="1"/>
     <col min="2" max="20" width="8.85546875" style="2" customWidth="1"/>
     <col min="21" max="21" width="8.5703125" style="2" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="2" customWidth="1"/>
     <col min="23" max="23" width="8.5703125" style="2" customWidth="1"/>
     <col min="24" max="24" width="8.85546875" style="2" customWidth="1"/>
     <col min="25" max="25" width="9.7109375" style="2" customWidth="1"/>
     <col min="26" max="84" width="9.140625" style="2"/>
     <col min="85" max="85" width="10.5703125" style="2" customWidth="1"/>
     <col min="86" max="96" width="9.140625" style="2"/>
     <col min="97" max="97" width="10.42578125" style="2" customWidth="1"/>
     <col min="98" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="38.25" customHeight="1" thickBot="1">
       <c r="A1" s="29" t="s">
         <v>43</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
@@ -1523,51 +1523,53 @@
       </c>
       <c r="CC4" s="5">
         <v>255381</v>
       </c>
       <c r="CD4" s="5">
         <v>288055.2</v>
       </c>
       <c r="CE4" s="5">
         <v>319213.7</v>
       </c>
       <c r="CF4" s="5">
         <v>353423.1</v>
       </c>
       <c r="CG4" s="5">
         <v>393388.5</v>
       </c>
       <c r="CH4" s="5">
         <v>31465.8</v>
       </c>
       <c r="CI4" s="5">
         <v>60791.9</v>
       </c>
       <c r="CJ4" s="6">
         <v>95477.3</v>
       </c>
-      <c r="CK4" s="6"/>
+      <c r="CK4" s="6">
+        <v>131198.29999999999</v>
+      </c>
       <c r="CL4" s="5"/>
       <c r="CM4" s="5"/>
       <c r="CN4" s="5"/>
       <c r="CO4" s="5"/>
       <c r="CP4" s="5"/>
       <c r="CQ4" s="5"/>
       <c r="CR4" s="5"/>
       <c r="CS4" s="5"/>
     </row>
     <row r="5" spans="1:97" s="7" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="9">
         <v>276</v>
       </c>
       <c r="C5" s="9">
         <v>478.5</v>
       </c>
       <c r="D5" s="9">
         <v>1031</v>
       </c>
       <c r="E5" s="9">
         <v>2670.9</v>
       </c>
@@ -1798,51 +1800,53 @@
       </c>
       <c r="CC5" s="9">
         <v>146.9</v>
       </c>
       <c r="CD5" s="9">
         <v>158.80000000000001</v>
       </c>
       <c r="CE5" s="9">
         <v>165.4</v>
       </c>
       <c r="CF5" s="9">
         <v>180.7</v>
       </c>
       <c r="CG5" s="9">
         <v>210.2</v>
       </c>
       <c r="CH5" s="9">
         <v>10.7</v>
       </c>
       <c r="CI5" s="9">
         <v>18.7</v>
       </c>
       <c r="CJ5" s="9">
         <v>39.9</v>
       </c>
-      <c r="CK5" s="9"/>
+      <c r="CK5" s="9">
+        <v>107</v>
+      </c>
       <c r="CL5" s="9"/>
       <c r="CM5" s="9"/>
       <c r="CN5" s="9"/>
       <c r="CO5" s="9"/>
       <c r="CP5" s="9"/>
       <c r="CQ5" s="9"/>
       <c r="CR5" s="9"/>
       <c r="CS5" s="9"/>
     </row>
     <row r="6" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A6" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="11">
         <v>10312.4</v>
       </c>
       <c r="C6" s="11">
         <v>19191.3</v>
       </c>
       <c r="D6" s="9">
         <v>30080</v>
       </c>
       <c r="E6" s="9">
         <v>39828</v>
       </c>
@@ -2073,51 +2077,53 @@
       </c>
       <c r="CC6" s="9">
         <v>76621.5</v>
       </c>
       <c r="CD6" s="11">
         <v>87778.2</v>
       </c>
       <c r="CE6" s="11">
         <v>99381.2</v>
       </c>
       <c r="CF6" s="11">
         <v>111284.6</v>
       </c>
       <c r="CG6" s="11">
         <v>124308</v>
       </c>
       <c r="CH6" s="11">
         <v>11762.8</v>
       </c>
       <c r="CI6" s="11">
         <v>21389.4</v>
       </c>
       <c r="CJ6" s="12">
         <v>32157.5</v>
       </c>
-      <c r="CK6" s="12"/>
+      <c r="CK6" s="12">
+        <v>44069.9</v>
+      </c>
       <c r="CL6" s="9"/>
       <c r="CM6" s="11"/>
       <c r="CN6" s="11"/>
       <c r="CO6" s="9"/>
       <c r="CP6" s="11"/>
       <c r="CQ6" s="11"/>
       <c r="CR6" s="11"/>
       <c r="CS6" s="11"/>
     </row>
     <row r="7" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="11">
         <v>21.6</v>
       </c>
       <c r="C7" s="11">
         <v>40</v>
       </c>
       <c r="D7" s="9">
         <v>148.5</v>
       </c>
       <c r="E7" s="9">
         <v>325.89999999999998</v>
       </c>
@@ -2348,51 +2354,53 @@
       </c>
       <c r="CC7" s="9">
         <v>86.9</v>
       </c>
       <c r="CD7" s="11">
         <v>100.3</v>
       </c>
       <c r="CE7" s="11">
         <v>104.8</v>
       </c>
       <c r="CF7" s="11">
         <v>117.5</v>
       </c>
       <c r="CG7" s="11">
         <v>122.2</v>
       </c>
       <c r="CH7" s="11">
         <v>3.6</v>
       </c>
       <c r="CI7" s="11">
         <v>6.5</v>
       </c>
       <c r="CJ7" s="12">
         <v>23.2</v>
       </c>
-      <c r="CK7" s="12"/>
+      <c r="CK7" s="12">
+        <v>52.2</v>
+      </c>
       <c r="CL7" s="9"/>
       <c r="CM7" s="11"/>
       <c r="CN7" s="11"/>
       <c r="CO7" s="9"/>
       <c r="CP7" s="11"/>
       <c r="CQ7" s="11"/>
       <c r="CR7" s="11"/>
       <c r="CS7" s="11"/>
     </row>
     <row r="8" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="11">
         <v>21687</v>
       </c>
       <c r="C8" s="11">
         <v>43019.4</v>
       </c>
       <c r="D8" s="9">
         <v>66993.100000000006</v>
       </c>
       <c r="E8" s="9">
         <v>87180.4</v>
       </c>
@@ -2623,51 +2631,53 @@
       </c>
       <c r="CC8" s="9">
         <v>129004.3</v>
       </c>
       <c r="CD8" s="11">
         <v>144871.70000000001</v>
       </c>
       <c r="CE8" s="11">
         <v>160340.5</v>
       </c>
       <c r="CF8" s="11">
         <v>175926.5</v>
       </c>
       <c r="CG8" s="11">
         <v>196294.7</v>
       </c>
       <c r="CH8" s="11">
         <v>14127</v>
       </c>
       <c r="CI8" s="11">
         <v>28886.7</v>
       </c>
       <c r="CJ8" s="12">
         <v>45489.7</v>
       </c>
-      <c r="CK8" s="12"/>
+      <c r="CK8" s="12">
+        <v>62681.5</v>
+      </c>
       <c r="CL8" s="9"/>
       <c r="CM8" s="11"/>
       <c r="CN8" s="11"/>
       <c r="CO8" s="9"/>
       <c r="CP8" s="11"/>
       <c r="CQ8" s="11"/>
       <c r="CR8" s="11"/>
       <c r="CS8" s="11"/>
     </row>
     <row r="9" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A9" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="11">
         <v>394.4</v>
       </c>
       <c r="C9" s="11">
         <v>788.6</v>
       </c>
       <c r="D9" s="9">
         <v>1833.6</v>
       </c>
       <c r="E9" s="9">
         <v>3338.1</v>
       </c>
@@ -2898,51 +2908,53 @@
       </c>
       <c r="CC9" s="9">
         <v>1455.5</v>
       </c>
       <c r="CD9" s="11">
         <v>1620</v>
       </c>
       <c r="CE9" s="11">
         <v>1668.8</v>
       </c>
       <c r="CF9" s="11">
         <v>1813</v>
       </c>
       <c r="CG9" s="11">
         <v>1897.8</v>
       </c>
       <c r="CH9" s="11">
         <v>39.1</v>
       </c>
       <c r="CI9" s="11">
         <v>80.5</v>
       </c>
       <c r="CJ9" s="12">
         <v>191.2</v>
       </c>
-      <c r="CK9" s="12"/>
+      <c r="CK9" s="12">
+        <v>357.9</v>
+      </c>
       <c r="CL9" s="9"/>
       <c r="CM9" s="11"/>
       <c r="CN9" s="11"/>
       <c r="CO9" s="9"/>
       <c r="CP9" s="11"/>
       <c r="CQ9" s="11"/>
       <c r="CR9" s="11"/>
       <c r="CS9" s="11"/>
     </row>
     <row r="10" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A10" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="11">
         <v>210.6</v>
       </c>
       <c r="C10" s="11">
         <v>420.3</v>
       </c>
       <c r="D10" s="11">
         <v>730.5</v>
       </c>
       <c r="E10" s="11">
         <v>2638</v>
       </c>
@@ -3173,51 +3185,53 @@
       </c>
       <c r="CC10" s="9">
         <v>456.1</v>
       </c>
       <c r="CD10" s="11">
         <v>499.1</v>
       </c>
       <c r="CE10" s="11">
         <v>502.8</v>
       </c>
       <c r="CF10" s="11">
         <v>526.5</v>
       </c>
       <c r="CG10" s="11">
         <v>546.5</v>
       </c>
       <c r="CH10" s="11">
         <v>4.4000000000000004</v>
       </c>
       <c r="CI10" s="11">
         <v>9.1999999999999993</v>
       </c>
       <c r="CJ10" s="12">
         <v>15.6</v>
       </c>
-      <c r="CK10" s="12"/>
+      <c r="CK10" s="12">
+        <v>60.9</v>
+      </c>
       <c r="CL10" s="11"/>
       <c r="CM10" s="11"/>
       <c r="CN10" s="11"/>
       <c r="CO10" s="9"/>
       <c r="CP10" s="11"/>
       <c r="CQ10" s="11"/>
       <c r="CR10" s="11"/>
       <c r="CS10" s="11"/>
     </row>
     <row r="11" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A11" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="11">
         <v>521.1</v>
       </c>
       <c r="C11" s="11">
         <v>902.1</v>
       </c>
       <c r="D11" s="11">
         <v>3650.4</v>
       </c>
       <c r="E11" s="11">
         <v>6132.7</v>
       </c>
@@ -3448,51 +3462,53 @@
       </c>
       <c r="CC11" s="9">
         <v>1023.8</v>
       </c>
       <c r="CD11" s="11">
         <v>1117.8</v>
       </c>
       <c r="CE11" s="11">
         <v>1141.8</v>
       </c>
       <c r="CF11" s="11">
         <v>1224.7</v>
       </c>
       <c r="CG11" s="11">
         <v>1314.8</v>
       </c>
       <c r="CH11" s="11">
         <v>40.6</v>
       </c>
       <c r="CI11" s="11">
         <v>64</v>
       </c>
       <c r="CJ11" s="12">
         <v>247.8</v>
       </c>
-      <c r="CK11" s="12"/>
+      <c r="CK11" s="12">
+        <v>423.8</v>
+      </c>
       <c r="CL11" s="11"/>
       <c r="CM11" s="11"/>
       <c r="CN11" s="11"/>
       <c r="CO11" s="9"/>
       <c r="CP11" s="11"/>
       <c r="CQ11" s="11"/>
       <c r="CR11" s="11"/>
       <c r="CS11" s="11"/>
     </row>
     <row r="12" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A12" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="9">
         <v>420.3</v>
       </c>
       <c r="C12" s="9">
         <v>827.4</v>
       </c>
       <c r="D12" s="9">
         <v>2223</v>
       </c>
       <c r="E12" s="9">
         <v>4993</v>
       </c>
@@ -3723,51 +3739,53 @@
       </c>
       <c r="CC12" s="9">
         <v>733.4</v>
       </c>
       <c r="CD12" s="11">
         <v>791.9</v>
       </c>
       <c r="CE12" s="11">
         <v>807.8</v>
       </c>
       <c r="CF12" s="11">
         <v>863.8</v>
       </c>
       <c r="CG12" s="11">
         <v>903.5</v>
       </c>
       <c r="CH12" s="9">
         <v>29.1</v>
       </c>
       <c r="CI12" s="9">
         <v>58.4</v>
       </c>
       <c r="CJ12" s="9">
         <v>149.6</v>
       </c>
-      <c r="CK12" s="9"/>
+      <c r="CK12" s="9">
+        <v>351.7</v>
+      </c>
       <c r="CL12" s="9"/>
       <c r="CM12" s="11"/>
       <c r="CN12" s="11"/>
       <c r="CO12" s="9"/>
       <c r="CP12" s="11"/>
       <c r="CQ12" s="11"/>
       <c r="CR12" s="11"/>
       <c r="CS12" s="11"/>
     </row>
     <row r="13" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A13" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="11">
         <v>310.5</v>
       </c>
       <c r="C13" s="11">
         <v>536.5</v>
       </c>
       <c r="D13" s="11">
         <v>1809.1</v>
       </c>
       <c r="E13" s="11">
         <v>2711</v>
       </c>
@@ -3998,51 +4016,53 @@
       </c>
       <c r="CC13" s="9">
         <v>199.4</v>
       </c>
       <c r="CD13" s="11">
         <v>221.5</v>
       </c>
       <c r="CE13" s="11">
         <v>223.7</v>
       </c>
       <c r="CF13" s="11">
         <v>226.1</v>
       </c>
       <c r="CG13" s="11">
         <v>229.3</v>
       </c>
       <c r="CH13" s="11">
         <v>5</v>
       </c>
       <c r="CI13" s="11">
         <v>8.9</v>
       </c>
       <c r="CJ13" s="12">
         <v>29.2</v>
       </c>
-      <c r="CK13" s="12"/>
+      <c r="CK13" s="12">
+        <v>44.9</v>
+      </c>
       <c r="CL13" s="11"/>
       <c r="CM13" s="11"/>
       <c r="CN13" s="11"/>
       <c r="CO13" s="9"/>
       <c r="CP13" s="11"/>
       <c r="CQ13" s="11"/>
       <c r="CR13" s="11"/>
       <c r="CS13" s="11"/>
     </row>
     <row r="14" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A14" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="11">
         <v>71</v>
       </c>
       <c r="C14" s="11">
         <v>143.9</v>
       </c>
       <c r="D14" s="11">
         <v>694.5</v>
       </c>
       <c r="E14" s="11">
         <v>997.9</v>
       </c>
@@ -4273,51 +4293,53 @@
       </c>
       <c r="CC14" s="9">
         <v>544.1</v>
       </c>
       <c r="CD14" s="11">
         <v>596.29999999999995</v>
       </c>
       <c r="CE14" s="11">
         <v>626.79999999999995</v>
       </c>
       <c r="CF14" s="11">
         <v>682.7</v>
       </c>
       <c r="CG14" s="11">
         <v>735.5</v>
       </c>
       <c r="CH14" s="11">
         <v>8.8000000000000007</v>
       </c>
       <c r="CI14" s="11">
         <v>18.2</v>
       </c>
       <c r="CJ14" s="12">
         <v>82.9</v>
       </c>
-      <c r="CK14" s="12"/>
+      <c r="CK14" s="12">
+        <v>122.3</v>
+      </c>
       <c r="CL14" s="11"/>
       <c r="CM14" s="11"/>
       <c r="CN14" s="11"/>
       <c r="CO14" s="9"/>
       <c r="CP14" s="11"/>
       <c r="CQ14" s="11"/>
       <c r="CR14" s="11"/>
       <c r="CS14" s="11"/>
     </row>
     <row r="15" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A15" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="11">
         <v>114.7</v>
       </c>
       <c r="C15" s="11">
         <v>214.7</v>
       </c>
       <c r="D15" s="11">
         <v>944.6</v>
       </c>
       <c r="E15" s="11">
         <v>1319.2</v>
       </c>
@@ -4548,51 +4570,53 @@
       </c>
       <c r="CC15" s="9">
         <v>958</v>
       </c>
       <c r="CD15" s="11">
         <v>1093</v>
       </c>
       <c r="CE15" s="11">
         <v>1119.4000000000001</v>
       </c>
       <c r="CF15" s="11">
         <v>1209.4000000000001</v>
       </c>
       <c r="CG15" s="11">
         <v>1307.4000000000001</v>
       </c>
       <c r="CH15" s="11">
         <v>25.8</v>
       </c>
       <c r="CI15" s="11">
         <v>49</v>
       </c>
       <c r="CJ15" s="12">
         <v>201.2</v>
       </c>
-      <c r="CK15" s="12"/>
+      <c r="CK15" s="12">
+        <v>289.39999999999998</v>
+      </c>
       <c r="CL15" s="11"/>
       <c r="CM15" s="11"/>
       <c r="CN15" s="11"/>
       <c r="CO15" s="9"/>
       <c r="CP15" s="11"/>
       <c r="CQ15" s="11"/>
       <c r="CR15" s="11"/>
       <c r="CS15" s="11"/>
     </row>
     <row r="16" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A16" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="11">
         <v>240.5</v>
       </c>
       <c r="C16" s="11">
         <v>429.2</v>
       </c>
       <c r="D16" s="11">
         <v>1690.4</v>
       </c>
       <c r="E16" s="11">
         <v>2565.6999999999998</v>
       </c>
@@ -4823,51 +4847,53 @@
       </c>
       <c r="CC16" s="9">
         <v>1646.6</v>
       </c>
       <c r="CD16" s="11">
         <v>1816.3</v>
       </c>
       <c r="CE16" s="11">
         <v>1869.4</v>
       </c>
       <c r="CF16" s="11">
         <v>2034.6</v>
       </c>
       <c r="CG16" s="11">
         <v>2215.3000000000002</v>
       </c>
       <c r="CH16" s="11">
         <v>53.1</v>
       </c>
       <c r="CI16" s="11">
         <v>95.9</v>
       </c>
       <c r="CJ16" s="12">
         <v>372.7</v>
       </c>
-      <c r="CK16" s="12"/>
+      <c r="CK16" s="12">
+        <v>576.79999999999995</v>
+      </c>
       <c r="CL16" s="11"/>
       <c r="CM16" s="11"/>
       <c r="CN16" s="11"/>
       <c r="CO16" s="9"/>
       <c r="CP16" s="11"/>
       <c r="CQ16" s="11"/>
       <c r="CR16" s="11"/>
       <c r="CS16" s="11"/>
     </row>
     <row r="17" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A17" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="16">
         <v>490</v>
       </c>
       <c r="C17" s="16">
         <v>818.8</v>
       </c>
       <c r="D17" s="16">
         <v>2983.5</v>
       </c>
       <c r="E17" s="16">
         <v>4508.5</v>
       </c>
@@ -5098,51 +5124,53 @@
       </c>
       <c r="CC17" s="9">
         <v>1816.5</v>
       </c>
       <c r="CD17" s="16">
         <v>2095.1999999999998</v>
       </c>
       <c r="CE17" s="16">
         <v>2153.9</v>
       </c>
       <c r="CF17" s="16">
         <v>2418.8000000000002</v>
       </c>
       <c r="CG17" s="16">
         <v>2675</v>
       </c>
       <c r="CH17" s="16">
         <v>38</v>
       </c>
       <c r="CI17" s="16">
         <v>64.3</v>
       </c>
       <c r="CJ17" s="12">
         <v>214.7</v>
       </c>
-      <c r="CK17" s="12"/>
+      <c r="CK17" s="12">
+        <v>335.5</v>
+      </c>
       <c r="CL17" s="16"/>
       <c r="CM17" s="16"/>
       <c r="CN17" s="16"/>
       <c r="CO17" s="9"/>
       <c r="CP17" s="16"/>
       <c r="CQ17" s="16"/>
       <c r="CR17" s="16"/>
       <c r="CS17" s="16"/>
     </row>
     <row r="18" spans="1:97" s="18" customFormat="1" ht="11.25">
       <c r="A18" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="16">
         <v>4949.1000000000004</v>
       </c>
       <c r="C18" s="16">
         <v>11203.7</v>
       </c>
       <c r="D18" s="16">
         <v>19836.400000000001</v>
       </c>
       <c r="E18" s="16">
         <v>26728.1</v>
       </c>
@@ -5373,51 +5401,53 @@
       </c>
       <c r="CC18" s="9">
         <v>23394.2</v>
       </c>
       <c r="CD18" s="16">
         <v>25521.1</v>
       </c>
       <c r="CE18" s="16">
         <v>27969.8</v>
       </c>
       <c r="CF18" s="16">
         <v>31401.200000000001</v>
       </c>
       <c r="CG18" s="16">
         <v>35087.699999999997</v>
       </c>
       <c r="CH18" s="16">
         <v>3989.7</v>
       </c>
       <c r="CI18" s="16">
         <v>7549.1</v>
       </c>
       <c r="CJ18" s="12">
         <v>11459.1</v>
       </c>
-      <c r="CK18" s="12"/>
+      <c r="CK18" s="12">
+        <v>15024.6</v>
+      </c>
       <c r="CL18" s="16"/>
       <c r="CM18" s="16"/>
       <c r="CN18" s="16"/>
       <c r="CO18" s="9"/>
       <c r="CP18" s="16"/>
       <c r="CQ18" s="16"/>
       <c r="CR18" s="16"/>
       <c r="CS18" s="16"/>
     </row>
     <row r="19" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A19" s="19" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="23">
         <v>431.7</v>
       </c>
       <c r="C19" s="23">
         <v>720.8</v>
       </c>
       <c r="D19" s="23">
         <v>2583.6999999999998</v>
       </c>
       <c r="E19" s="23">
         <v>4053.6</v>
       </c>
@@ -5648,51 +5678,53 @@
       </c>
       <c r="CC19" s="9">
         <v>1592.5</v>
       </c>
       <c r="CD19" s="16">
         <v>1961</v>
       </c>
       <c r="CE19" s="16">
         <v>2005</v>
       </c>
       <c r="CF19" s="16">
         <v>2313</v>
       </c>
       <c r="CG19" s="16">
         <v>2489</v>
       </c>
       <c r="CH19" s="23">
         <v>52.9</v>
       </c>
       <c r="CI19" s="23">
         <v>83.4</v>
       </c>
       <c r="CJ19" s="12">
         <v>296.39999999999998</v>
       </c>
-      <c r="CK19" s="12"/>
+      <c r="CK19" s="12">
+        <v>465.4</v>
+      </c>
       <c r="CL19" s="23"/>
       <c r="CM19" s="16"/>
       <c r="CN19" s="16"/>
       <c r="CO19" s="9"/>
       <c r="CP19" s="16"/>
       <c r="CQ19" s="16"/>
       <c r="CR19" s="16"/>
       <c r="CS19" s="16"/>
     </row>
     <row r="20" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A20" s="19" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="9">
         <v>152.30000000000001</v>
       </c>
       <c r="C20" s="9">
         <v>253.4</v>
       </c>
       <c r="D20" s="9">
         <v>1012.5</v>
       </c>
       <c r="E20" s="9">
         <v>1392.8</v>
       </c>
@@ -5923,51 +5955,53 @@
       </c>
       <c r="CC20" s="9">
         <v>420.9</v>
       </c>
       <c r="CD20" s="16">
         <v>500.4</v>
       </c>
       <c r="CE20" s="16">
         <v>506.9</v>
       </c>
       <c r="CF20" s="16">
         <v>519.20000000000005</v>
       </c>
       <c r="CG20" s="16">
         <v>539</v>
       </c>
       <c r="CH20" s="9">
         <v>13.2</v>
       </c>
       <c r="CI20" s="9">
         <v>22.5</v>
       </c>
       <c r="CJ20" s="9">
         <v>91.1</v>
       </c>
-      <c r="CK20" s="9"/>
+      <c r="CK20" s="9">
+        <v>127.1</v>
+      </c>
       <c r="CL20" s="9"/>
       <c r="CM20" s="16"/>
       <c r="CN20" s="16"/>
       <c r="CO20" s="9"/>
       <c r="CP20" s="16"/>
       <c r="CQ20" s="16"/>
       <c r="CR20" s="16"/>
       <c r="CS20" s="16"/>
     </row>
     <row r="21" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A21" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="16">
         <v>976.7</v>
       </c>
       <c r="C21" s="16">
         <v>1607.1</v>
       </c>
       <c r="D21" s="16">
         <v>5082.5</v>
       </c>
       <c r="E21" s="16">
         <v>7726</v>
       </c>
@@ -6198,51 +6232,53 @@
       </c>
       <c r="CC21" s="9">
         <v>3119.1</v>
       </c>
       <c r="CD21" s="16">
         <v>3503.6</v>
       </c>
       <c r="CE21" s="16">
         <v>3585.5</v>
       </c>
       <c r="CF21" s="16">
         <v>3962.2</v>
       </c>
       <c r="CG21" s="16">
         <v>4214.6000000000004</v>
       </c>
       <c r="CH21" s="16">
         <v>152.80000000000001</v>
       </c>
       <c r="CI21" s="16">
         <v>255.2</v>
       </c>
       <c r="CJ21" s="12">
         <v>776</v>
       </c>
-      <c r="CK21" s="12"/>
+      <c r="CK21" s="12">
+        <v>1221.5999999999999</v>
+      </c>
       <c r="CL21" s="16"/>
       <c r="CM21" s="16"/>
       <c r="CN21" s="16"/>
       <c r="CO21" s="9"/>
       <c r="CP21" s="16"/>
       <c r="CQ21" s="16"/>
       <c r="CR21" s="16"/>
       <c r="CS21" s="16"/>
     </row>
     <row r="22" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A22" s="19" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="16">
         <v>218.7</v>
       </c>
       <c r="C22" s="16">
         <v>425.4</v>
       </c>
       <c r="D22" s="16">
         <v>2090.6</v>
       </c>
       <c r="E22" s="16">
         <v>3083.1</v>
       </c>
@@ -6473,51 +6509,53 @@
       </c>
       <c r="CC22" s="9">
         <v>10049.299999999999</v>
       </c>
       <c r="CD22" s="16">
         <v>11363.5</v>
       </c>
       <c r="CE22" s="16">
         <v>12516.4</v>
       </c>
       <c r="CF22" s="16">
         <v>13881.6</v>
       </c>
       <c r="CG22" s="16">
         <v>15158.3</v>
       </c>
       <c r="CH22" s="16">
         <v>1037.5999999999999</v>
       </c>
       <c r="CI22" s="16">
         <v>2015.1</v>
       </c>
       <c r="CJ22" s="20">
         <v>3212.6</v>
       </c>
-      <c r="CK22" s="20"/>
+      <c r="CK22" s="20">
+        <v>4246.7</v>
+      </c>
       <c r="CL22" s="16"/>
       <c r="CM22" s="16"/>
       <c r="CN22" s="16"/>
       <c r="CO22" s="9"/>
       <c r="CP22" s="16"/>
       <c r="CQ22" s="16"/>
       <c r="CR22" s="16"/>
       <c r="CS22" s="16"/>
     </row>
     <row r="23" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A23" s="19" t="s">
         <v>37</v>
       </c>
       <c r="B23" s="16">
         <v>2351.8000000000002</v>
       </c>
       <c r="C23" s="16">
         <v>3964.6</v>
       </c>
       <c r="D23" s="16">
         <v>9857.9</v>
       </c>
       <c r="E23" s="16">
         <v>14380.4</v>
       </c>
@@ -6748,51 +6786,53 @@
       </c>
       <c r="CC23" s="9">
         <v>815</v>
       </c>
       <c r="CD23" s="16">
         <v>866.5</v>
       </c>
       <c r="CE23" s="16">
         <v>871.6</v>
       </c>
       <c r="CF23" s="16">
         <v>908.5</v>
       </c>
       <c r="CG23" s="16">
         <v>940.4</v>
       </c>
       <c r="CH23" s="16">
         <v>35.200000000000003</v>
       </c>
       <c r="CI23" s="16">
         <v>57.6</v>
       </c>
       <c r="CJ23" s="20">
         <v>234.8</v>
       </c>
-      <c r="CK23" s="20"/>
+      <c r="CK23" s="20">
+        <v>356.1</v>
+      </c>
       <c r="CL23" s="16"/>
       <c r="CM23" s="16"/>
       <c r="CN23" s="16"/>
       <c r="CO23" s="9"/>
       <c r="CP23" s="16"/>
       <c r="CQ23" s="16"/>
       <c r="CR23" s="16"/>
       <c r="CS23" s="16"/>
     </row>
     <row r="24" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A24" s="19" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="23">
         <v>256.5</v>
       </c>
       <c r="C24" s="23">
         <v>415.4</v>
       </c>
       <c r="D24" s="23">
         <v>1426.6</v>
       </c>
       <c r="E24" s="23">
         <v>2050.1</v>
       </c>
@@ -7023,51 +7063,53 @@
       </c>
       <c r="CC24" s="9">
         <v>1297</v>
       </c>
       <c r="CD24" s="16">
         <v>1579</v>
       </c>
       <c r="CE24" s="16">
         <v>1652.2</v>
       </c>
       <c r="CF24" s="16">
         <v>1928.5</v>
       </c>
       <c r="CG24" s="16">
         <v>2199.3000000000002</v>
       </c>
       <c r="CH24" s="23">
         <v>36.4</v>
       </c>
       <c r="CI24" s="23">
         <v>59.3</v>
       </c>
       <c r="CJ24" s="23">
         <v>192.1</v>
       </c>
-      <c r="CK24" s="23"/>
+      <c r="CK24" s="23">
+        <v>283</v>
+      </c>
       <c r="CL24" s="23"/>
       <c r="CM24" s="16"/>
       <c r="CN24" s="16"/>
       <c r="CO24" s="9"/>
       <c r="CP24" s="16"/>
       <c r="CQ24" s="16"/>
       <c r="CR24" s="16"/>
       <c r="CS24" s="16"/>
     </row>
     <row r="25" spans="1:97" ht="6" customHeight="1">
       <c r="A25" s="3"/>
       <c r="B25" s="24"/>
       <c r="C25" s="24"/>
       <c r="D25" s="24"/>
       <c r="E25" s="24"/>
       <c r="F25" s="24"/>
       <c r="G25" s="24"/>
       <c r="H25" s="24"/>
       <c r="I25" s="24"/>
       <c r="J25" s="24"/>
       <c r="K25" s="24"/>
       <c r="L25" s="24"/>
       <c r="M25" s="24"/>
       <c r="N25" s="24"/>
       <c r="O25" s="24"/>