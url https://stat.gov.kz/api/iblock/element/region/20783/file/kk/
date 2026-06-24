--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -740,51 +740,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK4" sqref="CK4:CK24"/>
+      <selection pane="topRight" activeCell="CL4" sqref="CL4:CL24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21" style="2" customWidth="1"/>
     <col min="2" max="20" width="8.85546875" style="2" customWidth="1"/>
     <col min="21" max="21" width="8.5703125" style="2" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="2" customWidth="1"/>
     <col min="23" max="23" width="8.5703125" style="2" customWidth="1"/>
     <col min="24" max="24" width="8.85546875" style="2" customWidth="1"/>
     <col min="25" max="25" width="9.7109375" style="2" customWidth="1"/>
     <col min="26" max="84" width="9.140625" style="2"/>
     <col min="85" max="85" width="10.5703125" style="2" customWidth="1"/>
     <col min="86" max="96" width="9.140625" style="2"/>
     <col min="97" max="97" width="10.42578125" style="2" customWidth="1"/>
     <col min="98" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="38.25" customHeight="1" thickBot="1">
       <c r="A1" s="29" t="s">
         <v>43</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
@@ -1526,51 +1526,53 @@
       </c>
       <c r="CD4" s="5">
         <v>288055.2</v>
       </c>
       <c r="CE4" s="5">
         <v>319213.7</v>
       </c>
       <c r="CF4" s="5">
         <v>353423.1</v>
       </c>
       <c r="CG4" s="5">
         <v>393388.5</v>
       </c>
       <c r="CH4" s="5">
         <v>31465.8</v>
       </c>
       <c r="CI4" s="5">
         <v>60791.9</v>
       </c>
       <c r="CJ4" s="6">
         <v>95477.3</v>
       </c>
       <c r="CK4" s="6">
         <v>131198.29999999999</v>
       </c>
-      <c r="CL4" s="5"/>
+      <c r="CL4" s="5">
+        <v>160628.79999999999</v>
+      </c>
       <c r="CM4" s="5"/>
       <c r="CN4" s="5"/>
       <c r="CO4" s="5"/>
       <c r="CP4" s="5"/>
       <c r="CQ4" s="5"/>
       <c r="CR4" s="5"/>
       <c r="CS4" s="5"/>
     </row>
     <row r="5" spans="1:97" s="7" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="9">
         <v>276</v>
       </c>
       <c r="C5" s="9">
         <v>478.5</v>
       </c>
       <c r="D5" s="9">
         <v>1031</v>
       </c>
       <c r="E5" s="9">
         <v>2670.9</v>
       </c>
       <c r="F5" s="9">
@@ -1803,51 +1805,53 @@
       </c>
       <c r="CD5" s="9">
         <v>158.80000000000001</v>
       </c>
       <c r="CE5" s="9">
         <v>165.4</v>
       </c>
       <c r="CF5" s="9">
         <v>180.7</v>
       </c>
       <c r="CG5" s="9">
         <v>210.2</v>
       </c>
       <c r="CH5" s="9">
         <v>10.7</v>
       </c>
       <c r="CI5" s="9">
         <v>18.7</v>
       </c>
       <c r="CJ5" s="9">
         <v>39.9</v>
       </c>
       <c r="CK5" s="9">
         <v>107</v>
       </c>
-      <c r="CL5" s="9"/>
+      <c r="CL5" s="9">
+        <v>115.6</v>
+      </c>
       <c r="CM5" s="9"/>
       <c r="CN5" s="9"/>
       <c r="CO5" s="9"/>
       <c r="CP5" s="9"/>
       <c r="CQ5" s="9"/>
       <c r="CR5" s="9"/>
       <c r="CS5" s="9"/>
     </row>
     <row r="6" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A6" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="11">
         <v>10312.4</v>
       </c>
       <c r="C6" s="11">
         <v>19191.3</v>
       </c>
       <c r="D6" s="9">
         <v>30080</v>
       </c>
       <c r="E6" s="9">
         <v>39828</v>
       </c>
       <c r="F6" s="9">
@@ -2080,51 +2084,53 @@
       </c>
       <c r="CD6" s="11">
         <v>87778.2</v>
       </c>
       <c r="CE6" s="11">
         <v>99381.2</v>
       </c>
       <c r="CF6" s="11">
         <v>111284.6</v>
       </c>
       <c r="CG6" s="11">
         <v>124308</v>
       </c>
       <c r="CH6" s="11">
         <v>11762.8</v>
       </c>
       <c r="CI6" s="11">
         <v>21389.4</v>
       </c>
       <c r="CJ6" s="12">
         <v>32157.5</v>
       </c>
       <c r="CK6" s="12">
         <v>44069.9</v>
       </c>
-      <c r="CL6" s="9"/>
+      <c r="CL6" s="9">
+        <v>56330.7</v>
+      </c>
       <c r="CM6" s="11"/>
       <c r="CN6" s="11"/>
       <c r="CO6" s="9"/>
       <c r="CP6" s="11"/>
       <c r="CQ6" s="11"/>
       <c r="CR6" s="11"/>
       <c r="CS6" s="11"/>
     </row>
     <row r="7" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="11">
         <v>21.6</v>
       </c>
       <c r="C7" s="11">
         <v>40</v>
       </c>
       <c r="D7" s="9">
         <v>148.5</v>
       </c>
       <c r="E7" s="9">
         <v>325.89999999999998</v>
       </c>
       <c r="F7" s="9">
@@ -2357,51 +2363,53 @@
       </c>
       <c r="CD7" s="11">
         <v>100.3</v>
       </c>
       <c r="CE7" s="11">
         <v>104.8</v>
       </c>
       <c r="CF7" s="11">
         <v>117.5</v>
       </c>
       <c r="CG7" s="11">
         <v>122.2</v>
       </c>
       <c r="CH7" s="11">
         <v>3.6</v>
       </c>
       <c r="CI7" s="11">
         <v>6.5</v>
       </c>
       <c r="CJ7" s="12">
         <v>23.2</v>
       </c>
       <c r="CK7" s="12">
         <v>52.2</v>
       </c>
-      <c r="CL7" s="9"/>
+      <c r="CL7" s="9">
+        <v>55.7</v>
+      </c>
       <c r="CM7" s="11"/>
       <c r="CN7" s="11"/>
       <c r="CO7" s="9"/>
       <c r="CP7" s="11"/>
       <c r="CQ7" s="11"/>
       <c r="CR7" s="11"/>
       <c r="CS7" s="11"/>
     </row>
     <row r="8" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="11">
         <v>21687</v>
       </c>
       <c r="C8" s="11">
         <v>43019.4</v>
       </c>
       <c r="D8" s="9">
         <v>66993.100000000006</v>
       </c>
       <c r="E8" s="9">
         <v>87180.4</v>
       </c>
       <c r="F8" s="9">
@@ -2634,51 +2642,53 @@
       </c>
       <c r="CD8" s="11">
         <v>144871.70000000001</v>
       </c>
       <c r="CE8" s="11">
         <v>160340.5</v>
       </c>
       <c r="CF8" s="11">
         <v>175926.5</v>
       </c>
       <c r="CG8" s="11">
         <v>196294.7</v>
       </c>
       <c r="CH8" s="11">
         <v>14127</v>
       </c>
       <c r="CI8" s="11">
         <v>28886.7</v>
       </c>
       <c r="CJ8" s="12">
         <v>45489.7</v>
       </c>
       <c r="CK8" s="12">
         <v>62681.5</v>
       </c>
-      <c r="CL8" s="9"/>
+      <c r="CL8" s="9">
+        <v>73865.600000000006</v>
+      </c>
       <c r="CM8" s="11"/>
       <c r="CN8" s="11"/>
       <c r="CO8" s="9"/>
       <c r="CP8" s="11"/>
       <c r="CQ8" s="11"/>
       <c r="CR8" s="11"/>
       <c r="CS8" s="11"/>
     </row>
     <row r="9" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A9" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="11">
         <v>394.4</v>
       </c>
       <c r="C9" s="11">
         <v>788.6</v>
       </c>
       <c r="D9" s="9">
         <v>1833.6</v>
       </c>
       <c r="E9" s="9">
         <v>3338.1</v>
       </c>
       <c r="F9" s="9">
@@ -2911,51 +2921,53 @@
       </c>
       <c r="CD9" s="11">
         <v>1620</v>
       </c>
       <c r="CE9" s="11">
         <v>1668.8</v>
       </c>
       <c r="CF9" s="11">
         <v>1813</v>
       </c>
       <c r="CG9" s="11">
         <v>1897.8</v>
       </c>
       <c r="CH9" s="11">
         <v>39.1</v>
       </c>
       <c r="CI9" s="11">
         <v>80.5</v>
       </c>
       <c r="CJ9" s="12">
         <v>191.2</v>
       </c>
       <c r="CK9" s="12">
         <v>357.9</v>
       </c>
-      <c r="CL9" s="9"/>
+      <c r="CL9" s="9">
+        <v>556</v>
+      </c>
       <c r="CM9" s="11"/>
       <c r="CN9" s="11"/>
       <c r="CO9" s="9"/>
       <c r="CP9" s="11"/>
       <c r="CQ9" s="11"/>
       <c r="CR9" s="11"/>
       <c r="CS9" s="11"/>
     </row>
     <row r="10" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A10" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="11">
         <v>210.6</v>
       </c>
       <c r="C10" s="11">
         <v>420.3</v>
       </c>
       <c r="D10" s="11">
         <v>730.5</v>
       </c>
       <c r="E10" s="11">
         <v>2638</v>
       </c>
       <c r="F10" s="11">
@@ -3188,51 +3200,53 @@
       </c>
       <c r="CD10" s="11">
         <v>499.1</v>
       </c>
       <c r="CE10" s="11">
         <v>502.8</v>
       </c>
       <c r="CF10" s="11">
         <v>526.5</v>
       </c>
       <c r="CG10" s="11">
         <v>546.5</v>
       </c>
       <c r="CH10" s="11">
         <v>4.4000000000000004</v>
       </c>
       <c r="CI10" s="11">
         <v>9.1999999999999993</v>
       </c>
       <c r="CJ10" s="12">
         <v>15.6</v>
       </c>
       <c r="CK10" s="12">
         <v>60.9</v>
       </c>
-      <c r="CL10" s="11"/>
+      <c r="CL10" s="11">
+        <v>65.900000000000006</v>
+      </c>
       <c r="CM10" s="11"/>
       <c r="CN10" s="11"/>
       <c r="CO10" s="9"/>
       <c r="CP10" s="11"/>
       <c r="CQ10" s="11"/>
       <c r="CR10" s="11"/>
       <c r="CS10" s="11"/>
     </row>
     <row r="11" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A11" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="11">
         <v>521.1</v>
       </c>
       <c r="C11" s="11">
         <v>902.1</v>
       </c>
       <c r="D11" s="11">
         <v>3650.4</v>
       </c>
       <c r="E11" s="11">
         <v>6132.7</v>
       </c>
       <c r="F11" s="11">
@@ -3465,51 +3479,53 @@
       </c>
       <c r="CD11" s="11">
         <v>1117.8</v>
       </c>
       <c r="CE11" s="11">
         <v>1141.8</v>
       </c>
       <c r="CF11" s="11">
         <v>1224.7</v>
       </c>
       <c r="CG11" s="11">
         <v>1314.8</v>
       </c>
       <c r="CH11" s="11">
         <v>40.6</v>
       </c>
       <c r="CI11" s="11">
         <v>64</v>
       </c>
       <c r="CJ11" s="12">
         <v>247.8</v>
       </c>
       <c r="CK11" s="12">
         <v>423.8</v>
       </c>
-      <c r="CL11" s="11"/>
+      <c r="CL11" s="11">
+        <v>588.1</v>
+      </c>
       <c r="CM11" s="11"/>
       <c r="CN11" s="11"/>
       <c r="CO11" s="9"/>
       <c r="CP11" s="11"/>
       <c r="CQ11" s="11"/>
       <c r="CR11" s="11"/>
       <c r="CS11" s="11"/>
     </row>
     <row r="12" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A12" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="9">
         <v>420.3</v>
       </c>
       <c r="C12" s="9">
         <v>827.4</v>
       </c>
       <c r="D12" s="9">
         <v>2223</v>
       </c>
       <c r="E12" s="9">
         <v>4993</v>
       </c>
       <c r="F12" s="9">
@@ -3742,51 +3758,53 @@
       </c>
       <c r="CD12" s="11">
         <v>791.9</v>
       </c>
       <c r="CE12" s="11">
         <v>807.8</v>
       </c>
       <c r="CF12" s="11">
         <v>863.8</v>
       </c>
       <c r="CG12" s="11">
         <v>903.5</v>
       </c>
       <c r="CH12" s="9">
         <v>29.1</v>
       </c>
       <c r="CI12" s="9">
         <v>58.4</v>
       </c>
       <c r="CJ12" s="9">
         <v>149.6</v>
       </c>
       <c r="CK12" s="9">
         <v>351.7</v>
       </c>
-      <c r="CL12" s="9"/>
+      <c r="CL12" s="9">
+        <v>453.9</v>
+      </c>
       <c r="CM12" s="11"/>
       <c r="CN12" s="11"/>
       <c r="CO12" s="9"/>
       <c r="CP12" s="11"/>
       <c r="CQ12" s="11"/>
       <c r="CR12" s="11"/>
       <c r="CS12" s="11"/>
     </row>
     <row r="13" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A13" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="11">
         <v>310.5</v>
       </c>
       <c r="C13" s="11">
         <v>536.5</v>
       </c>
       <c r="D13" s="11">
         <v>1809.1</v>
       </c>
       <c r="E13" s="11">
         <v>2711</v>
       </c>
       <c r="F13" s="11">
@@ -4019,51 +4037,53 @@
       </c>
       <c r="CD13" s="11">
         <v>221.5</v>
       </c>
       <c r="CE13" s="11">
         <v>223.7</v>
       </c>
       <c r="CF13" s="11">
         <v>226.1</v>
       </c>
       <c r="CG13" s="11">
         <v>229.3</v>
       </c>
       <c r="CH13" s="11">
         <v>5</v>
       </c>
       <c r="CI13" s="11">
         <v>8.9</v>
       </c>
       <c r="CJ13" s="12">
         <v>29.2</v>
       </c>
       <c r="CK13" s="12">
         <v>44.9</v>
       </c>
-      <c r="CL13" s="11"/>
+      <c r="CL13" s="11">
+        <v>61.2</v>
+      </c>
       <c r="CM13" s="11"/>
       <c r="CN13" s="11"/>
       <c r="CO13" s="9"/>
       <c r="CP13" s="11"/>
       <c r="CQ13" s="11"/>
       <c r="CR13" s="11"/>
       <c r="CS13" s="11"/>
     </row>
     <row r="14" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A14" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="11">
         <v>71</v>
       </c>
       <c r="C14" s="11">
         <v>143.9</v>
       </c>
       <c r="D14" s="11">
         <v>694.5</v>
       </c>
       <c r="E14" s="11">
         <v>997.9</v>
       </c>
       <c r="F14" s="11">
@@ -4296,51 +4316,53 @@
       </c>
       <c r="CD14" s="11">
         <v>596.29999999999995</v>
       </c>
       <c r="CE14" s="11">
         <v>626.79999999999995</v>
       </c>
       <c r="CF14" s="11">
         <v>682.7</v>
       </c>
       <c r="CG14" s="11">
         <v>735.5</v>
       </c>
       <c r="CH14" s="11">
         <v>8.8000000000000007</v>
       </c>
       <c r="CI14" s="11">
         <v>18.2</v>
       </c>
       <c r="CJ14" s="12">
         <v>82.9</v>
       </c>
       <c r="CK14" s="12">
         <v>122.3</v>
       </c>
-      <c r="CL14" s="11"/>
+      <c r="CL14" s="11">
+        <v>190.9</v>
+      </c>
       <c r="CM14" s="11"/>
       <c r="CN14" s="11"/>
       <c r="CO14" s="9"/>
       <c r="CP14" s="11"/>
       <c r="CQ14" s="11"/>
       <c r="CR14" s="11"/>
       <c r="CS14" s="11"/>
     </row>
     <row r="15" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A15" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="11">
         <v>114.7</v>
       </c>
       <c r="C15" s="11">
         <v>214.7</v>
       </c>
       <c r="D15" s="11">
         <v>944.6</v>
       </c>
       <c r="E15" s="11">
         <v>1319.2</v>
       </c>
       <c r="F15" s="11">
@@ -4573,51 +4595,53 @@
       </c>
       <c r="CD15" s="11">
         <v>1093</v>
       </c>
       <c r="CE15" s="11">
         <v>1119.4000000000001</v>
       </c>
       <c r="CF15" s="11">
         <v>1209.4000000000001</v>
       </c>
       <c r="CG15" s="11">
         <v>1307.4000000000001</v>
       </c>
       <c r="CH15" s="11">
         <v>25.8</v>
       </c>
       <c r="CI15" s="11">
         <v>49</v>
       </c>
       <c r="CJ15" s="12">
         <v>201.2</v>
       </c>
       <c r="CK15" s="12">
         <v>289.39999999999998</v>
       </c>
-      <c r="CL15" s="11"/>
+      <c r="CL15" s="11">
+        <v>419.2</v>
+      </c>
       <c r="CM15" s="11"/>
       <c r="CN15" s="11"/>
       <c r="CO15" s="9"/>
       <c r="CP15" s="11"/>
       <c r="CQ15" s="11"/>
       <c r="CR15" s="11"/>
       <c r="CS15" s="11"/>
     </row>
     <row r="16" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A16" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="11">
         <v>240.5</v>
       </c>
       <c r="C16" s="11">
         <v>429.2</v>
       </c>
       <c r="D16" s="11">
         <v>1690.4</v>
       </c>
       <c r="E16" s="11">
         <v>2565.6999999999998</v>
       </c>
       <c r="F16" s="11">
@@ -4850,51 +4874,53 @@
       </c>
       <c r="CD16" s="11">
         <v>1816.3</v>
       </c>
       <c r="CE16" s="11">
         <v>1869.4</v>
       </c>
       <c r="CF16" s="11">
         <v>2034.6</v>
       </c>
       <c r="CG16" s="11">
         <v>2215.3000000000002</v>
       </c>
       <c r="CH16" s="11">
         <v>53.1</v>
       </c>
       <c r="CI16" s="11">
         <v>95.9</v>
       </c>
       <c r="CJ16" s="12">
         <v>372.7</v>
       </c>
       <c r="CK16" s="12">
         <v>576.79999999999995</v>
       </c>
-      <c r="CL16" s="11"/>
+      <c r="CL16" s="11">
+        <v>773.2</v>
+      </c>
       <c r="CM16" s="11"/>
       <c r="CN16" s="11"/>
       <c r="CO16" s="9"/>
       <c r="CP16" s="11"/>
       <c r="CQ16" s="11"/>
       <c r="CR16" s="11"/>
       <c r="CS16" s="11"/>
     </row>
     <row r="17" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A17" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="16">
         <v>490</v>
       </c>
       <c r="C17" s="16">
         <v>818.8</v>
       </c>
       <c r="D17" s="16">
         <v>2983.5</v>
       </c>
       <c r="E17" s="16">
         <v>4508.5</v>
       </c>
       <c r="F17" s="16">
@@ -5127,51 +5153,53 @@
       </c>
       <c r="CD17" s="16">
         <v>2095.1999999999998</v>
       </c>
       <c r="CE17" s="16">
         <v>2153.9</v>
       </c>
       <c r="CF17" s="16">
         <v>2418.8000000000002</v>
       </c>
       <c r="CG17" s="16">
         <v>2675</v>
       </c>
       <c r="CH17" s="16">
         <v>38</v>
       </c>
       <c r="CI17" s="16">
         <v>64.3</v>
       </c>
       <c r="CJ17" s="12">
         <v>214.7</v>
       </c>
       <c r="CK17" s="12">
         <v>335.5</v>
       </c>
-      <c r="CL17" s="16"/>
+      <c r="CL17" s="16">
+        <v>436</v>
+      </c>
       <c r="CM17" s="16"/>
       <c r="CN17" s="16"/>
       <c r="CO17" s="9"/>
       <c r="CP17" s="16"/>
       <c r="CQ17" s="16"/>
       <c r="CR17" s="16"/>
       <c r="CS17" s="16"/>
     </row>
     <row r="18" spans="1:97" s="18" customFormat="1" ht="11.25">
       <c r="A18" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="16">
         <v>4949.1000000000004</v>
       </c>
       <c r="C18" s="16">
         <v>11203.7</v>
       </c>
       <c r="D18" s="16">
         <v>19836.400000000001</v>
       </c>
       <c r="E18" s="16">
         <v>26728.1</v>
       </c>
       <c r="F18" s="16">
@@ -5404,51 +5432,53 @@
       </c>
       <c r="CD18" s="16">
         <v>25521.1</v>
       </c>
       <c r="CE18" s="16">
         <v>27969.8</v>
       </c>
       <c r="CF18" s="16">
         <v>31401.200000000001</v>
       </c>
       <c r="CG18" s="16">
         <v>35087.699999999997</v>
       </c>
       <c r="CH18" s="16">
         <v>3989.7</v>
       </c>
       <c r="CI18" s="16">
         <v>7549.1</v>
       </c>
       <c r="CJ18" s="12">
         <v>11459.1</v>
       </c>
       <c r="CK18" s="12">
         <v>15024.6</v>
       </c>
-      <c r="CL18" s="16"/>
+      <c r="CL18" s="16">
+        <v>18402.099999999999</v>
+      </c>
       <c r="CM18" s="16"/>
       <c r="CN18" s="16"/>
       <c r="CO18" s="9"/>
       <c r="CP18" s="16"/>
       <c r="CQ18" s="16"/>
       <c r="CR18" s="16"/>
       <c r="CS18" s="16"/>
     </row>
     <row r="19" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A19" s="19" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="23">
         <v>431.7</v>
       </c>
       <c r="C19" s="23">
         <v>720.8</v>
       </c>
       <c r="D19" s="23">
         <v>2583.6999999999998</v>
       </c>
       <c r="E19" s="23">
         <v>4053.6</v>
       </c>
       <c r="F19" s="23">
@@ -5681,51 +5711,53 @@
       </c>
       <c r="CD19" s="16">
         <v>1961</v>
       </c>
       <c r="CE19" s="16">
         <v>2005</v>
       </c>
       <c r="CF19" s="16">
         <v>2313</v>
       </c>
       <c r="CG19" s="16">
         <v>2489</v>
       </c>
       <c r="CH19" s="23">
         <v>52.9</v>
       </c>
       <c r="CI19" s="23">
         <v>83.4</v>
       </c>
       <c r="CJ19" s="12">
         <v>296.39999999999998</v>
       </c>
       <c r="CK19" s="12">
         <v>465.4</v>
       </c>
-      <c r="CL19" s="23"/>
+      <c r="CL19" s="23">
+        <v>514.79999999999995</v>
+      </c>
       <c r="CM19" s="16"/>
       <c r="CN19" s="16"/>
       <c r="CO19" s="9"/>
       <c r="CP19" s="16"/>
       <c r="CQ19" s="16"/>
       <c r="CR19" s="16"/>
       <c r="CS19" s="16"/>
     </row>
     <row r="20" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A20" s="19" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="9">
         <v>152.30000000000001</v>
       </c>
       <c r="C20" s="9">
         <v>253.4</v>
       </c>
       <c r="D20" s="9">
         <v>1012.5</v>
       </c>
       <c r="E20" s="9">
         <v>1392.8</v>
       </c>
       <c r="F20" s="9">
@@ -5958,51 +5990,53 @@
       </c>
       <c r="CD20" s="16">
         <v>500.4</v>
       </c>
       <c r="CE20" s="16">
         <v>506.9</v>
       </c>
       <c r="CF20" s="16">
         <v>519.20000000000005</v>
       </c>
       <c r="CG20" s="16">
         <v>539</v>
       </c>
       <c r="CH20" s="9">
         <v>13.2</v>
       </c>
       <c r="CI20" s="9">
         <v>22.5</v>
       </c>
       <c r="CJ20" s="9">
         <v>91.1</v>
       </c>
       <c r="CK20" s="9">
         <v>127.1</v>
       </c>
-      <c r="CL20" s="9"/>
+      <c r="CL20" s="9">
+        <v>159.1</v>
+      </c>
       <c r="CM20" s="16"/>
       <c r="CN20" s="16"/>
       <c r="CO20" s="9"/>
       <c r="CP20" s="16"/>
       <c r="CQ20" s="16"/>
       <c r="CR20" s="16"/>
       <c r="CS20" s="16"/>
     </row>
     <row r="21" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A21" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="16">
         <v>976.7</v>
       </c>
       <c r="C21" s="16">
         <v>1607.1</v>
       </c>
       <c r="D21" s="16">
         <v>5082.5</v>
       </c>
       <c r="E21" s="16">
         <v>7726</v>
       </c>
       <c r="F21" s="16">
@@ -6235,51 +6269,53 @@
       </c>
       <c r="CD21" s="16">
         <v>3503.6</v>
       </c>
       <c r="CE21" s="16">
         <v>3585.5</v>
       </c>
       <c r="CF21" s="16">
         <v>3962.2</v>
       </c>
       <c r="CG21" s="16">
         <v>4214.6000000000004</v>
       </c>
       <c r="CH21" s="16">
         <v>152.80000000000001</v>
       </c>
       <c r="CI21" s="16">
         <v>255.2</v>
       </c>
       <c r="CJ21" s="12">
         <v>776</v>
       </c>
       <c r="CK21" s="12">
         <v>1221.5999999999999</v>
       </c>
-      <c r="CL21" s="16"/>
+      <c r="CL21" s="16">
+        <v>1541</v>
+      </c>
       <c r="CM21" s="16"/>
       <c r="CN21" s="16"/>
       <c r="CO21" s="9"/>
       <c r="CP21" s="16"/>
       <c r="CQ21" s="16"/>
       <c r="CR21" s="16"/>
       <c r="CS21" s="16"/>
     </row>
     <row r="22" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A22" s="19" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="16">
         <v>218.7</v>
       </c>
       <c r="C22" s="16">
         <v>425.4</v>
       </c>
       <c r="D22" s="16">
         <v>2090.6</v>
       </c>
       <c r="E22" s="16">
         <v>3083.1</v>
       </c>
       <c r="F22" s="16">
@@ -6512,51 +6548,53 @@
       </c>
       <c r="CD22" s="16">
         <v>11363.5</v>
       </c>
       <c r="CE22" s="16">
         <v>12516.4</v>
       </c>
       <c r="CF22" s="16">
         <v>13881.6</v>
       </c>
       <c r="CG22" s="16">
         <v>15158.3</v>
       </c>
       <c r="CH22" s="16">
         <v>1037.5999999999999</v>
       </c>
       <c r="CI22" s="16">
         <v>2015.1</v>
       </c>
       <c r="CJ22" s="20">
         <v>3212.6</v>
       </c>
       <c r="CK22" s="20">
         <v>4246.7</v>
       </c>
-      <c r="CL22" s="16"/>
+      <c r="CL22" s="16">
+        <v>5254.2</v>
+      </c>
       <c r="CM22" s="16"/>
       <c r="CN22" s="16"/>
       <c r="CO22" s="9"/>
       <c r="CP22" s="16"/>
       <c r="CQ22" s="16"/>
       <c r="CR22" s="16"/>
       <c r="CS22" s="16"/>
     </row>
     <row r="23" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A23" s="19" t="s">
         <v>37</v>
       </c>
       <c r="B23" s="16">
         <v>2351.8000000000002</v>
       </c>
       <c r="C23" s="16">
         <v>3964.6</v>
       </c>
       <c r="D23" s="16">
         <v>9857.9</v>
       </c>
       <c r="E23" s="16">
         <v>14380.4</v>
       </c>
       <c r="F23" s="16">
@@ -6789,51 +6827,53 @@
       </c>
       <c r="CD23" s="16">
         <v>866.5</v>
       </c>
       <c r="CE23" s="16">
         <v>871.6</v>
       </c>
       <c r="CF23" s="16">
         <v>908.5</v>
       </c>
       <c r="CG23" s="16">
         <v>940.4</v>
       </c>
       <c r="CH23" s="16">
         <v>35.200000000000003</v>
       </c>
       <c r="CI23" s="16">
         <v>57.6</v>
       </c>
       <c r="CJ23" s="20">
         <v>234.8</v>
       </c>
       <c r="CK23" s="20">
         <v>356.1</v>
       </c>
-      <c r="CL23" s="16"/>
+      <c r="CL23" s="16">
+        <v>448.7</v>
+      </c>
       <c r="CM23" s="16"/>
       <c r="CN23" s="16"/>
       <c r="CO23" s="9"/>
       <c r="CP23" s="16"/>
       <c r="CQ23" s="16"/>
       <c r="CR23" s="16"/>
       <c r="CS23" s="16"/>
     </row>
     <row r="24" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A24" s="19" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="23">
         <v>256.5</v>
       </c>
       <c r="C24" s="23">
         <v>415.4</v>
       </c>
       <c r="D24" s="23">
         <v>1426.6</v>
       </c>
       <c r="E24" s="23">
         <v>2050.1</v>
       </c>
       <c r="F24" s="23">
@@ -7066,51 +7106,53 @@
       </c>
       <c r="CD24" s="16">
         <v>1579</v>
       </c>
       <c r="CE24" s="16">
         <v>1652.2</v>
       </c>
       <c r="CF24" s="16">
         <v>1928.5</v>
       </c>
       <c r="CG24" s="16">
         <v>2199.3000000000002</v>
       </c>
       <c r="CH24" s="23">
         <v>36.4</v>
       </c>
       <c r="CI24" s="23">
         <v>59.3</v>
       </c>
       <c r="CJ24" s="23">
         <v>192.1</v>
       </c>
       <c r="CK24" s="23">
         <v>283</v>
       </c>
-      <c r="CL24" s="23"/>
+      <c r="CL24" s="23">
+        <v>396.9</v>
+      </c>
       <c r="CM24" s="16"/>
       <c r="CN24" s="16"/>
       <c r="CO24" s="9"/>
       <c r="CP24" s="16"/>
       <c r="CQ24" s="16"/>
       <c r="CR24" s="16"/>
       <c r="CS24" s="16"/>
     </row>
     <row r="25" spans="1:97" ht="6" customHeight="1">
       <c r="A25" s="3"/>
       <c r="B25" s="24"/>
       <c r="C25" s="24"/>
       <c r="D25" s="24"/>
       <c r="E25" s="24"/>
       <c r="F25" s="24"/>
       <c r="G25" s="24"/>
       <c r="H25" s="24"/>
       <c r="I25" s="24"/>
       <c r="J25" s="24"/>
       <c r="K25" s="24"/>
       <c r="L25" s="24"/>
       <c r="M25" s="24"/>
       <c r="N25" s="24"/>
       <c r="O25" s="24"/>
       <c r="P25" s="24"/>