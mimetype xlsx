--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -740,51 +740,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL4" sqref="CL4:CL24"/>
+      <selection pane="topRight" activeCell="CM4" sqref="CM4:CM24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21" style="2" customWidth="1"/>
     <col min="2" max="20" width="8.85546875" style="2" customWidth="1"/>
     <col min="21" max="21" width="8.5703125" style="2" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="2" customWidth="1"/>
     <col min="23" max="23" width="8.5703125" style="2" customWidth="1"/>
     <col min="24" max="24" width="8.85546875" style="2" customWidth="1"/>
     <col min="25" max="25" width="9.7109375" style="2" customWidth="1"/>
     <col min="26" max="84" width="9.140625" style="2"/>
     <col min="85" max="85" width="10.5703125" style="2" customWidth="1"/>
     <col min="86" max="96" width="9.140625" style="2"/>
     <col min="97" max="97" width="10.42578125" style="2" customWidth="1"/>
     <col min="98" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="38.25" customHeight="1" thickBot="1">
       <c r="A1" s="29" t="s">
         <v>43</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
@@ -1529,51 +1529,53 @@
       </c>
       <c r="CE4" s="5">
         <v>319213.7</v>
       </c>
       <c r="CF4" s="5">
         <v>353423.1</v>
       </c>
       <c r="CG4" s="5">
         <v>393388.5</v>
       </c>
       <c r="CH4" s="5">
         <v>31465.8</v>
       </c>
       <c r="CI4" s="5">
         <v>60791.9</v>
       </c>
       <c r="CJ4" s="6">
         <v>95477.3</v>
       </c>
       <c r="CK4" s="6">
         <v>131198.29999999999</v>
       </c>
       <c r="CL4" s="5">
         <v>160628.79999999999</v>
       </c>
-      <c r="CM4" s="5"/>
+      <c r="CM4" s="5">
+        <v>198238.4</v>
+      </c>
       <c r="CN4" s="5"/>
       <c r="CO4" s="5"/>
       <c r="CP4" s="5"/>
       <c r="CQ4" s="5"/>
       <c r="CR4" s="5"/>
       <c r="CS4" s="5"/>
     </row>
     <row r="5" spans="1:97" s="7" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="9">
         <v>276</v>
       </c>
       <c r="C5" s="9">
         <v>478.5</v>
       </c>
       <c r="D5" s="9">
         <v>1031</v>
       </c>
       <c r="E5" s="9">
         <v>2670.9</v>
       </c>
       <c r="F5" s="9">
         <v>2910.5</v>
@@ -1808,51 +1810,53 @@
       </c>
       <c r="CE5" s="9">
         <v>165.4</v>
       </c>
       <c r="CF5" s="9">
         <v>180.7</v>
       </c>
       <c r="CG5" s="9">
         <v>210.2</v>
       </c>
       <c r="CH5" s="9">
         <v>10.7</v>
       </c>
       <c r="CI5" s="9">
         <v>18.7</v>
       </c>
       <c r="CJ5" s="9">
         <v>39.9</v>
       </c>
       <c r="CK5" s="9">
         <v>107</v>
       </c>
       <c r="CL5" s="9">
         <v>115.6</v>
       </c>
-      <c r="CM5" s="9"/>
+      <c r="CM5" s="9">
+        <v>128.80000000000001</v>
+      </c>
       <c r="CN5" s="9"/>
       <c r="CO5" s="9"/>
       <c r="CP5" s="9"/>
       <c r="CQ5" s="9"/>
       <c r="CR5" s="9"/>
       <c r="CS5" s="9"/>
     </row>
     <row r="6" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A6" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="11">
         <v>10312.4</v>
       </c>
       <c r="C6" s="11">
         <v>19191.3</v>
       </c>
       <c r="D6" s="9">
         <v>30080</v>
       </c>
       <c r="E6" s="9">
         <v>39828</v>
       </c>
       <c r="F6" s="9">
         <v>48893.599999999999</v>
@@ -2087,51 +2091,53 @@
       </c>
       <c r="CE6" s="11">
         <v>99381.2</v>
       </c>
       <c r="CF6" s="11">
         <v>111284.6</v>
       </c>
       <c r="CG6" s="11">
         <v>124308</v>
       </c>
       <c r="CH6" s="11">
         <v>11762.8</v>
       </c>
       <c r="CI6" s="11">
         <v>21389.4</v>
       </c>
       <c r="CJ6" s="12">
         <v>32157.5</v>
       </c>
       <c r="CK6" s="12">
         <v>44069.9</v>
       </c>
       <c r="CL6" s="9">
         <v>56330.7</v>
       </c>
-      <c r="CM6" s="11"/>
+      <c r="CM6" s="11">
+        <v>68112.100000000006</v>
+      </c>
       <c r="CN6" s="11"/>
       <c r="CO6" s="9"/>
       <c r="CP6" s="11"/>
       <c r="CQ6" s="11"/>
       <c r="CR6" s="11"/>
       <c r="CS6" s="11"/>
     </row>
     <row r="7" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="11">
         <v>21.6</v>
       </c>
       <c r="C7" s="11">
         <v>40</v>
       </c>
       <c r="D7" s="9">
         <v>148.5</v>
       </c>
       <c r="E7" s="9">
         <v>325.89999999999998</v>
       </c>
       <c r="F7" s="9">
         <v>348.8</v>
@@ -2366,51 +2372,53 @@
       </c>
       <c r="CE7" s="11">
         <v>104.8</v>
       </c>
       <c r="CF7" s="11">
         <v>117.5</v>
       </c>
       <c r="CG7" s="11">
         <v>122.2</v>
       </c>
       <c r="CH7" s="11">
         <v>3.6</v>
       </c>
       <c r="CI7" s="11">
         <v>6.5</v>
       </c>
       <c r="CJ7" s="12">
         <v>23.2</v>
       </c>
       <c r="CK7" s="12">
         <v>52.2</v>
       </c>
       <c r="CL7" s="9">
         <v>55.7</v>
       </c>
-      <c r="CM7" s="11"/>
+      <c r="CM7" s="11">
+        <v>60.6</v>
+      </c>
       <c r="CN7" s="11"/>
       <c r="CO7" s="9"/>
       <c r="CP7" s="11"/>
       <c r="CQ7" s="11"/>
       <c r="CR7" s="11"/>
       <c r="CS7" s="11"/>
     </row>
     <row r="8" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="11">
         <v>21687</v>
       </c>
       <c r="C8" s="11">
         <v>43019.4</v>
       </c>
       <c r="D8" s="9">
         <v>66993.100000000006</v>
       </c>
       <c r="E8" s="9">
         <v>87180.4</v>
       </c>
       <c r="F8" s="9">
         <v>107298.7</v>
@@ -2645,51 +2653,53 @@
       </c>
       <c r="CE8" s="11">
         <v>160340.5</v>
       </c>
       <c r="CF8" s="11">
         <v>175926.5</v>
       </c>
       <c r="CG8" s="11">
         <v>196294.7</v>
       </c>
       <c r="CH8" s="11">
         <v>14127</v>
       </c>
       <c r="CI8" s="11">
         <v>28886.7</v>
       </c>
       <c r="CJ8" s="12">
         <v>45489.7</v>
       </c>
       <c r="CK8" s="12">
         <v>62681.5</v>
       </c>
       <c r="CL8" s="9">
         <v>73865.600000000006</v>
       </c>
-      <c r="CM8" s="11"/>
+      <c r="CM8" s="11">
+        <v>90943.1</v>
+      </c>
       <c r="CN8" s="11"/>
       <c r="CO8" s="9"/>
       <c r="CP8" s="11"/>
       <c r="CQ8" s="11"/>
       <c r="CR8" s="11"/>
       <c r="CS8" s="11"/>
     </row>
     <row r="9" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A9" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="11">
         <v>394.4</v>
       </c>
       <c r="C9" s="11">
         <v>788.6</v>
       </c>
       <c r="D9" s="9">
         <v>1833.6</v>
       </c>
       <c r="E9" s="9">
         <v>3338.1</v>
       </c>
       <c r="F9" s="9">
         <v>5430.3</v>
@@ -2924,51 +2934,53 @@
       </c>
       <c r="CE9" s="11">
         <v>1668.8</v>
       </c>
       <c r="CF9" s="11">
         <v>1813</v>
       </c>
       <c r="CG9" s="11">
         <v>1897.8</v>
       </c>
       <c r="CH9" s="11">
         <v>39.1</v>
       </c>
       <c r="CI9" s="11">
         <v>80.5</v>
       </c>
       <c r="CJ9" s="12">
         <v>191.2</v>
       </c>
       <c r="CK9" s="12">
         <v>357.9</v>
       </c>
       <c r="CL9" s="9">
         <v>556</v>
       </c>
-      <c r="CM9" s="11"/>
+      <c r="CM9" s="11">
+        <v>804</v>
+      </c>
       <c r="CN9" s="11"/>
       <c r="CO9" s="9"/>
       <c r="CP9" s="11"/>
       <c r="CQ9" s="11"/>
       <c r="CR9" s="11"/>
       <c r="CS9" s="11"/>
     </row>
     <row r="10" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A10" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="11">
         <v>210.6</v>
       </c>
       <c r="C10" s="11">
         <v>420.3</v>
       </c>
       <c r="D10" s="11">
         <v>730.5</v>
       </c>
       <c r="E10" s="11">
         <v>2638</v>
       </c>
       <c r="F10" s="11">
         <v>2875.2</v>
@@ -3203,51 +3215,53 @@
       </c>
       <c r="CE10" s="11">
         <v>502.8</v>
       </c>
       <c r="CF10" s="11">
         <v>526.5</v>
       </c>
       <c r="CG10" s="11">
         <v>546.5</v>
       </c>
       <c r="CH10" s="11">
         <v>4.4000000000000004</v>
       </c>
       <c r="CI10" s="11">
         <v>9.1999999999999993</v>
       </c>
       <c r="CJ10" s="12">
         <v>15.6</v>
       </c>
       <c r="CK10" s="12">
         <v>60.9</v>
       </c>
       <c r="CL10" s="11">
         <v>65.900000000000006</v>
       </c>
-      <c r="CM10" s="11"/>
+      <c r="CM10" s="11">
+        <v>87.4</v>
+      </c>
       <c r="CN10" s="11"/>
       <c r="CO10" s="9"/>
       <c r="CP10" s="11"/>
       <c r="CQ10" s="11"/>
       <c r="CR10" s="11"/>
       <c r="CS10" s="11"/>
     </row>
     <row r="11" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A11" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="11">
         <v>521.1</v>
       </c>
       <c r="C11" s="11">
         <v>902.1</v>
       </c>
       <c r="D11" s="11">
         <v>3650.4</v>
       </c>
       <c r="E11" s="11">
         <v>6132.7</v>
       </c>
       <c r="F11" s="11">
         <v>8562.7000000000007</v>
@@ -3482,51 +3496,53 @@
       </c>
       <c r="CE11" s="11">
         <v>1141.8</v>
       </c>
       <c r="CF11" s="11">
         <v>1224.7</v>
       </c>
       <c r="CG11" s="11">
         <v>1314.8</v>
       </c>
       <c r="CH11" s="11">
         <v>40.6</v>
       </c>
       <c r="CI11" s="11">
         <v>64</v>
       </c>
       <c r="CJ11" s="12">
         <v>247.8</v>
       </c>
       <c r="CK11" s="12">
         <v>423.8</v>
       </c>
       <c r="CL11" s="11">
         <v>588.1</v>
       </c>
-      <c r="CM11" s="11"/>
+      <c r="CM11" s="11">
+        <v>763.6</v>
+      </c>
       <c r="CN11" s="11"/>
       <c r="CO11" s="9"/>
       <c r="CP11" s="11"/>
       <c r="CQ11" s="11"/>
       <c r="CR11" s="11"/>
       <c r="CS11" s="11"/>
     </row>
     <row r="12" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A12" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="9">
         <v>420.3</v>
       </c>
       <c r="C12" s="9">
         <v>827.4</v>
       </c>
       <c r="D12" s="9">
         <v>2223</v>
       </c>
       <c r="E12" s="9">
         <v>4993</v>
       </c>
       <c r="F12" s="9">
         <v>6479.8</v>
@@ -3761,51 +3777,53 @@
       </c>
       <c r="CE12" s="11">
         <v>807.8</v>
       </c>
       <c r="CF12" s="11">
         <v>863.8</v>
       </c>
       <c r="CG12" s="11">
         <v>903.5</v>
       </c>
       <c r="CH12" s="9">
         <v>29.1</v>
       </c>
       <c r="CI12" s="9">
         <v>58.4</v>
       </c>
       <c r="CJ12" s="9">
         <v>149.6</v>
       </c>
       <c r="CK12" s="9">
         <v>351.7</v>
       </c>
       <c r="CL12" s="9">
         <v>453.9</v>
       </c>
-      <c r="CM12" s="11"/>
+      <c r="CM12" s="11">
+        <v>565.5</v>
+      </c>
       <c r="CN12" s="11"/>
       <c r="CO12" s="9"/>
       <c r="CP12" s="11"/>
       <c r="CQ12" s="11"/>
       <c r="CR12" s="11"/>
       <c r="CS12" s="11"/>
     </row>
     <row r="13" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A13" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="11">
         <v>310.5</v>
       </c>
       <c r="C13" s="11">
         <v>536.5</v>
       </c>
       <c r="D13" s="11">
         <v>1809.1</v>
       </c>
       <c r="E13" s="11">
         <v>2711</v>
       </c>
       <c r="F13" s="11">
         <v>3695.2</v>
@@ -4040,51 +4058,53 @@
       </c>
       <c r="CE13" s="11">
         <v>223.7</v>
       </c>
       <c r="CF13" s="11">
         <v>226.1</v>
       </c>
       <c r="CG13" s="11">
         <v>229.3</v>
       </c>
       <c r="CH13" s="11">
         <v>5</v>
       </c>
       <c r="CI13" s="11">
         <v>8.9</v>
       </c>
       <c r="CJ13" s="12">
         <v>29.2</v>
       </c>
       <c r="CK13" s="12">
         <v>44.9</v>
       </c>
       <c r="CL13" s="11">
         <v>61.2</v>
       </c>
-      <c r="CM13" s="11"/>
+      <c r="CM13" s="11">
+        <v>84.2</v>
+      </c>
       <c r="CN13" s="11"/>
       <c r="CO13" s="9"/>
       <c r="CP13" s="11"/>
       <c r="CQ13" s="11"/>
       <c r="CR13" s="11"/>
       <c r="CS13" s="11"/>
     </row>
     <row r="14" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A14" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="11">
         <v>71</v>
       </c>
       <c r="C14" s="11">
         <v>143.9</v>
       </c>
       <c r="D14" s="11">
         <v>694.5</v>
       </c>
       <c r="E14" s="11">
         <v>997.9</v>
       </c>
       <c r="F14" s="11">
         <v>1555.1</v>
@@ -4319,51 +4339,53 @@
       </c>
       <c r="CE14" s="11">
         <v>626.79999999999995</v>
       </c>
       <c r="CF14" s="11">
         <v>682.7</v>
       </c>
       <c r="CG14" s="11">
         <v>735.5</v>
       </c>
       <c r="CH14" s="11">
         <v>8.8000000000000007</v>
       </c>
       <c r="CI14" s="11">
         <v>18.2</v>
       </c>
       <c r="CJ14" s="12">
         <v>82.9</v>
       </c>
       <c r="CK14" s="12">
         <v>122.3</v>
       </c>
       <c r="CL14" s="11">
         <v>190.9</v>
       </c>
-      <c r="CM14" s="11"/>
+      <c r="CM14" s="11">
+        <v>271.10000000000002</v>
+      </c>
       <c r="CN14" s="11"/>
       <c r="CO14" s="9"/>
       <c r="CP14" s="11"/>
       <c r="CQ14" s="11"/>
       <c r="CR14" s="11"/>
       <c r="CS14" s="11"/>
     </row>
     <row r="15" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A15" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="11">
         <v>114.7</v>
       </c>
       <c r="C15" s="11">
         <v>214.7</v>
       </c>
       <c r="D15" s="11">
         <v>944.6</v>
       </c>
       <c r="E15" s="11">
         <v>1319.2</v>
       </c>
       <c r="F15" s="11">
         <v>1915.3</v>
@@ -4598,51 +4620,53 @@
       </c>
       <c r="CE15" s="11">
         <v>1119.4000000000001</v>
       </c>
       <c r="CF15" s="11">
         <v>1209.4000000000001</v>
       </c>
       <c r="CG15" s="11">
         <v>1307.4000000000001</v>
       </c>
       <c r="CH15" s="11">
         <v>25.8</v>
       </c>
       <c r="CI15" s="11">
         <v>49</v>
       </c>
       <c r="CJ15" s="12">
         <v>201.2</v>
       </c>
       <c r="CK15" s="12">
         <v>289.39999999999998</v>
       </c>
       <c r="CL15" s="11">
         <v>419.2</v>
       </c>
-      <c r="CM15" s="11"/>
+      <c r="CM15" s="11">
+        <v>590.20000000000005</v>
+      </c>
       <c r="CN15" s="11"/>
       <c r="CO15" s="9"/>
       <c r="CP15" s="11"/>
       <c r="CQ15" s="11"/>
       <c r="CR15" s="11"/>
       <c r="CS15" s="11"/>
     </row>
     <row r="16" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A16" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="11">
         <v>240.5</v>
       </c>
       <c r="C16" s="11">
         <v>429.2</v>
       </c>
       <c r="D16" s="11">
         <v>1690.4</v>
       </c>
       <c r="E16" s="11">
         <v>2565.6999999999998</v>
       </c>
       <c r="F16" s="11">
         <v>3454.7</v>
@@ -4877,51 +4901,53 @@
       </c>
       <c r="CE16" s="11">
         <v>1869.4</v>
       </c>
       <c r="CF16" s="11">
         <v>2034.6</v>
       </c>
       <c r="CG16" s="11">
         <v>2215.3000000000002</v>
       </c>
       <c r="CH16" s="11">
         <v>53.1</v>
       </c>
       <c r="CI16" s="11">
         <v>95.9</v>
       </c>
       <c r="CJ16" s="12">
         <v>372.7</v>
       </c>
       <c r="CK16" s="12">
         <v>576.79999999999995</v>
       </c>
       <c r="CL16" s="11">
         <v>773.2</v>
       </c>
-      <c r="CM16" s="11"/>
+      <c r="CM16" s="11">
+        <v>1038.2</v>
+      </c>
       <c r="CN16" s="11"/>
       <c r="CO16" s="9"/>
       <c r="CP16" s="11"/>
       <c r="CQ16" s="11"/>
       <c r="CR16" s="11"/>
       <c r="CS16" s="11"/>
     </row>
     <row r="17" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A17" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="16">
         <v>490</v>
       </c>
       <c r="C17" s="16">
         <v>818.8</v>
       </c>
       <c r="D17" s="16">
         <v>2983.5</v>
       </c>
       <c r="E17" s="16">
         <v>4508.5</v>
       </c>
       <c r="F17" s="16">
         <v>5898.5</v>
@@ -5156,51 +5182,53 @@
       </c>
       <c r="CE17" s="16">
         <v>2153.9</v>
       </c>
       <c r="CF17" s="16">
         <v>2418.8000000000002</v>
       </c>
       <c r="CG17" s="16">
         <v>2675</v>
       </c>
       <c r="CH17" s="16">
         <v>38</v>
       </c>
       <c r="CI17" s="16">
         <v>64.3</v>
       </c>
       <c r="CJ17" s="12">
         <v>214.7</v>
       </c>
       <c r="CK17" s="12">
         <v>335.5</v>
       </c>
       <c r="CL17" s="16">
         <v>436</v>
       </c>
-      <c r="CM17" s="16"/>
+      <c r="CM17" s="16">
+        <v>602.70000000000005</v>
+      </c>
       <c r="CN17" s="16"/>
       <c r="CO17" s="9"/>
       <c r="CP17" s="16"/>
       <c r="CQ17" s="16"/>
       <c r="CR17" s="16"/>
       <c r="CS17" s="16"/>
     </row>
     <row r="18" spans="1:97" s="18" customFormat="1" ht="11.25">
       <c r="A18" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="16">
         <v>4949.1000000000004</v>
       </c>
       <c r="C18" s="16">
         <v>11203.7</v>
       </c>
       <c r="D18" s="16">
         <v>19836.400000000001</v>
       </c>
       <c r="E18" s="16">
         <v>26728.1</v>
       </c>
       <c r="F18" s="16">
         <v>31973.1</v>
@@ -5435,51 +5463,53 @@
       </c>
       <c r="CE18" s="16">
         <v>27969.8</v>
       </c>
       <c r="CF18" s="16">
         <v>31401.200000000001</v>
       </c>
       <c r="CG18" s="16">
         <v>35087.699999999997</v>
       </c>
       <c r="CH18" s="16">
         <v>3989.7</v>
       </c>
       <c r="CI18" s="16">
         <v>7549.1</v>
       </c>
       <c r="CJ18" s="12">
         <v>11459.1</v>
       </c>
       <c r="CK18" s="12">
         <v>15024.6</v>
       </c>
       <c r="CL18" s="16">
         <v>18402.099999999999</v>
       </c>
-      <c r="CM18" s="16"/>
+      <c r="CM18" s="16">
+        <v>23392.799999999999</v>
+      </c>
       <c r="CN18" s="16"/>
       <c r="CO18" s="9"/>
       <c r="CP18" s="16"/>
       <c r="CQ18" s="16"/>
       <c r="CR18" s="16"/>
       <c r="CS18" s="16"/>
     </row>
     <row r="19" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A19" s="19" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="23">
         <v>431.7</v>
       </c>
       <c r="C19" s="23">
         <v>720.8</v>
       </c>
       <c r="D19" s="23">
         <v>2583.6999999999998</v>
       </c>
       <c r="E19" s="23">
         <v>4053.6</v>
       </c>
       <c r="F19" s="23">
         <v>4693.6000000000004</v>
@@ -5714,51 +5744,53 @@
       </c>
       <c r="CE19" s="16">
         <v>2005</v>
       </c>
       <c r="CF19" s="16">
         <v>2313</v>
       </c>
       <c r="CG19" s="16">
         <v>2489</v>
       </c>
       <c r="CH19" s="23">
         <v>52.9</v>
       </c>
       <c r="CI19" s="23">
         <v>83.4</v>
       </c>
       <c r="CJ19" s="12">
         <v>296.39999999999998</v>
       </c>
       <c r="CK19" s="12">
         <v>465.4</v>
       </c>
       <c r="CL19" s="23">
         <v>514.79999999999995</v>
       </c>
-      <c r="CM19" s="16"/>
+      <c r="CM19" s="16">
+        <v>728.4</v>
+      </c>
       <c r="CN19" s="16"/>
       <c r="CO19" s="9"/>
       <c r="CP19" s="16"/>
       <c r="CQ19" s="16"/>
       <c r="CR19" s="16"/>
       <c r="CS19" s="16"/>
     </row>
     <row r="20" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A20" s="19" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="9">
         <v>152.30000000000001</v>
       </c>
       <c r="C20" s="9">
         <v>253.4</v>
       </c>
       <c r="D20" s="9">
         <v>1012.5</v>
       </c>
       <c r="E20" s="9">
         <v>1392.8</v>
       </c>
       <c r="F20" s="9">
         <v>1749.1</v>
@@ -5993,51 +6025,53 @@
       </c>
       <c r="CE20" s="16">
         <v>506.9</v>
       </c>
       <c r="CF20" s="16">
         <v>519.20000000000005</v>
       </c>
       <c r="CG20" s="16">
         <v>539</v>
       </c>
       <c r="CH20" s="9">
         <v>13.2</v>
       </c>
       <c r="CI20" s="9">
         <v>22.5</v>
       </c>
       <c r="CJ20" s="9">
         <v>91.1</v>
       </c>
       <c r="CK20" s="9">
         <v>127.1</v>
       </c>
       <c r="CL20" s="9">
         <v>159.1</v>
       </c>
-      <c r="CM20" s="16"/>
+      <c r="CM20" s="16">
+        <v>187.3</v>
+      </c>
       <c r="CN20" s="16"/>
       <c r="CO20" s="9"/>
       <c r="CP20" s="16"/>
       <c r="CQ20" s="16"/>
       <c r="CR20" s="16"/>
       <c r="CS20" s="16"/>
     </row>
     <row r="21" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A21" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="16">
         <v>976.7</v>
       </c>
       <c r="C21" s="16">
         <v>1607.1</v>
       </c>
       <c r="D21" s="16">
         <v>5082.5</v>
       </c>
       <c r="E21" s="16">
         <v>7726</v>
       </c>
       <c r="F21" s="16">
         <v>9805.2999999999993</v>
@@ -6272,51 +6306,53 @@
       </c>
       <c r="CE21" s="16">
         <v>3585.5</v>
       </c>
       <c r="CF21" s="16">
         <v>3962.2</v>
       </c>
       <c r="CG21" s="16">
         <v>4214.6000000000004</v>
       </c>
       <c r="CH21" s="16">
         <v>152.80000000000001</v>
       </c>
       <c r="CI21" s="16">
         <v>255.2</v>
       </c>
       <c r="CJ21" s="12">
         <v>776</v>
       </c>
       <c r="CK21" s="12">
         <v>1221.5999999999999</v>
       </c>
       <c r="CL21" s="16">
         <v>1541</v>
       </c>
-      <c r="CM21" s="16"/>
+      <c r="CM21" s="16">
+        <v>2030</v>
+      </c>
       <c r="CN21" s="16"/>
       <c r="CO21" s="9"/>
       <c r="CP21" s="16"/>
       <c r="CQ21" s="16"/>
       <c r="CR21" s="16"/>
       <c r="CS21" s="16"/>
     </row>
     <row r="22" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A22" s="19" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="16">
         <v>218.7</v>
       </c>
       <c r="C22" s="16">
         <v>425.4</v>
       </c>
       <c r="D22" s="16">
         <v>2090.6</v>
       </c>
       <c r="E22" s="16">
         <v>3083.1</v>
       </c>
       <c r="F22" s="16">
         <v>3866.3</v>
@@ -6551,51 +6587,53 @@
       </c>
       <c r="CE22" s="16">
         <v>12516.4</v>
       </c>
       <c r="CF22" s="16">
         <v>13881.6</v>
       </c>
       <c r="CG22" s="16">
         <v>15158.3</v>
       </c>
       <c r="CH22" s="16">
         <v>1037.5999999999999</v>
       </c>
       <c r="CI22" s="16">
         <v>2015.1</v>
       </c>
       <c r="CJ22" s="20">
         <v>3212.6</v>
       </c>
       <c r="CK22" s="20">
         <v>4246.7</v>
       </c>
       <c r="CL22" s="16">
         <v>5254.2</v>
       </c>
-      <c r="CM22" s="16"/>
+      <c r="CM22" s="16">
+        <v>6764.6</v>
+      </c>
       <c r="CN22" s="16"/>
       <c r="CO22" s="9"/>
       <c r="CP22" s="16"/>
       <c r="CQ22" s="16"/>
       <c r="CR22" s="16"/>
       <c r="CS22" s="16"/>
     </row>
     <row r="23" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A23" s="19" t="s">
         <v>37</v>
       </c>
       <c r="B23" s="16">
         <v>2351.8000000000002</v>
       </c>
       <c r="C23" s="16">
         <v>3964.6</v>
       </c>
       <c r="D23" s="16">
         <v>9857.9</v>
       </c>
       <c r="E23" s="16">
         <v>14380.4</v>
       </c>
       <c r="F23" s="16">
         <v>18584.5</v>
@@ -6830,51 +6868,53 @@
       </c>
       <c r="CE23" s="16">
         <v>871.6</v>
       </c>
       <c r="CF23" s="16">
         <v>908.5</v>
       </c>
       <c r="CG23" s="16">
         <v>940.4</v>
       </c>
       <c r="CH23" s="16">
         <v>35.200000000000003</v>
       </c>
       <c r="CI23" s="16">
         <v>57.6</v>
       </c>
       <c r="CJ23" s="20">
         <v>234.8</v>
       </c>
       <c r="CK23" s="20">
         <v>356.1</v>
       </c>
       <c r="CL23" s="16">
         <v>448.7</v>
       </c>
-      <c r="CM23" s="16"/>
+      <c r="CM23" s="16">
+        <v>548.29999999999995</v>
+      </c>
       <c r="CN23" s="16"/>
       <c r="CO23" s="9"/>
       <c r="CP23" s="16"/>
       <c r="CQ23" s="16"/>
       <c r="CR23" s="16"/>
       <c r="CS23" s="16"/>
     </row>
     <row r="24" spans="1:97" s="13" customFormat="1" ht="11.25">
       <c r="A24" s="19" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="23">
         <v>256.5</v>
       </c>
       <c r="C24" s="23">
         <v>415.4</v>
       </c>
       <c r="D24" s="23">
         <v>1426.6</v>
       </c>
       <c r="E24" s="23">
         <v>2050.1</v>
       </c>
       <c r="F24" s="23">
         <v>2880.1</v>
@@ -7109,51 +7149,53 @@
       </c>
       <c r="CE24" s="16">
         <v>1652.2</v>
       </c>
       <c r="CF24" s="16">
         <v>1928.5</v>
       </c>
       <c r="CG24" s="16">
         <v>2199.3000000000002</v>
       </c>
       <c r="CH24" s="23">
         <v>36.4</v>
       </c>
       <c r="CI24" s="23">
         <v>59.3</v>
       </c>
       <c r="CJ24" s="23">
         <v>192.1</v>
       </c>
       <c r="CK24" s="23">
         <v>283</v>
       </c>
       <c r="CL24" s="23">
         <v>396.9</v>
       </c>
-      <c r="CM24" s="16"/>
+      <c r="CM24" s="16">
+        <v>535.5</v>
+      </c>
       <c r="CN24" s="16"/>
       <c r="CO24" s="9"/>
       <c r="CP24" s="16"/>
       <c r="CQ24" s="16"/>
       <c r="CR24" s="16"/>
       <c r="CS24" s="16"/>
     </row>
     <row r="25" spans="1:97" ht="6" customHeight="1">
       <c r="A25" s="3"/>
       <c r="B25" s="24"/>
       <c r="C25" s="24"/>
       <c r="D25" s="24"/>
       <c r="E25" s="24"/>
       <c r="F25" s="24"/>
       <c r="G25" s="24"/>
       <c r="H25" s="24"/>
       <c r="I25" s="24"/>
       <c r="J25" s="24"/>
       <c r="K25" s="24"/>
       <c r="L25" s="24"/>
       <c r="M25" s="24"/>
       <c r="N25" s="24"/>
       <c r="O25" s="24"/>
       <c r="P25" s="24"/>
       <c r="Q25" s="24"/>