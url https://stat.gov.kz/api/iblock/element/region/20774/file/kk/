--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="11205" yWindow="2805" windowWidth="17325" windowHeight="14685"/>
+    <workbookView xWindow="12555" yWindow="225" windowWidth="16350" windowHeight="12000"/>
   </bookViews>
   <sheets>
     <sheet name="сүт" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">сүт!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="46">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>Қостанай</t>
   </si>
   <si>
     <t>2019 жыл</t>
   </si>
   <si>
     <t>2020 жыл</t>
   </si>
@@ -765,51 +765,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CJ4" sqref="CJ4:CJ24"/>
+      <selection pane="topRight" activeCell="CK4" sqref="CK4:CK24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="2" customWidth="1"/>
     <col min="3" max="5" width="8.140625" style="2" customWidth="1"/>
     <col min="6" max="12" width="8.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="8" style="2" customWidth="1"/>
     <col min="14" max="18" width="8.7109375" style="2" customWidth="1"/>
     <col min="19" max="19" width="9.5703125" style="2" customWidth="1"/>
     <col min="20" max="24" width="8.7109375" style="2" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" style="2" customWidth="1"/>
     <col min="26" max="26" width="7.28515625" style="2" customWidth="1"/>
     <col min="27" max="37" width="9.140625" style="2"/>
     <col min="38" max="38" width="7.85546875" style="2" customWidth="1"/>
     <col min="39" max="84" width="9.140625" style="2"/>
     <col min="85" max="85" width="10.140625" style="2" customWidth="1"/>
     <col min="86" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="35.25" customHeight="1" thickBot="1">
       <c r="A1" s="40" t="s">
         <v>43</v>
       </c>
@@ -1551,51 +1551,53 @@
       </c>
       <c r="CC4" s="10">
         <v>180178</v>
       </c>
       <c r="CD4" s="10">
         <v>193528.6</v>
       </c>
       <c r="CE4" s="10">
         <v>205690.2</v>
       </c>
       <c r="CF4" s="10">
         <v>214963.3</v>
       </c>
       <c r="CG4" s="10">
         <v>225601.2</v>
       </c>
       <c r="CH4" s="33">
         <v>13161</v>
       </c>
       <c r="CI4" s="6">
         <v>28769.8</v>
       </c>
       <c r="CJ4" s="6">
         <v>45221.599999999999</v>
       </c>
-      <c r="CK4" s="8"/>
+      <c r="CK4" s="8">
+        <v>71565.7</v>
+      </c>
       <c r="CL4" s="9"/>
       <c r="CM4" s="10"/>
       <c r="CN4" s="10"/>
       <c r="CO4" s="10"/>
       <c r="CP4" s="10"/>
       <c r="CQ4" s="10"/>
       <c r="CR4" s="10"/>
       <c r="CS4" s="10"/>
     </row>
     <row r="5" spans="1:97" s="13" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="15">
         <v>174</v>
       </c>
       <c r="C5" s="15">
         <v>361.5</v>
       </c>
       <c r="D5" s="15">
         <v>522</v>
       </c>
       <c r="E5" s="15">
         <v>858.4</v>
       </c>
@@ -1826,51 +1828,53 @@
       </c>
       <c r="CC5" s="17">
         <v>627</v>
       </c>
       <c r="CD5" s="15">
         <v>687.2</v>
       </c>
       <c r="CE5" s="15">
         <v>740.6</v>
       </c>
       <c r="CF5" s="15">
         <v>761.1</v>
       </c>
       <c r="CG5" s="15">
         <v>794.1</v>
       </c>
       <c r="CH5" s="34">
         <v>12.4</v>
       </c>
       <c r="CI5" s="15">
         <v>26</v>
       </c>
       <c r="CJ5" s="15">
         <v>38.200000000000003</v>
       </c>
-      <c r="CK5" s="15"/>
+      <c r="CK5" s="15">
+        <v>63.7</v>
+      </c>
       <c r="CL5" s="15"/>
       <c r="CM5" s="15"/>
       <c r="CN5" s="15"/>
       <c r="CO5" s="17"/>
       <c r="CP5" s="15"/>
       <c r="CQ5" s="15"/>
       <c r="CR5" s="15"/>
       <c r="CS5" s="15"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A6" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="19">
         <v>557.5</v>
       </c>
       <c r="C6" s="19">
         <v>1518.4</v>
       </c>
       <c r="D6" s="19">
         <v>2264.1999999999998</v>
       </c>
       <c r="E6" s="19">
         <v>4126.3</v>
       </c>
@@ -2101,51 +2105,53 @@
       </c>
       <c r="CC6" s="17">
         <v>5040.6000000000004</v>
       </c>
       <c r="CD6" s="17">
         <v>5191.5</v>
       </c>
       <c r="CE6" s="17">
         <v>5285.7</v>
       </c>
       <c r="CF6" s="17">
         <v>5348.3</v>
       </c>
       <c r="CG6" s="17">
         <v>5435.4</v>
       </c>
       <c r="CH6" s="19">
         <v>289.60000000000002</v>
       </c>
       <c r="CI6" s="19">
         <v>704.6</v>
       </c>
       <c r="CJ6" s="19">
         <v>1081.5999999999999</v>
       </c>
-      <c r="CK6" s="21"/>
+      <c r="CK6" s="21">
+        <v>2071.3000000000002</v>
+      </c>
       <c r="CL6" s="17"/>
       <c r="CM6" s="17"/>
       <c r="CN6" s="17"/>
       <c r="CO6" s="17"/>
       <c r="CP6" s="17"/>
       <c r="CQ6" s="17"/>
       <c r="CR6" s="17"/>
       <c r="CS6" s="17"/>
     </row>
     <row r="7" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A7" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="19">
         <v>26.1</v>
       </c>
       <c r="C7" s="19">
         <v>67.3</v>
       </c>
       <c r="D7" s="19">
         <v>111</v>
       </c>
       <c r="E7" s="19">
         <v>219.7</v>
       </c>
@@ -2376,51 +2382,53 @@
       </c>
       <c r="CC7" s="17">
         <v>149.9</v>
       </c>
       <c r="CD7" s="17">
         <v>156.6</v>
       </c>
       <c r="CE7" s="17">
         <v>160.5</v>
       </c>
       <c r="CF7" s="17">
         <v>163.5</v>
       </c>
       <c r="CG7" s="17">
         <v>168.4</v>
       </c>
       <c r="CH7" s="19">
         <v>6.4</v>
       </c>
       <c r="CI7" s="19">
         <v>16.600000000000001</v>
       </c>
       <c r="CJ7" s="19">
         <v>27.4</v>
       </c>
-      <c r="CK7" s="21"/>
+      <c r="CK7" s="21">
+        <v>53.9</v>
+      </c>
       <c r="CL7" s="17"/>
       <c r="CM7" s="17"/>
       <c r="CN7" s="17"/>
       <c r="CO7" s="17"/>
       <c r="CP7" s="17"/>
       <c r="CQ7" s="17"/>
       <c r="CR7" s="17"/>
       <c r="CS7" s="17"/>
     </row>
     <row r="8" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A8" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="19">
         <v>101.2</v>
       </c>
       <c r="C8" s="19">
         <v>223.6</v>
       </c>
       <c r="D8" s="19">
         <v>343.6</v>
       </c>
       <c r="E8" s="19">
         <v>587.29999999999995</v>
       </c>
@@ -2651,51 +2659,53 @@
       </c>
       <c r="CC8" s="17">
         <v>262.8</v>
       </c>
       <c r="CD8" s="17">
         <v>295.5</v>
       </c>
       <c r="CE8" s="17">
         <v>308.89999999999998</v>
       </c>
       <c r="CF8" s="17">
         <v>318.2</v>
       </c>
       <c r="CG8" s="17">
         <v>324.39999999999998</v>
       </c>
       <c r="CH8" s="19">
         <v>10.199999999999999</v>
       </c>
       <c r="CI8" s="19">
         <v>22.7</v>
       </c>
       <c r="CJ8" s="19">
         <v>34.5</v>
       </c>
-      <c r="CK8" s="21"/>
+      <c r="CK8" s="21">
+        <v>59.2</v>
+      </c>
       <c r="CL8" s="17"/>
       <c r="CM8" s="17"/>
       <c r="CN8" s="17"/>
       <c r="CO8" s="17"/>
       <c r="CP8" s="17"/>
       <c r="CQ8" s="17"/>
       <c r="CR8" s="17"/>
       <c r="CS8" s="17"/>
     </row>
     <row r="9" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A9" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="19">
         <v>494.2</v>
       </c>
       <c r="C9" s="19">
         <v>1270.2</v>
       </c>
       <c r="D9" s="19">
         <v>2079.6999999999998</v>
       </c>
       <c r="E9" s="19">
         <v>3757.8</v>
       </c>
@@ -2926,51 +2936,53 @@
       </c>
       <c r="CC9" s="17">
         <v>5847.9</v>
       </c>
       <c r="CD9" s="17">
         <v>6124.3</v>
       </c>
       <c r="CE9" s="17">
         <v>6346.6</v>
       </c>
       <c r="CF9" s="17">
         <v>6462.3</v>
       </c>
       <c r="CG9" s="17">
         <v>6669.7</v>
       </c>
       <c r="CH9" s="19">
         <v>216.7</v>
       </c>
       <c r="CI9" s="19">
         <v>592.4</v>
       </c>
       <c r="CJ9" s="19">
         <v>1029.8</v>
       </c>
-      <c r="CK9" s="21"/>
+      <c r="CK9" s="21">
+        <v>1797.8</v>
+      </c>
       <c r="CL9" s="17"/>
       <c r="CM9" s="17"/>
       <c r="CN9" s="17"/>
       <c r="CO9" s="17"/>
       <c r="CP9" s="17"/>
       <c r="CQ9" s="17"/>
       <c r="CR9" s="17"/>
       <c r="CS9" s="17"/>
     </row>
     <row r="10" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A10" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="19">
         <v>1303.3</v>
       </c>
       <c r="C10" s="19">
         <v>3163.2</v>
       </c>
       <c r="D10" s="19">
         <v>5714.7</v>
       </c>
       <c r="E10" s="19">
         <v>10307.6</v>
       </c>
@@ -3201,51 +3213,53 @@
       </c>
       <c r="CC10" s="17">
         <v>11645.7</v>
       </c>
       <c r="CD10" s="17">
         <v>12389.5</v>
       </c>
       <c r="CE10" s="17">
         <v>13108.3</v>
       </c>
       <c r="CF10" s="17">
         <v>13439.3</v>
       </c>
       <c r="CG10" s="17">
         <v>13812.3</v>
       </c>
       <c r="CH10" s="19">
         <v>505.4</v>
       </c>
       <c r="CI10" s="19">
         <v>1234.2</v>
       </c>
       <c r="CJ10" s="19">
         <v>2132.6999999999998</v>
       </c>
-      <c r="CK10" s="21"/>
+      <c r="CK10" s="21">
+        <v>3953</v>
+      </c>
       <c r="CL10" s="17"/>
       <c r="CM10" s="17"/>
       <c r="CN10" s="17"/>
       <c r="CO10" s="17"/>
       <c r="CP10" s="17"/>
       <c r="CQ10" s="17"/>
       <c r="CR10" s="17"/>
       <c r="CS10" s="17"/>
     </row>
     <row r="11" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A11" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="19">
         <v>1247.8</v>
       </c>
       <c r="C11" s="19">
         <v>3053.3</v>
       </c>
       <c r="D11" s="19">
         <v>4754.7</v>
       </c>
       <c r="E11" s="19">
         <v>8604.7000000000007</v>
       </c>
@@ -3476,51 +3490,53 @@
       </c>
       <c r="CC11" s="17">
         <v>8538.5</v>
       </c>
       <c r="CD11" s="17">
         <v>8945.7000000000007</v>
       </c>
       <c r="CE11" s="17">
         <v>9299.2999999999993</v>
       </c>
       <c r="CF11" s="17">
         <v>9471.7999999999993</v>
       </c>
       <c r="CG11" s="17">
         <v>9753.9</v>
       </c>
       <c r="CH11" s="19">
         <v>464.5</v>
       </c>
       <c r="CI11" s="19">
         <v>1138.8</v>
       </c>
       <c r="CJ11" s="19">
         <v>1748.7</v>
       </c>
-      <c r="CK11" s="21"/>
+      <c r="CK11" s="21">
+        <v>3126</v>
+      </c>
       <c r="CL11" s="17"/>
       <c r="CM11" s="17"/>
       <c r="CN11" s="17"/>
       <c r="CO11" s="17"/>
       <c r="CP11" s="17"/>
       <c r="CQ11" s="17"/>
       <c r="CR11" s="17"/>
       <c r="CS11" s="17"/>
     </row>
     <row r="12" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A12" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="15">
         <v>1121.5</v>
       </c>
       <c r="C12" s="15">
         <v>2402.1999999999998</v>
       </c>
       <c r="D12" s="15">
         <v>3918.5</v>
       </c>
       <c r="E12" s="15">
         <v>6311.8</v>
       </c>
@@ -3751,51 +3767,53 @@
       </c>
       <c r="CC12" s="17">
         <v>8466</v>
       </c>
       <c r="CD12" s="19">
         <v>9335.7000000000007</v>
       </c>
       <c r="CE12" s="19">
         <v>10212.4</v>
       </c>
       <c r="CF12" s="19">
         <v>11020.7</v>
       </c>
       <c r="CG12" s="19">
         <v>11898.2</v>
       </c>
       <c r="CH12" s="34">
         <v>920.2</v>
       </c>
       <c r="CI12" s="15">
         <v>1928.5</v>
       </c>
       <c r="CJ12" s="15">
         <v>2985.7</v>
       </c>
-      <c r="CK12" s="15"/>
+      <c r="CK12" s="15">
+        <v>4258.5</v>
+      </c>
       <c r="CL12" s="15"/>
       <c r="CM12" s="19"/>
       <c r="CN12" s="19"/>
       <c r="CO12" s="17"/>
       <c r="CP12" s="19"/>
       <c r="CQ12" s="19"/>
       <c r="CR12" s="19"/>
       <c r="CS12" s="19"/>
     </row>
     <row r="13" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A13" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="19">
         <v>1110.7</v>
       </c>
       <c r="C13" s="19">
         <v>3055.8</v>
       </c>
       <c r="D13" s="19">
         <v>4871.2</v>
       </c>
       <c r="E13" s="19">
         <v>9105.2000000000007</v>
       </c>
@@ -4026,51 +4044,53 @@
       </c>
       <c r="CC13" s="17">
         <v>13854.6</v>
       </c>
       <c r="CD13" s="17">
         <v>14857.1</v>
       </c>
       <c r="CE13" s="17">
         <v>15402.1</v>
       </c>
       <c r="CF13" s="17">
         <v>15577.2</v>
       </c>
       <c r="CG13" s="17">
         <v>15674.3</v>
       </c>
       <c r="CH13" s="19">
         <v>513.70000000000005</v>
       </c>
       <c r="CI13" s="19">
         <v>1424.9</v>
       </c>
       <c r="CJ13" s="19">
         <v>2291.1</v>
       </c>
-      <c r="CK13" s="21"/>
+      <c r="CK13" s="21">
+        <v>4288.8999999999996</v>
+      </c>
       <c r="CL13" s="17"/>
       <c r="CM13" s="17"/>
       <c r="CN13" s="17"/>
       <c r="CO13" s="17"/>
       <c r="CP13" s="17"/>
       <c r="CQ13" s="17"/>
       <c r="CR13" s="17"/>
       <c r="CS13" s="17"/>
     </row>
     <row r="14" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A14" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="19">
         <v>338.7</v>
       </c>
       <c r="C14" s="19">
         <v>880.4</v>
       </c>
       <c r="D14" s="19">
         <v>1448.8</v>
       </c>
       <c r="E14" s="19">
         <v>2936.8</v>
       </c>
@@ -4301,51 +4321,53 @@
       </c>
       <c r="CC14" s="17">
         <v>2788.9</v>
       </c>
       <c r="CD14" s="17">
         <v>2951.5</v>
       </c>
       <c r="CE14" s="17">
         <v>3133.2</v>
       </c>
       <c r="CF14" s="17">
         <v>3220.4</v>
       </c>
       <c r="CG14" s="17">
         <v>3364</v>
       </c>
       <c r="CH14" s="19">
         <v>85.4</v>
       </c>
       <c r="CI14" s="19">
         <v>238.9</v>
       </c>
       <c r="CJ14" s="19">
         <v>387.1</v>
       </c>
-      <c r="CK14" s="21"/>
+      <c r="CK14" s="21">
+        <v>771</v>
+      </c>
       <c r="CL14" s="17"/>
       <c r="CM14" s="17"/>
       <c r="CN14" s="17"/>
       <c r="CO14" s="17"/>
       <c r="CP14" s="17"/>
       <c r="CQ14" s="17"/>
       <c r="CR14" s="17"/>
       <c r="CS14" s="17"/>
     </row>
     <row r="15" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A15" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="19">
         <v>467.1</v>
       </c>
       <c r="C15" s="19">
         <v>1126.5999999999999</v>
       </c>
       <c r="D15" s="19">
         <v>1750.2</v>
       </c>
       <c r="E15" s="19">
         <v>3106.7</v>
       </c>
@@ -4576,51 +4598,53 @@
       </c>
       <c r="CC15" s="17">
         <v>5272.4</v>
       </c>
       <c r="CD15" s="17">
         <v>5465.6</v>
       </c>
       <c r="CE15" s="17">
         <v>5634.3</v>
       </c>
       <c r="CF15" s="17">
         <v>5748.2</v>
       </c>
       <c r="CG15" s="17">
         <v>5923.5</v>
       </c>
       <c r="CH15" s="19">
         <v>206.3</v>
       </c>
       <c r="CI15" s="19">
         <v>510.6</v>
       </c>
       <c r="CJ15" s="19">
         <v>787.1</v>
       </c>
-      <c r="CK15" s="21"/>
+      <c r="CK15" s="21">
+        <v>1421.4</v>
+      </c>
       <c r="CL15" s="17"/>
       <c r="CM15" s="17"/>
       <c r="CN15" s="17"/>
       <c r="CO15" s="17"/>
       <c r="CP15" s="17"/>
       <c r="CQ15" s="17"/>
       <c r="CR15" s="17"/>
       <c r="CS15" s="17"/>
     </row>
     <row r="16" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A16" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="19">
         <v>696.7</v>
       </c>
       <c r="C16" s="19">
         <v>1680.8</v>
       </c>
       <c r="D16" s="19">
         <v>2602.6999999999998</v>
       </c>
       <c r="E16" s="19">
         <v>4614</v>
       </c>
@@ -4851,51 +4875,53 @@
       </c>
       <c r="CC16" s="19">
         <v>6369.7</v>
       </c>
       <c r="CD16" s="19">
         <v>6794.1</v>
       </c>
       <c r="CE16" s="19">
         <v>7175.6</v>
       </c>
       <c r="CF16" s="19">
         <v>7523.6</v>
       </c>
       <c r="CG16" s="19">
         <v>8008.3</v>
       </c>
       <c r="CH16" s="19">
         <v>544.1</v>
       </c>
       <c r="CI16" s="19">
         <v>1216.5</v>
       </c>
       <c r="CJ16" s="19">
         <v>1888.1</v>
       </c>
-      <c r="CK16" s="19"/>
+      <c r="CK16" s="19">
+        <v>3022.2</v>
+      </c>
       <c r="CL16" s="19"/>
       <c r="CM16" s="19"/>
       <c r="CN16" s="19"/>
       <c r="CO16" s="19"/>
       <c r="CP16" s="19"/>
       <c r="CQ16" s="19"/>
       <c r="CR16" s="19"/>
       <c r="CS16" s="19"/>
     </row>
     <row r="17" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A17" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="19">
         <v>838.1</v>
       </c>
       <c r="C17" s="19">
         <v>1743.9</v>
       </c>
       <c r="D17" s="19">
         <v>2630.7</v>
       </c>
       <c r="E17" s="19">
         <v>4693.3999999999996</v>
       </c>
@@ -5126,51 +5152,53 @@
       </c>
       <c r="CC17" s="17">
         <v>4553.8</v>
       </c>
       <c r="CD17" s="19">
         <v>4868.8999999999996</v>
       </c>
       <c r="CE17" s="19">
         <v>5148.5</v>
       </c>
       <c r="CF17" s="17">
         <v>5289.1</v>
       </c>
       <c r="CG17" s="19">
         <v>5454.2</v>
       </c>
       <c r="CH17" s="19">
         <v>254.6</v>
       </c>
       <c r="CI17" s="19">
         <v>553.1</v>
       </c>
       <c r="CJ17" s="19">
         <v>885</v>
       </c>
-      <c r="CK17" s="21"/>
+      <c r="CK17" s="21">
+        <v>1548.1</v>
+      </c>
       <c r="CL17" s="17"/>
       <c r="CM17" s="17"/>
       <c r="CN17" s="17"/>
       <c r="CO17" s="17"/>
       <c r="CP17" s="19"/>
       <c r="CQ17" s="19"/>
       <c r="CR17" s="17"/>
       <c r="CS17" s="19"/>
     </row>
     <row r="18" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A18" s="26" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="19">
         <v>4011.9</v>
       </c>
       <c r="C18" s="19">
         <v>8333.7999999999993</v>
       </c>
       <c r="D18" s="19">
         <v>12655.1</v>
       </c>
       <c r="E18" s="19">
         <v>18728.3</v>
       </c>
@@ -5401,51 +5429,53 @@
       </c>
       <c r="CC18" s="17">
         <v>45434.400000000001</v>
       </c>
       <c r="CD18" s="17">
         <v>48901.1</v>
       </c>
       <c r="CE18" s="17">
         <v>52237.2</v>
       </c>
       <c r="CF18" s="17">
         <v>54984.2</v>
       </c>
       <c r="CG18" s="17">
         <v>57815.1</v>
       </c>
       <c r="CH18" s="19">
         <v>3458.2</v>
       </c>
       <c r="CI18" s="19">
         <v>7021.7</v>
       </c>
       <c r="CJ18" s="19">
         <v>10788.8</v>
       </c>
-      <c r="CK18" s="21"/>
+      <c r="CK18" s="21">
+        <v>16249.4</v>
+      </c>
       <c r="CL18" s="17"/>
       <c r="CM18" s="17"/>
       <c r="CN18" s="17"/>
       <c r="CO18" s="17"/>
       <c r="CP18" s="17"/>
       <c r="CQ18" s="17"/>
       <c r="CR18" s="17"/>
       <c r="CS18" s="17"/>
     </row>
     <row r="19" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A19" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="29">
         <v>1211.9000000000001</v>
       </c>
       <c r="C19" s="29">
         <v>2760.4</v>
       </c>
       <c r="D19" s="29">
         <v>4252.1000000000004</v>
       </c>
       <c r="E19" s="29">
         <v>7352.2</v>
       </c>
@@ -5676,51 +5706,53 @@
       </c>
       <c r="CC19" s="17">
         <v>10982.7</v>
       </c>
       <c r="CD19" s="17">
         <v>12026.8</v>
       </c>
       <c r="CE19" s="17">
         <v>12971.7</v>
       </c>
       <c r="CF19" s="17">
         <v>13607</v>
       </c>
       <c r="CG19" s="17">
         <v>14440.1</v>
       </c>
       <c r="CH19" s="17">
         <v>947.9</v>
       </c>
       <c r="CI19" s="17">
         <v>2047.4</v>
       </c>
       <c r="CJ19" s="17">
         <v>3281.1</v>
       </c>
-      <c r="CK19" s="21"/>
+      <c r="CK19" s="21">
+        <v>5092</v>
+      </c>
       <c r="CL19" s="17"/>
       <c r="CM19" s="17"/>
       <c r="CN19" s="17"/>
       <c r="CO19" s="17"/>
       <c r="CP19" s="17"/>
       <c r="CQ19" s="17"/>
       <c r="CR19" s="17"/>
       <c r="CS19" s="17"/>
     </row>
     <row r="20" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A20" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="15">
         <v>702.3</v>
       </c>
       <c r="C20" s="15">
         <v>1978.9</v>
       </c>
       <c r="D20" s="15">
         <v>3208.6</v>
       </c>
       <c r="E20" s="15">
         <v>5953.6</v>
       </c>
@@ -5951,51 +5983,53 @@
       </c>
       <c r="CC20" s="17">
         <v>4055.8</v>
       </c>
       <c r="CD20" s="17">
         <v>4250.8</v>
       </c>
       <c r="CE20" s="17">
         <v>4359.8</v>
       </c>
       <c r="CF20" s="30">
         <v>4396.3999999999996</v>
       </c>
       <c r="CG20" s="17">
         <v>4436.8999999999996</v>
       </c>
       <c r="CH20" s="34">
         <v>169.5</v>
       </c>
       <c r="CI20" s="15">
         <v>511.6</v>
       </c>
       <c r="CJ20" s="15">
         <v>808.6</v>
       </c>
-      <c r="CK20" s="15"/>
+      <c r="CK20" s="15">
+        <v>1519.4</v>
+      </c>
       <c r="CL20" s="15"/>
       <c r="CM20" s="19"/>
       <c r="CN20" s="19"/>
       <c r="CO20" s="17"/>
       <c r="CP20" s="17"/>
       <c r="CQ20" s="17"/>
       <c r="CR20" s="30"/>
       <c r="CS20" s="17"/>
     </row>
     <row r="21" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A21" s="26" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="19">
         <v>1046.5</v>
       </c>
       <c r="C21" s="19">
         <v>2483</v>
       </c>
       <c r="D21" s="19">
         <v>3792.4</v>
       </c>
       <c r="E21" s="19">
         <v>6225.9</v>
       </c>
@@ -6226,51 +6260,53 @@
       </c>
       <c r="CC21" s="17">
         <v>4645.5</v>
       </c>
       <c r="CD21" s="30">
         <v>4927.8</v>
       </c>
       <c r="CE21" s="30">
         <v>5204.6000000000004</v>
       </c>
       <c r="CF21" s="17">
         <v>5340.3</v>
       </c>
       <c r="CG21" s="30">
         <v>5615.5</v>
       </c>
       <c r="CH21" s="19">
         <v>251.8</v>
       </c>
       <c r="CI21" s="19">
         <v>625.4</v>
       </c>
       <c r="CJ21" s="19">
         <v>949.6</v>
       </c>
-      <c r="CK21" s="21"/>
+      <c r="CK21" s="21">
+        <v>1651.8</v>
+      </c>
       <c r="CL21" s="17"/>
       <c r="CM21" s="17"/>
       <c r="CN21" s="17"/>
       <c r="CO21" s="17"/>
       <c r="CP21" s="30"/>
       <c r="CQ21" s="30"/>
       <c r="CR21" s="17"/>
       <c r="CS21" s="30"/>
     </row>
     <row r="22" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A22" s="26" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="19">
         <v>1257.4000000000001</v>
       </c>
       <c r="C22" s="19">
         <v>2864.6</v>
       </c>
       <c r="D22" s="19">
         <v>4813.8</v>
       </c>
       <c r="E22" s="19">
         <v>8221.7999999999993</v>
       </c>
@@ -6501,51 +6537,53 @@
       </c>
       <c r="CC22" s="17">
         <v>10850.9</v>
       </c>
       <c r="CD22" s="17">
         <v>11717.4</v>
       </c>
       <c r="CE22" s="17">
         <v>12503.2</v>
       </c>
       <c r="CF22" s="17">
         <v>13179.6</v>
       </c>
       <c r="CG22" s="17">
         <v>13921.3</v>
       </c>
       <c r="CH22" s="19">
         <v>799.1</v>
       </c>
       <c r="CI22" s="19">
         <v>1686.4</v>
       </c>
       <c r="CJ22" s="19">
         <v>2737.3</v>
       </c>
-      <c r="CK22" s="31"/>
+      <c r="CK22" s="31">
+        <v>4268.8999999999996</v>
+      </c>
       <c r="CL22" s="17"/>
       <c r="CM22" s="17"/>
       <c r="CN22" s="17"/>
       <c r="CO22" s="17"/>
       <c r="CP22" s="17"/>
       <c r="CQ22" s="17"/>
       <c r="CR22" s="17"/>
       <c r="CS22" s="17"/>
     </row>
     <row r="23" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A23" s="26" t="s">
         <v>37</v>
       </c>
       <c r="B23" s="19">
         <v>595.79999999999995</v>
       </c>
       <c r="C23" s="19">
         <v>1392.9</v>
       </c>
       <c r="D23" s="19">
         <v>2249</v>
       </c>
       <c r="E23" s="19">
         <v>3854.8</v>
       </c>
@@ -6776,51 +6814,53 @@
       </c>
       <c r="CC23" s="17">
         <v>6043.6</v>
       </c>
       <c r="CD23" s="17">
         <v>6408.5</v>
       </c>
       <c r="CE23" s="17">
         <v>6739.8</v>
       </c>
       <c r="CF23" s="17">
         <v>7035.1</v>
       </c>
       <c r="CG23" s="17">
         <v>7400.9</v>
       </c>
       <c r="CH23" s="19">
         <v>419.7</v>
       </c>
       <c r="CI23" s="19">
         <v>915.9</v>
       </c>
       <c r="CJ23" s="19">
         <v>1424.3</v>
       </c>
-      <c r="CK23" s="31"/>
+      <c r="CK23" s="31">
+        <v>2327.4</v>
+      </c>
       <c r="CL23" s="17"/>
       <c r="CM23" s="17"/>
       <c r="CN23" s="17"/>
       <c r="CO23" s="17"/>
       <c r="CP23" s="17"/>
       <c r="CQ23" s="17"/>
       <c r="CR23" s="17"/>
       <c r="CS23" s="17"/>
     </row>
     <row r="24" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A24" s="26" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="29">
         <v>2301.5</v>
       </c>
       <c r="C24" s="29">
         <v>5019.7</v>
       </c>
       <c r="D24" s="29">
         <v>7625</v>
       </c>
       <c r="E24" s="29">
         <v>11397.5</v>
       </c>
@@ -7051,51 +7091,53 @@
       </c>
       <c r="CC24" s="17">
         <v>24748.799999999999</v>
       </c>
       <c r="CD24" s="17">
         <v>27234.7</v>
       </c>
       <c r="CE24" s="17">
         <v>29719.8</v>
       </c>
       <c r="CF24" s="29">
         <v>32079</v>
       </c>
       <c r="CG24" s="17">
         <v>34692.9</v>
       </c>
       <c r="CH24" s="17">
         <v>3085.6</v>
       </c>
       <c r="CI24" s="17">
         <v>6354.1</v>
       </c>
       <c r="CJ24" s="17">
         <v>9915.7000000000007</v>
       </c>
-      <c r="CK24" s="31"/>
+      <c r="CK24" s="31">
+        <v>14022.8</v>
+      </c>
       <c r="CL24" s="17"/>
       <c r="CM24" s="17"/>
       <c r="CN24" s="17"/>
       <c r="CO24" s="17"/>
       <c r="CP24" s="17"/>
       <c r="CQ24" s="17"/>
       <c r="CR24" s="29"/>
       <c r="CS24" s="17"/>
     </row>
     <row r="25" spans="1:97" ht="6" customHeight="1"/>
     <row r="26" spans="1:97">
       <c r="AX26" s="41" t="s">
         <v>41</v>
       </c>
       <c r="AY26" s="41"/>
       <c r="AZ26" s="41"/>
       <c r="BA26" s="41"/>
       <c r="BB26" s="41"/>
       <c r="BC26" s="41"/>
       <c r="BD26" s="41"/>
       <c r="BE26" s="41"/>
       <c r="BF26" s="41"/>
       <c r="BG26" s="41"/>
       <c r="BH26" s="41"/>
       <c r="BI26" s="41"/>