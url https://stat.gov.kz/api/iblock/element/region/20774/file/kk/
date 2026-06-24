--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -765,51 +765,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK4" sqref="CK4:CK24"/>
+      <selection pane="topRight" activeCell="CL4" sqref="CL4:CL24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="2" customWidth="1"/>
     <col min="3" max="5" width="8.140625" style="2" customWidth="1"/>
     <col min="6" max="12" width="8.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="8" style="2" customWidth="1"/>
     <col min="14" max="18" width="8.7109375" style="2" customWidth="1"/>
     <col min="19" max="19" width="9.5703125" style="2" customWidth="1"/>
     <col min="20" max="24" width="8.7109375" style="2" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" style="2" customWidth="1"/>
     <col min="26" max="26" width="7.28515625" style="2" customWidth="1"/>
     <col min="27" max="37" width="9.140625" style="2"/>
     <col min="38" max="38" width="7.85546875" style="2" customWidth="1"/>
     <col min="39" max="84" width="9.140625" style="2"/>
     <col min="85" max="85" width="10.140625" style="2" customWidth="1"/>
     <col min="86" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="35.25" customHeight="1" thickBot="1">
       <c r="A1" s="40" t="s">
         <v>43</v>
       </c>
@@ -1554,51 +1554,53 @@
       </c>
       <c r="CD4" s="10">
         <v>193528.6</v>
       </c>
       <c r="CE4" s="10">
         <v>205690.2</v>
       </c>
       <c r="CF4" s="10">
         <v>214963.3</v>
       </c>
       <c r="CG4" s="10">
         <v>225601.2</v>
       </c>
       <c r="CH4" s="33">
         <v>13161</v>
       </c>
       <c r="CI4" s="6">
         <v>28769.8</v>
       </c>
       <c r="CJ4" s="6">
         <v>45221.599999999999</v>
       </c>
       <c r="CK4" s="8">
         <v>71565.7</v>
       </c>
-      <c r="CL4" s="9"/>
+      <c r="CL4" s="9">
+        <v>97331.199999999997</v>
+      </c>
       <c r="CM4" s="10"/>
       <c r="CN4" s="10"/>
       <c r="CO4" s="10"/>
       <c r="CP4" s="10"/>
       <c r="CQ4" s="10"/>
       <c r="CR4" s="10"/>
       <c r="CS4" s="10"/>
     </row>
     <row r="5" spans="1:97" s="13" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="15">
         <v>174</v>
       </c>
       <c r="C5" s="15">
         <v>361.5</v>
       </c>
       <c r="D5" s="15">
         <v>522</v>
       </c>
       <c r="E5" s="15">
         <v>858.4</v>
       </c>
       <c r="F5" s="15">
@@ -1831,51 +1833,53 @@
       </c>
       <c r="CD5" s="15">
         <v>687.2</v>
       </c>
       <c r="CE5" s="15">
         <v>740.6</v>
       </c>
       <c r="CF5" s="15">
         <v>761.1</v>
       </c>
       <c r="CG5" s="15">
         <v>794.1</v>
       </c>
       <c r="CH5" s="34">
         <v>12.4</v>
       </c>
       <c r="CI5" s="15">
         <v>26</v>
       </c>
       <c r="CJ5" s="15">
         <v>38.200000000000003</v>
       </c>
       <c r="CK5" s="15">
         <v>63.7</v>
       </c>
-      <c r="CL5" s="15"/>
+      <c r="CL5" s="15">
+        <v>88.6</v>
+      </c>
       <c r="CM5" s="15"/>
       <c r="CN5" s="15"/>
       <c r="CO5" s="17"/>
       <c r="CP5" s="15"/>
       <c r="CQ5" s="15"/>
       <c r="CR5" s="15"/>
       <c r="CS5" s="15"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A6" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="19">
         <v>557.5</v>
       </c>
       <c r="C6" s="19">
         <v>1518.4</v>
       </c>
       <c r="D6" s="19">
         <v>2264.1999999999998</v>
       </c>
       <c r="E6" s="19">
         <v>4126.3</v>
       </c>
       <c r="F6" s="19">
@@ -2108,51 +2112,53 @@
       </c>
       <c r="CD6" s="17">
         <v>5191.5</v>
       </c>
       <c r="CE6" s="17">
         <v>5285.7</v>
       </c>
       <c r="CF6" s="17">
         <v>5348.3</v>
       </c>
       <c r="CG6" s="17">
         <v>5435.4</v>
       </c>
       <c r="CH6" s="19">
         <v>289.60000000000002</v>
       </c>
       <c r="CI6" s="19">
         <v>704.6</v>
       </c>
       <c r="CJ6" s="19">
         <v>1081.5999999999999</v>
       </c>
       <c r="CK6" s="21">
         <v>2071.3000000000002</v>
       </c>
-      <c r="CL6" s="17"/>
+      <c r="CL6" s="17">
+        <v>2952.3</v>
+      </c>
       <c r="CM6" s="17"/>
       <c r="CN6" s="17"/>
       <c r="CO6" s="17"/>
       <c r="CP6" s="17"/>
       <c r="CQ6" s="17"/>
       <c r="CR6" s="17"/>
       <c r="CS6" s="17"/>
     </row>
     <row r="7" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A7" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="19">
         <v>26.1</v>
       </c>
       <c r="C7" s="19">
         <v>67.3</v>
       </c>
       <c r="D7" s="19">
         <v>111</v>
       </c>
       <c r="E7" s="19">
         <v>219.7</v>
       </c>
       <c r="F7" s="19">
@@ -2385,51 +2391,53 @@
       </c>
       <c r="CD7" s="17">
         <v>156.6</v>
       </c>
       <c r="CE7" s="17">
         <v>160.5</v>
       </c>
       <c r="CF7" s="17">
         <v>163.5</v>
       </c>
       <c r="CG7" s="17">
         <v>168.4</v>
       </c>
       <c r="CH7" s="19">
         <v>6.4</v>
       </c>
       <c r="CI7" s="19">
         <v>16.600000000000001</v>
       </c>
       <c r="CJ7" s="19">
         <v>27.4</v>
       </c>
       <c r="CK7" s="21">
         <v>53.9</v>
       </c>
-      <c r="CL7" s="17"/>
+      <c r="CL7" s="17">
+        <v>78.400000000000006</v>
+      </c>
       <c r="CM7" s="17"/>
       <c r="CN7" s="17"/>
       <c r="CO7" s="17"/>
       <c r="CP7" s="17"/>
       <c r="CQ7" s="17"/>
       <c r="CR7" s="17"/>
       <c r="CS7" s="17"/>
     </row>
     <row r="8" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A8" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="19">
         <v>101.2</v>
       </c>
       <c r="C8" s="19">
         <v>223.6</v>
       </c>
       <c r="D8" s="19">
         <v>343.6</v>
       </c>
       <c r="E8" s="19">
         <v>587.29999999999995</v>
       </c>
       <c r="F8" s="19">
@@ -2662,51 +2670,53 @@
       </c>
       <c r="CD8" s="17">
         <v>295.5</v>
       </c>
       <c r="CE8" s="17">
         <v>308.89999999999998</v>
       </c>
       <c r="CF8" s="17">
         <v>318.2</v>
       </c>
       <c r="CG8" s="17">
         <v>324.39999999999998</v>
       </c>
       <c r="CH8" s="19">
         <v>10.199999999999999</v>
       </c>
       <c r="CI8" s="19">
         <v>22.7</v>
       </c>
       <c r="CJ8" s="19">
         <v>34.5</v>
       </c>
       <c r="CK8" s="21">
         <v>59.2</v>
       </c>
-      <c r="CL8" s="17"/>
+      <c r="CL8" s="17">
+        <v>82.3</v>
+      </c>
       <c r="CM8" s="17"/>
       <c r="CN8" s="17"/>
       <c r="CO8" s="17"/>
       <c r="CP8" s="17"/>
       <c r="CQ8" s="17"/>
       <c r="CR8" s="17"/>
       <c r="CS8" s="17"/>
     </row>
     <row r="9" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A9" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="19">
         <v>494.2</v>
       </c>
       <c r="C9" s="19">
         <v>1270.2</v>
       </c>
       <c r="D9" s="19">
         <v>2079.6999999999998</v>
       </c>
       <c r="E9" s="19">
         <v>3757.8</v>
       </c>
       <c r="F9" s="19">
@@ -2939,51 +2949,53 @@
       </c>
       <c r="CD9" s="17">
         <v>6124.3</v>
       </c>
       <c r="CE9" s="17">
         <v>6346.6</v>
       </c>
       <c r="CF9" s="17">
         <v>6462.3</v>
       </c>
       <c r="CG9" s="17">
         <v>6669.7</v>
       </c>
       <c r="CH9" s="19">
         <v>216.7</v>
       </c>
       <c r="CI9" s="19">
         <v>592.4</v>
       </c>
       <c r="CJ9" s="19">
         <v>1029.8</v>
       </c>
       <c r="CK9" s="21">
         <v>1797.8</v>
       </c>
-      <c r="CL9" s="17"/>
+      <c r="CL9" s="17">
+        <v>2582.1</v>
+      </c>
       <c r="CM9" s="17"/>
       <c r="CN9" s="17"/>
       <c r="CO9" s="17"/>
       <c r="CP9" s="17"/>
       <c r="CQ9" s="17"/>
       <c r="CR9" s="17"/>
       <c r="CS9" s="17"/>
     </row>
     <row r="10" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A10" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="19">
         <v>1303.3</v>
       </c>
       <c r="C10" s="19">
         <v>3163.2</v>
       </c>
       <c r="D10" s="19">
         <v>5714.7</v>
       </c>
       <c r="E10" s="19">
         <v>10307.6</v>
       </c>
       <c r="F10" s="19">
@@ -3216,51 +3228,53 @@
       </c>
       <c r="CD10" s="17">
         <v>12389.5</v>
       </c>
       <c r="CE10" s="17">
         <v>13108.3</v>
       </c>
       <c r="CF10" s="17">
         <v>13439.3</v>
       </c>
       <c r="CG10" s="17">
         <v>13812.3</v>
       </c>
       <c r="CH10" s="19">
         <v>505.4</v>
       </c>
       <c r="CI10" s="19">
         <v>1234.2</v>
       </c>
       <c r="CJ10" s="19">
         <v>2132.6999999999998</v>
       </c>
       <c r="CK10" s="21">
         <v>3953</v>
       </c>
-      <c r="CL10" s="17"/>
+      <c r="CL10" s="17">
+        <v>5830.8</v>
+      </c>
       <c r="CM10" s="17"/>
       <c r="CN10" s="17"/>
       <c r="CO10" s="17"/>
       <c r="CP10" s="17"/>
       <c r="CQ10" s="17"/>
       <c r="CR10" s="17"/>
       <c r="CS10" s="17"/>
     </row>
     <row r="11" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A11" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="19">
         <v>1247.8</v>
       </c>
       <c r="C11" s="19">
         <v>3053.3</v>
       </c>
       <c r="D11" s="19">
         <v>4754.7</v>
       </c>
       <c r="E11" s="19">
         <v>8604.7000000000007</v>
       </c>
       <c r="F11" s="19">
@@ -3493,51 +3507,53 @@
       </c>
       <c r="CD11" s="17">
         <v>8945.7000000000007</v>
       </c>
       <c r="CE11" s="17">
         <v>9299.2999999999993</v>
       </c>
       <c r="CF11" s="17">
         <v>9471.7999999999993</v>
       </c>
       <c r="CG11" s="17">
         <v>9753.9</v>
       </c>
       <c r="CH11" s="19">
         <v>464.5</v>
       </c>
       <c r="CI11" s="19">
         <v>1138.8</v>
       </c>
       <c r="CJ11" s="19">
         <v>1748.7</v>
       </c>
       <c r="CK11" s="21">
         <v>3126</v>
       </c>
-      <c r="CL11" s="17"/>
+      <c r="CL11" s="17">
+        <v>4379.5</v>
+      </c>
       <c r="CM11" s="17"/>
       <c r="CN11" s="17"/>
       <c r="CO11" s="17"/>
       <c r="CP11" s="17"/>
       <c r="CQ11" s="17"/>
       <c r="CR11" s="17"/>
       <c r="CS11" s="17"/>
     </row>
     <row r="12" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A12" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="15">
         <v>1121.5</v>
       </c>
       <c r="C12" s="15">
         <v>2402.1999999999998</v>
       </c>
       <c r="D12" s="15">
         <v>3918.5</v>
       </c>
       <c r="E12" s="15">
         <v>6311.8</v>
       </c>
       <c r="F12" s="15">
@@ -3770,51 +3786,53 @@
       </c>
       <c r="CD12" s="19">
         <v>9335.7000000000007</v>
       </c>
       <c r="CE12" s="19">
         <v>10212.4</v>
       </c>
       <c r="CF12" s="19">
         <v>11020.7</v>
       </c>
       <c r="CG12" s="19">
         <v>11898.2</v>
       </c>
       <c r="CH12" s="34">
         <v>920.2</v>
       </c>
       <c r="CI12" s="15">
         <v>1928.5</v>
       </c>
       <c r="CJ12" s="15">
         <v>2985.7</v>
       </c>
       <c r="CK12" s="15">
         <v>4258.5</v>
       </c>
-      <c r="CL12" s="15"/>
+      <c r="CL12" s="15">
+        <v>5574.4</v>
+      </c>
       <c r="CM12" s="19"/>
       <c r="CN12" s="19"/>
       <c r="CO12" s="17"/>
       <c r="CP12" s="19"/>
       <c r="CQ12" s="19"/>
       <c r="CR12" s="19"/>
       <c r="CS12" s="19"/>
     </row>
     <row r="13" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A13" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="19">
         <v>1110.7</v>
       </c>
       <c r="C13" s="19">
         <v>3055.8</v>
       </c>
       <c r="D13" s="19">
         <v>4871.2</v>
       </c>
       <c r="E13" s="19">
         <v>9105.2000000000007</v>
       </c>
       <c r="F13" s="19">
@@ -4047,51 +4065,53 @@
       </c>
       <c r="CD13" s="17">
         <v>14857.1</v>
       </c>
       <c r="CE13" s="17">
         <v>15402.1</v>
       </c>
       <c r="CF13" s="17">
         <v>15577.2</v>
       </c>
       <c r="CG13" s="17">
         <v>15674.3</v>
       </c>
       <c r="CH13" s="19">
         <v>513.70000000000005</v>
       </c>
       <c r="CI13" s="19">
         <v>1424.9</v>
       </c>
       <c r="CJ13" s="19">
         <v>2291.1</v>
       </c>
       <c r="CK13" s="21">
         <v>4288.8999999999996</v>
       </c>
-      <c r="CL13" s="17"/>
+      <c r="CL13" s="17">
+        <v>6261.7</v>
+      </c>
       <c r="CM13" s="17"/>
       <c r="CN13" s="17"/>
       <c r="CO13" s="17"/>
       <c r="CP13" s="17"/>
       <c r="CQ13" s="17"/>
       <c r="CR13" s="17"/>
       <c r="CS13" s="17"/>
     </row>
     <row r="14" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A14" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="19">
         <v>338.7</v>
       </c>
       <c r="C14" s="19">
         <v>880.4</v>
       </c>
       <c r="D14" s="19">
         <v>1448.8</v>
       </c>
       <c r="E14" s="19">
         <v>2936.8</v>
       </c>
       <c r="F14" s="19">
@@ -4324,51 +4344,53 @@
       </c>
       <c r="CD14" s="17">
         <v>2951.5</v>
       </c>
       <c r="CE14" s="17">
         <v>3133.2</v>
       </c>
       <c r="CF14" s="17">
         <v>3220.4</v>
       </c>
       <c r="CG14" s="17">
         <v>3364</v>
       </c>
       <c r="CH14" s="19">
         <v>85.4</v>
       </c>
       <c r="CI14" s="19">
         <v>238.9</v>
       </c>
       <c r="CJ14" s="19">
         <v>387.1</v>
       </c>
       <c r="CK14" s="21">
         <v>771</v>
       </c>
-      <c r="CL14" s="17"/>
+      <c r="CL14" s="17">
+        <v>1131.5999999999999</v>
+      </c>
       <c r="CM14" s="17"/>
       <c r="CN14" s="17"/>
       <c r="CO14" s="17"/>
       <c r="CP14" s="17"/>
       <c r="CQ14" s="17"/>
       <c r="CR14" s="17"/>
       <c r="CS14" s="17"/>
     </row>
     <row r="15" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A15" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="19">
         <v>467.1</v>
       </c>
       <c r="C15" s="19">
         <v>1126.5999999999999</v>
       </c>
       <c r="D15" s="19">
         <v>1750.2</v>
       </c>
       <c r="E15" s="19">
         <v>3106.7</v>
       </c>
       <c r="F15" s="19">
@@ -4601,51 +4623,53 @@
       </c>
       <c r="CD15" s="17">
         <v>5465.6</v>
       </c>
       <c r="CE15" s="17">
         <v>5634.3</v>
       </c>
       <c r="CF15" s="17">
         <v>5748.2</v>
       </c>
       <c r="CG15" s="17">
         <v>5923.5</v>
       </c>
       <c r="CH15" s="19">
         <v>206.3</v>
       </c>
       <c r="CI15" s="19">
         <v>510.6</v>
       </c>
       <c r="CJ15" s="19">
         <v>787.1</v>
       </c>
       <c r="CK15" s="21">
         <v>1421.4</v>
       </c>
-      <c r="CL15" s="17"/>
+      <c r="CL15" s="17">
+        <v>2001.8</v>
+      </c>
       <c r="CM15" s="17"/>
       <c r="CN15" s="17"/>
       <c r="CO15" s="17"/>
       <c r="CP15" s="17"/>
       <c r="CQ15" s="17"/>
       <c r="CR15" s="17"/>
       <c r="CS15" s="17"/>
     </row>
     <row r="16" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A16" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="19">
         <v>696.7</v>
       </c>
       <c r="C16" s="19">
         <v>1680.8</v>
       </c>
       <c r="D16" s="19">
         <v>2602.6999999999998</v>
       </c>
       <c r="E16" s="19">
         <v>4614</v>
       </c>
       <c r="F16" s="19">
@@ -4878,51 +4902,53 @@
       </c>
       <c r="CD16" s="19">
         <v>6794.1</v>
       </c>
       <c r="CE16" s="19">
         <v>7175.6</v>
       </c>
       <c r="CF16" s="19">
         <v>7523.6</v>
       </c>
       <c r="CG16" s="19">
         <v>8008.3</v>
       </c>
       <c r="CH16" s="19">
         <v>544.1</v>
       </c>
       <c r="CI16" s="19">
         <v>1216.5</v>
       </c>
       <c r="CJ16" s="19">
         <v>1888.1</v>
       </c>
       <c r="CK16" s="19">
         <v>3022.2</v>
       </c>
-      <c r="CL16" s="19"/>
+      <c r="CL16" s="19">
+        <v>4112.1000000000004</v>
+      </c>
       <c r="CM16" s="19"/>
       <c r="CN16" s="19"/>
       <c r="CO16" s="19"/>
       <c r="CP16" s="19"/>
       <c r="CQ16" s="19"/>
       <c r="CR16" s="19"/>
       <c r="CS16" s="19"/>
     </row>
     <row r="17" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A17" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="19">
         <v>838.1</v>
       </c>
       <c r="C17" s="19">
         <v>1743.9</v>
       </c>
       <c r="D17" s="19">
         <v>2630.7</v>
       </c>
       <c r="E17" s="19">
         <v>4693.3999999999996</v>
       </c>
       <c r="F17" s="19">
@@ -5155,51 +5181,53 @@
       </c>
       <c r="CD17" s="19">
         <v>4868.8999999999996</v>
       </c>
       <c r="CE17" s="19">
         <v>5148.5</v>
       </c>
       <c r="CF17" s="17">
         <v>5289.1</v>
       </c>
       <c r="CG17" s="19">
         <v>5454.2</v>
       </c>
       <c r="CH17" s="19">
         <v>254.6</v>
       </c>
       <c r="CI17" s="19">
         <v>553.1</v>
       </c>
       <c r="CJ17" s="19">
         <v>885</v>
       </c>
       <c r="CK17" s="21">
         <v>1548.1</v>
       </c>
-      <c r="CL17" s="17"/>
+      <c r="CL17" s="17">
+        <v>2178.9</v>
+      </c>
       <c r="CM17" s="17"/>
       <c r="CN17" s="17"/>
       <c r="CO17" s="17"/>
       <c r="CP17" s="19"/>
       <c r="CQ17" s="19"/>
       <c r="CR17" s="17"/>
       <c r="CS17" s="19"/>
     </row>
     <row r="18" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A18" s="26" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="19">
         <v>4011.9</v>
       </c>
       <c r="C18" s="19">
         <v>8333.7999999999993</v>
       </c>
       <c r="D18" s="19">
         <v>12655.1</v>
       </c>
       <c r="E18" s="19">
         <v>18728.3</v>
       </c>
       <c r="F18" s="19">
@@ -5432,51 +5460,53 @@
       </c>
       <c r="CD18" s="17">
         <v>48901.1</v>
       </c>
       <c r="CE18" s="17">
         <v>52237.2</v>
       </c>
       <c r="CF18" s="17">
         <v>54984.2</v>
       </c>
       <c r="CG18" s="17">
         <v>57815.1</v>
       </c>
       <c r="CH18" s="19">
         <v>3458.2</v>
       </c>
       <c r="CI18" s="19">
         <v>7021.7</v>
       </c>
       <c r="CJ18" s="19">
         <v>10788.8</v>
       </c>
       <c r="CK18" s="21">
         <v>16249.4</v>
       </c>
-      <c r="CL18" s="17"/>
+      <c r="CL18" s="17">
+        <v>21612.1</v>
+      </c>
       <c r="CM18" s="17"/>
       <c r="CN18" s="17"/>
       <c r="CO18" s="17"/>
       <c r="CP18" s="17"/>
       <c r="CQ18" s="17"/>
       <c r="CR18" s="17"/>
       <c r="CS18" s="17"/>
     </row>
     <row r="19" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A19" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="29">
         <v>1211.9000000000001</v>
       </c>
       <c r="C19" s="29">
         <v>2760.4</v>
       </c>
       <c r="D19" s="29">
         <v>4252.1000000000004</v>
       </c>
       <c r="E19" s="29">
         <v>7352.2</v>
       </c>
       <c r="F19" s="29">
@@ -5709,51 +5739,53 @@
       </c>
       <c r="CD19" s="17">
         <v>12026.8</v>
       </c>
       <c r="CE19" s="17">
         <v>12971.7</v>
       </c>
       <c r="CF19" s="17">
         <v>13607</v>
       </c>
       <c r="CG19" s="17">
         <v>14440.1</v>
       </c>
       <c r="CH19" s="17">
         <v>947.9</v>
       </c>
       <c r="CI19" s="17">
         <v>2047.4</v>
       </c>
       <c r="CJ19" s="17">
         <v>3281.1</v>
       </c>
       <c r="CK19" s="21">
         <v>5092</v>
       </c>
-      <c r="CL19" s="17"/>
+      <c r="CL19" s="17">
+        <v>7021.1</v>
+      </c>
       <c r="CM19" s="17"/>
       <c r="CN19" s="17"/>
       <c r="CO19" s="17"/>
       <c r="CP19" s="17"/>
       <c r="CQ19" s="17"/>
       <c r="CR19" s="17"/>
       <c r="CS19" s="17"/>
     </row>
     <row r="20" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A20" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="15">
         <v>702.3</v>
       </c>
       <c r="C20" s="15">
         <v>1978.9</v>
       </c>
       <c r="D20" s="15">
         <v>3208.6</v>
       </c>
       <c r="E20" s="15">
         <v>5953.6</v>
       </c>
       <c r="F20" s="15">
@@ -5986,51 +6018,53 @@
       </c>
       <c r="CD20" s="17">
         <v>4250.8</v>
       </c>
       <c r="CE20" s="17">
         <v>4359.8</v>
       </c>
       <c r="CF20" s="30">
         <v>4396.3999999999996</v>
       </c>
       <c r="CG20" s="17">
         <v>4436.8999999999996</v>
       </c>
       <c r="CH20" s="34">
         <v>169.5</v>
       </c>
       <c r="CI20" s="15">
         <v>511.6</v>
       </c>
       <c r="CJ20" s="15">
         <v>808.6</v>
       </c>
       <c r="CK20" s="15">
         <v>1519.4</v>
       </c>
-      <c r="CL20" s="15"/>
+      <c r="CL20" s="15">
+        <v>2041.7</v>
+      </c>
       <c r="CM20" s="19"/>
       <c r="CN20" s="19"/>
       <c r="CO20" s="17"/>
       <c r="CP20" s="17"/>
       <c r="CQ20" s="17"/>
       <c r="CR20" s="30"/>
       <c r="CS20" s="17"/>
     </row>
     <row r="21" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A21" s="26" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="19">
         <v>1046.5</v>
       </c>
       <c r="C21" s="19">
         <v>2483</v>
       </c>
       <c r="D21" s="19">
         <v>3792.4</v>
       </c>
       <c r="E21" s="19">
         <v>6225.9</v>
       </c>
       <c r="F21" s="19">
@@ -6263,51 +6297,53 @@
       </c>
       <c r="CD21" s="30">
         <v>4927.8</v>
       </c>
       <c r="CE21" s="30">
         <v>5204.6000000000004</v>
       </c>
       <c r="CF21" s="17">
         <v>5340.3</v>
       </c>
       <c r="CG21" s="30">
         <v>5615.5</v>
       </c>
       <c r="CH21" s="19">
         <v>251.8</v>
       </c>
       <c r="CI21" s="19">
         <v>625.4</v>
       </c>
       <c r="CJ21" s="19">
         <v>949.6</v>
       </c>
       <c r="CK21" s="21">
         <v>1651.8</v>
       </c>
-      <c r="CL21" s="17"/>
+      <c r="CL21" s="17">
+        <v>2274.1</v>
+      </c>
       <c r="CM21" s="17"/>
       <c r="CN21" s="17"/>
       <c r="CO21" s="17"/>
       <c r="CP21" s="30"/>
       <c r="CQ21" s="30"/>
       <c r="CR21" s="17"/>
       <c r="CS21" s="30"/>
     </row>
     <row r="22" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A22" s="26" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="19">
         <v>1257.4000000000001</v>
       </c>
       <c r="C22" s="19">
         <v>2864.6</v>
       </c>
       <c r="D22" s="19">
         <v>4813.8</v>
       </c>
       <c r="E22" s="19">
         <v>8221.7999999999993</v>
       </c>
       <c r="F22" s="19">
@@ -6540,51 +6576,53 @@
       </c>
       <c r="CD22" s="17">
         <v>11717.4</v>
       </c>
       <c r="CE22" s="17">
         <v>12503.2</v>
       </c>
       <c r="CF22" s="17">
         <v>13179.6</v>
       </c>
       <c r="CG22" s="17">
         <v>13921.3</v>
       </c>
       <c r="CH22" s="19">
         <v>799.1</v>
       </c>
       <c r="CI22" s="19">
         <v>1686.4</v>
       </c>
       <c r="CJ22" s="19">
         <v>2737.3</v>
       </c>
       <c r="CK22" s="31">
         <v>4268.8999999999996</v>
       </c>
-      <c r="CL22" s="17"/>
+      <c r="CL22" s="17">
+        <v>5778.4</v>
+      </c>
       <c r="CM22" s="17"/>
       <c r="CN22" s="17"/>
       <c r="CO22" s="17"/>
       <c r="CP22" s="17"/>
       <c r="CQ22" s="17"/>
       <c r="CR22" s="17"/>
       <c r="CS22" s="17"/>
     </row>
     <row r="23" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A23" s="26" t="s">
         <v>37</v>
       </c>
       <c r="B23" s="19">
         <v>595.79999999999995</v>
       </c>
       <c r="C23" s="19">
         <v>1392.9</v>
       </c>
       <c r="D23" s="19">
         <v>2249</v>
       </c>
       <c r="E23" s="19">
         <v>3854.8</v>
       </c>
       <c r="F23" s="19">
@@ -6817,51 +6855,53 @@
       </c>
       <c r="CD23" s="17">
         <v>6408.5</v>
       </c>
       <c r="CE23" s="17">
         <v>6739.8</v>
       </c>
       <c r="CF23" s="17">
         <v>7035.1</v>
       </c>
       <c r="CG23" s="17">
         <v>7400.9</v>
       </c>
       <c r="CH23" s="19">
         <v>419.7</v>
       </c>
       <c r="CI23" s="19">
         <v>915.9</v>
       </c>
       <c r="CJ23" s="19">
         <v>1424.3</v>
       </c>
       <c r="CK23" s="31">
         <v>2327.4</v>
       </c>
-      <c r="CL23" s="17"/>
+      <c r="CL23" s="17">
+        <v>3174.8</v>
+      </c>
       <c r="CM23" s="17"/>
       <c r="CN23" s="17"/>
       <c r="CO23" s="17"/>
       <c r="CP23" s="17"/>
       <c r="CQ23" s="17"/>
       <c r="CR23" s="17"/>
       <c r="CS23" s="17"/>
     </row>
     <row r="24" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A24" s="26" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="29">
         <v>2301.5</v>
       </c>
       <c r="C24" s="29">
         <v>5019.7</v>
       </c>
       <c r="D24" s="29">
         <v>7625</v>
       </c>
       <c r="E24" s="29">
         <v>11397.5</v>
       </c>
       <c r="F24" s="29">
@@ -7094,51 +7134,53 @@
       </c>
       <c r="CD24" s="17">
         <v>27234.7</v>
       </c>
       <c r="CE24" s="17">
         <v>29719.8</v>
       </c>
       <c r="CF24" s="29">
         <v>32079</v>
       </c>
       <c r="CG24" s="17">
         <v>34692.9</v>
       </c>
       <c r="CH24" s="17">
         <v>3085.6</v>
       </c>
       <c r="CI24" s="17">
         <v>6354.1</v>
       </c>
       <c r="CJ24" s="17">
         <v>9915.7000000000007</v>
       </c>
       <c r="CK24" s="31">
         <v>14022.8</v>
       </c>
-      <c r="CL24" s="17"/>
+      <c r="CL24" s="17">
+        <v>18175.5</v>
+      </c>
       <c r="CM24" s="17"/>
       <c r="CN24" s="17"/>
       <c r="CO24" s="17"/>
       <c r="CP24" s="17"/>
       <c r="CQ24" s="17"/>
       <c r="CR24" s="29"/>
       <c r="CS24" s="17"/>
     </row>
     <row r="25" spans="1:97" ht="6" customHeight="1"/>
     <row r="26" spans="1:97">
       <c r="AX26" s="41" t="s">
         <v>41</v>
       </c>
       <c r="AY26" s="41"/>
       <c r="AZ26" s="41"/>
       <c r="BA26" s="41"/>
       <c r="BB26" s="41"/>
       <c r="BC26" s="41"/>
       <c r="BD26" s="41"/>
       <c r="BE26" s="41"/>
       <c r="BF26" s="41"/>
       <c r="BG26" s="41"/>
       <c r="BH26" s="41"/>
       <c r="BI26" s="41"/>
       <c r="BJ26" s="41"/>