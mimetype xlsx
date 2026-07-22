--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -765,51 +765,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL4" sqref="CL4:CL24"/>
+      <selection pane="topRight" activeCell="CM4" sqref="CM4:CM24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="2" customWidth="1"/>
     <col min="3" max="5" width="8.140625" style="2" customWidth="1"/>
     <col min="6" max="12" width="8.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="8" style="2" customWidth="1"/>
     <col min="14" max="18" width="8.7109375" style="2" customWidth="1"/>
     <col min="19" max="19" width="9.5703125" style="2" customWidth="1"/>
     <col min="20" max="24" width="8.7109375" style="2" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" style="2" customWidth="1"/>
     <col min="26" max="26" width="7.28515625" style="2" customWidth="1"/>
     <col min="27" max="37" width="9.140625" style="2"/>
     <col min="38" max="38" width="7.85546875" style="2" customWidth="1"/>
     <col min="39" max="84" width="9.140625" style="2"/>
     <col min="85" max="85" width="10.140625" style="2" customWidth="1"/>
     <col min="86" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="35.25" customHeight="1" thickBot="1">
       <c r="A1" s="40" t="s">
         <v>43</v>
       </c>
@@ -1557,51 +1557,53 @@
       </c>
       <c r="CE4" s="10">
         <v>205690.2</v>
       </c>
       <c r="CF4" s="10">
         <v>214963.3</v>
       </c>
       <c r="CG4" s="10">
         <v>225601.2</v>
       </c>
       <c r="CH4" s="33">
         <v>13161</v>
       </c>
       <c r="CI4" s="6">
         <v>28769.8</v>
       </c>
       <c r="CJ4" s="6">
         <v>45221.599999999999</v>
       </c>
       <c r="CK4" s="8">
         <v>71565.7</v>
       </c>
       <c r="CL4" s="9">
         <v>97331.199999999997</v>
       </c>
-      <c r="CM4" s="10"/>
+      <c r="CM4" s="10">
+        <v>146790.9</v>
+      </c>
       <c r="CN4" s="10"/>
       <c r="CO4" s="10"/>
       <c r="CP4" s="10"/>
       <c r="CQ4" s="10"/>
       <c r="CR4" s="10"/>
       <c r="CS4" s="10"/>
     </row>
     <row r="5" spans="1:97" s="13" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="15">
         <v>174</v>
       </c>
       <c r="C5" s="15">
         <v>361.5</v>
       </c>
       <c r="D5" s="15">
         <v>522</v>
       </c>
       <c r="E5" s="15">
         <v>858.4</v>
       </c>
       <c r="F5" s="15">
         <v>1166</v>
@@ -1836,51 +1838,53 @@
       </c>
       <c r="CE5" s="15">
         <v>740.6</v>
       </c>
       <c r="CF5" s="15">
         <v>761.1</v>
       </c>
       <c r="CG5" s="15">
         <v>794.1</v>
       </c>
       <c r="CH5" s="34">
         <v>12.4</v>
       </c>
       <c r="CI5" s="15">
         <v>26</v>
       </c>
       <c r="CJ5" s="15">
         <v>38.200000000000003</v>
       </c>
       <c r="CK5" s="15">
         <v>63.7</v>
       </c>
       <c r="CL5" s="15">
         <v>88.6</v>
       </c>
-      <c r="CM5" s="15"/>
+      <c r="CM5" s="15">
+        <v>137.9</v>
+      </c>
       <c r="CN5" s="15"/>
       <c r="CO5" s="17"/>
       <c r="CP5" s="15"/>
       <c r="CQ5" s="15"/>
       <c r="CR5" s="15"/>
       <c r="CS5" s="15"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A6" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="19">
         <v>557.5</v>
       </c>
       <c r="C6" s="19">
         <v>1518.4</v>
       </c>
       <c r="D6" s="19">
         <v>2264.1999999999998</v>
       </c>
       <c r="E6" s="19">
         <v>4126.3</v>
       </c>
       <c r="F6" s="19">
         <v>5835.1</v>
@@ -2115,51 +2119,53 @@
       </c>
       <c r="CE6" s="17">
         <v>5285.7</v>
       </c>
       <c r="CF6" s="17">
         <v>5348.3</v>
       </c>
       <c r="CG6" s="17">
         <v>5435.4</v>
       </c>
       <c r="CH6" s="19">
         <v>289.60000000000002</v>
       </c>
       <c r="CI6" s="19">
         <v>704.6</v>
       </c>
       <c r="CJ6" s="19">
         <v>1081.5999999999999</v>
       </c>
       <c r="CK6" s="21">
         <v>2071.3000000000002</v>
       </c>
       <c r="CL6" s="17">
         <v>2952.3</v>
       </c>
-      <c r="CM6" s="17"/>
+      <c r="CM6" s="17">
+        <v>5215.7</v>
+      </c>
       <c r="CN6" s="17"/>
       <c r="CO6" s="17"/>
       <c r="CP6" s="17"/>
       <c r="CQ6" s="17"/>
       <c r="CR6" s="17"/>
       <c r="CS6" s="17"/>
     </row>
     <row r="7" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A7" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="19">
         <v>26.1</v>
       </c>
       <c r="C7" s="19">
         <v>67.3</v>
       </c>
       <c r="D7" s="19">
         <v>111</v>
       </c>
       <c r="E7" s="19">
         <v>219.7</v>
       </c>
       <c r="F7" s="19">
         <v>318.7</v>
@@ -2394,51 +2400,53 @@
       </c>
       <c r="CE7" s="17">
         <v>160.5</v>
       </c>
       <c r="CF7" s="17">
         <v>163.5</v>
       </c>
       <c r="CG7" s="17">
         <v>168.4</v>
       </c>
       <c r="CH7" s="19">
         <v>6.4</v>
       </c>
       <c r="CI7" s="19">
         <v>16.600000000000001</v>
       </c>
       <c r="CJ7" s="19">
         <v>27.4</v>
       </c>
       <c r="CK7" s="21">
         <v>53.9</v>
       </c>
       <c r="CL7" s="17">
         <v>78.400000000000006</v>
       </c>
-      <c r="CM7" s="17"/>
+      <c r="CM7" s="17">
+        <v>128.30000000000001</v>
+      </c>
       <c r="CN7" s="17"/>
       <c r="CO7" s="17"/>
       <c r="CP7" s="17"/>
       <c r="CQ7" s="17"/>
       <c r="CR7" s="17"/>
       <c r="CS7" s="17"/>
     </row>
     <row r="8" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A8" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="19">
         <v>101.2</v>
       </c>
       <c r="C8" s="19">
         <v>223.6</v>
       </c>
       <c r="D8" s="19">
         <v>343.6</v>
       </c>
       <c r="E8" s="19">
         <v>587.29999999999995</v>
       </c>
       <c r="F8" s="19">
         <v>811.8</v>
@@ -2673,51 +2681,53 @@
       </c>
       <c r="CE8" s="17">
         <v>308.89999999999998</v>
       </c>
       <c r="CF8" s="17">
         <v>318.2</v>
       </c>
       <c r="CG8" s="17">
         <v>324.39999999999998</v>
       </c>
       <c r="CH8" s="19">
         <v>10.199999999999999</v>
       </c>
       <c r="CI8" s="19">
         <v>22.7</v>
       </c>
       <c r="CJ8" s="19">
         <v>34.5</v>
       </c>
       <c r="CK8" s="21">
         <v>59.2</v>
       </c>
       <c r="CL8" s="17">
         <v>82.3</v>
       </c>
-      <c r="CM8" s="17"/>
+      <c r="CM8" s="17">
+        <v>121.9</v>
+      </c>
       <c r="CN8" s="17"/>
       <c r="CO8" s="17"/>
       <c r="CP8" s="17"/>
       <c r="CQ8" s="17"/>
       <c r="CR8" s="17"/>
       <c r="CS8" s="17"/>
     </row>
     <row r="9" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A9" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="19">
         <v>494.2</v>
       </c>
       <c r="C9" s="19">
         <v>1270.2</v>
       </c>
       <c r="D9" s="19">
         <v>2079.6999999999998</v>
       </c>
       <c r="E9" s="19">
         <v>3757.8</v>
       </c>
       <c r="F9" s="19">
         <v>5370</v>
@@ -2952,51 +2962,53 @@
       </c>
       <c r="CE9" s="17">
         <v>6346.6</v>
       </c>
       <c r="CF9" s="17">
         <v>6462.3</v>
       </c>
       <c r="CG9" s="17">
         <v>6669.7</v>
       </c>
       <c r="CH9" s="19">
         <v>216.7</v>
       </c>
       <c r="CI9" s="19">
         <v>592.4</v>
       </c>
       <c r="CJ9" s="19">
         <v>1029.8</v>
       </c>
       <c r="CK9" s="21">
         <v>1797.8</v>
       </c>
       <c r="CL9" s="17">
         <v>2582.1</v>
       </c>
-      <c r="CM9" s="17"/>
+      <c r="CM9" s="17">
+        <v>4481</v>
+      </c>
       <c r="CN9" s="17"/>
       <c r="CO9" s="17"/>
       <c r="CP9" s="17"/>
       <c r="CQ9" s="17"/>
       <c r="CR9" s="17"/>
       <c r="CS9" s="17"/>
     </row>
     <row r="10" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A10" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="19">
         <v>1303.3</v>
       </c>
       <c r="C10" s="19">
         <v>3163.2</v>
       </c>
       <c r="D10" s="19">
         <v>5714.7</v>
       </c>
       <c r="E10" s="19">
         <v>10307.6</v>
       </c>
       <c r="F10" s="19">
         <v>15176.3</v>
@@ -3231,51 +3243,53 @@
       </c>
       <c r="CE10" s="17">
         <v>13108.3</v>
       </c>
       <c r="CF10" s="17">
         <v>13439.3</v>
       </c>
       <c r="CG10" s="17">
         <v>13812.3</v>
       </c>
       <c r="CH10" s="19">
         <v>505.4</v>
       </c>
       <c r="CI10" s="19">
         <v>1234.2</v>
       </c>
       <c r="CJ10" s="19">
         <v>2132.6999999999998</v>
       </c>
       <c r="CK10" s="21">
         <v>3953</v>
       </c>
       <c r="CL10" s="17">
         <v>5830.8</v>
       </c>
-      <c r="CM10" s="17"/>
+      <c r="CM10" s="17">
+        <v>9531.7000000000007</v>
+      </c>
       <c r="CN10" s="17"/>
       <c r="CO10" s="17"/>
       <c r="CP10" s="17"/>
       <c r="CQ10" s="17"/>
       <c r="CR10" s="17"/>
       <c r="CS10" s="17"/>
     </row>
     <row r="11" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A11" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="19">
         <v>1247.8</v>
       </c>
       <c r="C11" s="19">
         <v>3053.3</v>
       </c>
       <c r="D11" s="19">
         <v>4754.7</v>
       </c>
       <c r="E11" s="19">
         <v>8604.7000000000007</v>
       </c>
       <c r="F11" s="19">
         <v>12195.7</v>
@@ -3510,51 +3524,53 @@
       </c>
       <c r="CE11" s="17">
         <v>9299.2999999999993</v>
       </c>
       <c r="CF11" s="17">
         <v>9471.7999999999993</v>
       </c>
       <c r="CG11" s="17">
         <v>9753.9</v>
       </c>
       <c r="CH11" s="19">
         <v>464.5</v>
       </c>
       <c r="CI11" s="19">
         <v>1138.8</v>
       </c>
       <c r="CJ11" s="19">
         <v>1748.7</v>
       </c>
       <c r="CK11" s="21">
         <v>3126</v>
       </c>
       <c r="CL11" s="17">
         <v>4379.5</v>
       </c>
-      <c r="CM11" s="17"/>
+      <c r="CM11" s="17">
+        <v>7236.1</v>
+      </c>
       <c r="CN11" s="17"/>
       <c r="CO11" s="17"/>
       <c r="CP11" s="17"/>
       <c r="CQ11" s="17"/>
       <c r="CR11" s="17"/>
       <c r="CS11" s="17"/>
     </row>
     <row r="12" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A12" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="15">
         <v>1121.5</v>
       </c>
       <c r="C12" s="15">
         <v>2402.1999999999998</v>
       </c>
       <c r="D12" s="15">
         <v>3918.5</v>
       </c>
       <c r="E12" s="15">
         <v>6311.8</v>
       </c>
       <c r="F12" s="15">
         <v>8490.4</v>
@@ -3789,51 +3805,53 @@
       </c>
       <c r="CE12" s="19">
         <v>10212.4</v>
       </c>
       <c r="CF12" s="19">
         <v>11020.7</v>
       </c>
       <c r="CG12" s="19">
         <v>11898.2</v>
       </c>
       <c r="CH12" s="34">
         <v>920.2</v>
       </c>
       <c r="CI12" s="15">
         <v>1928.5</v>
       </c>
       <c r="CJ12" s="15">
         <v>2985.7</v>
       </c>
       <c r="CK12" s="15">
         <v>4258.5</v>
       </c>
       <c r="CL12" s="15">
         <v>5574.4</v>
       </c>
-      <c r="CM12" s="19"/>
+      <c r="CM12" s="19">
+        <v>7828.7</v>
+      </c>
       <c r="CN12" s="19"/>
       <c r="CO12" s="17"/>
       <c r="CP12" s="19"/>
       <c r="CQ12" s="19"/>
       <c r="CR12" s="19"/>
       <c r="CS12" s="19"/>
     </row>
     <row r="13" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A13" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="19">
         <v>1110.7</v>
       </c>
       <c r="C13" s="19">
         <v>3055.8</v>
       </c>
       <c r="D13" s="19">
         <v>4871.2</v>
       </c>
       <c r="E13" s="19">
         <v>9105.2000000000007</v>
       </c>
       <c r="F13" s="19">
         <v>13203.3</v>
@@ -4068,51 +4086,53 @@
       </c>
       <c r="CE13" s="17">
         <v>15402.1</v>
       </c>
       <c r="CF13" s="17">
         <v>15577.2</v>
       </c>
       <c r="CG13" s="17">
         <v>15674.3</v>
       </c>
       <c r="CH13" s="19">
         <v>513.70000000000005</v>
       </c>
       <c r="CI13" s="19">
         <v>1424.9</v>
       </c>
       <c r="CJ13" s="19">
         <v>2291.1</v>
       </c>
       <c r="CK13" s="21">
         <v>4288.8999999999996</v>
       </c>
       <c r="CL13" s="17">
         <v>6261.7</v>
       </c>
-      <c r="CM13" s="17"/>
+      <c r="CM13" s="17">
+        <v>10859.5</v>
+      </c>
       <c r="CN13" s="17"/>
       <c r="CO13" s="17"/>
       <c r="CP13" s="17"/>
       <c r="CQ13" s="17"/>
       <c r="CR13" s="17"/>
       <c r="CS13" s="17"/>
     </row>
     <row r="14" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A14" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="19">
         <v>338.7</v>
       </c>
       <c r="C14" s="19">
         <v>880.4</v>
       </c>
       <c r="D14" s="19">
         <v>1448.8</v>
       </c>
       <c r="E14" s="19">
         <v>2936.8</v>
       </c>
       <c r="F14" s="19">
         <v>4322.8</v>
@@ -4347,51 +4367,53 @@
       </c>
       <c r="CE14" s="17">
         <v>3133.2</v>
       </c>
       <c r="CF14" s="17">
         <v>3220.4</v>
       </c>
       <c r="CG14" s="17">
         <v>3364</v>
       </c>
       <c r="CH14" s="19">
         <v>85.4</v>
       </c>
       <c r="CI14" s="19">
         <v>238.9</v>
       </c>
       <c r="CJ14" s="19">
         <v>387.1</v>
       </c>
       <c r="CK14" s="21">
         <v>771</v>
       </c>
       <c r="CL14" s="17">
         <v>1131.5999999999999</v>
       </c>
-      <c r="CM14" s="17"/>
+      <c r="CM14" s="17">
+        <v>2046</v>
+      </c>
       <c r="CN14" s="17"/>
       <c r="CO14" s="17"/>
       <c r="CP14" s="17"/>
       <c r="CQ14" s="17"/>
       <c r="CR14" s="17"/>
       <c r="CS14" s="17"/>
     </row>
     <row r="15" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A15" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="19">
         <v>467.1</v>
       </c>
       <c r="C15" s="19">
         <v>1126.5999999999999</v>
       </c>
       <c r="D15" s="19">
         <v>1750.2</v>
       </c>
       <c r="E15" s="19">
         <v>3106.7</v>
       </c>
       <c r="F15" s="19">
         <v>4347</v>
@@ -4626,51 +4648,53 @@
       </c>
       <c r="CE15" s="17">
         <v>5634.3</v>
       </c>
       <c r="CF15" s="17">
         <v>5748.2</v>
       </c>
       <c r="CG15" s="17">
         <v>5923.5</v>
       </c>
       <c r="CH15" s="19">
         <v>206.3</v>
       </c>
       <c r="CI15" s="19">
         <v>510.6</v>
       </c>
       <c r="CJ15" s="19">
         <v>787.1</v>
       </c>
       <c r="CK15" s="21">
         <v>1421.4</v>
       </c>
       <c r="CL15" s="17">
         <v>2001.8</v>
       </c>
-      <c r="CM15" s="17"/>
+      <c r="CM15" s="17">
+        <v>3419.1</v>
+      </c>
       <c r="CN15" s="17"/>
       <c r="CO15" s="17"/>
       <c r="CP15" s="17"/>
       <c r="CQ15" s="17"/>
       <c r="CR15" s="17"/>
       <c r="CS15" s="17"/>
     </row>
     <row r="16" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A16" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="19">
         <v>696.7</v>
       </c>
       <c r="C16" s="19">
         <v>1680.8</v>
       </c>
       <c r="D16" s="19">
         <v>2602.6999999999998</v>
       </c>
       <c r="E16" s="19">
         <v>4614</v>
       </c>
       <c r="F16" s="19">
         <v>6641.8</v>
@@ -4905,51 +4929,53 @@
       </c>
       <c r="CE16" s="19">
         <v>7175.6</v>
       </c>
       <c r="CF16" s="19">
         <v>7523.6</v>
       </c>
       <c r="CG16" s="19">
         <v>8008.3</v>
       </c>
       <c r="CH16" s="19">
         <v>544.1</v>
       </c>
       <c r="CI16" s="19">
         <v>1216.5</v>
       </c>
       <c r="CJ16" s="19">
         <v>1888.1</v>
       </c>
       <c r="CK16" s="19">
         <v>3022.2</v>
       </c>
       <c r="CL16" s="19">
         <v>4112.1000000000004</v>
       </c>
-      <c r="CM16" s="19"/>
+      <c r="CM16" s="19">
+        <v>6092.6</v>
+      </c>
       <c r="CN16" s="19"/>
       <c r="CO16" s="19"/>
       <c r="CP16" s="19"/>
       <c r="CQ16" s="19"/>
       <c r="CR16" s="19"/>
       <c r="CS16" s="19"/>
     </row>
     <row r="17" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A17" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="19">
         <v>838.1</v>
       </c>
       <c r="C17" s="19">
         <v>1743.9</v>
       </c>
       <c r="D17" s="19">
         <v>2630.7</v>
       </c>
       <c r="E17" s="19">
         <v>4693.3999999999996</v>
       </c>
       <c r="F17" s="19">
         <v>6554.1</v>
@@ -5184,51 +5210,53 @@
       </c>
       <c r="CE17" s="19">
         <v>5148.5</v>
       </c>
       <c r="CF17" s="17">
         <v>5289.1</v>
       </c>
       <c r="CG17" s="19">
         <v>5454.2</v>
       </c>
       <c r="CH17" s="19">
         <v>254.6</v>
       </c>
       <c r="CI17" s="19">
         <v>553.1</v>
       </c>
       <c r="CJ17" s="19">
         <v>885</v>
       </c>
       <c r="CK17" s="21">
         <v>1548.1</v>
       </c>
       <c r="CL17" s="17">
         <v>2178.9</v>
       </c>
-      <c r="CM17" s="17"/>
+      <c r="CM17" s="17">
+        <v>3550.5</v>
+      </c>
       <c r="CN17" s="17"/>
       <c r="CO17" s="17"/>
       <c r="CP17" s="19"/>
       <c r="CQ17" s="19"/>
       <c r="CR17" s="17"/>
       <c r="CS17" s="19"/>
     </row>
     <row r="18" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A18" s="26" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="19">
         <v>4011.9</v>
       </c>
       <c r="C18" s="19">
         <v>8333.7999999999993</v>
       </c>
       <c r="D18" s="19">
         <v>12655.1</v>
       </c>
       <c r="E18" s="19">
         <v>18728.3</v>
       </c>
       <c r="F18" s="19">
         <v>24996</v>
@@ -5463,51 +5491,53 @@
       </c>
       <c r="CE18" s="17">
         <v>52237.2</v>
       </c>
       <c r="CF18" s="17">
         <v>54984.2</v>
       </c>
       <c r="CG18" s="17">
         <v>57815.1</v>
       </c>
       <c r="CH18" s="19">
         <v>3458.2</v>
       </c>
       <c r="CI18" s="19">
         <v>7021.7</v>
       </c>
       <c r="CJ18" s="19">
         <v>10788.8</v>
       </c>
       <c r="CK18" s="21">
         <v>16249.4</v>
       </c>
       <c r="CL18" s="17">
         <v>21612.1</v>
       </c>
-      <c r="CM18" s="17"/>
+      <c r="CM18" s="17">
+        <v>31159.599999999999</v>
+      </c>
       <c r="CN18" s="17"/>
       <c r="CO18" s="17"/>
       <c r="CP18" s="17"/>
       <c r="CQ18" s="17"/>
       <c r="CR18" s="17"/>
       <c r="CS18" s="17"/>
     </row>
     <row r="19" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A19" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="29">
         <v>1211.9000000000001</v>
       </c>
       <c r="C19" s="29">
         <v>2760.4</v>
       </c>
       <c r="D19" s="29">
         <v>4252.1000000000004</v>
       </c>
       <c r="E19" s="29">
         <v>7352.2</v>
       </c>
       <c r="F19" s="29">
         <v>10229.700000000001</v>
@@ -5742,51 +5772,53 @@
       </c>
       <c r="CE19" s="17">
         <v>12971.7</v>
       </c>
       <c r="CF19" s="17">
         <v>13607</v>
       </c>
       <c r="CG19" s="17">
         <v>14440.1</v>
       </c>
       <c r="CH19" s="17">
         <v>947.9</v>
       </c>
       <c r="CI19" s="17">
         <v>2047.4</v>
       </c>
       <c r="CJ19" s="17">
         <v>3281.1</v>
       </c>
       <c r="CK19" s="21">
         <v>5092</v>
       </c>
       <c r="CL19" s="17">
         <v>7021.1</v>
       </c>
-      <c r="CM19" s="17"/>
+      <c r="CM19" s="17">
+        <v>10654.4</v>
+      </c>
       <c r="CN19" s="17"/>
       <c r="CO19" s="17"/>
       <c r="CP19" s="17"/>
       <c r="CQ19" s="17"/>
       <c r="CR19" s="17"/>
       <c r="CS19" s="17"/>
     </row>
     <row r="20" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A20" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="15">
         <v>702.3</v>
       </c>
       <c r="C20" s="15">
         <v>1978.9</v>
       </c>
       <c r="D20" s="15">
         <v>3208.6</v>
       </c>
       <c r="E20" s="15">
         <v>5953.6</v>
       </c>
       <c r="F20" s="15">
         <v>8087</v>
@@ -6021,51 +6053,53 @@
       </c>
       <c r="CE20" s="17">
         <v>4359.8</v>
       </c>
       <c r="CF20" s="30">
         <v>4396.3999999999996</v>
       </c>
       <c r="CG20" s="17">
         <v>4436.8999999999996</v>
       </c>
       <c r="CH20" s="34">
         <v>169.5</v>
       </c>
       <c r="CI20" s="15">
         <v>511.6</v>
       </c>
       <c r="CJ20" s="15">
         <v>808.6</v>
       </c>
       <c r="CK20" s="15">
         <v>1519.4</v>
       </c>
       <c r="CL20" s="15">
         <v>2041.7</v>
       </c>
-      <c r="CM20" s="19"/>
+      <c r="CM20" s="19">
+        <v>3575.8</v>
+      </c>
       <c r="CN20" s="19"/>
       <c r="CO20" s="17"/>
       <c r="CP20" s="17"/>
       <c r="CQ20" s="17"/>
       <c r="CR20" s="30"/>
       <c r="CS20" s="17"/>
     </row>
     <row r="21" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A21" s="26" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="19">
         <v>1046.5</v>
       </c>
       <c r="C21" s="19">
         <v>2483</v>
       </c>
       <c r="D21" s="19">
         <v>3792.4</v>
       </c>
       <c r="E21" s="19">
         <v>6225.9</v>
       </c>
       <c r="F21" s="19">
         <v>8389.4</v>
@@ -6300,51 +6334,53 @@
       </c>
       <c r="CE21" s="30">
         <v>5204.6000000000004</v>
       </c>
       <c r="CF21" s="17">
         <v>5340.3</v>
       </c>
       <c r="CG21" s="30">
         <v>5615.5</v>
       </c>
       <c r="CH21" s="19">
         <v>251.8</v>
       </c>
       <c r="CI21" s="19">
         <v>625.4</v>
       </c>
       <c r="CJ21" s="19">
         <v>949.6</v>
       </c>
       <c r="CK21" s="21">
         <v>1651.8</v>
       </c>
       <c r="CL21" s="17">
         <v>2274.1</v>
       </c>
-      <c r="CM21" s="17"/>
+      <c r="CM21" s="17">
+        <v>3683.5</v>
+      </c>
       <c r="CN21" s="17"/>
       <c r="CO21" s="17"/>
       <c r="CP21" s="30"/>
       <c r="CQ21" s="30"/>
       <c r="CR21" s="17"/>
       <c r="CS21" s="30"/>
     </row>
     <row r="22" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A22" s="26" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="19">
         <v>1257.4000000000001</v>
       </c>
       <c r="C22" s="19">
         <v>2864.6</v>
       </c>
       <c r="D22" s="19">
         <v>4813.8</v>
       </c>
       <c r="E22" s="19">
         <v>8221.7999999999993</v>
       </c>
       <c r="F22" s="19">
         <v>11410</v>
@@ -6579,51 +6615,53 @@
       </c>
       <c r="CE22" s="17">
         <v>12503.2</v>
       </c>
       <c r="CF22" s="17">
         <v>13179.6</v>
       </c>
       <c r="CG22" s="17">
         <v>13921.3</v>
       </c>
       <c r="CH22" s="19">
         <v>799.1</v>
       </c>
       <c r="CI22" s="19">
         <v>1686.4</v>
       </c>
       <c r="CJ22" s="19">
         <v>2737.3</v>
       </c>
       <c r="CK22" s="31">
         <v>4268.8999999999996</v>
       </c>
       <c r="CL22" s="17">
         <v>5778.4</v>
       </c>
-      <c r="CM22" s="17"/>
+      <c r="CM22" s="17">
+        <v>8461.9</v>
+      </c>
       <c r="CN22" s="17"/>
       <c r="CO22" s="17"/>
       <c r="CP22" s="17"/>
       <c r="CQ22" s="17"/>
       <c r="CR22" s="17"/>
       <c r="CS22" s="17"/>
     </row>
     <row r="23" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A23" s="26" t="s">
         <v>37</v>
       </c>
       <c r="B23" s="19">
         <v>595.79999999999995</v>
       </c>
       <c r="C23" s="19">
         <v>1392.9</v>
       </c>
       <c r="D23" s="19">
         <v>2249</v>
       </c>
       <c r="E23" s="19">
         <v>3854.8</v>
       </c>
       <c r="F23" s="19">
         <v>5320.8</v>
@@ -6858,51 +6896,53 @@
       </c>
       <c r="CE23" s="17">
         <v>6739.8</v>
       </c>
       <c r="CF23" s="17">
         <v>7035.1</v>
       </c>
       <c r="CG23" s="17">
         <v>7400.9</v>
       </c>
       <c r="CH23" s="19">
         <v>419.7</v>
       </c>
       <c r="CI23" s="19">
         <v>915.9</v>
       </c>
       <c r="CJ23" s="19">
         <v>1424.3</v>
       </c>
       <c r="CK23" s="31">
         <v>2327.4</v>
       </c>
       <c r="CL23" s="17">
         <v>3174.8</v>
       </c>
-      <c r="CM23" s="17"/>
+      <c r="CM23" s="17">
+        <v>4922.5</v>
+      </c>
       <c r="CN23" s="17"/>
       <c r="CO23" s="17"/>
       <c r="CP23" s="17"/>
       <c r="CQ23" s="17"/>
       <c r="CR23" s="17"/>
       <c r="CS23" s="17"/>
     </row>
     <row r="24" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A24" s="26" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="29">
         <v>2301.5</v>
       </c>
       <c r="C24" s="29">
         <v>5019.7</v>
       </c>
       <c r="D24" s="29">
         <v>7625</v>
       </c>
       <c r="E24" s="29">
         <v>11397.5</v>
       </c>
       <c r="F24" s="29">
         <v>15204.4</v>
@@ -7137,51 +7177,53 @@
       </c>
       <c r="CE24" s="17">
         <v>29719.8</v>
       </c>
       <c r="CF24" s="29">
         <v>32079</v>
       </c>
       <c r="CG24" s="17">
         <v>34692.9</v>
       </c>
       <c r="CH24" s="17">
         <v>3085.6</v>
       </c>
       <c r="CI24" s="17">
         <v>6354.1</v>
       </c>
       <c r="CJ24" s="17">
         <v>9915.7000000000007</v>
       </c>
       <c r="CK24" s="31">
         <v>14022.8</v>
       </c>
       <c r="CL24" s="17">
         <v>18175.5</v>
       </c>
-      <c r="CM24" s="17"/>
+      <c r="CM24" s="17">
+        <v>23685.8</v>
+      </c>
       <c r="CN24" s="17"/>
       <c r="CO24" s="17"/>
       <c r="CP24" s="17"/>
       <c r="CQ24" s="17"/>
       <c r="CR24" s="29"/>
       <c r="CS24" s="17"/>
     </row>
     <row r="25" spans="1:97" ht="6" customHeight="1"/>
     <row r="26" spans="1:97">
       <c r="AX26" s="41" t="s">
         <v>41</v>
       </c>
       <c r="AY26" s="41"/>
       <c r="AZ26" s="41"/>
       <c r="BA26" s="41"/>
       <c r="BB26" s="41"/>
       <c r="BC26" s="41"/>
       <c r="BD26" s="41"/>
       <c r="BE26" s="41"/>
       <c r="BF26" s="41"/>
       <c r="BG26" s="41"/>
       <c r="BH26" s="41"/>
       <c r="BI26" s="41"/>
       <c r="BJ26" s="41"/>
       <c r="BK26" s="41"/>