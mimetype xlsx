--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -765,51 +765,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM4" sqref="CM4:CM24"/>
+      <selection pane="topRight" activeCell="CN4" sqref="CN4:CN24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="2" customWidth="1"/>
     <col min="3" max="5" width="8.140625" style="2" customWidth="1"/>
     <col min="6" max="12" width="8.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="8" style="2" customWidth="1"/>
     <col min="14" max="18" width="8.7109375" style="2" customWidth="1"/>
     <col min="19" max="19" width="9.5703125" style="2" customWidth="1"/>
     <col min="20" max="24" width="8.7109375" style="2" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" style="2" customWidth="1"/>
     <col min="26" max="26" width="7.28515625" style="2" customWidth="1"/>
     <col min="27" max="37" width="9.140625" style="2"/>
     <col min="38" max="38" width="7.85546875" style="2" customWidth="1"/>
     <col min="39" max="84" width="9.140625" style="2"/>
     <col min="85" max="85" width="10.140625" style="2" customWidth="1"/>
     <col min="86" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="35.25" customHeight="1" thickBot="1">
       <c r="A1" s="40" t="s">
         <v>43</v>
       </c>
@@ -1560,51 +1560,53 @@
       </c>
       <c r="CF4" s="10">
         <v>214963.3</v>
       </c>
       <c r="CG4" s="10">
         <v>225601.2</v>
       </c>
       <c r="CH4" s="33">
         <v>13161</v>
       </c>
       <c r="CI4" s="6">
         <v>28769.8</v>
       </c>
       <c r="CJ4" s="6">
         <v>45221.599999999999</v>
       </c>
       <c r="CK4" s="8">
         <v>71565.7</v>
       </c>
       <c r="CL4" s="9">
         <v>97331.199999999997</v>
       </c>
       <c r="CM4" s="10">
         <v>146790.9</v>
       </c>
-      <c r="CN4" s="10"/>
+      <c r="CN4" s="10">
+        <v>171664.1</v>
+      </c>
       <c r="CO4" s="10"/>
       <c r="CP4" s="10"/>
       <c r="CQ4" s="10"/>
       <c r="CR4" s="10"/>
       <c r="CS4" s="10"/>
     </row>
     <row r="5" spans="1:97" s="13" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="15">
         <v>174</v>
       </c>
       <c r="C5" s="15">
         <v>361.5</v>
       </c>
       <c r="D5" s="15">
         <v>522</v>
       </c>
       <c r="E5" s="15">
         <v>858.4</v>
       </c>
       <c r="F5" s="15">
         <v>1166</v>
       </c>
@@ -1841,51 +1843,53 @@
       </c>
       <c r="CF5" s="15">
         <v>761.1</v>
       </c>
       <c r="CG5" s="15">
         <v>794.1</v>
       </c>
       <c r="CH5" s="34">
         <v>12.4</v>
       </c>
       <c r="CI5" s="15">
         <v>26</v>
       </c>
       <c r="CJ5" s="15">
         <v>38.200000000000003</v>
       </c>
       <c r="CK5" s="15">
         <v>63.7</v>
       </c>
       <c r="CL5" s="15">
         <v>88.6</v>
       </c>
       <c r="CM5" s="15">
         <v>137.9</v>
       </c>
-      <c r="CN5" s="15"/>
+      <c r="CN5" s="15">
+        <v>184</v>
+      </c>
       <c r="CO5" s="17"/>
       <c r="CP5" s="15"/>
       <c r="CQ5" s="15"/>
       <c r="CR5" s="15"/>
       <c r="CS5" s="15"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A6" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="19">
         <v>557.5</v>
       </c>
       <c r="C6" s="19">
         <v>1518.4</v>
       </c>
       <c r="D6" s="19">
         <v>2264.1999999999998</v>
       </c>
       <c r="E6" s="19">
         <v>4126.3</v>
       </c>
       <c r="F6" s="19">
         <v>5835.1</v>
       </c>
@@ -2122,51 +2126,53 @@
       </c>
       <c r="CF6" s="17">
         <v>5348.3</v>
       </c>
       <c r="CG6" s="17">
         <v>5435.4</v>
       </c>
       <c r="CH6" s="19">
         <v>289.60000000000002</v>
       </c>
       <c r="CI6" s="19">
         <v>704.6</v>
       </c>
       <c r="CJ6" s="19">
         <v>1081.5999999999999</v>
       </c>
       <c r="CK6" s="21">
         <v>2071.3000000000002</v>
       </c>
       <c r="CL6" s="17">
         <v>2952.3</v>
       </c>
       <c r="CM6" s="17">
         <v>5215.7</v>
       </c>
-      <c r="CN6" s="17"/>
+      <c r="CN6" s="17">
+        <v>5582.3</v>
+      </c>
       <c r="CO6" s="17"/>
       <c r="CP6" s="17"/>
       <c r="CQ6" s="17"/>
       <c r="CR6" s="17"/>
       <c r="CS6" s="17"/>
     </row>
     <row r="7" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A7" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="19">
         <v>26.1</v>
       </c>
       <c r="C7" s="19">
         <v>67.3</v>
       </c>
       <c r="D7" s="19">
         <v>111</v>
       </c>
       <c r="E7" s="19">
         <v>219.7</v>
       </c>
       <c r="F7" s="19">
         <v>318.7</v>
       </c>
@@ -2403,51 +2409,53 @@
       </c>
       <c r="CF7" s="17">
         <v>163.5</v>
       </c>
       <c r="CG7" s="17">
         <v>168.4</v>
       </c>
       <c r="CH7" s="19">
         <v>6.4</v>
       </c>
       <c r="CI7" s="19">
         <v>16.600000000000001</v>
       </c>
       <c r="CJ7" s="19">
         <v>27.4</v>
       </c>
       <c r="CK7" s="21">
         <v>53.9</v>
       </c>
       <c r="CL7" s="17">
         <v>78.400000000000006</v>
       </c>
       <c r="CM7" s="17">
         <v>128.30000000000001</v>
       </c>
-      <c r="CN7" s="17"/>
+      <c r="CN7" s="17">
+        <v>147.5</v>
+      </c>
       <c r="CO7" s="17"/>
       <c r="CP7" s="17"/>
       <c r="CQ7" s="17"/>
       <c r="CR7" s="17"/>
       <c r="CS7" s="17"/>
     </row>
     <row r="8" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A8" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="19">
         <v>101.2</v>
       </c>
       <c r="C8" s="19">
         <v>223.6</v>
       </c>
       <c r="D8" s="19">
         <v>343.6</v>
       </c>
       <c r="E8" s="19">
         <v>587.29999999999995</v>
       </c>
       <c r="F8" s="19">
         <v>811.8</v>
       </c>
@@ -2684,51 +2692,53 @@
       </c>
       <c r="CF8" s="17">
         <v>318.2</v>
       </c>
       <c r="CG8" s="17">
         <v>324.39999999999998</v>
       </c>
       <c r="CH8" s="19">
         <v>10.199999999999999</v>
       </c>
       <c r="CI8" s="19">
         <v>22.7</v>
       </c>
       <c r="CJ8" s="19">
         <v>34.5</v>
       </c>
       <c r="CK8" s="21">
         <v>59.2</v>
       </c>
       <c r="CL8" s="17">
         <v>82.3</v>
       </c>
       <c r="CM8" s="17">
         <v>121.9</v>
       </c>
-      <c r="CN8" s="17"/>
+      <c r="CN8" s="17">
+        <v>153.5</v>
+      </c>
       <c r="CO8" s="17"/>
       <c r="CP8" s="17"/>
       <c r="CQ8" s="17"/>
       <c r="CR8" s="17"/>
       <c r="CS8" s="17"/>
     </row>
     <row r="9" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A9" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="19">
         <v>494.2</v>
       </c>
       <c r="C9" s="19">
         <v>1270.2</v>
       </c>
       <c r="D9" s="19">
         <v>2079.6999999999998</v>
       </c>
       <c r="E9" s="19">
         <v>3757.8</v>
       </c>
       <c r="F9" s="19">
         <v>5370</v>
       </c>
@@ -2965,51 +2975,53 @@
       </c>
       <c r="CF9" s="17">
         <v>6462.3</v>
       </c>
       <c r="CG9" s="17">
         <v>6669.7</v>
       </c>
       <c r="CH9" s="19">
         <v>216.7</v>
       </c>
       <c r="CI9" s="19">
         <v>592.4</v>
       </c>
       <c r="CJ9" s="19">
         <v>1029.8</v>
       </c>
       <c r="CK9" s="21">
         <v>1797.8</v>
       </c>
       <c r="CL9" s="17">
         <v>2582.1</v>
       </c>
       <c r="CM9" s="17">
         <v>4481</v>
       </c>
-      <c r="CN9" s="17"/>
+      <c r="CN9" s="17">
+        <v>5030</v>
+      </c>
       <c r="CO9" s="17"/>
       <c r="CP9" s="17"/>
       <c r="CQ9" s="17"/>
       <c r="CR9" s="17"/>
       <c r="CS9" s="17"/>
     </row>
     <row r="10" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A10" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="19">
         <v>1303.3</v>
       </c>
       <c r="C10" s="19">
         <v>3163.2</v>
       </c>
       <c r="D10" s="19">
         <v>5714.7</v>
       </c>
       <c r="E10" s="19">
         <v>10307.6</v>
       </c>
       <c r="F10" s="19">
         <v>15176.3</v>
       </c>
@@ -3246,51 +3258,53 @@
       </c>
       <c r="CF10" s="17">
         <v>13439.3</v>
       </c>
       <c r="CG10" s="17">
         <v>13812.3</v>
       </c>
       <c r="CH10" s="19">
         <v>505.4</v>
       </c>
       <c r="CI10" s="19">
         <v>1234.2</v>
       </c>
       <c r="CJ10" s="19">
         <v>2132.6999999999998</v>
       </c>
       <c r="CK10" s="21">
         <v>3953</v>
       </c>
       <c r="CL10" s="17">
         <v>5830.8</v>
       </c>
       <c r="CM10" s="17">
         <v>9531.7000000000007</v>
       </c>
-      <c r="CN10" s="17"/>
+      <c r="CN10" s="17">
+        <v>11466.2</v>
+      </c>
       <c r="CO10" s="17"/>
       <c r="CP10" s="17"/>
       <c r="CQ10" s="17"/>
       <c r="CR10" s="17"/>
       <c r="CS10" s="17"/>
     </row>
     <row r="11" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A11" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="19">
         <v>1247.8</v>
       </c>
       <c r="C11" s="19">
         <v>3053.3</v>
       </c>
       <c r="D11" s="19">
         <v>4754.7</v>
       </c>
       <c r="E11" s="19">
         <v>8604.7000000000007</v>
       </c>
       <c r="F11" s="19">
         <v>12195.7</v>
       </c>
@@ -3527,51 +3541,53 @@
       </c>
       <c r="CF11" s="17">
         <v>9471.7999999999993</v>
       </c>
       <c r="CG11" s="17">
         <v>9753.9</v>
       </c>
       <c r="CH11" s="19">
         <v>464.5</v>
       </c>
       <c r="CI11" s="19">
         <v>1138.8</v>
       </c>
       <c r="CJ11" s="19">
         <v>1748.7</v>
       </c>
       <c r="CK11" s="21">
         <v>3126</v>
       </c>
       <c r="CL11" s="17">
         <v>4379.5</v>
       </c>
       <c r="CM11" s="17">
         <v>7236.1</v>
       </c>
-      <c r="CN11" s="17"/>
+      <c r="CN11" s="17">
+        <v>8281.6</v>
+      </c>
       <c r="CO11" s="17"/>
       <c r="CP11" s="17"/>
       <c r="CQ11" s="17"/>
       <c r="CR11" s="17"/>
       <c r="CS11" s="17"/>
     </row>
     <row r="12" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A12" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="15">
         <v>1121.5</v>
       </c>
       <c r="C12" s="15">
         <v>2402.1999999999998</v>
       </c>
       <c r="D12" s="15">
         <v>3918.5</v>
       </c>
       <c r="E12" s="15">
         <v>6311.8</v>
       </c>
       <c r="F12" s="15">
         <v>8490.4</v>
       </c>
@@ -3808,51 +3824,53 @@
       </c>
       <c r="CF12" s="19">
         <v>11020.7</v>
       </c>
       <c r="CG12" s="19">
         <v>11898.2</v>
       </c>
       <c r="CH12" s="34">
         <v>920.2</v>
       </c>
       <c r="CI12" s="15">
         <v>1928.5</v>
       </c>
       <c r="CJ12" s="15">
         <v>2985.7</v>
       </c>
       <c r="CK12" s="15">
         <v>4258.5</v>
       </c>
       <c r="CL12" s="15">
         <v>5574.4</v>
       </c>
       <c r="CM12" s="19">
         <v>7828.7</v>
       </c>
-      <c r="CN12" s="19"/>
+      <c r="CN12" s="19">
+        <v>9023.4</v>
+      </c>
       <c r="CO12" s="17"/>
       <c r="CP12" s="19"/>
       <c r="CQ12" s="19"/>
       <c r="CR12" s="19"/>
       <c r="CS12" s="19"/>
     </row>
     <row r="13" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A13" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="19">
         <v>1110.7</v>
       </c>
       <c r="C13" s="19">
         <v>3055.8</v>
       </c>
       <c r="D13" s="19">
         <v>4871.2</v>
       </c>
       <c r="E13" s="19">
         <v>9105.2000000000007</v>
       </c>
       <c r="F13" s="19">
         <v>13203.3</v>
       </c>
@@ -4089,51 +4107,53 @@
       </c>
       <c r="CF13" s="17">
         <v>15577.2</v>
       </c>
       <c r="CG13" s="17">
         <v>15674.3</v>
       </c>
       <c r="CH13" s="19">
         <v>513.70000000000005</v>
       </c>
       <c r="CI13" s="19">
         <v>1424.9</v>
       </c>
       <c r="CJ13" s="19">
         <v>2291.1</v>
       </c>
       <c r="CK13" s="21">
         <v>4288.8999999999996</v>
       </c>
       <c r="CL13" s="17">
         <v>6261.7</v>
       </c>
       <c r="CM13" s="17">
         <v>10859.5</v>
       </c>
-      <c r="CN13" s="17"/>
+      <c r="CN13" s="17">
+        <v>12962</v>
+      </c>
       <c r="CO13" s="17"/>
       <c r="CP13" s="17"/>
       <c r="CQ13" s="17"/>
       <c r="CR13" s="17"/>
       <c r="CS13" s="17"/>
     </row>
     <row r="14" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A14" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="19">
         <v>338.7</v>
       </c>
       <c r="C14" s="19">
         <v>880.4</v>
       </c>
       <c r="D14" s="19">
         <v>1448.8</v>
       </c>
       <c r="E14" s="19">
         <v>2936.8</v>
       </c>
       <c r="F14" s="19">
         <v>4322.8</v>
       </c>
@@ -4370,51 +4390,53 @@
       </c>
       <c r="CF14" s="17">
         <v>3220.4</v>
       </c>
       <c r="CG14" s="17">
         <v>3364</v>
       </c>
       <c r="CH14" s="19">
         <v>85.4</v>
       </c>
       <c r="CI14" s="19">
         <v>238.9</v>
       </c>
       <c r="CJ14" s="19">
         <v>387.1</v>
       </c>
       <c r="CK14" s="21">
         <v>771</v>
       </c>
       <c r="CL14" s="17">
         <v>1131.5999999999999</v>
       </c>
       <c r="CM14" s="17">
         <v>2046</v>
       </c>
-      <c r="CN14" s="17"/>
+      <c r="CN14" s="17">
+        <v>2556.6</v>
+      </c>
       <c r="CO14" s="17"/>
       <c r="CP14" s="17"/>
       <c r="CQ14" s="17"/>
       <c r="CR14" s="17"/>
       <c r="CS14" s="17"/>
     </row>
     <row r="15" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A15" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="19">
         <v>467.1</v>
       </c>
       <c r="C15" s="19">
         <v>1126.5999999999999</v>
       </c>
       <c r="D15" s="19">
         <v>1750.2</v>
       </c>
       <c r="E15" s="19">
         <v>3106.7</v>
       </c>
       <c r="F15" s="19">
         <v>4347</v>
       </c>
@@ -4651,51 +4673,53 @@
       </c>
       <c r="CF15" s="17">
         <v>5748.2</v>
       </c>
       <c r="CG15" s="17">
         <v>5923.5</v>
       </c>
       <c r="CH15" s="19">
         <v>206.3</v>
       </c>
       <c r="CI15" s="19">
         <v>510.6</v>
       </c>
       <c r="CJ15" s="19">
         <v>787.1</v>
       </c>
       <c r="CK15" s="21">
         <v>1421.4</v>
       </c>
       <c r="CL15" s="17">
         <v>2001.8</v>
       </c>
       <c r="CM15" s="17">
         <v>3419.1</v>
       </c>
-      <c r="CN15" s="17"/>
+      <c r="CN15" s="17">
+        <v>4032.6</v>
+      </c>
       <c r="CO15" s="17"/>
       <c r="CP15" s="17"/>
       <c r="CQ15" s="17"/>
       <c r="CR15" s="17"/>
       <c r="CS15" s="17"/>
     </row>
     <row r="16" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A16" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="19">
         <v>696.7</v>
       </c>
       <c r="C16" s="19">
         <v>1680.8</v>
       </c>
       <c r="D16" s="19">
         <v>2602.6999999999998</v>
       </c>
       <c r="E16" s="19">
         <v>4614</v>
       </c>
       <c r="F16" s="19">
         <v>6641.8</v>
       </c>
@@ -4932,51 +4956,53 @@
       </c>
       <c r="CF16" s="19">
         <v>7523.6</v>
       </c>
       <c r="CG16" s="19">
         <v>8008.3</v>
       </c>
       <c r="CH16" s="19">
         <v>544.1</v>
       </c>
       <c r="CI16" s="19">
         <v>1216.5</v>
       </c>
       <c r="CJ16" s="19">
         <v>1888.1</v>
       </c>
       <c r="CK16" s="19">
         <v>3022.2</v>
       </c>
       <c r="CL16" s="19">
         <v>4112.1000000000004</v>
       </c>
       <c r="CM16" s="19">
         <v>6092.6</v>
       </c>
-      <c r="CN16" s="19"/>
+      <c r="CN16" s="19">
+        <v>7156.6</v>
+      </c>
       <c r="CO16" s="19"/>
       <c r="CP16" s="19"/>
       <c r="CQ16" s="19"/>
       <c r="CR16" s="19"/>
       <c r="CS16" s="19"/>
     </row>
     <row r="17" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A17" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="19">
         <v>838.1</v>
       </c>
       <c r="C17" s="19">
         <v>1743.9</v>
       </c>
       <c r="D17" s="19">
         <v>2630.7</v>
       </c>
       <c r="E17" s="19">
         <v>4693.3999999999996</v>
       </c>
       <c r="F17" s="19">
         <v>6554.1</v>
       </c>
@@ -5213,51 +5239,53 @@
       </c>
       <c r="CF17" s="17">
         <v>5289.1</v>
       </c>
       <c r="CG17" s="19">
         <v>5454.2</v>
       </c>
       <c r="CH17" s="19">
         <v>254.6</v>
       </c>
       <c r="CI17" s="19">
         <v>553.1</v>
       </c>
       <c r="CJ17" s="19">
         <v>885</v>
       </c>
       <c r="CK17" s="21">
         <v>1548.1</v>
       </c>
       <c r="CL17" s="17">
         <v>2178.9</v>
       </c>
       <c r="CM17" s="17">
         <v>3550.5</v>
       </c>
-      <c r="CN17" s="17"/>
+      <c r="CN17" s="17">
+        <v>4241</v>
+      </c>
       <c r="CO17" s="17"/>
       <c r="CP17" s="19"/>
       <c r="CQ17" s="19"/>
       <c r="CR17" s="17"/>
       <c r="CS17" s="19"/>
     </row>
     <row r="18" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A18" s="26" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="19">
         <v>4011.9</v>
       </c>
       <c r="C18" s="19">
         <v>8333.7999999999993</v>
       </c>
       <c r="D18" s="19">
         <v>12655.1</v>
       </c>
       <c r="E18" s="19">
         <v>18728.3</v>
       </c>
       <c r="F18" s="19">
         <v>24996</v>
       </c>
@@ -5494,51 +5522,53 @@
       </c>
       <c r="CF18" s="17">
         <v>54984.2</v>
       </c>
       <c r="CG18" s="17">
         <v>57815.1</v>
       </c>
       <c r="CH18" s="19">
         <v>3458.2</v>
       </c>
       <c r="CI18" s="19">
         <v>7021.7</v>
       </c>
       <c r="CJ18" s="19">
         <v>10788.8</v>
       </c>
       <c r="CK18" s="21">
         <v>16249.4</v>
       </c>
       <c r="CL18" s="17">
         <v>21612.1</v>
       </c>
       <c r="CM18" s="17">
         <v>31159.599999999999</v>
       </c>
-      <c r="CN18" s="17"/>
+      <c r="CN18" s="17">
+        <v>36235</v>
+      </c>
       <c r="CO18" s="17"/>
       <c r="CP18" s="17"/>
       <c r="CQ18" s="17"/>
       <c r="CR18" s="17"/>
       <c r="CS18" s="17"/>
     </row>
     <row r="19" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A19" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="29">
         <v>1211.9000000000001</v>
       </c>
       <c r="C19" s="29">
         <v>2760.4</v>
       </c>
       <c r="D19" s="29">
         <v>4252.1000000000004</v>
       </c>
       <c r="E19" s="29">
         <v>7352.2</v>
       </c>
       <c r="F19" s="29">
         <v>10229.700000000001</v>
       </c>
@@ -5775,51 +5805,53 @@
       </c>
       <c r="CF19" s="17">
         <v>13607</v>
       </c>
       <c r="CG19" s="17">
         <v>14440.1</v>
       </c>
       <c r="CH19" s="17">
         <v>947.9</v>
       </c>
       <c r="CI19" s="17">
         <v>2047.4</v>
       </c>
       <c r="CJ19" s="17">
         <v>3281.1</v>
       </c>
       <c r="CK19" s="21">
         <v>5092</v>
       </c>
       <c r="CL19" s="17">
         <v>7021.1</v>
       </c>
       <c r="CM19" s="17">
         <v>10654.4</v>
       </c>
-      <c r="CN19" s="17"/>
+      <c r="CN19" s="17">
+        <v>12861.8</v>
+      </c>
       <c r="CO19" s="17"/>
       <c r="CP19" s="17"/>
       <c r="CQ19" s="17"/>
       <c r="CR19" s="17"/>
       <c r="CS19" s="17"/>
     </row>
     <row r="20" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A20" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="15">
         <v>702.3</v>
       </c>
       <c r="C20" s="15">
         <v>1978.9</v>
       </c>
       <c r="D20" s="15">
         <v>3208.6</v>
       </c>
       <c r="E20" s="15">
         <v>5953.6</v>
       </c>
       <c r="F20" s="15">
         <v>8087</v>
       </c>
@@ -6056,51 +6088,53 @@
       </c>
       <c r="CF20" s="30">
         <v>4396.3999999999996</v>
       </c>
       <c r="CG20" s="17">
         <v>4436.8999999999996</v>
       </c>
       <c r="CH20" s="34">
         <v>169.5</v>
       </c>
       <c r="CI20" s="15">
         <v>511.6</v>
       </c>
       <c r="CJ20" s="15">
         <v>808.6</v>
       </c>
       <c r="CK20" s="15">
         <v>1519.4</v>
       </c>
       <c r="CL20" s="15">
         <v>2041.7</v>
       </c>
       <c r="CM20" s="19">
         <v>3575.8</v>
       </c>
-      <c r="CN20" s="19"/>
+      <c r="CN20" s="19">
+        <v>3880.2</v>
+      </c>
       <c r="CO20" s="17"/>
       <c r="CP20" s="17"/>
       <c r="CQ20" s="17"/>
       <c r="CR20" s="30"/>
       <c r="CS20" s="17"/>
     </row>
     <row r="21" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A21" s="26" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="19">
         <v>1046.5</v>
       </c>
       <c r="C21" s="19">
         <v>2483</v>
       </c>
       <c r="D21" s="19">
         <v>3792.4</v>
       </c>
       <c r="E21" s="19">
         <v>6225.9</v>
       </c>
       <c r="F21" s="19">
         <v>8389.4</v>
       </c>
@@ -6337,51 +6371,53 @@
       </c>
       <c r="CF21" s="17">
         <v>5340.3</v>
       </c>
       <c r="CG21" s="30">
         <v>5615.5</v>
       </c>
       <c r="CH21" s="19">
         <v>251.8</v>
       </c>
       <c r="CI21" s="19">
         <v>625.4</v>
       </c>
       <c r="CJ21" s="19">
         <v>949.6</v>
       </c>
       <c r="CK21" s="21">
         <v>1651.8</v>
       </c>
       <c r="CL21" s="17">
         <v>2274.1</v>
       </c>
       <c r="CM21" s="17">
         <v>3683.5</v>
       </c>
-      <c r="CN21" s="17"/>
+      <c r="CN21" s="17">
+        <v>4451.3</v>
+      </c>
       <c r="CO21" s="17"/>
       <c r="CP21" s="30"/>
       <c r="CQ21" s="30"/>
       <c r="CR21" s="17"/>
       <c r="CS21" s="30"/>
     </row>
     <row r="22" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A22" s="26" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="19">
         <v>1257.4000000000001</v>
       </c>
       <c r="C22" s="19">
         <v>2864.6</v>
       </c>
       <c r="D22" s="19">
         <v>4813.8</v>
       </c>
       <c r="E22" s="19">
         <v>8221.7999999999993</v>
       </c>
       <c r="F22" s="19">
         <v>11410</v>
       </c>
@@ -6618,51 +6654,53 @@
       </c>
       <c r="CF22" s="17">
         <v>13179.6</v>
       </c>
       <c r="CG22" s="17">
         <v>13921.3</v>
       </c>
       <c r="CH22" s="19">
         <v>799.1</v>
       </c>
       <c r="CI22" s="19">
         <v>1686.4</v>
       </c>
       <c r="CJ22" s="19">
         <v>2737.3</v>
       </c>
       <c r="CK22" s="31">
         <v>4268.8999999999996</v>
       </c>
       <c r="CL22" s="17">
         <v>5778.4</v>
       </c>
       <c r="CM22" s="17">
         <v>8461.9</v>
       </c>
-      <c r="CN22" s="17"/>
+      <c r="CN22" s="17">
+        <v>10031.1</v>
+      </c>
       <c r="CO22" s="17"/>
       <c r="CP22" s="17"/>
       <c r="CQ22" s="17"/>
       <c r="CR22" s="17"/>
       <c r="CS22" s="17"/>
     </row>
     <row r="23" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A23" s="26" t="s">
         <v>37</v>
       </c>
       <c r="B23" s="19">
         <v>595.79999999999995</v>
       </c>
       <c r="C23" s="19">
         <v>1392.9</v>
       </c>
       <c r="D23" s="19">
         <v>2249</v>
       </c>
       <c r="E23" s="19">
         <v>3854.8</v>
       </c>
       <c r="F23" s="19">
         <v>5320.8</v>
       </c>
@@ -6899,51 +6937,53 @@
       </c>
       <c r="CF23" s="17">
         <v>7035.1</v>
       </c>
       <c r="CG23" s="17">
         <v>7400.9</v>
       </c>
       <c r="CH23" s="19">
         <v>419.7</v>
       </c>
       <c r="CI23" s="19">
         <v>915.9</v>
       </c>
       <c r="CJ23" s="19">
         <v>1424.3</v>
       </c>
       <c r="CK23" s="31">
         <v>2327.4</v>
       </c>
       <c r="CL23" s="17">
         <v>3174.8</v>
       </c>
       <c r="CM23" s="17">
         <v>4922.5</v>
       </c>
-      <c r="CN23" s="17"/>
+      <c r="CN23" s="17">
+        <v>5897.4</v>
+      </c>
       <c r="CO23" s="17"/>
       <c r="CP23" s="17"/>
       <c r="CQ23" s="17"/>
       <c r="CR23" s="17"/>
       <c r="CS23" s="17"/>
     </row>
     <row r="24" spans="1:97" s="3" customFormat="1" ht="11.25">
       <c r="A24" s="26" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="29">
         <v>2301.5</v>
       </c>
       <c r="C24" s="29">
         <v>5019.7</v>
       </c>
       <c r="D24" s="29">
         <v>7625</v>
       </c>
       <c r="E24" s="29">
         <v>11397.5</v>
       </c>
       <c r="F24" s="29">
         <v>15204.4</v>
       </c>
@@ -7180,51 +7220,53 @@
       </c>
       <c r="CF24" s="29">
         <v>32079</v>
       </c>
       <c r="CG24" s="17">
         <v>34692.9</v>
       </c>
       <c r="CH24" s="17">
         <v>3085.6</v>
       </c>
       <c r="CI24" s="17">
         <v>6354.1</v>
       </c>
       <c r="CJ24" s="17">
         <v>9915.7000000000007</v>
       </c>
       <c r="CK24" s="31">
         <v>14022.8</v>
       </c>
       <c r="CL24" s="17">
         <v>18175.5</v>
       </c>
       <c r="CM24" s="17">
         <v>23685.8</v>
       </c>
-      <c r="CN24" s="17"/>
+      <c r="CN24" s="17">
+        <v>27491.8</v>
+      </c>
       <c r="CO24" s="17"/>
       <c r="CP24" s="17"/>
       <c r="CQ24" s="17"/>
       <c r="CR24" s="29"/>
       <c r="CS24" s="17"/>
     </row>
     <row r="25" spans="1:97" ht="6" customHeight="1"/>
     <row r="26" spans="1:97">
       <c r="AX26" s="41" t="s">
         <v>41</v>
       </c>
       <c r="AY26" s="41"/>
       <c r="AZ26" s="41"/>
       <c r="BA26" s="41"/>
       <c r="BB26" s="41"/>
       <c r="BC26" s="41"/>
       <c r="BD26" s="41"/>
       <c r="BE26" s="41"/>
       <c r="BF26" s="41"/>
       <c r="BG26" s="41"/>
       <c r="BH26" s="41"/>
       <c r="BI26" s="41"/>
       <c r="BJ26" s="41"/>
       <c r="BK26" s="41"/>
       <c r="BL26" s="41"/>