--- v0 (2026-08-06)
+++ v1 (2026-08-26)
@@ -3,68 +3,68 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт инвестиции\июнь 2026\готовые каз\қалалар мен аудандар\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт инвестиции\июль 2026\готовые каз\қалалар мен аудандар\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="15276" yWindow="-12" windowWidth="13440" windowHeight="13092" tabRatio="889"/>
+    <workbookView xWindow="15270" yWindow="-15" windowWidth="13440" windowHeight="13095" tabRatio="889" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 161101" sheetId="3" r:id="rId1"/>
     <sheet name="Метадеректер 161201" sheetId="4" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="5" r:id="rId3"/>
     <sheet name="КСП_161101_161201" sheetId="1" r:id="rId4"/>
     <sheet name="Лист2" sheetId="2" state="hidden" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="162913" calcMode="manual"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="G5" i="2" l="1"/>
   <c r="G6" i="2"/>
   <c r="G7" i="2"/>
   <c r="G8" i="2"/>
   <c r="G9" i="2"/>
   <c r="G10" i="2"/>
   <c r="G11" i="2"/>
   <c r="G12" i="2"/>
   <c r="G13" i="2"/>
   <c r="G14" i="2"/>
   <c r="G15" i="2"/>
   <c r="G16" i="2"/>
   <c r="G17" i="2"/>
   <c r="G18" i="2"/>
   <c r="G19" i="2"/>
   <c r="G20" i="2"/>
   <c r="G21" i="2"/>
 </calcChain>
 </file>
 
@@ -214,59 +214,53 @@
   <si>
     <t>Классификаторлар</t>
   </si>
   <si>
     <t>https://stat.gov.kz/classifiers/statistical/114/</t>
   </si>
   <si>
     <t>Әдіснамалық түсіндірмелер</t>
   </si>
   <si>
     <t>https://stat.gov.kz/methodology/93/</t>
   </si>
   <si>
     <t>Байланысты жарияланымдар</t>
   </si>
   <si>
     <t>Пайдалы сілтемелер</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701827?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Соңғы жаңартылған күні: </t>
   </si>
   <si>
-    <t>15.06.2026ж.</t>
-[...1 lines deleted...]
-  <si>
     <t>Келесі жаңарту күні:</t>
   </si>
   <si>
-    <t>15.07.2026ж.</t>
-[...1 lines deleted...]
-  <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Құрылыс және инвестициялар статистикасы  басқармасы</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
     <t>Байланыс нөмірі :</t>
   </si>
   <si>
     <t>+7 7182533732</t>
   </si>
   <si>
     <t>Электрондық пошта</t>
   </si>
   <si>
     <t>d.makisheva@aspire.gov.kz</t>
   </si>
   <si>
     <t>Негізгі капиталға салынған инвестициялардың нақты көлем индекстері</t>
   </si>
   <si>
     <t>пайызбен</t>
@@ -274,82 +268,88 @@
   <si>
     <t>Дефляторды есепке ала отырып динамикадағы инвестициялар көлемiнiң өзгерiсiн көрсетедi және iс жүзiнде әрекеттенген бағаларда талданатын мерзiмнiң инвестициялар көлемiнiң өткен мерзiмге қатынасы (баға индексi) ретінде анықталады</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701850?keyword=</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
   </si>
   <si>
-    <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
-[...4 lines deleted...]
-  <si>
     <t>2026 жылғы қаңтардан бастап</t>
   </si>
   <si>
     <t>миллион теңге</t>
   </si>
   <si>
     <t>Макишева Динара Кенжетаевна</t>
   </si>
   <si>
     <t>1-инвест нысаны (айлық)</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/pavlodar/dynamic-tables/5263/</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-шілде</t>
+  </si>
+  <si>
+    <t>17.08.2026г.</t>
+  </si>
+  <si>
+    <t>17.09.2026г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                       © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="30" x14ac:knownFonts="1">
+  <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -489,50 +489,57 @@
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="16">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
@@ -686,197 +693,194 @@
     <xf numFmtId="0" fontId="8" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="39" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="14" fillId="0" borderId="3" xfId="44" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="37" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="37" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="25" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="25" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="28" fillId="0" borderId="4" xfId="38" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="28" fillId="0" borderId="3" xfId="38" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="37" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="37" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="3" xfId="44" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="4" xfId="45" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="46">
     <cellStyle name="20% - Акцент1" xfId="1"/>
     <cellStyle name="20% - Акцент1 2" xfId="2"/>
     <cellStyle name="20% - Акцент2" xfId="3"/>
     <cellStyle name="20% - Акцент2 2" xfId="4"/>
     <cellStyle name="20% - Акцент3" xfId="5"/>
     <cellStyle name="20% - Акцент3 2" xfId="6"/>
     <cellStyle name="20% - Акцент4" xfId="7"/>
     <cellStyle name="20% - Акцент4 2" xfId="8"/>
     <cellStyle name="20% - Акцент5" xfId="9"/>
     <cellStyle name="20% - Акцент5 2" xfId="10"/>
     <cellStyle name="20% - Акцент6" xfId="11"/>
@@ -1216,1210 +1220,1210 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701827?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701850?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B14" sqref="B14"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="48" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="48" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="42" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="42" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="A2" s="27" t="s">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A1" s="22"/>
+      <c r="B1" s="22"/>
+    </row>
+    <row r="2" spans="1:13" s="25" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="23" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="28">
+      <c r="B2" s="24">
         <v>161101</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="29" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="27" t="s">
+    <row r="3" spans="1:13" s="25" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="23" t="s">
         <v>35</v>
       </c>
-      <c r="B3" s="28" t="s">
+      <c r="B3" s="24" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="29" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="27" t="s">
+    <row r="4" spans="1:13" s="25" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="23" t="s">
         <v>36</v>
       </c>
-      <c r="B4" s="30" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="31" t="s">
+      <c r="B4" s="26" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="25" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="27" t="s">
         <v>37</v>
       </c>
-      <c r="B5" s="28" t="s">
+      <c r="B5" s="24" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="29" customFormat="1" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="31" t="s">
+    <row r="6" spans="1:13" s="25" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="27" t="s">
         <v>38</v>
       </c>
-      <c r="B6" s="32" t="s">
+      <c r="B6" s="28" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="25" customFormat="1" ht="58.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="29" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="25" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="30" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="25" customFormat="1" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="29" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="25" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="29" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="25" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="23" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" s="31"/>
+      <c r="M11" s="32"/>
+    </row>
+    <row r="12" spans="1:13" s="25" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" s="50" t="s">
+        <v>48</v>
+      </c>
+      <c r="M12" s="32"/>
+    </row>
+    <row r="13" spans="1:13" s="25" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="33" t="s">
+        <v>49</v>
+      </c>
+      <c r="B13" s="51" t="s">
+        <v>50</v>
+      </c>
+      <c r="M13" s="32"/>
+    </row>
+    <row r="14" spans="1:13" s="25" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="33" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="51" t="s">
         <v>77</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="B10" s="33" t="s">
+      <c r="M14" s="32"/>
+    </row>
+    <row r="15" spans="1:13" s="25" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="33" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="51" t="s">
+        <v>53</v>
+      </c>
+      <c r="M15" s="32"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="B16" s="34" t="s">
+        <v>79</v>
+      </c>
+      <c r="M16" s="35"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="B17" s="36" t="s">
         <v>80</v>
       </c>
-    </row>
-[...53 lines deleted...]
-      <c r="A17" s="27" t="s">
+      <c r="M17" s="37"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="23" t="s">
         <v>56</v>
       </c>
-      <c r="B17" s="42" t="s">
+      <c r="B18" s="30" t="s">
         <v>57</v>
       </c>
-      <c r="M17" s="43"/>
-[...2 lines deleted...]
-      <c r="A18" s="27" t="s">
+      <c r="M18" s="35"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="23" t="s">
         <v>58</v>
       </c>
-      <c r="B18" s="34" t="s">
+      <c r="B19" s="26" t="s">
+        <v>75</v>
+      </c>
+      <c r="M19" s="37"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="23" t="s">
         <v>59</v>
       </c>
-      <c r="M18" s="41"/>
-[...2 lines deleted...]
-      <c r="A19" s="27" t="s">
+      <c r="B20" s="38" t="s">
         <v>60</v>
       </c>
-      <c r="B19" s="30" t="s">
-[...5 lines deleted...]
-      <c r="A20" s="27" t="s">
+      <c r="M20" s="35"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="23" t="s">
         <v>61</v>
       </c>
-      <c r="B20" s="44" t="s">
+      <c r="B21" s="39" t="s">
         <v>62</v>
       </c>
-      <c r="M20" s="41"/>
-[...24 lines deleted...]
-      <c r="M26" s="41"/>
+      <c r="M21" s="37"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="40"/>
+      <c r="B22" s="41"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M23" s="37"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="35"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M25" s="37"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M26" s="35"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B14" sqref="B14"/>
+      <selection activeCell="A32" sqref="A32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="40.33203125" style="48" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="48" customWidth="1"/>
+    <col min="1" max="1" width="40.28515625" style="42" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="42" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="A2" s="27" t="s">
+    <row r="1" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="22"/>
+      <c r="B1" s="22"/>
+    </row>
+    <row r="2" spans="1:13" s="25" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="23" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="49">
+      <c r="B2" s="52">
         <v>161201</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="29" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="27" t="s">
+    <row r="3" spans="1:13" s="25" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="23" t="s">
         <v>35</v>
       </c>
-      <c r="B3" s="28" t="s">
+      <c r="B3" s="24" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="25" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="26" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="25" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="B5" s="24" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="25" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="B6" s="28" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="25" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="29" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="29" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B4" s="30" t="s">
+    <row r="8" spans="1:13" s="25" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="24" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="25" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="29" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="25" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="29" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="25" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="23" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" s="31"/>
+      <c r="M11" s="32"/>
+    </row>
+    <row r="12" spans="1:13" s="25" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" s="50" t="s">
+        <v>48</v>
+      </c>
+      <c r="M12" s="32"/>
+    </row>
+    <row r="13" spans="1:13" s="25" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="33" t="s">
+        <v>49</v>
+      </c>
+      <c r="B13" s="51" t="s">
+        <v>50</v>
+      </c>
+      <c r="M13" s="32"/>
+    </row>
+    <row r="14" spans="1:13" s="25" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="33" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="51" t="s">
+        <v>77</v>
+      </c>
+      <c r="M14" s="32"/>
+    </row>
+    <row r="15" spans="1:13" s="25" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="33" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="51" t="s">
         <v>66</v>
       </c>
-    </row>
-[...44 lines deleted...]
-      <c r="B10" s="33" t="s">
+      <c r="M15" s="32"/>
+    </row>
+    <row r="16" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="B16" s="34" t="s">
+        <v>79</v>
+      </c>
+      <c r="M16" s="35"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="B17" s="36" t="s">
         <v>80</v>
       </c>
-    </row>
-[...53 lines deleted...]
-      <c r="A17" s="27" t="s">
+      <c r="M17" s="37"/>
+    </row>
+    <row r="18" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="23" t="s">
         <v>56</v>
       </c>
-      <c r="B17" s="50" t="s">
+      <c r="B18" s="30" t="s">
         <v>57</v>
       </c>
-      <c r="M17" s="43"/>
-[...2 lines deleted...]
-      <c r="A18" s="27" t="s">
+      <c r="M18" s="35"/>
+    </row>
+    <row r="19" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="23" t="s">
         <v>58</v>
       </c>
-      <c r="B18" s="34" t="s">
+      <c r="B19" s="26" t="s">
+        <v>75</v>
+      </c>
+      <c r="M19" s="37"/>
+    </row>
+    <row r="20" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="23" t="s">
         <v>59</v>
       </c>
-      <c r="M18" s="41"/>
-[...2 lines deleted...]
-      <c r="A19" s="27" t="s">
+      <c r="B20" s="38" t="s">
         <v>60</v>
       </c>
-      <c r="B19" s="30" t="s">
-[...5 lines deleted...]
-      <c r="A20" s="27" t="s">
+      <c r="M20" s="35"/>
+    </row>
+    <row r="21" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="23" t="s">
         <v>61</v>
       </c>
-      <c r="B20" s="44" t="s">
+      <c r="B21" s="43" t="s">
         <v>62</v>
       </c>
-      <c r="M20" s="41"/>
-[...24 lines deleted...]
-      <c r="M26" s="41"/>
+      <c r="M21" s="37"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="40"/>
+      <c r="B22" s="41"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M23" s="37"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="35"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M25" s="37"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M26" s="35"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A24" sqref="A24"/>
+      <selection activeCell="F14" sqref="F14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="53" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="8.88671875" style="53"/>
+    <col min="1" max="1" width="4.42578125" style="45" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="45" customWidth="1"/>
+    <col min="3" max="16384" width="8.85546875" style="45"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-      <c r="B4" s="55" t="s">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A1" s="57"/>
+      <c r="B1" s="57"/>
+      <c r="C1" s="44"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A2" s="57"/>
+      <c r="B2" s="57"/>
+      <c r="C2" s="44"/>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A3" s="57"/>
+      <c r="B3" s="57"/>
+      <c r="C3" s="46"/>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A4" s="44"/>
+      <c r="B4" s="47" t="s">
+        <v>67</v>
+      </c>
+      <c r="C4" s="46"/>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A5" s="44"/>
+      <c r="B5" s="47" t="s">
+        <v>68</v>
+      </c>
+      <c r="C5" s="46"/>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A6" s="44"/>
+      <c r="B6" s="47" t="s">
         <v>69</v>
       </c>
-      <c r="C4" s="54"/>
-[...3 lines deleted...]
-      <c r="B5" s="55" t="s">
+      <c r="C6" s="46"/>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A7" s="44"/>
+      <c r="B7" s="47" t="s">
         <v>70</v>
       </c>
-      <c r="C5" s="54"/>
-[...3 lines deleted...]
-      <c r="B6" s="55" t="s">
+      <c r="C7" s="46"/>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A8" s="44"/>
+      <c r="B8" s="47" t="s">
         <v>71</v>
       </c>
-      <c r="C6" s="54"/>
-[...3 lines deleted...]
-      <c r="B7" s="55" t="s">
+      <c r="C8" s="46"/>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A9" s="57"/>
+      <c r="B9" s="57"/>
+      <c r="C9" s="46"/>
+    </row>
+    <row r="10" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A10" s="44"/>
+      <c r="B10" s="48" t="s">
         <v>72</v>
       </c>
-      <c r="C7" s="54"/>
-[...53 lines deleted...]
-      <c r="B18" s="57"/>
+      <c r="C10" s="46"/>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A11" s="57"/>
+      <c r="B11" s="57"/>
+      <c r="C11" s="46"/>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A12" s="57"/>
+      <c r="B12" s="57"/>
+      <c r="C12" s="46"/>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A13" s="57"/>
+      <c r="B13" s="57"/>
+      <c r="C13" s="44"/>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A14" s="58" t="s">
+        <v>81</v>
+      </c>
+      <c r="B14" s="58"/>
+      <c r="C14" s="58"/>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A15" s="57"/>
+      <c r="B15" s="57"/>
+      <c r="C15" s="44"/>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A16" s="59"/>
+      <c r="B16" s="59"/>
+      <c r="C16" s="59"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:C16"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:L36"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A23" sqref="A23"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="39" customWidth="1"/>
     <col min="2" max="2" width="40" customWidth="1"/>
-    <col min="3" max="3" width="49.33203125" customWidth="1"/>
-    <col min="5" max="6" width="9.109375" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="49.28515625" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="61" t="s">
+    <row r="1" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="60" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="61"/>
-[...9 lines deleted...]
-    <row r="3" spans="1:12" ht="13.8" x14ac:dyDescent="0.3">
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+    </row>
+    <row r="2" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A2" s="60" t="s">
+        <v>78</v>
+      </c>
+      <c r="B2" s="60"/>
+      <c r="C2" s="60"/>
+    </row>
+    <row r="3" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A3" s="15"/>
       <c r="B3" s="15"/>
       <c r="C3" s="15"/>
     </row>
-    <row r="4" spans="1:12" ht="42.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:12" ht="42.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="18"/>
       <c r="B4" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="21" t="s">
         <v>33</v>
       </c>
       <c r="D4" s="8"/>
       <c r="E4" s="11"/>
       <c r="F4" s="11"/>
       <c r="G4" s="11"/>
       <c r="H4" s="11"/>
       <c r="I4" s="11"/>
       <c r="J4" s="20"/>
       <c r="L4" s="20"/>
     </row>
-    <row r="5" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B5" s="23">
-[...3 lines deleted...]
-        <v>109.8</v>
+      <c r="B5" s="54">
+        <v>646615</v>
+      </c>
+      <c r="C5" s="55">
+        <v>111.9</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="12"/>
       <c r="F5" s="11"/>
       <c r="G5" s="14"/>
       <c r="H5" s="11"/>
       <c r="I5" s="11"/>
       <c r="J5" s="20"/>
     </row>
-    <row r="6" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="B6" s="23">
-[...3 lines deleted...]
-        <v>103.4</v>
+      <c r="B6" s="54">
+        <v>210737</v>
+      </c>
+      <c r="C6" s="55">
+        <v>102.2</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="12"/>
       <c r="F6" s="11"/>
       <c r="G6" s="14"/>
       <c r="H6" s="11"/>
       <c r="I6" s="11"/>
     </row>
-    <row r="7" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="B7" s="23">
-[...3 lines deleted...]
-        <v>111</v>
+      <c r="B7" s="54">
+        <v>101086</v>
+      </c>
+      <c r="C7" s="55">
+        <v>107.9</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="12"/>
       <c r="F7" s="11"/>
       <c r="G7" s="14"/>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
     </row>
-    <row r="8" spans="1:12" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:12" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="23">
-[...3 lines deleted...]
-        <v>113.6</v>
+      <c r="B8" s="54">
+        <v>219564</v>
+      </c>
+      <c r="C8" s="55">
+        <v>125.9</v>
       </c>
       <c r="D8" s="10"/>
       <c r="E8" s="12"/>
       <c r="F8" s="13"/>
       <c r="G8" s="14"/>
       <c r="H8" s="13"/>
       <c r="I8" s="13"/>
     </row>
-    <row r="9" spans="1:12" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:12" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>29</v>
       </c>
-      <c r="B9" s="22"/>
-      <c r="C9" s="25"/>
+      <c r="B9" s="53"/>
+      <c r="C9" s="56"/>
       <c r="D9" s="10"/>
       <c r="E9" s="12"/>
       <c r="F9" s="13"/>
       <c r="G9" s="14"/>
       <c r="H9" s="13"/>
       <c r="I9" s="13"/>
     </row>
-    <row r="10" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="B10" s="23">
-[...3 lines deleted...]
-        <v>105.3</v>
+      <c r="B10" s="54">
+        <v>11153</v>
+      </c>
+      <c r="C10" s="55">
+        <v>101.2</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="12"/>
       <c r="F10" s="11"/>
       <c r="G10" s="14"/>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
     </row>
-    <row r="11" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>23</v>
       </c>
-      <c r="B11" s="23">
-[...3 lines deleted...]
-        <v>122.1</v>
+      <c r="B11" s="54">
+        <v>12103</v>
+      </c>
+      <c r="C11" s="55">
+        <v>124.2</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="12"/>
       <c r="F11" s="11"/>
       <c r="G11" s="14"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
     </row>
-    <row r="12" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="B12" s="23">
-[...3 lines deleted...]
-        <v>106.2</v>
+      <c r="B12" s="54">
+        <v>6754</v>
+      </c>
+      <c r="C12" s="55">
+        <v>100.8</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="12"/>
       <c r="F12" s="11"/>
       <c r="G12" s="14"/>
       <c r="H12" s="11"/>
       <c r="I12" s="11"/>
     </row>
-    <row r="13" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>25</v>
       </c>
-      <c r="B13" s="23">
-[...3 lines deleted...]
-        <v>101.6</v>
+      <c r="B13" s="54">
+        <v>12045</v>
+      </c>
+      <c r="C13" s="55">
+        <v>119.1</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="12"/>
       <c r="F13" s="11"/>
       <c r="G13" s="14"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
     </row>
-    <row r="14" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="B14" s="23">
-[...3 lines deleted...]
-        <v>113.1</v>
+      <c r="B14" s="54">
+        <v>12295</v>
+      </c>
+      <c r="C14" s="55">
+        <v>105.3</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="12"/>
       <c r="F14" s="11"/>
       <c r="G14" s="14"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
     </row>
-    <row r="15" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>31</v>
       </c>
-      <c r="B15" s="23">
-[...3 lines deleted...]
-        <v>137</v>
+      <c r="B15" s="54">
+        <v>3238</v>
+      </c>
+      <c r="C15" s="55">
+        <v>101.3</v>
       </c>
       <c r="D15" s="9"/>
       <c r="E15" s="12"/>
       <c r="F15" s="11"/>
       <c r="G15" s="14"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
     </row>
-    <row r="16" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="B16" s="23">
-[...3 lines deleted...]
-        <v>104.5</v>
+      <c r="B16" s="54">
+        <v>13926</v>
+      </c>
+      <c r="C16" s="55">
+        <v>104.7</v>
       </c>
       <c r="D16" s="9"/>
       <c r="E16" s="12"/>
       <c r="F16" s="11"/>
       <c r="G16" s="14"/>
       <c r="H16" s="11"/>
       <c r="I16" s="11"/>
     </row>
-    <row r="17" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="23">
-[...3 lines deleted...]
-        <v>103.7</v>
+      <c r="B17" s="54">
+        <v>17643</v>
+      </c>
+      <c r="C17" s="55">
+        <v>99.8</v>
       </c>
       <c r="D17" s="9"/>
       <c r="E17" s="12"/>
       <c r="F17" s="11"/>
       <c r="G17" s="14"/>
       <c r="H17" s="11"/>
       <c r="I17" s="11"/>
     </row>
-    <row r="18" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="B18" s="23">
-[...3 lines deleted...]
-        <v>171.2</v>
+      <c r="B18" s="54">
+        <v>13003</v>
+      </c>
+      <c r="C18" s="55">
+        <v>169</v>
       </c>
       <c r="D18" s="9"/>
       <c r="E18" s="12"/>
       <c r="F18" s="11"/>
       <c r="G18" s="14"/>
       <c r="H18" s="11"/>
       <c r="I18" s="11"/>
     </row>
-    <row r="19" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="B19" s="23">
-[...3 lines deleted...]
-        <v>106.3</v>
+      <c r="B19" s="54">
+        <v>13068</v>
+      </c>
+      <c r="C19" s="55">
+        <v>105</v>
       </c>
       <c r="D19" s="9"/>
       <c r="E19" s="12"/>
       <c r="F19" s="11"/>
       <c r="G19" s="13"/>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
     </row>
-    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B20" s="1"/>
       <c r="C20" s="2"/>
       <c r="D20" s="11"/>
       <c r="E20" s="11"/>
       <c r="F20" s="11"/>
       <c r="G20" s="11"/>
       <c r="H20" s="11"/>
       <c r="I20" s="11"/>
     </row>
-    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B21" s="4"/>
       <c r="D21" s="11"/>
       <c r="E21" s="11"/>
       <c r="F21" s="11"/>
       <c r="G21" s="11"/>
       <c r="H21" s="11"/>
       <c r="I21" s="11"/>
     </row>
-    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B22" s="6"/>
       <c r="C22" s="7"/>
       <c r="D22" s="11"/>
       <c r="E22" s="11"/>
       <c r="F22" s="11"/>
       <c r="G22" s="11"/>
       <c r="H22" s="11"/>
       <c r="I22" s="11"/>
     </row>
-    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B23" s="5"/>
       <c r="D23" s="11"/>
       <c r="E23" s="11"/>
       <c r="F23" s="11"/>
       <c r="G23" s="11"/>
       <c r="H23" s="11"/>
       <c r="I23" s="11"/>
     </row>
-    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B24" s="5"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11"/>
       <c r="F24" s="11"/>
       <c r="G24" s="11"/>
       <c r="H24" s="11"/>
       <c r="I24" s="11"/>
     </row>
-    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B25" s="5"/>
     </row>
-    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B26" s="5"/>
     </row>
-    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B27" s="5"/>
     </row>
-    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B28" s="5"/>
     </row>
-    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B29" s="5"/>
     </row>
-    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B30" s="5"/>
     </row>
-    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B31" s="5"/>
     </row>
-    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B32" s="5"/>
     </row>
-    <row r="33" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="33" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B33" s="5"/>
     </row>
-    <row r="34" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="34" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B34" s="5"/>
     </row>
-    <row r="35" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="35" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B35" s="5"/>
     </row>
-    <row r="36" spans="2:2" x14ac:dyDescent="0.25">
+    <row r="36" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B36" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="D5:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G5" sqref="G5:G21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="4" max="4" width="11.5546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="14.6640625" customWidth="1"/>
+    <col min="4" max="4" width="11.5703125" customWidth="1"/>
+    <col min="5" max="5" width="12.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="5" spans="4:7" x14ac:dyDescent="0.2">
       <c r="D5" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="1">
         <v>3283711332</v>
       </c>
       <c r="G5" s="1">
         <f>E5/1000</f>
         <v>3283711.3319999999</v>
       </c>
     </row>
-    <row r="6" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="6" spans="4:7" x14ac:dyDescent="0.2">
       <c r="D6" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="1">
         <v>88017038</v>
       </c>
       <c r="G6" s="1">
         <f t="shared" ref="G6:G21" si="0">E6/1000</f>
         <v>88017.038</v>
       </c>
     </row>
-    <row r="7" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="7" spans="4:7" x14ac:dyDescent="0.2">
       <c r="D7" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="1">
         <v>161648689</v>
       </c>
       <c r="G7" s="1">
         <f t="shared" si="0"/>
         <v>161648.68900000001</v>
       </c>
     </row>
-    <row r="8" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="8" spans="4:7" x14ac:dyDescent="0.2">
       <c r="D8" t="s">
         <v>4</v>
       </c>
       <c r="E8" s="1">
         <v>174591550</v>
       </c>
       <c r="G8" s="1">
         <f t="shared" si="0"/>
         <v>174591.55</v>
       </c>
     </row>
-    <row r="9" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="9" spans="4:7" x14ac:dyDescent="0.2">
       <c r="D9" t="s">
         <v>5</v>
       </c>
       <c r="E9" s="1">
         <v>1032561796</v>
       </c>
       <c r="G9" s="1">
         <f t="shared" si="0"/>
         <v>1032561.796</v>
       </c>
     </row>
-    <row r="10" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="10" spans="4:7" x14ac:dyDescent="0.2">
       <c r="D10" t="s">
         <v>6</v>
       </c>
       <c r="E10" s="1">
         <v>129580116</v>
       </c>
       <c r="G10" s="1">
         <f t="shared" si="0"/>
         <v>129580.11599999999</v>
       </c>
     </row>
-    <row r="11" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="11" spans="4:7" x14ac:dyDescent="0.2">
       <c r="D11" t="s">
         <v>0</v>
       </c>
       <c r="E11" s="1">
         <v>101567401</v>
       </c>
       <c r="G11" s="1">
         <f t="shared" si="0"/>
         <v>101567.401</v>
       </c>
     </row>
-    <row r="12" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="12" spans="4:7" x14ac:dyDescent="0.2">
       <c r="D12" t="s">
         <v>7</v>
       </c>
       <c r="E12" s="1">
         <v>122119160</v>
       </c>
       <c r="G12" s="1">
         <f t="shared" si="0"/>
         <v>122119.16</v>
       </c>
     </row>
-    <row r="13" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="13" spans="4:7" x14ac:dyDescent="0.2">
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" s="1">
         <v>66685455</v>
       </c>
       <c r="G13" s="1">
         <f t="shared" si="0"/>
         <v>66685.455000000002</v>
       </c>
     </row>
-    <row r="14" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="14" spans="4:7" x14ac:dyDescent="0.2">
       <c r="D14" t="s">
         <v>9</v>
       </c>
       <c r="E14" s="1">
         <v>70006345</v>
       </c>
       <c r="G14" s="1">
         <f t="shared" si="0"/>
         <v>70006.345000000001</v>
       </c>
     </row>
-    <row r="15" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="15" spans="4:7" x14ac:dyDescent="0.2">
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" s="1">
         <v>221574337</v>
       </c>
       <c r="G15" s="1">
         <f t="shared" si="0"/>
         <v>221574.337</v>
       </c>
     </row>
-    <row r="16" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="16" spans="4:7" x14ac:dyDescent="0.2">
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="1">
         <v>180603175</v>
       </c>
       <c r="G16" s="1">
         <f t="shared" si="0"/>
         <v>180603.17499999999</v>
       </c>
     </row>
-    <row r="17" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="17" spans="4:7" x14ac:dyDescent="0.2">
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17" s="1">
         <v>143037333</v>
       </c>
       <c r="G17" s="1">
         <f t="shared" si="0"/>
         <v>143037.33300000001</v>
       </c>
     </row>
-    <row r="18" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="18" spans="4:7" x14ac:dyDescent="0.2">
       <c r="D18" t="s">
         <v>13</v>
       </c>
       <c r="E18" s="1">
         <v>65981923</v>
       </c>
       <c r="G18" s="1">
         <f t="shared" si="0"/>
         <v>65981.922999999995</v>
       </c>
     </row>
-    <row r="19" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="19" spans="4:7" x14ac:dyDescent="0.2">
       <c r="D19" t="s">
         <v>14</v>
       </c>
       <c r="E19" s="1">
         <v>131392254</v>
       </c>
       <c r="G19" s="1">
         <f t="shared" si="0"/>
         <v>131392.25399999999</v>
       </c>
     </row>
-    <row r="20" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="20" spans="4:7" x14ac:dyDescent="0.2">
       <c r="D20" t="s">
         <v>15</v>
       </c>
       <c r="E20" s="1">
         <v>358586648</v>
       </c>
       <c r="G20" s="1">
         <f t="shared" si="0"/>
         <v>358586.64799999999</v>
       </c>
     </row>
-    <row r="21" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="21" spans="4:7" x14ac:dyDescent="0.2">
       <c r="D21" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="1">
         <v>235758112</v>
       </c>
       <c r="G21" s="1">
         <f t="shared" si="0"/>
         <v>235758.11199999999</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">