--- v1 (2026-08-26)
+++ v2 (2026-09-15)
@@ -7,51 +7,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт инвестиции\июль 2026\готовые каз\қалалар мен аудандар\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт инвестиции\август 2026\готовые каз\қалалар мен аудандар\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="15270" yWindow="-15" windowWidth="13440" windowHeight="13095" tabRatio="889" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 161101" sheetId="3" r:id="rId1"/>
     <sheet name="Метадеректер 161201" sheetId="4" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="5" r:id="rId3"/>
     <sheet name="КСП_161101_161201" sheetId="1" r:id="rId4"/>
     <sheet name="Лист2" sheetId="2" state="hidden" r:id="rId5"/>
   </sheets>
   <calcPr calcId="162913" calcMode="manual"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="G5" i="2" l="1"/>
   <c r="G6" i="2"/>
   <c r="G7" i="2"/>
   <c r="G8" i="2"/>
   <c r="G9" i="2"/>
   <c r="G10" i="2"/>
   <c r="G11" i="2"/>
@@ -283,60 +283,60 @@
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
   </si>
   <si>
     <t>2026 жылғы қаңтардан бастап</t>
   </si>
   <si>
     <t>миллион теңге</t>
   </si>
   <si>
     <t>Макишева Динара Кенжетаевна</t>
   </si>
   <si>
     <t>1-инвест нысаны (айлық)</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/pavlodar/dynamic-tables/5263/</t>
   </si>
   <si>
-    <t>2026 жылғы қаңтар-шілде</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">                       © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-тамыз</t>
+  </si>
+  <si>
+    <t>17.09.2026ж.</t>
+  </si>
+  <si>
+    <t>16.10.2026ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -693,51 +693,51 @@
     <xf numFmtId="0" fontId="8" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -776,58 +776,52 @@
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="14" fontId="25" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="28" fillId="0" borderId="4" xfId="38" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="28" fillId="0" borderId="3" xfId="38" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -837,50 +831,53 @@
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="37" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="37" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="14" fillId="0" borderId="3" xfId="44" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="4" xfId="45" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="46">
     <cellStyle name="20% - Акцент1" xfId="1"/>
     <cellStyle name="20% - Акцент1 2" xfId="2"/>
     <cellStyle name="20% - Акцент2" xfId="3"/>
     <cellStyle name="20% - Акцент2 2" xfId="4"/>
     <cellStyle name="20% - Акцент3" xfId="5"/>
     <cellStyle name="20% - Акцент3 2" xfId="6"/>
     <cellStyle name="20% - Акцент4" xfId="7"/>
     <cellStyle name="20% - Акцент4 2" xfId="8"/>
     <cellStyle name="20% - Акцент5" xfId="9"/>
     <cellStyle name="20% - Акцент5 2" xfId="10"/>
     <cellStyle name="20% - Акцент6" xfId="11"/>
@@ -1221,57 +1218,57 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701827?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701850?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="42" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="42" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="40" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="40" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="22"/>
       <c r="B1" s="22"/>
     </row>
     <row r="2" spans="1:13" s="25" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B2" s="24">
         <v>161101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="25" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="24" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="25" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="23" t="s">
         <v>36</v>
@@ -1317,186 +1314,186 @@
         <v>43</v>
       </c>
       <c r="B9" s="29" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="25" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="23" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="29" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="25" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B11" s="31"/>
       <c r="M11" s="32"/>
     </row>
     <row r="12" spans="1:13" s="25" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="23" t="s">
         <v>47</v>
       </c>
-      <c r="B12" s="50" t="s">
+      <c r="B12" s="48" t="s">
         <v>48</v>
       </c>
       <c r="M12" s="32"/>
     </row>
     <row r="13" spans="1:13" s="25" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B13" s="51" t="s">
+      <c r="B13" s="49" t="s">
         <v>50</v>
       </c>
       <c r="M13" s="32"/>
     </row>
     <row r="14" spans="1:13" s="25" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B14" s="51" t="s">
+      <c r="B14" s="49" t="s">
         <v>77</v>
       </c>
       <c r="M14" s="32"/>
     </row>
     <row r="15" spans="1:13" s="25" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="33" t="s">
         <v>52</v>
       </c>
-      <c r="B15" s="51" t="s">
+      <c r="B15" s="49" t="s">
         <v>53</v>
       </c>
       <c r="M15" s="32"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="23" t="s">
         <v>54</v>
       </c>
-      <c r="B16" s="34" t="s">
-[...2 lines deleted...]
-      <c r="M16" s="35"/>
+      <c r="B16" s="55" t="s">
+        <v>80</v>
+      </c>
+      <c r="M16" s="34"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="23" t="s">
         <v>55</v>
       </c>
-      <c r="B17" s="36" t="s">
-[...2 lines deleted...]
-      <c r="M17" s="37"/>
+      <c r="B17" s="55" t="s">
+        <v>81</v>
+      </c>
+      <c r="M17" s="35"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="23" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="30" t="s">
         <v>57</v>
       </c>
-      <c r="M18" s="35"/>
+      <c r="M18" s="34"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="26" t="s">
         <v>75</v>
       </c>
-      <c r="M19" s="37"/>
+      <c r="M19" s="35"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="23" t="s">
         <v>59</v>
       </c>
-      <c r="B20" s="38" t="s">
+      <c r="B20" s="36" t="s">
         <v>60</v>
       </c>
-      <c r="M20" s="35"/>
+      <c r="M20" s="34"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="23" t="s">
         <v>61</v>
       </c>
-      <c r="B21" s="39" t="s">
+      <c r="B21" s="37" t="s">
         <v>62</v>
       </c>
-      <c r="M21" s="37"/>
+      <c r="M21" s="35"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="40"/>
-      <c r="B22" s="41"/>
+      <c r="A22" s="38"/>
+      <c r="B22" s="39"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M23" s="37"/>
+      <c r="M23" s="35"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M24" s="35"/>
+      <c r="M24" s="34"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M25" s="37"/>
+      <c r="M25" s="35"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M26" s="35"/>
+      <c r="M26" s="34"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A32" sqref="A32"/>
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="40.28515625" style="42" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="42" customWidth="1"/>
+    <col min="1" max="1" width="40.28515625" style="40" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="40" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="22"/>
       <c r="B1" s="22"/>
     </row>
     <row r="2" spans="1:13" s="25" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="23" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="52">
+      <c r="B2" s="50">
         <v>161201</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="25" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="24" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="25" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="26" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="25" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B5" s="24" t="s">
         <v>63</v>
@@ -1531,588 +1528,588 @@
         <v>43</v>
       </c>
       <c r="B9" s="29" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="25" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="23" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="29" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="25" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B11" s="31"/>
       <c r="M11" s="32"/>
     </row>
     <row r="12" spans="1:13" s="25" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="23" t="s">
         <v>47</v>
       </c>
-      <c r="B12" s="50" t="s">
+      <c r="B12" s="48" t="s">
         <v>48</v>
       </c>
       <c r="M12" s="32"/>
     </row>
     <row r="13" spans="1:13" s="25" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B13" s="51" t="s">
+      <c r="B13" s="49" t="s">
         <v>50</v>
       </c>
       <c r="M13" s="32"/>
     </row>
     <row r="14" spans="1:13" s="25" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B14" s="51" t="s">
+      <c r="B14" s="49" t="s">
         <v>77</v>
       </c>
       <c r="M14" s="32"/>
     </row>
     <row r="15" spans="1:13" s="25" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="33" t="s">
         <v>52</v>
       </c>
-      <c r="B15" s="51" t="s">
+      <c r="B15" s="49" t="s">
         <v>66</v>
       </c>
       <c r="M15" s="32"/>
     </row>
     <row r="16" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="23" t="s">
         <v>54</v>
       </c>
-      <c r="B16" s="34" t="s">
-[...2 lines deleted...]
-      <c r="M16" s="35"/>
+      <c r="B16" s="55" t="s">
+        <v>80</v>
+      </c>
+      <c r="M16" s="34"/>
     </row>
     <row r="17" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="23" t="s">
         <v>55</v>
       </c>
-      <c r="B17" s="36" t="s">
-[...2 lines deleted...]
-      <c r="M17" s="37"/>
+      <c r="B17" s="55" t="s">
+        <v>81</v>
+      </c>
+      <c r="M17" s="35"/>
     </row>
     <row r="18" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="23" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="30" t="s">
         <v>57</v>
       </c>
-      <c r="M18" s="35"/>
+      <c r="M18" s="34"/>
     </row>
     <row r="19" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="26" t="s">
         <v>75</v>
       </c>
-      <c r="M19" s="37"/>
+      <c r="M19" s="35"/>
     </row>
     <row r="20" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="23" t="s">
         <v>59</v>
       </c>
-      <c r="B20" s="38" t="s">
+      <c r="B20" s="36" t="s">
         <v>60</v>
       </c>
-      <c r="M20" s="35"/>
+      <c r="M20" s="34"/>
     </row>
     <row r="21" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="23" t="s">
         <v>61</v>
       </c>
-      <c r="B21" s="43" t="s">
+      <c r="B21" s="41" t="s">
         <v>62</v>
       </c>
-      <c r="M21" s="37"/>
+      <c r="M21" s="35"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="40"/>
-      <c r="B22" s="41"/>
+      <c r="A22" s="38"/>
+      <c r="B22" s="39"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M23" s="37"/>
+      <c r="M23" s="35"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M24" s="35"/>
+      <c r="M24" s="34"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M25" s="37"/>
+      <c r="M25" s="35"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M26" s="35"/>
+      <c r="M26" s="34"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F14" sqref="F14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="45" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="8.85546875" style="45"/>
+    <col min="1" max="1" width="4.42578125" style="43" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="43" customWidth="1"/>
+    <col min="3" max="16384" width="8.85546875" style="43"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A1" s="57"/>
-[...1 lines deleted...]
-      <c r="C1" s="44"/>
+      <c r="A1" s="56"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="42"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A2" s="57"/>
-[...1 lines deleted...]
-      <c r="C2" s="44"/>
+      <c r="A2" s="56"/>
+      <c r="B2" s="56"/>
+      <c r="C2" s="42"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A3" s="57"/>
-[...1 lines deleted...]
-      <c r="C3" s="46"/>
+      <c r="A3" s="56"/>
+      <c r="B3" s="56"/>
+      <c r="C3" s="44"/>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A4" s="44"/>
-      <c r="B4" s="47" t="s">
+      <c r="A4" s="42"/>
+      <c r="B4" s="45" t="s">
         <v>67</v>
       </c>
-      <c r="C4" s="46"/>
+      <c r="C4" s="44"/>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A5" s="44"/>
-      <c r="B5" s="47" t="s">
+      <c r="A5" s="42"/>
+      <c r="B5" s="45" t="s">
         <v>68</v>
       </c>
-      <c r="C5" s="46"/>
+      <c r="C5" s="44"/>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A6" s="44"/>
-      <c r="B6" s="47" t="s">
+      <c r="A6" s="42"/>
+      <c r="B6" s="45" t="s">
         <v>69</v>
       </c>
-      <c r="C6" s="46"/>
+      <c r="C6" s="44"/>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A7" s="44"/>
-      <c r="B7" s="47" t="s">
+      <c r="A7" s="42"/>
+      <c r="B7" s="45" t="s">
         <v>70</v>
       </c>
-      <c r="C7" s="46"/>
+      <c r="C7" s="44"/>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A8" s="44"/>
-      <c r="B8" s="47" t="s">
+      <c r="A8" s="42"/>
+      <c r="B8" s="45" t="s">
         <v>71</v>
       </c>
-      <c r="C8" s="46"/>
+      <c r="C8" s="44"/>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A9" s="57"/>
-[...1 lines deleted...]
-      <c r="C9" s="46"/>
+      <c r="A9" s="56"/>
+      <c r="B9" s="56"/>
+      <c r="C9" s="44"/>
     </row>
     <row r="10" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A10" s="44"/>
-      <c r="B10" s="48" t="s">
+      <c r="A10" s="42"/>
+      <c r="B10" s="46" t="s">
         <v>72</v>
       </c>
-      <c r="C10" s="46"/>
+      <c r="C10" s="44"/>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A11" s="57"/>
-[...1 lines deleted...]
-      <c r="C11" s="46"/>
+      <c r="A11" s="56"/>
+      <c r="B11" s="56"/>
+      <c r="C11" s="44"/>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A12" s="57"/>
-[...1 lines deleted...]
-      <c r="C12" s="46"/>
+      <c r="A12" s="56"/>
+      <c r="B12" s="56"/>
+      <c r="C12" s="44"/>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A13" s="57"/>
-[...1 lines deleted...]
-      <c r="C13" s="44"/>
+      <c r="A13" s="56"/>
+      <c r="B13" s="56"/>
+      <c r="C13" s="42"/>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A14" s="58" t="s">
-[...3 lines deleted...]
-      <c r="C14" s="58"/>
+      <c r="A14" s="57" t="s">
+        <v>78</v>
+      </c>
+      <c r="B14" s="57"/>
+      <c r="C14" s="57"/>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A15" s="57"/>
-[...1 lines deleted...]
-      <c r="C15" s="44"/>
+      <c r="A15" s="56"/>
+      <c r="B15" s="56"/>
+      <c r="C15" s="42"/>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A16" s="59"/>
-[...1 lines deleted...]
-      <c r="C16" s="59"/>
+      <c r="A16" s="58"/>
+      <c r="B16" s="58"/>
+      <c r="C16" s="58"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B18" s="49"/>
+      <c r="B18" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:C16"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:L36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="39" customWidth="1"/>
     <col min="2" max="2" width="40" customWidth="1"/>
     <col min="3" max="3" width="49.28515625" customWidth="1"/>
     <col min="5" max="6" width="9.140625" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="60" t="s">
+      <c r="A1" s="59" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="60"/>
-      <c r="C1" s="60"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A2" s="60" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="60"/>
+      <c r="A2" s="59" t="s">
+        <v>79</v>
+      </c>
+      <c r="B2" s="59"/>
+      <c r="C2" s="59"/>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A3" s="15"/>
       <c r="B3" s="15"/>
       <c r="C3" s="15"/>
     </row>
     <row r="4" spans="1:12" ht="42.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="18"/>
       <c r="B4" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="21" t="s">
         <v>33</v>
       </c>
       <c r="D4" s="8"/>
       <c r="E4" s="11"/>
       <c r="F4" s="11"/>
       <c r="G4" s="11"/>
       <c r="H4" s="11"/>
       <c r="I4" s="11"/>
       <c r="J4" s="20"/>
       <c r="L4" s="20"/>
     </row>
     <row r="5" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B5" s="54">
-[...3 lines deleted...]
-        <v>111.9</v>
+      <c r="B5" s="52">
+        <v>766278</v>
+      </c>
+      <c r="C5" s="53">
+        <v>113.5</v>
       </c>
       <c r="D5" s="9"/>
       <c r="E5" s="12"/>
       <c r="F5" s="11"/>
       <c r="G5" s="14"/>
       <c r="H5" s="11"/>
       <c r="I5" s="11"/>
       <c r="J5" s="20"/>
     </row>
     <row r="6" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="B6" s="54">
-[...3 lines deleted...]
-        <v>102.2</v>
+      <c r="B6" s="52">
+        <v>262661</v>
+      </c>
+      <c r="C6" s="53">
+        <v>102.8</v>
       </c>
       <c r="D6" s="9"/>
       <c r="E6" s="12"/>
       <c r="F6" s="11"/>
       <c r="G6" s="14"/>
       <c r="H6" s="11"/>
       <c r="I6" s="11"/>
     </row>
     <row r="7" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="B7" s="54">
-[...3 lines deleted...]
-        <v>107.9</v>
+      <c r="B7" s="52">
+        <v>108532</v>
+      </c>
+      <c r="C7" s="53">
+        <v>110</v>
       </c>
       <c r="D7" s="9"/>
       <c r="E7" s="12"/>
       <c r="F7" s="11"/>
       <c r="G7" s="14"/>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
     </row>
     <row r="8" spans="1:12" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="54">
-[...3 lines deleted...]
-        <v>125.9</v>
+      <c r="B8" s="52">
+        <v>255706</v>
+      </c>
+      <c r="C8" s="53">
+        <v>128.69999999999999</v>
       </c>
       <c r="D8" s="10"/>
       <c r="E8" s="12"/>
       <c r="F8" s="13"/>
       <c r="G8" s="14"/>
       <c r="H8" s="13"/>
       <c r="I8" s="13"/>
     </row>
     <row r="9" spans="1:12" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>29</v>
       </c>
-      <c r="B9" s="53"/>
-      <c r="C9" s="56"/>
+      <c r="B9" s="51"/>
+      <c r="C9" s="54"/>
       <c r="D9" s="10"/>
       <c r="E9" s="12"/>
       <c r="F9" s="13"/>
       <c r="G9" s="14"/>
       <c r="H9" s="13"/>
       <c r="I9" s="13"/>
     </row>
     <row r="10" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="B10" s="54">
-[...3 lines deleted...]
-        <v>101.2</v>
+      <c r="B10" s="52">
+        <v>14232</v>
+      </c>
+      <c r="C10" s="53">
+        <v>104.1</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="12"/>
       <c r="F10" s="11"/>
       <c r="G10" s="14"/>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
     </row>
     <row r="11" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>23</v>
       </c>
-      <c r="B11" s="54">
-[...3 lines deleted...]
-        <v>124.2</v>
+      <c r="B11" s="52">
+        <v>13819</v>
+      </c>
+      <c r="C11" s="53">
+        <v>126.7</v>
       </c>
       <c r="D11" s="9"/>
       <c r="E11" s="12"/>
       <c r="F11" s="11"/>
       <c r="G11" s="14"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
     </row>
     <row r="12" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="B12" s="54">
-[...3 lines deleted...]
-        <v>100.8</v>
+      <c r="B12" s="52">
+        <v>7943</v>
+      </c>
+      <c r="C12" s="53">
+        <v>115.5</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="12"/>
       <c r="F12" s="11"/>
       <c r="G12" s="14"/>
       <c r="H12" s="11"/>
       <c r="I12" s="11"/>
     </row>
     <row r="13" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>25</v>
       </c>
-      <c r="B13" s="54">
-[...3 lines deleted...]
-        <v>119.1</v>
+      <c r="B13" s="52">
+        <v>14484</v>
+      </c>
+      <c r="C13" s="53">
+        <v>121.1</v>
       </c>
       <c r="D13" s="9"/>
       <c r="E13" s="12"/>
       <c r="F13" s="11"/>
       <c r="G13" s="14"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
     </row>
     <row r="14" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="B14" s="54">
-[...3 lines deleted...]
-        <v>105.3</v>
+      <c r="B14" s="52">
+        <v>20508</v>
+      </c>
+      <c r="C14" s="53">
+        <v>101.8</v>
       </c>
       <c r="D14" s="9"/>
       <c r="E14" s="12"/>
       <c r="F14" s="11"/>
       <c r="G14" s="14"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
     </row>
     <row r="15" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>31</v>
       </c>
-      <c r="B15" s="54">
-[...3 lines deleted...]
-        <v>101.3</v>
+      <c r="B15" s="52">
+        <v>3245</v>
+      </c>
+      <c r="C15" s="53">
+        <v>90</v>
       </c>
       <c r="D15" s="9"/>
       <c r="E15" s="12"/>
       <c r="F15" s="11"/>
       <c r="G15" s="14"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
     </row>
     <row r="16" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="B16" s="54">
-[...3 lines deleted...]
-        <v>104.7</v>
+      <c r="B16" s="52">
+        <v>14295</v>
+      </c>
+      <c r="C16" s="53">
+        <v>105.3</v>
       </c>
       <c r="D16" s="9"/>
       <c r="E16" s="12"/>
       <c r="F16" s="11"/>
       <c r="G16" s="14"/>
       <c r="H16" s="11"/>
       <c r="I16" s="11"/>
     </row>
     <row r="17" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="54">
-[...3 lines deleted...]
-        <v>99.8</v>
+      <c r="B17" s="52">
+        <v>21192</v>
+      </c>
+      <c r="C17" s="53">
+        <v>105.1</v>
       </c>
       <c r="D17" s="9"/>
       <c r="E17" s="12"/>
       <c r="F17" s="11"/>
       <c r="G17" s="14"/>
       <c r="H17" s="11"/>
       <c r="I17" s="11"/>
     </row>
     <row r="18" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="B18" s="54">
-[...3 lines deleted...]
-        <v>169</v>
+      <c r="B18" s="52">
+        <v>16224</v>
+      </c>
+      <c r="C18" s="53">
+        <v>175.7</v>
       </c>
       <c r="D18" s="9"/>
       <c r="E18" s="12"/>
       <c r="F18" s="11"/>
       <c r="G18" s="14"/>
       <c r="H18" s="11"/>
       <c r="I18" s="11"/>
     </row>
     <row r="19" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="B19" s="54">
-[...3 lines deleted...]
-        <v>105</v>
+      <c r="B19" s="52">
+        <v>13437</v>
+      </c>
+      <c r="C19" s="53">
+        <v>107</v>
       </c>
       <c r="D19" s="9"/>
       <c r="E19" s="12"/>
       <c r="F19" s="11"/>
       <c r="G19" s="13"/>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B20" s="1"/>
       <c r="C20" s="2"/>
       <c r="D20" s="11"/>
       <c r="E20" s="11"/>
       <c r="F20" s="11"/>
       <c r="G20" s="11"/>
       <c r="H20" s="11"/>
       <c r="I20" s="11"/>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B21" s="4"/>
       <c r="D21" s="11"/>
       <c r="E21" s="11"/>
       <c r="F21" s="11"/>
       <c r="G21" s="11"/>
       <c r="H21" s="11"/>