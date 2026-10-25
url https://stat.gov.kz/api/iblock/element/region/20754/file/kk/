--- v2 (2026-09-15)
+++ v3 (2026-10-25)
@@ -5,63 +5,63 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт инвестиции\август 2026\готовые каз\қалалар мен аудандар\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт инвестиции\сентябрь 2026\готовые каз\қалалар мен аудандар\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="330" yWindow="15" windowWidth="14040" windowHeight="13125" tabRatio="791" firstSheet="1" activeTab="3"/>
+    <workbookView xWindow="330" yWindow="15" windowWidth="14040" windowHeight="13125" tabRatio="791"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 161104" sheetId="2" r:id="rId1"/>
     <sheet name="Метадеректер 161203" sheetId="3" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="4" r:id="rId3"/>
     <sheet name="КСП 16104_161203" sheetId="1" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="124519" calcMode="manual"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="68">
   <si>
     <t>Павлодар облысы</t>
   </si>
   <si>
     <t>Павлодар қ.ә.</t>
   </si>
   <si>
     <t>Ақсу қ.ә.</t>
   </si>
   <si>
     <t>Екібастұз қ.ә.</t>
   </si>
   <si>
     <t>Ақтоғай</t>
   </si>
   <si>
     <t>Баянауыл</t>
   </si>
   <si>
     <t>Железин</t>
@@ -219,57 +219,57 @@
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
   </si>
   <si>
     <t>2026 жылғы қаңтардан бастап</t>
   </si>
   <si>
     <t>миллион теңге</t>
   </si>
   <si>
     <t>пайызбен</t>
   </si>
   <si>
     <t>Макишева Динара Кенжетаевна</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/pavlodar/dynamic-tables/5263/</t>
   </si>
   <si>
     <t>Негізгі капиталға салынған инвестициялар туралы есеп 1-инвест (айлық), "Жеке құрылыс салушылардың объектілерді пайдалануға беруі туралы есеп " 1-ИС (айлық)</t>
   </si>
   <si>
     <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
-    <t>2026 жылғы қаңтар-тамыз</t>
-[...2 lines deleted...]
-    <t>17.09.2026ж.</t>
+    <t>2026 жылғы қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>16.10.2026ж.</t>
+  </si>
+  <si>
+    <t>17.11.2026ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
@@ -979,51 +979,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701834?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701854?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K26"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="97.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="38.42578125" style="37" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="37" customWidth="1"/>
     <col min="3" max="254" width="8.85546875" customWidth="1"/>
     <col min="255" max="255" width="42.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A1" s="19"/>
       <c r="B1" s="19"/>
     </row>
     <row r="2" spans="1:11" s="22" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="21">
         <v>161104</v>
       </c>
     </row>
     <row r="3" spans="1:11" s="22" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="20" t="s">
@@ -1196,51 +1196,51 @@
     <row r="24" spans="1:11" x14ac:dyDescent="0.2">
       <c r="K24" s="31"/>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.2">
       <c r="K25" s="32"/>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.2">
       <c r="K26" s="31"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M22"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="A33" sqref="A33"/>
+      <selection activeCell="B29" sqref="A29:B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="35.7109375" style="37" customWidth="1"/>
     <col min="2" max="2" width="101.7109375" style="37" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="19"/>
       <c r="B1" s="19"/>
     </row>
     <row r="2" spans="1:13" s="22" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="38">
         <v>161203</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="22" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="25" t="s">
@@ -1526,354 +1526,354 @@
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:C16"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K23"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+    <sheetView zoomScale="96" zoomScaleNormal="96" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="38.140625" customWidth="1"/>
     <col min="2" max="2" width="43.85546875" customWidth="1"/>
     <col min="3" max="3" width="50.140625" customWidth="1"/>
     <col min="9" max="9" width="13.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="55" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="56"/>
       <c r="C1" s="56"/>
       <c r="D1" s="11"/>
     </row>
     <row r="2" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="57" t="s">
         <v>65</v>
       </c>
       <c r="B2" s="57"/>
       <c r="C2" s="57"/>
       <c r="D2" s="5"/>
     </row>
     <row r="3" spans="1:11" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4"/>
       <c r="B3" s="12"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
     </row>
     <row r="4" spans="1:11" ht="47.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="16"/>
       <c r="B4" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="17" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="18">
-        <v>41225</v>
+        <v>53609</v>
       </c>
       <c r="C5" s="51">
-        <v>105.4</v>
+        <v>115.8</v>
       </c>
       <c r="D5" s="7"/>
       <c r="E5" s="6"/>
       <c r="F5" s="8"/>
       <c r="G5" s="9"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="3"/>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="18">
-        <v>23414</v>
+        <v>33954</v>
       </c>
       <c r="C6" s="51">
-        <v>97.9</v>
+        <v>115.7</v>
       </c>
       <c r="D6" s="7"/>
       <c r="E6" s="6"/>
       <c r="F6" s="8"/>
       <c r="G6" s="9"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="3"/>
     </row>
     <row r="7" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="18">
-        <v>4372</v>
+        <v>4779</v>
       </c>
       <c r="C7" s="51">
-        <v>96.7</v>
+        <v>92.9</v>
       </c>
       <c r="D7" s="7"/>
       <c r="E7" s="6"/>
       <c r="F7" s="8"/>
       <c r="G7" s="9"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
       <c r="K7" s="3"/>
     </row>
     <row r="8" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="18">
-        <v>9069</v>
+        <v>9588</v>
       </c>
       <c r="C8" s="51">
-        <v>132.19999999999999</v>
+        <v>133.1</v>
       </c>
       <c r="D8" s="7"/>
       <c r="E8" s="6"/>
       <c r="F8" s="8"/>
       <c r="G8" s="9"/>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
       <c r="K8" s="3"/>
     </row>
     <row r="9" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="18"/>
       <c r="C9" s="47"/>
       <c r="D9" s="7"/>
       <c r="E9" s="6"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
       <c r="K9" s="3"/>
     </row>
     <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="18">
-        <v>106</v>
+        <v>233</v>
       </c>
       <c r="C10" s="51">
-        <v>21.5</v>
+        <v>42.2</v>
       </c>
       <c r="D10" s="7"/>
       <c r="E10" s="6"/>
       <c r="F10" s="10"/>
       <c r="G10" s="10"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
       <c r="K10" s="3"/>
     </row>
     <row r="11" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="18">
-        <v>588</v>
+        <v>653</v>
       </c>
       <c r="C11" s="51">
-        <v>74.3</v>
+        <v>74.2</v>
       </c>
       <c r="D11" s="7"/>
       <c r="E11" s="6"/>
       <c r="F11" s="8"/>
       <c r="G11" s="9"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="K11" s="3"/>
     </row>
     <row r="12" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="18">
-        <v>640</v>
+        <v>719</v>
       </c>
       <c r="C12" s="51">
-        <v>180.6</v>
+        <v>178.6</v>
       </c>
       <c r="D12" s="7"/>
       <c r="E12" s="6"/>
       <c r="F12" s="8"/>
       <c r="G12" s="9"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
       <c r="K12" s="3"/>
     </row>
     <row r="13" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="18">
-        <v>425</v>
+        <v>503</v>
       </c>
       <c r="C13" s="51">
-        <v>80.400000000000006</v>
+        <v>74.2</v>
       </c>
       <c r="D13" s="7"/>
       <c r="E13" s="6"/>
       <c r="F13" s="8"/>
       <c r="G13" s="9"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="3"/>
     </row>
     <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="18">
-        <v>233</v>
+        <v>267</v>
       </c>
       <c r="C14" s="51">
-        <v>39.200000000000003</v>
+        <v>42.5</v>
       </c>
       <c r="D14" s="7"/>
       <c r="E14" s="6"/>
       <c r="F14" s="8"/>
       <c r="G14" s="9"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
       <c r="K14" s="3"/>
     </row>
     <row r="15" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="18">
-        <v>214</v>
+        <v>365</v>
       </c>
       <c r="C15" s="51">
-        <v>109.5</v>
+        <v>109.7</v>
       </c>
       <c r="D15" s="7"/>
       <c r="E15" s="6"/>
       <c r="F15" s="8"/>
       <c r="G15" s="9"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
       <c r="K15" s="3"/>
     </row>
     <row r="16" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="18">
-        <v>410</v>
+        <v>540</v>
       </c>
       <c r="C16" s="51">
-        <v>108.7</v>
+        <v>118.9</v>
       </c>
       <c r="D16" s="7"/>
       <c r="E16" s="6"/>
       <c r="F16" s="8"/>
       <c r="G16" s="9"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="3"/>
     </row>
     <row r="17" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="18">
-        <v>129</v>
+        <v>360</v>
       </c>
       <c r="C17" s="51">
-        <v>143.80000000000001</v>
+        <v>202.8</v>
       </c>
       <c r="D17" s="7"/>
       <c r="E17" s="6"/>
       <c r="F17" s="8"/>
       <c r="G17" s="9"/>
       <c r="I17" s="2"/>
       <c r="J17" s="2"/>
       <c r="K17" s="3"/>
     </row>
     <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="18">
-        <v>907</v>
+        <v>916</v>
       </c>
       <c r="C18" s="51">
-        <v>1679</v>
+        <v>1488.6</v>
       </c>
       <c r="D18" s="7"/>
       <c r="E18" s="6"/>
       <c r="F18" s="8"/>
       <c r="G18" s="9"/>
       <c r="I18" s="2"/>
       <c r="J18" s="2"/>
       <c r="K18" s="3"/>
     </row>
     <row r="19" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="18">
-        <v>718</v>
+        <v>732</v>
       </c>
       <c r="C19" s="51">
-        <v>287.89999999999998</v>
+        <v>268.2</v>
       </c>
       <c r="D19" s="7"/>
       <c r="E19" s="6"/>
       <c r="F19" s="8"/>
       <c r="G19" s="9"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
       <c r="K19" s="3"/>
     </row>
     <row r="20" spans="1:11" x14ac:dyDescent="0.2">
       <c r="B20" s="1"/>
       <c r="D20" s="6"/>
       <c r="E20" s="6"/>
       <c r="F20" s="6"/>
       <c r="G20" s="6"/>
     </row>
     <row r="21" spans="1:11" x14ac:dyDescent="0.2">
       <c r="D21" s="6"/>
       <c r="E21" s="6"/>
       <c r="F21" s="6"/>
       <c r="G21" s="6"/>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.2">
       <c r="D22" s="6"/>
       <c r="E22" s="6"/>