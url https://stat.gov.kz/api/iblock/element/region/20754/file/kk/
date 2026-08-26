--- v0 (2026-08-06)
+++ v1 (2026-08-26)
@@ -1,62 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт инвестиции\июль 2026\готовые каз\қалалар мен аудандар\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="330" yWindow="15" windowWidth="14040" windowHeight="13125" tabRatio="791" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 161104" sheetId="2" r:id="rId1"/>
     <sheet name="Метадеректер 161203" sheetId="3" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="4" r:id="rId3"/>
     <sheet name="КСП 16104_161203" sheetId="1" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="124519" calcMode="manual"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="68">
   <si>
     <t>Павлодар облысы</t>
   </si>
   <si>
     <t>Павлодар қ.ә.</t>
   </si>
   <si>
     <t>Ақсу қ.ә.</t>
   </si>
   <si>
     <t>Екібастұз қ.ә.</t>
   </si>
   <si>
     <t>Ақтоғай</t>
   </si>
   <si>
     <t>Баянауыл</t>
   </si>
   <si>
     <t>Железин</t>
@@ -139,53 +144,50 @@
   <si>
     <t>https://stat.gov.kz/classifiers/statistical/114/</t>
   </si>
   <si>
     <t>Әдіснамалық түсіндірмелер</t>
   </si>
   <si>
     <t>https://stat.gov.kz/methodology/93/</t>
   </si>
   <si>
     <t>Байланысты жарияланымдар</t>
   </si>
   <si>
     <t>Пайдалы сілтемелер</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701834?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Соңғы жаңартылған күні: </t>
   </si>
   <si>
     <t>Келесі жаңарту күні:</t>
   </si>
   <si>
-    <t>15.07.2026ж.</t>
-[...1 lines deleted...]
-  <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Құрылыс және инвестициялар статистикасы  басқармасы</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
     <t>Байланыс нөмірі :</t>
   </si>
   <si>
     <t>+7 7182533732</t>
   </si>
   <si>
     <t>Электрондық пошта</t>
   </si>
   <si>
     <t>d.makisheva@aspire.gov.kz</t>
   </si>
   <si>
     <t>Тұрғын үй құрылысына салынған инвестициялардың негізгі капиталға салынған көлемінің нақты көлем индекс</t>
   </si>
   <si>
     <t>Дефляторды есепке ала отырып динамикадағы тұрғын үй құрылысына салынған инвестициялар көлемiнiң өзгерiсiн көрсетедi және iс жүзiнде әрекеттенген бағаларда талданатын мерзiмнiң тұрғын үй құрылысына салынған инвестициялар көлемiнiң өткен мерзiмге қатынасы (баға индексi) ретінде анықталады</t>
@@ -196,88 +198,91 @@
   <si>
     <t>https://stat.gov.kz/ru/methodology/205/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701854?keyword=</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
   </si>
   <si>
-    <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
-[...1 lines deleted...]
-  <si>
     <t>2026 жылғы қаңтардан бастап</t>
   </si>
   <si>
-    <t>2026 жылғы қаңтар-маусым</t>
-[...1 lines deleted...]
-  <si>
     <t>миллион теңге</t>
   </si>
   <si>
     <t>пайызбен</t>
   </si>
   <si>
     <t>Макишева Динара Кенжетаевна</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/pavlodar/dynamic-tables/5263/</t>
   </si>
   <si>
     <t>Негізгі капиталға салынған инвестициялар туралы есеп 1-инвест (айлық), "Жеке құрылыс салушылардың объектілерді пайдалануға беруі туралы есеп " 1-ИС (айлық)</t>
   </si>
   <si>
+    <t>2026 жылғы қаңтар-шілде</t>
+  </si>
+  <si>
     <t>17.08.2026ж.</t>
+  </si>
+  <si>
+    <t>17.09.2026ж.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="26">
+  <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
@@ -322,56 +327,50 @@
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...4 lines deleted...]
-    <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="8.8000000000000007"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
@@ -389,50 +388,57 @@
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -464,224 +470,227 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="12" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="11" fillId="0" borderId="3" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
-    </xf>
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="24" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="15" fillId="0" borderId="4" xfId="15" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="4" xfId="15" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="14" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="16">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 3 2" xfId="6"/>
     <cellStyle name="Обычный 4" xfId="7"/>
     <cellStyle name="Обычный 4 2" xfId="8"/>
     <cellStyle name="Обычный 4 3" xfId="9"/>
     <cellStyle name="Обычный 5" xfId="10"/>
     <cellStyle name="Обычный 5 2" xfId="11"/>
     <cellStyle name="Обычный 6" xfId="12"/>
     <cellStyle name="Обычный 6 2" xfId="13"/>
     <cellStyle name="Обычный 6 3" xfId="14"/>
     <cellStyle name="Обычный 9" xfId="15"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
@@ -718,116 +727,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -971,933 +982,933 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701834?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701854?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K26"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B10" sqref="B10"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="97.7109375" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="97.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="38.42578125" style="41" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="41" customWidth="1"/>
+    <col min="1" max="1" width="38.42578125" style="38" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="38" customWidth="1"/>
     <col min="3" max="254" width="8.85546875" customWidth="1"/>
     <col min="255" max="255" width="42.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A1" s="20"/>
       <c r="B1" s="20"/>
     </row>
-    <row r="2" spans="1:11" s="23" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:11" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="22">
         <v>161104</v>
       </c>
     </row>
-    <row r="3" spans="1:11" s="23" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="3" spans="1:11" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="22" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:11" s="23" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:11" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B4" s="24" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:11" s="23" customFormat="1" ht="27" customHeight="1">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" s="23" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="25" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="22" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="6" spans="1:11" s="23" customFormat="1" ht="24" customHeight="1">
+    <row r="6" spans="1:11" s="23" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="25" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="26" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:11" s="23" customFormat="1" ht="35.25" customHeight="1">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" s="23" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="27" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="8" spans="1:11" s="23" customFormat="1" ht="24" customHeight="1">
+    <row r="8" spans="1:11" s="23" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="9" spans="1:11" s="23" customFormat="1" ht="32.450000000000003" customHeight="1">
+    <row r="9" spans="1:11" s="23" customFormat="1" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="10" spans="1:11" s="23" customFormat="1" ht="30.75" customHeight="1">
+    <row r="10" spans="1:11" s="23" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="B10" s="59" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:11" s="23" customFormat="1" ht="16.149999999999999" customHeight="1">
+      <c r="B10" s="49" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="29"/>
       <c r="K11" s="30"/>
     </row>
-    <row r="12" spans="1:11" s="23" customFormat="1" ht="17.45" customHeight="1">
+    <row r="12" spans="1:11" s="23" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="B12" s="31" t="s">
+      <c r="B12" s="50" t="s">
         <v>32</v>
       </c>
       <c r="K12" s="30"/>
     </row>
-    <row r="13" spans="1:11" s="23" customFormat="1" ht="16.899999999999999" customHeight="1">
-      <c r="A13" s="32" t="s">
+    <row r="13" spans="1:11" s="23" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="31" t="s">
         <v>33</v>
       </c>
-      <c r="B13" s="33" t="s">
+      <c r="B13" s="51" t="s">
         <v>34</v>
       </c>
       <c r="K13" s="30"/>
     </row>
-    <row r="14" spans="1:11" s="23" customFormat="1" ht="16.899999999999999" customHeight="1">
-      <c r="A14" s="32" t="s">
+    <row r="14" spans="1:11" s="23" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="31" t="s">
         <v>35</v>
       </c>
-      <c r="B14" s="33" t="s">
-        <v>65</v>
+      <c r="B14" s="51" t="s">
+        <v>62</v>
       </c>
       <c r="K14" s="30"/>
     </row>
-    <row r="15" spans="1:11" s="23" customFormat="1" ht="19.899999999999999" customHeight="1">
-      <c r="A15" s="32" t="s">
+    <row r="15" spans="1:11" s="23" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="B15" s="33" t="s">
+      <c r="B15" s="51" t="s">
         <v>37</v>
       </c>
       <c r="K15" s="30"/>
     </row>
-    <row r="16" spans="1:11" ht="16.899999999999999" customHeight="1">
+    <row r="16" spans="1:11" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="21" t="s">
         <v>38</v>
       </c>
-      <c r="B16" s="26" t="s">
-[...4 lines deleted...]
-    <row r="17" spans="1:11" ht="14.45" customHeight="1">
+      <c r="B16" s="53" t="s">
+        <v>65</v>
+      </c>
+      <c r="K16" s="32"/>
+    </row>
+    <row r="17" spans="1:11" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="21" t="s">
         <v>39</v>
       </c>
-      <c r="B17" s="35" t="s">
-[...4 lines deleted...]
-    <row r="18" spans="1:11" ht="16.899999999999999" customHeight="1">
+      <c r="B17" s="54" t="s">
+        <v>66</v>
+      </c>
+      <c r="K17" s="33"/>
+    </row>
+    <row r="18" spans="1:11" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="28" t="s">
         <v>41</v>
       </c>
-      <c r="B18" s="28" t="s">
+      <c r="K18" s="32"/>
+    </row>
+    <row r="19" spans="1:11" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="K18" s="34"/>
-[...2 lines deleted...]
-      <c r="A19" s="21" t="s">
+      <c r="B19" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="K19" s="33"/>
+    </row>
+    <row r="20" spans="1:11" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="B19" s="24" t="s">
-[...5 lines deleted...]
-      <c r="A20" s="21" t="s">
+      <c r="B20" s="34" t="s">
         <v>44</v>
       </c>
-      <c r="B20" s="37" t="s">
+      <c r="K20" s="32"/>
+    </row>
+    <row r="21" spans="1:11" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="21" t="s">
         <v>45</v>
       </c>
-      <c r="K20" s="34"/>
-[...2 lines deleted...]
-      <c r="A21" s="21" t="s">
+      <c r="B21" s="35" t="s">
         <v>46</v>
       </c>
-      <c r="B21" s="38" t="s">
-[...18 lines deleted...]
-      <c r="K26" s="34"/>
+      <c r="K21" s="33"/>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A22" s="36"/>
+      <c r="B22" s="37"/>
+    </row>
+    <row r="23" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="K23" s="33"/>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="K24" s="32"/>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="K25" s="33"/>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="K26" s="32"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M22"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B30" sqref="B30"/>
+      <selection activeCell="B33" sqref="B33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="35.7109375" style="41" customWidth="1"/>
-    <col min="2" max="2" width="101.7109375" style="41" customWidth="1"/>
+    <col min="1" max="1" width="35.7109375" style="38" customWidth="1"/>
+    <col min="2" max="2" width="101.7109375" style="38" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="20"/>
       <c r="B1" s="20"/>
     </row>
-    <row r="2" spans="1:13" s="23" customFormat="1" ht="15.6" customHeight="1">
+    <row r="2" spans="1:13" s="23" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="42">
+      <c r="B2" s="39">
         <v>161203</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="23" customFormat="1" ht="15.6" customHeight="1">
+    <row r="3" spans="1:13" s="23" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="26" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:13" s="23" customFormat="1" ht="15.6" customHeight="1">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="23" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B4" s="28" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:13" s="23" customFormat="1" ht="15.6" customHeight="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="23" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="25" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="26" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:13" s="23" customFormat="1" ht="15.6" customHeight="1">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="23" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="25" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="26" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:13" s="23" customFormat="1" ht="38.25">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="23" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A7" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="B7" s="43" t="s">
-[...3 lines deleted...]
-    <row r="8" spans="1:13" s="23" customFormat="1" ht="15.6" customHeight="1">
+      <c r="B7" s="40" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="23" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="B8" s="44" t="s">
+      <c r="B8" s="41" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="23" customFormat="1" ht="25.5">
+    <row r="9" spans="1:13" s="23" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A9" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="23" customFormat="1" ht="30.75" customHeight="1">
+    <row r="10" spans="1:13" s="23" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="B10" s="59" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:13" s="23" customFormat="1" ht="17.45" customHeight="1">
+      <c r="B10" s="49" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="23" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="29"/>
       <c r="M11" s="30"/>
     </row>
-    <row r="12" spans="1:13" s="23" customFormat="1" ht="17.45" customHeight="1">
+    <row r="12" spans="1:13" s="23" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="B12" s="31" t="s">
+      <c r="B12" s="50" t="s">
+        <v>49</v>
+      </c>
+      <c r="M12" s="30"/>
+    </row>
+    <row r="13" spans="1:13" s="23" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="51" t="s">
         <v>50</v>
       </c>
-      <c r="M12" s="30"/>
-[...5 lines deleted...]
-      <c r="B13" s="33" t="s">
+      <c r="M13" s="30"/>
+    </row>
+    <row r="14" spans="1:13" s="23" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="51" t="s">
+        <v>62</v>
+      </c>
+      <c r="M14" s="30"/>
+    </row>
+    <row r="15" spans="1:13" s="23" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="31" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="51" t="s">
         <v>51</v>
       </c>
-      <c r="M13" s="30"/>
-[...16 lines deleted...]
-      </c>
       <c r="M15" s="30"/>
     </row>
-    <row r="16" spans="1:13" ht="17.45" customHeight="1">
+    <row r="16" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="21" t="s">
         <v>38</v>
       </c>
-      <c r="B16" s="26" t="s">
-[...4 lines deleted...]
-    <row r="17" spans="1:13" ht="17.45" customHeight="1">
+      <c r="B16" s="53" t="s">
+        <v>65</v>
+      </c>
+      <c r="M16" s="32"/>
+    </row>
+    <row r="17" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="21" t="s">
         <v>39</v>
       </c>
-      <c r="B17" s="35" t="s">
-[...4 lines deleted...]
-    <row r="18" spans="1:13" ht="17.45" customHeight="1">
+      <c r="B17" s="54" t="s">
+        <v>66</v>
+      </c>
+      <c r="M17" s="33"/>
+    </row>
+    <row r="18" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="28" t="s">
         <v>41</v>
       </c>
-      <c r="B18" s="28" t="s">
+      <c r="M18" s="32"/>
+    </row>
+    <row r="19" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="M18" s="34"/>
-[...2 lines deleted...]
-      <c r="A19" s="21" t="s">
+      <c r="B19" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="M19" s="33"/>
+    </row>
+    <row r="20" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="B19" s="24" t="s">
-[...5 lines deleted...]
-      <c r="A20" s="21" t="s">
+      <c r="B20" s="34" t="s">
         <v>44</v>
       </c>
-      <c r="B20" s="37" t="s">
+      <c r="M20" s="32"/>
+    </row>
+    <row r="21" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="21" t="s">
         <v>45</v>
       </c>
-      <c r="M20" s="34"/>
-[...2 lines deleted...]
-      <c r="A21" s="21" t="s">
+      <c r="B21" s="35" t="s">
         <v>46</v>
       </c>
-      <c r="B21" s="38" t="s">
-[...6 lines deleted...]
-      <c r="B22" s="40"/>
+      <c r="M21" s="33"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="36"/>
+      <c r="B22" s="37"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="46" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="8.85546875" style="46"/>
+    <col min="1" max="1" width="4.42578125" style="43" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="43" customWidth="1"/>
+    <col min="3" max="16384" width="8.85546875" style="43"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
-[...16 lines deleted...]
-      <c r="B4" s="48" t="s">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A1" s="55"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="42"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A2" s="55"/>
+      <c r="B2" s="55"/>
+      <c r="C2" s="42"/>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A3" s="55"/>
+      <c r="B3" s="55"/>
+      <c r="C3" s="44"/>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A4" s="42"/>
+      <c r="B4" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="C4" s="44"/>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A5" s="42"/>
+      <c r="B5" s="45" t="s">
         <v>53</v>
       </c>
-      <c r="C4" s="47"/>
-[...3 lines deleted...]
-      <c r="B5" s="48" t="s">
+      <c r="C5" s="44"/>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A6" s="42"/>
+      <c r="B6" s="45" t="s">
         <v>54</v>
       </c>
-      <c r="C5" s="47"/>
-[...3 lines deleted...]
-      <c r="B6" s="48" t="s">
+      <c r="C6" s="44"/>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A7" s="42"/>
+      <c r="B7" s="45" t="s">
         <v>55</v>
       </c>
-      <c r="C6" s="47"/>
-[...3 lines deleted...]
-      <c r="B7" s="48" t="s">
+      <c r="C7" s="44"/>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A8" s="42"/>
+      <c r="B8" s="45" t="s">
         <v>56</v>
       </c>
-      <c r="C7" s="47"/>
-[...3 lines deleted...]
-      <c r="B8" s="48" t="s">
+      <c r="C8" s="44"/>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A9" s="55"/>
+      <c r="B9" s="55"/>
+      <c r="C9" s="44"/>
+    </row>
+    <row r="10" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A10" s="42"/>
+      <c r="B10" s="46" t="s">
         <v>57</v>
       </c>
-      <c r="C8" s="47"/>
-[...46 lines deleted...]
-      <c r="B18" s="50"/>
+      <c r="C10" s="44"/>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A11" s="55"/>
+      <c r="B11" s="55"/>
+      <c r="C11" s="44"/>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A12" s="55"/>
+      <c r="B12" s="55"/>
+      <c r="C12" s="44"/>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A13" s="55"/>
+      <c r="B13" s="55"/>
+      <c r="C13" s="42"/>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A14" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="B14" s="56"/>
+      <c r="C14" s="56"/>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A15" s="55"/>
+      <c r="B15" s="55"/>
+      <c r="C15" s="42"/>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A16" s="57"/>
+      <c r="B16" s="57"/>
+      <c r="C16" s="57"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:C16"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K23"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="120" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+    <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" workbookViewId="0">
+      <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="22.7109375" customWidth="1"/>
-    <col min="2" max="2" width="35.85546875" customWidth="1"/>
+    <col min="1" max="1" width="38.140625" customWidth="1"/>
+    <col min="2" max="2" width="43.85546875" customWidth="1"/>
     <col min="3" max="3" width="50.140625" customWidth="1"/>
     <col min="9" max="9" width="13.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="18.75" customHeight="1">
-      <c r="A1" s="56" t="s">
+    <row r="1" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="58" t="s">
         <v>12</v>
       </c>
-      <c r="B1" s="57"/>
-      <c r="C1" s="57"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
       <c r="D1" s="11"/>
     </row>
-    <row r="2" spans="1:11" ht="17.45" customHeight="1">
-[...4 lines deleted...]
-      <c r="C2" s="58"/>
+    <row r="2" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="60" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2" s="60"/>
+      <c r="C2" s="60"/>
       <c r="D2" s="5"/>
     </row>
-    <row r="3" spans="1:11" ht="14.45" customHeight="1">
+    <row r="3" spans="1:11" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4"/>
       <c r="B3" s="12"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
     </row>
-    <row r="4" spans="1:11" ht="47.45" customHeight="1">
+    <row r="4" spans="1:11" ht="47.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="16"/>
       <c r="B4" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="18" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
     </row>
-    <row r="5" spans="1:11" ht="18" customHeight="1">
+    <row r="5" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="19">
-        <v>32652</v>
-[...2 lines deleted...]
-        <v>109.7</v>
+        <v>36015</v>
+      </c>
+      <c r="C5" s="52">
+        <v>114.4</v>
       </c>
       <c r="D5" s="7"/>
       <c r="E5" s="6"/>
       <c r="F5" s="8"/>
       <c r="G5" s="9"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="3"/>
     </row>
-    <row r="6" spans="1:11">
+    <row r="6" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="19">
-        <v>21089</v>
-[...2 lines deleted...]
-        <v>98.5</v>
+        <v>21740</v>
+      </c>
+      <c r="C6" s="52">
+        <v>99.2</v>
       </c>
       <c r="D6" s="7"/>
       <c r="E6" s="6"/>
       <c r="F6" s="8"/>
       <c r="G6" s="9"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="3"/>
     </row>
-    <row r="7" spans="1:11">
+    <row r="7" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="19">
-        <v>3073</v>
-[...2 lines deleted...]
-        <v>95.6</v>
+        <v>3367</v>
+      </c>
+      <c r="C7" s="52">
+        <v>96.6</v>
       </c>
       <c r="D7" s="7"/>
       <c r="E7" s="6"/>
       <c r="F7" s="8"/>
       <c r="G7" s="9"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
       <c r="K7" s="3"/>
     </row>
-    <row r="8" spans="1:11">
+    <row r="8" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="19">
-        <v>5756</v>
-[...2 lines deleted...]
-        <v>291.3</v>
+        <v>7743</v>
+      </c>
+      <c r="C8" s="52">
+        <v>298.10000000000002</v>
       </c>
       <c r="D8" s="7"/>
       <c r="E8" s="6"/>
       <c r="F8" s="8"/>
       <c r="G8" s="9"/>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
       <c r="K8" s="3"/>
     </row>
-    <row r="9" spans="1:11">
+    <row r="9" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="17"/>
-      <c r="C9" s="52"/>
+      <c r="C9" s="48"/>
       <c r="D9" s="7"/>
       <c r="E9" s="6"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
       <c r="K9" s="3"/>
     </row>
-    <row r="10" spans="1:11">
+    <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="19">
         <v>106</v>
       </c>
-      <c r="C10" s="51">
-        <v>21.7</v>
+      <c r="C10" s="52">
+        <v>21.6</v>
       </c>
       <c r="D10" s="7"/>
       <c r="E10" s="6"/>
       <c r="F10" s="10"/>
       <c r="G10" s="10"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
       <c r="K10" s="3"/>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="19">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>63.7</v>
+        <v>463</v>
+      </c>
+      <c r="C11" s="52">
+        <v>67.900000000000006</v>
       </c>
       <c r="D11" s="7"/>
       <c r="E11" s="6"/>
       <c r="F11" s="8"/>
       <c r="G11" s="9"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="K11" s="3"/>
     </row>
-    <row r="12" spans="1:11">
+    <row r="12" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="19">
-        <v>399</v>
-[...2 lines deleted...]
-        <v>133.80000000000001</v>
+        <v>440</v>
+      </c>
+      <c r="C12" s="52">
+        <v>132.80000000000001</v>
       </c>
       <c r="D12" s="7"/>
       <c r="E12" s="6"/>
       <c r="F12" s="8"/>
       <c r="G12" s="9"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
       <c r="K12" s="3"/>
     </row>
-    <row r="13" spans="1:11">
+    <row r="13" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="19">
         <v>425</v>
       </c>
-      <c r="C13" s="51">
-        <v>80.900000000000006</v>
+      <c r="C13" s="52">
+        <v>80.3</v>
       </c>
       <c r="D13" s="7"/>
       <c r="E13" s="6"/>
       <c r="F13" s="8"/>
       <c r="G13" s="9"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="3"/>
     </row>
-    <row r="14" spans="1:11">
+    <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="19">
         <v>233</v>
       </c>
-      <c r="C14" s="51">
+      <c r="C14" s="52">
         <v>39.700000000000003</v>
       </c>
       <c r="D14" s="7"/>
       <c r="E14" s="6"/>
       <c r="F14" s="8"/>
       <c r="G14" s="9"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
       <c r="K14" s="3"/>
     </row>
-    <row r="15" spans="1:11">
+    <row r="15" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="19">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>110.9</v>
+        <v>208</v>
+      </c>
+      <c r="C15" s="52">
+        <v>116.6</v>
       </c>
       <c r="D15" s="7"/>
       <c r="E15" s="6"/>
       <c r="F15" s="8"/>
       <c r="G15" s="9"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
       <c r="K15" s="3"/>
     </row>
-    <row r="16" spans="1:11">
+    <row r="16" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="19">
-        <v>365</v>
-[...2 lines deleted...]
-        <v>141.9</v>
+        <v>410</v>
+      </c>
+      <c r="C16" s="52">
+        <v>135.9</v>
       </c>
       <c r="D16" s="7"/>
       <c r="E16" s="6"/>
       <c r="F16" s="8"/>
       <c r="G16" s="9"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="3"/>
     </row>
-    <row r="17" spans="1:11">
+    <row r="17" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="19">
         <v>81</v>
       </c>
-      <c r="C17" s="51">
-        <v>125.7</v>
+      <c r="C17" s="52">
+        <v>125.3</v>
       </c>
       <c r="D17" s="7"/>
       <c r="E17" s="6"/>
       <c r="F17" s="8"/>
       <c r="G17" s="9"/>
       <c r="I17" s="2"/>
       <c r="J17" s="2"/>
       <c r="K17" s="3"/>
     </row>
-    <row r="18" spans="1:11">
+    <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="19">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>582</v>
+        <v>146</v>
+      </c>
+      <c r="C18" s="52">
+        <v>392.3</v>
       </c>
       <c r="D18" s="7"/>
       <c r="E18" s="6"/>
       <c r="F18" s="8"/>
       <c r="G18" s="9"/>
       <c r="I18" s="2"/>
       <c r="J18" s="2"/>
       <c r="K18" s="3"/>
     </row>
-    <row r="19" spans="1:11">
+    <row r="19" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="19">
-        <v>505</v>
-[...2 lines deleted...]
-        <v>227.7</v>
+        <v>653</v>
+      </c>
+      <c r="C19" s="52">
+        <v>278.8</v>
       </c>
       <c r="D19" s="7"/>
       <c r="E19" s="6"/>
       <c r="F19" s="8"/>
       <c r="G19" s="9"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
       <c r="K19" s="3"/>
     </row>
-    <row r="20" spans="1:11">
+    <row r="20" spans="1:11" x14ac:dyDescent="0.2">
       <c r="B20" s="1"/>
       <c r="D20" s="6"/>
       <c r="E20" s="6"/>
       <c r="F20" s="6"/>
       <c r="G20" s="6"/>
     </row>
-    <row r="21" spans="1:11">
+    <row r="21" spans="1:11" x14ac:dyDescent="0.2">
       <c r="D21" s="6"/>
       <c r="E21" s="6"/>
       <c r="F21" s="6"/>
       <c r="G21" s="6"/>
     </row>
-    <row r="22" spans="1:11">
+    <row r="22" spans="1:11" x14ac:dyDescent="0.2">
       <c r="D22" s="6"/>
       <c r="E22" s="6"/>
       <c r="F22" s="6"/>
       <c r="G22" s="6"/>
     </row>
-    <row r="23" spans="1:11">
+    <row r="23" spans="1:11" x14ac:dyDescent="0.2">
       <c r="D23" s="6"/>
       <c r="E23" s="6"/>
       <c r="F23" s="6"/>
       <c r="G23" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>