--- v1 (2026-08-26)
+++ v2 (2026-09-15)
@@ -5,55 +5,55 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт инвестиции\июль 2026\готовые каз\қалалар мен аудандар\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт инвестиции\август 2026\готовые каз\қалалар мен аудандар\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="330" yWindow="15" windowWidth="14040" windowHeight="13125" tabRatio="791" activeTab="3"/>
+    <workbookView xWindow="330" yWindow="15" windowWidth="14040" windowHeight="13125" tabRatio="791" firstSheet="1" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 161104" sheetId="2" r:id="rId1"/>
     <sheet name="Метадеректер 161203" sheetId="3" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="4" r:id="rId3"/>
     <sheet name="КСП 16104_161203" sheetId="1" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519" calcMode="manual"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="68">
   <si>
     <t>Павлодар облысы</t>
   </si>
   <si>
     <t>Павлодар қ.ә.</t>
   </si>
   <si>
     <t>Ақсу қ.ә.</t>
   </si>
   <si>
     <t>Екібастұз қ.ә.</t>
   </si>
@@ -216,60 +216,60 @@
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
   </si>
   <si>
     <t>2026 жылғы қаңтардан бастап</t>
   </si>
   <si>
     <t>миллион теңге</t>
   </si>
   <si>
     <t>пайызбен</t>
   </si>
   <si>
     <t>Макишева Динара Кенжетаевна</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/pavlodar/dynamic-tables/5263/</t>
   </si>
   <si>
     <t>Негізгі капиталға салынған инвестициялар туралы есеп 1-инвест (айлық), "Жеке құрылыс салушылардың объектілерді пайдалануға беруі туралы есеп " 1-ИС (айлық)</t>
   </si>
   <si>
-    <t>2026 жылғы қаңтар-шілде</t>
-[...2 lines deleted...]
-    <t>17.08.2026ж.</t>
+    <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-тамыз</t>
   </si>
   <si>
     <t>17.09.2026ж.</t>
   </si>
   <si>
-    <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+    <t>16.10.2026ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
@@ -492,87 +492,84 @@
   </borders>
   <cellStyleXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="12" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="11" fillId="0" borderId="3" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
@@ -624,73 +621,70 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="4" xfId="15" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="16">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 3 2" xfId="6"/>
     <cellStyle name="Обычный 4" xfId="7"/>
     <cellStyle name="Обычный 4 2" xfId="8"/>
     <cellStyle name="Обычный 4 3" xfId="9"/>
     <cellStyle name="Обычный 5" xfId="10"/>
     <cellStyle name="Обычный 5 2" xfId="11"/>
     <cellStyle name="Обычный 6" xfId="12"/>
     <cellStyle name="Обычный 6 2" xfId="13"/>
     <cellStyle name="Обычный 6 3" xfId="14"/>
     <cellStyle name="Обычный 9" xfId="15"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
@@ -991,895 +985,895 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701834?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701854?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K26"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="97.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="38.42578125" style="38" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="38" customWidth="1"/>
+    <col min="1" max="1" width="38.42578125" style="37" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="37" customWidth="1"/>
     <col min="3" max="254" width="8.85546875" customWidth="1"/>
     <col min="255" max="255" width="42.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A1" s="20"/>
-[...3 lines deleted...]
-      <c r="A2" s="21" t="s">
+      <c r="A1" s="19"/>
+      <c r="B1" s="19"/>
+    </row>
+    <row r="2" spans="1:11" s="22" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="22">
+      <c r="B2" s="21">
         <v>161104</v>
       </c>
     </row>
-    <row r="3" spans="1:11" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="21" t="s">
+    <row r="3" spans="1:11" s="22" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="B3" s="22" t="s">
+      <c r="B3" s="21" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:11" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="21" t="s">
+    <row r="4" spans="1:11" s="22" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="20" t="s">
         <v>20</v>
       </c>
-      <c r="B4" s="24" t="s">
+      <c r="B4" s="23" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="5" spans="1:11" s="23" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="25" t="s">
+    <row r="5" spans="1:11" s="22" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="B5" s="22" t="s">
+      <c r="B5" s="21" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="6" spans="1:11" s="23" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="25" t="s">
+    <row r="6" spans="1:11" s="22" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="B6" s="26" t="s">
+      <c r="B6" s="25" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="7" spans="1:11" s="23" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="21" t="s">
+    <row r="7" spans="1:11" s="22" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="B7" s="27" t="s">
+      <c r="B7" s="26" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="8" spans="1:11" s="23" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="21" t="s">
+    <row r="8" spans="1:11" s="22" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="B8" s="28" t="s">
+      <c r="B8" s="27" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="9" spans="1:11" s="23" customFormat="1" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="21" t="s">
+    <row r="9" spans="1:11" s="22" customFormat="1" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="B9" s="27" t="s">
+      <c r="B9" s="26" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="10" spans="1:11" s="23" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="21" t="s">
+    <row r="10" spans="1:11" s="22" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="B10" s="49" t="s">
+      <c r="B10" s="48" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="11" spans="1:11" s="23" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="21" t="s">
+    <row r="11" spans="1:11" s="22" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="20" t="s">
         <v>30</v>
       </c>
-      <c r="B11" s="29"/>
-[...3 lines deleted...]
-      <c r="A12" s="21" t="s">
+      <c r="B11" s="28"/>
+      <c r="K11" s="29"/>
+    </row>
+    <row r="12" spans="1:11" s="22" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="B12" s="50" t="s">
+      <c r="B12" s="49" t="s">
         <v>32</v>
       </c>
-      <c r="K12" s="30"/>
-[...2 lines deleted...]
-      <c r="A13" s="31" t="s">
+      <c r="K12" s="29"/>
+    </row>
+    <row r="13" spans="1:11" s="22" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="B13" s="51" t="s">
+      <c r="B13" s="50" t="s">
         <v>34</v>
       </c>
-      <c r="K13" s="30"/>
-[...2 lines deleted...]
-      <c r="A14" s="31" t="s">
+      <c r="K13" s="29"/>
+    </row>
+    <row r="14" spans="1:11" s="22" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="30" t="s">
         <v>35</v>
       </c>
-      <c r="B14" s="51" t="s">
+      <c r="B14" s="50" t="s">
         <v>62</v>
       </c>
-      <c r="K14" s="30"/>
-[...2 lines deleted...]
-      <c r="A15" s="31" t="s">
+      <c r="K14" s="29"/>
+    </row>
+    <row r="15" spans="1:11" s="22" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="30" t="s">
         <v>36</v>
       </c>
-      <c r="B15" s="51" t="s">
+      <c r="B15" s="50" t="s">
         <v>37</v>
       </c>
-      <c r="K15" s="30"/>
+      <c r="K15" s="29"/>
     </row>
     <row r="16" spans="1:11" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="21" t="s">
+      <c r="A16" s="20" t="s">
         <v>38</v>
       </c>
-      <c r="B16" s="53" t="s">
-[...2 lines deleted...]
-      <c r="K16" s="32"/>
+      <c r="B16" s="58" t="s">
+        <v>66</v>
+      </c>
+      <c r="K16" s="31"/>
     </row>
     <row r="17" spans="1:11" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="21" t="s">
+      <c r="A17" s="20" t="s">
         <v>39</v>
       </c>
-      <c r="B17" s="54" t="s">
-[...2 lines deleted...]
-      <c r="K17" s="33"/>
+      <c r="B17" s="58" t="s">
+        <v>67</v>
+      </c>
+      <c r="K17" s="32"/>
     </row>
     <row r="18" spans="1:11" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="21" t="s">
+      <c r="A18" s="20" t="s">
         <v>40</v>
       </c>
-      <c r="B18" s="28" t="s">
+      <c r="B18" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="K18" s="32"/>
+      <c r="K18" s="31"/>
     </row>
     <row r="19" spans="1:11" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="21" t="s">
+      <c r="A19" s="20" t="s">
         <v>42</v>
       </c>
-      <c r="B19" s="24" t="s">
+      <c r="B19" s="23" t="s">
         <v>61</v>
       </c>
-      <c r="K19" s="33"/>
+      <c r="K19" s="32"/>
     </row>
     <row r="20" spans="1:11" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="21" t="s">
+      <c r="A20" s="20" t="s">
         <v>43</v>
       </c>
-      <c r="B20" s="34" t="s">
+      <c r="B20" s="33" t="s">
         <v>44</v>
       </c>
-      <c r="K20" s="32"/>
+      <c r="K20" s="31"/>
     </row>
     <row r="21" spans="1:11" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="21" t="s">
+      <c r="A21" s="20" t="s">
         <v>45</v>
       </c>
-      <c r="B21" s="35" t="s">
+      <c r="B21" s="34" t="s">
         <v>46</v>
       </c>
-      <c r="K21" s="33"/>
+      <c r="K21" s="32"/>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A22" s="36"/>
-      <c r="B22" s="37"/>
+      <c r="A22" s="35"/>
+      <c r="B22" s="36"/>
     </row>
     <row r="23" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="K23" s="33"/>
+      <c r="K23" s="32"/>
     </row>
     <row r="24" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="K24" s="32"/>
+      <c r="K24" s="31"/>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="K25" s="33"/>
+      <c r="K25" s="32"/>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="K26" s="32"/>
+      <c r="K26" s="31"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M22"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B33" sqref="B33"/>
+      <selection activeCell="A33" sqref="A33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="35.7109375" style="38" customWidth="1"/>
-    <col min="2" max="2" width="101.7109375" style="38" customWidth="1"/>
+    <col min="1" max="1" width="35.7109375" style="37" customWidth="1"/>
+    <col min="2" max="2" width="101.7109375" style="37" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="20"/>
-[...3 lines deleted...]
-      <c r="A2" s="21" t="s">
+      <c r="A1" s="19"/>
+      <c r="B1" s="19"/>
+    </row>
+    <row r="2" spans="1:13" s="22" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="39">
+      <c r="B2" s="38">
         <v>161203</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="23" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="21" t="s">
+    <row r="3" spans="1:13" s="22" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="B3" s="26" t="s">
+      <c r="B3" s="25" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="23" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="21" t="s">
+    <row r="4" spans="1:13" s="22" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="20" t="s">
         <v>20</v>
       </c>
-      <c r="B4" s="28" t="s">
+      <c r="B4" s="27" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="23" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="25" t="s">
+    <row r="5" spans="1:13" s="22" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="B5" s="26" t="s">
+      <c r="B5" s="25" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="23" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="25" t="s">
+    <row r="6" spans="1:13" s="22" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="B6" s="26" t="s">
+      <c r="B6" s="25" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="23" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A7" s="21" t="s">
+    <row r="7" spans="1:13" s="22" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="B7" s="40" t="s">
+      <c r="B7" s="39" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="23" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="21" t="s">
+    <row r="8" spans="1:13" s="22" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="B8" s="41" t="s">
+      <c r="B8" s="40" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="23" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A9" s="21" t="s">
+    <row r="9" spans="1:13" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="B9" s="27" t="s">
+      <c r="B9" s="26" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="23" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="21" t="s">
+    <row r="10" spans="1:13" s="22" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="B10" s="49" t="s">
+      <c r="B10" s="48" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="23" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="21" t="s">
+    <row r="11" spans="1:13" s="22" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="20" t="s">
         <v>30</v>
       </c>
-      <c r="B11" s="29"/>
-[...3 lines deleted...]
-      <c r="A12" s="21" t="s">
+      <c r="B11" s="28"/>
+      <c r="M11" s="29"/>
+    </row>
+    <row r="12" spans="1:13" s="22" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="B12" s="50" t="s">
+      <c r="B12" s="49" t="s">
         <v>49</v>
       </c>
-      <c r="M12" s="30"/>
-[...2 lines deleted...]
-      <c r="A13" s="31" t="s">
+      <c r="M12" s="29"/>
+    </row>
+    <row r="13" spans="1:13" s="22" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="B13" s="51" t="s">
+      <c r="B13" s="50" t="s">
         <v>50</v>
       </c>
-      <c r="M13" s="30"/>
-[...2 lines deleted...]
-      <c r="A14" s="31" t="s">
+      <c r="M13" s="29"/>
+    </row>
+    <row r="14" spans="1:13" s="22" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="30" t="s">
         <v>35</v>
       </c>
-      <c r="B14" s="51" t="s">
+      <c r="B14" s="50" t="s">
         <v>62</v>
       </c>
-      <c r="M14" s="30"/>
-[...2 lines deleted...]
-      <c r="A15" s="31" t="s">
+      <c r="M14" s="29"/>
+    </row>
+    <row r="15" spans="1:13" s="22" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="30" t="s">
         <v>36</v>
       </c>
-      <c r="B15" s="51" t="s">
+      <c r="B15" s="50" t="s">
         <v>51</v>
       </c>
-      <c r="M15" s="30"/>
+      <c r="M15" s="29"/>
     </row>
     <row r="16" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="21" t="s">
+      <c r="A16" s="20" t="s">
         <v>38</v>
       </c>
-      <c r="B16" s="53" t="s">
-[...2 lines deleted...]
-      <c r="M16" s="32"/>
+      <c r="B16" s="58" t="s">
+        <v>66</v>
+      </c>
+      <c r="M16" s="31"/>
     </row>
     <row r="17" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="21" t="s">
+      <c r="A17" s="20" t="s">
         <v>39</v>
       </c>
-      <c r="B17" s="54" t="s">
-[...2 lines deleted...]
-      <c r="M17" s="33"/>
+      <c r="B17" s="58" t="s">
+        <v>67</v>
+      </c>
+      <c r="M17" s="32"/>
     </row>
     <row r="18" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="21" t="s">
+      <c r="A18" s="20" t="s">
         <v>40</v>
       </c>
-      <c r="B18" s="28" t="s">
+      <c r="B18" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="M18" s="32"/>
+      <c r="M18" s="31"/>
     </row>
     <row r="19" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="21" t="s">
+      <c r="A19" s="20" t="s">
         <v>42</v>
       </c>
-      <c r="B19" s="24" t="s">
+      <c r="B19" s="23" t="s">
         <v>61</v>
       </c>
-      <c r="M19" s="33"/>
+      <c r="M19" s="32"/>
     </row>
     <row r="20" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="21" t="s">
+      <c r="A20" s="20" t="s">
         <v>43</v>
       </c>
-      <c r="B20" s="34" t="s">
+      <c r="B20" s="33" t="s">
         <v>44</v>
       </c>
-      <c r="M20" s="32"/>
+      <c r="M20" s="31"/>
     </row>
     <row r="21" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="21" t="s">
+      <c r="A21" s="20" t="s">
         <v>45</v>
       </c>
-      <c r="B21" s="35" t="s">
+      <c r="B21" s="34" t="s">
         <v>46</v>
       </c>
-      <c r="M21" s="33"/>
+      <c r="M21" s="32"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="36"/>
-      <c r="B22" s="37"/>
+      <c r="A22" s="35"/>
+      <c r="B22" s="36"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="43" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="8.85546875" style="43"/>
+    <col min="1" max="1" width="4.42578125" style="42" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="42" customWidth="1"/>
+    <col min="3" max="16384" width="8.85546875" style="42"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A1" s="55"/>
-[...1 lines deleted...]
-      <c r="C1" s="42"/>
+      <c r="A1" s="52"/>
+      <c r="B1" s="52"/>
+      <c r="C1" s="41"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A2" s="55"/>
-[...1 lines deleted...]
-      <c r="C2" s="42"/>
+      <c r="A2" s="52"/>
+      <c r="B2" s="52"/>
+      <c r="C2" s="41"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A3" s="55"/>
-[...1 lines deleted...]
-      <c r="C3" s="44"/>
+      <c r="A3" s="52"/>
+      <c r="B3" s="52"/>
+      <c r="C3" s="43"/>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A4" s="42"/>
-      <c r="B4" s="45" t="s">
+      <c r="A4" s="41"/>
+      <c r="B4" s="44" t="s">
         <v>52</v>
       </c>
-      <c r="C4" s="44"/>
+      <c r="C4" s="43"/>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A5" s="42"/>
-      <c r="B5" s="45" t="s">
+      <c r="A5" s="41"/>
+      <c r="B5" s="44" t="s">
         <v>53</v>
       </c>
-      <c r="C5" s="44"/>
+      <c r="C5" s="43"/>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A6" s="42"/>
-      <c r="B6" s="45" t="s">
+      <c r="A6" s="41"/>
+      <c r="B6" s="44" t="s">
         <v>54</v>
       </c>
-      <c r="C6" s="44"/>
+      <c r="C6" s="43"/>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A7" s="42"/>
-      <c r="B7" s="45" t="s">
+      <c r="A7" s="41"/>
+      <c r="B7" s="44" t="s">
         <v>55</v>
       </c>
-      <c r="C7" s="44"/>
+      <c r="C7" s="43"/>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A8" s="42"/>
-      <c r="B8" s="45" t="s">
+      <c r="A8" s="41"/>
+      <c r="B8" s="44" t="s">
         <v>56</v>
       </c>
-      <c r="C8" s="44"/>
+      <c r="C8" s="43"/>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A9" s="55"/>
-[...1 lines deleted...]
-      <c r="C9" s="44"/>
+      <c r="A9" s="52"/>
+      <c r="B9" s="52"/>
+      <c r="C9" s="43"/>
     </row>
     <row r="10" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A10" s="42"/>
-      <c r="B10" s="46" t="s">
+      <c r="A10" s="41"/>
+      <c r="B10" s="45" t="s">
         <v>57</v>
       </c>
-      <c r="C10" s="44"/>
+      <c r="C10" s="43"/>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A11" s="55"/>
-[...1 lines deleted...]
-      <c r="C11" s="44"/>
+      <c r="A11" s="52"/>
+      <c r="B11" s="52"/>
+      <c r="C11" s="43"/>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A12" s="55"/>
-[...1 lines deleted...]
-      <c r="C12" s="44"/>
+      <c r="A12" s="52"/>
+      <c r="B12" s="52"/>
+      <c r="C12" s="43"/>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A13" s="55"/>
-[...1 lines deleted...]
-      <c r="C13" s="42"/>
+      <c r="A13" s="52"/>
+      <c r="B13" s="52"/>
+      <c r="C13" s="41"/>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A14" s="56" t="s">
-[...3 lines deleted...]
-      <c r="C14" s="56"/>
+      <c r="A14" s="53" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="53"/>
+      <c r="C14" s="53"/>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A15" s="55"/>
-[...1 lines deleted...]
-      <c r="C15" s="42"/>
+      <c r="A15" s="52"/>
+      <c r="B15" s="52"/>
+      <c r="C15" s="41"/>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A16" s="57"/>
-[...1 lines deleted...]
-      <c r="C16" s="57"/>
+      <c r="A16" s="54"/>
+      <c r="B16" s="54"/>
+      <c r="C16" s="54"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B18" s="47"/>
+      <c r="B18" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:C16"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" workbookViewId="0">
-      <selection activeCell="B31" sqref="B31"/>
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="38.140625" customWidth="1"/>
     <col min="2" max="2" width="43.85546875" customWidth="1"/>
     <col min="3" max="3" width="50.140625" customWidth="1"/>
     <col min="9" max="9" width="13.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="58" t="s">
+      <c r="A1" s="55" t="s">
         <v>12</v>
       </c>
-      <c r="B1" s="59"/>
-      <c r="C1" s="59"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
       <c r="D1" s="11"/>
     </row>
     <row r="2" spans="1:11" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="60" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="60"/>
+      <c r="A2" s="57" t="s">
+        <v>65</v>
+      </c>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
       <c r="D2" s="5"/>
     </row>
     <row r="3" spans="1:11" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4"/>
       <c r="B3" s="12"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
     </row>
     <row r="4" spans="1:11" ht="47.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="16"/>
       <c r="B4" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="C4" s="18" t="s">
+      <c r="C4" s="17" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="19">
-[...3 lines deleted...]
-        <v>114.4</v>
+      <c r="B5" s="18">
+        <v>41225</v>
+      </c>
+      <c r="C5" s="51">
+        <v>105.4</v>
       </c>
       <c r="D5" s="7"/>
       <c r="E5" s="6"/>
       <c r="F5" s="8"/>
       <c r="G5" s="9"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="3"/>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="19">
-[...3 lines deleted...]
-        <v>99.2</v>
+      <c r="B6" s="18">
+        <v>23414</v>
+      </c>
+      <c r="C6" s="51">
+        <v>97.9</v>
       </c>
       <c r="D6" s="7"/>
       <c r="E6" s="6"/>
       <c r="F6" s="8"/>
       <c r="G6" s="9"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="3"/>
     </row>
     <row r="7" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="19">
-[...3 lines deleted...]
-        <v>96.6</v>
+      <c r="B7" s="18">
+        <v>4372</v>
+      </c>
+      <c r="C7" s="51">
+        <v>96.7</v>
       </c>
       <c r="D7" s="7"/>
       <c r="E7" s="6"/>
       <c r="F7" s="8"/>
       <c r="G7" s="9"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
       <c r="K7" s="3"/>
     </row>
     <row r="8" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="19">
-[...3 lines deleted...]
-        <v>298.10000000000002</v>
+      <c r="B8" s="18">
+        <v>9069</v>
+      </c>
+      <c r="C8" s="51">
+        <v>132.19999999999999</v>
       </c>
       <c r="D8" s="7"/>
       <c r="E8" s="6"/>
       <c r="F8" s="8"/>
       <c r="G8" s="9"/>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
       <c r="K8" s="3"/>
     </row>
     <row r="9" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="17"/>
-      <c r="C9" s="48"/>
+      <c r="B9" s="18"/>
+      <c r="C9" s="47"/>
       <c r="D9" s="7"/>
       <c r="E9" s="6"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
       <c r="K9" s="3"/>
     </row>
     <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B10" s="19">
+      <c r="B10" s="18">
         <v>106</v>
       </c>
-      <c r="C10" s="52">
-        <v>21.6</v>
+      <c r="C10" s="51">
+        <v>21.5</v>
       </c>
       <c r="D10" s="7"/>
       <c r="E10" s="6"/>
       <c r="F10" s="10"/>
       <c r="G10" s="10"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
       <c r="K10" s="3"/>
     </row>
     <row r="11" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B11" s="19">
-[...3 lines deleted...]
-        <v>67.900000000000006</v>
+      <c r="B11" s="18">
+        <v>588</v>
+      </c>
+      <c r="C11" s="51">
+        <v>74.3</v>
       </c>
       <c r="D11" s="7"/>
       <c r="E11" s="6"/>
       <c r="F11" s="8"/>
       <c r="G11" s="9"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="K11" s="3"/>
     </row>
     <row r="12" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="19">
-[...3 lines deleted...]
-        <v>132.80000000000001</v>
+      <c r="B12" s="18">
+        <v>640</v>
+      </c>
+      <c r="C12" s="51">
+        <v>180.6</v>
       </c>
       <c r="D12" s="7"/>
       <c r="E12" s="6"/>
       <c r="F12" s="8"/>
       <c r="G12" s="9"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
       <c r="K12" s="3"/>
     </row>
     <row r="13" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="19">
+      <c r="B13" s="18">
         <v>425</v>
       </c>
-      <c r="C13" s="52">
-        <v>80.3</v>
+      <c r="C13" s="51">
+        <v>80.400000000000006</v>
       </c>
       <c r="D13" s="7"/>
       <c r="E13" s="6"/>
       <c r="F13" s="8"/>
       <c r="G13" s="9"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="3"/>
     </row>
     <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="19">
+      <c r="B14" s="18">
         <v>233</v>
       </c>
-      <c r="C14" s="52">
-        <v>39.700000000000003</v>
+      <c r="C14" s="51">
+        <v>39.200000000000003</v>
       </c>
       <c r="D14" s="7"/>
       <c r="E14" s="6"/>
       <c r="F14" s="8"/>
       <c r="G14" s="9"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
       <c r="K14" s="3"/>
     </row>
     <row r="15" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="19">
-[...3 lines deleted...]
-        <v>116.6</v>
+      <c r="B15" s="18">
+        <v>214</v>
+      </c>
+      <c r="C15" s="51">
+        <v>109.5</v>
       </c>
       <c r="D15" s="7"/>
       <c r="E15" s="6"/>
       <c r="F15" s="8"/>
       <c r="G15" s="9"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
       <c r="K15" s="3"/>
     </row>
     <row r="16" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="B16" s="19">
+      <c r="B16" s="18">
         <v>410</v>
       </c>
-      <c r="C16" s="52">
-        <v>135.9</v>
+      <c r="C16" s="51">
+        <v>108.7</v>
       </c>
       <c r="D16" s="7"/>
       <c r="E16" s="6"/>
       <c r="F16" s="8"/>
       <c r="G16" s="9"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="3"/>
     </row>
     <row r="17" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="B17" s="19">
-[...3 lines deleted...]
-        <v>125.3</v>
+      <c r="B17" s="18">
+        <v>129</v>
+      </c>
+      <c r="C17" s="51">
+        <v>143.80000000000001</v>
       </c>
       <c r="D17" s="7"/>
       <c r="E17" s="6"/>
       <c r="F17" s="8"/>
       <c r="G17" s="9"/>
       <c r="I17" s="2"/>
       <c r="J17" s="2"/>
       <c r="K17" s="3"/>
     </row>
     <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="B18" s="19">
-[...3 lines deleted...]
-        <v>392.3</v>
+      <c r="B18" s="18">
+        <v>907</v>
+      </c>
+      <c r="C18" s="51">
+        <v>1679</v>
       </c>
       <c r="D18" s="7"/>
       <c r="E18" s="6"/>
       <c r="F18" s="8"/>
       <c r="G18" s="9"/>
       <c r="I18" s="2"/>
       <c r="J18" s="2"/>
       <c r="K18" s="3"/>
     </row>
     <row r="19" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="19">
-[...3 lines deleted...]
-        <v>278.8</v>
+      <c r="B19" s="18">
+        <v>718</v>
+      </c>
+      <c r="C19" s="51">
+        <v>287.89999999999998</v>
       </c>
       <c r="D19" s="7"/>
       <c r="E19" s="6"/>
       <c r="F19" s="8"/>
       <c r="G19" s="9"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
       <c r="K19" s="3"/>
     </row>
     <row r="20" spans="1:11" x14ac:dyDescent="0.2">
       <c r="B20" s="1"/>
       <c r="D20" s="6"/>
       <c r="E20" s="6"/>
       <c r="F20" s="6"/>
       <c r="G20" s="6"/>
     </row>
     <row r="21" spans="1:11" x14ac:dyDescent="0.2">
       <c r="D21" s="6"/>
       <c r="E21" s="6"/>
       <c r="F21" s="6"/>
       <c r="G21" s="6"/>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.2">
       <c r="D22" s="6"/>
       <c r="E22" s="6"/>