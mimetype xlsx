--- v2 (2026-09-14)
+++ v3 (2026-10-25)
@@ -6,64 +6,64 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт инвестиции\август 2026\готовые каз\инвестициялар негізгі көрсеткіштер\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт инвестиции\сентябрь 2026\готовые каз\инвестициялар негізгі көрсеткіштер\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="75" yWindow="15" windowWidth="14310" windowHeight="13170" tabRatio="881" activeTab="3"/>
+    <workbookView xWindow="75" yWindow="15" windowWidth="14310" windowHeight="13170" tabRatio="881"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 161101" sheetId="3" r:id="rId1"/>
     <sheet name="Метадеректер 161201" sheetId="4" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="5" r:id="rId3"/>
     <sheet name="КСП_161101, 161201" sheetId="1" r:id="rId4"/>
     <sheet name="КСП_161_161201" sheetId="2" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="125725" calcMode="manual"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="76">
   <si>
     <t>Негізгі капиталға салынған инвестициялар</t>
   </si>
   <si>
     <t>Негізгі капиталға салынған инвестициялар, млн. теңге</t>
   </si>
   <si>
     <t>ағымдағы жылдың өткен айына пайызбен</t>
   </si>
   <si>
     <t>өткен жылдың тиісті айына пайызбен</t>
   </si>
   <si>
     <t>Қаңтар</t>
   </si>
   <si>
     <t>Ақпан</t>
   </si>
   <si>
     <t>Наурыз</t>
@@ -248,65 +248,65 @@
   <si>
     <t>+7 7182533732</t>
   </si>
   <si>
     <t>d.makisheva@aspire.gov.kz</t>
   </si>
   <si>
     <t>Құрылыс және инвестициялар статистикасы  басқармасы</t>
   </si>
   <si>
     <t>миллион теңге</t>
   </si>
   <si>
     <t>Макишева Динара Кенжетаевна</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/pavlodar/dynamic-tables/5263/</t>
   </si>
   <si>
     <t>"Негізгі капиталға салынған инвестициялар туралы есеп" 1-инвест (айлық), "Жеке құрылыс салушылардың объектілерді пайдалануға беруі туралы есеп " 1-ИС (айлық), "Шаруа немесе фермер қожалықтарының негізгі капиталына салынған инвестициялар туралы есеп" 1-КФХ (тоқсандық)</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
-    <t>17.09.2026ж.</t>
-[...1 lines deleted...]
-  <si>
     <t>16.10.2026ж.</t>
+  </si>
+  <si>
+    <t>17.11.2026ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
@@ -386,57 +386,161 @@
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="8.8000000000000007"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="9"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="16">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -465,60 +569,103 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
@@ -618,54 +765,97 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="46">
+    <cellStyle name="20% - Акцент1" xfId="3"/>
+    <cellStyle name="20% - Акцент1 2" xfId="4"/>
+    <cellStyle name="20% - Акцент2" xfId="5"/>
+    <cellStyle name="20% - Акцент2 2" xfId="6"/>
+    <cellStyle name="20% - Акцент3" xfId="7"/>
+    <cellStyle name="20% - Акцент3 2" xfId="8"/>
+    <cellStyle name="20% - Акцент4" xfId="9"/>
+    <cellStyle name="20% - Акцент4 2" xfId="10"/>
+    <cellStyle name="20% - Акцент5" xfId="11"/>
+    <cellStyle name="20% - Акцент5 2" xfId="12"/>
+    <cellStyle name="20% - Акцент6" xfId="13"/>
+    <cellStyle name="20% - Акцент6 2" xfId="14"/>
+    <cellStyle name="40% - Акцент1" xfId="15"/>
+    <cellStyle name="40% - Акцент1 2" xfId="16"/>
+    <cellStyle name="40% - Акцент2" xfId="17"/>
+    <cellStyle name="40% - Акцент2 2" xfId="18"/>
+    <cellStyle name="40% - Акцент3" xfId="19"/>
+    <cellStyle name="40% - Акцент3 2" xfId="20"/>
+    <cellStyle name="40% - Акцент4" xfId="21"/>
+    <cellStyle name="40% - Акцент4 2" xfId="22"/>
+    <cellStyle name="40% - Акцент5" xfId="23"/>
+    <cellStyle name="40% - Акцент5 2" xfId="24"/>
+    <cellStyle name="40% - Акцент6" xfId="25"/>
+    <cellStyle name="40% - Акцент6 2" xfId="26"/>
+    <cellStyle name="60% - Акцент1" xfId="27"/>
+    <cellStyle name="60% - Акцент1 2" xfId="28"/>
+    <cellStyle name="60% - Акцент2" xfId="29"/>
+    <cellStyle name="60% - Акцент2 2" xfId="30"/>
+    <cellStyle name="60% - Акцент3" xfId="31"/>
+    <cellStyle name="60% - Акцент3 2" xfId="32"/>
+    <cellStyle name="60% - Акцент4" xfId="33"/>
+    <cellStyle name="60% - Акцент4 2" xfId="34"/>
+    <cellStyle name="60% - Акцент5" xfId="35"/>
+    <cellStyle name="60% - Акцент5 2" xfId="36"/>
+    <cellStyle name="60% - Акцент6" xfId="37"/>
+    <cellStyle name="60% - Акцент6 2" xfId="38"/>
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="39"/>
+    <cellStyle name="Обычный 3" xfId="40"/>
+    <cellStyle name="Обычный 3 2" xfId="41"/>
+    <cellStyle name="Обычный 4" xfId="42"/>
+    <cellStyle name="Обычный 4 2" xfId="43"/>
+    <cellStyle name="Обычный 7" xfId="44"/>
+    <cellStyle name="Обычный 8" xfId="45"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -945,52 +1135,52 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701827?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701850?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="A25" sqref="A25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="30" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="30" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="16"/>
       <c r="B1" s="16"/>
     </row>
     <row r="2" spans="1:13" s="19" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="18">
         <v>161101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="19" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="18" t="s">
@@ -1159,52 +1349,52 @@
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="26"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="27"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="26"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="40.28515625" style="30" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="30" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="16"/>
       <c r="B1" s="16"/>
     </row>
     <row r="2" spans="1:13" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="42">
         <v>161201</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="18" t="s">
@@ -1502,52 +1692,52 @@
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:C16"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N22"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="E29" sqref="E29"/>
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="J22" sqref="J22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1" customWidth="1"/>
     <col min="2" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="15.140625" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="3" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="56" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="56"/>
       <c r="C1" s="56"/>
       <c r="D1" s="56"/>
       <c r="E1" s="56"/>
       <c r="F1" s="56"/>
       <c r="G1" s="56"/>
       <c r="H1" s="56"/>
       <c r="I1" s="56"/>
       <c r="J1" s="56"/>
       <c r="K1" s="56"/>
       <c r="L1" s="56"/>
@@ -1813,51 +2003,53 @@
       </c>
       <c r="B10" s="5">
         <v>25971</v>
       </c>
       <c r="C10" s="5">
         <v>59713</v>
       </c>
       <c r="D10" s="5">
         <v>89883</v>
       </c>
       <c r="E10" s="5">
         <v>75501</v>
       </c>
       <c r="F10" s="5">
         <v>92327</v>
       </c>
       <c r="G10" s="5">
         <v>172595</v>
       </c>
       <c r="H10" s="45">
         <v>130625</v>
       </c>
       <c r="I10" s="48">
         <v>119663</v>
       </c>
-      <c r="J10" s="5"/>
+      <c r="J10" s="48">
+        <v>195069</v>
+      </c>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="7"/>
       <c r="N10" s="3"/>
     </row>
     <row r="11" spans="1:14" s="2" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="54" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="55"/>
       <c r="C11" s="55"/>
       <c r="D11" s="55"/>
       <c r="E11" s="55"/>
       <c r="F11" s="55"/>
       <c r="G11" s="55"/>
       <c r="H11" s="55"/>
       <c r="I11" s="55"/>
       <c r="J11" s="55"/>
       <c r="K11" s="55"/>
       <c r="L11" s="55"/>
       <c r="M11" s="55"/>
     </row>
     <row r="12" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="6">
         <v>2022</v>
@@ -2030,51 +2222,53 @@
       </c>
       <c r="B16" s="9">
         <v>17.100000000000001</v>
       </c>
       <c r="C16" s="9">
         <v>231.5</v>
       </c>
       <c r="D16" s="9">
         <v>150.1</v>
       </c>
       <c r="E16" s="9">
         <v>84.3</v>
       </c>
       <c r="F16" s="9">
         <v>120.8</v>
       </c>
       <c r="G16" s="9">
         <v>185.8</v>
       </c>
       <c r="H16" s="46">
         <v>76.099999999999994</v>
       </c>
       <c r="I16" s="47">
         <v>90.5</v>
       </c>
-      <c r="J16" s="5"/>
+      <c r="J16" s="47">
+        <v>162.5</v>
+      </c>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="7"/>
       <c r="N16" s="3"/>
     </row>
     <row r="17" spans="1:14" s="2" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="54" t="s">
         <v>3</v>
       </c>
       <c r="B17" s="54"/>
       <c r="C17" s="54"/>
       <c r="D17" s="54"/>
       <c r="E17" s="54"/>
       <c r="F17" s="54"/>
       <c r="G17" s="54"/>
       <c r="H17" s="54"/>
       <c r="I17" s="54"/>
       <c r="J17" s="54"/>
       <c r="K17" s="54"/>
       <c r="L17" s="54"/>
       <c r="M17" s="54"/>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="6">
         <v>2022</v>
@@ -2247,89 +2441,91 @@
       </c>
       <c r="B22" s="9">
         <v>106.5</v>
       </c>
       <c r="C22" s="9">
         <v>118.8</v>
       </c>
       <c r="D22" s="9">
         <v>115.3</v>
       </c>
       <c r="E22" s="9">
         <v>112.5</v>
       </c>
       <c r="F22" s="9">
         <v>88.2</v>
       </c>
       <c r="G22" s="9">
         <v>119.1</v>
       </c>
       <c r="H22" s="47">
         <v>121.1</v>
       </c>
       <c r="I22" s="47">
         <v>121.9</v>
       </c>
-      <c r="J22" s="5"/>
+      <c r="J22" s="47">
+        <v>114.8</v>
+      </c>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="E3:E4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N19"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+      <selection activeCell="I23" sqref="I23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.7109375" customWidth="1"/>
     <col min="2" max="3" width="9.7109375" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="8" max="8" width="9.7109375" customWidth="1"/>
     <col min="9" max="9" width="9.85546875" customWidth="1"/>
     <col min="10" max="11" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A1" s="56" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="56"/>
       <c r="C1" s="56"/>
       <c r="D1" s="56"/>
       <c r="E1" s="56"/>
       <c r="F1" s="56"/>
       <c r="G1" s="56"/>
       <c r="H1" s="56"/>
@@ -2598,51 +2794,53 @@
       </c>
       <c r="B10" s="5">
         <v>25971</v>
       </c>
       <c r="C10" s="5">
         <v>85684</v>
       </c>
       <c r="D10" s="5">
         <v>175567</v>
       </c>
       <c r="E10" s="5">
         <v>251068</v>
       </c>
       <c r="F10" s="5">
         <v>343394</v>
       </c>
       <c r="G10" s="5">
         <v>515990</v>
       </c>
       <c r="H10" s="48">
         <v>646615</v>
       </c>
       <c r="I10" s="48">
         <v>766278</v>
       </c>
-      <c r="J10" s="5"/>
+      <c r="J10" s="48">
+        <v>961346</v>
+      </c>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="7"/>
       <c r="N10" s="3"/>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="54" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="55"/>
       <c r="C11" s="55"/>
       <c r="D11" s="55"/>
       <c r="E11" s="55"/>
       <c r="F11" s="55"/>
       <c r="G11" s="55"/>
       <c r="H11" s="55"/>
       <c r="I11" s="55"/>
       <c r="J11" s="55"/>
       <c r="K11" s="55"/>
       <c r="L11" s="55"/>
       <c r="M11" s="55"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="6">
         <v>2022</v>
@@ -2815,80 +3013,82 @@
       </c>
       <c r="B16" s="9">
         <v>106.5</v>
       </c>
       <c r="C16" s="9">
         <v>114.5</v>
       </c>
       <c r="D16" s="15">
         <v>114.6</v>
       </c>
       <c r="E16" s="15">
         <v>113.8</v>
       </c>
       <c r="F16" s="15">
         <v>105.7</v>
       </c>
       <c r="G16" s="15">
         <v>109.8</v>
       </c>
       <c r="H16" s="49">
         <v>111.9</v>
       </c>
       <c r="I16" s="49">
         <v>113.5</v>
       </c>
-      <c r="J16" s="5"/>
+      <c r="J16" s="49">
+        <v>113.8</v>
+      </c>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="7"/>
       <c r="N16" s="3"/>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A19" s="14" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="A11:M11"/>
-[...5 lines deleted...]
-    <mergeCell ref="L3:L4"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
+    <mergeCell ref="A11:M11"/>
+    <mergeCell ref="M3:M4"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="I3:I4"/>
+    <mergeCell ref="J3:J4"/>
+    <mergeCell ref="K3:K4"/>
+    <mergeCell ref="L3:L4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">