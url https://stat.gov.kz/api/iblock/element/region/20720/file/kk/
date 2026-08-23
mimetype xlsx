--- v0 (2026-08-03)
+++ v1 (2026-08-23)
@@ -1,64 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт инвестиции\июль 2026\готовые каз\инвестициялар негізгі көрсеткіштер\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="75" yWindow="15" windowWidth="14310" windowHeight="13170" tabRatio="881" activeTab="1"/>
+    <workbookView xWindow="75" yWindow="15" windowWidth="14310" windowHeight="13170" tabRatio="881" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 161101" sheetId="3" r:id="rId1"/>
     <sheet name="Метадеректер 161201" sheetId="4" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="5" r:id="rId3"/>
     <sheet name="КСП_161101, 161201" sheetId="1" r:id="rId4"/>
     <sheet name="КСП_161_161201" sheetId="2" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="125725" calcMode="manual"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="76">
   <si>
     <t>Негізгі капиталға салынған инвестициялар</t>
   </si>
   <si>
     <t>Негізгі капиталға салынған инвестициялар, млн. теңге</t>
   </si>
   <si>
     <t>ағымдағы жылдың өткен айына пайызбен</t>
   </si>
   <si>
     <t>өткен жылдың тиісті айына пайызбен</t>
   </si>
   <si>
     <t>Қаңтар</t>
   </si>
   <si>
     <t>Ақпан</t>
   </si>
   <si>
     <t>Наурыз</t>
@@ -228,80 +233,80 @@
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
   </si>
   <si>
     <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>2022 жылғы қаңтардан бастап</t>
   </si>
   <si>
     <t>+7 7182533732</t>
   </si>
   <si>
     <t>d.makisheva@aspire.gov.kz</t>
   </si>
   <si>
-    <t>15.07.2026ж.</t>
-[...1 lines deleted...]
-  <si>
     <t>Құрылыс және инвестициялар статистикасы  басқармасы</t>
   </si>
   <si>
     <t>миллион теңге</t>
   </si>
   <si>
     <t>Макишева Динара Кенжетаевна</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/pavlodar/dynamic-tables/5263/</t>
   </si>
   <si>
     <t>"Негізгі капиталға салынған инвестициялар туралы есеп" 1-инвест (айлық), "Жеке құрылыс салушылардың объектілерді пайдалануға беруі туралы есеп " 1-ИС (айлық), "Шаруа немесе фермер қожалықтарының негізгі капиталына салынған инвестициялар туралы есеп" 1-КФХ (тоқсандық)</t>
   </si>
   <si>
     <t>17.08.2026ж.</t>
+  </si>
+  <si>
+    <t>17.09.2026ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="19">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
@@ -374,50 +379,57 @@
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="8.8000000000000007"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -495,294 +507,294 @@
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -930,1910 +942,1920 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701827?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701850?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B10" sqref="B10"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="35" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="35" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="31" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="31" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="16"/>
       <c r="B1" s="16"/>
     </row>
-    <row r="2" spans="1:13" s="19" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="19" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="18">
         <v>161101</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="19" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="3" spans="1:13" s="19" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="18" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="19" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:13" s="19" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="17" t="s">
         <v>31</v>
       </c>
-      <c r="B4" s="20" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="21" t="s">
+      <c r="B4" s="39" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="19" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="18" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="19" customFormat="1" ht="17.45" customHeight="1">
-      <c r="A6" s="21" t="s">
+    <row r="6" spans="1:13" s="19" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="B6" s="22" t="s">
+      <c r="B6" s="21" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="19" customFormat="1" ht="58.9" customHeight="1">
+    <row r="7" spans="1:13" s="19" customFormat="1" ht="58.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="B7" s="23" t="s">
+      <c r="B7" s="42" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="19" customFormat="1" ht="24" customHeight="1">
+    <row r="8" spans="1:13" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="17" t="s">
         <v>36</v>
       </c>
-      <c r="B8" s="24" t="s">
+      <c r="B8" s="22" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="19" customFormat="1" ht="32.450000000000003" customHeight="1">
+    <row r="9" spans="1:13" s="19" customFormat="1" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="B9" s="23" t="s">
+      <c r="B9" s="42" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="19" customFormat="1" ht="54.75" customHeight="1">
+    <row r="10" spans="1:13" s="19" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="17" t="s">
         <v>40</v>
       </c>
-      <c r="B10" s="59" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:13" s="19" customFormat="1" ht="18" customHeight="1">
+      <c r="B10" s="42" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="17" t="s">
         <v>41</v>
       </c>
-      <c r="B11" s="25"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:13" s="19" customFormat="1" ht="16.899999999999999" customHeight="1">
+      <c r="B11" s="23"/>
+      <c r="M11" s="24"/>
+    </row>
+    <row r="12" spans="1:13" s="19" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="17" t="s">
         <v>42</v>
       </c>
-      <c r="B12" s="27" t="s">
+      <c r="B12" s="44" t="s">
         <v>43</v>
       </c>
-      <c r="M12" s="26"/>
-[...2 lines deleted...]
-      <c r="A13" s="28" t="s">
+      <c r="M12" s="24"/>
+    </row>
+    <row r="13" spans="1:13" s="19" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="25" t="s">
         <v>44</v>
       </c>
-      <c r="B13" s="29" t="s">
+      <c r="B13" s="45" t="s">
         <v>45</v>
       </c>
-      <c r="M13" s="26"/>
-[...2 lines deleted...]
-      <c r="A14" s="28" t="s">
+      <c r="M13" s="24"/>
+    </row>
+    <row r="14" spans="1:13" s="19" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="25" t="s">
         <v>46</v>
       </c>
-      <c r="B14" s="29" t="s">
-[...5 lines deleted...]
-      <c r="A15" s="28" t="s">
+      <c r="B14" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="M14" s="24"/>
+    </row>
+    <row r="15" spans="1:13" s="19" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="25" t="s">
         <v>47</v>
       </c>
-      <c r="B15" s="29" t="s">
+      <c r="B15" s="45" t="s">
         <v>48</v>
       </c>
-      <c r="M15" s="26"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="M15" s="24"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="17" t="s">
         <v>49</v>
       </c>
-      <c r="B16" s="60" t="s">
-[...4 lines deleted...]
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="B16" s="21" t="s">
+        <v>74</v>
+      </c>
+      <c r="M16" s="26"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="17" t="s">
         <v>50</v>
       </c>
-      <c r="B17" s="61" t="s">
+      <c r="B17" s="27" t="s">
         <v>75</v>
       </c>
-      <c r="M17" s="32"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="M17" s="28"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="B18" s="24" t="s">
-[...4 lines deleted...]
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="B18" s="22" t="s">
+        <v>69</v>
+      </c>
+      <c r="M18" s="26"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="17" t="s">
         <v>52</v>
       </c>
-      <c r="B19" s="45" t="s">
-[...4 lines deleted...]
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="B19" s="39" t="s">
+        <v>71</v>
+      </c>
+      <c r="M19" s="28"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="17" t="s">
         <v>53</v>
       </c>
-      <c r="B20" s="46" t="s">
+      <c r="B20" s="40" t="s">
         <v>67</v>
       </c>
-      <c r="M20" s="30"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="M20" s="26"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="17" t="s">
         <v>54</v>
       </c>
-      <c r="B21" s="47" t="s">
+      <c r="B21" s="41" t="s">
         <v>68</v>
       </c>
-      <c r="M21" s="32"/>
-[...15 lines deleted...]
-      <c r="M26" s="30"/>
+      <c r="M21" s="28"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="29"/>
+      <c r="B22" s="30"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M23" s="28"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="26"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M25" s="28"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M26" s="26"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="40.28515625" style="35" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="35" customWidth="1"/>
+    <col min="1" max="1" width="40.28515625" style="31" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="31" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="13.5" customHeight="1">
+    <row r="1" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="16"/>
       <c r="B1" s="16"/>
     </row>
-    <row r="2" spans="1:13" s="19" customFormat="1" ht="18" customHeight="1">
+    <row r="2" spans="1:13" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="B2" s="36">
+      <c r="B2" s="43">
         <v>161201</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="19" customFormat="1" ht="18" customHeight="1">
+    <row r="3" spans="1:13" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="18" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="19" customFormat="1" ht="18" customHeight="1">
+    <row r="4" spans="1:13" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="17" t="s">
         <v>31</v>
       </c>
-      <c r="B4" s="20" t="s">
+      <c r="B4" s="39" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="19" customFormat="1" ht="18" customHeight="1">
-      <c r="A5" s="21" t="s">
+    <row r="5" spans="1:13" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="18" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="19" customFormat="1" ht="18" customHeight="1">
-      <c r="A6" s="21" t="s">
+    <row r="6" spans="1:13" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="B6" s="22" t="s">
+      <c r="B6" s="21" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="19" customFormat="1" ht="38.25">
+    <row r="7" spans="1:13" s="19" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A7" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="B7" s="23" t="s">
+      <c r="B7" s="42" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="19" customFormat="1" ht="15" customHeight="1">
+    <row r="8" spans="1:13" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="18" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="19" customFormat="1" ht="25.5">
+    <row r="9" spans="1:13" s="19" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A9" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="B9" s="23" t="s">
+      <c r="B9" s="42" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="19" customFormat="1" ht="52.5" customHeight="1">
+    <row r="10" spans="1:13" s="19" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="17" t="s">
         <v>40</v>
       </c>
-      <c r="B10" s="59" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:13" s="19" customFormat="1" ht="18.600000000000001" customHeight="1">
+      <c r="B10" s="42" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="19" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="17" t="s">
         <v>41</v>
       </c>
-      <c r="B11" s="25"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:13" s="19" customFormat="1" ht="18.600000000000001" customHeight="1">
+      <c r="B11" s="23"/>
+      <c r="M11" s="24"/>
+    </row>
+    <row r="12" spans="1:13" s="19" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="17" t="s">
         <v>42</v>
       </c>
-      <c r="B12" s="27" t="s">
+      <c r="B12" s="44" t="s">
         <v>43</v>
       </c>
-      <c r="M12" s="26"/>
-[...2 lines deleted...]
-      <c r="A13" s="28" t="s">
+      <c r="M12" s="24"/>
+    </row>
+    <row r="13" spans="1:13" s="19" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="25" t="s">
         <v>44</v>
       </c>
-      <c r="B13" s="29" t="s">
+      <c r="B13" s="45" t="s">
         <v>45</v>
       </c>
-      <c r="M13" s="26"/>
-[...2 lines deleted...]
-      <c r="A14" s="28" t="s">
+      <c r="M13" s="24"/>
+    </row>
+    <row r="14" spans="1:13" s="19" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="25" t="s">
         <v>46</v>
       </c>
-      <c r="B14" s="29" t="s">
-[...5 lines deleted...]
-      <c r="A15" s="28" t="s">
+      <c r="B14" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="M14" s="24"/>
+    </row>
+    <row r="15" spans="1:13" s="19" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="25" t="s">
         <v>47</v>
       </c>
-      <c r="B15" s="29" t="s">
+      <c r="B15" s="45" t="s">
         <v>58</v>
       </c>
-      <c r="M15" s="26"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:13" ht="18.600000000000001" customHeight="1">
+      <c r="M15" s="24"/>
+    </row>
+    <row r="16" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="17" t="s">
         <v>49</v>
       </c>
-      <c r="B16" s="22" t="s">
-[...4 lines deleted...]
-    <row r="17" spans="1:13" ht="18.600000000000001" customHeight="1">
+      <c r="B16" s="21" t="s">
+        <v>74</v>
+      </c>
+      <c r="M16" s="26"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="17" t="s">
         <v>50</v>
       </c>
-      <c r="B17" s="31" t="s">
+      <c r="B17" s="27" t="s">
         <v>75</v>
       </c>
-      <c r="M17" s="32"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:13" ht="18.600000000000001" customHeight="1">
+      <c r="M17" s="28"/>
+    </row>
+    <row r="18" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="B18" s="24" t="s">
-[...4 lines deleted...]
-    <row r="19" spans="1:13" ht="18.600000000000001" customHeight="1">
+      <c r="B18" s="22" t="s">
+        <v>69</v>
+      </c>
+      <c r="M18" s="26"/>
+    </row>
+    <row r="19" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="17" t="s">
         <v>52</v>
       </c>
-      <c r="B19" s="45" t="s">
-[...4 lines deleted...]
-    <row r="20" spans="1:13" ht="18.600000000000001" customHeight="1">
+      <c r="B19" s="39" t="s">
+        <v>71</v>
+      </c>
+      <c r="M19" s="28"/>
+    </row>
+    <row r="20" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="17" t="s">
         <v>53</v>
       </c>
-      <c r="B20" s="44" t="s">
+      <c r="B20" s="40" t="s">
         <v>67</v>
       </c>
-      <c r="M20" s="30"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:13" ht="18.600000000000001" customHeight="1">
+      <c r="M20" s="26"/>
+    </row>
+    <row r="21" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="17" t="s">
         <v>54</v>
       </c>
-      <c r="B21" s="43" t="s">
+      <c r="B21" s="38" t="s">
         <v>68</v>
       </c>
-      <c r="M21" s="32"/>
-[...15 lines deleted...]
-      <c r="M26" s="30"/>
+      <c r="M21" s="28"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="29"/>
+      <c r="B22" s="30"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M23" s="28"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="26"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M25" s="28"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M26" s="26"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="38" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="8.85546875" style="38"/>
+    <col min="1" max="1" width="4.42578125" style="33" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="33" customWidth="1"/>
+    <col min="3" max="16384" width="8.85546875" style="33"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
-[...16 lines deleted...]
-      <c r="B4" s="40" t="s">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A1" s="51"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="32"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A2" s="51"/>
+      <c r="B2" s="51"/>
+      <c r="C2" s="32"/>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A3" s="51"/>
+      <c r="B3" s="51"/>
+      <c r="C3" s="34"/>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A4" s="32"/>
+      <c r="B4" s="35" t="s">
         <v>59</v>
       </c>
-      <c r="C4" s="39"/>
-[...3 lines deleted...]
-      <c r="B5" s="40" t="s">
+      <c r="C4" s="34"/>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A5" s="32"/>
+      <c r="B5" s="35" t="s">
         <v>60</v>
       </c>
-      <c r="C5" s="39"/>
-[...3 lines deleted...]
-      <c r="B6" s="40" t="s">
+      <c r="C5" s="34"/>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A6" s="32"/>
+      <c r="B6" s="35" t="s">
         <v>61</v>
       </c>
-      <c r="C6" s="39"/>
-[...3 lines deleted...]
-      <c r="B7" s="40" t="s">
+      <c r="C6" s="34"/>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A7" s="32"/>
+      <c r="B7" s="35" t="s">
         <v>62</v>
       </c>
-      <c r="C7" s="39"/>
-[...3 lines deleted...]
-      <c r="B8" s="40" t="s">
+      <c r="C7" s="34"/>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A8" s="32"/>
+      <c r="B8" s="35" t="s">
         <v>63</v>
       </c>
-      <c r="C8" s="39"/>
-[...8 lines deleted...]
-      <c r="B10" s="41" t="s">
+      <c r="C8" s="34"/>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A9" s="51"/>
+      <c r="B9" s="51"/>
+      <c r="C9" s="34"/>
+    </row>
+    <row r="10" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A10" s="32"/>
+      <c r="B10" s="36" t="s">
         <v>64</v>
       </c>
-      <c r="C10" s="39"/>
-[...17 lines deleted...]
-      <c r="A14" s="49" t="s">
+      <c r="C10" s="34"/>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A11" s="51"/>
+      <c r="B11" s="51"/>
+      <c r="C11" s="34"/>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A12" s="51"/>
+      <c r="B12" s="51"/>
+      <c r="C12" s="34"/>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A13" s="51"/>
+      <c r="B13" s="51"/>
+      <c r="C13" s="32"/>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A14" s="52" t="s">
         <v>65</v>
       </c>
-      <c r="B14" s="49"/>
-[...13 lines deleted...]
-      <c r="B18" s="42"/>
+      <c r="B14" s="52"/>
+      <c r="C14" s="52"/>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A15" s="51"/>
+      <c r="B15" s="51"/>
+      <c r="C15" s="32"/>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A16" s="53"/>
+      <c r="B16" s="53"/>
+      <c r="C16" s="53"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:C16"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N22"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="G25" sqref="G25"/>
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="H10" sqref="H10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1" customWidth="1"/>
     <col min="2" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="15.140625" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="3" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A1" s="54" t="s">
+    <row r="1" spans="1:14" s="3" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="54"/>
-[...29 lines deleted...]
-      <c r="B3" s="51" t="s">
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
+    </row>
+    <row r="2" spans="1:14" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="59"/>
+      <c r="B2" s="59"/>
+      <c r="C2" s="59"/>
+      <c r="D2" s="59"/>
+      <c r="E2" s="59"/>
+      <c r="F2" s="59"/>
+      <c r="G2" s="59"/>
+      <c r="H2" s="59"/>
+      <c r="I2" s="59"/>
+      <c r="J2" s="59"/>
+      <c r="K2" s="59"/>
+      <c r="L2" s="59"/>
+      <c r="M2" s="59"/>
+    </row>
+    <row r="3" spans="1:14" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="61"/>
+      <c r="B3" s="58" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="51" t="s">
+      <c r="C3" s="58" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="51" t="s">
+      <c r="D3" s="58" t="s">
         <v>6</v>
       </c>
-      <c r="E3" s="51" t="s">
+      <c r="E3" s="58" t="s">
         <v>7</v>
       </c>
-      <c r="F3" s="51" t="s">
+      <c r="F3" s="58" t="s">
         <v>8</v>
       </c>
-      <c r="G3" s="51" t="s">
+      <c r="G3" s="58" t="s">
         <v>9</v>
       </c>
-      <c r="H3" s="51" t="s">
+      <c r="H3" s="58" t="s">
         <v>10</v>
       </c>
-      <c r="I3" s="51" t="s">
+      <c r="I3" s="58" t="s">
         <v>11</v>
       </c>
-      <c r="J3" s="51" t="s">
+      <c r="J3" s="58" t="s">
         <v>12</v>
       </c>
-      <c r="K3" s="51" t="s">
+      <c r="K3" s="58" t="s">
         <v>13</v>
       </c>
-      <c r="L3" s="51" t="s">
+      <c r="L3" s="58" t="s">
         <v>14</v>
       </c>
-      <c r="M3" s="57" t="s">
+      <c r="M3" s="60" t="s">
         <v>15</v>
       </c>
       <c r="N3" s="3"/>
     </row>
-    <row r="4" spans="1:14" s="2" customFormat="1" ht="9" customHeight="1">
-[...12 lines deleted...]
-      <c r="M4" s="57"/>
+    <row r="4" spans="1:14" s="2" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="61"/>
+      <c r="B4" s="58"/>
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="58"/>
+      <c r="I4" s="58"/>
+      <c r="J4" s="58"/>
+      <c r="K4" s="58"/>
+      <c r="L4" s="58"/>
+      <c r="M4" s="60"/>
       <c r="N4" s="3"/>
     </row>
-    <row r="5" spans="1:14" s="2" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A5" s="52" t="s">
+    <row r="5" spans="1:14" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="52"/>
-[...2 lines deleted...]
-      <c r="E5" s="52"/>
+      <c r="B5" s="54"/>
+      <c r="C5" s="54"/>
+      <c r="D5" s="54"/>
+      <c r="E5" s="54"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
     </row>
-    <row r="6" spans="1:14" s="2" customFormat="1">
+    <row r="6" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6">
         <v>2022</v>
       </c>
       <c r="B6" s="5">
         <v>12564</v>
       </c>
       <c r="C6" s="5">
         <v>21665</v>
       </c>
       <c r="D6" s="5">
         <v>48001</v>
       </c>
       <c r="E6" s="5">
         <v>30052</v>
       </c>
       <c r="F6" s="8">
         <v>57429</v>
       </c>
       <c r="G6" s="5">
         <v>81060</v>
       </c>
       <c r="H6" s="5">
         <v>52374</v>
       </c>
       <c r="I6" s="5">
         <v>57654</v>
       </c>
       <c r="J6" s="5">
         <v>67803</v>
       </c>
       <c r="K6" s="5">
         <v>90516</v>
       </c>
       <c r="L6" s="5">
         <v>65275</v>
       </c>
       <c r="M6" s="7">
         <v>113827</v>
       </c>
     </row>
-    <row r="7" spans="1:14" s="2" customFormat="1">
+    <row r="7" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="6">
         <v>2023</v>
       </c>
       <c r="B7" s="5">
         <v>19896</v>
       </c>
       <c r="C7" s="5">
         <v>39370</v>
       </c>
       <c r="D7" s="5">
         <v>58209</v>
       </c>
       <c r="E7" s="5">
         <v>33613</v>
       </c>
       <c r="F7" s="8">
         <v>83662</v>
       </c>
       <c r="G7" s="5">
         <v>109129</v>
       </c>
       <c r="H7" s="5">
         <v>62429</v>
       </c>
       <c r="I7" s="5">
         <v>108104</v>
       </c>
       <c r="J7" s="5">
         <v>120170</v>
       </c>
       <c r="K7" s="5">
         <v>95525</v>
       </c>
       <c r="L7" s="5">
         <v>92938</v>
       </c>
       <c r="M7" s="7">
         <v>141720</v>
       </c>
     </row>
-    <row r="8" spans="1:14" s="2" customFormat="1">
+    <row r="8" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="6">
         <v>2024</v>
       </c>
       <c r="B8" s="5">
         <v>24479</v>
       </c>
       <c r="C8" s="5">
         <v>50867</v>
       </c>
       <c r="D8" s="5">
         <v>63530</v>
       </c>
       <c r="E8" s="5">
         <v>41014</v>
       </c>
       <c r="F8" s="5">
         <v>66998</v>
       </c>
       <c r="G8" s="5">
         <v>148331</v>
       </c>
       <c r="H8" s="5">
         <v>105866</v>
       </c>
       <c r="I8" s="5">
         <v>89852</v>
       </c>
       <c r="J8" s="5">
         <v>117971</v>
       </c>
       <c r="K8" s="5">
         <v>106080</v>
       </c>
       <c r="L8" s="5">
         <v>127744</v>
       </c>
       <c r="M8" s="7">
         <v>171177</v>
       </c>
       <c r="N8" s="3"/>
     </row>
-    <row r="9" spans="1:14" s="2" customFormat="1">
+    <row r="9" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="6">
         <v>2025</v>
       </c>
       <c r="B9" s="5">
         <v>22780</v>
       </c>
       <c r="C9" s="5">
         <v>47027</v>
       </c>
       <c r="D9" s="5">
         <v>73416</v>
       </c>
       <c r="E9" s="5">
         <v>63933</v>
       </c>
       <c r="F9" s="5">
         <v>97666</v>
       </c>
       <c r="G9" s="5">
         <v>135427</v>
       </c>
       <c r="H9" s="5">
         <v>94872</v>
       </c>
       <c r="I9" s="5">
         <v>85581</v>
       </c>
       <c r="J9" s="5">
         <v>148536</v>
       </c>
       <c r="K9" s="5">
         <v>245022</v>
       </c>
       <c r="L9" s="5">
         <v>125120</v>
       </c>
       <c r="M9" s="7">
         <v>149258</v>
       </c>
       <c r="N9" s="3"/>
     </row>
-    <row r="10" spans="1:14" s="2" customFormat="1">
+    <row r="10" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="6">
         <v>2026</v>
       </c>
       <c r="B10" s="5">
         <v>25971</v>
       </c>
       <c r="C10" s="5">
         <v>59713</v>
       </c>
       <c r="D10" s="5">
         <v>89883</v>
       </c>
       <c r="E10" s="5">
         <v>75501</v>
       </c>
       <c r="F10" s="5">
         <v>92327</v>
       </c>
       <c r="G10" s="5">
         <v>172595</v>
       </c>
-      <c r="H10" s="5"/>
+      <c r="H10" s="46">
+        <v>130625</v>
+      </c>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="7"/>
       <c r="N10" s="3"/>
     </row>
-    <row r="11" spans="1:14" s="2" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A11" s="53" t="s">
+    <row r="11" spans="1:14" s="2" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="55" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="56"/>
       <c r="C11" s="56"/>
       <c r="D11" s="56"/>
       <c r="E11" s="56"/>
       <c r="F11" s="56"/>
       <c r="G11" s="56"/>
       <c r="H11" s="56"/>
       <c r="I11" s="56"/>
       <c r="J11" s="56"/>
       <c r="K11" s="56"/>
       <c r="L11" s="56"/>
       <c r="M11" s="56"/>
     </row>
-    <row r="12" spans="1:14" s="2" customFormat="1">
+    <row r="12" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="6">
         <v>2022</v>
       </c>
       <c r="B12" s="9">
         <v>11.5</v>
       </c>
       <c r="C12" s="9">
         <v>149.4</v>
       </c>
       <c r="D12" s="9">
         <v>218.7</v>
       </c>
       <c r="E12" s="9">
         <v>62</v>
       </c>
       <c r="F12" s="9">
         <v>189.8</v>
       </c>
       <c r="G12" s="9">
         <v>139.1</v>
       </c>
       <c r="H12" s="9">
         <v>64.2</v>
       </c>
       <c r="I12" s="9">
         <v>110</v>
       </c>
       <c r="J12" s="9">
         <v>116.7</v>
       </c>
       <c r="K12" s="9">
         <v>132.30000000000001</v>
       </c>
       <c r="L12" s="9">
         <v>71.599999999999994</v>
       </c>
       <c r="M12" s="10">
         <v>175.1</v>
       </c>
     </row>
-    <row r="13" spans="1:14" s="2" customFormat="1">
+    <row r="13" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="6">
         <v>2023</v>
       </c>
       <c r="B13" s="9">
         <v>17.5</v>
       </c>
       <c r="C13" s="9">
         <v>197.5</v>
       </c>
       <c r="D13" s="9">
         <v>148</v>
       </c>
       <c r="E13" s="9">
         <v>57.9</v>
       </c>
       <c r="F13" s="9">
         <v>247.9</v>
       </c>
       <c r="G13" s="9">
         <v>130.30000000000001</v>
       </c>
       <c r="H13" s="9">
         <v>57</v>
       </c>
       <c r="I13" s="9">
         <v>173.7</v>
       </c>
       <c r="J13" s="9">
         <v>111.6</v>
       </c>
       <c r="K13" s="9">
         <v>79.8</v>
       </c>
       <c r="L13" s="9">
         <v>97.3</v>
       </c>
       <c r="M13" s="10">
         <v>151.69999999999999</v>
       </c>
     </row>
-    <row r="14" spans="1:14" s="2" customFormat="1">
+    <row r="14" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="6">
         <v>2024</v>
       </c>
       <c r="B14" s="9">
         <v>17.2</v>
       </c>
       <c r="C14" s="9">
         <v>208.2</v>
       </c>
       <c r="D14" s="9">
         <v>125.1</v>
       </c>
       <c r="E14" s="9">
         <v>64.7</v>
       </c>
       <c r="F14" s="9">
         <v>163.4</v>
       </c>
       <c r="G14" s="9">
         <v>221.4</v>
       </c>
       <c r="H14" s="9">
         <v>71.400000000000006</v>
       </c>
       <c r="I14" s="9">
         <v>85.3</v>
       </c>
       <c r="J14" s="9">
         <v>130.6</v>
       </c>
       <c r="K14" s="9">
         <v>89</v>
       </c>
       <c r="L14" s="9">
         <v>120.2</v>
       </c>
       <c r="M14" s="10">
         <v>133.19999999999999</v>
       </c>
       <c r="N14" s="3"/>
     </row>
-    <row r="15" spans="1:14" s="2" customFormat="1">
+    <row r="15" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="6">
         <v>2025</v>
       </c>
       <c r="B15" s="9">
         <v>13.3</v>
       </c>
       <c r="C15" s="9">
         <v>205.6</v>
       </c>
       <c r="D15" s="15">
         <v>154.30000000000001</v>
       </c>
       <c r="E15" s="15">
         <v>86.5</v>
       </c>
       <c r="F15" s="9">
         <v>153.5</v>
       </c>
       <c r="G15" s="9">
         <v>138.1</v>
       </c>
       <c r="H15" s="9">
         <v>69.8</v>
       </c>
       <c r="I15" s="9">
         <v>89.7</v>
       </c>
       <c r="J15" s="9">
         <v>173.4</v>
       </c>
       <c r="K15" s="9">
         <v>163.5</v>
       </c>
       <c r="L15" s="9">
         <v>50.7</v>
       </c>
       <c r="M15" s="10">
         <v>119.2</v>
       </c>
       <c r="N15" s="3"/>
     </row>
-    <row r="16" spans="1:14" s="2" customFormat="1">
+    <row r="16" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="6">
         <v>2026</v>
       </c>
       <c r="B16" s="9">
         <v>17.100000000000001</v>
       </c>
       <c r="C16" s="9">
         <v>231.5</v>
       </c>
       <c r="D16" s="9">
         <v>150.1</v>
       </c>
       <c r="E16" s="9">
         <v>84.3</v>
       </c>
       <c r="F16" s="9">
         <v>120.8</v>
       </c>
       <c r="G16" s="9">
         <v>185.8</v>
       </c>
-      <c r="H16" s="5"/>
+      <c r="H16" s="47">
+        <v>76.099999999999994</v>
+      </c>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="7"/>
       <c r="N16" s="3"/>
     </row>
-    <row r="17" spans="1:14" s="2" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A17" s="53" t="s">
+    <row r="17" spans="1:14" s="2" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="B17" s="53"/>
-[...12 lines deleted...]
-    <row r="18" spans="1:14">
+      <c r="B17" s="55"/>
+      <c r="C17" s="55"/>
+      <c r="D17" s="55"/>
+      <c r="E17" s="55"/>
+      <c r="F17" s="55"/>
+      <c r="G17" s="55"/>
+      <c r="H17" s="55"/>
+      <c r="I17" s="55"/>
+      <c r="J17" s="55"/>
+      <c r="K17" s="55"/>
+      <c r="L17" s="55"/>
+      <c r="M17" s="55"/>
+    </row>
+    <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="6">
         <v>2022</v>
       </c>
       <c r="B18" s="9">
         <v>119.3</v>
       </c>
       <c r="C18" s="9">
         <v>171.6</v>
       </c>
       <c r="D18" s="9">
         <v>102</v>
       </c>
       <c r="E18" s="9">
         <v>128.19999999999999</v>
       </c>
       <c r="F18" s="9">
         <v>113.6</v>
       </c>
       <c r="G18" s="9">
         <v>89.7</v>
       </c>
       <c r="H18" s="9">
         <v>113.6</v>
       </c>
       <c r="I18" s="9">
         <v>135.9</v>
       </c>
       <c r="J18" s="9">
         <v>105.7</v>
       </c>
       <c r="K18" s="9">
         <v>111</v>
       </c>
       <c r="L18" s="9">
         <v>172.7</v>
       </c>
       <c r="M18" s="10">
         <v>102.3</v>
       </c>
     </row>
-    <row r="19" spans="1:14">
+    <row r="19" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A19" s="6">
         <v>2023</v>
       </c>
       <c r="B19" s="9">
         <v>145.4</v>
       </c>
       <c r="C19" s="9">
         <v>168.3</v>
       </c>
       <c r="D19" s="9">
         <v>113.5</v>
       </c>
       <c r="E19" s="9">
         <v>106.5</v>
       </c>
       <c r="F19" s="9">
         <v>138.19999999999999</v>
       </c>
       <c r="G19" s="9">
         <v>130.80000000000001</v>
       </c>
       <c r="H19" s="9">
         <v>103.1</v>
       </c>
       <c r="I19" s="9">
         <v>164.8</v>
       </c>
       <c r="J19" s="11">
         <v>159.9</v>
       </c>
       <c r="K19" s="9">
         <v>96.4</v>
       </c>
       <c r="L19" s="11">
         <v>129.1</v>
       </c>
       <c r="M19" s="10">
         <v>112.3</v>
       </c>
     </row>
-    <row r="20" spans="1:14">
+    <row r="20" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A20" s="6">
         <v>2024</v>
       </c>
       <c r="B20" s="9">
         <v>121.2</v>
       </c>
       <c r="C20" s="9">
         <v>129.69999999999999</v>
       </c>
       <c r="D20" s="9">
         <v>110.2</v>
       </c>
       <c r="E20" s="9">
         <v>121.5</v>
       </c>
       <c r="F20" s="9">
         <v>80.2</v>
       </c>
       <c r="G20" s="9">
         <v>136.1</v>
       </c>
       <c r="H20" s="9">
         <v>255.9</v>
       </c>
       <c r="I20" s="9">
         <v>113.2</v>
       </c>
       <c r="J20" s="9">
         <v>131.30000000000001</v>
       </c>
       <c r="K20" s="9">
         <v>150.4</v>
       </c>
       <c r="L20" s="9">
         <v>187.1</v>
       </c>
       <c r="M20" s="10">
         <v>155.9</v>
       </c>
       <c r="N20" s="12"/>
     </row>
-    <row r="21" spans="1:14" s="2" customFormat="1">
+    <row r="21" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="6">
         <v>2025</v>
       </c>
       <c r="B21" s="9">
         <v>91</v>
       </c>
       <c r="C21" s="9">
         <v>90.2</v>
       </c>
       <c r="D21" s="15">
         <v>110.7</v>
       </c>
       <c r="E21" s="15">
         <v>148.9</v>
       </c>
       <c r="F21" s="9">
         <v>140.6</v>
       </c>
       <c r="G21" s="9">
         <v>87.5</v>
       </c>
       <c r="H21" s="9">
         <v>141.69999999999999</v>
       </c>
       <c r="I21" s="9">
         <v>157.1</v>
       </c>
       <c r="J21" s="9">
         <v>194.2</v>
       </c>
       <c r="K21" s="15">
         <v>365.3</v>
       </c>
       <c r="L21" s="15">
         <v>147.9</v>
       </c>
       <c r="M21" s="10">
         <v>125.5</v>
       </c>
       <c r="N21" s="3"/>
     </row>
-    <row r="22" spans="1:14">
+    <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="6">
         <v>2026</v>
       </c>
       <c r="B22" s="9">
         <v>106.5</v>
       </c>
       <c r="C22" s="9">
         <v>118.8</v>
       </c>
       <c r="D22" s="9">
         <v>115.3</v>
       </c>
       <c r="E22" s="9">
         <v>112.5</v>
       </c>
       <c r="F22" s="9">
         <v>88.2</v>
       </c>
       <c r="G22" s="9">
         <v>119.1</v>
       </c>
-      <c r="H22" s="5"/>
+      <c r="H22" s="48">
+        <v>121.1</v>
+      </c>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="F3:F4"/>
+    <mergeCell ref="G3:G4"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="A17:M17"/>
+    <mergeCell ref="A11:M11"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="E3:E4"/>
-    <mergeCell ref="F3:F4"/>
-[...3 lines deleted...]
-    <mergeCell ref="A11:M11"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N19"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="D23" sqref="D23"/>
+      <selection activeCell="E3" sqref="E3:E4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.7109375" customWidth="1"/>
     <col min="2" max="3" width="9.7109375" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="8" max="8" width="9.7109375" customWidth="1"/>
     <col min="9" max="9" width="9.85546875" customWidth="1"/>
     <col min="10" max="11" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
-      <c r="A1" s="54" t="s">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A1" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="54"/>
-[...29 lines deleted...]
-      <c r="B3" s="51" t="s">
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
+    </row>
+    <row r="2" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A2" s="59"/>
+      <c r="B2" s="59"/>
+      <c r="C2" s="59"/>
+      <c r="D2" s="59"/>
+      <c r="E2" s="59"/>
+      <c r="F2" s="59"/>
+      <c r="G2" s="59"/>
+      <c r="H2" s="59"/>
+      <c r="I2" s="59"/>
+      <c r="J2" s="59"/>
+      <c r="K2" s="59"/>
+      <c r="L2" s="59"/>
+      <c r="M2" s="59"/>
+    </row>
+    <row r="3" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="61"/>
+      <c r="B3" s="58" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="51" t="s">
+      <c r="C3" s="58" t="s">
         <v>16</v>
       </c>
-      <c r="D3" s="51" t="s">
+      <c r="D3" s="58" t="s">
         <v>17</v>
       </c>
-      <c r="E3" s="51" t="s">
+      <c r="E3" s="58" t="s">
         <v>18</v>
       </c>
-      <c r="F3" s="51" t="s">
+      <c r="F3" s="58" t="s">
         <v>19</v>
       </c>
-      <c r="G3" s="51" t="s">
+      <c r="G3" s="58" t="s">
         <v>20</v>
       </c>
-      <c r="H3" s="51" t="s">
+      <c r="H3" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="I3" s="51" t="s">
+      <c r="I3" s="58" t="s">
         <v>22</v>
       </c>
-      <c r="J3" s="51" t="s">
+      <c r="J3" s="58" t="s">
         <v>23</v>
       </c>
-      <c r="K3" s="51" t="s">
+      <c r="K3" s="58" t="s">
         <v>24</v>
       </c>
-      <c r="L3" s="51" t="s">
+      <c r="L3" s="58" t="s">
         <v>25</v>
       </c>
-      <c r="M3" s="57" t="s">
+      <c r="M3" s="60" t="s">
         <v>26</v>
       </c>
       <c r="N3" s="13"/>
     </row>
-    <row r="4" spans="1:14">
-[...12 lines deleted...]
-      <c r="M4" s="57"/>
+    <row r="4" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A4" s="61"/>
+      <c r="B4" s="58"/>
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="58"/>
+      <c r="I4" s="58"/>
+      <c r="J4" s="58"/>
+      <c r="K4" s="58"/>
+      <c r="L4" s="58"/>
+      <c r="M4" s="60"/>
       <c r="N4" s="13"/>
     </row>
-    <row r="5" spans="1:14">
-      <c r="A5" s="52" t="s">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A5" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="52"/>
-[...2 lines deleted...]
-      <c r="E5" s="52"/>
+      <c r="B5" s="54"/>
+      <c r="C5" s="54"/>
+      <c r="D5" s="54"/>
+      <c r="E5" s="54"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A6" s="6">
         <v>2022</v>
       </c>
       <c r="B6" s="5">
         <v>12564</v>
       </c>
       <c r="C6" s="5">
         <v>34229</v>
       </c>
       <c r="D6" s="5">
         <v>82230</v>
       </c>
       <c r="E6" s="5">
         <v>112282</v>
       </c>
       <c r="F6" s="5">
         <v>169711</v>
       </c>
       <c r="G6" s="5">
         <v>250771</v>
       </c>
       <c r="H6" s="5">
         <v>303145</v>
       </c>
       <c r="I6" s="5">
         <v>360799</v>
       </c>
       <c r="J6" s="5">
         <v>428602</v>
       </c>
       <c r="K6" s="5">
         <v>519118</v>
       </c>
       <c r="L6" s="5">
         <v>584393</v>
       </c>
       <c r="M6" s="7">
         <v>698220</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A7" s="6">
         <v>2023</v>
       </c>
       <c r="B7" s="5">
         <v>19896</v>
       </c>
       <c r="C7" s="5">
         <v>59266</v>
       </c>
       <c r="D7" s="5">
         <v>117475</v>
       </c>
       <c r="E7" s="5">
         <v>151088</v>
       </c>
       <c r="F7" s="5">
         <v>234750</v>
       </c>
       <c r="G7" s="5">
         <v>343879</v>
       </c>
       <c r="H7" s="5">
         <v>406308</v>
       </c>
       <c r="I7" s="5">
         <v>514412</v>
       </c>
       <c r="J7" s="5">
         <v>634582</v>
       </c>
       <c r="K7" s="5">
         <v>730108</v>
       </c>
       <c r="L7" s="5">
         <v>823046</v>
       </c>
       <c r="M7" s="7">
         <v>964766</v>
       </c>
     </row>
-    <row r="8" spans="1:14">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A8" s="6">
         <v>2024</v>
       </c>
       <c r="B8" s="5">
         <v>24479</v>
       </c>
       <c r="C8" s="5">
         <v>75346</v>
       </c>
       <c r="D8" s="5">
         <v>138877</v>
       </c>
       <c r="E8" s="5">
         <v>179891</v>
       </c>
       <c r="F8" s="5">
         <v>246888</v>
       </c>
       <c r="G8" s="5">
         <v>395219</v>
       </c>
       <c r="H8" s="5">
         <v>501086</v>
       </c>
       <c r="I8" s="5">
         <v>590938</v>
       </c>
       <c r="J8" s="5">
         <v>708909</v>
       </c>
       <c r="K8" s="5">
         <v>814988</v>
       </c>
       <c r="L8" s="5">
         <v>942732</v>
       </c>
       <c r="M8" s="7">
         <v>1113909</v>
       </c>
     </row>
-    <row r="9" spans="1:14" s="2" customFormat="1">
+    <row r="9" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="6">
         <v>2025</v>
       </c>
       <c r="B9" s="5">
         <v>22780</v>
       </c>
       <c r="C9" s="5">
         <v>69808</v>
       </c>
       <c r="D9" s="5">
         <v>143224</v>
       </c>
       <c r="E9" s="5">
         <v>207157</v>
       </c>
       <c r="F9" s="5">
         <v>304823</v>
       </c>
       <c r="G9" s="5">
         <v>440249</v>
       </c>
       <c r="H9" s="5">
         <v>535122</v>
       </c>
       <c r="I9" s="5">
         <v>620702</v>
       </c>
       <c r="J9" s="5">
         <v>769238</v>
       </c>
       <c r="K9" s="5">
         <v>1014260</v>
       </c>
       <c r="L9" s="5">
         <v>1139380</v>
       </c>
       <c r="M9" s="7">
         <v>1288638</v>
       </c>
       <c r="N9" s="3"/>
     </row>
-    <row r="10" spans="1:14" s="2" customFormat="1">
+    <row r="10" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="6">
         <v>2026</v>
       </c>
       <c r="B10" s="5">
         <v>25971</v>
       </c>
       <c r="C10" s="5">
         <v>85684</v>
       </c>
       <c r="D10" s="5">
         <v>175567</v>
       </c>
       <c r="E10" s="5">
         <v>251068</v>
       </c>
       <c r="F10" s="5">
         <v>343394</v>
       </c>
       <c r="G10" s="5">
         <v>515990</v>
       </c>
-      <c r="H10" s="5"/>
+      <c r="H10" s="49">
+        <v>646615</v>
+      </c>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="7"/>
       <c r="N10" s="3"/>
     </row>
-    <row r="11" spans="1:14">
-      <c r="A11" s="53" t="s">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A11" s="55" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="56"/>
       <c r="C11" s="56"/>
       <c r="D11" s="56"/>
       <c r="E11" s="56"/>
       <c r="F11" s="56"/>
       <c r="G11" s="56"/>
       <c r="H11" s="56"/>
       <c r="I11" s="56"/>
       <c r="J11" s="56"/>
       <c r="K11" s="56"/>
       <c r="L11" s="56"/>
       <c r="M11" s="56"/>
     </row>
-    <row r="12" spans="1:14">
+    <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="6">
         <v>2022</v>
       </c>
       <c r="B12" s="9">
         <v>119.3</v>
       </c>
       <c r="C12" s="9">
         <v>136.80000000000001</v>
       </c>
       <c r="D12" s="9">
         <v>114.4</v>
       </c>
       <c r="E12" s="9">
         <v>117.6</v>
       </c>
       <c r="F12" s="9">
         <v>116.4</v>
       </c>
       <c r="G12" s="9">
         <v>106.4</v>
       </c>
       <c r="H12" s="9">
         <v>107.5</v>
       </c>
       <c r="I12" s="9">
         <v>111</v>
       </c>
       <c r="J12" s="9">
         <v>110.3</v>
       </c>
       <c r="K12" s="9">
         <v>110.3</v>
       </c>
       <c r="L12" s="9">
         <v>115</v>
       </c>
       <c r="M12" s="10">
         <v>112.5</v>
       </c>
     </row>
-    <row r="13" spans="1:14">
+    <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="6">
         <v>2023</v>
       </c>
       <c r="B13" s="9">
         <v>145.4</v>
       </c>
       <c r="C13" s="9">
         <v>160</v>
       </c>
       <c r="D13" s="9">
         <v>132.4</v>
       </c>
       <c r="E13" s="9">
         <v>125.8</v>
       </c>
       <c r="F13" s="9">
         <v>129.80000000000001</v>
       </c>
       <c r="G13" s="9">
         <v>129.6</v>
       </c>
       <c r="H13" s="9">
         <v>124.9</v>
       </c>
       <c r="I13" s="9">
         <v>131.30000000000001</v>
       </c>
       <c r="J13" s="9">
         <v>135.6</v>
       </c>
       <c r="K13" s="9">
         <v>128.19999999999999</v>
       </c>
       <c r="L13" s="9">
         <v>128.19999999999999</v>
       </c>
       <c r="M13" s="10">
         <v>125.6</v>
       </c>
     </row>
-    <row r="14" spans="1:14">
+    <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="6">
         <v>2024</v>
       </c>
       <c r="B14" s="9">
         <v>121.2</v>
       </c>
       <c r="C14" s="9">
         <v>126.9</v>
       </c>
       <c r="D14" s="9">
         <v>118.6</v>
       </c>
       <c r="E14" s="9">
         <v>119.2</v>
       </c>
       <c r="F14" s="9">
         <v>105.3</v>
       </c>
       <c r="G14" s="9">
         <v>114.8</v>
       </c>
       <c r="H14" s="9">
         <v>130.1</v>
       </c>
       <c r="I14" s="9">
         <v>127.1</v>
       </c>
       <c r="J14" s="9">
         <v>127.8</v>
       </c>
       <c r="K14" s="9">
         <v>130.1</v>
       </c>
       <c r="L14" s="9">
         <v>135.80000000000001</v>
       </c>
       <c r="M14" s="10">
         <v>138.30000000000001</v>
       </c>
       <c r="N14" s="13"/>
     </row>
-    <row r="15" spans="1:14" s="2" customFormat="1">
+    <row r="15" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="6">
         <v>2025</v>
       </c>
       <c r="B15" s="9">
         <v>91</v>
       </c>
       <c r="C15" s="9">
         <v>90.4</v>
       </c>
       <c r="D15" s="15">
         <v>100</v>
       </c>
       <c r="E15" s="15">
         <v>111.4</v>
       </c>
       <c r="F15" s="15">
         <v>119.3</v>
       </c>
       <c r="G15" s="15">
         <v>107.6</v>
       </c>
       <c r="H15" s="15">
         <v>112.3</v>
       </c>
       <c r="I15" s="15">
         <v>116.7</v>
       </c>
       <c r="J15" s="15">
         <v>126.7</v>
       </c>
       <c r="K15" s="15">
         <v>150.30000000000001</v>
       </c>
       <c r="L15" s="15">
         <v>150.1</v>
       </c>
       <c r="M15" s="10">
         <v>147</v>
       </c>
       <c r="N15" s="3"/>
     </row>
-    <row r="16" spans="1:14" s="2" customFormat="1">
+    <row r="16" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="6">
         <v>2026</v>
       </c>
       <c r="B16" s="9">
         <v>106.5</v>
       </c>
       <c r="C16" s="9">
         <v>114.5</v>
       </c>
       <c r="D16" s="15">
         <v>114.6</v>
       </c>
       <c r="E16" s="15">
         <v>113.8</v>
       </c>
       <c r="F16" s="15">
         <v>105.7</v>
       </c>
       <c r="G16" s="15">
         <v>109.8</v>
       </c>
-      <c r="H16" s="5"/>
+      <c r="H16" s="50">
+        <v>111.9</v>
+      </c>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="7"/>
       <c r="N16" s="3"/>
     </row>
-    <row r="19" spans="1:1">
+    <row r="19" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A19" s="14" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>