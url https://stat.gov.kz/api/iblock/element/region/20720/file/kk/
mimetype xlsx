--- v1 (2026-08-23)
+++ v2 (2026-09-14)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт инвестиции\июль 2026\готовые каз\инвестициялар негізгі көрсеткіштер\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт инвестиции\август 2026\готовые каз\инвестициялар негізгі көрсеткіштер\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="75" yWindow="15" windowWidth="14310" windowHeight="13170" tabRatio="881" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 161101" sheetId="3" r:id="rId1"/>
     <sheet name="Метадеректер 161201" sheetId="4" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="5" r:id="rId3"/>
     <sheet name="КСП_161101, 161201" sheetId="1" r:id="rId4"/>
     <sheet name="КСП_161_161201" sheetId="2" r:id="rId5"/>
   </sheets>
   <calcPr calcId="125725" calcMode="manual"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="76">
   <si>
     <t>Негізгі капиталға салынған инвестициялар</t>
   </si>
   <si>
     <t>Негізгі капиталға салынған инвестициялар, млн. теңге</t>
   </si>
   <si>
@@ -221,81 +221,81 @@
   <si>
     <t>Дефляторды есепке ала отырып динамикадағы инвестициялар көлемiнiң өзгерiсiн көрсетедi және iс жүзiнде әрекеттенген бағаларда талданатын мерзiмнiң инвестициялар көлемiнiң өткен мерзiмге қатынасы (баға индексi) ретінде анықталады</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701850?keyword=</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
   </si>
   <si>
-    <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
-[...1 lines deleted...]
-  <si>
     <t>2022 жылғы қаңтардан бастап</t>
   </si>
   <si>
     <t>+7 7182533732</t>
   </si>
   <si>
     <t>d.makisheva@aspire.gov.kz</t>
   </si>
   <si>
     <t>Құрылыс және инвестициялар статистикасы  басқармасы</t>
   </si>
   <si>
     <t>миллион теңге</t>
   </si>
   <si>
     <t>Макишева Динара Кенжетаевна</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/pavlodar/dynamic-tables/5263/</t>
   </si>
   <si>
     <t>"Негізгі капиталға салынған инвестициялар туралы есеп" 1-инвест (айлық), "Жеке құрылыс салушылардың объектілерді пайдалануға беруі туралы есеп " 1-ИС (айлық), "Шаруа немесе фермер қожалықтарының негізгі капиталына салынған инвестициялар туралы есеп" 1-КФХ (тоқсандық)</t>
   </si>
   <si>
-    <t>17.08.2026ж.</t>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>17.09.2026ж.</t>
+  </si>
+  <si>
+    <t>16.10.2026ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -528,53 +528,50 @@
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -616,50 +613,53 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -951,709 +951,709 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701827?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701850?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="31" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="31" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="30" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="30" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="16"/>
       <c r="B1" s="16"/>
     </row>
     <row r="2" spans="1:13" s="19" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="18">
         <v>161101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="19" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="18" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="19" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="17" t="s">
         <v>31</v>
       </c>
-      <c r="B4" s="39" t="s">
-        <v>70</v>
+      <c r="B4" s="38" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="19" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="18" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="19" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="21" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="19" customFormat="1" ht="58.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="B7" s="42" t="s">
+      <c r="B7" s="41" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="19" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="19" customFormat="1" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="B9" s="42" t="s">
+      <c r="B9" s="41" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="19" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="17" t="s">
         <v>40</v>
       </c>
-      <c r="B10" s="42" t="s">
-        <v>73</v>
+      <c r="B10" s="41" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="17" t="s">
         <v>41</v>
       </c>
       <c r="B11" s="23"/>
       <c r="M11" s="24"/>
     </row>
     <row r="12" spans="1:13" s="19" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="17" t="s">
         <v>42</v>
       </c>
-      <c r="B12" s="44" t="s">
+      <c r="B12" s="43" t="s">
         <v>43</v>
       </c>
       <c r="M12" s="24"/>
     </row>
     <row r="13" spans="1:13" s="19" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="25" t="s">
         <v>44</v>
       </c>
-      <c r="B13" s="45" t="s">
+      <c r="B13" s="44" t="s">
         <v>45</v>
       </c>
       <c r="M13" s="24"/>
     </row>
     <row r="14" spans="1:13" s="19" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="25" t="s">
         <v>46</v>
       </c>
-      <c r="B14" s="45" t="s">
-        <v>72</v>
+      <c r="B14" s="44" t="s">
+        <v>71</v>
       </c>
       <c r="M14" s="24"/>
     </row>
     <row r="15" spans="1:13" s="19" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="25" t="s">
         <v>47</v>
       </c>
-      <c r="B15" s="45" t="s">
+      <c r="B15" s="44" t="s">
         <v>48</v>
       </c>
       <c r="M15" s="24"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="17" t="s">
         <v>49</v>
       </c>
-      <c r="B16" s="21" t="s">
+      <c r="B16" s="61" t="s">
         <v>74</v>
       </c>
       <c r="M16" s="26"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="17" t="s">
         <v>50</v>
       </c>
-      <c r="B17" s="27" t="s">
+      <c r="B17" s="61" t="s">
         <v>75</v>
       </c>
-      <c r="M17" s="28"/>
+      <c r="M17" s="27"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="17" t="s">
         <v>51</v>
       </c>
       <c r="B18" s="22" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="M18" s="26"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="17" t="s">
         <v>52</v>
       </c>
-      <c r="B19" s="39" t="s">
-[...2 lines deleted...]
-      <c r="M19" s="28"/>
+      <c r="B19" s="38" t="s">
+        <v>70</v>
+      </c>
+      <c r="M19" s="27"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="17" t="s">
         <v>53</v>
       </c>
-      <c r="B20" s="40" t="s">
-        <v>67</v>
+      <c r="B20" s="39" t="s">
+        <v>66</v>
       </c>
       <c r="M20" s="26"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="17" t="s">
         <v>54</v>
       </c>
-      <c r="B21" s="41" t="s">
-[...2 lines deleted...]
-      <c r="M21" s="28"/>
+      <c r="B21" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="M21" s="27"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="29"/>
-      <c r="B22" s="30"/>
+      <c r="A22" s="28"/>
+      <c r="B22" s="29"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M23" s="28"/>
+      <c r="M23" s="27"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="26"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M25" s="28"/>
+      <c r="M25" s="27"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="26"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="B1" workbookViewId="0">
       <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="40.28515625" style="31" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="31" customWidth="1"/>
+    <col min="1" max="1" width="40.28515625" style="30" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="30" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="16"/>
       <c r="B1" s="16"/>
     </row>
     <row r="2" spans="1:13" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="B2" s="43">
+      <c r="B2" s="42">
         <v>161201</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="18" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="17" t="s">
         <v>31</v>
       </c>
-      <c r="B4" s="39" t="s">
+      <c r="B4" s="38" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="18" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="21" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="19" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A7" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="B7" s="42" t="s">
+      <c r="B7" s="41" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="18" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="19" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A9" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="B9" s="42" t="s">
+      <c r="B9" s="41" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="19" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="17" t="s">
         <v>40</v>
       </c>
-      <c r="B10" s="42" t="s">
-        <v>73</v>
+      <c r="B10" s="41" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="19" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="17" t="s">
         <v>41</v>
       </c>
       <c r="B11" s="23"/>
       <c r="M11" s="24"/>
     </row>
     <row r="12" spans="1:13" s="19" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="17" t="s">
         <v>42</v>
       </c>
-      <c r="B12" s="44" t="s">
+      <c r="B12" s="43" t="s">
         <v>43</v>
       </c>
       <c r="M12" s="24"/>
     </row>
     <row r="13" spans="1:13" s="19" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="25" t="s">
         <v>44</v>
       </c>
-      <c r="B13" s="45" t="s">
+      <c r="B13" s="44" t="s">
         <v>45</v>
       </c>
       <c r="M13" s="24"/>
     </row>
     <row r="14" spans="1:13" s="19" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="25" t="s">
         <v>46</v>
       </c>
-      <c r="B14" s="45" t="s">
-        <v>72</v>
+      <c r="B14" s="44" t="s">
+        <v>71</v>
       </c>
       <c r="M14" s="24"/>
     </row>
     <row r="15" spans="1:13" s="19" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="25" t="s">
         <v>47</v>
       </c>
-      <c r="B15" s="45" t="s">
+      <c r="B15" s="44" t="s">
         <v>58</v>
       </c>
       <c r="M15" s="24"/>
     </row>
     <row r="16" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="17" t="s">
         <v>49</v>
       </c>
-      <c r="B16" s="21" t="s">
+      <c r="B16" s="61" t="s">
         <v>74</v>
       </c>
       <c r="M16" s="26"/>
     </row>
     <row r="17" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="17" t="s">
         <v>50</v>
       </c>
-      <c r="B17" s="27" t="s">
+      <c r="B17" s="61" t="s">
         <v>75</v>
       </c>
-      <c r="M17" s="28"/>
+      <c r="M17" s="27"/>
     </row>
     <row r="18" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="17" t="s">
         <v>51</v>
       </c>
       <c r="B18" s="22" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="M18" s="26"/>
     </row>
     <row r="19" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="17" t="s">
         <v>52</v>
       </c>
-      <c r="B19" s="39" t="s">
-[...2 lines deleted...]
-      <c r="M19" s="28"/>
+      <c r="B19" s="38" t="s">
+        <v>70</v>
+      </c>
+      <c r="M19" s="27"/>
     </row>
     <row r="20" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="17" t="s">
         <v>53</v>
       </c>
-      <c r="B20" s="40" t="s">
-        <v>67</v>
+      <c r="B20" s="39" t="s">
+        <v>66</v>
       </c>
       <c r="M20" s="26"/>
     </row>
     <row r="21" spans="1:13" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="17" t="s">
         <v>54</v>
       </c>
-      <c r="B21" s="38" t="s">
-[...2 lines deleted...]
-      <c r="M21" s="28"/>
+      <c r="B21" s="37" t="s">
+        <v>67</v>
+      </c>
+      <c r="M21" s="27"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="29"/>
-      <c r="B22" s="30"/>
+      <c r="A22" s="28"/>
+      <c r="B22" s="29"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M23" s="28"/>
+      <c r="M23" s="27"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="26"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M25" s="28"/>
+      <c r="M25" s="27"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="26"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="B30" sqref="B29:B30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="33" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="8.85546875" style="33"/>
+    <col min="1" max="1" width="4.42578125" style="32" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="32" customWidth="1"/>
+    <col min="3" max="16384" width="8.85546875" style="32"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A1" s="51"/>
-[...1 lines deleted...]
-      <c r="C1" s="32"/>
+      <c r="A1" s="50"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="31"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A2" s="51"/>
-[...1 lines deleted...]
-      <c r="C2" s="32"/>
+      <c r="A2" s="50"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="31"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A3" s="51"/>
-[...1 lines deleted...]
-      <c r="C3" s="34"/>
+      <c r="A3" s="50"/>
+      <c r="B3" s="50"/>
+      <c r="C3" s="33"/>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A4" s="32"/>
-      <c r="B4" s="35" t="s">
+      <c r="A4" s="31"/>
+      <c r="B4" s="34" t="s">
         <v>59</v>
       </c>
-      <c r="C4" s="34"/>
+      <c r="C4" s="33"/>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A5" s="32"/>
-      <c r="B5" s="35" t="s">
+      <c r="A5" s="31"/>
+      <c r="B5" s="34" t="s">
         <v>60</v>
       </c>
-      <c r="C5" s="34"/>
+      <c r="C5" s="33"/>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A6" s="32"/>
-      <c r="B6" s="35" t="s">
+      <c r="A6" s="31"/>
+      <c r="B6" s="34" t="s">
         <v>61</v>
       </c>
-      <c r="C6" s="34"/>
+      <c r="C6" s="33"/>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A7" s="32"/>
-      <c r="B7" s="35" t="s">
+      <c r="A7" s="31"/>
+      <c r="B7" s="34" t="s">
         <v>62</v>
       </c>
-      <c r="C7" s="34"/>
+      <c r="C7" s="33"/>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A8" s="32"/>
-      <c r="B8" s="35" t="s">
+      <c r="A8" s="31"/>
+      <c r="B8" s="34" t="s">
         <v>63</v>
       </c>
-      <c r="C8" s="34"/>
+      <c r="C8" s="33"/>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A9" s="51"/>
-[...1 lines deleted...]
-      <c r="C9" s="34"/>
+      <c r="A9" s="50"/>
+      <c r="B9" s="50"/>
+      <c r="C9" s="33"/>
     </row>
     <row r="10" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A10" s="32"/>
-      <c r="B10" s="36" t="s">
+      <c r="A10" s="31"/>
+      <c r="B10" s="35" t="s">
         <v>64</v>
       </c>
-      <c r="C10" s="34"/>
+      <c r="C10" s="33"/>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A11" s="51"/>
-[...1 lines deleted...]
-      <c r="C11" s="34"/>
+      <c r="A11" s="50"/>
+      <c r="B11" s="50"/>
+      <c r="C11" s="33"/>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A12" s="51"/>
-[...1 lines deleted...]
-      <c r="C12" s="34"/>
+      <c r="A12" s="50"/>
+      <c r="B12" s="50"/>
+      <c r="C12" s="33"/>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A13" s="51"/>
-[...1 lines deleted...]
-      <c r="C13" s="32"/>
+      <c r="A13" s="50"/>
+      <c r="B13" s="50"/>
+      <c r="C13" s="31"/>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A14" s="52" t="s">
-[...3 lines deleted...]
-      <c r="C14" s="52"/>
+      <c r="A14" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B14" s="51"/>
+      <c r="C14" s="51"/>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A15" s="51"/>
-[...1 lines deleted...]
-      <c r="C15" s="32"/>
+      <c r="A15" s="50"/>
+      <c r="B15" s="50"/>
+      <c r="C15" s="31"/>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A16" s="53"/>
-[...1 lines deleted...]
-      <c r="C16" s="53"/>
+      <c r="A16" s="52"/>
+      <c r="B16" s="52"/>
+      <c r="C16" s="52"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B18" s="37"/>
+      <c r="B18" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:C16"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N22"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="H10" sqref="H10"/>
+      <selection activeCell="E29" sqref="E29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1" customWidth="1"/>
     <col min="2" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="15.140625" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="3" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="57" t="s">
+      <c r="A1" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="57"/>
-[...10 lines deleted...]
-      <c r="M1" s="57"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
     </row>
     <row r="2" spans="1:14" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="59"/>
-[...11 lines deleted...]
-      <c r="M2" s="59"/>
+      <c r="A2" s="58"/>
+      <c r="B2" s="58"/>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+      <c r="H2" s="58"/>
+      <c r="I2" s="58"/>
+      <c r="J2" s="58"/>
+      <c r="K2" s="58"/>
+      <c r="L2" s="58"/>
+      <c r="M2" s="58"/>
     </row>
     <row r="3" spans="1:14" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="61"/>
-      <c r="B3" s="58" t="s">
+      <c r="A3" s="60"/>
+      <c r="B3" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="58" t="s">
+      <c r="C3" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="58" t="s">
+      <c r="D3" s="57" t="s">
         <v>6</v>
       </c>
-      <c r="E3" s="58" t="s">
+      <c r="E3" s="57" t="s">
         <v>7</v>
       </c>
-      <c r="F3" s="58" t="s">
+      <c r="F3" s="57" t="s">
         <v>8</v>
       </c>
-      <c r="G3" s="58" t="s">
+      <c r="G3" s="57" t="s">
         <v>9</v>
       </c>
-      <c r="H3" s="58" t="s">
+      <c r="H3" s="57" t="s">
         <v>10</v>
       </c>
-      <c r="I3" s="58" t="s">
+      <c r="I3" s="57" t="s">
         <v>11</v>
       </c>
-      <c r="J3" s="58" t="s">
+      <c r="J3" s="57" t="s">
         <v>12</v>
       </c>
-      <c r="K3" s="58" t="s">
+      <c r="K3" s="57" t="s">
         <v>13</v>
       </c>
-      <c r="L3" s="58" t="s">
+      <c r="L3" s="57" t="s">
         <v>14</v>
       </c>
-      <c r="M3" s="60" t="s">
+      <c r="M3" s="59" t="s">
         <v>15</v>
       </c>
       <c r="N3" s="3"/>
     </row>
     <row r="4" spans="1:14" s="2" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="61"/>
-[...11 lines deleted...]
-      <c r="M4" s="60"/>
+      <c r="A4" s="60"/>
+      <c r="B4" s="57"/>
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57"/>
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="59"/>
       <c r="N4" s="3"/>
     </row>
     <row r="5" spans="1:14" s="2" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="54" t="s">
+      <c r="A5" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="54"/>
-[...2 lines deleted...]
-      <c r="E5" s="54"/>
+      <c r="B5" s="53"/>
+      <c r="C5" s="53"/>
+      <c r="D5" s="53"/>
+      <c r="E5" s="53"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
     </row>
     <row r="6" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6">
         <v>2022</v>
       </c>
       <c r="B6" s="5">
         <v>12564</v>
       </c>
       <c r="C6" s="5">
         <v>21665</v>
       </c>
       <c r="D6" s="5">
         <v>48001</v>
       </c>
       <c r="E6" s="5">
         <v>30052</v>
       </c>
@@ -1807,76 +1807,78 @@
       </c>
       <c r="N9" s="3"/>
     </row>
     <row r="10" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="6">
         <v>2026</v>
       </c>
       <c r="B10" s="5">
         <v>25971</v>
       </c>
       <c r="C10" s="5">
         <v>59713</v>
       </c>
       <c r="D10" s="5">
         <v>89883</v>
       </c>
       <c r="E10" s="5">
         <v>75501</v>
       </c>
       <c r="F10" s="5">
         <v>92327</v>
       </c>
       <c r="G10" s="5">
         <v>172595</v>
       </c>
-      <c r="H10" s="46">
+      <c r="H10" s="45">
         <v>130625</v>
       </c>
-      <c r="I10" s="5"/>
+      <c r="I10" s="48">
+        <v>119663</v>
+      </c>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="7"/>
       <c r="N10" s="3"/>
     </row>
     <row r="11" spans="1:14" s="2" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="55" t="s">
+      <c r="A11" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="56"/>
-[...10 lines deleted...]
-      <c r="M11" s="56"/>
+      <c r="B11" s="55"/>
+      <c r="C11" s="55"/>
+      <c r="D11" s="55"/>
+      <c r="E11" s="55"/>
+      <c r="F11" s="55"/>
+      <c r="G11" s="55"/>
+      <c r="H11" s="55"/>
+      <c r="I11" s="55"/>
+      <c r="J11" s="55"/>
+      <c r="K11" s="55"/>
+      <c r="L11" s="55"/>
+      <c r="M11" s="55"/>
     </row>
     <row r="12" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="6">
         <v>2022</v>
       </c>
       <c r="B12" s="9">
         <v>11.5</v>
       </c>
       <c r="C12" s="9">
         <v>149.4</v>
       </c>
       <c r="D12" s="9">
         <v>218.7</v>
       </c>
       <c r="E12" s="9">
         <v>62</v>
       </c>
       <c r="F12" s="9">
         <v>189.8</v>
       </c>
       <c r="G12" s="9">
         <v>139.1</v>
       </c>
       <c r="H12" s="9">
         <v>64.2</v>
@@ -2022,76 +2024,78 @@
       </c>
       <c r="N15" s="3"/>
     </row>
     <row r="16" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="6">
         <v>2026</v>
       </c>
       <c r="B16" s="9">
         <v>17.100000000000001</v>
       </c>
       <c r="C16" s="9">
         <v>231.5</v>
       </c>
       <c r="D16" s="9">
         <v>150.1</v>
       </c>
       <c r="E16" s="9">
         <v>84.3</v>
       </c>
       <c r="F16" s="9">
         <v>120.8</v>
       </c>
       <c r="G16" s="9">
         <v>185.8</v>
       </c>
-      <c r="H16" s="47">
+      <c r="H16" s="46">
         <v>76.099999999999994</v>
       </c>
-      <c r="I16" s="5"/>
+      <c r="I16" s="47">
+        <v>90.5</v>
+      </c>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="7"/>
       <c r="N16" s="3"/>
     </row>
     <row r="17" spans="1:14" s="2" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="55" t="s">
+      <c r="A17" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="B17" s="55"/>
-[...10 lines deleted...]
-      <c r="M17" s="55"/>
+      <c r="B17" s="54"/>
+      <c r="C17" s="54"/>
+      <c r="D17" s="54"/>
+      <c r="E17" s="54"/>
+      <c r="F17" s="54"/>
+      <c r="G17" s="54"/>
+      <c r="H17" s="54"/>
+      <c r="I17" s="54"/>
+      <c r="J17" s="54"/>
+      <c r="K17" s="54"/>
+      <c r="L17" s="54"/>
+      <c r="M17" s="54"/>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="6">
         <v>2022</v>
       </c>
       <c r="B18" s="9">
         <v>119.3</v>
       </c>
       <c r="C18" s="9">
         <v>171.6</v>
       </c>
       <c r="D18" s="9">
         <v>102</v>
       </c>
       <c r="E18" s="9">
         <v>128.19999999999999</v>
       </c>
       <c r="F18" s="9">
         <v>113.6</v>
       </c>
       <c r="G18" s="9">
         <v>89.7</v>
       </c>
       <c r="H18" s="9">
         <v>113.6</v>
@@ -2237,203 +2241,205 @@
       </c>
       <c r="N21" s="3"/>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="6">
         <v>2026</v>
       </c>
       <c r="B22" s="9">
         <v>106.5</v>
       </c>
       <c r="C22" s="9">
         <v>118.8</v>
       </c>
       <c r="D22" s="9">
         <v>115.3</v>
       </c>
       <c r="E22" s="9">
         <v>112.5</v>
       </c>
       <c r="F22" s="9">
         <v>88.2</v>
       </c>
       <c r="G22" s="9">
         <v>119.1</v>
       </c>
-      <c r="H22" s="48">
+      <c r="H22" s="47">
         <v>121.1</v>
       </c>
-      <c r="I22" s="5"/>
+      <c r="I22" s="47">
+        <v>121.9</v>
+      </c>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="E3:E4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N19"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="E3" sqref="E3:E4"/>
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.7109375" customWidth="1"/>
     <col min="2" max="3" width="9.7109375" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="8" max="8" width="9.7109375" customWidth="1"/>
     <col min="9" max="9" width="9.85546875" customWidth="1"/>
     <col min="10" max="11" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A1" s="57" t="s">
+      <c r="A1" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="57"/>
-[...10 lines deleted...]
-      <c r="M1" s="57"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A2" s="59"/>
-[...11 lines deleted...]
-      <c r="M2" s="59"/>
+      <c r="A2" s="58"/>
+      <c r="B2" s="58"/>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+      <c r="H2" s="58"/>
+      <c r="I2" s="58"/>
+      <c r="J2" s="58"/>
+      <c r="K2" s="58"/>
+      <c r="L2" s="58"/>
+      <c r="M2" s="58"/>
     </row>
     <row r="3" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="61"/>
-      <c r="B3" s="58" t="s">
+      <c r="A3" s="60"/>
+      <c r="B3" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="58" t="s">
+      <c r="C3" s="57" t="s">
         <v>16</v>
       </c>
-      <c r="D3" s="58" t="s">
+      <c r="D3" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="E3" s="58" t="s">
+      <c r="E3" s="57" t="s">
         <v>18</v>
       </c>
-      <c r="F3" s="58" t="s">
+      <c r="F3" s="57" t="s">
         <v>19</v>
       </c>
-      <c r="G3" s="58" t="s">
+      <c r="G3" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="H3" s="58" t="s">
+      <c r="H3" s="57" t="s">
         <v>21</v>
       </c>
-      <c r="I3" s="58" t="s">
+      <c r="I3" s="57" t="s">
         <v>22</v>
       </c>
-      <c r="J3" s="58" t="s">
+      <c r="J3" s="57" t="s">
         <v>23</v>
       </c>
-      <c r="K3" s="58" t="s">
+      <c r="K3" s="57" t="s">
         <v>24</v>
       </c>
-      <c r="L3" s="58" t="s">
+      <c r="L3" s="57" t="s">
         <v>25</v>
       </c>
-      <c r="M3" s="60" t="s">
+      <c r="M3" s="59" t="s">
         <v>26</v>
       </c>
       <c r="N3" s="13"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A4" s="61"/>
-[...11 lines deleted...]
-      <c r="M4" s="60"/>
+      <c r="A4" s="60"/>
+      <c r="B4" s="57"/>
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57"/>
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="59"/>
       <c r="N4" s="13"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A5" s="54" t="s">
+      <c r="A5" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="54"/>
-[...2 lines deleted...]
-      <c r="E5" s="54"/>
+      <c r="B5" s="53"/>
+      <c r="C5" s="53"/>
+      <c r="D5" s="53"/>
+      <c r="E5" s="53"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A6" s="6">
         <v>2022</v>
       </c>
       <c r="B6" s="5">
         <v>12564</v>
       </c>
       <c r="C6" s="5">
         <v>34229</v>
       </c>
       <c r="D6" s="5">
         <v>82230</v>
       </c>
       <c r="E6" s="5">
         <v>112282</v>
       </c>
@@ -2586,76 +2592,78 @@
       </c>
       <c r="N9" s="3"/>
     </row>
     <row r="10" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="6">
         <v>2026</v>
       </c>
       <c r="B10" s="5">
         <v>25971</v>
       </c>
       <c r="C10" s="5">
         <v>85684</v>
       </c>
       <c r="D10" s="5">
         <v>175567</v>
       </c>
       <c r="E10" s="5">
         <v>251068</v>
       </c>
       <c r="F10" s="5">
         <v>343394</v>
       </c>
       <c r="G10" s="5">
         <v>515990</v>
       </c>
-      <c r="H10" s="49">
+      <c r="H10" s="48">
         <v>646615</v>
       </c>
-      <c r="I10" s="5"/>
+      <c r="I10" s="48">
+        <v>766278</v>
+      </c>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="7"/>
       <c r="N10" s="3"/>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A11" s="55" t="s">
+      <c r="A11" s="54" t="s">
         <v>27</v>
       </c>
-      <c r="B11" s="56"/>
-[...10 lines deleted...]
-      <c r="M11" s="56"/>
+      <c r="B11" s="55"/>
+      <c r="C11" s="55"/>
+      <c r="D11" s="55"/>
+      <c r="E11" s="55"/>
+      <c r="F11" s="55"/>
+      <c r="G11" s="55"/>
+      <c r="H11" s="55"/>
+      <c r="I11" s="55"/>
+      <c r="J11" s="55"/>
+      <c r="K11" s="55"/>
+      <c r="L11" s="55"/>
+      <c r="M11" s="55"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="6">
         <v>2022</v>
       </c>
       <c r="B12" s="9">
         <v>119.3</v>
       </c>
       <c r="C12" s="9">
         <v>136.80000000000001</v>
       </c>
       <c r="D12" s="9">
         <v>114.4</v>
       </c>
       <c r="E12" s="9">
         <v>117.6</v>
       </c>
       <c r="F12" s="9">
         <v>116.4</v>
       </c>
       <c r="G12" s="9">
         <v>106.4</v>
       </c>
       <c r="H12" s="9">
         <v>107.5</v>
@@ -2801,84 +2809,86 @@
       </c>
       <c r="N15" s="3"/>
     </row>
     <row r="16" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="6">
         <v>2026</v>
       </c>
       <c r="B16" s="9">
         <v>106.5</v>
       </c>
       <c r="C16" s="9">
         <v>114.5</v>
       </c>
       <c r="D16" s="15">
         <v>114.6</v>
       </c>
       <c r="E16" s="15">
         <v>113.8</v>
       </c>
       <c r="F16" s="15">
         <v>105.7</v>
       </c>
       <c r="G16" s="15">
         <v>109.8</v>
       </c>
-      <c r="H16" s="50">
+      <c r="H16" s="49">
         <v>111.9</v>
       </c>
-      <c r="I16" s="5"/>
+      <c r="I16" s="49">
+        <v>113.5</v>
+      </c>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="7"/>
       <c r="N16" s="3"/>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A19" s="14" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="A11:M11"/>
+    <mergeCell ref="M3:M4"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="I3:I4"/>
+    <mergeCell ref="J3:J4"/>
+    <mergeCell ref="K3:K4"/>
+    <mergeCell ref="L3:L4"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
-    <mergeCell ref="A11:M11"/>
-[...5 lines deleted...]
-    <mergeCell ref="L3:L4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">