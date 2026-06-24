--- v0 (2026-05-14)
+++ v1 (2026-06-24)
@@ -1,42 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/externalLinks/externalLink8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/externalLinks/externalLink6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink36.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink37.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink34.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink35.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink32.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink33.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
@@ -80,61 +81,76 @@
     <externalReference r:id="rId13"/>
     <externalReference r:id="rId14"/>
     <externalReference r:id="rId15"/>
     <externalReference r:id="rId16"/>
     <externalReference r:id="rId17"/>
     <externalReference r:id="rId18"/>
     <externalReference r:id="rId19"/>
     <externalReference r:id="rId20"/>
     <externalReference r:id="rId21"/>
     <externalReference r:id="rId22"/>
     <externalReference r:id="rId23"/>
     <externalReference r:id="rId24"/>
     <externalReference r:id="rId25"/>
     <externalReference r:id="rId26"/>
     <externalReference r:id="rId27"/>
     <externalReference r:id="rId28"/>
     <externalReference r:id="rId29"/>
     <externalReference r:id="rId30"/>
     <externalReference r:id="rId31"/>
     <externalReference r:id="rId32"/>
     <externalReference r:id="rId33"/>
     <externalReference r:id="rId34"/>
     <externalReference r:id="rId35"/>
     <externalReference r:id="rId36"/>
     <externalReference r:id="rId37"/>
+    <externalReference r:id="rId38"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'1'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AV19" i="2"/>
+  <c r="AW19" i="2"/>
+  <c r="AW18"/>
+  <c r="AW17"/>
+  <c r="AW16"/>
+  <c r="AW15"/>
+  <c r="AW14"/>
+  <c r="AW13"/>
+  <c r="AW12"/>
+  <c r="AW11"/>
+  <c r="AW10"/>
+  <c r="AW9"/>
+  <c r="AW8"/>
+  <c r="AW7"/>
+  <c r="AW6"/>
+  <c r="AV19"/>
   <c r="AV18"/>
   <c r="AV17"/>
   <c r="AV16"/>
   <c r="AV15"/>
   <c r="AV14"/>
   <c r="AV13"/>
   <c r="AV12"/>
   <c r="AV11"/>
   <c r="AV10"/>
   <c r="AV9"/>
   <c r="AV8"/>
   <c r="AV7"/>
   <c r="AV6"/>
   <c r="AU19"/>
   <c r="AU18"/>
   <c r="AU17"/>
   <c r="AU16"/>
   <c r="AU15"/>
   <c r="AU14"/>
   <c r="AU13"/>
   <c r="AU12"/>
   <c r="AU11"/>
   <c r="AU10"/>
   <c r="AU9"/>
   <c r="AU8"/>
@@ -315,63 +331,63 @@
   <c r="AH15"/>
   <c r="AH14"/>
   <c r="AH13"/>
   <c r="AH12"/>
   <c r="AH11"/>
   <c r="AH10"/>
   <c r="AH9"/>
   <c r="AH8"/>
   <c r="AH7"/>
   <c r="AH6"/>
   <c r="AC19"/>
   <c r="AG19" s="1"/>
   <c r="AC18"/>
   <c r="AG18" s="1"/>
   <c r="AC17"/>
   <c r="AG17" s="1"/>
   <c r="AC16"/>
   <c r="AG16"/>
   <c r="AC15"/>
   <c r="AG15" s="1"/>
   <c r="AC14"/>
   <c r="AG14" s="1"/>
   <c r="AC13"/>
   <c r="AG13" s="1"/>
   <c r="AC12"/>
-  <c r="AG12"/>
+  <c r="AG12" s="1"/>
   <c r="AC11"/>
   <c r="AG11" s="1"/>
   <c r="AC10"/>
   <c r="AG10" s="1"/>
   <c r="AC9"/>
   <c r="AG9" s="1"/>
   <c r="AC8"/>
-  <c r="AG8"/>
+  <c r="AG8" s="1"/>
   <c r="AC7"/>
   <c r="AG7" s="1"/>
   <c r="AC6"/>
-  <c r="AG6"/>
+  <c r="AG6" s="1"/>
   <c r="AF19"/>
   <c r="AF18"/>
   <c r="AF17"/>
   <c r="AF16"/>
   <c r="AF15"/>
   <c r="AF14"/>
   <c r="AF13"/>
   <c r="AF12"/>
   <c r="AF11"/>
   <c r="AF10"/>
   <c r="AF9"/>
   <c r="AF8"/>
   <c r="AF7"/>
   <c r="AF6"/>
   <c r="AE6"/>
   <c r="AE19"/>
   <c r="AE18"/>
   <c r="AE17"/>
   <c r="AE16"/>
   <c r="AE15"/>
   <c r="AE14"/>
   <c r="AE13"/>
   <c r="AE12"/>
   <c r="AE11"/>
   <c r="AE10"/>
@@ -979,51 +995,51 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный_tabsv10" xfId="3"/>
     <cellStyle name="Обычный_tabsv12" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink33.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink34.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink37.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink34.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2022_63/&#1041;-03-01-&#1052;_06_63,.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\O.Protsenko.ISC\Desktop\T1_&#1052;&#1072;&#1081;%202023%20&#1075;_(4).xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/&#1069;&#1083;.&#1087;&#1072;&#1087;&#1082;&#1080;/2023/09-06-1%20&#1052;&#1077;&#1089;&#1103;&#1095;&#1085;&#1099;&#1077;%20&#1089;&#1090;&#1072;&#1090;&#1080;&#1089;&#1090;&#1080;&#1095;&#1077;&#1089;&#1082;&#1080;&#1077;%20&#1101;&#1083;&#1077;&#1082;&#1090;&#1088;&#1086;&#1085;&#1085;&#1099;&#1077;%20&#1090;&#1072;&#1073;&#1083;&#1080;&#1094;&#1099;%20&#1086;%20&#1089;&#1086;&#1089;&#1090;&#1086;&#1103;&#1085;&#1080;&#1080;%20&#1078;&#1080;&#1074;&#1086;&#1090;&#1085;&#1086;&#1074;&#1086;&#1076;&#1089;&#1090;&#1074;&#1072;%20(&#1092;.24-&#1089;&#1093;)/&#1080;&#1102;&#1083;&#1100;/&#1058;-03-01-&#1052;%20&#1082;&#1072;&#1079;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\O.Protsenko.ISC\Desktop\&#1040;&#1042;&#1043;&#1059;&#1057;&#1058;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\O.Protsenko.ISC\Desktop\&#1057;&#1045;&#1053;&#1058;&#1071;&#1041;&#1056;&#1068;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\O.Protsenko.ISC\Desktop\&#1054;&#1050;&#1058;&#1071;&#1041;&#1056;&#1068;.xlsx" TargetMode="External"/></Relationships>
 </file>
@@ -1100,50 +1116,54 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2025_63/&#1058;-03-01-&#1052;%20(10%202025)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2025_63/&#1058;-03-01-&#1052;%20(11%202025)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\O.Protsenko.ISC\Downloads\T2_&#1044;&#1077;&#1082;&#1072;&#1073;&#1088;&#1100;%202025%20&#1075;_(5).xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2026_63/&#1058;-03-01-&#1052;%20(01%202026)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2026_63/&#1058;-03-01-&#1052;%20(02%202026)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2026_63/&#1058;-03-01-&#1052;%20(03%202026)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2026_63/&#1058;-03-01-&#1052;%20(04%202026)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2026_63/&#1058;-03-01-&#1052;%20(05%202026)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2022_63/&#1041;-03-01-&#1052;_09_63,.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2022_63/&#1041;-03-01-&#1052;_10_63,.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2022_63/&#1041;-03-01-&#1052;_11_63,.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2022_63/&#1041;-03-01-&#1052;_12_63,.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2023_63/&#1058;-03-01-&#1052;/&#1088;&#1091;&#1089;/&#1058;-03-01-&#1052;%20&#1088;&#1091;&#1089;,.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2023_63/&#1058;-03-01-&#1052;/&#1088;&#1091;&#1089;/&#1058;-03-01-&#1052;%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
@@ -7107,50 +7127,238 @@
           </cell>
         </row>
         <row r="299">
           <cell r="N299">
             <v>15418</v>
           </cell>
         </row>
         <row r="300">
           <cell r="N300">
             <v>6682</v>
           </cell>
         </row>
         <row r="301">
           <cell r="N301">
             <v>23826</v>
           </cell>
         </row>
         <row r="302">
           <cell r="N302">
             <v>11901</v>
           </cell>
         </row>
         <row r="303">
           <cell r="N303">
             <v>9407</v>
+          </cell>
+        </row>
+        <row r="304">
+          <cell r="N304">
+            <v>864</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="14"/>
+      <sheetData sheetId="15"/>
+      <sheetData sheetId="16"/>
+      <sheetData sheetId="17"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink37.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="Обложка"/>
+      <sheetName val="Условные обозначения"/>
+      <sheetName val="Содержание"/>
+      <sheetName val="Методологические пояснения"/>
+      <sheetName val="1"/>
+      <sheetName val="2.1"/>
+      <sheetName val="2.2"/>
+      <sheetName val="2.3"/>
+      <sheetName val="2.4"/>
+      <sheetName val="3"/>
+      <sheetName val="4"/>
+      <sheetName val="5"/>
+      <sheetName val="6"/>
+      <sheetName val="7"/>
+      <sheetName val="8"/>
+      <sheetName val="9"/>
+      <sheetName val="10"/>
+      <sheetName val="11"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13">
+        <row r="253">
+          <cell r="N253">
+            <v>650259</v>
+          </cell>
+        </row>
+        <row r="254">
+          <cell r="N254">
+            <v>3596</v>
+          </cell>
+        </row>
+        <row r="255">
+          <cell r="N255">
+            <v>2869</v>
+          </cell>
+        </row>
+        <row r="256">
+          <cell r="N256">
+            <v>9625</v>
+          </cell>
+        </row>
+        <row r="257">
+          <cell r="N257">
+            <v>78768</v>
+          </cell>
+        </row>
+        <row r="258">
+          <cell r="N258">
+            <v>12064</v>
+          </cell>
+        </row>
+        <row r="259">
+          <cell r="N259">
+            <v>99709</v>
+          </cell>
+        </row>
+        <row r="260">
+          <cell r="N260">
+            <v>33854</v>
+          </cell>
+        </row>
+        <row r="261">
+          <cell r="N261">
+            <v>49081</v>
+          </cell>
+        </row>
+        <row r="262">
+          <cell r="N262">
+            <v>40434</v>
+          </cell>
+        </row>
+        <row r="263">
+          <cell r="N263">
+            <v>149126</v>
+          </cell>
+        </row>
+        <row r="264">
+          <cell r="N264">
+            <v>123089</v>
+          </cell>
+        </row>
+        <row r="265">
+          <cell r="N265">
+            <v>36478</v>
+          </cell>
+        </row>
+        <row r="266">
+          <cell r="N266">
+            <v>11566</v>
+          </cell>
+        </row>
+        <row r="291">
+          <cell r="N291">
+            <v>129297</v>
+          </cell>
+        </row>
+        <row r="292">
+          <cell r="N292">
+            <v>1062</v>
+          </cell>
+        </row>
+        <row r="293">
+          <cell r="N293">
+            <v>356</v>
+          </cell>
+        </row>
+        <row r="294">
+          <cell r="N294">
+            <v>2000</v>
+          </cell>
+        </row>
+        <row r="295">
+          <cell r="N295">
+            <v>25044</v>
+          </cell>
+        </row>
+        <row r="296">
+          <cell r="N296">
+            <v>1391</v>
+          </cell>
+        </row>
+        <row r="297">
+          <cell r="N297">
+            <v>19531</v>
+          </cell>
+        </row>
+        <row r="298">
+          <cell r="N298">
+            <v>11049</v>
+          </cell>
+        </row>
+        <row r="299">
+          <cell r="N299">
+            <v>15279</v>
+          </cell>
+        </row>
+        <row r="300">
+          <cell r="N300">
+            <v>6217</v>
+          </cell>
+        </row>
+        <row r="301">
+          <cell r="N301">
+            <v>23145</v>
+          </cell>
+        </row>
+        <row r="302">
+          <cell r="N302">
+            <v>12862</v>
+          </cell>
+        </row>
+        <row r="303">
+          <cell r="N303">
+            <v>10497</v>
           </cell>
         </row>
         <row r="304">
           <cell r="N304">
             <v>864</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="14"/>
       <sheetData sheetId="15"/>
       <sheetData sheetId="16"/>
       <sheetData sheetId="17"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink4.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Обложка"/>
       <sheetName val="Усл.обозначения"/>
       <sheetName val="Содержание"/>
       <sheetName val="Метод.пояснения"/>
@@ -8427,51 +8635,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BC20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AK1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AX24" sqref="AX24"/>
+      <selection pane="topRight" activeCell="AX22" sqref="AX22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="12" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="12.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="10" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.28515625" style="1" customWidth="1"/>
     <col min="12" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="11.42578125" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="11.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="10.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.7109375" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:55" ht="18.75">
@@ -8903,51 +9111,54 @@
       </c>
       <c r="AQ6" s="12">
         <f>'[31]7'!N253+'[31]7'!N291</f>
         <v>576365</v>
       </c>
       <c r="AR6" s="15">
         <f>'[32]14'!N8+'[32]15'!N8</f>
         <v>546262</v>
       </c>
       <c r="AS6" s="12">
         <f>'[33]7'!N253+'[33]7'!N291</f>
         <v>548696</v>
       </c>
       <c r="AT6" s="12">
         <f>'[34]7'!N253+'[34]7'!N291</f>
         <v>600501</v>
       </c>
       <c r="AU6" s="12">
         <f>'[35]7'!N253+'[35]7'!N291</f>
         <v>649596</v>
       </c>
       <c r="AV6" s="12">
         <f>'[36]7'!N253+'[36]7'!N291</f>
         <v>754703</v>
       </c>
-      <c r="AW6" s="12"/>
+      <c r="AW6" s="12">
+        <f>'[37]7'!N253+'[37]7'!N291</f>
+        <v>779556</v>
+      </c>
       <c r="AX6" s="12"/>
       <c r="AY6" s="12"/>
       <c r="AZ6" s="12"/>
       <c r="BA6" s="12"/>
       <c r="BB6" s="12"/>
       <c r="BC6" s="12"/>
     </row>
     <row r="7" spans="1:55" s="9" customFormat="1" ht="11.25">
       <c r="A7" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="14">
         <f>'[1]9.4'!B9+'[1]9.4'!O9</f>
         <v>7361</v>
       </c>
       <c r="C7" s="14">
         <f>'[2]8.4'!B9+'[2]8.4'!O9</f>
         <v>7473</v>
       </c>
       <c r="D7" s="14">
         <f>'[3]8.4'!B9+'[3]8.4'!O9</f>
         <v>6483</v>
       </c>
       <c r="E7" s="14">
         <f>'[4]9.4'!B9+'[4]9.4'!O9</f>
@@ -9094,51 +9305,54 @@
       </c>
       <c r="AQ7" s="12">
         <f>'[31]7'!N254+'[31]7'!N292</f>
         <v>4473</v>
       </c>
       <c r="AR7" s="15">
         <f>'[32]14'!N9+'[32]15'!N9</f>
         <v>4538</v>
       </c>
       <c r="AS7" s="12">
         <f>'[33]7'!N254+'[33]7'!N292</f>
         <v>4595</v>
       </c>
       <c r="AT7" s="12">
         <f>'[34]7'!N254+'[34]7'!N292</f>
         <v>4536</v>
       </c>
       <c r="AU7" s="12">
         <f>'[35]7'!N254+'[35]7'!N292</f>
         <v>4783</v>
       </c>
       <c r="AV7" s="12">
         <f>'[36]7'!N254+'[36]7'!N292</f>
         <v>4944</v>
       </c>
-      <c r="AW7" s="12"/>
+      <c r="AW7" s="12">
+        <f>'[37]7'!N254+'[37]7'!N292</f>
+        <v>4658</v>
+      </c>
       <c r="AX7" s="12"/>
       <c r="AY7" s="12"/>
       <c r="AZ7" s="12"/>
       <c r="BA7" s="12"/>
       <c r="BB7" s="12"/>
       <c r="BC7" s="12"/>
     </row>
     <row r="8" spans="1:55" s="9" customFormat="1" ht="11.25">
       <c r="A8" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="14">
         <f>'[1]9.4'!B10+'[1]9.4'!O10</f>
         <v>2494</v>
       </c>
       <c r="C8" s="14">
         <f>'[2]8.4'!B10+'[2]8.4'!O10</f>
         <v>2383</v>
       </c>
       <c r="D8" s="14">
         <f>'[3]8.4'!B10+'[3]8.4'!O10</f>
         <v>2235</v>
       </c>
       <c r="E8" s="14">
         <f>'[4]9.4'!B10+'[4]9.4'!O10</f>
@@ -9285,51 +9499,54 @@
       </c>
       <c r="AQ8" s="12">
         <f>'[31]7'!N255+'[31]7'!N293</f>
         <v>3156</v>
       </c>
       <c r="AR8" s="15">
         <f>'[32]14'!N10+'[32]15'!N10</f>
         <v>2579</v>
       </c>
       <c r="AS8" s="12">
         <f>'[33]7'!N255+'[33]7'!N293</f>
         <v>2609</v>
       </c>
       <c r="AT8" s="12">
         <f>'[34]7'!N255+'[34]7'!N293</f>
         <v>2675</v>
       </c>
       <c r="AU8" s="12">
         <f>'[35]7'!N255+'[35]7'!N293</f>
         <v>2888</v>
       </c>
       <c r="AV8" s="12">
         <f>'[36]7'!N255+'[36]7'!N293</f>
         <v>3074</v>
       </c>
-      <c r="AW8" s="12"/>
+      <c r="AW8" s="12">
+        <f>'[37]7'!N255+'[37]7'!N293</f>
+        <v>3225</v>
+      </c>
       <c r="AX8" s="12"/>
       <c r="AY8" s="12"/>
       <c r="AZ8" s="12"/>
       <c r="BA8" s="12"/>
       <c r="BB8" s="12"/>
       <c r="BC8" s="12"/>
     </row>
     <row r="9" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A9" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="14">
         <f>'[1]9.4'!B11+'[1]9.4'!O11</f>
         <v>15733</v>
       </c>
       <c r="C9" s="14">
         <f>'[2]8.4'!B11+'[2]8.4'!O11</f>
         <v>15521</v>
       </c>
       <c r="D9" s="14">
         <f>'[3]8.4'!B11+'[3]8.4'!O11</f>
         <v>15801</v>
       </c>
       <c r="E9" s="14">
         <f>'[4]9.4'!B11+'[4]9.4'!O11</f>
@@ -9476,51 +9693,54 @@
       </c>
       <c r="AQ9" s="12">
         <f>'[31]7'!N256+'[31]7'!N294</f>
         <v>10287</v>
       </c>
       <c r="AR9" s="15">
         <f>'[32]14'!N11+'[32]15'!N11</f>
         <v>9720</v>
       </c>
       <c r="AS9" s="12">
         <f>'[33]7'!N256+'[33]7'!N294</f>
         <v>11467</v>
       </c>
       <c r="AT9" s="12">
         <f>'[34]7'!N256+'[34]7'!N294</f>
         <v>11802</v>
       </c>
       <c r="AU9" s="12">
         <f>'[35]7'!N256+'[35]7'!N294</f>
         <v>10643</v>
       </c>
       <c r="AV9" s="12">
         <f>'[36]7'!N256+'[36]7'!N294</f>
         <v>10584</v>
       </c>
-      <c r="AW9" s="12"/>
+      <c r="AW9" s="12">
+        <f>'[37]7'!N256+'[37]7'!N294</f>
+        <v>11625</v>
+      </c>
       <c r="AX9" s="12"/>
       <c r="AY9" s="12"/>
       <c r="AZ9" s="12"/>
       <c r="BA9" s="12"/>
       <c r="BB9" s="12"/>
       <c r="BC9" s="12"/>
     </row>
     <row r="10" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="14">
         <f>'[1]9.4'!B12+'[1]9.4'!O12</f>
         <v>119784</v>
       </c>
       <c r="C10" s="14">
         <f>'[2]8.4'!B12+'[2]8.4'!O12</f>
         <v>105622</v>
       </c>
       <c r="D10" s="14">
         <f>'[3]8.4'!B12+'[3]8.4'!O12</f>
         <v>105622</v>
       </c>
       <c r="E10" s="14">
         <f>'[4]9.4'!B12+'[4]9.4'!O12</f>
@@ -9667,51 +9887,54 @@
       </c>
       <c r="AQ10" s="12">
         <f>'[31]7'!N257+'[31]7'!N295</f>
         <v>101293</v>
       </c>
       <c r="AR10" s="15">
         <f>'[32]14'!N12+'[32]15'!N12</f>
         <v>91866</v>
       </c>
       <c r="AS10" s="12">
         <f>'[33]7'!N257+'[33]7'!N295</f>
         <v>90849</v>
       </c>
       <c r="AT10" s="12">
         <f>'[34]7'!N257+'[34]7'!N295</f>
         <v>91755</v>
       </c>
       <c r="AU10" s="12">
         <f>'[35]7'!N257+'[35]7'!N295</f>
         <v>87789</v>
       </c>
       <c r="AV10" s="12">
         <f>'[36]7'!N257+'[36]7'!N295</f>
         <v>111718</v>
       </c>
-      <c r="AW10" s="12"/>
+      <c r="AW10" s="12">
+        <f>'[37]7'!N257+'[37]7'!N295</f>
+        <v>103812</v>
+      </c>
       <c r="AX10" s="12"/>
       <c r="AY10" s="12"/>
       <c r="AZ10" s="12"/>
       <c r="BA10" s="12"/>
       <c r="BB10" s="12"/>
       <c r="BC10" s="12"/>
     </row>
     <row r="11" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="14">
         <f>'[1]9.4'!B13+'[1]9.4'!O13</f>
         <v>17837</v>
       </c>
       <c r="C11" s="14">
         <f>'[2]8.4'!B13+'[2]8.4'!O13</f>
         <v>17641</v>
       </c>
       <c r="D11" s="14">
         <f>'[3]8.4'!B13+'[3]8.4'!O13</f>
         <v>17204</v>
       </c>
       <c r="E11" s="14">
         <f>'[4]9.4'!B13+'[4]9.4'!O13</f>
@@ -9858,51 +10081,54 @@
       </c>
       <c r="AQ11" s="12">
         <f>'[31]7'!N258+'[31]7'!N296</f>
         <v>11977</v>
       </c>
       <c r="AR11" s="15">
         <f>'[32]14'!N13+'[32]15'!N13</f>
         <v>13178</v>
       </c>
       <c r="AS11" s="12">
         <f>'[33]7'!N258+'[33]7'!N296</f>
         <v>13366</v>
       </c>
       <c r="AT11" s="12">
         <f>'[34]7'!N258+'[34]7'!N296</f>
         <v>13161</v>
       </c>
       <c r="AU11" s="12">
         <f>'[35]7'!N258+'[35]7'!N296</f>
         <v>12719</v>
       </c>
       <c r="AV11" s="12">
         <f>'[36]7'!N258+'[36]7'!N296</f>
         <v>13664</v>
       </c>
-      <c r="AW11" s="12"/>
+      <c r="AW11" s="12">
+        <f>'[37]7'!N258+'[37]7'!N296</f>
+        <v>13455</v>
+      </c>
       <c r="AX11" s="12"/>
       <c r="AY11" s="12"/>
       <c r="AZ11" s="12"/>
       <c r="BA11" s="12"/>
       <c r="BB11" s="12"/>
       <c r="BC11" s="12"/>
     </row>
     <row r="12" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A12" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="14">
         <f>'[1]9.4'!B14+'[1]9.4'!O14</f>
         <v>187237</v>
       </c>
       <c r="C12" s="14">
         <f>'[2]8.4'!B14+'[2]8.4'!O14</f>
         <v>180969</v>
       </c>
       <c r="D12" s="14">
         <f>'[3]8.4'!B14+'[3]8.4'!O14</f>
         <v>174279</v>
       </c>
       <c r="E12" s="14">
         <f>'[4]9.4'!B14+'[4]9.4'!O14</f>
@@ -10049,51 +10275,54 @@
       </c>
       <c r="AQ12" s="12">
         <f>'[31]7'!N259+'[31]7'!N297</f>
         <v>72674</v>
       </c>
       <c r="AR12" s="15">
         <f>'[32]14'!N14+'[32]15'!N14</f>
         <v>76902</v>
       </c>
       <c r="AS12" s="12">
         <f>'[33]7'!N259+'[33]7'!N297</f>
         <v>76052</v>
       </c>
       <c r="AT12" s="12">
         <f>'[34]7'!N259+'[34]7'!N297</f>
         <v>86535</v>
       </c>
       <c r="AU12" s="12">
         <f>'[35]7'!N259+'[35]7'!N297</f>
         <v>97563</v>
       </c>
       <c r="AV12" s="12">
         <f>'[36]7'!N259+'[36]7'!N297</f>
         <v>114590</v>
       </c>
-      <c r="AW12" s="12"/>
+      <c r="AW12" s="12">
+        <f>'[37]7'!N259+'[37]7'!N297</f>
+        <v>119240</v>
+      </c>
       <c r="AX12" s="12"/>
       <c r="AY12" s="12"/>
       <c r="AZ12" s="12"/>
       <c r="BA12" s="12"/>
       <c r="BB12" s="12"/>
       <c r="BC12" s="12"/>
     </row>
     <row r="13" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="14">
         <f>'[1]9.4'!B15+'[1]9.4'!O15</f>
         <v>89885</v>
       </c>
       <c r="C13" s="14">
         <f>'[2]8.4'!B15+'[2]8.4'!O15</f>
         <v>85732</v>
       </c>
       <c r="D13" s="14">
         <f>'[3]8.4'!B15+'[3]8.4'!O15</f>
         <v>83736</v>
       </c>
       <c r="E13" s="14">
         <f>'[4]9.4'!B15+'[4]9.4'!O15</f>
@@ -10240,51 +10469,54 @@
       </c>
       <c r="AQ13" s="12">
         <f>'[31]7'!N260+'[31]7'!N298</f>
         <v>24100</v>
       </c>
       <c r="AR13" s="15">
         <f>'[32]14'!N15+'[32]15'!N15</f>
         <v>23773</v>
       </c>
       <c r="AS13" s="12">
         <f>'[33]7'!N260+'[33]7'!N298</f>
         <v>24126</v>
       </c>
       <c r="AT13" s="12">
         <f>'[34]7'!N260+'[34]7'!N298</f>
         <v>27121</v>
       </c>
       <c r="AU13" s="12">
         <f>'[35]7'!N260+'[35]7'!N298</f>
         <v>33056</v>
       </c>
       <c r="AV13" s="12">
         <f>'[36]7'!N260+'[36]7'!N298</f>
         <v>41274</v>
       </c>
-      <c r="AW13" s="12"/>
+      <c r="AW13" s="12">
+        <f>'[37]7'!N260+'[37]7'!N298</f>
+        <v>44903</v>
+      </c>
       <c r="AX13" s="12"/>
       <c r="AY13" s="12"/>
       <c r="AZ13" s="12"/>
       <c r="BA13" s="12"/>
       <c r="BB13" s="12"/>
       <c r="BC13" s="12"/>
     </row>
     <row r="14" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="17" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="17" t="s">
         <v>28</v>
       </c>
       <c r="D14" s="17" t="s">
         <v>28</v>
       </c>
       <c r="E14" s="17" t="s">
         <v>28</v>
       </c>
       <c r="F14" s="17" t="s">
         <v>28</v>
@@ -10415,51 +10647,54 @@
       </c>
       <c r="AQ14" s="12">
         <f>'[31]7'!N261+'[31]7'!N299</f>
         <v>33893</v>
       </c>
       <c r="AR14" s="15">
         <f>'[32]14'!N16+'[32]15'!N16</f>
         <v>41767</v>
       </c>
       <c r="AS14" s="12">
         <f>'[33]7'!N261+'[33]7'!N299</f>
         <v>41539</v>
       </c>
       <c r="AT14" s="12">
         <f>'[34]7'!N261+'[34]7'!N299</f>
         <v>48773</v>
       </c>
       <c r="AU14" s="12">
         <f>'[35]7'!N261+'[35]7'!N299</f>
         <v>55859</v>
       </c>
       <c r="AV14" s="12">
         <f>'[36]7'!N261+'[36]7'!N299</f>
         <v>63749</v>
       </c>
-      <c r="AW14" s="12"/>
+      <c r="AW14" s="12">
+        <f>'[37]7'!N261+'[37]7'!N299</f>
+        <v>64360</v>
+      </c>
       <c r="AX14" s="12"/>
       <c r="AY14" s="12"/>
       <c r="AZ14" s="12"/>
       <c r="BA14" s="12"/>
       <c r="BB14" s="12"/>
       <c r="BC14" s="12"/>
     </row>
     <row r="15" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="17">
         <f>'[1]9.4'!B16+'[1]9.4'!O16</f>
         <v>33403</v>
       </c>
       <c r="C15" s="17">
         <f>'[2]8.4'!B16+'[2]8.4'!O16</f>
         <v>33009</v>
       </c>
       <c r="D15" s="17">
         <f>'[3]8.4'!B16+'[3]8.4'!O16</f>
         <v>32806</v>
       </c>
       <c r="E15" s="17">
         <f>'[4]9.4'!B16+'[4]9.4'!O16</f>
@@ -10606,51 +10841,54 @@
       </c>
       <c r="AQ15" s="12">
         <f>'[31]7'!N262+'[31]7'!N300</f>
         <v>36316</v>
       </c>
       <c r="AR15" s="15">
         <f>'[32]14'!N17+'[32]15'!N17</f>
         <v>30713</v>
       </c>
       <c r="AS15" s="12">
         <f>'[33]7'!N262+'[33]7'!N300</f>
         <v>30676</v>
       </c>
       <c r="AT15" s="12">
         <f>'[34]7'!N262+'[34]7'!N300</f>
         <v>38714</v>
       </c>
       <c r="AU15" s="12">
         <f>'[35]7'!N262+'[35]7'!N300</f>
         <v>46204</v>
       </c>
       <c r="AV15" s="12">
         <f>'[36]7'!N262+'[36]7'!N300</f>
         <v>47082</v>
       </c>
-      <c r="AW15" s="12"/>
+      <c r="AW15" s="12">
+        <f>'[37]7'!N262+'[37]7'!N300</f>
+        <v>46651</v>
+      </c>
       <c r="AX15" s="12"/>
       <c r="AY15" s="12"/>
       <c r="AZ15" s="12"/>
       <c r="BA15" s="12"/>
       <c r="BB15" s="12"/>
       <c r="BC15" s="12"/>
     </row>
     <row r="16" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A16" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="17">
         <f>'[1]9.4'!B17+'[1]9.4'!O17</f>
         <v>177718</v>
       </c>
       <c r="C16" s="17">
         <f>'[2]8.4'!B17+'[2]8.4'!O17</f>
         <v>174092</v>
       </c>
       <c r="D16" s="17">
         <f>'[3]8.4'!B17+'[3]8.4'!O17</f>
         <v>167639</v>
       </c>
       <c r="E16" s="17">
         <f>'[4]9.4'!B17+'[4]9.4'!O17</f>
@@ -10797,51 +11035,54 @@
       </c>
       <c r="AQ16" s="12">
         <f>'[31]7'!N263+'[31]7'!N301</f>
         <v>143937</v>
       </c>
       <c r="AR16" s="15">
         <f>'[32]14'!N18+'[32]15'!N18</f>
         <v>123934</v>
       </c>
       <c r="AS16" s="12">
         <f>'[33]7'!N263+'[33]7'!N301</f>
         <v>124114</v>
       </c>
       <c r="AT16" s="12">
         <f>'[34]7'!N263+'[34]7'!N301</f>
         <v>136772</v>
       </c>
       <c r="AU16" s="12">
         <f>'[35]7'!N263+'[35]7'!N301</f>
         <v>143328</v>
       </c>
       <c r="AV16" s="12">
         <f>'[36]7'!N263+'[36]7'!N301</f>
         <v>165652</v>
       </c>
-      <c r="AW16" s="12"/>
+      <c r="AW16" s="12">
+        <f>'[37]7'!N263+'[37]7'!N301</f>
+        <v>172271</v>
+      </c>
       <c r="AX16" s="12"/>
       <c r="AY16" s="12"/>
       <c r="AZ16" s="12"/>
       <c r="BA16" s="12"/>
       <c r="BB16" s="12"/>
       <c r="BC16" s="12"/>
     </row>
     <row r="17" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A17" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="17">
         <f>'[1]9.4'!B18+'[1]9.4'!O18</f>
         <v>108231</v>
       </c>
       <c r="C17" s="17">
         <f>'[2]8.4'!B18+'[2]8.4'!O18</f>
         <v>103314</v>
       </c>
       <c r="D17" s="17">
         <f>'[3]8.4'!B18+'[3]8.4'!O18</f>
         <v>100962</v>
       </c>
       <c r="E17" s="17">
         <f>'[4]9.4'!B18+'[4]9.4'!O18</f>
@@ -10988,51 +11229,54 @@
       </c>
       <c r="AQ17" s="12">
         <f>'[31]7'!N264+'[31]7'!N302</f>
         <v>97633</v>
       </c>
       <c r="AR17" s="15">
         <f>'[32]14'!N19+'[32]15'!N19</f>
         <v>90252</v>
       </c>
       <c r="AS17" s="12">
         <f>'[33]7'!N264+'[33]7'!N302</f>
         <v>91951</v>
       </c>
       <c r="AT17" s="12">
         <f>'[34]7'!N264+'[34]7'!N302</f>
         <v>96190</v>
       </c>
       <c r="AU17" s="12">
         <f>'[35]7'!N264+'[35]7'!N302</f>
         <v>106587</v>
       </c>
       <c r="AV17" s="12">
         <f>'[36]7'!N264+'[36]7'!N302</f>
         <v>121411</v>
       </c>
-      <c r="AW17" s="12"/>
+      <c r="AW17" s="12">
+        <f>'[37]7'!N264+'[37]7'!N302</f>
+        <v>135951</v>
+      </c>
       <c r="AX17" s="12"/>
       <c r="AY17" s="12"/>
       <c r="AZ17" s="12"/>
       <c r="BA17" s="12"/>
       <c r="BB17" s="12"/>
       <c r="BC17" s="12"/>
     </row>
     <row r="18" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A18" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="17" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="17" t="s">
         <v>28</v>
       </c>
       <c r="D18" s="17" t="s">
         <v>28</v>
       </c>
       <c r="E18" s="17" t="s">
         <v>28</v>
       </c>
       <c r="F18" s="17" t="s">
         <v>28</v>
@@ -11163,51 +11407,54 @@
       </c>
       <c r="AQ18" s="12">
         <f>'[31]7'!N265+'[31]7'!N303</f>
         <v>23472</v>
       </c>
       <c r="AR18" s="15">
         <f>'[32]14'!N20+'[32]15'!N20</f>
         <v>24988</v>
       </c>
       <c r="AS18" s="12">
         <f>'[33]7'!N265+'[33]7'!N303</f>
         <v>25098</v>
       </c>
       <c r="AT18" s="12">
         <f>'[34]7'!N265+'[34]7'!N303</f>
         <v>29873</v>
       </c>
       <c r="AU18" s="12">
         <f>'[35]7'!N265+'[35]7'!N303</f>
         <v>35533</v>
       </c>
       <c r="AV18" s="12">
         <f>'[36]7'!N265+'[36]7'!N303</f>
         <v>44571</v>
       </c>
-      <c r="AW18" s="12"/>
+      <c r="AW18" s="12">
+        <f>'[37]7'!N265+'[37]7'!N303</f>
+        <v>46975</v>
+      </c>
       <c r="AX18" s="12"/>
       <c r="AY18" s="12"/>
       <c r="AZ18" s="12"/>
       <c r="BA18" s="12"/>
       <c r="BB18" s="12"/>
       <c r="BC18" s="12"/>
     </row>
     <row r="19" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A19" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="17">
         <f>'[1]9.4'!B19+'[1]9.4'!O19</f>
         <v>13914</v>
       </c>
       <c r="C19" s="17">
         <f>'[2]8.4'!B19+'[2]8.4'!O19</f>
         <v>11777</v>
       </c>
       <c r="D19" s="17">
         <f>'[3]8.4'!B19+'[3]8.4'!O19</f>
         <v>11267</v>
       </c>
       <c r="E19" s="17">
         <f>'[4]9.4'!B19+'[4]9.4'!O19</f>
@@ -11354,51 +11601,54 @@
       </c>
       <c r="AQ19" s="12">
         <f>'[31]7'!N266+'[31]7'!N304</f>
         <v>13154</v>
       </c>
       <c r="AR19" s="15">
         <f>'[32]14'!N21+'[32]15'!N21</f>
         <v>12052</v>
       </c>
       <c r="AS19" s="12">
         <f>'[33]7'!N266+'[33]7'!N304</f>
         <v>12254</v>
       </c>
       <c r="AT19" s="12">
         <f>'[34]7'!N266+'[34]7'!N304</f>
         <v>12594</v>
       </c>
       <c r="AU19" s="12">
         <f>'[35]7'!N266+'[35]7'!N304</f>
         <v>12644</v>
       </c>
       <c r="AV19" s="12">
         <f>'[36]7'!N266+'[36]7'!N304</f>
         <v>12390</v>
       </c>
-      <c r="AW19" s="12"/>
+      <c r="AW19" s="12">
+        <f>'[37]7'!N266+'[37]7'!N304</f>
+        <v>12430</v>
+      </c>
       <c r="AX19" s="12"/>
       <c r="AY19" s="12"/>
       <c r="AZ19" s="12"/>
       <c r="BA19" s="12"/>
       <c r="BB19" s="12"/>
       <c r="BC19" s="12"/>
     </row>
     <row r="20" spans="1:55" s="2" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="AR4:BC4"/>
     <mergeCell ref="AF4:AQ4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B2:S2"/>
     <mergeCell ref="T4:AE4"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:S4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.31496062992125984" bottom="0.35433070866141736" header="0.43307086614173229" footer="0.47244094488188981"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 