--- v1 (2026-06-24)
+++ v2 (2026-07-14)
@@ -135,63 +135,77 @@
   <c r="AV15"/>
   <c r="AV14"/>
   <c r="AV13"/>
   <c r="AV12"/>
   <c r="AV11"/>
   <c r="AV10"/>
   <c r="AV9"/>
   <c r="AV8"/>
   <c r="AV7"/>
   <c r="AV6"/>
   <c r="AU19"/>
   <c r="AU18"/>
   <c r="AU17"/>
   <c r="AU16"/>
   <c r="AU15"/>
   <c r="AU14"/>
   <c r="AU13"/>
   <c r="AU12"/>
   <c r="AU11"/>
   <c r="AU10"/>
   <c r="AU9"/>
   <c r="AU8"/>
   <c r="AU7"/>
   <c r="AU6"/>
   <c r="AT19"/>
+  <c r="AX19" s="1"/>
   <c r="AT18"/>
+  <c r="AX18" s="1"/>
   <c r="AT17"/>
+  <c r="AX17" s="1"/>
   <c r="AT16"/>
+  <c r="AX16" s="1"/>
   <c r="AT15"/>
+  <c r="AX15" s="1"/>
   <c r="AT14"/>
+  <c r="AX14" s="1"/>
   <c r="AT13"/>
+  <c r="AX13" s="1"/>
   <c r="AT12"/>
+  <c r="AX12" s="1"/>
   <c r="AT11"/>
+  <c r="AX11" s="1"/>
   <c r="AT10"/>
+  <c r="AX10" s="1"/>
   <c r="AT9"/>
+  <c r="AX9" s="1"/>
   <c r="AT8"/>
+  <c r="AX8" s="1"/>
   <c r="AT7"/>
+  <c r="AX7" s="1"/>
   <c r="AT6"/>
+  <c r="AX6" s="1"/>
   <c r="AS19"/>
   <c r="AS18"/>
   <c r="AS17"/>
   <c r="AS16"/>
   <c r="AS15"/>
   <c r="AS14"/>
   <c r="AS13"/>
   <c r="AS12"/>
   <c r="AS11"/>
   <c r="AS10"/>
   <c r="AS9"/>
   <c r="AS8"/>
   <c r="AS7"/>
   <c r="AS6"/>
   <c r="AR19"/>
   <c r="AR18"/>
   <c r="AR17"/>
   <c r="AR16"/>
   <c r="AR15"/>
   <c r="AR14"/>
   <c r="AR13"/>
   <c r="AR12"/>
   <c r="AR11"/>
   <c r="AR10"/>
   <c r="AR9"/>
@@ -8635,51 +8649,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BC20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AK1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AX22" sqref="AX22"/>
+      <selection pane="topRight" activeCell="AX26" sqref="AX26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="12" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="12.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="10" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.28515625" style="1" customWidth="1"/>
     <col min="12" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="11.42578125" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="11.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="10.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.7109375" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:55" ht="18.75">
@@ -9115,51 +9129,54 @@
       </c>
       <c r="AR6" s="15">
         <f>'[32]14'!N8+'[32]15'!N8</f>
         <v>546262</v>
       </c>
       <c r="AS6" s="12">
         <f>'[33]7'!N253+'[33]7'!N291</f>
         <v>548696</v>
       </c>
       <c r="AT6" s="12">
         <f>'[34]7'!N253+'[34]7'!N291</f>
         <v>600501</v>
       </c>
       <c r="AU6" s="12">
         <f>'[35]7'!N253+'[35]7'!N291</f>
         <v>649596</v>
       </c>
       <c r="AV6" s="12">
         <f>'[36]7'!N253+'[36]7'!N291</f>
         <v>754703</v>
       </c>
       <c r="AW6" s="12">
         <f>'[37]7'!N253+'[37]7'!N291</f>
         <v>779556</v>
       </c>
-      <c r="AX6" s="12"/>
+      <c r="AX6" s="12">
+        <f>AT6+AT44</f>
+        <v>600501</v>
+      </c>
       <c r="AY6" s="12"/>
       <c r="AZ6" s="12"/>
       <c r="BA6" s="12"/>
       <c r="BB6" s="12"/>
       <c r="BC6" s="12"/>
     </row>
     <row r="7" spans="1:55" s="9" customFormat="1" ht="11.25">
       <c r="A7" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="14">
         <f>'[1]9.4'!B9+'[1]9.4'!O9</f>
         <v>7361</v>
       </c>
       <c r="C7" s="14">
         <f>'[2]8.4'!B9+'[2]8.4'!O9</f>
         <v>7473</v>
       </c>
       <c r="D7" s="14">
         <f>'[3]8.4'!B9+'[3]8.4'!O9</f>
         <v>6483</v>
       </c>
       <c r="E7" s="14">
         <f>'[4]9.4'!B9+'[4]9.4'!O9</f>
         <v>6031</v>
@@ -9309,51 +9326,54 @@
       </c>
       <c r="AR7" s="15">
         <f>'[32]14'!N9+'[32]15'!N9</f>
         <v>4538</v>
       </c>
       <c r="AS7" s="12">
         <f>'[33]7'!N254+'[33]7'!N292</f>
         <v>4595</v>
       </c>
       <c r="AT7" s="12">
         <f>'[34]7'!N254+'[34]7'!N292</f>
         <v>4536</v>
       </c>
       <c r="AU7" s="12">
         <f>'[35]7'!N254+'[35]7'!N292</f>
         <v>4783</v>
       </c>
       <c r="AV7" s="12">
         <f>'[36]7'!N254+'[36]7'!N292</f>
         <v>4944</v>
       </c>
       <c r="AW7" s="12">
         <f>'[37]7'!N254+'[37]7'!N292</f>
         <v>4658</v>
       </c>
-      <c r="AX7" s="12"/>
+      <c r="AX7" s="12">
+        <f t="shared" ref="AX7:AX19" si="1">AT7+AT45</f>
+        <v>4536</v>
+      </c>
       <c r="AY7" s="12"/>
       <c r="AZ7" s="12"/>
       <c r="BA7" s="12"/>
       <c r="BB7" s="12"/>
       <c r="BC7" s="12"/>
     </row>
     <row r="8" spans="1:55" s="9" customFormat="1" ht="11.25">
       <c r="A8" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="14">
         <f>'[1]9.4'!B10+'[1]9.4'!O10</f>
         <v>2494</v>
       </c>
       <c r="C8" s="14">
         <f>'[2]8.4'!B10+'[2]8.4'!O10</f>
         <v>2383</v>
       </c>
       <c r="D8" s="14">
         <f>'[3]8.4'!B10+'[3]8.4'!O10</f>
         <v>2235</v>
       </c>
       <c r="E8" s="14">
         <f>'[4]9.4'!B10+'[4]9.4'!O10</f>
         <v>2263</v>
@@ -9503,51 +9523,54 @@
       </c>
       <c r="AR8" s="15">
         <f>'[32]14'!N10+'[32]15'!N10</f>
         <v>2579</v>
       </c>
       <c r="AS8" s="12">
         <f>'[33]7'!N255+'[33]7'!N293</f>
         <v>2609</v>
       </c>
       <c r="AT8" s="12">
         <f>'[34]7'!N255+'[34]7'!N293</f>
         <v>2675</v>
       </c>
       <c r="AU8" s="12">
         <f>'[35]7'!N255+'[35]7'!N293</f>
         <v>2888</v>
       </c>
       <c r="AV8" s="12">
         <f>'[36]7'!N255+'[36]7'!N293</f>
         <v>3074</v>
       </c>
       <c r="AW8" s="12">
         <f>'[37]7'!N255+'[37]7'!N293</f>
         <v>3225</v>
       </c>
-      <c r="AX8" s="12"/>
+      <c r="AX8" s="12">
+        <f t="shared" si="1"/>
+        <v>2675</v>
+      </c>
       <c r="AY8" s="12"/>
       <c r="AZ8" s="12"/>
       <c r="BA8" s="12"/>
       <c r="BB8" s="12"/>
       <c r="BC8" s="12"/>
     </row>
     <row r="9" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A9" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="14">
         <f>'[1]9.4'!B11+'[1]9.4'!O11</f>
         <v>15733</v>
       </c>
       <c r="C9" s="14">
         <f>'[2]8.4'!B11+'[2]8.4'!O11</f>
         <v>15521</v>
       </c>
       <c r="D9" s="14">
         <f>'[3]8.4'!B11+'[3]8.4'!O11</f>
         <v>15801</v>
       </c>
       <c r="E9" s="14">
         <f>'[4]9.4'!B11+'[4]9.4'!O11</f>
         <v>15804</v>
@@ -9697,51 +9720,54 @@
       </c>
       <c r="AR9" s="15">
         <f>'[32]14'!N11+'[32]15'!N11</f>
         <v>9720</v>
       </c>
       <c r="AS9" s="12">
         <f>'[33]7'!N256+'[33]7'!N294</f>
         <v>11467</v>
       </c>
       <c r="AT9" s="12">
         <f>'[34]7'!N256+'[34]7'!N294</f>
         <v>11802</v>
       </c>
       <c r="AU9" s="12">
         <f>'[35]7'!N256+'[35]7'!N294</f>
         <v>10643</v>
       </c>
       <c r="AV9" s="12">
         <f>'[36]7'!N256+'[36]7'!N294</f>
         <v>10584</v>
       </c>
       <c r="AW9" s="12">
         <f>'[37]7'!N256+'[37]7'!N294</f>
         <v>11625</v>
       </c>
-      <c r="AX9" s="12"/>
+      <c r="AX9" s="12">
+        <f t="shared" si="1"/>
+        <v>11802</v>
+      </c>
       <c r="AY9" s="12"/>
       <c r="AZ9" s="12"/>
       <c r="BA9" s="12"/>
       <c r="BB9" s="12"/>
       <c r="BC9" s="12"/>
     </row>
     <row r="10" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="14">
         <f>'[1]9.4'!B12+'[1]9.4'!O12</f>
         <v>119784</v>
       </c>
       <c r="C10" s="14">
         <f>'[2]8.4'!B12+'[2]8.4'!O12</f>
         <v>105622</v>
       </c>
       <c r="D10" s="14">
         <f>'[3]8.4'!B12+'[3]8.4'!O12</f>
         <v>105622</v>
       </c>
       <c r="E10" s="14">
         <f>'[4]9.4'!B12+'[4]9.4'!O12</f>
         <v>99879</v>
@@ -9891,51 +9917,54 @@
       </c>
       <c r="AR10" s="15">
         <f>'[32]14'!N12+'[32]15'!N12</f>
         <v>91866</v>
       </c>
       <c r="AS10" s="12">
         <f>'[33]7'!N257+'[33]7'!N295</f>
         <v>90849</v>
       </c>
       <c r="AT10" s="12">
         <f>'[34]7'!N257+'[34]7'!N295</f>
         <v>91755</v>
       </c>
       <c r="AU10" s="12">
         <f>'[35]7'!N257+'[35]7'!N295</f>
         <v>87789</v>
       </c>
       <c r="AV10" s="12">
         <f>'[36]7'!N257+'[36]7'!N295</f>
         <v>111718</v>
       </c>
       <c r="AW10" s="12">
         <f>'[37]7'!N257+'[37]7'!N295</f>
         <v>103812</v>
       </c>
-      <c r="AX10" s="12"/>
+      <c r="AX10" s="12">
+        <f t="shared" si="1"/>
+        <v>91755</v>
+      </c>
       <c r="AY10" s="12"/>
       <c r="AZ10" s="12"/>
       <c r="BA10" s="12"/>
       <c r="BB10" s="12"/>
       <c r="BC10" s="12"/>
     </row>
     <row r="11" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="14">
         <f>'[1]9.4'!B13+'[1]9.4'!O13</f>
         <v>17837</v>
       </c>
       <c r="C11" s="14">
         <f>'[2]8.4'!B13+'[2]8.4'!O13</f>
         <v>17641</v>
       </c>
       <c r="D11" s="14">
         <f>'[3]8.4'!B13+'[3]8.4'!O13</f>
         <v>17204</v>
       </c>
       <c r="E11" s="14">
         <f>'[4]9.4'!B13+'[4]9.4'!O13</f>
         <v>16123</v>
@@ -10085,51 +10114,54 @@
       </c>
       <c r="AR11" s="15">
         <f>'[32]14'!N13+'[32]15'!N13</f>
         <v>13178</v>
       </c>
       <c r="AS11" s="12">
         <f>'[33]7'!N258+'[33]7'!N296</f>
         <v>13366</v>
       </c>
       <c r="AT11" s="12">
         <f>'[34]7'!N258+'[34]7'!N296</f>
         <v>13161</v>
       </c>
       <c r="AU11" s="12">
         <f>'[35]7'!N258+'[35]7'!N296</f>
         <v>12719</v>
       </c>
       <c r="AV11" s="12">
         <f>'[36]7'!N258+'[36]7'!N296</f>
         <v>13664</v>
       </c>
       <c r="AW11" s="12">
         <f>'[37]7'!N258+'[37]7'!N296</f>
         <v>13455</v>
       </c>
-      <c r="AX11" s="12"/>
+      <c r="AX11" s="12">
+        <f t="shared" si="1"/>
+        <v>13161</v>
+      </c>
       <c r="AY11" s="12"/>
       <c r="AZ11" s="12"/>
       <c r="BA11" s="12"/>
       <c r="BB11" s="12"/>
       <c r="BC11" s="12"/>
     </row>
     <row r="12" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A12" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="14">
         <f>'[1]9.4'!B14+'[1]9.4'!O14</f>
         <v>187237</v>
       </c>
       <c r="C12" s="14">
         <f>'[2]8.4'!B14+'[2]8.4'!O14</f>
         <v>180969</v>
       </c>
       <c r="D12" s="14">
         <f>'[3]8.4'!B14+'[3]8.4'!O14</f>
         <v>174279</v>
       </c>
       <c r="E12" s="14">
         <f>'[4]9.4'!B14+'[4]9.4'!O14</f>
         <v>148790</v>
@@ -10279,51 +10311,54 @@
       </c>
       <c r="AR12" s="15">
         <f>'[32]14'!N14+'[32]15'!N14</f>
         <v>76902</v>
       </c>
       <c r="AS12" s="12">
         <f>'[33]7'!N259+'[33]7'!N297</f>
         <v>76052</v>
       </c>
       <c r="AT12" s="12">
         <f>'[34]7'!N259+'[34]7'!N297</f>
         <v>86535</v>
       </c>
       <c r="AU12" s="12">
         <f>'[35]7'!N259+'[35]7'!N297</f>
         <v>97563</v>
       </c>
       <c r="AV12" s="12">
         <f>'[36]7'!N259+'[36]7'!N297</f>
         <v>114590</v>
       </c>
       <c r="AW12" s="12">
         <f>'[37]7'!N259+'[37]7'!N297</f>
         <v>119240</v>
       </c>
-      <c r="AX12" s="12"/>
+      <c r="AX12" s="12">
+        <f t="shared" si="1"/>
+        <v>86535</v>
+      </c>
       <c r="AY12" s="12"/>
       <c r="AZ12" s="12"/>
       <c r="BA12" s="12"/>
       <c r="BB12" s="12"/>
       <c r="BC12" s="12"/>
     </row>
     <row r="13" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="14">
         <f>'[1]9.4'!B15+'[1]9.4'!O15</f>
         <v>89885</v>
       </c>
       <c r="C13" s="14">
         <f>'[2]8.4'!B15+'[2]8.4'!O15</f>
         <v>85732</v>
       </c>
       <c r="D13" s="14">
         <f>'[3]8.4'!B15+'[3]8.4'!O15</f>
         <v>83736</v>
       </c>
       <c r="E13" s="14">
         <f>'[4]9.4'!B15+'[4]9.4'!O15</f>
         <v>81444</v>
@@ -10473,51 +10508,54 @@
       </c>
       <c r="AR13" s="15">
         <f>'[32]14'!N15+'[32]15'!N15</f>
         <v>23773</v>
       </c>
       <c r="AS13" s="12">
         <f>'[33]7'!N260+'[33]7'!N298</f>
         <v>24126</v>
       </c>
       <c r="AT13" s="12">
         <f>'[34]7'!N260+'[34]7'!N298</f>
         <v>27121</v>
       </c>
       <c r="AU13" s="12">
         <f>'[35]7'!N260+'[35]7'!N298</f>
         <v>33056</v>
       </c>
       <c r="AV13" s="12">
         <f>'[36]7'!N260+'[36]7'!N298</f>
         <v>41274</v>
       </c>
       <c r="AW13" s="12">
         <f>'[37]7'!N260+'[37]7'!N298</f>
         <v>44903</v>
       </c>
-      <c r="AX13" s="12"/>
+      <c r="AX13" s="12">
+        <f t="shared" si="1"/>
+        <v>27121</v>
+      </c>
       <c r="AY13" s="12"/>
       <c r="AZ13" s="12"/>
       <c r="BA13" s="12"/>
       <c r="BB13" s="12"/>
       <c r="BC13" s="12"/>
     </row>
     <row r="14" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="17" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="17" t="s">
         <v>28</v>
       </c>
       <c r="D14" s="17" t="s">
         <v>28</v>
       </c>
       <c r="E14" s="17" t="s">
         <v>28</v>
       </c>
       <c r="F14" s="17" t="s">
         <v>28</v>
       </c>
@@ -10651,51 +10689,54 @@
       </c>
       <c r="AR14" s="15">
         <f>'[32]14'!N16+'[32]15'!N16</f>
         <v>41767</v>
       </c>
       <c r="AS14" s="12">
         <f>'[33]7'!N261+'[33]7'!N299</f>
         <v>41539</v>
       </c>
       <c r="AT14" s="12">
         <f>'[34]7'!N261+'[34]7'!N299</f>
         <v>48773</v>
       </c>
       <c r="AU14" s="12">
         <f>'[35]7'!N261+'[35]7'!N299</f>
         <v>55859</v>
       </c>
       <c r="AV14" s="12">
         <f>'[36]7'!N261+'[36]7'!N299</f>
         <v>63749</v>
       </c>
       <c r="AW14" s="12">
         <f>'[37]7'!N261+'[37]7'!N299</f>
         <v>64360</v>
       </c>
-      <c r="AX14" s="12"/>
+      <c r="AX14" s="12">
+        <f t="shared" si="1"/>
+        <v>48773</v>
+      </c>
       <c r="AY14" s="12"/>
       <c r="AZ14" s="12"/>
       <c r="BA14" s="12"/>
       <c r="BB14" s="12"/>
       <c r="BC14" s="12"/>
     </row>
     <row r="15" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="17">
         <f>'[1]9.4'!B16+'[1]9.4'!O16</f>
         <v>33403</v>
       </c>
       <c r="C15" s="17">
         <f>'[2]8.4'!B16+'[2]8.4'!O16</f>
         <v>33009</v>
       </c>
       <c r="D15" s="17">
         <f>'[3]8.4'!B16+'[3]8.4'!O16</f>
         <v>32806</v>
       </c>
       <c r="E15" s="17">
         <f>'[4]9.4'!B16+'[4]9.4'!O16</f>
         <v>32695</v>
@@ -10845,51 +10886,54 @@
       </c>
       <c r="AR15" s="15">
         <f>'[32]14'!N17+'[32]15'!N17</f>
         <v>30713</v>
       </c>
       <c r="AS15" s="12">
         <f>'[33]7'!N262+'[33]7'!N300</f>
         <v>30676</v>
       </c>
       <c r="AT15" s="12">
         <f>'[34]7'!N262+'[34]7'!N300</f>
         <v>38714</v>
       </c>
       <c r="AU15" s="12">
         <f>'[35]7'!N262+'[35]7'!N300</f>
         <v>46204</v>
       </c>
       <c r="AV15" s="12">
         <f>'[36]7'!N262+'[36]7'!N300</f>
         <v>47082</v>
       </c>
       <c r="AW15" s="12">
         <f>'[37]7'!N262+'[37]7'!N300</f>
         <v>46651</v>
       </c>
-      <c r="AX15" s="12"/>
+      <c r="AX15" s="12">
+        <f t="shared" si="1"/>
+        <v>38714</v>
+      </c>
       <c r="AY15" s="12"/>
       <c r="AZ15" s="12"/>
       <c r="BA15" s="12"/>
       <c r="BB15" s="12"/>
       <c r="BC15" s="12"/>
     </row>
     <row r="16" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A16" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="17">
         <f>'[1]9.4'!B17+'[1]9.4'!O17</f>
         <v>177718</v>
       </c>
       <c r="C16" s="17">
         <f>'[2]8.4'!B17+'[2]8.4'!O17</f>
         <v>174092</v>
       </c>
       <c r="D16" s="17">
         <f>'[3]8.4'!B17+'[3]8.4'!O17</f>
         <v>167639</v>
       </c>
       <c r="E16" s="17">
         <f>'[4]9.4'!B17+'[4]9.4'!O17</f>
         <v>161735</v>
@@ -11039,51 +11083,54 @@
       </c>
       <c r="AR16" s="15">
         <f>'[32]14'!N18+'[32]15'!N18</f>
         <v>123934</v>
       </c>
       <c r="AS16" s="12">
         <f>'[33]7'!N263+'[33]7'!N301</f>
         <v>124114</v>
       </c>
       <c r="AT16" s="12">
         <f>'[34]7'!N263+'[34]7'!N301</f>
         <v>136772</v>
       </c>
       <c r="AU16" s="12">
         <f>'[35]7'!N263+'[35]7'!N301</f>
         <v>143328</v>
       </c>
       <c r="AV16" s="12">
         <f>'[36]7'!N263+'[36]7'!N301</f>
         <v>165652</v>
       </c>
       <c r="AW16" s="12">
         <f>'[37]7'!N263+'[37]7'!N301</f>
         <v>172271</v>
       </c>
-      <c r="AX16" s="12"/>
+      <c r="AX16" s="12">
+        <f t="shared" si="1"/>
+        <v>136772</v>
+      </c>
       <c r="AY16" s="12"/>
       <c r="AZ16" s="12"/>
       <c r="BA16" s="12"/>
       <c r="BB16" s="12"/>
       <c r="BC16" s="12"/>
     </row>
     <row r="17" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A17" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="17">
         <f>'[1]9.4'!B18+'[1]9.4'!O18</f>
         <v>108231</v>
       </c>
       <c r="C17" s="17">
         <f>'[2]8.4'!B18+'[2]8.4'!O18</f>
         <v>103314</v>
       </c>
       <c r="D17" s="17">
         <f>'[3]8.4'!B18+'[3]8.4'!O18</f>
         <v>100962</v>
       </c>
       <c r="E17" s="17">
         <f>'[4]9.4'!B18+'[4]9.4'!O18</f>
         <v>99566</v>
@@ -11233,51 +11280,54 @@
       </c>
       <c r="AR17" s="15">
         <f>'[32]14'!N19+'[32]15'!N19</f>
         <v>90252</v>
       </c>
       <c r="AS17" s="12">
         <f>'[33]7'!N264+'[33]7'!N302</f>
         <v>91951</v>
       </c>
       <c r="AT17" s="12">
         <f>'[34]7'!N264+'[34]7'!N302</f>
         <v>96190</v>
       </c>
       <c r="AU17" s="12">
         <f>'[35]7'!N264+'[35]7'!N302</f>
         <v>106587</v>
       </c>
       <c r="AV17" s="12">
         <f>'[36]7'!N264+'[36]7'!N302</f>
         <v>121411</v>
       </c>
       <c r="AW17" s="12">
         <f>'[37]7'!N264+'[37]7'!N302</f>
         <v>135951</v>
       </c>
-      <c r="AX17" s="12"/>
+      <c r="AX17" s="12">
+        <f t="shared" si="1"/>
+        <v>96190</v>
+      </c>
       <c r="AY17" s="12"/>
       <c r="AZ17" s="12"/>
       <c r="BA17" s="12"/>
       <c r="BB17" s="12"/>
       <c r="BC17" s="12"/>
     </row>
     <row r="18" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A18" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="17" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="17" t="s">
         <v>28</v>
       </c>
       <c r="D18" s="17" t="s">
         <v>28</v>
       </c>
       <c r="E18" s="17" t="s">
         <v>28</v>
       </c>
       <c r="F18" s="17" t="s">
         <v>28</v>
       </c>
@@ -11411,51 +11461,54 @@
       </c>
       <c r="AR18" s="15">
         <f>'[32]14'!N20+'[32]15'!N20</f>
         <v>24988</v>
       </c>
       <c r="AS18" s="12">
         <f>'[33]7'!N265+'[33]7'!N303</f>
         <v>25098</v>
       </c>
       <c r="AT18" s="12">
         <f>'[34]7'!N265+'[34]7'!N303</f>
         <v>29873</v>
       </c>
       <c r="AU18" s="12">
         <f>'[35]7'!N265+'[35]7'!N303</f>
         <v>35533</v>
       </c>
       <c r="AV18" s="12">
         <f>'[36]7'!N265+'[36]7'!N303</f>
         <v>44571</v>
       </c>
       <c r="AW18" s="12">
         <f>'[37]7'!N265+'[37]7'!N303</f>
         <v>46975</v>
       </c>
-      <c r="AX18" s="12"/>
+      <c r="AX18" s="12">
+        <f t="shared" si="1"/>
+        <v>29873</v>
+      </c>
       <c r="AY18" s="12"/>
       <c r="AZ18" s="12"/>
       <c r="BA18" s="12"/>
       <c r="BB18" s="12"/>
       <c r="BC18" s="12"/>
     </row>
     <row r="19" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A19" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="17">
         <f>'[1]9.4'!B19+'[1]9.4'!O19</f>
         <v>13914</v>
       </c>
       <c r="C19" s="17">
         <f>'[2]8.4'!B19+'[2]8.4'!O19</f>
         <v>11777</v>
       </c>
       <c r="D19" s="17">
         <f>'[3]8.4'!B19+'[3]8.4'!O19</f>
         <v>11267</v>
       </c>
       <c r="E19" s="17">
         <f>'[4]9.4'!B19+'[4]9.4'!O19</f>
         <v>11147</v>
@@ -11605,51 +11658,54 @@
       </c>
       <c r="AR19" s="15">
         <f>'[32]14'!N21+'[32]15'!N21</f>
         <v>12052</v>
       </c>
       <c r="AS19" s="12">
         <f>'[33]7'!N266+'[33]7'!N304</f>
         <v>12254</v>
       </c>
       <c r="AT19" s="12">
         <f>'[34]7'!N266+'[34]7'!N304</f>
         <v>12594</v>
       </c>
       <c r="AU19" s="12">
         <f>'[35]7'!N266+'[35]7'!N304</f>
         <v>12644</v>
       </c>
       <c r="AV19" s="12">
         <f>'[36]7'!N266+'[36]7'!N304</f>
         <v>12390</v>
       </c>
       <c r="AW19" s="12">
         <f>'[37]7'!N266+'[37]7'!N304</f>
         <v>12430</v>
       </c>
-      <c r="AX19" s="12"/>
+      <c r="AX19" s="12">
+        <f t="shared" si="1"/>
+        <v>12594</v>
+      </c>
       <c r="AY19" s="12"/>
       <c r="AZ19" s="12"/>
       <c r="BA19" s="12"/>
       <c r="BB19" s="12"/>
       <c r="BC19" s="12"/>
     </row>
     <row r="20" spans="1:55" s="2" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="AR4:BC4"/>
     <mergeCell ref="AF4:AQ4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B2:S2"/>
     <mergeCell ref="T4:AE4"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:S4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.31496062992125984" bottom="0.35433070866141736" header="0.43307086614173229" footer="0.47244094488188981"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>