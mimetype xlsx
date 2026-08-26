--- v2 (2026-07-14)
+++ v3 (2026-08-26)
@@ -1,76 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/externalLinks/externalLink8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink38.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/externalLinks/externalLink6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink36.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink37.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink34.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink35.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink32.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink33.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/externalLinks/externalLink10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="405" windowWidth="15180" windowHeight="8070"/>
   </bookViews>
   <sheets>
     <sheet name="1" sheetId="2" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
     <externalReference r:id="rId6"/>
     <externalReference r:id="rId7"/>
     <externalReference r:id="rId8"/>
@@ -82,61 +83,76 @@
     <externalReference r:id="rId14"/>
     <externalReference r:id="rId15"/>
     <externalReference r:id="rId16"/>
     <externalReference r:id="rId17"/>
     <externalReference r:id="rId18"/>
     <externalReference r:id="rId19"/>
     <externalReference r:id="rId20"/>
     <externalReference r:id="rId21"/>
     <externalReference r:id="rId22"/>
     <externalReference r:id="rId23"/>
     <externalReference r:id="rId24"/>
     <externalReference r:id="rId25"/>
     <externalReference r:id="rId26"/>
     <externalReference r:id="rId27"/>
     <externalReference r:id="rId28"/>
     <externalReference r:id="rId29"/>
     <externalReference r:id="rId30"/>
     <externalReference r:id="rId31"/>
     <externalReference r:id="rId32"/>
     <externalReference r:id="rId33"/>
     <externalReference r:id="rId34"/>
     <externalReference r:id="rId35"/>
     <externalReference r:id="rId36"/>
     <externalReference r:id="rId37"/>
     <externalReference r:id="rId38"/>
+    <externalReference r:id="rId39"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'1'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AW19" i="2"/>
+  <c r="AY19" i="2"/>
+  <c r="AY18"/>
+  <c r="AY17"/>
+  <c r="AY16"/>
+  <c r="AY15"/>
+  <c r="AY14"/>
+  <c r="AY13"/>
+  <c r="AY12"/>
+  <c r="AY11"/>
+  <c r="AY10"/>
+  <c r="AY9"/>
+  <c r="AY8"/>
+  <c r="AY7"/>
+  <c r="AY6"/>
+  <c r="AW19"/>
   <c r="AW18"/>
   <c r="AW17"/>
   <c r="AW16"/>
   <c r="AW15"/>
   <c r="AW14"/>
   <c r="AW13"/>
   <c r="AW12"/>
   <c r="AW11"/>
   <c r="AW10"/>
   <c r="AW9"/>
   <c r="AW8"/>
   <c r="AW7"/>
   <c r="AW6"/>
   <c r="AV19"/>
   <c r="AV18"/>
   <c r="AV17"/>
   <c r="AV16"/>
   <c r="AV15"/>
   <c r="AV14"/>
   <c r="AV13"/>
   <c r="AV12"/>
   <c r="AV11"/>
   <c r="AV10"/>
   <c r="AV9"/>
   <c r="AV8"/>
@@ -1009,51 +1025,51 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный_tabsv10" xfId="3"/>
     <cellStyle name="Обычный_tabsv12" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink37.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink34.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink37.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2022_63/&#1041;-03-01-&#1052;_06_63,.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\O.Protsenko.ISC\Desktop\T1_&#1052;&#1072;&#1081;%202023%20&#1075;_(4).xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/&#1069;&#1083;.&#1087;&#1072;&#1087;&#1082;&#1080;/2023/09-06-1%20&#1052;&#1077;&#1089;&#1103;&#1095;&#1085;&#1099;&#1077;%20&#1089;&#1090;&#1072;&#1090;&#1080;&#1089;&#1090;&#1080;&#1095;&#1077;&#1089;&#1082;&#1080;&#1077;%20&#1101;&#1083;&#1077;&#1082;&#1090;&#1088;&#1086;&#1085;&#1085;&#1099;&#1077;%20&#1090;&#1072;&#1073;&#1083;&#1080;&#1094;&#1099;%20&#1086;%20&#1089;&#1086;&#1089;&#1090;&#1086;&#1103;&#1085;&#1080;&#1080;%20&#1078;&#1080;&#1074;&#1086;&#1090;&#1085;&#1086;&#1074;&#1086;&#1076;&#1089;&#1090;&#1074;&#1072;%20(&#1092;.24-&#1089;&#1093;)/&#1080;&#1102;&#1083;&#1100;/&#1058;-03-01-&#1052;%20&#1082;&#1072;&#1079;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\O.Protsenko.ISC\Desktop\&#1040;&#1042;&#1043;&#1059;&#1057;&#1058;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\O.Protsenko.ISC\Desktop\&#1057;&#1045;&#1053;&#1058;&#1071;&#1041;&#1056;&#1068;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\O.Protsenko.ISC\Desktop\&#1054;&#1050;&#1058;&#1071;&#1041;&#1056;&#1068;.xlsx" TargetMode="External"/></Relationships>
 </file>
@@ -1134,50 +1150,54 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2025_63/&#1058;-03-01-&#1052;%20(11%202025)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\O.Protsenko.ISC\Downloads\T2_&#1044;&#1077;&#1082;&#1072;&#1073;&#1088;&#1100;%202025%20&#1075;_(5).xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2026_63/&#1058;-03-01-&#1052;%20(01%202026)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2026_63/&#1058;-03-01-&#1052;%20(02%202026)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2026_63/&#1058;-03-01-&#1052;%20(03%202026)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2026_63/&#1058;-03-01-&#1052;%20(04%202026)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2026_63/&#1058;-03-01-&#1052;%20(05%202026)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2026_63/&#1058;-03-02-&#1052;%20(07%202026)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2022_63/&#1041;-03-01-&#1052;_09_63,.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2022_63/&#1041;-03-01-&#1052;_10_63,.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2022_63/&#1041;-03-01-&#1052;_11_63,.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2022_63/&#1041;-03-01-&#1052;_12_63,.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2023_63/&#1058;-03-01-&#1052;/&#1088;&#1091;&#1089;/&#1058;-03-01-&#1052;%20&#1088;&#1091;&#1089;,.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2023_63/&#1058;-03-01-&#1052;/&#1088;&#1091;&#1089;/&#1058;-03-01-&#1052;%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
@@ -7341,50 +7361,236 @@
         <row r="301">
           <cell r="N301">
             <v>23145</v>
           </cell>
         </row>
         <row r="302">
           <cell r="N302">
             <v>12862</v>
           </cell>
         </row>
         <row r="303">
           <cell r="N303">
             <v>10497</v>
           </cell>
         </row>
         <row r="304">
           <cell r="N304">
             <v>864</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="14"/>
       <sheetData sheetId="15"/>
       <sheetData sheetId="16"/>
       <sheetData sheetId="17"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink38.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="Обложка"/>
+      <sheetName val="Метаданные"/>
+      <sheetName val="Содержание"/>
+      <sheetName val="1"/>
+      <sheetName val="2.1"/>
+      <sheetName val="2.2"/>
+      <sheetName val="2.3"/>
+      <sheetName val="2.4"/>
+      <sheetName val="3"/>
+      <sheetName val="4"/>
+      <sheetName val="5"/>
+      <sheetName val="6"/>
+      <sheetName val="7"/>
+      <sheetName val="8"/>
+      <sheetName val="9"/>
+      <sheetName val="10"/>
+      <sheetName val="11"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12">
+        <row r="253">
+          <cell r="N253">
+            <v>524406</v>
+          </cell>
+        </row>
+        <row r="254">
+          <cell r="N254">
+            <v>5513</v>
+          </cell>
+        </row>
+        <row r="255">
+          <cell r="N255">
+            <v>2825</v>
+          </cell>
+        </row>
+        <row r="256">
+          <cell r="N256">
+            <v>9208</v>
+          </cell>
+        </row>
+        <row r="257">
+          <cell r="N257">
+            <v>60816</v>
+          </cell>
+        </row>
+        <row r="258">
+          <cell r="N258">
+            <v>12721</v>
+          </cell>
+        </row>
+        <row r="259">
+          <cell r="N259">
+            <v>91503</v>
+          </cell>
+        </row>
+        <row r="260">
+          <cell r="N260">
+            <v>21033</v>
+          </cell>
+        </row>
+        <row r="261">
+          <cell r="N261">
+            <v>34772</v>
+          </cell>
+        </row>
+        <row r="262">
+          <cell r="N262">
+            <v>28775</v>
+          </cell>
+        </row>
+        <row r="263">
+          <cell r="N263">
+            <v>132893</v>
+          </cell>
+        </row>
+        <row r="264">
+          <cell r="N264">
+            <v>93297</v>
+          </cell>
+        </row>
+        <row r="265">
+          <cell r="N265">
+            <v>20652</v>
+          </cell>
+        </row>
+        <row r="266">
+          <cell r="N266">
+            <v>10398</v>
+          </cell>
+        </row>
+        <row r="291">
+          <cell r="N291">
+            <v>103917</v>
+          </cell>
+        </row>
+        <row r="292">
+          <cell r="N292">
+            <v>977</v>
+          </cell>
+        </row>
+        <row r="293">
+          <cell r="N293">
+            <v>243</v>
+          </cell>
+        </row>
+        <row r="294">
+          <cell r="N294">
+            <v>1298</v>
+          </cell>
+        </row>
+        <row r="295">
+          <cell r="N295">
+            <v>27421</v>
+          </cell>
+        </row>
+        <row r="296">
+          <cell r="N296">
+            <v>1492</v>
+          </cell>
+        </row>
+        <row r="297">
+          <cell r="N297">
+            <v>15083</v>
+          </cell>
+        </row>
+        <row r="298">
+          <cell r="N298">
+            <v>6405</v>
+          </cell>
+        </row>
+        <row r="299">
+          <cell r="N299">
+            <v>10527</v>
+          </cell>
+        </row>
+        <row r="300">
+          <cell r="N300">
+            <v>5007</v>
+          </cell>
+        </row>
+        <row r="301">
+          <cell r="N301">
+            <v>20210</v>
+          </cell>
+        </row>
+        <row r="302">
+          <cell r="N302">
+            <v>9106</v>
+          </cell>
+        </row>
+        <row r="303">
+          <cell r="N303">
+            <v>5308</v>
+          </cell>
+        </row>
+        <row r="304">
+          <cell r="N304">
+            <v>840</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14"/>
+      <sheetData sheetId="15"/>
+      <sheetData sheetId="16"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink4.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Обложка"/>
       <sheetName val="Усл.обозначения"/>
       <sheetName val="Содержание"/>
       <sheetName val="Метод.пояснения"/>
       <sheetName val="Аннотация"/>
       <sheetName val="1."/>
       <sheetName val="2.1"/>
       <sheetName val="2.2"/>
       <sheetName val="2.3"/>
       <sheetName val="2.4"/>
       <sheetName val="3"/>
       <sheetName val="4"/>
       <sheetName val="5"/>
       <sheetName val="6"/>
       <sheetName val="7"/>
       <sheetName val="8.1"/>
@@ -8649,51 +8855,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BC20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AK1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AX26" sqref="AX26"/>
+      <selection pane="topRight" activeCell="BE16" sqref="BE16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="12" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="12.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="10" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.28515625" style="1" customWidth="1"/>
     <col min="12" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="11.42578125" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="11.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="10.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.7109375" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:55" ht="18.75">
@@ -9133,51 +9339,54 @@
       </c>
       <c r="AS6" s="12">
         <f>'[33]7'!N253+'[33]7'!N291</f>
         <v>548696</v>
       </c>
       <c r="AT6" s="12">
         <f>'[34]7'!N253+'[34]7'!N291</f>
         <v>600501</v>
       </c>
       <c r="AU6" s="12">
         <f>'[35]7'!N253+'[35]7'!N291</f>
         <v>649596</v>
       </c>
       <c r="AV6" s="12">
         <f>'[36]7'!N253+'[36]7'!N291</f>
         <v>754703</v>
       </c>
       <c r="AW6" s="12">
         <f>'[37]7'!N253+'[37]7'!N291</f>
         <v>779556</v>
       </c>
       <c r="AX6" s="12">
         <f>AT6+AT44</f>
         <v>600501</v>
       </c>
-      <c r="AY6" s="12"/>
+      <c r="AY6" s="12">
+        <f>'[38]7'!N253+'[38]7'!N291</f>
+        <v>628323</v>
+      </c>
       <c r="AZ6" s="12"/>
       <c r="BA6" s="12"/>
       <c r="BB6" s="12"/>
       <c r="BC6" s="12"/>
     </row>
     <row r="7" spans="1:55" s="9" customFormat="1" ht="11.25">
       <c r="A7" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="14">
         <f>'[1]9.4'!B9+'[1]9.4'!O9</f>
         <v>7361</v>
       </c>
       <c r="C7" s="14">
         <f>'[2]8.4'!B9+'[2]8.4'!O9</f>
         <v>7473</v>
       </c>
       <c r="D7" s="14">
         <f>'[3]8.4'!B9+'[3]8.4'!O9</f>
         <v>6483</v>
       </c>
       <c r="E7" s="14">
         <f>'[4]9.4'!B9+'[4]9.4'!O9</f>
         <v>6031</v>
       </c>
@@ -9330,51 +9539,54 @@
       </c>
       <c r="AS7" s="12">
         <f>'[33]7'!N254+'[33]7'!N292</f>
         <v>4595</v>
       </c>
       <c r="AT7" s="12">
         <f>'[34]7'!N254+'[34]7'!N292</f>
         <v>4536</v>
       </c>
       <c r="AU7" s="12">
         <f>'[35]7'!N254+'[35]7'!N292</f>
         <v>4783</v>
       </c>
       <c r="AV7" s="12">
         <f>'[36]7'!N254+'[36]7'!N292</f>
         <v>4944</v>
       </c>
       <c r="AW7" s="12">
         <f>'[37]7'!N254+'[37]7'!N292</f>
         <v>4658</v>
       </c>
       <c r="AX7" s="12">
         <f t="shared" ref="AX7:AX19" si="1">AT7+AT45</f>
         <v>4536</v>
       </c>
-      <c r="AY7" s="12"/>
+      <c r="AY7" s="12">
+        <f>'[38]7'!N254+'[38]7'!N292</f>
+        <v>6490</v>
+      </c>
       <c r="AZ7" s="12"/>
       <c r="BA7" s="12"/>
       <c r="BB7" s="12"/>
       <c r="BC7" s="12"/>
     </row>
     <row r="8" spans="1:55" s="9" customFormat="1" ht="11.25">
       <c r="A8" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="14">
         <f>'[1]9.4'!B10+'[1]9.4'!O10</f>
         <v>2494</v>
       </c>
       <c r="C8" s="14">
         <f>'[2]8.4'!B10+'[2]8.4'!O10</f>
         <v>2383</v>
       </c>
       <c r="D8" s="14">
         <f>'[3]8.4'!B10+'[3]8.4'!O10</f>
         <v>2235</v>
       </c>
       <c r="E8" s="14">
         <f>'[4]9.4'!B10+'[4]9.4'!O10</f>
         <v>2263</v>
       </c>
@@ -9527,51 +9739,54 @@
       </c>
       <c r="AS8" s="12">
         <f>'[33]7'!N255+'[33]7'!N293</f>
         <v>2609</v>
       </c>
       <c r="AT8" s="12">
         <f>'[34]7'!N255+'[34]7'!N293</f>
         <v>2675</v>
       </c>
       <c r="AU8" s="12">
         <f>'[35]7'!N255+'[35]7'!N293</f>
         <v>2888</v>
       </c>
       <c r="AV8" s="12">
         <f>'[36]7'!N255+'[36]7'!N293</f>
         <v>3074</v>
       </c>
       <c r="AW8" s="12">
         <f>'[37]7'!N255+'[37]7'!N293</f>
         <v>3225</v>
       </c>
       <c r="AX8" s="12">
         <f t="shared" si="1"/>
         <v>2675</v>
       </c>
-      <c r="AY8" s="12"/>
+      <c r="AY8" s="12">
+        <f>'[38]7'!N255+'[38]7'!N293</f>
+        <v>3068</v>
+      </c>
       <c r="AZ8" s="12"/>
       <c r="BA8" s="12"/>
       <c r="BB8" s="12"/>
       <c r="BC8" s="12"/>
     </row>
     <row r="9" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A9" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="14">
         <f>'[1]9.4'!B11+'[1]9.4'!O11</f>
         <v>15733</v>
       </c>
       <c r="C9" s="14">
         <f>'[2]8.4'!B11+'[2]8.4'!O11</f>
         <v>15521</v>
       </c>
       <c r="D9" s="14">
         <f>'[3]8.4'!B11+'[3]8.4'!O11</f>
         <v>15801</v>
       </c>
       <c r="E9" s="14">
         <f>'[4]9.4'!B11+'[4]9.4'!O11</f>
         <v>15804</v>
       </c>
@@ -9724,51 +9939,54 @@
       </c>
       <c r="AS9" s="12">
         <f>'[33]7'!N256+'[33]7'!N294</f>
         <v>11467</v>
       </c>
       <c r="AT9" s="12">
         <f>'[34]7'!N256+'[34]7'!N294</f>
         <v>11802</v>
       </c>
       <c r="AU9" s="12">
         <f>'[35]7'!N256+'[35]7'!N294</f>
         <v>10643</v>
       </c>
       <c r="AV9" s="12">
         <f>'[36]7'!N256+'[36]7'!N294</f>
         <v>10584</v>
       </c>
       <c r="AW9" s="12">
         <f>'[37]7'!N256+'[37]7'!N294</f>
         <v>11625</v>
       </c>
       <c r="AX9" s="12">
         <f t="shared" si="1"/>
         <v>11802</v>
       </c>
-      <c r="AY9" s="12"/>
+      <c r="AY9" s="12">
+        <f>'[38]7'!N256+'[38]7'!N294</f>
+        <v>10506</v>
+      </c>
       <c r="AZ9" s="12"/>
       <c r="BA9" s="12"/>
       <c r="BB9" s="12"/>
       <c r="BC9" s="12"/>
     </row>
     <row r="10" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="14">
         <f>'[1]9.4'!B12+'[1]9.4'!O12</f>
         <v>119784</v>
       </c>
       <c r="C10" s="14">
         <f>'[2]8.4'!B12+'[2]8.4'!O12</f>
         <v>105622</v>
       </c>
       <c r="D10" s="14">
         <f>'[3]8.4'!B12+'[3]8.4'!O12</f>
         <v>105622</v>
       </c>
       <c r="E10" s="14">
         <f>'[4]9.4'!B12+'[4]9.4'!O12</f>
         <v>99879</v>
       </c>
@@ -9921,51 +10139,54 @@
       </c>
       <c r="AS10" s="12">
         <f>'[33]7'!N257+'[33]7'!N295</f>
         <v>90849</v>
       </c>
       <c r="AT10" s="12">
         <f>'[34]7'!N257+'[34]7'!N295</f>
         <v>91755</v>
       </c>
       <c r="AU10" s="12">
         <f>'[35]7'!N257+'[35]7'!N295</f>
         <v>87789</v>
       </c>
       <c r="AV10" s="12">
         <f>'[36]7'!N257+'[36]7'!N295</f>
         <v>111718</v>
       </c>
       <c r="AW10" s="12">
         <f>'[37]7'!N257+'[37]7'!N295</f>
         <v>103812</v>
       </c>
       <c r="AX10" s="12">
         <f t="shared" si="1"/>
         <v>91755</v>
       </c>
-      <c r="AY10" s="12"/>
+      <c r="AY10" s="12">
+        <f>'[38]7'!N257+'[38]7'!N295</f>
+        <v>88237</v>
+      </c>
       <c r="AZ10" s="12"/>
       <c r="BA10" s="12"/>
       <c r="BB10" s="12"/>
       <c r="BC10" s="12"/>
     </row>
     <row r="11" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="14">
         <f>'[1]9.4'!B13+'[1]9.4'!O13</f>
         <v>17837</v>
       </c>
       <c r="C11" s="14">
         <f>'[2]8.4'!B13+'[2]8.4'!O13</f>
         <v>17641</v>
       </c>
       <c r="D11" s="14">
         <f>'[3]8.4'!B13+'[3]8.4'!O13</f>
         <v>17204</v>
       </c>
       <c r="E11" s="14">
         <f>'[4]9.4'!B13+'[4]9.4'!O13</f>
         <v>16123</v>
       </c>
@@ -10118,51 +10339,54 @@
       </c>
       <c r="AS11" s="12">
         <f>'[33]7'!N258+'[33]7'!N296</f>
         <v>13366</v>
       </c>
       <c r="AT11" s="12">
         <f>'[34]7'!N258+'[34]7'!N296</f>
         <v>13161</v>
       </c>
       <c r="AU11" s="12">
         <f>'[35]7'!N258+'[35]7'!N296</f>
         <v>12719</v>
       </c>
       <c r="AV11" s="12">
         <f>'[36]7'!N258+'[36]7'!N296</f>
         <v>13664</v>
       </c>
       <c r="AW11" s="12">
         <f>'[37]7'!N258+'[37]7'!N296</f>
         <v>13455</v>
       </c>
       <c r="AX11" s="12">
         <f t="shared" si="1"/>
         <v>13161</v>
       </c>
-      <c r="AY11" s="12"/>
+      <c r="AY11" s="12">
+        <f>'[38]7'!N258+'[38]7'!N296</f>
+        <v>14213</v>
+      </c>
       <c r="AZ11" s="12"/>
       <c r="BA11" s="12"/>
       <c r="BB11" s="12"/>
       <c r="BC11" s="12"/>
     </row>
     <row r="12" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A12" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="14">
         <f>'[1]9.4'!B14+'[1]9.4'!O14</f>
         <v>187237</v>
       </c>
       <c r="C12" s="14">
         <f>'[2]8.4'!B14+'[2]8.4'!O14</f>
         <v>180969</v>
       </c>
       <c r="D12" s="14">
         <f>'[3]8.4'!B14+'[3]8.4'!O14</f>
         <v>174279</v>
       </c>
       <c r="E12" s="14">
         <f>'[4]9.4'!B14+'[4]9.4'!O14</f>
         <v>148790</v>
       </c>
@@ -10315,51 +10539,54 @@
       </c>
       <c r="AS12" s="12">
         <f>'[33]7'!N259+'[33]7'!N297</f>
         <v>76052</v>
       </c>
       <c r="AT12" s="12">
         <f>'[34]7'!N259+'[34]7'!N297</f>
         <v>86535</v>
       </c>
       <c r="AU12" s="12">
         <f>'[35]7'!N259+'[35]7'!N297</f>
         <v>97563</v>
       </c>
       <c r="AV12" s="12">
         <f>'[36]7'!N259+'[36]7'!N297</f>
         <v>114590</v>
       </c>
       <c r="AW12" s="12">
         <f>'[37]7'!N259+'[37]7'!N297</f>
         <v>119240</v>
       </c>
       <c r="AX12" s="12">
         <f t="shared" si="1"/>
         <v>86535</v>
       </c>
-      <c r="AY12" s="12"/>
+      <c r="AY12" s="12">
+        <f>'[38]7'!N259+'[38]7'!N297</f>
+        <v>106586</v>
+      </c>
       <c r="AZ12" s="12"/>
       <c r="BA12" s="12"/>
       <c r="BB12" s="12"/>
       <c r="BC12" s="12"/>
     </row>
     <row r="13" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="14">
         <f>'[1]9.4'!B15+'[1]9.4'!O15</f>
         <v>89885</v>
       </c>
       <c r="C13" s="14">
         <f>'[2]8.4'!B15+'[2]8.4'!O15</f>
         <v>85732</v>
       </c>
       <c r="D13" s="14">
         <f>'[3]8.4'!B15+'[3]8.4'!O15</f>
         <v>83736</v>
       </c>
       <c r="E13" s="14">
         <f>'[4]9.4'!B15+'[4]9.4'!O15</f>
         <v>81444</v>
       </c>
@@ -10512,51 +10739,54 @@
       </c>
       <c r="AS13" s="12">
         <f>'[33]7'!N260+'[33]7'!N298</f>
         <v>24126</v>
       </c>
       <c r="AT13" s="12">
         <f>'[34]7'!N260+'[34]7'!N298</f>
         <v>27121</v>
       </c>
       <c r="AU13" s="12">
         <f>'[35]7'!N260+'[35]7'!N298</f>
         <v>33056</v>
       </c>
       <c r="AV13" s="12">
         <f>'[36]7'!N260+'[36]7'!N298</f>
         <v>41274</v>
       </c>
       <c r="AW13" s="12">
         <f>'[37]7'!N260+'[37]7'!N298</f>
         <v>44903</v>
       </c>
       <c r="AX13" s="12">
         <f t="shared" si="1"/>
         <v>27121</v>
       </c>
-      <c r="AY13" s="12"/>
+      <c r="AY13" s="12">
+        <f>'[38]7'!N260+'[38]7'!N298</f>
+        <v>27438</v>
+      </c>
       <c r="AZ13" s="12"/>
       <c r="BA13" s="12"/>
       <c r="BB13" s="12"/>
       <c r="BC13" s="12"/>
     </row>
     <row r="14" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="17" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="17" t="s">
         <v>28</v>
       </c>
       <c r="D14" s="17" t="s">
         <v>28</v>
       </c>
       <c r="E14" s="17" t="s">
         <v>28</v>
       </c>
       <c r="F14" s="17" t="s">
         <v>28</v>
       </c>
       <c r="G14" s="17" t="s">
@@ -10693,51 +10923,54 @@
       </c>
       <c r="AS14" s="12">
         <f>'[33]7'!N261+'[33]7'!N299</f>
         <v>41539</v>
       </c>
       <c r="AT14" s="12">
         <f>'[34]7'!N261+'[34]7'!N299</f>
         <v>48773</v>
       </c>
       <c r="AU14" s="12">
         <f>'[35]7'!N261+'[35]7'!N299</f>
         <v>55859</v>
       </c>
       <c r="AV14" s="12">
         <f>'[36]7'!N261+'[36]7'!N299</f>
         <v>63749</v>
       </c>
       <c r="AW14" s="12">
         <f>'[37]7'!N261+'[37]7'!N299</f>
         <v>64360</v>
       </c>
       <c r="AX14" s="12">
         <f t="shared" si="1"/>
         <v>48773</v>
       </c>
-      <c r="AY14" s="12"/>
+      <c r="AY14" s="12">
+        <f>'[38]7'!N261+'[38]7'!N299</f>
+        <v>45299</v>
+      </c>
       <c r="AZ14" s="12"/>
       <c r="BA14" s="12"/>
       <c r="BB14" s="12"/>
       <c r="BC14" s="12"/>
     </row>
     <row r="15" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="17">
         <f>'[1]9.4'!B16+'[1]9.4'!O16</f>
         <v>33403</v>
       </c>
       <c r="C15" s="17">
         <f>'[2]8.4'!B16+'[2]8.4'!O16</f>
         <v>33009</v>
       </c>
       <c r="D15" s="17">
         <f>'[3]8.4'!B16+'[3]8.4'!O16</f>
         <v>32806</v>
       </c>
       <c r="E15" s="17">
         <f>'[4]9.4'!B16+'[4]9.4'!O16</f>
         <v>32695</v>
       </c>
@@ -10890,51 +11123,54 @@
       </c>
       <c r="AS15" s="12">
         <f>'[33]7'!N262+'[33]7'!N300</f>
         <v>30676</v>
       </c>
       <c r="AT15" s="12">
         <f>'[34]7'!N262+'[34]7'!N300</f>
         <v>38714</v>
       </c>
       <c r="AU15" s="12">
         <f>'[35]7'!N262+'[35]7'!N300</f>
         <v>46204</v>
       </c>
       <c r="AV15" s="12">
         <f>'[36]7'!N262+'[36]7'!N300</f>
         <v>47082</v>
       </c>
       <c r="AW15" s="12">
         <f>'[37]7'!N262+'[37]7'!N300</f>
         <v>46651</v>
       </c>
       <c r="AX15" s="12">
         <f t="shared" si="1"/>
         <v>38714</v>
       </c>
-      <c r="AY15" s="12"/>
+      <c r="AY15" s="12">
+        <f>'[38]7'!N262+'[38]7'!N300</f>
+        <v>33782</v>
+      </c>
       <c r="AZ15" s="12"/>
       <c r="BA15" s="12"/>
       <c r="BB15" s="12"/>
       <c r="BC15" s="12"/>
     </row>
     <row r="16" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A16" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="17">
         <f>'[1]9.4'!B17+'[1]9.4'!O17</f>
         <v>177718</v>
       </c>
       <c r="C16" s="17">
         <f>'[2]8.4'!B17+'[2]8.4'!O17</f>
         <v>174092</v>
       </c>
       <c r="D16" s="17">
         <f>'[3]8.4'!B17+'[3]8.4'!O17</f>
         <v>167639</v>
       </c>
       <c r="E16" s="17">
         <f>'[4]9.4'!B17+'[4]9.4'!O17</f>
         <v>161735</v>
       </c>
@@ -11087,51 +11323,54 @@
       </c>
       <c r="AS16" s="12">
         <f>'[33]7'!N263+'[33]7'!N301</f>
         <v>124114</v>
       </c>
       <c r="AT16" s="12">
         <f>'[34]7'!N263+'[34]7'!N301</f>
         <v>136772</v>
       </c>
       <c r="AU16" s="12">
         <f>'[35]7'!N263+'[35]7'!N301</f>
         <v>143328</v>
       </c>
       <c r="AV16" s="12">
         <f>'[36]7'!N263+'[36]7'!N301</f>
         <v>165652</v>
       </c>
       <c r="AW16" s="12">
         <f>'[37]7'!N263+'[37]7'!N301</f>
         <v>172271</v>
       </c>
       <c r="AX16" s="12">
         <f t="shared" si="1"/>
         <v>136772</v>
       </c>
-      <c r="AY16" s="12"/>
+      <c r="AY16" s="12">
+        <f>'[38]7'!N263+'[38]7'!N301</f>
+        <v>153103</v>
+      </c>
       <c r="AZ16" s="12"/>
       <c r="BA16" s="12"/>
       <c r="BB16" s="12"/>
       <c r="BC16" s="12"/>
     </row>
     <row r="17" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A17" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="17">
         <f>'[1]9.4'!B18+'[1]9.4'!O18</f>
         <v>108231</v>
       </c>
       <c r="C17" s="17">
         <f>'[2]8.4'!B18+'[2]8.4'!O18</f>
         <v>103314</v>
       </c>
       <c r="D17" s="17">
         <f>'[3]8.4'!B18+'[3]8.4'!O18</f>
         <v>100962</v>
       </c>
       <c r="E17" s="17">
         <f>'[4]9.4'!B18+'[4]9.4'!O18</f>
         <v>99566</v>
       </c>
@@ -11284,51 +11523,54 @@
       </c>
       <c r="AS17" s="12">
         <f>'[33]7'!N264+'[33]7'!N302</f>
         <v>91951</v>
       </c>
       <c r="AT17" s="12">
         <f>'[34]7'!N264+'[34]7'!N302</f>
         <v>96190</v>
       </c>
       <c r="AU17" s="12">
         <f>'[35]7'!N264+'[35]7'!N302</f>
         <v>106587</v>
       </c>
       <c r="AV17" s="12">
         <f>'[36]7'!N264+'[36]7'!N302</f>
         <v>121411</v>
       </c>
       <c r="AW17" s="12">
         <f>'[37]7'!N264+'[37]7'!N302</f>
         <v>135951</v>
       </c>
       <c r="AX17" s="12">
         <f t="shared" si="1"/>
         <v>96190</v>
       </c>
-      <c r="AY17" s="12"/>
+      <c r="AY17" s="12">
+        <f>'[38]7'!N264+'[38]7'!N302</f>
+        <v>102403</v>
+      </c>
       <c r="AZ17" s="12"/>
       <c r="BA17" s="12"/>
       <c r="BB17" s="12"/>
       <c r="BC17" s="12"/>
     </row>
     <row r="18" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A18" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="17" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="17" t="s">
         <v>28</v>
       </c>
       <c r="D18" s="17" t="s">
         <v>28</v>
       </c>
       <c r="E18" s="17" t="s">
         <v>28</v>
       </c>
       <c r="F18" s="17" t="s">
         <v>28</v>
       </c>
       <c r="G18" s="17" t="s">
@@ -11465,51 +11707,54 @@
       </c>
       <c r="AS18" s="12">
         <f>'[33]7'!N265+'[33]7'!N303</f>
         <v>25098</v>
       </c>
       <c r="AT18" s="12">
         <f>'[34]7'!N265+'[34]7'!N303</f>
         <v>29873</v>
       </c>
       <c r="AU18" s="12">
         <f>'[35]7'!N265+'[35]7'!N303</f>
         <v>35533</v>
       </c>
       <c r="AV18" s="12">
         <f>'[36]7'!N265+'[36]7'!N303</f>
         <v>44571</v>
       </c>
       <c r="AW18" s="12">
         <f>'[37]7'!N265+'[37]7'!N303</f>
         <v>46975</v>
       </c>
       <c r="AX18" s="12">
         <f t="shared" si="1"/>
         <v>29873</v>
       </c>
-      <c r="AY18" s="12"/>
+      <c r="AY18" s="12">
+        <f>'[38]7'!N265+'[38]7'!N303</f>
+        <v>25960</v>
+      </c>
       <c r="AZ18" s="12"/>
       <c r="BA18" s="12"/>
       <c r="BB18" s="12"/>
       <c r="BC18" s="12"/>
     </row>
     <row r="19" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A19" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="17">
         <f>'[1]9.4'!B19+'[1]9.4'!O19</f>
         <v>13914</v>
       </c>
       <c r="C19" s="17">
         <f>'[2]8.4'!B19+'[2]8.4'!O19</f>
         <v>11777</v>
       </c>
       <c r="D19" s="17">
         <f>'[3]8.4'!B19+'[3]8.4'!O19</f>
         <v>11267</v>
       </c>
       <c r="E19" s="17">
         <f>'[4]9.4'!B19+'[4]9.4'!O19</f>
         <v>11147</v>
       </c>
@@ -11662,51 +11907,54 @@
       </c>
       <c r="AS19" s="12">
         <f>'[33]7'!N266+'[33]7'!N304</f>
         <v>12254</v>
       </c>
       <c r="AT19" s="12">
         <f>'[34]7'!N266+'[34]7'!N304</f>
         <v>12594</v>
       </c>
       <c r="AU19" s="12">
         <f>'[35]7'!N266+'[35]7'!N304</f>
         <v>12644</v>
       </c>
       <c r="AV19" s="12">
         <f>'[36]7'!N266+'[36]7'!N304</f>
         <v>12390</v>
       </c>
       <c r="AW19" s="12">
         <f>'[37]7'!N266+'[37]7'!N304</f>
         <v>12430</v>
       </c>
       <c r="AX19" s="12">
         <f t="shared" si="1"/>
         <v>12594</v>
       </c>
-      <c r="AY19" s="12"/>
+      <c r="AY19" s="12">
+        <f>'[38]7'!N266+'[38]7'!N304</f>
+        <v>11238</v>
+      </c>
       <c r="AZ19" s="12"/>
       <c r="BA19" s="12"/>
       <c r="BB19" s="12"/>
       <c r="BC19" s="12"/>
     </row>
     <row r="20" spans="1:55" s="2" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="AR4:BC4"/>
     <mergeCell ref="AF4:AQ4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B2:S2"/>
     <mergeCell ref="T4:AE4"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:S4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.31496062992125984" bottom="0.35433070866141736" header="0.43307086614173229" footer="0.47244094488188981"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">