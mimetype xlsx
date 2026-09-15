--- v3 (2026-08-26)
+++ v4 (2026-09-15)
@@ -1,33 +1,34 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/externalLinks/externalLink8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink38.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink39.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/externalLinks/externalLink6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink36.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink37.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink34.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink35.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
@@ -84,61 +85,76 @@
     <externalReference r:id="rId15"/>
     <externalReference r:id="rId16"/>
     <externalReference r:id="rId17"/>
     <externalReference r:id="rId18"/>
     <externalReference r:id="rId19"/>
     <externalReference r:id="rId20"/>
     <externalReference r:id="rId21"/>
     <externalReference r:id="rId22"/>
     <externalReference r:id="rId23"/>
     <externalReference r:id="rId24"/>
     <externalReference r:id="rId25"/>
     <externalReference r:id="rId26"/>
     <externalReference r:id="rId27"/>
     <externalReference r:id="rId28"/>
     <externalReference r:id="rId29"/>
     <externalReference r:id="rId30"/>
     <externalReference r:id="rId31"/>
     <externalReference r:id="rId32"/>
     <externalReference r:id="rId33"/>
     <externalReference r:id="rId34"/>
     <externalReference r:id="rId35"/>
     <externalReference r:id="rId36"/>
     <externalReference r:id="rId37"/>
     <externalReference r:id="rId38"/>
     <externalReference r:id="rId39"/>
+    <externalReference r:id="rId40"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'1'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AY19" i="2"/>
+  <c r="AZ19" i="2"/>
+  <c r="AZ18"/>
+  <c r="AZ17"/>
+  <c r="AZ16"/>
+  <c r="AZ15"/>
+  <c r="AZ14"/>
+  <c r="AZ13"/>
+  <c r="AZ12"/>
+  <c r="AZ11"/>
+  <c r="AZ10"/>
+  <c r="AZ9"/>
+  <c r="AZ8"/>
+  <c r="AZ7"/>
+  <c r="AZ6"/>
+  <c r="AY19"/>
   <c r="AY18"/>
   <c r="AY17"/>
   <c r="AY16"/>
   <c r="AY15"/>
   <c r="AY14"/>
   <c r="AY13"/>
   <c r="AY12"/>
   <c r="AY11"/>
   <c r="AY10"/>
   <c r="AY9"/>
   <c r="AY8"/>
   <c r="AY7"/>
   <c r="AY6"/>
   <c r="AW19"/>
   <c r="AW18"/>
   <c r="AW17"/>
   <c r="AW16"/>
   <c r="AW15"/>
   <c r="AW14"/>
   <c r="AW13"/>
   <c r="AW12"/>
   <c r="AW11"/>
   <c r="AW10"/>
   <c r="AW9"/>
   <c r="AW8"/>
@@ -1025,51 +1041,51 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный_tabsv10" xfId="3"/>
     <cellStyle name="Обычный_tabsv12" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink37.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink37.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink39.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2022_63/&#1041;-03-01-&#1052;_06_63,.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\O.Protsenko.ISC\Desktop\T1_&#1052;&#1072;&#1081;%202023%20&#1075;_(4).xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/&#1069;&#1083;.&#1087;&#1072;&#1087;&#1082;&#1080;/2023/09-06-1%20&#1052;&#1077;&#1089;&#1103;&#1095;&#1085;&#1099;&#1077;%20&#1089;&#1090;&#1072;&#1090;&#1080;&#1089;&#1090;&#1080;&#1095;&#1077;&#1089;&#1082;&#1080;&#1077;%20&#1101;&#1083;&#1077;&#1082;&#1090;&#1088;&#1086;&#1085;&#1085;&#1099;&#1077;%20&#1090;&#1072;&#1073;&#1083;&#1080;&#1094;&#1099;%20&#1086;%20&#1089;&#1086;&#1089;&#1090;&#1086;&#1103;&#1085;&#1080;&#1080;%20&#1078;&#1080;&#1074;&#1086;&#1090;&#1085;&#1086;&#1074;&#1086;&#1076;&#1089;&#1090;&#1074;&#1072;%20(&#1092;.24-&#1089;&#1093;)/&#1080;&#1102;&#1083;&#1100;/&#1058;-03-01-&#1052;%20&#1082;&#1072;&#1079;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\O.Protsenko.ISC\Desktop\&#1040;&#1042;&#1043;&#1059;&#1057;&#1058;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\O.Protsenko.ISC\Desktop\&#1057;&#1045;&#1053;&#1058;&#1071;&#1041;&#1056;&#1068;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\O.Protsenko.ISC\Desktop\&#1054;&#1050;&#1058;&#1071;&#1041;&#1056;&#1068;.xlsx" TargetMode="External"/></Relationships>
 </file>
@@ -1154,50 +1170,54 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\O.Protsenko.ISC\Downloads\T2_&#1044;&#1077;&#1082;&#1072;&#1073;&#1088;&#1100;%202025%20&#1075;_(5).xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2026_63/&#1058;-03-01-&#1052;%20(01%202026)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2026_63/&#1058;-03-01-&#1052;%20(02%202026)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2026_63/&#1058;-03-01-&#1052;%20(03%202026)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2026_63/&#1058;-03-01-&#1052;%20(04%202026)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2026_63/&#1058;-03-01-&#1052;%20(05%202026)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2026_63/&#1058;-03-02-&#1052;%20(07%202026)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2026_63/&#1058;-03-02-&#1052;%20(08%202026)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2022_63/&#1041;-03-01-&#1052;_09_63,.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2022_63/&#1041;-03-01-&#1052;_10_63,.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2022_63/&#1041;-03-01-&#1052;_11_63,.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2022_63/&#1041;-03-01-&#1052;_12_63,.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2023_63/&#1058;-03-01-&#1052;/&#1088;&#1091;&#1089;/&#1058;-03-01-&#1052;%20&#1088;&#1091;&#1089;,.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2023_63/&#1058;-03-01-&#1052;/&#1088;&#1091;&#1089;/&#1058;-03-01-&#1052;%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
@@ -7535,50 +7555,236 @@
           </cell>
         </row>
         <row r="299">
           <cell r="N299">
             <v>10527</v>
           </cell>
         </row>
         <row r="300">
           <cell r="N300">
             <v>5007</v>
           </cell>
         </row>
         <row r="301">
           <cell r="N301">
             <v>20210</v>
           </cell>
         </row>
         <row r="302">
           <cell r="N302">
             <v>9106</v>
           </cell>
         </row>
         <row r="303">
           <cell r="N303">
             <v>5308</v>
+          </cell>
+        </row>
+        <row r="304">
+          <cell r="N304">
+            <v>840</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14"/>
+      <sheetData sheetId="15"/>
+      <sheetData sheetId="16"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink39.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="Обложка"/>
+      <sheetName val="Метаданные"/>
+      <sheetName val="Содержание"/>
+      <sheetName val="1"/>
+      <sheetName val="2.1"/>
+      <sheetName val="2.2"/>
+      <sheetName val="2.3"/>
+      <sheetName val="2.4"/>
+      <sheetName val="3"/>
+      <sheetName val="4"/>
+      <sheetName val="5"/>
+      <sheetName val="6"/>
+      <sheetName val="7"/>
+      <sheetName val="8"/>
+      <sheetName val="9"/>
+      <sheetName val="10"/>
+      <sheetName val="11"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12">
+        <row r="253">
+          <cell r="N253">
+            <v>508965</v>
+          </cell>
+        </row>
+        <row r="254">
+          <cell r="N254">
+            <v>5282</v>
+          </cell>
+        </row>
+        <row r="255">
+          <cell r="N255">
+            <v>2289</v>
+          </cell>
+        </row>
+        <row r="256">
+          <cell r="N256">
+            <v>9069</v>
+          </cell>
+        </row>
+        <row r="257">
+          <cell r="N257">
+            <v>59385</v>
+          </cell>
+        </row>
+        <row r="258">
+          <cell r="N258">
+            <v>12386</v>
+          </cell>
+        </row>
+        <row r="259">
+          <cell r="N259">
+            <v>89144</v>
+          </cell>
+        </row>
+        <row r="260">
+          <cell r="N260">
+            <v>20758</v>
+          </cell>
+        </row>
+        <row r="261">
+          <cell r="N261">
+            <v>33189</v>
+          </cell>
+        </row>
+        <row r="262">
+          <cell r="N262">
+            <v>28557</v>
+          </cell>
+        </row>
+        <row r="263">
+          <cell r="N263">
+            <v>125627</v>
+          </cell>
+        </row>
+        <row r="264">
+          <cell r="N264">
+            <v>93395</v>
+          </cell>
+        </row>
+        <row r="265">
+          <cell r="N265">
+            <v>20532</v>
+          </cell>
+        </row>
+        <row r="266">
+          <cell r="N266">
+            <v>9352</v>
+          </cell>
+        </row>
+        <row r="291">
+          <cell r="N291">
+            <v>101078</v>
+          </cell>
+        </row>
+        <row r="292">
+          <cell r="N292">
+            <v>962</v>
+          </cell>
+        </row>
+        <row r="293">
+          <cell r="N293">
+            <v>208</v>
+          </cell>
+        </row>
+        <row r="294">
+          <cell r="N294">
+            <v>1298</v>
+          </cell>
+        </row>
+        <row r="295">
+          <cell r="N295">
+            <v>26562</v>
+          </cell>
+        </row>
+        <row r="296">
+          <cell r="N296">
+            <v>1375</v>
+          </cell>
+        </row>
+        <row r="297">
+          <cell r="N297">
+            <v>14661</v>
+          </cell>
+        </row>
+        <row r="298">
+          <cell r="N298">
+            <v>6350</v>
+          </cell>
+        </row>
+        <row r="299">
+          <cell r="N299">
+            <v>10231</v>
+          </cell>
+        </row>
+        <row r="300">
+          <cell r="N300">
+            <v>5007</v>
+          </cell>
+        </row>
+        <row r="301">
+          <cell r="N301">
+            <v>19333</v>
+          </cell>
+        </row>
+        <row r="302">
+          <cell r="N302">
+            <v>9063</v>
+          </cell>
+        </row>
+        <row r="303">
+          <cell r="N303">
+            <v>5188</v>
           </cell>
         </row>
         <row r="304">
           <cell r="N304">
             <v>840</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="13"/>
       <sheetData sheetId="14"/>
       <sheetData sheetId="15"/>
       <sheetData sheetId="16"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink4.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Обложка"/>
       <sheetName val="Усл.обозначения"/>
       <sheetName val="Содержание"/>
       <sheetName val="Метод.пояснения"/>
@@ -8855,51 +9061,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BC20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AK1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BE16" sqref="BE16"/>
+      <selection pane="topRight" activeCell="AZ6" sqref="AZ6:AZ19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="12" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="12.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="10" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.28515625" style="1" customWidth="1"/>
     <col min="12" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="11.42578125" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="11.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="10.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.7109375" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:55" ht="18.75">
@@ -9343,51 +9549,54 @@
       </c>
       <c r="AT6" s="12">
         <f>'[34]7'!N253+'[34]7'!N291</f>
         <v>600501</v>
       </c>
       <c r="AU6" s="12">
         <f>'[35]7'!N253+'[35]7'!N291</f>
         <v>649596</v>
       </c>
       <c r="AV6" s="12">
         <f>'[36]7'!N253+'[36]7'!N291</f>
         <v>754703</v>
       </c>
       <c r="AW6" s="12">
         <f>'[37]7'!N253+'[37]7'!N291</f>
         <v>779556</v>
       </c>
       <c r="AX6" s="12">
         <f>AT6+AT44</f>
         <v>600501</v>
       </c>
       <c r="AY6" s="12">
         <f>'[38]7'!N253+'[38]7'!N291</f>
         <v>628323</v>
       </c>
-      <c r="AZ6" s="12"/>
+      <c r="AZ6" s="12">
+        <f>'[39]7'!N253+'[39]7'!N291</f>
+        <v>610043</v>
+      </c>
       <c r="BA6" s="12"/>
       <c r="BB6" s="12"/>
       <c r="BC6" s="12"/>
     </row>
     <row r="7" spans="1:55" s="9" customFormat="1" ht="11.25">
       <c r="A7" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="14">
         <f>'[1]9.4'!B9+'[1]9.4'!O9</f>
         <v>7361</v>
       </c>
       <c r="C7" s="14">
         <f>'[2]8.4'!B9+'[2]8.4'!O9</f>
         <v>7473</v>
       </c>
       <c r="D7" s="14">
         <f>'[3]8.4'!B9+'[3]8.4'!O9</f>
         <v>6483</v>
       </c>
       <c r="E7" s="14">
         <f>'[4]9.4'!B9+'[4]9.4'!O9</f>
         <v>6031</v>
       </c>
       <c r="F7" s="14">
@@ -9543,51 +9752,54 @@
       </c>
       <c r="AT7" s="12">
         <f>'[34]7'!N254+'[34]7'!N292</f>
         <v>4536</v>
       </c>
       <c r="AU7" s="12">
         <f>'[35]7'!N254+'[35]7'!N292</f>
         <v>4783</v>
       </c>
       <c r="AV7" s="12">
         <f>'[36]7'!N254+'[36]7'!N292</f>
         <v>4944</v>
       </c>
       <c r="AW7" s="12">
         <f>'[37]7'!N254+'[37]7'!N292</f>
         <v>4658</v>
       </c>
       <c r="AX7" s="12">
         <f t="shared" ref="AX7:AX19" si="1">AT7+AT45</f>
         <v>4536</v>
       </c>
       <c r="AY7" s="12">
         <f>'[38]7'!N254+'[38]7'!N292</f>
         <v>6490</v>
       </c>
-      <c r="AZ7" s="12"/>
+      <c r="AZ7" s="12">
+        <f>'[39]7'!N254+'[39]7'!N292</f>
+        <v>6244</v>
+      </c>
       <c r="BA7" s="12"/>
       <c r="BB7" s="12"/>
       <c r="BC7" s="12"/>
     </row>
     <row r="8" spans="1:55" s="9" customFormat="1" ht="11.25">
       <c r="A8" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="14">
         <f>'[1]9.4'!B10+'[1]9.4'!O10</f>
         <v>2494</v>
       </c>
       <c r="C8" s="14">
         <f>'[2]8.4'!B10+'[2]8.4'!O10</f>
         <v>2383</v>
       </c>
       <c r="D8" s="14">
         <f>'[3]8.4'!B10+'[3]8.4'!O10</f>
         <v>2235</v>
       </c>
       <c r="E8" s="14">
         <f>'[4]9.4'!B10+'[4]9.4'!O10</f>
         <v>2263</v>
       </c>
       <c r="F8" s="14">
@@ -9743,51 +9955,54 @@
       </c>
       <c r="AT8" s="12">
         <f>'[34]7'!N255+'[34]7'!N293</f>
         <v>2675</v>
       </c>
       <c r="AU8" s="12">
         <f>'[35]7'!N255+'[35]7'!N293</f>
         <v>2888</v>
       </c>
       <c r="AV8" s="12">
         <f>'[36]7'!N255+'[36]7'!N293</f>
         <v>3074</v>
       </c>
       <c r="AW8" s="12">
         <f>'[37]7'!N255+'[37]7'!N293</f>
         <v>3225</v>
       </c>
       <c r="AX8" s="12">
         <f t="shared" si="1"/>
         <v>2675</v>
       </c>
       <c r="AY8" s="12">
         <f>'[38]7'!N255+'[38]7'!N293</f>
         <v>3068</v>
       </c>
-      <c r="AZ8" s="12"/>
+      <c r="AZ8" s="12">
+        <f>'[39]7'!N255+'[39]7'!N293</f>
+        <v>2497</v>
+      </c>
       <c r="BA8" s="12"/>
       <c r="BB8" s="12"/>
       <c r="BC8" s="12"/>
     </row>
     <row r="9" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A9" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="14">
         <f>'[1]9.4'!B11+'[1]9.4'!O11</f>
         <v>15733</v>
       </c>
       <c r="C9" s="14">
         <f>'[2]8.4'!B11+'[2]8.4'!O11</f>
         <v>15521</v>
       </c>
       <c r="D9" s="14">
         <f>'[3]8.4'!B11+'[3]8.4'!O11</f>
         <v>15801</v>
       </c>
       <c r="E9" s="14">
         <f>'[4]9.4'!B11+'[4]9.4'!O11</f>
         <v>15804</v>
       </c>
       <c r="F9" s="14">
@@ -9943,51 +10158,54 @@
       </c>
       <c r="AT9" s="12">
         <f>'[34]7'!N256+'[34]7'!N294</f>
         <v>11802</v>
       </c>
       <c r="AU9" s="12">
         <f>'[35]7'!N256+'[35]7'!N294</f>
         <v>10643</v>
       </c>
       <c r="AV9" s="12">
         <f>'[36]7'!N256+'[36]7'!N294</f>
         <v>10584</v>
       </c>
       <c r="AW9" s="12">
         <f>'[37]7'!N256+'[37]7'!N294</f>
         <v>11625</v>
       </c>
       <c r="AX9" s="12">
         <f t="shared" si="1"/>
         <v>11802</v>
       </c>
       <c r="AY9" s="12">
         <f>'[38]7'!N256+'[38]7'!N294</f>
         <v>10506</v>
       </c>
-      <c r="AZ9" s="12"/>
+      <c r="AZ9" s="12">
+        <f>'[39]7'!N256+'[39]7'!N294</f>
+        <v>10367</v>
+      </c>
       <c r="BA9" s="12"/>
       <c r="BB9" s="12"/>
       <c r="BC9" s="12"/>
     </row>
     <row r="10" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="14">
         <f>'[1]9.4'!B12+'[1]9.4'!O12</f>
         <v>119784</v>
       </c>
       <c r="C10" s="14">
         <f>'[2]8.4'!B12+'[2]8.4'!O12</f>
         <v>105622</v>
       </c>
       <c r="D10" s="14">
         <f>'[3]8.4'!B12+'[3]8.4'!O12</f>
         <v>105622</v>
       </c>
       <c r="E10" s="14">
         <f>'[4]9.4'!B12+'[4]9.4'!O12</f>
         <v>99879</v>
       </c>
       <c r="F10" s="14">
@@ -10143,51 +10361,54 @@
       </c>
       <c r="AT10" s="12">
         <f>'[34]7'!N257+'[34]7'!N295</f>
         <v>91755</v>
       </c>
       <c r="AU10" s="12">
         <f>'[35]7'!N257+'[35]7'!N295</f>
         <v>87789</v>
       </c>
       <c r="AV10" s="12">
         <f>'[36]7'!N257+'[36]7'!N295</f>
         <v>111718</v>
       </c>
       <c r="AW10" s="12">
         <f>'[37]7'!N257+'[37]7'!N295</f>
         <v>103812</v>
       </c>
       <c r="AX10" s="12">
         <f t="shared" si="1"/>
         <v>91755</v>
       </c>
       <c r="AY10" s="12">
         <f>'[38]7'!N257+'[38]7'!N295</f>
         <v>88237</v>
       </c>
-      <c r="AZ10" s="12"/>
+      <c r="AZ10" s="12">
+        <f>'[39]7'!N257+'[39]7'!N295</f>
+        <v>85947</v>
+      </c>
       <c r="BA10" s="12"/>
       <c r="BB10" s="12"/>
       <c r="BC10" s="12"/>
     </row>
     <row r="11" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="14">
         <f>'[1]9.4'!B13+'[1]9.4'!O13</f>
         <v>17837</v>
       </c>
       <c r="C11" s="14">
         <f>'[2]8.4'!B13+'[2]8.4'!O13</f>
         <v>17641</v>
       </c>
       <c r="D11" s="14">
         <f>'[3]8.4'!B13+'[3]8.4'!O13</f>
         <v>17204</v>
       </c>
       <c r="E11" s="14">
         <f>'[4]9.4'!B13+'[4]9.4'!O13</f>
         <v>16123</v>
       </c>
       <c r="F11" s="14">
@@ -10343,51 +10564,54 @@
       </c>
       <c r="AT11" s="12">
         <f>'[34]7'!N258+'[34]7'!N296</f>
         <v>13161</v>
       </c>
       <c r="AU11" s="12">
         <f>'[35]7'!N258+'[35]7'!N296</f>
         <v>12719</v>
       </c>
       <c r="AV11" s="12">
         <f>'[36]7'!N258+'[36]7'!N296</f>
         <v>13664</v>
       </c>
       <c r="AW11" s="12">
         <f>'[37]7'!N258+'[37]7'!N296</f>
         <v>13455</v>
       </c>
       <c r="AX11" s="12">
         <f t="shared" si="1"/>
         <v>13161</v>
       </c>
       <c r="AY11" s="12">
         <f>'[38]7'!N258+'[38]7'!N296</f>
         <v>14213</v>
       </c>
-      <c r="AZ11" s="12"/>
+      <c r="AZ11" s="12">
+        <f>'[39]7'!N258+'[39]7'!N296</f>
+        <v>13761</v>
+      </c>
       <c r="BA11" s="12"/>
       <c r="BB11" s="12"/>
       <c r="BC11" s="12"/>
     </row>
     <row r="12" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A12" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="14">
         <f>'[1]9.4'!B14+'[1]9.4'!O14</f>
         <v>187237</v>
       </c>
       <c r="C12" s="14">
         <f>'[2]8.4'!B14+'[2]8.4'!O14</f>
         <v>180969</v>
       </c>
       <c r="D12" s="14">
         <f>'[3]8.4'!B14+'[3]8.4'!O14</f>
         <v>174279</v>
       </c>
       <c r="E12" s="14">
         <f>'[4]9.4'!B14+'[4]9.4'!O14</f>
         <v>148790</v>
       </c>
       <c r="F12" s="14">
@@ -10543,51 +10767,54 @@
       </c>
       <c r="AT12" s="12">
         <f>'[34]7'!N259+'[34]7'!N297</f>
         <v>86535</v>
       </c>
       <c r="AU12" s="12">
         <f>'[35]7'!N259+'[35]7'!N297</f>
         <v>97563</v>
       </c>
       <c r="AV12" s="12">
         <f>'[36]7'!N259+'[36]7'!N297</f>
         <v>114590</v>
       </c>
       <c r="AW12" s="12">
         <f>'[37]7'!N259+'[37]7'!N297</f>
         <v>119240</v>
       </c>
       <c r="AX12" s="12">
         <f t="shared" si="1"/>
         <v>86535</v>
       </c>
       <c r="AY12" s="12">
         <f>'[38]7'!N259+'[38]7'!N297</f>
         <v>106586</v>
       </c>
-      <c r="AZ12" s="12"/>
+      <c r="AZ12" s="12">
+        <f>'[39]7'!N259+'[39]7'!N297</f>
+        <v>103805</v>
+      </c>
       <c r="BA12" s="12"/>
       <c r="BB12" s="12"/>
       <c r="BC12" s="12"/>
     </row>
     <row r="13" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="14">
         <f>'[1]9.4'!B15+'[1]9.4'!O15</f>
         <v>89885</v>
       </c>
       <c r="C13" s="14">
         <f>'[2]8.4'!B15+'[2]8.4'!O15</f>
         <v>85732</v>
       </c>
       <c r="D13" s="14">
         <f>'[3]8.4'!B15+'[3]8.4'!O15</f>
         <v>83736</v>
       </c>
       <c r="E13" s="14">
         <f>'[4]9.4'!B15+'[4]9.4'!O15</f>
         <v>81444</v>
       </c>
       <c r="F13" s="14">
@@ -10743,51 +10970,54 @@
       </c>
       <c r="AT13" s="12">
         <f>'[34]7'!N260+'[34]7'!N298</f>
         <v>27121</v>
       </c>
       <c r="AU13" s="12">
         <f>'[35]7'!N260+'[35]7'!N298</f>
         <v>33056</v>
       </c>
       <c r="AV13" s="12">
         <f>'[36]7'!N260+'[36]7'!N298</f>
         <v>41274</v>
       </c>
       <c r="AW13" s="12">
         <f>'[37]7'!N260+'[37]7'!N298</f>
         <v>44903</v>
       </c>
       <c r="AX13" s="12">
         <f t="shared" si="1"/>
         <v>27121</v>
       </c>
       <c r="AY13" s="12">
         <f>'[38]7'!N260+'[38]7'!N298</f>
         <v>27438</v>
       </c>
-      <c r="AZ13" s="12"/>
+      <c r="AZ13" s="12">
+        <f>'[39]7'!N260+'[39]7'!N298</f>
+        <v>27108</v>
+      </c>
       <c r="BA13" s="12"/>
       <c r="BB13" s="12"/>
       <c r="BC13" s="12"/>
     </row>
     <row r="14" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="17" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="17" t="s">
         <v>28</v>
       </c>
       <c r="D14" s="17" t="s">
         <v>28</v>
       </c>
       <c r="E14" s="17" t="s">
         <v>28</v>
       </c>
       <c r="F14" s="17" t="s">
         <v>28</v>
       </c>
       <c r="G14" s="17" t="s">
         <v>28</v>
@@ -10927,51 +11157,54 @@
       </c>
       <c r="AT14" s="12">
         <f>'[34]7'!N261+'[34]7'!N299</f>
         <v>48773</v>
       </c>
       <c r="AU14" s="12">
         <f>'[35]7'!N261+'[35]7'!N299</f>
         <v>55859</v>
       </c>
       <c r="AV14" s="12">
         <f>'[36]7'!N261+'[36]7'!N299</f>
         <v>63749</v>
       </c>
       <c r="AW14" s="12">
         <f>'[37]7'!N261+'[37]7'!N299</f>
         <v>64360</v>
       </c>
       <c r="AX14" s="12">
         <f t="shared" si="1"/>
         <v>48773</v>
       </c>
       <c r="AY14" s="12">
         <f>'[38]7'!N261+'[38]7'!N299</f>
         <v>45299</v>
       </c>
-      <c r="AZ14" s="12"/>
+      <c r="AZ14" s="12">
+        <f>'[39]7'!N261+'[39]7'!N299</f>
+        <v>43420</v>
+      </c>
       <c r="BA14" s="12"/>
       <c r="BB14" s="12"/>
       <c r="BC14" s="12"/>
     </row>
     <row r="15" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="17">
         <f>'[1]9.4'!B16+'[1]9.4'!O16</f>
         <v>33403</v>
       </c>
       <c r="C15" s="17">
         <f>'[2]8.4'!B16+'[2]8.4'!O16</f>
         <v>33009</v>
       </c>
       <c r="D15" s="17">
         <f>'[3]8.4'!B16+'[3]8.4'!O16</f>
         <v>32806</v>
       </c>
       <c r="E15" s="17">
         <f>'[4]9.4'!B16+'[4]9.4'!O16</f>
         <v>32695</v>
       </c>
       <c r="F15" s="17">
@@ -11127,51 +11360,54 @@
       </c>
       <c r="AT15" s="12">
         <f>'[34]7'!N262+'[34]7'!N300</f>
         <v>38714</v>
       </c>
       <c r="AU15" s="12">
         <f>'[35]7'!N262+'[35]7'!N300</f>
         <v>46204</v>
       </c>
       <c r="AV15" s="12">
         <f>'[36]7'!N262+'[36]7'!N300</f>
         <v>47082</v>
       </c>
       <c r="AW15" s="12">
         <f>'[37]7'!N262+'[37]7'!N300</f>
         <v>46651</v>
       </c>
       <c r="AX15" s="12">
         <f t="shared" si="1"/>
         <v>38714</v>
       </c>
       <c r="AY15" s="12">
         <f>'[38]7'!N262+'[38]7'!N300</f>
         <v>33782</v>
       </c>
-      <c r="AZ15" s="12"/>
+      <c r="AZ15" s="12">
+        <f>'[39]7'!N262+'[39]7'!N300</f>
+        <v>33564</v>
+      </c>
       <c r="BA15" s="12"/>
       <c r="BB15" s="12"/>
       <c r="BC15" s="12"/>
     </row>
     <row r="16" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A16" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="17">
         <f>'[1]9.4'!B17+'[1]9.4'!O17</f>
         <v>177718</v>
       </c>
       <c r="C16" s="17">
         <f>'[2]8.4'!B17+'[2]8.4'!O17</f>
         <v>174092</v>
       </c>
       <c r="D16" s="17">
         <f>'[3]8.4'!B17+'[3]8.4'!O17</f>
         <v>167639</v>
       </c>
       <c r="E16" s="17">
         <f>'[4]9.4'!B17+'[4]9.4'!O17</f>
         <v>161735</v>
       </c>
       <c r="F16" s="17">
@@ -11327,51 +11563,54 @@
       </c>
       <c r="AT16" s="12">
         <f>'[34]7'!N263+'[34]7'!N301</f>
         <v>136772</v>
       </c>
       <c r="AU16" s="12">
         <f>'[35]7'!N263+'[35]7'!N301</f>
         <v>143328</v>
       </c>
       <c r="AV16" s="12">
         <f>'[36]7'!N263+'[36]7'!N301</f>
         <v>165652</v>
       </c>
       <c r="AW16" s="12">
         <f>'[37]7'!N263+'[37]7'!N301</f>
         <v>172271</v>
       </c>
       <c r="AX16" s="12">
         <f t="shared" si="1"/>
         <v>136772</v>
       </c>
       <c r="AY16" s="12">
         <f>'[38]7'!N263+'[38]7'!N301</f>
         <v>153103</v>
       </c>
-      <c r="AZ16" s="12"/>
+      <c r="AZ16" s="12">
+        <f>'[39]7'!N263+'[39]7'!N301</f>
+        <v>144960</v>
+      </c>
       <c r="BA16" s="12"/>
       <c r="BB16" s="12"/>
       <c r="BC16" s="12"/>
     </row>
     <row r="17" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A17" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="17">
         <f>'[1]9.4'!B18+'[1]9.4'!O18</f>
         <v>108231</v>
       </c>
       <c r="C17" s="17">
         <f>'[2]8.4'!B18+'[2]8.4'!O18</f>
         <v>103314</v>
       </c>
       <c r="D17" s="17">
         <f>'[3]8.4'!B18+'[3]8.4'!O18</f>
         <v>100962</v>
       </c>
       <c r="E17" s="17">
         <f>'[4]9.4'!B18+'[4]9.4'!O18</f>
         <v>99566</v>
       </c>
       <c r="F17" s="17">
@@ -11527,51 +11766,54 @@
       </c>
       <c r="AT17" s="12">
         <f>'[34]7'!N264+'[34]7'!N302</f>
         <v>96190</v>
       </c>
       <c r="AU17" s="12">
         <f>'[35]7'!N264+'[35]7'!N302</f>
         <v>106587</v>
       </c>
       <c r="AV17" s="12">
         <f>'[36]7'!N264+'[36]7'!N302</f>
         <v>121411</v>
       </c>
       <c r="AW17" s="12">
         <f>'[37]7'!N264+'[37]7'!N302</f>
         <v>135951</v>
       </c>
       <c r="AX17" s="12">
         <f t="shared" si="1"/>
         <v>96190</v>
       </c>
       <c r="AY17" s="12">
         <f>'[38]7'!N264+'[38]7'!N302</f>
         <v>102403</v>
       </c>
-      <c r="AZ17" s="12"/>
+      <c r="AZ17" s="12">
+        <f>'[39]7'!N264+'[39]7'!N302</f>
+        <v>102458</v>
+      </c>
       <c r="BA17" s="12"/>
       <c r="BB17" s="12"/>
       <c r="BC17" s="12"/>
     </row>
     <row r="18" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A18" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="17" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="17" t="s">
         <v>28</v>
       </c>
       <c r="D18" s="17" t="s">
         <v>28</v>
       </c>
       <c r="E18" s="17" t="s">
         <v>28</v>
       </c>
       <c r="F18" s="17" t="s">
         <v>28</v>
       </c>
       <c r="G18" s="17" t="s">
         <v>28</v>
@@ -11711,51 +11953,54 @@
       </c>
       <c r="AT18" s="12">
         <f>'[34]7'!N265+'[34]7'!N303</f>
         <v>29873</v>
       </c>
       <c r="AU18" s="12">
         <f>'[35]7'!N265+'[35]7'!N303</f>
         <v>35533</v>
       </c>
       <c r="AV18" s="12">
         <f>'[36]7'!N265+'[36]7'!N303</f>
         <v>44571</v>
       </c>
       <c r="AW18" s="12">
         <f>'[37]7'!N265+'[37]7'!N303</f>
         <v>46975</v>
       </c>
       <c r="AX18" s="12">
         <f t="shared" si="1"/>
         <v>29873</v>
       </c>
       <c r="AY18" s="12">
         <f>'[38]7'!N265+'[38]7'!N303</f>
         <v>25960</v>
       </c>
-      <c r="AZ18" s="12"/>
+      <c r="AZ18" s="12">
+        <f>'[39]7'!N265+'[39]7'!N303</f>
+        <v>25720</v>
+      </c>
       <c r="BA18" s="12"/>
       <c r="BB18" s="12"/>
       <c r="BC18" s="12"/>
     </row>
     <row r="19" spans="1:55" s="2" customFormat="1" ht="11.25">
       <c r="A19" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="17">
         <f>'[1]9.4'!B19+'[1]9.4'!O19</f>
         <v>13914</v>
       </c>
       <c r="C19" s="17">
         <f>'[2]8.4'!B19+'[2]8.4'!O19</f>
         <v>11777</v>
       </c>
       <c r="D19" s="17">
         <f>'[3]8.4'!B19+'[3]8.4'!O19</f>
         <v>11267</v>
       </c>
       <c r="E19" s="17">
         <f>'[4]9.4'!B19+'[4]9.4'!O19</f>
         <v>11147</v>
       </c>
       <c r="F19" s="17">
@@ -11911,51 +12156,54 @@
       </c>
       <c r="AT19" s="12">
         <f>'[34]7'!N266+'[34]7'!N304</f>
         <v>12594</v>
       </c>
       <c r="AU19" s="12">
         <f>'[35]7'!N266+'[35]7'!N304</f>
         <v>12644</v>
       </c>
       <c r="AV19" s="12">
         <f>'[36]7'!N266+'[36]7'!N304</f>
         <v>12390</v>
       </c>
       <c r="AW19" s="12">
         <f>'[37]7'!N266+'[37]7'!N304</f>
         <v>12430</v>
       </c>
       <c r="AX19" s="12">
         <f t="shared" si="1"/>
         <v>12594</v>
       </c>
       <c r="AY19" s="12">
         <f>'[38]7'!N266+'[38]7'!N304</f>
         <v>11238</v>
       </c>
-      <c r="AZ19" s="12"/>
+      <c r="AZ19" s="12">
+        <f>'[39]7'!N266+'[39]7'!N304</f>
+        <v>10192</v>
+      </c>
       <c r="BA19" s="12"/>
       <c r="BB19" s="12"/>
       <c r="BC19" s="12"/>
     </row>
     <row r="20" spans="1:55" s="2" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="AR4:BC4"/>
     <mergeCell ref="AF4:AQ4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B2:S2"/>
     <mergeCell ref="T4:AE4"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:S4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.31496062992125984" bottom="0.35433070866141736" header="0.43307086614173229" footer="0.47244094488188981"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>