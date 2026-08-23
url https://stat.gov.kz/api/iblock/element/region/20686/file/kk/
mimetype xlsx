--- v0 (2026-08-03)
+++ v1 (2026-08-23)
@@ -1,66 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт инвестиции\июль 2026\готовые каз\инвестициялар негізгі көрсеткіштер\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="14475" yWindow="-150" windowWidth="14220" windowHeight="13170" activeTab="1"/>
+    <workbookView xWindow="14475" yWindow="-150" windowWidth="14220" windowHeight="13170" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 161104" sheetId="3" r:id="rId1"/>
     <sheet name="Метадеректер 161203" sheetId="4" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="5" r:id="rId3"/>
     <sheet name="КСП_161104_161203" sheetId="1" r:id="rId4"/>
     <sheet name="КСП 161104_161203" sheetId="2" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="125725" calcMode="manual"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="83">
   <si>
     <t>Тұрғын үй құрылысына салынған инвестициялар</t>
   </si>
   <si>
     <t>Тұрғын үй құрылысына салынған инвестициялар, млн. теңге</t>
   </si>
   <si>
     <t>ағымдағы жылдың өткен айына пайызбен</t>
   </si>
   <si>
     <t>79,3</t>
   </si>
   <si>
     <t>64,8</t>
   </si>
   <si>
     <t>өткен жылдың тиісті айына пайызбен</t>
   </si>
   <si>
     <t>Қаңтар</t>
@@ -239,93 +244,93 @@
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
   </si>
   <si>
     <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>2022 жылғы қаңтардан бастап</t>
   </si>
   <si>
-    <t>15.07.2026ж.</t>
-[...1 lines deleted...]
-  <si>
     <t>Құрылыс және инвестициялар статистикасы  басқармасы</t>
   </si>
   <si>
     <t>Макишева Динара</t>
   </si>
   <si>
     <t>+7 7182533732</t>
   </si>
   <si>
     <t>d.makisheva@aspire.gov.kz</t>
   </si>
   <si>
     <t>миллион теңге</t>
   </si>
   <si>
     <t>Макишева Динара Кенжетаевна</t>
   </si>
   <si>
     <t>пайызбен</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/pavlodar/dynamic-tables/5263/</t>
   </si>
   <si>
     <t>Негізгі капиталға салынған инвестициялар туралы есеп 1-инвест (айлық), "Жеке құрылыс салушылардың объектілерді пайдалануға беруі туралы есеп " 1-ИС (айлық)</t>
   </si>
   <si>
     <t>17.08.2026ж.</t>
+  </si>
+  <si>
+    <t>17.09.2026ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="20">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -397,50 +402,57 @@
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="8.8000000000000007"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -663,107 +675,110 @@
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -776,53 +791,50 @@
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -846,116 +858,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1103,1931 +1117,1941 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701834?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701854?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K26"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B10" sqref="B10"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="97.7109375" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="97.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="38.42578125" style="61" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="61" customWidth="1"/>
+    <col min="1" max="1" width="38.42578125" style="59" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="59" customWidth="1"/>
     <col min="3" max="254" width="9.140625" customWidth="1"/>
     <col min="255" max="255" width="42.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A1" s="41"/>
       <c r="B1" s="41"/>
     </row>
-    <row r="2" spans="1:11" s="44" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:11" s="44" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="43">
         <v>161104</v>
       </c>
     </row>
-    <row r="3" spans="1:11" s="44" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="3" spans="1:11" s="44" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="43" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:11" s="44" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:11" s="44" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="42" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="45" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:11" s="44" customFormat="1" ht="27" customHeight="1">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" s="44" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="46" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="43" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:11" s="44" customFormat="1" ht="24" customHeight="1">
+    <row r="6" spans="1:11" s="44" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="46" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="47" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="7" spans="1:11" s="44" customFormat="1" ht="35.25" customHeight="1">
+    <row r="7" spans="1:11" s="44" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="42" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="48" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="8" spans="1:11" s="44" customFormat="1" ht="24" customHeight="1">
+    <row r="8" spans="1:11" s="44" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="42" t="s">
         <v>40</v>
       </c>
       <c r="B8" s="49" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="9" spans="1:11" s="44" customFormat="1" ht="32.450000000000003" customHeight="1">
+    <row r="9" spans="1:11" s="44" customFormat="1" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="42" t="s">
         <v>42</v>
       </c>
       <c r="B9" s="48" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="10" spans="1:11" s="44" customFormat="1" ht="50.25" customHeight="1">
+    <row r="10" spans="1:11" s="44" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="42" t="s">
         <v>44</v>
       </c>
-      <c r="B10" s="92" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:11" s="44" customFormat="1" ht="16.149999999999999" customHeight="1">
+      <c r="B10" s="71" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" s="44" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="42" t="s">
         <v>45</v>
       </c>
       <c r="B11" s="50"/>
       <c r="K11" s="51"/>
     </row>
-    <row r="12" spans="1:11" s="44" customFormat="1" ht="17.45" customHeight="1">
+    <row r="12" spans="1:11" s="44" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="42" t="s">
         <v>46</v>
       </c>
-      <c r="B12" s="52" t="s">
+      <c r="B12" s="72" t="s">
         <v>47</v>
       </c>
       <c r="K12" s="51"/>
     </row>
-    <row r="13" spans="1:11" s="44" customFormat="1" ht="16.899999999999999" customHeight="1">
-      <c r="A13" s="53" t="s">
+    <row r="13" spans="1:11" s="44" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="52" t="s">
         <v>48</v>
       </c>
-      <c r="B13" s="54" t="s">
+      <c r="B13" s="73" t="s">
         <v>49</v>
       </c>
       <c r="K13" s="51"/>
     </row>
-    <row r="14" spans="1:11" s="44" customFormat="1" ht="16.899999999999999" customHeight="1">
-      <c r="A14" s="53" t="s">
+    <row r="14" spans="1:11" s="44" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="52" t="s">
         <v>50</v>
       </c>
-      <c r="B14" s="54" t="s">
-        <v>80</v>
+      <c r="B14" s="73" t="s">
+        <v>79</v>
       </c>
       <c r="K14" s="51"/>
     </row>
-    <row r="15" spans="1:11" s="44" customFormat="1" ht="19.899999999999999" customHeight="1">
-      <c r="A15" s="53" t="s">
+    <row r="15" spans="1:11" s="44" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="52" t="s">
         <v>51</v>
       </c>
-      <c r="B15" s="54" t="s">
+      <c r="B15" s="73" t="s">
         <v>52</v>
       </c>
       <c r="K15" s="51"/>
     </row>
-    <row r="16" spans="1:11" ht="16.899999999999999" customHeight="1">
+    <row r="16" spans="1:11" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="42" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="47" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-    <row r="17" spans="1:11" ht="14.45" customHeight="1">
+        <v>81</v>
+      </c>
+      <c r="K16" s="53"/>
+    </row>
+    <row r="17" spans="1:11" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="42" t="s">
         <v>54</v>
       </c>
-      <c r="B17" s="56" t="s">
+      <c r="B17" s="54" t="s">
         <v>82</v>
       </c>
-      <c r="K17" s="57"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:11" ht="16.899999999999999" customHeight="1">
+      <c r="K17" s="55"/>
+    </row>
+    <row r="18" spans="1:11" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="42" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="49" t="s">
-        <v>73</v>
-[...3 lines deleted...]
-    <row r="19" spans="1:11" ht="16.899999999999999" customHeight="1">
+        <v>72</v>
+      </c>
+      <c r="K18" s="53"/>
+    </row>
+    <row r="19" spans="1:11" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="42" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="45" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-    <row r="20" spans="1:11" ht="16.149999999999999" customHeight="1">
+        <v>77</v>
+      </c>
+      <c r="K19" s="55"/>
+    </row>
+    <row r="20" spans="1:11" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="42" t="s">
         <v>57</v>
       </c>
-      <c r="B20" s="58" t="s">
-[...4 lines deleted...]
-    <row r="21" spans="1:11" ht="20.100000000000001" customHeight="1">
+      <c r="B20" s="56" t="s">
+        <v>74</v>
+      </c>
+      <c r="K20" s="53"/>
+    </row>
+    <row r="21" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="42" t="s">
         <v>58</v>
       </c>
-      <c r="B21" s="71" t="s">
-[...18 lines deleted...]
-      <c r="K26" s="55"/>
+      <c r="B21" s="69" t="s">
+        <v>75</v>
+      </c>
+      <c r="K21" s="55"/>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A22" s="57"/>
+      <c r="B22" s="58"/>
+    </row>
+    <row r="23" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="K23" s="55"/>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="K24" s="53"/>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="K25" s="55"/>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="K26" s="53"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M22"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B31" sqref="B31"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="35.7109375" style="61" customWidth="1"/>
-    <col min="2" max="2" width="104.28515625" style="61" customWidth="1"/>
+    <col min="1" max="1" width="35.7109375" style="59" customWidth="1"/>
+    <col min="2" max="2" width="104.28515625" style="59" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="41"/>
       <c r="B1" s="41"/>
     </row>
-    <row r="2" spans="1:13" s="44" customFormat="1" ht="15.6" customHeight="1">
+    <row r="2" spans="1:13" s="44" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="42" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="62">
+      <c r="B2" s="60">
         <v>161203</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="44" customFormat="1" ht="15.6" customHeight="1">
+    <row r="3" spans="1:13" s="44" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="47" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="44" customFormat="1" ht="15.6" customHeight="1">
+    <row r="4" spans="1:13" s="44" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="42" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="49" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:13" s="44" customFormat="1" ht="15.6" customHeight="1">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="44" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="46" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="47" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="44" customFormat="1" ht="15.6" customHeight="1">
+    <row r="6" spans="1:13" s="44" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="46" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="47" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="44" customFormat="1" ht="38.25">
+    <row r="7" spans="1:13" s="44" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A7" s="42" t="s">
         <v>38</v>
       </c>
-      <c r="B7" s="63" t="s">
+      <c r="B7" s="61" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="44" customFormat="1" ht="15.6" customHeight="1">
+    <row r="8" spans="1:13" s="44" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="42" t="s">
         <v>40</v>
       </c>
-      <c r="B8" s="64" t="s">
+      <c r="B8" s="62" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="44" customFormat="1" ht="25.5">
+    <row r="9" spans="1:13" s="44" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A9" s="42" t="s">
         <v>42</v>
       </c>
       <c r="B9" s="48" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="44" customFormat="1" ht="30.75" customHeight="1">
+    <row r="10" spans="1:13" s="44" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="42" t="s">
         <v>44</v>
       </c>
-      <c r="B10" s="92" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:13" s="44" customFormat="1" ht="17.45" customHeight="1">
+      <c r="B10" s="71" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="44" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="42" t="s">
         <v>45</v>
       </c>
       <c r="B11" s="50"/>
       <c r="M11" s="51"/>
     </row>
-    <row r="12" spans="1:13" s="44" customFormat="1" ht="17.45" customHeight="1">
+    <row r="12" spans="1:13" s="44" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="42" t="s">
         <v>46</v>
       </c>
-      <c r="B12" s="52" t="s">
+      <c r="B12" s="72" t="s">
         <v>61</v>
       </c>
       <c r="M12" s="51"/>
     </row>
-    <row r="13" spans="1:13" s="44" customFormat="1" ht="17.45" customHeight="1">
-      <c r="A13" s="53" t="s">
+    <row r="13" spans="1:13" s="44" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="52" t="s">
         <v>48</v>
       </c>
-      <c r="B13" s="54" t="s">
+      <c r="B13" s="73" t="s">
         <v>62</v>
       </c>
       <c r="M13" s="51"/>
     </row>
-    <row r="14" spans="1:13" s="44" customFormat="1" ht="17.45" customHeight="1">
-      <c r="A14" s="53" t="s">
+    <row r="14" spans="1:13" s="44" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="52" t="s">
         <v>50</v>
       </c>
-      <c r="B14" s="54" t="s">
-        <v>80</v>
+      <c r="B14" s="73" t="s">
+        <v>79</v>
       </c>
       <c r="M14" s="51"/>
     </row>
-    <row r="15" spans="1:13" s="44" customFormat="1" ht="17.45" customHeight="1">
-      <c r="A15" s="53" t="s">
+    <row r="15" spans="1:13" s="44" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="52" t="s">
         <v>51</v>
       </c>
-      <c r="B15" s="54" t="s">
+      <c r="B15" s="73" t="s">
         <v>63</v>
       </c>
       <c r="M15" s="51"/>
     </row>
-    <row r="16" spans="1:13" ht="17.45" customHeight="1">
+    <row r="16" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="42" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="47" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-    <row r="17" spans="1:13" ht="17.45" customHeight="1">
+        <v>81</v>
+      </c>
+      <c r="M16" s="53"/>
+    </row>
+    <row r="17" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="42" t="s">
         <v>54</v>
       </c>
-      <c r="B17" s="56" t="s">
+      <c r="B17" s="54" t="s">
         <v>82</v>
       </c>
-      <c r="M17" s="57"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:13" ht="17.45" customHeight="1">
+      <c r="M17" s="55"/>
+    </row>
+    <row r="18" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="42" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="49" t="s">
-        <v>73</v>
-[...3 lines deleted...]
-    <row r="19" spans="1:13" ht="17.45" customHeight="1">
+        <v>72</v>
+      </c>
+      <c r="M18" s="53"/>
+    </row>
+    <row r="19" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="42" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="45" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-    <row r="20" spans="1:13" ht="17.45" customHeight="1">
+        <v>73</v>
+      </c>
+      <c r="M19" s="55"/>
+    </row>
+    <row r="20" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="42" t="s">
         <v>57</v>
       </c>
-      <c r="B20" s="58" t="s">
-[...4 lines deleted...]
-    <row r="21" spans="1:13" ht="17.45" customHeight="1">
+      <c r="B20" s="56" t="s">
+        <v>74</v>
+      </c>
+      <c r="M20" s="53"/>
+    </row>
+    <row r="21" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="42" t="s">
         <v>58</v>
       </c>
-      <c r="B21" s="71" t="s">
-[...6 lines deleted...]
-      <c r="B22" s="60"/>
+      <c r="B21" s="69" t="s">
+        <v>75</v>
+      </c>
+      <c r="M21" s="55"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="57"/>
+      <c r="B22" s="58"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:IV65536"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="66" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="8.85546875" style="66"/>
+    <col min="1" max="1" width="4.42578125" style="64" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="64" customWidth="1"/>
+    <col min="3" max="16384" width="8.85546875" style="64"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
-[...16 lines deleted...]
-      <c r="B4" s="68" t="s">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A1" s="74"/>
+      <c r="B1" s="74"/>
+      <c r="C1" s="63"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A2" s="74"/>
+      <c r="B2" s="74"/>
+      <c r="C2" s="63"/>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A3" s="74"/>
+      <c r="B3" s="74"/>
+      <c r="C3" s="65"/>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A4" s="63"/>
+      <c r="B4" s="66" t="s">
         <v>64</v>
       </c>
-      <c r="C4" s="67"/>
-[...3 lines deleted...]
-      <c r="B5" s="68" t="s">
+      <c r="C4" s="65"/>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A5" s="63"/>
+      <c r="B5" s="66" t="s">
         <v>65</v>
       </c>
-      <c r="C5" s="67"/>
-[...3 lines deleted...]
-      <c r="B6" s="68" t="s">
+      <c r="C5" s="65"/>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A6" s="63"/>
+      <c r="B6" s="66" t="s">
         <v>66</v>
       </c>
-      <c r="C6" s="67"/>
-[...3 lines deleted...]
-      <c r="B7" s="68" t="s">
+      <c r="C6" s="65"/>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A7" s="63"/>
+      <c r="B7" s="66" t="s">
         <v>67</v>
       </c>
-      <c r="C7" s="67"/>
-[...3 lines deleted...]
-      <c r="B8" s="68" t="s">
+      <c r="C7" s="65"/>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A8" s="63"/>
+      <c r="B8" s="66" t="s">
         <v>68</v>
       </c>
-      <c r="C8" s="67"/>
-[...8 lines deleted...]
-      <c r="B10" s="69" t="s">
+      <c r="C8" s="65"/>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A9" s="74"/>
+      <c r="B9" s="74"/>
+      <c r="C9" s="65"/>
+    </row>
+    <row r="10" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A10" s="63"/>
+      <c r="B10" s="67" t="s">
         <v>69</v>
       </c>
-      <c r="C10" s="67"/>
-[...17 lines deleted...]
-      <c r="A14" s="74" t="s">
+      <c r="C10" s="65"/>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A11" s="74"/>
+      <c r="B11" s="74"/>
+      <c r="C11" s="65"/>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A12" s="74"/>
+      <c r="B12" s="74"/>
+      <c r="C12" s="65"/>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A13" s="74"/>
+      <c r="B13" s="74"/>
+      <c r="C13" s="63"/>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A14" s="75" t="s">
         <v>70</v>
       </c>
-      <c r="B14" s="74"/>
-[...13 lines deleted...]
-      <c r="B18" s="70"/>
+      <c r="B14" s="75"/>
+      <c r="C14" s="75"/>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A15" s="74"/>
+      <c r="B15" s="74"/>
+      <c r="C15" s="63"/>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A16" s="76"/>
+      <c r="B16" s="76"/>
+      <c r="C16" s="76"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:C16"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q22"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="G23" sqref="G23"/>
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="H10" sqref="H10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.7109375" customWidth="1"/>
     <col min="2" max="13" width="10.7109375" customWidth="1"/>
     <col min="14" max="14" width="11.7109375" customWidth="1"/>
     <col min="16" max="16" width="12.42578125" customWidth="1"/>
     <col min="17" max="17" width="9.5703125" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="5" customFormat="1">
-      <c r="A1" s="76" t="s">
+    <row r="1" spans="1:16" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="77" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="77"/>
-[...29 lines deleted...]
-      <c r="B3" s="78" t="s">
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
+      <c r="E1" s="78"/>
+      <c r="F1" s="78"/>
+      <c r="G1" s="78"/>
+      <c r="H1" s="78"/>
+      <c r="I1" s="78"/>
+      <c r="J1" s="78"/>
+      <c r="K1" s="78"/>
+      <c r="L1" s="78"/>
+      <c r="M1" s="78"/>
+    </row>
+    <row r="2" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A2" s="84"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="85"/>
+    </row>
+    <row r="3" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="83"/>
+      <c r="B3" s="79" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="78" t="s">
+      <c r="C3" s="79" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="78" t="s">
+      <c r="D3" s="79" t="s">
         <v>8</v>
       </c>
-      <c r="E3" s="78" t="s">
+      <c r="E3" s="79" t="s">
         <v>9</v>
       </c>
-      <c r="F3" s="78" t="s">
+      <c r="F3" s="79" t="s">
         <v>10</v>
       </c>
-      <c r="G3" s="78" t="s">
+      <c r="G3" s="79" t="s">
         <v>11</v>
       </c>
-      <c r="H3" s="78" t="s">
+      <c r="H3" s="79" t="s">
         <v>12</v>
       </c>
-      <c r="I3" s="78" t="s">
+      <c r="I3" s="79" t="s">
         <v>13</v>
       </c>
-      <c r="J3" s="78" t="s">
+      <c r="J3" s="79" t="s">
         <v>14</v>
       </c>
-      <c r="K3" s="78" t="s">
+      <c r="K3" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="L3" s="78" t="s">
+      <c r="L3" s="79" t="s">
         <v>16</v>
       </c>
-      <c r="M3" s="80" t="s">
+      <c r="M3" s="81" t="s">
         <v>17</v>
       </c>
       <c r="N3" s="5"/>
     </row>
-    <row r="4" spans="1:16" ht="26.25" customHeight="1">
-[...12 lines deleted...]
-      <c r="M4" s="81"/>
+    <row r="4" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="83"/>
+      <c r="B4" s="80"/>
+      <c r="C4" s="80"/>
+      <c r="D4" s="80"/>
+      <c r="E4" s="80"/>
+      <c r="F4" s="80"/>
+      <c r="G4" s="80"/>
+      <c r="H4" s="80"/>
+      <c r="I4" s="80"/>
+      <c r="J4" s="80"/>
+      <c r="K4" s="80"/>
+      <c r="L4" s="80"/>
+      <c r="M4" s="82"/>
       <c r="N4" s="5"/>
     </row>
-    <row r="5" spans="1:16" ht="13.5" customHeight="1">
-      <c r="A5" s="91" t="s">
+    <row r="5" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="92" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="91"/>
-[...2 lines deleted...]
-      <c r="E5" s="91"/>
+      <c r="B5" s="92"/>
+      <c r="C5" s="92"/>
+      <c r="D5" s="92"/>
+      <c r="E5" s="92"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
     </row>
-    <row r="6" spans="1:16">
+    <row r="6" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A6" s="7">
         <v>2022</v>
       </c>
       <c r="B6" s="10">
         <v>289</v>
       </c>
       <c r="C6" s="10">
         <v>2753</v>
       </c>
       <c r="D6" s="10">
         <v>1120</v>
       </c>
       <c r="E6" s="10">
         <v>2286</v>
       </c>
       <c r="F6" s="8">
         <v>2721</v>
       </c>
       <c r="G6" s="8">
         <v>1907</v>
       </c>
       <c r="H6" s="8">
         <v>5794</v>
       </c>
       <c r="I6" s="8">
         <v>1619</v>
       </c>
       <c r="J6" s="8">
         <v>2723</v>
       </c>
       <c r="K6" s="8">
         <v>2510</v>
       </c>
       <c r="L6" s="10">
         <v>4338</v>
       </c>
       <c r="M6" s="9">
         <v>10363</v>
       </c>
       <c r="N6" s="1"/>
       <c r="O6" s="2"/>
       <c r="P6" s="1"/>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A7" s="7">
         <v>2023</v>
       </c>
       <c r="B7" s="10">
         <v>392</v>
       </c>
       <c r="C7" s="10">
         <v>2693</v>
       </c>
       <c r="D7" s="10">
         <v>1198</v>
       </c>
       <c r="E7" s="10">
         <v>1036</v>
       </c>
       <c r="F7" s="8">
         <v>1739</v>
       </c>
       <c r="G7" s="8">
         <v>1761</v>
       </c>
       <c r="H7" s="10">
         <v>3763</v>
       </c>
       <c r="I7" s="8">
         <v>3886</v>
       </c>
       <c r="J7" s="8">
         <v>6283</v>
       </c>
       <c r="K7" s="8">
         <v>8570</v>
       </c>
       <c r="L7" s="10">
         <v>5990</v>
       </c>
       <c r="M7" s="9">
         <v>26754</v>
       </c>
       <c r="N7" s="1"/>
       <c r="O7" s="2"/>
       <c r="P7" s="1"/>
     </row>
-    <row r="8" spans="1:16">
+    <row r="8" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A8" s="7">
         <v>2024</v>
       </c>
       <c r="B8" s="10">
         <v>1049</v>
       </c>
       <c r="C8" s="10">
         <v>4452</v>
       </c>
       <c r="D8" s="10">
         <v>3932</v>
       </c>
       <c r="E8" s="10">
         <v>2478</v>
       </c>
       <c r="F8" s="8">
         <v>1932</v>
       </c>
       <c r="G8" s="8">
         <v>11561</v>
       </c>
       <c r="H8" s="10">
         <v>3997</v>
       </c>
       <c r="I8" s="8">
         <v>6708</v>
       </c>
       <c r="J8" s="8">
         <v>6679</v>
       </c>
       <c r="K8" s="8">
         <v>5985</v>
       </c>
       <c r="L8" s="10">
         <v>9936</v>
       </c>
       <c r="M8" s="9">
         <v>32957</v>
       </c>
       <c r="N8" s="1"/>
       <c r="O8" s="2"/>
       <c r="P8" s="1"/>
     </row>
-    <row r="9" spans="1:16">
+    <row r="9" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A9" s="7">
         <v>2025</v>
       </c>
       <c r="B9" s="10">
         <v>1301</v>
       </c>
       <c r="C9" s="10">
         <v>4644</v>
       </c>
       <c r="D9" s="10">
         <v>3753</v>
       </c>
       <c r="E9" s="10">
         <v>2105</v>
       </c>
       <c r="F9" s="10">
         <v>6224</v>
       </c>
       <c r="G9" s="10">
         <v>9868</v>
       </c>
       <c r="H9" s="10">
         <v>1609</v>
       </c>
       <c r="I9" s="10">
         <v>7174</v>
       </c>
       <c r="J9" s="10">
         <v>6662</v>
       </c>
       <c r="K9" s="10">
         <v>13665</v>
       </c>
       <c r="L9" s="10">
         <v>15090</v>
       </c>
       <c r="M9" s="35">
         <v>22510</v>
       </c>
       <c r="N9" s="36"/>
       <c r="O9" s="2"/>
       <c r="P9" s="1"/>
     </row>
-    <row r="10" spans="1:16">
+    <row r="10" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A10" s="7">
         <v>2026</v>
       </c>
       <c r="B10" s="10">
         <v>1373</v>
       </c>
       <c r="C10" s="10">
         <v>6020</v>
       </c>
       <c r="D10" s="10">
         <v>4875</v>
       </c>
       <c r="E10" s="10">
         <v>3205</v>
       </c>
       <c r="F10" s="10">
         <v>8579</v>
       </c>
       <c r="G10" s="10">
         <v>8600</v>
       </c>
-      <c r="H10" s="10"/>
+      <c r="H10" s="10">
+        <v>3363</v>
+      </c>
       <c r="I10" s="10"/>
       <c r="J10" s="10"/>
       <c r="K10" s="10"/>
       <c r="L10" s="10"/>
       <c r="M10" s="35"/>
       <c r="N10" s="36"/>
       <c r="O10" s="2"/>
       <c r="P10" s="1"/>
     </row>
-    <row r="11" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1">
-      <c r="A11" s="88" t="s">
+    <row r="11" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="89" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="89"/>
-[...12 lines deleted...]
-    <row r="12" spans="1:16" s="4" customFormat="1">
+      <c r="B11" s="90"/>
+      <c r="C11" s="90"/>
+      <c r="D11" s="90"/>
+      <c r="E11" s="90"/>
+      <c r="F11" s="90"/>
+      <c r="G11" s="90"/>
+      <c r="H11" s="90"/>
+      <c r="I11" s="90"/>
+      <c r="J11" s="90"/>
+      <c r="K11" s="90"/>
+      <c r="L11" s="90"/>
+      <c r="M11" s="91"/>
+    </row>
+    <row r="12" spans="1:16" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="13">
         <v>2022</v>
       </c>
       <c r="B12" s="11">
         <v>3.9</v>
       </c>
       <c r="C12" s="11">
         <v>949.3</v>
       </c>
       <c r="D12" s="11">
         <v>40.200000000000003</v>
       </c>
       <c r="E12" s="11">
         <v>202.1</v>
       </c>
       <c r="F12" s="11">
         <v>118.2</v>
       </c>
       <c r="G12" s="11">
         <v>69</v>
       </c>
       <c r="H12" s="11">
         <v>302.10000000000002</v>
       </c>
       <c r="I12" s="11">
         <v>27.9</v>
       </c>
       <c r="J12" s="11">
         <v>166.9</v>
       </c>
       <c r="K12" s="11">
         <v>91.4</v>
       </c>
       <c r="L12" s="11">
         <v>171.6</v>
       </c>
       <c r="M12" s="12">
         <v>239.8</v>
       </c>
     </row>
-    <row r="13" spans="1:16" s="4" customFormat="1">
+    <row r="13" spans="1:16" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="13">
         <v>2023</v>
       </c>
       <c r="B13" s="11">
         <v>3.8</v>
       </c>
       <c r="C13" s="11">
         <v>685.6</v>
       </c>
       <c r="D13" s="11">
         <v>44.5</v>
       </c>
       <c r="E13" s="11">
         <v>86.7</v>
       </c>
       <c r="F13" s="15">
         <v>167.2</v>
       </c>
       <c r="G13" s="11">
         <v>101.2</v>
       </c>
       <c r="H13" s="11">
         <v>213</v>
       </c>
       <c r="I13" s="11">
         <v>103.6</v>
       </c>
       <c r="J13" s="11">
         <v>162.4</v>
       </c>
       <c r="K13" s="11">
         <v>136.9</v>
       </c>
       <c r="L13" s="11">
         <v>69.900000000000006</v>
       </c>
       <c r="M13" s="12">
         <v>444.5</v>
       </c>
     </row>
-    <row r="14" spans="1:16" s="4" customFormat="1">
+    <row r="14" spans="1:16" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="13">
         <v>2024</v>
       </c>
       <c r="B14" s="11">
         <v>3.9</v>
       </c>
       <c r="C14" s="11">
         <v>425.3</v>
       </c>
       <c r="D14" s="11">
         <v>88.5</v>
       </c>
       <c r="E14" s="14">
         <v>63.1</v>
       </c>
       <c r="F14" s="11">
         <v>78</v>
       </c>
       <c r="G14" s="11">
         <v>598.29999999999995</v>
       </c>
       <c r="H14" s="11">
         <v>34.6</v>
       </c>
       <c r="I14" s="11">
         <v>167.8</v>
       </c>
       <c r="J14" s="11">
         <v>99.1</v>
       </c>
       <c r="K14" s="11">
         <v>88.7</v>
       </c>
       <c r="L14" s="11">
         <v>165.7</v>
       </c>
       <c r="M14" s="12">
         <v>329.7</v>
       </c>
     </row>
-    <row r="15" spans="1:16">
+    <row r="15" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A15" s="7">
         <v>2025</v>
       </c>
       <c r="B15" s="11">
         <v>3.9</v>
       </c>
       <c r="C15" s="11">
         <v>355.6</v>
       </c>
       <c r="D15" s="37">
         <v>79.900000000000006</v>
       </c>
       <c r="E15" s="37">
         <v>55.7</v>
       </c>
       <c r="F15" s="11">
         <v>297.2</v>
       </c>
       <c r="G15" s="11">
         <v>157.9</v>
       </c>
       <c r="H15" s="11">
         <v>23.3</v>
       </c>
       <c r="I15" s="11">
         <v>443.3</v>
       </c>
       <c r="J15" s="11">
         <v>92.8</v>
       </c>
       <c r="K15" s="37">
         <v>203.3</v>
       </c>
       <c r="L15" s="37">
         <v>109.6</v>
       </c>
       <c r="M15" s="38">
         <v>149</v>
       </c>
       <c r="N15" s="36"/>
       <c r="O15" s="2"/>
       <c r="P15" s="1"/>
     </row>
-    <row r="16" spans="1:16">
+    <row r="16" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A16" s="7">
         <v>2026</v>
       </c>
       <c r="B16" s="17">
         <v>5.7</v>
       </c>
       <c r="C16" s="11">
         <v>441.6</v>
       </c>
       <c r="D16" s="37">
         <v>80.7</v>
       </c>
       <c r="E16" s="37">
         <v>66</v>
       </c>
       <c r="F16" s="37">
         <v>264.5</v>
       </c>
       <c r="G16" s="11">
         <v>99.6</v>
       </c>
-      <c r="H16" s="11"/>
+      <c r="H16" s="37">
+        <v>39.299999999999997</v>
+      </c>
       <c r="I16" s="11"/>
       <c r="J16" s="11"/>
       <c r="K16" s="37"/>
       <c r="L16" s="37"/>
       <c r="M16" s="38"/>
       <c r="N16" s="36"/>
       <c r="O16" s="2"/>
       <c r="P16" s="1"/>
     </row>
-    <row r="17" spans="1:17" ht="12.75" customHeight="1">
-      <c r="A17" s="85" t="s">
+    <row r="17" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="86" t="s">
         <v>5</v>
       </c>
-      <c r="B17" s="86"/>
-[...12 lines deleted...]
-    <row r="18" spans="1:17">
+      <c r="B17" s="87"/>
+      <c r="C17" s="87"/>
+      <c r="D17" s="87"/>
+      <c r="E17" s="87"/>
+      <c r="F17" s="87"/>
+      <c r="G17" s="87"/>
+      <c r="H17" s="87"/>
+      <c r="I17" s="87"/>
+      <c r="J17" s="87"/>
+      <c r="K17" s="87"/>
+      <c r="L17" s="87"/>
+      <c r="M17" s="88"/>
+    </row>
+    <row r="18" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A18" s="25">
         <v>2022</v>
       </c>
       <c r="B18" s="17">
         <v>101.8</v>
       </c>
       <c r="C18" s="22">
         <v>543.1</v>
       </c>
       <c r="D18" s="17">
         <v>68.8</v>
       </c>
       <c r="E18" s="11">
         <v>165.4</v>
       </c>
       <c r="F18" s="17">
         <v>105.5</v>
       </c>
       <c r="G18" s="17">
         <v>68.900000000000006</v>
       </c>
       <c r="H18" s="17">
         <v>231.6</v>
       </c>
       <c r="I18" s="23" t="s">
         <v>3</v>
       </c>
       <c r="J18" s="17">
         <v>110.5</v>
       </c>
       <c r="K18" s="24" t="s">
         <v>4</v>
       </c>
       <c r="L18" s="28">
         <v>119.1</v>
       </c>
       <c r="M18" s="29">
         <v>132.19999999999999</v>
       </c>
     </row>
-    <row r="19" spans="1:17">
+    <row r="19" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A19" s="26">
         <v>2023</v>
       </c>
       <c r="B19" s="17">
         <v>124.6</v>
       </c>
       <c r="C19" s="22">
         <v>90.6</v>
       </c>
       <c r="D19" s="22">
         <v>100.2</v>
       </c>
       <c r="E19" s="22">
         <v>43.2</v>
       </c>
       <c r="F19" s="22">
         <v>60.6</v>
       </c>
       <c r="G19" s="17">
         <v>89.7</v>
       </c>
       <c r="H19" s="27">
         <v>62.6</v>
       </c>
       <c r="I19" s="27">
         <v>234.2</v>
       </c>
       <c r="J19" s="18">
         <v>229.6</v>
       </c>
       <c r="K19" s="21">
         <v>341</v>
       </c>
       <c r="L19" s="20">
         <v>138.4</v>
       </c>
       <c r="M19" s="20">
         <v>253.1</v>
       </c>
       <c r="Q19" s="3"/>
     </row>
-    <row r="20" spans="1:17">
+    <row r="20" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A20" s="16">
         <v>2024</v>
       </c>
       <c r="B20" s="17">
         <v>263.8</v>
       </c>
       <c r="C20" s="32">
         <v>166</v>
       </c>
       <c r="D20" s="32">
         <v>331.6</v>
       </c>
       <c r="E20" s="32">
         <v>238.1</v>
       </c>
       <c r="F20" s="32">
         <v>111.4</v>
       </c>
       <c r="G20" s="32">
         <v>657.1</v>
       </c>
       <c r="H20" s="32">
         <v>107</v>
       </c>
       <c r="I20" s="32">
         <v>172.8</v>
       </c>
       <c r="J20" s="32">
         <v>105.8</v>
       </c>
       <c r="K20" s="32">
         <v>68.3</v>
       </c>
       <c r="L20" s="32">
         <v>162.4</v>
       </c>
       <c r="M20" s="39">
         <v>120.3</v>
       </c>
       <c r="N20" s="5"/>
     </row>
-    <row r="21" spans="1:17">
+    <row r="21" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A21" s="7">
         <v>2025</v>
       </c>
       <c r="B21" s="17">
         <v>121.2</v>
       </c>
       <c r="C21" s="17">
         <v>101.8</v>
       </c>
       <c r="D21" s="37">
         <v>91.4</v>
       </c>
       <c r="E21" s="37">
         <v>81.099999999999994</v>
       </c>
       <c r="F21" s="37">
         <v>310.60000000000002</v>
       </c>
       <c r="G21" s="37">
         <v>81.8</v>
       </c>
       <c r="H21" s="37">
         <v>38.200000000000003</v>
       </c>
       <c r="I21" s="37">
         <v>101.2</v>
       </c>
       <c r="J21" s="11">
         <v>94.8</v>
       </c>
       <c r="K21" s="37">
         <v>217.1</v>
       </c>
       <c r="L21" s="37">
         <v>143.80000000000001</v>
       </c>
       <c r="M21" s="40">
         <v>64.8</v>
       </c>
       <c r="N21" s="36"/>
       <c r="O21" s="2"/>
       <c r="P21" s="1"/>
     </row>
-    <row r="22" spans="1:17">
+    <row r="22" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A22" s="7">
         <v>2026</v>
       </c>
       <c r="B22" s="17">
         <v>98.7</v>
       </c>
       <c r="C22" s="11">
         <v>121.3</v>
       </c>
       <c r="D22" s="37">
         <v>122.3</v>
       </c>
       <c r="E22" s="37">
         <v>145</v>
       </c>
       <c r="F22" s="37">
         <v>128.6</v>
       </c>
       <c r="G22" s="11">
         <v>81.400000000000006</v>
       </c>
-      <c r="H22" s="11"/>
+      <c r="H22" s="37">
+        <v>196.6</v>
+      </c>
       <c r="I22" s="11"/>
       <c r="J22" s="11"/>
       <c r="K22" s="37"/>
       <c r="L22" s="37"/>
       <c r="M22" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q19"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F20" sqref="F20"/>
+      <selection activeCell="H23" sqref="H23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="5" max="5" width="9.28515625" customWidth="1"/>
     <col min="7" max="8" width="10" customWidth="1"/>
     <col min="10" max="11" width="10" customWidth="1"/>
     <col min="12" max="12" width="10.28515625" customWidth="1"/>
     <col min="13" max="13" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" s="5" customFormat="1">
-      <c r="A1" s="76" t="s">
+    <row r="1" spans="1:17" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="77" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="77"/>
-[...29 lines deleted...]
-      <c r="B3" s="78" t="s">
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
+      <c r="E1" s="78"/>
+      <c r="F1" s="78"/>
+      <c r="G1" s="78"/>
+      <c r="H1" s="78"/>
+      <c r="I1" s="78"/>
+      <c r="J1" s="78"/>
+      <c r="K1" s="78"/>
+      <c r="L1" s="78"/>
+      <c r="M1" s="78"/>
+    </row>
+    <row r="2" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A2" s="84"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="85"/>
+    </row>
+    <row r="3" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="83"/>
+      <c r="B3" s="79" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="78" t="s">
+      <c r="C3" s="79" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="78" t="s">
+      <c r="D3" s="79" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="78" t="s">
+      <c r="E3" s="79" t="s">
         <v>20</v>
       </c>
-      <c r="F3" s="78" t="s">
+      <c r="F3" s="79" t="s">
         <v>21</v>
       </c>
-      <c r="G3" s="78" t="s">
+      <c r="G3" s="79" t="s">
         <v>22</v>
       </c>
-      <c r="H3" s="78" t="s">
+      <c r="H3" s="79" t="s">
         <v>23</v>
       </c>
-      <c r="I3" s="78" t="s">
+      <c r="I3" s="79" t="s">
         <v>24</v>
       </c>
-      <c r="J3" s="78" t="s">
+      <c r="J3" s="79" t="s">
         <v>25</v>
       </c>
-      <c r="K3" s="78" t="s">
+      <c r="K3" s="79" t="s">
         <v>26</v>
       </c>
-      <c r="L3" s="78" t="s">
+      <c r="L3" s="79" t="s">
         <v>27</v>
       </c>
-      <c r="M3" s="80" t="s">
+      <c r="M3" s="81" t="s">
         <v>32</v>
       </c>
       <c r="N3" s="5"/>
     </row>
-    <row r="4" spans="1:17" ht="26.25" customHeight="1">
-[...12 lines deleted...]
-      <c r="M4" s="81"/>
+    <row r="4" spans="1:17" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="83"/>
+      <c r="B4" s="80"/>
+      <c r="C4" s="80"/>
+      <c r="D4" s="80"/>
+      <c r="E4" s="80"/>
+      <c r="F4" s="80"/>
+      <c r="G4" s="80"/>
+      <c r="H4" s="80"/>
+      <c r="I4" s="80"/>
+      <c r="J4" s="80"/>
+      <c r="K4" s="80"/>
+      <c r="L4" s="80"/>
+      <c r="M4" s="82"/>
       <c r="N4" s="5"/>
     </row>
-    <row r="5" spans="1:17" ht="13.5" customHeight="1">
-      <c r="A5" s="91" t="s">
+    <row r="5" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="92" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="91"/>
-[...2 lines deleted...]
-      <c r="E5" s="91"/>
+      <c r="B5" s="92"/>
+      <c r="C5" s="92"/>
+      <c r="D5" s="92"/>
+      <c r="E5" s="92"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
     </row>
-    <row r="6" spans="1:17">
+    <row r="6" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A6" s="7">
         <v>2022</v>
       </c>
       <c r="B6" s="10">
         <v>289</v>
       </c>
       <c r="C6" s="30">
         <v>3042</v>
       </c>
       <c r="D6" s="30">
         <v>4162</v>
       </c>
       <c r="E6" s="30">
         <v>6448</v>
       </c>
       <c r="F6" s="30">
         <v>9169</v>
       </c>
       <c r="G6" s="30">
         <v>11076</v>
       </c>
       <c r="H6" s="30">
         <v>16870</v>
       </c>
       <c r="I6" s="30">
         <v>18489</v>
       </c>
       <c r="J6" s="30">
         <v>21212</v>
       </c>
       <c r="K6" s="30">
         <v>23722</v>
       </c>
       <c r="L6" s="30">
         <v>28060</v>
       </c>
       <c r="M6" s="31">
         <v>38423</v>
       </c>
       <c r="N6" s="1"/>
       <c r="O6" s="2"/>
       <c r="P6" s="1"/>
     </row>
-    <row r="7" spans="1:17">
+    <row r="7" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A7" s="7">
         <v>2023</v>
       </c>
       <c r="B7" s="10">
         <v>392</v>
       </c>
       <c r="C7" s="30">
         <v>3085</v>
       </c>
       <c r="D7" s="30">
         <v>4283</v>
       </c>
       <c r="E7" s="30">
         <v>5319</v>
       </c>
       <c r="F7" s="30">
         <v>7058</v>
       </c>
       <c r="G7" s="30">
         <v>8819</v>
       </c>
       <c r="H7" s="30">
         <v>12582</v>
       </c>
       <c r="I7" s="30">
         <v>16468</v>
       </c>
       <c r="J7" s="30">
         <v>22751</v>
       </c>
       <c r="K7" s="30">
         <v>31321</v>
       </c>
       <c r="L7" s="30">
         <v>37311</v>
       </c>
       <c r="M7" s="31">
         <v>64065</v>
       </c>
       <c r="N7" s="1"/>
       <c r="O7" s="2"/>
       <c r="P7" s="1"/>
     </row>
-    <row r="8" spans="1:17">
+    <row r="8" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A8" s="7">
         <v>2024</v>
       </c>
       <c r="B8" s="10">
         <v>1049</v>
       </c>
       <c r="C8" s="10">
         <v>5501</v>
       </c>
       <c r="D8" s="10">
         <v>9433</v>
       </c>
       <c r="E8" s="10">
         <v>11911</v>
       </c>
       <c r="F8" s="33">
         <v>13843</v>
       </c>
       <c r="G8" s="8">
         <v>25405</v>
       </c>
       <c r="H8" s="10">
         <v>29402</v>
       </c>
       <c r="I8" s="8">
         <v>36110</v>
       </c>
       <c r="J8" s="8">
         <v>42789</v>
       </c>
       <c r="K8" s="8">
         <v>48773</v>
       </c>
       <c r="L8" s="10">
         <v>58709</v>
       </c>
       <c r="M8" s="9">
         <v>91666</v>
       </c>
       <c r="N8" s="1"/>
       <c r="O8" s="2"/>
       <c r="P8" s="1"/>
     </row>
-    <row r="9" spans="1:17" ht="15" customHeight="1">
+    <row r="9" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="7">
         <v>2025</v>
       </c>
       <c r="B9" s="10">
         <v>1301</v>
       </c>
       <c r="C9" s="10">
         <v>5945</v>
       </c>
       <c r="D9" s="10">
         <v>9698</v>
       </c>
       <c r="E9" s="10">
         <v>11803</v>
       </c>
       <c r="F9" s="10">
         <v>18026</v>
       </c>
       <c r="G9" s="10">
         <v>27895</v>
       </c>
       <c r="H9" s="10">
         <v>29503</v>
       </c>
       <c r="I9" s="10">
         <v>36677</v>
       </c>
       <c r="J9" s="10">
         <v>43339</v>
       </c>
       <c r="K9" s="10">
         <v>57005</v>
       </c>
       <c r="L9" s="10">
         <v>72095</v>
       </c>
       <c r="M9" s="35">
         <v>94605</v>
       </c>
       <c r="N9" s="5"/>
     </row>
-    <row r="10" spans="1:17" ht="15" customHeight="1">
+    <row r="10" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="7">
         <v>2026</v>
       </c>
       <c r="B10" s="10">
         <v>1373</v>
       </c>
       <c r="C10" s="10">
         <v>7393</v>
       </c>
       <c r="D10" s="10">
         <v>12268</v>
       </c>
       <c r="E10" s="10">
         <v>15474</v>
       </c>
       <c r="F10" s="10">
         <v>24052</v>
       </c>
       <c r="G10" s="10">
         <v>32652</v>
       </c>
-      <c r="H10" s="10"/>
+      <c r="H10" s="10">
+        <v>36015</v>
+      </c>
       <c r="I10" s="10"/>
       <c r="J10" s="10"/>
       <c r="K10" s="10"/>
       <c r="L10" s="10"/>
       <c r="M10" s="35"/>
       <c r="N10" s="5"/>
     </row>
-    <row r="11" spans="1:17" ht="13.9" customHeight="1">
-      <c r="A11" s="85" t="s">
+    <row r="11" spans="1:17" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="86" t="s">
         <v>31</v>
       </c>
-      <c r="B11" s="86"/>
-[...12 lines deleted...]
-    <row r="12" spans="1:17">
+      <c r="B11" s="87"/>
+      <c r="C11" s="87"/>
+      <c r="D11" s="87"/>
+      <c r="E11" s="87"/>
+      <c r="F11" s="87"/>
+      <c r="G11" s="87"/>
+      <c r="H11" s="87"/>
+      <c r="I11" s="87"/>
+      <c r="J11" s="87"/>
+      <c r="K11" s="87"/>
+      <c r="L11" s="87"/>
+      <c r="M11" s="88"/>
+    </row>
+    <row r="12" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A12" s="16">
         <v>2022</v>
       </c>
       <c r="B12" s="17">
         <v>101.8</v>
       </c>
       <c r="C12" s="32">
         <v>385</v>
       </c>
       <c r="D12" s="17">
         <v>172.6</v>
       </c>
       <c r="E12" s="11">
         <v>169.7</v>
       </c>
       <c r="F12" s="17">
         <v>144.1</v>
       </c>
       <c r="G12" s="17">
         <v>121.5</v>
       </c>
       <c r="H12" s="17">
         <v>145</v>
       </c>
       <c r="I12" s="23" t="s">
         <v>28</v>
       </c>
       <c r="J12" s="17">
         <v>131.4</v>
       </c>
       <c r="K12" s="24" t="s">
         <v>29</v>
       </c>
       <c r="L12" s="19">
         <v>118.6</v>
       </c>
       <c r="M12" s="29">
         <v>125.2</v>
       </c>
     </row>
-    <row r="13" spans="1:17">
+    <row r="13" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A13" s="13">
         <v>2023</v>
       </c>
       <c r="B13" s="17">
         <v>124.6</v>
       </c>
       <c r="C13" s="22">
         <v>93.7</v>
       </c>
       <c r="D13" s="22">
         <v>95.4</v>
       </c>
       <c r="E13" s="22">
         <v>77.099999999999994</v>
       </c>
       <c r="F13" s="17">
         <v>72.2</v>
       </c>
       <c r="G13" s="17">
         <v>75.3</v>
       </c>
       <c r="H13" s="27">
         <v>70.900000000000006</v>
       </c>
       <c r="I13" s="27">
         <v>84.8</v>
       </c>
       <c r="J13" s="18">
         <v>102.6</v>
       </c>
       <c r="K13" s="21">
         <v>126.8</v>
       </c>
       <c r="L13" s="20">
         <v>128.19999999999999</v>
       </c>
       <c r="M13" s="29">
         <v>162.1</v>
       </c>
       <c r="Q13" s="3"/>
     </row>
-    <row r="14" spans="1:17">
+    <row r="14" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A14" s="16">
         <v>2024</v>
       </c>
       <c r="B14" s="17">
         <v>263.8</v>
       </c>
       <c r="C14" s="32">
         <v>178</v>
       </c>
       <c r="D14" s="32">
         <v>220.9</v>
       </c>
       <c r="E14" s="32">
         <v>224.2</v>
       </c>
       <c r="F14" s="32">
         <v>196.3</v>
       </c>
       <c r="G14" s="32">
         <v>287.8</v>
       </c>
       <c r="H14" s="32">
         <v>233.9</v>
       </c>
       <c r="I14" s="32">
         <v>219.3</v>
       </c>
       <c r="J14" s="32">
         <v>187.9</v>
       </c>
       <c r="K14" s="32">
         <v>155</v>
       </c>
       <c r="L14" s="32">
         <v>156.4</v>
       </c>
       <c r="M14" s="39">
         <v>142</v>
       </c>
       <c r="N14" s="5"/>
     </row>
-    <row r="15" spans="1:17" ht="15" customHeight="1">
+    <row r="15" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="7">
         <v>2025</v>
       </c>
       <c r="B15" s="17">
         <v>121.2</v>
       </c>
       <c r="C15" s="17">
         <v>105.4</v>
       </c>
       <c r="D15" s="37">
         <v>99.7</v>
       </c>
       <c r="E15" s="37">
         <v>95.8</v>
       </c>
       <c r="F15" s="37">
         <v>125.8</v>
       </c>
       <c r="G15" s="37">
         <v>106.1</v>
       </c>
       <c r="H15" s="37">
         <v>96.6</v>
       </c>
       <c r="I15" s="37">
         <v>97.5</v>
       </c>
       <c r="J15" s="37">
         <v>97.3</v>
       </c>
       <c r="K15" s="37">
         <v>112.1</v>
       </c>
       <c r="L15" s="37">
         <v>117.6</v>
       </c>
       <c r="M15" s="40">
         <v>97</v>
       </c>
       <c r="N15" s="5"/>
     </row>
-    <row r="16" spans="1:17" ht="15" customHeight="1">
+    <row r="16" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="7">
         <v>2026</v>
       </c>
       <c r="B16" s="17">
         <v>98.7</v>
       </c>
       <c r="C16" s="17">
         <v>116</v>
       </c>
       <c r="D16" s="37">
         <v>118.2</v>
       </c>
       <c r="E16" s="37">
         <v>123.1</v>
       </c>
       <c r="F16" s="37">
         <v>125.2</v>
       </c>
       <c r="G16" s="37">
         <v>109.7</v>
       </c>
-      <c r="H16" s="10"/>
+      <c r="H16" s="37">
+        <v>114.4</v>
+      </c>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
       <c r="K16" s="10"/>
       <c r="L16" s="10"/>
       <c r="M16" s="35"/>
       <c r="N16" s="5"/>
     </row>
-    <row r="17" spans="1:7">
-[...2 lines deleted...]
-    <row r="19" spans="1:7">
+    <row r="17" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G17" s="70"/>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A19" s="34" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>