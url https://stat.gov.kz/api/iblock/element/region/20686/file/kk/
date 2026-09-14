--- v1 (2026-08-23)
+++ v2 (2026-09-14)
@@ -4,59 +4,59 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт инвестиции\июль 2026\готовые каз\инвестициялар негізгі көрсеткіштер\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт инвестиции\август 2026\готовые каз\инвестициялар негізгі көрсеткіштер\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="14475" yWindow="-150" windowWidth="14220" windowHeight="13170" activeTab="3"/>
+    <workbookView xWindow="14475" yWindow="-150" windowWidth="14220" windowHeight="13170" firstSheet="2" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 161104" sheetId="3" r:id="rId1"/>
     <sheet name="Метадеректер 161203" sheetId="4" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="5" r:id="rId3"/>
     <sheet name="КСП_161104_161203" sheetId="1" r:id="rId4"/>
     <sheet name="КСП 161104_161203" sheetId="2" r:id="rId5"/>
   </sheets>
   <calcPr calcId="125725" calcMode="manual"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="83">
   <si>
     <t>Тұрғын үй құрылысына салынған инвестициялар</t>
   </si>
   <si>
     <t>Тұрғын үй құрылысына салынған инвестициялар, млн. теңге</t>
   </si>
   <si>
     <t>ағымдағы жылдың өткен айына пайызбен</t>
   </si>
   <si>
     <t>79,3</t>
@@ -238,99 +238,99 @@
   <si>
     <t>https://stat.gov.kz/ru/methodology/205/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701854?keyword=</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
   </si>
   <si>
-    <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
-[...1 lines deleted...]
-  <si>
     <t>2022 жылғы қаңтардан бастап</t>
   </si>
   <si>
     <t>Құрылыс және инвестициялар статистикасы  басқармасы</t>
   </si>
   <si>
     <t>Макишева Динара</t>
   </si>
   <si>
     <t>+7 7182533732</t>
   </si>
   <si>
     <t>d.makisheva@aspire.gov.kz</t>
   </si>
   <si>
     <t>миллион теңге</t>
   </si>
   <si>
     <t>Макишева Динара Кенжетаевна</t>
   </si>
   <si>
     <t>пайызбен</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/pavlodar/dynamic-tables/5263/</t>
   </si>
   <si>
     <t>Негізгі капиталға салынған инвестициялар туралы есеп 1-инвест (айлық), "Жеке құрылыс салушылардың объектілерді пайдалануға беруі туралы есеп " 1-ИС (айлық)</t>
   </si>
   <si>
-    <t>17.08.2026ж.</t>
+    <t xml:space="preserve">                © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>17.09.2026ж.</t>
+  </si>
+  <si>
+    <t>16.10.2026ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -413,50 +413,63 @@
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="8.8000000000000007"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -541,62 +554,67 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="93">
+  <cellXfs count="98">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
@@ -681,53 +699,50 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
@@ -735,112 +750,132 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="2"/>
+    <cellStyle name="Гиперссылка 3" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1126,701 +1161,701 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701834?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701854?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K26"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="97.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="38.42578125" style="59" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="59" customWidth="1"/>
+    <col min="1" max="1" width="38.42578125" style="58" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="58" customWidth="1"/>
     <col min="3" max="254" width="9.140625" customWidth="1"/>
     <col min="255" max="255" width="42.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A1" s="41"/>
       <c r="B1" s="41"/>
     </row>
     <row r="2" spans="1:11" s="44" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="43">
         <v>161104</v>
       </c>
     </row>
     <row r="3" spans="1:11" s="44" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="43" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:11" s="44" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="42" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="45" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="44" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="46" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="43" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:11" s="44" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="46" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="47" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="7" spans="1:11" s="44" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="42" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="48" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:11" s="44" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="42" t="s">
         <v>40</v>
       </c>
       <c r="B8" s="49" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:11" s="44" customFormat="1" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="42" t="s">
         <v>42</v>
       </c>
       <c r="B9" s="48" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:11" s="44" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="42" t="s">
         <v>44</v>
       </c>
-      <c r="B10" s="71" t="s">
-        <v>80</v>
+      <c r="B10" s="70" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="11" spans="1:11" s="44" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="42" t="s">
         <v>45</v>
       </c>
       <c r="B11" s="50"/>
       <c r="K11" s="51"/>
     </row>
     <row r="12" spans="1:11" s="44" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="42" t="s">
         <v>46</v>
       </c>
-      <c r="B12" s="72" t="s">
+      <c r="B12" s="71" t="s">
         <v>47</v>
       </c>
       <c r="K12" s="51"/>
     </row>
     <row r="13" spans="1:11" s="44" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="52" t="s">
         <v>48</v>
       </c>
-      <c r="B13" s="73" t="s">
+      <c r="B13" s="72" t="s">
         <v>49</v>
       </c>
       <c r="K13" s="51"/>
     </row>
     <row r="14" spans="1:11" s="44" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="52" t="s">
         <v>50</v>
       </c>
-      <c r="B14" s="73" t="s">
-        <v>79</v>
+      <c r="B14" s="72" t="s">
+        <v>78</v>
       </c>
       <c r="K14" s="51"/>
     </row>
     <row r="15" spans="1:11" s="44" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="52" t="s">
         <v>51</v>
       </c>
-      <c r="B15" s="73" t="s">
+      <c r="B15" s="72" t="s">
         <v>52</v>
       </c>
       <c r="K15" s="51"/>
     </row>
     <row r="16" spans="1:11" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="42" t="s">
         <v>53</v>
       </c>
-      <c r="B16" s="47" t="s">
+      <c r="B16" s="97" t="s">
         <v>81</v>
       </c>
       <c r="K16" s="53"/>
     </row>
     <row r="17" spans="1:11" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="42" t="s">
         <v>54</v>
       </c>
-      <c r="B17" s="54" t="s">
+      <c r="B17" s="97" t="s">
         <v>82</v>
       </c>
-      <c r="K17" s="55"/>
+      <c r="K17" s="54"/>
     </row>
     <row r="18" spans="1:11" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="42" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="49" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="K18" s="53"/>
     </row>
     <row r="19" spans="1:11" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="42" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="45" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="K19" s="55"/>
+        <v>76</v>
+      </c>
+      <c r="K19" s="54"/>
     </row>
     <row r="20" spans="1:11" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="42" t="s">
         <v>57</v>
       </c>
-      <c r="B20" s="56" t="s">
-        <v>74</v>
+      <c r="B20" s="55" t="s">
+        <v>73</v>
       </c>
       <c r="K20" s="53"/>
     </row>
     <row r="21" spans="1:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="42" t="s">
         <v>58</v>
       </c>
-      <c r="B21" s="69" t="s">
-[...2 lines deleted...]
-      <c r="K21" s="55"/>
+      <c r="B21" s="68" t="s">
+        <v>74</v>
+      </c>
+      <c r="K21" s="54"/>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A22" s="57"/>
-      <c r="B22" s="58"/>
+      <c r="A22" s="56"/>
+      <c r="B22" s="57"/>
     </row>
     <row r="23" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="K23" s="55"/>
+      <c r="K23" s="54"/>
     </row>
     <row r="24" spans="1:11" x14ac:dyDescent="0.2">
       <c r="K24" s="53"/>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="K25" s="55"/>
+      <c r="K25" s="54"/>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.2">
       <c r="K26" s="53"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M22"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B30" sqref="B30"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="35.7109375" style="59" customWidth="1"/>
-    <col min="2" max="2" width="104.28515625" style="59" customWidth="1"/>
+    <col min="1" max="1" width="35.7109375" style="58" customWidth="1"/>
+    <col min="2" max="2" width="104.28515625" style="58" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="41"/>
       <c r="B1" s="41"/>
     </row>
     <row r="2" spans="1:13" s="44" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="42" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="60">
+      <c r="B2" s="59">
         <v>161203</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="44" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="47" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="44" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="42" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="49" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="44" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="46" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="47" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="44" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="46" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="47" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="44" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A7" s="42" t="s">
         <v>38</v>
       </c>
-      <c r="B7" s="61" t="s">
+      <c r="B7" s="60" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="44" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="42" t="s">
         <v>40</v>
       </c>
-      <c r="B8" s="62" t="s">
+      <c r="B8" s="61" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="44" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A9" s="42" t="s">
         <v>42</v>
       </c>
       <c r="B9" s="48" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="44" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="42" t="s">
         <v>44</v>
       </c>
-      <c r="B10" s="71" t="s">
-        <v>80</v>
+      <c r="B10" s="70" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="44" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="42" t="s">
         <v>45</v>
       </c>
       <c r="B11" s="50"/>
       <c r="M11" s="51"/>
     </row>
     <row r="12" spans="1:13" s="44" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="42" t="s">
         <v>46</v>
       </c>
-      <c r="B12" s="72" t="s">
+      <c r="B12" s="71" t="s">
         <v>61</v>
       </c>
       <c r="M12" s="51"/>
     </row>
     <row r="13" spans="1:13" s="44" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="52" t="s">
         <v>48</v>
       </c>
-      <c r="B13" s="73" t="s">
+      <c r="B13" s="72" t="s">
         <v>62</v>
       </c>
       <c r="M13" s="51"/>
     </row>
     <row r="14" spans="1:13" s="44" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="52" t="s">
         <v>50</v>
       </c>
-      <c r="B14" s="73" t="s">
-        <v>79</v>
+      <c r="B14" s="72" t="s">
+        <v>78</v>
       </c>
       <c r="M14" s="51"/>
     </row>
     <row r="15" spans="1:13" s="44" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="52" t="s">
         <v>51</v>
       </c>
-      <c r="B15" s="73" t="s">
+      <c r="B15" s="72" t="s">
         <v>63</v>
       </c>
       <c r="M15" s="51"/>
     </row>
     <row r="16" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="42" t="s">
         <v>53</v>
       </c>
-      <c r="B16" s="47" t="s">
+      <c r="B16" s="97" t="s">
         <v>81</v>
       </c>
       <c r="M16" s="53"/>
     </row>
     <row r="17" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="42" t="s">
         <v>54</v>
       </c>
-      <c r="B17" s="54" t="s">
+      <c r="B17" s="97" t="s">
         <v>82</v>
       </c>
-      <c r="M17" s="55"/>
+      <c r="M17" s="54"/>
     </row>
     <row r="18" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="42" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="49" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="M18" s="53"/>
     </row>
     <row r="19" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="42" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="45" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="M19" s="55"/>
+        <v>72</v>
+      </c>
+      <c r="M19" s="54"/>
     </row>
     <row r="20" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="42" t="s">
         <v>57</v>
       </c>
-      <c r="B20" s="56" t="s">
-        <v>74</v>
+      <c r="B20" s="55" t="s">
+        <v>73</v>
       </c>
       <c r="M20" s="53"/>
     </row>
     <row r="21" spans="1:13" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="42" t="s">
         <v>58</v>
       </c>
-      <c r="B21" s="69" t="s">
-[...2 lines deleted...]
-      <c r="M21" s="55"/>
+      <c r="B21" s="68" t="s">
+        <v>74</v>
+      </c>
+      <c r="M21" s="54"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="57"/>
-      <c r="B22" s="58"/>
+      <c r="A22" s="56"/>
+      <c r="B22" s="57"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:IV65536"/>
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="64" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="8.85546875" style="64"/>
+    <col min="1" max="1" width="4.42578125" style="63" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="63" customWidth="1"/>
+    <col min="3" max="16384" width="8.85546875" style="63"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A1" s="74"/>
-[...1 lines deleted...]
-      <c r="C1" s="63"/>
+      <c r="A1" s="78"/>
+      <c r="B1" s="78"/>
+      <c r="C1" s="62"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A2" s="74"/>
-[...1 lines deleted...]
-      <c r="C2" s="63"/>
+      <c r="A2" s="78"/>
+      <c r="B2" s="78"/>
+      <c r="C2" s="62"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A3" s="74"/>
-[...1 lines deleted...]
-      <c r="C3" s="65"/>
+      <c r="A3" s="78"/>
+      <c r="B3" s="78"/>
+      <c r="C3" s="64"/>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A4" s="63"/>
-      <c r="B4" s="66" t="s">
+      <c r="A4" s="62"/>
+      <c r="B4" s="65" t="s">
         <v>64</v>
       </c>
-      <c r="C4" s="65"/>
+      <c r="C4" s="64"/>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A5" s="63"/>
-      <c r="B5" s="66" t="s">
+      <c r="A5" s="62"/>
+      <c r="B5" s="65" t="s">
         <v>65</v>
       </c>
-      <c r="C5" s="65"/>
+      <c r="C5" s="64"/>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A6" s="63"/>
-      <c r="B6" s="66" t="s">
+      <c r="A6" s="62"/>
+      <c r="B6" s="65" t="s">
         <v>66</v>
       </c>
-      <c r="C6" s="65"/>
+      <c r="C6" s="64"/>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A7" s="63"/>
-      <c r="B7" s="66" t="s">
+      <c r="A7" s="62"/>
+      <c r="B7" s="65" t="s">
         <v>67</v>
       </c>
-      <c r="C7" s="65"/>
+      <c r="C7" s="64"/>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A8" s="63"/>
-      <c r="B8" s="66" t="s">
+      <c r="A8" s="62"/>
+      <c r="B8" s="65" t="s">
         <v>68</v>
       </c>
-      <c r="C8" s="65"/>
+      <c r="C8" s="64"/>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A9" s="74"/>
-[...1 lines deleted...]
-      <c r="C9" s="65"/>
+      <c r="A9" s="78"/>
+      <c r="B9" s="78"/>
+      <c r="C9" s="64"/>
     </row>
     <row r="10" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A10" s="63"/>
-      <c r="B10" s="67" t="s">
+      <c r="A10" s="62"/>
+      <c r="B10" s="66" t="s">
         <v>69</v>
       </c>
-      <c r="C10" s="65"/>
+      <c r="C10" s="64"/>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A11" s="74"/>
-[...1 lines deleted...]
-      <c r="C11" s="65"/>
+      <c r="A11" s="78"/>
+      <c r="B11" s="78"/>
+      <c r="C11" s="64"/>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A12" s="74"/>
-[...1 lines deleted...]
-      <c r="C12" s="65"/>
+      <c r="A12" s="78"/>
+      <c r="B12" s="78"/>
+      <c r="C12" s="64"/>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A13" s="74"/>
-[...1 lines deleted...]
-      <c r="C13" s="63"/>
+      <c r="A13" s="78"/>
+      <c r="B13" s="78"/>
+      <c r="C13" s="62"/>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A14" s="75" t="s">
-[...3 lines deleted...]
-      <c r="C14" s="75"/>
+      <c r="A14" s="79" t="s">
+        <v>80</v>
+      </c>
+      <c r="B14" s="79"/>
+      <c r="C14" s="79"/>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A15" s="74"/>
-[...1 lines deleted...]
-      <c r="C15" s="63"/>
+      <c r="A15" s="78"/>
+      <c r="B15" s="78"/>
+      <c r="C15" s="62"/>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A16" s="76"/>
-[...1 lines deleted...]
-      <c r="C16" s="76"/>
+      <c r="A16" s="80"/>
+      <c r="B16" s="80"/>
+      <c r="C16" s="80"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B18" s="68"/>
+      <c r="B18" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:C16"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q22"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="H10" sqref="H10"/>
+      <selection activeCell="E30" sqref="E30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.7109375" customWidth="1"/>
     <col min="2" max="13" width="10.7109375" customWidth="1"/>
     <col min="14" max="14" width="11.7109375" customWidth="1"/>
     <col min="16" max="16" width="12.42578125" customWidth="1"/>
     <col min="17" max="17" width="9.5703125" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="77" t="s">
+      <c r="A1" s="90" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="78"/>
-[...10 lines deleted...]
-      <c r="M1" s="78"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
+      <c r="I1" s="91"/>
+      <c r="J1" s="91"/>
+      <c r="K1" s="91"/>
+      <c r="L1" s="91"/>
+      <c r="M1" s="91"/>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A2" s="84"/>
-[...11 lines deleted...]
-      <c r="M2" s="85"/>
+      <c r="A2" s="95"/>
+      <c r="B2" s="96"/>
+      <c r="C2" s="96"/>
+      <c r="D2" s="96"/>
+      <c r="E2" s="96"/>
+      <c r="F2" s="96"/>
+      <c r="G2" s="96"/>
+      <c r="H2" s="96"/>
+      <c r="I2" s="96"/>
+      <c r="J2" s="96"/>
+      <c r="K2" s="96"/>
+      <c r="L2" s="96"/>
+      <c r="M2" s="96"/>
     </row>
     <row r="3" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="83"/>
-      <c r="B3" s="79" t="s">
+      <c r="A3" s="94"/>
+      <c r="B3" s="84" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="79" t="s">
+      <c r="C3" s="84" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="79" t="s">
+      <c r="D3" s="84" t="s">
         <v>8</v>
       </c>
-      <c r="E3" s="79" t="s">
+      <c r="E3" s="84" t="s">
         <v>9</v>
       </c>
-      <c r="F3" s="79" t="s">
+      <c r="F3" s="84" t="s">
         <v>10</v>
       </c>
-      <c r="G3" s="79" t="s">
+      <c r="G3" s="84" t="s">
         <v>11</v>
       </c>
-      <c r="H3" s="79" t="s">
+      <c r="H3" s="84" t="s">
         <v>12</v>
       </c>
-      <c r="I3" s="79" t="s">
+      <c r="I3" s="84" t="s">
         <v>13</v>
       </c>
-      <c r="J3" s="79" t="s">
+      <c r="J3" s="84" t="s">
         <v>14</v>
       </c>
-      <c r="K3" s="79" t="s">
+      <c r="K3" s="84" t="s">
         <v>15</v>
       </c>
-      <c r="L3" s="79" t="s">
+      <c r="L3" s="84" t="s">
         <v>16</v>
       </c>
-      <c r="M3" s="81" t="s">
+      <c r="M3" s="92" t="s">
         <v>17</v>
       </c>
       <c r="N3" s="5"/>
     </row>
     <row r="4" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="83"/>
-[...11 lines deleted...]
-      <c r="M4" s="82"/>
+      <c r="A4" s="94"/>
+      <c r="B4" s="85"/>
+      <c r="C4" s="85"/>
+      <c r="D4" s="85"/>
+      <c r="E4" s="85"/>
+      <c r="F4" s="85"/>
+      <c r="G4" s="85"/>
+      <c r="H4" s="85"/>
+      <c r="I4" s="85"/>
+      <c r="J4" s="85"/>
+      <c r="K4" s="85"/>
+      <c r="L4" s="85"/>
+      <c r="M4" s="93"/>
       <c r="N4" s="5"/>
     </row>
     <row r="5" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="92" t="s">
+      <c r="A5" s="89" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="92"/>
-[...2 lines deleted...]
-      <c r="E5" s="92"/>
+      <c r="B5" s="89"/>
+      <c r="C5" s="89"/>
+      <c r="D5" s="89"/>
+      <c r="E5" s="89"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
     </row>
     <row r="6" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A6" s="7">
         <v>2022</v>
       </c>
       <c r="B6" s="10">
         <v>289</v>
       </c>
       <c r="C6" s="10">
         <v>2753</v>
       </c>
       <c r="D6" s="10">
         <v>1120</v>
       </c>
       <c r="E6" s="10">
         <v>2286</v>
       </c>
@@ -1987,75 +2022,77 @@
     <row r="10" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A10" s="7">
         <v>2026</v>
       </c>
       <c r="B10" s="10">
         <v>1373</v>
       </c>
       <c r="C10" s="10">
         <v>6020</v>
       </c>
       <c r="D10" s="10">
         <v>4875</v>
       </c>
       <c r="E10" s="10">
         <v>3205</v>
       </c>
       <c r="F10" s="10">
         <v>8579</v>
       </c>
       <c r="G10" s="10">
         <v>8600</v>
       </c>
       <c r="H10" s="10">
         <v>3363</v>
       </c>
-      <c r="I10" s="10"/>
+      <c r="I10" s="73">
+        <v>5210</v>
+      </c>
       <c r="J10" s="10"/>
       <c r="K10" s="10"/>
       <c r="L10" s="10"/>
       <c r="M10" s="35"/>
       <c r="N10" s="36"/>
       <c r="O10" s="2"/>
       <c r="P10" s="1"/>
     </row>
     <row r="11" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="89" t="s">
+      <c r="A11" s="86" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="90"/>
-[...10 lines deleted...]
-      <c r="M11" s="91"/>
+      <c r="B11" s="87"/>
+      <c r="C11" s="87"/>
+      <c r="D11" s="87"/>
+      <c r="E11" s="87"/>
+      <c r="F11" s="87"/>
+      <c r="G11" s="87"/>
+      <c r="H11" s="87"/>
+      <c r="I11" s="87"/>
+      <c r="J11" s="87"/>
+      <c r="K11" s="87"/>
+      <c r="L11" s="87"/>
+      <c r="M11" s="88"/>
     </row>
     <row r="12" spans="1:16" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="13">
         <v>2022</v>
       </c>
       <c r="B12" s="11">
         <v>3.9</v>
       </c>
       <c r="C12" s="11">
         <v>949.3</v>
       </c>
       <c r="D12" s="11">
         <v>40.200000000000003</v>
       </c>
       <c r="E12" s="11">
         <v>202.1</v>
       </c>
       <c r="F12" s="11">
         <v>118.2</v>
       </c>
       <c r="G12" s="11">
         <v>69</v>
       </c>
       <c r="H12" s="11">
         <v>302.10000000000002</v>
@@ -2205,75 +2242,77 @@
     <row r="16" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A16" s="7">
         <v>2026</v>
       </c>
       <c r="B16" s="17">
         <v>5.7</v>
       </c>
       <c r="C16" s="11">
         <v>441.6</v>
       </c>
       <c r="D16" s="37">
         <v>80.7</v>
       </c>
       <c r="E16" s="37">
         <v>66</v>
       </c>
       <c r="F16" s="37">
         <v>264.5</v>
       </c>
       <c r="G16" s="11">
         <v>99.6</v>
       </c>
       <c r="H16" s="37">
         <v>39.299999999999997</v>
       </c>
-      <c r="I16" s="11"/>
+      <c r="I16" s="74">
+        <v>153.1</v>
+      </c>
       <c r="J16" s="11"/>
       <c r="K16" s="37"/>
       <c r="L16" s="37"/>
       <c r="M16" s="38"/>
       <c r="N16" s="36"/>
       <c r="O16" s="2"/>
       <c r="P16" s="1"/>
     </row>
     <row r="17" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="86" t="s">
+      <c r="A17" s="81" t="s">
         <v>5</v>
       </c>
-      <c r="B17" s="87"/>
-[...10 lines deleted...]
-      <c r="M17" s="88"/>
+      <c r="B17" s="82"/>
+      <c r="C17" s="82"/>
+      <c r="D17" s="82"/>
+      <c r="E17" s="82"/>
+      <c r="F17" s="82"/>
+      <c r="G17" s="82"/>
+      <c r="H17" s="82"/>
+      <c r="I17" s="82"/>
+      <c r="J17" s="82"/>
+      <c r="K17" s="82"/>
+      <c r="L17" s="82"/>
+      <c r="M17" s="83"/>
     </row>
     <row r="18" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A18" s="25">
         <v>2022</v>
       </c>
       <c r="B18" s="17">
         <v>101.8</v>
       </c>
       <c r="C18" s="22">
         <v>543.1</v>
       </c>
       <c r="D18" s="17">
         <v>68.8</v>
       </c>
       <c r="E18" s="11">
         <v>165.4</v>
       </c>
       <c r="F18" s="17">
         <v>105.5</v>
       </c>
       <c r="G18" s="17">
         <v>68.900000000000006</v>
       </c>
       <c r="H18" s="17">
         <v>231.6</v>
@@ -2425,198 +2464,200 @@
     <row r="22" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A22" s="7">
         <v>2026</v>
       </c>
       <c r="B22" s="17">
         <v>98.7</v>
       </c>
       <c r="C22" s="11">
         <v>121.3</v>
       </c>
       <c r="D22" s="37">
         <v>122.3</v>
       </c>
       <c r="E22" s="37">
         <v>145</v>
       </c>
       <c r="F22" s="37">
         <v>128.6</v>
       </c>
       <c r="G22" s="11">
         <v>81.400000000000006</v>
       </c>
       <c r="H22" s="37">
         <v>196.6</v>
       </c>
-      <c r="I22" s="11"/>
+      <c r="I22" s="75">
+        <v>67.900000000000006</v>
+      </c>
       <c r="J22" s="11"/>
       <c r="K22" s="37"/>
       <c r="L22" s="37"/>
       <c r="M22" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="A17:M17"/>
-[...5 lines deleted...]
-    <mergeCell ref="A5:E5"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A17:M17"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="D3:D4"/>
+    <mergeCell ref="E3:E4"/>
+    <mergeCell ref="F3:F4"/>
+    <mergeCell ref="A11:M11"/>
+    <mergeCell ref="A5:E5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q19"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H23" sqref="H23"/>
+      <selection activeCell="F25" sqref="F25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="5" max="5" width="9.28515625" customWidth="1"/>
     <col min="7" max="8" width="10" customWidth="1"/>
     <col min="10" max="11" width="10" customWidth="1"/>
     <col min="12" max="12" width="10.28515625" customWidth="1"/>
     <col min="13" max="13" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="77" t="s">
+      <c r="A1" s="90" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="78"/>
-[...10 lines deleted...]
-      <c r="M1" s="78"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
+      <c r="I1" s="91"/>
+      <c r="J1" s="91"/>
+      <c r="K1" s="91"/>
+      <c r="L1" s="91"/>
+      <c r="M1" s="91"/>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A2" s="84"/>
-[...11 lines deleted...]
-      <c r="M2" s="85"/>
+      <c r="A2" s="95"/>
+      <c r="B2" s="96"/>
+      <c r="C2" s="96"/>
+      <c r="D2" s="96"/>
+      <c r="E2" s="96"/>
+      <c r="F2" s="96"/>
+      <c r="G2" s="96"/>
+      <c r="H2" s="96"/>
+      <c r="I2" s="96"/>
+      <c r="J2" s="96"/>
+      <c r="K2" s="96"/>
+      <c r="L2" s="96"/>
+      <c r="M2" s="96"/>
     </row>
     <row r="3" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="83"/>
-      <c r="B3" s="79" t="s">
+      <c r="A3" s="94"/>
+      <c r="B3" s="84" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="79" t="s">
+      <c r="C3" s="84" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="79" t="s">
+      <c r="D3" s="84" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="79" t="s">
+      <c r="E3" s="84" t="s">
         <v>20</v>
       </c>
-      <c r="F3" s="79" t="s">
+      <c r="F3" s="84" t="s">
         <v>21</v>
       </c>
-      <c r="G3" s="79" t="s">
+      <c r="G3" s="84" t="s">
         <v>22</v>
       </c>
-      <c r="H3" s="79" t="s">
+      <c r="H3" s="84" t="s">
         <v>23</v>
       </c>
-      <c r="I3" s="79" t="s">
+      <c r="I3" s="84" t="s">
         <v>24</v>
       </c>
-      <c r="J3" s="79" t="s">
+      <c r="J3" s="84" t="s">
         <v>25</v>
       </c>
-      <c r="K3" s="79" t="s">
+      <c r="K3" s="84" t="s">
         <v>26</v>
       </c>
-      <c r="L3" s="79" t="s">
+      <c r="L3" s="84" t="s">
         <v>27</v>
       </c>
-      <c r="M3" s="81" t="s">
+      <c r="M3" s="92" t="s">
         <v>32</v>
       </c>
       <c r="N3" s="5"/>
     </row>
     <row r="4" spans="1:17" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="83"/>
-[...11 lines deleted...]
-      <c r="M4" s="82"/>
+      <c r="A4" s="94"/>
+      <c r="B4" s="85"/>
+      <c r="C4" s="85"/>
+      <c r="D4" s="85"/>
+      <c r="E4" s="85"/>
+      <c r="F4" s="85"/>
+      <c r="G4" s="85"/>
+      <c r="H4" s="85"/>
+      <c r="I4" s="85"/>
+      <c r="J4" s="85"/>
+      <c r="K4" s="85"/>
+      <c r="L4" s="85"/>
+      <c r="M4" s="93"/>
       <c r="N4" s="5"/>
     </row>
     <row r="5" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="92" t="s">
+      <c r="A5" s="89" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="92"/>
-[...2 lines deleted...]
-      <c r="E5" s="92"/>
+      <c r="B5" s="89"/>
+      <c r="C5" s="89"/>
+      <c r="D5" s="89"/>
+      <c r="E5" s="89"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
     </row>
     <row r="6" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A6" s="7">
         <v>2022</v>
       </c>
       <c r="B6" s="10">
         <v>289</v>
       </c>
       <c r="C6" s="30">
         <v>3042</v>
       </c>
       <c r="D6" s="30">
         <v>4162</v>
       </c>
       <c r="E6" s="30">
         <v>6448</v>
       </c>
@@ -2781,73 +2822,75 @@
     <row r="10" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="7">
         <v>2026</v>
       </c>
       <c r="B10" s="10">
         <v>1373</v>
       </c>
       <c r="C10" s="10">
         <v>7393</v>
       </c>
       <c r="D10" s="10">
         <v>12268</v>
       </c>
       <c r="E10" s="10">
         <v>15474</v>
       </c>
       <c r="F10" s="10">
         <v>24052</v>
       </c>
       <c r="G10" s="10">
         <v>32652</v>
       </c>
       <c r="H10" s="10">
         <v>36015</v>
       </c>
-      <c r="I10" s="10"/>
+      <c r="I10" s="76">
+        <v>41225</v>
+      </c>
       <c r="J10" s="10"/>
       <c r="K10" s="10"/>
       <c r="L10" s="10"/>
       <c r="M10" s="35"/>
       <c r="N10" s="5"/>
     </row>
     <row r="11" spans="1:17" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="86" t="s">
+      <c r="A11" s="81" t="s">
         <v>31</v>
       </c>
-      <c r="B11" s="87"/>
-[...10 lines deleted...]
-      <c r="M11" s="88"/>
+      <c r="B11" s="82"/>
+      <c r="C11" s="82"/>
+      <c r="D11" s="82"/>
+      <c r="E11" s="82"/>
+      <c r="F11" s="82"/>
+      <c r="G11" s="82"/>
+      <c r="H11" s="82"/>
+      <c r="I11" s="82"/>
+      <c r="J11" s="82"/>
+      <c r="K11" s="82"/>
+      <c r="L11" s="82"/>
+      <c r="M11" s="83"/>
     </row>
     <row r="12" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A12" s="16">
         <v>2022</v>
       </c>
       <c r="B12" s="17">
         <v>101.8</v>
       </c>
       <c r="C12" s="32">
         <v>385</v>
       </c>
       <c r="D12" s="17">
         <v>172.6</v>
       </c>
       <c r="E12" s="11">
         <v>169.7</v>
       </c>
       <c r="F12" s="17">
         <v>144.1</v>
       </c>
       <c r="G12" s="17">
         <v>121.5</v>
       </c>
       <c r="H12" s="17">
         <v>145</v>
@@ -2997,177 +3040,179 @@
     <row r="16" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="7">
         <v>2026</v>
       </c>
       <c r="B16" s="17">
         <v>98.7</v>
       </c>
       <c r="C16" s="17">
         <v>116</v>
       </c>
       <c r="D16" s="37">
         <v>118.2</v>
       </c>
       <c r="E16" s="37">
         <v>123.1</v>
       </c>
       <c r="F16" s="37">
         <v>125.2</v>
       </c>
       <c r="G16" s="37">
         <v>109.7</v>
       </c>
       <c r="H16" s="37">
         <v>114.4</v>
       </c>
-      <c r="I16" s="10"/>
+      <c r="I16" s="77">
+        <v>105.4</v>
+      </c>
       <c r="J16" s="10"/>
       <c r="K16" s="10"/>
       <c r="L16" s="10"/>
       <c r="M16" s="35"/>
       <c r="N16" s="5"/>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="G17" s="70"/>
+      <c r="G17" s="69"/>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A19" s="34" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="A11:M11"/>
+    <mergeCell ref="M3:M4"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="I3:I4"/>
+    <mergeCell ref="J3:J4"/>
+    <mergeCell ref="K3:K4"/>
+    <mergeCell ref="L3:L4"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
-    <mergeCell ref="A11:M11"/>
-[...5 lines deleted...]
-    <mergeCell ref="L3:L4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BEAE592B441854D8E2A5911BDDEE3DB" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="47e488ea1deeb97c76e5744981cd8849">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92A615A8-47DA-4925-9E64-E0795358F857}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF83BFDD-7D3A-467F-A185-4E2F2C7087D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метадеректер 161104</vt:lpstr>
       <vt:lpstr>Метадеректер 161203</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>КСП_161104_161203</vt:lpstr>