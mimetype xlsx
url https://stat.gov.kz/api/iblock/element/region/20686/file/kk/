--- v2 (2026-09-14)
+++ v3 (2026-10-25)
@@ -8,64 +8,64 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт инвестиции\август 2026\готовые каз\инвестициялар негізгі көрсеткіштер\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\динамика на сайт инвестиции\сентябрь 2026\готовые каз\инвестициялар негізгі көрсеткіштер\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="14475" yWindow="-150" windowWidth="14220" windowHeight="13170" firstSheet="2" activeTab="3"/>
+    <workbookView xWindow="14475" yWindow="-150" windowWidth="14220" windowHeight="13170"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 161104" sheetId="3" r:id="rId1"/>
     <sheet name="Метадеректер 161203" sheetId="4" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="5" r:id="rId3"/>
     <sheet name="КСП_161104_161203" sheetId="1" r:id="rId4"/>
     <sheet name="КСП 161104_161203" sheetId="2" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="125725" calcMode="manual"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="83">
   <si>
     <t>Тұрғын үй құрылысына салынған инвестициялар</t>
   </si>
   <si>
     <t>Тұрғын үй құрылысына салынған инвестициялар, млн. теңге</t>
   </si>
   <si>
     <t>ағымдағы жылдың өткен айына пайызбен</t>
   </si>
   <si>
     <t>79,3</t>
   </si>
   <si>
     <t>64,8</t>
   </si>
   <si>
     <t>өткен жылдың тиісті айына пайызбен</t>
   </si>
   <si>
     <t>Қаңтар</t>
@@ -271,54 +271,54 @@
   <si>
     <t>+7 7182533732</t>
   </si>
   <si>
     <t>d.makisheva@aspire.gov.kz</t>
   </si>
   <si>
     <t>миллион теңге</t>
   </si>
   <si>
     <t>Макишева Динара Кенжетаевна</t>
   </si>
   <si>
     <t>пайызбен</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/pavlodar/dynamic-tables/5263/</t>
   </si>
   <si>
     <t>Негізгі капиталға салынған инвестициялар туралы есеп 1-инвест (айлық), "Жеке құрылыс салушылардың объектілерді пайдалануға беруі туралы есеп " 1-ИС (айлық)</t>
   </si>
   <si>
     <t xml:space="preserve">                © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
-    <t>17.09.2026ж.</t>
-[...1 lines deleted...]
-  <si>
     <t>16.10.2026ж.</t>
+  </si>
+  <si>
+    <t>17.11.2026ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -774,97 +774,97 @@
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="2"/>
     <cellStyle name="Гиперссылка 3" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1155,51 +1155,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701834?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701854?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K26"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="97.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="38.42578125" style="58" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="58" customWidth="1"/>
     <col min="3" max="254" width="9.140625" customWidth="1"/>
     <col min="255" max="255" width="42.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A1" s="41"/>
       <c r="B1" s="41"/>
     </row>
     <row r="2" spans="1:11" s="44" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="43">
         <v>161104</v>
       </c>
     </row>
     <row r="3" spans="1:11" s="44" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="42" t="s">
@@ -1372,51 +1372,51 @@
     <row r="24" spans="1:11" x14ac:dyDescent="0.2">
       <c r="K24" s="53"/>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.2">
       <c r="K25" s="54"/>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.2">
       <c r="K26" s="53"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M22"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="A33" sqref="A33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="35.7109375" style="58" customWidth="1"/>
     <col min="2" max="2" width="104.28515625" style="58" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="41"/>
       <c r="B1" s="41"/>
     </row>
     <row r="2" spans="1:13" s="44" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="59">
         <v>161203</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="44" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="47" t="s">
@@ -1702,160 +1702,160 @@
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:C16"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q22"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="E30" sqref="E30"/>
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="H29" sqref="H29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.7109375" customWidth="1"/>
     <col min="2" max="13" width="10.7109375" customWidth="1"/>
     <col min="14" max="14" width="11.7109375" customWidth="1"/>
     <col min="16" max="16" width="12.42578125" customWidth="1"/>
     <col min="17" max="17" width="9.5703125" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="90" t="s">
+      <c r="A1" s="81" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="91"/>
-[...10 lines deleted...]
-      <c r="M1" s="91"/>
+      <c r="B1" s="82"/>
+      <c r="C1" s="82"/>
+      <c r="D1" s="82"/>
+      <c r="E1" s="82"/>
+      <c r="F1" s="82"/>
+      <c r="G1" s="82"/>
+      <c r="H1" s="82"/>
+      <c r="I1" s="82"/>
+      <c r="J1" s="82"/>
+      <c r="K1" s="82"/>
+      <c r="L1" s="82"/>
+      <c r="M1" s="82"/>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A2" s="95"/>
-[...11 lines deleted...]
-      <c r="M2" s="96"/>
+      <c r="A2" s="88"/>
+      <c r="B2" s="89"/>
+      <c r="C2" s="89"/>
+      <c r="D2" s="89"/>
+      <c r="E2" s="89"/>
+      <c r="F2" s="89"/>
+      <c r="G2" s="89"/>
+      <c r="H2" s="89"/>
+      <c r="I2" s="89"/>
+      <c r="J2" s="89"/>
+      <c r="K2" s="89"/>
+      <c r="L2" s="89"/>
+      <c r="M2" s="89"/>
     </row>
     <row r="3" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="94"/>
-      <c r="B3" s="84" t="s">
+      <c r="A3" s="87"/>
+      <c r="B3" s="83" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="84" t="s">
+      <c r="C3" s="83" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="84" t="s">
+      <c r="D3" s="83" t="s">
         <v>8</v>
       </c>
-      <c r="E3" s="84" t="s">
+      <c r="E3" s="83" t="s">
         <v>9</v>
       </c>
-      <c r="F3" s="84" t="s">
+      <c r="F3" s="83" t="s">
         <v>10</v>
       </c>
-      <c r="G3" s="84" t="s">
+      <c r="G3" s="83" t="s">
         <v>11</v>
       </c>
-      <c r="H3" s="84" t="s">
+      <c r="H3" s="83" t="s">
         <v>12</v>
       </c>
-      <c r="I3" s="84" t="s">
+      <c r="I3" s="83" t="s">
         <v>13</v>
       </c>
-      <c r="J3" s="84" t="s">
+      <c r="J3" s="83" t="s">
         <v>14</v>
       </c>
-      <c r="K3" s="84" t="s">
+      <c r="K3" s="83" t="s">
         <v>15</v>
       </c>
-      <c r="L3" s="84" t="s">
+      <c r="L3" s="83" t="s">
         <v>16</v>
       </c>
-      <c r="M3" s="92" t="s">
+      <c r="M3" s="85" t="s">
         <v>17</v>
       </c>
       <c r="N3" s="5"/>
     </row>
     <row r="4" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="94"/>
-[...11 lines deleted...]
-      <c r="M4" s="93"/>
+      <c r="A4" s="87"/>
+      <c r="B4" s="84"/>
+      <c r="C4" s="84"/>
+      <c r="D4" s="84"/>
+      <c r="E4" s="84"/>
+      <c r="F4" s="84"/>
+      <c r="G4" s="84"/>
+      <c r="H4" s="84"/>
+      <c r="I4" s="84"/>
+      <c r="J4" s="84"/>
+      <c r="K4" s="84"/>
+      <c r="L4" s="84"/>
+      <c r="M4" s="86"/>
       <c r="N4" s="5"/>
     </row>
     <row r="5" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="89" t="s">
+      <c r="A5" s="96" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="89"/>
-[...2 lines deleted...]
-      <c r="E5" s="89"/>
+      <c r="B5" s="96"/>
+      <c r="C5" s="96"/>
+      <c r="D5" s="96"/>
+      <c r="E5" s="96"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
     </row>
     <row r="6" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A6" s="7">
         <v>2022</v>
       </c>
       <c r="B6" s="10">
         <v>289</v>
       </c>
       <c r="C6" s="10">
         <v>2753</v>
       </c>
       <c r="D6" s="10">
         <v>1120</v>
       </c>
       <c r="E6" s="10">
         <v>2286</v>
       </c>
@@ -2025,74 +2025,76 @@
       </c>
       <c r="B10" s="10">
         <v>1373</v>
       </c>
       <c r="C10" s="10">
         <v>6020</v>
       </c>
       <c r="D10" s="10">
         <v>4875</v>
       </c>
       <c r="E10" s="10">
         <v>3205</v>
       </c>
       <c r="F10" s="10">
         <v>8579</v>
       </c>
       <c r="G10" s="10">
         <v>8600</v>
       </c>
       <c r="H10" s="10">
         <v>3363</v>
       </c>
       <c r="I10" s="73">
         <v>5210</v>
       </c>
-      <c r="J10" s="10"/>
+      <c r="J10" s="76">
+        <v>12384</v>
+      </c>
       <c r="K10" s="10"/>
       <c r="L10" s="10"/>
       <c r="M10" s="35"/>
       <c r="N10" s="36"/>
       <c r="O10" s="2"/>
       <c r="P10" s="1"/>
     </row>
     <row r="11" spans="1:16" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="86" t="s">
+      <c r="A11" s="93" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="87"/>
-[...10 lines deleted...]
-      <c r="M11" s="88"/>
+      <c r="B11" s="94"/>
+      <c r="C11" s="94"/>
+      <c r="D11" s="94"/>
+      <c r="E11" s="94"/>
+      <c r="F11" s="94"/>
+      <c r="G11" s="94"/>
+      <c r="H11" s="94"/>
+      <c r="I11" s="94"/>
+      <c r="J11" s="94"/>
+      <c r="K11" s="94"/>
+      <c r="L11" s="94"/>
+      <c r="M11" s="95"/>
     </row>
     <row r="12" spans="1:16" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="13">
         <v>2022</v>
       </c>
       <c r="B12" s="11">
         <v>3.9</v>
       </c>
       <c r="C12" s="11">
         <v>949.3</v>
       </c>
       <c r="D12" s="11">
         <v>40.200000000000003</v>
       </c>
       <c r="E12" s="11">
         <v>202.1</v>
       </c>
       <c r="F12" s="11">
         <v>118.2</v>
       </c>
       <c r="G12" s="11">
         <v>69</v>
       </c>
       <c r="H12" s="11">
         <v>302.10000000000002</v>
@@ -2245,74 +2247,76 @@
       </c>
       <c r="B16" s="17">
         <v>5.7</v>
       </c>
       <c r="C16" s="11">
         <v>441.6</v>
       </c>
       <c r="D16" s="37">
         <v>80.7</v>
       </c>
       <c r="E16" s="37">
         <v>66</v>
       </c>
       <c r="F16" s="37">
         <v>264.5</v>
       </c>
       <c r="G16" s="11">
         <v>99.6</v>
       </c>
       <c r="H16" s="37">
         <v>39.299999999999997</v>
       </c>
       <c r="I16" s="74">
         <v>153.1</v>
       </c>
-      <c r="J16" s="11"/>
+      <c r="J16" s="77">
+        <v>237</v>
+      </c>
       <c r="K16" s="37"/>
       <c r="L16" s="37"/>
       <c r="M16" s="38"/>
       <c r="N16" s="36"/>
       <c r="O16" s="2"/>
       <c r="P16" s="1"/>
     </row>
     <row r="17" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="81" t="s">
+      <c r="A17" s="90" t="s">
         <v>5</v>
       </c>
-      <c r="B17" s="82"/>
-[...10 lines deleted...]
-      <c r="M17" s="83"/>
+      <c r="B17" s="91"/>
+      <c r="C17" s="91"/>
+      <c r="D17" s="91"/>
+      <c r="E17" s="91"/>
+      <c r="F17" s="91"/>
+      <c r="G17" s="91"/>
+      <c r="H17" s="91"/>
+      <c r="I17" s="91"/>
+      <c r="J17" s="91"/>
+      <c r="K17" s="91"/>
+      <c r="L17" s="91"/>
+      <c r="M17" s="92"/>
     </row>
     <row r="18" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A18" s="25">
         <v>2022</v>
       </c>
       <c r="B18" s="17">
         <v>101.8</v>
       </c>
       <c r="C18" s="22">
         <v>543.1</v>
       </c>
       <c r="D18" s="17">
         <v>68.8</v>
       </c>
       <c r="E18" s="11">
         <v>165.4</v>
       </c>
       <c r="F18" s="17">
         <v>105.5</v>
       </c>
       <c r="G18" s="17">
         <v>68.900000000000006</v>
       </c>
       <c r="H18" s="17">
         <v>231.6</v>
@@ -2467,197 +2471,199 @@
       </c>
       <c r="B22" s="17">
         <v>98.7</v>
       </c>
       <c r="C22" s="11">
         <v>121.3</v>
       </c>
       <c r="D22" s="37">
         <v>122.3</v>
       </c>
       <c r="E22" s="37">
         <v>145</v>
       </c>
       <c r="F22" s="37">
         <v>128.6</v>
       </c>
       <c r="G22" s="11">
         <v>81.400000000000006</v>
       </c>
       <c r="H22" s="37">
         <v>196.6</v>
       </c>
       <c r="I22" s="75">
         <v>67.900000000000006</v>
       </c>
-      <c r="J22" s="11"/>
+      <c r="J22" s="77">
+        <v>172</v>
+      </c>
       <c r="K22" s="37"/>
       <c r="L22" s="37"/>
       <c r="M22" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="A17:M17"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="D3:D4"/>
+    <mergeCell ref="E3:E4"/>
+    <mergeCell ref="F3:F4"/>
+    <mergeCell ref="A11:M11"/>
+    <mergeCell ref="A5:E5"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="A2:M2"/>
-    <mergeCell ref="A17:M17"/>
-[...5 lines deleted...]
-    <mergeCell ref="A5:E5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q19"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F25" sqref="F25"/>
+      <selection activeCell="J16" sqref="J16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="5" max="5" width="9.28515625" customWidth="1"/>
     <col min="7" max="8" width="10" customWidth="1"/>
     <col min="10" max="11" width="10" customWidth="1"/>
     <col min="12" max="12" width="10.28515625" customWidth="1"/>
     <col min="13" max="13" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="90" t="s">
+      <c r="A1" s="81" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="91"/>
-[...10 lines deleted...]
-      <c r="M1" s="91"/>
+      <c r="B1" s="82"/>
+      <c r="C1" s="82"/>
+      <c r="D1" s="82"/>
+      <c r="E1" s="82"/>
+      <c r="F1" s="82"/>
+      <c r="G1" s="82"/>
+      <c r="H1" s="82"/>
+      <c r="I1" s="82"/>
+      <c r="J1" s="82"/>
+      <c r="K1" s="82"/>
+      <c r="L1" s="82"/>
+      <c r="M1" s="82"/>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A2" s="95"/>
-[...11 lines deleted...]
-      <c r="M2" s="96"/>
+      <c r="A2" s="88"/>
+      <c r="B2" s="89"/>
+      <c r="C2" s="89"/>
+      <c r="D2" s="89"/>
+      <c r="E2" s="89"/>
+      <c r="F2" s="89"/>
+      <c r="G2" s="89"/>
+      <c r="H2" s="89"/>
+      <c r="I2" s="89"/>
+      <c r="J2" s="89"/>
+      <c r="K2" s="89"/>
+      <c r="L2" s="89"/>
+      <c r="M2" s="89"/>
     </row>
     <row r="3" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="94"/>
-      <c r="B3" s="84" t="s">
+      <c r="A3" s="87"/>
+      <c r="B3" s="83" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="84" t="s">
+      <c r="C3" s="83" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="84" t="s">
+      <c r="D3" s="83" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="84" t="s">
+      <c r="E3" s="83" t="s">
         <v>20</v>
       </c>
-      <c r="F3" s="84" t="s">
+      <c r="F3" s="83" t="s">
         <v>21</v>
       </c>
-      <c r="G3" s="84" t="s">
+      <c r="G3" s="83" t="s">
         <v>22</v>
       </c>
-      <c r="H3" s="84" t="s">
+      <c r="H3" s="83" t="s">
         <v>23</v>
       </c>
-      <c r="I3" s="84" t="s">
+      <c r="I3" s="83" t="s">
         <v>24</v>
       </c>
-      <c r="J3" s="84" t="s">
+      <c r="J3" s="83" t="s">
         <v>25</v>
       </c>
-      <c r="K3" s="84" t="s">
+      <c r="K3" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="L3" s="84" t="s">
+      <c r="L3" s="83" t="s">
         <v>27</v>
       </c>
-      <c r="M3" s="92" t="s">
+      <c r="M3" s="85" t="s">
         <v>32</v>
       </c>
       <c r="N3" s="5"/>
     </row>
     <row r="4" spans="1:17" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="94"/>
-[...11 lines deleted...]
-      <c r="M4" s="93"/>
+      <c r="A4" s="87"/>
+      <c r="B4" s="84"/>
+      <c r="C4" s="84"/>
+      <c r="D4" s="84"/>
+      <c r="E4" s="84"/>
+      <c r="F4" s="84"/>
+      <c r="G4" s="84"/>
+      <c r="H4" s="84"/>
+      <c r="I4" s="84"/>
+      <c r="J4" s="84"/>
+      <c r="K4" s="84"/>
+      <c r="L4" s="84"/>
+      <c r="M4" s="86"/>
       <c r="N4" s="5"/>
     </row>
     <row r="5" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="89" t="s">
+      <c r="A5" s="96" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="89"/>
-[...2 lines deleted...]
-      <c r="E5" s="89"/>
+      <c r="B5" s="96"/>
+      <c r="C5" s="96"/>
+      <c r="D5" s="96"/>
+      <c r="E5" s="96"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
     </row>
     <row r="6" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A6" s="7">
         <v>2022</v>
       </c>
       <c r="B6" s="10">
         <v>289</v>
       </c>
       <c r="C6" s="30">
         <v>3042</v>
       </c>
       <c r="D6" s="30">
         <v>4162</v>
       </c>
       <c r="E6" s="30">
         <v>6448</v>
       </c>
@@ -2825,72 +2831,74 @@
       </c>
       <c r="B10" s="10">
         <v>1373</v>
       </c>
       <c r="C10" s="10">
         <v>7393</v>
       </c>
       <c r="D10" s="10">
         <v>12268</v>
       </c>
       <c r="E10" s="10">
         <v>15474</v>
       </c>
       <c r="F10" s="10">
         <v>24052</v>
       </c>
       <c r="G10" s="10">
         <v>32652</v>
       </c>
       <c r="H10" s="10">
         <v>36015</v>
       </c>
       <c r="I10" s="76">
         <v>41225</v>
       </c>
-      <c r="J10" s="10"/>
+      <c r="J10" s="76">
+        <v>53609</v>
+      </c>
       <c r="K10" s="10"/>
       <c r="L10" s="10"/>
       <c r="M10" s="35"/>
       <c r="N10" s="5"/>
     </row>
     <row r="11" spans="1:17" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="81" t="s">
+      <c r="A11" s="90" t="s">
         <v>31</v>
       </c>
-      <c r="B11" s="82"/>
-[...10 lines deleted...]
-      <c r="M11" s="83"/>
+      <c r="B11" s="91"/>
+      <c r="C11" s="91"/>
+      <c r="D11" s="91"/>
+      <c r="E11" s="91"/>
+      <c r="F11" s="91"/>
+      <c r="G11" s="91"/>
+      <c r="H11" s="91"/>
+      <c r="I11" s="91"/>
+      <c r="J11" s="91"/>
+      <c r="K11" s="91"/>
+      <c r="L11" s="91"/>
+      <c r="M11" s="92"/>
     </row>
     <row r="12" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A12" s="16">
         <v>2022</v>
       </c>
       <c r="B12" s="17">
         <v>101.8</v>
       </c>
       <c r="C12" s="32">
         <v>385</v>
       </c>
       <c r="D12" s="17">
         <v>172.6</v>
       </c>
       <c r="E12" s="11">
         <v>169.7</v>
       </c>
       <c r="F12" s="17">
         <v>144.1</v>
       </c>
       <c r="G12" s="17">
         <v>121.5</v>
       </c>
       <c r="H12" s="17">
         <v>145</v>
@@ -3043,83 +3051,85 @@
       </c>
       <c r="B16" s="17">
         <v>98.7</v>
       </c>
       <c r="C16" s="17">
         <v>116</v>
       </c>
       <c r="D16" s="37">
         <v>118.2</v>
       </c>
       <c r="E16" s="37">
         <v>123.1</v>
       </c>
       <c r="F16" s="37">
         <v>125.2</v>
       </c>
       <c r="G16" s="37">
         <v>109.7</v>
       </c>
       <c r="H16" s="37">
         <v>114.4</v>
       </c>
       <c r="I16" s="77">
         <v>105.4</v>
       </c>
-      <c r="J16" s="10"/>
+      <c r="J16" s="77">
+        <v>115.8</v>
+      </c>
       <c r="K16" s="10"/>
       <c r="L16" s="10"/>
       <c r="M16" s="35"/>
       <c r="N16" s="5"/>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G17" s="69"/>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A19" s="34" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="A11:M11"/>
-[...5 lines deleted...]
-    <mergeCell ref="L3:L4"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
+    <mergeCell ref="A11:M11"/>
+    <mergeCell ref="M3:M4"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="I3:I4"/>
+    <mergeCell ref="J3:J4"/>
+    <mergeCell ref="K3:K4"/>
+    <mergeCell ref="L3:L4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 