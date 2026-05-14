--- v0 (2026-04-24)
+++ v1 (2026-05-14)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13305" yWindow="180" windowWidth="15435" windowHeight="12255"/>
+    <workbookView xWindow="13305" yWindow="180" windowWidth="15435" windowHeight="12255" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Объем" sheetId="3" r:id="rId1"/>
     <sheet name="ИФО" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Объем!$A$1:$M$41</definedName>
   </definedNames>
   <calcPr calcId="124519" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="31">
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          млн. тенге</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
@@ -923,52 +923,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R48"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="D46" sqref="D46"/>
+    <sheetView zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection activeCell="E41" sqref="E41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.85546875" style="13" customWidth="1"/>
     <col min="2" max="2" width="8" style="13" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" style="13" customWidth="1"/>
     <col min="4" max="4" width="9.140625" style="13"/>
     <col min="5" max="5" width="8.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.5703125" style="13" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="13"/>
     <col min="8" max="8" width="9.42578125" style="13" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="13" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="13" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="13" customWidth="1"/>
     <col min="12" max="12" width="9" style="13" customWidth="1"/>
     <col min="13" max="13" width="11.42578125" style="13" customWidth="1"/>
     <col min="14" max="14" width="13" style="13" customWidth="1"/>
     <col min="15" max="15" width="15" style="13" customWidth="1"/>
     <col min="16" max="16" width="11" style="13" customWidth="1"/>
     <col min="17" max="17" width="23" style="13" customWidth="1"/>
     <col min="18" max="18" width="17.5703125" style="13" customWidth="1"/>
     <col min="19" max="28" width="11" style="13" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="13"/>
   </cols>
@@ -1514,51 +1514,53 @@
       <c r="L14" s="42">
         <v>121188.5</v>
       </c>
       <c r="M14" s="20">
         <v>100107.4</v>
       </c>
       <c r="N14" s="29"/>
       <c r="O14" s="29"/>
       <c r="P14" s="29"/>
       <c r="Q14" s="29"/>
       <c r="R14" s="29"/>
     </row>
     <row r="15" spans="1:18" s="28" customFormat="1" ht="15" customHeight="1">
       <c r="A15" s="30">
         <v>2026</v>
       </c>
       <c r="B15" s="20">
         <v>59979.5</v>
       </c>
       <c r="C15" s="20">
         <v>61224.4</v>
       </c>
       <c r="D15" s="20">
         <v>107444.6</v>
       </c>
-      <c r="E15" s="20"/>
+      <c r="E15" s="20">
+        <v>90599.7</v>
+      </c>
       <c r="F15" s="38"/>
       <c r="G15" s="20"/>
       <c r="H15" s="20"/>
       <c r="I15" s="20"/>
       <c r="J15" s="38"/>
       <c r="K15" s="38"/>
       <c r="L15" s="42"/>
       <c r="M15" s="20"/>
       <c r="N15" s="29"/>
       <c r="O15" s="29"/>
       <c r="P15" s="29"/>
       <c r="Q15" s="29"/>
       <c r="R15" s="29"/>
     </row>
     <row r="16" spans="1:18" s="28" customFormat="1" ht="12.75" customHeight="1">
       <c r="A16" s="31" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="48"/>
       <c r="C16" s="49"/>
       <c r="D16" s="49"/>
       <c r="E16" s="49"/>
       <c r="F16" s="49"/>
       <c r="G16" s="49"/>
       <c r="H16" s="49"/>
@@ -1997,51 +1999,53 @@
       </c>
       <c r="K27" s="20">
         <v>81557.399999999994</v>
       </c>
       <c r="L27" s="20">
         <v>121188.5</v>
       </c>
       <c r="M27" s="20">
         <v>100107.4</v>
       </c>
       <c r="N27" s="32"/>
     </row>
     <row r="28" spans="1:14" s="28" customFormat="1" ht="15" customHeight="1">
       <c r="A28" s="33">
         <v>2026</v>
       </c>
       <c r="B28" s="20">
         <v>55026.3</v>
       </c>
       <c r="C28" s="20">
         <v>59271.199999999997</v>
       </c>
       <c r="D28" s="20">
         <v>107444.6</v>
       </c>
-      <c r="E28" s="20"/>
+      <c r="E28" s="20">
+        <v>90599.7</v>
+      </c>
       <c r="F28" s="38"/>
       <c r="G28" s="20"/>
       <c r="H28" s="20"/>
       <c r="I28" s="20"/>
       <c r="J28" s="20"/>
       <c r="K28" s="20"/>
       <c r="L28" s="20"/>
       <c r="M28" s="20"/>
       <c r="N28" s="32"/>
     </row>
     <row r="29" spans="1:14" s="28" customFormat="1" ht="50.25" customHeight="1">
       <c r="A29" s="31" t="s">
         <v>29</v>
       </c>
       <c r="B29" s="35"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="36"/>
       <c r="L29" s="36"/>
@@ -2449,51 +2453,53 @@
         <v>30</v>
       </c>
       <c r="K39" s="20" t="s">
         <v>30</v>
       </c>
       <c r="L39" s="20" t="s">
         <v>30</v>
       </c>
       <c r="M39" s="20" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" s="5">
         <v>2026</v>
       </c>
       <c r="B40" s="20">
         <v>4953.2</v>
       </c>
       <c r="C40" s="20">
         <v>1953.2</v>
       </c>
       <c r="D40" s="20" t="s">
         <v>30</v>
       </c>
-      <c r="E40" s="20"/>
+      <c r="E40" s="20" t="s">
+        <v>30</v>
+      </c>
       <c r="F40" s="38"/>
       <c r="G40" s="20"/>
       <c r="H40" s="20"/>
       <c r="I40" s="20"/>
       <c r="J40" s="20"/>
       <c r="K40" s="20"/>
       <c r="L40" s="20"/>
       <c r="M40" s="20"/>
     </row>
     <row r="41" spans="1:15" ht="13.5" customHeight="1">
       <c r="A41" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B41" s="24"/>
       <c r="C41" s="25"/>
       <c r="D41" s="26"/>
       <c r="E41" s="26"/>
       <c r="F41" s="26"/>
       <c r="G41" s="26"/>
       <c r="H41" s="26"/>
       <c r="I41" s="26"/>
       <c r="J41" s="26"/>
       <c r="K41" s="26"/>
       <c r="L41" s="27"/>
       <c r="M41" s="26"/>
@@ -2530,52 +2536,52 @@
       <c r="O46" s="21"/>
     </row>
     <row r="47" spans="1:15">
       <c r="M47" s="28"/>
     </row>
     <row r="48" spans="1:15">
       <c r="M48" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="B16:M17"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q43"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A27" sqref="A27:M27"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="T29" sqref="T29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="24.75" customHeight="1" thickBot="1">
       <c r="A1" s="54" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="46"/>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
       <c r="E1" s="46"/>
       <c r="F1" s="46"/>
       <c r="G1" s="46"/>
       <c r="H1" s="46"/>
       <c r="I1" s="46"/>
       <c r="J1" s="46"/>
       <c r="K1" s="46"/>
       <c r="L1" s="46"/>
       <c r="M1" s="46"/>
     </row>
     <row r="2" spans="1:13" ht="27.75" customHeight="1" thickBot="1">
@@ -3035,51 +3041,53 @@
         <v>103.6</v>
       </c>
       <c r="K13" s="6">
         <v>71.599999999999994</v>
       </c>
       <c r="L13" s="41">
         <v>147.69999999999999</v>
       </c>
       <c r="M13" s="9">
         <v>82.4</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="15.75" customHeight="1">
       <c r="A14" s="5">
         <v>2026</v>
       </c>
       <c r="B14" s="7">
         <v>59</v>
       </c>
       <c r="C14" s="7">
         <v>101</v>
       </c>
       <c r="D14" s="37">
         <v>175.1</v>
       </c>
-      <c r="E14" s="37"/>
+      <c r="E14" s="37">
+        <v>84.1</v>
+      </c>
       <c r="F14" s="6"/>
       <c r="G14" s="6"/>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="41"/>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" ht="15.75" customHeight="1">
       <c r="A15" s="58" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="59"/>
       <c r="C15" s="59"/>
       <c r="D15" s="59"/>
       <c r="E15" s="59"/>
       <c r="F15" s="59"/>
       <c r="G15" s="59"/>
       <c r="H15" s="59"/>
       <c r="I15" s="59"/>
       <c r="J15" s="59"/>
       <c r="K15" s="59"/>
       <c r="L15" s="59"/>
       <c r="M15" s="60"/>
@@ -3485,51 +3493,53 @@
         <v>135.80000000000001</v>
       </c>
       <c r="K25" s="37">
         <v>95.9</v>
       </c>
       <c r="L25" s="41">
         <v>190.9</v>
       </c>
       <c r="M25" s="9">
         <v>126.4</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="15.75" customHeight="1">
       <c r="A26" s="10">
         <v>2026</v>
       </c>
       <c r="B26" s="6">
         <v>120.8</v>
       </c>
       <c r="C26" s="6">
         <v>108.5</v>
       </c>
       <c r="D26" s="6">
         <v>127.4</v>
       </c>
-      <c r="E26" s="37"/>
+      <c r="E26" s="37">
+        <v>108.2</v>
+      </c>
       <c r="F26" s="37"/>
       <c r="G26" s="37"/>
       <c r="H26" s="37"/>
       <c r="I26" s="37"/>
       <c r="J26" s="37"/>
       <c r="K26" s="37"/>
       <c r="L26" s="41"/>
       <c r="M26" s="9"/>
     </row>
     <row r="27" spans="1:13" ht="15.75" customHeight="1">
       <c r="A27" s="58" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="59"/>
       <c r="C27" s="59"/>
       <c r="D27" s="59"/>
       <c r="E27" s="59"/>
       <c r="F27" s="59"/>
       <c r="G27" s="59"/>
       <c r="H27" s="59"/>
       <c r="I27" s="59"/>
       <c r="J27" s="59"/>
       <c r="K27" s="59"/>
       <c r="L27" s="59"/>
       <c r="M27" s="60"/>
@@ -3935,51 +3945,53 @@
         <v>116.5</v>
       </c>
       <c r="K37" s="37">
         <v>114.1</v>
       </c>
       <c r="L37" s="41">
         <v>120.3</v>
       </c>
       <c r="M37" s="9">
         <v>120.9</v>
       </c>
     </row>
     <row r="38" spans="1:17" ht="15.75" customHeight="1">
       <c r="A38" s="5">
         <v>2026</v>
       </c>
       <c r="B38" s="6">
         <v>120.8</v>
       </c>
       <c r="C38" s="6">
         <v>114.2</v>
       </c>
       <c r="D38" s="6">
         <v>120.1</v>
       </c>
-      <c r="E38" s="37"/>
+      <c r="E38" s="37">
+        <v>116.5</v>
+      </c>
       <c r="F38" s="37"/>
       <c r="G38" s="37"/>
       <c r="H38" s="37"/>
       <c r="I38" s="41"/>
       <c r="J38" s="37"/>
       <c r="K38" s="37"/>
       <c r="L38" s="41"/>
       <c r="M38" s="9"/>
     </row>
     <row r="40" spans="1:17" ht="15">
       <c r="A40" s="12" t="s">
         <v>28</v>
       </c>
       <c r="K40" s="39"/>
       <c r="L40" s="39"/>
       <c r="M40" s="39"/>
       <c r="N40" s="13"/>
       <c r="O40" s="13"/>
       <c r="P40" s="13"/>
       <c r="Q40" s="13"/>
     </row>
     <row r="41" spans="1:17">
       <c r="K41" s="13"/>
       <c r="L41" s="13"/>
       <c r="M41" s="13"/>