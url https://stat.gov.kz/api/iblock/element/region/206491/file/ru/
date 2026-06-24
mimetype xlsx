--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -16,51 +16,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="13305" yWindow="180" windowWidth="15435" windowHeight="12255" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Объем" sheetId="3" r:id="rId1"/>
     <sheet name="ИФО" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Объем!$A$1:$M$41</definedName>
   </definedNames>
   <calcPr calcId="124519" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="31">
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          млн. тенге</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
@@ -924,51 +924,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R48"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="E41" sqref="E41"/>
+      <selection activeCell="N21" sqref="N21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.85546875" style="13" customWidth="1"/>
     <col min="2" max="2" width="8" style="13" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" style="13" customWidth="1"/>
     <col min="4" max="4" width="9.140625" style="13"/>
     <col min="5" max="5" width="8.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.5703125" style="13" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="13"/>
     <col min="8" max="8" width="9.42578125" style="13" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="13" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="13" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="13" customWidth="1"/>
     <col min="12" max="12" width="9" style="13" customWidth="1"/>
     <col min="13" max="13" width="11.42578125" style="13" customWidth="1"/>
     <col min="14" max="14" width="13" style="13" customWidth="1"/>
     <col min="15" max="15" width="15" style="13" customWidth="1"/>
     <col min="16" max="16" width="11" style="13" customWidth="1"/>
     <col min="17" max="17" width="23" style="13" customWidth="1"/>
     <col min="18" max="18" width="17.5703125" style="13" customWidth="1"/>
     <col min="19" max="28" width="11" style="13" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="13"/>
   </cols>
@@ -1517,51 +1517,53 @@
       <c r="M14" s="20">
         <v>100107.4</v>
       </c>
       <c r="N14" s="29"/>
       <c r="O14" s="29"/>
       <c r="P14" s="29"/>
       <c r="Q14" s="29"/>
       <c r="R14" s="29"/>
     </row>
     <row r="15" spans="1:18" s="28" customFormat="1" ht="15" customHeight="1">
       <c r="A15" s="30">
         <v>2026</v>
       </c>
       <c r="B15" s="20">
         <v>59979.5</v>
       </c>
       <c r="C15" s="20">
         <v>61224.4</v>
       </c>
       <c r="D15" s="20">
         <v>107444.6</v>
       </c>
       <c r="E15" s="20">
         <v>90599.7</v>
       </c>
-      <c r="F15" s="38"/>
+      <c r="F15" s="38">
+        <v>74888.899999999994</v>
+      </c>
       <c r="G15" s="20"/>
       <c r="H15" s="20"/>
       <c r="I15" s="20"/>
       <c r="J15" s="38"/>
       <c r="K15" s="38"/>
       <c r="L15" s="42"/>
       <c r="M15" s="20"/>
       <c r="N15" s="29"/>
       <c r="O15" s="29"/>
       <c r="P15" s="29"/>
       <c r="Q15" s="29"/>
       <c r="R15" s="29"/>
     </row>
     <row r="16" spans="1:18" s="28" customFormat="1" ht="12.75" customHeight="1">
       <c r="A16" s="31" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="48"/>
       <c r="C16" s="49"/>
       <c r="D16" s="49"/>
       <c r="E16" s="49"/>
       <c r="F16" s="49"/>
       <c r="G16" s="49"/>
       <c r="H16" s="49"/>
       <c r="I16" s="49"/>
@@ -2002,51 +2004,53 @@
       </c>
       <c r="L27" s="20">
         <v>121188.5</v>
       </c>
       <c r="M27" s="20">
         <v>100107.4</v>
       </c>
       <c r="N27" s="32"/>
     </row>
     <row r="28" spans="1:14" s="28" customFormat="1" ht="15" customHeight="1">
       <c r="A28" s="33">
         <v>2026</v>
       </c>
       <c r="B28" s="20">
         <v>55026.3</v>
       </c>
       <c r="C28" s="20">
         <v>59271.199999999997</v>
       </c>
       <c r="D28" s="20">
         <v>107444.6</v>
       </c>
       <c r="E28" s="20">
         <v>90599.7</v>
       </c>
-      <c r="F28" s="38"/>
+      <c r="F28" s="38">
+        <v>74888.899999999994</v>
+      </c>
       <c r="G28" s="20"/>
       <c r="H28" s="20"/>
       <c r="I28" s="20"/>
       <c r="J28" s="20"/>
       <c r="K28" s="20"/>
       <c r="L28" s="20"/>
       <c r="M28" s="20"/>
       <c r="N28" s="32"/>
     </row>
     <row r="29" spans="1:14" s="28" customFormat="1" ht="50.25" customHeight="1">
       <c r="A29" s="31" t="s">
         <v>29</v>
       </c>
       <c r="B29" s="35"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="36"/>
       <c r="L29" s="36"/>
       <c r="M29" s="22"/>
@@ -2456,51 +2460,53 @@
         <v>30</v>
       </c>
       <c r="L39" s="20" t="s">
         <v>30</v>
       </c>
       <c r="M39" s="20" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" s="5">
         <v>2026</v>
       </c>
       <c r="B40" s="20">
         <v>4953.2</v>
       </c>
       <c r="C40" s="20">
         <v>1953.2</v>
       </c>
       <c r="D40" s="20" t="s">
         <v>30</v>
       </c>
       <c r="E40" s="20" t="s">
         <v>30</v>
       </c>
-      <c r="F40" s="38"/>
+      <c r="F40" s="38" t="s">
+        <v>30</v>
+      </c>
       <c r="G40" s="20"/>
       <c r="H40" s="20"/>
       <c r="I40" s="20"/>
       <c r="J40" s="20"/>
       <c r="K40" s="20"/>
       <c r="L40" s="20"/>
       <c r="M40" s="20"/>
     </row>
     <row r="41" spans="1:15" ht="13.5" customHeight="1">
       <c r="A41" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B41" s="24"/>
       <c r="C41" s="25"/>
       <c r="D41" s="26"/>
       <c r="E41" s="26"/>
       <c r="F41" s="26"/>
       <c r="G41" s="26"/>
       <c r="H41" s="26"/>
       <c r="I41" s="26"/>
       <c r="J41" s="26"/>
       <c r="K41" s="26"/>
       <c r="L41" s="27"/>
       <c r="M41" s="26"/>
     </row>
@@ -2537,51 +2543,51 @@
     </row>
     <row r="47" spans="1:15">
       <c r="M47" s="28"/>
     </row>
     <row r="48" spans="1:15">
       <c r="M48" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="B16:M17"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="T29" sqref="T29"/>
+      <selection activeCell="P30" sqref="P30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="24.75" customHeight="1" thickBot="1">
       <c r="A1" s="54" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="46"/>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
       <c r="E1" s="46"/>
       <c r="F1" s="46"/>
       <c r="G1" s="46"/>
       <c r="H1" s="46"/>
       <c r="I1" s="46"/>
       <c r="J1" s="46"/>
       <c r="K1" s="46"/>
       <c r="L1" s="46"/>
       <c r="M1" s="46"/>
     </row>
     <row r="2" spans="1:13" ht="27.75" customHeight="1" thickBot="1">
@@ -3044,51 +3050,53 @@
         <v>71.599999999999994</v>
       </c>
       <c r="L13" s="41">
         <v>147.69999999999999</v>
       </c>
       <c r="M13" s="9">
         <v>82.4</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="15.75" customHeight="1">
       <c r="A14" s="5">
         <v>2026</v>
       </c>
       <c r="B14" s="7">
         <v>59</v>
       </c>
       <c r="C14" s="7">
         <v>101</v>
       </c>
       <c r="D14" s="37">
         <v>175.1</v>
       </c>
       <c r="E14" s="37">
         <v>84.1</v>
       </c>
-      <c r="F14" s="6"/>
+      <c r="F14" s="6">
+        <v>82.8</v>
+      </c>
       <c r="G14" s="6"/>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="41"/>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" ht="15.75" customHeight="1">
       <c r="A15" s="58" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="59"/>
       <c r="C15" s="59"/>
       <c r="D15" s="59"/>
       <c r="E15" s="59"/>
       <c r="F15" s="59"/>
       <c r="G15" s="59"/>
       <c r="H15" s="59"/>
       <c r="I15" s="59"/>
       <c r="J15" s="59"/>
       <c r="K15" s="59"/>
       <c r="L15" s="59"/>
       <c r="M15" s="60"/>
     </row>
@@ -3496,51 +3504,53 @@
         <v>95.9</v>
       </c>
       <c r="L25" s="41">
         <v>190.9</v>
       </c>
       <c r="M25" s="9">
         <v>126.4</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="15.75" customHeight="1">
       <c r="A26" s="10">
         <v>2026</v>
       </c>
       <c r="B26" s="6">
         <v>120.8</v>
       </c>
       <c r="C26" s="6">
         <v>108.5</v>
       </c>
       <c r="D26" s="6">
         <v>127.4</v>
       </c>
       <c r="E26" s="37">
         <v>108.2</v>
       </c>
-      <c r="F26" s="37"/>
+      <c r="F26" s="37">
+        <v>93.3</v>
+      </c>
       <c r="G26" s="37"/>
       <c r="H26" s="37"/>
       <c r="I26" s="37"/>
       <c r="J26" s="37"/>
       <c r="K26" s="37"/>
       <c r="L26" s="41"/>
       <c r="M26" s="9"/>
     </row>
     <row r="27" spans="1:13" ht="15.75" customHeight="1">
       <c r="A27" s="58" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="59"/>
       <c r="C27" s="59"/>
       <c r="D27" s="59"/>
       <c r="E27" s="59"/>
       <c r="F27" s="59"/>
       <c r="G27" s="59"/>
       <c r="H27" s="59"/>
       <c r="I27" s="59"/>
       <c r="J27" s="59"/>
       <c r="K27" s="59"/>
       <c r="L27" s="59"/>
       <c r="M27" s="60"/>
     </row>
@@ -3948,51 +3958,53 @@
         <v>114.1</v>
       </c>
       <c r="L37" s="41">
         <v>120.3</v>
       </c>
       <c r="M37" s="9">
         <v>120.9</v>
       </c>
     </row>
     <row r="38" spans="1:17" ht="15.75" customHeight="1">
       <c r="A38" s="5">
         <v>2026</v>
       </c>
       <c r="B38" s="6">
         <v>120.8</v>
       </c>
       <c r="C38" s="6">
         <v>114.2</v>
       </c>
       <c r="D38" s="6">
         <v>120.1</v>
       </c>
       <c r="E38" s="37">
         <v>116.5</v>
       </c>
-      <c r="F38" s="37"/>
+      <c r="F38" s="37">
+        <v>111.1</v>
+      </c>
       <c r="G38" s="37"/>
       <c r="H38" s="37"/>
       <c r="I38" s="41"/>
       <c r="J38" s="37"/>
       <c r="K38" s="37"/>
       <c r="L38" s="41"/>
       <c r="M38" s="9"/>
     </row>
     <row r="40" spans="1:17" ht="15">
       <c r="A40" s="12" t="s">
         <v>28</v>
       </c>
       <c r="K40" s="39"/>
       <c r="L40" s="39"/>
       <c r="M40" s="39"/>
       <c r="N40" s="13"/>
       <c r="O40" s="13"/>
       <c r="P40" s="13"/>
       <c r="Q40" s="13"/>
     </row>
     <row r="41" spans="1:17">
       <c r="K41" s="13"/>
       <c r="L41" s="13"/>
       <c r="M41" s="13"/>
       <c r="N41" s="13"/>