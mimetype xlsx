--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -16,51 +16,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="13305" yWindow="180" windowWidth="15435" windowHeight="12255" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Объем" sheetId="3" r:id="rId1"/>
     <sheet name="ИФО" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Объем!$A$1:$M$41</definedName>
   </definedNames>
   <calcPr calcId="124519" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="30">
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          млн. тенге</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
@@ -94,53 +94,50 @@
     <t>65 880,9*</t>
   </si>
   <si>
     <t>62 347,7*</t>
   </si>
   <si>
     <t>3 533,2*</t>
   </si>
   <si>
     <t>*С июня данные только по ВКО</t>
   </si>
   <si>
     <t>Индексы физического объема оптовой торговли</t>
   </si>
   <si>
     <t>в % к предыдущему месяцу</t>
   </si>
   <si>
     <t>87,7*</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>101,6*</t>
-  </si>
-[...1 lines deleted...]
-    <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>126,4*</t>
   </si>
   <si>
     <t>*С июня 2022 года данные только по ВКО</t>
   </si>
   <si>
     <t>индивидуальные предприниматели, в том числе торгующие на рынках</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="8">
@@ -924,51 +921,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R48"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="N21" sqref="N21"/>
+      <selection activeCell="G40" sqref="G40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.85546875" style="13" customWidth="1"/>
     <col min="2" max="2" width="8" style="13" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" style="13" customWidth="1"/>
     <col min="4" max="4" width="9.140625" style="13"/>
     <col min="5" max="5" width="8.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.5703125" style="13" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="13"/>
     <col min="8" max="8" width="9.42578125" style="13" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="13" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="13" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="13" customWidth="1"/>
     <col min="12" max="12" width="9" style="13" customWidth="1"/>
     <col min="13" max="13" width="11.42578125" style="13" customWidth="1"/>
     <col min="14" max="14" width="13" style="13" customWidth="1"/>
     <col min="15" max="15" width="15" style="13" customWidth="1"/>
     <col min="16" max="16" width="11" style="13" customWidth="1"/>
     <col min="17" max="17" width="23" style="13" customWidth="1"/>
     <col min="18" max="18" width="17.5703125" style="13" customWidth="1"/>
     <col min="19" max="28" width="11" style="13" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="13"/>
   </cols>
@@ -1520,51 +1517,53 @@
       <c r="N14" s="29"/>
       <c r="O14" s="29"/>
       <c r="P14" s="29"/>
       <c r="Q14" s="29"/>
       <c r="R14" s="29"/>
     </row>
     <row r="15" spans="1:18" s="28" customFormat="1" ht="15" customHeight="1">
       <c r="A15" s="30">
         <v>2026</v>
       </c>
       <c r="B15" s="20">
         <v>59979.5</v>
       </c>
       <c r="C15" s="20">
         <v>61224.4</v>
       </c>
       <c r="D15" s="20">
         <v>107444.6</v>
       </c>
       <c r="E15" s="20">
         <v>90599.7</v>
       </c>
       <c r="F15" s="38">
         <v>74888.899999999994</v>
       </c>
-      <c r="G15" s="20"/>
+      <c r="G15" s="20">
+        <v>84311.4</v>
+      </c>
       <c r="H15" s="20"/>
       <c r="I15" s="20"/>
       <c r="J15" s="38"/>
       <c r="K15" s="38"/>
       <c r="L15" s="42"/>
       <c r="M15" s="20"/>
       <c r="N15" s="29"/>
       <c r="O15" s="29"/>
       <c r="P15" s="29"/>
       <c r="Q15" s="29"/>
       <c r="R15" s="29"/>
     </row>
     <row r="16" spans="1:18" s="28" customFormat="1" ht="12.75" customHeight="1">
       <c r="A16" s="31" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="48"/>
       <c r="C16" s="49"/>
       <c r="D16" s="49"/>
       <c r="E16" s="49"/>
       <c r="F16" s="49"/>
       <c r="G16" s="49"/>
       <c r="H16" s="49"/>
       <c r="I16" s="49"/>
       <c r="J16" s="49"/>
@@ -2007,62 +2006,64 @@
       </c>
       <c r="M27" s="20">
         <v>100107.4</v>
       </c>
       <c r="N27" s="32"/>
     </row>
     <row r="28" spans="1:14" s="28" customFormat="1" ht="15" customHeight="1">
       <c r="A28" s="33">
         <v>2026</v>
       </c>
       <c r="B28" s="20">
         <v>55026.3</v>
       </c>
       <c r="C28" s="20">
         <v>59271.199999999997</v>
       </c>
       <c r="D28" s="20">
         <v>107444.6</v>
       </c>
       <c r="E28" s="20">
         <v>90599.7</v>
       </c>
       <c r="F28" s="38">
         <v>74888.899999999994</v>
       </c>
-      <c r="G28" s="20"/>
+      <c r="G28" s="20">
+        <v>82714</v>
+      </c>
       <c r="H28" s="20"/>
       <c r="I28" s="20"/>
       <c r="J28" s="20"/>
       <c r="K28" s="20"/>
       <c r="L28" s="20"/>
       <c r="M28" s="20"/>
       <c r="N28" s="32"/>
     </row>
     <row r="29" spans="1:14" s="28" customFormat="1" ht="50.25" customHeight="1">
       <c r="A29" s="31" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B29" s="35"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="36"/>
       <c r="L29" s="36"/>
       <c r="M29" s="22"/>
       <c r="N29" s="32"/>
     </row>
     <row r="30" spans="1:14" s="28" customFormat="1">
       <c r="A30" s="33">
         <v>2016</v>
       </c>
       <c r="B30" s="20">
         <v>7834.9</v>
       </c>
       <c r="C30" s="20">
         <v>10780.9</v>
       </c>
@@ -2432,82 +2433,84 @@
       <c r="B39" s="20">
         <v>4107.6000000000004</v>
       </c>
       <c r="C39" s="20">
         <v>1884.7</v>
       </c>
       <c r="D39" s="20">
         <v>1884.7</v>
       </c>
       <c r="E39" s="20">
         <v>1884.7</v>
       </c>
       <c r="F39" s="38">
         <v>1884.7</v>
       </c>
       <c r="G39" s="20">
         <v>2662.7</v>
       </c>
       <c r="H39" s="20">
         <v>2662.7</v>
       </c>
       <c r="I39" s="20">
         <v>194</v>
       </c>
       <c r="J39" s="20" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="K39" s="20" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="L39" s="20" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="M39" s="20" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" s="5">
         <v>2026</v>
       </c>
       <c r="B40" s="20">
         <v>4953.2</v>
       </c>
       <c r="C40" s="20">
         <v>1953.2</v>
       </c>
       <c r="D40" s="20" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E40" s="20" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F40" s="38" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="G40" s="20"/>
+        <v>29</v>
+      </c>
+      <c r="G40" s="20">
+        <v>1597.5</v>
+      </c>
       <c r="H40" s="20"/>
       <c r="I40" s="20"/>
       <c r="J40" s="20"/>
       <c r="K40" s="20"/>
       <c r="L40" s="20"/>
       <c r="M40" s="20"/>
     </row>
     <row r="41" spans="1:15" ht="13.5" customHeight="1">
       <c r="A41" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B41" s="24"/>
       <c r="C41" s="25"/>
       <c r="D41" s="26"/>
       <c r="E41" s="26"/>
       <c r="F41" s="26"/>
       <c r="G41" s="26"/>
       <c r="H41" s="26"/>
       <c r="I41" s="26"/>
       <c r="J41" s="26"/>
       <c r="K41" s="26"/>
       <c r="L41" s="27"/>
       <c r="M41" s="26"/>
     </row>
     <row r="42" spans="1:15">
@@ -2543,51 +2546,51 @@
     </row>
     <row r="47" spans="1:15">
       <c r="M47" s="28"/>
     </row>
     <row r="48" spans="1:15">
       <c r="M48" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="B16:M17"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="P30" sqref="P30"/>
+      <selection activeCell="Y33" sqref="Y33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="24.75" customHeight="1" thickBot="1">
       <c r="A1" s="54" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="46"/>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
       <c r="E1" s="46"/>
       <c r="F1" s="46"/>
       <c r="G1" s="46"/>
       <c r="H1" s="46"/>
       <c r="I1" s="46"/>
       <c r="J1" s="46"/>
       <c r="K1" s="46"/>
       <c r="L1" s="46"/>
       <c r="M1" s="46"/>
     </row>
     <row r="2" spans="1:13" ht="27.75" customHeight="1" thickBot="1">
@@ -3053,51 +3056,53 @@
         <v>147.69999999999999</v>
       </c>
       <c r="M13" s="9">
         <v>82.4</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="15.75" customHeight="1">
       <c r="A14" s="5">
         <v>2026</v>
       </c>
       <c r="B14" s="7">
         <v>59</v>
       </c>
       <c r="C14" s="7">
         <v>101</v>
       </c>
       <c r="D14" s="37">
         <v>175.1</v>
       </c>
       <c r="E14" s="37">
         <v>84.1</v>
       </c>
       <c r="F14" s="6">
         <v>82.8</v>
       </c>
-      <c r="G14" s="6"/>
+      <c r="G14" s="6">
+        <v>111.2</v>
+      </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="41"/>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" ht="15.75" customHeight="1">
       <c r="A15" s="58" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="59"/>
       <c r="C15" s="59"/>
       <c r="D15" s="59"/>
       <c r="E15" s="59"/>
       <c r="F15" s="59"/>
       <c r="G15" s="59"/>
       <c r="H15" s="59"/>
       <c r="I15" s="59"/>
       <c r="J15" s="59"/>
       <c r="K15" s="59"/>
       <c r="L15" s="59"/>
       <c r="M15" s="60"/>
     </row>
     <row r="16" spans="1:13" ht="15.75" customHeight="1">
@@ -3507,62 +3512,62 @@
         <v>190.9</v>
       </c>
       <c r="M25" s="9">
         <v>126.4</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="15.75" customHeight="1">
       <c r="A26" s="10">
         <v>2026</v>
       </c>
       <c r="B26" s="6">
         <v>120.8</v>
       </c>
       <c r="C26" s="6">
         <v>108.5</v>
       </c>
       <c r="D26" s="6">
         <v>127.4</v>
       </c>
       <c r="E26" s="37">
         <v>108.2</v>
       </c>
       <c r="F26" s="37">
         <v>93.3</v>
       </c>
-      <c r="G26" s="37"/>
+      <c r="G26" s="37">
+        <v>111.1</v>
+      </c>
       <c r="H26" s="37"/>
       <c r="I26" s="37"/>
       <c r="J26" s="37"/>
       <c r="K26" s="37"/>
       <c r="L26" s="41"/>
       <c r="M26" s="9"/>
     </row>
     <row r="27" spans="1:13" ht="15.75" customHeight="1">
-      <c r="A27" s="58" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A27" s="58"/>
       <c r="B27" s="59"/>
       <c r="C27" s="59"/>
       <c r="D27" s="59"/>
       <c r="E27" s="59"/>
       <c r="F27" s="59"/>
       <c r="G27" s="59"/>
       <c r="H27" s="59"/>
       <c r="I27" s="59"/>
       <c r="J27" s="59"/>
       <c r="K27" s="59"/>
       <c r="L27" s="59"/>
       <c r="M27" s="60"/>
     </row>
     <row r="28" spans="1:13" ht="15.75" customHeight="1">
       <c r="A28" s="10">
         <v>2016</v>
       </c>
       <c r="B28" s="6">
         <v>60.4</v>
       </c>
       <c r="C28" s="6">
         <v>73.599999999999994</v>
       </c>
       <c r="D28" s="6">
         <v>75.8</v>
@@ -3798,51 +3803,51 @@
       </c>
       <c r="M33" s="7">
         <v>113.4</v>
       </c>
     </row>
     <row r="34" spans="1:17" ht="15.75" customHeight="1">
       <c r="A34" s="5">
         <v>2022</v>
       </c>
       <c r="B34" s="7">
         <v>106.4</v>
       </c>
       <c r="C34" s="37">
         <v>110.4</v>
       </c>
       <c r="D34" s="37">
         <v>106.6</v>
       </c>
       <c r="E34" s="7">
         <v>106.5</v>
       </c>
       <c r="F34" s="7">
         <v>106.8</v>
       </c>
       <c r="G34" s="7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="H34" s="7">
         <v>119.8</v>
       </c>
       <c r="I34" s="7">
         <v>118.7</v>
       </c>
       <c r="J34" s="7">
         <v>118.9</v>
       </c>
       <c r="K34" s="7">
         <v>119.5</v>
       </c>
       <c r="L34" s="7">
         <v>119.8</v>
       </c>
       <c r="M34" s="7">
         <v>118.7</v>
       </c>
     </row>
     <row r="35" spans="1:17" ht="15.75" customHeight="1">
       <c r="A35" s="5">
         <v>2023</v>
       </c>
       <c r="B35" s="6">
@@ -3961,61 +3966,63 @@
         <v>120.3</v>
       </c>
       <c r="M37" s="9">
         <v>120.9</v>
       </c>
     </row>
     <row r="38" spans="1:17" ht="15.75" customHeight="1">
       <c r="A38" s="5">
         <v>2026</v>
       </c>
       <c r="B38" s="6">
         <v>120.8</v>
       </c>
       <c r="C38" s="6">
         <v>114.2</v>
       </c>
       <c r="D38" s="6">
         <v>120.1</v>
       </c>
       <c r="E38" s="37">
         <v>116.5</v>
       </c>
       <c r="F38" s="37">
         <v>111.1</v>
       </c>
-      <c r="G38" s="37"/>
+      <c r="G38" s="37">
+        <v>111.2</v>
+      </c>
       <c r="H38" s="37"/>
       <c r="I38" s="41"/>
       <c r="J38" s="37"/>
       <c r="K38" s="37"/>
       <c r="L38" s="41"/>
       <c r="M38" s="9"/>
     </row>
     <row r="40" spans="1:17" ht="15">
       <c r="A40" s="12" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="K40" s="39"/>
       <c r="L40" s="39"/>
       <c r="M40" s="39"/>
       <c r="N40" s="13"/>
       <c r="O40" s="13"/>
       <c r="P40" s="13"/>
       <c r="Q40" s="13"/>
     </row>
     <row r="41" spans="1:17">
       <c r="K41" s="13"/>
       <c r="L41" s="13"/>
       <c r="M41" s="13"/>
       <c r="N41" s="13"/>
       <c r="O41" s="13"/>
       <c r="P41" s="13"/>
       <c r="Q41" s="13"/>
     </row>
     <row r="42" spans="1:17">
       <c r="K42" s="13"/>
       <c r="L42" s="13"/>
       <c r="M42" s="13"/>
       <c r="N42" s="13"/>
       <c r="O42" s="13"/>
       <c r="P42" s="13"/>