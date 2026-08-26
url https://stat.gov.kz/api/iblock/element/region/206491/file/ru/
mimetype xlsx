--- v3 (2026-07-14)
+++ v4 (2026-08-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13305" yWindow="180" windowWidth="15435" windowHeight="12255" activeTab="1"/>
+    <workbookView xWindow="13305" yWindow="180" windowWidth="15435" windowHeight="12255"/>
   </bookViews>
   <sheets>
     <sheet name="Объем" sheetId="3" r:id="rId1"/>
     <sheet name="ИФО" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Объем!$A$1:$M$41</definedName>
   </definedNames>
   <calcPr calcId="124519" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="30">
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          млн. тенге</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
@@ -920,52 +920,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R48"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="G40" sqref="G40"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection activeCell="H41" sqref="H41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.85546875" style="13" customWidth="1"/>
     <col min="2" max="2" width="8" style="13" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" style="13" customWidth="1"/>
     <col min="4" max="4" width="9.140625" style="13"/>
     <col min="5" max="5" width="8.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.5703125" style="13" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="13"/>
     <col min="8" max="8" width="9.42578125" style="13" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="13" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="13" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="13" customWidth="1"/>
     <col min="12" max="12" width="9" style="13" customWidth="1"/>
     <col min="13" max="13" width="11.42578125" style="13" customWidth="1"/>
     <col min="14" max="14" width="13" style="13" customWidth="1"/>
     <col min="15" max="15" width="15" style="13" customWidth="1"/>
     <col min="16" max="16" width="11" style="13" customWidth="1"/>
     <col min="17" max="17" width="23" style="13" customWidth="1"/>
     <col min="18" max="18" width="17.5703125" style="13" customWidth="1"/>
     <col min="19" max="28" width="11" style="13" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="13"/>
   </cols>
@@ -1520,51 +1520,53 @@
       <c r="Q14" s="29"/>
       <c r="R14" s="29"/>
     </row>
     <row r="15" spans="1:18" s="28" customFormat="1" ht="15" customHeight="1">
       <c r="A15" s="30">
         <v>2026</v>
       </c>
       <c r="B15" s="20">
         <v>59979.5</v>
       </c>
       <c r="C15" s="20">
         <v>61224.4</v>
       </c>
       <c r="D15" s="20">
         <v>107444.6</v>
       </c>
       <c r="E15" s="20">
         <v>90599.7</v>
       </c>
       <c r="F15" s="38">
         <v>74888.899999999994</v>
       </c>
       <c r="G15" s="20">
         <v>84311.4</v>
       </c>
-      <c r="H15" s="20"/>
+      <c r="H15" s="20">
+        <v>87970.1</v>
+      </c>
       <c r="I15" s="20"/>
       <c r="J15" s="38"/>
       <c r="K15" s="38"/>
       <c r="L15" s="42"/>
       <c r="M15" s="20"/>
       <c r="N15" s="29"/>
       <c r="O15" s="29"/>
       <c r="P15" s="29"/>
       <c r="Q15" s="29"/>
       <c r="R15" s="29"/>
     </row>
     <row r="16" spans="1:18" s="28" customFormat="1" ht="12.75" customHeight="1">
       <c r="A16" s="31" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="48"/>
       <c r="C16" s="49"/>
       <c r="D16" s="49"/>
       <c r="E16" s="49"/>
       <c r="F16" s="49"/>
       <c r="G16" s="49"/>
       <c r="H16" s="49"/>
       <c r="I16" s="49"/>
       <c r="J16" s="49"/>
       <c r="K16" s="49"/>
@@ -2009,51 +2011,53 @@
       </c>
       <c r="N27" s="32"/>
     </row>
     <row r="28" spans="1:14" s="28" customFormat="1" ht="15" customHeight="1">
       <c r="A28" s="33">
         <v>2026</v>
       </c>
       <c r="B28" s="20">
         <v>55026.3</v>
       </c>
       <c r="C28" s="20">
         <v>59271.199999999997</v>
       </c>
       <c r="D28" s="20">
         <v>107444.6</v>
       </c>
       <c r="E28" s="20">
         <v>90599.7</v>
       </c>
       <c r="F28" s="38">
         <v>74888.899999999994</v>
       </c>
       <c r="G28" s="20">
         <v>82714</v>
       </c>
-      <c r="H28" s="20"/>
+      <c r="H28" s="20">
+        <v>86369.600000000006</v>
+      </c>
       <c r="I28" s="20"/>
       <c r="J28" s="20"/>
       <c r="K28" s="20"/>
       <c r="L28" s="20"/>
       <c r="M28" s="20"/>
       <c r="N28" s="32"/>
     </row>
     <row r="29" spans="1:14" s="28" customFormat="1" ht="50.25" customHeight="1">
       <c r="A29" s="31" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="35"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="36"/>
       <c r="L29" s="36"/>
       <c r="M29" s="22"/>
       <c r="N29" s="32"/>
     </row>
@@ -2467,51 +2471,53 @@
         <v>29</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" s="5">
         <v>2026</v>
       </c>
       <c r="B40" s="20">
         <v>4953.2</v>
       </c>
       <c r="C40" s="20">
         <v>1953.2</v>
       </c>
       <c r="D40" s="20" t="s">
         <v>29</v>
       </c>
       <c r="E40" s="20" t="s">
         <v>29</v>
       </c>
       <c r="F40" s="38" t="s">
         <v>29</v>
       </c>
       <c r="G40" s="20">
         <v>1597.5</v>
       </c>
-      <c r="H40" s="20"/>
+      <c r="H40" s="20">
+        <v>1600.5</v>
+      </c>
       <c r="I40" s="20"/>
       <c r="J40" s="20"/>
       <c r="K40" s="20"/>
       <c r="L40" s="20"/>
       <c r="M40" s="20"/>
     </row>
     <row r="41" spans="1:15" ht="13.5" customHeight="1">
       <c r="A41" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B41" s="24"/>
       <c r="C41" s="25"/>
       <c r="D41" s="26"/>
       <c r="E41" s="26"/>
       <c r="F41" s="26"/>
       <c r="G41" s="26"/>
       <c r="H41" s="26"/>
       <c r="I41" s="26"/>
       <c r="J41" s="26"/>
       <c r="K41" s="26"/>
       <c r="L41" s="27"/>
       <c r="M41" s="26"/>
     </row>
     <row r="42" spans="1:15">
       <c r="M42" s="28"/>
@@ -2545,52 +2551,52 @@
       <c r="O46" s="21"/>
     </row>
     <row r="47" spans="1:15">
       <c r="M47" s="28"/>
     </row>
     <row r="48" spans="1:15">
       <c r="M48" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="B16:M17"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q43"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="Y33" sqref="Y33"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="S21" sqref="S21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="24.75" customHeight="1" thickBot="1">
       <c r="A1" s="54" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="46"/>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
       <c r="E1" s="46"/>
       <c r="F1" s="46"/>
       <c r="G1" s="46"/>
       <c r="H1" s="46"/>
       <c r="I1" s="46"/>
       <c r="J1" s="46"/>
       <c r="K1" s="46"/>
       <c r="L1" s="46"/>
       <c r="M1" s="46"/>
     </row>
     <row r="2" spans="1:13" ht="27.75" customHeight="1" thickBot="1">
@@ -3059,51 +3065,53 @@
         <v>82.4</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="15.75" customHeight="1">
       <c r="A14" s="5">
         <v>2026</v>
       </c>
       <c r="B14" s="7">
         <v>59</v>
       </c>
       <c r="C14" s="7">
         <v>101</v>
       </c>
       <c r="D14" s="37">
         <v>175.1</v>
       </c>
       <c r="E14" s="37">
         <v>84.1</v>
       </c>
       <c r="F14" s="6">
         <v>82.8</v>
       </c>
       <c r="G14" s="6">
         <v>111.2</v>
       </c>
-      <c r="H14" s="6"/>
+      <c r="H14" s="6">
+        <v>104.4</v>
+      </c>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="41"/>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" ht="15.75" customHeight="1">
       <c r="A15" s="58" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="59"/>
       <c r="C15" s="59"/>
       <c r="D15" s="59"/>
       <c r="E15" s="59"/>
       <c r="F15" s="59"/>
       <c r="G15" s="59"/>
       <c r="H15" s="59"/>
       <c r="I15" s="59"/>
       <c r="J15" s="59"/>
       <c r="K15" s="59"/>
       <c r="L15" s="59"/>
       <c r="M15" s="60"/>
     </row>
     <row r="16" spans="1:13" ht="15.75" customHeight="1">
       <c r="A16" s="10">
@@ -3515,51 +3523,53 @@
         <v>126.4</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="15.75" customHeight="1">
       <c r="A26" s="10">
         <v>2026</v>
       </c>
       <c r="B26" s="6">
         <v>120.8</v>
       </c>
       <c r="C26" s="6">
         <v>108.5</v>
       </c>
       <c r="D26" s="6">
         <v>127.4</v>
       </c>
       <c r="E26" s="37">
         <v>108.2</v>
       </c>
       <c r="F26" s="37">
         <v>93.3</v>
       </c>
       <c r="G26" s="37">
         <v>111.1</v>
       </c>
-      <c r="H26" s="37"/>
+      <c r="H26" s="37">
+        <v>67.3</v>
+      </c>
       <c r="I26" s="37"/>
       <c r="J26" s="37"/>
       <c r="K26" s="37"/>
       <c r="L26" s="41"/>
       <c r="M26" s="9"/>
     </row>
     <row r="27" spans="1:13" ht="15.75" customHeight="1">
       <c r="A27" s="58"/>
       <c r="B27" s="59"/>
       <c r="C27" s="59"/>
       <c r="D27" s="59"/>
       <c r="E27" s="59"/>
       <c r="F27" s="59"/>
       <c r="G27" s="59"/>
       <c r="H27" s="59"/>
       <c r="I27" s="59"/>
       <c r="J27" s="59"/>
       <c r="K27" s="59"/>
       <c r="L27" s="59"/>
       <c r="M27" s="60"/>
     </row>
     <row r="28" spans="1:13" ht="15.75" customHeight="1">
       <c r="A28" s="10">
         <v>2016</v>
       </c>
@@ -3969,51 +3979,53 @@
         <v>120.9</v>
       </c>
     </row>
     <row r="38" spans="1:17" ht="15.75" customHeight="1">
       <c r="A38" s="5">
         <v>2026</v>
       </c>
       <c r="B38" s="6">
         <v>120.8</v>
       </c>
       <c r="C38" s="6">
         <v>114.2</v>
       </c>
       <c r="D38" s="6">
         <v>120.1</v>
       </c>
       <c r="E38" s="37">
         <v>116.5</v>
       </c>
       <c r="F38" s="37">
         <v>111.1</v>
       </c>
       <c r="G38" s="37">
         <v>111.2</v>
       </c>
-      <c r="H38" s="37"/>
+      <c r="H38" s="37">
+        <v>100.9</v>
+      </c>
       <c r="I38" s="41"/>
       <c r="J38" s="37"/>
       <c r="K38" s="37"/>
       <c r="L38" s="41"/>
       <c r="M38" s="9"/>
     </row>
     <row r="40" spans="1:17" ht="15">
       <c r="A40" s="12" t="s">
         <v>27</v>
       </c>
       <c r="K40" s="39"/>
       <c r="L40" s="39"/>
       <c r="M40" s="39"/>
       <c r="N40" s="13"/>
       <c r="O40" s="13"/>
       <c r="P40" s="13"/>
       <c r="Q40" s="13"/>
     </row>
     <row r="41" spans="1:17">
       <c r="K41" s="13"/>
       <c r="L41" s="13"/>
       <c r="M41" s="13"/>
       <c r="N41" s="13"/>
       <c r="O41" s="13"/>
       <c r="P41" s="13"/>