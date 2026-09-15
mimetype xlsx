--- v4 (2026-08-26)
+++ v5 (2026-09-15)
@@ -1,69 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="13305" yWindow="180" windowWidth="15435" windowHeight="12255"/>
   </bookViews>
   <sheets>
-    <sheet name="Объем" sheetId="3" r:id="rId1"/>
-    <sheet name="ИФО" sheetId="4" r:id="rId2"/>
+    <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
+    <sheet name="Условное обозночение" sheetId="6" r:id="rId2"/>
+    <sheet name="Объем" sheetId="3" r:id="rId3"/>
+    <sheet name="ИФО" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Объем!$A$1:$M$41</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">Объем!$A$1:$M$41</definedName>
   </definedNames>
   <calcPr calcId="124519" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="30">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="72">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
@@ -106,108 +107,282 @@
     <t>Индексы физического объема оптовой торговли</t>
   </si>
   <si>
     <t>в % к предыдущему месяцу</t>
   </si>
   <si>
     <t>87,7*</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>101,6*</t>
   </si>
   <si>
     <t>126,4*</t>
   </si>
   <si>
     <t>*С июня 2022 года данные только по ВКО</t>
   </si>
   <si>
     <t>индивидуальные предприниматели, в том числе торгующие на рынках</t>
   </si>
   <si>
     <t>-</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Объем реализации товаров и услуг характеризует сумму денежной выручки, полученной за проданные товары, продукцию и оказанные услуги за наличный и безналичный расчет. Обязательным признаком операции, относимой к обороту оптовой торговли, является наличие счет-фактуры на отгрузку товара</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Для расчета индекса физического объема реализации товаров (услуг) сравниваются обороты отчетного и базисного периодов в ценах одного и того же периода, принятого в качестве базисного периода (в постоянных ценах)</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/economy/local-market/dynamic-tables/</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>С января  2016 года</t>
+  </si>
+  <si>
+    <t>"Объем реализации услуг и товаров в ВКО" (2-торговля, периодичность - месячная)</t>
+  </si>
+  <si>
+    <t>Управление статистики торговли</t>
+  </si>
+  <si>
+    <t>m.aitkenova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>+7 7232252737</t>
+  </si>
+  <si>
+    <t>Оптовая торговля по месяцам</t>
+  </si>
+  <si>
+    <t>млн. теңге</t>
+  </si>
+  <si>
+    <t>Айткенова Меруерт Альденовна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                                                                                                                                                                          млн. теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="15">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="24">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
@@ -447,54 +622,58 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="87">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -567,106 +746,177 @@
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -909,165 +1159,441 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/local-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.aitkenova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:J22"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="56.85546875" style="65" customWidth="1"/>
+    <col min="2" max="2" width="81.5703125" style="66" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10">
+      <c r="A1" s="46"/>
+      <c r="B1" s="47"/>
+    </row>
+    <row r="2" spans="1:10" s="50" customFormat="1">
+      <c r="A2" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2" s="49">
+        <v>171202</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" s="50" customFormat="1">
+      <c r="A3" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" s="49" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" s="50" customFormat="1">
+      <c r="A4" s="48" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="51" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" s="50" customFormat="1">
+      <c r="A5" s="52" t="s">
+        <v>32</v>
+      </c>
+      <c r="B5" s="49" t="s">
+        <v>68</v>
+      </c>
+      <c r="C5" s="53"/>
+      <c r="D5" s="53"/>
+      <c r="E5" s="53"/>
+      <c r="F5" s="53"/>
+      <c r="G5" s="53"/>
+      <c r="H5" s="53"/>
+      <c r="I5" s="53"/>
+      <c r="J5" s="53"/>
+    </row>
+    <row r="6" spans="1:10" s="50" customFormat="1">
+      <c r="A6" s="52" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="49" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="50" customFormat="1" ht="53.25" customHeight="1">
+      <c r="A7" s="48" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" s="54" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="50" customFormat="1">
+      <c r="A8" s="48" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" s="51" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="50" customFormat="1" ht="38.25">
+      <c r="A9" s="48" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" s="55" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" s="50" customFormat="1">
+      <c r="A10" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="55" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="50" customFormat="1">
+      <c r="A11" s="48" t="s">
+        <v>41</v>
+      </c>
+      <c r="B11" s="56"/>
+    </row>
+    <row r="12" spans="1:10" s="50" customFormat="1">
+      <c r="A12" s="48" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="57" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="50" customFormat="1" ht="25.5">
+      <c r="A13" s="58" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="67" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" s="50" customFormat="1">
+      <c r="A14" s="58" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" s="59" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" s="50" customFormat="1">
+      <c r="A15" s="58" t="s">
+        <v>48</v>
+      </c>
+      <c r="B15" s="59" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="48" t="s">
+        <v>50</v>
+      </c>
+      <c r="B16" s="60">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="48" t="s">
+        <v>51</v>
+      </c>
+      <c r="B17" s="60">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="48" t="s">
+        <v>52</v>
+      </c>
+      <c r="B18" s="51" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="48" t="s">
+        <v>53</v>
+      </c>
+      <c r="B19" s="51" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="48" t="s">
+        <v>54</v>
+      </c>
+      <c r="B20" s="61" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="48" t="s">
+        <v>55</v>
+      </c>
+      <c r="B21" s="62" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="63"/>
+      <c r="B22" s="64"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="5.28515625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="112" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="68"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="69" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="69" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="69" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="69" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="69" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="69"/>
+    </row>
+    <row r="12" spans="2:2" ht="21" customHeight="1">
+      <c r="B12" s="70" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="69"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="69"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="71" t="s">
+        <v>66</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R48"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="H41" sqref="H41"/>
+    <sheetView topLeftCell="A4" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection activeCell="I42" sqref="I42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.85546875" style="13" customWidth="1"/>
     <col min="2" max="2" width="8" style="13" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" style="13" customWidth="1"/>
     <col min="4" max="4" width="9.140625" style="13"/>
     <col min="5" max="5" width="8.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.5703125" style="13" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="13"/>
     <col min="8" max="8" width="9.42578125" style="13" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="13" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="13" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="13" customWidth="1"/>
     <col min="12" max="12" width="9" style="13" customWidth="1"/>
     <col min="13" max="13" width="11.42578125" style="13" customWidth="1"/>
     <col min="14" max="14" width="13" style="13" customWidth="1"/>
     <col min="15" max="15" width="15" style="13" customWidth="1"/>
     <col min="16" max="16" width="11" style="13" customWidth="1"/>
     <col min="17" max="17" width="23" style="13" customWidth="1"/>
     <col min="18" max="18" width="17.5703125" style="13" customWidth="1"/>
     <col min="19" max="28" width="11" style="13" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="10.5" customHeight="1">
-      <c r="A1" s="46" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="46"/>
+      <c r="A1" s="72" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+      <c r="I1" s="72"/>
+      <c r="J1" s="72"/>
+      <c r="K1" s="72"/>
+      <c r="L1" s="72"/>
+      <c r="M1" s="72"/>
     </row>
     <row r="2" spans="1:18" ht="12.75" customHeight="1" thickBot="1">
-      <c r="A2" s="47" t="s">
-[...13 lines deleted...]
-      <c r="M2" s="47"/>
+      <c r="A2" s="73" t="s">
+        <v>71</v>
+      </c>
+      <c r="B2" s="73"/>
+      <c r="C2" s="73"/>
+      <c r="D2" s="73"/>
+      <c r="E2" s="73"/>
+      <c r="F2" s="73"/>
+      <c r="G2" s="73"/>
+      <c r="H2" s="73"/>
+      <c r="I2" s="73"/>
+      <c r="J2" s="73"/>
+      <c r="K2" s="73"/>
+      <c r="L2" s="73"/>
+      <c r="M2" s="73"/>
     </row>
     <row r="3" spans="1:18" s="14" customFormat="1" ht="13.5" thickBot="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="4" t="s">
+      <c r="D3" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="3" t="s">
+      <c r="E3" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="4" t="s">
+      <c r="F3" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="3" t="s">
+      <c r="G3" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="4" t="s">
+      <c r="H3" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="3" t="s">
+      <c r="I3" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="4" t="s">
+      <c r="J3" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="3" t="s">
+      <c r="K3" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="L3" s="3" t="s">
+      <c r="M3" s="3" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:18" ht="15.75" customHeight="1">
       <c r="A4" s="15" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B4" s="16"/>
       <c r="C4" s="17"/>
       <c r="D4" s="17"/>
       <c r="E4" s="17"/>
       <c r="F4" s="17"/>
       <c r="G4" s="17"/>
       <c r="H4" s="17"/>
       <c r="I4" s="17"/>
       <c r="J4" s="17"/>
       <c r="K4" s="17"/>
       <c r="L4" s="17"/>
       <c r="M4" s="18"/>
     </row>
     <row r="5" spans="1:18" ht="15" customHeight="1">
       <c r="A5" s="19">
         <v>2016</v>
       </c>
       <c r="B5" s="20">
         <v>28259.1</v>
       </c>
       <c r="C5" s="20">
         <v>36976.400000000001</v>
       </c>
       <c r="D5" s="20">
@@ -1334,51 +1860,51 @@
       <c r="O10" s="29"/>
       <c r="P10" s="29"/>
       <c r="Q10" s="29"/>
       <c r="R10" s="29"/>
     </row>
     <row r="11" spans="1:18" s="28" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="30">
         <v>2022</v>
       </c>
       <c r="B11" s="20">
         <v>43452.6</v>
       </c>
       <c r="C11" s="20">
         <v>49991.5</v>
       </c>
       <c r="D11" s="20">
         <v>80396.3</v>
       </c>
       <c r="E11" s="20">
         <v>87887.8</v>
       </c>
       <c r="F11" s="20">
         <v>92595.9</v>
       </c>
       <c r="G11" s="20" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H11" s="20">
         <v>62066.2</v>
       </c>
       <c r="I11" s="20">
         <v>70950.3</v>
       </c>
       <c r="J11" s="20">
         <v>80559.600000000006</v>
       </c>
       <c r="K11" s="20">
         <v>71886.7</v>
       </c>
       <c r="L11" s="20">
         <v>83600.600000000006</v>
       </c>
       <c r="M11" s="20">
         <v>92315.1</v>
       </c>
       <c r="N11" s="29"/>
       <c r="O11" s="29"/>
       <c r="P11" s="29"/>
       <c r="Q11" s="29"/>
       <c r="R11" s="29"/>
     </row>
@@ -1523,95 +2049,97 @@
     <row r="15" spans="1:18" s="28" customFormat="1" ht="15" customHeight="1">
       <c r="A15" s="30">
         <v>2026</v>
       </c>
       <c r="B15" s="20">
         <v>59979.5</v>
       </c>
       <c r="C15" s="20">
         <v>61224.4</v>
       </c>
       <c r="D15" s="20">
         <v>107444.6</v>
       </c>
       <c r="E15" s="20">
         <v>90599.7</v>
       </c>
       <c r="F15" s="38">
         <v>74888.899999999994</v>
       </c>
       <c r="G15" s="20">
         <v>84311.4</v>
       </c>
       <c r="H15" s="20">
         <v>87970.1</v>
       </c>
-      <c r="I15" s="20"/>
+      <c r="I15" s="20">
+        <v>113983.9</v>
+      </c>
       <c r="J15" s="38"/>
       <c r="K15" s="38"/>
       <c r="L15" s="42"/>
       <c r="M15" s="20"/>
       <c r="N15" s="29"/>
       <c r="O15" s="29"/>
       <c r="P15" s="29"/>
       <c r="Q15" s="29"/>
       <c r="R15" s="29"/>
     </row>
     <row r="16" spans="1:18" s="28" customFormat="1" ht="12.75" customHeight="1">
       <c r="A16" s="31" t="s">
-        <v>13</v>
-[...12 lines deleted...]
-      <c r="M16" s="50"/>
+        <v>12</v>
+      </c>
+      <c r="B16" s="74"/>
+      <c r="C16" s="75"/>
+      <c r="D16" s="75"/>
+      <c r="E16" s="75"/>
+      <c r="F16" s="75"/>
+      <c r="G16" s="75"/>
+      <c r="H16" s="75"/>
+      <c r="I16" s="75"/>
+      <c r="J16" s="75"/>
+      <c r="K16" s="75"/>
+      <c r="L16" s="75"/>
+      <c r="M16" s="76"/>
       <c r="N16" s="29"/>
     </row>
     <row r="17" spans="1:14" s="28" customFormat="1" ht="14.25" customHeight="1">
       <c r="A17" s="30" t="s">
-        <v>14</v>
-[...12 lines deleted...]
-      <c r="M17" s="53"/>
+        <v>13</v>
+      </c>
+      <c r="B17" s="77"/>
+      <c r="C17" s="78"/>
+      <c r="D17" s="78"/>
+      <c r="E17" s="78"/>
+      <c r="F17" s="78"/>
+      <c r="G17" s="78"/>
+      <c r="H17" s="78"/>
+      <c r="I17" s="78"/>
+      <c r="J17" s="78"/>
+      <c r="K17" s="78"/>
+      <c r="L17" s="78"/>
+      <c r="M17" s="79"/>
     </row>
     <row r="18" spans="1:14" s="28" customFormat="1" ht="14.25" customHeight="1">
       <c r="A18" s="30">
         <v>2016</v>
       </c>
       <c r="B18" s="20">
         <v>20424.2</v>
       </c>
       <c r="C18" s="20">
         <v>26195.5</v>
       </c>
       <c r="D18" s="20">
         <v>26212.3</v>
       </c>
       <c r="E18" s="20">
         <v>29939.7</v>
       </c>
       <c r="F18" s="20">
         <v>32017.599999999999</v>
       </c>
       <c r="G18" s="20">
         <v>34887</v>
       </c>
       <c r="H18" s="20">
         <v>34508.5</v>
@@ -1841,51 +2369,51 @@
       <c r="M23" s="20">
         <v>119395.2</v>
       </c>
       <c r="N23" s="32"/>
     </row>
     <row r="24" spans="1:14" s="28" customFormat="1" ht="15" customHeight="1">
       <c r="A24" s="33">
         <v>2022</v>
       </c>
       <c r="B24" s="20">
         <v>40578.6</v>
       </c>
       <c r="C24" s="20">
         <v>47117.5</v>
       </c>
       <c r="D24" s="20">
         <v>77522.3</v>
       </c>
       <c r="E24" s="20">
         <v>87887.8</v>
       </c>
       <c r="F24" s="20">
         <v>89721.86</v>
       </c>
       <c r="G24" s="20" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H24" s="20">
         <v>58533.01</v>
       </c>
       <c r="I24" s="20">
         <v>67417.17</v>
       </c>
       <c r="J24" s="20">
         <v>77026.399999999994</v>
       </c>
       <c r="K24" s="20">
         <v>68353.5</v>
       </c>
       <c r="L24" s="20">
         <v>80067.399999999994</v>
       </c>
       <c r="M24" s="20">
         <v>88781.9</v>
       </c>
       <c r="N24" s="32"/>
     </row>
     <row r="25" spans="1:14" s="28" customFormat="1" ht="15" customHeight="1">
       <c r="A25" s="34">
         <v>2023</v>
       </c>
@@ -2014,60 +2542,62 @@
     <row r="28" spans="1:14" s="28" customFormat="1" ht="15" customHeight="1">
       <c r="A28" s="33">
         <v>2026</v>
       </c>
       <c r="B28" s="20">
         <v>55026.3</v>
       </c>
       <c r="C28" s="20">
         <v>59271.199999999997</v>
       </c>
       <c r="D28" s="20">
         <v>107444.6</v>
       </c>
       <c r="E28" s="20">
         <v>90599.7</v>
       </c>
       <c r="F28" s="38">
         <v>74888.899999999994</v>
       </c>
       <c r="G28" s="20">
         <v>82714</v>
       </c>
       <c r="H28" s="20">
         <v>86369.600000000006</v>
       </c>
-      <c r="I28" s="20"/>
+      <c r="I28" s="20">
+        <v>112383.4</v>
+      </c>
       <c r="J28" s="20"/>
       <c r="K28" s="20"/>
       <c r="L28" s="20"/>
       <c r="M28" s="20"/>
       <c r="N28" s="32"/>
     </row>
     <row r="29" spans="1:14" s="28" customFormat="1" ht="50.25" customHeight="1">
       <c r="A29" s="31" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B29" s="35"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="36"/>
       <c r="L29" s="36"/>
       <c r="M29" s="22"/>
       <c r="N29" s="32"/>
     </row>
     <row r="30" spans="1:14" s="28" customFormat="1">
       <c r="A30" s="33">
         <v>2016</v>
       </c>
       <c r="B30" s="20">
         <v>7834.9</v>
       </c>
       <c r="C30" s="20">
         <v>10780.9</v>
       </c>
@@ -2305,51 +2835,51 @@
       </c>
       <c r="M35" s="20">
         <v>2874</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" s="5">
         <v>2022</v>
       </c>
       <c r="B36" s="20">
         <v>2874</v>
       </c>
       <c r="C36" s="20">
         <v>2874</v>
       </c>
       <c r="D36" s="20">
         <v>2874</v>
       </c>
       <c r="E36" s="20">
         <v>0</v>
       </c>
       <c r="F36" s="20">
         <v>2874</v>
       </c>
       <c r="G36" s="20" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H36" s="20">
         <v>3533.2</v>
       </c>
       <c r="I36" s="20">
         <v>3533.2</v>
       </c>
       <c r="J36" s="20">
         <v>3533.2</v>
       </c>
       <c r="K36" s="20">
         <v>3533.2</v>
       </c>
       <c r="L36" s="20">
         <v>3533.2</v>
       </c>
       <c r="M36" s="20">
         <v>3533.2</v>
       </c>
     </row>
     <row r="37" spans="1:15" ht="13.5" customHeight="1">
       <c r="A37" s="5">
         <v>2023</v>
       </c>
       <c r="B37" s="20">
@@ -2437,245 +2967,248 @@
       <c r="B39" s="20">
         <v>4107.6000000000004</v>
       </c>
       <c r="C39" s="20">
         <v>1884.7</v>
       </c>
       <c r="D39" s="20">
         <v>1884.7</v>
       </c>
       <c r="E39" s="20">
         <v>1884.7</v>
       </c>
       <c r="F39" s="38">
         <v>1884.7</v>
       </c>
       <c r="G39" s="20">
         <v>2662.7</v>
       </c>
       <c r="H39" s="20">
         <v>2662.7</v>
       </c>
       <c r="I39" s="20">
         <v>194</v>
       </c>
       <c r="J39" s="20" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K39" s="20" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="L39" s="20" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="M39" s="20" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" s="5">
         <v>2026</v>
       </c>
       <c r="B40" s="20">
         <v>4953.2</v>
       </c>
       <c r="C40" s="20">
         <v>1953.2</v>
       </c>
       <c r="D40" s="20" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E40" s="20" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F40" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G40" s="20">
         <v>1597.5</v>
       </c>
       <c r="H40" s="20">
         <v>1600.5</v>
       </c>
-      <c r="I40" s="20"/>
+      <c r="I40" s="20">
+        <v>1600.5</v>
+      </c>
       <c r="J40" s="20"/>
       <c r="K40" s="20"/>
       <c r="L40" s="20"/>
       <c r="M40" s="20"/>
     </row>
     <row r="41" spans="1:15" ht="13.5" customHeight="1">
       <c r="A41" s="23" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B41" s="24"/>
       <c r="C41" s="25"/>
       <c r="D41" s="26"/>
       <c r="E41" s="26"/>
       <c r="F41" s="26"/>
       <c r="G41" s="26"/>
       <c r="H41" s="26"/>
       <c r="I41" s="26"/>
       <c r="J41" s="26"/>
       <c r="K41" s="26"/>
       <c r="L41" s="27"/>
       <c r="M41" s="26"/>
     </row>
     <row r="42" spans="1:15">
+      <c r="I42" s="21"/>
       <c r="M42" s="28"/>
     </row>
     <row r="43" spans="1:15">
       <c r="F43" s="21"/>
       <c r="M43" s="28"/>
     </row>
     <row r="44" spans="1:15">
       <c r="G44" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="M44" s="28"/>
     </row>
     <row r="45" spans="1:15">
       <c r="B45" s="21"/>
       <c r="C45" s="21"/>
       <c r="D45" s="21"/>
       <c r="E45" s="21"/>
       <c r="F45" s="21"/>
       <c r="G45" s="21"/>
       <c r="H45" s="21"/>
       <c r="I45" s="21"/>
       <c r="J45" s="21"/>
       <c r="K45" s="21"/>
       <c r="L45" s="21"/>
       <c r="M45" s="29"/>
     </row>
     <row r="46" spans="1:15">
       <c r="M46" s="28"/>
       <c r="O46" s="21"/>
     </row>
     <row r="47" spans="1:15">
       <c r="M47" s="28"/>
     </row>
     <row r="48" spans="1:15">
       <c r="M48" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="B16:M17"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="S21" sqref="S21"/>
+      <selection activeCell="A27" sqref="A27:M27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="24.75" customHeight="1" thickBot="1">
-      <c r="A1" s="54" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="46"/>
+      <c r="A1" s="80" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+      <c r="I1" s="72"/>
+      <c r="J1" s="72"/>
+      <c r="K1" s="72"/>
+      <c r="L1" s="72"/>
+      <c r="M1" s="72"/>
     </row>
     <row r="2" spans="1:13" ht="27.75" customHeight="1" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="4" t="s">
+      <c r="D2" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="E2" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="4" t="s">
+      <c r="F2" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="F2" s="3" t="s">
+      <c r="G2" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="G2" s="4" t="s">
+      <c r="H2" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="H2" s="3" t="s">
+      <c r="I2" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="I2" s="4" t="s">
+      <c r="J2" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="J2" s="3" t="s">
+      <c r="K2" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="K2" s="4" t="s">
+      <c r="L2" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="L2" s="3" t="s">
+      <c r="M2" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="M2" s="3" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="3" spans="1:13">
-      <c r="A3" s="55" t="s">
-[...13 lines deleted...]
-      <c r="M3" s="57"/>
+      <c r="A3" s="81" t="s">
+        <v>21</v>
+      </c>
+      <c r="B3" s="82"/>
+      <c r="C3" s="82"/>
+      <c r="D3" s="82"/>
+      <c r="E3" s="82"/>
+      <c r="F3" s="82"/>
+      <c r="G3" s="82"/>
+      <c r="H3" s="82"/>
+      <c r="I3" s="82"/>
+      <c r="J3" s="82"/>
+      <c r="K3" s="82"/>
+      <c r="L3" s="82"/>
+      <c r="M3" s="83"/>
     </row>
     <row r="4" spans="1:13" ht="15.75" customHeight="1">
       <c r="A4" s="5">
         <v>2016</v>
       </c>
       <c r="B4" s="6">
         <v>35.799999999999997</v>
       </c>
       <c r="C4" s="6">
         <v>127.7</v>
       </c>
       <c r="D4" s="6">
         <v>98.1</v>
       </c>
       <c r="E4" s="6">
         <v>112.6</v>
       </c>
       <c r="F4" s="6">
         <v>106.5</v>
       </c>
       <c r="G4" s="6">
         <v>108.7</v>
       </c>
       <c r="H4" s="6">
         <v>98.9</v>
@@ -2899,51 +3432,51 @@
       </c>
       <c r="M9" s="7">
         <v>112.8</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="15.75" customHeight="1">
       <c r="A10" s="5">
         <v>2022</v>
       </c>
       <c r="B10" s="7">
         <v>35.4</v>
       </c>
       <c r="C10" s="6">
         <v>114.6</v>
       </c>
       <c r="D10" s="8">
         <v>157.1</v>
       </c>
       <c r="E10" s="7">
         <v>108</v>
       </c>
       <c r="F10" s="7">
         <v>104.4</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H10" s="7">
         <v>91.7</v>
       </c>
       <c r="I10" s="7">
         <v>114.3</v>
       </c>
       <c r="J10" s="7">
         <v>111.5</v>
       </c>
       <c r="K10" s="7">
         <v>89</v>
       </c>
       <c r="L10" s="7">
         <v>111.5</v>
       </c>
       <c r="M10" s="7">
         <v>111</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="15.75" customHeight="1">
       <c r="A11" s="5">
         <v>2023</v>
       </c>
       <c r="B11" s="7">
@@ -3068,72 +3601,74 @@
     <row r="14" spans="1:13" ht="15.75" customHeight="1">
       <c r="A14" s="5">
         <v>2026</v>
       </c>
       <c r="B14" s="7">
         <v>59</v>
       </c>
       <c r="C14" s="7">
         <v>101</v>
       </c>
       <c r="D14" s="37">
         <v>175.1</v>
       </c>
       <c r="E14" s="37">
         <v>84.1</v>
       </c>
       <c r="F14" s="6">
         <v>82.8</v>
       </c>
       <c r="G14" s="6">
         <v>111.2</v>
       </c>
       <c r="H14" s="6">
         <v>104.4</v>
       </c>
-      <c r="I14" s="6"/>
+      <c r="I14" s="6">
+        <v>128.5</v>
+      </c>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="41"/>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" ht="15.75" customHeight="1">
-      <c r="A15" s="58" t="s">
-[...13 lines deleted...]
-      <c r="M15" s="60"/>
+      <c r="A15" s="84" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="85"/>
+      <c r="C15" s="85"/>
+      <c r="D15" s="85"/>
+      <c r="E15" s="85"/>
+      <c r="F15" s="85"/>
+      <c r="G15" s="85"/>
+      <c r="H15" s="85"/>
+      <c r="I15" s="85"/>
+      <c r="J15" s="85"/>
+      <c r="K15" s="85"/>
+      <c r="L15" s="85"/>
+      <c r="M15" s="86"/>
     </row>
     <row r="16" spans="1:13" ht="15.75" customHeight="1">
       <c r="A16" s="10">
         <v>2016</v>
       </c>
       <c r="B16" s="6">
         <v>60.4</v>
       </c>
       <c r="C16" s="6">
         <v>88.6</v>
       </c>
       <c r="D16" s="6">
         <v>80.2</v>
       </c>
       <c r="E16" s="6">
         <v>79.7</v>
       </c>
       <c r="F16" s="6">
         <v>85.3</v>
       </c>
       <c r="G16" s="6">
         <v>82.5</v>
       </c>
       <c r="H16" s="6">
         <v>85.5</v>
@@ -3357,51 +3892,51 @@
       </c>
       <c r="M21" s="7">
         <v>119.7</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="15.75" customHeight="1">
       <c r="A22" s="10">
         <v>2022</v>
       </c>
       <c r="B22" s="7">
         <v>106.4</v>
       </c>
       <c r="C22" s="6">
         <v>114.3</v>
       </c>
       <c r="D22" s="37">
         <v>101.7</v>
       </c>
       <c r="E22" s="7">
         <v>106</v>
       </c>
       <c r="F22" s="7">
         <v>107.2</v>
       </c>
       <c r="G22" s="7" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="H22" s="7">
         <v>92.3</v>
       </c>
       <c r="I22" s="7">
         <v>112.4</v>
       </c>
       <c r="J22" s="7">
         <v>120.1</v>
       </c>
       <c r="K22" s="7">
         <v>123.5</v>
       </c>
       <c r="L22" s="7">
         <v>121.6</v>
       </c>
       <c r="M22" s="7">
         <v>109.9</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="15.75" customHeight="1">
       <c r="A23" s="10">
         <v>2023</v>
       </c>
       <c r="B23" s="6">
@@ -3526,70 +4061,72 @@
     <row r="26" spans="1:13" ht="15.75" customHeight="1">
       <c r="A26" s="10">
         <v>2026</v>
       </c>
       <c r="B26" s="6">
         <v>120.8</v>
       </c>
       <c r="C26" s="6">
         <v>108.5</v>
       </c>
       <c r="D26" s="6">
         <v>127.4</v>
       </c>
       <c r="E26" s="37">
         <v>108.2</v>
       </c>
       <c r="F26" s="37">
         <v>93.3</v>
       </c>
       <c r="G26" s="37">
         <v>111.1</v>
       </c>
       <c r="H26" s="37">
         <v>67.3</v>
       </c>
-      <c r="I26" s="37"/>
+      <c r="I26" s="37">
+        <v>98</v>
+      </c>
       <c r="J26" s="37"/>
       <c r="K26" s="37"/>
       <c r="L26" s="41"/>
       <c r="M26" s="9"/>
     </row>
     <row r="27" spans="1:13" ht="15.75" customHeight="1">
-      <c r="A27" s="58"/>
-[...11 lines deleted...]
-      <c r="M27" s="60"/>
+      <c r="A27" s="84"/>
+      <c r="B27" s="85"/>
+      <c r="C27" s="85"/>
+      <c r="D27" s="85"/>
+      <c r="E27" s="85"/>
+      <c r="F27" s="85"/>
+      <c r="G27" s="85"/>
+      <c r="H27" s="85"/>
+      <c r="I27" s="85"/>
+      <c r="J27" s="85"/>
+      <c r="K27" s="85"/>
+      <c r="L27" s="85"/>
+      <c r="M27" s="86"/>
     </row>
     <row r="28" spans="1:13" ht="15.75" customHeight="1">
       <c r="A28" s="10">
         <v>2016</v>
       </c>
       <c r="B28" s="6">
         <v>60.4</v>
       </c>
       <c r="C28" s="6">
         <v>73.599999999999994</v>
       </c>
       <c r="D28" s="6">
         <v>75.8</v>
       </c>
       <c r="E28" s="6">
         <v>77</v>
       </c>
       <c r="F28" s="6">
         <v>78.900000000000006</v>
       </c>
       <c r="G28" s="6">
         <v>79.7</v>
       </c>
       <c r="H28" s="6">
         <v>80.599999999999994</v>
@@ -3813,51 +4350,51 @@
       </c>
       <c r="M33" s="7">
         <v>113.4</v>
       </c>
     </row>
     <row r="34" spans="1:17" ht="15.75" customHeight="1">
       <c r="A34" s="5">
         <v>2022</v>
       </c>
       <c r="B34" s="7">
         <v>106.4</v>
       </c>
       <c r="C34" s="37">
         <v>110.4</v>
       </c>
       <c r="D34" s="37">
         <v>106.6</v>
       </c>
       <c r="E34" s="7">
         <v>106.5</v>
       </c>
       <c r="F34" s="7">
         <v>106.8</v>
       </c>
       <c r="G34" s="7" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H34" s="7">
         <v>119.8</v>
       </c>
       <c r="I34" s="7">
         <v>118.7</v>
       </c>
       <c r="J34" s="7">
         <v>118.9</v>
       </c>
       <c r="K34" s="7">
         <v>119.5</v>
       </c>
       <c r="L34" s="7">
         <v>119.8</v>
       </c>
       <c r="M34" s="7">
         <v>118.7</v>
       </c>
     </row>
     <row r="35" spans="1:17" ht="15.75" customHeight="1">
       <c r="A35" s="5">
         <v>2023</v>
       </c>
       <c r="B35" s="6">
@@ -3982,59 +4519,61 @@
     <row r="38" spans="1:17" ht="15.75" customHeight="1">
       <c r="A38" s="5">
         <v>2026</v>
       </c>
       <c r="B38" s="6">
         <v>120.8</v>
       </c>
       <c r="C38" s="6">
         <v>114.2</v>
       </c>
       <c r="D38" s="6">
         <v>120.1</v>
       </c>
       <c r="E38" s="37">
         <v>116.5</v>
       </c>
       <c r="F38" s="37">
         <v>111.1</v>
       </c>
       <c r="G38" s="37">
         <v>111.2</v>
       </c>
       <c r="H38" s="37">
         <v>100.9</v>
       </c>
-      <c r="I38" s="41"/>
+      <c r="I38" s="41">
+        <v>100.4</v>
+      </c>
       <c r="J38" s="37"/>
       <c r="K38" s="37"/>
       <c r="L38" s="41"/>
       <c r="M38" s="9"/>
     </row>
     <row r="40" spans="1:17" ht="15">
       <c r="A40" s="12" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="K40" s="39"/>
       <c r="L40" s="39"/>
       <c r="M40" s="39"/>
       <c r="N40" s="13"/>
       <c r="O40" s="13"/>
       <c r="P40" s="13"/>
       <c r="Q40" s="13"/>
     </row>
     <row r="41" spans="1:17">
       <c r="K41" s="13"/>
       <c r="L41" s="13"/>
       <c r="M41" s="13"/>
       <c r="N41" s="13"/>
       <c r="O41" s="13"/>
       <c r="P41" s="13"/>
       <c r="Q41" s="13"/>
     </row>
     <row r="42" spans="1:17">
       <c r="K42" s="13"/>
       <c r="L42" s="13"/>
       <c r="M42" s="13"/>
       <c r="N42" s="13"/>
       <c r="O42" s="13"/>
       <c r="P42" s="13"/>
@@ -4051,58 +4590,60 @@
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A27:M27"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условное обозночение</vt:lpstr>
       <vt:lpstr>Объем</vt:lpstr>
       <vt:lpstr>ИФО</vt:lpstr>
       <vt:lpstr>Объем!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>