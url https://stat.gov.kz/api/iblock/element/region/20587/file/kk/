--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -427,73 +427,73 @@
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 10" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -765,330 +765,330 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS73"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CJ5" sqref="CJ5:CJ25"/>
+      <selection pane="topRight" activeCell="CK5" sqref="CK5:CK25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.5703125" style="4" customWidth="1"/>
     <col min="2" max="23" width="9.28515625" style="4" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="30" customFormat="1" ht="37.5" customHeight="1">
-      <c r="A1" s="39" t="s">
+      <c r="A1" s="45" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="39"/>
-[...82 lines deleted...]
-      <c r="CG1" s="39"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
+      <c r="N1" s="45"/>
+      <c r="O1" s="45"/>
+      <c r="P1" s="45"/>
+      <c r="Q1" s="45"/>
+      <c r="R1" s="45"/>
+      <c r="S1" s="45"/>
+      <c r="T1" s="45"/>
+      <c r="U1" s="45"/>
+      <c r="V1" s="45"/>
+      <c r="W1" s="45"/>
+      <c r="X1" s="45"/>
+      <c r="Y1" s="45"/>
+      <c r="Z1" s="45"/>
+      <c r="AA1" s="45"/>
+      <c r="AB1" s="45"/>
+      <c r="AC1" s="45"/>
+      <c r="AD1" s="45"/>
+      <c r="AE1" s="45"/>
+      <c r="AF1" s="45"/>
+      <c r="AG1" s="45"/>
+      <c r="AH1" s="45"/>
+      <c r="AI1" s="45"/>
+      <c r="AJ1" s="45"/>
+      <c r="AK1" s="45"/>
+      <c r="AL1" s="45"/>
+      <c r="AM1" s="45"/>
+      <c r="AN1" s="45"/>
+      <c r="AO1" s="45"/>
+      <c r="AP1" s="45"/>
+      <c r="AQ1" s="45"/>
+      <c r="AR1" s="45"/>
+      <c r="AS1" s="45"/>
+      <c r="AT1" s="45"/>
+      <c r="AU1" s="45"/>
+      <c r="AV1" s="45"/>
+      <c r="AW1" s="45"/>
+      <c r="AX1" s="45"/>
+      <c r="AY1" s="45"/>
+      <c r="AZ1" s="45"/>
+      <c r="BA1" s="45"/>
+      <c r="BB1" s="45"/>
+      <c r="BC1" s="45"/>
+      <c r="BD1" s="45"/>
+      <c r="BE1" s="45"/>
+      <c r="BF1" s="45"/>
+      <c r="BG1" s="45"/>
+      <c r="BH1" s="45"/>
+      <c r="BI1" s="45"/>
+      <c r="BJ1" s="45"/>
+      <c r="BK1" s="45"/>
+      <c r="BL1" s="45"/>
+      <c r="BM1" s="45"/>
+      <c r="BN1" s="45"/>
+      <c r="BO1" s="45"/>
+      <c r="BP1" s="45"/>
+      <c r="BQ1" s="45"/>
+      <c r="BR1" s="45"/>
+      <c r="BS1" s="45"/>
+      <c r="BT1" s="45"/>
+      <c r="BU1" s="45"/>
+      <c r="BV1" s="45"/>
+      <c r="BW1" s="45"/>
+      <c r="BX1" s="45"/>
+      <c r="BY1" s="45"/>
+      <c r="BZ1" s="45"/>
+      <c r="CA1" s="45"/>
+      <c r="CB1" s="45"/>
+      <c r="CC1" s="45"/>
+      <c r="CD1" s="45"/>
+      <c r="CE1" s="45"/>
+      <c r="CF1" s="45"/>
+      <c r="CG1" s="45"/>
     </row>
     <row r="2" spans="1:97" s="32" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
       <c r="A2" s="31"/>
       <c r="B2" s="31"/>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
-      <c r="J2" s="40" t="s">
+      <c r="J2" s="46" t="s">
         <v>43</v>
       </c>
-      <c r="K2" s="40"/>
-[...1 lines deleted...]
-      <c r="M2" s="40"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
       <c r="N2" s="31"/>
       <c r="O2" s="31"/>
       <c r="P2" s="31"/>
       <c r="Q2" s="31"/>
       <c r="R2" s="31"/>
       <c r="S2" s="31"/>
       <c r="T2" s="31"/>
       <c r="U2" s="31"/>
-      <c r="V2" s="40" t="s">
+      <c r="V2" s="46" t="s">
         <v>43</v>
       </c>
-      <c r="W2" s="40"/>
-[...2 lines deleted...]
-      <c r="AH2" s="40" t="s">
+      <c r="W2" s="46"/>
+      <c r="X2" s="46"/>
+      <c r="Y2" s="46"/>
+      <c r="AH2" s="46" t="s">
         <v>43</v>
       </c>
-      <c r="AI2" s="40"/>
-[...2 lines deleted...]
-      <c r="AT2" s="40" t="s">
+      <c r="AI2" s="46"/>
+      <c r="AJ2" s="46"/>
+      <c r="AK2" s="46"/>
+      <c r="AT2" s="46" t="s">
         <v>43</v>
       </c>
-      <c r="AU2" s="40"/>
-[...2 lines deleted...]
-      <c r="BF2" s="40" t="s">
+      <c r="AU2" s="46"/>
+      <c r="AV2" s="46"/>
+      <c r="AW2" s="46"/>
+      <c r="BF2" s="46" t="s">
         <v>43</v>
       </c>
-      <c r="BG2" s="40"/>
-[...2 lines deleted...]
-      <c r="BR2" s="40" t="s">
+      <c r="BG2" s="46"/>
+      <c r="BH2" s="46"/>
+      <c r="BI2" s="46"/>
+      <c r="BR2" s="46" t="s">
         <v>43</v>
       </c>
-      <c r="BS2" s="40"/>
-[...2 lines deleted...]
-      <c r="CP2" s="40" t="s">
+      <c r="BS2" s="46"/>
+      <c r="BT2" s="46"/>
+      <c r="BU2" s="46"/>
+      <c r="CP2" s="46" t="s">
         <v>43</v>
       </c>
-      <c r="CQ2" s="40"/>
-[...1 lines deleted...]
-      <c r="CS2" s="40"/>
+      <c r="CQ2" s="46"/>
+      <c r="CR2" s="46"/>
+      <c r="CS2" s="46"/>
     </row>
     <row r="3" spans="1:97" s="33" customFormat="1" ht="15" customHeight="1" thickBot="1">
-      <c r="A3" s="45" t="s">
+      <c r="A3" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="41" t="s">
+      <c r="B3" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="42"/>
-[...10 lines deleted...]
-      <c r="N3" s="41" t="s">
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="44"/>
+      <c r="N3" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="42"/>
-[...10 lines deleted...]
-      <c r="Z3" s="41" t="s">
+      <c r="O3" s="43"/>
+      <c r="P3" s="43"/>
+      <c r="Q3" s="43"/>
+      <c r="R3" s="43"/>
+      <c r="S3" s="43"/>
+      <c r="T3" s="43"/>
+      <c r="U3" s="43"/>
+      <c r="V3" s="43"/>
+      <c r="W3" s="43"/>
+      <c r="X3" s="43"/>
+      <c r="Y3" s="44"/>
+      <c r="Z3" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="42"/>
-[...10 lines deleted...]
-      <c r="AL3" s="41" t="s">
+      <c r="AA3" s="43"/>
+      <c r="AB3" s="43"/>
+      <c r="AC3" s="43"/>
+      <c r="AD3" s="43"/>
+      <c r="AE3" s="43"/>
+      <c r="AF3" s="43"/>
+      <c r="AG3" s="43"/>
+      <c r="AH3" s="43"/>
+      <c r="AI3" s="43"/>
+      <c r="AJ3" s="43"/>
+      <c r="AK3" s="44"/>
+      <c r="AL3" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="AM3" s="42"/>
-[...10 lines deleted...]
-      <c r="AX3" s="41" t="s">
+      <c r="AM3" s="43"/>
+      <c r="AN3" s="43"/>
+      <c r="AO3" s="43"/>
+      <c r="AP3" s="43"/>
+      <c r="AQ3" s="43"/>
+      <c r="AR3" s="43"/>
+      <c r="AS3" s="43"/>
+      <c r="AT3" s="43"/>
+      <c r="AU3" s="43"/>
+      <c r="AV3" s="43"/>
+      <c r="AW3" s="44"/>
+      <c r="AX3" s="42" t="s">
         <v>38</v>
       </c>
-      <c r="AY3" s="42"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="41" t="s">
+      <c r="AY3" s="43"/>
+      <c r="AZ3" s="43"/>
+      <c r="BA3" s="43"/>
+      <c r="BB3" s="43"/>
+      <c r="BC3" s="43"/>
+      <c r="BD3" s="43"/>
+      <c r="BE3" s="43"/>
+      <c r="BF3" s="43"/>
+      <c r="BG3" s="43"/>
+      <c r="BH3" s="43"/>
+      <c r="BI3" s="44"/>
+      <c r="BJ3" s="42" t="s">
         <v>39</v>
       </c>
-      <c r="BK3" s="42"/>
-[...10 lines deleted...]
-      <c r="BV3" s="41" t="s">
+      <c r="BK3" s="43"/>
+      <c r="BL3" s="43"/>
+      <c r="BM3" s="43"/>
+      <c r="BN3" s="43"/>
+      <c r="BO3" s="43"/>
+      <c r="BP3" s="43"/>
+      <c r="BQ3" s="43"/>
+      <c r="BR3" s="43"/>
+      <c r="BS3" s="43"/>
+      <c r="BT3" s="43"/>
+      <c r="BU3" s="44"/>
+      <c r="BV3" s="42" t="s">
         <v>41</v>
       </c>
-      <c r="BW3" s="42"/>
-[...10 lines deleted...]
-      <c r="CH3" s="41" t="s">
+      <c r="BW3" s="43"/>
+      <c r="BX3" s="43"/>
+      <c r="BY3" s="43"/>
+      <c r="BZ3" s="43"/>
+      <c r="CA3" s="43"/>
+      <c r="CB3" s="43"/>
+      <c r="CC3" s="43"/>
+      <c r="CD3" s="43"/>
+      <c r="CE3" s="43"/>
+      <c r="CF3" s="43"/>
+      <c r="CG3" s="44"/>
+      <c r="CH3" s="42" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="42"/>
-[...9 lines deleted...]
-      <c r="CS3" s="43"/>
+      <c r="CI3" s="43"/>
+      <c r="CJ3" s="43"/>
+      <c r="CK3" s="43"/>
+      <c r="CL3" s="43"/>
+      <c r="CM3" s="43"/>
+      <c r="CN3" s="43"/>
+      <c r="CO3" s="43"/>
+      <c r="CP3" s="43"/>
+      <c r="CQ3" s="43"/>
+      <c r="CR3" s="43"/>
+      <c r="CS3" s="44"/>
     </row>
     <row r="4" spans="1:97" s="33" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="46"/>
+      <c r="A4" s="41"/>
       <c r="B4" s="34" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="35" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="35" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="34" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="35" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="35" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="35" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="35" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="35" t="s">
@@ -1599,51 +1599,53 @@
       </c>
       <c r="CC5" s="8">
         <v>3058771</v>
       </c>
       <c r="CD5" s="8">
         <v>3089041</v>
       </c>
       <c r="CE5" s="8">
         <v>3007894</v>
       </c>
       <c r="CF5" s="8">
         <v>3181098</v>
       </c>
       <c r="CG5" s="8">
         <v>2860562</v>
       </c>
       <c r="CH5" s="9">
         <v>2820201</v>
       </c>
       <c r="CI5" s="8">
         <v>2750051</v>
       </c>
       <c r="CJ5" s="8">
         <v>2688145</v>
       </c>
-      <c r="CK5" s="8"/>
+      <c r="CK5" s="8">
+        <v>2890268</v>
+      </c>
       <c r="CL5" s="8"/>
       <c r="CM5" s="15"/>
       <c r="CN5" s="8"/>
       <c r="CO5" s="8"/>
       <c r="CP5" s="8"/>
       <c r="CQ5" s="8"/>
       <c r="CR5" s="8"/>
       <c r="CS5" s="8"/>
     </row>
     <row r="6" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A6" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="13">
         <v>58986</v>
       </c>
       <c r="C6" s="13">
         <v>58860</v>
       </c>
       <c r="D6" s="13">
         <v>57886</v>
       </c>
       <c r="E6" s="13">
         <v>57886</v>
       </c>
@@ -1874,51 +1876,53 @@
       </c>
       <c r="CC6" s="21">
         <v>22957</v>
       </c>
       <c r="CD6" s="12">
         <v>17931</v>
       </c>
       <c r="CE6" s="12">
         <v>17914</v>
       </c>
       <c r="CF6" s="12">
         <v>17974</v>
       </c>
       <c r="CG6" s="12">
         <v>9657</v>
       </c>
       <c r="CH6" s="13">
         <v>9632</v>
       </c>
       <c r="CI6" s="12">
         <v>9606</v>
       </c>
       <c r="CJ6" s="12">
         <v>9468</v>
       </c>
-      <c r="CK6" s="12"/>
+      <c r="CK6" s="12">
+        <v>89809</v>
+      </c>
       <c r="CL6" s="12"/>
       <c r="CM6" s="20"/>
       <c r="CN6" s="21"/>
       <c r="CO6" s="21"/>
       <c r="CP6" s="12"/>
       <c r="CQ6" s="12"/>
       <c r="CR6" s="12"/>
       <c r="CS6" s="12"/>
     </row>
     <row r="7" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A7" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="12">
         <v>618398</v>
       </c>
       <c r="C7" s="12">
         <v>653418</v>
       </c>
       <c r="D7" s="11">
         <v>624824</v>
       </c>
       <c r="E7" s="11">
         <v>652754</v>
       </c>
@@ -2149,51 +2153,53 @@
       </c>
       <c r="CC7" s="12">
         <v>540203</v>
       </c>
       <c r="CD7" s="12">
         <v>504128</v>
       </c>
       <c r="CE7" s="12">
         <v>503495</v>
       </c>
       <c r="CF7" s="12">
         <v>612093</v>
       </c>
       <c r="CG7" s="12">
         <v>572586</v>
       </c>
       <c r="CH7" s="13">
         <v>504364</v>
       </c>
       <c r="CI7" s="12">
         <v>503468</v>
       </c>
       <c r="CJ7" s="12">
         <v>502073</v>
       </c>
-      <c r="CK7" s="12"/>
+      <c r="CK7" s="12">
+        <v>500624</v>
+      </c>
       <c r="CL7" s="12"/>
       <c r="CM7" s="12"/>
       <c r="CN7" s="12"/>
       <c r="CO7" s="12"/>
       <c r="CP7" s="12"/>
       <c r="CQ7" s="12"/>
       <c r="CR7" s="12"/>
       <c r="CS7" s="12"/>
     </row>
     <row r="8" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A8" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="12">
         <v>6163</v>
       </c>
       <c r="C8" s="12">
         <v>6152</v>
       </c>
       <c r="D8" s="11">
         <v>6113</v>
       </c>
       <c r="E8" s="11">
         <v>6364</v>
       </c>
@@ -2424,51 +2430,53 @@
       </c>
       <c r="CC8" s="12">
         <v>4233</v>
       </c>
       <c r="CD8" s="12">
         <v>4214</v>
       </c>
       <c r="CE8" s="12">
         <v>4197</v>
       </c>
       <c r="CF8" s="12">
         <v>4180</v>
       </c>
       <c r="CG8" s="12">
         <v>2690</v>
       </c>
       <c r="CH8" s="13">
         <v>2676</v>
       </c>
       <c r="CI8" s="12">
         <v>2676</v>
       </c>
       <c r="CJ8" s="12">
         <v>2663</v>
       </c>
-      <c r="CK8" s="12"/>
+      <c r="CK8" s="12">
+        <v>2663</v>
+      </c>
       <c r="CL8" s="12"/>
       <c r="CM8" s="12"/>
       <c r="CN8" s="12"/>
       <c r="CO8" s="12"/>
       <c r="CP8" s="12"/>
       <c r="CQ8" s="12"/>
       <c r="CR8" s="12"/>
       <c r="CS8" s="12"/>
     </row>
     <row r="9" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A9" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="12">
         <v>947321</v>
       </c>
       <c r="C9" s="12">
         <v>991204</v>
       </c>
       <c r="D9" s="11">
         <v>1072461</v>
       </c>
       <c r="E9" s="11">
         <v>917634</v>
       </c>
@@ -2699,51 +2707,53 @@
       </c>
       <c r="CC9" s="12">
         <v>881732</v>
       </c>
       <c r="CD9" s="12">
         <v>919575</v>
       </c>
       <c r="CE9" s="12">
         <v>836290</v>
       </c>
       <c r="CF9" s="12">
         <v>806995</v>
       </c>
       <c r="CG9" s="12">
         <v>779617</v>
       </c>
       <c r="CH9" s="13">
         <v>800996</v>
       </c>
       <c r="CI9" s="12">
         <v>772708</v>
       </c>
       <c r="CJ9" s="12">
         <v>785083</v>
       </c>
-      <c r="CK9" s="12"/>
+      <c r="CK9" s="12">
+        <v>790599</v>
+      </c>
       <c r="CL9" s="12"/>
       <c r="CM9" s="12"/>
       <c r="CN9" s="12"/>
       <c r="CO9" s="12"/>
       <c r="CP9" s="12"/>
       <c r="CQ9" s="12"/>
       <c r="CR9" s="12"/>
       <c r="CS9" s="12"/>
     </row>
     <row r="10" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A10" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="12">
         <v>203050</v>
       </c>
       <c r="C10" s="12">
         <v>201306</v>
       </c>
       <c r="D10" s="11">
         <v>201304</v>
       </c>
       <c r="E10" s="11">
         <v>201121</v>
       </c>
@@ -2974,51 +2984,53 @@
       </c>
       <c r="CC10" s="12">
         <v>41900</v>
       </c>
       <c r="CD10" s="12">
         <v>41668</v>
       </c>
       <c r="CE10" s="12">
         <v>41595</v>
       </c>
       <c r="CF10" s="12">
         <v>40979</v>
       </c>
       <c r="CG10" s="12">
         <v>32842</v>
       </c>
       <c r="CH10" s="13">
         <v>32814</v>
       </c>
       <c r="CI10" s="12">
         <v>32502</v>
       </c>
       <c r="CJ10" s="12">
         <v>32502</v>
       </c>
-      <c r="CK10" s="12"/>
+      <c r="CK10" s="12">
+        <v>33729</v>
+      </c>
       <c r="CL10" s="12"/>
       <c r="CM10" s="12"/>
       <c r="CN10" s="12"/>
       <c r="CO10" s="12"/>
       <c r="CP10" s="12"/>
       <c r="CQ10" s="12"/>
       <c r="CR10" s="12"/>
       <c r="CS10" s="12"/>
     </row>
     <row r="11" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A11" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="12">
         <v>147613</v>
       </c>
       <c r="C11" s="12">
         <v>147242</v>
       </c>
       <c r="D11" s="11">
         <v>146578</v>
       </c>
       <c r="E11" s="11">
         <v>146576</v>
       </c>
@@ -3249,51 +3261,53 @@
       </c>
       <c r="CC11" s="12">
         <v>16413</v>
       </c>
       <c r="CD11" s="12">
         <v>16387</v>
       </c>
       <c r="CE11" s="12">
         <v>16384</v>
       </c>
       <c r="CF11" s="12">
         <v>16377</v>
       </c>
       <c r="CG11" s="12">
         <v>4580</v>
       </c>
       <c r="CH11" s="13">
         <v>5071</v>
       </c>
       <c r="CI11" s="12">
         <v>5064</v>
       </c>
       <c r="CJ11" s="12">
         <v>5051</v>
       </c>
-      <c r="CK11" s="12"/>
+      <c r="CK11" s="12">
+        <v>5051</v>
+      </c>
       <c r="CL11" s="12"/>
       <c r="CM11" s="12"/>
       <c r="CN11" s="12"/>
       <c r="CO11" s="12"/>
       <c r="CP11" s="12"/>
       <c r="CQ11" s="12"/>
       <c r="CR11" s="12"/>
       <c r="CS11" s="12"/>
     </row>
     <row r="12" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A12" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="12">
         <v>159940</v>
       </c>
       <c r="C12" s="12">
         <v>159384</v>
       </c>
       <c r="D12" s="11">
         <v>159359</v>
       </c>
       <c r="E12" s="11">
         <v>159244</v>
       </c>
@@ -3524,51 +3538,53 @@
       </c>
       <c r="CC12" s="12">
         <v>26695</v>
       </c>
       <c r="CD12" s="12">
         <v>26485</v>
       </c>
       <c r="CE12" s="12">
         <v>26414</v>
       </c>
       <c r="CF12" s="12">
         <v>26275</v>
       </c>
       <c r="CG12" s="12">
         <v>25801</v>
       </c>
       <c r="CH12" s="13">
         <v>25739</v>
       </c>
       <c r="CI12" s="12">
         <v>25660</v>
       </c>
       <c r="CJ12" s="12">
         <v>25660</v>
       </c>
-      <c r="CK12" s="12"/>
+      <c r="CK12" s="12">
+        <v>26643</v>
+      </c>
       <c r="CL12" s="12"/>
       <c r="CM12" s="12"/>
       <c r="CN12" s="12"/>
       <c r="CO12" s="12"/>
       <c r="CP12" s="12"/>
       <c r="CQ12" s="12"/>
       <c r="CR12" s="12"/>
       <c r="CS12" s="12"/>
     </row>
     <row r="13" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="13">
         <v>119741</v>
       </c>
       <c r="C13" s="13">
         <v>118016</v>
       </c>
       <c r="D13" s="13">
         <v>117165</v>
       </c>
       <c r="E13" s="13">
         <v>117089</v>
       </c>
@@ -3799,51 +3815,53 @@
       </c>
       <c r="CC13" s="12">
         <v>47818</v>
       </c>
       <c r="CD13" s="12">
         <v>47400</v>
       </c>
       <c r="CE13" s="12">
         <v>47217</v>
       </c>
       <c r="CF13" s="12">
         <v>46856</v>
       </c>
       <c r="CG13" s="12">
         <v>37985</v>
       </c>
       <c r="CH13" s="13">
         <v>37765</v>
       </c>
       <c r="CI13" s="12">
         <v>37233</v>
       </c>
       <c r="CJ13" s="12">
         <v>36976</v>
       </c>
-      <c r="CK13" s="12"/>
+      <c r="CK13" s="12">
+        <v>37958</v>
+      </c>
       <c r="CL13" s="12"/>
       <c r="CM13" s="24"/>
       <c r="CN13" s="12"/>
       <c r="CO13" s="12"/>
       <c r="CP13" s="12"/>
       <c r="CQ13" s="12"/>
       <c r="CR13" s="12"/>
       <c r="CS13" s="12"/>
     </row>
     <row r="14" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A14" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="12">
         <v>100489</v>
       </c>
       <c r="C14" s="12">
         <v>98246</v>
       </c>
       <c r="D14" s="11">
         <v>93496</v>
       </c>
       <c r="E14" s="11">
         <v>93393</v>
       </c>
@@ -4074,51 +4092,53 @@
       </c>
       <c r="CC14" s="12">
         <v>3749</v>
       </c>
       <c r="CD14" s="12">
         <v>3730</v>
       </c>
       <c r="CE14" s="12">
         <v>3720</v>
       </c>
       <c r="CF14" s="12">
         <v>3647</v>
       </c>
       <c r="CG14" s="12">
         <v>2273</v>
       </c>
       <c r="CH14" s="13">
         <v>2767</v>
       </c>
       <c r="CI14" s="12">
         <v>2735</v>
       </c>
       <c r="CJ14" s="12">
         <v>2659</v>
       </c>
-      <c r="CK14" s="12"/>
+      <c r="CK14" s="12">
+        <v>2658</v>
+      </c>
       <c r="CL14" s="12"/>
       <c r="CM14" s="12"/>
       <c r="CN14" s="12"/>
       <c r="CO14" s="12"/>
       <c r="CP14" s="12"/>
       <c r="CQ14" s="12"/>
       <c r="CR14" s="12"/>
       <c r="CS14" s="12"/>
     </row>
     <row r="15" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A15" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="12">
         <v>32988</v>
       </c>
       <c r="C15" s="12">
         <v>32530</v>
       </c>
       <c r="D15" s="11">
         <v>32020</v>
       </c>
       <c r="E15" s="11">
         <v>31984</v>
       </c>
@@ -4349,51 +4369,53 @@
       </c>
       <c r="CC15" s="12">
         <v>26622</v>
       </c>
       <c r="CD15" s="12">
         <v>26531</v>
       </c>
       <c r="CE15" s="12">
         <v>26522</v>
       </c>
       <c r="CF15" s="12">
         <v>26085</v>
       </c>
       <c r="CG15" s="12">
         <v>11044</v>
       </c>
       <c r="CH15" s="13">
         <v>11000</v>
       </c>
       <c r="CI15" s="12">
         <v>10861</v>
       </c>
       <c r="CJ15" s="12">
         <v>10718</v>
       </c>
-      <c r="CK15" s="12"/>
+      <c r="CK15" s="12">
+        <v>10708</v>
+      </c>
       <c r="CL15" s="12"/>
       <c r="CM15" s="12"/>
       <c r="CN15" s="12"/>
       <c r="CO15" s="12"/>
       <c r="CP15" s="12"/>
       <c r="CQ15" s="12"/>
       <c r="CR15" s="12"/>
       <c r="CS15" s="12"/>
     </row>
     <row r="16" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A16" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="12">
         <v>46347</v>
       </c>
       <c r="C16" s="12">
         <v>46225</v>
       </c>
       <c r="D16" s="11">
         <v>46225</v>
       </c>
       <c r="E16" s="11">
         <v>46199</v>
       </c>
@@ -4624,51 +4646,53 @@
       </c>
       <c r="CC16" s="12">
         <v>29255</v>
       </c>
       <c r="CD16" s="12">
         <v>29135</v>
       </c>
       <c r="CE16" s="12">
         <v>29070</v>
       </c>
       <c r="CF16" s="12">
         <v>28952</v>
       </c>
       <c r="CG16" s="12">
         <v>23501</v>
       </c>
       <c r="CH16" s="13">
         <v>24351</v>
       </c>
       <c r="CI16" s="12">
         <v>24300</v>
       </c>
       <c r="CJ16" s="12">
         <v>24404</v>
       </c>
-      <c r="CK16" s="12"/>
+      <c r="CK16" s="12">
+        <v>25382</v>
+      </c>
       <c r="CL16" s="12"/>
       <c r="CM16" s="12"/>
       <c r="CN16" s="12"/>
       <c r="CO16" s="12"/>
       <c r="CP16" s="12"/>
       <c r="CQ16" s="12"/>
       <c r="CR16" s="12"/>
       <c r="CS16" s="12"/>
     </row>
     <row r="17" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A17" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="12">
         <v>97673</v>
       </c>
       <c r="C17" s="12">
         <v>97279</v>
       </c>
       <c r="D17" s="13">
         <v>97065</v>
       </c>
       <c r="E17" s="13">
         <v>96993</v>
       </c>
@@ -4899,51 +4923,53 @@
       </c>
       <c r="CC17" s="12">
         <v>286676</v>
       </c>
       <c r="CD17" s="12">
         <v>315498</v>
       </c>
       <c r="CE17" s="12">
         <v>324052</v>
       </c>
       <c r="CF17" s="12">
         <v>418341</v>
       </c>
       <c r="CG17" s="12">
         <v>358375</v>
       </c>
       <c r="CH17" s="13">
         <v>351153</v>
       </c>
       <c r="CI17" s="12">
         <v>294000</v>
       </c>
       <c r="CJ17" s="12">
         <v>222008</v>
       </c>
-      <c r="CK17" s="12"/>
+      <c r="CK17" s="12">
+        <v>282576</v>
+      </c>
       <c r="CL17" s="12"/>
       <c r="CM17" s="12"/>
       <c r="CN17" s="12"/>
       <c r="CO17" s="12"/>
       <c r="CP17" s="12"/>
       <c r="CQ17" s="12"/>
       <c r="CR17" s="12"/>
       <c r="CS17" s="12"/>
     </row>
     <row r="18" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A18" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="12">
         <v>164622</v>
       </c>
       <c r="C18" s="12">
         <v>162735</v>
       </c>
       <c r="D18" s="11">
         <v>162564</v>
       </c>
       <c r="E18" s="11">
         <v>162564</v>
       </c>
@@ -5174,51 +5200,53 @@
       </c>
       <c r="CC18" s="12">
         <v>90962</v>
       </c>
       <c r="CD18" s="12">
         <v>90369</v>
       </c>
       <c r="CE18" s="12">
         <v>90099</v>
       </c>
       <c r="CF18" s="12">
         <v>89208</v>
       </c>
       <c r="CG18" s="12">
         <v>61052</v>
       </c>
       <c r="CH18" s="13">
         <v>60989</v>
       </c>
       <c r="CI18" s="12">
         <v>60490</v>
       </c>
       <c r="CJ18" s="12">
         <v>60756</v>
       </c>
-      <c r="CK18" s="12"/>
+      <c r="CK18" s="12">
+        <v>61756</v>
+      </c>
       <c r="CL18" s="12"/>
       <c r="CM18" s="12"/>
       <c r="CN18" s="12"/>
       <c r="CO18" s="12"/>
       <c r="CP18" s="12"/>
       <c r="CQ18" s="12"/>
       <c r="CR18" s="12"/>
       <c r="CS18" s="12"/>
     </row>
     <row r="19" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A19" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B19" s="12">
         <v>698318</v>
       </c>
       <c r="C19" s="12">
         <v>673778</v>
       </c>
       <c r="D19" s="11">
         <v>652260</v>
       </c>
       <c r="E19" s="11">
         <v>684190</v>
       </c>
@@ -5449,51 +5477,53 @@
       </c>
       <c r="CC19" s="12">
         <v>715031</v>
       </c>
       <c r="CD19" s="12">
         <v>725156</v>
       </c>
       <c r="CE19" s="12">
         <v>723444</v>
       </c>
       <c r="CF19" s="12">
         <v>729965</v>
       </c>
       <c r="CG19" s="12">
         <v>651365</v>
       </c>
       <c r="CH19" s="13">
         <v>667716</v>
       </c>
       <c r="CI19" s="12">
         <v>689250</v>
       </c>
       <c r="CJ19" s="12">
         <v>646831</v>
       </c>
-      <c r="CK19" s="12"/>
+      <c r="CK19" s="12">
+        <v>655352</v>
+      </c>
       <c r="CL19" s="12"/>
       <c r="CM19" s="12"/>
       <c r="CN19" s="12"/>
       <c r="CO19" s="12"/>
       <c r="CP19" s="12"/>
       <c r="CQ19" s="12"/>
       <c r="CR19" s="12"/>
       <c r="CS19" s="12"/>
     </row>
     <row r="20" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A20" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="12">
         <v>219710</v>
       </c>
       <c r="C20" s="12">
         <v>219325</v>
       </c>
       <c r="D20" s="11">
         <v>219231</v>
       </c>
       <c r="E20" s="11">
         <v>223369</v>
       </c>
@@ -5724,51 +5754,53 @@
       </c>
       <c r="CC20" s="12">
         <v>53282</v>
       </c>
       <c r="CD20" s="12">
         <v>52957</v>
       </c>
       <c r="CE20" s="12">
         <v>52782</v>
       </c>
       <c r="CF20" s="12">
         <v>52480</v>
       </c>
       <c r="CG20" s="12">
         <v>65967</v>
       </c>
       <c r="CH20" s="13">
         <v>65937</v>
       </c>
       <c r="CI20" s="12">
         <v>65863</v>
       </c>
       <c r="CJ20" s="12">
         <v>65863</v>
       </c>
-      <c r="CK20" s="12"/>
+      <c r="CK20" s="12">
+        <v>66841</v>
+      </c>
       <c r="CL20" s="12"/>
       <c r="CM20" s="12"/>
       <c r="CN20" s="12"/>
       <c r="CO20" s="12"/>
       <c r="CP20" s="12"/>
       <c r="CQ20" s="12"/>
       <c r="CR20" s="12"/>
       <c r="CS20" s="12"/>
     </row>
     <row r="21" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A21" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="13">
         <v>56141</v>
       </c>
       <c r="C21" s="13">
         <v>55689</v>
       </c>
       <c r="D21" s="13">
         <v>55682</v>
       </c>
       <c r="E21" s="13">
         <v>55600</v>
       </c>
@@ -5999,51 +6031,53 @@
       </c>
       <c r="CC21" s="12">
         <v>10599</v>
       </c>
       <c r="CD21" s="12">
         <v>10402</v>
       </c>
       <c r="CE21" s="12">
         <v>10366</v>
       </c>
       <c r="CF21" s="12">
         <v>10342</v>
       </c>
       <c r="CG21" s="12">
         <v>8004</v>
       </c>
       <c r="CH21" s="13">
         <v>7982</v>
       </c>
       <c r="CI21" s="12">
         <v>7905</v>
       </c>
       <c r="CJ21" s="12">
         <v>7905</v>
       </c>
-      <c r="CK21" s="12"/>
+      <c r="CK21" s="12">
+        <v>7891</v>
+      </c>
       <c r="CL21" s="12"/>
       <c r="CM21" s="13"/>
       <c r="CN21" s="12"/>
       <c r="CO21" s="12"/>
       <c r="CP21" s="12"/>
       <c r="CQ21" s="12"/>
       <c r="CR21" s="12"/>
       <c r="CS21" s="12"/>
     </row>
     <row r="22" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A22" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="12">
         <v>217589</v>
       </c>
       <c r="C22" s="12">
         <v>217020</v>
       </c>
       <c r="D22" s="11">
         <v>216563</v>
       </c>
       <c r="E22" s="11">
         <v>216461</v>
       </c>
@@ -6274,51 +6308,53 @@
       </c>
       <c r="CC22" s="12">
         <v>69200</v>
       </c>
       <c r="CD22" s="12">
         <v>68931</v>
       </c>
       <c r="CE22" s="12">
         <v>68505</v>
       </c>
       <c r="CF22" s="12">
         <v>67907</v>
       </c>
       <c r="CG22" s="12">
         <v>57531</v>
       </c>
       <c r="CH22" s="13">
         <v>57323</v>
       </c>
       <c r="CI22" s="12">
         <v>57168</v>
       </c>
       <c r="CJ22" s="12">
         <v>56781</v>
       </c>
-      <c r="CK22" s="12"/>
+      <c r="CK22" s="12">
+        <v>56761</v>
+      </c>
       <c r="CL22" s="12"/>
       <c r="CM22" s="12"/>
       <c r="CN22" s="12"/>
       <c r="CO22" s="12"/>
       <c r="CP22" s="12"/>
       <c r="CQ22" s="12"/>
       <c r="CR22" s="12"/>
       <c r="CS22" s="12"/>
     </row>
     <row r="23" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A23" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="12">
         <v>105584</v>
       </c>
       <c r="C23" s="12">
         <v>104807</v>
       </c>
       <c r="D23" s="11">
         <v>104649</v>
       </c>
       <c r="E23" s="11">
         <v>104537</v>
       </c>
@@ -6549,51 +6585,53 @@
       </c>
       <c r="CC23" s="12">
         <v>115430</v>
       </c>
       <c r="CD23" s="12">
         <v>113269</v>
       </c>
       <c r="CE23" s="12">
         <v>110827</v>
       </c>
       <c r="CF23" s="12">
         <v>108485</v>
       </c>
       <c r="CG23" s="12">
         <v>92140</v>
       </c>
       <c r="CH23" s="13">
         <v>88471</v>
       </c>
       <c r="CI23" s="12">
         <v>85406</v>
       </c>
       <c r="CJ23" s="12">
         <v>126852</v>
       </c>
-      <c r="CK23" s="12"/>
+      <c r="CK23" s="12">
+        <v>167389</v>
+      </c>
       <c r="CL23" s="12"/>
       <c r="CM23" s="12"/>
       <c r="CN23" s="12"/>
       <c r="CO23" s="12"/>
       <c r="CP23" s="12"/>
       <c r="CQ23" s="12"/>
       <c r="CR23" s="12"/>
       <c r="CS23" s="12"/>
     </row>
     <row r="24" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A24" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="12">
         <v>223443</v>
       </c>
       <c r="C24" s="12">
         <v>247478</v>
       </c>
       <c r="D24" s="11">
         <v>245931</v>
       </c>
       <c r="E24" s="11">
         <v>245349</v>
       </c>
@@ -6824,51 +6862,53 @@
       </c>
       <c r="CC24" s="12">
         <v>30863</v>
       </c>
       <c r="CD24" s="12">
         <v>30754</v>
       </c>
       <c r="CE24" s="12">
         <v>30662</v>
       </c>
       <c r="CF24" s="12">
         <v>30768</v>
       </c>
       <c r="CG24" s="12">
         <v>23382</v>
       </c>
       <c r="CH24" s="13">
         <v>23361</v>
       </c>
       <c r="CI24" s="12">
         <v>23274</v>
       </c>
       <c r="CJ24" s="12">
         <v>23710</v>
       </c>
-      <c r="CK24" s="12"/>
+      <c r="CK24" s="12">
+        <v>24710</v>
+      </c>
       <c r="CL24" s="12"/>
       <c r="CM24" s="12"/>
       <c r="CN24" s="12"/>
       <c r="CO24" s="12"/>
       <c r="CP24" s="12"/>
       <c r="CQ24" s="12"/>
       <c r="CR24" s="12"/>
       <c r="CS24" s="12"/>
     </row>
     <row r="25" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A25" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="12">
         <v>78967</v>
       </c>
       <c r="C25" s="12">
         <v>78397</v>
       </c>
       <c r="D25" s="12">
         <v>78397</v>
       </c>
       <c r="E25" s="10">
         <v>78356</v>
       </c>
@@ -7099,51 +7139,53 @@
       </c>
       <c r="CC25" s="12">
         <v>45151</v>
       </c>
       <c r="CD25" s="12">
         <v>44521</v>
       </c>
       <c r="CE25" s="12">
         <v>44339</v>
       </c>
       <c r="CF25" s="12">
         <v>43189</v>
       </c>
       <c r="CG25" s="12">
         <v>40170</v>
       </c>
       <c r="CH25" s="13">
         <v>40094</v>
       </c>
       <c r="CI25" s="12">
         <v>39882</v>
       </c>
       <c r="CJ25" s="12">
         <v>40182</v>
       </c>
-      <c r="CK25" s="12"/>
+      <c r="CK25" s="12">
+        <v>41168</v>
+      </c>
       <c r="CL25" s="12"/>
       <c r="CM25" s="12"/>
       <c r="CN25" s="12"/>
       <c r="CO25" s="12"/>
       <c r="CP25" s="12"/>
       <c r="CQ25" s="12"/>
       <c r="CR25" s="12"/>
       <c r="CS25" s="12"/>
     </row>
     <row r="26" spans="1:97" s="37" customFormat="1" ht="6" customHeight="1">
       <c r="A26" s="38"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="29"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
@@ -7205,127 +7247,127 @@
       <c r="A27" s="3"/>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
       <c r="O27" s="3"/>
       <c r="P27" s="3"/>
       <c r="Q27" s="3"/>
       <c r="R27" s="3"/>
       <c r="S27" s="3"/>
       <c r="T27" s="3"/>
       <c r="U27" s="3"/>
       <c r="V27" s="3"/>
       <c r="W27" s="3"/>
       <c r="X27" s="1"/>
       <c r="Y27" s="1"/>
-      <c r="AX27" s="44" t="s">
+      <c r="AX27" s="39" t="s">
         <v>40</v>
       </c>
-      <c r="AY27" s="44"/>
-[...21 lines deleted...]
-      <c r="BU27" s="44"/>
+      <c r="AY27" s="39"/>
+      <c r="AZ27" s="39"/>
+      <c r="BA27" s="39"/>
+      <c r="BB27" s="39"/>
+      <c r="BC27" s="39"/>
+      <c r="BD27" s="39"/>
+      <c r="BE27" s="39"/>
+      <c r="BF27" s="39"/>
+      <c r="BG27" s="39"/>
+      <c r="BH27" s="39"/>
+      <c r="BI27" s="39"/>
+      <c r="BJ27" s="39"/>
+      <c r="BK27" s="39"/>
+      <c r="BL27" s="39"/>
+      <c r="BM27" s="39"/>
+      <c r="BN27" s="39"/>
+      <c r="BO27" s="39"/>
+      <c r="BP27" s="39"/>
+      <c r="BQ27" s="39"/>
+      <c r="BR27" s="39"/>
+      <c r="BS27" s="39"/>
+      <c r="BT27" s="39"/>
+      <c r="BU27" s="39"/>
     </row>
     <row r="28" spans="1:97" s="2" customFormat="1">
       <c r="A28" s="3"/>
       <c r="B28" s="3"/>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
       <c r="N28" s="3"/>
       <c r="O28" s="3"/>
       <c r="P28" s="3"/>
       <c r="Q28" s="3"/>
       <c r="R28" s="3"/>
       <c r="S28" s="3"/>
       <c r="T28" s="3"/>
       <c r="U28" s="3"/>
       <c r="V28" s="3"/>
       <c r="W28" s="3"/>
       <c r="X28" s="1"/>
       <c r="Y28" s="1"/>
-      <c r="AX28" s="44"/>
-[...22 lines deleted...]
-      <c r="BU28" s="44"/>
+      <c r="AX28" s="39"/>
+      <c r="AY28" s="39"/>
+      <c r="AZ28" s="39"/>
+      <c r="BA28" s="39"/>
+      <c r="BB28" s="39"/>
+      <c r="BC28" s="39"/>
+      <c r="BD28" s="39"/>
+      <c r="BE28" s="39"/>
+      <c r="BF28" s="39"/>
+      <c r="BG28" s="39"/>
+      <c r="BH28" s="39"/>
+      <c r="BI28" s="39"/>
+      <c r="BJ28" s="39"/>
+      <c r="BK28" s="39"/>
+      <c r="BL28" s="39"/>
+      <c r="BM28" s="39"/>
+      <c r="BN28" s="39"/>
+      <c r="BO28" s="39"/>
+      <c r="BP28" s="39"/>
+      <c r="BQ28" s="39"/>
+      <c r="BR28" s="39"/>
+      <c r="BS28" s="39"/>
+      <c r="BT28" s="39"/>
+      <c r="BU28" s="39"/>
     </row>
     <row r="29" spans="1:97" s="2" customFormat="1">
       <c r="A29" s="3"/>
       <c r="B29" s="3"/>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3"/>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
       <c r="M29" s="3"/>
       <c r="N29" s="3"/>
       <c r="O29" s="3"/>
       <c r="P29" s="3"/>
       <c r="Q29" s="3"/>
       <c r="R29" s="3"/>
       <c r="S29" s="3"/>
       <c r="T29" s="3"/>
       <c r="U29" s="3"/>
       <c r="V29" s="3"/>
       <c r="W29" s="3"/>
@@ -8500,68 +8542,68 @@
       <c r="D73" s="3"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
       <c r="I73" s="3"/>
       <c r="J73" s="3"/>
       <c r="K73" s="3"/>
       <c r="L73" s="3"/>
       <c r="M73" s="3"/>
       <c r="N73" s="3"/>
       <c r="O73" s="3"/>
       <c r="P73" s="3"/>
       <c r="Q73" s="3"/>
       <c r="R73" s="3"/>
       <c r="S73" s="3"/>
       <c r="T73" s="3"/>
       <c r="U73" s="3"/>
       <c r="V73" s="3"/>
       <c r="W73" s="3"/>
       <c r="X73" s="1"/>
       <c r="Y73" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="AX27:BU28"/>
-[...6 lines deleted...]
-    <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A1:CG1"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="AX27:BU28"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AX3:BI3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>