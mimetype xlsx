--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -427,73 +427,73 @@
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 10" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -765,330 +765,330 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS73"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK5" sqref="CK5:CK25"/>
+      <selection pane="topRight" activeCell="CL5" sqref="CL5:CL25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.5703125" style="4" customWidth="1"/>
     <col min="2" max="23" width="9.28515625" style="4" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="30" customFormat="1" ht="37.5" customHeight="1">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="39" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="45"/>
-[...82 lines deleted...]
-      <c r="CG1" s="45"/>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+      <c r="N1" s="39"/>
+      <c r="O1" s="39"/>
+      <c r="P1" s="39"/>
+      <c r="Q1" s="39"/>
+      <c r="R1" s="39"/>
+      <c r="S1" s="39"/>
+      <c r="T1" s="39"/>
+      <c r="U1" s="39"/>
+      <c r="V1" s="39"/>
+      <c r="W1" s="39"/>
+      <c r="X1" s="39"/>
+      <c r="Y1" s="39"/>
+      <c r="Z1" s="39"/>
+      <c r="AA1" s="39"/>
+      <c r="AB1" s="39"/>
+      <c r="AC1" s="39"/>
+      <c r="AD1" s="39"/>
+      <c r="AE1" s="39"/>
+      <c r="AF1" s="39"/>
+      <c r="AG1" s="39"/>
+      <c r="AH1" s="39"/>
+      <c r="AI1" s="39"/>
+      <c r="AJ1" s="39"/>
+      <c r="AK1" s="39"/>
+      <c r="AL1" s="39"/>
+      <c r="AM1" s="39"/>
+      <c r="AN1" s="39"/>
+      <c r="AO1" s="39"/>
+      <c r="AP1" s="39"/>
+      <c r="AQ1" s="39"/>
+      <c r="AR1" s="39"/>
+      <c r="AS1" s="39"/>
+      <c r="AT1" s="39"/>
+      <c r="AU1" s="39"/>
+      <c r="AV1" s="39"/>
+      <c r="AW1" s="39"/>
+      <c r="AX1" s="39"/>
+      <c r="AY1" s="39"/>
+      <c r="AZ1" s="39"/>
+      <c r="BA1" s="39"/>
+      <c r="BB1" s="39"/>
+      <c r="BC1" s="39"/>
+      <c r="BD1" s="39"/>
+      <c r="BE1" s="39"/>
+      <c r="BF1" s="39"/>
+      <c r="BG1" s="39"/>
+      <c r="BH1" s="39"/>
+      <c r="BI1" s="39"/>
+      <c r="BJ1" s="39"/>
+      <c r="BK1" s="39"/>
+      <c r="BL1" s="39"/>
+      <c r="BM1" s="39"/>
+      <c r="BN1" s="39"/>
+      <c r="BO1" s="39"/>
+      <c r="BP1" s="39"/>
+      <c r="BQ1" s="39"/>
+      <c r="BR1" s="39"/>
+      <c r="BS1" s="39"/>
+      <c r="BT1" s="39"/>
+      <c r="BU1" s="39"/>
+      <c r="BV1" s="39"/>
+      <c r="BW1" s="39"/>
+      <c r="BX1" s="39"/>
+      <c r="BY1" s="39"/>
+      <c r="BZ1" s="39"/>
+      <c r="CA1" s="39"/>
+      <c r="CB1" s="39"/>
+      <c r="CC1" s="39"/>
+      <c r="CD1" s="39"/>
+      <c r="CE1" s="39"/>
+      <c r="CF1" s="39"/>
+      <c r="CG1" s="39"/>
     </row>
     <row r="2" spans="1:97" s="32" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
       <c r="A2" s="31"/>
       <c r="B2" s="31"/>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
-      <c r="J2" s="46" t="s">
+      <c r="J2" s="40" t="s">
         <v>43</v>
       </c>
-      <c r="K2" s="46"/>
-[...1 lines deleted...]
-      <c r="M2" s="46"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
       <c r="N2" s="31"/>
       <c r="O2" s="31"/>
       <c r="P2" s="31"/>
       <c r="Q2" s="31"/>
       <c r="R2" s="31"/>
       <c r="S2" s="31"/>
       <c r="T2" s="31"/>
       <c r="U2" s="31"/>
-      <c r="V2" s="46" t="s">
+      <c r="V2" s="40" t="s">
         <v>43</v>
       </c>
-      <c r="W2" s="46"/>
-[...2 lines deleted...]
-      <c r="AH2" s="46" t="s">
+      <c r="W2" s="40"/>
+      <c r="X2" s="40"/>
+      <c r="Y2" s="40"/>
+      <c r="AH2" s="40" t="s">
         <v>43</v>
       </c>
-      <c r="AI2" s="46"/>
-[...2 lines deleted...]
-      <c r="AT2" s="46" t="s">
+      <c r="AI2" s="40"/>
+      <c r="AJ2" s="40"/>
+      <c r="AK2" s="40"/>
+      <c r="AT2" s="40" t="s">
         <v>43</v>
       </c>
-      <c r="AU2" s="46"/>
-[...2 lines deleted...]
-      <c r="BF2" s="46" t="s">
+      <c r="AU2" s="40"/>
+      <c r="AV2" s="40"/>
+      <c r="AW2" s="40"/>
+      <c r="BF2" s="40" t="s">
         <v>43</v>
       </c>
-      <c r="BG2" s="46"/>
-[...2 lines deleted...]
-      <c r="BR2" s="46" t="s">
+      <c r="BG2" s="40"/>
+      <c r="BH2" s="40"/>
+      <c r="BI2" s="40"/>
+      <c r="BR2" s="40" t="s">
         <v>43</v>
       </c>
-      <c r="BS2" s="46"/>
-[...2 lines deleted...]
-      <c r="CP2" s="46" t="s">
+      <c r="BS2" s="40"/>
+      <c r="BT2" s="40"/>
+      <c r="BU2" s="40"/>
+      <c r="CP2" s="40" t="s">
         <v>43</v>
       </c>
-      <c r="CQ2" s="46"/>
-[...1 lines deleted...]
-      <c r="CS2" s="46"/>
+      <c r="CQ2" s="40"/>
+      <c r="CR2" s="40"/>
+      <c r="CS2" s="40"/>
     </row>
     <row r="3" spans="1:97" s="33" customFormat="1" ht="15" customHeight="1" thickBot="1">
-      <c r="A3" s="40" t="s">
+      <c r="A3" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="42" t="s">
+      <c r="B3" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="43"/>
-[...10 lines deleted...]
-      <c r="N3" s="42" t="s">
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="43"/>
+      <c r="N3" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="43"/>
-[...10 lines deleted...]
-      <c r="Z3" s="42" t="s">
+      <c r="O3" s="42"/>
+      <c r="P3" s="42"/>
+      <c r="Q3" s="42"/>
+      <c r="R3" s="42"/>
+      <c r="S3" s="42"/>
+      <c r="T3" s="42"/>
+      <c r="U3" s="42"/>
+      <c r="V3" s="42"/>
+      <c r="W3" s="42"/>
+      <c r="X3" s="42"/>
+      <c r="Y3" s="43"/>
+      <c r="Z3" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="43"/>
-[...10 lines deleted...]
-      <c r="AL3" s="42" t="s">
+      <c r="AA3" s="42"/>
+      <c r="AB3" s="42"/>
+      <c r="AC3" s="42"/>
+      <c r="AD3" s="42"/>
+      <c r="AE3" s="42"/>
+      <c r="AF3" s="42"/>
+      <c r="AG3" s="42"/>
+      <c r="AH3" s="42"/>
+      <c r="AI3" s="42"/>
+      <c r="AJ3" s="42"/>
+      <c r="AK3" s="43"/>
+      <c r="AL3" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="AM3" s="43"/>
-[...10 lines deleted...]
-      <c r="AX3" s="42" t="s">
+      <c r="AM3" s="42"/>
+      <c r="AN3" s="42"/>
+      <c r="AO3" s="42"/>
+      <c r="AP3" s="42"/>
+      <c r="AQ3" s="42"/>
+      <c r="AR3" s="42"/>
+      <c r="AS3" s="42"/>
+      <c r="AT3" s="42"/>
+      <c r="AU3" s="42"/>
+      <c r="AV3" s="42"/>
+      <c r="AW3" s="43"/>
+      <c r="AX3" s="41" t="s">
         <v>38</v>
       </c>
-      <c r="AY3" s="43"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="42" t="s">
+      <c r="AY3" s="42"/>
+      <c r="AZ3" s="42"/>
+      <c r="BA3" s="42"/>
+      <c r="BB3" s="42"/>
+      <c r="BC3" s="42"/>
+      <c r="BD3" s="42"/>
+      <c r="BE3" s="42"/>
+      <c r="BF3" s="42"/>
+      <c r="BG3" s="42"/>
+      <c r="BH3" s="42"/>
+      <c r="BI3" s="43"/>
+      <c r="BJ3" s="41" t="s">
         <v>39</v>
       </c>
-      <c r="BK3" s="43"/>
-[...10 lines deleted...]
-      <c r="BV3" s="42" t="s">
+      <c r="BK3" s="42"/>
+      <c r="BL3" s="42"/>
+      <c r="BM3" s="42"/>
+      <c r="BN3" s="42"/>
+      <c r="BO3" s="42"/>
+      <c r="BP3" s="42"/>
+      <c r="BQ3" s="42"/>
+      <c r="BR3" s="42"/>
+      <c r="BS3" s="42"/>
+      <c r="BT3" s="42"/>
+      <c r="BU3" s="43"/>
+      <c r="BV3" s="41" t="s">
         <v>41</v>
       </c>
-      <c r="BW3" s="43"/>
-[...10 lines deleted...]
-      <c r="CH3" s="42" t="s">
+      <c r="BW3" s="42"/>
+      <c r="BX3" s="42"/>
+      <c r="BY3" s="42"/>
+      <c r="BZ3" s="42"/>
+      <c r="CA3" s="42"/>
+      <c r="CB3" s="42"/>
+      <c r="CC3" s="42"/>
+      <c r="CD3" s="42"/>
+      <c r="CE3" s="42"/>
+      <c r="CF3" s="42"/>
+      <c r="CG3" s="43"/>
+      <c r="CH3" s="41" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="43"/>
-[...9 lines deleted...]
-      <c r="CS3" s="44"/>
+      <c r="CI3" s="42"/>
+      <c r="CJ3" s="42"/>
+      <c r="CK3" s="42"/>
+      <c r="CL3" s="42"/>
+      <c r="CM3" s="42"/>
+      <c r="CN3" s="42"/>
+      <c r="CO3" s="42"/>
+      <c r="CP3" s="42"/>
+      <c r="CQ3" s="42"/>
+      <c r="CR3" s="42"/>
+      <c r="CS3" s="43"/>
     </row>
     <row r="4" spans="1:97" s="33" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="41"/>
+      <c r="A4" s="46"/>
       <c r="B4" s="34" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="35" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="35" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="34" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="35" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="35" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="35" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="35" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="35" t="s">
@@ -1602,51 +1602,53 @@
       </c>
       <c r="CD5" s="8">
         <v>3089041</v>
       </c>
       <c r="CE5" s="8">
         <v>3007894</v>
       </c>
       <c r="CF5" s="8">
         <v>3181098</v>
       </c>
       <c r="CG5" s="8">
         <v>2860562</v>
       </c>
       <c r="CH5" s="9">
         <v>2820201</v>
       </c>
       <c r="CI5" s="8">
         <v>2750051</v>
       </c>
       <c r="CJ5" s="8">
         <v>2688145</v>
       </c>
       <c r="CK5" s="8">
         <v>2890268</v>
       </c>
-      <c r="CL5" s="8"/>
+      <c r="CL5" s="8">
+        <v>3132212</v>
+      </c>
       <c r="CM5" s="15"/>
       <c r="CN5" s="8"/>
       <c r="CO5" s="8"/>
       <c r="CP5" s="8"/>
       <c r="CQ5" s="8"/>
       <c r="CR5" s="8"/>
       <c r="CS5" s="8"/>
     </row>
     <row r="6" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A6" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="13">
         <v>58986</v>
       </c>
       <c r="C6" s="13">
         <v>58860</v>
       </c>
       <c r="D6" s="13">
         <v>57886</v>
       </c>
       <c r="E6" s="13">
         <v>57886</v>
       </c>
       <c r="F6" s="13">
@@ -1879,51 +1881,53 @@
       </c>
       <c r="CD6" s="12">
         <v>17931</v>
       </c>
       <c r="CE6" s="12">
         <v>17914</v>
       </c>
       <c r="CF6" s="12">
         <v>17974</v>
       </c>
       <c r="CG6" s="12">
         <v>9657</v>
       </c>
       <c r="CH6" s="13">
         <v>9632</v>
       </c>
       <c r="CI6" s="12">
         <v>9606</v>
       </c>
       <c r="CJ6" s="12">
         <v>9468</v>
       </c>
       <c r="CK6" s="12">
         <v>89809</v>
       </c>
-      <c r="CL6" s="12"/>
+      <c r="CL6" s="12">
+        <v>125809</v>
+      </c>
       <c r="CM6" s="20"/>
       <c r="CN6" s="21"/>
       <c r="CO6" s="21"/>
       <c r="CP6" s="12"/>
       <c r="CQ6" s="12"/>
       <c r="CR6" s="12"/>
       <c r="CS6" s="12"/>
     </row>
     <row r="7" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A7" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="12">
         <v>618398</v>
       </c>
       <c r="C7" s="12">
         <v>653418</v>
       </c>
       <c r="D7" s="11">
         <v>624824</v>
       </c>
       <c r="E7" s="11">
         <v>652754</v>
       </c>
       <c r="F7" s="12">
@@ -2156,51 +2160,53 @@
       </c>
       <c r="CD7" s="12">
         <v>504128</v>
       </c>
       <c r="CE7" s="12">
         <v>503495</v>
       </c>
       <c r="CF7" s="12">
         <v>612093</v>
       </c>
       <c r="CG7" s="12">
         <v>572586</v>
       </c>
       <c r="CH7" s="13">
         <v>504364</v>
       </c>
       <c r="CI7" s="12">
         <v>503468</v>
       </c>
       <c r="CJ7" s="12">
         <v>502073</v>
       </c>
       <c r="CK7" s="12">
         <v>500624</v>
       </c>
-      <c r="CL7" s="12"/>
+      <c r="CL7" s="12">
+        <v>564147</v>
+      </c>
       <c r="CM7" s="12"/>
       <c r="CN7" s="12"/>
       <c r="CO7" s="12"/>
       <c r="CP7" s="12"/>
       <c r="CQ7" s="12"/>
       <c r="CR7" s="12"/>
       <c r="CS7" s="12"/>
     </row>
     <row r="8" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A8" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="12">
         <v>6163</v>
       </c>
       <c r="C8" s="12">
         <v>6152</v>
       </c>
       <c r="D8" s="11">
         <v>6113</v>
       </c>
       <c r="E8" s="11">
         <v>6364</v>
       </c>
       <c r="F8" s="12">
@@ -2433,51 +2439,53 @@
       </c>
       <c r="CD8" s="12">
         <v>4214</v>
       </c>
       <c r="CE8" s="12">
         <v>4197</v>
       </c>
       <c r="CF8" s="12">
         <v>4180</v>
       </c>
       <c r="CG8" s="12">
         <v>2690</v>
       </c>
       <c r="CH8" s="13">
         <v>2676</v>
       </c>
       <c r="CI8" s="12">
         <v>2676</v>
       </c>
       <c r="CJ8" s="12">
         <v>2663</v>
       </c>
       <c r="CK8" s="12">
         <v>2663</v>
       </c>
-      <c r="CL8" s="12"/>
+      <c r="CL8" s="12">
+        <v>3163</v>
+      </c>
       <c r="CM8" s="12"/>
       <c r="CN8" s="12"/>
       <c r="CO8" s="12"/>
       <c r="CP8" s="12"/>
       <c r="CQ8" s="12"/>
       <c r="CR8" s="12"/>
       <c r="CS8" s="12"/>
     </row>
     <row r="9" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A9" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="12">
         <v>947321</v>
       </c>
       <c r="C9" s="12">
         <v>991204</v>
       </c>
       <c r="D9" s="11">
         <v>1072461</v>
       </c>
       <c r="E9" s="11">
         <v>917634</v>
       </c>
       <c r="F9" s="12">
@@ -2710,51 +2718,53 @@
       </c>
       <c r="CD9" s="12">
         <v>919575</v>
       </c>
       <c r="CE9" s="12">
         <v>836290</v>
       </c>
       <c r="CF9" s="12">
         <v>806995</v>
       </c>
       <c r="CG9" s="12">
         <v>779617</v>
       </c>
       <c r="CH9" s="13">
         <v>800996</v>
       </c>
       <c r="CI9" s="12">
         <v>772708</v>
       </c>
       <c r="CJ9" s="12">
         <v>785083</v>
       </c>
       <c r="CK9" s="12">
         <v>790599</v>
       </c>
-      <c r="CL9" s="12"/>
+      <c r="CL9" s="12">
+        <v>812444</v>
+      </c>
       <c r="CM9" s="12"/>
       <c r="CN9" s="12"/>
       <c r="CO9" s="12"/>
       <c r="CP9" s="12"/>
       <c r="CQ9" s="12"/>
       <c r="CR9" s="12"/>
       <c r="CS9" s="12"/>
     </row>
     <row r="10" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A10" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="12">
         <v>203050</v>
       </c>
       <c r="C10" s="12">
         <v>201306</v>
       </c>
       <c r="D10" s="11">
         <v>201304</v>
       </c>
       <c r="E10" s="11">
         <v>201121</v>
       </c>
       <c r="F10" s="12">
@@ -2987,51 +2997,53 @@
       </c>
       <c r="CD10" s="12">
         <v>41668</v>
       </c>
       <c r="CE10" s="12">
         <v>41595</v>
       </c>
       <c r="CF10" s="12">
         <v>40979</v>
       </c>
       <c r="CG10" s="12">
         <v>32842</v>
       </c>
       <c r="CH10" s="13">
         <v>32814</v>
       </c>
       <c r="CI10" s="12">
         <v>32502</v>
       </c>
       <c r="CJ10" s="12">
         <v>32502</v>
       </c>
       <c r="CK10" s="12">
         <v>33729</v>
       </c>
-      <c r="CL10" s="12"/>
+      <c r="CL10" s="12">
+        <v>39629</v>
+      </c>
       <c r="CM10" s="12"/>
       <c r="CN10" s="12"/>
       <c r="CO10" s="12"/>
       <c r="CP10" s="12"/>
       <c r="CQ10" s="12"/>
       <c r="CR10" s="12"/>
       <c r="CS10" s="12"/>
     </row>
     <row r="11" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A11" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="12">
         <v>147613</v>
       </c>
       <c r="C11" s="12">
         <v>147242</v>
       </c>
       <c r="D11" s="11">
         <v>146578</v>
       </c>
       <c r="E11" s="11">
         <v>146576</v>
       </c>
       <c r="F11" s="12">
@@ -3264,51 +3276,53 @@
       </c>
       <c r="CD11" s="12">
         <v>16387</v>
       </c>
       <c r="CE11" s="12">
         <v>16384</v>
       </c>
       <c r="CF11" s="12">
         <v>16377</v>
       </c>
       <c r="CG11" s="12">
         <v>4580</v>
       </c>
       <c r="CH11" s="13">
         <v>5071</v>
       </c>
       <c r="CI11" s="12">
         <v>5064</v>
       </c>
       <c r="CJ11" s="12">
         <v>5051</v>
       </c>
       <c r="CK11" s="12">
         <v>5051</v>
       </c>
-      <c r="CL11" s="12"/>
+      <c r="CL11" s="12">
+        <v>7050</v>
+      </c>
       <c r="CM11" s="12"/>
       <c r="CN11" s="12"/>
       <c r="CO11" s="12"/>
       <c r="CP11" s="12"/>
       <c r="CQ11" s="12"/>
       <c r="CR11" s="12"/>
       <c r="CS11" s="12"/>
     </row>
     <row r="12" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A12" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="12">
         <v>159940</v>
       </c>
       <c r="C12" s="12">
         <v>159384</v>
       </c>
       <c r="D12" s="11">
         <v>159359</v>
       </c>
       <c r="E12" s="11">
         <v>159244</v>
       </c>
       <c r="F12" s="12">
@@ -3541,51 +3555,53 @@
       </c>
       <c r="CD12" s="12">
         <v>26485</v>
       </c>
       <c r="CE12" s="12">
         <v>26414</v>
       </c>
       <c r="CF12" s="12">
         <v>26275</v>
       </c>
       <c r="CG12" s="12">
         <v>25801</v>
       </c>
       <c r="CH12" s="13">
         <v>25739</v>
       </c>
       <c r="CI12" s="12">
         <v>25660</v>
       </c>
       <c r="CJ12" s="12">
         <v>25660</v>
       </c>
       <c r="CK12" s="12">
         <v>26643</v>
       </c>
-      <c r="CL12" s="12"/>
+      <c r="CL12" s="12">
+        <v>32599</v>
+      </c>
       <c r="CM12" s="12"/>
       <c r="CN12" s="12"/>
       <c r="CO12" s="12"/>
       <c r="CP12" s="12"/>
       <c r="CQ12" s="12"/>
       <c r="CR12" s="12"/>
       <c r="CS12" s="12"/>
     </row>
     <row r="13" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="13">
         <v>119741</v>
       </c>
       <c r="C13" s="13">
         <v>118016</v>
       </c>
       <c r="D13" s="13">
         <v>117165</v>
       </c>
       <c r="E13" s="13">
         <v>117089</v>
       </c>
       <c r="F13" s="13">
@@ -3818,51 +3834,53 @@
       </c>
       <c r="CD13" s="12">
         <v>47400</v>
       </c>
       <c r="CE13" s="12">
         <v>47217</v>
       </c>
       <c r="CF13" s="12">
         <v>46856</v>
       </c>
       <c r="CG13" s="12">
         <v>37985</v>
       </c>
       <c r="CH13" s="13">
         <v>37765</v>
       </c>
       <c r="CI13" s="12">
         <v>37233</v>
       </c>
       <c r="CJ13" s="12">
         <v>36976</v>
       </c>
       <c r="CK13" s="12">
         <v>37958</v>
       </c>
-      <c r="CL13" s="12"/>
+      <c r="CL13" s="12">
+        <v>44899</v>
+      </c>
       <c r="CM13" s="24"/>
       <c r="CN13" s="12"/>
       <c r="CO13" s="12"/>
       <c r="CP13" s="12"/>
       <c r="CQ13" s="12"/>
       <c r="CR13" s="12"/>
       <c r="CS13" s="12"/>
     </row>
     <row r="14" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A14" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="12">
         <v>100489</v>
       </c>
       <c r="C14" s="12">
         <v>98246</v>
       </c>
       <c r="D14" s="11">
         <v>93496</v>
       </c>
       <c r="E14" s="11">
         <v>93393</v>
       </c>
       <c r="F14" s="12">
@@ -4095,51 +4113,53 @@
       </c>
       <c r="CD14" s="12">
         <v>3730</v>
       </c>
       <c r="CE14" s="12">
         <v>3720</v>
       </c>
       <c r="CF14" s="12">
         <v>3647</v>
       </c>
       <c r="CG14" s="12">
         <v>2273</v>
       </c>
       <c r="CH14" s="13">
         <v>2767</v>
       </c>
       <c r="CI14" s="12">
         <v>2735</v>
       </c>
       <c r="CJ14" s="12">
         <v>2659</v>
       </c>
       <c r="CK14" s="12">
         <v>2658</v>
       </c>
-      <c r="CL14" s="12"/>
+      <c r="CL14" s="12">
+        <v>3652</v>
+      </c>
       <c r="CM14" s="12"/>
       <c r="CN14" s="12"/>
       <c r="CO14" s="12"/>
       <c r="CP14" s="12"/>
       <c r="CQ14" s="12"/>
       <c r="CR14" s="12"/>
       <c r="CS14" s="12"/>
     </row>
     <row r="15" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A15" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="12">
         <v>32988</v>
       </c>
       <c r="C15" s="12">
         <v>32530</v>
       </c>
       <c r="D15" s="11">
         <v>32020</v>
       </c>
       <c r="E15" s="11">
         <v>31984</v>
       </c>
       <c r="F15" s="12">
@@ -4372,51 +4392,53 @@
       </c>
       <c r="CD15" s="12">
         <v>26531</v>
       </c>
       <c r="CE15" s="12">
         <v>26522</v>
       </c>
       <c r="CF15" s="12">
         <v>26085</v>
       </c>
       <c r="CG15" s="12">
         <v>11044</v>
       </c>
       <c r="CH15" s="13">
         <v>11000</v>
       </c>
       <c r="CI15" s="12">
         <v>10861</v>
       </c>
       <c r="CJ15" s="12">
         <v>10718</v>
       </c>
       <c r="CK15" s="12">
         <v>10708</v>
       </c>
-      <c r="CL15" s="12"/>
+      <c r="CL15" s="12">
+        <v>13688</v>
+      </c>
       <c r="CM15" s="12"/>
       <c r="CN15" s="12"/>
       <c r="CO15" s="12"/>
       <c r="CP15" s="12"/>
       <c r="CQ15" s="12"/>
       <c r="CR15" s="12"/>
       <c r="CS15" s="12"/>
     </row>
     <row r="16" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A16" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="12">
         <v>46347</v>
       </c>
       <c r="C16" s="12">
         <v>46225</v>
       </c>
       <c r="D16" s="11">
         <v>46225</v>
       </c>
       <c r="E16" s="11">
         <v>46199</v>
       </c>
       <c r="F16" s="12">
@@ -4649,51 +4671,53 @@
       </c>
       <c r="CD16" s="12">
         <v>29135</v>
       </c>
       <c r="CE16" s="12">
         <v>29070</v>
       </c>
       <c r="CF16" s="12">
         <v>28952</v>
       </c>
       <c r="CG16" s="12">
         <v>23501</v>
       </c>
       <c r="CH16" s="13">
         <v>24351</v>
       </c>
       <c r="CI16" s="12">
         <v>24300</v>
       </c>
       <c r="CJ16" s="12">
         <v>24404</v>
       </c>
       <c r="CK16" s="12">
         <v>25382</v>
       </c>
-      <c r="CL16" s="12"/>
+      <c r="CL16" s="12">
+        <v>31336</v>
+      </c>
       <c r="CM16" s="12"/>
       <c r="CN16" s="12"/>
       <c r="CO16" s="12"/>
       <c r="CP16" s="12"/>
       <c r="CQ16" s="12"/>
       <c r="CR16" s="12"/>
       <c r="CS16" s="12"/>
     </row>
     <row r="17" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A17" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="12">
         <v>97673</v>
       </c>
       <c r="C17" s="12">
         <v>97279</v>
       </c>
       <c r="D17" s="13">
         <v>97065</v>
       </c>
       <c r="E17" s="13">
         <v>96993</v>
       </c>
       <c r="F17" s="12">
@@ -4926,51 +4950,53 @@
       </c>
       <c r="CD17" s="12">
         <v>315498</v>
       </c>
       <c r="CE17" s="12">
         <v>324052</v>
       </c>
       <c r="CF17" s="12">
         <v>418341</v>
       </c>
       <c r="CG17" s="12">
         <v>358375</v>
       </c>
       <c r="CH17" s="13">
         <v>351153</v>
       </c>
       <c r="CI17" s="12">
         <v>294000</v>
       </c>
       <c r="CJ17" s="12">
         <v>222008</v>
       </c>
       <c r="CK17" s="12">
         <v>282576</v>
       </c>
-      <c r="CL17" s="12"/>
+      <c r="CL17" s="12">
+        <v>302137</v>
+      </c>
       <c r="CM17" s="12"/>
       <c r="CN17" s="12"/>
       <c r="CO17" s="12"/>
       <c r="CP17" s="12"/>
       <c r="CQ17" s="12"/>
       <c r="CR17" s="12"/>
       <c r="CS17" s="12"/>
     </row>
     <row r="18" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A18" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="12">
         <v>164622</v>
       </c>
       <c r="C18" s="12">
         <v>162735</v>
       </c>
       <c r="D18" s="11">
         <v>162564</v>
       </c>
       <c r="E18" s="11">
         <v>162564</v>
       </c>
       <c r="F18" s="12">
@@ -5203,51 +5229,53 @@
       </c>
       <c r="CD18" s="12">
         <v>90369</v>
       </c>
       <c r="CE18" s="12">
         <v>90099</v>
       </c>
       <c r="CF18" s="12">
         <v>89208</v>
       </c>
       <c r="CG18" s="12">
         <v>61052</v>
       </c>
       <c r="CH18" s="13">
         <v>60989</v>
       </c>
       <c r="CI18" s="12">
         <v>60490</v>
       </c>
       <c r="CJ18" s="12">
         <v>60756</v>
       </c>
       <c r="CK18" s="12">
         <v>61756</v>
       </c>
-      <c r="CL18" s="12"/>
+      <c r="CL18" s="12">
+        <v>70627</v>
+      </c>
       <c r="CM18" s="12"/>
       <c r="CN18" s="12"/>
       <c r="CO18" s="12"/>
       <c r="CP18" s="12"/>
       <c r="CQ18" s="12"/>
       <c r="CR18" s="12"/>
       <c r="CS18" s="12"/>
     </row>
     <row r="19" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A19" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B19" s="12">
         <v>698318</v>
       </c>
       <c r="C19" s="12">
         <v>673778</v>
       </c>
       <c r="D19" s="11">
         <v>652260</v>
       </c>
       <c r="E19" s="11">
         <v>684190</v>
       </c>
       <c r="F19" s="12">
@@ -5480,51 +5508,53 @@
       </c>
       <c r="CD19" s="12">
         <v>725156</v>
       </c>
       <c r="CE19" s="12">
         <v>723444</v>
       </c>
       <c r="CF19" s="12">
         <v>729965</v>
       </c>
       <c r="CG19" s="12">
         <v>651365</v>
       </c>
       <c r="CH19" s="13">
         <v>667716</v>
       </c>
       <c r="CI19" s="12">
         <v>689250</v>
       </c>
       <c r="CJ19" s="12">
         <v>646831</v>
       </c>
       <c r="CK19" s="12">
         <v>655352</v>
       </c>
-      <c r="CL19" s="12"/>
+      <c r="CL19" s="12">
+        <v>686936</v>
+      </c>
       <c r="CM19" s="12"/>
       <c r="CN19" s="12"/>
       <c r="CO19" s="12"/>
       <c r="CP19" s="12"/>
       <c r="CQ19" s="12"/>
       <c r="CR19" s="12"/>
       <c r="CS19" s="12"/>
     </row>
     <row r="20" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A20" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="12">
         <v>219710</v>
       </c>
       <c r="C20" s="12">
         <v>219325</v>
       </c>
       <c r="D20" s="11">
         <v>219231</v>
       </c>
       <c r="E20" s="11">
         <v>223369</v>
       </c>
       <c r="F20" s="12">
@@ -5757,51 +5787,53 @@
       </c>
       <c r="CD20" s="12">
         <v>52957</v>
       </c>
       <c r="CE20" s="12">
         <v>52782</v>
       </c>
       <c r="CF20" s="12">
         <v>52480</v>
       </c>
       <c r="CG20" s="12">
         <v>65967</v>
       </c>
       <c r="CH20" s="13">
         <v>65937</v>
       </c>
       <c r="CI20" s="12">
         <v>65863</v>
       </c>
       <c r="CJ20" s="12">
         <v>65863</v>
       </c>
       <c r="CK20" s="12">
         <v>66841</v>
       </c>
-      <c r="CL20" s="12"/>
+      <c r="CL20" s="12">
+        <v>71779</v>
+      </c>
       <c r="CM20" s="12"/>
       <c r="CN20" s="12"/>
       <c r="CO20" s="12"/>
       <c r="CP20" s="12"/>
       <c r="CQ20" s="12"/>
       <c r="CR20" s="12"/>
       <c r="CS20" s="12"/>
     </row>
     <row r="21" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A21" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="13">
         <v>56141</v>
       </c>
       <c r="C21" s="13">
         <v>55689</v>
       </c>
       <c r="D21" s="13">
         <v>55682</v>
       </c>
       <c r="E21" s="13">
         <v>55600</v>
       </c>
       <c r="F21" s="13">
@@ -6034,51 +6066,53 @@
       </c>
       <c r="CD21" s="12">
         <v>10402</v>
       </c>
       <c r="CE21" s="12">
         <v>10366</v>
       </c>
       <c r="CF21" s="12">
         <v>10342</v>
       </c>
       <c r="CG21" s="12">
         <v>8004</v>
       </c>
       <c r="CH21" s="13">
         <v>7982</v>
       </c>
       <c r="CI21" s="12">
         <v>7905</v>
       </c>
       <c r="CJ21" s="12">
         <v>7905</v>
       </c>
       <c r="CK21" s="12">
         <v>7891</v>
       </c>
-      <c r="CL21" s="12"/>
+      <c r="CL21" s="12">
+        <v>9863</v>
+      </c>
       <c r="CM21" s="13"/>
       <c r="CN21" s="12"/>
       <c r="CO21" s="12"/>
       <c r="CP21" s="12"/>
       <c r="CQ21" s="12"/>
       <c r="CR21" s="12"/>
       <c r="CS21" s="12"/>
     </row>
     <row r="22" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A22" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="12">
         <v>217589</v>
       </c>
       <c r="C22" s="12">
         <v>217020</v>
       </c>
       <c r="D22" s="11">
         <v>216563</v>
       </c>
       <c r="E22" s="11">
         <v>216461</v>
       </c>
       <c r="F22" s="12">
@@ -6311,51 +6345,53 @@
       </c>
       <c r="CD22" s="12">
         <v>68931</v>
       </c>
       <c r="CE22" s="12">
         <v>68505</v>
       </c>
       <c r="CF22" s="12">
         <v>67907</v>
       </c>
       <c r="CG22" s="12">
         <v>57531</v>
       </c>
       <c r="CH22" s="13">
         <v>57323</v>
       </c>
       <c r="CI22" s="12">
         <v>57168</v>
       </c>
       <c r="CJ22" s="12">
         <v>56781</v>
       </c>
       <c r="CK22" s="12">
         <v>56761</v>
       </c>
-      <c r="CL22" s="12"/>
+      <c r="CL22" s="12">
+        <v>63714</v>
+      </c>
       <c r="CM22" s="12"/>
       <c r="CN22" s="12"/>
       <c r="CO22" s="12"/>
       <c r="CP22" s="12"/>
       <c r="CQ22" s="12"/>
       <c r="CR22" s="12"/>
       <c r="CS22" s="12"/>
     </row>
     <row r="23" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A23" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="12">
         <v>105584</v>
       </c>
       <c r="C23" s="12">
         <v>104807</v>
       </c>
       <c r="D23" s="11">
         <v>104649</v>
       </c>
       <c r="E23" s="11">
         <v>104537</v>
       </c>
       <c r="F23" s="12">
@@ -6588,51 +6624,53 @@
       </c>
       <c r="CD23" s="12">
         <v>113269</v>
       </c>
       <c r="CE23" s="12">
         <v>110827</v>
       </c>
       <c r="CF23" s="12">
         <v>108485</v>
       </c>
       <c r="CG23" s="12">
         <v>92140</v>
       </c>
       <c r="CH23" s="13">
         <v>88471</v>
       </c>
       <c r="CI23" s="12">
         <v>85406</v>
       </c>
       <c r="CJ23" s="12">
         <v>126852</v>
       </c>
       <c r="CK23" s="12">
         <v>167389</v>
       </c>
-      <c r="CL23" s="12"/>
+      <c r="CL23" s="12">
+        <v>170906</v>
+      </c>
       <c r="CM23" s="12"/>
       <c r="CN23" s="12"/>
       <c r="CO23" s="12"/>
       <c r="CP23" s="12"/>
       <c r="CQ23" s="12"/>
       <c r="CR23" s="12"/>
       <c r="CS23" s="12"/>
     </row>
     <row r="24" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A24" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="12">
         <v>223443</v>
       </c>
       <c r="C24" s="12">
         <v>247478</v>
       </c>
       <c r="D24" s="11">
         <v>245931</v>
       </c>
       <c r="E24" s="11">
         <v>245349</v>
       </c>
       <c r="F24" s="12">
@@ -6865,51 +6903,53 @@
       </c>
       <c r="CD24" s="12">
         <v>30754</v>
       </c>
       <c r="CE24" s="12">
         <v>30662</v>
       </c>
       <c r="CF24" s="12">
         <v>30768</v>
       </c>
       <c r="CG24" s="12">
         <v>23382</v>
       </c>
       <c r="CH24" s="13">
         <v>23361</v>
       </c>
       <c r="CI24" s="12">
         <v>23274</v>
       </c>
       <c r="CJ24" s="12">
         <v>23710</v>
       </c>
       <c r="CK24" s="12">
         <v>24710</v>
       </c>
-      <c r="CL24" s="12"/>
+      <c r="CL24" s="12">
+        <v>29710</v>
+      </c>
       <c r="CM24" s="12"/>
       <c r="CN24" s="12"/>
       <c r="CO24" s="12"/>
       <c r="CP24" s="12"/>
       <c r="CQ24" s="12"/>
       <c r="CR24" s="12"/>
       <c r="CS24" s="12"/>
     </row>
     <row r="25" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A25" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="12">
         <v>78967</v>
       </c>
       <c r="C25" s="12">
         <v>78397</v>
       </c>
       <c r="D25" s="12">
         <v>78397</v>
       </c>
       <c r="E25" s="10">
         <v>78356</v>
       </c>
       <c r="F25" s="12">
@@ -7142,51 +7182,53 @@
       </c>
       <c r="CD25" s="12">
         <v>44521</v>
       </c>
       <c r="CE25" s="12">
         <v>44339</v>
       </c>
       <c r="CF25" s="12">
         <v>43189</v>
       </c>
       <c r="CG25" s="12">
         <v>40170</v>
       </c>
       <c r="CH25" s="13">
         <v>40094</v>
       </c>
       <c r="CI25" s="12">
         <v>39882</v>
       </c>
       <c r="CJ25" s="12">
         <v>40182</v>
       </c>
       <c r="CK25" s="12">
         <v>41168</v>
       </c>
-      <c r="CL25" s="12"/>
+      <c r="CL25" s="12">
+        <v>48124</v>
+      </c>
       <c r="CM25" s="12"/>
       <c r="CN25" s="12"/>
       <c r="CO25" s="12"/>
       <c r="CP25" s="12"/>
       <c r="CQ25" s="12"/>
       <c r="CR25" s="12"/>
       <c r="CS25" s="12"/>
     </row>
     <row r="26" spans="1:97" s="37" customFormat="1" ht="6" customHeight="1">
       <c r="A26" s="38"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="29"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
@@ -7247,127 +7289,127 @@
       <c r="A27" s="3"/>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
       <c r="O27" s="3"/>
       <c r="P27" s="3"/>
       <c r="Q27" s="3"/>
       <c r="R27" s="3"/>
       <c r="S27" s="3"/>
       <c r="T27" s="3"/>
       <c r="U27" s="3"/>
       <c r="V27" s="3"/>
       <c r="W27" s="3"/>
       <c r="X27" s="1"/>
       <c r="Y27" s="1"/>
-      <c r="AX27" s="39" t="s">
+      <c r="AX27" s="44" t="s">
         <v>40</v>
       </c>
-      <c r="AY27" s="39"/>
-[...21 lines deleted...]
-      <c r="BU27" s="39"/>
+      <c r="AY27" s="44"/>
+      <c r="AZ27" s="44"/>
+      <c r="BA27" s="44"/>
+      <c r="BB27" s="44"/>
+      <c r="BC27" s="44"/>
+      <c r="BD27" s="44"/>
+      <c r="BE27" s="44"/>
+      <c r="BF27" s="44"/>
+      <c r="BG27" s="44"/>
+      <c r="BH27" s="44"/>
+      <c r="BI27" s="44"/>
+      <c r="BJ27" s="44"/>
+      <c r="BK27" s="44"/>
+      <c r="BL27" s="44"/>
+      <c r="BM27" s="44"/>
+      <c r="BN27" s="44"/>
+      <c r="BO27" s="44"/>
+      <c r="BP27" s="44"/>
+      <c r="BQ27" s="44"/>
+      <c r="BR27" s="44"/>
+      <c r="BS27" s="44"/>
+      <c r="BT27" s="44"/>
+      <c r="BU27" s="44"/>
     </row>
     <row r="28" spans="1:97" s="2" customFormat="1">
       <c r="A28" s="3"/>
       <c r="B28" s="3"/>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
       <c r="N28" s="3"/>
       <c r="O28" s="3"/>
       <c r="P28" s="3"/>
       <c r="Q28" s="3"/>
       <c r="R28" s="3"/>
       <c r="S28" s="3"/>
       <c r="T28" s="3"/>
       <c r="U28" s="3"/>
       <c r="V28" s="3"/>
       <c r="W28" s="3"/>
       <c r="X28" s="1"/>
       <c r="Y28" s="1"/>
-      <c r="AX28" s="39"/>
-[...22 lines deleted...]
-      <c r="BU28" s="39"/>
+      <c r="AX28" s="44"/>
+      <c r="AY28" s="44"/>
+      <c r="AZ28" s="44"/>
+      <c r="BA28" s="44"/>
+      <c r="BB28" s="44"/>
+      <c r="BC28" s="44"/>
+      <c r="BD28" s="44"/>
+      <c r="BE28" s="44"/>
+      <c r="BF28" s="44"/>
+      <c r="BG28" s="44"/>
+      <c r="BH28" s="44"/>
+      <c r="BI28" s="44"/>
+      <c r="BJ28" s="44"/>
+      <c r="BK28" s="44"/>
+      <c r="BL28" s="44"/>
+      <c r="BM28" s="44"/>
+      <c r="BN28" s="44"/>
+      <c r="BO28" s="44"/>
+      <c r="BP28" s="44"/>
+      <c r="BQ28" s="44"/>
+      <c r="BR28" s="44"/>
+      <c r="BS28" s="44"/>
+      <c r="BT28" s="44"/>
+      <c r="BU28" s="44"/>
     </row>
     <row r="29" spans="1:97" s="2" customFormat="1">
       <c r="A29" s="3"/>
       <c r="B29" s="3"/>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3"/>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
       <c r="M29" s="3"/>
       <c r="N29" s="3"/>
       <c r="O29" s="3"/>
       <c r="P29" s="3"/>
       <c r="Q29" s="3"/>
       <c r="R29" s="3"/>
       <c r="S29" s="3"/>
       <c r="T29" s="3"/>
       <c r="U29" s="3"/>
       <c r="V29" s="3"/>
       <c r="W29" s="3"/>
@@ -8542,68 +8584,68 @@
       <c r="D73" s="3"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
       <c r="I73" s="3"/>
       <c r="J73" s="3"/>
       <c r="K73" s="3"/>
       <c r="L73" s="3"/>
       <c r="M73" s="3"/>
       <c r="N73" s="3"/>
       <c r="O73" s="3"/>
       <c r="P73" s="3"/>
       <c r="Q73" s="3"/>
       <c r="R73" s="3"/>
       <c r="S73" s="3"/>
       <c r="T73" s="3"/>
       <c r="U73" s="3"/>
       <c r="V73" s="3"/>
       <c r="W73" s="3"/>
       <c r="X73" s="1"/>
       <c r="Y73" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="AX27:BU28"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A1:CG1"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
-    <mergeCell ref="AX27:BU28"/>
-[...6 lines deleted...]
-    <mergeCell ref="AX3:BI3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>