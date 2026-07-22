--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -427,73 +427,73 @@
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 10" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -765,330 +765,330 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS73"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL5" sqref="CL5:CL25"/>
+      <selection pane="topRight" activeCell="CM5" sqref="CM5:CM25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.5703125" style="4" customWidth="1"/>
     <col min="2" max="23" width="9.28515625" style="4" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="30" customFormat="1" ht="37.5" customHeight="1">
-      <c r="A1" s="39" t="s">
+      <c r="A1" s="45" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="39"/>
-[...82 lines deleted...]
-      <c r="CG1" s="39"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
+      <c r="N1" s="45"/>
+      <c r="O1" s="45"/>
+      <c r="P1" s="45"/>
+      <c r="Q1" s="45"/>
+      <c r="R1" s="45"/>
+      <c r="S1" s="45"/>
+      <c r="T1" s="45"/>
+      <c r="U1" s="45"/>
+      <c r="V1" s="45"/>
+      <c r="W1" s="45"/>
+      <c r="X1" s="45"/>
+      <c r="Y1" s="45"/>
+      <c r="Z1" s="45"/>
+      <c r="AA1" s="45"/>
+      <c r="AB1" s="45"/>
+      <c r="AC1" s="45"/>
+      <c r="AD1" s="45"/>
+      <c r="AE1" s="45"/>
+      <c r="AF1" s="45"/>
+      <c r="AG1" s="45"/>
+      <c r="AH1" s="45"/>
+      <c r="AI1" s="45"/>
+      <c r="AJ1" s="45"/>
+      <c r="AK1" s="45"/>
+      <c r="AL1" s="45"/>
+      <c r="AM1" s="45"/>
+      <c r="AN1" s="45"/>
+      <c r="AO1" s="45"/>
+      <c r="AP1" s="45"/>
+      <c r="AQ1" s="45"/>
+      <c r="AR1" s="45"/>
+      <c r="AS1" s="45"/>
+      <c r="AT1" s="45"/>
+      <c r="AU1" s="45"/>
+      <c r="AV1" s="45"/>
+      <c r="AW1" s="45"/>
+      <c r="AX1" s="45"/>
+      <c r="AY1" s="45"/>
+      <c r="AZ1" s="45"/>
+      <c r="BA1" s="45"/>
+      <c r="BB1" s="45"/>
+      <c r="BC1" s="45"/>
+      <c r="BD1" s="45"/>
+      <c r="BE1" s="45"/>
+      <c r="BF1" s="45"/>
+      <c r="BG1" s="45"/>
+      <c r="BH1" s="45"/>
+      <c r="BI1" s="45"/>
+      <c r="BJ1" s="45"/>
+      <c r="BK1" s="45"/>
+      <c r="BL1" s="45"/>
+      <c r="BM1" s="45"/>
+      <c r="BN1" s="45"/>
+      <c r="BO1" s="45"/>
+      <c r="BP1" s="45"/>
+      <c r="BQ1" s="45"/>
+      <c r="BR1" s="45"/>
+      <c r="BS1" s="45"/>
+      <c r="BT1" s="45"/>
+      <c r="BU1" s="45"/>
+      <c r="BV1" s="45"/>
+      <c r="BW1" s="45"/>
+      <c r="BX1" s="45"/>
+      <c r="BY1" s="45"/>
+      <c r="BZ1" s="45"/>
+      <c r="CA1" s="45"/>
+      <c r="CB1" s="45"/>
+      <c r="CC1" s="45"/>
+      <c r="CD1" s="45"/>
+      <c r="CE1" s="45"/>
+      <c r="CF1" s="45"/>
+      <c r="CG1" s="45"/>
     </row>
     <row r="2" spans="1:97" s="32" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
       <c r="A2" s="31"/>
       <c r="B2" s="31"/>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
-      <c r="J2" s="40" t="s">
+      <c r="J2" s="46" t="s">
         <v>43</v>
       </c>
-      <c r="K2" s="40"/>
-[...1 lines deleted...]
-      <c r="M2" s="40"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
       <c r="N2" s="31"/>
       <c r="O2" s="31"/>
       <c r="P2" s="31"/>
       <c r="Q2" s="31"/>
       <c r="R2" s="31"/>
       <c r="S2" s="31"/>
       <c r="T2" s="31"/>
       <c r="U2" s="31"/>
-      <c r="V2" s="40" t="s">
+      <c r="V2" s="46" t="s">
         <v>43</v>
       </c>
-      <c r="W2" s="40"/>
-[...2 lines deleted...]
-      <c r="AH2" s="40" t="s">
+      <c r="W2" s="46"/>
+      <c r="X2" s="46"/>
+      <c r="Y2" s="46"/>
+      <c r="AH2" s="46" t="s">
         <v>43</v>
       </c>
-      <c r="AI2" s="40"/>
-[...2 lines deleted...]
-      <c r="AT2" s="40" t="s">
+      <c r="AI2" s="46"/>
+      <c r="AJ2" s="46"/>
+      <c r="AK2" s="46"/>
+      <c r="AT2" s="46" t="s">
         <v>43</v>
       </c>
-      <c r="AU2" s="40"/>
-[...2 lines deleted...]
-      <c r="BF2" s="40" t="s">
+      <c r="AU2" s="46"/>
+      <c r="AV2" s="46"/>
+      <c r="AW2" s="46"/>
+      <c r="BF2" s="46" t="s">
         <v>43</v>
       </c>
-      <c r="BG2" s="40"/>
-[...2 lines deleted...]
-      <c r="BR2" s="40" t="s">
+      <c r="BG2" s="46"/>
+      <c r="BH2" s="46"/>
+      <c r="BI2" s="46"/>
+      <c r="BR2" s="46" t="s">
         <v>43</v>
       </c>
-      <c r="BS2" s="40"/>
-[...2 lines deleted...]
-      <c r="CP2" s="40" t="s">
+      <c r="BS2" s="46"/>
+      <c r="BT2" s="46"/>
+      <c r="BU2" s="46"/>
+      <c r="CP2" s="46" t="s">
         <v>43</v>
       </c>
-      <c r="CQ2" s="40"/>
-[...1 lines deleted...]
-      <c r="CS2" s="40"/>
+      <c r="CQ2" s="46"/>
+      <c r="CR2" s="46"/>
+      <c r="CS2" s="46"/>
     </row>
     <row r="3" spans="1:97" s="33" customFormat="1" ht="15" customHeight="1" thickBot="1">
-      <c r="A3" s="45" t="s">
+      <c r="A3" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="41" t="s">
+      <c r="B3" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="42"/>
-[...10 lines deleted...]
-      <c r="N3" s="41" t="s">
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="44"/>
+      <c r="N3" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="42"/>
-[...10 lines deleted...]
-      <c r="Z3" s="41" t="s">
+      <c r="O3" s="43"/>
+      <c r="P3" s="43"/>
+      <c r="Q3" s="43"/>
+      <c r="R3" s="43"/>
+      <c r="S3" s="43"/>
+      <c r="T3" s="43"/>
+      <c r="U3" s="43"/>
+      <c r="V3" s="43"/>
+      <c r="W3" s="43"/>
+      <c r="X3" s="43"/>
+      <c r="Y3" s="44"/>
+      <c r="Z3" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="42"/>
-[...10 lines deleted...]
-      <c r="AL3" s="41" t="s">
+      <c r="AA3" s="43"/>
+      <c r="AB3" s="43"/>
+      <c r="AC3" s="43"/>
+      <c r="AD3" s="43"/>
+      <c r="AE3" s="43"/>
+      <c r="AF3" s="43"/>
+      <c r="AG3" s="43"/>
+      <c r="AH3" s="43"/>
+      <c r="AI3" s="43"/>
+      <c r="AJ3" s="43"/>
+      <c r="AK3" s="44"/>
+      <c r="AL3" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="AM3" s="42"/>
-[...10 lines deleted...]
-      <c r="AX3" s="41" t="s">
+      <c r="AM3" s="43"/>
+      <c r="AN3" s="43"/>
+      <c r="AO3" s="43"/>
+      <c r="AP3" s="43"/>
+      <c r="AQ3" s="43"/>
+      <c r="AR3" s="43"/>
+      <c r="AS3" s="43"/>
+      <c r="AT3" s="43"/>
+      <c r="AU3" s="43"/>
+      <c r="AV3" s="43"/>
+      <c r="AW3" s="44"/>
+      <c r="AX3" s="42" t="s">
         <v>38</v>
       </c>
-      <c r="AY3" s="42"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="41" t="s">
+      <c r="AY3" s="43"/>
+      <c r="AZ3" s="43"/>
+      <c r="BA3" s="43"/>
+      <c r="BB3" s="43"/>
+      <c r="BC3" s="43"/>
+      <c r="BD3" s="43"/>
+      <c r="BE3" s="43"/>
+      <c r="BF3" s="43"/>
+      <c r="BG3" s="43"/>
+      <c r="BH3" s="43"/>
+      <c r="BI3" s="44"/>
+      <c r="BJ3" s="42" t="s">
         <v>39</v>
       </c>
-      <c r="BK3" s="42"/>
-[...10 lines deleted...]
-      <c r="BV3" s="41" t="s">
+      <c r="BK3" s="43"/>
+      <c r="BL3" s="43"/>
+      <c r="BM3" s="43"/>
+      <c r="BN3" s="43"/>
+      <c r="BO3" s="43"/>
+      <c r="BP3" s="43"/>
+      <c r="BQ3" s="43"/>
+      <c r="BR3" s="43"/>
+      <c r="BS3" s="43"/>
+      <c r="BT3" s="43"/>
+      <c r="BU3" s="44"/>
+      <c r="BV3" s="42" t="s">
         <v>41</v>
       </c>
-      <c r="BW3" s="42"/>
-[...10 lines deleted...]
-      <c r="CH3" s="41" t="s">
+      <c r="BW3" s="43"/>
+      <c r="BX3" s="43"/>
+      <c r="BY3" s="43"/>
+      <c r="BZ3" s="43"/>
+      <c r="CA3" s="43"/>
+      <c r="CB3" s="43"/>
+      <c r="CC3" s="43"/>
+      <c r="CD3" s="43"/>
+      <c r="CE3" s="43"/>
+      <c r="CF3" s="43"/>
+      <c r="CG3" s="44"/>
+      <c r="CH3" s="42" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="42"/>
-[...9 lines deleted...]
-      <c r="CS3" s="43"/>
+      <c r="CI3" s="43"/>
+      <c r="CJ3" s="43"/>
+      <c r="CK3" s="43"/>
+      <c r="CL3" s="43"/>
+      <c r="CM3" s="43"/>
+      <c r="CN3" s="43"/>
+      <c r="CO3" s="43"/>
+      <c r="CP3" s="43"/>
+      <c r="CQ3" s="43"/>
+      <c r="CR3" s="43"/>
+      <c r="CS3" s="44"/>
     </row>
     <row r="4" spans="1:97" s="33" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="46"/>
+      <c r="A4" s="41"/>
       <c r="B4" s="34" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="35" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="35" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="34" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="35" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="35" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="35" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="35" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="35" t="s">
@@ -1605,51 +1605,53 @@
       </c>
       <c r="CE5" s="8">
         <v>3007894</v>
       </c>
       <c r="CF5" s="8">
         <v>3181098</v>
       </c>
       <c r="CG5" s="8">
         <v>2860562</v>
       </c>
       <c r="CH5" s="9">
         <v>2820201</v>
       </c>
       <c r="CI5" s="8">
         <v>2750051</v>
       </c>
       <c r="CJ5" s="8">
         <v>2688145</v>
       </c>
       <c r="CK5" s="8">
         <v>2890268</v>
       </c>
       <c r="CL5" s="8">
         <v>3132212</v>
       </c>
-      <c r="CM5" s="15"/>
+      <c r="CM5" s="15">
+        <v>2929774</v>
+      </c>
       <c r="CN5" s="8"/>
       <c r="CO5" s="8"/>
       <c r="CP5" s="8"/>
       <c r="CQ5" s="8"/>
       <c r="CR5" s="8"/>
       <c r="CS5" s="8"/>
     </row>
     <row r="6" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A6" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="13">
         <v>58986</v>
       </c>
       <c r="C6" s="13">
         <v>58860</v>
       </c>
       <c r="D6" s="13">
         <v>57886</v>
       </c>
       <c r="E6" s="13">
         <v>57886</v>
       </c>
       <c r="F6" s="13">
         <v>57886</v>
@@ -1884,51 +1886,53 @@
       </c>
       <c r="CE6" s="12">
         <v>17914</v>
       </c>
       <c r="CF6" s="12">
         <v>17974</v>
       </c>
       <c r="CG6" s="12">
         <v>9657</v>
       </c>
       <c r="CH6" s="13">
         <v>9632</v>
       </c>
       <c r="CI6" s="12">
         <v>9606</v>
       </c>
       <c r="CJ6" s="12">
         <v>9468</v>
       </c>
       <c r="CK6" s="12">
         <v>89809</v>
       </c>
       <c r="CL6" s="12">
         <v>125809</v>
       </c>
-      <c r="CM6" s="20"/>
+      <c r="CM6" s="20">
+        <v>63021</v>
+      </c>
       <c r="CN6" s="21"/>
       <c r="CO6" s="21"/>
       <c r="CP6" s="12"/>
       <c r="CQ6" s="12"/>
       <c r="CR6" s="12"/>
       <c r="CS6" s="12"/>
     </row>
     <row r="7" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A7" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="12">
         <v>618398</v>
       </c>
       <c r="C7" s="12">
         <v>653418</v>
       </c>
       <c r="D7" s="11">
         <v>624824</v>
       </c>
       <c r="E7" s="11">
         <v>652754</v>
       </c>
       <c r="F7" s="12">
         <v>648700</v>
@@ -2163,51 +2167,53 @@
       </c>
       <c r="CE7" s="12">
         <v>503495</v>
       </c>
       <c r="CF7" s="12">
         <v>612093</v>
       </c>
       <c r="CG7" s="12">
         <v>572586</v>
       </c>
       <c r="CH7" s="13">
         <v>504364</v>
       </c>
       <c r="CI7" s="12">
         <v>503468</v>
       </c>
       <c r="CJ7" s="12">
         <v>502073</v>
       </c>
       <c r="CK7" s="12">
         <v>500624</v>
       </c>
       <c r="CL7" s="12">
         <v>564147</v>
       </c>
-      <c r="CM7" s="12"/>
+      <c r="CM7" s="12">
+        <v>606798</v>
+      </c>
       <c r="CN7" s="12"/>
       <c r="CO7" s="12"/>
       <c r="CP7" s="12"/>
       <c r="CQ7" s="12"/>
       <c r="CR7" s="12"/>
       <c r="CS7" s="12"/>
     </row>
     <row r="8" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A8" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="12">
         <v>6163</v>
       </c>
       <c r="C8" s="12">
         <v>6152</v>
       </c>
       <c r="D8" s="11">
         <v>6113</v>
       </c>
       <c r="E8" s="11">
         <v>6364</v>
       </c>
       <c r="F8" s="12">
         <v>6359</v>
@@ -2442,51 +2448,53 @@
       </c>
       <c r="CE8" s="12">
         <v>4197</v>
       </c>
       <c r="CF8" s="12">
         <v>4180</v>
       </c>
       <c r="CG8" s="12">
         <v>2690</v>
       </c>
       <c r="CH8" s="13">
         <v>2676</v>
       </c>
       <c r="CI8" s="12">
         <v>2676</v>
       </c>
       <c r="CJ8" s="12">
         <v>2663</v>
       </c>
       <c r="CK8" s="12">
         <v>2663</v>
       </c>
       <c r="CL8" s="12">
         <v>3163</v>
       </c>
-      <c r="CM8" s="12"/>
+      <c r="CM8" s="12">
+        <v>4381</v>
+      </c>
       <c r="CN8" s="12"/>
       <c r="CO8" s="12"/>
       <c r="CP8" s="12"/>
       <c r="CQ8" s="12"/>
       <c r="CR8" s="12"/>
       <c r="CS8" s="12"/>
     </row>
     <row r="9" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A9" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="12">
         <v>947321</v>
       </c>
       <c r="C9" s="12">
         <v>991204</v>
       </c>
       <c r="D9" s="11">
         <v>1072461</v>
       </c>
       <c r="E9" s="11">
         <v>917634</v>
       </c>
       <c r="F9" s="12">
         <v>910484</v>
@@ -2721,51 +2729,53 @@
       </c>
       <c r="CE9" s="12">
         <v>836290</v>
       </c>
       <c r="CF9" s="12">
         <v>806995</v>
       </c>
       <c r="CG9" s="12">
         <v>779617</v>
       </c>
       <c r="CH9" s="13">
         <v>800996</v>
       </c>
       <c r="CI9" s="12">
         <v>772708</v>
       </c>
       <c r="CJ9" s="12">
         <v>785083</v>
       </c>
       <c r="CK9" s="12">
         <v>790599</v>
       </c>
       <c r="CL9" s="12">
         <v>812444</v>
       </c>
-      <c r="CM9" s="12"/>
+      <c r="CM9" s="12">
+        <v>822794</v>
+      </c>
       <c r="CN9" s="12"/>
       <c r="CO9" s="12"/>
       <c r="CP9" s="12"/>
       <c r="CQ9" s="12"/>
       <c r="CR9" s="12"/>
       <c r="CS9" s="12"/>
     </row>
     <row r="10" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A10" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="12">
         <v>203050</v>
       </c>
       <c r="C10" s="12">
         <v>201306</v>
       </c>
       <c r="D10" s="11">
         <v>201304</v>
       </c>
       <c r="E10" s="11">
         <v>201121</v>
       </c>
       <c r="F10" s="12">
         <v>200600</v>
@@ -3000,51 +3010,53 @@
       </c>
       <c r="CE10" s="12">
         <v>41595</v>
       </c>
       <c r="CF10" s="12">
         <v>40979</v>
       </c>
       <c r="CG10" s="12">
         <v>32842</v>
       </c>
       <c r="CH10" s="13">
         <v>32814</v>
       </c>
       <c r="CI10" s="12">
         <v>32502</v>
       </c>
       <c r="CJ10" s="12">
         <v>32502</v>
       </c>
       <c r="CK10" s="12">
         <v>33729</v>
       </c>
       <c r="CL10" s="12">
         <v>39629</v>
       </c>
-      <c r="CM10" s="12"/>
+      <c r="CM10" s="12">
+        <v>39024</v>
+      </c>
       <c r="CN10" s="12"/>
       <c r="CO10" s="12"/>
       <c r="CP10" s="12"/>
       <c r="CQ10" s="12"/>
       <c r="CR10" s="12"/>
       <c r="CS10" s="12"/>
     </row>
     <row r="11" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A11" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="12">
         <v>147613</v>
       </c>
       <c r="C11" s="12">
         <v>147242</v>
       </c>
       <c r="D11" s="11">
         <v>146578</v>
       </c>
       <c r="E11" s="11">
         <v>146576</v>
       </c>
       <c r="F11" s="12">
         <v>146537</v>
@@ -3279,51 +3291,53 @@
       </c>
       <c r="CE11" s="12">
         <v>16384</v>
       </c>
       <c r="CF11" s="12">
         <v>16377</v>
       </c>
       <c r="CG11" s="12">
         <v>4580</v>
       </c>
       <c r="CH11" s="13">
         <v>5071</v>
       </c>
       <c r="CI11" s="12">
         <v>5064</v>
       </c>
       <c r="CJ11" s="12">
         <v>5051</v>
       </c>
       <c r="CK11" s="12">
         <v>5051</v>
       </c>
       <c r="CL11" s="12">
         <v>7050</v>
       </c>
-      <c r="CM11" s="12"/>
+      <c r="CM11" s="12">
+        <v>17154</v>
+      </c>
       <c r="CN11" s="12"/>
       <c r="CO11" s="12"/>
       <c r="CP11" s="12"/>
       <c r="CQ11" s="12"/>
       <c r="CR11" s="12"/>
       <c r="CS11" s="12"/>
     </row>
     <row r="12" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A12" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="12">
         <v>159940</v>
       </c>
       <c r="C12" s="12">
         <v>159384</v>
       </c>
       <c r="D12" s="11">
         <v>159359</v>
       </c>
       <c r="E12" s="11">
         <v>159244</v>
       </c>
       <c r="F12" s="12">
         <v>159013</v>
@@ -3558,51 +3572,53 @@
       </c>
       <c r="CE12" s="12">
         <v>26414</v>
       </c>
       <c r="CF12" s="12">
         <v>26275</v>
       </c>
       <c r="CG12" s="12">
         <v>25801</v>
       </c>
       <c r="CH12" s="13">
         <v>25739</v>
       </c>
       <c r="CI12" s="12">
         <v>25660</v>
       </c>
       <c r="CJ12" s="12">
         <v>25660</v>
       </c>
       <c r="CK12" s="12">
         <v>26643</v>
       </c>
       <c r="CL12" s="12">
         <v>32599</v>
       </c>
-      <c r="CM12" s="12"/>
+      <c r="CM12" s="12">
+        <v>26788</v>
+      </c>
       <c r="CN12" s="12"/>
       <c r="CO12" s="12"/>
       <c r="CP12" s="12"/>
       <c r="CQ12" s="12"/>
       <c r="CR12" s="12"/>
       <c r="CS12" s="12"/>
     </row>
     <row r="13" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="13">
         <v>119741</v>
       </c>
       <c r="C13" s="13">
         <v>118016</v>
       </c>
       <c r="D13" s="13">
         <v>117165</v>
       </c>
       <c r="E13" s="13">
         <v>117089</v>
       </c>
       <c r="F13" s="13">
         <v>116817</v>
@@ -3837,51 +3853,53 @@
       </c>
       <c r="CE13" s="12">
         <v>47217</v>
       </c>
       <c r="CF13" s="12">
         <v>46856</v>
       </c>
       <c r="CG13" s="12">
         <v>37985</v>
       </c>
       <c r="CH13" s="13">
         <v>37765</v>
       </c>
       <c r="CI13" s="12">
         <v>37233</v>
       </c>
       <c r="CJ13" s="12">
         <v>36976</v>
       </c>
       <c r="CK13" s="12">
         <v>37958</v>
       </c>
       <c r="CL13" s="12">
         <v>44899</v>
       </c>
-      <c r="CM13" s="24"/>
+      <c r="CM13" s="24">
+        <v>48448</v>
+      </c>
       <c r="CN13" s="12"/>
       <c r="CO13" s="12"/>
       <c r="CP13" s="12"/>
       <c r="CQ13" s="12"/>
       <c r="CR13" s="12"/>
       <c r="CS13" s="12"/>
     </row>
     <row r="14" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A14" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="12">
         <v>100489</v>
       </c>
       <c r="C14" s="12">
         <v>98246</v>
       </c>
       <c r="D14" s="11">
         <v>93496</v>
       </c>
       <c r="E14" s="11">
         <v>93393</v>
       </c>
       <c r="F14" s="12">
         <v>92996</v>
@@ -4116,51 +4134,53 @@
       </c>
       <c r="CE14" s="12">
         <v>3720</v>
       </c>
       <c r="CF14" s="12">
         <v>3647</v>
       </c>
       <c r="CG14" s="12">
         <v>2273</v>
       </c>
       <c r="CH14" s="13">
         <v>2767</v>
       </c>
       <c r="CI14" s="12">
         <v>2735</v>
       </c>
       <c r="CJ14" s="12">
         <v>2659</v>
       </c>
       <c r="CK14" s="12">
         <v>2658</v>
       </c>
       <c r="CL14" s="12">
         <v>3652</v>
       </c>
-      <c r="CM14" s="12"/>
+      <c r="CM14" s="12">
+        <v>3472</v>
+      </c>
       <c r="CN14" s="12"/>
       <c r="CO14" s="12"/>
       <c r="CP14" s="12"/>
       <c r="CQ14" s="12"/>
       <c r="CR14" s="12"/>
       <c r="CS14" s="12"/>
     </row>
     <row r="15" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A15" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="12">
         <v>32988</v>
       </c>
       <c r="C15" s="12">
         <v>32530</v>
       </c>
       <c r="D15" s="11">
         <v>32020</v>
       </c>
       <c r="E15" s="11">
         <v>31984</v>
       </c>
       <c r="F15" s="12">
         <v>31881</v>
@@ -4395,51 +4415,53 @@
       </c>
       <c r="CE15" s="12">
         <v>26522</v>
       </c>
       <c r="CF15" s="12">
         <v>26085</v>
       </c>
       <c r="CG15" s="12">
         <v>11044</v>
       </c>
       <c r="CH15" s="13">
         <v>11000</v>
       </c>
       <c r="CI15" s="12">
         <v>10861</v>
       </c>
       <c r="CJ15" s="12">
         <v>10718</v>
       </c>
       <c r="CK15" s="12">
         <v>10708</v>
       </c>
       <c r="CL15" s="12">
         <v>13688</v>
       </c>
-      <c r="CM15" s="12"/>
+      <c r="CM15" s="12">
+        <v>26787</v>
+      </c>
       <c r="CN15" s="12"/>
       <c r="CO15" s="12"/>
       <c r="CP15" s="12"/>
       <c r="CQ15" s="12"/>
       <c r="CR15" s="12"/>
       <c r="CS15" s="12"/>
     </row>
     <row r="16" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A16" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="12">
         <v>46347</v>
       </c>
       <c r="C16" s="12">
         <v>46225</v>
       </c>
       <c r="D16" s="11">
         <v>46225</v>
       </c>
       <c r="E16" s="11">
         <v>46199</v>
       </c>
       <c r="F16" s="12">
         <v>46115</v>
@@ -4674,51 +4696,53 @@
       </c>
       <c r="CE16" s="12">
         <v>29070</v>
       </c>
       <c r="CF16" s="12">
         <v>28952</v>
       </c>
       <c r="CG16" s="12">
         <v>23501</v>
       </c>
       <c r="CH16" s="13">
         <v>24351</v>
       </c>
       <c r="CI16" s="12">
         <v>24300</v>
       </c>
       <c r="CJ16" s="12">
         <v>24404</v>
       </c>
       <c r="CK16" s="12">
         <v>25382</v>
       </c>
       <c r="CL16" s="12">
         <v>31336</v>
       </c>
-      <c r="CM16" s="12"/>
+      <c r="CM16" s="12">
+        <v>30130</v>
+      </c>
       <c r="CN16" s="12"/>
       <c r="CO16" s="12"/>
       <c r="CP16" s="12"/>
       <c r="CQ16" s="12"/>
       <c r="CR16" s="12"/>
       <c r="CS16" s="12"/>
     </row>
     <row r="17" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A17" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="12">
         <v>97673</v>
       </c>
       <c r="C17" s="12">
         <v>97279</v>
       </c>
       <c r="D17" s="13">
         <v>97065</v>
       </c>
       <c r="E17" s="13">
         <v>96993</v>
       </c>
       <c r="F17" s="12">
         <v>96867</v>
@@ -4953,51 +4977,53 @@
       </c>
       <c r="CE17" s="12">
         <v>324052</v>
       </c>
       <c r="CF17" s="12">
         <v>418341</v>
       </c>
       <c r="CG17" s="12">
         <v>358375</v>
       </c>
       <c r="CH17" s="13">
         <v>351153</v>
       </c>
       <c r="CI17" s="12">
         <v>294000</v>
       </c>
       <c r="CJ17" s="12">
         <v>222008</v>
       </c>
       <c r="CK17" s="12">
         <v>282576</v>
       </c>
       <c r="CL17" s="12">
         <v>302137</v>
       </c>
-      <c r="CM17" s="12"/>
+      <c r="CM17" s="12">
+        <v>123521</v>
+      </c>
       <c r="CN17" s="12"/>
       <c r="CO17" s="12"/>
       <c r="CP17" s="12"/>
       <c r="CQ17" s="12"/>
       <c r="CR17" s="12"/>
       <c r="CS17" s="12"/>
     </row>
     <row r="18" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A18" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="12">
         <v>164622</v>
       </c>
       <c r="C18" s="12">
         <v>162735</v>
       </c>
       <c r="D18" s="11">
         <v>162564</v>
       </c>
       <c r="E18" s="11">
         <v>162564</v>
       </c>
       <c r="F18" s="12">
         <v>162564</v>
@@ -5232,51 +5258,53 @@
       </c>
       <c r="CE18" s="12">
         <v>90099</v>
       </c>
       <c r="CF18" s="12">
         <v>89208</v>
       </c>
       <c r="CG18" s="12">
         <v>61052</v>
       </c>
       <c r="CH18" s="13">
         <v>60989</v>
       </c>
       <c r="CI18" s="12">
         <v>60490</v>
       </c>
       <c r="CJ18" s="12">
         <v>60756</v>
       </c>
       <c r="CK18" s="12">
         <v>61756</v>
       </c>
       <c r="CL18" s="12">
         <v>70627</v>
       </c>
-      <c r="CM18" s="12"/>
+      <c r="CM18" s="12">
+        <v>98438</v>
+      </c>
       <c r="CN18" s="12"/>
       <c r="CO18" s="12"/>
       <c r="CP18" s="12"/>
       <c r="CQ18" s="12"/>
       <c r="CR18" s="12"/>
       <c r="CS18" s="12"/>
     </row>
     <row r="19" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A19" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B19" s="12">
         <v>698318</v>
       </c>
       <c r="C19" s="12">
         <v>673778</v>
       </c>
       <c r="D19" s="11">
         <v>652260</v>
       </c>
       <c r="E19" s="11">
         <v>684190</v>
       </c>
       <c r="F19" s="12">
         <v>681303</v>
@@ -5511,51 +5539,53 @@
       </c>
       <c r="CE19" s="12">
         <v>723444</v>
       </c>
       <c r="CF19" s="12">
         <v>729965</v>
       </c>
       <c r="CG19" s="12">
         <v>651365</v>
       </c>
       <c r="CH19" s="13">
         <v>667716</v>
       </c>
       <c r="CI19" s="12">
         <v>689250</v>
       </c>
       <c r="CJ19" s="12">
         <v>646831</v>
       </c>
       <c r="CK19" s="12">
         <v>655352</v>
       </c>
       <c r="CL19" s="12">
         <v>686936</v>
       </c>
-      <c r="CM19" s="12"/>
+      <c r="CM19" s="12">
+        <v>633297</v>
+      </c>
       <c r="CN19" s="12"/>
       <c r="CO19" s="12"/>
       <c r="CP19" s="12"/>
       <c r="CQ19" s="12"/>
       <c r="CR19" s="12"/>
       <c r="CS19" s="12"/>
     </row>
     <row r="20" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A20" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="12">
         <v>219710</v>
       </c>
       <c r="C20" s="12">
         <v>219325</v>
       </c>
       <c r="D20" s="11">
         <v>219231</v>
       </c>
       <c r="E20" s="11">
         <v>223369</v>
       </c>
       <c r="F20" s="12">
         <v>229100</v>
@@ -5790,51 +5820,53 @@
       </c>
       <c r="CE20" s="12">
         <v>52782</v>
       </c>
       <c r="CF20" s="12">
         <v>52480</v>
       </c>
       <c r="CG20" s="12">
         <v>65967</v>
       </c>
       <c r="CH20" s="13">
         <v>65937</v>
       </c>
       <c r="CI20" s="12">
         <v>65863</v>
       </c>
       <c r="CJ20" s="12">
         <v>65863</v>
       </c>
       <c r="CK20" s="12">
         <v>66841</v>
       </c>
       <c r="CL20" s="12">
         <v>71779</v>
       </c>
-      <c r="CM20" s="12"/>
+      <c r="CM20" s="12">
+        <v>56125</v>
+      </c>
       <c r="CN20" s="12"/>
       <c r="CO20" s="12"/>
       <c r="CP20" s="12"/>
       <c r="CQ20" s="12"/>
       <c r="CR20" s="12"/>
       <c r="CS20" s="12"/>
     </row>
     <row r="21" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A21" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="13">
         <v>56141</v>
       </c>
       <c r="C21" s="13">
         <v>55689</v>
       </c>
       <c r="D21" s="13">
         <v>55682</v>
       </c>
       <c r="E21" s="13">
         <v>55600</v>
       </c>
       <c r="F21" s="13">
         <v>55405</v>
@@ -6069,51 +6101,53 @@
       </c>
       <c r="CE21" s="12">
         <v>10366</v>
       </c>
       <c r="CF21" s="12">
         <v>10342</v>
       </c>
       <c r="CG21" s="12">
         <v>8004</v>
       </c>
       <c r="CH21" s="13">
         <v>7982</v>
       </c>
       <c r="CI21" s="12">
         <v>7905</v>
       </c>
       <c r="CJ21" s="12">
         <v>7905</v>
       </c>
       <c r="CK21" s="12">
         <v>7891</v>
       </c>
       <c r="CL21" s="12">
         <v>9863</v>
       </c>
-      <c r="CM21" s="13"/>
+      <c r="CM21" s="13">
+        <v>7707</v>
+      </c>
       <c r="CN21" s="12"/>
       <c r="CO21" s="12"/>
       <c r="CP21" s="12"/>
       <c r="CQ21" s="12"/>
       <c r="CR21" s="12"/>
       <c r="CS21" s="12"/>
     </row>
     <row r="22" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A22" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="12">
         <v>217589</v>
       </c>
       <c r="C22" s="12">
         <v>217020</v>
       </c>
       <c r="D22" s="11">
         <v>216563</v>
       </c>
       <c r="E22" s="11">
         <v>216461</v>
       </c>
       <c r="F22" s="12">
         <v>216165</v>
@@ -6348,51 +6382,53 @@
       </c>
       <c r="CE22" s="12">
         <v>68505</v>
       </c>
       <c r="CF22" s="12">
         <v>67907</v>
       </c>
       <c r="CG22" s="12">
         <v>57531</v>
       </c>
       <c r="CH22" s="13">
         <v>57323</v>
       </c>
       <c r="CI22" s="12">
         <v>57168</v>
       </c>
       <c r="CJ22" s="12">
         <v>56781</v>
       </c>
       <c r="CK22" s="12">
         <v>56761</v>
       </c>
       <c r="CL22" s="12">
         <v>63714</v>
       </c>
-      <c r="CM22" s="12"/>
+      <c r="CM22" s="12">
+        <v>75104</v>
+      </c>
       <c r="CN22" s="12"/>
       <c r="CO22" s="12"/>
       <c r="CP22" s="12"/>
       <c r="CQ22" s="12"/>
       <c r="CR22" s="12"/>
       <c r="CS22" s="12"/>
     </row>
     <row r="23" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A23" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="12">
         <v>105584</v>
       </c>
       <c r="C23" s="12">
         <v>104807</v>
       </c>
       <c r="D23" s="11">
         <v>104649</v>
       </c>
       <c r="E23" s="11">
         <v>104537</v>
       </c>
       <c r="F23" s="12">
         <v>104365</v>
@@ -6627,51 +6663,53 @@
       </c>
       <c r="CE23" s="12">
         <v>110827</v>
       </c>
       <c r="CF23" s="12">
         <v>108485</v>
       </c>
       <c r="CG23" s="12">
         <v>92140</v>
       </c>
       <c r="CH23" s="13">
         <v>88471</v>
       </c>
       <c r="CI23" s="12">
         <v>85406</v>
       </c>
       <c r="CJ23" s="12">
         <v>126852</v>
       </c>
       <c r="CK23" s="12">
         <v>167389</v>
       </c>
       <c r="CL23" s="12">
         <v>170906</v>
       </c>
-      <c r="CM23" s="12"/>
+      <c r="CM23" s="12">
+        <v>170688</v>
+      </c>
       <c r="CN23" s="12"/>
       <c r="CO23" s="12"/>
       <c r="CP23" s="12"/>
       <c r="CQ23" s="12"/>
       <c r="CR23" s="12"/>
       <c r="CS23" s="12"/>
     </row>
     <row r="24" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A24" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="12">
         <v>223443</v>
       </c>
       <c r="C24" s="12">
         <v>247478</v>
       </c>
       <c r="D24" s="11">
         <v>245931</v>
       </c>
       <c r="E24" s="11">
         <v>245349</v>
       </c>
       <c r="F24" s="12">
         <v>244780</v>
@@ -6906,51 +6944,53 @@
       </c>
       <c r="CE24" s="12">
         <v>30662</v>
       </c>
       <c r="CF24" s="12">
         <v>30768</v>
       </c>
       <c r="CG24" s="12">
         <v>23382</v>
       </c>
       <c r="CH24" s="13">
         <v>23361</v>
       </c>
       <c r="CI24" s="12">
         <v>23274</v>
       </c>
       <c r="CJ24" s="12">
         <v>23710</v>
       </c>
       <c r="CK24" s="12">
         <v>24710</v>
       </c>
       <c r="CL24" s="12">
         <v>29710</v>
       </c>
-      <c r="CM24" s="12"/>
+      <c r="CM24" s="12">
+        <v>28607</v>
+      </c>
       <c r="CN24" s="12"/>
       <c r="CO24" s="12"/>
       <c r="CP24" s="12"/>
       <c r="CQ24" s="12"/>
       <c r="CR24" s="12"/>
       <c r="CS24" s="12"/>
     </row>
     <row r="25" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A25" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="12">
         <v>78967</v>
       </c>
       <c r="C25" s="12">
         <v>78397</v>
       </c>
       <c r="D25" s="12">
         <v>78397</v>
       </c>
       <c r="E25" s="10">
         <v>78356</v>
       </c>
       <c r="F25" s="12">
         <v>78253</v>
@@ -7185,51 +7225,53 @@
       </c>
       <c r="CE25" s="12">
         <v>44339</v>
       </c>
       <c r="CF25" s="12">
         <v>43189</v>
       </c>
       <c r="CG25" s="12">
         <v>40170</v>
       </c>
       <c r="CH25" s="13">
         <v>40094</v>
       </c>
       <c r="CI25" s="12">
         <v>39882</v>
       </c>
       <c r="CJ25" s="12">
         <v>40182</v>
       </c>
       <c r="CK25" s="12">
         <v>41168</v>
       </c>
       <c r="CL25" s="12">
         <v>48124</v>
       </c>
-      <c r="CM25" s="12"/>
+      <c r="CM25" s="12">
+        <v>47490</v>
+      </c>
       <c r="CN25" s="12"/>
       <c r="CO25" s="12"/>
       <c r="CP25" s="12"/>
       <c r="CQ25" s="12"/>
       <c r="CR25" s="12"/>
       <c r="CS25" s="12"/>
     </row>
     <row r="26" spans="1:97" s="37" customFormat="1" ht="6" customHeight="1">
       <c r="A26" s="38"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="29"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
@@ -7289,127 +7331,127 @@
       <c r="A27" s="3"/>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
       <c r="O27" s="3"/>
       <c r="P27" s="3"/>
       <c r="Q27" s="3"/>
       <c r="R27" s="3"/>
       <c r="S27" s="3"/>
       <c r="T27" s="3"/>
       <c r="U27" s="3"/>
       <c r="V27" s="3"/>
       <c r="W27" s="3"/>
       <c r="X27" s="1"/>
       <c r="Y27" s="1"/>
-      <c r="AX27" s="44" t="s">
+      <c r="AX27" s="39" t="s">
         <v>40</v>
       </c>
-      <c r="AY27" s="44"/>
-[...21 lines deleted...]
-      <c r="BU27" s="44"/>
+      <c r="AY27" s="39"/>
+      <c r="AZ27" s="39"/>
+      <c r="BA27" s="39"/>
+      <c r="BB27" s="39"/>
+      <c r="BC27" s="39"/>
+      <c r="BD27" s="39"/>
+      <c r="BE27" s="39"/>
+      <c r="BF27" s="39"/>
+      <c r="BG27" s="39"/>
+      <c r="BH27" s="39"/>
+      <c r="BI27" s="39"/>
+      <c r="BJ27" s="39"/>
+      <c r="BK27" s="39"/>
+      <c r="BL27" s="39"/>
+      <c r="BM27" s="39"/>
+      <c r="BN27" s="39"/>
+      <c r="BO27" s="39"/>
+      <c r="BP27" s="39"/>
+      <c r="BQ27" s="39"/>
+      <c r="BR27" s="39"/>
+      <c r="BS27" s="39"/>
+      <c r="BT27" s="39"/>
+      <c r="BU27" s="39"/>
     </row>
     <row r="28" spans="1:97" s="2" customFormat="1">
       <c r="A28" s="3"/>
       <c r="B28" s="3"/>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
       <c r="N28" s="3"/>
       <c r="O28" s="3"/>
       <c r="P28" s="3"/>
       <c r="Q28" s="3"/>
       <c r="R28" s="3"/>
       <c r="S28" s="3"/>
       <c r="T28" s="3"/>
       <c r="U28" s="3"/>
       <c r="V28" s="3"/>
       <c r="W28" s="3"/>
       <c r="X28" s="1"/>
       <c r="Y28" s="1"/>
-      <c r="AX28" s="44"/>
-[...22 lines deleted...]
-      <c r="BU28" s="44"/>
+      <c r="AX28" s="39"/>
+      <c r="AY28" s="39"/>
+      <c r="AZ28" s="39"/>
+      <c r="BA28" s="39"/>
+      <c r="BB28" s="39"/>
+      <c r="BC28" s="39"/>
+      <c r="BD28" s="39"/>
+      <c r="BE28" s="39"/>
+      <c r="BF28" s="39"/>
+      <c r="BG28" s="39"/>
+      <c r="BH28" s="39"/>
+      <c r="BI28" s="39"/>
+      <c r="BJ28" s="39"/>
+      <c r="BK28" s="39"/>
+      <c r="BL28" s="39"/>
+      <c r="BM28" s="39"/>
+      <c r="BN28" s="39"/>
+      <c r="BO28" s="39"/>
+      <c r="BP28" s="39"/>
+      <c r="BQ28" s="39"/>
+      <c r="BR28" s="39"/>
+      <c r="BS28" s="39"/>
+      <c r="BT28" s="39"/>
+      <c r="BU28" s="39"/>
     </row>
     <row r="29" spans="1:97" s="2" customFormat="1">
       <c r="A29" s="3"/>
       <c r="B29" s="3"/>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3"/>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
       <c r="M29" s="3"/>
       <c r="N29" s="3"/>
       <c r="O29" s="3"/>
       <c r="P29" s="3"/>
       <c r="Q29" s="3"/>
       <c r="R29" s="3"/>
       <c r="S29" s="3"/>
       <c r="T29" s="3"/>
       <c r="U29" s="3"/>
       <c r="V29" s="3"/>
       <c r="W29" s="3"/>
@@ -8584,68 +8626,68 @@
       <c r="D73" s="3"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
       <c r="I73" s="3"/>
       <c r="J73" s="3"/>
       <c r="K73" s="3"/>
       <c r="L73" s="3"/>
       <c r="M73" s="3"/>
       <c r="N73" s="3"/>
       <c r="O73" s="3"/>
       <c r="P73" s="3"/>
       <c r="Q73" s="3"/>
       <c r="R73" s="3"/>
       <c r="S73" s="3"/>
       <c r="T73" s="3"/>
       <c r="U73" s="3"/>
       <c r="V73" s="3"/>
       <c r="W73" s="3"/>
       <c r="X73" s="1"/>
       <c r="Y73" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="AX27:BU28"/>
-[...6 lines deleted...]
-    <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A1:CG1"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="AX27:BU28"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AX3:BI3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>