--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -427,73 +427,73 @@
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 10" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -765,330 +765,330 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS73"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM5" sqref="CM5:CM25"/>
+      <selection pane="topRight" activeCell="CN5" sqref="CN5:CN25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.5703125" style="4" customWidth="1"/>
     <col min="2" max="23" width="9.28515625" style="4" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="30" customFormat="1" ht="37.5" customHeight="1">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="39" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="45"/>
-[...82 lines deleted...]
-      <c r="CG1" s="45"/>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+      <c r="N1" s="39"/>
+      <c r="O1" s="39"/>
+      <c r="P1" s="39"/>
+      <c r="Q1" s="39"/>
+      <c r="R1" s="39"/>
+      <c r="S1" s="39"/>
+      <c r="T1" s="39"/>
+      <c r="U1" s="39"/>
+      <c r="V1" s="39"/>
+      <c r="W1" s="39"/>
+      <c r="X1" s="39"/>
+      <c r="Y1" s="39"/>
+      <c r="Z1" s="39"/>
+      <c r="AA1" s="39"/>
+      <c r="AB1" s="39"/>
+      <c r="AC1" s="39"/>
+      <c r="AD1" s="39"/>
+      <c r="AE1" s="39"/>
+      <c r="AF1" s="39"/>
+      <c r="AG1" s="39"/>
+      <c r="AH1" s="39"/>
+      <c r="AI1" s="39"/>
+      <c r="AJ1" s="39"/>
+      <c r="AK1" s="39"/>
+      <c r="AL1" s="39"/>
+      <c r="AM1" s="39"/>
+      <c r="AN1" s="39"/>
+      <c r="AO1" s="39"/>
+      <c r="AP1" s="39"/>
+      <c r="AQ1" s="39"/>
+      <c r="AR1" s="39"/>
+      <c r="AS1" s="39"/>
+      <c r="AT1" s="39"/>
+      <c r="AU1" s="39"/>
+      <c r="AV1" s="39"/>
+      <c r="AW1" s="39"/>
+      <c r="AX1" s="39"/>
+      <c r="AY1" s="39"/>
+      <c r="AZ1" s="39"/>
+      <c r="BA1" s="39"/>
+      <c r="BB1" s="39"/>
+      <c r="BC1" s="39"/>
+      <c r="BD1" s="39"/>
+      <c r="BE1" s="39"/>
+      <c r="BF1" s="39"/>
+      <c r="BG1" s="39"/>
+      <c r="BH1" s="39"/>
+      <c r="BI1" s="39"/>
+      <c r="BJ1" s="39"/>
+      <c r="BK1" s="39"/>
+      <c r="BL1" s="39"/>
+      <c r="BM1" s="39"/>
+      <c r="BN1" s="39"/>
+      <c r="BO1" s="39"/>
+      <c r="BP1" s="39"/>
+      <c r="BQ1" s="39"/>
+      <c r="BR1" s="39"/>
+      <c r="BS1" s="39"/>
+      <c r="BT1" s="39"/>
+      <c r="BU1" s="39"/>
+      <c r="BV1" s="39"/>
+      <c r="BW1" s="39"/>
+      <c r="BX1" s="39"/>
+      <c r="BY1" s="39"/>
+      <c r="BZ1" s="39"/>
+      <c r="CA1" s="39"/>
+      <c r="CB1" s="39"/>
+      <c r="CC1" s="39"/>
+      <c r="CD1" s="39"/>
+      <c r="CE1" s="39"/>
+      <c r="CF1" s="39"/>
+      <c r="CG1" s="39"/>
     </row>
     <row r="2" spans="1:97" s="32" customFormat="1" ht="19.5" customHeight="1" thickBot="1">
       <c r="A2" s="31"/>
       <c r="B2" s="31"/>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
-      <c r="J2" s="46" t="s">
+      <c r="J2" s="40" t="s">
         <v>43</v>
       </c>
-      <c r="K2" s="46"/>
-[...1 lines deleted...]
-      <c r="M2" s="46"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
       <c r="N2" s="31"/>
       <c r="O2" s="31"/>
       <c r="P2" s="31"/>
       <c r="Q2" s="31"/>
       <c r="R2" s="31"/>
       <c r="S2" s="31"/>
       <c r="T2" s="31"/>
       <c r="U2" s="31"/>
-      <c r="V2" s="46" t="s">
+      <c r="V2" s="40" t="s">
         <v>43</v>
       </c>
-      <c r="W2" s="46"/>
-[...2 lines deleted...]
-      <c r="AH2" s="46" t="s">
+      <c r="W2" s="40"/>
+      <c r="X2" s="40"/>
+      <c r="Y2" s="40"/>
+      <c r="AH2" s="40" t="s">
         <v>43</v>
       </c>
-      <c r="AI2" s="46"/>
-[...2 lines deleted...]
-      <c r="AT2" s="46" t="s">
+      <c r="AI2" s="40"/>
+      <c r="AJ2" s="40"/>
+      <c r="AK2" s="40"/>
+      <c r="AT2" s="40" t="s">
         <v>43</v>
       </c>
-      <c r="AU2" s="46"/>
-[...2 lines deleted...]
-      <c r="BF2" s="46" t="s">
+      <c r="AU2" s="40"/>
+      <c r="AV2" s="40"/>
+      <c r="AW2" s="40"/>
+      <c r="BF2" s="40" t="s">
         <v>43</v>
       </c>
-      <c r="BG2" s="46"/>
-[...2 lines deleted...]
-      <c r="BR2" s="46" t="s">
+      <c r="BG2" s="40"/>
+      <c r="BH2" s="40"/>
+      <c r="BI2" s="40"/>
+      <c r="BR2" s="40" t="s">
         <v>43</v>
       </c>
-      <c r="BS2" s="46"/>
-[...2 lines deleted...]
-      <c r="CP2" s="46" t="s">
+      <c r="BS2" s="40"/>
+      <c r="BT2" s="40"/>
+      <c r="BU2" s="40"/>
+      <c r="CP2" s="40" t="s">
         <v>43</v>
       </c>
-      <c r="CQ2" s="46"/>
-[...1 lines deleted...]
-      <c r="CS2" s="46"/>
+      <c r="CQ2" s="40"/>
+      <c r="CR2" s="40"/>
+      <c r="CS2" s="40"/>
     </row>
     <row r="3" spans="1:97" s="33" customFormat="1" ht="15" customHeight="1" thickBot="1">
-      <c r="A3" s="40" t="s">
+      <c r="A3" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="42" t="s">
+      <c r="B3" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="43"/>
-[...10 lines deleted...]
-      <c r="N3" s="42" t="s">
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="43"/>
+      <c r="N3" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="43"/>
-[...10 lines deleted...]
-      <c r="Z3" s="42" t="s">
+      <c r="O3" s="42"/>
+      <c r="P3" s="42"/>
+      <c r="Q3" s="42"/>
+      <c r="R3" s="42"/>
+      <c r="S3" s="42"/>
+      <c r="T3" s="42"/>
+      <c r="U3" s="42"/>
+      <c r="V3" s="42"/>
+      <c r="W3" s="42"/>
+      <c r="X3" s="42"/>
+      <c r="Y3" s="43"/>
+      <c r="Z3" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="43"/>
-[...10 lines deleted...]
-      <c r="AL3" s="42" t="s">
+      <c r="AA3" s="42"/>
+      <c r="AB3" s="42"/>
+      <c r="AC3" s="42"/>
+      <c r="AD3" s="42"/>
+      <c r="AE3" s="42"/>
+      <c r="AF3" s="42"/>
+      <c r="AG3" s="42"/>
+      <c r="AH3" s="42"/>
+      <c r="AI3" s="42"/>
+      <c r="AJ3" s="42"/>
+      <c r="AK3" s="43"/>
+      <c r="AL3" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="AM3" s="43"/>
-[...10 lines deleted...]
-      <c r="AX3" s="42" t="s">
+      <c r="AM3" s="42"/>
+      <c r="AN3" s="42"/>
+      <c r="AO3" s="42"/>
+      <c r="AP3" s="42"/>
+      <c r="AQ3" s="42"/>
+      <c r="AR3" s="42"/>
+      <c r="AS3" s="42"/>
+      <c r="AT3" s="42"/>
+      <c r="AU3" s="42"/>
+      <c r="AV3" s="42"/>
+      <c r="AW3" s="43"/>
+      <c r="AX3" s="41" t="s">
         <v>38</v>
       </c>
-      <c r="AY3" s="43"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="42" t="s">
+      <c r="AY3" s="42"/>
+      <c r="AZ3" s="42"/>
+      <c r="BA3" s="42"/>
+      <c r="BB3" s="42"/>
+      <c r="BC3" s="42"/>
+      <c r="BD3" s="42"/>
+      <c r="BE3" s="42"/>
+      <c r="BF3" s="42"/>
+      <c r="BG3" s="42"/>
+      <c r="BH3" s="42"/>
+      <c r="BI3" s="43"/>
+      <c r="BJ3" s="41" t="s">
         <v>39</v>
       </c>
-      <c r="BK3" s="43"/>
-[...10 lines deleted...]
-      <c r="BV3" s="42" t="s">
+      <c r="BK3" s="42"/>
+      <c r="BL3" s="42"/>
+      <c r="BM3" s="42"/>
+      <c r="BN3" s="42"/>
+      <c r="BO3" s="42"/>
+      <c r="BP3" s="42"/>
+      <c r="BQ3" s="42"/>
+      <c r="BR3" s="42"/>
+      <c r="BS3" s="42"/>
+      <c r="BT3" s="42"/>
+      <c r="BU3" s="43"/>
+      <c r="BV3" s="41" t="s">
         <v>41</v>
       </c>
-      <c r="BW3" s="43"/>
-[...10 lines deleted...]
-      <c r="CH3" s="42" t="s">
+      <c r="BW3" s="42"/>
+      <c r="BX3" s="42"/>
+      <c r="BY3" s="42"/>
+      <c r="BZ3" s="42"/>
+      <c r="CA3" s="42"/>
+      <c r="CB3" s="42"/>
+      <c r="CC3" s="42"/>
+      <c r="CD3" s="42"/>
+      <c r="CE3" s="42"/>
+      <c r="CF3" s="42"/>
+      <c r="CG3" s="43"/>
+      <c r="CH3" s="41" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="43"/>
-[...9 lines deleted...]
-      <c r="CS3" s="44"/>
+      <c r="CI3" s="42"/>
+      <c r="CJ3" s="42"/>
+      <c r="CK3" s="42"/>
+      <c r="CL3" s="42"/>
+      <c r="CM3" s="42"/>
+      <c r="CN3" s="42"/>
+      <c r="CO3" s="42"/>
+      <c r="CP3" s="42"/>
+      <c r="CQ3" s="42"/>
+      <c r="CR3" s="42"/>
+      <c r="CS3" s="43"/>
     </row>
     <row r="4" spans="1:97" s="33" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="41"/>
+      <c r="A4" s="46"/>
       <c r="B4" s="34" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="35" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="35" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="34" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="35" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="35" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="35" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="35" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="35" t="s">
@@ -1608,51 +1608,53 @@
       </c>
       <c r="CF5" s="8">
         <v>3181098</v>
       </c>
       <c r="CG5" s="8">
         <v>2860562</v>
       </c>
       <c r="CH5" s="9">
         <v>2820201</v>
       </c>
       <c r="CI5" s="8">
         <v>2750051</v>
       </c>
       <c r="CJ5" s="8">
         <v>2688145</v>
       </c>
       <c r="CK5" s="8">
         <v>2890268</v>
       </c>
       <c r="CL5" s="8">
         <v>3132212</v>
       </c>
       <c r="CM5" s="15">
         <v>2929774</v>
       </c>
-      <c r="CN5" s="8"/>
+      <c r="CN5" s="8">
+        <v>2951937</v>
+      </c>
       <c r="CO5" s="8"/>
       <c r="CP5" s="8"/>
       <c r="CQ5" s="8"/>
       <c r="CR5" s="8"/>
       <c r="CS5" s="8"/>
     </row>
     <row r="6" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A6" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="13">
         <v>58986</v>
       </c>
       <c r="C6" s="13">
         <v>58860</v>
       </c>
       <c r="D6" s="13">
         <v>57886</v>
       </c>
       <c r="E6" s="13">
         <v>57886</v>
       </c>
       <c r="F6" s="13">
         <v>57886</v>
       </c>
@@ -1889,51 +1891,53 @@
       </c>
       <c r="CF6" s="12">
         <v>17974</v>
       </c>
       <c r="CG6" s="12">
         <v>9657</v>
       </c>
       <c r="CH6" s="13">
         <v>9632</v>
       </c>
       <c r="CI6" s="12">
         <v>9606</v>
       </c>
       <c r="CJ6" s="12">
         <v>9468</v>
       </c>
       <c r="CK6" s="12">
         <v>89809</v>
       </c>
       <c r="CL6" s="12">
         <v>125809</v>
       </c>
       <c r="CM6" s="20">
         <v>63021</v>
       </c>
-      <c r="CN6" s="21"/>
+      <c r="CN6" s="21">
+        <v>53313</v>
+      </c>
       <c r="CO6" s="21"/>
       <c r="CP6" s="12"/>
       <c r="CQ6" s="12"/>
       <c r="CR6" s="12"/>
       <c r="CS6" s="12"/>
     </row>
     <row r="7" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A7" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="12">
         <v>618398</v>
       </c>
       <c r="C7" s="12">
         <v>653418</v>
       </c>
       <c r="D7" s="11">
         <v>624824</v>
       </c>
       <c r="E7" s="11">
         <v>652754</v>
       </c>
       <c r="F7" s="12">
         <v>648700</v>
       </c>
@@ -2170,51 +2174,53 @@
       </c>
       <c r="CF7" s="12">
         <v>612093</v>
       </c>
       <c r="CG7" s="12">
         <v>572586</v>
       </c>
       <c r="CH7" s="13">
         <v>504364</v>
       </c>
       <c r="CI7" s="12">
         <v>503468</v>
       </c>
       <c r="CJ7" s="12">
         <v>502073</v>
       </c>
       <c r="CK7" s="12">
         <v>500624</v>
       </c>
       <c r="CL7" s="12">
         <v>564147</v>
       </c>
       <c r="CM7" s="12">
         <v>606798</v>
       </c>
-      <c r="CN7" s="12"/>
+      <c r="CN7" s="12">
+        <v>514285</v>
+      </c>
       <c r="CO7" s="12"/>
       <c r="CP7" s="12"/>
       <c r="CQ7" s="12"/>
       <c r="CR7" s="12"/>
       <c r="CS7" s="12"/>
     </row>
     <row r="8" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A8" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="12">
         <v>6163</v>
       </c>
       <c r="C8" s="12">
         <v>6152</v>
       </c>
       <c r="D8" s="11">
         <v>6113</v>
       </c>
       <c r="E8" s="11">
         <v>6364</v>
       </c>
       <c r="F8" s="12">
         <v>6359</v>
       </c>
@@ -2451,51 +2457,53 @@
       </c>
       <c r="CF8" s="12">
         <v>4180</v>
       </c>
       <c r="CG8" s="12">
         <v>2690</v>
       </c>
       <c r="CH8" s="13">
         <v>2676</v>
       </c>
       <c r="CI8" s="12">
         <v>2676</v>
       </c>
       <c r="CJ8" s="12">
         <v>2663</v>
       </c>
       <c r="CK8" s="12">
         <v>2663</v>
       </c>
       <c r="CL8" s="12">
         <v>3163</v>
       </c>
       <c r="CM8" s="12">
         <v>4381</v>
       </c>
-      <c r="CN8" s="12"/>
+      <c r="CN8" s="12">
+        <v>4372</v>
+      </c>
       <c r="CO8" s="12"/>
       <c r="CP8" s="12"/>
       <c r="CQ8" s="12"/>
       <c r="CR8" s="12"/>
       <c r="CS8" s="12"/>
     </row>
     <row r="9" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A9" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="12">
         <v>947321</v>
       </c>
       <c r="C9" s="12">
         <v>991204</v>
       </c>
       <c r="D9" s="11">
         <v>1072461</v>
       </c>
       <c r="E9" s="11">
         <v>917634</v>
       </c>
       <c r="F9" s="12">
         <v>910484</v>
       </c>
@@ -2732,51 +2740,53 @@
       </c>
       <c r="CF9" s="12">
         <v>806995</v>
       </c>
       <c r="CG9" s="12">
         <v>779617</v>
       </c>
       <c r="CH9" s="13">
         <v>800996</v>
       </c>
       <c r="CI9" s="12">
         <v>772708</v>
       </c>
       <c r="CJ9" s="12">
         <v>785083</v>
       </c>
       <c r="CK9" s="12">
         <v>790599</v>
       </c>
       <c r="CL9" s="12">
         <v>812444</v>
       </c>
       <c r="CM9" s="12">
         <v>822794</v>
       </c>
-      <c r="CN9" s="12"/>
+      <c r="CN9" s="12">
+        <v>763405</v>
+      </c>
       <c r="CO9" s="12"/>
       <c r="CP9" s="12"/>
       <c r="CQ9" s="12"/>
       <c r="CR9" s="12"/>
       <c r="CS9" s="12"/>
     </row>
     <row r="10" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A10" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="12">
         <v>203050</v>
       </c>
       <c r="C10" s="12">
         <v>201306</v>
       </c>
       <c r="D10" s="11">
         <v>201304</v>
       </c>
       <c r="E10" s="11">
         <v>201121</v>
       </c>
       <c r="F10" s="12">
         <v>200600</v>
       </c>
@@ -3013,51 +3023,53 @@
       </c>
       <c r="CF10" s="12">
         <v>40979</v>
       </c>
       <c r="CG10" s="12">
         <v>32842</v>
       </c>
       <c r="CH10" s="13">
         <v>32814</v>
       </c>
       <c r="CI10" s="12">
         <v>32502</v>
       </c>
       <c r="CJ10" s="12">
         <v>32502</v>
       </c>
       <c r="CK10" s="12">
         <v>33729</v>
       </c>
       <c r="CL10" s="12">
         <v>39629</v>
       </c>
       <c r="CM10" s="12">
         <v>39024</v>
       </c>
-      <c r="CN10" s="12"/>
+      <c r="CN10" s="12">
+        <v>43952</v>
+      </c>
       <c r="CO10" s="12"/>
       <c r="CP10" s="12"/>
       <c r="CQ10" s="12"/>
       <c r="CR10" s="12"/>
       <c r="CS10" s="12"/>
     </row>
     <row r="11" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A11" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="12">
         <v>147613</v>
       </c>
       <c r="C11" s="12">
         <v>147242</v>
       </c>
       <c r="D11" s="11">
         <v>146578</v>
       </c>
       <c r="E11" s="11">
         <v>146576</v>
       </c>
       <c r="F11" s="12">
         <v>146537</v>
       </c>
@@ -3294,51 +3306,53 @@
       </c>
       <c r="CF11" s="12">
         <v>16377</v>
       </c>
       <c r="CG11" s="12">
         <v>4580</v>
       </c>
       <c r="CH11" s="13">
         <v>5071</v>
       </c>
       <c r="CI11" s="12">
         <v>5064</v>
       </c>
       <c r="CJ11" s="12">
         <v>5051</v>
       </c>
       <c r="CK11" s="12">
         <v>5051</v>
       </c>
       <c r="CL11" s="12">
         <v>7050</v>
       </c>
       <c r="CM11" s="12">
         <v>17154</v>
       </c>
-      <c r="CN11" s="12"/>
+      <c r="CN11" s="12">
+        <v>17154</v>
+      </c>
       <c r="CO11" s="12"/>
       <c r="CP11" s="12"/>
       <c r="CQ11" s="12"/>
       <c r="CR11" s="12"/>
       <c r="CS11" s="12"/>
     </row>
     <row r="12" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A12" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="12">
         <v>159940</v>
       </c>
       <c r="C12" s="12">
         <v>159384</v>
       </c>
       <c r="D12" s="11">
         <v>159359</v>
       </c>
       <c r="E12" s="11">
         <v>159244</v>
       </c>
       <c r="F12" s="12">
         <v>159013</v>
       </c>
@@ -3575,51 +3589,53 @@
       </c>
       <c r="CF12" s="12">
         <v>26275</v>
       </c>
       <c r="CG12" s="12">
         <v>25801</v>
       </c>
       <c r="CH12" s="13">
         <v>25739</v>
       </c>
       <c r="CI12" s="12">
         <v>25660</v>
       </c>
       <c r="CJ12" s="12">
         <v>25660</v>
       </c>
       <c r="CK12" s="12">
         <v>26643</v>
       </c>
       <c r="CL12" s="12">
         <v>32599</v>
       </c>
       <c r="CM12" s="12">
         <v>26788</v>
       </c>
-      <c r="CN12" s="12"/>
+      <c r="CN12" s="12">
+        <v>26776</v>
+      </c>
       <c r="CO12" s="12"/>
       <c r="CP12" s="12"/>
       <c r="CQ12" s="12"/>
       <c r="CR12" s="12"/>
       <c r="CS12" s="12"/>
     </row>
     <row r="13" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A13" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="13">
         <v>119741</v>
       </c>
       <c r="C13" s="13">
         <v>118016</v>
       </c>
       <c r="D13" s="13">
         <v>117165</v>
       </c>
       <c r="E13" s="13">
         <v>117089</v>
       </c>
       <c r="F13" s="13">
         <v>116817</v>
       </c>
@@ -3856,51 +3872,53 @@
       </c>
       <c r="CF13" s="12">
         <v>46856</v>
       </c>
       <c r="CG13" s="12">
         <v>37985</v>
       </c>
       <c r="CH13" s="13">
         <v>37765</v>
       </c>
       <c r="CI13" s="12">
         <v>37233</v>
       </c>
       <c r="CJ13" s="12">
         <v>36976</v>
       </c>
       <c r="CK13" s="12">
         <v>37958</v>
       </c>
       <c r="CL13" s="12">
         <v>44899</v>
       </c>
       <c r="CM13" s="24">
         <v>48448</v>
       </c>
-      <c r="CN13" s="12"/>
+      <c r="CN13" s="12">
+        <v>48428</v>
+      </c>
       <c r="CO13" s="12"/>
       <c r="CP13" s="12"/>
       <c r="CQ13" s="12"/>
       <c r="CR13" s="12"/>
       <c r="CS13" s="12"/>
     </row>
     <row r="14" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A14" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="12">
         <v>100489</v>
       </c>
       <c r="C14" s="12">
         <v>98246</v>
       </c>
       <c r="D14" s="11">
         <v>93496</v>
       </c>
       <c r="E14" s="11">
         <v>93393</v>
       </c>
       <c r="F14" s="12">
         <v>92996</v>
       </c>
@@ -4137,51 +4155,53 @@
       </c>
       <c r="CF14" s="12">
         <v>3647</v>
       </c>
       <c r="CG14" s="12">
         <v>2273</v>
       </c>
       <c r="CH14" s="13">
         <v>2767</v>
       </c>
       <c r="CI14" s="12">
         <v>2735</v>
       </c>
       <c r="CJ14" s="12">
         <v>2659</v>
       </c>
       <c r="CK14" s="12">
         <v>2658</v>
       </c>
       <c r="CL14" s="12">
         <v>3652</v>
       </c>
       <c r="CM14" s="12">
         <v>3472</v>
       </c>
-      <c r="CN14" s="12"/>
+      <c r="CN14" s="12">
+        <v>3464</v>
+      </c>
       <c r="CO14" s="12"/>
       <c r="CP14" s="12"/>
       <c r="CQ14" s="12"/>
       <c r="CR14" s="12"/>
       <c r="CS14" s="12"/>
     </row>
     <row r="15" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A15" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="12">
         <v>32988</v>
       </c>
       <c r="C15" s="12">
         <v>32530</v>
       </c>
       <c r="D15" s="11">
         <v>32020</v>
       </c>
       <c r="E15" s="11">
         <v>31984</v>
       </c>
       <c r="F15" s="12">
         <v>31881</v>
       </c>
@@ -4418,51 +4438,53 @@
       </c>
       <c r="CF15" s="12">
         <v>26085</v>
       </c>
       <c r="CG15" s="12">
         <v>11044</v>
       </c>
       <c r="CH15" s="13">
         <v>11000</v>
       </c>
       <c r="CI15" s="12">
         <v>10861</v>
       </c>
       <c r="CJ15" s="12">
         <v>10718</v>
       </c>
       <c r="CK15" s="12">
         <v>10708</v>
       </c>
       <c r="CL15" s="12">
         <v>13688</v>
       </c>
       <c r="CM15" s="12">
         <v>26787</v>
       </c>
-      <c r="CN15" s="12"/>
+      <c r="CN15" s="12">
+        <v>26696</v>
+      </c>
       <c r="CO15" s="12"/>
       <c r="CP15" s="12"/>
       <c r="CQ15" s="12"/>
       <c r="CR15" s="12"/>
       <c r="CS15" s="12"/>
     </row>
     <row r="16" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A16" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="12">
         <v>46347</v>
       </c>
       <c r="C16" s="12">
         <v>46225</v>
       </c>
       <c r="D16" s="11">
         <v>46225</v>
       </c>
       <c r="E16" s="11">
         <v>46199</v>
       </c>
       <c r="F16" s="12">
         <v>46115</v>
       </c>
@@ -4699,51 +4721,53 @@
       </c>
       <c r="CF16" s="12">
         <v>28952</v>
       </c>
       <c r="CG16" s="12">
         <v>23501</v>
       </c>
       <c r="CH16" s="13">
         <v>24351</v>
       </c>
       <c r="CI16" s="12">
         <v>24300</v>
       </c>
       <c r="CJ16" s="12">
         <v>24404</v>
       </c>
       <c r="CK16" s="12">
         <v>25382</v>
       </c>
       <c r="CL16" s="12">
         <v>31336</v>
       </c>
       <c r="CM16" s="12">
         <v>30130</v>
       </c>
-      <c r="CN16" s="12"/>
+      <c r="CN16" s="12">
+        <v>30118</v>
+      </c>
       <c r="CO16" s="12"/>
       <c r="CP16" s="12"/>
       <c r="CQ16" s="12"/>
       <c r="CR16" s="12"/>
       <c r="CS16" s="12"/>
     </row>
     <row r="17" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A17" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="12">
         <v>97673</v>
       </c>
       <c r="C17" s="12">
         <v>97279</v>
       </c>
       <c r="D17" s="13">
         <v>97065</v>
       </c>
       <c r="E17" s="13">
         <v>96993</v>
       </c>
       <c r="F17" s="12">
         <v>96867</v>
       </c>
@@ -4980,51 +5004,53 @@
       </c>
       <c r="CF17" s="12">
         <v>418341</v>
       </c>
       <c r="CG17" s="12">
         <v>358375</v>
       </c>
       <c r="CH17" s="13">
         <v>351153</v>
       </c>
       <c r="CI17" s="12">
         <v>294000</v>
       </c>
       <c r="CJ17" s="12">
         <v>222008</v>
       </c>
       <c r="CK17" s="12">
         <v>282576</v>
       </c>
       <c r="CL17" s="12">
         <v>302137</v>
       </c>
       <c r="CM17" s="12">
         <v>123521</v>
       </c>
-      <c r="CN17" s="12"/>
+      <c r="CN17" s="12">
+        <v>281211</v>
+      </c>
       <c r="CO17" s="12"/>
       <c r="CP17" s="12"/>
       <c r="CQ17" s="12"/>
       <c r="CR17" s="12"/>
       <c r="CS17" s="12"/>
     </row>
     <row r="18" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A18" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="12">
         <v>164622</v>
       </c>
       <c r="C18" s="12">
         <v>162735</v>
       </c>
       <c r="D18" s="11">
         <v>162564</v>
       </c>
       <c r="E18" s="11">
         <v>162564</v>
       </c>
       <c r="F18" s="12">
         <v>162564</v>
       </c>
@@ -5261,51 +5287,53 @@
       </c>
       <c r="CF18" s="12">
         <v>89208</v>
       </c>
       <c r="CG18" s="12">
         <v>61052</v>
       </c>
       <c r="CH18" s="13">
         <v>60989</v>
       </c>
       <c r="CI18" s="12">
         <v>60490</v>
       </c>
       <c r="CJ18" s="12">
         <v>60756</v>
       </c>
       <c r="CK18" s="12">
         <v>61756</v>
       </c>
       <c r="CL18" s="12">
         <v>70627</v>
       </c>
       <c r="CM18" s="12">
         <v>98438</v>
       </c>
-      <c r="CN18" s="12"/>
+      <c r="CN18" s="12">
+        <v>98359</v>
+      </c>
       <c r="CO18" s="12"/>
       <c r="CP18" s="12"/>
       <c r="CQ18" s="12"/>
       <c r="CR18" s="12"/>
       <c r="CS18" s="12"/>
     </row>
     <row r="19" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A19" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B19" s="12">
         <v>698318</v>
       </c>
       <c r="C19" s="12">
         <v>673778</v>
       </c>
       <c r="D19" s="11">
         <v>652260</v>
       </c>
       <c r="E19" s="11">
         <v>684190</v>
       </c>
       <c r="F19" s="12">
         <v>681303</v>
       </c>
@@ -5542,51 +5570,53 @@
       </c>
       <c r="CF19" s="12">
         <v>729965</v>
       </c>
       <c r="CG19" s="12">
         <v>651365</v>
       </c>
       <c r="CH19" s="13">
         <v>667716</v>
       </c>
       <c r="CI19" s="12">
         <v>689250</v>
       </c>
       <c r="CJ19" s="12">
         <v>646831</v>
       </c>
       <c r="CK19" s="12">
         <v>655352</v>
       </c>
       <c r="CL19" s="12">
         <v>686936</v>
       </c>
       <c r="CM19" s="12">
         <v>633297</v>
       </c>
-      <c r="CN19" s="12"/>
+      <c r="CN19" s="12">
+        <v>649689</v>
+      </c>
       <c r="CO19" s="12"/>
       <c r="CP19" s="12"/>
       <c r="CQ19" s="12"/>
       <c r="CR19" s="12"/>
       <c r="CS19" s="12"/>
     </row>
     <row r="20" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A20" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="12">
         <v>219710</v>
       </c>
       <c r="C20" s="12">
         <v>219325</v>
       </c>
       <c r="D20" s="11">
         <v>219231</v>
       </c>
       <c r="E20" s="11">
         <v>223369</v>
       </c>
       <c r="F20" s="12">
         <v>229100</v>
       </c>
@@ -5823,51 +5853,53 @@
       </c>
       <c r="CF20" s="12">
         <v>52480</v>
       </c>
       <c r="CG20" s="12">
         <v>65967</v>
       </c>
       <c r="CH20" s="13">
         <v>65937</v>
       </c>
       <c r="CI20" s="12">
         <v>65863</v>
       </c>
       <c r="CJ20" s="12">
         <v>65863</v>
       </c>
       <c r="CK20" s="12">
         <v>66841</v>
       </c>
       <c r="CL20" s="12">
         <v>71779</v>
       </c>
       <c r="CM20" s="12">
         <v>56125</v>
       </c>
-      <c r="CN20" s="12"/>
+      <c r="CN20" s="12">
+        <v>56030</v>
+      </c>
       <c r="CO20" s="12"/>
       <c r="CP20" s="12"/>
       <c r="CQ20" s="12"/>
       <c r="CR20" s="12"/>
       <c r="CS20" s="12"/>
     </row>
     <row r="21" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A21" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="13">
         <v>56141</v>
       </c>
       <c r="C21" s="13">
         <v>55689</v>
       </c>
       <c r="D21" s="13">
         <v>55682</v>
       </c>
       <c r="E21" s="13">
         <v>55600</v>
       </c>
       <c r="F21" s="13">
         <v>55405</v>
       </c>
@@ -6104,51 +6136,53 @@
       </c>
       <c r="CF21" s="12">
         <v>10342</v>
       </c>
       <c r="CG21" s="12">
         <v>8004</v>
       </c>
       <c r="CH21" s="13">
         <v>7982</v>
       </c>
       <c r="CI21" s="12">
         <v>7905</v>
       </c>
       <c r="CJ21" s="12">
         <v>7905</v>
       </c>
       <c r="CK21" s="12">
         <v>7891</v>
       </c>
       <c r="CL21" s="12">
         <v>9863</v>
       </c>
       <c r="CM21" s="13">
         <v>7707</v>
       </c>
-      <c r="CN21" s="12"/>
+      <c r="CN21" s="12">
+        <v>7700</v>
+      </c>
       <c r="CO21" s="12"/>
       <c r="CP21" s="12"/>
       <c r="CQ21" s="12"/>
       <c r="CR21" s="12"/>
       <c r="CS21" s="12"/>
     </row>
     <row r="22" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A22" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="12">
         <v>217589</v>
       </c>
       <c r="C22" s="12">
         <v>217020</v>
       </c>
       <c r="D22" s="11">
         <v>216563</v>
       </c>
       <c r="E22" s="11">
         <v>216461</v>
       </c>
       <c r="F22" s="12">
         <v>216165</v>
       </c>
@@ -6385,51 +6419,53 @@
       </c>
       <c r="CF22" s="12">
         <v>67907</v>
       </c>
       <c r="CG22" s="12">
         <v>57531</v>
       </c>
       <c r="CH22" s="13">
         <v>57323</v>
       </c>
       <c r="CI22" s="12">
         <v>57168</v>
       </c>
       <c r="CJ22" s="12">
         <v>56781</v>
       </c>
       <c r="CK22" s="12">
         <v>56761</v>
       </c>
       <c r="CL22" s="12">
         <v>63714</v>
       </c>
       <c r="CM22" s="12">
         <v>75104</v>
       </c>
-      <c r="CN22" s="12"/>
+      <c r="CN22" s="12">
+        <v>75067</v>
+      </c>
       <c r="CO22" s="12"/>
       <c r="CP22" s="12"/>
       <c r="CQ22" s="12"/>
       <c r="CR22" s="12"/>
       <c r="CS22" s="12"/>
     </row>
     <row r="23" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A23" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="12">
         <v>105584</v>
       </c>
       <c r="C23" s="12">
         <v>104807</v>
       </c>
       <c r="D23" s="11">
         <v>104649</v>
       </c>
       <c r="E23" s="11">
         <v>104537</v>
       </c>
       <c r="F23" s="12">
         <v>104365</v>
       </c>
@@ -6666,51 +6702,53 @@
       </c>
       <c r="CF23" s="12">
         <v>108485</v>
       </c>
       <c r="CG23" s="12">
         <v>92140</v>
       </c>
       <c r="CH23" s="13">
         <v>88471</v>
       </c>
       <c r="CI23" s="12">
         <v>85406</v>
       </c>
       <c r="CJ23" s="12">
         <v>126852</v>
       </c>
       <c r="CK23" s="12">
         <v>167389</v>
       </c>
       <c r="CL23" s="12">
         <v>170906</v>
       </c>
       <c r="CM23" s="12">
         <v>170688</v>
       </c>
-      <c r="CN23" s="12"/>
+      <c r="CN23" s="12">
+        <v>172402</v>
+      </c>
       <c r="CO23" s="12"/>
       <c r="CP23" s="12"/>
       <c r="CQ23" s="12"/>
       <c r="CR23" s="12"/>
       <c r="CS23" s="12"/>
     </row>
     <row r="24" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A24" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="12">
         <v>223443</v>
       </c>
       <c r="C24" s="12">
         <v>247478</v>
       </c>
       <c r="D24" s="11">
         <v>245931</v>
       </c>
       <c r="E24" s="11">
         <v>245349</v>
       </c>
       <c r="F24" s="12">
         <v>244780</v>
       </c>
@@ -6947,51 +6985,53 @@
       </c>
       <c r="CF24" s="12">
         <v>30768</v>
       </c>
       <c r="CG24" s="12">
         <v>23382</v>
       </c>
       <c r="CH24" s="13">
         <v>23361</v>
       </c>
       <c r="CI24" s="12">
         <v>23274</v>
       </c>
       <c r="CJ24" s="12">
         <v>23710</v>
       </c>
       <c r="CK24" s="12">
         <v>24710</v>
       </c>
       <c r="CL24" s="12">
         <v>29710</v>
       </c>
       <c r="CM24" s="12">
         <v>28607</v>
       </c>
-      <c r="CN24" s="12"/>
+      <c r="CN24" s="12">
+        <v>28607</v>
+      </c>
       <c r="CO24" s="12"/>
       <c r="CP24" s="12"/>
       <c r="CQ24" s="12"/>
       <c r="CR24" s="12"/>
       <c r="CS24" s="12"/>
     </row>
     <row r="25" spans="1:97" s="37" customFormat="1" ht="11.25">
       <c r="A25" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="12">
         <v>78967</v>
       </c>
       <c r="C25" s="12">
         <v>78397</v>
       </c>
       <c r="D25" s="12">
         <v>78397</v>
       </c>
       <c r="E25" s="10">
         <v>78356</v>
       </c>
       <c r="F25" s="12">
         <v>78253</v>
       </c>
@@ -7228,51 +7268,53 @@
       </c>
       <c r="CF25" s="12">
         <v>43189</v>
       </c>
       <c r="CG25" s="12">
         <v>40170</v>
       </c>
       <c r="CH25" s="13">
         <v>40094</v>
       </c>
       <c r="CI25" s="12">
         <v>39882</v>
       </c>
       <c r="CJ25" s="12">
         <v>40182</v>
       </c>
       <c r="CK25" s="12">
         <v>41168</v>
       </c>
       <c r="CL25" s="12">
         <v>48124</v>
       </c>
       <c r="CM25" s="12">
         <v>47490</v>
       </c>
-      <c r="CN25" s="12"/>
+      <c r="CN25" s="12">
+        <v>50909</v>
+      </c>
       <c r="CO25" s="12"/>
       <c r="CP25" s="12"/>
       <c r="CQ25" s="12"/>
       <c r="CR25" s="12"/>
       <c r="CS25" s="12"/>
     </row>
     <row r="26" spans="1:97" s="37" customFormat="1" ht="6" customHeight="1">
       <c r="A26" s="38"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
       <c r="I26" s="29"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
@@ -7331,127 +7373,127 @@
       <c r="A27" s="3"/>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
       <c r="O27" s="3"/>
       <c r="P27" s="3"/>
       <c r="Q27" s="3"/>
       <c r="R27" s="3"/>
       <c r="S27" s="3"/>
       <c r="T27" s="3"/>
       <c r="U27" s="3"/>
       <c r="V27" s="3"/>
       <c r="W27" s="3"/>
       <c r="X27" s="1"/>
       <c r="Y27" s="1"/>
-      <c r="AX27" s="39" t="s">
+      <c r="AX27" s="44" t="s">
         <v>40</v>
       </c>
-      <c r="AY27" s="39"/>
-[...21 lines deleted...]
-      <c r="BU27" s="39"/>
+      <c r="AY27" s="44"/>
+      <c r="AZ27" s="44"/>
+      <c r="BA27" s="44"/>
+      <c r="BB27" s="44"/>
+      <c r="BC27" s="44"/>
+      <c r="BD27" s="44"/>
+      <c r="BE27" s="44"/>
+      <c r="BF27" s="44"/>
+      <c r="BG27" s="44"/>
+      <c r="BH27" s="44"/>
+      <c r="BI27" s="44"/>
+      <c r="BJ27" s="44"/>
+      <c r="BK27" s="44"/>
+      <c r="BL27" s="44"/>
+      <c r="BM27" s="44"/>
+      <c r="BN27" s="44"/>
+      <c r="BO27" s="44"/>
+      <c r="BP27" s="44"/>
+      <c r="BQ27" s="44"/>
+      <c r="BR27" s="44"/>
+      <c r="BS27" s="44"/>
+      <c r="BT27" s="44"/>
+      <c r="BU27" s="44"/>
     </row>
     <row r="28" spans="1:97" s="2" customFormat="1">
       <c r="A28" s="3"/>
       <c r="B28" s="3"/>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
       <c r="N28" s="3"/>
       <c r="O28" s="3"/>
       <c r="P28" s="3"/>
       <c r="Q28" s="3"/>
       <c r="R28" s="3"/>
       <c r="S28" s="3"/>
       <c r="T28" s="3"/>
       <c r="U28" s="3"/>
       <c r="V28" s="3"/>
       <c r="W28" s="3"/>
       <c r="X28" s="1"/>
       <c r="Y28" s="1"/>
-      <c r="AX28" s="39"/>
-[...22 lines deleted...]
-      <c r="BU28" s="39"/>
+      <c r="AX28" s="44"/>
+      <c r="AY28" s="44"/>
+      <c r="AZ28" s="44"/>
+      <c r="BA28" s="44"/>
+      <c r="BB28" s="44"/>
+      <c r="BC28" s="44"/>
+      <c r="BD28" s="44"/>
+      <c r="BE28" s="44"/>
+      <c r="BF28" s="44"/>
+      <c r="BG28" s="44"/>
+      <c r="BH28" s="44"/>
+      <c r="BI28" s="44"/>
+      <c r="BJ28" s="44"/>
+      <c r="BK28" s="44"/>
+      <c r="BL28" s="44"/>
+      <c r="BM28" s="44"/>
+      <c r="BN28" s="44"/>
+      <c r="BO28" s="44"/>
+      <c r="BP28" s="44"/>
+      <c r="BQ28" s="44"/>
+      <c r="BR28" s="44"/>
+      <c r="BS28" s="44"/>
+      <c r="BT28" s="44"/>
+      <c r="BU28" s="44"/>
     </row>
     <row r="29" spans="1:97" s="2" customFormat="1">
       <c r="A29" s="3"/>
       <c r="B29" s="3"/>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3"/>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
       <c r="M29" s="3"/>
       <c r="N29" s="3"/>
       <c r="O29" s="3"/>
       <c r="P29" s="3"/>
       <c r="Q29" s="3"/>
       <c r="R29" s="3"/>
       <c r="S29" s="3"/>
       <c r="T29" s="3"/>
       <c r="U29" s="3"/>
       <c r="V29" s="3"/>
       <c r="W29" s="3"/>
@@ -8626,68 +8668,68 @@
       <c r="D73" s="3"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
       <c r="I73" s="3"/>
       <c r="J73" s="3"/>
       <c r="K73" s="3"/>
       <c r="L73" s="3"/>
       <c r="M73" s="3"/>
       <c r="N73" s="3"/>
       <c r="O73" s="3"/>
       <c r="P73" s="3"/>
       <c r="Q73" s="3"/>
       <c r="R73" s="3"/>
       <c r="S73" s="3"/>
       <c r="T73" s="3"/>
       <c r="U73" s="3"/>
       <c r="V73" s="3"/>
       <c r="W73" s="3"/>
       <c r="X73" s="1"/>
       <c r="Y73" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="AX27:BU28"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A1:CG1"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
-    <mergeCell ref="AX27:BU28"/>
-[...6 lines deleted...]
-    <mergeCell ref="AX3:BI3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>