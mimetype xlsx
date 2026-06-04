--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="2835" yWindow="1200" windowWidth="14205" windowHeight="10395"/>
   </bookViews>
   <sheets>
     <sheet name="түйе" sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">түйе!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1285" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1299" uniqueCount="46">
   <si>
     <t>Қостанай</t>
   </si>
   <si>
     <t>2019 жыл</t>
   </si>
   <si>
     <t>2020 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
@@ -451,73 +451,73 @@
     <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -790,218 +790,218 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS72"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CI15" sqref="CI15:CJ15"/>
+      <selection pane="topRight" activeCell="CO34" sqref="CO34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="4" customWidth="1"/>
     <col min="2" max="12" width="8.85546875" style="4" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="4" customWidth="1"/>
     <col min="14" max="23" width="8.85546875" style="4" customWidth="1"/>
     <col min="24" max="24" width="8.85546875" style="1" customWidth="1"/>
     <col min="25" max="25" width="10.28515625" style="1" customWidth="1"/>
     <col min="26" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="10.140625" style="1" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="15" customFormat="1">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="44" t="s">
         <v>43</v>
       </c>
-      <c r="B1" s="43"/>
-[...82 lines deleted...]
-      <c r="CG1" s="43"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
+      <c r="N1" s="44"/>
+      <c r="O1" s="44"/>
+      <c r="P1" s="44"/>
+      <c r="Q1" s="44"/>
+      <c r="R1" s="44"/>
+      <c r="S1" s="44"/>
+      <c r="T1" s="44"/>
+      <c r="U1" s="44"/>
+      <c r="V1" s="44"/>
+      <c r="W1" s="44"/>
+      <c r="X1" s="44"/>
+      <c r="Y1" s="44"/>
+      <c r="Z1" s="44"/>
+      <c r="AA1" s="44"/>
+      <c r="AB1" s="44"/>
+      <c r="AC1" s="44"/>
+      <c r="AD1" s="44"/>
+      <c r="AE1" s="44"/>
+      <c r="AF1" s="44"/>
+      <c r="AG1" s="44"/>
+      <c r="AH1" s="44"/>
+      <c r="AI1" s="44"/>
+      <c r="AJ1" s="44"/>
+      <c r="AK1" s="44"/>
+      <c r="AL1" s="44"/>
+      <c r="AM1" s="44"/>
+      <c r="AN1" s="44"/>
+      <c r="AO1" s="44"/>
+      <c r="AP1" s="44"/>
+      <c r="AQ1" s="44"/>
+      <c r="AR1" s="44"/>
+      <c r="AS1" s="44"/>
+      <c r="AT1" s="44"/>
+      <c r="AU1" s="44"/>
+      <c r="AV1" s="44"/>
+      <c r="AW1" s="44"/>
+      <c r="AX1" s="44"/>
+      <c r="AY1" s="44"/>
+      <c r="AZ1" s="44"/>
+      <c r="BA1" s="44"/>
+      <c r="BB1" s="44"/>
+      <c r="BC1" s="44"/>
+      <c r="BD1" s="44"/>
+      <c r="BE1" s="44"/>
+      <c r="BF1" s="44"/>
+      <c r="BG1" s="44"/>
+      <c r="BH1" s="44"/>
+      <c r="BI1" s="44"/>
+      <c r="BJ1" s="44"/>
+      <c r="BK1" s="44"/>
+      <c r="BL1" s="44"/>
+      <c r="BM1" s="44"/>
+      <c r="BN1" s="44"/>
+      <c r="BO1" s="44"/>
+      <c r="BP1" s="44"/>
+      <c r="BQ1" s="44"/>
+      <c r="BR1" s="44"/>
+      <c r="BS1" s="44"/>
+      <c r="BT1" s="44"/>
+      <c r="BU1" s="44"/>
+      <c r="BV1" s="44"/>
+      <c r="BW1" s="44"/>
+      <c r="BX1" s="44"/>
+      <c r="BY1" s="44"/>
+      <c r="BZ1" s="44"/>
+      <c r="CA1" s="44"/>
+      <c r="CB1" s="44"/>
+      <c r="CC1" s="44"/>
+      <c r="CD1" s="44"/>
+      <c r="CE1" s="44"/>
+      <c r="CF1" s="44"/>
+      <c r="CG1" s="44"/>
     </row>
     <row r="2" spans="1:97" s="17" customFormat="1" ht="12" thickBot="1">
       <c r="A2" s="16"/>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="16"/>
       <c r="E2" s="16"/>
       <c r="F2" s="16"/>
       <c r="G2" s="16"/>
       <c r="H2" s="16"/>
       <c r="I2" s="16"/>
-      <c r="J2" s="38" t="s">
+      <c r="J2" s="43" t="s">
         <v>44</v>
       </c>
-      <c r="K2" s="38"/>
-[...1 lines deleted...]
-      <c r="M2" s="38"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="43"/>
       <c r="N2" s="16"/>
       <c r="O2" s="16"/>
       <c r="P2" s="16"/>
       <c r="Q2" s="16"/>
       <c r="R2" s="16"/>
       <c r="S2" s="16"/>
       <c r="T2" s="16"/>
       <c r="U2" s="16"/>
-      <c r="V2" s="38" t="s">
+      <c r="V2" s="43" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="38"/>
-[...2 lines deleted...]
-      <c r="AH2" s="38" t="s">
+      <c r="W2" s="43"/>
+      <c r="X2" s="43"/>
+      <c r="Y2" s="43"/>
+      <c r="AH2" s="43" t="s">
         <v>44</v>
       </c>
-      <c r="AI2" s="38"/>
-[...2 lines deleted...]
-      <c r="AT2" s="38" t="s">
+      <c r="AI2" s="43"/>
+      <c r="AJ2" s="43"/>
+      <c r="AK2" s="43"/>
+      <c r="AT2" s="43" t="s">
         <v>44</v>
       </c>
-      <c r="AU2" s="38"/>
-[...2 lines deleted...]
-      <c r="BF2" s="38" t="s">
+      <c r="AU2" s="43"/>
+      <c r="AV2" s="43"/>
+      <c r="AW2" s="43"/>
+      <c r="BF2" s="43" t="s">
         <v>44</v>
       </c>
-      <c r="BG2" s="38"/>
-[...2 lines deleted...]
-      <c r="BR2" s="38" t="s">
+      <c r="BG2" s="43"/>
+      <c r="BH2" s="43"/>
+      <c r="BI2" s="43"/>
+      <c r="BR2" s="43" t="s">
         <v>44</v>
       </c>
-      <c r="BS2" s="38"/>
-[...2 lines deleted...]
-      <c r="CP2" s="38" t="s">
+      <c r="BS2" s="43"/>
+      <c r="BT2" s="43"/>
+      <c r="BU2" s="43"/>
+      <c r="CP2" s="43" t="s">
         <v>44</v>
       </c>
-      <c r="CQ2" s="38"/>
-[...1 lines deleted...]
-      <c r="CS2" s="38"/>
+      <c r="CQ2" s="43"/>
+      <c r="CR2" s="43"/>
+      <c r="CS2" s="43"/>
     </row>
     <row r="3" spans="1:97" s="18" customFormat="1" ht="12" thickBot="1">
-      <c r="A3" s="44" t="s">
+      <c r="A3" s="38" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="40" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="42"/>
       <c r="N3" s="40" t="s">
         <v>2</v>
       </c>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
       <c r="S3" s="41"/>
       <c r="T3" s="41"/>
@@ -1074,51 +1074,51 @@
       <c r="BY3" s="41"/>
       <c r="BZ3" s="41"/>
       <c r="CA3" s="41"/>
       <c r="CB3" s="41"/>
       <c r="CC3" s="41"/>
       <c r="CD3" s="41"/>
       <c r="CE3" s="41"/>
       <c r="CF3" s="41"/>
       <c r="CG3" s="42"/>
       <c r="CH3" s="40" t="s">
         <v>45</v>
       </c>
       <c r="CI3" s="41"/>
       <c r="CJ3" s="41"/>
       <c r="CK3" s="41"/>
       <c r="CL3" s="41"/>
       <c r="CM3" s="41"/>
       <c r="CN3" s="41"/>
       <c r="CO3" s="41"/>
       <c r="CP3" s="41"/>
       <c r="CQ3" s="41"/>
       <c r="CR3" s="41"/>
       <c r="CS3" s="42"/>
     </row>
     <row r="4" spans="1:97" s="18" customFormat="1" ht="12" thickBot="1">
-      <c r="A4" s="45"/>
+      <c r="A4" s="39"/>
       <c r="B4" s="19" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="20" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="20" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="19" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="20" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="20" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="20" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="20" t="s">
         <v>11</v>
       </c>
       <c r="J4" s="20" t="s">
@@ -1629,51 +1629,53 @@
       </c>
       <c r="CC5" s="23">
         <v>242</v>
       </c>
       <c r="CD5" s="23">
         <v>242</v>
       </c>
       <c r="CE5" s="23">
         <v>242</v>
       </c>
       <c r="CF5" s="23">
         <v>242</v>
       </c>
       <c r="CG5" s="23">
         <v>222</v>
       </c>
       <c r="CH5" s="23">
         <v>222</v>
       </c>
       <c r="CI5" s="23">
         <v>222</v>
       </c>
       <c r="CJ5" s="23">
         <v>222</v>
       </c>
-      <c r="CK5" s="23"/>
+      <c r="CK5" s="23">
+        <v>225</v>
+      </c>
       <c r="CL5" s="23"/>
       <c r="CM5" s="26"/>
       <c r="CN5" s="23"/>
       <c r="CO5" s="23"/>
       <c r="CP5" s="23"/>
       <c r="CQ5" s="23"/>
       <c r="CR5" s="23"/>
       <c r="CS5" s="23"/>
     </row>
     <row r="6" spans="1:97" s="28" customFormat="1" ht="11.25">
       <c r="A6" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="29" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="29" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="29" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="29" t="s">
         <v>17</v>
       </c>
@@ -1904,51 +1906,53 @@
       </c>
       <c r="CC6" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CD6" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CE6" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CF6" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CG6" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CH6" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CI6" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CJ6" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="CK6" s="29"/>
+      <c r="CK6" s="29" t="s">
+        <v>17</v>
+      </c>
       <c r="CL6" s="29"/>
       <c r="CM6" s="30"/>
       <c r="CN6" s="30"/>
       <c r="CO6" s="29"/>
       <c r="CP6" s="29"/>
       <c r="CQ6" s="29"/>
       <c r="CR6" s="29"/>
       <c r="CS6" s="29"/>
     </row>
     <row r="7" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A7" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="31">
         <v>22</v>
       </c>
       <c r="C7" s="31">
         <v>22</v>
       </c>
       <c r="D7" s="32">
         <v>22</v>
       </c>
       <c r="E7" s="31">
         <v>22</v>
       </c>
@@ -2179,51 +2183,53 @@
       </c>
       <c r="CC7" s="29">
         <v>17</v>
       </c>
       <c r="CD7" s="29">
         <v>17</v>
       </c>
       <c r="CE7" s="29">
         <v>17</v>
       </c>
       <c r="CF7" s="29">
         <v>17</v>
       </c>
       <c r="CG7" s="29">
         <v>19</v>
       </c>
       <c r="CH7" s="29">
         <v>19</v>
       </c>
       <c r="CI7" s="29">
         <v>19</v>
       </c>
       <c r="CJ7" s="29">
         <v>19</v>
       </c>
-      <c r="CK7" s="29"/>
+      <c r="CK7" s="29">
+        <v>19</v>
+      </c>
       <c r="CL7" s="29"/>
       <c r="CM7" s="29"/>
       <c r="CN7" s="29"/>
       <c r="CO7" s="29"/>
       <c r="CP7" s="29"/>
       <c r="CQ7" s="29"/>
       <c r="CR7" s="29"/>
       <c r="CS7" s="29"/>
     </row>
     <row r="8" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="31" t="s">
         <v>17</v>
       </c>
       <c r="D8" s="32" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="31" t="s">
         <v>17</v>
       </c>
@@ -2454,51 +2460,53 @@
       </c>
       <c r="CC8" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CD8" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CE8" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CF8" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CG8" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CH8" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CI8" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CJ8" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="CK8" s="29"/>
+      <c r="CK8" s="29" t="s">
+        <v>17</v>
+      </c>
       <c r="CL8" s="29"/>
       <c r="CM8" s="29"/>
       <c r="CN8" s="29"/>
       <c r="CO8" s="29"/>
       <c r="CP8" s="29"/>
       <c r="CQ8" s="29"/>
       <c r="CR8" s="29"/>
       <c r="CS8" s="29"/>
     </row>
     <row r="9" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A9" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="31" t="s">
         <v>17</v>
       </c>
       <c r="D9" s="32" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="31" t="s">
         <v>17</v>
       </c>
@@ -2729,51 +2737,53 @@
       </c>
       <c r="CC9" s="29">
         <v>2</v>
       </c>
       <c r="CD9" s="29">
         <v>2</v>
       </c>
       <c r="CE9" s="29">
         <v>2</v>
       </c>
       <c r="CF9" s="29">
         <v>2</v>
       </c>
       <c r="CG9" s="29">
         <v>2</v>
       </c>
       <c r="CH9" s="29">
         <v>2</v>
       </c>
       <c r="CI9" s="29">
         <v>2</v>
       </c>
       <c r="CJ9" s="29">
         <v>2</v>
       </c>
-      <c r="CK9" s="29"/>
+      <c r="CK9" s="29">
+        <v>2</v>
+      </c>
       <c r="CL9" s="29"/>
       <c r="CM9" s="29"/>
       <c r="CN9" s="29"/>
       <c r="CO9" s="29"/>
       <c r="CP9" s="29"/>
       <c r="CQ9" s="29"/>
       <c r="CR9" s="29"/>
       <c r="CS9" s="29"/>
     </row>
     <row r="10" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A10" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="31" t="s">
         <v>17</v>
       </c>
       <c r="D10" s="32" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="31" t="s">
         <v>17</v>
       </c>
@@ -3004,51 +3014,53 @@
       </c>
       <c r="CC10" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CD10" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CE10" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CF10" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CG10" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CH10" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CI10" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CJ10" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="CK10" s="29"/>
+      <c r="CK10" s="29" t="s">
+        <v>17</v>
+      </c>
       <c r="CL10" s="29"/>
       <c r="CM10" s="29"/>
       <c r="CN10" s="29"/>
       <c r="CO10" s="29"/>
       <c r="CP10" s="29"/>
       <c r="CQ10" s="29"/>
       <c r="CR10" s="29"/>
       <c r="CS10" s="29"/>
     </row>
     <row r="11" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A11" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="31">
         <v>49</v>
       </c>
       <c r="C11" s="31">
         <v>49</v>
       </c>
       <c r="D11" s="32">
         <v>49</v>
       </c>
       <c r="E11" s="31">
         <v>49</v>
       </c>
@@ -3279,51 +3291,53 @@
       </c>
       <c r="CC11" s="29">
         <v>52</v>
       </c>
       <c r="CD11" s="29">
         <v>52</v>
       </c>
       <c r="CE11" s="29">
         <v>52</v>
       </c>
       <c r="CF11" s="29">
         <v>52</v>
       </c>
       <c r="CG11" s="29">
         <v>52</v>
       </c>
       <c r="CH11" s="29">
         <v>52</v>
       </c>
       <c r="CI11" s="29">
         <v>52</v>
       </c>
       <c r="CJ11" s="29">
         <v>52</v>
       </c>
-      <c r="CK11" s="29"/>
+      <c r="CK11" s="29">
+        <v>52</v>
+      </c>
       <c r="CL11" s="29"/>
       <c r="CM11" s="29"/>
       <c r="CN11" s="29"/>
       <c r="CO11" s="29"/>
       <c r="CP11" s="29"/>
       <c r="CQ11" s="29"/>
       <c r="CR11" s="29"/>
       <c r="CS11" s="29"/>
     </row>
     <row r="12" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="31" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="32" t="s">
         <v>17</v>
       </c>
       <c r="E12" s="31" t="s">
         <v>17</v>
       </c>
@@ -3554,51 +3568,53 @@
       </c>
       <c r="CC12" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CD12" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CE12" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CF12" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CG12" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CH12" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CI12" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CJ12" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="CK12" s="29"/>
+      <c r="CK12" s="29" t="s">
+        <v>17</v>
+      </c>
       <c r="CL12" s="29"/>
       <c r="CM12" s="29"/>
       <c r="CN12" s="29"/>
       <c r="CO12" s="29"/>
       <c r="CP12" s="29"/>
       <c r="CQ12" s="29"/>
       <c r="CR12" s="29"/>
       <c r="CS12" s="29"/>
     </row>
     <row r="13" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A13" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="29" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="29" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="29" t="s">
         <v>17</v>
       </c>
       <c r="E13" s="29" t="s">
         <v>17</v>
       </c>
@@ -3829,51 +3845,53 @@
       </c>
       <c r="CC13" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CD13" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CE13" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CF13" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CG13" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CH13" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CI13" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CJ13" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="CK13" s="29"/>
+      <c r="CK13" s="29" t="s">
+        <v>17</v>
+      </c>
       <c r="CL13" s="29"/>
       <c r="CM13" s="36"/>
       <c r="CN13" s="29"/>
       <c r="CO13" s="29"/>
       <c r="CP13" s="29"/>
       <c r="CQ13" s="29"/>
       <c r="CR13" s="29"/>
       <c r="CS13" s="29"/>
     </row>
     <row r="14" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A14" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="31">
         <v>110</v>
       </c>
       <c r="C14" s="31">
         <v>110</v>
       </c>
       <c r="D14" s="32">
         <v>110</v>
       </c>
       <c r="E14" s="31">
         <v>113</v>
       </c>
@@ -4104,51 +4122,53 @@
       </c>
       <c r="CC14" s="29">
         <v>136</v>
       </c>
       <c r="CD14" s="29">
         <v>136</v>
       </c>
       <c r="CE14" s="29">
         <v>136</v>
       </c>
       <c r="CF14" s="29">
         <v>136</v>
       </c>
       <c r="CG14" s="29">
         <v>135</v>
       </c>
       <c r="CH14" s="29">
         <v>135</v>
       </c>
       <c r="CI14" s="29">
         <v>135</v>
       </c>
       <c r="CJ14" s="29">
         <v>135</v>
       </c>
-      <c r="CK14" s="29"/>
+      <c r="CK14" s="29">
+        <v>138</v>
+      </c>
       <c r="CL14" s="29"/>
       <c r="CM14" s="29"/>
       <c r="CN14" s="29"/>
       <c r="CO14" s="29"/>
       <c r="CP14" s="29"/>
       <c r="CQ14" s="29"/>
       <c r="CR14" s="29"/>
       <c r="CS14" s="29"/>
     </row>
     <row r="15" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A15" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="31" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="32" t="s">
         <v>17</v>
       </c>
       <c r="E15" s="31" t="s">
         <v>17</v>
       </c>
@@ -4377,51 +4397,53 @@
       </c>
       <c r="CC15" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CD15" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CE15" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CF15" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CG15" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CH15" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CI15" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CJ15" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="CK15" s="29"/>
+      <c r="CK15" s="29" t="s">
+        <v>17</v>
+      </c>
       <c r="CL15" s="29"/>
       <c r="CM15" s="29"/>
       <c r="CN15" s="29"/>
       <c r="CO15" s="29"/>
       <c r="CP15" s="29"/>
       <c r="CQ15" s="29"/>
       <c r="CR15" s="29"/>
       <c r="CS15" s="29"/>
     </row>
     <row r="16" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A16" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="31">
         <v>16</v>
       </c>
       <c r="C16" s="31">
         <v>16</v>
       </c>
       <c r="D16" s="32">
         <v>16</v>
       </c>
       <c r="E16" s="31">
         <v>17</v>
       </c>
@@ -4652,51 +4674,53 @@
       </c>
       <c r="CC16" s="29">
         <v>11</v>
       </c>
       <c r="CD16" s="29">
         <v>11</v>
       </c>
       <c r="CE16" s="29">
         <v>11</v>
       </c>
       <c r="CF16" s="29">
         <v>11</v>
       </c>
       <c r="CG16" s="29">
         <v>11</v>
       </c>
       <c r="CH16" s="29">
         <v>11</v>
       </c>
       <c r="CI16" s="29">
         <v>11</v>
       </c>
       <c r="CJ16" s="29">
         <v>11</v>
       </c>
-      <c r="CK16" s="29"/>
+      <c r="CK16" s="29">
+        <v>11</v>
+      </c>
       <c r="CL16" s="29"/>
       <c r="CM16" s="29"/>
       <c r="CN16" s="29"/>
       <c r="CO16" s="29"/>
       <c r="CP16" s="29"/>
       <c r="CQ16" s="29"/>
       <c r="CR16" s="29"/>
       <c r="CS16" s="29"/>
     </row>
     <row r="17" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A17" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="31">
         <v>2</v>
       </c>
       <c r="C17" s="31">
         <v>2</v>
       </c>
       <c r="D17" s="31">
         <v>2</v>
       </c>
       <c r="E17" s="31">
         <v>2</v>
       </c>
@@ -4927,51 +4951,53 @@
       </c>
       <c r="CC17" s="29">
         <v>3</v>
       </c>
       <c r="CD17" s="29">
         <v>3</v>
       </c>
       <c r="CE17" s="29">
         <v>3</v>
       </c>
       <c r="CF17" s="29">
         <v>3</v>
       </c>
       <c r="CG17" s="29">
         <v>3</v>
       </c>
       <c r="CH17" s="29">
         <v>3</v>
       </c>
       <c r="CI17" s="29">
         <v>3</v>
       </c>
       <c r="CJ17" s="29">
         <v>3</v>
       </c>
-      <c r="CK17" s="29"/>
+      <c r="CK17" s="29">
+        <v>3</v>
+      </c>
       <c r="CL17" s="29"/>
       <c r="CM17" s="29"/>
       <c r="CN17" s="29"/>
       <c r="CO17" s="29"/>
       <c r="CP17" s="29"/>
       <c r="CQ17" s="29"/>
       <c r="CR17" s="29"/>
       <c r="CS17" s="29"/>
     </row>
     <row r="18" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A18" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="31">
         <v>2</v>
       </c>
       <c r="C18" s="31">
         <v>2</v>
       </c>
       <c r="D18" s="31">
         <v>2</v>
       </c>
       <c r="E18" s="31">
         <v>2</v>
       </c>
@@ -5202,51 +5228,53 @@
       </c>
       <c r="CC18" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CD18" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CE18" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CF18" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CG18" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CH18" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CI18" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CJ18" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="CK18" s="29"/>
+      <c r="CK18" s="29" t="s">
+        <v>17</v>
+      </c>
       <c r="CL18" s="29"/>
       <c r="CM18" s="29"/>
       <c r="CN18" s="29"/>
       <c r="CO18" s="29"/>
       <c r="CP18" s="29"/>
       <c r="CQ18" s="29"/>
       <c r="CR18" s="29"/>
       <c r="CS18" s="29"/>
     </row>
     <row r="19" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A19" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="31" t="s">
         <v>17</v>
       </c>
       <c r="D19" s="31" t="s">
         <v>17</v>
       </c>
       <c r="E19" s="31" t="s">
         <v>17</v>
       </c>
@@ -5477,51 +5505,53 @@
       </c>
       <c r="CC19" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CD19" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CE19" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CF19" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CG19" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CH19" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CI19" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CJ19" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="CK19" s="29"/>
+      <c r="CK19" s="29" t="s">
+        <v>17</v>
+      </c>
       <c r="CL19" s="29"/>
       <c r="CM19" s="29"/>
       <c r="CN19" s="29"/>
       <c r="CO19" s="29"/>
       <c r="CP19" s="29"/>
       <c r="CQ19" s="29"/>
       <c r="CR19" s="29"/>
       <c r="CS19" s="29"/>
     </row>
     <row r="20" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A20" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="31" t="s">
         <v>17</v>
       </c>
       <c r="D20" s="31" t="s">
         <v>17</v>
       </c>
       <c r="E20" s="31" t="s">
         <v>17</v>
       </c>
@@ -5752,51 +5782,53 @@
       </c>
       <c r="CC20" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CD20" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CE20" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CF20" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CG20" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CH20" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CI20" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CJ20" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="CK20" s="29"/>
+      <c r="CK20" s="29" t="s">
+        <v>17</v>
+      </c>
       <c r="CL20" s="29"/>
       <c r="CM20" s="29"/>
       <c r="CN20" s="29"/>
       <c r="CO20" s="29"/>
       <c r="CP20" s="29"/>
       <c r="CQ20" s="29"/>
       <c r="CR20" s="29"/>
       <c r="CS20" s="29"/>
     </row>
     <row r="21" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A21" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="29" t="s">
         <v>17</v>
       </c>
       <c r="C21" s="29" t="s">
         <v>17</v>
       </c>
       <c r="D21" s="29" t="s">
         <v>17</v>
       </c>
       <c r="E21" s="29" t="s">
         <v>17</v>
       </c>
@@ -6027,51 +6059,53 @@
       </c>
       <c r="CC21" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CD21" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CE21" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CF21" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CG21" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CH21" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CI21" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CJ21" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="CK21" s="29"/>
+      <c r="CK21" s="29" t="s">
+        <v>17</v>
+      </c>
       <c r="CL21" s="29"/>
       <c r="CM21" s="29"/>
       <c r="CN21" s="29"/>
       <c r="CO21" s="29"/>
       <c r="CP21" s="29"/>
       <c r="CQ21" s="29"/>
       <c r="CR21" s="29"/>
       <c r="CS21" s="29"/>
     </row>
     <row r="22" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A22" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C22" s="31" t="s">
         <v>17</v>
       </c>
       <c r="D22" s="31" t="s">
         <v>17</v>
       </c>
       <c r="E22" s="31" t="s">
         <v>17</v>
       </c>
@@ -6302,51 +6336,53 @@
       </c>
       <c r="CC22" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CD22" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CE22" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CF22" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CG22" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CH22" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CI22" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CJ22" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="CK22" s="30"/>
+      <c r="CK22" s="30" t="s">
+        <v>17</v>
+      </c>
       <c r="CL22" s="30"/>
       <c r="CM22" s="29"/>
       <c r="CN22" s="29"/>
       <c r="CO22" s="29"/>
       <c r="CP22" s="29"/>
       <c r="CQ22" s="29"/>
       <c r="CR22" s="29"/>
       <c r="CS22" s="29"/>
     </row>
     <row r="23" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A23" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="29">
         <v>37</v>
       </c>
       <c r="C23" s="29">
         <v>37</v>
       </c>
       <c r="D23" s="29">
         <v>37</v>
       </c>
       <c r="E23" s="29">
         <v>37</v>
       </c>
@@ -6577,51 +6613,53 @@
       </c>
       <c r="CC23" s="29">
         <v>21</v>
       </c>
       <c r="CD23" s="29">
         <v>21</v>
       </c>
       <c r="CE23" s="29">
         <v>21</v>
       </c>
       <c r="CF23" s="29">
         <v>21</v>
       </c>
       <c r="CG23" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CH23" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CI23" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CJ23" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="CK23" s="29"/>
+      <c r="CK23" s="29" t="s">
+        <v>17</v>
+      </c>
       <c r="CL23" s="29"/>
       <c r="CM23" s="29"/>
       <c r="CN23" s="29"/>
       <c r="CO23" s="29"/>
       <c r="CP23" s="29"/>
       <c r="CQ23" s="29"/>
       <c r="CR23" s="29"/>
       <c r="CS23" s="29"/>
     </row>
     <row r="24" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A24" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C24" s="31" t="s">
         <v>17</v>
       </c>
       <c r="D24" s="31" t="s">
         <v>17</v>
       </c>
       <c r="E24" s="31" t="s">
         <v>17</v>
       </c>
@@ -6852,51 +6890,53 @@
       </c>
       <c r="CC24" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CD24" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CE24" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CF24" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CG24" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CH24" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CI24" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CJ24" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="CK24" s="29"/>
+      <c r="CK24" s="29" t="s">
+        <v>17</v>
+      </c>
       <c r="CL24" s="29"/>
       <c r="CM24" s="29"/>
       <c r="CN24" s="29"/>
       <c r="CO24" s="29"/>
       <c r="CP24" s="29"/>
       <c r="CQ24" s="29"/>
       <c r="CR24" s="29"/>
       <c r="CS24" s="29"/>
     </row>
     <row r="25" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A25" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="31" t="s">
         <v>17</v>
       </c>
       <c r="D25" s="31" t="s">
         <v>17</v>
       </c>
       <c r="E25" s="31" t="s">
         <v>17</v>
       </c>
@@ -7127,51 +7167,53 @@
       </c>
       <c r="CC25" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CD25" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CE25" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CF25" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CG25" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CH25" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CI25" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CJ25" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="CK25" s="32"/>
+      <c r="CK25" s="32" t="s">
+        <v>17</v>
+      </c>
       <c r="CL25" s="32"/>
       <c r="CM25" s="32"/>
       <c r="CN25" s="29"/>
       <c r="CO25" s="29"/>
       <c r="CP25" s="29"/>
       <c r="CQ25" s="29"/>
       <c r="CR25" s="29"/>
       <c r="CS25" s="29"/>
     </row>
     <row r="26" spans="1:97" s="2" customFormat="1" ht="6" customHeight="1">
       <c r="A26" s="3"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="3"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
       <c r="K26" s="3"/>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
       <c r="N26" s="3"/>
       <c r="O26" s="3"/>
@@ -7224,127 +7266,127 @@
       <c r="A27" s="3"/>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
       <c r="O27" s="3"/>
       <c r="P27" s="3"/>
       <c r="Q27" s="3"/>
       <c r="R27" s="3"/>
       <c r="S27" s="3"/>
       <c r="T27" s="3"/>
       <c r="U27" s="3"/>
       <c r="V27" s="3"/>
       <c r="W27" s="3"/>
       <c r="X27" s="1"/>
       <c r="Y27" s="1"/>
-      <c r="AX27" s="39" t="s">
+      <c r="AX27" s="45" t="s">
         <v>41</v>
       </c>
-      <c r="AY27" s="39"/>
-[...21 lines deleted...]
-      <c r="BU27" s="39"/>
+      <c r="AY27" s="45"/>
+      <c r="AZ27" s="45"/>
+      <c r="BA27" s="45"/>
+      <c r="BB27" s="45"/>
+      <c r="BC27" s="45"/>
+      <c r="BD27" s="45"/>
+      <c r="BE27" s="45"/>
+      <c r="BF27" s="45"/>
+      <c r="BG27" s="45"/>
+      <c r="BH27" s="45"/>
+      <c r="BI27" s="45"/>
+      <c r="BJ27" s="45"/>
+      <c r="BK27" s="45"/>
+      <c r="BL27" s="45"/>
+      <c r="BM27" s="45"/>
+      <c r="BN27" s="45"/>
+      <c r="BO27" s="45"/>
+      <c r="BP27" s="45"/>
+      <c r="BQ27" s="45"/>
+      <c r="BR27" s="45"/>
+      <c r="BS27" s="45"/>
+      <c r="BT27" s="45"/>
+      <c r="BU27" s="45"/>
     </row>
     <row r="28" spans="1:97" s="2" customFormat="1">
       <c r="A28" s="3"/>
       <c r="B28" s="3"/>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
       <c r="N28" s="3"/>
       <c r="O28" s="3"/>
       <c r="P28" s="3"/>
       <c r="Q28" s="3"/>
       <c r="R28" s="3"/>
       <c r="S28" s="3"/>
       <c r="T28" s="3"/>
       <c r="U28" s="3"/>
       <c r="V28" s="3"/>
       <c r="W28" s="3"/>
       <c r="X28" s="1"/>
       <c r="Y28" s="1"/>
-      <c r="AX28" s="39"/>
-[...22 lines deleted...]
-      <c r="BU28" s="39"/>
+      <c r="AX28" s="45"/>
+      <c r="AY28" s="45"/>
+      <c r="AZ28" s="45"/>
+      <c r="BA28" s="45"/>
+      <c r="BB28" s="45"/>
+      <c r="BC28" s="45"/>
+      <c r="BD28" s="45"/>
+      <c r="BE28" s="45"/>
+      <c r="BF28" s="45"/>
+      <c r="BG28" s="45"/>
+      <c r="BH28" s="45"/>
+      <c r="BI28" s="45"/>
+      <c r="BJ28" s="45"/>
+      <c r="BK28" s="45"/>
+      <c r="BL28" s="45"/>
+      <c r="BM28" s="45"/>
+      <c r="BN28" s="45"/>
+      <c r="BO28" s="45"/>
+      <c r="BP28" s="45"/>
+      <c r="BQ28" s="45"/>
+      <c r="BR28" s="45"/>
+      <c r="BS28" s="45"/>
+      <c r="BT28" s="45"/>
+      <c r="BU28" s="45"/>
     </row>
     <row r="29" spans="1:97" s="2" customFormat="1">
       <c r="A29" s="3"/>
       <c r="B29" s="3"/>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3"/>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
       <c r="M29" s="3"/>
       <c r="N29" s="3"/>
       <c r="O29" s="3"/>
       <c r="P29" s="3"/>
       <c r="Q29" s="3"/>
       <c r="R29" s="3"/>
       <c r="S29" s="3"/>
       <c r="T29" s="3"/>
       <c r="U29" s="3"/>
       <c r="V29" s="3"/>
       <c r="W29" s="3"/>
@@ -8480,68 +8522,68 @@
       <c r="D72" s="3"/>
       <c r="E72" s="3"/>
       <c r="F72" s="3"/>
       <c r="G72" s="3"/>
       <c r="H72" s="3"/>
       <c r="I72" s="3"/>
       <c r="J72" s="3"/>
       <c r="K72" s="3"/>
       <c r="L72" s="3"/>
       <c r="M72" s="3"/>
       <c r="N72" s="3"/>
       <c r="O72" s="3"/>
       <c r="P72" s="3"/>
       <c r="Q72" s="3"/>
       <c r="R72" s="3"/>
       <c r="S72" s="3"/>
       <c r="T72" s="3"/>
       <c r="U72" s="3"/>
       <c r="V72" s="3"/>
       <c r="W72" s="3"/>
       <c r="X72" s="1"/>
       <c r="Y72" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="A3:A4"/>
-[...8 lines deleted...]
-    <mergeCell ref="A1:CG1"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="AX27:BU28"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="A1:CG1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>