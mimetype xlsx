--- v1 (2026-06-04)
+++ v2 (2026-07-22)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="2835" yWindow="1200" windowWidth="14205" windowHeight="10395"/>
   </bookViews>
   <sheets>
     <sheet name="түйе" sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">түйе!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1299" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1328" uniqueCount="46">
   <si>
     <t>Қостанай</t>
   </si>
   <si>
     <t>2019 жыл</t>
   </si>
   <si>
     <t>2020 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
@@ -790,51 +790,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS72"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CO34" sqref="CO34"/>
+      <selection pane="topRight" activeCell="CM5" sqref="CM5:CM25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="4" customWidth="1"/>
     <col min="2" max="12" width="8.85546875" style="4" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="4" customWidth="1"/>
     <col min="14" max="23" width="8.85546875" style="4" customWidth="1"/>
     <col min="24" max="24" width="8.85546875" style="1" customWidth="1"/>
     <col min="25" max="25" width="10.28515625" style="1" customWidth="1"/>
     <col min="26" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="10.140625" style="1" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="15" customFormat="1">
       <c r="A1" s="44" t="s">
         <v>43</v>
       </c>
       <c r="B1" s="44"/>
       <c r="C1" s="44"/>
       <c r="D1" s="44"/>
       <c r="E1" s="44"/>
       <c r="F1" s="44"/>
       <c r="G1" s="44"/>
@@ -1632,52 +1632,56 @@
       </c>
       <c r="CD5" s="23">
         <v>242</v>
       </c>
       <c r="CE5" s="23">
         <v>242</v>
       </c>
       <c r="CF5" s="23">
         <v>242</v>
       </c>
       <c r="CG5" s="23">
         <v>222</v>
       </c>
       <c r="CH5" s="23">
         <v>222</v>
       </c>
       <c r="CI5" s="23">
         <v>222</v>
       </c>
       <c r="CJ5" s="23">
         <v>222</v>
       </c>
       <c r="CK5" s="23">
         <v>225</v>
       </c>
-      <c r="CL5" s="23"/>
-      <c r="CM5" s="26"/>
+      <c r="CL5" s="23">
+        <v>237</v>
+      </c>
+      <c r="CM5" s="26">
+        <v>254</v>
+      </c>
       <c r="CN5" s="23"/>
       <c r="CO5" s="23"/>
       <c r="CP5" s="23"/>
       <c r="CQ5" s="23"/>
       <c r="CR5" s="23"/>
       <c r="CS5" s="23"/>
     </row>
     <row r="6" spans="1:97" s="28" customFormat="1" ht="11.25">
       <c r="A6" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="29" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="29" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="29" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="29" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="29" t="s">
         <v>17</v>
@@ -1909,52 +1913,56 @@
       </c>
       <c r="CD6" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CE6" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CF6" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CG6" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CH6" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CI6" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CJ6" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CK6" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="CL6" s="29"/>
-      <c r="CM6" s="30"/>
+      <c r="CL6" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="CM6" s="30" t="s">
+        <v>17</v>
+      </c>
       <c r="CN6" s="30"/>
       <c r="CO6" s="29"/>
       <c r="CP6" s="29"/>
       <c r="CQ6" s="29"/>
       <c r="CR6" s="29"/>
       <c r="CS6" s="29"/>
     </row>
     <row r="7" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A7" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="31">
         <v>22</v>
       </c>
       <c r="C7" s="31">
         <v>22</v>
       </c>
       <c r="D7" s="32">
         <v>22</v>
       </c>
       <c r="E7" s="31">
         <v>22</v>
       </c>
       <c r="F7" s="32">
         <v>25</v>
@@ -2186,52 +2194,56 @@
       </c>
       <c r="CD7" s="29">
         <v>17</v>
       </c>
       <c r="CE7" s="29">
         <v>17</v>
       </c>
       <c r="CF7" s="29">
         <v>17</v>
       </c>
       <c r="CG7" s="29">
         <v>19</v>
       </c>
       <c r="CH7" s="29">
         <v>19</v>
       </c>
       <c r="CI7" s="29">
         <v>19</v>
       </c>
       <c r="CJ7" s="29">
         <v>19</v>
       </c>
       <c r="CK7" s="29">
         <v>19</v>
       </c>
-      <c r="CL7" s="29"/>
-      <c r="CM7" s="29"/>
+      <c r="CL7" s="29">
+        <v>23</v>
+      </c>
+      <c r="CM7" s="29">
+        <v>17</v>
+      </c>
       <c r="CN7" s="29"/>
       <c r="CO7" s="29"/>
       <c r="CP7" s="29"/>
       <c r="CQ7" s="29"/>
       <c r="CR7" s="29"/>
       <c r="CS7" s="29"/>
     </row>
     <row r="8" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="31" t="s">
         <v>17</v>
       </c>
       <c r="D8" s="32" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="31" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="32" t="s">
         <v>17</v>
@@ -2463,52 +2475,56 @@
       </c>
       <c r="CD8" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CE8" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CF8" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CG8" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CH8" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CI8" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CJ8" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CK8" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="CL8" s="29"/>
-      <c r="CM8" s="29"/>
+      <c r="CL8" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="CM8" s="29" t="s">
+        <v>17</v>
+      </c>
       <c r="CN8" s="29"/>
       <c r="CO8" s="29"/>
       <c r="CP8" s="29"/>
       <c r="CQ8" s="29"/>
       <c r="CR8" s="29"/>
       <c r="CS8" s="29"/>
     </row>
     <row r="9" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A9" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="31" t="s">
         <v>17</v>
       </c>
       <c r="D9" s="32" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="31" t="s">
         <v>17</v>
       </c>
       <c r="F9" s="32" t="s">
         <v>17</v>
@@ -2740,52 +2756,56 @@
       </c>
       <c r="CD9" s="29">
         <v>2</v>
       </c>
       <c r="CE9" s="29">
         <v>2</v>
       </c>
       <c r="CF9" s="29">
         <v>2</v>
       </c>
       <c r="CG9" s="29">
         <v>2</v>
       </c>
       <c r="CH9" s="29">
         <v>2</v>
       </c>
       <c r="CI9" s="29">
         <v>2</v>
       </c>
       <c r="CJ9" s="29">
         <v>2</v>
       </c>
       <c r="CK9" s="29">
         <v>2</v>
       </c>
-      <c r="CL9" s="29"/>
-      <c r="CM9" s="29"/>
+      <c r="CL9" s="29">
+        <v>2</v>
+      </c>
+      <c r="CM9" s="29">
+        <v>2</v>
+      </c>
       <c r="CN9" s="29"/>
       <c r="CO9" s="29"/>
       <c r="CP9" s="29"/>
       <c r="CQ9" s="29"/>
       <c r="CR9" s="29"/>
       <c r="CS9" s="29"/>
     </row>
     <row r="10" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A10" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="31" t="s">
         <v>17</v>
       </c>
       <c r="D10" s="32" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="31" t="s">
         <v>17</v>
       </c>
       <c r="F10" s="32" t="s">
         <v>17</v>
@@ -3017,52 +3037,56 @@
       </c>
       <c r="CD10" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CE10" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CF10" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CG10" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CH10" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CI10" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CJ10" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CK10" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="CL10" s="29"/>
-      <c r="CM10" s="29"/>
+      <c r="CL10" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="CM10" s="29" t="s">
+        <v>17</v>
+      </c>
       <c r="CN10" s="29"/>
       <c r="CO10" s="29"/>
       <c r="CP10" s="29"/>
       <c r="CQ10" s="29"/>
       <c r="CR10" s="29"/>
       <c r="CS10" s="29"/>
     </row>
     <row r="11" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A11" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="31">
         <v>49</v>
       </c>
       <c r="C11" s="31">
         <v>49</v>
       </c>
       <c r="D11" s="32">
         <v>49</v>
       </c>
       <c r="E11" s="31">
         <v>49</v>
       </c>
       <c r="F11" s="32">
         <v>53</v>
@@ -3294,52 +3318,56 @@
       </c>
       <c r="CD11" s="29">
         <v>52</v>
       </c>
       <c r="CE11" s="29">
         <v>52</v>
       </c>
       <c r="CF11" s="29">
         <v>52</v>
       </c>
       <c r="CG11" s="29">
         <v>52</v>
       </c>
       <c r="CH11" s="29">
         <v>52</v>
       </c>
       <c r="CI11" s="29">
         <v>52</v>
       </c>
       <c r="CJ11" s="29">
         <v>52</v>
       </c>
       <c r="CK11" s="29">
         <v>52</v>
       </c>
-      <c r="CL11" s="29"/>
-      <c r="CM11" s="29"/>
+      <c r="CL11" s="29">
+        <v>57</v>
+      </c>
+      <c r="CM11" s="29">
+        <v>62</v>
+      </c>
       <c r="CN11" s="29"/>
       <c r="CO11" s="29"/>
       <c r="CP11" s="29"/>
       <c r="CQ11" s="29"/>
       <c r="CR11" s="29"/>
       <c r="CS11" s="29"/>
     </row>
     <row r="12" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="31" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="32" t="s">
         <v>17</v>
       </c>
       <c r="E12" s="31" t="s">
         <v>17</v>
       </c>
       <c r="F12" s="32" t="s">
         <v>17</v>
@@ -3571,52 +3599,56 @@
       </c>
       <c r="CD12" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CE12" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CF12" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CG12" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CH12" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CI12" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CJ12" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CK12" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="CL12" s="29"/>
-      <c r="CM12" s="29"/>
+      <c r="CL12" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="CM12" s="29" t="s">
+        <v>17</v>
+      </c>
       <c r="CN12" s="29"/>
       <c r="CO12" s="29"/>
       <c r="CP12" s="29"/>
       <c r="CQ12" s="29"/>
       <c r="CR12" s="29"/>
       <c r="CS12" s="29"/>
     </row>
     <row r="13" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A13" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="29" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="29" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="29" t="s">
         <v>17</v>
       </c>
       <c r="E13" s="29" t="s">
         <v>17</v>
       </c>
       <c r="F13" s="29" t="s">
         <v>17</v>
@@ -3848,52 +3880,56 @@
       </c>
       <c r="CD13" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CE13" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CF13" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CG13" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CH13" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CI13" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CJ13" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CK13" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="CL13" s="29"/>
-      <c r="CM13" s="36"/>
+      <c r="CL13" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="CM13" s="36" t="s">
+        <v>17</v>
+      </c>
       <c r="CN13" s="29"/>
       <c r="CO13" s="29"/>
       <c r="CP13" s="29"/>
       <c r="CQ13" s="29"/>
       <c r="CR13" s="29"/>
       <c r="CS13" s="29"/>
     </row>
     <row r="14" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A14" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="31">
         <v>110</v>
       </c>
       <c r="C14" s="31">
         <v>110</v>
       </c>
       <c r="D14" s="32">
         <v>110</v>
       </c>
       <c r="E14" s="31">
         <v>113</v>
       </c>
       <c r="F14" s="32">
         <v>116</v>
@@ -4125,52 +4161,56 @@
       </c>
       <c r="CD14" s="29">
         <v>136</v>
       </c>
       <c r="CE14" s="29">
         <v>136</v>
       </c>
       <c r="CF14" s="29">
         <v>136</v>
       </c>
       <c r="CG14" s="29">
         <v>135</v>
       </c>
       <c r="CH14" s="29">
         <v>135</v>
       </c>
       <c r="CI14" s="29">
         <v>135</v>
       </c>
       <c r="CJ14" s="29">
         <v>135</v>
       </c>
       <c r="CK14" s="29">
         <v>138</v>
       </c>
-      <c r="CL14" s="29"/>
-      <c r="CM14" s="29"/>
+      <c r="CL14" s="29">
+        <v>141</v>
+      </c>
+      <c r="CM14" s="29">
+        <v>162</v>
+      </c>
       <c r="CN14" s="29"/>
       <c r="CO14" s="29"/>
       <c r="CP14" s="29"/>
       <c r="CQ14" s="29"/>
       <c r="CR14" s="29"/>
       <c r="CS14" s="29"/>
     </row>
     <row r="15" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A15" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="31" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="32" t="s">
         <v>17</v>
       </c>
       <c r="E15" s="31" t="s">
         <v>17</v>
       </c>
       <c r="F15" s="32" t="s">
         <v>17</v>
@@ -4400,52 +4440,56 @@
       </c>
       <c r="CD15" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CE15" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CF15" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CG15" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CH15" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CI15" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CJ15" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CK15" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="CL15" s="29"/>
-      <c r="CM15" s="29"/>
+      <c r="CL15" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="CM15" s="29" t="s">
+        <v>17</v>
+      </c>
       <c r="CN15" s="29"/>
       <c r="CO15" s="29"/>
       <c r="CP15" s="29"/>
       <c r="CQ15" s="29"/>
       <c r="CR15" s="29"/>
       <c r="CS15" s="29"/>
     </row>
     <row r="16" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A16" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="31">
         <v>16</v>
       </c>
       <c r="C16" s="31">
         <v>16</v>
       </c>
       <c r="D16" s="32">
         <v>16</v>
       </c>
       <c r="E16" s="31">
         <v>17</v>
       </c>
       <c r="F16" s="32">
         <v>19</v>
@@ -4677,52 +4721,56 @@
       </c>
       <c r="CD16" s="29">
         <v>11</v>
       </c>
       <c r="CE16" s="29">
         <v>11</v>
       </c>
       <c r="CF16" s="29">
         <v>11</v>
       </c>
       <c r="CG16" s="29">
         <v>11</v>
       </c>
       <c r="CH16" s="29">
         <v>11</v>
       </c>
       <c r="CI16" s="29">
         <v>11</v>
       </c>
       <c r="CJ16" s="29">
         <v>11</v>
       </c>
       <c r="CK16" s="29">
         <v>11</v>
       </c>
-      <c r="CL16" s="29"/>
-      <c r="CM16" s="29"/>
+      <c r="CL16" s="29">
+        <v>11</v>
+      </c>
+      <c r="CM16" s="29">
+        <v>11</v>
+      </c>
       <c r="CN16" s="29"/>
       <c r="CO16" s="29"/>
       <c r="CP16" s="29"/>
       <c r="CQ16" s="29"/>
       <c r="CR16" s="29"/>
       <c r="CS16" s="29"/>
     </row>
     <row r="17" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A17" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="31">
         <v>2</v>
       </c>
       <c r="C17" s="31">
         <v>2</v>
       </c>
       <c r="D17" s="31">
         <v>2</v>
       </c>
       <c r="E17" s="31">
         <v>2</v>
       </c>
       <c r="F17" s="31">
         <v>2</v>
@@ -4954,52 +5002,56 @@
       </c>
       <c r="CD17" s="29">
         <v>3</v>
       </c>
       <c r="CE17" s="29">
         <v>3</v>
       </c>
       <c r="CF17" s="29">
         <v>3</v>
       </c>
       <c r="CG17" s="29">
         <v>3</v>
       </c>
       <c r="CH17" s="29">
         <v>3</v>
       </c>
       <c r="CI17" s="29">
         <v>3</v>
       </c>
       <c r="CJ17" s="29">
         <v>3</v>
       </c>
       <c r="CK17" s="29">
         <v>3</v>
       </c>
-      <c r="CL17" s="29"/>
-      <c r="CM17" s="29"/>
+      <c r="CL17" s="29">
+        <v>3</v>
+      </c>
+      <c r="CM17" s="29" t="s">
+        <v>17</v>
+      </c>
       <c r="CN17" s="29"/>
       <c r="CO17" s="29"/>
       <c r="CP17" s="29"/>
       <c r="CQ17" s="29"/>
       <c r="CR17" s="29"/>
       <c r="CS17" s="29"/>
     </row>
     <row r="18" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A18" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="31">
         <v>2</v>
       </c>
       <c r="C18" s="31">
         <v>2</v>
       </c>
       <c r="D18" s="31">
         <v>2</v>
       </c>
       <c r="E18" s="31">
         <v>2</v>
       </c>
       <c r="F18" s="31">
         <v>2</v>
@@ -5231,52 +5283,56 @@
       </c>
       <c r="CD18" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CE18" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CF18" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CG18" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CH18" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CI18" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CJ18" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CK18" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="CL18" s="29"/>
-      <c r="CM18" s="29"/>
+      <c r="CL18" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="CM18" s="29" t="s">
+        <v>17</v>
+      </c>
       <c r="CN18" s="29"/>
       <c r="CO18" s="29"/>
       <c r="CP18" s="29"/>
       <c r="CQ18" s="29"/>
       <c r="CR18" s="29"/>
       <c r="CS18" s="29"/>
     </row>
     <row r="19" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A19" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="31" t="s">
         <v>17</v>
       </c>
       <c r="D19" s="31" t="s">
         <v>17</v>
       </c>
       <c r="E19" s="31" t="s">
         <v>17</v>
       </c>
       <c r="F19" s="31" t="s">
         <v>17</v>
@@ -5508,52 +5564,56 @@
       </c>
       <c r="CD19" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CE19" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CF19" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CG19" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CH19" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CI19" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CJ19" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CK19" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="CL19" s="29"/>
-      <c r="CM19" s="29"/>
+      <c r="CL19" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="CM19" s="29" t="s">
+        <v>17</v>
+      </c>
       <c r="CN19" s="29"/>
       <c r="CO19" s="29"/>
       <c r="CP19" s="29"/>
       <c r="CQ19" s="29"/>
       <c r="CR19" s="29"/>
       <c r="CS19" s="29"/>
     </row>
     <row r="20" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A20" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="31" t="s">
         <v>17</v>
       </c>
       <c r="D20" s="31" t="s">
         <v>17</v>
       </c>
       <c r="E20" s="31" t="s">
         <v>17</v>
       </c>
       <c r="F20" s="31" t="s">
         <v>17</v>
@@ -5785,52 +5845,56 @@
       </c>
       <c r="CD20" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CE20" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CF20" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CG20" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CH20" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CI20" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CJ20" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CK20" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="CL20" s="29"/>
-      <c r="CM20" s="29"/>
+      <c r="CL20" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="CM20" s="29" t="s">
+        <v>17</v>
+      </c>
       <c r="CN20" s="29"/>
       <c r="CO20" s="29"/>
       <c r="CP20" s="29"/>
       <c r="CQ20" s="29"/>
       <c r="CR20" s="29"/>
       <c r="CS20" s="29"/>
     </row>
     <row r="21" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A21" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="29" t="s">
         <v>17</v>
       </c>
       <c r="C21" s="29" t="s">
         <v>17</v>
       </c>
       <c r="D21" s="29" t="s">
         <v>17</v>
       </c>
       <c r="E21" s="29" t="s">
         <v>17</v>
       </c>
       <c r="F21" s="29" t="s">
         <v>17</v>
@@ -6062,52 +6126,56 @@
       </c>
       <c r="CD21" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CE21" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CF21" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CG21" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CH21" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CI21" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CJ21" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CK21" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="CL21" s="29"/>
-      <c r="CM21" s="29"/>
+      <c r="CL21" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="CM21" s="29" t="s">
+        <v>17</v>
+      </c>
       <c r="CN21" s="29"/>
       <c r="CO21" s="29"/>
       <c r="CP21" s="29"/>
       <c r="CQ21" s="29"/>
       <c r="CR21" s="29"/>
       <c r="CS21" s="29"/>
     </row>
     <row r="22" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A22" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C22" s="31" t="s">
         <v>17</v>
       </c>
       <c r="D22" s="31" t="s">
         <v>17</v>
       </c>
       <c r="E22" s="31" t="s">
         <v>17</v>
       </c>
       <c r="F22" s="31" t="s">
         <v>17</v>
@@ -6339,52 +6407,56 @@
       </c>
       <c r="CD22" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CE22" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CF22" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CG22" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CH22" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CI22" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CJ22" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CK22" s="30" t="s">
         <v>17</v>
       </c>
-      <c r="CL22" s="30"/>
-      <c r="CM22" s="29"/>
+      <c r="CL22" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="CM22" s="29" t="s">
+        <v>17</v>
+      </c>
       <c r="CN22" s="29"/>
       <c r="CO22" s="29"/>
       <c r="CP22" s="29"/>
       <c r="CQ22" s="29"/>
       <c r="CR22" s="29"/>
       <c r="CS22" s="29"/>
     </row>
     <row r="23" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A23" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="29">
         <v>37</v>
       </c>
       <c r="C23" s="29">
         <v>37</v>
       </c>
       <c r="D23" s="29">
         <v>37</v>
       </c>
       <c r="E23" s="29">
         <v>37</v>
       </c>
       <c r="F23" s="29">
         <v>40</v>
@@ -6616,52 +6688,56 @@
       </c>
       <c r="CD23" s="29">
         <v>21</v>
       </c>
       <c r="CE23" s="29">
         <v>21</v>
       </c>
       <c r="CF23" s="29">
         <v>21</v>
       </c>
       <c r="CG23" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CH23" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CI23" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CJ23" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CK23" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="CL23" s="29"/>
-      <c r="CM23" s="29"/>
+      <c r="CL23" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="CM23" s="29" t="s">
+        <v>17</v>
+      </c>
       <c r="CN23" s="29"/>
       <c r="CO23" s="29"/>
       <c r="CP23" s="29"/>
       <c r="CQ23" s="29"/>
       <c r="CR23" s="29"/>
       <c r="CS23" s="29"/>
     </row>
     <row r="24" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A24" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C24" s="31" t="s">
         <v>17</v>
       </c>
       <c r="D24" s="31" t="s">
         <v>17</v>
       </c>
       <c r="E24" s="31" t="s">
         <v>17</v>
       </c>
       <c r="F24" s="31" t="s">
         <v>17</v>
@@ -6893,52 +6969,56 @@
       </c>
       <c r="CD24" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CE24" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CF24" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CG24" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CH24" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CI24" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CJ24" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CK24" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="CL24" s="29"/>
-      <c r="CM24" s="29"/>
+      <c r="CL24" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="CM24" s="29" t="s">
+        <v>17</v>
+      </c>
       <c r="CN24" s="29"/>
       <c r="CO24" s="29"/>
       <c r="CP24" s="29"/>
       <c r="CQ24" s="29"/>
       <c r="CR24" s="29"/>
       <c r="CS24" s="29"/>
     </row>
     <row r="25" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A25" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="31" t="s">
         <v>17</v>
       </c>
       <c r="D25" s="31" t="s">
         <v>17</v>
       </c>
       <c r="E25" s="31" t="s">
         <v>17</v>
       </c>
       <c r="F25" s="31" t="s">
         <v>17</v>
@@ -7170,52 +7250,56 @@
       </c>
       <c r="CD25" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CE25" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CF25" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CG25" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CH25" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CI25" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CJ25" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CK25" s="32" t="s">
         <v>17</v>
       </c>
-      <c r="CL25" s="32"/>
-      <c r="CM25" s="32"/>
+      <c r="CL25" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="CM25" s="32" t="s">
+        <v>17</v>
+      </c>
       <c r="CN25" s="29"/>
       <c r="CO25" s="29"/>
       <c r="CP25" s="29"/>
       <c r="CQ25" s="29"/>
       <c r="CR25" s="29"/>
       <c r="CS25" s="29"/>
     </row>
     <row r="26" spans="1:97" s="2" customFormat="1" ht="6" customHeight="1">
       <c r="A26" s="3"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="3"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
       <c r="K26" s="3"/>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
       <c r="N26" s="3"/>
       <c r="O26" s="3"/>
       <c r="P26" s="3"/>
       <c r="Q26" s="3"/>