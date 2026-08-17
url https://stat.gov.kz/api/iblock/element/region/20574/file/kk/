--- v2 (2026-07-22)
+++ v3 (2026-08-17)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="2835" yWindow="1200" windowWidth="14205" windowHeight="10395"/>
   </bookViews>
   <sheets>
     <sheet name="түйе" sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">түйе!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1328" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1343" uniqueCount="46">
   <si>
     <t>Қостанай</t>
   </si>
   <si>
     <t>2019 жыл</t>
   </si>
   <si>
     <t>2020 жыл</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
@@ -451,73 +451,73 @@
     <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -790,218 +790,218 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS72"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM5" sqref="CM5:CM25"/>
+      <selection pane="topRight" activeCell="CN5" sqref="CN5:CN25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="4" customWidth="1"/>
     <col min="2" max="12" width="8.85546875" style="4" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="4" customWidth="1"/>
     <col min="14" max="23" width="8.85546875" style="4" customWidth="1"/>
     <col min="24" max="24" width="8.85546875" style="1" customWidth="1"/>
     <col min="25" max="25" width="10.28515625" style="1" customWidth="1"/>
     <col min="26" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="10.140625" style="1" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="15" customFormat="1">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="43" t="s">
         <v>43</v>
       </c>
-      <c r="B1" s="44"/>
-[...82 lines deleted...]
-      <c r="CG1" s="44"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+      <c r="N1" s="43"/>
+      <c r="O1" s="43"/>
+      <c r="P1" s="43"/>
+      <c r="Q1" s="43"/>
+      <c r="R1" s="43"/>
+      <c r="S1" s="43"/>
+      <c r="T1" s="43"/>
+      <c r="U1" s="43"/>
+      <c r="V1" s="43"/>
+      <c r="W1" s="43"/>
+      <c r="X1" s="43"/>
+      <c r="Y1" s="43"/>
+      <c r="Z1" s="43"/>
+      <c r="AA1" s="43"/>
+      <c r="AB1" s="43"/>
+      <c r="AC1" s="43"/>
+      <c r="AD1" s="43"/>
+      <c r="AE1" s="43"/>
+      <c r="AF1" s="43"/>
+      <c r="AG1" s="43"/>
+      <c r="AH1" s="43"/>
+      <c r="AI1" s="43"/>
+      <c r="AJ1" s="43"/>
+      <c r="AK1" s="43"/>
+      <c r="AL1" s="43"/>
+      <c r="AM1" s="43"/>
+      <c r="AN1" s="43"/>
+      <c r="AO1" s="43"/>
+      <c r="AP1" s="43"/>
+      <c r="AQ1" s="43"/>
+      <c r="AR1" s="43"/>
+      <c r="AS1" s="43"/>
+      <c r="AT1" s="43"/>
+      <c r="AU1" s="43"/>
+      <c r="AV1" s="43"/>
+      <c r="AW1" s="43"/>
+      <c r="AX1" s="43"/>
+      <c r="AY1" s="43"/>
+      <c r="AZ1" s="43"/>
+      <c r="BA1" s="43"/>
+      <c r="BB1" s="43"/>
+      <c r="BC1" s="43"/>
+      <c r="BD1" s="43"/>
+      <c r="BE1" s="43"/>
+      <c r="BF1" s="43"/>
+      <c r="BG1" s="43"/>
+      <c r="BH1" s="43"/>
+      <c r="BI1" s="43"/>
+      <c r="BJ1" s="43"/>
+      <c r="BK1" s="43"/>
+      <c r="BL1" s="43"/>
+      <c r="BM1" s="43"/>
+      <c r="BN1" s="43"/>
+      <c r="BO1" s="43"/>
+      <c r="BP1" s="43"/>
+      <c r="BQ1" s="43"/>
+      <c r="BR1" s="43"/>
+      <c r="BS1" s="43"/>
+      <c r="BT1" s="43"/>
+      <c r="BU1" s="43"/>
+      <c r="BV1" s="43"/>
+      <c r="BW1" s="43"/>
+      <c r="BX1" s="43"/>
+      <c r="BY1" s="43"/>
+      <c r="BZ1" s="43"/>
+      <c r="CA1" s="43"/>
+      <c r="CB1" s="43"/>
+      <c r="CC1" s="43"/>
+      <c r="CD1" s="43"/>
+      <c r="CE1" s="43"/>
+      <c r="CF1" s="43"/>
+      <c r="CG1" s="43"/>
     </row>
     <row r="2" spans="1:97" s="17" customFormat="1" ht="12" thickBot="1">
       <c r="A2" s="16"/>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="16"/>
       <c r="E2" s="16"/>
       <c r="F2" s="16"/>
       <c r="G2" s="16"/>
       <c r="H2" s="16"/>
       <c r="I2" s="16"/>
-      <c r="J2" s="43" t="s">
+      <c r="J2" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="K2" s="43"/>
-[...1 lines deleted...]
-      <c r="M2" s="43"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
       <c r="N2" s="16"/>
       <c r="O2" s="16"/>
       <c r="P2" s="16"/>
       <c r="Q2" s="16"/>
       <c r="R2" s="16"/>
       <c r="S2" s="16"/>
       <c r="T2" s="16"/>
       <c r="U2" s="16"/>
-      <c r="V2" s="43" t="s">
+      <c r="V2" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="43"/>
-[...2 lines deleted...]
-      <c r="AH2" s="43" t="s">
+      <c r="W2" s="38"/>
+      <c r="X2" s="38"/>
+      <c r="Y2" s="38"/>
+      <c r="AH2" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="AI2" s="43"/>
-[...2 lines deleted...]
-      <c r="AT2" s="43" t="s">
+      <c r="AI2" s="38"/>
+      <c r="AJ2" s="38"/>
+      <c r="AK2" s="38"/>
+      <c r="AT2" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="AU2" s="43"/>
-[...2 lines deleted...]
-      <c r="BF2" s="43" t="s">
+      <c r="AU2" s="38"/>
+      <c r="AV2" s="38"/>
+      <c r="AW2" s="38"/>
+      <c r="BF2" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="BG2" s="43"/>
-[...2 lines deleted...]
-      <c r="BR2" s="43" t="s">
+      <c r="BG2" s="38"/>
+      <c r="BH2" s="38"/>
+      <c r="BI2" s="38"/>
+      <c r="BR2" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="BS2" s="43"/>
-[...2 lines deleted...]
-      <c r="CP2" s="43" t="s">
+      <c r="BS2" s="38"/>
+      <c r="BT2" s="38"/>
+      <c r="BU2" s="38"/>
+      <c r="CP2" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="CQ2" s="43"/>
-[...1 lines deleted...]
-      <c r="CS2" s="43"/>
+      <c r="CQ2" s="38"/>
+      <c r="CR2" s="38"/>
+      <c r="CS2" s="38"/>
     </row>
     <row r="3" spans="1:97" s="18" customFormat="1" ht="12" thickBot="1">
-      <c r="A3" s="38" t="s">
+      <c r="A3" s="44" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="40" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
       <c r="F3" s="41"/>
       <c r="G3" s="41"/>
       <c r="H3" s="41"/>
       <c r="I3" s="41"/>
       <c r="J3" s="41"/>
       <c r="K3" s="41"/>
       <c r="L3" s="41"/>
       <c r="M3" s="42"/>
       <c r="N3" s="40" t="s">
         <v>2</v>
       </c>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
       <c r="S3" s="41"/>
       <c r="T3" s="41"/>
@@ -1074,51 +1074,51 @@
       <c r="BY3" s="41"/>
       <c r="BZ3" s="41"/>
       <c r="CA3" s="41"/>
       <c r="CB3" s="41"/>
       <c r="CC3" s="41"/>
       <c r="CD3" s="41"/>
       <c r="CE3" s="41"/>
       <c r="CF3" s="41"/>
       <c r="CG3" s="42"/>
       <c r="CH3" s="40" t="s">
         <v>45</v>
       </c>
       <c r="CI3" s="41"/>
       <c r="CJ3" s="41"/>
       <c r="CK3" s="41"/>
       <c r="CL3" s="41"/>
       <c r="CM3" s="41"/>
       <c r="CN3" s="41"/>
       <c r="CO3" s="41"/>
       <c r="CP3" s="41"/>
       <c r="CQ3" s="41"/>
       <c r="CR3" s="41"/>
       <c r="CS3" s="42"/>
     </row>
     <row r="4" spans="1:97" s="18" customFormat="1" ht="12" thickBot="1">
-      <c r="A4" s="39"/>
+      <c r="A4" s="45"/>
       <c r="B4" s="19" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="20" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="20" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="19" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="20" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="20" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="20" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="20" t="s">
         <v>11</v>
       </c>
       <c r="J4" s="20" t="s">
@@ -1638,51 +1638,53 @@
       </c>
       <c r="CF5" s="23">
         <v>242</v>
       </c>
       <c r="CG5" s="23">
         <v>222</v>
       </c>
       <c r="CH5" s="23">
         <v>222</v>
       </c>
       <c r="CI5" s="23">
         <v>222</v>
       </c>
       <c r="CJ5" s="23">
         <v>222</v>
       </c>
       <c r="CK5" s="23">
         <v>225</v>
       </c>
       <c r="CL5" s="23">
         <v>237</v>
       </c>
       <c r="CM5" s="26">
         <v>254</v>
       </c>
-      <c r="CN5" s="23"/>
+      <c r="CN5" s="23">
+        <v>254</v>
+      </c>
       <c r="CO5" s="23"/>
       <c r="CP5" s="23"/>
       <c r="CQ5" s="23"/>
       <c r="CR5" s="23"/>
       <c r="CS5" s="23"/>
     </row>
     <row r="6" spans="1:97" s="28" customFormat="1" ht="11.25">
       <c r="A6" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="29" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="29" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="29" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="29" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="29" t="s">
         <v>17</v>
       </c>
@@ -1919,51 +1921,53 @@
       </c>
       <c r="CF6" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CG6" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CH6" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CI6" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CJ6" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CK6" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CL6" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CM6" s="30" t="s">
         <v>17</v>
       </c>
-      <c r="CN6" s="30"/>
+      <c r="CN6" s="30" t="s">
+        <v>17</v>
+      </c>
       <c r="CO6" s="29"/>
       <c r="CP6" s="29"/>
       <c r="CQ6" s="29"/>
       <c r="CR6" s="29"/>
       <c r="CS6" s="29"/>
     </row>
     <row r="7" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A7" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="31">
         <v>22</v>
       </c>
       <c r="C7" s="31">
         <v>22</v>
       </c>
       <c r="D7" s="32">
         <v>22</v>
       </c>
       <c r="E7" s="31">
         <v>22</v>
       </c>
       <c r="F7" s="32">
         <v>25</v>
       </c>
@@ -2200,51 +2204,53 @@
       </c>
       <c r="CF7" s="29">
         <v>17</v>
       </c>
       <c r="CG7" s="29">
         <v>19</v>
       </c>
       <c r="CH7" s="29">
         <v>19</v>
       </c>
       <c r="CI7" s="29">
         <v>19</v>
       </c>
       <c r="CJ7" s="29">
         <v>19</v>
       </c>
       <c r="CK7" s="29">
         <v>19</v>
       </c>
       <c r="CL7" s="29">
         <v>23</v>
       </c>
       <c r="CM7" s="29">
         <v>17</v>
       </c>
-      <c r="CN7" s="29"/>
+      <c r="CN7" s="29">
+        <v>17</v>
+      </c>
       <c r="CO7" s="29"/>
       <c r="CP7" s="29"/>
       <c r="CQ7" s="29"/>
       <c r="CR7" s="29"/>
       <c r="CS7" s="29"/>
     </row>
     <row r="8" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="31" t="s">
         <v>17</v>
       </c>
       <c r="D8" s="32" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="31" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="32" t="s">
         <v>17</v>
       </c>
@@ -2481,51 +2487,53 @@
       </c>
       <c r="CF8" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CG8" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CH8" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CI8" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CJ8" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CK8" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CL8" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CM8" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="CN8" s="29"/>
+      <c r="CN8" s="29" t="s">
+        <v>17</v>
+      </c>
       <c r="CO8" s="29"/>
       <c r="CP8" s="29"/>
       <c r="CQ8" s="29"/>
       <c r="CR8" s="29"/>
       <c r="CS8" s="29"/>
     </row>
     <row r="9" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A9" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="31" t="s">
         <v>17</v>
       </c>
       <c r="D9" s="32" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="31" t="s">
         <v>17</v>
       </c>
       <c r="F9" s="32" t="s">
         <v>17</v>
       </c>
@@ -2762,51 +2770,53 @@
       </c>
       <c r="CF9" s="29">
         <v>2</v>
       </c>
       <c r="CG9" s="29">
         <v>2</v>
       </c>
       <c r="CH9" s="29">
         <v>2</v>
       </c>
       <c r="CI9" s="29">
         <v>2</v>
       </c>
       <c r="CJ9" s="29">
         <v>2</v>
       </c>
       <c r="CK9" s="29">
         <v>2</v>
       </c>
       <c r="CL9" s="29">
         <v>2</v>
       </c>
       <c r="CM9" s="29">
         <v>2</v>
       </c>
-      <c r="CN9" s="29"/>
+      <c r="CN9" s="29">
+        <v>2</v>
+      </c>
       <c r="CO9" s="29"/>
       <c r="CP9" s="29"/>
       <c r="CQ9" s="29"/>
       <c r="CR9" s="29"/>
       <c r="CS9" s="29"/>
     </row>
     <row r="10" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A10" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="31" t="s">
         <v>17</v>
       </c>
       <c r="D10" s="32" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="31" t="s">
         <v>17</v>
       </c>
       <c r="F10" s="32" t="s">
         <v>17</v>
       </c>
@@ -3043,51 +3053,53 @@
       </c>
       <c r="CF10" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CG10" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CH10" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CI10" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CJ10" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CK10" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CL10" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CM10" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="CN10" s="29"/>
+      <c r="CN10" s="29" t="s">
+        <v>17</v>
+      </c>
       <c r="CO10" s="29"/>
       <c r="CP10" s="29"/>
       <c r="CQ10" s="29"/>
       <c r="CR10" s="29"/>
       <c r="CS10" s="29"/>
     </row>
     <row r="11" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A11" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="31">
         <v>49</v>
       </c>
       <c r="C11" s="31">
         <v>49</v>
       </c>
       <c r="D11" s="32">
         <v>49</v>
       </c>
       <c r="E11" s="31">
         <v>49</v>
       </c>
       <c r="F11" s="32">
         <v>53</v>
       </c>
@@ -3324,51 +3336,53 @@
       </c>
       <c r="CF11" s="29">
         <v>52</v>
       </c>
       <c r="CG11" s="29">
         <v>52</v>
       </c>
       <c r="CH11" s="29">
         <v>52</v>
       </c>
       <c r="CI11" s="29">
         <v>52</v>
       </c>
       <c r="CJ11" s="29">
         <v>52</v>
       </c>
       <c r="CK11" s="29">
         <v>52</v>
       </c>
       <c r="CL11" s="29">
         <v>57</v>
       </c>
       <c r="CM11" s="29">
         <v>62</v>
       </c>
-      <c r="CN11" s="29"/>
+      <c r="CN11" s="29">
+        <v>62</v>
+      </c>
       <c r="CO11" s="29"/>
       <c r="CP11" s="29"/>
       <c r="CQ11" s="29"/>
       <c r="CR11" s="29"/>
       <c r="CS11" s="29"/>
     </row>
     <row r="12" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="31" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="32" t="s">
         <v>17</v>
       </c>
       <c r="E12" s="31" t="s">
         <v>17</v>
       </c>
       <c r="F12" s="32" t="s">
         <v>17</v>
       </c>
@@ -3605,51 +3619,53 @@
       </c>
       <c r="CF12" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CG12" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CH12" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CI12" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CJ12" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CK12" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CL12" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CM12" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="CN12" s="29"/>
+      <c r="CN12" s="29" t="s">
+        <v>17</v>
+      </c>
       <c r="CO12" s="29"/>
       <c r="CP12" s="29"/>
       <c r="CQ12" s="29"/>
       <c r="CR12" s="29"/>
       <c r="CS12" s="29"/>
     </row>
     <row r="13" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A13" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="29" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="29" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="29" t="s">
         <v>17</v>
       </c>
       <c r="E13" s="29" t="s">
         <v>17</v>
       </c>
       <c r="F13" s="29" t="s">
         <v>17</v>
       </c>
@@ -3886,51 +3902,53 @@
       </c>
       <c r="CF13" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CG13" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CH13" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CI13" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CJ13" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CK13" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CL13" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CM13" s="36" t="s">
         <v>17</v>
       </c>
-      <c r="CN13" s="29"/>
+      <c r="CN13" s="29" t="s">
+        <v>17</v>
+      </c>
       <c r="CO13" s="29"/>
       <c r="CP13" s="29"/>
       <c r="CQ13" s="29"/>
       <c r="CR13" s="29"/>
       <c r="CS13" s="29"/>
     </row>
     <row r="14" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A14" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="31">
         <v>110</v>
       </c>
       <c r="C14" s="31">
         <v>110</v>
       </c>
       <c r="D14" s="32">
         <v>110</v>
       </c>
       <c r="E14" s="31">
         <v>113</v>
       </c>
       <c r="F14" s="32">
         <v>116</v>
       </c>
@@ -4167,51 +4185,53 @@
       </c>
       <c r="CF14" s="29">
         <v>136</v>
       </c>
       <c r="CG14" s="29">
         <v>135</v>
       </c>
       <c r="CH14" s="29">
         <v>135</v>
       </c>
       <c r="CI14" s="29">
         <v>135</v>
       </c>
       <c r="CJ14" s="29">
         <v>135</v>
       </c>
       <c r="CK14" s="29">
         <v>138</v>
       </c>
       <c r="CL14" s="29">
         <v>141</v>
       </c>
       <c r="CM14" s="29">
         <v>162</v>
       </c>
-      <c r="CN14" s="29"/>
+      <c r="CN14" s="29">
+        <v>162</v>
+      </c>
       <c r="CO14" s="29"/>
       <c r="CP14" s="29"/>
       <c r="CQ14" s="29"/>
       <c r="CR14" s="29"/>
       <c r="CS14" s="29"/>
     </row>
     <row r="15" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A15" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="31" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="32" t="s">
         <v>17</v>
       </c>
       <c r="E15" s="31" t="s">
         <v>17</v>
       </c>
       <c r="F15" s="32" t="s">
         <v>17</v>
       </c>
@@ -4446,51 +4466,53 @@
       </c>
       <c r="CF15" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CG15" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CH15" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CI15" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CJ15" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CK15" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CL15" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CM15" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="CN15" s="29"/>
+      <c r="CN15" s="29" t="s">
+        <v>17</v>
+      </c>
       <c r="CO15" s="29"/>
       <c r="CP15" s="29"/>
       <c r="CQ15" s="29"/>
       <c r="CR15" s="29"/>
       <c r="CS15" s="29"/>
     </row>
     <row r="16" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A16" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="31">
         <v>16</v>
       </c>
       <c r="C16" s="31">
         <v>16</v>
       </c>
       <c r="D16" s="32">
         <v>16</v>
       </c>
       <c r="E16" s="31">
         <v>17</v>
       </c>
       <c r="F16" s="32">
         <v>19</v>
       </c>
@@ -4727,51 +4749,53 @@
       </c>
       <c r="CF16" s="29">
         <v>11</v>
       </c>
       <c r="CG16" s="29">
         <v>11</v>
       </c>
       <c r="CH16" s="29">
         <v>11</v>
       </c>
       <c r="CI16" s="29">
         <v>11</v>
       </c>
       <c r="CJ16" s="29">
         <v>11</v>
       </c>
       <c r="CK16" s="29">
         <v>11</v>
       </c>
       <c r="CL16" s="29">
         <v>11</v>
       </c>
       <c r="CM16" s="29">
         <v>11</v>
       </c>
-      <c r="CN16" s="29"/>
+      <c r="CN16" s="29">
+        <v>11</v>
+      </c>
       <c r="CO16" s="29"/>
       <c r="CP16" s="29"/>
       <c r="CQ16" s="29"/>
       <c r="CR16" s="29"/>
       <c r="CS16" s="29"/>
     </row>
     <row r="17" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A17" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="31">
         <v>2</v>
       </c>
       <c r="C17" s="31">
         <v>2</v>
       </c>
       <c r="D17" s="31">
         <v>2</v>
       </c>
       <c r="E17" s="31">
         <v>2</v>
       </c>
       <c r="F17" s="31">
         <v>2</v>
       </c>
@@ -5008,51 +5032,53 @@
       </c>
       <c r="CF17" s="29">
         <v>3</v>
       </c>
       <c r="CG17" s="29">
         <v>3</v>
       </c>
       <c r="CH17" s="29">
         <v>3</v>
       </c>
       <c r="CI17" s="29">
         <v>3</v>
       </c>
       <c r="CJ17" s="29">
         <v>3</v>
       </c>
       <c r="CK17" s="29">
         <v>3</v>
       </c>
       <c r="CL17" s="29">
         <v>3</v>
       </c>
       <c r="CM17" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="CN17" s="29"/>
+      <c r="CN17" s="29" t="s">
+        <v>17</v>
+      </c>
       <c r="CO17" s="29"/>
       <c r="CP17" s="29"/>
       <c r="CQ17" s="29"/>
       <c r="CR17" s="29"/>
       <c r="CS17" s="29"/>
     </row>
     <row r="18" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A18" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="31">
         <v>2</v>
       </c>
       <c r="C18" s="31">
         <v>2</v>
       </c>
       <c r="D18" s="31">
         <v>2</v>
       </c>
       <c r="E18" s="31">
         <v>2</v>
       </c>
       <c r="F18" s="31">
         <v>2</v>
       </c>
@@ -5289,51 +5315,53 @@
       </c>
       <c r="CF18" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CG18" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CH18" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CI18" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CJ18" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CK18" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CL18" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CM18" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="CN18" s="29"/>
+      <c r="CN18" s="29" t="s">
+        <v>17</v>
+      </c>
       <c r="CO18" s="29"/>
       <c r="CP18" s="29"/>
       <c r="CQ18" s="29"/>
       <c r="CR18" s="29"/>
       <c r="CS18" s="29"/>
     </row>
     <row r="19" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A19" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="31" t="s">
         <v>17</v>
       </c>
       <c r="D19" s="31" t="s">
         <v>17</v>
       </c>
       <c r="E19" s="31" t="s">
         <v>17</v>
       </c>
       <c r="F19" s="31" t="s">
         <v>17</v>
       </c>
@@ -5570,51 +5598,53 @@
       </c>
       <c r="CF19" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CG19" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CH19" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CI19" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CJ19" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CK19" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CL19" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CM19" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="CN19" s="29"/>
+      <c r="CN19" s="29" t="s">
+        <v>17</v>
+      </c>
       <c r="CO19" s="29"/>
       <c r="CP19" s="29"/>
       <c r="CQ19" s="29"/>
       <c r="CR19" s="29"/>
       <c r="CS19" s="29"/>
     </row>
     <row r="20" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A20" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="31" t="s">
         <v>17</v>
       </c>
       <c r="D20" s="31" t="s">
         <v>17</v>
       </c>
       <c r="E20" s="31" t="s">
         <v>17</v>
       </c>
       <c r="F20" s="31" t="s">
         <v>17</v>
       </c>
@@ -5851,51 +5881,53 @@
       </c>
       <c r="CF20" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CG20" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CH20" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CI20" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CJ20" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CK20" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CL20" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CM20" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="CN20" s="29"/>
+      <c r="CN20" s="29" t="s">
+        <v>17</v>
+      </c>
       <c r="CO20" s="29"/>
       <c r="CP20" s="29"/>
       <c r="CQ20" s="29"/>
       <c r="CR20" s="29"/>
       <c r="CS20" s="29"/>
     </row>
     <row r="21" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A21" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="29" t="s">
         <v>17</v>
       </c>
       <c r="C21" s="29" t="s">
         <v>17</v>
       </c>
       <c r="D21" s="29" t="s">
         <v>17</v>
       </c>
       <c r="E21" s="29" t="s">
         <v>17</v>
       </c>
       <c r="F21" s="29" t="s">
         <v>17</v>
       </c>
@@ -6132,51 +6164,53 @@
       </c>
       <c r="CF21" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CG21" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CH21" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CI21" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CJ21" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CK21" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CL21" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CM21" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="CN21" s="29"/>
+      <c r="CN21" s="29" t="s">
+        <v>17</v>
+      </c>
       <c r="CO21" s="29"/>
       <c r="CP21" s="29"/>
       <c r="CQ21" s="29"/>
       <c r="CR21" s="29"/>
       <c r="CS21" s="29"/>
     </row>
     <row r="22" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A22" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C22" s="31" t="s">
         <v>17</v>
       </c>
       <c r="D22" s="31" t="s">
         <v>17</v>
       </c>
       <c r="E22" s="31" t="s">
         <v>17</v>
       </c>
       <c r="F22" s="31" t="s">
         <v>17</v>
       </c>
@@ -6413,51 +6447,53 @@
       </c>
       <c r="CF22" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CG22" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CH22" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CI22" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CJ22" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CK22" s="30" t="s">
         <v>17</v>
       </c>
       <c r="CL22" s="30" t="s">
         <v>17</v>
       </c>
       <c r="CM22" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="CN22" s="29"/>
+      <c r="CN22" s="29" t="s">
+        <v>17</v>
+      </c>
       <c r="CO22" s="29"/>
       <c r="CP22" s="29"/>
       <c r="CQ22" s="29"/>
       <c r="CR22" s="29"/>
       <c r="CS22" s="29"/>
     </row>
     <row r="23" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A23" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="29">
         <v>37</v>
       </c>
       <c r="C23" s="29">
         <v>37</v>
       </c>
       <c r="D23" s="29">
         <v>37</v>
       </c>
       <c r="E23" s="29">
         <v>37</v>
       </c>
       <c r="F23" s="29">
         <v>40</v>
       </c>
@@ -6694,51 +6730,53 @@
       </c>
       <c r="CF23" s="29">
         <v>21</v>
       </c>
       <c r="CG23" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CH23" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CI23" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CJ23" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CK23" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CL23" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CM23" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="CN23" s="29"/>
+      <c r="CN23" s="29" t="s">
+        <v>17</v>
+      </c>
       <c r="CO23" s="29"/>
       <c r="CP23" s="29"/>
       <c r="CQ23" s="29"/>
       <c r="CR23" s="29"/>
       <c r="CS23" s="29"/>
     </row>
     <row r="24" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A24" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C24" s="31" t="s">
         <v>17</v>
       </c>
       <c r="D24" s="31" t="s">
         <v>17</v>
       </c>
       <c r="E24" s="31" t="s">
         <v>17</v>
       </c>
       <c r="F24" s="31" t="s">
         <v>17</v>
       </c>
@@ -6975,51 +7013,53 @@
       </c>
       <c r="CF24" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CG24" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CH24" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CI24" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CJ24" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CK24" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CL24" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CM24" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="CN24" s="29"/>
+      <c r="CN24" s="29" t="s">
+        <v>17</v>
+      </c>
       <c r="CO24" s="29"/>
       <c r="CP24" s="29"/>
       <c r="CQ24" s="29"/>
       <c r="CR24" s="29"/>
       <c r="CS24" s="29"/>
     </row>
     <row r="25" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A25" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="31" t="s">
         <v>17</v>
       </c>
       <c r="D25" s="31" t="s">
         <v>17</v>
       </c>
       <c r="E25" s="31" t="s">
         <v>17</v>
       </c>
       <c r="F25" s="31" t="s">
         <v>17</v>
       </c>
@@ -7256,51 +7296,53 @@
       </c>
       <c r="CF25" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CG25" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CH25" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CI25" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CJ25" s="29" t="s">
         <v>17</v>
       </c>
       <c r="CK25" s="32" t="s">
         <v>17</v>
       </c>
       <c r="CL25" s="32" t="s">
         <v>17</v>
       </c>
       <c r="CM25" s="32" t="s">
         <v>17</v>
       </c>
-      <c r="CN25" s="29"/>
+      <c r="CN25" s="29" t="s">
+        <v>17</v>
+      </c>
       <c r="CO25" s="29"/>
       <c r="CP25" s="29"/>
       <c r="CQ25" s="29"/>
       <c r="CR25" s="29"/>
       <c r="CS25" s="29"/>
     </row>
     <row r="26" spans="1:97" s="2" customFormat="1" ht="6" customHeight="1">
       <c r="A26" s="3"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="3"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
       <c r="K26" s="3"/>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
       <c r="N26" s="3"/>
       <c r="O26" s="3"/>
       <c r="P26" s="3"/>
       <c r="Q26" s="3"/>
       <c r="R26" s="3"/>
@@ -7350,127 +7392,127 @@
       <c r="A27" s="3"/>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
       <c r="O27" s="3"/>
       <c r="P27" s="3"/>
       <c r="Q27" s="3"/>
       <c r="R27" s="3"/>
       <c r="S27" s="3"/>
       <c r="T27" s="3"/>
       <c r="U27" s="3"/>
       <c r="V27" s="3"/>
       <c r="W27" s="3"/>
       <c r="X27" s="1"/>
       <c r="Y27" s="1"/>
-      <c r="AX27" s="45" t="s">
+      <c r="AX27" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="AY27" s="45"/>
-[...21 lines deleted...]
-      <c r="BU27" s="45"/>
+      <c r="AY27" s="39"/>
+      <c r="AZ27" s="39"/>
+      <c r="BA27" s="39"/>
+      <c r="BB27" s="39"/>
+      <c r="BC27" s="39"/>
+      <c r="BD27" s="39"/>
+      <c r="BE27" s="39"/>
+      <c r="BF27" s="39"/>
+      <c r="BG27" s="39"/>
+      <c r="BH27" s="39"/>
+      <c r="BI27" s="39"/>
+      <c r="BJ27" s="39"/>
+      <c r="BK27" s="39"/>
+      <c r="BL27" s="39"/>
+      <c r="BM27" s="39"/>
+      <c r="BN27" s="39"/>
+      <c r="BO27" s="39"/>
+      <c r="BP27" s="39"/>
+      <c r="BQ27" s="39"/>
+      <c r="BR27" s="39"/>
+      <c r="BS27" s="39"/>
+      <c r="BT27" s="39"/>
+      <c r="BU27" s="39"/>
     </row>
     <row r="28" spans="1:97" s="2" customFormat="1">
       <c r="A28" s="3"/>
       <c r="B28" s="3"/>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
       <c r="N28" s="3"/>
       <c r="O28" s="3"/>
       <c r="P28" s="3"/>
       <c r="Q28" s="3"/>
       <c r="R28" s="3"/>
       <c r="S28" s="3"/>
       <c r="T28" s="3"/>
       <c r="U28" s="3"/>
       <c r="V28" s="3"/>
       <c r="W28" s="3"/>
       <c r="X28" s="1"/>
       <c r="Y28" s="1"/>
-      <c r="AX28" s="45"/>
-[...22 lines deleted...]
-      <c r="BU28" s="45"/>
+      <c r="AX28" s="39"/>
+      <c r="AY28" s="39"/>
+      <c r="AZ28" s="39"/>
+      <c r="BA28" s="39"/>
+      <c r="BB28" s="39"/>
+      <c r="BC28" s="39"/>
+      <c r="BD28" s="39"/>
+      <c r="BE28" s="39"/>
+      <c r="BF28" s="39"/>
+      <c r="BG28" s="39"/>
+      <c r="BH28" s="39"/>
+      <c r="BI28" s="39"/>
+      <c r="BJ28" s="39"/>
+      <c r="BK28" s="39"/>
+      <c r="BL28" s="39"/>
+      <c r="BM28" s="39"/>
+      <c r="BN28" s="39"/>
+      <c r="BO28" s="39"/>
+      <c r="BP28" s="39"/>
+      <c r="BQ28" s="39"/>
+      <c r="BR28" s="39"/>
+      <c r="BS28" s="39"/>
+      <c r="BT28" s="39"/>
+      <c r="BU28" s="39"/>
     </row>
     <row r="29" spans="1:97" s="2" customFormat="1">
       <c r="A29" s="3"/>
       <c r="B29" s="3"/>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3"/>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
       <c r="M29" s="3"/>
       <c r="N29" s="3"/>
       <c r="O29" s="3"/>
       <c r="P29" s="3"/>
       <c r="Q29" s="3"/>
       <c r="R29" s="3"/>
       <c r="S29" s="3"/>
       <c r="T29" s="3"/>
       <c r="U29" s="3"/>
       <c r="V29" s="3"/>
       <c r="W29" s="3"/>
@@ -8606,68 +8648,68 @@
       <c r="D72" s="3"/>
       <c r="E72" s="3"/>
       <c r="F72" s="3"/>
       <c r="G72" s="3"/>
       <c r="H72" s="3"/>
       <c r="I72" s="3"/>
       <c r="J72" s="3"/>
       <c r="K72" s="3"/>
       <c r="L72" s="3"/>
       <c r="M72" s="3"/>
       <c r="N72" s="3"/>
       <c r="O72" s="3"/>
       <c r="P72" s="3"/>
       <c r="Q72" s="3"/>
       <c r="R72" s="3"/>
       <c r="S72" s="3"/>
       <c r="T72" s="3"/>
       <c r="U72" s="3"/>
       <c r="V72" s="3"/>
       <c r="W72" s="3"/>
       <c r="X72" s="1"/>
       <c r="Y72" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="A1:CG1"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="AX27:BU28"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="BV3:CG3"/>
-    <mergeCell ref="J2:M2"/>
-[...8 lines deleted...]
-    <mergeCell ref="AL3:AW3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>