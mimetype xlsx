--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="285" yWindow="1140" windowWidth="13755" windowHeight="8790"/>
+    <workbookView xWindow="-15" yWindow="165" windowWidth="13755" windowHeight="8790"/>
   </bookViews>
   <sheets>
     <sheet name="жылқы " sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'жылқы '!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="45">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>Қостанай</t>
   </si>
   <si>
     <t>2019 жыл</t>
   </si>
   <si>
     <t>2020 жыл</t>
   </si>
@@ -442,70 +442,70 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -779,170 +779,170 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS75"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CN29" sqref="CN29"/>
+      <selection pane="topRight" activeCell="CK5" sqref="CK5:CK25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21" style="4" customWidth="1"/>
     <col min="2" max="6" width="9" style="4" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" style="4" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="4" customWidth="1"/>
     <col min="9" max="9" width="8.28515625" style="4" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" style="4" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="4" customWidth="1"/>
     <col min="12" max="13" width="9.42578125" style="4" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" style="4" customWidth="1"/>
     <col min="15" max="15" width="9.5703125" style="4" customWidth="1"/>
     <col min="16" max="16" width="8.85546875" style="4" customWidth="1"/>
     <col min="17" max="17" width="9.7109375" style="4" customWidth="1"/>
     <col min="18" max="18" width="9" style="4" customWidth="1"/>
     <col min="19" max="19" width="9.5703125" style="4" customWidth="1"/>
     <col min="20" max="20" width="8.7109375" style="4" customWidth="1"/>
     <col min="21" max="21" width="9" style="4" customWidth="1"/>
     <col min="22" max="22" width="9.7109375" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.5703125" style="1" customWidth="1"/>
     <col min="24" max="26" width="9.140625" style="1"/>
     <col min="27" max="27" width="8" style="1" customWidth="1"/>
     <col min="28" max="28" width="8.140625" style="1" customWidth="1"/>
     <col min="29" max="38" width="9.140625" style="1"/>
     <col min="39" max="39" width="8" style="1" customWidth="1"/>
     <col min="40" max="40" width="8.28515625" style="1" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="39" customFormat="1" ht="28.5" customHeight="1">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="45"/>
-[...82 lines deleted...]
-      <c r="CG1" s="45"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
+      <c r="O1" s="40"/>
+      <c r="P1" s="40"/>
+      <c r="Q1" s="40"/>
+      <c r="R1" s="40"/>
+      <c r="S1" s="40"/>
+      <c r="T1" s="40"/>
+      <c r="U1" s="40"/>
+      <c r="V1" s="40"/>
+      <c r="W1" s="40"/>
+      <c r="X1" s="40"/>
+      <c r="Y1" s="40"/>
+      <c r="Z1" s="40"/>
+      <c r="AA1" s="40"/>
+      <c r="AB1" s="40"/>
+      <c r="AC1" s="40"/>
+      <c r="AD1" s="40"/>
+      <c r="AE1" s="40"/>
+      <c r="AF1" s="40"/>
+      <c r="AG1" s="40"/>
+      <c r="AH1" s="40"/>
+      <c r="AI1" s="40"/>
+      <c r="AJ1" s="40"/>
+      <c r="AK1" s="40"/>
+      <c r="AL1" s="40"/>
+      <c r="AM1" s="40"/>
+      <c r="AN1" s="40"/>
+      <c r="AO1" s="40"/>
+      <c r="AP1" s="40"/>
+      <c r="AQ1" s="40"/>
+      <c r="AR1" s="40"/>
+      <c r="AS1" s="40"/>
+      <c r="AT1" s="40"/>
+      <c r="AU1" s="40"/>
+      <c r="AV1" s="40"/>
+      <c r="AW1" s="40"/>
+      <c r="AX1" s="40"/>
+      <c r="AY1" s="40"/>
+      <c r="AZ1" s="40"/>
+      <c r="BA1" s="40"/>
+      <c r="BB1" s="40"/>
+      <c r="BC1" s="40"/>
+      <c r="BD1" s="40"/>
+      <c r="BE1" s="40"/>
+      <c r="BF1" s="40"/>
+      <c r="BG1" s="40"/>
+      <c r="BH1" s="40"/>
+      <c r="BI1" s="40"/>
+      <c r="BJ1" s="40"/>
+      <c r="BK1" s="40"/>
+      <c r="BL1" s="40"/>
+      <c r="BM1" s="40"/>
+      <c r="BN1" s="40"/>
+      <c r="BO1" s="40"/>
+      <c r="BP1" s="40"/>
+      <c r="BQ1" s="40"/>
+      <c r="BR1" s="40"/>
+      <c r="BS1" s="40"/>
+      <c r="BT1" s="40"/>
+      <c r="BU1" s="40"/>
+      <c r="BV1" s="40"/>
+      <c r="BW1" s="40"/>
+      <c r="BX1" s="40"/>
+      <c r="BY1" s="40"/>
+      <c r="BZ1" s="40"/>
+      <c r="CA1" s="40"/>
+      <c r="CB1" s="40"/>
+      <c r="CC1" s="40"/>
+      <c r="CD1" s="40"/>
+      <c r="CE1" s="40"/>
+      <c r="CF1" s="40"/>
+      <c r="CG1" s="40"/>
     </row>
     <row r="2" spans="1:97" s="28" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
       <c r="A2" s="27"/>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
       <c r="J2" s="41" t="s">
         <v>43</v>
       </c>
       <c r="K2" s="41"/>
       <c r="L2" s="41"/>
       <c r="M2" s="41"/>
       <c r="N2" s="27"/>
       <c r="O2" s="27"/>
       <c r="P2" s="27"/>
       <c r="Q2" s="27"/>
       <c r="R2" s="27"/>
       <c r="S2" s="27"/>
       <c r="T2" s="27"/>
       <c r="U2" s="27"/>
@@ -986,51 +986,51 @@
       <c r="BO2" s="38"/>
       <c r="BP2" s="38"/>
       <c r="BQ2" s="38"/>
       <c r="BR2" s="41" t="s">
         <v>43</v>
       </c>
       <c r="BS2" s="41"/>
       <c r="BT2" s="41"/>
       <c r="BU2" s="41"/>
       <c r="BV2" s="38"/>
       <c r="BW2" s="38"/>
       <c r="BX2" s="38"/>
       <c r="BY2" s="38"/>
       <c r="BZ2" s="38"/>
       <c r="CA2" s="38"/>
       <c r="CB2" s="38"/>
       <c r="CC2" s="38"/>
       <c r="CP2" s="41" t="s">
         <v>43</v>
       </c>
       <c r="CQ2" s="41"/>
       <c r="CR2" s="41"/>
       <c r="CS2" s="41"/>
     </row>
     <row r="3" spans="1:97" s="29" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="46" t="s">
+      <c r="A3" s="45" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="42" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="43"/>
       <c r="D3" s="43"/>
       <c r="E3" s="43"/>
       <c r="F3" s="43"/>
       <c r="G3" s="43"/>
       <c r="H3" s="43"/>
       <c r="I3" s="43"/>
       <c r="J3" s="43"/>
       <c r="K3" s="43"/>
       <c r="L3" s="43"/>
       <c r="M3" s="44"/>
       <c r="N3" s="42" t="s">
         <v>3</v>
       </c>
       <c r="O3" s="43"/>
       <c r="P3" s="43"/>
       <c r="Q3" s="43"/>
       <c r="R3" s="43"/>
       <c r="S3" s="43"/>
       <c r="T3" s="43"/>
@@ -1103,51 +1103,51 @@
       <c r="BY3" s="43"/>
       <c r="BZ3" s="43"/>
       <c r="CA3" s="43"/>
       <c r="CB3" s="43"/>
       <c r="CC3" s="43"/>
       <c r="CD3" s="43"/>
       <c r="CE3" s="43"/>
       <c r="CF3" s="43"/>
       <c r="CG3" s="44"/>
       <c r="CH3" s="42" t="s">
         <v>44</v>
       </c>
       <c r="CI3" s="43"/>
       <c r="CJ3" s="43"/>
       <c r="CK3" s="43"/>
       <c r="CL3" s="43"/>
       <c r="CM3" s="43"/>
       <c r="CN3" s="43"/>
       <c r="CO3" s="43"/>
       <c r="CP3" s="43"/>
       <c r="CQ3" s="43"/>
       <c r="CR3" s="43"/>
       <c r="CS3" s="44"/>
     </row>
     <row r="4" spans="1:97" s="29" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="46"/>
+      <c r="A4" s="45"/>
       <c r="B4" s="30" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="31" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="31" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="30" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="31" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="31" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="31" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="31" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="31" t="s">
@@ -1658,51 +1658,53 @@
       </c>
       <c r="CC5" s="12">
         <v>172742</v>
       </c>
       <c r="CD5" s="12">
         <v>171627</v>
       </c>
       <c r="CE5" s="12">
         <v>170151</v>
       </c>
       <c r="CF5" s="12">
         <v>169198</v>
       </c>
       <c r="CG5" s="12">
         <v>179189</v>
       </c>
       <c r="CH5" s="10">
         <v>180093</v>
       </c>
       <c r="CI5" s="10">
         <v>180772</v>
       </c>
       <c r="CJ5" s="10">
         <v>180974</v>
       </c>
-      <c r="CK5" s="10"/>
+      <c r="CK5" s="10">
+        <v>183573</v>
+      </c>
       <c r="CL5" s="10"/>
       <c r="CM5" s="12"/>
       <c r="CN5" s="12"/>
       <c r="CO5" s="12"/>
       <c r="CP5" s="12"/>
       <c r="CQ5" s="12"/>
       <c r="CR5" s="12"/>
       <c r="CS5" s="12"/>
     </row>
     <row r="6" spans="1:97" s="33" customFormat="1" ht="11.25">
       <c r="A6" s="34" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="14">
         <v>1018</v>
       </c>
       <c r="C6" s="14">
         <v>1035</v>
       </c>
       <c r="D6" s="14">
         <v>999</v>
       </c>
       <c r="E6" s="14">
         <v>999</v>
       </c>
@@ -1933,51 +1935,53 @@
       </c>
       <c r="CC6" s="15">
         <v>527</v>
       </c>
       <c r="CD6" s="15">
         <v>526</v>
       </c>
       <c r="CE6" s="15">
         <v>515</v>
       </c>
       <c r="CF6" s="15">
         <v>540</v>
       </c>
       <c r="CG6" s="15">
         <v>286</v>
       </c>
       <c r="CH6" s="16">
         <v>286</v>
       </c>
       <c r="CI6" s="16">
         <v>293</v>
       </c>
       <c r="CJ6" s="16">
         <v>286</v>
       </c>
-      <c r="CK6" s="16"/>
+      <c r="CK6" s="16">
+        <v>290</v>
+      </c>
       <c r="CL6" s="16"/>
       <c r="CM6" s="15"/>
       <c r="CN6" s="15"/>
       <c r="CO6" s="15"/>
       <c r="CP6" s="15"/>
       <c r="CQ6" s="15"/>
       <c r="CR6" s="15"/>
       <c r="CS6" s="15"/>
     </row>
     <row r="7" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A7" s="35" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="18">
         <v>7066</v>
       </c>
       <c r="C7" s="18">
         <v>7047</v>
       </c>
       <c r="D7" s="18">
         <v>6970</v>
       </c>
       <c r="E7" s="18">
         <v>7249</v>
       </c>
@@ -2208,51 +2212,53 @@
       </c>
       <c r="CC7" s="17">
         <v>10975</v>
       </c>
       <c r="CD7" s="17">
         <v>11067</v>
       </c>
       <c r="CE7" s="17">
         <v>11014</v>
       </c>
       <c r="CF7" s="17">
         <v>10999</v>
       </c>
       <c r="CG7" s="17">
         <v>11736</v>
       </c>
       <c r="CH7" s="17">
         <v>11791</v>
       </c>
       <c r="CI7" s="17">
         <v>11787</v>
       </c>
       <c r="CJ7" s="17">
         <v>11786</v>
       </c>
-      <c r="CK7" s="17"/>
+      <c r="CK7" s="17">
+        <v>11982</v>
+      </c>
       <c r="CL7" s="17"/>
       <c r="CM7" s="17"/>
       <c r="CN7" s="17"/>
       <c r="CO7" s="17"/>
       <c r="CP7" s="17"/>
       <c r="CQ7" s="17"/>
       <c r="CR7" s="17"/>
       <c r="CS7" s="17"/>
     </row>
     <row r="8" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A8" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="18">
         <v>210</v>
       </c>
       <c r="C8" s="18">
         <v>212</v>
       </c>
       <c r="D8" s="18">
         <v>210</v>
       </c>
       <c r="E8" s="18">
         <v>210</v>
       </c>
@@ -2483,51 +2489,53 @@
       </c>
       <c r="CC8" s="17">
         <v>141</v>
       </c>
       <c r="CD8" s="17">
         <v>140</v>
       </c>
       <c r="CE8" s="17">
         <v>133</v>
       </c>
       <c r="CF8" s="17">
         <v>129</v>
       </c>
       <c r="CG8" s="17">
         <v>156</v>
       </c>
       <c r="CH8" s="17">
         <v>151</v>
       </c>
       <c r="CI8" s="17">
         <v>152</v>
       </c>
       <c r="CJ8" s="17">
         <v>151</v>
       </c>
-      <c r="CK8" s="17"/>
+      <c r="CK8" s="17">
+        <v>152</v>
+      </c>
       <c r="CL8" s="17"/>
       <c r="CM8" s="17"/>
       <c r="CN8" s="17"/>
       <c r="CO8" s="17"/>
       <c r="CP8" s="17"/>
       <c r="CQ8" s="17"/>
       <c r="CR8" s="17"/>
       <c r="CS8" s="17"/>
     </row>
     <row r="9" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A9" s="35" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="18">
         <v>113</v>
       </c>
       <c r="C9" s="18">
         <v>120</v>
       </c>
       <c r="D9" s="18">
         <v>122</v>
       </c>
       <c r="E9" s="18">
         <v>121</v>
       </c>
@@ -2758,51 +2766,53 @@
       </c>
       <c r="CC9" s="17">
         <v>209</v>
       </c>
       <c r="CD9" s="17">
         <v>208</v>
       </c>
       <c r="CE9" s="17">
         <v>207</v>
       </c>
       <c r="CF9" s="17">
         <v>206</v>
       </c>
       <c r="CG9" s="17">
         <v>222</v>
       </c>
       <c r="CH9" s="17">
         <v>222</v>
       </c>
       <c r="CI9" s="17">
         <v>228</v>
       </c>
       <c r="CJ9" s="17">
         <v>229</v>
       </c>
-      <c r="CK9" s="17"/>
+      <c r="CK9" s="17">
+        <v>231</v>
+      </c>
       <c r="CL9" s="17"/>
       <c r="CM9" s="17"/>
       <c r="CN9" s="17"/>
       <c r="CO9" s="17"/>
       <c r="CP9" s="17"/>
       <c r="CQ9" s="17"/>
       <c r="CR9" s="17"/>
       <c r="CS9" s="17"/>
     </row>
     <row r="10" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A10" s="35" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="18">
         <v>4856</v>
       </c>
       <c r="C10" s="18">
         <v>4853</v>
       </c>
       <c r="D10" s="18">
         <v>4861</v>
       </c>
       <c r="E10" s="18">
         <v>4909</v>
       </c>
@@ -3033,51 +3043,53 @@
       </c>
       <c r="CC10" s="17">
         <v>4261</v>
       </c>
       <c r="CD10" s="17">
         <v>4239</v>
       </c>
       <c r="CE10" s="17">
         <v>4224</v>
       </c>
       <c r="CF10" s="17">
         <v>4218</v>
       </c>
       <c r="CG10" s="17">
         <v>4476</v>
       </c>
       <c r="CH10" s="17">
         <v>4494</v>
       </c>
       <c r="CI10" s="17">
         <v>4497</v>
       </c>
       <c r="CJ10" s="17">
         <v>4507</v>
       </c>
-      <c r="CK10" s="17"/>
+      <c r="CK10" s="17">
+        <v>4520</v>
+      </c>
       <c r="CL10" s="17"/>
       <c r="CM10" s="17"/>
       <c r="CN10" s="17"/>
       <c r="CO10" s="17"/>
       <c r="CP10" s="17"/>
       <c r="CQ10" s="17"/>
       <c r="CR10" s="17"/>
       <c r="CS10" s="17"/>
     </row>
     <row r="11" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A11" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="18">
         <v>18321</v>
       </c>
       <c r="C11" s="18">
         <v>18365</v>
       </c>
       <c r="D11" s="18">
         <v>18283</v>
       </c>
       <c r="E11" s="18">
         <v>18702</v>
       </c>
@@ -3308,51 +3320,53 @@
       </c>
       <c r="CC11" s="17">
         <v>25553</v>
       </c>
       <c r="CD11" s="17">
         <v>25645</v>
       </c>
       <c r="CE11" s="17">
         <v>25084</v>
       </c>
       <c r="CF11" s="17">
         <v>24949</v>
       </c>
       <c r="CG11" s="17">
         <v>27563</v>
       </c>
       <c r="CH11" s="17">
         <v>27669</v>
       </c>
       <c r="CI11" s="17">
         <v>27766</v>
       </c>
       <c r="CJ11" s="17">
         <v>27730</v>
       </c>
-      <c r="CK11" s="17"/>
+      <c r="CK11" s="17">
+        <v>27978</v>
+      </c>
       <c r="CL11" s="17"/>
       <c r="CM11" s="17"/>
       <c r="CN11" s="17"/>
       <c r="CO11" s="17"/>
       <c r="CP11" s="17"/>
       <c r="CQ11" s="17"/>
       <c r="CR11" s="17"/>
       <c r="CS11" s="17"/>
     </row>
     <row r="12" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A12" s="35" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="18">
         <v>10138</v>
       </c>
       <c r="C12" s="18">
         <v>10113</v>
       </c>
       <c r="D12" s="18">
         <v>9960</v>
       </c>
       <c r="E12" s="18">
         <v>10084</v>
       </c>
@@ -3583,51 +3597,53 @@
       </c>
       <c r="CC12" s="17">
         <v>16192</v>
       </c>
       <c r="CD12" s="17">
         <v>16134</v>
       </c>
       <c r="CE12" s="17">
         <v>16057</v>
       </c>
       <c r="CF12" s="17">
         <v>15985</v>
       </c>
       <c r="CG12" s="17">
         <v>16598</v>
       </c>
       <c r="CH12" s="17">
         <v>16758</v>
       </c>
       <c r="CI12" s="17">
         <v>16771</v>
       </c>
       <c r="CJ12" s="17">
         <v>16714</v>
       </c>
-      <c r="CK12" s="17"/>
+      <c r="CK12" s="17">
+        <v>17127</v>
+      </c>
       <c r="CL12" s="17"/>
       <c r="CM12" s="17"/>
       <c r="CN12" s="17"/>
       <c r="CO12" s="17"/>
       <c r="CP12" s="17"/>
       <c r="CQ12" s="17"/>
       <c r="CR12" s="17"/>
       <c r="CS12" s="17"/>
     </row>
     <row r="13" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A13" s="35" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="14">
         <v>3710</v>
       </c>
       <c r="C13" s="14">
         <v>3711</v>
       </c>
       <c r="D13" s="14">
         <v>3729</v>
       </c>
       <c r="E13" s="14">
         <v>3770</v>
       </c>
@@ -3858,51 +3874,53 @@
       </c>
       <c r="CC13" s="22">
         <v>5938</v>
       </c>
       <c r="CD13" s="22">
         <v>5909</v>
       </c>
       <c r="CE13" s="22">
         <v>5871</v>
       </c>
       <c r="CF13" s="22">
         <v>5834</v>
       </c>
       <c r="CG13" s="22">
         <v>6147</v>
       </c>
       <c r="CH13" s="17">
         <v>6175</v>
       </c>
       <c r="CI13" s="17">
         <v>6211</v>
       </c>
       <c r="CJ13" s="17">
         <v>6249</v>
       </c>
-      <c r="CK13" s="17"/>
+      <c r="CK13" s="17">
+        <v>6252</v>
+      </c>
       <c r="CL13" s="17"/>
       <c r="CM13" s="22"/>
       <c r="CN13" s="22"/>
       <c r="CO13" s="22"/>
       <c r="CP13" s="22"/>
       <c r="CQ13" s="22"/>
       <c r="CR13" s="22"/>
       <c r="CS13" s="22"/>
     </row>
     <row r="14" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A14" s="35" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="18">
         <v>10685</v>
       </c>
       <c r="C14" s="18">
         <v>10767</v>
       </c>
       <c r="D14" s="18">
         <v>10858</v>
       </c>
       <c r="E14" s="18">
         <v>10994</v>
       </c>
@@ -4133,51 +4151,53 @@
       </c>
       <c r="CC14" s="17">
         <v>20278</v>
       </c>
       <c r="CD14" s="17">
         <v>19885</v>
       </c>
       <c r="CE14" s="17">
         <v>19651</v>
       </c>
       <c r="CF14" s="17">
         <v>19644</v>
       </c>
       <c r="CG14" s="17">
         <v>20575</v>
       </c>
       <c r="CH14" s="17">
         <v>20752</v>
       </c>
       <c r="CI14" s="17">
         <v>21025</v>
       </c>
       <c r="CJ14" s="17">
         <v>21181</v>
       </c>
-      <c r="CK14" s="17"/>
+      <c r="CK14" s="17">
+        <v>21467</v>
+      </c>
       <c r="CL14" s="17"/>
       <c r="CM14" s="17"/>
       <c r="CN14" s="17"/>
       <c r="CO14" s="17"/>
       <c r="CP14" s="17"/>
       <c r="CQ14" s="17"/>
       <c r="CR14" s="17"/>
       <c r="CS14" s="17"/>
     </row>
     <row r="15" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A15" s="35" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="18">
         <v>4240</v>
       </c>
       <c r="C15" s="18">
         <v>4240</v>
       </c>
       <c r="D15" s="18">
         <v>4196</v>
       </c>
       <c r="E15" s="18">
         <v>4262</v>
       </c>
@@ -4408,51 +4428,53 @@
       </c>
       <c r="CC15" s="17">
         <v>7141</v>
       </c>
       <c r="CD15" s="17">
         <v>7053</v>
       </c>
       <c r="CE15" s="17">
         <v>7043</v>
       </c>
       <c r="CF15" s="17">
         <v>7066</v>
       </c>
       <c r="CG15" s="17">
         <v>6794</v>
       </c>
       <c r="CH15" s="17">
         <v>6805</v>
       </c>
       <c r="CI15" s="17">
         <v>6798</v>
       </c>
       <c r="CJ15" s="17">
         <v>6773</v>
       </c>
-      <c r="CK15" s="17"/>
+      <c r="CK15" s="17">
+        <v>6867</v>
+      </c>
       <c r="CL15" s="17"/>
       <c r="CM15" s="17"/>
       <c r="CN15" s="17"/>
       <c r="CO15" s="17"/>
       <c r="CP15" s="17"/>
       <c r="CQ15" s="17"/>
       <c r="CR15" s="17"/>
       <c r="CS15" s="17"/>
     </row>
     <row r="16" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A16" s="35" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="18">
         <v>2885</v>
       </c>
       <c r="C16" s="18">
         <v>2907</v>
       </c>
       <c r="D16" s="18">
         <v>2901</v>
       </c>
       <c r="E16" s="18">
         <v>2996</v>
       </c>
@@ -4683,51 +4705,53 @@
       </c>
       <c r="CC16" s="17">
         <v>5805</v>
       </c>
       <c r="CD16" s="17">
         <v>5602</v>
       </c>
       <c r="CE16" s="17">
         <v>5385</v>
       </c>
       <c r="CF16" s="17">
         <v>5249</v>
       </c>
       <c r="CG16" s="17">
         <v>5757</v>
       </c>
       <c r="CH16" s="17">
         <v>5793</v>
       </c>
       <c r="CI16" s="17">
         <v>5827</v>
       </c>
       <c r="CJ16" s="17">
         <v>5774</v>
       </c>
-      <c r="CK16" s="17"/>
+      <c r="CK16" s="17">
+        <v>5876</v>
+      </c>
       <c r="CL16" s="17"/>
       <c r="CM16" s="17"/>
       <c r="CN16" s="17"/>
       <c r="CO16" s="17"/>
       <c r="CP16" s="17"/>
       <c r="CQ16" s="17"/>
       <c r="CR16" s="17"/>
       <c r="CS16" s="17"/>
     </row>
     <row r="17" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A17" s="35" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="18">
         <v>3819</v>
       </c>
       <c r="C17" s="18">
         <v>3790</v>
       </c>
       <c r="D17" s="18">
         <v>3775</v>
       </c>
       <c r="E17" s="18">
         <v>3883</v>
       </c>
@@ -4958,51 +4982,53 @@
       </c>
       <c r="CC17" s="17">
         <v>6636</v>
       </c>
       <c r="CD17" s="17">
         <v>6516</v>
       </c>
       <c r="CE17" s="17">
         <v>6403</v>
       </c>
       <c r="CF17" s="17">
         <v>6364</v>
       </c>
       <c r="CG17" s="17">
         <v>6534</v>
       </c>
       <c r="CH17" s="17">
         <v>6533</v>
       </c>
       <c r="CI17" s="17">
         <v>6555</v>
       </c>
       <c r="CJ17" s="17">
         <v>6478</v>
       </c>
-      <c r="CK17" s="17"/>
+      <c r="CK17" s="17">
+        <v>6600</v>
+      </c>
       <c r="CL17" s="17"/>
       <c r="CM17" s="17"/>
       <c r="CN17" s="17"/>
       <c r="CO17" s="17"/>
       <c r="CP17" s="17"/>
       <c r="CQ17" s="17"/>
       <c r="CR17" s="17"/>
       <c r="CS17" s="17"/>
     </row>
     <row r="18" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A18" s="37" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="18">
         <v>5460</v>
       </c>
       <c r="C18" s="18">
         <v>5452</v>
       </c>
       <c r="D18" s="18">
         <v>5415</v>
       </c>
       <c r="E18" s="18">
         <v>5617</v>
       </c>
@@ -5233,51 +5259,53 @@
       </c>
       <c r="CC18" s="17">
         <v>8710</v>
       </c>
       <c r="CD18" s="17">
         <v>8634</v>
       </c>
       <c r="CE18" s="17">
         <v>8599</v>
       </c>
       <c r="CF18" s="17">
         <v>8427</v>
       </c>
       <c r="CG18" s="17">
         <v>8980</v>
       </c>
       <c r="CH18" s="17">
         <v>8970</v>
       </c>
       <c r="CI18" s="17">
         <v>8967</v>
       </c>
       <c r="CJ18" s="17">
         <v>9017</v>
       </c>
-      <c r="CK18" s="17"/>
+      <c r="CK18" s="17">
+        <v>9364</v>
+      </c>
       <c r="CL18" s="17"/>
       <c r="CM18" s="17"/>
       <c r="CN18" s="17"/>
       <c r="CO18" s="17"/>
       <c r="CP18" s="17"/>
       <c r="CQ18" s="17"/>
       <c r="CR18" s="17"/>
       <c r="CS18" s="17"/>
     </row>
     <row r="19" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A19" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B19" s="18">
         <v>6851</v>
       </c>
       <c r="C19" s="18">
         <v>6874</v>
       </c>
       <c r="D19" s="18">
         <v>6870</v>
       </c>
       <c r="E19" s="18">
         <v>6952</v>
       </c>
@@ -5508,51 +5536,53 @@
       </c>
       <c r="CC19" s="17">
         <v>11337</v>
       </c>
       <c r="CD19" s="17">
         <v>11296</v>
       </c>
       <c r="CE19" s="17">
         <v>11432</v>
       </c>
       <c r="CF19" s="17">
         <v>11333</v>
       </c>
       <c r="CG19" s="17">
         <v>11604</v>
       </c>
       <c r="CH19" s="17">
         <v>11588</v>
       </c>
       <c r="CI19" s="17">
         <v>11605</v>
       </c>
       <c r="CJ19" s="17">
         <v>11623</v>
       </c>
-      <c r="CK19" s="17"/>
+      <c r="CK19" s="17">
+        <v>11784</v>
+      </c>
       <c r="CL19" s="17"/>
       <c r="CM19" s="17"/>
       <c r="CN19" s="17"/>
       <c r="CO19" s="17"/>
       <c r="CP19" s="17"/>
       <c r="CQ19" s="17"/>
       <c r="CR19" s="17"/>
       <c r="CS19" s="17"/>
     </row>
     <row r="20" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A20" s="37" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="18">
         <v>11403</v>
       </c>
       <c r="C20" s="18">
         <v>11303</v>
       </c>
       <c r="D20" s="18">
         <v>11311</v>
       </c>
       <c r="E20" s="18">
         <v>11407</v>
       </c>
@@ -5783,51 +5813,53 @@
       </c>
       <c r="CC20" s="17">
         <v>12238</v>
       </c>
       <c r="CD20" s="17">
         <v>12159</v>
       </c>
       <c r="CE20" s="17">
         <v>12115</v>
       </c>
       <c r="CF20" s="17">
         <v>12027</v>
       </c>
       <c r="CG20" s="17">
         <v>13061</v>
       </c>
       <c r="CH20" s="17">
         <v>13090</v>
       </c>
       <c r="CI20" s="17">
         <v>13075</v>
       </c>
       <c r="CJ20" s="17">
         <v>13103</v>
       </c>
-      <c r="CK20" s="17"/>
+      <c r="CK20" s="17">
+        <v>13316</v>
+      </c>
       <c r="CL20" s="17"/>
       <c r="CM20" s="17"/>
       <c r="CN20" s="17"/>
       <c r="CO20" s="17"/>
       <c r="CP20" s="17"/>
       <c r="CQ20" s="17"/>
       <c r="CR20" s="17"/>
       <c r="CS20" s="17"/>
     </row>
     <row r="21" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A21" s="37" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="14">
         <v>6508</v>
       </c>
       <c r="C21" s="14">
         <v>6467</v>
       </c>
       <c r="D21" s="14">
         <v>6505</v>
       </c>
       <c r="E21" s="14">
         <v>6432</v>
       </c>
@@ -6058,51 +6090,53 @@
       </c>
       <c r="CC21" s="14">
         <v>11525</v>
       </c>
       <c r="CD21" s="14">
         <v>11465</v>
       </c>
       <c r="CE21" s="14">
         <v>11454</v>
       </c>
       <c r="CF21" s="14">
         <v>11366</v>
       </c>
       <c r="CG21" s="14">
         <v>11719</v>
       </c>
       <c r="CH21" s="17">
         <v>11698</v>
       </c>
       <c r="CI21" s="17">
         <v>11761</v>
       </c>
       <c r="CJ21" s="17">
         <v>11840</v>
       </c>
-      <c r="CK21" s="17"/>
+      <c r="CK21" s="17">
+        <v>11906</v>
+      </c>
       <c r="CL21" s="17"/>
       <c r="CM21" s="14"/>
       <c r="CN21" s="14"/>
       <c r="CO21" s="14"/>
       <c r="CP21" s="14"/>
       <c r="CQ21" s="14"/>
       <c r="CR21" s="14"/>
       <c r="CS21" s="14"/>
     </row>
     <row r="22" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A22" s="37" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="18">
         <v>6180</v>
       </c>
       <c r="C22" s="18">
         <v>6208</v>
       </c>
       <c r="D22" s="18">
         <v>6241</v>
       </c>
       <c r="E22" s="18">
         <v>6280</v>
       </c>
@@ -6333,51 +6367,53 @@
       </c>
       <c r="CC22" s="17">
         <v>8449</v>
       </c>
       <c r="CD22" s="17">
         <v>8395</v>
       </c>
       <c r="CE22" s="17">
         <v>8384</v>
       </c>
       <c r="CF22" s="17">
         <v>8342</v>
       </c>
       <c r="CG22" s="17">
         <v>9612</v>
       </c>
       <c r="CH22" s="17">
         <v>9679</v>
       </c>
       <c r="CI22" s="17">
         <v>9714</v>
       </c>
       <c r="CJ22" s="17">
         <v>9656</v>
       </c>
-      <c r="CK22" s="17"/>
+      <c r="CK22" s="17">
+        <v>9727</v>
+      </c>
       <c r="CL22" s="17"/>
       <c r="CM22" s="17"/>
       <c r="CN22" s="17"/>
       <c r="CO22" s="17"/>
       <c r="CP22" s="17"/>
       <c r="CQ22" s="17"/>
       <c r="CR22" s="17"/>
       <c r="CS22" s="17"/>
     </row>
     <row r="23" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A23" s="37" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="18">
         <v>3939</v>
       </c>
       <c r="C23" s="18">
         <v>3942</v>
       </c>
       <c r="D23" s="18">
         <v>3966</v>
       </c>
       <c r="E23" s="18">
         <v>3944</v>
       </c>
@@ -6608,51 +6644,53 @@
       </c>
       <c r="CC23" s="17">
         <v>6105</v>
       </c>
       <c r="CD23" s="17">
         <v>6056</v>
       </c>
       <c r="CE23" s="17">
         <v>5965</v>
       </c>
       <c r="CF23" s="17">
         <v>5945</v>
       </c>
       <c r="CG23" s="17">
         <v>6493</v>
       </c>
       <c r="CH23" s="17">
         <v>6630</v>
       </c>
       <c r="CI23" s="17">
         <v>6651</v>
       </c>
       <c r="CJ23" s="17">
         <v>6682</v>
       </c>
-      <c r="CK23" s="17"/>
+      <c r="CK23" s="17">
+        <v>6697</v>
+      </c>
       <c r="CL23" s="17"/>
       <c r="CM23" s="17"/>
       <c r="CN23" s="17"/>
       <c r="CO23" s="17"/>
       <c r="CP23" s="17"/>
       <c r="CQ23" s="17"/>
       <c r="CR23" s="17"/>
       <c r="CS23" s="17"/>
     </row>
     <row r="24" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A24" s="37" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="20">
         <v>5559</v>
       </c>
       <c r="C24" s="20">
         <v>5603</v>
       </c>
       <c r="D24" s="20">
         <v>5649</v>
       </c>
       <c r="E24" s="20">
         <v>5738</v>
       </c>
@@ -6883,51 +6921,53 @@
       </c>
       <c r="CC24" s="17">
         <v>6035</v>
       </c>
       <c r="CD24" s="17">
         <v>6021</v>
       </c>
       <c r="CE24" s="17">
         <v>5995</v>
       </c>
       <c r="CF24" s="17">
         <v>5977</v>
       </c>
       <c r="CG24" s="17">
         <v>5972</v>
       </c>
       <c r="CH24" s="17">
         <v>6052</v>
       </c>
       <c r="CI24" s="17">
         <v>6087</v>
       </c>
       <c r="CJ24" s="17">
         <v>6139</v>
       </c>
-      <c r="CK24" s="17"/>
+      <c r="CK24" s="17">
+        <v>6309</v>
+      </c>
       <c r="CL24" s="17"/>
       <c r="CM24" s="17"/>
       <c r="CN24" s="17"/>
       <c r="CO24" s="17"/>
       <c r="CP24" s="17"/>
       <c r="CQ24" s="17"/>
       <c r="CR24" s="17"/>
       <c r="CS24" s="17"/>
     </row>
     <row r="25" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A25" s="37" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="20">
         <v>3748</v>
       </c>
       <c r="C25" s="20">
         <v>3784</v>
       </c>
       <c r="D25" s="20">
         <v>3821</v>
       </c>
       <c r="E25" s="20">
         <v>3907</v>
       </c>
@@ -7158,160 +7198,162 @@
       </c>
       <c r="CC25" s="17">
         <v>4687</v>
       </c>
       <c r="CD25" s="17">
         <v>4677</v>
       </c>
       <c r="CE25" s="17">
         <v>4620</v>
       </c>
       <c r="CF25" s="17">
         <v>4598</v>
       </c>
       <c r="CG25" s="17">
         <v>4904</v>
       </c>
       <c r="CH25" s="17">
         <v>4957</v>
       </c>
       <c r="CI25" s="17">
         <v>5002</v>
       </c>
       <c r="CJ25" s="17">
         <v>5056</v>
       </c>
-      <c r="CK25" s="17"/>
+      <c r="CK25" s="17">
+        <v>5128</v>
+      </c>
       <c r="CL25" s="17"/>
       <c r="CM25" s="17"/>
       <c r="CN25" s="17"/>
       <c r="CO25" s="17"/>
       <c r="CP25" s="17"/>
       <c r="CQ25" s="17"/>
       <c r="CR25" s="17"/>
       <c r="CS25" s="17"/>
     </row>
     <row r="26" spans="1:97" s="36" customFormat="1" ht="6" customHeight="1"/>
     <row r="27" spans="1:97" s="2" customFormat="1">
       <c r="A27" s="3"/>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
       <c r="O27" s="3"/>
       <c r="P27" s="3"/>
       <c r="Q27" s="3"/>
       <c r="R27" s="3"/>
       <c r="S27" s="3"/>
       <c r="T27" s="3"/>
       <c r="U27" s="3"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
-      <c r="AX27" s="40" t="s">
+      <c r="AX27" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="AY27" s="40"/>
-[...21 lines deleted...]
-      <c r="BU27" s="40"/>
+      <c r="AY27" s="46"/>
+      <c r="AZ27" s="46"/>
+      <c r="BA27" s="46"/>
+      <c r="BB27" s="46"/>
+      <c r="BC27" s="46"/>
+      <c r="BD27" s="46"/>
+      <c r="BE27" s="46"/>
+      <c r="BF27" s="46"/>
+      <c r="BG27" s="46"/>
+      <c r="BH27" s="46"/>
+      <c r="BI27" s="46"/>
+      <c r="BJ27" s="46"/>
+      <c r="BK27" s="46"/>
+      <c r="BL27" s="46"/>
+      <c r="BM27" s="46"/>
+      <c r="BN27" s="46"/>
+      <c r="BO27" s="46"/>
+      <c r="BP27" s="46"/>
+      <c r="BQ27" s="46"/>
+      <c r="BR27" s="46"/>
+      <c r="BS27" s="46"/>
+      <c r="BT27" s="46"/>
+      <c r="BU27" s="46"/>
     </row>
     <row r="28" spans="1:97" s="2" customFormat="1">
       <c r="A28" s="3"/>
       <c r="B28" s="3"/>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
       <c r="N28" s="3"/>
       <c r="O28" s="3"/>
       <c r="P28" s="3"/>
       <c r="Q28" s="3"/>
       <c r="R28" s="3"/>
       <c r="S28" s="3"/>
       <c r="T28" s="3"/>
       <c r="U28" s="3"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
-      <c r="AX28" s="40"/>
-[...22 lines deleted...]
-      <c r="BU28" s="40"/>
+      <c r="AX28" s="46"/>
+      <c r="AY28" s="46"/>
+      <c r="AZ28" s="46"/>
+      <c r="BA28" s="46"/>
+      <c r="BB28" s="46"/>
+      <c r="BC28" s="46"/>
+      <c r="BD28" s="46"/>
+      <c r="BE28" s="46"/>
+      <c r="BF28" s="46"/>
+      <c r="BG28" s="46"/>
+      <c r="BH28" s="46"/>
+      <c r="BI28" s="46"/>
+      <c r="BJ28" s="46"/>
+      <c r="BK28" s="46"/>
+      <c r="BL28" s="46"/>
+      <c r="BM28" s="46"/>
+      <c r="BN28" s="46"/>
+      <c r="BO28" s="46"/>
+      <c r="BP28" s="46"/>
+      <c r="BQ28" s="46"/>
+      <c r="BR28" s="46"/>
+      <c r="BS28" s="46"/>
+      <c r="BT28" s="46"/>
+      <c r="BU28" s="46"/>
     </row>
     <row r="29" spans="1:97" s="2" customFormat="1">
       <c r="A29" s="3"/>
       <c r="B29" s="3"/>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3"/>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
       <c r="M29" s="3"/>
       <c r="N29" s="3"/>
       <c r="O29" s="3"/>
       <c r="P29" s="3"/>
       <c r="Q29" s="3"/>
       <c r="R29" s="3"/>
       <c r="S29" s="3"/>
       <c r="T29" s="3"/>
       <c r="U29" s="3"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
@@ -8446,68 +8488,68 @@
       <c r="B75" s="3"/>
       <c r="C75" s="3"/>
       <c r="D75" s="3"/>
       <c r="E75" s="3"/>
       <c r="F75" s="3"/>
       <c r="G75" s="3"/>
       <c r="H75" s="3"/>
       <c r="I75" s="3"/>
       <c r="J75" s="3"/>
       <c r="K75" s="3"/>
       <c r="L75" s="3"/>
       <c r="M75" s="3"/>
       <c r="N75" s="3"/>
       <c r="O75" s="3"/>
       <c r="P75" s="3"/>
       <c r="Q75" s="3"/>
       <c r="R75" s="3"/>
       <c r="S75" s="3"/>
       <c r="T75" s="3"/>
       <c r="U75" s="3"/>
       <c r="V75" s="1"/>
       <c r="W75" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="AX27:BU28"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A1:CG1"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="CH3:CS3"/>
-    <mergeCell ref="AX27:BU28"/>
-[...3 lines deleted...]
-    <mergeCell ref="AX3:BI3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.43307086614173229" bottom="0.59055118110236227" header="0.7" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>