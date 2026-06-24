--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -442,70 +442,70 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -779,170 +779,170 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS75"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK5" sqref="CK5:CK25"/>
+      <selection pane="topRight" activeCell="CL5" sqref="CL5:CL25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21" style="4" customWidth="1"/>
     <col min="2" max="6" width="9" style="4" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" style="4" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="4" customWidth="1"/>
     <col min="9" max="9" width="8.28515625" style="4" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" style="4" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="4" customWidth="1"/>
     <col min="12" max="13" width="9.42578125" style="4" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" style="4" customWidth="1"/>
     <col min="15" max="15" width="9.5703125" style="4" customWidth="1"/>
     <col min="16" max="16" width="8.85546875" style="4" customWidth="1"/>
     <col min="17" max="17" width="9.7109375" style="4" customWidth="1"/>
     <col min="18" max="18" width="9" style="4" customWidth="1"/>
     <col min="19" max="19" width="9.5703125" style="4" customWidth="1"/>
     <col min="20" max="20" width="8.7109375" style="4" customWidth="1"/>
     <col min="21" max="21" width="9" style="4" customWidth="1"/>
     <col min="22" max="22" width="9.7109375" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.5703125" style="1" customWidth="1"/>
     <col min="24" max="26" width="9.140625" style="1"/>
     <col min="27" max="27" width="8" style="1" customWidth="1"/>
     <col min="28" max="28" width="8.140625" style="1" customWidth="1"/>
     <col min="29" max="38" width="9.140625" style="1"/>
     <col min="39" max="39" width="8" style="1" customWidth="1"/>
     <col min="40" max="40" width="8.28515625" style="1" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="39" customFormat="1" ht="28.5" customHeight="1">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="45" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="40"/>
-[...82 lines deleted...]
-      <c r="CG1" s="40"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
+      <c r="N1" s="45"/>
+      <c r="O1" s="45"/>
+      <c r="P1" s="45"/>
+      <c r="Q1" s="45"/>
+      <c r="R1" s="45"/>
+      <c r="S1" s="45"/>
+      <c r="T1" s="45"/>
+      <c r="U1" s="45"/>
+      <c r="V1" s="45"/>
+      <c r="W1" s="45"/>
+      <c r="X1" s="45"/>
+      <c r="Y1" s="45"/>
+      <c r="Z1" s="45"/>
+      <c r="AA1" s="45"/>
+      <c r="AB1" s="45"/>
+      <c r="AC1" s="45"/>
+      <c r="AD1" s="45"/>
+      <c r="AE1" s="45"/>
+      <c r="AF1" s="45"/>
+      <c r="AG1" s="45"/>
+      <c r="AH1" s="45"/>
+      <c r="AI1" s="45"/>
+      <c r="AJ1" s="45"/>
+      <c r="AK1" s="45"/>
+      <c r="AL1" s="45"/>
+      <c r="AM1" s="45"/>
+      <c r="AN1" s="45"/>
+      <c r="AO1" s="45"/>
+      <c r="AP1" s="45"/>
+      <c r="AQ1" s="45"/>
+      <c r="AR1" s="45"/>
+      <c r="AS1" s="45"/>
+      <c r="AT1" s="45"/>
+      <c r="AU1" s="45"/>
+      <c r="AV1" s="45"/>
+      <c r="AW1" s="45"/>
+      <c r="AX1" s="45"/>
+      <c r="AY1" s="45"/>
+      <c r="AZ1" s="45"/>
+      <c r="BA1" s="45"/>
+      <c r="BB1" s="45"/>
+      <c r="BC1" s="45"/>
+      <c r="BD1" s="45"/>
+      <c r="BE1" s="45"/>
+      <c r="BF1" s="45"/>
+      <c r="BG1" s="45"/>
+      <c r="BH1" s="45"/>
+      <c r="BI1" s="45"/>
+      <c r="BJ1" s="45"/>
+      <c r="BK1" s="45"/>
+      <c r="BL1" s="45"/>
+      <c r="BM1" s="45"/>
+      <c r="BN1" s="45"/>
+      <c r="BO1" s="45"/>
+      <c r="BP1" s="45"/>
+      <c r="BQ1" s="45"/>
+      <c r="BR1" s="45"/>
+      <c r="BS1" s="45"/>
+      <c r="BT1" s="45"/>
+      <c r="BU1" s="45"/>
+      <c r="BV1" s="45"/>
+      <c r="BW1" s="45"/>
+      <c r="BX1" s="45"/>
+      <c r="BY1" s="45"/>
+      <c r="BZ1" s="45"/>
+      <c r="CA1" s="45"/>
+      <c r="CB1" s="45"/>
+      <c r="CC1" s="45"/>
+      <c r="CD1" s="45"/>
+      <c r="CE1" s="45"/>
+      <c r="CF1" s="45"/>
+      <c r="CG1" s="45"/>
     </row>
     <row r="2" spans="1:97" s="28" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
       <c r="A2" s="27"/>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
       <c r="J2" s="41" t="s">
         <v>43</v>
       </c>
       <c r="K2" s="41"/>
       <c r="L2" s="41"/>
       <c r="M2" s="41"/>
       <c r="N2" s="27"/>
       <c r="O2" s="27"/>
       <c r="P2" s="27"/>
       <c r="Q2" s="27"/>
       <c r="R2" s="27"/>
       <c r="S2" s="27"/>
       <c r="T2" s="27"/>
       <c r="U2" s="27"/>
@@ -986,51 +986,51 @@
       <c r="BO2" s="38"/>
       <c r="BP2" s="38"/>
       <c r="BQ2" s="38"/>
       <c r="BR2" s="41" t="s">
         <v>43</v>
       </c>
       <c r="BS2" s="41"/>
       <c r="BT2" s="41"/>
       <c r="BU2" s="41"/>
       <c r="BV2" s="38"/>
       <c r="BW2" s="38"/>
       <c r="BX2" s="38"/>
       <c r="BY2" s="38"/>
       <c r="BZ2" s="38"/>
       <c r="CA2" s="38"/>
       <c r="CB2" s="38"/>
       <c r="CC2" s="38"/>
       <c r="CP2" s="41" t="s">
         <v>43</v>
       </c>
       <c r="CQ2" s="41"/>
       <c r="CR2" s="41"/>
       <c r="CS2" s="41"/>
     </row>
     <row r="3" spans="1:97" s="29" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="45" t="s">
+      <c r="A3" s="46" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="42" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="43"/>
       <c r="D3" s="43"/>
       <c r="E3" s="43"/>
       <c r="F3" s="43"/>
       <c r="G3" s="43"/>
       <c r="H3" s="43"/>
       <c r="I3" s="43"/>
       <c r="J3" s="43"/>
       <c r="K3" s="43"/>
       <c r="L3" s="43"/>
       <c r="M3" s="44"/>
       <c r="N3" s="42" t="s">
         <v>3</v>
       </c>
       <c r="O3" s="43"/>
       <c r="P3" s="43"/>
       <c r="Q3" s="43"/>
       <c r="R3" s="43"/>
       <c r="S3" s="43"/>
       <c r="T3" s="43"/>
@@ -1103,51 +1103,51 @@
       <c r="BY3" s="43"/>
       <c r="BZ3" s="43"/>
       <c r="CA3" s="43"/>
       <c r="CB3" s="43"/>
       <c r="CC3" s="43"/>
       <c r="CD3" s="43"/>
       <c r="CE3" s="43"/>
       <c r="CF3" s="43"/>
       <c r="CG3" s="44"/>
       <c r="CH3" s="42" t="s">
         <v>44</v>
       </c>
       <c r="CI3" s="43"/>
       <c r="CJ3" s="43"/>
       <c r="CK3" s="43"/>
       <c r="CL3" s="43"/>
       <c r="CM3" s="43"/>
       <c r="CN3" s="43"/>
       <c r="CO3" s="43"/>
       <c r="CP3" s="43"/>
       <c r="CQ3" s="43"/>
       <c r="CR3" s="43"/>
       <c r="CS3" s="44"/>
     </row>
     <row r="4" spans="1:97" s="29" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="45"/>
+      <c r="A4" s="46"/>
       <c r="B4" s="30" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="31" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="31" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="30" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="31" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="31" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="31" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="31" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="31" t="s">
@@ -1661,51 +1661,53 @@
       </c>
       <c r="CD5" s="12">
         <v>171627</v>
       </c>
       <c r="CE5" s="12">
         <v>170151</v>
       </c>
       <c r="CF5" s="12">
         <v>169198</v>
       </c>
       <c r="CG5" s="12">
         <v>179189</v>
       </c>
       <c r="CH5" s="10">
         <v>180093</v>
       </c>
       <c r="CI5" s="10">
         <v>180772</v>
       </c>
       <c r="CJ5" s="10">
         <v>180974</v>
       </c>
       <c r="CK5" s="10">
         <v>183573</v>
       </c>
-      <c r="CL5" s="10"/>
+      <c r="CL5" s="10">
+        <v>191726</v>
+      </c>
       <c r="CM5" s="12"/>
       <c r="CN5" s="12"/>
       <c r="CO5" s="12"/>
       <c r="CP5" s="12"/>
       <c r="CQ5" s="12"/>
       <c r="CR5" s="12"/>
       <c r="CS5" s="12"/>
     </row>
     <row r="6" spans="1:97" s="33" customFormat="1" ht="11.25">
       <c r="A6" s="34" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="14">
         <v>1018</v>
       </c>
       <c r="C6" s="14">
         <v>1035</v>
       </c>
       <c r="D6" s="14">
         <v>999</v>
       </c>
       <c r="E6" s="14">
         <v>999</v>
       </c>
       <c r="F6" s="14">
@@ -1938,51 +1940,53 @@
       </c>
       <c r="CD6" s="15">
         <v>526</v>
       </c>
       <c r="CE6" s="15">
         <v>515</v>
       </c>
       <c r="CF6" s="15">
         <v>540</v>
       </c>
       <c r="CG6" s="15">
         <v>286</v>
       </c>
       <c r="CH6" s="16">
         <v>286</v>
       </c>
       <c r="CI6" s="16">
         <v>293</v>
       </c>
       <c r="CJ6" s="16">
         <v>286</v>
       </c>
       <c r="CK6" s="16">
         <v>290</v>
       </c>
-      <c r="CL6" s="16"/>
+      <c r="CL6" s="16">
+        <v>299</v>
+      </c>
       <c r="CM6" s="15"/>
       <c r="CN6" s="15"/>
       <c r="CO6" s="15"/>
       <c r="CP6" s="15"/>
       <c r="CQ6" s="15"/>
       <c r="CR6" s="15"/>
       <c r="CS6" s="15"/>
     </row>
     <row r="7" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A7" s="35" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="18">
         <v>7066</v>
       </c>
       <c r="C7" s="18">
         <v>7047</v>
       </c>
       <c r="D7" s="18">
         <v>6970</v>
       </c>
       <c r="E7" s="18">
         <v>7249</v>
       </c>
       <c r="F7" s="18">
@@ -2215,51 +2219,53 @@
       </c>
       <c r="CD7" s="17">
         <v>11067</v>
       </c>
       <c r="CE7" s="17">
         <v>11014</v>
       </c>
       <c r="CF7" s="17">
         <v>10999</v>
       </c>
       <c r="CG7" s="17">
         <v>11736</v>
       </c>
       <c r="CH7" s="17">
         <v>11791</v>
       </c>
       <c r="CI7" s="17">
         <v>11787</v>
       </c>
       <c r="CJ7" s="17">
         <v>11786</v>
       </c>
       <c r="CK7" s="17">
         <v>11982</v>
       </c>
-      <c r="CL7" s="17"/>
+      <c r="CL7" s="17">
+        <v>12359</v>
+      </c>
       <c r="CM7" s="17"/>
       <c r="CN7" s="17"/>
       <c r="CO7" s="17"/>
       <c r="CP7" s="17"/>
       <c r="CQ7" s="17"/>
       <c r="CR7" s="17"/>
       <c r="CS7" s="17"/>
     </row>
     <row r="8" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A8" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="18">
         <v>210</v>
       </c>
       <c r="C8" s="18">
         <v>212</v>
       </c>
       <c r="D8" s="18">
         <v>210</v>
       </c>
       <c r="E8" s="18">
         <v>210</v>
       </c>
       <c r="F8" s="18">
@@ -2492,51 +2498,53 @@
       </c>
       <c r="CD8" s="17">
         <v>140</v>
       </c>
       <c r="CE8" s="17">
         <v>133</v>
       </c>
       <c r="CF8" s="17">
         <v>129</v>
       </c>
       <c r="CG8" s="17">
         <v>156</v>
       </c>
       <c r="CH8" s="17">
         <v>151</v>
       </c>
       <c r="CI8" s="17">
         <v>152</v>
       </c>
       <c r="CJ8" s="17">
         <v>151</v>
       </c>
       <c r="CK8" s="17">
         <v>152</v>
       </c>
-      <c r="CL8" s="17"/>
+      <c r="CL8" s="17">
+        <v>155</v>
+      </c>
       <c r="CM8" s="17"/>
       <c r="CN8" s="17"/>
       <c r="CO8" s="17"/>
       <c r="CP8" s="17"/>
       <c r="CQ8" s="17"/>
       <c r="CR8" s="17"/>
       <c r="CS8" s="17"/>
     </row>
     <row r="9" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A9" s="35" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="18">
         <v>113</v>
       </c>
       <c r="C9" s="18">
         <v>120</v>
       </c>
       <c r="D9" s="18">
         <v>122</v>
       </c>
       <c r="E9" s="18">
         <v>121</v>
       </c>
       <c r="F9" s="18">
@@ -2769,51 +2777,53 @@
       </c>
       <c r="CD9" s="17">
         <v>208</v>
       </c>
       <c r="CE9" s="17">
         <v>207</v>
       </c>
       <c r="CF9" s="17">
         <v>206</v>
       </c>
       <c r="CG9" s="17">
         <v>222</v>
       </c>
       <c r="CH9" s="17">
         <v>222</v>
       </c>
       <c r="CI9" s="17">
         <v>228</v>
       </c>
       <c r="CJ9" s="17">
         <v>229</v>
       </c>
       <c r="CK9" s="17">
         <v>231</v>
       </c>
-      <c r="CL9" s="17"/>
+      <c r="CL9" s="17">
+        <v>247</v>
+      </c>
       <c r="CM9" s="17"/>
       <c r="CN9" s="17"/>
       <c r="CO9" s="17"/>
       <c r="CP9" s="17"/>
       <c r="CQ9" s="17"/>
       <c r="CR9" s="17"/>
       <c r="CS9" s="17"/>
     </row>
     <row r="10" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A10" s="35" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="18">
         <v>4856</v>
       </c>
       <c r="C10" s="18">
         <v>4853</v>
       </c>
       <c r="D10" s="18">
         <v>4861</v>
       </c>
       <c r="E10" s="18">
         <v>4909</v>
       </c>
       <c r="F10" s="18">
@@ -3046,51 +3056,53 @@
       </c>
       <c r="CD10" s="17">
         <v>4239</v>
       </c>
       <c r="CE10" s="17">
         <v>4224</v>
       </c>
       <c r="CF10" s="17">
         <v>4218</v>
       </c>
       <c r="CG10" s="17">
         <v>4476</v>
       </c>
       <c r="CH10" s="17">
         <v>4494</v>
       </c>
       <c r="CI10" s="17">
         <v>4497</v>
       </c>
       <c r="CJ10" s="17">
         <v>4507</v>
       </c>
       <c r="CK10" s="17">
         <v>4520</v>
       </c>
-      <c r="CL10" s="17"/>
+      <c r="CL10" s="17">
+        <v>4600</v>
+      </c>
       <c r="CM10" s="17"/>
       <c r="CN10" s="17"/>
       <c r="CO10" s="17"/>
       <c r="CP10" s="17"/>
       <c r="CQ10" s="17"/>
       <c r="CR10" s="17"/>
       <c r="CS10" s="17"/>
     </row>
     <row r="11" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A11" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="18">
         <v>18321</v>
       </c>
       <c r="C11" s="18">
         <v>18365</v>
       </c>
       <c r="D11" s="18">
         <v>18283</v>
       </c>
       <c r="E11" s="18">
         <v>18702</v>
       </c>
       <c r="F11" s="18">
@@ -3323,51 +3335,53 @@
       </c>
       <c r="CD11" s="17">
         <v>25645</v>
       </c>
       <c r="CE11" s="17">
         <v>25084</v>
       </c>
       <c r="CF11" s="17">
         <v>24949</v>
       </c>
       <c r="CG11" s="17">
         <v>27563</v>
       </c>
       <c r="CH11" s="17">
         <v>27669</v>
       </c>
       <c r="CI11" s="17">
         <v>27766</v>
       </c>
       <c r="CJ11" s="17">
         <v>27730</v>
       </c>
       <c r="CK11" s="17">
         <v>27978</v>
       </c>
-      <c r="CL11" s="17"/>
+      <c r="CL11" s="17">
+        <v>28887</v>
+      </c>
       <c r="CM11" s="17"/>
       <c r="CN11" s="17"/>
       <c r="CO11" s="17"/>
       <c r="CP11" s="17"/>
       <c r="CQ11" s="17"/>
       <c r="CR11" s="17"/>
       <c r="CS11" s="17"/>
     </row>
     <row r="12" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A12" s="35" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="18">
         <v>10138</v>
       </c>
       <c r="C12" s="18">
         <v>10113</v>
       </c>
       <c r="D12" s="18">
         <v>9960</v>
       </c>
       <c r="E12" s="18">
         <v>10084</v>
       </c>
       <c r="F12" s="18">
@@ -3600,51 +3614,53 @@
       </c>
       <c r="CD12" s="17">
         <v>16134</v>
       </c>
       <c r="CE12" s="17">
         <v>16057</v>
       </c>
       <c r="CF12" s="17">
         <v>15985</v>
       </c>
       <c r="CG12" s="17">
         <v>16598</v>
       </c>
       <c r="CH12" s="17">
         <v>16758</v>
       </c>
       <c r="CI12" s="17">
         <v>16771</v>
       </c>
       <c r="CJ12" s="17">
         <v>16714</v>
       </c>
       <c r="CK12" s="17">
         <v>17127</v>
       </c>
-      <c r="CL12" s="17"/>
+      <c r="CL12" s="17">
+        <v>18027</v>
+      </c>
       <c r="CM12" s="17"/>
       <c r="CN12" s="17"/>
       <c r="CO12" s="17"/>
       <c r="CP12" s="17"/>
       <c r="CQ12" s="17"/>
       <c r="CR12" s="17"/>
       <c r="CS12" s="17"/>
     </row>
     <row r="13" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A13" s="35" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="14">
         <v>3710</v>
       </c>
       <c r="C13" s="14">
         <v>3711</v>
       </c>
       <c r="D13" s="14">
         <v>3729</v>
       </c>
       <c r="E13" s="14">
         <v>3770</v>
       </c>
       <c r="F13" s="14">
@@ -3877,51 +3893,53 @@
       </c>
       <c r="CD13" s="22">
         <v>5909</v>
       </c>
       <c r="CE13" s="22">
         <v>5871</v>
       </c>
       <c r="CF13" s="22">
         <v>5834</v>
       </c>
       <c r="CG13" s="22">
         <v>6147</v>
       </c>
       <c r="CH13" s="17">
         <v>6175</v>
       </c>
       <c r="CI13" s="17">
         <v>6211</v>
       </c>
       <c r="CJ13" s="17">
         <v>6249</v>
       </c>
       <c r="CK13" s="17">
         <v>6252</v>
       </c>
-      <c r="CL13" s="17"/>
+      <c r="CL13" s="17">
+        <v>6536</v>
+      </c>
       <c r="CM13" s="22"/>
       <c r="CN13" s="22"/>
       <c r="CO13" s="22"/>
       <c r="CP13" s="22"/>
       <c r="CQ13" s="22"/>
       <c r="CR13" s="22"/>
       <c r="CS13" s="22"/>
     </row>
     <row r="14" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A14" s="35" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="18">
         <v>10685</v>
       </c>
       <c r="C14" s="18">
         <v>10767</v>
       </c>
       <c r="D14" s="18">
         <v>10858</v>
       </c>
       <c r="E14" s="18">
         <v>10994</v>
       </c>
       <c r="F14" s="18">
@@ -4154,51 +4172,53 @@
       </c>
       <c r="CD14" s="17">
         <v>19885</v>
       </c>
       <c r="CE14" s="17">
         <v>19651</v>
       </c>
       <c r="CF14" s="17">
         <v>19644</v>
       </c>
       <c r="CG14" s="17">
         <v>20575</v>
       </c>
       <c r="CH14" s="17">
         <v>20752</v>
       </c>
       <c r="CI14" s="17">
         <v>21025</v>
       </c>
       <c r="CJ14" s="17">
         <v>21181</v>
       </c>
       <c r="CK14" s="17">
         <v>21467</v>
       </c>
-      <c r="CL14" s="17"/>
+      <c r="CL14" s="17">
+        <v>22534</v>
+      </c>
       <c r="CM14" s="17"/>
       <c r="CN14" s="17"/>
       <c r="CO14" s="17"/>
       <c r="CP14" s="17"/>
       <c r="CQ14" s="17"/>
       <c r="CR14" s="17"/>
       <c r="CS14" s="17"/>
     </row>
     <row r="15" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A15" s="35" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="18">
         <v>4240</v>
       </c>
       <c r="C15" s="18">
         <v>4240</v>
       </c>
       <c r="D15" s="18">
         <v>4196</v>
       </c>
       <c r="E15" s="18">
         <v>4262</v>
       </c>
       <c r="F15" s="18">
@@ -4431,51 +4451,53 @@
       </c>
       <c r="CD15" s="17">
         <v>7053</v>
       </c>
       <c r="CE15" s="17">
         <v>7043</v>
       </c>
       <c r="CF15" s="17">
         <v>7066</v>
       </c>
       <c r="CG15" s="17">
         <v>6794</v>
       </c>
       <c r="CH15" s="17">
         <v>6805</v>
       </c>
       <c r="CI15" s="17">
         <v>6798</v>
       </c>
       <c r="CJ15" s="17">
         <v>6773</v>
       </c>
       <c r="CK15" s="17">
         <v>6867</v>
       </c>
-      <c r="CL15" s="17"/>
+      <c r="CL15" s="17">
+        <v>7108</v>
+      </c>
       <c r="CM15" s="17"/>
       <c r="CN15" s="17"/>
       <c r="CO15" s="17"/>
       <c r="CP15" s="17"/>
       <c r="CQ15" s="17"/>
       <c r="CR15" s="17"/>
       <c r="CS15" s="17"/>
     </row>
     <row r="16" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A16" s="35" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="18">
         <v>2885</v>
       </c>
       <c r="C16" s="18">
         <v>2907</v>
       </c>
       <c r="D16" s="18">
         <v>2901</v>
       </c>
       <c r="E16" s="18">
         <v>2996</v>
       </c>
       <c r="F16" s="18">
@@ -4708,51 +4730,53 @@
       </c>
       <c r="CD16" s="17">
         <v>5602</v>
       </c>
       <c r="CE16" s="17">
         <v>5385</v>
       </c>
       <c r="CF16" s="17">
         <v>5249</v>
       </c>
       <c r="CG16" s="17">
         <v>5757</v>
       </c>
       <c r="CH16" s="17">
         <v>5793</v>
       </c>
       <c r="CI16" s="17">
         <v>5827</v>
       </c>
       <c r="CJ16" s="17">
         <v>5774</v>
       </c>
       <c r="CK16" s="17">
         <v>5876</v>
       </c>
-      <c r="CL16" s="17"/>
+      <c r="CL16" s="17">
+        <v>6257</v>
+      </c>
       <c r="CM16" s="17"/>
       <c r="CN16" s="17"/>
       <c r="CO16" s="17"/>
       <c r="CP16" s="17"/>
       <c r="CQ16" s="17"/>
       <c r="CR16" s="17"/>
       <c r="CS16" s="17"/>
     </row>
     <row r="17" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A17" s="35" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="18">
         <v>3819</v>
       </c>
       <c r="C17" s="18">
         <v>3790</v>
       </c>
       <c r="D17" s="18">
         <v>3775</v>
       </c>
       <c r="E17" s="18">
         <v>3883</v>
       </c>
       <c r="F17" s="18">
@@ -4985,51 +5009,53 @@
       </c>
       <c r="CD17" s="17">
         <v>6516</v>
       </c>
       <c r="CE17" s="17">
         <v>6403</v>
       </c>
       <c r="CF17" s="17">
         <v>6364</v>
       </c>
       <c r="CG17" s="17">
         <v>6534</v>
       </c>
       <c r="CH17" s="17">
         <v>6533</v>
       </c>
       <c r="CI17" s="17">
         <v>6555</v>
       </c>
       <c r="CJ17" s="17">
         <v>6478</v>
       </c>
       <c r="CK17" s="17">
         <v>6600</v>
       </c>
-      <c r="CL17" s="17"/>
+      <c r="CL17" s="17">
+        <v>6816</v>
+      </c>
       <c r="CM17" s="17"/>
       <c r="CN17" s="17"/>
       <c r="CO17" s="17"/>
       <c r="CP17" s="17"/>
       <c r="CQ17" s="17"/>
       <c r="CR17" s="17"/>
       <c r="CS17" s="17"/>
     </row>
     <row r="18" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A18" s="37" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="18">
         <v>5460</v>
       </c>
       <c r="C18" s="18">
         <v>5452</v>
       </c>
       <c r="D18" s="18">
         <v>5415</v>
       </c>
       <c r="E18" s="18">
         <v>5617</v>
       </c>
       <c r="F18" s="18">
@@ -5262,51 +5288,53 @@
       </c>
       <c r="CD18" s="17">
         <v>8634</v>
       </c>
       <c r="CE18" s="17">
         <v>8599</v>
       </c>
       <c r="CF18" s="17">
         <v>8427</v>
       </c>
       <c r="CG18" s="17">
         <v>8980</v>
       </c>
       <c r="CH18" s="17">
         <v>8970</v>
       </c>
       <c r="CI18" s="17">
         <v>8967</v>
       </c>
       <c r="CJ18" s="17">
         <v>9017</v>
       </c>
       <c r="CK18" s="17">
         <v>9364</v>
       </c>
-      <c r="CL18" s="17"/>
+      <c r="CL18" s="17">
+        <v>9719</v>
+      </c>
       <c r="CM18" s="17"/>
       <c r="CN18" s="17"/>
       <c r="CO18" s="17"/>
       <c r="CP18" s="17"/>
       <c r="CQ18" s="17"/>
       <c r="CR18" s="17"/>
       <c r="CS18" s="17"/>
     </row>
     <row r="19" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A19" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B19" s="18">
         <v>6851</v>
       </c>
       <c r="C19" s="18">
         <v>6874</v>
       </c>
       <c r="D19" s="18">
         <v>6870</v>
       </c>
       <c r="E19" s="18">
         <v>6952</v>
       </c>
       <c r="F19" s="18">
@@ -5539,51 +5567,53 @@
       </c>
       <c r="CD19" s="17">
         <v>11296</v>
       </c>
       <c r="CE19" s="17">
         <v>11432</v>
       </c>
       <c r="CF19" s="17">
         <v>11333</v>
       </c>
       <c r="CG19" s="17">
         <v>11604</v>
       </c>
       <c r="CH19" s="17">
         <v>11588</v>
       </c>
       <c r="CI19" s="17">
         <v>11605</v>
       </c>
       <c r="CJ19" s="17">
         <v>11623</v>
       </c>
       <c r="CK19" s="17">
         <v>11784</v>
       </c>
-      <c r="CL19" s="17"/>
+      <c r="CL19" s="17">
+        <v>12807</v>
+      </c>
       <c r="CM19" s="17"/>
       <c r="CN19" s="17"/>
       <c r="CO19" s="17"/>
       <c r="CP19" s="17"/>
       <c r="CQ19" s="17"/>
       <c r="CR19" s="17"/>
       <c r="CS19" s="17"/>
     </row>
     <row r="20" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A20" s="37" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="18">
         <v>11403</v>
       </c>
       <c r="C20" s="18">
         <v>11303</v>
       </c>
       <c r="D20" s="18">
         <v>11311</v>
       </c>
       <c r="E20" s="18">
         <v>11407</v>
       </c>
       <c r="F20" s="18">
@@ -5816,51 +5846,53 @@
       </c>
       <c r="CD20" s="17">
         <v>12159</v>
       </c>
       <c r="CE20" s="17">
         <v>12115</v>
       </c>
       <c r="CF20" s="17">
         <v>12027</v>
       </c>
       <c r="CG20" s="17">
         <v>13061</v>
       </c>
       <c r="CH20" s="17">
         <v>13090</v>
       </c>
       <c r="CI20" s="17">
         <v>13075</v>
       </c>
       <c r="CJ20" s="17">
         <v>13103</v>
       </c>
       <c r="CK20" s="17">
         <v>13316</v>
       </c>
-      <c r="CL20" s="17"/>
+      <c r="CL20" s="17">
+        <v>13998</v>
+      </c>
       <c r="CM20" s="17"/>
       <c r="CN20" s="17"/>
       <c r="CO20" s="17"/>
       <c r="CP20" s="17"/>
       <c r="CQ20" s="17"/>
       <c r="CR20" s="17"/>
       <c r="CS20" s="17"/>
     </row>
     <row r="21" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A21" s="37" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="14">
         <v>6508</v>
       </c>
       <c r="C21" s="14">
         <v>6467</v>
       </c>
       <c r="D21" s="14">
         <v>6505</v>
       </c>
       <c r="E21" s="14">
         <v>6432</v>
       </c>
       <c r="F21" s="14">
@@ -6093,51 +6125,53 @@
       </c>
       <c r="CD21" s="14">
         <v>11465</v>
       </c>
       <c r="CE21" s="14">
         <v>11454</v>
       </c>
       <c r="CF21" s="14">
         <v>11366</v>
       </c>
       <c r="CG21" s="14">
         <v>11719</v>
       </c>
       <c r="CH21" s="17">
         <v>11698</v>
       </c>
       <c r="CI21" s="17">
         <v>11761</v>
       </c>
       <c r="CJ21" s="17">
         <v>11840</v>
       </c>
       <c r="CK21" s="17">
         <v>11906</v>
       </c>
-      <c r="CL21" s="17"/>
+      <c r="CL21" s="17">
+        <v>12346</v>
+      </c>
       <c r="CM21" s="14"/>
       <c r="CN21" s="14"/>
       <c r="CO21" s="14"/>
       <c r="CP21" s="14"/>
       <c r="CQ21" s="14"/>
       <c r="CR21" s="14"/>
       <c r="CS21" s="14"/>
     </row>
     <row r="22" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A22" s="37" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="18">
         <v>6180</v>
       </c>
       <c r="C22" s="18">
         <v>6208</v>
       </c>
       <c r="D22" s="18">
         <v>6241</v>
       </c>
       <c r="E22" s="18">
         <v>6280</v>
       </c>
       <c r="F22" s="18">
@@ -6370,51 +6404,53 @@
       </c>
       <c r="CD22" s="17">
         <v>8395</v>
       </c>
       <c r="CE22" s="17">
         <v>8384</v>
       </c>
       <c r="CF22" s="17">
         <v>8342</v>
       </c>
       <c r="CG22" s="17">
         <v>9612</v>
       </c>
       <c r="CH22" s="17">
         <v>9679</v>
       </c>
       <c r="CI22" s="17">
         <v>9714</v>
       </c>
       <c r="CJ22" s="17">
         <v>9656</v>
       </c>
       <c r="CK22" s="17">
         <v>9727</v>
       </c>
-      <c r="CL22" s="17"/>
+      <c r="CL22" s="17">
+        <v>9911</v>
+      </c>
       <c r="CM22" s="17"/>
       <c r="CN22" s="17"/>
       <c r="CO22" s="17"/>
       <c r="CP22" s="17"/>
       <c r="CQ22" s="17"/>
       <c r="CR22" s="17"/>
       <c r="CS22" s="17"/>
     </row>
     <row r="23" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A23" s="37" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="18">
         <v>3939</v>
       </c>
       <c r="C23" s="18">
         <v>3942</v>
       </c>
       <c r="D23" s="18">
         <v>3966</v>
       </c>
       <c r="E23" s="18">
         <v>3944</v>
       </c>
       <c r="F23" s="18">
@@ -6647,51 +6683,53 @@
       </c>
       <c r="CD23" s="17">
         <v>6056</v>
       </c>
       <c r="CE23" s="17">
         <v>5965</v>
       </c>
       <c r="CF23" s="17">
         <v>5945</v>
       </c>
       <c r="CG23" s="17">
         <v>6493</v>
       </c>
       <c r="CH23" s="17">
         <v>6630</v>
       </c>
       <c r="CI23" s="17">
         <v>6651</v>
       </c>
       <c r="CJ23" s="17">
         <v>6682</v>
       </c>
       <c r="CK23" s="17">
         <v>6697</v>
       </c>
-      <c r="CL23" s="17"/>
+      <c r="CL23" s="17">
+        <v>6999</v>
+      </c>
       <c r="CM23" s="17"/>
       <c r="CN23" s="17"/>
       <c r="CO23" s="17"/>
       <c r="CP23" s="17"/>
       <c r="CQ23" s="17"/>
       <c r="CR23" s="17"/>
       <c r="CS23" s="17"/>
     </row>
     <row r="24" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A24" s="37" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="20">
         <v>5559</v>
       </c>
       <c r="C24" s="20">
         <v>5603</v>
       </c>
       <c r="D24" s="20">
         <v>5649</v>
       </c>
       <c r="E24" s="20">
         <v>5738</v>
       </c>
       <c r="F24" s="20">
@@ -6924,51 +6962,53 @@
       </c>
       <c r="CD24" s="17">
         <v>6021</v>
       </c>
       <c r="CE24" s="17">
         <v>5995</v>
       </c>
       <c r="CF24" s="17">
         <v>5977</v>
       </c>
       <c r="CG24" s="17">
         <v>5972</v>
       </c>
       <c r="CH24" s="17">
         <v>6052</v>
       </c>
       <c r="CI24" s="17">
         <v>6087</v>
       </c>
       <c r="CJ24" s="17">
         <v>6139</v>
       </c>
       <c r="CK24" s="17">
         <v>6309</v>
       </c>
-      <c r="CL24" s="17"/>
+      <c r="CL24" s="17">
+        <v>6675</v>
+      </c>
       <c r="CM24" s="17"/>
       <c r="CN24" s="17"/>
       <c r="CO24" s="17"/>
       <c r="CP24" s="17"/>
       <c r="CQ24" s="17"/>
       <c r="CR24" s="17"/>
       <c r="CS24" s="17"/>
     </row>
     <row r="25" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A25" s="37" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="20">
         <v>3748</v>
       </c>
       <c r="C25" s="20">
         <v>3784</v>
       </c>
       <c r="D25" s="20">
         <v>3821</v>
       </c>
       <c r="E25" s="20">
         <v>3907</v>
       </c>
       <c r="F25" s="20">
@@ -7201,159 +7241,161 @@
       </c>
       <c r="CD25" s="17">
         <v>4677</v>
       </c>
       <c r="CE25" s="17">
         <v>4620</v>
       </c>
       <c r="CF25" s="17">
         <v>4598</v>
       </c>
       <c r="CG25" s="17">
         <v>4904</v>
       </c>
       <c r="CH25" s="17">
         <v>4957</v>
       </c>
       <c r="CI25" s="17">
         <v>5002</v>
       </c>
       <c r="CJ25" s="17">
         <v>5056</v>
       </c>
       <c r="CK25" s="17">
         <v>5128</v>
       </c>
-      <c r="CL25" s="17"/>
+      <c r="CL25" s="17">
+        <v>5446</v>
+      </c>
       <c r="CM25" s="17"/>
       <c r="CN25" s="17"/>
       <c r="CO25" s="17"/>
       <c r="CP25" s="17"/>
       <c r="CQ25" s="17"/>
       <c r="CR25" s="17"/>
       <c r="CS25" s="17"/>
     </row>
     <row r="26" spans="1:97" s="36" customFormat="1" ht="6" customHeight="1"/>
     <row r="27" spans="1:97" s="2" customFormat="1">
       <c r="A27" s="3"/>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
       <c r="O27" s="3"/>
       <c r="P27" s="3"/>
       <c r="Q27" s="3"/>
       <c r="R27" s="3"/>
       <c r="S27" s="3"/>
       <c r="T27" s="3"/>
       <c r="U27" s="3"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
-      <c r="AX27" s="46" t="s">
+      <c r="AX27" s="40" t="s">
         <v>40</v>
       </c>
-      <c r="AY27" s="46"/>
-[...21 lines deleted...]
-      <c r="BU27" s="46"/>
+      <c r="AY27" s="40"/>
+      <c r="AZ27" s="40"/>
+      <c r="BA27" s="40"/>
+      <c r="BB27" s="40"/>
+      <c r="BC27" s="40"/>
+      <c r="BD27" s="40"/>
+      <c r="BE27" s="40"/>
+      <c r="BF27" s="40"/>
+      <c r="BG27" s="40"/>
+      <c r="BH27" s="40"/>
+      <c r="BI27" s="40"/>
+      <c r="BJ27" s="40"/>
+      <c r="BK27" s="40"/>
+      <c r="BL27" s="40"/>
+      <c r="BM27" s="40"/>
+      <c r="BN27" s="40"/>
+      <c r="BO27" s="40"/>
+      <c r="BP27" s="40"/>
+      <c r="BQ27" s="40"/>
+      <c r="BR27" s="40"/>
+      <c r="BS27" s="40"/>
+      <c r="BT27" s="40"/>
+      <c r="BU27" s="40"/>
     </row>
     <row r="28" spans="1:97" s="2" customFormat="1">
       <c r="A28" s="3"/>
       <c r="B28" s="3"/>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
       <c r="N28" s="3"/>
       <c r="O28" s="3"/>
       <c r="P28" s="3"/>
       <c r="Q28" s="3"/>
       <c r="R28" s="3"/>
       <c r="S28" s="3"/>
       <c r="T28" s="3"/>
       <c r="U28" s="3"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
-      <c r="AX28" s="46"/>
-[...22 lines deleted...]
-      <c r="BU28" s="46"/>
+      <c r="AX28" s="40"/>
+      <c r="AY28" s="40"/>
+      <c r="AZ28" s="40"/>
+      <c r="BA28" s="40"/>
+      <c r="BB28" s="40"/>
+      <c r="BC28" s="40"/>
+      <c r="BD28" s="40"/>
+      <c r="BE28" s="40"/>
+      <c r="BF28" s="40"/>
+      <c r="BG28" s="40"/>
+      <c r="BH28" s="40"/>
+      <c r="BI28" s="40"/>
+      <c r="BJ28" s="40"/>
+      <c r="BK28" s="40"/>
+      <c r="BL28" s="40"/>
+      <c r="BM28" s="40"/>
+      <c r="BN28" s="40"/>
+      <c r="BO28" s="40"/>
+      <c r="BP28" s="40"/>
+      <c r="BQ28" s="40"/>
+      <c r="BR28" s="40"/>
+      <c r="BS28" s="40"/>
+      <c r="BT28" s="40"/>
+      <c r="BU28" s="40"/>
     </row>
     <row r="29" spans="1:97" s="2" customFormat="1">
       <c r="A29" s="3"/>
       <c r="B29" s="3"/>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3"/>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
       <c r="M29" s="3"/>
       <c r="N29" s="3"/>
       <c r="O29" s="3"/>
       <c r="P29" s="3"/>
       <c r="Q29" s="3"/>
       <c r="R29" s="3"/>
       <c r="S29" s="3"/>
       <c r="T29" s="3"/>
       <c r="U29" s="3"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
@@ -8488,68 +8530,68 @@
       <c r="B75" s="3"/>
       <c r="C75" s="3"/>
       <c r="D75" s="3"/>
       <c r="E75" s="3"/>
       <c r="F75" s="3"/>
       <c r="G75" s="3"/>
       <c r="H75" s="3"/>
       <c r="I75" s="3"/>
       <c r="J75" s="3"/>
       <c r="K75" s="3"/>
       <c r="L75" s="3"/>
       <c r="M75" s="3"/>
       <c r="N75" s="3"/>
       <c r="O75" s="3"/>
       <c r="P75" s="3"/>
       <c r="Q75" s="3"/>
       <c r="R75" s="3"/>
       <c r="S75" s="3"/>
       <c r="T75" s="3"/>
       <c r="U75" s="3"/>
       <c r="V75" s="1"/>
       <c r="W75" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="AX27:BU28"/>
-[...3 lines deleted...]
-    <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A1:CG1"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="AX27:BU28"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.43307086614173229" bottom="0.59055118110236227" header="0.7" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>