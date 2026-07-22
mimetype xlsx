--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -442,70 +442,70 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -779,170 +779,170 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS75"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL5" sqref="CL5:CL25"/>
+      <selection pane="topRight" activeCell="CM5" sqref="CM5:CM25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21" style="4" customWidth="1"/>
     <col min="2" max="6" width="9" style="4" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" style="4" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="4" customWidth="1"/>
     <col min="9" max="9" width="8.28515625" style="4" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" style="4" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="4" customWidth="1"/>
     <col min="12" max="13" width="9.42578125" style="4" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" style="4" customWidth="1"/>
     <col min="15" max="15" width="9.5703125" style="4" customWidth="1"/>
     <col min="16" max="16" width="8.85546875" style="4" customWidth="1"/>
     <col min="17" max="17" width="9.7109375" style="4" customWidth="1"/>
     <col min="18" max="18" width="9" style="4" customWidth="1"/>
     <col min="19" max="19" width="9.5703125" style="4" customWidth="1"/>
     <col min="20" max="20" width="8.7109375" style="4" customWidth="1"/>
     <col min="21" max="21" width="9" style="4" customWidth="1"/>
     <col min="22" max="22" width="9.7109375" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.5703125" style="1" customWidth="1"/>
     <col min="24" max="26" width="9.140625" style="1"/>
     <col min="27" max="27" width="8" style="1" customWidth="1"/>
     <col min="28" max="28" width="8.140625" style="1" customWidth="1"/>
     <col min="29" max="38" width="9.140625" style="1"/>
     <col min="39" max="39" width="8" style="1" customWidth="1"/>
     <col min="40" max="40" width="8.28515625" style="1" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="39" customFormat="1" ht="28.5" customHeight="1">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="45"/>
-[...82 lines deleted...]
-      <c r="CG1" s="45"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
+      <c r="O1" s="40"/>
+      <c r="P1" s="40"/>
+      <c r="Q1" s="40"/>
+      <c r="R1" s="40"/>
+      <c r="S1" s="40"/>
+      <c r="T1" s="40"/>
+      <c r="U1" s="40"/>
+      <c r="V1" s="40"/>
+      <c r="W1" s="40"/>
+      <c r="X1" s="40"/>
+      <c r="Y1" s="40"/>
+      <c r="Z1" s="40"/>
+      <c r="AA1" s="40"/>
+      <c r="AB1" s="40"/>
+      <c r="AC1" s="40"/>
+      <c r="AD1" s="40"/>
+      <c r="AE1" s="40"/>
+      <c r="AF1" s="40"/>
+      <c r="AG1" s="40"/>
+      <c r="AH1" s="40"/>
+      <c r="AI1" s="40"/>
+      <c r="AJ1" s="40"/>
+      <c r="AK1" s="40"/>
+      <c r="AL1" s="40"/>
+      <c r="AM1" s="40"/>
+      <c r="AN1" s="40"/>
+      <c r="AO1" s="40"/>
+      <c r="AP1" s="40"/>
+      <c r="AQ1" s="40"/>
+      <c r="AR1" s="40"/>
+      <c r="AS1" s="40"/>
+      <c r="AT1" s="40"/>
+      <c r="AU1" s="40"/>
+      <c r="AV1" s="40"/>
+      <c r="AW1" s="40"/>
+      <c r="AX1" s="40"/>
+      <c r="AY1" s="40"/>
+      <c r="AZ1" s="40"/>
+      <c r="BA1" s="40"/>
+      <c r="BB1" s="40"/>
+      <c r="BC1" s="40"/>
+      <c r="BD1" s="40"/>
+      <c r="BE1" s="40"/>
+      <c r="BF1" s="40"/>
+      <c r="BG1" s="40"/>
+      <c r="BH1" s="40"/>
+      <c r="BI1" s="40"/>
+      <c r="BJ1" s="40"/>
+      <c r="BK1" s="40"/>
+      <c r="BL1" s="40"/>
+      <c r="BM1" s="40"/>
+      <c r="BN1" s="40"/>
+      <c r="BO1" s="40"/>
+      <c r="BP1" s="40"/>
+      <c r="BQ1" s="40"/>
+      <c r="BR1" s="40"/>
+      <c r="BS1" s="40"/>
+      <c r="BT1" s="40"/>
+      <c r="BU1" s="40"/>
+      <c r="BV1" s="40"/>
+      <c r="BW1" s="40"/>
+      <c r="BX1" s="40"/>
+      <c r="BY1" s="40"/>
+      <c r="BZ1" s="40"/>
+      <c r="CA1" s="40"/>
+      <c r="CB1" s="40"/>
+      <c r="CC1" s="40"/>
+      <c r="CD1" s="40"/>
+      <c r="CE1" s="40"/>
+      <c r="CF1" s="40"/>
+      <c r="CG1" s="40"/>
     </row>
     <row r="2" spans="1:97" s="28" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
       <c r="A2" s="27"/>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
       <c r="J2" s="41" t="s">
         <v>43</v>
       </c>
       <c r="K2" s="41"/>
       <c r="L2" s="41"/>
       <c r="M2" s="41"/>
       <c r="N2" s="27"/>
       <c r="O2" s="27"/>
       <c r="P2" s="27"/>
       <c r="Q2" s="27"/>
       <c r="R2" s="27"/>
       <c r="S2" s="27"/>
       <c r="T2" s="27"/>
       <c r="U2" s="27"/>
@@ -986,51 +986,51 @@
       <c r="BO2" s="38"/>
       <c r="BP2" s="38"/>
       <c r="BQ2" s="38"/>
       <c r="BR2" s="41" t="s">
         <v>43</v>
       </c>
       <c r="BS2" s="41"/>
       <c r="BT2" s="41"/>
       <c r="BU2" s="41"/>
       <c r="BV2" s="38"/>
       <c r="BW2" s="38"/>
       <c r="BX2" s="38"/>
       <c r="BY2" s="38"/>
       <c r="BZ2" s="38"/>
       <c r="CA2" s="38"/>
       <c r="CB2" s="38"/>
       <c r="CC2" s="38"/>
       <c r="CP2" s="41" t="s">
         <v>43</v>
       </c>
       <c r="CQ2" s="41"/>
       <c r="CR2" s="41"/>
       <c r="CS2" s="41"/>
     </row>
     <row r="3" spans="1:97" s="29" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="46" t="s">
+      <c r="A3" s="45" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="42" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="43"/>
       <c r="D3" s="43"/>
       <c r="E3" s="43"/>
       <c r="F3" s="43"/>
       <c r="G3" s="43"/>
       <c r="H3" s="43"/>
       <c r="I3" s="43"/>
       <c r="J3" s="43"/>
       <c r="K3" s="43"/>
       <c r="L3" s="43"/>
       <c r="M3" s="44"/>
       <c r="N3" s="42" t="s">
         <v>3</v>
       </c>
       <c r="O3" s="43"/>
       <c r="P3" s="43"/>
       <c r="Q3" s="43"/>
       <c r="R3" s="43"/>
       <c r="S3" s="43"/>
       <c r="T3" s="43"/>
@@ -1103,51 +1103,51 @@
       <c r="BY3" s="43"/>
       <c r="BZ3" s="43"/>
       <c r="CA3" s="43"/>
       <c r="CB3" s="43"/>
       <c r="CC3" s="43"/>
       <c r="CD3" s="43"/>
       <c r="CE3" s="43"/>
       <c r="CF3" s="43"/>
       <c r="CG3" s="44"/>
       <c r="CH3" s="42" t="s">
         <v>44</v>
       </c>
       <c r="CI3" s="43"/>
       <c r="CJ3" s="43"/>
       <c r="CK3" s="43"/>
       <c r="CL3" s="43"/>
       <c r="CM3" s="43"/>
       <c r="CN3" s="43"/>
       <c r="CO3" s="43"/>
       <c r="CP3" s="43"/>
       <c r="CQ3" s="43"/>
       <c r="CR3" s="43"/>
       <c r="CS3" s="44"/>
     </row>
     <row r="4" spans="1:97" s="29" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="46"/>
+      <c r="A4" s="45"/>
       <c r="B4" s="30" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="31" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="31" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="30" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="31" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="31" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="31" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="31" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="31" t="s">
@@ -1664,51 +1664,53 @@
       </c>
       <c r="CE5" s="12">
         <v>170151</v>
       </c>
       <c r="CF5" s="12">
         <v>169198</v>
       </c>
       <c r="CG5" s="12">
         <v>179189</v>
       </c>
       <c r="CH5" s="10">
         <v>180093</v>
       </c>
       <c r="CI5" s="10">
         <v>180772</v>
       </c>
       <c r="CJ5" s="10">
         <v>180974</v>
       </c>
       <c r="CK5" s="10">
         <v>183573</v>
       </c>
       <c r="CL5" s="10">
         <v>191726</v>
       </c>
-      <c r="CM5" s="12"/>
+      <c r="CM5" s="12">
+        <v>186491</v>
+      </c>
       <c r="CN5" s="12"/>
       <c r="CO5" s="12"/>
       <c r="CP5" s="12"/>
       <c r="CQ5" s="12"/>
       <c r="CR5" s="12"/>
       <c r="CS5" s="12"/>
     </row>
     <row r="6" spans="1:97" s="33" customFormat="1" ht="11.25">
       <c r="A6" s="34" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="14">
         <v>1018</v>
       </c>
       <c r="C6" s="14">
         <v>1035</v>
       </c>
       <c r="D6" s="14">
         <v>999</v>
       </c>
       <c r="E6" s="14">
         <v>999</v>
       </c>
       <c r="F6" s="14">
         <v>1007</v>
@@ -1943,51 +1945,53 @@
       </c>
       <c r="CE6" s="15">
         <v>515</v>
       </c>
       <c r="CF6" s="15">
         <v>540</v>
       </c>
       <c r="CG6" s="15">
         <v>286</v>
       </c>
       <c r="CH6" s="16">
         <v>286</v>
       </c>
       <c r="CI6" s="16">
         <v>293</v>
       </c>
       <c r="CJ6" s="16">
         <v>286</v>
       </c>
       <c r="CK6" s="16">
         <v>290</v>
       </c>
       <c r="CL6" s="16">
         <v>299</v>
       </c>
-      <c r="CM6" s="15"/>
+      <c r="CM6" s="15">
+        <v>478</v>
+      </c>
       <c r="CN6" s="15"/>
       <c r="CO6" s="15"/>
       <c r="CP6" s="15"/>
       <c r="CQ6" s="15"/>
       <c r="CR6" s="15"/>
       <c r="CS6" s="15"/>
     </row>
     <row r="7" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A7" s="35" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="18">
         <v>7066</v>
       </c>
       <c r="C7" s="18">
         <v>7047</v>
       </c>
       <c r="D7" s="18">
         <v>6970</v>
       </c>
       <c r="E7" s="18">
         <v>7249</v>
       </c>
       <c r="F7" s="18">
         <v>7339</v>
@@ -2222,51 +2226,53 @@
       </c>
       <c r="CE7" s="17">
         <v>11014</v>
       </c>
       <c r="CF7" s="17">
         <v>10999</v>
       </c>
       <c r="CG7" s="17">
         <v>11736</v>
       </c>
       <c r="CH7" s="17">
         <v>11791</v>
       </c>
       <c r="CI7" s="17">
         <v>11787</v>
       </c>
       <c r="CJ7" s="17">
         <v>11786</v>
       </c>
       <c r="CK7" s="17">
         <v>11982</v>
       </c>
       <c r="CL7" s="17">
         <v>12359</v>
       </c>
-      <c r="CM7" s="17"/>
+      <c r="CM7" s="17">
+        <v>12118</v>
+      </c>
       <c r="CN7" s="17"/>
       <c r="CO7" s="17"/>
       <c r="CP7" s="17"/>
       <c r="CQ7" s="17"/>
       <c r="CR7" s="17"/>
       <c r="CS7" s="17"/>
     </row>
     <row r="8" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A8" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="18">
         <v>210</v>
       </c>
       <c r="C8" s="18">
         <v>212</v>
       </c>
       <c r="D8" s="18">
         <v>210</v>
       </c>
       <c r="E8" s="18">
         <v>210</v>
       </c>
       <c r="F8" s="18">
         <v>215</v>
@@ -2501,51 +2507,53 @@
       </c>
       <c r="CE8" s="17">
         <v>133</v>
       </c>
       <c r="CF8" s="17">
         <v>129</v>
       </c>
       <c r="CG8" s="17">
         <v>156</v>
       </c>
       <c r="CH8" s="17">
         <v>151</v>
       </c>
       <c r="CI8" s="17">
         <v>152</v>
       </c>
       <c r="CJ8" s="17">
         <v>151</v>
       </c>
       <c r="CK8" s="17">
         <v>152</v>
       </c>
       <c r="CL8" s="17">
         <v>155</v>
       </c>
-      <c r="CM8" s="17"/>
+      <c r="CM8" s="17">
+        <v>152</v>
+      </c>
       <c r="CN8" s="17"/>
       <c r="CO8" s="17"/>
       <c r="CP8" s="17"/>
       <c r="CQ8" s="17"/>
       <c r="CR8" s="17"/>
       <c r="CS8" s="17"/>
     </row>
     <row r="9" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A9" s="35" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="18">
         <v>113</v>
       </c>
       <c r="C9" s="18">
         <v>120</v>
       </c>
       <c r="D9" s="18">
         <v>122</v>
       </c>
       <c r="E9" s="18">
         <v>121</v>
       </c>
       <c r="F9" s="18">
         <v>137</v>
@@ -2780,51 +2788,53 @@
       </c>
       <c r="CE9" s="17">
         <v>207</v>
       </c>
       <c r="CF9" s="17">
         <v>206</v>
       </c>
       <c r="CG9" s="17">
         <v>222</v>
       </c>
       <c r="CH9" s="17">
         <v>222</v>
       </c>
       <c r="CI9" s="17">
         <v>228</v>
       </c>
       <c r="CJ9" s="17">
         <v>229</v>
       </c>
       <c r="CK9" s="17">
         <v>231</v>
       </c>
       <c r="CL9" s="17">
         <v>247</v>
       </c>
-      <c r="CM9" s="17"/>
+      <c r="CM9" s="17">
+        <v>183</v>
+      </c>
       <c r="CN9" s="17"/>
       <c r="CO9" s="17"/>
       <c r="CP9" s="17"/>
       <c r="CQ9" s="17"/>
       <c r="CR9" s="17"/>
       <c r="CS9" s="17"/>
     </row>
     <row r="10" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A10" s="35" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="18">
         <v>4856</v>
       </c>
       <c r="C10" s="18">
         <v>4853</v>
       </c>
       <c r="D10" s="18">
         <v>4861</v>
       </c>
       <c r="E10" s="18">
         <v>4909</v>
       </c>
       <c r="F10" s="18">
         <v>5017</v>
@@ -3059,51 +3069,53 @@
       </c>
       <c r="CE10" s="17">
         <v>4224</v>
       </c>
       <c r="CF10" s="17">
         <v>4218</v>
       </c>
       <c r="CG10" s="17">
         <v>4476</v>
       </c>
       <c r="CH10" s="17">
         <v>4494</v>
       </c>
       <c r="CI10" s="17">
         <v>4497</v>
       </c>
       <c r="CJ10" s="17">
         <v>4507</v>
       </c>
       <c r="CK10" s="17">
         <v>4520</v>
       </c>
       <c r="CL10" s="17">
         <v>4600</v>
       </c>
-      <c r="CM10" s="17"/>
+      <c r="CM10" s="17">
+        <v>4692</v>
+      </c>
       <c r="CN10" s="17"/>
       <c r="CO10" s="17"/>
       <c r="CP10" s="17"/>
       <c r="CQ10" s="17"/>
       <c r="CR10" s="17"/>
       <c r="CS10" s="17"/>
     </row>
     <row r="11" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A11" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="18">
         <v>18321</v>
       </c>
       <c r="C11" s="18">
         <v>18365</v>
       </c>
       <c r="D11" s="18">
         <v>18283</v>
       </c>
       <c r="E11" s="18">
         <v>18702</v>
       </c>
       <c r="F11" s="18">
         <v>19282</v>
@@ -3338,51 +3350,53 @@
       </c>
       <c r="CE11" s="17">
         <v>25084</v>
       </c>
       <c r="CF11" s="17">
         <v>24949</v>
       </c>
       <c r="CG11" s="17">
         <v>27563</v>
       </c>
       <c r="CH11" s="17">
         <v>27669</v>
       </c>
       <c r="CI11" s="17">
         <v>27766</v>
       </c>
       <c r="CJ11" s="17">
         <v>27730</v>
       </c>
       <c r="CK11" s="17">
         <v>27978</v>
       </c>
       <c r="CL11" s="17">
         <v>28887</v>
       </c>
-      <c r="CM11" s="17"/>
+      <c r="CM11" s="17">
+        <v>29642</v>
+      </c>
       <c r="CN11" s="17"/>
       <c r="CO11" s="17"/>
       <c r="CP11" s="17"/>
       <c r="CQ11" s="17"/>
       <c r="CR11" s="17"/>
       <c r="CS11" s="17"/>
     </row>
     <row r="12" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A12" s="35" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="18">
         <v>10138</v>
       </c>
       <c r="C12" s="18">
         <v>10113</v>
       </c>
       <c r="D12" s="18">
         <v>9960</v>
       </c>
       <c r="E12" s="18">
         <v>10084</v>
       </c>
       <c r="F12" s="18">
         <v>10676</v>
@@ -3617,51 +3631,53 @@
       </c>
       <c r="CE12" s="17">
         <v>16057</v>
       </c>
       <c r="CF12" s="17">
         <v>15985</v>
       </c>
       <c r="CG12" s="17">
         <v>16598</v>
       </c>
       <c r="CH12" s="17">
         <v>16758</v>
       </c>
       <c r="CI12" s="17">
         <v>16771</v>
       </c>
       <c r="CJ12" s="17">
         <v>16714</v>
       </c>
       <c r="CK12" s="17">
         <v>17127</v>
       </c>
       <c r="CL12" s="17">
         <v>18027</v>
       </c>
-      <c r="CM12" s="17"/>
+      <c r="CM12" s="17">
+        <v>17710</v>
+      </c>
       <c r="CN12" s="17"/>
       <c r="CO12" s="17"/>
       <c r="CP12" s="17"/>
       <c r="CQ12" s="17"/>
       <c r="CR12" s="17"/>
       <c r="CS12" s="17"/>
     </row>
     <row r="13" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A13" s="35" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="14">
         <v>3710</v>
       </c>
       <c r="C13" s="14">
         <v>3711</v>
       </c>
       <c r="D13" s="14">
         <v>3729</v>
       </c>
       <c r="E13" s="14">
         <v>3770</v>
       </c>
       <c r="F13" s="14">
         <v>3964</v>
@@ -3896,51 +3912,53 @@
       </c>
       <c r="CE13" s="22">
         <v>5871</v>
       </c>
       <c r="CF13" s="22">
         <v>5834</v>
       </c>
       <c r="CG13" s="22">
         <v>6147</v>
       </c>
       <c r="CH13" s="17">
         <v>6175</v>
       </c>
       <c r="CI13" s="17">
         <v>6211</v>
       </c>
       <c r="CJ13" s="17">
         <v>6249</v>
       </c>
       <c r="CK13" s="17">
         <v>6252</v>
       </c>
       <c r="CL13" s="17">
         <v>6536</v>
       </c>
-      <c r="CM13" s="22"/>
+      <c r="CM13" s="22">
+        <v>5777</v>
+      </c>
       <c r="CN13" s="22"/>
       <c r="CO13" s="22"/>
       <c r="CP13" s="22"/>
       <c r="CQ13" s="22"/>
       <c r="CR13" s="22"/>
       <c r="CS13" s="22"/>
     </row>
     <row r="14" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A14" s="35" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="18">
         <v>10685</v>
       </c>
       <c r="C14" s="18">
         <v>10767</v>
       </c>
       <c r="D14" s="18">
         <v>10858</v>
       </c>
       <c r="E14" s="18">
         <v>10994</v>
       </c>
       <c r="F14" s="18">
         <v>11648</v>
@@ -4175,51 +4193,53 @@
       </c>
       <c r="CE14" s="17">
         <v>19651</v>
       </c>
       <c r="CF14" s="17">
         <v>19644</v>
       </c>
       <c r="CG14" s="17">
         <v>20575</v>
       </c>
       <c r="CH14" s="17">
         <v>20752</v>
       </c>
       <c r="CI14" s="17">
         <v>21025</v>
       </c>
       <c r="CJ14" s="17">
         <v>21181</v>
       </c>
       <c r="CK14" s="17">
         <v>21467</v>
       </c>
       <c r="CL14" s="17">
         <v>22534</v>
       </c>
-      <c r="CM14" s="17"/>
+      <c r="CM14" s="17">
+        <v>21464</v>
+      </c>
       <c r="CN14" s="17"/>
       <c r="CO14" s="17"/>
       <c r="CP14" s="17"/>
       <c r="CQ14" s="17"/>
       <c r="CR14" s="17"/>
       <c r="CS14" s="17"/>
     </row>
     <row r="15" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A15" s="35" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="18">
         <v>4240</v>
       </c>
       <c r="C15" s="18">
         <v>4240</v>
       </c>
       <c r="D15" s="18">
         <v>4196</v>
       </c>
       <c r="E15" s="18">
         <v>4262</v>
       </c>
       <c r="F15" s="18">
         <v>4357</v>
@@ -4454,51 +4474,53 @@
       </c>
       <c r="CE15" s="17">
         <v>7043</v>
       </c>
       <c r="CF15" s="17">
         <v>7066</v>
       </c>
       <c r="CG15" s="17">
         <v>6794</v>
       </c>
       <c r="CH15" s="17">
         <v>6805</v>
       </c>
       <c r="CI15" s="17">
         <v>6798</v>
       </c>
       <c r="CJ15" s="17">
         <v>6773</v>
       </c>
       <c r="CK15" s="17">
         <v>6867</v>
       </c>
       <c r="CL15" s="17">
         <v>7108</v>
       </c>
-      <c r="CM15" s="17"/>
+      <c r="CM15" s="17">
+        <v>8372</v>
+      </c>
       <c r="CN15" s="17"/>
       <c r="CO15" s="17"/>
       <c r="CP15" s="17"/>
       <c r="CQ15" s="17"/>
       <c r="CR15" s="17"/>
       <c r="CS15" s="17"/>
     </row>
     <row r="16" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A16" s="35" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="18">
         <v>2885</v>
       </c>
       <c r="C16" s="18">
         <v>2907</v>
       </c>
       <c r="D16" s="18">
         <v>2901</v>
       </c>
       <c r="E16" s="18">
         <v>2996</v>
       </c>
       <c r="F16" s="18">
         <v>3217</v>
@@ -4733,51 +4755,53 @@
       </c>
       <c r="CE16" s="17">
         <v>5385</v>
       </c>
       <c r="CF16" s="17">
         <v>5249</v>
       </c>
       <c r="CG16" s="17">
         <v>5757</v>
       </c>
       <c r="CH16" s="17">
         <v>5793</v>
       </c>
       <c r="CI16" s="17">
         <v>5827</v>
       </c>
       <c r="CJ16" s="17">
         <v>5774</v>
       </c>
       <c r="CK16" s="17">
         <v>5876</v>
       </c>
       <c r="CL16" s="17">
         <v>6257</v>
       </c>
-      <c r="CM16" s="17"/>
+      <c r="CM16" s="17">
+        <v>6144</v>
+      </c>
       <c r="CN16" s="17"/>
       <c r="CO16" s="17"/>
       <c r="CP16" s="17"/>
       <c r="CQ16" s="17"/>
       <c r="CR16" s="17"/>
       <c r="CS16" s="17"/>
     </row>
     <row r="17" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A17" s="35" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="18">
         <v>3819</v>
       </c>
       <c r="C17" s="18">
         <v>3790</v>
       </c>
       <c r="D17" s="18">
         <v>3775</v>
       </c>
       <c r="E17" s="18">
         <v>3883</v>
       </c>
       <c r="F17" s="18">
         <v>3939</v>
@@ -5012,51 +5036,53 @@
       </c>
       <c r="CE17" s="17">
         <v>6403</v>
       </c>
       <c r="CF17" s="17">
         <v>6364</v>
       </c>
       <c r="CG17" s="17">
         <v>6534</v>
       </c>
       <c r="CH17" s="17">
         <v>6533</v>
       </c>
       <c r="CI17" s="17">
         <v>6555</v>
       </c>
       <c r="CJ17" s="17">
         <v>6478</v>
       </c>
       <c r="CK17" s="17">
         <v>6600</v>
       </c>
       <c r="CL17" s="17">
         <v>6816</v>
       </c>
-      <c r="CM17" s="17"/>
+      <c r="CM17" s="17">
+        <v>6312</v>
+      </c>
       <c r="CN17" s="17"/>
       <c r="CO17" s="17"/>
       <c r="CP17" s="17"/>
       <c r="CQ17" s="17"/>
       <c r="CR17" s="17"/>
       <c r="CS17" s="17"/>
     </row>
     <row r="18" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A18" s="37" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="18">
         <v>5460</v>
       </c>
       <c r="C18" s="18">
         <v>5452</v>
       </c>
       <c r="D18" s="18">
         <v>5415</v>
       </c>
       <c r="E18" s="18">
         <v>5617</v>
       </c>
       <c r="F18" s="18">
         <v>5789</v>
@@ -5291,51 +5317,53 @@
       </c>
       <c r="CE18" s="17">
         <v>8599</v>
       </c>
       <c r="CF18" s="17">
         <v>8427</v>
       </c>
       <c r="CG18" s="17">
         <v>8980</v>
       </c>
       <c r="CH18" s="17">
         <v>8970</v>
       </c>
       <c r="CI18" s="17">
         <v>8967</v>
       </c>
       <c r="CJ18" s="17">
         <v>9017</v>
       </c>
       <c r="CK18" s="17">
         <v>9364</v>
       </c>
       <c r="CL18" s="17">
         <v>9719</v>
       </c>
-      <c r="CM18" s="17"/>
+      <c r="CM18" s="17">
+        <v>9287</v>
+      </c>
       <c r="CN18" s="17"/>
       <c r="CO18" s="17"/>
       <c r="CP18" s="17"/>
       <c r="CQ18" s="17"/>
       <c r="CR18" s="17"/>
       <c r="CS18" s="17"/>
     </row>
     <row r="19" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A19" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B19" s="18">
         <v>6851</v>
       </c>
       <c r="C19" s="18">
         <v>6874</v>
       </c>
       <c r="D19" s="18">
         <v>6870</v>
       </c>
       <c r="E19" s="18">
         <v>6952</v>
       </c>
       <c r="F19" s="18">
         <v>7405</v>
@@ -5570,51 +5598,53 @@
       </c>
       <c r="CE19" s="17">
         <v>11432</v>
       </c>
       <c r="CF19" s="17">
         <v>11333</v>
       </c>
       <c r="CG19" s="17">
         <v>11604</v>
       </c>
       <c r="CH19" s="17">
         <v>11588</v>
       </c>
       <c r="CI19" s="17">
         <v>11605</v>
       </c>
       <c r="CJ19" s="17">
         <v>11623</v>
       </c>
       <c r="CK19" s="17">
         <v>11784</v>
       </c>
       <c r="CL19" s="17">
         <v>12807</v>
       </c>
-      <c r="CM19" s="17"/>
+      <c r="CM19" s="17">
+        <v>12300</v>
+      </c>
       <c r="CN19" s="17"/>
       <c r="CO19" s="17"/>
       <c r="CP19" s="17"/>
       <c r="CQ19" s="17"/>
       <c r="CR19" s="17"/>
       <c r="CS19" s="17"/>
     </row>
     <row r="20" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A20" s="37" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="18">
         <v>11403</v>
       </c>
       <c r="C20" s="18">
         <v>11303</v>
       </c>
       <c r="D20" s="18">
         <v>11311</v>
       </c>
       <c r="E20" s="18">
         <v>11407</v>
       </c>
       <c r="F20" s="18">
         <v>11919</v>
@@ -5849,51 +5879,53 @@
       </c>
       <c r="CE20" s="17">
         <v>12115</v>
       </c>
       <c r="CF20" s="17">
         <v>12027</v>
       </c>
       <c r="CG20" s="17">
         <v>13061</v>
       </c>
       <c r="CH20" s="17">
         <v>13090</v>
       </c>
       <c r="CI20" s="17">
         <v>13075</v>
       </c>
       <c r="CJ20" s="17">
         <v>13103</v>
       </c>
       <c r="CK20" s="17">
         <v>13316</v>
       </c>
       <c r="CL20" s="17">
         <v>13998</v>
       </c>
-      <c r="CM20" s="17"/>
+      <c r="CM20" s="17">
+        <v>12801</v>
+      </c>
       <c r="CN20" s="17"/>
       <c r="CO20" s="17"/>
       <c r="CP20" s="17"/>
       <c r="CQ20" s="17"/>
       <c r="CR20" s="17"/>
       <c r="CS20" s="17"/>
     </row>
     <row r="21" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A21" s="37" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="14">
         <v>6508</v>
       </c>
       <c r="C21" s="14">
         <v>6467</v>
       </c>
       <c r="D21" s="14">
         <v>6505</v>
       </c>
       <c r="E21" s="14">
         <v>6432</v>
       </c>
       <c r="F21" s="14">
         <v>6494</v>
@@ -6128,51 +6160,53 @@
       </c>
       <c r="CE21" s="14">
         <v>11454</v>
       </c>
       <c r="CF21" s="14">
         <v>11366</v>
       </c>
       <c r="CG21" s="14">
         <v>11719</v>
       </c>
       <c r="CH21" s="17">
         <v>11698</v>
       </c>
       <c r="CI21" s="17">
         <v>11761</v>
       </c>
       <c r="CJ21" s="17">
         <v>11840</v>
       </c>
       <c r="CK21" s="17">
         <v>11906</v>
       </c>
       <c r="CL21" s="17">
         <v>12346</v>
       </c>
-      <c r="CM21" s="14"/>
+      <c r="CM21" s="14">
+        <v>11164</v>
+      </c>
       <c r="CN21" s="14"/>
       <c r="CO21" s="14"/>
       <c r="CP21" s="14"/>
       <c r="CQ21" s="14"/>
       <c r="CR21" s="14"/>
       <c r="CS21" s="14"/>
     </row>
     <row r="22" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A22" s="37" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="18">
         <v>6180</v>
       </c>
       <c r="C22" s="18">
         <v>6208</v>
       </c>
       <c r="D22" s="18">
         <v>6241</v>
       </c>
       <c r="E22" s="18">
         <v>6280</v>
       </c>
       <c r="F22" s="18">
         <v>6440</v>
@@ -6407,51 +6441,53 @@
       </c>
       <c r="CE22" s="17">
         <v>8384</v>
       </c>
       <c r="CF22" s="17">
         <v>8342</v>
       </c>
       <c r="CG22" s="17">
         <v>9612</v>
       </c>
       <c r="CH22" s="17">
         <v>9679</v>
       </c>
       <c r="CI22" s="17">
         <v>9714</v>
       </c>
       <c r="CJ22" s="17">
         <v>9656</v>
       </c>
       <c r="CK22" s="17">
         <v>9727</v>
       </c>
       <c r="CL22" s="17">
         <v>9911</v>
       </c>
-      <c r="CM22" s="17"/>
+      <c r="CM22" s="17">
+        <v>9584</v>
+      </c>
       <c r="CN22" s="17"/>
       <c r="CO22" s="17"/>
       <c r="CP22" s="17"/>
       <c r="CQ22" s="17"/>
       <c r="CR22" s="17"/>
       <c r="CS22" s="17"/>
     </row>
     <row r="23" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A23" s="37" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="18">
         <v>3939</v>
       </c>
       <c r="C23" s="18">
         <v>3942</v>
       </c>
       <c r="D23" s="18">
         <v>3966</v>
       </c>
       <c r="E23" s="18">
         <v>3944</v>
       </c>
       <c r="F23" s="18">
         <v>4200</v>
@@ -6686,51 +6722,53 @@
       </c>
       <c r="CE23" s="17">
         <v>5965</v>
       </c>
       <c r="CF23" s="17">
         <v>5945</v>
       </c>
       <c r="CG23" s="17">
         <v>6493</v>
       </c>
       <c r="CH23" s="17">
         <v>6630</v>
       </c>
       <c r="CI23" s="17">
         <v>6651</v>
       </c>
       <c r="CJ23" s="17">
         <v>6682</v>
       </c>
       <c r="CK23" s="17">
         <v>6697</v>
       </c>
       <c r="CL23" s="17">
         <v>6999</v>
       </c>
-      <c r="CM23" s="17"/>
+      <c r="CM23" s="17">
+        <v>6314</v>
+      </c>
       <c r="CN23" s="17"/>
       <c r="CO23" s="17"/>
       <c r="CP23" s="17"/>
       <c r="CQ23" s="17"/>
       <c r="CR23" s="17"/>
       <c r="CS23" s="17"/>
     </row>
     <row r="24" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A24" s="37" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="20">
         <v>5559</v>
       </c>
       <c r="C24" s="20">
         <v>5603</v>
       </c>
       <c r="D24" s="20">
         <v>5649</v>
       </c>
       <c r="E24" s="20">
         <v>5738</v>
       </c>
       <c r="F24" s="20">
         <v>5836</v>
@@ -6965,51 +7003,53 @@
       </c>
       <c r="CE24" s="17">
         <v>5995</v>
       </c>
       <c r="CF24" s="17">
         <v>5977</v>
       </c>
       <c r="CG24" s="17">
         <v>5972</v>
       </c>
       <c r="CH24" s="17">
         <v>6052</v>
       </c>
       <c r="CI24" s="17">
         <v>6087</v>
       </c>
       <c r="CJ24" s="17">
         <v>6139</v>
       </c>
       <c r="CK24" s="17">
         <v>6309</v>
       </c>
       <c r="CL24" s="17">
         <v>6675</v>
       </c>
-      <c r="CM24" s="17"/>
+      <c r="CM24" s="17">
+        <v>6922</v>
+      </c>
       <c r="CN24" s="17"/>
       <c r="CO24" s="17"/>
       <c r="CP24" s="17"/>
       <c r="CQ24" s="17"/>
       <c r="CR24" s="17"/>
       <c r="CS24" s="17"/>
     </row>
     <row r="25" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A25" s="37" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="20">
         <v>3748</v>
       </c>
       <c r="C25" s="20">
         <v>3784</v>
       </c>
       <c r="D25" s="20">
         <v>3821</v>
       </c>
       <c r="E25" s="20">
         <v>3907</v>
       </c>
       <c r="F25" s="20">
         <v>4204</v>
@@ -7244,158 +7284,160 @@
       </c>
       <c r="CE25" s="17">
         <v>4620</v>
       </c>
       <c r="CF25" s="17">
         <v>4598</v>
       </c>
       <c r="CG25" s="17">
         <v>4904</v>
       </c>
       <c r="CH25" s="17">
         <v>4957</v>
       </c>
       <c r="CI25" s="17">
         <v>5002</v>
       </c>
       <c r="CJ25" s="17">
         <v>5056</v>
       </c>
       <c r="CK25" s="17">
         <v>5128</v>
       </c>
       <c r="CL25" s="17">
         <v>5446</v>
       </c>
-      <c r="CM25" s="17"/>
+      <c r="CM25" s="17">
+        <v>5075</v>
+      </c>
       <c r="CN25" s="17"/>
       <c r="CO25" s="17"/>
       <c r="CP25" s="17"/>
       <c r="CQ25" s="17"/>
       <c r="CR25" s="17"/>
       <c r="CS25" s="17"/>
     </row>
     <row r="26" spans="1:97" s="36" customFormat="1" ht="6" customHeight="1"/>
     <row r="27" spans="1:97" s="2" customFormat="1">
       <c r="A27" s="3"/>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
       <c r="O27" s="3"/>
       <c r="P27" s="3"/>
       <c r="Q27" s="3"/>
       <c r="R27" s="3"/>
       <c r="S27" s="3"/>
       <c r="T27" s="3"/>
       <c r="U27" s="3"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
-      <c r="AX27" s="40" t="s">
+      <c r="AX27" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="AY27" s="40"/>
-[...21 lines deleted...]
-      <c r="BU27" s="40"/>
+      <c r="AY27" s="46"/>
+      <c r="AZ27" s="46"/>
+      <c r="BA27" s="46"/>
+      <c r="BB27" s="46"/>
+      <c r="BC27" s="46"/>
+      <c r="BD27" s="46"/>
+      <c r="BE27" s="46"/>
+      <c r="BF27" s="46"/>
+      <c r="BG27" s="46"/>
+      <c r="BH27" s="46"/>
+      <c r="BI27" s="46"/>
+      <c r="BJ27" s="46"/>
+      <c r="BK27" s="46"/>
+      <c r="BL27" s="46"/>
+      <c r="BM27" s="46"/>
+      <c r="BN27" s="46"/>
+      <c r="BO27" s="46"/>
+      <c r="BP27" s="46"/>
+      <c r="BQ27" s="46"/>
+      <c r="BR27" s="46"/>
+      <c r="BS27" s="46"/>
+      <c r="BT27" s="46"/>
+      <c r="BU27" s="46"/>
     </row>
     <row r="28" spans="1:97" s="2" customFormat="1">
       <c r="A28" s="3"/>
       <c r="B28" s="3"/>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
       <c r="N28" s="3"/>
       <c r="O28" s="3"/>
       <c r="P28" s="3"/>
       <c r="Q28" s="3"/>
       <c r="R28" s="3"/>
       <c r="S28" s="3"/>
       <c r="T28" s="3"/>
       <c r="U28" s="3"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
-      <c r="AX28" s="40"/>
-[...22 lines deleted...]
-      <c r="BU28" s="40"/>
+      <c r="AX28" s="46"/>
+      <c r="AY28" s="46"/>
+      <c r="AZ28" s="46"/>
+      <c r="BA28" s="46"/>
+      <c r="BB28" s="46"/>
+      <c r="BC28" s="46"/>
+      <c r="BD28" s="46"/>
+      <c r="BE28" s="46"/>
+      <c r="BF28" s="46"/>
+      <c r="BG28" s="46"/>
+      <c r="BH28" s="46"/>
+      <c r="BI28" s="46"/>
+      <c r="BJ28" s="46"/>
+      <c r="BK28" s="46"/>
+      <c r="BL28" s="46"/>
+      <c r="BM28" s="46"/>
+      <c r="BN28" s="46"/>
+      <c r="BO28" s="46"/>
+      <c r="BP28" s="46"/>
+      <c r="BQ28" s="46"/>
+      <c r="BR28" s="46"/>
+      <c r="BS28" s="46"/>
+      <c r="BT28" s="46"/>
+      <c r="BU28" s="46"/>
     </row>
     <row r="29" spans="1:97" s="2" customFormat="1">
       <c r="A29" s="3"/>
       <c r="B29" s="3"/>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3"/>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
       <c r="M29" s="3"/>
       <c r="N29" s="3"/>
       <c r="O29" s="3"/>
       <c r="P29" s="3"/>
       <c r="Q29" s="3"/>
       <c r="R29" s="3"/>
       <c r="S29" s="3"/>
       <c r="T29" s="3"/>
       <c r="U29" s="3"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
@@ -8530,68 +8572,68 @@
       <c r="B75" s="3"/>
       <c r="C75" s="3"/>
       <c r="D75" s="3"/>
       <c r="E75" s="3"/>
       <c r="F75" s="3"/>
       <c r="G75" s="3"/>
       <c r="H75" s="3"/>
       <c r="I75" s="3"/>
       <c r="J75" s="3"/>
       <c r="K75" s="3"/>
       <c r="L75" s="3"/>
       <c r="M75" s="3"/>
       <c r="N75" s="3"/>
       <c r="O75" s="3"/>
       <c r="P75" s="3"/>
       <c r="Q75" s="3"/>
       <c r="R75" s="3"/>
       <c r="S75" s="3"/>
       <c r="T75" s="3"/>
       <c r="U75" s="3"/>
       <c r="V75" s="1"/>
       <c r="W75" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="AX27:BU28"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A1:CG1"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="CH3:CS3"/>
-    <mergeCell ref="AX27:BU28"/>
-[...3 lines deleted...]
-    <mergeCell ref="AX3:BI3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.43307086614173229" bottom="0.59055118110236227" header="0.7" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>