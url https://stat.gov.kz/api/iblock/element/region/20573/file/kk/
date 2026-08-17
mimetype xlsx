--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -442,70 +442,70 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -779,170 +779,170 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS75"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM5" sqref="CM5:CM25"/>
+      <selection pane="topRight" activeCell="CN5" sqref="CN5:CN25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21" style="4" customWidth="1"/>
     <col min="2" max="6" width="9" style="4" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" style="4" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="4" customWidth="1"/>
     <col min="9" max="9" width="8.28515625" style="4" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" style="4" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="4" customWidth="1"/>
     <col min="12" max="13" width="9.42578125" style="4" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" style="4" customWidth="1"/>
     <col min="15" max="15" width="9.5703125" style="4" customWidth="1"/>
     <col min="16" max="16" width="8.85546875" style="4" customWidth="1"/>
     <col min="17" max="17" width="9.7109375" style="4" customWidth="1"/>
     <col min="18" max="18" width="9" style="4" customWidth="1"/>
     <col min="19" max="19" width="9.5703125" style="4" customWidth="1"/>
     <col min="20" max="20" width="8.7109375" style="4" customWidth="1"/>
     <col min="21" max="21" width="9" style="4" customWidth="1"/>
     <col min="22" max="22" width="9.7109375" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.5703125" style="1" customWidth="1"/>
     <col min="24" max="26" width="9.140625" style="1"/>
     <col min="27" max="27" width="8" style="1" customWidth="1"/>
     <col min="28" max="28" width="8.140625" style="1" customWidth="1"/>
     <col min="29" max="38" width="9.140625" style="1"/>
     <col min="39" max="39" width="8" style="1" customWidth="1"/>
     <col min="40" max="40" width="8.28515625" style="1" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="39" customFormat="1" ht="28.5" customHeight="1">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="45" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="40"/>
-[...82 lines deleted...]
-      <c r="CG1" s="40"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
+      <c r="N1" s="45"/>
+      <c r="O1" s="45"/>
+      <c r="P1" s="45"/>
+      <c r="Q1" s="45"/>
+      <c r="R1" s="45"/>
+      <c r="S1" s="45"/>
+      <c r="T1" s="45"/>
+      <c r="U1" s="45"/>
+      <c r="V1" s="45"/>
+      <c r="W1" s="45"/>
+      <c r="X1" s="45"/>
+      <c r="Y1" s="45"/>
+      <c r="Z1" s="45"/>
+      <c r="AA1" s="45"/>
+      <c r="AB1" s="45"/>
+      <c r="AC1" s="45"/>
+      <c r="AD1" s="45"/>
+      <c r="AE1" s="45"/>
+      <c r="AF1" s="45"/>
+      <c r="AG1" s="45"/>
+      <c r="AH1" s="45"/>
+      <c r="AI1" s="45"/>
+      <c r="AJ1" s="45"/>
+      <c r="AK1" s="45"/>
+      <c r="AL1" s="45"/>
+      <c r="AM1" s="45"/>
+      <c r="AN1" s="45"/>
+      <c r="AO1" s="45"/>
+      <c r="AP1" s="45"/>
+      <c r="AQ1" s="45"/>
+      <c r="AR1" s="45"/>
+      <c r="AS1" s="45"/>
+      <c r="AT1" s="45"/>
+      <c r="AU1" s="45"/>
+      <c r="AV1" s="45"/>
+      <c r="AW1" s="45"/>
+      <c r="AX1" s="45"/>
+      <c r="AY1" s="45"/>
+      <c r="AZ1" s="45"/>
+      <c r="BA1" s="45"/>
+      <c r="BB1" s="45"/>
+      <c r="BC1" s="45"/>
+      <c r="BD1" s="45"/>
+      <c r="BE1" s="45"/>
+      <c r="BF1" s="45"/>
+      <c r="BG1" s="45"/>
+      <c r="BH1" s="45"/>
+      <c r="BI1" s="45"/>
+      <c r="BJ1" s="45"/>
+      <c r="BK1" s="45"/>
+      <c r="BL1" s="45"/>
+      <c r="BM1" s="45"/>
+      <c r="BN1" s="45"/>
+      <c r="BO1" s="45"/>
+      <c r="BP1" s="45"/>
+      <c r="BQ1" s="45"/>
+      <c r="BR1" s="45"/>
+      <c r="BS1" s="45"/>
+      <c r="BT1" s="45"/>
+      <c r="BU1" s="45"/>
+      <c r="BV1" s="45"/>
+      <c r="BW1" s="45"/>
+      <c r="BX1" s="45"/>
+      <c r="BY1" s="45"/>
+      <c r="BZ1" s="45"/>
+      <c r="CA1" s="45"/>
+      <c r="CB1" s="45"/>
+      <c r="CC1" s="45"/>
+      <c r="CD1" s="45"/>
+      <c r="CE1" s="45"/>
+      <c r="CF1" s="45"/>
+      <c r="CG1" s="45"/>
     </row>
     <row r="2" spans="1:97" s="28" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
       <c r="A2" s="27"/>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
       <c r="J2" s="41" t="s">
         <v>43</v>
       </c>
       <c r="K2" s="41"/>
       <c r="L2" s="41"/>
       <c r="M2" s="41"/>
       <c r="N2" s="27"/>
       <c r="O2" s="27"/>
       <c r="P2" s="27"/>
       <c r="Q2" s="27"/>
       <c r="R2" s="27"/>
       <c r="S2" s="27"/>
       <c r="T2" s="27"/>
       <c r="U2" s="27"/>
@@ -986,51 +986,51 @@
       <c r="BO2" s="38"/>
       <c r="BP2" s="38"/>
       <c r="BQ2" s="38"/>
       <c r="BR2" s="41" t="s">
         <v>43</v>
       </c>
       <c r="BS2" s="41"/>
       <c r="BT2" s="41"/>
       <c r="BU2" s="41"/>
       <c r="BV2" s="38"/>
       <c r="BW2" s="38"/>
       <c r="BX2" s="38"/>
       <c r="BY2" s="38"/>
       <c r="BZ2" s="38"/>
       <c r="CA2" s="38"/>
       <c r="CB2" s="38"/>
       <c r="CC2" s="38"/>
       <c r="CP2" s="41" t="s">
         <v>43</v>
       </c>
       <c r="CQ2" s="41"/>
       <c r="CR2" s="41"/>
       <c r="CS2" s="41"/>
     </row>
     <row r="3" spans="1:97" s="29" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="45" t="s">
+      <c r="A3" s="46" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="42" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="43"/>
       <c r="D3" s="43"/>
       <c r="E3" s="43"/>
       <c r="F3" s="43"/>
       <c r="G3" s="43"/>
       <c r="H3" s="43"/>
       <c r="I3" s="43"/>
       <c r="J3" s="43"/>
       <c r="K3" s="43"/>
       <c r="L3" s="43"/>
       <c r="M3" s="44"/>
       <c r="N3" s="42" t="s">
         <v>3</v>
       </c>
       <c r="O3" s="43"/>
       <c r="P3" s="43"/>
       <c r="Q3" s="43"/>
       <c r="R3" s="43"/>
       <c r="S3" s="43"/>
       <c r="T3" s="43"/>
@@ -1103,51 +1103,51 @@
       <c r="BY3" s="43"/>
       <c r="BZ3" s="43"/>
       <c r="CA3" s="43"/>
       <c r="CB3" s="43"/>
       <c r="CC3" s="43"/>
       <c r="CD3" s="43"/>
       <c r="CE3" s="43"/>
       <c r="CF3" s="43"/>
       <c r="CG3" s="44"/>
       <c r="CH3" s="42" t="s">
         <v>44</v>
       </c>
       <c r="CI3" s="43"/>
       <c r="CJ3" s="43"/>
       <c r="CK3" s="43"/>
       <c r="CL3" s="43"/>
       <c r="CM3" s="43"/>
       <c r="CN3" s="43"/>
       <c r="CO3" s="43"/>
       <c r="CP3" s="43"/>
       <c r="CQ3" s="43"/>
       <c r="CR3" s="43"/>
       <c r="CS3" s="44"/>
     </row>
     <row r="4" spans="1:97" s="29" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="45"/>
+      <c r="A4" s="46"/>
       <c r="B4" s="30" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="31" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="31" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="30" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="31" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="31" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="31" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="31" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="31" t="s">
@@ -1667,51 +1667,53 @@
       </c>
       <c r="CF5" s="12">
         <v>169198</v>
       </c>
       <c r="CG5" s="12">
         <v>179189</v>
       </c>
       <c r="CH5" s="10">
         <v>180093</v>
       </c>
       <c r="CI5" s="10">
         <v>180772</v>
       </c>
       <c r="CJ5" s="10">
         <v>180974</v>
       </c>
       <c r="CK5" s="10">
         <v>183573</v>
       </c>
       <c r="CL5" s="10">
         <v>191726</v>
       </c>
       <c r="CM5" s="12">
         <v>186491</v>
       </c>
-      <c r="CN5" s="12"/>
+      <c r="CN5" s="12">
+        <v>186933</v>
+      </c>
       <c r="CO5" s="12"/>
       <c r="CP5" s="12"/>
       <c r="CQ5" s="12"/>
       <c r="CR5" s="12"/>
       <c r="CS5" s="12"/>
     </row>
     <row r="6" spans="1:97" s="33" customFormat="1" ht="11.25">
       <c r="A6" s="34" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="14">
         <v>1018</v>
       </c>
       <c r="C6" s="14">
         <v>1035</v>
       </c>
       <c r="D6" s="14">
         <v>999</v>
       </c>
       <c r="E6" s="14">
         <v>999</v>
       </c>
       <c r="F6" s="14">
         <v>1007</v>
       </c>
@@ -1948,51 +1950,53 @@
       </c>
       <c r="CF6" s="15">
         <v>540</v>
       </c>
       <c r="CG6" s="15">
         <v>286</v>
       </c>
       <c r="CH6" s="16">
         <v>286</v>
       </c>
       <c r="CI6" s="16">
         <v>293</v>
       </c>
       <c r="CJ6" s="16">
         <v>286</v>
       </c>
       <c r="CK6" s="16">
         <v>290</v>
       </c>
       <c r="CL6" s="16">
         <v>299</v>
       </c>
       <c r="CM6" s="15">
         <v>478</v>
       </c>
-      <c r="CN6" s="15"/>
+      <c r="CN6" s="15">
+        <v>477</v>
+      </c>
       <c r="CO6" s="15"/>
       <c r="CP6" s="15"/>
       <c r="CQ6" s="15"/>
       <c r="CR6" s="15"/>
       <c r="CS6" s="15"/>
     </row>
     <row r="7" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A7" s="35" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="18">
         <v>7066</v>
       </c>
       <c r="C7" s="18">
         <v>7047</v>
       </c>
       <c r="D7" s="18">
         <v>6970</v>
       </c>
       <c r="E7" s="18">
         <v>7249</v>
       </c>
       <c r="F7" s="18">
         <v>7339</v>
       </c>
@@ -2229,51 +2233,53 @@
       </c>
       <c r="CF7" s="17">
         <v>10999</v>
       </c>
       <c r="CG7" s="17">
         <v>11736</v>
       </c>
       <c r="CH7" s="17">
         <v>11791</v>
       </c>
       <c r="CI7" s="17">
         <v>11787</v>
       </c>
       <c r="CJ7" s="17">
         <v>11786</v>
       </c>
       <c r="CK7" s="17">
         <v>11982</v>
       </c>
       <c r="CL7" s="17">
         <v>12359</v>
       </c>
       <c r="CM7" s="17">
         <v>12118</v>
       </c>
-      <c r="CN7" s="17"/>
+      <c r="CN7" s="17">
+        <v>12059</v>
+      </c>
       <c r="CO7" s="17"/>
       <c r="CP7" s="17"/>
       <c r="CQ7" s="17"/>
       <c r="CR7" s="17"/>
       <c r="CS7" s="17"/>
     </row>
     <row r="8" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A8" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="18">
         <v>210</v>
       </c>
       <c r="C8" s="18">
         <v>212</v>
       </c>
       <c r="D8" s="18">
         <v>210</v>
       </c>
       <c r="E8" s="18">
         <v>210</v>
       </c>
       <c r="F8" s="18">
         <v>215</v>
       </c>
@@ -2510,51 +2516,53 @@
       </c>
       <c r="CF8" s="17">
         <v>129</v>
       </c>
       <c r="CG8" s="17">
         <v>156</v>
       </c>
       <c r="CH8" s="17">
         <v>151</v>
       </c>
       <c r="CI8" s="17">
         <v>152</v>
       </c>
       <c r="CJ8" s="17">
         <v>151</v>
       </c>
       <c r="CK8" s="17">
         <v>152</v>
       </c>
       <c r="CL8" s="17">
         <v>155</v>
       </c>
       <c r="CM8" s="17">
         <v>152</v>
       </c>
-      <c r="CN8" s="17"/>
+      <c r="CN8" s="17">
+        <v>150</v>
+      </c>
       <c r="CO8" s="17"/>
       <c r="CP8" s="17"/>
       <c r="CQ8" s="17"/>
       <c r="CR8" s="17"/>
       <c r="CS8" s="17"/>
     </row>
     <row r="9" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A9" s="35" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="18">
         <v>113</v>
       </c>
       <c r="C9" s="18">
         <v>120</v>
       </c>
       <c r="D9" s="18">
         <v>122</v>
       </c>
       <c r="E9" s="18">
         <v>121</v>
       </c>
       <c r="F9" s="18">
         <v>137</v>
       </c>
@@ -2791,51 +2799,53 @@
       </c>
       <c r="CF9" s="17">
         <v>206</v>
       </c>
       <c r="CG9" s="17">
         <v>222</v>
       </c>
       <c r="CH9" s="17">
         <v>222</v>
       </c>
       <c r="CI9" s="17">
         <v>228</v>
       </c>
       <c r="CJ9" s="17">
         <v>229</v>
       </c>
       <c r="CK9" s="17">
         <v>231</v>
       </c>
       <c r="CL9" s="17">
         <v>247</v>
       </c>
       <c r="CM9" s="17">
         <v>183</v>
       </c>
-      <c r="CN9" s="17"/>
+      <c r="CN9" s="17">
+        <v>183</v>
+      </c>
       <c r="CO9" s="17"/>
       <c r="CP9" s="17"/>
       <c r="CQ9" s="17"/>
       <c r="CR9" s="17"/>
       <c r="CS9" s="17"/>
     </row>
     <row r="10" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A10" s="35" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="18">
         <v>4856</v>
       </c>
       <c r="C10" s="18">
         <v>4853</v>
       </c>
       <c r="D10" s="18">
         <v>4861</v>
       </c>
       <c r="E10" s="18">
         <v>4909</v>
       </c>
       <c r="F10" s="18">
         <v>5017</v>
       </c>
@@ -3072,51 +3082,53 @@
       </c>
       <c r="CF10" s="17">
         <v>4218</v>
       </c>
       <c r="CG10" s="17">
         <v>4476</v>
       </c>
       <c r="CH10" s="17">
         <v>4494</v>
       </c>
       <c r="CI10" s="17">
         <v>4497</v>
       </c>
       <c r="CJ10" s="17">
         <v>4507</v>
       </c>
       <c r="CK10" s="17">
         <v>4520</v>
       </c>
       <c r="CL10" s="17">
         <v>4600</v>
       </c>
       <c r="CM10" s="17">
         <v>4692</v>
       </c>
-      <c r="CN10" s="17"/>
+      <c r="CN10" s="17">
+        <v>4644</v>
+      </c>
       <c r="CO10" s="17"/>
       <c r="CP10" s="17"/>
       <c r="CQ10" s="17"/>
       <c r="CR10" s="17"/>
       <c r="CS10" s="17"/>
     </row>
     <row r="11" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A11" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="18">
         <v>18321</v>
       </c>
       <c r="C11" s="18">
         <v>18365</v>
       </c>
       <c r="D11" s="18">
         <v>18283</v>
       </c>
       <c r="E11" s="18">
         <v>18702</v>
       </c>
       <c r="F11" s="18">
         <v>19282</v>
       </c>
@@ -3353,51 +3365,53 @@
       </c>
       <c r="CF11" s="17">
         <v>24949</v>
       </c>
       <c r="CG11" s="17">
         <v>27563</v>
       </c>
       <c r="CH11" s="17">
         <v>27669</v>
       </c>
       <c r="CI11" s="17">
         <v>27766</v>
       </c>
       <c r="CJ11" s="17">
         <v>27730</v>
       </c>
       <c r="CK11" s="17">
         <v>27978</v>
       </c>
       <c r="CL11" s="17">
         <v>28887</v>
       </c>
       <c r="CM11" s="17">
         <v>29642</v>
       </c>
-      <c r="CN11" s="17"/>
+      <c r="CN11" s="17">
+        <v>29580</v>
+      </c>
       <c r="CO11" s="17"/>
       <c r="CP11" s="17"/>
       <c r="CQ11" s="17"/>
       <c r="CR11" s="17"/>
       <c r="CS11" s="17"/>
     </row>
     <row r="12" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A12" s="35" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="18">
         <v>10138</v>
       </c>
       <c r="C12" s="18">
         <v>10113</v>
       </c>
       <c r="D12" s="18">
         <v>9960</v>
       </c>
       <c r="E12" s="18">
         <v>10084</v>
       </c>
       <c r="F12" s="18">
         <v>10676</v>
       </c>
@@ -3634,51 +3648,53 @@
       </c>
       <c r="CF12" s="17">
         <v>15985</v>
       </c>
       <c r="CG12" s="17">
         <v>16598</v>
       </c>
       <c r="CH12" s="17">
         <v>16758</v>
       </c>
       <c r="CI12" s="17">
         <v>16771</v>
       </c>
       <c r="CJ12" s="17">
         <v>16714</v>
       </c>
       <c r="CK12" s="17">
         <v>17127</v>
       </c>
       <c r="CL12" s="17">
         <v>18027</v>
       </c>
       <c r="CM12" s="17">
         <v>17710</v>
       </c>
-      <c r="CN12" s="17"/>
+      <c r="CN12" s="17">
+        <v>17622</v>
+      </c>
       <c r="CO12" s="17"/>
       <c r="CP12" s="17"/>
       <c r="CQ12" s="17"/>
       <c r="CR12" s="17"/>
       <c r="CS12" s="17"/>
     </row>
     <row r="13" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A13" s="35" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="14">
         <v>3710</v>
       </c>
       <c r="C13" s="14">
         <v>3711</v>
       </c>
       <c r="D13" s="14">
         <v>3729</v>
       </c>
       <c r="E13" s="14">
         <v>3770</v>
       </c>
       <c r="F13" s="14">
         <v>3964</v>
       </c>
@@ -3915,51 +3931,53 @@
       </c>
       <c r="CF13" s="22">
         <v>5834</v>
       </c>
       <c r="CG13" s="22">
         <v>6147</v>
       </c>
       <c r="CH13" s="17">
         <v>6175</v>
       </c>
       <c r="CI13" s="17">
         <v>6211</v>
       </c>
       <c r="CJ13" s="17">
         <v>6249</v>
       </c>
       <c r="CK13" s="17">
         <v>6252</v>
       </c>
       <c r="CL13" s="17">
         <v>6536</v>
       </c>
       <c r="CM13" s="22">
         <v>5777</v>
       </c>
-      <c r="CN13" s="22"/>
+      <c r="CN13" s="22">
+        <v>5743</v>
+      </c>
       <c r="CO13" s="22"/>
       <c r="CP13" s="22"/>
       <c r="CQ13" s="22"/>
       <c r="CR13" s="22"/>
       <c r="CS13" s="22"/>
     </row>
     <row r="14" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A14" s="35" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="18">
         <v>10685</v>
       </c>
       <c r="C14" s="18">
         <v>10767</v>
       </c>
       <c r="D14" s="18">
         <v>10858</v>
       </c>
       <c r="E14" s="18">
         <v>10994</v>
       </c>
       <c r="F14" s="18">
         <v>11648</v>
       </c>
@@ -4196,51 +4214,53 @@
       </c>
       <c r="CF14" s="17">
         <v>19644</v>
       </c>
       <c r="CG14" s="17">
         <v>20575</v>
       </c>
       <c r="CH14" s="17">
         <v>20752</v>
       </c>
       <c r="CI14" s="17">
         <v>21025</v>
       </c>
       <c r="CJ14" s="17">
         <v>21181</v>
       </c>
       <c r="CK14" s="17">
         <v>21467</v>
       </c>
       <c r="CL14" s="17">
         <v>22534</v>
       </c>
       <c r="CM14" s="17">
         <v>21464</v>
       </c>
-      <c r="CN14" s="17"/>
+      <c r="CN14" s="17">
+        <v>21394</v>
+      </c>
       <c r="CO14" s="17"/>
       <c r="CP14" s="17"/>
       <c r="CQ14" s="17"/>
       <c r="CR14" s="17"/>
       <c r="CS14" s="17"/>
     </row>
     <row r="15" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A15" s="35" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="18">
         <v>4240</v>
       </c>
       <c r="C15" s="18">
         <v>4240</v>
       </c>
       <c r="D15" s="18">
         <v>4196</v>
       </c>
       <c r="E15" s="18">
         <v>4262</v>
       </c>
       <c r="F15" s="18">
         <v>4357</v>
       </c>
@@ -4477,51 +4497,53 @@
       </c>
       <c r="CF15" s="17">
         <v>7066</v>
       </c>
       <c r="CG15" s="17">
         <v>6794</v>
       </c>
       <c r="CH15" s="17">
         <v>6805</v>
       </c>
       <c r="CI15" s="17">
         <v>6798</v>
       </c>
       <c r="CJ15" s="17">
         <v>6773</v>
       </c>
       <c r="CK15" s="17">
         <v>6867</v>
       </c>
       <c r="CL15" s="17">
         <v>7108</v>
       </c>
       <c r="CM15" s="17">
         <v>8372</v>
       </c>
-      <c r="CN15" s="17"/>
+      <c r="CN15" s="17">
+        <v>8437</v>
+      </c>
       <c r="CO15" s="17"/>
       <c r="CP15" s="17"/>
       <c r="CQ15" s="17"/>
       <c r="CR15" s="17"/>
       <c r="CS15" s="17"/>
     </row>
     <row r="16" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A16" s="35" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="18">
         <v>2885</v>
       </c>
       <c r="C16" s="18">
         <v>2907</v>
       </c>
       <c r="D16" s="18">
         <v>2901</v>
       </c>
       <c r="E16" s="18">
         <v>2996</v>
       </c>
       <c r="F16" s="18">
         <v>3217</v>
       </c>
@@ -4758,51 +4780,53 @@
       </c>
       <c r="CF16" s="17">
         <v>5249</v>
       </c>
       <c r="CG16" s="17">
         <v>5757</v>
       </c>
       <c r="CH16" s="17">
         <v>5793</v>
       </c>
       <c r="CI16" s="17">
         <v>5827</v>
       </c>
       <c r="CJ16" s="17">
         <v>5774</v>
       </c>
       <c r="CK16" s="17">
         <v>5876</v>
       </c>
       <c r="CL16" s="17">
         <v>6257</v>
       </c>
       <c r="CM16" s="17">
         <v>6144</v>
       </c>
-      <c r="CN16" s="17"/>
+      <c r="CN16" s="17">
+        <v>6118</v>
+      </c>
       <c r="CO16" s="17"/>
       <c r="CP16" s="17"/>
       <c r="CQ16" s="17"/>
       <c r="CR16" s="17"/>
       <c r="CS16" s="17"/>
     </row>
     <row r="17" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A17" s="35" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="18">
         <v>3819</v>
       </c>
       <c r="C17" s="18">
         <v>3790</v>
       </c>
       <c r="D17" s="18">
         <v>3775</v>
       </c>
       <c r="E17" s="18">
         <v>3883</v>
       </c>
       <c r="F17" s="18">
         <v>3939</v>
       </c>
@@ -5039,51 +5063,53 @@
       </c>
       <c r="CF17" s="17">
         <v>6364</v>
       </c>
       <c r="CG17" s="17">
         <v>6534</v>
       </c>
       <c r="CH17" s="17">
         <v>6533</v>
       </c>
       <c r="CI17" s="17">
         <v>6555</v>
       </c>
       <c r="CJ17" s="17">
         <v>6478</v>
       </c>
       <c r="CK17" s="17">
         <v>6600</v>
       </c>
       <c r="CL17" s="17">
         <v>6816</v>
       </c>
       <c r="CM17" s="17">
         <v>6312</v>
       </c>
-      <c r="CN17" s="17"/>
+      <c r="CN17" s="17">
+        <v>6430</v>
+      </c>
       <c r="CO17" s="17"/>
       <c r="CP17" s="17"/>
       <c r="CQ17" s="17"/>
       <c r="CR17" s="17"/>
       <c r="CS17" s="17"/>
     </row>
     <row r="18" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A18" s="37" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="18">
         <v>5460</v>
       </c>
       <c r="C18" s="18">
         <v>5452</v>
       </c>
       <c r="D18" s="18">
         <v>5415</v>
       </c>
       <c r="E18" s="18">
         <v>5617</v>
       </c>
       <c r="F18" s="18">
         <v>5789</v>
       </c>
@@ -5320,51 +5346,53 @@
       </c>
       <c r="CF18" s="17">
         <v>8427</v>
       </c>
       <c r="CG18" s="17">
         <v>8980</v>
       </c>
       <c r="CH18" s="17">
         <v>8970</v>
       </c>
       <c r="CI18" s="17">
         <v>8967</v>
       </c>
       <c r="CJ18" s="17">
         <v>9017</v>
       </c>
       <c r="CK18" s="17">
         <v>9364</v>
       </c>
       <c r="CL18" s="17">
         <v>9719</v>
       </c>
       <c r="CM18" s="17">
         <v>9287</v>
       </c>
-      <c r="CN18" s="17"/>
+      <c r="CN18" s="17">
+        <v>9284</v>
+      </c>
       <c r="CO18" s="17"/>
       <c r="CP18" s="17"/>
       <c r="CQ18" s="17"/>
       <c r="CR18" s="17"/>
       <c r="CS18" s="17"/>
     </row>
     <row r="19" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A19" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B19" s="18">
         <v>6851</v>
       </c>
       <c r="C19" s="18">
         <v>6874</v>
       </c>
       <c r="D19" s="18">
         <v>6870</v>
       </c>
       <c r="E19" s="18">
         <v>6952</v>
       </c>
       <c r="F19" s="18">
         <v>7405</v>
       </c>
@@ -5601,51 +5629,53 @@
       </c>
       <c r="CF19" s="17">
         <v>11333</v>
       </c>
       <c r="CG19" s="17">
         <v>11604</v>
       </c>
       <c r="CH19" s="17">
         <v>11588</v>
       </c>
       <c r="CI19" s="17">
         <v>11605</v>
       </c>
       <c r="CJ19" s="17">
         <v>11623</v>
       </c>
       <c r="CK19" s="17">
         <v>11784</v>
       </c>
       <c r="CL19" s="17">
         <v>12807</v>
       </c>
       <c r="CM19" s="17">
         <v>12300</v>
       </c>
-      <c r="CN19" s="17"/>
+      <c r="CN19" s="17">
+        <v>12254</v>
+      </c>
       <c r="CO19" s="17"/>
       <c r="CP19" s="17"/>
       <c r="CQ19" s="17"/>
       <c r="CR19" s="17"/>
       <c r="CS19" s="17"/>
     </row>
     <row r="20" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A20" s="37" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="18">
         <v>11403</v>
       </c>
       <c r="C20" s="18">
         <v>11303</v>
       </c>
       <c r="D20" s="18">
         <v>11311</v>
       </c>
       <c r="E20" s="18">
         <v>11407</v>
       </c>
       <c r="F20" s="18">
         <v>11919</v>
       </c>
@@ -5882,51 +5912,53 @@
       </c>
       <c r="CF20" s="17">
         <v>12027</v>
       </c>
       <c r="CG20" s="17">
         <v>13061</v>
       </c>
       <c r="CH20" s="17">
         <v>13090</v>
       </c>
       <c r="CI20" s="17">
         <v>13075</v>
       </c>
       <c r="CJ20" s="17">
         <v>13103</v>
       </c>
       <c r="CK20" s="17">
         <v>13316</v>
       </c>
       <c r="CL20" s="17">
         <v>13998</v>
       </c>
       <c r="CM20" s="17">
         <v>12801</v>
       </c>
-      <c r="CN20" s="17"/>
+      <c r="CN20" s="17">
+        <v>12858</v>
+      </c>
       <c r="CO20" s="17"/>
       <c r="CP20" s="17"/>
       <c r="CQ20" s="17"/>
       <c r="CR20" s="17"/>
       <c r="CS20" s="17"/>
     </row>
     <row r="21" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A21" s="37" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="14">
         <v>6508</v>
       </c>
       <c r="C21" s="14">
         <v>6467</v>
       </c>
       <c r="D21" s="14">
         <v>6505</v>
       </c>
       <c r="E21" s="14">
         <v>6432</v>
       </c>
       <c r="F21" s="14">
         <v>6494</v>
       </c>
@@ -6163,51 +6195,53 @@
       </c>
       <c r="CF21" s="14">
         <v>11366</v>
       </c>
       <c r="CG21" s="14">
         <v>11719</v>
       </c>
       <c r="CH21" s="17">
         <v>11698</v>
       </c>
       <c r="CI21" s="17">
         <v>11761</v>
       </c>
       <c r="CJ21" s="17">
         <v>11840</v>
       </c>
       <c r="CK21" s="17">
         <v>11906</v>
       </c>
       <c r="CL21" s="17">
         <v>12346</v>
       </c>
       <c r="CM21" s="14">
         <v>11164</v>
       </c>
-      <c r="CN21" s="14"/>
+      <c r="CN21" s="14">
+        <v>11128</v>
+      </c>
       <c r="CO21" s="14"/>
       <c r="CP21" s="14"/>
       <c r="CQ21" s="14"/>
       <c r="CR21" s="14"/>
       <c r="CS21" s="14"/>
     </row>
     <row r="22" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A22" s="37" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="18">
         <v>6180</v>
       </c>
       <c r="C22" s="18">
         <v>6208</v>
       </c>
       <c r="D22" s="18">
         <v>6241</v>
       </c>
       <c r="E22" s="18">
         <v>6280</v>
       </c>
       <c r="F22" s="18">
         <v>6440</v>
       </c>
@@ -6444,51 +6478,53 @@
       </c>
       <c r="CF22" s="17">
         <v>8342</v>
       </c>
       <c r="CG22" s="17">
         <v>9612</v>
       </c>
       <c r="CH22" s="17">
         <v>9679</v>
       </c>
       <c r="CI22" s="17">
         <v>9714</v>
       </c>
       <c r="CJ22" s="17">
         <v>9656</v>
       </c>
       <c r="CK22" s="17">
         <v>9727</v>
       </c>
       <c r="CL22" s="17">
         <v>9911</v>
       </c>
       <c r="CM22" s="17">
         <v>9584</v>
       </c>
-      <c r="CN22" s="17"/>
+      <c r="CN22" s="17">
+        <v>9552</v>
+      </c>
       <c r="CO22" s="17"/>
       <c r="CP22" s="17"/>
       <c r="CQ22" s="17"/>
       <c r="CR22" s="17"/>
       <c r="CS22" s="17"/>
     </row>
     <row r="23" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A23" s="37" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="18">
         <v>3939</v>
       </c>
       <c r="C23" s="18">
         <v>3942</v>
       </c>
       <c r="D23" s="18">
         <v>3966</v>
       </c>
       <c r="E23" s="18">
         <v>3944</v>
       </c>
       <c r="F23" s="18">
         <v>4200</v>
       </c>
@@ -6725,51 +6761,53 @@
       </c>
       <c r="CF23" s="17">
         <v>5945</v>
       </c>
       <c r="CG23" s="17">
         <v>6493</v>
       </c>
       <c r="CH23" s="17">
         <v>6630</v>
       </c>
       <c r="CI23" s="17">
         <v>6651</v>
       </c>
       <c r="CJ23" s="17">
         <v>6682</v>
       </c>
       <c r="CK23" s="17">
         <v>6697</v>
       </c>
       <c r="CL23" s="17">
         <v>6999</v>
       </c>
       <c r="CM23" s="17">
         <v>6314</v>
       </c>
-      <c r="CN23" s="17"/>
+      <c r="CN23" s="17">
+        <v>6516</v>
+      </c>
       <c r="CO23" s="17"/>
       <c r="CP23" s="17"/>
       <c r="CQ23" s="17"/>
       <c r="CR23" s="17"/>
       <c r="CS23" s="17"/>
     </row>
     <row r="24" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A24" s="37" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="20">
         <v>5559</v>
       </c>
       <c r="C24" s="20">
         <v>5603</v>
       </c>
       <c r="D24" s="20">
         <v>5649</v>
       </c>
       <c r="E24" s="20">
         <v>5738</v>
       </c>
       <c r="F24" s="20">
         <v>5836</v>
       </c>
@@ -7006,51 +7044,53 @@
       </c>
       <c r="CF24" s="17">
         <v>5977</v>
       </c>
       <c r="CG24" s="17">
         <v>5972</v>
       </c>
       <c r="CH24" s="17">
         <v>6052</v>
       </c>
       <c r="CI24" s="17">
         <v>6087</v>
       </c>
       <c r="CJ24" s="17">
         <v>6139</v>
       </c>
       <c r="CK24" s="17">
         <v>6309</v>
       </c>
       <c r="CL24" s="17">
         <v>6675</v>
       </c>
       <c r="CM24" s="17">
         <v>6922</v>
       </c>
-      <c r="CN24" s="17"/>
+      <c r="CN24" s="17">
+        <v>7422</v>
+      </c>
       <c r="CO24" s="17"/>
       <c r="CP24" s="17"/>
       <c r="CQ24" s="17"/>
       <c r="CR24" s="17"/>
       <c r="CS24" s="17"/>
     </row>
     <row r="25" spans="1:97" s="36" customFormat="1" ht="11.25">
       <c r="A25" s="37" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="20">
         <v>3748</v>
       </c>
       <c r="C25" s="20">
         <v>3784</v>
       </c>
       <c r="D25" s="20">
         <v>3821</v>
       </c>
       <c r="E25" s="20">
         <v>3907</v>
       </c>
       <c r="F25" s="20">
         <v>4204</v>
       </c>
@@ -7287,157 +7327,159 @@
       </c>
       <c r="CF25" s="17">
         <v>4598</v>
       </c>
       <c r="CG25" s="17">
         <v>4904</v>
       </c>
       <c r="CH25" s="17">
         <v>4957</v>
       </c>
       <c r="CI25" s="17">
         <v>5002</v>
       </c>
       <c r="CJ25" s="17">
         <v>5056</v>
       </c>
       <c r="CK25" s="17">
         <v>5128</v>
       </c>
       <c r="CL25" s="17">
         <v>5446</v>
       </c>
       <c r="CM25" s="17">
         <v>5075</v>
       </c>
-      <c r="CN25" s="17"/>
+      <c r="CN25" s="17">
+        <v>5082</v>
+      </c>
       <c r="CO25" s="17"/>
       <c r="CP25" s="17"/>
       <c r="CQ25" s="17"/>
       <c r="CR25" s="17"/>
       <c r="CS25" s="17"/>
     </row>
     <row r="26" spans="1:97" s="36" customFormat="1" ht="6" customHeight="1"/>
     <row r="27" spans="1:97" s="2" customFormat="1">
       <c r="A27" s="3"/>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
       <c r="O27" s="3"/>
       <c r="P27" s="3"/>
       <c r="Q27" s="3"/>
       <c r="R27" s="3"/>
       <c r="S27" s="3"/>
       <c r="T27" s="3"/>
       <c r="U27" s="3"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
-      <c r="AX27" s="46" t="s">
+      <c r="AX27" s="40" t="s">
         <v>40</v>
       </c>
-      <c r="AY27" s="46"/>
-[...21 lines deleted...]
-      <c r="BU27" s="46"/>
+      <c r="AY27" s="40"/>
+      <c r="AZ27" s="40"/>
+      <c r="BA27" s="40"/>
+      <c r="BB27" s="40"/>
+      <c r="BC27" s="40"/>
+      <c r="BD27" s="40"/>
+      <c r="BE27" s="40"/>
+      <c r="BF27" s="40"/>
+      <c r="BG27" s="40"/>
+      <c r="BH27" s="40"/>
+      <c r="BI27" s="40"/>
+      <c r="BJ27" s="40"/>
+      <c r="BK27" s="40"/>
+      <c r="BL27" s="40"/>
+      <c r="BM27" s="40"/>
+      <c r="BN27" s="40"/>
+      <c r="BO27" s="40"/>
+      <c r="BP27" s="40"/>
+      <c r="BQ27" s="40"/>
+      <c r="BR27" s="40"/>
+      <c r="BS27" s="40"/>
+      <c r="BT27" s="40"/>
+      <c r="BU27" s="40"/>
     </row>
     <row r="28" spans="1:97" s="2" customFormat="1">
       <c r="A28" s="3"/>
       <c r="B28" s="3"/>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
       <c r="N28" s="3"/>
       <c r="O28" s="3"/>
       <c r="P28" s="3"/>
       <c r="Q28" s="3"/>
       <c r="R28" s="3"/>
       <c r="S28" s="3"/>
       <c r="T28" s="3"/>
       <c r="U28" s="3"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
-      <c r="AX28" s="46"/>
-[...22 lines deleted...]
-      <c r="BU28" s="46"/>
+      <c r="AX28" s="40"/>
+      <c r="AY28" s="40"/>
+      <c r="AZ28" s="40"/>
+      <c r="BA28" s="40"/>
+      <c r="BB28" s="40"/>
+      <c r="BC28" s="40"/>
+      <c r="BD28" s="40"/>
+      <c r="BE28" s="40"/>
+      <c r="BF28" s="40"/>
+      <c r="BG28" s="40"/>
+      <c r="BH28" s="40"/>
+      <c r="BI28" s="40"/>
+      <c r="BJ28" s="40"/>
+      <c r="BK28" s="40"/>
+      <c r="BL28" s="40"/>
+      <c r="BM28" s="40"/>
+      <c r="BN28" s="40"/>
+      <c r="BO28" s="40"/>
+      <c r="BP28" s="40"/>
+      <c r="BQ28" s="40"/>
+      <c r="BR28" s="40"/>
+      <c r="BS28" s="40"/>
+      <c r="BT28" s="40"/>
+      <c r="BU28" s="40"/>
     </row>
     <row r="29" spans="1:97" s="2" customFormat="1">
       <c r="A29" s="3"/>
       <c r="B29" s="3"/>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3"/>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
       <c r="M29" s="3"/>
       <c r="N29" s="3"/>
       <c r="O29" s="3"/>
       <c r="P29" s="3"/>
       <c r="Q29" s="3"/>
       <c r="R29" s="3"/>
       <c r="S29" s="3"/>
       <c r="T29" s="3"/>
       <c r="U29" s="3"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
@@ -8572,68 +8614,68 @@
       <c r="B75" s="3"/>
       <c r="C75" s="3"/>
       <c r="D75" s="3"/>
       <c r="E75" s="3"/>
       <c r="F75" s="3"/>
       <c r="G75" s="3"/>
       <c r="H75" s="3"/>
       <c r="I75" s="3"/>
       <c r="J75" s="3"/>
       <c r="K75" s="3"/>
       <c r="L75" s="3"/>
       <c r="M75" s="3"/>
       <c r="N75" s="3"/>
       <c r="O75" s="3"/>
       <c r="P75" s="3"/>
       <c r="Q75" s="3"/>
       <c r="R75" s="3"/>
       <c r="S75" s="3"/>
       <c r="T75" s="3"/>
       <c r="U75" s="3"/>
       <c r="V75" s="1"/>
       <c r="W75" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="AX27:BU28"/>
-[...3 lines deleted...]
-    <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A1:CG1"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="AX27:BU28"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.43307086614173229" bottom="0.59055118110236227" header="0.7" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>