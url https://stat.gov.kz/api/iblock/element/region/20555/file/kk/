--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -483,84 +483,84 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -837,357 +837,357 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS28"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL30" sqref="CL30"/>
+      <selection pane="topRight" activeCell="CK5" sqref="CK5:CK25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="2"/>
     <col min="7" max="7" width="8.7109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="2" customWidth="1"/>
     <col min="11" max="12" width="10.140625" style="2" customWidth="1"/>
     <col min="13" max="13" width="10" style="2" customWidth="1"/>
     <col min="14" max="23" width="9.140625" style="2"/>
     <col min="24" max="24" width="9.28515625" style="1" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="37" customFormat="1" ht="31.5" customHeight="1">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="49" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="41"/>
-[...82 lines deleted...]
-      <c r="CG1" s="41"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
+      <c r="N1" s="49"/>
+      <c r="O1" s="49"/>
+      <c r="P1" s="49"/>
+      <c r="Q1" s="49"/>
+      <c r="R1" s="49"/>
+      <c r="S1" s="49"/>
+      <c r="T1" s="49"/>
+      <c r="U1" s="49"/>
+      <c r="V1" s="49"/>
+      <c r="W1" s="49"/>
+      <c r="X1" s="49"/>
+      <c r="Y1" s="49"/>
+      <c r="Z1" s="49"/>
+      <c r="AA1" s="49"/>
+      <c r="AB1" s="49"/>
+      <c r="AC1" s="49"/>
+      <c r="AD1" s="49"/>
+      <c r="AE1" s="49"/>
+      <c r="AF1" s="49"/>
+      <c r="AG1" s="49"/>
+      <c r="AH1" s="49"/>
+      <c r="AI1" s="49"/>
+      <c r="AJ1" s="49"/>
+      <c r="AK1" s="49"/>
+      <c r="AL1" s="49"/>
+      <c r="AM1" s="49"/>
+      <c r="AN1" s="49"/>
+      <c r="AO1" s="49"/>
+      <c r="AP1" s="49"/>
+      <c r="AQ1" s="49"/>
+      <c r="AR1" s="49"/>
+      <c r="AS1" s="49"/>
+      <c r="AT1" s="49"/>
+      <c r="AU1" s="49"/>
+      <c r="AV1" s="49"/>
+      <c r="AW1" s="49"/>
+      <c r="AX1" s="49"/>
+      <c r="AY1" s="49"/>
+      <c r="AZ1" s="49"/>
+      <c r="BA1" s="49"/>
+      <c r="BB1" s="49"/>
+      <c r="BC1" s="49"/>
+      <c r="BD1" s="49"/>
+      <c r="BE1" s="49"/>
+      <c r="BF1" s="49"/>
+      <c r="BG1" s="49"/>
+      <c r="BH1" s="49"/>
+      <c r="BI1" s="49"/>
+      <c r="BJ1" s="49"/>
+      <c r="BK1" s="49"/>
+      <c r="BL1" s="49"/>
+      <c r="BM1" s="49"/>
+      <c r="BN1" s="49"/>
+      <c r="BO1" s="49"/>
+      <c r="BP1" s="49"/>
+      <c r="BQ1" s="49"/>
+      <c r="BR1" s="49"/>
+      <c r="BS1" s="49"/>
+      <c r="BT1" s="49"/>
+      <c r="BU1" s="49"/>
+      <c r="BV1" s="49"/>
+      <c r="BW1" s="49"/>
+      <c r="BX1" s="49"/>
+      <c r="BY1" s="49"/>
+      <c r="BZ1" s="49"/>
+      <c r="CA1" s="49"/>
+      <c r="CB1" s="49"/>
+      <c r="CC1" s="49"/>
+      <c r="CD1" s="49"/>
+      <c r="CE1" s="49"/>
+      <c r="CF1" s="49"/>
+      <c r="CG1" s="49"/>
     </row>
     <row r="2" spans="1:97" s="29" customFormat="1" ht="18.75" customHeight="1" thickBot="1">
       <c r="A2" s="28"/>
       <c r="B2" s="28"/>
       <c r="C2" s="28"/>
       <c r="D2" s="28"/>
       <c r="E2" s="28"/>
       <c r="F2" s="28"/>
       <c r="G2" s="28"/>
       <c r="H2" s="28"/>
       <c r="I2" s="28"/>
-      <c r="J2" s="43" t="s">
+      <c r="J2" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="K2" s="43"/>
-[...1 lines deleted...]
-      <c r="M2" s="43"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
       <c r="N2" s="28"/>
       <c r="O2" s="28"/>
       <c r="P2" s="28"/>
       <c r="Q2" s="28"/>
       <c r="R2" s="28"/>
       <c r="S2" s="28"/>
       <c r="T2" s="28"/>
       <c r="U2" s="28"/>
-      <c r="V2" s="43" t="s">
+      <c r="V2" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="W2" s="43"/>
-[...2 lines deleted...]
-      <c r="AH2" s="43" t="s">
+      <c r="W2" s="51"/>
+      <c r="X2" s="51"/>
+      <c r="Y2" s="51"/>
+      <c r="AH2" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="AI2" s="43"/>
-[...2 lines deleted...]
-      <c r="AT2" s="43" t="s">
+      <c r="AI2" s="51"/>
+      <c r="AJ2" s="51"/>
+      <c r="AK2" s="51"/>
+      <c r="AT2" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="AU2" s="43"/>
-[...2 lines deleted...]
-      <c r="BF2" s="43" t="s">
+      <c r="AU2" s="51"/>
+      <c r="AV2" s="51"/>
+      <c r="AW2" s="51"/>
+      <c r="BF2" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="BG2" s="43"/>
-[...1 lines deleted...]
-      <c r="BI2" s="43"/>
+      <c r="BG2" s="51"/>
+      <c r="BH2" s="51"/>
+      <c r="BI2" s="51"/>
       <c r="BJ2" s="36"/>
       <c r="BK2" s="36"/>
       <c r="BL2" s="36"/>
       <c r="BM2" s="36"/>
       <c r="BN2" s="36"/>
       <c r="BO2" s="36"/>
       <c r="BP2" s="36"/>
       <c r="BQ2" s="36"/>
-      <c r="BR2" s="43" t="s">
+      <c r="BR2" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="BS2" s="43"/>
-[...1 lines deleted...]
-      <c r="BU2" s="43"/>
+      <c r="BS2" s="51"/>
+      <c r="BT2" s="51"/>
+      <c r="BU2" s="51"/>
       <c r="BV2" s="38"/>
       <c r="BW2" s="38"/>
       <c r="BX2" s="38"/>
       <c r="BY2" s="38"/>
       <c r="BZ2" s="38"/>
       <c r="CA2" s="38"/>
       <c r="CB2" s="38"/>
       <c r="CC2" s="38"/>
-      <c r="CP2" s="42" t="s">
+      <c r="CP2" s="50" t="s">
         <v>43</v>
       </c>
-      <c r="CQ2" s="42"/>
-[...1 lines deleted...]
-      <c r="CS2" s="42"/>
+      <c r="CQ2" s="50"/>
+      <c r="CR2" s="50"/>
+      <c r="CS2" s="50"/>
     </row>
     <row r="3" spans="1:97" s="30" customFormat="1" ht="15" customHeight="1" thickBot="1">
-      <c r="A3" s="48" t="s">
+      <c r="A3" s="42" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="44" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="45"/>
       <c r="D3" s="45"/>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="45"/>
       <c r="H3" s="45"/>
       <c r="I3" s="45"/>
       <c r="J3" s="45"/>
       <c r="K3" s="45"/>
       <c r="L3" s="45"/>
-      <c r="M3" s="50"/>
+      <c r="M3" s="46"/>
       <c r="N3" s="44" t="s">
         <v>3</v>
       </c>
       <c r="O3" s="45"/>
       <c r="P3" s="45"/>
       <c r="Q3" s="45"/>
       <c r="R3" s="45"/>
       <c r="S3" s="45"/>
       <c r="T3" s="45"/>
       <c r="U3" s="45"/>
       <c r="V3" s="45"/>
       <c r="W3" s="45"/>
       <c r="X3" s="45"/>
-      <c r="Y3" s="50"/>
+      <c r="Y3" s="46"/>
       <c r="Z3" s="44" t="s">
         <v>4</v>
       </c>
       <c r="AA3" s="45"/>
       <c r="AB3" s="45"/>
       <c r="AC3" s="45"/>
       <c r="AD3" s="45"/>
       <c r="AE3" s="45"/>
       <c r="AF3" s="45"/>
       <c r="AG3" s="45"/>
       <c r="AH3" s="45"/>
       <c r="AI3" s="45"/>
       <c r="AJ3" s="45"/>
-      <c r="AK3" s="50"/>
+      <c r="AK3" s="46"/>
       <c r="AL3" s="44" t="s">
         <v>5</v>
       </c>
       <c r="AM3" s="45"/>
       <c r="AN3" s="45"/>
       <c r="AO3" s="45"/>
       <c r="AP3" s="45"/>
       <c r="AQ3" s="45"/>
       <c r="AR3" s="45"/>
       <c r="AS3" s="45"/>
       <c r="AT3" s="45"/>
       <c r="AU3" s="45"/>
       <c r="AV3" s="45"/>
-      <c r="AW3" s="50"/>
+      <c r="AW3" s="46"/>
       <c r="AX3" s="44" t="s">
         <v>38</v>
       </c>
       <c r="AY3" s="45"/>
       <c r="AZ3" s="45"/>
       <c r="BA3" s="45"/>
       <c r="BB3" s="45"/>
       <c r="BC3" s="45"/>
       <c r="BD3" s="45"/>
       <c r="BE3" s="45"/>
       <c r="BF3" s="45"/>
       <c r="BG3" s="45"/>
       <c r="BH3" s="45"/>
-      <c r="BI3" s="50"/>
-      <c r="BJ3" s="51" t="s">
+      <c r="BI3" s="46"/>
+      <c r="BJ3" s="47" t="s">
         <v>39</v>
       </c>
-      <c r="BK3" s="52"/>
-[...9 lines deleted...]
-      <c r="BU3" s="52"/>
+      <c r="BK3" s="48"/>
+      <c r="BL3" s="48"/>
+      <c r="BM3" s="48"/>
+      <c r="BN3" s="48"/>
+      <c r="BO3" s="48"/>
+      <c r="BP3" s="48"/>
+      <c r="BQ3" s="48"/>
+      <c r="BR3" s="48"/>
+      <c r="BS3" s="48"/>
+      <c r="BT3" s="48"/>
+      <c r="BU3" s="48"/>
       <c r="BV3" s="44" t="s">
         <v>41</v>
       </c>
       <c r="BW3" s="45"/>
       <c r="BX3" s="45"/>
       <c r="BY3" s="45"/>
       <c r="BZ3" s="45"/>
       <c r="CA3" s="45"/>
       <c r="CB3" s="45"/>
       <c r="CC3" s="45"/>
       <c r="CD3" s="45"/>
       <c r="CE3" s="45"/>
       <c r="CF3" s="45"/>
-      <c r="CG3" s="46"/>
+      <c r="CG3" s="52"/>
       <c r="CH3" s="44" t="s">
         <v>44</v>
       </c>
       <c r="CI3" s="45"/>
       <c r="CJ3" s="45"/>
       <c r="CK3" s="45"/>
       <c r="CL3" s="45"/>
       <c r="CM3" s="45"/>
       <c r="CN3" s="45"/>
       <c r="CO3" s="45"/>
       <c r="CP3" s="45"/>
       <c r="CQ3" s="45"/>
       <c r="CR3" s="45"/>
-      <c r="CS3" s="46"/>
+      <c r="CS3" s="52"/>
     </row>
     <row r="4" spans="1:97" s="33" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="49"/>
+      <c r="A4" s="43"/>
       <c r="B4" s="31" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="32" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="32" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="31" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="32" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="32" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="32" t="s">
         <v>12</v>
       </c>
       <c r="I4" s="32" t="s">
         <v>13</v>
       </c>
       <c r="J4" s="32" t="s">
@@ -1698,51 +1698,53 @@
       </c>
       <c r="CC5" s="7">
         <v>401537</v>
       </c>
       <c r="CD5" s="7">
         <v>395846</v>
       </c>
       <c r="CE5" s="7">
         <v>396635</v>
       </c>
       <c r="CF5" s="7">
         <v>395318</v>
       </c>
       <c r="CG5" s="7">
         <v>391102</v>
       </c>
       <c r="CH5" s="7">
         <v>393696</v>
       </c>
       <c r="CI5" s="7">
         <v>397135</v>
       </c>
       <c r="CJ5" s="7">
         <v>400833</v>
       </c>
-      <c r="CK5" s="7"/>
+      <c r="CK5" s="7">
+        <v>407587</v>
+      </c>
       <c r="CL5" s="7"/>
       <c r="CM5" s="9"/>
       <c r="CN5" s="7"/>
       <c r="CO5" s="7"/>
       <c r="CP5" s="7"/>
       <c r="CQ5" s="7"/>
       <c r="CR5" s="7"/>
       <c r="CS5" s="7"/>
     </row>
     <row r="6" spans="1:97" s="34" customFormat="1" ht="12.75" customHeight="1">
       <c r="A6" s="25" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="11">
         <v>2457</v>
       </c>
       <c r="C6" s="11">
         <v>2493</v>
       </c>
       <c r="D6" s="11">
         <v>2516</v>
       </c>
       <c r="E6" s="11">
         <v>2605</v>
       </c>
@@ -1973,51 +1975,53 @@
       </c>
       <c r="CC6" s="13">
         <v>1252</v>
       </c>
       <c r="CD6" s="14">
         <v>1248</v>
       </c>
       <c r="CE6" s="14">
         <v>1247</v>
       </c>
       <c r="CF6" s="14">
         <v>1367</v>
       </c>
       <c r="CG6" s="14">
         <v>481</v>
       </c>
       <c r="CH6" s="14">
         <v>507</v>
       </c>
       <c r="CI6" s="14">
         <v>540</v>
       </c>
       <c r="CJ6" s="14">
         <v>559</v>
       </c>
-      <c r="CK6" s="14"/>
+      <c r="CK6" s="14">
+        <v>582</v>
+      </c>
       <c r="CL6" s="14"/>
       <c r="CM6" s="12"/>
       <c r="CN6" s="13"/>
       <c r="CO6" s="13"/>
       <c r="CP6" s="14"/>
       <c r="CQ6" s="14"/>
       <c r="CR6" s="14"/>
       <c r="CS6" s="14"/>
     </row>
     <row r="7" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A7" s="26" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="15">
         <v>19783</v>
       </c>
       <c r="C7" s="15">
         <v>19685</v>
       </c>
       <c r="D7" s="15">
         <v>19460</v>
       </c>
       <c r="E7" s="15">
         <v>19196</v>
       </c>
@@ -2248,51 +2252,53 @@
       </c>
       <c r="CC7" s="14">
         <v>20678</v>
       </c>
       <c r="CD7" s="14">
         <v>20640</v>
       </c>
       <c r="CE7" s="14">
         <v>20504</v>
       </c>
       <c r="CF7" s="14">
         <v>20599</v>
       </c>
       <c r="CG7" s="14">
         <v>22018</v>
       </c>
       <c r="CH7" s="14">
         <v>22154</v>
       </c>
       <c r="CI7" s="14">
         <v>22221</v>
       </c>
       <c r="CJ7" s="14">
         <v>22378</v>
       </c>
-      <c r="CK7" s="14"/>
+      <c r="CK7" s="14">
+        <v>22890</v>
+      </c>
       <c r="CL7" s="14"/>
       <c r="CM7" s="14"/>
       <c r="CN7" s="14"/>
       <c r="CO7" s="14"/>
       <c r="CP7" s="14"/>
       <c r="CQ7" s="14"/>
       <c r="CR7" s="14"/>
       <c r="CS7" s="14"/>
     </row>
     <row r="8" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A8" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="15">
         <v>976</v>
       </c>
       <c r="C8" s="15">
         <v>968</v>
       </c>
       <c r="D8" s="15">
         <v>1015</v>
       </c>
       <c r="E8" s="15">
         <v>1060</v>
       </c>
@@ -2523,51 +2529,53 @@
       </c>
       <c r="CC8" s="14">
         <v>362</v>
       </c>
       <c r="CD8" s="14">
         <v>358</v>
       </c>
       <c r="CE8" s="14">
         <v>351</v>
       </c>
       <c r="CF8" s="14">
         <v>350</v>
       </c>
       <c r="CG8" s="14">
         <v>294</v>
       </c>
       <c r="CH8" s="14">
         <v>306</v>
       </c>
       <c r="CI8" s="14">
         <v>312</v>
       </c>
       <c r="CJ8" s="14">
         <v>336</v>
       </c>
-      <c r="CK8" s="14"/>
+      <c r="CK8" s="14">
+        <v>361</v>
+      </c>
       <c r="CL8" s="14"/>
       <c r="CM8" s="14"/>
       <c r="CN8" s="14"/>
       <c r="CO8" s="14"/>
       <c r="CP8" s="14"/>
       <c r="CQ8" s="14"/>
       <c r="CR8" s="14"/>
       <c r="CS8" s="14"/>
     </row>
     <row r="9" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A9" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="15">
         <v>1996</v>
       </c>
       <c r="C9" s="15">
         <v>2059</v>
       </c>
       <c r="D9" s="15">
         <v>2107</v>
       </c>
       <c r="E9" s="15">
         <v>2219</v>
       </c>
@@ -2798,51 +2806,53 @@
       </c>
       <c r="CC9" s="14">
         <v>923</v>
       </c>
       <c r="CD9" s="14">
         <v>878</v>
       </c>
       <c r="CE9" s="14">
         <v>876</v>
       </c>
       <c r="CF9" s="14">
         <v>866</v>
       </c>
       <c r="CG9" s="14">
         <v>733</v>
       </c>
       <c r="CH9" s="14">
         <v>733</v>
       </c>
       <c r="CI9" s="14">
         <v>746</v>
       </c>
       <c r="CJ9" s="14">
         <v>751</v>
       </c>
-      <c r="CK9" s="14"/>
+      <c r="CK9" s="14">
+        <v>779</v>
+      </c>
       <c r="CL9" s="14"/>
       <c r="CM9" s="14"/>
       <c r="CN9" s="14"/>
       <c r="CO9" s="14"/>
       <c r="CP9" s="14"/>
       <c r="CQ9" s="14"/>
       <c r="CR9" s="14"/>
       <c r="CS9" s="14"/>
     </row>
     <row r="10" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A10" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="15">
         <v>17322</v>
       </c>
       <c r="C10" s="15">
         <v>17666</v>
       </c>
       <c r="D10" s="15">
         <v>18334</v>
       </c>
       <c r="E10" s="15">
         <v>18527</v>
       </c>
@@ -3073,51 +3083,53 @@
       </c>
       <c r="CC10" s="14">
         <v>9698</v>
       </c>
       <c r="CD10" s="14">
         <v>9186</v>
       </c>
       <c r="CE10" s="14">
         <v>9138</v>
       </c>
       <c r="CF10" s="14">
         <v>9102</v>
       </c>
       <c r="CG10" s="14">
         <v>9737</v>
       </c>
       <c r="CH10" s="14">
         <v>10050</v>
       </c>
       <c r="CI10" s="14">
         <v>10391</v>
       </c>
       <c r="CJ10" s="14">
         <v>10785</v>
       </c>
-      <c r="CK10" s="14"/>
+      <c r="CK10" s="14">
+        <v>11077</v>
+      </c>
       <c r="CL10" s="14"/>
       <c r="CM10" s="14"/>
       <c r="CN10" s="14"/>
       <c r="CO10" s="14"/>
       <c r="CP10" s="14"/>
       <c r="CQ10" s="14"/>
       <c r="CR10" s="14"/>
       <c r="CS10" s="14"/>
     </row>
     <row r="11" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A11" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="15">
         <v>36520</v>
       </c>
       <c r="C11" s="15">
         <v>37402</v>
       </c>
       <c r="D11" s="15">
         <v>38302</v>
       </c>
       <c r="E11" s="15">
         <v>38931</v>
       </c>
@@ -3348,51 +3360,53 @@
       </c>
       <c r="CC11" s="14">
         <v>57563</v>
       </c>
       <c r="CD11" s="14">
         <v>56040</v>
       </c>
       <c r="CE11" s="14">
         <v>56306</v>
       </c>
       <c r="CF11" s="14">
         <v>55942</v>
       </c>
       <c r="CG11" s="14">
         <v>56682</v>
       </c>
       <c r="CH11" s="14">
         <v>57011</v>
       </c>
       <c r="CI11" s="14">
         <v>58233</v>
       </c>
       <c r="CJ11" s="14">
         <v>60118</v>
       </c>
-      <c r="CK11" s="14"/>
+      <c r="CK11" s="14">
+        <v>61437</v>
+      </c>
       <c r="CL11" s="14"/>
       <c r="CM11" s="14"/>
       <c r="CN11" s="14"/>
       <c r="CO11" s="14"/>
       <c r="CP11" s="14"/>
       <c r="CQ11" s="14"/>
       <c r="CR11" s="14"/>
       <c r="CS11" s="14"/>
     </row>
     <row r="12" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A12" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="15">
         <v>41308</v>
       </c>
       <c r="C12" s="15">
         <v>41447</v>
       </c>
       <c r="D12" s="15">
         <v>41733</v>
       </c>
       <c r="E12" s="15">
         <v>42535</v>
       </c>
@@ -3623,51 +3637,53 @@
       </c>
       <c r="CC12" s="14">
         <v>30794</v>
       </c>
       <c r="CD12" s="14">
         <v>30187</v>
       </c>
       <c r="CE12" s="14">
         <v>29954</v>
       </c>
       <c r="CF12" s="14">
         <v>29521</v>
       </c>
       <c r="CG12" s="14">
         <v>29571</v>
       </c>
       <c r="CH12" s="14">
         <v>30103</v>
       </c>
       <c r="CI12" s="14">
         <v>30321</v>
       </c>
       <c r="CJ12" s="14">
         <v>31097</v>
       </c>
-      <c r="CK12" s="14"/>
+      <c r="CK12" s="14">
+        <v>32432</v>
+      </c>
       <c r="CL12" s="14"/>
       <c r="CM12" s="14"/>
       <c r="CN12" s="14"/>
       <c r="CO12" s="14"/>
       <c r="CP12" s="14"/>
       <c r="CQ12" s="14"/>
       <c r="CR12" s="14"/>
       <c r="CS12" s="14"/>
     </row>
     <row r="13" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A13" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="11">
         <v>28092</v>
       </c>
       <c r="C13" s="11">
         <v>29068</v>
       </c>
       <c r="D13" s="11">
         <v>29822</v>
       </c>
       <c r="E13" s="11">
         <v>30441</v>
       </c>
@@ -3898,51 +3914,53 @@
       </c>
       <c r="CC13" s="14">
         <v>19647</v>
       </c>
       <c r="CD13" s="14">
         <v>19170</v>
       </c>
       <c r="CE13" s="14">
         <v>18845</v>
       </c>
       <c r="CF13" s="14">
         <v>18811</v>
       </c>
       <c r="CG13" s="14">
         <v>18374</v>
       </c>
       <c r="CH13" s="14">
         <v>18489</v>
       </c>
       <c r="CI13" s="14">
         <v>18734</v>
       </c>
       <c r="CJ13" s="14">
         <v>19079</v>
       </c>
-      <c r="CK13" s="14"/>
+      <c r="CK13" s="14">
+        <v>19357</v>
+      </c>
       <c r="CL13" s="14"/>
       <c r="CM13" s="18"/>
       <c r="CN13" s="14"/>
       <c r="CO13" s="14"/>
       <c r="CP13" s="14"/>
       <c r="CQ13" s="14"/>
       <c r="CR13" s="14"/>
       <c r="CS13" s="14"/>
     </row>
     <row r="14" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A14" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="15">
         <v>32920</v>
       </c>
       <c r="C14" s="15">
         <v>33286</v>
       </c>
       <c r="D14" s="15">
         <v>33893</v>
       </c>
       <c r="E14" s="15">
         <v>34852</v>
       </c>
@@ -4173,51 +4191,53 @@
       </c>
       <c r="CC14" s="14">
         <v>50768</v>
       </c>
       <c r="CD14" s="14">
         <v>49738</v>
       </c>
       <c r="CE14" s="14">
         <v>49210</v>
       </c>
       <c r="CF14" s="14">
         <v>48998</v>
       </c>
       <c r="CG14" s="14">
         <v>46165</v>
       </c>
       <c r="CH14" s="14">
         <v>47262</v>
       </c>
       <c r="CI14" s="14">
         <v>47831</v>
       </c>
       <c r="CJ14" s="14">
         <v>49226</v>
       </c>
-      <c r="CK14" s="14"/>
+      <c r="CK14" s="14">
+        <v>50914</v>
+      </c>
       <c r="CL14" s="14"/>
       <c r="CM14" s="14"/>
       <c r="CN14" s="14"/>
       <c r="CO14" s="14"/>
       <c r="CP14" s="14"/>
       <c r="CQ14" s="14"/>
       <c r="CR14" s="14"/>
       <c r="CS14" s="14"/>
     </row>
     <row r="15" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A15" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="15">
         <v>18867</v>
       </c>
       <c r="C15" s="15">
         <v>19172</v>
       </c>
       <c r="D15" s="15">
         <v>19225</v>
       </c>
       <c r="E15" s="15">
         <v>19481</v>
       </c>
@@ -4448,51 +4468,53 @@
       </c>
       <c r="CC15" s="14">
         <v>13270</v>
       </c>
       <c r="CD15" s="14">
         <v>12828</v>
       </c>
       <c r="CE15" s="14">
         <v>12807</v>
       </c>
       <c r="CF15" s="14">
         <v>12749</v>
       </c>
       <c r="CG15" s="14">
         <v>13409</v>
       </c>
       <c r="CH15" s="14">
         <v>13484</v>
       </c>
       <c r="CI15" s="14">
         <v>13589</v>
       </c>
       <c r="CJ15" s="14">
         <v>13651</v>
       </c>
-      <c r="CK15" s="14"/>
+      <c r="CK15" s="14">
+        <v>13833</v>
+      </c>
       <c r="CL15" s="14"/>
       <c r="CM15" s="14"/>
       <c r="CN15" s="14"/>
       <c r="CO15" s="14"/>
       <c r="CP15" s="14"/>
       <c r="CQ15" s="14"/>
       <c r="CR15" s="14"/>
       <c r="CS15" s="14"/>
     </row>
     <row r="16" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A16" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="15">
         <v>18365</v>
       </c>
       <c r="C16" s="15">
         <v>18519</v>
       </c>
       <c r="D16" s="15">
         <v>18765</v>
       </c>
       <c r="E16" s="15">
         <v>18562</v>
       </c>
@@ -4723,51 +4745,53 @@
       </c>
       <c r="CC16" s="14">
         <v>14306</v>
       </c>
       <c r="CD16" s="14">
         <v>14063</v>
       </c>
       <c r="CE16" s="14">
         <v>14022</v>
       </c>
       <c r="CF16" s="14">
         <v>14203</v>
       </c>
       <c r="CG16" s="14">
         <v>13064</v>
       </c>
       <c r="CH16" s="14">
         <v>13414</v>
       </c>
       <c r="CI16" s="14">
         <v>13469</v>
       </c>
       <c r="CJ16" s="14">
         <v>13678</v>
       </c>
-      <c r="CK16" s="14"/>
+      <c r="CK16" s="14">
+        <v>13619</v>
+      </c>
       <c r="CL16" s="14"/>
       <c r="CM16" s="14"/>
       <c r="CN16" s="14"/>
       <c r="CO16" s="14"/>
       <c r="CP16" s="14"/>
       <c r="CQ16" s="14"/>
       <c r="CR16" s="14"/>
       <c r="CS16" s="14"/>
     </row>
     <row r="17" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A17" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="15">
         <v>37097</v>
       </c>
       <c r="C17" s="15">
         <v>36339</v>
       </c>
       <c r="D17" s="15">
         <v>36213</v>
       </c>
       <c r="E17" s="15">
         <v>36204</v>
       </c>
@@ -4998,51 +5022,53 @@
       </c>
       <c r="CC17" s="14">
         <v>25273</v>
       </c>
       <c r="CD17" s="14">
         <v>28047</v>
       </c>
       <c r="CE17" s="14">
         <v>30727</v>
       </c>
       <c r="CF17" s="14">
         <v>31478</v>
       </c>
       <c r="CG17" s="14">
         <v>31515</v>
       </c>
       <c r="CH17" s="14">
         <v>29601</v>
       </c>
       <c r="CI17" s="14">
         <v>29190</v>
       </c>
       <c r="CJ17" s="14">
         <v>26158</v>
       </c>
-      <c r="CK17" s="14"/>
+      <c r="CK17" s="14">
+        <v>24990</v>
+      </c>
       <c r="CL17" s="14"/>
       <c r="CM17" s="14"/>
       <c r="CN17" s="14"/>
       <c r="CO17" s="14"/>
       <c r="CP17" s="14"/>
       <c r="CQ17" s="14"/>
       <c r="CR17" s="14"/>
       <c r="CS17" s="14"/>
     </row>
     <row r="18" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A18" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="11">
         <v>23435</v>
       </c>
       <c r="C18" s="11">
         <v>23381</v>
       </c>
       <c r="D18" s="11">
         <v>23922</v>
       </c>
       <c r="E18" s="11">
         <v>23828</v>
       </c>
@@ -5273,51 +5299,53 @@
       </c>
       <c r="CC18" s="14">
         <v>21269</v>
       </c>
       <c r="CD18" s="14">
         <v>20731</v>
       </c>
       <c r="CE18" s="14">
         <v>20587</v>
       </c>
       <c r="CF18" s="14">
         <v>20532</v>
       </c>
       <c r="CG18" s="14">
         <v>20585</v>
       </c>
       <c r="CH18" s="14">
         <v>20761</v>
       </c>
       <c r="CI18" s="14">
         <v>20775</v>
       </c>
       <c r="CJ18" s="14">
         <v>21020</v>
       </c>
-      <c r="CK18" s="14"/>
+      <c r="CK18" s="14">
+        <v>21227</v>
+      </c>
       <c r="CL18" s="14"/>
       <c r="CM18" s="14"/>
       <c r="CN18" s="14"/>
       <c r="CO18" s="14"/>
       <c r="CP18" s="14"/>
       <c r="CQ18" s="14"/>
       <c r="CR18" s="14"/>
       <c r="CS18" s="14"/>
     </row>
     <row r="19" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A19" s="26" t="s">
         <v>1</v>
       </c>
       <c r="B19" s="11">
         <v>45261</v>
       </c>
       <c r="C19" s="11">
         <v>45278</v>
       </c>
       <c r="D19" s="11">
         <v>45059</v>
       </c>
       <c r="E19" s="11">
         <v>45833</v>
       </c>
@@ -5548,51 +5576,53 @@
       </c>
       <c r="CC19" s="14">
         <v>38825</v>
       </c>
       <c r="CD19" s="14">
         <v>37727</v>
       </c>
       <c r="CE19" s="14">
         <v>37474</v>
       </c>
       <c r="CF19" s="14">
         <v>36683</v>
       </c>
       <c r="CG19" s="14">
         <v>34378</v>
       </c>
       <c r="CH19" s="14">
         <v>34627</v>
       </c>
       <c r="CI19" s="14">
         <v>34850</v>
       </c>
       <c r="CJ19" s="14">
         <v>34692</v>
       </c>
-      <c r="CK19" s="14"/>
+      <c r="CK19" s="14">
+        <v>35176</v>
+      </c>
       <c r="CL19" s="14"/>
       <c r="CM19" s="14"/>
       <c r="CN19" s="14"/>
       <c r="CO19" s="14"/>
       <c r="CP19" s="14"/>
       <c r="CQ19" s="14"/>
       <c r="CR19" s="14"/>
       <c r="CS19" s="14"/>
     </row>
     <row r="20" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A20" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="11">
         <v>29788</v>
       </c>
       <c r="C20" s="11">
         <v>29882</v>
       </c>
       <c r="D20" s="11">
         <v>31225</v>
       </c>
       <c r="E20" s="11">
         <v>31457</v>
       </c>
@@ -5823,51 +5853,53 @@
       </c>
       <c r="CC20" s="14">
         <v>20136</v>
       </c>
       <c r="CD20" s="14">
         <v>19752</v>
       </c>
       <c r="CE20" s="14">
         <v>19619</v>
       </c>
       <c r="CF20" s="14">
         <v>19441</v>
       </c>
       <c r="CG20" s="14">
         <v>20484</v>
       </c>
       <c r="CH20" s="14">
         <v>20594</v>
       </c>
       <c r="CI20" s="14">
         <v>20724</v>
       </c>
       <c r="CJ20" s="14">
         <v>21552</v>
       </c>
-      <c r="CK20" s="14"/>
+      <c r="CK20" s="14">
+        <v>21977</v>
+      </c>
       <c r="CL20" s="14"/>
       <c r="CM20" s="14"/>
       <c r="CN20" s="14"/>
       <c r="CO20" s="14"/>
       <c r="CP20" s="14"/>
       <c r="CQ20" s="14"/>
       <c r="CR20" s="14"/>
       <c r="CS20" s="14"/>
     </row>
     <row r="21" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A21" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="11">
         <v>23059</v>
       </c>
       <c r="C21" s="11">
         <v>23456</v>
       </c>
       <c r="D21" s="11">
         <v>23874</v>
       </c>
       <c r="E21" s="11">
         <v>23971</v>
       </c>
@@ -6098,51 +6130,53 @@
       </c>
       <c r="CC21" s="14">
         <v>15107</v>
       </c>
       <c r="CD21" s="14">
         <v>15061</v>
       </c>
       <c r="CE21" s="14">
         <v>14859</v>
       </c>
       <c r="CF21" s="14">
         <v>14761</v>
       </c>
       <c r="CG21" s="14">
         <v>14104</v>
       </c>
       <c r="CH21" s="14">
         <v>14427</v>
       </c>
       <c r="CI21" s="14">
         <v>14645</v>
       </c>
       <c r="CJ21" s="14">
         <v>15059</v>
       </c>
-      <c r="CK21" s="14"/>
+      <c r="CK21" s="14">
+        <v>15420</v>
+      </c>
       <c r="CL21" s="14"/>
       <c r="CM21" s="11"/>
       <c r="CN21" s="14"/>
       <c r="CO21" s="14"/>
       <c r="CP21" s="14"/>
       <c r="CQ21" s="14"/>
       <c r="CR21" s="14"/>
       <c r="CS21" s="14"/>
     </row>
     <row r="22" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A22" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="11">
         <v>16341</v>
       </c>
       <c r="C22" s="11">
         <v>16733</v>
       </c>
       <c r="D22" s="11">
         <v>17083</v>
       </c>
       <c r="E22" s="11">
         <v>17403</v>
       </c>
@@ -6373,51 +6407,53 @@
       </c>
       <c r="CC22" s="14">
         <v>10749</v>
       </c>
       <c r="CD22" s="14">
         <v>10542</v>
       </c>
       <c r="CE22" s="14">
         <v>10486</v>
       </c>
       <c r="CF22" s="14">
         <v>10443</v>
       </c>
       <c r="CG22" s="14">
         <v>10296</v>
       </c>
       <c r="CH22" s="14">
         <v>10492</v>
       </c>
       <c r="CI22" s="14">
         <v>10584</v>
       </c>
       <c r="CJ22" s="14">
         <v>10476</v>
       </c>
-      <c r="CK22" s="14"/>
+      <c r="CK22" s="14">
+        <v>10515</v>
+      </c>
       <c r="CL22" s="14"/>
       <c r="CM22" s="14"/>
       <c r="CN22" s="14"/>
       <c r="CO22" s="14"/>
       <c r="CP22" s="14"/>
       <c r="CQ22" s="14"/>
       <c r="CR22" s="14"/>
       <c r="CS22" s="14"/>
     </row>
     <row r="23" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A23" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="11">
         <v>25264</v>
       </c>
       <c r="C23" s="11">
         <v>25521</v>
       </c>
       <c r="D23" s="11">
         <v>25997</v>
       </c>
       <c r="E23" s="11">
         <v>26346</v>
       </c>
@@ -6648,51 +6684,53 @@
       </c>
       <c r="CC23" s="14">
         <v>17892</v>
       </c>
       <c r="CD23" s="14">
         <v>17558</v>
       </c>
       <c r="CE23" s="14">
         <v>17331</v>
       </c>
       <c r="CF23" s="14">
         <v>17242</v>
       </c>
       <c r="CG23" s="14">
         <v>16846</v>
       </c>
       <c r="CH23" s="14">
         <v>17010</v>
       </c>
       <c r="CI23" s="14">
         <v>17119</v>
       </c>
       <c r="CJ23" s="14">
         <v>17345</v>
       </c>
-      <c r="CK23" s="14"/>
+      <c r="CK23" s="14">
+        <v>17668</v>
+      </c>
       <c r="CL23" s="14"/>
       <c r="CM23" s="14"/>
       <c r="CN23" s="14"/>
       <c r="CO23" s="14"/>
       <c r="CP23" s="14"/>
       <c r="CQ23" s="14"/>
       <c r="CR23" s="14"/>
       <c r="CS23" s="14"/>
     </row>
     <row r="24" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A24" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="11">
         <v>15279</v>
       </c>
       <c r="C24" s="11">
         <v>15621</v>
       </c>
       <c r="D24" s="11">
         <v>15897</v>
       </c>
       <c r="E24" s="11">
         <v>16279</v>
       </c>
@@ -6923,51 +6961,53 @@
       </c>
       <c r="CC24" s="14">
         <v>8457</v>
       </c>
       <c r="CD24" s="14">
         <v>8151</v>
       </c>
       <c r="CE24" s="14">
         <v>8096</v>
       </c>
       <c r="CF24" s="14">
         <v>8037</v>
       </c>
       <c r="CG24" s="14">
         <v>7975</v>
       </c>
       <c r="CH24" s="14">
         <v>8198</v>
       </c>
       <c r="CI24" s="14">
         <v>8375</v>
       </c>
       <c r="CJ24" s="14">
         <v>8489</v>
       </c>
-      <c r="CK24" s="14"/>
+      <c r="CK24" s="14">
+        <v>8737</v>
+      </c>
       <c r="CL24" s="14"/>
       <c r="CM24" s="14"/>
       <c r="CN24" s="14"/>
       <c r="CO24" s="14"/>
       <c r="CP24" s="14"/>
       <c r="CQ24" s="14"/>
       <c r="CR24" s="14"/>
       <c r="CS24" s="14"/>
     </row>
     <row r="25" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A25" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="14">
         <v>26622</v>
       </c>
       <c r="C25" s="14">
         <v>27112</v>
       </c>
       <c r="D25" s="14">
         <v>27359</v>
       </c>
       <c r="E25" s="14">
         <v>27604</v>
       </c>
@@ -7198,139 +7238,141 @@
       </c>
       <c r="CC25" s="14">
         <v>24568</v>
       </c>
       <c r="CD25" s="14">
         <v>23941</v>
       </c>
       <c r="CE25" s="14">
         <v>24196</v>
       </c>
       <c r="CF25" s="14">
         <v>24193</v>
       </c>
       <c r="CG25" s="14">
         <v>24391</v>
       </c>
       <c r="CH25" s="13">
         <v>24473</v>
       </c>
       <c r="CI25" s="13">
         <v>24486</v>
       </c>
       <c r="CJ25" s="13">
         <v>24384</v>
       </c>
-      <c r="CK25" s="13"/>
+      <c r="CK25" s="13">
+        <v>24596</v>
+      </c>
       <c r="CL25" s="13"/>
       <c r="CM25" s="14"/>
       <c r="CN25" s="14"/>
       <c r="CO25" s="14"/>
       <c r="CP25" s="14"/>
       <c r="CQ25" s="14"/>
       <c r="CR25" s="14"/>
       <c r="CS25" s="14"/>
     </row>
     <row r="26" spans="1:97" ht="6" customHeight="1">
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:97">
-      <c r="AX27" s="47" t="s">
+      <c r="AX27" s="41" t="s">
         <v>40</v>
       </c>
-      <c r="AY27" s="47"/>
-[...21 lines deleted...]
-      <c r="BU27" s="47"/>
+      <c r="AY27" s="41"/>
+      <c r="AZ27" s="41"/>
+      <c r="BA27" s="41"/>
+      <c r="BB27" s="41"/>
+      <c r="BC27" s="41"/>
+      <c r="BD27" s="41"/>
+      <c r="BE27" s="41"/>
+      <c r="BF27" s="41"/>
+      <c r="BG27" s="41"/>
+      <c r="BH27" s="41"/>
+      <c r="BI27" s="41"/>
+      <c r="BJ27" s="41"/>
+      <c r="BK27" s="41"/>
+      <c r="BL27" s="41"/>
+      <c r="BM27" s="41"/>
+      <c r="BN27" s="41"/>
+      <c r="BO27" s="41"/>
+      <c r="BP27" s="41"/>
+      <c r="BQ27" s="41"/>
+      <c r="BR27" s="41"/>
+      <c r="BS27" s="41"/>
+      <c r="BT27" s="41"/>
+      <c r="BU27" s="41"/>
     </row>
     <row r="28" spans="1:97">
-      <c r="AX28" s="47"/>
-[...22 lines deleted...]
-      <c r="BU28" s="47"/>
+      <c r="AX28" s="41"/>
+      <c r="AY28" s="41"/>
+      <c r="AZ28" s="41"/>
+      <c r="BA28" s="41"/>
+      <c r="BB28" s="41"/>
+      <c r="BC28" s="41"/>
+      <c r="BD28" s="41"/>
+      <c r="BE28" s="41"/>
+      <c r="BF28" s="41"/>
+      <c r="BG28" s="41"/>
+      <c r="BH28" s="41"/>
+      <c r="BI28" s="41"/>
+      <c r="BJ28" s="41"/>
+      <c r="BK28" s="41"/>
+      <c r="BL28" s="41"/>
+      <c r="BM28" s="41"/>
+      <c r="BN28" s="41"/>
+      <c r="BO28" s="41"/>
+      <c r="BP28" s="41"/>
+      <c r="BQ28" s="41"/>
+      <c r="BR28" s="41"/>
+      <c r="BS28" s="41"/>
+      <c r="BT28" s="41"/>
+      <c r="BU28" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="AX27:BU28"/>
-[...6 lines deleted...]
-    <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A1:CG1"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="AX27:BU28"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AX3:BI3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>