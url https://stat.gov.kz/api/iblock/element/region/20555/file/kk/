--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -483,84 +483,84 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -837,357 +837,357 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS28"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK5" sqref="CK5:CK25"/>
+      <selection pane="topRight" activeCell="CL5" sqref="CL5:CL25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="2"/>
     <col min="7" max="7" width="8.7109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="2" customWidth="1"/>
     <col min="11" max="12" width="10.140625" style="2" customWidth="1"/>
     <col min="13" max="13" width="10" style="2" customWidth="1"/>
     <col min="14" max="23" width="9.140625" style="2"/>
     <col min="24" max="24" width="9.28515625" style="1" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="37" customFormat="1" ht="31.5" customHeight="1">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="41" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="49"/>
-[...82 lines deleted...]
-      <c r="CG1" s="49"/>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
+      <c r="N1" s="41"/>
+      <c r="O1" s="41"/>
+      <c r="P1" s="41"/>
+      <c r="Q1" s="41"/>
+      <c r="R1" s="41"/>
+      <c r="S1" s="41"/>
+      <c r="T1" s="41"/>
+      <c r="U1" s="41"/>
+      <c r="V1" s="41"/>
+      <c r="W1" s="41"/>
+      <c r="X1" s="41"/>
+      <c r="Y1" s="41"/>
+      <c r="Z1" s="41"/>
+      <c r="AA1" s="41"/>
+      <c r="AB1" s="41"/>
+      <c r="AC1" s="41"/>
+      <c r="AD1" s="41"/>
+      <c r="AE1" s="41"/>
+      <c r="AF1" s="41"/>
+      <c r="AG1" s="41"/>
+      <c r="AH1" s="41"/>
+      <c r="AI1" s="41"/>
+      <c r="AJ1" s="41"/>
+      <c r="AK1" s="41"/>
+      <c r="AL1" s="41"/>
+      <c r="AM1" s="41"/>
+      <c r="AN1" s="41"/>
+      <c r="AO1" s="41"/>
+      <c r="AP1" s="41"/>
+      <c r="AQ1" s="41"/>
+      <c r="AR1" s="41"/>
+      <c r="AS1" s="41"/>
+      <c r="AT1" s="41"/>
+      <c r="AU1" s="41"/>
+      <c r="AV1" s="41"/>
+      <c r="AW1" s="41"/>
+      <c r="AX1" s="41"/>
+      <c r="AY1" s="41"/>
+      <c r="AZ1" s="41"/>
+      <c r="BA1" s="41"/>
+      <c r="BB1" s="41"/>
+      <c r="BC1" s="41"/>
+      <c r="BD1" s="41"/>
+      <c r="BE1" s="41"/>
+      <c r="BF1" s="41"/>
+      <c r="BG1" s="41"/>
+      <c r="BH1" s="41"/>
+      <c r="BI1" s="41"/>
+      <c r="BJ1" s="41"/>
+      <c r="BK1" s="41"/>
+      <c r="BL1" s="41"/>
+      <c r="BM1" s="41"/>
+      <c r="BN1" s="41"/>
+      <c r="BO1" s="41"/>
+      <c r="BP1" s="41"/>
+      <c r="BQ1" s="41"/>
+      <c r="BR1" s="41"/>
+      <c r="BS1" s="41"/>
+      <c r="BT1" s="41"/>
+      <c r="BU1" s="41"/>
+      <c r="BV1" s="41"/>
+      <c r="BW1" s="41"/>
+      <c r="BX1" s="41"/>
+      <c r="BY1" s="41"/>
+      <c r="BZ1" s="41"/>
+      <c r="CA1" s="41"/>
+      <c r="CB1" s="41"/>
+      <c r="CC1" s="41"/>
+      <c r="CD1" s="41"/>
+      <c r="CE1" s="41"/>
+      <c r="CF1" s="41"/>
+      <c r="CG1" s="41"/>
     </row>
     <row r="2" spans="1:97" s="29" customFormat="1" ht="18.75" customHeight="1" thickBot="1">
       <c r="A2" s="28"/>
       <c r="B2" s="28"/>
       <c r="C2" s="28"/>
       <c r="D2" s="28"/>
       <c r="E2" s="28"/>
       <c r="F2" s="28"/>
       <c r="G2" s="28"/>
       <c r="H2" s="28"/>
       <c r="I2" s="28"/>
-      <c r="J2" s="51" t="s">
+      <c r="J2" s="43" t="s">
         <v>43</v>
       </c>
-      <c r="K2" s="51"/>
-[...1 lines deleted...]
-      <c r="M2" s="51"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="43"/>
       <c r="N2" s="28"/>
       <c r="O2" s="28"/>
       <c r="P2" s="28"/>
       <c r="Q2" s="28"/>
       <c r="R2" s="28"/>
       <c r="S2" s="28"/>
       <c r="T2" s="28"/>
       <c r="U2" s="28"/>
-      <c r="V2" s="51" t="s">
+      <c r="V2" s="43" t="s">
         <v>43</v>
       </c>
-      <c r="W2" s="51"/>
-[...2 lines deleted...]
-      <c r="AH2" s="51" t="s">
+      <c r="W2" s="43"/>
+      <c r="X2" s="43"/>
+      <c r="Y2" s="43"/>
+      <c r="AH2" s="43" t="s">
         <v>43</v>
       </c>
-      <c r="AI2" s="51"/>
-[...2 lines deleted...]
-      <c r="AT2" s="51" t="s">
+      <c r="AI2" s="43"/>
+      <c r="AJ2" s="43"/>
+      <c r="AK2" s="43"/>
+      <c r="AT2" s="43" t="s">
         <v>43</v>
       </c>
-      <c r="AU2" s="51"/>
-[...2 lines deleted...]
-      <c r="BF2" s="51" t="s">
+      <c r="AU2" s="43"/>
+      <c r="AV2" s="43"/>
+      <c r="AW2" s="43"/>
+      <c r="BF2" s="43" t="s">
         <v>43</v>
       </c>
-      <c r="BG2" s="51"/>
-[...1 lines deleted...]
-      <c r="BI2" s="51"/>
+      <c r="BG2" s="43"/>
+      <c r="BH2" s="43"/>
+      <c r="BI2" s="43"/>
       <c r="BJ2" s="36"/>
       <c r="BK2" s="36"/>
       <c r="BL2" s="36"/>
       <c r="BM2" s="36"/>
       <c r="BN2" s="36"/>
       <c r="BO2" s="36"/>
       <c r="BP2" s="36"/>
       <c r="BQ2" s="36"/>
-      <c r="BR2" s="51" t="s">
+      <c r="BR2" s="43" t="s">
         <v>43</v>
       </c>
-      <c r="BS2" s="51"/>
-[...1 lines deleted...]
-      <c r="BU2" s="51"/>
+      <c r="BS2" s="43"/>
+      <c r="BT2" s="43"/>
+      <c r="BU2" s="43"/>
       <c r="BV2" s="38"/>
       <c r="BW2" s="38"/>
       <c r="BX2" s="38"/>
       <c r="BY2" s="38"/>
       <c r="BZ2" s="38"/>
       <c r="CA2" s="38"/>
       <c r="CB2" s="38"/>
       <c r="CC2" s="38"/>
-      <c r="CP2" s="50" t="s">
+      <c r="CP2" s="42" t="s">
         <v>43</v>
       </c>
-      <c r="CQ2" s="50"/>
-[...1 lines deleted...]
-      <c r="CS2" s="50"/>
+      <c r="CQ2" s="42"/>
+      <c r="CR2" s="42"/>
+      <c r="CS2" s="42"/>
     </row>
     <row r="3" spans="1:97" s="30" customFormat="1" ht="15" customHeight="1" thickBot="1">
-      <c r="A3" s="42" t="s">
+      <c r="A3" s="48" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="44" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="45"/>
       <c r="D3" s="45"/>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="45"/>
       <c r="H3" s="45"/>
       <c r="I3" s="45"/>
       <c r="J3" s="45"/>
       <c r="K3" s="45"/>
       <c r="L3" s="45"/>
-      <c r="M3" s="46"/>
+      <c r="M3" s="50"/>
       <c r="N3" s="44" t="s">
         <v>3</v>
       </c>
       <c r="O3" s="45"/>
       <c r="P3" s="45"/>
       <c r="Q3" s="45"/>
       <c r="R3" s="45"/>
       <c r="S3" s="45"/>
       <c r="T3" s="45"/>
       <c r="U3" s="45"/>
       <c r="V3" s="45"/>
       <c r="W3" s="45"/>
       <c r="X3" s="45"/>
-      <c r="Y3" s="46"/>
+      <c r="Y3" s="50"/>
       <c r="Z3" s="44" t="s">
         <v>4</v>
       </c>
       <c r="AA3" s="45"/>
       <c r="AB3" s="45"/>
       <c r="AC3" s="45"/>
       <c r="AD3" s="45"/>
       <c r="AE3" s="45"/>
       <c r="AF3" s="45"/>
       <c r="AG3" s="45"/>
       <c r="AH3" s="45"/>
       <c r="AI3" s="45"/>
       <c r="AJ3" s="45"/>
-      <c r="AK3" s="46"/>
+      <c r="AK3" s="50"/>
       <c r="AL3" s="44" t="s">
         <v>5</v>
       </c>
       <c r="AM3" s="45"/>
       <c r="AN3" s="45"/>
       <c r="AO3" s="45"/>
       <c r="AP3" s="45"/>
       <c r="AQ3" s="45"/>
       <c r="AR3" s="45"/>
       <c r="AS3" s="45"/>
       <c r="AT3" s="45"/>
       <c r="AU3" s="45"/>
       <c r="AV3" s="45"/>
-      <c r="AW3" s="46"/>
+      <c r="AW3" s="50"/>
       <c r="AX3" s="44" t="s">
         <v>38</v>
       </c>
       <c r="AY3" s="45"/>
       <c r="AZ3" s="45"/>
       <c r="BA3" s="45"/>
       <c r="BB3" s="45"/>
       <c r="BC3" s="45"/>
       <c r="BD3" s="45"/>
       <c r="BE3" s="45"/>
       <c r="BF3" s="45"/>
       <c r="BG3" s="45"/>
       <c r="BH3" s="45"/>
-      <c r="BI3" s="46"/>
-      <c r="BJ3" s="47" t="s">
+      <c r="BI3" s="50"/>
+      <c r="BJ3" s="51" t="s">
         <v>39</v>
       </c>
-      <c r="BK3" s="48"/>
-[...9 lines deleted...]
-      <c r="BU3" s="48"/>
+      <c r="BK3" s="52"/>
+      <c r="BL3" s="52"/>
+      <c r="BM3" s="52"/>
+      <c r="BN3" s="52"/>
+      <c r="BO3" s="52"/>
+      <c r="BP3" s="52"/>
+      <c r="BQ3" s="52"/>
+      <c r="BR3" s="52"/>
+      <c r="BS3" s="52"/>
+      <c r="BT3" s="52"/>
+      <c r="BU3" s="52"/>
       <c r="BV3" s="44" t="s">
         <v>41</v>
       </c>
       <c r="BW3" s="45"/>
       <c r="BX3" s="45"/>
       <c r="BY3" s="45"/>
       <c r="BZ3" s="45"/>
       <c r="CA3" s="45"/>
       <c r="CB3" s="45"/>
       <c r="CC3" s="45"/>
       <c r="CD3" s="45"/>
       <c r="CE3" s="45"/>
       <c r="CF3" s="45"/>
-      <c r="CG3" s="52"/>
+      <c r="CG3" s="46"/>
       <c r="CH3" s="44" t="s">
         <v>44</v>
       </c>
       <c r="CI3" s="45"/>
       <c r="CJ3" s="45"/>
       <c r="CK3" s="45"/>
       <c r="CL3" s="45"/>
       <c r="CM3" s="45"/>
       <c r="CN3" s="45"/>
       <c r="CO3" s="45"/>
       <c r="CP3" s="45"/>
       <c r="CQ3" s="45"/>
       <c r="CR3" s="45"/>
-      <c r="CS3" s="52"/>
+      <c r="CS3" s="46"/>
     </row>
     <row r="4" spans="1:97" s="33" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="43"/>
+      <c r="A4" s="49"/>
       <c r="B4" s="31" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="32" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="32" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="31" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="32" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="32" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="32" t="s">
         <v>12</v>
       </c>
       <c r="I4" s="32" t="s">
         <v>13</v>
       </c>
       <c r="J4" s="32" t="s">
@@ -1701,51 +1701,53 @@
       </c>
       <c r="CD5" s="7">
         <v>395846</v>
       </c>
       <c r="CE5" s="7">
         <v>396635</v>
       </c>
       <c r="CF5" s="7">
         <v>395318</v>
       </c>
       <c r="CG5" s="7">
         <v>391102</v>
       </c>
       <c r="CH5" s="7">
         <v>393696</v>
       </c>
       <c r="CI5" s="7">
         <v>397135</v>
       </c>
       <c r="CJ5" s="7">
         <v>400833</v>
       </c>
       <c r="CK5" s="7">
         <v>407587</v>
       </c>
-      <c r="CL5" s="7"/>
+      <c r="CL5" s="7">
+        <v>432663</v>
+      </c>
       <c r="CM5" s="9"/>
       <c r="CN5" s="7"/>
       <c r="CO5" s="7"/>
       <c r="CP5" s="7"/>
       <c r="CQ5" s="7"/>
       <c r="CR5" s="7"/>
       <c r="CS5" s="7"/>
     </row>
     <row r="6" spans="1:97" s="34" customFormat="1" ht="12.75" customHeight="1">
       <c r="A6" s="25" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="11">
         <v>2457</v>
       </c>
       <c r="C6" s="11">
         <v>2493</v>
       </c>
       <c r="D6" s="11">
         <v>2516</v>
       </c>
       <c r="E6" s="11">
         <v>2605</v>
       </c>
       <c r="F6" s="11">
@@ -1978,51 +1980,53 @@
       </c>
       <c r="CD6" s="14">
         <v>1248</v>
       </c>
       <c r="CE6" s="14">
         <v>1247</v>
       </c>
       <c r="CF6" s="14">
         <v>1367</v>
       </c>
       <c r="CG6" s="14">
         <v>481</v>
       </c>
       <c r="CH6" s="14">
         <v>507</v>
       </c>
       <c r="CI6" s="14">
         <v>540</v>
       </c>
       <c r="CJ6" s="14">
         <v>559</v>
       </c>
       <c r="CK6" s="14">
         <v>582</v>
       </c>
-      <c r="CL6" s="14"/>
+      <c r="CL6" s="14">
+        <v>663</v>
+      </c>
       <c r="CM6" s="12"/>
       <c r="CN6" s="13"/>
       <c r="CO6" s="13"/>
       <c r="CP6" s="14"/>
       <c r="CQ6" s="14"/>
       <c r="CR6" s="14"/>
       <c r="CS6" s="14"/>
     </row>
     <row r="7" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A7" s="26" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="15">
         <v>19783</v>
       </c>
       <c r="C7" s="15">
         <v>19685</v>
       </c>
       <c r="D7" s="15">
         <v>19460</v>
       </c>
       <c r="E7" s="15">
         <v>19196</v>
       </c>
       <c r="F7" s="15">
@@ -2255,51 +2259,53 @@
       </c>
       <c r="CD7" s="14">
         <v>20640</v>
       </c>
       <c r="CE7" s="14">
         <v>20504</v>
       </c>
       <c r="CF7" s="14">
         <v>20599</v>
       </c>
       <c r="CG7" s="14">
         <v>22018</v>
       </c>
       <c r="CH7" s="14">
         <v>22154</v>
       </c>
       <c r="CI7" s="14">
         <v>22221</v>
       </c>
       <c r="CJ7" s="14">
         <v>22378</v>
       </c>
       <c r="CK7" s="14">
         <v>22890</v>
       </c>
-      <c r="CL7" s="14"/>
+      <c r="CL7" s="14">
+        <v>24479</v>
+      </c>
       <c r="CM7" s="14"/>
       <c r="CN7" s="14"/>
       <c r="CO7" s="14"/>
       <c r="CP7" s="14"/>
       <c r="CQ7" s="14"/>
       <c r="CR7" s="14"/>
       <c r="CS7" s="14"/>
     </row>
     <row r="8" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A8" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="15">
         <v>976</v>
       </c>
       <c r="C8" s="15">
         <v>968</v>
       </c>
       <c r="D8" s="15">
         <v>1015</v>
       </c>
       <c r="E8" s="15">
         <v>1060</v>
       </c>
       <c r="F8" s="15">
@@ -2532,51 +2538,53 @@
       </c>
       <c r="CD8" s="14">
         <v>358</v>
       </c>
       <c r="CE8" s="14">
         <v>351</v>
       </c>
       <c r="CF8" s="14">
         <v>350</v>
       </c>
       <c r="CG8" s="14">
         <v>294</v>
       </c>
       <c r="CH8" s="14">
         <v>306</v>
       </c>
       <c r="CI8" s="14">
         <v>312</v>
       </c>
       <c r="CJ8" s="14">
         <v>336</v>
       </c>
       <c r="CK8" s="14">
         <v>361</v>
       </c>
-      <c r="CL8" s="14"/>
+      <c r="CL8" s="14">
+        <v>402</v>
+      </c>
       <c r="CM8" s="14"/>
       <c r="CN8" s="14"/>
       <c r="CO8" s="14"/>
       <c r="CP8" s="14"/>
       <c r="CQ8" s="14"/>
       <c r="CR8" s="14"/>
       <c r="CS8" s="14"/>
     </row>
     <row r="9" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A9" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="15">
         <v>1996</v>
       </c>
       <c r="C9" s="15">
         <v>2059</v>
       </c>
       <c r="D9" s="15">
         <v>2107</v>
       </c>
       <c r="E9" s="15">
         <v>2219</v>
       </c>
       <c r="F9" s="15">
@@ -2809,51 +2817,53 @@
       </c>
       <c r="CD9" s="14">
         <v>878</v>
       </c>
       <c r="CE9" s="14">
         <v>876</v>
       </c>
       <c r="CF9" s="14">
         <v>866</v>
       </c>
       <c r="CG9" s="14">
         <v>733</v>
       </c>
       <c r="CH9" s="14">
         <v>733</v>
       </c>
       <c r="CI9" s="14">
         <v>746</v>
       </c>
       <c r="CJ9" s="14">
         <v>751</v>
       </c>
       <c r="CK9" s="14">
         <v>779</v>
       </c>
-      <c r="CL9" s="14"/>
+      <c r="CL9" s="14">
+        <v>852</v>
+      </c>
       <c r="CM9" s="14"/>
       <c r="CN9" s="14"/>
       <c r="CO9" s="14"/>
       <c r="CP9" s="14"/>
       <c r="CQ9" s="14"/>
       <c r="CR9" s="14"/>
       <c r="CS9" s="14"/>
     </row>
     <row r="10" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A10" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="15">
         <v>17322</v>
       </c>
       <c r="C10" s="15">
         <v>17666</v>
       </c>
       <c r="D10" s="15">
         <v>18334</v>
       </c>
       <c r="E10" s="15">
         <v>18527</v>
       </c>
       <c r="F10" s="15">
@@ -3086,51 +3096,53 @@
       </c>
       <c r="CD10" s="14">
         <v>9186</v>
       </c>
       <c r="CE10" s="14">
         <v>9138</v>
       </c>
       <c r="CF10" s="14">
         <v>9102</v>
       </c>
       <c r="CG10" s="14">
         <v>9737</v>
       </c>
       <c r="CH10" s="14">
         <v>10050</v>
       </c>
       <c r="CI10" s="14">
         <v>10391</v>
       </c>
       <c r="CJ10" s="14">
         <v>10785</v>
       </c>
       <c r="CK10" s="14">
         <v>11077</v>
       </c>
-      <c r="CL10" s="14"/>
+      <c r="CL10" s="14">
+        <v>11915</v>
+      </c>
       <c r="CM10" s="14"/>
       <c r="CN10" s="14"/>
       <c r="CO10" s="14"/>
       <c r="CP10" s="14"/>
       <c r="CQ10" s="14"/>
       <c r="CR10" s="14"/>
       <c r="CS10" s="14"/>
     </row>
     <row r="11" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A11" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="15">
         <v>36520</v>
       </c>
       <c r="C11" s="15">
         <v>37402</v>
       </c>
       <c r="D11" s="15">
         <v>38302</v>
       </c>
       <c r="E11" s="15">
         <v>38931</v>
       </c>
       <c r="F11" s="15">
@@ -3363,51 +3375,53 @@
       </c>
       <c r="CD11" s="14">
         <v>56040</v>
       </c>
       <c r="CE11" s="14">
         <v>56306</v>
       </c>
       <c r="CF11" s="14">
         <v>55942</v>
       </c>
       <c r="CG11" s="14">
         <v>56682</v>
       </c>
       <c r="CH11" s="14">
         <v>57011</v>
       </c>
       <c r="CI11" s="14">
         <v>58233</v>
       </c>
       <c r="CJ11" s="14">
         <v>60118</v>
       </c>
       <c r="CK11" s="14">
         <v>61437</v>
       </c>
-      <c r="CL11" s="14"/>
+      <c r="CL11" s="14">
+        <v>65247</v>
+      </c>
       <c r="CM11" s="14"/>
       <c r="CN11" s="14"/>
       <c r="CO11" s="14"/>
       <c r="CP11" s="14"/>
       <c r="CQ11" s="14"/>
       <c r="CR11" s="14"/>
       <c r="CS11" s="14"/>
     </row>
     <row r="12" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A12" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="15">
         <v>41308</v>
       </c>
       <c r="C12" s="15">
         <v>41447</v>
       </c>
       <c r="D12" s="15">
         <v>41733</v>
       </c>
       <c r="E12" s="15">
         <v>42535</v>
       </c>
       <c r="F12" s="15">
@@ -3640,51 +3654,53 @@
       </c>
       <c r="CD12" s="14">
         <v>30187</v>
       </c>
       <c r="CE12" s="14">
         <v>29954</v>
       </c>
       <c r="CF12" s="14">
         <v>29521</v>
       </c>
       <c r="CG12" s="14">
         <v>29571</v>
       </c>
       <c r="CH12" s="14">
         <v>30103</v>
       </c>
       <c r="CI12" s="14">
         <v>30321</v>
       </c>
       <c r="CJ12" s="14">
         <v>31097</v>
       </c>
       <c r="CK12" s="14">
         <v>32432</v>
       </c>
-      <c r="CL12" s="14"/>
+      <c r="CL12" s="14">
+        <v>33487</v>
+      </c>
       <c r="CM12" s="14"/>
       <c r="CN12" s="14"/>
       <c r="CO12" s="14"/>
       <c r="CP12" s="14"/>
       <c r="CQ12" s="14"/>
       <c r="CR12" s="14"/>
       <c r="CS12" s="14"/>
     </row>
     <row r="13" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A13" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="11">
         <v>28092</v>
       </c>
       <c r="C13" s="11">
         <v>29068</v>
       </c>
       <c r="D13" s="11">
         <v>29822</v>
       </c>
       <c r="E13" s="11">
         <v>30441</v>
       </c>
       <c r="F13" s="11">
@@ -3917,51 +3933,53 @@
       </c>
       <c r="CD13" s="14">
         <v>19170</v>
       </c>
       <c r="CE13" s="14">
         <v>18845</v>
       </c>
       <c r="CF13" s="14">
         <v>18811</v>
       </c>
       <c r="CG13" s="14">
         <v>18374</v>
       </c>
       <c r="CH13" s="14">
         <v>18489</v>
       </c>
       <c r="CI13" s="14">
         <v>18734</v>
       </c>
       <c r="CJ13" s="14">
         <v>19079</v>
       </c>
       <c r="CK13" s="14">
         <v>19357</v>
       </c>
-      <c r="CL13" s="14"/>
+      <c r="CL13" s="14">
+        <v>20068</v>
+      </c>
       <c r="CM13" s="18"/>
       <c r="CN13" s="14"/>
       <c r="CO13" s="14"/>
       <c r="CP13" s="14"/>
       <c r="CQ13" s="14"/>
       <c r="CR13" s="14"/>
       <c r="CS13" s="14"/>
     </row>
     <row r="14" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A14" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="15">
         <v>32920</v>
       </c>
       <c r="C14" s="15">
         <v>33286</v>
       </c>
       <c r="D14" s="15">
         <v>33893</v>
       </c>
       <c r="E14" s="15">
         <v>34852</v>
       </c>
       <c r="F14" s="15">
@@ -4194,51 +4212,53 @@
       </c>
       <c r="CD14" s="14">
         <v>49738</v>
       </c>
       <c r="CE14" s="14">
         <v>49210</v>
       </c>
       <c r="CF14" s="14">
         <v>48998</v>
       </c>
       <c r="CG14" s="14">
         <v>46165</v>
       </c>
       <c r="CH14" s="14">
         <v>47262</v>
       </c>
       <c r="CI14" s="14">
         <v>47831</v>
       </c>
       <c r="CJ14" s="14">
         <v>49226</v>
       </c>
       <c r="CK14" s="14">
         <v>50914</v>
       </c>
-      <c r="CL14" s="14"/>
+      <c r="CL14" s="14">
+        <v>55579</v>
+      </c>
       <c r="CM14" s="14"/>
       <c r="CN14" s="14"/>
       <c r="CO14" s="14"/>
       <c r="CP14" s="14"/>
       <c r="CQ14" s="14"/>
       <c r="CR14" s="14"/>
       <c r="CS14" s="14"/>
     </row>
     <row r="15" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A15" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="15">
         <v>18867</v>
       </c>
       <c r="C15" s="15">
         <v>19172</v>
       </c>
       <c r="D15" s="15">
         <v>19225</v>
       </c>
       <c r="E15" s="15">
         <v>19481</v>
       </c>
       <c r="F15" s="15">
@@ -4471,51 +4491,53 @@
       </c>
       <c r="CD15" s="14">
         <v>12828</v>
       </c>
       <c r="CE15" s="14">
         <v>12807</v>
       </c>
       <c r="CF15" s="14">
         <v>12749</v>
       </c>
       <c r="CG15" s="14">
         <v>13409</v>
       </c>
       <c r="CH15" s="14">
         <v>13484</v>
       </c>
       <c r="CI15" s="14">
         <v>13589</v>
       </c>
       <c r="CJ15" s="14">
         <v>13651</v>
       </c>
       <c r="CK15" s="14">
         <v>13833</v>
       </c>
-      <c r="CL15" s="14"/>
+      <c r="CL15" s="14">
+        <v>14324</v>
+      </c>
       <c r="CM15" s="14"/>
       <c r="CN15" s="14"/>
       <c r="CO15" s="14"/>
       <c r="CP15" s="14"/>
       <c r="CQ15" s="14"/>
       <c r="CR15" s="14"/>
       <c r="CS15" s="14"/>
     </row>
     <row r="16" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A16" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="15">
         <v>18365</v>
       </c>
       <c r="C16" s="15">
         <v>18519</v>
       </c>
       <c r="D16" s="15">
         <v>18765</v>
       </c>
       <c r="E16" s="15">
         <v>18562</v>
       </c>
       <c r="F16" s="15">
@@ -4748,51 +4770,53 @@
       </c>
       <c r="CD16" s="14">
         <v>14063</v>
       </c>
       <c r="CE16" s="14">
         <v>14022</v>
       </c>
       <c r="CF16" s="14">
         <v>14203</v>
       </c>
       <c r="CG16" s="14">
         <v>13064</v>
       </c>
       <c r="CH16" s="14">
         <v>13414</v>
       </c>
       <c r="CI16" s="14">
         <v>13469</v>
       </c>
       <c r="CJ16" s="14">
         <v>13678</v>
       </c>
       <c r="CK16" s="14">
         <v>13619</v>
       </c>
-      <c r="CL16" s="14"/>
+      <c r="CL16" s="14">
+        <v>15076</v>
+      </c>
       <c r="CM16" s="14"/>
       <c r="CN16" s="14"/>
       <c r="CO16" s="14"/>
       <c r="CP16" s="14"/>
       <c r="CQ16" s="14"/>
       <c r="CR16" s="14"/>
       <c r="CS16" s="14"/>
     </row>
     <row r="17" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A17" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="15">
         <v>37097</v>
       </c>
       <c r="C17" s="15">
         <v>36339</v>
       </c>
       <c r="D17" s="15">
         <v>36213</v>
       </c>
       <c r="E17" s="15">
         <v>36204</v>
       </c>
       <c r="F17" s="15">
@@ -5025,51 +5049,53 @@
       </c>
       <c r="CD17" s="14">
         <v>28047</v>
       </c>
       <c r="CE17" s="14">
         <v>30727</v>
       </c>
       <c r="CF17" s="14">
         <v>31478</v>
       </c>
       <c r="CG17" s="14">
         <v>31515</v>
       </c>
       <c r="CH17" s="14">
         <v>29601</v>
       </c>
       <c r="CI17" s="14">
         <v>29190</v>
       </c>
       <c r="CJ17" s="14">
         <v>26158</v>
       </c>
       <c r="CK17" s="14">
         <v>24990</v>
       </c>
-      <c r="CL17" s="14"/>
+      <c r="CL17" s="14">
+        <v>25533</v>
+      </c>
       <c r="CM17" s="14"/>
       <c r="CN17" s="14"/>
       <c r="CO17" s="14"/>
       <c r="CP17" s="14"/>
       <c r="CQ17" s="14"/>
       <c r="CR17" s="14"/>
       <c r="CS17" s="14"/>
     </row>
     <row r="18" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A18" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="11">
         <v>23435</v>
       </c>
       <c r="C18" s="11">
         <v>23381</v>
       </c>
       <c r="D18" s="11">
         <v>23922</v>
       </c>
       <c r="E18" s="11">
         <v>23828</v>
       </c>
       <c r="F18" s="11">
@@ -5302,51 +5328,53 @@
       </c>
       <c r="CD18" s="14">
         <v>20731</v>
       </c>
       <c r="CE18" s="14">
         <v>20587</v>
       </c>
       <c r="CF18" s="14">
         <v>20532</v>
       </c>
       <c r="CG18" s="14">
         <v>20585</v>
       </c>
       <c r="CH18" s="14">
         <v>20761</v>
       </c>
       <c r="CI18" s="14">
         <v>20775</v>
       </c>
       <c r="CJ18" s="14">
         <v>21020</v>
       </c>
       <c r="CK18" s="14">
         <v>21227</v>
       </c>
-      <c r="CL18" s="14"/>
+      <c r="CL18" s="14">
+        <v>22527</v>
+      </c>
       <c r="CM18" s="14"/>
       <c r="CN18" s="14"/>
       <c r="CO18" s="14"/>
       <c r="CP18" s="14"/>
       <c r="CQ18" s="14"/>
       <c r="CR18" s="14"/>
       <c r="CS18" s="14"/>
     </row>
     <row r="19" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A19" s="26" t="s">
         <v>1</v>
       </c>
       <c r="B19" s="11">
         <v>45261</v>
       </c>
       <c r="C19" s="11">
         <v>45278</v>
       </c>
       <c r="D19" s="11">
         <v>45059</v>
       </c>
       <c r="E19" s="11">
         <v>45833</v>
       </c>
       <c r="F19" s="11">
@@ -5579,51 +5607,53 @@
       </c>
       <c r="CD19" s="14">
         <v>37727</v>
       </c>
       <c r="CE19" s="14">
         <v>37474</v>
       </c>
       <c r="CF19" s="14">
         <v>36683</v>
       </c>
       <c r="CG19" s="14">
         <v>34378</v>
       </c>
       <c r="CH19" s="14">
         <v>34627</v>
       </c>
       <c r="CI19" s="14">
         <v>34850</v>
       </c>
       <c r="CJ19" s="14">
         <v>34692</v>
       </c>
       <c r="CK19" s="14">
         <v>35176</v>
       </c>
-      <c r="CL19" s="14"/>
+      <c r="CL19" s="14">
+        <v>37497</v>
+      </c>
       <c r="CM19" s="14"/>
       <c r="CN19" s="14"/>
       <c r="CO19" s="14"/>
       <c r="CP19" s="14"/>
       <c r="CQ19" s="14"/>
       <c r="CR19" s="14"/>
       <c r="CS19" s="14"/>
     </row>
     <row r="20" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A20" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="11">
         <v>29788</v>
       </c>
       <c r="C20" s="11">
         <v>29882</v>
       </c>
       <c r="D20" s="11">
         <v>31225</v>
       </c>
       <c r="E20" s="11">
         <v>31457</v>
       </c>
       <c r="F20" s="11">
@@ -5856,51 +5886,53 @@
       </c>
       <c r="CD20" s="14">
         <v>19752</v>
       </c>
       <c r="CE20" s="14">
         <v>19619</v>
       </c>
       <c r="CF20" s="14">
         <v>19441</v>
       </c>
       <c r="CG20" s="14">
         <v>20484</v>
       </c>
       <c r="CH20" s="14">
         <v>20594</v>
       </c>
       <c r="CI20" s="14">
         <v>20724</v>
       </c>
       <c r="CJ20" s="14">
         <v>21552</v>
       </c>
       <c r="CK20" s="14">
         <v>21977</v>
       </c>
-      <c r="CL20" s="14"/>
+      <c r="CL20" s="14">
+        <v>22678</v>
+      </c>
       <c r="CM20" s="14"/>
       <c r="CN20" s="14"/>
       <c r="CO20" s="14"/>
       <c r="CP20" s="14"/>
       <c r="CQ20" s="14"/>
       <c r="CR20" s="14"/>
       <c r="CS20" s="14"/>
     </row>
     <row r="21" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A21" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="11">
         <v>23059</v>
       </c>
       <c r="C21" s="11">
         <v>23456</v>
       </c>
       <c r="D21" s="11">
         <v>23874</v>
       </c>
       <c r="E21" s="11">
         <v>23971</v>
       </c>
       <c r="F21" s="11">
@@ -6133,51 +6165,53 @@
       </c>
       <c r="CD21" s="14">
         <v>15061</v>
       </c>
       <c r="CE21" s="14">
         <v>14859</v>
       </c>
       <c r="CF21" s="14">
         <v>14761</v>
       </c>
       <c r="CG21" s="14">
         <v>14104</v>
       </c>
       <c r="CH21" s="14">
         <v>14427</v>
       </c>
       <c r="CI21" s="14">
         <v>14645</v>
       </c>
       <c r="CJ21" s="14">
         <v>15059</v>
       </c>
       <c r="CK21" s="14">
         <v>15420</v>
       </c>
-      <c r="CL21" s="14"/>
+      <c r="CL21" s="14">
+        <v>17102</v>
+      </c>
       <c r="CM21" s="11"/>
       <c r="CN21" s="14"/>
       <c r="CO21" s="14"/>
       <c r="CP21" s="14"/>
       <c r="CQ21" s="14"/>
       <c r="CR21" s="14"/>
       <c r="CS21" s="14"/>
     </row>
     <row r="22" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A22" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="11">
         <v>16341</v>
       </c>
       <c r="C22" s="11">
         <v>16733</v>
       </c>
       <c r="D22" s="11">
         <v>17083</v>
       </c>
       <c r="E22" s="11">
         <v>17403</v>
       </c>
       <c r="F22" s="11">
@@ -6410,51 +6444,53 @@
       </c>
       <c r="CD22" s="14">
         <v>10542</v>
       </c>
       <c r="CE22" s="14">
         <v>10486</v>
       </c>
       <c r="CF22" s="14">
         <v>10443</v>
       </c>
       <c r="CG22" s="14">
         <v>10296</v>
       </c>
       <c r="CH22" s="14">
         <v>10492</v>
       </c>
       <c r="CI22" s="14">
         <v>10584</v>
       </c>
       <c r="CJ22" s="14">
         <v>10476</v>
       </c>
       <c r="CK22" s="14">
         <v>10515</v>
       </c>
-      <c r="CL22" s="14"/>
+      <c r="CL22" s="14">
+        <v>11013</v>
+      </c>
       <c r="CM22" s="14"/>
       <c r="CN22" s="14"/>
       <c r="CO22" s="14"/>
       <c r="CP22" s="14"/>
       <c r="CQ22" s="14"/>
       <c r="CR22" s="14"/>
       <c r="CS22" s="14"/>
     </row>
     <row r="23" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A23" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="11">
         <v>25264</v>
       </c>
       <c r="C23" s="11">
         <v>25521</v>
       </c>
       <c r="D23" s="11">
         <v>25997</v>
       </c>
       <c r="E23" s="11">
         <v>26346</v>
       </c>
       <c r="F23" s="11">
@@ -6687,51 +6723,53 @@
       </c>
       <c r="CD23" s="14">
         <v>17558</v>
       </c>
       <c r="CE23" s="14">
         <v>17331</v>
       </c>
       <c r="CF23" s="14">
         <v>17242</v>
       </c>
       <c r="CG23" s="14">
         <v>16846</v>
       </c>
       <c r="CH23" s="14">
         <v>17010</v>
       </c>
       <c r="CI23" s="14">
         <v>17119</v>
       </c>
       <c r="CJ23" s="14">
         <v>17345</v>
       </c>
       <c r="CK23" s="14">
         <v>17668</v>
       </c>
-      <c r="CL23" s="14"/>
+      <c r="CL23" s="14">
+        <v>18899</v>
+      </c>
       <c r="CM23" s="14"/>
       <c r="CN23" s="14"/>
       <c r="CO23" s="14"/>
       <c r="CP23" s="14"/>
       <c r="CQ23" s="14"/>
       <c r="CR23" s="14"/>
       <c r="CS23" s="14"/>
     </row>
     <row r="24" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A24" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="11">
         <v>15279</v>
       </c>
       <c r="C24" s="11">
         <v>15621</v>
       </c>
       <c r="D24" s="11">
         <v>15897</v>
       </c>
       <c r="E24" s="11">
         <v>16279</v>
       </c>
       <c r="F24" s="11">
@@ -6964,51 +7002,53 @@
       </c>
       <c r="CD24" s="14">
         <v>8151</v>
       </c>
       <c r="CE24" s="14">
         <v>8096</v>
       </c>
       <c r="CF24" s="14">
         <v>8037</v>
       </c>
       <c r="CG24" s="14">
         <v>7975</v>
       </c>
       <c r="CH24" s="14">
         <v>8198</v>
       </c>
       <c r="CI24" s="14">
         <v>8375</v>
       </c>
       <c r="CJ24" s="14">
         <v>8489</v>
       </c>
       <c r="CK24" s="14">
         <v>8737</v>
       </c>
-      <c r="CL24" s="14"/>
+      <c r="CL24" s="14">
+        <v>9623</v>
+      </c>
       <c r="CM24" s="14"/>
       <c r="CN24" s="14"/>
       <c r="CO24" s="14"/>
       <c r="CP24" s="14"/>
       <c r="CQ24" s="14"/>
       <c r="CR24" s="14"/>
       <c r="CS24" s="14"/>
     </row>
     <row r="25" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A25" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="14">
         <v>26622</v>
       </c>
       <c r="C25" s="14">
         <v>27112</v>
       </c>
       <c r="D25" s="14">
         <v>27359</v>
       </c>
       <c r="E25" s="14">
         <v>27604</v>
       </c>
       <c r="F25" s="14">
@@ -7241,138 +7281,140 @@
       </c>
       <c r="CD25" s="14">
         <v>23941</v>
       </c>
       <c r="CE25" s="14">
         <v>24196</v>
       </c>
       <c r="CF25" s="14">
         <v>24193</v>
       </c>
       <c r="CG25" s="14">
         <v>24391</v>
       </c>
       <c r="CH25" s="13">
         <v>24473</v>
       </c>
       <c r="CI25" s="13">
         <v>24486</v>
       </c>
       <c r="CJ25" s="13">
         <v>24384</v>
       </c>
       <c r="CK25" s="13">
         <v>24596</v>
       </c>
-      <c r="CL25" s="13"/>
+      <c r="CL25" s="13">
+        <v>25699</v>
+      </c>
       <c r="CM25" s="14"/>
       <c r="CN25" s="14"/>
       <c r="CO25" s="14"/>
       <c r="CP25" s="14"/>
       <c r="CQ25" s="14"/>
       <c r="CR25" s="14"/>
       <c r="CS25" s="14"/>
     </row>
     <row r="26" spans="1:97" ht="6" customHeight="1">
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:97">
-      <c r="AX27" s="41" t="s">
+      <c r="AX27" s="47" t="s">
         <v>40</v>
       </c>
-      <c r="AY27" s="41"/>
-[...21 lines deleted...]
-      <c r="BU27" s="41"/>
+      <c r="AY27" s="47"/>
+      <c r="AZ27" s="47"/>
+      <c r="BA27" s="47"/>
+      <c r="BB27" s="47"/>
+      <c r="BC27" s="47"/>
+      <c r="BD27" s="47"/>
+      <c r="BE27" s="47"/>
+      <c r="BF27" s="47"/>
+      <c r="BG27" s="47"/>
+      <c r="BH27" s="47"/>
+      <c r="BI27" s="47"/>
+      <c r="BJ27" s="47"/>
+      <c r="BK27" s="47"/>
+      <c r="BL27" s="47"/>
+      <c r="BM27" s="47"/>
+      <c r="BN27" s="47"/>
+      <c r="BO27" s="47"/>
+      <c r="BP27" s="47"/>
+      <c r="BQ27" s="47"/>
+      <c r="BR27" s="47"/>
+      <c r="BS27" s="47"/>
+      <c r="BT27" s="47"/>
+      <c r="BU27" s="47"/>
     </row>
     <row r="28" spans="1:97">
-      <c r="AX28" s="41"/>
-[...22 lines deleted...]
-      <c r="BU28" s="41"/>
+      <c r="AX28" s="47"/>
+      <c r="AY28" s="47"/>
+      <c r="AZ28" s="47"/>
+      <c r="BA28" s="47"/>
+      <c r="BB28" s="47"/>
+      <c r="BC28" s="47"/>
+      <c r="BD28" s="47"/>
+      <c r="BE28" s="47"/>
+      <c r="BF28" s="47"/>
+      <c r="BG28" s="47"/>
+      <c r="BH28" s="47"/>
+      <c r="BI28" s="47"/>
+      <c r="BJ28" s="47"/>
+      <c r="BK28" s="47"/>
+      <c r="BL28" s="47"/>
+      <c r="BM28" s="47"/>
+      <c r="BN28" s="47"/>
+      <c r="BO28" s="47"/>
+      <c r="BP28" s="47"/>
+      <c r="BQ28" s="47"/>
+      <c r="BR28" s="47"/>
+      <c r="BS28" s="47"/>
+      <c r="BT28" s="47"/>
+      <c r="BU28" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="AX27:BU28"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A1:CG1"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
-    <mergeCell ref="AX27:BU28"/>
-[...6 lines deleted...]
-    <mergeCell ref="AX3:BI3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>