--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -483,84 +483,84 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -837,357 +837,357 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS28"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL5" sqref="CL5:CL25"/>
+      <selection pane="topRight" activeCell="CM5" sqref="CM5:CM25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="2"/>
     <col min="7" max="7" width="8.7109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="2" customWidth="1"/>
     <col min="11" max="12" width="10.140625" style="2" customWidth="1"/>
     <col min="13" max="13" width="10" style="2" customWidth="1"/>
     <col min="14" max="23" width="9.140625" style="2"/>
     <col min="24" max="24" width="9.28515625" style="1" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="37" customFormat="1" ht="31.5" customHeight="1">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="49" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="41"/>
-[...82 lines deleted...]
-      <c r="CG1" s="41"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
+      <c r="N1" s="49"/>
+      <c r="O1" s="49"/>
+      <c r="P1" s="49"/>
+      <c r="Q1" s="49"/>
+      <c r="R1" s="49"/>
+      <c r="S1" s="49"/>
+      <c r="T1" s="49"/>
+      <c r="U1" s="49"/>
+      <c r="V1" s="49"/>
+      <c r="W1" s="49"/>
+      <c r="X1" s="49"/>
+      <c r="Y1" s="49"/>
+      <c r="Z1" s="49"/>
+      <c r="AA1" s="49"/>
+      <c r="AB1" s="49"/>
+      <c r="AC1" s="49"/>
+      <c r="AD1" s="49"/>
+      <c r="AE1" s="49"/>
+      <c r="AF1" s="49"/>
+      <c r="AG1" s="49"/>
+      <c r="AH1" s="49"/>
+      <c r="AI1" s="49"/>
+      <c r="AJ1" s="49"/>
+      <c r="AK1" s="49"/>
+      <c r="AL1" s="49"/>
+      <c r="AM1" s="49"/>
+      <c r="AN1" s="49"/>
+      <c r="AO1" s="49"/>
+      <c r="AP1" s="49"/>
+      <c r="AQ1" s="49"/>
+      <c r="AR1" s="49"/>
+      <c r="AS1" s="49"/>
+      <c r="AT1" s="49"/>
+      <c r="AU1" s="49"/>
+      <c r="AV1" s="49"/>
+      <c r="AW1" s="49"/>
+      <c r="AX1" s="49"/>
+      <c r="AY1" s="49"/>
+      <c r="AZ1" s="49"/>
+      <c r="BA1" s="49"/>
+      <c r="BB1" s="49"/>
+      <c r="BC1" s="49"/>
+      <c r="BD1" s="49"/>
+      <c r="BE1" s="49"/>
+      <c r="BF1" s="49"/>
+      <c r="BG1" s="49"/>
+      <c r="BH1" s="49"/>
+      <c r="BI1" s="49"/>
+      <c r="BJ1" s="49"/>
+      <c r="BK1" s="49"/>
+      <c r="BL1" s="49"/>
+      <c r="BM1" s="49"/>
+      <c r="BN1" s="49"/>
+      <c r="BO1" s="49"/>
+      <c r="BP1" s="49"/>
+      <c r="BQ1" s="49"/>
+      <c r="BR1" s="49"/>
+      <c r="BS1" s="49"/>
+      <c r="BT1" s="49"/>
+      <c r="BU1" s="49"/>
+      <c r="BV1" s="49"/>
+      <c r="BW1" s="49"/>
+      <c r="BX1" s="49"/>
+      <c r="BY1" s="49"/>
+      <c r="BZ1" s="49"/>
+      <c r="CA1" s="49"/>
+      <c r="CB1" s="49"/>
+      <c r="CC1" s="49"/>
+      <c r="CD1" s="49"/>
+      <c r="CE1" s="49"/>
+      <c r="CF1" s="49"/>
+      <c r="CG1" s="49"/>
     </row>
     <row r="2" spans="1:97" s="29" customFormat="1" ht="18.75" customHeight="1" thickBot="1">
       <c r="A2" s="28"/>
       <c r="B2" s="28"/>
       <c r="C2" s="28"/>
       <c r="D2" s="28"/>
       <c r="E2" s="28"/>
       <c r="F2" s="28"/>
       <c r="G2" s="28"/>
       <c r="H2" s="28"/>
       <c r="I2" s="28"/>
-      <c r="J2" s="43" t="s">
+      <c r="J2" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="K2" s="43"/>
-[...1 lines deleted...]
-      <c r="M2" s="43"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
       <c r="N2" s="28"/>
       <c r="O2" s="28"/>
       <c r="P2" s="28"/>
       <c r="Q2" s="28"/>
       <c r="R2" s="28"/>
       <c r="S2" s="28"/>
       <c r="T2" s="28"/>
       <c r="U2" s="28"/>
-      <c r="V2" s="43" t="s">
+      <c r="V2" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="W2" s="43"/>
-[...2 lines deleted...]
-      <c r="AH2" s="43" t="s">
+      <c r="W2" s="51"/>
+      <c r="X2" s="51"/>
+      <c r="Y2" s="51"/>
+      <c r="AH2" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="AI2" s="43"/>
-[...2 lines deleted...]
-      <c r="AT2" s="43" t="s">
+      <c r="AI2" s="51"/>
+      <c r="AJ2" s="51"/>
+      <c r="AK2" s="51"/>
+      <c r="AT2" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="AU2" s="43"/>
-[...2 lines deleted...]
-      <c r="BF2" s="43" t="s">
+      <c r="AU2" s="51"/>
+      <c r="AV2" s="51"/>
+      <c r="AW2" s="51"/>
+      <c r="BF2" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="BG2" s="43"/>
-[...1 lines deleted...]
-      <c r="BI2" s="43"/>
+      <c r="BG2" s="51"/>
+      <c r="BH2" s="51"/>
+      <c r="BI2" s="51"/>
       <c r="BJ2" s="36"/>
       <c r="BK2" s="36"/>
       <c r="BL2" s="36"/>
       <c r="BM2" s="36"/>
       <c r="BN2" s="36"/>
       <c r="BO2" s="36"/>
       <c r="BP2" s="36"/>
       <c r="BQ2" s="36"/>
-      <c r="BR2" s="43" t="s">
+      <c r="BR2" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="BS2" s="43"/>
-[...1 lines deleted...]
-      <c r="BU2" s="43"/>
+      <c r="BS2" s="51"/>
+      <c r="BT2" s="51"/>
+      <c r="BU2" s="51"/>
       <c r="BV2" s="38"/>
       <c r="BW2" s="38"/>
       <c r="BX2" s="38"/>
       <c r="BY2" s="38"/>
       <c r="BZ2" s="38"/>
       <c r="CA2" s="38"/>
       <c r="CB2" s="38"/>
       <c r="CC2" s="38"/>
-      <c r="CP2" s="42" t="s">
+      <c r="CP2" s="50" t="s">
         <v>43</v>
       </c>
-      <c r="CQ2" s="42"/>
-[...1 lines deleted...]
-      <c r="CS2" s="42"/>
+      <c r="CQ2" s="50"/>
+      <c r="CR2" s="50"/>
+      <c r="CS2" s="50"/>
     </row>
     <row r="3" spans="1:97" s="30" customFormat="1" ht="15" customHeight="1" thickBot="1">
-      <c r="A3" s="48" t="s">
+      <c r="A3" s="42" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="44" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="45"/>
       <c r="D3" s="45"/>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="45"/>
       <c r="H3" s="45"/>
       <c r="I3" s="45"/>
       <c r="J3" s="45"/>
       <c r="K3" s="45"/>
       <c r="L3" s="45"/>
-      <c r="M3" s="50"/>
+      <c r="M3" s="46"/>
       <c r="N3" s="44" t="s">
         <v>3</v>
       </c>
       <c r="O3" s="45"/>
       <c r="P3" s="45"/>
       <c r="Q3" s="45"/>
       <c r="R3" s="45"/>
       <c r="S3" s="45"/>
       <c r="T3" s="45"/>
       <c r="U3" s="45"/>
       <c r="V3" s="45"/>
       <c r="W3" s="45"/>
       <c r="X3" s="45"/>
-      <c r="Y3" s="50"/>
+      <c r="Y3" s="46"/>
       <c r="Z3" s="44" t="s">
         <v>4</v>
       </c>
       <c r="AA3" s="45"/>
       <c r="AB3" s="45"/>
       <c r="AC3" s="45"/>
       <c r="AD3" s="45"/>
       <c r="AE3" s="45"/>
       <c r="AF3" s="45"/>
       <c r="AG3" s="45"/>
       <c r="AH3" s="45"/>
       <c r="AI3" s="45"/>
       <c r="AJ3" s="45"/>
-      <c r="AK3" s="50"/>
+      <c r="AK3" s="46"/>
       <c r="AL3" s="44" t="s">
         <v>5</v>
       </c>
       <c r="AM3" s="45"/>
       <c r="AN3" s="45"/>
       <c r="AO3" s="45"/>
       <c r="AP3" s="45"/>
       <c r="AQ3" s="45"/>
       <c r="AR3" s="45"/>
       <c r="AS3" s="45"/>
       <c r="AT3" s="45"/>
       <c r="AU3" s="45"/>
       <c r="AV3" s="45"/>
-      <c r="AW3" s="50"/>
+      <c r="AW3" s="46"/>
       <c r="AX3" s="44" t="s">
         <v>38</v>
       </c>
       <c r="AY3" s="45"/>
       <c r="AZ3" s="45"/>
       <c r="BA3" s="45"/>
       <c r="BB3" s="45"/>
       <c r="BC3" s="45"/>
       <c r="BD3" s="45"/>
       <c r="BE3" s="45"/>
       <c r="BF3" s="45"/>
       <c r="BG3" s="45"/>
       <c r="BH3" s="45"/>
-      <c r="BI3" s="50"/>
-      <c r="BJ3" s="51" t="s">
+      <c r="BI3" s="46"/>
+      <c r="BJ3" s="47" t="s">
         <v>39</v>
       </c>
-      <c r="BK3" s="52"/>
-[...9 lines deleted...]
-      <c r="BU3" s="52"/>
+      <c r="BK3" s="48"/>
+      <c r="BL3" s="48"/>
+      <c r="BM3" s="48"/>
+      <c r="BN3" s="48"/>
+      <c r="BO3" s="48"/>
+      <c r="BP3" s="48"/>
+      <c r="BQ3" s="48"/>
+      <c r="BR3" s="48"/>
+      <c r="BS3" s="48"/>
+      <c r="BT3" s="48"/>
+      <c r="BU3" s="48"/>
       <c r="BV3" s="44" t="s">
         <v>41</v>
       </c>
       <c r="BW3" s="45"/>
       <c r="BX3" s="45"/>
       <c r="BY3" s="45"/>
       <c r="BZ3" s="45"/>
       <c r="CA3" s="45"/>
       <c r="CB3" s="45"/>
       <c r="CC3" s="45"/>
       <c r="CD3" s="45"/>
       <c r="CE3" s="45"/>
       <c r="CF3" s="45"/>
-      <c r="CG3" s="46"/>
+      <c r="CG3" s="52"/>
       <c r="CH3" s="44" t="s">
         <v>44</v>
       </c>
       <c r="CI3" s="45"/>
       <c r="CJ3" s="45"/>
       <c r="CK3" s="45"/>
       <c r="CL3" s="45"/>
       <c r="CM3" s="45"/>
       <c r="CN3" s="45"/>
       <c r="CO3" s="45"/>
       <c r="CP3" s="45"/>
       <c r="CQ3" s="45"/>
       <c r="CR3" s="45"/>
-      <c r="CS3" s="46"/>
+      <c r="CS3" s="52"/>
     </row>
     <row r="4" spans="1:97" s="33" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="49"/>
+      <c r="A4" s="43"/>
       <c r="B4" s="31" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="32" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="32" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="31" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="32" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="32" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="32" t="s">
         <v>12</v>
       </c>
       <c r="I4" s="32" t="s">
         <v>13</v>
       </c>
       <c r="J4" s="32" t="s">
@@ -1704,51 +1704,53 @@
       </c>
       <c r="CE5" s="7">
         <v>396635</v>
       </c>
       <c r="CF5" s="7">
         <v>395318</v>
       </c>
       <c r="CG5" s="7">
         <v>391102</v>
       </c>
       <c r="CH5" s="7">
         <v>393696</v>
       </c>
       <c r="CI5" s="7">
         <v>397135</v>
       </c>
       <c r="CJ5" s="7">
         <v>400833</v>
       </c>
       <c r="CK5" s="7">
         <v>407587</v>
       </c>
       <c r="CL5" s="7">
         <v>432663</v>
       </c>
-      <c r="CM5" s="9"/>
+      <c r="CM5" s="9">
+        <v>413677</v>
+      </c>
       <c r="CN5" s="7"/>
       <c r="CO5" s="7"/>
       <c r="CP5" s="7"/>
       <c r="CQ5" s="7"/>
       <c r="CR5" s="7"/>
       <c r="CS5" s="7"/>
     </row>
     <row r="6" spans="1:97" s="34" customFormat="1" ht="12.75" customHeight="1">
       <c r="A6" s="25" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="11">
         <v>2457</v>
       </c>
       <c r="C6" s="11">
         <v>2493</v>
       </c>
       <c r="D6" s="11">
         <v>2516</v>
       </c>
       <c r="E6" s="11">
         <v>2605</v>
       </c>
       <c r="F6" s="11">
         <v>3090</v>
@@ -1983,51 +1985,53 @@
       </c>
       <c r="CE6" s="14">
         <v>1247</v>
       </c>
       <c r="CF6" s="14">
         <v>1367</v>
       </c>
       <c r="CG6" s="14">
         <v>481</v>
       </c>
       <c r="CH6" s="14">
         <v>507</v>
       </c>
       <c r="CI6" s="14">
         <v>540</v>
       </c>
       <c r="CJ6" s="14">
         <v>559</v>
       </c>
       <c r="CK6" s="14">
         <v>582</v>
       </c>
       <c r="CL6" s="14">
         <v>663</v>
       </c>
-      <c r="CM6" s="12"/>
+      <c r="CM6" s="12">
+        <v>517</v>
+      </c>
       <c r="CN6" s="13"/>
       <c r="CO6" s="13"/>
       <c r="CP6" s="14"/>
       <c r="CQ6" s="14"/>
       <c r="CR6" s="14"/>
       <c r="CS6" s="14"/>
     </row>
     <row r="7" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A7" s="26" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="15">
         <v>19783</v>
       </c>
       <c r="C7" s="15">
         <v>19685</v>
       </c>
       <c r="D7" s="15">
         <v>19460</v>
       </c>
       <c r="E7" s="15">
         <v>19196</v>
       </c>
       <c r="F7" s="15">
         <v>20482</v>
@@ -2262,51 +2266,53 @@
       </c>
       <c r="CE7" s="14">
         <v>20504</v>
       </c>
       <c r="CF7" s="14">
         <v>20599</v>
       </c>
       <c r="CG7" s="14">
         <v>22018</v>
       </c>
       <c r="CH7" s="14">
         <v>22154</v>
       </c>
       <c r="CI7" s="14">
         <v>22221</v>
       </c>
       <c r="CJ7" s="14">
         <v>22378</v>
       </c>
       <c r="CK7" s="14">
         <v>22890</v>
       </c>
       <c r="CL7" s="14">
         <v>24479</v>
       </c>
-      <c r="CM7" s="14"/>
+      <c r="CM7" s="14">
+        <v>21333</v>
+      </c>
       <c r="CN7" s="14"/>
       <c r="CO7" s="14"/>
       <c r="CP7" s="14"/>
       <c r="CQ7" s="14"/>
       <c r="CR7" s="14"/>
       <c r="CS7" s="14"/>
     </row>
     <row r="8" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A8" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="15">
         <v>976</v>
       </c>
       <c r="C8" s="15">
         <v>968</v>
       </c>
       <c r="D8" s="15">
         <v>1015</v>
       </c>
       <c r="E8" s="15">
         <v>1060</v>
       </c>
       <c r="F8" s="15">
         <v>1105</v>
@@ -2541,51 +2547,53 @@
       </c>
       <c r="CE8" s="14">
         <v>351</v>
       </c>
       <c r="CF8" s="14">
         <v>350</v>
       </c>
       <c r="CG8" s="14">
         <v>294</v>
       </c>
       <c r="CH8" s="14">
         <v>306</v>
       </c>
       <c r="CI8" s="14">
         <v>312</v>
       </c>
       <c r="CJ8" s="14">
         <v>336</v>
       </c>
       <c r="CK8" s="14">
         <v>361</v>
       </c>
       <c r="CL8" s="14">
         <v>402</v>
       </c>
-      <c r="CM8" s="14"/>
+      <c r="CM8" s="14">
+        <v>375</v>
+      </c>
       <c r="CN8" s="14"/>
       <c r="CO8" s="14"/>
       <c r="CP8" s="14"/>
       <c r="CQ8" s="14"/>
       <c r="CR8" s="14"/>
       <c r="CS8" s="14"/>
     </row>
     <row r="9" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A9" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="15">
         <v>1996</v>
       </c>
       <c r="C9" s="15">
         <v>2059</v>
       </c>
       <c r="D9" s="15">
         <v>2107</v>
       </c>
       <c r="E9" s="15">
         <v>2219</v>
       </c>
       <c r="F9" s="15">
         <v>2512</v>
@@ -2820,51 +2828,53 @@
       </c>
       <c r="CE9" s="14">
         <v>876</v>
       </c>
       <c r="CF9" s="14">
         <v>866</v>
       </c>
       <c r="CG9" s="14">
         <v>733</v>
       </c>
       <c r="CH9" s="14">
         <v>733</v>
       </c>
       <c r="CI9" s="14">
         <v>746</v>
       </c>
       <c r="CJ9" s="14">
         <v>751</v>
       </c>
       <c r="CK9" s="14">
         <v>779</v>
       </c>
       <c r="CL9" s="14">
         <v>852</v>
       </c>
-      <c r="CM9" s="14"/>
+      <c r="CM9" s="14">
+        <v>539</v>
+      </c>
       <c r="CN9" s="14"/>
       <c r="CO9" s="14"/>
       <c r="CP9" s="14"/>
       <c r="CQ9" s="14"/>
       <c r="CR9" s="14"/>
       <c r="CS9" s="14"/>
     </row>
     <row r="10" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A10" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="15">
         <v>17322</v>
       </c>
       <c r="C10" s="15">
         <v>17666</v>
       </c>
       <c r="D10" s="15">
         <v>18334</v>
       </c>
       <c r="E10" s="15">
         <v>18527</v>
       </c>
       <c r="F10" s="15">
         <v>20213</v>
@@ -3099,51 +3109,53 @@
       </c>
       <c r="CE10" s="14">
         <v>9138</v>
       </c>
       <c r="CF10" s="14">
         <v>9102</v>
       </c>
       <c r="CG10" s="14">
         <v>9737</v>
       </c>
       <c r="CH10" s="14">
         <v>10050</v>
       </c>
       <c r="CI10" s="14">
         <v>10391</v>
       </c>
       <c r="CJ10" s="14">
         <v>10785</v>
       </c>
       <c r="CK10" s="14">
         <v>11077</v>
       </c>
       <c r="CL10" s="14">
         <v>11915</v>
       </c>
-      <c r="CM10" s="14"/>
+      <c r="CM10" s="14">
+        <v>10822</v>
+      </c>
       <c r="CN10" s="14"/>
       <c r="CO10" s="14"/>
       <c r="CP10" s="14"/>
       <c r="CQ10" s="14"/>
       <c r="CR10" s="14"/>
       <c r="CS10" s="14"/>
     </row>
     <row r="11" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A11" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="15">
         <v>36520</v>
       </c>
       <c r="C11" s="15">
         <v>37402</v>
       </c>
       <c r="D11" s="15">
         <v>38302</v>
       </c>
       <c r="E11" s="15">
         <v>38931</v>
       </c>
       <c r="F11" s="15">
         <v>44424</v>
@@ -3378,51 +3390,53 @@
       </c>
       <c r="CE11" s="14">
         <v>56306</v>
       </c>
       <c r="CF11" s="14">
         <v>55942</v>
       </c>
       <c r="CG11" s="14">
         <v>56682</v>
       </c>
       <c r="CH11" s="14">
         <v>57011</v>
       </c>
       <c r="CI11" s="14">
         <v>58233</v>
       </c>
       <c r="CJ11" s="14">
         <v>60118</v>
       </c>
       <c r="CK11" s="14">
         <v>61437</v>
       </c>
       <c r="CL11" s="14">
         <v>65247</v>
       </c>
-      <c r="CM11" s="14"/>
+      <c r="CM11" s="14">
+        <v>63461</v>
+      </c>
       <c r="CN11" s="14"/>
       <c r="CO11" s="14"/>
       <c r="CP11" s="14"/>
       <c r="CQ11" s="14"/>
       <c r="CR11" s="14"/>
       <c r="CS11" s="14"/>
     </row>
     <row r="12" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A12" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="15">
         <v>41308</v>
       </c>
       <c r="C12" s="15">
         <v>41447</v>
       </c>
       <c r="D12" s="15">
         <v>41733</v>
       </c>
       <c r="E12" s="15">
         <v>42535</v>
       </c>
       <c r="F12" s="15">
         <v>46227</v>
@@ -3657,51 +3671,53 @@
       </c>
       <c r="CE12" s="14">
         <v>29954</v>
       </c>
       <c r="CF12" s="14">
         <v>29521</v>
       </c>
       <c r="CG12" s="14">
         <v>29571</v>
       </c>
       <c r="CH12" s="14">
         <v>30103</v>
       </c>
       <c r="CI12" s="14">
         <v>30321</v>
       </c>
       <c r="CJ12" s="14">
         <v>31097</v>
       </c>
       <c r="CK12" s="14">
         <v>32432</v>
       </c>
       <c r="CL12" s="14">
         <v>33487</v>
       </c>
-      <c r="CM12" s="14"/>
+      <c r="CM12" s="14">
+        <v>32726</v>
+      </c>
       <c r="CN12" s="14"/>
       <c r="CO12" s="14"/>
       <c r="CP12" s="14"/>
       <c r="CQ12" s="14"/>
       <c r="CR12" s="14"/>
       <c r="CS12" s="14"/>
     </row>
     <row r="13" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A13" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="11">
         <v>28092</v>
       </c>
       <c r="C13" s="11">
         <v>29068</v>
       </c>
       <c r="D13" s="11">
         <v>29822</v>
       </c>
       <c r="E13" s="11">
         <v>30441</v>
       </c>
       <c r="F13" s="11">
         <v>32179</v>
@@ -3936,51 +3952,53 @@
       </c>
       <c r="CE13" s="14">
         <v>18845</v>
       </c>
       <c r="CF13" s="14">
         <v>18811</v>
       </c>
       <c r="CG13" s="14">
         <v>18374</v>
       </c>
       <c r="CH13" s="14">
         <v>18489</v>
       </c>
       <c r="CI13" s="14">
         <v>18734</v>
       </c>
       <c r="CJ13" s="14">
         <v>19079</v>
       </c>
       <c r="CK13" s="14">
         <v>19357</v>
       </c>
       <c r="CL13" s="14">
         <v>20068</v>
       </c>
-      <c r="CM13" s="18"/>
+      <c r="CM13" s="18">
+        <v>20474</v>
+      </c>
       <c r="CN13" s="14"/>
       <c r="CO13" s="14"/>
       <c r="CP13" s="14"/>
       <c r="CQ13" s="14"/>
       <c r="CR13" s="14"/>
       <c r="CS13" s="14"/>
     </row>
     <row r="14" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A14" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="15">
         <v>32920</v>
       </c>
       <c r="C14" s="15">
         <v>33286</v>
       </c>
       <c r="D14" s="15">
         <v>33893</v>
       </c>
       <c r="E14" s="15">
         <v>34852</v>
       </c>
       <c r="F14" s="15">
         <v>38600</v>
@@ -4215,51 +4233,53 @@
       </c>
       <c r="CE14" s="14">
         <v>49210</v>
       </c>
       <c r="CF14" s="14">
         <v>48998</v>
       </c>
       <c r="CG14" s="14">
         <v>46165</v>
       </c>
       <c r="CH14" s="14">
         <v>47262</v>
       </c>
       <c r="CI14" s="14">
         <v>47831</v>
       </c>
       <c r="CJ14" s="14">
         <v>49226</v>
       </c>
       <c r="CK14" s="14">
         <v>50914</v>
       </c>
       <c r="CL14" s="14">
         <v>55579</v>
       </c>
-      <c r="CM14" s="14"/>
+      <c r="CM14" s="14">
+        <v>53749</v>
+      </c>
       <c r="CN14" s="14"/>
       <c r="CO14" s="14"/>
       <c r="CP14" s="14"/>
       <c r="CQ14" s="14"/>
       <c r="CR14" s="14"/>
       <c r="CS14" s="14"/>
     </row>
     <row r="15" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A15" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="15">
         <v>18867</v>
       </c>
       <c r="C15" s="15">
         <v>19172</v>
       </c>
       <c r="D15" s="15">
         <v>19225</v>
       </c>
       <c r="E15" s="15">
         <v>19481</v>
       </c>
       <c r="F15" s="15">
         <v>21200</v>
@@ -4494,51 +4514,53 @@
       </c>
       <c r="CE15" s="14">
         <v>12807</v>
       </c>
       <c r="CF15" s="14">
         <v>12749</v>
       </c>
       <c r="CG15" s="14">
         <v>13409</v>
       </c>
       <c r="CH15" s="14">
         <v>13484</v>
       </c>
       <c r="CI15" s="14">
         <v>13589</v>
       </c>
       <c r="CJ15" s="14">
         <v>13651</v>
       </c>
       <c r="CK15" s="14">
         <v>13833</v>
       </c>
       <c r="CL15" s="14">
         <v>14324</v>
       </c>
-      <c r="CM15" s="14"/>
+      <c r="CM15" s="14">
+        <v>13728</v>
+      </c>
       <c r="CN15" s="14"/>
       <c r="CO15" s="14"/>
       <c r="CP15" s="14"/>
       <c r="CQ15" s="14"/>
       <c r="CR15" s="14"/>
       <c r="CS15" s="14"/>
     </row>
     <row r="16" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A16" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="15">
         <v>18365</v>
       </c>
       <c r="C16" s="15">
         <v>18519</v>
       </c>
       <c r="D16" s="15">
         <v>18765</v>
       </c>
       <c r="E16" s="15">
         <v>18562</v>
       </c>
       <c r="F16" s="15">
         <v>20466</v>
@@ -4773,51 +4795,53 @@
       </c>
       <c r="CE16" s="14">
         <v>14022</v>
       </c>
       <c r="CF16" s="14">
         <v>14203</v>
       </c>
       <c r="CG16" s="14">
         <v>13064</v>
       </c>
       <c r="CH16" s="14">
         <v>13414</v>
       </c>
       <c r="CI16" s="14">
         <v>13469</v>
       </c>
       <c r="CJ16" s="14">
         <v>13678</v>
       </c>
       <c r="CK16" s="14">
         <v>13619</v>
       </c>
       <c r="CL16" s="14">
         <v>15076</v>
       </c>
-      <c r="CM16" s="14"/>
+      <c r="CM16" s="14">
+        <v>14301</v>
+      </c>
       <c r="CN16" s="14"/>
       <c r="CO16" s="14"/>
       <c r="CP16" s="14"/>
       <c r="CQ16" s="14"/>
       <c r="CR16" s="14"/>
       <c r="CS16" s="14"/>
     </row>
     <row r="17" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A17" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="15">
         <v>37097</v>
       </c>
       <c r="C17" s="15">
         <v>36339</v>
       </c>
       <c r="D17" s="15">
         <v>36213</v>
       </c>
       <c r="E17" s="15">
         <v>36204</v>
       </c>
       <c r="F17" s="15">
         <v>38177</v>
@@ -5052,51 +5076,53 @@
       </c>
       <c r="CE17" s="14">
         <v>30727</v>
       </c>
       <c r="CF17" s="14">
         <v>31478</v>
       </c>
       <c r="CG17" s="14">
         <v>31515</v>
       </c>
       <c r="CH17" s="14">
         <v>29601</v>
       </c>
       <c r="CI17" s="14">
         <v>29190</v>
       </c>
       <c r="CJ17" s="14">
         <v>26158</v>
       </c>
       <c r="CK17" s="14">
         <v>24990</v>
       </c>
       <c r="CL17" s="14">
         <v>25533</v>
       </c>
-      <c r="CM17" s="14"/>
+      <c r="CM17" s="14">
+        <v>24292</v>
+      </c>
       <c r="CN17" s="14"/>
       <c r="CO17" s="14"/>
       <c r="CP17" s="14"/>
       <c r="CQ17" s="14"/>
       <c r="CR17" s="14"/>
       <c r="CS17" s="14"/>
     </row>
     <row r="18" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A18" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="11">
         <v>23435</v>
       </c>
       <c r="C18" s="11">
         <v>23381</v>
       </c>
       <c r="D18" s="11">
         <v>23922</v>
       </c>
       <c r="E18" s="11">
         <v>23828</v>
       </c>
       <c r="F18" s="11">
         <v>25546</v>
@@ -5331,51 +5357,53 @@
       </c>
       <c r="CE18" s="14">
         <v>20587</v>
       </c>
       <c r="CF18" s="14">
         <v>20532</v>
       </c>
       <c r="CG18" s="14">
         <v>20585</v>
       </c>
       <c r="CH18" s="14">
         <v>20761</v>
       </c>
       <c r="CI18" s="14">
         <v>20775</v>
       </c>
       <c r="CJ18" s="14">
         <v>21020</v>
       </c>
       <c r="CK18" s="14">
         <v>21227</v>
       </c>
       <c r="CL18" s="14">
         <v>22527</v>
       </c>
-      <c r="CM18" s="14"/>
+      <c r="CM18" s="14">
+        <v>21247</v>
+      </c>
       <c r="CN18" s="14"/>
       <c r="CO18" s="14"/>
       <c r="CP18" s="14"/>
       <c r="CQ18" s="14"/>
       <c r="CR18" s="14"/>
       <c r="CS18" s="14"/>
     </row>
     <row r="19" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A19" s="26" t="s">
         <v>1</v>
       </c>
       <c r="B19" s="11">
         <v>45261</v>
       </c>
       <c r="C19" s="11">
         <v>45278</v>
       </c>
       <c r="D19" s="11">
         <v>45059</v>
       </c>
       <c r="E19" s="11">
         <v>45833</v>
       </c>
       <c r="F19" s="11">
         <v>50144</v>
@@ -5610,51 +5638,53 @@
       </c>
       <c r="CE19" s="14">
         <v>37474</v>
       </c>
       <c r="CF19" s="14">
         <v>36683</v>
       </c>
       <c r="CG19" s="14">
         <v>34378</v>
       </c>
       <c r="CH19" s="14">
         <v>34627</v>
       </c>
       <c r="CI19" s="14">
         <v>34850</v>
       </c>
       <c r="CJ19" s="14">
         <v>34692</v>
       </c>
       <c r="CK19" s="14">
         <v>35176</v>
       </c>
       <c r="CL19" s="14">
         <v>37497</v>
       </c>
-      <c r="CM19" s="14"/>
+      <c r="CM19" s="14">
+        <v>36556</v>
+      </c>
       <c r="CN19" s="14"/>
       <c r="CO19" s="14"/>
       <c r="CP19" s="14"/>
       <c r="CQ19" s="14"/>
       <c r="CR19" s="14"/>
       <c r="CS19" s="14"/>
     </row>
     <row r="20" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A20" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="11">
         <v>29788</v>
       </c>
       <c r="C20" s="11">
         <v>29882</v>
       </c>
       <c r="D20" s="11">
         <v>31225</v>
       </c>
       <c r="E20" s="11">
         <v>31457</v>
       </c>
       <c r="F20" s="11">
         <v>34266</v>
@@ -5889,51 +5919,53 @@
       </c>
       <c r="CE20" s="14">
         <v>19619</v>
       </c>
       <c r="CF20" s="14">
         <v>19441</v>
       </c>
       <c r="CG20" s="14">
         <v>20484</v>
       </c>
       <c r="CH20" s="14">
         <v>20594</v>
       </c>
       <c r="CI20" s="14">
         <v>20724</v>
       </c>
       <c r="CJ20" s="14">
         <v>21552</v>
       </c>
       <c r="CK20" s="14">
         <v>21977</v>
       </c>
       <c r="CL20" s="14">
         <v>22678</v>
       </c>
-      <c r="CM20" s="14"/>
+      <c r="CM20" s="14">
+        <v>21636</v>
+      </c>
       <c r="CN20" s="14"/>
       <c r="CO20" s="14"/>
       <c r="CP20" s="14"/>
       <c r="CQ20" s="14"/>
       <c r="CR20" s="14"/>
       <c r="CS20" s="14"/>
     </row>
     <row r="21" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A21" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="11">
         <v>23059</v>
       </c>
       <c r="C21" s="11">
         <v>23456</v>
       </c>
       <c r="D21" s="11">
         <v>23874</v>
       </c>
       <c r="E21" s="11">
         <v>23971</v>
       </c>
       <c r="F21" s="11">
         <v>26995</v>
@@ -6168,51 +6200,53 @@
       </c>
       <c r="CE21" s="14">
         <v>14859</v>
       </c>
       <c r="CF21" s="14">
         <v>14761</v>
       </c>
       <c r="CG21" s="14">
         <v>14104</v>
       </c>
       <c r="CH21" s="14">
         <v>14427</v>
       </c>
       <c r="CI21" s="14">
         <v>14645</v>
       </c>
       <c r="CJ21" s="14">
         <v>15059</v>
       </c>
       <c r="CK21" s="14">
         <v>15420</v>
       </c>
       <c r="CL21" s="14">
         <v>17102</v>
       </c>
-      <c r="CM21" s="11"/>
+      <c r="CM21" s="11">
+        <v>15078</v>
+      </c>
       <c r="CN21" s="14"/>
       <c r="CO21" s="14"/>
       <c r="CP21" s="14"/>
       <c r="CQ21" s="14"/>
       <c r="CR21" s="14"/>
       <c r="CS21" s="14"/>
     </row>
     <row r="22" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A22" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="11">
         <v>16341</v>
       </c>
       <c r="C22" s="11">
         <v>16733</v>
       </c>
       <c r="D22" s="11">
         <v>17083</v>
       </c>
       <c r="E22" s="11">
         <v>17403</v>
       </c>
       <c r="F22" s="11">
         <v>19339</v>
@@ -6447,51 +6481,53 @@
       </c>
       <c r="CE22" s="14">
         <v>10486</v>
       </c>
       <c r="CF22" s="14">
         <v>10443</v>
       </c>
       <c r="CG22" s="14">
         <v>10296</v>
       </c>
       <c r="CH22" s="14">
         <v>10492</v>
       </c>
       <c r="CI22" s="14">
         <v>10584</v>
       </c>
       <c r="CJ22" s="14">
         <v>10476</v>
       </c>
       <c r="CK22" s="14">
         <v>10515</v>
       </c>
       <c r="CL22" s="14">
         <v>11013</v>
       </c>
-      <c r="CM22" s="14"/>
+      <c r="CM22" s="14">
+        <v>11129</v>
+      </c>
       <c r="CN22" s="14"/>
       <c r="CO22" s="14"/>
       <c r="CP22" s="14"/>
       <c r="CQ22" s="14"/>
       <c r="CR22" s="14"/>
       <c r="CS22" s="14"/>
     </row>
     <row r="23" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A23" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="11">
         <v>25264</v>
       </c>
       <c r="C23" s="11">
         <v>25521</v>
       </c>
       <c r="D23" s="11">
         <v>25997</v>
       </c>
       <c r="E23" s="11">
         <v>26346</v>
       </c>
       <c r="F23" s="11">
         <v>30683</v>
@@ -6726,51 +6762,53 @@
       </c>
       <c r="CE23" s="14">
         <v>17331</v>
       </c>
       <c r="CF23" s="14">
         <v>17242</v>
       </c>
       <c r="CG23" s="14">
         <v>16846</v>
       </c>
       <c r="CH23" s="14">
         <v>17010</v>
       </c>
       <c r="CI23" s="14">
         <v>17119</v>
       </c>
       <c r="CJ23" s="14">
         <v>17345</v>
       </c>
       <c r="CK23" s="14">
         <v>17668</v>
       </c>
       <c r="CL23" s="14">
         <v>18899</v>
       </c>
-      <c r="CM23" s="14"/>
+      <c r="CM23" s="14">
+        <v>18132</v>
+      </c>
       <c r="CN23" s="14"/>
       <c r="CO23" s="14"/>
       <c r="CP23" s="14"/>
       <c r="CQ23" s="14"/>
       <c r="CR23" s="14"/>
       <c r="CS23" s="14"/>
     </row>
     <row r="24" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A24" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="11">
         <v>15279</v>
       </c>
       <c r="C24" s="11">
         <v>15621</v>
       </c>
       <c r="D24" s="11">
         <v>15897</v>
       </c>
       <c r="E24" s="11">
         <v>16279</v>
       </c>
       <c r="F24" s="11">
         <v>17932</v>
@@ -7005,51 +7043,53 @@
       </c>
       <c r="CE24" s="14">
         <v>8096</v>
       </c>
       <c r="CF24" s="14">
         <v>8037</v>
       </c>
       <c r="CG24" s="14">
         <v>7975</v>
       </c>
       <c r="CH24" s="14">
         <v>8198</v>
       </c>
       <c r="CI24" s="14">
         <v>8375</v>
       </c>
       <c r="CJ24" s="14">
         <v>8489</v>
       </c>
       <c r="CK24" s="14">
         <v>8737</v>
       </c>
       <c r="CL24" s="14">
         <v>9623</v>
       </c>
-      <c r="CM24" s="14"/>
+      <c r="CM24" s="14">
+        <v>8748</v>
+      </c>
       <c r="CN24" s="14"/>
       <c r="CO24" s="14"/>
       <c r="CP24" s="14"/>
       <c r="CQ24" s="14"/>
       <c r="CR24" s="14"/>
       <c r="CS24" s="14"/>
     </row>
     <row r="25" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A25" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="14">
         <v>26622</v>
       </c>
       <c r="C25" s="14">
         <v>27112</v>
       </c>
       <c r="D25" s="14">
         <v>27359</v>
       </c>
       <c r="E25" s="14">
         <v>27604</v>
       </c>
       <c r="F25" s="14">
         <v>30760</v>
@@ -7284,137 +7324,139 @@
       </c>
       <c r="CE25" s="14">
         <v>24196</v>
       </c>
       <c r="CF25" s="14">
         <v>24193</v>
       </c>
       <c r="CG25" s="14">
         <v>24391</v>
       </c>
       <c r="CH25" s="13">
         <v>24473</v>
       </c>
       <c r="CI25" s="13">
         <v>24486</v>
       </c>
       <c r="CJ25" s="13">
         <v>24384</v>
       </c>
       <c r="CK25" s="13">
         <v>24596</v>
       </c>
       <c r="CL25" s="13">
         <v>25699</v>
       </c>
-      <c r="CM25" s="14"/>
+      <c r="CM25" s="14">
+        <v>24834</v>
+      </c>
       <c r="CN25" s="14"/>
       <c r="CO25" s="14"/>
       <c r="CP25" s="14"/>
       <c r="CQ25" s="14"/>
       <c r="CR25" s="14"/>
       <c r="CS25" s="14"/>
     </row>
     <row r="26" spans="1:97" ht="6" customHeight="1">
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:97">
-      <c r="AX27" s="47" t="s">
+      <c r="AX27" s="41" t="s">
         <v>40</v>
       </c>
-      <c r="AY27" s="47"/>
-[...21 lines deleted...]
-      <c r="BU27" s="47"/>
+      <c r="AY27" s="41"/>
+      <c r="AZ27" s="41"/>
+      <c r="BA27" s="41"/>
+      <c r="BB27" s="41"/>
+      <c r="BC27" s="41"/>
+      <c r="BD27" s="41"/>
+      <c r="BE27" s="41"/>
+      <c r="BF27" s="41"/>
+      <c r="BG27" s="41"/>
+      <c r="BH27" s="41"/>
+      <c r="BI27" s="41"/>
+      <c r="BJ27" s="41"/>
+      <c r="BK27" s="41"/>
+      <c r="BL27" s="41"/>
+      <c r="BM27" s="41"/>
+      <c r="BN27" s="41"/>
+      <c r="BO27" s="41"/>
+      <c r="BP27" s="41"/>
+      <c r="BQ27" s="41"/>
+      <c r="BR27" s="41"/>
+      <c r="BS27" s="41"/>
+      <c r="BT27" s="41"/>
+      <c r="BU27" s="41"/>
     </row>
     <row r="28" spans="1:97">
-      <c r="AX28" s="47"/>
-[...22 lines deleted...]
-      <c r="BU28" s="47"/>
+      <c r="AX28" s="41"/>
+      <c r="AY28" s="41"/>
+      <c r="AZ28" s="41"/>
+      <c r="BA28" s="41"/>
+      <c r="BB28" s="41"/>
+      <c r="BC28" s="41"/>
+      <c r="BD28" s="41"/>
+      <c r="BE28" s="41"/>
+      <c r="BF28" s="41"/>
+      <c r="BG28" s="41"/>
+      <c r="BH28" s="41"/>
+      <c r="BI28" s="41"/>
+      <c r="BJ28" s="41"/>
+      <c r="BK28" s="41"/>
+      <c r="BL28" s="41"/>
+      <c r="BM28" s="41"/>
+      <c r="BN28" s="41"/>
+      <c r="BO28" s="41"/>
+      <c r="BP28" s="41"/>
+      <c r="BQ28" s="41"/>
+      <c r="BR28" s="41"/>
+      <c r="BS28" s="41"/>
+      <c r="BT28" s="41"/>
+      <c r="BU28" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="AX27:BU28"/>
-[...6 lines deleted...]
-    <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A1:CG1"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="AX27:BU28"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AX3:BI3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>