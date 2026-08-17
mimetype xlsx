--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -483,84 +483,84 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -837,357 +837,357 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS28"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM5" sqref="CM5:CM25"/>
+      <selection pane="topRight" activeCell="CN5" sqref="CN5:CN25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="2"/>
     <col min="7" max="7" width="8.7109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="2" customWidth="1"/>
     <col min="11" max="12" width="10.140625" style="2" customWidth="1"/>
     <col min="13" max="13" width="10" style="2" customWidth="1"/>
     <col min="14" max="23" width="9.140625" style="2"/>
     <col min="24" max="24" width="9.28515625" style="1" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="37" customFormat="1" ht="31.5" customHeight="1">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="41" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="49"/>
-[...82 lines deleted...]
-      <c r="CG1" s="49"/>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
+      <c r="N1" s="41"/>
+      <c r="O1" s="41"/>
+      <c r="P1" s="41"/>
+      <c r="Q1" s="41"/>
+      <c r="R1" s="41"/>
+      <c r="S1" s="41"/>
+      <c r="T1" s="41"/>
+      <c r="U1" s="41"/>
+      <c r="V1" s="41"/>
+      <c r="W1" s="41"/>
+      <c r="X1" s="41"/>
+      <c r="Y1" s="41"/>
+      <c r="Z1" s="41"/>
+      <c r="AA1" s="41"/>
+      <c r="AB1" s="41"/>
+      <c r="AC1" s="41"/>
+      <c r="AD1" s="41"/>
+      <c r="AE1" s="41"/>
+      <c r="AF1" s="41"/>
+      <c r="AG1" s="41"/>
+      <c r="AH1" s="41"/>
+      <c r="AI1" s="41"/>
+      <c r="AJ1" s="41"/>
+      <c r="AK1" s="41"/>
+      <c r="AL1" s="41"/>
+      <c r="AM1" s="41"/>
+      <c r="AN1" s="41"/>
+      <c r="AO1" s="41"/>
+      <c r="AP1" s="41"/>
+      <c r="AQ1" s="41"/>
+      <c r="AR1" s="41"/>
+      <c r="AS1" s="41"/>
+      <c r="AT1" s="41"/>
+      <c r="AU1" s="41"/>
+      <c r="AV1" s="41"/>
+      <c r="AW1" s="41"/>
+      <c r="AX1" s="41"/>
+      <c r="AY1" s="41"/>
+      <c r="AZ1" s="41"/>
+      <c r="BA1" s="41"/>
+      <c r="BB1" s="41"/>
+      <c r="BC1" s="41"/>
+      <c r="BD1" s="41"/>
+      <c r="BE1" s="41"/>
+      <c r="BF1" s="41"/>
+      <c r="BG1" s="41"/>
+      <c r="BH1" s="41"/>
+      <c r="BI1" s="41"/>
+      <c r="BJ1" s="41"/>
+      <c r="BK1" s="41"/>
+      <c r="BL1" s="41"/>
+      <c r="BM1" s="41"/>
+      <c r="BN1" s="41"/>
+      <c r="BO1" s="41"/>
+      <c r="BP1" s="41"/>
+      <c r="BQ1" s="41"/>
+      <c r="BR1" s="41"/>
+      <c r="BS1" s="41"/>
+      <c r="BT1" s="41"/>
+      <c r="BU1" s="41"/>
+      <c r="BV1" s="41"/>
+      <c r="BW1" s="41"/>
+      <c r="BX1" s="41"/>
+      <c r="BY1" s="41"/>
+      <c r="BZ1" s="41"/>
+      <c r="CA1" s="41"/>
+      <c r="CB1" s="41"/>
+      <c r="CC1" s="41"/>
+      <c r="CD1" s="41"/>
+      <c r="CE1" s="41"/>
+      <c r="CF1" s="41"/>
+      <c r="CG1" s="41"/>
     </row>
     <row r="2" spans="1:97" s="29" customFormat="1" ht="18.75" customHeight="1" thickBot="1">
       <c r="A2" s="28"/>
       <c r="B2" s="28"/>
       <c r="C2" s="28"/>
       <c r="D2" s="28"/>
       <c r="E2" s="28"/>
       <c r="F2" s="28"/>
       <c r="G2" s="28"/>
       <c r="H2" s="28"/>
       <c r="I2" s="28"/>
-      <c r="J2" s="51" t="s">
+      <c r="J2" s="43" t="s">
         <v>43</v>
       </c>
-      <c r="K2" s="51"/>
-[...1 lines deleted...]
-      <c r="M2" s="51"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="43"/>
       <c r="N2" s="28"/>
       <c r="O2" s="28"/>
       <c r="P2" s="28"/>
       <c r="Q2" s="28"/>
       <c r="R2" s="28"/>
       <c r="S2" s="28"/>
       <c r="T2" s="28"/>
       <c r="U2" s="28"/>
-      <c r="V2" s="51" t="s">
+      <c r="V2" s="43" t="s">
         <v>43</v>
       </c>
-      <c r="W2" s="51"/>
-[...2 lines deleted...]
-      <c r="AH2" s="51" t="s">
+      <c r="W2" s="43"/>
+      <c r="X2" s="43"/>
+      <c r="Y2" s="43"/>
+      <c r="AH2" s="43" t="s">
         <v>43</v>
       </c>
-      <c r="AI2" s="51"/>
-[...2 lines deleted...]
-      <c r="AT2" s="51" t="s">
+      <c r="AI2" s="43"/>
+      <c r="AJ2" s="43"/>
+      <c r="AK2" s="43"/>
+      <c r="AT2" s="43" t="s">
         <v>43</v>
       </c>
-      <c r="AU2" s="51"/>
-[...2 lines deleted...]
-      <c r="BF2" s="51" t="s">
+      <c r="AU2" s="43"/>
+      <c r="AV2" s="43"/>
+      <c r="AW2" s="43"/>
+      <c r="BF2" s="43" t="s">
         <v>43</v>
       </c>
-      <c r="BG2" s="51"/>
-[...1 lines deleted...]
-      <c r="BI2" s="51"/>
+      <c r="BG2" s="43"/>
+      <c r="BH2" s="43"/>
+      <c r="BI2" s="43"/>
       <c r="BJ2" s="36"/>
       <c r="BK2" s="36"/>
       <c r="BL2" s="36"/>
       <c r="BM2" s="36"/>
       <c r="BN2" s="36"/>
       <c r="BO2" s="36"/>
       <c r="BP2" s="36"/>
       <c r="BQ2" s="36"/>
-      <c r="BR2" s="51" t="s">
+      <c r="BR2" s="43" t="s">
         <v>43</v>
       </c>
-      <c r="BS2" s="51"/>
-[...1 lines deleted...]
-      <c r="BU2" s="51"/>
+      <c r="BS2" s="43"/>
+      <c r="BT2" s="43"/>
+      <c r="BU2" s="43"/>
       <c r="BV2" s="38"/>
       <c r="BW2" s="38"/>
       <c r="BX2" s="38"/>
       <c r="BY2" s="38"/>
       <c r="BZ2" s="38"/>
       <c r="CA2" s="38"/>
       <c r="CB2" s="38"/>
       <c r="CC2" s="38"/>
-      <c r="CP2" s="50" t="s">
+      <c r="CP2" s="42" t="s">
         <v>43</v>
       </c>
-      <c r="CQ2" s="50"/>
-[...1 lines deleted...]
-      <c r="CS2" s="50"/>
+      <c r="CQ2" s="42"/>
+      <c r="CR2" s="42"/>
+      <c r="CS2" s="42"/>
     </row>
     <row r="3" spans="1:97" s="30" customFormat="1" ht="15" customHeight="1" thickBot="1">
-      <c r="A3" s="42" t="s">
+      <c r="A3" s="48" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="44" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="45"/>
       <c r="D3" s="45"/>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="45"/>
       <c r="H3" s="45"/>
       <c r="I3" s="45"/>
       <c r="J3" s="45"/>
       <c r="K3" s="45"/>
       <c r="L3" s="45"/>
-      <c r="M3" s="46"/>
+      <c r="M3" s="50"/>
       <c r="N3" s="44" t="s">
         <v>3</v>
       </c>
       <c r="O3" s="45"/>
       <c r="P3" s="45"/>
       <c r="Q3" s="45"/>
       <c r="R3" s="45"/>
       <c r="S3" s="45"/>
       <c r="T3" s="45"/>
       <c r="U3" s="45"/>
       <c r="V3" s="45"/>
       <c r="W3" s="45"/>
       <c r="X3" s="45"/>
-      <c r="Y3" s="46"/>
+      <c r="Y3" s="50"/>
       <c r="Z3" s="44" t="s">
         <v>4</v>
       </c>
       <c r="AA3" s="45"/>
       <c r="AB3" s="45"/>
       <c r="AC3" s="45"/>
       <c r="AD3" s="45"/>
       <c r="AE3" s="45"/>
       <c r="AF3" s="45"/>
       <c r="AG3" s="45"/>
       <c r="AH3" s="45"/>
       <c r="AI3" s="45"/>
       <c r="AJ3" s="45"/>
-      <c r="AK3" s="46"/>
+      <c r="AK3" s="50"/>
       <c r="AL3" s="44" t="s">
         <v>5</v>
       </c>
       <c r="AM3" s="45"/>
       <c r="AN3" s="45"/>
       <c r="AO3" s="45"/>
       <c r="AP3" s="45"/>
       <c r="AQ3" s="45"/>
       <c r="AR3" s="45"/>
       <c r="AS3" s="45"/>
       <c r="AT3" s="45"/>
       <c r="AU3" s="45"/>
       <c r="AV3" s="45"/>
-      <c r="AW3" s="46"/>
+      <c r="AW3" s="50"/>
       <c r="AX3" s="44" t="s">
         <v>38</v>
       </c>
       <c r="AY3" s="45"/>
       <c r="AZ3" s="45"/>
       <c r="BA3" s="45"/>
       <c r="BB3" s="45"/>
       <c r="BC3" s="45"/>
       <c r="BD3" s="45"/>
       <c r="BE3" s="45"/>
       <c r="BF3" s="45"/>
       <c r="BG3" s="45"/>
       <c r="BH3" s="45"/>
-      <c r="BI3" s="46"/>
-      <c r="BJ3" s="47" t="s">
+      <c r="BI3" s="50"/>
+      <c r="BJ3" s="51" t="s">
         <v>39</v>
       </c>
-      <c r="BK3" s="48"/>
-[...9 lines deleted...]
-      <c r="BU3" s="48"/>
+      <c r="BK3" s="52"/>
+      <c r="BL3" s="52"/>
+      <c r="BM3" s="52"/>
+      <c r="BN3" s="52"/>
+      <c r="BO3" s="52"/>
+      <c r="BP3" s="52"/>
+      <c r="BQ3" s="52"/>
+      <c r="BR3" s="52"/>
+      <c r="BS3" s="52"/>
+      <c r="BT3" s="52"/>
+      <c r="BU3" s="52"/>
       <c r="BV3" s="44" t="s">
         <v>41</v>
       </c>
       <c r="BW3" s="45"/>
       <c r="BX3" s="45"/>
       <c r="BY3" s="45"/>
       <c r="BZ3" s="45"/>
       <c r="CA3" s="45"/>
       <c r="CB3" s="45"/>
       <c r="CC3" s="45"/>
       <c r="CD3" s="45"/>
       <c r="CE3" s="45"/>
       <c r="CF3" s="45"/>
-      <c r="CG3" s="52"/>
+      <c r="CG3" s="46"/>
       <c r="CH3" s="44" t="s">
         <v>44</v>
       </c>
       <c r="CI3" s="45"/>
       <c r="CJ3" s="45"/>
       <c r="CK3" s="45"/>
       <c r="CL3" s="45"/>
       <c r="CM3" s="45"/>
       <c r="CN3" s="45"/>
       <c r="CO3" s="45"/>
       <c r="CP3" s="45"/>
       <c r="CQ3" s="45"/>
       <c r="CR3" s="45"/>
-      <c r="CS3" s="52"/>
+      <c r="CS3" s="46"/>
     </row>
     <row r="4" spans="1:97" s="33" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="43"/>
+      <c r="A4" s="49"/>
       <c r="B4" s="31" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="32" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="32" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="31" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="32" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="32" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="32" t="s">
         <v>12</v>
       </c>
       <c r="I4" s="32" t="s">
         <v>13</v>
       </c>
       <c r="J4" s="32" t="s">
@@ -1707,51 +1707,53 @@
       </c>
       <c r="CF5" s="7">
         <v>395318</v>
       </c>
       <c r="CG5" s="7">
         <v>391102</v>
       </c>
       <c r="CH5" s="7">
         <v>393696</v>
       </c>
       <c r="CI5" s="7">
         <v>397135</v>
       </c>
       <c r="CJ5" s="7">
         <v>400833</v>
       </c>
       <c r="CK5" s="7">
         <v>407587</v>
       </c>
       <c r="CL5" s="7">
         <v>432663</v>
       </c>
       <c r="CM5" s="9">
         <v>413677</v>
       </c>
-      <c r="CN5" s="7"/>
+      <c r="CN5" s="7">
+        <v>411903</v>
+      </c>
       <c r="CO5" s="7"/>
       <c r="CP5" s="7"/>
       <c r="CQ5" s="7"/>
       <c r="CR5" s="7"/>
       <c r="CS5" s="7"/>
     </row>
     <row r="6" spans="1:97" s="34" customFormat="1" ht="12.75" customHeight="1">
       <c r="A6" s="25" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="11">
         <v>2457</v>
       </c>
       <c r="C6" s="11">
         <v>2493</v>
       </c>
       <c r="D6" s="11">
         <v>2516</v>
       </c>
       <c r="E6" s="11">
         <v>2605</v>
       </c>
       <c r="F6" s="11">
         <v>3090</v>
       </c>
@@ -1988,51 +1990,53 @@
       </c>
       <c r="CF6" s="14">
         <v>1367</v>
       </c>
       <c r="CG6" s="14">
         <v>481</v>
       </c>
       <c r="CH6" s="14">
         <v>507</v>
       </c>
       <c r="CI6" s="14">
         <v>540</v>
       </c>
       <c r="CJ6" s="14">
         <v>559</v>
       </c>
       <c r="CK6" s="14">
         <v>582</v>
       </c>
       <c r="CL6" s="14">
         <v>663</v>
       </c>
       <c r="CM6" s="12">
         <v>517</v>
       </c>
-      <c r="CN6" s="13"/>
+      <c r="CN6" s="13">
+        <v>517</v>
+      </c>
       <c r="CO6" s="13"/>
       <c r="CP6" s="14"/>
       <c r="CQ6" s="14"/>
       <c r="CR6" s="14"/>
       <c r="CS6" s="14"/>
     </row>
     <row r="7" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A7" s="26" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="15">
         <v>19783</v>
       </c>
       <c r="C7" s="15">
         <v>19685</v>
       </c>
       <c r="D7" s="15">
         <v>19460</v>
       </c>
       <c r="E7" s="15">
         <v>19196</v>
       </c>
       <c r="F7" s="15">
         <v>20482</v>
       </c>
@@ -2269,51 +2273,53 @@
       </c>
       <c r="CF7" s="14">
         <v>20599</v>
       </c>
       <c r="CG7" s="14">
         <v>22018</v>
       </c>
       <c r="CH7" s="14">
         <v>22154</v>
       </c>
       <c r="CI7" s="14">
         <v>22221</v>
       </c>
       <c r="CJ7" s="14">
         <v>22378</v>
       </c>
       <c r="CK7" s="14">
         <v>22890</v>
       </c>
       <c r="CL7" s="14">
         <v>24479</v>
       </c>
       <c r="CM7" s="14">
         <v>21333</v>
       </c>
-      <c r="CN7" s="14"/>
+      <c r="CN7" s="14">
+        <v>21402</v>
+      </c>
       <c r="CO7" s="14"/>
       <c r="CP7" s="14"/>
       <c r="CQ7" s="14"/>
       <c r="CR7" s="14"/>
       <c r="CS7" s="14"/>
     </row>
     <row r="8" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A8" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="15">
         <v>976</v>
       </c>
       <c r="C8" s="15">
         <v>968</v>
       </c>
       <c r="D8" s="15">
         <v>1015</v>
       </c>
       <c r="E8" s="15">
         <v>1060</v>
       </c>
       <c r="F8" s="15">
         <v>1105</v>
       </c>
@@ -2550,51 +2556,53 @@
       </c>
       <c r="CF8" s="14">
         <v>350</v>
       </c>
       <c r="CG8" s="14">
         <v>294</v>
       </c>
       <c r="CH8" s="14">
         <v>306</v>
       </c>
       <c r="CI8" s="14">
         <v>312</v>
       </c>
       <c r="CJ8" s="14">
         <v>336</v>
       </c>
       <c r="CK8" s="14">
         <v>361</v>
       </c>
       <c r="CL8" s="14">
         <v>402</v>
       </c>
       <c r="CM8" s="14">
         <v>375</v>
       </c>
-      <c r="CN8" s="14"/>
+      <c r="CN8" s="14">
+        <v>374</v>
+      </c>
       <c r="CO8" s="14"/>
       <c r="CP8" s="14"/>
       <c r="CQ8" s="14"/>
       <c r="CR8" s="14"/>
       <c r="CS8" s="14"/>
     </row>
     <row r="9" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A9" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="15">
         <v>1996</v>
       </c>
       <c r="C9" s="15">
         <v>2059</v>
       </c>
       <c r="D9" s="15">
         <v>2107</v>
       </c>
       <c r="E9" s="15">
         <v>2219</v>
       </c>
       <c r="F9" s="15">
         <v>2512</v>
       </c>
@@ -2831,51 +2839,53 @@
       </c>
       <c r="CF9" s="14">
         <v>866</v>
       </c>
       <c r="CG9" s="14">
         <v>733</v>
       </c>
       <c r="CH9" s="14">
         <v>733</v>
       </c>
       <c r="CI9" s="14">
         <v>746</v>
       </c>
       <c r="CJ9" s="14">
         <v>751</v>
       </c>
       <c r="CK9" s="14">
         <v>779</v>
       </c>
       <c r="CL9" s="14">
         <v>852</v>
       </c>
       <c r="CM9" s="14">
         <v>539</v>
       </c>
-      <c r="CN9" s="14"/>
+      <c r="CN9" s="14">
+        <v>538</v>
+      </c>
       <c r="CO9" s="14"/>
       <c r="CP9" s="14"/>
       <c r="CQ9" s="14"/>
       <c r="CR9" s="14"/>
       <c r="CS9" s="14"/>
     </row>
     <row r="10" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A10" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="15">
         <v>17322</v>
       </c>
       <c r="C10" s="15">
         <v>17666</v>
       </c>
       <c r="D10" s="15">
         <v>18334</v>
       </c>
       <c r="E10" s="15">
         <v>18527</v>
       </c>
       <c r="F10" s="15">
         <v>20213</v>
       </c>
@@ -3112,51 +3122,53 @@
       </c>
       <c r="CF10" s="14">
         <v>9102</v>
       </c>
       <c r="CG10" s="14">
         <v>9737</v>
       </c>
       <c r="CH10" s="14">
         <v>10050</v>
       </c>
       <c r="CI10" s="14">
         <v>10391</v>
       </c>
       <c r="CJ10" s="14">
         <v>10785</v>
       </c>
       <c r="CK10" s="14">
         <v>11077</v>
       </c>
       <c r="CL10" s="14">
         <v>11915</v>
       </c>
       <c r="CM10" s="14">
         <v>10822</v>
       </c>
-      <c r="CN10" s="14"/>
+      <c r="CN10" s="14">
+        <v>10754</v>
+      </c>
       <c r="CO10" s="14"/>
       <c r="CP10" s="14"/>
       <c r="CQ10" s="14"/>
       <c r="CR10" s="14"/>
       <c r="CS10" s="14"/>
     </row>
     <row r="11" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A11" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="15">
         <v>36520</v>
       </c>
       <c r="C11" s="15">
         <v>37402</v>
       </c>
       <c r="D11" s="15">
         <v>38302</v>
       </c>
       <c r="E11" s="15">
         <v>38931</v>
       </c>
       <c r="F11" s="15">
         <v>44424</v>
       </c>
@@ -3393,51 +3405,53 @@
       </c>
       <c r="CF11" s="14">
         <v>55942</v>
       </c>
       <c r="CG11" s="14">
         <v>56682</v>
       </c>
       <c r="CH11" s="14">
         <v>57011</v>
       </c>
       <c r="CI11" s="14">
         <v>58233</v>
       </c>
       <c r="CJ11" s="14">
         <v>60118</v>
       </c>
       <c r="CK11" s="14">
         <v>61437</v>
       </c>
       <c r="CL11" s="14">
         <v>65247</v>
       </c>
       <c r="CM11" s="14">
         <v>63461</v>
       </c>
-      <c r="CN11" s="14"/>
+      <c r="CN11" s="14">
+        <v>62868</v>
+      </c>
       <c r="CO11" s="14"/>
       <c r="CP11" s="14"/>
       <c r="CQ11" s="14"/>
       <c r="CR11" s="14"/>
       <c r="CS11" s="14"/>
     </row>
     <row r="12" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A12" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="15">
         <v>41308</v>
       </c>
       <c r="C12" s="15">
         <v>41447</v>
       </c>
       <c r="D12" s="15">
         <v>41733</v>
       </c>
       <c r="E12" s="15">
         <v>42535</v>
       </c>
       <c r="F12" s="15">
         <v>46227</v>
       </c>
@@ -3674,51 +3688,53 @@
       </c>
       <c r="CF12" s="14">
         <v>29521</v>
       </c>
       <c r="CG12" s="14">
         <v>29571</v>
       </c>
       <c r="CH12" s="14">
         <v>30103</v>
       </c>
       <c r="CI12" s="14">
         <v>30321</v>
       </c>
       <c r="CJ12" s="14">
         <v>31097</v>
       </c>
       <c r="CK12" s="14">
         <v>32432</v>
       </c>
       <c r="CL12" s="14">
         <v>33487</v>
       </c>
       <c r="CM12" s="14">
         <v>32726</v>
       </c>
-      <c r="CN12" s="14"/>
+      <c r="CN12" s="14">
+        <v>32428</v>
+      </c>
       <c r="CO12" s="14"/>
       <c r="CP12" s="14"/>
       <c r="CQ12" s="14"/>
       <c r="CR12" s="14"/>
       <c r="CS12" s="14"/>
     </row>
     <row r="13" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A13" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="11">
         <v>28092</v>
       </c>
       <c r="C13" s="11">
         <v>29068</v>
       </c>
       <c r="D13" s="11">
         <v>29822</v>
       </c>
       <c r="E13" s="11">
         <v>30441</v>
       </c>
       <c r="F13" s="11">
         <v>32179</v>
       </c>
@@ -3955,51 +3971,53 @@
       </c>
       <c r="CF13" s="14">
         <v>18811</v>
       </c>
       <c r="CG13" s="14">
         <v>18374</v>
       </c>
       <c r="CH13" s="14">
         <v>18489</v>
       </c>
       <c r="CI13" s="14">
         <v>18734</v>
       </c>
       <c r="CJ13" s="14">
         <v>19079</v>
       </c>
       <c r="CK13" s="14">
         <v>19357</v>
       </c>
       <c r="CL13" s="14">
         <v>20068</v>
       </c>
       <c r="CM13" s="18">
         <v>20474</v>
       </c>
-      <c r="CN13" s="14"/>
+      <c r="CN13" s="14">
+        <v>20352</v>
+      </c>
       <c r="CO13" s="14"/>
       <c r="CP13" s="14"/>
       <c r="CQ13" s="14"/>
       <c r="CR13" s="14"/>
       <c r="CS13" s="14"/>
     </row>
     <row r="14" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A14" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="15">
         <v>32920</v>
       </c>
       <c r="C14" s="15">
         <v>33286</v>
       </c>
       <c r="D14" s="15">
         <v>33893</v>
       </c>
       <c r="E14" s="15">
         <v>34852</v>
       </c>
       <c r="F14" s="15">
         <v>38600</v>
       </c>
@@ -4236,51 +4254,53 @@
       </c>
       <c r="CF14" s="14">
         <v>48998</v>
       </c>
       <c r="CG14" s="14">
         <v>46165</v>
       </c>
       <c r="CH14" s="14">
         <v>47262</v>
       </c>
       <c r="CI14" s="14">
         <v>47831</v>
       </c>
       <c r="CJ14" s="14">
         <v>49226</v>
       </c>
       <c r="CK14" s="14">
         <v>50914</v>
       </c>
       <c r="CL14" s="14">
         <v>55579</v>
       </c>
       <c r="CM14" s="14">
         <v>53749</v>
       </c>
-      <c r="CN14" s="14"/>
+      <c r="CN14" s="14">
+        <v>53575</v>
+      </c>
       <c r="CO14" s="14"/>
       <c r="CP14" s="14"/>
       <c r="CQ14" s="14"/>
       <c r="CR14" s="14"/>
       <c r="CS14" s="14"/>
     </row>
     <row r="15" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A15" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="15">
         <v>18867</v>
       </c>
       <c r="C15" s="15">
         <v>19172</v>
       </c>
       <c r="D15" s="15">
         <v>19225</v>
       </c>
       <c r="E15" s="15">
         <v>19481</v>
       </c>
       <c r="F15" s="15">
         <v>21200</v>
       </c>
@@ -4517,51 +4537,53 @@
       </c>
       <c r="CF15" s="14">
         <v>12749</v>
       </c>
       <c r="CG15" s="14">
         <v>13409</v>
       </c>
       <c r="CH15" s="14">
         <v>13484</v>
       </c>
       <c r="CI15" s="14">
         <v>13589</v>
       </c>
       <c r="CJ15" s="14">
         <v>13651</v>
       </c>
       <c r="CK15" s="14">
         <v>13833</v>
       </c>
       <c r="CL15" s="14">
         <v>14324</v>
       </c>
       <c r="CM15" s="14">
         <v>13728</v>
       </c>
-      <c r="CN15" s="14"/>
+      <c r="CN15" s="14">
+        <v>14058</v>
+      </c>
       <c r="CO15" s="14"/>
       <c r="CP15" s="14"/>
       <c r="CQ15" s="14"/>
       <c r="CR15" s="14"/>
       <c r="CS15" s="14"/>
     </row>
     <row r="16" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A16" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="15">
         <v>18365</v>
       </c>
       <c r="C16" s="15">
         <v>18519</v>
       </c>
       <c r="D16" s="15">
         <v>18765</v>
       </c>
       <c r="E16" s="15">
         <v>18562</v>
       </c>
       <c r="F16" s="15">
         <v>20466</v>
       </c>
@@ -4798,51 +4820,53 @@
       </c>
       <c r="CF16" s="14">
         <v>14203</v>
       </c>
       <c r="CG16" s="14">
         <v>13064</v>
       </c>
       <c r="CH16" s="14">
         <v>13414</v>
       </c>
       <c r="CI16" s="14">
         <v>13469</v>
       </c>
       <c r="CJ16" s="14">
         <v>13678</v>
       </c>
       <c r="CK16" s="14">
         <v>13619</v>
       </c>
       <c r="CL16" s="14">
         <v>15076</v>
       </c>
       <c r="CM16" s="14">
         <v>14301</v>
       </c>
-      <c r="CN16" s="14"/>
+      <c r="CN16" s="14">
+        <v>15241</v>
+      </c>
       <c r="CO16" s="14"/>
       <c r="CP16" s="14"/>
       <c r="CQ16" s="14"/>
       <c r="CR16" s="14"/>
       <c r="CS16" s="14"/>
     </row>
     <row r="17" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A17" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="15">
         <v>37097</v>
       </c>
       <c r="C17" s="15">
         <v>36339</v>
       </c>
       <c r="D17" s="15">
         <v>36213</v>
       </c>
       <c r="E17" s="15">
         <v>36204</v>
       </c>
       <c r="F17" s="15">
         <v>38177</v>
       </c>
@@ -5079,51 +5103,53 @@
       </c>
       <c r="CF17" s="14">
         <v>31478</v>
       </c>
       <c r="CG17" s="14">
         <v>31515</v>
       </c>
       <c r="CH17" s="14">
         <v>29601</v>
       </c>
       <c r="CI17" s="14">
         <v>29190</v>
       </c>
       <c r="CJ17" s="14">
         <v>26158</v>
       </c>
       <c r="CK17" s="14">
         <v>24990</v>
       </c>
       <c r="CL17" s="14">
         <v>25533</v>
       </c>
       <c r="CM17" s="14">
         <v>24292</v>
       </c>
-      <c r="CN17" s="14"/>
+      <c r="CN17" s="14">
+        <v>22784</v>
+      </c>
       <c r="CO17" s="14"/>
       <c r="CP17" s="14"/>
       <c r="CQ17" s="14"/>
       <c r="CR17" s="14"/>
       <c r="CS17" s="14"/>
     </row>
     <row r="18" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A18" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="11">
         <v>23435</v>
       </c>
       <c r="C18" s="11">
         <v>23381</v>
       </c>
       <c r="D18" s="11">
         <v>23922</v>
       </c>
       <c r="E18" s="11">
         <v>23828</v>
       </c>
       <c r="F18" s="11">
         <v>25546</v>
       </c>
@@ -5360,51 +5386,53 @@
       </c>
       <c r="CF18" s="14">
         <v>20532</v>
       </c>
       <c r="CG18" s="14">
         <v>20585</v>
       </c>
       <c r="CH18" s="14">
         <v>20761</v>
       </c>
       <c r="CI18" s="14">
         <v>20775</v>
       </c>
       <c r="CJ18" s="14">
         <v>21020</v>
       </c>
       <c r="CK18" s="14">
         <v>21227</v>
       </c>
       <c r="CL18" s="14">
         <v>22527</v>
       </c>
       <c r="CM18" s="14">
         <v>21247</v>
       </c>
-      <c r="CN18" s="14"/>
+      <c r="CN18" s="14">
+        <v>21177</v>
+      </c>
       <c r="CO18" s="14"/>
       <c r="CP18" s="14"/>
       <c r="CQ18" s="14"/>
       <c r="CR18" s="14"/>
       <c r="CS18" s="14"/>
     </row>
     <row r="19" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A19" s="26" t="s">
         <v>1</v>
       </c>
       <c r="B19" s="11">
         <v>45261</v>
       </c>
       <c r="C19" s="11">
         <v>45278</v>
       </c>
       <c r="D19" s="11">
         <v>45059</v>
       </c>
       <c r="E19" s="11">
         <v>45833</v>
       </c>
       <c r="F19" s="11">
         <v>50144</v>
       </c>
@@ -5641,51 +5669,53 @@
       </c>
       <c r="CF19" s="14">
         <v>36683</v>
       </c>
       <c r="CG19" s="14">
         <v>34378</v>
       </c>
       <c r="CH19" s="14">
         <v>34627</v>
       </c>
       <c r="CI19" s="14">
         <v>34850</v>
       </c>
       <c r="CJ19" s="14">
         <v>34692</v>
       </c>
       <c r="CK19" s="14">
         <v>35176</v>
       </c>
       <c r="CL19" s="14">
         <v>37497</v>
       </c>
       <c r="CM19" s="14">
         <v>36556</v>
       </c>
-      <c r="CN19" s="14"/>
+      <c r="CN19" s="14">
+        <v>36427</v>
+      </c>
       <c r="CO19" s="14"/>
       <c r="CP19" s="14"/>
       <c r="CQ19" s="14"/>
       <c r="CR19" s="14"/>
       <c r="CS19" s="14"/>
     </row>
     <row r="20" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A20" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="11">
         <v>29788</v>
       </c>
       <c r="C20" s="11">
         <v>29882</v>
       </c>
       <c r="D20" s="11">
         <v>31225</v>
       </c>
       <c r="E20" s="11">
         <v>31457</v>
       </c>
       <c r="F20" s="11">
         <v>34266</v>
       </c>
@@ -5922,51 +5952,53 @@
       </c>
       <c r="CF20" s="14">
         <v>19441</v>
       </c>
       <c r="CG20" s="14">
         <v>20484</v>
       </c>
       <c r="CH20" s="14">
         <v>20594</v>
       </c>
       <c r="CI20" s="14">
         <v>20724</v>
       </c>
       <c r="CJ20" s="14">
         <v>21552</v>
       </c>
       <c r="CK20" s="14">
         <v>21977</v>
       </c>
       <c r="CL20" s="14">
         <v>22678</v>
       </c>
       <c r="CM20" s="14">
         <v>21636</v>
       </c>
-      <c r="CN20" s="14"/>
+      <c r="CN20" s="14">
+        <v>21613</v>
+      </c>
       <c r="CO20" s="14"/>
       <c r="CP20" s="14"/>
       <c r="CQ20" s="14"/>
       <c r="CR20" s="14"/>
       <c r="CS20" s="14"/>
     </row>
     <row r="21" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A21" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="11">
         <v>23059</v>
       </c>
       <c r="C21" s="11">
         <v>23456</v>
       </c>
       <c r="D21" s="11">
         <v>23874</v>
       </c>
       <c r="E21" s="11">
         <v>23971</v>
       </c>
       <c r="F21" s="11">
         <v>26995</v>
       </c>
@@ -6203,51 +6235,53 @@
       </c>
       <c r="CF21" s="14">
         <v>14761</v>
       </c>
       <c r="CG21" s="14">
         <v>14104</v>
       </c>
       <c r="CH21" s="14">
         <v>14427</v>
       </c>
       <c r="CI21" s="14">
         <v>14645</v>
       </c>
       <c r="CJ21" s="14">
         <v>15059</v>
       </c>
       <c r="CK21" s="14">
         <v>15420</v>
       </c>
       <c r="CL21" s="14">
         <v>17102</v>
       </c>
       <c r="CM21" s="11">
         <v>15078</v>
       </c>
-      <c r="CN21" s="14"/>
+      <c r="CN21" s="14">
+        <v>14939</v>
+      </c>
       <c r="CO21" s="14"/>
       <c r="CP21" s="14"/>
       <c r="CQ21" s="14"/>
       <c r="CR21" s="14"/>
       <c r="CS21" s="14"/>
     </row>
     <row r="22" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A22" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="11">
         <v>16341</v>
       </c>
       <c r="C22" s="11">
         <v>16733</v>
       </c>
       <c r="D22" s="11">
         <v>17083</v>
       </c>
       <c r="E22" s="11">
         <v>17403</v>
       </c>
       <c r="F22" s="11">
         <v>19339</v>
       </c>
@@ -6484,51 +6518,53 @@
       </c>
       <c r="CF22" s="14">
         <v>10443</v>
       </c>
       <c r="CG22" s="14">
         <v>10296</v>
       </c>
       <c r="CH22" s="14">
         <v>10492</v>
       </c>
       <c r="CI22" s="14">
         <v>10584</v>
       </c>
       <c r="CJ22" s="14">
         <v>10476</v>
       </c>
       <c r="CK22" s="14">
         <v>10515</v>
       </c>
       <c r="CL22" s="14">
         <v>11013</v>
       </c>
       <c r="CM22" s="14">
         <v>11129</v>
       </c>
-      <c r="CN22" s="14"/>
+      <c r="CN22" s="14">
+        <v>11091</v>
+      </c>
       <c r="CO22" s="14"/>
       <c r="CP22" s="14"/>
       <c r="CQ22" s="14"/>
       <c r="CR22" s="14"/>
       <c r="CS22" s="14"/>
     </row>
     <row r="23" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A23" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="11">
         <v>25264</v>
       </c>
       <c r="C23" s="11">
         <v>25521</v>
       </c>
       <c r="D23" s="11">
         <v>25997</v>
       </c>
       <c r="E23" s="11">
         <v>26346</v>
       </c>
       <c r="F23" s="11">
         <v>30683</v>
       </c>
@@ -6765,51 +6801,53 @@
       </c>
       <c r="CF23" s="14">
         <v>17242</v>
       </c>
       <c r="CG23" s="14">
         <v>16846</v>
       </c>
       <c r="CH23" s="14">
         <v>17010</v>
       </c>
       <c r="CI23" s="14">
         <v>17119</v>
       </c>
       <c r="CJ23" s="14">
         <v>17345</v>
       </c>
       <c r="CK23" s="14">
         <v>17668</v>
       </c>
       <c r="CL23" s="14">
         <v>18899</v>
       </c>
       <c r="CM23" s="14">
         <v>18132</v>
       </c>
-      <c r="CN23" s="14"/>
+      <c r="CN23" s="14">
+        <v>18017</v>
+      </c>
       <c r="CO23" s="14"/>
       <c r="CP23" s="14"/>
       <c r="CQ23" s="14"/>
       <c r="CR23" s="14"/>
       <c r="CS23" s="14"/>
     </row>
     <row r="24" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A24" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="11">
         <v>15279</v>
       </c>
       <c r="C24" s="11">
         <v>15621</v>
       </c>
       <c r="D24" s="11">
         <v>15897</v>
       </c>
       <c r="E24" s="11">
         <v>16279</v>
       </c>
       <c r="F24" s="11">
         <v>17932</v>
       </c>
@@ -7046,51 +7084,53 @@
       </c>
       <c r="CF24" s="14">
         <v>8037</v>
       </c>
       <c r="CG24" s="14">
         <v>7975</v>
       </c>
       <c r="CH24" s="14">
         <v>8198</v>
       </c>
       <c r="CI24" s="14">
         <v>8375</v>
       </c>
       <c r="CJ24" s="14">
         <v>8489</v>
       </c>
       <c r="CK24" s="14">
         <v>8737</v>
       </c>
       <c r="CL24" s="14">
         <v>9623</v>
       </c>
       <c r="CM24" s="14">
         <v>8748</v>
       </c>
-      <c r="CN24" s="14"/>
+      <c r="CN24" s="14">
+        <v>9024</v>
+      </c>
       <c r="CO24" s="14"/>
       <c r="CP24" s="14"/>
       <c r="CQ24" s="14"/>
       <c r="CR24" s="14"/>
       <c r="CS24" s="14"/>
     </row>
     <row r="25" spans="1:97" s="35" customFormat="1" ht="11.25">
       <c r="A25" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="14">
         <v>26622</v>
       </c>
       <c r="C25" s="14">
         <v>27112</v>
       </c>
       <c r="D25" s="14">
         <v>27359</v>
       </c>
       <c r="E25" s="14">
         <v>27604</v>
       </c>
       <c r="F25" s="14">
         <v>30760</v>
       </c>
@@ -7327,136 +7367,138 @@
       </c>
       <c r="CF25" s="14">
         <v>24193</v>
       </c>
       <c r="CG25" s="14">
         <v>24391</v>
       </c>
       <c r="CH25" s="13">
         <v>24473</v>
       </c>
       <c r="CI25" s="13">
         <v>24486</v>
       </c>
       <c r="CJ25" s="13">
         <v>24384</v>
       </c>
       <c r="CK25" s="13">
         <v>24596</v>
       </c>
       <c r="CL25" s="13">
         <v>25699</v>
       </c>
       <c r="CM25" s="14">
         <v>24834</v>
       </c>
-      <c r="CN25" s="14"/>
+      <c r="CN25" s="14">
+        <v>24724</v>
+      </c>
       <c r="CO25" s="14"/>
       <c r="CP25" s="14"/>
       <c r="CQ25" s="14"/>
       <c r="CR25" s="14"/>
       <c r="CS25" s="14"/>
     </row>
     <row r="26" spans="1:97" ht="6" customHeight="1">
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:97">
-      <c r="AX27" s="41" t="s">
+      <c r="AX27" s="47" t="s">
         <v>40</v>
       </c>
-      <c r="AY27" s="41"/>
-[...21 lines deleted...]
-      <c r="BU27" s="41"/>
+      <c r="AY27" s="47"/>
+      <c r="AZ27" s="47"/>
+      <c r="BA27" s="47"/>
+      <c r="BB27" s="47"/>
+      <c r="BC27" s="47"/>
+      <c r="BD27" s="47"/>
+      <c r="BE27" s="47"/>
+      <c r="BF27" s="47"/>
+      <c r="BG27" s="47"/>
+      <c r="BH27" s="47"/>
+      <c r="BI27" s="47"/>
+      <c r="BJ27" s="47"/>
+      <c r="BK27" s="47"/>
+      <c r="BL27" s="47"/>
+      <c r="BM27" s="47"/>
+      <c r="BN27" s="47"/>
+      <c r="BO27" s="47"/>
+      <c r="BP27" s="47"/>
+      <c r="BQ27" s="47"/>
+      <c r="BR27" s="47"/>
+      <c r="BS27" s="47"/>
+      <c r="BT27" s="47"/>
+      <c r="BU27" s="47"/>
     </row>
     <row r="28" spans="1:97">
-      <c r="AX28" s="41"/>
-[...22 lines deleted...]
-      <c r="BU28" s="41"/>
+      <c r="AX28" s="47"/>
+      <c r="AY28" s="47"/>
+      <c r="AZ28" s="47"/>
+      <c r="BA28" s="47"/>
+      <c r="BB28" s="47"/>
+      <c r="BC28" s="47"/>
+      <c r="BD28" s="47"/>
+      <c r="BE28" s="47"/>
+      <c r="BF28" s="47"/>
+      <c r="BG28" s="47"/>
+      <c r="BH28" s="47"/>
+      <c r="BI28" s="47"/>
+      <c r="BJ28" s="47"/>
+      <c r="BK28" s="47"/>
+      <c r="BL28" s="47"/>
+      <c r="BM28" s="47"/>
+      <c r="BN28" s="47"/>
+      <c r="BO28" s="47"/>
+      <c r="BP28" s="47"/>
+      <c r="BQ28" s="47"/>
+      <c r="BR28" s="47"/>
+      <c r="BS28" s="47"/>
+      <c r="BT28" s="47"/>
+      <c r="BU28" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="AX27:BU28"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A1:CG1"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
-    <mergeCell ref="AX27:BU28"/>
-[...6 lines deleted...]
-    <mergeCell ref="AX3:BI3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>