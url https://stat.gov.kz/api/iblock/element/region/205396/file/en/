--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -2,131 +2,101 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14310" windowHeight="12300"/>
   </bookViews>
   <sheets>
-    <sheet name="2022-2024 year" sheetId="6" r:id="rId1"/>
-    <sheet name="Self-employed by status 22-24" sheetId="8" r:id="rId2"/>
+    <sheet name="2022-2025 year" sheetId="6" r:id="rId1"/>
+    <sheet name="Self-employed by status 22-25" sheetId="8" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Self-employed by status 22-24'!#REF!</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="1">'Self-employed by status 22-24'!$A$1:$A$65511,'Self-employed by status 22-24'!$A$4:$EX$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Self-employed by status 22-25'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="1">'Self-employed by status 22-25'!$A$1:$A$65517,'Self-employed by status 22-25'!$A$4:$EX$6</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="347" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="488" uniqueCount="35">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Other categories of the employed population</t>
   </si>
   <si>
     <t>Individual entrepreneurs</t>
   </si>
   <si>
     <t>Persons engaged in private practice</t>
   </si>
   <si>
     <t>Under a civil law contract for the provision of services mainly with several customers</t>
   </si>
   <si>
     <t>Founders (participants) of business partnerships and founders, shareholders (participants) of joint-stock companies</t>
   </si>
   <si>
     <t>Members of production cooperatives</t>
   </si>
   <si>
     <t>Independent workers</t>
   </si>
   <si>
     <t>year</t>
   </si>
   <si>
     <t>Name of the region</t>
   </si>
   <si>
     <t>A civil law contract for the provision of services mainly with several customers</t>
   </si>
   <si>
     <t>Abai</t>
-  </si>
-[...28 lines deleted...]
-    <t>Urdzhar district</t>
   </si>
   <si>
     <t>2022 year</t>
   </si>
   <si>
     <t>2023 year</t>
   </si>
   <si>
     <t>Self-employed workers</t>
   </si>
   <si>
     <t>The entire population</t>
   </si>
   <si>
     <t>Men</t>
   </si>
   <si>
     <t>Women</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
@@ -145,79 +115,109 @@
       <t>In accordance with the "Methodology for determining the number of self-employed, the level of their average monthly income and the number of unemployed population", approved by Order of the Statistics Committee of the Ministry of National Economy No. 11 dated 19.01. 2016</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">2) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Here and further, the data are formed in accordance with the new employment standards (19th ILO ICLS).</t>
     </r>
   </si>
   <si>
-    <t>Abay</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Here and further data according to the Law of the Republic of Kazakhstan "On employment of the population".</t>
     </r>
   </si>
   <si>
     <t>Self-employed workers by employment status by region of the Abay region</t>
   </si>
   <si>
-    <t>Abay district</t>
+    <t>2024 year</t>
   </si>
   <si>
-    <t>2024 year</t>
+    <t>2025 year</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Semei </t>
+  </si>
+  <si>
+    <t>Kurchatov</t>
+  </si>
+  <si>
+    <t>Аksuat</t>
+  </si>
+  <si>
+    <t>Ayagoz</t>
+  </si>
+  <si>
+    <t>Beskaragay</t>
+  </si>
+  <si>
+    <t>Borodulikha</t>
+  </si>
+  <si>
+    <t>Zhana Semei</t>
+  </si>
+  <si>
+    <t>Zharma</t>
+  </si>
+  <si>
+    <t>Kokpekti</t>
+  </si>
+  <si>
+    <t>Makanshy</t>
+  </si>
+  <si>
+    <t>Urzhar</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
   </numFmts>
   <fonts count="41">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -458,66 +458,65 @@
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...4 lines deleted...]
-    <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
     </font>
   </fonts>
   <fills count="27">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
@@ -609,51 +608,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="56"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="54"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="24">
+  <borders count="22">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -810,118 +809,98 @@
     <border>
       <left style="thin">
         <color indexed="22"/>
       </left>
       <right style="thin">
         <color indexed="22"/>
       </right>
       <top style="thin">
         <color indexed="22"/>
       </top>
       <bottom style="thin">
         <color indexed="22"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="52"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...18 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color indexed="56"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color indexed="27"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="27"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="56"/>
       </top>
       <bottom style="double">
         <color indexed="56"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="10"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4218">
+  <cellStyleXfs count="4217">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
@@ -3489,51 +3468,50 @@
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -4690,195 +4668,195 @@
     <xf numFmtId="0" fontId="26" fillId="26" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="26" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="26" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="26" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="26" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="26" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="26" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="26" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="26" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="26" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="26" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="26" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="26" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="26" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="26" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="26" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="26" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="26" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="26" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="26" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...85 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...27 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="21" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="21" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="21" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="21" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="21" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="21" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="21" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="21" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="21" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="21" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="21" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="21" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="21" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="21" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -5027,649 +5005,654 @@
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="23" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="23" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...27 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="23" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="34" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="34" fillId="0" borderId="1" xfId="3068" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="2611" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="34" fillId="0" borderId="1" xfId="3067" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="34" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="34" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="34" fillId="0" borderId="1" xfId="4034" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="34" fillId="0" borderId="1" xfId="4033" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="2" fontId="35" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="35" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="34" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="40" fillId="0" borderId="1" xfId="3068" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="164" fontId="40" fillId="0" borderId="1" xfId="4034" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="39" fillId="0" borderId="1" xfId="3067" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="39" fillId="0" borderId="1" xfId="4033" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="1" xfId="4042" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="40" fillId="0" borderId="1" xfId="4042" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="1" xfId="4025" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="1" xfId="4025" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="2" fontId="40" fillId="0" borderId="1" xfId="4042" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="34" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4218">
+  <cellStyles count="4217">
     <cellStyle name="20% - Акцент1" xfId="73"/>
     <cellStyle name="20% - Акцент1 10" xfId="74"/>
-    <cellStyle name="20% - Акцент1 10 2" xfId="3069"/>
+    <cellStyle name="20% - Акцент1 10 2" xfId="3068"/>
     <cellStyle name="20% - Акцент1 11" xfId="75"/>
-    <cellStyle name="20% - Акцент1 11 2" xfId="3070"/>
+    <cellStyle name="20% - Акцент1 11 2" xfId="3069"/>
     <cellStyle name="20% - Акцент1 12" xfId="76"/>
-    <cellStyle name="20% - Акцент1 12 2" xfId="3071"/>
+    <cellStyle name="20% - Акцент1 12 2" xfId="3070"/>
     <cellStyle name="20% - Акцент1 13" xfId="77"/>
-    <cellStyle name="20% - Акцент1 13 2" xfId="3072"/>
+    <cellStyle name="20% - Акцент1 13 2" xfId="3071"/>
     <cellStyle name="20% - Акцент1 14" xfId="78"/>
-    <cellStyle name="20% - Акцент1 14 2" xfId="3073"/>
+    <cellStyle name="20% - Акцент1 14 2" xfId="3072"/>
     <cellStyle name="20% - Акцент1 15" xfId="79"/>
-    <cellStyle name="20% - Акцент1 15 2" xfId="3074"/>
+    <cellStyle name="20% - Акцент1 15 2" xfId="3073"/>
     <cellStyle name="20% - Акцент1 16" xfId="80"/>
-    <cellStyle name="20% - Акцент1 16 2" xfId="3075"/>
+    <cellStyle name="20% - Акцент1 16 2" xfId="3074"/>
     <cellStyle name="20% - Акцент1 17" xfId="81"/>
     <cellStyle name="20% - Акцент1 18" xfId="82"/>
     <cellStyle name="20% - Акцент1 19" xfId="83"/>
     <cellStyle name="20% - Акцент1 2" xfId="84"/>
-    <cellStyle name="20% - Акцент1 2 10" xfId="3077"/>
-[...13 lines deleted...]
-    <cellStyle name="20% - Акцент1 2 9" xfId="3090"/>
+    <cellStyle name="20% - Акцент1 2 10" xfId="3076"/>
+    <cellStyle name="20% - Акцент1 2 11" xfId="3077"/>
+    <cellStyle name="20% - Акцент1 2 12" xfId="3078"/>
+    <cellStyle name="20% - Акцент1 2 13" xfId="3079"/>
+    <cellStyle name="20% - Акцент1 2 14" xfId="3080"/>
+    <cellStyle name="20% - Акцент1 2 15" xfId="3081"/>
+    <cellStyle name="20% - Акцент1 2 16" xfId="3075"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="3082"/>
+    <cellStyle name="20% - Акцент1 2 3" xfId="3083"/>
+    <cellStyle name="20% - Акцент1 2 4" xfId="3084"/>
+    <cellStyle name="20% - Акцент1 2 5" xfId="3085"/>
+    <cellStyle name="20% - Акцент1 2 6" xfId="3086"/>
+    <cellStyle name="20% - Акцент1 2 7" xfId="3087"/>
+    <cellStyle name="20% - Акцент1 2 8" xfId="3088"/>
+    <cellStyle name="20% - Акцент1 2 9" xfId="3089"/>
     <cellStyle name="20% - Акцент1 20" xfId="85"/>
     <cellStyle name="20% - Акцент1 21" xfId="86"/>
     <cellStyle name="20% - Акцент1 22" xfId="87"/>
     <cellStyle name="20% - Акцент1 23" xfId="88"/>
     <cellStyle name="20% - Акцент1 24" xfId="89"/>
     <cellStyle name="20% - Акцент1 25" xfId="90"/>
     <cellStyle name="20% - Акцент1 26" xfId="91"/>
     <cellStyle name="20% - Акцент1 27" xfId="92"/>
     <cellStyle name="20% - Акцент1 28" xfId="93"/>
     <cellStyle name="20% - Акцент1 29" xfId="94"/>
     <cellStyle name="20% - Акцент1 3" xfId="95"/>
-    <cellStyle name="20% - Акцент1 3 2" xfId="3091"/>
+    <cellStyle name="20% - Акцент1 3 2" xfId="3090"/>
     <cellStyle name="20% - Акцент1 30" xfId="96"/>
     <cellStyle name="20% - Акцент1 31" xfId="97"/>
     <cellStyle name="20% - Акцент1 32" xfId="98"/>
     <cellStyle name="20% - Акцент1 33" xfId="99"/>
     <cellStyle name="20% - Акцент1 34" xfId="100"/>
     <cellStyle name="20% - Акцент1 35" xfId="101"/>
     <cellStyle name="20% - Акцент1 36" xfId="102"/>
     <cellStyle name="20% - Акцент1 37" xfId="103"/>
     <cellStyle name="20% - Акцент1 38" xfId="104"/>
     <cellStyle name="20% - Акцент1 39" xfId="105"/>
     <cellStyle name="20% - Акцент1 4" xfId="106"/>
-    <cellStyle name="20% - Акцент1 4 2" xfId="3092"/>
+    <cellStyle name="20% - Акцент1 4 2" xfId="3091"/>
     <cellStyle name="20% - Акцент1 40" xfId="107"/>
     <cellStyle name="20% - Акцент1 41" xfId="108"/>
     <cellStyle name="20% - Акцент1 42" xfId="109"/>
     <cellStyle name="20% - Акцент1 43" xfId="110"/>
     <cellStyle name="20% - Акцент1 44" xfId="111"/>
     <cellStyle name="20% - Акцент1 45" xfId="112"/>
     <cellStyle name="20% - Акцент1 46" xfId="113"/>
     <cellStyle name="20% - Акцент1 47" xfId="114"/>
     <cellStyle name="20% - Акцент1 48" xfId="115"/>
     <cellStyle name="20% - Акцент1 49" xfId="116"/>
     <cellStyle name="20% - Акцент1 5" xfId="117"/>
-    <cellStyle name="20% - Акцент1 5 2" xfId="3093"/>
+    <cellStyle name="20% - Акцент1 5 2" xfId="3092"/>
     <cellStyle name="20% - Акцент1 50" xfId="118"/>
     <cellStyle name="20% - Акцент1 51" xfId="119"/>
     <cellStyle name="20% - Акцент1 52" xfId="120"/>
     <cellStyle name="20% - Акцент1 53" xfId="121"/>
     <cellStyle name="20% - Акцент1 54" xfId="122"/>
     <cellStyle name="20% - Акцент1 55" xfId="123"/>
     <cellStyle name="20% - Акцент1 56" xfId="124"/>
     <cellStyle name="20% - Акцент1 57" xfId="125"/>
     <cellStyle name="20% - Акцент1 58" xfId="126"/>
     <cellStyle name="20% - Акцент1 59" xfId="127"/>
     <cellStyle name="20% - Акцент1 6" xfId="128"/>
-    <cellStyle name="20% - Акцент1 6 2" xfId="3094"/>
+    <cellStyle name="20% - Акцент1 6 2" xfId="3093"/>
     <cellStyle name="20% - Акцент1 60" xfId="129"/>
     <cellStyle name="20% - Акцент1 61" xfId="130"/>
     <cellStyle name="20% - Акцент1 62" xfId="131"/>
     <cellStyle name="20% - Акцент1 63" xfId="132"/>
     <cellStyle name="20% - Акцент1 64" xfId="133"/>
     <cellStyle name="20% - Акцент1 65" xfId="134"/>
     <cellStyle name="20% - Акцент1 66" xfId="135"/>
     <cellStyle name="20% - Акцент1 67" xfId="136"/>
     <cellStyle name="20% - Акцент1 68" xfId="137"/>
     <cellStyle name="20% - Акцент1 69" xfId="138"/>
     <cellStyle name="20% - Акцент1 7" xfId="139"/>
-    <cellStyle name="20% - Акцент1 7 2" xfId="3095"/>
+    <cellStyle name="20% - Акцент1 7 2" xfId="3094"/>
     <cellStyle name="20% - Акцент1 70" xfId="140"/>
     <cellStyle name="20% - Акцент1 71" xfId="141"/>
     <cellStyle name="20% - Акцент1 72" xfId="142"/>
     <cellStyle name="20% - Акцент1 73" xfId="143"/>
     <cellStyle name="20% - Акцент1 8" xfId="144"/>
-    <cellStyle name="20% - Акцент1 8 2" xfId="3096"/>
+    <cellStyle name="20% - Акцент1 8 2" xfId="3095"/>
     <cellStyle name="20% - Акцент1 9" xfId="145"/>
-    <cellStyle name="20% - Акцент1 9 2" xfId="3097"/>
+    <cellStyle name="20% - Акцент1 9 2" xfId="3096"/>
     <cellStyle name="20% - Акцент2" xfId="146"/>
     <cellStyle name="20% - Акцент2 10" xfId="147"/>
-    <cellStyle name="20% - Акцент2 10 2" xfId="3098"/>
+    <cellStyle name="20% - Акцент2 10 2" xfId="3097"/>
     <cellStyle name="20% - Акцент2 11" xfId="148"/>
-    <cellStyle name="20% - Акцент2 11 2" xfId="3099"/>
+    <cellStyle name="20% - Акцент2 11 2" xfId="3098"/>
     <cellStyle name="20% - Акцент2 12" xfId="149"/>
-    <cellStyle name="20% - Акцент2 12 2" xfId="3100"/>
+    <cellStyle name="20% - Акцент2 12 2" xfId="3099"/>
     <cellStyle name="20% - Акцент2 13" xfId="150"/>
-    <cellStyle name="20% - Акцент2 13 2" xfId="3101"/>
+    <cellStyle name="20% - Акцент2 13 2" xfId="3100"/>
     <cellStyle name="20% - Акцент2 14" xfId="151"/>
-    <cellStyle name="20% - Акцент2 14 2" xfId="3102"/>
+    <cellStyle name="20% - Акцент2 14 2" xfId="3101"/>
     <cellStyle name="20% - Акцент2 15" xfId="152"/>
-    <cellStyle name="20% - Акцент2 15 2" xfId="3103"/>
+    <cellStyle name="20% - Акцент2 15 2" xfId="3102"/>
     <cellStyle name="20% - Акцент2 16" xfId="153"/>
-    <cellStyle name="20% - Акцент2 16 2" xfId="3104"/>
+    <cellStyle name="20% - Акцент2 16 2" xfId="3103"/>
     <cellStyle name="20% - Акцент2 17" xfId="154"/>
     <cellStyle name="20% - Акцент2 18" xfId="155"/>
     <cellStyle name="20% - Акцент2 19" xfId="156"/>
     <cellStyle name="20% - Акцент2 2" xfId="157"/>
-    <cellStyle name="20% - Акцент2 2 10" xfId="3106"/>
-[...13 lines deleted...]
-    <cellStyle name="20% - Акцент2 2 9" xfId="3119"/>
+    <cellStyle name="20% - Акцент2 2 10" xfId="3105"/>
+    <cellStyle name="20% - Акцент2 2 11" xfId="3106"/>
+    <cellStyle name="20% - Акцент2 2 12" xfId="3107"/>
+    <cellStyle name="20% - Акцент2 2 13" xfId="3108"/>
+    <cellStyle name="20% - Акцент2 2 14" xfId="3109"/>
+    <cellStyle name="20% - Акцент2 2 15" xfId="3110"/>
+    <cellStyle name="20% - Акцент2 2 16" xfId="3104"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="3111"/>
+    <cellStyle name="20% - Акцент2 2 3" xfId="3112"/>
+    <cellStyle name="20% - Акцент2 2 4" xfId="3113"/>
+    <cellStyle name="20% - Акцент2 2 5" xfId="3114"/>
+    <cellStyle name="20% - Акцент2 2 6" xfId="3115"/>
+    <cellStyle name="20% - Акцент2 2 7" xfId="3116"/>
+    <cellStyle name="20% - Акцент2 2 8" xfId="3117"/>
+    <cellStyle name="20% - Акцент2 2 9" xfId="3118"/>
     <cellStyle name="20% - Акцент2 20" xfId="158"/>
     <cellStyle name="20% - Акцент2 21" xfId="159"/>
     <cellStyle name="20% - Акцент2 22" xfId="160"/>
     <cellStyle name="20% - Акцент2 23" xfId="161"/>
     <cellStyle name="20% - Акцент2 24" xfId="162"/>
     <cellStyle name="20% - Акцент2 25" xfId="163"/>
     <cellStyle name="20% - Акцент2 26" xfId="164"/>
     <cellStyle name="20% - Акцент2 27" xfId="165"/>
     <cellStyle name="20% - Акцент2 28" xfId="166"/>
     <cellStyle name="20% - Акцент2 29" xfId="167"/>
     <cellStyle name="20% - Акцент2 3" xfId="168"/>
-    <cellStyle name="20% - Акцент2 3 2" xfId="3120"/>
+    <cellStyle name="20% - Акцент2 3 2" xfId="3119"/>
     <cellStyle name="20% - Акцент2 30" xfId="169"/>
     <cellStyle name="20% - Акцент2 31" xfId="170"/>
     <cellStyle name="20% - Акцент2 32" xfId="171"/>
     <cellStyle name="20% - Акцент2 33" xfId="172"/>
     <cellStyle name="20% - Акцент2 34" xfId="173"/>
     <cellStyle name="20% - Акцент2 35" xfId="174"/>
     <cellStyle name="20% - Акцент2 36" xfId="175"/>
     <cellStyle name="20% - Акцент2 37" xfId="176"/>
     <cellStyle name="20% - Акцент2 38" xfId="177"/>
     <cellStyle name="20% - Акцент2 39" xfId="178"/>
     <cellStyle name="20% - Акцент2 4" xfId="179"/>
-    <cellStyle name="20% - Акцент2 4 2" xfId="3121"/>
+    <cellStyle name="20% - Акцент2 4 2" xfId="3120"/>
     <cellStyle name="20% - Акцент2 40" xfId="180"/>
     <cellStyle name="20% - Акцент2 41" xfId="181"/>
     <cellStyle name="20% - Акцент2 42" xfId="182"/>
     <cellStyle name="20% - Акцент2 43" xfId="183"/>
     <cellStyle name="20% - Акцент2 44" xfId="184"/>
     <cellStyle name="20% - Акцент2 45" xfId="185"/>
     <cellStyle name="20% - Акцент2 46" xfId="186"/>
     <cellStyle name="20% - Акцент2 47" xfId="187"/>
     <cellStyle name="20% - Акцент2 48" xfId="188"/>
     <cellStyle name="20% - Акцент2 49" xfId="189"/>
     <cellStyle name="20% - Акцент2 5" xfId="190"/>
-    <cellStyle name="20% - Акцент2 5 2" xfId="3122"/>
+    <cellStyle name="20% - Акцент2 5 2" xfId="3121"/>
     <cellStyle name="20% - Акцент2 50" xfId="191"/>
     <cellStyle name="20% - Акцент2 51" xfId="192"/>
     <cellStyle name="20% - Акцент2 52" xfId="193"/>
     <cellStyle name="20% - Акцент2 53" xfId="194"/>
     <cellStyle name="20% - Акцент2 54" xfId="195"/>
     <cellStyle name="20% - Акцент2 55" xfId="196"/>
     <cellStyle name="20% - Акцент2 56" xfId="197"/>
     <cellStyle name="20% - Акцент2 57" xfId="198"/>
     <cellStyle name="20% - Акцент2 58" xfId="199"/>
     <cellStyle name="20% - Акцент2 59" xfId="200"/>
     <cellStyle name="20% - Акцент2 6" xfId="201"/>
-    <cellStyle name="20% - Акцент2 6 2" xfId="3123"/>
+    <cellStyle name="20% - Акцент2 6 2" xfId="3122"/>
     <cellStyle name="20% - Акцент2 60" xfId="202"/>
     <cellStyle name="20% - Акцент2 61" xfId="203"/>
     <cellStyle name="20% - Акцент2 62" xfId="204"/>
     <cellStyle name="20% - Акцент2 63" xfId="205"/>
     <cellStyle name="20% - Акцент2 64" xfId="206"/>
     <cellStyle name="20% - Акцент2 65" xfId="207"/>
     <cellStyle name="20% - Акцент2 66" xfId="208"/>
     <cellStyle name="20% - Акцент2 67" xfId="209"/>
     <cellStyle name="20% - Акцент2 68" xfId="210"/>
     <cellStyle name="20% - Акцент2 69" xfId="211"/>
     <cellStyle name="20% - Акцент2 7" xfId="212"/>
-    <cellStyle name="20% - Акцент2 7 2" xfId="3124"/>
+    <cellStyle name="20% - Акцент2 7 2" xfId="3123"/>
     <cellStyle name="20% - Акцент2 70" xfId="213"/>
     <cellStyle name="20% - Акцент2 71" xfId="214"/>
     <cellStyle name="20% - Акцент2 72" xfId="215"/>
     <cellStyle name="20% - Акцент2 73" xfId="216"/>
     <cellStyle name="20% - Акцент2 8" xfId="217"/>
-    <cellStyle name="20% - Акцент2 8 2" xfId="3125"/>
+    <cellStyle name="20% - Акцент2 8 2" xfId="3124"/>
     <cellStyle name="20% - Акцент2 9" xfId="218"/>
-    <cellStyle name="20% - Акцент2 9 2" xfId="3126"/>
+    <cellStyle name="20% - Акцент2 9 2" xfId="3125"/>
     <cellStyle name="20% - Акцент3" xfId="219"/>
     <cellStyle name="20% - Акцент3 10" xfId="220"/>
-    <cellStyle name="20% - Акцент3 10 2" xfId="3127"/>
+    <cellStyle name="20% - Акцент3 10 2" xfId="3126"/>
     <cellStyle name="20% - Акцент3 11" xfId="221"/>
-    <cellStyle name="20% - Акцент3 11 2" xfId="3128"/>
+    <cellStyle name="20% - Акцент3 11 2" xfId="3127"/>
     <cellStyle name="20% - Акцент3 12" xfId="222"/>
-    <cellStyle name="20% - Акцент3 12 2" xfId="3129"/>
+    <cellStyle name="20% - Акцент3 12 2" xfId="3128"/>
     <cellStyle name="20% - Акцент3 13" xfId="223"/>
-    <cellStyle name="20% - Акцент3 13 2" xfId="3130"/>
+    <cellStyle name="20% - Акцент3 13 2" xfId="3129"/>
     <cellStyle name="20% - Акцент3 14" xfId="224"/>
-    <cellStyle name="20% - Акцент3 14 2" xfId="3131"/>
+    <cellStyle name="20% - Акцент3 14 2" xfId="3130"/>
     <cellStyle name="20% - Акцент3 15" xfId="225"/>
-    <cellStyle name="20% - Акцент3 15 2" xfId="3132"/>
+    <cellStyle name="20% - Акцент3 15 2" xfId="3131"/>
     <cellStyle name="20% - Акцент3 16" xfId="226"/>
-    <cellStyle name="20% - Акцент3 16 2" xfId="3133"/>
+    <cellStyle name="20% - Акцент3 16 2" xfId="3132"/>
     <cellStyle name="20% - Акцент3 17" xfId="227"/>
     <cellStyle name="20% - Акцент3 18" xfId="228"/>
     <cellStyle name="20% - Акцент3 19" xfId="229"/>
     <cellStyle name="20% - Акцент3 2" xfId="230"/>
-    <cellStyle name="20% - Акцент3 2 10" xfId="3135"/>
-[...13 lines deleted...]
-    <cellStyle name="20% - Акцент3 2 9" xfId="3148"/>
+    <cellStyle name="20% - Акцент3 2 10" xfId="3134"/>
+    <cellStyle name="20% - Акцент3 2 11" xfId="3135"/>
+    <cellStyle name="20% - Акцент3 2 12" xfId="3136"/>
+    <cellStyle name="20% - Акцент3 2 13" xfId="3137"/>
+    <cellStyle name="20% - Акцент3 2 14" xfId="3138"/>
+    <cellStyle name="20% - Акцент3 2 15" xfId="3139"/>
+    <cellStyle name="20% - Акцент3 2 16" xfId="3133"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="3140"/>
+    <cellStyle name="20% - Акцент3 2 3" xfId="3141"/>
+    <cellStyle name="20% - Акцент3 2 4" xfId="3142"/>
+    <cellStyle name="20% - Акцент3 2 5" xfId="3143"/>
+    <cellStyle name="20% - Акцент3 2 6" xfId="3144"/>
+    <cellStyle name="20% - Акцент3 2 7" xfId="3145"/>
+    <cellStyle name="20% - Акцент3 2 8" xfId="3146"/>
+    <cellStyle name="20% - Акцент3 2 9" xfId="3147"/>
     <cellStyle name="20% - Акцент3 20" xfId="231"/>
     <cellStyle name="20% - Акцент3 21" xfId="232"/>
     <cellStyle name="20% - Акцент3 22" xfId="233"/>
     <cellStyle name="20% - Акцент3 23" xfId="234"/>
     <cellStyle name="20% - Акцент3 24" xfId="235"/>
     <cellStyle name="20% - Акцент3 25" xfId="236"/>
     <cellStyle name="20% - Акцент3 26" xfId="237"/>
     <cellStyle name="20% - Акцент3 27" xfId="238"/>
     <cellStyle name="20% - Акцент3 28" xfId="239"/>
     <cellStyle name="20% - Акцент3 29" xfId="240"/>
     <cellStyle name="20% - Акцент3 3" xfId="241"/>
-    <cellStyle name="20% - Акцент3 3 2" xfId="3149"/>
+    <cellStyle name="20% - Акцент3 3 2" xfId="3148"/>
     <cellStyle name="20% - Акцент3 30" xfId="242"/>
     <cellStyle name="20% - Акцент3 31" xfId="243"/>
     <cellStyle name="20% - Акцент3 32" xfId="244"/>
     <cellStyle name="20% - Акцент3 33" xfId="245"/>
     <cellStyle name="20% - Акцент3 34" xfId="246"/>
     <cellStyle name="20% - Акцент3 35" xfId="247"/>
     <cellStyle name="20% - Акцент3 36" xfId="248"/>
     <cellStyle name="20% - Акцент3 37" xfId="249"/>
     <cellStyle name="20% - Акцент3 38" xfId="250"/>
     <cellStyle name="20% - Акцент3 39" xfId="251"/>
     <cellStyle name="20% - Акцент3 4" xfId="252"/>
-    <cellStyle name="20% - Акцент3 4 2" xfId="3150"/>
+    <cellStyle name="20% - Акцент3 4 2" xfId="3149"/>
     <cellStyle name="20% - Акцент3 40" xfId="253"/>
     <cellStyle name="20% - Акцент3 41" xfId="254"/>
     <cellStyle name="20% - Акцент3 42" xfId="255"/>
     <cellStyle name="20% - Акцент3 43" xfId="256"/>
     <cellStyle name="20% - Акцент3 44" xfId="257"/>
     <cellStyle name="20% - Акцент3 45" xfId="258"/>
     <cellStyle name="20% - Акцент3 46" xfId="259"/>
     <cellStyle name="20% - Акцент3 47" xfId="260"/>
     <cellStyle name="20% - Акцент3 48" xfId="261"/>
     <cellStyle name="20% - Акцент3 49" xfId="262"/>
     <cellStyle name="20% - Акцент3 5" xfId="263"/>
-    <cellStyle name="20% - Акцент3 5 2" xfId="3151"/>
+    <cellStyle name="20% - Акцент3 5 2" xfId="3150"/>
     <cellStyle name="20% - Акцент3 50" xfId="264"/>
     <cellStyle name="20% - Акцент3 51" xfId="265"/>
     <cellStyle name="20% - Акцент3 52" xfId="266"/>
     <cellStyle name="20% - Акцент3 53" xfId="267"/>
     <cellStyle name="20% - Акцент3 54" xfId="268"/>
     <cellStyle name="20% - Акцент3 55" xfId="269"/>
     <cellStyle name="20% - Акцент3 56" xfId="270"/>
     <cellStyle name="20% - Акцент3 57" xfId="271"/>
     <cellStyle name="20% - Акцент3 58" xfId="272"/>
     <cellStyle name="20% - Акцент3 59" xfId="273"/>
     <cellStyle name="20% - Акцент3 6" xfId="274"/>
-    <cellStyle name="20% - Акцент3 6 2" xfId="3152"/>
+    <cellStyle name="20% - Акцент3 6 2" xfId="3151"/>
     <cellStyle name="20% - Акцент3 60" xfId="275"/>
     <cellStyle name="20% - Акцент3 61" xfId="276"/>
     <cellStyle name="20% - Акцент3 62" xfId="277"/>
     <cellStyle name="20% - Акцент3 63" xfId="278"/>
     <cellStyle name="20% - Акцент3 64" xfId="279"/>
     <cellStyle name="20% - Акцент3 65" xfId="280"/>
     <cellStyle name="20% - Акцент3 66" xfId="281"/>
     <cellStyle name="20% - Акцент3 67" xfId="282"/>
     <cellStyle name="20% - Акцент3 68" xfId="283"/>
     <cellStyle name="20% - Акцент3 69" xfId="284"/>
     <cellStyle name="20% - Акцент3 7" xfId="285"/>
-    <cellStyle name="20% - Акцент3 7 2" xfId="3153"/>
+    <cellStyle name="20% - Акцент3 7 2" xfId="3152"/>
     <cellStyle name="20% - Акцент3 70" xfId="286"/>
     <cellStyle name="20% - Акцент3 71" xfId="287"/>
     <cellStyle name="20% - Акцент3 72" xfId="288"/>
     <cellStyle name="20% - Акцент3 73" xfId="289"/>
     <cellStyle name="20% - Акцент3 8" xfId="290"/>
-    <cellStyle name="20% - Акцент3 8 2" xfId="3154"/>
+    <cellStyle name="20% - Акцент3 8 2" xfId="3153"/>
     <cellStyle name="20% - Акцент3 9" xfId="291"/>
-    <cellStyle name="20% - Акцент3 9 2" xfId="3155"/>
+    <cellStyle name="20% - Акцент3 9 2" xfId="3154"/>
     <cellStyle name="20% - Акцент4" xfId="292"/>
     <cellStyle name="20% - Акцент4 10" xfId="293"/>
-    <cellStyle name="20% - Акцент4 10 2" xfId="3156"/>
+    <cellStyle name="20% - Акцент4 10 2" xfId="3155"/>
     <cellStyle name="20% - Акцент4 11" xfId="294"/>
-    <cellStyle name="20% - Акцент4 11 2" xfId="3157"/>
+    <cellStyle name="20% - Акцент4 11 2" xfId="3156"/>
     <cellStyle name="20% - Акцент4 12" xfId="295"/>
-    <cellStyle name="20% - Акцент4 12 2" xfId="3158"/>
+    <cellStyle name="20% - Акцент4 12 2" xfId="3157"/>
     <cellStyle name="20% - Акцент4 13" xfId="296"/>
-    <cellStyle name="20% - Акцент4 13 2" xfId="3159"/>
+    <cellStyle name="20% - Акцент4 13 2" xfId="3158"/>
     <cellStyle name="20% - Акцент4 14" xfId="297"/>
-    <cellStyle name="20% - Акцент4 14 2" xfId="3160"/>
+    <cellStyle name="20% - Акцент4 14 2" xfId="3159"/>
     <cellStyle name="20% - Акцент4 15" xfId="298"/>
-    <cellStyle name="20% - Акцент4 15 2" xfId="3161"/>
+    <cellStyle name="20% - Акцент4 15 2" xfId="3160"/>
     <cellStyle name="20% - Акцент4 16" xfId="299"/>
-    <cellStyle name="20% - Акцент4 16 2" xfId="3162"/>
+    <cellStyle name="20% - Акцент4 16 2" xfId="3161"/>
     <cellStyle name="20% - Акцент4 17" xfId="300"/>
     <cellStyle name="20% - Акцент4 18" xfId="301"/>
     <cellStyle name="20% - Акцент4 19" xfId="302"/>
     <cellStyle name="20% - Акцент4 2" xfId="303"/>
-    <cellStyle name="20% - Акцент4 2 10" xfId="3164"/>
-[...13 lines deleted...]
-    <cellStyle name="20% - Акцент4 2 9" xfId="3177"/>
+    <cellStyle name="20% - Акцент4 2 10" xfId="3163"/>
+    <cellStyle name="20% - Акцент4 2 11" xfId="3164"/>
+    <cellStyle name="20% - Акцент4 2 12" xfId="3165"/>
+    <cellStyle name="20% - Акцент4 2 13" xfId="3166"/>
+    <cellStyle name="20% - Акцент4 2 14" xfId="3167"/>
+    <cellStyle name="20% - Акцент4 2 15" xfId="3168"/>
+    <cellStyle name="20% - Акцент4 2 16" xfId="3162"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="3169"/>
+    <cellStyle name="20% - Акцент4 2 3" xfId="3170"/>
+    <cellStyle name="20% - Акцент4 2 4" xfId="3171"/>
+    <cellStyle name="20% - Акцент4 2 5" xfId="3172"/>
+    <cellStyle name="20% - Акцент4 2 6" xfId="3173"/>
+    <cellStyle name="20% - Акцент4 2 7" xfId="3174"/>
+    <cellStyle name="20% - Акцент4 2 8" xfId="3175"/>
+    <cellStyle name="20% - Акцент4 2 9" xfId="3176"/>
     <cellStyle name="20% - Акцент4 20" xfId="304"/>
     <cellStyle name="20% - Акцент4 21" xfId="305"/>
     <cellStyle name="20% - Акцент4 22" xfId="306"/>
     <cellStyle name="20% - Акцент4 23" xfId="307"/>
     <cellStyle name="20% - Акцент4 24" xfId="308"/>
     <cellStyle name="20% - Акцент4 25" xfId="309"/>
     <cellStyle name="20% - Акцент4 26" xfId="310"/>
     <cellStyle name="20% - Акцент4 27" xfId="311"/>
     <cellStyle name="20% - Акцент4 28" xfId="312"/>
     <cellStyle name="20% - Акцент4 29" xfId="313"/>
     <cellStyle name="20% - Акцент4 3" xfId="314"/>
-    <cellStyle name="20% - Акцент4 3 2" xfId="3178"/>
+    <cellStyle name="20% - Акцент4 3 2" xfId="3177"/>
     <cellStyle name="20% - Акцент4 30" xfId="315"/>
     <cellStyle name="20% - Акцент4 31" xfId="316"/>
     <cellStyle name="20% - Акцент4 32" xfId="317"/>
     <cellStyle name="20% - Акцент4 33" xfId="318"/>
     <cellStyle name="20% - Акцент4 34" xfId="319"/>
     <cellStyle name="20% - Акцент4 35" xfId="320"/>
     <cellStyle name="20% - Акцент4 36" xfId="321"/>
     <cellStyle name="20% - Акцент4 37" xfId="322"/>
     <cellStyle name="20% - Акцент4 38" xfId="323"/>
     <cellStyle name="20% - Акцент4 39" xfId="324"/>
     <cellStyle name="20% - Акцент4 4" xfId="325"/>
-    <cellStyle name="20% - Акцент4 4 2" xfId="3179"/>
+    <cellStyle name="20% - Акцент4 4 2" xfId="3178"/>
     <cellStyle name="20% - Акцент4 40" xfId="326"/>
     <cellStyle name="20% - Акцент4 41" xfId="327"/>
     <cellStyle name="20% - Акцент4 42" xfId="328"/>
     <cellStyle name="20% - Акцент4 43" xfId="329"/>
     <cellStyle name="20% - Акцент4 44" xfId="330"/>
     <cellStyle name="20% - Акцент4 45" xfId="331"/>
     <cellStyle name="20% - Акцент4 46" xfId="332"/>
     <cellStyle name="20% - Акцент4 47" xfId="333"/>
     <cellStyle name="20% - Акцент4 48" xfId="334"/>
     <cellStyle name="20% - Акцент4 49" xfId="335"/>
     <cellStyle name="20% - Акцент4 5" xfId="336"/>
-    <cellStyle name="20% - Акцент4 5 2" xfId="3180"/>
+    <cellStyle name="20% - Акцент4 5 2" xfId="3179"/>
     <cellStyle name="20% - Акцент4 50" xfId="337"/>
     <cellStyle name="20% - Акцент4 51" xfId="338"/>
     <cellStyle name="20% - Акцент4 52" xfId="339"/>
     <cellStyle name="20% - Акцент4 53" xfId="340"/>
     <cellStyle name="20% - Акцент4 54" xfId="341"/>
     <cellStyle name="20% - Акцент4 55" xfId="342"/>
     <cellStyle name="20% - Акцент4 56" xfId="343"/>
     <cellStyle name="20% - Акцент4 57" xfId="344"/>
     <cellStyle name="20% - Акцент4 58" xfId="345"/>
     <cellStyle name="20% - Акцент4 59" xfId="346"/>
     <cellStyle name="20% - Акцент4 6" xfId="347"/>
-    <cellStyle name="20% - Акцент4 6 2" xfId="3181"/>
+    <cellStyle name="20% - Акцент4 6 2" xfId="3180"/>
     <cellStyle name="20% - Акцент4 60" xfId="348"/>
     <cellStyle name="20% - Акцент4 61" xfId="349"/>
     <cellStyle name="20% - Акцент4 62" xfId="350"/>
     <cellStyle name="20% - Акцент4 63" xfId="351"/>
     <cellStyle name="20% - Акцент4 64" xfId="352"/>
     <cellStyle name="20% - Акцент4 65" xfId="353"/>
     <cellStyle name="20% - Акцент4 66" xfId="354"/>
     <cellStyle name="20% - Акцент4 67" xfId="355"/>
     <cellStyle name="20% - Акцент4 68" xfId="356"/>
     <cellStyle name="20% - Акцент4 69" xfId="357"/>
     <cellStyle name="20% - Акцент4 7" xfId="358"/>
-    <cellStyle name="20% - Акцент4 7 2" xfId="3182"/>
+    <cellStyle name="20% - Акцент4 7 2" xfId="3181"/>
     <cellStyle name="20% - Акцент4 70" xfId="359"/>
     <cellStyle name="20% - Акцент4 71" xfId="360"/>
     <cellStyle name="20% - Акцент4 72" xfId="361"/>
     <cellStyle name="20% - Акцент4 73" xfId="362"/>
     <cellStyle name="20% - Акцент4 8" xfId="363"/>
-    <cellStyle name="20% - Акцент4 8 2" xfId="3183"/>
+    <cellStyle name="20% - Акцент4 8 2" xfId="3182"/>
     <cellStyle name="20% - Акцент4 9" xfId="364"/>
-    <cellStyle name="20% - Акцент4 9 2" xfId="3184"/>
+    <cellStyle name="20% - Акцент4 9 2" xfId="3183"/>
     <cellStyle name="20% - Акцент5" xfId="365"/>
     <cellStyle name="20% - Акцент5 10" xfId="366"/>
     <cellStyle name="20% - Акцент5 11" xfId="367"/>
     <cellStyle name="20% - Акцент5 12" xfId="368"/>
     <cellStyle name="20% - Акцент5 13" xfId="369"/>
     <cellStyle name="20% - Акцент5 14" xfId="370"/>
     <cellStyle name="20% - Акцент5 15" xfId="371"/>
     <cellStyle name="20% - Акцент5 16" xfId="372"/>
     <cellStyle name="20% - Акцент5 17" xfId="373"/>
     <cellStyle name="20% - Акцент5 18" xfId="374"/>
     <cellStyle name="20% - Акцент5 19" xfId="375"/>
     <cellStyle name="20% - Акцент5 2" xfId="376"/>
-    <cellStyle name="20% - Акцент5 2 10" xfId="3185"/>
-[...12 lines deleted...]
-    <cellStyle name="20% - Акцент5 2 9" xfId="3198"/>
+    <cellStyle name="20% - Акцент5 2 10" xfId="3184"/>
+    <cellStyle name="20% - Акцент5 2 11" xfId="3185"/>
+    <cellStyle name="20% - Акцент5 2 12" xfId="3186"/>
+    <cellStyle name="20% - Акцент5 2 13" xfId="3187"/>
+    <cellStyle name="20% - Акцент5 2 14" xfId="3188"/>
+    <cellStyle name="20% - Акцент5 2 15" xfId="3189"/>
+    <cellStyle name="20% - Акцент5 2 2" xfId="3190"/>
+    <cellStyle name="20% - Акцент5 2 3" xfId="3191"/>
+    <cellStyle name="20% - Акцент5 2 4" xfId="3192"/>
+    <cellStyle name="20% - Акцент5 2 5" xfId="3193"/>
+    <cellStyle name="20% - Акцент5 2 6" xfId="3194"/>
+    <cellStyle name="20% - Акцент5 2 7" xfId="3195"/>
+    <cellStyle name="20% - Акцент5 2 8" xfId="3196"/>
+    <cellStyle name="20% - Акцент5 2 9" xfId="3197"/>
     <cellStyle name="20% - Акцент5 20" xfId="377"/>
     <cellStyle name="20% - Акцент5 21" xfId="378"/>
     <cellStyle name="20% - Акцент5 22" xfId="379"/>
     <cellStyle name="20% - Акцент5 23" xfId="380"/>
     <cellStyle name="20% - Акцент5 24" xfId="381"/>
     <cellStyle name="20% - Акцент5 25" xfId="382"/>
     <cellStyle name="20% - Акцент5 26" xfId="383"/>
     <cellStyle name="20% - Акцент5 27" xfId="384"/>
     <cellStyle name="20% - Акцент5 28" xfId="385"/>
     <cellStyle name="20% - Акцент5 29" xfId="386"/>
     <cellStyle name="20% - Акцент5 3" xfId="387"/>
     <cellStyle name="20% - Акцент5 30" xfId="388"/>
     <cellStyle name="20% - Акцент5 31" xfId="389"/>
     <cellStyle name="20% - Акцент5 32" xfId="390"/>
     <cellStyle name="20% - Акцент5 33" xfId="391"/>
     <cellStyle name="20% - Акцент5 34" xfId="392"/>
     <cellStyle name="20% - Акцент5 35" xfId="393"/>
     <cellStyle name="20% - Акцент5 36" xfId="394"/>
     <cellStyle name="20% - Акцент5 37" xfId="395"/>
     <cellStyle name="20% - Акцент5 38" xfId="396"/>
     <cellStyle name="20% - Акцент5 39" xfId="397"/>
     <cellStyle name="20% - Акцент5 4" xfId="398"/>
     <cellStyle name="20% - Акцент5 40" xfId="399"/>
     <cellStyle name="20% - Акцент5 41" xfId="400"/>
     <cellStyle name="20% - Акцент5 42" xfId="401"/>
@@ -5689,278 +5672,278 @@
     <cellStyle name="20% - Акцент5 55" xfId="415"/>
     <cellStyle name="20% - Акцент5 56" xfId="416"/>
     <cellStyle name="20% - Акцент5 57" xfId="417"/>
     <cellStyle name="20% - Акцент5 58" xfId="418"/>
     <cellStyle name="20% - Акцент5 59" xfId="419"/>
     <cellStyle name="20% - Акцент5 6" xfId="420"/>
     <cellStyle name="20% - Акцент5 60" xfId="421"/>
     <cellStyle name="20% - Акцент5 61" xfId="422"/>
     <cellStyle name="20% - Акцент5 62" xfId="423"/>
     <cellStyle name="20% - Акцент5 63" xfId="424"/>
     <cellStyle name="20% - Акцент5 64" xfId="425"/>
     <cellStyle name="20% - Акцент5 65" xfId="426"/>
     <cellStyle name="20% - Акцент5 66" xfId="427"/>
     <cellStyle name="20% - Акцент5 67" xfId="428"/>
     <cellStyle name="20% - Акцент5 68" xfId="429"/>
     <cellStyle name="20% - Акцент5 69" xfId="430"/>
     <cellStyle name="20% - Акцент5 7" xfId="431"/>
     <cellStyle name="20% - Акцент5 70" xfId="432"/>
     <cellStyle name="20% - Акцент5 71" xfId="433"/>
     <cellStyle name="20% - Акцент5 72" xfId="434"/>
     <cellStyle name="20% - Акцент5 73" xfId="435"/>
     <cellStyle name="20% - Акцент5 8" xfId="436"/>
     <cellStyle name="20% - Акцент5 9" xfId="437"/>
     <cellStyle name="20% - Акцент6" xfId="438"/>
     <cellStyle name="20% - Акцент6 10" xfId="439"/>
-    <cellStyle name="20% - Акцент6 10 2" xfId="3199"/>
+    <cellStyle name="20% - Акцент6 10 2" xfId="3198"/>
     <cellStyle name="20% - Акцент6 11" xfId="440"/>
-    <cellStyle name="20% - Акцент6 11 2" xfId="3200"/>
+    <cellStyle name="20% - Акцент6 11 2" xfId="3199"/>
     <cellStyle name="20% - Акцент6 12" xfId="441"/>
-    <cellStyle name="20% - Акцент6 12 2" xfId="3201"/>
+    <cellStyle name="20% - Акцент6 12 2" xfId="3200"/>
     <cellStyle name="20% - Акцент6 13" xfId="442"/>
-    <cellStyle name="20% - Акцент6 13 2" xfId="3202"/>
+    <cellStyle name="20% - Акцент6 13 2" xfId="3201"/>
     <cellStyle name="20% - Акцент6 14" xfId="443"/>
-    <cellStyle name="20% - Акцент6 14 2" xfId="3203"/>
+    <cellStyle name="20% - Акцент6 14 2" xfId="3202"/>
     <cellStyle name="20% - Акцент6 15" xfId="444"/>
-    <cellStyle name="20% - Акцент6 15 2" xfId="3204"/>
+    <cellStyle name="20% - Акцент6 15 2" xfId="3203"/>
     <cellStyle name="20% - Акцент6 16" xfId="445"/>
-    <cellStyle name="20% - Акцент6 16 2" xfId="3205"/>
+    <cellStyle name="20% - Акцент6 16 2" xfId="3204"/>
     <cellStyle name="20% - Акцент6 17" xfId="446"/>
     <cellStyle name="20% - Акцент6 18" xfId="447"/>
     <cellStyle name="20% - Акцент6 19" xfId="448"/>
     <cellStyle name="20% - Акцент6 2" xfId="449"/>
-    <cellStyle name="20% - Акцент6 2 10" xfId="3207"/>
-[...13 lines deleted...]
-    <cellStyle name="20% - Акцент6 2 9" xfId="3220"/>
+    <cellStyle name="20% - Акцент6 2 10" xfId="3206"/>
+    <cellStyle name="20% - Акцент6 2 11" xfId="3207"/>
+    <cellStyle name="20% - Акцент6 2 12" xfId="3208"/>
+    <cellStyle name="20% - Акцент6 2 13" xfId="3209"/>
+    <cellStyle name="20% - Акцент6 2 14" xfId="3210"/>
+    <cellStyle name="20% - Акцент6 2 15" xfId="3211"/>
+    <cellStyle name="20% - Акцент6 2 16" xfId="3205"/>
+    <cellStyle name="20% - Акцент6 2 2" xfId="3212"/>
+    <cellStyle name="20% - Акцент6 2 3" xfId="3213"/>
+    <cellStyle name="20% - Акцент6 2 4" xfId="3214"/>
+    <cellStyle name="20% - Акцент6 2 5" xfId="3215"/>
+    <cellStyle name="20% - Акцент6 2 6" xfId="3216"/>
+    <cellStyle name="20% - Акцент6 2 7" xfId="3217"/>
+    <cellStyle name="20% - Акцент6 2 8" xfId="3218"/>
+    <cellStyle name="20% - Акцент6 2 9" xfId="3219"/>
     <cellStyle name="20% - Акцент6 20" xfId="450"/>
     <cellStyle name="20% - Акцент6 21" xfId="451"/>
     <cellStyle name="20% - Акцент6 22" xfId="452"/>
     <cellStyle name="20% - Акцент6 23" xfId="453"/>
     <cellStyle name="20% - Акцент6 24" xfId="454"/>
     <cellStyle name="20% - Акцент6 25" xfId="455"/>
     <cellStyle name="20% - Акцент6 26" xfId="456"/>
     <cellStyle name="20% - Акцент6 27" xfId="457"/>
     <cellStyle name="20% - Акцент6 28" xfId="458"/>
     <cellStyle name="20% - Акцент6 29" xfId="459"/>
     <cellStyle name="20% - Акцент6 3" xfId="460"/>
-    <cellStyle name="20% - Акцент6 3 2" xfId="3221"/>
+    <cellStyle name="20% - Акцент6 3 2" xfId="3220"/>
     <cellStyle name="20% - Акцент6 30" xfId="461"/>
     <cellStyle name="20% - Акцент6 31" xfId="462"/>
     <cellStyle name="20% - Акцент6 32" xfId="463"/>
     <cellStyle name="20% - Акцент6 33" xfId="464"/>
     <cellStyle name="20% - Акцент6 34" xfId="465"/>
     <cellStyle name="20% - Акцент6 35" xfId="466"/>
     <cellStyle name="20% - Акцент6 36" xfId="467"/>
     <cellStyle name="20% - Акцент6 37" xfId="468"/>
     <cellStyle name="20% - Акцент6 38" xfId="469"/>
     <cellStyle name="20% - Акцент6 39" xfId="470"/>
     <cellStyle name="20% - Акцент6 4" xfId="471"/>
-    <cellStyle name="20% - Акцент6 4 2" xfId="3222"/>
+    <cellStyle name="20% - Акцент6 4 2" xfId="3221"/>
     <cellStyle name="20% - Акцент6 40" xfId="472"/>
     <cellStyle name="20% - Акцент6 41" xfId="473"/>
     <cellStyle name="20% - Акцент6 42" xfId="474"/>
     <cellStyle name="20% - Акцент6 43" xfId="475"/>
     <cellStyle name="20% - Акцент6 44" xfId="476"/>
     <cellStyle name="20% - Акцент6 45" xfId="477"/>
     <cellStyle name="20% - Акцент6 46" xfId="478"/>
     <cellStyle name="20% - Акцент6 47" xfId="479"/>
     <cellStyle name="20% - Акцент6 48" xfId="480"/>
     <cellStyle name="20% - Акцент6 49" xfId="481"/>
     <cellStyle name="20% - Акцент6 5" xfId="482"/>
-    <cellStyle name="20% - Акцент6 5 2" xfId="3223"/>
+    <cellStyle name="20% - Акцент6 5 2" xfId="3222"/>
     <cellStyle name="20% - Акцент6 50" xfId="483"/>
     <cellStyle name="20% - Акцент6 51" xfId="484"/>
     <cellStyle name="20% - Акцент6 52" xfId="485"/>
     <cellStyle name="20% - Акцент6 53" xfId="486"/>
     <cellStyle name="20% - Акцент6 54" xfId="487"/>
     <cellStyle name="20% - Акцент6 55" xfId="488"/>
     <cellStyle name="20% - Акцент6 56" xfId="489"/>
     <cellStyle name="20% - Акцент6 57" xfId="490"/>
     <cellStyle name="20% - Акцент6 58" xfId="491"/>
     <cellStyle name="20% - Акцент6 59" xfId="492"/>
     <cellStyle name="20% - Акцент6 6" xfId="493"/>
-    <cellStyle name="20% - Акцент6 6 2" xfId="3224"/>
+    <cellStyle name="20% - Акцент6 6 2" xfId="3223"/>
     <cellStyle name="20% - Акцент6 60" xfId="494"/>
     <cellStyle name="20% - Акцент6 61" xfId="495"/>
     <cellStyle name="20% - Акцент6 62" xfId="496"/>
     <cellStyle name="20% - Акцент6 63" xfId="497"/>
     <cellStyle name="20% - Акцент6 64" xfId="498"/>
     <cellStyle name="20% - Акцент6 65" xfId="499"/>
     <cellStyle name="20% - Акцент6 66" xfId="500"/>
     <cellStyle name="20% - Акцент6 67" xfId="501"/>
     <cellStyle name="20% - Акцент6 68" xfId="502"/>
     <cellStyle name="20% - Акцент6 69" xfId="503"/>
     <cellStyle name="20% - Акцент6 7" xfId="504"/>
-    <cellStyle name="20% - Акцент6 7 2" xfId="3225"/>
+    <cellStyle name="20% - Акцент6 7 2" xfId="3224"/>
     <cellStyle name="20% - Акцент6 70" xfId="505"/>
     <cellStyle name="20% - Акцент6 71" xfId="506"/>
     <cellStyle name="20% - Акцент6 72" xfId="507"/>
     <cellStyle name="20% - Акцент6 73" xfId="508"/>
     <cellStyle name="20% - Акцент6 8" xfId="509"/>
-    <cellStyle name="20% - Акцент6 8 2" xfId="3226"/>
+    <cellStyle name="20% - Акцент6 8 2" xfId="3225"/>
     <cellStyle name="20% - Акцент6 9" xfId="510"/>
-    <cellStyle name="20% - Акцент6 9 2" xfId="3227"/>
+    <cellStyle name="20% - Акцент6 9 2" xfId="3226"/>
     <cellStyle name="40% - Акцент1" xfId="511"/>
     <cellStyle name="40% - Акцент1 10" xfId="512"/>
-    <cellStyle name="40% - Акцент1 10 2" xfId="3228"/>
+    <cellStyle name="40% - Акцент1 10 2" xfId="3227"/>
     <cellStyle name="40% - Акцент1 11" xfId="513"/>
-    <cellStyle name="40% - Акцент1 11 2" xfId="3229"/>
+    <cellStyle name="40% - Акцент1 11 2" xfId="3228"/>
     <cellStyle name="40% - Акцент1 12" xfId="514"/>
-    <cellStyle name="40% - Акцент1 12 2" xfId="3230"/>
+    <cellStyle name="40% - Акцент1 12 2" xfId="3229"/>
     <cellStyle name="40% - Акцент1 13" xfId="515"/>
-    <cellStyle name="40% - Акцент1 13 2" xfId="3231"/>
+    <cellStyle name="40% - Акцент1 13 2" xfId="3230"/>
     <cellStyle name="40% - Акцент1 14" xfId="516"/>
-    <cellStyle name="40% - Акцент1 14 2" xfId="3232"/>
+    <cellStyle name="40% - Акцент1 14 2" xfId="3231"/>
     <cellStyle name="40% - Акцент1 15" xfId="517"/>
-    <cellStyle name="40% - Акцент1 15 2" xfId="3233"/>
+    <cellStyle name="40% - Акцент1 15 2" xfId="3232"/>
     <cellStyle name="40% - Акцент1 16" xfId="518"/>
-    <cellStyle name="40% - Акцент1 16 2" xfId="3234"/>
+    <cellStyle name="40% - Акцент1 16 2" xfId="3233"/>
     <cellStyle name="40% - Акцент1 17" xfId="519"/>
     <cellStyle name="40% - Акцент1 18" xfId="520"/>
     <cellStyle name="40% - Акцент1 19" xfId="521"/>
     <cellStyle name="40% - Акцент1 2" xfId="522"/>
-    <cellStyle name="40% - Акцент1 2 10" xfId="3236"/>
-[...13 lines deleted...]
-    <cellStyle name="40% - Акцент1 2 9" xfId="3249"/>
+    <cellStyle name="40% - Акцент1 2 10" xfId="3235"/>
+    <cellStyle name="40% - Акцент1 2 11" xfId="3236"/>
+    <cellStyle name="40% - Акцент1 2 12" xfId="3237"/>
+    <cellStyle name="40% - Акцент1 2 13" xfId="3238"/>
+    <cellStyle name="40% - Акцент1 2 14" xfId="3239"/>
+    <cellStyle name="40% - Акцент1 2 15" xfId="3240"/>
+    <cellStyle name="40% - Акцент1 2 16" xfId="3234"/>
+    <cellStyle name="40% - Акцент1 2 2" xfId="3241"/>
+    <cellStyle name="40% - Акцент1 2 3" xfId="3242"/>
+    <cellStyle name="40% - Акцент1 2 4" xfId="3243"/>
+    <cellStyle name="40% - Акцент1 2 5" xfId="3244"/>
+    <cellStyle name="40% - Акцент1 2 6" xfId="3245"/>
+    <cellStyle name="40% - Акцент1 2 7" xfId="3246"/>
+    <cellStyle name="40% - Акцент1 2 8" xfId="3247"/>
+    <cellStyle name="40% - Акцент1 2 9" xfId="3248"/>
     <cellStyle name="40% - Акцент1 20" xfId="523"/>
     <cellStyle name="40% - Акцент1 21" xfId="524"/>
     <cellStyle name="40% - Акцент1 22" xfId="525"/>
     <cellStyle name="40% - Акцент1 23" xfId="526"/>
     <cellStyle name="40% - Акцент1 24" xfId="527"/>
     <cellStyle name="40% - Акцент1 25" xfId="528"/>
     <cellStyle name="40% - Акцент1 26" xfId="529"/>
     <cellStyle name="40% - Акцент1 27" xfId="530"/>
     <cellStyle name="40% - Акцент1 28" xfId="531"/>
     <cellStyle name="40% - Акцент1 29" xfId="532"/>
     <cellStyle name="40% - Акцент1 3" xfId="533"/>
-    <cellStyle name="40% - Акцент1 3 2" xfId="3250"/>
+    <cellStyle name="40% - Акцент1 3 2" xfId="3249"/>
     <cellStyle name="40% - Акцент1 30" xfId="534"/>
     <cellStyle name="40% - Акцент1 31" xfId="535"/>
     <cellStyle name="40% - Акцент1 32" xfId="536"/>
     <cellStyle name="40% - Акцент1 33" xfId="537"/>
     <cellStyle name="40% - Акцент1 34" xfId="538"/>
     <cellStyle name="40% - Акцент1 35" xfId="539"/>
     <cellStyle name="40% - Акцент1 36" xfId="540"/>
     <cellStyle name="40% - Акцент1 37" xfId="541"/>
     <cellStyle name="40% - Акцент1 38" xfId="542"/>
     <cellStyle name="40% - Акцент1 39" xfId="543"/>
     <cellStyle name="40% - Акцент1 4" xfId="544"/>
-    <cellStyle name="40% - Акцент1 4 2" xfId="3251"/>
+    <cellStyle name="40% - Акцент1 4 2" xfId="3250"/>
     <cellStyle name="40% - Акцент1 40" xfId="545"/>
     <cellStyle name="40% - Акцент1 41" xfId="546"/>
     <cellStyle name="40% - Акцент1 42" xfId="547"/>
     <cellStyle name="40% - Акцент1 43" xfId="548"/>
     <cellStyle name="40% - Акцент1 44" xfId="549"/>
     <cellStyle name="40% - Акцент1 45" xfId="550"/>
     <cellStyle name="40% - Акцент1 46" xfId="551"/>
     <cellStyle name="40% - Акцент1 47" xfId="552"/>
     <cellStyle name="40% - Акцент1 48" xfId="553"/>
     <cellStyle name="40% - Акцент1 49" xfId="554"/>
     <cellStyle name="40% - Акцент1 5" xfId="555"/>
-    <cellStyle name="40% - Акцент1 5 2" xfId="3252"/>
+    <cellStyle name="40% - Акцент1 5 2" xfId="3251"/>
     <cellStyle name="40% - Акцент1 50" xfId="556"/>
     <cellStyle name="40% - Акцент1 51" xfId="557"/>
     <cellStyle name="40% - Акцент1 52" xfId="558"/>
     <cellStyle name="40% - Акцент1 53" xfId="559"/>
     <cellStyle name="40% - Акцент1 54" xfId="560"/>
     <cellStyle name="40% - Акцент1 55" xfId="561"/>
     <cellStyle name="40% - Акцент1 56" xfId="562"/>
     <cellStyle name="40% - Акцент1 57" xfId="563"/>
     <cellStyle name="40% - Акцент1 58" xfId="564"/>
     <cellStyle name="40% - Акцент1 59" xfId="565"/>
     <cellStyle name="40% - Акцент1 6" xfId="566"/>
-    <cellStyle name="40% - Акцент1 6 2" xfId="3253"/>
+    <cellStyle name="40% - Акцент1 6 2" xfId="3252"/>
     <cellStyle name="40% - Акцент1 60" xfId="567"/>
     <cellStyle name="40% - Акцент1 61" xfId="568"/>
     <cellStyle name="40% - Акцент1 62" xfId="569"/>
     <cellStyle name="40% - Акцент1 63" xfId="570"/>
     <cellStyle name="40% - Акцент1 64" xfId="571"/>
     <cellStyle name="40% - Акцент1 65" xfId="572"/>
     <cellStyle name="40% - Акцент1 66" xfId="573"/>
     <cellStyle name="40% - Акцент1 67" xfId="574"/>
     <cellStyle name="40% - Акцент1 68" xfId="575"/>
     <cellStyle name="40% - Акцент1 69" xfId="576"/>
     <cellStyle name="40% - Акцент1 7" xfId="577"/>
-    <cellStyle name="40% - Акцент1 7 2" xfId="3254"/>
+    <cellStyle name="40% - Акцент1 7 2" xfId="3253"/>
     <cellStyle name="40% - Акцент1 70" xfId="578"/>
     <cellStyle name="40% - Акцент1 71" xfId="579"/>
     <cellStyle name="40% - Акцент1 72" xfId="580"/>
     <cellStyle name="40% - Акцент1 73" xfId="581"/>
     <cellStyle name="40% - Акцент1 8" xfId="582"/>
-    <cellStyle name="40% - Акцент1 8 2" xfId="3255"/>
+    <cellStyle name="40% - Акцент1 8 2" xfId="3254"/>
     <cellStyle name="40% - Акцент1 9" xfId="583"/>
-    <cellStyle name="40% - Акцент1 9 2" xfId="3256"/>
+    <cellStyle name="40% - Акцент1 9 2" xfId="3255"/>
     <cellStyle name="40% - Акцент2" xfId="584"/>
     <cellStyle name="40% - Акцент2 10" xfId="585"/>
     <cellStyle name="40% - Акцент2 11" xfId="586"/>
     <cellStyle name="40% - Акцент2 12" xfId="587"/>
     <cellStyle name="40% - Акцент2 13" xfId="588"/>
     <cellStyle name="40% - Акцент2 14" xfId="589"/>
     <cellStyle name="40% - Акцент2 15" xfId="590"/>
     <cellStyle name="40% - Акцент2 16" xfId="591"/>
     <cellStyle name="40% - Акцент2 17" xfId="592"/>
     <cellStyle name="40% - Акцент2 18" xfId="593"/>
     <cellStyle name="40% - Акцент2 19" xfId="594"/>
     <cellStyle name="40% - Акцент2 2" xfId="595"/>
-    <cellStyle name="40% - Акцент2 2 10" xfId="3257"/>
-[...12 lines deleted...]
-    <cellStyle name="40% - Акцент2 2 9" xfId="3270"/>
+    <cellStyle name="40% - Акцент2 2 10" xfId="3256"/>
+    <cellStyle name="40% - Акцент2 2 11" xfId="3257"/>
+    <cellStyle name="40% - Акцент2 2 12" xfId="3258"/>
+    <cellStyle name="40% - Акцент2 2 13" xfId="3259"/>
+    <cellStyle name="40% - Акцент2 2 14" xfId="3260"/>
+    <cellStyle name="40% - Акцент2 2 15" xfId="3261"/>
+    <cellStyle name="40% - Акцент2 2 2" xfId="3262"/>
+    <cellStyle name="40% - Акцент2 2 3" xfId="3263"/>
+    <cellStyle name="40% - Акцент2 2 4" xfId="3264"/>
+    <cellStyle name="40% - Акцент2 2 5" xfId="3265"/>
+    <cellStyle name="40% - Акцент2 2 6" xfId="3266"/>
+    <cellStyle name="40% - Акцент2 2 7" xfId="3267"/>
+    <cellStyle name="40% - Акцент2 2 8" xfId="3268"/>
+    <cellStyle name="40% - Акцент2 2 9" xfId="3269"/>
     <cellStyle name="40% - Акцент2 20" xfId="596"/>
     <cellStyle name="40% - Акцент2 21" xfId="597"/>
     <cellStyle name="40% - Акцент2 22" xfId="598"/>
     <cellStyle name="40% - Акцент2 23" xfId="599"/>
     <cellStyle name="40% - Акцент2 24" xfId="600"/>
     <cellStyle name="40% - Акцент2 25" xfId="601"/>
     <cellStyle name="40% - Акцент2 26" xfId="602"/>
     <cellStyle name="40% - Акцент2 27" xfId="603"/>
     <cellStyle name="40% - Акцент2 28" xfId="604"/>
     <cellStyle name="40% - Акцент2 29" xfId="605"/>
     <cellStyle name="40% - Акцент2 3" xfId="606"/>
     <cellStyle name="40% - Акцент2 30" xfId="607"/>
     <cellStyle name="40% - Акцент2 31" xfId="608"/>
     <cellStyle name="40% - Акцент2 32" xfId="609"/>
     <cellStyle name="40% - Акцент2 33" xfId="610"/>
     <cellStyle name="40% - Акцент2 34" xfId="611"/>
     <cellStyle name="40% - Акцент2 35" xfId="612"/>
     <cellStyle name="40% - Акцент2 36" xfId="613"/>
     <cellStyle name="40% - Акцент2 37" xfId="614"/>
     <cellStyle name="40% - Акцент2 38" xfId="615"/>
     <cellStyle name="40% - Акцент2 39" xfId="616"/>
     <cellStyle name="40% - Акцент2 4" xfId="617"/>
     <cellStyle name="40% - Акцент2 40" xfId="618"/>
     <cellStyle name="40% - Акцент2 41" xfId="619"/>
     <cellStyle name="40% - Акцент2 42" xfId="620"/>
@@ -5980,1497 +5963,1497 @@
     <cellStyle name="40% - Акцент2 55" xfId="634"/>
     <cellStyle name="40% - Акцент2 56" xfId="635"/>
     <cellStyle name="40% - Акцент2 57" xfId="636"/>
     <cellStyle name="40% - Акцент2 58" xfId="637"/>
     <cellStyle name="40% - Акцент2 59" xfId="638"/>
     <cellStyle name="40% - Акцент2 6" xfId="639"/>
     <cellStyle name="40% - Акцент2 60" xfId="640"/>
     <cellStyle name="40% - Акцент2 61" xfId="641"/>
     <cellStyle name="40% - Акцент2 62" xfId="642"/>
     <cellStyle name="40% - Акцент2 63" xfId="643"/>
     <cellStyle name="40% - Акцент2 64" xfId="644"/>
     <cellStyle name="40% - Акцент2 65" xfId="645"/>
     <cellStyle name="40% - Акцент2 66" xfId="646"/>
     <cellStyle name="40% - Акцент2 67" xfId="647"/>
     <cellStyle name="40% - Акцент2 68" xfId="648"/>
     <cellStyle name="40% - Акцент2 69" xfId="649"/>
     <cellStyle name="40% - Акцент2 7" xfId="650"/>
     <cellStyle name="40% - Акцент2 70" xfId="651"/>
     <cellStyle name="40% - Акцент2 71" xfId="652"/>
     <cellStyle name="40% - Акцент2 72" xfId="653"/>
     <cellStyle name="40% - Акцент2 73" xfId="654"/>
     <cellStyle name="40% - Акцент2 8" xfId="655"/>
     <cellStyle name="40% - Акцент2 9" xfId="656"/>
     <cellStyle name="40% - Акцент3" xfId="657"/>
     <cellStyle name="40% - Акцент3 10" xfId="658"/>
-    <cellStyle name="40% - Акцент3 10 2" xfId="3271"/>
+    <cellStyle name="40% - Акцент3 10 2" xfId="3270"/>
     <cellStyle name="40% - Акцент3 11" xfId="659"/>
-    <cellStyle name="40% - Акцент3 11 2" xfId="3272"/>
+    <cellStyle name="40% - Акцент3 11 2" xfId="3271"/>
     <cellStyle name="40% - Акцент3 12" xfId="660"/>
-    <cellStyle name="40% - Акцент3 12 2" xfId="3273"/>
+    <cellStyle name="40% - Акцент3 12 2" xfId="3272"/>
     <cellStyle name="40% - Акцент3 13" xfId="661"/>
-    <cellStyle name="40% - Акцент3 13 2" xfId="3274"/>
+    <cellStyle name="40% - Акцент3 13 2" xfId="3273"/>
     <cellStyle name="40% - Акцент3 14" xfId="662"/>
-    <cellStyle name="40% - Акцент3 14 2" xfId="3275"/>
+    <cellStyle name="40% - Акцент3 14 2" xfId="3274"/>
     <cellStyle name="40% - Акцент3 15" xfId="663"/>
-    <cellStyle name="40% - Акцент3 15 2" xfId="3276"/>
+    <cellStyle name="40% - Акцент3 15 2" xfId="3275"/>
     <cellStyle name="40% - Акцент3 16" xfId="664"/>
-    <cellStyle name="40% - Акцент3 16 2" xfId="3277"/>
+    <cellStyle name="40% - Акцент3 16 2" xfId="3276"/>
     <cellStyle name="40% - Акцент3 17" xfId="665"/>
     <cellStyle name="40% - Акцент3 18" xfId="666"/>
     <cellStyle name="40% - Акцент3 19" xfId="667"/>
     <cellStyle name="40% - Акцент3 2" xfId="668"/>
-    <cellStyle name="40% - Акцент3 2 10" xfId="3279"/>
-[...13 lines deleted...]
-    <cellStyle name="40% - Акцент3 2 9" xfId="3292"/>
+    <cellStyle name="40% - Акцент3 2 10" xfId="3278"/>
+    <cellStyle name="40% - Акцент3 2 11" xfId="3279"/>
+    <cellStyle name="40% - Акцент3 2 12" xfId="3280"/>
+    <cellStyle name="40% - Акцент3 2 13" xfId="3281"/>
+    <cellStyle name="40% - Акцент3 2 14" xfId="3282"/>
+    <cellStyle name="40% - Акцент3 2 15" xfId="3283"/>
+    <cellStyle name="40% - Акцент3 2 16" xfId="3277"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="3284"/>
+    <cellStyle name="40% - Акцент3 2 3" xfId="3285"/>
+    <cellStyle name="40% - Акцент3 2 4" xfId="3286"/>
+    <cellStyle name="40% - Акцент3 2 5" xfId="3287"/>
+    <cellStyle name="40% - Акцент3 2 6" xfId="3288"/>
+    <cellStyle name="40% - Акцент3 2 7" xfId="3289"/>
+    <cellStyle name="40% - Акцент3 2 8" xfId="3290"/>
+    <cellStyle name="40% - Акцент3 2 9" xfId="3291"/>
     <cellStyle name="40% - Акцент3 20" xfId="669"/>
     <cellStyle name="40% - Акцент3 21" xfId="670"/>
     <cellStyle name="40% - Акцент3 22" xfId="671"/>
     <cellStyle name="40% - Акцент3 23" xfId="672"/>
     <cellStyle name="40% - Акцент3 24" xfId="673"/>
     <cellStyle name="40% - Акцент3 25" xfId="674"/>
     <cellStyle name="40% - Акцент3 26" xfId="675"/>
     <cellStyle name="40% - Акцент3 27" xfId="676"/>
     <cellStyle name="40% - Акцент3 28" xfId="677"/>
     <cellStyle name="40% - Акцент3 29" xfId="678"/>
     <cellStyle name="40% - Акцент3 3" xfId="679"/>
-    <cellStyle name="40% - Акцент3 3 2" xfId="3293"/>
+    <cellStyle name="40% - Акцент3 3 2" xfId="3292"/>
     <cellStyle name="40% - Акцент3 30" xfId="680"/>
     <cellStyle name="40% - Акцент3 31" xfId="681"/>
     <cellStyle name="40% - Акцент3 32" xfId="682"/>
     <cellStyle name="40% - Акцент3 33" xfId="683"/>
     <cellStyle name="40% - Акцент3 34" xfId="684"/>
     <cellStyle name="40% - Акцент3 35" xfId="685"/>
     <cellStyle name="40% - Акцент3 36" xfId="686"/>
     <cellStyle name="40% - Акцент3 37" xfId="687"/>
     <cellStyle name="40% - Акцент3 38" xfId="688"/>
     <cellStyle name="40% - Акцент3 39" xfId="689"/>
     <cellStyle name="40% - Акцент3 4" xfId="690"/>
-    <cellStyle name="40% - Акцент3 4 2" xfId="3294"/>
+    <cellStyle name="40% - Акцент3 4 2" xfId="3293"/>
     <cellStyle name="40% - Акцент3 40" xfId="691"/>
     <cellStyle name="40% - Акцент3 41" xfId="692"/>
     <cellStyle name="40% - Акцент3 42" xfId="693"/>
     <cellStyle name="40% - Акцент3 43" xfId="694"/>
     <cellStyle name="40% - Акцент3 44" xfId="695"/>
     <cellStyle name="40% - Акцент3 45" xfId="696"/>
     <cellStyle name="40% - Акцент3 46" xfId="697"/>
     <cellStyle name="40% - Акцент3 47" xfId="698"/>
     <cellStyle name="40% - Акцент3 48" xfId="699"/>
     <cellStyle name="40% - Акцент3 49" xfId="700"/>
     <cellStyle name="40% - Акцент3 5" xfId="701"/>
-    <cellStyle name="40% - Акцент3 5 2" xfId="3295"/>
+    <cellStyle name="40% - Акцент3 5 2" xfId="3294"/>
     <cellStyle name="40% - Акцент3 50" xfId="702"/>
     <cellStyle name="40% - Акцент3 51" xfId="703"/>
     <cellStyle name="40% - Акцент3 52" xfId="704"/>
     <cellStyle name="40% - Акцент3 53" xfId="705"/>
     <cellStyle name="40% - Акцент3 54" xfId="706"/>
     <cellStyle name="40% - Акцент3 55" xfId="707"/>
     <cellStyle name="40% - Акцент3 56" xfId="708"/>
     <cellStyle name="40% - Акцент3 57" xfId="709"/>
     <cellStyle name="40% - Акцент3 58" xfId="710"/>
     <cellStyle name="40% - Акцент3 59" xfId="711"/>
     <cellStyle name="40% - Акцент3 6" xfId="712"/>
-    <cellStyle name="40% - Акцент3 6 2" xfId="3296"/>
+    <cellStyle name="40% - Акцент3 6 2" xfId="3295"/>
     <cellStyle name="40% - Акцент3 60" xfId="713"/>
     <cellStyle name="40% - Акцент3 61" xfId="714"/>
     <cellStyle name="40% - Акцент3 62" xfId="715"/>
     <cellStyle name="40% - Акцент3 63" xfId="716"/>
     <cellStyle name="40% - Акцент3 64" xfId="717"/>
     <cellStyle name="40% - Акцент3 65" xfId="718"/>
     <cellStyle name="40% - Акцент3 66" xfId="719"/>
     <cellStyle name="40% - Акцент3 67" xfId="720"/>
     <cellStyle name="40% - Акцент3 68" xfId="721"/>
     <cellStyle name="40% - Акцент3 69" xfId="722"/>
     <cellStyle name="40% - Акцент3 7" xfId="723"/>
-    <cellStyle name="40% - Акцент3 7 2" xfId="3297"/>
+    <cellStyle name="40% - Акцент3 7 2" xfId="3296"/>
     <cellStyle name="40% - Акцент3 70" xfId="724"/>
     <cellStyle name="40% - Акцент3 71" xfId="725"/>
     <cellStyle name="40% - Акцент3 72" xfId="726"/>
     <cellStyle name="40% - Акцент3 73" xfId="727"/>
     <cellStyle name="40% - Акцент3 8" xfId="728"/>
-    <cellStyle name="40% - Акцент3 8 2" xfId="3298"/>
+    <cellStyle name="40% - Акцент3 8 2" xfId="3297"/>
     <cellStyle name="40% - Акцент3 9" xfId="729"/>
-    <cellStyle name="40% - Акцент3 9 2" xfId="3299"/>
+    <cellStyle name="40% - Акцент3 9 2" xfId="3298"/>
     <cellStyle name="40% - Акцент4" xfId="730"/>
     <cellStyle name="40% - Акцент4 10" xfId="731"/>
-    <cellStyle name="40% - Акцент4 10 2" xfId="3300"/>
+    <cellStyle name="40% - Акцент4 10 2" xfId="3299"/>
     <cellStyle name="40% - Акцент4 11" xfId="732"/>
-    <cellStyle name="40% - Акцент4 11 2" xfId="3301"/>
+    <cellStyle name="40% - Акцент4 11 2" xfId="3300"/>
     <cellStyle name="40% - Акцент4 12" xfId="733"/>
-    <cellStyle name="40% - Акцент4 12 2" xfId="3302"/>
+    <cellStyle name="40% - Акцент4 12 2" xfId="3301"/>
     <cellStyle name="40% - Акцент4 13" xfId="734"/>
-    <cellStyle name="40% - Акцент4 13 2" xfId="3303"/>
+    <cellStyle name="40% - Акцент4 13 2" xfId="3302"/>
     <cellStyle name="40% - Акцент4 14" xfId="735"/>
-    <cellStyle name="40% - Акцент4 14 2" xfId="3304"/>
+    <cellStyle name="40% - Акцент4 14 2" xfId="3303"/>
     <cellStyle name="40% - Акцент4 15" xfId="736"/>
-    <cellStyle name="40% - Акцент4 15 2" xfId="3305"/>
+    <cellStyle name="40% - Акцент4 15 2" xfId="3304"/>
     <cellStyle name="40% - Акцент4 16" xfId="737"/>
-    <cellStyle name="40% - Акцент4 16 2" xfId="3306"/>
+    <cellStyle name="40% - Акцент4 16 2" xfId="3305"/>
     <cellStyle name="40% - Акцент4 17" xfId="738"/>
     <cellStyle name="40% - Акцент4 18" xfId="739"/>
     <cellStyle name="40% - Акцент4 19" xfId="740"/>
     <cellStyle name="40% - Акцент4 2" xfId="741"/>
-    <cellStyle name="40% - Акцент4 2 10" xfId="3308"/>
-[...13 lines deleted...]
-    <cellStyle name="40% - Акцент4 2 9" xfId="3321"/>
+    <cellStyle name="40% - Акцент4 2 10" xfId="3307"/>
+    <cellStyle name="40% - Акцент4 2 11" xfId="3308"/>
+    <cellStyle name="40% - Акцент4 2 12" xfId="3309"/>
+    <cellStyle name="40% - Акцент4 2 13" xfId="3310"/>
+    <cellStyle name="40% - Акцент4 2 14" xfId="3311"/>
+    <cellStyle name="40% - Акцент4 2 15" xfId="3312"/>
+    <cellStyle name="40% - Акцент4 2 16" xfId="3306"/>
+    <cellStyle name="40% - Акцент4 2 2" xfId="3313"/>
+    <cellStyle name="40% - Акцент4 2 3" xfId="3314"/>
+    <cellStyle name="40% - Акцент4 2 4" xfId="3315"/>
+    <cellStyle name="40% - Акцент4 2 5" xfId="3316"/>
+    <cellStyle name="40% - Акцент4 2 6" xfId="3317"/>
+    <cellStyle name="40% - Акцент4 2 7" xfId="3318"/>
+    <cellStyle name="40% - Акцент4 2 8" xfId="3319"/>
+    <cellStyle name="40% - Акцент4 2 9" xfId="3320"/>
     <cellStyle name="40% - Акцент4 20" xfId="742"/>
     <cellStyle name="40% - Акцент4 21" xfId="743"/>
     <cellStyle name="40% - Акцент4 22" xfId="744"/>
     <cellStyle name="40% - Акцент4 23" xfId="745"/>
     <cellStyle name="40% - Акцент4 24" xfId="746"/>
     <cellStyle name="40% - Акцент4 25" xfId="747"/>
     <cellStyle name="40% - Акцент4 26" xfId="748"/>
     <cellStyle name="40% - Акцент4 27" xfId="749"/>
     <cellStyle name="40% - Акцент4 28" xfId="750"/>
     <cellStyle name="40% - Акцент4 29" xfId="751"/>
     <cellStyle name="40% - Акцент4 3" xfId="752"/>
-    <cellStyle name="40% - Акцент4 3 2" xfId="3322"/>
+    <cellStyle name="40% - Акцент4 3 2" xfId="3321"/>
     <cellStyle name="40% - Акцент4 30" xfId="753"/>
     <cellStyle name="40% - Акцент4 31" xfId="754"/>
     <cellStyle name="40% - Акцент4 32" xfId="755"/>
     <cellStyle name="40% - Акцент4 33" xfId="756"/>
     <cellStyle name="40% - Акцент4 34" xfId="757"/>
     <cellStyle name="40% - Акцент4 35" xfId="758"/>
     <cellStyle name="40% - Акцент4 36" xfId="759"/>
     <cellStyle name="40% - Акцент4 37" xfId="760"/>
     <cellStyle name="40% - Акцент4 38" xfId="761"/>
     <cellStyle name="40% - Акцент4 39" xfId="762"/>
     <cellStyle name="40% - Акцент4 4" xfId="763"/>
-    <cellStyle name="40% - Акцент4 4 2" xfId="3323"/>
+    <cellStyle name="40% - Акцент4 4 2" xfId="3322"/>
     <cellStyle name="40% - Акцент4 40" xfId="764"/>
     <cellStyle name="40% - Акцент4 41" xfId="765"/>
     <cellStyle name="40% - Акцент4 42" xfId="766"/>
     <cellStyle name="40% - Акцент4 43" xfId="767"/>
     <cellStyle name="40% - Акцент4 44" xfId="768"/>
     <cellStyle name="40% - Акцент4 45" xfId="769"/>
     <cellStyle name="40% - Акцент4 46" xfId="770"/>
     <cellStyle name="40% - Акцент4 47" xfId="771"/>
     <cellStyle name="40% - Акцент4 48" xfId="772"/>
     <cellStyle name="40% - Акцент4 49" xfId="773"/>
     <cellStyle name="40% - Акцент4 5" xfId="774"/>
-    <cellStyle name="40% - Акцент4 5 2" xfId="3324"/>
+    <cellStyle name="40% - Акцент4 5 2" xfId="3323"/>
     <cellStyle name="40% - Акцент4 50" xfId="775"/>
     <cellStyle name="40% - Акцент4 51" xfId="776"/>
     <cellStyle name="40% - Акцент4 52" xfId="777"/>
     <cellStyle name="40% - Акцент4 53" xfId="778"/>
     <cellStyle name="40% - Акцент4 54" xfId="779"/>
     <cellStyle name="40% - Акцент4 55" xfId="780"/>
     <cellStyle name="40% - Акцент4 56" xfId="781"/>
     <cellStyle name="40% - Акцент4 57" xfId="782"/>
     <cellStyle name="40% - Акцент4 58" xfId="783"/>
     <cellStyle name="40% - Акцент4 59" xfId="784"/>
     <cellStyle name="40% - Акцент4 6" xfId="785"/>
-    <cellStyle name="40% - Акцент4 6 2" xfId="3325"/>
+    <cellStyle name="40% - Акцент4 6 2" xfId="3324"/>
     <cellStyle name="40% - Акцент4 60" xfId="786"/>
     <cellStyle name="40% - Акцент4 61" xfId="787"/>
     <cellStyle name="40% - Акцент4 62" xfId="788"/>
     <cellStyle name="40% - Акцент4 63" xfId="789"/>
     <cellStyle name="40% - Акцент4 64" xfId="790"/>
     <cellStyle name="40% - Акцент4 65" xfId="791"/>
     <cellStyle name="40% - Акцент4 66" xfId="792"/>
     <cellStyle name="40% - Акцент4 67" xfId="793"/>
     <cellStyle name="40% - Акцент4 68" xfId="794"/>
     <cellStyle name="40% - Акцент4 69" xfId="795"/>
     <cellStyle name="40% - Акцент4 7" xfId="796"/>
-    <cellStyle name="40% - Акцент4 7 2" xfId="3326"/>
+    <cellStyle name="40% - Акцент4 7 2" xfId="3325"/>
     <cellStyle name="40% - Акцент4 70" xfId="797"/>
     <cellStyle name="40% - Акцент4 71" xfId="798"/>
     <cellStyle name="40% - Акцент4 72" xfId="799"/>
     <cellStyle name="40% - Акцент4 73" xfId="800"/>
     <cellStyle name="40% - Акцент4 8" xfId="801"/>
-    <cellStyle name="40% - Акцент4 8 2" xfId="3327"/>
+    <cellStyle name="40% - Акцент4 8 2" xfId="3326"/>
     <cellStyle name="40% - Акцент4 9" xfId="802"/>
-    <cellStyle name="40% - Акцент4 9 2" xfId="3328"/>
+    <cellStyle name="40% - Акцент4 9 2" xfId="3327"/>
     <cellStyle name="40% - Акцент5" xfId="803"/>
     <cellStyle name="40% - Акцент5 10" xfId="804"/>
-    <cellStyle name="40% - Акцент5 10 2" xfId="3329"/>
+    <cellStyle name="40% - Акцент5 10 2" xfId="3328"/>
     <cellStyle name="40% - Акцент5 11" xfId="805"/>
-    <cellStyle name="40% - Акцент5 11 2" xfId="3330"/>
+    <cellStyle name="40% - Акцент5 11 2" xfId="3329"/>
     <cellStyle name="40% - Акцент5 12" xfId="806"/>
-    <cellStyle name="40% - Акцент5 12 2" xfId="3331"/>
+    <cellStyle name="40% - Акцент5 12 2" xfId="3330"/>
     <cellStyle name="40% - Акцент5 13" xfId="807"/>
-    <cellStyle name="40% - Акцент5 13 2" xfId="3332"/>
+    <cellStyle name="40% - Акцент5 13 2" xfId="3331"/>
     <cellStyle name="40% - Акцент5 14" xfId="808"/>
-    <cellStyle name="40% - Акцент5 14 2" xfId="3333"/>
+    <cellStyle name="40% - Акцент5 14 2" xfId="3332"/>
     <cellStyle name="40% - Акцент5 15" xfId="809"/>
-    <cellStyle name="40% - Акцент5 15 2" xfId="3334"/>
+    <cellStyle name="40% - Акцент5 15 2" xfId="3333"/>
     <cellStyle name="40% - Акцент5 16" xfId="810"/>
-    <cellStyle name="40% - Акцент5 16 2" xfId="3335"/>
+    <cellStyle name="40% - Акцент5 16 2" xfId="3334"/>
     <cellStyle name="40% - Акцент5 17" xfId="811"/>
     <cellStyle name="40% - Акцент5 18" xfId="812"/>
     <cellStyle name="40% - Акцент5 19" xfId="813"/>
     <cellStyle name="40% - Акцент5 2" xfId="814"/>
-    <cellStyle name="40% - Акцент5 2 10" xfId="3337"/>
-[...13 lines deleted...]
-    <cellStyle name="40% - Акцент5 2 9" xfId="3350"/>
+    <cellStyle name="40% - Акцент5 2 10" xfId="3336"/>
+    <cellStyle name="40% - Акцент5 2 11" xfId="3337"/>
+    <cellStyle name="40% - Акцент5 2 12" xfId="3338"/>
+    <cellStyle name="40% - Акцент5 2 13" xfId="3339"/>
+    <cellStyle name="40% - Акцент5 2 14" xfId="3340"/>
+    <cellStyle name="40% - Акцент5 2 15" xfId="3341"/>
+    <cellStyle name="40% - Акцент5 2 16" xfId="3335"/>
+    <cellStyle name="40% - Акцент5 2 2" xfId="3342"/>
+    <cellStyle name="40% - Акцент5 2 3" xfId="3343"/>
+    <cellStyle name="40% - Акцент5 2 4" xfId="3344"/>
+    <cellStyle name="40% - Акцент5 2 5" xfId="3345"/>
+    <cellStyle name="40% - Акцент5 2 6" xfId="3346"/>
+    <cellStyle name="40% - Акцент5 2 7" xfId="3347"/>
+    <cellStyle name="40% - Акцент5 2 8" xfId="3348"/>
+    <cellStyle name="40% - Акцент5 2 9" xfId="3349"/>
     <cellStyle name="40% - Акцент5 20" xfId="815"/>
     <cellStyle name="40% - Акцент5 21" xfId="816"/>
     <cellStyle name="40% - Акцент5 22" xfId="817"/>
     <cellStyle name="40% - Акцент5 23" xfId="818"/>
     <cellStyle name="40% - Акцент5 24" xfId="819"/>
     <cellStyle name="40% - Акцент5 25" xfId="820"/>
     <cellStyle name="40% - Акцент5 26" xfId="821"/>
     <cellStyle name="40% - Акцент5 27" xfId="822"/>
     <cellStyle name="40% - Акцент5 28" xfId="823"/>
     <cellStyle name="40% - Акцент5 29" xfId="824"/>
     <cellStyle name="40% - Акцент5 3" xfId="825"/>
-    <cellStyle name="40% - Акцент5 3 2" xfId="3351"/>
+    <cellStyle name="40% - Акцент5 3 2" xfId="3350"/>
     <cellStyle name="40% - Акцент5 30" xfId="826"/>
     <cellStyle name="40% - Акцент5 31" xfId="827"/>
     <cellStyle name="40% - Акцент5 32" xfId="828"/>
     <cellStyle name="40% - Акцент5 33" xfId="829"/>
     <cellStyle name="40% - Акцент5 34" xfId="830"/>
     <cellStyle name="40% - Акцент5 35" xfId="831"/>
     <cellStyle name="40% - Акцент5 36" xfId="832"/>
     <cellStyle name="40% - Акцент5 37" xfId="833"/>
     <cellStyle name="40% - Акцент5 38" xfId="834"/>
     <cellStyle name="40% - Акцент5 39" xfId="835"/>
     <cellStyle name="40% - Акцент5 4" xfId="836"/>
-    <cellStyle name="40% - Акцент5 4 2" xfId="3352"/>
+    <cellStyle name="40% - Акцент5 4 2" xfId="3351"/>
     <cellStyle name="40% - Акцент5 40" xfId="837"/>
     <cellStyle name="40% - Акцент5 41" xfId="838"/>
     <cellStyle name="40% - Акцент5 42" xfId="839"/>
     <cellStyle name="40% - Акцент5 43" xfId="840"/>
     <cellStyle name="40% - Акцент5 44" xfId="841"/>
     <cellStyle name="40% - Акцент5 45" xfId="842"/>
     <cellStyle name="40% - Акцент5 46" xfId="843"/>
     <cellStyle name="40% - Акцент5 47" xfId="844"/>
     <cellStyle name="40% - Акцент5 48" xfId="845"/>
     <cellStyle name="40% - Акцент5 49" xfId="846"/>
     <cellStyle name="40% - Акцент5 5" xfId="847"/>
-    <cellStyle name="40% - Акцент5 5 2" xfId="3353"/>
+    <cellStyle name="40% - Акцент5 5 2" xfId="3352"/>
     <cellStyle name="40% - Акцент5 50" xfId="848"/>
     <cellStyle name="40% - Акцент5 51" xfId="849"/>
     <cellStyle name="40% - Акцент5 52" xfId="850"/>
     <cellStyle name="40% - Акцент5 53" xfId="851"/>
     <cellStyle name="40% - Акцент5 54" xfId="852"/>
     <cellStyle name="40% - Акцент5 55" xfId="853"/>
     <cellStyle name="40% - Акцент5 56" xfId="854"/>
     <cellStyle name="40% - Акцент5 57" xfId="855"/>
     <cellStyle name="40% - Акцент5 58" xfId="856"/>
     <cellStyle name="40% - Акцент5 59" xfId="857"/>
     <cellStyle name="40% - Акцент5 6" xfId="858"/>
-    <cellStyle name="40% - Акцент5 6 2" xfId="3354"/>
+    <cellStyle name="40% - Акцент5 6 2" xfId="3353"/>
     <cellStyle name="40% - Акцент5 60" xfId="859"/>
     <cellStyle name="40% - Акцент5 61" xfId="860"/>
     <cellStyle name="40% - Акцент5 62" xfId="861"/>
     <cellStyle name="40% - Акцент5 63" xfId="862"/>
     <cellStyle name="40% - Акцент5 64" xfId="863"/>
     <cellStyle name="40% - Акцент5 65" xfId="864"/>
     <cellStyle name="40% - Акцент5 66" xfId="865"/>
     <cellStyle name="40% - Акцент5 67" xfId="866"/>
     <cellStyle name="40% - Акцент5 68" xfId="867"/>
     <cellStyle name="40% - Акцент5 69" xfId="868"/>
     <cellStyle name="40% - Акцент5 7" xfId="869"/>
-    <cellStyle name="40% - Акцент5 7 2" xfId="3355"/>
+    <cellStyle name="40% - Акцент5 7 2" xfId="3354"/>
     <cellStyle name="40% - Акцент5 70" xfId="870"/>
     <cellStyle name="40% - Акцент5 71" xfId="871"/>
     <cellStyle name="40% - Акцент5 72" xfId="872"/>
     <cellStyle name="40% - Акцент5 73" xfId="873"/>
     <cellStyle name="40% - Акцент5 8" xfId="874"/>
-    <cellStyle name="40% - Акцент5 8 2" xfId="3356"/>
+    <cellStyle name="40% - Акцент5 8 2" xfId="3355"/>
     <cellStyle name="40% - Акцент5 9" xfId="875"/>
-    <cellStyle name="40% - Акцент5 9 2" xfId="3357"/>
+    <cellStyle name="40% - Акцент5 9 2" xfId="3356"/>
     <cellStyle name="40% - Акцент6" xfId="876"/>
     <cellStyle name="40% - Акцент6 10" xfId="877"/>
-    <cellStyle name="40% - Акцент6 10 2" xfId="3358"/>
+    <cellStyle name="40% - Акцент6 10 2" xfId="3357"/>
     <cellStyle name="40% - Акцент6 11" xfId="878"/>
-    <cellStyle name="40% - Акцент6 11 2" xfId="3359"/>
+    <cellStyle name="40% - Акцент6 11 2" xfId="3358"/>
     <cellStyle name="40% - Акцент6 12" xfId="879"/>
-    <cellStyle name="40% - Акцент6 12 2" xfId="3360"/>
+    <cellStyle name="40% - Акцент6 12 2" xfId="3359"/>
     <cellStyle name="40% - Акцент6 13" xfId="880"/>
-    <cellStyle name="40% - Акцент6 13 2" xfId="3361"/>
+    <cellStyle name="40% - Акцент6 13 2" xfId="3360"/>
     <cellStyle name="40% - Акцент6 14" xfId="881"/>
-    <cellStyle name="40% - Акцент6 14 2" xfId="3362"/>
+    <cellStyle name="40% - Акцент6 14 2" xfId="3361"/>
     <cellStyle name="40% - Акцент6 15" xfId="882"/>
-    <cellStyle name="40% - Акцент6 15 2" xfId="3363"/>
+    <cellStyle name="40% - Акцент6 15 2" xfId="3362"/>
     <cellStyle name="40% - Акцент6 16" xfId="883"/>
-    <cellStyle name="40% - Акцент6 16 2" xfId="3364"/>
+    <cellStyle name="40% - Акцент6 16 2" xfId="3363"/>
     <cellStyle name="40% - Акцент6 17" xfId="884"/>
     <cellStyle name="40% - Акцент6 18" xfId="885"/>
     <cellStyle name="40% - Акцент6 19" xfId="886"/>
     <cellStyle name="40% - Акцент6 2" xfId="887"/>
-    <cellStyle name="40% - Акцент6 2 10" xfId="3366"/>
-[...13 lines deleted...]
-    <cellStyle name="40% - Акцент6 2 9" xfId="3379"/>
+    <cellStyle name="40% - Акцент6 2 10" xfId="3365"/>
+    <cellStyle name="40% - Акцент6 2 11" xfId="3366"/>
+    <cellStyle name="40% - Акцент6 2 12" xfId="3367"/>
+    <cellStyle name="40% - Акцент6 2 13" xfId="3368"/>
+    <cellStyle name="40% - Акцент6 2 14" xfId="3369"/>
+    <cellStyle name="40% - Акцент6 2 15" xfId="3370"/>
+    <cellStyle name="40% - Акцент6 2 16" xfId="3364"/>
+    <cellStyle name="40% - Акцент6 2 2" xfId="3371"/>
+    <cellStyle name="40% - Акцент6 2 3" xfId="3372"/>
+    <cellStyle name="40% - Акцент6 2 4" xfId="3373"/>
+    <cellStyle name="40% - Акцент6 2 5" xfId="3374"/>
+    <cellStyle name="40% - Акцент6 2 6" xfId="3375"/>
+    <cellStyle name="40% - Акцент6 2 7" xfId="3376"/>
+    <cellStyle name="40% - Акцент6 2 8" xfId="3377"/>
+    <cellStyle name="40% - Акцент6 2 9" xfId="3378"/>
     <cellStyle name="40% - Акцент6 20" xfId="888"/>
     <cellStyle name="40% - Акцент6 21" xfId="889"/>
     <cellStyle name="40% - Акцент6 22" xfId="890"/>
     <cellStyle name="40% - Акцент6 23" xfId="891"/>
     <cellStyle name="40% - Акцент6 24" xfId="892"/>
     <cellStyle name="40% - Акцент6 25" xfId="893"/>
     <cellStyle name="40% - Акцент6 26" xfId="894"/>
     <cellStyle name="40% - Акцент6 27" xfId="895"/>
     <cellStyle name="40% - Акцент6 28" xfId="896"/>
     <cellStyle name="40% - Акцент6 29" xfId="897"/>
     <cellStyle name="40% - Акцент6 3" xfId="898"/>
-    <cellStyle name="40% - Акцент6 3 2" xfId="3380"/>
+    <cellStyle name="40% - Акцент6 3 2" xfId="3379"/>
     <cellStyle name="40% - Акцент6 30" xfId="899"/>
     <cellStyle name="40% - Акцент6 31" xfId="900"/>
     <cellStyle name="40% - Акцент6 32" xfId="901"/>
     <cellStyle name="40% - Акцент6 33" xfId="902"/>
     <cellStyle name="40% - Акцент6 34" xfId="903"/>
     <cellStyle name="40% - Акцент6 35" xfId="904"/>
     <cellStyle name="40% - Акцент6 36" xfId="905"/>
     <cellStyle name="40% - Акцент6 37" xfId="906"/>
     <cellStyle name="40% - Акцент6 38" xfId="907"/>
     <cellStyle name="40% - Акцент6 39" xfId="908"/>
     <cellStyle name="40% - Акцент6 4" xfId="909"/>
-    <cellStyle name="40% - Акцент6 4 2" xfId="3381"/>
+    <cellStyle name="40% - Акцент6 4 2" xfId="3380"/>
     <cellStyle name="40% - Акцент6 40" xfId="910"/>
     <cellStyle name="40% - Акцент6 41" xfId="911"/>
     <cellStyle name="40% - Акцент6 42" xfId="912"/>
     <cellStyle name="40% - Акцент6 43" xfId="913"/>
     <cellStyle name="40% - Акцент6 44" xfId="914"/>
     <cellStyle name="40% - Акцент6 45" xfId="915"/>
     <cellStyle name="40% - Акцент6 46" xfId="916"/>
     <cellStyle name="40% - Акцент6 47" xfId="917"/>
     <cellStyle name="40% - Акцент6 48" xfId="918"/>
     <cellStyle name="40% - Акцент6 49" xfId="919"/>
     <cellStyle name="40% - Акцент6 5" xfId="920"/>
-    <cellStyle name="40% - Акцент6 5 2" xfId="3382"/>
+    <cellStyle name="40% - Акцент6 5 2" xfId="3381"/>
     <cellStyle name="40% - Акцент6 50" xfId="921"/>
     <cellStyle name="40% - Акцент6 51" xfId="922"/>
     <cellStyle name="40% - Акцент6 52" xfId="923"/>
     <cellStyle name="40% - Акцент6 53" xfId="924"/>
     <cellStyle name="40% - Акцент6 54" xfId="925"/>
     <cellStyle name="40% - Акцент6 55" xfId="926"/>
     <cellStyle name="40% - Акцент6 56" xfId="927"/>
     <cellStyle name="40% - Акцент6 57" xfId="928"/>
     <cellStyle name="40% - Акцент6 58" xfId="929"/>
     <cellStyle name="40% - Акцент6 59" xfId="930"/>
     <cellStyle name="40% - Акцент6 6" xfId="931"/>
-    <cellStyle name="40% - Акцент6 6 2" xfId="3383"/>
+    <cellStyle name="40% - Акцент6 6 2" xfId="3382"/>
     <cellStyle name="40% - Акцент6 60" xfId="932"/>
     <cellStyle name="40% - Акцент6 61" xfId="933"/>
     <cellStyle name="40% - Акцент6 62" xfId="934"/>
     <cellStyle name="40% - Акцент6 63" xfId="935"/>
     <cellStyle name="40% - Акцент6 64" xfId="936"/>
     <cellStyle name="40% - Акцент6 65" xfId="937"/>
     <cellStyle name="40% - Акцент6 66" xfId="938"/>
     <cellStyle name="40% - Акцент6 67" xfId="939"/>
     <cellStyle name="40% - Акцент6 68" xfId="940"/>
     <cellStyle name="40% - Акцент6 69" xfId="941"/>
     <cellStyle name="40% - Акцент6 7" xfId="942"/>
-    <cellStyle name="40% - Акцент6 7 2" xfId="3384"/>
+    <cellStyle name="40% - Акцент6 7 2" xfId="3383"/>
     <cellStyle name="40% - Акцент6 70" xfId="943"/>
     <cellStyle name="40% - Акцент6 71" xfId="944"/>
     <cellStyle name="40% - Акцент6 72" xfId="945"/>
     <cellStyle name="40% - Акцент6 73" xfId="946"/>
     <cellStyle name="40% - Акцент6 8" xfId="947"/>
-    <cellStyle name="40% - Акцент6 8 2" xfId="3385"/>
+    <cellStyle name="40% - Акцент6 8 2" xfId="3384"/>
     <cellStyle name="40% - Акцент6 9" xfId="948"/>
-    <cellStyle name="40% - Акцент6 9 2" xfId="3386"/>
+    <cellStyle name="40% - Акцент6 9 2" xfId="3385"/>
     <cellStyle name="60% - Акцент1" xfId="949"/>
     <cellStyle name="60% - Акцент1 10" xfId="950"/>
-    <cellStyle name="60% - Акцент1 10 2" xfId="3387"/>
+    <cellStyle name="60% - Акцент1 10 2" xfId="3386"/>
     <cellStyle name="60% - Акцент1 11" xfId="951"/>
-    <cellStyle name="60% - Акцент1 11 2" xfId="3388"/>
+    <cellStyle name="60% - Акцент1 11 2" xfId="3387"/>
     <cellStyle name="60% - Акцент1 12" xfId="952"/>
-    <cellStyle name="60% - Акцент1 12 2" xfId="3389"/>
+    <cellStyle name="60% - Акцент1 12 2" xfId="3388"/>
     <cellStyle name="60% - Акцент1 13" xfId="953"/>
-    <cellStyle name="60% - Акцент1 13 2" xfId="3390"/>
+    <cellStyle name="60% - Акцент1 13 2" xfId="3389"/>
     <cellStyle name="60% - Акцент1 14" xfId="954"/>
-    <cellStyle name="60% - Акцент1 14 2" xfId="3391"/>
+    <cellStyle name="60% - Акцент1 14 2" xfId="3390"/>
     <cellStyle name="60% - Акцент1 15" xfId="955"/>
-    <cellStyle name="60% - Акцент1 15 2" xfId="3392"/>
+    <cellStyle name="60% - Акцент1 15 2" xfId="3391"/>
     <cellStyle name="60% - Акцент1 16" xfId="956"/>
-    <cellStyle name="60% - Акцент1 16 2" xfId="3393"/>
+    <cellStyle name="60% - Акцент1 16 2" xfId="3392"/>
     <cellStyle name="60% - Акцент1 17" xfId="957"/>
     <cellStyle name="60% - Акцент1 18" xfId="958"/>
     <cellStyle name="60% - Акцент1 19" xfId="959"/>
     <cellStyle name="60% - Акцент1 2" xfId="960"/>
-    <cellStyle name="60% - Акцент1 2 10" xfId="3395"/>
-[...13 lines deleted...]
-    <cellStyle name="60% - Акцент1 2 9" xfId="3408"/>
+    <cellStyle name="60% - Акцент1 2 10" xfId="3394"/>
+    <cellStyle name="60% - Акцент1 2 11" xfId="3395"/>
+    <cellStyle name="60% - Акцент1 2 12" xfId="3396"/>
+    <cellStyle name="60% - Акцент1 2 13" xfId="3397"/>
+    <cellStyle name="60% - Акцент1 2 14" xfId="3398"/>
+    <cellStyle name="60% - Акцент1 2 15" xfId="3399"/>
+    <cellStyle name="60% - Акцент1 2 16" xfId="3393"/>
+    <cellStyle name="60% - Акцент1 2 2" xfId="3400"/>
+    <cellStyle name="60% - Акцент1 2 3" xfId="3401"/>
+    <cellStyle name="60% - Акцент1 2 4" xfId="3402"/>
+    <cellStyle name="60% - Акцент1 2 5" xfId="3403"/>
+    <cellStyle name="60% - Акцент1 2 6" xfId="3404"/>
+    <cellStyle name="60% - Акцент1 2 7" xfId="3405"/>
+    <cellStyle name="60% - Акцент1 2 8" xfId="3406"/>
+    <cellStyle name="60% - Акцент1 2 9" xfId="3407"/>
     <cellStyle name="60% - Акцент1 20" xfId="961"/>
     <cellStyle name="60% - Акцент1 21" xfId="962"/>
     <cellStyle name="60% - Акцент1 22" xfId="963"/>
     <cellStyle name="60% - Акцент1 23" xfId="964"/>
     <cellStyle name="60% - Акцент1 24" xfId="965"/>
     <cellStyle name="60% - Акцент1 25" xfId="966"/>
     <cellStyle name="60% - Акцент1 26" xfId="967"/>
     <cellStyle name="60% - Акцент1 27" xfId="968"/>
     <cellStyle name="60% - Акцент1 28" xfId="969"/>
     <cellStyle name="60% - Акцент1 29" xfId="970"/>
     <cellStyle name="60% - Акцент1 3" xfId="971"/>
-    <cellStyle name="60% - Акцент1 3 2" xfId="3409"/>
+    <cellStyle name="60% - Акцент1 3 2" xfId="3408"/>
     <cellStyle name="60% - Акцент1 30" xfId="972"/>
     <cellStyle name="60% - Акцент1 31" xfId="973"/>
     <cellStyle name="60% - Акцент1 32" xfId="974"/>
     <cellStyle name="60% - Акцент1 33" xfId="975"/>
     <cellStyle name="60% - Акцент1 34" xfId="976"/>
     <cellStyle name="60% - Акцент1 35" xfId="977"/>
     <cellStyle name="60% - Акцент1 36" xfId="978"/>
     <cellStyle name="60% - Акцент1 37" xfId="979"/>
     <cellStyle name="60% - Акцент1 38" xfId="980"/>
     <cellStyle name="60% - Акцент1 39" xfId="981"/>
     <cellStyle name="60% - Акцент1 4" xfId="982"/>
-    <cellStyle name="60% - Акцент1 4 2" xfId="3410"/>
+    <cellStyle name="60% - Акцент1 4 2" xfId="3409"/>
     <cellStyle name="60% - Акцент1 40" xfId="983"/>
     <cellStyle name="60% - Акцент1 41" xfId="984"/>
     <cellStyle name="60% - Акцент1 42" xfId="985"/>
     <cellStyle name="60% - Акцент1 43" xfId="986"/>
     <cellStyle name="60% - Акцент1 44" xfId="987"/>
     <cellStyle name="60% - Акцент1 45" xfId="988"/>
     <cellStyle name="60% - Акцент1 46" xfId="989"/>
     <cellStyle name="60% - Акцент1 47" xfId="990"/>
     <cellStyle name="60% - Акцент1 48" xfId="991"/>
     <cellStyle name="60% - Акцент1 49" xfId="992"/>
     <cellStyle name="60% - Акцент1 5" xfId="993"/>
-    <cellStyle name="60% - Акцент1 5 2" xfId="3411"/>
+    <cellStyle name="60% - Акцент1 5 2" xfId="3410"/>
     <cellStyle name="60% - Акцент1 50" xfId="994"/>
     <cellStyle name="60% - Акцент1 51" xfId="995"/>
     <cellStyle name="60% - Акцент1 52" xfId="996"/>
     <cellStyle name="60% - Акцент1 53" xfId="997"/>
     <cellStyle name="60% - Акцент1 54" xfId="998"/>
     <cellStyle name="60% - Акцент1 55" xfId="999"/>
     <cellStyle name="60% - Акцент1 56" xfId="1000"/>
     <cellStyle name="60% - Акцент1 57" xfId="1001"/>
     <cellStyle name="60% - Акцент1 58" xfId="1002"/>
     <cellStyle name="60% - Акцент1 59" xfId="1003"/>
     <cellStyle name="60% - Акцент1 6" xfId="1004"/>
-    <cellStyle name="60% - Акцент1 6 2" xfId="3412"/>
+    <cellStyle name="60% - Акцент1 6 2" xfId="3411"/>
     <cellStyle name="60% - Акцент1 60" xfId="1005"/>
     <cellStyle name="60% - Акцент1 61" xfId="1006"/>
     <cellStyle name="60% - Акцент1 62" xfId="1007"/>
     <cellStyle name="60% - Акцент1 63" xfId="1008"/>
     <cellStyle name="60% - Акцент1 64" xfId="1009"/>
     <cellStyle name="60% - Акцент1 65" xfId="1010"/>
     <cellStyle name="60% - Акцент1 66" xfId="1011"/>
     <cellStyle name="60% - Акцент1 67" xfId="1012"/>
     <cellStyle name="60% - Акцент1 68" xfId="1013"/>
     <cellStyle name="60% - Акцент1 69" xfId="1014"/>
     <cellStyle name="60% - Акцент1 7" xfId="1015"/>
-    <cellStyle name="60% - Акцент1 7 2" xfId="3413"/>
+    <cellStyle name="60% - Акцент1 7 2" xfId="3412"/>
     <cellStyle name="60% - Акцент1 70" xfId="1016"/>
     <cellStyle name="60% - Акцент1 71" xfId="1017"/>
     <cellStyle name="60% - Акцент1 72" xfId="1018"/>
     <cellStyle name="60% - Акцент1 73" xfId="1019"/>
     <cellStyle name="60% - Акцент1 8" xfId="1020"/>
-    <cellStyle name="60% - Акцент1 8 2" xfId="3414"/>
+    <cellStyle name="60% - Акцент1 8 2" xfId="3413"/>
     <cellStyle name="60% - Акцент1 9" xfId="1021"/>
-    <cellStyle name="60% - Акцент1 9 2" xfId="3415"/>
+    <cellStyle name="60% - Акцент1 9 2" xfId="3414"/>
     <cellStyle name="60% - Акцент2" xfId="1022"/>
     <cellStyle name="60% - Акцент2 10" xfId="1023"/>
-    <cellStyle name="60% - Акцент2 10 2" xfId="3416"/>
+    <cellStyle name="60% - Акцент2 10 2" xfId="3415"/>
     <cellStyle name="60% - Акцент2 11" xfId="1024"/>
-    <cellStyle name="60% - Акцент2 11 2" xfId="3417"/>
+    <cellStyle name="60% - Акцент2 11 2" xfId="3416"/>
     <cellStyle name="60% - Акцент2 12" xfId="1025"/>
-    <cellStyle name="60% - Акцент2 12 2" xfId="3418"/>
+    <cellStyle name="60% - Акцент2 12 2" xfId="3417"/>
     <cellStyle name="60% - Акцент2 13" xfId="1026"/>
-    <cellStyle name="60% - Акцент2 13 2" xfId="3419"/>
+    <cellStyle name="60% - Акцент2 13 2" xfId="3418"/>
     <cellStyle name="60% - Акцент2 14" xfId="1027"/>
-    <cellStyle name="60% - Акцент2 14 2" xfId="3420"/>
+    <cellStyle name="60% - Акцент2 14 2" xfId="3419"/>
     <cellStyle name="60% - Акцент2 15" xfId="1028"/>
-    <cellStyle name="60% - Акцент2 15 2" xfId="3421"/>
+    <cellStyle name="60% - Акцент2 15 2" xfId="3420"/>
     <cellStyle name="60% - Акцент2 16" xfId="1029"/>
-    <cellStyle name="60% - Акцент2 16 2" xfId="3422"/>
+    <cellStyle name="60% - Акцент2 16 2" xfId="3421"/>
     <cellStyle name="60% - Акцент2 17" xfId="1030"/>
     <cellStyle name="60% - Акцент2 18" xfId="1031"/>
     <cellStyle name="60% - Акцент2 19" xfId="1032"/>
     <cellStyle name="60% - Акцент2 2" xfId="1033"/>
-    <cellStyle name="60% - Акцент2 2 10" xfId="3424"/>
-[...13 lines deleted...]
-    <cellStyle name="60% - Акцент2 2 9" xfId="3437"/>
+    <cellStyle name="60% - Акцент2 2 10" xfId="3423"/>
+    <cellStyle name="60% - Акцент2 2 11" xfId="3424"/>
+    <cellStyle name="60% - Акцент2 2 12" xfId="3425"/>
+    <cellStyle name="60% - Акцент2 2 13" xfId="3426"/>
+    <cellStyle name="60% - Акцент2 2 14" xfId="3427"/>
+    <cellStyle name="60% - Акцент2 2 15" xfId="3428"/>
+    <cellStyle name="60% - Акцент2 2 16" xfId="3422"/>
+    <cellStyle name="60% - Акцент2 2 2" xfId="3429"/>
+    <cellStyle name="60% - Акцент2 2 3" xfId="3430"/>
+    <cellStyle name="60% - Акцент2 2 4" xfId="3431"/>
+    <cellStyle name="60% - Акцент2 2 5" xfId="3432"/>
+    <cellStyle name="60% - Акцент2 2 6" xfId="3433"/>
+    <cellStyle name="60% - Акцент2 2 7" xfId="3434"/>
+    <cellStyle name="60% - Акцент2 2 8" xfId="3435"/>
+    <cellStyle name="60% - Акцент2 2 9" xfId="3436"/>
     <cellStyle name="60% - Акцент2 20" xfId="1034"/>
     <cellStyle name="60% - Акцент2 21" xfId="1035"/>
     <cellStyle name="60% - Акцент2 22" xfId="1036"/>
     <cellStyle name="60% - Акцент2 23" xfId="1037"/>
     <cellStyle name="60% - Акцент2 24" xfId="1038"/>
     <cellStyle name="60% - Акцент2 25" xfId="1039"/>
     <cellStyle name="60% - Акцент2 26" xfId="1040"/>
     <cellStyle name="60% - Акцент2 27" xfId="1041"/>
     <cellStyle name="60% - Акцент2 28" xfId="1042"/>
     <cellStyle name="60% - Акцент2 29" xfId="1043"/>
     <cellStyle name="60% - Акцент2 3" xfId="1044"/>
-    <cellStyle name="60% - Акцент2 3 2" xfId="3438"/>
+    <cellStyle name="60% - Акцент2 3 2" xfId="3437"/>
     <cellStyle name="60% - Акцент2 30" xfId="1045"/>
     <cellStyle name="60% - Акцент2 31" xfId="1046"/>
     <cellStyle name="60% - Акцент2 32" xfId="1047"/>
     <cellStyle name="60% - Акцент2 33" xfId="1048"/>
     <cellStyle name="60% - Акцент2 34" xfId="1049"/>
     <cellStyle name="60% - Акцент2 35" xfId="1050"/>
     <cellStyle name="60% - Акцент2 36" xfId="1051"/>
     <cellStyle name="60% - Акцент2 37" xfId="1052"/>
     <cellStyle name="60% - Акцент2 38" xfId="1053"/>
     <cellStyle name="60% - Акцент2 39" xfId="1054"/>
     <cellStyle name="60% - Акцент2 4" xfId="1055"/>
-    <cellStyle name="60% - Акцент2 4 2" xfId="3439"/>
+    <cellStyle name="60% - Акцент2 4 2" xfId="3438"/>
     <cellStyle name="60% - Акцент2 40" xfId="1056"/>
     <cellStyle name="60% - Акцент2 41" xfId="1057"/>
     <cellStyle name="60% - Акцент2 42" xfId="1058"/>
     <cellStyle name="60% - Акцент2 43" xfId="1059"/>
     <cellStyle name="60% - Акцент2 44" xfId="1060"/>
     <cellStyle name="60% - Акцент2 45" xfId="1061"/>
     <cellStyle name="60% - Акцент2 46" xfId="1062"/>
     <cellStyle name="60% - Акцент2 47" xfId="1063"/>
     <cellStyle name="60% - Акцент2 48" xfId="1064"/>
     <cellStyle name="60% - Акцент2 49" xfId="1065"/>
     <cellStyle name="60% - Акцент2 5" xfId="1066"/>
-    <cellStyle name="60% - Акцент2 5 2" xfId="3440"/>
+    <cellStyle name="60% - Акцент2 5 2" xfId="3439"/>
     <cellStyle name="60% - Акцент2 50" xfId="1067"/>
     <cellStyle name="60% - Акцент2 51" xfId="1068"/>
     <cellStyle name="60% - Акцент2 52" xfId="1069"/>
     <cellStyle name="60% - Акцент2 53" xfId="1070"/>
     <cellStyle name="60% - Акцент2 54" xfId="1071"/>
     <cellStyle name="60% - Акцент2 55" xfId="1072"/>
     <cellStyle name="60% - Акцент2 56" xfId="1073"/>
     <cellStyle name="60% - Акцент2 57" xfId="1074"/>
     <cellStyle name="60% - Акцент2 58" xfId="1075"/>
     <cellStyle name="60% - Акцент2 59" xfId="1076"/>
     <cellStyle name="60% - Акцент2 6" xfId="1077"/>
-    <cellStyle name="60% - Акцент2 6 2" xfId="3441"/>
+    <cellStyle name="60% - Акцент2 6 2" xfId="3440"/>
     <cellStyle name="60% - Акцент2 60" xfId="1078"/>
     <cellStyle name="60% - Акцент2 61" xfId="1079"/>
     <cellStyle name="60% - Акцент2 62" xfId="1080"/>
     <cellStyle name="60% - Акцент2 63" xfId="1081"/>
     <cellStyle name="60% - Акцент2 64" xfId="1082"/>
     <cellStyle name="60% - Акцент2 65" xfId="1083"/>
     <cellStyle name="60% - Акцент2 66" xfId="1084"/>
     <cellStyle name="60% - Акцент2 67" xfId="1085"/>
     <cellStyle name="60% - Акцент2 68" xfId="1086"/>
     <cellStyle name="60% - Акцент2 69" xfId="1087"/>
     <cellStyle name="60% - Акцент2 7" xfId="1088"/>
-    <cellStyle name="60% - Акцент2 7 2" xfId="3442"/>
+    <cellStyle name="60% - Акцент2 7 2" xfId="3441"/>
     <cellStyle name="60% - Акцент2 70" xfId="1089"/>
     <cellStyle name="60% - Акцент2 71" xfId="1090"/>
     <cellStyle name="60% - Акцент2 72" xfId="1091"/>
     <cellStyle name="60% - Акцент2 73" xfId="1092"/>
     <cellStyle name="60% - Акцент2 8" xfId="1093"/>
-    <cellStyle name="60% - Акцент2 8 2" xfId="3443"/>
+    <cellStyle name="60% - Акцент2 8 2" xfId="3442"/>
     <cellStyle name="60% - Акцент2 9" xfId="1094"/>
-    <cellStyle name="60% - Акцент2 9 2" xfId="3444"/>
+    <cellStyle name="60% - Акцент2 9 2" xfId="3443"/>
     <cellStyle name="60% - Акцент3" xfId="1095"/>
     <cellStyle name="60% - Акцент3 10" xfId="1096"/>
-    <cellStyle name="60% - Акцент3 10 2" xfId="3445"/>
+    <cellStyle name="60% - Акцент3 10 2" xfId="3444"/>
     <cellStyle name="60% - Акцент3 11" xfId="1097"/>
-    <cellStyle name="60% - Акцент3 11 2" xfId="3446"/>
+    <cellStyle name="60% - Акцент3 11 2" xfId="3445"/>
     <cellStyle name="60% - Акцент3 12" xfId="1098"/>
-    <cellStyle name="60% - Акцент3 12 2" xfId="3447"/>
+    <cellStyle name="60% - Акцент3 12 2" xfId="3446"/>
     <cellStyle name="60% - Акцент3 13" xfId="1099"/>
-    <cellStyle name="60% - Акцент3 13 2" xfId="3448"/>
+    <cellStyle name="60% - Акцент3 13 2" xfId="3447"/>
     <cellStyle name="60% - Акцент3 14" xfId="1100"/>
-    <cellStyle name="60% - Акцент3 14 2" xfId="3449"/>
+    <cellStyle name="60% - Акцент3 14 2" xfId="3448"/>
     <cellStyle name="60% - Акцент3 15" xfId="1101"/>
-    <cellStyle name="60% - Акцент3 15 2" xfId="3450"/>
+    <cellStyle name="60% - Акцент3 15 2" xfId="3449"/>
     <cellStyle name="60% - Акцент3 16" xfId="1102"/>
-    <cellStyle name="60% - Акцент3 16 2" xfId="3451"/>
+    <cellStyle name="60% - Акцент3 16 2" xfId="3450"/>
     <cellStyle name="60% - Акцент3 17" xfId="1103"/>
     <cellStyle name="60% - Акцент3 18" xfId="1104"/>
     <cellStyle name="60% - Акцент3 19" xfId="1105"/>
     <cellStyle name="60% - Акцент3 2" xfId="1106"/>
-    <cellStyle name="60% - Акцент3 2 10" xfId="3453"/>
-[...13 lines deleted...]
-    <cellStyle name="60% - Акцент3 2 9" xfId="3466"/>
+    <cellStyle name="60% - Акцент3 2 10" xfId="3452"/>
+    <cellStyle name="60% - Акцент3 2 11" xfId="3453"/>
+    <cellStyle name="60% - Акцент3 2 12" xfId="3454"/>
+    <cellStyle name="60% - Акцент3 2 13" xfId="3455"/>
+    <cellStyle name="60% - Акцент3 2 14" xfId="3456"/>
+    <cellStyle name="60% - Акцент3 2 15" xfId="3457"/>
+    <cellStyle name="60% - Акцент3 2 16" xfId="3451"/>
+    <cellStyle name="60% - Акцент3 2 2" xfId="3458"/>
+    <cellStyle name="60% - Акцент3 2 3" xfId="3459"/>
+    <cellStyle name="60% - Акцент3 2 4" xfId="3460"/>
+    <cellStyle name="60% - Акцент3 2 5" xfId="3461"/>
+    <cellStyle name="60% - Акцент3 2 6" xfId="3462"/>
+    <cellStyle name="60% - Акцент3 2 7" xfId="3463"/>
+    <cellStyle name="60% - Акцент3 2 8" xfId="3464"/>
+    <cellStyle name="60% - Акцент3 2 9" xfId="3465"/>
     <cellStyle name="60% - Акцент3 20" xfId="1107"/>
     <cellStyle name="60% - Акцент3 21" xfId="1108"/>
     <cellStyle name="60% - Акцент3 22" xfId="1109"/>
     <cellStyle name="60% - Акцент3 23" xfId="1110"/>
     <cellStyle name="60% - Акцент3 24" xfId="1111"/>
     <cellStyle name="60% - Акцент3 25" xfId="1112"/>
     <cellStyle name="60% - Акцент3 26" xfId="1113"/>
     <cellStyle name="60% - Акцент3 27" xfId="1114"/>
     <cellStyle name="60% - Акцент3 28" xfId="1115"/>
     <cellStyle name="60% - Акцент3 29" xfId="1116"/>
     <cellStyle name="60% - Акцент3 3" xfId="1117"/>
-    <cellStyle name="60% - Акцент3 3 2" xfId="3467"/>
+    <cellStyle name="60% - Акцент3 3 2" xfId="3466"/>
     <cellStyle name="60% - Акцент3 30" xfId="1118"/>
     <cellStyle name="60% - Акцент3 31" xfId="1119"/>
     <cellStyle name="60% - Акцент3 32" xfId="1120"/>
     <cellStyle name="60% - Акцент3 33" xfId="1121"/>
     <cellStyle name="60% - Акцент3 34" xfId="1122"/>
     <cellStyle name="60% - Акцент3 35" xfId="1123"/>
     <cellStyle name="60% - Акцент3 36" xfId="1124"/>
     <cellStyle name="60% - Акцент3 37" xfId="1125"/>
     <cellStyle name="60% - Акцент3 38" xfId="1126"/>
     <cellStyle name="60% - Акцент3 39" xfId="1127"/>
     <cellStyle name="60% - Акцент3 4" xfId="1128"/>
-    <cellStyle name="60% - Акцент3 4 2" xfId="3468"/>
+    <cellStyle name="60% - Акцент3 4 2" xfId="3467"/>
     <cellStyle name="60% - Акцент3 40" xfId="1129"/>
     <cellStyle name="60% - Акцент3 41" xfId="1130"/>
     <cellStyle name="60% - Акцент3 42" xfId="1131"/>
     <cellStyle name="60% - Акцент3 43" xfId="1132"/>
     <cellStyle name="60% - Акцент3 44" xfId="1133"/>
     <cellStyle name="60% - Акцент3 45" xfId="1134"/>
     <cellStyle name="60% - Акцент3 46" xfId="1135"/>
     <cellStyle name="60% - Акцент3 47" xfId="1136"/>
     <cellStyle name="60% - Акцент3 48" xfId="1137"/>
     <cellStyle name="60% - Акцент3 49" xfId="1138"/>
     <cellStyle name="60% - Акцент3 5" xfId="1139"/>
-    <cellStyle name="60% - Акцент3 5 2" xfId="3469"/>
+    <cellStyle name="60% - Акцент3 5 2" xfId="3468"/>
     <cellStyle name="60% - Акцент3 50" xfId="1140"/>
     <cellStyle name="60% - Акцент3 51" xfId="1141"/>
     <cellStyle name="60% - Акцент3 52" xfId="1142"/>
     <cellStyle name="60% - Акцент3 53" xfId="1143"/>
     <cellStyle name="60% - Акцент3 54" xfId="1144"/>
     <cellStyle name="60% - Акцент3 55" xfId="1145"/>
     <cellStyle name="60% - Акцент3 56" xfId="1146"/>
     <cellStyle name="60% - Акцент3 57" xfId="1147"/>
     <cellStyle name="60% - Акцент3 58" xfId="1148"/>
     <cellStyle name="60% - Акцент3 59" xfId="1149"/>
     <cellStyle name="60% - Акцент3 6" xfId="1150"/>
-    <cellStyle name="60% - Акцент3 6 2" xfId="3470"/>
+    <cellStyle name="60% - Акцент3 6 2" xfId="3469"/>
     <cellStyle name="60% - Акцент3 60" xfId="1151"/>
     <cellStyle name="60% - Акцент3 61" xfId="1152"/>
     <cellStyle name="60% - Акцент3 62" xfId="1153"/>
     <cellStyle name="60% - Акцент3 63" xfId="1154"/>
     <cellStyle name="60% - Акцент3 64" xfId="1155"/>
     <cellStyle name="60% - Акцент3 65" xfId="1156"/>
     <cellStyle name="60% - Акцент3 66" xfId="1157"/>
     <cellStyle name="60% - Акцент3 67" xfId="1158"/>
     <cellStyle name="60% - Акцент3 68" xfId="1159"/>
     <cellStyle name="60% - Акцент3 69" xfId="1160"/>
     <cellStyle name="60% - Акцент3 7" xfId="1161"/>
-    <cellStyle name="60% - Акцент3 7 2" xfId="3471"/>
+    <cellStyle name="60% - Акцент3 7 2" xfId="3470"/>
     <cellStyle name="60% - Акцент3 70" xfId="1162"/>
     <cellStyle name="60% - Акцент3 71" xfId="1163"/>
     <cellStyle name="60% - Акцент3 72" xfId="1164"/>
     <cellStyle name="60% - Акцент3 73" xfId="1165"/>
     <cellStyle name="60% - Акцент3 8" xfId="1166"/>
-    <cellStyle name="60% - Акцент3 8 2" xfId="3472"/>
+    <cellStyle name="60% - Акцент3 8 2" xfId="3471"/>
     <cellStyle name="60% - Акцент3 9" xfId="1167"/>
-    <cellStyle name="60% - Акцент3 9 2" xfId="3473"/>
+    <cellStyle name="60% - Акцент3 9 2" xfId="3472"/>
     <cellStyle name="60% - Акцент4" xfId="1168"/>
     <cellStyle name="60% - Акцент4 10" xfId="1169"/>
-    <cellStyle name="60% - Акцент4 10 2" xfId="3474"/>
+    <cellStyle name="60% - Акцент4 10 2" xfId="3473"/>
     <cellStyle name="60% - Акцент4 11" xfId="1170"/>
-    <cellStyle name="60% - Акцент4 11 2" xfId="3475"/>
+    <cellStyle name="60% - Акцент4 11 2" xfId="3474"/>
     <cellStyle name="60% - Акцент4 12" xfId="1171"/>
-    <cellStyle name="60% - Акцент4 12 2" xfId="3476"/>
+    <cellStyle name="60% - Акцент4 12 2" xfId="3475"/>
     <cellStyle name="60% - Акцент4 13" xfId="1172"/>
-    <cellStyle name="60% - Акцент4 13 2" xfId="3477"/>
+    <cellStyle name="60% - Акцент4 13 2" xfId="3476"/>
     <cellStyle name="60% - Акцент4 14" xfId="1173"/>
-    <cellStyle name="60% - Акцент4 14 2" xfId="3478"/>
+    <cellStyle name="60% - Акцент4 14 2" xfId="3477"/>
     <cellStyle name="60% - Акцент4 15" xfId="1174"/>
-    <cellStyle name="60% - Акцент4 15 2" xfId="3479"/>
+    <cellStyle name="60% - Акцент4 15 2" xfId="3478"/>
     <cellStyle name="60% - Акцент4 16" xfId="1175"/>
-    <cellStyle name="60% - Акцент4 16 2" xfId="3480"/>
+    <cellStyle name="60% - Акцент4 16 2" xfId="3479"/>
     <cellStyle name="60% - Акцент4 17" xfId="1176"/>
     <cellStyle name="60% - Акцент4 18" xfId="1177"/>
     <cellStyle name="60% - Акцент4 19" xfId="1178"/>
     <cellStyle name="60% - Акцент4 2" xfId="1179"/>
-    <cellStyle name="60% - Акцент4 2 10" xfId="3482"/>
-[...13 lines deleted...]
-    <cellStyle name="60% - Акцент4 2 9" xfId="3495"/>
+    <cellStyle name="60% - Акцент4 2 10" xfId="3481"/>
+    <cellStyle name="60% - Акцент4 2 11" xfId="3482"/>
+    <cellStyle name="60% - Акцент4 2 12" xfId="3483"/>
+    <cellStyle name="60% - Акцент4 2 13" xfId="3484"/>
+    <cellStyle name="60% - Акцент4 2 14" xfId="3485"/>
+    <cellStyle name="60% - Акцент4 2 15" xfId="3486"/>
+    <cellStyle name="60% - Акцент4 2 16" xfId="3480"/>
+    <cellStyle name="60% - Акцент4 2 2" xfId="3487"/>
+    <cellStyle name="60% - Акцент4 2 3" xfId="3488"/>
+    <cellStyle name="60% - Акцент4 2 4" xfId="3489"/>
+    <cellStyle name="60% - Акцент4 2 5" xfId="3490"/>
+    <cellStyle name="60% - Акцент4 2 6" xfId="3491"/>
+    <cellStyle name="60% - Акцент4 2 7" xfId="3492"/>
+    <cellStyle name="60% - Акцент4 2 8" xfId="3493"/>
+    <cellStyle name="60% - Акцент4 2 9" xfId="3494"/>
     <cellStyle name="60% - Акцент4 20" xfId="1180"/>
     <cellStyle name="60% - Акцент4 21" xfId="1181"/>
     <cellStyle name="60% - Акцент4 22" xfId="1182"/>
     <cellStyle name="60% - Акцент4 23" xfId="1183"/>
     <cellStyle name="60% - Акцент4 24" xfId="1184"/>
     <cellStyle name="60% - Акцент4 25" xfId="1185"/>
     <cellStyle name="60% - Акцент4 26" xfId="1186"/>
     <cellStyle name="60% - Акцент4 27" xfId="1187"/>
     <cellStyle name="60% - Акцент4 28" xfId="1188"/>
     <cellStyle name="60% - Акцент4 29" xfId="1189"/>
     <cellStyle name="60% - Акцент4 3" xfId="1190"/>
-    <cellStyle name="60% - Акцент4 3 2" xfId="3496"/>
+    <cellStyle name="60% - Акцент4 3 2" xfId="3495"/>
     <cellStyle name="60% - Акцент4 30" xfId="1191"/>
     <cellStyle name="60% - Акцент4 31" xfId="1192"/>
     <cellStyle name="60% - Акцент4 32" xfId="1193"/>
     <cellStyle name="60% - Акцент4 33" xfId="1194"/>
     <cellStyle name="60% - Акцент4 34" xfId="1195"/>
     <cellStyle name="60% - Акцент4 35" xfId="1196"/>
     <cellStyle name="60% - Акцент4 36" xfId="1197"/>
     <cellStyle name="60% - Акцент4 37" xfId="1198"/>
     <cellStyle name="60% - Акцент4 38" xfId="1199"/>
     <cellStyle name="60% - Акцент4 39" xfId="1200"/>
     <cellStyle name="60% - Акцент4 4" xfId="1201"/>
-    <cellStyle name="60% - Акцент4 4 2" xfId="3497"/>
+    <cellStyle name="60% - Акцент4 4 2" xfId="3496"/>
     <cellStyle name="60% - Акцент4 40" xfId="1202"/>
     <cellStyle name="60% - Акцент4 41" xfId="1203"/>
     <cellStyle name="60% - Акцент4 42" xfId="1204"/>
     <cellStyle name="60% - Акцент4 43" xfId="1205"/>
     <cellStyle name="60% - Акцент4 44" xfId="1206"/>
     <cellStyle name="60% - Акцент4 45" xfId="1207"/>
     <cellStyle name="60% - Акцент4 46" xfId="1208"/>
     <cellStyle name="60% - Акцент4 47" xfId="1209"/>
     <cellStyle name="60% - Акцент4 48" xfId="1210"/>
     <cellStyle name="60% - Акцент4 49" xfId="1211"/>
     <cellStyle name="60% - Акцент4 5" xfId="1212"/>
-    <cellStyle name="60% - Акцент4 5 2" xfId="3498"/>
+    <cellStyle name="60% - Акцент4 5 2" xfId="3497"/>
     <cellStyle name="60% - Акцент4 50" xfId="1213"/>
     <cellStyle name="60% - Акцент4 51" xfId="1214"/>
     <cellStyle name="60% - Акцент4 52" xfId="1215"/>
     <cellStyle name="60% - Акцент4 53" xfId="1216"/>
     <cellStyle name="60% - Акцент4 54" xfId="1217"/>
     <cellStyle name="60% - Акцент4 55" xfId="1218"/>
     <cellStyle name="60% - Акцент4 56" xfId="1219"/>
     <cellStyle name="60% - Акцент4 57" xfId="1220"/>
     <cellStyle name="60% - Акцент4 58" xfId="1221"/>
     <cellStyle name="60% - Акцент4 59" xfId="1222"/>
     <cellStyle name="60% - Акцент4 6" xfId="1223"/>
-    <cellStyle name="60% - Акцент4 6 2" xfId="3499"/>
+    <cellStyle name="60% - Акцент4 6 2" xfId="3498"/>
     <cellStyle name="60% - Акцент4 60" xfId="1224"/>
     <cellStyle name="60% - Акцент4 61" xfId="1225"/>
     <cellStyle name="60% - Акцент4 62" xfId="1226"/>
     <cellStyle name="60% - Акцент4 63" xfId="1227"/>
     <cellStyle name="60% - Акцент4 64" xfId="1228"/>
     <cellStyle name="60% - Акцент4 65" xfId="1229"/>
     <cellStyle name="60% - Акцент4 66" xfId="1230"/>
     <cellStyle name="60% - Акцент4 67" xfId="1231"/>
     <cellStyle name="60% - Акцент4 68" xfId="1232"/>
     <cellStyle name="60% - Акцент4 69" xfId="1233"/>
     <cellStyle name="60% - Акцент4 7" xfId="1234"/>
-    <cellStyle name="60% - Акцент4 7 2" xfId="3500"/>
+    <cellStyle name="60% - Акцент4 7 2" xfId="3499"/>
     <cellStyle name="60% - Акцент4 70" xfId="1235"/>
     <cellStyle name="60% - Акцент4 71" xfId="1236"/>
     <cellStyle name="60% - Акцент4 72" xfId="1237"/>
     <cellStyle name="60% - Акцент4 73" xfId="1238"/>
     <cellStyle name="60% - Акцент4 8" xfId="1239"/>
-    <cellStyle name="60% - Акцент4 8 2" xfId="3501"/>
+    <cellStyle name="60% - Акцент4 8 2" xfId="3500"/>
     <cellStyle name="60% - Акцент4 9" xfId="1240"/>
-    <cellStyle name="60% - Акцент4 9 2" xfId="3502"/>
+    <cellStyle name="60% - Акцент4 9 2" xfId="3501"/>
     <cellStyle name="60% - Акцент5" xfId="1241"/>
     <cellStyle name="60% - Акцент5 10" xfId="1242"/>
-    <cellStyle name="60% - Акцент5 10 2" xfId="3503"/>
+    <cellStyle name="60% - Акцент5 10 2" xfId="3502"/>
     <cellStyle name="60% - Акцент5 11" xfId="1243"/>
-    <cellStyle name="60% - Акцент5 11 2" xfId="3504"/>
+    <cellStyle name="60% - Акцент5 11 2" xfId="3503"/>
     <cellStyle name="60% - Акцент5 12" xfId="1244"/>
-    <cellStyle name="60% - Акцент5 12 2" xfId="3505"/>
+    <cellStyle name="60% - Акцент5 12 2" xfId="3504"/>
     <cellStyle name="60% - Акцент5 13" xfId="1245"/>
-    <cellStyle name="60% - Акцент5 13 2" xfId="3506"/>
+    <cellStyle name="60% - Акцент5 13 2" xfId="3505"/>
     <cellStyle name="60% - Акцент5 14" xfId="1246"/>
-    <cellStyle name="60% - Акцент5 14 2" xfId="3507"/>
+    <cellStyle name="60% - Акцент5 14 2" xfId="3506"/>
     <cellStyle name="60% - Акцент5 15" xfId="1247"/>
-    <cellStyle name="60% - Акцент5 15 2" xfId="3508"/>
+    <cellStyle name="60% - Акцент5 15 2" xfId="3507"/>
     <cellStyle name="60% - Акцент5 16" xfId="1248"/>
-    <cellStyle name="60% - Акцент5 16 2" xfId="3509"/>
+    <cellStyle name="60% - Акцент5 16 2" xfId="3508"/>
     <cellStyle name="60% - Акцент5 17" xfId="1249"/>
     <cellStyle name="60% - Акцент5 18" xfId="1250"/>
     <cellStyle name="60% - Акцент5 19" xfId="1251"/>
     <cellStyle name="60% - Акцент5 2" xfId="1252"/>
-    <cellStyle name="60% - Акцент5 2 10" xfId="3511"/>
-[...13 lines deleted...]
-    <cellStyle name="60% - Акцент5 2 9" xfId="3524"/>
+    <cellStyle name="60% - Акцент5 2 10" xfId="3510"/>
+    <cellStyle name="60% - Акцент5 2 11" xfId="3511"/>
+    <cellStyle name="60% - Акцент5 2 12" xfId="3512"/>
+    <cellStyle name="60% - Акцент5 2 13" xfId="3513"/>
+    <cellStyle name="60% - Акцент5 2 14" xfId="3514"/>
+    <cellStyle name="60% - Акцент5 2 15" xfId="3515"/>
+    <cellStyle name="60% - Акцент5 2 16" xfId="3509"/>
+    <cellStyle name="60% - Акцент5 2 2" xfId="3516"/>
+    <cellStyle name="60% - Акцент5 2 3" xfId="3517"/>
+    <cellStyle name="60% - Акцент5 2 4" xfId="3518"/>
+    <cellStyle name="60% - Акцент5 2 5" xfId="3519"/>
+    <cellStyle name="60% - Акцент5 2 6" xfId="3520"/>
+    <cellStyle name="60% - Акцент5 2 7" xfId="3521"/>
+    <cellStyle name="60% - Акцент5 2 8" xfId="3522"/>
+    <cellStyle name="60% - Акцент5 2 9" xfId="3523"/>
     <cellStyle name="60% - Акцент5 20" xfId="1253"/>
     <cellStyle name="60% - Акцент5 21" xfId="1254"/>
     <cellStyle name="60% - Акцент5 22" xfId="1255"/>
     <cellStyle name="60% - Акцент5 23" xfId="1256"/>
     <cellStyle name="60% - Акцент5 24" xfId="1257"/>
     <cellStyle name="60% - Акцент5 25" xfId="1258"/>
     <cellStyle name="60% - Акцент5 26" xfId="1259"/>
     <cellStyle name="60% - Акцент5 27" xfId="1260"/>
     <cellStyle name="60% - Акцент5 28" xfId="1261"/>
     <cellStyle name="60% - Акцент5 29" xfId="1262"/>
     <cellStyle name="60% - Акцент5 3" xfId="1263"/>
-    <cellStyle name="60% - Акцент5 3 2" xfId="3525"/>
+    <cellStyle name="60% - Акцент5 3 2" xfId="3524"/>
     <cellStyle name="60% - Акцент5 30" xfId="1264"/>
     <cellStyle name="60% - Акцент5 31" xfId="1265"/>
     <cellStyle name="60% - Акцент5 32" xfId="1266"/>
     <cellStyle name="60% - Акцент5 33" xfId="1267"/>
     <cellStyle name="60% - Акцент5 34" xfId="1268"/>
     <cellStyle name="60% - Акцент5 35" xfId="1269"/>
     <cellStyle name="60% - Акцент5 36" xfId="1270"/>
     <cellStyle name="60% - Акцент5 37" xfId="1271"/>
     <cellStyle name="60% - Акцент5 38" xfId="1272"/>
     <cellStyle name="60% - Акцент5 39" xfId="1273"/>
     <cellStyle name="60% - Акцент5 4" xfId="1274"/>
-    <cellStyle name="60% - Акцент5 4 2" xfId="3526"/>
+    <cellStyle name="60% - Акцент5 4 2" xfId="3525"/>
     <cellStyle name="60% - Акцент5 40" xfId="1275"/>
     <cellStyle name="60% - Акцент5 41" xfId="1276"/>
     <cellStyle name="60% - Акцент5 42" xfId="1277"/>
     <cellStyle name="60% - Акцент5 43" xfId="1278"/>
     <cellStyle name="60% - Акцент5 44" xfId="1279"/>
     <cellStyle name="60% - Акцент5 45" xfId="1280"/>
     <cellStyle name="60% - Акцент5 46" xfId="1281"/>
     <cellStyle name="60% - Акцент5 47" xfId="1282"/>
     <cellStyle name="60% - Акцент5 48" xfId="1283"/>
     <cellStyle name="60% - Акцент5 49" xfId="1284"/>
     <cellStyle name="60% - Акцент5 5" xfId="1285"/>
-    <cellStyle name="60% - Акцент5 5 2" xfId="3527"/>
+    <cellStyle name="60% - Акцент5 5 2" xfId="3526"/>
     <cellStyle name="60% - Акцент5 50" xfId="1286"/>
     <cellStyle name="60% - Акцент5 51" xfId="1287"/>
     <cellStyle name="60% - Акцент5 52" xfId="1288"/>
     <cellStyle name="60% - Акцент5 53" xfId="1289"/>
     <cellStyle name="60% - Акцент5 54" xfId="1290"/>
     <cellStyle name="60% - Акцент5 55" xfId="1291"/>
     <cellStyle name="60% - Акцент5 56" xfId="1292"/>
     <cellStyle name="60% - Акцент5 57" xfId="1293"/>
     <cellStyle name="60% - Акцент5 58" xfId="1294"/>
     <cellStyle name="60% - Акцент5 59" xfId="1295"/>
     <cellStyle name="60% - Акцент5 6" xfId="1296"/>
-    <cellStyle name="60% - Акцент5 6 2" xfId="3528"/>
+    <cellStyle name="60% - Акцент5 6 2" xfId="3527"/>
     <cellStyle name="60% - Акцент5 60" xfId="1297"/>
     <cellStyle name="60% - Акцент5 61" xfId="1298"/>
     <cellStyle name="60% - Акцент5 62" xfId="1299"/>
     <cellStyle name="60% - Акцент5 63" xfId="1300"/>
     <cellStyle name="60% - Акцент5 64" xfId="1301"/>
     <cellStyle name="60% - Акцент5 65" xfId="1302"/>
     <cellStyle name="60% - Акцент5 66" xfId="1303"/>
     <cellStyle name="60% - Акцент5 67" xfId="1304"/>
     <cellStyle name="60% - Акцент5 68" xfId="1305"/>
     <cellStyle name="60% - Акцент5 69" xfId="1306"/>
     <cellStyle name="60% - Акцент5 7" xfId="1307"/>
-    <cellStyle name="60% - Акцент5 7 2" xfId="3529"/>
+    <cellStyle name="60% - Акцент5 7 2" xfId="3528"/>
     <cellStyle name="60% - Акцент5 70" xfId="1308"/>
     <cellStyle name="60% - Акцент5 71" xfId="1309"/>
     <cellStyle name="60% - Акцент5 72" xfId="1310"/>
     <cellStyle name="60% - Акцент5 73" xfId="1311"/>
     <cellStyle name="60% - Акцент5 8" xfId="1312"/>
-    <cellStyle name="60% - Акцент5 8 2" xfId="3530"/>
+    <cellStyle name="60% - Акцент5 8 2" xfId="3529"/>
     <cellStyle name="60% - Акцент5 9" xfId="1313"/>
-    <cellStyle name="60% - Акцент5 9 2" xfId="3531"/>
+    <cellStyle name="60% - Акцент5 9 2" xfId="3530"/>
     <cellStyle name="60% - Акцент6" xfId="1314"/>
     <cellStyle name="60% - Акцент6 10" xfId="1315"/>
-    <cellStyle name="60% - Акцент6 10 2" xfId="3532"/>
+    <cellStyle name="60% - Акцент6 10 2" xfId="3531"/>
     <cellStyle name="60% - Акцент6 11" xfId="1316"/>
-    <cellStyle name="60% - Акцент6 11 2" xfId="3533"/>
+    <cellStyle name="60% - Акцент6 11 2" xfId="3532"/>
     <cellStyle name="60% - Акцент6 12" xfId="1317"/>
-    <cellStyle name="60% - Акцент6 12 2" xfId="3534"/>
+    <cellStyle name="60% - Акцент6 12 2" xfId="3533"/>
     <cellStyle name="60% - Акцент6 13" xfId="1318"/>
-    <cellStyle name="60% - Акцент6 13 2" xfId="3535"/>
+    <cellStyle name="60% - Акцент6 13 2" xfId="3534"/>
     <cellStyle name="60% - Акцент6 14" xfId="1319"/>
-    <cellStyle name="60% - Акцент6 14 2" xfId="3536"/>
+    <cellStyle name="60% - Акцент6 14 2" xfId="3535"/>
     <cellStyle name="60% - Акцент6 15" xfId="1320"/>
-    <cellStyle name="60% - Акцент6 15 2" xfId="3537"/>
+    <cellStyle name="60% - Акцент6 15 2" xfId="3536"/>
     <cellStyle name="60% - Акцент6 16" xfId="1321"/>
-    <cellStyle name="60% - Акцент6 16 2" xfId="3538"/>
+    <cellStyle name="60% - Акцент6 16 2" xfId="3537"/>
     <cellStyle name="60% - Акцент6 17" xfId="1322"/>
     <cellStyle name="60% - Акцент6 18" xfId="1323"/>
     <cellStyle name="60% - Акцент6 19" xfId="1324"/>
     <cellStyle name="60% - Акцент6 2" xfId="1325"/>
-    <cellStyle name="60% - Акцент6 2 10" xfId="3540"/>
-[...13 lines deleted...]
-    <cellStyle name="60% - Акцент6 2 9" xfId="3553"/>
+    <cellStyle name="60% - Акцент6 2 10" xfId="3539"/>
+    <cellStyle name="60% - Акцент6 2 11" xfId="3540"/>
+    <cellStyle name="60% - Акцент6 2 12" xfId="3541"/>
+    <cellStyle name="60% - Акцент6 2 13" xfId="3542"/>
+    <cellStyle name="60% - Акцент6 2 14" xfId="3543"/>
+    <cellStyle name="60% - Акцент6 2 15" xfId="3544"/>
+    <cellStyle name="60% - Акцент6 2 16" xfId="3538"/>
+    <cellStyle name="60% - Акцент6 2 2" xfId="3545"/>
+    <cellStyle name="60% - Акцент6 2 3" xfId="3546"/>
+    <cellStyle name="60% - Акцент6 2 4" xfId="3547"/>
+    <cellStyle name="60% - Акцент6 2 5" xfId="3548"/>
+    <cellStyle name="60% - Акцент6 2 6" xfId="3549"/>
+    <cellStyle name="60% - Акцент6 2 7" xfId="3550"/>
+    <cellStyle name="60% - Акцент6 2 8" xfId="3551"/>
+    <cellStyle name="60% - Акцент6 2 9" xfId="3552"/>
     <cellStyle name="60% - Акцент6 20" xfId="1326"/>
     <cellStyle name="60% - Акцент6 21" xfId="1327"/>
     <cellStyle name="60% - Акцент6 22" xfId="1328"/>
     <cellStyle name="60% - Акцент6 23" xfId="1329"/>
     <cellStyle name="60% - Акцент6 24" xfId="1330"/>
     <cellStyle name="60% - Акцент6 25" xfId="1331"/>
     <cellStyle name="60% - Акцент6 26" xfId="1332"/>
     <cellStyle name="60% - Акцент6 27" xfId="1333"/>
     <cellStyle name="60% - Акцент6 28" xfId="1334"/>
     <cellStyle name="60% - Акцент6 29" xfId="1335"/>
     <cellStyle name="60% - Акцент6 3" xfId="1336"/>
-    <cellStyle name="60% - Акцент6 3 2" xfId="3554"/>
+    <cellStyle name="60% - Акцент6 3 2" xfId="3553"/>
     <cellStyle name="60% - Акцент6 30" xfId="1337"/>
     <cellStyle name="60% - Акцент6 31" xfId="1338"/>
     <cellStyle name="60% - Акцент6 32" xfId="1339"/>
     <cellStyle name="60% - Акцент6 33" xfId="1340"/>
     <cellStyle name="60% - Акцент6 34" xfId="1341"/>
     <cellStyle name="60% - Акцент6 35" xfId="1342"/>
     <cellStyle name="60% - Акцент6 36" xfId="1343"/>
     <cellStyle name="60% - Акцент6 37" xfId="1344"/>
     <cellStyle name="60% - Акцент6 38" xfId="1345"/>
     <cellStyle name="60% - Акцент6 39" xfId="1346"/>
     <cellStyle name="60% - Акцент6 4" xfId="1347"/>
-    <cellStyle name="60% - Акцент6 4 2" xfId="3555"/>
+    <cellStyle name="60% - Акцент6 4 2" xfId="3554"/>
     <cellStyle name="60% - Акцент6 40" xfId="1348"/>
     <cellStyle name="60% - Акцент6 41" xfId="1349"/>
     <cellStyle name="60% - Акцент6 42" xfId="1350"/>
     <cellStyle name="60% - Акцент6 43" xfId="1351"/>
     <cellStyle name="60% - Акцент6 44" xfId="1352"/>
     <cellStyle name="60% - Акцент6 45" xfId="1353"/>
     <cellStyle name="60% - Акцент6 46" xfId="1354"/>
     <cellStyle name="60% - Акцент6 47" xfId="1355"/>
     <cellStyle name="60% - Акцент6 48" xfId="1356"/>
     <cellStyle name="60% - Акцент6 49" xfId="1357"/>
     <cellStyle name="60% - Акцент6 5" xfId="1358"/>
-    <cellStyle name="60% - Акцент6 5 2" xfId="3556"/>
+    <cellStyle name="60% - Акцент6 5 2" xfId="3555"/>
     <cellStyle name="60% - Акцент6 50" xfId="1359"/>
     <cellStyle name="60% - Акцент6 51" xfId="1360"/>
     <cellStyle name="60% - Акцент6 52" xfId="1361"/>
     <cellStyle name="60% - Акцент6 53" xfId="1362"/>
     <cellStyle name="60% - Акцент6 54" xfId="1363"/>
     <cellStyle name="60% - Акцент6 55" xfId="1364"/>
     <cellStyle name="60% - Акцент6 56" xfId="1365"/>
     <cellStyle name="60% - Акцент6 57" xfId="1366"/>
     <cellStyle name="60% - Акцент6 58" xfId="1367"/>
     <cellStyle name="60% - Акцент6 59" xfId="1368"/>
     <cellStyle name="60% - Акцент6 6" xfId="1369"/>
-    <cellStyle name="60% - Акцент6 6 2" xfId="3557"/>
+    <cellStyle name="60% - Акцент6 6 2" xfId="3556"/>
     <cellStyle name="60% - Акцент6 60" xfId="1370"/>
     <cellStyle name="60% - Акцент6 61" xfId="1371"/>
     <cellStyle name="60% - Акцент6 62" xfId="1372"/>
     <cellStyle name="60% - Акцент6 63" xfId="1373"/>
     <cellStyle name="60% - Акцент6 64" xfId="1374"/>
     <cellStyle name="60% - Акцент6 65" xfId="1375"/>
     <cellStyle name="60% - Акцент6 66" xfId="1376"/>
     <cellStyle name="60% - Акцент6 67" xfId="1377"/>
     <cellStyle name="60% - Акцент6 68" xfId="1378"/>
     <cellStyle name="60% - Акцент6 69" xfId="1379"/>
     <cellStyle name="60% - Акцент6 7" xfId="1380"/>
-    <cellStyle name="60% - Акцент6 7 2" xfId="3558"/>
+    <cellStyle name="60% - Акцент6 7 2" xfId="3557"/>
     <cellStyle name="60% - Акцент6 70" xfId="1381"/>
     <cellStyle name="60% - Акцент6 71" xfId="1382"/>
     <cellStyle name="60% - Акцент6 72" xfId="1383"/>
     <cellStyle name="60% - Акцент6 73" xfId="1384"/>
     <cellStyle name="60% - Акцент6 8" xfId="1385"/>
-    <cellStyle name="60% - Акцент6 8 2" xfId="3559"/>
+    <cellStyle name="60% - Акцент6 8 2" xfId="3558"/>
     <cellStyle name="60% - Акцент6 9" xfId="1386"/>
-    <cellStyle name="60% - Акцент6 9 2" xfId="3560"/>
+    <cellStyle name="60% - Акцент6 9 2" xfId="3559"/>
     <cellStyle name="Акцент1 10" xfId="1387"/>
-    <cellStyle name="Акцент1 10 2" xfId="3561"/>
+    <cellStyle name="Акцент1 10 2" xfId="3560"/>
     <cellStyle name="Акцент1 11" xfId="1388"/>
-    <cellStyle name="Акцент1 11 2" xfId="3562"/>
+    <cellStyle name="Акцент1 11 2" xfId="3561"/>
     <cellStyle name="Акцент1 12" xfId="1389"/>
-    <cellStyle name="Акцент1 12 2" xfId="3563"/>
+    <cellStyle name="Акцент1 12 2" xfId="3562"/>
     <cellStyle name="Акцент1 13" xfId="1390"/>
-    <cellStyle name="Акцент1 13 2" xfId="3564"/>
+    <cellStyle name="Акцент1 13 2" xfId="3563"/>
     <cellStyle name="Акцент1 14" xfId="1391"/>
-    <cellStyle name="Акцент1 14 2" xfId="3565"/>
+    <cellStyle name="Акцент1 14 2" xfId="3564"/>
     <cellStyle name="Акцент1 15" xfId="1392"/>
-    <cellStyle name="Акцент1 15 2" xfId="3566"/>
+    <cellStyle name="Акцент1 15 2" xfId="3565"/>
     <cellStyle name="Акцент1 16" xfId="1393"/>
-    <cellStyle name="Акцент1 16 2" xfId="3567"/>
+    <cellStyle name="Акцент1 16 2" xfId="3566"/>
     <cellStyle name="Акцент1 17" xfId="1394"/>
     <cellStyle name="Акцент1 18" xfId="1395"/>
     <cellStyle name="Акцент1 19" xfId="1396"/>
     <cellStyle name="Акцент1 2" xfId="1397"/>
-    <cellStyle name="Акцент1 2 10" xfId="3569"/>
-[...13 lines deleted...]
-    <cellStyle name="Акцент1 2 9" xfId="3582"/>
+    <cellStyle name="Акцент1 2 10" xfId="3568"/>
+    <cellStyle name="Акцент1 2 11" xfId="3569"/>
+    <cellStyle name="Акцент1 2 12" xfId="3570"/>
+    <cellStyle name="Акцент1 2 13" xfId="3571"/>
+    <cellStyle name="Акцент1 2 14" xfId="3572"/>
+    <cellStyle name="Акцент1 2 15" xfId="3573"/>
+    <cellStyle name="Акцент1 2 16" xfId="3567"/>
+    <cellStyle name="Акцент1 2 2" xfId="3574"/>
+    <cellStyle name="Акцент1 2 3" xfId="3575"/>
+    <cellStyle name="Акцент1 2 4" xfId="3576"/>
+    <cellStyle name="Акцент1 2 5" xfId="3577"/>
+    <cellStyle name="Акцент1 2 6" xfId="3578"/>
+    <cellStyle name="Акцент1 2 7" xfId="3579"/>
+    <cellStyle name="Акцент1 2 8" xfId="3580"/>
+    <cellStyle name="Акцент1 2 9" xfId="3581"/>
     <cellStyle name="Акцент1 20" xfId="1398"/>
     <cellStyle name="Акцент1 21" xfId="1399"/>
     <cellStyle name="Акцент1 22" xfId="1400"/>
     <cellStyle name="Акцент1 23" xfId="1401"/>
     <cellStyle name="Акцент1 24" xfId="1402"/>
     <cellStyle name="Акцент1 25" xfId="1403"/>
     <cellStyle name="Акцент1 26" xfId="1404"/>
     <cellStyle name="Акцент1 27" xfId="1405"/>
     <cellStyle name="Акцент1 28" xfId="1406"/>
     <cellStyle name="Акцент1 29" xfId="1407"/>
     <cellStyle name="Акцент1 3" xfId="1408"/>
-    <cellStyle name="Акцент1 3 2" xfId="3583"/>
+    <cellStyle name="Акцент1 3 2" xfId="3582"/>
     <cellStyle name="Акцент1 30" xfId="1409"/>
     <cellStyle name="Акцент1 31" xfId="1410"/>
     <cellStyle name="Акцент1 32" xfId="1411"/>
     <cellStyle name="Акцент1 33" xfId="1412"/>
     <cellStyle name="Акцент1 34" xfId="1413"/>
     <cellStyle name="Акцент1 35" xfId="1414"/>
     <cellStyle name="Акцент1 36" xfId="1415"/>
     <cellStyle name="Акцент1 37" xfId="1416"/>
     <cellStyle name="Акцент1 38" xfId="1417"/>
     <cellStyle name="Акцент1 39" xfId="1418"/>
     <cellStyle name="Акцент1 4" xfId="1419"/>
-    <cellStyle name="Акцент1 4 2" xfId="3584"/>
+    <cellStyle name="Акцент1 4 2" xfId="3583"/>
     <cellStyle name="Акцент1 40" xfId="1420"/>
     <cellStyle name="Акцент1 41" xfId="1421"/>
     <cellStyle name="Акцент1 42" xfId="1422"/>
     <cellStyle name="Акцент1 43" xfId="1423"/>
     <cellStyle name="Акцент1 44" xfId="1424"/>
     <cellStyle name="Акцент1 45" xfId="1425"/>
     <cellStyle name="Акцент1 46" xfId="1426"/>
     <cellStyle name="Акцент1 47" xfId="1427"/>
     <cellStyle name="Акцент1 48" xfId="1428"/>
     <cellStyle name="Акцент1 49" xfId="1429"/>
     <cellStyle name="Акцент1 5" xfId="1430"/>
-    <cellStyle name="Акцент1 5 2" xfId="3585"/>
+    <cellStyle name="Акцент1 5 2" xfId="3584"/>
     <cellStyle name="Акцент1 50" xfId="1431"/>
     <cellStyle name="Акцент1 51" xfId="1432"/>
     <cellStyle name="Акцент1 52" xfId="1433"/>
     <cellStyle name="Акцент1 53" xfId="1434"/>
     <cellStyle name="Акцент1 54" xfId="1435"/>
     <cellStyle name="Акцент1 55" xfId="1436"/>
     <cellStyle name="Акцент1 56" xfId="1437"/>
     <cellStyle name="Акцент1 57" xfId="1438"/>
     <cellStyle name="Акцент1 58" xfId="1439"/>
     <cellStyle name="Акцент1 59" xfId="1440"/>
     <cellStyle name="Акцент1 6" xfId="1441"/>
-    <cellStyle name="Акцент1 6 2" xfId="3586"/>
+    <cellStyle name="Акцент1 6 2" xfId="3585"/>
     <cellStyle name="Акцент1 60" xfId="1442"/>
     <cellStyle name="Акцент1 61" xfId="1443"/>
     <cellStyle name="Акцент1 62" xfId="1444"/>
     <cellStyle name="Акцент1 63" xfId="1445"/>
     <cellStyle name="Акцент1 64" xfId="1446"/>
     <cellStyle name="Акцент1 65" xfId="1447"/>
     <cellStyle name="Акцент1 66" xfId="1448"/>
     <cellStyle name="Акцент1 67" xfId="1449"/>
     <cellStyle name="Акцент1 68" xfId="1450"/>
     <cellStyle name="Акцент1 69" xfId="1451"/>
     <cellStyle name="Акцент1 7" xfId="1452"/>
-    <cellStyle name="Акцент1 7 2" xfId="3587"/>
+    <cellStyle name="Акцент1 7 2" xfId="3586"/>
     <cellStyle name="Акцент1 70" xfId="1453"/>
     <cellStyle name="Акцент1 71" xfId="1454"/>
     <cellStyle name="Акцент1 72" xfId="1455"/>
     <cellStyle name="Акцент1 73" xfId="1456"/>
     <cellStyle name="Акцент1 8" xfId="1457"/>
-    <cellStyle name="Акцент1 8 2" xfId="3588"/>
+    <cellStyle name="Акцент1 8 2" xfId="3587"/>
     <cellStyle name="Акцент1 9" xfId="1458"/>
-    <cellStyle name="Акцент1 9 2" xfId="3589"/>
+    <cellStyle name="Акцент1 9 2" xfId="3588"/>
     <cellStyle name="Акцент2 10" xfId="1459"/>
-    <cellStyle name="Акцент2 10 2" xfId="3590"/>
+    <cellStyle name="Акцент2 10 2" xfId="3589"/>
     <cellStyle name="Акцент2 11" xfId="1460"/>
-    <cellStyle name="Акцент2 11 2" xfId="3591"/>
+    <cellStyle name="Акцент2 11 2" xfId="3590"/>
     <cellStyle name="Акцент2 12" xfId="1461"/>
-    <cellStyle name="Акцент2 12 2" xfId="3592"/>
+    <cellStyle name="Акцент2 12 2" xfId="3591"/>
     <cellStyle name="Акцент2 13" xfId="1462"/>
-    <cellStyle name="Акцент2 13 2" xfId="3593"/>
+    <cellStyle name="Акцент2 13 2" xfId="3592"/>
     <cellStyle name="Акцент2 14" xfId="1463"/>
-    <cellStyle name="Акцент2 14 2" xfId="3594"/>
+    <cellStyle name="Акцент2 14 2" xfId="3593"/>
     <cellStyle name="Акцент2 15" xfId="1464"/>
-    <cellStyle name="Акцент2 15 2" xfId="3595"/>
+    <cellStyle name="Акцент2 15 2" xfId="3594"/>
     <cellStyle name="Акцент2 16" xfId="1465"/>
-    <cellStyle name="Акцент2 16 2" xfId="3596"/>
+    <cellStyle name="Акцент2 16 2" xfId="3595"/>
     <cellStyle name="Акцент2 17" xfId="1466"/>
     <cellStyle name="Акцент2 18" xfId="1467"/>
     <cellStyle name="Акцент2 19" xfId="1468"/>
     <cellStyle name="Акцент2 2" xfId="1469"/>
-    <cellStyle name="Акцент2 2 10" xfId="3598"/>
-[...13 lines deleted...]
-    <cellStyle name="Акцент2 2 9" xfId="3611"/>
+    <cellStyle name="Акцент2 2 10" xfId="3597"/>
+    <cellStyle name="Акцент2 2 11" xfId="3598"/>
+    <cellStyle name="Акцент2 2 12" xfId="3599"/>
+    <cellStyle name="Акцент2 2 13" xfId="3600"/>
+    <cellStyle name="Акцент2 2 14" xfId="3601"/>
+    <cellStyle name="Акцент2 2 15" xfId="3602"/>
+    <cellStyle name="Акцент2 2 16" xfId="3596"/>
+    <cellStyle name="Акцент2 2 2" xfId="3603"/>
+    <cellStyle name="Акцент2 2 3" xfId="3604"/>
+    <cellStyle name="Акцент2 2 4" xfId="3605"/>
+    <cellStyle name="Акцент2 2 5" xfId="3606"/>
+    <cellStyle name="Акцент2 2 6" xfId="3607"/>
+    <cellStyle name="Акцент2 2 7" xfId="3608"/>
+    <cellStyle name="Акцент2 2 8" xfId="3609"/>
+    <cellStyle name="Акцент2 2 9" xfId="3610"/>
     <cellStyle name="Акцент2 20" xfId="1470"/>
     <cellStyle name="Акцент2 21" xfId="1471"/>
     <cellStyle name="Акцент2 22" xfId="1472"/>
     <cellStyle name="Акцент2 23" xfId="1473"/>
     <cellStyle name="Акцент2 24" xfId="1474"/>
     <cellStyle name="Акцент2 25" xfId="1475"/>
     <cellStyle name="Акцент2 26" xfId="1476"/>
     <cellStyle name="Акцент2 27" xfId="1477"/>
     <cellStyle name="Акцент2 28" xfId="1478"/>
     <cellStyle name="Акцент2 29" xfId="1479"/>
     <cellStyle name="Акцент2 3" xfId="1480"/>
-    <cellStyle name="Акцент2 3 2" xfId="3612"/>
+    <cellStyle name="Акцент2 3 2" xfId="3611"/>
     <cellStyle name="Акцент2 30" xfId="1481"/>
     <cellStyle name="Акцент2 31" xfId="1482"/>
     <cellStyle name="Акцент2 32" xfId="1483"/>
     <cellStyle name="Акцент2 33" xfId="1484"/>
     <cellStyle name="Акцент2 34" xfId="1485"/>
     <cellStyle name="Акцент2 35" xfId="1486"/>
     <cellStyle name="Акцент2 36" xfId="1487"/>
     <cellStyle name="Акцент2 37" xfId="1488"/>
     <cellStyle name="Акцент2 38" xfId="1489"/>
     <cellStyle name="Акцент2 39" xfId="1490"/>
     <cellStyle name="Акцент2 4" xfId="1491"/>
-    <cellStyle name="Акцент2 4 2" xfId="3613"/>
+    <cellStyle name="Акцент2 4 2" xfId="3612"/>
     <cellStyle name="Акцент2 40" xfId="1492"/>
     <cellStyle name="Акцент2 41" xfId="1493"/>
     <cellStyle name="Акцент2 42" xfId="1494"/>
     <cellStyle name="Акцент2 43" xfId="1495"/>
     <cellStyle name="Акцент2 44" xfId="1496"/>
     <cellStyle name="Акцент2 45" xfId="1497"/>
     <cellStyle name="Акцент2 46" xfId="1498"/>
     <cellStyle name="Акцент2 47" xfId="1499"/>
     <cellStyle name="Акцент2 48" xfId="1500"/>
     <cellStyle name="Акцент2 49" xfId="1501"/>
     <cellStyle name="Акцент2 5" xfId="1502"/>
-    <cellStyle name="Акцент2 5 2" xfId="3614"/>
+    <cellStyle name="Акцент2 5 2" xfId="3613"/>
     <cellStyle name="Акцент2 50" xfId="1503"/>
     <cellStyle name="Акцент2 51" xfId="1504"/>
     <cellStyle name="Акцент2 52" xfId="1505"/>
     <cellStyle name="Акцент2 53" xfId="1506"/>
     <cellStyle name="Акцент2 54" xfId="1507"/>
     <cellStyle name="Акцент2 55" xfId="1508"/>
     <cellStyle name="Акцент2 56" xfId="1509"/>
     <cellStyle name="Акцент2 57" xfId="1510"/>
     <cellStyle name="Акцент2 58" xfId="1511"/>
     <cellStyle name="Акцент2 59" xfId="1512"/>
     <cellStyle name="Акцент2 6" xfId="1513"/>
-    <cellStyle name="Акцент2 6 2" xfId="3615"/>
+    <cellStyle name="Акцент2 6 2" xfId="3614"/>
     <cellStyle name="Акцент2 60" xfId="1514"/>
     <cellStyle name="Акцент2 61" xfId="1515"/>
     <cellStyle name="Акцент2 62" xfId="1516"/>
     <cellStyle name="Акцент2 63" xfId="1517"/>
     <cellStyle name="Акцент2 64" xfId="1518"/>
     <cellStyle name="Акцент2 65" xfId="1519"/>
     <cellStyle name="Акцент2 66" xfId="1520"/>
     <cellStyle name="Акцент2 67" xfId="1521"/>
     <cellStyle name="Акцент2 68" xfId="1522"/>
     <cellStyle name="Акцент2 69" xfId="1523"/>
     <cellStyle name="Акцент2 7" xfId="1524"/>
-    <cellStyle name="Акцент2 7 2" xfId="3616"/>
+    <cellStyle name="Акцент2 7 2" xfId="3615"/>
     <cellStyle name="Акцент2 70" xfId="1525"/>
     <cellStyle name="Акцент2 71" xfId="1526"/>
     <cellStyle name="Акцент2 72" xfId="1527"/>
     <cellStyle name="Акцент2 73" xfId="1528"/>
     <cellStyle name="Акцент2 8" xfId="1529"/>
-    <cellStyle name="Акцент2 8 2" xfId="3617"/>
+    <cellStyle name="Акцент2 8 2" xfId="3616"/>
     <cellStyle name="Акцент2 9" xfId="1530"/>
-    <cellStyle name="Акцент2 9 2" xfId="3618"/>
+    <cellStyle name="Акцент2 9 2" xfId="3617"/>
     <cellStyle name="Акцент3 10" xfId="1531"/>
-    <cellStyle name="Акцент3 10 2" xfId="3619"/>
+    <cellStyle name="Акцент3 10 2" xfId="3618"/>
     <cellStyle name="Акцент3 11" xfId="1532"/>
-    <cellStyle name="Акцент3 11 2" xfId="3620"/>
+    <cellStyle name="Акцент3 11 2" xfId="3619"/>
     <cellStyle name="Акцент3 12" xfId="1533"/>
-    <cellStyle name="Акцент3 12 2" xfId="3621"/>
+    <cellStyle name="Акцент3 12 2" xfId="3620"/>
     <cellStyle name="Акцент3 13" xfId="1534"/>
-    <cellStyle name="Акцент3 13 2" xfId="3622"/>
+    <cellStyle name="Акцент3 13 2" xfId="3621"/>
     <cellStyle name="Акцент3 14" xfId="1535"/>
-    <cellStyle name="Акцент3 14 2" xfId="3623"/>
+    <cellStyle name="Акцент3 14 2" xfId="3622"/>
     <cellStyle name="Акцент3 15" xfId="1536"/>
-    <cellStyle name="Акцент3 15 2" xfId="3624"/>
+    <cellStyle name="Акцент3 15 2" xfId="3623"/>
     <cellStyle name="Акцент3 16" xfId="1537"/>
-    <cellStyle name="Акцент3 16 2" xfId="3625"/>
+    <cellStyle name="Акцент3 16 2" xfId="3624"/>
     <cellStyle name="Акцент3 17" xfId="1538"/>
     <cellStyle name="Акцент3 18" xfId="1539"/>
     <cellStyle name="Акцент3 19" xfId="1540"/>
     <cellStyle name="Акцент3 2" xfId="1541"/>
-    <cellStyle name="Акцент3 2 10" xfId="3627"/>
-[...13 lines deleted...]
-    <cellStyle name="Акцент3 2 9" xfId="3640"/>
+    <cellStyle name="Акцент3 2 10" xfId="3626"/>
+    <cellStyle name="Акцент3 2 11" xfId="3627"/>
+    <cellStyle name="Акцент3 2 12" xfId="3628"/>
+    <cellStyle name="Акцент3 2 13" xfId="3629"/>
+    <cellStyle name="Акцент3 2 14" xfId="3630"/>
+    <cellStyle name="Акцент3 2 15" xfId="3631"/>
+    <cellStyle name="Акцент3 2 16" xfId="3625"/>
+    <cellStyle name="Акцент3 2 2" xfId="3632"/>
+    <cellStyle name="Акцент3 2 3" xfId="3633"/>
+    <cellStyle name="Акцент3 2 4" xfId="3634"/>
+    <cellStyle name="Акцент3 2 5" xfId="3635"/>
+    <cellStyle name="Акцент3 2 6" xfId="3636"/>
+    <cellStyle name="Акцент3 2 7" xfId="3637"/>
+    <cellStyle name="Акцент3 2 8" xfId="3638"/>
+    <cellStyle name="Акцент3 2 9" xfId="3639"/>
     <cellStyle name="Акцент3 20" xfId="1542"/>
     <cellStyle name="Акцент3 21" xfId="1543"/>
     <cellStyle name="Акцент3 22" xfId="1544"/>
     <cellStyle name="Акцент3 23" xfId="1545"/>
     <cellStyle name="Акцент3 24" xfId="1546"/>
     <cellStyle name="Акцент3 25" xfId="1547"/>
     <cellStyle name="Акцент3 26" xfId="1548"/>
     <cellStyle name="Акцент3 27" xfId="1549"/>
     <cellStyle name="Акцент3 28" xfId="1550"/>
     <cellStyle name="Акцент3 29" xfId="1551"/>
     <cellStyle name="Акцент3 3" xfId="1552"/>
-    <cellStyle name="Акцент3 3 2" xfId="3641"/>
+    <cellStyle name="Акцент3 3 2" xfId="3640"/>
     <cellStyle name="Акцент3 30" xfId="1553"/>
     <cellStyle name="Акцент3 31" xfId="1554"/>
     <cellStyle name="Акцент3 32" xfId="1555"/>
     <cellStyle name="Акцент3 33" xfId="1556"/>
     <cellStyle name="Акцент3 34" xfId="1557"/>
     <cellStyle name="Акцент3 35" xfId="1558"/>
     <cellStyle name="Акцент3 36" xfId="1559"/>
     <cellStyle name="Акцент3 37" xfId="1560"/>
     <cellStyle name="Акцент3 38" xfId="1561"/>
     <cellStyle name="Акцент3 39" xfId="1562"/>
     <cellStyle name="Акцент3 4" xfId="1563"/>
-    <cellStyle name="Акцент3 4 2" xfId="3642"/>
+    <cellStyle name="Акцент3 4 2" xfId="3641"/>
     <cellStyle name="Акцент3 40" xfId="1564"/>
     <cellStyle name="Акцент3 41" xfId="1565"/>
     <cellStyle name="Акцент3 42" xfId="1566"/>
     <cellStyle name="Акцент3 43" xfId="1567"/>
     <cellStyle name="Акцент3 44" xfId="1568"/>
     <cellStyle name="Акцент3 45" xfId="1569"/>
     <cellStyle name="Акцент3 46" xfId="1570"/>
     <cellStyle name="Акцент3 47" xfId="1571"/>
     <cellStyle name="Акцент3 48" xfId="1572"/>
     <cellStyle name="Акцент3 49" xfId="1573"/>
     <cellStyle name="Акцент3 5" xfId="1574"/>
-    <cellStyle name="Акцент3 5 2" xfId="3643"/>
+    <cellStyle name="Акцент3 5 2" xfId="3642"/>
     <cellStyle name="Акцент3 50" xfId="1575"/>
     <cellStyle name="Акцент3 51" xfId="1576"/>
     <cellStyle name="Акцент3 52" xfId="1577"/>
     <cellStyle name="Акцент3 53" xfId="1578"/>
     <cellStyle name="Акцент3 54" xfId="1579"/>
     <cellStyle name="Акцент3 55" xfId="1580"/>
     <cellStyle name="Акцент3 56" xfId="1581"/>
     <cellStyle name="Акцент3 57" xfId="1582"/>
     <cellStyle name="Акцент3 58" xfId="1583"/>
     <cellStyle name="Акцент3 59" xfId="1584"/>
     <cellStyle name="Акцент3 6" xfId="1585"/>
-    <cellStyle name="Акцент3 6 2" xfId="3644"/>
+    <cellStyle name="Акцент3 6 2" xfId="3643"/>
     <cellStyle name="Акцент3 60" xfId="1586"/>
     <cellStyle name="Акцент3 61" xfId="1587"/>
     <cellStyle name="Акцент3 62" xfId="1588"/>
     <cellStyle name="Акцент3 63" xfId="1589"/>
     <cellStyle name="Акцент3 64" xfId="1590"/>
     <cellStyle name="Акцент3 65" xfId="1591"/>
     <cellStyle name="Акцент3 66" xfId="1592"/>
     <cellStyle name="Акцент3 67" xfId="1593"/>
     <cellStyle name="Акцент3 68" xfId="1594"/>
     <cellStyle name="Акцент3 69" xfId="1595"/>
     <cellStyle name="Акцент3 7" xfId="1596"/>
-    <cellStyle name="Акцент3 7 2" xfId="3645"/>
+    <cellStyle name="Акцент3 7 2" xfId="3644"/>
     <cellStyle name="Акцент3 70" xfId="1597"/>
     <cellStyle name="Акцент3 71" xfId="1598"/>
     <cellStyle name="Акцент3 72" xfId="1599"/>
     <cellStyle name="Акцент3 73" xfId="1600"/>
     <cellStyle name="Акцент3 8" xfId="1601"/>
-    <cellStyle name="Акцент3 8 2" xfId="3646"/>
+    <cellStyle name="Акцент3 8 2" xfId="3645"/>
     <cellStyle name="Акцент3 9" xfId="1602"/>
-    <cellStyle name="Акцент3 9 2" xfId="3647"/>
+    <cellStyle name="Акцент3 9 2" xfId="3646"/>
     <cellStyle name="Акцент4 10" xfId="1603"/>
-    <cellStyle name="Акцент4 10 2" xfId="3648"/>
+    <cellStyle name="Акцент4 10 2" xfId="3647"/>
     <cellStyle name="Акцент4 11" xfId="1604"/>
-    <cellStyle name="Акцент4 11 2" xfId="3649"/>
+    <cellStyle name="Акцент4 11 2" xfId="3648"/>
     <cellStyle name="Акцент4 12" xfId="1605"/>
-    <cellStyle name="Акцент4 12 2" xfId="3650"/>
+    <cellStyle name="Акцент4 12 2" xfId="3649"/>
     <cellStyle name="Акцент4 13" xfId="1606"/>
-    <cellStyle name="Акцент4 13 2" xfId="3651"/>
+    <cellStyle name="Акцент4 13 2" xfId="3650"/>
     <cellStyle name="Акцент4 14" xfId="1607"/>
-    <cellStyle name="Акцент4 14 2" xfId="3652"/>
+    <cellStyle name="Акцент4 14 2" xfId="3651"/>
     <cellStyle name="Акцент4 15" xfId="1608"/>
-    <cellStyle name="Акцент4 15 2" xfId="3653"/>
+    <cellStyle name="Акцент4 15 2" xfId="3652"/>
     <cellStyle name="Акцент4 16" xfId="1609"/>
-    <cellStyle name="Акцент4 16 2" xfId="3654"/>
+    <cellStyle name="Акцент4 16 2" xfId="3653"/>
     <cellStyle name="Акцент4 17" xfId="1610"/>
     <cellStyle name="Акцент4 18" xfId="1611"/>
     <cellStyle name="Акцент4 19" xfId="1612"/>
     <cellStyle name="Акцент4 2" xfId="1613"/>
-    <cellStyle name="Акцент4 2 10" xfId="3656"/>
-[...13 lines deleted...]
-    <cellStyle name="Акцент4 2 9" xfId="3669"/>
+    <cellStyle name="Акцент4 2 10" xfId="3655"/>
+    <cellStyle name="Акцент4 2 11" xfId="3656"/>
+    <cellStyle name="Акцент4 2 12" xfId="3657"/>
+    <cellStyle name="Акцент4 2 13" xfId="3658"/>
+    <cellStyle name="Акцент4 2 14" xfId="3659"/>
+    <cellStyle name="Акцент4 2 15" xfId="3660"/>
+    <cellStyle name="Акцент4 2 16" xfId="3654"/>
+    <cellStyle name="Акцент4 2 2" xfId="3661"/>
+    <cellStyle name="Акцент4 2 3" xfId="3662"/>
+    <cellStyle name="Акцент4 2 4" xfId="3663"/>
+    <cellStyle name="Акцент4 2 5" xfId="3664"/>
+    <cellStyle name="Акцент4 2 6" xfId="3665"/>
+    <cellStyle name="Акцент4 2 7" xfId="3666"/>
+    <cellStyle name="Акцент4 2 8" xfId="3667"/>
+    <cellStyle name="Акцент4 2 9" xfId="3668"/>
     <cellStyle name="Акцент4 20" xfId="1614"/>
     <cellStyle name="Акцент4 21" xfId="1615"/>
     <cellStyle name="Акцент4 22" xfId="1616"/>
     <cellStyle name="Акцент4 23" xfId="1617"/>
     <cellStyle name="Акцент4 24" xfId="1618"/>
     <cellStyle name="Акцент4 25" xfId="1619"/>
     <cellStyle name="Акцент4 26" xfId="1620"/>
     <cellStyle name="Акцент4 27" xfId="1621"/>
     <cellStyle name="Акцент4 28" xfId="1622"/>
     <cellStyle name="Акцент4 29" xfId="1623"/>
     <cellStyle name="Акцент4 3" xfId="1624"/>
-    <cellStyle name="Акцент4 3 2" xfId="3670"/>
+    <cellStyle name="Акцент4 3 2" xfId="3669"/>
     <cellStyle name="Акцент4 30" xfId="1625"/>
     <cellStyle name="Акцент4 31" xfId="1626"/>
     <cellStyle name="Акцент4 32" xfId="1627"/>
     <cellStyle name="Акцент4 33" xfId="1628"/>
     <cellStyle name="Акцент4 34" xfId="1629"/>
     <cellStyle name="Акцент4 35" xfId="1630"/>
     <cellStyle name="Акцент4 36" xfId="1631"/>
     <cellStyle name="Акцент4 37" xfId="1632"/>
     <cellStyle name="Акцент4 38" xfId="1633"/>
     <cellStyle name="Акцент4 39" xfId="1634"/>
     <cellStyle name="Акцент4 4" xfId="1635"/>
-    <cellStyle name="Акцент4 4 2" xfId="3671"/>
+    <cellStyle name="Акцент4 4 2" xfId="3670"/>
     <cellStyle name="Акцент4 40" xfId="1636"/>
     <cellStyle name="Акцент4 41" xfId="1637"/>
     <cellStyle name="Акцент4 42" xfId="1638"/>
     <cellStyle name="Акцент4 43" xfId="1639"/>
     <cellStyle name="Акцент4 44" xfId="1640"/>
     <cellStyle name="Акцент4 45" xfId="1641"/>
     <cellStyle name="Акцент4 46" xfId="1642"/>
     <cellStyle name="Акцент4 47" xfId="1643"/>
     <cellStyle name="Акцент4 48" xfId="1644"/>
     <cellStyle name="Акцент4 49" xfId="1645"/>
     <cellStyle name="Акцент4 5" xfId="1646"/>
-    <cellStyle name="Акцент4 5 2" xfId="3672"/>
+    <cellStyle name="Акцент4 5 2" xfId="3671"/>
     <cellStyle name="Акцент4 50" xfId="1647"/>
     <cellStyle name="Акцент4 51" xfId="1648"/>
     <cellStyle name="Акцент4 52" xfId="1649"/>
     <cellStyle name="Акцент4 53" xfId="1650"/>
     <cellStyle name="Акцент4 54" xfId="1651"/>
     <cellStyle name="Акцент4 55" xfId="1652"/>
     <cellStyle name="Акцент4 56" xfId="1653"/>
     <cellStyle name="Акцент4 57" xfId="1654"/>
     <cellStyle name="Акцент4 58" xfId="1655"/>
     <cellStyle name="Акцент4 59" xfId="1656"/>
     <cellStyle name="Акцент4 6" xfId="1657"/>
-    <cellStyle name="Акцент4 6 2" xfId="3673"/>
+    <cellStyle name="Акцент4 6 2" xfId="3672"/>
     <cellStyle name="Акцент4 60" xfId="1658"/>
     <cellStyle name="Акцент4 61" xfId="1659"/>
     <cellStyle name="Акцент4 62" xfId="1660"/>
     <cellStyle name="Акцент4 63" xfId="1661"/>
     <cellStyle name="Акцент4 64" xfId="1662"/>
     <cellStyle name="Акцент4 65" xfId="1663"/>
     <cellStyle name="Акцент4 66" xfId="1664"/>
     <cellStyle name="Акцент4 67" xfId="1665"/>
     <cellStyle name="Акцент4 68" xfId="1666"/>
     <cellStyle name="Акцент4 69" xfId="1667"/>
     <cellStyle name="Акцент4 7" xfId="1668"/>
-    <cellStyle name="Акцент4 7 2" xfId="3674"/>
+    <cellStyle name="Акцент4 7 2" xfId="3673"/>
     <cellStyle name="Акцент4 70" xfId="1669"/>
     <cellStyle name="Акцент4 71" xfId="1670"/>
     <cellStyle name="Акцент4 72" xfId="1671"/>
     <cellStyle name="Акцент4 73" xfId="1672"/>
     <cellStyle name="Акцент4 8" xfId="1673"/>
-    <cellStyle name="Акцент4 8 2" xfId="3675"/>
+    <cellStyle name="Акцент4 8 2" xfId="3674"/>
     <cellStyle name="Акцент4 9" xfId="1674"/>
-    <cellStyle name="Акцент4 9 2" xfId="3676"/>
+    <cellStyle name="Акцент4 9 2" xfId="3675"/>
     <cellStyle name="Акцент5 10" xfId="1675"/>
     <cellStyle name="Акцент5 11" xfId="1676"/>
     <cellStyle name="Акцент5 12" xfId="1677"/>
     <cellStyle name="Акцент5 13" xfId="1678"/>
     <cellStyle name="Акцент5 14" xfId="1679"/>
     <cellStyle name="Акцент5 15" xfId="1680"/>
     <cellStyle name="Акцент5 16" xfId="1681"/>
     <cellStyle name="Акцент5 17" xfId="1682"/>
     <cellStyle name="Акцент5 18" xfId="1683"/>
     <cellStyle name="Акцент5 19" xfId="1684"/>
     <cellStyle name="Акцент5 2" xfId="1685"/>
-    <cellStyle name="Акцент5 2 10" xfId="3677"/>
-[...12 lines deleted...]
-    <cellStyle name="Акцент5 2 9" xfId="3690"/>
+    <cellStyle name="Акцент5 2 10" xfId="3676"/>
+    <cellStyle name="Акцент5 2 11" xfId="3677"/>
+    <cellStyle name="Акцент5 2 12" xfId="3678"/>
+    <cellStyle name="Акцент5 2 13" xfId="3679"/>
+    <cellStyle name="Акцент5 2 14" xfId="3680"/>
+    <cellStyle name="Акцент5 2 15" xfId="3681"/>
+    <cellStyle name="Акцент5 2 2" xfId="3682"/>
+    <cellStyle name="Акцент5 2 3" xfId="3683"/>
+    <cellStyle name="Акцент5 2 4" xfId="3684"/>
+    <cellStyle name="Акцент5 2 5" xfId="3685"/>
+    <cellStyle name="Акцент5 2 6" xfId="3686"/>
+    <cellStyle name="Акцент5 2 7" xfId="3687"/>
+    <cellStyle name="Акцент5 2 8" xfId="3688"/>
+    <cellStyle name="Акцент5 2 9" xfId="3689"/>
     <cellStyle name="Акцент5 20" xfId="1686"/>
     <cellStyle name="Акцент5 21" xfId="1687"/>
     <cellStyle name="Акцент5 22" xfId="1688"/>
     <cellStyle name="Акцент5 23" xfId="1689"/>
     <cellStyle name="Акцент5 24" xfId="1690"/>
     <cellStyle name="Акцент5 25" xfId="1691"/>
     <cellStyle name="Акцент5 26" xfId="1692"/>
     <cellStyle name="Акцент5 27" xfId="1693"/>
     <cellStyle name="Акцент5 28" xfId="1694"/>
     <cellStyle name="Акцент5 29" xfId="1695"/>
     <cellStyle name="Акцент5 3" xfId="1696"/>
     <cellStyle name="Акцент5 30" xfId="1697"/>
     <cellStyle name="Акцент5 31" xfId="1698"/>
     <cellStyle name="Акцент5 32" xfId="1699"/>
     <cellStyle name="Акцент5 33" xfId="1700"/>
     <cellStyle name="Акцент5 34" xfId="1701"/>
     <cellStyle name="Акцент5 35" xfId="1702"/>
     <cellStyle name="Акцент5 36" xfId="1703"/>
     <cellStyle name="Акцент5 37" xfId="1704"/>
     <cellStyle name="Акцент5 38" xfId="1705"/>
     <cellStyle name="Акцент5 39" xfId="1706"/>
     <cellStyle name="Акцент5 4" xfId="1707"/>
     <cellStyle name="Акцент5 40" xfId="1708"/>
     <cellStyle name="Акцент5 41" xfId="1709"/>
     <cellStyle name="Акцент5 42" xfId="1710"/>
@@ -7489,986 +7472,986 @@
     <cellStyle name="Акцент5 54" xfId="1723"/>
     <cellStyle name="Акцент5 55" xfId="1724"/>
     <cellStyle name="Акцент5 56" xfId="1725"/>
     <cellStyle name="Акцент5 57" xfId="1726"/>
     <cellStyle name="Акцент5 58" xfId="1727"/>
     <cellStyle name="Акцент5 59" xfId="1728"/>
     <cellStyle name="Акцент5 6" xfId="1729"/>
     <cellStyle name="Акцент5 60" xfId="1730"/>
     <cellStyle name="Акцент5 61" xfId="1731"/>
     <cellStyle name="Акцент5 62" xfId="1732"/>
     <cellStyle name="Акцент5 63" xfId="1733"/>
     <cellStyle name="Акцент5 64" xfId="1734"/>
     <cellStyle name="Акцент5 65" xfId="1735"/>
     <cellStyle name="Акцент5 66" xfId="1736"/>
     <cellStyle name="Акцент5 67" xfId="1737"/>
     <cellStyle name="Акцент5 68" xfId="1738"/>
     <cellStyle name="Акцент5 69" xfId="1739"/>
     <cellStyle name="Акцент5 7" xfId="1740"/>
     <cellStyle name="Акцент5 70" xfId="1741"/>
     <cellStyle name="Акцент5 71" xfId="1742"/>
     <cellStyle name="Акцент5 72" xfId="1743"/>
     <cellStyle name="Акцент5 73" xfId="1744"/>
     <cellStyle name="Акцент5 8" xfId="1745"/>
     <cellStyle name="Акцент5 9" xfId="1746"/>
     <cellStyle name="Акцент6 10" xfId="1747"/>
-    <cellStyle name="Акцент6 10 2" xfId="3691"/>
+    <cellStyle name="Акцент6 10 2" xfId="3690"/>
     <cellStyle name="Акцент6 11" xfId="1748"/>
-    <cellStyle name="Акцент6 11 2" xfId="3692"/>
+    <cellStyle name="Акцент6 11 2" xfId="3691"/>
     <cellStyle name="Акцент6 12" xfId="1749"/>
-    <cellStyle name="Акцент6 12 2" xfId="3693"/>
+    <cellStyle name="Акцент6 12 2" xfId="3692"/>
     <cellStyle name="Акцент6 13" xfId="1750"/>
-    <cellStyle name="Акцент6 13 2" xfId="3694"/>
+    <cellStyle name="Акцент6 13 2" xfId="3693"/>
     <cellStyle name="Акцент6 14" xfId="1751"/>
-    <cellStyle name="Акцент6 14 2" xfId="3695"/>
+    <cellStyle name="Акцент6 14 2" xfId="3694"/>
     <cellStyle name="Акцент6 15" xfId="1752"/>
-    <cellStyle name="Акцент6 15 2" xfId="3696"/>
+    <cellStyle name="Акцент6 15 2" xfId="3695"/>
     <cellStyle name="Акцент6 16" xfId="1753"/>
-    <cellStyle name="Акцент6 16 2" xfId="3697"/>
+    <cellStyle name="Акцент6 16 2" xfId="3696"/>
     <cellStyle name="Акцент6 17" xfId="1754"/>
     <cellStyle name="Акцент6 18" xfId="1755"/>
     <cellStyle name="Акцент6 19" xfId="1756"/>
     <cellStyle name="Акцент6 2" xfId="1757"/>
-    <cellStyle name="Акцент6 2 10" xfId="3699"/>
-[...13 lines deleted...]
-    <cellStyle name="Акцент6 2 9" xfId="3712"/>
+    <cellStyle name="Акцент6 2 10" xfId="3698"/>
+    <cellStyle name="Акцент6 2 11" xfId="3699"/>
+    <cellStyle name="Акцент6 2 12" xfId="3700"/>
+    <cellStyle name="Акцент6 2 13" xfId="3701"/>
+    <cellStyle name="Акцент6 2 14" xfId="3702"/>
+    <cellStyle name="Акцент6 2 15" xfId="3703"/>
+    <cellStyle name="Акцент6 2 16" xfId="3697"/>
+    <cellStyle name="Акцент6 2 2" xfId="3704"/>
+    <cellStyle name="Акцент6 2 3" xfId="3705"/>
+    <cellStyle name="Акцент6 2 4" xfId="3706"/>
+    <cellStyle name="Акцент6 2 5" xfId="3707"/>
+    <cellStyle name="Акцент6 2 6" xfId="3708"/>
+    <cellStyle name="Акцент6 2 7" xfId="3709"/>
+    <cellStyle name="Акцент6 2 8" xfId="3710"/>
+    <cellStyle name="Акцент6 2 9" xfId="3711"/>
     <cellStyle name="Акцент6 20" xfId="1758"/>
     <cellStyle name="Акцент6 21" xfId="1759"/>
     <cellStyle name="Акцент6 22" xfId="1760"/>
     <cellStyle name="Акцент6 23" xfId="1761"/>
     <cellStyle name="Акцент6 24" xfId="1762"/>
     <cellStyle name="Акцент6 25" xfId="1763"/>
     <cellStyle name="Акцент6 26" xfId="1764"/>
     <cellStyle name="Акцент6 27" xfId="1765"/>
     <cellStyle name="Акцент6 28" xfId="1766"/>
     <cellStyle name="Акцент6 29" xfId="1767"/>
     <cellStyle name="Акцент6 3" xfId="1768"/>
-    <cellStyle name="Акцент6 3 2" xfId="3713"/>
+    <cellStyle name="Акцент6 3 2" xfId="3712"/>
     <cellStyle name="Акцент6 30" xfId="1769"/>
     <cellStyle name="Акцент6 31" xfId="1770"/>
     <cellStyle name="Акцент6 32" xfId="1771"/>
     <cellStyle name="Акцент6 33" xfId="1772"/>
     <cellStyle name="Акцент6 34" xfId="1773"/>
     <cellStyle name="Акцент6 35" xfId="1774"/>
     <cellStyle name="Акцент6 36" xfId="1775"/>
     <cellStyle name="Акцент6 37" xfId="1776"/>
     <cellStyle name="Акцент6 38" xfId="1777"/>
     <cellStyle name="Акцент6 39" xfId="1778"/>
     <cellStyle name="Акцент6 4" xfId="1779"/>
-    <cellStyle name="Акцент6 4 2" xfId="3714"/>
+    <cellStyle name="Акцент6 4 2" xfId="3713"/>
     <cellStyle name="Акцент6 40" xfId="1780"/>
     <cellStyle name="Акцент6 41" xfId="1781"/>
     <cellStyle name="Акцент6 42" xfId="1782"/>
     <cellStyle name="Акцент6 43" xfId="1783"/>
     <cellStyle name="Акцент6 44" xfId="1784"/>
     <cellStyle name="Акцент6 45" xfId="1785"/>
     <cellStyle name="Акцент6 46" xfId="1786"/>
     <cellStyle name="Акцент6 47" xfId="1787"/>
     <cellStyle name="Акцент6 48" xfId="1788"/>
     <cellStyle name="Акцент6 49" xfId="1789"/>
     <cellStyle name="Акцент6 5" xfId="1790"/>
-    <cellStyle name="Акцент6 5 2" xfId="3715"/>
+    <cellStyle name="Акцент6 5 2" xfId="3714"/>
     <cellStyle name="Акцент6 50" xfId="1791"/>
     <cellStyle name="Акцент6 51" xfId="1792"/>
     <cellStyle name="Акцент6 52" xfId="1793"/>
     <cellStyle name="Акцент6 53" xfId="1794"/>
     <cellStyle name="Акцент6 54" xfId="1795"/>
     <cellStyle name="Акцент6 55" xfId="1796"/>
     <cellStyle name="Акцент6 56" xfId="1797"/>
     <cellStyle name="Акцент6 57" xfId="1798"/>
     <cellStyle name="Акцент6 58" xfId="1799"/>
     <cellStyle name="Акцент6 59" xfId="1800"/>
     <cellStyle name="Акцент6 6" xfId="1801"/>
-    <cellStyle name="Акцент6 6 2" xfId="3716"/>
+    <cellStyle name="Акцент6 6 2" xfId="3715"/>
     <cellStyle name="Акцент6 60" xfId="1802"/>
     <cellStyle name="Акцент6 61" xfId="1803"/>
     <cellStyle name="Акцент6 62" xfId="1804"/>
     <cellStyle name="Акцент6 63" xfId="1805"/>
     <cellStyle name="Акцент6 64" xfId="1806"/>
     <cellStyle name="Акцент6 65" xfId="1807"/>
     <cellStyle name="Акцент6 66" xfId="1808"/>
     <cellStyle name="Акцент6 67" xfId="1809"/>
     <cellStyle name="Акцент6 68" xfId="1810"/>
     <cellStyle name="Акцент6 69" xfId="1811"/>
     <cellStyle name="Акцент6 7" xfId="1812"/>
-    <cellStyle name="Акцент6 7 2" xfId="3717"/>
+    <cellStyle name="Акцент6 7 2" xfId="3716"/>
     <cellStyle name="Акцент6 70" xfId="1813"/>
     <cellStyle name="Акцент6 71" xfId="1814"/>
     <cellStyle name="Акцент6 72" xfId="1815"/>
     <cellStyle name="Акцент6 73" xfId="1816"/>
     <cellStyle name="Акцент6 8" xfId="1817"/>
-    <cellStyle name="Акцент6 8 2" xfId="3718"/>
+    <cellStyle name="Акцент6 8 2" xfId="3717"/>
     <cellStyle name="Акцент6 9" xfId="1818"/>
-    <cellStyle name="Акцент6 9 2" xfId="3719"/>
+    <cellStyle name="Акцент6 9 2" xfId="3718"/>
     <cellStyle name="Ввод  10" xfId="1819"/>
-    <cellStyle name="Ввод  10 2" xfId="3720"/>
+    <cellStyle name="Ввод  10 2" xfId="3719"/>
     <cellStyle name="Ввод  11" xfId="1820"/>
-    <cellStyle name="Ввод  11 2" xfId="3721"/>
+    <cellStyle name="Ввод  11 2" xfId="3720"/>
     <cellStyle name="Ввод  12" xfId="1821"/>
-    <cellStyle name="Ввод  12 2" xfId="3722"/>
+    <cellStyle name="Ввод  12 2" xfId="3721"/>
     <cellStyle name="Ввод  13" xfId="1822"/>
-    <cellStyle name="Ввод  13 2" xfId="3723"/>
+    <cellStyle name="Ввод  13 2" xfId="3722"/>
     <cellStyle name="Ввод  14" xfId="1823"/>
-    <cellStyle name="Ввод  14 2" xfId="3724"/>
+    <cellStyle name="Ввод  14 2" xfId="3723"/>
     <cellStyle name="Ввод  15" xfId="1824"/>
-    <cellStyle name="Ввод  15 2" xfId="3725"/>
+    <cellStyle name="Ввод  15 2" xfId="3724"/>
     <cellStyle name="Ввод  16" xfId="1825"/>
-    <cellStyle name="Ввод  16 2" xfId="3726"/>
+    <cellStyle name="Ввод  16 2" xfId="3725"/>
     <cellStyle name="Ввод  17" xfId="1826"/>
     <cellStyle name="Ввод  18" xfId="1827"/>
     <cellStyle name="Ввод  19" xfId="1828"/>
     <cellStyle name="Ввод  2" xfId="1829"/>
-    <cellStyle name="Ввод  2 10" xfId="3728"/>
-[...13 lines deleted...]
-    <cellStyle name="Ввод  2 9" xfId="3741"/>
+    <cellStyle name="Ввод  2 10" xfId="3727"/>
+    <cellStyle name="Ввод  2 11" xfId="3728"/>
+    <cellStyle name="Ввод  2 12" xfId="3729"/>
+    <cellStyle name="Ввод  2 13" xfId="3730"/>
+    <cellStyle name="Ввод  2 14" xfId="3731"/>
+    <cellStyle name="Ввод  2 15" xfId="3732"/>
+    <cellStyle name="Ввод  2 16" xfId="3726"/>
+    <cellStyle name="Ввод  2 2" xfId="3733"/>
+    <cellStyle name="Ввод  2 3" xfId="3734"/>
+    <cellStyle name="Ввод  2 4" xfId="3735"/>
+    <cellStyle name="Ввод  2 5" xfId="3736"/>
+    <cellStyle name="Ввод  2 6" xfId="3737"/>
+    <cellStyle name="Ввод  2 7" xfId="3738"/>
+    <cellStyle name="Ввод  2 8" xfId="3739"/>
+    <cellStyle name="Ввод  2 9" xfId="3740"/>
     <cellStyle name="Ввод  20" xfId="1830"/>
     <cellStyle name="Ввод  21" xfId="1831"/>
     <cellStyle name="Ввод  22" xfId="1832"/>
     <cellStyle name="Ввод  23" xfId="1833"/>
     <cellStyle name="Ввод  24" xfId="1834"/>
     <cellStyle name="Ввод  25" xfId="1835"/>
     <cellStyle name="Ввод  26" xfId="1836"/>
     <cellStyle name="Ввод  27" xfId="1837"/>
     <cellStyle name="Ввод  28" xfId="1838"/>
     <cellStyle name="Ввод  29" xfId="1839"/>
     <cellStyle name="Ввод  3" xfId="1840"/>
-    <cellStyle name="Ввод  3 2" xfId="3742"/>
+    <cellStyle name="Ввод  3 2" xfId="3741"/>
     <cellStyle name="Ввод  30" xfId="1841"/>
     <cellStyle name="Ввод  31" xfId="1842"/>
     <cellStyle name="Ввод  32" xfId="1843"/>
     <cellStyle name="Ввод  33" xfId="1844"/>
     <cellStyle name="Ввод  34" xfId="1845"/>
     <cellStyle name="Ввод  35" xfId="1846"/>
     <cellStyle name="Ввод  36" xfId="1847"/>
     <cellStyle name="Ввод  37" xfId="1848"/>
     <cellStyle name="Ввод  38" xfId="1849"/>
     <cellStyle name="Ввод  39" xfId="1850"/>
     <cellStyle name="Ввод  4" xfId="1851"/>
-    <cellStyle name="Ввод  4 2" xfId="3743"/>
+    <cellStyle name="Ввод  4 2" xfId="3742"/>
     <cellStyle name="Ввод  40" xfId="1852"/>
     <cellStyle name="Ввод  41" xfId="1853"/>
     <cellStyle name="Ввод  42" xfId="1854"/>
     <cellStyle name="Ввод  43" xfId="1855"/>
     <cellStyle name="Ввод  44" xfId="1856"/>
     <cellStyle name="Ввод  45" xfId="1857"/>
     <cellStyle name="Ввод  46" xfId="1858"/>
     <cellStyle name="Ввод  47" xfId="1859"/>
     <cellStyle name="Ввод  48" xfId="1860"/>
     <cellStyle name="Ввод  49" xfId="1861"/>
     <cellStyle name="Ввод  5" xfId="1862"/>
-    <cellStyle name="Ввод  5 2" xfId="3744"/>
+    <cellStyle name="Ввод  5 2" xfId="3743"/>
     <cellStyle name="Ввод  50" xfId="1863"/>
     <cellStyle name="Ввод  51" xfId="1864"/>
     <cellStyle name="Ввод  52" xfId="1865"/>
     <cellStyle name="Ввод  53" xfId="1866"/>
     <cellStyle name="Ввод  54" xfId="1867"/>
     <cellStyle name="Ввод  55" xfId="1868"/>
     <cellStyle name="Ввод  56" xfId="1869"/>
     <cellStyle name="Ввод  57" xfId="1870"/>
     <cellStyle name="Ввод  58" xfId="1871"/>
     <cellStyle name="Ввод  59" xfId="1872"/>
     <cellStyle name="Ввод  6" xfId="1873"/>
-    <cellStyle name="Ввод  6 2" xfId="3745"/>
+    <cellStyle name="Ввод  6 2" xfId="3744"/>
     <cellStyle name="Ввод  60" xfId="1874"/>
     <cellStyle name="Ввод  61" xfId="1875"/>
     <cellStyle name="Ввод  62" xfId="1876"/>
     <cellStyle name="Ввод  63" xfId="1877"/>
     <cellStyle name="Ввод  64" xfId="1878"/>
     <cellStyle name="Ввод  65" xfId="1879"/>
     <cellStyle name="Ввод  66" xfId="1880"/>
     <cellStyle name="Ввод  67" xfId="1881"/>
     <cellStyle name="Ввод  68" xfId="1882"/>
     <cellStyle name="Ввод  69" xfId="1883"/>
     <cellStyle name="Ввод  7" xfId="1884"/>
-    <cellStyle name="Ввод  7 2" xfId="3746"/>
+    <cellStyle name="Ввод  7 2" xfId="3745"/>
     <cellStyle name="Ввод  70" xfId="1885"/>
     <cellStyle name="Ввод  71" xfId="1886"/>
     <cellStyle name="Ввод  72" xfId="1887"/>
     <cellStyle name="Ввод  73" xfId="1888"/>
     <cellStyle name="Ввод  8" xfId="1889"/>
-    <cellStyle name="Ввод  8 2" xfId="3747"/>
+    <cellStyle name="Ввод  8 2" xfId="3746"/>
     <cellStyle name="Ввод  9" xfId="1890"/>
-    <cellStyle name="Ввод  9 2" xfId="3748"/>
+    <cellStyle name="Ввод  9 2" xfId="3747"/>
     <cellStyle name="Вывод 10" xfId="1891"/>
-    <cellStyle name="Вывод 10 2" xfId="3749"/>
+    <cellStyle name="Вывод 10 2" xfId="3748"/>
     <cellStyle name="Вывод 11" xfId="1892"/>
-    <cellStyle name="Вывод 11 2" xfId="3750"/>
+    <cellStyle name="Вывод 11 2" xfId="3749"/>
     <cellStyle name="Вывод 12" xfId="1893"/>
-    <cellStyle name="Вывод 12 2" xfId="3751"/>
+    <cellStyle name="Вывод 12 2" xfId="3750"/>
     <cellStyle name="Вывод 13" xfId="1894"/>
-    <cellStyle name="Вывод 13 2" xfId="3752"/>
+    <cellStyle name="Вывод 13 2" xfId="3751"/>
     <cellStyle name="Вывод 14" xfId="1895"/>
-    <cellStyle name="Вывод 14 2" xfId="3753"/>
+    <cellStyle name="Вывод 14 2" xfId="3752"/>
     <cellStyle name="Вывод 15" xfId="1896"/>
-    <cellStyle name="Вывод 15 2" xfId="3754"/>
+    <cellStyle name="Вывод 15 2" xfId="3753"/>
     <cellStyle name="Вывод 16" xfId="1897"/>
-    <cellStyle name="Вывод 16 2" xfId="3755"/>
+    <cellStyle name="Вывод 16 2" xfId="3754"/>
     <cellStyle name="Вывод 17" xfId="1898"/>
     <cellStyle name="Вывод 18" xfId="1899"/>
     <cellStyle name="Вывод 19" xfId="1900"/>
     <cellStyle name="Вывод 2" xfId="1901"/>
-    <cellStyle name="Вывод 2 10" xfId="3757"/>
-[...13 lines deleted...]
-    <cellStyle name="Вывод 2 9" xfId="3770"/>
+    <cellStyle name="Вывод 2 10" xfId="3756"/>
+    <cellStyle name="Вывод 2 11" xfId="3757"/>
+    <cellStyle name="Вывод 2 12" xfId="3758"/>
+    <cellStyle name="Вывод 2 13" xfId="3759"/>
+    <cellStyle name="Вывод 2 14" xfId="3760"/>
+    <cellStyle name="Вывод 2 15" xfId="3761"/>
+    <cellStyle name="Вывод 2 16" xfId="3755"/>
+    <cellStyle name="Вывод 2 2" xfId="3762"/>
+    <cellStyle name="Вывод 2 3" xfId="3763"/>
+    <cellStyle name="Вывод 2 4" xfId="3764"/>
+    <cellStyle name="Вывод 2 5" xfId="3765"/>
+    <cellStyle name="Вывод 2 6" xfId="3766"/>
+    <cellStyle name="Вывод 2 7" xfId="3767"/>
+    <cellStyle name="Вывод 2 8" xfId="3768"/>
+    <cellStyle name="Вывод 2 9" xfId="3769"/>
     <cellStyle name="Вывод 20" xfId="1902"/>
     <cellStyle name="Вывод 21" xfId="1903"/>
     <cellStyle name="Вывод 22" xfId="1904"/>
     <cellStyle name="Вывод 23" xfId="1905"/>
     <cellStyle name="Вывод 24" xfId="1906"/>
     <cellStyle name="Вывод 25" xfId="1907"/>
     <cellStyle name="Вывод 26" xfId="1908"/>
     <cellStyle name="Вывод 27" xfId="1909"/>
     <cellStyle name="Вывод 28" xfId="1910"/>
     <cellStyle name="Вывод 29" xfId="1911"/>
     <cellStyle name="Вывод 3" xfId="1912"/>
-    <cellStyle name="Вывод 3 2" xfId="3771"/>
+    <cellStyle name="Вывод 3 2" xfId="3770"/>
     <cellStyle name="Вывод 30" xfId="1913"/>
     <cellStyle name="Вывод 31" xfId="1914"/>
     <cellStyle name="Вывод 32" xfId="1915"/>
     <cellStyle name="Вывод 33" xfId="1916"/>
     <cellStyle name="Вывод 34" xfId="1917"/>
     <cellStyle name="Вывод 35" xfId="1918"/>
     <cellStyle name="Вывод 36" xfId="1919"/>
     <cellStyle name="Вывод 37" xfId="1920"/>
     <cellStyle name="Вывод 38" xfId="1921"/>
     <cellStyle name="Вывод 39" xfId="1922"/>
     <cellStyle name="Вывод 4" xfId="1923"/>
-    <cellStyle name="Вывод 4 2" xfId="3772"/>
+    <cellStyle name="Вывод 4 2" xfId="3771"/>
     <cellStyle name="Вывод 40" xfId="1924"/>
     <cellStyle name="Вывод 41" xfId="1925"/>
     <cellStyle name="Вывод 42" xfId="1926"/>
     <cellStyle name="Вывод 43" xfId="1927"/>
     <cellStyle name="Вывод 44" xfId="1928"/>
     <cellStyle name="Вывод 45" xfId="1929"/>
     <cellStyle name="Вывод 46" xfId="1930"/>
     <cellStyle name="Вывод 47" xfId="1931"/>
     <cellStyle name="Вывод 48" xfId="1932"/>
     <cellStyle name="Вывод 49" xfId="1933"/>
     <cellStyle name="Вывод 5" xfId="1934"/>
-    <cellStyle name="Вывод 5 2" xfId="3773"/>
+    <cellStyle name="Вывод 5 2" xfId="3772"/>
     <cellStyle name="Вывод 50" xfId="1935"/>
     <cellStyle name="Вывод 51" xfId="1936"/>
     <cellStyle name="Вывод 52" xfId="1937"/>
     <cellStyle name="Вывод 53" xfId="1938"/>
     <cellStyle name="Вывод 54" xfId="1939"/>
     <cellStyle name="Вывод 55" xfId="1940"/>
     <cellStyle name="Вывод 56" xfId="1941"/>
     <cellStyle name="Вывод 57" xfId="1942"/>
     <cellStyle name="Вывод 58" xfId="1943"/>
     <cellStyle name="Вывод 59" xfId="1944"/>
     <cellStyle name="Вывод 6" xfId="1945"/>
-    <cellStyle name="Вывод 6 2" xfId="3774"/>
+    <cellStyle name="Вывод 6 2" xfId="3773"/>
     <cellStyle name="Вывод 60" xfId="1946"/>
     <cellStyle name="Вывод 61" xfId="1947"/>
     <cellStyle name="Вывод 62" xfId="1948"/>
     <cellStyle name="Вывод 63" xfId="1949"/>
     <cellStyle name="Вывод 64" xfId="1950"/>
     <cellStyle name="Вывод 65" xfId="1951"/>
     <cellStyle name="Вывод 66" xfId="1952"/>
     <cellStyle name="Вывод 67" xfId="1953"/>
     <cellStyle name="Вывод 68" xfId="1954"/>
     <cellStyle name="Вывод 69" xfId="1955"/>
     <cellStyle name="Вывод 7" xfId="1956"/>
-    <cellStyle name="Вывод 7 2" xfId="3775"/>
+    <cellStyle name="Вывод 7 2" xfId="3774"/>
     <cellStyle name="Вывод 70" xfId="1957"/>
     <cellStyle name="Вывод 71" xfId="1958"/>
     <cellStyle name="Вывод 72" xfId="1959"/>
     <cellStyle name="Вывод 73" xfId="1960"/>
     <cellStyle name="Вывод 8" xfId="1961"/>
-    <cellStyle name="Вывод 8 2" xfId="3776"/>
+    <cellStyle name="Вывод 8 2" xfId="3775"/>
     <cellStyle name="Вывод 9" xfId="1962"/>
-    <cellStyle name="Вывод 9 2" xfId="3777"/>
+    <cellStyle name="Вывод 9 2" xfId="3776"/>
     <cellStyle name="Вычисление 10" xfId="1963"/>
-    <cellStyle name="Вычисление 10 2" xfId="3778"/>
+    <cellStyle name="Вычисление 10 2" xfId="3777"/>
     <cellStyle name="Вычисление 11" xfId="1964"/>
-    <cellStyle name="Вычисление 11 2" xfId="3779"/>
+    <cellStyle name="Вычисление 11 2" xfId="3778"/>
     <cellStyle name="Вычисление 12" xfId="1965"/>
-    <cellStyle name="Вычисление 12 2" xfId="3780"/>
+    <cellStyle name="Вычисление 12 2" xfId="3779"/>
     <cellStyle name="Вычисление 13" xfId="1966"/>
-    <cellStyle name="Вычисление 13 2" xfId="3781"/>
+    <cellStyle name="Вычисление 13 2" xfId="3780"/>
     <cellStyle name="Вычисление 14" xfId="1967"/>
-    <cellStyle name="Вычисление 14 2" xfId="3782"/>
+    <cellStyle name="Вычисление 14 2" xfId="3781"/>
     <cellStyle name="Вычисление 15" xfId="1968"/>
-    <cellStyle name="Вычисление 15 2" xfId="3783"/>
+    <cellStyle name="Вычисление 15 2" xfId="3782"/>
     <cellStyle name="Вычисление 16" xfId="1969"/>
-    <cellStyle name="Вычисление 16 2" xfId="3784"/>
+    <cellStyle name="Вычисление 16 2" xfId="3783"/>
     <cellStyle name="Вычисление 17" xfId="1970"/>
     <cellStyle name="Вычисление 18" xfId="1971"/>
     <cellStyle name="Вычисление 19" xfId="1972"/>
     <cellStyle name="Вычисление 2" xfId="1973"/>
-    <cellStyle name="Вычисление 2 10" xfId="3786"/>
-[...13 lines deleted...]
-    <cellStyle name="Вычисление 2 9" xfId="3799"/>
+    <cellStyle name="Вычисление 2 10" xfId="3785"/>
+    <cellStyle name="Вычисление 2 11" xfId="3786"/>
+    <cellStyle name="Вычисление 2 12" xfId="3787"/>
+    <cellStyle name="Вычисление 2 13" xfId="3788"/>
+    <cellStyle name="Вычисление 2 14" xfId="3789"/>
+    <cellStyle name="Вычисление 2 15" xfId="3790"/>
+    <cellStyle name="Вычисление 2 16" xfId="3784"/>
+    <cellStyle name="Вычисление 2 2" xfId="3791"/>
+    <cellStyle name="Вычисление 2 3" xfId="3792"/>
+    <cellStyle name="Вычисление 2 4" xfId="3793"/>
+    <cellStyle name="Вычисление 2 5" xfId="3794"/>
+    <cellStyle name="Вычисление 2 6" xfId="3795"/>
+    <cellStyle name="Вычисление 2 7" xfId="3796"/>
+    <cellStyle name="Вычисление 2 8" xfId="3797"/>
+    <cellStyle name="Вычисление 2 9" xfId="3798"/>
     <cellStyle name="Вычисление 20" xfId="1974"/>
     <cellStyle name="Вычисление 21" xfId="1975"/>
     <cellStyle name="Вычисление 22" xfId="1976"/>
     <cellStyle name="Вычисление 23" xfId="1977"/>
     <cellStyle name="Вычисление 24" xfId="1978"/>
     <cellStyle name="Вычисление 25" xfId="1979"/>
     <cellStyle name="Вычисление 26" xfId="1980"/>
     <cellStyle name="Вычисление 27" xfId="1981"/>
     <cellStyle name="Вычисление 28" xfId="1982"/>
     <cellStyle name="Вычисление 29" xfId="1983"/>
     <cellStyle name="Вычисление 3" xfId="1984"/>
-    <cellStyle name="Вычисление 3 2" xfId="3800"/>
+    <cellStyle name="Вычисление 3 2" xfId="3799"/>
     <cellStyle name="Вычисление 30" xfId="1985"/>
     <cellStyle name="Вычисление 31" xfId="1986"/>
     <cellStyle name="Вычисление 32" xfId="1987"/>
     <cellStyle name="Вычисление 33" xfId="1988"/>
     <cellStyle name="Вычисление 34" xfId="1989"/>
     <cellStyle name="Вычисление 35" xfId="1990"/>
     <cellStyle name="Вычисление 36" xfId="1991"/>
     <cellStyle name="Вычисление 37" xfId="1992"/>
     <cellStyle name="Вычисление 38" xfId="1993"/>
     <cellStyle name="Вычисление 39" xfId="1994"/>
     <cellStyle name="Вычисление 4" xfId="1995"/>
-    <cellStyle name="Вычисление 4 2" xfId="3801"/>
+    <cellStyle name="Вычисление 4 2" xfId="3800"/>
     <cellStyle name="Вычисление 40" xfId="1996"/>
     <cellStyle name="Вычисление 41" xfId="1997"/>
     <cellStyle name="Вычисление 42" xfId="1998"/>
     <cellStyle name="Вычисление 43" xfId="1999"/>
     <cellStyle name="Вычисление 44" xfId="2000"/>
     <cellStyle name="Вычисление 45" xfId="2001"/>
     <cellStyle name="Вычисление 46" xfId="2002"/>
     <cellStyle name="Вычисление 47" xfId="2003"/>
     <cellStyle name="Вычисление 48" xfId="2004"/>
     <cellStyle name="Вычисление 49" xfId="2005"/>
     <cellStyle name="Вычисление 5" xfId="2006"/>
-    <cellStyle name="Вычисление 5 2" xfId="3802"/>
+    <cellStyle name="Вычисление 5 2" xfId="3801"/>
     <cellStyle name="Вычисление 50" xfId="2007"/>
     <cellStyle name="Вычисление 51" xfId="2008"/>
     <cellStyle name="Вычисление 52" xfId="2009"/>
     <cellStyle name="Вычисление 53" xfId="2010"/>
     <cellStyle name="Вычисление 54" xfId="2011"/>
     <cellStyle name="Вычисление 55" xfId="2012"/>
     <cellStyle name="Вычисление 56" xfId="2013"/>
     <cellStyle name="Вычисление 57" xfId="2014"/>
     <cellStyle name="Вычисление 58" xfId="2015"/>
     <cellStyle name="Вычисление 59" xfId="2016"/>
     <cellStyle name="Вычисление 6" xfId="2017"/>
-    <cellStyle name="Вычисление 6 2" xfId="3803"/>
+    <cellStyle name="Вычисление 6 2" xfId="3802"/>
     <cellStyle name="Вычисление 60" xfId="2018"/>
     <cellStyle name="Вычисление 61" xfId="2019"/>
     <cellStyle name="Вычисление 62" xfId="2020"/>
     <cellStyle name="Вычисление 63" xfId="2021"/>
     <cellStyle name="Вычисление 64" xfId="2022"/>
     <cellStyle name="Вычисление 65" xfId="2023"/>
     <cellStyle name="Вычисление 66" xfId="2024"/>
     <cellStyle name="Вычисление 67" xfId="2025"/>
     <cellStyle name="Вычисление 68" xfId="2026"/>
     <cellStyle name="Вычисление 69" xfId="2027"/>
     <cellStyle name="Вычисление 7" xfId="2028"/>
-    <cellStyle name="Вычисление 7 2" xfId="3804"/>
+    <cellStyle name="Вычисление 7 2" xfId="3803"/>
     <cellStyle name="Вычисление 70" xfId="2029"/>
     <cellStyle name="Вычисление 71" xfId="2030"/>
     <cellStyle name="Вычисление 72" xfId="2031"/>
     <cellStyle name="Вычисление 73" xfId="2032"/>
     <cellStyle name="Вычисление 8" xfId="2033"/>
-    <cellStyle name="Вычисление 8 2" xfId="3805"/>
+    <cellStyle name="Вычисление 8 2" xfId="3804"/>
     <cellStyle name="Вычисление 9" xfId="2034"/>
-    <cellStyle name="Вычисление 9 2" xfId="3806"/>
-[...1 lines deleted...]
-    <cellStyle name="Гиперссылка 2 2" xfId="3808"/>
+    <cellStyle name="Вычисление 9 2" xfId="3805"/>
+    <cellStyle name="Гиперссылка 2" xfId="3806"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="3807"/>
     <cellStyle name="Денежный 2" xfId="5"/>
     <cellStyle name="Заголовок 1 10" xfId="2035"/>
-    <cellStyle name="Заголовок 1 10 2" xfId="3809"/>
+    <cellStyle name="Заголовок 1 10 2" xfId="3808"/>
     <cellStyle name="Заголовок 1 11" xfId="2036"/>
-    <cellStyle name="Заголовок 1 11 2" xfId="3810"/>
+    <cellStyle name="Заголовок 1 11 2" xfId="3809"/>
     <cellStyle name="Заголовок 1 12" xfId="2037"/>
-    <cellStyle name="Заголовок 1 12 2" xfId="3811"/>
+    <cellStyle name="Заголовок 1 12 2" xfId="3810"/>
     <cellStyle name="Заголовок 1 13" xfId="2038"/>
-    <cellStyle name="Заголовок 1 13 2" xfId="3812"/>
+    <cellStyle name="Заголовок 1 13 2" xfId="3811"/>
     <cellStyle name="Заголовок 1 14" xfId="2039"/>
-    <cellStyle name="Заголовок 1 14 2" xfId="3813"/>
+    <cellStyle name="Заголовок 1 14 2" xfId="3812"/>
     <cellStyle name="Заголовок 1 15" xfId="2040"/>
-    <cellStyle name="Заголовок 1 15 2" xfId="3814"/>
+    <cellStyle name="Заголовок 1 15 2" xfId="3813"/>
     <cellStyle name="Заголовок 1 16" xfId="2041"/>
-    <cellStyle name="Заголовок 1 16 2" xfId="3815"/>
+    <cellStyle name="Заголовок 1 16 2" xfId="3814"/>
     <cellStyle name="Заголовок 1 17" xfId="2042"/>
     <cellStyle name="Заголовок 1 18" xfId="2043"/>
     <cellStyle name="Заголовок 1 19" xfId="2044"/>
     <cellStyle name="Заголовок 1 2" xfId="2045"/>
-    <cellStyle name="Заголовок 1 2 10" xfId="3817"/>
-[...13 lines deleted...]
-    <cellStyle name="Заголовок 1 2 9" xfId="3830"/>
+    <cellStyle name="Заголовок 1 2 10" xfId="3816"/>
+    <cellStyle name="Заголовок 1 2 11" xfId="3817"/>
+    <cellStyle name="Заголовок 1 2 12" xfId="3818"/>
+    <cellStyle name="Заголовок 1 2 13" xfId="3819"/>
+    <cellStyle name="Заголовок 1 2 14" xfId="3820"/>
+    <cellStyle name="Заголовок 1 2 15" xfId="3821"/>
+    <cellStyle name="Заголовок 1 2 16" xfId="3815"/>
+    <cellStyle name="Заголовок 1 2 2" xfId="3822"/>
+    <cellStyle name="Заголовок 1 2 3" xfId="3823"/>
+    <cellStyle name="Заголовок 1 2 4" xfId="3824"/>
+    <cellStyle name="Заголовок 1 2 5" xfId="3825"/>
+    <cellStyle name="Заголовок 1 2 6" xfId="3826"/>
+    <cellStyle name="Заголовок 1 2 7" xfId="3827"/>
+    <cellStyle name="Заголовок 1 2 8" xfId="3828"/>
+    <cellStyle name="Заголовок 1 2 9" xfId="3829"/>
     <cellStyle name="Заголовок 1 20" xfId="2046"/>
     <cellStyle name="Заголовок 1 21" xfId="2047"/>
     <cellStyle name="Заголовок 1 22" xfId="2048"/>
     <cellStyle name="Заголовок 1 23" xfId="2049"/>
     <cellStyle name="Заголовок 1 24" xfId="2050"/>
     <cellStyle name="Заголовок 1 25" xfId="2051"/>
     <cellStyle name="Заголовок 1 26" xfId="2052"/>
     <cellStyle name="Заголовок 1 27" xfId="2053"/>
     <cellStyle name="Заголовок 1 28" xfId="2054"/>
     <cellStyle name="Заголовок 1 29" xfId="2055"/>
     <cellStyle name="Заголовок 1 3" xfId="2056"/>
-    <cellStyle name="Заголовок 1 3 2" xfId="3831"/>
+    <cellStyle name="Заголовок 1 3 2" xfId="3830"/>
     <cellStyle name="Заголовок 1 30" xfId="2057"/>
     <cellStyle name="Заголовок 1 31" xfId="2058"/>
     <cellStyle name="Заголовок 1 32" xfId="2059"/>
     <cellStyle name="Заголовок 1 33" xfId="2060"/>
     <cellStyle name="Заголовок 1 34" xfId="2061"/>
     <cellStyle name="Заголовок 1 35" xfId="2062"/>
     <cellStyle name="Заголовок 1 36" xfId="2063"/>
     <cellStyle name="Заголовок 1 37" xfId="2064"/>
     <cellStyle name="Заголовок 1 38" xfId="2065"/>
     <cellStyle name="Заголовок 1 39" xfId="2066"/>
     <cellStyle name="Заголовок 1 4" xfId="2067"/>
-    <cellStyle name="Заголовок 1 4 2" xfId="3832"/>
+    <cellStyle name="Заголовок 1 4 2" xfId="3831"/>
     <cellStyle name="Заголовок 1 40" xfId="2068"/>
     <cellStyle name="Заголовок 1 41" xfId="2069"/>
     <cellStyle name="Заголовок 1 42" xfId="2070"/>
     <cellStyle name="Заголовок 1 43" xfId="2071"/>
     <cellStyle name="Заголовок 1 44" xfId="2072"/>
     <cellStyle name="Заголовок 1 45" xfId="2073"/>
     <cellStyle name="Заголовок 1 46" xfId="2074"/>
     <cellStyle name="Заголовок 1 47" xfId="2075"/>
     <cellStyle name="Заголовок 1 48" xfId="2076"/>
     <cellStyle name="Заголовок 1 49" xfId="2077"/>
     <cellStyle name="Заголовок 1 5" xfId="2078"/>
-    <cellStyle name="Заголовок 1 5 2" xfId="3833"/>
+    <cellStyle name="Заголовок 1 5 2" xfId="3832"/>
     <cellStyle name="Заголовок 1 50" xfId="2079"/>
     <cellStyle name="Заголовок 1 51" xfId="2080"/>
     <cellStyle name="Заголовок 1 52" xfId="2081"/>
     <cellStyle name="Заголовок 1 53" xfId="2082"/>
     <cellStyle name="Заголовок 1 54" xfId="2083"/>
     <cellStyle name="Заголовок 1 55" xfId="2084"/>
     <cellStyle name="Заголовок 1 56" xfId="2085"/>
     <cellStyle name="Заголовок 1 57" xfId="2086"/>
     <cellStyle name="Заголовок 1 58" xfId="2087"/>
     <cellStyle name="Заголовок 1 59" xfId="2088"/>
     <cellStyle name="Заголовок 1 6" xfId="2089"/>
-    <cellStyle name="Заголовок 1 6 2" xfId="3834"/>
+    <cellStyle name="Заголовок 1 6 2" xfId="3833"/>
     <cellStyle name="Заголовок 1 60" xfId="2090"/>
     <cellStyle name="Заголовок 1 61" xfId="2091"/>
     <cellStyle name="Заголовок 1 62" xfId="2092"/>
     <cellStyle name="Заголовок 1 63" xfId="2093"/>
     <cellStyle name="Заголовок 1 64" xfId="2094"/>
     <cellStyle name="Заголовок 1 65" xfId="2095"/>
     <cellStyle name="Заголовок 1 66" xfId="2096"/>
     <cellStyle name="Заголовок 1 67" xfId="2097"/>
     <cellStyle name="Заголовок 1 68" xfId="2098"/>
     <cellStyle name="Заголовок 1 69" xfId="2099"/>
     <cellStyle name="Заголовок 1 7" xfId="2100"/>
-    <cellStyle name="Заголовок 1 7 2" xfId="3835"/>
+    <cellStyle name="Заголовок 1 7 2" xfId="3834"/>
     <cellStyle name="Заголовок 1 70" xfId="2101"/>
     <cellStyle name="Заголовок 1 71" xfId="2102"/>
     <cellStyle name="Заголовок 1 72" xfId="2103"/>
     <cellStyle name="Заголовок 1 73" xfId="2104"/>
     <cellStyle name="Заголовок 1 8" xfId="2105"/>
-    <cellStyle name="Заголовок 1 8 2" xfId="3836"/>
+    <cellStyle name="Заголовок 1 8 2" xfId="3835"/>
     <cellStyle name="Заголовок 1 9" xfId="2106"/>
-    <cellStyle name="Заголовок 1 9 2" xfId="3837"/>
+    <cellStyle name="Заголовок 1 9 2" xfId="3836"/>
     <cellStyle name="Заголовок 2 10" xfId="2107"/>
-    <cellStyle name="Заголовок 2 10 2" xfId="3838"/>
+    <cellStyle name="Заголовок 2 10 2" xfId="3837"/>
     <cellStyle name="Заголовок 2 11" xfId="2108"/>
-    <cellStyle name="Заголовок 2 11 2" xfId="3839"/>
+    <cellStyle name="Заголовок 2 11 2" xfId="3838"/>
     <cellStyle name="Заголовок 2 12" xfId="2109"/>
-    <cellStyle name="Заголовок 2 12 2" xfId="3840"/>
+    <cellStyle name="Заголовок 2 12 2" xfId="3839"/>
     <cellStyle name="Заголовок 2 13" xfId="2110"/>
-    <cellStyle name="Заголовок 2 13 2" xfId="3841"/>
+    <cellStyle name="Заголовок 2 13 2" xfId="3840"/>
     <cellStyle name="Заголовок 2 14" xfId="2111"/>
-    <cellStyle name="Заголовок 2 14 2" xfId="3842"/>
+    <cellStyle name="Заголовок 2 14 2" xfId="3841"/>
     <cellStyle name="Заголовок 2 15" xfId="2112"/>
-    <cellStyle name="Заголовок 2 15 2" xfId="3843"/>
+    <cellStyle name="Заголовок 2 15 2" xfId="3842"/>
     <cellStyle name="Заголовок 2 16" xfId="2113"/>
-    <cellStyle name="Заголовок 2 16 2" xfId="3844"/>
+    <cellStyle name="Заголовок 2 16 2" xfId="3843"/>
     <cellStyle name="Заголовок 2 17" xfId="2114"/>
     <cellStyle name="Заголовок 2 18" xfId="2115"/>
     <cellStyle name="Заголовок 2 19" xfId="2116"/>
     <cellStyle name="Заголовок 2 2" xfId="2117"/>
-    <cellStyle name="Заголовок 2 2 10" xfId="3846"/>
-[...13 lines deleted...]
-    <cellStyle name="Заголовок 2 2 9" xfId="3859"/>
+    <cellStyle name="Заголовок 2 2 10" xfId="3845"/>
+    <cellStyle name="Заголовок 2 2 11" xfId="3846"/>
+    <cellStyle name="Заголовок 2 2 12" xfId="3847"/>
+    <cellStyle name="Заголовок 2 2 13" xfId="3848"/>
+    <cellStyle name="Заголовок 2 2 14" xfId="3849"/>
+    <cellStyle name="Заголовок 2 2 15" xfId="3850"/>
+    <cellStyle name="Заголовок 2 2 16" xfId="3844"/>
+    <cellStyle name="Заголовок 2 2 2" xfId="3851"/>
+    <cellStyle name="Заголовок 2 2 3" xfId="3852"/>
+    <cellStyle name="Заголовок 2 2 4" xfId="3853"/>
+    <cellStyle name="Заголовок 2 2 5" xfId="3854"/>
+    <cellStyle name="Заголовок 2 2 6" xfId="3855"/>
+    <cellStyle name="Заголовок 2 2 7" xfId="3856"/>
+    <cellStyle name="Заголовок 2 2 8" xfId="3857"/>
+    <cellStyle name="Заголовок 2 2 9" xfId="3858"/>
     <cellStyle name="Заголовок 2 20" xfId="2118"/>
     <cellStyle name="Заголовок 2 21" xfId="2119"/>
     <cellStyle name="Заголовок 2 22" xfId="2120"/>
     <cellStyle name="Заголовок 2 23" xfId="2121"/>
     <cellStyle name="Заголовок 2 24" xfId="2122"/>
     <cellStyle name="Заголовок 2 25" xfId="2123"/>
     <cellStyle name="Заголовок 2 26" xfId="2124"/>
     <cellStyle name="Заголовок 2 27" xfId="2125"/>
     <cellStyle name="Заголовок 2 28" xfId="2126"/>
     <cellStyle name="Заголовок 2 29" xfId="2127"/>
     <cellStyle name="Заголовок 2 3" xfId="2128"/>
-    <cellStyle name="Заголовок 2 3 2" xfId="3860"/>
+    <cellStyle name="Заголовок 2 3 2" xfId="3859"/>
     <cellStyle name="Заголовок 2 30" xfId="2129"/>
     <cellStyle name="Заголовок 2 31" xfId="2130"/>
     <cellStyle name="Заголовок 2 32" xfId="2131"/>
     <cellStyle name="Заголовок 2 33" xfId="2132"/>
     <cellStyle name="Заголовок 2 34" xfId="2133"/>
     <cellStyle name="Заголовок 2 35" xfId="2134"/>
     <cellStyle name="Заголовок 2 36" xfId="2135"/>
     <cellStyle name="Заголовок 2 37" xfId="2136"/>
     <cellStyle name="Заголовок 2 38" xfId="2137"/>
     <cellStyle name="Заголовок 2 39" xfId="2138"/>
     <cellStyle name="Заголовок 2 4" xfId="2139"/>
-    <cellStyle name="Заголовок 2 4 2" xfId="3861"/>
+    <cellStyle name="Заголовок 2 4 2" xfId="3860"/>
     <cellStyle name="Заголовок 2 40" xfId="2140"/>
     <cellStyle name="Заголовок 2 41" xfId="2141"/>
     <cellStyle name="Заголовок 2 42" xfId="2142"/>
     <cellStyle name="Заголовок 2 43" xfId="2143"/>
     <cellStyle name="Заголовок 2 44" xfId="2144"/>
     <cellStyle name="Заголовок 2 45" xfId="2145"/>
     <cellStyle name="Заголовок 2 46" xfId="2146"/>
     <cellStyle name="Заголовок 2 47" xfId="2147"/>
     <cellStyle name="Заголовок 2 48" xfId="2148"/>
     <cellStyle name="Заголовок 2 49" xfId="2149"/>
     <cellStyle name="Заголовок 2 5" xfId="2150"/>
-    <cellStyle name="Заголовок 2 5 2" xfId="3862"/>
+    <cellStyle name="Заголовок 2 5 2" xfId="3861"/>
     <cellStyle name="Заголовок 2 50" xfId="2151"/>
     <cellStyle name="Заголовок 2 51" xfId="2152"/>
     <cellStyle name="Заголовок 2 52" xfId="2153"/>
     <cellStyle name="Заголовок 2 53" xfId="2154"/>
     <cellStyle name="Заголовок 2 54" xfId="2155"/>
     <cellStyle name="Заголовок 2 55" xfId="2156"/>
     <cellStyle name="Заголовок 2 56" xfId="2157"/>
     <cellStyle name="Заголовок 2 57" xfId="2158"/>
     <cellStyle name="Заголовок 2 58" xfId="2159"/>
     <cellStyle name="Заголовок 2 59" xfId="2160"/>
     <cellStyle name="Заголовок 2 6" xfId="2161"/>
-    <cellStyle name="Заголовок 2 6 2" xfId="3863"/>
+    <cellStyle name="Заголовок 2 6 2" xfId="3862"/>
     <cellStyle name="Заголовок 2 60" xfId="2162"/>
     <cellStyle name="Заголовок 2 61" xfId="2163"/>
     <cellStyle name="Заголовок 2 62" xfId="2164"/>
     <cellStyle name="Заголовок 2 63" xfId="2165"/>
     <cellStyle name="Заголовок 2 64" xfId="2166"/>
     <cellStyle name="Заголовок 2 65" xfId="2167"/>
     <cellStyle name="Заголовок 2 66" xfId="2168"/>
     <cellStyle name="Заголовок 2 67" xfId="2169"/>
     <cellStyle name="Заголовок 2 68" xfId="2170"/>
     <cellStyle name="Заголовок 2 69" xfId="2171"/>
     <cellStyle name="Заголовок 2 7" xfId="2172"/>
-    <cellStyle name="Заголовок 2 7 2" xfId="3864"/>
+    <cellStyle name="Заголовок 2 7 2" xfId="3863"/>
     <cellStyle name="Заголовок 2 70" xfId="2173"/>
     <cellStyle name="Заголовок 2 71" xfId="2174"/>
     <cellStyle name="Заголовок 2 72" xfId="2175"/>
     <cellStyle name="Заголовок 2 73" xfId="2176"/>
     <cellStyle name="Заголовок 2 8" xfId="2177"/>
-    <cellStyle name="Заголовок 2 8 2" xfId="3865"/>
+    <cellStyle name="Заголовок 2 8 2" xfId="3864"/>
     <cellStyle name="Заголовок 2 9" xfId="2178"/>
-    <cellStyle name="Заголовок 2 9 2" xfId="3866"/>
+    <cellStyle name="Заголовок 2 9 2" xfId="3865"/>
     <cellStyle name="Заголовок 3 10" xfId="2179"/>
-    <cellStyle name="Заголовок 3 10 2" xfId="3867"/>
+    <cellStyle name="Заголовок 3 10 2" xfId="3866"/>
     <cellStyle name="Заголовок 3 11" xfId="2180"/>
-    <cellStyle name="Заголовок 3 11 2" xfId="3868"/>
+    <cellStyle name="Заголовок 3 11 2" xfId="3867"/>
     <cellStyle name="Заголовок 3 12" xfId="2181"/>
-    <cellStyle name="Заголовок 3 12 2" xfId="3869"/>
+    <cellStyle name="Заголовок 3 12 2" xfId="3868"/>
     <cellStyle name="Заголовок 3 13" xfId="2182"/>
-    <cellStyle name="Заголовок 3 13 2" xfId="3870"/>
+    <cellStyle name="Заголовок 3 13 2" xfId="3869"/>
     <cellStyle name="Заголовок 3 14" xfId="2183"/>
-    <cellStyle name="Заголовок 3 14 2" xfId="3871"/>
+    <cellStyle name="Заголовок 3 14 2" xfId="3870"/>
     <cellStyle name="Заголовок 3 15" xfId="2184"/>
-    <cellStyle name="Заголовок 3 15 2" xfId="3872"/>
+    <cellStyle name="Заголовок 3 15 2" xfId="3871"/>
     <cellStyle name="Заголовок 3 16" xfId="2185"/>
-    <cellStyle name="Заголовок 3 16 2" xfId="3873"/>
+    <cellStyle name="Заголовок 3 16 2" xfId="3872"/>
     <cellStyle name="Заголовок 3 17" xfId="2186"/>
     <cellStyle name="Заголовок 3 18" xfId="2187"/>
     <cellStyle name="Заголовок 3 19" xfId="2188"/>
     <cellStyle name="Заголовок 3 2" xfId="2189"/>
-    <cellStyle name="Заголовок 3 2 10" xfId="3875"/>
-[...13 lines deleted...]
-    <cellStyle name="Заголовок 3 2 9" xfId="3888"/>
+    <cellStyle name="Заголовок 3 2 10" xfId="3874"/>
+    <cellStyle name="Заголовок 3 2 11" xfId="3875"/>
+    <cellStyle name="Заголовок 3 2 12" xfId="3876"/>
+    <cellStyle name="Заголовок 3 2 13" xfId="3877"/>
+    <cellStyle name="Заголовок 3 2 14" xfId="3878"/>
+    <cellStyle name="Заголовок 3 2 15" xfId="3879"/>
+    <cellStyle name="Заголовок 3 2 16" xfId="3873"/>
+    <cellStyle name="Заголовок 3 2 2" xfId="3880"/>
+    <cellStyle name="Заголовок 3 2 3" xfId="3881"/>
+    <cellStyle name="Заголовок 3 2 4" xfId="3882"/>
+    <cellStyle name="Заголовок 3 2 5" xfId="3883"/>
+    <cellStyle name="Заголовок 3 2 6" xfId="3884"/>
+    <cellStyle name="Заголовок 3 2 7" xfId="3885"/>
+    <cellStyle name="Заголовок 3 2 8" xfId="3886"/>
+    <cellStyle name="Заголовок 3 2 9" xfId="3887"/>
     <cellStyle name="Заголовок 3 20" xfId="2190"/>
     <cellStyle name="Заголовок 3 21" xfId="2191"/>
     <cellStyle name="Заголовок 3 22" xfId="2192"/>
     <cellStyle name="Заголовок 3 23" xfId="2193"/>
     <cellStyle name="Заголовок 3 24" xfId="2194"/>
     <cellStyle name="Заголовок 3 25" xfId="2195"/>
     <cellStyle name="Заголовок 3 26" xfId="2196"/>
     <cellStyle name="Заголовок 3 27" xfId="2197"/>
     <cellStyle name="Заголовок 3 28" xfId="2198"/>
     <cellStyle name="Заголовок 3 29" xfId="2199"/>
     <cellStyle name="Заголовок 3 3" xfId="2200"/>
-    <cellStyle name="Заголовок 3 3 2" xfId="3889"/>
+    <cellStyle name="Заголовок 3 3 2" xfId="3888"/>
     <cellStyle name="Заголовок 3 30" xfId="2201"/>
     <cellStyle name="Заголовок 3 31" xfId="2202"/>
     <cellStyle name="Заголовок 3 32" xfId="2203"/>
     <cellStyle name="Заголовок 3 33" xfId="2204"/>
     <cellStyle name="Заголовок 3 34" xfId="2205"/>
     <cellStyle name="Заголовок 3 35" xfId="2206"/>
     <cellStyle name="Заголовок 3 36" xfId="2207"/>
     <cellStyle name="Заголовок 3 37" xfId="2208"/>
     <cellStyle name="Заголовок 3 38" xfId="2209"/>
     <cellStyle name="Заголовок 3 39" xfId="2210"/>
     <cellStyle name="Заголовок 3 4" xfId="2211"/>
-    <cellStyle name="Заголовок 3 4 2" xfId="3890"/>
+    <cellStyle name="Заголовок 3 4 2" xfId="3889"/>
     <cellStyle name="Заголовок 3 40" xfId="2212"/>
     <cellStyle name="Заголовок 3 41" xfId="2213"/>
     <cellStyle name="Заголовок 3 42" xfId="2214"/>
     <cellStyle name="Заголовок 3 43" xfId="2215"/>
     <cellStyle name="Заголовок 3 44" xfId="2216"/>
     <cellStyle name="Заголовок 3 45" xfId="2217"/>
     <cellStyle name="Заголовок 3 46" xfId="2218"/>
     <cellStyle name="Заголовок 3 47" xfId="2219"/>
     <cellStyle name="Заголовок 3 48" xfId="2220"/>
     <cellStyle name="Заголовок 3 49" xfId="2221"/>
     <cellStyle name="Заголовок 3 5" xfId="2222"/>
-    <cellStyle name="Заголовок 3 5 2" xfId="3891"/>
+    <cellStyle name="Заголовок 3 5 2" xfId="3890"/>
     <cellStyle name="Заголовок 3 50" xfId="2223"/>
     <cellStyle name="Заголовок 3 51" xfId="2224"/>
     <cellStyle name="Заголовок 3 52" xfId="2225"/>
     <cellStyle name="Заголовок 3 53" xfId="2226"/>
     <cellStyle name="Заголовок 3 54" xfId="2227"/>
     <cellStyle name="Заголовок 3 55" xfId="2228"/>
     <cellStyle name="Заголовок 3 56" xfId="2229"/>
     <cellStyle name="Заголовок 3 57" xfId="2230"/>
     <cellStyle name="Заголовок 3 58" xfId="2231"/>
     <cellStyle name="Заголовок 3 59" xfId="2232"/>
     <cellStyle name="Заголовок 3 6" xfId="2233"/>
-    <cellStyle name="Заголовок 3 6 2" xfId="3892"/>
+    <cellStyle name="Заголовок 3 6 2" xfId="3891"/>
     <cellStyle name="Заголовок 3 60" xfId="2234"/>
     <cellStyle name="Заголовок 3 61" xfId="2235"/>
     <cellStyle name="Заголовок 3 62" xfId="2236"/>
     <cellStyle name="Заголовок 3 63" xfId="2237"/>
     <cellStyle name="Заголовок 3 64" xfId="2238"/>
     <cellStyle name="Заголовок 3 65" xfId="2239"/>
     <cellStyle name="Заголовок 3 66" xfId="2240"/>
     <cellStyle name="Заголовок 3 67" xfId="2241"/>
     <cellStyle name="Заголовок 3 68" xfId="2242"/>
     <cellStyle name="Заголовок 3 69" xfId="2243"/>
     <cellStyle name="Заголовок 3 7" xfId="2244"/>
-    <cellStyle name="Заголовок 3 7 2" xfId="3893"/>
+    <cellStyle name="Заголовок 3 7 2" xfId="3892"/>
     <cellStyle name="Заголовок 3 70" xfId="2245"/>
     <cellStyle name="Заголовок 3 71" xfId="2246"/>
     <cellStyle name="Заголовок 3 72" xfId="2247"/>
     <cellStyle name="Заголовок 3 73" xfId="2248"/>
     <cellStyle name="Заголовок 3 8" xfId="2249"/>
-    <cellStyle name="Заголовок 3 8 2" xfId="3894"/>
+    <cellStyle name="Заголовок 3 8 2" xfId="3893"/>
     <cellStyle name="Заголовок 3 9" xfId="2250"/>
-    <cellStyle name="Заголовок 3 9 2" xfId="3895"/>
+    <cellStyle name="Заголовок 3 9 2" xfId="3894"/>
     <cellStyle name="Заголовок 4 10" xfId="2251"/>
-    <cellStyle name="Заголовок 4 10 2" xfId="3896"/>
+    <cellStyle name="Заголовок 4 10 2" xfId="3895"/>
     <cellStyle name="Заголовок 4 11" xfId="2252"/>
-    <cellStyle name="Заголовок 4 11 2" xfId="3897"/>
+    <cellStyle name="Заголовок 4 11 2" xfId="3896"/>
     <cellStyle name="Заголовок 4 12" xfId="2253"/>
-    <cellStyle name="Заголовок 4 12 2" xfId="3898"/>
+    <cellStyle name="Заголовок 4 12 2" xfId="3897"/>
     <cellStyle name="Заголовок 4 13" xfId="2254"/>
-    <cellStyle name="Заголовок 4 13 2" xfId="3899"/>
+    <cellStyle name="Заголовок 4 13 2" xfId="3898"/>
     <cellStyle name="Заголовок 4 14" xfId="2255"/>
-    <cellStyle name="Заголовок 4 14 2" xfId="3900"/>
+    <cellStyle name="Заголовок 4 14 2" xfId="3899"/>
     <cellStyle name="Заголовок 4 15" xfId="2256"/>
-    <cellStyle name="Заголовок 4 15 2" xfId="3901"/>
+    <cellStyle name="Заголовок 4 15 2" xfId="3900"/>
     <cellStyle name="Заголовок 4 16" xfId="2257"/>
-    <cellStyle name="Заголовок 4 16 2" xfId="3902"/>
+    <cellStyle name="Заголовок 4 16 2" xfId="3901"/>
     <cellStyle name="Заголовок 4 17" xfId="2258"/>
     <cellStyle name="Заголовок 4 18" xfId="2259"/>
     <cellStyle name="Заголовок 4 19" xfId="2260"/>
     <cellStyle name="Заголовок 4 2" xfId="2261"/>
-    <cellStyle name="Заголовок 4 2 10" xfId="3904"/>
-[...13 lines deleted...]
-    <cellStyle name="Заголовок 4 2 9" xfId="3917"/>
+    <cellStyle name="Заголовок 4 2 10" xfId="3903"/>
+    <cellStyle name="Заголовок 4 2 11" xfId="3904"/>
+    <cellStyle name="Заголовок 4 2 12" xfId="3905"/>
+    <cellStyle name="Заголовок 4 2 13" xfId="3906"/>
+    <cellStyle name="Заголовок 4 2 14" xfId="3907"/>
+    <cellStyle name="Заголовок 4 2 15" xfId="3908"/>
+    <cellStyle name="Заголовок 4 2 16" xfId="3902"/>
+    <cellStyle name="Заголовок 4 2 2" xfId="3909"/>
+    <cellStyle name="Заголовок 4 2 3" xfId="3910"/>
+    <cellStyle name="Заголовок 4 2 4" xfId="3911"/>
+    <cellStyle name="Заголовок 4 2 5" xfId="3912"/>
+    <cellStyle name="Заголовок 4 2 6" xfId="3913"/>
+    <cellStyle name="Заголовок 4 2 7" xfId="3914"/>
+    <cellStyle name="Заголовок 4 2 8" xfId="3915"/>
+    <cellStyle name="Заголовок 4 2 9" xfId="3916"/>
     <cellStyle name="Заголовок 4 20" xfId="2262"/>
     <cellStyle name="Заголовок 4 21" xfId="2263"/>
     <cellStyle name="Заголовок 4 22" xfId="2264"/>
     <cellStyle name="Заголовок 4 23" xfId="2265"/>
     <cellStyle name="Заголовок 4 24" xfId="2266"/>
     <cellStyle name="Заголовок 4 25" xfId="2267"/>
     <cellStyle name="Заголовок 4 26" xfId="2268"/>
     <cellStyle name="Заголовок 4 27" xfId="2269"/>
     <cellStyle name="Заголовок 4 28" xfId="2270"/>
     <cellStyle name="Заголовок 4 29" xfId="2271"/>
     <cellStyle name="Заголовок 4 3" xfId="2272"/>
-    <cellStyle name="Заголовок 4 3 2" xfId="3918"/>
+    <cellStyle name="Заголовок 4 3 2" xfId="3917"/>
     <cellStyle name="Заголовок 4 30" xfId="2273"/>
     <cellStyle name="Заголовок 4 31" xfId="2274"/>
     <cellStyle name="Заголовок 4 32" xfId="2275"/>
     <cellStyle name="Заголовок 4 33" xfId="2276"/>
     <cellStyle name="Заголовок 4 34" xfId="2277"/>
     <cellStyle name="Заголовок 4 35" xfId="2278"/>
     <cellStyle name="Заголовок 4 36" xfId="2279"/>
     <cellStyle name="Заголовок 4 37" xfId="2280"/>
     <cellStyle name="Заголовок 4 38" xfId="2281"/>
     <cellStyle name="Заголовок 4 39" xfId="2282"/>
     <cellStyle name="Заголовок 4 4" xfId="2283"/>
-    <cellStyle name="Заголовок 4 4 2" xfId="3919"/>
+    <cellStyle name="Заголовок 4 4 2" xfId="3918"/>
     <cellStyle name="Заголовок 4 40" xfId="2284"/>
     <cellStyle name="Заголовок 4 41" xfId="2285"/>
     <cellStyle name="Заголовок 4 42" xfId="2286"/>
     <cellStyle name="Заголовок 4 43" xfId="2287"/>
     <cellStyle name="Заголовок 4 44" xfId="2288"/>
     <cellStyle name="Заголовок 4 45" xfId="2289"/>
     <cellStyle name="Заголовок 4 46" xfId="2290"/>
     <cellStyle name="Заголовок 4 47" xfId="2291"/>
     <cellStyle name="Заголовок 4 48" xfId="2292"/>
     <cellStyle name="Заголовок 4 49" xfId="2293"/>
     <cellStyle name="Заголовок 4 5" xfId="2294"/>
-    <cellStyle name="Заголовок 4 5 2" xfId="3920"/>
+    <cellStyle name="Заголовок 4 5 2" xfId="3919"/>
     <cellStyle name="Заголовок 4 50" xfId="2295"/>
     <cellStyle name="Заголовок 4 51" xfId="2296"/>
     <cellStyle name="Заголовок 4 52" xfId="2297"/>
     <cellStyle name="Заголовок 4 53" xfId="2298"/>
     <cellStyle name="Заголовок 4 54" xfId="2299"/>
     <cellStyle name="Заголовок 4 55" xfId="2300"/>
     <cellStyle name="Заголовок 4 56" xfId="2301"/>
     <cellStyle name="Заголовок 4 57" xfId="2302"/>
     <cellStyle name="Заголовок 4 58" xfId="2303"/>
     <cellStyle name="Заголовок 4 59" xfId="2304"/>
     <cellStyle name="Заголовок 4 6" xfId="2305"/>
-    <cellStyle name="Заголовок 4 6 2" xfId="3921"/>
+    <cellStyle name="Заголовок 4 6 2" xfId="3920"/>
     <cellStyle name="Заголовок 4 60" xfId="2306"/>
     <cellStyle name="Заголовок 4 61" xfId="2307"/>
     <cellStyle name="Заголовок 4 62" xfId="2308"/>
     <cellStyle name="Заголовок 4 63" xfId="2309"/>
     <cellStyle name="Заголовок 4 64" xfId="2310"/>
     <cellStyle name="Заголовок 4 65" xfId="2311"/>
     <cellStyle name="Заголовок 4 66" xfId="2312"/>
     <cellStyle name="Заголовок 4 67" xfId="2313"/>
     <cellStyle name="Заголовок 4 68" xfId="2314"/>
     <cellStyle name="Заголовок 4 69" xfId="2315"/>
     <cellStyle name="Заголовок 4 7" xfId="2316"/>
-    <cellStyle name="Заголовок 4 7 2" xfId="3922"/>
+    <cellStyle name="Заголовок 4 7 2" xfId="3921"/>
     <cellStyle name="Заголовок 4 70" xfId="2317"/>
     <cellStyle name="Заголовок 4 71" xfId="2318"/>
     <cellStyle name="Заголовок 4 72" xfId="2319"/>
     <cellStyle name="Заголовок 4 73" xfId="2320"/>
     <cellStyle name="Заголовок 4 8" xfId="2321"/>
-    <cellStyle name="Заголовок 4 8 2" xfId="3923"/>
+    <cellStyle name="Заголовок 4 8 2" xfId="3922"/>
     <cellStyle name="Заголовок 4 9" xfId="2322"/>
-    <cellStyle name="Заголовок 4 9 2" xfId="3924"/>
+    <cellStyle name="Заголовок 4 9 2" xfId="3923"/>
     <cellStyle name="Итог 10" xfId="2323"/>
-    <cellStyle name="Итог 10 2" xfId="3925"/>
+    <cellStyle name="Итог 10 2" xfId="3924"/>
     <cellStyle name="Итог 11" xfId="2324"/>
-    <cellStyle name="Итог 11 2" xfId="3926"/>
+    <cellStyle name="Итог 11 2" xfId="3925"/>
     <cellStyle name="Итог 12" xfId="2325"/>
-    <cellStyle name="Итог 12 2" xfId="3927"/>
+    <cellStyle name="Итог 12 2" xfId="3926"/>
     <cellStyle name="Итог 13" xfId="2326"/>
-    <cellStyle name="Итог 13 2" xfId="3928"/>
+    <cellStyle name="Итог 13 2" xfId="3927"/>
     <cellStyle name="Итог 14" xfId="2327"/>
-    <cellStyle name="Итог 14 2" xfId="3929"/>
+    <cellStyle name="Итог 14 2" xfId="3928"/>
     <cellStyle name="Итог 15" xfId="2328"/>
-    <cellStyle name="Итог 15 2" xfId="3930"/>
+    <cellStyle name="Итог 15 2" xfId="3929"/>
     <cellStyle name="Итог 16" xfId="2329"/>
-    <cellStyle name="Итог 16 2" xfId="3931"/>
+    <cellStyle name="Итог 16 2" xfId="3930"/>
     <cellStyle name="Итог 17" xfId="2330"/>
     <cellStyle name="Итог 18" xfId="2331"/>
     <cellStyle name="Итог 19" xfId="2332"/>
     <cellStyle name="Итог 2" xfId="2333"/>
-    <cellStyle name="Итог 2 10" xfId="3933"/>
-[...13 lines deleted...]
-    <cellStyle name="Итог 2 9" xfId="3946"/>
+    <cellStyle name="Итог 2 10" xfId="3932"/>
+    <cellStyle name="Итог 2 11" xfId="3933"/>
+    <cellStyle name="Итог 2 12" xfId="3934"/>
+    <cellStyle name="Итог 2 13" xfId="3935"/>
+    <cellStyle name="Итог 2 14" xfId="3936"/>
+    <cellStyle name="Итог 2 15" xfId="3937"/>
+    <cellStyle name="Итог 2 16" xfId="3931"/>
+    <cellStyle name="Итог 2 2" xfId="3938"/>
+    <cellStyle name="Итог 2 3" xfId="3939"/>
+    <cellStyle name="Итог 2 4" xfId="3940"/>
+    <cellStyle name="Итог 2 5" xfId="3941"/>
+    <cellStyle name="Итог 2 6" xfId="3942"/>
+    <cellStyle name="Итог 2 7" xfId="3943"/>
+    <cellStyle name="Итог 2 8" xfId="3944"/>
+    <cellStyle name="Итог 2 9" xfId="3945"/>
     <cellStyle name="Итог 20" xfId="2334"/>
     <cellStyle name="Итог 21" xfId="2335"/>
     <cellStyle name="Итог 22" xfId="2336"/>
     <cellStyle name="Итог 23" xfId="2337"/>
     <cellStyle name="Итог 24" xfId="2338"/>
     <cellStyle name="Итог 25" xfId="2339"/>
     <cellStyle name="Итог 26" xfId="2340"/>
     <cellStyle name="Итог 27" xfId="2341"/>
     <cellStyle name="Итог 28" xfId="2342"/>
     <cellStyle name="Итог 29" xfId="2343"/>
     <cellStyle name="Итог 3" xfId="2344"/>
-    <cellStyle name="Итог 3 2" xfId="3947"/>
+    <cellStyle name="Итог 3 2" xfId="3946"/>
     <cellStyle name="Итог 30" xfId="2345"/>
     <cellStyle name="Итог 31" xfId="2346"/>
     <cellStyle name="Итог 32" xfId="2347"/>
     <cellStyle name="Итог 33" xfId="2348"/>
     <cellStyle name="Итог 34" xfId="2349"/>
     <cellStyle name="Итог 35" xfId="2350"/>
     <cellStyle name="Итог 36" xfId="2351"/>
     <cellStyle name="Итог 37" xfId="2352"/>
     <cellStyle name="Итог 38" xfId="2353"/>
     <cellStyle name="Итог 39" xfId="2354"/>
     <cellStyle name="Итог 4" xfId="2355"/>
-    <cellStyle name="Итог 4 2" xfId="3948"/>
+    <cellStyle name="Итог 4 2" xfId="3947"/>
     <cellStyle name="Итог 40" xfId="2356"/>
     <cellStyle name="Итог 41" xfId="2357"/>
     <cellStyle name="Итог 42" xfId="2358"/>
     <cellStyle name="Итог 43" xfId="2359"/>
     <cellStyle name="Итог 44" xfId="2360"/>
     <cellStyle name="Итог 45" xfId="2361"/>
     <cellStyle name="Итог 46" xfId="2362"/>
     <cellStyle name="Итог 47" xfId="2363"/>
     <cellStyle name="Итог 48" xfId="2364"/>
     <cellStyle name="Итог 49" xfId="2365"/>
     <cellStyle name="Итог 5" xfId="2366"/>
-    <cellStyle name="Итог 5 2" xfId="3949"/>
+    <cellStyle name="Итог 5 2" xfId="3948"/>
     <cellStyle name="Итог 50" xfId="2367"/>
     <cellStyle name="Итог 51" xfId="2368"/>
     <cellStyle name="Итог 52" xfId="2369"/>
     <cellStyle name="Итог 53" xfId="2370"/>
     <cellStyle name="Итог 54" xfId="2371"/>
     <cellStyle name="Итог 55" xfId="2372"/>
     <cellStyle name="Итог 56" xfId="2373"/>
     <cellStyle name="Итог 57" xfId="2374"/>
     <cellStyle name="Итог 58" xfId="2375"/>
     <cellStyle name="Итог 59" xfId="2376"/>
     <cellStyle name="Итог 6" xfId="2377"/>
-    <cellStyle name="Итог 6 2" xfId="3950"/>
+    <cellStyle name="Итог 6 2" xfId="3949"/>
     <cellStyle name="Итог 60" xfId="2378"/>
     <cellStyle name="Итог 61" xfId="2379"/>
     <cellStyle name="Итог 62" xfId="2380"/>
     <cellStyle name="Итог 63" xfId="2381"/>
     <cellStyle name="Итог 64" xfId="2382"/>
     <cellStyle name="Итог 65" xfId="2383"/>
     <cellStyle name="Итог 66" xfId="2384"/>
     <cellStyle name="Итог 67" xfId="2385"/>
     <cellStyle name="Итог 68" xfId="2386"/>
     <cellStyle name="Итог 69" xfId="2387"/>
     <cellStyle name="Итог 7" xfId="2388"/>
-    <cellStyle name="Итог 7 2" xfId="3951"/>
+    <cellStyle name="Итог 7 2" xfId="3950"/>
     <cellStyle name="Итог 70" xfId="2389"/>
     <cellStyle name="Итог 71" xfId="2390"/>
     <cellStyle name="Итог 72" xfId="2391"/>
     <cellStyle name="Итог 73" xfId="2392"/>
     <cellStyle name="Итог 8" xfId="2393"/>
-    <cellStyle name="Итог 8 2" xfId="3952"/>
+    <cellStyle name="Итог 8 2" xfId="3951"/>
     <cellStyle name="Итог 9" xfId="2394"/>
-    <cellStyle name="Итог 9 2" xfId="3953"/>
+    <cellStyle name="Итог 9 2" xfId="3952"/>
     <cellStyle name="Контрольная ячейка 10" xfId="2395"/>
     <cellStyle name="Контрольная ячейка 11" xfId="2396"/>
     <cellStyle name="Контрольная ячейка 12" xfId="2397"/>
     <cellStyle name="Контрольная ячейка 13" xfId="2398"/>
     <cellStyle name="Контрольная ячейка 14" xfId="2399"/>
     <cellStyle name="Контрольная ячейка 15" xfId="2400"/>
     <cellStyle name="Контрольная ячейка 16" xfId="2401"/>
     <cellStyle name="Контрольная ячейка 17" xfId="2402"/>
     <cellStyle name="Контрольная ячейка 18" xfId="2403"/>
     <cellStyle name="Контрольная ячейка 19" xfId="2404"/>
     <cellStyle name="Контрольная ячейка 2" xfId="2405"/>
-    <cellStyle name="Контрольная ячейка 2 10" xfId="3954"/>
-[...12 lines deleted...]
-    <cellStyle name="Контрольная ячейка 2 9" xfId="3967"/>
+    <cellStyle name="Контрольная ячейка 2 10" xfId="3953"/>
+    <cellStyle name="Контрольная ячейка 2 11" xfId="3954"/>
+    <cellStyle name="Контрольная ячейка 2 12" xfId="3955"/>
+    <cellStyle name="Контрольная ячейка 2 13" xfId="3956"/>
+    <cellStyle name="Контрольная ячейка 2 14" xfId="3957"/>
+    <cellStyle name="Контрольная ячейка 2 15" xfId="3958"/>
+    <cellStyle name="Контрольная ячейка 2 2" xfId="3959"/>
+    <cellStyle name="Контрольная ячейка 2 3" xfId="3960"/>
+    <cellStyle name="Контрольная ячейка 2 4" xfId="3961"/>
+    <cellStyle name="Контрольная ячейка 2 5" xfId="3962"/>
+    <cellStyle name="Контрольная ячейка 2 6" xfId="3963"/>
+    <cellStyle name="Контрольная ячейка 2 7" xfId="3964"/>
+    <cellStyle name="Контрольная ячейка 2 8" xfId="3965"/>
+    <cellStyle name="Контрольная ячейка 2 9" xfId="3966"/>
     <cellStyle name="Контрольная ячейка 20" xfId="2406"/>
     <cellStyle name="Контрольная ячейка 21" xfId="2407"/>
     <cellStyle name="Контрольная ячейка 22" xfId="2408"/>
     <cellStyle name="Контрольная ячейка 23" xfId="2409"/>
     <cellStyle name="Контрольная ячейка 24" xfId="2410"/>
     <cellStyle name="Контрольная ячейка 25" xfId="2411"/>
     <cellStyle name="Контрольная ячейка 26" xfId="2412"/>
     <cellStyle name="Контрольная ячейка 27" xfId="2413"/>
     <cellStyle name="Контрольная ячейка 28" xfId="2414"/>
     <cellStyle name="Контрольная ячейка 29" xfId="2415"/>
     <cellStyle name="Контрольная ячейка 3" xfId="2416"/>
     <cellStyle name="Контрольная ячейка 30" xfId="2417"/>
     <cellStyle name="Контрольная ячейка 31" xfId="2418"/>
     <cellStyle name="Контрольная ячейка 32" xfId="2419"/>
     <cellStyle name="Контрольная ячейка 33" xfId="2420"/>
     <cellStyle name="Контрольная ячейка 34" xfId="2421"/>
     <cellStyle name="Контрольная ячейка 35" xfId="2422"/>
     <cellStyle name="Контрольная ячейка 36" xfId="2423"/>
     <cellStyle name="Контрольная ячейка 37" xfId="2424"/>
     <cellStyle name="Контрольная ячейка 38" xfId="2425"/>
     <cellStyle name="Контрольная ячейка 39" xfId="2426"/>
     <cellStyle name="Контрольная ячейка 4" xfId="2427"/>
     <cellStyle name="Контрольная ячейка 40" xfId="2428"/>
     <cellStyle name="Контрольная ячейка 41" xfId="2429"/>
     <cellStyle name="Контрольная ячейка 42" xfId="2430"/>
@@ -8487,973 +8470,972 @@
     <cellStyle name="Контрольная ячейка 54" xfId="2443"/>
     <cellStyle name="Контрольная ячейка 55" xfId="2444"/>
     <cellStyle name="Контрольная ячейка 56" xfId="2445"/>
     <cellStyle name="Контрольная ячейка 57" xfId="2446"/>
     <cellStyle name="Контрольная ячейка 58" xfId="2447"/>
     <cellStyle name="Контрольная ячейка 59" xfId="2448"/>
     <cellStyle name="Контрольная ячейка 6" xfId="2449"/>
     <cellStyle name="Контрольная ячейка 60" xfId="2450"/>
     <cellStyle name="Контрольная ячейка 61" xfId="2451"/>
     <cellStyle name="Контрольная ячейка 62" xfId="2452"/>
     <cellStyle name="Контрольная ячейка 63" xfId="2453"/>
     <cellStyle name="Контрольная ячейка 64" xfId="2454"/>
     <cellStyle name="Контрольная ячейка 65" xfId="2455"/>
     <cellStyle name="Контрольная ячейка 66" xfId="2456"/>
     <cellStyle name="Контрольная ячейка 67" xfId="2457"/>
     <cellStyle name="Контрольная ячейка 68" xfId="2458"/>
     <cellStyle name="Контрольная ячейка 69" xfId="2459"/>
     <cellStyle name="Контрольная ячейка 7" xfId="2460"/>
     <cellStyle name="Контрольная ячейка 70" xfId="2461"/>
     <cellStyle name="Контрольная ячейка 71" xfId="2462"/>
     <cellStyle name="Контрольная ячейка 72" xfId="2463"/>
     <cellStyle name="Контрольная ячейка 73" xfId="2464"/>
     <cellStyle name="Контрольная ячейка 8" xfId="2465"/>
     <cellStyle name="Контрольная ячейка 9" xfId="2466"/>
     <cellStyle name="Название 10" xfId="2467"/>
-    <cellStyle name="Название 10 2" xfId="3968"/>
+    <cellStyle name="Название 10 2" xfId="3967"/>
     <cellStyle name="Название 11" xfId="2468"/>
-    <cellStyle name="Название 11 2" xfId="3969"/>
+    <cellStyle name="Название 11 2" xfId="3968"/>
     <cellStyle name="Название 12" xfId="2469"/>
-    <cellStyle name="Название 12 2" xfId="3970"/>
+    <cellStyle name="Название 12 2" xfId="3969"/>
     <cellStyle name="Название 13" xfId="2470"/>
-    <cellStyle name="Название 13 2" xfId="3971"/>
+    <cellStyle name="Название 13 2" xfId="3970"/>
     <cellStyle name="Название 14" xfId="2471"/>
-    <cellStyle name="Название 14 2" xfId="3972"/>
+    <cellStyle name="Название 14 2" xfId="3971"/>
     <cellStyle name="Название 15" xfId="2472"/>
-    <cellStyle name="Название 15 2" xfId="3973"/>
+    <cellStyle name="Название 15 2" xfId="3972"/>
     <cellStyle name="Название 16" xfId="2473"/>
-    <cellStyle name="Название 16 2" xfId="3974"/>
+    <cellStyle name="Название 16 2" xfId="3973"/>
     <cellStyle name="Название 17" xfId="2474"/>
     <cellStyle name="Название 18" xfId="2475"/>
     <cellStyle name="Название 19" xfId="2476"/>
     <cellStyle name="Название 2" xfId="2477"/>
-    <cellStyle name="Название 2 10" xfId="3976"/>
-[...13 lines deleted...]
-    <cellStyle name="Название 2 9" xfId="3989"/>
+    <cellStyle name="Название 2 10" xfId="3975"/>
+    <cellStyle name="Название 2 11" xfId="3976"/>
+    <cellStyle name="Название 2 12" xfId="3977"/>
+    <cellStyle name="Название 2 13" xfId="3978"/>
+    <cellStyle name="Название 2 14" xfId="3979"/>
+    <cellStyle name="Название 2 15" xfId="3980"/>
+    <cellStyle name="Название 2 16" xfId="3974"/>
+    <cellStyle name="Название 2 2" xfId="3981"/>
+    <cellStyle name="Название 2 3" xfId="3982"/>
+    <cellStyle name="Название 2 4" xfId="3983"/>
+    <cellStyle name="Название 2 5" xfId="3984"/>
+    <cellStyle name="Название 2 6" xfId="3985"/>
+    <cellStyle name="Название 2 7" xfId="3986"/>
+    <cellStyle name="Название 2 8" xfId="3987"/>
+    <cellStyle name="Название 2 9" xfId="3988"/>
     <cellStyle name="Название 20" xfId="2478"/>
     <cellStyle name="Название 21" xfId="2479"/>
     <cellStyle name="Название 22" xfId="2480"/>
     <cellStyle name="Название 23" xfId="2481"/>
     <cellStyle name="Название 24" xfId="2482"/>
     <cellStyle name="Название 25" xfId="2483"/>
     <cellStyle name="Название 26" xfId="2484"/>
     <cellStyle name="Название 27" xfId="2485"/>
     <cellStyle name="Название 28" xfId="2486"/>
     <cellStyle name="Название 29" xfId="2487"/>
     <cellStyle name="Название 3" xfId="2488"/>
-    <cellStyle name="Название 3 2" xfId="3990"/>
+    <cellStyle name="Название 3 2" xfId="3989"/>
     <cellStyle name="Название 30" xfId="2489"/>
     <cellStyle name="Название 31" xfId="2490"/>
     <cellStyle name="Название 32" xfId="2491"/>
     <cellStyle name="Название 33" xfId="2492"/>
     <cellStyle name="Название 34" xfId="2493"/>
     <cellStyle name="Название 35" xfId="2494"/>
     <cellStyle name="Название 36" xfId="2495"/>
     <cellStyle name="Название 37" xfId="2496"/>
     <cellStyle name="Название 38" xfId="2497"/>
     <cellStyle name="Название 39" xfId="2498"/>
     <cellStyle name="Название 4" xfId="2499"/>
-    <cellStyle name="Название 4 2" xfId="3991"/>
+    <cellStyle name="Название 4 2" xfId="3990"/>
     <cellStyle name="Название 40" xfId="2500"/>
     <cellStyle name="Название 41" xfId="2501"/>
     <cellStyle name="Название 42" xfId="2502"/>
     <cellStyle name="Название 43" xfId="2503"/>
     <cellStyle name="Название 44" xfId="2504"/>
     <cellStyle name="Название 45" xfId="2505"/>
     <cellStyle name="Название 46" xfId="2506"/>
     <cellStyle name="Название 47" xfId="2507"/>
     <cellStyle name="Название 48" xfId="2508"/>
     <cellStyle name="Название 49" xfId="2509"/>
     <cellStyle name="Название 5" xfId="2510"/>
-    <cellStyle name="Название 5 2" xfId="3992"/>
+    <cellStyle name="Название 5 2" xfId="3991"/>
     <cellStyle name="Название 50" xfId="2511"/>
     <cellStyle name="Название 51" xfId="2512"/>
     <cellStyle name="Название 52" xfId="2513"/>
     <cellStyle name="Название 53" xfId="2514"/>
     <cellStyle name="Название 54" xfId="2515"/>
     <cellStyle name="Название 55" xfId="2516"/>
     <cellStyle name="Название 56" xfId="2517"/>
     <cellStyle name="Название 57" xfId="2518"/>
     <cellStyle name="Название 58" xfId="2519"/>
     <cellStyle name="Название 59" xfId="2520"/>
     <cellStyle name="Название 6" xfId="2521"/>
-    <cellStyle name="Название 6 2" xfId="3993"/>
+    <cellStyle name="Название 6 2" xfId="3992"/>
     <cellStyle name="Название 60" xfId="2522"/>
     <cellStyle name="Название 61" xfId="2523"/>
     <cellStyle name="Название 62" xfId="2524"/>
     <cellStyle name="Название 63" xfId="2525"/>
     <cellStyle name="Название 64" xfId="2526"/>
     <cellStyle name="Название 65" xfId="2527"/>
     <cellStyle name="Название 66" xfId="2528"/>
     <cellStyle name="Название 67" xfId="2529"/>
     <cellStyle name="Название 68" xfId="2530"/>
     <cellStyle name="Название 69" xfId="2531"/>
     <cellStyle name="Название 7" xfId="2532"/>
-    <cellStyle name="Название 7 2" xfId="3994"/>
+    <cellStyle name="Название 7 2" xfId="3993"/>
     <cellStyle name="Название 70" xfId="2533"/>
     <cellStyle name="Название 71" xfId="2534"/>
     <cellStyle name="Название 72" xfId="2535"/>
     <cellStyle name="Название 73" xfId="2536"/>
     <cellStyle name="Название 8" xfId="2537"/>
-    <cellStyle name="Название 8 2" xfId="3995"/>
+    <cellStyle name="Название 8 2" xfId="3994"/>
     <cellStyle name="Название 9" xfId="2538"/>
-    <cellStyle name="Название 9 2" xfId="3996"/>
+    <cellStyle name="Название 9 2" xfId="3995"/>
     <cellStyle name="Нейтральный 10" xfId="2539"/>
-    <cellStyle name="Нейтральный 10 2" xfId="3997"/>
+    <cellStyle name="Нейтральный 10 2" xfId="3996"/>
     <cellStyle name="Нейтральный 11" xfId="2540"/>
-    <cellStyle name="Нейтральный 11 2" xfId="3998"/>
+    <cellStyle name="Нейтральный 11 2" xfId="3997"/>
     <cellStyle name="Нейтральный 12" xfId="2541"/>
-    <cellStyle name="Нейтральный 12 2" xfId="3999"/>
+    <cellStyle name="Нейтральный 12 2" xfId="3998"/>
     <cellStyle name="Нейтральный 13" xfId="2542"/>
-    <cellStyle name="Нейтральный 13 2" xfId="4000"/>
+    <cellStyle name="Нейтральный 13 2" xfId="3999"/>
     <cellStyle name="Нейтральный 14" xfId="2543"/>
-    <cellStyle name="Нейтральный 14 2" xfId="4001"/>
+    <cellStyle name="Нейтральный 14 2" xfId="4000"/>
     <cellStyle name="Нейтральный 15" xfId="2544"/>
-    <cellStyle name="Нейтральный 15 2" xfId="4002"/>
+    <cellStyle name="Нейтральный 15 2" xfId="4001"/>
     <cellStyle name="Нейтральный 16" xfId="2545"/>
-    <cellStyle name="Нейтральный 16 2" xfId="4003"/>
+    <cellStyle name="Нейтральный 16 2" xfId="4002"/>
     <cellStyle name="Нейтральный 17" xfId="2546"/>
     <cellStyle name="Нейтральный 18" xfId="2547"/>
     <cellStyle name="Нейтральный 19" xfId="2548"/>
     <cellStyle name="Нейтральный 2" xfId="2549"/>
-    <cellStyle name="Нейтральный 2 10" xfId="4005"/>
-[...13 lines deleted...]
-    <cellStyle name="Нейтральный 2 9" xfId="4018"/>
+    <cellStyle name="Нейтральный 2 10" xfId="4004"/>
+    <cellStyle name="Нейтральный 2 11" xfId="4005"/>
+    <cellStyle name="Нейтральный 2 12" xfId="4006"/>
+    <cellStyle name="Нейтральный 2 13" xfId="4007"/>
+    <cellStyle name="Нейтральный 2 14" xfId="4008"/>
+    <cellStyle name="Нейтральный 2 15" xfId="4009"/>
+    <cellStyle name="Нейтральный 2 16" xfId="4003"/>
+    <cellStyle name="Нейтральный 2 2" xfId="4010"/>
+    <cellStyle name="Нейтральный 2 3" xfId="4011"/>
+    <cellStyle name="Нейтральный 2 4" xfId="4012"/>
+    <cellStyle name="Нейтральный 2 5" xfId="4013"/>
+    <cellStyle name="Нейтральный 2 6" xfId="4014"/>
+    <cellStyle name="Нейтральный 2 7" xfId="4015"/>
+    <cellStyle name="Нейтральный 2 8" xfId="4016"/>
+    <cellStyle name="Нейтральный 2 9" xfId="4017"/>
     <cellStyle name="Нейтральный 20" xfId="2550"/>
     <cellStyle name="Нейтральный 21" xfId="2551"/>
     <cellStyle name="Нейтральный 22" xfId="2552"/>
     <cellStyle name="Нейтральный 23" xfId="2553"/>
     <cellStyle name="Нейтральный 24" xfId="2554"/>
     <cellStyle name="Нейтральный 25" xfId="2555"/>
     <cellStyle name="Нейтральный 26" xfId="2556"/>
     <cellStyle name="Нейтральный 27" xfId="2557"/>
     <cellStyle name="Нейтральный 28" xfId="2558"/>
     <cellStyle name="Нейтральный 29" xfId="2559"/>
     <cellStyle name="Нейтральный 3" xfId="2560"/>
-    <cellStyle name="Нейтральный 3 2" xfId="4019"/>
+    <cellStyle name="Нейтральный 3 2" xfId="4018"/>
     <cellStyle name="Нейтральный 30" xfId="2561"/>
     <cellStyle name="Нейтральный 31" xfId="2562"/>
     <cellStyle name="Нейтральный 32" xfId="2563"/>
     <cellStyle name="Нейтральный 33" xfId="2564"/>
     <cellStyle name="Нейтральный 34" xfId="2565"/>
     <cellStyle name="Нейтральный 35" xfId="2566"/>
     <cellStyle name="Нейтральный 36" xfId="2567"/>
     <cellStyle name="Нейтральный 37" xfId="2568"/>
     <cellStyle name="Нейтральный 38" xfId="2569"/>
     <cellStyle name="Нейтральный 39" xfId="2570"/>
     <cellStyle name="Нейтральный 4" xfId="2571"/>
-    <cellStyle name="Нейтральный 4 2" xfId="4020"/>
+    <cellStyle name="Нейтральный 4 2" xfId="4019"/>
     <cellStyle name="Нейтральный 40" xfId="2572"/>
     <cellStyle name="Нейтральный 41" xfId="2573"/>
     <cellStyle name="Нейтральный 42" xfId="2574"/>
     <cellStyle name="Нейтральный 43" xfId="2575"/>
     <cellStyle name="Нейтральный 44" xfId="2576"/>
     <cellStyle name="Нейтральный 45" xfId="2577"/>
     <cellStyle name="Нейтральный 46" xfId="2578"/>
     <cellStyle name="Нейтральный 47" xfId="2579"/>
     <cellStyle name="Нейтральный 48" xfId="2580"/>
     <cellStyle name="Нейтральный 49" xfId="2581"/>
     <cellStyle name="Нейтральный 5" xfId="2582"/>
-    <cellStyle name="Нейтральный 5 2" xfId="4021"/>
+    <cellStyle name="Нейтральный 5 2" xfId="4020"/>
     <cellStyle name="Нейтральный 50" xfId="2583"/>
     <cellStyle name="Нейтральный 51" xfId="2584"/>
     <cellStyle name="Нейтральный 52" xfId="2585"/>
     <cellStyle name="Нейтральный 53" xfId="2586"/>
     <cellStyle name="Нейтральный 54" xfId="2587"/>
     <cellStyle name="Нейтральный 55" xfId="2588"/>
     <cellStyle name="Нейтральный 56" xfId="2589"/>
     <cellStyle name="Нейтральный 57" xfId="2590"/>
     <cellStyle name="Нейтральный 58" xfId="2591"/>
     <cellStyle name="Нейтральный 59" xfId="2592"/>
     <cellStyle name="Нейтральный 6" xfId="2593"/>
-    <cellStyle name="Нейтральный 6 2" xfId="4022"/>
+    <cellStyle name="Нейтральный 6 2" xfId="4021"/>
     <cellStyle name="Нейтральный 60" xfId="2594"/>
     <cellStyle name="Нейтральный 61" xfId="2595"/>
     <cellStyle name="Нейтральный 62" xfId="2596"/>
     <cellStyle name="Нейтральный 63" xfId="2597"/>
     <cellStyle name="Нейтральный 64" xfId="2598"/>
     <cellStyle name="Нейтральный 65" xfId="2599"/>
     <cellStyle name="Нейтральный 66" xfId="2600"/>
     <cellStyle name="Нейтральный 67" xfId="2601"/>
     <cellStyle name="Нейтральный 68" xfId="2602"/>
     <cellStyle name="Нейтральный 69" xfId="2603"/>
     <cellStyle name="Нейтральный 7" xfId="2604"/>
-    <cellStyle name="Нейтральный 7 2" xfId="4023"/>
+    <cellStyle name="Нейтральный 7 2" xfId="4022"/>
     <cellStyle name="Нейтральный 70" xfId="2605"/>
     <cellStyle name="Нейтральный 71" xfId="2606"/>
     <cellStyle name="Нейтральный 72" xfId="2607"/>
     <cellStyle name="Нейтральный 73" xfId="2608"/>
     <cellStyle name="Нейтральный 8" xfId="2609"/>
-    <cellStyle name="Нейтральный 8 2" xfId="4024"/>
+    <cellStyle name="Нейтральный 8 2" xfId="4023"/>
     <cellStyle name="Нейтральный 9" xfId="2610"/>
-    <cellStyle name="Нейтральный 9 2" xfId="4025"/>
+    <cellStyle name="Нейтральный 9 2" xfId="4024"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10" xfId="2612"/>
-[...13 lines deleted...]
-    <cellStyle name="Обычный 17" xfId="2619"/>
+    <cellStyle name="Обычный 10" xfId="2611"/>
+    <cellStyle name="Обычный 10 2" xfId="4025"/>
+    <cellStyle name="Обычный 11" xfId="2612"/>
+    <cellStyle name="Обычный 11 2" xfId="4026"/>
+    <cellStyle name="Обычный 12" xfId="2613"/>
+    <cellStyle name="Обычный 12 2" xfId="4027"/>
+    <cellStyle name="Обычный 13" xfId="2614"/>
+    <cellStyle name="Обычный 13 2" xfId="4028"/>
+    <cellStyle name="Обычный 14" xfId="2615"/>
+    <cellStyle name="Обычный 14 2" xfId="4029"/>
+    <cellStyle name="Обычный 15" xfId="2616"/>
+    <cellStyle name="Обычный 15 2" xfId="4030"/>
+    <cellStyle name="Обычный 16" xfId="2617"/>
+    <cellStyle name="Обычный 16 2" xfId="4031"/>
+    <cellStyle name="Обычный 17" xfId="2618"/>
     <cellStyle name="Обычный 18" xfId="6"/>
-    <cellStyle name="Обычный 19" xfId="2620"/>
+    <cellStyle name="Обычный 19" xfId="2619"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="7"/>
-    <cellStyle name="Обычный 2 10 2" xfId="4034"/>
+    <cellStyle name="Обычный 2 10 2" xfId="4033"/>
     <cellStyle name="Обычный 2 11" xfId="8"/>
-    <cellStyle name="Обычный 2 11 2" xfId="4035"/>
+    <cellStyle name="Обычный 2 11 2" xfId="4034"/>
     <cellStyle name="Обычный 2 12" xfId="9"/>
-    <cellStyle name="Обычный 2 12 2" xfId="4036"/>
+    <cellStyle name="Обычный 2 12 2" xfId="4035"/>
     <cellStyle name="Обычный 2 13" xfId="10"/>
-    <cellStyle name="Обычный 2 13 2" xfId="4037"/>
+    <cellStyle name="Обычный 2 13 2" xfId="4036"/>
     <cellStyle name="Обычный 2 14" xfId="11"/>
-    <cellStyle name="Обычный 2 14 2" xfId="4038"/>
+    <cellStyle name="Обычный 2 14 2" xfId="4037"/>
     <cellStyle name="Обычный 2 15" xfId="12"/>
-    <cellStyle name="Обычный 2 15 2" xfId="4039"/>
+    <cellStyle name="Обычный 2 15 2" xfId="4038"/>
     <cellStyle name="Обычный 2 16" xfId="13"/>
-    <cellStyle name="Обычный 2 16 2" xfId="4040"/>
+    <cellStyle name="Обычный 2 16 2" xfId="4039"/>
     <cellStyle name="Обычный 2 17" xfId="14"/>
     <cellStyle name="Обычный 2 18" xfId="15"/>
-    <cellStyle name="Обычный 2 18 2" xfId="4041"/>
+    <cellStyle name="Обычный 2 18 2" xfId="4040"/>
     <cellStyle name="Обычный 2 19" xfId="16"/>
-    <cellStyle name="Обычный 2 19 2" xfId="4042"/>
+    <cellStyle name="Обычный 2 19 2" xfId="4041"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
-    <cellStyle name="Обычный 2 2 10" xfId="4043"/>
-[...5 lines deleted...]
-    <cellStyle name="Обычный 2 2 16" xfId="4049"/>
+    <cellStyle name="Обычный 2 2 10" xfId="4042"/>
+    <cellStyle name="Обычный 2 2 11" xfId="4043"/>
+    <cellStyle name="Обычный 2 2 12" xfId="4044"/>
+    <cellStyle name="Обычный 2 2 13" xfId="4045"/>
+    <cellStyle name="Обычный 2 2 14" xfId="4046"/>
+    <cellStyle name="Обычный 2 2 15" xfId="4047"/>
+    <cellStyle name="Обычный 2 2 16" xfId="4048"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
-    <cellStyle name="Обычный 2 2 2 10" xfId="4051"/>
-[...25 lines deleted...]
-    <cellStyle name="Обычный 2 2 9" xfId="4076"/>
+    <cellStyle name="Обычный 2 2 2 10" xfId="4050"/>
+    <cellStyle name="Обычный 2 2 2 11" xfId="4051"/>
+    <cellStyle name="Обычный 2 2 2 12" xfId="4052"/>
+    <cellStyle name="Обычный 2 2 2 13" xfId="4053"/>
+    <cellStyle name="Обычный 2 2 2 14" xfId="4054"/>
+    <cellStyle name="Обычный 2 2 2 15" xfId="4055"/>
+    <cellStyle name="Обычный 2 2 2 16" xfId="4056"/>
+    <cellStyle name="Обычный 2 2 2 17" xfId="4049"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="4057"/>
+    <cellStyle name="Обычный 2 2 2 2 2" xfId="4058"/>
+    <cellStyle name="Обычный 2 2 2 2 3" xfId="4059"/>
+    <cellStyle name="Обычный 2 2 2 3" xfId="4060"/>
+    <cellStyle name="Обычный 2 2 2 4" xfId="4061"/>
+    <cellStyle name="Обычный 2 2 2 5" xfId="4062"/>
+    <cellStyle name="Обычный 2 2 2 6" xfId="4063"/>
+    <cellStyle name="Обычный 2 2 2 7" xfId="4064"/>
+    <cellStyle name="Обычный 2 2 2 8" xfId="4065"/>
+    <cellStyle name="Обычный 2 2 2 9" xfId="4066"/>
+    <cellStyle name="Обычный 2 2 3" xfId="4067"/>
+    <cellStyle name="Обычный 2 2 3 2" xfId="4068"/>
+    <cellStyle name="Обычный 2 2 3 3" xfId="4069"/>
+    <cellStyle name="Обычный 2 2 4" xfId="4070"/>
+    <cellStyle name="Обычный 2 2 5" xfId="4071"/>
+    <cellStyle name="Обычный 2 2 6" xfId="4072"/>
+    <cellStyle name="Обычный 2 2 7" xfId="4073"/>
+    <cellStyle name="Обычный 2 2 8" xfId="4074"/>
+    <cellStyle name="Обычный 2 2 9" xfId="4075"/>
     <cellStyle name="Обычный 2 20" xfId="17"/>
     <cellStyle name="Обычный 2 21" xfId="18"/>
     <cellStyle name="Обычный 2 22" xfId="19"/>
     <cellStyle name="Обычный 2 23" xfId="20"/>
     <cellStyle name="Обычный 2 24" xfId="21"/>
     <cellStyle name="Обычный 2 25" xfId="22"/>
     <cellStyle name="Обычный 2 26" xfId="23"/>
     <cellStyle name="Обычный 2 27" xfId="24"/>
     <cellStyle name="Обычный 2 28" xfId="25"/>
-    <cellStyle name="Обычный 2 29" xfId="4033"/>
+    <cellStyle name="Обычный 2 29" xfId="4032"/>
     <cellStyle name="Обычный 2 3" xfId="26"/>
     <cellStyle name="Обычный 2 4" xfId="27"/>
-    <cellStyle name="Обычный 2 4 2" xfId="4077"/>
-    <cellStyle name="Обычный 2 4 3" xfId="4078"/>
+    <cellStyle name="Обычный 2 4 2" xfId="4076"/>
+    <cellStyle name="Обычный 2 4 3" xfId="4077"/>
     <cellStyle name="Обычный 2 5" xfId="28"/>
-    <cellStyle name="Обычный 2 5 2" xfId="4079"/>
+    <cellStyle name="Обычный 2 5 2" xfId="4078"/>
     <cellStyle name="Обычный 2 6" xfId="29"/>
-    <cellStyle name="Обычный 2 6 2" xfId="4080"/>
+    <cellStyle name="Обычный 2 6 2" xfId="4079"/>
     <cellStyle name="Обычный 2 7" xfId="30"/>
-    <cellStyle name="Обычный 2 7 2" xfId="4081"/>
+    <cellStyle name="Обычный 2 7 2" xfId="4080"/>
     <cellStyle name="Обычный 2 8" xfId="31"/>
-    <cellStyle name="Обычный 2 8 2" xfId="4082"/>
+    <cellStyle name="Обычный 2 8 2" xfId="4081"/>
     <cellStyle name="Обычный 2 9" xfId="32"/>
-    <cellStyle name="Обычный 2 9 2" xfId="4083"/>
-[...8 lines deleted...]
-    <cellStyle name="Обычный 27" xfId="3068"/>
+    <cellStyle name="Обычный 2 9 2" xfId="4082"/>
+    <cellStyle name="Обычный 2_2019-2023 по кв" xfId="2620"/>
+    <cellStyle name="Обычный 20" xfId="2621"/>
+    <cellStyle name="Обычный 21" xfId="2622"/>
+    <cellStyle name="Обычный 22" xfId="2623"/>
+    <cellStyle name="Обычный 23" xfId="2624"/>
+    <cellStyle name="Обычный 24" xfId="2625"/>
+    <cellStyle name="Обычный 25" xfId="2626"/>
+    <cellStyle name="Обычный 26" xfId="2627"/>
+    <cellStyle name="Обычный 27" xfId="3067"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 3 10" xfId="33"/>
     <cellStyle name="Обычный 3 11" xfId="34"/>
     <cellStyle name="Обычный 3 12" xfId="35"/>
     <cellStyle name="Обычный 3 13" xfId="36"/>
     <cellStyle name="Обычный 3 14" xfId="37"/>
     <cellStyle name="Обычный 3 15" xfId="38"/>
     <cellStyle name="Обычный 3 16" xfId="39"/>
     <cellStyle name="Обычный 3 17" xfId="40"/>
     <cellStyle name="Обычный 3 18" xfId="41"/>
     <cellStyle name="Обычный 3 19" xfId="42"/>
     <cellStyle name="Обычный 3 2" xfId="43"/>
-    <cellStyle name="Обычный 3 2 2" xfId="4084"/>
+    <cellStyle name="Обычный 3 2 2" xfId="4083"/>
     <cellStyle name="Обычный 3 3" xfId="44"/>
-    <cellStyle name="Обычный 3 3 2" xfId="4085"/>
+    <cellStyle name="Обычный 3 3 2" xfId="4084"/>
     <cellStyle name="Обычный 3 4" xfId="45"/>
-    <cellStyle name="Обычный 3 4 2" xfId="4086"/>
+    <cellStyle name="Обычный 3 4 2" xfId="4085"/>
     <cellStyle name="Обычный 3 5" xfId="46"/>
     <cellStyle name="Обычный 3 6" xfId="47"/>
     <cellStyle name="Обычный 3 7" xfId="48"/>
     <cellStyle name="Обычный 3 8" xfId="49"/>
     <cellStyle name="Обычный 3 9" xfId="50"/>
-    <cellStyle name="Обычный 3_2019-2023 по кв" xfId="2629"/>
-    <cellStyle name="Обычный 4" xfId="2630"/>
+    <cellStyle name="Обычный 3_2019-2023 по кв" xfId="2628"/>
+    <cellStyle name="Обычный 4" xfId="2629"/>
     <cellStyle name="Обычный 4 10" xfId="51"/>
     <cellStyle name="Обычный 4 2" xfId="52"/>
     <cellStyle name="Обычный 4 3" xfId="53"/>
     <cellStyle name="Обычный 4 4" xfId="54"/>
     <cellStyle name="Обычный 4 5" xfId="55"/>
     <cellStyle name="Обычный 4 6" xfId="56"/>
     <cellStyle name="Обычный 4 7" xfId="57"/>
     <cellStyle name="Обычный 4 8" xfId="58"/>
     <cellStyle name="Обычный 4 9" xfId="59"/>
     <cellStyle name="Обычный 5" xfId="60"/>
     <cellStyle name="Обычный 5 2" xfId="61"/>
     <cellStyle name="Обычный 5 3" xfId="62"/>
     <cellStyle name="Обычный 5 4" xfId="63"/>
     <cellStyle name="Обычный 5 5" xfId="64"/>
-    <cellStyle name="Обычный 5_2019-2023 по кв" xfId="2631"/>
+    <cellStyle name="Обычный 5_2019-2023 по кв" xfId="2630"/>
     <cellStyle name="Обычный 55" xfId="65"/>
     <cellStyle name="Обычный 6" xfId="66"/>
     <cellStyle name="Обычный 6 2" xfId="67"/>
     <cellStyle name="Обычный 6 3" xfId="68"/>
     <cellStyle name="Обычный 6 4" xfId="69"/>
     <cellStyle name="Обычный 6 5" xfId="70"/>
-    <cellStyle name="Обычный 6_2019-2023 по кв" xfId="2632"/>
-    <cellStyle name="Обычный 7" xfId="2633"/>
+    <cellStyle name="Обычный 6_2019-2023 по кв" xfId="2631"/>
+    <cellStyle name="Обычный 7" xfId="2632"/>
     <cellStyle name="Обычный 7 2" xfId="71"/>
     <cellStyle name="Обычный 7 3" xfId="72"/>
-    <cellStyle name="Обычный 8" xfId="2634"/>
-[...564 lines deleted...]
-    <cellStyle name="Хороший 9 2" xfId="4217"/>
+    <cellStyle name="Обычный 8" xfId="2633"/>
+    <cellStyle name="Обычный 8 2" xfId="4086"/>
+    <cellStyle name="Обычный 9" xfId="2634"/>
+    <cellStyle name="Обычный 9 2" xfId="4087"/>
+    <cellStyle name="Плохой 10" xfId="2635"/>
+    <cellStyle name="Плохой 10 2" xfId="4088"/>
+    <cellStyle name="Плохой 11" xfId="2636"/>
+    <cellStyle name="Плохой 11 2" xfId="4089"/>
+    <cellStyle name="Плохой 12" xfId="2637"/>
+    <cellStyle name="Плохой 12 2" xfId="4090"/>
+    <cellStyle name="Плохой 13" xfId="2638"/>
+    <cellStyle name="Плохой 13 2" xfId="4091"/>
+    <cellStyle name="Плохой 14" xfId="2639"/>
+    <cellStyle name="Плохой 14 2" xfId="4092"/>
+    <cellStyle name="Плохой 15" xfId="2640"/>
+    <cellStyle name="Плохой 15 2" xfId="4093"/>
+    <cellStyle name="Плохой 16" xfId="2641"/>
+    <cellStyle name="Плохой 16 2" xfId="4094"/>
+    <cellStyle name="Плохой 17" xfId="2642"/>
+    <cellStyle name="Плохой 18" xfId="2643"/>
+    <cellStyle name="Плохой 19" xfId="2644"/>
+    <cellStyle name="Плохой 2" xfId="2645"/>
+    <cellStyle name="Плохой 2 10" xfId="4096"/>
+    <cellStyle name="Плохой 2 11" xfId="4097"/>
+    <cellStyle name="Плохой 2 12" xfId="4098"/>
+    <cellStyle name="Плохой 2 13" xfId="4099"/>
+    <cellStyle name="Плохой 2 14" xfId="4100"/>
+    <cellStyle name="Плохой 2 15" xfId="4101"/>
+    <cellStyle name="Плохой 2 16" xfId="4095"/>
+    <cellStyle name="Плохой 2 2" xfId="4102"/>
+    <cellStyle name="Плохой 2 3" xfId="4103"/>
+    <cellStyle name="Плохой 2 4" xfId="4104"/>
+    <cellStyle name="Плохой 2 5" xfId="4105"/>
+    <cellStyle name="Плохой 2 6" xfId="4106"/>
+    <cellStyle name="Плохой 2 7" xfId="4107"/>
+    <cellStyle name="Плохой 2 8" xfId="4108"/>
+    <cellStyle name="Плохой 2 9" xfId="4109"/>
+    <cellStyle name="Плохой 20" xfId="2646"/>
+    <cellStyle name="Плохой 21" xfId="2647"/>
+    <cellStyle name="Плохой 22" xfId="2648"/>
+    <cellStyle name="Плохой 23" xfId="2649"/>
+    <cellStyle name="Плохой 24" xfId="2650"/>
+    <cellStyle name="Плохой 25" xfId="2651"/>
+    <cellStyle name="Плохой 26" xfId="2652"/>
+    <cellStyle name="Плохой 27" xfId="2653"/>
+    <cellStyle name="Плохой 28" xfId="2654"/>
+    <cellStyle name="Плохой 29" xfId="2655"/>
+    <cellStyle name="Плохой 3" xfId="2656"/>
+    <cellStyle name="Плохой 3 2" xfId="4110"/>
+    <cellStyle name="Плохой 30" xfId="2657"/>
+    <cellStyle name="Плохой 31" xfId="2658"/>
+    <cellStyle name="Плохой 32" xfId="2659"/>
+    <cellStyle name="Плохой 33" xfId="2660"/>
+    <cellStyle name="Плохой 34" xfId="2661"/>
+    <cellStyle name="Плохой 35" xfId="2662"/>
+    <cellStyle name="Плохой 36" xfId="2663"/>
+    <cellStyle name="Плохой 37" xfId="2664"/>
+    <cellStyle name="Плохой 38" xfId="2665"/>
+    <cellStyle name="Плохой 39" xfId="2666"/>
+    <cellStyle name="Плохой 4" xfId="2667"/>
+    <cellStyle name="Плохой 4 2" xfId="4111"/>
+    <cellStyle name="Плохой 40" xfId="2668"/>
+    <cellStyle name="Плохой 41" xfId="2669"/>
+    <cellStyle name="Плохой 42" xfId="2670"/>
+    <cellStyle name="Плохой 43" xfId="2671"/>
+    <cellStyle name="Плохой 44" xfId="2672"/>
+    <cellStyle name="Плохой 45" xfId="2673"/>
+    <cellStyle name="Плохой 46" xfId="2674"/>
+    <cellStyle name="Плохой 47" xfId="2675"/>
+    <cellStyle name="Плохой 48" xfId="2676"/>
+    <cellStyle name="Плохой 49" xfId="2677"/>
+    <cellStyle name="Плохой 5" xfId="2678"/>
+    <cellStyle name="Плохой 5 2" xfId="4112"/>
+    <cellStyle name="Плохой 50" xfId="2679"/>
+    <cellStyle name="Плохой 51" xfId="2680"/>
+    <cellStyle name="Плохой 52" xfId="2681"/>
+    <cellStyle name="Плохой 53" xfId="2682"/>
+    <cellStyle name="Плохой 54" xfId="2683"/>
+    <cellStyle name="Плохой 55" xfId="2684"/>
+    <cellStyle name="Плохой 56" xfId="2685"/>
+    <cellStyle name="Плохой 57" xfId="2686"/>
+    <cellStyle name="Плохой 58" xfId="2687"/>
+    <cellStyle name="Плохой 59" xfId="2688"/>
+    <cellStyle name="Плохой 6" xfId="2689"/>
+    <cellStyle name="Плохой 6 2" xfId="4113"/>
+    <cellStyle name="Плохой 60" xfId="2690"/>
+    <cellStyle name="Плохой 61" xfId="2691"/>
+    <cellStyle name="Плохой 62" xfId="2692"/>
+    <cellStyle name="Плохой 63" xfId="2693"/>
+    <cellStyle name="Плохой 64" xfId="2694"/>
+    <cellStyle name="Плохой 65" xfId="2695"/>
+    <cellStyle name="Плохой 66" xfId="2696"/>
+    <cellStyle name="Плохой 67" xfId="2697"/>
+    <cellStyle name="Плохой 68" xfId="2698"/>
+    <cellStyle name="Плохой 69" xfId="2699"/>
+    <cellStyle name="Плохой 7" xfId="2700"/>
+    <cellStyle name="Плохой 7 2" xfId="4114"/>
+    <cellStyle name="Плохой 70" xfId="2701"/>
+    <cellStyle name="Плохой 71" xfId="2702"/>
+    <cellStyle name="Плохой 72" xfId="2703"/>
+    <cellStyle name="Плохой 73" xfId="2704"/>
+    <cellStyle name="Плохой 8" xfId="2705"/>
+    <cellStyle name="Плохой 8 2" xfId="4115"/>
+    <cellStyle name="Плохой 9" xfId="2706"/>
+    <cellStyle name="Плохой 9 2" xfId="4116"/>
+    <cellStyle name="Пояснение 10" xfId="2707"/>
+    <cellStyle name="Пояснение 11" xfId="2708"/>
+    <cellStyle name="Пояснение 12" xfId="2709"/>
+    <cellStyle name="Пояснение 13" xfId="2710"/>
+    <cellStyle name="Пояснение 14" xfId="2711"/>
+    <cellStyle name="Пояснение 15" xfId="2712"/>
+    <cellStyle name="Пояснение 16" xfId="2713"/>
+    <cellStyle name="Пояснение 17" xfId="2714"/>
+    <cellStyle name="Пояснение 18" xfId="2715"/>
+    <cellStyle name="Пояснение 19" xfId="2716"/>
+    <cellStyle name="Пояснение 2" xfId="2717"/>
+    <cellStyle name="Пояснение 2 10" xfId="4117"/>
+    <cellStyle name="Пояснение 2 11" xfId="4118"/>
+    <cellStyle name="Пояснение 2 12" xfId="4119"/>
+    <cellStyle name="Пояснение 2 13" xfId="4120"/>
+    <cellStyle name="Пояснение 2 14" xfId="4121"/>
+    <cellStyle name="Пояснение 2 15" xfId="4122"/>
+    <cellStyle name="Пояснение 2 2" xfId="4123"/>
+    <cellStyle name="Пояснение 2 3" xfId="4124"/>
+    <cellStyle name="Пояснение 2 4" xfId="4125"/>
+    <cellStyle name="Пояснение 2 5" xfId="4126"/>
+    <cellStyle name="Пояснение 2 6" xfId="4127"/>
+    <cellStyle name="Пояснение 2 7" xfId="4128"/>
+    <cellStyle name="Пояснение 2 8" xfId="4129"/>
+    <cellStyle name="Пояснение 2 9" xfId="4130"/>
+    <cellStyle name="Пояснение 20" xfId="2718"/>
+    <cellStyle name="Пояснение 21" xfId="2719"/>
+    <cellStyle name="Пояснение 22" xfId="2720"/>
+    <cellStyle name="Пояснение 23" xfId="2721"/>
+    <cellStyle name="Пояснение 24" xfId="2722"/>
+    <cellStyle name="Пояснение 25" xfId="2723"/>
+    <cellStyle name="Пояснение 26" xfId="2724"/>
+    <cellStyle name="Пояснение 27" xfId="2725"/>
+    <cellStyle name="Пояснение 28" xfId="2726"/>
+    <cellStyle name="Пояснение 29" xfId="2727"/>
+    <cellStyle name="Пояснение 3" xfId="2728"/>
+    <cellStyle name="Пояснение 30" xfId="2729"/>
+    <cellStyle name="Пояснение 31" xfId="2730"/>
+    <cellStyle name="Пояснение 32" xfId="2731"/>
+    <cellStyle name="Пояснение 33" xfId="2732"/>
+    <cellStyle name="Пояснение 34" xfId="2733"/>
+    <cellStyle name="Пояснение 35" xfId="2734"/>
+    <cellStyle name="Пояснение 36" xfId="2735"/>
+    <cellStyle name="Пояснение 37" xfId="2736"/>
+    <cellStyle name="Пояснение 38" xfId="2737"/>
+    <cellStyle name="Пояснение 39" xfId="2738"/>
+    <cellStyle name="Пояснение 4" xfId="2739"/>
+    <cellStyle name="Пояснение 40" xfId="2740"/>
+    <cellStyle name="Пояснение 41" xfId="2741"/>
+    <cellStyle name="Пояснение 42" xfId="2742"/>
+    <cellStyle name="Пояснение 43" xfId="2743"/>
+    <cellStyle name="Пояснение 44" xfId="2744"/>
+    <cellStyle name="Пояснение 45" xfId="2745"/>
+    <cellStyle name="Пояснение 46" xfId="2746"/>
+    <cellStyle name="Пояснение 47" xfId="2747"/>
+    <cellStyle name="Пояснение 48" xfId="2748"/>
+    <cellStyle name="Пояснение 49" xfId="2749"/>
+    <cellStyle name="Пояснение 5" xfId="2750"/>
+    <cellStyle name="Пояснение 50" xfId="2751"/>
+    <cellStyle name="Пояснение 51" xfId="2752"/>
+    <cellStyle name="Пояснение 52" xfId="2753"/>
+    <cellStyle name="Пояснение 53" xfId="2754"/>
+    <cellStyle name="Пояснение 54" xfId="2755"/>
+    <cellStyle name="Пояснение 55" xfId="2756"/>
+    <cellStyle name="Пояснение 56" xfId="2757"/>
+    <cellStyle name="Пояснение 57" xfId="2758"/>
+    <cellStyle name="Пояснение 58" xfId="2759"/>
+    <cellStyle name="Пояснение 59" xfId="2760"/>
+    <cellStyle name="Пояснение 6" xfId="2761"/>
+    <cellStyle name="Пояснение 60" xfId="2762"/>
+    <cellStyle name="Пояснение 61" xfId="2763"/>
+    <cellStyle name="Пояснение 62" xfId="2764"/>
+    <cellStyle name="Пояснение 63" xfId="2765"/>
+    <cellStyle name="Пояснение 64" xfId="2766"/>
+    <cellStyle name="Пояснение 65" xfId="2767"/>
+    <cellStyle name="Пояснение 66" xfId="2768"/>
+    <cellStyle name="Пояснение 67" xfId="2769"/>
+    <cellStyle name="Пояснение 68" xfId="2770"/>
+    <cellStyle name="Пояснение 69" xfId="2771"/>
+    <cellStyle name="Пояснение 7" xfId="2772"/>
+    <cellStyle name="Пояснение 70" xfId="2773"/>
+    <cellStyle name="Пояснение 71" xfId="2774"/>
+    <cellStyle name="Пояснение 72" xfId="2775"/>
+    <cellStyle name="Пояснение 73" xfId="2776"/>
+    <cellStyle name="Пояснение 8" xfId="2777"/>
+    <cellStyle name="Пояснение 9" xfId="2778"/>
+    <cellStyle name="Примечание 10" xfId="2779"/>
+    <cellStyle name="Примечание 11" xfId="2780"/>
+    <cellStyle name="Примечание 12" xfId="2781"/>
+    <cellStyle name="Примечание 13" xfId="2782"/>
+    <cellStyle name="Примечание 14" xfId="2783"/>
+    <cellStyle name="Примечание 15" xfId="2784"/>
+    <cellStyle name="Примечание 16" xfId="2785"/>
+    <cellStyle name="Примечание 17" xfId="2786"/>
+    <cellStyle name="Примечание 18" xfId="2787"/>
+    <cellStyle name="Примечание 19" xfId="2788"/>
+    <cellStyle name="Примечание 2" xfId="2789"/>
+    <cellStyle name="Примечание 2 10" xfId="4131"/>
+    <cellStyle name="Примечание 2 11" xfId="4132"/>
+    <cellStyle name="Примечание 2 12" xfId="4133"/>
+    <cellStyle name="Примечание 2 13" xfId="4134"/>
+    <cellStyle name="Примечание 2 14" xfId="4135"/>
+    <cellStyle name="Примечание 2 15" xfId="4136"/>
+    <cellStyle name="Примечание 2 2" xfId="4137"/>
+    <cellStyle name="Примечание 2 3" xfId="4138"/>
+    <cellStyle name="Примечание 2 4" xfId="4139"/>
+    <cellStyle name="Примечание 2 5" xfId="4140"/>
+    <cellStyle name="Примечание 2 6" xfId="4141"/>
+    <cellStyle name="Примечание 2 7" xfId="4142"/>
+    <cellStyle name="Примечание 2 8" xfId="4143"/>
+    <cellStyle name="Примечание 2 9" xfId="4144"/>
+    <cellStyle name="Примечание 20" xfId="2790"/>
+    <cellStyle name="Примечание 21" xfId="2791"/>
+    <cellStyle name="Примечание 22" xfId="2792"/>
+    <cellStyle name="Примечание 23" xfId="2793"/>
+    <cellStyle name="Примечание 24" xfId="2794"/>
+    <cellStyle name="Примечание 25" xfId="2795"/>
+    <cellStyle name="Примечание 26" xfId="2796"/>
+    <cellStyle name="Примечание 27" xfId="2797"/>
+    <cellStyle name="Примечание 28" xfId="2798"/>
+    <cellStyle name="Примечание 29" xfId="2799"/>
+    <cellStyle name="Примечание 3" xfId="2800"/>
+    <cellStyle name="Примечание 30" xfId="2801"/>
+    <cellStyle name="Примечание 31" xfId="2802"/>
+    <cellStyle name="Примечание 32" xfId="2803"/>
+    <cellStyle name="Примечание 33" xfId="2804"/>
+    <cellStyle name="Примечание 34" xfId="2805"/>
+    <cellStyle name="Примечание 35" xfId="2806"/>
+    <cellStyle name="Примечание 36" xfId="2807"/>
+    <cellStyle name="Примечание 37" xfId="2808"/>
+    <cellStyle name="Примечание 38" xfId="2809"/>
+    <cellStyle name="Примечание 39" xfId="2810"/>
+    <cellStyle name="Примечание 4" xfId="2811"/>
+    <cellStyle name="Примечание 40" xfId="2812"/>
+    <cellStyle name="Примечание 41" xfId="2813"/>
+    <cellStyle name="Примечание 42" xfId="2814"/>
+    <cellStyle name="Примечание 43" xfId="2815"/>
+    <cellStyle name="Примечание 44" xfId="2816"/>
+    <cellStyle name="Примечание 45" xfId="2817"/>
+    <cellStyle name="Примечание 46" xfId="2818"/>
+    <cellStyle name="Примечание 47" xfId="2819"/>
+    <cellStyle name="Примечание 48" xfId="2820"/>
+    <cellStyle name="Примечание 49" xfId="2821"/>
+    <cellStyle name="Примечание 5" xfId="2822"/>
+    <cellStyle name="Примечание 50" xfId="2823"/>
+    <cellStyle name="Примечание 51" xfId="2824"/>
+    <cellStyle name="Примечание 52" xfId="2825"/>
+    <cellStyle name="Примечание 53" xfId="2826"/>
+    <cellStyle name="Примечание 54" xfId="2827"/>
+    <cellStyle name="Примечание 55" xfId="2828"/>
+    <cellStyle name="Примечание 56" xfId="2829"/>
+    <cellStyle name="Примечание 57" xfId="2830"/>
+    <cellStyle name="Примечание 58" xfId="2831"/>
+    <cellStyle name="Примечание 59" xfId="2832"/>
+    <cellStyle name="Примечание 6" xfId="2833"/>
+    <cellStyle name="Примечание 60" xfId="2834"/>
+    <cellStyle name="Примечание 61" xfId="2835"/>
+    <cellStyle name="Примечание 62" xfId="2836"/>
+    <cellStyle name="Примечание 63" xfId="2837"/>
+    <cellStyle name="Примечание 64" xfId="2838"/>
+    <cellStyle name="Примечание 65" xfId="2839"/>
+    <cellStyle name="Примечание 66" xfId="2840"/>
+    <cellStyle name="Примечание 67" xfId="2841"/>
+    <cellStyle name="Примечание 68" xfId="2842"/>
+    <cellStyle name="Примечание 69" xfId="2843"/>
+    <cellStyle name="Примечание 7" xfId="2844"/>
+    <cellStyle name="Примечание 70" xfId="2845"/>
+    <cellStyle name="Примечание 71" xfId="2846"/>
+    <cellStyle name="Примечание 72" xfId="2847"/>
+    <cellStyle name="Примечание 73" xfId="2848"/>
+    <cellStyle name="Примечание 8" xfId="2849"/>
+    <cellStyle name="Примечание 9" xfId="2850"/>
+    <cellStyle name="Связанная ячейка 10" xfId="2851"/>
+    <cellStyle name="Связанная ячейка 10 2" xfId="4145"/>
+    <cellStyle name="Связанная ячейка 11" xfId="2852"/>
+    <cellStyle name="Связанная ячейка 11 2" xfId="4146"/>
+    <cellStyle name="Связанная ячейка 12" xfId="2853"/>
+    <cellStyle name="Связанная ячейка 12 2" xfId="4147"/>
+    <cellStyle name="Связанная ячейка 13" xfId="2854"/>
+    <cellStyle name="Связанная ячейка 13 2" xfId="4148"/>
+    <cellStyle name="Связанная ячейка 14" xfId="2855"/>
+    <cellStyle name="Связанная ячейка 14 2" xfId="4149"/>
+    <cellStyle name="Связанная ячейка 15" xfId="2856"/>
+    <cellStyle name="Связанная ячейка 15 2" xfId="4150"/>
+    <cellStyle name="Связанная ячейка 16" xfId="2857"/>
+    <cellStyle name="Связанная ячейка 16 2" xfId="4151"/>
+    <cellStyle name="Связанная ячейка 17" xfId="2858"/>
+    <cellStyle name="Связанная ячейка 18" xfId="2859"/>
+    <cellStyle name="Связанная ячейка 19" xfId="2860"/>
+    <cellStyle name="Связанная ячейка 2" xfId="2861"/>
+    <cellStyle name="Связанная ячейка 2 10" xfId="4153"/>
+    <cellStyle name="Связанная ячейка 2 11" xfId="4154"/>
+    <cellStyle name="Связанная ячейка 2 12" xfId="4155"/>
+    <cellStyle name="Связанная ячейка 2 13" xfId="4156"/>
+    <cellStyle name="Связанная ячейка 2 14" xfId="4157"/>
+    <cellStyle name="Связанная ячейка 2 15" xfId="4158"/>
+    <cellStyle name="Связанная ячейка 2 16" xfId="4152"/>
+    <cellStyle name="Связанная ячейка 2 2" xfId="4159"/>
+    <cellStyle name="Связанная ячейка 2 3" xfId="4160"/>
+    <cellStyle name="Связанная ячейка 2 4" xfId="4161"/>
+    <cellStyle name="Связанная ячейка 2 5" xfId="4162"/>
+    <cellStyle name="Связанная ячейка 2 6" xfId="4163"/>
+    <cellStyle name="Связанная ячейка 2 7" xfId="4164"/>
+    <cellStyle name="Связанная ячейка 2 8" xfId="4165"/>
+    <cellStyle name="Связанная ячейка 2 9" xfId="4166"/>
+    <cellStyle name="Связанная ячейка 20" xfId="2862"/>
+    <cellStyle name="Связанная ячейка 21" xfId="2863"/>
+    <cellStyle name="Связанная ячейка 22" xfId="2864"/>
+    <cellStyle name="Связанная ячейка 23" xfId="2865"/>
+    <cellStyle name="Связанная ячейка 24" xfId="2866"/>
+    <cellStyle name="Связанная ячейка 25" xfId="2867"/>
+    <cellStyle name="Связанная ячейка 26" xfId="2868"/>
+    <cellStyle name="Связанная ячейка 27" xfId="2869"/>
+    <cellStyle name="Связанная ячейка 28" xfId="2870"/>
+    <cellStyle name="Связанная ячейка 29" xfId="2871"/>
+    <cellStyle name="Связанная ячейка 3" xfId="2872"/>
+    <cellStyle name="Связанная ячейка 3 2" xfId="4167"/>
+    <cellStyle name="Связанная ячейка 30" xfId="2873"/>
+    <cellStyle name="Связанная ячейка 31" xfId="2874"/>
+    <cellStyle name="Связанная ячейка 32" xfId="2875"/>
+    <cellStyle name="Связанная ячейка 33" xfId="2876"/>
+    <cellStyle name="Связанная ячейка 34" xfId="2877"/>
+    <cellStyle name="Связанная ячейка 35" xfId="2878"/>
+    <cellStyle name="Связанная ячейка 36" xfId="2879"/>
+    <cellStyle name="Связанная ячейка 37" xfId="2880"/>
+    <cellStyle name="Связанная ячейка 38" xfId="2881"/>
+    <cellStyle name="Связанная ячейка 39" xfId="2882"/>
+    <cellStyle name="Связанная ячейка 4" xfId="2883"/>
+    <cellStyle name="Связанная ячейка 4 2" xfId="4168"/>
+    <cellStyle name="Связанная ячейка 40" xfId="2884"/>
+    <cellStyle name="Связанная ячейка 41" xfId="2885"/>
+    <cellStyle name="Связанная ячейка 42" xfId="2886"/>
+    <cellStyle name="Связанная ячейка 43" xfId="2887"/>
+    <cellStyle name="Связанная ячейка 44" xfId="2888"/>
+    <cellStyle name="Связанная ячейка 45" xfId="2889"/>
+    <cellStyle name="Связанная ячейка 46" xfId="2890"/>
+    <cellStyle name="Связанная ячейка 47" xfId="2891"/>
+    <cellStyle name="Связанная ячейка 48" xfId="2892"/>
+    <cellStyle name="Связанная ячейка 49" xfId="2893"/>
+    <cellStyle name="Связанная ячейка 5" xfId="2894"/>
+    <cellStyle name="Связанная ячейка 5 2" xfId="4169"/>
+    <cellStyle name="Связанная ячейка 50" xfId="2895"/>
+    <cellStyle name="Связанная ячейка 51" xfId="2896"/>
+    <cellStyle name="Связанная ячейка 52" xfId="2897"/>
+    <cellStyle name="Связанная ячейка 53" xfId="2898"/>
+    <cellStyle name="Связанная ячейка 54" xfId="2899"/>
+    <cellStyle name="Связанная ячейка 55" xfId="2900"/>
+    <cellStyle name="Связанная ячейка 56" xfId="2901"/>
+    <cellStyle name="Связанная ячейка 57" xfId="2902"/>
+    <cellStyle name="Связанная ячейка 58" xfId="2903"/>
+    <cellStyle name="Связанная ячейка 59" xfId="2904"/>
+    <cellStyle name="Связанная ячейка 6" xfId="2905"/>
+    <cellStyle name="Связанная ячейка 6 2" xfId="4170"/>
+    <cellStyle name="Связанная ячейка 60" xfId="2906"/>
+    <cellStyle name="Связанная ячейка 61" xfId="2907"/>
+    <cellStyle name="Связанная ячейка 62" xfId="2908"/>
+    <cellStyle name="Связанная ячейка 63" xfId="2909"/>
+    <cellStyle name="Связанная ячейка 64" xfId="2910"/>
+    <cellStyle name="Связанная ячейка 65" xfId="2911"/>
+    <cellStyle name="Связанная ячейка 66" xfId="2912"/>
+    <cellStyle name="Связанная ячейка 67" xfId="2913"/>
+    <cellStyle name="Связанная ячейка 68" xfId="2914"/>
+    <cellStyle name="Связанная ячейка 69" xfId="2915"/>
+    <cellStyle name="Связанная ячейка 7" xfId="2916"/>
+    <cellStyle name="Связанная ячейка 7 2" xfId="4171"/>
+    <cellStyle name="Связанная ячейка 70" xfId="2917"/>
+    <cellStyle name="Связанная ячейка 71" xfId="2918"/>
+    <cellStyle name="Связанная ячейка 72" xfId="2919"/>
+    <cellStyle name="Связанная ячейка 73" xfId="2920"/>
+    <cellStyle name="Связанная ячейка 8" xfId="2921"/>
+    <cellStyle name="Связанная ячейка 8 2" xfId="4172"/>
+    <cellStyle name="Связанная ячейка 9" xfId="2922"/>
+    <cellStyle name="Связанная ячейка 9 2" xfId="4173"/>
+    <cellStyle name="Текст предупреждения 10" xfId="2923"/>
+    <cellStyle name="Текст предупреждения 11" xfId="2924"/>
+    <cellStyle name="Текст предупреждения 12" xfId="2925"/>
+    <cellStyle name="Текст предупреждения 13" xfId="2926"/>
+    <cellStyle name="Текст предупреждения 14" xfId="2927"/>
+    <cellStyle name="Текст предупреждения 15" xfId="2928"/>
+    <cellStyle name="Текст предупреждения 16" xfId="2929"/>
+    <cellStyle name="Текст предупреждения 17" xfId="2930"/>
+    <cellStyle name="Текст предупреждения 18" xfId="2931"/>
+    <cellStyle name="Текст предупреждения 19" xfId="2932"/>
+    <cellStyle name="Текст предупреждения 2" xfId="2933"/>
+    <cellStyle name="Текст предупреждения 2 10" xfId="4174"/>
+    <cellStyle name="Текст предупреждения 2 11" xfId="4175"/>
+    <cellStyle name="Текст предупреждения 2 12" xfId="4176"/>
+    <cellStyle name="Текст предупреждения 2 13" xfId="4177"/>
+    <cellStyle name="Текст предупреждения 2 14" xfId="4178"/>
+    <cellStyle name="Текст предупреждения 2 15" xfId="4179"/>
+    <cellStyle name="Текст предупреждения 2 2" xfId="4180"/>
+    <cellStyle name="Текст предупреждения 2 3" xfId="4181"/>
+    <cellStyle name="Текст предупреждения 2 4" xfId="4182"/>
+    <cellStyle name="Текст предупреждения 2 5" xfId="4183"/>
+    <cellStyle name="Текст предупреждения 2 6" xfId="4184"/>
+    <cellStyle name="Текст предупреждения 2 7" xfId="4185"/>
+    <cellStyle name="Текст предупреждения 2 8" xfId="4186"/>
+    <cellStyle name="Текст предупреждения 2 9" xfId="4187"/>
+    <cellStyle name="Текст предупреждения 20" xfId="2934"/>
+    <cellStyle name="Текст предупреждения 21" xfId="2935"/>
+    <cellStyle name="Текст предупреждения 22" xfId="2936"/>
+    <cellStyle name="Текст предупреждения 23" xfId="2937"/>
+    <cellStyle name="Текст предупреждения 24" xfId="2938"/>
+    <cellStyle name="Текст предупреждения 25" xfId="2939"/>
+    <cellStyle name="Текст предупреждения 26" xfId="2940"/>
+    <cellStyle name="Текст предупреждения 27" xfId="2941"/>
+    <cellStyle name="Текст предупреждения 28" xfId="2942"/>
+    <cellStyle name="Текст предупреждения 29" xfId="2943"/>
+    <cellStyle name="Текст предупреждения 3" xfId="2944"/>
+    <cellStyle name="Текст предупреждения 30" xfId="2945"/>
+    <cellStyle name="Текст предупреждения 31" xfId="2946"/>
+    <cellStyle name="Текст предупреждения 32" xfId="2947"/>
+    <cellStyle name="Текст предупреждения 33" xfId="2948"/>
+    <cellStyle name="Текст предупреждения 34" xfId="2949"/>
+    <cellStyle name="Текст предупреждения 35" xfId="2950"/>
+    <cellStyle name="Текст предупреждения 36" xfId="2951"/>
+    <cellStyle name="Текст предупреждения 37" xfId="2952"/>
+    <cellStyle name="Текст предупреждения 38" xfId="2953"/>
+    <cellStyle name="Текст предупреждения 39" xfId="2954"/>
+    <cellStyle name="Текст предупреждения 4" xfId="2955"/>
+    <cellStyle name="Текст предупреждения 40" xfId="2956"/>
+    <cellStyle name="Текст предупреждения 41" xfId="2957"/>
+    <cellStyle name="Текст предупреждения 42" xfId="2958"/>
+    <cellStyle name="Текст предупреждения 43" xfId="2959"/>
+    <cellStyle name="Текст предупреждения 44" xfId="2960"/>
+    <cellStyle name="Текст предупреждения 45" xfId="2961"/>
+    <cellStyle name="Текст предупреждения 46" xfId="2962"/>
+    <cellStyle name="Текст предупреждения 47" xfId="2963"/>
+    <cellStyle name="Текст предупреждения 48" xfId="2964"/>
+    <cellStyle name="Текст предупреждения 49" xfId="2965"/>
+    <cellStyle name="Текст предупреждения 5" xfId="2966"/>
+    <cellStyle name="Текст предупреждения 50" xfId="2967"/>
+    <cellStyle name="Текст предупреждения 51" xfId="2968"/>
+    <cellStyle name="Текст предупреждения 52" xfId="2969"/>
+    <cellStyle name="Текст предупреждения 53" xfId="2970"/>
+    <cellStyle name="Текст предупреждения 54" xfId="2971"/>
+    <cellStyle name="Текст предупреждения 55" xfId="2972"/>
+    <cellStyle name="Текст предупреждения 56" xfId="2973"/>
+    <cellStyle name="Текст предупреждения 57" xfId="2974"/>
+    <cellStyle name="Текст предупреждения 58" xfId="2975"/>
+    <cellStyle name="Текст предупреждения 59" xfId="2976"/>
+    <cellStyle name="Текст предупреждения 6" xfId="2977"/>
+    <cellStyle name="Текст предупреждения 60" xfId="2978"/>
+    <cellStyle name="Текст предупреждения 61" xfId="2979"/>
+    <cellStyle name="Текст предупреждения 62" xfId="2980"/>
+    <cellStyle name="Текст предупреждения 63" xfId="2981"/>
+    <cellStyle name="Текст предупреждения 64" xfId="2982"/>
+    <cellStyle name="Текст предупреждения 65" xfId="2983"/>
+    <cellStyle name="Текст предупреждения 66" xfId="2984"/>
+    <cellStyle name="Текст предупреждения 67" xfId="2985"/>
+    <cellStyle name="Текст предупреждения 68" xfId="2986"/>
+    <cellStyle name="Текст предупреждения 69" xfId="2987"/>
+    <cellStyle name="Текст предупреждения 7" xfId="2988"/>
+    <cellStyle name="Текст предупреждения 70" xfId="2989"/>
+    <cellStyle name="Текст предупреждения 71" xfId="2990"/>
+    <cellStyle name="Текст предупреждения 72" xfId="2991"/>
+    <cellStyle name="Текст предупреждения 73" xfId="2992"/>
+    <cellStyle name="Текст предупреждения 8" xfId="2993"/>
+    <cellStyle name="Текст предупреждения 9" xfId="2994"/>
+    <cellStyle name="Хороший 10" xfId="2995"/>
+    <cellStyle name="Хороший 10 2" xfId="4188"/>
+    <cellStyle name="Хороший 11" xfId="2996"/>
+    <cellStyle name="Хороший 11 2" xfId="4189"/>
+    <cellStyle name="Хороший 12" xfId="2997"/>
+    <cellStyle name="Хороший 12 2" xfId="4190"/>
+    <cellStyle name="Хороший 13" xfId="2998"/>
+    <cellStyle name="Хороший 13 2" xfId="4191"/>
+    <cellStyle name="Хороший 14" xfId="2999"/>
+    <cellStyle name="Хороший 14 2" xfId="4192"/>
+    <cellStyle name="Хороший 15" xfId="3000"/>
+    <cellStyle name="Хороший 15 2" xfId="4193"/>
+    <cellStyle name="Хороший 16" xfId="3001"/>
+    <cellStyle name="Хороший 16 2" xfId="4194"/>
+    <cellStyle name="Хороший 17" xfId="3002"/>
+    <cellStyle name="Хороший 18" xfId="3003"/>
+    <cellStyle name="Хороший 19" xfId="3004"/>
+    <cellStyle name="Хороший 2" xfId="3005"/>
+    <cellStyle name="Хороший 2 10" xfId="4196"/>
+    <cellStyle name="Хороший 2 11" xfId="4197"/>
+    <cellStyle name="Хороший 2 12" xfId="4198"/>
+    <cellStyle name="Хороший 2 13" xfId="4199"/>
+    <cellStyle name="Хороший 2 14" xfId="4200"/>
+    <cellStyle name="Хороший 2 15" xfId="4201"/>
+    <cellStyle name="Хороший 2 16" xfId="4195"/>
+    <cellStyle name="Хороший 2 2" xfId="4202"/>
+    <cellStyle name="Хороший 2 3" xfId="4203"/>
+    <cellStyle name="Хороший 2 4" xfId="4204"/>
+    <cellStyle name="Хороший 2 5" xfId="4205"/>
+    <cellStyle name="Хороший 2 6" xfId="4206"/>
+    <cellStyle name="Хороший 2 7" xfId="4207"/>
+    <cellStyle name="Хороший 2 8" xfId="4208"/>
+    <cellStyle name="Хороший 2 9" xfId="4209"/>
+    <cellStyle name="Хороший 20" xfId="3006"/>
+    <cellStyle name="Хороший 21" xfId="3007"/>
+    <cellStyle name="Хороший 22" xfId="3008"/>
+    <cellStyle name="Хороший 23" xfId="3009"/>
+    <cellStyle name="Хороший 24" xfId="3010"/>
+    <cellStyle name="Хороший 25" xfId="3011"/>
+    <cellStyle name="Хороший 26" xfId="3012"/>
+    <cellStyle name="Хороший 27" xfId="3013"/>
+    <cellStyle name="Хороший 28" xfId="3014"/>
+    <cellStyle name="Хороший 29" xfId="3015"/>
+    <cellStyle name="Хороший 3" xfId="3016"/>
+    <cellStyle name="Хороший 3 2" xfId="4210"/>
+    <cellStyle name="Хороший 30" xfId="3017"/>
+    <cellStyle name="Хороший 31" xfId="3018"/>
+    <cellStyle name="Хороший 32" xfId="3019"/>
+    <cellStyle name="Хороший 33" xfId="3020"/>
+    <cellStyle name="Хороший 34" xfId="3021"/>
+    <cellStyle name="Хороший 35" xfId="3022"/>
+    <cellStyle name="Хороший 36" xfId="3023"/>
+    <cellStyle name="Хороший 37" xfId="3024"/>
+    <cellStyle name="Хороший 38" xfId="3025"/>
+    <cellStyle name="Хороший 39" xfId="3026"/>
+    <cellStyle name="Хороший 4" xfId="3027"/>
+    <cellStyle name="Хороший 4 2" xfId="4211"/>
+    <cellStyle name="Хороший 40" xfId="3028"/>
+    <cellStyle name="Хороший 41" xfId="3029"/>
+    <cellStyle name="Хороший 42" xfId="3030"/>
+    <cellStyle name="Хороший 43" xfId="3031"/>
+    <cellStyle name="Хороший 44" xfId="3032"/>
+    <cellStyle name="Хороший 45" xfId="3033"/>
+    <cellStyle name="Хороший 46" xfId="3034"/>
+    <cellStyle name="Хороший 47" xfId="3035"/>
+    <cellStyle name="Хороший 48" xfId="3036"/>
+    <cellStyle name="Хороший 49" xfId="3037"/>
+    <cellStyle name="Хороший 5" xfId="3038"/>
+    <cellStyle name="Хороший 5 2" xfId="4212"/>
+    <cellStyle name="Хороший 50" xfId="3039"/>
+    <cellStyle name="Хороший 51" xfId="3040"/>
+    <cellStyle name="Хороший 52" xfId="3041"/>
+    <cellStyle name="Хороший 53" xfId="3042"/>
+    <cellStyle name="Хороший 54" xfId="3043"/>
+    <cellStyle name="Хороший 55" xfId="3044"/>
+    <cellStyle name="Хороший 56" xfId="3045"/>
+    <cellStyle name="Хороший 57" xfId="3046"/>
+    <cellStyle name="Хороший 58" xfId="3047"/>
+    <cellStyle name="Хороший 59" xfId="3048"/>
+    <cellStyle name="Хороший 6" xfId="3049"/>
+    <cellStyle name="Хороший 6 2" xfId="4213"/>
+    <cellStyle name="Хороший 60" xfId="3050"/>
+    <cellStyle name="Хороший 61" xfId="3051"/>
+    <cellStyle name="Хороший 62" xfId="3052"/>
+    <cellStyle name="Хороший 63" xfId="3053"/>
+    <cellStyle name="Хороший 64" xfId="3054"/>
+    <cellStyle name="Хороший 65" xfId="3055"/>
+    <cellStyle name="Хороший 66" xfId="3056"/>
+    <cellStyle name="Хороший 67" xfId="3057"/>
+    <cellStyle name="Хороший 68" xfId="3058"/>
+    <cellStyle name="Хороший 69" xfId="3059"/>
+    <cellStyle name="Хороший 7" xfId="3060"/>
+    <cellStyle name="Хороший 7 2" xfId="4214"/>
+    <cellStyle name="Хороший 70" xfId="3061"/>
+    <cellStyle name="Хороший 71" xfId="3062"/>
+    <cellStyle name="Хороший 72" xfId="3063"/>
+    <cellStyle name="Хороший 73" xfId="3064"/>
+    <cellStyle name="Хороший 8" xfId="3065"/>
+    <cellStyle name="Хороший 8 2" xfId="4215"/>
+    <cellStyle name="Хороший 9" xfId="3066"/>
+    <cellStyle name="Хороший 9 2" xfId="4216"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
@@ -9631,59 +9613,59 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D218"/>
+  <dimension ref="A1:E230"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A67" workbookViewId="0">
-      <selection activeCell="C108" sqref="C108"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="34.7109375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="30.42578125" style="1" customWidth="1"/>
     <col min="2" max="232" width="9.140625" style="1"/>
     <col min="233" max="233" width="36.7109375" style="1" customWidth="1"/>
     <col min="234" max="234" width="14.85546875" style="1" customWidth="1"/>
     <col min="235" max="235" width="9.42578125" style="1" customWidth="1"/>
     <col min="236" max="236" width="10" style="1" customWidth="1"/>
     <col min="237" max="237" width="10.140625" style="1" customWidth="1"/>
     <col min="238" max="238" width="9.85546875" style="1" customWidth="1"/>
     <col min="239" max="239" width="12" style="1" customWidth="1"/>
     <col min="240" max="240" width="9.42578125" style="1" customWidth="1"/>
     <col min="241" max="241" width="10" style="1" customWidth="1"/>
     <col min="242" max="242" width="10.140625" style="1" customWidth="1"/>
     <col min="243" max="243" width="9.85546875" style="1" customWidth="1"/>
     <col min="244" max="244" width="12" style="1" customWidth="1"/>
     <col min="245" max="245" width="9.42578125" style="1" customWidth="1"/>
     <col min="246" max="246" width="10" style="1" customWidth="1"/>
     <col min="247" max="247" width="10.140625" style="1" customWidth="1"/>
     <col min="248" max="248" width="9.85546875" style="1" customWidth="1"/>
     <col min="249" max="249" width="9.140625" style="1"/>
     <col min="250" max="250" width="10.7109375" style="1" customWidth="1"/>
     <col min="251" max="488" width="9.140625" style="1"/>
     <col min="489" max="489" width="36.7109375" style="1" customWidth="1"/>
     <col min="490" max="490" width="14.85546875" style="1" customWidth="1"/>
     <col min="491" max="491" width="9.42578125" style="1" customWidth="1"/>
     <col min="492" max="492" width="10" style="1" customWidth="1"/>
     <col min="493" max="493" width="10.140625" style="1" customWidth="1"/>
@@ -10840,1687 +10822,2149 @@
     <col min="15864" max="15864" width="9.85546875" style="1" customWidth="1"/>
     <col min="15865" max="15865" width="9.140625" style="1"/>
     <col min="15866" max="15866" width="10.7109375" style="1" customWidth="1"/>
     <col min="15867" max="16104" width="9.140625" style="1"/>
     <col min="16105" max="16105" width="36.7109375" style="1" customWidth="1"/>
     <col min="16106" max="16106" width="14.85546875" style="1" customWidth="1"/>
     <col min="16107" max="16107" width="9.42578125" style="1" customWidth="1"/>
     <col min="16108" max="16108" width="10" style="1" customWidth="1"/>
     <col min="16109" max="16109" width="10.140625" style="1" customWidth="1"/>
     <col min="16110" max="16110" width="9.85546875" style="1" customWidth="1"/>
     <col min="16111" max="16111" width="12" style="1" customWidth="1"/>
     <col min="16112" max="16112" width="9.42578125" style="1" customWidth="1"/>
     <col min="16113" max="16113" width="10" style="1" customWidth="1"/>
     <col min="16114" max="16114" width="10.140625" style="1" customWidth="1"/>
     <col min="16115" max="16115" width="9.85546875" style="1" customWidth="1"/>
     <col min="16116" max="16116" width="12" style="1" customWidth="1"/>
     <col min="16117" max="16117" width="9.42578125" style="1" customWidth="1"/>
     <col min="16118" max="16118" width="10" style="1" customWidth="1"/>
     <col min="16119" max="16119" width="10.140625" style="1" customWidth="1"/>
     <col min="16120" max="16120" width="9.85546875" style="1" customWidth="1"/>
     <col min="16121" max="16121" width="9.140625" style="1"/>
     <col min="16122" max="16122" width="10.7109375" style="1" customWidth="1"/>
     <col min="16123" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="26.25" customHeight="1">
-      <c r="A1" s="31" t="s">
+    <row r="1" spans="1:5" ht="26.25" customHeight="1">
+      <c r="A1" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="31"/>
-[...8 lines deleted...]
-      <c r="B3" s="16">
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+    </row>
+    <row r="2" spans="1:5" ht="17.25" customHeight="1">
+      <c r="B2" s="12"/>
+    </row>
+    <row r="3" spans="1:5" ht="17.25" customHeight="1">
+      <c r="A3" s="13"/>
+      <c r="B3" s="14">
         <v>2022</v>
       </c>
-      <c r="C3" s="16">
+      <c r="C3" s="14">
         <v>2023</v>
       </c>
-      <c r="D3" s="16">
+      <c r="D3" s="14">
         <v>2024</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B4" s="16" t="s">
+      <c r="E3" s="14">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="13"/>
+      <c r="B4" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="C4" s="16" t="s">
+      <c r="C4" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="D4" s="16" t="s">
+      <c r="D4" s="14" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="17" t="s">
+      <c r="E4" s="14" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="18" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="18">
+      <c r="B5" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="16">
         <v>108615</v>
       </c>
-      <c r="D5" s="18">
+      <c r="D5" s="16">
         <v>105777</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="17" t="s">
+      <c r="E5" s="16">
+        <v>97.3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="18" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="8">
+      <c r="B6" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="6">
         <v>76</v>
       </c>
-      <c r="D6" s="18">
+      <c r="D6" s="16">
         <v>50</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="17" t="s">
+      <c r="E6" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="51" customHeight="1">
+      <c r="A7" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="18">
+      <c r="B7" s="16">
         <v>18</v>
       </c>
-      <c r="C7" s="18" t="s">
-[...7 lines deleted...]
-      <c r="A8" s="17" t="s">
+      <c r="C7" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D7" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E7" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="39" customHeight="1">
+      <c r="A8" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="18" t="s">
-[...10 lines deleted...]
-      <c r="A9" s="17" t="s">
+      <c r="B8" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D8" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E8" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="27" customHeight="1">
+      <c r="A9" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="18" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="18">
+      <c r="B9" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="16">
         <v>15</v>
       </c>
-      <c r="D9" s="18" t="s">
-[...4 lines deleted...]
-      <c r="A10" s="17" t="s">
+      <c r="D9" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E9" s="16">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="19">
+      <c r="B10" s="17">
         <v>19872</v>
       </c>
-      <c r="C10" s="19">
+      <c r="C10" s="17">
         <v>12575</v>
       </c>
-      <c r="D10" s="18">
+      <c r="D10" s="16">
         <v>7109</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="30" t="s">
+      <c r="E10" s="16">
+        <v>8144</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" s="10" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A13" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B13" s="30"/>
-[...5 lines deleted...]
-      <c r="A15" s="27" t="s">
+      <c r="B13" s="31"/>
+    </row>
+    <row r="14" spans="1:5" ht="12.75" customHeight="1">
+      <c r="B14" s="18"/>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="16">
+      <c r="B15" s="14">
         <v>2022</v>
       </c>
-      <c r="C15" s="16">
+      <c r="C15" s="14">
         <v>2023</v>
       </c>
-      <c r="D15" s="16">
+      <c r="D15" s="14">
         <v>2024</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B16" s="16" t="s">
+      <c r="E15" s="14">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="14.25" customHeight="1">
+      <c r="A16" s="35"/>
+      <c r="B16" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="C16" s="16" t="s">
+      <c r="C16" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="D16" s="16" t="s">
+      <c r="D16" s="14" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="17" t="s">
+      <c r="E16" s="14" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="18">
+      <c r="B17" s="16">
         <v>83767</v>
       </c>
-      <c r="C17" s="18">
+      <c r="C17" s="16">
         <v>108615</v>
       </c>
-      <c r="D17" s="18">
+      <c r="D17" s="16">
         <v>105777</v>
       </c>
-    </row>
-[...43 lines deleted...]
-      <c r="A21" s="5" t="s">
+      <c r="E17" s="16">
+        <v>97.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E19" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E22" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D23" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D24" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D25" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B26" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D26" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E26" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D27" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="B28" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C28" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D28" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E28" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D29" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E29" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="19"/>
+    </row>
+    <row r="31" spans="1:5" s="10" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A31" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="B31" s="31"/>
+    </row>
+    <row r="32" spans="1:5" ht="12.75" customHeight="1">
+      <c r="B32" s="18"/>
+    </row>
+    <row r="33" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A33" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="B33" s="14">
+        <v>2022</v>
+      </c>
+      <c r="C33" s="14">
+        <v>2023</v>
+      </c>
+      <c r="D33" s="14">
+        <v>2024</v>
+      </c>
+      <c r="E33" s="14">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="18" customHeight="1">
+      <c r="A34" s="35"/>
+      <c r="B34" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C34" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" s="14" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="B35" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C35" s="6">
+        <v>76</v>
+      </c>
+      <c r="D35" s="16">
+        <v>50</v>
+      </c>
+      <c r="E35" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B36" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C36" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D36" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E36" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="B37" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D37" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E37" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="B38" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C38" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D38" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E38" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="B39" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C39" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D39" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E39" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="B40" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D40" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E40" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="B41" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C41" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D41" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E41" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="B42" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C42" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D42" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="B43" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C43" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D43" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E43" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B44" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C44" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D44" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E44" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="B45" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C45" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D45" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E45" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="B46" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C46" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D46" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E46" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B47" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C47" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D47" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E47" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" ht="17.25" customHeight="1">
+      <c r="A48" s="19"/>
+    </row>
+    <row r="49" spans="1:5" s="10" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A49" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="B49" s="31"/>
+      <c r="C49" s="31"/>
+      <c r="D49" s="31"/>
+    </row>
+    <row r="50" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A50" s="32"/>
+      <c r="B50" s="32"/>
+      <c r="C50" s="32"/>
+      <c r="D50" s="32"/>
+    </row>
+    <row r="51" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A51" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="B51" s="14">
+        <v>2022</v>
+      </c>
+      <c r="C51" s="14">
+        <v>2023</v>
+      </c>
+      <c r="D51" s="14">
+        <v>2024</v>
+      </c>
+      <c r="E51" s="14">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" ht="16.5" customHeight="1">
+      <c r="A52" s="35"/>
+      <c r="B52" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C52" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="D52" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E52" s="14" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="B53" s="16">
+        <v>18</v>
+      </c>
+      <c r="C53" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D53" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E53" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B54" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C54" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D54" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E54" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="B55" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C55" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D55" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E55" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="B56" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C56" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D56" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E56" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="B57" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C57" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D57" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E57" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="B58" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C58" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D58" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E58" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="B59" s="16">
+        <v>18</v>
+      </c>
+      <c r="C59" s="16"/>
+      <c r="D59" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E59" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="B60" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C60" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D60" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E60" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="B61" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C61" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D61" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E61" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B62" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C62" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D62" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E62" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="B63" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C63" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D63" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E63" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="B64" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C64" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D64" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E64" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B65" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C65" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D65" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E65" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A66" s="20"/>
+    </row>
+    <row r="67" spans="1:5" s="10" customFormat="1" ht="49.5" customHeight="1">
+      <c r="A67" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="B67" s="33"/>
+      <c r="C67" s="33"/>
+    </row>
+    <row r="68" spans="1:5" ht="12.75" customHeight="1">
+      <c r="B68" s="18"/>
+    </row>
+    <row r="69" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A69" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="B69" s="14">
+        <v>2022</v>
+      </c>
+      <c r="C69" s="14">
+        <v>2023</v>
+      </c>
+      <c r="D69" s="14">
+        <v>2024</v>
+      </c>
+      <c r="E69" s="14">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="35"/>
+      <c r="B70" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C70" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="D70" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E70" s="14" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="B71" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C71" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D71" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E71" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B72" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C72" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D72" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E72" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="B73" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C73" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D73" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E73" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="B74" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C74" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D74" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E74" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="B75" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C75" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D75" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E75" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="B76" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C76" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D76" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E76" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="B77" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C77" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D77" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E77" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="B78" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C78" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D78" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E78" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="B79" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C79" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D79" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E79" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B80" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C80" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D80" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E80" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="B81" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C81" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D81" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E81" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="B82" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C82" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D82" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E82" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B83" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C83" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D83" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E83" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A84" s="19"/>
+    </row>
+    <row r="85" spans="1:5" s="10" customFormat="1">
+      <c r="A85" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B85" s="36"/>
+    </row>
+    <row r="86" spans="1:5" ht="12.75" customHeight="1">
+      <c r="B86" s="18"/>
+    </row>
+    <row r="87" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A87" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="B87" s="14">
+        <v>2022</v>
+      </c>
+      <c r="C87" s="14">
+        <v>2023</v>
+      </c>
+      <c r="D87" s="14">
+        <v>2024</v>
+      </c>
+      <c r="E87" s="14">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="35"/>
+      <c r="B88" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C88" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="D88" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E88" s="14" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="B89" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C89" s="16">
         <v>15</v>
       </c>
-      <c r="B21" s="8" t="s">
-[...66 lines deleted...]
-      <c r="A26" s="5" t="s">
+      <c r="D89" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E89" s="16">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B90" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C90" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D90" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E90" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="B91" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C91" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D91" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E91" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="B92" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C92" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D92" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E92" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="B93" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C93" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D93" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E93" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="B94" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C94" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D94" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E94" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="B95" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C95" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D95" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E95" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="B96" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C96" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D96" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E96" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="B97" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C97" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D97" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E97" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B98" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C98" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D98" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E98" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="B99" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C99" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D99" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E99" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="B100" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C100" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D100" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E100" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B101" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C101" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D101" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E101" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" ht="9.75" customHeight="1">
+      <c r="A102" s="20"/>
+    </row>
+    <row r="103" spans="1:5" s="10" customFormat="1">
+      <c r="A103" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B103" s="36"/>
+    </row>
+    <row r="104" spans="1:5" ht="12" customHeight="1">
+      <c r="B104" s="18"/>
+    </row>
+    <row r="105" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A105" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="B105" s="14">
+        <v>2022</v>
+      </c>
+      <c r="C105" s="14">
+        <v>2023</v>
+      </c>
+      <c r="D105" s="14">
+        <v>2024</v>
+      </c>
+      <c r="E105" s="14">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" ht="14.25" customHeight="1">
+      <c r="A106" s="35"/>
+      <c r="B106" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C106" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="D106" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E106" s="14" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="B107" s="16">
+        <v>19872</v>
+      </c>
+      <c r="C107" s="17">
+        <v>12575</v>
+      </c>
+      <c r="D107" s="16">
+        <v>7109</v>
+      </c>
+      <c r="E107" s="16">
+        <v>8144</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B108" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C108" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D108" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E108" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="B109" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C109" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D109" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E109" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="B110" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C110" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D110" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E110" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="B111" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C111" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D111" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E111" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="B112" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C112" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D112" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E112" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="B113" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C113" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D113" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E113" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="B114" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C114" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D114" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E114" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="B115" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C115" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D115" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E115" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B116" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C116" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D116" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E116" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="B117" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C117" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D117" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E117" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="B118" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C118" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D118" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E118" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B119" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C119" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D119" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E119" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="B26" s="8" t="s">
-[...1050 lines deleted...]
-      <c r="A128" s="23"/>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" s="21"/>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" s="21"/>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" s="21"/>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" s="21"/>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" s="21"/>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" s="21"/>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" s="21"/>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" s="21"/>
     </row>
     <row r="129" spans="1:1">
-      <c r="A129" s="23"/>
+      <c r="A129" s="21"/>
     </row>
     <row r="130" spans="1:1">
-      <c r="A130" s="23"/>
+      <c r="A130" s="21"/>
     </row>
     <row r="131" spans="1:1">
-      <c r="A131" s="23"/>
+      <c r="A131" s="21"/>
     </row>
     <row r="132" spans="1:1">
-      <c r="A132" s="23"/>
+      <c r="A132" s="21"/>
     </row>
     <row r="133" spans="1:1">
-      <c r="A133" s="23"/>
+      <c r="A133" s="21"/>
     </row>
     <row r="134" spans="1:1">
-      <c r="A134" s="23"/>
+      <c r="A134" s="21"/>
     </row>
     <row r="135" spans="1:1">
-      <c r="A135" s="23"/>
+      <c r="A135" s="21"/>
     </row>
     <row r="136" spans="1:1">
-      <c r="A136" s="23"/>
+      <c r="A136" s="21"/>
     </row>
     <row r="137" spans="1:1">
-      <c r="A137" s="23"/>
+      <c r="A137" s="21"/>
     </row>
     <row r="138" spans="1:1">
-      <c r="A138" s="23"/>
+      <c r="A138" s="21"/>
     </row>
     <row r="139" spans="1:1">
-      <c r="A139" s="23"/>
+      <c r="A139" s="21"/>
     </row>
     <row r="140" spans="1:1">
-      <c r="A140" s="23"/>
+      <c r="A140" s="21"/>
     </row>
     <row r="141" spans="1:1">
-      <c r="A141" s="23"/>
+      <c r="A141" s="21"/>
     </row>
     <row r="142" spans="1:1">
-      <c r="A142" s="23"/>
+      <c r="A142" s="21"/>
     </row>
     <row r="143" spans="1:1">
-      <c r="A143" s="23"/>
+      <c r="A143" s="21"/>
     </row>
     <row r="144" spans="1:1">
-      <c r="A144" s="23"/>
+      <c r="A144" s="21"/>
     </row>
     <row r="145" spans="1:1">
-      <c r="A145" s="23"/>
+      <c r="A145" s="21"/>
     </row>
     <row r="146" spans="1:1">
-      <c r="A146" s="23"/>
+      <c r="A146" s="21"/>
     </row>
     <row r="147" spans="1:1">
-      <c r="A147" s="23"/>
+      <c r="A147" s="21"/>
     </row>
     <row r="148" spans="1:1">
-      <c r="A148" s="23"/>
+      <c r="A148" s="21"/>
     </row>
     <row r="149" spans="1:1">
-      <c r="A149" s="23"/>
+      <c r="A149" s="21"/>
     </row>
     <row r="150" spans="1:1">
-      <c r="A150" s="23"/>
+      <c r="A150" s="21"/>
     </row>
     <row r="151" spans="1:1">
-      <c r="A151" s="23"/>
+      <c r="A151" s="21"/>
     </row>
     <row r="152" spans="1:1">
-      <c r="A152" s="23"/>
+      <c r="A152" s="21"/>
     </row>
     <row r="153" spans="1:1">
-      <c r="A153" s="23"/>
+      <c r="A153" s="21"/>
     </row>
     <row r="154" spans="1:1">
-      <c r="A154" s="23"/>
+      <c r="A154" s="21"/>
     </row>
     <row r="155" spans="1:1">
-      <c r="A155" s="23"/>
+      <c r="A155" s="21"/>
     </row>
     <row r="156" spans="1:1">
-      <c r="A156" s="23"/>
+      <c r="A156" s="21"/>
     </row>
     <row r="157" spans="1:1">
-      <c r="A157" s="23"/>
+      <c r="A157" s="21"/>
     </row>
     <row r="158" spans="1:1">
-      <c r="A158" s="23"/>
+      <c r="A158" s="21"/>
     </row>
     <row r="159" spans="1:1">
-      <c r="A159" s="23"/>
+      <c r="A159" s="21"/>
     </row>
     <row r="160" spans="1:1">
-      <c r="A160" s="23"/>
+      <c r="A160" s="21"/>
     </row>
     <row r="161" spans="1:1">
-      <c r="A161" s="23"/>
+      <c r="A161" s="21"/>
     </row>
     <row r="162" spans="1:1">
-      <c r="A162" s="23"/>
+      <c r="A162" s="21"/>
     </row>
     <row r="163" spans="1:1">
-      <c r="A163" s="23"/>
+      <c r="A163" s="21"/>
     </row>
     <row r="164" spans="1:1">
-      <c r="A164" s="23"/>
+      <c r="A164" s="21"/>
     </row>
     <row r="165" spans="1:1">
-      <c r="A165" s="23"/>
+      <c r="A165" s="21"/>
     </row>
     <row r="166" spans="1:1">
-      <c r="A166" s="23"/>
+      <c r="A166" s="21"/>
     </row>
     <row r="167" spans="1:1">
-      <c r="A167" s="23"/>
+      <c r="A167" s="21"/>
     </row>
     <row r="168" spans="1:1">
-      <c r="A168" s="23"/>
+      <c r="A168" s="21"/>
     </row>
     <row r="169" spans="1:1">
-      <c r="A169" s="23"/>
+      <c r="A169" s="21"/>
     </row>
     <row r="170" spans="1:1">
-      <c r="A170" s="23"/>
+      <c r="A170" s="21"/>
     </row>
     <row r="171" spans="1:1">
-      <c r="A171" s="23"/>
+      <c r="A171" s="21"/>
     </row>
     <row r="172" spans="1:1">
-      <c r="A172" s="23"/>
+      <c r="A172" s="21"/>
     </row>
     <row r="173" spans="1:1">
-      <c r="A173" s="23"/>
+      <c r="A173" s="21"/>
     </row>
     <row r="174" spans="1:1">
-      <c r="A174" s="23"/>
+      <c r="A174" s="21"/>
     </row>
     <row r="175" spans="1:1">
-      <c r="A175" s="23"/>
+      <c r="A175" s="21"/>
     </row>
     <row r="176" spans="1:1">
-      <c r="A176" s="23"/>
+      <c r="A176" s="21"/>
     </row>
     <row r="177" spans="1:1">
-      <c r="A177" s="23"/>
+      <c r="A177" s="21"/>
     </row>
     <row r="178" spans="1:1">
-      <c r="A178" s="23"/>
+      <c r="A178" s="21"/>
     </row>
     <row r="179" spans="1:1">
-      <c r="A179" s="23"/>
+      <c r="A179" s="21"/>
     </row>
     <row r="180" spans="1:1">
-      <c r="A180" s="23"/>
+      <c r="A180" s="21"/>
     </row>
     <row r="181" spans="1:1">
-      <c r="A181" s="23"/>
+      <c r="A181" s="21"/>
     </row>
     <row r="182" spans="1:1">
-      <c r="A182" s="23"/>
+      <c r="A182" s="21"/>
     </row>
     <row r="183" spans="1:1">
-      <c r="A183" s="23"/>
+      <c r="A183" s="21"/>
     </row>
     <row r="184" spans="1:1">
-      <c r="A184" s="23"/>
+      <c r="A184" s="21"/>
     </row>
     <row r="185" spans="1:1">
-      <c r="A185" s="23"/>
+      <c r="A185" s="21"/>
     </row>
     <row r="186" spans="1:1">
-      <c r="A186" s="23"/>
+      <c r="A186" s="21"/>
     </row>
     <row r="187" spans="1:1">
-      <c r="A187" s="23"/>
+      <c r="A187" s="21"/>
     </row>
     <row r="188" spans="1:1">
-      <c r="A188" s="23"/>
+      <c r="A188" s="21"/>
     </row>
     <row r="189" spans="1:1">
-      <c r="A189" s="23"/>
+      <c r="A189" s="21"/>
     </row>
     <row r="190" spans="1:1">
-      <c r="A190" s="23"/>
+      <c r="A190" s="21"/>
     </row>
     <row r="191" spans="1:1">
-      <c r="A191" s="23"/>
+      <c r="A191" s="21"/>
     </row>
     <row r="192" spans="1:1">
-      <c r="A192" s="23"/>
+      <c r="A192" s="21"/>
     </row>
     <row r="193" spans="1:1">
-      <c r="A193" s="23"/>
+      <c r="A193" s="21"/>
     </row>
     <row r="194" spans="1:1">
-      <c r="A194" s="23"/>
+      <c r="A194" s="21"/>
     </row>
     <row r="195" spans="1:1">
-      <c r="A195" s="23"/>
+      <c r="A195" s="21"/>
     </row>
     <row r="196" spans="1:1">
-      <c r="A196" s="23"/>
+      <c r="A196" s="21"/>
     </row>
     <row r="197" spans="1:1">
-      <c r="A197" s="23"/>
+      <c r="A197" s="21"/>
     </row>
     <row r="198" spans="1:1">
-      <c r="A198" s="23"/>
+      <c r="A198" s="21"/>
     </row>
     <row r="199" spans="1:1">
-      <c r="A199" s="23"/>
+      <c r="A199" s="21"/>
     </row>
     <row r="200" spans="1:1">
-      <c r="A200" s="23"/>
+      <c r="A200" s="21"/>
     </row>
     <row r="201" spans="1:1">
-      <c r="A201" s="23"/>
+      <c r="A201" s="21"/>
     </row>
     <row r="202" spans="1:1">
-      <c r="A202" s="23"/>
+      <c r="A202" s="21"/>
     </row>
     <row r="203" spans="1:1">
-      <c r="A203" s="23"/>
+      <c r="A203" s="21"/>
     </row>
     <row r="204" spans="1:1">
-      <c r="A204" s="23"/>
+      <c r="A204" s="21"/>
     </row>
     <row r="205" spans="1:1">
-      <c r="A205" s="23"/>
+      <c r="A205" s="21"/>
     </row>
     <row r="206" spans="1:1">
-      <c r="A206" s="23"/>
+      <c r="A206" s="21"/>
     </row>
     <row r="207" spans="1:1">
-      <c r="A207" s="23"/>
+      <c r="A207" s="21"/>
     </row>
     <row r="208" spans="1:1">
-      <c r="A208" s="23"/>
+      <c r="A208" s="21"/>
     </row>
     <row r="209" spans="1:1">
-      <c r="A209" s="23"/>
+      <c r="A209" s="21"/>
     </row>
     <row r="210" spans="1:1">
-      <c r="A210" s="23"/>
+      <c r="A210" s="21"/>
     </row>
     <row r="211" spans="1:1">
-      <c r="A211" s="23"/>
+      <c r="A211" s="21"/>
     </row>
     <row r="212" spans="1:1">
-      <c r="A212" s="23"/>
+      <c r="A212" s="21"/>
     </row>
     <row r="213" spans="1:1">
-      <c r="A213" s="23"/>
+      <c r="A213" s="21"/>
     </row>
     <row r="214" spans="1:1">
-      <c r="A214" s="23"/>
+      <c r="A214" s="21"/>
     </row>
     <row r="215" spans="1:1">
-      <c r="A215" s="23"/>
+      <c r="A215" s="21"/>
     </row>
     <row r="216" spans="1:1">
-      <c r="A216" s="23"/>
+      <c r="A216" s="21"/>
     </row>
     <row r="217" spans="1:1">
-      <c r="A217" s="23"/>
+      <c r="A217" s="21"/>
     </row>
     <row r="218" spans="1:1">
-      <c r="A218" s="23"/>
+      <c r="A218" s="21"/>
+    </row>
+    <row r="219" spans="1:1">
+      <c r="A219" s="21"/>
+    </row>
+    <row r="220" spans="1:1">
+      <c r="A220" s="21"/>
+    </row>
+    <row r="221" spans="1:1">
+      <c r="A221" s="21"/>
+    </row>
+    <row r="222" spans="1:1">
+      <c r="A222" s="21"/>
+    </row>
+    <row r="223" spans="1:1">
+      <c r="A223" s="21"/>
+    </row>
+    <row r="224" spans="1:1">
+      <c r="A224" s="21"/>
+    </row>
+    <row r="225" spans="1:1">
+      <c r="A225" s="21"/>
+    </row>
+    <row r="226" spans="1:1">
+      <c r="A226" s="21"/>
+    </row>
+    <row r="227" spans="1:1">
+      <c r="A227" s="21"/>
+    </row>
+    <row r="228" spans="1:1">
+      <c r="A228" s="21"/>
+    </row>
+    <row r="229" spans="1:1">
+      <c r="A229" s="21"/>
+    </row>
+    <row r="230" spans="1:1">
+      <c r="A230" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="13">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A49:D50"/>
+    <mergeCell ref="A67:C67"/>
+    <mergeCell ref="A105:A106"/>
+    <mergeCell ref="A85:B85"/>
+    <mergeCell ref="A69:A70"/>
+    <mergeCell ref="A103:B103"/>
+    <mergeCell ref="A87:A88"/>
     <mergeCell ref="A15:A16"/>
     <mergeCell ref="A13:B13"/>
-    <mergeCell ref="A29:B29"/>
-[...9 lines deleted...]
-    <mergeCell ref="A79:A80"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="A51:A52"/>
+    <mergeCell ref="A33:A34"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I46"/>
+  <dimension ref="A1:I52"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="C45" sqref="C45"/>
+      <selection pane="topRight" activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="15.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="15.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="14.42578125" style="1" customWidth="1"/>
     <col min="5" max="154" width="9.140625" style="1"/>
     <col min="155" max="155" width="26" style="1" customWidth="1"/>
     <col min="156" max="156" width="15" style="1" customWidth="1"/>
     <col min="157" max="157" width="12.42578125" style="1" customWidth="1"/>
     <col min="158" max="158" width="13.5703125" style="1" customWidth="1"/>
     <col min="159" max="159" width="14.5703125" style="1" customWidth="1"/>
     <col min="160" max="160" width="12.85546875" style="1" customWidth="1"/>
     <col min="161" max="161" width="13.85546875" style="1" customWidth="1"/>
     <col min="162" max="162" width="14.7109375" style="1" customWidth="1"/>
     <col min="163" max="163" width="12.42578125" style="1" customWidth="1"/>
     <col min="164" max="164" width="15.7109375" style="1" customWidth="1"/>
     <col min="165" max="165" width="14.7109375" style="1" customWidth="1"/>
     <col min="166" max="166" width="12.42578125" style="1" customWidth="1"/>
     <col min="167" max="167" width="13.5703125" style="1" customWidth="1"/>
     <col min="168" max="168" width="14.5703125" style="1" customWidth="1"/>
     <col min="169" max="169" width="11.28515625" style="1" customWidth="1"/>
     <col min="170" max="170" width="12.85546875" style="1" customWidth="1"/>
@@ -18347,635 +18791,818 @@
     <col min="16105" max="16105" width="13.5703125" style="1" customWidth="1"/>
     <col min="16106" max="16106" width="11.140625" style="1" customWidth="1"/>
     <col min="16107" max="16107" width="11.42578125" style="1" customWidth="1"/>
     <col min="16108" max="16108" width="13.5703125" style="1" customWidth="1"/>
     <col min="16109" max="16109" width="11.42578125" style="1" customWidth="1"/>
     <col min="16110" max="16110" width="11.7109375" style="1" customWidth="1"/>
     <col min="16111" max="16111" width="13.28515625" style="1" customWidth="1"/>
     <col min="16112" max="16112" width="10.42578125" style="1" customWidth="1"/>
     <col min="16113" max="16113" width="12.140625" style="1" customWidth="1"/>
     <col min="16114" max="16114" width="11.85546875" style="1" customWidth="1"/>
     <col min="16115" max="16115" width="14.5703125" style="1" customWidth="1"/>
     <col min="16116" max="16116" width="11.7109375" style="1" customWidth="1"/>
     <col min="16117" max="16117" width="12.85546875" style="1" customWidth="1"/>
     <col min="16118" max="16118" width="13.140625" style="1" customWidth="1"/>
     <col min="16119" max="16119" width="12.42578125" style="1" customWidth="1"/>
     <col min="16120" max="16120" width="19.140625" style="1" customWidth="1"/>
     <col min="16121" max="16121" width="16.140625" style="1" customWidth="1"/>
     <col min="16122" max="16122" width="12.42578125" style="1" customWidth="1"/>
     <col min="16123" max="16123" width="19.140625" style="1" customWidth="1"/>
     <col min="16124" max="16124" width="16.140625" style="1" customWidth="1"/>
     <col min="16125" max="16125" width="12.42578125" style="1" customWidth="1"/>
     <col min="16126" max="16126" width="19.140625" style="1" customWidth="1"/>
     <col min="16127" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="12" customFormat="1" ht="24.6" customHeight="1">
-      <c r="A1" s="34" t="s">
+    <row r="1" spans="1:9" s="10" customFormat="1" ht="24.6" customHeight="1">
+      <c r="A1" s="37" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="B2" s="11"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+      <c r="G2" s="11"/>
+      <c r="H2" s="11"/>
+      <c r="I2" s="11"/>
+    </row>
+    <row r="4" spans="1:9" ht="11.25" customHeight="1">
+      <c r="A4" s="34"/>
+      <c r="B4" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="E4" s="40" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="16.5" customHeight="1">
+      <c r="A5" s="41"/>
+      <c r="B5" s="40"/>
+      <c r="C5" s="40"/>
+      <c r="D5" s="40"/>
+      <c r="E5" s="40"/>
+    </row>
+    <row r="6" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A6" s="41"/>
+      <c r="B6" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="D6" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" s="34" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="41.25" customHeight="1">
+      <c r="A7" s="35"/>
+      <c r="B7" s="35"/>
+      <c r="C7" s="35"/>
+      <c r="D7" s="35"/>
+      <c r="E7" s="35"/>
+    </row>
+    <row r="8" spans="1:9" ht="18" customHeight="1">
+      <c r="A8" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="39"/>
+      <c r="C8" s="39"/>
+      <c r="D8" s="39"/>
+      <c r="E8" s="39"/>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="2">
+        <v>103639</v>
+      </c>
+      <c r="C9" s="3">
+        <v>108615</v>
+      </c>
+      <c r="D9" s="22">
+        <v>112936</v>
+      </c>
+      <c r="E9" s="29">
+        <v>105491</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="4">
+        <v>43555</v>
+      </c>
+      <c r="C10" s="3">
+        <v>45983</v>
+      </c>
+      <c r="D10" s="22">
+        <v>46729</v>
+      </c>
+      <c r="E10" s="29">
+        <v>43658</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" s="5">
+        <v>200</v>
+      </c>
+      <c r="C11" s="3">
+        <v>280</v>
+      </c>
+      <c r="D11" s="22">
+        <v>262</v>
+      </c>
+      <c r="E11" s="29">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="5">
+        <v>2926</v>
+      </c>
+      <c r="C12" s="3">
+        <v>2526</v>
+      </c>
+      <c r="D12" s="22">
+        <v>2787</v>
+      </c>
+      <c r="E12" s="29">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="5">
+        <v>3250</v>
+      </c>
+      <c r="C13" s="3">
+        <v>3692</v>
+      </c>
+      <c r="D13" s="22">
+        <v>4000</v>
+      </c>
+      <c r="E13" s="29">
+        <v>3846</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="5">
+        <v>14663</v>
+      </c>
+      <c r="C14" s="3">
+        <v>15024</v>
+      </c>
+      <c r="D14" s="22">
+        <v>15583</v>
+      </c>
+      <c r="E14" s="29">
+        <v>14572</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" s="5">
+        <v>3330</v>
+      </c>
+      <c r="C15" s="3">
+        <v>4623</v>
+      </c>
+      <c r="D15" s="22">
+        <v>4541</v>
+      </c>
+      <c r="E15" s="29">
+        <v>3462</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="B16" s="2">
+        <v>4054</v>
+      </c>
+      <c r="C16" s="3">
+        <v>4460</v>
+      </c>
+      <c r="D16" s="22">
+        <v>4466</v>
+      </c>
+      <c r="E16" s="29">
+        <v>4901</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="B17" s="2"/>
+      <c r="C17" s="3"/>
+      <c r="D17" s="22"/>
+      <c r="E17" s="29">
+        <v>3363</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B18" s="5">
+        <v>7045</v>
+      </c>
+      <c r="C18" s="3">
+        <v>4815</v>
+      </c>
+      <c r="D18" s="22">
+        <v>5591</v>
+      </c>
+      <c r="E18" s="29">
+        <v>6553</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="27" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="34"/>
-[...20 lines deleted...]
-      <c r="D4" s="33" t="s">
+      <c r="B19" s="5">
+        <v>3112</v>
+      </c>
+      <c r="C19" s="3">
+        <v>3432</v>
+      </c>
+      <c r="D19" s="22">
+        <v>3497</v>
+      </c>
+      <c r="E19" s="29">
+        <v>3393</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" s="5"/>
+      <c r="C20" s="3"/>
+      <c r="D20" s="22"/>
+      <c r="E20" s="29">
+        <v>4721</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="26" t="s">
         <v>34</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="B6" s="27" t="s">
+      <c r="B21" s="5">
+        <v>21504</v>
+      </c>
+      <c r="C21" s="3">
+        <v>23780</v>
+      </c>
+      <c r="D21" s="22">
+        <v>25480</v>
+      </c>
+      <c r="E21" s="29">
+        <v>14834</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="13.15" customHeight="1">
+      <c r="A22" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="B22" s="39"/>
+      <c r="C22" s="39"/>
+      <c r="D22" s="39"/>
+      <c r="E22" s="39"/>
+    </row>
+    <row r="23" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A23" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="B23" s="6">
+        <v>50498</v>
+      </c>
+      <c r="C23" s="7">
+        <v>53381</v>
+      </c>
+      <c r="D23" s="23">
+        <v>59148</v>
+      </c>
+      <c r="E23" s="29">
+        <v>55201</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="25" t="s">
         <v>24</v>
       </c>
-      <c r="C6" s="27" t="s">
+      <c r="B24" s="4">
+        <v>19734</v>
+      </c>
+      <c r="C24" s="7">
+        <v>21732</v>
+      </c>
+      <c r="D24" s="23">
+        <v>23304</v>
+      </c>
+      <c r="E24" s="29">
+        <v>22578</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="B25" s="4">
+        <v>60</v>
+      </c>
+      <c r="C25" s="7">
+        <v>129</v>
+      </c>
+      <c r="D25" s="23">
+        <v>134</v>
+      </c>
+      <c r="E25" s="29">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="B26" s="4">
+        <v>1820</v>
+      </c>
+      <c r="C26" s="7">
+        <v>1598</v>
+      </c>
+      <c r="D26" s="23">
+        <v>1646</v>
+      </c>
+      <c r="E26" s="29">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="B27" s="4">
+        <v>2203</v>
+      </c>
+      <c r="C27" s="7">
+        <v>2456</v>
+      </c>
+      <c r="D27" s="23">
+        <v>2839</v>
+      </c>
+      <c r="E27" s="29">
+        <v>1985</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="B28" s="4">
+        <v>7299</v>
+      </c>
+      <c r="C28" s="7">
+        <v>7363</v>
+      </c>
+      <c r="D28" s="23">
+        <v>7891</v>
+      </c>
+      <c r="E28" s="29">
+        <v>7455</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="B29" s="4">
+        <v>1600</v>
+      </c>
+      <c r="C29" s="7">
+        <v>2620</v>
+      </c>
+      <c r="D29" s="23">
+        <v>2383</v>
+      </c>
+      <c r="E29" s="29">
+        <v>1918</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="B30" s="6">
+        <v>1674</v>
+      </c>
+      <c r="C30" s="7">
+        <v>1663</v>
+      </c>
+      <c r="D30" s="23">
+        <v>1956</v>
+      </c>
+      <c r="E30" s="29">
+        <v>2177</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="B31" s="6"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="23"/>
+      <c r="E31" s="29">
+        <v>2091</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B32" s="4">
+        <v>3515</v>
+      </c>
+      <c r="C32" s="7">
+        <v>2365</v>
+      </c>
+      <c r="D32" s="23">
+        <v>2814</v>
+      </c>
+      <c r="E32" s="29">
+        <v>3747</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="B33" s="4">
+        <v>1642</v>
+      </c>
+      <c r="C33" s="7">
+        <v>1715</v>
+      </c>
+      <c r="D33" s="23">
+        <v>1881</v>
+      </c>
+      <c r="E33" s="29">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="B34" s="4"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="23"/>
+      <c r="E34" s="29">
+        <v>2291</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B35" s="4">
+        <v>10951</v>
+      </c>
+      <c r="C35" s="7">
+        <v>11740</v>
+      </c>
+      <c r="D35" s="23">
+        <v>14300</v>
+      </c>
+      <c r="E35" s="29">
+        <v>7631</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="13.15" customHeight="1">
+      <c r="A36" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="B36" s="39"/>
+      <c r="C36" s="39"/>
+      <c r="D36" s="39"/>
+      <c r="E36" s="39"/>
+    </row>
+    <row r="37" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A37" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="B37" s="6">
+        <v>53141</v>
+      </c>
+      <c r="C37" s="7">
+        <v>55234</v>
+      </c>
+      <c r="D37" s="23">
+        <v>53788</v>
+      </c>
+      <c r="E37" s="29">
+        <v>50290</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="25" t="s">
         <v>24</v>
       </c>
-      <c r="D6" s="27" t="s">
-[...10 lines deleted...]
-      <c r="A8" s="35" t="s">
+      <c r="B38" s="4">
+        <v>23821</v>
+      </c>
+      <c r="C38" s="7">
+        <v>24251</v>
+      </c>
+      <c r="D38" s="23">
+        <v>23425</v>
+      </c>
+      <c r="E38" s="29">
+        <v>21080</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="B8" s="36"/>
-[...3 lines deleted...]
-      <c r="A9" s="2" t="s">
+      <c r="B39" s="4">
+        <v>140</v>
+      </c>
+      <c r="C39" s="7">
+        <v>151</v>
+      </c>
+      <c r="D39" s="23">
+        <v>128</v>
+      </c>
+      <c r="E39" s="29">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="B40" s="4">
+        <v>1106</v>
+      </c>
+      <c r="C40" s="7">
+        <v>928</v>
+      </c>
+      <c r="D40" s="23">
+        <v>1141</v>
+      </c>
+      <c r="E40" s="29">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="B41" s="4">
+        <v>1047</v>
+      </c>
+      <c r="C41" s="7">
+        <v>1236</v>
+      </c>
+      <c r="D41" s="23">
+        <v>1161</v>
+      </c>
+      <c r="E41" s="29">
+        <v>1861</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="B42" s="4">
+        <v>7364</v>
+      </c>
+      <c r="C42" s="7">
+        <v>7661</v>
+      </c>
+      <c r="D42" s="23">
+        <v>7692</v>
+      </c>
+      <c r="E42" s="29">
+        <v>7117</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="B43" s="4">
+        <v>1730</v>
+      </c>
+      <c r="C43" s="7">
+        <v>2003</v>
+      </c>
+      <c r="D43" s="23">
+        <v>2158</v>
+      </c>
+      <c r="E43" s="29">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="B44" s="6">
+        <v>2380</v>
+      </c>
+      <c r="C44" s="7">
+        <v>2797</v>
+      </c>
+      <c r="D44" s="23">
+        <v>2510</v>
+      </c>
+      <c r="E44" s="29">
+        <v>2724</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="28" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="3">
-[...94 lines deleted...]
-      <c r="A16" s="5" t="s">
+      <c r="B45" s="6"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="23"/>
+      <c r="E45" s="29">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B46" s="4">
+        <v>3530</v>
+      </c>
+      <c r="C46" s="7">
+        <v>2450</v>
+      </c>
+      <c r="D46" s="23">
+        <v>2777</v>
+      </c>
+      <c r="E46" s="29">
+        <v>2806</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="B47" s="4">
+        <v>1470</v>
+      </c>
+      <c r="C47" s="7">
+        <v>1717</v>
+      </c>
+      <c r="D47" s="23">
+        <v>1616</v>
+      </c>
+      <c r="E47" s="29">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="B48" s="4"/>
+      <c r="C48" s="7"/>
+      <c r="D48" s="23"/>
+      <c r="E48" s="29">
+        <v>2430</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B49" s="4">
+        <v>10553</v>
+      </c>
+      <c r="C49" s="7">
+        <v>12040</v>
+      </c>
+      <c r="D49" s="23">
+        <v>11180</v>
+      </c>
+      <c r="E49" s="29">
+        <v>7203</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" s="8" customFormat="1" ht="107.25" customHeight="1">
+      <c r="A51" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="3">
-[...10 lines deleted...]
-      <c r="A17" s="5" t="s">
+    </row>
+    <row r="52" spans="1:5" ht="13.5" customHeight="1">
+      <c r="A52" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="7">
-[...367 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <mergeCells count="11">
-    <mergeCell ref="A32:C32"/>
+  <mergeCells count="13">
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A22:E22"/>
+    <mergeCell ref="A36:E36"/>
+    <mergeCell ref="E4:E5"/>
+    <mergeCell ref="E6:E7"/>
+    <mergeCell ref="D4:D5"/>
+    <mergeCell ref="D6:D7"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="C6:C7"/>
-    <mergeCell ref="D4:D5"/>
-[...3 lines deleted...]
-    <mergeCell ref="A20:C20"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.98425196850393704" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>2022-2024 year</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>'Self-employed by status 22-24'!Заголовки_для_печати</vt:lpstr>
+      <vt:lpstr>2022-2025 year</vt:lpstr>
+      <vt:lpstr>Self-employed by status 22-25</vt:lpstr>
+      <vt:lpstr>'Self-employed by status 22-25'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Асем Карибаева</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>