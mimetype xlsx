--- v0 (2026-04-29)
+++ v1 (2026-07-22)
@@ -1,67 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-60" yWindow="3765" windowWidth="28860" windowHeight="4005"/>
+    <workbookView xWindow="12420" yWindow="135" windowWidth="12390" windowHeight="8520"/>
   </bookViews>
   <sheets>
     <sheet name="volume" sheetId="3" r:id="rId1"/>
     <sheet name="indices" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">indices!$A$1:$M$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">volume!$A$1:$M$26</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="190" uniqueCount="26">
   <si>
     <t>Scope of car maintenance and repair services</t>
   </si>
   <si>
     <t>million tenge</t>
   </si>
   <si>
     <t>Kostanay</t>
   </si>
   <si>
     <t>as a percentage of the previous year</t>
   </si>
   <si>
     <t>Indices of the physical volume of car maintenance and repair services</t>
   </si>
   <si>
     <t>Kostanay region</t>
   </si>
   <si>
     <t>Kostanay city</t>
   </si>
   <si>
     <t>Arkalyk c.a.</t>
   </si>
   <si>
@@ -106,51 +107,51 @@
   <si>
     <t>Fedorov</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Amangeldi</t>
   </si>
   <si>
     <t>Zhangeldin</t>
   </si>
   <si>
     <t>Kamysti</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.000"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="6">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
@@ -295,51 +296,51 @@
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -377,55 +378,58 @@
     <xf numFmtId="165" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -699,2204 +703,2338 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N43"/>
+  <dimension ref="A1:O43"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E9" sqref="E9"/>
+      <selection activeCell="O4" sqref="O4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="22.7109375" style="1" customWidth="1"/>
     <col min="2" max="4" width="9" style="1" customWidth="1"/>
     <col min="5" max="5" width="9" style="18" customWidth="1"/>
     <col min="6" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="9.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="35" t="s">
+    <row r="1" spans="1:15" ht="23.25" customHeight="1">
+      <c r="A1" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="35"/>
-[...11 lines deleted...]
-    <row r="2" spans="1:14" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+      <c r="K1" s="37"/>
+      <c r="L1" s="37"/>
+    </row>
+    <row r="2" spans="1:15" ht="12" thickBot="1">
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
-      <c r="N2" s="36" t="s">
+      <c r="N2" s="35"/>
+      <c r="O2" s="36" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:14" s="5" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:15" s="5" customFormat="1" ht="12" thickBot="1">
       <c r="A3" s="3"/>
       <c r="B3" s="4">
         <v>2012</v>
       </c>
       <c r="C3" s="4">
         <v>2013</v>
       </c>
       <c r="D3" s="4">
         <v>2014</v>
       </c>
       <c r="E3" s="4">
         <v>2015</v>
       </c>
       <c r="F3" s="4">
         <v>2016</v>
       </c>
       <c r="G3" s="4">
         <v>2017</v>
       </c>
       <c r="H3" s="4">
         <v>2018</v>
       </c>
       <c r="I3" s="4">
         <v>2019</v>
       </c>
       <c r="J3" s="4">
         <v>2020</v>
       </c>
       <c r="K3" s="4">
         <v>2021</v>
       </c>
       <c r="L3" s="4">
         <v>2022</v>
       </c>
       <c r="M3" s="4">
         <v>2023</v>
       </c>
       <c r="N3" s="4">
         <v>2024</v>
       </c>
-    </row>
-    <row r="4" spans="1:14" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="O3" s="4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15" s="7" customFormat="1">
       <c r="A4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="22">
         <v>1083</v>
       </c>
       <c r="C4" s="22">
         <v>1390.8</v>
       </c>
       <c r="D4" s="22">
         <v>1515.6</v>
       </c>
       <c r="E4" s="22">
         <v>1991.7</v>
       </c>
       <c r="F4" s="22">
         <v>2405.3000000000002</v>
       </c>
       <c r="G4" s="22">
         <v>2360</v>
       </c>
       <c r="H4" s="22">
         <v>2650</v>
       </c>
       <c r="I4" s="22">
         <v>3093.2</v>
       </c>
       <c r="J4" s="22">
         <v>3292.9</v>
       </c>
       <c r="K4" s="22">
         <v>6523.3</v>
       </c>
       <c r="L4" s="22">
         <v>6780.7</v>
       </c>
       <c r="M4" s="22">
         <v>7887.2</v>
       </c>
       <c r="N4" s="22">
         <v>9620.2000000000007</v>
       </c>
-    </row>
-    <row r="5" spans="1:14" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="O4" s="22">
+        <v>15597.451999999999</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15" s="7" customFormat="1">
       <c r="A5" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="22">
         <v>649.1</v>
       </c>
       <c r="C5" s="22">
         <v>746.2</v>
       </c>
       <c r="D5" s="22">
         <v>869.4</v>
       </c>
       <c r="E5" s="22">
         <v>993.4</v>
       </c>
       <c r="F5" s="22">
         <v>1480.1</v>
       </c>
       <c r="G5" s="22">
         <v>1752</v>
       </c>
       <c r="H5" s="22">
         <v>1848.7</v>
       </c>
       <c r="I5" s="22">
         <v>2187.1</v>
       </c>
       <c r="J5" s="22">
         <v>2598.6</v>
       </c>
       <c r="K5" s="22">
         <v>5541.5</v>
       </c>
       <c r="L5" s="10">
         <v>4581</v>
       </c>
       <c r="M5" s="10">
         <v>6346.1</v>
       </c>
       <c r="N5" s="10">
         <v>8083.3</v>
       </c>
-    </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="O5" s="10">
+        <v>11509.251</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="10">
         <v>12.6</v>
       </c>
       <c r="C6" s="10">
         <v>23.6</v>
       </c>
       <c r="D6" s="10">
         <v>4.8</v>
       </c>
       <c r="E6" s="10">
         <v>9</v>
       </c>
       <c r="F6" s="10">
         <v>28.1</v>
       </c>
       <c r="G6" s="10">
         <v>23</v>
       </c>
       <c r="H6" s="10">
         <v>57.5</v>
       </c>
       <c r="I6" s="10">
         <v>15.1</v>
       </c>
       <c r="J6" s="10">
         <v>1.4</v>
       </c>
       <c r="K6" s="10">
         <v>9.8000000000000007</v>
       </c>
       <c r="L6" s="10">
         <v>2.5</v>
       </c>
       <c r="M6" s="10">
         <v>8.3000000000000007</v>
       </c>
       <c r="N6" s="10">
         <v>165.8</v>
       </c>
-    </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="O6" s="10">
+        <v>114.62</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="10">
         <v>77.2</v>
       </c>
       <c r="C7" s="10">
         <v>89.5</v>
       </c>
       <c r="D7" s="10">
         <v>44.8</v>
       </c>
       <c r="E7" s="10">
         <v>58.7</v>
       </c>
       <c r="F7" s="10">
         <v>46.2</v>
       </c>
       <c r="G7" s="10">
         <v>49.4</v>
       </c>
       <c r="H7" s="10">
         <v>97.7</v>
       </c>
       <c r="I7" s="10">
         <v>45.5</v>
       </c>
       <c r="J7" s="10">
         <v>118.3</v>
       </c>
       <c r="K7" s="10">
         <v>119.5</v>
       </c>
       <c r="L7" s="10">
         <v>378.4</v>
       </c>
       <c r="M7" s="10">
         <v>271</v>
       </c>
       <c r="N7" s="10">
         <v>170.9</v>
       </c>
-    </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="O7" s="10">
+        <v>203.87200000000001</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="10">
         <v>167</v>
       </c>
       <c r="C8" s="10">
         <v>207.1</v>
       </c>
       <c r="D8" s="10">
         <v>237.5</v>
       </c>
       <c r="E8" s="10">
         <v>208.7</v>
       </c>
       <c r="F8" s="10">
         <v>193.4</v>
       </c>
       <c r="G8" s="10">
         <v>179</v>
       </c>
       <c r="H8" s="10">
         <v>228.1</v>
       </c>
       <c r="I8" s="10">
         <v>376</v>
       </c>
       <c r="J8" s="10">
         <v>257.8</v>
       </c>
       <c r="K8" s="10">
         <v>409.8</v>
       </c>
       <c r="L8" s="10">
         <v>933</v>
       </c>
       <c r="M8" s="10">
         <v>785.3</v>
       </c>
       <c r="N8" s="10">
         <v>474.1</v>
       </c>
-    </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="O8" s="10">
+        <v>2862.98</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="10">
         <v>4.7</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="G9" s="10">
         <v>1.7</v>
       </c>
       <c r="H9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="I9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="J9" s="10">
         <v>1.4</v>
       </c>
       <c r="K9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="L9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M9" s="10">
         <v>57.1</v>
       </c>
       <c r="N9" s="10">
         <v>267.39999999999998</v>
       </c>
-    </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="O9" s="10">
+        <v>3.6989999999999998</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="10">
         <v>1.5</v>
       </c>
       <c r="I10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="K10" s="10">
         <v>1.1000000000000001</v>
       </c>
       <c r="L10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="N10" s="10" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="O10" s="10" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="10">
         <v>4.8</v>
       </c>
       <c r="C11" s="10">
         <v>7.1</v>
       </c>
       <c r="D11" s="10">
         <v>3.2</v>
       </c>
       <c r="E11" s="10">
         <v>12.8</v>
       </c>
       <c r="F11" s="10">
         <v>4.4000000000000004</v>
       </c>
       <c r="G11" s="10">
         <v>5.5</v>
       </c>
       <c r="H11" s="10">
         <v>1.5</v>
       </c>
       <c r="I11" s="10">
         <v>0.5</v>
       </c>
       <c r="J11" s="10">
         <v>8.5</v>
       </c>
       <c r="K11" s="10">
         <v>3.3</v>
       </c>
       <c r="L11" s="10">
         <v>0.8</v>
       </c>
       <c r="M11" s="10">
         <v>0.2</v>
       </c>
       <c r="N11" s="10">
         <v>16.100000000000001</v>
       </c>
-    </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="O11" s="10" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="10">
         <v>6.7</v>
       </c>
       <c r="C12" s="10">
         <v>16.7</v>
       </c>
       <c r="D12" s="10">
         <v>3.9</v>
       </c>
       <c r="E12" s="10">
         <v>10.199999999999999</v>
       </c>
       <c r="F12" s="10">
         <v>14.7</v>
       </c>
       <c r="G12" s="10">
         <v>9.1</v>
       </c>
       <c r="H12" s="10">
         <v>27.5</v>
       </c>
       <c r="I12" s="10">
         <v>12.1</v>
       </c>
       <c r="J12" s="10">
         <v>29.4</v>
       </c>
       <c r="K12" s="10">
         <v>1.9</v>
       </c>
       <c r="L12" s="10">
         <v>1.9</v>
       </c>
       <c r="M12" s="10">
         <v>110.3</v>
       </c>
       <c r="N12" s="10" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="13" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="O12" s="10">
+        <v>92.981999999999999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="10">
         <v>1</v>
       </c>
       <c r="C13" s="10">
         <v>1.8</v>
       </c>
       <c r="D13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="G13" s="10">
         <v>10.5</v>
       </c>
       <c r="H13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="I13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="J13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="K13" s="10">
         <v>26.1</v>
       </c>
       <c r="L13" s="12" t="s">
         <v>22</v>
       </c>
       <c r="M13" s="12" t="s">
         <v>22</v>
       </c>
       <c r="N13" s="12" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="14" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="O13" s="12" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="12">
         <v>18.8</v>
       </c>
       <c r="C14" s="12">
         <v>40.9</v>
       </c>
       <c r="D14" s="12">
         <v>82.6</v>
       </c>
       <c r="E14" s="12">
         <v>205.8</v>
       </c>
       <c r="F14" s="12">
         <v>141.69999999999999</v>
       </c>
       <c r="G14" s="12">
         <v>51.5</v>
       </c>
       <c r="H14" s="12">
         <v>13.6</v>
       </c>
       <c r="I14" s="12">
         <v>24.4</v>
       </c>
       <c r="J14" s="12">
         <v>8</v>
       </c>
       <c r="K14" s="12">
         <v>4</v>
       </c>
       <c r="L14" s="12">
         <v>5.2</v>
       </c>
       <c r="M14" s="12">
         <v>16.8</v>
       </c>
       <c r="N14" s="12">
         <v>89</v>
       </c>
-    </row>
-    <row r="15" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="O14" s="12">
+        <v>3.7429999999999999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="12">
         <v>2.2999999999999998</v>
       </c>
       <c r="C15" s="12">
         <v>6.6</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="12">
         <v>6.2</v>
       </c>
       <c r="F15" s="12" t="s">
         <v>22</v>
       </c>
       <c r="G15" s="12" t="s">
         <v>22</v>
       </c>
       <c r="H15" s="12" t="s">
         <v>22</v>
       </c>
       <c r="I15" s="12">
         <v>2.2999999999999998</v>
       </c>
       <c r="J15" s="12">
         <v>2</v>
       </c>
       <c r="K15" s="12">
         <v>2.6</v>
       </c>
       <c r="L15" s="12">
         <v>2.6</v>
       </c>
       <c r="M15" s="12">
         <v>4.5</v>
       </c>
       <c r="N15" s="12" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="16" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="O15" s="12" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="12">
         <v>19.399999999999999</v>
       </c>
       <c r="C16" s="12">
         <v>45.8</v>
       </c>
       <c r="D16" s="12">
         <v>46.1</v>
       </c>
       <c r="E16" s="12">
         <v>20.3</v>
       </c>
       <c r="F16" s="12">
         <v>23.5</v>
       </c>
       <c r="G16" s="12">
         <v>52.7</v>
       </c>
       <c r="H16" s="12">
         <v>27.8</v>
       </c>
       <c r="I16" s="12">
         <v>125.9</v>
       </c>
       <c r="J16" s="12">
         <v>77</v>
       </c>
       <c r="K16" s="12">
         <v>29.7</v>
       </c>
       <c r="L16" s="12">
         <v>10.6</v>
       </c>
       <c r="M16" s="12">
         <v>33.700000000000003</v>
       </c>
       <c r="N16" s="12">
         <v>30.5</v>
       </c>
-    </row>
-    <row r="17" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="O16" s="12">
+        <v>26.373999999999999</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="12">
         <v>2.2000000000000002</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="12">
         <v>18.399999999999999</v>
       </c>
       <c r="E17" s="12">
         <v>60.1</v>
       </c>
       <c r="F17" s="12">
         <v>28.7</v>
       </c>
       <c r="G17" s="12">
         <v>12.9</v>
       </c>
       <c r="H17" s="12">
         <v>3.9</v>
       </c>
       <c r="I17" s="12" t="s">
         <v>22</v>
       </c>
       <c r="J17" s="12">
         <v>0.1</v>
       </c>
       <c r="K17" s="12">
         <v>3</v>
       </c>
       <c r="L17" s="12">
         <v>44.1</v>
       </c>
       <c r="M17" s="12">
         <v>10.1</v>
       </c>
       <c r="N17" s="12" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="18" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="O17" s="12">
+        <v>14.974</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="12">
         <v>77.8</v>
       </c>
       <c r="C18" s="12">
         <v>144.1</v>
       </c>
       <c r="D18" s="12">
         <v>122.6</v>
       </c>
       <c r="E18" s="12">
         <v>225.4</v>
       </c>
       <c r="F18" s="12">
         <v>200</v>
       </c>
       <c r="G18" s="12">
         <v>133</v>
       </c>
       <c r="H18" s="12">
         <v>90.7</v>
       </c>
       <c r="I18" s="12">
         <v>216.9</v>
       </c>
       <c r="J18" s="12">
         <v>91</v>
       </c>
       <c r="K18" s="12">
         <v>165.4</v>
       </c>
       <c r="L18" s="12">
         <v>677</v>
       </c>
       <c r="M18" s="12">
         <v>19.3</v>
       </c>
       <c r="N18" s="12">
         <v>157.80000000000001</v>
       </c>
-    </row>
-    <row r="19" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="O18" s="12">
+        <v>325.72699999999998</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" s="13" customFormat="1">
       <c r="A19" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="10">
         <v>15.2</v>
       </c>
       <c r="C19" s="23">
         <v>24.7</v>
       </c>
       <c r="D19" s="23">
         <v>20.399999999999999</v>
       </c>
       <c r="E19" s="23">
         <v>66.2</v>
       </c>
       <c r="F19" s="23">
         <v>70.400000000000006</v>
       </c>
       <c r="G19" s="23" t="s">
         <v>22</v>
       </c>
       <c r="H19" s="12">
         <v>40.299999999999997</v>
       </c>
       <c r="I19" s="12">
         <v>10.7</v>
       </c>
       <c r="J19" s="12">
         <v>9.6</v>
       </c>
       <c r="K19" s="12">
         <v>96.5</v>
       </c>
       <c r="L19" s="12">
         <v>9</v>
       </c>
       <c r="M19" s="12" t="s">
         <v>22</v>
       </c>
       <c r="N19" s="12">
         <v>8.1999999999999993</v>
       </c>
-    </row>
-    <row r="20" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="O19" s="12">
+        <v>68.599000000000004</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15" s="13" customFormat="1">
       <c r="A20" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="23">
         <v>1.3</v>
       </c>
       <c r="E20" s="23" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="23" t="s">
         <v>22</v>
       </c>
       <c r="G20" s="23" t="s">
         <v>22</v>
       </c>
       <c r="H20" s="12" t="s">
         <v>22</v>
       </c>
       <c r="I20" s="12">
         <v>2.1</v>
       </c>
       <c r="J20" s="12">
         <v>1.6</v>
       </c>
       <c r="K20" s="12" t="s">
         <v>22</v>
       </c>
       <c r="L20" s="12" t="s">
         <v>22</v>
       </c>
       <c r="M20" s="12">
         <v>0.2</v>
       </c>
       <c r="N20" s="12" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="21" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="O20" s="12" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="12">
         <v>9.6</v>
       </c>
       <c r="C21" s="12">
         <v>14.7</v>
       </c>
       <c r="D21" s="12">
         <v>10.8</v>
       </c>
       <c r="E21" s="12">
         <v>21.1</v>
       </c>
       <c r="F21" s="12">
         <v>38.799999999999997</v>
       </c>
       <c r="G21" s="12">
         <v>12.6</v>
       </c>
       <c r="H21" s="12">
         <v>26.7</v>
       </c>
       <c r="I21" s="12">
         <v>23.3</v>
       </c>
       <c r="J21" s="12">
         <v>1.6</v>
       </c>
       <c r="K21" s="12">
         <v>6.6</v>
       </c>
       <c r="L21" s="12" t="s">
         <v>22</v>
       </c>
       <c r="M21" s="12">
         <v>11.8</v>
       </c>
       <c r="N21" s="12">
         <v>54</v>
       </c>
-    </row>
-    <row r="22" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="O21" s="12">
+        <v>54.494</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="12">
         <v>8.6999999999999993</v>
       </c>
       <c r="C22" s="12">
         <v>13</v>
       </c>
       <c r="D22" s="12">
         <v>9</v>
       </c>
       <c r="E22" s="12">
         <v>30.4</v>
       </c>
       <c r="F22" s="12">
         <v>89.7</v>
       </c>
       <c r="G22" s="12">
         <v>38.299999999999997</v>
       </c>
       <c r="H22" s="12">
         <v>88.7</v>
       </c>
       <c r="I22" s="12">
         <v>26.8</v>
       </c>
       <c r="J22" s="12">
         <v>51.8</v>
       </c>
       <c r="K22" s="12">
         <v>58.3</v>
       </c>
       <c r="L22" s="16">
         <v>37.6</v>
       </c>
       <c r="M22" s="16">
         <v>0.1</v>
       </c>
       <c r="N22" s="16">
         <v>56.1</v>
       </c>
-    </row>
-    <row r="23" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="O22" s="16">
+        <v>24.058</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="16">
         <v>7</v>
       </c>
       <c r="C23" s="16">
         <v>9.1</v>
       </c>
       <c r="D23" s="16">
         <v>6.3</v>
       </c>
       <c r="E23" s="16" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="16" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="16">
         <v>2.4</v>
       </c>
       <c r="H23" s="16" t="s">
         <v>22</v>
       </c>
       <c r="I23" s="16">
         <v>18</v>
       </c>
       <c r="J23" s="16">
         <v>4</v>
       </c>
       <c r="K23" s="16">
         <v>10.4</v>
       </c>
       <c r="L23" s="12">
         <v>1.1000000000000001</v>
       </c>
       <c r="M23" s="12">
         <v>8.1</v>
       </c>
       <c r="N23" s="12" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="24" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="O23" s="12" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15" s="13" customFormat="1">
       <c r="A24" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="10">
         <v>3.6</v>
       </c>
       <c r="C24" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D24" s="23">
         <v>29.9</v>
       </c>
       <c r="E24" s="23">
         <v>63.5</v>
       </c>
       <c r="F24" s="23">
         <v>45.7</v>
       </c>
       <c r="G24" s="23">
         <v>26.2</v>
       </c>
       <c r="H24" s="12">
         <v>95.9</v>
       </c>
       <c r="I24" s="12">
         <v>6.6</v>
       </c>
       <c r="J24" s="12">
         <v>30.9</v>
       </c>
       <c r="K24" s="12">
         <v>34.1</v>
       </c>
       <c r="L24" s="22">
         <v>95.8</v>
       </c>
       <c r="M24" s="22">
         <v>204.2</v>
       </c>
       <c r="N24" s="22">
         <v>47</v>
       </c>
-    </row>
-    <row r="25" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="O24" s="22">
+        <v>292.08199999999999</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15">
       <c r="H25" s="19"/>
       <c r="I25" s="19"/>
     </row>
-    <row r="26" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:15">
       <c r="B26" s="19"/>
       <c r="C26" s="14"/>
       <c r="D26" s="14"/>
       <c r="E26" s="14"/>
       <c r="F26" s="14"/>
       <c r="G26" s="14"/>
     </row>
-    <row r="28" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:15">
       <c r="D28" s="20"/>
       <c r="E28" s="20"/>
       <c r="F28" s="20"/>
     </row>
-    <row r="29" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:15">
       <c r="D29" s="20"/>
       <c r="E29" s="20"/>
       <c r="F29" s="20"/>
     </row>
-    <row r="30" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:15">
       <c r="D30" s="20"/>
       <c r="E30" s="20"/>
       <c r="F30" s="20"/>
     </row>
-    <row r="31" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:15">
       <c r="D31" s="20"/>
       <c r="E31" s="20"/>
       <c r="F31" s="20"/>
     </row>
-    <row r="32" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:15">
       <c r="D32" s="20"/>
       <c r="E32" s="20"/>
       <c r="F32" s="20"/>
     </row>
-    <row r="33" spans="4:6" x14ac:dyDescent="0.2">
+    <row r="33" spans="4:6">
       <c r="D33" s="20"/>
       <c r="E33" s="20"/>
       <c r="F33" s="20"/>
     </row>
-    <row r="34" spans="4:6" x14ac:dyDescent="0.2">
+    <row r="34" spans="4:6">
       <c r="D34" s="20"/>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
     </row>
-    <row r="35" spans="4:6" x14ac:dyDescent="0.2">
+    <row r="35" spans="4:6">
       <c r="D35" s="20"/>
       <c r="E35" s="20"/>
       <c r="F35" s="20"/>
     </row>
-    <row r="36" spans="4:6" x14ac:dyDescent="0.2">
+    <row r="36" spans="4:6">
       <c r="D36" s="20"/>
       <c r="E36" s="20"/>
       <c r="F36" s="20"/>
     </row>
-    <row r="37" spans="4:6" x14ac:dyDescent="0.2">
+    <row r="37" spans="4:6">
       <c r="D37" s="20"/>
       <c r="E37" s="20"/>
       <c r="F37" s="20"/>
     </row>
-    <row r="38" spans="4:6" x14ac:dyDescent="0.2">
+    <row r="38" spans="4:6">
       <c r="D38" s="20"/>
       <c r="E38" s="20"/>
       <c r="F38" s="20"/>
     </row>
-    <row r="39" spans="4:6" x14ac:dyDescent="0.2">
+    <row r="39" spans="4:6">
       <c r="D39" s="20"/>
       <c r="E39" s="20"/>
       <c r="F39" s="20"/>
     </row>
-    <row r="40" spans="4:6" x14ac:dyDescent="0.2">
+    <row r="40" spans="4:6">
       <c r="D40" s="20"/>
       <c r="E40" s="20"/>
       <c r="F40" s="20"/>
     </row>
-    <row r="41" spans="4:6" x14ac:dyDescent="0.2">
+    <row r="41" spans="4:6">
       <c r="D41" s="20"/>
       <c r="E41" s="20"/>
       <c r="F41" s="20"/>
     </row>
-    <row r="42" spans="4:6" x14ac:dyDescent="0.2">
+    <row r="42" spans="4:6">
       <c r="D42" s="20"/>
       <c r="E42" s="20"/>
       <c r="F42" s="20"/>
     </row>
-    <row r="43" spans="4:6" x14ac:dyDescent="0.2">
+    <row r="43" spans="4:6">
       <c r="D43" s="20"/>
       <c r="E43" s="20"/>
       <c r="F43" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:L1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="54" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N27"/>
+  <dimension ref="A1:O27"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:N2"/>
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="22.7109375" style="1" customWidth="1"/>
     <col min="2" max="6" width="9.140625" style="34" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="1" customWidth="1"/>
     <col min="8" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="10.140625" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="35" t="s">
+    <row r="1" spans="1:15" ht="12.75" customHeight="1">
+      <c r="A1" s="37" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="35"/>
-[...13 lines deleted...]
-      <c r="A2" s="37" t="s">
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+      <c r="K1" s="37"/>
+      <c r="L1" s="37"/>
+      <c r="M1" s="37"/>
+    </row>
+    <row r="2" spans="1:15" ht="13.5" customHeight="1" thickBot="1">
+      <c r="A2" s="38" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="37"/>
-[...13 lines deleted...]
-    <row r="3" spans="1:14" s="5" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
+      <c r="N2" s="38"/>
+      <c r="O2" s="38"/>
+    </row>
+    <row r="3" spans="1:15" s="5" customFormat="1" ht="12" thickBot="1">
       <c r="A3" s="3"/>
       <c r="B3" s="28">
         <v>2012</v>
       </c>
       <c r="C3" s="28">
         <v>2013</v>
       </c>
       <c r="D3" s="28">
         <v>2014</v>
       </c>
       <c r="E3" s="28">
         <v>2015</v>
       </c>
       <c r="F3" s="28">
         <v>2016</v>
       </c>
       <c r="G3" s="21">
         <v>2017</v>
       </c>
       <c r="H3" s="21">
         <v>2018</v>
       </c>
       <c r="I3" s="21">
         <v>2019</v>
       </c>
       <c r="J3" s="21">
         <v>2020</v>
       </c>
       <c r="K3" s="3">
         <v>2021</v>
       </c>
       <c r="L3" s="27">
         <v>2022</v>
       </c>
       <c r="M3" s="27">
         <v>2023</v>
       </c>
       <c r="N3" s="21">
         <v>2024</v>
       </c>
-    </row>
-    <row r="4" spans="1:14" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="O3" s="21">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15" s="7" customFormat="1">
       <c r="A4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="29">
         <v>101.9</v>
       </c>
       <c r="C4" s="29">
         <v>133.1</v>
       </c>
       <c r="D4" s="29">
         <v>108.6</v>
       </c>
       <c r="E4" s="29">
         <v>131.30000000000001</v>
       </c>
       <c r="F4" s="29">
         <v>120.8</v>
       </c>
       <c r="G4" s="22">
         <v>103.6</v>
       </c>
       <c r="H4" s="22">
         <v>112.7</v>
       </c>
       <c r="I4" s="22">
         <v>104.8</v>
       </c>
       <c r="J4" s="22">
         <v>102.8</v>
       </c>
       <c r="K4" s="22">
         <v>181.4</v>
       </c>
       <c r="L4" s="22">
         <v>89.5</v>
       </c>
       <c r="M4" s="22">
         <v>104</v>
       </c>
       <c r="N4" s="22">
         <v>109.3</v>
       </c>
-    </row>
-    <row r="5" spans="1:14" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="O4" s="22">
+        <v>143.4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15" s="7" customFormat="1">
       <c r="A5" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="29">
         <v>94.4</v>
       </c>
       <c r="C5" s="29">
         <v>119.1</v>
       </c>
       <c r="D5" s="29">
         <v>116.2</v>
       </c>
       <c r="E5" s="29">
         <v>114.2</v>
       </c>
       <c r="F5" s="29">
         <v>149</v>
       </c>
       <c r="G5" s="22">
         <v>125</v>
       </c>
       <c r="H5" s="22">
         <v>105.9</v>
       </c>
       <c r="I5" s="22">
         <v>106.2</v>
       </c>
       <c r="J5" s="22">
         <v>114.7</v>
       </c>
       <c r="K5" s="22">
         <v>195.3</v>
       </c>
       <c r="L5" s="22">
         <v>71.2</v>
       </c>
       <c r="M5" s="22">
         <v>123.9</v>
       </c>
       <c r="N5" s="22">
         <v>114.1</v>
       </c>
-    </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="O5" s="22">
+        <v>125.9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="30">
         <v>102.2</v>
       </c>
       <c r="C6" s="30">
         <v>194</v>
       </c>
       <c r="D6" s="30">
         <v>20.3</v>
       </c>
       <c r="E6" s="30">
         <v>187.6</v>
       </c>
       <c r="F6" s="30">
         <v>312.10000000000002</v>
       </c>
       <c r="G6" s="10">
         <v>86.4</v>
       </c>
       <c r="H6" s="10">
         <v>251</v>
       </c>
       <c r="I6" s="10">
         <v>23.6</v>
       </c>
       <c r="J6" s="10">
         <v>8.9</v>
       </c>
       <c r="K6" s="10">
         <v>648.5</v>
       </c>
       <c r="L6" s="10">
         <v>22</v>
       </c>
       <c r="M6" s="10">
         <v>297.8</v>
       </c>
       <c r="N6" s="10">
         <v>1782</v>
       </c>
-    </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="O6" s="22">
+        <v>61.1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="30">
         <v>155.5</v>
       </c>
       <c r="C7" s="30">
         <v>120.2</v>
       </c>
       <c r="D7" s="30">
         <v>49.8</v>
       </c>
       <c r="E7" s="30">
         <v>131.1</v>
       </c>
       <c r="F7" s="30">
         <v>78.7</v>
       </c>
       <c r="G7" s="10">
         <v>113</v>
       </c>
       <c r="H7" s="10">
         <v>198.6</v>
       </c>
       <c r="I7" s="10">
         <v>41.8</v>
       </c>
       <c r="J7" s="10">
         <v>250.8</v>
       </c>
       <c r="K7" s="10">
         <v>92.5</v>
       </c>
       <c r="L7" s="10">
         <v>272.8</v>
       </c>
       <c r="M7" s="10">
         <v>64.099999999999994</v>
       </c>
       <c r="N7" s="10">
         <v>56.5</v>
       </c>
-    </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="O7" s="10">
+        <v>105.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="30">
         <v>162.4</v>
       </c>
       <c r="C8" s="30">
         <v>128.5</v>
       </c>
       <c r="D8" s="30">
         <v>114.3</v>
       </c>
       <c r="E8" s="30">
         <v>87.8</v>
       </c>
       <c r="F8" s="30">
         <v>92.7</v>
       </c>
       <c r="G8" s="10">
         <v>97.7</v>
       </c>
       <c r="H8" s="10">
         <v>128</v>
       </c>
       <c r="I8" s="10">
         <v>147.9</v>
       </c>
       <c r="J8" s="10">
         <v>66.2</v>
       </c>
       <c r="K8" s="10">
         <v>145.6</v>
       </c>
       <c r="L8" s="10">
         <v>196.1</v>
       </c>
       <c r="M8" s="10">
         <v>75.3</v>
       </c>
       <c r="N8" s="10">
         <v>54.1</v>
       </c>
-    </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="O8" s="10">
+        <v>533.9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="31" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="31" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="31" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="31" t="s">
         <v>22</v>
       </c>
       <c r="G9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="H9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="I9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="J9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="K9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="L9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="N9" s="10">
         <v>419.8</v>
       </c>
-    </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="O9" s="10">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="31" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="31" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="31" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="31" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="K10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="L10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="N10" s="10" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="O10" s="10" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="30">
         <v>79.8</v>
       </c>
       <c r="C11" s="30">
         <v>152.69999999999999</v>
       </c>
       <c r="D11" s="30">
         <v>44.5</v>
       </c>
       <c r="E11" s="30">
         <v>403</v>
       </c>
       <c r="F11" s="30">
         <v>34.5</v>
       </c>
       <c r="G11" s="10">
         <v>132.9</v>
       </c>
       <c r="H11" s="10">
         <v>27.2</v>
       </c>
       <c r="I11" s="10">
         <v>29.9</v>
       </c>
       <c r="J11" s="10">
         <v>1642.1</v>
       </c>
       <c r="K11" s="10">
         <v>35.5</v>
       </c>
       <c r="L11" s="10">
         <v>20.9</v>
       </c>
       <c r="M11" s="10">
         <v>22.4</v>
       </c>
       <c r="N11" s="10">
         <v>7202.9</v>
       </c>
-    </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="O11" s="10" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="30">
         <v>279.2</v>
       </c>
       <c r="C12" s="30">
         <v>260.8</v>
       </c>
       <c r="D12" s="30">
         <v>23.5</v>
       </c>
       <c r="E12" s="30">
         <v>258.2</v>
       </c>
       <c r="F12" s="30">
         <v>144.30000000000001</v>
       </c>
       <c r="G12" s="10">
         <v>65.3</v>
       </c>
       <c r="H12" s="10">
         <v>303.2</v>
       </c>
       <c r="I12" s="10">
         <v>39.5</v>
       </c>
       <c r="J12" s="10">
         <v>234.8</v>
       </c>
       <c r="K12" s="10">
         <v>5.8</v>
       </c>
       <c r="L12" s="10">
         <v>90.3</v>
       </c>
       <c r="M12" s="10">
         <v>5086.5</v>
       </c>
       <c r="N12" s="10" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="13" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="O12" s="10" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="30">
         <v>180.2</v>
       </c>
       <c r="D13" s="31" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="31" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="31" t="s">
         <v>22</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="H13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="I13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="J13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="K13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="L13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="M13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="N13" s="10" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="14" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="O13" s="10" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="30">
         <v>93.4</v>
       </c>
       <c r="C14" s="30">
         <v>225.7</v>
       </c>
       <c r="D14" s="30">
         <v>201.5</v>
       </c>
       <c r="E14" s="30">
         <v>249</v>
       </c>
       <c r="F14" s="32">
         <v>68.900000000000006</v>
       </c>
       <c r="G14" s="10">
         <v>38.4</v>
       </c>
       <c r="H14" s="10">
         <v>26.4</v>
       </c>
       <c r="I14" s="10">
         <v>161.80000000000001</v>
       </c>
       <c r="J14" s="10">
         <v>31.7</v>
       </c>
       <c r="K14" s="10">
         <v>45.3</v>
       </c>
       <c r="L14" s="10">
         <v>114.1</v>
       </c>
       <c r="M14" s="10">
         <v>287</v>
       </c>
       <c r="N14" s="10">
         <v>474.2</v>
       </c>
-    </row>
-    <row r="15" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="O14" s="10">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="30">
         <v>95.7</v>
       </c>
       <c r="C15" s="30">
         <v>291.10000000000002</v>
       </c>
       <c r="D15" s="31" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="31" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="31" t="s">
         <v>22</v>
       </c>
       <c r="G15" s="12" t="s">
         <v>22</v>
       </c>
       <c r="H15" s="12" t="s">
         <v>22</v>
       </c>
       <c r="I15" s="12" t="s">
         <v>22</v>
       </c>
       <c r="J15" s="12">
         <v>85.8</v>
       </c>
       <c r="K15" s="12">
         <v>119</v>
       </c>
       <c r="L15" s="12">
         <v>85.7</v>
       </c>
       <c r="M15" s="12">
         <v>153.5</v>
       </c>
       <c r="N15" s="12" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="16" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="O15" s="10" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="30">
         <v>141.6</v>
       </c>
       <c r="C16" s="30">
         <v>243.9</v>
       </c>
       <c r="D16" s="30">
         <v>100.4</v>
       </c>
       <c r="E16" s="30">
         <v>44</v>
       </c>
       <c r="F16" s="33">
         <v>115.7</v>
       </c>
       <c r="G16" s="12">
         <v>236.6</v>
       </c>
       <c r="H16" s="12">
         <v>53</v>
       </c>
       <c r="I16" s="12">
         <v>406.7</v>
       </c>
       <c r="J16" s="12">
         <v>59</v>
       </c>
       <c r="K16" s="12">
         <v>35.299999999999997</v>
       </c>
       <c r="L16" s="12">
         <v>30.7</v>
       </c>
       <c r="M16" s="12">
         <v>285.39999999999998</v>
       </c>
       <c r="N16" s="12">
         <v>81</v>
       </c>
-    </row>
-    <row r="17" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="O16" s="12">
+        <v>76.400000000000006</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="30">
         <v>106.6</v>
       </c>
       <c r="C17" s="31" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="31" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="30">
         <v>326.89999999999998</v>
       </c>
       <c r="F17" s="33">
         <v>47.8</v>
       </c>
       <c r="G17" s="12">
         <v>47.6</v>
       </c>
       <c r="H17" s="12">
         <v>30.4</v>
       </c>
       <c r="I17" s="12" t="s">
         <v>22</v>
       </c>
       <c r="J17" s="12" t="s">
         <v>22</v>
       </c>
       <c r="K17" s="12">
         <v>2120.6999999999998</v>
       </c>
       <c r="L17" s="12">
         <v>1281.5</v>
       </c>
       <c r="M17" s="12">
         <v>20.5</v>
       </c>
       <c r="N17" s="12" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="18" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="O17" s="12" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="30">
         <v>77.5</v>
       </c>
       <c r="C18" s="30">
         <v>192</v>
       </c>
       <c r="D18" s="30">
         <v>84.8</v>
       </c>
       <c r="E18" s="30">
         <v>183.6</v>
       </c>
       <c r="F18" s="33">
         <v>88.7</v>
       </c>
       <c r="G18" s="12">
         <v>70.2</v>
       </c>
       <c r="H18" s="12">
         <v>68.400000000000006</v>
       </c>
       <c r="I18" s="12">
         <v>214.8</v>
       </c>
       <c r="J18" s="12">
         <v>40.5</v>
       </c>
       <c r="K18" s="12">
         <v>166.4</v>
       </c>
       <c r="L18" s="12">
         <v>352.6</v>
       </c>
       <c r="M18" s="12">
         <v>2.6</v>
       </c>
       <c r="N18" s="12">
         <v>731.6</v>
       </c>
-    </row>
-    <row r="19" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="O18" s="12">
+        <v>182.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" s="13" customFormat="1">
       <c r="A19" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="30">
         <v>81.3</v>
       </c>
       <c r="C19" s="30">
         <v>167.9</v>
       </c>
       <c r="D19" s="30">
         <v>82.3</v>
       </c>
       <c r="E19" s="30">
         <v>325</v>
       </c>
       <c r="F19" s="33">
         <v>106.2</v>
       </c>
       <c r="G19" s="23" t="s">
         <v>22</v>
       </c>
       <c r="H19" s="12" t="s">
         <v>22</v>
       </c>
       <c r="I19" s="12">
         <v>23.9</v>
       </c>
       <c r="J19" s="12">
         <v>86.1</v>
       </c>
       <c r="K19" s="12">
         <v>922.3</v>
       </c>
       <c r="L19" s="12">
         <v>8</v>
       </c>
       <c r="M19" s="12" t="s">
         <v>22</v>
       </c>
       <c r="N19" s="12" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="20" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="O19" s="12">
+        <v>742.2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15" s="13" customFormat="1">
       <c r="A20" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="31" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="31" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="31" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="31" t="s">
         <v>22</v>
       </c>
       <c r="G20" s="23" t="s">
         <v>22</v>
       </c>
       <c r="H20" s="12" t="s">
         <v>22</v>
       </c>
       <c r="I20" s="12" t="s">
         <v>22</v>
       </c>
       <c r="J20" s="12">
         <v>75.3</v>
       </c>
       <c r="K20" s="12" t="s">
         <v>22</v>
       </c>
       <c r="L20" s="12" t="s">
         <v>22</v>
       </c>
       <c r="M20" s="12" t="s">
         <v>22</v>
       </c>
       <c r="N20" s="12" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="21" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="O20" s="12" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="30">
         <v>75.2</v>
       </c>
       <c r="C21" s="30">
         <v>158.6</v>
       </c>
       <c r="D21" s="30">
         <v>73</v>
       </c>
       <c r="E21" s="30">
         <v>195.3</v>
       </c>
       <c r="F21" s="32">
         <v>183.9</v>
       </c>
       <c r="G21" s="12">
         <v>34.4</v>
       </c>
       <c r="H21" s="12">
         <v>212.3</v>
       </c>
       <c r="I21" s="12">
         <v>78.5</v>
       </c>
       <c r="J21" s="12">
         <v>6.4</v>
       </c>
       <c r="K21" s="12">
         <v>388.4</v>
       </c>
       <c r="L21" s="12" t="s">
         <v>22</v>
       </c>
       <c r="M21" s="12" t="s">
         <v>22</v>
       </c>
       <c r="N21" s="12">
         <v>410.9</v>
       </c>
-    </row>
-    <row r="22" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="O21" s="12">
+        <v>89.2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="30">
         <v>74.099999999999994</v>
       </c>
       <c r="C22" s="30">
         <v>154.19999999999999</v>
       </c>
       <c r="D22" s="30">
         <v>69</v>
       </c>
       <c r="E22" s="30">
         <v>338.3</v>
       </c>
       <c r="F22" s="32">
         <v>294.89999999999998</v>
       </c>
       <c r="G22" s="12">
         <v>45.1</v>
       </c>
       <c r="H22" s="12">
         <v>232.3</v>
       </c>
       <c r="I22" s="12">
         <v>27.1</v>
       </c>
       <c r="J22" s="12">
         <v>186.8</v>
       </c>
       <c r="K22" s="12">
         <v>103.1</v>
       </c>
       <c r="L22" s="12">
         <v>55.6</v>
       </c>
       <c r="M22" s="12">
         <v>0.2</v>
       </c>
       <c r="N22" s="12">
         <v>57159.1</v>
       </c>
-    </row>
-    <row r="23" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="O22" s="12">
+        <v>37.9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="30">
         <v>95.4</v>
       </c>
       <c r="C23" s="30">
         <v>134.30000000000001</v>
       </c>
       <c r="D23" s="30">
         <v>69.5</v>
       </c>
       <c r="E23" s="31" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="31" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="12" t="s">
         <v>22</v>
       </c>
       <c r="H23" s="12" t="s">
         <v>22</v>
       </c>
       <c r="I23" s="12" t="s">
         <v>22</v>
       </c>
       <c r="J23" s="12">
         <v>21.2</v>
       </c>
       <c r="K23" s="12">
         <v>240.6</v>
       </c>
       <c r="L23" s="12">
         <v>9.1</v>
       </c>
       <c r="M23" s="12">
         <v>657</v>
       </c>
       <c r="N23" s="12" t="s">
         <v>22</v>
       </c>
-    </row>
-    <row r="24" spans="1:14" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="O23" s="12" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15" s="13" customFormat="1">
       <c r="A24" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="30">
         <v>26.9</v>
       </c>
       <c r="C24" s="31" t="s">
         <v>22</v>
       </c>
       <c r="D24" s="31" t="s">
         <v>22</v>
       </c>
       <c r="E24" s="30">
         <v>212.4</v>
       </c>
       <c r="F24" s="33">
         <v>72</v>
       </c>
       <c r="G24" s="23">
         <v>60.5</v>
       </c>
       <c r="H24" s="24">
         <v>367.2</v>
       </c>
       <c r="I24" s="24">
         <v>6.1</v>
       </c>
       <c r="J24" s="24">
         <v>454.3</v>
       </c>
       <c r="K24" s="24">
         <v>101.1</v>
       </c>
       <c r="L24" s="24">
         <v>242.1</v>
       </c>
       <c r="M24" s="24">
         <v>190.6</v>
       </c>
       <c r="N24" s="24">
         <v>20.6</v>
       </c>
-    </row>
-    <row r="26" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="O24" s="12">
+        <v>549.29999999999995</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15">
       <c r="G26" s="25"/>
       <c r="H26" s="26"/>
       <c r="I26" s="26"/>
       <c r="J26" s="26"/>
     </row>
-    <row r="27" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:15">
       <c r="G27" s="26"/>
       <c r="H27" s="26"/>
       <c r="I27" s="26"/>
       <c r="J27" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A2:N2"/>
+    <mergeCell ref="A2:O2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.18" right="0.17" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>