--- v0 (2026-04-29)
+++ v1 (2026-07-22)
@@ -1,64 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-255" yWindow="5970" windowWidth="28485" windowHeight="6360"/>
+    <workbookView xWindow="135" yWindow="5880" windowWidth="28485" windowHeight="6360"/>
   </bookViews>
   <sheets>
     <sheet name="2010-2024" sheetId="3" r:id="rId1"/>
     <sheet name="catering facilities" sheetId="6" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2010-2024'!$A$4:$FU$8</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'catering facilities'!$A$1:$G$23</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2010-2024'!$A$4:$GF$8</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2010-2024'!$A$1:$GI$8</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'catering facilities'!$A$1:$G$24</definedName>
   </definedNames>
-  <calcPr calcId="145621"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C14" i="6" l="1"/>
   <c r="B14" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="25">
   <si>
     <t>Kostanay</t>
   </si>
   <si>
     <t>Network of public catering enterprises</t>
   </si>
   <si>
     <t xml:space="preserve">Public catering facilities </t>
   </si>
   <si>
     <t xml:space="preserve">
   quantity, units</t>
   </si>
@@ -120,51 +121,51 @@
     <t>* The data are presented on the basis of a continuous statistical observation of enterprises and a sample survey of individual entrepreneurs engaged in activities in the field of public catering.</t>
   </si>
   <si>
     <t>In total</t>
   </si>
   <si>
     <t>Trading companies</t>
   </si>
   <si>
     <t>Individual entrepreneurs</t>
   </si>
   <si>
     <t>Network of public catering enterprises by Kostanay region*</t>
   </si>
   <si>
     <t>Other public catering facilities</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -185,57 +186,69 @@
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -451,51 +464,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -529,116 +542,118 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный_12сеть" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -911,2269 +926,2410 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:FY9"/>
+  <dimension ref="A1:GK9"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="FN14" sqref="FN14"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="22.7109375" style="2" customWidth="1"/>
-    <col min="2" max="180" width="6.7109375" style="2" customWidth="1"/>
-    <col min="181" max="16384" width="9.140625" style="2"/>
+    <col min="2" max="192" width="6.7109375" style="2" customWidth="1"/>
+    <col min="193" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:181" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-[...173 lines deleted...]
-      <c r="FR1" s="1"/>
+    <row r="1" spans="1:193" ht="19.5" customHeight="1">
+      <c r="A1" s="36"/>
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+      <c r="K1" s="36"/>
+      <c r="L1" s="36"/>
+      <c r="M1" s="36"/>
+      <c r="N1" s="36"/>
+      <c r="O1" s="36"/>
+      <c r="P1" s="36"/>
+      <c r="Q1" s="36"/>
+      <c r="R1" s="36"/>
+      <c r="S1" s="36"/>
+      <c r="T1" s="36"/>
+      <c r="U1" s="36"/>
+      <c r="V1" s="36"/>
+      <c r="W1" s="36"/>
+      <c r="X1" s="36"/>
+      <c r="Y1" s="36"/>
+      <c r="Z1" s="36"/>
+      <c r="AA1" s="36"/>
+      <c r="AB1" s="36"/>
+      <c r="AC1" s="36"/>
+      <c r="AD1" s="36"/>
+      <c r="AE1" s="36"/>
+      <c r="AF1" s="36"/>
+      <c r="AG1" s="36"/>
+      <c r="AH1" s="36"/>
+      <c r="AI1" s="36"/>
+      <c r="AJ1" s="36"/>
+      <c r="AK1" s="36"/>
+      <c r="AL1" s="36"/>
+      <c r="AM1" s="36"/>
+      <c r="AN1" s="36"/>
+      <c r="AO1" s="36"/>
+      <c r="AP1" s="36"/>
+      <c r="AQ1" s="36"/>
+      <c r="AR1" s="36"/>
+      <c r="AS1" s="36"/>
+      <c r="AT1" s="36"/>
+      <c r="AU1" s="36"/>
+      <c r="AV1" s="36"/>
+      <c r="AW1" s="36"/>
+      <c r="AX1" s="36"/>
+      <c r="AY1" s="36"/>
+      <c r="AZ1" s="36"/>
+      <c r="BA1" s="36"/>
+      <c r="BB1" s="36"/>
+      <c r="BC1" s="36"/>
+      <c r="BD1" s="36"/>
+      <c r="BE1" s="36"/>
+      <c r="BF1" s="36"/>
+      <c r="BG1" s="36"/>
+      <c r="BH1" s="36"/>
+      <c r="BI1" s="36"/>
+      <c r="BJ1" s="36"/>
+      <c r="BK1" s="36"/>
+      <c r="BL1" s="36"/>
+      <c r="BM1" s="36"/>
+      <c r="BN1" s="36"/>
+      <c r="BO1" s="36"/>
+      <c r="BP1" s="36"/>
+      <c r="BQ1" s="36"/>
+      <c r="BR1" s="36"/>
+      <c r="BS1" s="36"/>
+      <c r="BT1" s="36"/>
+      <c r="BU1" s="36"/>
+      <c r="BV1" s="36"/>
+      <c r="BW1" s="36"/>
+      <c r="BX1" s="36"/>
+      <c r="BY1" s="36"/>
+      <c r="BZ1" s="36"/>
+      <c r="CA1" s="36"/>
+      <c r="CB1" s="36"/>
+      <c r="CC1" s="36"/>
+      <c r="CD1" s="36"/>
+      <c r="CE1" s="36"/>
+      <c r="CF1" s="36"/>
+      <c r="CG1" s="36"/>
+      <c r="CH1" s="36"/>
+      <c r="CI1" s="36"/>
+      <c r="CJ1" s="36"/>
+      <c r="CK1" s="36"/>
+      <c r="CL1" s="36"/>
+      <c r="CM1" s="36"/>
+      <c r="CN1" s="36"/>
+      <c r="CO1" s="36"/>
+      <c r="CP1" s="36"/>
+      <c r="CQ1" s="36"/>
+      <c r="CR1" s="36"/>
+      <c r="CS1" s="36"/>
+      <c r="CT1" s="36"/>
+      <c r="CU1" s="36"/>
+      <c r="CV1" s="36"/>
+      <c r="CW1" s="36"/>
+      <c r="CX1" s="36"/>
+      <c r="CY1" s="36"/>
+      <c r="CZ1" s="36"/>
+      <c r="DA1" s="36"/>
+      <c r="DB1" s="36"/>
+      <c r="DC1" s="36"/>
+      <c r="DD1" s="36"/>
+      <c r="DE1" s="36"/>
+      <c r="DF1" s="36"/>
+      <c r="DG1" s="36"/>
+      <c r="DH1" s="36"/>
+      <c r="DI1" s="36"/>
+      <c r="DJ1" s="36"/>
+      <c r="DK1" s="36"/>
+      <c r="DL1" s="36"/>
+      <c r="DM1" s="36"/>
+      <c r="DN1" s="36"/>
+      <c r="DO1" s="36"/>
+      <c r="DP1" s="36"/>
+      <c r="DQ1" s="36"/>
+      <c r="DR1" s="36"/>
+      <c r="DS1" s="36"/>
+      <c r="DT1" s="36"/>
+      <c r="DU1" s="36"/>
+      <c r="DV1" s="36"/>
+      <c r="DW1" s="36"/>
+      <c r="DX1" s="36"/>
+      <c r="DY1" s="36"/>
+      <c r="DZ1" s="36"/>
+      <c r="EA1" s="36"/>
+      <c r="EB1" s="36"/>
+      <c r="EC1" s="36"/>
+      <c r="ED1" s="36"/>
+      <c r="EE1" s="36"/>
+      <c r="EF1" s="36"/>
+      <c r="EG1" s="36"/>
+      <c r="EH1" s="36"/>
+      <c r="EI1" s="36"/>
+      <c r="EJ1" s="36"/>
+      <c r="EK1" s="36"/>
+      <c r="EL1" s="36"/>
+      <c r="EM1" s="36"/>
+      <c r="EN1" s="36"/>
+      <c r="EO1" s="36"/>
+      <c r="EP1" s="36"/>
+      <c r="EQ1" s="36"/>
+      <c r="ER1" s="36"/>
+      <c r="ES1" s="36"/>
+      <c r="ET1" s="36"/>
+      <c r="EU1" s="36"/>
+      <c r="EV1" s="36"/>
+      <c r="EW1" s="36"/>
+      <c r="EX1" s="36"/>
+      <c r="EY1" s="36"/>
+      <c r="EZ1" s="36"/>
+      <c r="FA1" s="36"/>
+      <c r="FB1" s="36"/>
+      <c r="FC1" s="36"/>
+      <c r="FD1" s="36"/>
+      <c r="FE1" s="36"/>
+      <c r="FF1" s="36"/>
+      <c r="FG1" s="36"/>
+      <c r="FH1" s="36"/>
+      <c r="FI1" s="36"/>
+      <c r="FJ1" s="36"/>
+      <c r="FK1" s="36"/>
+      <c r="FL1" s="36"/>
+      <c r="FM1" s="36"/>
+      <c r="FN1" s="36"/>
+      <c r="FO1" s="36"/>
+      <c r="FP1" s="36"/>
+      <c r="FQ1" s="36"/>
+      <c r="FR1" s="36"/>
+      <c r="FS1" s="36"/>
+      <c r="FT1" s="36"/>
+      <c r="FU1" s="36"/>
+      <c r="FV1" s="36"/>
+      <c r="FW1" s="36"/>
+      <c r="FX1" s="36"/>
+      <c r="FY1" s="36"/>
+      <c r="FZ1" s="36"/>
+      <c r="GA1" s="36"/>
+      <c r="GB1" s="36"/>
+      <c r="GC1" s="1"/>
     </row>
-    <row r="2" spans="1:181" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="34" t="s">
+    <row r="2" spans="1:193" ht="20.25" customHeight="1">
+      <c r="A2" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="34"/>
-[...171 lines deleted...]
-      <c r="FR2" s="1"/>
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="37"/>
+      <c r="K2" s="37"/>
+      <c r="L2" s="37"/>
+      <c r="M2" s="37"/>
+      <c r="N2" s="37"/>
+      <c r="O2" s="37"/>
+      <c r="P2" s="37"/>
+      <c r="Q2" s="37"/>
+      <c r="R2" s="37"/>
+      <c r="S2" s="37"/>
+      <c r="T2" s="37"/>
+      <c r="U2" s="37"/>
+      <c r="V2" s="37"/>
+      <c r="W2" s="37"/>
+      <c r="X2" s="37"/>
+      <c r="Y2" s="37"/>
+      <c r="Z2" s="37"/>
+      <c r="AA2" s="37"/>
+      <c r="AB2" s="37"/>
+      <c r="AC2" s="37"/>
+      <c r="AD2" s="37"/>
+      <c r="AE2" s="37"/>
+      <c r="AF2" s="37"/>
+      <c r="AG2" s="37"/>
+      <c r="AH2" s="37"/>
+      <c r="AI2" s="37"/>
+      <c r="AJ2" s="37"/>
+      <c r="AK2" s="37"/>
+      <c r="AL2" s="37"/>
+      <c r="AM2" s="37"/>
+      <c r="AN2" s="37"/>
+      <c r="AO2" s="37"/>
+      <c r="AP2" s="37"/>
+      <c r="AQ2" s="37"/>
+      <c r="AR2" s="37"/>
+      <c r="AS2" s="37"/>
+      <c r="AT2" s="37"/>
+      <c r="AU2" s="37"/>
+      <c r="AV2" s="37"/>
+      <c r="AW2" s="37"/>
+      <c r="AX2" s="37"/>
+      <c r="AY2" s="37"/>
+      <c r="AZ2" s="37"/>
+      <c r="BA2" s="37"/>
+      <c r="BB2" s="37"/>
+      <c r="BC2" s="37"/>
+      <c r="BD2" s="37"/>
+      <c r="BE2" s="37"/>
+      <c r="BF2" s="37"/>
+      <c r="BG2" s="37"/>
+      <c r="BH2" s="37"/>
+      <c r="BI2" s="37"/>
+      <c r="BJ2" s="37"/>
+      <c r="BK2" s="37"/>
+      <c r="BL2" s="37"/>
+      <c r="BM2" s="37"/>
+      <c r="BN2" s="37"/>
+      <c r="BO2" s="37"/>
+      <c r="BP2" s="37"/>
+      <c r="BQ2" s="37"/>
+      <c r="BR2" s="37"/>
+      <c r="BS2" s="37"/>
+      <c r="BT2" s="37"/>
+      <c r="BU2" s="37"/>
+      <c r="BV2" s="37"/>
+      <c r="BW2" s="37"/>
+      <c r="BX2" s="37"/>
+      <c r="BY2" s="37"/>
+      <c r="BZ2" s="37"/>
+      <c r="CA2" s="37"/>
+      <c r="CB2" s="37"/>
+      <c r="CC2" s="37"/>
+      <c r="CD2" s="37"/>
+      <c r="CE2" s="37"/>
+      <c r="CF2" s="37"/>
+      <c r="CG2" s="37"/>
+      <c r="CH2" s="37"/>
+      <c r="CI2" s="37"/>
+      <c r="CJ2" s="37"/>
+      <c r="CK2" s="37"/>
+      <c r="CL2" s="37"/>
+      <c r="CM2" s="37"/>
+      <c r="CN2" s="37"/>
+      <c r="CO2" s="37"/>
+      <c r="CP2" s="37"/>
+      <c r="CQ2" s="37"/>
+      <c r="CR2" s="37"/>
+      <c r="CS2" s="37"/>
+      <c r="CT2" s="37"/>
+      <c r="CU2" s="37"/>
+      <c r="CV2" s="37"/>
+      <c r="CW2" s="37"/>
+      <c r="CX2" s="37"/>
+      <c r="CY2" s="37"/>
+      <c r="CZ2" s="37"/>
+      <c r="DA2" s="37"/>
+      <c r="DB2" s="37"/>
+      <c r="DC2" s="37"/>
+      <c r="DD2" s="37"/>
+      <c r="DE2" s="37"/>
+      <c r="DF2" s="37"/>
+      <c r="DG2" s="37"/>
+      <c r="DH2" s="37"/>
+      <c r="DI2" s="37"/>
+      <c r="DJ2" s="37"/>
+      <c r="DK2" s="37"/>
+      <c r="DL2" s="37"/>
+      <c r="DM2" s="37"/>
+      <c r="DN2" s="37"/>
+      <c r="DO2" s="37"/>
+      <c r="DP2" s="37"/>
+      <c r="DQ2" s="37"/>
+      <c r="DR2" s="37"/>
+      <c r="DS2" s="37"/>
+      <c r="DT2" s="37"/>
+      <c r="DU2" s="37"/>
+      <c r="DV2" s="37"/>
+      <c r="DW2" s="37"/>
+      <c r="DX2" s="37"/>
+      <c r="DY2" s="37"/>
+      <c r="DZ2" s="37"/>
+      <c r="EA2" s="37"/>
+      <c r="EB2" s="37"/>
+      <c r="EC2" s="37"/>
+      <c r="ED2" s="37"/>
+      <c r="EE2" s="37"/>
+      <c r="EF2" s="37"/>
+      <c r="EG2" s="37"/>
+      <c r="EH2" s="37"/>
+      <c r="EI2" s="37"/>
+      <c r="EJ2" s="37"/>
+      <c r="EK2" s="37"/>
+      <c r="EL2" s="37"/>
+      <c r="EM2" s="37"/>
+      <c r="EN2" s="37"/>
+      <c r="EO2" s="37"/>
+      <c r="EP2" s="37"/>
+      <c r="EQ2" s="37"/>
+      <c r="ER2" s="37"/>
+      <c r="ES2" s="37"/>
+      <c r="ET2" s="37"/>
+      <c r="EU2" s="37"/>
+      <c r="EV2" s="37"/>
+      <c r="EW2" s="37"/>
+      <c r="EX2" s="37"/>
+      <c r="EY2" s="37"/>
+      <c r="EZ2" s="37"/>
+      <c r="FA2" s="37"/>
+      <c r="FB2" s="37"/>
+      <c r="FC2" s="37"/>
+      <c r="FD2" s="37"/>
+      <c r="FE2" s="37"/>
+      <c r="FF2" s="37"/>
+      <c r="FG2" s="37"/>
+      <c r="FH2" s="37"/>
+      <c r="FI2" s="37"/>
+      <c r="FJ2" s="37"/>
+      <c r="FK2" s="37"/>
+      <c r="FL2" s="37"/>
+      <c r="FM2" s="37"/>
+      <c r="FN2" s="37"/>
+      <c r="FO2" s="37"/>
+      <c r="FP2" s="37"/>
+      <c r="FQ2" s="37"/>
+      <c r="FR2" s="37"/>
+      <c r="FS2" s="37"/>
+      <c r="FT2" s="37"/>
+      <c r="FU2" s="37"/>
+      <c r="FV2" s="37"/>
+      <c r="FW2" s="37"/>
+      <c r="FX2" s="37"/>
+      <c r="FY2" s="37"/>
+      <c r="FZ2" s="37"/>
+      <c r="GA2" s="37"/>
+      <c r="GB2" s="37"/>
+      <c r="GC2" s="1"/>
     </row>
-    <row r="3" spans="1:181" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...173 lines deleted...]
-      <c r="FR3" s="3"/>
+    <row r="3" spans="1:193" ht="21.75" customHeight="1" thickBot="1">
+      <c r="A3" s="38"/>
+      <c r="B3" s="38"/>
+      <c r="C3" s="38"/>
+      <c r="D3" s="38"/>
+      <c r="E3" s="38"/>
+      <c r="F3" s="38"/>
+      <c r="G3" s="38"/>
+      <c r="H3" s="38"/>
+      <c r="I3" s="38"/>
+      <c r="J3" s="38"/>
+      <c r="K3" s="38"/>
+      <c r="L3" s="38"/>
+      <c r="M3" s="38"/>
+      <c r="N3" s="38"/>
+      <c r="O3" s="38"/>
+      <c r="P3" s="38"/>
+      <c r="Q3" s="38"/>
+      <c r="R3" s="38"/>
+      <c r="S3" s="38"/>
+      <c r="T3" s="38"/>
+      <c r="U3" s="38"/>
+      <c r="V3" s="38"/>
+      <c r="W3" s="38"/>
+      <c r="X3" s="38"/>
+      <c r="Y3" s="38"/>
+      <c r="Z3" s="38"/>
+      <c r="AA3" s="38"/>
+      <c r="AB3" s="38"/>
+      <c r="AC3" s="38"/>
+      <c r="AD3" s="38"/>
+      <c r="AE3" s="38"/>
+      <c r="AF3" s="38"/>
+      <c r="AG3" s="38"/>
+      <c r="AH3" s="38"/>
+      <c r="AI3" s="38"/>
+      <c r="AJ3" s="38"/>
+      <c r="AK3" s="38"/>
+      <c r="AL3" s="38"/>
+      <c r="AM3" s="38"/>
+      <c r="AN3" s="38"/>
+      <c r="AO3" s="38"/>
+      <c r="AP3" s="38"/>
+      <c r="AQ3" s="38"/>
+      <c r="AR3" s="38"/>
+      <c r="AS3" s="38"/>
+      <c r="AT3" s="38"/>
+      <c r="AU3" s="38"/>
+      <c r="AV3" s="38"/>
+      <c r="AW3" s="38"/>
+      <c r="AX3" s="38"/>
+      <c r="AY3" s="38"/>
+      <c r="AZ3" s="38"/>
+      <c r="BA3" s="38"/>
+      <c r="BB3" s="38"/>
+      <c r="BC3" s="38"/>
+      <c r="BD3" s="38"/>
+      <c r="BE3" s="38"/>
+      <c r="BF3" s="38"/>
+      <c r="BG3" s="38"/>
+      <c r="BH3" s="38"/>
+      <c r="BI3" s="38"/>
+      <c r="BJ3" s="38"/>
+      <c r="BK3" s="38"/>
+      <c r="BL3" s="38"/>
+      <c r="BM3" s="38"/>
+      <c r="BN3" s="38"/>
+      <c r="BO3" s="38"/>
+      <c r="BP3" s="38"/>
+      <c r="BQ3" s="38"/>
+      <c r="BR3" s="38"/>
+      <c r="BS3" s="38"/>
+      <c r="BT3" s="38"/>
+      <c r="BU3" s="38"/>
+      <c r="BV3" s="38"/>
+      <c r="BW3" s="38"/>
+      <c r="BX3" s="38"/>
+      <c r="BY3" s="38"/>
+      <c r="BZ3" s="38"/>
+      <c r="CA3" s="38"/>
+      <c r="CB3" s="38"/>
+      <c r="CC3" s="38"/>
+      <c r="CD3" s="38"/>
+      <c r="CE3" s="38"/>
+      <c r="CF3" s="38"/>
+      <c r="CG3" s="38"/>
+      <c r="CH3" s="38"/>
+      <c r="CI3" s="38"/>
+      <c r="CJ3" s="38"/>
+      <c r="CK3" s="38"/>
+      <c r="CL3" s="38"/>
+      <c r="CM3" s="38"/>
+      <c r="CN3" s="38"/>
+      <c r="CO3" s="38"/>
+      <c r="CP3" s="38"/>
+      <c r="CQ3" s="38"/>
+      <c r="CR3" s="38"/>
+      <c r="CS3" s="38"/>
+      <c r="CT3" s="38"/>
+      <c r="CU3" s="38"/>
+      <c r="CV3" s="38"/>
+      <c r="CW3" s="38"/>
+      <c r="CX3" s="38"/>
+      <c r="CY3" s="38"/>
+      <c r="CZ3" s="38"/>
+      <c r="DA3" s="38"/>
+      <c r="DB3" s="38"/>
+      <c r="DC3" s="38"/>
+      <c r="DD3" s="38"/>
+      <c r="DE3" s="38"/>
+      <c r="DF3" s="38"/>
+      <c r="DG3" s="38"/>
+      <c r="DH3" s="38"/>
+      <c r="DI3" s="38"/>
+      <c r="DJ3" s="38"/>
+      <c r="DK3" s="38"/>
+      <c r="DL3" s="38"/>
+      <c r="DM3" s="38"/>
+      <c r="DN3" s="38"/>
+      <c r="DO3" s="38"/>
+      <c r="DP3" s="38"/>
+      <c r="DQ3" s="38"/>
+      <c r="DR3" s="38"/>
+      <c r="DS3" s="38"/>
+      <c r="DT3" s="38"/>
+      <c r="DU3" s="38"/>
+      <c r="DV3" s="38"/>
+      <c r="DW3" s="38"/>
+      <c r="DX3" s="38"/>
+      <c r="DY3" s="38"/>
+      <c r="DZ3" s="38"/>
+      <c r="EA3" s="38"/>
+      <c r="EB3" s="38"/>
+      <c r="EC3" s="38"/>
+      <c r="ED3" s="38"/>
+      <c r="EE3" s="38"/>
+      <c r="EF3" s="38"/>
+      <c r="EG3" s="38"/>
+      <c r="EH3" s="38"/>
+      <c r="EI3" s="38"/>
+      <c r="EJ3" s="38"/>
+      <c r="EK3" s="38"/>
+      <c r="EL3" s="38"/>
+      <c r="EM3" s="38"/>
+      <c r="EN3" s="38"/>
+      <c r="EO3" s="38"/>
+      <c r="EP3" s="38"/>
+      <c r="EQ3" s="38"/>
+      <c r="ER3" s="38"/>
+      <c r="ES3" s="38"/>
+      <c r="ET3" s="38"/>
+      <c r="EU3" s="38"/>
+      <c r="EV3" s="38"/>
+      <c r="EW3" s="38"/>
+      <c r="EX3" s="38"/>
+      <c r="EY3" s="38"/>
+      <c r="EZ3" s="38"/>
+      <c r="FA3" s="38"/>
+      <c r="FB3" s="38"/>
+      <c r="FC3" s="38"/>
+      <c r="FD3" s="38"/>
+      <c r="FE3" s="38"/>
+      <c r="FF3" s="38"/>
+      <c r="FG3" s="38"/>
+      <c r="FH3" s="38"/>
+      <c r="FI3" s="38"/>
+      <c r="FJ3" s="38"/>
+      <c r="FK3" s="38"/>
+      <c r="FL3" s="38"/>
+      <c r="FM3" s="38"/>
+      <c r="FN3" s="38"/>
+      <c r="FO3" s="38"/>
+      <c r="FP3" s="38"/>
+      <c r="FQ3" s="38"/>
+      <c r="FR3" s="38"/>
+      <c r="FS3" s="38"/>
+      <c r="FT3" s="38"/>
+      <c r="FU3" s="38"/>
+      <c r="FV3" s="38"/>
+      <c r="FW3" s="38"/>
+      <c r="FX3" s="38"/>
+      <c r="FY3" s="38"/>
+      <c r="FZ3" s="38"/>
+      <c r="GA3" s="38"/>
+      <c r="GB3" s="38"/>
+      <c r="GC3" s="3"/>
     </row>
-    <row r="4" spans="1:181" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="32" t="s">
+    <row r="4" spans="1:193" ht="18" customHeight="1">
+      <c r="A4" s="39"/>
+      <c r="B4" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="32"/>
-[...28 lines deleted...]
-      <c r="AF4" s="44" t="s">
+      <c r="C4" s="31"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="31"/>
+      <c r="G4" s="31"/>
+      <c r="H4" s="31"/>
+      <c r="I4" s="31"/>
+      <c r="J4" s="31"/>
+      <c r="K4" s="31"/>
+      <c r="L4" s="31"/>
+      <c r="M4" s="31"/>
+      <c r="N4" s="31"/>
+      <c r="O4" s="31"/>
+      <c r="P4" s="31"/>
+      <c r="Q4" s="31"/>
+      <c r="R4" s="31"/>
+      <c r="S4" s="31"/>
+      <c r="T4" s="31"/>
+      <c r="U4" s="31"/>
+      <c r="V4" s="31"/>
+      <c r="W4" s="31"/>
+      <c r="X4" s="31"/>
+      <c r="Y4" s="31"/>
+      <c r="Z4" s="31"/>
+      <c r="AA4" s="31"/>
+      <c r="AB4" s="31"/>
+      <c r="AC4" s="31"/>
+      <c r="AD4" s="31"/>
+      <c r="AE4" s="31"/>
+      <c r="AF4" s="33"/>
+      <c r="AG4" s="33"/>
+      <c r="AH4" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="AG4" s="51"/>
-[...147 lines deleted...]
-      <c r="FY4" s="52"/>
+      <c r="AI4" s="34"/>
+      <c r="AJ4" s="34"/>
+      <c r="AK4" s="34"/>
+      <c r="AL4" s="34"/>
+      <c r="AM4" s="34"/>
+      <c r="AN4" s="34"/>
+      <c r="AO4" s="34"/>
+      <c r="AP4" s="34"/>
+      <c r="AQ4" s="34"/>
+      <c r="AR4" s="34"/>
+      <c r="AS4" s="34"/>
+      <c r="AT4" s="34"/>
+      <c r="AU4" s="34"/>
+      <c r="AV4" s="34"/>
+      <c r="AW4" s="34"/>
+      <c r="AX4" s="34"/>
+      <c r="AY4" s="34"/>
+      <c r="AZ4" s="34"/>
+      <c r="BA4" s="34"/>
+      <c r="BB4" s="34"/>
+      <c r="BC4" s="34"/>
+      <c r="BD4" s="34"/>
+      <c r="BE4" s="34"/>
+      <c r="BF4" s="34"/>
+      <c r="BG4" s="34"/>
+      <c r="BH4" s="34"/>
+      <c r="BI4" s="34"/>
+      <c r="BJ4" s="34"/>
+      <c r="BK4" s="34"/>
+      <c r="BL4" s="34"/>
+      <c r="BM4" s="34"/>
+      <c r="BN4" s="34"/>
+      <c r="BO4" s="34"/>
+      <c r="BP4" s="34"/>
+      <c r="BQ4" s="34"/>
+      <c r="BR4" s="34"/>
+      <c r="BS4" s="34"/>
+      <c r="BT4" s="34"/>
+      <c r="BU4" s="34"/>
+      <c r="BV4" s="34"/>
+      <c r="BW4" s="34"/>
+      <c r="BX4" s="34"/>
+      <c r="BY4" s="34"/>
+      <c r="BZ4" s="34"/>
+      <c r="CA4" s="34"/>
+      <c r="CB4" s="34"/>
+      <c r="CC4" s="34"/>
+      <c r="CD4" s="34"/>
+      <c r="CE4" s="34"/>
+      <c r="CF4" s="34"/>
+      <c r="CG4" s="34"/>
+      <c r="CH4" s="34"/>
+      <c r="CI4" s="34"/>
+      <c r="CJ4" s="34"/>
+      <c r="CK4" s="34"/>
+      <c r="CL4" s="34"/>
+      <c r="CM4" s="34"/>
+      <c r="CN4" s="34"/>
+      <c r="CO4" s="34"/>
+      <c r="CP4" s="34"/>
+      <c r="CQ4" s="34"/>
+      <c r="CR4" s="34"/>
+      <c r="CS4" s="34"/>
+      <c r="CT4" s="34"/>
+      <c r="CU4" s="34"/>
+      <c r="CV4" s="34"/>
+      <c r="CW4" s="34"/>
+      <c r="CX4" s="34"/>
+      <c r="CY4" s="34"/>
+      <c r="CZ4" s="34"/>
+      <c r="DA4" s="34"/>
+      <c r="DB4" s="34"/>
+      <c r="DC4" s="34"/>
+      <c r="DD4" s="34"/>
+      <c r="DE4" s="34"/>
+      <c r="DF4" s="34"/>
+      <c r="DG4" s="34"/>
+      <c r="DH4" s="34"/>
+      <c r="DI4" s="34"/>
+      <c r="DJ4" s="34"/>
+      <c r="DK4" s="34"/>
+      <c r="DL4" s="34"/>
+      <c r="DM4" s="34"/>
+      <c r="DN4" s="34"/>
+      <c r="DO4" s="34"/>
+      <c r="DP4" s="34"/>
+      <c r="DQ4" s="34"/>
+      <c r="DR4" s="34"/>
+      <c r="DS4" s="34"/>
+      <c r="DT4" s="34"/>
+      <c r="DU4" s="34"/>
+      <c r="DV4" s="34"/>
+      <c r="DW4" s="34"/>
+      <c r="DX4" s="34"/>
+      <c r="DY4" s="34"/>
+      <c r="DZ4" s="34"/>
+      <c r="EA4" s="34"/>
+      <c r="EB4" s="34"/>
+      <c r="EC4" s="34"/>
+      <c r="ED4" s="34"/>
+      <c r="EE4" s="34"/>
+      <c r="EF4" s="34"/>
+      <c r="EG4" s="34"/>
+      <c r="EH4" s="34"/>
+      <c r="EI4" s="34"/>
+      <c r="EJ4" s="34"/>
+      <c r="EK4" s="34"/>
+      <c r="EL4" s="34"/>
+      <c r="EM4" s="34"/>
+      <c r="EN4" s="34"/>
+      <c r="EO4" s="34"/>
+      <c r="EP4" s="34"/>
+      <c r="EQ4" s="34"/>
+      <c r="ER4" s="34"/>
+      <c r="ES4" s="34"/>
+      <c r="ET4" s="34"/>
+      <c r="EU4" s="34"/>
+      <c r="EV4" s="34"/>
+      <c r="EW4" s="34"/>
+      <c r="EX4" s="34"/>
+      <c r="EY4" s="34"/>
+      <c r="EZ4" s="34"/>
+      <c r="FA4" s="34"/>
+      <c r="FB4" s="34"/>
+      <c r="FC4" s="34"/>
+      <c r="FD4" s="34"/>
+      <c r="FE4" s="34"/>
+      <c r="FF4" s="34"/>
+      <c r="FG4" s="34"/>
+      <c r="FH4" s="34"/>
+      <c r="FI4" s="34"/>
+      <c r="FJ4" s="34"/>
+      <c r="FK4" s="34"/>
+      <c r="FL4" s="34"/>
+      <c r="FM4" s="34"/>
+      <c r="FN4" s="34"/>
+      <c r="FO4" s="34"/>
+      <c r="FP4" s="34"/>
+      <c r="FQ4" s="34"/>
+      <c r="FR4" s="34"/>
+      <c r="FS4" s="34"/>
+      <c r="FT4" s="34"/>
+      <c r="FU4" s="34"/>
+      <c r="FV4" s="34"/>
+      <c r="FW4" s="34"/>
+      <c r="FX4" s="34"/>
+      <c r="FY4" s="34"/>
+      <c r="FZ4" s="34"/>
+      <c r="GA4" s="34"/>
+      <c r="GB4" s="34"/>
+      <c r="GC4" s="34"/>
+      <c r="GD4" s="34"/>
+      <c r="GE4" s="34"/>
+      <c r="GF4" s="34"/>
+      <c r="GG4" s="34"/>
+      <c r="GH4" s="34"/>
+      <c r="GI4" s="34"/>
+      <c r="GJ4" s="34"/>
+      <c r="GK4" s="35"/>
     </row>
-    <row r="5" spans="1:181" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-[...31 lines deleted...]
-      <c r="AF5" s="32" t="s">
+    <row r="5" spans="1:193" ht="28.5" customHeight="1">
+      <c r="A5" s="40"/>
+      <c r="B5" s="31"/>
+      <c r="C5" s="31"/>
+      <c r="D5" s="31"/>
+      <c r="E5" s="31"/>
+      <c r="F5" s="31"/>
+      <c r="G5" s="31"/>
+      <c r="H5" s="31"/>
+      <c r="I5" s="31"/>
+      <c r="J5" s="31"/>
+      <c r="K5" s="31"/>
+      <c r="L5" s="31"/>
+      <c r="M5" s="31"/>
+      <c r="N5" s="31"/>
+      <c r="O5" s="31"/>
+      <c r="P5" s="31"/>
+      <c r="Q5" s="31"/>
+      <c r="R5" s="31"/>
+      <c r="S5" s="31"/>
+      <c r="T5" s="31"/>
+      <c r="U5" s="31"/>
+      <c r="V5" s="31"/>
+      <c r="W5" s="31"/>
+      <c r="X5" s="31"/>
+      <c r="Y5" s="31"/>
+      <c r="Z5" s="31"/>
+      <c r="AA5" s="31"/>
+      <c r="AB5" s="31"/>
+      <c r="AC5" s="31"/>
+      <c r="AD5" s="31"/>
+      <c r="AE5" s="31"/>
+      <c r="AF5" s="33"/>
+      <c r="AG5" s="33"/>
+      <c r="AH5" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="AG5" s="32"/>
-[...28 lines deleted...]
-      <c r="BJ5" s="32" t="s">
+      <c r="AI5" s="31"/>
+      <c r="AJ5" s="31"/>
+      <c r="AK5" s="31"/>
+      <c r="AL5" s="31"/>
+      <c r="AM5" s="31"/>
+      <c r="AN5" s="31"/>
+      <c r="AO5" s="31"/>
+      <c r="AP5" s="31"/>
+      <c r="AQ5" s="31"/>
+      <c r="AR5" s="31"/>
+      <c r="AS5" s="31"/>
+      <c r="AT5" s="31"/>
+      <c r="AU5" s="31"/>
+      <c r="AV5" s="31"/>
+      <c r="AW5" s="31"/>
+      <c r="AX5" s="31"/>
+      <c r="AY5" s="31"/>
+      <c r="AZ5" s="31"/>
+      <c r="BA5" s="31"/>
+      <c r="BB5" s="31"/>
+      <c r="BC5" s="31"/>
+      <c r="BD5" s="31"/>
+      <c r="BE5" s="31"/>
+      <c r="BF5" s="31"/>
+      <c r="BG5" s="31"/>
+      <c r="BH5" s="31"/>
+      <c r="BI5" s="31"/>
+      <c r="BJ5" s="31"/>
+      <c r="BK5" s="31"/>
+      <c r="BL5" s="31"/>
+      <c r="BM5" s="31"/>
+      <c r="BN5" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="BK5" s="32"/>
-[...28 lines deleted...]
-      <c r="CN5" s="32" t="s">
+      <c r="BO5" s="31"/>
+      <c r="BP5" s="31"/>
+      <c r="BQ5" s="31"/>
+      <c r="BR5" s="31"/>
+      <c r="BS5" s="31"/>
+      <c r="BT5" s="31"/>
+      <c r="BU5" s="31"/>
+      <c r="BV5" s="31"/>
+      <c r="BW5" s="31"/>
+      <c r="BX5" s="31"/>
+      <c r="BY5" s="31"/>
+      <c r="BZ5" s="31"/>
+      <c r="CA5" s="31"/>
+      <c r="CB5" s="31"/>
+      <c r="CC5" s="31"/>
+      <c r="CD5" s="31"/>
+      <c r="CE5" s="31"/>
+      <c r="CF5" s="31"/>
+      <c r="CG5" s="31"/>
+      <c r="CH5" s="31"/>
+      <c r="CI5" s="31"/>
+      <c r="CJ5" s="31"/>
+      <c r="CK5" s="31"/>
+      <c r="CL5" s="31"/>
+      <c r="CM5" s="31"/>
+      <c r="CN5" s="31"/>
+      <c r="CO5" s="31"/>
+      <c r="CP5" s="31"/>
+      <c r="CQ5" s="31"/>
+      <c r="CR5" s="31"/>
+      <c r="CS5" s="31"/>
+      <c r="CT5" s="31" t="s">
         <v>10</v>
       </c>
-      <c r="CO5" s="32"/>
-[...28 lines deleted...]
-      <c r="DR5" s="32" t="s">
+      <c r="CU5" s="31"/>
+      <c r="CV5" s="31"/>
+      <c r="CW5" s="31"/>
+      <c r="CX5" s="31"/>
+      <c r="CY5" s="31"/>
+      <c r="CZ5" s="31"/>
+      <c r="DA5" s="31"/>
+      <c r="DB5" s="31"/>
+      <c r="DC5" s="31"/>
+      <c r="DD5" s="31"/>
+      <c r="DE5" s="31"/>
+      <c r="DF5" s="31"/>
+      <c r="DG5" s="31"/>
+      <c r="DH5" s="31"/>
+      <c r="DI5" s="31"/>
+      <c r="DJ5" s="31"/>
+      <c r="DK5" s="31"/>
+      <c r="DL5" s="31"/>
+      <c r="DM5" s="31"/>
+      <c r="DN5" s="31"/>
+      <c r="DO5" s="31"/>
+      <c r="DP5" s="31"/>
+      <c r="DQ5" s="31"/>
+      <c r="DR5" s="31"/>
+      <c r="DS5" s="31"/>
+      <c r="DT5" s="31"/>
+      <c r="DU5" s="31"/>
+      <c r="DV5" s="31"/>
+      <c r="DW5" s="31"/>
+      <c r="DX5" s="31"/>
+      <c r="DY5" s="31"/>
+      <c r="DZ5" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="DS5" s="32"/>
-[...28 lines deleted...]
-      <c r="EV5" s="44" t="s">
+      <c r="EA5" s="31"/>
+      <c r="EB5" s="31"/>
+      <c r="EC5" s="31"/>
+      <c r="ED5" s="31"/>
+      <c r="EE5" s="31"/>
+      <c r="EF5" s="31"/>
+      <c r="EG5" s="31"/>
+      <c r="EH5" s="31"/>
+      <c r="EI5" s="31"/>
+      <c r="EJ5" s="31"/>
+      <c r="EK5" s="31"/>
+      <c r="EL5" s="31"/>
+      <c r="EM5" s="31"/>
+      <c r="EN5" s="31"/>
+      <c r="EO5" s="31"/>
+      <c r="EP5" s="31"/>
+      <c r="EQ5" s="31"/>
+      <c r="ER5" s="31"/>
+      <c r="ES5" s="31"/>
+      <c r="ET5" s="31"/>
+      <c r="EU5" s="31"/>
+      <c r="EV5" s="31"/>
+      <c r="EW5" s="31"/>
+      <c r="EX5" s="31"/>
+      <c r="EY5" s="31"/>
+      <c r="EZ5" s="31"/>
+      <c r="FA5" s="31"/>
+      <c r="FB5" s="31"/>
+      <c r="FC5" s="31"/>
+      <c r="FD5" s="31"/>
+      <c r="FE5" s="31"/>
+      <c r="FF5" s="33" t="s">
         <v>24</v>
       </c>
-      <c r="EW5" s="51"/>
-[...27 lines deleted...]
-      <c r="FY5" s="52"/>
+      <c r="FG5" s="34"/>
+      <c r="FH5" s="34"/>
+      <c r="FI5" s="34"/>
+      <c r="FJ5" s="34"/>
+      <c r="FK5" s="34"/>
+      <c r="FL5" s="34"/>
+      <c r="FM5" s="34"/>
+      <c r="FN5" s="34"/>
+      <c r="FO5" s="34"/>
+      <c r="FP5" s="34"/>
+      <c r="FQ5" s="34"/>
+      <c r="FR5" s="34"/>
+      <c r="FS5" s="34"/>
+      <c r="FT5" s="34"/>
+      <c r="FU5" s="34"/>
+      <c r="FV5" s="34"/>
+      <c r="FW5" s="34"/>
+      <c r="FX5" s="34"/>
+      <c r="FY5" s="34"/>
+      <c r="FZ5" s="34"/>
+      <c r="GA5" s="34"/>
+      <c r="GB5" s="34"/>
+      <c r="GC5" s="34"/>
+      <c r="GD5" s="34"/>
+      <c r="GE5" s="34"/>
+      <c r="GF5" s="34"/>
+      <c r="GG5" s="34"/>
+      <c r="GH5" s="34"/>
+      <c r="GI5" s="34"/>
+      <c r="GJ5" s="34"/>
+      <c r="GK5" s="35"/>
     </row>
-    <row r="6" spans="1:181" s="25" customFormat="1" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="39" t="s">
+    <row r="6" spans="1:193" s="25" customFormat="1" ht="28.5" customHeight="1" thickBot="1">
+      <c r="A6" s="40"/>
+      <c r="B6" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="40"/>
-[...13 lines deleted...]
-      <c r="Q6" s="42" t="s">
+      <c r="C6" s="43"/>
+      <c r="D6" s="43"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="43"/>
+      <c r="H6" s="43"/>
+      <c r="I6" s="43"/>
+      <c r="J6" s="43"/>
+      <c r="K6" s="43"/>
+      <c r="L6" s="43"/>
+      <c r="M6" s="43"/>
+      <c r="N6" s="43"/>
+      <c r="O6" s="43"/>
+      <c r="P6" s="43"/>
+      <c r="Q6" s="44"/>
+      <c r="R6" s="45" t="s">
         <v>4</v>
       </c>
-      <c r="R6" s="43"/>
-[...13 lines deleted...]
-      <c r="AF6" s="31" t="s">
+      <c r="S6" s="46"/>
+      <c r="T6" s="46"/>
+      <c r="U6" s="46"/>
+      <c r="V6" s="46"/>
+      <c r="W6" s="46"/>
+      <c r="X6" s="46"/>
+      <c r="Y6" s="46"/>
+      <c r="Z6" s="46"/>
+      <c r="AA6" s="46"/>
+      <c r="AB6" s="46"/>
+      <c r="AC6" s="46"/>
+      <c r="AD6" s="46"/>
+      <c r="AE6" s="46"/>
+      <c r="AF6" s="46"/>
+      <c r="AG6" s="46"/>
+      <c r="AH6" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="AG6" s="31"/>
-[...15 lines deleted...]
-      </c>
+      <c r="AI6" s="32"/>
+      <c r="AJ6" s="32"/>
+      <c r="AK6" s="32"/>
+      <c r="AL6" s="32"/>
+      <c r="AM6" s="32"/>
+      <c r="AN6" s="32"/>
+      <c r="AO6" s="32"/>
+      <c r="AP6" s="32"/>
+      <c r="AQ6" s="32"/>
+      <c r="AR6" s="32"/>
+      <c r="AS6" s="32"/>
+      <c r="AT6" s="32"/>
+      <c r="AU6" s="32"/>
       <c r="AV6" s="32"/>
       <c r="AW6" s="32"/>
-      <c r="AX6" s="32"/>
-[...13 lines deleted...]
-      </c>
+      <c r="AX6" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="AY6" s="31"/>
+      <c r="AZ6" s="31"/>
+      <c r="BA6" s="31"/>
+      <c r="BB6" s="31"/>
+      <c r="BC6" s="31"/>
+      <c r="BD6" s="31"/>
+      <c r="BE6" s="31"/>
+      <c r="BF6" s="31"/>
+      <c r="BG6" s="31"/>
+      <c r="BH6" s="31"/>
+      <c r="BI6" s="31"/>
+      <c r="BJ6" s="31"/>
       <c r="BK6" s="31"/>
       <c r="BL6" s="31"/>
       <c r="BM6" s="31"/>
-      <c r="BN6" s="31"/>
-[...12 lines deleted...]
-      </c>
+      <c r="BN6" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="BO6" s="32"/>
+      <c r="BP6" s="32"/>
+      <c r="BQ6" s="32"/>
+      <c r="BR6" s="32"/>
+      <c r="BS6" s="32"/>
+      <c r="BT6" s="32"/>
+      <c r="BU6" s="32"/>
+      <c r="BV6" s="32"/>
+      <c r="BW6" s="32"/>
+      <c r="BX6" s="32"/>
+      <c r="BY6" s="32"/>
       <c r="BZ6" s="32"/>
       <c r="CA6" s="32"/>
       <c r="CB6" s="32"/>
       <c r="CC6" s="32"/>
-      <c r="CD6" s="32"/>
-[...11 lines deleted...]
-      </c>
+      <c r="CD6" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="CE6" s="31"/>
+      <c r="CF6" s="31"/>
+      <c r="CG6" s="31"/>
+      <c r="CH6" s="31"/>
+      <c r="CI6" s="31"/>
+      <c r="CJ6" s="31"/>
+      <c r="CK6" s="31"/>
+      <c r="CL6" s="31"/>
+      <c r="CM6" s="31"/>
+      <c r="CN6" s="31"/>
       <c r="CO6" s="31"/>
       <c r="CP6" s="31"/>
       <c r="CQ6" s="31"/>
       <c r="CR6" s="31"/>
       <c r="CS6" s="31"/>
-      <c r="CT6" s="31"/>
-[...10 lines deleted...]
-      </c>
+      <c r="CT6" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="CU6" s="32"/>
+      <c r="CV6" s="32"/>
+      <c r="CW6" s="32"/>
+      <c r="CX6" s="32"/>
+      <c r="CY6" s="32"/>
+      <c r="CZ6" s="32"/>
+      <c r="DA6" s="32"/>
+      <c r="DB6" s="32"/>
+      <c r="DC6" s="32"/>
       <c r="DD6" s="32"/>
       <c r="DE6" s="32"/>
       <c r="DF6" s="32"/>
       <c r="DG6" s="32"/>
       <c r="DH6" s="32"/>
       <c r="DI6" s="32"/>
-      <c r="DJ6" s="32"/>
-[...9 lines deleted...]
-      </c>
+      <c r="DJ6" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="DK6" s="31"/>
+      <c r="DL6" s="31"/>
+      <c r="DM6" s="31"/>
+      <c r="DN6" s="31"/>
+      <c r="DO6" s="31"/>
+      <c r="DP6" s="31"/>
+      <c r="DQ6" s="31"/>
+      <c r="DR6" s="31"/>
       <c r="DS6" s="31"/>
       <c r="DT6" s="31"/>
       <c r="DU6" s="31"/>
       <c r="DV6" s="31"/>
       <c r="DW6" s="31"/>
       <c r="DX6" s="31"/>
       <c r="DY6" s="31"/>
-      <c r="DZ6" s="31"/>
-[...8 lines deleted...]
-      </c>
+      <c r="DZ6" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="EA6" s="32"/>
+      <c r="EB6" s="32"/>
+      <c r="EC6" s="32"/>
+      <c r="ED6" s="32"/>
+      <c r="EE6" s="32"/>
+      <c r="EF6" s="32"/>
+      <c r="EG6" s="32"/>
       <c r="EH6" s="32"/>
       <c r="EI6" s="32"/>
       <c r="EJ6" s="32"/>
       <c r="EK6" s="32"/>
       <c r="EL6" s="32"/>
       <c r="EM6" s="32"/>
       <c r="EN6" s="32"/>
       <c r="EO6" s="32"/>
-      <c r="EP6" s="32"/>
-[...7 lines deleted...]
-      </c>
+      <c r="EP6" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="EQ6" s="31"/>
+      <c r="ER6" s="31"/>
+      <c r="ES6" s="31"/>
+      <c r="ET6" s="31"/>
+      <c r="EU6" s="31"/>
+      <c r="EV6" s="31"/>
       <c r="EW6" s="31"/>
       <c r="EX6" s="31"/>
       <c r="EY6" s="31"/>
       <c r="EZ6" s="31"/>
       <c r="FA6" s="31"/>
       <c r="FB6" s="31"/>
       <c r="FC6" s="31"/>
       <c r="FD6" s="31"/>
       <c r="FE6" s="31"/>
-      <c r="FF6" s="31"/>
-[...4 lines deleted...]
-      <c r="FK6" s="44" t="s">
+      <c r="FF6" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="FG6" s="32"/>
+      <c r="FH6" s="32"/>
+      <c r="FI6" s="32"/>
+      <c r="FJ6" s="32"/>
+      <c r="FK6" s="32"/>
+      <c r="FL6" s="32"/>
+      <c r="FM6" s="32"/>
+      <c r="FN6" s="32"/>
+      <c r="FO6" s="32"/>
+      <c r="FP6" s="32"/>
+      <c r="FQ6" s="32"/>
+      <c r="FR6" s="32"/>
+      <c r="FS6" s="32"/>
+      <c r="FT6" s="32"/>
+      <c r="FU6" s="32"/>
+      <c r="FV6" s="33" t="s">
         <v>14</v>
       </c>
-      <c r="FL6" s="51"/>
-[...12 lines deleted...]
-      <c r="FY6" s="52"/>
+      <c r="FW6" s="34"/>
+      <c r="FX6" s="34"/>
+      <c r="FY6" s="34"/>
+      <c r="FZ6" s="34"/>
+      <c r="GA6" s="34"/>
+      <c r="GB6" s="34"/>
+      <c r="GC6" s="34"/>
+      <c r="GD6" s="34"/>
+      <c r="GE6" s="34"/>
+      <c r="GF6" s="34"/>
+      <c r="GG6" s="34"/>
+      <c r="GH6" s="34"/>
+      <c r="GI6" s="34"/>
+      <c r="GJ6" s="34"/>
+      <c r="GK6" s="35"/>
     </row>
-    <row r="7" spans="1:181" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="38"/>
+    <row r="7" spans="1:193" ht="22.5" customHeight="1">
+      <c r="A7" s="41"/>
       <c r="B7" s="4">
         <v>2010</v>
       </c>
       <c r="C7" s="5">
         <v>2011</v>
       </c>
       <c r="D7" s="5">
         <v>2012</v>
       </c>
       <c r="E7" s="5">
         <v>2013</v>
       </c>
       <c r="F7" s="5">
         <v>2014</v>
       </c>
       <c r="G7" s="5">
         <v>2015</v>
       </c>
       <c r="H7" s="5">
         <v>2016</v>
       </c>
       <c r="I7" s="5">
         <v>2017</v>
       </c>
       <c r="J7" s="5">
         <v>2018</v>
       </c>
       <c r="K7" s="5">
         <v>2019</v>
       </c>
       <c r="L7" s="5">
         <v>2020</v>
       </c>
       <c r="M7" s="5">
         <v>2021</v>
       </c>
       <c r="N7" s="5">
         <v>2022</v>
       </c>
       <c r="O7" s="5">
         <v>2023</v>
       </c>
       <c r="P7" s="9">
         <v>2024</v>
       </c>
-      <c r="Q7" s="5">
+      <c r="Q7" s="9">
+        <v>2025</v>
+      </c>
+      <c r="R7" s="5">
         <v>2010</v>
       </c>
-      <c r="R7" s="5">
+      <c r="S7" s="5">
         <v>2011</v>
       </c>
-      <c r="S7" s="5">
+      <c r="T7" s="5">
         <v>2012</v>
       </c>
-      <c r="T7" s="5">
+      <c r="U7" s="5">
         <v>2013</v>
       </c>
-      <c r="U7" s="5">
+      <c r="V7" s="5">
         <v>2014</v>
       </c>
-      <c r="V7" s="5">
+      <c r="W7" s="5">
         <v>2015</v>
       </c>
-      <c r="W7" s="5">
+      <c r="X7" s="5">
         <v>2016</v>
       </c>
-      <c r="X7" s="5">
+      <c r="Y7" s="5">
         <v>2017</v>
       </c>
-      <c r="Y7" s="5">
+      <c r="Z7" s="5">
         <v>2018</v>
       </c>
-      <c r="Z7" s="5">
+      <c r="AA7" s="5">
         <v>2019</v>
       </c>
-      <c r="AA7" s="6">
+      <c r="AB7" s="6">
         <v>2020</v>
       </c>
-      <c r="AB7" s="7">
+      <c r="AC7" s="7">
         <v>2021</v>
       </c>
-      <c r="AC7" s="7">
+      <c r="AD7" s="7">
         <v>2022</v>
       </c>
-      <c r="AD7" s="7">
+      <c r="AE7" s="7">
         <v>2023</v>
       </c>
-      <c r="AE7" s="9">
+      <c r="AF7" s="9">
         <v>2024</v>
       </c>
-      <c r="AF7" s="4">
+      <c r="AG7" s="9">
+        <v>2025</v>
+      </c>
+      <c r="AH7" s="4">
         <v>2010</v>
       </c>
-      <c r="AG7" s="5">
+      <c r="AI7" s="5">
         <v>2011</v>
       </c>
-      <c r="AH7" s="5">
+      <c r="AJ7" s="5">
         <v>2012</v>
       </c>
-      <c r="AI7" s="5">
+      <c r="AK7" s="5">
         <v>2013</v>
       </c>
-      <c r="AJ7" s="5">
+      <c r="AL7" s="5">
         <v>2014</v>
       </c>
-      <c r="AK7" s="5">
+      <c r="AM7" s="5">
         <v>2015</v>
       </c>
-      <c r="AL7" s="5">
+      <c r="AN7" s="5">
         <v>2016</v>
       </c>
-      <c r="AM7" s="5">
+      <c r="AO7" s="5">
         <v>2017</v>
       </c>
-      <c r="AN7" s="5">
+      <c r="AP7" s="5">
         <v>2018</v>
       </c>
-      <c r="AO7" s="5">
+      <c r="AQ7" s="5">
         <v>2019</v>
       </c>
-      <c r="AP7" s="8">
+      <c r="AR7" s="8">
         <v>2020</v>
       </c>
-      <c r="AQ7" s="5">
+      <c r="AS7" s="5">
         <v>2021</v>
       </c>
-      <c r="AR7" s="5">
+      <c r="AT7" s="5">
         <v>2022</v>
       </c>
-      <c r="AS7" s="5">
+      <c r="AU7" s="5">
         <v>2023</v>
       </c>
-      <c r="AT7" s="5">
+      <c r="AV7" s="5">
         <v>2024</v>
       </c>
-      <c r="AU7" s="10">
+      <c r="AW7" s="5">
+        <v>2025</v>
+      </c>
+      <c r="AX7" s="10">
         <v>2010</v>
       </c>
-      <c r="AV7" s="5">
+      <c r="AY7" s="5">
         <v>2011</v>
       </c>
-      <c r="AW7" s="5">
+      <c r="AZ7" s="5">
         <v>2012</v>
       </c>
-      <c r="AX7" s="5">
+      <c r="BA7" s="5">
         <v>2013</v>
       </c>
-      <c r="AY7" s="5">
+      <c r="BB7" s="5">
         <v>2014</v>
       </c>
-      <c r="AZ7" s="5">
+      <c r="BC7" s="5">
         <v>2015</v>
       </c>
-      <c r="BA7" s="5">
+      <c r="BD7" s="5">
         <v>2016</v>
       </c>
-      <c r="BB7" s="5">
+      <c r="BE7" s="5">
         <v>2017</v>
       </c>
-      <c r="BC7" s="5">
+      <c r="BF7" s="5">
         <v>2018</v>
       </c>
-      <c r="BD7" s="5">
+      <c r="BG7" s="5">
         <v>2019</v>
       </c>
-      <c r="BE7" s="8">
+      <c r="BH7" s="8">
         <v>2020</v>
       </c>
-      <c r="BF7" s="5">
+      <c r="BI7" s="5">
         <v>2021</v>
       </c>
-      <c r="BG7" s="5">
+      <c r="BJ7" s="5">
         <v>2022</v>
       </c>
-      <c r="BH7" s="5">
+      <c r="BK7" s="5">
         <v>2023</v>
       </c>
-      <c r="BI7" s="5">
+      <c r="BL7" s="5">
         <v>2024</v>
       </c>
-      <c r="BJ7" s="10">
+      <c r="BM7" s="5">
+        <v>2025</v>
+      </c>
+      <c r="BN7" s="10">
         <v>2010</v>
       </c>
-      <c r="BK7" s="5">
+      <c r="BO7" s="5">
         <v>2011</v>
       </c>
-      <c r="BL7" s="5">
+      <c r="BP7" s="5">
         <v>2012</v>
       </c>
-      <c r="BM7" s="5">
+      <c r="BQ7" s="5">
         <v>2013</v>
       </c>
-      <c r="BN7" s="5">
+      <c r="BR7" s="5">
         <v>2014</v>
       </c>
-      <c r="BO7" s="5">
+      <c r="BS7" s="5">
         <v>2015</v>
       </c>
-      <c r="BP7" s="5">
+      <c r="BT7" s="5">
         <v>2016</v>
       </c>
-      <c r="BQ7" s="5">
+      <c r="BU7" s="5">
         <v>2017</v>
       </c>
-      <c r="BR7" s="5">
+      <c r="BV7" s="5">
         <v>2018</v>
       </c>
-      <c r="BS7" s="5">
+      <c r="BW7" s="5">
         <v>2019</v>
       </c>
-      <c r="BT7" s="6">
+      <c r="BX7" s="6">
         <v>2020</v>
       </c>
-      <c r="BU7" s="7">
+      <c r="BY7" s="7">
         <v>2021</v>
       </c>
-      <c r="BV7" s="7">
+      <c r="BZ7" s="7">
         <v>2022</v>
       </c>
-      <c r="BW7" s="7">
+      <c r="CA7" s="7">
         <v>2023</v>
       </c>
-      <c r="BX7" s="5">
+      <c r="CB7" s="5">
         <v>2024</v>
       </c>
-      <c r="BY7" s="4">
+      <c r="CC7" s="5">
+        <v>2025</v>
+      </c>
+      <c r="CD7" s="4">
         <v>2010</v>
       </c>
-      <c r="BZ7" s="5">
+      <c r="CE7" s="5">
         <v>2011</v>
       </c>
-      <c r="CA7" s="5">
+      <c r="CF7" s="5">
         <v>2012</v>
       </c>
-      <c r="CB7" s="5">
+      <c r="CG7" s="5">
         <v>2013</v>
       </c>
-      <c r="CC7" s="5">
+      <c r="CH7" s="5">
         <v>2014</v>
       </c>
-      <c r="CD7" s="5">
+      <c r="CI7" s="5">
         <v>2015</v>
       </c>
-      <c r="CE7" s="5">
+      <c r="CJ7" s="5">
         <v>2016</v>
       </c>
-      <c r="CF7" s="5">
+      <c r="CK7" s="5">
         <v>2017</v>
       </c>
-      <c r="CG7" s="5">
+      <c r="CL7" s="5">
         <v>2018</v>
       </c>
-      <c r="CH7" s="5">
+      <c r="CM7" s="5">
         <v>2019</v>
       </c>
-      <c r="CI7" s="6">
+      <c r="CN7" s="6">
         <v>2020</v>
       </c>
-      <c r="CJ7" s="7">
+      <c r="CO7" s="7">
         <v>2021</v>
       </c>
-      <c r="CK7" s="7">
+      <c r="CP7" s="7">
         <v>2022</v>
       </c>
-      <c r="CL7" s="7">
+      <c r="CQ7" s="7">
         <v>2023</v>
       </c>
-      <c r="CM7" s="5">
+      <c r="CR7" s="5">
         <v>2024</v>
       </c>
-      <c r="CN7" s="4">
+      <c r="CS7" s="5">
+        <v>2025</v>
+      </c>
+      <c r="CT7" s="4">
         <v>2010</v>
       </c>
-      <c r="CO7" s="5">
+      <c r="CU7" s="5">
         <v>2011</v>
       </c>
-      <c r="CP7" s="5">
+      <c r="CV7" s="5">
         <v>2012</v>
       </c>
-      <c r="CQ7" s="5">
+      <c r="CW7" s="5">
         <v>2013</v>
       </c>
-      <c r="CR7" s="5">
+      <c r="CX7" s="5">
         <v>2014</v>
       </c>
-      <c r="CS7" s="5">
+      <c r="CY7" s="5">
         <v>2015</v>
       </c>
-      <c r="CT7" s="5">
+      <c r="CZ7" s="5">
         <v>2016</v>
       </c>
-      <c r="CU7" s="5">
+      <c r="DA7" s="5">
         <v>2017</v>
       </c>
-      <c r="CV7" s="5">
+      <c r="DB7" s="5">
         <v>2018</v>
       </c>
-      <c r="CW7" s="5">
+      <c r="DC7" s="5">
         <v>2019</v>
       </c>
-      <c r="CX7" s="6">
+      <c r="DD7" s="6">
         <v>2020</v>
       </c>
-      <c r="CY7" s="7">
+      <c r="DE7" s="7">
         <v>2021</v>
       </c>
-      <c r="CZ7" s="7">
+      <c r="DF7" s="7">
         <v>2022</v>
       </c>
-      <c r="DA7" s="7">
+      <c r="DG7" s="7">
         <v>2023</v>
       </c>
-      <c r="DB7" s="5">
+      <c r="DH7" s="5">
         <v>2024</v>
       </c>
-      <c r="DC7" s="4">
+      <c r="DI7" s="5">
+        <v>2025</v>
+      </c>
+      <c r="DJ7" s="4">
         <v>2010</v>
       </c>
-      <c r="DD7" s="5">
+      <c r="DK7" s="5">
         <v>2011</v>
       </c>
-      <c r="DE7" s="5">
+      <c r="DL7" s="5">
         <v>2012</v>
       </c>
-      <c r="DF7" s="5">
+      <c r="DM7" s="5">
         <v>2013</v>
       </c>
-      <c r="DG7" s="5">
+      <c r="DN7" s="5">
         <v>2014</v>
       </c>
-      <c r="DH7" s="5">
+      <c r="DO7" s="5">
         <v>2015</v>
       </c>
-      <c r="DI7" s="5">
+      <c r="DP7" s="5">
         <v>2016</v>
       </c>
-      <c r="DJ7" s="5">
+      <c r="DQ7" s="5">
         <v>2017</v>
       </c>
-      <c r="DK7" s="5">
+      <c r="DR7" s="5">
         <v>2018</v>
       </c>
-      <c r="DL7" s="5">
+      <c r="DS7" s="5">
         <v>2019</v>
       </c>
-      <c r="DM7" s="6">
+      <c r="DT7" s="6">
         <v>2020</v>
       </c>
-      <c r="DN7" s="7">
+      <c r="DU7" s="7">
         <v>2021</v>
       </c>
-      <c r="DO7" s="7">
+      <c r="DV7" s="7">
         <v>2022</v>
       </c>
-      <c r="DP7" s="7">
+      <c r="DW7" s="7">
         <v>2023</v>
       </c>
-      <c r="DQ7" s="5">
+      <c r="DX7" s="5">
         <v>2024</v>
       </c>
-      <c r="DR7" s="4">
+      <c r="DY7" s="5">
+        <v>2025</v>
+      </c>
+      <c r="DZ7" s="4">
         <v>2010</v>
       </c>
-      <c r="DS7" s="5">
+      <c r="EA7" s="5">
         <v>2011</v>
       </c>
-      <c r="DT7" s="5">
+      <c r="EB7" s="5">
         <v>2012</v>
       </c>
-      <c r="DU7" s="5">
+      <c r="EC7" s="5">
         <v>2013</v>
       </c>
-      <c r="DV7" s="5">
+      <c r="ED7" s="5">
         <v>2014</v>
       </c>
-      <c r="DW7" s="5">
+      <c r="EE7" s="5">
         <v>2015</v>
       </c>
-      <c r="DX7" s="5">
+      <c r="EF7" s="5">
         <v>2016</v>
       </c>
-      <c r="DY7" s="5">
+      <c r="EG7" s="5">
         <v>2017</v>
       </c>
-      <c r="DZ7" s="5">
+      <c r="EH7" s="5">
         <v>2018</v>
       </c>
-      <c r="EA7" s="5">
+      <c r="EI7" s="5">
         <v>2019</v>
       </c>
-      <c r="EB7" s="6">
+      <c r="EJ7" s="6">
         <v>2020</v>
       </c>
-      <c r="EC7" s="7">
+      <c r="EK7" s="7">
         <v>2021</v>
       </c>
-      <c r="ED7" s="7">
+      <c r="EL7" s="7">
         <v>2022</v>
       </c>
-      <c r="EE7" s="7">
+      <c r="EM7" s="7">
         <v>2023</v>
       </c>
-      <c r="EF7" s="5">
+      <c r="EN7" s="5">
         <v>2024</v>
       </c>
-      <c r="EG7" s="4">
+      <c r="EO7" s="5">
+        <v>2025</v>
+      </c>
+      <c r="EP7" s="4">
         <v>2010</v>
       </c>
-      <c r="EH7" s="5">
+      <c r="EQ7" s="5">
         <v>2011</v>
       </c>
-      <c r="EI7" s="5">
+      <c r="ER7" s="5">
         <v>2012</v>
       </c>
-      <c r="EJ7" s="5">
+      <c r="ES7" s="5">
         <v>2013</v>
       </c>
-      <c r="EK7" s="5">
+      <c r="ET7" s="5">
         <v>2014</v>
       </c>
-      <c r="EL7" s="5">
+      <c r="EU7" s="5">
         <v>2015</v>
       </c>
-      <c r="EM7" s="5">
+      <c r="EV7" s="5">
         <v>2016</v>
       </c>
-      <c r="EN7" s="5">
+      <c r="EW7" s="5">
         <v>2017</v>
       </c>
-      <c r="EO7" s="5">
+      <c r="EX7" s="5">
         <v>2018</v>
       </c>
-      <c r="EP7" s="5">
+      <c r="EY7" s="5">
         <v>2019</v>
       </c>
-      <c r="EQ7" s="6">
+      <c r="EZ7" s="6">
         <v>2020</v>
       </c>
-      <c r="ER7" s="7">
+      <c r="FA7" s="7">
         <v>2021</v>
       </c>
-      <c r="ES7" s="7">
+      <c r="FB7" s="7">
         <v>2022</v>
       </c>
-      <c r="ET7" s="7">
+      <c r="FC7" s="7">
         <v>2023</v>
       </c>
-      <c r="EU7" s="5">
+      <c r="FD7" s="5">
         <v>2024</v>
       </c>
-      <c r="EV7" s="4">
+      <c r="FE7" s="5">
+        <v>2025</v>
+      </c>
+      <c r="FF7" s="4">
         <v>2010</v>
       </c>
-      <c r="EW7" s="5">
+      <c r="FG7" s="5">
         <v>2011</v>
       </c>
-      <c r="EX7" s="5">
+      <c r="FH7" s="5">
         <v>2012</v>
       </c>
-      <c r="EY7" s="5">
+      <c r="FI7" s="5">
         <v>2013</v>
       </c>
-      <c r="EZ7" s="5">
+      <c r="FJ7" s="5">
         <v>2014</v>
       </c>
-      <c r="FA7" s="5">
+      <c r="FK7" s="5">
         <v>2015</v>
       </c>
-      <c r="FB7" s="5">
+      <c r="FL7" s="5">
         <v>2016</v>
       </c>
-      <c r="FC7" s="5">
+      <c r="FM7" s="5">
         <v>2017</v>
       </c>
-      <c r="FD7" s="5">
+      <c r="FN7" s="5">
         <v>2018</v>
       </c>
-      <c r="FE7" s="5">
+      <c r="FO7" s="5">
         <v>2019</v>
       </c>
-      <c r="FF7" s="8">
+      <c r="FP7" s="8">
         <v>2020</v>
       </c>
-      <c r="FG7" s="5">
+      <c r="FQ7" s="5">
         <v>2021</v>
       </c>
-      <c r="FH7" s="5">
+      <c r="FR7" s="5">
         <v>2022</v>
       </c>
-      <c r="FI7" s="5">
+      <c r="FS7" s="5">
         <v>2023</v>
       </c>
-      <c r="FJ7" s="5">
+      <c r="FT7" s="5">
         <v>2024</v>
       </c>
-      <c r="FK7" s="5">
+      <c r="FU7" s="5">
+        <v>2025</v>
+      </c>
+      <c r="FV7" s="5">
         <v>2010</v>
       </c>
-      <c r="FL7" s="5">
+      <c r="FW7" s="5">
         <v>2011</v>
       </c>
-      <c r="FM7" s="5">
+      <c r="FX7" s="5">
         <v>2012</v>
       </c>
-      <c r="FN7" s="5">
+      <c r="FY7" s="5">
         <v>2013</v>
       </c>
-      <c r="FO7" s="5">
+      <c r="FZ7" s="5">
         <v>2014</v>
       </c>
-      <c r="FP7" s="5">
+      <c r="GA7" s="5">
         <v>2015</v>
       </c>
-      <c r="FQ7" s="5">
+      <c r="GB7" s="5">
         <v>2016</v>
       </c>
-      <c r="FR7" s="5">
+      <c r="GC7" s="5">
         <v>2017</v>
       </c>
-      <c r="FS7" s="5">
+      <c r="GD7" s="5">
         <v>2018</v>
       </c>
-      <c r="FT7" s="5">
+      <c r="GE7" s="5">
         <v>2019</v>
       </c>
-      <c r="FU7" s="5">
+      <c r="GF7" s="5">
         <v>2020</v>
       </c>
-      <c r="FV7" s="5">
+      <c r="GG7" s="5">
         <v>2021</v>
       </c>
-      <c r="FW7" s="5">
+      <c r="GH7" s="5">
         <v>2022</v>
       </c>
-      <c r="FX7" s="5">
+      <c r="GI7" s="5">
         <v>2023</v>
       </c>
-      <c r="FY7" s="5">
+      <c r="GJ7" s="5">
         <v>2024</v>
       </c>
+      <c r="GK7" s="5">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="8" spans="1:181" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:193">
       <c r="A8" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="15">
         <v>931</v>
       </c>
       <c r="C8" s="11">
         <v>958</v>
       </c>
       <c r="D8" s="11">
         <v>725</v>
       </c>
       <c r="E8" s="11">
         <v>1082</v>
       </c>
       <c r="F8" s="11">
         <v>1405</v>
       </c>
       <c r="G8" s="11">
         <v>1210</v>
       </c>
       <c r="H8" s="11">
         <v>1170</v>
       </c>
       <c r="I8" s="11">
         <v>802</v>
       </c>
       <c r="J8" s="11">
         <v>923</v>
       </c>
       <c r="K8" s="11">
         <v>944</v>
       </c>
       <c r="L8" s="11">
         <v>1020</v>
       </c>
       <c r="M8" s="11">
         <v>819</v>
       </c>
       <c r="N8" s="11">
         <v>687</v>
       </c>
       <c r="O8" s="11">
         <v>801</v>
       </c>
       <c r="P8" s="11">
         <v>774</v>
       </c>
       <c r="Q8" s="11">
+        <v>752</v>
+      </c>
+      <c r="R8" s="11">
         <v>48369</v>
       </c>
-      <c r="R8" s="11">
+      <c r="S8" s="11">
         <v>40573</v>
       </c>
-      <c r="S8" s="11">
+      <c r="T8" s="11">
         <v>41039</v>
       </c>
-      <c r="T8" s="11">
+      <c r="U8" s="11">
         <v>44566</v>
       </c>
-      <c r="U8" s="11">
+      <c r="V8" s="11">
         <v>59113</v>
       </c>
-      <c r="V8" s="11">
+      <c r="W8" s="11">
         <v>76774</v>
       </c>
-      <c r="W8" s="11">
+      <c r="X8" s="11">
         <v>70096</v>
       </c>
-      <c r="X8" s="11">
+      <c r="Y8" s="11">
         <v>32473</v>
       </c>
-      <c r="Y8" s="11">
+      <c r="Z8" s="11">
         <v>40521</v>
       </c>
-      <c r="Z8" s="11">
+      <c r="AA8" s="11">
         <v>44471</v>
       </c>
-      <c r="AA8" s="13">
+      <c r="AB8" s="13">
         <v>32051</v>
       </c>
-      <c r="AB8" s="12">
+      <c r="AC8" s="12">
         <v>30929</v>
       </c>
-      <c r="AC8" s="12">
+      <c r="AD8" s="12">
         <v>29630</v>
       </c>
-      <c r="AD8" s="12">
+      <c r="AE8" s="12">
         <v>38180</v>
       </c>
-      <c r="AE8" s="11">
+      <c r="AF8" s="11">
         <v>32573</v>
       </c>
-      <c r="AF8" s="15">
+      <c r="AG8" s="11">
+        <v>31869</v>
+      </c>
+      <c r="AH8" s="15">
         <v>101</v>
       </c>
-      <c r="AG8" s="11">
+      <c r="AI8" s="11">
         <v>15</v>
       </c>
-      <c r="AH8" s="11">
+      <c r="AJ8" s="11">
         <v>41</v>
       </c>
-      <c r="AI8" s="11">
+      <c r="AK8" s="11">
         <v>119</v>
       </c>
-      <c r="AJ8" s="11">
+      <c r="AL8" s="11">
         <v>35</v>
       </c>
-      <c r="AK8" s="11">
+      <c r="AM8" s="11">
         <v>94</v>
       </c>
-      <c r="AL8" s="11">
+      <c r="AN8" s="11">
         <v>68</v>
       </c>
-      <c r="AM8" s="11">
+      <c r="AO8" s="11">
         <v>27</v>
       </c>
-      <c r="AN8" s="11">
+      <c r="AP8" s="11">
         <v>46</v>
       </c>
-      <c r="AO8" s="11">
+      <c r="AQ8" s="11">
         <v>77</v>
       </c>
-      <c r="AP8" s="13">
+      <c r="AR8" s="13">
         <v>62</v>
       </c>
-      <c r="AQ8" s="12">
+      <c r="AS8" s="12">
         <v>134</v>
       </c>
-      <c r="AR8" s="11">
+      <c r="AT8" s="11">
         <v>120</v>
       </c>
-      <c r="AS8" s="11">
+      <c r="AU8" s="11">
         <v>47</v>
       </c>
-      <c r="AT8" s="11">
+      <c r="AV8" s="11">
         <v>13</v>
       </c>
-      <c r="AU8" s="15">
+      <c r="AW8" s="11">
+        <v>29</v>
+      </c>
+      <c r="AX8" s="15">
         <v>7778</v>
       </c>
-      <c r="AV8" s="11">
+      <c r="AY8" s="11">
         <v>1600</v>
       </c>
-      <c r="AW8" s="11">
+      <c r="AZ8" s="11">
         <v>4070</v>
       </c>
-      <c r="AX8" s="11">
+      <c r="BA8" s="11">
         <v>6702</v>
       </c>
-      <c r="AY8" s="11">
+      <c r="BB8" s="11">
         <v>2689</v>
       </c>
-      <c r="AZ8" s="11">
+      <c r="BC8" s="11">
         <v>7260</v>
       </c>
-      <c r="BA8" s="11">
+      <c r="BD8" s="11">
         <v>5309</v>
       </c>
-      <c r="BB8" s="11">
+      <c r="BE8" s="11">
         <v>2433</v>
       </c>
-      <c r="BC8" s="11">
+      <c r="BF8" s="11">
         <v>6656</v>
       </c>
-      <c r="BD8" s="11">
+      <c r="BG8" s="11">
         <v>11132</v>
       </c>
-      <c r="BE8" s="13">
+      <c r="BH8" s="13">
         <v>4067</v>
       </c>
-      <c r="BF8" s="12">
+      <c r="BI8" s="12">
         <v>8185</v>
       </c>
-      <c r="BG8" s="12">
+      <c r="BJ8" s="12">
         <v>11344</v>
       </c>
-      <c r="BH8" s="12">
+      <c r="BK8" s="12">
         <v>6490</v>
       </c>
-      <c r="BI8" s="11">
+      <c r="BL8" s="11">
         <v>1159</v>
       </c>
-      <c r="BJ8" s="15">
+      <c r="BM8" s="11">
+        <v>2662</v>
+      </c>
+      <c r="BN8" s="15">
         <v>313</v>
       </c>
-      <c r="BK8" s="11">
+      <c r="BO8" s="11">
         <v>424</v>
       </c>
-      <c r="BL8" s="11">
+      <c r="BP8" s="11">
         <v>230</v>
       </c>
-      <c r="BM8" s="11">
+      <c r="BQ8" s="11">
         <v>353</v>
       </c>
-      <c r="BN8" s="11">
+      <c r="BR8" s="11">
         <v>680</v>
       </c>
-      <c r="BO8" s="11">
+      <c r="BS8" s="11">
         <v>473</v>
       </c>
-      <c r="BP8" s="11">
+      <c r="BT8" s="11">
         <v>503</v>
       </c>
-      <c r="BQ8" s="11">
+      <c r="BU8" s="11">
         <v>229</v>
       </c>
-      <c r="BR8" s="11">
+      <c r="BV8" s="11">
         <v>363</v>
       </c>
-      <c r="BS8" s="11">
+      <c r="BW8" s="11">
         <v>370</v>
       </c>
-      <c r="BT8" s="13">
+      <c r="BX8" s="13">
         <v>355</v>
       </c>
-      <c r="BU8" s="12">
+      <c r="BY8" s="12">
         <v>269</v>
       </c>
-      <c r="BV8" s="12">
+      <c r="BZ8" s="12">
         <v>241</v>
       </c>
-      <c r="BW8" s="12">
+      <c r="CA8" s="12">
         <v>242</v>
       </c>
-      <c r="BX8" s="11">
+      <c r="CB8" s="11">
         <v>228</v>
       </c>
-      <c r="BY8" s="15">
+      <c r="CC8" s="11">
+        <v>306</v>
+      </c>
+      <c r="CD8" s="15">
         <v>17228</v>
       </c>
-      <c r="BZ8" s="11">
+      <c r="CE8" s="11">
         <v>18896</v>
       </c>
-      <c r="CA8" s="11">
+      <c r="CF8" s="11">
         <v>14009</v>
       </c>
-      <c r="CB8" s="11">
+      <c r="CG8" s="11">
         <v>17423</v>
       </c>
-      <c r="CC8" s="11">
+      <c r="CH8" s="11">
         <v>31279</v>
       </c>
-      <c r="CD8" s="11">
+      <c r="CI8" s="11">
         <v>24635</v>
       </c>
-      <c r="CE8" s="11">
+      <c r="CJ8" s="11">
         <v>26493</v>
       </c>
-      <c r="CF8" s="11">
+      <c r="CK8" s="11">
         <v>9908</v>
       </c>
-      <c r="CG8" s="11">
+      <c r="CL8" s="11">
         <v>13860</v>
       </c>
-      <c r="CH8" s="11">
+      <c r="CM8" s="11">
         <v>12023</v>
       </c>
-      <c r="CI8" s="13">
+      <c r="CN8" s="13">
         <v>13989</v>
       </c>
-      <c r="CJ8" s="13">
+      <c r="CO8" s="13">
         <v>8282</v>
       </c>
-      <c r="CK8" s="12">
+      <c r="CP8" s="12">
         <v>10170</v>
       </c>
-      <c r="CL8" s="13">
+      <c r="CQ8" s="13">
         <v>13393</v>
       </c>
-      <c r="CM8" s="11">
+      <c r="CR8" s="11">
         <v>11043</v>
       </c>
-      <c r="CN8" s="15">
+      <c r="CS8" s="11">
+        <v>13526</v>
+      </c>
+      <c r="CT8" s="15">
         <v>47</v>
       </c>
-      <c r="CO8" s="11">
+      <c r="CU8" s="11">
         <v>25</v>
       </c>
-      <c r="CP8" s="11">
+      <c r="CV8" s="11">
         <v>44</v>
       </c>
-      <c r="CQ8" s="11">
+      <c r="CW8" s="11">
         <v>73</v>
       </c>
-      <c r="CR8" s="11">
+      <c r="CX8" s="11">
         <v>33</v>
       </c>
-      <c r="CS8" s="11">
+      <c r="CY8" s="11">
         <v>29</v>
       </c>
-      <c r="CT8" s="11">
+      <c r="CZ8" s="11">
         <v>10</v>
       </c>
-      <c r="CU8" s="11">
+      <c r="DA8" s="11">
         <v>6</v>
       </c>
-      <c r="CV8" s="11">
+      <c r="DB8" s="11">
         <v>7</v>
       </c>
-      <c r="CW8" s="11">
+      <c r="DC8" s="11">
         <v>5</v>
       </c>
-      <c r="CX8" s="13">
+      <c r="DD8" s="13">
         <v>10</v>
       </c>
-      <c r="CY8" s="12">
+      <c r="DE8" s="12">
         <v>60</v>
       </c>
-      <c r="CZ8" s="12">
+      <c r="DF8" s="12">
         <v>30</v>
       </c>
-      <c r="DA8" s="12">
+      <c r="DG8" s="12">
         <v>20</v>
       </c>
-      <c r="DB8" s="11">
+      <c r="DH8" s="11">
         <v>11</v>
       </c>
-      <c r="DC8" s="15">
+      <c r="DI8" s="11">
+        <v>30</v>
+      </c>
+      <c r="DJ8" s="15">
         <v>1527</v>
       </c>
-      <c r="DD8" s="11">
+      <c r="DK8" s="11">
         <v>820</v>
       </c>
-      <c r="DE8" s="11">
+      <c r="DL8" s="11">
         <v>1180</v>
       </c>
-      <c r="DF8" s="11">
+      <c r="DM8" s="11">
         <v>2114</v>
       </c>
-      <c r="DG8" s="11">
+      <c r="DN8" s="11">
         <v>1746</v>
       </c>
-      <c r="DH8" s="11">
+      <c r="DO8" s="11">
         <v>1649</v>
       </c>
-      <c r="DI8" s="11">
+      <c r="DP8" s="11">
         <v>700</v>
       </c>
-      <c r="DJ8" s="11">
+      <c r="DQ8" s="11">
         <v>540</v>
       </c>
-      <c r="DK8" s="11">
+      <c r="DR8" s="11">
         <v>668</v>
       </c>
-      <c r="DL8" s="11">
+      <c r="DS8" s="11">
         <v>213</v>
       </c>
-      <c r="DM8" s="13">
+      <c r="DT8" s="13">
         <v>368</v>
       </c>
-      <c r="DN8" s="12">
+      <c r="DU8" s="12">
         <v>3296</v>
       </c>
-      <c r="DO8" s="12">
+      <c r="DV8" s="12">
         <v>1038</v>
       </c>
-      <c r="DP8" s="12">
+      <c r="DW8" s="12">
         <v>858</v>
       </c>
-      <c r="DQ8" s="11">
+      <c r="DX8" s="11">
         <v>487</v>
       </c>
-      <c r="DR8" s="15">
+      <c r="DY8" s="11">
+        <v>608</v>
+      </c>
+      <c r="DZ8" s="15">
         <v>439</v>
       </c>
-      <c r="DS8" s="11">
+      <c r="EA8" s="11">
         <v>456</v>
       </c>
-      <c r="DT8" s="11">
+      <c r="EB8" s="11">
         <v>331</v>
       </c>
-      <c r="DU8" s="11">
+      <c r="EC8" s="11">
         <v>446</v>
       </c>
-      <c r="DV8" s="11">
+      <c r="ED8" s="11">
         <v>390</v>
       </c>
-      <c r="DW8" s="11">
+      <c r="EE8" s="11">
         <v>456</v>
       </c>
-      <c r="DX8" s="11">
+      <c r="EF8" s="11">
         <v>438</v>
       </c>
-      <c r="DY8" s="11">
+      <c r="EG8" s="11">
         <v>385</v>
       </c>
-      <c r="DZ8" s="11">
+      <c r="EH8" s="11">
         <v>368</v>
       </c>
-      <c r="EA8" s="11">
+      <c r="EI8" s="11">
         <v>397</v>
       </c>
-      <c r="EB8" s="13">
+      <c r="EJ8" s="13">
         <v>399</v>
       </c>
-      <c r="EC8" s="12">
+      <c r="EK8" s="12">
         <v>268</v>
       </c>
-      <c r="ED8" s="12">
+      <c r="EL8" s="12">
         <v>219</v>
       </c>
-      <c r="EE8" s="12">
+      <c r="EM8" s="12">
         <v>363</v>
       </c>
-      <c r="EF8" s="11">
+      <c r="EN8" s="11">
         <v>309</v>
       </c>
-      <c r="EG8" s="15">
+      <c r="EO8" s="11">
+        <v>243</v>
+      </c>
+      <c r="EP8" s="15">
         <v>19961</v>
       </c>
-      <c r="EH8" s="11">
+      <c r="EQ8" s="11">
         <v>17196</v>
       </c>
-      <c r="EI8" s="11">
+      <c r="ER8" s="11">
         <v>18412</v>
       </c>
-      <c r="EJ8" s="11">
+      <c r="ES8" s="11">
         <v>17013</v>
       </c>
-      <c r="EK8" s="11">
+      <c r="ET8" s="11">
         <v>17281</v>
       </c>
-      <c r="EL8" s="11">
+      <c r="EU8" s="11">
         <v>40546</v>
       </c>
-      <c r="EM8" s="11">
+      <c r="EV8" s="11">
         <v>35113</v>
       </c>
-      <c r="EN8" s="11">
+      <c r="EW8" s="11">
         <v>17518</v>
       </c>
-      <c r="EO8" s="11">
+      <c r="EX8" s="11">
         <v>15466</v>
       </c>
-      <c r="EP8" s="11">
+      <c r="EY8" s="11">
         <v>19466</v>
       </c>
-      <c r="EQ8" s="13">
+      <c r="EZ8" s="13">
         <v>10675</v>
       </c>
-      <c r="ER8" s="12">
+      <c r="FA8" s="12">
         <v>8474</v>
       </c>
-      <c r="ES8" s="12">
+      <c r="FB8" s="12">
         <v>5280</v>
       </c>
-      <c r="ET8" s="12">
+      <c r="FC8" s="12">
         <v>16056</v>
       </c>
-      <c r="EU8" s="11">
+      <c r="FD8" s="11">
         <v>16879</v>
       </c>
-      <c r="EV8" s="15">
+      <c r="FE8" s="11">
+        <v>12842</v>
+      </c>
+      <c r="FF8" s="15">
         <v>31</v>
       </c>
-      <c r="EW8" s="11">
+      <c r="FG8" s="11">
         <v>38</v>
       </c>
-      <c r="EX8" s="11">
+      <c r="FH8" s="11">
         <v>79</v>
       </c>
-      <c r="EY8" s="11">
+      <c r="FI8" s="11">
         <v>91</v>
       </c>
-      <c r="EZ8" s="11">
+      <c r="FJ8" s="11">
         <v>267</v>
       </c>
-      <c r="FA8" s="11">
+      <c r="FK8" s="11">
         <v>158</v>
       </c>
-      <c r="FB8" s="11">
+      <c r="FL8" s="11">
         <v>151</v>
       </c>
-      <c r="FC8" s="11">
+      <c r="FM8" s="11">
         <v>156</v>
       </c>
-      <c r="FD8" s="11">
+      <c r="FN8" s="11">
         <v>139</v>
       </c>
-      <c r="FE8" s="11">
+      <c r="FO8" s="11">
         <v>94</v>
       </c>
-      <c r="FF8" s="13">
+      <c r="FP8" s="13">
         <v>194</v>
       </c>
-      <c r="FG8" s="13">
+      <c r="FQ8" s="13">
         <v>88</v>
       </c>
-      <c r="FH8" s="13">
+      <c r="FR8" s="13">
         <v>78</v>
       </c>
-      <c r="FI8" s="13">
+      <c r="FS8" s="13">
         <v>130</v>
       </c>
-      <c r="FJ8" s="11">
+      <c r="FT8" s="11">
         <v>212</v>
       </c>
-      <c r="FK8" s="15">
+      <c r="FU8" s="11">
+        <v>145</v>
+      </c>
+      <c r="FV8" s="15">
         <v>1875</v>
       </c>
-      <c r="FL8" s="11">
+      <c r="FW8" s="11">
         <v>2061</v>
       </c>
-      <c r="FM8" s="11">
+      <c r="FX8" s="11">
         <v>3368</v>
       </c>
-      <c r="FN8" s="11">
+      <c r="FY8" s="11">
         <v>1314</v>
       </c>
-      <c r="FO8" s="11">
+      <c r="FZ8" s="11">
         <v>6118</v>
       </c>
-      <c r="FP8" s="11">
+      <c r="GA8" s="11">
         <v>2684</v>
       </c>
-      <c r="FQ8" s="11">
+      <c r="GB8" s="11">
         <v>2481</v>
       </c>
-      <c r="FR8" s="11">
+      <c r="GC8" s="11">
         <v>2074</v>
       </c>
-      <c r="FS8" s="11">
+      <c r="GD8" s="11">
         <v>3870</v>
       </c>
-      <c r="FT8" s="11">
+      <c r="GE8" s="11">
         <v>1638</v>
       </c>
-      <c r="FU8" s="14">
+      <c r="GF8" s="14">
         <v>2953</v>
       </c>
-      <c r="FV8" s="14">
+      <c r="GG8" s="14">
         <v>2692</v>
       </c>
-      <c r="FW8" s="14">
+      <c r="GH8" s="14">
         <v>1798</v>
       </c>
-      <c r="FX8" s="14">
+      <c r="GI8" s="14">
         <v>1383</v>
       </c>
-      <c r="FY8" s="11">
+      <c r="GJ8" s="11">
         <v>3005</v>
       </c>
+      <c r="GK8" s="11">
+        <v>2230</v>
+      </c>
     </row>
-    <row r="9" spans="1:181" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:193" ht="19.5" customHeight="1">
       <c r="B9" s="16"/>
       <c r="C9" s="16"/>
       <c r="D9" s="16"/>
       <c r="E9" s="16"/>
       <c r="F9" s="16"/>
       <c r="G9" s="16"/>
       <c r="H9" s="16"/>
       <c r="I9" s="16"/>
       <c r="J9" s="16"/>
       <c r="K9" s="16"/>
       <c r="L9" s="16"/>
       <c r="M9" s="16"/>
       <c r="N9" s="16"/>
       <c r="O9" s="16"/>
       <c r="P9" s="16"/>
       <c r="Q9" s="16"/>
       <c r="R9" s="16"/>
       <c r="S9" s="16"/>
       <c r="T9" s="16"/>
       <c r="U9" s="16"/>
       <c r="V9" s="16"/>
       <c r="W9" s="16"/>
       <c r="X9" s="16"/>
       <c r="Y9" s="16"/>
       <c r="Z9" s="16"/>
@@ -3307,538 +3463,583 @@
       <c r="EX9" s="16"/>
       <c r="EY9" s="16"/>
       <c r="EZ9" s="16"/>
       <c r="FA9" s="16"/>
       <c r="FB9" s="16"/>
       <c r="FC9" s="16"/>
       <c r="FD9" s="16"/>
       <c r="FE9" s="16"/>
       <c r="FF9" s="16"/>
       <c r="FG9" s="16"/>
       <c r="FH9" s="16"/>
       <c r="FI9" s="16"/>
       <c r="FJ9" s="16"/>
       <c r="FK9" s="16"/>
       <c r="FL9" s="16"/>
       <c r="FM9" s="16"/>
       <c r="FN9" s="16"/>
       <c r="FO9" s="16"/>
       <c r="FP9" s="16"/>
       <c r="FQ9" s="16"/>
       <c r="FR9" s="16"/>
       <c r="FS9" s="16"/>
       <c r="FT9" s="16"/>
       <c r="FU9" s="16"/>
       <c r="FV9" s="16"/>
+      <c r="FW9" s="16"/>
+      <c r="FX9" s="16"/>
+      <c r="FY9" s="16"/>
+      <c r="FZ9" s="16"/>
+      <c r="GA9" s="16"/>
+      <c r="GB9" s="16"/>
+      <c r="GC9" s="16"/>
+      <c r="GD9" s="16"/>
+      <c r="GE9" s="16"/>
+      <c r="GF9" s="16"/>
+      <c r="GG9" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="23">
-    <mergeCell ref="AF4:FY4"/>
-[...3 lines deleted...]
-    <mergeCell ref="A3:FQ3"/>
+    <mergeCell ref="AH4:GK4"/>
+    <mergeCell ref="FV6:GK6"/>
+    <mergeCell ref="A1:GB1"/>
+    <mergeCell ref="A2:GB2"/>
+    <mergeCell ref="A3:GB3"/>
     <mergeCell ref="A4:A7"/>
-    <mergeCell ref="DC6:DQ6"/>
-[...15 lines deleted...]
-    <mergeCell ref="EV5:FY5"/>
+    <mergeCell ref="DJ6:DY6"/>
+    <mergeCell ref="CT5:DY5"/>
+    <mergeCell ref="DZ6:EO6"/>
+    <mergeCell ref="B6:Q6"/>
+    <mergeCell ref="R6:AG6"/>
+    <mergeCell ref="B4:AG5"/>
+    <mergeCell ref="AH6:AW6"/>
+    <mergeCell ref="AX6:BM6"/>
+    <mergeCell ref="AH5:BM5"/>
+    <mergeCell ref="CT6:DI6"/>
+    <mergeCell ref="CD6:CS6"/>
+    <mergeCell ref="BN5:CS5"/>
+    <mergeCell ref="FF6:FU6"/>
+    <mergeCell ref="EP6:FE6"/>
+    <mergeCell ref="DZ5:FE5"/>
+    <mergeCell ref="BN6:CC6"/>
+    <mergeCell ref="FF5:GK5"/>
   </mergeCells>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="13" firstPageNumber="0" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H22"/>
+  <dimension ref="A1:H23"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="29.140625" style="17" customWidth="1"/>
     <col min="2" max="7" width="15.7109375" style="17" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A1" s="46" t="s">
+    <row r="1" spans="1:7">
+      <c r="A1" s="48" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="46"/>
-[...4 lines deleted...]
-      <c r="G1" s="46"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
     </row>
-    <row r="2" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="F2" s="47" t="s">
+    <row r="2" spans="1:7" ht="15" customHeight="1">
+      <c r="F2" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="G2" s="47"/>
+      <c r="G2" s="49"/>
     </row>
-    <row r="3" spans="1:7" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B3" s="50" t="s">
+    <row r="3" spans="1:7" ht="28.5" customHeight="1">
+      <c r="A3" s="50"/>
+      <c r="B3" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="C3" s="50"/>
-      <c r="D3" s="50" t="s">
+      <c r="C3" s="52"/>
+      <c r="D3" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="E3" s="50"/>
-      <c r="F3" s="50" t="s">
+      <c r="E3" s="52"/>
+      <c r="F3" s="52" t="s">
         <v>22</v>
       </c>
-      <c r="G3" s="50"/>
+      <c r="G3" s="52"/>
     </row>
-    <row r="4" spans="1:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="49"/>
+    <row r="4" spans="1:7" ht="30.75" customHeight="1">
+      <c r="A4" s="51"/>
       <c r="B4" s="18" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="18" t="s">
         <v>18</v>
       </c>
       <c r="D4" s="18" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="18" t="s">
         <v>18</v>
       </c>
       <c r="F4" s="18" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="18" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:7">
       <c r="A5" s="20">
         <v>2009</v>
       </c>
       <c r="B5" s="21">
         <v>606</v>
       </c>
       <c r="C5" s="22">
         <v>28024</v>
       </c>
       <c r="D5" s="21">
         <v>111</v>
       </c>
       <c r="E5" s="22">
         <v>8882</v>
       </c>
       <c r="F5" s="21">
         <v>495</v>
       </c>
       <c r="G5" s="22">
         <v>19142</v>
       </c>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:7">
       <c r="A6" s="20">
         <v>2010</v>
       </c>
       <c r="B6" s="21">
         <v>931</v>
       </c>
       <c r="C6" s="22">
         <v>48369</v>
       </c>
       <c r="D6" s="21">
         <v>107</v>
       </c>
       <c r="E6" s="22">
         <v>8869</v>
       </c>
       <c r="F6" s="21">
         <v>824</v>
       </c>
       <c r="G6" s="22">
         <v>39500</v>
       </c>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:7">
       <c r="A7" s="20">
         <v>2011</v>
       </c>
       <c r="B7" s="21">
         <v>958</v>
       </c>
       <c r="C7" s="22">
         <v>40573</v>
       </c>
       <c r="D7" s="21">
         <v>138</v>
       </c>
       <c r="E7" s="22">
         <v>11029</v>
       </c>
       <c r="F7" s="21">
         <v>820</v>
       </c>
       <c r="G7" s="22">
         <v>29544</v>
       </c>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:7">
       <c r="A8" s="20">
         <v>2012</v>
       </c>
       <c r="B8" s="21">
         <v>725</v>
       </c>
       <c r="C8" s="22">
         <v>41039</v>
       </c>
       <c r="D8" s="21">
         <v>140</v>
       </c>
       <c r="E8" s="22">
         <v>11267</v>
       </c>
       <c r="F8" s="21">
         <v>585</v>
       </c>
       <c r="G8" s="22">
         <v>29772</v>
       </c>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:7">
       <c r="A9" s="20">
         <v>2013</v>
       </c>
       <c r="B9" s="22">
         <v>1082</v>
       </c>
       <c r="C9" s="22">
         <v>44566</v>
       </c>
       <c r="D9" s="22">
         <v>134</v>
       </c>
       <c r="E9" s="22">
         <v>9106</v>
       </c>
       <c r="F9" s="22">
         <v>948</v>
       </c>
       <c r="G9" s="22">
         <v>35460</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:7">
       <c r="A10" s="20">
         <v>2014</v>
       </c>
       <c r="B10" s="22">
         <v>1405</v>
       </c>
       <c r="C10" s="22">
         <v>59113</v>
       </c>
       <c r="D10" s="22">
         <v>132</v>
       </c>
       <c r="E10" s="22">
         <v>8846</v>
       </c>
       <c r="F10" s="22">
         <v>1273</v>
       </c>
       <c r="G10" s="22">
         <v>50267</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:7">
       <c r="A11" s="20">
         <v>2015</v>
       </c>
       <c r="B11" s="22">
         <v>1210</v>
       </c>
       <c r="C11" s="22">
         <v>76774</v>
       </c>
       <c r="D11" s="22">
         <v>180</v>
       </c>
       <c r="E11" s="22">
         <v>7940</v>
       </c>
       <c r="F11" s="22">
         <v>1030</v>
       </c>
       <c r="G11" s="22">
         <v>68834</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:7">
       <c r="A12" s="20">
         <v>2016</v>
       </c>
       <c r="B12" s="22">
         <v>1170</v>
       </c>
       <c r="C12" s="22">
         <v>70096</v>
       </c>
       <c r="D12" s="22">
         <v>151</v>
       </c>
       <c r="E12" s="22">
         <v>4673</v>
       </c>
       <c r="F12" s="22">
         <v>1019</v>
       </c>
       <c r="G12" s="22">
         <v>65423</v>
       </c>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:7">
       <c r="A13" s="20">
         <v>2017</v>
       </c>
       <c r="B13" s="23">
         <v>802</v>
       </c>
       <c r="C13" s="23">
         <v>32473</v>
       </c>
       <c r="D13" s="23">
         <v>148</v>
       </c>
       <c r="E13" s="23">
         <v>6107</v>
       </c>
       <c r="F13" s="23">
         <v>654</v>
       </c>
       <c r="G13" s="23">
         <v>26366</v>
       </c>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:7">
       <c r="A14" s="20">
         <v>2018</v>
       </c>
       <c r="B14" s="22">
         <f>D14+F14</f>
         <v>923</v>
       </c>
       <c r="C14" s="22">
         <f>E14+G14</f>
         <v>40521</v>
       </c>
       <c r="D14" s="22">
         <v>151</v>
       </c>
       <c r="E14" s="22">
         <v>6893</v>
       </c>
       <c r="F14" s="22">
         <v>772</v>
       </c>
       <c r="G14" s="22">
         <v>33628</v>
       </c>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:7">
       <c r="A15" s="20">
         <v>2019</v>
       </c>
       <c r="B15" s="22">
         <v>944</v>
       </c>
       <c r="C15" s="22">
         <v>44471</v>
       </c>
       <c r="D15" s="22">
         <v>146</v>
       </c>
       <c r="E15" s="22">
         <v>6756</v>
       </c>
       <c r="F15" s="22">
         <v>798</v>
       </c>
       <c r="G15" s="22">
         <v>37715</v>
       </c>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:7">
       <c r="A16" s="20">
         <v>2020</v>
       </c>
       <c r="B16" s="22">
         <v>1020</v>
       </c>
       <c r="C16" s="22">
         <v>32051</v>
       </c>
       <c r="D16" s="22">
         <v>151</v>
       </c>
       <c r="E16" s="22">
         <v>5629</v>
       </c>
       <c r="F16" s="22">
         <v>869</v>
       </c>
       <c r="G16" s="22">
         <v>26422</v>
       </c>
     </row>
-    <row r="17" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:8">
       <c r="A17" s="20">
         <v>2021</v>
       </c>
       <c r="B17" s="22">
         <v>819</v>
       </c>
       <c r="C17" s="22">
         <v>30929</v>
       </c>
       <c r="D17" s="22">
         <v>187</v>
       </c>
       <c r="E17" s="22">
         <v>6808</v>
       </c>
       <c r="F17" s="22">
         <v>632</v>
       </c>
       <c r="G17" s="22">
         <v>24121</v>
       </c>
     </row>
-    <row r="18" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:8">
       <c r="A18" s="24">
         <v>2022</v>
       </c>
       <c r="B18" s="22">
         <v>687</v>
       </c>
       <c r="C18" s="22">
         <v>29630</v>
       </c>
       <c r="D18" s="22">
         <v>173</v>
       </c>
       <c r="E18" s="22">
         <v>5352</v>
       </c>
       <c r="F18" s="22">
         <v>514</v>
       </c>
       <c r="G18" s="22">
         <v>24278</v>
       </c>
     </row>
-    <row r="19" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:8">
       <c r="A19" s="24">
         <v>2023</v>
       </c>
       <c r="B19" s="22">
         <v>801</v>
       </c>
       <c r="C19" s="22">
         <v>38180</v>
       </c>
       <c r="D19" s="22">
         <v>242</v>
       </c>
       <c r="E19" s="22">
         <v>10059</v>
       </c>
       <c r="F19" s="22">
         <v>559</v>
       </c>
       <c r="G19" s="22">
         <v>28121</v>
       </c>
     </row>
-    <row r="20" spans="1:8" s="30" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:8" s="30" customFormat="1">
       <c r="A20" s="26">
         <v>2024</v>
       </c>
       <c r="B20" s="27">
         <v>774</v>
       </c>
       <c r="C20" s="28">
         <v>32573</v>
       </c>
       <c r="D20" s="28">
         <v>152</v>
       </c>
       <c r="E20" s="28">
         <v>8027</v>
       </c>
       <c r="F20" s="28">
         <v>622</v>
       </c>
       <c r="G20" s="28">
         <v>24546</v>
       </c>
       <c r="H20" s="29"/>
     </row>
-    <row r="22" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A22" s="45" t="s">
+    <row r="21" spans="1:8" s="30" customFormat="1">
+      <c r="A21" s="26">
+        <v>2025</v>
+      </c>
+      <c r="B21" s="27">
+        <v>752</v>
+      </c>
+      <c r="C21" s="28">
+        <v>31869</v>
+      </c>
+      <c r="D21" s="53">
+        <v>140</v>
+      </c>
+      <c r="E21" s="28">
+        <v>7782</v>
+      </c>
+      <c r="F21" s="53">
+        <v>613</v>
+      </c>
+      <c r="G21" s="28">
+        <v>24087</v>
+      </c>
+      <c r="H21" s="29"/>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="B22" s="30"/>
+      <c r="C22" s="30"/>
+      <c r="D22" s="54">
+        <v>139</v>
+      </c>
+      <c r="E22" s="30"/>
+      <c r="F22" s="30"/>
+      <c r="G22" s="30"/>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="45"/>
-[...4 lines deleted...]
-      <c r="G22" s="45"/>
+      <c r="B23" s="47"/>
+      <c r="C23" s="47"/>
+      <c r="D23" s="47"/>
+      <c r="E23" s="47"/>
+      <c r="F23" s="47"/>
+      <c r="G23" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A22:G22"/>
+    <mergeCell ref="A23:G23"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="47" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>