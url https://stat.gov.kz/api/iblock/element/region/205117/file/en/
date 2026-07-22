--- v0 (2026-04-29)
+++ v1 (2026-07-22)
@@ -2,70 +2,67 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="60" windowWidth="13200" windowHeight="12750" tabRatio="589"/>
+    <workbookView xWindow="13365" yWindow="-105" windowWidth="13200" windowHeight="12765" tabRatio="589"/>
   </bookViews>
   <sheets>
     <sheet name="in terms of value" sheetId="1" r:id="rId1"/>
     <sheet name="as a percentage of the total" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'in terms of value'!$A$3:$H$60</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'as a percentage of the total'!$A$1:$H$64</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'as a percentage of the total'!$A$1:$H$63</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'in terms of value'!$A$1:$H$62</definedName>
   </definedNames>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="66">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="65">
   <si>
     <t xml:space="preserve">Retail trade volume by individual product groups                                                                                                                     </t>
   </si>
   <si>
     <t>million tenge</t>
   </si>
   <si>
     <t>Total, including</t>
   </si>
   <si>
     <t>Trade in food products, including</t>
   </si>
   <si>
     <t>Meat, including poultry and meat products (including sausages)</t>
   </si>
   <si>
     <t xml:space="preserve">     including:</t>
   </si>
   <si>
     <t xml:space="preserve">          meat, including poultry meat and meat products </t>
   </si>
   <si>
     <t xml:space="preserve">        sausage products</t>
   </si>
   <si>
@@ -387,51 +384,51 @@
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -485,50 +482,51 @@
     <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -799,1789 +797,1965 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I145"/>
+  <dimension ref="A1:J145"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B42" sqref="B42"/>
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="55.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" style="1" customWidth="1"/>
     <col min="3" max="5" width="13.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="15.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="13.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.28515625" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="15" customHeight="1">
+    <row r="1" spans="1:10" ht="15" customHeight="1">
       <c r="A1" s="35" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="B1" s="35"/>
       <c r="C1" s="35"/>
       <c r="D1" s="35"/>
       <c r="E1" s="35"/>
       <c r="F1" s="35"/>
       <c r="G1" s="35"/>
       <c r="H1" s="35"/>
     </row>
-    <row r="2" spans="1:9" ht="12" thickBot="1">
+    <row r="2" spans="1:10" ht="12" thickBot="1">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
-      <c r="I2" s="3" t="s">
-[...3 lines deleted...]
-    <row r="3" spans="1:9" s="6" customFormat="1" ht="12" thickBot="1">
+      <c r="I2" s="3"/>
+      <c r="J2" s="3" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" s="6" customFormat="1" ht="12" thickBot="1">
       <c r="A3" s="4"/>
       <c r="B3" s="5">
         <v>2017</v>
       </c>
       <c r="C3" s="5">
         <v>2018</v>
       </c>
       <c r="D3" s="5">
         <v>2019</v>
       </c>
       <c r="E3" s="5">
         <v>2020</v>
       </c>
       <c r="F3" s="5">
         <v>2021</v>
       </c>
       <c r="G3" s="5">
         <v>2022</v>
       </c>
       <c r="H3" s="5">
         <v>2023</v>
       </c>
       <c r="I3" s="5">
         <v>2024</v>
       </c>
-    </row>
-    <row r="4" spans="1:9" s="6" customFormat="1">
+      <c r="J3" s="5">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" s="6" customFormat="1">
       <c r="A4" s="7" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B4" s="11">
         <v>317109.40000000002</v>
       </c>
       <c r="C4" s="11">
         <v>360410.3</v>
       </c>
       <c r="D4" s="11">
         <v>403970.2</v>
       </c>
       <c r="E4" s="11">
         <v>435936.4</v>
       </c>
       <c r="F4" s="11">
         <v>506457</v>
       </c>
       <c r="G4" s="11">
         <v>593786.6</v>
       </c>
       <c r="H4" s="28">
         <v>730178.1</v>
       </c>
       <c r="I4" s="28">
         <v>802850.6</v>
       </c>
-    </row>
-    <row r="5" spans="1:9" s="14" customFormat="1">
+      <c r="J4" s="28">
+        <v>940073.3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" s="14" customFormat="1">
       <c r="A5" s="12" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B5" s="13">
         <v>93395.7</v>
       </c>
       <c r="C5" s="13">
         <v>86382.6</v>
       </c>
       <c r="D5" s="13">
         <v>110675.8</v>
       </c>
       <c r="E5" s="13">
         <v>150483</v>
       </c>
       <c r="F5" s="13">
         <v>154940.4</v>
       </c>
       <c r="G5" s="13">
         <v>167356.29999999999</v>
       </c>
       <c r="H5" s="28">
         <v>216093.2</v>
       </c>
       <c r="I5" s="28">
         <v>315374.3</v>
       </c>
-    </row>
-    <row r="6" spans="1:9">
+      <c r="J5" s="28">
+        <v>354146.3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" s="15" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B6" s="16">
         <v>9033</v>
       </c>
       <c r="C6" s="16">
         <v>7585</v>
       </c>
       <c r="D6" s="17">
         <v>11083.1</v>
       </c>
       <c r="E6" s="17">
         <v>11012.1</v>
       </c>
       <c r="F6" s="17">
         <v>5671.2</v>
       </c>
       <c r="G6" s="17">
         <v>5367.6</v>
       </c>
       <c r="H6" s="20">
         <v>10565.3</v>
       </c>
       <c r="I6" s="20">
         <v>12943.5</v>
       </c>
-    </row>
-    <row r="7" spans="1:9">
+      <c r="J6" s="20">
+        <v>42420.6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" s="15" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B7" s="18"/>
       <c r="C7" s="18"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="13"/>
       <c r="G7" s="13"/>
       <c r="H7" s="20"/>
       <c r="I7" s="20"/>
-    </row>
-    <row r="8" spans="1:9" ht="12.75" customHeight="1">
+      <c r="J7" s="20"/>
+    </row>
+    <row r="8" spans="1:10" ht="12.75" customHeight="1">
       <c r="A8" s="15" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B8" s="19">
         <v>4556.3999999999996</v>
       </c>
       <c r="C8" s="20">
         <v>4331.8</v>
       </c>
       <c r="D8" s="16">
         <v>7402.6</v>
       </c>
       <c r="E8" s="16">
         <v>11174</v>
       </c>
       <c r="F8" s="16">
         <v>11824.2</v>
       </c>
       <c r="G8" s="16">
         <v>16908.2</v>
       </c>
       <c r="H8" s="20">
         <v>18181.7</v>
       </c>
       <c r="I8" s="20">
         <v>26255.4</v>
       </c>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8" s="20">
+        <v>33504.199999999997</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" s="15" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B9" s="19">
         <v>3347.1</v>
       </c>
       <c r="C9" s="19">
         <v>3377.4</v>
       </c>
       <c r="D9" s="20">
         <v>4242.5</v>
       </c>
       <c r="E9" s="20">
         <v>6919.2</v>
       </c>
       <c r="F9" s="20">
         <v>6461.5</v>
       </c>
       <c r="G9" s="20">
         <v>10575.8</v>
       </c>
       <c r="H9" s="20">
         <v>11026</v>
       </c>
       <c r="I9" s="20">
         <v>12360.7</v>
       </c>
-    </row>
-    <row r="10" spans="1:9">
+      <c r="J9" s="20">
+        <v>8916.4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" s="21" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B10" s="16">
         <v>2947.1</v>
       </c>
       <c r="C10" s="16">
         <v>2014.6</v>
       </c>
       <c r="D10" s="20">
         <v>3158.3</v>
       </c>
       <c r="E10" s="20">
         <v>4351.7</v>
       </c>
       <c r="F10" s="20">
         <v>14235.8</v>
       </c>
       <c r="G10" s="20">
         <v>6681.4</v>
       </c>
       <c r="H10" s="20">
         <v>8001.3</v>
       </c>
       <c r="I10" s="20">
         <v>8937.2000000000007</v>
       </c>
-    </row>
-    <row r="11" spans="1:9" s="23" customFormat="1">
+      <c r="J10" s="20">
+        <v>4634.1000000000004</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="23" customFormat="1">
       <c r="A11" s="22" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B11" s="19">
         <v>7372.4</v>
       </c>
       <c r="C11" s="19">
         <v>8626.7000000000007</v>
       </c>
       <c r="D11" s="20">
         <v>8730.1</v>
       </c>
       <c r="E11" s="20">
         <v>18271.3</v>
       </c>
       <c r="F11" s="20">
         <v>16289.2</v>
       </c>
       <c r="G11" s="20">
         <v>21031.1</v>
       </c>
       <c r="H11" s="20">
         <v>25962.6</v>
       </c>
       <c r="I11" s="20">
         <v>38344.9</v>
       </c>
-    </row>
-    <row r="12" spans="1:9" s="23" customFormat="1">
+      <c r="J11" s="37">
+        <v>36694.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="23" customFormat="1">
       <c r="A12" s="22" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B12" s="19">
         <v>6286.2</v>
       </c>
       <c r="C12" s="19">
         <v>6155.6</v>
       </c>
       <c r="D12" s="16">
         <v>12561.3</v>
       </c>
       <c r="E12" s="16">
         <v>15146</v>
       </c>
       <c r="F12" s="16">
         <v>13628.5</v>
       </c>
       <c r="G12" s="16">
         <v>10550.4</v>
       </c>
       <c r="H12" s="20">
         <v>18889.2</v>
       </c>
       <c r="I12" s="20">
         <v>23254.2</v>
       </c>
-    </row>
-    <row r="13" spans="1:9" s="23" customFormat="1">
+      <c r="J12" s="20">
+        <v>49218.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="23" customFormat="1">
       <c r="A13" s="15" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B13" s="19">
         <v>709.1</v>
       </c>
       <c r="C13" s="19">
         <v>709.1</v>
       </c>
       <c r="D13" s="19">
         <v>717.1</v>
       </c>
       <c r="E13" s="19">
         <v>2671.1</v>
       </c>
       <c r="F13" s="19">
         <v>1604.4</v>
       </c>
       <c r="G13" s="19">
         <v>1860.1</v>
       </c>
       <c r="H13" s="20">
         <v>1597.6</v>
       </c>
       <c r="I13" s="20">
         <v>2218</v>
       </c>
-    </row>
-    <row r="14" spans="1:9" s="23" customFormat="1">
+      <c r="J13" s="20">
+        <v>1940.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" s="23" customFormat="1">
       <c r="A14" s="22" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B14" s="19">
         <v>2826.4</v>
       </c>
       <c r="C14" s="19">
         <v>2826.8</v>
       </c>
       <c r="D14" s="19">
         <v>2870.6</v>
       </c>
       <c r="E14" s="19">
         <v>4126.3999999999996</v>
       </c>
       <c r="F14" s="19">
         <v>2594.5</v>
       </c>
       <c r="G14" s="19">
         <v>2767.7</v>
       </c>
       <c r="H14" s="20">
         <v>4496.6000000000004</v>
       </c>
       <c r="I14" s="20">
         <v>4502.8999999999996</v>
       </c>
-    </row>
-    <row r="15" spans="1:9">
+      <c r="J14" s="20">
+        <v>6184.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" s="21" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B15" s="19">
         <v>8061.3</v>
       </c>
       <c r="C15" s="19">
         <v>5421.4</v>
       </c>
       <c r="D15" s="19">
         <v>5419.6</v>
       </c>
       <c r="E15" s="19">
         <v>6386</v>
       </c>
       <c r="F15" s="19">
         <v>11363.6</v>
       </c>
       <c r="G15" s="19">
         <v>11840.6</v>
       </c>
       <c r="H15" s="20">
         <v>11831</v>
       </c>
       <c r="I15" s="20">
         <v>17801.900000000001</v>
       </c>
-    </row>
-    <row r="16" spans="1:9" s="23" customFormat="1">
+      <c r="J15" s="20">
+        <v>15941.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" s="23" customFormat="1">
       <c r="A16" s="22" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B16" s="19">
         <v>4773.8999999999996</v>
       </c>
       <c r="C16" s="19">
         <v>3696.4</v>
       </c>
       <c r="D16" s="19">
         <v>5026.3999999999996</v>
       </c>
       <c r="E16" s="19">
         <v>5160.8</v>
       </c>
       <c r="F16" s="19">
         <v>8322.1</v>
       </c>
       <c r="G16" s="19">
         <v>6774.7</v>
       </c>
       <c r="H16" s="20">
         <v>12259.5</v>
       </c>
       <c r="I16" s="20">
         <v>11719.6</v>
       </c>
-    </row>
-    <row r="17" spans="1:9">
+      <c r="J16" s="20">
+        <v>11059.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
       <c r="A17" s="21" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B17" s="19">
         <v>16368.9</v>
       </c>
       <c r="C17" s="19">
         <v>14529.3</v>
       </c>
       <c r="D17" s="19">
         <v>16689.5</v>
       </c>
       <c r="E17" s="19">
         <v>25973.3</v>
       </c>
       <c r="F17" s="19">
         <v>18399.599999999999</v>
       </c>
       <c r="G17" s="19">
         <v>30060.400000000001</v>
       </c>
       <c r="H17" s="20">
         <v>27792.799999999999</v>
       </c>
       <c r="I17" s="20">
         <v>46777.8</v>
       </c>
-    </row>
-    <row r="18" spans="1:9" s="23" customFormat="1">
+      <c r="J17" s="20">
+        <v>47079.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" s="23" customFormat="1">
       <c r="A18" s="22" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B18" s="19">
         <v>7436.2</v>
       </c>
       <c r="C18" s="19">
         <v>4525.3</v>
       </c>
       <c r="D18" s="19">
         <v>4967.8</v>
       </c>
       <c r="E18" s="19">
         <v>7316.2</v>
       </c>
       <c r="F18" s="19">
         <v>6476.1</v>
       </c>
       <c r="G18" s="19">
         <v>4731.3999999999996</v>
       </c>
       <c r="H18" s="20">
         <v>7169</v>
       </c>
       <c r="I18" s="20">
         <v>11460</v>
       </c>
-    </row>
-    <row r="19" spans="1:9" s="23" customFormat="1">
+      <c r="J18" s="20">
+        <v>7556.3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" s="23" customFormat="1">
       <c r="A19" s="22" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B19" s="19">
         <v>2140</v>
       </c>
       <c r="C19" s="19">
         <v>2059.1</v>
       </c>
       <c r="D19" s="19">
         <v>2936.3</v>
       </c>
       <c r="E19" s="19">
         <v>3647.7</v>
       </c>
       <c r="F19" s="19">
         <v>2402.6</v>
       </c>
       <c r="G19" s="19">
         <v>3299.3</v>
       </c>
       <c r="H19" s="20">
         <v>3706.8</v>
       </c>
       <c r="I19" s="20">
         <v>7610.4</v>
       </c>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19" s="20">
+        <v>4430.7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" s="24" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B20" s="19">
         <v>542.79999999999995</v>
       </c>
       <c r="C20" s="19">
         <v>466.1</v>
       </c>
       <c r="D20" s="20">
         <v>466.6</v>
       </c>
       <c r="E20" s="20">
         <v>941.2</v>
       </c>
       <c r="F20" s="20">
         <v>663.3</v>
       </c>
       <c r="G20" s="20">
         <v>1101.2</v>
       </c>
       <c r="H20" s="20">
         <v>706.6</v>
       </c>
       <c r="I20" s="20">
         <v>680.7</v>
       </c>
-    </row>
-    <row r="21" spans="1:9" s="23" customFormat="1">
+      <c r="J20" s="20">
+        <v>1307.7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" s="23" customFormat="1">
       <c r="A21" s="21" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B21" s="19">
         <v>5512.6</v>
       </c>
       <c r="C21" s="19">
         <v>5704.9</v>
       </c>
       <c r="D21" s="19">
         <v>5706.4</v>
       </c>
       <c r="E21" s="19">
         <v>8252.2999999999993</v>
       </c>
       <c r="F21" s="19">
         <v>4227.7</v>
       </c>
       <c r="G21" s="19">
         <v>4083.3</v>
       </c>
       <c r="H21" s="20">
         <v>7172.4</v>
       </c>
       <c r="I21" s="20">
         <v>9866.9</v>
       </c>
-    </row>
-    <row r="22" spans="1:9">
+      <c r="J21" s="20">
+        <v>8303.4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" s="22" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B22" s="19">
         <v>3555.6</v>
       </c>
       <c r="C22" s="19">
         <v>4250.1000000000004</v>
       </c>
       <c r="D22" s="19">
         <v>6631.6</v>
       </c>
       <c r="E22" s="19">
         <v>5566.3</v>
       </c>
       <c r="F22" s="19">
         <v>6383</v>
       </c>
       <c r="G22" s="19">
         <v>8052.5</v>
       </c>
       <c r="H22" s="20">
         <v>11133.9</v>
       </c>
       <c r="I22" s="20">
         <v>24839.599999999999</v>
       </c>
-    </row>
-    <row r="23" spans="1:9" s="14" customFormat="1">
+      <c r="J22" s="20">
+        <v>17158.400000000001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" s="14" customFormat="1">
       <c r="A23" s="21" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B23" s="19">
         <v>4247.2</v>
       </c>
       <c r="C23" s="19">
         <v>3750.3</v>
       </c>
       <c r="D23" s="19">
         <v>4910</v>
       </c>
       <c r="E23" s="19">
         <v>5656.6</v>
       </c>
       <c r="F23" s="19">
         <v>6816.7</v>
       </c>
       <c r="G23" s="19">
         <v>6755.6</v>
       </c>
       <c r="H23" s="20">
         <v>10136.299999999999</v>
       </c>
       <c r="I23" s="20">
         <v>18961.099999999999</v>
       </c>
-    </row>
-    <row r="24" spans="1:9">
+      <c r="J23" s="20">
+        <v>14657.1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
       <c r="A24" s="7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B24" s="10">
         <v>223713.7</v>
       </c>
       <c r="C24" s="10">
         <v>274027.8</v>
       </c>
       <c r="D24" s="10">
         <v>293294.40000000002</v>
       </c>
       <c r="E24" s="10">
         <v>285453.40000000002</v>
       </c>
       <c r="F24" s="10">
         <v>351516.5</v>
       </c>
       <c r="G24" s="10">
         <v>426430.2</v>
       </c>
       <c r="H24" s="28">
         <v>514084.9</v>
       </c>
       <c r="I24" s="28">
         <v>487476.3</v>
       </c>
-    </row>
-    <row r="25" spans="1:9" s="23" customFormat="1">
+      <c r="J24" s="28">
+        <v>585927</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" s="23" customFormat="1">
       <c r="A25" s="21" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B25" s="19">
         <v>18005.3</v>
       </c>
       <c r="C25" s="19">
         <v>20144.599999999999</v>
       </c>
       <c r="D25" s="19">
         <v>16104.8</v>
       </c>
       <c r="E25" s="19">
         <v>16505.599999999999</v>
       </c>
       <c r="F25" s="19">
         <v>19466.5</v>
       </c>
       <c r="G25" s="19">
         <v>25018.799999999999</v>
       </c>
       <c r="H25" s="20">
         <v>26752.7</v>
       </c>
       <c r="I25" s="20">
         <v>23422.9</v>
       </c>
-    </row>
-    <row r="26" spans="1:9">
+      <c r="J25" s="20">
+        <v>15838.8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" s="22" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B26" s="19">
         <v>4700.3</v>
       </c>
       <c r="C26" s="19">
         <v>2299.3000000000002</v>
       </c>
       <c r="D26" s="19">
         <v>2867.1</v>
       </c>
       <c r="E26" s="19">
         <v>2305.3000000000002</v>
       </c>
       <c r="F26" s="19">
         <v>2464.3000000000002</v>
       </c>
       <c r="G26" s="19">
         <v>3715.6</v>
       </c>
       <c r="H26" s="20">
         <v>4824.8</v>
       </c>
       <c r="I26" s="20">
         <v>4105.1000000000004</v>
       </c>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26" s="20">
+        <v>8965.2000000000007</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" s="21" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B27" s="19">
         <v>2219.6999999999998</v>
       </c>
       <c r="C27" s="19">
         <v>8672.4</v>
       </c>
       <c r="D27" s="19">
         <v>5015</v>
       </c>
       <c r="E27" s="19">
         <v>6170.3</v>
       </c>
       <c r="F27" s="19">
         <v>5301.5</v>
       </c>
       <c r="G27" s="19">
         <v>7672.7</v>
       </c>
       <c r="H27" s="20">
         <v>8679</v>
       </c>
       <c r="I27" s="20">
         <v>18121.400000000001</v>
       </c>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27" s="20">
+        <v>30644.2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" s="21" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B28" s="19">
         <v>1358.9</v>
       </c>
       <c r="C28" s="19">
         <v>631.79999999999995</v>
       </c>
       <c r="D28" s="19">
         <v>730.4</v>
       </c>
       <c r="E28" s="19">
         <v>3251.1</v>
       </c>
       <c r="F28" s="19">
         <v>1634.8</v>
       </c>
       <c r="G28" s="19">
         <v>2067.1999999999998</v>
       </c>
       <c r="H28" s="20">
         <v>5917.3</v>
       </c>
       <c r="I28" s="20">
         <v>5439.5</v>
       </c>
-    </row>
-    <row r="29" spans="1:9">
+      <c r="J28" s="20">
+        <v>3838</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
       <c r="A29" s="21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B29" s="19">
         <v>46625.3</v>
       </c>
       <c r="C29" s="19">
         <v>80165.399999999994</v>
       </c>
       <c r="D29" s="19">
         <v>73671.3</v>
       </c>
       <c r="E29" s="19">
         <v>50462.8</v>
       </c>
       <c r="F29" s="19">
         <v>34498.699999999997</v>
       </c>
       <c r="G29" s="19">
         <v>35542.699999999997</v>
       </c>
       <c r="H29" s="20">
         <v>26873.1</v>
       </c>
       <c r="I29" s="20">
         <v>45038.400000000001</v>
       </c>
-    </row>
-    <row r="30" spans="1:9">
+      <c r="J29" s="20">
+        <v>31280.3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
       <c r="A30" s="21" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B30" s="19">
         <v>11157</v>
       </c>
       <c r="C30" s="19">
         <v>7746.6</v>
       </c>
       <c r="D30" s="19">
         <v>12636.6</v>
       </c>
       <c r="E30" s="19">
         <v>9429.9</v>
       </c>
       <c r="F30" s="19">
         <v>3377.1</v>
       </c>
       <c r="G30" s="19">
         <v>5408.4</v>
       </c>
       <c r="H30" s="20">
         <v>5645.7</v>
       </c>
       <c r="I30" s="20">
         <v>16626.7</v>
       </c>
-    </row>
-    <row r="31" spans="1:9">
+      <c r="J30" s="20">
+        <v>7167.9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
       <c r="A31" s="21" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B31" s="19">
         <v>82.4</v>
       </c>
       <c r="C31" s="19">
         <v>80.400000000000006</v>
       </c>
       <c r="D31" s="19">
         <v>131.80000000000001</v>
       </c>
       <c r="E31" s="19">
         <v>174.9</v>
       </c>
       <c r="F31" s="19">
         <v>528.1</v>
       </c>
       <c r="G31" s="19">
         <v>676.6</v>
       </c>
       <c r="H31" s="20">
         <v>262.10000000000002</v>
       </c>
       <c r="I31" s="20">
         <v>189.4</v>
       </c>
-    </row>
-    <row r="32" spans="1:9">
+      <c r="J31" s="20">
+        <v>1695.1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10">
       <c r="A32" s="21" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B32" s="19">
         <v>3500.2</v>
       </c>
       <c r="C32" s="19">
         <v>3525</v>
       </c>
       <c r="D32" s="19">
         <v>4545.8</v>
       </c>
       <c r="E32" s="19">
         <v>8327.1</v>
       </c>
       <c r="F32" s="19">
         <v>15378.6</v>
       </c>
       <c r="G32" s="19">
         <v>12679.7</v>
       </c>
       <c r="H32" s="20">
         <v>13258.1</v>
       </c>
       <c r="I32" s="20">
         <v>6552.7</v>
       </c>
-    </row>
-    <row r="33" spans="1:9" ht="67.5">
+      <c r="J32" s="20">
+        <v>5037.7</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="67.5">
       <c r="A33" s="21" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B33" s="19">
         <v>6383</v>
       </c>
       <c r="C33" s="19">
         <v>1681</v>
       </c>
       <c r="D33" s="19">
         <v>3157</v>
       </c>
       <c r="E33" s="19">
         <v>1300.4000000000001</v>
       </c>
       <c r="F33" s="19">
         <v>4805</v>
       </c>
       <c r="G33" s="19">
         <v>5278.9</v>
       </c>
       <c r="H33" s="20">
         <v>3899.8</v>
       </c>
       <c r="I33" s="20">
         <v>14778.1</v>
       </c>
-    </row>
-    <row r="34" spans="1:9">
+      <c r="J33" s="20">
+        <v>8576.9</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10">
       <c r="A34" s="21" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B34" s="19">
         <v>951.2</v>
       </c>
       <c r="C34" s="19">
         <v>1091.8</v>
       </c>
       <c r="D34" s="19">
         <v>863.5</v>
       </c>
       <c r="E34" s="19">
         <v>647.70000000000005</v>
       </c>
       <c r="F34" s="19">
         <v>3171.6</v>
       </c>
       <c r="G34" s="19">
         <v>3171.4</v>
       </c>
       <c r="H34" s="20">
         <v>7036.6</v>
       </c>
       <c r="I34" s="20">
         <v>1603.7</v>
       </c>
-    </row>
-    <row r="35" spans="1:9">
+      <c r="J34" s="20">
+        <v>3735.1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10">
       <c r="A35" s="21" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B35" s="19">
         <v>32.700000000000003</v>
       </c>
       <c r="C35" s="19">
         <v>21.1</v>
       </c>
       <c r="D35" s="19">
         <v>81.8</v>
       </c>
       <c r="E35" s="19">
         <v>375.3</v>
       </c>
       <c r="F35" s="19">
         <v>241.9</v>
       </c>
       <c r="G35" s="19">
         <v>26.9</v>
       </c>
       <c r="H35" s="20">
         <v>13.9</v>
       </c>
       <c r="I35" s="20">
         <v>6.6</v>
       </c>
-    </row>
-    <row r="36" spans="1:9">
+      <c r="J35" s="20">
+        <v>571.70000000000005</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10">
       <c r="A36" s="21" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B36" s="19">
         <v>13665.5</v>
       </c>
       <c r="C36" s="19">
         <v>7119.8</v>
       </c>
       <c r="D36" s="19">
         <v>8158.1</v>
       </c>
       <c r="E36" s="19">
         <v>8853.7000000000007</v>
       </c>
       <c r="F36" s="19">
         <v>13052.7</v>
       </c>
       <c r="G36" s="19">
         <v>19439.599999999999</v>
       </c>
       <c r="H36" s="20">
         <v>18481.599999999999</v>
       </c>
       <c r="I36" s="20">
         <v>15564.1</v>
       </c>
-    </row>
-    <row r="37" spans="1:9">
+      <c r="J36" s="20">
+        <v>14151.9</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10">
       <c r="A37" s="21" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B37" s="19">
         <v>3028.1</v>
       </c>
       <c r="C37" s="19">
         <v>2471.4</v>
       </c>
       <c r="D37" s="19">
         <v>2859.1</v>
       </c>
       <c r="E37" s="19">
         <v>2915.7</v>
       </c>
       <c r="F37" s="19">
         <v>3768.1</v>
       </c>
       <c r="G37" s="19">
         <v>4583.5</v>
       </c>
       <c r="H37" s="20">
         <v>4165.5</v>
       </c>
       <c r="I37" s="20">
         <v>4952.8</v>
       </c>
-    </row>
-    <row r="38" spans="1:9">
+      <c r="J37" s="20">
+        <v>4102.8999999999996</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10">
       <c r="A38" s="21" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B38" s="19">
         <v>45.5</v>
       </c>
       <c r="C38" s="25">
         <v>0</v>
       </c>
       <c r="D38" s="19">
         <v>31.5</v>
       </c>
       <c r="E38" s="19">
         <v>0</v>
       </c>
       <c r="F38" s="19">
         <v>9.4</v>
       </c>
       <c r="G38" s="19">
         <v>3.8</v>
       </c>
       <c r="H38" s="20">
         <v>1.1000000000000001</v>
       </c>
       <c r="I38" s="19" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:9">
+        <v>64</v>
+      </c>
+      <c r="J38" s="19">
+        <v>58.7</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10">
       <c r="A39" s="21" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B39" s="19">
         <v>3.6</v>
       </c>
       <c r="C39" s="19">
         <v>2.2999999999999998</v>
       </c>
       <c r="D39" s="19">
         <v>0.4</v>
       </c>
       <c r="E39" s="19">
         <v>0</v>
       </c>
       <c r="F39" s="19">
         <v>0.2</v>
       </c>
       <c r="G39" s="19">
         <v>0.7</v>
       </c>
       <c r="H39" s="20">
         <v>0.4</v>
       </c>
       <c r="I39" s="20">
         <v>0.3</v>
       </c>
-    </row>
-    <row r="40" spans="1:9">
+      <c r="J39" s="19" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10">
       <c r="A40" s="21" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B40" s="19">
         <v>364.7</v>
       </c>
       <c r="C40" s="19">
         <v>490.8</v>
       </c>
       <c r="D40" s="19">
         <v>870.8</v>
       </c>
       <c r="E40" s="19">
         <v>271.2</v>
       </c>
       <c r="F40" s="19">
         <v>330.7</v>
       </c>
       <c r="G40" s="19">
         <v>741.8</v>
       </c>
       <c r="H40" s="20">
         <v>174.8</v>
       </c>
       <c r="I40" s="20">
         <v>332.6</v>
       </c>
-    </row>
-    <row r="41" spans="1:9">
+      <c r="J40" s="20">
+        <v>411.3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10">
       <c r="A41" s="21" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B41" s="19">
         <v>641.5</v>
       </c>
       <c r="C41" s="19">
         <v>742.6</v>
       </c>
       <c r="D41" s="19">
         <v>614.20000000000005</v>
       </c>
       <c r="E41" s="19">
         <v>1293.3</v>
       </c>
       <c r="F41" s="19">
         <v>728.9</v>
       </c>
       <c r="G41" s="19">
         <v>5909.6</v>
       </c>
       <c r="H41" s="20">
         <v>1767.5</v>
       </c>
       <c r="I41" s="20">
         <v>1469.9</v>
       </c>
-    </row>
-    <row r="42" spans="1:9">
+      <c r="J41" s="20">
+        <v>1579.4</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10">
       <c r="A42" s="21" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B42" s="19">
         <v>3096.4</v>
       </c>
       <c r="C42" s="19">
         <v>6.6</v>
       </c>
       <c r="D42" s="19">
         <v>72.2</v>
       </c>
       <c r="E42" s="19">
         <v>39.5</v>
       </c>
       <c r="F42" s="19">
         <v>64.099999999999994</v>
       </c>
       <c r="G42" s="19">
         <v>34.5</v>
       </c>
       <c r="H42" s="20">
         <v>36.6</v>
       </c>
       <c r="I42" s="20">
         <v>244.5</v>
       </c>
-    </row>
-    <row r="43" spans="1:9">
+      <c r="J42" s="19" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10">
       <c r="A43" s="21" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B43" s="19">
         <v>420.6</v>
       </c>
       <c r="C43" s="19">
         <v>2929.5</v>
       </c>
       <c r="D43" s="19">
         <v>1808.3</v>
       </c>
       <c r="E43" s="19">
         <v>1056.4000000000001</v>
       </c>
       <c r="F43" s="19">
         <v>551.4</v>
       </c>
       <c r="G43" s="19">
         <v>875.2</v>
       </c>
       <c r="H43" s="20">
         <v>70438.600000000006</v>
       </c>
       <c r="I43" s="20">
         <v>3178</v>
       </c>
-    </row>
-    <row r="44" spans="1:9">
+      <c r="J43" s="20">
+        <v>5198.1000000000004</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10">
       <c r="A44" s="21" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B44" s="19">
         <v>3722.7</v>
       </c>
       <c r="C44" s="19">
         <v>6916.1</v>
       </c>
       <c r="D44" s="19">
         <v>7793.3</v>
       </c>
       <c r="E44" s="19">
         <v>8561.6</v>
       </c>
       <c r="F44" s="19">
         <v>13114.8</v>
       </c>
       <c r="G44" s="19">
         <v>15075.3</v>
       </c>
       <c r="H44" s="20">
         <v>37438.6</v>
       </c>
       <c r="I44" s="20">
         <v>16156.9</v>
       </c>
-    </row>
-    <row r="45" spans="1:9" s="23" customFormat="1">
+      <c r="J44" s="20">
+        <v>35905.1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" s="23" customFormat="1">
       <c r="A45" s="21" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B45" s="19">
         <v>120.6</v>
       </c>
       <c r="C45" s="19">
         <v>137.69999999999999</v>
       </c>
       <c r="D45" s="19">
         <v>152.1</v>
       </c>
       <c r="E45" s="19">
         <v>97</v>
       </c>
       <c r="F45" s="19">
         <v>152</v>
       </c>
       <c r="G45" s="19">
         <v>151.9</v>
       </c>
       <c r="H45" s="20">
         <v>164.4</v>
       </c>
       <c r="I45" s="20">
         <v>167.3</v>
       </c>
-    </row>
-    <row r="46" spans="1:9">
+      <c r="J45" s="20">
+        <v>208.6</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10">
       <c r="A46" s="22" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B46" s="19">
         <v>33.1</v>
       </c>
       <c r="C46" s="19">
         <v>5.2</v>
       </c>
       <c r="D46" s="19">
         <v>38.5</v>
       </c>
       <c r="E46" s="19">
         <v>89.2</v>
       </c>
       <c r="F46" s="19">
         <v>7</v>
       </c>
       <c r="G46" s="19">
         <v>8.1</v>
       </c>
       <c r="H46" s="20">
         <v>6.2</v>
       </c>
       <c r="I46" s="20">
         <v>268.8</v>
       </c>
-    </row>
-    <row r="47" spans="1:9">
+      <c r="J46" s="20">
+        <v>12.1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10">
       <c r="A47" s="21" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B47" s="19">
         <v>970.6</v>
       </c>
       <c r="C47" s="19">
         <v>1723.8</v>
       </c>
       <c r="D47" s="19">
         <v>4826.8</v>
       </c>
       <c r="E47" s="19">
         <v>6491.8</v>
       </c>
       <c r="F47" s="19">
         <v>12161.2</v>
       </c>
       <c r="G47" s="19">
         <v>12041.9</v>
       </c>
       <c r="H47" s="20">
         <v>3007</v>
       </c>
       <c r="I47" s="20">
         <v>4225</v>
       </c>
-    </row>
-    <row r="48" spans="1:9" ht="22.5">
+      <c r="J47" s="20">
+        <v>1622.3</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" ht="22.5">
       <c r="A48" s="21" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B48" s="19">
         <v>2689.8</v>
       </c>
       <c r="C48" s="19">
         <v>2828.5</v>
       </c>
       <c r="D48" s="19">
         <v>3170.3</v>
       </c>
       <c r="E48" s="19">
         <v>4830.7</v>
       </c>
       <c r="F48" s="19">
         <v>7791</v>
       </c>
       <c r="G48" s="19">
         <v>4844.7</v>
       </c>
       <c r="H48" s="20">
         <v>5437.9</v>
       </c>
       <c r="I48" s="20">
         <v>8233.1</v>
       </c>
-    </row>
-    <row r="49" spans="1:9">
+      <c r="J48" s="20">
+        <v>7983.5</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10">
       <c r="A49" s="21" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B49" s="19">
         <v>473</v>
       </c>
       <c r="C49" s="19">
         <v>172.5</v>
       </c>
       <c r="D49" s="19">
         <v>118</v>
       </c>
       <c r="E49" s="19">
         <v>86</v>
       </c>
       <c r="F49" s="19">
         <v>82.1</v>
       </c>
       <c r="G49" s="19">
         <v>78.900000000000006</v>
       </c>
       <c r="H49" s="20">
         <v>123.7</v>
       </c>
       <c r="I49" s="20">
         <v>43.9</v>
       </c>
-    </row>
-    <row r="50" spans="1:9">
+      <c r="J49" s="20">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10">
       <c r="A50" s="21" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B50" s="19">
         <v>5298.1</v>
       </c>
       <c r="C50" s="19">
         <v>7209.9</v>
       </c>
       <c r="D50" s="19">
         <v>7244.3</v>
       </c>
       <c r="E50" s="19">
         <v>10430.200000000001</v>
       </c>
       <c r="F50" s="19">
         <v>8966.2999999999993</v>
       </c>
       <c r="G50" s="19">
         <v>12514.6</v>
       </c>
       <c r="H50" s="20">
         <v>12311.3</v>
       </c>
       <c r="I50" s="20">
         <v>11271.2</v>
       </c>
-    </row>
-    <row r="51" spans="1:9">
+      <c r="J50" s="20">
+        <v>13551.6</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10">
       <c r="A51" s="21" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B51" s="19">
         <v>299.5</v>
       </c>
       <c r="C51" s="19">
         <v>903.3</v>
       </c>
       <c r="D51" s="19">
         <v>534.20000000000005</v>
       </c>
       <c r="E51" s="19">
         <v>701.4</v>
       </c>
       <c r="F51" s="19">
         <v>1022.6</v>
       </c>
       <c r="G51" s="19">
         <v>5530.6</v>
       </c>
       <c r="H51" s="20">
         <v>393</v>
       </c>
       <c r="I51" s="20">
         <v>15445</v>
       </c>
-    </row>
-    <row r="52" spans="1:9">
+      <c r="J51" s="20">
+        <v>9209.7999999999993</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10">
       <c r="A52" s="21" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B52" s="19">
         <v>956.4</v>
       </c>
       <c r="C52" s="19">
         <v>1120.7</v>
       </c>
       <c r="D52" s="19">
         <v>935.3</v>
       </c>
       <c r="E52" s="19">
         <v>2169.3000000000002</v>
       </c>
       <c r="F52" s="19">
         <v>2479.6999999999998</v>
       </c>
       <c r="G52" s="19">
         <v>1487.5</v>
       </c>
       <c r="H52" s="20">
         <v>5201.6000000000004</v>
       </c>
       <c r="I52" s="20">
         <v>4633.5</v>
       </c>
-    </row>
-    <row r="53" spans="1:9">
+      <c r="J52" s="20">
+        <v>4223.8999999999996</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10">
       <c r="A53" s="21" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B53" s="19">
         <v>1406.8</v>
       </c>
       <c r="C53" s="19">
         <v>1664.6</v>
       </c>
       <c r="D53" s="19">
         <v>5448.1</v>
       </c>
       <c r="E53" s="19">
         <v>1036.5999999999999</v>
       </c>
       <c r="F53" s="19">
         <v>3542.9</v>
       </c>
       <c r="G53" s="19">
         <v>2475.5</v>
       </c>
       <c r="H53" s="20">
         <v>1676.1</v>
       </c>
       <c r="I53" s="20">
         <v>17804.2</v>
       </c>
-    </row>
-    <row r="54" spans="1:9">
+      <c r="J53" s="20">
+        <v>2368.8000000000002</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10">
       <c r="A54" s="21" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B54" s="19">
         <v>6473.2</v>
       </c>
       <c r="C54" s="19">
         <v>7933.9</v>
       </c>
       <c r="D54" s="19">
         <v>7921.1</v>
       </c>
       <c r="E54" s="19">
         <v>3835</v>
       </c>
       <c r="F54" s="19">
         <v>11993.9</v>
       </c>
       <c r="G54" s="19">
         <v>11878.4</v>
       </c>
       <c r="H54" s="20">
         <v>12164.4</v>
       </c>
       <c r="I54" s="20">
         <v>11900.4</v>
       </c>
-    </row>
-    <row r="55" spans="1:9">
+      <c r="J54" s="20">
+        <v>7725.6</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10">
       <c r="A55" s="21" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B55" s="16">
         <v>3399.7</v>
       </c>
       <c r="C55" s="16">
         <v>1962.8</v>
       </c>
       <c r="D55" s="19">
         <v>2855.8</v>
       </c>
       <c r="E55" s="19">
         <v>2699.6</v>
       </c>
       <c r="F55" s="19">
         <v>3875.4</v>
       </c>
       <c r="G55" s="19">
         <v>4187.2</v>
       </c>
       <c r="H55" s="20">
         <v>3642.5</v>
       </c>
       <c r="I55" s="20">
         <v>3618.5</v>
       </c>
-    </row>
-    <row r="56" spans="1:9">
+      <c r="J55" s="20">
+        <v>4093.9</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10">
       <c r="A56" s="21" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B56" s="19">
         <v>112.5</v>
       </c>
       <c r="C56" s="19">
         <v>262.39999999999998</v>
       </c>
       <c r="D56" s="19">
         <v>70.8</v>
       </c>
       <c r="E56" s="19">
         <v>77.5</v>
       </c>
       <c r="F56" s="19">
         <v>467.3</v>
       </c>
       <c r="G56" s="19">
         <v>1310.7</v>
       </c>
       <c r="H56" s="20">
         <v>158.80000000000001</v>
       </c>
       <c r="I56" s="20">
         <v>290.60000000000002</v>
       </c>
-    </row>
-    <row r="57" spans="1:9" ht="22.5">
+      <c r="J56" s="20">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" ht="22.5">
       <c r="A57" s="21" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B57" s="19">
         <v>2447.5</v>
       </c>
       <c r="C57" s="19">
         <v>2279.6999999999998</v>
       </c>
       <c r="D57" s="16">
         <v>2039.8</v>
       </c>
       <c r="E57" s="16">
         <v>1906.1</v>
       </c>
       <c r="F57" s="16">
         <v>2259.9</v>
       </c>
       <c r="G57" s="16">
         <v>2699.1</v>
       </c>
       <c r="H57" s="20">
         <v>1402.1</v>
       </c>
       <c r="I57" s="20">
         <v>1322.9</v>
       </c>
-    </row>
-    <row r="58" spans="1:9" s="23" customFormat="1">
+      <c r="J57" s="20">
+        <v>2046.2</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" s="23" customFormat="1">
       <c r="A58" s="21" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B58" s="19">
         <v>19532.8</v>
       </c>
       <c r="C58" s="19">
         <v>24471.3</v>
       </c>
       <c r="D58" s="19">
         <v>31143.7</v>
       </c>
       <c r="E58" s="19">
         <v>35760</v>
       </c>
       <c r="F58" s="19">
         <v>33511.599999999999</v>
       </c>
       <c r="G58" s="19">
         <v>44830.1</v>
       </c>
       <c r="H58" s="20">
         <v>80534.3</v>
       </c>
       <c r="I58" s="20">
         <v>71993.100000000006</v>
       </c>
-    </row>
-    <row r="59" spans="1:9">
+      <c r="J58" s="20">
+        <v>87139.199999999997</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10">
       <c r="A59" s="22" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B59" s="20">
         <v>332.6</v>
       </c>
       <c r="C59" s="20">
         <v>716.1</v>
       </c>
       <c r="D59" s="19">
         <v>2808.9</v>
       </c>
       <c r="E59" s="19">
         <v>4545.6000000000004</v>
       </c>
       <c r="F59" s="19">
         <v>5323.1</v>
       </c>
       <c r="G59" s="19">
         <v>6967</v>
       </c>
       <c r="H59" s="20">
         <v>7271.8</v>
       </c>
       <c r="I59" s="20">
         <v>6208.1</v>
       </c>
-    </row>
-    <row r="60" spans="1:9">
+      <c r="J59" s="20">
+        <v>7619.6</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10">
       <c r="A60" s="21" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B60" s="19">
         <v>2304.1</v>
       </c>
       <c r="C60" s="20">
         <v>3139.7</v>
       </c>
       <c r="D60" s="19">
         <v>2180.6999999999998</v>
       </c>
       <c r="E60" s="19">
         <v>2236.5</v>
       </c>
       <c r="F60" s="19">
         <v>37378.5</v>
       </c>
       <c r="G60" s="19">
         <v>69344.2</v>
       </c>
       <c r="H60" s="20">
         <v>8928.7999999999993</v>
       </c>
       <c r="I60" s="20">
         <v>4183.1000000000004</v>
       </c>
-    </row>
-    <row r="61" spans="1:9" s="14" customFormat="1">
+      <c r="J60" s="20">
+        <v>14884.7</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" s="14" customFormat="1">
       <c r="A61" s="21" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B61" s="20">
         <v>10594.3</v>
       </c>
       <c r="C61" s="20">
         <v>9773.9</v>
       </c>
       <c r="D61" s="20">
         <v>13050.1</v>
       </c>
       <c r="E61" s="20">
         <v>16507.8</v>
       </c>
       <c r="F61" s="20">
         <v>20112.8</v>
       </c>
       <c r="G61" s="20">
         <v>20064.900000000001</v>
       </c>
       <c r="H61" s="20">
         <v>23997.1</v>
       </c>
       <c r="I61" s="20">
         <v>24607.5</v>
       </c>
-    </row>
-    <row r="62" spans="1:9" s="26" customFormat="1">
+      <c r="J61" s="20">
+        <v>33042.300000000003</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" s="26" customFormat="1">
       <c r="A62" s="32"/>
     </row>
-    <row r="63" spans="1:9">
+    <row r="63" spans="1:10">
       <c r="A63" s="27"/>
     </row>
-    <row r="64" spans="1:9">
+    <row r="64" spans="1:10">
       <c r="A64" s="27"/>
     </row>
     <row r="65" spans="1:1">
       <c r="A65" s="27"/>
     </row>
     <row r="66" spans="1:1">
       <c r="A66" s="27"/>
     </row>
     <row r="67" spans="1:1">
       <c r="A67" s="27"/>
     </row>
     <row r="68" spans="1:1">
       <c r="A68" s="27"/>
     </row>
     <row r="69" spans="1:1">
       <c r="A69" s="27"/>
     </row>
     <row r="70" spans="1:1">
       <c r="A70" s="27"/>
     </row>
     <row r="71" spans="1:1">
       <c r="A71" s="27"/>
     </row>
     <row r="72" spans="1:1">
       <c r="A72" s="27"/>
@@ -2796,1832 +2970,1984 @@
     <row r="142" spans="1:1">
       <c r="A142" s="27"/>
     </row>
     <row r="143" spans="1:1">
       <c r="A143" s="27"/>
     </row>
     <row r="144" spans="1:1">
       <c r="A144" s="27"/>
     </row>
     <row r="145" spans="1:1">
       <c r="A145" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.15748031496062992" right="0.15748031496062992" top="0.15748031496062992" bottom="0.15748031496062992" header="0.15748031496062992" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="32" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I147"/>
+  <dimension ref="A1:J146"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection sqref="A1:F1"/>
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="55.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.28515625" style="1" customWidth="1"/>
     <col min="7" max="8" width="11.85546875" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="15" customHeight="1">
+    <row r="1" spans="1:10" ht="15" customHeight="1">
       <c r="A1" s="35" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B1" s="35"/>
       <c r="C1" s="35"/>
       <c r="D1" s="35"/>
       <c r="E1" s="35"/>
       <c r="F1" s="35"/>
     </row>
-    <row r="2" spans="1:9" ht="13.5" customHeight="1" thickBot="1">
+    <row r="2" spans="1:10" ht="13.5" customHeight="1" thickBot="1">
       <c r="A2" s="36" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B2" s="36"/>
       <c r="C2" s="36"/>
       <c r="D2" s="36"/>
       <c r="E2" s="36"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
       <c r="H2" s="36"/>
       <c r="I2" s="36"/>
-    </row>
-    <row r="3" spans="1:9" s="6" customFormat="1" ht="12" thickBot="1">
+      <c r="J2" s="36"/>
+    </row>
+    <row r="3" spans="1:10" s="6" customFormat="1" ht="12" thickBot="1">
       <c r="A3" s="4"/>
       <c r="B3" s="30">
         <v>2017</v>
       </c>
       <c r="C3" s="30">
         <v>2018</v>
       </c>
       <c r="D3" s="30">
         <v>2019</v>
       </c>
       <c r="E3" s="30">
         <v>2020</v>
       </c>
       <c r="F3" s="29">
         <v>2021</v>
       </c>
       <c r="G3" s="33">
         <v>2022</v>
       </c>
       <c r="H3" s="34">
         <v>2023</v>
       </c>
       <c r="I3" s="30">
         <v>2024</v>
       </c>
-    </row>
-    <row r="4" spans="1:9" s="6" customFormat="1">
+      <c r="J3" s="30">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" s="6" customFormat="1">
       <c r="A4" s="7" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B4" s="9">
         <v>100</v>
       </c>
       <c r="C4" s="9">
         <v>100</v>
       </c>
       <c r="D4" s="9">
         <v>100</v>
       </c>
       <c r="E4" s="9">
         <v>100</v>
       </c>
       <c r="F4" s="9">
         <v>100</v>
       </c>
       <c r="G4" s="9">
         <v>100</v>
       </c>
       <c r="H4" s="9">
         <v>100</v>
       </c>
       <c r="I4" s="9">
         <v>100</v>
       </c>
-    </row>
-    <row r="5" spans="1:9" s="14" customFormat="1">
+      <c r="J4" s="9">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" s="14" customFormat="1">
       <c r="A5" s="12" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B5" s="8">
         <v>29.5</v>
       </c>
       <c r="C5" s="8">
         <v>24</v>
       </c>
       <c r="D5" s="8">
         <v>27.4</v>
       </c>
       <c r="E5" s="8">
         <v>34.5</v>
       </c>
       <c r="F5" s="8">
         <v>30.6</v>
       </c>
       <c r="G5" s="8">
         <v>28.2</v>
       </c>
       <c r="H5" s="8">
         <v>29.6</v>
       </c>
       <c r="I5" s="8">
         <v>39.299999999999997</v>
       </c>
-    </row>
-    <row r="6" spans="1:9">
+      <c r="J5" s="8">
+        <v>37.700000000000003</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" s="15" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B6" s="16">
         <v>2.8</v>
       </c>
       <c r="C6" s="16">
         <v>2.1</v>
       </c>
       <c r="D6" s="16">
         <v>2.7</v>
       </c>
       <c r="E6" s="16">
         <v>2.5</v>
       </c>
       <c r="F6" s="16">
         <v>1.1000000000000001</v>
       </c>
       <c r="G6" s="16">
         <v>0.9</v>
       </c>
       <c r="H6" s="16">
         <v>1.4</v>
       </c>
       <c r="I6" s="16">
         <v>1.6</v>
       </c>
-    </row>
-    <row r="7" spans="1:9">
+      <c r="J6" s="16">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="16">
+        <v>0</v>
+      </c>
+      <c r="C7" s="16">
+        <v>0</v>
+      </c>
+      <c r="D7" s="16">
+        <v>0</v>
+      </c>
+      <c r="E7" s="16">
+        <v>0</v>
+      </c>
+      <c r="F7" s="16">
+        <v>0</v>
+      </c>
+      <c r="G7" s="16">
+        <v>0</v>
+      </c>
+      <c r="H7" s="16">
+        <v>0</v>
+      </c>
+      <c r="I7" s="16">
+        <v>0</v>
+      </c>
+      <c r="J7" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="12.75" customHeight="1">
+      <c r="A8" s="15" t="s">
         <v>6</v>
-      </c>
-[...27 lines deleted...]
-        <v>7</v>
       </c>
       <c r="B8" s="16">
         <v>1.4</v>
       </c>
       <c r="C8" s="16">
         <v>1.2</v>
       </c>
       <c r="D8" s="16">
         <v>1.8</v>
       </c>
       <c r="E8" s="16">
         <v>2.6</v>
       </c>
       <c r="F8" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="G8" s="16">
         <v>2.8</v>
       </c>
       <c r="H8" s="16">
         <v>2.5</v>
       </c>
       <c r="I8" s="16">
         <v>3.3</v>
       </c>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8" s="16">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" s="15" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B9" s="16">
         <v>1.1000000000000001</v>
       </c>
       <c r="C9" s="16">
         <v>0.9</v>
       </c>
       <c r="D9" s="16">
         <v>1.1000000000000001</v>
       </c>
       <c r="E9" s="16">
         <v>1.6</v>
       </c>
       <c r="F9" s="16">
         <v>1.3</v>
       </c>
       <c r="G9" s="16">
         <v>1.8</v>
       </c>
       <c r="H9" s="16">
         <v>1.5</v>
       </c>
       <c r="I9" s="16">
         <v>1.5</v>
       </c>
-    </row>
-    <row r="10" spans="1:9">
+      <c r="J9" s="16">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" s="21" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B10" s="16">
         <v>0.9</v>
       </c>
       <c r="C10" s="16">
         <v>0.6</v>
       </c>
       <c r="D10" s="16">
         <v>0.8</v>
       </c>
       <c r="E10" s="16">
         <v>1</v>
       </c>
       <c r="F10" s="16">
         <v>2.8</v>
       </c>
       <c r="G10" s="16">
         <v>1.1000000000000001</v>
       </c>
       <c r="H10" s="16">
         <v>1.1000000000000001</v>
       </c>
       <c r="I10" s="16">
         <v>1.1000000000000001</v>
       </c>
-    </row>
-    <row r="11" spans="1:9">
+      <c r="J10" s="16">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
       <c r="A11" s="22" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B11" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="C11" s="16">
         <v>2.4</v>
       </c>
       <c r="D11" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="E11" s="16">
         <v>4.2</v>
       </c>
       <c r="F11" s="16">
         <v>3.2</v>
       </c>
       <c r="G11" s="16">
         <v>3.5</v>
       </c>
       <c r="H11" s="16">
         <v>3.6</v>
       </c>
       <c r="I11" s="16">
         <v>4.8</v>
       </c>
-    </row>
-    <row r="12" spans="1:9" s="23" customFormat="1">
+      <c r="J11" s="16">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="23" customFormat="1">
       <c r="A12" s="22" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B12" s="16">
         <v>2</v>
       </c>
       <c r="C12" s="16">
         <v>1.7</v>
       </c>
       <c r="D12" s="16">
         <v>3.1</v>
       </c>
       <c r="E12" s="16">
         <v>3.5</v>
       </c>
       <c r="F12" s="16">
         <v>2.7</v>
       </c>
       <c r="G12" s="16">
         <v>1.8</v>
       </c>
       <c r="H12" s="16">
         <v>2.6</v>
       </c>
       <c r="I12" s="16">
         <v>2.9</v>
       </c>
-    </row>
-    <row r="13" spans="1:9" s="23" customFormat="1">
+      <c r="J12" s="16">
+        <v>5.2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="23" customFormat="1">
       <c r="A13" s="15" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B13" s="16">
         <v>0.2</v>
       </c>
       <c r="C13" s="16">
         <v>0.2</v>
       </c>
       <c r="D13" s="16">
         <v>0.2</v>
       </c>
       <c r="E13" s="16">
         <v>0.6</v>
       </c>
       <c r="F13" s="16">
         <v>0.3</v>
       </c>
       <c r="G13" s="16">
         <v>0.3</v>
       </c>
       <c r="H13" s="16">
         <v>0.2</v>
       </c>
       <c r="I13" s="16">
         <v>0.3</v>
       </c>
-    </row>
-    <row r="14" spans="1:9">
+      <c r="J13" s="16">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" s="22" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B14" s="16">
         <v>0.9</v>
       </c>
       <c r="C14" s="16">
         <v>0.8</v>
       </c>
       <c r="D14" s="16">
         <v>0.7</v>
       </c>
       <c r="E14" s="16">
         <v>0.9</v>
       </c>
       <c r="F14" s="16">
         <v>0.5</v>
       </c>
       <c r="G14" s="16">
         <v>0.5</v>
       </c>
       <c r="H14" s="16">
         <v>0.6</v>
       </c>
       <c r="I14" s="16">
         <v>0.6</v>
       </c>
-    </row>
-    <row r="15" spans="1:9">
+      <c r="J14" s="16">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" s="21" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B15" s="16">
         <v>2.5</v>
       </c>
       <c r="C15" s="16">
         <v>1.5</v>
       </c>
       <c r="D15" s="16">
         <v>1.3</v>
       </c>
       <c r="E15" s="16">
         <v>1.5</v>
       </c>
       <c r="F15" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="G15" s="16">
         <v>2</v>
       </c>
       <c r="H15" s="16">
         <v>1.6</v>
       </c>
       <c r="I15" s="16">
         <v>2.2000000000000002</v>
       </c>
-    </row>
-    <row r="16" spans="1:9" s="23" customFormat="1">
+      <c r="J15" s="16">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" s="23" customFormat="1">
       <c r="A16" s="22" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B16" s="16">
         <v>1.5</v>
       </c>
       <c r="C16" s="16">
         <v>1</v>
       </c>
       <c r="D16" s="16">
         <v>1.2</v>
       </c>
       <c r="E16" s="16">
         <v>1.2</v>
       </c>
       <c r="F16" s="16">
         <v>1.6</v>
       </c>
       <c r="G16" s="16">
         <v>1.1000000000000001</v>
       </c>
       <c r="H16" s="16">
         <v>1.7</v>
       </c>
       <c r="I16" s="16">
         <v>1.5</v>
       </c>
-    </row>
-    <row r="17" spans="1:9">
+      <c r="J16" s="16">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
       <c r="A17" s="21" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B17" s="16">
         <v>5.2</v>
       </c>
       <c r="C17" s="16">
         <v>4</v>
       </c>
       <c r="D17" s="16">
         <v>4.0999999999999996</v>
       </c>
       <c r="E17" s="16">
         <v>6</v>
       </c>
       <c r="F17" s="16">
         <v>3.6</v>
       </c>
       <c r="G17" s="16">
         <v>5.0999999999999996</v>
       </c>
       <c r="H17" s="16">
         <v>3.8</v>
       </c>
       <c r="I17" s="16">
         <v>5.8</v>
       </c>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17" s="16">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" s="22" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B18" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="C18" s="16">
         <v>1.3</v>
       </c>
       <c r="D18" s="16">
         <v>1.2</v>
       </c>
       <c r="E18" s="16">
         <v>1.7</v>
       </c>
       <c r="F18" s="16">
         <v>1.3</v>
       </c>
       <c r="G18" s="16">
         <v>0.8</v>
       </c>
       <c r="H18" s="16">
         <v>1</v>
       </c>
       <c r="I18" s="16">
         <v>1.4</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>0</v>
+      <c r="J18" s="16">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" s="22" t="s">
+        <v>17</v>
       </c>
       <c r="B19" s="16">
-        <v>0</v>
+        <v>0.7</v>
       </c>
       <c r="C19" s="16">
-        <v>0</v>
+        <v>0.6</v>
       </c>
       <c r="D19" s="16">
-        <v>0</v>
+        <v>0.7</v>
       </c>
       <c r="E19" s="16">
-        <v>0</v>
+        <v>0.8</v>
       </c>
       <c r="F19" s="16">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="G19" s="16">
-        <v>0</v>
+        <v>0.6</v>
       </c>
       <c r="H19" s="16">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="I19" s="16">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A20" s="22" t="s">
+        <v>0.9</v>
+      </c>
+      <c r="J19" s="16">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="16">
+        <v>0.2</v>
+      </c>
+      <c r="C20" s="16">
+        <v>0.1</v>
+      </c>
+      <c r="D20" s="16">
+        <v>0.1</v>
+      </c>
+      <c r="E20" s="16">
+        <v>0.2</v>
+      </c>
+      <c r="F20" s="16">
+        <v>0.1</v>
+      </c>
+      <c r="G20" s="16">
+        <v>0.2</v>
+      </c>
+      <c r="H20" s="16">
+        <v>0.1</v>
+      </c>
+      <c r="I20" s="16">
+        <v>0.1</v>
+      </c>
+      <c r="J20" s="16">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="B21" s="16">
+        <v>1.7</v>
+      </c>
+      <c r="C21" s="16">
+        <v>1.6</v>
+      </c>
+      <c r="D21" s="16">
+        <v>1.4</v>
+      </c>
+      <c r="E21" s="16">
+        <v>1.9</v>
+      </c>
+      <c r="F21" s="16">
+        <v>0.8</v>
+      </c>
+      <c r="G21" s="16">
         <v>0.7</v>
       </c>
-      <c r="C20" s="16">
-[...17 lines deleted...]
-      <c r="I20" s="16">
+      <c r="H21" s="16">
+        <v>1</v>
+      </c>
+      <c r="I21" s="16">
+        <v>1.2</v>
+      </c>
+      <c r="J21" s="16">
         <v>0.9</v>
       </c>
     </row>
-    <row r="21" spans="1:9">
-[...29 lines deleted...]
-      <c r="A22" s="21" t="s">
+    <row r="22" spans="1:10">
+      <c r="A22" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="16">
-        <v>1.7</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="C22" s="16">
+        <v>1.2</v>
+      </c>
+      <c r="D22" s="16">
         <v>1.6</v>
       </c>
-      <c r="D22" s="16">
+      <c r="E22" s="16">
+        <v>1.3</v>
+      </c>
+      <c r="F22" s="16">
+        <v>1.3</v>
+      </c>
+      <c r="G22" s="16">
         <v>1.4</v>
       </c>
-      <c r="E22" s="16">
-[...7 lines deleted...]
-      </c>
       <c r="H22" s="16">
+        <v>1.5</v>
+      </c>
+      <c r="I22" s="16">
+        <v>3.1</v>
+      </c>
+      <c r="J22" s="16">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="B23" s="16">
+        <v>1.3</v>
+      </c>
+      <c r="C23" s="16">
         <v>1</v>
       </c>
-      <c r="I22" s="16">
+      <c r="D23" s="16">
         <v>1.2</v>
-      </c>
-[...12 lines deleted...]
-        <v>1.6</v>
       </c>
       <c r="E23" s="16">
         <v>1.3</v>
       </c>
       <c r="F23" s="16">
         <v>1.3</v>
       </c>
       <c r="G23" s="16">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H23" s="16">
         <v>1.4</v>
       </c>
-      <c r="H23" s="16">
+      <c r="I23" s="16">
+        <v>2.4</v>
+      </c>
+      <c r="J23" s="16">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" s="14" customFormat="1">
+      <c r="A24" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="8">
+        <v>70.5</v>
+      </c>
+      <c r="C24" s="8">
+        <v>76</v>
+      </c>
+      <c r="D24" s="8">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="E24" s="8">
+        <v>65.5</v>
+      </c>
+      <c r="F24" s="8">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="G24" s="8">
+        <v>71.8</v>
+      </c>
+      <c r="H24" s="8">
+        <v>70.400000000000006</v>
+      </c>
+      <c r="I24" s="8">
+        <v>60.7</v>
+      </c>
+      <c r="J24" s="8">
+        <v>62.3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="B25" s="16">
+        <v>5.7</v>
+      </c>
+      <c r="C25" s="16">
+        <v>5.6</v>
+      </c>
+      <c r="D25" s="16">
+        <v>4</v>
+      </c>
+      <c r="E25" s="16">
+        <v>3.8</v>
+      </c>
+      <c r="F25" s="16">
+        <v>3.8</v>
+      </c>
+      <c r="G25" s="16">
+        <v>4.2</v>
+      </c>
+      <c r="H25" s="16">
+        <v>3.7</v>
+      </c>
+      <c r="I25" s="16">
+        <v>2.9</v>
+      </c>
+      <c r="J25" s="16">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="B26" s="16">
         <v>1.5</v>
       </c>
-      <c r="I23" s="16">
-[...7 lines deleted...]
-      <c r="B24" s="16">
+      <c r="C26" s="16">
+        <v>0.6</v>
+      </c>
+      <c r="D26" s="16">
+        <v>0.7</v>
+      </c>
+      <c r="E26" s="16">
+        <v>0.5</v>
+      </c>
+      <c r="F26" s="16">
+        <v>0.5</v>
+      </c>
+      <c r="G26" s="16">
+        <v>0.6</v>
+      </c>
+      <c r="H26" s="16">
+        <v>0.7</v>
+      </c>
+      <c r="I26" s="16">
+        <v>0.5</v>
+      </c>
+      <c r="J26" s="16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="B27" s="16">
+        <v>0.7</v>
+      </c>
+      <c r="C27" s="16">
+        <v>2.4</v>
+      </c>
+      <c r="D27" s="16">
+        <v>1.2</v>
+      </c>
+      <c r="E27" s="16">
+        <v>1.4</v>
+      </c>
+      <c r="F27" s="16">
+        <v>1</v>
+      </c>
+      <c r="G27" s="16">
         <v>1.3</v>
       </c>
-      <c r="C24" s="16">
-[...2 lines deleted...]
-      <c r="D24" s="16">
+      <c r="H27" s="16">
         <v>1.2</v>
       </c>
-      <c r="E24" s="16">
-[...97 lines deleted...]
-      </c>
       <c r="I27" s="16">
-        <v>0.5</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:9">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="J27" s="16">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="16">
+        <v>0.4</v>
+      </c>
+      <c r="C28" s="16">
+        <v>0.2</v>
+      </c>
+      <c r="D28" s="16">
+        <v>0.2</v>
+      </c>
+      <c r="E28" s="16">
         <v>0.7</v>
       </c>
-      <c r="C28" s="16">
-[...7 lines deleted...]
-      </c>
       <c r="F28" s="16">
-        <v>1</v>
+        <v>0.3</v>
       </c>
       <c r="G28" s="16">
-        <v>1.3</v>
+        <v>0.3</v>
       </c>
       <c r="H28" s="16">
-        <v>1.2</v>
+        <v>0.8</v>
       </c>
       <c r="I28" s="16">
-        <v>2.2999999999999998</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:9">
+        <v>0.7</v>
+      </c>
+      <c r="J28" s="16">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
       <c r="A29" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="16">
-        <v>0.4</v>
+        <v>14.7</v>
       </c>
       <c r="C29" s="16">
-        <v>0.2</v>
+        <v>22.2</v>
       </c>
       <c r="D29" s="16">
-        <v>0.2</v>
+        <v>18.2</v>
       </c>
       <c r="E29" s="16">
-        <v>0.7</v>
+        <v>11.6</v>
       </c>
       <c r="F29" s="16">
-        <v>0.3</v>
+        <v>6.8</v>
       </c>
       <c r="G29" s="16">
-        <v>0.3</v>
+        <v>6</v>
       </c>
       <c r="H29" s="16">
-        <v>0.8</v>
+        <v>3.7</v>
       </c>
       <c r="I29" s="16">
-        <v>0.7</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:9">
+        <v>5.6</v>
+      </c>
+      <c r="J29" s="16">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
       <c r="A30" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="16">
-        <v>14.7</v>
+        <v>3.5</v>
       </c>
       <c r="C30" s="16">
-        <v>22.2</v>
+        <v>2.1</v>
       </c>
       <c r="D30" s="16">
-        <v>18.2</v>
+        <v>3.1</v>
       </c>
       <c r="E30" s="16">
-        <v>11.6</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="F30" s="16">
-        <v>6.8</v>
+        <v>0.7</v>
       </c>
       <c r="G30" s="16">
-        <v>6</v>
+        <v>0.9</v>
       </c>
       <c r="H30" s="16">
-        <v>3.7</v>
+        <v>0.8</v>
       </c>
       <c r="I30" s="16">
-        <v>5.6</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:9">
+        <v>2.1</v>
+      </c>
+      <c r="J30" s="16">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
       <c r="A31" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="16">
-        <v>3.5</v>
+        <v>0</v>
       </c>
       <c r="C31" s="16">
-        <v>2.1</v>
+        <v>0</v>
       </c>
       <c r="D31" s="16">
-        <v>3.1</v>
+        <v>0</v>
       </c>
       <c r="E31" s="16">
-        <v>2.2000000000000002</v>
+        <v>0</v>
       </c>
       <c r="F31" s="16">
-        <v>0.7</v>
+        <v>0.1</v>
       </c>
       <c r="G31" s="16">
-        <v>0.9</v>
+        <v>0.1</v>
       </c>
       <c r="H31" s="16">
-        <v>0.8</v>
+        <v>0</v>
       </c>
       <c r="I31" s="16">
-        <v>2.1</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:9">
+        <v>0</v>
+      </c>
+      <c r="J31" s="16">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10">
       <c r="A32" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="16">
-        <v>0</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="C32" s="16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D32" s="16">
-        <v>0</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="E32" s="16">
-        <v>0</v>
+        <v>1.9</v>
       </c>
       <c r="F32" s="16">
-        <v>0.1</v>
+        <v>3</v>
       </c>
       <c r="G32" s="16">
-        <v>0.1</v>
+        <v>2.1</v>
       </c>
       <c r="H32" s="16">
-        <v>0</v>
+        <v>1.8</v>
       </c>
       <c r="I32" s="16">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:9">
+        <v>0.8</v>
+      </c>
+      <c r="J32" s="16">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="67.5">
       <c r="A33" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="16">
-        <v>1.1000000000000001</v>
+        <v>2</v>
       </c>
       <c r="C33" s="16">
+        <v>0.5</v>
+      </c>
+      <c r="D33" s="16">
+        <v>0.8</v>
+      </c>
+      <c r="E33" s="16">
+        <v>0.3</v>
+      </c>
+      <c r="F33" s="16">
+        <v>0.9</v>
+      </c>
+      <c r="G33" s="16">
+        <v>0.9</v>
+      </c>
+      <c r="H33" s="16">
+        <v>0.5</v>
+      </c>
+      <c r="I33" s="16">
+        <v>1.8</v>
+      </c>
+      <c r="J33" s="16">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10">
+      <c r="A34" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="B34" s="16">
+        <v>0.3</v>
+      </c>
+      <c r="C34" s="16">
+        <v>0.3</v>
+      </c>
+      <c r="D34" s="16">
+        <v>0.2</v>
+      </c>
+      <c r="E34" s="16">
+        <v>0.1</v>
+      </c>
+      <c r="F34" s="16">
+        <v>0.6</v>
+      </c>
+      <c r="G34" s="16">
+        <v>0.5</v>
+      </c>
+      <c r="H34" s="16">
         <v>1</v>
       </c>
-      <c r="D33" s="16">
-[...42 lines deleted...]
-      </c>
       <c r="I34" s="16">
-        <v>1.8</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:9">
+        <v>0.2</v>
+      </c>
+      <c r="J34" s="16">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10">
       <c r="A35" s="21" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B35" s="16">
-        <v>0.3</v>
+        <v>0</v>
       </c>
       <c r="C35" s="16">
-        <v>0.3</v>
+        <v>0</v>
       </c>
       <c r="D35" s="16">
-        <v>0.2</v>
+        <v>0</v>
       </c>
       <c r="E35" s="16">
         <v>0.1</v>
       </c>
       <c r="F35" s="16">
+        <v>0</v>
+      </c>
+      <c r="G35" s="16">
+        <v>0</v>
+      </c>
+      <c r="H35" s="16">
+        <v>0</v>
+      </c>
+      <c r="I35" s="16">
+        <v>0</v>
+      </c>
+      <c r="J35" s="16">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36" s="21" t="s">
+        <v>59</v>
+      </c>
+      <c r="B36" s="16">
+        <v>4.3</v>
+      </c>
+      <c r="C36" s="16">
+        <v>2</v>
+      </c>
+      <c r="D36" s="16">
+        <v>2</v>
+      </c>
+      <c r="E36" s="16">
+        <v>2</v>
+      </c>
+      <c r="F36" s="16">
+        <v>2.6</v>
+      </c>
+      <c r="G36" s="16">
+        <v>3.3</v>
+      </c>
+      <c r="H36" s="16">
+        <v>2.5</v>
+      </c>
+      <c r="I36" s="16">
+        <v>1.9</v>
+      </c>
+      <c r="J36" s="16">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10">
+      <c r="A37" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B37" s="16">
+        <v>1</v>
+      </c>
+      <c r="C37" s="16">
+        <v>0.7</v>
+      </c>
+      <c r="D37" s="16">
+        <v>0.7</v>
+      </c>
+      <c r="E37" s="16">
+        <v>0.7</v>
+      </c>
+      <c r="F37" s="16">
+        <v>0.7</v>
+      </c>
+      <c r="G37" s="16">
+        <v>0.8</v>
+      </c>
+      <c r="H37" s="16">
         <v>0.6</v>
       </c>
-      <c r="G35" s="16">
-[...62 lines deleted...]
-      </c>
       <c r="I37" s="16">
-        <v>1.9</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:9">
+        <v>0.6</v>
+      </c>
+      <c r="J37" s="16">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10">
       <c r="A38" s="21" t="s">
         <v>33</v>
       </c>
       <c r="B38" s="16">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C38" s="16">
-        <v>0.7</v>
+        <v>0</v>
       </c>
       <c r="D38" s="16">
-        <v>0.7</v>
+        <v>0</v>
       </c>
       <c r="E38" s="16">
-        <v>0.7</v>
+        <v>0</v>
       </c>
       <c r="F38" s="16">
-        <v>0.7</v>
+        <v>0</v>
       </c>
       <c r="G38" s="16">
-        <v>0.8</v>
+        <v>0</v>
       </c>
       <c r="H38" s="16">
-        <v>0.6</v>
-[...5 lines deleted...]
-    <row r="39" spans="1:9">
+        <v>0</v>
+      </c>
+      <c r="I38" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="J38" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10">
       <c r="A39" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B39" s="16">
         <v>0</v>
       </c>
       <c r="C39" s="16">
         <v>0</v>
       </c>
       <c r="D39" s="16">
         <v>0</v>
       </c>
       <c r="E39" s="16">
         <v>0</v>
       </c>
       <c r="F39" s="16">
         <v>0</v>
       </c>
       <c r="G39" s="16">
         <v>0</v>
       </c>
       <c r="H39" s="16">
         <v>0</v>
       </c>
-      <c r="I39" s="16" t="s">
-[...3 lines deleted...]
-    <row r="40" spans="1:9">
+      <c r="I39" s="16">
+        <v>0</v>
+      </c>
+      <c r="J39" s="16" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10">
       <c r="A40" s="21" t="s">
         <v>35</v>
       </c>
       <c r="B40" s="16">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="C40" s="16">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="D40" s="16">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="E40" s="16">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="F40" s="16">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="G40" s="16">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="H40" s="16">
         <v>0</v>
       </c>
       <c r="I40" s="16">
         <v>0</v>
       </c>
-    </row>
-    <row r="41" spans="1:9">
+      <c r="J40" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10">
       <c r="A41" s="21" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="16">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="C41" s="16">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="D41" s="16">
         <v>0.2</v>
       </c>
       <c r="E41" s="16">
-        <v>0.1</v>
+        <v>0.3</v>
       </c>
       <c r="F41" s="16">
         <v>0.1</v>
       </c>
       <c r="G41" s="16">
-        <v>0.1</v>
+        <v>1</v>
       </c>
       <c r="H41" s="16">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="I41" s="16">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:9">
+        <v>0.2</v>
+      </c>
+      <c r="J41" s="16">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10">
       <c r="A42" s="21" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="16">
-        <v>0.2</v>
+        <v>1</v>
       </c>
       <c r="C42" s="16">
-        <v>0.2</v>
+        <v>0</v>
       </c>
       <c r="D42" s="16">
-        <v>0.2</v>
+        <v>0</v>
       </c>
       <c r="E42" s="16">
-        <v>0.3</v>
+        <v>0</v>
       </c>
       <c r="F42" s="16">
-        <v>0.1</v>
+        <v>0</v>
       </c>
       <c r="G42" s="16">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H42" s="16">
-        <v>0.2</v>
+        <v>0</v>
       </c>
       <c r="I42" s="16">
-        <v>0.2</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:9">
+        <v>0</v>
+      </c>
+      <c r="J42" s="16" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10">
       <c r="A43" s="21" t="s">
         <v>38</v>
       </c>
       <c r="B43" s="16">
-        <v>1</v>
+        <v>0.1</v>
       </c>
       <c r="C43" s="16">
-        <v>0</v>
+        <v>0.8</v>
       </c>
       <c r="D43" s="16">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="E43" s="16">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="F43" s="16">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="G43" s="16">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="H43" s="16">
-        <v>0</v>
+        <v>9.6</v>
       </c>
       <c r="I43" s="16">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:9">
+        <v>0.4</v>
+      </c>
+      <c r="J43" s="16">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10">
       <c r="A44" s="21" t="s">
         <v>39</v>
       </c>
       <c r="B44" s="16">
-        <v>0.1</v>
+        <v>1.2</v>
       </c>
       <c r="C44" s="16">
-        <v>0.8</v>
+        <v>1.9</v>
       </c>
       <c r="D44" s="16">
-        <v>0.4</v>
+        <v>1.9</v>
       </c>
       <c r="E44" s="16">
-        <v>0.2</v>
+        <v>2</v>
       </c>
       <c r="F44" s="16">
-        <v>0.1</v>
+        <v>2.6</v>
       </c>
       <c r="G44" s="16">
-        <v>0.1</v>
+        <v>2.5</v>
       </c>
       <c r="H44" s="16">
-        <v>9.6</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="I44" s="16">
-        <v>0.4</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:9">
+        <v>2</v>
+      </c>
+      <c r="J44" s="16">
+        <v>3.8</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10">
       <c r="A45" s="21" t="s">
         <v>40</v>
       </c>
       <c r="B45" s="16">
+        <v>0</v>
+      </c>
+      <c r="C45" s="16">
+        <v>0</v>
+      </c>
+      <c r="D45" s="16">
+        <v>0</v>
+      </c>
+      <c r="E45" s="16">
+        <v>0</v>
+      </c>
+      <c r="F45" s="16">
+        <v>0</v>
+      </c>
+      <c r="G45" s="16">
+        <v>0</v>
+      </c>
+      <c r="H45" s="16">
+        <v>0</v>
+      </c>
+      <c r="I45" s="16">
+        <v>0</v>
+      </c>
+      <c r="J45" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="B46" s="16">
+        <v>0</v>
+      </c>
+      <c r="C46" s="16">
+        <v>0</v>
+      </c>
+      <c r="D46" s="16">
+        <v>0</v>
+      </c>
+      <c r="E46" s="16">
+        <v>0</v>
+      </c>
+      <c r="F46" s="16">
+        <v>0</v>
+      </c>
+      <c r="G46" s="16">
+        <v>0</v>
+      </c>
+      <c r="H46" s="16">
+        <v>0</v>
+      </c>
+      <c r="I46" s="16">
+        <v>0</v>
+      </c>
+      <c r="J46" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10">
+      <c r="A47" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="B47" s="16">
+        <v>0.3</v>
+      </c>
+      <c r="C47" s="16">
+        <v>0.5</v>
+      </c>
+      <c r="D47" s="16">
         <v>1.2</v>
       </c>
-      <c r="C45" s="16">
-[...5 lines deleted...]
-      <c r="E45" s="16">
+      <c r="E47" s="16">
+        <v>1.5</v>
+      </c>
+      <c r="F47" s="16">
+        <v>2.4</v>
+      </c>
+      <c r="G47" s="16">
         <v>2</v>
       </c>
-      <c r="F45" s="16">
-[...62 lines deleted...]
-      </c>
       <c r="H47" s="16">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="I47" s="16">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:9">
+        <v>0.5</v>
+      </c>
+      <c r="J47" s="16">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" ht="22.5">
       <c r="A48" s="21" t="s">
         <v>43</v>
       </c>
       <c r="B48" s="16">
-        <v>0.3</v>
+        <v>0.8</v>
       </c>
       <c r="C48" s="16">
-        <v>0.5</v>
+        <v>0.8</v>
       </c>
       <c r="D48" s="16">
-        <v>1.2</v>
+        <v>0.8</v>
       </c>
       <c r="E48" s="16">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F48" s="16">
         <v>1.5</v>
       </c>
-      <c r="F48" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="G48" s="16">
-        <v>2</v>
+        <v>0.8</v>
       </c>
       <c r="H48" s="16">
-        <v>0.4</v>
+        <v>0.7</v>
       </c>
       <c r="I48" s="16">
-        <v>0.5</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:9" ht="22.5">
+        <v>1</v>
+      </c>
+      <c r="J48" s="16">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10">
       <c r="A49" s="21" t="s">
         <v>44</v>
       </c>
       <c r="B49" s="16">
-        <v>0.8</v>
+        <v>0.1</v>
       </c>
       <c r="C49" s="16">
-        <v>0.8</v>
+        <v>0</v>
       </c>
       <c r="D49" s="16">
-        <v>0.8</v>
+        <v>0</v>
       </c>
       <c r="E49" s="16">
-        <v>1.1000000000000001</v>
+        <v>0</v>
       </c>
       <c r="F49" s="16">
-        <v>1.5</v>
+        <v>0</v>
       </c>
       <c r="G49" s="16">
-        <v>0.8</v>
+        <v>0</v>
       </c>
       <c r="H49" s="16">
-        <v>0.7</v>
+        <v>0</v>
       </c>
       <c r="I49" s="16">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:9">
+        <v>0</v>
+      </c>
+      <c r="J49" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10">
       <c r="A50" s="21" t="s">
         <v>45</v>
       </c>
       <c r="B50" s="16">
-        <v>0.1</v>
+        <v>1.7</v>
       </c>
       <c r="C50" s="16">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D50" s="16">
-        <v>0</v>
+        <v>1.8</v>
       </c>
       <c r="E50" s="16">
-        <v>0</v>
+        <v>2.4</v>
       </c>
       <c r="F50" s="16">
-        <v>0</v>
+        <v>1.8</v>
       </c>
       <c r="G50" s="16">
-        <v>0</v>
+        <v>2.1</v>
       </c>
       <c r="H50" s="16">
-        <v>0</v>
+        <v>1.7</v>
       </c>
       <c r="I50" s="16">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:9">
+        <v>1.4</v>
+      </c>
+      <c r="J50" s="16">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10">
       <c r="A51" s="21" t="s">
         <v>46</v>
       </c>
       <c r="B51" s="16">
-        <v>1.7</v>
+        <v>0.1</v>
       </c>
       <c r="C51" s="16">
-        <v>2</v>
+        <v>0.3</v>
       </c>
       <c r="D51" s="16">
-        <v>1.8</v>
+        <v>0.1</v>
       </c>
       <c r="E51" s="16">
-        <v>2.4</v>
+        <v>0.2</v>
       </c>
       <c r="F51" s="16">
-        <v>1.8</v>
+        <v>0.2</v>
       </c>
       <c r="G51" s="16">
-        <v>2.1</v>
+        <v>0.9</v>
       </c>
       <c r="H51" s="16">
-        <v>1.7</v>
+        <v>0.1</v>
       </c>
       <c r="I51" s="16">
-        <v>1.4</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:9">
+        <v>1.9</v>
+      </c>
+      <c r="J51" s="16">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10">
       <c r="A52" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B52" s="16">
-        <v>0.1</v>
+        <v>0.3</v>
       </c>
       <c r="C52" s="16">
         <v>0.3</v>
       </c>
       <c r="D52" s="16">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="E52" s="16">
-        <v>0.2</v>
+        <v>0.5</v>
       </c>
       <c r="F52" s="16">
-        <v>0.2</v>
+        <v>0.5</v>
       </c>
       <c r="G52" s="16">
-        <v>0.9</v>
+        <v>0.3</v>
       </c>
       <c r="H52" s="16">
-        <v>0.1</v>
+        <v>0.7</v>
       </c>
       <c r="I52" s="16">
-        <v>1.9</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:9">
+        <v>0.6</v>
+      </c>
+      <c r="J52" s="16">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10">
       <c r="A53" s="21" t="s">
         <v>48</v>
       </c>
       <c r="B53" s="16">
+        <v>0.4</v>
+      </c>
+      <c r="C53" s="16">
+        <v>0.5</v>
+      </c>
+      <c r="D53" s="16">
+        <v>1.3</v>
+      </c>
+      <c r="E53" s="16">
+        <v>0.2</v>
+      </c>
+      <c r="F53" s="16">
+        <v>0.7</v>
+      </c>
+      <c r="G53" s="16">
+        <v>0.4</v>
+      </c>
+      <c r="H53" s="16">
+        <v>0.2</v>
+      </c>
+      <c r="I53" s="16">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="J53" s="16">
         <v>0.3</v>
       </c>
-      <c r="C53" s="16">
-[...21 lines deleted...]
-    <row r="54" spans="1:9">
+    </row>
+    <row r="54" spans="1:10">
       <c r="A54" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B54" s="16">
-        <v>0.4</v>
+        <v>2</v>
       </c>
       <c r="C54" s="16">
-        <v>0.5</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="D54" s="16">
-        <v>1.3</v>
+        <v>2</v>
       </c>
       <c r="E54" s="16">
-        <v>0.2</v>
+        <v>0.9</v>
       </c>
       <c r="F54" s="16">
-        <v>0.7</v>
+        <v>2.4</v>
       </c>
       <c r="G54" s="16">
-        <v>0.4</v>
+        <v>2</v>
       </c>
       <c r="H54" s="16">
-        <v>0.2</v>
+        <v>1.7</v>
       </c>
       <c r="I54" s="16">
-        <v>2.2000000000000002</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:9">
+        <v>1.5</v>
+      </c>
+      <c r="J54" s="16">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10">
       <c r="A55" s="21" t="s">
         <v>50</v>
       </c>
       <c r="B55" s="16">
-        <v>2</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="C55" s="16">
-        <v>2.2000000000000002</v>
+        <v>0.5</v>
       </c>
       <c r="D55" s="16">
-        <v>2</v>
+        <v>0.7</v>
       </c>
       <c r="E55" s="16">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
       <c r="F55" s="16">
-        <v>2.4</v>
+        <v>0.8</v>
       </c>
       <c r="G55" s="16">
-        <v>2</v>
+        <v>0.7</v>
       </c>
       <c r="H55" s="16">
-        <v>1.7</v>
+        <v>0.5</v>
       </c>
       <c r="I55" s="16">
-        <v>1.5</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:9">
+        <v>0.5</v>
+      </c>
+      <c r="J55" s="16">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10">
       <c r="A56" s="21" t="s">
         <v>51</v>
       </c>
       <c r="B56" s="16">
-        <v>1.1000000000000001</v>
+        <v>0</v>
       </c>
       <c r="C56" s="16">
-        <v>0.5</v>
+        <v>0.1</v>
       </c>
       <c r="D56" s="16">
-        <v>0.7</v>
+        <v>0</v>
       </c>
       <c r="E56" s="16">
-        <v>0.6</v>
+        <v>0</v>
       </c>
       <c r="F56" s="16">
-        <v>0.8</v>
+        <v>0.1</v>
       </c>
       <c r="G56" s="16">
-        <v>0.7</v>
+        <v>0.2</v>
       </c>
       <c r="H56" s="16">
-        <v>0.5</v>
+        <v>0</v>
       </c>
       <c r="I56" s="16">
-        <v>0.5</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:9">
+        <v>0</v>
+      </c>
+      <c r="J56" s="16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" ht="22.5">
       <c r="A57" s="21" t="s">
         <v>52</v>
       </c>
       <c r="B57" s="16">
-        <v>0</v>
+        <v>0.8</v>
       </c>
       <c r="C57" s="16">
-        <v>0.1</v>
+        <v>0.6</v>
       </c>
       <c r="D57" s="16">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="E57" s="16">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="F57" s="16">
-        <v>0.1</v>
+        <v>0.4</v>
       </c>
       <c r="G57" s="16">
+        <v>0.5</v>
+      </c>
+      <c r="H57" s="16">
         <v>0.2</v>
       </c>
-      <c r="H57" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="I57" s="16">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:9" ht="22.5">
+        <v>0.2</v>
+      </c>
+      <c r="J57" s="16">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10">
       <c r="A58" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B58" s="16">
+        <v>6.2</v>
+      </c>
+      <c r="C58" s="16">
+        <v>6.8</v>
+      </c>
+      <c r="D58" s="16">
+        <v>7.7</v>
+      </c>
+      <c r="E58" s="16">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="F58" s="16">
+        <v>6.6</v>
+      </c>
+      <c r="G58" s="16">
+        <v>7.5</v>
+      </c>
+      <c r="H58" s="16">
+        <v>11</v>
+      </c>
+      <c r="I58" s="16">
+        <v>9</v>
+      </c>
+      <c r="J58" s="16">
+        <v>9.3000000000000007</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10">
+      <c r="A59" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="B59" s="16">
+        <v>0.1</v>
+      </c>
+      <c r="C59" s="16">
+        <v>0.2</v>
+      </c>
+      <c r="D59" s="16">
+        <v>0.7</v>
+      </c>
+      <c r="E59" s="16">
+        <v>1</v>
+      </c>
+      <c r="F59" s="16">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G59" s="16">
+        <v>1.2</v>
+      </c>
+      <c r="H59" s="16">
+        <v>1</v>
+      </c>
+      <c r="I59" s="16">
         <v>0.8</v>
       </c>
-      <c r="C58" s="16">
-[...2 lines deleted...]
-      <c r="D58" s="16">
+      <c r="J59" s="16">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10">
+      <c r="A60" s="21" t="s">
+        <v>55</v>
+      </c>
+      <c r="B60" s="16">
+        <v>0.7</v>
+      </c>
+      <c r="C60" s="16">
+        <v>0.9</v>
+      </c>
+      <c r="D60" s="16">
         <v>0.5</v>
       </c>
-      <c r="E58" s="16">
-[...5 lines deleted...]
-      <c r="G58" s="16">
+      <c r="E60" s="16">
         <v>0.5</v>
       </c>
-      <c r="H58" s="16">
-[...50 lines deleted...]
-      </c>
       <c r="F60" s="16">
-        <v>1.1000000000000001</v>
+        <v>7.4</v>
       </c>
       <c r="G60" s="16">
+        <v>11.7</v>
+      </c>
+      <c r="H60" s="16">
         <v>1.2</v>
       </c>
-      <c r="H60" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="16">
-        <v>0.8</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:9">
+        <v>0.5</v>
+      </c>
+      <c r="J60" s="16">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10">
       <c r="A61" s="21" t="s">
         <v>56</v>
       </c>
       <c r="B61" s="16">
-        <v>0.7</v>
+        <v>3.3</v>
       </c>
       <c r="C61" s="16">
-        <v>0.9</v>
+        <v>2.7</v>
       </c>
       <c r="D61" s="16">
-        <v>0.5</v>
+        <v>3.2</v>
       </c>
       <c r="E61" s="16">
-        <v>0.5</v>
+        <v>3.8</v>
       </c>
       <c r="F61" s="16">
-        <v>7.4</v>
+        <v>4</v>
       </c>
       <c r="G61" s="16">
-        <v>11.7</v>
+        <v>3.4</v>
       </c>
       <c r="H61" s="16">
-        <v>1.2</v>
+        <v>3.3</v>
       </c>
       <c r="I61" s="16">
-        <v>0.5</v>
-[...27 lines deleted...]
-      <c r="I62" s="16">
         <v>3.1</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A64" s="31"/>
+      <c r="J61" s="16">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" s="14" customFormat="1"/>
+    <row r="63" spans="1:10" s="26" customFormat="1">
+      <c r="A63" s="31"/>
+    </row>
+    <row r="64" spans="1:10">
+      <c r="A64" s="27"/>
     </row>
     <row r="65" spans="1:1">
       <c r="A65" s="27"/>
     </row>
     <row r="66" spans="1:1">
       <c r="A66" s="27"/>
     </row>
     <row r="67" spans="1:1">
       <c r="A67" s="27"/>
     </row>
     <row r="68" spans="1:1">
       <c r="A68" s="27"/>
     </row>
     <row r="69" spans="1:1">
       <c r="A69" s="27"/>
     </row>
     <row r="70" spans="1:1">
       <c r="A70" s="27"/>
     </row>
     <row r="71" spans="1:1">
       <c r="A71" s="27"/>
     </row>
     <row r="72" spans="1:1">
       <c r="A72" s="27"/>
     </row>
@@ -4824,58 +5150,55 @@
       <c r="A138" s="27"/>
     </row>
     <row r="139" spans="1:1">
       <c r="A139" s="27"/>
     </row>
     <row r="140" spans="1:1">
       <c r="A140" s="27"/>
     </row>
     <row r="141" spans="1:1">
       <c r="A141" s="27"/>
     </row>
     <row r="142" spans="1:1">
       <c r="A142" s="27"/>
     </row>
     <row r="143" spans="1:1">
       <c r="A143" s="27"/>
     </row>
     <row r="144" spans="1:1">
       <c r="A144" s="27"/>
     </row>
     <row r="145" spans="1:1">
       <c r="A145" s="27"/>
     </row>
     <row r="146" spans="1:1">
       <c r="A146" s="27"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A147" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A2:J2"/>
   </mergeCells>
   <pageMargins left="0.15748031496062992" right="0.15748031496062992" top="0.15748031496062992" bottom="0.15748031496062992" header="0.15748031496062992" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="49" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>