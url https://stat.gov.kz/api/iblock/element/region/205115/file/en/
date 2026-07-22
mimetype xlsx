--- v0 (2026-04-29)
+++ v1 (2026-07-22)
@@ -1,64 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="13920" yWindow="-45" windowWidth="13245" windowHeight="11985"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$R$25</definedName>
   </definedNames>
-  <calcPr calcId="145621"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <si>
     <t>403 970,2</t>
   </si>
   <si>
     <t>506 457,0</t>
   </si>
   <si>
     <t>251 975,4</t>
   </si>
   <si>
     <t>370 682,1</t>
   </si>
   <si>
     <t>4 979,8</t>
   </si>
   <si>
     <t xml:space="preserve"> 5 542,4</t>
   </si>
   <si>
     <t>11 758,2</t>
   </si>
   <si>
     <t xml:space="preserve"> 14 205,9</t>
   </si>
   <si>
@@ -185,50 +186,53 @@
     <t>Mendykara</t>
   </si>
   <si>
     <t>Naurzum</t>
   </si>
   <si>
     <t>Sarykol</t>
   </si>
   <si>
     <t>Beimbet Mailin</t>
   </si>
   <si>
     <t>Uzunkol</t>
   </si>
   <si>
     <t>Fedorov</t>
   </si>
   <si>
     <t>Total retail volume</t>
   </si>
   <si>
     <t>million tenge</t>
   </si>
   <si>
     <t>2024</t>
+  </si>
+  <si>
+    <t>2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="6">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -318,125 +322,121 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -707,2895 +707,2943 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AR81"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B38" sqref="B38"/>
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="25.28515625" style="25" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="45" max="16384" width="9.140625" style="25"/>
+    <col min="1" max="1" width="25.28515625" style="23" customWidth="1"/>
+    <col min="2" max="5" width="10.42578125" style="23" customWidth="1"/>
+    <col min="6" max="9" width="10.42578125" style="14" customWidth="1"/>
+    <col min="10" max="10" width="10.42578125" style="28" customWidth="1"/>
+    <col min="11" max="12" width="10.42578125" style="14" customWidth="1"/>
+    <col min="13" max="13" width="10" style="14" customWidth="1"/>
+    <col min="14" max="15" width="9.85546875" style="14" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="9.28515625" style="14" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="9.5703125" style="14" customWidth="1"/>
+    <col min="18" max="18" width="9.28515625" style="14" bestFit="1" customWidth="1"/>
+    <col min="19" max="23" width="9.140625" style="14"/>
+    <col min="24" max="27" width="9.140625" style="13"/>
+    <col min="28" max="44" width="9.140625" style="14"/>
+    <col min="45" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:44" s="5" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A1" s="34" t="s">
+      <c r="A1" s="31" t="s">
         <v>54</v>
       </c>
-      <c r="B1" s="34"/>
-[...22 lines deleted...]
-      <c r="Y1" s="34"/>
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="31"/>
+      <c r="H1" s="31"/>
+      <c r="I1" s="31"/>
+      <c r="J1" s="31"/>
+      <c r="K1" s="31"/>
+      <c r="L1" s="31"/>
+      <c r="M1" s="31"/>
+      <c r="N1" s="31"/>
+      <c r="O1" s="31"/>
+      <c r="P1" s="31"/>
+      <c r="Q1" s="31"/>
+      <c r="R1" s="31"/>
+      <c r="S1" s="31"/>
+      <c r="T1" s="31"/>
+      <c r="U1" s="31"/>
+      <c r="V1" s="31"/>
+      <c r="W1" s="31"/>
+      <c r="X1" s="31"/>
+      <c r="Y1" s="31"/>
       <c r="Z1" s="3"/>
       <c r="AA1" s="3"/>
       <c r="AB1" s="4"/>
       <c r="AC1" s="4"/>
       <c r="AD1" s="4"/>
       <c r="AE1" s="4"/>
       <c r="AF1" s="4"/>
       <c r="AG1" s="4"/>
       <c r="AH1" s="4"/>
       <c r="AI1" s="4"/>
       <c r="AJ1" s="4"/>
       <c r="AK1" s="4"/>
       <c r="AL1" s="4"/>
       <c r="AM1" s="4"/>
       <c r="AN1" s="4"/>
       <c r="AO1" s="4"/>
       <c r="AP1" s="4"/>
       <c r="AQ1" s="4"/>
       <c r="AR1" s="4"/>
     </row>
     <row r="2" spans="1:44" s="5" customFormat="1">
-      <c r="A2" s="33" t="s">
+      <c r="A2" s="32" t="s">
         <v>55</v>
       </c>
-      <c r="B2" s="33"/>
-[...24 lines deleted...]
-      <c r="AA2" s="3"/>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
+      <c r="I2" s="32"/>
+      <c r="J2" s="32"/>
+      <c r="K2" s="32"/>
+      <c r="L2" s="32"/>
+      <c r="M2" s="32"/>
+      <c r="N2" s="32"/>
+      <c r="O2" s="32"/>
+      <c r="P2" s="32"/>
+      <c r="Q2" s="32"/>
+      <c r="R2" s="32"/>
+      <c r="S2" s="32"/>
+      <c r="T2" s="32"/>
+      <c r="U2" s="32"/>
+      <c r="V2" s="32"/>
+      <c r="W2" s="32"/>
+      <c r="X2" s="32"/>
+      <c r="Y2" s="32"/>
+      <c r="Z2" s="32"/>
+      <c r="AA2" s="32"/>
       <c r="AB2" s="4"/>
       <c r="AC2" s="4"/>
       <c r="AD2" s="4"/>
       <c r="AE2" s="4"/>
       <c r="AF2" s="4"/>
       <c r="AG2" s="4"/>
       <c r="AH2" s="4"/>
       <c r="AI2" s="4"/>
       <c r="AJ2" s="4"/>
       <c r="AK2" s="4"/>
       <c r="AL2" s="4"/>
       <c r="AM2" s="4"/>
       <c r="AN2" s="4"/>
       <c r="AO2" s="4"/>
       <c r="AP2" s="4"/>
       <c r="AQ2" s="4"/>
       <c r="AR2" s="4"/>
     </row>
-    <row r="3" spans="1:44" s="9" customFormat="1">
+    <row r="3" spans="1:44" s="8" customFormat="1">
       <c r="A3" s="6"/>
-      <c r="B3" s="31">
+      <c r="B3" s="29">
         <v>2000</v>
       </c>
       <c r="C3" s="6">
         <v>2001</v>
       </c>
       <c r="D3" s="6">
         <v>2002</v>
       </c>
       <c r="E3" s="6">
         <v>2003</v>
       </c>
       <c r="F3" s="6">
         <v>2004</v>
       </c>
       <c r="G3" s="6">
         <v>2005</v>
       </c>
       <c r="H3" s="6">
         <v>2006</v>
       </c>
       <c r="I3" s="6">
         <v>2007</v>
       </c>
       <c r="J3" s="6">
         <v>2008</v>
       </c>
       <c r="K3" s="6">
         <v>2009</v>
       </c>
       <c r="L3" s="6">
         <v>2010</v>
       </c>
       <c r="M3" s="6">
         <v>2011</v>
       </c>
       <c r="N3" s="6">
         <v>2012</v>
       </c>
       <c r="O3" s="6">
         <v>2013</v>
       </c>
       <c r="P3" s="6">
         <v>2014</v>
       </c>
-      <c r="Q3" s="9">
+      <c r="Q3" s="8">
         <v>2015</v>
       </c>
       <c r="R3" s="6">
         <v>2016</v>
       </c>
       <c r="S3" s="6">
         <v>2017</v>
       </c>
       <c r="T3" s="6">
         <v>2018</v>
       </c>
       <c r="U3" s="6">
         <v>2019</v>
       </c>
       <c r="V3" s="6">
         <v>2020</v>
       </c>
       <c r="W3" s="6">
         <v>2021</v>
       </c>
-      <c r="X3" s="32">
+      <c r="X3" s="30">
         <v>2022</v>
       </c>
-      <c r="Y3" s="32">
+      <c r="Y3" s="30">
         <v>2023</v>
       </c>
-      <c r="Z3" s="32" t="s">
+      <c r="Z3" s="30" t="s">
         <v>56</v>
       </c>
-      <c r="AA3" s="7"/>
-[...18 lines deleted...]
-    <row r="4" spans="1:44" s="16" customFormat="1">
+      <c r="AA3" s="30" t="s">
+        <v>57</v>
+      </c>
+      <c r="AB3" s="7"/>
+      <c r="AC3" s="7"/>
+      <c r="AD3" s="7"/>
+      <c r="AE3" s="7"/>
+      <c r="AF3" s="7"/>
+      <c r="AG3" s="7"/>
+      <c r="AH3" s="7"/>
+      <c r="AI3" s="7"/>
+      <c r="AJ3" s="7"/>
+      <c r="AK3" s="7"/>
+      <c r="AL3" s="7"/>
+      <c r="AM3" s="7"/>
+      <c r="AN3" s="7"/>
+      <c r="AO3" s="7"/>
+      <c r="AP3" s="7"/>
+      <c r="AQ3" s="7"/>
+      <c r="AR3" s="7"/>
+    </row>
+    <row r="4" spans="1:44" s="15" customFormat="1">
       <c r="A4" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B4" s="10">
+      <c r="B4" s="9">
         <v>22266.400000000001</v>
       </c>
-      <c r="C4" s="10">
+      <c r="C4" s="9">
         <v>28005.8</v>
       </c>
-      <c r="D4" s="10">
+      <c r="D4" s="9">
         <v>26659.9</v>
       </c>
-      <c r="E4" s="10">
+      <c r="E4" s="9">
         <v>30391.3</v>
       </c>
-      <c r="F4" s="10">
+      <c r="F4" s="9">
         <v>36179.599999999999</v>
       </c>
-      <c r="G4" s="11">
+      <c r="G4" s="10">
         <v>40172</v>
       </c>
-      <c r="H4" s="11">
+      <c r="H4" s="10">
         <v>46473.3</v>
       </c>
-      <c r="I4" s="11">
+      <c r="I4" s="10">
         <v>52957.599999999999</v>
       </c>
-      <c r="J4" s="11">
+      <c r="J4" s="10">
         <v>64103.199999999997</v>
       </c>
-      <c r="K4" s="11">
+      <c r="K4" s="10">
         <v>76432.7</v>
       </c>
-      <c r="L4" s="11">
+      <c r="L4" s="10">
         <v>103015.1</v>
       </c>
-      <c r="M4" s="11">
+      <c r="M4" s="10">
         <v>125651.3</v>
       </c>
-      <c r="N4" s="11">
+      <c r="N4" s="10">
         <v>159741.6</v>
       </c>
-      <c r="O4" s="11">
+      <c r="O4" s="10">
         <v>207126.5</v>
       </c>
-      <c r="P4" s="11">
+      <c r="P4" s="10">
         <v>228349.8</v>
       </c>
-      <c r="Q4" s="11">
+      <c r="Q4" s="10">
         <v>234405.5</v>
       </c>
-      <c r="R4" s="12">
+      <c r="R4" s="11">
         <v>275279.40000000002</v>
       </c>
-      <c r="S4" s="11">
+      <c r="S4" s="10">
         <v>317109.40000000002</v>
       </c>
-      <c r="T4" s="11">
+      <c r="T4" s="10">
         <v>360410.3</v>
       </c>
-      <c r="U4" s="11" t="s">
+      <c r="U4" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="V4" s="12">
+      <c r="V4" s="11">
         <v>435936.4</v>
       </c>
-      <c r="W4" s="11" t="s">
+      <c r="W4" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="X4" s="13">
+      <c r="X4" s="12">
         <v>593786.6</v>
       </c>
-      <c r="Y4" s="13">
+      <c r="Y4" s="12">
         <v>730178.1</v>
       </c>
-      <c r="Z4" s="13">
+      <c r="Z4" s="12">
         <v>802850.6</v>
       </c>
-      <c r="AA4" s="14"/>
-[...18 lines deleted...]
-    <row r="5" spans="1:44" s="16" customFormat="1">
+      <c r="AA4" s="12">
+        <v>940073.272</v>
+      </c>
+      <c r="AB4" s="13"/>
+      <c r="AC4" s="13"/>
+      <c r="AD4" s="14"/>
+      <c r="AE4" s="14"/>
+      <c r="AF4" s="14"/>
+      <c r="AG4" s="14"/>
+      <c r="AH4" s="14"/>
+      <c r="AI4" s="14"/>
+      <c r="AJ4" s="14"/>
+      <c r="AK4" s="14"/>
+      <c r="AL4" s="14"/>
+      <c r="AM4" s="14"/>
+      <c r="AN4" s="14"/>
+      <c r="AO4" s="14"/>
+      <c r="AP4" s="14"/>
+      <c r="AQ4" s="14"/>
+      <c r="AR4" s="14"/>
+    </row>
+    <row r="5" spans="1:44" s="15" customFormat="1">
       <c r="A5" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="B5" s="17">
+      <c r="B5" s="16">
         <v>17067.5</v>
       </c>
-      <c r="C5" s="17">
+      <c r="C5" s="16">
         <v>15137.8</v>
       </c>
-      <c r="D5" s="17">
+      <c r="D5" s="16">
         <v>14065.3</v>
       </c>
-      <c r="E5" s="17">
+      <c r="E5" s="16">
         <v>16453.8</v>
       </c>
-      <c r="F5" s="17">
+      <c r="F5" s="16">
         <v>22690.3</v>
       </c>
-      <c r="G5" s="13">
+      <c r="G5" s="12">
         <v>27556.7</v>
       </c>
-      <c r="H5" s="13">
+      <c r="H5" s="12">
         <v>30663.9</v>
       </c>
-      <c r="I5" s="13">
+      <c r="I5" s="12">
         <v>34108.1</v>
       </c>
-      <c r="J5" s="13">
+      <c r="J5" s="12">
         <v>40243</v>
       </c>
-      <c r="K5" s="13">
+      <c r="K5" s="12">
         <v>45463.7</v>
       </c>
-      <c r="L5" s="13">
+      <c r="L5" s="12">
         <v>59625.7</v>
       </c>
-      <c r="M5" s="13">
+      <c r="M5" s="12">
         <v>72151.7</v>
       </c>
-      <c r="N5" s="13">
+      <c r="N5" s="12">
         <v>97999.1</v>
       </c>
-      <c r="O5" s="13">
+      <c r="O5" s="12">
         <v>126720.4</v>
       </c>
-      <c r="P5" s="13">
+      <c r="P5" s="12">
         <v>140329.5</v>
       </c>
-      <c r="Q5" s="13">
+      <c r="Q5" s="12">
         <v>142770.4</v>
       </c>
-      <c r="R5" s="18">
+      <c r="R5" s="17">
         <v>167367.5</v>
       </c>
-      <c r="S5" s="13">
+      <c r="S5" s="12">
         <v>192128.5</v>
       </c>
-      <c r="T5" s="13">
+      <c r="T5" s="12">
         <v>221433.2</v>
       </c>
-      <c r="U5" s="13" t="s">
+      <c r="U5" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="V5" s="18">
+      <c r="V5" s="17">
         <v>295052.09999999998</v>
       </c>
-      <c r="W5" s="13" t="s">
+      <c r="W5" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="X5" s="13">
+      <c r="X5" s="12">
         <v>429766.3</v>
       </c>
-      <c r="Y5" s="13">
+      <c r="Y5" s="12">
         <v>534579.1</v>
       </c>
-      <c r="Z5" s="13">
+      <c r="Z5" s="12">
         <v>585375.4</v>
       </c>
-      <c r="AA5" s="14"/>
-[...18 lines deleted...]
-    <row r="6" spans="1:44" s="16" customFormat="1">
+      <c r="AA5" s="12">
+        <v>675190.701</v>
+      </c>
+      <c r="AB5" s="13"/>
+      <c r="AC5" s="13"/>
+      <c r="AD5" s="14"/>
+      <c r="AE5" s="14"/>
+      <c r="AF5" s="14"/>
+      <c r="AG5" s="14"/>
+      <c r="AH5" s="14"/>
+      <c r="AI5" s="14"/>
+      <c r="AJ5" s="14"/>
+      <c r="AK5" s="14"/>
+      <c r="AL5" s="14"/>
+      <c r="AM5" s="14"/>
+      <c r="AN5" s="14"/>
+      <c r="AO5" s="14"/>
+      <c r="AP5" s="14"/>
+      <c r="AQ5" s="14"/>
+      <c r="AR5" s="14"/>
+    </row>
+    <row r="6" spans="1:44" s="15" customFormat="1">
       <c r="A6" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="B6" s="17">
+      <c r="B6" s="16">
         <v>196.3</v>
       </c>
-      <c r="C6" s="17">
+      <c r="C6" s="16">
         <v>1188.9000000000001</v>
       </c>
-      <c r="D6" s="17">
+      <c r="D6" s="16">
         <v>530.79999999999995</v>
       </c>
-      <c r="E6" s="17">
+      <c r="E6" s="16">
         <v>487.5</v>
       </c>
-      <c r="F6" s="17">
+      <c r="F6" s="16">
         <v>566</v>
       </c>
-      <c r="G6" s="13">
+      <c r="G6" s="12">
         <v>663</v>
       </c>
-      <c r="H6" s="13">
+      <c r="H6" s="12">
         <v>804.3</v>
       </c>
-      <c r="I6" s="13">
+      <c r="I6" s="12">
         <v>882.1</v>
       </c>
-      <c r="J6" s="13">
+      <c r="J6" s="12">
         <v>1079.5</v>
       </c>
-      <c r="K6" s="13">
+      <c r="K6" s="12">
         <v>1859.2</v>
       </c>
-      <c r="L6" s="13">
+      <c r="L6" s="12">
         <v>2170</v>
       </c>
-      <c r="M6" s="13">
+      <c r="M6" s="12">
         <v>2389.3000000000002</v>
       </c>
-      <c r="N6" s="13">
+      <c r="N6" s="12">
         <v>2604.8000000000002</v>
       </c>
-      <c r="O6" s="13">
+      <c r="O6" s="12">
         <v>2866.4</v>
       </c>
-      <c r="P6" s="13">
+      <c r="P6" s="12">
         <v>3106.6</v>
       </c>
-      <c r="Q6" s="13">
+      <c r="Q6" s="12">
         <v>3239</v>
       </c>
-      <c r="R6" s="18">
+      <c r="R6" s="17">
         <v>3773.8</v>
       </c>
-      <c r="S6" s="13">
+      <c r="S6" s="12">
         <v>4177.1000000000004</v>
       </c>
-      <c r="T6" s="13">
+      <c r="T6" s="12">
         <v>4587.3999999999996</v>
       </c>
-      <c r="U6" s="13" t="s">
+      <c r="U6" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="V6" s="18">
+      <c r="V6" s="17">
         <v>4983.2</v>
       </c>
-      <c r="W6" s="13" t="s">
+      <c r="W6" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="X6" s="13">
+      <c r="X6" s="12">
         <v>6925.9</v>
       </c>
-      <c r="Y6" s="13">
+      <c r="Y6" s="12">
         <v>7849.8</v>
       </c>
-      <c r="Z6" s="13">
+      <c r="Z6" s="12">
         <v>6716.4</v>
       </c>
-      <c r="AA6" s="14"/>
-[...18 lines deleted...]
-    <row r="7" spans="1:44" s="16" customFormat="1">
+      <c r="AA6" s="12">
+        <v>8350.5290000000005</v>
+      </c>
+      <c r="AB6" s="13"/>
+      <c r="AC6" s="13"/>
+      <c r="AD6" s="14"/>
+      <c r="AE6" s="14"/>
+      <c r="AF6" s="14"/>
+      <c r="AG6" s="14"/>
+      <c r="AH6" s="14"/>
+      <c r="AI6" s="14"/>
+      <c r="AJ6" s="14"/>
+      <c r="AK6" s="14"/>
+      <c r="AL6" s="14"/>
+      <c r="AM6" s="14"/>
+      <c r="AN6" s="14"/>
+      <c r="AO6" s="14"/>
+      <c r="AP6" s="14"/>
+      <c r="AQ6" s="14"/>
+      <c r="AR6" s="14"/>
+    </row>
+    <row r="7" spans="1:44" s="15" customFormat="1">
       <c r="A7" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="B7" s="17">
+      <c r="B7" s="16">
         <v>991.4</v>
       </c>
-      <c r="C7" s="17">
+      <c r="C7" s="16">
         <v>2119.1</v>
       </c>
-      <c r="D7" s="17">
+      <c r="D7" s="16">
         <v>1754.5</v>
       </c>
-      <c r="E7" s="17">
+      <c r="E7" s="16">
         <v>1650.9</v>
       </c>
-      <c r="F7" s="17">
+      <c r="F7" s="16">
         <v>1440.1</v>
       </c>
-      <c r="G7" s="13">
+      <c r="G7" s="12">
         <v>1019.7</v>
       </c>
-      <c r="H7" s="13">
+      <c r="H7" s="12">
         <v>952.2</v>
       </c>
-      <c r="I7" s="13">
+      <c r="I7" s="12">
         <v>1399.4</v>
       </c>
-      <c r="J7" s="13">
+      <c r="J7" s="12">
         <v>1717</v>
       </c>
-      <c r="K7" s="13">
+      <c r="K7" s="12">
         <v>2835.3</v>
       </c>
-      <c r="L7" s="13">
+      <c r="L7" s="12">
         <v>3943.9</v>
       </c>
-      <c r="M7" s="13">
+      <c r="M7" s="12">
         <v>4420.3999999999996</v>
       </c>
-      <c r="N7" s="13">
+      <c r="N7" s="12">
         <v>4958.3999999999996</v>
       </c>
-      <c r="O7" s="13">
+      <c r="O7" s="12">
         <v>6113.5</v>
       </c>
-      <c r="P7" s="13">
+      <c r="P7" s="12">
         <v>6665.5</v>
       </c>
-      <c r="Q7" s="13">
+      <c r="Q7" s="12">
         <v>6948.2</v>
       </c>
-      <c r="R7" s="18">
+      <c r="R7" s="17">
         <v>8152.6</v>
       </c>
-      <c r="S7" s="13">
+      <c r="S7" s="12">
         <v>9704.6</v>
       </c>
-      <c r="T7" s="13">
+      <c r="T7" s="12">
         <v>10819</v>
       </c>
-      <c r="U7" s="13" t="s">
+      <c r="U7" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="V7" s="18">
+      <c r="V7" s="17">
         <v>12648.9</v>
       </c>
-      <c r="W7" s="13" t="s">
+      <c r="W7" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="X7" s="13">
+      <c r="X7" s="12">
         <v>17960.7</v>
       </c>
-      <c r="Y7" s="13">
+      <c r="Y7" s="12">
         <v>20415.099999999999</v>
       </c>
-      <c r="Z7" s="13">
+      <c r="Z7" s="12">
         <v>19206.2</v>
       </c>
-      <c r="AA7" s="14"/>
-[...18 lines deleted...]
-    <row r="8" spans="1:44" s="16" customFormat="1">
+      <c r="AA7" s="12">
+        <v>36722.936999999998</v>
+      </c>
+      <c r="AB7" s="13"/>
+      <c r="AC7" s="13"/>
+      <c r="AD7" s="14"/>
+      <c r="AE7" s="14"/>
+      <c r="AF7" s="14"/>
+      <c r="AG7" s="14"/>
+      <c r="AH7" s="14"/>
+      <c r="AI7" s="14"/>
+      <c r="AJ7" s="14"/>
+      <c r="AK7" s="14"/>
+      <c r="AL7" s="14"/>
+      <c r="AM7" s="14"/>
+      <c r="AN7" s="14"/>
+      <c r="AO7" s="14"/>
+      <c r="AP7" s="14"/>
+      <c r="AQ7" s="14"/>
+      <c r="AR7" s="14"/>
+    </row>
+    <row r="8" spans="1:44" s="15" customFormat="1">
       <c r="A8" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="B8" s="17">
+      <c r="B8" s="16">
         <v>739.1</v>
       </c>
-      <c r="C8" s="17">
+      <c r="C8" s="16">
         <v>4245.2</v>
       </c>
-      <c r="D8" s="17">
+      <c r="D8" s="16">
         <v>4293.2</v>
       </c>
-      <c r="E8" s="17">
+      <c r="E8" s="16">
         <v>4933.8</v>
       </c>
-      <c r="F8" s="17">
+      <c r="F8" s="16">
         <v>5845.6</v>
       </c>
-      <c r="G8" s="13">
+      <c r="G8" s="12">
         <v>4596.8999999999996</v>
       </c>
-      <c r="H8" s="13">
+      <c r="H8" s="12">
         <v>5322.9</v>
       </c>
-      <c r="I8" s="13">
+      <c r="I8" s="12">
         <v>5800.7</v>
       </c>
-      <c r="J8" s="13">
+      <c r="J8" s="12">
         <v>7982.9</v>
       </c>
-      <c r="K8" s="13">
+      <c r="K8" s="12">
         <v>10442.9</v>
       </c>
-      <c r="L8" s="13">
+      <c r="L8" s="12">
         <v>17214.5</v>
       </c>
-      <c r="M8" s="13">
+      <c r="M8" s="12">
         <v>21485.599999999999</v>
       </c>
-      <c r="N8" s="13">
+      <c r="N8" s="12">
         <v>26050.9</v>
       </c>
-      <c r="O8" s="13">
+      <c r="O8" s="12">
         <v>35156.699999999997</v>
       </c>
-      <c r="P8" s="13">
+      <c r="P8" s="12">
         <v>38576.400000000001</v>
       </c>
-      <c r="Q8" s="13">
+      <c r="Q8" s="12">
         <v>40240.1</v>
       </c>
-      <c r="R8" s="18">
+      <c r="R8" s="17">
         <v>47585.4</v>
       </c>
-      <c r="S8" s="13">
+      <c r="S8" s="12">
         <v>55073.9</v>
       </c>
-      <c r="T8" s="13">
+      <c r="T8" s="12">
         <v>61515.4</v>
       </c>
-      <c r="U8" s="13" t="s">
+      <c r="U8" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="V8" s="18">
+      <c r="V8" s="17">
         <v>63195.9</v>
       </c>
-      <c r="W8" s="13" t="s">
+      <c r="W8" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="X8" s="13">
+      <c r="X8" s="12">
         <v>55311.6</v>
       </c>
-      <c r="Y8" s="13">
+      <c r="Y8" s="12">
         <v>62830.1</v>
       </c>
-      <c r="Z8" s="13">
+      <c r="Z8" s="12">
         <v>76946.899999999994</v>
       </c>
-      <c r="AA8" s="14"/>
-[...18 lines deleted...]
-    <row r="9" spans="1:44" s="16" customFormat="1">
+      <c r="AA8" s="12">
+        <v>85371.870999999999</v>
+      </c>
+      <c r="AB8" s="13"/>
+      <c r="AC8" s="13"/>
+      <c r="AD8" s="14"/>
+      <c r="AE8" s="14"/>
+      <c r="AF8" s="14"/>
+      <c r="AG8" s="14"/>
+      <c r="AH8" s="14"/>
+      <c r="AI8" s="14"/>
+      <c r="AJ8" s="14"/>
+      <c r="AK8" s="14"/>
+      <c r="AL8" s="14"/>
+      <c r="AM8" s="14"/>
+      <c r="AN8" s="14"/>
+      <c r="AO8" s="14"/>
+      <c r="AP8" s="14"/>
+      <c r="AQ8" s="14"/>
+      <c r="AR8" s="14"/>
+    </row>
+    <row r="9" spans="1:44" s="15" customFormat="1">
       <c r="A9" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="B9" s="17">
+      <c r="B9" s="16">
         <v>49.3</v>
       </c>
-      <c r="C9" s="17">
+      <c r="C9" s="16">
         <v>83.1</v>
       </c>
-      <c r="D9" s="17">
+      <c r="D9" s="16">
         <v>88.7</v>
       </c>
-      <c r="E9" s="17">
+      <c r="E9" s="16">
         <v>90.5</v>
       </c>
-      <c r="F9" s="17">
+      <c r="F9" s="16">
         <v>47.1</v>
       </c>
-      <c r="G9" s="13">
+      <c r="G9" s="12">
         <v>54.4</v>
       </c>
-      <c r="H9" s="13">
+      <c r="H9" s="12">
         <v>76.900000000000006</v>
       </c>
-      <c r="I9" s="13">
+      <c r="I9" s="12">
         <v>133.9</v>
       </c>
-      <c r="J9" s="13">
+      <c r="J9" s="12">
         <v>174.8</v>
       </c>
-      <c r="K9" s="13">
+      <c r="K9" s="12">
         <v>187.2</v>
       </c>
-      <c r="L9" s="13">
+      <c r="L9" s="12">
         <v>220.6</v>
       </c>
-      <c r="M9" s="13">
+      <c r="M9" s="12">
         <v>244.7</v>
       </c>
-      <c r="N9" s="13">
+      <c r="N9" s="12">
         <v>278</v>
       </c>
-      <c r="O9" s="13">
+      <c r="O9" s="12">
         <v>382.5</v>
       </c>
-      <c r="P9" s="13">
+      <c r="P9" s="12">
         <v>408.5</v>
       </c>
-      <c r="Q9" s="13">
+      <c r="Q9" s="12">
         <v>426</v>
       </c>
-      <c r="R9" s="18">
+      <c r="R9" s="17">
         <v>497.1</v>
       </c>
-      <c r="S9" s="13">
+      <c r="S9" s="12">
         <v>570.1</v>
       </c>
-      <c r="T9" s="13">
+      <c r="T9" s="12">
         <v>618.4</v>
       </c>
-      <c r="U9" s="13">
+      <c r="U9" s="12">
         <v>717.4</v>
       </c>
-      <c r="V9" s="18">
+      <c r="V9" s="17">
         <v>770.3</v>
       </c>
-      <c r="W9" s="13">
+      <c r="W9" s="12">
         <v>836.6</v>
       </c>
-      <c r="X9" s="13">
+      <c r="X9" s="12">
         <v>1087.8</v>
       </c>
-      <c r="Y9" s="13">
+      <c r="Y9" s="12">
         <v>1303.7</v>
       </c>
-      <c r="Z9" s="13">
+      <c r="Z9" s="12">
         <v>180.7</v>
       </c>
-      <c r="AA9" s="14"/>
-[...18 lines deleted...]
-    <row r="10" spans="1:44" s="16" customFormat="1">
+      <c r="AA9" s="12">
+        <v>2836.8409999999999</v>
+      </c>
+      <c r="AB9" s="13"/>
+      <c r="AC9" s="13"/>
+      <c r="AD9" s="14"/>
+      <c r="AE9" s="14"/>
+      <c r="AF9" s="14"/>
+      <c r="AG9" s="14"/>
+      <c r="AH9" s="14"/>
+      <c r="AI9" s="14"/>
+      <c r="AJ9" s="14"/>
+      <c r="AK9" s="14"/>
+      <c r="AL9" s="14"/>
+      <c r="AM9" s="14"/>
+      <c r="AN9" s="14"/>
+      <c r="AO9" s="14"/>
+      <c r="AP9" s="14"/>
+      <c r="AQ9" s="14"/>
+      <c r="AR9" s="14"/>
+    </row>
+    <row r="10" spans="1:44" s="15" customFormat="1">
       <c r="A10" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="B10" s="17">
+      <c r="B10" s="16">
         <v>2.2999999999999998</v>
       </c>
-      <c r="C10" s="17">
+      <c r="C10" s="16">
         <v>43.3</v>
       </c>
-      <c r="D10" s="17">
+      <c r="D10" s="16">
         <v>116.5</v>
       </c>
-      <c r="E10" s="17">
+      <c r="E10" s="16">
         <v>78.400000000000006</v>
       </c>
-      <c r="F10" s="17">
+      <c r="F10" s="16">
         <v>77.400000000000006</v>
       </c>
-      <c r="G10" s="13">
+      <c r="G10" s="12">
         <v>109.1</v>
       </c>
-      <c r="H10" s="13">
+      <c r="H10" s="12">
         <v>182.9</v>
       </c>
-      <c r="I10" s="13">
+      <c r="I10" s="12">
         <v>205.9</v>
       </c>
-      <c r="J10" s="13">
+      <c r="J10" s="12">
         <v>240.2</v>
       </c>
-      <c r="K10" s="13">
+      <c r="K10" s="12">
         <v>294.89999999999998</v>
       </c>
-      <c r="L10" s="13">
+      <c r="L10" s="12">
         <v>322.39999999999998</v>
       </c>
-      <c r="M10" s="13">
+      <c r="M10" s="12">
         <v>356.8</v>
       </c>
-      <c r="N10" s="13">
+      <c r="N10" s="12">
         <v>392</v>
       </c>
-      <c r="O10" s="13">
+      <c r="O10" s="12">
         <v>484</v>
       </c>
-      <c r="P10" s="13">
+      <c r="P10" s="12">
         <v>518.20000000000005</v>
       </c>
-      <c r="Q10" s="13">
+      <c r="Q10" s="12">
         <v>537</v>
       </c>
-      <c r="R10" s="18">
+      <c r="R10" s="17">
         <v>624.1</v>
       </c>
-      <c r="S10" s="13">
+      <c r="S10" s="12">
         <v>706</v>
       </c>
-      <c r="T10" s="13">
+      <c r="T10" s="12">
         <v>782.5</v>
       </c>
-      <c r="U10" s="13">
+      <c r="U10" s="12">
         <v>858.1</v>
       </c>
-      <c r="V10" s="18">
+      <c r="V10" s="17">
         <v>764.3</v>
       </c>
-      <c r="W10" s="13">
+      <c r="W10" s="12">
         <v>831.2</v>
       </c>
-      <c r="X10" s="13">
+      <c r="X10" s="12">
         <v>994.5</v>
       </c>
-      <c r="Y10" s="13">
+      <c r="Y10" s="12">
         <v>1125.9000000000001</v>
       </c>
-      <c r="Z10" s="13">
+      <c r="Z10" s="12">
         <v>1692.7</v>
       </c>
-      <c r="AA10" s="14"/>
-[...18 lines deleted...]
-    <row r="11" spans="1:44" s="16" customFormat="1">
+      <c r="AA10" s="12">
+        <v>2889.625</v>
+      </c>
+      <c r="AB10" s="13"/>
+      <c r="AC10" s="13"/>
+      <c r="AD10" s="14"/>
+      <c r="AE10" s="14"/>
+      <c r="AF10" s="14"/>
+      <c r="AG10" s="14"/>
+      <c r="AH10" s="14"/>
+      <c r="AI10" s="14"/>
+      <c r="AJ10" s="14"/>
+      <c r="AK10" s="14"/>
+      <c r="AL10" s="14"/>
+      <c r="AM10" s="14"/>
+      <c r="AN10" s="14"/>
+      <c r="AO10" s="14"/>
+      <c r="AP10" s="14"/>
+      <c r="AQ10" s="14"/>
+      <c r="AR10" s="14"/>
+    </row>
+    <row r="11" spans="1:44" s="15" customFormat="1">
       <c r="A11" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="B11" s="17">
+      <c r="B11" s="16">
         <v>228.3</v>
       </c>
-      <c r="C11" s="17">
+      <c r="C11" s="16">
         <v>225.6</v>
       </c>
-      <c r="D11" s="17">
+      <c r="D11" s="16">
         <v>607.20000000000005</v>
       </c>
-      <c r="E11" s="17">
+      <c r="E11" s="16">
         <v>800.2</v>
       </c>
-      <c r="F11" s="17">
+      <c r="F11" s="16">
         <v>693.8</v>
       </c>
-      <c r="G11" s="13">
+      <c r="G11" s="12">
         <v>805.2</v>
       </c>
-      <c r="H11" s="13">
+      <c r="H11" s="12">
         <v>835.6</v>
       </c>
-      <c r="I11" s="13">
+      <c r="I11" s="12">
         <v>884.7</v>
       </c>
-      <c r="J11" s="13">
+      <c r="J11" s="12">
         <v>1057.0999999999999</v>
       </c>
-      <c r="K11" s="13">
+      <c r="K11" s="12">
         <v>1532.5</v>
       </c>
-      <c r="L11" s="13">
+      <c r="L11" s="12">
         <v>1695.5</v>
       </c>
-      <c r="M11" s="13">
+      <c r="M11" s="12">
         <v>1884.8</v>
       </c>
-      <c r="N11" s="13">
+      <c r="N11" s="12">
         <v>2041.8</v>
       </c>
-      <c r="O11" s="13">
+      <c r="O11" s="12">
         <v>2479.8000000000002</v>
       </c>
-      <c r="P11" s="13">
+      <c r="P11" s="12">
         <v>2700.7</v>
       </c>
-      <c r="Q11" s="13">
+      <c r="Q11" s="12">
         <v>2819.8</v>
       </c>
-      <c r="R11" s="18">
+      <c r="R11" s="17">
         <v>3291.3</v>
       </c>
-      <c r="S11" s="13">
+      <c r="S11" s="12">
         <v>3753.6</v>
       </c>
-      <c r="T11" s="13">
+      <c r="T11" s="12">
         <v>4112</v>
       </c>
-      <c r="U11" s="13" t="s">
+      <c r="U11" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="V11" s="18">
+      <c r="V11" s="17">
         <v>4802.2</v>
       </c>
-      <c r="W11" s="13" t="s">
+      <c r="W11" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="X11" s="13">
+      <c r="X11" s="12">
         <v>7146.6</v>
       </c>
-      <c r="Y11" s="13">
+      <c r="Y11" s="12">
         <v>11098.6</v>
       </c>
-      <c r="Z11" s="13">
+      <c r="Z11" s="12">
         <v>11050.1</v>
       </c>
-      <c r="AA11" s="14"/>
-[...18 lines deleted...]
-    <row r="12" spans="1:44" s="16" customFormat="1">
+      <c r="AA11" s="12">
+        <v>6021.43</v>
+      </c>
+      <c r="AB11" s="13"/>
+      <c r="AC11" s="13"/>
+      <c r="AD11" s="14"/>
+      <c r="AE11" s="14"/>
+      <c r="AF11" s="14"/>
+      <c r="AG11" s="14"/>
+      <c r="AH11" s="14"/>
+      <c r="AI11" s="14"/>
+      <c r="AJ11" s="14"/>
+      <c r="AK11" s="14"/>
+      <c r="AL11" s="14"/>
+      <c r="AM11" s="14"/>
+      <c r="AN11" s="14"/>
+      <c r="AO11" s="14"/>
+      <c r="AP11" s="14"/>
+      <c r="AQ11" s="14"/>
+      <c r="AR11" s="14"/>
+    </row>
+    <row r="12" spans="1:44" s="15" customFormat="1">
       <c r="A12" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="B12" s="17">
+      <c r="B12" s="16">
         <v>83</v>
       </c>
-      <c r="C12" s="17">
+      <c r="C12" s="16">
         <v>152.9</v>
       </c>
-      <c r="D12" s="17">
+      <c r="D12" s="16">
         <v>329.9</v>
       </c>
-      <c r="E12" s="17">
+      <c r="E12" s="16">
         <v>367.4</v>
       </c>
-      <c r="F12" s="17">
+      <c r="F12" s="16">
         <v>285.8</v>
       </c>
-      <c r="G12" s="13">
+      <c r="G12" s="12">
         <v>296.39999999999998</v>
       </c>
-      <c r="H12" s="13">
+      <c r="H12" s="12">
         <v>363</v>
       </c>
-      <c r="I12" s="13">
+      <c r="I12" s="12">
         <v>414.2</v>
       </c>
-      <c r="J12" s="13">
+      <c r="J12" s="12">
         <v>572</v>
       </c>
-      <c r="K12" s="13">
+      <c r="K12" s="12">
         <v>679.6</v>
       </c>
-      <c r="L12" s="13">
+      <c r="L12" s="12">
         <v>770.3</v>
       </c>
-      <c r="M12" s="13">
+      <c r="M12" s="12">
         <v>917.8</v>
       </c>
-      <c r="N12" s="13">
+      <c r="N12" s="12">
         <v>1020.7</v>
       </c>
-      <c r="O12" s="13">
+      <c r="O12" s="12">
         <v>1355</v>
       </c>
-      <c r="P12" s="13">
+      <c r="P12" s="12">
         <v>1476.6</v>
       </c>
-      <c r="Q12" s="13">
+      <c r="Q12" s="12">
         <v>1535.4</v>
       </c>
-      <c r="R12" s="18">
+      <c r="R12" s="17">
         <v>1784.5</v>
       </c>
-      <c r="S12" s="13">
+      <c r="S12" s="12">
         <v>1971.7</v>
       </c>
-      <c r="T12" s="13">
+      <c r="T12" s="12">
         <v>2181.1</v>
       </c>
-      <c r="U12" s="13" t="s">
+      <c r="U12" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="V12" s="18">
+      <c r="V12" s="17">
         <v>2575.8000000000002</v>
       </c>
-      <c r="W12" s="13" t="s">
+      <c r="W12" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="X12" s="13">
+      <c r="X12" s="12">
         <v>3645.4</v>
       </c>
-      <c r="Y12" s="13">
+      <c r="Y12" s="12">
         <v>4135.3</v>
       </c>
-      <c r="Z12" s="13">
+      <c r="Z12" s="12">
         <v>4515.2</v>
       </c>
-      <c r="AA12" s="14"/>
-[...18 lines deleted...]
-    <row r="13" spans="1:44" s="16" customFormat="1">
+      <c r="AA12" s="12">
+        <v>20627.978999999999</v>
+      </c>
+      <c r="AB12" s="13"/>
+      <c r="AC12" s="13"/>
+      <c r="AD12" s="14"/>
+      <c r="AE12" s="14"/>
+      <c r="AF12" s="14"/>
+      <c r="AG12" s="14"/>
+      <c r="AH12" s="14"/>
+      <c r="AI12" s="14"/>
+      <c r="AJ12" s="14"/>
+      <c r="AK12" s="14"/>
+      <c r="AL12" s="14"/>
+      <c r="AM12" s="14"/>
+      <c r="AN12" s="14"/>
+      <c r="AO12" s="14"/>
+      <c r="AP12" s="14"/>
+      <c r="AQ12" s="14"/>
+      <c r="AR12" s="14"/>
+    </row>
+    <row r="13" spans="1:44" s="15" customFormat="1">
       <c r="A13" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="B13" s="19" t="s">
+      <c r="B13" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="C13" s="17">
+      <c r="C13" s="16">
         <v>27.6</v>
       </c>
-      <c r="D13" s="17">
+      <c r="D13" s="16">
         <v>195.9</v>
       </c>
-      <c r="E13" s="17">
+      <c r="E13" s="16">
         <v>118.8</v>
       </c>
-      <c r="F13" s="17">
+      <c r="F13" s="16">
         <v>43.6</v>
       </c>
-      <c r="G13" s="13">
+      <c r="G13" s="12">
         <v>61.4</v>
       </c>
-      <c r="H13" s="13">
+      <c r="H13" s="12">
         <v>116.3</v>
       </c>
-      <c r="I13" s="13">
+      <c r="I13" s="12">
         <v>127.8</v>
       </c>
-      <c r="J13" s="13">
+      <c r="J13" s="12">
         <v>131</v>
       </c>
-      <c r="K13" s="13">
+      <c r="K13" s="12">
         <v>142</v>
       </c>
-      <c r="L13" s="13">
+      <c r="L13" s="12">
         <v>156.19999999999999</v>
       </c>
-      <c r="M13" s="13">
+      <c r="M13" s="12">
         <v>170.6</v>
       </c>
-      <c r="N13" s="13">
+      <c r="N13" s="12">
         <v>184.1</v>
       </c>
-      <c r="O13" s="13">
+      <c r="O13" s="12">
         <v>228.4</v>
       </c>
-      <c r="P13" s="13">
+      <c r="P13" s="12">
         <v>244.5</v>
       </c>
-      <c r="Q13" s="13">
+      <c r="Q13" s="12">
         <v>254.2</v>
       </c>
-      <c r="R13" s="18">
+      <c r="R13" s="17">
         <v>295.39999999999998</v>
       </c>
-      <c r="S13" s="13">
+      <c r="S13" s="12">
         <v>336.2</v>
       </c>
-      <c r="T13" s="13">
+      <c r="T13" s="12">
         <v>373.4</v>
       </c>
-      <c r="U13" s="13">
+      <c r="U13" s="12">
         <v>406.8</v>
       </c>
-      <c r="V13" s="18">
+      <c r="V13" s="17">
         <v>416.5</v>
       </c>
-      <c r="W13" s="13">
+      <c r="W13" s="12">
         <v>455.9</v>
       </c>
-      <c r="X13" s="13">
+      <c r="X13" s="12">
         <v>542.5</v>
       </c>
-      <c r="Y13" s="13">
+      <c r="Y13" s="12">
         <v>614.20000000000005</v>
       </c>
-      <c r="Z13" s="13">
+      <c r="Z13" s="12">
         <v>831.3</v>
       </c>
-      <c r="AA13" s="14"/>
-[...18 lines deleted...]
-    <row r="14" spans="1:44" s="16" customFormat="1">
+      <c r="AA13" s="12">
+        <v>450.08100000000002</v>
+      </c>
+      <c r="AB13" s="13"/>
+      <c r="AC13" s="13"/>
+      <c r="AD13" s="14"/>
+      <c r="AE13" s="14"/>
+      <c r="AF13" s="14"/>
+      <c r="AG13" s="14"/>
+      <c r="AH13" s="14"/>
+      <c r="AI13" s="14"/>
+      <c r="AJ13" s="14"/>
+      <c r="AK13" s="14"/>
+      <c r="AL13" s="14"/>
+      <c r="AM13" s="14"/>
+      <c r="AN13" s="14"/>
+      <c r="AO13" s="14"/>
+      <c r="AP13" s="14"/>
+      <c r="AQ13" s="14"/>
+      <c r="AR13" s="14"/>
+    </row>
+    <row r="14" spans="1:44" s="15" customFormat="1">
       <c r="A14" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="B14" s="17">
+      <c r="B14" s="16">
         <v>261.2</v>
       </c>
-      <c r="C14" s="17">
+      <c r="C14" s="16">
         <v>1135.2</v>
       </c>
-      <c r="D14" s="17">
+      <c r="D14" s="16">
         <v>728.8</v>
       </c>
-      <c r="E14" s="17">
+      <c r="E14" s="16">
         <v>756.5</v>
       </c>
-      <c r="F14" s="17">
+      <c r="F14" s="16">
         <v>741.9</v>
       </c>
-      <c r="G14" s="13">
+      <c r="G14" s="12">
         <v>790.6</v>
       </c>
-      <c r="H14" s="13">
+      <c r="H14" s="12">
         <v>903</v>
       </c>
-      <c r="I14" s="13">
+      <c r="I14" s="12">
         <v>926.7</v>
       </c>
-      <c r="J14" s="13">
+      <c r="J14" s="12">
         <v>1054.5999999999999</v>
       </c>
-      <c r="K14" s="13">
+      <c r="K14" s="12">
         <v>1417.5</v>
       </c>
-      <c r="L14" s="13">
+      <c r="L14" s="12">
         <v>1892</v>
       </c>
-      <c r="M14" s="13">
+      <c r="M14" s="12">
         <v>2129.5</v>
       </c>
-      <c r="N14" s="13">
+      <c r="N14" s="12">
         <v>2422</v>
       </c>
-      <c r="O14" s="13">
+      <c r="O14" s="12">
         <v>3122.4</v>
       </c>
-      <c r="P14" s="13">
+      <c r="P14" s="12">
         <v>3446.3</v>
       </c>
-      <c r="Q14" s="13">
+      <c r="Q14" s="12">
         <v>3574.8</v>
       </c>
-      <c r="R14" s="18">
+      <c r="R14" s="17">
         <v>4165</v>
       </c>
-      <c r="S14" s="13">
+      <c r="S14" s="12">
         <v>4704.6000000000004</v>
       </c>
-      <c r="T14" s="13">
+      <c r="T14" s="12">
         <v>5373.2</v>
       </c>
-      <c r="U14" s="13" t="s">
+      <c r="U14" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="V14" s="18">
+      <c r="V14" s="17">
         <v>6405</v>
       </c>
-      <c r="W14" s="13" t="s">
+      <c r="W14" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="X14" s="13">
+      <c r="X14" s="12">
         <v>10066.4</v>
       </c>
-      <c r="Y14" s="13">
+      <c r="Y14" s="12">
         <v>15715.1</v>
       </c>
-      <c r="Z14" s="13">
+      <c r="Z14" s="12">
         <v>22252</v>
       </c>
-      <c r="AA14" s="14"/>
-[...18 lines deleted...]
-    <row r="15" spans="1:44" s="16" customFormat="1">
+      <c r="AA14" s="12">
+        <v>29641.602999999999</v>
+      </c>
+      <c r="AB14" s="13"/>
+      <c r="AC14" s="13"/>
+      <c r="AD14" s="14"/>
+      <c r="AE14" s="14"/>
+      <c r="AF14" s="14"/>
+      <c r="AG14" s="14"/>
+      <c r="AH14" s="14"/>
+      <c r="AI14" s="14"/>
+      <c r="AJ14" s="14"/>
+      <c r="AK14" s="14"/>
+      <c r="AL14" s="14"/>
+      <c r="AM14" s="14"/>
+      <c r="AN14" s="14"/>
+      <c r="AO14" s="14"/>
+      <c r="AP14" s="14"/>
+      <c r="AQ14" s="14"/>
+      <c r="AR14" s="14"/>
+    </row>
+    <row r="15" spans="1:44" s="15" customFormat="1">
       <c r="A15" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="B15" s="20">
+      <c r="B15" s="19">
         <v>3.6</v>
       </c>
-      <c r="C15" s="20">
+      <c r="C15" s="19">
         <v>136.19999999999999</v>
       </c>
-      <c r="D15" s="20">
+      <c r="D15" s="19">
         <v>171.4</v>
       </c>
-      <c r="E15" s="20">
+      <c r="E15" s="19">
         <v>223.9</v>
       </c>
-      <c r="F15" s="20">
+      <c r="F15" s="19">
         <v>138.9</v>
       </c>
-      <c r="G15" s="13">
+      <c r="G15" s="12">
         <v>144.30000000000001</v>
       </c>
-      <c r="H15" s="13">
+      <c r="H15" s="12">
         <v>175.1</v>
       </c>
-      <c r="I15" s="13">
+      <c r="I15" s="12">
         <v>226.7</v>
       </c>
-      <c r="J15" s="13">
+      <c r="J15" s="12">
         <v>259.10000000000002</v>
       </c>
-      <c r="K15" s="13">
+      <c r="K15" s="12">
         <v>209.9</v>
       </c>
-      <c r="L15" s="13">
+      <c r="L15" s="12">
         <v>254.2</v>
       </c>
-      <c r="M15" s="13">
+      <c r="M15" s="12">
         <v>304.5</v>
       </c>
-      <c r="N15" s="13">
+      <c r="N15" s="12">
         <v>333.1</v>
       </c>
-      <c r="O15" s="13">
+      <c r="O15" s="12">
         <v>394.6</v>
       </c>
-      <c r="P15" s="13">
+      <c r="P15" s="12">
         <v>429.2</v>
       </c>
-      <c r="Q15" s="13">
+      <c r="Q15" s="12">
         <v>444.7</v>
       </c>
-      <c r="R15" s="18">
+      <c r="R15" s="17">
         <v>521</v>
       </c>
-      <c r="S15" s="13">
+      <c r="S15" s="12">
         <v>585.20000000000005</v>
       </c>
-      <c r="T15" s="13">
+      <c r="T15" s="12">
         <v>653.6</v>
       </c>
-      <c r="U15" s="13">
+      <c r="U15" s="12">
         <v>732.1</v>
       </c>
-      <c r="V15" s="18">
+      <c r="V15" s="17">
         <v>763.3</v>
       </c>
-      <c r="W15" s="13">
+      <c r="W15" s="12">
         <v>894.3</v>
       </c>
-      <c r="X15" s="13">
+      <c r="X15" s="12">
         <v>1159.0999999999999</v>
       </c>
-      <c r="Y15" s="13">
+      <c r="Y15" s="12">
         <v>1316.2</v>
       </c>
-      <c r="Z15" s="13">
+      <c r="Z15" s="12">
         <v>1486.7</v>
       </c>
-      <c r="AA15" s="14"/>
-[...18 lines deleted...]
-    <row r="16" spans="1:44" s="23" customFormat="1">
+      <c r="AA15" s="12">
+        <v>2136.5680000000002</v>
+      </c>
+      <c r="AB15" s="13"/>
+      <c r="AC15" s="13"/>
+      <c r="AD15" s="14"/>
+      <c r="AE15" s="14"/>
+      <c r="AF15" s="14"/>
+      <c r="AG15" s="14"/>
+      <c r="AH15" s="14"/>
+      <c r="AI15" s="14"/>
+      <c r="AJ15" s="14"/>
+      <c r="AK15" s="14"/>
+      <c r="AL15" s="14"/>
+      <c r="AM15" s="14"/>
+      <c r="AN15" s="14"/>
+      <c r="AO15" s="14"/>
+      <c r="AP15" s="14"/>
+      <c r="AQ15" s="14"/>
+      <c r="AR15" s="14"/>
+    </row>
+    <row r="16" spans="1:44" s="21" customFormat="1">
       <c r="A16" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="B16" s="17">
+      <c r="B16" s="16">
         <v>330.5</v>
       </c>
-      <c r="C16" s="17">
+      <c r="C16" s="16">
         <v>198.7</v>
       </c>
-      <c r="D16" s="17">
+      <c r="D16" s="16">
         <v>266.2</v>
       </c>
-      <c r="E16" s="17">
+      <c r="E16" s="16">
         <v>385.8</v>
       </c>
-      <c r="F16" s="17">
+      <c r="F16" s="16">
         <v>299</v>
       </c>
-      <c r="G16" s="13">
+      <c r="G16" s="12">
         <v>299.5</v>
       </c>
-      <c r="H16" s="13">
+      <c r="H16" s="12">
         <v>538.20000000000005</v>
       </c>
-      <c r="I16" s="13">
+      <c r="I16" s="12">
         <v>719.4</v>
       </c>
-      <c r="J16" s="13">
+      <c r="J16" s="12">
         <v>812</v>
       </c>
-      <c r="K16" s="13">
+      <c r="K16" s="12">
         <v>1599.7</v>
       </c>
-      <c r="L16" s="13">
+      <c r="L16" s="12">
         <v>1853.8</v>
       </c>
-      <c r="M16" s="13">
+      <c r="M16" s="12">
         <v>2283.5</v>
       </c>
-      <c r="N16" s="13">
+      <c r="N16" s="12">
         <v>2587.1</v>
       </c>
-      <c r="O16" s="13">
+      <c r="O16" s="12">
         <v>3431.7</v>
       </c>
-      <c r="P16" s="13">
+      <c r="P16" s="12">
         <v>3735.4</v>
       </c>
-      <c r="Q16" s="13">
+      <c r="Q16" s="12">
         <v>3897.5</v>
       </c>
-      <c r="R16" s="18">
+      <c r="R16" s="17">
         <v>4536.8999999999996</v>
       </c>
-      <c r="S16" s="13">
+      <c r="S16" s="12">
         <v>4924.7</v>
       </c>
-      <c r="T16" s="13">
+      <c r="T16" s="12">
         <v>5578.2</v>
       </c>
-      <c r="U16" s="13" t="s">
+      <c r="U16" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="V16" s="18">
+      <c r="V16" s="17">
         <v>6484.9</v>
       </c>
-      <c r="W16" s="13" t="s">
+      <c r="W16" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="X16" s="13">
+      <c r="X16" s="12">
         <v>11100.7</v>
       </c>
-      <c r="Y16" s="13">
+      <c r="Y16" s="12">
         <v>12573.9</v>
       </c>
-      <c r="Z16" s="13">
+      <c r="Z16" s="12">
         <v>14448.2</v>
       </c>
-      <c r="AA16" s="21"/>
-[...18 lines deleted...]
-    <row r="17" spans="1:44" s="16" customFormat="1">
+      <c r="AA16" s="12">
+        <v>7233.5860000000002</v>
+      </c>
+      <c r="AB16" s="13"/>
+      <c r="AC16" s="13"/>
+      <c r="AD16" s="20"/>
+      <c r="AE16" s="20"/>
+      <c r="AF16" s="20"/>
+      <c r="AG16" s="20"/>
+      <c r="AH16" s="20"/>
+      <c r="AI16" s="20"/>
+      <c r="AJ16" s="20"/>
+      <c r="AK16" s="20"/>
+      <c r="AL16" s="20"/>
+      <c r="AM16" s="20"/>
+      <c r="AN16" s="20"/>
+      <c r="AO16" s="20"/>
+      <c r="AP16" s="20"/>
+      <c r="AQ16" s="20"/>
+      <c r="AR16" s="20"/>
+    </row>
+    <row r="17" spans="1:44" s="15" customFormat="1">
       <c r="A17" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="B17" s="17">
+      <c r="B17" s="16">
         <v>212.9</v>
       </c>
-      <c r="C17" s="17">
+      <c r="C17" s="16">
         <v>272.2</v>
       </c>
-      <c r="D17" s="17">
+      <c r="D17" s="16">
         <v>255</v>
       </c>
-      <c r="E17" s="17">
+      <c r="E17" s="16">
         <v>337.8</v>
       </c>
-      <c r="F17" s="17">
+      <c r="F17" s="16">
         <v>296</v>
       </c>
-      <c r="G17" s="13">
+      <c r="G17" s="12">
         <v>505.6</v>
       </c>
-      <c r="H17" s="13">
+      <c r="H17" s="12">
         <v>583</v>
       </c>
-      <c r="I17" s="13">
+      <c r="I17" s="12">
         <v>622.6</v>
       </c>
-      <c r="J17" s="13">
+      <c r="J17" s="12">
         <v>726.7</v>
       </c>
-      <c r="K17" s="13">
+      <c r="K17" s="12">
         <v>765.8</v>
       </c>
-      <c r="L17" s="13">
+      <c r="L17" s="12">
         <v>947.5</v>
       </c>
-      <c r="M17" s="13">
+      <c r="M17" s="12">
         <v>1105.2</v>
       </c>
-      <c r="N17" s="13">
+      <c r="N17" s="12">
         <v>1441.6</v>
       </c>
-      <c r="O17" s="13">
+      <c r="O17" s="12">
         <v>1876.2</v>
       </c>
-      <c r="P17" s="13">
+      <c r="P17" s="12">
         <v>2033.8</v>
       </c>
-      <c r="Q17" s="13">
+      <c r="Q17" s="12">
         <v>2118.1999999999998</v>
       </c>
-      <c r="R17" s="18">
+      <c r="R17" s="17">
         <v>2529</v>
       </c>
-      <c r="S17" s="13">
+      <c r="S17" s="12">
         <v>2780.6</v>
       </c>
-      <c r="T17" s="13">
+      <c r="T17" s="12">
         <v>3022.1</v>
       </c>
-      <c r="U17" s="13" t="s">
+      <c r="U17" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="V17" s="18">
+      <c r="V17" s="17">
         <v>3488.5</v>
       </c>
-      <c r="W17" s="13" t="s">
+      <c r="W17" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="X17" s="13">
+      <c r="X17" s="12">
         <v>5098.1000000000004</v>
       </c>
-      <c r="Y17" s="13">
+      <c r="Y17" s="12">
         <v>5800.5</v>
       </c>
-      <c r="Z17" s="13">
+      <c r="Z17" s="12">
         <v>5448.6</v>
       </c>
-      <c r="AA17" s="14"/>
-[...18 lines deleted...]
-    <row r="18" spans="1:44" s="16" customFormat="1">
+      <c r="AA17" s="12">
+        <v>2736.2469999999998</v>
+      </c>
+      <c r="AB17" s="13"/>
+      <c r="AC17" s="13"/>
+      <c r="AD17" s="14"/>
+      <c r="AE17" s="14"/>
+      <c r="AF17" s="14"/>
+      <c r="AG17" s="14"/>
+      <c r="AH17" s="14"/>
+      <c r="AI17" s="14"/>
+      <c r="AJ17" s="14"/>
+      <c r="AK17" s="14"/>
+      <c r="AL17" s="14"/>
+      <c r="AM17" s="14"/>
+      <c r="AN17" s="14"/>
+      <c r="AO17" s="14"/>
+      <c r="AP17" s="14"/>
+      <c r="AQ17" s="14"/>
+      <c r="AR17" s="14"/>
+    </row>
+    <row r="18" spans="1:44" s="15" customFormat="1">
       <c r="A18" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="B18" s="17">
+      <c r="B18" s="16">
         <v>1469</v>
       </c>
-      <c r="C18" s="17">
+      <c r="C18" s="16">
         <v>2159.1999999999998</v>
       </c>
-      <c r="D18" s="17">
+      <c r="D18" s="16">
         <v>1905.8</v>
       </c>
-      <c r="E18" s="17">
+      <c r="E18" s="16">
         <v>2280.6999999999998</v>
       </c>
-      <c r="F18" s="17">
+      <c r="F18" s="16">
         <v>2081.9</v>
       </c>
-      <c r="G18" s="13">
+      <c r="G18" s="12">
         <v>2228.5</v>
       </c>
-      <c r="H18" s="13">
+      <c r="H18" s="12">
         <v>3502.3</v>
       </c>
-      <c r="I18" s="13">
+      <c r="I18" s="12">
         <v>3423.5</v>
       </c>
-      <c r="J18" s="13">
+      <c r="J18" s="12">
         <v>4357</v>
       </c>
-      <c r="K18" s="13">
+      <c r="K18" s="12">
         <v>4224.2</v>
       </c>
-      <c r="L18" s="13">
+      <c r="L18" s="12">
         <v>6056.5</v>
       </c>
-      <c r="M18" s="13">
+      <c r="M18" s="12">
         <v>8789.6</v>
       </c>
-      <c r="N18" s="13">
+      <c r="N18" s="12">
         <v>9467.2000000000007</v>
       </c>
-      <c r="O18" s="13">
+      <c r="O18" s="12">
         <v>12922.6</v>
       </c>
-      <c r="P18" s="13">
+      <c r="P18" s="12">
         <v>14204</v>
       </c>
-      <c r="Q18" s="13">
+      <c r="Q18" s="12">
         <v>14719.3</v>
       </c>
-      <c r="R18" s="18">
+      <c r="R18" s="17">
         <v>17488.599999999999</v>
       </c>
-      <c r="S18" s="13">
+      <c r="S18" s="12">
         <v>20839</v>
       </c>
-      <c r="T18" s="13">
+      <c r="T18" s="12">
         <v>22823.9</v>
       </c>
-      <c r="U18" s="13" t="s">
+      <c r="U18" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="V18" s="18">
+      <c r="V18" s="17">
         <v>15196.4</v>
       </c>
-      <c r="W18" s="13" t="s">
+      <c r="W18" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="X18" s="13">
+      <c r="X18" s="12">
         <v>16238</v>
       </c>
-      <c r="Y18" s="13">
+      <c r="Y18" s="12">
         <v>18548.900000000001</v>
       </c>
-      <c r="Z18" s="13">
+      <c r="Z18" s="12">
         <v>17433.099999999999</v>
       </c>
-      <c r="AA18" s="14"/>
-[...18 lines deleted...]
-    <row r="19" spans="1:44" s="16" customFormat="1">
+      <c r="AA18" s="12">
+        <v>36633.756999999998</v>
+      </c>
+      <c r="AB18" s="13"/>
+      <c r="AC18" s="13"/>
+      <c r="AD18" s="14"/>
+      <c r="AE18" s="14"/>
+      <c r="AF18" s="14"/>
+      <c r="AG18" s="14"/>
+      <c r="AH18" s="14"/>
+      <c r="AI18" s="14"/>
+      <c r="AJ18" s="14"/>
+      <c r="AK18" s="14"/>
+      <c r="AL18" s="14"/>
+      <c r="AM18" s="14"/>
+      <c r="AN18" s="14"/>
+      <c r="AO18" s="14"/>
+      <c r="AP18" s="14"/>
+      <c r="AQ18" s="14"/>
+      <c r="AR18" s="14"/>
+    </row>
+    <row r="19" spans="1:44" s="15" customFormat="1">
       <c r="A19" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="B19" s="17">
+      <c r="B19" s="16">
         <v>104.8</v>
       </c>
-      <c r="C19" s="17">
+      <c r="C19" s="16">
         <v>149.4</v>
       </c>
-      <c r="D19" s="17">
+      <c r="D19" s="16">
         <v>218.2</v>
       </c>
-      <c r="E19" s="17">
+      <c r="E19" s="16">
         <v>309.39999999999998</v>
       </c>
-      <c r="F19" s="17">
+      <c r="F19" s="16">
         <v>86.7</v>
       </c>
-      <c r="G19" s="13">
+      <c r="G19" s="12">
         <v>147.6</v>
       </c>
-      <c r="H19" s="13">
+      <c r="H19" s="12">
         <v>217.2</v>
       </c>
-      <c r="I19" s="13">
+      <c r="I19" s="12">
         <v>1202.8</v>
       </c>
-      <c r="J19" s="13">
+      <c r="J19" s="12">
         <v>1467</v>
       </c>
-      <c r="K19" s="13">
+      <c r="K19" s="12">
         <v>1611.2</v>
       </c>
-      <c r="L19" s="13">
+      <c r="L19" s="12">
         <v>2181.1999999999998</v>
       </c>
-      <c r="M19" s="13">
+      <c r="M19" s="12">
         <v>2707</v>
       </c>
-      <c r="N19" s="13">
+      <c r="N19" s="12">
         <v>2966.6</v>
       </c>
-      <c r="O19" s="13">
+      <c r="O19" s="12">
         <v>3322.4</v>
       </c>
-      <c r="P19" s="13">
+      <c r="P19" s="12">
         <v>3622.6</v>
       </c>
-      <c r="Q19" s="13">
+      <c r="Q19" s="12">
         <v>3750.6</v>
       </c>
-      <c r="R19" s="18">
+      <c r="R19" s="17">
         <v>4356.6000000000004</v>
       </c>
-      <c r="S19" s="13">
+      <c r="S19" s="12">
         <v>4928.3</v>
       </c>
-      <c r="T19" s="13">
+      <c r="T19" s="12">
         <v>5398.9</v>
       </c>
-      <c r="U19" s="13" t="s">
+      <c r="U19" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="V19" s="18">
+      <c r="V19" s="17">
         <v>5298.6</v>
       </c>
-      <c r="W19" s="13" t="s">
+      <c r="W19" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="X19" s="13">
+      <c r="X19" s="12">
         <v>6765</v>
       </c>
-      <c r="Y19" s="13">
+      <c r="Y19" s="12">
         <v>7651.7</v>
       </c>
-      <c r="Z19" s="13">
+      <c r="Z19" s="12">
         <v>8264.4</v>
       </c>
-      <c r="AA19" s="14"/>
-[...18 lines deleted...]
-    <row r="20" spans="1:44" s="24" customFormat="1">
+      <c r="AA19" s="12">
+        <v>6072.2830000000004</v>
+      </c>
+      <c r="AB19" s="13"/>
+      <c r="AC19" s="13"/>
+      <c r="AD19" s="14"/>
+      <c r="AE19" s="14"/>
+      <c r="AF19" s="14"/>
+      <c r="AG19" s="14"/>
+      <c r="AH19" s="14"/>
+      <c r="AI19" s="14"/>
+      <c r="AJ19" s="14"/>
+      <c r="AK19" s="14"/>
+      <c r="AL19" s="14"/>
+      <c r="AM19" s="14"/>
+      <c r="AN19" s="14"/>
+      <c r="AO19" s="14"/>
+      <c r="AP19" s="14"/>
+      <c r="AQ19" s="14"/>
+      <c r="AR19" s="14"/>
+    </row>
+    <row r="20" spans="1:44" s="22" customFormat="1">
       <c r="A20" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="B20" s="17">
+      <c r="B20" s="16">
         <v>11.9</v>
       </c>
-      <c r="C20" s="17">
+      <c r="C20" s="16">
         <v>53.4</v>
       </c>
-      <c r="D20" s="17">
+      <c r="D20" s="16">
         <v>93.3</v>
       </c>
-      <c r="E20" s="17">
+      <c r="E20" s="16">
         <v>37.9</v>
       </c>
-      <c r="F20" s="17">
+      <c r="F20" s="16">
         <v>30.2</v>
       </c>
-      <c r="G20" s="13">
+      <c r="G20" s="12">
         <v>54.6</v>
       </c>
-      <c r="H20" s="13">
+      <c r="H20" s="12">
         <v>68.5</v>
       </c>
-      <c r="I20" s="13">
+      <c r="I20" s="12">
         <v>105.5</v>
       </c>
-      <c r="J20" s="13">
+      <c r="J20" s="12">
         <v>109.8</v>
       </c>
-      <c r="K20" s="13">
+      <c r="K20" s="12">
         <v>147.80000000000001</v>
       </c>
-      <c r="L20" s="13">
+      <c r="L20" s="12">
         <v>172.3</v>
       </c>
-      <c r="M20" s="13">
+      <c r="M20" s="12">
         <v>197.4</v>
       </c>
-      <c r="N20" s="13">
+      <c r="N20" s="12">
         <v>223.4</v>
       </c>
-      <c r="O20" s="13">
+      <c r="O20" s="12">
         <v>268.7</v>
       </c>
-      <c r="P20" s="13">
+      <c r="P20" s="12">
         <v>294.2</v>
       </c>
-      <c r="Q20" s="13">
+      <c r="Q20" s="12">
         <v>305.8</v>
       </c>
-      <c r="R20" s="18">
+      <c r="R20" s="17">
         <v>356.3</v>
       </c>
-      <c r="S20" s="13">
+      <c r="S20" s="12">
         <v>406.4</v>
       </c>
-      <c r="T20" s="13">
+      <c r="T20" s="12">
         <v>440.8</v>
       </c>
-      <c r="U20" s="13">
+      <c r="U20" s="12">
         <v>477.5</v>
       </c>
-      <c r="V20" s="18">
+      <c r="V20" s="17">
         <v>495.7</v>
       </c>
-      <c r="W20" s="13">
+      <c r="W20" s="12">
         <v>539.5</v>
       </c>
-      <c r="X20" s="13">
+      <c r="X20" s="12">
         <v>628.20000000000005</v>
       </c>
-      <c r="Y20" s="13">
+      <c r="Y20" s="12">
         <v>711.9</v>
       </c>
-      <c r="Z20" s="13">
+      <c r="Z20" s="12">
         <v>772.4</v>
       </c>
-      <c r="AA20" s="21"/>
-[...3 lines deleted...]
-      <c r="AE20" s="22"/>
+      <c r="AA20" s="12">
+        <v>11.803000000000001</v>
+      </c>
+      <c r="AB20" s="13"/>
+      <c r="AC20" s="13"/>
+      <c r="AD20" s="20"/>
+      <c r="AE20" s="20"/>
     </row>
     <row r="21" spans="1:44">
       <c r="A21" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="B21" s="17">
+      <c r="B21" s="16">
         <v>191.6</v>
       </c>
-      <c r="C21" s="17">
+      <c r="C21" s="16">
         <v>250.7</v>
       </c>
-      <c r="D21" s="17">
+      <c r="D21" s="16">
         <v>254.9</v>
       </c>
-      <c r="E21" s="17">
+      <c r="E21" s="16">
         <v>305.7</v>
       </c>
-      <c r="F21" s="17">
+      <c r="F21" s="16">
         <v>203.1</v>
       </c>
-      <c r="G21" s="13">
+      <c r="G21" s="12">
         <v>328.8</v>
       </c>
-      <c r="H21" s="13">
+      <c r="H21" s="12">
         <v>435.5</v>
       </c>
-      <c r="I21" s="13">
+      <c r="I21" s="12">
         <v>669.9</v>
       </c>
-      <c r="J21" s="13">
+      <c r="J21" s="12">
         <v>818.9</v>
       </c>
-      <c r="K21" s="13">
+      <c r="K21" s="12">
         <v>924.4</v>
       </c>
-      <c r="L21" s="13">
+      <c r="L21" s="12">
         <v>1070.9000000000001</v>
       </c>
-      <c r="M21" s="13">
+      <c r="M21" s="12">
         <v>1240.5</v>
       </c>
-      <c r="N21" s="13">
+      <c r="N21" s="12">
         <v>1436.6</v>
       </c>
-      <c r="O21" s="13">
+      <c r="O21" s="12">
         <v>1757.3</v>
       </c>
-      <c r="P21" s="13">
+      <c r="P21" s="12">
         <v>1931</v>
       </c>
-      <c r="Q21" s="13">
+      <c r="Q21" s="12">
         <v>2010.7</v>
       </c>
-      <c r="R21" s="18">
+      <c r="R21" s="17">
         <v>2340.4</v>
       </c>
-      <c r="S21" s="13">
+      <c r="S21" s="12">
         <v>2620.8000000000002</v>
       </c>
-      <c r="T21" s="13">
+      <c r="T21" s="12">
         <v>2918.9</v>
       </c>
-      <c r="U21" s="13" t="s">
+      <c r="U21" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="V21" s="18">
+      <c r="V21" s="17">
         <v>3392.1</v>
       </c>
-      <c r="W21" s="13" t="s">
+      <c r="W21" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="X21" s="13">
+      <c r="X21" s="12">
         <v>6626.5</v>
       </c>
-      <c r="Y21" s="13">
+      <c r="Y21" s="12">
         <v>7556.5</v>
       </c>
-      <c r="Z21" s="13">
+      <c r="Z21" s="12">
         <v>8299.2999999999993</v>
       </c>
-      <c r="AB21" s="14"/>
-[...13 lines deleted...]
-      <c r="AR21" s="25"/>
+      <c r="AA21" s="12">
+        <v>3288.65</v>
+      </c>
+      <c r="AB21" s="13"/>
+      <c r="AC21" s="13"/>
+      <c r="AF21" s="23"/>
+      <c r="AG21" s="23"/>
+      <c r="AH21" s="23"/>
+      <c r="AI21" s="23"/>
+      <c r="AJ21" s="23"/>
+      <c r="AK21" s="23"/>
+      <c r="AL21" s="23"/>
+      <c r="AM21" s="23"/>
+      <c r="AN21" s="23"/>
+      <c r="AO21" s="23"/>
+      <c r="AP21" s="23"/>
+      <c r="AQ21" s="23"/>
+      <c r="AR21" s="23"/>
     </row>
     <row r="22" spans="1:44">
       <c r="A22" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="B22" s="17">
+      <c r="B22" s="16">
         <v>178.6</v>
       </c>
-      <c r="C22" s="17">
+      <c r="C22" s="16">
         <v>176.3</v>
       </c>
-      <c r="D22" s="17">
+      <c r="D22" s="16">
         <v>194.8</v>
       </c>
-      <c r="E22" s="17">
+      <c r="E22" s="16">
         <v>200</v>
       </c>
-      <c r="F22" s="17">
+      <c r="F22" s="16">
         <v>150.19999999999999</v>
       </c>
-      <c r="G22" s="13">
+      <c r="G22" s="12">
         <v>187.2</v>
       </c>
-      <c r="H22" s="13">
+      <c r="H22" s="12">
         <v>232.3</v>
       </c>
-      <c r="I22" s="13">
+      <c r="I22" s="12">
         <v>303.39999999999998</v>
       </c>
-      <c r="J22" s="13">
+      <c r="J22" s="12">
         <v>473.8</v>
       </c>
-      <c r="K22" s="13">
+      <c r="K22" s="12">
         <v>921.9</v>
       </c>
-      <c r="L22" s="13">
+      <c r="L22" s="12">
         <v>1026.5</v>
       </c>
-      <c r="M22" s="13">
+      <c r="M22" s="12">
         <v>1238.0999999999999</v>
       </c>
-      <c r="N22" s="13">
+      <c r="N22" s="12">
         <v>1472.3</v>
       </c>
-      <c r="O22" s="13">
+      <c r="O22" s="12">
         <v>1869.1</v>
       </c>
-      <c r="P22" s="13">
+      <c r="P22" s="12">
         <v>2035.8</v>
       </c>
-      <c r="Q22" s="13">
+      <c r="Q22" s="12">
         <v>2112</v>
       </c>
-      <c r="R22" s="18">
+      <c r="R22" s="17">
         <v>2463.3000000000002</v>
       </c>
-      <c r="S22" s="13">
+      <c r="S22" s="12">
         <v>2810.7</v>
       </c>
-      <c r="T22" s="13">
+      <c r="T22" s="12">
         <v>3109.2</v>
       </c>
-      <c r="U22" s="13" t="s">
+      <c r="U22" s="12" t="s">
         <v>26</v>
       </c>
-      <c r="V22" s="18">
+      <c r="V22" s="17">
         <v>3499.8</v>
       </c>
-      <c r="W22" s="13" t="s">
+      <c r="W22" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="X22" s="13">
+      <c r="X22" s="12">
         <v>4652.6000000000004</v>
       </c>
-      <c r="Y22" s="13">
+      <c r="Y22" s="12">
         <v>5660.7</v>
       </c>
-      <c r="Z22" s="13">
+      <c r="Z22" s="12">
         <v>6163</v>
       </c>
-      <c r="AB22" s="14"/>
-[...13 lines deleted...]
-      <c r="AR22" s="25"/>
+      <c r="AA22" s="12">
+        <v>7900.3469999999998</v>
+      </c>
+      <c r="AB22" s="13"/>
+      <c r="AC22" s="13"/>
+      <c r="AF22" s="23"/>
+      <c r="AG22" s="23"/>
+      <c r="AH22" s="23"/>
+      <c r="AI22" s="23"/>
+      <c r="AJ22" s="23"/>
+      <c r="AK22" s="23"/>
+      <c r="AL22" s="23"/>
+      <c r="AM22" s="23"/>
+      <c r="AN22" s="23"/>
+      <c r="AO22" s="23"/>
+      <c r="AP22" s="23"/>
+      <c r="AQ22" s="23"/>
+      <c r="AR22" s="23"/>
     </row>
     <row r="23" spans="1:44">
       <c r="A23" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="B23" s="17">
+      <c r="B23" s="16">
         <v>23.6</v>
       </c>
-      <c r="C23" s="17">
+      <c r="C23" s="16">
         <v>124.4</v>
       </c>
-      <c r="D23" s="17">
+      <c r="D23" s="16">
         <v>143.4</v>
       </c>
-      <c r="E23" s="17">
+      <c r="E23" s="16">
         <v>165</v>
       </c>
-      <c r="F23" s="17">
+      <c r="F23" s="16">
         <v>274.89999999999998</v>
       </c>
-      <c r="G23" s="13">
+      <c r="G23" s="12">
         <v>121.5</v>
       </c>
-      <c r="H23" s="13">
+      <c r="H23" s="12">
         <v>139.1</v>
       </c>
-      <c r="I23" s="13">
+      <c r="I23" s="12">
         <v>260.5</v>
       </c>
-      <c r="J23" s="13">
+      <c r="J23" s="12">
         <v>197.3</v>
       </c>
-      <c r="K23" s="13">
+      <c r="K23" s="12">
         <v>372</v>
       </c>
-      <c r="L23" s="13">
+      <c r="L23" s="12">
         <v>440.2</v>
       </c>
-      <c r="M23" s="13">
+      <c r="M23" s="12">
         <v>506.3</v>
       </c>
-      <c r="N23" s="13">
+      <c r="N23" s="12">
         <v>566.79999999999995</v>
       </c>
-      <c r="O23" s="13">
+      <c r="O23" s="12">
         <v>659.5</v>
       </c>
-      <c r="P23" s="13">
+      <c r="P23" s="12">
         <v>707.6</v>
       </c>
-      <c r="Q23" s="13">
+      <c r="Q23" s="12">
         <v>739.2</v>
       </c>
-      <c r="R23" s="18">
+      <c r="R23" s="17">
         <v>859.2</v>
       </c>
-      <c r="S23" s="13">
+      <c r="S23" s="12">
         <v>1005.5</v>
       </c>
-      <c r="T23" s="13">
+      <c r="T23" s="12">
         <v>1127.4000000000001</v>
       </c>
-      <c r="U23" s="13" t="s">
+      <c r="U23" s="12" t="s">
         <v>28</v>
       </c>
-      <c r="V23" s="18">
+      <c r="V23" s="17">
         <v>1299.8</v>
       </c>
-      <c r="W23" s="13" t="s">
+      <c r="W23" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="X23" s="13">
+      <c r="X23" s="12">
         <v>2407.5</v>
       </c>
-      <c r="Y23" s="13">
+      <c r="Y23" s="12">
         <v>2744.9</v>
       </c>
-      <c r="Z23" s="13">
+      <c r="Z23" s="12">
         <v>3195.2</v>
       </c>
-      <c r="AB23" s="14"/>
-[...13 lines deleted...]
-      <c r="AR23" s="25"/>
+      <c r="AA23" s="12">
+        <v>2495.0790000000002</v>
+      </c>
+      <c r="AB23" s="13"/>
+      <c r="AC23" s="13"/>
+      <c r="AF23" s="23"/>
+      <c r="AG23" s="23"/>
+      <c r="AH23" s="23"/>
+      <c r="AI23" s="23"/>
+      <c r="AJ23" s="23"/>
+      <c r="AK23" s="23"/>
+      <c r="AL23" s="23"/>
+      <c r="AM23" s="23"/>
+      <c r="AN23" s="23"/>
+      <c r="AO23" s="23"/>
+      <c r="AP23" s="23"/>
+      <c r="AQ23" s="23"/>
+      <c r="AR23" s="23"/>
     </row>
     <row r="24" spans="1:44">
       <c r="A24" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="B24" s="17">
+      <c r="B24" s="16">
         <v>121.3</v>
       </c>
-      <c r="C24" s="17">
+      <c r="C24" s="16">
         <v>126.7</v>
       </c>
-      <c r="D24" s="17">
+      <c r="D24" s="16">
         <v>446.2</v>
       </c>
-      <c r="E24" s="17">
+      <c r="E24" s="16">
         <v>407.5</v>
       </c>
-      <c r="F24" s="17">
+      <c r="F24" s="16">
         <v>187.2</v>
       </c>
-      <c r="G24" s="13">
+      <c r="G24" s="12">
         <v>201</v>
       </c>
-      <c r="H24" s="13">
+      <c r="H24" s="12">
         <v>361.1</v>
       </c>
-      <c r="I24" s="13">
+      <c r="I24" s="12">
         <v>539.79999999999995</v>
       </c>
-      <c r="J24" s="13">
+      <c r="J24" s="12">
         <v>629.5</v>
       </c>
-      <c r="K24" s="13">
+      <c r="K24" s="12">
         <v>801</v>
       </c>
-      <c r="L24" s="13">
+      <c r="L24" s="12">
         <v>1001</v>
       </c>
-      <c r="M24" s="13">
+      <c r="M24" s="12">
         <v>1128.0999999999999</v>
       </c>
-      <c r="N24" s="13">
+      <c r="N24" s="12">
         <v>1295.0999999999999</v>
       </c>
-      <c r="O24" s="13">
+      <c r="O24" s="12">
         <v>1715.3</v>
       </c>
-      <c r="P24" s="13">
+      <c r="P24" s="12">
         <v>1883.4</v>
       </c>
-      <c r="Q24" s="13">
+      <c r="Q24" s="12">
         <v>1962.7</v>
       </c>
-      <c r="R24" s="18">
+      <c r="R24" s="17">
         <v>2291.4</v>
       </c>
-      <c r="S24" s="13">
+      <c r="S24" s="12">
         <v>3081.9</v>
       </c>
-      <c r="T24" s="13">
+      <c r="T24" s="12">
         <v>3541.7</v>
       </c>
-      <c r="U24" s="13" t="s">
+      <c r="U24" s="12" t="s">
         <v>30</v>
       </c>
-      <c r="V24" s="18">
+      <c r="V24" s="17">
         <v>4403.1000000000004</v>
       </c>
-      <c r="W24" s="13" t="s">
+      <c r="W24" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="X24" s="13">
+      <c r="X24" s="12">
         <v>5663.1</v>
       </c>
-      <c r="Y24" s="13">
+      <c r="Y24" s="12">
         <v>7945.9</v>
       </c>
-      <c r="Z24" s="13">
+      <c r="Z24" s="12">
         <v>8573</v>
       </c>
-      <c r="AB24" s="14"/>
-[...13 lines deleted...]
-      <c r="AR24" s="25"/>
+      <c r="AA24" s="12">
+        <v>3461.3530000000001</v>
+      </c>
+      <c r="AB24" s="13"/>
+      <c r="AC24" s="13"/>
+      <c r="AF24" s="23"/>
+      <c r="AG24" s="23"/>
+      <c r="AH24" s="23"/>
+      <c r="AI24" s="23"/>
+      <c r="AJ24" s="23"/>
+      <c r="AK24" s="23"/>
+      <c r="AL24" s="23"/>
+      <c r="AM24" s="23"/>
+      <c r="AN24" s="23"/>
+      <c r="AO24" s="23"/>
+      <c r="AP24" s="23"/>
+      <c r="AQ24" s="23"/>
+      <c r="AR24" s="23"/>
     </row>
     <row r="25" spans="1:44">
-      <c r="F25" s="26"/>
-[...23 lines deleted...]
-      <c r="AR25" s="25"/>
+      <c r="F25" s="24"/>
+      <c r="G25" s="25"/>
+      <c r="J25" s="14"/>
+      <c r="P25" s="13"/>
+      <c r="Q25" s="13"/>
+      <c r="R25" s="13"/>
+      <c r="S25" s="13"/>
+      <c r="T25" s="13"/>
+      <c r="U25" s="13"/>
+      <c r="V25" s="13"/>
+      <c r="W25" s="13"/>
+      <c r="AC25" s="13"/>
+      <c r="AF25" s="23"/>
+      <c r="AG25" s="23"/>
+      <c r="AH25" s="23"/>
+      <c r="AI25" s="23"/>
+      <c r="AJ25" s="23"/>
+      <c r="AK25" s="23"/>
+      <c r="AL25" s="23"/>
+      <c r="AM25" s="23"/>
+      <c r="AN25" s="23"/>
+      <c r="AO25" s="23"/>
+      <c r="AP25" s="23"/>
+      <c r="AQ25" s="23"/>
+      <c r="AR25" s="23"/>
     </row>
     <row r="26" spans="1:44">
-      <c r="F26" s="26"/>
-[...14 lines deleted...]
-      <c r="AR26" s="25"/>
+      <c r="F26" s="24"/>
+      <c r="G26" s="25"/>
+      <c r="J26" s="14"/>
+      <c r="AF26" s="23"/>
+      <c r="AG26" s="23"/>
+      <c r="AH26" s="23"/>
+      <c r="AI26" s="23"/>
+      <c r="AJ26" s="23"/>
+      <c r="AK26" s="23"/>
+      <c r="AL26" s="23"/>
+      <c r="AM26" s="23"/>
+      <c r="AN26" s="23"/>
+      <c r="AO26" s="23"/>
+      <c r="AP26" s="23"/>
+      <c r="AQ26" s="23"/>
+      <c r="AR26" s="23"/>
     </row>
     <row r="27" spans="1:44">
-      <c r="F27" s="26"/>
-[...14 lines deleted...]
-      <c r="AR27" s="25"/>
+      <c r="F27" s="24"/>
+      <c r="G27" s="25"/>
+      <c r="J27" s="14"/>
+      <c r="AF27" s="23"/>
+      <c r="AG27" s="23"/>
+      <c r="AH27" s="23"/>
+      <c r="AI27" s="23"/>
+      <c r="AJ27" s="23"/>
+      <c r="AK27" s="23"/>
+      <c r="AL27" s="23"/>
+      <c r="AM27" s="23"/>
+      <c r="AN27" s="23"/>
+      <c r="AO27" s="23"/>
+      <c r="AP27" s="23"/>
+      <c r="AQ27" s="23"/>
+      <c r="AR27" s="23"/>
     </row>
     <row r="28" spans="1:44">
-      <c r="F28" s="26"/>
-[...14 lines deleted...]
-      <c r="AR28" s="25"/>
+      <c r="F28" s="24"/>
+      <c r="G28" s="25"/>
+      <c r="J28" s="14"/>
+      <c r="AF28" s="23"/>
+      <c r="AG28" s="23"/>
+      <c r="AH28" s="23"/>
+      <c r="AI28" s="23"/>
+      <c r="AJ28" s="23"/>
+      <c r="AK28" s="23"/>
+      <c r="AL28" s="23"/>
+      <c r="AM28" s="23"/>
+      <c r="AN28" s="23"/>
+      <c r="AO28" s="23"/>
+      <c r="AP28" s="23"/>
+      <c r="AQ28" s="23"/>
+      <c r="AR28" s="23"/>
     </row>
     <row r="29" spans="1:44">
-      <c r="F29" s="26"/>
-[...14 lines deleted...]
-      <c r="AR29" s="25"/>
+      <c r="F29" s="24"/>
+      <c r="G29" s="25"/>
+      <c r="J29" s="14"/>
+      <c r="AF29" s="23"/>
+      <c r="AG29" s="23"/>
+      <c r="AH29" s="23"/>
+      <c r="AI29" s="23"/>
+      <c r="AJ29" s="23"/>
+      <c r="AK29" s="23"/>
+      <c r="AL29" s="23"/>
+      <c r="AM29" s="23"/>
+      <c r="AN29" s="23"/>
+      <c r="AO29" s="23"/>
+      <c r="AP29" s="23"/>
+      <c r="AQ29" s="23"/>
+      <c r="AR29" s="23"/>
     </row>
     <row r="30" spans="1:44">
-      <c r="F30" s="26"/>
-[...14 lines deleted...]
-      <c r="AR30" s="25"/>
+      <c r="F30" s="24"/>
+      <c r="G30" s="25"/>
+      <c r="J30" s="14"/>
+      <c r="AF30" s="23"/>
+      <c r="AG30" s="23"/>
+      <c r="AH30" s="23"/>
+      <c r="AI30" s="23"/>
+      <c r="AJ30" s="23"/>
+      <c r="AK30" s="23"/>
+      <c r="AL30" s="23"/>
+      <c r="AM30" s="23"/>
+      <c r="AN30" s="23"/>
+      <c r="AO30" s="23"/>
+      <c r="AP30" s="23"/>
+      <c r="AQ30" s="23"/>
+      <c r="AR30" s="23"/>
     </row>
     <row r="31" spans="1:44">
-      <c r="F31" s="26"/>
-[...14 lines deleted...]
-      <c r="AR31" s="25"/>
+      <c r="F31" s="24"/>
+      <c r="G31" s="25"/>
+      <c r="J31" s="14"/>
+      <c r="AF31" s="23"/>
+      <c r="AG31" s="23"/>
+      <c r="AH31" s="23"/>
+      <c r="AI31" s="23"/>
+      <c r="AJ31" s="23"/>
+      <c r="AK31" s="23"/>
+      <c r="AL31" s="23"/>
+      <c r="AM31" s="23"/>
+      <c r="AN31" s="23"/>
+      <c r="AO31" s="23"/>
+      <c r="AP31" s="23"/>
+      <c r="AQ31" s="23"/>
+      <c r="AR31" s="23"/>
     </row>
     <row r="32" spans="1:44">
-      <c r="F32" s="26"/>
-[...14 lines deleted...]
-      <c r="AR32" s="25"/>
+      <c r="F32" s="24"/>
+      <c r="G32" s="25"/>
+      <c r="J32" s="14"/>
+      <c r="AF32" s="23"/>
+      <c r="AG32" s="23"/>
+      <c r="AH32" s="23"/>
+      <c r="AI32" s="23"/>
+      <c r="AJ32" s="23"/>
+      <c r="AK32" s="23"/>
+      <c r="AL32" s="23"/>
+      <c r="AM32" s="23"/>
+      <c r="AN32" s="23"/>
+      <c r="AO32" s="23"/>
+      <c r="AP32" s="23"/>
+      <c r="AQ32" s="23"/>
+      <c r="AR32" s="23"/>
     </row>
     <row r="33" spans="6:44">
-      <c r="F33" s="26"/>
-[...14 lines deleted...]
-      <c r="AR33" s="25"/>
+      <c r="F33" s="24"/>
+      <c r="G33" s="25"/>
+      <c r="J33" s="14"/>
+      <c r="AF33" s="23"/>
+      <c r="AG33" s="23"/>
+      <c r="AH33" s="23"/>
+      <c r="AI33" s="23"/>
+      <c r="AJ33" s="23"/>
+      <c r="AK33" s="23"/>
+      <c r="AL33" s="23"/>
+      <c r="AM33" s="23"/>
+      <c r="AN33" s="23"/>
+      <c r="AO33" s="23"/>
+      <c r="AP33" s="23"/>
+      <c r="AQ33" s="23"/>
+      <c r="AR33" s="23"/>
     </row>
     <row r="34" spans="6:44">
-      <c r="F34" s="26"/>
-[...14 lines deleted...]
-      <c r="AR34" s="25"/>
+      <c r="F34" s="24"/>
+      <c r="G34" s="25"/>
+      <c r="J34" s="14"/>
+      <c r="AF34" s="23"/>
+      <c r="AG34" s="23"/>
+      <c r="AH34" s="23"/>
+      <c r="AI34" s="23"/>
+      <c r="AJ34" s="23"/>
+      <c r="AK34" s="23"/>
+      <c r="AL34" s="23"/>
+      <c r="AM34" s="23"/>
+      <c r="AN34" s="23"/>
+      <c r="AO34" s="23"/>
+      <c r="AP34" s="23"/>
+      <c r="AQ34" s="23"/>
+      <c r="AR34" s="23"/>
     </row>
     <row r="35" spans="6:44">
-      <c r="F35" s="26"/>
-[...14 lines deleted...]
-      <c r="AR35" s="25"/>
+      <c r="F35" s="24"/>
+      <c r="G35" s="25"/>
+      <c r="J35" s="14"/>
+      <c r="AF35" s="23"/>
+      <c r="AG35" s="23"/>
+      <c r="AH35" s="23"/>
+      <c r="AI35" s="23"/>
+      <c r="AJ35" s="23"/>
+      <c r="AK35" s="23"/>
+      <c r="AL35" s="23"/>
+      <c r="AM35" s="23"/>
+      <c r="AN35" s="23"/>
+      <c r="AO35" s="23"/>
+      <c r="AP35" s="23"/>
+      <c r="AQ35" s="23"/>
+      <c r="AR35" s="23"/>
     </row>
     <row r="36" spans="6:44">
-      <c r="F36" s="26"/>
-[...14 lines deleted...]
-      <c r="AR36" s="25"/>
+      <c r="F36" s="24"/>
+      <c r="G36" s="25"/>
+      <c r="J36" s="14"/>
+      <c r="AF36" s="23"/>
+      <c r="AG36" s="23"/>
+      <c r="AH36" s="23"/>
+      <c r="AI36" s="23"/>
+      <c r="AJ36" s="23"/>
+      <c r="AK36" s="23"/>
+      <c r="AL36" s="23"/>
+      <c r="AM36" s="23"/>
+      <c r="AN36" s="23"/>
+      <c r="AO36" s="23"/>
+      <c r="AP36" s="23"/>
+      <c r="AQ36" s="23"/>
+      <c r="AR36" s="23"/>
     </row>
     <row r="37" spans="6:44">
-      <c r="F37" s="26"/>
-[...14 lines deleted...]
-      <c r="AR37" s="25"/>
+      <c r="F37" s="24"/>
+      <c r="G37" s="25"/>
+      <c r="J37" s="14"/>
+      <c r="AF37" s="23"/>
+      <c r="AG37" s="23"/>
+      <c r="AH37" s="23"/>
+      <c r="AI37" s="23"/>
+      <c r="AJ37" s="23"/>
+      <c r="AK37" s="23"/>
+      <c r="AL37" s="23"/>
+      <c r="AM37" s="23"/>
+      <c r="AN37" s="23"/>
+      <c r="AO37" s="23"/>
+      <c r="AP37" s="23"/>
+      <c r="AQ37" s="23"/>
+      <c r="AR37" s="23"/>
     </row>
     <row r="38" spans="6:44">
-      <c r="G38" s="28"/>
-[...13 lines deleted...]
-      <c r="AR38" s="25"/>
+      <c r="G38" s="26"/>
+      <c r="J38" s="14"/>
+      <c r="AF38" s="23"/>
+      <c r="AG38" s="23"/>
+      <c r="AH38" s="23"/>
+      <c r="AI38" s="23"/>
+      <c r="AJ38" s="23"/>
+      <c r="AK38" s="23"/>
+      <c r="AL38" s="23"/>
+      <c r="AM38" s="23"/>
+      <c r="AN38" s="23"/>
+      <c r="AO38" s="23"/>
+      <c r="AP38" s="23"/>
+      <c r="AQ38" s="23"/>
+      <c r="AR38" s="23"/>
     </row>
     <row r="39" spans="6:44">
-      <c r="F39" s="27"/>
-[...5 lines deleted...]
-      <c r="L39" s="29"/>
+      <c r="F39" s="25"/>
+      <c r="G39" s="25"/>
+      <c r="H39" s="27"/>
+      <c r="I39" s="27"/>
+      <c r="J39" s="27"/>
+      <c r="K39" s="27"/>
+      <c r="L39" s="27"/>
     </row>
     <row r="40" spans="6:44">
-      <c r="F40" s="25"/>
-[...5 lines deleted...]
-      <c r="L40" s="29"/>
+      <c r="F40" s="23"/>
+      <c r="G40" s="23"/>
+      <c r="H40" s="27"/>
+      <c r="I40" s="27"/>
+      <c r="J40" s="27"/>
+      <c r="K40" s="27"/>
+      <c r="L40" s="27"/>
     </row>
     <row r="41" spans="6:44">
-      <c r="F41" s="25"/>
-[...5 lines deleted...]
-      <c r="L41" s="29"/>
+      <c r="F41" s="23"/>
+      <c r="G41" s="23"/>
+      <c r="H41" s="27"/>
+      <c r="I41" s="27"/>
+      <c r="J41" s="27"/>
+      <c r="K41" s="27"/>
+      <c r="L41" s="27"/>
     </row>
     <row r="42" spans="6:44">
-      <c r="F42" s="25"/>
-[...5 lines deleted...]
-      <c r="L42" s="29"/>
+      <c r="F42" s="23"/>
+      <c r="G42" s="23"/>
+      <c r="H42" s="27"/>
+      <c r="I42" s="27"/>
+      <c r="J42" s="27"/>
+      <c r="K42" s="27"/>
+      <c r="L42" s="27"/>
     </row>
     <row r="43" spans="6:44">
-      <c r="F43" s="25"/>
-[...5 lines deleted...]
-      <c r="L43" s="29"/>
+      <c r="F43" s="23"/>
+      <c r="G43" s="23"/>
+      <c r="H43" s="27"/>
+      <c r="I43" s="27"/>
+      <c r="J43" s="27"/>
+      <c r="K43" s="27"/>
+      <c r="L43" s="27"/>
     </row>
     <row r="44" spans="6:44">
-      <c r="F44" s="25"/>
-[...5 lines deleted...]
-      <c r="L44" s="29"/>
+      <c r="F44" s="23"/>
+      <c r="G44" s="23"/>
+      <c r="H44" s="27"/>
+      <c r="I44" s="27"/>
+      <c r="J44" s="27"/>
+      <c r="K44" s="27"/>
+      <c r="L44" s="27"/>
     </row>
     <row r="45" spans="6:44">
-      <c r="F45" s="25"/>
-[...5 lines deleted...]
-      <c r="L45" s="29"/>
+      <c r="F45" s="23"/>
+      <c r="G45" s="23"/>
+      <c r="H45" s="27"/>
+      <c r="I45" s="27"/>
+      <c r="J45" s="27"/>
+      <c r="K45" s="27"/>
+      <c r="L45" s="27"/>
     </row>
     <row r="46" spans="6:44">
-      <c r="F46" s="25"/>
-[...5 lines deleted...]
-      <c r="L46" s="29"/>
+      <c r="F46" s="23"/>
+      <c r="G46" s="23"/>
+      <c r="H46" s="27"/>
+      <c r="I46" s="27"/>
+      <c r="J46" s="27"/>
+      <c r="K46" s="27"/>
+      <c r="L46" s="27"/>
     </row>
     <row r="47" spans="6:44">
-      <c r="F47" s="25"/>
-[...5 lines deleted...]
-      <c r="L47" s="29"/>
+      <c r="F47" s="23"/>
+      <c r="G47" s="23"/>
+      <c r="H47" s="27"/>
+      <c r="I47" s="27"/>
+      <c r="J47" s="27"/>
+      <c r="K47" s="27"/>
+      <c r="L47" s="27"/>
     </row>
     <row r="48" spans="6:44">
-      <c r="F48" s="25"/>
-[...5 lines deleted...]
-      <c r="L48" s="29"/>
+      <c r="F48" s="23"/>
+      <c r="G48" s="23"/>
+      <c r="H48" s="27"/>
+      <c r="I48" s="27"/>
+      <c r="J48" s="27"/>
+      <c r="K48" s="27"/>
+      <c r="L48" s="27"/>
     </row>
     <row r="49" spans="6:12">
-      <c r="F49" s="25"/>
-[...5 lines deleted...]
-      <c r="L49" s="29"/>
+      <c r="F49" s="23"/>
+      <c r="G49" s="23"/>
+      <c r="H49" s="27"/>
+      <c r="I49" s="27"/>
+      <c r="J49" s="27"/>
+      <c r="K49" s="27"/>
+      <c r="L49" s="27"/>
     </row>
     <row r="50" spans="6:12">
-      <c r="F50" s="25"/>
-[...5 lines deleted...]
-      <c r="L50" s="29"/>
+      <c r="F50" s="23"/>
+      <c r="G50" s="23"/>
+      <c r="H50" s="27"/>
+      <c r="I50" s="27"/>
+      <c r="J50" s="27"/>
+      <c r="K50" s="27"/>
+      <c r="L50" s="27"/>
     </row>
     <row r="51" spans="6:12">
-      <c r="F51" s="25"/>
-[...5 lines deleted...]
-      <c r="L51" s="29"/>
+      <c r="F51" s="23"/>
+      <c r="G51" s="23"/>
+      <c r="H51" s="27"/>
+      <c r="I51" s="27"/>
+      <c r="J51" s="27"/>
+      <c r="K51" s="27"/>
+      <c r="L51" s="27"/>
     </row>
     <row r="52" spans="6:12">
-      <c r="F52" s="25"/>
-[...5 lines deleted...]
-      <c r="L52" s="29"/>
+      <c r="F52" s="23"/>
+      <c r="G52" s="23"/>
+      <c r="H52" s="27"/>
+      <c r="I52" s="27"/>
+      <c r="J52" s="27"/>
+      <c r="K52" s="27"/>
+      <c r="L52" s="27"/>
     </row>
     <row r="53" spans="6:12">
-      <c r="F53" s="25"/>
-[...5 lines deleted...]
-      <c r="L53" s="29"/>
+      <c r="F53" s="23"/>
+      <c r="G53" s="23"/>
+      <c r="H53" s="27"/>
+      <c r="I53" s="27"/>
+      <c r="J53" s="27"/>
+      <c r="K53" s="27"/>
+      <c r="L53" s="27"/>
     </row>
     <row r="54" spans="6:12">
-      <c r="F54" s="25"/>
-[...5 lines deleted...]
-      <c r="L54" s="29"/>
+      <c r="F54" s="23"/>
+      <c r="G54" s="23"/>
+      <c r="H54" s="27"/>
+      <c r="I54" s="27"/>
+      <c r="J54" s="27"/>
+      <c r="K54" s="27"/>
+      <c r="L54" s="27"/>
     </row>
     <row r="55" spans="6:12">
-      <c r="F55" s="25"/>
-[...5 lines deleted...]
-      <c r="L55" s="29"/>
+      <c r="F55" s="23"/>
+      <c r="G55" s="23"/>
+      <c r="H55" s="27"/>
+      <c r="I55" s="27"/>
+      <c r="J55" s="27"/>
+      <c r="K55" s="27"/>
+      <c r="L55" s="27"/>
     </row>
     <row r="56" spans="6:12">
-      <c r="F56" s="25"/>
-[...5 lines deleted...]
-      <c r="L56" s="29"/>
+      <c r="F56" s="23"/>
+      <c r="G56" s="23"/>
+      <c r="H56" s="27"/>
+      <c r="I56" s="27"/>
+      <c r="J56" s="27"/>
+      <c r="K56" s="27"/>
+      <c r="L56" s="27"/>
     </row>
     <row r="57" spans="6:12">
-      <c r="F57" s="25"/>
-[...5 lines deleted...]
-      <c r="L57" s="29"/>
+      <c r="F57" s="23"/>
+      <c r="G57" s="23"/>
+      <c r="H57" s="27"/>
+      <c r="I57" s="27"/>
+      <c r="J57" s="27"/>
+      <c r="K57" s="27"/>
+      <c r="L57" s="27"/>
     </row>
     <row r="58" spans="6:12">
-      <c r="F58" s="25"/>
-[...5 lines deleted...]
-      <c r="L58" s="29"/>
+      <c r="F58" s="23"/>
+      <c r="G58" s="23"/>
+      <c r="H58" s="27"/>
+      <c r="I58" s="27"/>
+      <c r="J58" s="27"/>
+      <c r="K58" s="27"/>
+      <c r="L58" s="27"/>
     </row>
     <row r="59" spans="6:12">
-      <c r="F59" s="25"/>
-[...5 lines deleted...]
-      <c r="L59" s="29"/>
+      <c r="F59" s="23"/>
+      <c r="G59" s="23"/>
+      <c r="H59" s="27"/>
+      <c r="I59" s="27"/>
+      <c r="J59" s="27"/>
+      <c r="K59" s="27"/>
+      <c r="L59" s="27"/>
     </row>
     <row r="61" spans="6:12">
-      <c r="H61" s="27"/>
-[...2 lines deleted...]
-      <c r="K61" s="27"/>
+      <c r="H61" s="25"/>
+      <c r="I61" s="25"/>
+      <c r="J61" s="25"/>
+      <c r="K61" s="25"/>
     </row>
     <row r="62" spans="6:12">
-      <c r="H62" s="25"/>
-[...3 lines deleted...]
-      <c r="L62" s="25"/>
+      <c r="H62" s="23"/>
+      <c r="I62" s="23"/>
+      <c r="J62" s="23"/>
+      <c r="K62" s="23"/>
+      <c r="L62" s="23"/>
     </row>
     <row r="63" spans="6:12">
-      <c r="H63" s="25"/>
-[...3 lines deleted...]
-      <c r="L63" s="25"/>
+      <c r="H63" s="23"/>
+      <c r="I63" s="23"/>
+      <c r="J63" s="23"/>
+      <c r="K63" s="23"/>
+      <c r="L63" s="23"/>
     </row>
     <row r="64" spans="6:12">
-      <c r="H64" s="25"/>
-[...3 lines deleted...]
-      <c r="L64" s="25"/>
+      <c r="H64" s="23"/>
+      <c r="I64" s="23"/>
+      <c r="J64" s="23"/>
+      <c r="K64" s="23"/>
+      <c r="L64" s="23"/>
     </row>
     <row r="65" spans="8:12">
-      <c r="H65" s="25"/>
-[...3 lines deleted...]
-      <c r="L65" s="25"/>
+      <c r="H65" s="23"/>
+      <c r="I65" s="23"/>
+      <c r="J65" s="23"/>
+      <c r="K65" s="23"/>
+      <c r="L65" s="23"/>
     </row>
     <row r="66" spans="8:12">
-      <c r="H66" s="25"/>
-[...3 lines deleted...]
-      <c r="L66" s="25"/>
+      <c r="H66" s="23"/>
+      <c r="I66" s="23"/>
+      <c r="J66" s="23"/>
+      <c r="K66" s="23"/>
+      <c r="L66" s="23"/>
     </row>
     <row r="67" spans="8:12">
-      <c r="H67" s="25"/>
-[...3 lines deleted...]
-      <c r="L67" s="25"/>
+      <c r="H67" s="23"/>
+      <c r="I67" s="23"/>
+      <c r="J67" s="23"/>
+      <c r="K67" s="23"/>
+      <c r="L67" s="23"/>
     </row>
     <row r="68" spans="8:12">
-      <c r="H68" s="25"/>
-[...3 lines deleted...]
-      <c r="L68" s="25"/>
+      <c r="H68" s="23"/>
+      <c r="I68" s="23"/>
+      <c r="J68" s="23"/>
+      <c r="K68" s="23"/>
+      <c r="L68" s="23"/>
     </row>
     <row r="69" spans="8:12">
-      <c r="H69" s="25"/>
-[...3 lines deleted...]
-      <c r="L69" s="25"/>
+      <c r="H69" s="23"/>
+      <c r="I69" s="23"/>
+      <c r="J69" s="23"/>
+      <c r="K69" s="23"/>
+      <c r="L69" s="23"/>
     </row>
     <row r="70" spans="8:12">
-      <c r="H70" s="25"/>
-[...3 lines deleted...]
-      <c r="L70" s="25"/>
+      <c r="H70" s="23"/>
+      <c r="I70" s="23"/>
+      <c r="J70" s="23"/>
+      <c r="K70" s="23"/>
+      <c r="L70" s="23"/>
     </row>
     <row r="71" spans="8:12">
-      <c r="H71" s="25"/>
-[...3 lines deleted...]
-      <c r="L71" s="25"/>
+      <c r="H71" s="23"/>
+      <c r="I71" s="23"/>
+      <c r="J71" s="23"/>
+      <c r="K71" s="23"/>
+      <c r="L71" s="23"/>
     </row>
     <row r="72" spans="8:12">
-      <c r="H72" s="25"/>
-[...3 lines deleted...]
-      <c r="L72" s="25"/>
+      <c r="H72" s="23"/>
+      <c r="I72" s="23"/>
+      <c r="J72" s="23"/>
+      <c r="K72" s="23"/>
+      <c r="L72" s="23"/>
     </row>
     <row r="73" spans="8:12">
-      <c r="H73" s="25"/>
-[...3 lines deleted...]
-      <c r="L73" s="25"/>
+      <c r="H73" s="23"/>
+      <c r="I73" s="23"/>
+      <c r="J73" s="23"/>
+      <c r="K73" s="23"/>
+      <c r="L73" s="23"/>
     </row>
     <row r="74" spans="8:12">
-      <c r="H74" s="25"/>
-[...3 lines deleted...]
-      <c r="L74" s="25"/>
+      <c r="H74" s="23"/>
+      <c r="I74" s="23"/>
+      <c r="J74" s="23"/>
+      <c r="K74" s="23"/>
+      <c r="L74" s="23"/>
     </row>
     <row r="75" spans="8:12">
-      <c r="H75" s="25"/>
-[...3 lines deleted...]
-      <c r="L75" s="25"/>
+      <c r="H75" s="23"/>
+      <c r="I75" s="23"/>
+      <c r="J75" s="23"/>
+      <c r="K75" s="23"/>
+      <c r="L75" s="23"/>
     </row>
     <row r="76" spans="8:12">
-      <c r="H76" s="25"/>
-[...3 lines deleted...]
-      <c r="L76" s="25"/>
+      <c r="H76" s="23"/>
+      <c r="I76" s="23"/>
+      <c r="J76" s="23"/>
+      <c r="K76" s="23"/>
+      <c r="L76" s="23"/>
     </row>
     <row r="77" spans="8:12">
-      <c r="H77" s="25"/>
-[...3 lines deleted...]
-      <c r="L77" s="25"/>
+      <c r="H77" s="23"/>
+      <c r="I77" s="23"/>
+      <c r="J77" s="23"/>
+      <c r="K77" s="23"/>
+      <c r="L77" s="23"/>
     </row>
     <row r="78" spans="8:12">
-      <c r="H78" s="25"/>
-[...3 lines deleted...]
-      <c r="L78" s="25"/>
+      <c r="H78" s="23"/>
+      <c r="I78" s="23"/>
+      <c r="J78" s="23"/>
+      <c r="K78" s="23"/>
+      <c r="L78" s="23"/>
     </row>
     <row r="79" spans="8:12">
-      <c r="H79" s="25"/>
-[...3 lines deleted...]
-      <c r="L79" s="25"/>
+      <c r="H79" s="23"/>
+      <c r="I79" s="23"/>
+      <c r="J79" s="23"/>
+      <c r="K79" s="23"/>
+      <c r="L79" s="23"/>
     </row>
     <row r="80" spans="8:12">
-      <c r="H80" s="25"/>
-[...3 lines deleted...]
-      <c r="L80" s="25"/>
+      <c r="H80" s="23"/>
+      <c r="I80" s="23"/>
+      <c r="J80" s="23"/>
+      <c r="K80" s="23"/>
+      <c r="L80" s="23"/>
     </row>
     <row r="81" spans="8:12">
-      <c r="H81" s="25"/>
-[...3 lines deleted...]
-      <c r="L81" s="25"/>
+      <c r="H81" s="23"/>
+      <c r="I81" s="23"/>
+      <c r="J81" s="23"/>
+      <c r="K81" s="23"/>
+      <c r="L81" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:Y1"/>
-    <mergeCell ref="A2:Z2"/>
+    <mergeCell ref="A2:AA2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="48" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>