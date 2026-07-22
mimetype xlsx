--- v0 (2026-04-29)
+++ v1 (2026-07-22)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="13545" yWindow="-60" windowWidth="13500" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="Retail trade volume index" sheetId="3" r:id="rId1"/>
     <sheet name="Purchased in other regions" sheetId="7" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Purchased in other regions'!$A$1:$I$203</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Retail trade volume index'!$A$1:$H$28</definedName>
   </definedNames>
-  <calcPr calcId="144525" fullPrecision="0"/>
+  <calcPr calcId="145621" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1098" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1118" uniqueCount="45">
   <si>
     <t>Kostanay</t>
   </si>
   <si>
     <t>in % to the previous year</t>
   </si>
   <si>
     <t>Retail trade volume index</t>
   </si>
   <si>
     <t>including</t>
   </si>
   <si>
     <t>Total,
 thousand tenge</t>
   </si>
   <si>
     <t>purchased from legal entities - residents of their region</t>
   </si>
   <si>
     <t>purchased from legal entities residents of another region</t>
   </si>
   <si>
     <t>purchased by import</t>
   </si>
@@ -151,62 +151,65 @@
   </si>
   <si>
     <t>The volume of purchased goods by sources (regions) of receipt of goods for 2019*</t>
   </si>
   <si>
     <t>The volume of purchased goods by sources (regions) of receipt of goods for 2020*</t>
   </si>
   <si>
     <t>The volume of purchased goods by sources (regions) of receipt of goods for 2021*</t>
   </si>
   <si>
     <t>The volume of purchased goods by sources (regions) of receipt of goods for 2022*</t>
   </si>
   <si>
     <t>The volume of purchased goods by sources (regions) of receipt of goods for 2023*</t>
   </si>
   <si>
     <t xml:space="preserve"> *These data were obtained for enterprises with a registered number of employees of more than 50 people who carried out activities in the field of wholesale trade.</t>
   </si>
   <si>
     <t>The volume of purchased goods by sources (regions) of receipt of goods for 2024</t>
   </si>
   <si>
     <t>...</t>
   </si>
+  <si>
+    <t>The volume of purchased goods by sources (regions) of receipt of goods for 2025</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -484,101 +487,92 @@
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
@@ -622,118 +616,129 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...33 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -1005,5668 +1010,5837 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I27"/>
+  <dimension ref="A1:J27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:I2"/>
+      <selection activeCell="N40" sqref="N40"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="30.7109375" style="24" customWidth="1"/>
     <col min="2" max="3" width="13.7109375" style="24" customWidth="1"/>
     <col min="4" max="4" width="12.85546875" style="24" customWidth="1"/>
     <col min="5" max="5" width="12.5703125" style="24" customWidth="1"/>
     <col min="6" max="6" width="12.85546875" style="24" customWidth="1"/>
     <col min="7" max="7" width="11.42578125" style="24" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
-[...4 lines deleted...]
-      <c r="A2" s="93" t="s">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="E1" s="35"/>
+      <c r="G1" s="35"/>
+    </row>
+    <row r="2" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="85" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="93"/>
-[...9 lines deleted...]
-      <c r="A3" s="92" t="s">
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+    </row>
+    <row r="3" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="B3" s="84"/>
+      <c r="C3" s="84"/>
+      <c r="D3" s="84"/>
+      <c r="E3" s="84"/>
+      <c r="F3" s="84"/>
+      <c r="G3" s="84"/>
+      <c r="H3" s="84"/>
+      <c r="I3" s="84" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="92"/>
-[...10 lines deleted...]
-      <c r="B4" s="43">
+    </row>
+    <row r="4" spans="1:10" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="40"/>
+      <c r="B4" s="41">
         <v>2017</v>
       </c>
-      <c r="C4" s="43">
+      <c r="C4" s="41">
         <v>2018</v>
       </c>
-      <c r="D4" s="43">
+      <c r="D4" s="41">
         <v>2019</v>
       </c>
-      <c r="E4" s="43">
+      <c r="E4" s="41">
         <v>2020</v>
       </c>
-      <c r="F4" s="43">
+      <c r="F4" s="41">
         <v>2021</v>
       </c>
-      <c r="G4" s="78">
+      <c r="G4" s="73">
         <v>2022</v>
       </c>
-      <c r="H4" s="78">
+      <c r="H4" s="73">
         <v>2023</v>
       </c>
-      <c r="I4" s="78">
+      <c r="I4" s="73">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="55" t="s">
+      <c r="J4" s="73">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="50" t="s">
         <v>12</v>
       </c>
-      <c r="B5" s="44">
+      <c r="B5" s="42">
         <v>106.4</v>
       </c>
-      <c r="C5" s="44">
+      <c r="C5" s="42">
         <v>105.8</v>
       </c>
-      <c r="D5" s="44">
+      <c r="D5" s="42">
         <v>104.6</v>
       </c>
-      <c r="E5" s="45">
+      <c r="E5" s="43">
         <v>100.2</v>
       </c>
-      <c r="F5" s="46">
+      <c r="F5" s="99">
         <v>107.1</v>
       </c>
-      <c r="G5" s="46">
+      <c r="G5" s="99">
         <v>102.1</v>
       </c>
-      <c r="H5" s="28">
+      <c r="H5" s="45">
         <v>108.7</v>
       </c>
-      <c r="I5" s="84">
+      <c r="I5" s="100">
         <v>104.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="56" t="s">
+      <c r="J5" s="101">
+        <v>107.5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="51" t="s">
         <v>13</v>
       </c>
-      <c r="B6" s="44">
+      <c r="B6" s="42">
         <v>106</v>
       </c>
-      <c r="C6" s="44">
+      <c r="C6" s="42">
         <v>107.3</v>
       </c>
-      <c r="D6" s="44">
+      <c r="D6" s="42">
         <v>106.2</v>
       </c>
-      <c r="E6" s="28">
+      <c r="E6" s="45">
         <v>108.7</v>
       </c>
-      <c r="F6" s="24">
+      <c r="F6" s="36">
         <v>115.8</v>
       </c>
-      <c r="G6" s="24">
+      <c r="G6" s="36">
         <v>101</v>
       </c>
-      <c r="H6" s="24">
+      <c r="H6" s="36">
         <v>110</v>
       </c>
-      <c r="I6" s="85">
+      <c r="I6" s="102">
         <v>103.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="56" t="s">
+      <c r="J6" s="14">
+        <v>105.9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="51" t="s">
         <v>14</v>
       </c>
-      <c r="B7" s="44">
+      <c r="B7" s="42">
         <v>102.2</v>
       </c>
-      <c r="C7" s="44">
+      <c r="C7" s="42">
         <v>102.3</v>
       </c>
-      <c r="D7" s="44">
+      <c r="D7" s="42">
         <v>101.3</v>
       </c>
-      <c r="E7" s="47">
+      <c r="E7" s="44">
         <v>92.9</v>
       </c>
-      <c r="F7" s="28">
+      <c r="F7" s="45">
         <v>102.5</v>
       </c>
-      <c r="G7" s="48">
+      <c r="G7" s="45">
         <v>108.9</v>
       </c>
-      <c r="H7" s="48">
+      <c r="H7" s="45">
         <v>100.2</v>
       </c>
-      <c r="I7" s="85">
+      <c r="I7" s="102">
         <v>81</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="56" t="s">
+      <c r="J7" s="14">
+        <v>114.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="51" t="s">
         <v>15</v>
       </c>
-      <c r="B8" s="44">
+      <c r="B8" s="42">
         <v>109.9</v>
       </c>
-      <c r="C8" s="44">
+      <c r="C8" s="42">
         <v>103.8</v>
       </c>
-      <c r="D8" s="44">
+      <c r="D8" s="42">
         <v>101.4</v>
       </c>
-      <c r="E8" s="47">
+      <c r="E8" s="44">
         <v>99.9</v>
       </c>
-      <c r="F8" s="28">
+      <c r="F8" s="45">
         <v>103.5</v>
       </c>
-      <c r="G8" s="28">
+      <c r="G8" s="45">
         <v>110.1</v>
       </c>
-      <c r="H8" s="28">
+      <c r="H8" s="45">
         <v>100.5</v>
       </c>
-      <c r="I8" s="85">
+      <c r="I8" s="102">
         <v>89.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="56" t="s">
+      <c r="J8" s="14">
+        <v>175.6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="51" t="s">
         <v>16</v>
       </c>
-      <c r="B9" s="44">
+      <c r="B9" s="42">
         <v>106.9</v>
       </c>
-      <c r="C9" s="44">
+      <c r="C9" s="42">
         <v>104</v>
       </c>
-      <c r="D9" s="44">
+      <c r="D9" s="42">
         <v>100.8</v>
       </c>
-      <c r="E9" s="47">
+      <c r="E9" s="44">
         <v>88.3</v>
       </c>
-      <c r="F9" s="28">
+      <c r="F9" s="45">
         <v>69.7</v>
       </c>
-      <c r="G9" s="28">
+      <c r="G9" s="45">
         <v>100.8</v>
       </c>
-      <c r="H9" s="28">
+      <c r="H9" s="45">
         <v>100.4</v>
       </c>
-      <c r="I9" s="85">
+      <c r="I9" s="102">
         <v>116</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="56" t="s">
+      <c r="J9" s="14">
+        <v>101.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="51" t="s">
         <v>17</v>
       </c>
-      <c r="B10" s="44">
+      <c r="B10" s="42">
         <v>105.9</v>
       </c>
-      <c r="C10" s="44">
+      <c r="C10" s="42">
         <v>101</v>
       </c>
-      <c r="D10" s="44">
+      <c r="D10" s="42">
         <v>108.2</v>
       </c>
-      <c r="E10" s="47">
+      <c r="E10" s="44">
         <v>99.7</v>
       </c>
-      <c r="F10" s="28">
+      <c r="F10" s="45">
         <v>100.1</v>
       </c>
-      <c r="G10" s="28">
+      <c r="G10" s="45">
         <v>113.3</v>
       </c>
-      <c r="H10" s="28">
+      <c r="H10" s="45">
         <v>106</v>
       </c>
-      <c r="I10" s="85">
+      <c r="I10" s="102">
         <v>13.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="56" t="s">
+      <c r="J10" s="14">
+        <v>1441.8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="B11" s="44">
+      <c r="B11" s="42">
         <v>104.5</v>
       </c>
-      <c r="C11" s="44">
+      <c r="C11" s="42">
         <v>103.2</v>
       </c>
-      <c r="D11" s="44">
+      <c r="D11" s="42">
         <v>102.3</v>
       </c>
-      <c r="E11" s="47">
+      <c r="E11" s="44">
         <v>82.7</v>
       </c>
-      <c r="F11" s="28">
+      <c r="F11" s="45">
         <v>100.2</v>
       </c>
-      <c r="G11" s="28">
+      <c r="G11" s="45">
         <v>104.2</v>
       </c>
-      <c r="H11" s="28">
+      <c r="H11" s="45">
         <v>100.1</v>
       </c>
-      <c r="I11" s="85">
+      <c r="I11" s="102">
         <v>142.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="56" t="s">
+      <c r="J11" s="14">
+        <v>156.80000000000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="51" t="s">
         <v>19</v>
       </c>
-      <c r="B12" s="44">
+      <c r="B12" s="42">
         <v>105.3</v>
       </c>
-      <c r="C12" s="44">
+      <c r="C12" s="42">
         <v>102</v>
       </c>
-      <c r="D12" s="44">
+      <c r="D12" s="42">
         <v>101.5</v>
       </c>
-      <c r="E12" s="47">
+      <c r="E12" s="44">
         <v>99.7</v>
       </c>
-      <c r="F12" s="28">
+      <c r="F12" s="45">
         <v>116.1</v>
       </c>
-      <c r="G12" s="28">
+      <c r="G12" s="45">
         <v>102.9</v>
       </c>
-      <c r="H12" s="28">
+      <c r="H12" s="45">
         <v>137.30000000000001</v>
       </c>
-      <c r="I12" s="85">
+      <c r="I12" s="102">
         <v>94.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="56" t="s">
+      <c r="J12" s="14">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="51" t="s">
         <v>20</v>
       </c>
-      <c r="B13" s="44">
+      <c r="B13" s="42">
         <v>102</v>
       </c>
-      <c r="C13" s="44">
+      <c r="C13" s="42">
         <v>103</v>
       </c>
-      <c r="D13" s="44">
+      <c r="D13" s="42">
         <v>101.9</v>
       </c>
-      <c r="E13" s="47">
+      <c r="E13" s="44">
         <v>100.3</v>
       </c>
-      <c r="F13" s="28">
+      <c r="F13" s="45">
         <v>101.8</v>
       </c>
-      <c r="G13" s="28">
+      <c r="G13" s="45">
         <v>111.6</v>
       </c>
-      <c r="H13" s="28">
+      <c r="H13" s="45">
         <v>100.3</v>
       </c>
-      <c r="I13" s="85">
+      <c r="I13" s="102">
         <v>103.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="56" t="s">
+      <c r="J13" s="14">
+        <v>419.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="51" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="44">
+      <c r="B14" s="42">
         <v>105.1</v>
       </c>
-      <c r="C14" s="44">
+      <c r="C14" s="42">
         <v>103.4</v>
       </c>
-      <c r="D14" s="44">
+      <c r="D14" s="42">
         <v>101.6</v>
       </c>
-      <c r="E14" s="47">
+      <c r="E14" s="44">
         <v>95.1</v>
       </c>
-      <c r="F14" s="28">
+      <c r="F14" s="45">
         <v>100.9</v>
       </c>
-      <c r="G14" s="28">
+      <c r="G14" s="45">
         <v>103.7</v>
       </c>
-      <c r="H14" s="28">
+      <c r="H14" s="45">
         <v>100.1</v>
       </c>
-      <c r="I14" s="85">
+      <c r="I14" s="102">
         <v>128.19999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="56" t="s">
+      <c r="J14" s="14">
+        <v>49.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="B15" s="47">
+      <c r="B15" s="44">
         <v>104.3</v>
       </c>
-      <c r="C15" s="47">
+      <c r="C15" s="44">
         <v>106.3</v>
       </c>
-      <c r="D15" s="47">
+      <c r="D15" s="44">
         <v>102.4</v>
       </c>
-      <c r="E15" s="47">
+      <c r="E15" s="44">
         <v>100.8</v>
       </c>
-      <c r="F15" s="28">
+      <c r="F15" s="45">
         <v>124.5</v>
       </c>
-      <c r="G15" s="28">
+      <c r="G15" s="45">
         <v>101.3</v>
       </c>
-      <c r="H15" s="28">
+      <c r="H15" s="45">
         <v>138</v>
       </c>
-      <c r="I15" s="85">
+      <c r="I15" s="102">
         <v>134.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="56" t="s">
+      <c r="J15" s="14">
+        <v>122.3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="51" t="s">
         <v>23</v>
       </c>
-      <c r="B16" s="47">
+      <c r="B16" s="44">
         <v>103.7</v>
       </c>
-      <c r="C16" s="47">
+      <c r="C16" s="44">
         <v>104</v>
       </c>
-      <c r="D16" s="47">
+      <c r="D16" s="44">
         <v>104.5</v>
       </c>
-      <c r="E16" s="47">
+      <c r="E16" s="44">
         <v>96.8</v>
       </c>
-      <c r="F16" s="28">
+      <c r="F16" s="45">
         <v>108</v>
       </c>
-      <c r="G16" s="28">
+      <c r="G16" s="45">
         <v>112.9</v>
       </c>
-      <c r="H16" s="28">
+      <c r="H16" s="45">
         <v>100.4</v>
       </c>
-      <c r="I16" s="85">
+      <c r="I16" s="102">
         <v>107</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="56" t="s">
+      <c r="J16" s="14">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="B17" s="47">
+      <c r="B17" s="44">
         <v>100.2</v>
       </c>
-      <c r="C17" s="47">
+      <c r="C17" s="44">
         <v>105.5</v>
       </c>
-      <c r="D17" s="47">
+      <c r="D17" s="44">
         <v>102.6</v>
       </c>
-      <c r="E17" s="47">
+      <c r="E17" s="44">
         <v>98.2</v>
       </c>
-      <c r="F17" s="28">
+      <c r="F17" s="45">
         <v>134.19999999999999</v>
       </c>
-      <c r="G17" s="28">
+      <c r="G17" s="45">
         <v>102.4</v>
       </c>
-      <c r="H17" s="28">
+      <c r="H17" s="45">
         <v>100.2</v>
       </c>
-      <c r="I17" s="85">
+      <c r="I17" s="102">
         <v>108.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="56" t="s">
+      <c r="J17" s="14">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="51" t="s">
         <v>25</v>
       </c>
-      <c r="B18" s="47">
+      <c r="B18" s="44">
         <v>101.5</v>
       </c>
-      <c r="C18" s="47">
+      <c r="C18" s="44">
         <v>101.2</v>
       </c>
-      <c r="D18" s="47">
+      <c r="D18" s="44">
         <v>101.3</v>
       </c>
-      <c r="E18" s="47">
+      <c r="E18" s="44">
         <v>98.7</v>
       </c>
-      <c r="F18" s="28">
+      <c r="F18" s="45">
         <v>108.2</v>
       </c>
-      <c r="G18" s="28">
+      <c r="G18" s="45">
         <v>108.5</v>
       </c>
-      <c r="H18" s="28">
+      <c r="H18" s="45">
         <v>100.6</v>
       </c>
-      <c r="I18" s="85">
+      <c r="I18" s="102">
         <v>89</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="56" t="s">
+      <c r="J18" s="14">
+        <v>46.1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="B19" s="47">
+      <c r="B19" s="44">
         <v>110</v>
       </c>
-      <c r="C19" s="47">
+      <c r="C19" s="44">
         <v>102</v>
       </c>
-      <c r="D19" s="47">
+      <c r="D19" s="44">
         <v>104.8</v>
       </c>
-      <c r="E19" s="47">
+      <c r="E19" s="44">
         <v>55</v>
       </c>
-      <c r="F19" s="28">
+      <c r="F19" s="45">
         <v>82.5</v>
       </c>
-      <c r="G19" s="28">
+      <c r="G19" s="45">
         <v>104</v>
       </c>
-      <c r="H19" s="28">
+      <c r="H19" s="45">
         <v>101</v>
       </c>
-      <c r="I19" s="85">
+      <c r="I19" s="102">
         <v>89</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="56" t="s">
+      <c r="J19" s="14">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" s="46" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="51" t="s">
         <v>26</v>
       </c>
-      <c r="B20" s="48">
+      <c r="B20" s="45">
         <v>104.5</v>
       </c>
-      <c r="C20" s="47">
+      <c r="C20" s="44">
         <v>102</v>
       </c>
-      <c r="D20" s="47">
+      <c r="D20" s="44">
         <v>101.2</v>
       </c>
-      <c r="E20" s="47">
+      <c r="E20" s="44">
         <v>84</v>
       </c>
-      <c r="F20" s="28">
+      <c r="F20" s="45">
         <v>101.1</v>
       </c>
-      <c r="G20" s="28">
+      <c r="G20" s="45">
         <v>101.4</v>
       </c>
-      <c r="H20" s="28">
+      <c r="H20" s="45">
         <v>100</v>
       </c>
-      <c r="I20" s="85">
+      <c r="I20" s="102">
         <v>102.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="56" t="s">
+      <c r="J20" s="14">
+        <v>67.5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" s="46" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="51" t="s">
         <v>27</v>
       </c>
-      <c r="B21" s="48">
+      <c r="B21" s="45">
         <v>105.3</v>
       </c>
-      <c r="C21" s="47">
+      <c r="C21" s="44">
         <v>101</v>
       </c>
-      <c r="D21" s="47">
+      <c r="D21" s="44">
         <v>101</v>
       </c>
-      <c r="E21" s="47">
+      <c r="E21" s="44">
         <v>96.4</v>
       </c>
-      <c r="F21" s="28">
+      <c r="F21" s="45">
         <v>100.3</v>
       </c>
-      <c r="G21" s="28">
+      <c r="G21" s="45">
         <v>101.4</v>
       </c>
-      <c r="H21" s="28">
+      <c r="H21" s="45">
         <v>100.2</v>
       </c>
-      <c r="I21" s="85">
+      <c r="I21" s="102">
         <v>102.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="56" t="s">
+      <c r="J21" s="14">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="51" t="s">
         <v>28</v>
       </c>
-      <c r="B22" s="47">
+      <c r="B22" s="44">
         <v>103.4</v>
       </c>
-      <c r="C22" s="47">
+      <c r="C22" s="44">
         <v>103.7</v>
       </c>
-      <c r="D22" s="47">
+      <c r="D22" s="44">
         <v>103.4</v>
       </c>
-      <c r="E22" s="47">
+      <c r="E22" s="44">
         <v>97.3</v>
       </c>
-      <c r="F22" s="50">
+      <c r="F22" s="103">
         <v>111</v>
       </c>
-      <c r="G22" s="50">
+      <c r="G22" s="103">
         <v>141.19999999999999</v>
       </c>
-      <c r="H22" s="50">
+      <c r="H22" s="103">
         <v>100.8</v>
       </c>
-      <c r="I22" s="85">
+      <c r="I22" s="102">
         <v>104</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="56" t="s">
+      <c r="J22" s="14">
+        <v>36.4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="51" t="s">
         <v>29</v>
       </c>
-      <c r="B23" s="47">
+      <c r="B23" s="44">
         <v>105.4</v>
       </c>
-      <c r="C23" s="47">
+      <c r="C23" s="44">
         <v>103</v>
       </c>
-      <c r="D23" s="47">
+      <c r="D23" s="44">
         <v>101.8</v>
       </c>
-      <c r="E23" s="47">
+      <c r="E23" s="44">
         <v>95.8</v>
       </c>
-      <c r="F23" s="28">
+      <c r="F23" s="45">
         <v>102.6</v>
       </c>
-      <c r="G23" s="28">
+      <c r="G23" s="45">
         <v>104</v>
       </c>
-      <c r="H23" s="28">
+      <c r="H23" s="45">
         <v>107.6</v>
       </c>
-      <c r="I23" s="85">
+      <c r="I23" s="102">
         <v>103.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="56" t="s">
+      <c r="J23" s="14">
+        <v>117.7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="51" t="s">
         <v>30</v>
       </c>
-      <c r="B24" s="47">
+      <c r="B24" s="44">
         <v>108.1</v>
       </c>
-      <c r="C24" s="47">
+      <c r="C24" s="44">
         <v>104.4</v>
       </c>
-      <c r="D24" s="47">
+      <c r="D24" s="44">
         <v>101.6</v>
       </c>
-      <c r="E24" s="47">
+      <c r="E24" s="44">
         <v>98.3</v>
       </c>
-      <c r="F24" s="28">
+      <c r="F24" s="45">
         <v>100.1</v>
       </c>
-      <c r="G24" s="28">
+      <c r="G24" s="45">
         <v>148.6</v>
       </c>
-      <c r="H24" s="28">
+      <c r="H24" s="45">
         <v>100.8</v>
       </c>
-      <c r="I24" s="85">
+      <c r="I24" s="102">
         <v>110.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="57" t="s">
+      <c r="J24" s="14">
+        <v>71.7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" s="46" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="52" t="s">
         <v>31</v>
       </c>
-      <c r="B25" s="51">
+      <c r="B25" s="47">
         <v>124.2</v>
       </c>
-      <c r="C25" s="52">
+      <c r="C25" s="48">
         <v>107</v>
       </c>
-      <c r="D25" s="52">
+      <c r="D25" s="48">
         <v>108.1</v>
       </c>
-      <c r="E25" s="52">
+      <c r="E25" s="48">
         <v>99.6</v>
       </c>
-      <c r="F25" s="37">
+      <c r="F25" s="47">
         <v>100.2</v>
       </c>
-      <c r="G25" s="53">
+      <c r="G25" s="104">
         <v>103.1</v>
       </c>
-      <c r="H25" s="53">
+      <c r="H25" s="104">
         <v>124.1</v>
       </c>
-      <c r="I25" s="86">
+      <c r="I25" s="105">
         <v>102.2</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C27" s="48"/>
+      <c r="J25" s="106">
+        <v>37.1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="B27" s="45"/>
+      <c r="C27" s="45"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-    <mergeCell ref="A3:I3"/>
+  <mergeCells count="1">
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="50" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:K210"/>
+  <dimension ref="A1:K218"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H222" sqref="H222"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20" style="24" customWidth="1"/>
     <col min="2" max="3" width="12.42578125" style="26" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="27" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="26" customWidth="1"/>
     <col min="6" max="6" width="14.7109375" style="27" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="26" customWidth="1"/>
     <col min="8" max="8" width="14.7109375" style="27" customWidth="1"/>
     <col min="9" max="9" width="16.42578125" style="24" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" style="24" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="17.5703125" style="24" customWidth="1"/>
     <col min="12" max="12" width="12" style="24" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="9.140625" style="24"/>
     <col min="15" max="15" width="12" style="24" bestFit="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
-      <c r="A1" s="93" t="s">
+    <row r="1" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A1" s="85" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="93"/>
-[...5 lines deleted...]
-      <c r="H1" s="93"/>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
+      <c r="E1" s="85"/>
+      <c r="F1" s="85"/>
+      <c r="G1" s="85"/>
+      <c r="H1" s="85"/>
       <c r="I1" s="26"/>
     </row>
-    <row r="2" spans="1:11">
-[...5 lines deleted...]
-      <c r="G2" s="79"/>
+    <row r="2" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="B2" s="29"/>
+      <c r="C2" s="74"/>
+      <c r="D2" s="75"/>
+      <c r="E2" s="74"/>
+      <c r="F2" s="75"/>
+      <c r="G2" s="74"/>
       <c r="I2" s="26"/>
     </row>
-    <row r="3" spans="1:11" ht="12.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B3" s="105" t="s">
+    <row r="3" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="86"/>
+      <c r="B3" s="97" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="97" t="s">
+      <c r="C3" s="92" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="98"/>
-[...3 lines deleted...]
-      <c r="H3" s="106"/>
+      <c r="D3" s="93"/>
+      <c r="E3" s="93"/>
+      <c r="F3" s="93"/>
+      <c r="G3" s="94"/>
+      <c r="H3" s="94"/>
       <c r="I3" s="26"/>
     </row>
-    <row r="4" spans="1:11" ht="51" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="103"/>
+    <row r="4" spans="1:11" ht="51" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="87"/>
+      <c r="B4" s="90"/>
       <c r="C4" s="95" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="95"/>
       <c r="E4" s="95" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="96"/>
-      <c r="G4" s="97" t="s">
+      <c r="G4" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="H4" s="98"/>
+      <c r="H4" s="93"/>
       <c r="I4" s="26"/>
     </row>
-    <row r="5" spans="1:11" ht="22.5">
-[...1 lines deleted...]
-      <c r="B5" s="104"/>
+    <row r="5" spans="1:11" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A5" s="88"/>
+      <c r="B5" s="91"/>
       <c r="C5" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="81" t="s">
+      <c r="F5" s="76" t="s">
         <v>8</v>
       </c>
-      <c r="G5" s="82" t="s">
+      <c r="G5" s="77" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="81" t="s">
+      <c r="H5" s="76" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="26"/>
     </row>
-    <row r="6" spans="1:11">
-      <c r="A6" s="55" t="s">
+    <row r="6" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A6" s="50" t="s">
         <v>12</v>
       </c>
-      <c r="B6" s="58">
+      <c r="B6" s="53">
         <v>128201069</v>
       </c>
-      <c r="C6" s="58">
+      <c r="C6" s="53">
         <v>18650481</v>
       </c>
-      <c r="D6" s="59">
+      <c r="D6" s="54">
         <v>14.5</v>
       </c>
-      <c r="E6" s="58">
+      <c r="E6" s="53">
         <v>78301032</v>
       </c>
-      <c r="F6" s="59">
+      <c r="F6" s="54">
         <v>61.1</v>
       </c>
-      <c r="G6" s="58">
+      <c r="G6" s="53">
         <v>31249556</v>
       </c>
-      <c r="H6" s="59">
+      <c r="H6" s="54">
         <v>24.4</v>
       </c>
-      <c r="I6" s="38"/>
-[...3 lines deleted...]
-      <c r="A7" s="56" t="s">
+      <c r="I6" s="36"/>
+      <c r="K6" s="36"/>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A7" s="51" t="s">
         <v>13</v>
       </c>
-      <c r="B7" s="60">
+      <c r="B7" s="55">
         <v>61873285</v>
       </c>
-      <c r="C7" s="60">
+      <c r="C7" s="55">
         <v>13207614</v>
       </c>
-      <c r="D7" s="61">
+      <c r="D7" s="56">
         <v>21.3</v>
       </c>
-      <c r="E7" s="60">
+      <c r="E7" s="55">
         <v>40499319</v>
       </c>
-      <c r="F7" s="61">
+      <c r="F7" s="56">
         <v>65.5</v>
       </c>
-      <c r="G7" s="60">
+      <c r="G7" s="55">
         <v>8166352</v>
       </c>
-      <c r="H7" s="61">
+      <c r="H7" s="56">
         <v>13.2</v>
       </c>
-      <c r="I7" s="38"/>
-[...3 lines deleted...]
-      <c r="A8" s="56" t="s">
+      <c r="I7" s="36"/>
+      <c r="K7" s="36"/>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A8" s="51" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="61" t="s">
-[...5 lines deleted...]
-      <c r="D8" s="61" t="s">
+      <c r="B8" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="56" t="s">
         <v>32</v>
       </c>
-      <c r="E8" s="61" t="s">
-[...5 lines deleted...]
-      <c r="G8" s="61" t="s">
+      <c r="E8" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="F8" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="G8" s="56" t="s">
         <v>32</v>
       </c>
-      <c r="H8" s="61" t="s">
-[...6 lines deleted...]
-      <c r="A9" s="56" t="s">
+      <c r="H8" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="I8" s="36"/>
+      <c r="K8" s="36"/>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A9" s="51" t="s">
         <v>15</v>
       </c>
-      <c r="B9" s="62" t="s">
-[...23 lines deleted...]
-      <c r="A10" s="56" t="s">
+      <c r="B9" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="F9" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="G9" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="H9" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="I9" s="36"/>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A10" s="51" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="60">
+      <c r="B10" s="55">
         <v>6275446</v>
       </c>
-      <c r="C10" s="60">
+      <c r="C10" s="55">
         <v>3316181</v>
       </c>
-      <c r="D10" s="61">
+      <c r="D10" s="56">
         <v>52.8</v>
       </c>
-      <c r="E10" s="60">
+      <c r="E10" s="55">
         <v>1153256</v>
       </c>
-      <c r="F10" s="61">
+      <c r="F10" s="56">
         <v>18.399999999999999</v>
       </c>
-      <c r="G10" s="60">
+      <c r="G10" s="55">
         <v>1806009</v>
       </c>
-      <c r="H10" s="61">
+      <c r="H10" s="56">
         <v>28.8</v>
       </c>
-      <c r="I10" s="38"/>
-[...2 lines deleted...]
-      <c r="A11" s="56" t="s">
+      <c r="I10" s="36"/>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A11" s="51" t="s">
         <v>17</v>
       </c>
-      <c r="B11" s="62" t="s">
-[...23 lines deleted...]
-      <c r="A12" s="56" t="s">
+      <c r="B11" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="C11" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="F11" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="G11" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="H11" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="I11" s="36"/>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A12" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="B12" s="62" t="s">
-[...23 lines deleted...]
-      <c r="A13" s="56" t="s">
+      <c r="B12" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="C12" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="D12" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="G12" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="H12" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="I12" s="36"/>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A13" s="51" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="61" t="s">
-[...5 lines deleted...]
-      <c r="D13" s="61" t="s">
+      <c r="B13" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="C13" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="56" t="s">
         <v>32</v>
       </c>
-      <c r="E13" s="61" t="s">
-[...5 lines deleted...]
-      <c r="G13" s="61" t="s">
+      <c r="E13" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="F13" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="G13" s="56" t="s">
         <v>32</v>
       </c>
-      <c r="H13" s="61" t="s">
-[...5 lines deleted...]
-      <c r="A14" s="56" t="s">
+      <c r="H13" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="I13" s="36"/>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A14" s="51" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="62" t="s">
-[...23 lines deleted...]
-      <c r="A15" s="56" t="s">
+      <c r="B14" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="C14" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="G14" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="H14" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="I14" s="36"/>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A15" s="51" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="62" t="s">
-[...23 lines deleted...]
-      <c r="A16" s="56" t="s">
+      <c r="B15" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="C15" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="G15" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="H15" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="I15" s="36"/>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A16" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="61" t="s">
-[...5 lines deleted...]
-      <c r="D16" s="61" t="s">
+      <c r="B16" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="C16" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" s="56" t="s">
         <v>32</v>
       </c>
-      <c r="E16" s="61" t="s">
-[...5 lines deleted...]
-      <c r="G16" s="61" t="s">
+      <c r="E16" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="F16" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="G16" s="56" t="s">
         <v>32</v>
       </c>
-      <c r="H16" s="61" t="s">
-[...5 lines deleted...]
-      <c r="A17" s="56" t="s">
+      <c r="H16" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="I16" s="36"/>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A17" s="51" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="62" t="s">
-[...23 lines deleted...]
-      <c r="A18" s="56" t="s">
+      <c r="B17" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="C17" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="G17" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="H17" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="I17" s="36"/>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A18" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="61" t="s">
-[...5 lines deleted...]
-      <c r="D18" s="61" t="s">
+      <c r="B18" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="C18" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" s="56" t="s">
         <v>32</v>
       </c>
-      <c r="E18" s="61" t="s">
-[...5 lines deleted...]
-      <c r="G18" s="61" t="s">
+      <c r="E18" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="F18" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="G18" s="56" t="s">
         <v>32</v>
       </c>
-      <c r="H18" s="61" t="s">
-[...5 lines deleted...]
-      <c r="A19" s="56" t="s">
+      <c r="H18" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="I18" s="36"/>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A19" s="51" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="60">
+      <c r="B19" s="55">
         <v>276997</v>
       </c>
-      <c r="C19" s="60">
+      <c r="C19" s="55">
         <v>276997</v>
       </c>
-      <c r="D19" s="61">
+      <c r="D19" s="56">
         <v>100</v>
       </c>
-      <c r="E19" s="61" t="s">
-[...14 lines deleted...]
-      <c r="A20" s="56" t="s">
+      <c r="E19" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="G19" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="H19" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="I19" s="36"/>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A20" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="B20" s="60">
+      <c r="B20" s="55">
         <v>58899241</v>
       </c>
-      <c r="C20" s="61" t="s">
+      <c r="C20" s="56" t="s">
         <v>33</v>
       </c>
-      <c r="D20" s="61">
+      <c r="D20" s="56">
         <v>1.7</v>
       </c>
-      <c r="E20" s="60">
+      <c r="E20" s="55">
         <v>36648457</v>
       </c>
-      <c r="F20" s="61">
+      <c r="F20" s="56">
         <v>62.2</v>
       </c>
-      <c r="G20" s="61" t="s">
-[...2 lines deleted...]
-      <c r="H20" s="61" t="s">
+      <c r="G20" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="H20" s="56" t="s">
         <v>32</v>
       </c>
-      <c r="I20" s="38"/>
-[...2 lines deleted...]
-      <c r="A21" s="56" t="s">
+      <c r="I20" s="36"/>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A21" s="51" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="62" t="s">
-[...23 lines deleted...]
-      <c r="A22" s="56" t="s">
+      <c r="B21" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="C21" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="D21" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="F21" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="G21" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="H21" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="I21" s="36"/>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A22" s="51" t="s">
         <v>27</v>
       </c>
-      <c r="B22" s="62" t="s">
-[...23 lines deleted...]
-      <c r="A23" s="56" t="s">
+      <c r="B22" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="C22" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="D22" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="F22" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="G22" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="H22" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="I22" s="36"/>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A23" s="51" t="s">
         <v>28</v>
       </c>
-      <c r="B23" s="62" t="s">
-[...23 lines deleted...]
-      <c r="A24" s="56" t="s">
+      <c r="B23" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="C23" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="F23" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="G23" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="H23" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="I23" s="36"/>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A24" s="51" t="s">
         <v>29</v>
       </c>
-      <c r="B24" s="62" t="s">
-[...23 lines deleted...]
-      <c r="A25" s="56" t="s">
+      <c r="B24" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="C24" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="D24" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="F24" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="G24" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="H24" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="I24" s="36"/>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A25" s="51" t="s">
         <v>30</v>
       </c>
-      <c r="B25" s="62" t="s">
-[...23 lines deleted...]
-      <c r="A26" s="57" t="s">
+      <c r="B25" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="C25" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="F25" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="G25" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="H25" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="I25" s="36"/>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A26" s="52" t="s">
         <v>31</v>
       </c>
-      <c r="B26" s="63" t="s">
-[...34 lines deleted...]
-      <c r="A28" s="94" t="s">
+      <c r="B26" s="58" t="s">
+        <v>11</v>
+      </c>
+      <c r="C26" s="58" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" s="58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" s="58" t="s">
+        <v>11</v>
+      </c>
+      <c r="F26" s="58" t="s">
+        <v>11</v>
+      </c>
+      <c r="G26" s="58" t="s">
+        <v>11</v>
+      </c>
+      <c r="H26" s="58" t="s">
+        <v>11</v>
+      </c>
+      <c r="I26" s="36"/>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A27" s="51"/>
+      <c r="B27" s="78"/>
+      <c r="C27" s="78"/>
+      <c r="D27" s="78"/>
+      <c r="E27" s="78"/>
+      <c r="F27" s="78"/>
+      <c r="G27" s="78"/>
+      <c r="H27" s="78"/>
+      <c r="I27" s="36"/>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A28" s="98" t="s">
         <v>41</v>
       </c>
-      <c r="B28" s="94"/>
-[...20 lines deleted...]
-      <c r="A30" s="93" t="s">
+      <c r="B28" s="98"/>
+      <c r="C28" s="98"/>
+      <c r="D28" s="98"/>
+      <c r="E28" s="98"/>
+      <c r="F28" s="98"/>
+      <c r="G28" s="98"/>
+      <c r="H28" s="98"/>
+      <c r="I28" s="98"/>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="B29" s="37"/>
+      <c r="C29" s="37"/>
+      <c r="D29" s="38"/>
+      <c r="E29" s="38"/>
+      <c r="F29" s="37"/>
+      <c r="G29" s="38"/>
+      <c r="H29" s="37"/>
+      <c r="I29" s="38"/>
+      <c r="J29" s="28"/>
+    </row>
+    <row r="30" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="85" t="s">
         <v>35</v>
       </c>
-      <c r="B30" s="93"/>
-[...5 lines deleted...]
-      <c r="H30" s="93"/>
+      <c r="B30" s="85"/>
+      <c r="C30" s="85"/>
+      <c r="D30" s="85"/>
+      <c r="E30" s="85"/>
+      <c r="F30" s="85"/>
+      <c r="G30" s="85"/>
+      <c r="H30" s="85"/>
       <c r="I30" s="26"/>
     </row>
-    <row r="31" spans="1:10">
-[...5 lines deleted...]
-      <c r="G31" s="30"/>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="B31" s="29"/>
+      <c r="C31" s="29"/>
+      <c r="D31" s="30"/>
+      <c r="E31" s="29"/>
+      <c r="F31" s="30"/>
+      <c r="G31" s="29"/>
       <c r="I31" s="26"/>
     </row>
-    <row r="32" spans="1:10" ht="12.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B32" s="102" t="s">
+    <row r="32" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="86"/>
+      <c r="B32" s="89" t="s">
         <v>4</v>
       </c>
-      <c r="C32" s="97" t="s">
+      <c r="C32" s="92" t="s">
         <v>3</v>
       </c>
-      <c r="D32" s="98"/>
-[...3 lines deleted...]
-      <c r="H32" s="106"/>
+      <c r="D32" s="93"/>
+      <c r="E32" s="93"/>
+      <c r="F32" s="93"/>
+      <c r="G32" s="94"/>
+      <c r="H32" s="94"/>
       <c r="I32" s="26"/>
     </row>
-    <row r="33" spans="1:10" ht="32.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B33" s="103"/>
+    <row r="33" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="87"/>
+      <c r="B33" s="90"/>
       <c r="C33" s="95" t="s">
         <v>5</v>
       </c>
       <c r="D33" s="95"/>
       <c r="E33" s="95" t="s">
         <v>6</v>
       </c>
       <c r="F33" s="96"/>
-      <c r="G33" s="97" t="s">
+      <c r="G33" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="H33" s="98"/>
+      <c r="H33" s="93"/>
       <c r="I33" s="26"/>
     </row>
-    <row r="34" spans="1:10" ht="22.5">
-[...1 lines deleted...]
-      <c r="B34" s="104"/>
+    <row r="34" spans="1:10" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A34" s="88"/>
+      <c r="B34" s="91"/>
       <c r="C34" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F34" s="81" t="s">
+      <c r="F34" s="76" t="s">
         <v>8</v>
       </c>
-      <c r="G34" s="82" t="s">
+      <c r="G34" s="77" t="s">
         <v>9</v>
       </c>
-      <c r="H34" s="81" t="s">
+      <c r="H34" s="76" t="s">
         <v>8</v>
       </c>
       <c r="I34" s="26"/>
     </row>
-    <row r="35" spans="1:10">
-      <c r="A35" s="55" t="s">
+    <row r="35" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A35" s="50" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="9">
         <v>135858929</v>
       </c>
       <c r="C35" s="9">
         <v>15765717</v>
       </c>
       <c r="D35" s="10">
         <v>11.6</v>
       </c>
       <c r="E35" s="9">
         <v>84342336</v>
       </c>
       <c r="F35" s="10">
         <v>62.1</v>
       </c>
       <c r="G35" s="9">
         <v>35750876</v>
       </c>
       <c r="H35" s="10">
         <v>26.3</v>
       </c>
       <c r="I35" s="11"/>
-      <c r="J35" s="38"/>
-[...2 lines deleted...]
-      <c r="A36" s="56" t="s">
+      <c r="J35" s="36"/>
+    </row>
+    <row r="36" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A36" s="51" t="s">
         <v>13</v>
       </c>
       <c r="B36" s="5">
         <v>89477821</v>
       </c>
       <c r="C36" s="5">
         <v>13735833</v>
       </c>
       <c r="D36" s="12">
         <v>15.4</v>
       </c>
       <c r="E36" s="5">
         <v>64335368</v>
       </c>
       <c r="F36" s="12">
         <v>71.900000000000006</v>
       </c>
       <c r="G36" s="5">
         <v>11406620</v>
       </c>
       <c r="H36" s="12">
         <v>12.7</v>
       </c>
       <c r="I36" s="11"/>
-      <c r="J36" s="38"/>
-[...2 lines deleted...]
-      <c r="A37" s="56" t="s">
+      <c r="J36" s="36"/>
+    </row>
+    <row r="37" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A37" s="51" t="s">
         <v>14</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D37" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F37" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H37" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="11"/>
-      <c r="J37" s="38"/>
-[...2 lines deleted...]
-      <c r="A38" s="56" t="s">
+      <c r="J37" s="36"/>
+    </row>
+    <row r="38" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A38" s="51" t="s">
         <v>15</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D38" s="12" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F38" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>11</v>
       </c>
       <c r="H38" s="12" t="s">
         <v>11</v>
       </c>
       <c r="I38" s="11"/>
-      <c r="J38" s="38"/>
-[...2 lines deleted...]
-      <c r="A39" s="56" t="s">
+      <c r="J38" s="36"/>
+    </row>
+    <row r="39" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A39" s="51" t="s">
         <v>16</v>
       </c>
       <c r="B39" s="5">
         <v>3495548</v>
       </c>
       <c r="C39" s="5">
         <v>1206441</v>
       </c>
       <c r="D39" s="12">
         <v>34.5</v>
       </c>
       <c r="E39" s="5">
         <v>746409</v>
       </c>
       <c r="F39" s="12">
         <v>21.4</v>
       </c>
       <c r="G39" s="5">
         <v>1542698</v>
       </c>
       <c r="H39" s="12">
         <v>44.1</v>
       </c>
       <c r="I39" s="11"/>
-      <c r="J39" s="38"/>
-[...2 lines deleted...]
-      <c r="A40" s="56" t="s">
+      <c r="J39" s="36"/>
+    </row>
+    <row r="40" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A40" s="51" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D40" s="12" t="s">
         <v>11</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F40" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>11</v>
       </c>
       <c r="H40" s="12" t="s">
         <v>11</v>
       </c>
       <c r="I40" s="11"/>
-      <c r="J40" s="38"/>
-[...2 lines deleted...]
-      <c r="A41" s="56" t="s">
+      <c r="J40" s="36"/>
+    </row>
+    <row r="41" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A41" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D41" s="12" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F41" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>11</v>
       </c>
       <c r="H41" s="12" t="s">
         <v>11</v>
       </c>
       <c r="I41" s="11"/>
-      <c r="J41" s="38"/>
-[...2 lines deleted...]
-      <c r="A42" s="56" t="s">
+      <c r="J41" s="36"/>
+    </row>
+    <row r="42" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A42" s="51" t="s">
         <v>19</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D42" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F42" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H42" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="11"/>
-      <c r="J42" s="38"/>
-[...2 lines deleted...]
-      <c r="A43" s="56" t="s">
+      <c r="J42" s="36"/>
+    </row>
+    <row r="43" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A43" s="51" t="s">
         <v>20</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D43" s="12" t="s">
         <v>11</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F43" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>11</v>
       </c>
       <c r="H43" s="12" t="s">
         <v>11</v>
       </c>
       <c r="I43" s="11"/>
-      <c r="J43" s="38"/>
-[...2 lines deleted...]
-      <c r="A44" s="56" t="s">
+      <c r="J43" s="36"/>
+    </row>
+    <row r="44" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A44" s="51" t="s">
         <v>21</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D44" s="12" t="s">
         <v>11</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F44" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>11</v>
       </c>
       <c r="H44" s="12" t="s">
         <v>11</v>
       </c>
       <c r="I44" s="11"/>
-      <c r="J44" s="38"/>
-[...2 lines deleted...]
-      <c r="A45" s="56" t="s">
+      <c r="J44" s="36"/>
+    </row>
+    <row r="45" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A45" s="51" t="s">
         <v>22</v>
       </c>
       <c r="B45" s="5">
         <v>1003085</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D45" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F45" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H45" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="11"/>
-      <c r="J45" s="38"/>
-[...2 lines deleted...]
-      <c r="A46" s="56" t="s">
+      <c r="J45" s="36"/>
+    </row>
+    <row r="46" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A46" s="51" t="s">
         <v>23</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D46" s="12" t="s">
         <v>11</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F46" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>11</v>
       </c>
       <c r="H46" s="12" t="s">
         <v>11</v>
       </c>
       <c r="I46" s="11"/>
-      <c r="J46" s="38"/>
-[...2 lines deleted...]
-      <c r="A47" s="56" t="s">
+      <c r="J46" s="36"/>
+    </row>
+    <row r="47" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A47" s="51" t="s">
         <v>24</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D47" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F47" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>11</v>
       </c>
       <c r="H47" s="12" t="s">
         <v>11</v>
       </c>
       <c r="I47" s="11"/>
-      <c r="J47" s="38"/>
-[...2 lines deleted...]
-      <c r="A48" s="56" t="s">
+      <c r="J47" s="36"/>
+    </row>
+    <row r="48" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A48" s="51" t="s">
         <v>25</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D48" s="12" t="s">
         <v>10</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F48" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>11</v>
       </c>
       <c r="H48" s="12" t="s">
         <v>11</v>
       </c>
       <c r="I48" s="11"/>
-      <c r="J48" s="38"/>
-[...2 lines deleted...]
-      <c r="A49" s="56" t="s">
+      <c r="J48" s="36"/>
+    </row>
+    <row r="49" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A49" s="51" t="s">
         <v>0</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D49" s="12" t="s">
         <v>11</v>
       </c>
       <c r="E49" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F49" s="12">
         <v>42.9</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H49" s="12">
         <v>57.1</v>
       </c>
       <c r="I49" s="11"/>
-      <c r="J49" s="38"/>
-[...2 lines deleted...]
-      <c r="A50" s="56" t="s">
+      <c r="J49" s="36"/>
+    </row>
+    <row r="50" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A50" s="51" t="s">
         <v>26</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D50" s="12" t="s">
         <v>11</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F50" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>11</v>
       </c>
       <c r="H50" s="12" t="s">
         <v>11</v>
       </c>
       <c r="I50" s="11"/>
-      <c r="J50" s="38"/>
-[...2 lines deleted...]
-      <c r="A51" s="56" t="s">
+      <c r="J50" s="36"/>
+    </row>
+    <row r="51" spans="1:10" s="39" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="51" t="s">
         <v>27</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D51" s="12" t="s">
         <v>11</v>
       </c>
       <c r="E51" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F51" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>11</v>
       </c>
       <c r="H51" s="12" t="s">
         <v>11</v>
       </c>
       <c r="I51" s="11"/>
-      <c r="J51" s="38"/>
-[...2 lines deleted...]
-      <c r="A52" s="56" t="s">
+      <c r="J51" s="36"/>
+    </row>
+    <row r="52" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A52" s="51" t="s">
         <v>28</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D52" s="12" t="s">
         <v>11</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F52" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>11</v>
       </c>
       <c r="H52" s="12" t="s">
         <v>11</v>
       </c>
       <c r="I52" s="11"/>
-      <c r="J52" s="38"/>
-[...2 lines deleted...]
-      <c r="A53" s="56" t="s">
+      <c r="J52" s="36"/>
+    </row>
+    <row r="53" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A53" s="51" t="s">
         <v>29</v>
       </c>
       <c r="B53" s="5">
         <v>1487103</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D53" s="12" t="s">
         <v>11</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F53" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H53" s="12" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="11"/>
-      <c r="J53" s="38"/>
-[...2 lines deleted...]
-      <c r="A54" s="56" t="s">
+      <c r="J53" s="36"/>
+    </row>
+    <row r="54" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A54" s="51" t="s">
         <v>30</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D54" s="12" t="s">
         <v>11</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F54" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>11</v>
       </c>
       <c r="H54" s="12" t="s">
         <v>11</v>
       </c>
       <c r="I54" s="11"/>
-      <c r="J54" s="38"/>
-[...2 lines deleted...]
-      <c r="A55" s="57" t="s">
+      <c r="J54" s="36"/>
+    </row>
+    <row r="55" spans="1:10" s="39" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="52" t="s">
         <v>31</v>
       </c>
       <c r="B55" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D55" s="13" t="s">
         <v>11</v>
       </c>
       <c r="E55" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F55" s="13" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H55" s="13" t="s">
         <v>11</v>
       </c>
       <c r="I55" s="11"/>
-      <c r="J55" s="38"/>
-[...2 lines deleted...]
-      <c r="A56" s="56"/>
+      <c r="J55" s="36"/>
+    </row>
+    <row r="56" spans="1:10" s="39" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="51"/>
       <c r="B56" s="5"/>
       <c r="C56" s="5"/>
       <c r="D56" s="12"/>
       <c r="E56" s="5"/>
       <c r="F56" s="12"/>
       <c r="G56" s="5"/>
       <c r="H56" s="12"/>
       <c r="I56" s="11"/>
-      <c r="J56" s="38"/>
-[...2 lines deleted...]
-      <c r="A57" s="94" t="s">
+      <c r="J56" s="36"/>
+    </row>
+    <row r="57" spans="1:10" s="39" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="98" t="s">
         <v>41</v>
       </c>
-      <c r="B57" s="94"/>
-[...9 lines deleted...]
-    <row r="58" spans="1:10">
+      <c r="B57" s="98"/>
+      <c r="C57" s="98"/>
+      <c r="D57" s="98"/>
+      <c r="E57" s="98"/>
+      <c r="F57" s="98"/>
+      <c r="G57" s="98"/>
+      <c r="H57" s="98"/>
+      <c r="I57" s="98"/>
+      <c r="J57" s="36"/>
+    </row>
+    <row r="58" spans="1:10" x14ac:dyDescent="0.2">
       <c r="I58" s="26"/>
     </row>
-    <row r="59" spans="1:10" ht="18" customHeight="1">
-      <c r="A59" s="93" t="s">
+    <row r="59" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="85" t="s">
         <v>36</v>
       </c>
-      <c r="B59" s="93"/>
-[...5 lines deleted...]
-      <c r="H59" s="93"/>
+      <c r="B59" s="85"/>
+      <c r="C59" s="85"/>
+      <c r="D59" s="85"/>
+      <c r="E59" s="85"/>
+      <c r="F59" s="85"/>
+      <c r="G59" s="85"/>
+      <c r="H59" s="85"/>
       <c r="I59" s="26"/>
     </row>
-    <row r="60" spans="1:10">
-[...5 lines deleted...]
-      <c r="G60" s="30"/>
+    <row r="60" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="B60" s="29"/>
+      <c r="C60" s="29"/>
+      <c r="D60" s="30"/>
+      <c r="E60" s="29"/>
+      <c r="F60" s="30"/>
+      <c r="G60" s="29"/>
       <c r="I60" s="26"/>
     </row>
-    <row r="61" spans="1:10" ht="12.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B61" s="102" t="s">
+    <row r="61" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="86"/>
+      <c r="B61" s="89" t="s">
         <v>4</v>
       </c>
-      <c r="C61" s="97" t="s">
+      <c r="C61" s="92" t="s">
         <v>3</v>
       </c>
-      <c r="D61" s="98"/>
-[...3 lines deleted...]
-      <c r="H61" s="106"/>
+      <c r="D61" s="93"/>
+      <c r="E61" s="93"/>
+      <c r="F61" s="93"/>
+      <c r="G61" s="94"/>
+      <c r="H61" s="94"/>
       <c r="I61" s="26"/>
     </row>
-    <row r="62" spans="1:10" ht="33.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B62" s="103"/>
+    <row r="62" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="87"/>
+      <c r="B62" s="90"/>
       <c r="C62" s="95" t="s">
         <v>5</v>
       </c>
       <c r="D62" s="95"/>
       <c r="E62" s="95" t="s">
         <v>6</v>
       </c>
       <c r="F62" s="96"/>
-      <c r="G62" s="97" t="s">
+      <c r="G62" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="H62" s="98"/>
+      <c r="H62" s="93"/>
       <c r="I62" s="26"/>
     </row>
-    <row r="63" spans="1:10" ht="22.5">
-[...1 lines deleted...]
-      <c r="B63" s="104"/>
+    <row r="63" spans="1:10" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A63" s="88"/>
+      <c r="B63" s="91"/>
       <c r="C63" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E63" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F63" s="81" t="s">
+      <c r="F63" s="76" t="s">
         <v>8</v>
       </c>
-      <c r="G63" s="82" t="s">
+      <c r="G63" s="77" t="s">
         <v>9</v>
       </c>
-      <c r="H63" s="81" t="s">
+      <c r="H63" s="76" t="s">
         <v>8</v>
       </c>
       <c r="I63" s="26"/>
     </row>
-    <row r="64" spans="1:10">
-      <c r="A64" s="55" t="s">
+    <row r="64" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A64" s="50" t="s">
         <v>12</v>
       </c>
       <c r="B64" s="9">
         <v>149518045</v>
       </c>
       <c r="C64" s="9">
         <v>29375544</v>
       </c>
       <c r="D64" s="14">
         <v>19.600000000000001</v>
       </c>
       <c r="E64" s="9">
         <v>81002702</v>
       </c>
       <c r="F64" s="14">
         <v>54.2</v>
       </c>
       <c r="G64" s="9">
         <v>39139799</v>
       </c>
       <c r="H64" s="14">
         <v>26.2</v>
       </c>
       <c r="I64" s="11"/>
     </row>
-    <row r="65" spans="1:9">
-      <c r="A65" s="56" t="s">
+    <row r="65" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A65" s="51" t="s">
         <v>13</v>
       </c>
       <c r="B65" s="5">
         <v>97346614</v>
       </c>
       <c r="C65" s="5">
         <v>23483137</v>
       </c>
       <c r="D65" s="14">
         <v>24.1</v>
       </c>
       <c r="E65" s="5">
         <v>61080704</v>
       </c>
       <c r="F65" s="14">
         <v>62.8</v>
       </c>
       <c r="G65" s="5">
         <v>12782773</v>
       </c>
       <c r="H65" s="14">
         <v>13.1</v>
       </c>
       <c r="I65" s="11"/>
     </row>
-    <row r="66" spans="1:9">
-      <c r="A66" s="56" t="s">
+    <row r="66" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A66" s="51" t="s">
         <v>14</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D66" s="14">
         <v>100</v>
       </c>
       <c r="E66" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F66" s="14" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H66" s="14" t="s">
         <v>11</v>
       </c>
       <c r="I66" s="11"/>
     </row>
-    <row r="67" spans="1:9">
-      <c r="A67" s="56" t="s">
+    <row r="67" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A67" s="51" t="s">
         <v>15</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D67" s="14" t="s">
         <v>11</v>
       </c>
       <c r="E67" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F67" s="14" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H67" s="14" t="s">
         <v>11</v>
       </c>
       <c r="I67" s="11"/>
     </row>
-    <row r="68" spans="1:9">
-      <c r="A68" s="56" t="s">
+    <row r="68" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A68" s="51" t="s">
         <v>16</v>
       </c>
       <c r="B68" s="3">
         <v>3813309</v>
       </c>
       <c r="C68" s="3">
         <v>1157471</v>
       </c>
       <c r="D68" s="14">
         <v>30.4</v>
       </c>
       <c r="E68" s="3">
         <v>111326</v>
       </c>
       <c r="F68" s="14">
         <v>2.9</v>
       </c>
       <c r="G68" s="3">
         <v>2544512</v>
       </c>
       <c r="H68" s="14">
         <v>66.7</v>
       </c>
       <c r="I68" s="11"/>
     </row>
-    <row r="69" spans="1:9">
-      <c r="A69" s="56" t="s">
+    <row r="69" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A69" s="51" t="s">
         <v>17</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C69" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D69" s="14" t="s">
         <v>11</v>
       </c>
       <c r="E69" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F69" s="14" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H69" s="14" t="s">
         <v>11</v>
       </c>
       <c r="I69" s="11"/>
     </row>
-    <row r="70" spans="1:9">
-      <c r="A70" s="56" t="s">
+    <row r="70" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A70" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C70" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D70" s="14" t="s">
         <v>11</v>
       </c>
       <c r="E70" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F70" s="14" t="s">
         <v>11</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H70" s="14" t="s">
         <v>11</v>
       </c>
       <c r="I70" s="11"/>
     </row>
-    <row r="71" spans="1:9">
-      <c r="A71" s="56" t="s">
+    <row r="71" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A71" s="51" t="s">
         <v>19</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C71" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D71" s="14">
         <v>100</v>
       </c>
       <c r="E71" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F71" s="14" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H71" s="14" t="s">
         <v>11</v>
       </c>
       <c r="I71" s="11"/>
     </row>
-    <row r="72" spans="1:9">
-      <c r="A72" s="56" t="s">
+    <row r="72" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A72" s="51" t="s">
         <v>20</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C72" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D72" s="14" t="s">
         <v>11</v>
       </c>
       <c r="E72" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F72" s="14" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H72" s="14" t="s">
         <v>11</v>
       </c>
       <c r="I72" s="11"/>
     </row>
-    <row r="73" spans="1:9">
-      <c r="A73" s="56" t="s">
+    <row r="73" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A73" s="51" t="s">
         <v>21</v>
       </c>
       <c r="B73" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C73" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="D73" s="64" t="s">
+      <c r="D73" s="59" t="s">
         <v>11</v>
       </c>
       <c r="E73" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F73" s="64" t="s">
+      <c r="F73" s="59" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="H73" s="64" t="s">
-[...5 lines deleted...]
-      <c r="A74" s="56" t="s">
+      <c r="H73" s="59" t="s">
+        <v>11</v>
+      </c>
+      <c r="I73" s="60"/>
+    </row>
+    <row r="74" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A74" s="51" t="s">
         <v>22</v>
       </c>
       <c r="B74" s="3">
         <v>2109905</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D74" s="14" t="s">
         <v>10</v>
       </c>
       <c r="E74" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F74" s="14" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>10</v>
       </c>
       <c r="H74" s="14" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="11"/>
     </row>
-    <row r="75" spans="1:9">
-      <c r="A75" s="56" t="s">
+    <row r="75" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A75" s="51" t="s">
         <v>23</v>
       </c>
       <c r="B75" s="3">
         <v>82263</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D75" s="14" t="s">
         <v>11</v>
       </c>
       <c r="E75" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F75" s="14" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="3">
         <v>82263</v>
       </c>
       <c r="H75" s="14">
         <v>100</v>
       </c>
       <c r="I75" s="11"/>
     </row>
-    <row r="76" spans="1:9">
-      <c r="A76" s="56" t="s">
+    <row r="76" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A76" s="51" t="s">
         <v>24</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C76" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D76" s="14" t="s">
         <v>10</v>
       </c>
       <c r="E76" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F76" s="14" t="s">
         <v>11</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H76" s="14" t="s">
         <v>11</v>
       </c>
       <c r="I76" s="11"/>
     </row>
-    <row r="77" spans="1:9">
-      <c r="A77" s="56" t="s">
+    <row r="77" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A77" s="51" t="s">
         <v>25</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C77" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D77" s="14" t="s">
         <v>11</v>
       </c>
       <c r="E77" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F77" s="14" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H77" s="14" t="s">
         <v>11</v>
       </c>
       <c r="I77" s="11"/>
     </row>
-    <row r="78" spans="1:9">
-      <c r="A78" s="56" t="s">
+    <row r="78" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A78" s="51" t="s">
         <v>0</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C78" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D78" s="14" t="s">
         <v>11</v>
       </c>
       <c r="E78" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F78" s="14" t="s">
         <v>10</v>
       </c>
       <c r="G78" s="15" t="s">
         <v>10</v>
       </c>
       <c r="H78" s="14" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="11"/>
     </row>
-    <row r="79" spans="1:9">
-      <c r="A79" s="56" t="s">
+    <row r="79" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A79" s="51" t="s">
         <v>26</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C79" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D79" s="14" t="s">
         <v>11</v>
       </c>
       <c r="E79" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F79" s="14" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H79" s="14" t="s">
         <v>11</v>
       </c>
       <c r="I79" s="11"/>
     </row>
-    <row r="80" spans="1:9" s="41" customFormat="1">
-      <c r="A80" s="56" t="s">
+    <row r="80" spans="1:9" s="39" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="51" t="s">
         <v>27</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C80" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D80" s="14" t="s">
         <v>11</v>
       </c>
       <c r="E80" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F80" s="14" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H80" s="14" t="s">
         <v>11</v>
       </c>
       <c r="I80" s="11"/>
     </row>
-    <row r="81" spans="1:9">
-      <c r="A81" s="56" t="s">
+    <row r="81" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A81" s="51" t="s">
         <v>28</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C81" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D81" s="14" t="s">
         <v>11</v>
       </c>
       <c r="E81" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F81" s="14" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H81" s="14" t="s">
         <v>11</v>
       </c>
       <c r="I81" s="11"/>
     </row>
-    <row r="82" spans="1:9">
-      <c r="A82" s="56" t="s">
+    <row r="82" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A82" s="51" t="s">
         <v>29</v>
       </c>
       <c r="B82" s="5">
         <v>4696529</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D82" s="14" t="s">
         <v>10</v>
       </c>
       <c r="E82" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F82" s="14" t="s">
         <v>10</v>
       </c>
       <c r="G82" s="5">
         <v>474796</v>
       </c>
       <c r="H82" s="14">
         <v>10.1</v>
       </c>
       <c r="I82" s="11"/>
     </row>
-    <row r="83" spans="1:9">
-      <c r="A83" s="56" t="s">
+    <row r="83" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A83" s="51" t="s">
         <v>30</v>
       </c>
       <c r="B83" s="25" t="s">
         <v>11</v>
       </c>
       <c r="C83" s="25" t="s">
         <v>11</v>
       </c>
       <c r="D83" s="25" t="s">
         <v>11</v>
       </c>
       <c r="E83" s="25" t="s">
         <v>11</v>
       </c>
       <c r="F83" s="25" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="25" t="s">
         <v>11</v>
       </c>
       <c r="H83" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="I83" s="66"/>
-[...2 lines deleted...]
-      <c r="A84" s="57" t="s">
+      <c r="I83" s="61"/>
+    </row>
+    <row r="84" spans="1:9" s="39" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="52" t="s">
         <v>31</v>
       </c>
-      <c r="B84" s="33" t="s">
-[...22 lines deleted...]
-    <row r="85" spans="1:9">
+      <c r="B84" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="C84" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="D84" s="33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E84" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="F84" s="33" t="s">
+        <v>11</v>
+      </c>
+      <c r="G84" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="H84" s="33" t="s">
+        <v>11</v>
+      </c>
+      <c r="I84" s="61"/>
+    </row>
+    <row r="85" spans="1:9" x14ac:dyDescent="0.2">
       <c r="D85" s="26"/>
       <c r="F85" s="26"/>
       <c r="H85" s="26"/>
     </row>
-    <row r="86" spans="1:9">
-      <c r="A86" s="94" t="s">
+    <row r="86" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A86" s="98" t="s">
         <v>41</v>
       </c>
-      <c r="B86" s="94"/>
-[...9 lines deleted...]
-      <c r="A88" s="93" t="s">
+      <c r="B86" s="98"/>
+      <c r="C86" s="98"/>
+      <c r="D86" s="98"/>
+      <c r="E86" s="98"/>
+      <c r="F86" s="98"/>
+      <c r="G86" s="98"/>
+      <c r="H86" s="98"/>
+      <c r="I86" s="98"/>
+    </row>
+    <row r="88" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A88" s="85" t="s">
         <v>37</v>
       </c>
-      <c r="B88" s="93"/>
-[...5 lines deleted...]
-      <c r="H88" s="93"/>
+      <c r="B88" s="85"/>
+      <c r="C88" s="85"/>
+      <c r="D88" s="85"/>
+      <c r="E88" s="85"/>
+      <c r="F88" s="85"/>
+      <c r="G88" s="85"/>
+      <c r="H88" s="85"/>
       <c r="I88" s="26"/>
     </row>
-    <row r="89" spans="1:9">
-[...5 lines deleted...]
-      <c r="G89" s="30"/>
+    <row r="89" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="B89" s="29"/>
+      <c r="C89" s="29"/>
+      <c r="D89" s="30"/>
+      <c r="E89" s="29"/>
+      <c r="F89" s="30"/>
+      <c r="G89" s="29"/>
       <c r="I89" s="26"/>
     </row>
-    <row r="90" spans="1:9" ht="12.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B90" s="102" t="s">
+    <row r="90" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="86"/>
+      <c r="B90" s="89" t="s">
         <v>4</v>
       </c>
-      <c r="C90" s="97" t="s">
+      <c r="C90" s="92" t="s">
         <v>3</v>
       </c>
-      <c r="D90" s="98"/>
-[...3 lines deleted...]
-      <c r="H90" s="106"/>
+      <c r="D90" s="93"/>
+      <c r="E90" s="93"/>
+      <c r="F90" s="93"/>
+      <c r="G90" s="94"/>
+      <c r="H90" s="94"/>
       <c r="I90" s="26"/>
     </row>
-    <row r="91" spans="1:9" ht="34.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B91" s="103"/>
+    <row r="91" spans="1:9" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="87"/>
+      <c r="B91" s="90"/>
       <c r="C91" s="95" t="s">
         <v>5</v>
       </c>
       <c r="D91" s="95"/>
       <c r="E91" s="95" t="s">
         <v>6</v>
       </c>
       <c r="F91" s="96"/>
-      <c r="G91" s="97" t="s">
+      <c r="G91" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="H91" s="98"/>
+      <c r="H91" s="93"/>
       <c r="I91" s="26"/>
     </row>
-    <row r="92" spans="1:9" ht="22.5">
-[...1 lines deleted...]
-      <c r="B92" s="104"/>
+    <row r="92" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A92" s="88"/>
+      <c r="B92" s="91"/>
       <c r="C92" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D92" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E92" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F92" s="81" t="s">
+      <c r="F92" s="76" t="s">
         <v>8</v>
       </c>
-      <c r="G92" s="82" t="s">
+      <c r="G92" s="77" t="s">
         <v>9</v>
       </c>
-      <c r="H92" s="81" t="s">
+      <c r="H92" s="76" t="s">
         <v>8</v>
       </c>
       <c r="I92" s="26"/>
     </row>
-    <row r="93" spans="1:9">
-      <c r="A93" s="55" t="s">
+    <row r="93" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A93" s="50" t="s">
         <v>12</v>
       </c>
-      <c r="B93" s="67">
+      <c r="B93" s="62">
         <v>184178762</v>
       </c>
-      <c r="C93" s="68">
+      <c r="C93" s="63">
         <v>30444732</v>
       </c>
-      <c r="D93" s="69">
+      <c r="D93" s="64">
         <v>16.5</v>
       </c>
-      <c r="E93" s="68">
+      <c r="E93" s="63">
         <v>104072242</v>
       </c>
-      <c r="F93" s="69">
+      <c r="F93" s="64">
         <v>56.5</v>
       </c>
-      <c r="G93" s="68">
+      <c r="G93" s="63">
         <v>49661788</v>
       </c>
-      <c r="H93" s="69">
+      <c r="H93" s="64">
         <v>27</v>
       </c>
       <c r="I93" s="26"/>
     </row>
-    <row r="94" spans="1:9">
-      <c r="A94" s="56" t="s">
+    <row r="94" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A94" s="51" t="s">
         <v>13</v>
       </c>
-      <c r="B94" s="67">
+      <c r="B94" s="62">
         <v>119124276</v>
       </c>
-      <c r="C94" s="68">
+      <c r="C94" s="63">
         <v>29876912</v>
       </c>
-      <c r="D94" s="69">
+      <c r="D94" s="64">
         <v>25.1</v>
       </c>
-      <c r="E94" s="68">
+      <c r="E94" s="63">
         <v>72059998</v>
       </c>
-      <c r="F94" s="69">
+      <c r="F94" s="64">
         <v>60.5</v>
       </c>
-      <c r="G94" s="68">
+      <c r="G94" s="63">
         <v>17187366</v>
       </c>
-      <c r="H94" s="69">
+      <c r="H94" s="64">
         <v>14.4</v>
       </c>
       <c r="I94" s="26"/>
     </row>
-    <row r="95" spans="1:9">
-      <c r="A95" s="56" t="s">
+    <row r="95" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A95" s="51" t="s">
         <v>14</v>
       </c>
       <c r="B95" s="3">
         <v>50548</v>
       </c>
       <c r="C95" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D95" s="16">
         <v>5.3</v>
       </c>
       <c r="E95" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F95" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>10</v>
       </c>
       <c r="H95" s="16">
         <v>94.7</v>
       </c>
       <c r="I95" s="26"/>
     </row>
-    <row r="96" spans="1:9">
-      <c r="A96" s="56" t="s">
+    <row r="96" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A96" s="51" t="s">
         <v>15</v>
       </c>
       <c r="B96" s="25" t="s">
         <v>11</v>
       </c>
       <c r="C96" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="D96" s="32" t="s">
+      <c r="D96" s="31" t="s">
         <v>11</v>
       </c>
       <c r="E96" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="F96" s="32" t="s">
+      <c r="F96" s="31" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="H96" s="32" t="s">
+      <c r="H96" s="31" t="s">
         <v>11</v>
       </c>
       <c r="I96" s="26"/>
     </row>
-    <row r="97" spans="1:9">
-      <c r="A97" s="56" t="s">
+    <row r="97" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A97" s="51" t="s">
         <v>16</v>
       </c>
       <c r="B97" s="3">
         <v>9937500</v>
       </c>
       <c r="C97" s="3">
         <v>425748</v>
       </c>
       <c r="D97" s="16">
         <v>4.3</v>
       </c>
       <c r="E97" s="3">
         <v>5510100</v>
       </c>
       <c r="F97" s="16">
         <v>55.4</v>
       </c>
       <c r="G97" s="3">
         <v>4001652</v>
       </c>
       <c r="H97" s="16">
         <v>40.299999999999997</v>
       </c>
       <c r="I97" s="26"/>
     </row>
-    <row r="98" spans="1:9">
-      <c r="A98" s="56" t="s">
+    <row r="98" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A98" s="51" t="s">
         <v>17</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C98" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D98" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E98" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F98" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H98" s="16" t="s">
         <v>11</v>
       </c>
       <c r="I98" s="26"/>
     </row>
-    <row r="99" spans="1:9">
-      <c r="A99" s="56" t="s">
+    <row r="99" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A99" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C99" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D99" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E99" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F99" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H99" s="16" t="s">
         <v>11</v>
       </c>
       <c r="I99" s="26"/>
     </row>
-    <row r="100" spans="1:9">
-      <c r="A100" s="56" t="s">
+    <row r="100" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A100" s="51" t="s">
         <v>19</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C100" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D100" s="16">
         <v>100</v>
       </c>
       <c r="E100" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F100" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H100" s="16" t="s">
         <v>11</v>
       </c>
       <c r="I100" s="26"/>
     </row>
-    <row r="101" spans="1:9">
-      <c r="A101" s="56" t="s">
+    <row r="101" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A101" s="51" t="s">
         <v>20</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C101" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D101" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E101" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F101" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G101" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H101" s="16" t="s">
         <v>11</v>
       </c>
       <c r="I101" s="26"/>
     </row>
-    <row r="102" spans="1:9">
-      <c r="A102" s="56" t="s">
+    <row r="102" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A102" s="51" t="s">
         <v>21</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C102" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D102" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E102" s="17" t="s">
         <v>11</v>
       </c>
       <c r="F102" s="18" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="17" t="s">
         <v>11</v>
       </c>
       <c r="H102" s="16" t="s">
         <v>11</v>
       </c>
       <c r="I102" s="26"/>
     </row>
-    <row r="103" spans="1:9">
-      <c r="A103" s="56" t="s">
+    <row r="103" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A103" s="51" t="s">
         <v>22</v>
       </c>
       <c r="B103" s="3">
         <v>1131195</v>
       </c>
       <c r="C103" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D103" s="16">
         <v>4.4000000000000004</v>
       </c>
       <c r="E103" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F103" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="3" t="s">
         <v>10</v>
       </c>
       <c r="H103" s="16">
         <v>95.6</v>
       </c>
       <c r="I103" s="26"/>
     </row>
-    <row r="104" spans="1:9">
-      <c r="A104" s="56" t="s">
+    <row r="104" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A104" s="51" t="s">
         <v>23</v>
       </c>
       <c r="B104" s="4">
         <v>1483478</v>
       </c>
       <c r="C104" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="D104" s="70" t="s">
+      <c r="D104" s="65" t="s">
         <v>11</v>
       </c>
       <c r="E104" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="F104" s="70">
+      <c r="F104" s="65">
         <v>81.400000000000006</v>
       </c>
       <c r="G104" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="H104" s="70">
+      <c r="H104" s="65">
         <v>18.600000000000001</v>
       </c>
-      <c r="I104" s="35"/>
-[...2 lines deleted...]
-      <c r="A105" s="56" t="s">
+      <c r="I104" s="34"/>
+    </row>
+    <row r="105" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A105" s="51" t="s">
         <v>24</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C105" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D105" s="16">
         <v>100</v>
       </c>
       <c r="E105" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F105" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H105" s="16" t="s">
         <v>11</v>
       </c>
       <c r="I105" s="26"/>
     </row>
-    <row r="106" spans="1:9">
-      <c r="A106" s="56" t="s">
+    <row r="106" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A106" s="51" t="s">
         <v>25</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C106" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D106" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E106" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F106" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H106" s="16" t="s">
         <v>11</v>
       </c>
       <c r="I106" s="26"/>
     </row>
-    <row r="107" spans="1:9">
-      <c r="A107" s="56" t="s">
+    <row r="107" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A107" s="51" t="s">
         <v>0</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C107" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D107" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E107" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F107" s="16">
         <v>45.1</v>
       </c>
       <c r="G107" s="3" t="s">
         <v>10</v>
       </c>
       <c r="H107" s="16">
         <v>54.9</v>
       </c>
       <c r="I107" s="26"/>
     </row>
-    <row r="108" spans="1:9">
-      <c r="A108" s="56" t="s">
+    <row r="108" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A108" s="51" t="s">
         <v>26</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C108" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D108" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E108" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F108" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H108" s="16" t="s">
         <v>11</v>
       </c>
       <c r="I108" s="26"/>
     </row>
-    <row r="109" spans="1:9">
-      <c r="A109" s="56" t="s">
+    <row r="109" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A109" s="51" t="s">
         <v>27</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C109" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D109" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E109" s="17" t="s">
         <v>11</v>
       </c>
       <c r="F109" s="18" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="17" t="s">
         <v>11</v>
       </c>
       <c r="H109" s="16" t="s">
         <v>11</v>
       </c>
       <c r="I109" s="26"/>
     </row>
-    <row r="110" spans="1:9">
-      <c r="A110" s="56" t="s">
+    <row r="110" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A110" s="51" t="s">
         <v>28</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C110" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D110" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E110" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F110" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H110" s="16" t="s">
         <v>11</v>
       </c>
       <c r="I110" s="26"/>
     </row>
-    <row r="111" spans="1:9">
-      <c r="A111" s="56" t="s">
+    <row r="111" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A111" s="51" t="s">
         <v>29</v>
       </c>
       <c r="B111" s="3">
         <v>4409918</v>
       </c>
       <c r="C111" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D111" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E111" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F111" s="16">
         <v>83.5</v>
       </c>
       <c r="G111" s="3" t="s">
         <v>10</v>
       </c>
       <c r="H111" s="16">
         <v>16.5</v>
       </c>
       <c r="I111" s="26"/>
     </row>
-    <row r="112" spans="1:9">
-      <c r="A112" s="56" t="s">
+    <row r="112" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A112" s="51" t="s">
         <v>30</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C112" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D112" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E112" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F112" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H112" s="16" t="s">
         <v>11</v>
       </c>
       <c r="I112" s="26"/>
     </row>
-    <row r="113" spans="1:9">
-      <c r="A113" s="57" t="s">
+    <row r="113" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A113" s="52" t="s">
         <v>31</v>
       </c>
       <c r="B113" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D113" s="13" t="s">
         <v>11</v>
       </c>
       <c r="E113" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F113" s="13" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H113" s="13" t="s">
         <v>11</v>
       </c>
       <c r="I113" s="26"/>
     </row>
-    <row r="114" spans="1:9">
-      <c r="A114" s="56"/>
+    <row r="114" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A114" s="51"/>
       <c r="B114" s="5"/>
       <c r="C114" s="5"/>
       <c r="D114" s="12"/>
       <c r="E114" s="5"/>
       <c r="F114" s="12"/>
       <c r="G114" s="5"/>
       <c r="H114" s="12"/>
       <c r="I114" s="26"/>
     </row>
-    <row r="115" spans="1:9">
-      <c r="A115" s="94" t="s">
+    <row r="115" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A115" s="98" t="s">
         <v>41</v>
       </c>
-      <c r="B115" s="94"/>
-[...8 lines deleted...]
-    <row r="116" spans="1:9">
+      <c r="B115" s="98"/>
+      <c r="C115" s="98"/>
+      <c r="D115" s="98"/>
+      <c r="E115" s="98"/>
+      <c r="F115" s="98"/>
+      <c r="G115" s="98"/>
+      <c r="H115" s="98"/>
+      <c r="I115" s="98"/>
+    </row>
+    <row r="116" spans="1:9" x14ac:dyDescent="0.2">
       <c r="D116" s="26"/>
       <c r="F116" s="26"/>
       <c r="H116" s="26"/>
     </row>
-    <row r="117" spans="1:9">
-      <c r="A117" s="93" t="s">
+    <row r="117" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A117" s="85" t="s">
         <v>38</v>
       </c>
-      <c r="B117" s="93"/>
-[...5 lines deleted...]
-      <c r="H117" s="93"/>
+      <c r="B117" s="85"/>
+      <c r="C117" s="85"/>
+      <c r="D117" s="85"/>
+      <c r="E117" s="85"/>
+      <c r="F117" s="85"/>
+      <c r="G117" s="85"/>
+      <c r="H117" s="85"/>
       <c r="I117" s="26"/>
     </row>
-    <row r="118" spans="1:9">
-[...5 lines deleted...]
-      <c r="G118" s="30"/>
+    <row r="118" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="B118" s="29"/>
+      <c r="C118" s="29"/>
+      <c r="D118" s="30"/>
+      <c r="E118" s="29"/>
+      <c r="F118" s="30"/>
+      <c r="G118" s="29"/>
       <c r="I118" s="26"/>
     </row>
-    <row r="119" spans="1:9">
-[...1 lines deleted...]
-      <c r="B119" s="102" t="s">
+    <row r="119" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A119" s="86"/>
+      <c r="B119" s="89" t="s">
         <v>4</v>
       </c>
-      <c r="C119" s="97" t="s">
+      <c r="C119" s="92" t="s">
         <v>3</v>
       </c>
-      <c r="D119" s="98"/>
-[...3 lines deleted...]
-      <c r="H119" s="106"/>
+      <c r="D119" s="93"/>
+      <c r="E119" s="93"/>
+      <c r="F119" s="93"/>
+      <c r="G119" s="94"/>
+      <c r="H119" s="94"/>
       <c r="I119" s="26"/>
     </row>
-    <row r="120" spans="1:9" ht="33" customHeight="1">
-[...1 lines deleted...]
-      <c r="B120" s="103"/>
+    <row r="120" spans="1:9" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="87"/>
+      <c r="B120" s="90"/>
       <c r="C120" s="95" t="s">
         <v>5</v>
       </c>
       <c r="D120" s="95"/>
       <c r="E120" s="95" t="s">
         <v>6</v>
       </c>
       <c r="F120" s="96"/>
-      <c r="G120" s="97" t="s">
+      <c r="G120" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="H120" s="98"/>
+      <c r="H120" s="93"/>
       <c r="I120" s="26"/>
     </row>
-    <row r="121" spans="1:9" ht="22.5">
-[...1 lines deleted...]
-      <c r="B121" s="104"/>
+    <row r="121" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A121" s="88"/>
+      <c r="B121" s="91"/>
       <c r="C121" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D121" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E121" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F121" s="81" t="s">
+      <c r="F121" s="76" t="s">
         <v>8</v>
       </c>
-      <c r="G121" s="82" t="s">
+      <c r="G121" s="77" t="s">
         <v>9</v>
       </c>
-      <c r="H121" s="81" t="s">
+      <c r="H121" s="76" t="s">
         <v>8</v>
       </c>
       <c r="I121" s="26"/>
     </row>
-    <row r="122" spans="1:9">
-      <c r="A122" s="55" t="s">
+    <row r="122" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A122" s="50" t="s">
         <v>12</v>
       </c>
       <c r="B122" s="3">
         <v>165799155</v>
       </c>
       <c r="C122" s="3">
         <v>18575985</v>
       </c>
       <c r="D122" s="16">
         <v>11.2</v>
       </c>
       <c r="E122" s="3">
         <v>90587980</v>
       </c>
       <c r="F122" s="16">
         <v>54.6</v>
       </c>
       <c r="G122" s="3">
         <v>56635190</v>
       </c>
       <c r="H122" s="16">
         <v>34.200000000000003</v>
       </c>
-      <c r="I122" s="66"/>
-[...2 lines deleted...]
-      <c r="A123" s="56" t="s">
+      <c r="I122" s="61"/>
+    </row>
+    <row r="123" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A123" s="51" t="s">
         <v>13</v>
       </c>
       <c r="B123" s="3">
         <v>92763466</v>
       </c>
       <c r="C123" s="3">
         <v>18568829</v>
       </c>
       <c r="D123" s="16">
         <v>20</v>
       </c>
       <c r="E123" s="3">
         <v>50179963</v>
       </c>
       <c r="F123" s="16">
         <v>54.1</v>
       </c>
       <c r="G123" s="3">
         <v>24014674</v>
       </c>
       <c r="H123" s="16">
         <v>25.9</v>
       </c>
-      <c r="I123" s="66"/>
-[...2 lines deleted...]
-      <c r="A124" s="56" t="s">
+      <c r="I123" s="61"/>
+    </row>
+    <row r="124" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A124" s="51" t="s">
         <v>14</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C124" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D124" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E124" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F124" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H124" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="I124" s="66"/>
-[...2 lines deleted...]
-      <c r="A125" s="56" t="s">
+      <c r="I124" s="61"/>
+    </row>
+    <row r="125" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A125" s="51" t="s">
         <v>15</v>
       </c>
       <c r="B125" s="25" t="s">
         <v>11</v>
       </c>
       <c r="C125" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="D125" s="32" t="s">
+      <c r="D125" s="31" t="s">
         <v>11</v>
       </c>
       <c r="E125" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="F125" s="32" t="s">
+      <c r="F125" s="31" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="H125" s="32" t="s">
-[...5 lines deleted...]
-      <c r="A126" s="56" t="s">
+      <c r="H125" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="I125" s="61"/>
+    </row>
+    <row r="126" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A126" s="51" t="s">
         <v>16</v>
       </c>
       <c r="B126" s="3">
         <v>11179596</v>
       </c>
       <c r="C126" s="3">
         <v>7156</v>
       </c>
       <c r="D126" s="16">
         <v>0.1</v>
       </c>
       <c r="E126" s="3">
         <v>8395407</v>
       </c>
       <c r="F126" s="16">
         <v>75.099999999999994</v>
       </c>
       <c r="G126" s="3">
         <v>2777033</v>
       </c>
       <c r="H126" s="16">
         <v>24.8</v>
       </c>
-      <c r="I126" s="66"/>
-[...2 lines deleted...]
-      <c r="A127" s="56" t="s">
+      <c r="I126" s="61"/>
+    </row>
+    <row r="127" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A127" s="51" t="s">
         <v>17</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C127" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D127" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E127" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F127" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H127" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="I127" s="66"/>
-[...2 lines deleted...]
-      <c r="A128" s="56" t="s">
+      <c r="I127" s="61"/>
+    </row>
+    <row r="128" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A128" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C128" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D128" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E128" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F128" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H128" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="I128" s="66"/>
-[...2 lines deleted...]
-      <c r="A129" s="56" t="s">
+      <c r="I128" s="61"/>
+    </row>
+    <row r="129" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A129" s="51" t="s">
         <v>19</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C129" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D129" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E129" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F129" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H129" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="I129" s="66"/>
-[...2 lines deleted...]
-      <c r="A130" s="56" t="s">
+      <c r="I129" s="61"/>
+    </row>
+    <row r="130" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A130" s="51" t="s">
         <v>20</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C130" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D130" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E130" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F130" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H130" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="I130" s="66"/>
-[...2 lines deleted...]
-      <c r="A131" s="56" t="s">
+      <c r="I130" s="61"/>
+    </row>
+    <row r="131" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A131" s="51" t="s">
         <v>21</v>
       </c>
       <c r="B131" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C131" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D131" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E131" s="17" t="s">
         <v>11</v>
       </c>
       <c r="F131" s="18" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="17" t="s">
         <v>11</v>
       </c>
       <c r="H131" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="I131" s="66"/>
-[...2 lines deleted...]
-      <c r="A132" s="56" t="s">
+      <c r="I131" s="61"/>
+    </row>
+    <row r="132" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A132" s="51" t="s">
         <v>22</v>
       </c>
       <c r="B132" s="3">
         <v>683381</v>
       </c>
       <c r="C132" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D132" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E132" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F132" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="3">
         <v>683381</v>
       </c>
       <c r="H132" s="16">
         <v>100</v>
       </c>
-      <c r="I132" s="66"/>
-[...2 lines deleted...]
-      <c r="A133" s="56" t="s">
+      <c r="I132" s="61"/>
+    </row>
+    <row r="133" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A133" s="51" t="s">
         <v>23</v>
       </c>
       <c r="B133" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C133" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="D133" s="70" t="s">
+      <c r="D133" s="65" t="s">
         <v>11</v>
       </c>
       <c r="E133" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="F133" s="70" t="s">
+      <c r="F133" s="65" t="s">
         <v>10</v>
       </c>
       <c r="G133" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="H133" s="70" t="s">
-[...5 lines deleted...]
-      <c r="A134" s="56" t="s">
+      <c r="H133" s="65" t="s">
+        <v>11</v>
+      </c>
+      <c r="I133" s="66"/>
+    </row>
+    <row r="134" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A134" s="51" t="s">
         <v>24</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C134" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D134" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E134" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F134" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H134" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="I134" s="66"/>
-[...2 lines deleted...]
-      <c r="A135" s="56" t="s">
+      <c r="I134" s="61"/>
+    </row>
+    <row r="135" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A135" s="51" t="s">
         <v>25</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C135" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D135" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E135" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F135" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H135" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="I135" s="66"/>
-[...2 lines deleted...]
-      <c r="A136" s="56" t="s">
+      <c r="I135" s="61"/>
+    </row>
+    <row r="136" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A136" s="51" t="s">
         <v>0</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C136" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D136" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E136" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F136" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G136" s="3" t="s">
         <v>10</v>
       </c>
       <c r="H136" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="I136" s="66"/>
-[...2 lines deleted...]
-      <c r="A137" s="56" t="s">
+      <c r="I136" s="61"/>
+    </row>
+    <row r="137" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A137" s="51" t="s">
         <v>26</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C137" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D137" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E137" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F137" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H137" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="I137" s="66"/>
-[...2 lines deleted...]
-      <c r="A138" s="56" t="s">
+      <c r="I137" s="61"/>
+    </row>
+    <row r="138" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A138" s="51" t="s">
         <v>27</v>
       </c>
       <c r="B138" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C138" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D138" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E138" s="17" t="s">
         <v>11</v>
       </c>
       <c r="F138" s="18" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="17" t="s">
         <v>11</v>
       </c>
       <c r="H138" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="I138" s="66"/>
-[...2 lines deleted...]
-      <c r="A139" s="56" t="s">
+      <c r="I138" s="61"/>
+    </row>
+    <row r="139" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A139" s="51" t="s">
         <v>28</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C139" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D139" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E139" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F139" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H139" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="I139" s="66"/>
-[...2 lines deleted...]
-      <c r="A140" s="56" t="s">
+      <c r="I139" s="61"/>
+    </row>
+    <row r="140" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A140" s="51" t="s">
         <v>29</v>
       </c>
       <c r="B140" s="3">
         <v>7369204</v>
       </c>
       <c r="C140" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D140" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E140" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F140" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G140" s="3" t="s">
         <v>10</v>
       </c>
       <c r="H140" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="I140" s="66"/>
-[...2 lines deleted...]
-      <c r="A141" s="56" t="s">
+      <c r="I140" s="61"/>
+    </row>
+    <row r="141" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A141" s="51" t="s">
         <v>30</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C141" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D141" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E141" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F141" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H141" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="I141" s="66"/>
-[...2 lines deleted...]
-      <c r="A142" s="57" t="s">
+      <c r="I141" s="61"/>
+    </row>
+    <row r="142" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A142" s="52" t="s">
         <v>31</v>
       </c>
       <c r="B142" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D142" s="13" t="s">
         <v>11</v>
       </c>
       <c r="E142" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F142" s="13" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H142" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="I142" s="66"/>
-[...2 lines deleted...]
-      <c r="A144" s="94" t="s">
+      <c r="I142" s="61"/>
+    </row>
+    <row r="144" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A144" s="98" t="s">
         <v>41</v>
       </c>
-      <c r="B144" s="94"/>
-[...20 lines deleted...]
-      <c r="A146" s="93" t="s">
+      <c r="B144" s="98"/>
+      <c r="C144" s="98"/>
+      <c r="D144" s="98"/>
+      <c r="E144" s="98"/>
+      <c r="F144" s="98"/>
+      <c r="G144" s="98"/>
+      <c r="H144" s="98"/>
+      <c r="I144" s="98"/>
+    </row>
+    <row r="145" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A145" s="49"/>
+      <c r="B145" s="49"/>
+      <c r="C145" s="49"/>
+      <c r="D145" s="49"/>
+      <c r="E145" s="49"/>
+      <c r="F145" s="49"/>
+      <c r="G145" s="49"/>
+      <c r="H145" s="49"/>
+      <c r="I145" s="49"/>
+    </row>
+    <row r="146" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="85" t="s">
         <v>39</v>
       </c>
-      <c r="B146" s="93"/>
-[...5 lines deleted...]
-      <c r="H146" s="93"/>
+      <c r="B146" s="85"/>
+      <c r="C146" s="85"/>
+      <c r="D146" s="85"/>
+      <c r="E146" s="85"/>
+      <c r="F146" s="85"/>
+      <c r="G146" s="85"/>
+      <c r="H146" s="85"/>
       <c r="I146" s="26"/>
     </row>
-    <row r="147" spans="1:11">
-[...5 lines deleted...]
-      <c r="G147" s="30"/>
+    <row r="147" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="B147" s="29"/>
+      <c r="C147" s="29"/>
+      <c r="D147" s="30"/>
+      <c r="E147" s="29"/>
+      <c r="F147" s="30"/>
+      <c r="G147" s="29"/>
       <c r="I147" s="26"/>
     </row>
-    <row r="148" spans="1:11" ht="12.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B148" s="102" t="s">
+    <row r="148" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="86"/>
+      <c r="B148" s="89" t="s">
         <v>4</v>
       </c>
-      <c r="C148" s="97" t="s">
+      <c r="C148" s="92" t="s">
         <v>3</v>
       </c>
-      <c r="D148" s="98"/>
-[...3 lines deleted...]
-      <c r="H148" s="106"/>
+      <c r="D148" s="93"/>
+      <c r="E148" s="93"/>
+      <c r="F148" s="93"/>
+      <c r="G148" s="94"/>
+      <c r="H148" s="94"/>
       <c r="I148" s="26"/>
     </row>
-    <row r="149" spans="1:11" ht="33.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B149" s="103"/>
+    <row r="149" spans="1:11" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="87"/>
+      <c r="B149" s="90"/>
       <c r="C149" s="95" t="s">
         <v>5</v>
       </c>
       <c r="D149" s="95"/>
       <c r="E149" s="95" t="s">
         <v>6</v>
       </c>
       <c r="F149" s="96"/>
-      <c r="G149" s="97" t="s">
+      <c r="G149" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="H149" s="98"/>
+      <c r="H149" s="93"/>
       <c r="I149" s="26"/>
     </row>
-    <row r="150" spans="1:11" ht="22.5">
-[...1 lines deleted...]
-      <c r="B150" s="104"/>
+    <row r="150" spans="1:11" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A150" s="88"/>
+      <c r="B150" s="91"/>
       <c r="C150" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D150" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E150" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F150" s="81" t="s">
+      <c r="F150" s="76" t="s">
         <v>8</v>
       </c>
-      <c r="G150" s="82" t="s">
+      <c r="G150" s="77" t="s">
         <v>9</v>
       </c>
-      <c r="H150" s="81" t="s">
+      <c r="H150" s="76" t="s">
         <v>8</v>
       </c>
       <c r="I150" s="26"/>
     </row>
-    <row r="151" spans="1:11">
-      <c r="A151" s="55" t="s">
+    <row r="151" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A151" s="50" t="s">
         <v>12</v>
       </c>
       <c r="B151" s="3">
         <v>190932344</v>
       </c>
       <c r="C151" s="3">
         <v>29175546</v>
       </c>
       <c r="D151" s="16">
         <v>15.3</v>
       </c>
       <c r="E151" s="3">
         <v>78730324</v>
       </c>
       <c r="F151" s="16">
         <v>41.2</v>
       </c>
       <c r="G151" s="3">
         <v>83026474</v>
       </c>
       <c r="H151" s="16">
         <v>43.5</v>
       </c>
       <c r="I151" s="11"/>
       <c r="K151" s="19"/>
     </row>
-    <row r="152" spans="1:11">
-      <c r="A152" s="56" t="s">
+    <row r="152" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A152" s="51" t="s">
         <v>13</v>
       </c>
       <c r="B152" s="3">
         <v>95433018</v>
       </c>
       <c r="C152" s="3">
         <v>28522140</v>
       </c>
       <c r="D152" s="16">
         <v>29.9</v>
       </c>
       <c r="E152" s="3">
         <v>43430315</v>
       </c>
       <c r="F152" s="16">
         <v>45.5</v>
       </c>
       <c r="G152" s="3">
         <v>23480563</v>
       </c>
       <c r="H152" s="16">
         <v>24.6</v>
       </c>
       <c r="I152" s="11"/>
       <c r="K152" s="19"/>
     </row>
-    <row r="153" spans="1:11">
-      <c r="A153" s="56" t="s">
+    <row r="153" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A153" s="51" t="s">
         <v>14</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C153" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D153" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E153" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F153" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G153" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H153" s="16" t="s">
         <v>11</v>
       </c>
       <c r="I153" s="11"/>
       <c r="K153" s="19"/>
     </row>
-    <row r="154" spans="1:11">
-      <c r="A154" s="56" t="s">
+    <row r="154" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A154" s="51" t="s">
         <v>15</v>
       </c>
       <c r="B154" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C154" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D154" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E154" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F154" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H154" s="16" t="s">
         <v>11</v>
       </c>
       <c r="I154" s="11"/>
       <c r="K154" s="19"/>
     </row>
-    <row r="155" spans="1:11">
-      <c r="A155" s="56" t="s">
+    <row r="155" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A155" s="51" t="s">
         <v>16</v>
       </c>
       <c r="B155" s="3">
         <v>11930808</v>
       </c>
       <c r="C155" s="3">
         <v>653406</v>
       </c>
       <c r="D155" s="16">
         <v>5.5</v>
       </c>
       <c r="E155" s="3">
         <v>6142107</v>
       </c>
       <c r="F155" s="16">
         <v>51.5</v>
       </c>
       <c r="G155" s="3">
         <v>5135295</v>
       </c>
       <c r="H155" s="16">
         <v>43</v>
       </c>
       <c r="I155" s="11"/>
       <c r="K155" s="19"/>
     </row>
-    <row r="156" spans="1:11">
-      <c r="A156" s="56" t="s">
+    <row r="156" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A156" s="51" t="s">
         <v>17</v>
       </c>
       <c r="B156" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C156" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D156" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E156" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F156" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H156" s="16" t="s">
         <v>11</v>
       </c>
       <c r="I156" s="11"/>
       <c r="K156" s="19"/>
     </row>
-    <row r="157" spans="1:11">
-      <c r="A157" s="56" t="s">
+    <row r="157" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A157" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B157" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C157" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D157" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E157" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F157" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H157" s="16" t="s">
         <v>11</v>
       </c>
       <c r="I157" s="11"/>
       <c r="K157" s="19"/>
     </row>
-    <row r="158" spans="1:11">
-      <c r="A158" s="56" t="s">
+    <row r="158" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A158" s="51" t="s">
         <v>19</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C158" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D158" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E158" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F158" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H158" s="16" t="s">
         <v>11</v>
       </c>
       <c r="I158" s="11"/>
       <c r="K158" s="19"/>
     </row>
-    <row r="159" spans="1:11">
-      <c r="A159" s="56" t="s">
+    <row r="159" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A159" s="51" t="s">
         <v>20</v>
       </c>
       <c r="B159" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C159" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D159" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E159" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F159" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H159" s="16" t="s">
         <v>11</v>
       </c>
       <c r="I159" s="11"/>
       <c r="K159" s="19"/>
     </row>
-    <row r="160" spans="1:11">
-      <c r="A160" s="56" t="s">
+    <row r="160" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A160" s="51" t="s">
         <v>21</v>
       </c>
       <c r="B160" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C160" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D160" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E160" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F160" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H160" s="16" t="s">
         <v>11</v>
       </c>
       <c r="I160" s="11"/>
       <c r="K160" s="19"/>
     </row>
-    <row r="161" spans="1:11">
-      <c r="A161" s="56" t="s">
+    <row r="161" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A161" s="51" t="s">
         <v>22</v>
       </c>
       <c r="B161" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C161" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="D161" s="70" t="s">
+      <c r="D161" s="65" t="s">
         <v>11</v>
       </c>
       <c r="E161" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F161" s="70" t="s">
+      <c r="F161" s="65" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="H161" s="70" t="s">
-[...2 lines deleted...]
-      <c r="I161" s="65"/>
+      <c r="H161" s="65" t="s">
+        <v>11</v>
+      </c>
+      <c r="I161" s="60"/>
       <c r="K161" s="19"/>
     </row>
-    <row r="162" spans="1:11">
-      <c r="A162" s="56" t="s">
+    <row r="162" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A162" s="51" t="s">
         <v>23</v>
       </c>
       <c r="B162" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C162" s="17" t="s">
         <v>11</v>
       </c>
       <c r="D162" s="18" t="s">
         <v>11</v>
       </c>
       <c r="E162" s="17">
         <v>894801</v>
       </c>
       <c r="F162" s="18">
         <v>100</v>
       </c>
       <c r="G162" s="17" t="s">
         <v>11</v>
       </c>
       <c r="H162" s="16" t="s">
         <v>11</v>
       </c>
       <c r="I162" s="11"/>
       <c r="K162" s="19"/>
     </row>
-    <row r="163" spans="1:11">
-      <c r="A163" s="56" t="s">
+    <row r="163" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A163" s="51" t="s">
         <v>24</v>
       </c>
       <c r="B163" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C163" s="17" t="s">
         <v>11</v>
       </c>
       <c r="D163" s="18" t="s">
         <v>11</v>
       </c>
       <c r="E163" s="17" t="s">
         <v>11</v>
       </c>
       <c r="F163" s="18" t="s">
         <v>11</v>
       </c>
       <c r="G163" s="17" t="s">
         <v>11</v>
       </c>
       <c r="H163" s="16" t="s">
         <v>11</v>
       </c>
       <c r="I163" s="11"/>
       <c r="K163" s="19"/>
     </row>
-    <row r="164" spans="1:11">
-      <c r="A164" s="56" t="s">
+    <row r="164" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A164" s="51" t="s">
         <v>25</v>
       </c>
       <c r="B164" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C164" s="17" t="s">
         <v>11</v>
       </c>
       <c r="D164" s="18" t="s">
         <v>11</v>
       </c>
       <c r="E164" s="17" t="s">
         <v>11</v>
       </c>
       <c r="F164" s="18" t="s">
         <v>11</v>
       </c>
       <c r="G164" s="17" t="s">
         <v>11</v>
       </c>
       <c r="H164" s="16" t="s">
         <v>11</v>
       </c>
       <c r="I164" s="11"/>
       <c r="K164" s="19"/>
     </row>
-    <row r="165" spans="1:11">
-      <c r="A165" s="56" t="s">
+    <row r="165" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A165" s="51" t="s">
         <v>0</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C165" s="20" t="s">
         <v>11</v>
       </c>
       <c r="D165" s="21" t="s">
         <v>11</v>
       </c>
       <c r="E165" s="20">
         <v>22218162</v>
       </c>
       <c r="F165" s="21">
         <v>29.1</v>
       </c>
       <c r="G165" s="20" t="s">
         <v>10</v>
       </c>
       <c r="H165" s="12">
         <v>70.900000000000006</v>
       </c>
       <c r="I165" s="11"/>
       <c r="K165" s="19"/>
     </row>
-    <row r="166" spans="1:11" s="41" customFormat="1">
-      <c r="A166" s="56" t="s">
+    <row r="166" spans="1:11" s="39" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A166" s="51" t="s">
         <v>26</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C166" s="20" t="s">
         <v>11</v>
       </c>
       <c r="D166" s="21" t="s">
         <v>11</v>
       </c>
       <c r="E166" s="20" t="s">
         <v>11</v>
       </c>
       <c r="F166" s="21" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="22" t="s">
         <v>11</v>
       </c>
       <c r="H166" s="23" t="s">
         <v>11</v>
       </c>
       <c r="I166" s="11"/>
       <c r="K166" s="19"/>
     </row>
-    <row r="167" spans="1:11" s="41" customFormat="1">
-      <c r="A167" s="56" t="s">
+    <row r="167" spans="1:11" s="39" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="51" t="s">
         <v>27</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C167" s="20" t="s">
         <v>11</v>
       </c>
       <c r="D167" s="21" t="s">
         <v>11</v>
       </c>
       <c r="E167" s="20" t="s">
         <v>11</v>
       </c>
       <c r="F167" s="21" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="20" t="s">
         <v>11</v>
       </c>
       <c r="H167" s="12" t="s">
         <v>11</v>
       </c>
       <c r="I167" s="11"/>
       <c r="K167" s="19"/>
     </row>
-    <row r="168" spans="1:11">
-      <c r="A168" s="56" t="s">
+    <row r="168" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A168" s="51" t="s">
         <v>28</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C168" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D168" s="12" t="s">
         <v>11</v>
       </c>
       <c r="E168" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F168" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G168" s="5" t="s">
         <v>11</v>
       </c>
       <c r="H168" s="12" t="s">
         <v>11</v>
       </c>
       <c r="I168" s="11"/>
       <c r="K168" s="19"/>
     </row>
-    <row r="169" spans="1:11">
-      <c r="A169" s="56" t="s">
+    <row r="169" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A169" s="51" t="s">
         <v>29</v>
       </c>
       <c r="B169" s="5">
         <v>6342582</v>
       </c>
       <c r="C169" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D169" s="12" t="s">
         <v>11</v>
       </c>
       <c r="E169" s="5">
         <v>6044939</v>
       </c>
       <c r="F169" s="12">
         <v>95.3</v>
       </c>
       <c r="G169" s="5">
         <v>297643</v>
       </c>
       <c r="H169" s="12">
         <v>4.7</v>
       </c>
       <c r="I169" s="11"/>
       <c r="K169" s="19"/>
     </row>
-    <row r="170" spans="1:11">
-      <c r="A170" s="56" t="s">
+    <row r="170" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A170" s="51" t="s">
         <v>30</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C170" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D170" s="12" t="s">
         <v>11</v>
       </c>
       <c r="E170" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F170" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G170" s="5" t="s">
         <v>11</v>
       </c>
       <c r="H170" s="12" t="s">
         <v>11</v>
       </c>
       <c r="I170" s="11"/>
       <c r="K170" s="19"/>
     </row>
-    <row r="171" spans="1:11" s="41" customFormat="1">
-      <c r="A171" s="57" t="s">
+    <row r="171" spans="1:11" s="39" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A171" s="52" t="s">
         <v>31</v>
       </c>
       <c r="B171" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D171" s="13" t="s">
         <v>11</v>
       </c>
       <c r="E171" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F171" s="13" t="s">
         <v>11</v>
       </c>
       <c r="G171" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H171" s="13" t="s">
         <v>11</v>
       </c>
       <c r="I171" s="11"/>
       <c r="K171" s="19"/>
     </row>
-    <row r="172" spans="1:11" s="41" customFormat="1">
-      <c r="A172" s="56"/>
+    <row r="172" spans="1:11" s="39" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A172" s="51"/>
       <c r="B172" s="5"/>
       <c r="C172" s="5"/>
       <c r="D172" s="12"/>
       <c r="E172" s="5"/>
       <c r="F172" s="12"/>
       <c r="G172" s="5"/>
       <c r="H172" s="12"/>
       <c r="I172" s="11"/>
       <c r="K172" s="19"/>
     </row>
-    <row r="173" spans="1:11" s="41" customFormat="1">
-      <c r="A173" s="94" t="s">
+    <row r="173" spans="1:11" s="39" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A173" s="98" t="s">
         <v>41</v>
       </c>
-      <c r="B173" s="94"/>
-[...6 lines deleted...]
-      <c r="I173" s="94"/>
+      <c r="B173" s="98"/>
+      <c r="C173" s="98"/>
+      <c r="D173" s="98"/>
+      <c r="E173" s="98"/>
+      <c r="F173" s="98"/>
+      <c r="G173" s="98"/>
+      <c r="H173" s="98"/>
+      <c r="I173" s="98"/>
       <c r="K173" s="19"/>
     </row>
-    <row r="174" spans="1:11">
+    <row r="174" spans="1:11" x14ac:dyDescent="0.2">
       <c r="D174" s="26"/>
       <c r="F174" s="26"/>
       <c r="H174" s="26"/>
     </row>
-    <row r="175" spans="1:11">
-      <c r="A175" s="93" t="s">
+    <row r="175" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A175" s="85" t="s">
         <v>40</v>
       </c>
-      <c r="B175" s="93"/>
-[...13 lines deleted...]
-      <c r="G176" s="30"/>
+      <c r="B175" s="85"/>
+      <c r="C175" s="85"/>
+      <c r="D175" s="85"/>
+      <c r="E175" s="85"/>
+      <c r="F175" s="85"/>
+      <c r="G175" s="85"/>
+      <c r="H175" s="85"/>
+    </row>
+    <row r="176" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="B176" s="29"/>
+      <c r="C176" s="29"/>
+      <c r="D176" s="30"/>
+      <c r="E176" s="29"/>
+      <c r="F176" s="30"/>
+      <c r="G176" s="29"/>
       <c r="I176" s="26"/>
     </row>
-    <row r="177" spans="1:9" ht="10.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B177" s="102" t="s">
+    <row r="177" spans="1:9" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A177" s="86"/>
+      <c r="B177" s="89" t="s">
         <v>4</v>
       </c>
-      <c r="C177" s="97" t="s">
+      <c r="C177" s="92" t="s">
         <v>3</v>
       </c>
-      <c r="D177" s="98"/>
-[...3 lines deleted...]
-      <c r="H177" s="106"/>
+      <c r="D177" s="93"/>
+      <c r="E177" s="93"/>
+      <c r="F177" s="93"/>
+      <c r="G177" s="94"/>
+      <c r="H177" s="94"/>
       <c r="I177" s="26"/>
     </row>
-    <row r="178" spans="1:9" ht="25.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B178" s="103"/>
+    <row r="178" spans="1:9" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A178" s="87"/>
+      <c r="B178" s="90"/>
       <c r="C178" s="95" t="s">
         <v>5</v>
       </c>
       <c r="D178" s="95"/>
       <c r="E178" s="95" t="s">
         <v>6</v>
       </c>
       <c r="F178" s="96"/>
-      <c r="G178" s="97" t="s">
+      <c r="G178" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="H178" s="98"/>
+      <c r="H178" s="93"/>
       <c r="I178" s="26"/>
     </row>
-    <row r="179" spans="1:9" ht="22.5">
-[...1 lines deleted...]
-      <c r="B179" s="104"/>
+    <row r="179" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A179" s="88"/>
+      <c r="B179" s="91"/>
       <c r="C179" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D179" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E179" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F179" s="81" t="s">
+      <c r="F179" s="76" t="s">
         <v>8</v>
       </c>
-      <c r="G179" s="82" t="s">
+      <c r="G179" s="77" t="s">
         <v>9</v>
       </c>
-      <c r="H179" s="81" t="s">
+      <c r="H179" s="76" t="s">
         <v>8</v>
       </c>
       <c r="I179" s="26"/>
     </row>
-    <row r="180" spans="1:9">
-      <c r="A180" s="55" t="s">
+    <row r="180" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A180" s="50" t="s">
         <v>12</v>
       </c>
       <c r="B180" s="3">
         <v>285195244</v>
       </c>
       <c r="C180" s="3">
         <v>48579332</v>
       </c>
       <c r="D180" s="16">
         <v>17</v>
       </c>
       <c r="E180" s="3">
         <v>98351434</v>
       </c>
       <c r="F180" s="16">
         <v>34.5</v>
       </c>
       <c r="G180" s="4">
         <v>138264478</v>
       </c>
-      <c r="H180" s="70">
+      <c r="H180" s="65">
         <v>48.5</v>
       </c>
-      <c r="I180" s="65"/>
-[...2 lines deleted...]
-      <c r="A181" s="56" t="s">
+      <c r="I180" s="60"/>
+    </row>
+    <row r="181" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A181" s="51" t="s">
         <v>13</v>
       </c>
       <c r="B181" s="3">
         <v>198669367</v>
       </c>
       <c r="C181" s="3">
         <v>48084944</v>
       </c>
       <c r="D181" s="16">
         <v>24.2</v>
       </c>
       <c r="E181" s="3">
         <v>66088076</v>
       </c>
       <c r="F181" s="16">
         <v>33.299999999999997</v>
       </c>
       <c r="G181" s="4">
         <v>84496347</v>
       </c>
-      <c r="H181" s="70">
+      <c r="H181" s="65">
         <v>42.5</v>
       </c>
-      <c r="I181" s="65"/>
-[...2 lines deleted...]
-      <c r="A182" s="56" t="s">
+      <c r="I181" s="60"/>
+    </row>
+    <row r="182" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A182" s="51" t="s">
         <v>14</v>
       </c>
       <c r="B182" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C182" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D182" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E182" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F182" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G182" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="H182" s="70" t="s">
-[...5 lines deleted...]
-      <c r="A183" s="56" t="s">
+      <c r="H182" s="65" t="s">
+        <v>11</v>
+      </c>
+      <c r="I182" s="60"/>
+    </row>
+    <row r="183" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A183" s="51" t="s">
         <v>15</v>
       </c>
       <c r="B183" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C183" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D183" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E183" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F183" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G183" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="H183" s="70" t="s">
-[...5 lines deleted...]
-      <c r="A184" s="56" t="s">
+      <c r="H183" s="65" t="s">
+        <v>11</v>
+      </c>
+      <c r="I183" s="60"/>
+    </row>
+    <row r="184" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A184" s="51" t="s">
         <v>16</v>
       </c>
       <c r="B184" s="3">
         <v>9963389</v>
       </c>
       <c r="C184" s="3">
         <v>17618</v>
       </c>
       <c r="D184" s="16">
         <v>0.2</v>
       </c>
       <c r="E184" s="3">
         <v>4991422</v>
       </c>
       <c r="F184" s="16">
         <v>50.1</v>
       </c>
       <c r="G184" s="4">
         <v>4954349</v>
       </c>
-      <c r="H184" s="70">
+      <c r="H184" s="65">
         <v>49.7</v>
       </c>
-      <c r="I184" s="65"/>
-[...2 lines deleted...]
-      <c r="A185" s="56" t="s">
+      <c r="I184" s="60"/>
+    </row>
+    <row r="185" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A185" s="51" t="s">
         <v>17</v>
       </c>
       <c r="B185" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C185" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D185" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E185" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F185" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="H185" s="70" t="s">
-[...5 lines deleted...]
-      <c r="A186" s="56" t="s">
+      <c r="H185" s="65" t="s">
+        <v>11</v>
+      </c>
+      <c r="I185" s="60"/>
+    </row>
+    <row r="186" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A186" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B186" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C186" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D186" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E186" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F186" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="H186" s="70" t="s">
-[...5 lines deleted...]
-      <c r="A187" s="56" t="s">
+      <c r="H186" s="65" t="s">
+        <v>11</v>
+      </c>
+      <c r="I186" s="60"/>
+    </row>
+    <row r="187" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A187" s="51" t="s">
         <v>19</v>
       </c>
       <c r="B187" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C187" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D187" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E187" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F187" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="H187" s="70" t="s">
-[...5 lines deleted...]
-      <c r="A188" s="56" t="s">
+      <c r="H187" s="65" t="s">
+        <v>11</v>
+      </c>
+      <c r="I187" s="60"/>
+    </row>
+    <row r="188" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A188" s="51" t="s">
         <v>20</v>
       </c>
       <c r="B188" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C188" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D188" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E188" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F188" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="H188" s="70" t="s">
-[...5 lines deleted...]
-      <c r="A189" s="56" t="s">
+      <c r="H188" s="65" t="s">
+        <v>11</v>
+      </c>
+      <c r="I188" s="60"/>
+    </row>
+    <row r="189" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A189" s="51" t="s">
         <v>21</v>
       </c>
       <c r="B189" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C189" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D189" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E189" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F189" s="16" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="H189" s="70" t="s">
-[...5 lines deleted...]
-      <c r="A190" s="56" t="s">
+      <c r="H189" s="65" t="s">
+        <v>11</v>
+      </c>
+      <c r="I189" s="60"/>
+    </row>
+    <row r="190" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A190" s="51" t="s">
         <v>22</v>
       </c>
       <c r="B190" s="4">
         <v>589573</v>
       </c>
       <c r="C190" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="D190" s="70" t="s">
+      <c r="D190" s="65" t="s">
         <v>11</v>
       </c>
       <c r="E190" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F190" s="70" t="s">
+      <c r="F190" s="65" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="4">
         <v>589573</v>
       </c>
-      <c r="H190" s="70">
+      <c r="H190" s="65">
         <v>100</v>
       </c>
-      <c r="I190" s="65"/>
-[...2 lines deleted...]
-      <c r="A191" s="56" t="s">
+      <c r="I190" s="60"/>
+    </row>
+    <row r="191" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A191" s="51" t="s">
         <v>23</v>
       </c>
       <c r="B191" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C191" s="17" t="s">
         <v>11</v>
       </c>
       <c r="D191" s="18" t="s">
         <v>11</v>
       </c>
       <c r="E191" s="17" t="s">
         <v>11</v>
       </c>
       <c r="F191" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="G191" s="72" t="s">
-[...8 lines deleted...]
-      <c r="A192" s="56" t="s">
+      <c r="G191" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="H191" s="65" t="s">
+        <v>11</v>
+      </c>
+      <c r="I191" s="60"/>
+    </row>
+    <row r="192" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A192" s="51" t="s">
         <v>24</v>
       </c>
       <c r="B192" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C192" s="17" t="s">
         <v>11</v>
       </c>
       <c r="D192" s="18" t="s">
         <v>11</v>
       </c>
       <c r="E192" s="17" t="s">
         <v>11</v>
       </c>
       <c r="F192" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="G192" s="72" t="s">
-[...8 lines deleted...]
-      <c r="A193" s="56" t="s">
+      <c r="G192" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="H192" s="65" t="s">
+        <v>11</v>
+      </c>
+      <c r="I192" s="60"/>
+    </row>
+    <row r="193" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A193" s="51" t="s">
         <v>25</v>
       </c>
       <c r="B193" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C193" s="17" t="s">
         <v>11</v>
       </c>
       <c r="D193" s="18" t="s">
         <v>11</v>
       </c>
       <c r="E193" s="17" t="s">
         <v>11</v>
       </c>
       <c r="F193" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="G193" s="72" t="s">
-[...8 lines deleted...]
-      <c r="A194" s="56" t="s">
+      <c r="G193" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="H193" s="65" t="s">
+        <v>11</v>
+      </c>
+      <c r="I193" s="60"/>
+    </row>
+    <row r="194" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A194" s="51" t="s">
         <v>0</v>
       </c>
       <c r="B194" s="5">
         <v>73879018</v>
       </c>
       <c r="C194" s="20">
         <v>476770</v>
       </c>
       <c r="D194" s="21">
         <v>0.6</v>
       </c>
       <c r="E194" s="20">
         <v>25334417</v>
       </c>
       <c r="F194" s="21">
         <v>34.299999999999997</v>
       </c>
-      <c r="G194" s="73">
+      <c r="G194" s="68">
         <v>48067831</v>
       </c>
-      <c r="H194" s="74">
+      <c r="H194" s="69">
         <v>65.099999999999994</v>
       </c>
-      <c r="I194" s="65"/>
-[...2 lines deleted...]
-      <c r="A195" s="56" t="s">
+      <c r="I194" s="60"/>
+    </row>
+    <row r="195" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A195" s="51" t="s">
         <v>26</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C195" s="20" t="s">
         <v>11</v>
       </c>
       <c r="D195" s="21" t="s">
         <v>11</v>
       </c>
       <c r="E195" s="20" t="s">
         <v>11</v>
       </c>
       <c r="F195" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="G195" s="75" t="s">
-[...8 lines deleted...]
-      <c r="A196" s="56" t="s">
+      <c r="G195" s="70" t="s">
+        <v>11</v>
+      </c>
+      <c r="H195" s="71" t="s">
+        <v>11</v>
+      </c>
+      <c r="I195" s="60"/>
+    </row>
+    <row r="196" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A196" s="51" t="s">
         <v>27</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C196" s="20" t="s">
         <v>11</v>
       </c>
       <c r="D196" s="21" t="s">
         <v>11</v>
       </c>
       <c r="E196" s="21" t="s">
         <v>11</v>
       </c>
       <c r="F196" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="G196" s="73" t="s">
-[...8 lines deleted...]
-      <c r="A197" s="56" t="s">
+      <c r="G196" s="68" t="s">
+        <v>11</v>
+      </c>
+      <c r="H196" s="69" t="s">
+        <v>11</v>
+      </c>
+      <c r="I196" s="60"/>
+    </row>
+    <row r="197" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A197" s="51" t="s">
         <v>28</v>
       </c>
       <c r="B197" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C197" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D197" s="12" t="s">
         <v>11</v>
       </c>
       <c r="E197" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F197" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="H197" s="74" t="s">
-[...5 lines deleted...]
-      <c r="A198" s="56" t="s">
+      <c r="H197" s="69" t="s">
+        <v>11</v>
+      </c>
+      <c r="I197" s="60"/>
+    </row>
+    <row r="198" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A198" s="51" t="s">
         <v>29</v>
       </c>
       <c r="B198" s="5">
         <v>2093897</v>
       </c>
       <c r="C198" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D198" s="12" t="s">
         <v>11</v>
       </c>
       <c r="E198" s="5">
         <v>1937519</v>
       </c>
       <c r="F198" s="12">
         <v>92.5</v>
       </c>
       <c r="G198" s="6">
         <v>156378</v>
       </c>
-      <c r="H198" s="74">
+      <c r="H198" s="69">
         <v>7.5</v>
       </c>
-      <c r="I198" s="65"/>
-[...2 lines deleted...]
-      <c r="A199" s="56" t="s">
+      <c r="I198" s="60"/>
+    </row>
+    <row r="199" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A199" s="51" t="s">
         <v>30</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C199" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D199" s="12" t="s">
         <v>11</v>
       </c>
       <c r="E199" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F199" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G199" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="H199" s="74" t="s">
-[...5 lines deleted...]
-      <c r="A200" s="57" t="s">
+      <c r="H199" s="69" t="s">
+        <v>11</v>
+      </c>
+      <c r="I199" s="60"/>
+    </row>
+    <row r="200" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A200" s="52" t="s">
         <v>31</v>
       </c>
       <c r="B200" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D200" s="13" t="s">
         <v>11</v>
       </c>
       <c r="E200" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F200" s="13" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="H200" s="77" t="s">
-[...5 lines deleted...]
-      <c r="A202" s="94" t="s">
+      <c r="H200" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="I200" s="60"/>
+    </row>
+    <row r="202" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A202" s="98" t="s">
         <v>41</v>
       </c>
-      <c r="B202" s="94"/>
-[...9 lines deleted...]
-      <c r="A205" s="93" t="s">
+      <c r="B202" s="98"/>
+      <c r="C202" s="98"/>
+      <c r="D202" s="98"/>
+      <c r="E202" s="98"/>
+      <c r="F202" s="98"/>
+      <c r="G202" s="98"/>
+      <c r="H202" s="98"/>
+      <c r="I202" s="98"/>
+    </row>
+    <row r="205" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A205" s="85" t="s">
         <v>42</v>
       </c>
-      <c r="B205" s="93"/>
-[...17 lines deleted...]
-      <c r="B207" s="102" t="s">
+      <c r="B205" s="85"/>
+      <c r="C205" s="85"/>
+      <c r="D205" s="85"/>
+      <c r="E205" s="85"/>
+      <c r="F205" s="85"/>
+      <c r="G205" s="85"/>
+      <c r="H205" s="85"/>
+    </row>
+    <row r="206" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="B206" s="29"/>
+      <c r="C206" s="29"/>
+      <c r="D206" s="30"/>
+      <c r="E206" s="29"/>
+      <c r="F206" s="30"/>
+      <c r="G206" s="29"/>
+    </row>
+    <row r="207" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A207" s="86"/>
+      <c r="B207" s="89" t="s">
         <v>4</v>
       </c>
-      <c r="C207" s="97" t="s">
+      <c r="C207" s="92" t="s">
         <v>3</v>
       </c>
-      <c r="D207" s="98"/>
-[...7 lines deleted...]
-      <c r="B208" s="103"/>
+      <c r="D207" s="93"/>
+      <c r="E207" s="93"/>
+      <c r="F207" s="93"/>
+      <c r="G207" s="94"/>
+      <c r="H207" s="94"/>
+    </row>
+    <row r="208" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A208" s="87"/>
+      <c r="B208" s="90"/>
       <c r="C208" s="95" t="s">
         <v>5</v>
       </c>
       <c r="D208" s="95"/>
       <c r="E208" s="95" t="s">
         <v>6</v>
       </c>
       <c r="F208" s="96"/>
-      <c r="G208" s="97" t="s">
+      <c r="G208" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="H208" s="98"/>
-[...3 lines deleted...]
-      <c r="B209" s="104"/>
+      <c r="H208" s="93"/>
+    </row>
+    <row r="209" spans="1:8" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A209" s="88"/>
+      <c r="B209" s="91"/>
       <c r="C209" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D209" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E209" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F209" s="81" t="s">
+      <c r="F209" s="76" t="s">
         <v>8</v>
       </c>
-      <c r="G209" s="82" t="s">
+      <c r="G209" s="77" t="s">
         <v>9</v>
       </c>
-      <c r="H209" s="81" t="s">
+      <c r="H209" s="76" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="210" spans="1:8">
-      <c r="A210" s="91" t="s">
+    <row r="210" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A210" s="83" t="s">
         <v>12</v>
       </c>
-      <c r="B210" s="87" t="s">
+      <c r="B210" s="79" t="s">
         <v>43</v>
       </c>
-      <c r="C210" s="87" t="s">
+      <c r="C210" s="79" t="s">
         <v>43</v>
       </c>
-      <c r="D210" s="88" t="s">
+      <c r="D210" s="80" t="s">
         <v>43</v>
       </c>
-      <c r="E210" s="87" t="s">
+      <c r="E210" s="79" t="s">
         <v>43</v>
       </c>
-      <c r="F210" s="88" t="s">
+      <c r="F210" s="80" t="s">
         <v>43</v>
       </c>
-      <c r="G210" s="89" t="s">
+      <c r="G210" s="81" t="s">
         <v>43</v>
       </c>
-      <c r="H210" s="90" t="s">
+      <c r="H210" s="82" t="s">
         <v>43</v>
       </c>
     </row>
+    <row r="213" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A213" s="85" t="s">
+        <v>44</v>
+      </c>
+      <c r="B213" s="85"/>
+      <c r="C213" s="85"/>
+      <c r="D213" s="85"/>
+      <c r="E213" s="85"/>
+      <c r="F213" s="85"/>
+      <c r="G213" s="85"/>
+      <c r="H213" s="85"/>
+    </row>
+    <row r="214" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="B214" s="29"/>
+      <c r="C214" s="29"/>
+      <c r="D214" s="30"/>
+      <c r="E214" s="29"/>
+      <c r="F214" s="30"/>
+      <c r="G214" s="29"/>
+    </row>
+    <row r="215" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A215" s="86"/>
+      <c r="B215" s="89" t="s">
+        <v>4</v>
+      </c>
+      <c r="C215" s="92" t="s">
+        <v>3</v>
+      </c>
+      <c r="D215" s="93"/>
+      <c r="E215" s="93"/>
+      <c r="F215" s="93"/>
+      <c r="G215" s="94"/>
+      <c r="H215" s="94"/>
+    </row>
+    <row r="216" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A216" s="87"/>
+      <c r="B216" s="90"/>
+      <c r="C216" s="95" t="s">
+        <v>5</v>
+      </c>
+      <c r="D216" s="95"/>
+      <c r="E216" s="95" t="s">
+        <v>6</v>
+      </c>
+      <c r="F216" s="96"/>
+      <c r="G216" s="92" t="s">
+        <v>7</v>
+      </c>
+      <c r="H216" s="93"/>
+    </row>
+    <row r="217" spans="1:8" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A217" s="88"/>
+      <c r="B217" s="91"/>
+      <c r="C217" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D217" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E217" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="F217" s="76" t="s">
+        <v>8</v>
+      </c>
+      <c r="G217" s="77" t="s">
+        <v>9</v>
+      </c>
+      <c r="H217" s="76" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A218" s="83" t="s">
+        <v>12</v>
+      </c>
+      <c r="B218" s="79" t="s">
+        <v>43</v>
+      </c>
+      <c r="C218" s="79" t="s">
+        <v>43</v>
+      </c>
+      <c r="D218" s="80" t="s">
+        <v>43</v>
+      </c>
+      <c r="E218" s="79" t="s">
+        <v>43</v>
+      </c>
+      <c r="F218" s="80" t="s">
+        <v>43</v>
+      </c>
+      <c r="G218" s="81" t="s">
+        <v>43</v>
+      </c>
+      <c r="H218" s="82" t="s">
+        <v>43</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="63">
-[...13 lines deleted...]
-    <mergeCell ref="G178:H178"/>
+  <mergeCells count="70">
+    <mergeCell ref="A213:H213"/>
+    <mergeCell ref="A215:A217"/>
+    <mergeCell ref="B215:B217"/>
+    <mergeCell ref="C215:H215"/>
+    <mergeCell ref="C216:D216"/>
+    <mergeCell ref="E216:F216"/>
+    <mergeCell ref="G216:H216"/>
+    <mergeCell ref="A202:I202"/>
+    <mergeCell ref="A28:I28"/>
+    <mergeCell ref="A57:I57"/>
+    <mergeCell ref="A86:I86"/>
+    <mergeCell ref="A115:I115"/>
+    <mergeCell ref="A144:I144"/>
+    <mergeCell ref="A173:I173"/>
+    <mergeCell ref="C149:D149"/>
+    <mergeCell ref="E149:F149"/>
+    <mergeCell ref="G149:H149"/>
+    <mergeCell ref="A59:H59"/>
+    <mergeCell ref="A61:A63"/>
+    <mergeCell ref="B61:B63"/>
+    <mergeCell ref="A30:H30"/>
+    <mergeCell ref="A32:A34"/>
+    <mergeCell ref="B32:B34"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="C3:H3"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="C32:H32"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="E33:F33"/>
+    <mergeCell ref="A146:H146"/>
+    <mergeCell ref="C61:H61"/>
+    <mergeCell ref="C62:D62"/>
+    <mergeCell ref="E62:F62"/>
+    <mergeCell ref="G62:H62"/>
+    <mergeCell ref="G120:H120"/>
+    <mergeCell ref="G33:H33"/>
     <mergeCell ref="A148:A150"/>
     <mergeCell ref="B148:B150"/>
     <mergeCell ref="C148:H148"/>
     <mergeCell ref="A88:H88"/>
     <mergeCell ref="A90:A92"/>
     <mergeCell ref="A117:H117"/>
     <mergeCell ref="B90:B92"/>
     <mergeCell ref="C90:H90"/>
     <mergeCell ref="C91:D91"/>
     <mergeCell ref="E91:F91"/>
     <mergeCell ref="G91:H91"/>
     <mergeCell ref="A119:A121"/>
     <mergeCell ref="B119:B121"/>
     <mergeCell ref="C119:H119"/>
     <mergeCell ref="C120:D120"/>
     <mergeCell ref="E120:F120"/>
-    <mergeCell ref="C32:H32"/>
-[...31 lines deleted...]
-    <mergeCell ref="B32:B34"/>
+    <mergeCell ref="A175:H175"/>
+    <mergeCell ref="A177:A179"/>
+    <mergeCell ref="B177:B179"/>
+    <mergeCell ref="C177:H177"/>
+    <mergeCell ref="C178:D178"/>
+    <mergeCell ref="E178:F178"/>
+    <mergeCell ref="G178:H178"/>
+    <mergeCell ref="A205:H205"/>
+    <mergeCell ref="A207:A209"/>
+    <mergeCell ref="B207:B209"/>
+    <mergeCell ref="C207:H207"/>
+    <mergeCell ref="C208:D208"/>
+    <mergeCell ref="E208:F208"/>
+    <mergeCell ref="G208:H208"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="29" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="58" max="9" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="11" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>