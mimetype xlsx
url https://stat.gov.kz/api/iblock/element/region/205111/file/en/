--- v0 (2026-04-29)
+++ v1 (2026-07-22)
@@ -1,43 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="10290" yWindow="15" windowWidth="16335" windowHeight="11430"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$R$25</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="25">
   <si>
     <t>…</t>
   </si>
   <si>
@@ -259,58 +260,58 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -581,145 +582,145 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AP81"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection sqref="A1:Y1"/>
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="20" customWidth="1"/>
     <col min="2" max="5" width="10.42578125" style="20" customWidth="1"/>
     <col min="6" max="9" width="10.42578125" style="12" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="25" customWidth="1"/>
     <col min="11" max="12" width="10.42578125" style="12" customWidth="1"/>
     <col min="13" max="13" width="10" style="12" customWidth="1"/>
     <col min="14" max="15" width="9.85546875" style="12" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9.28515625" style="12" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="9.5703125" style="12" customWidth="1"/>
     <col min="18" max="18" width="9.28515625" style="12" bestFit="1" customWidth="1"/>
     <col min="19" max="42" width="9.140625" style="12"/>
     <col min="43" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42" s="4" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A1" s="26" t="s">
+      <c r="A1" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="26"/>
-[...22 lines deleted...]
-      <c r="Y1" s="26"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+      <c r="N1" s="27"/>
+      <c r="O1" s="27"/>
+      <c r="P1" s="27"/>
+      <c r="Q1" s="27"/>
+      <c r="R1" s="27"/>
+      <c r="S1" s="27"/>
+      <c r="T1" s="27"/>
+      <c r="U1" s="27"/>
+      <c r="V1" s="27"/>
+      <c r="W1" s="27"/>
+      <c r="X1" s="27"/>
+      <c r="Y1" s="27"/>
       <c r="Z1" s="3"/>
       <c r="AA1" s="3"/>
       <c r="AB1" s="3"/>
       <c r="AC1" s="3"/>
       <c r="AD1" s="3"/>
       <c r="AE1" s="3"/>
       <c r="AF1" s="3"/>
       <c r="AG1" s="3"/>
       <c r="AH1" s="3"/>
       <c r="AI1" s="3"/>
       <c r="AJ1" s="3"/>
       <c r="AK1" s="3"/>
       <c r="AL1" s="3"/>
       <c r="AM1" s="3"/>
       <c r="AN1" s="3"/>
       <c r="AO1" s="3"/>
       <c r="AP1" s="3"/>
     </row>
     <row r="2" spans="1:42" s="4" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A2" s="27"/>
-[...23 lines deleted...]
-      <c r="Y2" s="28" t="s">
+      <c r="A2" s="26"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+      <c r="H2" s="26"/>
+      <c r="I2" s="26"/>
+      <c r="J2" s="26"/>
+      <c r="K2" s="26"/>
+      <c r="L2" s="26"/>
+      <c r="M2" s="26"/>
+      <c r="N2" s="26"/>
+      <c r="O2" s="26"/>
+      <c r="P2" s="26"/>
+      <c r="Q2" s="26"/>
+      <c r="R2" s="26"/>
+      <c r="S2" s="26"/>
+      <c r="T2" s="26"/>
+      <c r="U2" s="26"/>
+      <c r="V2" s="26"/>
+      <c r="W2" s="26"/>
+      <c r="X2" s="26"/>
+      <c r="Y2" s="3"/>
+      <c r="Z2" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="Z2" s="28"/>
-      <c r="AA2" s="3"/>
+      <c r="AA2" s="28"/>
       <c r="AB2" s="3"/>
       <c r="AC2" s="3"/>
       <c r="AD2" s="3"/>
       <c r="AE2" s="3"/>
       <c r="AF2" s="3"/>
       <c r="AG2" s="3"/>
       <c r="AH2" s="3"/>
       <c r="AI2" s="3"/>
       <c r="AJ2" s="3"/>
       <c r="AK2" s="3"/>
       <c r="AL2" s="3"/>
       <c r="AM2" s="3"/>
       <c r="AN2" s="3"/>
       <c r="AO2" s="3"/>
       <c r="AP2" s="3"/>
     </row>
     <row r="3" spans="1:42" s="7" customFormat="1">
       <c r="A3" s="5"/>
       <c r="B3" s="5">
         <v>2000</v>
       </c>
       <c r="C3" s="5">
         <v>2001</v>
       </c>
       <c r="D3" s="5">
@@ -769,51 +770,53 @@
       </c>
       <c r="S3" s="5">
         <v>2017</v>
       </c>
       <c r="T3" s="5">
         <v>2018</v>
       </c>
       <c r="U3" s="5">
         <v>2019</v>
       </c>
       <c r="V3" s="5">
         <v>2020</v>
       </c>
       <c r="W3" s="5">
         <v>2021</v>
       </c>
       <c r="X3" s="7">
         <v>2022</v>
       </c>
       <c r="Y3" s="7">
         <v>2023</v>
       </c>
       <c r="Z3" s="7">
         <v>2024</v>
       </c>
-      <c r="AA3" s="6"/>
+      <c r="AA3" s="7">
+        <v>2025</v>
+      </c>
       <c r="AB3" s="6"/>
       <c r="AC3" s="6"/>
       <c r="AD3" s="6"/>
       <c r="AE3" s="6"/>
       <c r="AF3" s="6"/>
       <c r="AG3" s="6"/>
       <c r="AH3" s="6"/>
       <c r="AI3" s="6"/>
       <c r="AJ3" s="6"/>
       <c r="AK3" s="6"/>
       <c r="AL3" s="6"/>
       <c r="AM3" s="6"/>
       <c r="AN3" s="6"/>
       <c r="AO3" s="6"/>
       <c r="AP3" s="6"/>
     </row>
     <row r="4" spans="1:42" s="13" customFormat="1">
       <c r="A4" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="8">
         <v>116.7</v>
       </c>
       <c r="C4" s="8">
         <v>119.4</v>
@@ -865,51 +868,53 @@
       </c>
       <c r="S4" s="10">
         <v>106.4</v>
       </c>
       <c r="T4" s="10">
         <v>105.8</v>
       </c>
       <c r="U4" s="10">
         <v>104.6</v>
       </c>
       <c r="V4" s="10">
         <v>100.2</v>
       </c>
       <c r="W4" s="10">
         <v>107.1</v>
       </c>
       <c r="X4" s="11">
         <v>102.1</v>
       </c>
       <c r="Y4" s="11">
         <v>108.7</v>
       </c>
       <c r="Z4" s="11">
         <v>104.1</v>
       </c>
-      <c r="AA4" s="12"/>
+      <c r="AA4" s="11">
+        <v>107.5</v>
+      </c>
       <c r="AB4" s="12"/>
       <c r="AC4" s="12"/>
       <c r="AD4" s="12"/>
       <c r="AE4" s="12"/>
       <c r="AF4" s="12"/>
       <c r="AG4" s="12"/>
       <c r="AH4" s="12"/>
       <c r="AI4" s="12"/>
       <c r="AJ4" s="12"/>
       <c r="AK4" s="12"/>
       <c r="AL4" s="12"/>
       <c r="AM4" s="12"/>
       <c r="AN4" s="12"/>
       <c r="AO4" s="12"/>
       <c r="AP4" s="12"/>
     </row>
     <row r="5" spans="1:42" s="13" customFormat="1">
       <c r="A5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="14">
         <v>110.4</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>0</v>
@@ -961,51 +966,53 @@
       </c>
       <c r="S5" s="10">
         <v>106</v>
       </c>
       <c r="T5" s="10">
         <v>107.3</v>
       </c>
       <c r="U5" s="10">
         <v>106.2</v>
       </c>
       <c r="V5" s="10">
         <v>108.7</v>
       </c>
       <c r="W5" s="10">
         <v>115.8</v>
       </c>
       <c r="X5" s="11">
         <v>101</v>
       </c>
       <c r="Y5" s="11">
         <v>110</v>
       </c>
       <c r="Z5" s="11">
         <v>103.7</v>
       </c>
-      <c r="AA5" s="12"/>
+      <c r="AA5" s="11">
+        <v>105.9</v>
+      </c>
       <c r="AB5" s="12"/>
       <c r="AC5" s="12"/>
       <c r="AD5" s="12"/>
       <c r="AE5" s="12"/>
       <c r="AF5" s="12"/>
       <c r="AG5" s="12"/>
       <c r="AH5" s="12"/>
       <c r="AI5" s="12"/>
       <c r="AJ5" s="12"/>
       <c r="AK5" s="12"/>
       <c r="AL5" s="12"/>
       <c r="AM5" s="12"/>
       <c r="AN5" s="12"/>
       <c r="AO5" s="12"/>
       <c r="AP5" s="12"/>
     </row>
     <row r="6" spans="1:42" s="13" customFormat="1">
       <c r="A6" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="14">
         <v>75.2</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>0</v>
@@ -1057,51 +1064,53 @@
       </c>
       <c r="S6" s="10">
         <v>102.2</v>
       </c>
       <c r="T6" s="10">
         <v>102.3</v>
       </c>
       <c r="U6" s="10">
         <v>101.3</v>
       </c>
       <c r="V6" s="10">
         <v>92.9</v>
       </c>
       <c r="W6" s="10">
         <v>102.5</v>
       </c>
       <c r="X6" s="11">
         <v>108.9</v>
       </c>
       <c r="Y6" s="11">
         <v>100.2</v>
       </c>
       <c r="Z6" s="11">
         <v>81</v>
       </c>
-      <c r="AA6" s="12"/>
+      <c r="AA6" s="11">
+        <v>114.2</v>
+      </c>
       <c r="AB6" s="12"/>
       <c r="AC6" s="12"/>
       <c r="AD6" s="12"/>
       <c r="AE6" s="12"/>
       <c r="AF6" s="12"/>
       <c r="AG6" s="12"/>
       <c r="AH6" s="12"/>
       <c r="AI6" s="12"/>
       <c r="AJ6" s="12"/>
       <c r="AK6" s="12"/>
       <c r="AL6" s="12"/>
       <c r="AM6" s="12"/>
       <c r="AN6" s="12"/>
       <c r="AO6" s="12"/>
       <c r="AP6" s="12"/>
     </row>
     <row r="7" spans="1:42" s="13" customFormat="1">
       <c r="A7" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="14">
         <v>89</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>0</v>
@@ -1153,51 +1162,53 @@
       </c>
       <c r="S7" s="10">
         <v>109.9</v>
       </c>
       <c r="T7" s="10">
         <v>103.8</v>
       </c>
       <c r="U7" s="10">
         <v>101.4</v>
       </c>
       <c r="V7" s="10">
         <v>99.9</v>
       </c>
       <c r="W7" s="10">
         <v>103.5</v>
       </c>
       <c r="X7" s="11">
         <v>110.1</v>
       </c>
       <c r="Y7" s="11">
         <v>100.5</v>
       </c>
       <c r="Z7" s="11">
         <v>89.1</v>
       </c>
-      <c r="AA7" s="12"/>
+      <c r="AA7" s="11">
+        <v>175.6</v>
+      </c>
       <c r="AB7" s="12"/>
       <c r="AC7" s="12"/>
       <c r="AD7" s="12"/>
       <c r="AE7" s="12"/>
       <c r="AF7" s="12"/>
       <c r="AG7" s="12"/>
       <c r="AH7" s="12"/>
       <c r="AI7" s="12"/>
       <c r="AJ7" s="12"/>
       <c r="AK7" s="12"/>
       <c r="AL7" s="12"/>
       <c r="AM7" s="12"/>
       <c r="AN7" s="12"/>
       <c r="AO7" s="12"/>
       <c r="AP7" s="12"/>
     </row>
     <row r="8" spans="1:42" s="13" customFormat="1">
       <c r="A8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="14">
         <v>105.9</v>
       </c>
       <c r="C8" s="15" t="s">
         <v>0</v>
@@ -1249,51 +1260,53 @@
       </c>
       <c r="S8" s="10">
         <v>106.9</v>
       </c>
       <c r="T8" s="10">
         <v>104</v>
       </c>
       <c r="U8" s="10">
         <v>100.8</v>
       </c>
       <c r="V8" s="10">
         <v>88.3</v>
       </c>
       <c r="W8" s="10">
         <v>69.7</v>
       </c>
       <c r="X8" s="11">
         <v>100.8</v>
       </c>
       <c r="Y8" s="11">
         <v>100.4</v>
       </c>
       <c r="Z8" s="11">
         <v>116</v>
       </c>
-      <c r="AA8" s="12"/>
+      <c r="AA8" s="11">
+        <v>101.9</v>
+      </c>
       <c r="AB8" s="12"/>
       <c r="AC8" s="12"/>
       <c r="AD8" s="12"/>
       <c r="AE8" s="12"/>
       <c r="AF8" s="12"/>
       <c r="AG8" s="12"/>
       <c r="AH8" s="12"/>
       <c r="AI8" s="12"/>
       <c r="AJ8" s="12"/>
       <c r="AK8" s="12"/>
       <c r="AL8" s="12"/>
       <c r="AM8" s="12"/>
       <c r="AN8" s="12"/>
       <c r="AO8" s="12"/>
       <c r="AP8" s="12"/>
     </row>
     <row r="9" spans="1:42" s="13" customFormat="1">
       <c r="A9" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="14">
         <v>249.1</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>0</v>
@@ -1345,51 +1358,53 @@
       </c>
       <c r="S9" s="10">
         <v>105.9</v>
       </c>
       <c r="T9" s="10">
         <v>101</v>
       </c>
       <c r="U9" s="10">
         <v>108.2</v>
       </c>
       <c r="V9" s="10">
         <v>99.7</v>
       </c>
       <c r="W9" s="10">
         <v>100.1</v>
       </c>
       <c r="X9" s="11">
         <v>113.3</v>
       </c>
       <c r="Y9" s="11">
         <v>106</v>
       </c>
       <c r="Z9" s="11">
         <v>13.1</v>
       </c>
-      <c r="AA9" s="12"/>
+      <c r="AA9" s="11">
+        <v>1441.8</v>
+      </c>
       <c r="AB9" s="12"/>
       <c r="AC9" s="12"/>
       <c r="AD9" s="12"/>
       <c r="AE9" s="12"/>
       <c r="AF9" s="12"/>
       <c r="AG9" s="12"/>
       <c r="AH9" s="12"/>
       <c r="AI9" s="12"/>
       <c r="AJ9" s="12"/>
       <c r="AK9" s="12"/>
       <c r="AL9" s="12"/>
       <c r="AM9" s="12"/>
       <c r="AN9" s="12"/>
       <c r="AO9" s="12"/>
       <c r="AP9" s="12"/>
     </row>
     <row r="10" spans="1:42" s="13" customFormat="1">
       <c r="A10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>0</v>
@@ -1441,51 +1456,53 @@
       </c>
       <c r="S10" s="10">
         <v>104.5</v>
       </c>
       <c r="T10" s="10">
         <v>103.2</v>
       </c>
       <c r="U10" s="10">
         <v>102.3</v>
       </c>
       <c r="V10" s="10">
         <v>82.7</v>
       </c>
       <c r="W10" s="10">
         <v>100.2</v>
       </c>
       <c r="X10" s="11">
         <v>104.2</v>
       </c>
       <c r="Y10" s="11">
         <v>100.1</v>
       </c>
       <c r="Z10" s="11">
         <v>142.4</v>
       </c>
-      <c r="AA10" s="12"/>
+      <c r="AA10" s="11">
+        <v>156.80000000000001</v>
+      </c>
       <c r="AB10" s="12"/>
       <c r="AC10" s="12"/>
       <c r="AD10" s="12"/>
       <c r="AE10" s="12"/>
       <c r="AF10" s="12"/>
       <c r="AG10" s="12"/>
       <c r="AH10" s="12"/>
       <c r="AI10" s="12"/>
       <c r="AJ10" s="12"/>
       <c r="AK10" s="12"/>
       <c r="AL10" s="12"/>
       <c r="AM10" s="12"/>
       <c r="AN10" s="12"/>
       <c r="AO10" s="12"/>
       <c r="AP10" s="12"/>
     </row>
     <row r="11" spans="1:42" s="13" customFormat="1">
       <c r="A11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="14">
         <v>169.3</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>0</v>
@@ -1537,51 +1554,53 @@
       </c>
       <c r="S11" s="10">
         <v>105.3</v>
       </c>
       <c r="T11" s="10">
         <v>102</v>
       </c>
       <c r="U11" s="10">
         <v>101.5</v>
       </c>
       <c r="V11" s="10">
         <v>99.7</v>
       </c>
       <c r="W11" s="10">
         <v>116.1</v>
       </c>
       <c r="X11" s="11">
         <v>102.9</v>
       </c>
       <c r="Y11" s="11">
         <v>137.30000000000001</v>
       </c>
       <c r="Z11" s="11">
         <v>94.3</v>
       </c>
-      <c r="AA11" s="12"/>
+      <c r="AA11" s="11">
+        <v>50</v>
+      </c>
       <c r="AB11" s="12"/>
       <c r="AC11" s="12"/>
       <c r="AD11" s="12"/>
       <c r="AE11" s="12"/>
       <c r="AF11" s="12"/>
       <c r="AG11" s="12"/>
       <c r="AH11" s="12"/>
       <c r="AI11" s="12"/>
       <c r="AJ11" s="12"/>
       <c r="AK11" s="12"/>
       <c r="AL11" s="12"/>
       <c r="AM11" s="12"/>
       <c r="AN11" s="12"/>
       <c r="AO11" s="12"/>
       <c r="AP11" s="12"/>
     </row>
     <row r="12" spans="1:42" s="13" customFormat="1">
       <c r="A12" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="16">
         <v>606.79999999999995</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>0</v>
@@ -1633,51 +1652,53 @@
       </c>
       <c r="S12" s="10">
         <v>102</v>
       </c>
       <c r="T12" s="10">
         <v>103</v>
       </c>
       <c r="U12" s="10">
         <v>101.9</v>
       </c>
       <c r="V12" s="10">
         <v>100.3</v>
       </c>
       <c r="W12" s="10">
         <v>101.8</v>
       </c>
       <c r="X12" s="11">
         <v>111.6</v>
       </c>
       <c r="Y12" s="11">
         <v>100.3</v>
       </c>
       <c r="Z12" s="11">
         <v>103.4</v>
       </c>
-      <c r="AA12" s="12"/>
+      <c r="AA12" s="11">
+        <v>419.5</v>
+      </c>
       <c r="AB12" s="12"/>
       <c r="AC12" s="12"/>
       <c r="AD12" s="12"/>
       <c r="AE12" s="12"/>
       <c r="AF12" s="12"/>
       <c r="AG12" s="12"/>
       <c r="AH12" s="12"/>
       <c r="AI12" s="12"/>
       <c r="AJ12" s="12"/>
       <c r="AK12" s="12"/>
       <c r="AL12" s="12"/>
       <c r="AM12" s="12"/>
       <c r="AN12" s="12"/>
       <c r="AO12" s="12"/>
       <c r="AP12" s="12"/>
     </row>
     <row r="13" spans="1:42" s="13" customFormat="1">
       <c r="A13" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>0</v>
@@ -1729,51 +1750,53 @@
       </c>
       <c r="S13" s="10">
         <v>105.1</v>
       </c>
       <c r="T13" s="10">
         <v>103.4</v>
       </c>
       <c r="U13" s="10">
         <v>101.6</v>
       </c>
       <c r="V13" s="10">
         <v>95.1</v>
       </c>
       <c r="W13" s="10">
         <v>100.9</v>
       </c>
       <c r="X13" s="11">
         <v>103.7</v>
       </c>
       <c r="Y13" s="11">
         <v>100.1</v>
       </c>
       <c r="Z13" s="11">
         <v>128.19999999999999</v>
       </c>
-      <c r="AA13" s="12"/>
+      <c r="AA13" s="11">
+        <v>49.7</v>
+      </c>
       <c r="AB13" s="12"/>
       <c r="AC13" s="12"/>
       <c r="AD13" s="12"/>
       <c r="AE13" s="12"/>
       <c r="AF13" s="12"/>
       <c r="AG13" s="12"/>
       <c r="AH13" s="12"/>
       <c r="AI13" s="12"/>
       <c r="AJ13" s="12"/>
       <c r="AK13" s="12"/>
       <c r="AL13" s="12"/>
       <c r="AM13" s="12"/>
       <c r="AN13" s="12"/>
       <c r="AO13" s="12"/>
       <c r="AP13" s="12"/>
     </row>
     <row r="14" spans="1:42" s="13" customFormat="1">
       <c r="A14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="14">
         <v>115.5</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>0</v>
@@ -1825,51 +1848,53 @@
       </c>
       <c r="S14" s="10">
         <v>104.3</v>
       </c>
       <c r="T14" s="10">
         <v>106.3</v>
       </c>
       <c r="U14" s="10">
         <v>102.4</v>
       </c>
       <c r="V14" s="10">
         <v>100.8</v>
       </c>
       <c r="W14" s="10">
         <v>124.5</v>
       </c>
       <c r="X14" s="11">
         <v>101.3</v>
       </c>
       <c r="Y14" s="11">
         <v>138</v>
       </c>
       <c r="Z14" s="11">
         <v>134.1</v>
       </c>
-      <c r="AA14" s="12"/>
+      <c r="AA14" s="11">
+        <v>122.3</v>
+      </c>
       <c r="AB14" s="12"/>
       <c r="AC14" s="12"/>
       <c r="AD14" s="12"/>
       <c r="AE14" s="12"/>
       <c r="AF14" s="12"/>
       <c r="AG14" s="12"/>
       <c r="AH14" s="12"/>
       <c r="AI14" s="12"/>
       <c r="AJ14" s="12"/>
       <c r="AK14" s="12"/>
       <c r="AL14" s="12"/>
       <c r="AM14" s="12"/>
       <c r="AN14" s="12"/>
       <c r="AO14" s="12"/>
       <c r="AP14" s="12"/>
     </row>
     <row r="15" spans="1:42" s="13" customFormat="1">
       <c r="A15" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="14">
         <v>61.4</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>0</v>
@@ -1921,51 +1946,53 @@
       </c>
       <c r="S15" s="10">
         <v>103.7</v>
       </c>
       <c r="T15" s="10">
         <v>104</v>
       </c>
       <c r="U15" s="10">
         <v>104.5</v>
       </c>
       <c r="V15" s="10">
         <v>96.8</v>
       </c>
       <c r="W15" s="10">
         <v>108</v>
       </c>
       <c r="X15" s="11">
         <v>112.9</v>
       </c>
       <c r="Y15" s="11">
         <v>100.4</v>
       </c>
       <c r="Z15" s="11">
         <v>107</v>
       </c>
-      <c r="AA15" s="12"/>
+      <c r="AA15" s="11">
+        <v>132</v>
+      </c>
       <c r="AB15" s="12"/>
       <c r="AC15" s="12"/>
       <c r="AD15" s="12"/>
       <c r="AE15" s="12"/>
       <c r="AF15" s="12"/>
       <c r="AG15" s="12"/>
       <c r="AH15" s="12"/>
       <c r="AI15" s="12"/>
       <c r="AJ15" s="12"/>
       <c r="AK15" s="12"/>
       <c r="AL15" s="12"/>
       <c r="AM15" s="12"/>
       <c r="AN15" s="12"/>
       <c r="AO15" s="12"/>
       <c r="AP15" s="12"/>
     </row>
     <row r="16" spans="1:42" s="18" customFormat="1">
       <c r="A16" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="14">
         <v>444.4</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>0</v>
@@ -2017,51 +2044,53 @@
       </c>
       <c r="S16" s="10">
         <v>100.2</v>
       </c>
       <c r="T16" s="10">
         <v>105.5</v>
       </c>
       <c r="U16" s="10">
         <v>102.6</v>
       </c>
       <c r="V16" s="10">
         <v>98.2</v>
       </c>
       <c r="W16" s="10">
         <v>134.19999999999999</v>
       </c>
       <c r="X16" s="11">
         <v>102.4</v>
       </c>
       <c r="Y16" s="11">
         <v>100.2</v>
       </c>
       <c r="Z16" s="11">
         <v>108.8</v>
       </c>
-      <c r="AA16" s="17"/>
+      <c r="AA16" s="11">
+        <v>46</v>
+      </c>
       <c r="AB16" s="17"/>
       <c r="AC16" s="17"/>
       <c r="AD16" s="17"/>
       <c r="AE16" s="17"/>
       <c r="AF16" s="17"/>
       <c r="AG16" s="17"/>
       <c r="AH16" s="17"/>
       <c r="AI16" s="17"/>
       <c r="AJ16" s="17"/>
       <c r="AK16" s="17"/>
       <c r="AL16" s="17"/>
       <c r="AM16" s="17"/>
       <c r="AN16" s="17"/>
       <c r="AO16" s="17"/>
       <c r="AP16" s="17"/>
     </row>
     <row r="17" spans="1:42" s="13" customFormat="1">
       <c r="A17" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="14">
         <v>102.1</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>0</v>
@@ -2113,51 +2142,53 @@
       </c>
       <c r="S17" s="10">
         <v>101.5</v>
       </c>
       <c r="T17" s="10">
         <v>101.2</v>
       </c>
       <c r="U17" s="10">
         <v>101.3</v>
       </c>
       <c r="V17" s="10">
         <v>98.7</v>
       </c>
       <c r="W17" s="10">
         <v>108.2</v>
       </c>
       <c r="X17" s="11">
         <v>108.5</v>
       </c>
       <c r="Y17" s="11">
         <v>100.6</v>
       </c>
       <c r="Z17" s="11">
         <v>89</v>
       </c>
-      <c r="AA17" s="12"/>
+      <c r="AA17" s="11">
+        <v>46.1</v>
+      </c>
       <c r="AB17" s="12"/>
       <c r="AC17" s="12"/>
       <c r="AD17" s="12"/>
       <c r="AE17" s="12"/>
       <c r="AF17" s="12"/>
       <c r="AG17" s="12"/>
       <c r="AH17" s="12"/>
       <c r="AI17" s="12"/>
       <c r="AJ17" s="12"/>
       <c r="AK17" s="12"/>
       <c r="AL17" s="12"/>
       <c r="AM17" s="12"/>
       <c r="AN17" s="12"/>
       <c r="AO17" s="12"/>
       <c r="AP17" s="12"/>
     </row>
     <row r="18" spans="1:42" s="13" customFormat="1">
       <c r="A18" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="14">
         <v>269.10000000000002</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>0</v>
@@ -2209,51 +2240,53 @@
       </c>
       <c r="S18" s="10">
         <v>110</v>
       </c>
       <c r="T18" s="10">
         <v>102</v>
       </c>
       <c r="U18" s="10">
         <v>104.8</v>
       </c>
       <c r="V18" s="10">
         <v>55</v>
       </c>
       <c r="W18" s="10">
         <v>82.5</v>
       </c>
       <c r="X18" s="11">
         <v>104</v>
       </c>
       <c r="Y18" s="11">
         <v>101</v>
       </c>
       <c r="Z18" s="11">
         <v>89</v>
       </c>
-      <c r="AA18" s="12"/>
+      <c r="AA18" s="11">
+        <v>193</v>
+      </c>
       <c r="AB18" s="12"/>
       <c r="AC18" s="12"/>
       <c r="AD18" s="12"/>
       <c r="AE18" s="12"/>
       <c r="AF18" s="12"/>
       <c r="AG18" s="12"/>
       <c r="AH18" s="12"/>
       <c r="AI18" s="12"/>
       <c r="AJ18" s="12"/>
       <c r="AK18" s="12"/>
       <c r="AL18" s="12"/>
       <c r="AM18" s="12"/>
       <c r="AN18" s="12"/>
       <c r="AO18" s="12"/>
       <c r="AP18" s="12"/>
     </row>
     <row r="19" spans="1:42" s="13" customFormat="1">
       <c r="A19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="14">
         <v>84.2</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>0</v>
@@ -2305,51 +2338,53 @@
       </c>
       <c r="S19" s="10">
         <v>104.5</v>
       </c>
       <c r="T19" s="10">
         <v>102</v>
       </c>
       <c r="U19" s="10">
         <v>101.2</v>
       </c>
       <c r="V19" s="10">
         <v>84</v>
       </c>
       <c r="W19" s="10">
         <v>101.1</v>
       </c>
       <c r="X19" s="11">
         <v>101.4</v>
       </c>
       <c r="Y19" s="11">
         <v>100</v>
       </c>
       <c r="Z19" s="11">
         <v>102.3</v>
       </c>
-      <c r="AA19" s="12"/>
+      <c r="AA19" s="11">
+        <v>67.5</v>
+      </c>
       <c r="AB19" s="12"/>
       <c r="AC19" s="12"/>
       <c r="AD19" s="12"/>
       <c r="AE19" s="12"/>
       <c r="AF19" s="12"/>
       <c r="AG19" s="12"/>
       <c r="AH19" s="12"/>
       <c r="AI19" s="12"/>
       <c r="AJ19" s="12"/>
       <c r="AK19" s="12"/>
       <c r="AL19" s="12"/>
       <c r="AM19" s="12"/>
       <c r="AN19" s="12"/>
       <c r="AO19" s="12"/>
       <c r="AP19" s="12"/>
     </row>
     <row r="20" spans="1:42" s="19" customFormat="1">
       <c r="A20" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="14">
         <v>168.1</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>0</v>
@@ -2401,51 +2436,53 @@
       </c>
       <c r="S20" s="10">
         <v>105.3</v>
       </c>
       <c r="T20" s="10">
         <v>101</v>
       </c>
       <c r="U20" s="10">
         <v>101</v>
       </c>
       <c r="V20" s="10">
         <v>96.4</v>
       </c>
       <c r="W20" s="10">
         <v>100.3</v>
       </c>
       <c r="X20" s="11">
         <v>101.4</v>
       </c>
       <c r="Y20" s="11">
         <v>100.2</v>
       </c>
       <c r="Z20" s="11">
         <v>102.7</v>
       </c>
-      <c r="AA20" s="17"/>
+      <c r="AA20" s="11">
+        <v>1.4</v>
+      </c>
       <c r="AB20" s="17"/>
       <c r="AC20" s="17"/>
     </row>
     <row r="21" spans="1:42">
       <c r="A21" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="14">
         <v>107.9</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="15" t="s">
         <v>0</v>
       </c>
       <c r="G21" s="10">
         <v>154.69999999999999</v>
       </c>
@@ -2483,50 +2520,53 @@
         <v>101.6</v>
       </c>
       <c r="S21" s="10">
         <v>103.4</v>
       </c>
       <c r="T21" s="10">
         <v>103.7</v>
       </c>
       <c r="U21" s="10">
         <v>103.4</v>
       </c>
       <c r="V21" s="10">
         <v>97.3</v>
       </c>
       <c r="W21" s="10">
         <v>111</v>
       </c>
       <c r="X21" s="11">
         <v>141.19999999999999</v>
       </c>
       <c r="Y21" s="11">
         <v>100.8</v>
       </c>
       <c r="Z21" s="11">
         <v>104</v>
+      </c>
+      <c r="AA21" s="11">
+        <v>36.4</v>
       </c>
       <c r="AD21" s="20"/>
       <c r="AE21" s="20"/>
       <c r="AF21" s="20"/>
       <c r="AG21" s="20"/>
       <c r="AH21" s="20"/>
       <c r="AI21" s="20"/>
       <c r="AJ21" s="20"/>
       <c r="AK21" s="20"/>
       <c r="AL21" s="20"/>
       <c r="AM21" s="20"/>
       <c r="AN21" s="20"/>
       <c r="AO21" s="20"/>
       <c r="AP21" s="20"/>
     </row>
     <row r="22" spans="1:42">
       <c r="A22" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="14">
         <v>161.69999999999999</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>0</v>
       </c>
@@ -2577,50 +2617,53 @@
       </c>
       <c r="S22" s="10">
         <v>105.4</v>
       </c>
       <c r="T22" s="10">
         <v>103</v>
       </c>
       <c r="U22" s="10">
         <v>101.8</v>
       </c>
       <c r="V22" s="10">
         <v>95.8</v>
       </c>
       <c r="W22" s="10">
         <v>102.6</v>
       </c>
       <c r="X22" s="11">
         <v>104</v>
       </c>
       <c r="Y22" s="11">
         <v>107.6</v>
       </c>
       <c r="Z22" s="11">
         <v>103.1</v>
       </c>
+      <c r="AA22" s="11">
+        <v>117.7</v>
+      </c>
       <c r="AD22" s="20"/>
       <c r="AE22" s="20"/>
       <c r="AF22" s="20"/>
       <c r="AG22" s="20"/>
       <c r="AH22" s="20"/>
       <c r="AI22" s="20"/>
       <c r="AJ22" s="20"/>
       <c r="AK22" s="20"/>
       <c r="AL22" s="20"/>
       <c r="AM22" s="20"/>
       <c r="AN22" s="20"/>
       <c r="AO22" s="20"/>
       <c r="AP22" s="20"/>
     </row>
     <row r="23" spans="1:42">
       <c r="A23" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="14">
         <v>346.3</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="15" t="s">
@@ -2670,50 +2713,53 @@
       </c>
       <c r="S23" s="10">
         <v>108.1</v>
       </c>
       <c r="T23" s="10">
         <v>104.4</v>
       </c>
       <c r="U23" s="10">
         <v>101.6</v>
       </c>
       <c r="V23" s="10">
         <v>98.3</v>
       </c>
       <c r="W23" s="10">
         <v>100.1</v>
       </c>
       <c r="X23" s="11">
         <v>148.6</v>
       </c>
       <c r="Y23" s="11">
         <v>100.8</v>
       </c>
       <c r="Z23" s="11">
         <v>110.2</v>
       </c>
+      <c r="AA23" s="11">
+        <v>71.7</v>
+      </c>
       <c r="AD23" s="20"/>
       <c r="AE23" s="20"/>
       <c r="AF23" s="20"/>
       <c r="AG23" s="20"/>
       <c r="AH23" s="20"/>
       <c r="AI23" s="20"/>
       <c r="AJ23" s="20"/>
       <c r="AK23" s="20"/>
       <c r="AL23" s="20"/>
       <c r="AM23" s="20"/>
       <c r="AN23" s="20"/>
       <c r="AO23" s="20"/>
       <c r="AP23" s="20"/>
     </row>
     <row r="24" spans="1:42">
       <c r="A24" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="14">
         <v>57.3</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="15" t="s">
@@ -2762,50 +2808,53 @@
         <v>101.9</v>
       </c>
       <c r="S24" s="10">
         <v>124.2</v>
       </c>
       <c r="T24" s="10">
         <v>107</v>
       </c>
       <c r="U24" s="10">
         <v>108.1</v>
       </c>
       <c r="V24" s="10">
         <v>99.6</v>
       </c>
       <c r="W24" s="10">
         <v>100.2</v>
       </c>
       <c r="X24" s="11">
         <v>103.1</v>
       </c>
       <c r="Y24" s="11">
         <v>124.1</v>
       </c>
       <c r="Z24" s="11">
         <v>102.2</v>
+      </c>
+      <c r="AA24" s="11">
+        <v>37.1</v>
       </c>
       <c r="AD24" s="20"/>
       <c r="AE24" s="20"/>
       <c r="AF24" s="20"/>
       <c r="AG24" s="20"/>
       <c r="AH24" s="20"/>
       <c r="AI24" s="20"/>
       <c r="AJ24" s="20"/>
       <c r="AK24" s="20"/>
       <c r="AL24" s="20"/>
       <c r="AM24" s="20"/>
       <c r="AN24" s="20"/>
       <c r="AO24" s="20"/>
       <c r="AP24" s="20"/>
     </row>
     <row r="25" spans="1:42">
       <c r="F25" s="21"/>
       <c r="G25" s="22"/>
       <c r="J25" s="12"/>
       <c r="AD25" s="20"/>
       <c r="AE25" s="20"/>
       <c r="AF25" s="20"/>
       <c r="AG25" s="20"/>
       <c r="AH25" s="20"/>
       <c r="AI25" s="20"/>
@@ -3366,51 +3415,51 @@
     </row>
     <row r="79" spans="8:12">
       <c r="H79" s="20"/>
       <c r="I79" s="20"/>
       <c r="J79" s="20"/>
       <c r="K79" s="20"/>
       <c r="L79" s="20"/>
     </row>
     <row r="80" spans="8:12">
       <c r="H80" s="20"/>
       <c r="I80" s="20"/>
       <c r="J80" s="20"/>
       <c r="K80" s="20"/>
       <c r="L80" s="20"/>
     </row>
     <row r="81" spans="8:12">
       <c r="H81" s="20"/>
       <c r="I81" s="20"/>
       <c r="J81" s="20"/>
       <c r="K81" s="20"/>
       <c r="L81" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:Y1"/>
-    <mergeCell ref="Y2:Z2"/>
+    <mergeCell ref="Z2:AA2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="48" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>