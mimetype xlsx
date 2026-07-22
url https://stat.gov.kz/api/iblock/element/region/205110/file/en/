--- v0 (2026-04-29)
+++ v1 (2026-07-22)
@@ -1,80 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="300" yWindow="6990" windowWidth="28800" windowHeight="5250"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$N$8</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3" uniqueCount="3">
   <si>
     <t>Inventories, billion tenge</t>
   </si>
   <si>
     <t>In trading days</t>
   </si>
   <si>
     <t>Inventory in the retail network</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
-    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="6">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
@@ -168,93 +169,94 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -520,244 +522,253 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:O22"/>
+  <dimension ref="A2:P22"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:M2"/>
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="28.5703125" style="2" customWidth="1"/>
     <col min="2" max="4" width="9.7109375" style="2" customWidth="1"/>
     <col min="5" max="9" width="9.140625" style="2"/>
     <col min="10" max="10" width="10.5703125" style="2" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="2"/>
     <col min="13" max="13" width="11.42578125" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:15" s="3" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A2" s="15" t="s">
+    <row r="2" spans="1:16" s="3" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="15"/>
-[...10 lines deleted...]
-      <c r="M2" s="15"/>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="17"/>
+      <c r="G2" s="17"/>
+      <c r="H2" s="17"/>
+      <c r="I2" s="17"/>
+      <c r="J2" s="17"/>
+      <c r="K2" s="17"/>
+      <c r="L2" s="17"/>
+      <c r="M2" s="17"/>
     </row>
-    <row r="3" spans="1:15" s="3" customFormat="1" ht="12" thickBot="1">
+    <row r="3" spans="1:16" s="3" customFormat="1" ht="12" thickBot="1">
       <c r="A3" s="12"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
     </row>
-    <row r="4" spans="1:15" s="8" customFormat="1" ht="12" thickBot="1">
+    <row r="4" spans="1:16" s="8" customFormat="1" ht="12" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="6">
         <v>2011</v>
       </c>
       <c r="C4" s="6">
         <v>2012</v>
       </c>
       <c r="D4" s="7">
         <v>2013</v>
       </c>
       <c r="E4" s="7">
         <v>2014</v>
       </c>
       <c r="F4" s="6">
         <v>2015</v>
       </c>
       <c r="G4" s="6">
         <v>2016</v>
       </c>
       <c r="H4" s="6">
         <v>2017</v>
       </c>
       <c r="I4" s="6">
         <v>2018</v>
       </c>
       <c r="J4" s="6">
         <v>2019</v>
       </c>
       <c r="K4" s="6">
         <v>2020</v>
       </c>
       <c r="L4" s="6">
         <v>2021</v>
       </c>
       <c r="M4" s="6">
         <v>2022</v>
       </c>
       <c r="N4" s="6">
         <v>2023</v>
       </c>
       <c r="O4" s="13">
         <v>2024</v>
       </c>
+      <c r="P4" s="13">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:15" s="3" customFormat="1">
-      <c r="A5" s="16" t="s">
+    <row r="5" spans="1:16" s="3" customFormat="1">
+      <c r="A5" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="17">
+      <c r="B5" s="15">
         <v>6.8</v>
       </c>
-      <c r="C5" s="17">
+      <c r="C5" s="15">
         <v>8.8000000000000007</v>
       </c>
-      <c r="D5" s="17">
+      <c r="D5" s="15">
         <v>11.2</v>
       </c>
-      <c r="E5" s="17">
+      <c r="E5" s="15">
         <v>11.1</v>
       </c>
-      <c r="F5" s="17">
+      <c r="F5" s="15">
         <v>11.1</v>
       </c>
-      <c r="G5" s="17">
+      <c r="G5" s="15">
         <v>12.7</v>
       </c>
-      <c r="H5" s="17">
+      <c r="H5" s="15">
         <v>15.4</v>
       </c>
-      <c r="I5" s="17">
+      <c r="I5" s="15">
         <v>16.7</v>
       </c>
-      <c r="J5" s="17">
+      <c r="J5" s="15">
         <v>21.1</v>
       </c>
-      <c r="K5" s="17">
+      <c r="K5" s="15">
         <v>25.2</v>
       </c>
-      <c r="L5" s="17">
+      <c r="L5" s="15">
         <v>30.5</v>
       </c>
-      <c r="M5" s="17">
+      <c r="M5" s="15">
         <v>43.7</v>
       </c>
-      <c r="N5" s="17">
+      <c r="N5" s="15">
         <v>43.6</v>
       </c>
-      <c r="O5" s="17">
+      <c r="O5" s="15">
         <v>42.1</v>
       </c>
+      <c r="P5" s="18">
+        <v>42.6</v>
+      </c>
     </row>
-    <row r="6" spans="1:15" s="3" customFormat="1">
+    <row r="6" spans="1:16" s="3" customFormat="1">
       <c r="A6" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="17">
+      <c r="B6" s="15">
         <v>30</v>
       </c>
-      <c r="C6" s="17">
+      <c r="C6" s="15">
         <v>35</v>
       </c>
-      <c r="D6" s="17">
+      <c r="D6" s="15">
         <v>37</v>
       </c>
-      <c r="E6" s="17">
+      <c r="E6" s="15">
         <v>38</v>
       </c>
-      <c r="F6" s="17">
+      <c r="F6" s="15">
         <v>38</v>
       </c>
-      <c r="G6" s="17">
+      <c r="G6" s="15">
         <v>38</v>
       </c>
-      <c r="H6" s="17">
+      <c r="H6" s="15">
         <v>39</v>
       </c>
-      <c r="I6" s="17">
+      <c r="I6" s="15">
         <v>47</v>
       </c>
-      <c r="J6" s="17">
+      <c r="J6" s="15">
         <v>43</v>
       </c>
-      <c r="K6" s="17">
+      <c r="K6" s="15">
         <v>44</v>
       </c>
-      <c r="L6" s="17">
+      <c r="L6" s="15">
         <v>43</v>
       </c>
-      <c r="M6" s="17">
+      <c r="M6" s="15">
         <v>49</v>
       </c>
-      <c r="N6" s="17">
+      <c r="N6" s="15">
         <v>50</v>
       </c>
-      <c r="O6" s="17">
+      <c r="O6" s="15">
         <v>44</v>
       </c>
+      <c r="P6" s="18">
+        <v>37</v>
+      </c>
     </row>
-    <row r="7" spans="1:15" s="10" customFormat="1"/>
-[...3 lines deleted...]
-      <c r="C8" s="14"/>
+    <row r="7" spans="1:16" s="10" customFormat="1"/>
+    <row r="8" spans="1:16" s="3" customFormat="1">
+      <c r="A8" s="16"/>
+      <c r="B8" s="16"/>
+      <c r="C8" s="16"/>
     </row>
-    <row r="9" spans="1:15" s="3" customFormat="1"/>
-    <row r="10" spans="1:15" s="3" customFormat="1">
+    <row r="9" spans="1:16" s="3" customFormat="1"/>
+    <row r="10" spans="1:16" s="3" customFormat="1">
       <c r="J10" s="1"/>
     </row>
-    <row r="11" spans="1:15" s="11" customFormat="1"/>
-[...4 lines deleted...]
-    <row r="16" spans="1:15" s="11" customFormat="1"/>
+    <row r="11" spans="1:16" s="11" customFormat="1"/>
+    <row r="12" spans="1:16" s="11" customFormat="1"/>
+    <row r="13" spans="1:16" s="11" customFormat="1"/>
+    <row r="14" spans="1:16" s="11" customFormat="1"/>
+    <row r="15" spans="1:16" s="11" customFormat="1"/>
+    <row r="16" spans="1:16" s="11" customFormat="1"/>
     <row r="17" s="11" customFormat="1"/>
     <row r="18" s="11" customFormat="1"/>
     <row r="19" s="11" customFormat="1"/>
     <row r="20" s="11" customFormat="1"/>
     <row r="21" s="11" customFormat="1"/>
     <row r="22" s="11" customFormat="1"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">