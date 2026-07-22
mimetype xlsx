--- v0 (2026-04-29)
+++ v1 (2026-07-22)
@@ -1,83 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="15855" yWindow="30" windowWidth="13185" windowHeight="11760" tabRatio="742"/>
   </bookViews>
   <sheets>
     <sheet name="network of trade enterprises" sheetId="3" r:id="rId1"/>
     <sheet name="retail chains by category" sheetId="9" r:id="rId2"/>
     <sheet name="pharmacy" sheetId="4" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'network of trade enterprises'!$A$1:$G$25</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">pharmacy!$A$1:$H$24</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'network of trade enterprises'!$A$1:$G$26</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">pharmacy!$A$1:$H$25</definedName>
   </definedNames>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E21" i="3" l="1"/>
   <c r="D21" i="3"/>
   <c r="C16" i="4" l="1"/>
   <c r="B16" i="4"/>
   <c r="C14" i="4"/>
   <c r="B14" i="4"/>
   <c r="E19" i="3"/>
   <c r="D19" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="23">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>at the end of the year</t>
   </si>
   <si>
     <t>units</t>
   </si>
   <si>
     <t>retail space, sq. m</t>
   </si>
   <si>
     <t>* Including trading houses.</t>
   </si>
   <si>
     <t xml:space="preserve">** The data are presented on the basis of a continuous statistical observation of enterprises and a sample survey of individual entrepreneurs engaged in activities in the field of trade. </t>
   </si>
   <si>
     <t>* The data are presented on the basis of a continuous statistical observation of enterprises and a sample survey of individual entrepreneurs engaged in activities in the field of trade.</t>
   </si>
   <si>
     <t>less than 100 (5 category)</t>
   </si>
   <si>
@@ -212,56 +213,62 @@
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -305,51 +312,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -383,99 +390,102 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -750,96 +760,96 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:I24"/>
+  <dimension ref="A2:I25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="29.140625" style="4" customWidth="1"/>
     <col min="2" max="7" width="15.7109375" style="4" customWidth="1"/>
     <col min="8" max="8" width="9.85546875" style="4" bestFit="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7">
-      <c r="A2" s="33" t="s">
+      <c r="A2" s="34" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="33"/>
-[...4 lines deleted...]
-      <c r="G2" s="33"/>
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
+      <c r="F2" s="34"/>
+      <c r="G2" s="34"/>
     </row>
     <row r="3" spans="1:7" ht="15" customHeight="1">
-      <c r="F3" s="37" t="s">
+      <c r="F3" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="G3" s="37"/>
+      <c r="G3" s="38"/>
     </row>
     <row r="4" spans="1:7" ht="25.5" customHeight="1">
-      <c r="A4" s="34"/>
-      <c r="B4" s="36" t="s">
+      <c r="A4" s="35"/>
+      <c r="B4" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="C4" s="36"/>
-      <c r="D4" s="36" t="s">
+      <c r="C4" s="37"/>
+      <c r="D4" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="E4" s="36"/>
-      <c r="F4" s="36" t="s">
+      <c r="E4" s="37"/>
+      <c r="F4" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="G4" s="36"/>
+      <c r="G4" s="37"/>
     </row>
     <row r="5" spans="1:7" ht="38.25" customHeight="1">
-      <c r="A5" s="35"/>
+      <c r="A5" s="36"/>
       <c r="B5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="7">
         <v>2009</v>
       </c>
       <c r="B6" s="8">
         <v>4140</v>
@@ -1186,196 +1196,221 @@
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="7">
         <v>2024</v>
       </c>
       <c r="B21" s="1">
         <v>8663</v>
       </c>
       <c r="C21" s="1">
         <v>791314</v>
       </c>
       <c r="D21" s="1">
         <f t="shared" ref="D21:E21" si="0">B21-F21</f>
         <v>1150</v>
       </c>
       <c r="E21" s="1">
         <f t="shared" si="0"/>
         <v>264220</v>
       </c>
       <c r="F21" s="1">
         <v>7513</v>
       </c>
       <c r="G21" s="1">
         <v>527094</v>
       </c>
-      <c r="H21" s="47"/>
-[...3 lines deleted...]
-      <c r="A23" s="31" t="s">
+      <c r="H21" s="31"/>
+      <c r="I21" s="31"/>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B22" s="1">
+        <v>9050</v>
+      </c>
+      <c r="C22" s="1">
+        <v>803042</v>
+      </c>
+      <c r="D22" s="1">
+        <v>994</v>
+      </c>
+      <c r="E22" s="1">
+        <v>284193</v>
+      </c>
+      <c r="F22" s="1">
+        <v>8056</v>
+      </c>
+      <c r="G22" s="1">
+        <v>518849</v>
+      </c>
+      <c r="H22" s="31"/>
+      <c r="I22" s="31"/>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="B23" s="32"/>
-[...7 lines deleted...]
-      <c r="A24" s="31" t="s">
+      <c r="B24" s="33"/>
+      <c r="C24" s="33"/>
+      <c r="D24" s="33"/>
+      <c r="E24" s="33"/>
+      <c r="F24" s="33"/>
+      <c r="G24" s="33"/>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="B24" s="31"/>
-[...4 lines deleted...]
-      <c r="G24" s="31"/>
+      <c r="B25" s="32"/>
+      <c r="C25" s="32"/>
+      <c r="D25" s="32"/>
+      <c r="E25" s="32"/>
+      <c r="F25" s="32"/>
+      <c r="G25" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A25:G25"/>
     <mergeCell ref="A24:G24"/>
-    <mergeCell ref="A23:G23"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="F3:G3"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M16"/>
+  <dimension ref="A1:M17"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="18.85546875" style="20" customWidth="1"/>
     <col min="2" max="2" width="11.140625" style="20" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="20" customWidth="1"/>
     <col min="4" max="4" width="11.140625" style="20" customWidth="1"/>
     <col min="5" max="5" width="10.85546875" style="20" customWidth="1"/>
     <col min="6" max="6" width="10.5703125" style="20" customWidth="1"/>
     <col min="7" max="7" width="12.28515625" style="20" customWidth="1"/>
     <col min="8" max="8" width="11.42578125" style="20" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="20"/>
     <col min="10" max="10" width="10.28515625" style="20" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" style="20" customWidth="1"/>
     <col min="12" max="12" width="12" style="20" customWidth="1"/>
     <col min="13" max="13" width="17.7109375" style="20" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="39" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="38"/>
-[...10 lines deleted...]
-      <c r="M1" s="38"/>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="28"/>
       <c r="B2" s="28"/>
       <c r="C2" s="28"/>
       <c r="D2" s="28"/>
       <c r="E2" s="28"/>
       <c r="F2" s="28"/>
       <c r="G2" s="28"/>
       <c r="H2" s="28"/>
       <c r="I2" s="28"/>
       <c r="J2" s="28"/>
       <c r="K2" s="28"/>
       <c r="L2" s="28"/>
       <c r="M2" s="28"/>
     </row>
     <row r="3" spans="1:13" ht="20.25" customHeight="1">
       <c r="A3" s="13"/>
       <c r="B3" s="13"/>
       <c r="C3" s="13"/>
       <c r="D3" s="13"/>
       <c r="E3" s="13"/>
       <c r="F3" s="13"/>
       <c r="G3" s="13"/>
       <c r="H3" s="13"/>
       <c r="I3" s="13"/>
       <c r="J3" s="14"/>
       <c r="K3" s="14"/>
       <c r="L3" s="14"/>
       <c r="M3" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="39.75" customHeight="1">
-      <c r="A4" s="40"/>
-      <c r="B4" s="42" t="s">
+      <c r="A4" s="41"/>
+      <c r="B4" s="43" t="s">
         <v>15</v>
       </c>
-      <c r="C4" s="43"/>
-      <c r="D4" s="43" t="s">
+      <c r="C4" s="44"/>
+      <c r="D4" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="E4" s="43"/>
-      <c r="F4" s="43" t="s">
+      <c r="E4" s="44"/>
+      <c r="F4" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="G4" s="44"/>
-      <c r="H4" s="43" t="s">
+      <c r="G4" s="45"/>
+      <c r="H4" s="44" t="s">
         <v>9</v>
       </c>
-      <c r="I4" s="43"/>
-      <c r="J4" s="45" t="s">
+      <c r="I4" s="44"/>
+      <c r="J4" s="46" t="s">
         <v>10</v>
       </c>
-      <c r="K4" s="45"/>
-      <c r="L4" s="45" t="s">
+      <c r="K4" s="46"/>
+      <c r="L4" s="46" t="s">
         <v>11</v>
       </c>
-      <c r="M4" s="46"/>
+      <c r="M4" s="47"/>
     </row>
     <row r="5" spans="1:13" ht="45">
-      <c r="A5" s="41"/>
+      <c r="A5" s="42"/>
       <c r="B5" s="15" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>14</v>
       </c>
       <c r="J5" s="16" t="s">
@@ -1697,163 +1732,204 @@
       <c r="F13" s="24">
         <v>1425</v>
       </c>
       <c r="G13" s="24">
         <v>271688</v>
       </c>
       <c r="H13" s="24">
         <v>175</v>
       </c>
       <c r="I13" s="3">
         <v>144660</v>
       </c>
       <c r="J13" s="3">
         <v>13</v>
       </c>
       <c r="K13" s="3">
         <v>40979</v>
       </c>
       <c r="L13" s="23" t="s">
         <v>0</v>
       </c>
       <c r="M13" s="23" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:13" ht="15">
-[...15 lines deleted...]
-      <c r="A15" s="39" t="s">
+    <row r="14" spans="1:13">
+      <c r="A14" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B14" s="24">
+        <v>5116</v>
+      </c>
+      <c r="C14" s="24">
+        <v>636079</v>
+      </c>
+      <c r="D14" s="24">
+        <v>4151</v>
+      </c>
+      <c r="E14" s="24">
+        <v>210555</v>
+      </c>
+      <c r="F14" s="24">
+        <v>722</v>
+      </c>
+      <c r="G14" s="24">
+        <v>161076</v>
+      </c>
+      <c r="H14" s="24">
+        <v>222</v>
+      </c>
+      <c r="I14" s="3">
+        <v>171830</v>
+      </c>
+      <c r="J14" s="3">
         <v>22</v>
       </c>
-      <c r="B15" s="39"/>
-[...10 lines deleted...]
-      <c r="M15" s="39"/>
+      <c r="K14" s="3">
+        <v>92617</v>
+      </c>
+      <c r="L14" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="M14" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" ht="15">
+      <c r="A15" s="18"/>
+      <c r="B15" s="26"/>
+      <c r="C15" s="19"/>
+      <c r="D15" s="19"/>
+      <c r="E15" s="19"/>
+      <c r="F15" s="19"/>
+      <c r="G15" s="19"/>
+      <c r="H15" s="19"/>
+      <c r="I15" s="19"/>
+      <c r="J15" s="27"/>
+      <c r="K15" s="27"/>
+      <c r="L15" s="11"/>
+      <c r="M15" s="11"/>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="13"/>
-[...11 lines deleted...]
-      <c r="M16" s="13"/>
+      <c r="A16" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="40"/>
+      <c r="C16" s="40"/>
+      <c r="D16" s="40"/>
+      <c r="E16" s="40"/>
+      <c r="F16" s="40"/>
+      <c r="G16" s="40"/>
+      <c r="H16" s="40"/>
+      <c r="I16" s="40"/>
+      <c r="J16" s="40"/>
+      <c r="K16" s="40"/>
+      <c r="L16" s="40"/>
+      <c r="M16" s="40"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="13"/>
+      <c r="B17" s="13"/>
+      <c r="C17" s="13"/>
+      <c r="D17" s="13"/>
+      <c r="E17" s="13"/>
+      <c r="F17" s="13"/>
+      <c r="G17" s="13"/>
+      <c r="H17" s="13"/>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="13"/>
+      <c r="L17" s="13"/>
+      <c r="M17" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A15:M15"/>
+    <mergeCell ref="A16:M16"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="55" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G22"/>
+  <dimension ref="A1:G23"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection sqref="A1:G1"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="29.140625" style="4" customWidth="1"/>
     <col min="2" max="7" width="15.7109375" style="4" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
-      <c r="A1" s="33" t="s">
+      <c r="A1" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="33"/>
-[...4 lines deleted...]
-      <c r="G1" s="33"/>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
     </row>
     <row r="2" spans="1:7" ht="15" customHeight="1">
-      <c r="F2" s="37" t="s">
+      <c r="F2" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="G2" s="37"/>
+      <c r="G2" s="38"/>
     </row>
     <row r="3" spans="1:7" ht="28.5" customHeight="1">
-      <c r="A3" s="34"/>
-      <c r="B3" s="36" t="s">
+      <c r="A3" s="35"/>
+      <c r="B3" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="C3" s="36"/>
-      <c r="D3" s="36" t="s">
+      <c r="C3" s="37"/>
+      <c r="D3" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="E3" s="36"/>
-      <c r="F3" s="36" t="s">
+      <c r="E3" s="37"/>
+      <c r="F3" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="G3" s="36"/>
+      <c r="G3" s="37"/>
     </row>
     <row r="4" spans="1:7" ht="30" customHeight="1">
-      <c r="A4" s="35"/>
+      <c r="A4" s="36"/>
       <c r="B4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="7">
         <v>2009</v>
       </c>
       <c r="B5" s="9">
         <v>277</v>
@@ -2201,68 +2277,91 @@
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="7">
         <v>2024</v>
       </c>
       <c r="B20" s="8">
         <v>279</v>
       </c>
       <c r="C20" s="8">
         <v>16086</v>
       </c>
       <c r="D20" s="8">
         <v>279</v>
       </c>
       <c r="E20" s="8">
         <v>16086</v>
       </c>
       <c r="F20" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G20" s="8" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
-      <c r="A22" s="31" t="s">
+    <row r="21" spans="1:7">
+      <c r="A21" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B21" s="48">
+        <v>339</v>
+      </c>
+      <c r="C21" s="8">
+        <v>17162</v>
+      </c>
+      <c r="D21" s="8">
+        <v>184</v>
+      </c>
+      <c r="E21" s="8">
+        <v>10745</v>
+      </c>
+      <c r="F21" s="8">
+        <v>156</v>
+      </c>
+      <c r="G21" s="8">
+        <v>6417</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="B22" s="31"/>
-[...4 lines deleted...]
-      <c r="G22" s="31"/>
+      <c r="B23" s="32"/>
+      <c r="C23" s="32"/>
+      <c r="D23" s="32"/>
+      <c r="E23" s="32"/>
+      <c r="F23" s="32"/>
+      <c r="G23" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
-    <mergeCell ref="A22:G22"/>
+    <mergeCell ref="A23:G23"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="F3:G3"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="43" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>