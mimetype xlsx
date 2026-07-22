--- v0 (2026-04-15)
+++ v1 (2026-07-22)
@@ -1,87 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="4245" windowWidth="28800" windowHeight="8085"/>
   </bookViews>
   <sheets>
     <sheet name="Лист2" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист2!$A$1:$S$6</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="4">
   <si>
     <t>Қостанай</t>
   </si>
   <si>
     <t xml:space="preserve">саны, бірлік </t>
   </si>
   <si>
     <t>пайдалы алаңы, шаршы м</t>
   </si>
   <si>
     <t>Техникалық қызмет көрсету мен автокөлік құралдарын жөндеу станциялары
 автокөлік құралдарын жөндеу</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -91,51 +91,51 @@
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -147,87 +147,99 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
@@ -513,166 +525,174 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X6"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="V15" sqref="V15"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23" style="7" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" style="7" customWidth="1"/>
     <col min="3" max="4" width="14.5703125" style="7" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="7" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" style="7" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="7" customWidth="1"/>
     <col min="8" max="8" width="14.28515625" style="7" customWidth="1"/>
     <col min="9" max="9" width="14.140625" style="7" customWidth="1"/>
     <col min="10" max="10" width="12.140625" style="7" customWidth="1"/>
     <col min="11" max="11" width="14.85546875" style="7" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="7" customWidth="1"/>
     <col min="13" max="13" width="14.42578125" style="7" customWidth="1"/>
     <col min="14" max="15" width="13.7109375" style="7" customWidth="1"/>
     <col min="16" max="17" width="13.42578125" style="7" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" style="7" customWidth="1"/>
     <col min="19" max="19" width="14" style="7" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" style="7" customWidth="1"/>
     <col min="21" max="21" width="12.85546875" style="7" customWidth="1"/>
-    <col min="22" max="16384" width="9.140625" style="7"/>
+    <col min="22" max="22" width="9.140625" style="7"/>
+    <col min="23" max="23" width="13.5703125" style="7" customWidth="1"/>
+    <col min="24" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" s="4" customFormat="1">
+    <row r="1" spans="1:24" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="3"/>
       <c r="R1" s="3"/>
       <c r="S1" s="3"/>
       <c r="T1" s="3"/>
       <c r="U1" s="3"/>
       <c r="X1" s="3"/>
     </row>
-    <row r="2" spans="1:24" ht="11.25" customHeight="1">
-      <c r="A2" s="17" t="s">
+    <row r="2" spans="1:24" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="17"/>
-[...16 lines deleted...]
-      <c r="S2" s="17"/>
+      <c r="B2" s="18"/>
+      <c r="C2" s="18"/>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18"/>
+      <c r="F2" s="18"/>
+      <c r="G2" s="18"/>
+      <c r="H2" s="18"/>
+      <c r="I2" s="18"/>
+      <c r="J2" s="18"/>
+      <c r="K2" s="18"/>
+      <c r="L2" s="18"/>
+      <c r="M2" s="18"/>
+      <c r="N2" s="18"/>
+      <c r="O2" s="18"/>
+      <c r="P2" s="18"/>
+      <c r="Q2" s="18"/>
+      <c r="R2" s="18"/>
+      <c r="S2" s="18"/>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A4" s="8"/>
-      <c r="B4" s="18">
+      <c r="B4" s="19">
         <v>2015</v>
       </c>
-      <c r="C4" s="18"/>
-      <c r="D4" s="18">
+      <c r="C4" s="19"/>
+      <c r="D4" s="19">
         <v>2016</v>
       </c>
-      <c r="E4" s="18"/>
-      <c r="F4" s="18">
+      <c r="E4" s="19"/>
+      <c r="F4" s="19">
         <v>2017</v>
       </c>
-      <c r="G4" s="18"/>
-      <c r="H4" s="18">
+      <c r="G4" s="19"/>
+      <c r="H4" s="19">
         <v>2018</v>
       </c>
-      <c r="I4" s="18"/>
-      <c r="J4" s="18">
+      <c r="I4" s="19"/>
+      <c r="J4" s="19">
         <v>2019</v>
       </c>
-      <c r="K4" s="18"/>
-      <c r="L4" s="15">
+      <c r="K4" s="19"/>
+      <c r="L4" s="16">
         <v>2020</v>
       </c>
-      <c r="M4" s="15"/>
-      <c r="N4" s="18">
+      <c r="M4" s="16"/>
+      <c r="N4" s="19">
         <v>2021</v>
       </c>
-      <c r="O4" s="18"/>
-      <c r="P4" s="18">
+      <c r="O4" s="19"/>
+      <c r="P4" s="19">
         <v>2022</v>
       </c>
-      <c r="Q4" s="18"/>
-      <c r="R4" s="15">
+      <c r="Q4" s="19"/>
+      <c r="R4" s="16">
         <v>2023</v>
       </c>
-      <c r="S4" s="15"/>
-      <c r="T4" s="15">
+      <c r="S4" s="16"/>
+      <c r="T4" s="16">
         <v>2024</v>
       </c>
-      <c r="U4" s="16"/>
+      <c r="U4" s="17"/>
+      <c r="V4" s="16">
+        <v>2025</v>
+      </c>
+      <c r="W4" s="17"/>
     </row>
-    <row r="5" spans="1:24" ht="22.5">
+    <row r="5" spans="1:24" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A5" s="8"/>
       <c r="B5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>2</v>
       </c>
@@ -690,52 +710,58 @@
       </c>
       <c r="N5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="P5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="R5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="S5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="T5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="U5" s="13" t="s">
         <v>2</v>
       </c>
+      <c r="V5" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="W5" s="13" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A6" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="10">
         <v>719</v>
       </c>
       <c r="C6" s="10">
         <v>137377</v>
       </c>
       <c r="D6" s="10">
         <v>689</v>
       </c>
       <c r="E6" s="10">
         <v>137702</v>
       </c>
       <c r="F6" s="11">
         <v>468</v>
       </c>
       <c r="G6" s="11">
         <v>92661</v>
       </c>
       <c r="H6" s="11">
         <v>478</v>
       </c>
       <c r="I6" s="11">
@@ -755,53 +781,60 @@
       </c>
       <c r="N6" s="11">
         <v>473</v>
       </c>
       <c r="O6" s="11">
         <v>121695</v>
       </c>
       <c r="P6" s="11">
         <v>301</v>
       </c>
       <c r="Q6" s="11">
         <v>87832</v>
       </c>
       <c r="R6" s="12">
         <v>434</v>
       </c>
       <c r="S6" s="12">
         <v>118515</v>
       </c>
       <c r="T6" s="12">
         <v>398</v>
       </c>
       <c r="U6" s="14">
         <v>95730</v>
       </c>
+      <c r="V6" s="12">
+        <v>585</v>
+      </c>
+      <c r="W6" s="15">
+        <v>117462</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="11">
+  <mergeCells count="12">
+    <mergeCell ref="V4:W4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="A2:S2"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="31" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="19" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>