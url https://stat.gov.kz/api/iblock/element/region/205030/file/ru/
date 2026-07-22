--- v0 (2026-04-15)
+++ v1 (2026-07-22)
@@ -1,74 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="285" yWindow="15" windowWidth="13095" windowHeight="12795"/>
   </bookViews>
   <sheets>
     <sheet name="по КО " sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'по КО '!$A$1:$X$28</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="P25" i="4" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="237" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="254" uniqueCount="36">
   <si>
     <t>единиц</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t xml:space="preserve">     в том числе </t>
   </si>
   <si>
     <t xml:space="preserve">Объем резервуаров </t>
   </si>
   <si>
     <t>Единица 
 измерения</t>
   </si>
   <si>
     <t>Наличие заправочных колонок</t>
   </si>
   <si>
     <t xml:space="preserve">  в том числе</t>
   </si>
   <si>
     <t xml:space="preserve">  бензина </t>
   </si>
@@ -211,65 +212,80 @@
       </rPr>
       <t>3)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">   Без учета реализации нефтепродуктов по талонам и на собственные нужды</t>
     </r>
   </si>
   <si>
     <r>
+      <t>2025</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>3)</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve">   Данные за 2022-2024гг. сформированы по общегосударственному статистическому наблюдению форма 1-ВТ (годовая) "Отчет о реализации товаров и услуг"</t>
+      <t xml:space="preserve">   Данные за 2022-2025гг. сформированы по общегосударственному статистическому наблюдению форма 1-ВТ (годовая) "Отчет о реализации товаров и услуг"</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="12">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
@@ -668,70 +684,70 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -999,126 +1015,126 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Y33"/>
+  <dimension ref="A1:Z33"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A7" sqref="A7"/>
+      <selection activeCell="AG21" sqref="AG21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="28.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="6" width="7.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="8.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="15" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="25" width="8.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
-      <c r="A1" s="62" t="s">
+    <row r="1" spans="1:26">
+      <c r="A1" s="66" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="62"/>
-[...15 lines deleted...]
-      <c r="R1" s="62"/>
+      <c r="B1" s="66"/>
+      <c r="C1" s="66"/>
+      <c r="D1" s="66"/>
+      <c r="E1" s="66"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="66"/>
+      <c r="H1" s="66"/>
+      <c r="I1" s="66"/>
+      <c r="J1" s="66"/>
+      <c r="K1" s="66"/>
+      <c r="L1" s="66"/>
+      <c r="M1" s="66"/>
+      <c r="N1" s="66"/>
+      <c r="O1" s="66"/>
+      <c r="P1" s="66"/>
+      <c r="Q1" s="66"/>
+      <c r="R1" s="66"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
-    <row r="2" spans="1:25" ht="13.5" thickBot="1">
+    <row r="2" spans="1:26" ht="13.5" thickBot="1">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="4"/>
       <c r="J2" s="1"/>
       <c r="K2" s="4"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
     </row>
-    <row r="3" spans="1:25" ht="23.25" thickBot="1">
+    <row r="3" spans="1:26" ht="23.25" thickBot="1">
       <c r="A3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="8">
         <v>2002</v>
       </c>
       <c r="D3" s="8">
         <v>2003</v>
       </c>
       <c r="E3" s="8">
         <v>2004</v>
       </c>
       <c r="F3" s="8">
         <v>2005</v>
       </c>
       <c r="G3" s="8">
         <v>2006</v>
       </c>
       <c r="H3" s="8">
         <v>2007</v>
       </c>
       <c r="I3" s="9">
@@ -1150,52 +1166,55 @@
       </c>
       <c r="R3" s="10">
         <v>2017</v>
       </c>
       <c r="S3" s="10">
         <v>2018</v>
       </c>
       <c r="T3" s="10">
         <v>2019</v>
       </c>
       <c r="U3" s="10">
         <v>2020</v>
       </c>
       <c r="V3" s="10">
         <v>2021</v>
       </c>
       <c r="W3" s="10" t="s">
         <v>26</v>
       </c>
       <c r="X3" s="10" t="s">
         <v>27</v>
       </c>
       <c r="Y3" s="10" t="s">
         <v>32</v>
       </c>
+      <c r="Z3" s="10" t="s">
+        <v>34</v>
+      </c>
     </row>
-    <row r="4" spans="1:25" s="3" customFormat="1">
+    <row r="4" spans="1:26" s="3" customFormat="1">
       <c r="A4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="58">
         <v>231</v>
       </c>
       <c r="D4" s="58">
         <v>238</v>
       </c>
       <c r="E4" s="56">
         <v>247</v>
       </c>
       <c r="F4" s="58">
         <v>255</v>
       </c>
       <c r="G4" s="13">
         <v>261</v>
       </c>
       <c r="H4" s="13">
         <v>255</v>
       </c>
       <c r="I4" s="13">
@@ -1227,83 +1246,87 @@
       </c>
       <c r="R4" s="13">
         <v>238</v>
       </c>
       <c r="S4" s="13">
         <v>255</v>
       </c>
       <c r="T4" s="13">
         <v>266</v>
       </c>
       <c r="U4" s="13">
         <v>278</v>
       </c>
       <c r="V4" s="13">
         <v>282</v>
       </c>
       <c r="W4" s="13">
         <v>233</v>
       </c>
       <c r="X4" s="13">
         <v>221</v>
       </c>
       <c r="Y4" s="13">
         <v>223</v>
       </c>
+      <c r="Z4" s="13">
+        <v>237</v>
+      </c>
     </row>
-    <row r="5" spans="1:25" s="3" customFormat="1">
+    <row r="5" spans="1:26" s="3" customFormat="1">
       <c r="A5" s="14" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="16"/>
       <c r="D5" s="16"/>
       <c r="E5" s="16"/>
       <c r="F5" s="16"/>
       <c r="G5" s="16"/>
       <c r="H5" s="16"/>
       <c r="I5" s="16"/>
       <c r="J5" s="16"/>
       <c r="K5" s="16"/>
       <c r="L5" s="16"/>
       <c r="M5" s="17"/>
       <c r="N5" s="17"/>
       <c r="O5" s="17"/>
       <c r="P5" s="17"/>
       <c r="Q5" s="18"/>
       <c r="R5" s="18"/>
       <c r="S5" s="18"/>
       <c r="T5" s="18"/>
       <c r="U5" s="18"/>
       <c r="V5" s="18"/>
       <c r="W5" s="13"/>
       <c r="X5" s="13"/>
       <c r="Y5" s="13"/>
+      <c r="Z5" s="13"/>
     </row>
-    <row r="6" spans="1:25" s="3" customFormat="1">
+    <row r="6" spans="1:26" s="3" customFormat="1">
       <c r="A6" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="57">
         <v>134</v>
       </c>
       <c r="D6" s="57">
         <v>150</v>
       </c>
       <c r="E6" s="25">
         <v>164</v>
       </c>
       <c r="F6" s="25">
         <v>183</v>
       </c>
       <c r="G6" s="16">
         <v>200</v>
       </c>
       <c r="H6" s="16">
         <v>202</v>
       </c>
       <c r="I6" s="16">
@@ -1335,52 +1358,55 @@
       </c>
       <c r="R6" s="16">
         <v>185</v>
       </c>
       <c r="S6" s="16">
         <v>190</v>
       </c>
       <c r="T6" s="16">
         <v>196</v>
       </c>
       <c r="U6" s="16">
         <v>198</v>
       </c>
       <c r="V6" s="16">
         <v>197</v>
       </c>
       <c r="W6" s="17" t="s">
         <v>25</v>
       </c>
       <c r="X6" s="17" t="s">
         <v>25</v>
       </c>
       <c r="Y6" s="17" t="s">
         <v>25</v>
       </c>
+      <c r="Z6" s="17" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="7" spans="1:25" s="3" customFormat="1">
+    <row r="7" spans="1:26" s="3" customFormat="1">
       <c r="A7" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="57">
         <v>89</v>
       </c>
       <c r="D7" s="57">
         <v>79</v>
       </c>
       <c r="E7" s="25">
         <v>73</v>
       </c>
       <c r="F7" s="25">
         <v>62</v>
       </c>
       <c r="G7" s="16">
         <v>53</v>
       </c>
       <c r="H7" s="16">
         <v>46</v>
       </c>
       <c r="I7" s="16">
@@ -1412,52 +1438,55 @@
       </c>
       <c r="R7" s="16">
         <v>7</v>
       </c>
       <c r="S7" s="16">
         <v>7</v>
       </c>
       <c r="T7" s="16">
         <v>6</v>
       </c>
       <c r="U7" s="16">
         <v>5</v>
       </c>
       <c r="V7" s="16">
         <v>4</v>
       </c>
       <c r="W7" s="16" t="s">
         <v>25</v>
       </c>
       <c r="X7" s="16" t="s">
         <v>25</v>
       </c>
       <c r="Y7" s="16" t="s">
         <v>25</v>
       </c>
+      <c r="Z7" s="16" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="8" spans="1:25" s="3" customFormat="1">
+    <row r="8" spans="1:26" s="3" customFormat="1">
       <c r="A8" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C8" s="25">
         <v>8</v>
       </c>
       <c r="D8" s="25">
         <v>9</v>
       </c>
       <c r="E8" s="25">
         <v>10</v>
       </c>
       <c r="F8" s="25">
         <v>10</v>
       </c>
       <c r="G8" s="16">
         <v>8</v>
       </c>
       <c r="H8" s="16">
         <v>7</v>
       </c>
       <c r="I8" s="16">
@@ -1489,52 +1518,55 @@
       </c>
       <c r="R8" s="16" t="s">
         <v>25</v>
       </c>
       <c r="S8" s="16" t="s">
         <v>25</v>
       </c>
       <c r="T8" s="16" t="s">
         <v>25</v>
       </c>
       <c r="U8" s="16" t="s">
         <v>25</v>
       </c>
       <c r="V8" s="16" t="s">
         <v>25</v>
       </c>
       <c r="W8" s="16" t="s">
         <v>25</v>
       </c>
       <c r="X8" s="16" t="s">
         <v>25</v>
       </c>
       <c r="Y8" s="16" t="s">
         <v>25</v>
       </c>
+      <c r="Z8" s="16" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="9" spans="1:25" s="3" customFormat="1">
+    <row r="9" spans="1:26" s="3" customFormat="1">
       <c r="A9" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="16" t="s">
         <v>25</v>
       </c>
       <c r="D9" s="16" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="16" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="16" t="s">
         <v>25</v>
       </c>
       <c r="G9" s="16" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="16" t="s">
         <v>25</v>
       </c>
       <c r="I9" s="16" t="s">
@@ -1566,52 +1598,55 @@
       </c>
       <c r="R9" s="16">
         <v>192</v>
       </c>
       <c r="S9" s="16">
         <v>197</v>
       </c>
       <c r="T9" s="16">
         <v>202</v>
       </c>
       <c r="U9" s="16">
         <v>203</v>
       </c>
       <c r="V9" s="16">
         <v>201</v>
       </c>
       <c r="W9" s="16">
         <v>175</v>
       </c>
       <c r="X9" s="13">
         <v>179</v>
       </c>
       <c r="Y9" s="13">
         <v>179</v>
       </c>
+      <c r="Z9" s="13">
+        <v>179</v>
+      </c>
     </row>
-    <row r="10" spans="1:25" s="3" customFormat="1">
+    <row r="10" spans="1:26" s="3" customFormat="1">
       <c r="A10" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="16" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="16" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="16" t="s">
         <v>25</v>
       </c>
       <c r="F10" s="16" t="s">
         <v>25</v>
       </c>
       <c r="G10" s="16" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="16" t="s">
         <v>25</v>
       </c>
       <c r="I10" s="16" t="s">
@@ -1643,52 +1678,55 @@
       </c>
       <c r="R10" s="16">
         <v>46</v>
       </c>
       <c r="S10" s="16">
         <v>58</v>
       </c>
       <c r="T10" s="16">
         <v>63</v>
       </c>
       <c r="U10" s="16">
         <v>74</v>
       </c>
       <c r="V10" s="16">
         <v>80</v>
       </c>
       <c r="W10" s="16">
         <v>58</v>
       </c>
       <c r="X10" s="17">
         <v>42</v>
       </c>
       <c r="Y10" s="17">
         <v>44</v>
       </c>
+      <c r="Z10" s="17">
+        <v>58</v>
+      </c>
     </row>
-    <row r="11" spans="1:25" s="3" customFormat="1">
+    <row r="11" spans="1:26" s="3" customFormat="1">
       <c r="A11" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="17" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="17" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="17" t="s">
         <v>25</v>
       </c>
       <c r="F11" s="17" t="s">
         <v>25</v>
       </c>
       <c r="G11" s="17" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="17" t="s">
         <v>25</v>
       </c>
       <c r="I11" s="17" t="s">
@@ -1720,52 +1758,55 @@
       </c>
       <c r="R11" s="16" t="s">
         <v>25</v>
       </c>
       <c r="S11" s="16" t="s">
         <v>25</v>
       </c>
       <c r="T11" s="16">
         <v>1</v>
       </c>
       <c r="U11" s="16">
         <v>1</v>
       </c>
       <c r="V11" s="16">
         <v>1</v>
       </c>
       <c r="W11" s="16" t="s">
         <v>25</v>
       </c>
       <c r="X11" s="16" t="s">
         <v>25</v>
       </c>
       <c r="Y11" s="16" t="s">
         <v>25</v>
       </c>
+      <c r="Z11" s="16" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="12" spans="1:25" ht="45">
+    <row r="12" spans="1:26" ht="45">
       <c r="A12" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="23" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="23" t="s">
         <v>25</v>
       </c>
       <c r="E12" s="23" t="s">
         <v>25</v>
       </c>
       <c r="F12" s="23" t="s">
         <v>25</v>
       </c>
       <c r="G12" s="23">
         <v>1298</v>
       </c>
       <c r="H12" s="23">
         <v>1334</v>
       </c>
       <c r="I12" s="16">
@@ -1797,52 +1838,55 @@
       </c>
       <c r="R12" s="24">
         <v>1069</v>
       </c>
       <c r="S12" s="24">
         <v>1120</v>
       </c>
       <c r="T12" s="24">
         <v>1164</v>
       </c>
       <c r="U12" s="24">
         <v>1119</v>
       </c>
       <c r="V12" s="23">
         <v>1093</v>
       </c>
       <c r="W12" s="25" t="s">
         <v>25</v>
       </c>
       <c r="X12" s="25" t="s">
         <v>25</v>
       </c>
       <c r="Y12" s="25" t="s">
         <v>25</v>
       </c>
+      <c r="Z12" s="25" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="13" spans="1:25" ht="22.5">
+    <row r="13" spans="1:26" ht="22.5">
       <c r="A13" s="26" t="s">
         <v>3</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="23" t="s">
         <v>25</v>
       </c>
       <c r="D13" s="23" t="s">
         <v>25</v>
       </c>
       <c r="E13" s="23" t="s">
         <v>25</v>
       </c>
       <c r="F13" s="23" t="s">
         <v>25</v>
       </c>
       <c r="G13" s="23">
         <v>28979.9</v>
       </c>
       <c r="H13" s="23">
         <v>30166.199000000001</v>
       </c>
       <c r="I13" s="16">
@@ -1874,52 +1918,55 @@
       </c>
       <c r="R13" s="24">
         <v>24590.034</v>
       </c>
       <c r="S13" s="24">
         <v>26033.99</v>
       </c>
       <c r="T13" s="24">
         <v>26874.373</v>
       </c>
       <c r="U13" s="24">
         <v>25568.864000000001</v>
       </c>
       <c r="V13" s="24">
         <v>24015.309000000001</v>
       </c>
       <c r="W13" s="25" t="s">
         <v>25</v>
       </c>
       <c r="X13" s="25" t="s">
         <v>25</v>
       </c>
       <c r="Y13" s="25" t="s">
         <v>25</v>
       </c>
+      <c r="Z13" s="25" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:26">
       <c r="A14" s="26" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="23" t="s">
         <v>25</v>
       </c>
       <c r="D14" s="23" t="s">
         <v>25</v>
       </c>
       <c r="E14" s="23" t="s">
         <v>25</v>
       </c>
       <c r="F14" s="23" t="s">
         <v>25</v>
       </c>
       <c r="G14" s="23">
         <v>1238</v>
       </c>
       <c r="H14" s="23">
         <v>1256</v>
       </c>
       <c r="I14" s="28">
@@ -1951,52 +1998,55 @@
       </c>
       <c r="R14" s="24">
         <v>561</v>
       </c>
       <c r="S14" s="24">
         <v>581</v>
       </c>
       <c r="T14" s="24">
         <v>611</v>
       </c>
       <c r="U14" s="24">
         <v>618</v>
       </c>
       <c r="V14" s="24">
         <v>628</v>
       </c>
       <c r="W14" s="25" t="s">
         <v>25</v>
       </c>
       <c r="X14" s="25" t="s">
         <v>25</v>
       </c>
       <c r="Y14" s="25" t="s">
         <v>25</v>
       </c>
+      <c r="Z14" s="25" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="15" spans="1:25" ht="33.75">
+    <row r="15" spans="1:26" ht="33.75">
       <c r="A15" s="29" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="30" t="s">
         <v>11</v>
       </c>
       <c r="C15" s="59">
         <v>3621437</v>
       </c>
       <c r="D15" s="59">
         <v>4807204.2</v>
       </c>
       <c r="E15" s="59">
         <v>6175855.4000000004</v>
       </c>
       <c r="F15" s="59">
         <v>6870326</v>
       </c>
       <c r="G15" s="16">
         <v>10264962.9</v>
       </c>
       <c r="H15" s="31">
         <v>10097437.6</v>
       </c>
       <c r="I15" s="32">
@@ -2028,83 +2078,87 @@
       </c>
       <c r="R15" s="23">
         <v>38322936</v>
       </c>
       <c r="S15" s="23">
         <v>45300413</v>
       </c>
       <c r="T15" s="23">
         <v>50133544</v>
       </c>
       <c r="U15" s="23">
         <v>45865612</v>
       </c>
       <c r="V15" s="23">
         <v>55086972</v>
       </c>
       <c r="W15" s="23">
         <v>68973024</v>
       </c>
       <c r="X15" s="23">
         <v>80334244</v>
       </c>
       <c r="Y15" s="23">
         <v>72192428</v>
       </c>
+      <c r="Z15" s="23">
+        <v>92680499</v>
+      </c>
     </row>
-    <row r="16" spans="1:25" ht="22.5">
+    <row r="16" spans="1:26" ht="22.5">
       <c r="A16" s="39" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="30" t="s">
         <v>11</v>
       </c>
       <c r="C16" s="16"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
       <c r="G16" s="16"/>
       <c r="H16" s="40"/>
       <c r="I16" s="16"/>
       <c r="J16" s="41"/>
       <c r="K16" s="34"/>
       <c r="L16" s="35"/>
       <c r="M16" s="23"/>
       <c r="N16" s="17"/>
       <c r="O16" s="17"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="23"/>
       <c r="R16" s="23"/>
       <c r="S16" s="23"/>
       <c r="T16" s="42"/>
       <c r="U16" s="42"/>
       <c r="V16" s="42"/>
       <c r="W16" s="25"/>
       <c r="X16" s="25"/>
       <c r="Y16" s="25"/>
+      <c r="Z16" s="25"/>
     </row>
-    <row r="17" spans="1:25" ht="22.5">
+    <row r="17" spans="1:26" ht="22.5">
       <c r="A17" s="39" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="30" t="s">
         <v>11</v>
       </c>
       <c r="C17" s="16" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="43" t="s">
         <v>10</v>
       </c>
       <c r="E17" s="16" t="s">
         <v>10</v>
       </c>
       <c r="F17" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="16">
         <v>7679245</v>
       </c>
       <c r="H17" s="31">
         <v>7464713.0999999996</v>
       </c>
       <c r="I17" s="32">
@@ -2136,52 +2190,55 @@
       </c>
       <c r="R17" s="23">
         <v>22805387</v>
       </c>
       <c r="S17" s="23">
         <v>24552439</v>
       </c>
       <c r="T17" s="23">
         <v>26029733</v>
       </c>
       <c r="U17" s="23">
         <v>24015509</v>
       </c>
       <c r="V17" s="23">
         <v>30982172</v>
       </c>
       <c r="W17" s="25" t="s">
         <v>25</v>
       </c>
       <c r="X17" s="25" t="s">
         <v>25</v>
       </c>
       <c r="Y17" s="25" t="s">
         <v>25</v>
       </c>
+      <c r="Z17" s="25" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="18" spans="1:25" ht="22.5">
+    <row r="18" spans="1:26" ht="22.5">
       <c r="A18" s="39" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="30" t="s">
         <v>11</v>
       </c>
       <c r="C18" s="16" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="43" t="s">
         <v>10</v>
       </c>
       <c r="E18" s="16" t="s">
         <v>10</v>
       </c>
       <c r="F18" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="16">
         <v>2170737</v>
       </c>
       <c r="H18" s="31">
         <v>2288474.2999999998</v>
       </c>
       <c r="I18" s="32">
@@ -2213,52 +2270,55 @@
       </c>
       <c r="R18" s="23">
         <v>13688772</v>
       </c>
       <c r="S18" s="23">
         <v>16766295</v>
       </c>
       <c r="T18" s="23">
         <v>20485663</v>
       </c>
       <c r="U18" s="23">
         <v>18891434</v>
       </c>
       <c r="V18" s="23">
         <v>19866812</v>
       </c>
       <c r="W18" s="25" t="s">
         <v>25</v>
       </c>
       <c r="X18" s="25" t="s">
         <v>25</v>
       </c>
       <c r="Y18" s="25" t="s">
         <v>25</v>
       </c>
+      <c r="Z18" s="25" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="19" spans="1:25" ht="22.5">
+    <row r="19" spans="1:26" ht="22.5">
       <c r="A19" s="39" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="30" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="44" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="45" t="s">
         <v>10</v>
       </c>
       <c r="E19" s="28" t="s">
         <v>10</v>
       </c>
       <c r="F19" s="28" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="28">
         <v>190788</v>
       </c>
       <c r="H19" s="46">
         <v>183941</v>
       </c>
       <c r="I19" s="47">
@@ -2290,52 +2350,55 @@
       </c>
       <c r="R19" s="53">
         <v>1828777</v>
       </c>
       <c r="S19" s="53">
         <v>3981679</v>
       </c>
       <c r="T19" s="53">
         <v>3618148</v>
       </c>
       <c r="U19" s="53">
         <v>2958669</v>
       </c>
       <c r="V19" s="23">
         <v>4237988</v>
       </c>
       <c r="W19" s="25" t="s">
         <v>25</v>
       </c>
       <c r="X19" s="25" t="s">
         <v>25</v>
       </c>
       <c r="Y19" s="25" t="s">
         <v>25</v>
       </c>
+      <c r="Z19" s="25" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="20" spans="1:25" ht="22.5">
+    <row r="20" spans="1:26" ht="22.5">
       <c r="A20" s="39" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="30" t="s">
         <v>11</v>
       </c>
       <c r="C20" s="25" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="25" t="s">
         <v>10</v>
       </c>
       <c r="E20" s="25" t="s">
         <v>10</v>
       </c>
       <c r="F20" s="25" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="25" t="s">
         <v>10</v>
       </c>
       <c r="H20" s="25" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="17" t="s">
@@ -2367,52 +2430,55 @@
       </c>
       <c r="R20" s="53" t="s">
         <v>10</v>
       </c>
       <c r="S20" s="53" t="s">
         <v>10</v>
       </c>
       <c r="T20" s="53" t="s">
         <v>10</v>
       </c>
       <c r="U20" s="53" t="s">
         <v>10</v>
       </c>
       <c r="V20" s="53" t="s">
         <v>10</v>
       </c>
       <c r="W20" s="25" t="s">
         <v>25</v>
       </c>
       <c r="X20" s="25" t="s">
         <v>25</v>
       </c>
       <c r="Y20" s="25" t="s">
         <v>25</v>
       </c>
+      <c r="Z20" s="25" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="21" spans="1:25" ht="33.75">
+    <row r="21" spans="1:26" ht="33.75">
       <c r="A21" s="29" t="s">
         <v>24</v>
       </c>
       <c r="B21" s="30" t="s">
         <v>11</v>
       </c>
       <c r="C21" s="16" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="16" t="s">
         <v>10</v>
       </c>
       <c r="E21" s="16" t="s">
         <v>10</v>
       </c>
       <c r="F21" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="16" t="s">
         <v>10</v>
       </c>
       <c r="H21" s="16" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="16">
@@ -2444,81 +2510,85 @@
       </c>
       <c r="R21" s="54">
         <v>25711728</v>
       </c>
       <c r="S21" s="54">
         <v>30000239</v>
       </c>
       <c r="T21" s="54">
         <v>25691104</v>
       </c>
       <c r="U21" s="54">
         <v>20611589</v>
       </c>
       <c r="V21" s="54">
         <v>22627133</v>
       </c>
       <c r="W21" s="25" t="s">
         <v>25</v>
       </c>
       <c r="X21" s="25" t="s">
         <v>25</v>
       </c>
       <c r="Y21" s="25" t="s">
         <v>25</v>
       </c>
+      <c r="Z21" s="25" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" s="39" t="s">
         <v>6</v>
       </c>
       <c r="B22" s="30"/>
       <c r="C22" s="16"/>
       <c r="D22" s="16"/>
       <c r="E22" s="55"/>
       <c r="F22" s="16"/>
       <c r="G22" s="16"/>
       <c r="H22" s="16"/>
       <c r="I22" s="16"/>
       <c r="J22" s="16"/>
       <c r="K22" s="16"/>
       <c r="L22" s="23"/>
       <c r="M22" s="23"/>
       <c r="N22" s="17"/>
       <c r="O22" s="17"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="42"/>
       <c r="R22" s="42"/>
       <c r="S22" s="42"/>
       <c r="T22" s="42"/>
       <c r="U22" s="42"/>
       <c r="V22" s="42"/>
       <c r="W22" s="25"/>
       <c r="X22" s="25"/>
       <c r="Y22" s="25"/>
+      <c r="Z22" s="25"/>
     </row>
-    <row r="23" spans="1:25" ht="22.5">
+    <row r="23" spans="1:26" ht="22.5">
       <c r="A23" s="39" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="30" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="16" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="16" t="s">
         <v>10</v>
       </c>
       <c r="E23" s="16" t="s">
         <v>10</v>
       </c>
       <c r="F23" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="16" t="s">
         <v>10</v>
       </c>
       <c r="H23" s="16" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="16">
@@ -2550,52 +2620,55 @@
       </c>
       <c r="R23" s="23">
         <v>12114371</v>
       </c>
       <c r="S23" s="23">
         <v>9796800</v>
       </c>
       <c r="T23" s="23">
         <v>5176866</v>
       </c>
       <c r="U23" s="23">
         <v>5056709</v>
       </c>
       <c r="V23" s="23">
         <v>6334161</v>
       </c>
       <c r="W23" s="25" t="s">
         <v>25</v>
       </c>
       <c r="X23" s="25" t="s">
         <v>25</v>
       </c>
       <c r="Y23" s="25" t="s">
         <v>25</v>
       </c>
+      <c r="Z23" s="25" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="24" spans="1:25" ht="22.5">
+    <row r="24" spans="1:26" ht="22.5">
       <c r="A24" s="39" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="30" t="s">
         <v>11</v>
       </c>
       <c r="C24" s="16" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="16" t="s">
         <v>10</v>
       </c>
       <c r="E24" s="16" t="s">
         <v>10</v>
       </c>
       <c r="F24" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="16" t="s">
         <v>10</v>
       </c>
       <c r="H24" s="16" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="16">
@@ -2627,52 +2700,55 @@
       </c>
       <c r="R24" s="23">
         <v>13525049</v>
       </c>
       <c r="S24" s="23">
         <v>20150785</v>
       </c>
       <c r="T24" s="23">
         <v>20032615</v>
       </c>
       <c r="U24" s="23">
         <v>14856352</v>
       </c>
       <c r="V24" s="23">
         <v>15720670</v>
       </c>
       <c r="W24" s="25" t="s">
         <v>25</v>
       </c>
       <c r="X24" s="25" t="s">
         <v>25</v>
       </c>
       <c r="Y24" s="25" t="s">
         <v>25</v>
       </c>
+      <c r="Z24" s="25" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="25" spans="1:25" ht="22.5">
+    <row r="25" spans="1:26" ht="22.5">
       <c r="A25" s="39" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="30" t="s">
         <v>11</v>
       </c>
       <c r="C25" s="16" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="16" t="s">
         <v>10</v>
       </c>
       <c r="E25" s="16" t="s">
         <v>10</v>
       </c>
       <c r="F25" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="16" t="s">
         <v>10</v>
       </c>
       <c r="H25" s="16" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="16">
@@ -2705,52 +2781,55 @@
       </c>
       <c r="R25" s="23">
         <v>72308</v>
       </c>
       <c r="S25" s="23">
         <v>52654</v>
       </c>
       <c r="T25" s="23">
         <v>481623</v>
       </c>
       <c r="U25" s="23">
         <v>698528</v>
       </c>
       <c r="V25" s="23">
         <v>572302</v>
       </c>
       <c r="W25" s="25" t="s">
         <v>25</v>
       </c>
       <c r="X25" s="25" t="s">
         <v>25</v>
       </c>
       <c r="Y25" s="25" t="s">
         <v>25</v>
       </c>
+      <c r="Z25" s="25" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="26" spans="1:25" ht="22.5">
+    <row r="26" spans="1:26" ht="22.5">
       <c r="A26" s="39" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="30" t="s">
         <v>11</v>
       </c>
       <c r="C26" s="25" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="25" t="s">
         <v>10</v>
       </c>
       <c r="E26" s="25" t="s">
         <v>10</v>
       </c>
       <c r="F26" s="25" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="25" t="s">
         <v>10</v>
       </c>
       <c r="H26" s="25" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="17" t="s">
@@ -2782,100 +2861,103 @@
       </c>
       <c r="R26" s="23" t="s">
         <v>10</v>
       </c>
       <c r="S26" s="23" t="s">
         <v>10</v>
       </c>
       <c r="T26" s="23" t="s">
         <v>10</v>
       </c>
       <c r="U26" s="23" t="s">
         <v>10</v>
       </c>
       <c r="V26" s="23" t="s">
         <v>10</v>
       </c>
       <c r="W26" s="25" t="s">
         <v>25</v>
       </c>
       <c r="X26" s="25" t="s">
         <v>25</v>
       </c>
       <c r="Y26" s="25" t="s">
         <v>25</v>
       </c>
+      <c r="Z26" s="25" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="27" spans="1:25">
-[...1 lines deleted...]
-      <c r="B27" s="64"/>
+    <row r="27" spans="1:26">
+      <c r="A27" s="60"/>
+      <c r="B27" s="61"/>
       <c r="C27" s="56"/>
       <c r="D27" s="56"/>
       <c r="E27" s="56"/>
       <c r="F27" s="56"/>
       <c r="G27" s="56"/>
       <c r="H27" s="56"/>
-      <c r="I27" s="65"/>
+      <c r="I27" s="62"/>
       <c r="J27" s="56"/>
       <c r="K27" s="56"/>
       <c r="L27" s="56"/>
       <c r="M27" s="56"/>
       <c r="N27" s="56"/>
       <c r="O27" s="56"/>
       <c r="P27" s="56"/>
-      <c r="Q27" s="66"/>
-[...4 lines deleted...]
-      <c r="V27" s="66"/>
+      <c r="Q27" s="63"/>
+      <c r="R27" s="63"/>
+      <c r="S27" s="63"/>
+      <c r="T27" s="63"/>
+      <c r="U27" s="63"/>
+      <c r="V27" s="63"/>
       <c r="W27" s="56"/>
       <c r="X27" s="56"/>
       <c r="Y27" s="56"/>
     </row>
-    <row r="28" spans="1:25" s="61" customFormat="1" ht="12" customHeight="1">
-      <c r="A28" s="61" t="s">
+    <row r="28" spans="1:26" s="65" customFormat="1" ht="12" customHeight="1">
+      <c r="A28" s="65" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="29" spans="1:25" s="61" customFormat="1" ht="12" customHeight="1">
-      <c r="A29" s="61" t="s">
+    <row r="29" spans="1:26" s="65" customFormat="1" ht="12" customHeight="1">
+      <c r="A29" s="65" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="30" spans="1:25" s="61" customFormat="1" ht="12" customHeight="1">
-      <c r="A30" s="61" t="s">
+    <row r="30" spans="1:26" s="65" customFormat="1" ht="12" customHeight="1">
+      <c r="A30" s="65" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="31" spans="1:25" s="61" customFormat="1" ht="12" customHeight="1">
-[...1 lines deleted...]
-        <v>34</v>
+    <row r="31" spans="1:26" s="65" customFormat="1" ht="12" customHeight="1">
+      <c r="A31" s="65" t="s">
+        <v>35</v>
       </c>
     </row>
-    <row r="32" spans="1:25" s="60" customFormat="1" ht="33" customHeight="1"/>
-    <row r="33" s="60" customFormat="1" ht="14.25" customHeight="1"/>
+    <row r="32" spans="1:26" s="64" customFormat="1" ht="33" customHeight="1"/>
+    <row r="33" s="64" customFormat="1" ht="14.25" customHeight="1"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A32:XFD32"/>
     <mergeCell ref="A33:XFD33"/>
     <mergeCell ref="A31:XFD31"/>
     <mergeCell ref="A1:R1"/>
     <mergeCell ref="A28:XFD28"/>
     <mergeCell ref="A29:XFD29"/>
     <mergeCell ref="A30:XFD30"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.65" right="0.65" top="0.52" bottom="0.51" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="38" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 