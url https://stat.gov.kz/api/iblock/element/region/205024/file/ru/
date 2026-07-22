--- v0 (2026-04-15)
+++ v1 (2026-07-22)
@@ -1,64 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="0" windowWidth="13005" windowHeight="8895"/>
+    <workbookView xWindow="-15" yWindow="0" windowWidth="28815" windowHeight="5190"/>
   </bookViews>
   <sheets>
     <sheet name="Объем розничной торговли" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Объем розничной торговли'!$A$1:$L$10</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="8">
   <si>
     <t>Объем  розничной торговли  по моногородам</t>
   </si>
   <si>
     <t>Костанайская область</t>
   </si>
   <si>
     <t>г.Аркалык</t>
   </si>
   <si>
     <t>г.Лисаковск</t>
   </si>
   <si>
     <t>г.Рудный</t>
   </si>
   <si>
     <t>г.Житикара</t>
   </si>
   <si>
     <t>тысяч тенге</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
@@ -543,350 +544,369 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M18"/>
+  <dimension ref="A1:N18"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection sqref="A1:L1"/>
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25" style="7" customWidth="1"/>
     <col min="2" max="2" width="15.5703125" style="7" customWidth="1"/>
     <col min="3" max="3" width="14.28515625" style="7" customWidth="1"/>
     <col min="4" max="4" width="13.85546875" style="7" customWidth="1"/>
     <col min="5" max="5" width="14" style="7" customWidth="1"/>
     <col min="6" max="6" width="14.5703125" style="7" customWidth="1"/>
     <col min="7" max="7" width="15.85546875" style="7" customWidth="1"/>
     <col min="8" max="8" width="16.7109375" style="7" customWidth="1"/>
     <col min="9" max="9" width="14" style="7" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="7" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="7" customWidth="1"/>
     <col min="12" max="12" width="12.140625" style="7" customWidth="1"/>
     <col min="13" max="13" width="11.7109375" style="7" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="7"/>
+    <col min="14" max="14" width="12.28515625" style="7" customWidth="1"/>
+    <col min="15" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="8" customFormat="1" ht="11.25" customHeight="1">
+    <row r="1" spans="1:14" s="8" customFormat="1" ht="11.25" customHeight="1">
       <c r="A1" s="27" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="27"/>
       <c r="C1" s="27"/>
       <c r="D1" s="27"/>
       <c r="E1" s="27"/>
       <c r="F1" s="27"/>
       <c r="G1" s="27"/>
       <c r="H1" s="27"/>
       <c r="I1" s="27"/>
       <c r="J1" s="27"/>
       <c r="K1" s="27"/>
       <c r="L1" s="27"/>
     </row>
-    <row r="2" spans="1:13">
+    <row r="2" spans="1:14">
       <c r="A2" s="9"/>
       <c r="J2" s="10"/>
       <c r="L2" s="11"/>
-      <c r="M2" s="11" t="s">
+      <c r="N2" s="11" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="8" customFormat="1">
+    <row r="3" spans="1:14" s="8" customFormat="1">
       <c r="A3" s="1"/>
       <c r="B3" s="22">
-        <v>2013</v>
+        <v>2023</v>
       </c>
       <c r="C3" s="21">
         <v>2014</v>
       </c>
       <c r="D3" s="21">
         <v>2015</v>
       </c>
       <c r="E3" s="21">
         <v>2016</v>
       </c>
       <c r="F3" s="21">
         <v>2017</v>
       </c>
       <c r="G3" s="22">
         <v>2018</v>
       </c>
       <c r="H3" s="23">
         <v>2019</v>
       </c>
       <c r="I3" s="23">
         <v>2020</v>
       </c>
       <c r="J3" s="23">
         <v>2021</v>
       </c>
       <c r="K3" s="23">
         <v>2022</v>
       </c>
       <c r="L3" s="23">
         <v>2023</v>
       </c>
       <c r="M3" s="23">
         <v>2024</v>
       </c>
+      <c r="N3" s="23">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:13" s="8" customFormat="1">
+    <row r="4" spans="1:14" s="8" customFormat="1">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="24">
         <v>45866200</v>
       </c>
       <c r="C4" s="24">
         <v>51558097</v>
       </c>
       <c r="D4" s="6">
         <v>53350808</v>
       </c>
       <c r="E4" s="6">
         <v>62528261</v>
       </c>
       <c r="F4" s="4">
         <v>72894231</v>
       </c>
       <c r="G4" s="4">
         <v>80880127</v>
       </c>
       <c r="H4" s="5">
         <v>87654735</v>
       </c>
       <c r="I4" s="5">
         <v>80120715</v>
       </c>
       <c r="J4" s="5">
         <v>75295023</v>
       </c>
       <c r="K4" s="5">
         <v>89324836</v>
       </c>
       <c r="L4" s="5">
         <v>103283194</v>
       </c>
       <c r="M4" s="25">
         <v>112575662</v>
       </c>
+      <c r="N4" s="25">
+        <v>150642009</v>
+      </c>
     </row>
-    <row r="5" spans="1:13" s="8" customFormat="1">
+    <row r="5" spans="1:14" s="8" customFormat="1">
       <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="6">
         <v>2604244</v>
       </c>
       <c r="C5" s="6">
         <v>3106545</v>
       </c>
       <c r="D5" s="6">
         <v>3233541</v>
       </c>
       <c r="E5" s="6">
         <v>3737148</v>
       </c>
       <c r="F5" s="4">
         <v>3895497</v>
       </c>
       <c r="G5" s="4">
         <v>4587371</v>
       </c>
       <c r="H5" s="5">
         <v>4976911</v>
       </c>
       <c r="I5" s="5">
         <v>4983177</v>
       </c>
       <c r="J5" s="5">
         <v>5542391</v>
       </c>
       <c r="K5" s="5">
         <v>6925915</v>
       </c>
       <c r="L5" s="5">
         <v>7849821</v>
       </c>
       <c r="M5" s="25" t="s">
         <v>7</v>
       </c>
+      <c r="N5" s="25" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="6" spans="1:13" s="8" customFormat="1">
+    <row r="6" spans="1:14" s="8" customFormat="1">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="6">
         <v>5888485</v>
       </c>
       <c r="C6" s="6">
         <v>6642282</v>
       </c>
       <c r="D6" s="6">
         <v>6948235</v>
       </c>
       <c r="E6" s="6">
         <v>8085868</v>
       </c>
       <c r="F6" s="4">
         <v>9531573</v>
       </c>
       <c r="G6" s="4">
         <v>10726906</v>
       </c>
       <c r="H6" s="5">
         <v>11736442</v>
       </c>
       <c r="I6" s="5">
         <v>12528677</v>
       </c>
       <c r="J6" s="5">
         <v>14163406</v>
       </c>
       <c r="K6" s="5">
         <v>17898425</v>
       </c>
       <c r="L6" s="5">
         <v>17593534</v>
       </c>
       <c r="M6" s="25">
         <v>15029101</v>
       </c>
+      <c r="N6" s="25">
+        <v>36706320</v>
+      </c>
     </row>
-    <row r="7" spans="1:13" s="8" customFormat="1">
+    <row r="7" spans="1:14" s="8" customFormat="1">
       <c r="A7" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="6">
         <v>34430629</v>
       </c>
       <c r="C7" s="6">
         <v>38410510</v>
       </c>
       <c r="D7" s="6">
         <v>39752305</v>
       </c>
       <c r="E7" s="6">
         <v>46784287</v>
       </c>
       <c r="F7" s="4">
         <v>54807596</v>
       </c>
       <c r="G7" s="4">
         <v>60275134</v>
       </c>
       <c r="H7" s="5">
         <v>65056842</v>
       </c>
       <c r="I7" s="5">
         <v>56243087</v>
       </c>
       <c r="J7" s="5">
         <v>47537572</v>
       </c>
       <c r="K7" s="5">
         <v>54844689</v>
       </c>
       <c r="L7" s="5">
         <v>62163360</v>
       </c>
       <c r="M7" s="25">
         <v>76321404</v>
       </c>
+      <c r="N7" s="25">
+        <v>84294086</v>
+      </c>
     </row>
-    <row r="8" spans="1:13" s="8" customFormat="1">
+    <row r="8" spans="1:14" s="8" customFormat="1">
       <c r="A8" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="18">
         <v>2942842</v>
       </c>
       <c r="C8" s="18">
         <v>3398760</v>
       </c>
       <c r="D8" s="18">
         <v>3416727</v>
       </c>
       <c r="E8" s="18">
         <v>3920958</v>
       </c>
       <c r="F8" s="19">
         <v>4659564</v>
       </c>
       <c r="G8" s="19">
         <v>5290717</v>
       </c>
       <c r="H8" s="20">
         <v>5884540</v>
       </c>
       <c r="I8" s="20">
         <v>6365774</v>
       </c>
       <c r="J8" s="20">
         <v>8051655</v>
       </c>
       <c r="K8" s="20">
         <v>9655807</v>
       </c>
       <c r="L8" s="20">
         <v>15676479</v>
       </c>
       <c r="M8" s="26">
         <v>21225157</v>
       </c>
+      <c r="N8" s="26">
+        <v>29641603</v>
+      </c>
     </row>
-    <row r="9" spans="1:13" s="13" customFormat="1"/>
-[...6 lines deleted...]
-    <row r="16" spans="1:13" s="14" customFormat="1"/>
+    <row r="9" spans="1:14" s="13" customFormat="1"/>
+    <row r="10" spans="1:14" s="8" customFormat="1"/>
+    <row r="11" spans="1:14" s="8" customFormat="1"/>
+    <row r="12" spans="1:14" s="12" customFormat="1"/>
+    <row r="13" spans="1:14" s="8" customFormat="1"/>
+    <row r="14" spans="1:14" s="8" customFormat="1"/>
+    <row r="15" spans="1:14" s="8" customFormat="1"/>
+    <row r="16" spans="1:14" s="14" customFormat="1"/>
     <row r="17" spans="1:9" ht="2.4500000000000002" customHeight="1">
       <c r="A17" s="15"/>
       <c r="B17" s="15"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
     </row>
     <row r="18" spans="1:9">
       <c r="B18" s="16"/>
       <c r="C18" s="16"/>
       <c r="D18" s="16"/>
       <c r="E18" s="16"/>
       <c r="F18" s="16"/>
       <c r="G18" s="16"/>
       <c r="H18" s="16"/>
       <c r="I18" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:L1"/>
   </mergeCells>