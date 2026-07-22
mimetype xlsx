--- v0 (2026-04-15)
+++ v1 (2026-07-22)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="420" yWindow="405" windowWidth="11460" windowHeight="10515"/>
+    <workbookView xWindow="420" yWindow="405" windowWidth="11535" windowHeight="12255"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО розничной торговли" sheetId="3" r:id="rId1"/>
     <sheet name="Закуплено в др регионах" sheetId="7" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Закуплено в др регионах'!$A$1:$I$202</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'ИФО розничной торговли'!$A$1:$H$28</definedName>
   </definedNames>
-  <calcPr calcId="144525" fullPrecision="0"/>
+  <calcPr calcId="145621" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1098" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1118" uniqueCount="45">
   <si>
     <t>в том числе</t>
   </si>
   <si>
     <t>тыс.тенге</t>
   </si>
   <si>
     <t>Индекс физического объема розничной торговли</t>
   </si>
   <si>
     <t>в % к предыдущему году</t>
   </si>
   <si>
     <t>закуплено по импорту</t>
   </si>
   <si>
     <t>Всего, 
 тыс.тенге</t>
   </si>
   <si>
     <t>удельный вес, 
 в %</t>
   </si>
   <si>
     <t>закуплено у юридических лиц - резидентов своей области</t>
@@ -152,62 +152,65 @@
   </si>
   <si>
     <t>Объем закупленных товаров по источникам (регионам) поступления товаров за 2022 год*</t>
   </si>
   <si>
     <t>Объем закупленных товаров по источникам (регионам) поступления товаров за 2021 год*</t>
   </si>
   <si>
     <t>Объем закупленных товаров по источникам (регионам) поступления товаров за 2020 год*</t>
   </si>
   <si>
     <t>Объем закупленных товаров по источникам (регионам) поступления товаров за 2019 год*</t>
   </si>
   <si>
     <t>Объем закупленных товаров по источникам (регионам) поступления товаров за 2018 год*</t>
   </si>
   <si>
     <t>Объем закупленных товаров по источникам (регионам) поступления товаров за 2017 год*</t>
   </si>
   <si>
     <t>Объем закупленных товаров по источникам (регионам) поступления товаров за 2024 год</t>
   </si>
   <si>
     <t>...</t>
   </si>
+  <si>
+    <t>Объем закупленных товаров по источникам (регионам) поступления товаров за 2025 год</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -240,50 +243,55 @@
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -404,106 +412,99 @@
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="126">
+  <cellXfs count="127">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -578,56 +579,50 @@
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
@@ -645,133 +640,147 @@
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -1044,5993 +1053,6205 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:I27"/>
+  <dimension ref="A2:L27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:H2"/>
+      <selection activeCell="O40" sqref="O40"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="30.7109375" style="2" customWidth="1"/>
     <col min="2" max="3" width="13.7109375" style="2" customWidth="1"/>
     <col min="4" max="4" width="12.85546875" style="2" customWidth="1"/>
     <col min="5" max="5" width="12.5703125" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.85546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="12.28515625" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A2" s="106" t="s">
+    <row r="2" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="106"/>
-[...8 lines deleted...]
-      <c r="A3" s="107" t="s">
+      <c r="B2" s="98"/>
+      <c r="C2" s="98"/>
+      <c r="D2" s="98"/>
+      <c r="E2" s="98"/>
+      <c r="F2" s="98"/>
+      <c r="G2" s="98"/>
+      <c r="H2" s="98"/>
+    </row>
+    <row r="3" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A3" s="70"/>
+      <c r="B3" s="70"/>
+      <c r="C3" s="70"/>
+      <c r="D3" s="70"/>
+      <c r="E3" s="70"/>
+      <c r="F3" s="70"/>
+      <c r="G3" s="70"/>
+      <c r="H3" s="70"/>
+      <c r="I3" s="70" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="107"/>
-[...8 lines deleted...]
-    <row r="4" spans="1:9" ht="17.25" customHeight="1">
+    </row>
+    <row r="4" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="12"/>
       <c r="B4" s="13">
         <v>2017</v>
       </c>
       <c r="C4" s="13">
         <v>2018</v>
       </c>
       <c r="D4" s="13">
         <v>2019</v>
       </c>
       <c r="E4" s="13">
         <v>2020</v>
       </c>
       <c r="F4" s="13">
         <v>2021</v>
       </c>
-      <c r="G4" s="97">
+      <c r="G4" s="92">
         <v>2022</v>
       </c>
-      <c r="H4" s="97">
+      <c r="H4" s="92">
         <v>2023</v>
       </c>
-      <c r="I4" s="97">
+      <c r="I4" s="92">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:9" ht="12.6" customHeight="1">
+      <c r="J4" s="92">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="14">
         <v>106.4</v>
       </c>
       <c r="C5" s="14">
         <v>105.8</v>
       </c>
       <c r="D5" s="14">
         <v>104.6</v>
       </c>
       <c r="E5" s="15">
         <v>100.2</v>
       </c>
-      <c r="F5" s="16">
+      <c r="F5" s="119">
         <v>107.1</v>
       </c>
-      <c r="G5" s="16">
+      <c r="G5" s="119">
         <v>102.1</v>
       </c>
-      <c r="H5" s="69">
+      <c r="H5" s="120">
         <v>108.7</v>
       </c>
-      <c r="I5" s="98">
+      <c r="I5" s="121">
         <v>104.1</v>
       </c>
-    </row>
-    <row r="6" spans="1:9" ht="12.6" customHeight="1">
+      <c r="J5" s="121">
+        <v>107.5</v>
+      </c>
+      <c r="K5" s="117"/>
+      <c r="L5" s="118"/>
+    </row>
+    <row r="6" spans="1:12" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="14">
         <v>106</v>
       </c>
       <c r="C6" s="14">
         <v>107.3</v>
       </c>
       <c r="D6" s="14">
         <v>106.2</v>
       </c>
-      <c r="E6" s="11">
+      <c r="E6" s="17">
         <v>108.7</v>
       </c>
-      <c r="F6" s="2">
+      <c r="F6" s="61">
         <v>115.8</v>
       </c>
-      <c r="G6" s="2">
+      <c r="G6" s="61">
         <v>101</v>
       </c>
-      <c r="H6" s="69">
+      <c r="H6" s="120">
         <v>110</v>
       </c>
-      <c r="I6" s="99">
+      <c r="I6" s="122">
         <v>103.7</v>
       </c>
-    </row>
-    <row r="7" spans="1:9" ht="12.6" customHeight="1">
+      <c r="J6" s="122">
+        <v>105.9</v>
+      </c>
+      <c r="K6" s="117"/>
+      <c r="L6" s="118"/>
+    </row>
+    <row r="7" spans="1:12" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="14">
         <v>102.2</v>
       </c>
       <c r="C7" s="14">
         <v>102.3</v>
       </c>
       <c r="D7" s="14">
         <v>101.3</v>
       </c>
-      <c r="E7" s="17">
+      <c r="E7" s="16">
         <v>92.9</v>
       </c>
-      <c r="F7" s="11">
+      <c r="F7" s="17">
         <v>102.5</v>
       </c>
-      <c r="G7" s="18">
+      <c r="G7" s="17">
         <v>108.9</v>
       </c>
-      <c r="H7" s="69">
+      <c r="H7" s="120">
         <v>100.2</v>
       </c>
-      <c r="I7" s="99">
+      <c r="I7" s="122">
         <v>81</v>
       </c>
-    </row>
-    <row r="8" spans="1:9" ht="12.6" customHeight="1">
+      <c r="J7" s="122">
+        <v>114.2</v>
+      </c>
+      <c r="K7" s="117"/>
+      <c r="L7" s="118"/>
+    </row>
+    <row r="8" spans="1:12" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="14">
         <v>109.9</v>
       </c>
       <c r="C8" s="14">
         <v>103.8</v>
       </c>
       <c r="D8" s="14">
         <v>101.4</v>
       </c>
-      <c r="E8" s="17">
+      <c r="E8" s="16">
         <v>99.9</v>
       </c>
-      <c r="F8" s="11">
+      <c r="F8" s="17">
         <v>103.5</v>
       </c>
-      <c r="G8" s="11">
+      <c r="G8" s="17">
         <v>110.1</v>
       </c>
-      <c r="H8" s="69">
+      <c r="H8" s="120">
         <v>100.5</v>
       </c>
-      <c r="I8" s="99">
+      <c r="I8" s="122">
         <v>89.1</v>
       </c>
-    </row>
-    <row r="9" spans="1:9" ht="12.6" customHeight="1">
+      <c r="J8" s="122">
+        <v>175.6</v>
+      </c>
+      <c r="K8" s="117"/>
+      <c r="L8" s="118"/>
+    </row>
+    <row r="9" spans="1:12" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="14">
         <v>106.9</v>
       </c>
       <c r="C9" s="14">
         <v>104</v>
       </c>
       <c r="D9" s="14">
         <v>100.8</v>
       </c>
-      <c r="E9" s="17">
+      <c r="E9" s="16">
         <v>88.3</v>
       </c>
-      <c r="F9" s="11">
+      <c r="F9" s="17">
         <v>69.7</v>
       </c>
-      <c r="G9" s="11">
+      <c r="G9" s="17">
         <v>100.8</v>
       </c>
-      <c r="H9" s="69">
+      <c r="H9" s="120">
         <v>100.4</v>
       </c>
-      <c r="I9" s="99">
+      <c r="I9" s="122">
         <v>116</v>
       </c>
-    </row>
-    <row r="10" spans="1:9" ht="12.6" customHeight="1">
+      <c r="J9" s="122">
+        <v>101.9</v>
+      </c>
+      <c r="K9" s="117"/>
+      <c r="L9" s="118"/>
+    </row>
+    <row r="10" spans="1:12" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="14">
         <v>105.9</v>
       </c>
       <c r="C10" s="14">
         <v>101</v>
       </c>
       <c r="D10" s="14">
         <v>108.2</v>
       </c>
-      <c r="E10" s="17">
+      <c r="E10" s="16">
         <v>99.7</v>
       </c>
-      <c r="F10" s="11">
+      <c r="F10" s="17">
         <v>100.1</v>
       </c>
-      <c r="G10" s="11">
+      <c r="G10" s="17">
         <v>113.3</v>
       </c>
-      <c r="H10" s="69">
+      <c r="H10" s="120">
         <v>106</v>
       </c>
-      <c r="I10" s="99">
+      <c r="I10" s="122">
         <v>13.1</v>
       </c>
-    </row>
-    <row r="11" spans="1:9" ht="12.6" customHeight="1">
+      <c r="J10" s="122">
+        <v>1441.8</v>
+      </c>
+      <c r="K10" s="117"/>
+      <c r="L10" s="118"/>
+    </row>
+    <row r="11" spans="1:12" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="14">
         <v>104.5</v>
       </c>
       <c r="C11" s="14">
         <v>103.2</v>
       </c>
       <c r="D11" s="14">
         <v>102.3</v>
       </c>
-      <c r="E11" s="17">
+      <c r="E11" s="16">
         <v>82.7</v>
       </c>
-      <c r="F11" s="11">
+      <c r="F11" s="17">
         <v>100.2</v>
       </c>
-      <c r="G11" s="11">
+      <c r="G11" s="17">
         <v>104.2</v>
       </c>
-      <c r="H11" s="69">
+      <c r="H11" s="120">
         <v>100.1</v>
       </c>
-      <c r="I11" s="99">
+      <c r="I11" s="122">
         <v>142.4</v>
       </c>
-    </row>
-    <row r="12" spans="1:9" ht="12.6" customHeight="1">
+      <c r="J11" s="122">
+        <v>156.80000000000001</v>
+      </c>
+      <c r="K11" s="117"/>
+      <c r="L11" s="118"/>
+    </row>
+    <row r="12" spans="1:12" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="14">
         <v>105.3</v>
       </c>
       <c r="C12" s="14">
         <v>102</v>
       </c>
       <c r="D12" s="14">
         <v>101.5</v>
       </c>
-      <c r="E12" s="17">
+      <c r="E12" s="16">
         <v>99.7</v>
       </c>
-      <c r="F12" s="11">
+      <c r="F12" s="17">
         <v>116.1</v>
       </c>
-      <c r="G12" s="11">
+      <c r="G12" s="17">
         <v>102.9</v>
       </c>
-      <c r="H12" s="69">
+      <c r="H12" s="120">
         <v>137.30000000000001</v>
       </c>
-      <c r="I12" s="99">
+      <c r="I12" s="122">
         <v>94.3</v>
       </c>
-    </row>
-    <row r="13" spans="1:9" ht="12.6" customHeight="1">
+      <c r="J12" s="122">
+        <v>50</v>
+      </c>
+      <c r="K12" s="117"/>
+      <c r="L12" s="118"/>
+    </row>
+    <row r="13" spans="1:12" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="14">
         <v>102</v>
       </c>
       <c r="C13" s="14">
         <v>103</v>
       </c>
       <c r="D13" s="14">
         <v>101.9</v>
       </c>
-      <c r="E13" s="17">
+      <c r="E13" s="16">
         <v>100.3</v>
       </c>
-      <c r="F13" s="11">
+      <c r="F13" s="17">
         <v>101.8</v>
       </c>
-      <c r="G13" s="11">
+      <c r="G13" s="17">
         <v>111.6</v>
       </c>
-      <c r="H13" s="69">
+      <c r="H13" s="120">
         <v>100.3</v>
       </c>
-      <c r="I13" s="99">
+      <c r="I13" s="122">
         <v>103.4</v>
       </c>
-    </row>
-    <row r="14" spans="1:9" ht="12.6" customHeight="1">
+      <c r="J13" s="122">
+        <v>419.5</v>
+      </c>
+      <c r="K13" s="117"/>
+      <c r="L13" s="118"/>
+    </row>
+    <row r="14" spans="1:12" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="14">
         <v>105.1</v>
       </c>
       <c r="C14" s="14">
         <v>103.4</v>
       </c>
       <c r="D14" s="14">
         <v>101.6</v>
       </c>
-      <c r="E14" s="17">
+      <c r="E14" s="16">
         <v>95.1</v>
       </c>
-      <c r="F14" s="11">
+      <c r="F14" s="17">
         <v>100.9</v>
       </c>
-      <c r="G14" s="11">
+      <c r="G14" s="17">
         <v>103.7</v>
       </c>
-      <c r="H14" s="69">
+      <c r="H14" s="120">
         <v>100.1</v>
       </c>
-      <c r="I14" s="99">
+      <c r="I14" s="122">
         <v>128.19999999999999</v>
       </c>
-    </row>
-    <row r="15" spans="1:9" ht="12.6" customHeight="1">
+      <c r="J14" s="122">
+        <v>49.7</v>
+      </c>
+      <c r="K14" s="117"/>
+      <c r="L14" s="118"/>
+    </row>
+    <row r="15" spans="1:12" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="17">
+      <c r="B15" s="16">
         <v>104.3</v>
       </c>
-      <c r="C15" s="17">
+      <c r="C15" s="16">
         <v>106.3</v>
       </c>
-      <c r="D15" s="17">
+      <c r="D15" s="16">
         <v>102.4</v>
       </c>
-      <c r="E15" s="17">
+      <c r="E15" s="16">
         <v>100.8</v>
       </c>
-      <c r="F15" s="11">
+      <c r="F15" s="17">
         <v>124.5</v>
       </c>
-      <c r="G15" s="11">
+      <c r="G15" s="17">
         <v>101.3</v>
       </c>
-      <c r="H15" s="69">
+      <c r="H15" s="120">
         <v>138</v>
       </c>
-      <c r="I15" s="99">
+      <c r="I15" s="122">
         <v>134.1</v>
       </c>
-    </row>
-    <row r="16" spans="1:9" ht="12.6" customHeight="1">
+      <c r="J15" s="122">
+        <v>122.3</v>
+      </c>
+      <c r="K15" s="117"/>
+      <c r="L15" s="118"/>
+    </row>
+    <row r="16" spans="1:12" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="17">
+      <c r="B16" s="16">
         <v>103.7</v>
       </c>
-      <c r="C16" s="17">
+      <c r="C16" s="16">
         <v>104</v>
       </c>
-      <c r="D16" s="17">
+      <c r="D16" s="16">
         <v>104.5</v>
       </c>
-      <c r="E16" s="17">
+      <c r="E16" s="16">
         <v>96.8</v>
       </c>
-      <c r="F16" s="11">
+      <c r="F16" s="17">
         <v>108</v>
       </c>
-      <c r="G16" s="11">
+      <c r="G16" s="17">
         <v>112.9</v>
       </c>
-      <c r="H16" s="69">
+      <c r="H16" s="120">
         <v>100.4</v>
       </c>
-      <c r="I16" s="99">
+      <c r="I16" s="122">
         <v>107</v>
       </c>
-    </row>
-    <row r="17" spans="1:9" ht="12.6" customHeight="1">
+      <c r="J16" s="122">
+        <v>132</v>
+      </c>
+      <c r="K16" s="117"/>
+      <c r="L16" s="118"/>
+    </row>
+    <row r="17" spans="1:12" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="17">
+      <c r="B17" s="16">
         <v>100.2</v>
       </c>
-      <c r="C17" s="17">
+      <c r="C17" s="16">
         <v>105.5</v>
       </c>
-      <c r="D17" s="17">
+      <c r="D17" s="16">
         <v>102.6</v>
       </c>
-      <c r="E17" s="17">
+      <c r="E17" s="16">
         <v>98.2</v>
       </c>
-      <c r="F17" s="11">
+      <c r="F17" s="17">
         <v>134.19999999999999</v>
       </c>
-      <c r="G17" s="11">
+      <c r="G17" s="17">
         <v>102.4</v>
       </c>
-      <c r="H17" s="69">
+      <c r="H17" s="120">
         <v>100.2</v>
       </c>
-      <c r="I17" s="99">
+      <c r="I17" s="122">
         <v>108.8</v>
       </c>
-    </row>
-    <row r="18" spans="1:9" ht="12.6" customHeight="1">
+      <c r="J17" s="122">
+        <v>46</v>
+      </c>
+      <c r="K17" s="117"/>
+      <c r="L17" s="118"/>
+    </row>
+    <row r="18" spans="1:12" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="17">
+      <c r="B18" s="16">
         <v>101.5</v>
       </c>
-      <c r="C18" s="17">
+      <c r="C18" s="16">
         <v>101.2</v>
       </c>
-      <c r="D18" s="17">
+      <c r="D18" s="16">
         <v>101.3</v>
       </c>
-      <c r="E18" s="17">
+      <c r="E18" s="16">
         <v>98.7</v>
       </c>
-      <c r="F18" s="11">
+      <c r="F18" s="17">
         <v>108.2</v>
       </c>
-      <c r="G18" s="11">
+      <c r="G18" s="17">
         <v>108.5</v>
       </c>
-      <c r="H18" s="69">
+      <c r="H18" s="120">
         <v>100.6</v>
       </c>
-      <c r="I18" s="99">
+      <c r="I18" s="122">
         <v>89</v>
       </c>
-    </row>
-    <row r="19" spans="1:9" ht="12.6" customHeight="1">
+      <c r="J18" s="122">
+        <v>46.1</v>
+      </c>
+      <c r="K18" s="117"/>
+      <c r="L18" s="118"/>
+    </row>
+    <row r="19" spans="1:12" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="17">
+      <c r="B19" s="16">
         <v>110</v>
       </c>
-      <c r="C19" s="17">
+      <c r="C19" s="16">
         <v>102</v>
       </c>
-      <c r="D19" s="17">
+      <c r="D19" s="16">
         <v>104.8</v>
       </c>
-      <c r="E19" s="17">
+      <c r="E19" s="16">
         <v>55</v>
       </c>
-      <c r="F19" s="11">
+      <c r="F19" s="17">
         <v>82.5</v>
       </c>
-      <c r="G19" s="11">
+      <c r="G19" s="17">
         <v>104</v>
       </c>
-      <c r="H19" s="69">
+      <c r="H19" s="120">
         <v>101</v>
       </c>
-      <c r="I19" s="99">
+      <c r="I19" s="122">
         <v>89</v>
       </c>
-    </row>
-    <row r="20" spans="1:9" s="19" customFormat="1" ht="12.6" customHeight="1">
+      <c r="J19" s="122">
+        <v>193</v>
+      </c>
+      <c r="K19" s="117"/>
+      <c r="L19" s="118"/>
+    </row>
+    <row r="20" spans="1:12" s="18" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="18">
+      <c r="B20" s="17">
         <v>104.5</v>
       </c>
-      <c r="C20" s="17">
+      <c r="C20" s="16">
         <v>102</v>
       </c>
-      <c r="D20" s="17">
+      <c r="D20" s="16">
         <v>101.2</v>
       </c>
-      <c r="E20" s="17">
+      <c r="E20" s="16">
         <v>84</v>
       </c>
-      <c r="F20" s="11">
+      <c r="F20" s="17">
         <v>101.1</v>
       </c>
-      <c r="G20" s="11">
+      <c r="G20" s="17">
         <v>101.4</v>
       </c>
-      <c r="H20" s="69">
+      <c r="H20" s="120">
         <v>100</v>
       </c>
-      <c r="I20" s="99">
+      <c r="I20" s="122">
         <v>102.3</v>
       </c>
-    </row>
-    <row r="21" spans="1:9" s="19" customFormat="1" ht="12.6" customHeight="1">
+      <c r="J20" s="122">
+        <v>67.5</v>
+      </c>
+      <c r="K20" s="117"/>
+      <c r="L20" s="118"/>
+    </row>
+    <row r="21" spans="1:12" s="18" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="18">
+      <c r="B21" s="17">
         <v>105.3</v>
       </c>
-      <c r="C21" s="17">
+      <c r="C21" s="16">
         <v>101</v>
       </c>
-      <c r="D21" s="17">
+      <c r="D21" s="16">
         <v>101</v>
       </c>
-      <c r="E21" s="17">
+      <c r="E21" s="16">
         <v>96.4</v>
       </c>
-      <c r="F21" s="11">
+      <c r="F21" s="17">
         <v>100.3</v>
       </c>
-      <c r="G21" s="11">
+      <c r="G21" s="17">
         <v>101.4</v>
       </c>
-      <c r="H21" s="69">
+      <c r="H21" s="120">
         <v>100.2</v>
       </c>
-      <c r="I21" s="99">
+      <c r="I21" s="122">
         <v>102.7</v>
       </c>
-    </row>
-    <row r="22" spans="1:9" ht="12.6" customHeight="1">
+      <c r="J21" s="122">
+        <v>1.4</v>
+      </c>
+      <c r="K21" s="117"/>
+      <c r="L21" s="118"/>
+    </row>
+    <row r="22" spans="1:12" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B22" s="17">
+      <c r="B22" s="16">
         <v>103.4</v>
       </c>
-      <c r="C22" s="17">
+      <c r="C22" s="16">
         <v>103.7</v>
       </c>
-      <c r="D22" s="17">
+      <c r="D22" s="16">
         <v>103.4</v>
       </c>
-      <c r="E22" s="17">
+      <c r="E22" s="16">
         <v>97.3</v>
       </c>
-      <c r="F22" s="20">
+      <c r="F22" s="123">
         <v>111</v>
       </c>
-      <c r="G22" s="20">
+      <c r="G22" s="123">
         <v>141.19999999999999</v>
       </c>
-      <c r="H22" s="69">
+      <c r="H22" s="120">
         <v>100.8</v>
       </c>
-      <c r="I22" s="99">
+      <c r="I22" s="122">
         <v>104</v>
       </c>
-    </row>
-    <row r="23" spans="1:9" ht="12.6" customHeight="1">
+      <c r="J22" s="122">
+        <v>36.4</v>
+      </c>
+      <c r="K22" s="117"/>
+      <c r="L22" s="118"/>
+    </row>
+    <row r="23" spans="1:12" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="B23" s="17">
+      <c r="B23" s="16">
         <v>105.4</v>
       </c>
-      <c r="C23" s="17">
+      <c r="C23" s="16">
         <v>103</v>
       </c>
-      <c r="D23" s="17">
+      <c r="D23" s="16">
         <v>101.8</v>
       </c>
-      <c r="E23" s="17">
+      <c r="E23" s="16">
         <v>95.8</v>
       </c>
-      <c r="F23" s="11">
+      <c r="F23" s="17">
         <v>102.6</v>
       </c>
-      <c r="G23" s="11">
+      <c r="G23" s="17">
         <v>104</v>
       </c>
-      <c r="H23" s="69">
+      <c r="H23" s="120">
         <v>107.6</v>
       </c>
-      <c r="I23" s="99">
+      <c r="I23" s="122">
         <v>103.1</v>
       </c>
-    </row>
-    <row r="24" spans="1:9" ht="12.6" customHeight="1">
+      <c r="J23" s="122">
+        <v>117.7</v>
+      </c>
+      <c r="K23" s="117"/>
+      <c r="L23" s="118"/>
+    </row>
+    <row r="24" spans="1:12" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="B24" s="17">
+      <c r="B24" s="16">
         <v>108.1</v>
       </c>
-      <c r="C24" s="17">
+      <c r="C24" s="16">
         <v>104.4</v>
       </c>
-      <c r="D24" s="17">
+      <c r="D24" s="16">
         <v>101.6</v>
       </c>
-      <c r="E24" s="17">
+      <c r="E24" s="16">
         <v>98.3</v>
       </c>
-      <c r="F24" s="11">
+      <c r="F24" s="17">
         <v>100.1</v>
       </c>
-      <c r="G24" s="11">
+      <c r="G24" s="17">
         <v>148.6</v>
       </c>
-      <c r="H24" s="69">
+      <c r="H24" s="120">
         <v>100.8</v>
       </c>
-      <c r="I24" s="99">
+      <c r="I24" s="122">
         <v>110.2</v>
       </c>
-    </row>
-    <row r="25" spans="1:9" s="19" customFormat="1" ht="12.6" customHeight="1">
+      <c r="J24" s="122">
+        <v>71.7</v>
+      </c>
+      <c r="K24" s="117"/>
+      <c r="L24" s="118"/>
+    </row>
+    <row r="25" spans="1:12" s="18" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="B25" s="21">
+      <c r="B25" s="19">
         <v>124.2</v>
       </c>
-      <c r="C25" s="22">
+      <c r="C25" s="20">
         <v>107</v>
       </c>
-      <c r="D25" s="22">
+      <c r="D25" s="20">
         <v>108.1</v>
       </c>
-      <c r="E25" s="22">
+      <c r="E25" s="20">
         <v>99.6</v>
       </c>
-      <c r="F25" s="23">
+      <c r="F25" s="19">
         <v>100.2</v>
       </c>
-      <c r="G25" s="24">
+      <c r="G25" s="124">
         <v>103.1</v>
       </c>
-      <c r="H25" s="70">
+      <c r="H25" s="125">
         <v>124.1</v>
       </c>
-      <c r="I25" s="100">
+      <c r="I25" s="126">
         <v>102.2</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C27" s="18"/>
+      <c r="J25" s="126">
+        <v>37.1</v>
+      </c>
+      <c r="K25" s="117"/>
+      <c r="L25" s="118"/>
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="B27" s="17"/>
+      <c r="C27" s="17"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="1">
     <mergeCell ref="A2:H2"/>
-    <mergeCell ref="A3:I3"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="49" orientation="portrait" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="8" min="1" max="27" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AU212"/>
+  <dimension ref="A1:AU219"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D219" sqref="D219"/>
+    <sheetView topLeftCell="A196" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20" style="2" customWidth="1"/>
     <col min="2" max="3" width="12.42578125" style="10" customWidth="1"/>
-    <col min="4" max="4" width="14.28515625" style="56" customWidth="1"/>
+    <col min="4" max="4" width="14.28515625" style="53" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="10" customWidth="1"/>
-    <col min="6" max="6" width="14.7109375" style="56" customWidth="1"/>
+    <col min="6" max="6" width="14.7109375" style="53" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="10" customWidth="1"/>
-    <col min="8" max="8" width="14.7109375" style="56" customWidth="1"/>
+    <col min="8" max="8" width="14.7109375" style="53" customWidth="1"/>
     <col min="9" max="9" width="16.42578125" style="2" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" style="9" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="17.5703125" style="9" customWidth="1"/>
     <col min="12" max="12" width="12" style="9" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="9.140625" style="9"/>
     <col min="15" max="15" width="12" style="9" bestFit="1" customWidth="1"/>
     <col min="16" max="47" width="9.140625" style="9"/>
     <col min="48" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:47">
-      <c r="A1" s="106" t="s">
+    <row r="1" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A1" s="98" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="106"/>
-[...5 lines deleted...]
-      <c r="H1" s="106"/>
+      <c r="B1" s="98"/>
+      <c r="C1" s="98"/>
+      <c r="D1" s="98"/>
+      <c r="E1" s="98"/>
+      <c r="F1" s="98"/>
+      <c r="G1" s="98"/>
+      <c r="H1" s="98"/>
       <c r="I1" s="10"/>
     </row>
-    <row r="2" spans="1:47">
-[...5 lines deleted...]
-      <c r="G2" s="80"/>
+    <row r="2" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="B2" s="75"/>
+      <c r="C2" s="75"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="75"/>
+      <c r="F2" s="77"/>
+      <c r="G2" s="75"/>
       <c r="I2" s="10"/>
     </row>
-    <row r="3" spans="1:47">
-[...1 lines deleted...]
-      <c r="B3" s="123" t="s">
+    <row r="3" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A3" s="110"/>
+      <c r="B3" s="113" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="124" t="s">
+      <c r="C3" s="114" t="s">
         <v>0</v>
       </c>
-      <c r="D3" s="119"/>
-[...3 lines deleted...]
-      <c r="H3" s="119"/>
+      <c r="D3" s="115"/>
+      <c r="E3" s="115"/>
+      <c r="F3" s="115"/>
+      <c r="G3" s="115"/>
+      <c r="H3" s="115"/>
       <c r="I3" s="10"/>
     </row>
-    <row r="4" spans="1:47">
-[...2 lines deleted...]
-      <c r="C4" s="125" t="s">
+    <row r="4" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A4" s="111"/>
+      <c r="B4" s="113"/>
+      <c r="C4" s="116" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="125"/>
-      <c r="E4" s="125" t="s">
+      <c r="D4" s="116"/>
+      <c r="E4" s="116" t="s">
         <v>8</v>
       </c>
-      <c r="F4" s="125"/>
-      <c r="G4" s="115" t="s">
+      <c r="F4" s="116"/>
+      <c r="G4" s="99" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="116"/>
+      <c r="H4" s="100"/>
       <c r="I4" s="10"/>
     </row>
-    <row r="5" spans="1:47" ht="22.5">
-[...2 lines deleted...]
-      <c r="C5" s="25" t="s">
+    <row r="5" spans="1:47" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A5" s="112"/>
+      <c r="B5" s="113"/>
+      <c r="C5" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="D5" s="26" t="s">
+      <c r="D5" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="E5" s="25" t="s">
+      <c r="E5" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="26" t="s">
+      <c r="F5" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="G5" s="25" t="s">
+      <c r="G5" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="H5" s="96" t="s">
+      <c r="H5" s="91" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="10"/>
     </row>
-    <row r="6" spans="1:47">
-      <c r="A6" s="72" t="s">
+    <row r="6" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A6" s="67" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="81">
+      <c r="B6" s="76">
         <v>128201069</v>
       </c>
-      <c r="C6" s="81">
+      <c r="C6" s="76">
         <v>18650481</v>
       </c>
-      <c r="D6" s="79">
+      <c r="D6" s="74">
         <v>14.5</v>
       </c>
-      <c r="E6" s="81">
+      <c r="E6" s="76">
         <v>78301032</v>
       </c>
-      <c r="F6" s="79">
+      <c r="F6" s="74">
         <v>61.1</v>
       </c>
-      <c r="G6" s="81">
+      <c r="G6" s="76">
         <v>31249556</v>
       </c>
-      <c r="H6" s="79">
+      <c r="H6" s="74">
         <v>24.4</v>
       </c>
-      <c r="I6" s="64"/>
-[...3 lines deleted...]
-      <c r="A7" s="73" t="s">
+      <c r="I6" s="61"/>
+      <c r="K6" s="87"/>
+    </row>
+    <row r="7" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A7" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="76">
+      <c r="B7" s="71">
         <v>61873285</v>
       </c>
-      <c r="C7" s="76">
+      <c r="C7" s="71">
         <v>13207614</v>
       </c>
-      <c r="D7" s="77">
+      <c r="D7" s="72">
         <v>21.3</v>
       </c>
-      <c r="E7" s="76">
+      <c r="E7" s="71">
         <v>40499319</v>
       </c>
-      <c r="F7" s="77">
+      <c r="F7" s="72">
         <v>65.5</v>
       </c>
-      <c r="G7" s="76">
+      <c r="G7" s="71">
         <v>8166352</v>
       </c>
-      <c r="H7" s="77">
+      <c r="H7" s="72">
         <v>13.2</v>
       </c>
-      <c r="I7" s="64"/>
-[...2 lines deleted...]
-      <c r="A8" s="73" t="s">
+      <c r="I7" s="61"/>
+    </row>
+    <row r="8" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A8" s="68" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="77" t="s">
-[...5 lines deleted...]
-      <c r="D8" s="77" t="s">
+      <c r="B8" s="72" t="s">
+        <v>31</v>
+      </c>
+      <c r="C8" s="72" t="s">
+        <v>31</v>
+      </c>
+      <c r="D8" s="72" t="s">
         <v>32</v>
       </c>
-      <c r="E8" s="77" t="s">
-[...5 lines deleted...]
-      <c r="G8" s="77" t="s">
+      <c r="E8" s="72" t="s">
+        <v>31</v>
+      </c>
+      <c r="F8" s="72" t="s">
+        <v>31</v>
+      </c>
+      <c r="G8" s="72" t="s">
         <v>32</v>
       </c>
-      <c r="H8" s="77" t="s">
-[...5 lines deleted...]
-      <c r="A9" s="73" t="s">
+      <c r="H8" s="72" t="s">
+        <v>31</v>
+      </c>
+      <c r="I8" s="61"/>
+    </row>
+    <row r="9" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A9" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="78" t="s">
-[...23 lines deleted...]
-      <c r="A10" s="73" t="s">
+      <c r="B9" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="G9" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="H9" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="I9" s="61"/>
+    </row>
+    <row r="10" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A10" s="68" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="76">
+      <c r="B10" s="71">
         <v>6275446</v>
       </c>
-      <c r="C10" s="76">
+      <c r="C10" s="71">
         <v>3316181</v>
       </c>
-      <c r="D10" s="77">
+      <c r="D10" s="72">
         <v>52.8</v>
       </c>
-      <c r="E10" s="76">
+      <c r="E10" s="71">
         <v>1153256</v>
       </c>
-      <c r="F10" s="77">
+      <c r="F10" s="72">
         <v>18.399999999999999</v>
       </c>
-      <c r="G10" s="76">
+      <c r="G10" s="71">
         <v>1806009</v>
       </c>
-      <c r="H10" s="77">
+      <c r="H10" s="72">
         <v>28.8</v>
       </c>
-      <c r="I10" s="64"/>
-[...2 lines deleted...]
-      <c r="A11" s="73" t="s">
+      <c r="I10" s="61"/>
+    </row>
+    <row r="11" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A11" s="68" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="78" t="s">
-[...23 lines deleted...]
-      <c r="A12" s="73" t="s">
+      <c r="B11" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="D11" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="G11" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="H11" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="I11" s="61"/>
+    </row>
+    <row r="12" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A12" s="68" t="s">
         <v>16</v>
       </c>
-      <c r="B12" s="78" t="s">
-[...23 lines deleted...]
-      <c r="A13" s="73" t="s">
+      <c r="B12" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="D12" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="E12" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="G12" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="H12" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="I12" s="61"/>
+    </row>
+    <row r="13" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A13" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="77" t="s">
-[...5 lines deleted...]
-      <c r="D13" s="77" t="s">
+      <c r="B13" s="72" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13" s="72" t="s">
+        <v>31</v>
+      </c>
+      <c r="D13" s="72" t="s">
         <v>32</v>
       </c>
-      <c r="E13" s="77" t="s">
-[...5 lines deleted...]
-      <c r="G13" s="77" t="s">
+      <c r="E13" s="72" t="s">
+        <v>31</v>
+      </c>
+      <c r="F13" s="72" t="s">
+        <v>31</v>
+      </c>
+      <c r="G13" s="72" t="s">
         <v>32</v>
       </c>
-      <c r="H13" s="77" t="s">
-[...5 lines deleted...]
-      <c r="A14" s="73" t="s">
+      <c r="H13" s="72" t="s">
+        <v>31</v>
+      </c>
+      <c r="I13" s="61"/>
+    </row>
+    <row r="14" spans="1:47" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="68" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="78" t="s">
-[...20 lines deleted...]
-      <c r="I14" s="64"/>
+      <c r="B14" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="D14" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="G14" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="H14" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="I14" s="61"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
       <c r="L14" s="9"/>
       <c r="M14" s="9"/>
       <c r="N14" s="9"/>
       <c r="O14" s="9"/>
       <c r="P14" s="9"/>
       <c r="Q14" s="9"/>
       <c r="R14" s="9"/>
       <c r="S14" s="9"/>
       <c r="T14" s="9"/>
       <c r="U14" s="9"/>
       <c r="V14" s="9"/>
       <c r="W14" s="9"/>
       <c r="X14" s="9"/>
       <c r="Y14" s="9"/>
       <c r="Z14" s="9"/>
       <c r="AA14" s="9"/>
       <c r="AB14" s="9"/>
       <c r="AC14" s="9"/>
       <c r="AD14" s="9"/>
       <c r="AE14" s="9"/>
       <c r="AF14" s="9"/>
       <c r="AG14" s="9"/>
       <c r="AH14" s="9"/>
       <c r="AI14" s="9"/>
       <c r="AJ14" s="9"/>
       <c r="AK14" s="9"/>
       <c r="AL14" s="9"/>
       <c r="AM14" s="9"/>
       <c r="AN14" s="9"/>
       <c r="AO14" s="9"/>
       <c r="AP14" s="9"/>
       <c r="AQ14" s="9"/>
       <c r="AR14" s="9"/>
       <c r="AS14" s="9"/>
       <c r="AT14" s="9"/>
       <c r="AU14" s="9"/>
     </row>
-    <row r="15" spans="1:47">
-      <c r="A15" s="73" t="s">
+    <row r="15" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A15" s="68" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="78" t="s">
-[...23 lines deleted...]
-      <c r="A16" s="73" t="s">
+      <c r="B15" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="D15" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="G15" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="H15" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="I15" s="61"/>
+    </row>
+    <row r="16" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A16" s="68" t="s">
         <v>20</v>
       </c>
-      <c r="B16" s="77" t="s">
-[...5 lines deleted...]
-      <c r="D16" s="77" t="s">
+      <c r="B16" s="72" t="s">
+        <v>31</v>
+      </c>
+      <c r="C16" s="72" t="s">
+        <v>31</v>
+      </c>
+      <c r="D16" s="72" t="s">
         <v>32</v>
       </c>
-      <c r="E16" s="77" t="s">
-[...5 lines deleted...]
-      <c r="G16" s="77" t="s">
+      <c r="E16" s="72" t="s">
+        <v>31</v>
+      </c>
+      <c r="F16" s="72" t="s">
+        <v>31</v>
+      </c>
+      <c r="G16" s="72" t="s">
         <v>32</v>
       </c>
-      <c r="H16" s="77" t="s">
-[...5 lines deleted...]
-      <c r="A17" s="73" t="s">
+      <c r="H16" s="72" t="s">
+        <v>31</v>
+      </c>
+      <c r="I16" s="61"/>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A17" s="68" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="78" t="s">
-[...23 lines deleted...]
-      <c r="A18" s="73" t="s">
+      <c r="B17" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="D17" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="G17" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="H17" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="I17" s="61"/>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A18" s="68" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="77" t="s">
-[...5 lines deleted...]
-      <c r="D18" s="77" t="s">
+      <c r="B18" s="72" t="s">
+        <v>31</v>
+      </c>
+      <c r="C18" s="72" t="s">
+        <v>31</v>
+      </c>
+      <c r="D18" s="72" t="s">
         <v>32</v>
       </c>
-      <c r="E18" s="77" t="s">
-[...5 lines deleted...]
-      <c r="G18" s="77" t="s">
+      <c r="E18" s="72" t="s">
+        <v>31</v>
+      </c>
+      <c r="F18" s="72" t="s">
+        <v>31</v>
+      </c>
+      <c r="G18" s="72" t="s">
         <v>32</v>
       </c>
-      <c r="H18" s="77" t="s">
-[...5 lines deleted...]
-      <c r="A19" s="73" t="s">
+      <c r="H18" s="72" t="s">
+        <v>31</v>
+      </c>
+      <c r="I18" s="61"/>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A19" s="68" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="76">
+      <c r="B19" s="71">
         <v>276997</v>
       </c>
-      <c r="C19" s="76">
+      <c r="C19" s="71">
         <v>276997</v>
       </c>
-      <c r="D19" s="77">
+      <c r="D19" s="72">
         <v>100</v>
       </c>
-      <c r="E19" s="77" t="s">
-[...14 lines deleted...]
-      <c r="A20" s="73" t="s">
+      <c r="E19" s="72" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="72" t="s">
+        <v>9</v>
+      </c>
+      <c r="G19" s="72" t="s">
+        <v>9</v>
+      </c>
+      <c r="H19" s="72" t="s">
+        <v>9</v>
+      </c>
+      <c r="I19" s="61"/>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A20" s="68" t="s">
         <v>24</v>
       </c>
-      <c r="B20" s="76">
+      <c r="B20" s="71">
         <v>58899241</v>
       </c>
-      <c r="C20" s="77" t="s">
+      <c r="C20" s="72" t="s">
         <v>33</v>
       </c>
-      <c r="D20" s="77">
+      <c r="D20" s="72">
         <v>1.7</v>
       </c>
-      <c r="E20" s="76">
+      <c r="E20" s="71">
         <v>36648457</v>
       </c>
-      <c r="F20" s="77">
+      <c r="F20" s="72">
         <v>62.2</v>
       </c>
-      <c r="G20" s="77" t="s">
-[...2 lines deleted...]
-      <c r="H20" s="77" t="s">
+      <c r="G20" s="72" t="s">
+        <v>31</v>
+      </c>
+      <c r="H20" s="72" t="s">
         <v>32</v>
       </c>
-      <c r="I20" s="64"/>
-[...2 lines deleted...]
-      <c r="A21" s="73" t="s">
+      <c r="I20" s="61"/>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A21" s="68" t="s">
         <v>25</v>
       </c>
-      <c r="B21" s="78" t="s">
-[...23 lines deleted...]
-      <c r="A22" s="73" t="s">
+      <c r="B21" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="D21" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="E21" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="G21" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="H21" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="I21" s="61"/>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A22" s="68" t="s">
         <v>26</v>
       </c>
-      <c r="B22" s="78" t="s">
-[...23 lines deleted...]
-      <c r="A23" s="73" t="s">
+      <c r="B22" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="D22" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="G22" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="H22" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="I22" s="61"/>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A23" s="68" t="s">
         <v>27</v>
       </c>
-      <c r="B23" s="78" t="s">
-[...23 lines deleted...]
-      <c r="A24" s="74" t="s">
+      <c r="B23" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="D23" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="G23" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="H23" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="I23" s="61"/>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A24" s="69" t="s">
         <v>28</v>
       </c>
-      <c r="B24" s="78" t="s">
-[...23 lines deleted...]
-      <c r="A25" s="73" t="s">
+      <c r="B24" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="D24" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="G24" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="H24" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="I24" s="61"/>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A25" s="68" t="s">
         <v>29</v>
       </c>
-      <c r="B25" s="78" t="s">
-[...23 lines deleted...]
-      <c r="A26" s="75" t="s">
+      <c r="B25" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="D25" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="E25" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="G25" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="H25" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="I25" s="61"/>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A26" s="70" t="s">
         <v>30</v>
       </c>
-      <c r="B26" s="83" t="s">
-[...22 lines deleted...]
-    <row r="27" spans="1:10">
+      <c r="B26" s="78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" s="78" t="s">
+        <v>9</v>
+      </c>
+      <c r="D26" s="78" t="s">
+        <v>9</v>
+      </c>
+      <c r="E26" s="78" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="78" t="s">
+        <v>9</v>
+      </c>
+      <c r="G26" s="78" t="s">
+        <v>9</v>
+      </c>
+      <c r="H26" s="78" t="s">
+        <v>9</v>
+      </c>
+      <c r="I26" s="61"/>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
-      <c r="D27" s="65"/>
-      <c r="E27" s="65"/>
+      <c r="D27" s="62"/>
+      <c r="E27" s="62"/>
       <c r="F27" s="8"/>
-      <c r="G27" s="65"/>
+      <c r="G27" s="62"/>
       <c r="H27" s="8"/>
-      <c r="I27" s="65"/>
-[...3 lines deleted...]
-      <c r="A28" s="108" t="s">
+      <c r="I27" s="62"/>
+      <c r="J27" s="54"/>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A28" s="101" t="s">
         <v>34</v>
       </c>
-      <c r="B28" s="108"/>
-[...9 lines deleted...]
-    <row r="29" spans="1:10">
+      <c r="B28" s="101"/>
+      <c r="C28" s="101"/>
+      <c r="D28" s="101"/>
+      <c r="E28" s="101"/>
+      <c r="F28" s="101"/>
+      <c r="G28" s="101"/>
+      <c r="H28" s="101"/>
+      <c r="I28" s="62"/>
+      <c r="J28" s="54"/>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B29" s="8"/>
       <c r="C29" s="8"/>
-      <c r="D29" s="65"/>
-      <c r="E29" s="65"/>
+      <c r="D29" s="62"/>
+      <c r="E29" s="62"/>
       <c r="F29" s="8"/>
-      <c r="G29" s="65"/>
+      <c r="G29" s="62"/>
       <c r="H29" s="8"/>
-      <c r="I29" s="65"/>
-[...3 lines deleted...]
-      <c r="A30" s="106" t="s">
+      <c r="I29" s="62"/>
+      <c r="J29" s="54"/>
+    </row>
+    <row r="30" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="98" t="s">
         <v>40</v>
       </c>
-      <c r="B30" s="106"/>
-[...5 lines deleted...]
-      <c r="H30" s="106"/>
+      <c r="B30" s="98"/>
+      <c r="C30" s="98"/>
+      <c r="D30" s="98"/>
+      <c r="E30" s="98"/>
+      <c r="F30" s="98"/>
+      <c r="G30" s="98"/>
+      <c r="H30" s="98"/>
       <c r="I30" s="10"/>
     </row>
-    <row r="31" spans="1:10">
-[...5 lines deleted...]
-      <c r="G31" s="80"/>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="B31" s="55"/>
+      <c r="C31" s="75"/>
+      <c r="D31" s="77"/>
+      <c r="E31" s="75"/>
+      <c r="F31" s="77"/>
+      <c r="G31" s="75"/>
       <c r="I31" s="10"/>
     </row>
-    <row r="32" spans="1:10">
-[...1 lines deleted...]
-      <c r="B32" s="112" t="s">
+    <row r="32" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A32" s="104"/>
+      <c r="B32" s="107" t="s">
         <v>5</v>
       </c>
-      <c r="C32" s="115" t="s">
+      <c r="C32" s="99" t="s">
         <v>0</v>
       </c>
-      <c r="D32" s="116"/>
-[...3 lines deleted...]
-      <c r="H32" s="116"/>
+      <c r="D32" s="100"/>
+      <c r="E32" s="100"/>
+      <c r="F32" s="100"/>
+      <c r="G32" s="100"/>
+      <c r="H32" s="100"/>
       <c r="I32" s="10"/>
     </row>
-    <row r="33" spans="1:10">
-[...2 lines deleted...]
-      <c r="C33" s="117" t="s">
+    <row r="33" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A33" s="105"/>
+      <c r="B33" s="108"/>
+      <c r="C33" s="102" t="s">
         <v>7</v>
       </c>
-      <c r="D33" s="117"/>
-      <c r="E33" s="117" t="s">
+      <c r="D33" s="102"/>
+      <c r="E33" s="102" t="s">
         <v>8</v>
       </c>
-      <c r="F33" s="118"/>
-      <c r="G33" s="115" t="s">
+      <c r="F33" s="103"/>
+      <c r="G33" s="99" t="s">
         <v>4</v>
       </c>
-      <c r="H33" s="116"/>
+      <c r="H33" s="100"/>
       <c r="I33" s="10"/>
     </row>
-    <row r="34" spans="1:10" ht="22.5">
-[...2 lines deleted...]
-      <c r="C34" s="25" t="s">
+    <row r="34" spans="1:10" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A34" s="106"/>
+      <c r="B34" s="109"/>
+      <c r="C34" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="D34" s="26" t="s">
+      <c r="D34" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="E34" s="25" t="s">
+      <c r="E34" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="F34" s="96" t="s">
+      <c r="F34" s="91" t="s">
         <v>6</v>
       </c>
-      <c r="G34" s="25" t="s">
+      <c r="G34" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="H34" s="96" t="s">
+      <c r="H34" s="91" t="s">
         <v>6</v>
       </c>
       <c r="I34" s="10"/>
     </row>
-    <row r="35" spans="1:10">
-      <c r="A35" s="72" t="s">
+    <row r="35" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A35" s="67" t="s">
         <v>10</v>
       </c>
-      <c r="B35" s="32">
+      <c r="B35" s="29">
         <v>135858929</v>
       </c>
-      <c r="C35" s="32">
+      <c r="C35" s="29">
         <v>15765717</v>
       </c>
-      <c r="D35" s="33">
+      <c r="D35" s="30">
         <v>11.6</v>
       </c>
-      <c r="E35" s="32">
+      <c r="E35" s="29">
         <v>84342336</v>
       </c>
-      <c r="F35" s="33">
+      <c r="F35" s="30">
         <v>62.1</v>
       </c>
-      <c r="G35" s="28">
+      <c r="G35" s="25">
         <v>35750876</v>
       </c>
-      <c r="H35" s="35">
+      <c r="H35" s="32">
         <v>26.3</v>
       </c>
-      <c r="I35" s="34"/>
-[...3 lines deleted...]
-      <c r="A36" s="73" t="s">
+      <c r="I35" s="31"/>
+      <c r="J35" s="87"/>
+    </row>
+    <row r="36" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A36" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="B36" s="28">
+      <c r="B36" s="25">
         <v>89477821</v>
       </c>
-      <c r="C36" s="28">
+      <c r="C36" s="25">
         <v>13735833</v>
       </c>
-      <c r="D36" s="35">
+      <c r="D36" s="32">
         <v>15.4</v>
       </c>
-      <c r="E36" s="28">
+      <c r="E36" s="25">
         <v>64335368</v>
       </c>
-      <c r="F36" s="35">
+      <c r="F36" s="32">
         <v>71.900000000000006</v>
       </c>
-      <c r="G36" s="28">
+      <c r="G36" s="25">
         <v>11406620</v>
       </c>
-      <c r="H36" s="35">
+      <c r="H36" s="32">
         <v>12.7</v>
       </c>
-      <c r="I36" s="34"/>
-[...3 lines deleted...]
-      <c r="A37" s="73" t="s">
+      <c r="I36" s="31"/>
+      <c r="J36" s="87"/>
+    </row>
+    <row r="37" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A37" s="68" t="s">
         <v>12</v>
       </c>
-      <c r="B37" s="28" t="s">
-[...24 lines deleted...]
-      <c r="A38" s="73" t="s">
+      <c r="B37" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="C37" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="D37" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="E37" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="F37" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="G37" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="H37" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="I37" s="31"/>
+      <c r="J37" s="87"/>
+    </row>
+    <row r="38" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A38" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="B38" s="28" t="s">
-[...24 lines deleted...]
-      <c r="A39" s="73" t="s">
+      <c r="B38" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="D38" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="E38" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="G38" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="H38" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="I38" s="31"/>
+      <c r="J38" s="87"/>
+    </row>
+    <row r="39" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A39" s="68" t="s">
         <v>14</v>
       </c>
-      <c r="B39" s="28">
+      <c r="B39" s="25">
         <v>3495548</v>
       </c>
-      <c r="C39" s="28">
+      <c r="C39" s="25">
         <v>1206441</v>
       </c>
-      <c r="D39" s="35">
+      <c r="D39" s="32">
         <v>34.5</v>
       </c>
-      <c r="E39" s="28">
+      <c r="E39" s="25">
         <v>746409</v>
       </c>
-      <c r="F39" s="35">
+      <c r="F39" s="32">
         <v>21.4</v>
       </c>
-      <c r="G39" s="28">
+      <c r="G39" s="25">
         <v>1542698</v>
       </c>
-      <c r="H39" s="35">
+      <c r="H39" s="32">
         <v>44.1</v>
       </c>
-      <c r="I39" s="34"/>
-[...3 lines deleted...]
-      <c r="A40" s="73" t="s">
+      <c r="I39" s="31"/>
+      <c r="J39" s="87"/>
+    </row>
+    <row r="40" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A40" s="68" t="s">
         <v>15</v>
       </c>
-      <c r="B40" s="28" t="s">
-[...24 lines deleted...]
-      <c r="A41" s="73" t="s">
+      <c r="B40" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="D40" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="E40" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="G40" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="H40" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="I40" s="31"/>
+      <c r="J40" s="87"/>
+    </row>
+    <row r="41" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A41" s="68" t="s">
         <v>16</v>
       </c>
-      <c r="B41" s="28" t="s">
-[...24 lines deleted...]
-      <c r="A42" s="73" t="s">
+      <c r="B41" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="D41" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="E41" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="G41" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="H41" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="I41" s="31"/>
+      <c r="J41" s="87"/>
+    </row>
+    <row r="42" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A42" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="B42" s="28" t="s">
-[...24 lines deleted...]
-      <c r="A43" s="73" t="s">
+      <c r="B42" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="C42" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="D42" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="E42" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="F42" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="G42" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="H42" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="I42" s="31"/>
+      <c r="J42" s="87"/>
+    </row>
+    <row r="43" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A43" s="68" t="s">
         <v>18</v>
       </c>
-      <c r="B43" s="28" t="s">
-[...24 lines deleted...]
-      <c r="A44" s="73" t="s">
+      <c r="B43" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="D43" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="E43" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="G43" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="H43" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="I43" s="31"/>
+      <c r="J43" s="87"/>
+    </row>
+    <row r="44" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A44" s="68" t="s">
         <v>19</v>
       </c>
-      <c r="B44" s="28" t="s">
-[...24 lines deleted...]
-      <c r="A45" s="73" t="s">
+      <c r="B44" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="D44" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="E44" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="G44" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="H44" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="I44" s="31"/>
+      <c r="J44" s="87"/>
+    </row>
+    <row r="45" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A45" s="68" t="s">
         <v>20</v>
       </c>
-      <c r="B45" s="28">
+      <c r="B45" s="25">
         <v>1003085</v>
       </c>
-      <c r="C45" s="28" t="s">
-[...21 lines deleted...]
-      <c r="A46" s="73" t="s">
+      <c r="C45" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="D45" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="E45" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="F45" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="G45" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="H45" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="I45" s="31"/>
+      <c r="J45" s="87"/>
+    </row>
+    <row r="46" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A46" s="68" t="s">
         <v>21</v>
       </c>
-      <c r="B46" s="28" t="s">
-[...24 lines deleted...]
-      <c r="A47" s="73" t="s">
+      <c r="B46" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="D46" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="E46" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="G46" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="H46" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="I46" s="31"/>
+      <c r="J46" s="87"/>
+    </row>
+    <row r="47" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A47" s="68" t="s">
         <v>22</v>
       </c>
-      <c r="B47" s="28" t="s">
-[...24 lines deleted...]
-      <c r="A48" s="73" t="s">
+      <c r="B47" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="C47" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="D47" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="E47" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="G47" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="H47" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="I47" s="31"/>
+      <c r="J47" s="87"/>
+    </row>
+    <row r="48" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A48" s="68" t="s">
         <v>23</v>
       </c>
-      <c r="B48" s="28" t="s">
-[...24 lines deleted...]
-      <c r="A49" s="73" t="s">
+      <c r="B48" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="C48" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="D48" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="E48" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="G48" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="H48" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="I48" s="31"/>
+      <c r="J48" s="87"/>
+    </row>
+    <row r="49" spans="1:47" s="63" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="68" t="s">
         <v>24</v>
       </c>
-      <c r="B49" s="28" t="s">
-[...11 lines deleted...]
-      <c r="F49" s="35">
+      <c r="B49" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="C49" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="D49" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="E49" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="F49" s="32">
         <v>42.9</v>
       </c>
-      <c r="G49" s="28" t="s">
-[...2 lines deleted...]
-      <c r="H49" s="35">
+      <c r="G49" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="H49" s="32">
         <v>57.1</v>
       </c>
-      <c r="I49" s="34"/>
-[...40 lines deleted...]
-      <c r="A50" s="73" t="s">
+      <c r="I49" s="31"/>
+      <c r="J49" s="87"/>
+      <c r="K49" s="88"/>
+      <c r="L49" s="88"/>
+      <c r="M49" s="88"/>
+      <c r="N49" s="88"/>
+      <c r="O49" s="88"/>
+      <c r="P49" s="88"/>
+      <c r="Q49" s="88"/>
+      <c r="R49" s="88"/>
+      <c r="S49" s="88"/>
+      <c r="T49" s="88"/>
+      <c r="U49" s="88"/>
+      <c r="V49" s="88"/>
+      <c r="W49" s="88"/>
+      <c r="X49" s="88"/>
+      <c r="Y49" s="88"/>
+      <c r="Z49" s="88"/>
+      <c r="AA49" s="88"/>
+      <c r="AB49" s="88"/>
+      <c r="AC49" s="88"/>
+      <c r="AD49" s="88"/>
+      <c r="AE49" s="88"/>
+      <c r="AF49" s="88"/>
+      <c r="AG49" s="88"/>
+      <c r="AH49" s="88"/>
+      <c r="AI49" s="88"/>
+      <c r="AJ49" s="88"/>
+      <c r="AK49" s="88"/>
+      <c r="AL49" s="88"/>
+      <c r="AM49" s="88"/>
+      <c r="AN49" s="88"/>
+      <c r="AO49" s="88"/>
+      <c r="AP49" s="88"/>
+      <c r="AQ49" s="88"/>
+      <c r="AR49" s="88"/>
+      <c r="AS49" s="88"/>
+      <c r="AT49" s="88"/>
+      <c r="AU49" s="88"/>
+    </row>
+    <row r="50" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A50" s="68" t="s">
         <v>25</v>
       </c>
-      <c r="B50" s="28" t="s">
-[...24 lines deleted...]
-      <c r="A51" s="73" t="s">
+      <c r="B50" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="D50" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="E50" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="G50" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="H50" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="I50" s="31"/>
+      <c r="J50" s="87"/>
+    </row>
+    <row r="51" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A51" s="68" t="s">
         <v>26</v>
       </c>
-      <c r="B51" s="28" t="s">
-[...24 lines deleted...]
-      <c r="A52" s="73" t="s">
+      <c r="B51" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="D51" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="E51" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="G51" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="H51" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="I51" s="31"/>
+      <c r="J51" s="87"/>
+    </row>
+    <row r="52" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A52" s="68" t="s">
         <v>27</v>
       </c>
-      <c r="B52" s="28" t="s">
-[...24 lines deleted...]
-      <c r="A53" s="74" t="s">
+      <c r="B52" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="D52" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="E52" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="G52" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="H52" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="I52" s="31"/>
+      <c r="J52" s="87"/>
+    </row>
+    <row r="53" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A53" s="69" t="s">
         <v>28</v>
       </c>
-      <c r="B53" s="28">
+      <c r="B53" s="25">
         <v>1487103</v>
       </c>
-      <c r="C53" s="28" t="s">
-[...21 lines deleted...]
-      <c r="A54" s="73" t="s">
+      <c r="C53" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="D53" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="E53" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="F53" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="G53" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="H53" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="I53" s="31"/>
+      <c r="J53" s="87"/>
+    </row>
+    <row r="54" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A54" s="68" t="s">
         <v>29</v>
       </c>
-      <c r="B54" s="28" t="s">
-[...24 lines deleted...]
-      <c r="A55" s="75" t="s">
+      <c r="B54" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="D54" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="E54" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="G54" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="H54" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="I54" s="31"/>
+      <c r="J54" s="87"/>
+    </row>
+    <row r="55" spans="1:47" s="63" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="70" t="s">
         <v>30</v>
       </c>
-      <c r="B55" s="30" t="s">
-[...60 lines deleted...]
-    <row r="56" spans="1:47">
+      <c r="B55" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="D55" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="E55" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="G55" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="H55" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="I55" s="31"/>
+      <c r="J55" s="87"/>
+      <c r="K55" s="88"/>
+      <c r="L55" s="88"/>
+      <c r="M55" s="88"/>
+      <c r="N55" s="88"/>
+      <c r="O55" s="88"/>
+      <c r="P55" s="88"/>
+      <c r="Q55" s="88"/>
+      <c r="R55" s="88"/>
+      <c r="S55" s="88"/>
+      <c r="T55" s="88"/>
+      <c r="U55" s="88"/>
+      <c r="V55" s="88"/>
+      <c r="W55" s="88"/>
+      <c r="X55" s="88"/>
+      <c r="Y55" s="88"/>
+      <c r="Z55" s="88"/>
+      <c r="AA55" s="88"/>
+      <c r="AB55" s="88"/>
+      <c r="AC55" s="88"/>
+      <c r="AD55" s="88"/>
+      <c r="AE55" s="88"/>
+      <c r="AF55" s="88"/>
+      <c r="AG55" s="88"/>
+      <c r="AH55" s="88"/>
+      <c r="AI55" s="88"/>
+      <c r="AJ55" s="88"/>
+      <c r="AK55" s="88"/>
+      <c r="AL55" s="88"/>
+      <c r="AM55" s="88"/>
+      <c r="AN55" s="88"/>
+      <c r="AO55" s="88"/>
+      <c r="AP55" s="88"/>
+      <c r="AQ55" s="88"/>
+      <c r="AR55" s="88"/>
+      <c r="AS55" s="88"/>
+      <c r="AT55" s="88"/>
+      <c r="AU55" s="88"/>
+    </row>
+    <row r="56" spans="1:47" x14ac:dyDescent="0.2">
       <c r="I56" s="10"/>
     </row>
-    <row r="57" spans="1:47">
-      <c r="A57" s="108" t="s">
+    <row r="57" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A57" s="101" t="s">
         <v>34</v>
       </c>
-      <c r="B57" s="108"/>
-[...5 lines deleted...]
-      <c r="H57" s="108"/>
+      <c r="B57" s="101"/>
+      <c r="C57" s="101"/>
+      <c r="D57" s="101"/>
+      <c r="E57" s="101"/>
+      <c r="F57" s="101"/>
+      <c r="G57" s="101"/>
+      <c r="H57" s="101"/>
       <c r="I57" s="10"/>
     </row>
-    <row r="58" spans="1:47">
+    <row r="58" spans="1:47" x14ac:dyDescent="0.2">
       <c r="I58" s="10"/>
     </row>
-    <row r="59" spans="1:47" ht="15.75" customHeight="1">
-      <c r="A59" s="106" t="s">
+    <row r="59" spans="1:47" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="98" t="s">
         <v>39</v>
       </c>
-      <c r="B59" s="106"/>
-[...5 lines deleted...]
-      <c r="H59" s="106"/>
+      <c r="B59" s="98"/>
+      <c r="C59" s="98"/>
+      <c r="D59" s="98"/>
+      <c r="E59" s="98"/>
+      <c r="F59" s="98"/>
+      <c r="G59" s="98"/>
+      <c r="H59" s="98"/>
       <c r="I59" s="10"/>
     </row>
-    <row r="60" spans="1:47">
-[...5 lines deleted...]
-      <c r="G60" s="80"/>
+    <row r="60" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="B60" s="55"/>
+      <c r="C60" s="75"/>
+      <c r="D60" s="77"/>
+      <c r="E60" s="75"/>
+      <c r="F60" s="77"/>
+      <c r="G60" s="75"/>
       <c r="I60" s="10"/>
     </row>
-    <row r="61" spans="1:47">
-[...1 lines deleted...]
-      <c r="B61" s="112" t="s">
+    <row r="61" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A61" s="104"/>
+      <c r="B61" s="107" t="s">
         <v>5</v>
       </c>
-      <c r="C61" s="115" t="s">
+      <c r="C61" s="99" t="s">
         <v>0</v>
       </c>
-      <c r="D61" s="116"/>
-[...3 lines deleted...]
-      <c r="H61" s="119"/>
+      <c r="D61" s="100"/>
+      <c r="E61" s="100"/>
+      <c r="F61" s="100"/>
+      <c r="G61" s="115"/>
+      <c r="H61" s="115"/>
       <c r="I61" s="10"/>
     </row>
-    <row r="62" spans="1:47">
-[...2 lines deleted...]
-      <c r="C62" s="117" t="s">
+    <row r="62" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A62" s="105"/>
+      <c r="B62" s="108"/>
+      <c r="C62" s="102" t="s">
         <v>7</v>
       </c>
-      <c r="D62" s="117"/>
-      <c r="E62" s="117" t="s">
+      <c r="D62" s="102"/>
+      <c r="E62" s="102" t="s">
         <v>8</v>
       </c>
-      <c r="F62" s="118"/>
-      <c r="G62" s="115" t="s">
+      <c r="F62" s="103"/>
+      <c r="G62" s="99" t="s">
         <v>4</v>
       </c>
-      <c r="H62" s="116"/>
+      <c r="H62" s="100"/>
       <c r="I62" s="10"/>
     </row>
-    <row r="63" spans="1:47" ht="22.5">
-[...2 lines deleted...]
-      <c r="C63" s="25" t="s">
+    <row r="63" spans="1:47" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A63" s="106"/>
+      <c r="B63" s="109"/>
+      <c r="C63" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="D63" s="26" t="s">
+      <c r="D63" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="E63" s="25" t="s">
+      <c r="E63" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="F63" s="96" t="s">
+      <c r="F63" s="91" t="s">
         <v>6</v>
       </c>
-      <c r="G63" s="25" t="s">
+      <c r="G63" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="H63" s="96" t="s">
+      <c r="H63" s="91" t="s">
         <v>6</v>
       </c>
       <c r="I63" s="10"/>
     </row>
-    <row r="64" spans="1:47">
-      <c r="A64" s="72" t="s">
+    <row r="64" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A64" s="67" t="s">
         <v>10</v>
       </c>
-      <c r="B64" s="32">
+      <c r="B64" s="29">
         <v>149518045</v>
       </c>
-      <c r="C64" s="32">
+      <c r="C64" s="29">
         <v>29375544</v>
       </c>
-      <c r="D64" s="37">
+      <c r="D64" s="34">
         <v>19.600000000000001</v>
       </c>
-      <c r="E64" s="32">
+      <c r="E64" s="29">
         <v>81002702</v>
       </c>
-      <c r="F64" s="37">
+      <c r="F64" s="34">
         <v>54.2</v>
       </c>
-      <c r="G64" s="28">
+      <c r="G64" s="25">
         <v>39139799</v>
       </c>
-      <c r="H64" s="37">
+      <c r="H64" s="34">
         <v>26.2</v>
       </c>
-      <c r="I64" s="34"/>
-[...2 lines deleted...]
-      <c r="A65" s="73" t="s">
+      <c r="I64" s="31"/>
+    </row>
+    <row r="65" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A65" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="B65" s="28">
+      <c r="B65" s="25">
         <v>97346614</v>
       </c>
-      <c r="C65" s="28">
+      <c r="C65" s="25">
         <v>23483137</v>
       </c>
-      <c r="D65" s="37">
+      <c r="D65" s="34">
         <v>24.1</v>
       </c>
-      <c r="E65" s="28">
+      <c r="E65" s="25">
         <v>61080704</v>
       </c>
-      <c r="F65" s="37">
+      <c r="F65" s="34">
         <v>62.8</v>
       </c>
-      <c r="G65" s="28">
+      <c r="G65" s="25">
         <v>12782773</v>
       </c>
-      <c r="H65" s="37">
+      <c r="H65" s="34">
         <v>13.1</v>
       </c>
-      <c r="I65" s="34"/>
-[...2 lines deleted...]
-      <c r="A66" s="73" t="s">
+      <c r="I65" s="31"/>
+    </row>
+    <row r="66" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A66" s="68" t="s">
         <v>12</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D66" s="37">
+      <c r="D66" s="34">
         <v>100</v>
       </c>
       <c r="E66" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F66" s="37" t="s">
+      <c r="F66" s="34" t="s">
         <v>9</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="H66" s="37" t="s">
-[...5 lines deleted...]
-      <c r="A67" s="73" t="s">
+      <c r="H66" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="I66" s="31"/>
+    </row>
+    <row r="67" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A67" s="68" t="s">
         <v>13</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D67" s="37" t="s">
+      <c r="D67" s="34" t="s">
         <v>9</v>
       </c>
       <c r="E67" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F67" s="37" t="s">
+      <c r="F67" s="34" t="s">
         <v>9</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="H67" s="37" t="s">
-[...5 lines deleted...]
-      <c r="A68" s="73" t="s">
+      <c r="H67" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="I67" s="31"/>
+    </row>
+    <row r="68" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A68" s="68" t="s">
         <v>14</v>
       </c>
       <c r="B68" s="1">
         <v>3813309</v>
       </c>
       <c r="C68" s="1">
         <v>1157471</v>
       </c>
-      <c r="D68" s="37">
+      <c r="D68" s="34">
         <v>30.4</v>
       </c>
       <c r="E68" s="1">
         <v>111326</v>
       </c>
-      <c r="F68" s="37">
+      <c r="F68" s="34">
         <v>2.9</v>
       </c>
       <c r="G68" s="1">
         <v>2544512</v>
       </c>
-      <c r="H68" s="37">
+      <c r="H68" s="34">
         <v>66.7</v>
       </c>
-      <c r="I68" s="34"/>
-[...2 lines deleted...]
-      <c r="A69" s="73" t="s">
+      <c r="I68" s="31"/>
+    </row>
+    <row r="69" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A69" s="68" t="s">
         <v>15</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D69" s="37" t="s">
+      <c r="D69" s="34" t="s">
         <v>9</v>
       </c>
       <c r="E69" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F69" s="37" t="s">
+      <c r="F69" s="34" t="s">
         <v>9</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="H69" s="37" t="s">
-[...5 lines deleted...]
-      <c r="A70" s="73" t="s">
+      <c r="H69" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="I69" s="31"/>
+    </row>
+    <row r="70" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A70" s="68" t="s">
         <v>16</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D70" s="37" t="s">
+      <c r="D70" s="34" t="s">
         <v>9</v>
       </c>
       <c r="E70" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F70" s="37" t="s">
+      <c r="F70" s="34" t="s">
         <v>9</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="H70" s="37" t="s">
-[...5 lines deleted...]
-      <c r="A71" s="73" t="s">
+      <c r="H70" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="I70" s="31"/>
+    </row>
+    <row r="71" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A71" s="68" t="s">
         <v>17</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D71" s="37">
+      <c r="D71" s="34">
         <v>100</v>
       </c>
       <c r="E71" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F71" s="37" t="s">
+      <c r="F71" s="34" t="s">
         <v>9</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="H71" s="37" t="s">
-[...5 lines deleted...]
-      <c r="A72" s="73" t="s">
+      <c r="H71" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="I71" s="31"/>
+    </row>
+    <row r="72" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A72" s="68" t="s">
         <v>18</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D72" s="37" t="s">
+      <c r="D72" s="34" t="s">
         <v>9</v>
       </c>
       <c r="E72" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F72" s="37" t="s">
+      <c r="F72" s="34" t="s">
         <v>9</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="H72" s="37" t="s">
-[...5 lines deleted...]
-      <c r="A73" s="73" t="s">
+      <c r="H72" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="I72" s="31"/>
+    </row>
+    <row r="73" spans="1:47" s="66" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="68" t="s">
         <v>19</v>
       </c>
-      <c r="B73" s="27" t="s">
-[...20 lines deleted...]
-      <c r="I73" s="47"/>
+      <c r="B73" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="D73" s="80" t="s">
+        <v>9</v>
+      </c>
+      <c r="E73" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="80" t="s">
+        <v>9</v>
+      </c>
+      <c r="G73" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="H73" s="80" t="s">
+        <v>9</v>
+      </c>
+      <c r="I73" s="44"/>
       <c r="J73" s="9"/>
       <c r="K73" s="9"/>
       <c r="L73" s="9"/>
       <c r="M73" s="9"/>
       <c r="N73" s="9"/>
       <c r="O73" s="9"/>
       <c r="P73" s="9"/>
       <c r="Q73" s="9"/>
       <c r="R73" s="9"/>
       <c r="S73" s="9"/>
       <c r="T73" s="9"/>
       <c r="U73" s="9"/>
       <c r="V73" s="9"/>
       <c r="W73" s="9"/>
       <c r="X73" s="9"/>
       <c r="Y73" s="9"/>
       <c r="Z73" s="9"/>
       <c r="AA73" s="9"/>
       <c r="AB73" s="9"/>
       <c r="AC73" s="9"/>
       <c r="AD73" s="9"/>
       <c r="AE73" s="9"/>
       <c r="AF73" s="9"/>
       <c r="AG73" s="9"/>
       <c r="AH73" s="9"/>
       <c r="AI73" s="9"/>
       <c r="AJ73" s="9"/>
       <c r="AK73" s="9"/>
       <c r="AL73" s="9"/>
       <c r="AM73" s="9"/>
       <c r="AN73" s="9"/>
       <c r="AO73" s="9"/>
       <c r="AP73" s="9"/>
       <c r="AQ73" s="9"/>
       <c r="AR73" s="9"/>
       <c r="AS73" s="9"/>
       <c r="AT73" s="9"/>
       <c r="AU73" s="9"/>
     </row>
-    <row r="74" spans="1:47">
-      <c r="A74" s="73" t="s">
+    <row r="74" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A74" s="68" t="s">
         <v>20</v>
       </c>
       <c r="B74" s="1">
         <v>2109905</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D74" s="37" t="s">
+      <c r="D74" s="34" t="s">
         <v>31</v>
       </c>
       <c r="E74" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F74" s="37" t="s">
+      <c r="F74" s="34" t="s">
         <v>9</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H74" s="37" t="s">
-[...5 lines deleted...]
-      <c r="A75" s="73" t="s">
+      <c r="H74" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="I74" s="31"/>
+    </row>
+    <row r="75" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A75" s="68" t="s">
         <v>21</v>
       </c>
       <c r="B75" s="1">
         <v>82263</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D75" s="37" t="s">
+      <c r="D75" s="34" t="s">
         <v>9</v>
       </c>
       <c r="E75" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F75" s="37" t="s">
+      <c r="F75" s="34" t="s">
         <v>9</v>
       </c>
       <c r="G75" s="1">
         <v>82263</v>
       </c>
-      <c r="H75" s="37">
+      <c r="H75" s="34">
         <v>100</v>
       </c>
-      <c r="I75" s="34"/>
-[...2 lines deleted...]
-      <c r="A76" s="73" t="s">
+      <c r="I75" s="31"/>
+    </row>
+    <row r="76" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A76" s="68" t="s">
         <v>22</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D76" s="37" t="s">
+      <c r="D76" s="34" t="s">
         <v>31</v>
       </c>
       <c r="E76" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F76" s="37" t="s">
+      <c r="F76" s="34" t="s">
         <v>9</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="H76" s="37" t="s">
-[...5 lines deleted...]
-      <c r="A77" s="73" t="s">
+      <c r="H76" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="I76" s="31"/>
+    </row>
+    <row r="77" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A77" s="68" t="s">
         <v>23</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D77" s="37" t="s">
+      <c r="D77" s="34" t="s">
         <v>9</v>
       </c>
       <c r="E77" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F77" s="37" t="s">
+      <c r="F77" s="34" t="s">
         <v>9</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="H77" s="37" t="s">
-[...5 lines deleted...]
-      <c r="A78" s="73" t="s">
+      <c r="H77" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="I77" s="31"/>
+    </row>
+    <row r="78" spans="1:47" s="63" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="68" t="s">
         <v>24</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D78" s="37" t="s">
+      <c r="D78" s="34" t="s">
         <v>9</v>
       </c>
       <c r="E78" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="F78" s="37" t="s">
-[...49 lines deleted...]
-      <c r="A79" s="73" t="s">
+      <c r="F78" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="G78" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="H78" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="I78" s="31"/>
+      <c r="J78" s="88"/>
+      <c r="K78" s="88"/>
+      <c r="L78" s="88"/>
+      <c r="M78" s="88"/>
+      <c r="N78" s="88"/>
+      <c r="O78" s="88"/>
+      <c r="P78" s="88"/>
+      <c r="Q78" s="88"/>
+      <c r="R78" s="88"/>
+      <c r="S78" s="88"/>
+      <c r="T78" s="88"/>
+      <c r="U78" s="88"/>
+      <c r="V78" s="88"/>
+      <c r="W78" s="88"/>
+      <c r="X78" s="88"/>
+      <c r="Y78" s="88"/>
+      <c r="Z78" s="88"/>
+      <c r="AA78" s="88"/>
+      <c r="AB78" s="88"/>
+      <c r="AC78" s="88"/>
+      <c r="AD78" s="88"/>
+      <c r="AE78" s="88"/>
+      <c r="AF78" s="88"/>
+      <c r="AG78" s="88"/>
+      <c r="AH78" s="88"/>
+      <c r="AI78" s="88"/>
+      <c r="AJ78" s="88"/>
+      <c r="AK78" s="88"/>
+      <c r="AL78" s="88"/>
+      <c r="AM78" s="88"/>
+      <c r="AN78" s="88"/>
+      <c r="AO78" s="88"/>
+      <c r="AP78" s="88"/>
+      <c r="AQ78" s="88"/>
+      <c r="AR78" s="88"/>
+      <c r="AS78" s="88"/>
+      <c r="AT78" s="88"/>
+      <c r="AU78" s="88"/>
+    </row>
+    <row r="79" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A79" s="68" t="s">
         <v>25</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D79" s="37" t="s">
+      <c r="D79" s="34" t="s">
         <v>9</v>
       </c>
       <c r="E79" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F79" s="37" t="s">
+      <c r="F79" s="34" t="s">
         <v>9</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="H79" s="37" t="s">
-[...5 lines deleted...]
-      <c r="A80" s="73" t="s">
+      <c r="H79" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="I79" s="31"/>
+    </row>
+    <row r="80" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A80" s="68" t="s">
         <v>26</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D80" s="37" t="s">
+      <c r="D80" s="34" t="s">
         <v>9</v>
       </c>
       <c r="E80" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F80" s="37" t="s">
+      <c r="F80" s="34" t="s">
         <v>9</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="H80" s="37" t="s">
-[...5 lines deleted...]
-      <c r="A81" s="73" t="s">
+      <c r="H80" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="I80" s="31"/>
+    </row>
+    <row r="81" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A81" s="68" t="s">
         <v>27</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D81" s="37" t="s">
+      <c r="D81" s="34" t="s">
         <v>9</v>
       </c>
       <c r="E81" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F81" s="37" t="s">
+      <c r="F81" s="34" t="s">
         <v>9</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="H81" s="37" t="s">
-[...5 lines deleted...]
-      <c r="A82" s="74" t="s">
+      <c r="H81" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="I81" s="31"/>
+    </row>
+    <row r="82" spans="1:47" s="63" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="69" t="s">
         <v>28</v>
       </c>
-      <c r="B82" s="28">
+      <c r="B82" s="25">
         <v>4696529</v>
       </c>
-      <c r="C82" s="28" t="s">
-[...11 lines deleted...]
-      <c r="G82" s="28">
+      <c r="C82" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="D82" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="E82" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="F82" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="G82" s="25">
         <v>474796</v>
       </c>
-      <c r="H82" s="37">
+      <c r="H82" s="34">
         <v>10.1</v>
       </c>
-      <c r="I82" s="34"/>
+      <c r="I82" s="31"/>
       <c r="J82" s="9"/>
-      <c r="K82" s="93"/>
-[...38 lines deleted...]
-      <c r="A83" s="73" t="s">
+      <c r="K82" s="88"/>
+      <c r="L82" s="88"/>
+      <c r="M82" s="88"/>
+      <c r="N82" s="88"/>
+      <c r="O82" s="88"/>
+      <c r="P82" s="88"/>
+      <c r="Q82" s="88"/>
+      <c r="R82" s="88"/>
+      <c r="S82" s="88"/>
+      <c r="T82" s="88"/>
+      <c r="U82" s="88"/>
+      <c r="V82" s="88"/>
+      <c r="W82" s="88"/>
+      <c r="X82" s="88"/>
+      <c r="Y82" s="88"/>
+      <c r="Z82" s="88"/>
+      <c r="AA82" s="88"/>
+      <c r="AB82" s="88"/>
+      <c r="AC82" s="88"/>
+      <c r="AD82" s="88"/>
+      <c r="AE82" s="88"/>
+      <c r="AF82" s="88"/>
+      <c r="AG82" s="88"/>
+      <c r="AH82" s="88"/>
+      <c r="AI82" s="88"/>
+      <c r="AJ82" s="88"/>
+      <c r="AK82" s="88"/>
+      <c r="AL82" s="88"/>
+      <c r="AM82" s="88"/>
+      <c r="AN82" s="88"/>
+      <c r="AO82" s="88"/>
+      <c r="AP82" s="88"/>
+      <c r="AQ82" s="88"/>
+      <c r="AR82" s="88"/>
+      <c r="AS82" s="88"/>
+      <c r="AT82" s="88"/>
+      <c r="AU82" s="88"/>
+    </row>
+    <row r="83" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A83" s="68" t="s">
         <v>29</v>
       </c>
-      <c r="B83" s="55" t="s">
-[...23 lines deleted...]
-      <c r="A84" s="75" t="s">
+      <c r="B83" s="52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" s="52" t="s">
+        <v>9</v>
+      </c>
+      <c r="D83" s="52" t="s">
+        <v>9</v>
+      </c>
+      <c r="E83" s="52" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="52" t="s">
+        <v>9</v>
+      </c>
+      <c r="G83" s="52" t="s">
+        <v>9</v>
+      </c>
+      <c r="H83" s="52" t="s">
+        <v>9</v>
+      </c>
+      <c r="I83" s="79"/>
+    </row>
+    <row r="84" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A84" s="70" t="s">
         <v>30</v>
       </c>
-      <c r="B84" s="60" t="s">
-[...23 lines deleted...]
-      <c r="A86" s="108" t="s">
+      <c r="B84" s="57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" s="57" t="s">
+        <v>9</v>
+      </c>
+      <c r="D84" s="58" t="s">
+        <v>9</v>
+      </c>
+      <c r="E84" s="57" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="58" t="s">
+        <v>9</v>
+      </c>
+      <c r="G84" s="57" t="s">
+        <v>9</v>
+      </c>
+      <c r="H84" s="58" t="s">
+        <v>9</v>
+      </c>
+      <c r="I84" s="79"/>
+    </row>
+    <row r="86" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A86" s="101" t="s">
         <v>34</v>
       </c>
-      <c r="B86" s="108"/>
-[...8 lines deleted...]
-      <c r="A88" s="106" t="s">
+      <c r="B86" s="101"/>
+      <c r="C86" s="101"/>
+      <c r="D86" s="101"/>
+      <c r="E86" s="101"/>
+      <c r="F86" s="101"/>
+      <c r="G86" s="101"/>
+      <c r="H86" s="101"/>
+    </row>
+    <row r="88" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A88" s="98" t="s">
         <v>38</v>
       </c>
-      <c r="B88" s="106"/>
-[...5 lines deleted...]
-      <c r="H88" s="106"/>
+      <c r="B88" s="98"/>
+      <c r="C88" s="98"/>
+      <c r="D88" s="98"/>
+      <c r="E88" s="98"/>
+      <c r="F88" s="98"/>
+      <c r="G88" s="98"/>
+      <c r="H88" s="98"/>
       <c r="I88" s="10"/>
     </row>
-    <row r="89" spans="1:47">
-[...5 lines deleted...]
-      <c r="G89" s="80"/>
+    <row r="89" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="B89" s="55"/>
+      <c r="C89" s="75"/>
+      <c r="D89" s="77"/>
+      <c r="E89" s="75"/>
+      <c r="F89" s="77"/>
+      <c r="G89" s="75"/>
       <c r="I89" s="10"/>
     </row>
-    <row r="90" spans="1:47">
-[...1 lines deleted...]
-      <c r="B90" s="112" t="s">
+    <row r="90" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A90" s="104"/>
+      <c r="B90" s="107" t="s">
         <v>5</v>
       </c>
-      <c r="C90" s="115" t="s">
+      <c r="C90" s="99" t="s">
         <v>0</v>
       </c>
-      <c r="D90" s="116"/>
-[...3 lines deleted...]
-      <c r="H90" s="119"/>
+      <c r="D90" s="100"/>
+      <c r="E90" s="100"/>
+      <c r="F90" s="100"/>
+      <c r="G90" s="115"/>
+      <c r="H90" s="115"/>
       <c r="I90" s="10"/>
     </row>
-    <row r="91" spans="1:47">
-[...2 lines deleted...]
-      <c r="C91" s="117" t="s">
+    <row r="91" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A91" s="105"/>
+      <c r="B91" s="108"/>
+      <c r="C91" s="102" t="s">
         <v>7</v>
       </c>
-      <c r="D91" s="117"/>
-      <c r="E91" s="117" t="s">
+      <c r="D91" s="102"/>
+      <c r="E91" s="102" t="s">
         <v>8</v>
       </c>
-      <c r="F91" s="118"/>
-      <c r="G91" s="115" t="s">
+      <c r="F91" s="103"/>
+      <c r="G91" s="99" t="s">
         <v>4</v>
       </c>
-      <c r="H91" s="116"/>
+      <c r="H91" s="100"/>
       <c r="I91" s="10"/>
     </row>
-    <row r="92" spans="1:47" ht="22.5">
-[...2 lines deleted...]
-      <c r="C92" s="25" t="s">
+    <row r="92" spans="1:47" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A92" s="106"/>
+      <c r="B92" s="109"/>
+      <c r="C92" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="D92" s="26" t="s">
+      <c r="D92" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="E92" s="25" t="s">
+      <c r="E92" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="F92" s="96" t="s">
+      <c r="F92" s="91" t="s">
         <v>6</v>
       </c>
-      <c r="G92" s="25" t="s">
+      <c r="G92" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="H92" s="95" t="s">
+      <c r="H92" s="90" t="s">
         <v>6</v>
       </c>
       <c r="I92" s="10"/>
     </row>
-    <row r="93" spans="1:47">
-      <c r="A93" s="72" t="s">
+    <row r="93" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A93" s="67" t="s">
         <v>10</v>
       </c>
-      <c r="B93" s="86">
+      <c r="B93" s="81">
         <v>184178762</v>
       </c>
-      <c r="C93" s="87">
+      <c r="C93" s="82">
         <v>30444732</v>
       </c>
-      <c r="D93" s="88">
+      <c r="D93" s="83">
         <v>16.5</v>
       </c>
-      <c r="E93" s="87">
+      <c r="E93" s="82">
         <v>104072242</v>
       </c>
-      <c r="F93" s="88">
+      <c r="F93" s="83">
         <v>56.5</v>
       </c>
-      <c r="G93" s="87">
+      <c r="G93" s="82">
         <v>49661788</v>
       </c>
-      <c r="H93" s="88">
+      <c r="H93" s="83">
         <v>27</v>
       </c>
       <c r="I93" s="10"/>
     </row>
-    <row r="94" spans="1:47">
-      <c r="A94" s="73" t="s">
+    <row r="94" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A94" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="B94" s="86">
+      <c r="B94" s="81">
         <v>119124276</v>
       </c>
-      <c r="C94" s="87">
+      <c r="C94" s="82">
         <v>29876912</v>
       </c>
-      <c r="D94" s="88">
+      <c r="D94" s="83">
         <v>25.1</v>
       </c>
-      <c r="E94" s="87">
+      <c r="E94" s="82">
         <v>72059998</v>
       </c>
-      <c r="F94" s="88">
+      <c r="F94" s="83">
         <v>60.5</v>
       </c>
-      <c r="G94" s="87">
+      <c r="G94" s="82">
         <v>17187366</v>
       </c>
-      <c r="H94" s="88">
+      <c r="H94" s="83">
         <v>14.4</v>
       </c>
       <c r="I94" s="10"/>
     </row>
-    <row r="95" spans="1:47">
-      <c r="A95" s="73" t="s">
+    <row r="95" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A95" s="68" t="s">
         <v>12</v>
       </c>
       <c r="B95" s="1">
         <v>50548</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D95" s="39">
+      <c r="D95" s="36">
         <v>5.3</v>
       </c>
       <c r="E95" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F95" s="39" t="s">
+      <c r="F95" s="36" t="s">
         <v>9</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H95" s="39">
+      <c r="H95" s="36">
         <v>94.7</v>
       </c>
       <c r="I95" s="10"/>
     </row>
-    <row r="96" spans="1:47">
-      <c r="A96" s="73" t="s">
+    <row r="96" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A96" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="B96" s="55" t="s">
-[...17 lines deleted...]
-      <c r="H96" s="59" t="s">
+      <c r="B96" s="52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" s="52" t="s">
+        <v>9</v>
+      </c>
+      <c r="D96" s="56" t="s">
+        <v>9</v>
+      </c>
+      <c r="E96" s="52" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="56" t="s">
+        <v>9</v>
+      </c>
+      <c r="G96" s="52" t="s">
+        <v>9</v>
+      </c>
+      <c r="H96" s="56" t="s">
         <v>9</v>
       </c>
       <c r="I96" s="10"/>
     </row>
-    <row r="97" spans="1:9">
-      <c r="A97" s="73" t="s">
+    <row r="97" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A97" s="68" t="s">
         <v>14</v>
       </c>
       <c r="B97" s="1">
         <v>9937500</v>
       </c>
       <c r="C97" s="1">
         <v>425748</v>
       </c>
-      <c r="D97" s="39">
+      <c r="D97" s="36">
         <v>4.3</v>
       </c>
       <c r="E97" s="1">
         <v>5510100</v>
       </c>
-      <c r="F97" s="39">
+      <c r="F97" s="36">
         <v>55.4</v>
       </c>
       <c r="G97" s="1">
         <v>4001652</v>
       </c>
-      <c r="H97" s="39">
+      <c r="H97" s="36">
         <v>40.299999999999997</v>
       </c>
       <c r="I97" s="10"/>
     </row>
-    <row r="98" spans="1:9">
-      <c r="A98" s="73" t="s">
+    <row r="98" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A98" s="68" t="s">
         <v>15</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D98" s="39" t="s">
+      <c r="D98" s="36" t="s">
         <v>9</v>
       </c>
       <c r="E98" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F98" s="39" t="s">
+      <c r="F98" s="36" t="s">
         <v>9</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="H98" s="39" t="s">
+      <c r="H98" s="36" t="s">
         <v>9</v>
       </c>
       <c r="I98" s="10"/>
     </row>
-    <row r="99" spans="1:9">
-      <c r="A99" s="73" t="s">
+    <row r="99" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A99" s="68" t="s">
         <v>16</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D99" s="39" t="s">
+      <c r="D99" s="36" t="s">
         <v>9</v>
       </c>
       <c r="E99" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F99" s="39" t="s">
+      <c r="F99" s="36" t="s">
         <v>9</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="H99" s="39" t="s">
+      <c r="H99" s="36" t="s">
         <v>9</v>
       </c>
       <c r="I99" s="10"/>
     </row>
-    <row r="100" spans="1:9">
-      <c r="A100" s="73" t="s">
+    <row r="100" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A100" s="68" t="s">
         <v>17</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D100" s="39">
+      <c r="D100" s="36">
         <v>100</v>
       </c>
       <c r="E100" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F100" s="39" t="s">
+      <c r="F100" s="36" t="s">
         <v>9</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="H100" s="39" t="s">
+      <c r="H100" s="36" t="s">
         <v>9</v>
       </c>
       <c r="I100" s="10"/>
     </row>
-    <row r="101" spans="1:9">
-      <c r="A101" s="73" t="s">
+    <row r="101" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A101" s="68" t="s">
         <v>18</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D101" s="39" t="s">
+      <c r="D101" s="36" t="s">
         <v>9</v>
       </c>
       <c r="E101" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F101" s="39" t="s">
+      <c r="F101" s="36" t="s">
         <v>9</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="H101" s="39" t="s">
+      <c r="H101" s="36" t="s">
         <v>9</v>
       </c>
       <c r="I101" s="10"/>
     </row>
-    <row r="102" spans="1:9">
-      <c r="A102" s="73" t="s">
+    <row r="102" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A102" s="68" t="s">
         <v>19</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D102" s="39" t="s">
-[...11 lines deleted...]
-      <c r="H102" s="39" t="s">
+      <c r="D102" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="E102" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="G102" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="H102" s="36" t="s">
         <v>9</v>
       </c>
       <c r="I102" s="10"/>
     </row>
-    <row r="103" spans="1:9">
-      <c r="A103" s="73" t="s">
+    <row r="103" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A103" s="68" t="s">
         <v>20</v>
       </c>
       <c r="B103" s="1">
         <v>1131195</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D103" s="39">
+      <c r="D103" s="36">
         <v>4.4000000000000004</v>
       </c>
       <c r="E103" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F103" s="39" t="s">
+      <c r="F103" s="36" t="s">
         <v>9</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H103" s="39">
+      <c r="H103" s="36">
         <v>95.6</v>
       </c>
       <c r="I103" s="10"/>
     </row>
-    <row r="104" spans="1:9" s="9" customFormat="1">
-      <c r="A104" s="74" t="s">
+    <row r="104" spans="1:9" s="9" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="69" t="s">
         <v>21</v>
       </c>
-      <c r="B104" s="27">
+      <c r="B104" s="24">
         <v>1483478</v>
       </c>
-      <c r="C104" s="27" t="s">
-[...8 lines deleted...]
-      <c r="F104" s="46">
+      <c r="C104" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="D104" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="E104" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="F104" s="43">
         <v>81.400000000000006</v>
       </c>
-      <c r="G104" s="27" t="s">
-[...2 lines deleted...]
-      <c r="H104" s="46">
+      <c r="G104" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="H104" s="43">
         <v>18.600000000000001</v>
       </c>
-      <c r="I104" s="62"/>
-[...2 lines deleted...]
-      <c r="A105" s="73" t="s">
+      <c r="I104" s="59"/>
+    </row>
+    <row r="105" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A105" s="68" t="s">
         <v>22</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D105" s="39">
+      <c r="D105" s="36">
         <v>100</v>
       </c>
       <c r="E105" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F105" s="39" t="s">
+      <c r="F105" s="36" t="s">
         <v>9</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="H105" s="39" t="s">
+      <c r="H105" s="36" t="s">
         <v>9</v>
       </c>
       <c r="I105" s="10"/>
     </row>
-    <row r="106" spans="1:9">
-      <c r="A106" s="73" t="s">
+    <row r="106" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A106" s="68" t="s">
         <v>23</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D106" s="39" t="s">
+      <c r="D106" s="36" t="s">
         <v>9</v>
       </c>
       <c r="E106" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F106" s="39" t="s">
+      <c r="F106" s="36" t="s">
         <v>9</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="H106" s="39" t="s">
+      <c r="H106" s="36" t="s">
         <v>9</v>
       </c>
       <c r="I106" s="10"/>
     </row>
-    <row r="107" spans="1:9">
-      <c r="A107" s="73" t="s">
+    <row r="107" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A107" s="68" t="s">
         <v>24</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D107" s="39" t="s">
+      <c r="D107" s="36" t="s">
         <v>9</v>
       </c>
       <c r="E107" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="F107" s="39">
+      <c r="F107" s="36">
         <v>45.1</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H107" s="39">
+      <c r="H107" s="36">
         <v>54.9</v>
       </c>
       <c r="I107" s="10"/>
     </row>
-    <row r="108" spans="1:9">
-      <c r="A108" s="73" t="s">
+    <row r="108" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A108" s="68" t="s">
         <v>25</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D108" s="39" t="s">
+      <c r="D108" s="36" t="s">
         <v>9</v>
       </c>
       <c r="E108" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F108" s="39" t="s">
+      <c r="F108" s="36" t="s">
         <v>9</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="H108" s="39" t="s">
+      <c r="H108" s="36" t="s">
         <v>9</v>
       </c>
       <c r="I108" s="10"/>
     </row>
-    <row r="109" spans="1:9">
-      <c r="A109" s="73" t="s">
+    <row r="109" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A109" s="68" t="s">
         <v>26</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D109" s="39" t="s">
-[...11 lines deleted...]
-      <c r="H109" s="39" t="s">
+      <c r="D109" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="E109" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="G109" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="H109" s="36" t="s">
         <v>9</v>
       </c>
       <c r="I109" s="10"/>
     </row>
-    <row r="110" spans="1:9">
-      <c r="A110" s="73" t="s">
+    <row r="110" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A110" s="68" t="s">
         <v>27</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D110" s="39" t="s">
+      <c r="D110" s="36" t="s">
         <v>9</v>
       </c>
       <c r="E110" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F110" s="39" t="s">
+      <c r="F110" s="36" t="s">
         <v>9</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="H110" s="39" t="s">
+      <c r="H110" s="36" t="s">
         <v>9</v>
       </c>
       <c r="I110" s="10"/>
     </row>
-    <row r="111" spans="1:9">
-      <c r="A111" s="74" t="s">
+    <row r="111" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A111" s="69" t="s">
         <v>28</v>
       </c>
       <c r="B111" s="1">
         <v>4409918</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D111" s="39" t="s">
+      <c r="D111" s="36" t="s">
         <v>9</v>
       </c>
       <c r="E111" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="F111" s="39">
+      <c r="F111" s="36">
         <v>83.5</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H111" s="39">
+      <c r="H111" s="36">
         <v>16.5</v>
       </c>
       <c r="I111" s="10"/>
     </row>
-    <row r="112" spans="1:9">
-      <c r="A112" s="73" t="s">
+    <row r="112" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A112" s="68" t="s">
         <v>29</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D112" s="39" t="s">
+      <c r="D112" s="36" t="s">
         <v>9</v>
       </c>
       <c r="E112" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F112" s="39" t="s">
+      <c r="F112" s="36" t="s">
         <v>9</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="H112" s="39" t="s">
+      <c r="H112" s="36" t="s">
         <v>9</v>
       </c>
       <c r="I112" s="10"/>
     </row>
-    <row r="113" spans="1:9">
-      <c r="A113" s="75" t="s">
+    <row r="113" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A113" s="70" t="s">
         <v>30</v>
       </c>
-      <c r="B113" s="30" t="s">
-[...17 lines deleted...]
-      <c r="H113" s="36" t="s">
+      <c r="B113" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="D113" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="E113" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="G113" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="H113" s="33" t="s">
         <v>9</v>
       </c>
       <c r="I113" s="10"/>
     </row>
-    <row r="114" spans="1:9">
-[...7 lines deleted...]
-      <c r="H114" s="35"/>
+    <row r="114" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A114" s="68"/>
+      <c r="B114" s="25"/>
+      <c r="C114" s="25"/>
+      <c r="D114" s="32"/>
+      <c r="E114" s="25"/>
+      <c r="F114" s="32"/>
+      <c r="G114" s="25"/>
+      <c r="H114" s="32"/>
       <c r="I114" s="10"/>
     </row>
-    <row r="115" spans="1:9">
-      <c r="A115" s="108" t="s">
+    <row r="115" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A115" s="101" t="s">
         <v>34</v>
       </c>
-      <c r="B115" s="108"/>
-[...5 lines deleted...]
-      <c r="H115" s="108"/>
+      <c r="B115" s="101"/>
+      <c r="C115" s="101"/>
+      <c r="D115" s="101"/>
+      <c r="E115" s="101"/>
+      <c r="F115" s="101"/>
+      <c r="G115" s="101"/>
+      <c r="H115" s="101"/>
       <c r="I115" s="10"/>
     </row>
-    <row r="116" spans="1:9">
+    <row r="116" spans="1:9" x14ac:dyDescent="0.2">
       <c r="D116" s="10"/>
       <c r="F116" s="10"/>
       <c r="H116" s="10"/>
     </row>
-    <row r="117" spans="1:9">
-      <c r="A117" s="106" t="s">
+    <row r="117" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A117" s="98" t="s">
         <v>37</v>
       </c>
-      <c r="B117" s="106"/>
-[...5 lines deleted...]
-      <c r="H117" s="106"/>
+      <c r="B117" s="98"/>
+      <c r="C117" s="98"/>
+      <c r="D117" s="98"/>
+      <c r="E117" s="98"/>
+      <c r="F117" s="98"/>
+      <c r="G117" s="98"/>
+      <c r="H117" s="98"/>
       <c r="I117" s="10"/>
     </row>
-    <row r="118" spans="1:9">
-[...5 lines deleted...]
-      <c r="G118" s="80"/>
+    <row r="118" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="B118" s="55"/>
+      <c r="C118" s="75"/>
+      <c r="D118" s="77"/>
+      <c r="E118" s="75"/>
+      <c r="F118" s="77"/>
+      <c r="G118" s="75"/>
       <c r="I118" s="10"/>
     </row>
-    <row r="119" spans="1:9">
-[...1 lines deleted...]
-      <c r="B119" s="112" t="s">
+    <row r="119" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A119" s="104"/>
+      <c r="B119" s="107" t="s">
         <v>5</v>
       </c>
-      <c r="C119" s="115" t="s">
+      <c r="C119" s="99" t="s">
         <v>0</v>
       </c>
-      <c r="D119" s="116"/>
-[...3 lines deleted...]
-      <c r="H119" s="116"/>
+      <c r="D119" s="100"/>
+      <c r="E119" s="100"/>
+      <c r="F119" s="100"/>
+      <c r="G119" s="100"/>
+      <c r="H119" s="100"/>
       <c r="I119" s="10"/>
     </row>
-    <row r="120" spans="1:9">
-[...2 lines deleted...]
-      <c r="C120" s="117" t="s">
+    <row r="120" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A120" s="105"/>
+      <c r="B120" s="108"/>
+      <c r="C120" s="102" t="s">
         <v>7</v>
       </c>
-      <c r="D120" s="117"/>
-      <c r="E120" s="117" t="s">
+      <c r="D120" s="102"/>
+      <c r="E120" s="102" t="s">
         <v>8</v>
       </c>
-      <c r="F120" s="118"/>
-      <c r="G120" s="115" t="s">
+      <c r="F120" s="103"/>
+      <c r="G120" s="99" t="s">
         <v>4</v>
       </c>
-      <c r="H120" s="116"/>
+      <c r="H120" s="100"/>
       <c r="I120" s="10"/>
     </row>
-    <row r="121" spans="1:9" ht="22.5">
-[...2 lines deleted...]
-      <c r="C121" s="25" t="s">
+    <row r="121" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A121" s="106"/>
+      <c r="B121" s="109"/>
+      <c r="C121" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="D121" s="26" t="s">
+      <c r="D121" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="E121" s="25" t="s">
+      <c r="E121" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="F121" s="96" t="s">
+      <c r="F121" s="91" t="s">
         <v>6</v>
       </c>
-      <c r="G121" s="25" t="s">
+      <c r="G121" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="H121" s="95" t="s">
+      <c r="H121" s="90" t="s">
         <v>6</v>
       </c>
       <c r="I121" s="10"/>
     </row>
-    <row r="122" spans="1:9">
-      <c r="A122" s="72" t="s">
+    <row r="122" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A122" s="67" t="s">
         <v>10</v>
       </c>
       <c r="B122" s="1">
         <v>165799155</v>
       </c>
       <c r="C122" s="1">
         <v>18575985</v>
       </c>
-      <c r="D122" s="39">
+      <c r="D122" s="36">
         <v>11.2</v>
       </c>
       <c r="E122" s="1">
         <v>90587980</v>
       </c>
-      <c r="F122" s="39">
+      <c r="F122" s="36">
         <v>54.6</v>
       </c>
       <c r="G122" s="1">
         <v>56635190</v>
       </c>
-      <c r="H122" s="39">
+      <c r="H122" s="36">
         <v>34.200000000000003</v>
       </c>
-      <c r="I122" s="84"/>
-[...2 lines deleted...]
-      <c r="A123" s="73" t="s">
+      <c r="I122" s="79"/>
+    </row>
+    <row r="123" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A123" s="68" t="s">
         <v>11</v>
       </c>
       <c r="B123" s="1">
         <v>92763466</v>
       </c>
       <c r="C123" s="1">
         <v>18568829</v>
       </c>
-      <c r="D123" s="39">
+      <c r="D123" s="36">
         <v>20</v>
       </c>
       <c r="E123" s="1">
         <v>50179963</v>
       </c>
-      <c r="F123" s="39">
+      <c r="F123" s="36">
         <v>54.1</v>
       </c>
       <c r="G123" s="1">
         <v>24014674</v>
       </c>
-      <c r="H123" s="39">
+      <c r="H123" s="36">
         <v>25.9</v>
       </c>
-      <c r="I123" s="84"/>
-[...2 lines deleted...]
-      <c r="A124" s="73" t="s">
+      <c r="I123" s="79"/>
+    </row>
+    <row r="124" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A124" s="68" t="s">
         <v>12</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D124" s="39" t="s">
+      <c r="D124" s="36" t="s">
         <v>9</v>
       </c>
       <c r="E124" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F124" s="39" t="s">
+      <c r="F124" s="36" t="s">
         <v>9</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="H124" s="39" t="s">
-[...5 lines deleted...]
-      <c r="A125" s="73" t="s">
+      <c r="H124" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="I124" s="79"/>
+    </row>
+    <row r="125" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A125" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="B125" s="55" t="s">
-[...23 lines deleted...]
-      <c r="A126" s="73" t="s">
+      <c r="B125" s="52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" s="52" t="s">
+        <v>9</v>
+      </c>
+      <c r="D125" s="56" t="s">
+        <v>9</v>
+      </c>
+      <c r="E125" s="52" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="56" t="s">
+        <v>9</v>
+      </c>
+      <c r="G125" s="52" t="s">
+        <v>9</v>
+      </c>
+      <c r="H125" s="56" t="s">
+        <v>9</v>
+      </c>
+      <c r="I125" s="79"/>
+    </row>
+    <row r="126" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A126" s="68" t="s">
         <v>14</v>
       </c>
       <c r="B126" s="1">
         <v>11179596</v>
       </c>
       <c r="C126" s="1">
         <v>7156</v>
       </c>
-      <c r="D126" s="39">
+      <c r="D126" s="36">
         <v>0.1</v>
       </c>
       <c r="E126" s="1">
         <v>8395407</v>
       </c>
-      <c r="F126" s="39">
+      <c r="F126" s="36">
         <v>75.099999999999994</v>
       </c>
       <c r="G126" s="1">
         <v>2777033</v>
       </c>
-      <c r="H126" s="39">
+      <c r="H126" s="36">
         <v>24.8</v>
       </c>
-      <c r="I126" s="84"/>
-[...2 lines deleted...]
-      <c r="A127" s="73" t="s">
+      <c r="I126" s="79"/>
+    </row>
+    <row r="127" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A127" s="68" t="s">
         <v>15</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D127" s="39" t="s">
+      <c r="D127" s="36" t="s">
         <v>9</v>
       </c>
       <c r="E127" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F127" s="39" t="s">
+      <c r="F127" s="36" t="s">
         <v>9</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="H127" s="39" t="s">
-[...5 lines deleted...]
-      <c r="A128" s="73" t="s">
+      <c r="H127" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="I127" s="79"/>
+    </row>
+    <row r="128" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A128" s="68" t="s">
         <v>16</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D128" s="39" t="s">
+      <c r="D128" s="36" t="s">
         <v>9</v>
       </c>
       <c r="E128" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F128" s="39" t="s">
+      <c r="F128" s="36" t="s">
         <v>9</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="H128" s="39" t="s">
-[...5 lines deleted...]
-      <c r="A129" s="73" t="s">
+      <c r="H128" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="I128" s="79"/>
+    </row>
+    <row r="129" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A129" s="68" t="s">
         <v>17</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D129" s="39" t="s">
+      <c r="D129" s="36" t="s">
         <v>9</v>
       </c>
       <c r="E129" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F129" s="39" t="s">
+      <c r="F129" s="36" t="s">
         <v>9</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="H129" s="39" t="s">
-[...5 lines deleted...]
-      <c r="A130" s="73" t="s">
+      <c r="H129" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="I129" s="79"/>
+    </row>
+    <row r="130" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A130" s="68" t="s">
         <v>18</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D130" s="39" t="s">
+      <c r="D130" s="36" t="s">
         <v>9</v>
       </c>
       <c r="E130" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F130" s="39" t="s">
+      <c r="F130" s="36" t="s">
         <v>9</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="H130" s="39" t="s">
-[...5 lines deleted...]
-      <c r="A131" s="73" t="s">
+      <c r="H130" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="I130" s="79"/>
+    </row>
+    <row r="131" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A131" s="68" t="s">
         <v>19</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D131" s="39" t="s">
-[...17 lines deleted...]
-      <c r="A132" s="73" t="s">
+      <c r="D131" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="E131" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="G131" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="H131" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="I131" s="79"/>
+    </row>
+    <row r="132" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A132" s="68" t="s">
         <v>20</v>
       </c>
       <c r="B132" s="1">
         <v>683381</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D132" s="39" t="s">
+      <c r="D132" s="36" t="s">
         <v>9</v>
       </c>
       <c r="E132" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F132" s="39" t="s">
+      <c r="F132" s="36" t="s">
         <v>9</v>
       </c>
       <c r="G132" s="1">
         <v>683381</v>
       </c>
-      <c r="H132" s="39">
+      <c r="H132" s="36">
         <v>100</v>
       </c>
-      <c r="I132" s="84"/>
-[...2 lines deleted...]
-      <c r="A133" s="74" t="s">
+      <c r="I132" s="79"/>
+    </row>
+    <row r="133" spans="1:9" s="9" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="69" t="s">
         <v>21</v>
       </c>
-      <c r="B133" s="27" t="s">
-[...23 lines deleted...]
-      <c r="A134" s="73" t="s">
+      <c r="B133" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="C133" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="D133" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="E133" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="F133" s="43" t="s">
+        <v>31</v>
+      </c>
+      <c r="G133" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="H133" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="I133" s="84"/>
+    </row>
+    <row r="134" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A134" s="68" t="s">
         <v>22</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D134" s="39" t="s">
+      <c r="D134" s="36" t="s">
         <v>9</v>
       </c>
       <c r="E134" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F134" s="39" t="s">
+      <c r="F134" s="36" t="s">
         <v>9</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="H134" s="39" t="s">
-[...5 lines deleted...]
-      <c r="A135" s="73" t="s">
+      <c r="H134" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="I134" s="79"/>
+    </row>
+    <row r="135" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A135" s="68" t="s">
         <v>23</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D135" s="39" t="s">
+      <c r="D135" s="36" t="s">
         <v>9</v>
       </c>
       <c r="E135" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F135" s="39" t="s">
+      <c r="F135" s="36" t="s">
         <v>9</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="H135" s="39" t="s">
-[...5 lines deleted...]
-      <c r="A136" s="73" t="s">
+      <c r="H135" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="I135" s="79"/>
+    </row>
+    <row r="136" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A136" s="68" t="s">
         <v>24</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D136" s="39" t="s">
+      <c r="D136" s="36" t="s">
         <v>9</v>
       </c>
       <c r="E136" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="F136" s="39" t="s">
+      <c r="F136" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H136" s="39" t="s">
-[...5 lines deleted...]
-      <c r="A137" s="73" t="s">
+      <c r="H136" s="36" t="s">
+        <v>31</v>
+      </c>
+      <c r="I136" s="79"/>
+    </row>
+    <row r="137" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A137" s="68" t="s">
         <v>25</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D137" s="39" t="s">
+      <c r="D137" s="36" t="s">
         <v>9</v>
       </c>
       <c r="E137" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F137" s="39" t="s">
+      <c r="F137" s="36" t="s">
         <v>9</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="H137" s="39" t="s">
-[...5 lines deleted...]
-      <c r="A138" s="73" t="s">
+      <c r="H137" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="I137" s="79"/>
+    </row>
+    <row r="138" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A138" s="68" t="s">
         <v>26</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D138" s="39" t="s">
-[...17 lines deleted...]
-      <c r="A139" s="73" t="s">
+      <c r="D138" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="E138" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="G138" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="H138" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="I138" s="79"/>
+    </row>
+    <row r="139" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A139" s="68" t="s">
         <v>27</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D139" s="39" t="s">
+      <c r="D139" s="36" t="s">
         <v>9</v>
       </c>
       <c r="E139" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F139" s="39" t="s">
+      <c r="F139" s="36" t="s">
         <v>9</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="H139" s="39" t="s">
-[...5 lines deleted...]
-      <c r="A140" s="74" t="s">
+      <c r="H139" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="I139" s="79"/>
+    </row>
+    <row r="140" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A140" s="69" t="s">
         <v>28</v>
       </c>
       <c r="B140" s="1">
         <v>7369204</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D140" s="39" t="s">
+      <c r="D140" s="36" t="s">
         <v>9</v>
       </c>
       <c r="E140" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="F140" s="39" t="s">
+      <c r="F140" s="36" t="s">
         <v>31</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H140" s="39" t="s">
-[...5 lines deleted...]
-      <c r="A141" s="73" t="s">
+      <c r="H140" s="36" t="s">
+        <v>31</v>
+      </c>
+      <c r="I140" s="79"/>
+    </row>
+    <row r="141" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A141" s="68" t="s">
         <v>29</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D141" s="39" t="s">
+      <c r="D141" s="36" t="s">
         <v>9</v>
       </c>
       <c r="E141" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F141" s="39" t="s">
+      <c r="F141" s="36" t="s">
         <v>9</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="H141" s="39" t="s">
-[...5 lines deleted...]
-      <c r="A142" s="75" t="s">
+      <c r="H141" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="I141" s="79"/>
+    </row>
+    <row r="142" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A142" s="70" t="s">
         <v>30</v>
       </c>
-      <c r="B142" s="30" t="s">
-[...34 lines deleted...]
-      <c r="A144" s="108" t="s">
+      <c r="B142" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="D142" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="E142" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="G142" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="H142" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="I142" s="79"/>
+    </row>
+    <row r="143" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A143" s="68"/>
+      <c r="B143" s="25"/>
+      <c r="C143" s="25"/>
+      <c r="D143" s="32"/>
+      <c r="E143" s="25"/>
+      <c r="F143" s="32"/>
+      <c r="G143" s="25"/>
+      <c r="H143" s="32"/>
+      <c r="I143" s="79"/>
+    </row>
+    <row r="144" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A144" s="101" t="s">
         <v>34</v>
       </c>
-      <c r="B144" s="108"/>
-[...9 lines deleted...]
-      <c r="A146" s="106" t="s">
+      <c r="B144" s="101"/>
+      <c r="C144" s="101"/>
+      <c r="D144" s="101"/>
+      <c r="E144" s="101"/>
+      <c r="F144" s="101"/>
+      <c r="G144" s="101"/>
+      <c r="H144" s="101"/>
+      <c r="I144" s="79"/>
+    </row>
+    <row r="146" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A146" s="98" t="s">
         <v>36</v>
       </c>
-      <c r="B146" s="106"/>
-[...5 lines deleted...]
-      <c r="H146" s="106"/>
+      <c r="B146" s="98"/>
+      <c r="C146" s="98"/>
+      <c r="D146" s="98"/>
+      <c r="E146" s="98"/>
+      <c r="F146" s="98"/>
+      <c r="G146" s="98"/>
+      <c r="H146" s="98"/>
       <c r="I146" s="10"/>
     </row>
-    <row r="147" spans="1:12">
-[...5 lines deleted...]
-      <c r="G147" s="80"/>
+    <row r="147" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="B147" s="55"/>
+      <c r="C147" s="75"/>
+      <c r="D147" s="77"/>
+      <c r="E147" s="75"/>
+      <c r="F147" s="77"/>
+      <c r="G147" s="75"/>
       <c r="I147" s="10"/>
     </row>
-    <row r="148" spans="1:12" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B148" s="112" t="s">
+    <row r="148" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="104"/>
+      <c r="B148" s="107" t="s">
         <v>5</v>
       </c>
-      <c r="C148" s="115" t="s">
+      <c r="C148" s="99" t="s">
         <v>0</v>
       </c>
-      <c r="D148" s="116"/>
-[...3 lines deleted...]
-      <c r="H148" s="116"/>
+      <c r="D148" s="100"/>
+      <c r="E148" s="100"/>
+      <c r="F148" s="100"/>
+      <c r="G148" s="100"/>
+      <c r="H148" s="100"/>
       <c r="I148" s="10"/>
     </row>
-    <row r="149" spans="1:12">
-[...2 lines deleted...]
-      <c r="C149" s="117" t="s">
+    <row r="149" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A149" s="105"/>
+      <c r="B149" s="108"/>
+      <c r="C149" s="102" t="s">
         <v>7</v>
       </c>
-      <c r="D149" s="117"/>
-      <c r="E149" s="117" t="s">
+      <c r="D149" s="102"/>
+      <c r="E149" s="102" t="s">
         <v>8</v>
       </c>
-      <c r="F149" s="118"/>
-      <c r="G149" s="115" t="s">
+      <c r="F149" s="103"/>
+      <c r="G149" s="99" t="s">
         <v>4</v>
       </c>
-      <c r="H149" s="116"/>
+      <c r="H149" s="100"/>
       <c r="I149" s="10"/>
     </row>
-    <row r="150" spans="1:12" ht="22.5">
-[...2 lines deleted...]
-      <c r="C150" s="25" t="s">
+    <row r="150" spans="1:12" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A150" s="106"/>
+      <c r="B150" s="109"/>
+      <c r="C150" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="D150" s="26" t="s">
+      <c r="D150" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="E150" s="25" t="s">
+      <c r="E150" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="F150" s="96" t="s">
+      <c r="F150" s="91" t="s">
         <v>6</v>
       </c>
-      <c r="G150" s="25" t="s">
+      <c r="G150" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="H150" s="95" t="s">
+      <c r="H150" s="90" t="s">
         <v>6</v>
       </c>
       <c r="I150" s="10"/>
     </row>
-    <row r="151" spans="1:12">
-      <c r="A151" s="67" t="s">
+    <row r="151" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A151" s="64" t="s">
         <v>10</v>
       </c>
       <c r="B151" s="1">
         <v>190932344</v>
       </c>
       <c r="C151" s="1">
         <v>29175546</v>
       </c>
-      <c r="D151" s="39">
+      <c r="D151" s="36">
         <v>15.3</v>
       </c>
       <c r="E151" s="1">
         <v>78730324</v>
       </c>
-      <c r="F151" s="39">
+      <c r="F151" s="36">
         <v>41.2</v>
       </c>
       <c r="G151" s="1">
         <v>83026474</v>
       </c>
-      <c r="H151" s="39">
+      <c r="H151" s="36">
         <v>43.5</v>
       </c>
-      <c r="I151" s="34"/>
-[...4 lines deleted...]
-    <row r="152" spans="1:12">
+      <c r="I151" s="31"/>
+      <c r="J151" s="85"/>
+      <c r="K151" s="86"/>
+      <c r="L151" s="86"/>
+    </row>
+    <row r="152" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A152" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B152" s="1">
         <v>95433018</v>
       </c>
       <c r="C152" s="1">
         <v>28522140</v>
       </c>
-      <c r="D152" s="39">
+      <c r="D152" s="36">
         <v>29.9</v>
       </c>
       <c r="E152" s="1">
         <v>43430315</v>
       </c>
-      <c r="F152" s="39">
+      <c r="F152" s="36">
         <v>45.5</v>
       </c>
       <c r="G152" s="1">
         <v>23480563</v>
       </c>
-      <c r="H152" s="39">
+      <c r="H152" s="36">
         <v>24.6</v>
       </c>
-      <c r="I152" s="34"/>
-[...4 lines deleted...]
-      <c r="A153" s="54" t="s">
+      <c r="I152" s="31"/>
+      <c r="J152" s="85"/>
+      <c r="K152" s="86"/>
+    </row>
+    <row r="153" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A153" s="51" t="s">
         <v>12</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D153" s="39" t="s">
+      <c r="D153" s="36" t="s">
         <v>9</v>
       </c>
       <c r="E153" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F153" s="39" t="s">
+      <c r="F153" s="36" t="s">
         <v>9</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="H153" s="39" t="s">
-[...7 lines deleted...]
-      <c r="A154" s="54" t="s">
+      <c r="H153" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="I153" s="31"/>
+      <c r="J153" s="85"/>
+      <c r="K153" s="86"/>
+    </row>
+    <row r="154" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A154" s="51" t="s">
         <v>13</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D154" s="39" t="s">
+      <c r="D154" s="36" t="s">
         <v>9</v>
       </c>
       <c r="E154" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F154" s="39" t="s">
+      <c r="F154" s="36" t="s">
         <v>9</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="H154" s="39" t="s">
-[...7 lines deleted...]
-      <c r="A155" s="54" t="s">
+      <c r="H154" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="I154" s="31"/>
+      <c r="J154" s="85"/>
+      <c r="K154" s="86"/>
+    </row>
+    <row r="155" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A155" s="51" t="s">
         <v>14</v>
       </c>
       <c r="B155" s="1">
         <v>11930808</v>
       </c>
       <c r="C155" s="1">
         <v>653406</v>
       </c>
-      <c r="D155" s="39">
+      <c r="D155" s="36">
         <v>5.5</v>
       </c>
       <c r="E155" s="1">
         <v>6142107</v>
       </c>
-      <c r="F155" s="39">
+      <c r="F155" s="36">
         <v>51.5</v>
       </c>
       <c r="G155" s="1">
         <v>5135295</v>
       </c>
-      <c r="H155" s="39">
+      <c r="H155" s="36">
         <v>43</v>
       </c>
-      <c r="I155" s="34"/>
-[...4 lines deleted...]
-      <c r="A156" s="54" t="s">
+      <c r="I155" s="31"/>
+      <c r="J155" s="85"/>
+      <c r="K155" s="86"/>
+    </row>
+    <row r="156" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A156" s="51" t="s">
         <v>15</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D156" s="39" t="s">
+      <c r="D156" s="36" t="s">
         <v>9</v>
       </c>
       <c r="E156" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F156" s="39" t="s">
+      <c r="F156" s="36" t="s">
         <v>9</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="H156" s="39" t="s">
-[...7 lines deleted...]
-      <c r="A157" s="54" t="s">
+      <c r="H156" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="I156" s="31"/>
+      <c r="J156" s="85"/>
+      <c r="K156" s="86"/>
+    </row>
+    <row r="157" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A157" s="51" t="s">
         <v>16</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D157" s="39" t="s">
+      <c r="D157" s="36" t="s">
         <v>9</v>
       </c>
       <c r="E157" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F157" s="39" t="s">
+      <c r="F157" s="36" t="s">
         <v>9</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="H157" s="39" t="s">
-[...7 lines deleted...]
-      <c r="A158" s="54" t="s">
+      <c r="H157" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="I157" s="31"/>
+      <c r="J157" s="85"/>
+      <c r="K157" s="86"/>
+    </row>
+    <row r="158" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A158" s="51" t="s">
         <v>17</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D158" s="39" t="s">
+      <c r="D158" s="36" t="s">
         <v>9</v>
       </c>
       <c r="E158" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F158" s="39" t="s">
+      <c r="F158" s="36" t="s">
         <v>9</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="H158" s="39" t="s">
-[...7 lines deleted...]
-      <c r="A159" s="54" t="s">
+      <c r="H158" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="I158" s="31"/>
+      <c r="J158" s="85"/>
+      <c r="K158" s="86"/>
+    </row>
+    <row r="159" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A159" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D159" s="39" t="s">
+      <c r="D159" s="36" t="s">
         <v>9</v>
       </c>
       <c r="E159" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F159" s="39" t="s">
+      <c r="F159" s="36" t="s">
         <v>9</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="H159" s="39" t="s">
-[...7 lines deleted...]
-      <c r="A160" s="54" t="s">
+      <c r="H159" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="I159" s="31"/>
+      <c r="J159" s="85"/>
+      <c r="K159" s="86"/>
+    </row>
+    <row r="160" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A160" s="51" t="s">
         <v>19</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D160" s="39" t="s">
+      <c r="D160" s="36" t="s">
         <v>9</v>
       </c>
       <c r="E160" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F160" s="39" t="s">
+      <c r="F160" s="36" t="s">
         <v>9</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="H160" s="39" t="s">
-[...6 lines deleted...]
-    <row r="161" spans="1:47" s="9" customFormat="1">
+      <c r="H160" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="I160" s="31"/>
+      <c r="J160" s="85"/>
+      <c r="K160" s="86"/>
+    </row>
+    <row r="161" spans="1:47" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A161" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B161" s="27" t="s">
-[...25 lines deleted...]
-      <c r="A162" s="54" t="s">
+      <c r="B161" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="D161" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="E161" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="G161" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="H161" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="I161" s="44"/>
+      <c r="J161" s="85"/>
+      <c r="K161" s="86"/>
+    </row>
+    <row r="162" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A162" s="51" t="s">
         <v>21</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C162" s="40" t="s">
-[...5 lines deleted...]
-      <c r="E162" s="40">
+      <c r="C162" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="D162" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="E162" s="37">
         <v>894801</v>
       </c>
-      <c r="F162" s="41">
+      <c r="F162" s="38">
         <v>100</v>
       </c>
-      <c r="G162" s="40" t="s">
-[...10 lines deleted...]
-      <c r="A163" s="54" t="s">
+      <c r="G162" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="H162" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="I162" s="31"/>
+      <c r="J162" s="85"/>
+      <c r="K162" s="86"/>
+    </row>
+    <row r="163" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A163" s="51" t="s">
         <v>22</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="C163" s="40" t="s">
-[...22 lines deleted...]
-      <c r="A164" s="54" t="s">
+      <c r="C163" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="D163" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="E163" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="G163" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="H163" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="I163" s="31"/>
+      <c r="J163" s="85"/>
+      <c r="K163" s="86"/>
+    </row>
+    <row r="164" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A164" s="51" t="s">
         <v>23</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="C164" s="40" t="s">
-[...22 lines deleted...]
-      <c r="A165" s="63" t="s">
+      <c r="C164" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="D164" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="E164" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="G164" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="H164" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="I164" s="31"/>
+      <c r="J164" s="85"/>
+      <c r="K164" s="86"/>
+    </row>
+    <row r="165" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A165" s="60" t="s">
         <v>24</v>
       </c>
-      <c r="B165" s="28" t="s">
-[...8 lines deleted...]
-      <c r="E165" s="42">
+      <c r="B165" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="C165" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="D165" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="E165" s="39">
         <v>22218162</v>
       </c>
-      <c r="F165" s="43">
+      <c r="F165" s="40">
         <v>29.1</v>
       </c>
-      <c r="G165" s="42" t="s">
-[...2 lines deleted...]
-      <c r="H165" s="35">
+      <c r="G165" s="39" t="s">
+        <v>31</v>
+      </c>
+      <c r="H165" s="32">
         <v>70.900000000000006</v>
       </c>
-      <c r="I165" s="34"/>
-[...3 lines deleted...]
-    <row r="166" spans="1:47">
+      <c r="I165" s="31"/>
+      <c r="J165" s="85"/>
+      <c r="K165" s="86"/>
+    </row>
+    <row r="166" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A166" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="B166" s="28" t="s">
-[...24 lines deleted...]
-    <row r="167" spans="1:47">
+      <c r="B166" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="D166" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="E166" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="G166" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="H166" s="42" t="s">
+        <v>9</v>
+      </c>
+      <c r="I166" s="31"/>
+      <c r="J166" s="85"/>
+      <c r="K166" s="86"/>
+    </row>
+    <row r="167" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A167" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="B167" s="28" t="s">
-[...24 lines deleted...]
-    <row r="168" spans="1:47">
+      <c r="B167" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="D167" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="E167" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="F167" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="G167" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="H167" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="I167" s="31"/>
+      <c r="J167" s="85"/>
+      <c r="K167" s="86"/>
+    </row>
+    <row r="168" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A168" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B168" s="28" t="s">
-[...25 lines deleted...]
-      <c r="A169" s="63" t="s">
+      <c r="B168" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="D168" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="E168" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="F168" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="G168" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="H168" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="I168" s="31"/>
+      <c r="J168" s="85"/>
+      <c r="K168" s="86"/>
+    </row>
+    <row r="169" spans="1:47" s="63" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A169" s="60" t="s">
         <v>28</v>
       </c>
-      <c r="B169" s="28">
+      <c r="B169" s="25">
         <v>6342582</v>
       </c>
-      <c r="C169" s="28" t="s">
-[...5 lines deleted...]
-      <c r="E169" s="28">
+      <c r="C169" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="D169" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="E169" s="25">
         <v>6044939</v>
       </c>
-      <c r="F169" s="35">
+      <c r="F169" s="32">
         <v>95.3</v>
       </c>
-      <c r="G169" s="28">
+      <c r="G169" s="25">
         <v>297643</v>
       </c>
-      <c r="H169" s="35">
+      <c r="H169" s="32">
         <v>4.7</v>
       </c>
-      <c r="I169" s="34"/>
-[...39 lines deleted...]
-    <row r="170" spans="1:47">
+      <c r="I169" s="31"/>
+      <c r="J169" s="85"/>
+      <c r="K169" s="86"/>
+      <c r="L169" s="88"/>
+      <c r="M169" s="88"/>
+      <c r="N169" s="88"/>
+      <c r="O169" s="88"/>
+      <c r="P169" s="88"/>
+      <c r="Q169" s="88"/>
+      <c r="R169" s="88"/>
+      <c r="S169" s="88"/>
+      <c r="T169" s="88"/>
+      <c r="U169" s="88"/>
+      <c r="V169" s="88"/>
+      <c r="W169" s="88"/>
+      <c r="X169" s="88"/>
+      <c r="Y169" s="88"/>
+      <c r="Z169" s="88"/>
+      <c r="AA169" s="88"/>
+      <c r="AB169" s="88"/>
+      <c r="AC169" s="88"/>
+      <c r="AD169" s="88"/>
+      <c r="AE169" s="88"/>
+      <c r="AF169" s="88"/>
+      <c r="AG169" s="88"/>
+      <c r="AH169" s="88"/>
+      <c r="AI169" s="88"/>
+      <c r="AJ169" s="88"/>
+      <c r="AK169" s="88"/>
+      <c r="AL169" s="88"/>
+      <c r="AM169" s="88"/>
+      <c r="AN169" s="88"/>
+      <c r="AO169" s="88"/>
+      <c r="AP169" s="88"/>
+      <c r="AQ169" s="88"/>
+      <c r="AR169" s="88"/>
+      <c r="AS169" s="88"/>
+      <c r="AT169" s="88"/>
+      <c r="AU169" s="88"/>
+    </row>
+    <row r="170" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A170" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="B170" s="28" t="s">
-[...25 lines deleted...]
-      <c r="A171" s="23" t="s">
+      <c r="B170" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="D170" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="E170" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="F170" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="G170" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="H170" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="I170" s="31"/>
+      <c r="J170" s="85"/>
+      <c r="K170" s="86"/>
+    </row>
+    <row r="171" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A171" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="B171" s="30" t="s">
-[...24 lines deleted...]
-    <row r="172" spans="1:47">
+      <c r="B171" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="D171" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="E171" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="F171" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="G171" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="H171" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="I171" s="31"/>
+      <c r="J171" s="85"/>
+      <c r="K171" s="86"/>
+    </row>
+    <row r="172" spans="1:47" x14ac:dyDescent="0.2">
       <c r="A172" s="11"/>
-      <c r="B172" s="28"/>
-[...11 lines deleted...]
-      <c r="A173" s="108" t="s">
+      <c r="B172" s="25"/>
+      <c r="C172" s="25"/>
+      <c r="D172" s="32"/>
+      <c r="E172" s="25"/>
+      <c r="F172" s="32"/>
+      <c r="G172" s="25"/>
+      <c r="H172" s="32"/>
+      <c r="I172" s="31"/>
+      <c r="J172" s="85"/>
+      <c r="K172" s="86"/>
+    </row>
+    <row r="173" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A173" s="101" t="s">
         <v>34</v>
       </c>
-      <c r="B173" s="108"/>
-[...10 lines deleted...]
-    <row r="174" spans="1:47">
+      <c r="B173" s="101"/>
+      <c r="C173" s="101"/>
+      <c r="D173" s="101"/>
+      <c r="E173" s="101"/>
+      <c r="F173" s="101"/>
+      <c r="G173" s="101"/>
+      <c r="H173" s="101"/>
+      <c r="I173" s="31"/>
+      <c r="J173" s="85"/>
+      <c r="K173" s="86"/>
+    </row>
+    <row r="174" spans="1:47" x14ac:dyDescent="0.2">
       <c r="B174" s="2"/>
       <c r="C174" s="2"/>
       <c r="D174" s="2"/>
       <c r="E174" s="2"/>
       <c r="F174" s="2"/>
       <c r="G174" s="2"/>
       <c r="H174" s="2"/>
-      <c r="J174" s="90"/>
-[...3 lines deleted...]
-      <c r="A175" s="106" t="s">
+      <c r="J174" s="85"/>
+      <c r="K174" s="89"/>
+    </row>
+    <row r="175" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="A175" s="98" t="s">
         <v>35</v>
       </c>
-      <c r="B175" s="106"/>
-[...5 lines deleted...]
-      <c r="H175" s="106"/>
+      <c r="B175" s="98"/>
+      <c r="C175" s="98"/>
+      <c r="D175" s="98"/>
+      <c r="E175" s="98"/>
+      <c r="F175" s="98"/>
+      <c r="G175" s="98"/>
+      <c r="H175" s="98"/>
       <c r="I175" s="10"/>
     </row>
-    <row r="176" spans="1:47">
-[...5 lines deleted...]
-      <c r="G176" s="80"/>
+    <row r="176" spans="1:47" x14ac:dyDescent="0.2">
+      <c r="B176" s="55"/>
+      <c r="C176" s="75"/>
+      <c r="D176" s="77"/>
+      <c r="E176" s="75"/>
+      <c r="F176" s="77"/>
+      <c r="G176" s="75"/>
       <c r="I176" s="10"/>
     </row>
-    <row r="177" spans="1:10">
-[...1 lines deleted...]
-      <c r="B177" s="112" t="s">
+    <row r="177" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A177" s="104"/>
+      <c r="B177" s="107" t="s">
         <v>5</v>
       </c>
-      <c r="C177" s="115" t="s">
+      <c r="C177" s="99" t="s">
         <v>0</v>
       </c>
-      <c r="D177" s="116"/>
-[...3 lines deleted...]
-      <c r="H177" s="116"/>
+      <c r="D177" s="100"/>
+      <c r="E177" s="100"/>
+      <c r="F177" s="100"/>
+      <c r="G177" s="100"/>
+      <c r="H177" s="100"/>
       <c r="I177" s="10"/>
     </row>
-    <row r="178" spans="1:10">
-[...2 lines deleted...]
-      <c r="C178" s="117" t="s">
+    <row r="178" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A178" s="105"/>
+      <c r="B178" s="108"/>
+      <c r="C178" s="102" t="s">
         <v>7</v>
       </c>
-      <c r="D178" s="117"/>
-      <c r="E178" s="117" t="s">
+      <c r="D178" s="102"/>
+      <c r="E178" s="102" t="s">
         <v>8</v>
       </c>
-      <c r="F178" s="118"/>
-      <c r="G178" s="115" t="s">
+      <c r="F178" s="103"/>
+      <c r="G178" s="99" t="s">
         <v>4</v>
       </c>
-      <c r="H178" s="116"/>
+      <c r="H178" s="100"/>
       <c r="I178" s="10"/>
     </row>
-    <row r="179" spans="1:10" ht="22.5">
-[...2 lines deleted...]
-      <c r="C179" s="25" t="s">
+    <row r="179" spans="1:10" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A179" s="106"/>
+      <c r="B179" s="109"/>
+      <c r="C179" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="D179" s="26" t="s">
+      <c r="D179" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="E179" s="25" t="s">
+      <c r="E179" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="F179" s="96" t="s">
+      <c r="F179" s="91" t="s">
         <v>6</v>
       </c>
-      <c r="G179" s="25" t="s">
+      <c r="G179" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="H179" s="95" t="s">
+      <c r="H179" s="90" t="s">
         <v>6</v>
       </c>
       <c r="I179" s="10"/>
     </row>
-    <row r="180" spans="1:10">
-      <c r="A180" s="67" t="s">
+    <row r="180" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A180" s="64" t="s">
         <v>10</v>
       </c>
       <c r="B180" s="1">
         <v>285195244</v>
       </c>
       <c r="C180" s="1">
         <v>48579332</v>
       </c>
-      <c r="D180" s="39">
+      <c r="D180" s="36">
         <v>17</v>
       </c>
       <c r="E180" s="1">
         <v>98351434</v>
       </c>
-      <c r="F180" s="39">
+      <c r="F180" s="36">
         <v>34.5</v>
       </c>
-      <c r="G180" s="27">
+      <c r="G180" s="24">
         <v>138264478</v>
       </c>
-      <c r="H180" s="46">
+      <c r="H180" s="43">
         <v>48.5</v>
       </c>
-      <c r="I180" s="47"/>
-[...2 lines deleted...]
-    <row r="181" spans="1:10">
+      <c r="I180" s="44"/>
+      <c r="J180" s="87"/>
+    </row>
+    <row r="181" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A181" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B181" s="1">
         <v>198669367</v>
       </c>
       <c r="C181" s="1">
         <v>48084944</v>
       </c>
-      <c r="D181" s="39">
+      <c r="D181" s="36">
         <v>24.2</v>
       </c>
       <c r="E181" s="1">
         <v>66088076</v>
       </c>
-      <c r="F181" s="39">
+      <c r="F181" s="36">
         <v>33.299999999999997</v>
       </c>
-      <c r="G181" s="27">
+      <c r="G181" s="24">
         <v>84496347</v>
       </c>
-      <c r="H181" s="46">
+      <c r="H181" s="43">
         <v>42.5</v>
       </c>
-      <c r="I181" s="47"/>
-[...3 lines deleted...]
-      <c r="A182" s="54" t="s">
+      <c r="I181" s="44"/>
+      <c r="J181" s="87"/>
+    </row>
+    <row r="182" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A182" s="51" t="s">
         <v>12</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D182" s="39" t="s">
+      <c r="D182" s="36" t="s">
         <v>9</v>
       </c>
       <c r="E182" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F182" s="39" t="s">
-[...12 lines deleted...]
-      <c r="A183" s="54" t="s">
+      <c r="F182" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="G182" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="H182" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="I182" s="44"/>
+      <c r="J182" s="87"/>
+    </row>
+    <row r="183" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A183" s="51" t="s">
         <v>13</v>
       </c>
       <c r="B183" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D183" s="39" t="s">
+      <c r="D183" s="36" t="s">
         <v>9</v>
       </c>
       <c r="E183" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F183" s="39" t="s">
-[...12 lines deleted...]
-      <c r="A184" s="54" t="s">
+      <c r="F183" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="G183" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="H183" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="I183" s="44"/>
+      <c r="J183" s="87"/>
+    </row>
+    <row r="184" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A184" s="51" t="s">
         <v>14</v>
       </c>
       <c r="B184" s="1">
         <v>9963389</v>
       </c>
       <c r="C184" s="1">
         <v>17618</v>
       </c>
-      <c r="D184" s="39">
+      <c r="D184" s="36">
         <v>0.2</v>
       </c>
       <c r="E184" s="1">
         <v>4991422</v>
       </c>
-      <c r="F184" s="39">
+      <c r="F184" s="36">
         <v>50.1</v>
       </c>
-      <c r="G184" s="27">
+      <c r="G184" s="24">
         <v>4954349</v>
       </c>
-      <c r="H184" s="46">
+      <c r="H184" s="43">
         <v>49.7</v>
       </c>
-      <c r="I184" s="47"/>
-[...3 lines deleted...]
-      <c r="A185" s="54" t="s">
+      <c r="I184" s="44"/>
+      <c r="J184" s="87"/>
+    </row>
+    <row r="185" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A185" s="51" t="s">
         <v>15</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D185" s="39" t="s">
+      <c r="D185" s="36" t="s">
         <v>9</v>
       </c>
       <c r="E185" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F185" s="39" t="s">
-[...12 lines deleted...]
-      <c r="A186" s="54" t="s">
+      <c r="F185" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="G185" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="H185" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="I185" s="44"/>
+      <c r="J185" s="87"/>
+    </row>
+    <row r="186" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A186" s="51" t="s">
         <v>16</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D186" s="39" t="s">
+      <c r="D186" s="36" t="s">
         <v>9</v>
       </c>
       <c r="E186" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F186" s="39" t="s">
-[...12 lines deleted...]
-      <c r="A187" s="54" t="s">
+      <c r="F186" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="G186" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="H186" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="I186" s="44"/>
+      <c r="J186" s="87"/>
+    </row>
+    <row r="187" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A187" s="51" t="s">
         <v>17</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D187" s="39" t="s">
+      <c r="D187" s="36" t="s">
         <v>9</v>
       </c>
       <c r="E187" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F187" s="39" t="s">
-[...12 lines deleted...]
-      <c r="A188" s="54" t="s">
+      <c r="F187" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="G187" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="H187" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="I187" s="44"/>
+      <c r="J187" s="87"/>
+    </row>
+    <row r="188" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A188" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D188" s="39" t="s">
+      <c r="D188" s="36" t="s">
         <v>9</v>
       </c>
       <c r="E188" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F188" s="39" t="s">
-[...12 lines deleted...]
-      <c r="A189" s="54" t="s">
+      <c r="F188" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="G188" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="H188" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="I188" s="44"/>
+      <c r="J188" s="87"/>
+    </row>
+    <row r="189" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A189" s="51" t="s">
         <v>19</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D189" s="39" t="s">
+      <c r="D189" s="36" t="s">
         <v>9</v>
       </c>
       <c r="E189" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F189" s="39" t="s">
-[...11 lines deleted...]
-    <row r="190" spans="1:10" s="9" customFormat="1">
+      <c r="F189" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="G189" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="H189" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="I189" s="44"/>
+      <c r="J189" s="87"/>
+    </row>
+    <row r="190" spans="1:10" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A190" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B190" s="27">
+      <c r="B190" s="24">
         <v>589573</v>
       </c>
-      <c r="C190" s="27" t="s">
-[...11 lines deleted...]
-      <c r="G190" s="27">
+      <c r="C190" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="D190" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="E190" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="F190" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="G190" s="24">
         <v>589573</v>
       </c>
-      <c r="H190" s="46">
+      <c r="H190" s="43">
         <v>100</v>
       </c>
-      <c r="I190" s="47"/>
-[...3 lines deleted...]
-      <c r="A191" s="54" t="s">
+      <c r="I190" s="44"/>
+      <c r="J190" s="87"/>
+    </row>
+    <row r="191" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A191" s="51" t="s">
         <v>21</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="C191" s="40" t="s">
-[...21 lines deleted...]
-      <c r="A192" s="54" t="s">
+      <c r="C191" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="D191" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="E191" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="F191" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="G191" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="H191" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="I191" s="44"/>
+      <c r="J191" s="87"/>
+    </row>
+    <row r="192" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A192" s="51" t="s">
         <v>22</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="C192" s="40" t="s">
-[...21 lines deleted...]
-      <c r="A193" s="54" t="s">
+      <c r="C192" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="D192" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="E192" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="F192" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="G192" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="H192" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="I192" s="44"/>
+      <c r="J192" s="87"/>
+    </row>
+    <row r="193" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A193" s="51" t="s">
         <v>23</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="C193" s="40" t="s">
-[...21 lines deleted...]
-      <c r="A194" s="63" t="s">
+      <c r="C193" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="D193" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="E193" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="F193" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="G193" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="H193" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="I193" s="44"/>
+      <c r="J193" s="87"/>
+    </row>
+    <row r="194" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A194" s="60" t="s">
         <v>24</v>
       </c>
-      <c r="B194" s="28">
+      <c r="B194" s="25">
         <v>73879018</v>
       </c>
-      <c r="C194" s="42">
+      <c r="C194" s="39">
         <v>476770</v>
       </c>
-      <c r="D194" s="43">
+      <c r="D194" s="40">
         <v>0.6</v>
       </c>
-      <c r="E194" s="42">
+      <c r="E194" s="39">
         <v>25334417</v>
       </c>
-      <c r="F194" s="43">
+      <c r="F194" s="40">
         <v>34.299999999999997</v>
       </c>
-      <c r="G194" s="49">
+      <c r="G194" s="46">
         <v>48067831</v>
       </c>
-      <c r="H194" s="50">
+      <c r="H194" s="47">
         <v>65.099999999999994</v>
       </c>
-      <c r="I194" s="47"/>
-[...2 lines deleted...]
-    <row r="195" spans="1:10">
+      <c r="I194" s="44"/>
+      <c r="J194" s="87"/>
+    </row>
+    <row r="195" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A195" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="B195" s="28" t="s">
-[...23 lines deleted...]
-    <row r="196" spans="1:10">
+      <c r="B195" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="D195" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="E195" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="F195" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="G195" s="48" t="s">
+        <v>9</v>
+      </c>
+      <c r="H195" s="49" t="s">
+        <v>9</v>
+      </c>
+      <c r="I195" s="44"/>
+      <c r="J195" s="87"/>
+    </row>
+    <row r="196" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A196" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="B196" s="28" t="s">
-[...23 lines deleted...]
-    <row r="197" spans="1:10">
+      <c r="B196" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="D196" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="E196" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="F196" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="G196" s="46" t="s">
+        <v>9</v>
+      </c>
+      <c r="H196" s="47" t="s">
+        <v>9</v>
+      </c>
+      <c r="I196" s="44"/>
+      <c r="J196" s="87"/>
+    </row>
+    <row r="197" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A197" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="B197" s="28" t="s">
-[...24 lines deleted...]
-      <c r="A198" s="63" t="s">
+      <c r="B197" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="D197" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="E197" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="F197" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="G197" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="H197" s="47" t="s">
+        <v>9</v>
+      </c>
+      <c r="I197" s="44"/>
+      <c r="J197" s="87"/>
+    </row>
+    <row r="198" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A198" s="60" t="s">
         <v>28</v>
       </c>
-      <c r="B198" s="28">
+      <c r="B198" s="25">
         <v>2093897</v>
       </c>
-      <c r="C198" s="28" t="s">
-[...5 lines deleted...]
-      <c r="E198" s="28">
+      <c r="C198" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="D198" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="E198" s="25">
         <v>1937519</v>
       </c>
-      <c r="F198" s="35">
+      <c r="F198" s="32">
         <v>92.5</v>
       </c>
-      <c r="G198" s="29">
+      <c r="G198" s="26">
         <v>156378</v>
       </c>
-      <c r="H198" s="50">
+      <c r="H198" s="47">
         <v>7.5</v>
       </c>
-      <c r="I198" s="47"/>
-[...2 lines deleted...]
-    <row r="199" spans="1:10">
+      <c r="I198" s="44"/>
+      <c r="J198" s="87"/>
+    </row>
+    <row r="199" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A199" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="B199" s="28" t="s">
-[...24 lines deleted...]
-      <c r="A200" s="23" t="s">
+      <c r="B199" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="D199" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="E199" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="F199" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="G199" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="H199" s="47" t="s">
+        <v>9</v>
+      </c>
+      <c r="I199" s="44"/>
+      <c r="J199" s="87"/>
+    </row>
+    <row r="200" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A200" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="B200" s="30" t="s">
-[...23 lines deleted...]
-    <row r="201" spans="1:10">
+      <c r="B200" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="D200" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="E200" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="F200" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="G200" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="H200" s="50" t="s">
+        <v>9</v>
+      </c>
+      <c r="I200" s="44"/>
+      <c r="J200" s="87"/>
+    </row>
+    <row r="201" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B201" s="2"/>
-      <c r="C201" s="68"/>
+      <c r="C201" s="65"/>
       <c r="D201" s="2"/>
       <c r="E201" s="2"/>
       <c r="F201" s="2"/>
       <c r="G201" s="2"/>
       <c r="H201" s="2"/>
     </row>
-    <row r="202" spans="1:10">
-      <c r="A202" s="108" t="s">
+    <row r="202" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A202" s="101" t="s">
         <v>34</v>
       </c>
-      <c r="B202" s="108"/>
-[...8 lines deleted...]
-      <c r="A205" s="106" t="s">
+      <c r="B202" s="101"/>
+      <c r="C202" s="101"/>
+      <c r="D202" s="101"/>
+      <c r="E202" s="101"/>
+      <c r="F202" s="101"/>
+      <c r="G202" s="101"/>
+      <c r="H202" s="101"/>
+    </row>
+    <row r="205" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A205" s="98" t="s">
         <v>42</v>
       </c>
-      <c r="B205" s="106"/>
-[...17 lines deleted...]
-      <c r="B207" s="112" t="s">
+      <c r="B205" s="98"/>
+      <c r="C205" s="98"/>
+      <c r="D205" s="98"/>
+      <c r="E205" s="98"/>
+      <c r="F205" s="98"/>
+      <c r="G205" s="98"/>
+      <c r="H205" s="98"/>
+    </row>
+    <row r="206" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="B206" s="55"/>
+      <c r="C206" s="75"/>
+      <c r="D206" s="77"/>
+      <c r="E206" s="75"/>
+      <c r="F206" s="77"/>
+      <c r="G206" s="75"/>
+    </row>
+    <row r="207" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A207" s="104"/>
+      <c r="B207" s="107" t="s">
         <v>5</v>
       </c>
-      <c r="C207" s="115" t="s">
+      <c r="C207" s="99" t="s">
         <v>0</v>
       </c>
-      <c r="D207" s="116"/>
-[...8 lines deleted...]
-      <c r="C208" s="117" t="s">
+      <c r="D207" s="100"/>
+      <c r="E207" s="100"/>
+      <c r="F207" s="100"/>
+      <c r="G207" s="100"/>
+      <c r="H207" s="100"/>
+    </row>
+    <row r="208" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A208" s="105"/>
+      <c r="B208" s="108"/>
+      <c r="C208" s="102" t="s">
         <v>7</v>
       </c>
-      <c r="D208" s="117"/>
-      <c r="E208" s="117" t="s">
+      <c r="D208" s="102"/>
+      <c r="E208" s="102" t="s">
         <v>8</v>
       </c>
-      <c r="F208" s="118"/>
-      <c r="G208" s="115" t="s">
+      <c r="F208" s="103"/>
+      <c r="G208" s="99" t="s">
         <v>4</v>
       </c>
-      <c r="H208" s="116"/>
-[...4 lines deleted...]
-      <c r="C209" s="25" t="s">
+      <c r="H208" s="100"/>
+    </row>
+    <row r="209" spans="1:8" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A209" s="106"/>
+      <c r="B209" s="109"/>
+      <c r="C209" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="D209" s="26" t="s">
+      <c r="D209" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="E209" s="25" t="s">
+      <c r="E209" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="F209" s="96" t="s">
+      <c r="F209" s="91" t="s">
         <v>6</v>
       </c>
-      <c r="G209" s="25" t="s">
+      <c r="G209" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="H209" s="95" t="s">
+      <c r="H209" s="90" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="210" spans="1:8">
-      <c r="A210" s="101" t="s">
+    <row r="210" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A210" s="93" t="s">
         <v>10</v>
       </c>
-      <c r="B210" s="102" t="s">
+      <c r="B210" s="94" t="s">
         <v>43</v>
       </c>
-      <c r="C210" s="102" t="s">
+      <c r="C210" s="94" t="s">
         <v>43</v>
       </c>
-      <c r="D210" s="103" t="s">
+      <c r="D210" s="95" t="s">
         <v>43</v>
       </c>
-      <c r="E210" s="102" t="s">
+      <c r="E210" s="94" t="s">
         <v>43</v>
       </c>
-      <c r="F210" s="103" t="s">
+      <c r="F210" s="95" t="s">
         <v>43</v>
       </c>
-      <c r="G210" s="104" t="s">
+      <c r="G210" s="96" t="s">
         <v>43</v>
       </c>
-      <c r="H210" s="105" t="s">
+      <c r="H210" s="97" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="211" spans="1:8">
+    <row r="211" spans="1:8" x14ac:dyDescent="0.2">
       <c r="B211" s="2"/>
-      <c r="C211" s="68"/>
+      <c r="C211" s="65"/>
       <c r="D211" s="2"/>
       <c r="E211" s="2"/>
       <c r="F211" s="2"/>
       <c r="G211" s="2"/>
       <c r="H211" s="2"/>
     </row>
-    <row r="212" spans="1:8">
-[...7 lines deleted...]
-      <c r="H212" s="108"/>
+    <row r="212" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A212" s="101"/>
+      <c r="B212" s="101"/>
+      <c r="C212" s="101"/>
+      <c r="D212" s="101"/>
+      <c r="E212" s="101"/>
+      <c r="F212" s="101"/>
+      <c r="G212" s="101"/>
+      <c r="H212" s="101"/>
+    </row>
+    <row r="214" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A214" s="98" t="s">
+        <v>44</v>
+      </c>
+      <c r="B214" s="98"/>
+      <c r="C214" s="98"/>
+      <c r="D214" s="98"/>
+      <c r="E214" s="98"/>
+      <c r="F214" s="98"/>
+      <c r="G214" s="98"/>
+      <c r="H214" s="98"/>
+    </row>
+    <row r="215" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="B215" s="55"/>
+      <c r="C215" s="75"/>
+      <c r="D215" s="77"/>
+      <c r="E215" s="75"/>
+      <c r="F215" s="77"/>
+      <c r="G215" s="75"/>
+    </row>
+    <row r="216" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A216" s="104"/>
+      <c r="B216" s="107" t="s">
+        <v>5</v>
+      </c>
+      <c r="C216" s="99" t="s">
+        <v>0</v>
+      </c>
+      <c r="D216" s="100"/>
+      <c r="E216" s="100"/>
+      <c r="F216" s="100"/>
+      <c r="G216" s="100"/>
+      <c r="H216" s="100"/>
+    </row>
+    <row r="217" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A217" s="105"/>
+      <c r="B217" s="108"/>
+      <c r="C217" s="102" t="s">
+        <v>7</v>
+      </c>
+      <c r="D217" s="102"/>
+      <c r="E217" s="102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F217" s="103"/>
+      <c r="G217" s="99" t="s">
+        <v>4</v>
+      </c>
+      <c r="H217" s="100"/>
+    </row>
+    <row r="218" spans="1:8" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A218" s="106"/>
+      <c r="B218" s="109"/>
+      <c r="C218" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="D218" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="E218" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="F218" s="91" t="s">
+        <v>6</v>
+      </c>
+      <c r="G218" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="H218" s="90" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A219" s="93" t="s">
+        <v>10</v>
+      </c>
+      <c r="B219" s="94" t="s">
+        <v>43</v>
+      </c>
+      <c r="C219" s="94" t="s">
+        <v>43</v>
+      </c>
+      <c r="D219" s="95" t="s">
+        <v>43</v>
+      </c>
+      <c r="E219" s="94" t="s">
+        <v>43</v>
+      </c>
+      <c r="F219" s="95" t="s">
+        <v>43</v>
+      </c>
+      <c r="G219" s="96" t="s">
+        <v>43</v>
+      </c>
+      <c r="H219" s="97" t="s">
+        <v>43</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="64">
+  <mergeCells count="71">
+    <mergeCell ref="A214:H214"/>
+    <mergeCell ref="A216:A218"/>
+    <mergeCell ref="B216:B218"/>
+    <mergeCell ref="C216:H216"/>
+    <mergeCell ref="C217:D217"/>
+    <mergeCell ref="E217:F217"/>
+    <mergeCell ref="G217:H217"/>
+    <mergeCell ref="A212:H212"/>
+    <mergeCell ref="A205:H205"/>
+    <mergeCell ref="A207:A209"/>
+    <mergeCell ref="B207:B209"/>
+    <mergeCell ref="C207:H207"/>
+    <mergeCell ref="C208:D208"/>
+    <mergeCell ref="E208:F208"/>
+    <mergeCell ref="G208:H208"/>
+    <mergeCell ref="A146:H146"/>
+    <mergeCell ref="A148:A150"/>
+    <mergeCell ref="B148:B150"/>
+    <mergeCell ref="C148:H148"/>
+    <mergeCell ref="C149:D149"/>
+    <mergeCell ref="E149:F149"/>
+    <mergeCell ref="G149:H149"/>
+    <mergeCell ref="B90:B92"/>
+    <mergeCell ref="C90:H90"/>
+    <mergeCell ref="C91:D91"/>
+    <mergeCell ref="E91:F91"/>
+    <mergeCell ref="G91:H91"/>
+    <mergeCell ref="C62:D62"/>
+    <mergeCell ref="E62:F62"/>
+    <mergeCell ref="G62:H62"/>
+    <mergeCell ref="A202:H202"/>
+    <mergeCell ref="A117:H117"/>
+    <mergeCell ref="A119:A121"/>
+    <mergeCell ref="B119:B121"/>
+    <mergeCell ref="C119:H119"/>
+    <mergeCell ref="A88:H88"/>
+    <mergeCell ref="A175:H175"/>
+    <mergeCell ref="A177:A179"/>
+    <mergeCell ref="B177:B179"/>
+    <mergeCell ref="C177:H177"/>
+    <mergeCell ref="C178:D178"/>
+    <mergeCell ref="E178:F178"/>
+    <mergeCell ref="A90:A92"/>
+    <mergeCell ref="C32:H32"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="E33:F33"/>
+    <mergeCell ref="G33:H33"/>
+    <mergeCell ref="C61:H61"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="C3:H3"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="G4:H4"/>
     <mergeCell ref="G178:H178"/>
     <mergeCell ref="A28:H28"/>
     <mergeCell ref="A57:H57"/>
     <mergeCell ref="A86:H86"/>
     <mergeCell ref="A115:H115"/>
     <mergeCell ref="A144:H144"/>
     <mergeCell ref="A173:H173"/>
     <mergeCell ref="C120:D120"/>
     <mergeCell ref="E120:F120"/>
     <mergeCell ref="G120:H120"/>
     <mergeCell ref="A30:H30"/>
     <mergeCell ref="A59:H59"/>
     <mergeCell ref="A61:A63"/>
     <mergeCell ref="B61:B63"/>
     <mergeCell ref="A32:A34"/>
     <mergeCell ref="B32:B34"/>
-    <mergeCell ref="A1:H1"/>
-[...46 lines deleted...]
-    <mergeCell ref="G208:H208"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="42" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="58" max="9" man="1"/>
     <brk id="84" max="9" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="11" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>