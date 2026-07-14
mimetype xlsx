--- v0 (2026-06-24)
+++ v1 (2026-07-14)
@@ -8,51 +8,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="13800" yWindow="510" windowWidth="14400" windowHeight="13110"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="423" uniqueCount="352">
   <si>
     <t>Volume of postal and courier services</t>
   </si>
   <si>
     <t>by population</t>
   </si>
   <si>
     <t>Volume of communication services</t>
   </si>
   <si>
     <t>2010 year</t>
   </si>
   <si>
     <t>2011 year</t>
   </si>
   <si>
     <t>2012 year</t>
   </si>
   <si>
     <t>2013 year</t>
@@ -1076,54 +1076,54 @@
   </si>
   <si>
     <t>701,9</t>
   </si>
   <si>
     <t>770,8</t>
   </si>
   <si>
     <t>834,2</t>
   </si>
   <si>
     <t>921,0</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
-    <numFmt numFmtId="180" formatCode="#,##0.0"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="184" formatCode="###,###,###,##0.0"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="167" formatCode="###,###,###,##0.0"/>
   </numFmts>
   <fonts count="30">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="62"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -1667,132 +1667,132 @@
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="180" fontId="23" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="23" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="180" fontId="23" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="23" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="180" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="180" fontId="23" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="23" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="180" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="182" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="180" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="180" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="180" fontId="23" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="23" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="180" fontId="23" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="182" fontId="23" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="23" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="23" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="180" fontId="23" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="182" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="23" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="183" fontId="22" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="22" fillId="0" borderId="11" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="11" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="22" fillId="0" borderId="11" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="11" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="22" fillId="0" borderId="11" xfId="20" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="11" xfId="20" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="22" fillId="0" borderId="11" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="11" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="183" fontId="26" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="26" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="22" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="26" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="26" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="26" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="26" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="27" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="27" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="22" fillId="0" borderId="12" xfId="18" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="12" xfId="18" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="22" fillId="0" borderId="11" xfId="18" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="11" xfId="18" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="26" fillId="0" borderId="11" xfId="18" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="26" fillId="0" borderId="11" xfId="18" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="184" fontId="28" fillId="0" borderId="11" xfId="23" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="167" fontId="28" fillId="0" borderId="11" xfId="23" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
@@ -1830,91 +1830,91 @@
     <cellStyle name="Нейтральный" xfId="17" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 24" xfId="18"/>
     <cellStyle name="Обычный 29" xfId="19"/>
     <cellStyle name="Обычный 30" xfId="20"/>
     <cellStyle name="Обычный 32" xfId="21"/>
     <cellStyle name="Обычный 33" xfId="22"/>
     <cellStyle name="Обычный 5" xfId="23"/>
     <cellStyle name="Плохой" xfId="24" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="25" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание" xfId="26" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Связанная ячейка" xfId="27" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="28" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="29" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1940,51 +1940,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2120,52 +2120,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M138"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A43" workbookViewId="0">
-      <selection activeCell="I90" sqref="I90"/>
+    <sheetView tabSelected="1" topLeftCell="A40" workbookViewId="0">
+      <selection activeCell="O90" sqref="O90"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="29.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="11.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.5703125" style="1" customWidth="1"/>
     <col min="5" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="3"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="27" customHeight="1">
       <c r="A1" s="45" t="s">
         <v>29</v>
       </c>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
       <c r="D1" s="45"/>
       <c r="E1" s="45"/>
       <c r="F1" s="45"/>
       <c r="G1" s="45"/>
       <c r="H1" s="46"/>
@@ -5135,132 +5135,140 @@
       <c r="I84" s="43"/>
       <c r="J84" s="43"/>
       <c r="K84" s="43"/>
       <c r="L84" s="43"/>
       <c r="M84" s="44"/>
     </row>
     <row r="85" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="A85" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B85" s="39">
         <v>126.5</v>
       </c>
       <c r="C85" s="40">
         <v>288.10000000000002</v>
       </c>
       <c r="D85" s="38">
         <v>425.2</v>
       </c>
       <c r="E85" s="34">
         <v>559.9</v>
       </c>
       <c r="F85" s="34">
         <v>682.8</v>
       </c>
-      <c r="G85" s="34"/>
+      <c r="G85" s="33">
+        <v>807.5</v>
+      </c>
       <c r="H85" s="36"/>
       <c r="I85" s="33"/>
       <c r="J85" s="34"/>
       <c r="K85" s="34"/>
       <c r="L85" s="34"/>
       <c r="M85" s="37"/>
     </row>
     <row r="86" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="A86" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B86" s="39">
         <v>55.8</v>
       </c>
       <c r="C86" s="40">
         <v>131.80000000000001</v>
       </c>
       <c r="D86" s="38">
         <v>190.1</v>
       </c>
       <c r="E86" s="34">
         <v>249.5</v>
       </c>
       <c r="F86" s="34">
         <v>303.8</v>
       </c>
-      <c r="G86" s="34"/>
+      <c r="G86" s="33">
+        <v>357.9</v>
+      </c>
       <c r="H86" s="36"/>
       <c r="I86" s="33"/>
       <c r="J86" s="34"/>
       <c r="K86" s="34"/>
       <c r="L86" s="34"/>
       <c r="M86" s="38"/>
     </row>
     <row r="87" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="A87" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B87" s="39">
         <v>1414.8</v>
       </c>
       <c r="C87" s="40">
         <v>2820.9</v>
       </c>
       <c r="D87" s="38">
         <v>4229.3999999999996</v>
       </c>
       <c r="E87" s="34">
         <v>5763.8</v>
       </c>
       <c r="F87" s="34">
         <v>7263.4</v>
       </c>
-      <c r="G87" s="35"/>
+      <c r="G87" s="33">
+        <v>8746.9</v>
+      </c>
       <c r="H87" s="36"/>
       <c r="I87" s="33"/>
       <c r="J87" s="34"/>
       <c r="K87" s="34"/>
       <c r="L87" s="34"/>
       <c r="M87" s="38"/>
     </row>
     <row r="88" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="A88" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B88" s="39">
         <v>1001.1</v>
       </c>
       <c r="C88" s="40">
         <v>1998.7</v>
       </c>
       <c r="D88" s="38">
         <v>2994.6</v>
       </c>
       <c r="E88" s="38">
         <v>3997.2</v>
       </c>
       <c r="F88" s="34">
         <v>5013</v>
       </c>
-      <c r="G88" s="34"/>
+      <c r="G88" s="33">
+        <v>6036.7</v>
+      </c>
       <c r="H88" s="36"/>
       <c r="I88" s="33"/>
       <c r="J88" s="34"/>
       <c r="K88" s="34"/>
       <c r="L88" s="34"/>
       <c r="M88" s="38"/>
     </row>
     <row r="89" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="K89" s="31"/>
     </row>
     <row r="90" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="K90" s="31"/>
     </row>
     <row r="91" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="K91" s="31"/>
     </row>
     <row r="92" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="K92" s="31"/>
     </row>
     <row r="93" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="K93" s="31"/>
     </row>
     <row r="94" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="K94" s="31"/>
     </row>
@@ -5376,161 +5384,161 @@
       <c r="K131" s="31"/>
     </row>
     <row r="132" spans="11:11" s="7" customFormat="1" ht="11.25">
       <c r="K132" s="31"/>
     </row>
     <row r="133" spans="11:11" s="7" customFormat="1" ht="11.25">
       <c r="K133" s="31"/>
     </row>
     <row r="134" spans="11:11" s="7" customFormat="1" ht="11.25">
       <c r="K134" s="31"/>
     </row>
     <row r="135" spans="11:11" s="7" customFormat="1" ht="11.25">
       <c r="K135" s="31"/>
     </row>
     <row r="136" spans="11:11" s="7" customFormat="1" ht="11.25">
       <c r="K136" s="31"/>
     </row>
     <row r="137" spans="11:11" s="7" customFormat="1" ht="11.25">
       <c r="K137" s="31"/>
     </row>
     <row r="138" spans="11:11" s="7" customFormat="1" ht="11.25">
       <c r="K138" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="A84:M84"/>
+    <mergeCell ref="A79:M79"/>
+    <mergeCell ref="A74:M74"/>
+    <mergeCell ref="A69:M69"/>
+    <mergeCell ref="A29:M29"/>
+    <mergeCell ref="A54:M54"/>
+    <mergeCell ref="A59:M59"/>
+    <mergeCell ref="A34:M34"/>
+    <mergeCell ref="A64:M64"/>
     <mergeCell ref="A49:M49"/>
     <mergeCell ref="A44:M44"/>
     <mergeCell ref="A39:M39"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A19:M19"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A14:M14"/>
-    <mergeCell ref="A84:M84"/>
-[...3 lines deleted...]
-    <mergeCell ref="A29:M29"/>
     <mergeCell ref="A24:M24"/>
-    <mergeCell ref="A54:M54"/>
-[...2 lines deleted...]
-    <mergeCell ref="A64:M64"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E07BDD9-B754-40B9-9273-3C57B2A097BF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB95D227-18C3-4E88-A9CC-5551699A6089}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>