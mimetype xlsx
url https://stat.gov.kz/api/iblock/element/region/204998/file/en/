--- v1 (2026-07-14)
+++ v2 (2026-08-26)
@@ -2120,52 +2120,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M138"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A40" workbookViewId="0">
-      <selection activeCell="O90" sqref="O90"/>
+    <sheetView tabSelected="1" topLeftCell="A37" workbookViewId="0">
+      <selection activeCell="N89" sqref="N89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="29.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="11.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.5703125" style="1" customWidth="1"/>
     <col min="5" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="3"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="27" customHeight="1">
       <c r="A1" s="45" t="s">
         <v>29</v>
       </c>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
       <c r="D1" s="45"/>
       <c r="E1" s="45"/>
       <c r="F1" s="45"/>
       <c r="G1" s="45"/>
       <c r="H1" s="46"/>
@@ -5138,138 +5138,146 @@
       <c r="L84" s="43"/>
       <c r="M84" s="44"/>
     </row>
     <row r="85" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="A85" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B85" s="39">
         <v>126.5</v>
       </c>
       <c r="C85" s="40">
         <v>288.10000000000002</v>
       </c>
       <c r="D85" s="38">
         <v>425.2</v>
       </c>
       <c r="E85" s="34">
         <v>559.9</v>
       </c>
       <c r="F85" s="34">
         <v>682.8</v>
       </c>
       <c r="G85" s="33">
         <v>807.5</v>
       </c>
-      <c r="H85" s="36"/>
+      <c r="H85" s="33">
+        <v>929.5</v>
+      </c>
       <c r="I85" s="33"/>
       <c r="J85" s="34"/>
       <c r="K85" s="34"/>
       <c r="L85" s="34"/>
       <c r="M85" s="37"/>
     </row>
     <row r="86" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="A86" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B86" s="39">
         <v>55.8</v>
       </c>
       <c r="C86" s="40">
         <v>131.80000000000001</v>
       </c>
       <c r="D86" s="38">
         <v>190.1</v>
       </c>
       <c r="E86" s="34">
         <v>249.5</v>
       </c>
       <c r="F86" s="34">
         <v>303.8</v>
       </c>
       <c r="G86" s="33">
         <v>357.9</v>
       </c>
-      <c r="H86" s="36"/>
+      <c r="H86" s="33">
+        <v>414</v>
+      </c>
       <c r="I86" s="33"/>
       <c r="J86" s="34"/>
       <c r="K86" s="34"/>
       <c r="L86" s="34"/>
       <c r="M86" s="38"/>
     </row>
     <row r="87" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="A87" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B87" s="39">
         <v>1414.8</v>
       </c>
       <c r="C87" s="40">
         <v>2820.9</v>
       </c>
       <c r="D87" s="38">
         <v>4229.3999999999996</v>
       </c>
       <c r="E87" s="34">
         <v>5763.8</v>
       </c>
       <c r="F87" s="34">
         <v>7263.4</v>
       </c>
       <c r="G87" s="33">
         <v>8746.9</v>
       </c>
-      <c r="H87" s="36"/>
+      <c r="H87" s="33">
+        <v>10249.5</v>
+      </c>
       <c r="I87" s="33"/>
       <c r="J87" s="34"/>
       <c r="K87" s="34"/>
       <c r="L87" s="34"/>
       <c r="M87" s="38"/>
     </row>
     <row r="88" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="A88" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B88" s="39">
         <v>1001.1</v>
       </c>
       <c r="C88" s="40">
         <v>1998.7</v>
       </c>
       <c r="D88" s="38">
         <v>2994.6</v>
       </c>
       <c r="E88" s="38">
         <v>3997.2</v>
       </c>
       <c r="F88" s="34">
         <v>5013</v>
       </c>
       <c r="G88" s="33">
         <v>6036.7</v>
       </c>
-      <c r="H88" s="36"/>
+      <c r="H88" s="33">
+        <v>7075.4</v>
+      </c>
       <c r="I88" s="33"/>
       <c r="J88" s="34"/>
       <c r="K88" s="34"/>
       <c r="L88" s="34"/>
       <c r="M88" s="38"/>
     </row>
     <row r="89" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="K89" s="31"/>
     </row>
     <row r="90" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="K90" s="31"/>
     </row>
     <row r="91" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="K91" s="31"/>
     </row>
     <row r="92" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="K92" s="31"/>
     </row>
     <row r="93" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="K93" s="31"/>
     </row>
     <row r="94" spans="1:13" s="7" customFormat="1" ht="11.25">
       <c r="K94" s="31"/>
     </row>
     <row r="95" spans="1:13" s="7" customFormat="1" ht="11.25">
@@ -5384,161 +5392,161 @@
       <c r="K131" s="31"/>
     </row>
     <row r="132" spans="11:11" s="7" customFormat="1" ht="11.25">
       <c r="K132" s="31"/>
     </row>
     <row r="133" spans="11:11" s="7" customFormat="1" ht="11.25">
       <c r="K133" s="31"/>
     </row>
     <row r="134" spans="11:11" s="7" customFormat="1" ht="11.25">
       <c r="K134" s="31"/>
     </row>
     <row r="135" spans="11:11" s="7" customFormat="1" ht="11.25">
       <c r="K135" s="31"/>
     </row>
     <row r="136" spans="11:11" s="7" customFormat="1" ht="11.25">
       <c r="K136" s="31"/>
     </row>
     <row r="137" spans="11:11" s="7" customFormat="1" ht="11.25">
       <c r="K137" s="31"/>
     </row>
     <row r="138" spans="11:11" s="7" customFormat="1" ht="11.25">
       <c r="K138" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="A24:M24"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A19:M19"/>
+    <mergeCell ref="A4:M4"/>
+    <mergeCell ref="A9:M9"/>
+    <mergeCell ref="A14:M14"/>
     <mergeCell ref="A84:M84"/>
     <mergeCell ref="A79:M79"/>
     <mergeCell ref="A74:M74"/>
     <mergeCell ref="A69:M69"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A54:M54"/>
     <mergeCell ref="A59:M59"/>
     <mergeCell ref="A34:M34"/>
     <mergeCell ref="A64:M64"/>
     <mergeCell ref="A49:M49"/>
     <mergeCell ref="A44:M44"/>
     <mergeCell ref="A39:M39"/>
-    <mergeCell ref="A1:M1"/>
-[...4 lines deleted...]
-    <mergeCell ref="A24:M24"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB95D227-18C3-4E88-A9CC-5551699A6089}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E07BDD9-B754-40B9-9273-3C57B2A097BF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>