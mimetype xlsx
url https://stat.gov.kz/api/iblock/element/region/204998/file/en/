--- v2 (2026-08-26)
+++ v3 (2026-09-15)
@@ -1,1876 +1,1844 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
-  <workbookPr defaultThemeVersion="124226"/>
+  <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13800" yWindow="510" windowWidth="14400" windowHeight="13110"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12780" tabRatio="700"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="4" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="2" r:id="rId2"/>
+    <sheet name="Volume" sheetId="30" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="423" uniqueCount="352">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="467" uniqueCount="394">
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/cca/kid5lw3qdvcwzo1zl0kl5pn1o3kbo2in/%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D0%98%D0%9A%D0%A2.rar</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Volume of communication services</t>
+  </si>
+  <si>
+    <t>January</t>
+  </si>
+  <si>
+    <t>January-February</t>
+  </si>
+  <si>
+    <t>January-March</t>
+  </si>
+  <si>
+    <t>January-April</t>
+  </si>
+  <si>
+    <t>January-May</t>
+  </si>
+  <si>
+    <t>January-June</t>
+  </si>
+  <si>
+    <t>January-July</t>
+  </si>
+  <si>
+    <t>January-August</t>
+  </si>
+  <si>
+    <t>January-September</t>
+  </si>
+  <si>
+    <t>January-November</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>Million tenge</t>
+  </si>
+  <si>
+    <t>Activities related to the reception, processing, transportation and delivery of postal and special items, as well as forwarding, delivery and distribution of periodicals;
+The volume of services provided for the main type of activity of communication enterprises in value terms includes receipts from the population, enterprises and organizations for the provided communication services in the reporting period, regardless of the payment period for the services provided</t>
+  </si>
+  <si>
+    <t>3-communication "Report on postal and courier activities and communication services", monthly frequency</t>
+  </si>
+  <si>
+    <t>Aggregated</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>© Bureau of National statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>Division of Service Statistics</t>
+  </si>
+  <si>
+    <t>Neprokina Irina</t>
+  </si>
+  <si>
+    <t>+7 7232 25 09 21</t>
+  </si>
+  <si>
+    <t>i.neprokina@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>January-October</t>
+  </si>
+  <si>
+    <t>January-Decemder</t>
+  </si>
+  <si>
+    <t>2010 year</t>
+  </si>
   <si>
     <t>Volume of postal and courier services</t>
   </si>
   <si>
     <t>by population</t>
   </si>
   <si>
-    <t>Volume of communication services</t>
-[...4 lines deleted...]
-  <si>
     <t>2011 year</t>
   </si>
   <si>
+    <t>33,6</t>
+  </si>
+  <si>
+    <t>68,2</t>
+  </si>
+  <si>
+    <t>103,9</t>
+  </si>
+  <si>
+    <t>141,5</t>
+  </si>
+  <si>
+    <t>180,4</t>
+  </si>
+  <si>
+    <t>221,1</t>
+  </si>
+  <si>
+    <t>263,4</t>
+  </si>
+  <si>
+    <t>308,1</t>
+  </si>
+  <si>
+    <t>354,8</t>
+  </si>
+  <si>
+    <t>403,9</t>
+  </si>
+  <si>
+    <t>455,6</t>
+  </si>
+  <si>
+    <t>509,9</t>
+  </si>
+  <si>
+    <t>20,9</t>
+  </si>
+  <si>
+    <t>42,7</t>
+  </si>
+  <si>
+    <t>65,2</t>
+  </si>
+  <si>
+    <t>88,6</t>
+  </si>
+  <si>
+    <t>112,9</t>
+  </si>
+  <si>
+    <t>138,2</t>
+  </si>
+  <si>
+    <t>164,8</t>
+  </si>
+  <si>
+    <t>192,7</t>
+  </si>
+  <si>
+    <t>222,0</t>
+  </si>
+  <si>
+    <t>252,8</t>
+  </si>
+  <si>
+    <t>285,1</t>
+  </si>
+  <si>
+    <t>319,0</t>
+  </si>
+  <si>
+    <t>930,4</t>
+  </si>
+  <si>
+    <t>670,9</t>
+  </si>
+  <si>
     <t>2012 year</t>
   </si>
   <si>
+    <t>35,0</t>
+  </si>
+  <si>
+    <t>71,8</t>
+  </si>
+  <si>
+    <t>110,5</t>
+  </si>
+  <si>
+    <t>150,9</t>
+  </si>
+  <si>
+    <t>194,6</t>
+  </si>
+  <si>
+    <t>240,4</t>
+  </si>
+  <si>
+    <t>289,1</t>
+  </si>
+  <si>
+    <t>346,4</t>
+  </si>
+  <si>
+    <t>406,9</t>
+  </si>
+  <si>
+    <t>471,6</t>
+  </si>
+  <si>
+    <t>540,2</t>
+  </si>
+  <si>
+    <t>615,6</t>
+  </si>
+  <si>
+    <t>22,0</t>
+  </si>
+  <si>
+    <t>45,0</t>
+  </si>
+  <si>
+    <t>69,3</t>
+  </si>
+  <si>
+    <t>94,7</t>
+  </si>
+  <si>
+    <t>122,0</t>
+  </si>
+  <si>
+    <t>150,6</t>
+  </si>
+  <si>
+    <t>180,6</t>
+  </si>
+  <si>
+    <t>216,6</t>
+  </si>
+  <si>
+    <t>255,1</t>
+  </si>
+  <si>
+    <t>296,3</t>
+  </si>
+  <si>
+    <t>340,4</t>
+  </si>
+  <si>
+    <t>389,0</t>
+  </si>
+  <si>
+    <t>755,9</t>
+  </si>
+  <si>
     <t>2013 year</t>
   </si>
   <si>
+    <t>40,1</t>
+  </si>
+  <si>
+    <t>82,3</t>
+  </si>
+  <si>
+    <t>124,3</t>
+  </si>
+  <si>
+    <t>169,2</t>
+  </si>
+  <si>
+    <t>216,0</t>
+  </si>
+  <si>
+    <t>265,3</t>
+  </si>
+  <si>
+    <t>316,7</t>
+  </si>
+  <si>
+    <t>369,8</t>
+  </si>
+  <si>
+    <t>422,2</t>
+  </si>
+  <si>
+    <t>475,9</t>
+  </si>
+  <si>
+    <t>530,1</t>
+  </si>
+  <si>
+    <t>585,3</t>
+  </si>
+  <si>
+    <t>23,6</t>
+  </si>
+  <si>
+    <t>48,4</t>
+  </si>
+  <si>
+    <t>73,5</t>
+  </si>
+  <si>
+    <t>100,0</t>
+  </si>
+  <si>
+    <t>127,6</t>
+  </si>
+  <si>
+    <t>156,7</t>
+  </si>
+  <si>
+    <t>187,1</t>
+  </si>
+  <si>
+    <t>218,5</t>
+  </si>
+  <si>
+    <t>249,4</t>
+  </si>
+  <si>
+    <t>280,8</t>
+  </si>
+  <si>
+    <t>312,7</t>
+  </si>
+  <si>
+    <t>345,3</t>
+  </si>
+  <si>
+    <t>816,2</t>
+  </si>
+  <si>
     <t>2014 year</t>
   </si>
   <si>
+    <t>85,2</t>
+  </si>
+  <si>
+    <t>129,4</t>
+  </si>
+  <si>
+    <t>183,6</t>
+  </si>
+  <si>
+    <t>242,6</t>
+  </si>
+  <si>
+    <t>307,2</t>
+  </si>
+  <si>
+    <t>378,0</t>
+  </si>
+  <si>
+    <t>454,0</t>
+  </si>
+  <si>
+    <t>536,5</t>
+  </si>
+  <si>
+    <t>626,3</t>
+  </si>
+  <si>
+    <t>723,2</t>
+  </si>
+  <si>
+    <t>820,2</t>
+  </si>
+  <si>
+    <t>24,2</t>
+  </si>
+  <si>
+    <t>49,1</t>
+  </si>
+  <si>
+    <t>74,8</t>
+  </si>
+  <si>
+    <t>104,8</t>
+  </si>
+  <si>
+    <t>137,3</t>
+  </si>
+  <si>
+    <t>173,5</t>
+  </si>
+  <si>
+    <t>212,9</t>
+  </si>
+  <si>
+    <t>255,6</t>
+  </si>
+  <si>
+    <t>302,0</t>
+  </si>
+  <si>
+    <t>352,8</t>
+  </si>
+  <si>
+    <t>408,1</t>
+  </si>
+  <si>
+    <t>463,7</t>
+  </si>
+  <si>
+    <t>884,2</t>
+  </si>
+  <si>
     <t>2015 year</t>
   </si>
   <si>
+    <t>79,3</t>
+  </si>
+  <si>
+    <t>148,7</t>
+  </si>
+  <si>
+    <t>203,9</t>
+  </si>
+  <si>
+    <t>270,3</t>
+  </si>
+  <si>
+    <t>352,0</t>
+  </si>
+  <si>
+    <t>453,4</t>
+  </si>
+  <si>
+    <t>533,6</t>
+  </si>
+  <si>
+    <t>631,8</t>
+  </si>
+  <si>
+    <t>753,6</t>
+  </si>
+  <si>
+    <t>845,6</t>
+  </si>
+  <si>
+    <t>945,3</t>
+  </si>
+  <si>
+    <t>1.053,9</t>
+  </si>
+  <si>
+    <t>35,2</t>
+  </si>
+  <si>
+    <t>74,1</t>
+  </si>
+  <si>
+    <t>103,7</t>
+  </si>
+  <si>
+    <t>140,3</t>
+  </si>
+  <si>
+    <t>186,0</t>
+  </si>
+  <si>
+    <t>243,2</t>
+  </si>
+  <si>
+    <t>286,2</t>
+  </si>
+  <si>
+    <t>340,0</t>
+  </si>
+  <si>
+    <t>407,2</t>
+  </si>
+  <si>
+    <t>457,7</t>
+  </si>
+  <si>
+    <t>504,7</t>
+  </si>
+  <si>
+    <t>559,6</t>
+  </si>
+  <si>
+    <t>913,3</t>
+  </si>
+  <si>
     <t>2016 year</t>
   </si>
   <si>
+    <t>120,3</t>
+  </si>
+  <si>
+    <t>219,4</t>
+  </si>
+  <si>
+    <t>330,0</t>
+  </si>
+  <si>
+    <t>431,0</t>
+  </si>
+  <si>
+    <t>517,1</t>
+  </si>
+  <si>
+    <t>605,2</t>
+  </si>
+  <si>
+    <t>693,4</t>
+  </si>
+  <si>
+    <t>776,7</t>
+  </si>
+  <si>
+    <t>860,0</t>
+  </si>
+  <si>
+    <t>942,1</t>
+  </si>
+  <si>
+    <t>1.022,1</t>
+  </si>
+  <si>
+    <t>1.100,3</t>
+  </si>
+  <si>
+    <t>53,0</t>
+  </si>
+  <si>
+    <t>93,4</t>
+  </si>
+  <si>
+    <t>139,7</t>
+  </si>
+  <si>
+    <t>178,8</t>
+  </si>
+  <si>
+    <t>215,9</t>
+  </si>
+  <si>
+    <t>252,2</t>
+  </si>
+  <si>
+    <t>290,3</t>
+  </si>
+  <si>
+    <t>326,8</t>
+  </si>
+  <si>
+    <t>361,9</t>
+  </si>
+  <si>
+    <t>400,4</t>
+  </si>
+  <si>
+    <t>438,2</t>
+  </si>
+  <si>
+    <t>475,3</t>
+  </si>
+  <si>
+    <t>979,3</t>
+  </si>
+  <si>
     <t>2017 year</t>
   </si>
   <si>
+    <t>87,7</t>
+  </si>
+  <si>
+    <t>280,3</t>
+  </si>
+  <si>
+    <t>377,3</t>
+  </si>
+  <si>
+    <t>484,7</t>
+  </si>
+  <si>
+    <t>574,5</t>
+  </si>
+  <si>
+    <t>673,8</t>
+  </si>
+  <si>
+    <t>769,3</t>
+  </si>
+  <si>
+    <t>876,9</t>
+  </si>
+  <si>
+    <t>966,0</t>
+  </si>
+  <si>
+    <t>1.071,0</t>
+  </si>
+  <si>
+    <t>1.136,4</t>
+  </si>
+  <si>
+    <t>42,1</t>
+  </si>
+  <si>
+    <t>84,6</t>
+  </si>
+  <si>
+    <t>132,9</t>
+  </si>
+  <si>
+    <t>179,8</t>
+  </si>
+  <si>
+    <t>232,0</t>
+  </si>
+  <si>
+    <t>274,9</t>
+  </si>
+  <si>
+    <t>320,5</t>
+  </si>
+  <si>
+    <t>x</t>
+  </si>
+  <si>
+    <t>529,2</t>
+  </si>
+  <si>
+    <t>961,1</t>
+  </si>
+  <si>
     <t>2018 year</t>
   </si>
   <si>
+    <t>80,4</t>
+  </si>
+  <si>
+    <t>183,7</t>
+  </si>
+  <si>
+    <t>293,0</t>
+  </si>
+  <si>
+    <t>401,3</t>
+  </si>
+  <si>
+    <t>511,3</t>
+  </si>
+  <si>
+    <t>627,9</t>
+  </si>
+  <si>
+    <t>741,3</t>
+  </si>
+  <si>
+    <t>844,7</t>
+  </si>
+  <si>
+    <t>950,9</t>
+  </si>
+  <si>
+    <t>1.059,8</t>
+  </si>
+  <si>
+    <t>1.170,3</t>
+  </si>
+  <si>
+    <t>1.283,7</t>
+  </si>
+  <si>
+    <t>33,9</t>
+  </si>
+  <si>
+    <t>72,8</t>
+  </si>
+  <si>
+    <t>111,4</t>
+  </si>
+  <si>
+    <t>151,6</t>
+  </si>
+  <si>
+    <t>191,8</t>
+  </si>
+  <si>
+    <t>234,6</t>
+  </si>
+  <si>
+    <t>277,9</t>
+  </si>
+  <si>
+    <t>315,5</t>
+  </si>
+  <si>
+    <t>355,1</t>
+  </si>
+  <si>
+    <t>395,2</t>
+  </si>
+  <si>
+    <t>434,7</t>
+  </si>
+  <si>
+    <t>474,2</t>
+  </si>
+  <si>
+    <t>961,6</t>
+  </si>
+  <si>
     <t>2019 year</t>
   </si>
   <si>
+    <t>99,3</t>
+  </si>
+  <si>
+    <t>205,6</t>
+  </si>
+  <si>
+    <t>311,5</t>
+  </si>
+  <si>
+    <t>426,8</t>
+  </si>
+  <si>
+    <t>532,2</t>
+  </si>
+  <si>
+    <t>648,4</t>
+  </si>
+  <si>
+    <t>759,4</t>
+  </si>
+  <si>
+    <t>877,9</t>
+  </si>
+  <si>
+    <t>993,7</t>
+  </si>
+  <si>
+    <t>1.124,4</t>
+  </si>
+  <si>
+    <t>1.246,5</t>
+  </si>
+  <si>
+    <t>1.385,2</t>
+  </si>
+  <si>
+    <t>33,5</t>
+  </si>
+  <si>
+    <t>71,7</t>
+  </si>
+  <si>
+    <t>108,3</t>
+  </si>
+  <si>
+    <t>147,3</t>
+  </si>
+  <si>
+    <t>180,9</t>
+  </si>
+  <si>
+    <t>220,4</t>
+  </si>
+  <si>
+    <t>257,7</t>
+  </si>
+  <si>
+    <t>296,4</t>
+  </si>
+  <si>
+    <t>337,4</t>
+  </si>
+  <si>
+    <t>382,5</t>
+  </si>
+  <si>
+    <t>424,0</t>
+  </si>
+  <si>
+    <t>472,0</t>
+  </si>
+  <si>
+    <t>995,1</t>
+  </si>
+  <si>
     <t>2020 year</t>
   </si>
   <si>
+    <t>103,4</t>
+  </si>
+  <si>
+    <t>216,9</t>
+  </si>
+  <si>
+    <t>335,7</t>
+  </si>
+  <si>
+    <t>435,6</t>
+  </si>
+  <si>
+    <t>532,9</t>
+  </si>
+  <si>
+    <t>659,6</t>
+  </si>
+  <si>
+    <t>769,2</t>
+  </si>
+  <si>
+    <t>885,9</t>
+  </si>
+  <si>
+    <t>998,4</t>
+  </si>
+  <si>
+    <t>1.154,0</t>
+  </si>
+  <si>
+    <t>1.291,5</t>
+  </si>
+  <si>
+    <t>1.457,2</t>
+  </si>
+  <si>
+    <t>32,8</t>
+  </si>
+  <si>
+    <t>72,6</t>
+  </si>
+  <si>
+    <t>121,1</t>
+  </si>
+  <si>
+    <t>168,2</t>
+  </si>
+  <si>
+    <t>208,3</t>
+  </si>
+  <si>
+    <t>262,4</t>
+  </si>
+  <si>
+    <t>307,0</t>
+  </si>
+  <si>
+    <t>358,8</t>
+  </si>
+  <si>
+    <t>406,6</t>
+  </si>
+  <si>
+    <t>484,0</t>
+  </si>
+  <si>
+    <t>547,1</t>
+  </si>
+  <si>
+    <t>626,5</t>
+  </si>
+  <si>
     <t>2021 year</t>
   </si>
   <si>
+    <t>108,1</t>
+  </si>
+  <si>
+    <t>257,5</t>
+  </si>
+  <si>
+    <t>434,4</t>
+  </si>
+  <si>
+    <t>600,8</t>
+  </si>
+  <si>
+    <t>780,3</t>
+  </si>
+  <si>
+    <t>952,8</t>
+  </si>
+  <si>
+    <t>1.097,9</t>
+  </si>
+  <si>
+    <t>1.258,7</t>
+  </si>
+  <si>
+    <t>1.410,0</t>
+  </si>
+  <si>
+    <t>1.584,2</t>
+  </si>
+  <si>
+    <t>1.709,8</t>
+  </si>
+  <si>
+    <t>1.854,7</t>
+  </si>
+  <si>
+    <t>44,5</t>
+  </si>
+  <si>
+    <t>115,7</t>
+  </si>
+  <si>
+    <t>204,1</t>
+  </si>
+  <si>
+    <t>277,3</t>
+  </si>
+  <si>
+    <t>366,6</t>
+  </si>
+  <si>
+    <t>449,4</t>
+  </si>
+  <si>
+    <t>516,2</t>
+  </si>
+  <si>
+    <t>594,0</t>
+  </si>
+  <si>
+    <t>660,4</t>
+  </si>
+  <si>
+    <t>742,5</t>
+  </si>
+  <si>
+    <t>792,8</t>
+  </si>
+  <si>
+    <t>847,9</t>
+  </si>
+  <si>
     <t>2022 year</t>
   </si>
   <si>
+    <t>124,5</t>
+  </si>
+  <si>
+    <t>279,3</t>
+  </si>
+  <si>
+    <t>447,6</t>
+  </si>
+  <si>
+    <t>619,4</t>
+  </si>
+  <si>
+    <t>779,6</t>
+  </si>
+  <si>
+    <t>681,1</t>
+  </si>
+  <si>
+    <t>788,8</t>
+  </si>
+  <si>
+    <t>908,5</t>
+  </si>
+  <si>
+    <t>1.040,5</t>
+  </si>
+  <si>
+    <t>1.179,0</t>
+  </si>
+  <si>
+    <t>1.312,7</t>
+  </si>
+  <si>
+    <t>1.466,6</t>
+  </si>
+  <si>
+    <t>52,4</t>
+  </si>
+  <si>
+    <t>117,4</t>
+  </si>
+  <si>
+    <t>189,3</t>
+  </si>
+  <si>
+    <t>263,5</t>
+  </si>
+  <si>
+    <t>332,9</t>
+  </si>
+  <si>
+    <t>280,7</t>
+  </si>
+  <si>
+    <t>317,0</t>
+  </si>
+  <si>
+    <t>360,3</t>
+  </si>
+  <si>
+    <t>411,0</t>
+  </si>
+  <si>
+    <t>469,0</t>
+  </si>
+  <si>
+    <t>518,4</t>
+  </si>
+  <si>
+    <t>575,3</t>
+  </si>
+  <si>
+    <t>840,1</t>
+  </si>
+  <si>
     <t>2023 year</t>
   </si>
   <si>
-    <t>January</t>
-[...38 lines deleted...]
-    <t>million tenge</t>
+    <t>158,5</t>
+  </si>
+  <si>
+    <t>319,4</t>
+  </si>
+  <si>
+    <t>494,3</t>
+  </si>
+  <si>
+    <t>664,6</t>
+  </si>
+  <si>
+    <t>836,6</t>
+  </si>
+  <si>
+    <t>998,5</t>
+  </si>
+  <si>
+    <t>1.154,2</t>
+  </si>
+  <si>
+    <t>1.295,6</t>
+  </si>
+  <si>
+    <t>1.450,3</t>
+  </si>
+  <si>
+    <t>1.610,9</t>
+  </si>
+  <si>
+    <t>1.766,3</t>
+  </si>
+  <si>
+    <t>1.958,0</t>
+  </si>
+  <si>
+    <t>80,2</t>
+  </si>
+  <si>
+    <t>157,1</t>
+  </si>
+  <si>
+    <t>249,5</t>
+  </si>
+  <si>
+    <t>331,0</t>
+  </si>
+  <si>
+    <t>419,8</t>
+  </si>
+  <si>
+    <t>495,6</t>
+  </si>
+  <si>
+    <t>566,9</t>
+  </si>
+  <si>
+    <t>630,2</t>
+  </si>
+  <si>
+    <t>701,9</t>
+  </si>
+  <si>
+    <t>770,8</t>
+  </si>
+  <si>
+    <t>834,2</t>
+  </si>
+  <si>
+    <t>921,0</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
-    <t>33,6</t>
-[...952 lines deleted...]
-  <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>2026 year</t>
+  </si>
+  <si>
+    <t>The volume of postal and courier services</t>
+  </si>
+  <si>
+    <t>The volume of postal and courier services, volume of communications services</t>
+  </si>
+  <si>
+    <t>Since 2003</t>
+  </si>
+  <si>
+    <t>191101, 192101</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/vko/spreadsheets/?industry=28266&amp;year=2026&amp;name=85308&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
-    <numFmt numFmtId="164" formatCode="#,##0.0"/>
-    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###,###,###,##0.0"/>
   </numFmts>
-  <fonts count="30">
+  <fonts count="29">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
-      <color indexed="9"/>
+      <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...93 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="9"/>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="9"/>
+      <sz val="10"/>
+      <color indexed="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="10"/>
+      <color indexed="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="10"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="8"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Arial"/>
-      <family val="2"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="15">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...63 lines deleted...]
-    </fill>
   </fills>
-  <borders count="22">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...120 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...11 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="30">
+  <cellStyleXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...27 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="23" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="23" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="23" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...27 lines deleted...]
-    <xf numFmtId="166" fontId="22" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="22" fillId="0" borderId="11" xfId="19" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="22" fillId="0" borderId="11" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="22" fillId="0" borderId="11" xfId="20" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="22" fillId="0" borderId="11" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="166" fontId="26" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="9" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="22" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="1" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="26" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="1" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="26" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="24" fillId="0" borderId="1" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="27" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="166" fontId="22" fillId="0" borderId="12" xfId="18" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="166" fontId="22" fillId="0" borderId="11" xfId="18" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="26" fillId="0" borderId="11" xfId="18" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="28" fillId="0" borderId="11" xfId="23" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="14" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="30">
-[...16 lines deleted...]
-    <cellStyle name="Нейтральный" xfId="17" builtinId="28" customBuiltin="1"/>
+  <cellStyles count="12">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
+    <cellStyle name="Гиперссылка 3" xfId="11"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 24" xfId="18"/>
-[...10 lines deleted...]
-    <cellStyle name="Хороший" xfId="29" builtinId="26" customBuiltin="1"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2 2" xfId="3"/>
+    <cellStyle name="Обычный 24" xfId="9"/>
+    <cellStyle name="Обычный 29" xfId="5"/>
+    <cellStyle name="Обычный 3" xfId="4"/>
+    <cellStyle name="Обычный 30" xfId="7"/>
+    <cellStyle name="Обычный 32" xfId="6"/>
+    <cellStyle name="Обычный 33" xfId="8"/>
+    <cellStyle name="Обычный 5" xfId="10"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2113,3456 +2081,3525 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:i.neprokina@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M138"/>
+  <sheetPr codeName="Лист4"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A37" workbookViewId="0">
-      <selection activeCell="N89" sqref="N89"/>
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="C25" sqref="C25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="29.7109375" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="12" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="42.28515625" style="8" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="8" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="27" customHeight="1">
-      <c r="A1" s="45" t="s">
+    <row r="1" spans="1:13">
+      <c r="A1" s="22"/>
+      <c r="B1" s="7"/>
+    </row>
+    <row r="2" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="53" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2" s="54" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="53" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" s="55" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="53" t="s">
+        <v>27</v>
+      </c>
+      <c r="B4" s="56" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="11" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="53" t="s">
+        <v>392</v>
+      </c>
+      <c r="B5" s="55" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="11" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" s="55" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="11" customFormat="1" ht="63.75">
+      <c r="A7" s="53" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="45"/>
-[...19 lines deleted...]
-      <c r="M2" s="14" t="s">
+      <c r="B7" s="57" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="11" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="53" t="s">
         <v>30</v>
       </c>
-    </row>
-[...20 lines deleted...]
-      <c r="H3" s="6" t="s">
+      <c r="B8" s="56" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="11" customFormat="1">
+      <c r="A9" s="53" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="57" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="11" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A10" s="53" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="57" t="s">
         <v>23</v>
       </c>
-      <c r="I3" s="6" t="s">
-[...33 lines deleted...]
-      <c r="A5" s="8" t="s">
+    </row>
+    <row r="11" spans="1:13" s="11" customFormat="1">
+      <c r="A11" s="53" t="s">
+        <v>393</v>
+      </c>
+      <c r="B11" s="58"/>
+      <c r="M11" s="12"/>
+    </row>
+    <row r="12" spans="1:13" s="11" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="M12" s="12"/>
+    </row>
+    <row r="13" spans="1:13" s="11" customFormat="1" ht="31.5" customHeight="1">
+      <c r="A13" s="53" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" s="60" t="s">
+        <v>2</v>
+      </c>
+      <c r="M13" s="12"/>
+    </row>
+    <row r="14" spans="1:13" s="11" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A14" s="53" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="60" t="s">
+        <v>391</v>
+      </c>
+      <c r="M14" s="12"/>
+    </row>
+    <row r="15" spans="1:13" s="11" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="53" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="15">
-[...195 lines deleted...]
-      <c r="G10" s="25" t="s">
+      <c r="M15" s="12"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="53" t="s">
         <v>37</v>
       </c>
-      <c r="H10" s="25" t="s">
+      <c r="B16" s="62">
+        <v>46279</v>
+      </c>
+      <c r="M16" s="4"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="53" t="s">
         <v>38</v>
       </c>
-      <c r="I10" s="25" t="s">
+      <c r="B17" s="62">
+        <v>46307</v>
+      </c>
+      <c r="M17" s="5"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="53" t="s">
         <v>39</v>
       </c>
-      <c r="J10" s="25" t="s">
+      <c r="B18" s="63" t="s">
+        <v>44</v>
+      </c>
+      <c r="M18" s="4"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="53" t="s">
         <v>40</v>
       </c>
-      <c r="K10" s="25" t="s">
+      <c r="B19" s="63" t="s">
+        <v>45</v>
+      </c>
+      <c r="M19" s="5"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="53" t="s">
         <v>41</v>
       </c>
-      <c r="L10" s="25" t="s">
+      <c r="B20" s="63" t="s">
+        <v>46</v>
+      </c>
+      <c r="M20" s="4"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="53" t="s">
         <v>42</v>
       </c>
-      <c r="M10" s="25" t="s">
-[...16 lines deleted...]
-      <c r="E11" s="25" t="s">
+      <c r="B21" s="63" t="s">
         <v>47</v>
       </c>
-      <c r="F11" s="25" t="s">
-[...2929 lines deleted...]
-      <c r="K138" s="31"/>
+      <c r="M21" s="5"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="9"/>
+      <c r="B22" s="10"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="5"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="4"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="5"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="4"/>
     </row>
   </sheetData>
-  <mergeCells count="18">
-[...22 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <phoneticPr fontId="5" type="noConversion"/>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr codeName="Лист2"/>
+  <dimension ref="B2:D19"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="D46" sqref="D46"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="2" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" ht="15">
+      <c r="B2" s="17"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="18" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="18" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="18" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="18" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="18" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" ht="25.5">
+      <c r="B10" s="19" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="3"/>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="3"/>
+    </row>
+    <row r="19" spans="2:4">
+      <c r="B19" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="C19" s="21"/>
+      <c r="D19" s="21"/>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="5" type="noConversion"/>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...81 lines deleted...]
-</ds:datastoreItem>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M89"/>
+  <sheetViews>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="O2" sqref="N2:O2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="30.42578125" style="13" customWidth="1"/>
+    <col min="2" max="3" width="10.7109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="9.28515625" style="13" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="10.7109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="9.28515625" style="13" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="14" style="13" customWidth="1"/>
+    <col min="11" max="12" width="11.7109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="11.85546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="14" max="20" width="9.140625" style="1"/>
+    <col min="21" max="21" width="8.85546875" style="1" customWidth="1"/>
+    <col min="22" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" ht="15.75">
+      <c r="A1" s="15">
+        <v>191101</v>
+      </c>
+      <c r="B1" s="16" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13" s="6" customFormat="1" ht="15.75">
+      <c r="A2" s="15">
+        <v>192101</v>
+      </c>
+      <c r="B2" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+      <c r="G2" s="14"/>
+      <c r="H2" s="14"/>
+      <c r="I2" s="14"/>
+      <c r="J2" s="14"/>
+      <c r="K2" s="14"/>
+      <c r="L2" s="14"/>
+      <c r="M2" s="14"/>
+    </row>
+    <row r="3" spans="1:13" ht="13.5" thickBot="1"/>
+    <row r="4" spans="1:13" ht="23.25" thickBot="1">
+      <c r="A4" s="23"/>
+      <c r="B4" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="E4" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="G4" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="H4" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="I4" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="J4" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="K4" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="L4" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="M4" s="24" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" ht="11.25">
+      <c r="A5" s="68" t="s">
+        <v>50</v>
+      </c>
+      <c r="B5" s="69"/>
+      <c r="C5" s="69"/>
+      <c r="D5" s="69"/>
+      <c r="E5" s="69"/>
+      <c r="F5" s="69"/>
+      <c r="G5" s="69"/>
+      <c r="H5" s="69"/>
+      <c r="I5" s="69"/>
+      <c r="J5" s="69"/>
+      <c r="K5" s="69"/>
+      <c r="L5" s="69"/>
+      <c r="M5" s="70"/>
+    </row>
+    <row r="6" spans="1:13" ht="11.25">
+      <c r="A6" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B6" s="26">
+        <v>28.8</v>
+      </c>
+      <c r="C6" s="27">
+        <v>58.6</v>
+      </c>
+      <c r="D6" s="27">
+        <v>89.3</v>
+      </c>
+      <c r="E6" s="28">
+        <v>120.8</v>
+      </c>
+      <c r="F6" s="29">
+        <v>153.30000000000001</v>
+      </c>
+      <c r="G6" s="29">
+        <v>187.4</v>
+      </c>
+      <c r="H6" s="30">
+        <v>222.3</v>
+      </c>
+      <c r="I6" s="31">
+        <v>258.39999999999998</v>
+      </c>
+      <c r="J6" s="29">
+        <v>295.60000000000002</v>
+      </c>
+      <c r="K6" s="29">
+        <v>333.7</v>
+      </c>
+      <c r="L6" s="29">
+        <v>375</v>
+      </c>
+      <c r="M6" s="29">
+        <v>422.6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="11.25">
+      <c r="A7" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B7" s="33">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="C7" s="34">
+        <v>36.6</v>
+      </c>
+      <c r="D7" s="27">
+        <v>55.8</v>
+      </c>
+      <c r="E7" s="27">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="F7" s="35">
+        <v>95.7</v>
+      </c>
+      <c r="G7" s="35">
+        <v>116.9</v>
+      </c>
+      <c r="H7" s="33">
+        <v>138.69999999999999</v>
+      </c>
+      <c r="I7" s="36">
+        <v>161.19999999999999</v>
+      </c>
+      <c r="J7" s="27">
+        <v>184.3</v>
+      </c>
+      <c r="K7" s="27">
+        <v>208.1</v>
+      </c>
+      <c r="L7" s="37">
+        <v>233.9</v>
+      </c>
+      <c r="M7" s="35">
+        <v>263.39999999999998</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="11.25">
+      <c r="A8" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="38">
+        <v>880.9</v>
+      </c>
+      <c r="C8" s="27">
+        <v>1749.3</v>
+      </c>
+      <c r="D8" s="27">
+        <v>2644.73</v>
+      </c>
+      <c r="E8" s="27">
+        <v>3559.2</v>
+      </c>
+      <c r="F8" s="37">
+        <v>4479</v>
+      </c>
+      <c r="G8" s="37">
+        <v>5388.2</v>
+      </c>
+      <c r="H8" s="35">
+        <v>6278.9</v>
+      </c>
+      <c r="I8" s="39">
+        <v>7180.8</v>
+      </c>
+      <c r="J8" s="37">
+        <v>8089.2</v>
+      </c>
+      <c r="K8" s="40">
+        <v>9003.7999999999993</v>
+      </c>
+      <c r="L8" s="37">
+        <v>9929.1</v>
+      </c>
+      <c r="M8" s="37">
+        <v>10870.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="11.25">
+      <c r="A9" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B9" s="38">
+        <v>621.6</v>
+      </c>
+      <c r="C9" s="34">
+        <v>1225.5</v>
+      </c>
+      <c r="D9" s="27">
+        <v>1851.2</v>
+      </c>
+      <c r="E9" s="27">
+        <v>2484</v>
+      </c>
+      <c r="F9" s="27">
+        <v>3119.6</v>
+      </c>
+      <c r="G9" s="33">
+        <v>3740.7</v>
+      </c>
+      <c r="H9" s="34">
+        <v>4355.2</v>
+      </c>
+      <c r="I9" s="36">
+        <v>4976</v>
+      </c>
+      <c r="J9" s="27">
+        <v>5612.3</v>
+      </c>
+      <c r="K9" s="27">
+        <v>6264.9</v>
+      </c>
+      <c r="L9" s="27">
+        <v>6922.5</v>
+      </c>
+      <c r="M9" s="33">
+        <v>7591.6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" ht="11.25">
+      <c r="A10" s="71" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" s="72"/>
+      <c r="C10" s="72"/>
+      <c r="D10" s="72"/>
+      <c r="E10" s="72"/>
+      <c r="F10" s="72"/>
+      <c r="G10" s="72"/>
+      <c r="H10" s="72"/>
+      <c r="I10" s="72"/>
+      <c r="J10" s="72"/>
+      <c r="K10" s="72"/>
+      <c r="L10" s="72"/>
+      <c r="M10" s="73"/>
+    </row>
+    <row r="11" spans="1:13" ht="11.25">
+      <c r="A11" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="41" t="s">
+        <v>54</v>
+      </c>
+      <c r="C11" s="41" t="s">
+        <v>55</v>
+      </c>
+      <c r="D11" s="41" t="s">
+        <v>56</v>
+      </c>
+      <c r="E11" s="41" t="s">
+        <v>57</v>
+      </c>
+      <c r="F11" s="41" t="s">
+        <v>58</v>
+      </c>
+      <c r="G11" s="41" t="s">
+        <v>59</v>
+      </c>
+      <c r="H11" s="41" t="s">
+        <v>60</v>
+      </c>
+      <c r="I11" s="41" t="s">
+        <v>61</v>
+      </c>
+      <c r="J11" s="41" t="s">
+        <v>62</v>
+      </c>
+      <c r="K11" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="L11" s="41" t="s">
+        <v>64</v>
+      </c>
+      <c r="M11" s="41" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="11.25">
+      <c r="A12" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="C12" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="D12" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="E12" s="41" t="s">
+        <v>69</v>
+      </c>
+      <c r="F12" s="41" t="s">
+        <v>70</v>
+      </c>
+      <c r="G12" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="H12" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="I12" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="J12" s="41" t="s">
+        <v>74</v>
+      </c>
+      <c r="K12" s="41" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" s="41" t="s">
+        <v>76</v>
+      </c>
+      <c r="M12" s="41" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" ht="11.25">
+      <c r="A13" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="B13" s="35" t="s">
+        <v>78</v>
+      </c>
+      <c r="C13" s="35">
+        <v>1879.2</v>
+      </c>
+      <c r="D13" s="35">
+        <v>2856.8</v>
+      </c>
+      <c r="E13" s="35">
+        <v>3840.2</v>
+      </c>
+      <c r="F13" s="35">
+        <v>4842.1000000000004</v>
+      </c>
+      <c r="G13" s="35">
+        <v>5844.2</v>
+      </c>
+      <c r="H13" s="35">
+        <v>6837.3</v>
+      </c>
+      <c r="I13" s="35">
+        <v>7851.1</v>
+      </c>
+      <c r="J13" s="35">
+        <v>8867.4</v>
+      </c>
+      <c r="K13" s="35">
+        <v>9875.4</v>
+      </c>
+      <c r="L13" s="35">
+        <v>10898.2</v>
+      </c>
+      <c r="M13" s="35">
+        <v>11975.9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" ht="11.25">
+      <c r="A14" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" s="35" t="s">
+        <v>79</v>
+      </c>
+      <c r="C14" s="35">
+        <v>1353.4</v>
+      </c>
+      <c r="D14" s="35">
+        <v>2058</v>
+      </c>
+      <c r="E14" s="35">
+        <v>2760.3</v>
+      </c>
+      <c r="F14" s="35">
+        <v>3473.6</v>
+      </c>
+      <c r="G14" s="35">
+        <v>4186.1000000000004</v>
+      </c>
+      <c r="H14" s="35">
+        <v>4903.2</v>
+      </c>
+      <c r="I14" s="35">
+        <v>5632.9</v>
+      </c>
+      <c r="J14" s="35">
+        <v>6359.7</v>
+      </c>
+      <c r="K14" s="35">
+        <v>7083.9</v>
+      </c>
+      <c r="L14" s="35">
+        <v>7815.4</v>
+      </c>
+      <c r="M14" s="35">
+        <v>8571.4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" ht="11.25">
+      <c r="A15" s="64" t="s">
+        <v>80</v>
+      </c>
+      <c r="B15" s="65"/>
+      <c r="C15" s="65"/>
+      <c r="D15" s="65"/>
+      <c r="E15" s="65"/>
+      <c r="F15" s="65"/>
+      <c r="G15" s="65"/>
+      <c r="H15" s="66"/>
+      <c r="I15" s="66"/>
+      <c r="J15" s="66"/>
+      <c r="K15" s="66"/>
+      <c r="L15" s="66"/>
+      <c r="M15" s="67"/>
+    </row>
+    <row r="16" spans="1:13" ht="11.25">
+      <c r="A16" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C16" s="41" t="s">
+        <v>82</v>
+      </c>
+      <c r="D16" s="41" t="s">
+        <v>83</v>
+      </c>
+      <c r="E16" s="41" t="s">
+        <v>84</v>
+      </c>
+      <c r="F16" s="41" t="s">
+        <v>85</v>
+      </c>
+      <c r="G16" s="41" t="s">
+        <v>86</v>
+      </c>
+      <c r="H16" s="41" t="s">
+        <v>87</v>
+      </c>
+      <c r="I16" s="41" t="s">
+        <v>88</v>
+      </c>
+      <c r="J16" s="41" t="s">
+        <v>89</v>
+      </c>
+      <c r="K16" s="41" t="s">
+        <v>90</v>
+      </c>
+      <c r="L16" s="41" t="s">
+        <v>91</v>
+      </c>
+      <c r="M16" s="41" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" ht="11.25">
+      <c r="A17" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B17" s="41" t="s">
+        <v>93</v>
+      </c>
+      <c r="C17" s="41" t="s">
+        <v>94</v>
+      </c>
+      <c r="D17" s="41" t="s">
+        <v>95</v>
+      </c>
+      <c r="E17" s="41" t="s">
+        <v>96</v>
+      </c>
+      <c r="F17" s="41" t="s">
+        <v>97</v>
+      </c>
+      <c r="G17" s="41" t="s">
+        <v>98</v>
+      </c>
+      <c r="H17" s="41" t="s">
+        <v>99</v>
+      </c>
+      <c r="I17" s="41" t="s">
+        <v>100</v>
+      </c>
+      <c r="J17" s="41" t="s">
+        <v>101</v>
+      </c>
+      <c r="K17" s="41" t="s">
+        <v>102</v>
+      </c>
+      <c r="L17" s="41" t="s">
+        <v>103</v>
+      </c>
+      <c r="M17" s="41" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" ht="11.25">
+      <c r="A18" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="B18" s="35">
+        <v>1042.3</v>
+      </c>
+      <c r="C18" s="35">
+        <v>2097.8000000000002</v>
+      </c>
+      <c r="D18" s="35">
+        <v>3141.9</v>
+      </c>
+      <c r="E18" s="35">
+        <v>4183</v>
+      </c>
+      <c r="F18" s="35">
+        <v>5264.3</v>
+      </c>
+      <c r="G18" s="35">
+        <v>6342.3</v>
+      </c>
+      <c r="H18" s="35">
+        <v>7406.6</v>
+      </c>
+      <c r="I18" s="35">
+        <v>8492.7999999999993</v>
+      </c>
+      <c r="J18" s="35">
+        <v>9605.5</v>
+      </c>
+      <c r="K18" s="35">
+        <v>10729</v>
+      </c>
+      <c r="L18" s="35">
+        <v>11854.2</v>
+      </c>
+      <c r="M18" s="35">
+        <v>12991.8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" ht="11.25">
+      <c r="A19" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B19" s="35" t="s">
+        <v>105</v>
+      </c>
+      <c r="C19" s="35">
+        <v>1518.2</v>
+      </c>
+      <c r="D19" s="35">
+        <v>2287.4</v>
+      </c>
+      <c r="E19" s="35">
+        <v>3047.7</v>
+      </c>
+      <c r="F19" s="35">
+        <v>3841.9</v>
+      </c>
+      <c r="G19" s="35">
+        <v>4628.3</v>
+      </c>
+      <c r="H19" s="35">
+        <v>5411.7</v>
+      </c>
+      <c r="I19" s="35">
+        <v>6203.7</v>
+      </c>
+      <c r="J19" s="35">
+        <v>6998.3</v>
+      </c>
+      <c r="K19" s="35">
+        <v>7809.7</v>
+      </c>
+      <c r="L19" s="35">
+        <v>8615.7999999999993</v>
+      </c>
+      <c r="M19" s="35">
+        <v>9442.2000000000007</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" ht="11.25">
+      <c r="A20" s="64" t="s">
+        <v>106</v>
+      </c>
+      <c r="B20" s="65"/>
+      <c r="C20" s="65"/>
+      <c r="D20" s="65"/>
+      <c r="E20" s="65"/>
+      <c r="F20" s="65"/>
+      <c r="G20" s="65"/>
+      <c r="H20" s="66"/>
+      <c r="I20" s="66"/>
+      <c r="J20" s="66"/>
+      <c r="K20" s="66"/>
+      <c r="L20" s="66"/>
+      <c r="M20" s="67"/>
+    </row>
+    <row r="21" spans="1:13" ht="11.25">
+      <c r="A21" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="41" t="s">
+        <v>107</v>
+      </c>
+      <c r="C21" s="41" t="s">
+        <v>108</v>
+      </c>
+      <c r="D21" s="41" t="s">
+        <v>109</v>
+      </c>
+      <c r="E21" s="41" t="s">
+        <v>110</v>
+      </c>
+      <c r="F21" s="41" t="s">
+        <v>111</v>
+      </c>
+      <c r="G21" s="41" t="s">
+        <v>112</v>
+      </c>
+      <c r="H21" s="41" t="s">
+        <v>113</v>
+      </c>
+      <c r="I21" s="41" t="s">
+        <v>114</v>
+      </c>
+      <c r="J21" s="41" t="s">
+        <v>115</v>
+      </c>
+      <c r="K21" s="41" t="s">
+        <v>116</v>
+      </c>
+      <c r="L21" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="M21" s="41" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" ht="11.25">
+      <c r="A22" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B22" s="41" t="s">
+        <v>119</v>
+      </c>
+      <c r="C22" s="41" t="s">
+        <v>120</v>
+      </c>
+      <c r="D22" s="41" t="s">
+        <v>121</v>
+      </c>
+      <c r="E22" s="41" t="s">
+        <v>122</v>
+      </c>
+      <c r="F22" s="41" t="s">
+        <v>123</v>
+      </c>
+      <c r="G22" s="41" t="s">
+        <v>124</v>
+      </c>
+      <c r="H22" s="41" t="s">
+        <v>125</v>
+      </c>
+      <c r="I22" s="41" t="s">
+        <v>126</v>
+      </c>
+      <c r="J22" s="41" t="s">
+        <v>127</v>
+      </c>
+      <c r="K22" s="41" t="s">
+        <v>128</v>
+      </c>
+      <c r="L22" s="41" t="s">
+        <v>129</v>
+      </c>
+      <c r="M22" s="41" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" ht="11.25">
+      <c r="A23" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="B23" s="35">
+        <v>1117.0999999999999</v>
+      </c>
+      <c r="C23" s="35">
+        <v>2324.9</v>
+      </c>
+      <c r="D23" s="35">
+        <v>3535.1</v>
+      </c>
+      <c r="E23" s="35">
+        <v>4755.6000000000004</v>
+      </c>
+      <c r="F23" s="35">
+        <v>5982.5</v>
+      </c>
+      <c r="G23" s="35">
+        <v>7206.6</v>
+      </c>
+      <c r="H23" s="35">
+        <v>8426.2999999999993</v>
+      </c>
+      <c r="I23" s="35">
+        <v>9635.7000000000007</v>
+      </c>
+      <c r="J23" s="35">
+        <v>10844.4</v>
+      </c>
+      <c r="K23" s="35">
+        <v>12068.3</v>
+      </c>
+      <c r="L23" s="35">
+        <v>13291.5</v>
+      </c>
+      <c r="M23" s="35">
+        <v>14523.1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" ht="11.25">
+      <c r="A24" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B24" s="35" t="s">
+        <v>131</v>
+      </c>
+      <c r="C24" s="35">
+        <v>1669.2</v>
+      </c>
+      <c r="D24" s="35">
+        <v>2541.1999999999998</v>
+      </c>
+      <c r="E24" s="35">
+        <v>3405.4</v>
+      </c>
+      <c r="F24" s="35">
+        <v>4272.2</v>
+      </c>
+      <c r="G24" s="35">
+        <v>5135</v>
+      </c>
+      <c r="H24" s="35">
+        <v>5992.7</v>
+      </c>
+      <c r="I24" s="35">
+        <v>6846.8</v>
+      </c>
+      <c r="J24" s="35">
+        <v>7703</v>
+      </c>
+      <c r="K24" s="35">
+        <v>8571.9</v>
+      </c>
+      <c r="L24" s="35">
+        <v>9439.7000000000007</v>
+      </c>
+      <c r="M24" s="35">
+        <v>10316.299999999999</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" ht="11.25">
+      <c r="A25" s="64" t="s">
+        <v>132</v>
+      </c>
+      <c r="B25" s="65"/>
+      <c r="C25" s="65"/>
+      <c r="D25" s="65"/>
+      <c r="E25" s="65"/>
+      <c r="F25" s="65"/>
+      <c r="G25" s="65"/>
+      <c r="H25" s="66"/>
+      <c r="I25" s="66"/>
+      <c r="J25" s="66"/>
+      <c r="K25" s="66"/>
+      <c r="L25" s="66"/>
+      <c r="M25" s="67"/>
+    </row>
+    <row r="26" spans="1:13" ht="11.25">
+      <c r="A26" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="C26" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="D26" s="41" t="s">
+        <v>134</v>
+      </c>
+      <c r="E26" s="41" t="s">
+        <v>135</v>
+      </c>
+      <c r="F26" s="41" t="s">
+        <v>136</v>
+      </c>
+      <c r="G26" s="41" t="s">
+        <v>137</v>
+      </c>
+      <c r="H26" s="41" t="s">
+        <v>138</v>
+      </c>
+      <c r="I26" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="J26" s="41" t="s">
+        <v>140</v>
+      </c>
+      <c r="K26" s="41" t="s">
+        <v>141</v>
+      </c>
+      <c r="L26" s="41" t="s">
+        <v>142</v>
+      </c>
+      <c r="M26" s="41" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" ht="11.25">
+      <c r="A27" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B27" s="41" t="s">
+        <v>144</v>
+      </c>
+      <c r="C27" s="41" t="s">
+        <v>145</v>
+      </c>
+      <c r="D27" s="41" t="s">
+        <v>146</v>
+      </c>
+      <c r="E27" s="41" t="s">
+        <v>147</v>
+      </c>
+      <c r="F27" s="41" t="s">
+        <v>148</v>
+      </c>
+      <c r="G27" s="41" t="s">
+        <v>149</v>
+      </c>
+      <c r="H27" s="41" t="s">
+        <v>150</v>
+      </c>
+      <c r="I27" s="41" t="s">
+        <v>151</v>
+      </c>
+      <c r="J27" s="41" t="s">
+        <v>152</v>
+      </c>
+      <c r="K27" s="41" t="s">
+        <v>153</v>
+      </c>
+      <c r="L27" s="41" t="s">
+        <v>154</v>
+      </c>
+      <c r="M27" s="41" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" ht="11.25">
+      <c r="A28" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="B28" s="35">
+        <v>1236</v>
+      </c>
+      <c r="C28" s="35">
+        <v>2475.4</v>
+      </c>
+      <c r="D28" s="35">
+        <v>3729.2</v>
+      </c>
+      <c r="E28" s="35">
+        <v>4976.3</v>
+      </c>
+      <c r="F28" s="35">
+        <v>6229.5</v>
+      </c>
+      <c r="G28" s="35">
+        <v>7484.6</v>
+      </c>
+      <c r="H28" s="35">
+        <v>8754.1</v>
+      </c>
+      <c r="I28" s="35">
+        <v>10034</v>
+      </c>
+      <c r="J28" s="35">
+        <v>11304.5</v>
+      </c>
+      <c r="K28" s="35">
+        <v>12581.2</v>
+      </c>
+      <c r="L28" s="35">
+        <v>13866.5</v>
+      </c>
+      <c r="M28" s="35">
+        <v>15168.9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" ht="11.25">
+      <c r="A29" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B29" s="35" t="s">
+        <v>156</v>
+      </c>
+      <c r="C29" s="35">
+        <v>1764.7</v>
+      </c>
+      <c r="D29" s="35">
+        <v>2662.2</v>
+      </c>
+      <c r="E29" s="35">
+        <v>3538.7</v>
+      </c>
+      <c r="F29" s="35">
+        <v>4427.6000000000004</v>
+      </c>
+      <c r="G29" s="35">
+        <v>5313</v>
+      </c>
+      <c r="H29" s="35">
+        <v>6205.2</v>
+      </c>
+      <c r="I29" s="35">
+        <v>7103.8</v>
+      </c>
+      <c r="J29" s="35">
+        <v>8005</v>
+      </c>
+      <c r="K29" s="35">
+        <v>8909</v>
+      </c>
+      <c r="L29" s="35">
+        <v>9813.6</v>
+      </c>
+      <c r="M29" s="35">
+        <v>10734.8</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" ht="11.25">
+      <c r="A30" s="64" t="s">
+        <v>157</v>
+      </c>
+      <c r="B30" s="65"/>
+      <c r="C30" s="65"/>
+      <c r="D30" s="65"/>
+      <c r="E30" s="65"/>
+      <c r="F30" s="65"/>
+      <c r="G30" s="65"/>
+      <c r="H30" s="66"/>
+      <c r="I30" s="66"/>
+      <c r="J30" s="66"/>
+      <c r="K30" s="66"/>
+      <c r="L30" s="66"/>
+      <c r="M30" s="67"/>
+    </row>
+    <row r="31" spans="1:13" ht="11.25">
+      <c r="A31" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B31" s="41" t="s">
+        <v>158</v>
+      </c>
+      <c r="C31" s="41" t="s">
+        <v>159</v>
+      </c>
+      <c r="D31" s="41" t="s">
+        <v>160</v>
+      </c>
+      <c r="E31" s="41" t="s">
+        <v>161</v>
+      </c>
+      <c r="F31" s="41" t="s">
+        <v>162</v>
+      </c>
+      <c r="G31" s="41" t="s">
+        <v>163</v>
+      </c>
+      <c r="H31" s="41" t="s">
+        <v>164</v>
+      </c>
+      <c r="I31" s="41" t="s">
+        <v>165</v>
+      </c>
+      <c r="J31" s="41" t="s">
+        <v>166</v>
+      </c>
+      <c r="K31" s="41" t="s">
+        <v>167</v>
+      </c>
+      <c r="L31" s="41" t="s">
+        <v>168</v>
+      </c>
+      <c r="M31" s="41" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" ht="11.25">
+      <c r="A32" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B32" s="41" t="s">
+        <v>170</v>
+      </c>
+      <c r="C32" s="41" t="s">
+        <v>171</v>
+      </c>
+      <c r="D32" s="41" t="s">
+        <v>172</v>
+      </c>
+      <c r="E32" s="41" t="s">
+        <v>173</v>
+      </c>
+      <c r="F32" s="41" t="s">
+        <v>174</v>
+      </c>
+      <c r="G32" s="41" t="s">
+        <v>175</v>
+      </c>
+      <c r="H32" s="41" t="s">
+        <v>176</v>
+      </c>
+      <c r="I32" s="41" t="s">
+        <v>177</v>
+      </c>
+      <c r="J32" s="41" t="s">
+        <v>178</v>
+      </c>
+      <c r="K32" s="41" t="s">
+        <v>179</v>
+      </c>
+      <c r="L32" s="41" t="s">
+        <v>180</v>
+      </c>
+      <c r="M32" s="41" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" ht="11.25">
+      <c r="A33" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="B33" s="35">
+        <v>1299.0999999999999</v>
+      </c>
+      <c r="C33" s="35">
+        <v>2623.6</v>
+      </c>
+      <c r="D33" s="35">
+        <v>3979.1</v>
+      </c>
+      <c r="E33" s="35">
+        <v>5344.1</v>
+      </c>
+      <c r="F33" s="35">
+        <v>6723.4</v>
+      </c>
+      <c r="G33" s="35">
+        <v>8121.9</v>
+      </c>
+      <c r="H33" s="35">
+        <v>9493.4</v>
+      </c>
+      <c r="I33" s="35">
+        <v>10878.9</v>
+      </c>
+      <c r="J33" s="35">
+        <v>12258.8</v>
+      </c>
+      <c r="K33" s="35">
+        <v>13645.9</v>
+      </c>
+      <c r="L33" s="35">
+        <v>15037.6</v>
+      </c>
+      <c r="M33" s="35">
+        <v>16451.400000000001</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" ht="11.25">
+      <c r="A34" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B34" s="35" t="s">
+        <v>182</v>
+      </c>
+      <c r="C34" s="35">
+        <v>1854.9</v>
+      </c>
+      <c r="D34" s="35">
+        <v>2816.6</v>
+      </c>
+      <c r="E34" s="35">
+        <v>3776.9</v>
+      </c>
+      <c r="F34" s="35">
+        <v>4746.6000000000004</v>
+      </c>
+      <c r="G34" s="35">
+        <v>5716.3</v>
+      </c>
+      <c r="H34" s="35">
+        <v>6670.1</v>
+      </c>
+      <c r="I34" s="35">
+        <v>7625.3</v>
+      </c>
+      <c r="J34" s="35">
+        <v>8569</v>
+      </c>
+      <c r="K34" s="35">
+        <v>9516</v>
+      </c>
+      <c r="L34" s="35">
+        <v>10467.700000000001</v>
+      </c>
+      <c r="M34" s="35">
+        <v>11444.9</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" ht="11.25">
+      <c r="A35" s="64" t="s">
+        <v>183</v>
+      </c>
+      <c r="B35" s="65"/>
+      <c r="C35" s="65"/>
+      <c r="D35" s="65"/>
+      <c r="E35" s="65"/>
+      <c r="F35" s="65"/>
+      <c r="G35" s="65"/>
+      <c r="H35" s="66"/>
+      <c r="I35" s="66"/>
+      <c r="J35" s="66"/>
+      <c r="K35" s="66"/>
+      <c r="L35" s="66"/>
+      <c r="M35" s="67"/>
+    </row>
+    <row r="36" spans="1:13" ht="11.25">
+      <c r="A36" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B36" s="41" t="s">
+        <v>184</v>
+      </c>
+      <c r="C36" s="41" t="s">
+        <v>185</v>
+      </c>
+      <c r="D36" s="41" t="s">
+        <v>186</v>
+      </c>
+      <c r="E36" s="41" t="s">
+        <v>187</v>
+      </c>
+      <c r="F36" s="41" t="s">
+        <v>188</v>
+      </c>
+      <c r="G36" s="41" t="s">
+        <v>189</v>
+      </c>
+      <c r="H36" s="41" t="s">
+        <v>190</v>
+      </c>
+      <c r="I36" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="J36" s="41" t="s">
+        <v>192</v>
+      </c>
+      <c r="K36" s="41" t="s">
+        <v>193</v>
+      </c>
+      <c r="L36" s="41" t="s">
+        <v>194</v>
+      </c>
+      <c r="M36" s="41" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" ht="11.25">
+      <c r="A37" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B37" s="41" t="s">
+        <v>196</v>
+      </c>
+      <c r="C37" s="41" t="s">
+        <v>197</v>
+      </c>
+      <c r="D37" s="41" t="s">
+        <v>198</v>
+      </c>
+      <c r="E37" s="41" t="s">
+        <v>199</v>
+      </c>
+      <c r="F37" s="41" t="s">
+        <v>200</v>
+      </c>
+      <c r="G37" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="H37" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="I37" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="J37" s="41" t="s">
+        <v>204</v>
+      </c>
+      <c r="K37" s="41" t="s">
+        <v>205</v>
+      </c>
+      <c r="L37" s="41" t="s">
+        <v>206</v>
+      </c>
+      <c r="M37" s="41" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" ht="11.25">
+      <c r="A38" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="B38" s="35">
+        <v>1463</v>
+      </c>
+      <c r="C38" s="35">
+        <v>2874</v>
+      </c>
+      <c r="D38" s="35">
+        <v>4309</v>
+      </c>
+      <c r="E38" s="35">
+        <v>5688.8</v>
+      </c>
+      <c r="F38" s="35">
+        <v>7122.1</v>
+      </c>
+      <c r="G38" s="35">
+        <v>8555.7999999999993</v>
+      </c>
+      <c r="H38" s="35">
+        <v>10039.9</v>
+      </c>
+      <c r="I38" s="35">
+        <v>11446.5</v>
+      </c>
+      <c r="J38" s="35">
+        <v>12857.3</v>
+      </c>
+      <c r="K38" s="35">
+        <v>14232.3</v>
+      </c>
+      <c r="L38" s="35">
+        <v>15600.1</v>
+      </c>
+      <c r="M38" s="35">
+        <v>16969.3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" ht="11.25">
+      <c r="A39" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B39" s="35" t="s">
+        <v>208</v>
+      </c>
+      <c r="C39" s="35">
+        <v>1950.3</v>
+      </c>
+      <c r="D39" s="35">
+        <v>2918.3</v>
+      </c>
+      <c r="E39" s="35">
+        <v>3883.8</v>
+      </c>
+      <c r="F39" s="35">
+        <v>4848.2</v>
+      </c>
+      <c r="G39" s="35">
+        <v>5811.5</v>
+      </c>
+      <c r="H39" s="35">
+        <v>6754.4</v>
+      </c>
+      <c r="I39" s="35">
+        <v>7692.5</v>
+      </c>
+      <c r="J39" s="35">
+        <v>8627.5</v>
+      </c>
+      <c r="K39" s="35">
+        <v>9561.7000000000007</v>
+      </c>
+      <c r="L39" s="35">
+        <v>10503.7</v>
+      </c>
+      <c r="M39" s="35">
+        <v>11453.4</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" ht="11.25">
+      <c r="A40" s="64" t="s">
+        <v>209</v>
+      </c>
+      <c r="B40" s="65"/>
+      <c r="C40" s="65"/>
+      <c r="D40" s="65"/>
+      <c r="E40" s="65"/>
+      <c r="F40" s="65"/>
+      <c r="G40" s="65"/>
+      <c r="H40" s="66"/>
+      <c r="I40" s="66"/>
+      <c r="J40" s="66"/>
+      <c r="K40" s="66"/>
+      <c r="L40" s="66"/>
+      <c r="M40" s="67"/>
+    </row>
+    <row r="41" spans="1:13" ht="11.25">
+      <c r="A41" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B41" s="41" t="s">
+        <v>210</v>
+      </c>
+      <c r="C41" s="41" t="s">
+        <v>199</v>
+      </c>
+      <c r="D41" s="41" t="s">
+        <v>211</v>
+      </c>
+      <c r="E41" s="41" t="s">
+        <v>212</v>
+      </c>
+      <c r="F41" s="41" t="s">
+        <v>213</v>
+      </c>
+      <c r="G41" s="41" t="s">
+        <v>214</v>
+      </c>
+      <c r="H41" s="41" t="s">
+        <v>215</v>
+      </c>
+      <c r="I41" s="41" t="s">
+        <v>216</v>
+      </c>
+      <c r="J41" s="41" t="s">
+        <v>217</v>
+      </c>
+      <c r="K41" s="41" t="s">
+        <v>218</v>
+      </c>
+      <c r="L41" s="41" t="s">
+        <v>219</v>
+      </c>
+      <c r="M41" s="41" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" ht="11.25">
+      <c r="A42" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B42" s="41" t="s">
+        <v>221</v>
+      </c>
+      <c r="C42" s="41" t="s">
+        <v>222</v>
+      </c>
+      <c r="D42" s="41" t="s">
+        <v>223</v>
+      </c>
+      <c r="E42" s="41" t="s">
+        <v>224</v>
+      </c>
+      <c r="F42" s="41" t="s">
+        <v>225</v>
+      </c>
+      <c r="G42" s="41" t="s">
+        <v>226</v>
+      </c>
+      <c r="H42" s="41" t="s">
+        <v>227</v>
+      </c>
+      <c r="I42" s="41" t="s">
+        <v>228</v>
+      </c>
+      <c r="J42" s="41" t="s">
+        <v>228</v>
+      </c>
+      <c r="K42" s="41" t="s">
+        <v>228</v>
+      </c>
+      <c r="L42" s="41" t="s">
+        <v>228</v>
+      </c>
+      <c r="M42" s="41" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" ht="11.25">
+      <c r="A43" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="B43" s="35">
+        <v>1372</v>
+      </c>
+      <c r="C43" s="35">
+        <v>2789.1</v>
+      </c>
+      <c r="D43" s="35">
+        <v>4222.7</v>
+      </c>
+      <c r="E43" s="35">
+        <v>5639.2</v>
+      </c>
+      <c r="F43" s="35">
+        <v>7034.8</v>
+      </c>
+      <c r="G43" s="35">
+        <v>8426</v>
+      </c>
+      <c r="H43" s="35">
+        <v>9812.1</v>
+      </c>
+      <c r="I43" s="35">
+        <v>11214.2</v>
+      </c>
+      <c r="J43" s="35">
+        <v>12583.9</v>
+      </c>
+      <c r="K43" s="35">
+        <v>13994.1</v>
+      </c>
+      <c r="L43" s="35">
+        <v>15403.1</v>
+      </c>
+      <c r="M43" s="35">
+        <v>16843.599999999999</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" ht="11.25">
+      <c r="A44" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B44" s="35" t="s">
+        <v>230</v>
+      </c>
+      <c r="C44" s="35">
+        <v>1940.9</v>
+      </c>
+      <c r="D44" s="35">
+        <v>2915.6</v>
+      </c>
+      <c r="E44" s="35">
+        <v>3886.9</v>
+      </c>
+      <c r="F44" s="35">
+        <v>4850.5</v>
+      </c>
+      <c r="G44" s="35">
+        <v>5809.2</v>
+      </c>
+      <c r="H44" s="35">
+        <v>6755.4</v>
+      </c>
+      <c r="I44" s="35">
+        <v>7694.1</v>
+      </c>
+      <c r="J44" s="35">
+        <v>8614</v>
+      </c>
+      <c r="K44" s="35">
+        <v>9550.2999999999993</v>
+      </c>
+      <c r="L44" s="35">
+        <v>10501.8</v>
+      </c>
+      <c r="M44" s="35">
+        <v>11459.4</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" ht="11.25">
+      <c r="A45" s="64" t="s">
+        <v>231</v>
+      </c>
+      <c r="B45" s="65"/>
+      <c r="C45" s="65"/>
+      <c r="D45" s="65"/>
+      <c r="E45" s="65"/>
+      <c r="F45" s="65"/>
+      <c r="G45" s="65"/>
+      <c r="H45" s="66"/>
+      <c r="I45" s="66"/>
+      <c r="J45" s="66"/>
+      <c r="K45" s="66"/>
+      <c r="L45" s="66"/>
+      <c r="M45" s="67"/>
+    </row>
+    <row r="46" spans="1:13" ht="11.25">
+      <c r="A46" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B46" s="41" t="s">
+        <v>232</v>
+      </c>
+      <c r="C46" s="41" t="s">
+        <v>233</v>
+      </c>
+      <c r="D46" s="41" t="s">
+        <v>234</v>
+      </c>
+      <c r="E46" s="41" t="s">
+        <v>235</v>
+      </c>
+      <c r="F46" s="41" t="s">
+        <v>236</v>
+      </c>
+      <c r="G46" s="41" t="s">
+        <v>237</v>
+      </c>
+      <c r="H46" s="41" t="s">
+        <v>238</v>
+      </c>
+      <c r="I46" s="41" t="s">
+        <v>239</v>
+      </c>
+      <c r="J46" s="41" t="s">
+        <v>240</v>
+      </c>
+      <c r="K46" s="41" t="s">
+        <v>241</v>
+      </c>
+      <c r="L46" s="41" t="s">
+        <v>242</v>
+      </c>
+      <c r="M46" s="41" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" ht="11.25">
+      <c r="A47" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B47" s="41" t="s">
+        <v>244</v>
+      </c>
+      <c r="C47" s="41" t="s">
+        <v>245</v>
+      </c>
+      <c r="D47" s="41" t="s">
+        <v>246</v>
+      </c>
+      <c r="E47" s="41" t="s">
+        <v>247</v>
+      </c>
+      <c r="F47" s="41" t="s">
+        <v>248</v>
+      </c>
+      <c r="G47" s="41" t="s">
+        <v>249</v>
+      </c>
+      <c r="H47" s="41" t="s">
+        <v>250</v>
+      </c>
+      <c r="I47" s="41" t="s">
+        <v>251</v>
+      </c>
+      <c r="J47" s="41" t="s">
+        <v>252</v>
+      </c>
+      <c r="K47" s="41" t="s">
+        <v>253</v>
+      </c>
+      <c r="L47" s="41" t="s">
+        <v>254</v>
+      </c>
+      <c r="M47" s="41" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" ht="11.25">
+      <c r="A48" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="B48" s="35">
+        <v>1404.2</v>
+      </c>
+      <c r="C48" s="35">
+        <v>2816.8</v>
+      </c>
+      <c r="D48" s="35">
+        <v>4235.7</v>
+      </c>
+      <c r="E48" s="35">
+        <v>5665.6</v>
+      </c>
+      <c r="F48" s="35">
+        <v>7118.5</v>
+      </c>
+      <c r="G48" s="35">
+        <v>8589.7999999999993</v>
+      </c>
+      <c r="H48" s="35">
+        <v>10068.299999999999</v>
+      </c>
+      <c r="I48" s="35">
+        <v>11530.7</v>
+      </c>
+      <c r="J48" s="35">
+        <v>13002.4</v>
+      </c>
+      <c r="K48" s="35">
+        <v>14518.4</v>
+      </c>
+      <c r="L48" s="35">
+        <v>16016</v>
+      </c>
+      <c r="M48" s="35">
+        <v>17522.400000000001</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" ht="11.25">
+      <c r="A49" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B49" s="35" t="s">
+        <v>256</v>
+      </c>
+      <c r="C49" s="35">
+        <v>1927.2</v>
+      </c>
+      <c r="D49" s="35">
+        <v>2889.9</v>
+      </c>
+      <c r="E49" s="35">
+        <v>3860.3</v>
+      </c>
+      <c r="F49" s="35">
+        <v>4836.7</v>
+      </c>
+      <c r="G49" s="35">
+        <v>5812.4</v>
+      </c>
+      <c r="H49" s="35">
+        <v>6778.4</v>
+      </c>
+      <c r="I49" s="35">
+        <v>7744.2</v>
+      </c>
+      <c r="J49" s="35">
+        <v>8713.2999999999993</v>
+      </c>
+      <c r="K49" s="35">
+        <v>9695.9</v>
+      </c>
+      <c r="L49" s="35">
+        <v>10673.4</v>
+      </c>
+      <c r="M49" s="35">
+        <v>11652.7</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" ht="11.25">
+      <c r="A50" s="64" t="s">
+        <v>257</v>
+      </c>
+      <c r="B50" s="65"/>
+      <c r="C50" s="65"/>
+      <c r="D50" s="65"/>
+      <c r="E50" s="65"/>
+      <c r="F50" s="65"/>
+      <c r="G50" s="65"/>
+      <c r="H50" s="66"/>
+      <c r="I50" s="66"/>
+      <c r="J50" s="66"/>
+      <c r="K50" s="66"/>
+      <c r="L50" s="66"/>
+      <c r="M50" s="67"/>
+    </row>
+    <row r="51" spans="1:13" ht="11.25">
+      <c r="A51" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B51" s="41" t="s">
+        <v>258</v>
+      </c>
+      <c r="C51" s="41" t="s">
+        <v>259</v>
+      </c>
+      <c r="D51" s="41" t="s">
+        <v>260</v>
+      </c>
+      <c r="E51" s="41" t="s">
+        <v>261</v>
+      </c>
+      <c r="F51" s="41" t="s">
+        <v>262</v>
+      </c>
+      <c r="G51" s="41" t="s">
+        <v>263</v>
+      </c>
+      <c r="H51" s="41" t="s">
+        <v>264</v>
+      </c>
+      <c r="I51" s="41" t="s">
+        <v>265</v>
+      </c>
+      <c r="J51" s="41" t="s">
+        <v>266</v>
+      </c>
+      <c r="K51" s="41" t="s">
+        <v>267</v>
+      </c>
+      <c r="L51" s="41" t="s">
+        <v>268</v>
+      </c>
+      <c r="M51" s="41" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" ht="11.25">
+      <c r="A52" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B52" s="41" t="s">
+        <v>270</v>
+      </c>
+      <c r="C52" s="41" t="s">
+        <v>271</v>
+      </c>
+      <c r="D52" s="41" t="s">
+        <v>272</v>
+      </c>
+      <c r="E52" s="41" t="s">
+        <v>273</v>
+      </c>
+      <c r="F52" s="41" t="s">
+        <v>274</v>
+      </c>
+      <c r="G52" s="41" t="s">
+        <v>275</v>
+      </c>
+      <c r="H52" s="41" t="s">
+        <v>276</v>
+      </c>
+      <c r="I52" s="41" t="s">
+        <v>277</v>
+      </c>
+      <c r="J52" s="41" t="s">
+        <v>278</v>
+      </c>
+      <c r="K52" s="41" t="s">
+        <v>279</v>
+      </c>
+      <c r="L52" s="41" t="s">
+        <v>280</v>
+      </c>
+      <c r="M52" s="41" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" ht="11.25">
+      <c r="A53" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="B53" s="35">
+        <v>1500.3</v>
+      </c>
+      <c r="C53" s="35">
+        <v>3071.4</v>
+      </c>
+      <c r="D53" s="35">
+        <v>4644.7</v>
+      </c>
+      <c r="E53" s="35">
+        <v>6194</v>
+      </c>
+      <c r="F53" s="35">
+        <v>7758.3</v>
+      </c>
+      <c r="G53" s="35">
+        <v>9341.7000000000007</v>
+      </c>
+      <c r="H53" s="35">
+        <v>10953</v>
+      </c>
+      <c r="I53" s="35">
+        <v>12534.7</v>
+      </c>
+      <c r="J53" s="35">
+        <v>14094.1</v>
+      </c>
+      <c r="K53" s="35">
+        <v>15680.7</v>
+      </c>
+      <c r="L53" s="35">
+        <v>17282.599999999999</v>
+      </c>
+      <c r="M53" s="35">
+        <v>18923.5</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" ht="11.25">
+      <c r="A54" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B54" s="35" t="s">
+        <v>282</v>
+      </c>
+      <c r="C54" s="35">
+        <v>2059.9</v>
+      </c>
+      <c r="D54" s="35">
+        <v>3161.8</v>
+      </c>
+      <c r="E54" s="35">
+        <v>4242.1000000000004</v>
+      </c>
+      <c r="F54" s="35">
+        <v>5334.8</v>
+      </c>
+      <c r="G54" s="35">
+        <v>6431.4</v>
+      </c>
+      <c r="H54" s="35">
+        <v>7508.7</v>
+      </c>
+      <c r="I54" s="35">
+        <v>8588.4</v>
+      </c>
+      <c r="J54" s="35">
+        <v>9655.4</v>
+      </c>
+      <c r="K54" s="35">
+        <v>10741.9</v>
+      </c>
+      <c r="L54" s="35">
+        <v>11837.9</v>
+      </c>
+      <c r="M54" s="35">
+        <v>12953.4</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" ht="11.25">
+      <c r="A55" s="64" t="s">
+        <v>283</v>
+      </c>
+      <c r="B55" s="65"/>
+      <c r="C55" s="65"/>
+      <c r="D55" s="65"/>
+      <c r="E55" s="65"/>
+      <c r="F55" s="65"/>
+      <c r="G55" s="65"/>
+      <c r="H55" s="66"/>
+      <c r="I55" s="66"/>
+      <c r="J55" s="66"/>
+      <c r="K55" s="66"/>
+      <c r="L55" s="66"/>
+      <c r="M55" s="67"/>
+    </row>
+    <row r="56" spans="1:13" ht="11.25">
+      <c r="A56" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B56" s="41" t="s">
+        <v>284</v>
+      </c>
+      <c r="C56" s="41" t="s">
+        <v>285</v>
+      </c>
+      <c r="D56" s="41" t="s">
+        <v>286</v>
+      </c>
+      <c r="E56" s="41" t="s">
+        <v>287</v>
+      </c>
+      <c r="F56" s="41" t="s">
+        <v>288</v>
+      </c>
+      <c r="G56" s="41" t="s">
+        <v>289</v>
+      </c>
+      <c r="H56" s="41" t="s">
+        <v>290</v>
+      </c>
+      <c r="I56" s="41" t="s">
+        <v>291</v>
+      </c>
+      <c r="J56" s="41" t="s">
+        <v>292</v>
+      </c>
+      <c r="K56" s="41" t="s">
+        <v>293</v>
+      </c>
+      <c r="L56" s="41" t="s">
+        <v>294</v>
+      </c>
+      <c r="M56" s="41" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" ht="11.25">
+      <c r="A57" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B57" s="41" t="s">
+        <v>296</v>
+      </c>
+      <c r="C57" s="41" t="s">
+        <v>297</v>
+      </c>
+      <c r="D57" s="41" t="s">
+        <v>298</v>
+      </c>
+      <c r="E57" s="41" t="s">
+        <v>299</v>
+      </c>
+      <c r="F57" s="41" t="s">
+        <v>300</v>
+      </c>
+      <c r="G57" s="41" t="s">
+        <v>301</v>
+      </c>
+      <c r="H57" s="41" t="s">
+        <v>302</v>
+      </c>
+      <c r="I57" s="41" t="s">
+        <v>303</v>
+      </c>
+      <c r="J57" s="41" t="s">
+        <v>304</v>
+      </c>
+      <c r="K57" s="41" t="s">
+        <v>305</v>
+      </c>
+      <c r="L57" s="41" t="s">
+        <v>306</v>
+      </c>
+      <c r="M57" s="41" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" ht="11.25">
+      <c r="A58" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="B58" s="35">
+        <v>1595.1</v>
+      </c>
+      <c r="C58" s="35">
+        <v>3165.1</v>
+      </c>
+      <c r="D58" s="35">
+        <v>4769.1000000000004</v>
+      </c>
+      <c r="E58" s="35">
+        <v>6446.6</v>
+      </c>
+      <c r="F58" s="35">
+        <v>8115.4</v>
+      </c>
+      <c r="G58" s="35">
+        <v>9788.2999999999993</v>
+      </c>
+      <c r="H58" s="35">
+        <v>11481.3</v>
+      </c>
+      <c r="I58" s="35">
+        <v>13161.2</v>
+      </c>
+      <c r="J58" s="35">
+        <v>14851.6</v>
+      </c>
+      <c r="K58" s="35">
+        <v>16577.2</v>
+      </c>
+      <c r="L58" s="35">
+        <v>18308.3</v>
+      </c>
+      <c r="M58" s="35">
+        <v>20095</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" ht="11.25">
+      <c r="A59" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B59" s="35">
+        <v>1132.7</v>
+      </c>
+      <c r="C59" s="35">
+        <v>2263</v>
+      </c>
+      <c r="D59" s="35">
+        <v>3405.8</v>
+      </c>
+      <c r="E59" s="35">
+        <v>4590.2</v>
+      </c>
+      <c r="F59" s="35">
+        <v>5780.1</v>
+      </c>
+      <c r="G59" s="35">
+        <v>6970.4</v>
+      </c>
+      <c r="H59" s="35">
+        <v>8167.2</v>
+      </c>
+      <c r="I59" s="35">
+        <v>9370.6</v>
+      </c>
+      <c r="J59" s="35">
+        <v>10587.3</v>
+      </c>
+      <c r="K59" s="35">
+        <v>11815.1</v>
+      </c>
+      <c r="L59" s="35">
+        <v>13054.6</v>
+      </c>
+      <c r="M59" s="35">
+        <v>14321.2</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" ht="11.25">
+      <c r="A60" s="64" t="s">
+        <v>308</v>
+      </c>
+      <c r="B60" s="65"/>
+      <c r="C60" s="65"/>
+      <c r="D60" s="65"/>
+      <c r="E60" s="65"/>
+      <c r="F60" s="65"/>
+      <c r="G60" s="65"/>
+      <c r="H60" s="66"/>
+      <c r="I60" s="66"/>
+      <c r="J60" s="66"/>
+      <c r="K60" s="66"/>
+      <c r="L60" s="66"/>
+      <c r="M60" s="67"/>
+    </row>
+    <row r="61" spans="1:13" ht="11.25">
+      <c r="A61" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B61" s="41" t="s">
+        <v>309</v>
+      </c>
+      <c r="C61" s="41" t="s">
+        <v>310</v>
+      </c>
+      <c r="D61" s="41" t="s">
+        <v>311</v>
+      </c>
+      <c r="E61" s="41" t="s">
+        <v>312</v>
+      </c>
+      <c r="F61" s="41" t="s">
+        <v>313</v>
+      </c>
+      <c r="G61" s="41" t="s">
+        <v>314</v>
+      </c>
+      <c r="H61" s="41" t="s">
+        <v>315</v>
+      </c>
+      <c r="I61" s="41" t="s">
+        <v>316</v>
+      </c>
+      <c r="J61" s="41" t="s">
+        <v>317</v>
+      </c>
+      <c r="K61" s="41" t="s">
+        <v>318</v>
+      </c>
+      <c r="L61" s="41" t="s">
+        <v>319</v>
+      </c>
+      <c r="M61" s="41" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" ht="11.25">
+      <c r="A62" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B62" s="41" t="s">
+        <v>321</v>
+      </c>
+      <c r="C62" s="41" t="s">
+        <v>322</v>
+      </c>
+      <c r="D62" s="41" t="s">
+        <v>323</v>
+      </c>
+      <c r="E62" s="41" t="s">
+        <v>324</v>
+      </c>
+      <c r="F62" s="41" t="s">
+        <v>325</v>
+      </c>
+      <c r="G62" s="41" t="s">
+        <v>326</v>
+      </c>
+      <c r="H62" s="41" t="s">
+        <v>327</v>
+      </c>
+      <c r="I62" s="41" t="s">
+        <v>328</v>
+      </c>
+      <c r="J62" s="41" t="s">
+        <v>329</v>
+      </c>
+      <c r="K62" s="41" t="s">
+        <v>330</v>
+      </c>
+      <c r="L62" s="41" t="s">
+        <v>331</v>
+      </c>
+      <c r="M62" s="41" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" ht="11.25">
+      <c r="A63" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="B63" s="35">
+        <v>1737.5</v>
+      </c>
+      <c r="C63" s="35">
+        <v>3477.8</v>
+      </c>
+      <c r="D63" s="35">
+        <v>5224.8</v>
+      </c>
+      <c r="E63" s="35">
+        <v>7136.7</v>
+      </c>
+      <c r="F63" s="35">
+        <v>8964.1</v>
+      </c>
+      <c r="G63" s="35">
+        <v>10773.9</v>
+      </c>
+      <c r="H63" s="35">
+        <v>12582.3</v>
+      </c>
+      <c r="I63" s="35">
+        <v>14392.2</v>
+      </c>
+      <c r="J63" s="35">
+        <v>16207.6</v>
+      </c>
+      <c r="K63" s="35">
+        <v>18045.3</v>
+      </c>
+      <c r="L63" s="35">
+        <v>19894.8</v>
+      </c>
+      <c r="M63" s="35">
+        <v>21741.200000000001</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" ht="11.25">
+      <c r="A64" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B64" s="35">
+        <v>1276.0999999999999</v>
+      </c>
+      <c r="C64" s="35">
+        <v>2540.6999999999998</v>
+      </c>
+      <c r="D64" s="35">
+        <v>3807.7</v>
+      </c>
+      <c r="E64" s="35">
+        <v>5109.5</v>
+      </c>
+      <c r="F64" s="35">
+        <v>6393.6</v>
+      </c>
+      <c r="G64" s="35">
+        <v>7677.3</v>
+      </c>
+      <c r="H64" s="35">
+        <v>8959.2000000000007</v>
+      </c>
+      <c r="I64" s="35">
+        <v>10238.5</v>
+      </c>
+      <c r="J64" s="35">
+        <v>11520.1</v>
+      </c>
+      <c r="K64" s="35">
+        <v>12809.4</v>
+      </c>
+      <c r="L64" s="35">
+        <v>14106.2</v>
+      </c>
+      <c r="M64" s="35">
+        <v>15402.8</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" ht="11.25">
+      <c r="A65" s="64" t="s">
+        <v>333</v>
+      </c>
+      <c r="B65" s="65"/>
+      <c r="C65" s="65"/>
+      <c r="D65" s="65"/>
+      <c r="E65" s="65"/>
+      <c r="F65" s="65"/>
+      <c r="G65" s="65"/>
+      <c r="H65" s="66"/>
+      <c r="I65" s="66"/>
+      <c r="J65" s="66"/>
+      <c r="K65" s="66"/>
+      <c r="L65" s="66"/>
+      <c r="M65" s="67"/>
+    </row>
+    <row r="66" spans="1:13" ht="11.25">
+      <c r="A66" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B66" s="41" t="s">
+        <v>334</v>
+      </c>
+      <c r="C66" s="41" t="s">
+        <v>335</v>
+      </c>
+      <c r="D66" s="41" t="s">
+        <v>336</v>
+      </c>
+      <c r="E66" s="41" t="s">
+        <v>337</v>
+      </c>
+      <c r="F66" s="41" t="s">
+        <v>338</v>
+      </c>
+      <c r="G66" s="41" t="s">
+        <v>339</v>
+      </c>
+      <c r="H66" s="41" t="s">
+        <v>340</v>
+      </c>
+      <c r="I66" s="41" t="s">
+        <v>341</v>
+      </c>
+      <c r="J66" s="41" t="s">
+        <v>342</v>
+      </c>
+      <c r="K66" s="41" t="s">
+        <v>343</v>
+      </c>
+      <c r="L66" s="41" t="s">
+        <v>344</v>
+      </c>
+      <c r="M66" s="41" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13" ht="11.25">
+      <c r="A67" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B67" s="41" t="s">
+        <v>346</v>
+      </c>
+      <c r="C67" s="41" t="s">
+        <v>347</v>
+      </c>
+      <c r="D67" s="41" t="s">
+        <v>348</v>
+      </c>
+      <c r="E67" s="41" t="s">
+        <v>349</v>
+      </c>
+      <c r="F67" s="41" t="s">
+        <v>350</v>
+      </c>
+      <c r="G67" s="41" t="s">
+        <v>351</v>
+      </c>
+      <c r="H67" s="41" t="s">
+        <v>352</v>
+      </c>
+      <c r="I67" s="41" t="s">
+        <v>353</v>
+      </c>
+      <c r="J67" s="41" t="s">
+        <v>354</v>
+      </c>
+      <c r="K67" s="41" t="s">
+        <v>355</v>
+      </c>
+      <c r="L67" s="41" t="s">
+        <v>356</v>
+      </c>
+      <c r="M67" s="41" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13" ht="11.25">
+      <c r="A68" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="B68" s="35">
+        <v>1349.5</v>
+      </c>
+      <c r="C68" s="35">
+        <v>3174.6</v>
+      </c>
+      <c r="D68" s="35">
+        <v>5028.1000000000004</v>
+      </c>
+      <c r="E68" s="35">
+        <v>6884.1</v>
+      </c>
+      <c r="F68" s="35">
+        <v>8741.9</v>
+      </c>
+      <c r="G68" s="35">
+        <v>7400.1</v>
+      </c>
+      <c r="H68" s="35">
+        <v>8614.2999999999993</v>
+      </c>
+      <c r="I68" s="35">
+        <v>9829.6</v>
+      </c>
+      <c r="J68" s="35">
+        <v>11045.7</v>
+      </c>
+      <c r="K68" s="35">
+        <v>12266</v>
+      </c>
+      <c r="L68" s="35">
+        <v>13516.9</v>
+      </c>
+      <c r="M68" s="35">
+        <v>14808.4</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13" ht="11.25">
+      <c r="A69" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B69" s="35" t="s">
+        <v>358</v>
+      </c>
+      <c r="C69" s="35">
+        <v>2123.1999999999998</v>
+      </c>
+      <c r="D69" s="35">
+        <v>3423.5</v>
+      </c>
+      <c r="E69" s="35">
+        <v>4720.3</v>
+      </c>
+      <c r="F69" s="35">
+        <v>6012.8</v>
+      </c>
+      <c r="G69" s="35">
+        <v>5042.3</v>
+      </c>
+      <c r="H69" s="35">
+        <v>5844.6</v>
+      </c>
+      <c r="I69" s="35">
+        <v>6649.5</v>
+      </c>
+      <c r="J69" s="35">
+        <v>7463.4</v>
+      </c>
+      <c r="K69" s="35">
+        <v>8283.7000000000007</v>
+      </c>
+      <c r="L69" s="35">
+        <v>9134.6</v>
+      </c>
+      <c r="M69" s="35">
+        <v>10044.799999999999</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13" ht="11.25">
+      <c r="A70" s="64" t="s">
+        <v>359</v>
+      </c>
+      <c r="B70" s="65"/>
+      <c r="C70" s="65"/>
+      <c r="D70" s="65"/>
+      <c r="E70" s="65"/>
+      <c r="F70" s="65"/>
+      <c r="G70" s="65"/>
+      <c r="H70" s="66"/>
+      <c r="I70" s="66"/>
+      <c r="J70" s="66"/>
+      <c r="K70" s="66"/>
+      <c r="L70" s="66"/>
+      <c r="M70" s="67"/>
+    </row>
+    <row r="71" spans="1:13" ht="11.25">
+      <c r="A71" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B71" s="41" t="s">
+        <v>360</v>
+      </c>
+      <c r="C71" s="41" t="s">
+        <v>361</v>
+      </c>
+      <c r="D71" s="41" t="s">
+        <v>362</v>
+      </c>
+      <c r="E71" s="41" t="s">
+        <v>363</v>
+      </c>
+      <c r="F71" s="41" t="s">
+        <v>364</v>
+      </c>
+      <c r="G71" s="41" t="s">
+        <v>365</v>
+      </c>
+      <c r="H71" s="41" t="s">
+        <v>366</v>
+      </c>
+      <c r="I71" s="41" t="s">
+        <v>367</v>
+      </c>
+      <c r="J71" s="41" t="s">
+        <v>368</v>
+      </c>
+      <c r="K71" s="41" t="s">
+        <v>369</v>
+      </c>
+      <c r="L71" s="41" t="s">
+        <v>370</v>
+      </c>
+      <c r="M71" s="41" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13" ht="11.25">
+      <c r="A72" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B72" s="41" t="s">
+        <v>372</v>
+      </c>
+      <c r="C72" s="41" t="s">
+        <v>373</v>
+      </c>
+      <c r="D72" s="41" t="s">
+        <v>374</v>
+      </c>
+      <c r="E72" s="41" t="s">
+        <v>375</v>
+      </c>
+      <c r="F72" s="41" t="s">
+        <v>376</v>
+      </c>
+      <c r="G72" s="41" t="s">
+        <v>377</v>
+      </c>
+      <c r="H72" s="41" t="s">
+        <v>378</v>
+      </c>
+      <c r="I72" s="41" t="s">
+        <v>379</v>
+      </c>
+      <c r="J72" s="41" t="s">
+        <v>380</v>
+      </c>
+      <c r="K72" s="41" t="s">
+        <v>381</v>
+      </c>
+      <c r="L72" s="41" t="s">
+        <v>382</v>
+      </c>
+      <c r="M72" s="41" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13" ht="11.25">
+      <c r="A73" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="B73" s="35">
+        <v>1227.9000000000001</v>
+      </c>
+      <c r="C73" s="35">
+        <v>2481.1999999999998</v>
+      </c>
+      <c r="D73" s="35">
+        <v>3716.7</v>
+      </c>
+      <c r="E73" s="35">
+        <v>4962.3</v>
+      </c>
+      <c r="F73" s="35">
+        <v>6221.5</v>
+      </c>
+      <c r="G73" s="35">
+        <v>7495.1</v>
+      </c>
+      <c r="H73" s="35">
+        <v>8763.7000000000007</v>
+      </c>
+      <c r="I73" s="35">
+        <v>10021.299999999999</v>
+      </c>
+      <c r="J73" s="35">
+        <v>11287.5</v>
+      </c>
+      <c r="K73" s="35">
+        <v>12564.4</v>
+      </c>
+      <c r="L73" s="35">
+        <v>13854.1</v>
+      </c>
+      <c r="M73" s="35">
+        <v>15138.6</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13" ht="11.25">
+      <c r="A74" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B74" s="35" t="s">
+        <v>192</v>
+      </c>
+      <c r="C74" s="35">
+        <v>1729.2</v>
+      </c>
+      <c r="D74" s="35">
+        <v>2565.5</v>
+      </c>
+      <c r="E74" s="35">
+        <v>3404.6</v>
+      </c>
+      <c r="F74" s="35">
+        <v>4249.2</v>
+      </c>
+      <c r="G74" s="35">
+        <v>5105.5</v>
+      </c>
+      <c r="H74" s="35">
+        <v>5965.1</v>
+      </c>
+      <c r="I74" s="35">
+        <v>6824.6</v>
+      </c>
+      <c r="J74" s="35">
+        <v>7690</v>
+      </c>
+      <c r="K74" s="35">
+        <v>8563.5</v>
+      </c>
+      <c r="L74" s="35">
+        <v>9440.5</v>
+      </c>
+      <c r="M74" s="35">
+        <v>10321.9</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13" ht="11.25">
+      <c r="A75" s="64" t="s">
+        <v>384</v>
+      </c>
+      <c r="B75" s="65"/>
+      <c r="C75" s="65"/>
+      <c r="D75" s="65"/>
+      <c r="E75" s="65"/>
+      <c r="F75" s="65"/>
+      <c r="G75" s="65"/>
+      <c r="H75" s="66"/>
+      <c r="I75" s="66"/>
+      <c r="J75" s="66"/>
+      <c r="K75" s="66"/>
+      <c r="L75" s="66"/>
+      <c r="M75" s="67"/>
+    </row>
+    <row r="76" spans="1:13" ht="11.25">
+      <c r="A76" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B76" s="42">
+        <v>169.7</v>
+      </c>
+      <c r="C76" s="42">
+        <v>299.2</v>
+      </c>
+      <c r="D76" s="42">
+        <v>435.2</v>
+      </c>
+      <c r="E76" s="43">
+        <v>583.79999999999995</v>
+      </c>
+      <c r="F76" s="42">
+        <v>722</v>
+      </c>
+      <c r="G76" s="42">
+        <v>845.9</v>
+      </c>
+      <c r="H76" s="42">
+        <v>984.7</v>
+      </c>
+      <c r="I76" s="42">
+        <v>1122.0999999999999</v>
+      </c>
+      <c r="J76" s="42">
+        <v>1260.4000000000001</v>
+      </c>
+      <c r="K76" s="42">
+        <v>1401.7</v>
+      </c>
+      <c r="L76" s="44">
+        <v>1553.5</v>
+      </c>
+      <c r="M76" s="44">
+        <v>1713.4</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13" ht="11.25">
+      <c r="A77" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B77" s="42">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="C77" s="42">
+        <v>135.1</v>
+      </c>
+      <c r="D77" s="42">
+        <v>200.5</v>
+      </c>
+      <c r="E77" s="45">
+        <v>257</v>
+      </c>
+      <c r="F77" s="42">
+        <v>312.8</v>
+      </c>
+      <c r="G77" s="42">
+        <v>359.4</v>
+      </c>
+      <c r="H77" s="42">
+        <v>412.9</v>
+      </c>
+      <c r="I77" s="42">
+        <v>470.4</v>
+      </c>
+      <c r="J77" s="42">
+        <v>528.1</v>
+      </c>
+      <c r="K77" s="42">
+        <v>585.5</v>
+      </c>
+      <c r="L77" s="44">
+        <v>650.79999999999995</v>
+      </c>
+      <c r="M77" s="44">
+        <v>725.7</v>
+      </c>
+    </row>
+    <row r="78" spans="1:13" ht="11.25">
+      <c r="A78" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="B78" s="42">
+        <v>1314.7</v>
+      </c>
+      <c r="C78" s="42">
+        <v>2676.7</v>
+      </c>
+      <c r="D78" s="42">
+        <v>4028.6</v>
+      </c>
+      <c r="E78" s="46">
+        <v>5423.3</v>
+      </c>
+      <c r="F78" s="42">
+        <v>6809.9</v>
+      </c>
+      <c r="G78" s="42">
+        <v>8220.9</v>
+      </c>
+      <c r="H78" s="42">
+        <v>9618.9</v>
+      </c>
+      <c r="I78" s="42">
+        <v>11035.3</v>
+      </c>
+      <c r="J78" s="42">
+        <v>12462.4</v>
+      </c>
+      <c r="K78" s="42">
+        <v>13899.8</v>
+      </c>
+      <c r="L78" s="44">
+        <v>15375</v>
+      </c>
+      <c r="M78" s="44">
+        <v>16847.900000000001</v>
+      </c>
+    </row>
+    <row r="79" spans="1:13" ht="11.25">
+      <c r="A79" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B79" s="42">
+        <v>896.2</v>
+      </c>
+      <c r="C79" s="42">
+        <v>1812.1</v>
+      </c>
+      <c r="D79" s="42">
+        <v>2722</v>
+      </c>
+      <c r="E79" s="47">
+        <v>3639.7</v>
+      </c>
+      <c r="F79" s="42">
+        <v>4552.8999999999996</v>
+      </c>
+      <c r="G79" s="42">
+        <v>5475.5</v>
+      </c>
+      <c r="H79" s="42">
+        <v>6417.8</v>
+      </c>
+      <c r="I79" s="42">
+        <v>7358.7</v>
+      </c>
+      <c r="J79" s="42">
+        <v>8302.2000000000007</v>
+      </c>
+      <c r="K79" s="42">
+        <v>9249.1</v>
+      </c>
+      <c r="L79" s="44">
+        <v>10202.799999999999</v>
+      </c>
+      <c r="M79" s="44">
+        <v>11155.5</v>
+      </c>
+    </row>
+    <row r="80" spans="1:13" ht="11.25">
+      <c r="A80" s="64" t="s">
+        <v>385</v>
+      </c>
+      <c r="B80" s="65"/>
+      <c r="C80" s="65"/>
+      <c r="D80" s="65"/>
+      <c r="E80" s="65"/>
+      <c r="F80" s="65"/>
+      <c r="G80" s="65"/>
+      <c r="H80" s="66"/>
+      <c r="I80" s="66"/>
+      <c r="J80" s="66"/>
+      <c r="K80" s="66"/>
+      <c r="L80" s="66"/>
+      <c r="M80" s="67"/>
+    </row>
+    <row r="81" spans="1:13" ht="11.25">
+      <c r="A81" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B81" s="44">
+        <v>128.80000000000001</v>
+      </c>
+      <c r="C81" s="44">
+        <v>266.39999999999998</v>
+      </c>
+      <c r="D81" s="42">
+        <v>410</v>
+      </c>
+      <c r="E81" s="42">
+        <v>573.9</v>
+      </c>
+      <c r="F81" s="44">
+        <v>706.6</v>
+      </c>
+      <c r="G81" s="44">
+        <v>843.4</v>
+      </c>
+      <c r="H81" s="48">
+        <v>976.9</v>
+      </c>
+      <c r="I81" s="42">
+        <v>1100.5999999999999</v>
+      </c>
+      <c r="J81" s="44">
+        <v>1223</v>
+      </c>
+      <c r="K81" s="44">
+        <v>1366.4</v>
+      </c>
+      <c r="L81" s="44">
+        <v>1497.9</v>
+      </c>
+      <c r="M81" s="49">
+        <v>1664.3</v>
+      </c>
+    </row>
+    <row r="82" spans="1:13" ht="11.25">
+      <c r="A82" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B82" s="44">
+        <v>61</v>
+      </c>
+      <c r="C82" s="44">
+        <v>119.5</v>
+      </c>
+      <c r="D82" s="42">
+        <v>179.2</v>
+      </c>
+      <c r="E82" s="42">
+        <v>246</v>
+      </c>
+      <c r="F82" s="44">
+        <v>296.10000000000002</v>
+      </c>
+      <c r="G82" s="44">
+        <v>347.6</v>
+      </c>
+      <c r="H82" s="48">
+        <v>403.7</v>
+      </c>
+      <c r="I82" s="42">
+        <v>460.2</v>
+      </c>
+      <c r="J82" s="44">
+        <v>517.29999999999995</v>
+      </c>
+      <c r="K82" s="44">
+        <v>578</v>
+      </c>
+      <c r="L82" s="44">
+        <v>629.6</v>
+      </c>
+      <c r="M82" s="50">
+        <v>707.2</v>
+      </c>
+    </row>
+    <row r="83" spans="1:13" ht="11.25">
+      <c r="A83" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="B83" s="44">
+        <v>1467.8</v>
+      </c>
+      <c r="C83" s="44">
+        <v>2934.4</v>
+      </c>
+      <c r="D83" s="42">
+        <v>4361.3</v>
+      </c>
+      <c r="E83" s="42">
+        <v>5832.8</v>
+      </c>
+      <c r="F83" s="44">
+        <v>7309.9</v>
+      </c>
+      <c r="G83" s="44">
+        <v>8814.4</v>
+      </c>
+      <c r="H83" s="48">
+        <v>10318.700000000001</v>
+      </c>
+      <c r="I83" s="42">
+        <v>11833.5</v>
+      </c>
+      <c r="J83" s="44">
+        <v>13351.2</v>
+      </c>
+      <c r="K83" s="44">
+        <v>14892.2</v>
+      </c>
+      <c r="L83" s="44">
+        <v>16404.8</v>
+      </c>
+      <c r="M83" s="50">
+        <v>17933</v>
+      </c>
+    </row>
+    <row r="84" spans="1:13" ht="11.25">
+      <c r="A84" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B84" s="44">
+        <v>974.7</v>
+      </c>
+      <c r="C84" s="44">
+        <v>1957.9</v>
+      </c>
+      <c r="D84" s="42">
+        <v>2989.3</v>
+      </c>
+      <c r="E84" s="42">
+        <v>4056.7</v>
+      </c>
+      <c r="F84" s="44">
+        <v>5126.6000000000004</v>
+      </c>
+      <c r="G84" s="44">
+        <v>6189.8</v>
+      </c>
+      <c r="H84" s="48">
+        <v>7262</v>
+      </c>
+      <c r="I84" s="42">
+        <v>8342.2999999999993</v>
+      </c>
+      <c r="J84" s="44">
+        <v>9427.5</v>
+      </c>
+      <c r="K84" s="44">
+        <v>10540.4</v>
+      </c>
+      <c r="L84" s="44">
+        <v>11639.2</v>
+      </c>
+      <c r="M84" s="50">
+        <v>12751.3</v>
+      </c>
+    </row>
+    <row r="85" spans="1:13" ht="11.25">
+      <c r="A85" s="64" t="s">
+        <v>386</v>
+      </c>
+      <c r="B85" s="65"/>
+      <c r="C85" s="65"/>
+      <c r="D85" s="65"/>
+      <c r="E85" s="65"/>
+      <c r="F85" s="65"/>
+      <c r="G85" s="65"/>
+      <c r="H85" s="66"/>
+      <c r="I85" s="66"/>
+      <c r="J85" s="66"/>
+      <c r="K85" s="66"/>
+      <c r="L85" s="66"/>
+      <c r="M85" s="67"/>
+    </row>
+    <row r="86" spans="1:13" ht="11.25">
+      <c r="A86" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B86" s="51">
+        <v>126.5</v>
+      </c>
+      <c r="C86" s="52">
+        <v>288.10000000000002</v>
+      </c>
+      <c r="D86" s="50">
+        <v>425.2</v>
+      </c>
+      <c r="E86" s="44">
+        <v>559.9</v>
+      </c>
+      <c r="F86" s="44">
+        <v>682.8</v>
+      </c>
+      <c r="G86" s="42">
+        <v>807.5</v>
+      </c>
+      <c r="H86" s="42">
+        <v>929.5</v>
+      </c>
+      <c r="I86" s="42">
+        <v>1065.7</v>
+      </c>
+      <c r="J86" s="44"/>
+      <c r="K86" s="44"/>
+      <c r="L86" s="44"/>
+      <c r="M86" s="49"/>
+    </row>
+    <row r="87" spans="1:13" ht="11.25">
+      <c r="A87" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B87" s="51">
+        <v>55.8</v>
+      </c>
+      <c r="C87" s="52">
+        <v>131.80000000000001</v>
+      </c>
+      <c r="D87" s="50">
+        <v>190.1</v>
+      </c>
+      <c r="E87" s="44">
+        <v>249.5</v>
+      </c>
+      <c r="F87" s="44">
+        <v>303.8</v>
+      </c>
+      <c r="G87" s="42">
+        <v>357.9</v>
+      </c>
+      <c r="H87" s="42">
+        <v>414</v>
+      </c>
+      <c r="I87" s="42">
+        <v>475.1</v>
+      </c>
+      <c r="J87" s="44"/>
+      <c r="K87" s="44"/>
+      <c r="L87" s="44"/>
+      <c r="M87" s="50"/>
+    </row>
+    <row r="88" spans="1:13" ht="11.25">
+      <c r="A88" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="B88" s="51">
+        <v>1414.8</v>
+      </c>
+      <c r="C88" s="52">
+        <v>2820.9</v>
+      </c>
+      <c r="D88" s="50">
+        <v>4229.3999999999996</v>
+      </c>
+      <c r="E88" s="44">
+        <v>5763.8</v>
+      </c>
+      <c r="F88" s="44">
+        <v>7263.4</v>
+      </c>
+      <c r="G88" s="42">
+        <v>8746.9</v>
+      </c>
+      <c r="H88" s="42">
+        <v>10249.5</v>
+      </c>
+      <c r="I88" s="42">
+        <v>11755.3</v>
+      </c>
+      <c r="J88" s="44"/>
+      <c r="K88" s="44"/>
+      <c r="L88" s="44"/>
+      <c r="M88" s="50"/>
+    </row>
+    <row r="89" spans="1:13" ht="11.25">
+      <c r="A89" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="B89" s="51">
+        <v>1001.1</v>
+      </c>
+      <c r="C89" s="52">
+        <v>1998.7</v>
+      </c>
+      <c r="D89" s="50">
+        <v>2994.6</v>
+      </c>
+      <c r="E89" s="50">
+        <v>3997.2</v>
+      </c>
+      <c r="F89" s="44">
+        <v>5013</v>
+      </c>
+      <c r="G89" s="42">
+        <v>6036.7</v>
+      </c>
+      <c r="H89" s="42">
+        <v>7075.4</v>
+      </c>
+      <c r="I89" s="42">
+        <v>8126.1</v>
+      </c>
+      <c r="J89" s="44"/>
+      <c r="K89" s="44"/>
+      <c r="L89" s="44"/>
+      <c r="M89" s="50"/>
+    </row>
+  </sheetData>
+  <mergeCells count="17">
+    <mergeCell ref="A15:M15"/>
+    <mergeCell ref="A5:M5"/>
+    <mergeCell ref="A10:M10"/>
+    <mergeCell ref="A25:M25"/>
+    <mergeCell ref="A35:M35"/>
+    <mergeCell ref="A20:M20"/>
+    <mergeCell ref="A30:M30"/>
+    <mergeCell ref="A40:M40"/>
+    <mergeCell ref="A45:M45"/>
+    <mergeCell ref="A50:M50"/>
+    <mergeCell ref="A55:M55"/>
+    <mergeCell ref="A60:M60"/>
+    <mergeCell ref="A65:M65"/>
+    <mergeCell ref="A70:M70"/>
+    <mergeCell ref="A75:M75"/>
+    <mergeCell ref="A80:M80"/>
+    <mergeCell ref="A85:M85"/>
+  </mergeCells>
+  <phoneticPr fontId="5" type="noConversion"/>
+  <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
+  </headerFooter>
+</worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>Volume</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>G.Jaksylykov</dc:creator>
+  <dc:creator>M.Bigalimov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>