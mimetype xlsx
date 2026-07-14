--- v0 (2026-06-24)
+++ v1 (2026-07-14)
@@ -3,56 +3,56 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14385" yWindow="-15" windowWidth="14370" windowHeight="13125"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12795"/>
   </bookViews>
   <sheets>
     <sheet name="1" sheetId="2" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2215" uniqueCount="1426">
   <si>
     <t>соның ішінде:</t>
   </si>
   <si>
     <t>млн. теңге</t>
   </si>
   <si>
     <t xml:space="preserve">одан - халыққа </t>
   </si>
   <si>
     <t>қалааралық және халықаралық телефон байланысы қызметтері</t>
   </si>
   <si>
     <t>жергілікті телефон байланысы қызметтері</t>
   </si>
   <si>
     <t>деректерді беру бойынша қызметтері</t>
   </si>
   <si>
     <t>Интернет желісінің қызметтері</t>
@@ -4298,54 +4298,54 @@
   </si>
   <si>
     <t>916,0</t>
   </si>
   <si>
     <t>909,9</t>
   </si>
   <si>
     <t>917,7</t>
   </si>
   <si>
     <t>913,2</t>
   </si>
   <si>
     <t xml:space="preserve">2025 жылғы пошта және курьерлік қызметтің көрсетілген қызметтерінің және түрлері бойынша байланыс қызметінің көлемі </t>
   </si>
   <si>
     <t xml:space="preserve">2026 жылғы пошта және курьерлік қызметтің көрсетілген қызметтерінің және түрлері бойынша байланыс қызметінің көлемі </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
-    <numFmt numFmtId="192" formatCode="0.0"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="197" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -4441,242 +4441,244 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="192" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="194" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="194" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="194" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="194" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="194" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="194" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="194" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="194" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="194" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="192" fontId="2" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="194" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="195" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="195" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="197" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="197" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="197" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="197" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="192" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="194" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="194" fontId="2" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="194" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="195" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="197" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="194" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="197" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="192" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="197" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 24" xfId="1"/>
     <cellStyle name="Обычный_месяц" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -4702,51 +4704,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -4883,51 +4885,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M301"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A283" workbookViewId="0">
-      <selection activeCell="E307" sqref="E307"/>
+      <selection activeCell="H306" sqref="H306"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="33.28515625" style="5" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="5" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="5" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="5" customWidth="1"/>
     <col min="6" max="6" width="11" style="5" customWidth="1"/>
     <col min="7" max="7" width="10.5703125" style="5" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="5" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="5"/>
     <col min="10" max="10" width="11.140625" style="5" customWidth="1"/>
     <col min="11" max="11" width="11" style="5" customWidth="1"/>
     <col min="12" max="12" width="11.28515625" style="5" customWidth="1"/>
     <col min="13" max="13" width="11" style="5" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -13685,472 +13687,494 @@
         <v>46</v>
       </c>
       <c r="M286" s="11" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="287" spans="1:13" ht="22.5">
       <c r="A287" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B287" s="50">
         <v>126.5</v>
       </c>
       <c r="C287" s="39">
         <v>161.6</v>
       </c>
       <c r="D287" s="52">
         <v>137.1</v>
       </c>
       <c r="E287" s="52">
         <v>134.69999999999999</v>
       </c>
       <c r="F287" s="47">
         <v>122.9</v>
       </c>
-      <c r="G287" s="42"/>
+      <c r="G287" s="54">
+        <v>124.7</v>
+      </c>
       <c r="H287" s="44"/>
       <c r="I287" s="45"/>
       <c r="J287" s="16"/>
       <c r="K287" s="45"/>
       <c r="L287" s="45"/>
       <c r="M287" s="45"/>
     </row>
     <row r="288" spans="1:13">
       <c r="A288" s="14" t="s">
         <v>2</v>
       </c>
       <c r="B288" s="50">
         <v>55.8</v>
       </c>
       <c r="C288" s="40">
         <v>76</v>
       </c>
       <c r="D288" s="52">
         <v>58.3</v>
       </c>
       <c r="E288" s="52">
         <v>59.4</v>
       </c>
       <c r="F288" s="47">
         <v>54.3</v>
       </c>
-      <c r="G288" s="17"/>
+      <c r="G288" s="49">
+        <v>54.1</v>
+      </c>
       <c r="H288" s="44"/>
       <c r="I288" s="45"/>
       <c r="J288" s="16"/>
       <c r="K288" s="45"/>
       <c r="L288" s="45"/>
       <c r="M288" s="45"/>
     </row>
     <row r="289" spans="1:13">
       <c r="A289" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B289" s="50">
         <v>1414.8</v>
       </c>
       <c r="C289" s="40">
         <v>1406.1</v>
       </c>
       <c r="D289" s="52">
         <v>1408.5</v>
       </c>
       <c r="E289" s="52">
         <v>1534.4</v>
       </c>
       <c r="F289" s="47">
         <v>1499.6</v>
       </c>
-      <c r="G289" s="17"/>
+      <c r="G289" s="49">
+        <v>1483.5</v>
+      </c>
       <c r="H289" s="44"/>
       <c r="I289" s="46"/>
       <c r="J289" s="35"/>
       <c r="K289" s="46"/>
       <c r="L289" s="46"/>
       <c r="M289" s="46"/>
     </row>
     <row r="290" spans="1:13">
       <c r="A290" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B290" s="31"/>
       <c r="C290" s="51"/>
       <c r="D290" s="52"/>
       <c r="E290" s="52"/>
       <c r="F290" s="47"/>
-      <c r="G290" s="13"/>
+      <c r="G290" s="49"/>
       <c r="H290" s="44"/>
       <c r="I290" s="13"/>
       <c r="J290" s="13"/>
       <c r="K290" s="48"/>
       <c r="L290" s="48"/>
       <c r="M290" s="48"/>
     </row>
     <row r="291" spans="1:13" ht="22.5">
       <c r="A291" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B291" s="50">
         <v>42.3</v>
       </c>
       <c r="C291" s="40">
         <v>41.8</v>
       </c>
       <c r="D291" s="52">
         <v>42</v>
       </c>
       <c r="E291" s="52">
         <v>41.6</v>
       </c>
       <c r="F291" s="47">
         <v>42</v>
       </c>
-      <c r="G291" s="17"/>
+      <c r="G291" s="49">
+        <v>41.2</v>
+      </c>
       <c r="H291" s="44"/>
       <c r="I291" s="44"/>
       <c r="J291" s="44"/>
       <c r="K291" s="49"/>
       <c r="L291" s="49"/>
       <c r="M291" s="49"/>
     </row>
     <row r="292" spans="1:13" ht="22.5">
       <c r="A292" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B292" s="50">
         <v>84.5</v>
       </c>
       <c r="C292" s="40">
         <v>84.3</v>
       </c>
       <c r="D292" s="52">
         <v>83.7</v>
       </c>
       <c r="E292" s="52">
         <v>83.1</v>
       </c>
       <c r="F292" s="47">
         <v>82.1</v>
       </c>
-      <c r="G292" s="43"/>
+      <c r="G292" s="49">
+        <v>80.5</v>
+      </c>
       <c r="H292" s="44"/>
       <c r="I292" s="44"/>
       <c r="J292" s="44"/>
       <c r="K292" s="49"/>
       <c r="L292" s="45"/>
       <c r="M292" s="45"/>
     </row>
     <row r="293" spans="1:13" ht="45">
       <c r="A293" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B293" s="50">
         <v>49.9</v>
       </c>
       <c r="C293" s="40">
         <v>58.6</v>
       </c>
       <c r="D293" s="52">
         <v>57.6</v>
       </c>
       <c r="E293" s="52">
         <v>58.3</v>
       </c>
       <c r="F293" s="47">
         <v>67.2</v>
       </c>
-      <c r="G293" s="17"/>
+      <c r="G293" s="49">
+        <v>67.2</v>
+      </c>
       <c r="H293" s="44"/>
       <c r="I293" s="44"/>
       <c r="J293" s="44"/>
       <c r="K293" s="49"/>
       <c r="L293" s="45"/>
       <c r="M293" s="45"/>
     </row>
     <row r="294" spans="1:13" ht="45">
       <c r="A294" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B294" s="50">
         <v>681.2</v>
       </c>
       <c r="C294" s="40">
         <v>682.4</v>
       </c>
       <c r="D294" s="52">
         <v>674.3</v>
       </c>
       <c r="E294" s="52">
         <v>687.9</v>
       </c>
       <c r="F294" s="47">
         <v>707.1</v>
       </c>
-      <c r="G294" s="17"/>
+      <c r="G294" s="49">
+        <v>701.3</v>
+      </c>
       <c r="H294" s="44"/>
       <c r="I294" s="44"/>
       <c r="J294" s="44"/>
       <c r="K294" s="49"/>
       <c r="L294" s="46"/>
       <c r="M294" s="46"/>
     </row>
     <row r="295" spans="1:13" ht="45">
       <c r="A295" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B295" s="50">
         <v>254.8</v>
       </c>
       <c r="C295" s="40">
         <v>237.2</v>
       </c>
       <c r="D295" s="52">
         <v>244.7</v>
       </c>
       <c r="E295" s="52">
         <v>245.2</v>
       </c>
       <c r="F295" s="47">
         <v>249.9</v>
       </c>
-      <c r="G295" s="17"/>
+      <c r="G295" s="49">
+        <v>250.8</v>
+      </c>
       <c r="H295" s="44"/>
       <c r="I295" s="44"/>
       <c r="J295" s="44"/>
       <c r="K295" s="49"/>
       <c r="L295" s="48"/>
       <c r="M295" s="48"/>
     </row>
     <row r="296" spans="1:13">
       <c r="A296" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B296" s="50">
         <v>4.7</v>
       </c>
       <c r="C296" s="40">
         <v>0.4</v>
       </c>
       <c r="D296" s="52">
         <v>0.5</v>
       </c>
       <c r="E296" s="52">
         <v>0.5</v>
       </c>
       <c r="F296" s="47">
         <v>0.4</v>
       </c>
-      <c r="G296" s="17"/>
+      <c r="G296" s="49">
+        <v>0.5</v>
+      </c>
       <c r="H296" s="44"/>
       <c r="I296" s="44"/>
       <c r="J296" s="44"/>
       <c r="K296" s="49"/>
       <c r="L296" s="49"/>
       <c r="M296" s="49"/>
     </row>
     <row r="297" spans="1:13" ht="22.5">
       <c r="A297" s="19" t="s">
         <v>14</v>
       </c>
       <c r="B297" s="50">
         <v>297.39999999999998</v>
       </c>
       <c r="C297" s="40">
         <v>301.39999999999998</v>
       </c>
       <c r="D297" s="52">
         <v>305.7</v>
       </c>
       <c r="E297" s="52">
         <v>417.8</v>
       </c>
       <c r="F297" s="47">
         <v>350.9</v>
       </c>
-      <c r="G297" s="17"/>
+      <c r="G297" s="55">
+        <v>342</v>
+      </c>
       <c r="H297" s="44"/>
       <c r="I297" s="44"/>
       <c r="J297" s="44"/>
       <c r="K297" s="49"/>
       <c r="L297" s="45"/>
       <c r="M297" s="45"/>
     </row>
     <row r="298" spans="1:13" ht="22.5">
       <c r="A298" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B298" s="50">
         <v>1001.1</v>
       </c>
       <c r="C298" s="40">
         <v>997.6</v>
       </c>
       <c r="D298" s="52">
         <v>995.9</v>
       </c>
       <c r="E298" s="52">
         <v>1002.6</v>
       </c>
       <c r="F298" s="47">
         <v>1015.8</v>
       </c>
-      <c r="G298" s="17"/>
+      <c r="G298" s="49">
+        <v>1023.7</v>
+      </c>
       <c r="H298" s="44"/>
       <c r="I298" s="47"/>
       <c r="J298" s="38"/>
       <c r="K298" s="47"/>
       <c r="L298" s="45"/>
       <c r="M298" s="45"/>
     </row>
     <row r="299" spans="1:13">
       <c r="A299" s="26" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="300" spans="1:13">
       <c r="A300" s="27" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="301" spans="1:13">
       <c r="A301" s="27" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="A65:M65"/>
+    <mergeCell ref="A81:M81"/>
+    <mergeCell ref="A227:M227"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A17:M17"/>
+    <mergeCell ref="A33:M33"/>
+    <mergeCell ref="A49:M49"/>
+    <mergeCell ref="A113:M113"/>
     <mergeCell ref="A284:M284"/>
     <mergeCell ref="A265:M265"/>
     <mergeCell ref="A246:M246"/>
     <mergeCell ref="A97:M97"/>
     <mergeCell ref="A189:M189"/>
     <mergeCell ref="A208:M208"/>
     <mergeCell ref="A170:M170"/>
     <mergeCell ref="A151:M151"/>
     <mergeCell ref="A132:M132"/>
-    <mergeCell ref="A65:M65"/>
-[...6 lines deleted...]
-    <mergeCell ref="A113:M113"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BB3460C7A29067449391BD7A8B646D37" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="740bb86bca79541508f4fd23f0d2ab6d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B12C570-4307-4740-B458-26A1277EFDCC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{324E0D6E-871C-47BC-9F4D-BC33C5287468}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>