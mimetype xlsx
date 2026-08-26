--- v1 (2026-07-14)
+++ v2 (2026-08-26)
@@ -4441,51 +4441,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -4573,55 +4573,56 @@
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 24" xfId="1"/>
     <cellStyle name="Обычный_месяц" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -4885,102 +4886,102 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M301"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A283" workbookViewId="0">
-      <selection activeCell="H306" sqref="H306"/>
+      <selection activeCell="O303" sqref="O303"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="33.28515625" style="5" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="5" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="5" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="5" customWidth="1"/>
     <col min="6" max="6" width="11" style="5" customWidth="1"/>
     <col min="7" max="7" width="10.5703125" style="5" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="5" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="5"/>
     <col min="10" max="10" width="11.140625" style="5" customWidth="1"/>
     <col min="11" max="11" width="11" style="5" customWidth="1"/>
     <col min="12" max="12" width="11.28515625" style="5" customWidth="1"/>
     <col min="13" max="13" width="11" style="5" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="3"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
     </row>
     <row r="2" spans="1:13" ht="12.75">
-      <c r="A2" s="53" t="s">
+      <c r="A2" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="53"/>
-[...10 lines deleted...]
-      <c r="M2" s="53"/>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
     </row>
     <row r="3" spans="1:13" ht="12" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="4"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="4"/>
       <c r="M3" s="8" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="12" thickBot="1">
       <c r="A4" s="9"/>
       <c r="B4" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>37</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>38</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>39</v>
@@ -5431,65 +5432,65 @@
         <v>652.6</v>
       </c>
       <c r="L15" s="29">
         <v>657.6</v>
       </c>
       <c r="M15" s="29">
         <v>669.1</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="21"/>
       <c r="B16" s="22"/>
       <c r="C16" s="23"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="23"/>
       <c r="G16" s="23"/>
       <c r="H16" s="22"/>
       <c r="I16" s="23"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="23"/>
       <c r="M16" s="23"/>
     </row>
     <row r="17" spans="1:13" ht="12.75">
-      <c r="A17" s="53" t="s">
+      <c r="A17" s="55" t="s">
         <v>10</v>
       </c>
-      <c r="B17" s="53"/>
-[...10 lines deleted...]
-      <c r="M17" s="53"/>
+      <c r="B17" s="55"/>
+      <c r="C17" s="55"/>
+      <c r="D17" s="55"/>
+      <c r="E17" s="55"/>
+      <c r="F17" s="55"/>
+      <c r="G17" s="55"/>
+      <c r="H17" s="55"/>
+      <c r="I17" s="55"/>
+      <c r="J17" s="55"/>
+      <c r="K17" s="55"/>
+      <c r="L17" s="55"/>
+      <c r="M17" s="55"/>
     </row>
     <row r="18" spans="1:13" ht="12" thickBot="1">
       <c r="A18" s="6"/>
       <c r="B18" s="4"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="4"/>
       <c r="M18" s="8" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="12" thickBot="1">
       <c r="A19" s="9"/>
       <c r="B19" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C19" s="10" t="s">
         <v>37</v>
       </c>
       <c r="D19" s="10" t="s">
         <v>38</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>39</v>
@@ -5981,65 +5982,65 @@
         <v>167</v>
       </c>
       <c r="L31" s="31" t="s">
         <v>168</v>
       </c>
       <c r="M31" s="31" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="21"/>
       <c r="B32" s="22"/>
       <c r="C32" s="23"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="23"/>
       <c r="G32" s="23"/>
       <c r="H32" s="22"/>
       <c r="I32" s="23"/>
       <c r="J32" s="24"/>
       <c r="K32" s="24"/>
       <c r="L32" s="23"/>
       <c r="M32" s="23"/>
     </row>
     <row r="33" spans="1:13" ht="12.75">
-      <c r="A33" s="53" t="s">
+      <c r="A33" s="55" t="s">
         <v>11</v>
       </c>
-      <c r="B33" s="53"/>
-[...10 lines deleted...]
-      <c r="M33" s="53"/>
+      <c r="B33" s="55"/>
+      <c r="C33" s="55"/>
+      <c r="D33" s="55"/>
+      <c r="E33" s="55"/>
+      <c r="F33" s="55"/>
+      <c r="G33" s="55"/>
+      <c r="H33" s="55"/>
+      <c r="I33" s="55"/>
+      <c r="J33" s="55"/>
+      <c r="K33" s="55"/>
+      <c r="L33" s="55"/>
+      <c r="M33" s="55"/>
     </row>
     <row r="34" spans="1:13" ht="12" thickBot="1">
       <c r="A34" s="6"/>
       <c r="B34" s="4"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="4"/>
       <c r="M34" s="8" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:13" ht="12" thickBot="1">
       <c r="A35" s="9"/>
       <c r="B35" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C35" s="10" t="s">
         <v>37</v>
       </c>
       <c r="D35" s="10" t="s">
         <v>38</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>39</v>
@@ -6531,65 +6532,65 @@
         <v>280</v>
       </c>
       <c r="L47" s="31" t="s">
         <v>281</v>
       </c>
       <c r="M47" s="31" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="21"/>
       <c r="B48" s="22"/>
       <c r="C48" s="23"/>
       <c r="D48" s="24"/>
       <c r="E48" s="24"/>
       <c r="F48" s="23"/>
       <c r="G48" s="23"/>
       <c r="H48" s="22"/>
       <c r="I48" s="23"/>
       <c r="J48" s="24"/>
       <c r="K48" s="24"/>
       <c r="L48" s="23"/>
       <c r="M48" s="23"/>
     </row>
     <row r="49" spans="1:13" ht="12.75">
-      <c r="A49" s="53" t="s">
+      <c r="A49" s="55" t="s">
         <v>12</v>
       </c>
-      <c r="B49" s="53"/>
-[...10 lines deleted...]
-      <c r="M49" s="53"/>
+      <c r="B49" s="55"/>
+      <c r="C49" s="55"/>
+      <c r="D49" s="55"/>
+      <c r="E49" s="55"/>
+      <c r="F49" s="55"/>
+      <c r="G49" s="55"/>
+      <c r="H49" s="55"/>
+      <c r="I49" s="55"/>
+      <c r="J49" s="55"/>
+      <c r="K49" s="55"/>
+      <c r="L49" s="55"/>
+      <c r="M49" s="55"/>
     </row>
     <row r="50" spans="1:13" ht="12" thickBot="1">
       <c r="A50" s="6"/>
       <c r="B50" s="4"/>
       <c r="C50" s="7"/>
       <c r="D50" s="7"/>
       <c r="E50" s="7"/>
       <c r="F50" s="4"/>
       <c r="M50" s="8"/>
     </row>
     <row r="51" spans="1:13" ht="12" thickBot="1">
       <c r="A51" s="9"/>
       <c r="B51" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C51" s="10" t="s">
         <v>37</v>
       </c>
       <c r="D51" s="10" t="s">
         <v>38</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F51" s="11" t="s">
@@ -7064,65 +7065,65 @@
         <v>393</v>
       </c>
       <c r="G63" s="31" t="s">
         <v>394</v>
       </c>
       <c r="H63" s="31" t="s">
         <v>395</v>
       </c>
       <c r="I63" s="31" t="s">
         <v>396</v>
       </c>
       <c r="J63" s="31" t="s">
         <v>397</v>
       </c>
       <c r="K63" s="31" t="s">
         <v>398</v>
       </c>
       <c r="L63" s="31" t="s">
         <v>399</v>
       </c>
       <c r="M63" s="31" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="65" spans="1:13" ht="12.75">
-      <c r="A65" s="53" t="s">
+      <c r="A65" s="55" t="s">
         <v>13</v>
       </c>
-      <c r="B65" s="53"/>
-[...10 lines deleted...]
-      <c r="M65" s="53"/>
+      <c r="B65" s="55"/>
+      <c r="C65" s="55"/>
+      <c r="D65" s="55"/>
+      <c r="E65" s="55"/>
+      <c r="F65" s="55"/>
+      <c r="G65" s="55"/>
+      <c r="H65" s="55"/>
+      <c r="I65" s="55"/>
+      <c r="J65" s="55"/>
+      <c r="K65" s="55"/>
+      <c r="L65" s="55"/>
+      <c r="M65" s="55"/>
     </row>
     <row r="66" spans="1:13" ht="12" thickBot="1">
       <c r="A66" s="6"/>
       <c r="B66" s="4"/>
       <c r="C66" s="7"/>
       <c r="D66" s="7"/>
       <c r="E66" s="7"/>
       <c r="F66" s="4"/>
       <c r="M66" s="8"/>
     </row>
     <row r="67" spans="1:13" ht="12" thickBot="1">
       <c r="A67" s="9"/>
       <c r="B67" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C67" s="10" t="s">
         <v>37</v>
       </c>
       <c r="D67" s="10" t="s">
         <v>38</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F67" s="11" t="s">
@@ -7597,65 +7598,65 @@
         <v>500</v>
       </c>
       <c r="G79" s="31" t="s">
         <v>501</v>
       </c>
       <c r="H79" s="31" t="s">
         <v>502</v>
       </c>
       <c r="I79" s="31" t="s">
         <v>503</v>
       </c>
       <c r="J79" s="31" t="s">
         <v>504</v>
       </c>
       <c r="K79" s="31" t="s">
         <v>505</v>
       </c>
       <c r="L79" s="31" t="s">
         <v>506</v>
       </c>
       <c r="M79" s="31" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="81" spans="1:13" ht="12.75">
-      <c r="A81" s="53" t="s">
+      <c r="A81" s="55" t="s">
         <v>15</v>
       </c>
-      <c r="B81" s="53"/>
-[...10 lines deleted...]
-      <c r="M81" s="53"/>
+      <c r="B81" s="55"/>
+      <c r="C81" s="55"/>
+      <c r="D81" s="55"/>
+      <c r="E81" s="55"/>
+      <c r="F81" s="55"/>
+      <c r="G81" s="55"/>
+      <c r="H81" s="55"/>
+      <c r="I81" s="55"/>
+      <c r="J81" s="55"/>
+      <c r="K81" s="55"/>
+      <c r="L81" s="55"/>
+      <c r="M81" s="55"/>
     </row>
     <row r="82" spans="1:13" ht="12" thickBot="1">
       <c r="A82" s="6"/>
       <c r="B82" s="4"/>
       <c r="C82" s="7"/>
       <c r="D82" s="7"/>
       <c r="E82" s="7"/>
       <c r="F82" s="4"/>
       <c r="M82" s="8"/>
     </row>
     <row r="83" spans="1:13" ht="12" thickBot="1">
       <c r="A83" s="9"/>
       <c r="B83" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C83" s="10" t="s">
         <v>37</v>
       </c>
       <c r="D83" s="10" t="s">
         <v>38</v>
       </c>
       <c r="E83" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F83" s="11" t="s">
@@ -8139,65 +8140,65 @@
         <v>613</v>
       </c>
       <c r="J95" s="31" t="s">
         <v>614</v>
       </c>
       <c r="K95" s="31" t="s">
         <v>615</v>
       </c>
       <c r="L95" s="31" t="s">
         <v>616</v>
       </c>
       <c r="M95" s="31" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="25"/>
       <c r="B96" s="4"/>
       <c r="C96" s="4"/>
       <c r="D96" s="4"/>
       <c r="E96" s="4"/>
       <c r="F96" s="4"/>
       <c r="G96" s="4"/>
     </row>
     <row r="97" spans="1:13" ht="12.75">
-      <c r="A97" s="53" t="s">
+      <c r="A97" s="55" t="s">
         <v>16</v>
       </c>
-      <c r="B97" s="53"/>
-[...10 lines deleted...]
-      <c r="M97" s="53"/>
+      <c r="B97" s="55"/>
+      <c r="C97" s="55"/>
+      <c r="D97" s="55"/>
+      <c r="E97" s="55"/>
+      <c r="F97" s="55"/>
+      <c r="G97" s="55"/>
+      <c r="H97" s="55"/>
+      <c r="I97" s="55"/>
+      <c r="J97" s="55"/>
+      <c r="K97" s="55"/>
+      <c r="L97" s="55"/>
+      <c r="M97" s="55"/>
     </row>
     <row r="98" spans="1:13" ht="12" thickBot="1">
       <c r="A98" s="6"/>
       <c r="B98" s="4"/>
       <c r="C98" s="7"/>
       <c r="D98" s="7"/>
       <c r="E98" s="7"/>
       <c r="F98" s="4"/>
       <c r="M98" s="8"/>
     </row>
     <row r="99" spans="1:13" ht="12" thickBot="1">
       <c r="A99" s="9"/>
       <c r="B99" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C99" s="10" t="s">
         <v>37</v>
       </c>
       <c r="D99" s="10" t="s">
         <v>38</v>
       </c>
       <c r="E99" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F99" s="11" t="s">
@@ -8672,65 +8673,65 @@
         <v>714</v>
       </c>
       <c r="G111" s="31" t="s">
         <v>715</v>
       </c>
       <c r="H111" s="31" t="s">
         <v>716</v>
       </c>
       <c r="I111" s="31" t="s">
         <v>717</v>
       </c>
       <c r="J111" s="31" t="s">
         <v>718</v>
       </c>
       <c r="K111" s="31" t="s">
         <v>719</v>
       </c>
       <c r="L111" s="31" t="s">
         <v>720</v>
       </c>
       <c r="M111" s="31" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="113" spans="1:13" ht="12.75">
-      <c r="A113" s="53" t="s">
+      <c r="A113" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="B113" s="53"/>
-[...10 lines deleted...]
-      <c r="M113" s="53"/>
+      <c r="B113" s="55"/>
+      <c r="C113" s="55"/>
+      <c r="D113" s="55"/>
+      <c r="E113" s="55"/>
+      <c r="F113" s="55"/>
+      <c r="G113" s="55"/>
+      <c r="H113" s="55"/>
+      <c r="I113" s="55"/>
+      <c r="J113" s="55"/>
+      <c r="K113" s="55"/>
+      <c r="L113" s="55"/>
+      <c r="M113" s="55"/>
     </row>
     <row r="114" spans="1:13" ht="12" thickBot="1">
       <c r="A114" s="6"/>
       <c r="B114" s="4"/>
       <c r="C114" s="7"/>
       <c r="D114" s="7"/>
       <c r="E114" s="7"/>
       <c r="F114" s="4"/>
       <c r="M114" s="8"/>
     </row>
     <row r="115" spans="1:13" ht="12" thickBot="1">
       <c r="A115" s="9"/>
       <c r="B115" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C115" s="10" t="s">
         <v>37</v>
       </c>
       <c r="D115" s="10" t="s">
         <v>38</v>
       </c>
       <c r="E115" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F115" s="11" t="s">
@@ -9220,65 +9221,65 @@
         <v>808</v>
       </c>
       <c r="L127" s="31" t="s">
         <v>809</v>
       </c>
       <c r="M127" s="31" t="s">
         <v>810</v>
       </c>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" s="26" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="129" spans="1:13">
       <c r="A129" s="27" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="130" spans="1:13">
       <c r="A130" s="27" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="132" spans="1:13" ht="12.75">
-      <c r="A132" s="53" t="s">
+      <c r="A132" s="55" t="s">
         <v>25</v>
       </c>
-      <c r="B132" s="53"/>
-[...10 lines deleted...]
-      <c r="M132" s="53"/>
+      <c r="B132" s="55"/>
+      <c r="C132" s="55"/>
+      <c r="D132" s="55"/>
+      <c r="E132" s="55"/>
+      <c r="F132" s="55"/>
+      <c r="G132" s="55"/>
+      <c r="H132" s="55"/>
+      <c r="I132" s="55"/>
+      <c r="J132" s="55"/>
+      <c r="K132" s="55"/>
+      <c r="L132" s="55"/>
+      <c r="M132" s="55"/>
     </row>
     <row r="133" spans="1:13" ht="12" thickBot="1">
       <c r="A133" s="6"/>
       <c r="B133" s="4"/>
       <c r="C133" s="7"/>
       <c r="D133" s="7"/>
       <c r="E133" s="7"/>
       <c r="F133" s="4"/>
       <c r="M133" s="8"/>
     </row>
     <row r="134" spans="1:13" ht="12" thickBot="1">
       <c r="A134" s="9"/>
       <c r="B134" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C134" s="10" t="s">
         <v>37</v>
       </c>
       <c r="D134" s="10" t="s">
         <v>38</v>
       </c>
       <c r="E134" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F134" s="11" t="s">
@@ -9768,65 +9769,65 @@
         <v>903</v>
       </c>
       <c r="L146" s="31" t="s">
         <v>904</v>
       </c>
       <c r="M146" s="31" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="147" spans="1:13">
       <c r="A147" s="26" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="148" spans="1:13">
       <c r="A148" s="27" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="149" spans="1:13">
       <c r="A149" s="27" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="151" spans="1:13" ht="12.75">
-      <c r="A151" s="53" t="s">
+      <c r="A151" s="55" t="s">
         <v>30</v>
       </c>
-      <c r="B151" s="53"/>
-[...10 lines deleted...]
-      <c r="M151" s="53"/>
+      <c r="B151" s="55"/>
+      <c r="C151" s="55"/>
+      <c r="D151" s="55"/>
+      <c r="E151" s="55"/>
+      <c r="F151" s="55"/>
+      <c r="G151" s="55"/>
+      <c r="H151" s="55"/>
+      <c r="I151" s="55"/>
+      <c r="J151" s="55"/>
+      <c r="K151" s="55"/>
+      <c r="L151" s="55"/>
+      <c r="M151" s="55"/>
     </row>
     <row r="152" spans="1:13" ht="12" thickBot="1">
       <c r="A152" s="6"/>
       <c r="B152" s="4"/>
       <c r="C152" s="7"/>
       <c r="D152" s="7"/>
       <c r="E152" s="7"/>
       <c r="F152" s="4"/>
       <c r="M152" s="8"/>
     </row>
     <row r="153" spans="1:13" ht="12" thickBot="1">
       <c r="A153" s="9"/>
       <c r="B153" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C153" s="10" t="s">
         <v>37</v>
       </c>
       <c r="D153" s="10" t="s">
         <v>38</v>
       </c>
       <c r="E153" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F153" s="11" t="s">
@@ -10316,65 +10317,65 @@
         <v>1003</v>
       </c>
       <c r="L165" s="31" t="s">
         <v>1004</v>
       </c>
       <c r="M165" s="31" t="s">
         <v>1005</v>
       </c>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" s="26" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="167" spans="1:13">
       <c r="A167" s="27" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="168" spans="1:13">
       <c r="A168" s="27" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="170" spans="1:13" ht="12.75">
-      <c r="A170" s="53" t="s">
+      <c r="A170" s="55" t="s">
         <v>31</v>
       </c>
-      <c r="B170" s="53"/>
-[...10 lines deleted...]
-      <c r="M170" s="53"/>
+      <c r="B170" s="55"/>
+      <c r="C170" s="55"/>
+      <c r="D170" s="55"/>
+      <c r="E170" s="55"/>
+      <c r="F170" s="55"/>
+      <c r="G170" s="55"/>
+      <c r="H170" s="55"/>
+      <c r="I170" s="55"/>
+      <c r="J170" s="55"/>
+      <c r="K170" s="55"/>
+      <c r="L170" s="55"/>
+      <c r="M170" s="55"/>
     </row>
     <row r="171" spans="1:13" ht="12" thickBot="1">
       <c r="A171" s="6"/>
       <c r="B171" s="4"/>
       <c r="C171" s="7"/>
       <c r="D171" s="7"/>
       <c r="E171" s="7"/>
       <c r="F171" s="4"/>
       <c r="M171" s="8"/>
     </row>
     <row r="172" spans="1:13" ht="12" thickBot="1">
       <c r="A172" s="9"/>
       <c r="B172" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C172" s="10" t="s">
         <v>37</v>
       </c>
       <c r="D172" s="10" t="s">
         <v>38</v>
       </c>
       <c r="E172" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F172" s="11" t="s">
@@ -10864,65 +10865,65 @@
         <v>1106</v>
       </c>
       <c r="L184" s="31" t="s">
         <v>422</v>
       </c>
       <c r="M184" s="31" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="185" spans="1:13">
       <c r="A185" s="26" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="186" spans="1:13">
       <c r="A186" s="27" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="187" spans="1:13">
       <c r="A187" s="27" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="189" spans="1:13" ht="12.75">
-      <c r="A189" s="53" t="s">
+      <c r="A189" s="55" t="s">
         <v>32</v>
       </c>
-      <c r="B189" s="53"/>
-[...10 lines deleted...]
-      <c r="M189" s="53"/>
+      <c r="B189" s="55"/>
+      <c r="C189" s="55"/>
+      <c r="D189" s="55"/>
+      <c r="E189" s="55"/>
+      <c r="F189" s="55"/>
+      <c r="G189" s="55"/>
+      <c r="H189" s="55"/>
+      <c r="I189" s="55"/>
+      <c r="J189" s="55"/>
+      <c r="K189" s="55"/>
+      <c r="L189" s="55"/>
+      <c r="M189" s="55"/>
     </row>
     <row r="190" spans="1:13" ht="12" thickBot="1">
       <c r="A190" s="6"/>
       <c r="B190" s="4"/>
       <c r="C190" s="7"/>
       <c r="D190" s="7"/>
       <c r="E190" s="7"/>
       <c r="F190" s="4"/>
       <c r="M190" s="8"/>
     </row>
     <row r="191" spans="1:13" ht="12" thickBot="1">
       <c r="A191" s="9"/>
       <c r="B191" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C191" s="10" t="s">
         <v>37</v>
       </c>
       <c r="D191" s="10" t="s">
         <v>38</v>
       </c>
       <c r="E191" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F191" s="11" t="s">
@@ -11412,65 +11413,65 @@
         <v>1207</v>
       </c>
       <c r="L203" s="31" t="s">
         <v>1208</v>
       </c>
       <c r="M203" s="31" t="s">
         <v>1209</v>
       </c>
     </row>
     <row r="204" spans="1:13">
       <c r="A204" s="26" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="205" spans="1:13">
       <c r="A205" s="27" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="206" spans="1:13">
       <c r="A206" s="27" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="208" spans="1:13" ht="12.75">
-      <c r="A208" s="53" t="s">
+      <c r="A208" s="55" t="s">
         <v>33</v>
       </c>
-      <c r="B208" s="53"/>
-[...10 lines deleted...]
-      <c r="M208" s="53"/>
+      <c r="B208" s="55"/>
+      <c r="C208" s="55"/>
+      <c r="D208" s="55"/>
+      <c r="E208" s="55"/>
+      <c r="F208" s="55"/>
+      <c r="G208" s="55"/>
+      <c r="H208" s="55"/>
+      <c r="I208" s="55"/>
+      <c r="J208" s="55"/>
+      <c r="K208" s="55"/>
+      <c r="L208" s="55"/>
+      <c r="M208" s="55"/>
     </row>
     <row r="209" spans="1:13" ht="12" thickBot="1">
       <c r="A209" s="6"/>
       <c r="B209" s="4"/>
       <c r="C209" s="7"/>
       <c r="D209" s="7"/>
       <c r="E209" s="7"/>
       <c r="F209" s="4"/>
       <c r="M209" s="8"/>
     </row>
     <row r="210" spans="1:13" ht="12" thickBot="1">
       <c r="A210" s="9"/>
       <c r="B210" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C210" s="10" t="s">
         <v>37</v>
       </c>
       <c r="D210" s="10" t="s">
         <v>38</v>
       </c>
       <c r="E210" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F210" s="11" t="s">
@@ -11960,65 +11961,65 @@
         <v>1306</v>
       </c>
       <c r="L222" s="31" t="s">
         <v>1307</v>
       </c>
       <c r="M222" s="31" t="s">
         <v>1308</v>
       </c>
     </row>
     <row r="223" spans="1:13">
       <c r="A223" s="26" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="224" spans="1:13">
       <c r="A224" s="27" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="225" spans="1:13">
       <c r="A225" s="27" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="227" spans="1:13" ht="12.75">
-      <c r="A227" s="53" t="s">
+      <c r="A227" s="55" t="s">
         <v>34</v>
       </c>
-      <c r="B227" s="53"/>
-[...10 lines deleted...]
-      <c r="M227" s="53"/>
+      <c r="B227" s="55"/>
+      <c r="C227" s="55"/>
+      <c r="D227" s="55"/>
+      <c r="E227" s="55"/>
+      <c r="F227" s="55"/>
+      <c r="G227" s="55"/>
+      <c r="H227" s="55"/>
+      <c r="I227" s="55"/>
+      <c r="J227" s="55"/>
+      <c r="K227" s="55"/>
+      <c r="L227" s="55"/>
+      <c r="M227" s="55"/>
     </row>
     <row r="228" spans="1:13" ht="12" thickBot="1">
       <c r="A228" s="6"/>
       <c r="B228" s="4"/>
       <c r="C228" s="7"/>
       <c r="D228" s="7"/>
       <c r="E228" s="7"/>
       <c r="F228" s="4"/>
       <c r="M228" s="8"/>
     </row>
     <row r="229" spans="1:13" ht="12" thickBot="1">
       <c r="A229" s="9"/>
       <c r="B229" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C229" s="10" t="s">
         <v>37</v>
       </c>
       <c r="D229" s="10" t="s">
         <v>38</v>
       </c>
       <c r="E229" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F229" s="11" t="s">
@@ -12508,65 +12509,65 @@
         <v>1382</v>
       </c>
       <c r="L241" s="31" t="s">
         <v>1383</v>
       </c>
       <c r="M241" s="31" t="s">
         <v>1384</v>
       </c>
     </row>
     <row r="242" spans="1:13">
       <c r="A242" s="26" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="243" spans="1:13">
       <c r="A243" s="27" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="244" spans="1:13">
       <c r="A244" s="27" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="246" spans="1:13" ht="12.75">
-      <c r="A246" s="53" t="s">
+      <c r="A246" s="55" t="s">
         <v>35</v>
       </c>
-      <c r="B246" s="53"/>
-[...10 lines deleted...]
-      <c r="M246" s="53"/>
+      <c r="B246" s="55"/>
+      <c r="C246" s="55"/>
+      <c r="D246" s="55"/>
+      <c r="E246" s="55"/>
+      <c r="F246" s="55"/>
+      <c r="G246" s="55"/>
+      <c r="H246" s="55"/>
+      <c r="I246" s="55"/>
+      <c r="J246" s="55"/>
+      <c r="K246" s="55"/>
+      <c r="L246" s="55"/>
+      <c r="M246" s="55"/>
     </row>
     <row r="247" spans="1:13" ht="12" thickBot="1">
       <c r="A247" s="6"/>
       <c r="B247" s="4"/>
       <c r="C247" s="7"/>
       <c r="D247" s="7"/>
       <c r="E247" s="7"/>
       <c r="F247" s="4"/>
       <c r="M247" s="8"/>
     </row>
     <row r="248" spans="1:13" ht="12" thickBot="1">
       <c r="A248" s="9"/>
       <c r="B248" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C248" s="10" t="s">
         <v>37</v>
       </c>
       <c r="D248" s="10" t="s">
         <v>38</v>
       </c>
       <c r="E248" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F248" s="11" t="s">
@@ -13056,65 +13057,65 @@
         <v>946.9</v>
       </c>
       <c r="L260" s="16">
         <v>953.7</v>
       </c>
       <c r="M260" s="35">
         <v>952.7</v>
       </c>
     </row>
     <row r="261" spans="1:13">
       <c r="A261" s="26" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="262" spans="1:13">
       <c r="A262" s="27" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="263" spans="1:13">
       <c r="A263" s="27" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="265" spans="1:13" ht="12.75">
-      <c r="A265" s="53" t="s">
+      <c r="A265" s="55" t="s">
         <v>1424</v>
       </c>
-      <c r="B265" s="53"/>
-[...10 lines deleted...]
-      <c r="M265" s="53"/>
+      <c r="B265" s="55"/>
+      <c r="C265" s="55"/>
+      <c r="D265" s="55"/>
+      <c r="E265" s="55"/>
+      <c r="F265" s="55"/>
+      <c r="G265" s="55"/>
+      <c r="H265" s="55"/>
+      <c r="I265" s="55"/>
+      <c r="J265" s="55"/>
+      <c r="K265" s="55"/>
+      <c r="L265" s="55"/>
+      <c r="M265" s="55"/>
     </row>
     <row r="266" spans="1:13" ht="12" thickBot="1">
       <c r="A266" s="6"/>
       <c r="B266" s="4"/>
       <c r="C266" s="7"/>
       <c r="D266" s="7"/>
       <c r="E266" s="7"/>
       <c r="F266" s="4"/>
       <c r="M266" s="8"/>
     </row>
     <row r="267" spans="1:13" ht="12" thickBot="1">
       <c r="A267" s="9"/>
       <c r="B267" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C267" s="10" t="s">
         <v>37</v>
       </c>
       <c r="D267" s="10" t="s">
         <v>38</v>
       </c>
       <c r="E267" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F267" s="11" t="s">
@@ -13604,65 +13605,65 @@
         <v>1112.9000000000001</v>
       </c>
       <c r="L279" s="45">
         <v>1098.8</v>
       </c>
       <c r="M279" s="45">
         <v>1112.0999999999999</v>
       </c>
     </row>
     <row r="280" spans="1:13">
       <c r="A280" s="26" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="281" spans="1:13">
       <c r="A281" s="27" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="282" spans="1:13">
       <c r="A282" s="27" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="284" spans="1:13" ht="12.75">
-      <c r="A284" s="53" t="s">
+      <c r="A284" s="55" t="s">
         <v>1425</v>
       </c>
-      <c r="B284" s="53"/>
-[...10 lines deleted...]
-      <c r="M284" s="53"/>
+      <c r="B284" s="55"/>
+      <c r="C284" s="55"/>
+      <c r="D284" s="55"/>
+      <c r="E284" s="55"/>
+      <c r="F284" s="55"/>
+      <c r="G284" s="55"/>
+      <c r="H284" s="55"/>
+      <c r="I284" s="55"/>
+      <c r="J284" s="55"/>
+      <c r="K284" s="55"/>
+      <c r="L284" s="55"/>
+      <c r="M284" s="55"/>
     </row>
     <row r="285" spans="1:13" ht="12" thickBot="1">
       <c r="A285" s="6"/>
       <c r="B285" s="4"/>
       <c r="C285" s="7"/>
       <c r="D285" s="7"/>
       <c r="E285" s="7"/>
       <c r="F285" s="4"/>
       <c r="M285" s="8"/>
     </row>
     <row r="286" spans="1:13" ht="12" thickBot="1">
       <c r="A286" s="9"/>
       <c r="B286" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C286" s="10" t="s">
         <v>37</v>
       </c>
       <c r="D286" s="10" t="s">
         <v>38</v>
       </c>
       <c r="E286" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F286" s="11" t="s">
@@ -13687,494 +13688,516 @@
         <v>46</v>
       </c>
       <c r="M286" s="11" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="287" spans="1:13" ht="22.5">
       <c r="A287" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B287" s="50">
         <v>126.5</v>
       </c>
       <c r="C287" s="39">
         <v>161.6</v>
       </c>
       <c r="D287" s="52">
         <v>137.1</v>
       </c>
       <c r="E287" s="52">
         <v>134.69999999999999</v>
       </c>
       <c r="F287" s="47">
         <v>122.9</v>
       </c>
-      <c r="G287" s="54">
+      <c r="G287" s="53">
         <v>124.7</v>
       </c>
-      <c r="H287" s="44"/>
+      <c r="H287" s="56">
+        <v>122</v>
+      </c>
       <c r="I287" s="45"/>
       <c r="J287" s="16"/>
       <c r="K287" s="45"/>
       <c r="L287" s="45"/>
       <c r="M287" s="45"/>
     </row>
     <row r="288" spans="1:13">
       <c r="A288" s="14" t="s">
         <v>2</v>
       </c>
       <c r="B288" s="50">
         <v>55.8</v>
       </c>
       <c r="C288" s="40">
         <v>76</v>
       </c>
       <c r="D288" s="52">
         <v>58.3</v>
       </c>
       <c r="E288" s="52">
         <v>59.4</v>
       </c>
       <c r="F288" s="47">
         <v>54.3</v>
       </c>
       <c r="G288" s="49">
         <v>54.1</v>
       </c>
-      <c r="H288" s="44"/>
+      <c r="H288" s="49">
+        <v>56.1</v>
+      </c>
       <c r="I288" s="45"/>
       <c r="J288" s="16"/>
       <c r="K288" s="45"/>
       <c r="L288" s="45"/>
       <c r="M288" s="45"/>
     </row>
     <row r="289" spans="1:13">
       <c r="A289" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B289" s="50">
         <v>1414.8</v>
       </c>
       <c r="C289" s="40">
         <v>1406.1</v>
       </c>
       <c r="D289" s="52">
         <v>1408.5</v>
       </c>
       <c r="E289" s="52">
         <v>1534.4</v>
       </c>
       <c r="F289" s="47">
         <v>1499.6</v>
       </c>
       <c r="G289" s="49">
         <v>1483.5</v>
       </c>
-      <c r="H289" s="44"/>
+      <c r="H289" s="49">
+        <v>1502.6</v>
+      </c>
       <c r="I289" s="46"/>
       <c r="J289" s="35"/>
       <c r="K289" s="46"/>
       <c r="L289" s="46"/>
       <c r="M289" s="46"/>
     </row>
     <row r="290" spans="1:13">
       <c r="A290" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B290" s="31"/>
       <c r="C290" s="51"/>
       <c r="D290" s="52"/>
       <c r="E290" s="52"/>
       <c r="F290" s="47"/>
       <c r="G290" s="49"/>
-      <c r="H290" s="44"/>
+      <c r="H290" s="49"/>
       <c r="I290" s="13"/>
       <c r="J290" s="13"/>
       <c r="K290" s="48"/>
       <c r="L290" s="48"/>
       <c r="M290" s="48"/>
     </row>
     <row r="291" spans="1:13" ht="22.5">
       <c r="A291" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B291" s="50">
         <v>42.3</v>
       </c>
       <c r="C291" s="40">
         <v>41.8</v>
       </c>
       <c r="D291" s="52">
         <v>42</v>
       </c>
       <c r="E291" s="52">
         <v>41.6</v>
       </c>
       <c r="F291" s="47">
         <v>42</v>
       </c>
       <c r="G291" s="49">
         <v>41.2</v>
       </c>
-      <c r="H291" s="44"/>
+      <c r="H291" s="49">
+        <v>41.5</v>
+      </c>
       <c r="I291" s="44"/>
       <c r="J291" s="44"/>
       <c r="K291" s="49"/>
       <c r="L291" s="49"/>
       <c r="M291" s="49"/>
     </row>
     <row r="292" spans="1:13" ht="22.5">
       <c r="A292" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B292" s="50">
         <v>84.5</v>
       </c>
       <c r="C292" s="40">
         <v>84.3</v>
       </c>
       <c r="D292" s="52">
         <v>83.7</v>
       </c>
       <c r="E292" s="52">
         <v>83.1</v>
       </c>
       <c r="F292" s="47">
         <v>82.1</v>
       </c>
       <c r="G292" s="49">
         <v>80.5</v>
       </c>
-      <c r="H292" s="44"/>
+      <c r="H292" s="49">
+        <v>80.099999999999994</v>
+      </c>
       <c r="I292" s="44"/>
       <c r="J292" s="44"/>
       <c r="K292" s="49"/>
       <c r="L292" s="45"/>
       <c r="M292" s="45"/>
     </row>
     <row r="293" spans="1:13" ht="45">
       <c r="A293" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B293" s="50">
         <v>49.9</v>
       </c>
       <c r="C293" s="40">
         <v>58.6</v>
       </c>
       <c r="D293" s="52">
         <v>57.6</v>
       </c>
       <c r="E293" s="52">
         <v>58.3</v>
       </c>
       <c r="F293" s="47">
         <v>67.2</v>
       </c>
       <c r="G293" s="49">
         <v>67.2</v>
       </c>
-      <c r="H293" s="44"/>
+      <c r="H293" s="49">
+        <v>59.9</v>
+      </c>
       <c r="I293" s="44"/>
       <c r="J293" s="44"/>
       <c r="K293" s="49"/>
       <c r="L293" s="45"/>
       <c r="M293" s="45"/>
     </row>
     <row r="294" spans="1:13" ht="45">
       <c r="A294" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B294" s="50">
         <v>681.2</v>
       </c>
       <c r="C294" s="40">
         <v>682.4</v>
       </c>
       <c r="D294" s="52">
         <v>674.3</v>
       </c>
       <c r="E294" s="52">
         <v>687.9</v>
       </c>
       <c r="F294" s="47">
         <v>707.1</v>
       </c>
       <c r="G294" s="49">
         <v>701.3</v>
       </c>
-      <c r="H294" s="44"/>
+      <c r="H294" s="49">
+        <v>729.2</v>
+      </c>
       <c r="I294" s="44"/>
       <c r="J294" s="44"/>
       <c r="K294" s="49"/>
       <c r="L294" s="46"/>
       <c r="M294" s="46"/>
     </row>
     <row r="295" spans="1:13" ht="45">
       <c r="A295" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B295" s="50">
         <v>254.8</v>
       </c>
       <c r="C295" s="40">
         <v>237.2</v>
       </c>
       <c r="D295" s="52">
         <v>244.7</v>
       </c>
       <c r="E295" s="52">
         <v>245.2</v>
       </c>
       <c r="F295" s="47">
         <v>249.9</v>
       </c>
       <c r="G295" s="49">
         <v>250.8</v>
       </c>
-      <c r="H295" s="44"/>
+      <c r="H295" s="49">
+        <v>252.4</v>
+      </c>
       <c r="I295" s="44"/>
       <c r="J295" s="44"/>
       <c r="K295" s="49"/>
       <c r="L295" s="48"/>
       <c r="M295" s="48"/>
     </row>
     <row r="296" spans="1:13">
       <c r="A296" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B296" s="50">
         <v>4.7</v>
       </c>
       <c r="C296" s="40">
         <v>0.4</v>
       </c>
       <c r="D296" s="52">
         <v>0.5</v>
       </c>
       <c r="E296" s="52">
         <v>0.5</v>
       </c>
       <c r="F296" s="47">
         <v>0.4</v>
       </c>
       <c r="G296" s="49">
         <v>0.5</v>
       </c>
-      <c r="H296" s="44"/>
+      <c r="H296" s="49">
+        <v>0.4</v>
+      </c>
       <c r="I296" s="44"/>
       <c r="J296" s="44"/>
       <c r="K296" s="49"/>
       <c r="L296" s="49"/>
       <c r="M296" s="49"/>
     </row>
     <row r="297" spans="1:13" ht="22.5">
       <c r="A297" s="19" t="s">
         <v>14</v>
       </c>
       <c r="B297" s="50">
         <v>297.39999999999998</v>
       </c>
       <c r="C297" s="40">
         <v>301.39999999999998</v>
       </c>
       <c r="D297" s="52">
         <v>305.7</v>
       </c>
       <c r="E297" s="52">
         <v>417.8</v>
       </c>
       <c r="F297" s="47">
         <v>350.9</v>
       </c>
-      <c r="G297" s="55">
+      <c r="G297" s="54">
         <v>342</v>
       </c>
-      <c r="H297" s="44"/>
+      <c r="H297" s="54">
+        <v>339.1</v>
+      </c>
       <c r="I297" s="44"/>
       <c r="J297" s="44"/>
       <c r="K297" s="49"/>
       <c r="L297" s="45"/>
       <c r="M297" s="45"/>
     </row>
     <row r="298" spans="1:13" ht="22.5">
       <c r="A298" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B298" s="50">
         <v>1001.1</v>
       </c>
       <c r="C298" s="40">
         <v>997.6</v>
       </c>
       <c r="D298" s="52">
         <v>995.9</v>
       </c>
       <c r="E298" s="52">
         <v>1002.6</v>
       </c>
       <c r="F298" s="47">
         <v>1015.8</v>
       </c>
       <c r="G298" s="49">
         <v>1023.7</v>
       </c>
-      <c r="H298" s="44"/>
+      <c r="H298" s="49">
+        <v>1038.7</v>
+      </c>
       <c r="I298" s="47"/>
       <c r="J298" s="38"/>
       <c r="K298" s="47"/>
       <c r="L298" s="45"/>
       <c r="M298" s="45"/>
     </row>
     <row r="299" spans="1:13">
       <c r="A299" s="26" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="300" spans="1:13">
       <c r="A300" s="27" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="301" spans="1:13">
       <c r="A301" s="27" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="A65:M65"/>
-[...6 lines deleted...]
-    <mergeCell ref="A113:M113"/>
     <mergeCell ref="A284:M284"/>
     <mergeCell ref="A265:M265"/>
     <mergeCell ref="A246:M246"/>
     <mergeCell ref="A97:M97"/>
     <mergeCell ref="A189:M189"/>
     <mergeCell ref="A208:M208"/>
     <mergeCell ref="A170:M170"/>
     <mergeCell ref="A151:M151"/>
     <mergeCell ref="A132:M132"/>
+    <mergeCell ref="A65:M65"/>
+    <mergeCell ref="A81:M81"/>
+    <mergeCell ref="A227:M227"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A17:M17"/>
+    <mergeCell ref="A33:M33"/>
+    <mergeCell ref="A49:M49"/>
+    <mergeCell ref="A113:M113"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BB3460C7A29067449391BD7A8B646D37" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="740bb86bca79541508f4fd23f0d2ab6d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{324E0D6E-871C-47BC-9F4D-BC33C5287468}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B12C570-4307-4740-B458-26A1277EFDCC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>