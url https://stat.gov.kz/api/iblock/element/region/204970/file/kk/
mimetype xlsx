--- v2 (2026-08-26)
+++ v3 (2026-09-15)
@@ -1,4219 +1,4333 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
-  <workbookPr defaultThemeVersion="124226"/>
+  <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12795"/>
+    <workbookView xWindow="14400" yWindow="75" windowWidth="14340" windowHeight="12795" tabRatio="700"/>
   </bookViews>
   <sheets>
-    <sheet name="1" sheetId="2" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
+    <sheet name="Көрсеткіш" sheetId="30" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2215" uniqueCount="1426">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2258" uniqueCount="1470">
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/cca/kid5lw3qdvcwzo1zl0kl5pn1o3kbo2in/%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D0%98%D0%9A%D0%A2.rar</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Құндық көріністегі халыққа көрсетілген байланыс қызметтері көлеміне тек азамматтарға олардың қаражаты есебінен ұсынылатын қызметтерден алынатын негізгі қызмет түрінен түскен қаражат түсімдері қосылады; 
+пошталық және арнаулы жөнелтімдерді қабылдау, сұрыптау, тасымалдау және жеткізу, сондай-ақ мерзімдік баспаларды жіберу, жеткізу және тарату </t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>Байланыс қызметінің көлемі</t>
+  </si>
+  <si>
+    <t>Миллион теңге</t>
+  </si>
+  <si>
+    <t>2003 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Агрегатталған</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3-байланыс «Пошталық және курьерлік қызмет және байланыс қызметтері туралы есеп» кезеңділігі айлық </t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>2010 жылғы пошта және курьерлік қызметтің қызмет көрсетулерінің және түрлері бойынша байланыс қызметінің көлемі</t>
+  </si>
+  <si>
+    <t>млн. теңге</t>
+  </si>
+  <si>
+    <t>Қаңтар</t>
+  </si>
+  <si>
+    <t>Ақпан</t>
+  </si>
+  <si>
+    <t>Наурыз</t>
+  </si>
+  <si>
+    <t>Сәуір</t>
+  </si>
+  <si>
+    <t>Мамыр</t>
+  </si>
+  <si>
+    <t>Маусым</t>
+  </si>
+  <si>
+    <t>Шілде</t>
+  </si>
+  <si>
+    <t>Тамыз</t>
+  </si>
+  <si>
+    <t>Қыркүйек</t>
+  </si>
+  <si>
+    <t>Қазан</t>
+  </si>
+  <si>
+    <t>Қараша</t>
+  </si>
+  <si>
+    <t>Желтоқсан</t>
+  </si>
+  <si>
+    <t>Пошта және курьерлік қызметтің қызмет көрсетулерінің көлемі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">одан - халыққа </t>
+  </si>
+  <si>
+    <t>Байланыс қызметінің көлемі - барлығы</t>
+  </si>
   <si>
     <t>соның ішінде:</t>
   </si>
   <si>
-    <t>млн. теңге</t>
-[...4 lines deleted...]
-  <si>
     <t>қалааралық және халықаралық телефон байланысы қызметтері</t>
   </si>
   <si>
     <t>жергілікті телефон байланысы қызметтері</t>
   </si>
   <si>
     <t>деректерді беру бойынша қызметтері</t>
   </si>
   <si>
     <t>Интернет желісінің қызметтері</t>
   </si>
   <si>
     <t xml:space="preserve">ұтқыр байланыс қызметтері </t>
   </si>
   <si>
     <t>байланыстың өзге де қызметтері</t>
   </si>
   <si>
-    <t>2010 жылғы пошта және курьерлік қызметтің қызмет көрсетулерінің және түрлері бойынша байланыс қызметінің көлемі</t>
+    <t xml:space="preserve">Жалпы байланыс қызметінің көлемінен - халыққа </t>
   </si>
   <si>
     <t xml:space="preserve">2011 жылғы пошта және курьерлік қызметтің қызмет көрсетулерінің және түрлері бойынша байланыс қызметінің көлемі </t>
   </si>
   <si>
+    <t>33,6</t>
+  </si>
+  <si>
+    <t>34,6</t>
+  </si>
+  <si>
+    <t>35,7</t>
+  </si>
+  <si>
+    <t>37,6</t>
+  </si>
+  <si>
+    <t>38,9</t>
+  </si>
+  <si>
+    <t>40,7</t>
+  </si>
+  <si>
+    <t>42,3</t>
+  </si>
+  <si>
+    <t>44,6</t>
+  </si>
+  <si>
+    <t>46,7</t>
+  </si>
+  <si>
+    <t>49,2</t>
+  </si>
+  <si>
+    <t>51,7</t>
+  </si>
+  <si>
+    <t>54,3</t>
+  </si>
+  <si>
+    <t>20,9</t>
+  </si>
+  <si>
+    <t>21,8</t>
+  </si>
+  <si>
+    <t>22,5</t>
+  </si>
+  <si>
+    <t>23,4</t>
+  </si>
+  <si>
+    <t>24,3</t>
+  </si>
+  <si>
+    <t>25,3</t>
+  </si>
+  <si>
+    <t>26,6</t>
+  </si>
+  <si>
+    <t>27,9</t>
+  </si>
+  <si>
+    <t>29,3</t>
+  </si>
+  <si>
+    <t>30,8</t>
+  </si>
+  <si>
+    <t>32,3</t>
+  </si>
+  <si>
+    <t>33,9</t>
+  </si>
+  <si>
+    <t>930,4</t>
+  </si>
+  <si>
+    <t>948,8</t>
+  </si>
+  <si>
+    <t>977,6</t>
+  </si>
+  <si>
+    <t>983,4</t>
+  </si>
+  <si>
+    <t>1 001,9</t>
+  </si>
+  <si>
+    <t>1 002,1</t>
+  </si>
+  <si>
+    <t>993,1</t>
+  </si>
+  <si>
+    <t>1 013,8</t>
+  </si>
+  <si>
+    <t>1 016,2</t>
+  </si>
+  <si>
+    <t>1 008,1</t>
+  </si>
+  <si>
+    <t>1 022,8</t>
+  </si>
+  <si>
+    <t>1 077,7</t>
+  </si>
+  <si>
+    <t>272,2</t>
+  </si>
+  <si>
+    <t>254,1</t>
+  </si>
+  <si>
+    <t>276,7</t>
+  </si>
+  <si>
+    <t>267,2</t>
+  </si>
+  <si>
+    <t>268,1</t>
+  </si>
+  <si>
+    <t>266,3</t>
+  </si>
+  <si>
+    <t>260,8</t>
+  </si>
+  <si>
+    <t>268,7</t>
+  </si>
+  <si>
+    <t>259,1</t>
+  </si>
+  <si>
+    <t>248,6</t>
+  </si>
+  <si>
+    <t>246,2</t>
+  </si>
+  <si>
+    <t>256,8</t>
+  </si>
+  <si>
+    <t>269,3</t>
+  </si>
+  <si>
+    <t>302,9</t>
+  </si>
+  <si>
+    <t>301,8</t>
+  </si>
+  <si>
+    <t>305,3</t>
+  </si>
+  <si>
+    <t>310,2</t>
+  </si>
+  <si>
+    <t>311,9</t>
+  </si>
+  <si>
+    <t>311,6</t>
+  </si>
+  <si>
+    <t>315,8</t>
+  </si>
+  <si>
+    <t>308,6</t>
+  </si>
+  <si>
+    <t>315,1</t>
+  </si>
+  <si>
+    <t>317,7</t>
+  </si>
+  <si>
+    <t>7,4</t>
+  </si>
+  <si>
+    <t>6,3</t>
+  </si>
+  <si>
+    <t>6,4</t>
+  </si>
+  <si>
+    <t>6,7</t>
+  </si>
+  <si>
+    <t>7,8</t>
+  </si>
+  <si>
+    <t>7,0</t>
+  </si>
+  <si>
+    <t>7,1</t>
+  </si>
+  <si>
+    <t>6,8</t>
+  </si>
+  <si>
+    <t>6,1</t>
+  </si>
+  <si>
+    <t>6,6</t>
+  </si>
+  <si>
+    <t>6,9</t>
+  </si>
+  <si>
+    <t>238,7</t>
+  </si>
+  <si>
+    <t>241,7</t>
+  </si>
+  <si>
+    <t>246,1</t>
+  </si>
+  <si>
+    <t>255,6</t>
+  </si>
+  <si>
+    <t>267,1</t>
+  </si>
+  <si>
+    <t>261,4</t>
+  </si>
+  <si>
+    <t>260,6</t>
+  </si>
+  <si>
+    <t>267,6</t>
+  </si>
+  <si>
+    <t>281,5</t>
+  </si>
+  <si>
+    <t>287,6</t>
+  </si>
+  <si>
+    <t>294,8</t>
+  </si>
+  <si>
+    <t>309,5</t>
+  </si>
+  <si>
+    <t>сымсыз желілері және жерсерігі, кабельді инфрақұрылым арқылы бағдарламаларды тарату бойынша қызметтері</t>
+  </si>
+  <si>
+    <t>72,8</t>
+  </si>
+  <si>
+    <t>73,5</t>
+  </si>
+  <si>
+    <t>75,4</t>
+  </si>
+  <si>
+    <t>76,0</t>
+  </si>
+  <si>
+    <t>78,6</t>
+  </si>
+  <si>
+    <t>78,5</t>
+  </si>
+  <si>
+    <t>78,8</t>
+  </si>
+  <si>
+    <t>80,6</t>
+  </si>
+  <si>
+    <t>82,2</t>
+  </si>
+  <si>
+    <t>82,5</t>
+  </si>
+  <si>
+    <t>84,2</t>
+  </si>
+  <si>
+    <t>90,2</t>
+  </si>
+  <si>
+    <t>3,1</t>
+  </si>
+  <si>
+    <t>3,2</t>
+  </si>
+  <si>
+    <t>3,3</t>
+  </si>
+  <si>
+    <t>3,4</t>
+  </si>
+  <si>
+    <t>4,0</t>
+  </si>
+  <si>
+    <t>2,8</t>
+  </si>
+  <si>
+    <t>67,0</t>
+  </si>
+  <si>
+    <t>68,1</t>
+  </si>
+  <si>
+    <t>69,3</t>
+  </si>
+  <si>
+    <t>66,7</t>
+  </si>
+  <si>
+    <t>73,1</t>
+  </si>
+  <si>
+    <t>70,9</t>
+  </si>
+  <si>
+    <t>71,6</t>
+  </si>
+  <si>
+    <t>71,5</t>
+  </si>
+  <si>
+    <t>72,6</t>
+  </si>
+  <si>
+    <t>93,8</t>
+  </si>
+  <si>
+    <t>670,9</t>
+  </si>
+  <si>
+    <t>682,5</t>
+  </si>
+  <si>
+    <t>704,5</t>
+  </si>
+  <si>
+    <t>702,3</t>
+  </si>
+  <si>
+    <t>713,3</t>
+  </si>
+  <si>
+    <t>712,5</t>
+  </si>
+  <si>
+    <t>717,2</t>
+  </si>
+  <si>
+    <t>729,7</t>
+  </si>
+  <si>
+    <t>726,8</t>
+  </si>
+  <si>
+    <t>724,1</t>
+  </si>
+  <si>
+    <t>731,5</t>
+  </si>
+  <si>
+    <t>756,0</t>
+  </si>
+  <si>
     <t>2012 жылғы пошта және курьерлік қызметтің қызмет көрсетулерінің және түрлері бойынша байланыс қызметінің көлемі</t>
   </si>
   <si>
+    <t>35,0</t>
+  </si>
+  <si>
+    <t>36,9</t>
+  </si>
+  <si>
+    <t>38,7</t>
+  </si>
+  <si>
+    <t>40,4</t>
+  </si>
+  <si>
+    <t>43,7</t>
+  </si>
+  <si>
+    <t>45,8</t>
+  </si>
+  <si>
+    <t>48,7</t>
+  </si>
+  <si>
+    <t>57,3</t>
+  </si>
+  <si>
+    <t>60,5</t>
+  </si>
+  <si>
+    <t>64,6</t>
+  </si>
+  <si>
+    <t>68,7</t>
+  </si>
+  <si>
+    <t>22,0</t>
+  </si>
+  <si>
+    <t>23,1</t>
+  </si>
+  <si>
+    <t>24,2</t>
+  </si>
+  <si>
+    <t>25,4</t>
+  </si>
+  <si>
+    <t>27,3</t>
+  </si>
+  <si>
+    <t>28,6</t>
+  </si>
+  <si>
+    <t>30,0</t>
+  </si>
+  <si>
+    <t>36,0</t>
+  </si>
+  <si>
+    <t>38,5</t>
+  </si>
+  <si>
+    <t>41,2</t>
+  </si>
+  <si>
+    <t>44,1</t>
+  </si>
+  <si>
+    <t>48,5</t>
+  </si>
+  <si>
+    <t>1 042,3</t>
+  </si>
+  <si>
+    <t>1 055,5</t>
+  </si>
+  <si>
+    <t>1 044,2</t>
+  </si>
+  <si>
+    <t>1 041,1</t>
+  </si>
+  <si>
+    <t>1 081,3</t>
+  </si>
+  <si>
+    <t>1 078,0</t>
+  </si>
+  <si>
+    <t>1 064,3</t>
+  </si>
+  <si>
+    <t>1 086,1</t>
+  </si>
+  <si>
+    <t>1 112,7</t>
+  </si>
+  <si>
+    <t>1 123,5</t>
+  </si>
+  <si>
+    <t>1 125,2</t>
+  </si>
+  <si>
+    <t>1 137,7</t>
+  </si>
+  <si>
+    <t>245,3</t>
+  </si>
+  <si>
+    <t>232,4</t>
+  </si>
+  <si>
+    <t>235,9</t>
+  </si>
+  <si>
+    <t>228,6</t>
+  </si>
+  <si>
+    <t>224,3</t>
+  </si>
+  <si>
+    <t>219,2</t>
+  </si>
+  <si>
+    <t>205,6</t>
+  </si>
+  <si>
+    <t>205,9</t>
+  </si>
+  <si>
+    <t>200,8</t>
+  </si>
+  <si>
+    <t>199,0</t>
+  </si>
+  <si>
+    <t>193,7</t>
+  </si>
+  <si>
+    <t>195,9</t>
+  </si>
+  <si>
+    <t>315,5</t>
+  </si>
+  <si>
+    <t>319,2</t>
+  </si>
+  <si>
+    <t>321,0</t>
+  </si>
+  <si>
+    <t>322,5</t>
+  </si>
+  <si>
+    <t>357,6</t>
+  </si>
+  <si>
+    <t>356,1</t>
+  </si>
+  <si>
+    <t>355,0</t>
+  </si>
+  <si>
+    <t>354,4</t>
+  </si>
+  <si>
+    <t>353,1</t>
+  </si>
+  <si>
+    <t>362,8</t>
+  </si>
+  <si>
+    <t>359,9</t>
+  </si>
+  <si>
+    <t>362,2</t>
+  </si>
+  <si>
+    <t>5,8</t>
+  </si>
+  <si>
+    <t>9,4</t>
+  </si>
+  <si>
+    <t>8,9</t>
+  </si>
+  <si>
+    <t>22,2</t>
+  </si>
+  <si>
+    <t>25,6</t>
+  </si>
+  <si>
+    <t>24,5</t>
+  </si>
+  <si>
+    <t>303,6</t>
+  </si>
+  <si>
+    <t>308,2</t>
+  </si>
+  <si>
+    <t>305,9</t>
+  </si>
+  <si>
+    <t>307,8</t>
+  </si>
+  <si>
+    <t>314,6</t>
+  </si>
+  <si>
+    <t>313,8</t>
+  </si>
+  <si>
+    <t>314,4</t>
+  </si>
+  <si>
+    <t>323,6</t>
+  </si>
+  <si>
+    <t>334,4</t>
+  </si>
+  <si>
+    <t>339,7</t>
+  </si>
+  <si>
+    <t>349,4</t>
+  </si>
+  <si>
+    <t>353,8</t>
+  </si>
+  <si>
+    <t>92,2</t>
+  </si>
+  <si>
+    <t>104,9</t>
+  </si>
+  <si>
+    <t>104,5</t>
+  </si>
+  <si>
+    <t>105,8</t>
+  </si>
+  <si>
+    <t>107,8</t>
+  </si>
+  <si>
+    <t>107,4</t>
+  </si>
+  <si>
+    <t>108,3</t>
+  </si>
+  <si>
+    <t>108,9</t>
+  </si>
+  <si>
+    <t>111,3</t>
+  </si>
+  <si>
+    <t>113,0</t>
+  </si>
+  <si>
+    <t>3,5</t>
+  </si>
+  <si>
+    <t>4,7</t>
+  </si>
+  <si>
+    <t>76,2</t>
+  </si>
+  <si>
+    <t>81,5</t>
+  </si>
+  <si>
+    <t>67,7</t>
+  </si>
+  <si>
+    <t>67,5</t>
+  </si>
+  <si>
+    <t>67,8</t>
+  </si>
+  <si>
+    <t>68,8</t>
+  </si>
+  <si>
+    <t>69,2</t>
+  </si>
+  <si>
+    <t>69,0</t>
+  </si>
+  <si>
+    <t>87,5</t>
+  </si>
+  <si>
+    <t>83,9</t>
+  </si>
+  <si>
+    <t>82,9</t>
+  </si>
+  <si>
+    <t>82,4</t>
+  </si>
+  <si>
+    <t>755,9</t>
+  </si>
+  <si>
+    <t>762,3</t>
+  </si>
+  <si>
+    <t>769,1</t>
+  </si>
+  <si>
+    <t>760,3</t>
+  </si>
+  <si>
+    <t>794,3</t>
+  </si>
+  <si>
+    <t>786,4</t>
+  </si>
+  <si>
+    <t>783,4</t>
+  </si>
+  <si>
+    <t>792,0</t>
+  </si>
+  <si>
+    <t>794,6</t>
+  </si>
+  <si>
+    <t>811,4</t>
+  </si>
+  <si>
+    <t>806,2</t>
+  </si>
+  <si>
+    <t>826,3</t>
+  </si>
+  <si>
     <t xml:space="preserve">2013 жылғы пошта және курьерлік қызметтің қызмет көрсетулерінің және түрлері бойынша байланыс қызметінің көлемі  </t>
   </si>
   <si>
+    <t>40,1</t>
+  </si>
+  <si>
+    <t>42,2</t>
+  </si>
+  <si>
+    <t>42,0</t>
+  </si>
+  <si>
+    <t>44,8</t>
+  </si>
+  <si>
+    <t>46,9</t>
+  </si>
+  <si>
+    <t>49,3</t>
+  </si>
+  <si>
+    <t>51,4</t>
+  </si>
+  <si>
+    <t>53,1</t>
+  </si>
+  <si>
+    <t>52,3</t>
+  </si>
+  <si>
+    <t>53,7</t>
+  </si>
+  <si>
+    <t>54,2</t>
+  </si>
+  <si>
+    <t>55,1</t>
+  </si>
+  <si>
+    <t>23,6</t>
+  </si>
+  <si>
+    <t>24,8</t>
+  </si>
+  <si>
+    <t>25,2</t>
+  </si>
+  <si>
+    <t>26,4</t>
+  </si>
+  <si>
+    <t>27,7</t>
+  </si>
+  <si>
+    <t>29,1</t>
+  </si>
+  <si>
+    <t>30,4</t>
+  </si>
+  <si>
+    <t>31,4</t>
+  </si>
+  <si>
+    <t>30,9</t>
+  </si>
+  <si>
+    <t>31,8</t>
+  </si>
+  <si>
+    <t>32,7</t>
+  </si>
+  <si>
+    <t>1 117,1</t>
+  </si>
+  <si>
+    <t>1 207,8</t>
+  </si>
+  <si>
+    <t>1 210,2</t>
+  </si>
+  <si>
+    <t>1 220,5</t>
+  </si>
+  <si>
+    <t>1 226,9</t>
+  </si>
+  <si>
+    <t>1 224,1</t>
+  </si>
+  <si>
+    <t>1 219,7</t>
+  </si>
+  <si>
+    <t>1 209,4</t>
+  </si>
+  <si>
+    <t>1 208,7</t>
+  </si>
+  <si>
+    <t>1 223,8</t>
+  </si>
+  <si>
+    <t>1 223,2</t>
+  </si>
+  <si>
+    <t>1 231,6</t>
+  </si>
+  <si>
+    <t>188,3</t>
+  </si>
+  <si>
+    <t>172,0</t>
+  </si>
+  <si>
+    <t>183,2</t>
+  </si>
+  <si>
+    <t>173,2</t>
+  </si>
+  <si>
+    <t>173,7</t>
+  </si>
+  <si>
+    <t>170,0</t>
+  </si>
+  <si>
+    <t>163,3</t>
+  </si>
+  <si>
+    <t>162,7</t>
+  </si>
+  <si>
+    <t>170,1</t>
+  </si>
+  <si>
+    <t>164,8</t>
+  </si>
+  <si>
+    <t>167,1</t>
+  </si>
+  <si>
+    <t>349,1</t>
+  </si>
+  <si>
+    <t>400,1</t>
+  </si>
+  <si>
+    <t>398,1</t>
+  </si>
+  <si>
+    <t>400,7</t>
+  </si>
+  <si>
+    <t>397,8</t>
+  </si>
+  <si>
+    <t>397,0</t>
+  </si>
+  <si>
+    <t>396,4</t>
+  </si>
+  <si>
+    <t>395,8</t>
+  </si>
+  <si>
+    <t>394,1</t>
+  </si>
+  <si>
+    <t>394,5</t>
+  </si>
+  <si>
+    <t>394,9</t>
+  </si>
+  <si>
+    <t>23,7</t>
+  </si>
+  <si>
+    <t>30,5</t>
+  </si>
+  <si>
+    <t>32,1</t>
+  </si>
+  <si>
+    <t>33,2</t>
+  </si>
+  <si>
+    <t>32,2</t>
+  </si>
+  <si>
+    <t>30,7</t>
+  </si>
+  <si>
+    <t>30,1</t>
+  </si>
+  <si>
+    <t>29,5</t>
+  </si>
+  <si>
+    <t>28,0</t>
+  </si>
+  <si>
+    <t>31,2</t>
+  </si>
+  <si>
+    <t>366,2</t>
+  </si>
+  <si>
+    <t>369,0</t>
+  </si>
+  <si>
+    <t>373,1</t>
+  </si>
+  <si>
+    <t>383,7</t>
+  </si>
+  <si>
+    <t>380,8</t>
+  </si>
+  <si>
+    <t>387,5</t>
+  </si>
+  <si>
+    <t>376,7</t>
+  </si>
+  <si>
+    <t>368,5</t>
+  </si>
+  <si>
+    <t>378,9</t>
+  </si>
+  <si>
+    <t>382,5</t>
+  </si>
+  <si>
+    <t>387,7</t>
+  </si>
+  <si>
+    <t>115,9</t>
+  </si>
+  <si>
+    <t>116,4</t>
+  </si>
+  <si>
+    <t>119,9</t>
+  </si>
+  <si>
+    <t>122,6</t>
+  </si>
+  <si>
+    <t>120,4</t>
+  </si>
+  <si>
+    <t>119,8</t>
+  </si>
+  <si>
+    <t>120,7</t>
+  </si>
+  <si>
+    <t>122,1</t>
+  </si>
+  <si>
+    <t>122,8</t>
+  </si>
+  <si>
+    <t>125,1</t>
+  </si>
+  <si>
+    <t>127,2</t>
+  </si>
+  <si>
+    <t>129,6</t>
+  </si>
+  <si>
+    <t>3,0</t>
+  </si>
+  <si>
+    <t>2,9</t>
+  </si>
+  <si>
+    <t>2,6</t>
+  </si>
+  <si>
+    <t>2,7</t>
+  </si>
+  <si>
+    <t>84,0</t>
+  </si>
+  <si>
+    <t>120,5</t>
+  </si>
+  <si>
+    <t>106,6</t>
+  </si>
+  <si>
+    <t>115,8</t>
+  </si>
+  <si>
+    <t>115,1</t>
+  </si>
+  <si>
+    <t>121,4</t>
+  </si>
+  <si>
+    <t>117,6</t>
+  </si>
+  <si>
+    <t>118,8</t>
+  </si>
+  <si>
+    <t>119,3</t>
+  </si>
+  <si>
+    <t>123,1</t>
+  </si>
+  <si>
+    <t>120,9</t>
+  </si>
+  <si>
+    <t>118,2</t>
+  </si>
+  <si>
+    <t>816,2</t>
+  </si>
+  <si>
+    <t>853,0</t>
+  </si>
+  <si>
+    <t>872,0</t>
+  </si>
+  <si>
+    <t>864,2</t>
+  </si>
+  <si>
+    <t>866,7</t>
+  </si>
+  <si>
+    <t>862,8</t>
+  </si>
+  <si>
+    <t>857,7</t>
+  </si>
+  <si>
+    <t>854,1</t>
+  </si>
+  <si>
+    <t>856,2</t>
+  </si>
+  <si>
+    <t>868,9</t>
+  </si>
+  <si>
+    <t>867,8</t>
+  </si>
+  <si>
+    <t>876,5</t>
+  </si>
+  <si>
     <t xml:space="preserve">2014 жылғы жылғы пошта және курьерлік қызметтің қызмет көрсетулерінің және түрлері бойынша байланыс қызметінің көлемі </t>
   </si>
   <si>
+    <t>42,7</t>
+  </si>
+  <si>
+    <t>42,5</t>
+  </si>
+  <si>
+    <t>44,3</t>
+  </si>
+  <si>
+    <t>54,1</t>
+  </si>
+  <si>
+    <t>59,1</t>
+  </si>
+  <si>
+    <t>64,5</t>
+  </si>
+  <si>
+    <t>70,8</t>
+  </si>
+  <si>
+    <t>89,8</t>
+  </si>
+  <si>
+    <t>96,9</t>
+  </si>
+  <si>
+    <t>97,0</t>
+  </si>
+  <si>
+    <t>24,9</t>
+  </si>
+  <si>
+    <t>25,7</t>
+  </si>
+  <si>
+    <t>32,6</t>
+  </si>
+  <si>
+    <t>36,1</t>
+  </si>
+  <si>
+    <t>39,5</t>
+  </si>
+  <si>
+    <t>42,6</t>
+  </si>
+  <si>
+    <t>46,4</t>
+  </si>
+  <si>
+    <t>50,8</t>
+  </si>
+  <si>
+    <t>55,3</t>
+  </si>
+  <si>
+    <t>55,7</t>
+  </si>
+  <si>
+    <t>1 236,0</t>
+  </si>
+  <si>
+    <t>1 239,5</t>
+  </si>
+  <si>
+    <t>1 253,8</t>
+  </si>
+  <si>
+    <t>1 247,1</t>
+  </si>
+  <si>
+    <t>1 253,2</t>
+  </si>
+  <si>
+    <t>1 255,1</t>
+  </si>
+  <si>
+    <t>1 269,5</t>
+  </si>
+  <si>
+    <t>1 280,0</t>
+  </si>
+  <si>
+    <t>1 270,5</t>
+  </si>
+  <si>
+    <t>1 276,7</t>
+  </si>
+  <si>
+    <t>1 285,3</t>
+  </si>
+  <si>
+    <t>1 302,4</t>
+  </si>
+  <si>
+    <t>149,3</t>
+  </si>
+  <si>
+    <t>146,1</t>
+  </si>
+  <si>
+    <t>153,8</t>
+  </si>
+  <si>
+    <t>150,7</t>
+  </si>
+  <si>
+    <t>142,0</t>
+  </si>
+  <si>
+    <t>139,8</t>
+  </si>
+  <si>
+    <t>147,8</t>
+  </si>
+  <si>
+    <t>146,2</t>
+  </si>
+  <si>
+    <t>144,3</t>
+  </si>
+  <si>
+    <t>143,5</t>
+  </si>
+  <si>
+    <t>130,0</t>
+  </si>
+  <si>
+    <t>138,0</t>
+  </si>
+  <si>
+    <t>394,6</t>
+  </si>
+  <si>
+    <t>393,4</t>
+  </si>
+  <si>
+    <t>392,9</t>
+  </si>
+  <si>
+    <t>377,4</t>
+  </si>
+  <si>
+    <t>392,0</t>
+  </si>
+  <si>
+    <t>381,1</t>
+  </si>
+  <si>
+    <t>383,5</t>
+  </si>
+  <si>
+    <t>383,9</t>
+  </si>
+  <si>
+    <t>383,3</t>
+  </si>
+  <si>
+    <t>381,7</t>
+  </si>
+  <si>
+    <t>382,4</t>
+  </si>
+  <si>
+    <t>29,0</t>
+  </si>
+  <si>
+    <t>28,1</t>
+  </si>
+  <si>
+    <t>27,2</t>
+  </si>
+  <si>
+    <t>27,6</t>
+  </si>
+  <si>
+    <t>27,4</t>
+  </si>
+  <si>
+    <t>23,9</t>
+  </si>
+  <si>
+    <t>24,4</t>
+  </si>
+  <si>
+    <t>24,1</t>
+  </si>
+  <si>
+    <t>402,5</t>
+  </si>
+  <si>
+    <t>405,0</t>
+  </si>
+  <si>
+    <t>409,9</t>
+  </si>
+  <si>
+    <t>413,7</t>
+  </si>
+  <si>
+    <t>419,0</t>
+  </si>
+  <si>
+    <t>419,9</t>
+  </si>
+  <si>
+    <t>425,7</t>
+  </si>
+  <si>
+    <t>431,2</t>
+  </si>
+  <si>
+    <t>436,4</t>
+  </si>
+  <si>
+    <t>442,5</t>
+  </si>
+  <si>
+    <t>450,6</t>
+  </si>
+  <si>
+    <t>137,1</t>
+  </si>
+  <si>
+    <t>141,1</t>
+  </si>
+  <si>
+    <t>140,0</t>
+  </si>
+  <si>
+    <t>139,4</t>
+  </si>
+  <si>
+    <t>141,4</t>
+  </si>
+  <si>
+    <t>142,5</t>
+  </si>
+  <si>
+    <t>139,7</t>
+  </si>
+  <si>
+    <t>144,9</t>
+  </si>
+  <si>
+    <t>151,6</t>
+  </si>
+  <si>
+    <t>2,5</t>
+  </si>
+  <si>
     <t>өзге де телекоммуникациялық қызметтер</t>
   </si>
   <si>
+    <t>131,4</t>
+  </si>
+  <si>
+    <t>131,3</t>
+  </si>
+  <si>
+    <t>138,8</t>
+  </si>
+  <si>
+    <t>135,4</t>
+  </si>
+  <si>
+    <t>142,2</t>
+  </si>
+  <si>
+    <t>148,0</t>
+  </si>
+  <si>
+    <t>152,9</t>
+  </si>
+  <si>
+    <t>142,1</t>
+  </si>
+  <si>
+    <t>146,5</t>
+  </si>
+  <si>
+    <t>159,2</t>
+  </si>
+  <si>
+    <t>150,5</t>
+  </si>
+  <si>
+    <t>884,2</t>
+  </si>
+  <si>
+    <t>880,4</t>
+  </si>
+  <si>
+    <t>897,5</t>
+  </si>
+  <si>
+    <t>876,6</t>
+  </si>
+  <si>
+    <t>888,9</t>
+  </si>
+  <si>
+    <t>885,3</t>
+  </si>
+  <si>
+    <t>892,2</t>
+  </si>
+  <si>
+    <t>898,6</t>
+  </si>
+  <si>
+    <t>901,3</t>
+  </si>
+  <si>
+    <t>904,0</t>
+  </si>
+  <si>
+    <t>904,6</t>
+  </si>
+  <si>
+    <t>921,2</t>
+  </si>
+  <si>
     <t xml:space="preserve">2015 жылғы пошта және курьерлік қызметтің қызмет көрсетулерінің және түрлері бойынша байланыс қызметінің көлемі </t>
   </si>
   <si>
+    <t>79,3</t>
+  </si>
+  <si>
+    <t>69,4</t>
+  </si>
+  <si>
+    <t>55,2</t>
+  </si>
+  <si>
+    <t>66,4</t>
+  </si>
+  <si>
+    <t>81,6</t>
+  </si>
+  <si>
+    <t>101,5</t>
+  </si>
+  <si>
+    <t>80,2</t>
+  </si>
+  <si>
+    <t>98,2</t>
+  </si>
+  <si>
+    <t>121,8</t>
+  </si>
+  <si>
+    <t>92,0</t>
+  </si>
+  <si>
+    <t>99,6</t>
+  </si>
+  <si>
+    <t>108,6</t>
+  </si>
+  <si>
+    <t>35,2</t>
+  </si>
+  <si>
+    <t>36,6</t>
+  </si>
+  <si>
+    <t>57,1</t>
+  </si>
+  <si>
+    <t>43,1</t>
+  </si>
+  <si>
+    <t>53,8</t>
+  </si>
+  <si>
+    <t>67,2</t>
+  </si>
+  <si>
+    <t>50,5</t>
+  </si>
+  <si>
+    <t>47,1</t>
+  </si>
+  <si>
+    <t>54,9</t>
+  </si>
+  <si>
+    <t>1 299,1</t>
+  </si>
+  <si>
+    <t>1 324,5</t>
+  </si>
+  <si>
+    <t>1 355,4</t>
+  </si>
+  <si>
+    <t>1 365,0</t>
+  </si>
+  <si>
+    <t>1 379,4</t>
+  </si>
+  <si>
+    <t>1 398,5</t>
+  </si>
+  <si>
+    <t>1 371,5</t>
+  </si>
+  <si>
+    <t>1 385,6</t>
+  </si>
+  <si>
+    <t>1 379,9</t>
+  </si>
+  <si>
+    <t>1 387,1</t>
+  </si>
+  <si>
+    <t>1 391,7</t>
+  </si>
+  <si>
+    <t>1 413,8</t>
+  </si>
+  <si>
+    <t>136,8</t>
+  </si>
+  <si>
+    <t>127,1</t>
+  </si>
+  <si>
+    <t>134,0</t>
+  </si>
+  <si>
+    <t>135,3</t>
+  </si>
+  <si>
+    <t>135,9</t>
+  </si>
+  <si>
+    <t>125,6</t>
+  </si>
+  <si>
+    <t>126,0</t>
+  </si>
+  <si>
+    <t>133,2</t>
+  </si>
+  <si>
+    <t>118,4</t>
+  </si>
+  <si>
+    <t>118,6</t>
+  </si>
+  <si>
+    <t>118,5</t>
+  </si>
+  <si>
+    <t>372,1</t>
+  </si>
+  <si>
+    <t>372,8</t>
+  </si>
+  <si>
+    <t>367,9</t>
+  </si>
+  <si>
+    <t>369,5</t>
+  </si>
+  <si>
+    <t>366,3</t>
+  </si>
+  <si>
+    <t>362,9</t>
+  </si>
+  <si>
+    <t>362,4</t>
+  </si>
+  <si>
+    <t>359,6</t>
+  </si>
+  <si>
+    <t>357,8</t>
+  </si>
+  <si>
+    <t>356,6</t>
+  </si>
+  <si>
+    <t>352,4</t>
+  </si>
+  <si>
+    <t>23,2</t>
+  </si>
+  <si>
+    <t>26,5</t>
+  </si>
+  <si>
+    <t>26,2</t>
+  </si>
+  <si>
+    <t>26,0</t>
+  </si>
+  <si>
+    <t>26,3</t>
+  </si>
+  <si>
+    <t>27,1</t>
+  </si>
+  <si>
+    <t>23,0</t>
+  </si>
+  <si>
+    <t>447,5</t>
+  </si>
+  <si>
+    <t>462,4</t>
+  </si>
+  <si>
+    <t>462,7</t>
+  </si>
+  <si>
+    <t>480,1</t>
+  </si>
+  <si>
+    <t>482,4</t>
+  </si>
+  <si>
+    <t>484,2</t>
+  </si>
+  <si>
+    <t>477,8</t>
+  </si>
+  <si>
+    <t>473,2</t>
+  </si>
+  <si>
+    <t>475,7</t>
+  </si>
+  <si>
+    <t>496,8</t>
+  </si>
+  <si>
+    <t>499,9</t>
+  </si>
+  <si>
+    <t>152,7</t>
+  </si>
+  <si>
+    <t>179,0</t>
+  </si>
+  <si>
+    <t>198,6</t>
+  </si>
+  <si>
+    <t>182,8</t>
+  </si>
+  <si>
+    <t>193,4</t>
+  </si>
+  <si>
+    <t>188,1</t>
+  </si>
+  <si>
+    <t>187,5</t>
+  </si>
+  <si>
+    <t>186,9</t>
+  </si>
+  <si>
+    <t>187,0</t>
+  </si>
+  <si>
+    <t>188,6</t>
+  </si>
+  <si>
+    <t>189,3</t>
+  </si>
+  <si>
+    <t>189,7</t>
+  </si>
+  <si>
+    <t>2,4</t>
+  </si>
+  <si>
+    <t>2,3</t>
+  </si>
+  <si>
+    <t>163,7</t>
+  </si>
+  <si>
+    <t>157,4</t>
+  </si>
+  <si>
+    <t>158,3</t>
+  </si>
+  <si>
+    <t>170,3</t>
+  </si>
+  <si>
+    <t>169,4</t>
+  </si>
+  <si>
+    <t>205,0</t>
+  </si>
+  <si>
+    <t>188,8</t>
+  </si>
+  <si>
+    <t>199,3</t>
+  </si>
+  <si>
+    <t>208,2</t>
+  </si>
+  <si>
+    <t>201,1</t>
+  </si>
+  <si>
+    <t>228,0</t>
+  </si>
+  <si>
+    <t>913,3</t>
+  </si>
+  <si>
+    <t>941,6</t>
+  </si>
+  <si>
+    <t>961,7</t>
+  </si>
+  <si>
+    <t>960,3</t>
+  </si>
+  <si>
+    <t>969,6</t>
+  </si>
+  <si>
+    <t>969,8</t>
+  </si>
+  <si>
+    <t>953,8</t>
+  </si>
+  <si>
+    <t>955,3</t>
+  </si>
+  <si>
+    <t>943,6</t>
+  </si>
+  <si>
+    <t>947,0</t>
+  </si>
+  <si>
+    <t>951,7</t>
+  </si>
+  <si>
+    <t>977,2</t>
+  </si>
+  <si>
     <t xml:space="preserve">2016 жылғы пошта және курьерлік қызметтің қызмет көрсетулерінің және түрлері бойынша байланыс қызметінің көлемі </t>
   </si>
   <si>
+    <t>120,3</t>
+  </si>
+  <si>
+    <t>99,1</t>
+  </si>
+  <si>
+    <t>110,7</t>
+  </si>
+  <si>
+    <t>101,0</t>
+  </si>
+  <si>
+    <t>86,1</t>
+  </si>
+  <si>
+    <t>88,1</t>
+  </si>
+  <si>
+    <t>88,2</t>
+  </si>
+  <si>
+    <t>83,3</t>
+  </si>
+  <si>
+    <t>83,2</t>
+  </si>
+  <si>
+    <t>82,1</t>
+  </si>
+  <si>
+    <t>80,0</t>
+  </si>
+  <si>
+    <t>78,2</t>
+  </si>
+  <si>
+    <t>53,0</t>
+  </si>
+  <si>
+    <t>46,3</t>
+  </si>
+  <si>
+    <t>39,1</t>
+  </si>
+  <si>
+    <t>37,1</t>
+  </si>
+  <si>
+    <t>36,3</t>
+  </si>
+  <si>
+    <t>38,0</t>
+  </si>
+  <si>
+    <t>36,5</t>
+  </si>
+  <si>
+    <t>38,4</t>
+  </si>
+  <si>
+    <t>37,8</t>
+  </si>
+  <si>
+    <t>1 463,0</t>
+  </si>
+  <si>
+    <t>1 411,0</t>
+  </si>
+  <si>
+    <t>1 435,1</t>
+  </si>
+  <si>
+    <t>1 379,8</t>
+  </si>
+  <si>
+    <t>1 433,3</t>
+  </si>
+  <si>
+    <t>1 433,7</t>
+  </si>
+  <si>
+    <t>1 484,1</t>
+  </si>
+  <si>
+    <t>1 406,7</t>
+  </si>
+  <si>
+    <t>1 410,8</t>
+  </si>
+  <si>
+    <t>1 375,0</t>
+  </si>
+  <si>
+    <t>1 367,8</t>
+  </si>
+  <si>
+    <t>1 369,2</t>
+  </si>
+  <si>
+    <t>129,8</t>
+  </si>
+  <si>
+    <t>127,7</t>
+  </si>
+  <si>
+    <t>113,4</t>
+  </si>
+  <si>
+    <t>114,2</t>
+  </si>
+  <si>
+    <t>111,7</t>
+  </si>
+  <si>
+    <t>117,4</t>
+  </si>
+  <si>
+    <t>346,2</t>
+  </si>
+  <si>
+    <t>345,6</t>
+  </si>
+  <si>
+    <t>327,0</t>
+  </si>
+  <si>
+    <t>334,6</t>
+  </si>
+  <si>
+    <t>331,1</t>
+  </si>
+  <si>
+    <t>326,7</t>
+  </si>
+  <si>
+    <t>323,3</t>
+  </si>
+  <si>
+    <t>320,1</t>
+  </si>
+  <si>
+    <t>317,9</t>
+  </si>
+  <si>
+    <t>316,4</t>
+  </si>
+  <si>
+    <t>315,0</t>
+  </si>
+  <si>
+    <t>50,7</t>
+  </si>
+  <si>
+    <t>35,6</t>
+  </si>
+  <si>
+    <t>26,7</t>
+  </si>
+  <si>
+    <t>27,8</t>
+  </si>
+  <si>
+    <t>34,5</t>
+  </si>
+  <si>
+    <t>34,4</t>
+  </si>
+  <si>
+    <t>31,9</t>
+  </si>
+  <si>
+    <t>513,8</t>
+  </si>
+  <si>
+    <t>517,5</t>
+  </si>
+  <si>
+    <t>519,3</t>
+  </si>
+  <si>
+    <t>497,1</t>
+  </si>
+  <si>
+    <t>498,9</t>
+  </si>
+  <si>
+    <t>496,6</t>
+  </si>
+  <si>
+    <t>490,2</t>
+  </si>
+  <si>
+    <t>489,2</t>
+  </si>
+  <si>
+    <t>490,8</t>
+  </si>
+  <si>
+    <t>497,6</t>
+  </si>
+  <si>
+    <t>502,0</t>
+  </si>
+  <si>
+    <t>191,9</t>
+  </si>
+  <si>
+    <t>196,9</t>
+  </si>
+  <si>
+    <t>201,7</t>
+  </si>
+  <si>
+    <t>202,3</t>
+  </si>
+  <si>
+    <t>200,6</t>
+  </si>
+  <si>
+    <t>198,4</t>
+  </si>
+  <si>
+    <t>198,2</t>
+  </si>
+  <si>
+    <t>197,0</t>
+  </si>
+  <si>
+    <t>203,2</t>
+  </si>
+  <si>
+    <t>2,2</t>
+  </si>
+  <si>
+    <t>2,1</t>
+  </si>
+  <si>
+    <t>2,0</t>
+  </si>
+  <si>
+    <t>221,9</t>
+  </si>
+  <si>
+    <t>189,9</t>
+  </si>
+  <si>
+    <t>219,4</t>
+  </si>
+  <si>
+    <t>187,4</t>
+  </si>
+  <si>
+    <t>240,4</t>
+  </si>
+  <si>
+    <t>249,9</t>
+  </si>
+  <si>
+    <t>321,1</t>
+  </si>
+  <si>
+    <t>252,1</t>
+  </si>
+  <si>
+    <t>250,7</t>
+  </si>
+  <si>
+    <t>214,1</t>
+  </si>
+  <si>
+    <t>198,5</t>
+  </si>
+  <si>
+    <t>197,5</t>
+  </si>
+  <si>
+    <t>979,3</t>
+  </si>
+  <si>
+    <t>971,0</t>
+  </si>
+  <si>
+    <t>968,0</t>
+  </si>
+  <si>
+    <t>965,5</t>
+  </si>
+  <si>
+    <t>964,4</t>
+  </si>
+  <si>
+    <t>963,3</t>
+  </si>
+  <si>
+    <t>942,8</t>
+  </si>
+  <si>
+    <t>938,1</t>
+  </si>
+  <si>
+    <t>935,0</t>
+  </si>
+  <si>
+    <t>934,2</t>
+  </si>
+  <si>
+    <t>942,0</t>
+  </si>
+  <si>
+    <t>949,8</t>
+  </si>
+  <si>
     <t xml:space="preserve">2017 жылғы пошта және курьерлік қызметтің қызмет көрсетулерінің және түрлері бойынша байланыс қызметінің көлемі </t>
   </si>
   <si>
-    <t>Пошта және курьерлік қызметтің қызмет көрсетулерінің көлемі</t>
-[...8 lines deleted...]
-    <t>сымсыз желілері және жерсерігі, кабельді инфрақұрылым арқылы бағдарламаларды тарату бойынша қызметтері</t>
+    <t>87,7</t>
+  </si>
+  <si>
+    <t>91,0</t>
+  </si>
+  <si>
+    <t>99,3</t>
+  </si>
+  <si>
+    <t>x</t>
+  </si>
+  <si>
+    <t>107,6</t>
+  </si>
+  <si>
+    <t>89,1</t>
+  </si>
+  <si>
+    <t>105,0</t>
+  </si>
+  <si>
+    <t>65,4</t>
+  </si>
+  <si>
+    <t>42,1</t>
+  </si>
+  <si>
+    <t>48,3</t>
+  </si>
+  <si>
+    <t>52,2</t>
+  </si>
+  <si>
+    <t>42,9</t>
+  </si>
+  <si>
+    <t>45,6</t>
+  </si>
+  <si>
+    <t>49,5</t>
+  </si>
+  <si>
+    <t>41,3</t>
+  </si>
+  <si>
+    <t>47,4</t>
+  </si>
+  <si>
+    <t>1 372,0</t>
+  </si>
+  <si>
+    <t>1 417,1</t>
+  </si>
+  <si>
+    <t>1 433,6</t>
+  </si>
+  <si>
+    <t>1 416,4</t>
+  </si>
+  <si>
+    <t>1 395,6</t>
+  </si>
+  <si>
+    <t>1 391,2</t>
+  </si>
+  <si>
+    <t>1 386,1</t>
+  </si>
+  <si>
+    <t>1 402,0</t>
+  </si>
+  <si>
+    <t>1 369,7</t>
+  </si>
+  <si>
+    <t>1 410,2</t>
+  </si>
+  <si>
+    <t>1 409,0</t>
+  </si>
+  <si>
+    <t>1 440,4</t>
+  </si>
+  <si>
+    <t>117,2</t>
+  </si>
+  <si>
+    <t>112,9</t>
+  </si>
+  <si>
+    <t>117,5</t>
+  </si>
+  <si>
+    <t>117,7</t>
+  </si>
+  <si>
+    <t>110,9</t>
+  </si>
+  <si>
+    <t>110,4</t>
+  </si>
+  <si>
+    <t>110,5</t>
+  </si>
+  <si>
+    <t>109,6</t>
+  </si>
+  <si>
+    <t>108,1</t>
+  </si>
+  <si>
+    <t>109,5</t>
+  </si>
+  <si>
+    <t>319,5</t>
+  </si>
+  <si>
+    <t>313,1</t>
+  </si>
+  <si>
+    <t>312,4</t>
+  </si>
+  <si>
+    <t>308,1</t>
+  </si>
+  <si>
+    <t>307,0</t>
+  </si>
+  <si>
+    <t>305,4</t>
+  </si>
+  <si>
+    <t>301,7</t>
+  </si>
+  <si>
+    <t>298,4</t>
+  </si>
+  <si>
+    <t>292,1</t>
+  </si>
+  <si>
+    <t>292,9</t>
+  </si>
+  <si>
+    <t>293,4</t>
+  </si>
+  <si>
+    <t>29,8</t>
+  </si>
+  <si>
+    <t>30,2</t>
+  </si>
+  <si>
+    <t>507,4</t>
+  </si>
+  <si>
+    <t>523,8</t>
+  </si>
+  <si>
+    <t>531,3</t>
+  </si>
+  <si>
+    <t>529,8</t>
+  </si>
+  <si>
+    <t>523,6</t>
+  </si>
+  <si>
+    <t>523,3</t>
+  </si>
+  <si>
+    <t>516,6</t>
+  </si>
+  <si>
+    <t>532,9</t>
+  </si>
+  <si>
+    <t>537,0</t>
+  </si>
+  <si>
+    <t>539,6</t>
+  </si>
+  <si>
+    <t>219,6</t>
+  </si>
+  <si>
+    <t>210,3</t>
+  </si>
+  <si>
+    <t>206,6</t>
+  </si>
+  <si>
+    <t>205,7</t>
+  </si>
+  <si>
+    <t>196,6</t>
+  </si>
+  <si>
+    <t>199,1</t>
+  </si>
+  <si>
+    <t>202,2</t>
+  </si>
+  <si>
+    <t>206,1</t>
+  </si>
+  <si>
+    <t>198,3</t>
+  </si>
+  <si>
+    <t>226,0</t>
+  </si>
+  <si>
+    <t>241,8</t>
+  </si>
+  <si>
+    <t>227,8</t>
+  </si>
+  <si>
+    <t>209,0</t>
+  </si>
+  <si>
+    <t>211,2</t>
+  </si>
+  <si>
+    <t>245,4</t>
+  </si>
+  <si>
+    <t>264,4</t>
+  </si>
+  <si>
+    <t>961,1</t>
+  </si>
+  <si>
+    <t>979,8</t>
+  </si>
+  <si>
+    <t>974,6</t>
+  </si>
+  <si>
+    <t>971,4</t>
+  </si>
+  <si>
+    <t>963,6</t>
+  </si>
+  <si>
+    <t>958,6</t>
+  </si>
+  <si>
+    <t>946,2</t>
+  </si>
+  <si>
+    <t>938,7</t>
+  </si>
+  <si>
+    <t>919,9</t>
+  </si>
+  <si>
+    <t>936,4</t>
+  </si>
+  <si>
+    <t>951,5</t>
+  </si>
+  <si>
+    <t>957,6</t>
   </si>
   <si>
     <t>Ескертпе:</t>
   </si>
   <si>
+    <t>Шартты белгі</t>
+  </si>
+  <si>
     <t>х – құпия деректер</t>
   </si>
   <si>
-    <t>Шартты белгі</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2018 жылғы пошта және курьерлік қызметтің көрсетілген қызметтерінің және түрлері бойынша байланыс қызметінің көлемі </t>
   </si>
   <si>
     <t>Пошта және курьерлік қызметтің көрсетілген қызметтерінің көлемі</t>
   </si>
   <si>
+    <t>80,4</t>
+  </si>
+  <si>
+    <t>103,3</t>
+  </si>
+  <si>
+    <t>109,3</t>
+  </si>
+  <si>
+    <t>108,2</t>
+  </si>
+  <si>
+    <t>110,0</t>
+  </si>
+  <si>
+    <t>116,6</t>
+  </si>
+  <si>
+    <t>113,5</t>
+  </si>
+  <si>
+    <t>106,2</t>
+  </si>
+  <si>
+    <t>108,8</t>
+  </si>
+  <si>
+    <t>110,6</t>
+  </si>
+  <si>
+    <t>38,6</t>
+  </si>
+  <si>
+    <t>40,3</t>
+  </si>
+  <si>
+    <t>42,8</t>
+  </si>
+  <si>
+    <t>43,3</t>
+  </si>
+  <si>
+    <t>39,6</t>
+  </si>
+  <si>
+    <t>1 404,2</t>
+  </si>
+  <si>
+    <t>1 412,6</t>
+  </si>
+  <si>
+    <t>1 418,9</t>
+  </si>
+  <si>
+    <t>1 429,8</t>
+  </si>
+  <si>
+    <t>1 452,9</t>
+  </si>
+  <si>
+    <t>1 471,3</t>
+  </si>
+  <si>
+    <t>1 478,5</t>
+  </si>
+  <si>
+    <t>1 462,4</t>
+  </si>
+  <si>
+    <t>1 471,7</t>
+  </si>
+  <si>
+    <t>1 516,0</t>
+  </si>
+  <si>
+    <t>1 497,6</t>
+  </si>
+  <si>
+    <t>1 506,3</t>
+  </si>
+  <si>
+    <t>105,6</t>
+  </si>
+  <si>
+    <t>106,5</t>
+  </si>
+  <si>
+    <t>99,4</t>
+  </si>
+  <si>
+    <t>102,5</t>
+  </si>
+  <si>
+    <t>102,3</t>
+  </si>
+  <si>
+    <t>112,5</t>
+  </si>
+  <si>
+    <t>107,3</t>
+  </si>
+  <si>
+    <t>113,1</t>
+  </si>
+  <si>
+    <t>109,7</t>
+  </si>
+  <si>
+    <t>287,7</t>
+  </si>
+  <si>
+    <t>285,1</t>
+  </si>
+  <si>
+    <t>284,1</t>
+  </si>
+  <si>
+    <t>282,1</t>
+  </si>
+  <si>
+    <t>281,6</t>
+  </si>
+  <si>
+    <t>273,2</t>
+  </si>
+  <si>
+    <t>275,0</t>
+  </si>
+  <si>
+    <t>269,8</t>
+  </si>
+  <si>
+    <t>268,4</t>
+  </si>
+  <si>
+    <t>264,3</t>
+  </si>
+  <si>
+    <t>264,7</t>
+  </si>
+  <si>
+    <t>260,4</t>
+  </si>
+  <si>
     <t>сымды және сымсыз телекоммуникациялық желілер арқылы деректерді беру бойынша қызметтер</t>
   </si>
   <si>
+    <t>28,3</t>
+  </si>
+  <si>
+    <t>27,0</t>
+  </si>
+  <si>
+    <t>25,9</t>
+  </si>
+  <si>
     <t>сымды және сымсыз телекоммуникациялық желілер бойынша Интернет желісінің қызметтері</t>
   </si>
   <si>
+    <t>534,2</t>
+  </si>
+  <si>
+    <t>543,7</t>
+  </si>
+  <si>
+    <t>545,1</t>
+  </si>
+  <si>
+    <t>548,1</t>
+  </si>
+  <si>
+    <t>551,2</t>
+  </si>
+  <si>
+    <t>544,3</t>
+  </si>
+  <si>
+    <t>537,3</t>
+  </si>
+  <si>
+    <t>536,3</t>
+  </si>
+  <si>
+    <t>545,5</t>
+  </si>
+  <si>
+    <t>573,1</t>
+  </si>
+  <si>
+    <t>570,0</t>
+  </si>
+  <si>
+    <t>571,1</t>
+  </si>
+  <si>
     <t>кабельді инфрақұрылым, сымсыз желілер және жерсерігі арқылы бағдарламаларды тарату бойынша қызметтер</t>
   </si>
   <si>
+    <t>209,7</t>
+  </si>
+  <si>
+    <t>213,1</t>
+  </si>
+  <si>
+    <t>210,8</t>
+  </si>
+  <si>
+    <t>210,0</t>
+  </si>
+  <si>
+    <t>217,3</t>
+  </si>
+  <si>
+    <t>215,0</t>
+  </si>
+  <si>
+    <t>215,7</t>
+  </si>
+  <si>
+    <t>221,0</t>
+  </si>
+  <si>
+    <t>224,2</t>
+  </si>
+  <si>
+    <t>218,5</t>
+  </si>
+  <si>
+    <t>238,8</t>
+  </si>
+  <si>
+    <t>236,3</t>
+  </si>
+  <si>
+    <t>257,5</t>
+  </si>
+  <si>
+    <t>270,1</t>
+  </si>
+  <si>
+    <t>291,9</t>
+  </si>
+  <si>
+    <t>307,3</t>
+  </si>
+  <si>
+    <t>291,6</t>
+  </si>
+  <si>
+    <t>295,5</t>
+  </si>
+  <si>
+    <t>313,2</t>
+  </si>
+  <si>
+    <t>299,8</t>
+  </si>
+  <si>
+    <t>961,6</t>
+  </si>
+  <si>
+    <t>965,6</t>
+  </si>
+  <si>
+    <t>962,8</t>
+  </si>
+  <si>
+    <t>970,4</t>
+  </si>
+  <si>
+    <t>976,5</t>
+  </si>
+  <si>
+    <t>975,6</t>
+  </si>
+  <si>
+    <t>966,0</t>
+  </si>
+  <si>
+    <t>965,8</t>
+  </si>
+  <si>
+    <t>969,1</t>
+  </si>
+  <si>
+    <t>982,5</t>
+  </si>
+  <si>
+    <t>977,5</t>
+  </si>
+  <si>
     <t xml:space="preserve">2019 жылғы пошта және курьерлік қызметтің көрсетілген қызметтерінің және түрлері бойынша байланыс қызметінің көлемі </t>
   </si>
   <si>
+    <t>106,3</t>
+  </si>
+  <si>
+    <t>115,4</t>
+  </si>
+  <si>
+    <t>105,4</t>
+  </si>
+  <si>
+    <t>116,2</t>
+  </si>
+  <si>
+    <t>111,1</t>
+  </si>
+  <si>
+    <t>130,7</t>
+  </si>
+  <si>
+    <t>122,0</t>
+  </si>
+  <si>
+    <t>138,7</t>
+  </si>
+  <si>
+    <t>33,5</t>
+  </si>
+  <si>
+    <t>38,2</t>
+  </si>
+  <si>
+    <t>39,0</t>
+  </si>
+  <si>
+    <t>37,3</t>
+  </si>
+  <si>
+    <t>38,8</t>
+  </si>
+  <si>
+    <t>40,9</t>
+  </si>
+  <si>
+    <t>45,1</t>
+  </si>
+  <si>
+    <t>41,5</t>
+  </si>
+  <si>
+    <t>48,0</t>
+  </si>
+  <si>
+    <t>1 500,3</t>
+  </si>
+  <si>
+    <t>1 571,2</t>
+  </si>
+  <si>
+    <t>1 573,2</t>
+  </si>
+  <si>
+    <t>1 549,3</t>
+  </si>
+  <si>
+    <t>1 564,3</t>
+  </si>
+  <si>
+    <t>1 583,3</t>
+  </si>
+  <si>
+    <t>1 611,3</t>
+  </si>
+  <si>
+    <t>1 581,8</t>
+  </si>
+  <si>
+    <t>1 559,4</t>
+  </si>
+  <si>
+    <t>1 586,6</t>
+  </si>
+  <si>
+    <t>1 601,8</t>
+  </si>
+  <si>
+    <t>1 640,9</t>
+  </si>
+  <si>
+    <t>109,4</t>
+  </si>
+  <si>
+    <t>103,1</t>
+  </si>
+  <si>
+    <t>103,0</t>
+  </si>
+  <si>
+    <t>104,7</t>
+  </si>
+  <si>
+    <t>102,8</t>
+  </si>
+  <si>
+    <t>102,4</t>
+  </si>
+  <si>
+    <t>102,6</t>
+  </si>
+  <si>
+    <t>99,9</t>
+  </si>
+  <si>
+    <t>101,6</t>
+  </si>
+  <si>
+    <t>97,9</t>
+  </si>
+  <si>
+    <t>257,6</t>
+  </si>
+  <si>
+    <t>251,5</t>
+  </si>
+  <si>
+    <t>249,5</t>
+  </si>
+  <si>
+    <t>250,8</t>
+  </si>
+  <si>
+    <t>249,4</t>
+  </si>
+  <si>
+    <t>244,1</t>
+  </si>
+  <si>
+    <t>243,9</t>
+  </si>
+  <si>
+    <t>243,3</t>
+  </si>
+  <si>
+    <t>26,8</t>
+  </si>
+  <si>
+    <t>25,8</t>
+  </si>
+  <si>
+    <t>63,2</t>
+  </si>
+  <si>
+    <t>59,5</t>
+  </si>
+  <si>
+    <t>60,2</t>
+  </si>
+  <si>
+    <t>60,1</t>
+  </si>
+  <si>
+    <t>66,3</t>
+  </si>
+  <si>
+    <t>65,8</t>
+  </si>
+  <si>
+    <t>59,7</t>
+  </si>
+  <si>
+    <t>63,5</t>
+  </si>
+  <si>
+    <t>64,8</t>
+  </si>
+  <si>
+    <t>571,8</t>
+  </si>
+  <si>
+    <t>656,7</t>
+  </si>
+  <si>
+    <t>686,1</t>
+  </si>
+  <si>
+    <t>672,0</t>
+  </si>
+  <si>
+    <t>664,4</t>
+  </si>
+  <si>
+    <t>659,4</t>
+  </si>
+  <si>
+    <t>646,2</t>
+  </si>
+  <si>
+    <t>630,5</t>
+  </si>
+  <si>
+    <t>646,6</t>
+  </si>
+  <si>
+    <t>659,2</t>
+  </si>
+  <si>
+    <t>659,8</t>
+  </si>
+  <si>
+    <t>676,3</t>
+  </si>
+  <si>
+    <t>224,6</t>
+  </si>
+  <si>
+    <t>227,6</t>
+  </si>
+  <si>
+    <t>208,5</t>
+  </si>
+  <si>
+    <t>213,8</t>
+  </si>
+  <si>
+    <t>223,4</t>
+  </si>
+  <si>
+    <t>228,2</t>
+  </si>
+  <si>
+    <t>211,9</t>
+  </si>
+  <si>
+    <t>227,0</t>
+  </si>
+  <si>
+    <t>230,0</t>
+  </si>
+  <si>
+    <t>300,8</t>
+  </si>
+  <si>
+    <t>239,1</t>
+  </si>
+  <si>
+    <t>254,3</t>
+  </si>
+  <si>
+    <t>267,9</t>
+  </si>
+  <si>
+    <t>286,1</t>
+  </si>
+  <si>
+    <t>325,7</t>
+  </si>
+  <si>
+    <t>308,4</t>
+  </si>
+  <si>
+    <t>291,0</t>
+  </si>
+  <si>
+    <t>296,7</t>
+  </si>
+  <si>
+    <t>316,3</t>
+  </si>
+  <si>
+    <t>995,1</t>
+  </si>
+  <si>
+    <t>1 064,9</t>
+  </si>
+  <si>
+    <t>1 101,9</t>
+  </si>
+  <si>
+    <t>1 080,3</t>
+  </si>
+  <si>
+    <t>1 092,7</t>
+  </si>
+  <si>
+    <t>1 096,6</t>
+  </si>
+  <si>
+    <t>1 077,3</t>
+  </si>
+  <si>
+    <t>1 079,7</t>
+  </si>
+  <si>
+    <t>1 066,9</t>
+  </si>
+  <si>
+    <t>1 086,5</t>
+  </si>
+  <si>
+    <t>1 096,0</t>
+  </si>
+  <si>
+    <t>1 115,5</t>
+  </si>
+  <si>
     <t xml:space="preserve">2020 жылғы пошта және курьерлік қызметтің көрсетілген қызметтерінің және түрлері бойынша байланыс қызметінің көлемі </t>
   </si>
   <si>
+    <t>103,4</t>
+  </si>
+  <si>
+    <t>118,9</t>
+  </si>
+  <si>
+    <t>97,3</t>
+  </si>
+  <si>
+    <t>126,7</t>
+  </si>
+  <si>
+    <t>116,8</t>
+  </si>
+  <si>
+    <t>155,6</t>
+  </si>
+  <si>
+    <t>137,5</t>
+  </si>
+  <si>
+    <t>165,7</t>
+  </si>
+  <si>
+    <t>32,8</t>
+  </si>
+  <si>
+    <t>39,8</t>
+  </si>
+  <si>
+    <t>48,6</t>
+  </si>
+  <si>
+    <t>51,8</t>
+  </si>
+  <si>
+    <t>47,8</t>
+  </si>
+  <si>
+    <t>77,4</t>
+  </si>
+  <si>
+    <t>63,0</t>
+  </si>
+  <si>
+    <t>79,4</t>
+  </si>
+  <si>
+    <t>1 595,1</t>
+  </si>
+  <si>
+    <t>1 570,1</t>
+  </si>
+  <si>
+    <t>1 603,9</t>
+  </si>
+  <si>
+    <t>1 677,6</t>
+  </si>
+  <si>
+    <t>1 668,8</t>
+  </si>
+  <si>
+    <t>1 672,9</t>
+  </si>
+  <si>
+    <t>1 693,0</t>
+  </si>
+  <si>
+    <t>1 679,9</t>
+  </si>
+  <si>
+    <t>1 690,4</t>
+  </si>
+  <si>
+    <t>1 725,6</t>
+  </si>
+  <si>
+    <t>1 731,2</t>
+  </si>
+  <si>
+    <t>1 786,6</t>
+  </si>
+  <si>
+    <t>97,1</t>
+  </si>
+  <si>
+    <t>92,1</t>
+  </si>
+  <si>
+    <t>95,2</t>
+  </si>
+  <si>
+    <t>93,9</t>
+  </si>
+  <si>
+    <t>93,1</t>
+  </si>
+  <si>
+    <t>92,3</t>
+  </si>
+  <si>
+    <t>93,3</t>
+  </si>
+  <si>
+    <t>98,4</t>
+  </si>
+  <si>
+    <t>233,2</t>
+  </si>
+  <si>
+    <t>239,2</t>
+  </si>
+  <si>
+    <t>244,4</t>
+  </si>
+  <si>
+    <t>245,7</t>
+  </si>
+  <si>
+    <t>246,8</t>
+  </si>
+  <si>
+    <t>245,8</t>
+  </si>
+  <si>
+    <t>243,8</t>
+  </si>
+  <si>
+    <t>244,0</t>
+  </si>
+  <si>
+    <t>242,3</t>
+  </si>
+  <si>
+    <t>242,1</t>
+  </si>
+  <si>
+    <t>240,9</t>
+  </si>
+  <si>
+    <t>8,2</t>
+  </si>
+  <si>
+    <t>9,6</t>
+  </si>
+  <si>
+    <t>10,3</t>
+  </si>
+  <si>
+    <t>10,0</t>
+  </si>
+  <si>
+    <t>9,5</t>
+  </si>
+  <si>
+    <t>10,8</t>
+  </si>
+  <si>
+    <t>11,1</t>
+  </si>
+  <si>
+    <t>670,3</t>
+  </si>
+  <si>
+    <t>665,9</t>
+  </si>
+  <si>
+    <t>683,7</t>
+  </si>
+  <si>
+    <t>697,0</t>
+  </si>
+  <si>
+    <t>706,5</t>
+  </si>
+  <si>
+    <t>711,2</t>
+  </si>
+  <si>
+    <t>721,1</t>
+  </si>
+  <si>
+    <t>718,6</t>
+  </si>
+  <si>
+    <t>733,5</t>
+  </si>
+  <si>
+    <t>748,9</t>
+  </si>
+  <si>
+    <t>748,6</t>
+  </si>
+  <si>
+    <t>768,5</t>
+  </si>
+  <si>
+    <t>253,5</t>
+  </si>
+  <si>
+    <t>249,2</t>
+  </si>
+  <si>
+    <t>246,4</t>
+  </si>
+  <si>
+    <t>247,8</t>
+  </si>
+  <si>
+    <t>246,6</t>
+  </si>
+  <si>
+    <t>240,3</t>
+  </si>
+  <si>
+    <t>238,2</t>
+  </si>
+  <si>
+    <t>239,5</t>
+  </si>
+  <si>
+    <t>243,2</t>
+  </si>
+  <si>
+    <t>247,1</t>
+  </si>
+  <si>
+    <t>254,6</t>
+  </si>
+  <si>
+    <t>1,8</t>
+  </si>
+  <si>
+    <t>1,7</t>
+  </si>
+  <si>
+    <t>272,9</t>
+  </si>
+  <si>
+    <t>309,9</t>
+  </si>
+  <si>
+    <t>327,4</t>
+  </si>
+  <si>
+    <t>380,7</t>
+  </si>
+  <si>
+    <t>363,8</t>
+  </si>
+  <si>
+    <t>370,5</t>
+  </si>
+  <si>
+    <t>384,3</t>
+  </si>
+  <si>
+    <t>372,4</t>
+  </si>
+  <si>
+    <t>372,0</t>
+  </si>
+  <si>
+    <t>387,9</t>
+  </si>
+  <si>
+    <t>387,4</t>
+  </si>
+  <si>
+    <t>411,4</t>
+  </si>
+  <si>
+    <t>1 132,7</t>
+  </si>
+  <si>
+    <t>1 130,3</t>
+  </si>
+  <si>
+    <t>1 142,8</t>
+  </si>
+  <si>
+    <t>1 184,4</t>
+  </si>
+  <si>
+    <t>1 189,9</t>
+  </si>
+  <si>
+    <t>1 190,3</t>
+  </si>
+  <si>
+    <t>1 196,8</t>
+  </si>
+  <si>
+    <t>1 203,4</t>
+  </si>
+  <si>
+    <t>1 216,7</t>
+  </si>
+  <si>
+    <t>1 227,8</t>
+  </si>
+  <si>
+    <t>1 266,6</t>
+  </si>
+  <si>
     <t xml:space="preserve">2021 жылғы пошта және курьерлік қызметтің көрсетілген қызметтерінің және түрлері бойынша байланыс қызметінің көлемі </t>
   </si>
   <si>
+    <t>149,4</t>
+  </si>
+  <si>
+    <t>176,9</t>
+  </si>
+  <si>
+    <t>166,4</t>
+  </si>
+  <si>
+    <t>179,5</t>
+  </si>
+  <si>
+    <t>172,5</t>
+  </si>
+  <si>
+    <t>145,1</t>
+  </si>
+  <si>
+    <t>160,8</t>
+  </si>
+  <si>
+    <t>151,3</t>
+  </si>
+  <si>
+    <t>174,2</t>
+  </si>
+  <si>
+    <t>44,5</t>
+  </si>
+  <si>
+    <t>71,3</t>
+  </si>
+  <si>
+    <t>88,4</t>
+  </si>
+  <si>
+    <t>89,4</t>
+  </si>
+  <si>
+    <t>82,8</t>
+  </si>
+  <si>
+    <t>66,8</t>
+  </si>
+  <si>
+    <t>77,8</t>
+  </si>
+  <si>
+    <t>50,3</t>
+  </si>
+  <si>
+    <t>55,0</t>
+  </si>
+  <si>
+    <t>1 737,5</t>
+  </si>
+  <si>
+    <t>1 740,2</t>
+  </si>
+  <si>
+    <t>1 747,0</t>
+  </si>
+  <si>
+    <t>1 911,9</t>
+  </si>
+  <si>
+    <t>1 827,4</t>
+  </si>
+  <si>
+    <t>1 809,8</t>
+  </si>
+  <si>
+    <t>1 808,4</t>
+  </si>
+  <si>
+    <t>1 809,9</t>
+  </si>
+  <si>
+    <t>1 815,5</t>
+  </si>
+  <si>
+    <t>1 837,7</t>
+  </si>
+  <si>
+    <t>1 849,5</t>
+  </si>
+  <si>
+    <t>1 846,4</t>
+  </si>
+  <si>
+    <t>93,7</t>
+  </si>
+  <si>
+    <t>91,4</t>
+  </si>
+  <si>
+    <t>91,5</t>
+  </si>
+  <si>
+    <t>90,7</t>
+  </si>
+  <si>
+    <t>90,0</t>
+  </si>
+  <si>
+    <t>89,3</t>
+  </si>
+  <si>
+    <t>88,5</t>
+  </si>
+  <si>
+    <t>87,0</t>
+  </si>
+  <si>
+    <t>234,9</t>
+  </si>
+  <si>
+    <t>229,1</t>
+  </si>
+  <si>
+    <t>224,5</t>
+  </si>
+  <si>
+    <t>218,3</t>
+  </si>
+  <si>
+    <t>215,2</t>
+  </si>
+  <si>
+    <t>212,9</t>
+  </si>
+  <si>
+    <t>212,4</t>
+  </si>
+  <si>
+    <t>210,9</t>
+  </si>
+  <si>
+    <t>210,1</t>
+  </si>
+  <si>
+    <t>216,6</t>
+  </si>
+  <si>
+    <t>211,4</t>
+  </si>
+  <si>
+    <t>10,1</t>
+  </si>
+  <si>
+    <t>9,9</t>
+  </si>
+  <si>
+    <t>10,6</t>
+  </si>
+  <si>
+    <t>10,5</t>
+  </si>
+  <si>
+    <t>10,4</t>
+  </si>
+  <si>
+    <t>763,7</t>
+  </si>
+  <si>
+    <t>776,4</t>
+  </si>
+  <si>
+    <t>811,5</t>
+  </si>
+  <si>
+    <t>818,2</t>
+  </si>
+  <si>
+    <t>815,5</t>
+  </si>
+  <si>
+    <t>804,2</t>
+  </si>
+  <si>
+    <t>810,0</t>
+  </si>
+  <si>
+    <t>828,5</t>
+  </si>
+  <si>
+    <t>826,1</t>
+  </si>
+  <si>
+    <t>838,3</t>
+  </si>
+  <si>
+    <t>261,3</t>
+  </si>
+  <si>
+    <t>260,1</t>
+  </si>
+  <si>
+    <t>265,3</t>
+  </si>
+  <si>
+    <t>262,4</t>
+  </si>
+  <si>
+    <t>262,7</t>
+  </si>
+  <si>
+    <t>260,7</t>
+  </si>
+  <si>
+    <t>258,5</t>
+  </si>
+  <si>
+    <t>262,6</t>
+  </si>
+  <si>
+    <t>265,4</t>
+  </si>
+  <si>
+    <t>269,0</t>
+  </si>
+  <si>
+    <t>269,5</t>
+  </si>
+  <si>
+    <t>1,6</t>
+  </si>
+  <si>
+    <t>1,5</t>
+  </si>
+  <si>
+    <t>1,3</t>
+  </si>
+  <si>
+    <t>1,1</t>
+  </si>
+  <si>
+    <t>1,2</t>
+  </si>
+  <si>
+    <t>368,4</t>
+  </si>
+  <si>
+    <t>375,8</t>
+  </si>
+  <si>
+    <t>511,9</t>
+  </si>
+  <si>
+    <t>428,8</t>
+  </si>
+  <si>
+    <t>416,7</t>
+  </si>
+  <si>
+    <t>430,0</t>
+  </si>
+  <si>
+    <t>429,6</t>
+  </si>
+  <si>
+    <t>433,7</t>
+  </si>
+  <si>
+    <t>439,2</t>
+  </si>
+  <si>
+    <t>431,7</t>
+  </si>
+  <si>
+    <t>1 276,1</t>
+  </si>
+  <si>
+    <t>1 264,6</t>
+  </si>
+  <si>
+    <t>1 267,0</t>
+  </si>
+  <si>
+    <t>1 301,8</t>
+  </si>
+  <si>
+    <t>1 284,0</t>
+  </si>
+  <si>
+    <t>1 283,7</t>
+  </si>
+  <si>
+    <t>1 281,9</t>
+  </si>
+  <si>
+    <t>1 279,4</t>
+  </si>
+  <si>
+    <t>1 281,6</t>
+  </si>
+  <si>
+    <t>1 289,2</t>
+  </si>
+  <si>
+    <t>1 296,9</t>
+  </si>
+  <si>
+    <t>1 296,5</t>
+  </si>
+  <si>
     <t xml:space="preserve">2022 жылғы пошта және курьерлік қызметтің көрсетілген қызметтерінің және түрлері бойынша байланыс қызметінің көлемі </t>
   </si>
   <si>
+    <t>124,5</t>
+  </si>
+  <si>
+    <t>154,8</t>
+  </si>
+  <si>
+    <t>168,3</t>
+  </si>
+  <si>
+    <t>171,8</t>
+  </si>
+  <si>
+    <t>160,2</t>
+  </si>
+  <si>
+    <t>107,7</t>
+  </si>
+  <si>
+    <t>132,0</t>
+  </si>
+  <si>
+    <t>138,5</t>
+  </si>
+  <si>
+    <t>133,7</t>
+  </si>
+  <si>
+    <t>153,9</t>
+  </si>
+  <si>
+    <t>52,4</t>
+  </si>
+  <si>
+    <t>65,0</t>
+  </si>
+  <si>
+    <t>71,9</t>
+  </si>
+  <si>
+    <t>74,2</t>
+  </si>
+  <si>
+    <t>43,2</t>
+  </si>
+  <si>
+    <t>58,0</t>
+  </si>
+  <si>
+    <t>49,4</t>
+  </si>
+  <si>
+    <t>56,9</t>
+  </si>
+  <si>
+    <t>1 349,5</t>
+  </si>
+  <si>
+    <t>1 825,1</t>
+  </si>
+  <si>
+    <t>1 853,5</t>
+  </si>
+  <si>
+    <t>1 856,0</t>
+  </si>
+  <si>
+    <t>1 857,8</t>
+  </si>
+  <si>
+    <t>1 228,3</t>
+  </si>
+  <si>
+    <t>1 214,2</t>
+  </si>
+  <si>
+    <t>1 215,3</t>
+  </si>
+  <si>
+    <t>1 216,1</t>
+  </si>
+  <si>
+    <t>1 220,4</t>
+  </si>
+  <si>
+    <t>1 250,9</t>
+  </si>
+  <si>
+    <t>1 291,5</t>
+  </si>
+  <si>
+    <t>46,5</t>
+  </si>
+  <si>
+    <t>79,7</t>
+  </si>
+  <si>
+    <t>81,8</t>
+  </si>
+  <si>
+    <t>80,5</t>
+  </si>
+  <si>
+    <t>45,0</t>
+  </si>
+  <si>
+    <t>44,9</t>
+  </si>
+  <si>
+    <t>45,7</t>
+  </si>
+  <si>
+    <t>45,3</t>
+  </si>
+  <si>
+    <t>45,2</t>
+  </si>
+  <si>
+    <t>133,8</t>
+  </si>
+  <si>
+    <t>204,6</t>
+  </si>
+  <si>
+    <t>188,5</t>
+  </si>
+  <si>
+    <t>185,7</t>
+  </si>
+  <si>
+    <t>187,3</t>
+  </si>
+  <si>
+    <t>109,8</t>
+  </si>
+  <si>
+    <t>106,9</t>
+  </si>
+  <si>
+    <t>28,8</t>
+  </si>
+  <si>
+    <t>28,9</t>
+  </si>
+  <si>
+    <t>47,3</t>
+  </si>
+  <si>
+    <t>31,6</t>
+  </si>
+  <si>
+    <t>32,0</t>
+  </si>
+  <si>
+    <t>32,9</t>
+  </si>
+  <si>
+    <t>604,1</t>
+  </si>
+  <si>
+    <t>800,8</t>
+  </si>
+  <si>
+    <t>832,1</t>
+  </si>
+  <si>
+    <t>835,3</t>
+  </si>
+  <si>
+    <t>834,5</t>
+  </si>
+  <si>
+    <t>553,6</t>
+  </si>
+  <si>
+    <t>554,9</t>
+  </si>
+  <si>
+    <t>559,2</t>
+  </si>
+  <si>
+    <t>563,0</t>
+  </si>
+  <si>
+    <t>565,5</t>
+  </si>
+  <si>
+    <t>592,5</t>
+  </si>
+  <si>
+    <t>639,4</t>
+  </si>
+  <si>
+    <t>232,2</t>
+  </si>
+  <si>
+    <t>285,9</t>
+  </si>
+  <si>
+    <t>289,7</t>
+  </si>
+  <si>
+    <t>286,0</t>
+  </si>
+  <si>
+    <t>284,8</t>
+  </si>
+  <si>
+    <t>197,8</t>
+  </si>
+  <si>
+    <t>194,3</t>
+  </si>
+  <si>
+    <t>198,9</t>
+  </si>
+  <si>
+    <t>201,8</t>
+  </si>
+  <si>
+    <t>1,0</t>
+  </si>
+  <si>
+    <t>0,8</t>
+  </si>
+  <si>
+    <t>0,7</t>
+  </si>
+  <si>
+    <t>0,6</t>
+  </si>
+  <si>
+    <t>321,4</t>
+  </si>
+  <si>
+    <t>422,8</t>
+  </si>
+  <si>
+    <t>431,6</t>
+  </si>
+  <si>
+    <t>437,0</t>
+  </si>
+  <si>
+    <t>440,6</t>
+  </si>
+  <si>
+    <t>271,2</t>
+  </si>
+  <si>
+    <t>270,3</t>
+  </si>
+  <si>
+    <t>269,7</t>
+  </si>
+  <si>
+    <t>272,6</t>
+  </si>
+  <si>
+    <t>274,0</t>
+  </si>
+  <si>
+    <t>840,1</t>
+  </si>
+  <si>
+    <t>1 283,1</t>
+  </si>
+  <si>
+    <t>1 300,3</t>
+  </si>
+  <si>
+    <t>1 296,8</t>
+  </si>
+  <si>
+    <t>1 292,5</t>
+  </si>
+  <si>
+    <t>797,2</t>
+  </si>
+  <si>
+    <t>802,3</t>
+  </si>
+  <si>
+    <t>805,0</t>
+  </si>
+  <si>
+    <t>813,9</t>
+  </si>
+  <si>
+    <t>820,2</t>
+  </si>
+  <si>
+    <t>850,9</t>
+  </si>
+  <si>
+    <t>910,2</t>
+  </si>
+  <si>
     <t xml:space="preserve">2023 жылғы пошта және курьерлік қызметтің көрсетілген қызметтерінің және түрлері бойынша байланыс қызметінің көлемі </t>
   </si>
   <si>
+    <t>158,5</t>
+  </si>
+  <si>
+    <t>160,9</t>
+  </si>
+  <si>
+    <t>175,0</t>
+  </si>
+  <si>
+    <t>161,9</t>
+  </si>
+  <si>
+    <t>155,8</t>
+  </si>
+  <si>
+    <t>154,7</t>
+  </si>
+  <si>
+    <t>160,6</t>
+  </si>
+  <si>
+    <t>155,4</t>
+  </si>
+  <si>
+    <t>191,7</t>
+  </si>
+  <si>
+    <t>76,9</t>
+  </si>
+  <si>
+    <t>92,4</t>
+  </si>
+  <si>
+    <t>88,7</t>
+  </si>
+  <si>
+    <t>75,9</t>
+  </si>
+  <si>
+    <t>63,3</t>
+  </si>
+  <si>
+    <t>71,7</t>
+  </si>
+  <si>
+    <t>63,4</t>
+  </si>
+  <si>
+    <t>86,8</t>
+  </si>
+  <si>
+    <t>1 227,9</t>
+  </si>
+  <si>
+    <t>1 235,6</t>
+  </si>
+  <si>
+    <t>1 245,5</t>
+  </si>
+  <si>
+    <t>46,8</t>
+  </si>
+  <si>
+    <t>47,0</t>
+  </si>
+  <si>
+    <t>45,9</t>
+  </si>
+  <si>
+    <t>45,5</t>
+  </si>
+  <si>
+    <t>112,1</t>
+  </si>
+  <si>
+    <t>111,2</t>
+  </si>
+  <si>
+    <t>109,2</t>
+  </si>
+  <si>
+    <t>102,1</t>
+  </si>
+  <si>
+    <t>100,5</t>
+  </si>
+  <si>
+    <t>100,3</t>
+  </si>
+  <si>
+    <t>24,7</t>
+  </si>
+  <si>
+    <t>26,1</t>
+  </si>
+  <si>
+    <t>30,6</t>
+  </si>
+  <si>
+    <t>30,3</t>
+  </si>
+  <si>
+    <t>572,0</t>
+  </si>
+  <si>
+    <t>597,5</t>
+  </si>
+  <si>
+    <t>577,3</t>
+  </si>
+  <si>
+    <t>587,8</t>
+  </si>
+  <si>
+    <t>594,2</t>
+  </si>
+  <si>
+    <t>602,6</t>
+  </si>
+  <si>
+    <t>599,9</t>
+  </si>
+  <si>
+    <t>595,2</t>
+  </si>
+  <si>
+    <t>598,2</t>
+  </si>
+  <si>
+    <t>606,6</t>
+  </si>
+  <si>
+    <t>614,3</t>
+  </si>
+  <si>
+    <t>614,1</t>
+  </si>
+  <si>
+    <t>206,3</t>
+  </si>
+  <si>
+    <t>194,2</t>
+  </si>
+  <si>
+    <t>192,4</t>
+  </si>
+  <si>
+    <t>195,6</t>
+  </si>
+  <si>
+    <t>199,8</t>
+  </si>
+  <si>
+    <t>196,5</t>
+  </si>
+  <si>
+    <t>203,5</t>
+  </si>
+  <si>
+    <t>208,4</t>
+  </si>
+  <si>
+    <t>211,0</t>
+  </si>
+  <si>
+    <t>274,5</t>
+  </si>
+  <si>
+    <t>275,1</t>
+  </si>
+  <si>
+    <t>278,4</t>
+  </si>
+  <si>
+    <t>280,4</t>
+  </si>
+  <si>
+    <t>283,3</t>
+  </si>
+  <si>
+    <t>286,5</t>
+  </si>
+  <si>
+    <t>287,1</t>
+  </si>
+  <si>
+    <t>286,4</t>
+  </si>
+  <si>
+    <t>294,9</t>
+  </si>
+  <si>
+    <t>860,0</t>
+  </si>
+  <si>
+    <t>869,2</t>
+  </si>
+  <si>
+    <t>836,3</t>
+  </si>
+  <si>
+    <t>839,1</t>
+  </si>
+  <si>
+    <t>844,5</t>
+  </si>
+  <si>
+    <t>856,3</t>
+  </si>
+  <si>
+    <t>859,6</t>
+  </si>
+  <si>
+    <t>859,5</t>
+  </si>
+  <si>
+    <t>865,4</t>
+  </si>
+  <si>
+    <t>873,5</t>
+  </si>
+  <si>
+    <t>877,0</t>
+  </si>
+  <si>
+    <t>881,4</t>
+  </si>
+  <si>
     <t xml:space="preserve">2024 жылғы пошта және курьерлік қызметтің көрсетілген қызметтерінің және түрлері бойынша байланыс қызметінің көлемі </t>
   </si>
   <si>
-    <t>Қаңтар</t>
-[...4045 lines deleted...]
-  <si>
     <t>169,7</t>
   </si>
   <si>
     <t>129,5</t>
   </si>
   <si>
     <t>136,0</t>
   </si>
   <si>
     <t>148,7</t>
   </si>
   <si>
     <t>138,2</t>
   </si>
   <si>
     <t>79,1</t>
   </si>
   <si>
     <t>56,0</t>
   </si>
   <si>
     <t>56,5</t>
   </si>
   <si>
     <t>43,8</t>
@@ -4291,351 +4405,541 @@
     <t>287,3</t>
   </si>
   <si>
     <t>311,5</t>
   </si>
   <si>
     <t>896,2</t>
   </si>
   <si>
     <t>916,0</t>
   </si>
   <si>
     <t>909,9</t>
   </si>
   <si>
     <t>917,7</t>
   </si>
   <si>
     <t>913,2</t>
   </si>
   <si>
     <t xml:space="preserve">2025 жылғы пошта және курьерлік қызметтің көрсетілген қызметтерінің және түрлері бойынша байланыс қызметінің көлемі </t>
   </si>
   <si>
     <t xml:space="preserve">2026 жылғы пошта және курьерлік қызметтің көрсетілген қызметтерінің және түрлері бойынша байланыс қызметінің көлемі </t>
+  </si>
+  <si>
+    <t>Қызмет көрсету статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Непрокина Ирина</t>
+  </si>
+  <si>
+    <t>+7 7232 25 0921</t>
+  </si>
+  <si>
+    <t>i.neprokina@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>191101, 192101</t>
+  </si>
+  <si>
+    <t>Пошта және курьерлік қызметтің қызмет көрсетулерінің көлемі, байланыс қызметінің көлемі</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/vko/spreadsheets/?industry=4495&amp;year=2026&amp;name=10673&amp;period=month&amp;type=spreadsheets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
-    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
-    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
-    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
+      <b/>
+      <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-      <sz val="8"/>
+      <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="10"/>
       <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...13 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...1 lines deleted...]
-      <top style="thin">
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1" indent="2"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 24" xfId="1"/>
-    <cellStyle name="Обычный_месяц" xfId="2"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2" xfId="6"/>
+    <cellStyle name="Обычный 24" xfId="5"/>
+    <cellStyle name="Обычный 3" xfId="3"/>
+    <cellStyle name="Обычный_месяц" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4878,9342 +5182,10184 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:i.neprokina@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/vko/spreadsheets/?industry=4495&amp;year=2026&amp;name=10673&amp;period=month&amp;type=spreadsheets" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M301"/>
+  <sheetPr codeName="Лист4"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A283" workbookViewId="0">
-      <selection activeCell="O303" sqref="O303"/>
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="C25" sqref="C25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="33.28515625" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="5"/>
+    <col min="1" max="1" width="42.28515625" style="9" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="1"/>
-[...14 lines deleted...]
-      <c r="A2" s="55" t="s">
+      <c r="A1" s="8"/>
+      <c r="B1" s="8"/>
+    </row>
+    <row r="2" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="B2" s="67" t="s">
+        <v>1467</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="67" t="s">
+        <v>1468</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="B4" s="68" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="12" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="67" t="s">
+        <v>1468</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="12" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="67" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="12" customFormat="1" ht="63.75">
+      <c r="A7" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="69" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="55"/>
-[...19 lines deleted...]
-      <c r="M3" s="8" t="s">
+    </row>
+    <row r="8" spans="1:13" s="12" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="68" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="12" customFormat="1">
+      <c r="A9" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="69" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="12" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A10" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="69" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="12" customFormat="1">
+      <c r="A11" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="70"/>
+      <c r="M11" s="14"/>
+    </row>
+    <row r="12" spans="1:13" s="12" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="71" t="s">
         <v>1</v>
       </c>
-    </row>
-[...40 lines deleted...]
-      <c r="A5" s="12" t="s">
+      <c r="M12" s="14"/>
+    </row>
+    <row r="13" spans="1:13" s="12" customFormat="1" ht="31.5" customHeight="1">
+      <c r="A13" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="72" t="s">
+        <v>2</v>
+      </c>
+      <c r="M13" s="14"/>
+    </row>
+    <row r="14" spans="1:13" s="12" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A14" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="72" t="s">
+        <v>1469</v>
+      </c>
+      <c r="M14" s="14"/>
+    </row>
+    <row r="15" spans="1:13" s="12" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="M15" s="14"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B5" s="28">
-[...78 lines deleted...]
-      <c r="A7" s="18" t="s">
+      <c r="B16" s="77">
+        <v>46279</v>
+      </c>
+      <c r="M16" s="4"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B17" s="77">
+        <v>46307</v>
+      </c>
+      <c r="M17" s="5"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B7" s="29">
-[...502 lines deleted...]
-      </c>
+      <c r="B18" s="78" t="s">
+        <v>1463</v>
+      </c>
+      <c r="M18" s="4"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B19" s="79" t="s">
+        <v>1464</v>
+      </c>
+      <c r="M19" s="5"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B20" s="80" t="s">
+        <v>1465</v>
+      </c>
+      <c r="M20" s="4"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="80" t="s">
+        <v>1466</v>
+      </c>
+      <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="18" t="s">
-[...37 lines deleted...]
-      </c>
+      <c r="A22" s="10"/>
+      <c r="B22" s="11"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" s="19" t="s">
-[...8417 lines deleted...]
-      </c>
+      <c r="M23" s="5"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="4"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="5"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="4"/>
     </row>
   </sheetData>
-  <mergeCells count="17">
-[...21 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr codeName="Лист2"/>
+  <dimension ref="B2:D20"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="D23" sqref="D23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="2" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" ht="15">
+      <c r="B2" s="17"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="3" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="3" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="3" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="3"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="18" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="3"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="3"/>
+    </row>
+    <row r="20" spans="2:4">
+      <c r="B20" s="19" t="s">
+        <v>36</v>
+      </c>
+      <c r="C20" s="20"/>
+      <c r="D20" s="20"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...81 lines deleted...]
-</ds:datastoreItem>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A3:M302"/>
+  <sheetViews>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="N2" sqref="N2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="31.7109375" style="16" customWidth="1"/>
+    <col min="2" max="3" width="10.7109375" style="16" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="9.28515625" style="16" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="10.7109375" style="16" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="9.28515625" style="16" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="11.85546875" style="16" bestFit="1" customWidth="1"/>
+    <col min="11" max="12" width="11.7109375" style="16" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="11.85546875" style="16" bestFit="1" customWidth="1"/>
+    <col min="14" max="20" width="9.140625" style="1"/>
+    <col min="21" max="21" width="8.85546875" style="1" customWidth="1"/>
+    <col min="22" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="1:13" ht="15.75">
+      <c r="A3" s="74">
+        <v>191101</v>
+      </c>
+      <c r="B3" s="75" t="s">
+        <v>51</v>
+      </c>
+      <c r="C3" s="74"/>
+      <c r="D3" s="75"/>
+      <c r="E3" s="74"/>
+    </row>
+    <row r="4" spans="1:13" s="6" customFormat="1" ht="15.75">
+      <c r="A4" s="74">
+        <v>192101</v>
+      </c>
+      <c r="B4" s="75" t="s">
+        <v>30</v>
+      </c>
+      <c r="C4" s="21"/>
+      <c r="D4" s="21"/>
+      <c r="E4" s="21"/>
+      <c r="F4" s="21"/>
+      <c r="G4" s="21"/>
+      <c r="H4" s="21"/>
+      <c r="I4" s="21"/>
+      <c r="J4" s="21"/>
+      <c r="K4" s="21"/>
+      <c r="L4" s="21"/>
+      <c r="M4" s="21"/>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="76" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="76"/>
+      <c r="C6" s="76"/>
+      <c r="D6" s="76"/>
+      <c r="E6" s="76"/>
+      <c r="F6" s="76"/>
+      <c r="G6" s="76"/>
+      <c r="H6" s="76"/>
+      <c r="I6" s="76"/>
+      <c r="J6" s="76"/>
+      <c r="K6" s="76"/>
+      <c r="L6" s="76"/>
+      <c r="M6" s="76"/>
+    </row>
+    <row r="7" spans="1:13" ht="12" thickBot="1">
+      <c r="A7" s="22"/>
+      <c r="B7" s="23"/>
+      <c r="C7" s="24"/>
+      <c r="D7" s="24"/>
+      <c r="E7" s="24"/>
+      <c r="F7" s="23"/>
+      <c r="G7" s="1"/>
+      <c r="H7" s="1"/>
+      <c r="I7" s="1"/>
+      <c r="J7" s="1"/>
+      <c r="K7" s="1"/>
+      <c r="L7" s="1"/>
+      <c r="M7" s="25" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="12" thickBot="1">
+      <c r="A8" s="26"/>
+      <c r="B8" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="C8" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="D8" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="E8" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="F8" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="G8" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="H8" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="I8" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="J8" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="K8" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="L8" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="M8" s="28" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="22.5">
+      <c r="A9" s="29" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" s="30">
+        <v>28.8</v>
+      </c>
+      <c r="C9" s="30">
+        <v>29.8</v>
+      </c>
+      <c r="D9" s="30">
+        <v>30.7</v>
+      </c>
+      <c r="E9" s="30">
+        <v>31.5</v>
+      </c>
+      <c r="F9" s="30">
+        <v>32.5</v>
+      </c>
+      <c r="G9" s="30">
+        <v>34.1</v>
+      </c>
+      <c r="H9" s="30">
+        <v>34.9</v>
+      </c>
+      <c r="I9" s="30">
+        <v>36.1</v>
+      </c>
+      <c r="J9" s="30">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="K9" s="30">
+        <v>38.1</v>
+      </c>
+      <c r="L9" s="30">
+        <v>41.3</v>
+      </c>
+      <c r="M9" s="30">
+        <v>47.6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" ht="11.25">
+      <c r="A10" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="B10" s="32">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="C10" s="33">
+        <v>18.5</v>
+      </c>
+      <c r="D10" s="32">
+        <v>19.2</v>
+      </c>
+      <c r="E10" s="32">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="F10" s="33">
+        <v>20.3</v>
+      </c>
+      <c r="G10" s="33">
+        <v>21.2</v>
+      </c>
+      <c r="H10" s="33">
+        <v>21.8</v>
+      </c>
+      <c r="I10" s="33">
+        <v>22.5</v>
+      </c>
+      <c r="J10" s="33">
+        <v>23.1</v>
+      </c>
+      <c r="K10" s="33">
+        <v>23.8</v>
+      </c>
+      <c r="L10" s="33">
+        <v>25.8</v>
+      </c>
+      <c r="M10" s="33">
+        <v>29.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" ht="11.25">
+      <c r="A11" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" s="33">
+        <v>880.9</v>
+      </c>
+      <c r="C11" s="33">
+        <v>868.4</v>
+      </c>
+      <c r="D11" s="33">
+        <v>895.4</v>
+      </c>
+      <c r="E11" s="33">
+        <v>914.5</v>
+      </c>
+      <c r="F11" s="33">
+        <v>919.8</v>
+      </c>
+      <c r="G11" s="33">
+        <v>909.2</v>
+      </c>
+      <c r="H11" s="33">
+        <v>890.7</v>
+      </c>
+      <c r="I11" s="33">
+        <v>901.9</v>
+      </c>
+      <c r="J11" s="33">
+        <v>908.4</v>
+      </c>
+      <c r="K11" s="33">
+        <v>914.6</v>
+      </c>
+      <c r="L11" s="33">
+        <v>925.3</v>
+      </c>
+      <c r="M11" s="33">
+        <v>941.4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="11.25">
+      <c r="A12" s="35" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" s="32"/>
+      <c r="C12" s="32"/>
+      <c r="D12" s="32"/>
+      <c r="E12" s="32"/>
+      <c r="F12" s="32"/>
+      <c r="G12" s="33"/>
+      <c r="H12" s="32"/>
+      <c r="I12" s="32"/>
+      <c r="J12" s="32"/>
+      <c r="K12" s="32"/>
+      <c r="L12" s="32"/>
+      <c r="M12" s="33"/>
+    </row>
+    <row r="13" spans="1:13" ht="22.5">
+      <c r="A13" s="35" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" s="33">
+        <v>304.60000000000002</v>
+      </c>
+      <c r="C13" s="33">
+        <v>284.39999999999998</v>
+      </c>
+      <c r="D13" s="33">
+        <v>311.8</v>
+      </c>
+      <c r="E13" s="33">
+        <v>311.3</v>
+      </c>
+      <c r="F13" s="33">
+        <v>306.39999999999998</v>
+      </c>
+      <c r="G13" s="33">
+        <v>306.5</v>
+      </c>
+      <c r="H13" s="33">
+        <v>267.8</v>
+      </c>
+      <c r="I13" s="33">
+        <v>267.89999999999998</v>
+      </c>
+      <c r="J13" s="33">
+        <v>270.8</v>
+      </c>
+      <c r="K13" s="33">
+        <v>275.39999999999998</v>
+      </c>
+      <c r="L13" s="33">
+        <v>273.3</v>
+      </c>
+      <c r="M13" s="33">
+        <v>279.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" ht="22.5">
+      <c r="A14" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="33">
+        <v>253.4</v>
+      </c>
+      <c r="C14" s="33">
+        <v>262.10000000000002</v>
+      </c>
+      <c r="D14" s="33">
+        <v>252.4</v>
+      </c>
+      <c r="E14" s="33">
+        <v>261.10000000000002</v>
+      </c>
+      <c r="F14" s="33">
+        <v>265.8</v>
+      </c>
+      <c r="G14" s="33">
+        <v>259.7</v>
+      </c>
+      <c r="H14" s="33">
+        <v>273.60000000000002</v>
+      </c>
+      <c r="I14" s="33">
+        <v>274.3</v>
+      </c>
+      <c r="J14" s="33">
+        <v>276.2</v>
+      </c>
+      <c r="K14" s="33">
+        <v>275.10000000000002</v>
+      </c>
+      <c r="L14" s="33">
+        <v>277.60000000000002</v>
+      </c>
+      <c r="M14" s="33">
+        <v>274.8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" ht="22.5">
+      <c r="A15" s="35" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="33">
+        <v>9.5</v>
+      </c>
+      <c r="C15" s="33">
+        <v>8</v>
+      </c>
+      <c r="D15" s="33">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="E15" s="33">
+        <v>8.9</v>
+      </c>
+      <c r="F15" s="33">
+        <v>10</v>
+      </c>
+      <c r="G15" s="33">
+        <v>9.4</v>
+      </c>
+      <c r="H15" s="33">
+        <v>9.4</v>
+      </c>
+      <c r="I15" s="33">
+        <v>13.5</v>
+      </c>
+      <c r="J15" s="33">
+        <v>9.4</v>
+      </c>
+      <c r="K15" s="33">
+        <v>7.4</v>
+      </c>
+      <c r="L15" s="33">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="M15" s="33">
+        <v>10.199999999999999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" ht="11.25">
+      <c r="A16" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="B16" s="33">
+        <v>171.5</v>
+      </c>
+      <c r="C16" s="33">
+        <v>173.7</v>
+      </c>
+      <c r="D16" s="33">
+        <v>180.2</v>
+      </c>
+      <c r="E16" s="33">
+        <v>189</v>
+      </c>
+      <c r="F16" s="33">
+        <v>195.2</v>
+      </c>
+      <c r="G16" s="33">
+        <v>191.6</v>
+      </c>
+      <c r="H16" s="33">
+        <v>200</v>
+      </c>
+      <c r="I16" s="33">
+        <v>205.3</v>
+      </c>
+      <c r="J16" s="33">
+        <v>210.1</v>
+      </c>
+      <c r="K16" s="33">
+        <v>214.5</v>
+      </c>
+      <c r="L16" s="33">
+        <v>220.5</v>
+      </c>
+      <c r="M16" s="33">
+        <v>228.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" ht="11.25">
+      <c r="A17" s="35" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" s="33">
+        <v>2.8</v>
+      </c>
+      <c r="C17" s="33">
+        <v>2.9</v>
+      </c>
+      <c r="D17" s="33">
+        <v>2.8</v>
+      </c>
+      <c r="E17" s="33">
+        <v>2.8</v>
+      </c>
+      <c r="F17" s="33">
+        <v>3.1</v>
+      </c>
+      <c r="G17" s="33">
+        <v>3.1</v>
+      </c>
+      <c r="H17" s="33">
+        <v>3</v>
+      </c>
+      <c r="I17" s="33">
+        <v>2.9</v>
+      </c>
+      <c r="J17" s="33">
+        <v>3.1</v>
+      </c>
+      <c r="K17" s="33">
+        <v>3</v>
+      </c>
+      <c r="L17" s="33">
+        <v>3.1</v>
+      </c>
+      <c r="M17" s="33">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" ht="11.25">
+      <c r="A18" s="35" t="s">
+        <v>60</v>
+      </c>
+      <c r="B18" s="33">
+        <v>139.1</v>
+      </c>
+      <c r="C18" s="33">
+        <v>137.30000000000001</v>
+      </c>
+      <c r="D18" s="33">
+        <v>139.5</v>
+      </c>
+      <c r="E18" s="33">
+        <v>141.4</v>
+      </c>
+      <c r="F18" s="33">
+        <v>139.30000000000001</v>
+      </c>
+      <c r="G18" s="33">
+        <v>138.9</v>
+      </c>
+      <c r="H18" s="33">
+        <v>136.9</v>
+      </c>
+      <c r="I18" s="33">
+        <v>138</v>
+      </c>
+      <c r="J18" s="33">
+        <v>138.80000000000001</v>
+      </c>
+      <c r="K18" s="33">
+        <v>139.19999999999999</v>
+      </c>
+      <c r="L18" s="33">
+        <v>141</v>
+      </c>
+      <c r="M18" s="33">
+        <v>145.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" ht="22.5">
+      <c r="A19" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B19" s="33">
+        <v>621.6</v>
+      </c>
+      <c r="C19" s="33">
+        <v>603.9</v>
+      </c>
+      <c r="D19" s="33">
+        <v>625.70000000000005</v>
+      </c>
+      <c r="E19" s="33">
+        <v>632.79999999999995</v>
+      </c>
+      <c r="F19" s="33">
+        <v>635.6</v>
+      </c>
+      <c r="G19" s="33">
+        <v>621.1</v>
+      </c>
+      <c r="H19" s="33">
+        <v>614.5</v>
+      </c>
+      <c r="I19" s="33">
+        <v>620.79999999999995</v>
+      </c>
+      <c r="J19" s="33">
+        <v>636.29999999999995</v>
+      </c>
+      <c r="K19" s="33">
+        <v>652.6</v>
+      </c>
+      <c r="L19" s="33">
+        <v>657.6</v>
+      </c>
+      <c r="M19" s="33">
+        <v>669.1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" ht="11.25">
+      <c r="A20" s="37"/>
+      <c r="B20" s="38"/>
+      <c r="C20" s="39"/>
+      <c r="D20" s="40"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="39"/>
+      <c r="G20" s="39"/>
+      <c r="H20" s="38"/>
+      <c r="I20" s="39"/>
+      <c r="J20" s="40"/>
+      <c r="K20" s="40"/>
+      <c r="L20" s="39"/>
+      <c r="M20" s="39"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="76" t="s">
+        <v>62</v>
+      </c>
+      <c r="B21" s="76"/>
+      <c r="C21" s="76"/>
+      <c r="D21" s="76"/>
+      <c r="E21" s="76"/>
+      <c r="F21" s="76"/>
+      <c r="G21" s="76"/>
+      <c r="H21" s="76"/>
+      <c r="I21" s="76"/>
+      <c r="J21" s="76"/>
+      <c r="K21" s="76"/>
+      <c r="L21" s="76"/>
+      <c r="M21" s="76"/>
+    </row>
+    <row r="22" spans="1:13" ht="12" thickBot="1">
+      <c r="A22" s="22"/>
+      <c r="B22" s="23"/>
+      <c r="C22" s="24"/>
+      <c r="D22" s="24"/>
+      <c r="E22" s="24"/>
+      <c r="F22" s="23"/>
+      <c r="G22" s="1"/>
+      <c r="H22" s="1"/>
+      <c r="I22" s="1"/>
+      <c r="J22" s="1"/>
+      <c r="K22" s="1"/>
+      <c r="L22" s="1"/>
+      <c r="M22" s="25" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" ht="12" thickBot="1">
+      <c r="A23" s="26"/>
+      <c r="B23" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="C23" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="D23" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="E23" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="F23" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="G23" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="H23" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="I23" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="J23" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="K23" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="L23" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="M23" s="28" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" ht="22.5">
+      <c r="A24" s="29" t="s">
+        <v>51</v>
+      </c>
+      <c r="B24" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="C24" s="41" t="s">
+        <v>64</v>
+      </c>
+      <c r="D24" s="41" t="s">
+        <v>65</v>
+      </c>
+      <c r="E24" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="F24" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="G24" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="H24" s="41" t="s">
+        <v>69</v>
+      </c>
+      <c r="I24" s="41" t="s">
+        <v>70</v>
+      </c>
+      <c r="J24" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="K24" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="L24" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="M24" s="41" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" ht="11.25">
+      <c r="A25" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="B25" s="42" t="s">
+        <v>75</v>
+      </c>
+      <c r="C25" s="42" t="s">
+        <v>76</v>
+      </c>
+      <c r="D25" s="42" t="s">
+        <v>77</v>
+      </c>
+      <c r="E25" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="F25" s="42" t="s">
+        <v>79</v>
+      </c>
+      <c r="G25" s="42" t="s">
+        <v>80</v>
+      </c>
+      <c r="H25" s="42" t="s">
+        <v>81</v>
+      </c>
+      <c r="I25" s="42" t="s">
+        <v>82</v>
+      </c>
+      <c r="J25" s="42" t="s">
+        <v>83</v>
+      </c>
+      <c r="K25" s="42" t="s">
+        <v>84</v>
+      </c>
+      <c r="L25" s="42" t="s">
+        <v>85</v>
+      </c>
+      <c r="M25" s="42" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" ht="11.25">
+      <c r="A26" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B26" s="42" t="s">
+        <v>87</v>
+      </c>
+      <c r="C26" s="42" t="s">
+        <v>88</v>
+      </c>
+      <c r="D26" s="42" t="s">
+        <v>89</v>
+      </c>
+      <c r="E26" s="42" t="s">
+        <v>90</v>
+      </c>
+      <c r="F26" s="42" t="s">
+        <v>91</v>
+      </c>
+      <c r="G26" s="42" t="s">
+        <v>92</v>
+      </c>
+      <c r="H26" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="I26" s="42" t="s">
+        <v>94</v>
+      </c>
+      <c r="J26" s="42" t="s">
+        <v>95</v>
+      </c>
+      <c r="K26" s="42" t="s">
+        <v>96</v>
+      </c>
+      <c r="L26" s="42" t="s">
+        <v>97</v>
+      </c>
+      <c r="M26" s="42" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" ht="11.25">
+      <c r="A27" s="35" t="s">
+        <v>54</v>
+      </c>
+      <c r="B27" s="43"/>
+      <c r="C27" s="43"/>
+      <c r="D27" s="43"/>
+      <c r="E27" s="43"/>
+      <c r="F27" s="43"/>
+      <c r="G27" s="44"/>
+      <c r="H27" s="43"/>
+      <c r="I27" s="43"/>
+      <c r="J27" s="43"/>
+      <c r="K27" s="43"/>
+      <c r="L27" s="43"/>
+      <c r="M27" s="44"/>
+    </row>
+    <row r="28" spans="1:13" ht="22.5">
+      <c r="A28" s="35" t="s">
+        <v>55</v>
+      </c>
+      <c r="B28" s="42" t="s">
+        <v>99</v>
+      </c>
+      <c r="C28" s="42" t="s">
+        <v>100</v>
+      </c>
+      <c r="D28" s="42" t="s">
+        <v>101</v>
+      </c>
+      <c r="E28" s="42" t="s">
+        <v>102</v>
+      </c>
+      <c r="F28" s="42" t="s">
+        <v>103</v>
+      </c>
+      <c r="G28" s="42" t="s">
+        <v>104</v>
+      </c>
+      <c r="H28" s="42" t="s">
+        <v>105</v>
+      </c>
+      <c r="I28" s="42" t="s">
+        <v>106</v>
+      </c>
+      <c r="J28" s="42" t="s">
+        <v>107</v>
+      </c>
+      <c r="K28" s="42" t="s">
+        <v>108</v>
+      </c>
+      <c r="L28" s="42" t="s">
+        <v>109</v>
+      </c>
+      <c r="M28" s="42" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" ht="22.5">
+      <c r="A29" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="B29" s="42" t="s">
+        <v>111</v>
+      </c>
+      <c r="C29" s="42" t="s">
+        <v>112</v>
+      </c>
+      <c r="D29" s="42" t="s">
+        <v>113</v>
+      </c>
+      <c r="E29" s="42" t="s">
+        <v>114</v>
+      </c>
+      <c r="F29" s="42" t="s">
+        <v>115</v>
+      </c>
+      <c r="G29" s="42" t="s">
+        <v>116</v>
+      </c>
+      <c r="H29" s="42" t="s">
+        <v>117</v>
+      </c>
+      <c r="I29" s="42" t="s">
+        <v>118</v>
+      </c>
+      <c r="J29" s="42" t="s">
+        <v>116</v>
+      </c>
+      <c r="K29" s="42" t="s">
+        <v>119</v>
+      </c>
+      <c r="L29" s="42" t="s">
+        <v>120</v>
+      </c>
+      <c r="M29" s="42" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" ht="22.5">
+      <c r="A30" s="35" t="s">
+        <v>57</v>
+      </c>
+      <c r="B30" s="42" t="s">
+        <v>122</v>
+      </c>
+      <c r="C30" s="42" t="s">
+        <v>123</v>
+      </c>
+      <c r="D30" s="42" t="s">
+        <v>124</v>
+      </c>
+      <c r="E30" s="42" t="s">
+        <v>125</v>
+      </c>
+      <c r="F30" s="42" t="s">
+        <v>126</v>
+      </c>
+      <c r="G30" s="42" t="s">
+        <v>127</v>
+      </c>
+      <c r="H30" s="42" t="s">
+        <v>128</v>
+      </c>
+      <c r="I30" s="42" t="s">
+        <v>129</v>
+      </c>
+      <c r="J30" s="42" t="s">
+        <v>129</v>
+      </c>
+      <c r="K30" s="42" t="s">
+        <v>130</v>
+      </c>
+      <c r="L30" s="42" t="s">
+        <v>131</v>
+      </c>
+      <c r="M30" s="42" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" ht="11.25">
+      <c r="A31" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="B31" s="42" t="s">
+        <v>133</v>
+      </c>
+      <c r="C31" s="42" t="s">
+        <v>134</v>
+      </c>
+      <c r="D31" s="42" t="s">
+        <v>135</v>
+      </c>
+      <c r="E31" s="42" t="s">
+        <v>136</v>
+      </c>
+      <c r="F31" s="42" t="s">
+        <v>137</v>
+      </c>
+      <c r="G31" s="42" t="s">
+        <v>138</v>
+      </c>
+      <c r="H31" s="42" t="s">
+        <v>139</v>
+      </c>
+      <c r="I31" s="42" t="s">
+        <v>140</v>
+      </c>
+      <c r="J31" s="42" t="s">
+        <v>141</v>
+      </c>
+      <c r="K31" s="42" t="s">
+        <v>142</v>
+      </c>
+      <c r="L31" s="42" t="s">
+        <v>143</v>
+      </c>
+      <c r="M31" s="42" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" ht="45">
+      <c r="A32" s="35" t="s">
+        <v>145</v>
+      </c>
+      <c r="B32" s="42" t="s">
+        <v>146</v>
+      </c>
+      <c r="C32" s="42" t="s">
+        <v>147</v>
+      </c>
+      <c r="D32" s="42" t="s">
+        <v>148</v>
+      </c>
+      <c r="E32" s="42" t="s">
+        <v>149</v>
+      </c>
+      <c r="F32" s="42" t="s">
+        <v>150</v>
+      </c>
+      <c r="G32" s="42" t="s">
+        <v>151</v>
+      </c>
+      <c r="H32" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="I32" s="42" t="s">
+        <v>153</v>
+      </c>
+      <c r="J32" s="42" t="s">
+        <v>154</v>
+      </c>
+      <c r="K32" s="42" t="s">
+        <v>155</v>
+      </c>
+      <c r="L32" s="42" t="s">
+        <v>156</v>
+      </c>
+      <c r="M32" s="42" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" ht="11.25">
+      <c r="A33" s="35" t="s">
+        <v>59</v>
+      </c>
+      <c r="B33" s="42" t="s">
+        <v>158</v>
+      </c>
+      <c r="C33" s="42" t="s">
+        <v>159</v>
+      </c>
+      <c r="D33" s="42" t="s">
+        <v>158</v>
+      </c>
+      <c r="E33" s="42" t="s">
+        <v>160</v>
+      </c>
+      <c r="F33" s="42" t="s">
+        <v>161</v>
+      </c>
+      <c r="G33" s="42" t="s">
+        <v>162</v>
+      </c>
+      <c r="H33" s="42" t="s">
+        <v>160</v>
+      </c>
+      <c r="I33" s="42" t="s">
+        <v>161</v>
+      </c>
+      <c r="J33" s="42" t="s">
+        <v>158</v>
+      </c>
+      <c r="K33" s="42" t="s">
+        <v>158</v>
+      </c>
+      <c r="L33" s="42" t="s">
+        <v>159</v>
+      </c>
+      <c r="M33" s="42" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" ht="11.25">
+      <c r="A34" s="35" t="s">
+        <v>60</v>
+      </c>
+      <c r="B34" s="42" t="s">
+        <v>164</v>
+      </c>
+      <c r="C34" s="42" t="s">
+        <v>164</v>
+      </c>
+      <c r="D34" s="42" t="s">
+        <v>165</v>
+      </c>
+      <c r="E34" s="42" t="s">
+        <v>166</v>
+      </c>
+      <c r="F34" s="42" t="s">
+        <v>167</v>
+      </c>
+      <c r="G34" s="42" t="s">
+        <v>168</v>
+      </c>
+      <c r="H34" s="42" t="s">
+        <v>169</v>
+      </c>
+      <c r="I34" s="42" t="s">
+        <v>169</v>
+      </c>
+      <c r="J34" s="42" t="s">
+        <v>170</v>
+      </c>
+      <c r="K34" s="42" t="s">
+        <v>171</v>
+      </c>
+      <c r="L34" s="42" t="s">
+        <v>172</v>
+      </c>
+      <c r="M34" s="42" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" ht="22.5">
+      <c r="A35" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B35" s="42" t="s">
+        <v>174</v>
+      </c>
+      <c r="C35" s="42" t="s">
+        <v>175</v>
+      </c>
+      <c r="D35" s="42" t="s">
+        <v>176</v>
+      </c>
+      <c r="E35" s="42" t="s">
+        <v>177</v>
+      </c>
+      <c r="F35" s="42" t="s">
+        <v>178</v>
+      </c>
+      <c r="G35" s="42" t="s">
+        <v>179</v>
+      </c>
+      <c r="H35" s="42" t="s">
+        <v>180</v>
+      </c>
+      <c r="I35" s="42" t="s">
+        <v>181</v>
+      </c>
+      <c r="J35" s="42" t="s">
+        <v>182</v>
+      </c>
+      <c r="K35" s="42" t="s">
+        <v>183</v>
+      </c>
+      <c r="L35" s="42" t="s">
+        <v>184</v>
+      </c>
+      <c r="M35" s="42" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" ht="11.25">
+      <c r="A36" s="37"/>
+      <c r="B36" s="38"/>
+      <c r="C36" s="39"/>
+      <c r="D36" s="40"/>
+      <c r="E36" s="40"/>
+      <c r="F36" s="39"/>
+      <c r="G36" s="39"/>
+      <c r="H36" s="38"/>
+      <c r="I36" s="39"/>
+      <c r="J36" s="40"/>
+      <c r="K36" s="40"/>
+      <c r="L36" s="39"/>
+      <c r="M36" s="39"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="76" t="s">
+        <v>186</v>
+      </c>
+      <c r="B37" s="76"/>
+      <c r="C37" s="76"/>
+      <c r="D37" s="76"/>
+      <c r="E37" s="76"/>
+      <c r="F37" s="76"/>
+      <c r="G37" s="76"/>
+      <c r="H37" s="76"/>
+      <c r="I37" s="76"/>
+      <c r="J37" s="76"/>
+      <c r="K37" s="76"/>
+      <c r="L37" s="76"/>
+      <c r="M37" s="76"/>
+    </row>
+    <row r="38" spans="1:13" ht="12" thickBot="1">
+      <c r="A38" s="22"/>
+      <c r="B38" s="23"/>
+      <c r="C38" s="24"/>
+      <c r="D38" s="24"/>
+      <c r="E38" s="24"/>
+      <c r="F38" s="23"/>
+      <c r="G38" s="1"/>
+      <c r="H38" s="1"/>
+      <c r="I38" s="1"/>
+      <c r="J38" s="1"/>
+      <c r="K38" s="1"/>
+      <c r="L38" s="1"/>
+      <c r="M38" s="25" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" ht="12" thickBot="1">
+      <c r="A39" s="26"/>
+      <c r="B39" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="C39" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="D39" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="E39" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="F39" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="G39" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="H39" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="I39" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="J39" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="K39" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="L39" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="M39" s="28" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" ht="22.5">
+      <c r="A40" s="29" t="s">
+        <v>51</v>
+      </c>
+      <c r="B40" s="41" t="s">
+        <v>187</v>
+      </c>
+      <c r="C40" s="41" t="s">
+        <v>188</v>
+      </c>
+      <c r="D40" s="41" t="s">
+        <v>189</v>
+      </c>
+      <c r="E40" s="41" t="s">
+        <v>190</v>
+      </c>
+      <c r="F40" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="G40" s="41" t="s">
+        <v>192</v>
+      </c>
+      <c r="H40" s="41" t="s">
+        <v>193</v>
+      </c>
+      <c r="I40" s="41" t="s">
+        <v>194</v>
+      </c>
+      <c r="J40" s="41" t="s">
+        <v>195</v>
+      </c>
+      <c r="K40" s="41" t="s">
+        <v>196</v>
+      </c>
+      <c r="L40" s="41" t="s">
+        <v>197</v>
+      </c>
+      <c r="M40" s="41" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" ht="11.25">
+      <c r="A41" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="B41" s="42" t="s">
+        <v>198</v>
+      </c>
+      <c r="C41" s="42" t="s">
+        <v>199</v>
+      </c>
+      <c r="D41" s="42" t="s">
+        <v>200</v>
+      </c>
+      <c r="E41" s="42" t="s">
+        <v>201</v>
+      </c>
+      <c r="F41" s="42" t="s">
+        <v>202</v>
+      </c>
+      <c r="G41" s="42" t="s">
+        <v>203</v>
+      </c>
+      <c r="H41" s="42" t="s">
+        <v>204</v>
+      </c>
+      <c r="I41" s="42" t="s">
+        <v>205</v>
+      </c>
+      <c r="J41" s="42" t="s">
+        <v>206</v>
+      </c>
+      <c r="K41" s="42" t="s">
+        <v>207</v>
+      </c>
+      <c r="L41" s="42" t="s">
+        <v>208</v>
+      </c>
+      <c r="M41" s="42" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" ht="11.25">
+      <c r="A42" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B42" s="42" t="s">
+        <v>210</v>
+      </c>
+      <c r="C42" s="42" t="s">
+        <v>211</v>
+      </c>
+      <c r="D42" s="42" t="s">
+        <v>212</v>
+      </c>
+      <c r="E42" s="42" t="s">
+        <v>213</v>
+      </c>
+      <c r="F42" s="42" t="s">
+        <v>214</v>
+      </c>
+      <c r="G42" s="42" t="s">
+        <v>215</v>
+      </c>
+      <c r="H42" s="42" t="s">
+        <v>216</v>
+      </c>
+      <c r="I42" s="42" t="s">
+        <v>217</v>
+      </c>
+      <c r="J42" s="42" t="s">
+        <v>218</v>
+      </c>
+      <c r="K42" s="42" t="s">
+        <v>219</v>
+      </c>
+      <c r="L42" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M42" s="42" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" ht="11.25">
+      <c r="A43" s="35" t="s">
+        <v>54</v>
+      </c>
+      <c r="B43" s="43"/>
+      <c r="C43" s="43"/>
+      <c r="D43" s="43"/>
+      <c r="E43" s="43"/>
+      <c r="F43" s="43"/>
+      <c r="G43" s="44"/>
+      <c r="H43" s="43"/>
+      <c r="I43" s="43"/>
+      <c r="J43" s="43"/>
+      <c r="K43" s="43"/>
+      <c r="L43" s="43"/>
+      <c r="M43" s="44"/>
+    </row>
+    <row r="44" spans="1:13" ht="22.5">
+      <c r="A44" s="35" t="s">
+        <v>55</v>
+      </c>
+      <c r="B44" s="42" t="s">
+        <v>222</v>
+      </c>
+      <c r="C44" s="42" t="s">
+        <v>223</v>
+      </c>
+      <c r="D44" s="42" t="s">
+        <v>224</v>
+      </c>
+      <c r="E44" s="42" t="s">
+        <v>225</v>
+      </c>
+      <c r="F44" s="42" t="s">
+        <v>226</v>
+      </c>
+      <c r="G44" s="42" t="s">
+        <v>227</v>
+      </c>
+      <c r="H44" s="42" t="s">
+        <v>228</v>
+      </c>
+      <c r="I44" s="42" t="s">
+        <v>229</v>
+      </c>
+      <c r="J44" s="42" t="s">
+        <v>230</v>
+      </c>
+      <c r="K44" s="42" t="s">
+        <v>231</v>
+      </c>
+      <c r="L44" s="42" t="s">
+        <v>232</v>
+      </c>
+      <c r="M44" s="42" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" ht="22.5">
+      <c r="A45" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="B45" s="42" t="s">
+        <v>234</v>
+      </c>
+      <c r="C45" s="42" t="s">
+        <v>235</v>
+      </c>
+      <c r="D45" s="42" t="s">
+        <v>236</v>
+      </c>
+      <c r="E45" s="42" t="s">
+        <v>237</v>
+      </c>
+      <c r="F45" s="42" t="s">
+        <v>238</v>
+      </c>
+      <c r="G45" s="42" t="s">
+        <v>239</v>
+      </c>
+      <c r="H45" s="42" t="s">
+        <v>240</v>
+      </c>
+      <c r="I45" s="42" t="s">
+        <v>241</v>
+      </c>
+      <c r="J45" s="42" t="s">
+        <v>242</v>
+      </c>
+      <c r="K45" s="42" t="s">
+        <v>243</v>
+      </c>
+      <c r="L45" s="42" t="s">
+        <v>244</v>
+      </c>
+      <c r="M45" s="42" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" ht="22.5">
+      <c r="A46" s="35" t="s">
+        <v>57</v>
+      </c>
+      <c r="B46" s="42" t="s">
+        <v>123</v>
+      </c>
+      <c r="C46" s="42" t="s">
+        <v>130</v>
+      </c>
+      <c r="D46" s="42" t="s">
+        <v>130</v>
+      </c>
+      <c r="E46" s="42" t="s">
+        <v>246</v>
+      </c>
+      <c r="F46" s="42" t="s">
+        <v>130</v>
+      </c>
+      <c r="G46" s="42" t="s">
+        <v>247</v>
+      </c>
+      <c r="H46" s="42" t="s">
+        <v>248</v>
+      </c>
+      <c r="I46" s="42" t="s">
+        <v>249</v>
+      </c>
+      <c r="J46" s="42" t="s">
+        <v>80</v>
+      </c>
+      <c r="K46" s="42" t="s">
+        <v>250</v>
+      </c>
+      <c r="L46" s="42" t="s">
+        <v>251</v>
+      </c>
+      <c r="M46" s="42" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" ht="11.25">
+      <c r="A47" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="B47" s="42" t="s">
+        <v>252</v>
+      </c>
+      <c r="C47" s="42" t="s">
+        <v>253</v>
+      </c>
+      <c r="D47" s="42" t="s">
+        <v>254</v>
+      </c>
+      <c r="E47" s="42" t="s">
+        <v>255</v>
+      </c>
+      <c r="F47" s="42" t="s">
+        <v>256</v>
+      </c>
+      <c r="G47" s="42" t="s">
+        <v>257</v>
+      </c>
+      <c r="H47" s="42" t="s">
+        <v>258</v>
+      </c>
+      <c r="I47" s="42" t="s">
+        <v>259</v>
+      </c>
+      <c r="J47" s="42" t="s">
+        <v>260</v>
+      </c>
+      <c r="K47" s="42" t="s">
+        <v>261</v>
+      </c>
+      <c r="L47" s="42" t="s">
+        <v>262</v>
+      </c>
+      <c r="M47" s="42" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" ht="45">
+      <c r="A48" s="35" t="s">
+        <v>145</v>
+      </c>
+      <c r="B48" s="42" t="s">
+        <v>264</v>
+      </c>
+      <c r="C48" s="42" t="s">
+        <v>265</v>
+      </c>
+      <c r="D48" s="42" t="s">
+        <v>266</v>
+      </c>
+      <c r="E48" s="42" t="s">
+        <v>267</v>
+      </c>
+      <c r="F48" s="42" t="s">
+        <v>268</v>
+      </c>
+      <c r="G48" s="42" t="s">
+        <v>269</v>
+      </c>
+      <c r="H48" s="42" t="s">
+        <v>268</v>
+      </c>
+      <c r="I48" s="42" t="s">
+        <v>268</v>
+      </c>
+      <c r="J48" s="42" t="s">
+        <v>270</v>
+      </c>
+      <c r="K48" s="42" t="s">
+        <v>271</v>
+      </c>
+      <c r="L48" s="42" t="s">
+        <v>272</v>
+      </c>
+      <c r="M48" s="42" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" ht="11.25">
+      <c r="A49" s="35" t="s">
+        <v>59</v>
+      </c>
+      <c r="B49" s="42" t="s">
+        <v>158</v>
+      </c>
+      <c r="C49" s="42" t="s">
+        <v>159</v>
+      </c>
+      <c r="D49" s="42" t="s">
+        <v>158</v>
+      </c>
+      <c r="E49" s="42" t="s">
+        <v>158</v>
+      </c>
+      <c r="F49" s="42" t="s">
+        <v>160</v>
+      </c>
+      <c r="G49" s="42" t="s">
+        <v>160</v>
+      </c>
+      <c r="H49" s="42" t="s">
+        <v>161</v>
+      </c>
+      <c r="I49" s="42" t="s">
+        <v>159</v>
+      </c>
+      <c r="J49" s="42" t="s">
+        <v>160</v>
+      </c>
+      <c r="K49" s="42" t="s">
+        <v>274</v>
+      </c>
+      <c r="L49" s="42" t="s">
+        <v>161</v>
+      </c>
+      <c r="M49" s="42" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" ht="11.25">
+      <c r="A50" s="35" t="s">
+        <v>60</v>
+      </c>
+      <c r="B50" s="42" t="s">
+        <v>276</v>
+      </c>
+      <c r="C50" s="42" t="s">
+        <v>277</v>
+      </c>
+      <c r="D50" s="42" t="s">
+        <v>278</v>
+      </c>
+      <c r="E50" s="42" t="s">
+        <v>279</v>
+      </c>
+      <c r="F50" s="42" t="s">
+        <v>280</v>
+      </c>
+      <c r="G50" s="42" t="s">
+        <v>281</v>
+      </c>
+      <c r="H50" s="42" t="s">
+        <v>282</v>
+      </c>
+      <c r="I50" s="42" t="s">
+        <v>283</v>
+      </c>
+      <c r="J50" s="42" t="s">
+        <v>284</v>
+      </c>
+      <c r="K50" s="42" t="s">
+        <v>285</v>
+      </c>
+      <c r="L50" s="42" t="s">
+        <v>286</v>
+      </c>
+      <c r="M50" s="42" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" ht="22.5">
+      <c r="A51" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B51" s="42" t="s">
+        <v>288</v>
+      </c>
+      <c r="C51" s="42" t="s">
+        <v>289</v>
+      </c>
+      <c r="D51" s="42" t="s">
+        <v>290</v>
+      </c>
+      <c r="E51" s="42" t="s">
+        <v>291</v>
+      </c>
+      <c r="F51" s="42" t="s">
+        <v>292</v>
+      </c>
+      <c r="G51" s="42" t="s">
+        <v>293</v>
+      </c>
+      <c r="H51" s="42" t="s">
+        <v>294</v>
+      </c>
+      <c r="I51" s="42" t="s">
+        <v>295</v>
+      </c>
+      <c r="J51" s="42" t="s">
+        <v>296</v>
+      </c>
+      <c r="K51" s="42" t="s">
+        <v>297</v>
+      </c>
+      <c r="L51" s="42" t="s">
+        <v>298</v>
+      </c>
+      <c r="M51" s="42" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" ht="11.25">
+      <c r="A52" s="37"/>
+      <c r="B52" s="38"/>
+      <c r="C52" s="39"/>
+      <c r="D52" s="40"/>
+      <c r="E52" s="40"/>
+      <c r="F52" s="39"/>
+      <c r="G52" s="39"/>
+      <c r="H52" s="38"/>
+      <c r="I52" s="39"/>
+      <c r="J52" s="40"/>
+      <c r="K52" s="40"/>
+      <c r="L52" s="39"/>
+      <c r="M52" s="39"/>
+    </row>
+    <row r="53" spans="1:13">
+      <c r="A53" s="76" t="s">
+        <v>300</v>
+      </c>
+      <c r="B53" s="76"/>
+      <c r="C53" s="76"/>
+      <c r="D53" s="76"/>
+      <c r="E53" s="76"/>
+      <c r="F53" s="76"/>
+      <c r="G53" s="76"/>
+      <c r="H53" s="76"/>
+      <c r="I53" s="76"/>
+      <c r="J53" s="76"/>
+      <c r="K53" s="76"/>
+      <c r="L53" s="76"/>
+      <c r="M53" s="76"/>
+    </row>
+    <row r="54" spans="1:13" ht="12" thickBot="1">
+      <c r="A54" s="22"/>
+      <c r="B54" s="23"/>
+      <c r="C54" s="24"/>
+      <c r="D54" s="24"/>
+      <c r="E54" s="24"/>
+      <c r="F54" s="23"/>
+      <c r="G54" s="1"/>
+      <c r="H54" s="1"/>
+      <c r="I54" s="1"/>
+      <c r="J54" s="1"/>
+      <c r="K54" s="1"/>
+      <c r="L54" s="1"/>
+      <c r="M54" s="25"/>
+    </row>
+    <row r="55" spans="1:13" ht="12" thickBot="1">
+      <c r="A55" s="26"/>
+      <c r="B55" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="C55" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="D55" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="E55" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="F55" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="G55" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="H55" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="I55" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="J55" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="K55" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="L55" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="M55" s="28" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" ht="22.5">
+      <c r="A56" s="29" t="s">
+        <v>51</v>
+      </c>
+      <c r="B56" s="41" t="s">
+        <v>301</v>
+      </c>
+      <c r="C56" s="41" t="s">
+        <v>302</v>
+      </c>
+      <c r="D56" s="41" t="s">
+        <v>303</v>
+      </c>
+      <c r="E56" s="41" t="s">
+        <v>304</v>
+      </c>
+      <c r="F56" s="41" t="s">
+        <v>305</v>
+      </c>
+      <c r="G56" s="41" t="s">
+        <v>306</v>
+      </c>
+      <c r="H56" s="41" t="s">
+        <v>307</v>
+      </c>
+      <c r="I56" s="41" t="s">
+        <v>308</v>
+      </c>
+      <c r="J56" s="41" t="s">
+        <v>309</v>
+      </c>
+      <c r="K56" s="41" t="s">
+        <v>310</v>
+      </c>
+      <c r="L56" s="41" t="s">
+        <v>311</v>
+      </c>
+      <c r="M56" s="41" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" ht="11.25">
+      <c r="A57" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="B57" s="42" t="s">
+        <v>313</v>
+      </c>
+      <c r="C57" s="42" t="s">
+        <v>314</v>
+      </c>
+      <c r="D57" s="42" t="s">
+        <v>315</v>
+      </c>
+      <c r="E57" s="42" t="s">
+        <v>316</v>
+      </c>
+      <c r="F57" s="42" t="s">
+        <v>317</v>
+      </c>
+      <c r="G57" s="42" t="s">
+        <v>318</v>
+      </c>
+      <c r="H57" s="42" t="s">
+        <v>319</v>
+      </c>
+      <c r="I57" s="42" t="s">
+        <v>320</v>
+      </c>
+      <c r="J57" s="42" t="s">
+        <v>321</v>
+      </c>
+      <c r="K57" s="42" t="s">
+        <v>320</v>
+      </c>
+      <c r="L57" s="42" t="s">
+        <v>322</v>
+      </c>
+      <c r="M57" s="42" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" ht="11.25">
+      <c r="A58" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B58" s="42" t="s">
+        <v>324</v>
+      </c>
+      <c r="C58" s="42" t="s">
+        <v>325</v>
+      </c>
+      <c r="D58" s="42" t="s">
+        <v>326</v>
+      </c>
+      <c r="E58" s="42" t="s">
+        <v>327</v>
+      </c>
+      <c r="F58" s="42" t="s">
+        <v>328</v>
+      </c>
+      <c r="G58" s="42" t="s">
+        <v>329</v>
+      </c>
+      <c r="H58" s="42" t="s">
+        <v>330</v>
+      </c>
+      <c r="I58" s="42" t="s">
+        <v>331</v>
+      </c>
+      <c r="J58" s="42" t="s">
+        <v>332</v>
+      </c>
+      <c r="K58" s="42" t="s">
+        <v>333</v>
+      </c>
+      <c r="L58" s="42" t="s">
+        <v>334</v>
+      </c>
+      <c r="M58" s="42" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" ht="11.25">
+      <c r="A59" s="35" t="s">
+        <v>54</v>
+      </c>
+      <c r="B59" s="43"/>
+      <c r="C59" s="43"/>
+      <c r="D59" s="43"/>
+      <c r="E59" s="43"/>
+      <c r="F59" s="43"/>
+      <c r="G59" s="44"/>
+      <c r="H59" s="43"/>
+      <c r="I59" s="43"/>
+      <c r="J59" s="43"/>
+      <c r="K59" s="43"/>
+      <c r="L59" s="43"/>
+      <c r="M59" s="44"/>
+    </row>
+    <row r="60" spans="1:13" ht="22.5">
+      <c r="A60" s="35" t="s">
+        <v>55</v>
+      </c>
+      <c r="B60" s="42" t="s">
+        <v>336</v>
+      </c>
+      <c r="C60" s="42" t="s">
+        <v>337</v>
+      </c>
+      <c r="D60" s="42" t="s">
+        <v>338</v>
+      </c>
+      <c r="E60" s="42" t="s">
+        <v>339</v>
+      </c>
+      <c r="F60" s="42" t="s">
+        <v>340</v>
+      </c>
+      <c r="G60" s="42" t="s">
+        <v>341</v>
+      </c>
+      <c r="H60" s="42" t="s">
+        <v>342</v>
+      </c>
+      <c r="I60" s="42" t="s">
+        <v>343</v>
+      </c>
+      <c r="J60" s="42" t="s">
+        <v>344</v>
+      </c>
+      <c r="K60" s="42" t="s">
+        <v>337</v>
+      </c>
+      <c r="L60" s="42" t="s">
+        <v>345</v>
+      </c>
+      <c r="M60" s="42" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" ht="22.5">
+      <c r="A61" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="B61" s="42" t="s">
+        <v>347</v>
+      </c>
+      <c r="C61" s="42" t="s">
+        <v>348</v>
+      </c>
+      <c r="D61" s="42" t="s">
+        <v>349</v>
+      </c>
+      <c r="E61" s="42" t="s">
+        <v>350</v>
+      </c>
+      <c r="F61" s="42" t="s">
+        <v>351</v>
+      </c>
+      <c r="G61" s="42" t="s">
+        <v>352</v>
+      </c>
+      <c r="H61" s="42" t="s">
+        <v>352</v>
+      </c>
+      <c r="I61" s="42" t="s">
+        <v>353</v>
+      </c>
+      <c r="J61" s="42" t="s">
+        <v>354</v>
+      </c>
+      <c r="K61" s="42" t="s">
+        <v>355</v>
+      </c>
+      <c r="L61" s="42" t="s">
+        <v>356</v>
+      </c>
+      <c r="M61" s="42" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" ht="22.5">
+      <c r="A62" s="35" t="s">
+        <v>57</v>
+      </c>
+      <c r="B62" s="42" t="s">
+        <v>358</v>
+      </c>
+      <c r="C62" s="42" t="s">
+        <v>318</v>
+      </c>
+      <c r="D62" s="42" t="s">
+        <v>359</v>
+      </c>
+      <c r="E62" s="42" t="s">
+        <v>360</v>
+      </c>
+      <c r="F62" s="42" t="s">
+        <v>361</v>
+      </c>
+      <c r="G62" s="42" t="s">
+        <v>362</v>
+      </c>
+      <c r="H62" s="42" t="s">
+        <v>363</v>
+      </c>
+      <c r="I62" s="42" t="s">
+        <v>364</v>
+      </c>
+      <c r="J62" s="42" t="s">
+        <v>365</v>
+      </c>
+      <c r="K62" s="42" t="s">
+        <v>366</v>
+      </c>
+      <c r="L62" s="42" t="s">
+        <v>319</v>
+      </c>
+      <c r="M62" s="42" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" ht="11.25">
+      <c r="A63" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="B63" s="42" t="s">
+        <v>242</v>
+      </c>
+      <c r="C63" s="42" t="s">
+        <v>368</v>
+      </c>
+      <c r="D63" s="42" t="s">
+        <v>369</v>
+      </c>
+      <c r="E63" s="42" t="s">
+        <v>370</v>
+      </c>
+      <c r="F63" s="42" t="s">
+        <v>371</v>
+      </c>
+      <c r="G63" s="42" t="s">
+        <v>372</v>
+      </c>
+      <c r="H63" s="42" t="s">
+        <v>373</v>
+      </c>
+      <c r="I63" s="42" t="s">
+        <v>374</v>
+      </c>
+      <c r="J63" s="42" t="s">
+        <v>375</v>
+      </c>
+      <c r="K63" s="42" t="s">
+        <v>376</v>
+      </c>
+      <c r="L63" s="42" t="s">
+        <v>377</v>
+      </c>
+      <c r="M63" s="42" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" ht="45">
+      <c r="A64" s="35" t="s">
+        <v>145</v>
+      </c>
+      <c r="B64" s="42" t="s">
+        <v>379</v>
+      </c>
+      <c r="C64" s="42" t="s">
+        <v>380</v>
+      </c>
+      <c r="D64" s="42" t="s">
+        <v>381</v>
+      </c>
+      <c r="E64" s="42" t="s">
+        <v>382</v>
+      </c>
+      <c r="F64" s="42" t="s">
+        <v>383</v>
+      </c>
+      <c r="G64" s="42" t="s">
+        <v>384</v>
+      </c>
+      <c r="H64" s="42" t="s">
+        <v>385</v>
+      </c>
+      <c r="I64" s="42" t="s">
+        <v>386</v>
+      </c>
+      <c r="J64" s="42" t="s">
+        <v>387</v>
+      </c>
+      <c r="K64" s="42" t="s">
+        <v>388</v>
+      </c>
+      <c r="L64" s="42" t="s">
+        <v>389</v>
+      </c>
+      <c r="M64" s="42" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" ht="11.25">
+      <c r="A65" s="35" t="s">
+        <v>59</v>
+      </c>
+      <c r="B65" s="42" t="s">
+        <v>391</v>
+      </c>
+      <c r="C65" s="42" t="s">
+        <v>161</v>
+      </c>
+      <c r="D65" s="42" t="s">
+        <v>391</v>
+      </c>
+      <c r="E65" s="42" t="s">
+        <v>391</v>
+      </c>
+      <c r="F65" s="42" t="s">
+        <v>391</v>
+      </c>
+      <c r="G65" s="42" t="s">
+        <v>392</v>
+      </c>
+      <c r="H65" s="42" t="s">
+        <v>163</v>
+      </c>
+      <c r="I65" s="42" t="s">
+        <v>393</v>
+      </c>
+      <c r="J65" s="42" t="s">
+        <v>394</v>
+      </c>
+      <c r="K65" s="42" t="s">
+        <v>394</v>
+      </c>
+      <c r="L65" s="42" t="s">
+        <v>392</v>
+      </c>
+      <c r="M65" s="42" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13" ht="11.25">
+      <c r="A66" s="35" t="s">
+        <v>60</v>
+      </c>
+      <c r="B66" s="42" t="s">
+        <v>395</v>
+      </c>
+      <c r="C66" s="42" t="s">
+        <v>396</v>
+      </c>
+      <c r="D66" s="42" t="s">
+        <v>397</v>
+      </c>
+      <c r="E66" s="42" t="s">
+        <v>398</v>
+      </c>
+      <c r="F66" s="42" t="s">
+        <v>399</v>
+      </c>
+      <c r="G66" s="42" t="s">
+        <v>400</v>
+      </c>
+      <c r="H66" s="42" t="s">
+        <v>401</v>
+      </c>
+      <c r="I66" s="42" t="s">
+        <v>402</v>
+      </c>
+      <c r="J66" s="42" t="s">
+        <v>403</v>
+      </c>
+      <c r="K66" s="42" t="s">
+        <v>404</v>
+      </c>
+      <c r="L66" s="42" t="s">
+        <v>405</v>
+      </c>
+      <c r="M66" s="42" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13" ht="22.5">
+      <c r="A67" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B67" s="42" t="s">
+        <v>407</v>
+      </c>
+      <c r="C67" s="42" t="s">
+        <v>408</v>
+      </c>
+      <c r="D67" s="42" t="s">
+        <v>409</v>
+      </c>
+      <c r="E67" s="42" t="s">
+        <v>410</v>
+      </c>
+      <c r="F67" s="42" t="s">
+        <v>411</v>
+      </c>
+      <c r="G67" s="42" t="s">
+        <v>412</v>
+      </c>
+      <c r="H67" s="42" t="s">
+        <v>413</v>
+      </c>
+      <c r="I67" s="42" t="s">
+        <v>414</v>
+      </c>
+      <c r="J67" s="42" t="s">
+        <v>415</v>
+      </c>
+      <c r="K67" s="42" t="s">
+        <v>416</v>
+      </c>
+      <c r="L67" s="42" t="s">
+        <v>417</v>
+      </c>
+      <c r="M67" s="42" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13" ht="11.25">
+      <c r="A68" s="1"/>
+      <c r="B68" s="1"/>
+      <c r="C68" s="1"/>
+      <c r="D68" s="1"/>
+      <c r="E68" s="1"/>
+      <c r="F68" s="1"/>
+      <c r="G68" s="1"/>
+      <c r="H68" s="1"/>
+      <c r="I68" s="1"/>
+      <c r="J68" s="1"/>
+      <c r="K68" s="1"/>
+      <c r="L68" s="1"/>
+      <c r="M68" s="1"/>
+    </row>
+    <row r="69" spans="1:13">
+      <c r="A69" s="76" t="s">
+        <v>419</v>
+      </c>
+      <c r="B69" s="76"/>
+      <c r="C69" s="76"/>
+      <c r="D69" s="76"/>
+      <c r="E69" s="76"/>
+      <c r="F69" s="76"/>
+      <c r="G69" s="76"/>
+      <c r="H69" s="76"/>
+      <c r="I69" s="76"/>
+      <c r="J69" s="76"/>
+      <c r="K69" s="76"/>
+      <c r="L69" s="76"/>
+      <c r="M69" s="76"/>
+    </row>
+    <row r="70" spans="1:13" ht="12" thickBot="1">
+      <c r="A70" s="22"/>
+      <c r="B70" s="23"/>
+      <c r="C70" s="24"/>
+      <c r="D70" s="24"/>
+      <c r="E70" s="24"/>
+      <c r="F70" s="23"/>
+      <c r="G70" s="1"/>
+      <c r="H70" s="1"/>
+      <c r="I70" s="1"/>
+      <c r="J70" s="1"/>
+      <c r="K70" s="1"/>
+      <c r="L70" s="1"/>
+      <c r="M70" s="25"/>
+    </row>
+    <row r="71" spans="1:13" ht="12" thickBot="1">
+      <c r="A71" s="26"/>
+      <c r="B71" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="C71" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="D71" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="E71" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="F71" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="G71" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="H71" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="I71" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="J71" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="K71" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="L71" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="M71" s="28" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13" ht="22.5">
+      <c r="A72" s="29" t="s">
+        <v>51</v>
+      </c>
+      <c r="B72" s="41" t="s">
+        <v>420</v>
+      </c>
+      <c r="C72" s="41" t="s">
+        <v>421</v>
+      </c>
+      <c r="D72" s="41" t="s">
+        <v>422</v>
+      </c>
+      <c r="E72" s="41" t="s">
+        <v>423</v>
+      </c>
+      <c r="F72" s="41" t="s">
+        <v>424</v>
+      </c>
+      <c r="G72" s="41" t="s">
+        <v>425</v>
+      </c>
+      <c r="H72" s="41" t="s">
+        <v>426</v>
+      </c>
+      <c r="I72" s="41" t="s">
+        <v>149</v>
+      </c>
+      <c r="J72" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="K72" s="41" t="s">
+        <v>427</v>
+      </c>
+      <c r="L72" s="41" t="s">
+        <v>428</v>
+      </c>
+      <c r="M72" s="41" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13" ht="11.25">
+      <c r="A73" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="B73" s="42" t="s">
+        <v>200</v>
+      </c>
+      <c r="C73" s="42" t="s">
+        <v>430</v>
+      </c>
+      <c r="D73" s="42" t="s">
+        <v>431</v>
+      </c>
+      <c r="E73" s="42" t="s">
+        <v>204</v>
+      </c>
+      <c r="F73" s="42" t="s">
+        <v>432</v>
+      </c>
+      <c r="G73" s="42" t="s">
+        <v>433</v>
+      </c>
+      <c r="H73" s="42" t="s">
+        <v>434</v>
+      </c>
+      <c r="I73" s="42" t="s">
+        <v>435</v>
+      </c>
+      <c r="J73" s="42" t="s">
+        <v>436</v>
+      </c>
+      <c r="K73" s="42" t="s">
+        <v>437</v>
+      </c>
+      <c r="L73" s="42" t="s">
+        <v>438</v>
+      </c>
+      <c r="M73" s="42" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13" ht="11.25">
+      <c r="A74" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B74" s="42" t="s">
+        <v>440</v>
+      </c>
+      <c r="C74" s="42" t="s">
+        <v>441</v>
+      </c>
+      <c r="D74" s="42" t="s">
+        <v>442</v>
+      </c>
+      <c r="E74" s="42" t="s">
+        <v>443</v>
+      </c>
+      <c r="F74" s="42" t="s">
+        <v>444</v>
+      </c>
+      <c r="G74" s="42" t="s">
+        <v>445</v>
+      </c>
+      <c r="H74" s="42" t="s">
+        <v>446</v>
+      </c>
+      <c r="I74" s="42" t="s">
+        <v>447</v>
+      </c>
+      <c r="J74" s="42" t="s">
+        <v>448</v>
+      </c>
+      <c r="K74" s="42" t="s">
+        <v>449</v>
+      </c>
+      <c r="L74" s="42" t="s">
+        <v>450</v>
+      </c>
+      <c r="M74" s="42" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13" ht="11.25">
+      <c r="A75" s="35" t="s">
+        <v>54</v>
+      </c>
+      <c r="B75" s="43"/>
+      <c r="C75" s="43"/>
+      <c r="D75" s="43"/>
+      <c r="E75" s="43"/>
+      <c r="F75" s="43"/>
+      <c r="G75" s="44"/>
+      <c r="H75" s="43"/>
+      <c r="I75" s="43"/>
+      <c r="J75" s="43"/>
+      <c r="K75" s="43"/>
+      <c r="L75" s="43"/>
+      <c r="M75" s="44"/>
+    </row>
+    <row r="76" spans="1:13" ht="22.5">
+      <c r="A76" s="35" t="s">
+        <v>55</v>
+      </c>
+      <c r="B76" s="42" t="s">
+        <v>452</v>
+      </c>
+      <c r="C76" s="42" t="s">
+        <v>453</v>
+      </c>
+      <c r="D76" s="42" t="s">
+        <v>454</v>
+      </c>
+      <c r="E76" s="42" t="s">
+        <v>455</v>
+      </c>
+      <c r="F76" s="42" t="s">
+        <v>456</v>
+      </c>
+      <c r="G76" s="42" t="s">
+        <v>457</v>
+      </c>
+      <c r="H76" s="42" t="s">
+        <v>458</v>
+      </c>
+      <c r="I76" s="42" t="s">
+        <v>459</v>
+      </c>
+      <c r="J76" s="42" t="s">
+        <v>460</v>
+      </c>
+      <c r="K76" s="42" t="s">
+        <v>461</v>
+      </c>
+      <c r="L76" s="42" t="s">
+        <v>462</v>
+      </c>
+      <c r="M76" s="42" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13" ht="22.5">
+      <c r="A77" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="B77" s="42" t="s">
+        <v>464</v>
+      </c>
+      <c r="C77" s="42" t="s">
+        <v>465</v>
+      </c>
+      <c r="D77" s="42" t="s">
+        <v>466</v>
+      </c>
+      <c r="E77" s="42" t="s">
+        <v>467</v>
+      </c>
+      <c r="F77" s="42" t="s">
+        <v>468</v>
+      </c>
+      <c r="G77" s="42" t="s">
+        <v>377</v>
+      </c>
+      <c r="H77" s="42" t="s">
+        <v>469</v>
+      </c>
+      <c r="I77" s="42" t="s">
+        <v>470</v>
+      </c>
+      <c r="J77" s="42" t="s">
+        <v>471</v>
+      </c>
+      <c r="K77" s="42" t="s">
+        <v>472</v>
+      </c>
+      <c r="L77" s="42" t="s">
+        <v>473</v>
+      </c>
+      <c r="M77" s="42" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="78" spans="1:13" ht="22.5">
+      <c r="A78" s="35" t="s">
+        <v>57</v>
+      </c>
+      <c r="B78" s="42" t="s">
+        <v>475</v>
+      </c>
+      <c r="C78" s="42" t="s">
+        <v>476</v>
+      </c>
+      <c r="D78" s="42" t="s">
+        <v>477</v>
+      </c>
+      <c r="E78" s="42" t="s">
+        <v>478</v>
+      </c>
+      <c r="F78" s="42" t="s">
+        <v>366</v>
+      </c>
+      <c r="G78" s="42" t="s">
+        <v>479</v>
+      </c>
+      <c r="H78" s="42" t="s">
+        <v>479</v>
+      </c>
+      <c r="I78" s="42" t="s">
+        <v>82</v>
+      </c>
+      <c r="J78" s="42" t="s">
+        <v>480</v>
+      </c>
+      <c r="K78" s="42" t="s">
+        <v>481</v>
+      </c>
+      <c r="L78" s="42" t="s">
+        <v>482</v>
+      </c>
+      <c r="M78" s="42" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="79" spans="1:13" ht="11.25">
+      <c r="A79" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="B79" s="42" t="s">
+        <v>483</v>
+      </c>
+      <c r="C79" s="42" t="s">
+        <v>349</v>
+      </c>
+      <c r="D79" s="42" t="s">
+        <v>484</v>
+      </c>
+      <c r="E79" s="42" t="s">
+        <v>485</v>
+      </c>
+      <c r="F79" s="42" t="s">
+        <v>486</v>
+      </c>
+      <c r="G79" s="42" t="s">
+        <v>487</v>
+      </c>
+      <c r="H79" s="42" t="s">
+        <v>488</v>
+      </c>
+      <c r="I79" s="42" t="s">
+        <v>489</v>
+      </c>
+      <c r="J79" s="42" t="s">
+        <v>490</v>
+      </c>
+      <c r="K79" s="42" t="s">
+        <v>491</v>
+      </c>
+      <c r="L79" s="42" t="s">
+        <v>492</v>
+      </c>
+      <c r="M79" s="42" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="80" spans="1:13" ht="45">
+      <c r="A80" s="35" t="s">
+        <v>145</v>
+      </c>
+      <c r="B80" s="42" t="s">
+        <v>494</v>
+      </c>
+      <c r="C80" s="42" t="s">
+        <v>457</v>
+      </c>
+      <c r="D80" s="42" t="s">
+        <v>495</v>
+      </c>
+      <c r="E80" s="42" t="s">
+        <v>496</v>
+      </c>
+      <c r="F80" s="42" t="s">
+        <v>497</v>
+      </c>
+      <c r="G80" s="42" t="s">
+        <v>498</v>
+      </c>
+      <c r="H80" s="42" t="s">
+        <v>499</v>
+      </c>
+      <c r="I80" s="42" t="s">
+        <v>495</v>
+      </c>
+      <c r="J80" s="42" t="s">
+        <v>499</v>
+      </c>
+      <c r="K80" s="42" t="s">
+        <v>500</v>
+      </c>
+      <c r="L80" s="42" t="s">
+        <v>501</v>
+      </c>
+      <c r="M80" s="42" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="81" spans="1:13" ht="11.25">
+      <c r="A81" s="35" t="s">
+        <v>59</v>
+      </c>
+      <c r="B81" s="42" t="s">
+        <v>392</v>
+      </c>
+      <c r="C81" s="42" t="s">
+        <v>503</v>
+      </c>
+      <c r="D81" s="42" t="s">
+        <v>503</v>
+      </c>
+      <c r="E81" s="42" t="s">
+        <v>394</v>
+      </c>
+      <c r="F81" s="42" t="s">
+        <v>163</v>
+      </c>
+      <c r="G81" s="42" t="s">
+        <v>394</v>
+      </c>
+      <c r="H81" s="42" t="s">
+        <v>394</v>
+      </c>
+      <c r="I81" s="42" t="s">
+        <v>394</v>
+      </c>
+      <c r="J81" s="42" t="s">
+        <v>394</v>
+      </c>
+      <c r="K81" s="42" t="s">
+        <v>392</v>
+      </c>
+      <c r="L81" s="42" t="s">
+        <v>163</v>
+      </c>
+      <c r="M81" s="42" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="82" spans="1:13" ht="22.5">
+      <c r="A82" s="35" t="s">
+        <v>504</v>
+      </c>
+      <c r="B82" s="42" t="s">
+        <v>396</v>
+      </c>
+      <c r="C82" s="42" t="s">
+        <v>505</v>
+      </c>
+      <c r="D82" s="42" t="s">
+        <v>506</v>
+      </c>
+      <c r="E82" s="42" t="s">
+        <v>507</v>
+      </c>
+      <c r="F82" s="42" t="s">
+        <v>508</v>
+      </c>
+      <c r="G82" s="42" t="s">
+        <v>509</v>
+      </c>
+      <c r="H82" s="42" t="s">
+        <v>510</v>
+      </c>
+      <c r="I82" s="42" t="s">
+        <v>511</v>
+      </c>
+      <c r="J82" s="42" t="s">
+        <v>512</v>
+      </c>
+      <c r="K82" s="42" t="s">
+        <v>513</v>
+      </c>
+      <c r="L82" s="42" t="s">
+        <v>514</v>
+      </c>
+      <c r="M82" s="42" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="83" spans="1:13" ht="22.5">
+      <c r="A83" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B83" s="42" t="s">
+        <v>516</v>
+      </c>
+      <c r="C83" s="42" t="s">
+        <v>517</v>
+      </c>
+      <c r="D83" s="42" t="s">
+        <v>518</v>
+      </c>
+      <c r="E83" s="42" t="s">
+        <v>519</v>
+      </c>
+      <c r="F83" s="42" t="s">
+        <v>520</v>
+      </c>
+      <c r="G83" s="42" t="s">
+        <v>521</v>
+      </c>
+      <c r="H83" s="42" t="s">
+        <v>522</v>
+      </c>
+      <c r="I83" s="42" t="s">
+        <v>523</v>
+      </c>
+      <c r="J83" s="42" t="s">
+        <v>524</v>
+      </c>
+      <c r="K83" s="42" t="s">
+        <v>525</v>
+      </c>
+      <c r="L83" s="42" t="s">
+        <v>526</v>
+      </c>
+      <c r="M83" s="42" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="84" spans="1:13" ht="11.25">
+      <c r="A84" s="1"/>
+      <c r="B84" s="1"/>
+      <c r="C84" s="1"/>
+      <c r="D84" s="1"/>
+      <c r="E84" s="1"/>
+      <c r="F84" s="1"/>
+      <c r="G84" s="1"/>
+      <c r="H84" s="1"/>
+      <c r="I84" s="1"/>
+      <c r="J84" s="1"/>
+      <c r="K84" s="1"/>
+      <c r="L84" s="1"/>
+      <c r="M84" s="1"/>
+    </row>
+    <row r="85" spans="1:13">
+      <c r="A85" s="76" t="s">
+        <v>528</v>
+      </c>
+      <c r="B85" s="76"/>
+      <c r="C85" s="76"/>
+      <c r="D85" s="76"/>
+      <c r="E85" s="76"/>
+      <c r="F85" s="76"/>
+      <c r="G85" s="76"/>
+      <c r="H85" s="76"/>
+      <c r="I85" s="76"/>
+      <c r="J85" s="76"/>
+      <c r="K85" s="76"/>
+      <c r="L85" s="76"/>
+      <c r="M85" s="76"/>
+    </row>
+    <row r="86" spans="1:13" ht="12" thickBot="1">
+      <c r="A86" s="22"/>
+      <c r="B86" s="23"/>
+      <c r="C86" s="24"/>
+      <c r="D86" s="24"/>
+      <c r="E86" s="24"/>
+      <c r="F86" s="23"/>
+      <c r="G86" s="1"/>
+      <c r="H86" s="1"/>
+      <c r="I86" s="1"/>
+      <c r="J86" s="1"/>
+      <c r="K86" s="1"/>
+      <c r="L86" s="1"/>
+      <c r="M86" s="25"/>
+    </row>
+    <row r="87" spans="1:13" ht="12" thickBot="1">
+      <c r="A87" s="26"/>
+      <c r="B87" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="C87" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="D87" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="E87" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="F87" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="G87" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="H87" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="I87" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="J87" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="K87" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="L87" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="M87" s="28" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="88" spans="1:13" ht="22.5">
+      <c r="A88" s="29" t="s">
+        <v>51</v>
+      </c>
+      <c r="B88" s="41" t="s">
+        <v>529</v>
+      </c>
+      <c r="C88" s="41" t="s">
+        <v>530</v>
+      </c>
+      <c r="D88" s="41" t="s">
+        <v>531</v>
+      </c>
+      <c r="E88" s="41" t="s">
+        <v>532</v>
+      </c>
+      <c r="F88" s="41" t="s">
+        <v>533</v>
+      </c>
+      <c r="G88" s="41" t="s">
+        <v>534</v>
+      </c>
+      <c r="H88" s="41" t="s">
+        <v>535</v>
+      </c>
+      <c r="I88" s="41" t="s">
+        <v>536</v>
+      </c>
+      <c r="J88" s="41" t="s">
+        <v>537</v>
+      </c>
+      <c r="K88" s="41" t="s">
+        <v>538</v>
+      </c>
+      <c r="L88" s="41" t="s">
+        <v>539</v>
+      </c>
+      <c r="M88" s="41" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="89" spans="1:13" ht="11.25">
+      <c r="A89" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="B89" s="42" t="s">
+        <v>541</v>
+      </c>
+      <c r="C89" s="42" t="s">
+        <v>67</v>
+      </c>
+      <c r="D89" s="42" t="s">
+        <v>365</v>
+      </c>
+      <c r="E89" s="42" t="s">
+        <v>542</v>
+      </c>
+      <c r="F89" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="G89" s="42" t="s">
+        <v>543</v>
+      </c>
+      <c r="H89" s="42" t="s">
+        <v>544</v>
+      </c>
+      <c r="I89" s="42" t="s">
+        <v>545</v>
+      </c>
+      <c r="J89" s="42" t="s">
+        <v>546</v>
+      </c>
+      <c r="K89" s="42" t="s">
+        <v>547</v>
+      </c>
+      <c r="L89" s="42" t="s">
+        <v>548</v>
+      </c>
+      <c r="M89" s="42" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="90" spans="1:13" ht="11.25">
+      <c r="A90" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B90" s="42" t="s">
+        <v>550</v>
+      </c>
+      <c r="C90" s="42" t="s">
+        <v>551</v>
+      </c>
+      <c r="D90" s="42" t="s">
+        <v>552</v>
+      </c>
+      <c r="E90" s="42" t="s">
+        <v>553</v>
+      </c>
+      <c r="F90" s="42" t="s">
+        <v>554</v>
+      </c>
+      <c r="G90" s="42" t="s">
+        <v>555</v>
+      </c>
+      <c r="H90" s="42" t="s">
+        <v>556</v>
+      </c>
+      <c r="I90" s="42" t="s">
+        <v>557</v>
+      </c>
+      <c r="J90" s="42" t="s">
+        <v>558</v>
+      </c>
+      <c r="K90" s="42" t="s">
+        <v>559</v>
+      </c>
+      <c r="L90" s="42" t="s">
+        <v>560</v>
+      </c>
+      <c r="M90" s="42" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="91" spans="1:13" ht="11.25">
+      <c r="A91" s="35" t="s">
+        <v>54</v>
+      </c>
+      <c r="B91" s="43"/>
+      <c r="C91" s="43"/>
+      <c r="D91" s="43"/>
+      <c r="E91" s="43"/>
+      <c r="F91" s="43"/>
+      <c r="G91" s="44"/>
+      <c r="H91" s="43"/>
+      <c r="I91" s="43"/>
+      <c r="J91" s="43"/>
+      <c r="K91" s="43"/>
+      <c r="L91" s="43"/>
+      <c r="M91" s="44"/>
+    </row>
+    <row r="92" spans="1:13" ht="22.5">
+      <c r="A92" s="35" t="s">
+        <v>55</v>
+      </c>
+      <c r="B92" s="42" t="s">
+        <v>562</v>
+      </c>
+      <c r="C92" s="42" t="s">
+        <v>563</v>
+      </c>
+      <c r="D92" s="42" t="s">
+        <v>564</v>
+      </c>
+      <c r="E92" s="42" t="s">
+        <v>565</v>
+      </c>
+      <c r="F92" s="42" t="s">
+        <v>566</v>
+      </c>
+      <c r="G92" s="42" t="s">
+        <v>567</v>
+      </c>
+      <c r="H92" s="42" t="s">
+        <v>568</v>
+      </c>
+      <c r="I92" s="42" t="s">
+        <v>569</v>
+      </c>
+      <c r="J92" s="42" t="s">
+        <v>396</v>
+      </c>
+      <c r="K92" s="42" t="s">
+        <v>570</v>
+      </c>
+      <c r="L92" s="42" t="s">
+        <v>571</v>
+      </c>
+      <c r="M92" s="42" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="93" spans="1:13" ht="22.5">
+      <c r="A93" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="B93" s="42" t="s">
+        <v>573</v>
+      </c>
+      <c r="C93" s="42" t="s">
+        <v>370</v>
+      </c>
+      <c r="D93" s="42" t="s">
+        <v>574</v>
+      </c>
+      <c r="E93" s="42" t="s">
+        <v>575</v>
+      </c>
+      <c r="F93" s="42" t="s">
+        <v>576</v>
+      </c>
+      <c r="G93" s="42" t="s">
+        <v>577</v>
+      </c>
+      <c r="H93" s="42" t="s">
+        <v>578</v>
+      </c>
+      <c r="I93" s="42" t="s">
+        <v>579</v>
+      </c>
+      <c r="J93" s="42" t="s">
+        <v>580</v>
+      </c>
+      <c r="K93" s="42" t="s">
+        <v>581</v>
+      </c>
+      <c r="L93" s="42" t="s">
+        <v>582</v>
+      </c>
+      <c r="M93" s="42" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="94" spans="1:13" ht="22.5">
+      <c r="A94" s="35" t="s">
+        <v>57</v>
+      </c>
+      <c r="B94" s="42" t="s">
+        <v>358</v>
+      </c>
+      <c r="C94" s="42" t="s">
+        <v>584</v>
+      </c>
+      <c r="D94" s="42" t="s">
+        <v>585</v>
+      </c>
+      <c r="E94" s="42" t="s">
+        <v>586</v>
+      </c>
+      <c r="F94" s="42" t="s">
+        <v>316</v>
+      </c>
+      <c r="G94" s="42" t="s">
+        <v>585</v>
+      </c>
+      <c r="H94" s="42" t="s">
+        <v>587</v>
+      </c>
+      <c r="I94" s="42" t="s">
+        <v>366</v>
+      </c>
+      <c r="J94" s="42" t="s">
+        <v>588</v>
+      </c>
+      <c r="K94" s="42" t="s">
+        <v>477</v>
+      </c>
+      <c r="L94" s="42" t="s">
+        <v>589</v>
+      </c>
+      <c r="M94" s="42" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="95" spans="1:13" ht="11.25">
+      <c r="A95" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="B95" s="42" t="s">
+        <v>591</v>
+      </c>
+      <c r="C95" s="42" t="s">
+        <v>592</v>
+      </c>
+      <c r="D95" s="42" t="s">
+        <v>593</v>
+      </c>
+      <c r="E95" s="42" t="s">
+        <v>594</v>
+      </c>
+      <c r="F95" s="42" t="s">
+        <v>595</v>
+      </c>
+      <c r="G95" s="42" t="s">
+        <v>596</v>
+      </c>
+      <c r="H95" s="42" t="s">
+        <v>597</v>
+      </c>
+      <c r="I95" s="42" t="s">
+        <v>598</v>
+      </c>
+      <c r="J95" s="42" t="s">
+        <v>599</v>
+      </c>
+      <c r="K95" s="42" t="s">
+        <v>596</v>
+      </c>
+      <c r="L95" s="42" t="s">
+        <v>600</v>
+      </c>
+      <c r="M95" s="42" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="96" spans="1:13" ht="45">
+      <c r="A96" s="35" t="s">
+        <v>145</v>
+      </c>
+      <c r="B96" s="42" t="s">
+        <v>602</v>
+      </c>
+      <c r="C96" s="42" t="s">
+        <v>603</v>
+      </c>
+      <c r="D96" s="42" t="s">
+        <v>604</v>
+      </c>
+      <c r="E96" s="42" t="s">
+        <v>605</v>
+      </c>
+      <c r="F96" s="42" t="s">
+        <v>606</v>
+      </c>
+      <c r="G96" s="42" t="s">
+        <v>607</v>
+      </c>
+      <c r="H96" s="42" t="s">
+        <v>608</v>
+      </c>
+      <c r="I96" s="42" t="s">
+        <v>609</v>
+      </c>
+      <c r="J96" s="42" t="s">
+        <v>610</v>
+      </c>
+      <c r="K96" s="42" t="s">
+        <v>611</v>
+      </c>
+      <c r="L96" s="42" t="s">
+        <v>612</v>
+      </c>
+      <c r="M96" s="42" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="97" spans="1:13" ht="11.25">
+      <c r="A97" s="35" t="s">
+        <v>59</v>
+      </c>
+      <c r="B97" s="42" t="s">
+        <v>393</v>
+      </c>
+      <c r="C97" s="42" t="s">
+        <v>614</v>
+      </c>
+      <c r="D97" s="42" t="s">
+        <v>503</v>
+      </c>
+      <c r="E97" s="42" t="s">
+        <v>614</v>
+      </c>
+      <c r="F97" s="42" t="s">
+        <v>614</v>
+      </c>
+      <c r="G97" s="42" t="s">
+        <v>394</v>
+      </c>
+      <c r="H97" s="42" t="s">
+        <v>393</v>
+      </c>
+      <c r="I97" s="42" t="s">
+        <v>614</v>
+      </c>
+      <c r="J97" s="42" t="s">
+        <v>503</v>
+      </c>
+      <c r="K97" s="42" t="s">
+        <v>394</v>
+      </c>
+      <c r="L97" s="42" t="s">
+        <v>615</v>
+      </c>
+      <c r="M97" s="42" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="98" spans="1:13" ht="22.5">
+      <c r="A98" s="35" t="s">
+        <v>504</v>
+      </c>
+      <c r="B98" s="42" t="s">
+        <v>616</v>
+      </c>
+      <c r="C98" s="42" t="s">
+        <v>617</v>
+      </c>
+      <c r="D98" s="42" t="s">
+        <v>618</v>
+      </c>
+      <c r="E98" s="42" t="s">
+        <v>619</v>
+      </c>
+      <c r="F98" s="42" t="s">
+        <v>620</v>
+      </c>
+      <c r="G98" s="42" t="s">
+        <v>621</v>
+      </c>
+      <c r="H98" s="42" t="s">
+        <v>622</v>
+      </c>
+      <c r="I98" s="42" t="s">
+        <v>623</v>
+      </c>
+      <c r="J98" s="42" t="s">
+        <v>624</v>
+      </c>
+      <c r="K98" s="42" t="s">
+        <v>624</v>
+      </c>
+      <c r="L98" s="42" t="s">
+        <v>625</v>
+      </c>
+      <c r="M98" s="42" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="99" spans="1:13" ht="22.5">
+      <c r="A99" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B99" s="42" t="s">
+        <v>627</v>
+      </c>
+      <c r="C99" s="42" t="s">
+        <v>628</v>
+      </c>
+      <c r="D99" s="42" t="s">
+        <v>629</v>
+      </c>
+      <c r="E99" s="42" t="s">
+        <v>630</v>
+      </c>
+      <c r="F99" s="42" t="s">
+        <v>631</v>
+      </c>
+      <c r="G99" s="42" t="s">
+        <v>632</v>
+      </c>
+      <c r="H99" s="42" t="s">
+        <v>633</v>
+      </c>
+      <c r="I99" s="42" t="s">
+        <v>634</v>
+      </c>
+      <c r="J99" s="42" t="s">
+        <v>635</v>
+      </c>
+      <c r="K99" s="42" t="s">
+        <v>636</v>
+      </c>
+      <c r="L99" s="42" t="s">
+        <v>637</v>
+      </c>
+      <c r="M99" s="42" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="100" spans="1:13" ht="11.25">
+      <c r="A100" s="45"/>
+      <c r="B100" s="23"/>
+      <c r="C100" s="23"/>
+      <c r="D100" s="23"/>
+      <c r="E100" s="23"/>
+      <c r="F100" s="23"/>
+      <c r="G100" s="23"/>
+      <c r="H100" s="1"/>
+      <c r="I100" s="1"/>
+      <c r="J100" s="1"/>
+      <c r="K100" s="1"/>
+      <c r="L100" s="1"/>
+      <c r="M100" s="1"/>
+    </row>
+    <row r="101" spans="1:13">
+      <c r="A101" s="76" t="s">
+        <v>639</v>
+      </c>
+      <c r="B101" s="76"/>
+      <c r="C101" s="76"/>
+      <c r="D101" s="76"/>
+      <c r="E101" s="76"/>
+      <c r="F101" s="76"/>
+      <c r="G101" s="76"/>
+      <c r="H101" s="76"/>
+      <c r="I101" s="76"/>
+      <c r="J101" s="76"/>
+      <c r="K101" s="76"/>
+      <c r="L101" s="76"/>
+      <c r="M101" s="76"/>
+    </row>
+    <row r="102" spans="1:13" ht="12" thickBot="1">
+      <c r="A102" s="22"/>
+      <c r="B102" s="23"/>
+      <c r="C102" s="24"/>
+      <c r="D102" s="24"/>
+      <c r="E102" s="24"/>
+      <c r="F102" s="23"/>
+      <c r="G102" s="1"/>
+      <c r="H102" s="1"/>
+      <c r="I102" s="1"/>
+      <c r="J102" s="1"/>
+      <c r="K102" s="1"/>
+      <c r="L102" s="1"/>
+      <c r="M102" s="25"/>
+    </row>
+    <row r="103" spans="1:13" ht="12" thickBot="1">
+      <c r="A103" s="26"/>
+      <c r="B103" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="C103" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="D103" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="E103" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="F103" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="G103" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="H103" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="I103" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="J103" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="K103" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="L103" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="M103" s="28" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="104" spans="1:13" ht="22.5">
+      <c r="A104" s="29" t="s">
+        <v>51</v>
+      </c>
+      <c r="B104" s="41" t="s">
+        <v>640</v>
+      </c>
+      <c r="C104" s="41" t="s">
+        <v>641</v>
+      </c>
+      <c r="D104" s="41" t="s">
+        <v>642</v>
+      </c>
+      <c r="E104" s="41" t="s">
+        <v>643</v>
+      </c>
+      <c r="F104" s="41" t="s">
+        <v>644</v>
+      </c>
+      <c r="G104" s="41" t="s">
+        <v>645</v>
+      </c>
+      <c r="H104" s="41" t="s">
+        <v>646</v>
+      </c>
+      <c r="I104" s="41" t="s">
+        <v>647</v>
+      </c>
+      <c r="J104" s="41" t="s">
+        <v>648</v>
+      </c>
+      <c r="K104" s="41" t="s">
+        <v>649</v>
+      </c>
+      <c r="L104" s="41" t="s">
+        <v>650</v>
+      </c>
+      <c r="M104" s="41" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="105" spans="1:13" ht="11.25">
+      <c r="A105" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="B105" s="42" t="s">
+        <v>652</v>
+      </c>
+      <c r="C105" s="42" t="s">
+        <v>190</v>
+      </c>
+      <c r="D105" s="42" t="s">
+        <v>653</v>
+      </c>
+      <c r="E105" s="42" t="s">
+        <v>654</v>
+      </c>
+      <c r="F105" s="42" t="s">
+        <v>655</v>
+      </c>
+      <c r="G105" s="42" t="s">
+        <v>656</v>
+      </c>
+      <c r="H105" s="42" t="s">
+        <v>657</v>
+      </c>
+      <c r="I105" s="42" t="s">
+        <v>658</v>
+      </c>
+      <c r="J105" s="42" t="s">
+        <v>541</v>
+      </c>
+      <c r="K105" s="42" t="s">
+        <v>659</v>
+      </c>
+      <c r="L105" s="42" t="s">
+        <v>660</v>
+      </c>
+      <c r="M105" s="42" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="106" spans="1:13" ht="11.25">
+      <c r="A106" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B106" s="42" t="s">
+        <v>661</v>
+      </c>
+      <c r="C106" s="42" t="s">
+        <v>662</v>
+      </c>
+      <c r="D106" s="42" t="s">
+        <v>663</v>
+      </c>
+      <c r="E106" s="42" t="s">
+        <v>664</v>
+      </c>
+      <c r="F106" s="42" t="s">
+        <v>665</v>
+      </c>
+      <c r="G106" s="42" t="s">
+        <v>666</v>
+      </c>
+      <c r="H106" s="42" t="s">
+        <v>667</v>
+      </c>
+      <c r="I106" s="42" t="s">
+        <v>668</v>
+      </c>
+      <c r="J106" s="42" t="s">
+        <v>669</v>
+      </c>
+      <c r="K106" s="42" t="s">
+        <v>670</v>
+      </c>
+      <c r="L106" s="42" t="s">
+        <v>671</v>
+      </c>
+      <c r="M106" s="42" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="107" spans="1:13" ht="11.25">
+      <c r="A107" s="35" t="s">
+        <v>54</v>
+      </c>
+      <c r="B107" s="43"/>
+      <c r="C107" s="43"/>
+      <c r="D107" s="43"/>
+      <c r="E107" s="43"/>
+      <c r="F107" s="43"/>
+      <c r="G107" s="44"/>
+      <c r="H107" s="43"/>
+      <c r="I107" s="43"/>
+      <c r="J107" s="43"/>
+      <c r="K107" s="43"/>
+      <c r="L107" s="43"/>
+      <c r="M107" s="44"/>
+    </row>
+    <row r="108" spans="1:13" ht="22.5">
+      <c r="A108" s="35" t="s">
+        <v>55</v>
+      </c>
+      <c r="B108" s="42" t="s">
+        <v>673</v>
+      </c>
+      <c r="C108" s="42" t="s">
+        <v>387</v>
+      </c>
+      <c r="D108" s="42" t="s">
+        <v>640</v>
+      </c>
+      <c r="E108" s="42" t="s">
+        <v>562</v>
+      </c>
+      <c r="F108" s="42" t="s">
+        <v>674</v>
+      </c>
+      <c r="G108" s="42" t="s">
+        <v>568</v>
+      </c>
+      <c r="H108" s="42" t="s">
+        <v>570</v>
+      </c>
+      <c r="I108" s="42" t="s">
+        <v>675</v>
+      </c>
+      <c r="J108" s="42" t="s">
+        <v>676</v>
+      </c>
+      <c r="K108" s="42" t="s">
+        <v>677</v>
+      </c>
+      <c r="L108" s="42" t="s">
+        <v>379</v>
+      </c>
+      <c r="M108" s="42" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="109" spans="1:13" ht="22.5">
+      <c r="A109" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="B109" s="42" t="s">
+        <v>583</v>
+      </c>
+      <c r="C109" s="42" t="s">
+        <v>679</v>
+      </c>
+      <c r="D109" s="42" t="s">
+        <v>680</v>
+      </c>
+      <c r="E109" s="42" t="s">
+        <v>681</v>
+      </c>
+      <c r="F109" s="42" t="s">
+        <v>682</v>
+      </c>
+      <c r="G109" s="42" t="s">
+        <v>683</v>
+      </c>
+      <c r="H109" s="42" t="s">
+        <v>684</v>
+      </c>
+      <c r="I109" s="42" t="s">
+        <v>685</v>
+      </c>
+      <c r="J109" s="42" t="s">
+        <v>686</v>
+      </c>
+      <c r="K109" s="42" t="s">
+        <v>687</v>
+      </c>
+      <c r="L109" s="42" t="s">
+        <v>688</v>
+      </c>
+      <c r="M109" s="42" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="110" spans="1:13" ht="22.5">
+      <c r="A110" s="35" t="s">
+        <v>57</v>
+      </c>
+      <c r="B110" s="42" t="s">
+        <v>690</v>
+      </c>
+      <c r="C110" s="42" t="s">
+        <v>691</v>
+      </c>
+      <c r="D110" s="42" t="s">
+        <v>692</v>
+      </c>
+      <c r="E110" s="42" t="s">
+        <v>589</v>
+      </c>
+      <c r="F110" s="42" t="s">
+        <v>693</v>
+      </c>
+      <c r="G110" s="42" t="s">
+        <v>202</v>
+      </c>
+      <c r="H110" s="42" t="s">
+        <v>589</v>
+      </c>
+      <c r="I110" s="42" t="s">
+        <v>589</v>
+      </c>
+      <c r="J110" s="42" t="s">
+        <v>694</v>
+      </c>
+      <c r="K110" s="42" t="s">
+        <v>695</v>
+      </c>
+      <c r="L110" s="42" t="s">
+        <v>694</v>
+      </c>
+      <c r="M110" s="42" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="111" spans="1:13" ht="11.25">
+      <c r="A111" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="B111" s="42" t="s">
+        <v>697</v>
+      </c>
+      <c r="C111" s="42" t="s">
+        <v>698</v>
+      </c>
+      <c r="D111" s="42" t="s">
+        <v>699</v>
+      </c>
+      <c r="E111" s="42" t="s">
+        <v>700</v>
+      </c>
+      <c r="F111" s="42" t="s">
+        <v>701</v>
+      </c>
+      <c r="G111" s="42" t="s">
+        <v>702</v>
+      </c>
+      <c r="H111" s="42" t="s">
+        <v>703</v>
+      </c>
+      <c r="I111" s="42" t="s">
+        <v>704</v>
+      </c>
+      <c r="J111" s="42" t="s">
+        <v>705</v>
+      </c>
+      <c r="K111" s="42" t="s">
+        <v>706</v>
+      </c>
+      <c r="L111" s="42" t="s">
+        <v>601</v>
+      </c>
+      <c r="M111" s="42" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="112" spans="1:13" ht="45">
+      <c r="A112" s="35" t="s">
+        <v>145</v>
+      </c>
+      <c r="B112" s="42" t="s">
+        <v>708</v>
+      </c>
+      <c r="C112" s="42" t="s">
+        <v>709</v>
+      </c>
+      <c r="D112" s="42" t="s">
+        <v>710</v>
+      </c>
+      <c r="E112" s="42" t="s">
+        <v>711</v>
+      </c>
+      <c r="F112" s="42" t="s">
+        <v>710</v>
+      </c>
+      <c r="G112" s="42" t="s">
+        <v>712</v>
+      </c>
+      <c r="H112" s="42" t="s">
+        <v>713</v>
+      </c>
+      <c r="I112" s="42" t="s">
+        <v>623</v>
+      </c>
+      <c r="J112" s="42" t="s">
+        <v>714</v>
+      </c>
+      <c r="K112" s="42" t="s">
+        <v>715</v>
+      </c>
+      <c r="L112" s="42" t="s">
+        <v>712</v>
+      </c>
+      <c r="M112" s="42" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="113" spans="1:13" ht="11.25">
+      <c r="A113" s="35" t="s">
+        <v>59</v>
+      </c>
+      <c r="B113" s="42" t="s">
+        <v>615</v>
+      </c>
+      <c r="C113" s="42" t="s">
+        <v>717</v>
+      </c>
+      <c r="D113" s="42" t="s">
+        <v>718</v>
+      </c>
+      <c r="E113" s="42" t="s">
+        <v>719</v>
+      </c>
+      <c r="F113" s="42" t="s">
+        <v>718</v>
+      </c>
+      <c r="G113" s="42" t="s">
+        <v>717</v>
+      </c>
+      <c r="H113" s="42" t="s">
+        <v>615</v>
+      </c>
+      <c r="I113" s="42" t="s">
+        <v>615</v>
+      </c>
+      <c r="J113" s="42" t="s">
+        <v>717</v>
+      </c>
+      <c r="K113" s="42" t="s">
+        <v>717</v>
+      </c>
+      <c r="L113" s="42" t="s">
+        <v>718</v>
+      </c>
+      <c r="M113" s="42" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="114" spans="1:13" ht="22.5">
+      <c r="A114" s="35" t="s">
+        <v>504</v>
+      </c>
+      <c r="B114" s="42" t="s">
+        <v>720</v>
+      </c>
+      <c r="C114" s="42" t="s">
+        <v>721</v>
+      </c>
+      <c r="D114" s="42" t="s">
+        <v>722</v>
+      </c>
+      <c r="E114" s="42" t="s">
+        <v>723</v>
+      </c>
+      <c r="F114" s="42" t="s">
+        <v>724</v>
+      </c>
+      <c r="G114" s="42" t="s">
+        <v>725</v>
+      </c>
+      <c r="H114" s="42" t="s">
+        <v>726</v>
+      </c>
+      <c r="I114" s="42" t="s">
+        <v>727</v>
+      </c>
+      <c r="J114" s="42" t="s">
+        <v>728</v>
+      </c>
+      <c r="K114" s="42" t="s">
+        <v>729</v>
+      </c>
+      <c r="L114" s="42" t="s">
+        <v>730</v>
+      </c>
+      <c r="M114" s="42" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="115" spans="1:13" ht="22.5">
+      <c r="A115" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B115" s="42" t="s">
+        <v>732</v>
+      </c>
+      <c r="C115" s="42" t="s">
+        <v>733</v>
+      </c>
+      <c r="D115" s="42" t="s">
+        <v>734</v>
+      </c>
+      <c r="E115" s="42" t="s">
+        <v>735</v>
+      </c>
+      <c r="F115" s="42" t="s">
+        <v>736</v>
+      </c>
+      <c r="G115" s="42" t="s">
+        <v>737</v>
+      </c>
+      <c r="H115" s="42" t="s">
+        <v>738</v>
+      </c>
+      <c r="I115" s="42" t="s">
+        <v>739</v>
+      </c>
+      <c r="J115" s="42" t="s">
+        <v>740</v>
+      </c>
+      <c r="K115" s="42" t="s">
+        <v>741</v>
+      </c>
+      <c r="L115" s="42" t="s">
+        <v>742</v>
+      </c>
+      <c r="M115" s="42" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="116" spans="1:13" ht="11.25">
+      <c r="A116" s="1"/>
+      <c r="B116" s="1"/>
+      <c r="C116" s="1"/>
+      <c r="D116" s="1"/>
+      <c r="E116" s="1"/>
+      <c r="F116" s="1"/>
+      <c r="G116" s="1"/>
+      <c r="H116" s="1"/>
+      <c r="I116" s="1"/>
+      <c r="J116" s="1"/>
+      <c r="K116" s="1"/>
+      <c r="L116" s="1"/>
+      <c r="M116" s="1"/>
+    </row>
+    <row r="117" spans="1:13">
+      <c r="A117" s="76" t="s">
+        <v>744</v>
+      </c>
+      <c r="B117" s="76"/>
+      <c r="C117" s="76"/>
+      <c r="D117" s="76"/>
+      <c r="E117" s="76"/>
+      <c r="F117" s="76"/>
+      <c r="G117" s="76"/>
+      <c r="H117" s="76"/>
+      <c r="I117" s="76"/>
+      <c r="J117" s="76"/>
+      <c r="K117" s="76"/>
+      <c r="L117" s="76"/>
+      <c r="M117" s="76"/>
+    </row>
+    <row r="118" spans="1:13" ht="12" thickBot="1">
+      <c r="A118" s="22"/>
+      <c r="B118" s="23"/>
+      <c r="C118" s="24"/>
+      <c r="D118" s="24"/>
+      <c r="E118" s="24"/>
+      <c r="F118" s="23"/>
+      <c r="G118" s="1"/>
+      <c r="H118" s="1"/>
+      <c r="I118" s="1"/>
+      <c r="J118" s="1"/>
+      <c r="K118" s="1"/>
+      <c r="L118" s="1"/>
+      <c r="M118" s="25"/>
+    </row>
+    <row r="119" spans="1:13" ht="12" thickBot="1">
+      <c r="A119" s="26"/>
+      <c r="B119" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="C119" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="D119" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="E119" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="F119" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="G119" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="H119" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="I119" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="J119" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="K119" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="L119" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="M119" s="28" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="120" spans="1:13" ht="22.5">
+      <c r="A120" s="29" t="s">
+        <v>51</v>
+      </c>
+      <c r="B120" s="41" t="s">
+        <v>745</v>
+      </c>
+      <c r="C120" s="41" t="s">
+        <v>746</v>
+      </c>
+      <c r="D120" s="41" t="s">
+        <v>534</v>
+      </c>
+      <c r="E120" s="41" t="s">
+        <v>429</v>
+      </c>
+      <c r="F120" s="41" t="s">
+        <v>269</v>
+      </c>
+      <c r="G120" s="41" t="s">
+        <v>427</v>
+      </c>
+      <c r="H120" s="41" t="s">
+        <v>747</v>
+      </c>
+      <c r="I120" s="41" t="s">
+        <v>748</v>
+      </c>
+      <c r="J120" s="41" t="s">
+        <v>749</v>
+      </c>
+      <c r="K120" s="41" t="s">
+        <v>750</v>
+      </c>
+      <c r="L120" s="41" t="s">
+        <v>751</v>
+      </c>
+      <c r="M120" s="41" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="121" spans="1:13" ht="11.25">
+      <c r="A121" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="B121" s="42" t="s">
+        <v>753</v>
+      </c>
+      <c r="C121" s="42" t="s">
+        <v>421</v>
+      </c>
+      <c r="D121" s="42" t="s">
+        <v>754</v>
+      </c>
+      <c r="E121" s="42" t="s">
+        <v>305</v>
+      </c>
+      <c r="F121" s="42" t="s">
+        <v>755</v>
+      </c>
+      <c r="G121" s="42" t="s">
+        <v>756</v>
+      </c>
+      <c r="H121" s="42" t="s">
+        <v>757</v>
+      </c>
+      <c r="I121" s="42" t="s">
+        <v>748</v>
+      </c>
+      <c r="J121" s="42" t="s">
+        <v>758</v>
+      </c>
+      <c r="K121" s="42" t="s">
+        <v>759</v>
+      </c>
+      <c r="L121" s="42" t="s">
+        <v>760</v>
+      </c>
+      <c r="M121" s="42" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="122" spans="1:13" ht="11.25">
+      <c r="A122" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B122" s="42" t="s">
+        <v>761</v>
+      </c>
+      <c r="C122" s="42" t="s">
+        <v>762</v>
+      </c>
+      <c r="D122" s="42" t="s">
+        <v>763</v>
+      </c>
+      <c r="E122" s="42" t="s">
+        <v>764</v>
+      </c>
+      <c r="F122" s="42" t="s">
+        <v>765</v>
+      </c>
+      <c r="G122" s="42" t="s">
+        <v>766</v>
+      </c>
+      <c r="H122" s="42" t="s">
+        <v>767</v>
+      </c>
+      <c r="I122" s="42" t="s">
+        <v>768</v>
+      </c>
+      <c r="J122" s="42" t="s">
+        <v>769</v>
+      </c>
+      <c r="K122" s="42" t="s">
+        <v>770</v>
+      </c>
+      <c r="L122" s="42" t="s">
+        <v>771</v>
+      </c>
+      <c r="M122" s="42" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="123" spans="1:13" ht="11.25">
+      <c r="A123" s="35" t="s">
+        <v>54</v>
+      </c>
+      <c r="B123" s="43"/>
+      <c r="C123" s="43"/>
+      <c r="D123" s="43"/>
+      <c r="E123" s="43"/>
+      <c r="F123" s="43"/>
+      <c r="G123" s="44"/>
+      <c r="H123" s="43"/>
+      <c r="I123" s="43"/>
+      <c r="J123" s="43"/>
+      <c r="K123" s="43"/>
+      <c r="L123" s="43"/>
+      <c r="M123" s="44"/>
+    </row>
+    <row r="124" spans="1:13" ht="22.5">
+      <c r="A124" s="35" t="s">
+        <v>55</v>
+      </c>
+      <c r="B124" s="42" t="s">
+        <v>773</v>
+      </c>
+      <c r="C124" s="42" t="s">
+        <v>774</v>
+      </c>
+      <c r="D124" s="42" t="s">
+        <v>775</v>
+      </c>
+      <c r="E124" s="42" t="s">
+        <v>776</v>
+      </c>
+      <c r="F124" s="42" t="s">
+        <v>777</v>
+      </c>
+      <c r="G124" s="42" t="s">
+        <v>642</v>
+      </c>
+      <c r="H124" s="42" t="s">
+        <v>778</v>
+      </c>
+      <c r="I124" s="42" t="s">
+        <v>779</v>
+      </c>
+      <c r="J124" s="42" t="s">
+        <v>780</v>
+      </c>
+      <c r="K124" s="42" t="s">
+        <v>781</v>
+      </c>
+      <c r="L124" s="42" t="s">
+        <v>782</v>
+      </c>
+      <c r="M124" s="42" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="125" spans="1:13" ht="22.5">
+      <c r="A125" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="B125" s="42" t="s">
+        <v>783</v>
+      </c>
+      <c r="C125" s="42" t="s">
+        <v>784</v>
+      </c>
+      <c r="D125" s="42" t="s">
+        <v>785</v>
+      </c>
+      <c r="E125" s="42" t="s">
+        <v>786</v>
+      </c>
+      <c r="F125" s="42" t="s">
+        <v>787</v>
+      </c>
+      <c r="G125" s="42" t="s">
+        <v>788</v>
+      </c>
+      <c r="H125" s="42" t="s">
+        <v>789</v>
+      </c>
+      <c r="I125" s="42" t="s">
+        <v>790</v>
+      </c>
+      <c r="J125" s="42" t="s">
+        <v>748</v>
+      </c>
+      <c r="K125" s="42" t="s">
+        <v>791</v>
+      </c>
+      <c r="L125" s="42" t="s">
+        <v>792</v>
+      </c>
+      <c r="M125" s="42" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="126" spans="1:13" ht="22.5">
+      <c r="A126" s="35" t="s">
+        <v>57</v>
+      </c>
+      <c r="B126" s="42" t="s">
+        <v>322</v>
+      </c>
+      <c r="C126" s="42" t="s">
+        <v>794</v>
+      </c>
+      <c r="D126" s="42" t="s">
+        <v>795</v>
+      </c>
+      <c r="E126" s="42" t="s">
+        <v>359</v>
+      </c>
+      <c r="F126" s="42" t="s">
+        <v>794</v>
+      </c>
+      <c r="G126" s="42" t="s">
+        <v>203</v>
+      </c>
+      <c r="H126" s="42" t="s">
+        <v>202</v>
+      </c>
+      <c r="I126" s="42" t="s">
+        <v>748</v>
+      </c>
+      <c r="J126" s="42" t="s">
+        <v>748</v>
+      </c>
+      <c r="K126" s="42" t="s">
+        <v>589</v>
+      </c>
+      <c r="L126" s="42" t="s">
+        <v>748</v>
+      </c>
+      <c r="M126" s="42" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="127" spans="1:13" ht="11.25">
+      <c r="A127" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="B127" s="42" t="s">
+        <v>796</v>
+      </c>
+      <c r="C127" s="42" t="s">
+        <v>697</v>
+      </c>
+      <c r="D127" s="42" t="s">
+        <v>699</v>
+      </c>
+      <c r="E127" s="42" t="s">
+        <v>797</v>
+      </c>
+      <c r="F127" s="42" t="s">
+        <v>798</v>
+      </c>
+      <c r="G127" s="42" t="s">
+        <v>799</v>
+      </c>
+      <c r="H127" s="42" t="s">
+        <v>800</v>
+      </c>
+      <c r="I127" s="42" t="s">
+        <v>801</v>
+      </c>
+      <c r="J127" s="42" t="s">
+        <v>802</v>
+      </c>
+      <c r="K127" s="42" t="s">
+        <v>803</v>
+      </c>
+      <c r="L127" s="42" t="s">
+        <v>804</v>
+      </c>
+      <c r="M127" s="42" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="128" spans="1:13" ht="45">
+      <c r="A128" s="35" t="s">
+        <v>145</v>
+      </c>
+      <c r="B128" s="42" t="s">
+        <v>233</v>
+      </c>
+      <c r="C128" s="42" t="s">
+        <v>806</v>
+      </c>
+      <c r="D128" s="42" t="s">
+        <v>807</v>
+      </c>
+      <c r="E128" s="42" t="s">
+        <v>808</v>
+      </c>
+      <c r="F128" s="42" t="s">
+        <v>809</v>
+      </c>
+      <c r="G128" s="42" t="s">
+        <v>716</v>
+      </c>
+      <c r="H128" s="42" t="s">
+        <v>710</v>
+      </c>
+      <c r="I128" s="42" t="s">
+        <v>810</v>
+      </c>
+      <c r="J128" s="42" t="s">
+        <v>811</v>
+      </c>
+      <c r="K128" s="42" t="s">
+        <v>710</v>
+      </c>
+      <c r="L128" s="42" t="s">
+        <v>812</v>
+      </c>
+      <c r="M128" s="42" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="129" spans="1:13" ht="11.25">
+      <c r="A129" s="35" t="s">
+        <v>59</v>
+      </c>
+      <c r="B129" s="42" t="s">
+        <v>719</v>
+      </c>
+      <c r="C129" s="42" t="s">
+        <v>719</v>
+      </c>
+      <c r="D129" s="42" t="s">
+        <v>719</v>
+      </c>
+      <c r="E129" s="42" t="s">
+        <v>719</v>
+      </c>
+      <c r="F129" s="42" t="s">
+        <v>718</v>
+      </c>
+      <c r="G129" s="42" t="s">
+        <v>718</v>
+      </c>
+      <c r="H129" s="42" t="s">
+        <v>719</v>
+      </c>
+      <c r="I129" s="42" t="s">
+        <v>748</v>
+      </c>
+      <c r="J129" s="42" t="s">
+        <v>748</v>
+      </c>
+      <c r="K129" s="42" t="s">
+        <v>163</v>
+      </c>
+      <c r="L129" s="42" t="s">
+        <v>748</v>
+      </c>
+      <c r="M129" s="42" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="130" spans="1:13" ht="22.5">
+      <c r="A130" s="35" t="s">
+        <v>504</v>
+      </c>
+      <c r="B130" s="42" t="s">
+        <v>814</v>
+      </c>
+      <c r="C130" s="42" t="s">
+        <v>815</v>
+      </c>
+      <c r="D130" s="42" t="s">
+        <v>816</v>
+      </c>
+      <c r="E130" s="42" t="s">
+        <v>817</v>
+      </c>
+      <c r="F130" s="42" t="s">
+        <v>818</v>
+      </c>
+      <c r="G130" s="42" t="s">
+        <v>819</v>
+      </c>
+      <c r="H130" s="42" t="s">
+        <v>722</v>
+      </c>
+      <c r="I130" s="42" t="s">
+        <v>748</v>
+      </c>
+      <c r="J130" s="42" t="s">
+        <v>748</v>
+      </c>
+      <c r="K130" s="42" t="s">
+        <v>820</v>
+      </c>
+      <c r="L130" s="42" t="s">
+        <v>748</v>
+      </c>
+      <c r="M130" s="42" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="131" spans="1:13" ht="22.5">
+      <c r="A131" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B131" s="42" t="s">
+        <v>822</v>
+      </c>
+      <c r="C131" s="42" t="s">
+        <v>823</v>
+      </c>
+      <c r="D131" s="42" t="s">
+        <v>824</v>
+      </c>
+      <c r="E131" s="42" t="s">
+        <v>825</v>
+      </c>
+      <c r="F131" s="42" t="s">
+        <v>826</v>
+      </c>
+      <c r="G131" s="42" t="s">
+        <v>827</v>
+      </c>
+      <c r="H131" s="42" t="s">
+        <v>828</v>
+      </c>
+      <c r="I131" s="42" t="s">
+        <v>829</v>
+      </c>
+      <c r="J131" s="42" t="s">
+        <v>830</v>
+      </c>
+      <c r="K131" s="42" t="s">
+        <v>831</v>
+      </c>
+      <c r="L131" s="42" t="s">
+        <v>832</v>
+      </c>
+      <c r="M131" s="42" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="132" spans="1:13" ht="11.25">
+      <c r="A132" s="46" t="s">
+        <v>834</v>
+      </c>
+      <c r="B132" s="1"/>
+      <c r="C132" s="1"/>
+      <c r="D132" s="1"/>
+      <c r="E132" s="1"/>
+      <c r="F132" s="1"/>
+      <c r="G132" s="1"/>
+      <c r="H132" s="1"/>
+      <c r="I132" s="1"/>
+      <c r="J132" s="1"/>
+      <c r="K132" s="1"/>
+      <c r="L132" s="1"/>
+      <c r="M132" s="1"/>
+    </row>
+    <row r="133" spans="1:13" ht="11.25">
+      <c r="A133" s="47" t="s">
+        <v>835</v>
+      </c>
+      <c r="B133" s="1"/>
+      <c r="C133" s="1"/>
+      <c r="D133" s="1"/>
+      <c r="E133" s="1"/>
+      <c r="F133" s="1"/>
+      <c r="G133" s="1"/>
+      <c r="H133" s="1"/>
+      <c r="I133" s="1"/>
+      <c r="J133" s="1"/>
+      <c r="K133" s="1"/>
+      <c r="L133" s="1"/>
+      <c r="M133" s="1"/>
+    </row>
+    <row r="134" spans="1:13" ht="11.25">
+      <c r="A134" s="47" t="s">
+        <v>836</v>
+      </c>
+      <c r="B134" s="1"/>
+      <c r="C134" s="1"/>
+      <c r="D134" s="1"/>
+      <c r="E134" s="1"/>
+      <c r="F134" s="1"/>
+      <c r="G134" s="1"/>
+      <c r="H134" s="1"/>
+      <c r="I134" s="1"/>
+      <c r="J134" s="1"/>
+      <c r="K134" s="1"/>
+      <c r="L134" s="1"/>
+      <c r="M134" s="1"/>
+    </row>
+    <row r="135" spans="1:13" ht="11.25">
+      <c r="A135" s="1"/>
+      <c r="B135" s="1"/>
+      <c r="C135" s="1"/>
+      <c r="D135" s="1"/>
+      <c r="E135" s="1"/>
+      <c r="F135" s="1"/>
+      <c r="G135" s="1"/>
+      <c r="H135" s="1"/>
+      <c r="I135" s="1"/>
+      <c r="J135" s="1"/>
+      <c r="K135" s="1"/>
+      <c r="L135" s="1"/>
+      <c r="M135" s="1"/>
+    </row>
+    <row r="136" spans="1:13">
+      <c r="A136" s="76" t="s">
+        <v>837</v>
+      </c>
+      <c r="B136" s="76"/>
+      <c r="C136" s="76"/>
+      <c r="D136" s="76"/>
+      <c r="E136" s="76"/>
+      <c r="F136" s="76"/>
+      <c r="G136" s="76"/>
+      <c r="H136" s="76"/>
+      <c r="I136" s="76"/>
+      <c r="J136" s="76"/>
+      <c r="K136" s="76"/>
+      <c r="L136" s="76"/>
+      <c r="M136" s="76"/>
+    </row>
+    <row r="137" spans="1:13" ht="12" thickBot="1">
+      <c r="A137" s="22"/>
+      <c r="B137" s="23"/>
+      <c r="C137" s="24"/>
+      <c r="D137" s="24"/>
+      <c r="E137" s="24"/>
+      <c r="F137" s="23"/>
+      <c r="G137" s="1"/>
+      <c r="H137" s="1"/>
+      <c r="I137" s="1"/>
+      <c r="J137" s="1"/>
+      <c r="K137" s="1"/>
+      <c r="L137" s="1"/>
+      <c r="M137" s="25"/>
+    </row>
+    <row r="138" spans="1:13" ht="12" thickBot="1">
+      <c r="A138" s="26"/>
+      <c r="B138" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="C138" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="D138" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="E138" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="F138" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="G138" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="H138" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="I138" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="J138" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="K138" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="L138" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="M138" s="28" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="139" spans="1:13" ht="22.5">
+      <c r="A139" s="29" t="s">
+        <v>838</v>
+      </c>
+      <c r="B139" s="41" t="s">
+        <v>839</v>
+      </c>
+      <c r="C139" s="41" t="s">
+        <v>840</v>
+      </c>
+      <c r="D139" s="41" t="s">
+        <v>841</v>
+      </c>
+      <c r="E139" s="41" t="s">
+        <v>842</v>
+      </c>
+      <c r="F139" s="41" t="s">
+        <v>843</v>
+      </c>
+      <c r="G139" s="41" t="s">
+        <v>844</v>
+      </c>
+      <c r="H139" s="41" t="s">
+        <v>845</v>
+      </c>
+      <c r="I139" s="41" t="s">
+        <v>840</v>
+      </c>
+      <c r="J139" s="41" t="s">
+        <v>846</v>
+      </c>
+      <c r="K139" s="41" t="s">
+        <v>847</v>
+      </c>
+      <c r="L139" s="41" t="s">
+        <v>848</v>
+      </c>
+      <c r="M139" s="41" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="140" spans="1:13" ht="11.25">
+      <c r="A140" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="B140" s="42" t="s">
+        <v>86</v>
+      </c>
+      <c r="C140" s="42" t="s">
+        <v>67</v>
+      </c>
+      <c r="D140" s="42" t="s">
+        <v>849</v>
+      </c>
+      <c r="E140" s="42" t="s">
+        <v>301</v>
+      </c>
+      <c r="F140" s="42" t="s">
+        <v>850</v>
+      </c>
+      <c r="G140" s="42" t="s">
+        <v>851</v>
+      </c>
+      <c r="H140" s="42" t="s">
+        <v>852</v>
+      </c>
+      <c r="I140" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="J140" s="42" t="s">
+        <v>853</v>
+      </c>
+      <c r="K140" s="42" t="s">
+        <v>301</v>
+      </c>
+      <c r="L140" s="42" t="s">
+        <v>434</v>
+      </c>
+      <c r="M140" s="42" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="141" spans="1:13" ht="11.25">
+      <c r="A141" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B141" s="42" t="s">
+        <v>854</v>
+      </c>
+      <c r="C141" s="42" t="s">
+        <v>855</v>
+      </c>
+      <c r="D141" s="42" t="s">
+        <v>856</v>
+      </c>
+      <c r="E141" s="42" t="s">
+        <v>857</v>
+      </c>
+      <c r="F141" s="42" t="s">
+        <v>858</v>
+      </c>
+      <c r="G141" s="42" t="s">
+        <v>859</v>
+      </c>
+      <c r="H141" s="42" t="s">
+        <v>860</v>
+      </c>
+      <c r="I141" s="42" t="s">
+        <v>861</v>
+      </c>
+      <c r="J141" s="42" t="s">
+        <v>862</v>
+      </c>
+      <c r="K141" s="42" t="s">
+        <v>863</v>
+      </c>
+      <c r="L141" s="42" t="s">
+        <v>864</v>
+      </c>
+      <c r="M141" s="42" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="142" spans="1:13" ht="11.25">
+      <c r="A142" s="35" t="s">
+        <v>54</v>
+      </c>
+      <c r="B142" s="43"/>
+      <c r="C142" s="43"/>
+      <c r="D142" s="43"/>
+      <c r="E142" s="43"/>
+      <c r="F142" s="43"/>
+      <c r="G142" s="44"/>
+      <c r="H142" s="43"/>
+      <c r="I142" s="43"/>
+      <c r="J142" s="43"/>
+      <c r="K142" s="43"/>
+      <c r="L142" s="43"/>
+      <c r="M142" s="44"/>
+    </row>
+    <row r="143" spans="1:13" ht="22.5">
+      <c r="A143" s="35" t="s">
+        <v>55</v>
+      </c>
+      <c r="B143" s="42" t="s">
+        <v>866</v>
+      </c>
+      <c r="C143" s="42" t="s">
+        <v>867</v>
+      </c>
+      <c r="D143" s="42" t="s">
+        <v>868</v>
+      </c>
+      <c r="E143" s="42" t="s">
+        <v>869</v>
+      </c>
+      <c r="F143" s="42" t="s">
+        <v>870</v>
+      </c>
+      <c r="G143" s="42" t="s">
+        <v>678</v>
+      </c>
+      <c r="H143" s="42" t="s">
+        <v>871</v>
+      </c>
+      <c r="I143" s="42" t="s">
+        <v>872</v>
+      </c>
+      <c r="J143" s="42" t="s">
+        <v>273</v>
+      </c>
+      <c r="K143" s="42" t="s">
+        <v>778</v>
+      </c>
+      <c r="L143" s="42" t="s">
+        <v>873</v>
+      </c>
+      <c r="M143" s="42" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="144" spans="1:13" ht="22.5">
+      <c r="A144" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="B144" s="42" t="s">
+        <v>875</v>
+      </c>
+      <c r="C144" s="42" t="s">
+        <v>876</v>
+      </c>
+      <c r="D144" s="42" t="s">
+        <v>877</v>
+      </c>
+      <c r="E144" s="42" t="s">
+        <v>878</v>
+      </c>
+      <c r="F144" s="42" t="s">
+        <v>879</v>
+      </c>
+      <c r="G144" s="42" t="s">
+        <v>880</v>
+      </c>
+      <c r="H144" s="42" t="s">
+        <v>881</v>
+      </c>
+      <c r="I144" s="42" t="s">
+        <v>882</v>
+      </c>
+      <c r="J144" s="42" t="s">
+        <v>883</v>
+      </c>
+      <c r="K144" s="42" t="s">
+        <v>884</v>
+      </c>
+      <c r="L144" s="42" t="s">
+        <v>885</v>
+      </c>
+      <c r="M144" s="42" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="145" spans="1:13" ht="45">
+      <c r="A145" s="35" t="s">
+        <v>887</v>
+      </c>
+      <c r="B145" s="42" t="s">
+        <v>587</v>
+      </c>
+      <c r="C145" s="42" t="s">
+        <v>250</v>
+      </c>
+      <c r="D145" s="42" t="s">
+        <v>748</v>
+      </c>
+      <c r="E145" s="42" t="s">
+        <v>589</v>
+      </c>
+      <c r="F145" s="42" t="s">
+        <v>476</v>
+      </c>
+      <c r="G145" s="42" t="s">
+        <v>477</v>
+      </c>
+      <c r="H145" s="42" t="s">
+        <v>888</v>
+      </c>
+      <c r="I145" s="42" t="s">
+        <v>889</v>
+      </c>
+      <c r="J145" s="42" t="s">
+        <v>890</v>
+      </c>
+      <c r="K145" s="42" t="s">
+        <v>82</v>
+      </c>
+      <c r="L145" s="42" t="s">
+        <v>203</v>
+      </c>
+      <c r="M145" s="42" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="146" spans="1:13" ht="45">
+      <c r="A146" s="35" t="s">
+        <v>891</v>
+      </c>
+      <c r="B146" s="42" t="s">
+        <v>892</v>
+      </c>
+      <c r="C146" s="42" t="s">
+        <v>893</v>
+      </c>
+      <c r="D146" s="42" t="s">
+        <v>894</v>
+      </c>
+      <c r="E146" s="42" t="s">
+        <v>895</v>
+      </c>
+      <c r="F146" s="42" t="s">
+        <v>896</v>
+      </c>
+      <c r="G146" s="42" t="s">
+        <v>897</v>
+      </c>
+      <c r="H146" s="42" t="s">
+        <v>898</v>
+      </c>
+      <c r="I146" s="42" t="s">
+        <v>899</v>
+      </c>
+      <c r="J146" s="42" t="s">
+        <v>900</v>
+      </c>
+      <c r="K146" s="42" t="s">
+        <v>901</v>
+      </c>
+      <c r="L146" s="42" t="s">
+        <v>902</v>
+      </c>
+      <c r="M146" s="42" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="147" spans="1:13" ht="45">
+      <c r="A147" s="35" t="s">
+        <v>904</v>
+      </c>
+      <c r="B147" s="42" t="s">
+        <v>905</v>
+      </c>
+      <c r="C147" s="42" t="s">
+        <v>906</v>
+      </c>
+      <c r="D147" s="42" t="s">
+        <v>907</v>
+      </c>
+      <c r="E147" s="42" t="s">
+        <v>908</v>
+      </c>
+      <c r="F147" s="42" t="s">
+        <v>909</v>
+      </c>
+      <c r="G147" s="42" t="s">
+        <v>910</v>
+      </c>
+      <c r="H147" s="42" t="s">
+        <v>911</v>
+      </c>
+      <c r="I147" s="42" t="s">
+        <v>626</v>
+      </c>
+      <c r="J147" s="42" t="s">
+        <v>912</v>
+      </c>
+      <c r="K147" s="42" t="s">
+        <v>913</v>
+      </c>
+      <c r="L147" s="42" t="s">
+        <v>914</v>
+      </c>
+      <c r="M147" s="42" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="148" spans="1:13" ht="11.25">
+      <c r="A148" s="35" t="s">
+        <v>59</v>
+      </c>
+      <c r="B148" s="42" t="s">
+        <v>717</v>
+      </c>
+      <c r="C148" s="42" t="s">
+        <v>615</v>
+      </c>
+      <c r="D148" s="42" t="s">
+        <v>717</v>
+      </c>
+      <c r="E148" s="42" t="s">
+        <v>394</v>
+      </c>
+      <c r="F148" s="42" t="s">
+        <v>614</v>
+      </c>
+      <c r="G148" s="42" t="s">
+        <v>717</v>
+      </c>
+      <c r="H148" s="42" t="s">
+        <v>615</v>
+      </c>
+      <c r="I148" s="42" t="s">
+        <v>717</v>
+      </c>
+      <c r="J148" s="42" t="s">
+        <v>503</v>
+      </c>
+      <c r="K148" s="42" t="s">
+        <v>392</v>
+      </c>
+      <c r="L148" s="42" t="s">
+        <v>391</v>
+      </c>
+      <c r="M148" s="42" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="149" spans="1:13" ht="22.5">
+      <c r="A149" s="35" t="s">
+        <v>504</v>
+      </c>
+      <c r="B149" s="42" t="s">
+        <v>915</v>
+      </c>
+      <c r="C149" s="42" t="s">
+        <v>916</v>
+      </c>
+      <c r="D149" s="42" t="s">
+        <v>748</v>
+      </c>
+      <c r="E149" s="42" t="s">
+        <v>917</v>
+      </c>
+      <c r="F149" s="42" t="s">
+        <v>918</v>
+      </c>
+      <c r="G149" s="42" t="s">
+        <v>919</v>
+      </c>
+      <c r="H149" s="42" t="s">
+        <v>920</v>
+      </c>
+      <c r="I149" s="42" t="s">
+        <v>921</v>
+      </c>
+      <c r="J149" s="42" t="s">
+        <v>922</v>
+      </c>
+      <c r="K149" s="42" t="s">
+        <v>923</v>
+      </c>
+      <c r="L149" s="42" t="s">
+        <v>924</v>
+      </c>
+      <c r="M149" s="42" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="150" spans="1:13" ht="22.5">
+      <c r="A150" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B150" s="42" t="s">
+        <v>925</v>
+      </c>
+      <c r="C150" s="42" t="s">
+        <v>926</v>
+      </c>
+      <c r="D150" s="42" t="s">
+        <v>927</v>
+      </c>
+      <c r="E150" s="42" t="s">
+        <v>928</v>
+      </c>
+      <c r="F150" s="42" t="s">
+        <v>929</v>
+      </c>
+      <c r="G150" s="42" t="s">
+        <v>930</v>
+      </c>
+      <c r="H150" s="42" t="s">
+        <v>931</v>
+      </c>
+      <c r="I150" s="42" t="s">
+        <v>932</v>
+      </c>
+      <c r="J150" s="42" t="s">
+        <v>933</v>
+      </c>
+      <c r="K150" s="42" t="s">
+        <v>934</v>
+      </c>
+      <c r="L150" s="42" t="s">
+        <v>935</v>
+      </c>
+      <c r="M150" s="42" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="151" spans="1:13" ht="11.25">
+      <c r="A151" s="46" t="s">
+        <v>834</v>
+      </c>
+      <c r="B151" s="1"/>
+      <c r="C151" s="1"/>
+      <c r="D151" s="1"/>
+      <c r="E151" s="1"/>
+      <c r="F151" s="1"/>
+      <c r="G151" s="1"/>
+      <c r="H151" s="1"/>
+      <c r="I151" s="1"/>
+      <c r="J151" s="1"/>
+      <c r="K151" s="1"/>
+      <c r="L151" s="1"/>
+      <c r="M151" s="1"/>
+    </row>
+    <row r="152" spans="1:13" ht="11.25">
+      <c r="A152" s="47" t="s">
+        <v>835</v>
+      </c>
+      <c r="B152" s="1"/>
+      <c r="C152" s="1"/>
+      <c r="D152" s="1"/>
+      <c r="E152" s="1"/>
+      <c r="F152" s="1"/>
+      <c r="G152" s="1"/>
+      <c r="H152" s="1"/>
+      <c r="I152" s="1"/>
+      <c r="J152" s="1"/>
+      <c r="K152" s="1"/>
+      <c r="L152" s="1"/>
+      <c r="M152" s="1"/>
+    </row>
+    <row r="153" spans="1:13" ht="11.25">
+      <c r="A153" s="47" t="s">
+        <v>836</v>
+      </c>
+      <c r="B153" s="1"/>
+      <c r="C153" s="1"/>
+      <c r="D153" s="1"/>
+      <c r="E153" s="1"/>
+      <c r="F153" s="1"/>
+      <c r="G153" s="1"/>
+      <c r="H153" s="1"/>
+      <c r="I153" s="1"/>
+      <c r="J153" s="1"/>
+      <c r="K153" s="1"/>
+      <c r="L153" s="1"/>
+      <c r="M153" s="1"/>
+    </row>
+    <row r="154" spans="1:13" ht="11.25">
+      <c r="A154" s="1"/>
+      <c r="B154" s="1"/>
+      <c r="C154" s="1"/>
+      <c r="D154" s="1"/>
+      <c r="E154" s="1"/>
+      <c r="F154" s="1"/>
+      <c r="G154" s="1"/>
+      <c r="H154" s="1"/>
+      <c r="I154" s="1"/>
+      <c r="J154" s="1"/>
+      <c r="K154" s="1"/>
+      <c r="L154" s="1"/>
+      <c r="M154" s="1"/>
+    </row>
+    <row r="155" spans="1:13">
+      <c r="A155" s="76" t="s">
+        <v>936</v>
+      </c>
+      <c r="B155" s="76"/>
+      <c r="C155" s="76"/>
+      <c r="D155" s="76"/>
+      <c r="E155" s="76"/>
+      <c r="F155" s="76"/>
+      <c r="G155" s="76"/>
+      <c r="H155" s="76"/>
+      <c r="I155" s="76"/>
+      <c r="J155" s="76"/>
+      <c r="K155" s="76"/>
+      <c r="L155" s="76"/>
+      <c r="M155" s="76"/>
+    </row>
+    <row r="156" spans="1:13" ht="12" thickBot="1">
+      <c r="A156" s="22"/>
+      <c r="B156" s="23"/>
+      <c r="C156" s="24"/>
+      <c r="D156" s="24"/>
+      <c r="E156" s="24"/>
+      <c r="F156" s="23"/>
+      <c r="G156" s="1"/>
+      <c r="H156" s="1"/>
+      <c r="I156" s="1"/>
+      <c r="J156" s="1"/>
+      <c r="K156" s="1"/>
+      <c r="L156" s="1"/>
+      <c r="M156" s="25"/>
+    </row>
+    <row r="157" spans="1:13" ht="12" thickBot="1">
+      <c r="A157" s="26"/>
+      <c r="B157" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="C157" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="D157" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="E157" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="F157" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="G157" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="H157" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="I157" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="J157" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="K157" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="L157" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="M157" s="28" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="158" spans="1:13" ht="22.5">
+      <c r="A158" s="29" t="s">
+        <v>838</v>
+      </c>
+      <c r="B158" s="41" t="s">
+        <v>747</v>
+      </c>
+      <c r="C158" s="41" t="s">
+        <v>937</v>
+      </c>
+      <c r="D158" s="41" t="s">
+        <v>267</v>
+      </c>
+      <c r="E158" s="41" t="s">
+        <v>938</v>
+      </c>
+      <c r="F158" s="41" t="s">
+        <v>939</v>
+      </c>
+      <c r="G158" s="41" t="s">
+        <v>940</v>
+      </c>
+      <c r="H158" s="41" t="s">
+        <v>941</v>
+      </c>
+      <c r="I158" s="41" t="s">
+        <v>572</v>
+      </c>
+      <c r="J158" s="41" t="s">
+        <v>398</v>
+      </c>
+      <c r="K158" s="41" t="s">
+        <v>942</v>
+      </c>
+      <c r="L158" s="41" t="s">
+        <v>943</v>
+      </c>
+      <c r="M158" s="41" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="159" spans="1:13" ht="11.25">
+      <c r="A159" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="B159" s="42" t="s">
+        <v>945</v>
+      </c>
+      <c r="C159" s="42" t="s">
+        <v>946</v>
+      </c>
+      <c r="D159" s="42" t="s">
+        <v>542</v>
+      </c>
+      <c r="E159" s="42" t="s">
+        <v>947</v>
+      </c>
+      <c r="F159" s="42" t="s">
+        <v>63</v>
+      </c>
+      <c r="G159" s="42" t="s">
+        <v>434</v>
+      </c>
+      <c r="H159" s="42" t="s">
+        <v>948</v>
+      </c>
+      <c r="I159" s="42" t="s">
+        <v>949</v>
+      </c>
+      <c r="J159" s="42" t="s">
+        <v>950</v>
+      </c>
+      <c r="K159" s="42" t="s">
+        <v>951</v>
+      </c>
+      <c r="L159" s="42" t="s">
+        <v>952</v>
+      </c>
+      <c r="M159" s="42" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="160" spans="1:13" ht="11.25">
+      <c r="A160" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B160" s="42" t="s">
+        <v>954</v>
+      </c>
+      <c r="C160" s="42" t="s">
+        <v>955</v>
+      </c>
+      <c r="D160" s="42" t="s">
+        <v>956</v>
+      </c>
+      <c r="E160" s="42" t="s">
+        <v>957</v>
+      </c>
+      <c r="F160" s="42" t="s">
+        <v>958</v>
+      </c>
+      <c r="G160" s="42" t="s">
+        <v>959</v>
+      </c>
+      <c r="H160" s="42" t="s">
+        <v>960</v>
+      </c>
+      <c r="I160" s="42" t="s">
+        <v>961</v>
+      </c>
+      <c r="J160" s="42" t="s">
+        <v>962</v>
+      </c>
+      <c r="K160" s="42" t="s">
+        <v>963</v>
+      </c>
+      <c r="L160" s="42" t="s">
+        <v>964</v>
+      </c>
+      <c r="M160" s="42" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="161" spans="1:13" ht="11.25">
+      <c r="A161" s="35" t="s">
+        <v>54</v>
+      </c>
+      <c r="B161" s="43"/>
+      <c r="C161" s="43"/>
+      <c r="D161" s="43"/>
+      <c r="E161" s="43"/>
+      <c r="F161" s="43"/>
+      <c r="G161" s="44"/>
+      <c r="H161" s="43"/>
+      <c r="I161" s="43"/>
+      <c r="J161" s="43"/>
+      <c r="K161" s="43"/>
+      <c r="L161" s="43"/>
+      <c r="M161" s="44"/>
+    </row>
+    <row r="162" spans="1:13" ht="22.5">
+      <c r="A162" s="35" t="s">
+        <v>55</v>
+      </c>
+      <c r="B162" s="42" t="s">
+        <v>966</v>
+      </c>
+      <c r="C162" s="42" t="s">
+        <v>540</v>
+      </c>
+      <c r="D162" s="42" t="s">
+        <v>967</v>
+      </c>
+      <c r="E162" s="42" t="s">
+        <v>968</v>
+      </c>
+      <c r="F162" s="42" t="s">
+        <v>969</v>
+      </c>
+      <c r="G162" s="42" t="s">
+        <v>970</v>
+      </c>
+      <c r="H162" s="42" t="s">
+        <v>971</v>
+      </c>
+      <c r="I162" s="42" t="s">
+        <v>972</v>
+      </c>
+      <c r="J162" s="42" t="s">
+        <v>748</v>
+      </c>
+      <c r="K162" s="42" t="s">
+        <v>973</v>
+      </c>
+      <c r="L162" s="42" t="s">
+        <v>974</v>
+      </c>
+      <c r="M162" s="42" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="163" spans="1:13" ht="22.5">
+      <c r="A163" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="B163" s="42" t="s">
+        <v>821</v>
+      </c>
+      <c r="C163" s="42" t="s">
+        <v>976</v>
+      </c>
+      <c r="D163" s="42" t="s">
+        <v>977</v>
+      </c>
+      <c r="E163" s="42" t="s">
+        <v>978</v>
+      </c>
+      <c r="F163" s="42" t="s">
+        <v>979</v>
+      </c>
+      <c r="G163" s="42" t="s">
+        <v>980</v>
+      </c>
+      <c r="H163" s="42" t="s">
+        <v>981</v>
+      </c>
+      <c r="I163" s="42" t="s">
+        <v>981</v>
+      </c>
+      <c r="J163" s="42" t="s">
+        <v>982</v>
+      </c>
+      <c r="K163" s="42" t="s">
+        <v>983</v>
+      </c>
+      <c r="L163" s="42" t="s">
+        <v>135</v>
+      </c>
+      <c r="M163" s="42" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="164" spans="1:13" ht="45">
+      <c r="A164" s="35" t="s">
+        <v>887</v>
+      </c>
+      <c r="B164" s="42" t="s">
+        <v>984</v>
+      </c>
+      <c r="C164" s="42" t="s">
+        <v>985</v>
+      </c>
+      <c r="D164" s="42" t="s">
+        <v>986</v>
+      </c>
+      <c r="E164" s="42" t="s">
+        <v>987</v>
+      </c>
+      <c r="F164" s="42" t="s">
+        <v>988</v>
+      </c>
+      <c r="G164" s="42" t="s">
+        <v>989</v>
+      </c>
+      <c r="H164" s="42" t="s">
+        <v>990</v>
+      </c>
+      <c r="I164" s="42" t="s">
+        <v>991</v>
+      </c>
+      <c r="J164" s="42" t="s">
+        <v>992</v>
+      </c>
+      <c r="K164" s="42" t="s">
+        <v>993</v>
+      </c>
+      <c r="L164" s="42" t="s">
+        <v>994</v>
+      </c>
+      <c r="M164" s="42" t="s">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="165" spans="1:13" ht="45">
+      <c r="A165" s="35" t="s">
+        <v>891</v>
+      </c>
+      <c r="B165" s="42" t="s">
+        <v>995</v>
+      </c>
+      <c r="C165" s="42" t="s">
+        <v>996</v>
+      </c>
+      <c r="D165" s="42" t="s">
+        <v>997</v>
+      </c>
+      <c r="E165" s="42" t="s">
+        <v>998</v>
+      </c>
+      <c r="F165" s="42" t="s">
+        <v>999</v>
+      </c>
+      <c r="G165" s="42" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H165" s="42" t="s">
+        <v>1001</v>
+      </c>
+      <c r="I165" s="42" t="s">
+        <v>1002</v>
+      </c>
+      <c r="J165" s="42" t="s">
+        <v>1003</v>
+      </c>
+      <c r="K165" s="42" t="s">
+        <v>1004</v>
+      </c>
+      <c r="L165" s="42" t="s">
+        <v>1005</v>
+      </c>
+      <c r="M165" s="42" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="166" spans="1:13" ht="45">
+      <c r="A166" s="35" t="s">
+        <v>904</v>
+      </c>
+      <c r="B166" s="42" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C166" s="42" t="s">
+        <v>748</v>
+      </c>
+      <c r="D166" s="42" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E166" s="42" t="s">
+        <v>1009</v>
+      </c>
+      <c r="F166" s="42" t="s">
+        <v>1010</v>
+      </c>
+      <c r="G166" s="42" t="s">
+        <v>1011</v>
+      </c>
+      <c r="H166" s="42" t="s">
+        <v>1007</v>
+      </c>
+      <c r="I166" s="42" t="s">
+        <v>1012</v>
+      </c>
+      <c r="J166" s="42" t="s">
+        <v>1013</v>
+      </c>
+      <c r="K166" s="42" t="s">
+        <v>1014</v>
+      </c>
+      <c r="L166" s="42" t="s">
+        <v>1015</v>
+      </c>
+      <c r="M166" s="42" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="167" spans="1:13" ht="11.25">
+      <c r="A167" s="35" t="s">
+        <v>59</v>
+      </c>
+      <c r="B167" s="42" t="s">
+        <v>614</v>
+      </c>
+      <c r="C167" s="42" t="s">
+        <v>748</v>
+      </c>
+      <c r="D167" s="42" t="s">
+        <v>503</v>
+      </c>
+      <c r="E167" s="42" t="s">
+        <v>503</v>
+      </c>
+      <c r="F167" s="42" t="s">
+        <v>614</v>
+      </c>
+      <c r="G167" s="42" t="s">
+        <v>717</v>
+      </c>
+      <c r="H167" s="42" t="s">
+        <v>719</v>
+      </c>
+      <c r="I167" s="42" t="s">
+        <v>717</v>
+      </c>
+      <c r="J167" s="42" t="s">
+        <v>748</v>
+      </c>
+      <c r="K167" s="42" t="s">
+        <v>394</v>
+      </c>
+      <c r="L167" s="42" t="s">
+        <v>163</v>
+      </c>
+      <c r="M167" s="42" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="168" spans="1:13" ht="22.5">
+      <c r="A168" s="35" t="s">
+        <v>504</v>
+      </c>
+      <c r="B168" s="42" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C168" s="42" t="s">
+        <v>748</v>
+      </c>
+      <c r="D168" s="42" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E168" s="42" t="s">
+        <v>1018</v>
+      </c>
+      <c r="F168" s="42" t="s">
+        <v>1019</v>
+      </c>
+      <c r="G168" s="42" t="s">
+        <v>1020</v>
+      </c>
+      <c r="H168" s="42" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I168" s="42" t="s">
+        <v>1022</v>
+      </c>
+      <c r="J168" s="42" t="s">
+        <v>748</v>
+      </c>
+      <c r="K168" s="42" t="s">
+        <v>1023</v>
+      </c>
+      <c r="L168" s="42" t="s">
+        <v>1024</v>
+      </c>
+      <c r="M168" s="42" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="169" spans="1:13" ht="22.5">
+      <c r="A169" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B169" s="42" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C169" s="42" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D169" s="42" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E169" s="42" t="s">
+        <v>1029</v>
+      </c>
+      <c r="F169" s="42" t="s">
+        <v>1030</v>
+      </c>
+      <c r="G169" s="42" t="s">
+        <v>1031</v>
+      </c>
+      <c r="H169" s="42" t="s">
+        <v>1032</v>
+      </c>
+      <c r="I169" s="42" t="s">
+        <v>1033</v>
+      </c>
+      <c r="J169" s="42" t="s">
+        <v>1034</v>
+      </c>
+      <c r="K169" s="42" t="s">
+        <v>1035</v>
+      </c>
+      <c r="L169" s="42" t="s">
+        <v>1036</v>
+      </c>
+      <c r="M169" s="42" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="170" spans="1:13" ht="11.25">
+      <c r="A170" s="46" t="s">
+        <v>834</v>
+      </c>
+      <c r="B170" s="1"/>
+      <c r="C170" s="1"/>
+      <c r="D170" s="1"/>
+      <c r="E170" s="1"/>
+      <c r="F170" s="1"/>
+      <c r="G170" s="1"/>
+      <c r="H170" s="1"/>
+      <c r="I170" s="1"/>
+      <c r="J170" s="1"/>
+      <c r="K170" s="1"/>
+      <c r="L170" s="1"/>
+      <c r="M170" s="1"/>
+    </row>
+    <row r="171" spans="1:13" ht="11.25">
+      <c r="A171" s="47" t="s">
+        <v>835</v>
+      </c>
+      <c r="B171" s="1"/>
+      <c r="C171" s="1"/>
+      <c r="D171" s="1"/>
+      <c r="E171" s="1"/>
+      <c r="F171" s="1"/>
+      <c r="G171" s="1"/>
+      <c r="H171" s="1"/>
+      <c r="I171" s="1"/>
+      <c r="J171" s="1"/>
+      <c r="K171" s="1"/>
+      <c r="L171" s="1"/>
+      <c r="M171" s="1"/>
+    </row>
+    <row r="172" spans="1:13" ht="11.25">
+      <c r="A172" s="47" t="s">
+        <v>836</v>
+      </c>
+      <c r="B172" s="1"/>
+      <c r="C172" s="1"/>
+      <c r="D172" s="1"/>
+      <c r="E172" s="1"/>
+      <c r="F172" s="1"/>
+      <c r="G172" s="1"/>
+      <c r="H172" s="1"/>
+      <c r="I172" s="1"/>
+      <c r="J172" s="1"/>
+      <c r="K172" s="1"/>
+      <c r="L172" s="1"/>
+      <c r="M172" s="1"/>
+    </row>
+    <row r="173" spans="1:13" ht="11.25">
+      <c r="A173" s="1"/>
+      <c r="B173" s="1"/>
+      <c r="C173" s="1"/>
+      <c r="D173" s="1"/>
+      <c r="E173" s="1"/>
+      <c r="F173" s="1"/>
+      <c r="G173" s="1"/>
+      <c r="H173" s="1"/>
+      <c r="I173" s="1"/>
+      <c r="J173" s="1"/>
+      <c r="K173" s="1"/>
+      <c r="L173" s="1"/>
+      <c r="M173" s="1"/>
+    </row>
+    <row r="174" spans="1:13">
+      <c r="A174" s="76" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B174" s="76"/>
+      <c r="C174" s="76"/>
+      <c r="D174" s="76"/>
+      <c r="E174" s="76"/>
+      <c r="F174" s="76"/>
+      <c r="G174" s="76"/>
+      <c r="H174" s="76"/>
+      <c r="I174" s="76"/>
+      <c r="J174" s="76"/>
+      <c r="K174" s="76"/>
+      <c r="L174" s="76"/>
+      <c r="M174" s="76"/>
+    </row>
+    <row r="175" spans="1:13" ht="12" thickBot="1">
+      <c r="A175" s="22"/>
+      <c r="B175" s="23"/>
+      <c r="C175" s="24"/>
+      <c r="D175" s="24"/>
+      <c r="E175" s="24"/>
+      <c r="F175" s="23"/>
+      <c r="G175" s="1"/>
+      <c r="H175" s="1"/>
+      <c r="I175" s="1"/>
+      <c r="J175" s="1"/>
+      <c r="K175" s="1"/>
+      <c r="L175" s="1"/>
+      <c r="M175" s="25"/>
+    </row>
+    <row r="176" spans="1:13" ht="12" thickBot="1">
+      <c r="A176" s="26"/>
+      <c r="B176" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="C176" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="D176" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="E176" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="F176" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="G176" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="H176" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="I176" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="J176" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="K176" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="L176" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="M176" s="28" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="177" spans="1:13" ht="22.5">
+      <c r="A177" s="29" t="s">
+        <v>838</v>
+      </c>
+      <c r="B177" s="41" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C177" s="41" t="s">
+        <v>675</v>
+      </c>
+      <c r="D177" s="41" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E177" s="41" t="s">
+        <v>973</v>
+      </c>
+      <c r="F177" s="41" t="s">
+        <v>1041</v>
+      </c>
+      <c r="G177" s="41" t="s">
+        <v>1042</v>
+      </c>
+      <c r="H177" s="41" t="s">
+        <v>782</v>
+      </c>
+      <c r="I177" s="41" t="s">
+        <v>1043</v>
+      </c>
+      <c r="J177" s="41" t="s">
+        <v>871</v>
+      </c>
+      <c r="K177" s="41" t="s">
+        <v>1044</v>
+      </c>
+      <c r="L177" s="41" t="s">
+        <v>1045</v>
+      </c>
+      <c r="M177" s="41" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="178" spans="1:13" ht="11.25">
+      <c r="A178" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="B178" s="42" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C178" s="42" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D178" s="42" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E178" s="42" t="s">
+        <v>548</v>
+      </c>
+      <c r="F178" s="42" t="s">
+        <v>301</v>
+      </c>
+      <c r="G178" s="42" t="s">
+        <v>423</v>
+      </c>
+      <c r="H178" s="42" t="s">
+        <v>70</v>
+      </c>
+      <c r="I178" s="42" t="s">
+        <v>1050</v>
+      </c>
+      <c r="J178" s="42" t="s">
+        <v>1051</v>
+      </c>
+      <c r="K178" s="42" t="s">
+        <v>1052</v>
+      </c>
+      <c r="L178" s="42" t="s">
+        <v>1053</v>
+      </c>
+      <c r="M178" s="42" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="179" spans="1:13" ht="11.25">
+      <c r="A179" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B179" s="42" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C179" s="42" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D179" s="42" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E179" s="42" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F179" s="42" t="s">
+        <v>1059</v>
+      </c>
+      <c r="G179" s="42" t="s">
+        <v>1060</v>
+      </c>
+      <c r="H179" s="42" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I179" s="42" t="s">
+        <v>1062</v>
+      </c>
+      <c r="J179" s="42" t="s">
+        <v>1063</v>
+      </c>
+      <c r="K179" s="42" t="s">
+        <v>1064</v>
+      </c>
+      <c r="L179" s="42" t="s">
+        <v>1065</v>
+      </c>
+      <c r="M179" s="42" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="180" spans="1:13" ht="11.25">
+      <c r="A180" s="35" t="s">
+        <v>54</v>
+      </c>
+      <c r="B180" s="43"/>
+      <c r="C180" s="43"/>
+      <c r="D180" s="43"/>
+      <c r="E180" s="43"/>
+      <c r="F180" s="43"/>
+      <c r="G180" s="44"/>
+      <c r="H180" s="43"/>
+      <c r="I180" s="43"/>
+      <c r="J180" s="43"/>
+      <c r="K180" s="43"/>
+      <c r="L180" s="43"/>
+      <c r="M180" s="44"/>
+    </row>
+    <row r="181" spans="1:13" ht="22.5">
+      <c r="A181" s="35" t="s">
+        <v>55</v>
+      </c>
+      <c r="B181" s="42" t="s">
+        <v>868</v>
+      </c>
+      <c r="C181" s="42" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D181" s="42" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E181" s="42" t="s">
+        <v>1069</v>
+      </c>
+      <c r="F181" s="42" t="s">
+        <v>1070</v>
+      </c>
+      <c r="G181" s="42" t="s">
+        <v>1071</v>
+      </c>
+      <c r="H181" s="42" t="s">
+        <v>1070</v>
+      </c>
+      <c r="I181" s="42" t="s">
+        <v>1070</v>
+      </c>
+      <c r="J181" s="42" t="s">
+        <v>264</v>
+      </c>
+      <c r="K181" s="42" t="s">
+        <v>1072</v>
+      </c>
+      <c r="L181" s="42" t="s">
+        <v>1073</v>
+      </c>
+      <c r="M181" s="42" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="182" spans="1:13" ht="22.5">
+      <c r="A182" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="B182" s="42" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C182" s="42" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D182" s="42" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E182" s="42" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F182" s="42" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G182" s="42" t="s">
+        <v>1080</v>
+      </c>
+      <c r="H182" s="42" t="s">
+        <v>1081</v>
+      </c>
+      <c r="I182" s="42" t="s">
+        <v>1082</v>
+      </c>
+      <c r="J182" s="42" t="s">
+        <v>1083</v>
+      </c>
+      <c r="K182" s="42" t="s">
+        <v>1084</v>
+      </c>
+      <c r="L182" s="42" t="s">
+        <v>1084</v>
+      </c>
+      <c r="M182" s="42" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="183" spans="1:13" ht="45">
+      <c r="A183" s="35" t="s">
+        <v>887</v>
+      </c>
+      <c r="B183" s="42" t="s">
+        <v>993</v>
+      </c>
+      <c r="C183" s="42" t="s">
+        <v>131</v>
+      </c>
+      <c r="D183" s="42" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E183" s="42" t="s">
+        <v>247</v>
+      </c>
+      <c r="F183" s="42" t="s">
+        <v>1087</v>
+      </c>
+      <c r="G183" s="42" t="s">
+        <v>1088</v>
+      </c>
+      <c r="H183" s="42" t="s">
+        <v>1089</v>
+      </c>
+      <c r="I183" s="42" t="s">
+        <v>1089</v>
+      </c>
+      <c r="J183" s="42" t="s">
+        <v>1090</v>
+      </c>
+      <c r="K183" s="42" t="s">
+        <v>247</v>
+      </c>
+      <c r="L183" s="42" t="s">
+        <v>1091</v>
+      </c>
+      <c r="M183" s="42" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="184" spans="1:13" ht="45">
+      <c r="A184" s="35" t="s">
+        <v>891</v>
+      </c>
+      <c r="B184" s="42" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C184" s="42" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D184" s="42" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E184" s="42" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F184" s="42" t="s">
+        <v>1097</v>
+      </c>
+      <c r="G184" s="42" t="s">
+        <v>1098</v>
+      </c>
+      <c r="H184" s="42" t="s">
+        <v>1099</v>
+      </c>
+      <c r="I184" s="42" t="s">
+        <v>1100</v>
+      </c>
+      <c r="J184" s="42" t="s">
+        <v>1101</v>
+      </c>
+      <c r="K184" s="42" t="s">
+        <v>1102</v>
+      </c>
+      <c r="L184" s="42" t="s">
+        <v>1103</v>
+      </c>
+      <c r="M184" s="42" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="185" spans="1:13" ht="45">
+      <c r="A185" s="35" t="s">
+        <v>904</v>
+      </c>
+      <c r="B185" s="42" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C185" s="42" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D185" s="42" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E185" s="42" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F185" s="42" t="s">
+        <v>1109</v>
+      </c>
+      <c r="G185" s="42" t="s">
+        <v>1110</v>
+      </c>
+      <c r="H185" s="42" t="s">
+        <v>1111</v>
+      </c>
+      <c r="I185" s="42" t="s">
+        <v>1112</v>
+      </c>
+      <c r="J185" s="42" t="s">
+        <v>1076</v>
+      </c>
+      <c r="K185" s="42" t="s">
+        <v>1113</v>
+      </c>
+      <c r="L185" s="42" t="s">
+        <v>1114</v>
+      </c>
+      <c r="M185" s="42" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="186" spans="1:13" ht="11.25">
+      <c r="A186" s="35" t="s">
+        <v>59</v>
+      </c>
+      <c r="B186" s="42" t="s">
+        <v>614</v>
+      </c>
+      <c r="C186" s="42" t="s">
+        <v>717</v>
+      </c>
+      <c r="D186" s="42" t="s">
+        <v>1116</v>
+      </c>
+      <c r="E186" s="42" t="s">
+        <v>1117</v>
+      </c>
+      <c r="F186" s="42" t="s">
+        <v>1117</v>
+      </c>
+      <c r="G186" s="42" t="s">
+        <v>1117</v>
+      </c>
+      <c r="H186" s="42" t="s">
+        <v>1117</v>
+      </c>
+      <c r="I186" s="42" t="s">
+        <v>1117</v>
+      </c>
+      <c r="J186" s="42" t="s">
+        <v>1117</v>
+      </c>
+      <c r="K186" s="42" t="s">
+        <v>1117</v>
+      </c>
+      <c r="L186" s="42" t="s">
+        <v>1117</v>
+      </c>
+      <c r="M186" s="42" t="s">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="187" spans="1:13" ht="22.5">
+      <c r="A187" s="35" t="s">
+        <v>504</v>
+      </c>
+      <c r="B187" s="42" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C187" s="42" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D187" s="42" t="s">
+        <v>1120</v>
+      </c>
+      <c r="E187" s="42" t="s">
+        <v>1121</v>
+      </c>
+      <c r="F187" s="42" t="s">
+        <v>1122</v>
+      </c>
+      <c r="G187" s="42" t="s">
+        <v>1123</v>
+      </c>
+      <c r="H187" s="42" t="s">
+        <v>1124</v>
+      </c>
+      <c r="I187" s="42" t="s">
+        <v>1125</v>
+      </c>
+      <c r="J187" s="42" t="s">
+        <v>1126</v>
+      </c>
+      <c r="K187" s="42" t="s">
+        <v>1127</v>
+      </c>
+      <c r="L187" s="42" t="s">
+        <v>1128</v>
+      </c>
+      <c r="M187" s="42" t="s">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="188" spans="1:13" ht="22.5">
+      <c r="A188" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B188" s="42" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C188" s="42" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D188" s="42" t="s">
+        <v>1132</v>
+      </c>
+      <c r="E188" s="42" t="s">
+        <v>1133</v>
+      </c>
+      <c r="F188" s="42" t="s">
+        <v>1134</v>
+      </c>
+      <c r="G188" s="42" t="s">
+        <v>1135</v>
+      </c>
+      <c r="H188" s="42" t="s">
+        <v>1136</v>
+      </c>
+      <c r="I188" s="42" t="s">
+        <v>1137</v>
+      </c>
+      <c r="J188" s="42" t="s">
+        <v>1138</v>
+      </c>
+      <c r="K188" s="42" t="s">
+        <v>1139</v>
+      </c>
+      <c r="L188" s="42" t="s">
+        <v>441</v>
+      </c>
+      <c r="M188" s="42" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="189" spans="1:13" ht="11.25">
+      <c r="A189" s="46" t="s">
+        <v>834</v>
+      </c>
+      <c r="B189" s="1"/>
+      <c r="C189" s="1"/>
+      <c r="D189" s="1"/>
+      <c r="E189" s="1"/>
+      <c r="F189" s="1"/>
+      <c r="G189" s="1"/>
+      <c r="H189" s="1"/>
+      <c r="I189" s="1"/>
+      <c r="J189" s="1"/>
+      <c r="K189" s="1"/>
+      <c r="L189" s="1"/>
+      <c r="M189" s="1"/>
+    </row>
+    <row r="190" spans="1:13" ht="11.25">
+      <c r="A190" s="47" t="s">
+        <v>835</v>
+      </c>
+      <c r="B190" s="1"/>
+      <c r="C190" s="1"/>
+      <c r="D190" s="1"/>
+      <c r="E190" s="1"/>
+      <c r="F190" s="1"/>
+      <c r="G190" s="1"/>
+      <c r="H190" s="1"/>
+      <c r="I190" s="1"/>
+      <c r="J190" s="1"/>
+      <c r="K190" s="1"/>
+      <c r="L190" s="1"/>
+      <c r="M190" s="1"/>
+    </row>
+    <row r="191" spans="1:13" ht="11.25">
+      <c r="A191" s="47" t="s">
+        <v>836</v>
+      </c>
+      <c r="B191" s="1"/>
+      <c r="C191" s="1"/>
+      <c r="D191" s="1"/>
+      <c r="E191" s="1"/>
+      <c r="F191" s="1"/>
+      <c r="G191" s="1"/>
+      <c r="H191" s="1"/>
+      <c r="I191" s="1"/>
+      <c r="J191" s="1"/>
+      <c r="K191" s="1"/>
+      <c r="L191" s="1"/>
+      <c r="M191" s="1"/>
+    </row>
+    <row r="192" spans="1:13" ht="11.25">
+      <c r="A192" s="1"/>
+      <c r="B192" s="1"/>
+      <c r="C192" s="1"/>
+      <c r="D192" s="1"/>
+      <c r="E192" s="1"/>
+      <c r="F192" s="1"/>
+      <c r="G192" s="1"/>
+      <c r="H192" s="1"/>
+      <c r="I192" s="1"/>
+      <c r="J192" s="1"/>
+      <c r="K192" s="1"/>
+      <c r="L192" s="1"/>
+      <c r="M192" s="1"/>
+    </row>
+    <row r="193" spans="1:13">
+      <c r="A193" s="76" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B193" s="76"/>
+      <c r="C193" s="76"/>
+      <c r="D193" s="76"/>
+      <c r="E193" s="76"/>
+      <c r="F193" s="76"/>
+      <c r="G193" s="76"/>
+      <c r="H193" s="76"/>
+      <c r="I193" s="76"/>
+      <c r="J193" s="76"/>
+      <c r="K193" s="76"/>
+      <c r="L193" s="76"/>
+      <c r="M193" s="76"/>
+    </row>
+    <row r="194" spans="1:13" ht="12" thickBot="1">
+      <c r="A194" s="22"/>
+      <c r="B194" s="23"/>
+      <c r="C194" s="24"/>
+      <c r="D194" s="24"/>
+      <c r="E194" s="24"/>
+      <c r="F194" s="23"/>
+      <c r="G194" s="1"/>
+      <c r="H194" s="1"/>
+      <c r="I194" s="1"/>
+      <c r="J194" s="1"/>
+      <c r="K194" s="1"/>
+      <c r="L194" s="1"/>
+      <c r="M194" s="25"/>
+    </row>
+    <row r="195" spans="1:13" ht="12" thickBot="1">
+      <c r="A195" s="26"/>
+      <c r="B195" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="C195" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="D195" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="E195" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="F195" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="G195" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="H195" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="I195" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="J195" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="K195" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="L195" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="M195" s="28" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="196" spans="1:13" ht="22.5">
+      <c r="A196" s="29" t="s">
+        <v>838</v>
+      </c>
+      <c r="B196" s="41" t="s">
+        <v>781</v>
+      </c>
+      <c r="C196" s="41" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D196" s="41" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E196" s="41" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F196" s="41" t="s">
+        <v>1145</v>
+      </c>
+      <c r="G196" s="41" t="s">
+        <v>1146</v>
+      </c>
+      <c r="H196" s="41" t="s">
+        <v>1147</v>
+      </c>
+      <c r="I196" s="41" t="s">
+        <v>1148</v>
+      </c>
+      <c r="J196" s="41" t="s">
+        <v>1149</v>
+      </c>
+      <c r="K196" s="41" t="s">
+        <v>1150</v>
+      </c>
+      <c r="L196" s="41" t="s">
+        <v>567</v>
+      </c>
+      <c r="M196" s="41" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="197" spans="1:13" ht="11.25">
+      <c r="A197" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="B197" s="42" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C197" s="42" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D197" s="42" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E197" s="42" t="s">
+        <v>168</v>
+      </c>
+      <c r="F197" s="42" t="s">
+        <v>1154</v>
+      </c>
+      <c r="G197" s="42" t="s">
+        <v>1155</v>
+      </c>
+      <c r="H197" s="42" t="s">
+        <v>1156</v>
+      </c>
+      <c r="I197" s="42" t="s">
+        <v>1157</v>
+      </c>
+      <c r="J197" s="42" t="s">
+        <v>532</v>
+      </c>
+      <c r="K197" s="42" t="s">
+        <v>154</v>
+      </c>
+      <c r="L197" s="42" t="s">
+        <v>1158</v>
+      </c>
+      <c r="M197" s="42" t="s">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="198" spans="1:13" ht="11.25">
+      <c r="A198" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B198" s="42" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C198" s="42" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D198" s="42" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E198" s="42" t="s">
+        <v>1163</v>
+      </c>
+      <c r="F198" s="42" t="s">
+        <v>1164</v>
+      </c>
+      <c r="G198" s="42" t="s">
+        <v>1165</v>
+      </c>
+      <c r="H198" s="42" t="s">
+        <v>1166</v>
+      </c>
+      <c r="I198" s="42" t="s">
+        <v>1167</v>
+      </c>
+      <c r="J198" s="42" t="s">
+        <v>1168</v>
+      </c>
+      <c r="K198" s="42" t="s">
+        <v>1169</v>
+      </c>
+      <c r="L198" s="42" t="s">
+        <v>1170</v>
+      </c>
+      <c r="M198" s="42" t="s">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="199" spans="1:13" ht="11.25">
+      <c r="A199" s="35" t="s">
+        <v>54</v>
+      </c>
+      <c r="B199" s="43"/>
+      <c r="C199" s="43"/>
+      <c r="D199" s="43"/>
+      <c r="E199" s="43"/>
+      <c r="F199" s="43"/>
+      <c r="G199" s="44"/>
+      <c r="H199" s="43"/>
+      <c r="I199" s="43"/>
+      <c r="J199" s="43"/>
+      <c r="K199" s="43"/>
+      <c r="L199" s="43"/>
+      <c r="M199" s="44"/>
+    </row>
+    <row r="200" spans="1:13" ht="22.5">
+      <c r="A200" s="35" t="s">
+        <v>55</v>
+      </c>
+      <c r="B200" s="42" t="s">
+        <v>975</v>
+      </c>
+      <c r="C200" s="42" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D200" s="42" t="s">
+        <v>1173</v>
+      </c>
+      <c r="E200" s="42" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F200" s="42" t="s">
+        <v>1174</v>
+      </c>
+      <c r="G200" s="42" t="s">
+        <v>1175</v>
+      </c>
+      <c r="H200" s="42" t="s">
+        <v>1176</v>
+      </c>
+      <c r="I200" s="42" t="s">
+        <v>1177</v>
+      </c>
+      <c r="J200" s="42" t="s">
+        <v>1154</v>
+      </c>
+      <c r="K200" s="42" t="s">
+        <v>1178</v>
+      </c>
+      <c r="L200" s="42" t="s">
+        <v>1179</v>
+      </c>
+      <c r="M200" s="42" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="201" spans="1:13" ht="22.5">
+      <c r="A201" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="B201" s="42" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C201" s="42" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D201" s="42" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E201" s="42" t="s">
+        <v>1183</v>
+      </c>
+      <c r="F201" s="42" t="s">
+        <v>1184</v>
+      </c>
+      <c r="G201" s="42" t="s">
+        <v>1185</v>
+      </c>
+      <c r="H201" s="42" t="s">
+        <v>1186</v>
+      </c>
+      <c r="I201" s="42" t="s">
+        <v>819</v>
+      </c>
+      <c r="J201" s="42" t="s">
+        <v>1187</v>
+      </c>
+      <c r="K201" s="42" t="s">
+        <v>1188</v>
+      </c>
+      <c r="L201" s="42" t="s">
+        <v>1189</v>
+      </c>
+      <c r="M201" s="42" t="s">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="202" spans="1:13" ht="45">
+      <c r="A202" s="35" t="s">
+        <v>887</v>
+      </c>
+      <c r="B202" s="42" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C202" s="42" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D202" s="42" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E202" s="42" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F202" s="42" t="s">
+        <v>1192</v>
+      </c>
+      <c r="G202" s="42" t="s">
+        <v>1191</v>
+      </c>
+      <c r="H202" s="42" t="s">
+        <v>1191</v>
+      </c>
+      <c r="I202" s="42" t="s">
+        <v>1192</v>
+      </c>
+      <c r="J202" s="42" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K202" s="42" t="s">
+        <v>1194</v>
+      </c>
+      <c r="L202" s="42" t="s">
+        <v>1195</v>
+      </c>
+      <c r="M202" s="42" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="203" spans="1:13" ht="45">
+      <c r="A203" s="35" t="s">
+        <v>891</v>
+      </c>
+      <c r="B203" s="42" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C203" s="42" t="s">
+        <v>290</v>
+      </c>
+      <c r="D203" s="42" t="s">
+        <v>1197</v>
+      </c>
+      <c r="E203" s="42" t="s">
+        <v>1198</v>
+      </c>
+      <c r="F203" s="42" t="s">
+        <v>1199</v>
+      </c>
+      <c r="G203" s="42" t="s">
+        <v>1200</v>
+      </c>
+      <c r="H203" s="42" t="s">
+        <v>1201</v>
+      </c>
+      <c r="I203" s="42" t="s">
+        <v>1202</v>
+      </c>
+      <c r="J203" s="42" t="s">
+        <v>297</v>
+      </c>
+      <c r="K203" s="42" t="s">
+        <v>1203</v>
+      </c>
+      <c r="L203" s="42" t="s">
+        <v>1204</v>
+      </c>
+      <c r="M203" s="42" t="s">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="204" spans="1:13" ht="45">
+      <c r="A204" s="35" t="s">
+        <v>904</v>
+      </c>
+      <c r="B204" s="42" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C204" s="42" t="s">
+        <v>139</v>
+      </c>
+      <c r="D204" s="42" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E204" s="42" t="s">
+        <v>1208</v>
+      </c>
+      <c r="F204" s="42" t="s">
+        <v>1209</v>
+      </c>
+      <c r="G204" s="42" t="s">
+        <v>1210</v>
+      </c>
+      <c r="H204" s="42" t="s">
+        <v>1211</v>
+      </c>
+      <c r="I204" s="42" t="s">
+        <v>1212</v>
+      </c>
+      <c r="J204" s="42" t="s">
+        <v>1213</v>
+      </c>
+      <c r="K204" s="42" t="s">
+        <v>1214</v>
+      </c>
+      <c r="L204" s="42" t="s">
+        <v>1215</v>
+      </c>
+      <c r="M204" s="42" t="s">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="205" spans="1:13" ht="11.25">
+      <c r="A205" s="35" t="s">
+        <v>59</v>
+      </c>
+      <c r="B205" s="42" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C205" s="42" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D205" s="42" t="s">
+        <v>1217</v>
+      </c>
+      <c r="E205" s="42" t="s">
+        <v>1217</v>
+      </c>
+      <c r="F205" s="42" t="s">
+        <v>1218</v>
+      </c>
+      <c r="G205" s="42" t="s">
+        <v>1219</v>
+      </c>
+      <c r="H205" s="42" t="s">
+        <v>1220</v>
+      </c>
+      <c r="I205" s="42" t="s">
+        <v>1220</v>
+      </c>
+      <c r="J205" s="42" t="s">
+        <v>1220</v>
+      </c>
+      <c r="K205" s="42" t="s">
+        <v>1220</v>
+      </c>
+      <c r="L205" s="42" t="s">
+        <v>1221</v>
+      </c>
+      <c r="M205" s="42" t="s">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="206" spans="1:13" ht="22.5">
+      <c r="A206" s="35" t="s">
+        <v>504</v>
+      </c>
+      <c r="B206" s="42" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C206" s="42" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D206" s="42" t="s">
+        <v>470</v>
+      </c>
+      <c r="E206" s="42" t="s">
+        <v>1224</v>
+      </c>
+      <c r="F206" s="42" t="s">
+        <v>1225</v>
+      </c>
+      <c r="G206" s="42" t="s">
+        <v>1226</v>
+      </c>
+      <c r="H206" s="42" t="s">
+        <v>1227</v>
+      </c>
+      <c r="I206" s="42" t="s">
+        <v>1227</v>
+      </c>
+      <c r="J206" s="42" t="s">
+        <v>1228</v>
+      </c>
+      <c r="K206" s="42" t="s">
+        <v>1229</v>
+      </c>
+      <c r="L206" s="42" t="s">
+        <v>1230</v>
+      </c>
+      <c r="M206" s="42" t="s">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="207" spans="1:13" ht="22.5">
+      <c r="A207" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B207" s="42" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C207" s="42" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D207" s="42" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E207" s="42" t="s">
+        <v>1235</v>
+      </c>
+      <c r="F207" s="42" t="s">
+        <v>1236</v>
+      </c>
+      <c r="G207" s="42" t="s">
+        <v>1237</v>
+      </c>
+      <c r="H207" s="42" t="s">
+        <v>1238</v>
+      </c>
+      <c r="I207" s="42" t="s">
+        <v>1239</v>
+      </c>
+      <c r="J207" s="42" t="s">
+        <v>1240</v>
+      </c>
+      <c r="K207" s="42" t="s">
+        <v>1241</v>
+      </c>
+      <c r="L207" s="42" t="s">
+        <v>1242</v>
+      </c>
+      <c r="M207" s="42" t="s">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="208" spans="1:13" ht="11.25">
+      <c r="A208" s="46" t="s">
+        <v>834</v>
+      </c>
+      <c r="B208" s="1"/>
+      <c r="C208" s="1"/>
+      <c r="D208" s="1"/>
+      <c r="E208" s="1"/>
+      <c r="F208" s="1"/>
+      <c r="G208" s="1"/>
+      <c r="H208" s="1"/>
+      <c r="I208" s="1"/>
+      <c r="J208" s="1"/>
+      <c r="K208" s="1"/>
+      <c r="L208" s="1"/>
+      <c r="M208" s="1"/>
+    </row>
+    <row r="209" spans="1:13" ht="11.25">
+      <c r="A209" s="47" t="s">
+        <v>835</v>
+      </c>
+      <c r="B209" s="1"/>
+      <c r="C209" s="1"/>
+      <c r="D209" s="1"/>
+      <c r="E209" s="1"/>
+      <c r="F209" s="1"/>
+      <c r="G209" s="1"/>
+      <c r="H209" s="1"/>
+      <c r="I209" s="1"/>
+      <c r="J209" s="1"/>
+      <c r="K209" s="1"/>
+      <c r="L209" s="1"/>
+      <c r="M209" s="1"/>
+    </row>
+    <row r="210" spans="1:13" ht="11.25">
+      <c r="A210" s="47" t="s">
+        <v>836</v>
+      </c>
+      <c r="B210" s="1"/>
+      <c r="C210" s="1"/>
+      <c r="D210" s="1"/>
+      <c r="E210" s="1"/>
+      <c r="F210" s="1"/>
+      <c r="G210" s="1"/>
+      <c r="H210" s="1"/>
+      <c r="I210" s="1"/>
+      <c r="J210" s="1"/>
+      <c r="K210" s="1"/>
+      <c r="L210" s="1"/>
+      <c r="M210" s="1"/>
+    </row>
+    <row r="211" spans="1:13" ht="11.25">
+      <c r="A211" s="1"/>
+      <c r="B211" s="1"/>
+      <c r="C211" s="1"/>
+      <c r="D211" s="1"/>
+      <c r="E211" s="1"/>
+      <c r="F211" s="1"/>
+      <c r="G211" s="1"/>
+      <c r="H211" s="1"/>
+      <c r="I211" s="1"/>
+      <c r="J211" s="1"/>
+      <c r="K211" s="1"/>
+      <c r="L211" s="1"/>
+      <c r="M211" s="1"/>
+    </row>
+    <row r="212" spans="1:13">
+      <c r="A212" s="76" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B212" s="76"/>
+      <c r="C212" s="76"/>
+      <c r="D212" s="76"/>
+      <c r="E212" s="76"/>
+      <c r="F212" s="76"/>
+      <c r="G212" s="76"/>
+      <c r="H212" s="76"/>
+      <c r="I212" s="76"/>
+      <c r="J212" s="76"/>
+      <c r="K212" s="76"/>
+      <c r="L212" s="76"/>
+      <c r="M212" s="76"/>
+    </row>
+    <row r="213" spans="1:13" ht="12" thickBot="1">
+      <c r="A213" s="22"/>
+      <c r="B213" s="23"/>
+      <c r="C213" s="24"/>
+      <c r="D213" s="24"/>
+      <c r="E213" s="24"/>
+      <c r="F213" s="23"/>
+      <c r="G213" s="1"/>
+      <c r="H213" s="1"/>
+      <c r="I213" s="1"/>
+      <c r="J213" s="1"/>
+      <c r="K213" s="1"/>
+      <c r="L213" s="1"/>
+      <c r="M213" s="25"/>
+    </row>
+    <row r="214" spans="1:13" ht="12" thickBot="1">
+      <c r="A214" s="26"/>
+      <c r="B214" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="C214" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="D214" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="E214" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="F214" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="G214" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="H214" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="I214" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="J214" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="K214" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="L214" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="M214" s="28" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="215" spans="1:13" ht="22.5">
+      <c r="A215" s="29" t="s">
+        <v>838</v>
+      </c>
+      <c r="B215" s="41" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C215" s="41" t="s">
+        <v>1246</v>
+      </c>
+      <c r="D215" s="41" t="s">
+        <v>1247</v>
+      </c>
+      <c r="E215" s="41" t="s">
+        <v>1248</v>
+      </c>
+      <c r="F215" s="41" t="s">
+        <v>1249</v>
+      </c>
+      <c r="G215" s="41" t="s">
+        <v>568</v>
+      </c>
+      <c r="H215" s="41" t="s">
+        <v>1250</v>
+      </c>
+      <c r="I215" s="41" t="s">
+        <v>384</v>
+      </c>
+      <c r="J215" s="41" t="s">
+        <v>1251</v>
+      </c>
+      <c r="K215" s="41" t="s">
+        <v>1252</v>
+      </c>
+      <c r="L215" s="41" t="s">
+        <v>1253</v>
+      </c>
+      <c r="M215" s="41" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="216" spans="1:13" ht="11.25">
+      <c r="A216" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="B216" s="42" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C216" s="42" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D216" s="42" t="s">
+        <v>1257</v>
+      </c>
+      <c r="E216" s="42" t="s">
+        <v>1258</v>
+      </c>
+      <c r="F216" s="42" t="s">
+        <v>530</v>
+      </c>
+      <c r="G216" s="42" t="s">
+        <v>191</v>
+      </c>
+      <c r="H216" s="42" t="s">
+        <v>656</v>
+      </c>
+      <c r="I216" s="42" t="s">
+        <v>1259</v>
+      </c>
+      <c r="J216" s="42" t="s">
+        <v>690</v>
+      </c>
+      <c r="K216" s="42" t="s">
+        <v>1260</v>
+      </c>
+      <c r="L216" s="42" t="s">
+        <v>1261</v>
+      </c>
+      <c r="M216" s="42" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="217" spans="1:13" ht="11.25">
+      <c r="A217" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B217" s="42" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C217" s="42" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D217" s="42" t="s">
+        <v>1265</v>
+      </c>
+      <c r="E217" s="42" t="s">
+        <v>1266</v>
+      </c>
+      <c r="F217" s="42" t="s">
+        <v>1267</v>
+      </c>
+      <c r="G217" s="42" t="s">
+        <v>1268</v>
+      </c>
+      <c r="H217" s="42" t="s">
+        <v>1269</v>
+      </c>
+      <c r="I217" s="42" t="s">
+        <v>1270</v>
+      </c>
+      <c r="J217" s="42" t="s">
+        <v>1271</v>
+      </c>
+      <c r="K217" s="42" t="s">
+        <v>1272</v>
+      </c>
+      <c r="L217" s="42" t="s">
+        <v>1273</v>
+      </c>
+      <c r="M217" s="42" t="s">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="218" spans="1:13" ht="11.25">
+      <c r="A218" s="35" t="s">
+        <v>54</v>
+      </c>
+      <c r="B218" s="43"/>
+      <c r="C218" s="43"/>
+      <c r="D218" s="43"/>
+      <c r="E218" s="43"/>
+      <c r="F218" s="43"/>
+      <c r="G218" s="44"/>
+      <c r="H218" s="43"/>
+      <c r="I218" s="43"/>
+      <c r="J218" s="43"/>
+      <c r="K218" s="43"/>
+      <c r="L218" s="43"/>
+      <c r="M218" s="44"/>
+    </row>
+    <row r="219" spans="1:13" ht="22.5">
+      <c r="A219" s="35" t="s">
+        <v>55</v>
+      </c>
+      <c r="B219" s="42" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C219" s="42" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D219" s="42" t="s">
+        <v>1277</v>
+      </c>
+      <c r="E219" s="42" t="s">
+        <v>533</v>
+      </c>
+      <c r="F219" s="42" t="s">
+        <v>1278</v>
+      </c>
+      <c r="G219" s="42" t="s">
+        <v>1279</v>
+      </c>
+      <c r="H219" s="42" t="s">
+        <v>1280</v>
+      </c>
+      <c r="I219" s="42" t="s">
+        <v>1281</v>
+      </c>
+      <c r="J219" s="42" t="s">
+        <v>1282</v>
+      </c>
+      <c r="K219" s="42" t="s">
+        <v>1283</v>
+      </c>
+      <c r="L219" s="42" t="s">
+        <v>304</v>
+      </c>
+      <c r="M219" s="42" t="s">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="220" spans="1:13" ht="22.5">
+      <c r="A220" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="B220" s="42" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C220" s="42" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D220" s="42" t="s">
+        <v>1286</v>
+      </c>
+      <c r="E220" s="42" t="s">
+        <v>1287</v>
+      </c>
+      <c r="F220" s="42" t="s">
+        <v>1288</v>
+      </c>
+      <c r="G220" s="42" t="s">
+        <v>1289</v>
+      </c>
+      <c r="H220" s="42" t="s">
+        <v>779</v>
+      </c>
+      <c r="I220" s="42" t="s">
+        <v>779</v>
+      </c>
+      <c r="J220" s="42" t="s">
+        <v>271</v>
+      </c>
+      <c r="K220" s="42" t="s">
+        <v>847</v>
+      </c>
+      <c r="L220" s="42" t="s">
+        <v>1290</v>
+      </c>
+      <c r="M220" s="42" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="221" spans="1:13" ht="45">
+      <c r="A221" s="35" t="s">
+        <v>887</v>
+      </c>
+      <c r="B221" s="42" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C221" s="42" t="s">
+        <v>364</v>
+      </c>
+      <c r="D221" s="42" t="s">
+        <v>1291</v>
+      </c>
+      <c r="E221" s="42" t="s">
+        <v>83</v>
+      </c>
+      <c r="F221" s="42" t="s">
+        <v>1292</v>
+      </c>
+      <c r="G221" s="42" t="s">
+        <v>1293</v>
+      </c>
+      <c r="H221" s="42" t="s">
+        <v>322</v>
+      </c>
+      <c r="I221" s="42" t="s">
+        <v>1294</v>
+      </c>
+      <c r="J221" s="42" t="s">
+        <v>1295</v>
+      </c>
+      <c r="K221" s="42" t="s">
+        <v>1296</v>
+      </c>
+      <c r="L221" s="42" t="s">
+        <v>361</v>
+      </c>
+      <c r="M221" s="42" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="222" spans="1:13" ht="45">
+      <c r="A222" s="35" t="s">
+        <v>891</v>
+      </c>
+      <c r="B222" s="42" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C222" s="42" t="s">
+        <v>1298</v>
+      </c>
+      <c r="D222" s="42" t="s">
+        <v>1299</v>
+      </c>
+      <c r="E222" s="42" t="s">
+        <v>1300</v>
+      </c>
+      <c r="F222" s="42" t="s">
+        <v>1301</v>
+      </c>
+      <c r="G222" s="42" t="s">
+        <v>1302</v>
+      </c>
+      <c r="H222" s="42" t="s">
+        <v>1303</v>
+      </c>
+      <c r="I222" s="42" t="s">
+        <v>1304</v>
+      </c>
+      <c r="J222" s="42" t="s">
+        <v>1305</v>
+      </c>
+      <c r="K222" s="42" t="s">
+        <v>1306</v>
+      </c>
+      <c r="L222" s="42" t="s">
+        <v>1307</v>
+      </c>
+      <c r="M222" s="42" t="s">
+        <v>1308</v>
+      </c>
+    </row>
+    <row r="223" spans="1:13" ht="45">
+      <c r="A223" s="35" t="s">
+        <v>904</v>
+      </c>
+      <c r="B223" s="42" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C223" s="42" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D223" s="42" t="s">
+        <v>1311</v>
+      </c>
+      <c r="E223" s="42" t="s">
+        <v>1312</v>
+      </c>
+      <c r="F223" s="42" t="s">
+        <v>1313</v>
+      </c>
+      <c r="G223" s="42" t="s">
+        <v>712</v>
+      </c>
+      <c r="H223" s="42" t="s">
+        <v>625</v>
+      </c>
+      <c r="I223" s="42" t="s">
+        <v>1314</v>
+      </c>
+      <c r="J223" s="42" t="s">
+        <v>810</v>
+      </c>
+      <c r="K223" s="42" t="s">
+        <v>1315</v>
+      </c>
+      <c r="L223" s="42" t="s">
+        <v>1316</v>
+      </c>
+      <c r="M223" s="42" t="s">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="224" spans="1:13" ht="11.25">
+      <c r="A224" s="35" t="s">
+        <v>59</v>
+      </c>
+      <c r="B224" s="42" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C224" s="42" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D224" s="42" t="s">
+        <v>1220</v>
+      </c>
+      <c r="E224" s="42" t="s">
+        <v>1220</v>
+      </c>
+      <c r="F224" s="42" t="s">
+        <v>1318</v>
+      </c>
+      <c r="G224" s="42" t="s">
+        <v>1319</v>
+      </c>
+      <c r="H224" s="42" t="s">
+        <v>1319</v>
+      </c>
+      <c r="I224" s="42" t="s">
+        <v>1319</v>
+      </c>
+      <c r="J224" s="42" t="s">
+        <v>1319</v>
+      </c>
+      <c r="K224" s="42" t="s">
+        <v>1318</v>
+      </c>
+      <c r="L224" s="42" t="s">
+        <v>1320</v>
+      </c>
+      <c r="M224" s="42" t="s">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="225" spans="1:13" ht="22.5">
+      <c r="A225" s="35" t="s">
+        <v>504</v>
+      </c>
+      <c r="B225" s="42" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C225" s="42" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D225" s="42" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E225" s="42" t="s">
+        <v>1325</v>
+      </c>
+      <c r="F225" s="42" t="s">
+        <v>1326</v>
+      </c>
+      <c r="G225" s="42" t="s">
+        <v>1327</v>
+      </c>
+      <c r="H225" s="42" t="s">
+        <v>1328</v>
+      </c>
+      <c r="I225" s="42" t="s">
+        <v>1329</v>
+      </c>
+      <c r="J225" s="42" t="s">
+        <v>1216</v>
+      </c>
+      <c r="K225" s="42" t="s">
+        <v>1330</v>
+      </c>
+      <c r="L225" s="42" t="s">
+        <v>1331</v>
+      </c>
+      <c r="M225" s="42" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="226" spans="1:13" ht="22.5">
+      <c r="A226" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B226" s="42" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C226" s="42" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D226" s="42" t="s">
+        <v>1334</v>
+      </c>
+      <c r="E226" s="42" t="s">
+        <v>1335</v>
+      </c>
+      <c r="F226" s="42" t="s">
+        <v>1336</v>
+      </c>
+      <c r="G226" s="42" t="s">
+        <v>1337</v>
+      </c>
+      <c r="H226" s="42" t="s">
+        <v>1338</v>
+      </c>
+      <c r="I226" s="42" t="s">
+        <v>1339</v>
+      </c>
+      <c r="J226" s="42" t="s">
+        <v>1340</v>
+      </c>
+      <c r="K226" s="42" t="s">
+        <v>1341</v>
+      </c>
+      <c r="L226" s="42" t="s">
+        <v>1342</v>
+      </c>
+      <c r="M226" s="42" t="s">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="227" spans="1:13" ht="11.25">
+      <c r="A227" s="46" t="s">
+        <v>834</v>
+      </c>
+      <c r="B227" s="1"/>
+      <c r="C227" s="1"/>
+      <c r="D227" s="1"/>
+      <c r="E227" s="1"/>
+      <c r="F227" s="1"/>
+      <c r="G227" s="1"/>
+      <c r="H227" s="1"/>
+      <c r="I227" s="1"/>
+      <c r="J227" s="1"/>
+      <c r="K227" s="1"/>
+      <c r="L227" s="1"/>
+      <c r="M227" s="1"/>
+    </row>
+    <row r="228" spans="1:13" ht="11.25">
+      <c r="A228" s="47" t="s">
+        <v>835</v>
+      </c>
+      <c r="B228" s="1"/>
+      <c r="C228" s="1"/>
+      <c r="D228" s="1"/>
+      <c r="E228" s="1"/>
+      <c r="F228" s="1"/>
+      <c r="G228" s="1"/>
+      <c r="H228" s="1"/>
+      <c r="I228" s="1"/>
+      <c r="J228" s="1"/>
+      <c r="K228" s="1"/>
+      <c r="L228" s="1"/>
+      <c r="M228" s="1"/>
+    </row>
+    <row r="229" spans="1:13" ht="11.25">
+      <c r="A229" s="47" t="s">
+        <v>836</v>
+      </c>
+      <c r="B229" s="1"/>
+      <c r="C229" s="1"/>
+      <c r="D229" s="1"/>
+      <c r="E229" s="1"/>
+      <c r="F229" s="1"/>
+      <c r="G229" s="1"/>
+      <c r="H229" s="1"/>
+      <c r="I229" s="1"/>
+      <c r="J229" s="1"/>
+      <c r="K229" s="1"/>
+      <c r="L229" s="1"/>
+      <c r="M229" s="1"/>
+    </row>
+    <row r="230" spans="1:13" ht="11.25">
+      <c r="A230" s="1"/>
+      <c r="B230" s="1"/>
+      <c r="C230" s="1"/>
+      <c r="D230" s="1"/>
+      <c r="E230" s="1"/>
+      <c r="F230" s="1"/>
+      <c r="G230" s="1"/>
+      <c r="H230" s="1"/>
+      <c r="I230" s="1"/>
+      <c r="J230" s="1"/>
+      <c r="K230" s="1"/>
+      <c r="L230" s="1"/>
+      <c r="M230" s="1"/>
+    </row>
+    <row r="231" spans="1:13">
+      <c r="A231" s="76" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B231" s="76"/>
+      <c r="C231" s="76"/>
+      <c r="D231" s="76"/>
+      <c r="E231" s="76"/>
+      <c r="F231" s="76"/>
+      <c r="G231" s="76"/>
+      <c r="H231" s="76"/>
+      <c r="I231" s="76"/>
+      <c r="J231" s="76"/>
+      <c r="K231" s="76"/>
+      <c r="L231" s="76"/>
+      <c r="M231" s="76"/>
+    </row>
+    <row r="232" spans="1:13" ht="12" thickBot="1">
+      <c r="A232" s="22"/>
+      <c r="B232" s="23"/>
+      <c r="C232" s="24"/>
+      <c r="D232" s="24"/>
+      <c r="E232" s="24"/>
+      <c r="F232" s="23"/>
+      <c r="G232" s="1"/>
+      <c r="H232" s="1"/>
+      <c r="I232" s="1"/>
+      <c r="J232" s="1"/>
+      <c r="K232" s="1"/>
+      <c r="L232" s="1"/>
+      <c r="M232" s="25"/>
+    </row>
+    <row r="233" spans="1:13" ht="12" thickBot="1">
+      <c r="A233" s="26"/>
+      <c r="B233" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="C233" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="D233" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="E233" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="F233" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="G233" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="H233" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="I233" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="J233" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="K233" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="L233" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="M233" s="28" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="234" spans="1:13" ht="22.5">
+      <c r="A234" s="29" t="s">
+        <v>838</v>
+      </c>
+      <c r="B234" s="41" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C234" s="41" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D234" s="41" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E234" s="41" t="s">
+        <v>619</v>
+      </c>
+      <c r="F234" s="41" t="s">
+        <v>337</v>
+      </c>
+      <c r="G234" s="41" t="s">
+        <v>1348</v>
+      </c>
+      <c r="H234" s="41" t="s">
+        <v>1349</v>
+      </c>
+      <c r="I234" s="41" t="s">
+        <v>498</v>
+      </c>
+      <c r="J234" s="41" t="s">
+        <v>1350</v>
+      </c>
+      <c r="K234" s="41" t="s">
+        <v>1351</v>
+      </c>
+      <c r="L234" s="41" t="s">
+        <v>1352</v>
+      </c>
+      <c r="M234" s="41" t="s">
+        <v>1353</v>
+      </c>
+    </row>
+    <row r="235" spans="1:13" ht="11.25">
+      <c r="A235" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="B235" s="42" t="s">
+        <v>535</v>
+      </c>
+      <c r="C235" s="42" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D235" s="42" t="s">
+        <v>1355</v>
+      </c>
+      <c r="E235" s="42" t="s">
+        <v>277</v>
+      </c>
+      <c r="F235" s="42" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G235" s="42" t="s">
+        <v>1357</v>
+      </c>
+      <c r="H235" s="42" t="s">
+        <v>1152</v>
+      </c>
+      <c r="I235" s="42" t="s">
+        <v>1358</v>
+      </c>
+      <c r="J235" s="42" t="s">
+        <v>1359</v>
+      </c>
+      <c r="K235" s="42" t="s">
+        <v>281</v>
+      </c>
+      <c r="L235" s="42" t="s">
+        <v>1360</v>
+      </c>
+      <c r="M235" s="42" t="s">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="236" spans="1:13" ht="11.25">
+      <c r="A236" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B236" s="42" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C236" s="42" t="s">
+        <v>444</v>
+      </c>
+      <c r="D236" s="42" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E236" s="42" t="s">
+        <v>1364</v>
+      </c>
+      <c r="F236" s="44">
+        <v>1259.3</v>
+      </c>
+      <c r="G236" s="44">
+        <v>1273.5999999999999</v>
+      </c>
+      <c r="H236" s="44">
+        <v>1268.5999999999999</v>
+      </c>
+      <c r="I236" s="44">
+        <v>1257.5999999999999</v>
+      </c>
+      <c r="J236" s="44">
+        <v>1266.0999999999999</v>
+      </c>
+      <c r="K236" s="44">
+        <v>1276.9000000000001</v>
+      </c>
+      <c r="L236" s="44">
+        <v>1289.7</v>
+      </c>
+      <c r="M236" s="44">
+        <v>1284.5999999999999</v>
+      </c>
+    </row>
+    <row r="237" spans="1:13" ht="11.25">
+      <c r="A237" s="35" t="s">
+        <v>54</v>
+      </c>
+      <c r="B237" s="43"/>
+      <c r="C237" s="43"/>
+      <c r="D237" s="43"/>
+      <c r="E237" s="43"/>
+      <c r="F237" s="43"/>
+      <c r="G237" s="44"/>
+      <c r="H237" s="43"/>
+      <c r="I237" s="43"/>
+      <c r="J237" s="43"/>
+      <c r="K237" s="43"/>
+      <c r="L237" s="43"/>
+      <c r="M237" s="44"/>
+    </row>
+    <row r="238" spans="1:13" ht="22.5">
+      <c r="A238" s="35" t="s">
+        <v>55</v>
+      </c>
+      <c r="B238" s="42" t="s">
+        <v>422</v>
+      </c>
+      <c r="C238" s="42" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D238" s="42" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E238" s="42" t="s">
+        <v>1366</v>
+      </c>
+      <c r="F238" s="42" t="s">
+        <v>1293</v>
+      </c>
+      <c r="G238" s="42" t="s">
+        <v>1367</v>
+      </c>
+      <c r="H238" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="I238" s="42" t="s">
+        <v>1283</v>
+      </c>
+      <c r="J238" s="42" t="s">
+        <v>1368</v>
+      </c>
+      <c r="K238" s="42" t="s">
+        <v>757</v>
+      </c>
+      <c r="L238" s="42" t="s">
+        <v>208</v>
+      </c>
+      <c r="M238" s="42" t="s">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="239" spans="1:13" ht="22.5">
+      <c r="A239" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="B239" s="48" t="s">
+        <v>968</v>
+      </c>
+      <c r="C239" s="48" t="s">
+        <v>268</v>
+      </c>
+      <c r="D239" s="48" t="s">
+        <v>1369</v>
+      </c>
+      <c r="E239" s="48" t="s">
+        <v>1370</v>
+      </c>
+      <c r="F239" s="48" t="s">
+        <v>642</v>
+      </c>
+      <c r="G239" s="48" t="s">
+        <v>1371</v>
+      </c>
+      <c r="H239" s="48" t="s">
+        <v>267</v>
+      </c>
+      <c r="I239" s="48" t="s">
+        <v>968</v>
+      </c>
+      <c r="J239" s="48" t="s">
+        <v>1372</v>
+      </c>
+      <c r="K239" s="48" t="s">
+        <v>1373</v>
+      </c>
+      <c r="L239" s="48" t="s">
+        <v>1374</v>
+      </c>
+      <c r="M239" s="48" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="240" spans="1:13" ht="45">
+      <c r="A240" s="35" t="s">
+        <v>887</v>
+      </c>
+      <c r="B240" s="42" t="s">
+        <v>889</v>
+      </c>
+      <c r="C240" s="42" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D240" s="42" t="s">
+        <v>890</v>
+      </c>
+      <c r="E240" s="42" t="s">
+        <v>1376</v>
+      </c>
+      <c r="F240" s="42" t="s">
+        <v>478</v>
+      </c>
+      <c r="G240" s="42" t="s">
+        <v>1377</v>
+      </c>
+      <c r="H240" s="42" t="s">
+        <v>1378</v>
+      </c>
+      <c r="I240" s="42" t="s">
+        <v>364</v>
+      </c>
+      <c r="J240" s="42" t="s">
+        <v>794</v>
+      </c>
+      <c r="K240" s="42" t="s">
+        <v>364</v>
+      </c>
+      <c r="L240" s="42" t="s">
+        <v>477</v>
+      </c>
+      <c r="M240" s="42" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="241" spans="1:13" ht="45">
+      <c r="A241" s="35" t="s">
+        <v>891</v>
+      </c>
+      <c r="B241" s="42" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C241" s="42" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D241" s="42" t="s">
+        <v>1381</v>
+      </c>
+      <c r="E241" s="42" t="s">
+        <v>1382</v>
+      </c>
+      <c r="F241" s="42" t="s">
+        <v>1383</v>
+      </c>
+      <c r="G241" s="42" t="s">
+        <v>1384</v>
+      </c>
+      <c r="H241" s="42" t="s">
+        <v>1385</v>
+      </c>
+      <c r="I241" s="42" t="s">
+        <v>1386</v>
+      </c>
+      <c r="J241" s="42" t="s">
+        <v>1387</v>
+      </c>
+      <c r="K241" s="42" t="s">
+        <v>1388</v>
+      </c>
+      <c r="L241" s="42" t="s">
+        <v>1389</v>
+      </c>
+      <c r="M241" s="42" t="s">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="242" spans="1:13" ht="45">
+      <c r="A242" s="35" t="s">
+        <v>904</v>
+      </c>
+      <c r="B242" s="42" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C242" s="42" t="s">
+        <v>812</v>
+      </c>
+      <c r="D242" s="42" t="s">
+        <v>1392</v>
+      </c>
+      <c r="E242" s="42" t="s">
+        <v>1393</v>
+      </c>
+      <c r="F242" s="42" t="s">
+        <v>1394</v>
+      </c>
+      <c r="G242" s="42" t="s">
+        <v>714</v>
+      </c>
+      <c r="H242" s="42" t="s">
+        <v>1395</v>
+      </c>
+      <c r="I242" s="42" t="s">
+        <v>1396</v>
+      </c>
+      <c r="J242" s="42" t="s">
+        <v>1397</v>
+      </c>
+      <c r="K242" s="42" t="s">
+        <v>229</v>
+      </c>
+      <c r="L242" s="42" t="s">
+        <v>1398</v>
+      </c>
+      <c r="M242" s="42" t="s">
+        <v>1399</v>
+      </c>
+    </row>
+    <row r="243" spans="1:13" ht="11.25">
+      <c r="A243" s="35" t="s">
+        <v>59</v>
+      </c>
+      <c r="B243" s="42" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C243" s="42" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D243" s="42" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E243" s="42" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F243" s="42" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G243" s="42" t="s">
+        <v>1320</v>
+      </c>
+      <c r="H243" s="42" t="s">
+        <v>1321</v>
+      </c>
+      <c r="I243" s="42" t="s">
+        <v>1321</v>
+      </c>
+      <c r="J243" s="42" t="s">
+        <v>1321</v>
+      </c>
+      <c r="K243" s="42" t="s">
+        <v>1321</v>
+      </c>
+      <c r="L243" s="42" t="s">
+        <v>1321</v>
+      </c>
+      <c r="M243" s="42" t="s">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="244" spans="1:13" ht="22.5">
+      <c r="A244" s="35" t="s">
+        <v>504</v>
+      </c>
+      <c r="B244" s="42" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C244" s="42" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D244" s="42" t="s">
+        <v>1402</v>
+      </c>
+      <c r="E244" s="42" t="s">
+        <v>1403</v>
+      </c>
+      <c r="F244" s="42" t="s">
+        <v>1404</v>
+      </c>
+      <c r="G244" s="42" t="s">
+        <v>1405</v>
+      </c>
+      <c r="H244" s="42" t="s">
+        <v>1405</v>
+      </c>
+      <c r="I244" s="42" t="s">
+        <v>1406</v>
+      </c>
+      <c r="J244" s="42" t="s">
+        <v>1407</v>
+      </c>
+      <c r="K244" s="42" t="s">
+        <v>875</v>
+      </c>
+      <c r="L244" s="42" t="s">
+        <v>1408</v>
+      </c>
+      <c r="M244" s="42" t="s">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="245" spans="1:13" ht="22.5">
+      <c r="A245" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B245" s="42" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C245" s="42" t="s">
+        <v>1410</v>
+      </c>
+      <c r="D245" s="42" t="s">
+        <v>1411</v>
+      </c>
+      <c r="E245" s="42" t="s">
+        <v>1412</v>
+      </c>
+      <c r="F245" s="42" t="s">
+        <v>1413</v>
+      </c>
+      <c r="G245" s="42" t="s">
+        <v>1414</v>
+      </c>
+      <c r="H245" s="42" t="s">
+        <v>1415</v>
+      </c>
+      <c r="I245" s="42" t="s">
+        <v>1416</v>
+      </c>
+      <c r="J245" s="42" t="s">
+        <v>1417</v>
+      </c>
+      <c r="K245" s="42" t="s">
+        <v>1418</v>
+      </c>
+      <c r="L245" s="42" t="s">
+        <v>1419</v>
+      </c>
+      <c r="M245" s="42" t="s">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="246" spans="1:13" ht="11.25">
+      <c r="A246" s="46" t="s">
+        <v>834</v>
+      </c>
+      <c r="B246" s="1"/>
+      <c r="C246" s="1"/>
+      <c r="D246" s="1"/>
+      <c r="E246" s="1"/>
+      <c r="F246" s="1"/>
+      <c r="G246" s="1"/>
+      <c r="H246" s="1"/>
+      <c r="I246" s="1"/>
+      <c r="J246" s="1"/>
+      <c r="K246" s="1"/>
+      <c r="L246" s="1"/>
+      <c r="M246" s="1"/>
+    </row>
+    <row r="247" spans="1:13" ht="11.25">
+      <c r="A247" s="47" t="s">
+        <v>835</v>
+      </c>
+      <c r="B247" s="1"/>
+      <c r="C247" s="1"/>
+      <c r="D247" s="1"/>
+      <c r="E247" s="1"/>
+      <c r="F247" s="1"/>
+      <c r="G247" s="1"/>
+      <c r="H247" s="1"/>
+      <c r="I247" s="1"/>
+      <c r="J247" s="1"/>
+      <c r="K247" s="1"/>
+      <c r="L247" s="1"/>
+      <c r="M247" s="1"/>
+    </row>
+    <row r="248" spans="1:13" ht="11.25">
+      <c r="A248" s="47" t="s">
+        <v>836</v>
+      </c>
+      <c r="B248" s="1"/>
+      <c r="C248" s="1"/>
+      <c r="D248" s="1"/>
+      <c r="E248" s="1"/>
+      <c r="F248" s="1"/>
+      <c r="G248" s="1"/>
+      <c r="H248" s="1"/>
+      <c r="I248" s="1"/>
+      <c r="J248" s="1"/>
+      <c r="K248" s="1"/>
+      <c r="L248" s="1"/>
+      <c r="M248" s="1"/>
+    </row>
+    <row r="249" spans="1:13" ht="11.25">
+      <c r="A249" s="1"/>
+      <c r="B249" s="1"/>
+      <c r="C249" s="1"/>
+      <c r="D249" s="1"/>
+      <c r="E249" s="1"/>
+      <c r="F249" s="1"/>
+      <c r="G249" s="1"/>
+      <c r="H249" s="1"/>
+      <c r="I249" s="1"/>
+      <c r="J249" s="1"/>
+      <c r="K249" s="1"/>
+      <c r="L249" s="1"/>
+      <c r="M249" s="1"/>
+    </row>
+    <row r="250" spans="1:13">
+      <c r="A250" s="76" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B250" s="76"/>
+      <c r="C250" s="76"/>
+      <c r="D250" s="76"/>
+      <c r="E250" s="76"/>
+      <c r="F250" s="76"/>
+      <c r="G250" s="76"/>
+      <c r="H250" s="76"/>
+      <c r="I250" s="76"/>
+      <c r="J250" s="76"/>
+      <c r="K250" s="76"/>
+      <c r="L250" s="76"/>
+      <c r="M250" s="76"/>
+    </row>
+    <row r="251" spans="1:13" ht="12" thickBot="1">
+      <c r="A251" s="22"/>
+      <c r="B251" s="23"/>
+      <c r="C251" s="24"/>
+      <c r="D251" s="24"/>
+      <c r="E251" s="24"/>
+      <c r="F251" s="23"/>
+      <c r="G251" s="1"/>
+      <c r="H251" s="1"/>
+      <c r="I251" s="1"/>
+      <c r="J251" s="1"/>
+      <c r="K251" s="1"/>
+      <c r="L251" s="1"/>
+      <c r="M251" s="25"/>
+    </row>
+    <row r="252" spans="1:13" ht="12" thickBot="1">
+      <c r="A252" s="26"/>
+      <c r="B252" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="C252" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="D252" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="E252" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="F252" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="G252" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="H252" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="I252" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="J252" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="K252" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="L252" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="M252" s="28" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="253" spans="1:13" ht="22.5">
+      <c r="A253" s="29" t="s">
+        <v>838</v>
+      </c>
+      <c r="B253" s="41" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C253" s="41" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D253" s="41" t="s">
+        <v>1424</v>
+      </c>
+      <c r="E253" s="41" t="s">
+        <v>1425</v>
+      </c>
+      <c r="F253" s="41" t="s">
+        <v>1426</v>
+      </c>
+      <c r="G253" s="41">
+        <v>123.9</v>
+      </c>
+      <c r="H253" s="49">
+        <v>138.80000000000001</v>
+      </c>
+      <c r="I253" s="49">
+        <v>137.4</v>
+      </c>
+      <c r="J253" s="50">
+        <v>138.30000000000001</v>
+      </c>
+      <c r="K253" s="50">
+        <v>141.30000000000001</v>
+      </c>
+      <c r="L253" s="50">
+        <v>151.80000000000001</v>
+      </c>
+      <c r="M253" s="51">
+        <v>159.9</v>
+      </c>
+    </row>
+    <row r="254" spans="1:13" ht="11.25">
+      <c r="A254" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="B254" s="42" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C254" s="42" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D254" s="42" t="s">
+        <v>752</v>
+      </c>
+      <c r="E254" s="42" t="s">
+        <v>1429</v>
+      </c>
+      <c r="F254" s="42" t="s">
+        <v>439</v>
+      </c>
+      <c r="G254" s="42">
+        <v>46.6</v>
+      </c>
+      <c r="H254" s="52">
+        <v>53.5</v>
+      </c>
+      <c r="I254" s="52">
+        <v>57.5</v>
+      </c>
+      <c r="J254" s="53">
+        <v>57.7</v>
+      </c>
+      <c r="K254" s="43">
+        <v>57.4</v>
+      </c>
+      <c r="L254" s="43">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="M254" s="51">
+        <v>74.900000000000006</v>
+      </c>
+    </row>
+    <row r="255" spans="1:13" ht="11.25">
+      <c r="A255" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B255" s="44">
+        <v>1314.7</v>
+      </c>
+      <c r="C255" s="44">
+        <v>1362.1</v>
+      </c>
+      <c r="D255" s="44">
+        <v>1351.8</v>
+      </c>
+      <c r="E255" s="44">
+        <v>1394.8</v>
+      </c>
+      <c r="F255" s="44">
+        <v>1386.5</v>
+      </c>
+      <c r="G255" s="44">
+        <v>1411</v>
+      </c>
+      <c r="H255" s="51">
+        <v>1398</v>
+      </c>
+      <c r="I255" s="51">
+        <v>1416.4</v>
+      </c>
+      <c r="J255" s="51">
+        <v>1427.1</v>
+      </c>
+      <c r="K255" s="51">
+        <v>1437.4</v>
+      </c>
+      <c r="L255" s="44">
+        <v>1475.2</v>
+      </c>
+      <c r="M255" s="51">
+        <v>1472.9</v>
+      </c>
+    </row>
+    <row r="256" spans="1:13" ht="11.25">
+      <c r="A256" s="35" t="s">
+        <v>54</v>
+      </c>
+      <c r="B256" s="43"/>
+      <c r="C256" s="43"/>
+      <c r="D256" s="43"/>
+      <c r="E256" s="43"/>
+      <c r="F256" s="43"/>
+      <c r="G256" s="43"/>
+      <c r="H256" s="43"/>
+      <c r="I256" s="43"/>
+      <c r="J256" s="43"/>
+      <c r="K256" s="43"/>
+      <c r="L256" s="43"/>
+      <c r="M256" s="51"/>
+    </row>
+    <row r="257" spans="1:13" ht="22.5">
+      <c r="A257" s="35" t="s">
+        <v>55</v>
+      </c>
+      <c r="B257" s="42" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C257" s="42" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D257" s="42" t="s">
+        <v>1432</v>
+      </c>
+      <c r="E257" s="42" t="s">
+        <v>1433</v>
+      </c>
+      <c r="F257" s="42" t="s">
+        <v>851</v>
+      </c>
+      <c r="G257" s="42">
+        <v>44.1</v>
+      </c>
+      <c r="H257" s="51">
+        <v>44</v>
+      </c>
+      <c r="I257" s="51">
+        <v>43.9</v>
+      </c>
+      <c r="J257" s="51">
+        <v>43.2</v>
+      </c>
+      <c r="K257" s="51">
+        <v>43</v>
+      </c>
+      <c r="L257" s="51">
+        <v>43</v>
+      </c>
+      <c r="M257" s="51">
+        <v>42.8</v>
+      </c>
+    </row>
+    <row r="258" spans="1:13" ht="22.5">
+      <c r="A258" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="B258" s="48" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C258" s="48" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D258" s="48" t="s">
+        <v>1435</v>
+      </c>
+      <c r="E258" s="48" t="s">
+        <v>1436</v>
+      </c>
+      <c r="F258" s="48" t="s">
+        <v>1437</v>
+      </c>
+      <c r="G258" s="54">
+        <v>96</v>
+      </c>
+      <c r="H258" s="51">
+        <v>95.2</v>
+      </c>
+      <c r="I258" s="51">
+        <v>94.5</v>
+      </c>
+      <c r="J258" s="51">
+        <v>93.8</v>
+      </c>
+      <c r="K258" s="51">
+        <v>93.5</v>
+      </c>
+      <c r="L258" s="51">
+        <v>96</v>
+      </c>
+      <c r="M258" s="51">
+        <v>91.9</v>
+      </c>
+    </row>
+    <row r="259" spans="1:13" ht="45">
+      <c r="A259" s="35" t="s">
+        <v>887</v>
+      </c>
+      <c r="B259" s="42" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C259" s="42" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D259" s="42" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E259" s="42" t="s">
+        <v>1441</v>
+      </c>
+      <c r="F259" s="42" t="s">
+        <v>1438</v>
+      </c>
+      <c r="G259" s="42">
+        <v>58.5</v>
+      </c>
+      <c r="H259" s="51">
+        <v>25.3</v>
+      </c>
+      <c r="I259" s="51">
+        <v>53.4</v>
+      </c>
+      <c r="J259" s="51">
+        <v>55.1</v>
+      </c>
+      <c r="K259" s="51">
+        <v>54.8</v>
+      </c>
+      <c r="L259" s="51">
+        <v>72.2</v>
+      </c>
+      <c r="M259" s="51">
+        <v>67.400000000000006</v>
+      </c>
+    </row>
+    <row r="260" spans="1:13" ht="45">
+      <c r="A260" s="35" t="s">
+        <v>891</v>
+      </c>
+      <c r="B260" s="42" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C260" s="42" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D260" s="42" t="s">
+        <v>1444</v>
+      </c>
+      <c r="E260" s="42" t="s">
+        <v>1445</v>
+      </c>
+      <c r="F260" s="42" t="s">
+        <v>1446</v>
+      </c>
+      <c r="G260" s="42">
+        <v>661.8</v>
+      </c>
+      <c r="H260" s="51">
+        <v>669.6</v>
+      </c>
+      <c r="I260" s="51">
+        <v>663.9</v>
+      </c>
+      <c r="J260" s="51">
+        <v>669.3</v>
+      </c>
+      <c r="K260" s="51">
+        <v>688.2</v>
+      </c>
+      <c r="L260" s="51">
+        <v>700.2</v>
+      </c>
+      <c r="M260" s="51">
+        <v>701.7</v>
+      </c>
+    </row>
+    <row r="261" spans="1:13" ht="45">
+      <c r="A261" s="35" t="s">
+        <v>904</v>
+      </c>
+      <c r="B261" s="42" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C261" s="42" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D261" s="42" t="s">
+        <v>1448</v>
+      </c>
+      <c r="E261" s="42" t="s">
+        <v>1449</v>
+      </c>
+      <c r="F261" s="42" t="s">
+        <v>1450</v>
+      </c>
+      <c r="G261" s="42">
+        <v>230.4</v>
+      </c>
+      <c r="H261" s="51">
+        <v>230.7</v>
+      </c>
+      <c r="I261" s="51">
+        <v>231.9</v>
+      </c>
+      <c r="J261" s="51">
+        <v>233.2</v>
+      </c>
+      <c r="K261" s="51">
+        <v>235.1</v>
+      </c>
+      <c r="L261" s="51">
+        <v>238</v>
+      </c>
+      <c r="M261" s="51">
+        <v>240.5</v>
+      </c>
+    </row>
+    <row r="262" spans="1:13" ht="11.25">
+      <c r="A262" s="35" t="s">
+        <v>59</v>
+      </c>
+      <c r="B262" s="42" t="s">
+        <v>159</v>
+      </c>
+      <c r="C262" s="42" t="s">
+        <v>159</v>
+      </c>
+      <c r="D262" s="42" t="s">
+        <v>159</v>
+      </c>
+      <c r="E262" s="42" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F262" s="42" t="s">
+        <v>1452</v>
+      </c>
+      <c r="G262" s="42">
+        <v>4.3</v>
+      </c>
+      <c r="H262" s="51">
+        <v>4.7</v>
+      </c>
+      <c r="I262" s="51">
+        <v>4.5</v>
+      </c>
+      <c r="J262" s="51">
+        <v>4.7</v>
+      </c>
+      <c r="K262" s="51">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="L262" s="51">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="M262" s="51">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="263" spans="1:13" ht="22.5">
+      <c r="A263" s="35" t="s">
+        <v>504</v>
+      </c>
+      <c r="B263" s="42" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C263" s="42" t="s">
+        <v>1404</v>
+      </c>
+      <c r="D263" s="42" t="s">
+        <v>1454</v>
+      </c>
+      <c r="E263" s="42" t="s">
+        <v>1022</v>
+      </c>
+      <c r="F263" s="42" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G263" s="42">
+        <v>315.89999999999998</v>
+      </c>
+      <c r="H263" s="51">
+        <v>328.5</v>
+      </c>
+      <c r="I263" s="51">
+        <v>324.3</v>
+      </c>
+      <c r="J263" s="51">
+        <v>327.8</v>
+      </c>
+      <c r="K263" s="51">
+        <v>318.39999999999998</v>
+      </c>
+      <c r="L263" s="51">
+        <v>321.39999999999998</v>
+      </c>
+      <c r="M263" s="51">
+        <v>324.10000000000002</v>
+      </c>
+    </row>
+    <row r="264" spans="1:13" ht="22.5">
+      <c r="A264" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B264" s="42" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C264" s="42" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D264" s="42" t="s">
+        <v>1458</v>
+      </c>
+      <c r="E264" s="42" t="s">
+        <v>1459</v>
+      </c>
+      <c r="F264" s="42" t="s">
+        <v>1460</v>
+      </c>
+      <c r="G264" s="42">
+        <v>922.6</v>
+      </c>
+      <c r="H264" s="32">
+        <v>942.3</v>
+      </c>
+      <c r="I264" s="32">
+        <v>940.9</v>
+      </c>
+      <c r="J264" s="55">
+        <v>943.5</v>
+      </c>
+      <c r="K264" s="43">
+        <v>946.9</v>
+      </c>
+      <c r="L264" s="52">
+        <v>953.7</v>
+      </c>
+      <c r="M264" s="51">
+        <v>952.7</v>
+      </c>
+    </row>
+    <row r="265" spans="1:13" ht="11.25">
+      <c r="A265" s="46" t="s">
+        <v>834</v>
+      </c>
+      <c r="B265" s="1"/>
+      <c r="C265" s="1"/>
+      <c r="D265" s="1"/>
+      <c r="E265" s="1"/>
+      <c r="F265" s="1"/>
+      <c r="G265" s="1"/>
+      <c r="H265" s="1"/>
+      <c r="I265" s="1"/>
+      <c r="J265" s="1"/>
+      <c r="K265" s="1"/>
+      <c r="L265" s="1"/>
+      <c r="M265" s="1"/>
+    </row>
+    <row r="266" spans="1:13" ht="11.25">
+      <c r="A266" s="47" t="s">
+        <v>835</v>
+      </c>
+      <c r="B266" s="1"/>
+      <c r="C266" s="1"/>
+      <c r="D266" s="1"/>
+      <c r="E266" s="1"/>
+      <c r="F266" s="1"/>
+      <c r="G266" s="1"/>
+      <c r="H266" s="1"/>
+      <c r="I266" s="1"/>
+      <c r="J266" s="1"/>
+      <c r="K266" s="1"/>
+      <c r="L266" s="1"/>
+      <c r="M266" s="1"/>
+    </row>
+    <row r="267" spans="1:13" ht="11.25">
+      <c r="A267" s="47" t="s">
+        <v>836</v>
+      </c>
+      <c r="B267" s="1"/>
+      <c r="C267" s="1"/>
+      <c r="D267" s="1"/>
+      <c r="E267" s="1"/>
+      <c r="F267" s="1"/>
+      <c r="G267" s="1"/>
+      <c r="H267" s="1"/>
+      <c r="I267" s="1"/>
+      <c r="J267" s="1"/>
+      <c r="K267" s="1"/>
+      <c r="L267" s="1"/>
+      <c r="M267" s="1"/>
+    </row>
+    <row r="268" spans="1:13" ht="11.25">
+      <c r="A268" s="1"/>
+      <c r="B268" s="1"/>
+      <c r="C268" s="1"/>
+      <c r="D268" s="1"/>
+      <c r="E268" s="1"/>
+      <c r="F268" s="1"/>
+      <c r="G268" s="1"/>
+      <c r="H268" s="1"/>
+      <c r="I268" s="1"/>
+      <c r="J268" s="1"/>
+      <c r="K268" s="1"/>
+      <c r="L268" s="1"/>
+      <c r="M268" s="1"/>
+    </row>
+    <row r="269" spans="1:13">
+      <c r="A269" s="76" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B269" s="76"/>
+      <c r="C269" s="76"/>
+      <c r="D269" s="76"/>
+      <c r="E269" s="76"/>
+      <c r="F269" s="76"/>
+      <c r="G269" s="76"/>
+      <c r="H269" s="76"/>
+      <c r="I269" s="76"/>
+      <c r="J269" s="76"/>
+      <c r="K269" s="76"/>
+      <c r="L269" s="76"/>
+      <c r="M269" s="76"/>
+    </row>
+    <row r="270" spans="1:13" ht="12" thickBot="1">
+      <c r="A270" s="22"/>
+      <c r="B270" s="23"/>
+      <c r="C270" s="24"/>
+      <c r="D270" s="24"/>
+      <c r="E270" s="24"/>
+      <c r="F270" s="23"/>
+      <c r="G270" s="1"/>
+      <c r="H270" s="1"/>
+      <c r="I270" s="1"/>
+      <c r="J270" s="1"/>
+      <c r="K270" s="1"/>
+      <c r="L270" s="1"/>
+      <c r="M270" s="25"/>
+    </row>
+    <row r="271" spans="1:13" ht="12" thickBot="1">
+      <c r="A271" s="26"/>
+      <c r="B271" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="C271" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="D271" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="E271" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="F271" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="G271" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="H271" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="I271" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="J271" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="K271" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="L271" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="M271" s="28" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="272" spans="1:13" ht="22.5">
+      <c r="A272" s="29" t="s">
+        <v>838</v>
+      </c>
+      <c r="B272" s="56">
+        <v>128.80000000000001</v>
+      </c>
+      <c r="C272" s="42">
+        <v>137.6</v>
+      </c>
+      <c r="D272" s="57">
+        <v>143.6</v>
+      </c>
+      <c r="E272" s="41">
+        <v>163.9</v>
+      </c>
+      <c r="F272" s="41">
+        <v>132.69999999999999</v>
+      </c>
+      <c r="G272" s="58">
+        <v>136.80000000000001</v>
+      </c>
+      <c r="H272" s="59">
+        <v>133.5</v>
+      </c>
+      <c r="I272" s="52">
+        <v>123.7</v>
+      </c>
+      <c r="J272" s="52">
+        <v>122.4</v>
+      </c>
+      <c r="K272" s="52">
+        <v>143.4</v>
+      </c>
+      <c r="L272" s="52">
+        <v>131.5</v>
+      </c>
+      <c r="M272" s="52">
+        <v>166.4</v>
+      </c>
+    </row>
+    <row r="273" spans="1:13" ht="11.25">
+      <c r="A273" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="B273" s="60">
+        <v>61</v>
+      </c>
+      <c r="C273" s="42">
+        <v>58.5</v>
+      </c>
+      <c r="D273" s="57">
+        <v>59.7</v>
+      </c>
+      <c r="E273" s="42">
+        <v>66.8</v>
+      </c>
+      <c r="F273" s="42">
+        <v>50.1</v>
+      </c>
+      <c r="G273" s="44">
+        <v>51.5</v>
+      </c>
+      <c r="H273" s="59">
+        <v>56.1</v>
+      </c>
+      <c r="I273" s="52">
+        <v>56.5</v>
+      </c>
+      <c r="J273" s="52">
+        <v>57.1</v>
+      </c>
+      <c r="K273" s="52">
+        <v>60.7</v>
+      </c>
+      <c r="L273" s="52">
+        <v>51.6</v>
+      </c>
+      <c r="M273" s="52">
+        <v>77.599999999999994</v>
+      </c>
+    </row>
+    <row r="274" spans="1:13" ht="11.25">
+      <c r="A274" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B274" s="60">
+        <v>1467.8</v>
+      </c>
+      <c r="C274" s="44">
+        <v>1466.6</v>
+      </c>
+      <c r="D274" s="57">
+        <v>1426.9</v>
+      </c>
+      <c r="E274" s="44">
+        <v>1471.5</v>
+      </c>
+      <c r="F274" s="44">
+        <v>1477.1</v>
+      </c>
+      <c r="G274" s="44">
+        <v>1504.5</v>
+      </c>
+      <c r="H274" s="59">
+        <v>1504.3</v>
+      </c>
+      <c r="I274" s="51">
+        <v>1514.8</v>
+      </c>
+      <c r="J274" s="51">
+        <v>1517.7</v>
+      </c>
+      <c r="K274" s="51">
+        <v>1541</v>
+      </c>
+      <c r="L274" s="51">
+        <v>1512.6</v>
+      </c>
+      <c r="M274" s="51">
+        <v>1528.2</v>
+      </c>
+    </row>
+    <row r="275" spans="1:13" ht="11.25">
+      <c r="A275" s="35" t="s">
+        <v>54</v>
+      </c>
+      <c r="B275" s="42"/>
+      <c r="C275" s="42"/>
+      <c r="D275" s="57"/>
+      <c r="E275" s="43"/>
+      <c r="F275" s="43"/>
+      <c r="G275" s="43"/>
+      <c r="H275" s="59"/>
+      <c r="I275" s="43"/>
+      <c r="J275" s="43"/>
+      <c r="K275" s="43"/>
+      <c r="L275" s="43"/>
+      <c r="M275" s="43"/>
+    </row>
+    <row r="276" spans="1:13" ht="22.5">
+      <c r="A276" s="35" t="s">
+        <v>55</v>
+      </c>
+      <c r="B276" s="60">
+        <v>42.2</v>
+      </c>
+      <c r="C276" s="44">
+        <v>41.9</v>
+      </c>
+      <c r="D276" s="57">
+        <v>41.8</v>
+      </c>
+      <c r="E276" s="42">
+        <v>41.3</v>
+      </c>
+      <c r="F276" s="42">
+        <v>41.5</v>
+      </c>
+      <c r="G276" s="44">
+        <v>40.799999999999997</v>
+      </c>
+      <c r="H276" s="59">
+        <v>41.4</v>
+      </c>
+      <c r="I276" s="59">
+        <v>42.3</v>
+      </c>
+      <c r="J276" s="59">
+        <v>42.5</v>
+      </c>
+      <c r="K276" s="59">
+        <v>42.5</v>
+      </c>
+      <c r="L276" s="59">
+        <v>42.4</v>
+      </c>
+      <c r="M276" s="59">
+        <v>42.6</v>
+      </c>
+    </row>
+    <row r="277" spans="1:13" ht="22.5">
+      <c r="A277" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="B277" s="60">
+        <v>90.8</v>
+      </c>
+      <c r="C277" s="44">
+        <v>93</v>
+      </c>
+      <c r="D277" s="57">
+        <v>93.3</v>
+      </c>
+      <c r="E277" s="48">
+        <v>94.2</v>
+      </c>
+      <c r="F277" s="48">
+        <v>92.2</v>
+      </c>
+      <c r="G277" s="61">
+        <v>93.2</v>
+      </c>
+      <c r="H277" s="59">
+        <v>92.3</v>
+      </c>
+      <c r="I277" s="59">
+        <v>89.6</v>
+      </c>
+      <c r="J277" s="59">
+        <v>88.7</v>
+      </c>
+      <c r="K277" s="59">
+        <v>86.9</v>
+      </c>
+      <c r="L277" s="52">
+        <v>86.3</v>
+      </c>
+      <c r="M277" s="52">
+        <v>86.3</v>
+      </c>
+    </row>
+    <row r="278" spans="1:13" ht="45">
+      <c r="A278" s="35" t="s">
+        <v>887</v>
+      </c>
+      <c r="B278" s="60">
+        <v>68</v>
+      </c>
+      <c r="C278" s="44">
+        <v>56.1</v>
+      </c>
+      <c r="D278" s="57">
+        <v>54.7</v>
+      </c>
+      <c r="E278" s="42">
+        <v>57.5</v>
+      </c>
+      <c r="F278" s="42">
+        <v>62.3</v>
+      </c>
+      <c r="G278" s="44">
+        <v>65.5</v>
+      </c>
+      <c r="H278" s="59">
+        <v>62.7</v>
+      </c>
+      <c r="I278" s="59">
+        <v>62.9</v>
+      </c>
+      <c r="J278" s="59">
+        <v>64.400000000000006</v>
+      </c>
+      <c r="K278" s="59">
+        <v>55.6</v>
+      </c>
+      <c r="L278" s="52">
+        <v>49.4</v>
+      </c>
+      <c r="M278" s="52">
+        <v>49.8</v>
+      </c>
+    </row>
+    <row r="279" spans="1:13" ht="45">
+      <c r="A279" s="35" t="s">
+        <v>891</v>
+      </c>
+      <c r="B279" s="60">
+        <v>687.2</v>
+      </c>
+      <c r="C279" s="44">
+        <v>700.5</v>
+      </c>
+      <c r="D279" s="57">
+        <v>741</v>
+      </c>
+      <c r="E279" s="42">
+        <v>773.1</v>
+      </c>
+      <c r="F279" s="42">
+        <v>772.4</v>
+      </c>
+      <c r="G279" s="44">
+        <v>784.4</v>
+      </c>
+      <c r="H279" s="59">
+        <v>784.8</v>
+      </c>
+      <c r="I279" s="59">
+        <v>785.5</v>
+      </c>
+      <c r="J279" s="59">
+        <v>789.4</v>
+      </c>
+      <c r="K279" s="59">
+        <v>820</v>
+      </c>
+      <c r="L279" s="51">
+        <v>814</v>
+      </c>
+      <c r="M279" s="51">
+        <v>806.8</v>
+      </c>
+    </row>
+    <row r="280" spans="1:13" ht="45">
+      <c r="A280" s="35" t="s">
+        <v>904</v>
+      </c>
+      <c r="B280" s="60">
+        <v>244.2</v>
+      </c>
+      <c r="C280" s="44">
+        <v>242.3</v>
+      </c>
+      <c r="D280" s="57">
+        <v>245.1</v>
+      </c>
+      <c r="E280" s="42">
+        <v>244.4</v>
+      </c>
+      <c r="F280" s="42">
+        <v>249.6</v>
+      </c>
+      <c r="G280" s="44">
+        <v>231.8</v>
+      </c>
+      <c r="H280" s="59">
+        <v>235.8</v>
+      </c>
+      <c r="I280" s="59">
+        <v>237.9</v>
+      </c>
+      <c r="J280" s="59">
+        <v>236.6</v>
+      </c>
+      <c r="K280" s="59">
+        <v>240</v>
+      </c>
+      <c r="L280" s="43">
+        <v>230.9</v>
+      </c>
+      <c r="M280" s="43">
+        <v>242.7</v>
+      </c>
+    </row>
+    <row r="281" spans="1:13" ht="11.25">
+      <c r="A281" s="35" t="s">
+        <v>59</v>
+      </c>
+      <c r="B281" s="60">
+        <v>3.7</v>
+      </c>
+      <c r="C281" s="44">
+        <v>3.3</v>
+      </c>
+      <c r="D281" s="57">
+        <v>3.4</v>
+      </c>
+      <c r="E281" s="42">
+        <v>3.8</v>
+      </c>
+      <c r="F281" s="42">
+        <v>5.5</v>
+      </c>
+      <c r="G281" s="44">
+        <v>4</v>
+      </c>
+      <c r="H281" s="59">
+        <v>9.1</v>
+      </c>
+      <c r="I281" s="59">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="J281" s="59">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="K281" s="59">
+        <v>7.3</v>
+      </c>
+      <c r="L281" s="59">
+        <v>3.2</v>
+      </c>
+      <c r="M281" s="59">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="282" spans="1:13" ht="22.5">
+      <c r="A282" s="35" t="s">
+        <v>504</v>
+      </c>
+      <c r="B282" s="60">
+        <v>331.7</v>
+      </c>
+      <c r="C282" s="44">
+        <v>329.5</v>
+      </c>
+      <c r="D282" s="57">
+        <v>247.6</v>
+      </c>
+      <c r="E282" s="42">
+        <v>257.2</v>
+      </c>
+      <c r="F282" s="42">
+        <v>253.6</v>
+      </c>
+      <c r="G282" s="44">
+        <v>284.8</v>
+      </c>
+      <c r="H282" s="59">
+        <v>278.2</v>
+      </c>
+      <c r="I282" s="59">
+        <v>288.3</v>
+      </c>
+      <c r="J282" s="59">
+        <v>287.8</v>
+      </c>
+      <c r="K282" s="59">
+        <v>288.7</v>
+      </c>
+      <c r="L282" s="52">
+        <v>286.39999999999998</v>
+      </c>
+      <c r="M282" s="52">
+        <v>296.60000000000002</v>
+      </c>
+    </row>
+    <row r="283" spans="1:13" ht="22.5">
+      <c r="A283" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B283" s="60">
+        <v>974.7</v>
+      </c>
+      <c r="C283" s="44">
+        <v>983.2</v>
+      </c>
+      <c r="D283" s="57">
+        <v>1031.4000000000001</v>
+      </c>
+      <c r="E283" s="42">
+        <v>1067.4000000000001</v>
+      </c>
+      <c r="F283" s="42">
+        <v>1069.9000000000001</v>
+      </c>
+      <c r="G283" s="44">
+        <v>1063.2</v>
+      </c>
+      <c r="H283" s="59">
+        <v>1072.2</v>
+      </c>
+      <c r="I283" s="55">
+        <v>1080.2</v>
+      </c>
+      <c r="J283" s="55">
+        <v>1085.2</v>
+      </c>
+      <c r="K283" s="55">
+        <v>1112.9000000000001</v>
+      </c>
+      <c r="L283" s="52">
+        <v>1098.8</v>
+      </c>
+      <c r="M283" s="52">
+        <v>1112.0999999999999</v>
+      </c>
+    </row>
+    <row r="284" spans="1:13" ht="11.25">
+      <c r="A284" s="46" t="s">
+        <v>834</v>
+      </c>
+      <c r="B284" s="1"/>
+      <c r="C284" s="1"/>
+      <c r="D284" s="1"/>
+      <c r="E284" s="1"/>
+      <c r="F284" s="1"/>
+      <c r="G284" s="1"/>
+      <c r="H284" s="1"/>
+      <c r="I284" s="1"/>
+      <c r="J284" s="1"/>
+      <c r="K284" s="1"/>
+      <c r="L284" s="1"/>
+      <c r="M284" s="1"/>
+    </row>
+    <row r="285" spans="1:13" ht="11.25">
+      <c r="A285" s="47" t="s">
+        <v>835</v>
+      </c>
+      <c r="B285" s="1"/>
+      <c r="C285" s="1"/>
+      <c r="D285" s="1"/>
+      <c r="E285" s="1"/>
+      <c r="F285" s="1"/>
+      <c r="G285" s="1"/>
+      <c r="H285" s="1"/>
+      <c r="I285" s="1"/>
+      <c r="J285" s="1"/>
+      <c r="K285" s="1"/>
+      <c r="L285" s="1"/>
+      <c r="M285" s="1"/>
+    </row>
+    <row r="286" spans="1:13" ht="11.25">
+      <c r="A286" s="47" t="s">
+        <v>836</v>
+      </c>
+      <c r="B286" s="1"/>
+      <c r="C286" s="1"/>
+      <c r="D286" s="1"/>
+      <c r="E286" s="1"/>
+      <c r="F286" s="1"/>
+      <c r="G286" s="1"/>
+      <c r="H286" s="1"/>
+      <c r="I286" s="1"/>
+      <c r="J286" s="1"/>
+      <c r="K286" s="1"/>
+      <c r="L286" s="1"/>
+      <c r="M286" s="1"/>
+    </row>
+    <row r="287" spans="1:13" ht="11.25">
+      <c r="A287" s="1"/>
+      <c r="B287" s="1"/>
+      <c r="C287" s="1"/>
+      <c r="D287" s="1"/>
+      <c r="E287" s="1"/>
+      <c r="F287" s="1"/>
+      <c r="G287" s="1"/>
+      <c r="H287" s="1"/>
+      <c r="I287" s="1"/>
+      <c r="J287" s="1"/>
+      <c r="K287" s="1"/>
+      <c r="L287" s="1"/>
+      <c r="M287" s="1"/>
+    </row>
+    <row r="288" spans="1:13">
+      <c r="A288" s="76" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B288" s="76"/>
+      <c r="C288" s="76"/>
+      <c r="D288" s="76"/>
+      <c r="E288" s="76"/>
+      <c r="F288" s="76"/>
+      <c r="G288" s="76"/>
+      <c r="H288" s="76"/>
+      <c r="I288" s="76"/>
+      <c r="J288" s="76"/>
+      <c r="K288" s="76"/>
+      <c r="L288" s="76"/>
+      <c r="M288" s="76"/>
+    </row>
+    <row r="289" spans="1:13" ht="12" thickBot="1">
+      <c r="A289" s="22"/>
+      <c r="B289" s="23"/>
+      <c r="C289" s="24"/>
+      <c r="D289" s="24"/>
+      <c r="E289" s="24"/>
+      <c r="F289" s="23"/>
+      <c r="G289" s="1"/>
+      <c r="H289" s="1"/>
+      <c r="I289" s="1"/>
+      <c r="J289" s="1"/>
+      <c r="K289" s="1"/>
+      <c r="L289" s="1"/>
+      <c r="M289" s="25"/>
+    </row>
+    <row r="290" spans="1:13" ht="12" thickBot="1">
+      <c r="A290" s="26"/>
+      <c r="B290" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="C290" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="D290" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="E290" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="F290" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="G290" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="H290" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="I290" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="J290" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="K290" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="L290" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="M290" s="28" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="291" spans="1:13" ht="22.5">
+      <c r="A291" s="29" t="s">
+        <v>838</v>
+      </c>
+      <c r="B291" s="62">
+        <v>126.5</v>
+      </c>
+      <c r="C291" s="56">
+        <v>161.6</v>
+      </c>
+      <c r="D291" s="60">
+        <v>137.1</v>
+      </c>
+      <c r="E291" s="60">
+        <v>134.69999999999999</v>
+      </c>
+      <c r="F291" s="55">
+        <v>122.9</v>
+      </c>
+      <c r="G291" s="63">
+        <v>124.7</v>
+      </c>
+      <c r="H291" s="64">
+        <v>122</v>
+      </c>
+      <c r="I291" s="64">
+        <v>136.19999999999999</v>
+      </c>
+      <c r="J291" s="52"/>
+      <c r="K291" s="52"/>
+      <c r="L291" s="52"/>
+      <c r="M291" s="52"/>
+    </row>
+    <row r="292" spans="1:13" ht="11.25">
+      <c r="A292" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="B292" s="62">
+        <v>55.8</v>
+      </c>
+      <c r="C292" s="60">
+        <v>76</v>
+      </c>
+      <c r="D292" s="60">
+        <v>58.3</v>
+      </c>
+      <c r="E292" s="60">
+        <v>59.4</v>
+      </c>
+      <c r="F292" s="55">
+        <v>54.3</v>
+      </c>
+      <c r="G292" s="59">
+        <v>54.1</v>
+      </c>
+      <c r="H292" s="59">
+        <v>56.1</v>
+      </c>
+      <c r="I292" s="59">
+        <v>61.1</v>
+      </c>
+      <c r="J292" s="52"/>
+      <c r="K292" s="52"/>
+      <c r="L292" s="52"/>
+      <c r="M292" s="52"/>
+    </row>
+    <row r="293" spans="1:13" ht="11.25">
+      <c r="A293" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B293" s="62">
+        <v>1414.8</v>
+      </c>
+      <c r="C293" s="60">
+        <v>1406.1</v>
+      </c>
+      <c r="D293" s="60">
+        <v>1408.5</v>
+      </c>
+      <c r="E293" s="60">
+        <v>1534.4</v>
+      </c>
+      <c r="F293" s="55">
+        <v>1499.6</v>
+      </c>
+      <c r="G293" s="59">
+        <v>1483.5</v>
+      </c>
+      <c r="H293" s="59">
+        <v>1502.6</v>
+      </c>
+      <c r="I293" s="59">
+        <v>1505.8</v>
+      </c>
+      <c r="J293" s="51"/>
+      <c r="K293" s="51"/>
+      <c r="L293" s="51"/>
+      <c r="M293" s="51"/>
+    </row>
+    <row r="294" spans="1:13" ht="11.25">
+      <c r="A294" s="35" t="s">
+        <v>54</v>
+      </c>
+      <c r="B294" s="42"/>
+      <c r="C294" s="65"/>
+      <c r="D294" s="60"/>
+      <c r="E294" s="60"/>
+      <c r="F294" s="55"/>
+      <c r="G294" s="59"/>
+      <c r="H294" s="59"/>
+      <c r="I294" s="59"/>
+      <c r="J294" s="43"/>
+      <c r="K294" s="43"/>
+      <c r="L294" s="43"/>
+      <c r="M294" s="43"/>
+    </row>
+    <row r="295" spans="1:13" ht="22.5">
+      <c r="A295" s="35" t="s">
+        <v>55</v>
+      </c>
+      <c r="B295" s="62">
+        <v>42.3</v>
+      </c>
+      <c r="C295" s="60">
+        <v>41.8</v>
+      </c>
+      <c r="D295" s="60">
+        <v>42</v>
+      </c>
+      <c r="E295" s="60">
+        <v>41.6</v>
+      </c>
+      <c r="F295" s="55">
+        <v>42</v>
+      </c>
+      <c r="G295" s="59">
+        <v>41.2</v>
+      </c>
+      <c r="H295" s="59">
+        <v>41.5</v>
+      </c>
+      <c r="I295" s="59">
+        <v>41.1</v>
+      </c>
+      <c r="J295" s="59"/>
+      <c r="K295" s="59"/>
+      <c r="L295" s="59"/>
+      <c r="M295" s="59"/>
+    </row>
+    <row r="296" spans="1:13" ht="22.5">
+      <c r="A296" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="B296" s="62">
+        <v>84.5</v>
+      </c>
+      <c r="C296" s="60">
+        <v>84.3</v>
+      </c>
+      <c r="D296" s="60">
+        <v>83.7</v>
+      </c>
+      <c r="E296" s="60">
+        <v>83.1</v>
+      </c>
+      <c r="F296" s="55">
+        <v>82.1</v>
+      </c>
+      <c r="G296" s="59">
+        <v>80.5</v>
+      </c>
+      <c r="H296" s="59">
+        <v>80.099999999999994</v>
+      </c>
+      <c r="I296" s="59">
+        <v>78.3</v>
+      </c>
+      <c r="J296" s="59"/>
+      <c r="K296" s="59"/>
+      <c r="L296" s="52"/>
+      <c r="M296" s="52"/>
+    </row>
+    <row r="297" spans="1:13" ht="45">
+      <c r="A297" s="35" t="s">
+        <v>887</v>
+      </c>
+      <c r="B297" s="62">
+        <v>49.9</v>
+      </c>
+      <c r="C297" s="60">
+        <v>58.6</v>
+      </c>
+      <c r="D297" s="60">
+        <v>57.6</v>
+      </c>
+      <c r="E297" s="60">
+        <v>58.3</v>
+      </c>
+      <c r="F297" s="55">
+        <v>67.2</v>
+      </c>
+      <c r="G297" s="59">
+        <v>67.2</v>
+      </c>
+      <c r="H297" s="59">
+        <v>59.9</v>
+      </c>
+      <c r="I297" s="59">
+        <v>59.3</v>
+      </c>
+      <c r="J297" s="59"/>
+      <c r="K297" s="59"/>
+      <c r="L297" s="52"/>
+      <c r="M297" s="52"/>
+    </row>
+    <row r="298" spans="1:13" ht="45">
+      <c r="A298" s="35" t="s">
+        <v>891</v>
+      </c>
+      <c r="B298" s="62">
+        <v>681.2</v>
+      </c>
+      <c r="C298" s="60">
+        <v>682.4</v>
+      </c>
+      <c r="D298" s="60">
+        <v>674.3</v>
+      </c>
+      <c r="E298" s="60">
+        <v>687.9</v>
+      </c>
+      <c r="F298" s="55">
+        <v>707.1</v>
+      </c>
+      <c r="G298" s="59">
+        <v>701.3</v>
+      </c>
+      <c r="H298" s="59">
+        <v>729.2</v>
+      </c>
+      <c r="I298" s="59">
+        <v>732.8</v>
+      </c>
+      <c r="J298" s="59"/>
+      <c r="K298" s="59"/>
+      <c r="L298" s="51"/>
+      <c r="M298" s="51"/>
+    </row>
+    <row r="299" spans="1:13" ht="45">
+      <c r="A299" s="35" t="s">
+        <v>904</v>
+      </c>
+      <c r="B299" s="62">
+        <v>254.8</v>
+      </c>
+      <c r="C299" s="60">
+        <v>237.2</v>
+      </c>
+      <c r="D299" s="60">
+        <v>244.7</v>
+      </c>
+      <c r="E299" s="60">
+        <v>245.2</v>
+      </c>
+      <c r="F299" s="55">
+        <v>249.9</v>
+      </c>
+      <c r="G299" s="59">
+        <v>250.8</v>
+      </c>
+      <c r="H299" s="59">
+        <v>252.4</v>
+      </c>
+      <c r="I299" s="59">
+        <v>255.2</v>
+      </c>
+      <c r="J299" s="59"/>
+      <c r="K299" s="59"/>
+      <c r="L299" s="43"/>
+      <c r="M299" s="43"/>
+    </row>
+    <row r="300" spans="1:13" ht="11.25">
+      <c r="A300" s="35" t="s">
+        <v>59</v>
+      </c>
+      <c r="B300" s="62">
+        <v>4.7</v>
+      </c>
+      <c r="C300" s="60">
+        <v>0.4</v>
+      </c>
+      <c r="D300" s="60">
+        <v>0.5</v>
+      </c>
+      <c r="E300" s="60">
+        <v>0.5</v>
+      </c>
+      <c r="F300" s="55">
+        <v>0.4</v>
+      </c>
+      <c r="G300" s="59">
+        <v>0.5</v>
+      </c>
+      <c r="H300" s="59">
+        <v>0.4</v>
+      </c>
+      <c r="I300" s="59">
+        <v>0.5</v>
+      </c>
+      <c r="J300" s="59"/>
+      <c r="K300" s="59"/>
+      <c r="L300" s="59"/>
+      <c r="M300" s="59"/>
+    </row>
+    <row r="301" spans="1:13" ht="22.5">
+      <c r="A301" s="35" t="s">
+        <v>504</v>
+      </c>
+      <c r="B301" s="62">
+        <v>297.39999999999998</v>
+      </c>
+      <c r="C301" s="60">
+        <v>301.39999999999998</v>
+      </c>
+      <c r="D301" s="60">
+        <v>305.7</v>
+      </c>
+      <c r="E301" s="60">
+        <v>417.8</v>
+      </c>
+      <c r="F301" s="55">
+        <v>350.9</v>
+      </c>
+      <c r="G301" s="66">
+        <v>342</v>
+      </c>
+      <c r="H301" s="66">
+        <v>339.1</v>
+      </c>
+      <c r="I301" s="66">
+        <v>338.6</v>
+      </c>
+      <c r="J301" s="59"/>
+      <c r="K301" s="59"/>
+      <c r="L301" s="52"/>
+      <c r="M301" s="52"/>
+    </row>
+    <row r="302" spans="1:13" ht="22.5">
+      <c r="A302" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B302" s="62">
+        <v>1001.1</v>
+      </c>
+      <c r="C302" s="60">
+        <v>997.6</v>
+      </c>
+      <c r="D302" s="60">
+        <v>995.9</v>
+      </c>
+      <c r="E302" s="60">
+        <v>1002.6</v>
+      </c>
+      <c r="F302" s="55">
+        <v>1015.8</v>
+      </c>
+      <c r="G302" s="59">
+        <v>1023.7</v>
+      </c>
+      <c r="H302" s="59">
+        <v>1038.7</v>
+      </c>
+      <c r="I302" s="59">
+        <v>1050.7</v>
+      </c>
+      <c r="J302" s="55"/>
+      <c r="K302" s="55"/>
+      <c r="L302" s="52"/>
+      <c r="M302" s="52"/>
+    </row>
+  </sheetData>
+  <mergeCells count="17">
+    <mergeCell ref="A6:M6"/>
+    <mergeCell ref="A53:M53"/>
+    <mergeCell ref="A69:M69"/>
+    <mergeCell ref="A85:M85"/>
+    <mergeCell ref="A101:M101"/>
+    <mergeCell ref="A21:M21"/>
+    <mergeCell ref="A37:M37"/>
+    <mergeCell ref="A117:M117"/>
+    <mergeCell ref="A136:M136"/>
+    <mergeCell ref="A155:M155"/>
+    <mergeCell ref="A174:M174"/>
+    <mergeCell ref="A193:M193"/>
+    <mergeCell ref="A212:M212"/>
+    <mergeCell ref="A231:M231"/>
+    <mergeCell ref="A250:M250"/>
+    <mergeCell ref="A269:M269"/>
+    <mergeCell ref="A288:M288"/>
+  </mergeCells>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
+  </headerFooter>
+</worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>user</dc:creator>
+  <dc:creator>M.Bigalimov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>