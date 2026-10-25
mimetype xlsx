--- v3 (2026-09-15)
+++ v4 (2026-10-25)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12795" tabRatio="700"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795" tabRatio="700"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="30" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="467" uniqueCount="396">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="467" uniqueCount="397">
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/cca/kid5lw3qdvcwzo1zl0kl5pn1o3kbo2in/%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D0%98%D0%9A%D0%A2.rar</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>СКК қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
@@ -1194,73 +1194,76 @@
   <si>
     <t>921,0</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
   <si>
     <t>Қызмет көрсету статистикасы басқармасы</t>
   </si>
   <si>
     <t>Непрокина Ирина</t>
   </si>
   <si>
     <t>+7 7232 25 0921</t>
   </si>
   <si>
     <t>i.neprokina@aspire.gov.kz</t>
   </si>
   <si>
-    <t>Пошта және курьерлік қызметтің қызмет көрсетулерінің көлемі</t>
-[...1 lines deleted...]
-  <si>
     <t>Пошта және курьерлік қызметтің қызмет көрсетулерінің көлемі, байланыс қызметінің көлемі</t>
   </si>
   <si>
     <t>191101, 192101</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/vko/spreadsheets/?industry=4495&amp;year=2026&amp;name=10673&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>191101  Пошта және курьерлік қызметтің қызмет көрсетулерінің көлемі</t>
+  </si>
+  <si>
+    <t>192101  Байланыс қызметінің көлемі</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###,###,###,##0.0"/>
   </numFmts>
-  <fonts count="25">
+  <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -1324,88 +1327,64 @@
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...28 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -1514,228 +1493,222 @@
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1" indent="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="20" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="166" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="20" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="20" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="20" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="20" fillId="0" borderId="6" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="20" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="21" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="20" fillId="0" borderId="1" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="22" fillId="0" borderId="1" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...28 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="11">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="10"/>
     <cellStyle name="Обычный 24" xfId="8"/>
     <cellStyle name="Обычный 29" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 30" xfId="6"/>
     <cellStyle name="Обычный 32" xfId="5"/>
     <cellStyle name="Обычный 33" xfId="7"/>
     <cellStyle name="Обычный 5" xfId="9"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2031,214 +2004,214 @@
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="C26" sqref="C26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="8" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="8" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="7"/>
       <c r="B1" s="7"/>
     </row>
     <row r="2" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="50" t="s">
+      <c r="B2" s="20" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="20" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="11" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="B4" s="21" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="11" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="20" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="11" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="20" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="11" customFormat="1" ht="63.75">
+      <c r="A7" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="23" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="11" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="11" customFormat="1">
+      <c r="A9" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="23" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="11" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A10" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="23" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="11" customFormat="1">
+      <c r="A11" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="24"/>
+      <c r="M11" s="12"/>
+    </row>
+    <row r="12" spans="1:13" s="11" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="M12" s="12"/>
+    </row>
+    <row r="13" spans="1:13" s="11" customFormat="1" ht="31.5" customHeight="1">
+      <c r="A13" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="M13" s="12"/>
+    </row>
+    <row r="14" spans="1:13" s="11" customFormat="1" ht="27" customHeight="1">
+      <c r="A14" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="26" t="s">
         <v>394</v>
       </c>
-    </row>
-[...95 lines deleted...]
-      </c>
       <c r="M14" s="12"/>
     </row>
     <row r="15" spans="1:13" s="11" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A15" s="52" t="s">
+      <c r="A15" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="59" t="s">
+      <c r="B15" s="27" t="s">
         <v>0</v>
       </c>
       <c r="M15" s="12"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
-      <c r="A16" s="49" t="s">
+      <c r="A16" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="66">
+      <c r="B16" s="28">
         <v>46279</v>
       </c>
       <c r="M16" s="4"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
-      <c r="A17" s="49" t="s">
+      <c r="A17" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="66">
+      <c r="B17" s="28">
         <v>46307</v>
       </c>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
-      <c r="A18" s="49" t="s">
+      <c r="A18" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="67" t="s">
+      <c r="B18" s="29" t="s">
         <v>388</v>
       </c>
       <c r="M18" s="4"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
-      <c r="A19" s="49" t="s">
+      <c r="A19" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="68" t="s">
+      <c r="B19" s="30" t="s">
         <v>389</v>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
-      <c r="A20" s="49" t="s">
+      <c r="A20" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="69" t="s">
+      <c r="B20" s="31" t="s">
         <v>390</v>
       </c>
       <c r="M20" s="4"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
-      <c r="A21" s="49" t="s">
+      <c r="A21" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="69" t="s">
+      <c r="B21" s="31" t="s">
         <v>391</v>
       </c>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="9"/>
       <c r="B22" s="10"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="4"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3"/>
@@ -2304,3182 +2277,3186 @@
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="3"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="3"/>
     </row>
     <row r="20" spans="2:4">
       <c r="B20" s="16" t="s">
         <v>36</v>
       </c>
       <c r="C20" s="17"/>
       <c r="D20" s="17"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M90"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="G19" sqref="G19"/>
+      <selection activeCell="Q13" sqref="Q13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31.7109375" style="13" customWidth="1"/>
     <col min="2" max="3" width="10.7109375" style="13" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="9.28515625" style="13" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="10.7109375" style="13" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="9.28515625" style="13" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="11.7109375" style="13" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="14" max="20" width="9.140625" style="1"/>
     <col min="21" max="21" width="8.85546875" style="1" customWidth="1"/>
     <col min="22" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" ht="15.75">
-[...8 lines deleted...]
-      <c r="E2" s="55"/>
+    <row r="2" spans="1:13">
+      <c r="A2" s="67" t="s">
+        <v>395</v>
+      </c>
+      <c r="B2" s="66"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="65"/>
     </row>
     <row r="3" spans="1:13" s="6" customFormat="1" ht="15.75">
-      <c r="A3" s="55">
-[...4 lines deleted...]
-      </c>
+      <c r="A3" s="67" t="s">
+        <v>396</v>
+      </c>
+      <c r="B3" s="66"/>
       <c r="C3" s="18"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
       <c r="K3" s="18"/>
       <c r="L3" s="18"/>
       <c r="M3" s="18"/>
     </row>
     <row r="4" spans="1:13" ht="13.5" thickBot="1"/>
-    <row r="5" spans="1:13" ht="23.25" thickBot="1">
-[...1 lines deleted...]
-      <c r="B5" s="20" t="s">
+    <row r="5" spans="1:13" s="13" customFormat="1" ht="26.25" thickBot="1">
+      <c r="A5" s="32"/>
+      <c r="B5" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="C5" s="20" t="s">
+      <c r="C5" s="33" t="s">
         <v>38</v>
       </c>
-      <c r="D5" s="20" t="s">
+      <c r="D5" s="33" t="s">
         <v>39</v>
       </c>
-      <c r="E5" s="20" t="s">
+      <c r="E5" s="33" t="s">
         <v>40</v>
       </c>
-      <c r="F5" s="20" t="s">
+      <c r="F5" s="33" t="s">
         <v>41</v>
       </c>
-      <c r="G5" s="20" t="s">
+      <c r="G5" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="H5" s="20" t="s">
+      <c r="H5" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="I5" s="20" t="s">
+      <c r="I5" s="33" t="s">
         <v>44</v>
       </c>
-      <c r="J5" s="20" t="s">
+      <c r="J5" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="K5" s="20" t="s">
+      <c r="K5" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="L5" s="20" t="s">
+      <c r="L5" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="M5" s="20" t="s">
+      <c r="M5" s="33" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="6" spans="1:13" ht="11.25">
-      <c r="A6" s="63" t="s">
+    <row r="6" spans="1:13" s="13" customFormat="1">
+      <c r="A6" s="34" t="s">
         <v>49</v>
       </c>
-      <c r="B6" s="64"/>
-[...13 lines deleted...]
-      <c r="A7" s="21" t="s">
+      <c r="B6" s="35"/>
+      <c r="C6" s="35"/>
+      <c r="D6" s="35"/>
+      <c r="E6" s="35"/>
+      <c r="F6" s="35"/>
+      <c r="G6" s="35"/>
+      <c r="H6" s="35"/>
+      <c r="I6" s="35"/>
+      <c r="J6" s="35"/>
+      <c r="K6" s="35"/>
+      <c r="L6" s="35"/>
+      <c r="M6" s="36"/>
+    </row>
+    <row r="7" spans="1:13" s="13" customFormat="1" ht="25.5">
+      <c r="A7" s="30" t="s">
         <v>50</v>
       </c>
-      <c r="B7" s="22">
+      <c r="B7" s="37">
         <v>28.8</v>
       </c>
-      <c r="C7" s="23">
+      <c r="C7" s="38">
         <v>58.6</v>
       </c>
-      <c r="D7" s="23">
+      <c r="D7" s="38">
         <v>89.3</v>
       </c>
-      <c r="E7" s="24">
+      <c r="E7" s="39">
         <v>120.8</v>
       </c>
-      <c r="F7" s="25">
+      <c r="F7" s="40">
         <v>153.30000000000001</v>
       </c>
-      <c r="G7" s="25">
+      <c r="G7" s="40">
         <v>187.4</v>
       </c>
-      <c r="H7" s="26">
+      <c r="H7" s="41">
         <v>222.3</v>
       </c>
-      <c r="I7" s="27">
+      <c r="I7" s="42">
         <v>258.39999999999998</v>
       </c>
-      <c r="J7" s="25">
+      <c r="J7" s="40">
         <v>295.60000000000002</v>
       </c>
-      <c r="K7" s="25">
+      <c r="K7" s="40">
         <v>333.7</v>
       </c>
-      <c r="L7" s="25">
+      <c r="L7" s="40">
         <v>375</v>
       </c>
-      <c r="M7" s="25">
+      <c r="M7" s="40">
         <v>422.6</v>
       </c>
     </row>
-    <row r="8" spans="1:13" ht="11.25">
-      <c r="A8" s="28" t="s">
+    <row r="8" spans="1:13" s="13" customFormat="1">
+      <c r="A8" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="B8" s="29">
+      <c r="B8" s="44">
         <v>18.100000000000001</v>
       </c>
-      <c r="C8" s="30">
+      <c r="C8" s="45">
         <v>36.6</v>
       </c>
-      <c r="D8" s="23">
+      <c r="D8" s="38">
         <v>55.8</v>
       </c>
-      <c r="E8" s="23">
+      <c r="E8" s="38">
         <v>75.400000000000006</v>
       </c>
-      <c r="F8" s="31">
+      <c r="F8" s="46">
         <v>95.7</v>
       </c>
-      <c r="G8" s="31">
+      <c r="G8" s="46">
         <v>116.9</v>
       </c>
-      <c r="H8" s="29">
+      <c r="H8" s="44">
         <v>138.69999999999999</v>
       </c>
-      <c r="I8" s="32">
+      <c r="I8" s="47">
         <v>161.19999999999999</v>
       </c>
-      <c r="J8" s="23">
+      <c r="J8" s="38">
         <v>184.3</v>
       </c>
-      <c r="K8" s="23">
+      <c r="K8" s="38">
         <v>208.1</v>
       </c>
-      <c r="L8" s="33">
+      <c r="L8" s="48">
         <v>233.9</v>
       </c>
-      <c r="M8" s="31">
+      <c r="M8" s="46">
         <v>263.39999999999998</v>
       </c>
     </row>
-    <row r="9" spans="1:13" ht="11.25">
-      <c r="A9" s="34" t="s">
+    <row r="9" spans="1:13" s="13" customFormat="1">
+      <c r="A9" s="49" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="35">
+      <c r="B9" s="50">
         <v>880.9</v>
       </c>
-      <c r="C9" s="23">
+      <c r="C9" s="38">
         <v>1749.3</v>
       </c>
-      <c r="D9" s="23">
+      <c r="D9" s="38">
         <v>2644.73</v>
       </c>
-      <c r="E9" s="23">
+      <c r="E9" s="38">
         <v>3559.2</v>
       </c>
-      <c r="F9" s="33">
+      <c r="F9" s="48">
         <v>4479</v>
       </c>
-      <c r="G9" s="33">
+      <c r="G9" s="48">
         <v>5388.2</v>
       </c>
-      <c r="H9" s="31">
+      <c r="H9" s="46">
         <v>6278.9</v>
       </c>
-      <c r="I9" s="36">
+      <c r="I9" s="51">
         <v>7180.8</v>
       </c>
-      <c r="J9" s="33">
+      <c r="J9" s="48">
         <v>8089.2</v>
       </c>
-      <c r="K9" s="37">
+      <c r="K9" s="52">
         <v>9003.7999999999993</v>
       </c>
-      <c r="L9" s="33">
+      <c r="L9" s="48">
         <v>9929.1</v>
       </c>
-      <c r="M9" s="33">
+      <c r="M9" s="48">
         <v>10870.5</v>
       </c>
     </row>
-    <row r="10" spans="1:13" ht="11.25">
-      <c r="A10" s="28" t="s">
+    <row r="10" spans="1:13" s="13" customFormat="1">
+      <c r="A10" s="43" t="s">
         <v>52</v>
       </c>
-      <c r="B10" s="35">
+      <c r="B10" s="50">
         <v>621.6</v>
       </c>
-      <c r="C10" s="30">
+      <c r="C10" s="45">
         <v>1225.5</v>
       </c>
-      <c r="D10" s="23">
+      <c r="D10" s="38">
         <v>1851.2</v>
       </c>
-      <c r="E10" s="23">
+      <c r="E10" s="38">
         <v>2484</v>
       </c>
-      <c r="F10" s="23">
+      <c r="F10" s="38">
         <v>3119.6</v>
       </c>
-      <c r="G10" s="29">
+      <c r="G10" s="44">
         <v>3740.7</v>
       </c>
-      <c r="H10" s="30">
+      <c r="H10" s="45">
         <v>4355.2</v>
       </c>
-      <c r="I10" s="32">
+      <c r="I10" s="47">
         <v>4976</v>
       </c>
-      <c r="J10" s="23">
+      <c r="J10" s="38">
         <v>5612.3</v>
       </c>
-      <c r="K10" s="23">
+      <c r="K10" s="38">
         <v>6264.9</v>
       </c>
-      <c r="L10" s="23">
+      <c r="L10" s="38">
         <v>6922.5</v>
       </c>
-      <c r="M10" s="29">
+      <c r="M10" s="44">
         <v>7591.6</v>
       </c>
     </row>
-    <row r="11" spans="1:13" ht="11.25">
-      <c r="A11" s="60" t="s">
+    <row r="11" spans="1:13" s="13" customFormat="1">
+      <c r="A11" s="53" t="s">
         <v>53</v>
       </c>
-      <c r="B11" s="61"/>
-[...13 lines deleted...]
-      <c r="A12" s="21" t="s">
+      <c r="B11" s="54"/>
+      <c r="C11" s="54"/>
+      <c r="D11" s="54"/>
+      <c r="E11" s="54"/>
+      <c r="F11" s="54"/>
+      <c r="G11" s="54"/>
+      <c r="H11" s="54"/>
+      <c r="I11" s="54"/>
+      <c r="J11" s="54"/>
+      <c r="K11" s="54"/>
+      <c r="L11" s="54"/>
+      <c r="M11" s="55"/>
+    </row>
+    <row r="12" spans="1:13" s="13" customFormat="1" ht="25.5">
+      <c r="A12" s="30" t="s">
         <v>50</v>
       </c>
-      <c r="B12" s="38" t="s">
+      <c r="B12" s="56" t="s">
         <v>54</v>
       </c>
-      <c r="C12" s="38" t="s">
+      <c r="C12" s="56" t="s">
         <v>55</v>
       </c>
-      <c r="D12" s="38" t="s">
+      <c r="D12" s="56" t="s">
         <v>56</v>
       </c>
-      <c r="E12" s="38" t="s">
+      <c r="E12" s="56" t="s">
         <v>57</v>
       </c>
-      <c r="F12" s="38" t="s">
+      <c r="F12" s="56" t="s">
         <v>58</v>
       </c>
-      <c r="G12" s="38" t="s">
+      <c r="G12" s="56" t="s">
         <v>59</v>
       </c>
-      <c r="H12" s="38" t="s">
+      <c r="H12" s="56" t="s">
         <v>60</v>
       </c>
-      <c r="I12" s="38" t="s">
+      <c r="I12" s="56" t="s">
         <v>61</v>
       </c>
-      <c r="J12" s="38" t="s">
+      <c r="J12" s="56" t="s">
         <v>62</v>
       </c>
-      <c r="K12" s="38" t="s">
+      <c r="K12" s="56" t="s">
         <v>63</v>
       </c>
-      <c r="L12" s="38" t="s">
+      <c r="L12" s="56" t="s">
         <v>64</v>
       </c>
-      <c r="M12" s="38" t="s">
+      <c r="M12" s="56" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="13" spans="1:13" ht="11.25">
-      <c r="A13" s="28" t="s">
+    <row r="13" spans="1:13" s="13" customFormat="1">
+      <c r="A13" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="B13" s="38" t="s">
+      <c r="B13" s="56" t="s">
         <v>66</v>
       </c>
-      <c r="C13" s="38" t="s">
+      <c r="C13" s="56" t="s">
         <v>67</v>
       </c>
-      <c r="D13" s="38" t="s">
+      <c r="D13" s="56" t="s">
         <v>68</v>
       </c>
-      <c r="E13" s="38" t="s">
+      <c r="E13" s="56" t="s">
         <v>69</v>
       </c>
-      <c r="F13" s="38" t="s">
+      <c r="F13" s="56" t="s">
         <v>70</v>
       </c>
-      <c r="G13" s="38" t="s">
+      <c r="G13" s="56" t="s">
         <v>71</v>
       </c>
-      <c r="H13" s="38" t="s">
+      <c r="H13" s="56" t="s">
         <v>72</v>
       </c>
-      <c r="I13" s="38" t="s">
+      <c r="I13" s="56" t="s">
         <v>73</v>
       </c>
-      <c r="J13" s="38" t="s">
+      <c r="J13" s="56" t="s">
         <v>74</v>
       </c>
-      <c r="K13" s="38" t="s">
+      <c r="K13" s="56" t="s">
         <v>75</v>
       </c>
-      <c r="L13" s="38" t="s">
+      <c r="L13" s="56" t="s">
         <v>76</v>
       </c>
-      <c r="M13" s="38" t="s">
+      <c r="M13" s="56" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="14" spans="1:13" ht="11.25">
-      <c r="A14" s="34" t="s">
+    <row r="14" spans="1:13" s="13" customFormat="1">
+      <c r="A14" s="49" t="s">
         <v>30</v>
       </c>
-      <c r="B14" s="31" t="s">
+      <c r="B14" s="46" t="s">
         <v>78</v>
       </c>
-      <c r="C14" s="31">
+      <c r="C14" s="46">
         <v>1879.2</v>
       </c>
-      <c r="D14" s="31">
+      <c r="D14" s="46">
         <v>2856.8</v>
       </c>
-      <c r="E14" s="31">
+      <c r="E14" s="46">
         <v>3840.2</v>
       </c>
-      <c r="F14" s="31">
+      <c r="F14" s="46">
         <v>4842.1000000000004</v>
       </c>
-      <c r="G14" s="31">
+      <c r="G14" s="46">
         <v>5844.2</v>
       </c>
-      <c r="H14" s="31">
+      <c r="H14" s="46">
         <v>6837.3</v>
       </c>
-      <c r="I14" s="31">
+      <c r="I14" s="46">
         <v>7851.1</v>
       </c>
-      <c r="J14" s="31">
+      <c r="J14" s="46">
         <v>8867.4</v>
       </c>
-      <c r="K14" s="31">
+      <c r="K14" s="46">
         <v>9875.4</v>
       </c>
-      <c r="L14" s="31">
+      <c r="L14" s="46">
         <v>10898.2</v>
       </c>
-      <c r="M14" s="31">
+      <c r="M14" s="46">
         <v>11975.9</v>
       </c>
     </row>
-    <row r="15" spans="1:13" ht="11.25">
-      <c r="A15" s="28" t="s">
+    <row r="15" spans="1:13" s="13" customFormat="1">
+      <c r="A15" s="43" t="s">
         <v>52</v>
       </c>
-      <c r="B15" s="31" t="s">
+      <c r="B15" s="46" t="s">
         <v>79</v>
       </c>
-      <c r="C15" s="31">
+      <c r="C15" s="46">
         <v>1353.4</v>
       </c>
-      <c r="D15" s="31">
+      <c r="D15" s="46">
         <v>2058</v>
       </c>
-      <c r="E15" s="31">
+      <c r="E15" s="46">
         <v>2760.3</v>
       </c>
-      <c r="F15" s="31">
+      <c r="F15" s="46">
         <v>3473.6</v>
       </c>
-      <c r="G15" s="31">
+      <c r="G15" s="46">
         <v>4186.1000000000004</v>
       </c>
-      <c r="H15" s="31">
+      <c r="H15" s="46">
         <v>4903.2</v>
       </c>
-      <c r="I15" s="31">
+      <c r="I15" s="46">
         <v>5632.9</v>
       </c>
-      <c r="J15" s="31">
+      <c r="J15" s="46">
         <v>6359.7</v>
       </c>
-      <c r="K15" s="31">
+      <c r="K15" s="46">
         <v>7083.9</v>
       </c>
-      <c r="L15" s="31">
+      <c r="L15" s="46">
         <v>7815.4</v>
       </c>
-      <c r="M15" s="31">
+      <c r="M15" s="46">
         <v>8571.4</v>
       </c>
     </row>
-    <row r="16" spans="1:13" ht="11.25">
-      <c r="A16" s="60" t="s">
+    <row r="16" spans="1:13" s="13" customFormat="1">
+      <c r="A16" s="53" t="s">
         <v>80</v>
       </c>
-      <c r="B16" s="61"/>
-[...13 lines deleted...]
-      <c r="A17" s="21" t="s">
+      <c r="B16" s="54"/>
+      <c r="C16" s="54"/>
+      <c r="D16" s="54"/>
+      <c r="E16" s="54"/>
+      <c r="F16" s="54"/>
+      <c r="G16" s="54"/>
+      <c r="H16" s="54"/>
+      <c r="I16" s="54"/>
+      <c r="J16" s="54"/>
+      <c r="K16" s="54"/>
+      <c r="L16" s="54"/>
+      <c r="M16" s="55"/>
+    </row>
+    <row r="17" spans="1:13" s="13" customFormat="1" ht="25.5">
+      <c r="A17" s="30" t="s">
         <v>50</v>
       </c>
-      <c r="B17" s="38" t="s">
+      <c r="B17" s="56" t="s">
         <v>81</v>
       </c>
-      <c r="C17" s="38" t="s">
+      <c r="C17" s="56" t="s">
         <v>82</v>
       </c>
-      <c r="D17" s="38" t="s">
+      <c r="D17" s="56" t="s">
         <v>83</v>
       </c>
-      <c r="E17" s="38" t="s">
+      <c r="E17" s="56" t="s">
         <v>84</v>
       </c>
-      <c r="F17" s="38" t="s">
+      <c r="F17" s="56" t="s">
         <v>85</v>
       </c>
-      <c r="G17" s="38" t="s">
+      <c r="G17" s="56" t="s">
         <v>86</v>
       </c>
-      <c r="H17" s="38" t="s">
+      <c r="H17" s="56" t="s">
         <v>87</v>
       </c>
-      <c r="I17" s="38" t="s">
+      <c r="I17" s="56" t="s">
         <v>88</v>
       </c>
-      <c r="J17" s="38" t="s">
+      <c r="J17" s="56" t="s">
         <v>89</v>
       </c>
-      <c r="K17" s="38" t="s">
+      <c r="K17" s="56" t="s">
         <v>90</v>
       </c>
-      <c r="L17" s="38" t="s">
+      <c r="L17" s="56" t="s">
         <v>91</v>
       </c>
-      <c r="M17" s="38" t="s">
+      <c r="M17" s="56" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="18" spans="1:13" ht="11.25">
-      <c r="A18" s="28" t="s">
+    <row r="18" spans="1:13" s="13" customFormat="1">
+      <c r="A18" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="B18" s="38" t="s">
+      <c r="B18" s="56" t="s">
         <v>93</v>
       </c>
-      <c r="C18" s="38" t="s">
+      <c r="C18" s="56" t="s">
         <v>94</v>
       </c>
-      <c r="D18" s="38" t="s">
+      <c r="D18" s="56" t="s">
         <v>95</v>
       </c>
-      <c r="E18" s="38" t="s">
+      <c r="E18" s="56" t="s">
         <v>96</v>
       </c>
-      <c r="F18" s="38" t="s">
+      <c r="F18" s="56" t="s">
         <v>97</v>
       </c>
-      <c r="G18" s="38" t="s">
+      <c r="G18" s="56" t="s">
         <v>98</v>
       </c>
-      <c r="H18" s="38" t="s">
+      <c r="H18" s="56" t="s">
         <v>99</v>
       </c>
-      <c r="I18" s="38" t="s">
+      <c r="I18" s="56" t="s">
         <v>100</v>
       </c>
-      <c r="J18" s="38" t="s">
+      <c r="J18" s="56" t="s">
         <v>101</v>
       </c>
-      <c r="K18" s="38" t="s">
+      <c r="K18" s="56" t="s">
         <v>102</v>
       </c>
-      <c r="L18" s="38" t="s">
+      <c r="L18" s="56" t="s">
         <v>103</v>
       </c>
-      <c r="M18" s="38" t="s">
+      <c r="M18" s="56" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="19" spans="1:13" ht="11.25">
-      <c r="A19" s="34" t="s">
+    <row r="19" spans="1:13" s="13" customFormat="1">
+      <c r="A19" s="49" t="s">
         <v>30</v>
       </c>
-      <c r="B19" s="31">
+      <c r="B19" s="46">
         <v>1042.3</v>
       </c>
-      <c r="C19" s="31">
+      <c r="C19" s="46">
         <v>2097.8000000000002</v>
       </c>
-      <c r="D19" s="31">
+      <c r="D19" s="46">
         <v>3141.9</v>
       </c>
-      <c r="E19" s="31">
+      <c r="E19" s="46">
         <v>4183</v>
       </c>
-      <c r="F19" s="31">
+      <c r="F19" s="46">
         <v>5264.3</v>
       </c>
-      <c r="G19" s="31">
+      <c r="G19" s="46">
         <v>6342.3</v>
       </c>
-      <c r="H19" s="31">
+      <c r="H19" s="46">
         <v>7406.6</v>
       </c>
-      <c r="I19" s="31">
+      <c r="I19" s="46">
         <v>8492.7999999999993</v>
       </c>
-      <c r="J19" s="31">
+      <c r="J19" s="46">
         <v>9605.5</v>
       </c>
-      <c r="K19" s="31">
+      <c r="K19" s="46">
         <v>10729</v>
       </c>
-      <c r="L19" s="31">
+      <c r="L19" s="46">
         <v>11854.2</v>
       </c>
-      <c r="M19" s="31">
+      <c r="M19" s="46">
         <v>12991.8</v>
       </c>
     </row>
-    <row r="20" spans="1:13" ht="11.25">
-      <c r="A20" s="28" t="s">
+    <row r="20" spans="1:13" s="13" customFormat="1">
+      <c r="A20" s="43" t="s">
         <v>52</v>
       </c>
-      <c r="B20" s="31" t="s">
+      <c r="B20" s="46" t="s">
         <v>105</v>
       </c>
-      <c r="C20" s="31">
+      <c r="C20" s="46">
         <v>1518.2</v>
       </c>
-      <c r="D20" s="31">
+      <c r="D20" s="46">
         <v>2287.4</v>
       </c>
-      <c r="E20" s="31">
+      <c r="E20" s="46">
         <v>3047.7</v>
       </c>
-      <c r="F20" s="31">
+      <c r="F20" s="46">
         <v>3841.9</v>
       </c>
-      <c r="G20" s="31">
+      <c r="G20" s="46">
         <v>4628.3</v>
       </c>
-      <c r="H20" s="31">
+      <c r="H20" s="46">
         <v>5411.7</v>
       </c>
-      <c r="I20" s="31">
+      <c r="I20" s="46">
         <v>6203.7</v>
       </c>
-      <c r="J20" s="31">
+      <c r="J20" s="46">
         <v>6998.3</v>
       </c>
-      <c r="K20" s="31">
+      <c r="K20" s="46">
         <v>7809.7</v>
       </c>
-      <c r="L20" s="31">
+      <c r="L20" s="46">
         <v>8615.7999999999993</v>
       </c>
-      <c r="M20" s="31">
+      <c r="M20" s="46">
         <v>9442.2000000000007</v>
       </c>
     </row>
-    <row r="21" spans="1:13" ht="11.25">
-      <c r="A21" s="60" t="s">
+    <row r="21" spans="1:13" s="13" customFormat="1">
+      <c r="A21" s="53" t="s">
         <v>106</v>
       </c>
-      <c r="B21" s="61"/>
-[...13 lines deleted...]
-      <c r="A22" s="21" t="s">
+      <c r="B21" s="54"/>
+      <c r="C21" s="54"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="54"/>
+      <c r="F21" s="54"/>
+      <c r="G21" s="54"/>
+      <c r="H21" s="54"/>
+      <c r="I21" s="54"/>
+      <c r="J21" s="54"/>
+      <c r="K21" s="54"/>
+      <c r="L21" s="54"/>
+      <c r="M21" s="55"/>
+    </row>
+    <row r="22" spans="1:13" s="13" customFormat="1" ht="25.5">
+      <c r="A22" s="30" t="s">
         <v>50</v>
       </c>
-      <c r="B22" s="38" t="s">
+      <c r="B22" s="56" t="s">
         <v>107</v>
       </c>
-      <c r="C22" s="38" t="s">
+      <c r="C22" s="56" t="s">
         <v>108</v>
       </c>
-      <c r="D22" s="38" t="s">
+      <c r="D22" s="56" t="s">
         <v>109</v>
       </c>
-      <c r="E22" s="38" t="s">
+      <c r="E22" s="56" t="s">
         <v>110</v>
       </c>
-      <c r="F22" s="38" t="s">
+      <c r="F22" s="56" t="s">
         <v>111</v>
       </c>
-      <c r="G22" s="38" t="s">
+      <c r="G22" s="56" t="s">
         <v>112</v>
       </c>
-      <c r="H22" s="38" t="s">
+      <c r="H22" s="56" t="s">
         <v>113</v>
       </c>
-      <c r="I22" s="38" t="s">
+      <c r="I22" s="56" t="s">
         <v>114</v>
       </c>
-      <c r="J22" s="38" t="s">
+      <c r="J22" s="56" t="s">
         <v>115</v>
       </c>
-      <c r="K22" s="38" t="s">
+      <c r="K22" s="56" t="s">
         <v>116</v>
       </c>
-      <c r="L22" s="38" t="s">
+      <c r="L22" s="56" t="s">
         <v>117</v>
       </c>
-      <c r="M22" s="38" t="s">
+      <c r="M22" s="56" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="23" spans="1:13" ht="11.25">
-      <c r="A23" s="28" t="s">
+    <row r="23" spans="1:13" s="13" customFormat="1">
+      <c r="A23" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="B23" s="38" t="s">
+      <c r="B23" s="56" t="s">
         <v>119</v>
       </c>
-      <c r="C23" s="38" t="s">
+      <c r="C23" s="56" t="s">
         <v>120</v>
       </c>
-      <c r="D23" s="38" t="s">
+      <c r="D23" s="56" t="s">
         <v>121</v>
       </c>
-      <c r="E23" s="38" t="s">
+      <c r="E23" s="56" t="s">
         <v>122</v>
       </c>
-      <c r="F23" s="38" t="s">
+      <c r="F23" s="56" t="s">
         <v>123</v>
       </c>
-      <c r="G23" s="38" t="s">
+      <c r="G23" s="56" t="s">
         <v>124</v>
       </c>
-      <c r="H23" s="38" t="s">
+      <c r="H23" s="56" t="s">
         <v>125</v>
       </c>
-      <c r="I23" s="38" t="s">
+      <c r="I23" s="56" t="s">
         <v>126</v>
       </c>
-      <c r="J23" s="38" t="s">
+      <c r="J23" s="56" t="s">
         <v>127</v>
       </c>
-      <c r="K23" s="38" t="s">
+      <c r="K23" s="56" t="s">
         <v>128</v>
       </c>
-      <c r="L23" s="38" t="s">
+      <c r="L23" s="56" t="s">
         <v>129</v>
       </c>
-      <c r="M23" s="38" t="s">
+      <c r="M23" s="56" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="24" spans="1:13" ht="11.25">
-      <c r="A24" s="34" t="s">
+    <row r="24" spans="1:13" s="13" customFormat="1">
+      <c r="A24" s="49" t="s">
         <v>30</v>
       </c>
-      <c r="B24" s="31">
+      <c r="B24" s="46">
         <v>1117.0999999999999</v>
       </c>
-      <c r="C24" s="31">
+      <c r="C24" s="46">
         <v>2324.9</v>
       </c>
-      <c r="D24" s="31">
+      <c r="D24" s="46">
         <v>3535.1</v>
       </c>
-      <c r="E24" s="31">
+      <c r="E24" s="46">
         <v>4755.6000000000004</v>
       </c>
-      <c r="F24" s="31">
+      <c r="F24" s="46">
         <v>5982.5</v>
       </c>
-      <c r="G24" s="31">
+      <c r="G24" s="46">
         <v>7206.6</v>
       </c>
-      <c r="H24" s="31">
+      <c r="H24" s="46">
         <v>8426.2999999999993</v>
       </c>
-      <c r="I24" s="31">
+      <c r="I24" s="46">
         <v>9635.7000000000007</v>
       </c>
-      <c r="J24" s="31">
+      <c r="J24" s="46">
         <v>10844.4</v>
       </c>
-      <c r="K24" s="31">
+      <c r="K24" s="46">
         <v>12068.3</v>
       </c>
-      <c r="L24" s="31">
+      <c r="L24" s="46">
         <v>13291.5</v>
       </c>
-      <c r="M24" s="31">
+      <c r="M24" s="46">
         <v>14523.1</v>
       </c>
     </row>
-    <row r="25" spans="1:13" ht="11.25">
-      <c r="A25" s="28" t="s">
+    <row r="25" spans="1:13" s="13" customFormat="1">
+      <c r="A25" s="43" t="s">
         <v>52</v>
       </c>
-      <c r="B25" s="31" t="s">
+      <c r="B25" s="46" t="s">
         <v>131</v>
       </c>
-      <c r="C25" s="31">
+      <c r="C25" s="46">
         <v>1669.2</v>
       </c>
-      <c r="D25" s="31">
+      <c r="D25" s="46">
         <v>2541.1999999999998</v>
       </c>
-      <c r="E25" s="31">
+      <c r="E25" s="46">
         <v>3405.4</v>
       </c>
-      <c r="F25" s="31">
+      <c r="F25" s="46">
         <v>4272.2</v>
       </c>
-      <c r="G25" s="31">
+      <c r="G25" s="46">
         <v>5135</v>
       </c>
-      <c r="H25" s="31">
+      <c r="H25" s="46">
         <v>5992.7</v>
       </c>
-      <c r="I25" s="31">
+      <c r="I25" s="46">
         <v>6846.8</v>
       </c>
-      <c r="J25" s="31">
+      <c r="J25" s="46">
         <v>7703</v>
       </c>
-      <c r="K25" s="31">
+      <c r="K25" s="46">
         <v>8571.9</v>
       </c>
-      <c r="L25" s="31">
+      <c r="L25" s="46">
         <v>9439.7000000000007</v>
       </c>
-      <c r="M25" s="31">
+      <c r="M25" s="46">
         <v>10316.299999999999</v>
       </c>
     </row>
-    <row r="26" spans="1:13" ht="11.25">
-      <c r="A26" s="60" t="s">
+    <row r="26" spans="1:13" s="13" customFormat="1">
+      <c r="A26" s="53" t="s">
         <v>132</v>
       </c>
-      <c r="B26" s="61"/>
-[...13 lines deleted...]
-      <c r="A27" s="21" t="s">
+      <c r="B26" s="54"/>
+      <c r="C26" s="54"/>
+      <c r="D26" s="54"/>
+      <c r="E26" s="54"/>
+      <c r="F26" s="54"/>
+      <c r="G26" s="54"/>
+      <c r="H26" s="54"/>
+      <c r="I26" s="54"/>
+      <c r="J26" s="54"/>
+      <c r="K26" s="54"/>
+      <c r="L26" s="54"/>
+      <c r="M26" s="55"/>
+    </row>
+    <row r="27" spans="1:13" s="13" customFormat="1" ht="25.5">
+      <c r="A27" s="30" t="s">
         <v>50</v>
       </c>
-      <c r="B27" s="38" t="s">
+      <c r="B27" s="56" t="s">
         <v>67</v>
       </c>
-      <c r="C27" s="38" t="s">
+      <c r="C27" s="56" t="s">
         <v>133</v>
       </c>
-      <c r="D27" s="38" t="s">
+      <c r="D27" s="56" t="s">
         <v>134</v>
       </c>
-      <c r="E27" s="38" t="s">
+      <c r="E27" s="56" t="s">
         <v>135</v>
       </c>
-      <c r="F27" s="38" t="s">
+      <c r="F27" s="56" t="s">
         <v>136</v>
       </c>
-      <c r="G27" s="38" t="s">
+      <c r="G27" s="56" t="s">
         <v>137</v>
       </c>
-      <c r="H27" s="38" t="s">
+      <c r="H27" s="56" t="s">
         <v>138</v>
       </c>
-      <c r="I27" s="38" t="s">
+      <c r="I27" s="56" t="s">
         <v>139</v>
       </c>
-      <c r="J27" s="38" t="s">
+      <c r="J27" s="56" t="s">
         <v>140</v>
       </c>
-      <c r="K27" s="38" t="s">
+      <c r="K27" s="56" t="s">
         <v>141</v>
       </c>
-      <c r="L27" s="38" t="s">
+      <c r="L27" s="56" t="s">
         <v>142</v>
       </c>
-      <c r="M27" s="38" t="s">
+      <c r="M27" s="56" t="s">
         <v>143</v>
       </c>
     </row>
-    <row r="28" spans="1:13" ht="11.25">
-      <c r="A28" s="28" t="s">
+    <row r="28" spans="1:13" s="13" customFormat="1">
+      <c r="A28" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="B28" s="38" t="s">
+      <c r="B28" s="56" t="s">
         <v>144</v>
       </c>
-      <c r="C28" s="38" t="s">
+      <c r="C28" s="56" t="s">
         <v>145</v>
       </c>
-      <c r="D28" s="38" t="s">
+      <c r="D28" s="56" t="s">
         <v>146</v>
       </c>
-      <c r="E28" s="38" t="s">
+      <c r="E28" s="56" t="s">
         <v>147</v>
       </c>
-      <c r="F28" s="38" t="s">
+      <c r="F28" s="56" t="s">
         <v>148</v>
       </c>
-      <c r="G28" s="38" t="s">
+      <c r="G28" s="56" t="s">
         <v>149</v>
       </c>
-      <c r="H28" s="38" t="s">
+      <c r="H28" s="56" t="s">
         <v>150</v>
       </c>
-      <c r="I28" s="38" t="s">
+      <c r="I28" s="56" t="s">
         <v>151</v>
       </c>
-      <c r="J28" s="38" t="s">
+      <c r="J28" s="56" t="s">
         <v>152</v>
       </c>
-      <c r="K28" s="38" t="s">
+      <c r="K28" s="56" t="s">
         <v>153</v>
       </c>
-      <c r="L28" s="38" t="s">
+      <c r="L28" s="56" t="s">
         <v>154</v>
       </c>
-      <c r="M28" s="38" t="s">
+      <c r="M28" s="56" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="29" spans="1:13" ht="11.25">
-      <c r="A29" s="34" t="s">
+    <row r="29" spans="1:13" s="13" customFormat="1">
+      <c r="A29" s="49" t="s">
         <v>30</v>
       </c>
-      <c r="B29" s="31">
+      <c r="B29" s="46">
         <v>1236</v>
       </c>
-      <c r="C29" s="31">
+      <c r="C29" s="46">
         <v>2475.4</v>
       </c>
-      <c r="D29" s="31">
+      <c r="D29" s="46">
         <v>3729.2</v>
       </c>
-      <c r="E29" s="31">
+      <c r="E29" s="46">
         <v>4976.3</v>
       </c>
-      <c r="F29" s="31">
+      <c r="F29" s="46">
         <v>6229.5</v>
       </c>
-      <c r="G29" s="31">
+      <c r="G29" s="46">
         <v>7484.6</v>
       </c>
-      <c r="H29" s="31">
+      <c r="H29" s="46">
         <v>8754.1</v>
       </c>
-      <c r="I29" s="31">
+      <c r="I29" s="46">
         <v>10034</v>
       </c>
-      <c r="J29" s="31">
+      <c r="J29" s="46">
         <v>11304.5</v>
       </c>
-      <c r="K29" s="31">
+      <c r="K29" s="46">
         <v>12581.2</v>
       </c>
-      <c r="L29" s="31">
+      <c r="L29" s="46">
         <v>13866.5</v>
       </c>
-      <c r="M29" s="31">
+      <c r="M29" s="46">
         <v>15168.9</v>
       </c>
     </row>
-    <row r="30" spans="1:13" ht="11.25">
-      <c r="A30" s="28" t="s">
+    <row r="30" spans="1:13" s="13" customFormat="1">
+      <c r="A30" s="43" t="s">
         <v>52</v>
       </c>
-      <c r="B30" s="31" t="s">
+      <c r="B30" s="46" t="s">
         <v>156</v>
       </c>
-      <c r="C30" s="31">
+      <c r="C30" s="46">
         <v>1764.7</v>
       </c>
-      <c r="D30" s="31">
+      <c r="D30" s="46">
         <v>2662.2</v>
       </c>
-      <c r="E30" s="31">
+      <c r="E30" s="46">
         <v>3538.7</v>
       </c>
-      <c r="F30" s="31">
+      <c r="F30" s="46">
         <v>4427.6000000000004</v>
       </c>
-      <c r="G30" s="31">
+      <c r="G30" s="46">
         <v>5313</v>
       </c>
-      <c r="H30" s="31">
+      <c r="H30" s="46">
         <v>6205.2</v>
       </c>
-      <c r="I30" s="31">
+      <c r="I30" s="46">
         <v>7103.8</v>
       </c>
-      <c r="J30" s="31">
+      <c r="J30" s="46">
         <v>8005</v>
       </c>
-      <c r="K30" s="31">
+      <c r="K30" s="46">
         <v>8909</v>
       </c>
-      <c r="L30" s="31">
+      <c r="L30" s="46">
         <v>9813.6</v>
       </c>
-      <c r="M30" s="31">
+      <c r="M30" s="46">
         <v>10734.8</v>
       </c>
     </row>
-    <row r="31" spans="1:13" ht="11.25">
-      <c r="A31" s="60" t="s">
+    <row r="31" spans="1:13" s="13" customFormat="1">
+      <c r="A31" s="53" t="s">
         <v>157</v>
       </c>
-      <c r="B31" s="61"/>
-[...13 lines deleted...]
-      <c r="A32" s="21" t="s">
+      <c r="B31" s="54"/>
+      <c r="C31" s="54"/>
+      <c r="D31" s="54"/>
+      <c r="E31" s="54"/>
+      <c r="F31" s="54"/>
+      <c r="G31" s="54"/>
+      <c r="H31" s="54"/>
+      <c r="I31" s="54"/>
+      <c r="J31" s="54"/>
+      <c r="K31" s="54"/>
+      <c r="L31" s="54"/>
+      <c r="M31" s="55"/>
+    </row>
+    <row r="32" spans="1:13" s="13" customFormat="1" ht="25.5">
+      <c r="A32" s="30" t="s">
         <v>50</v>
       </c>
-      <c r="B32" s="38" t="s">
+      <c r="B32" s="56" t="s">
         <v>158</v>
       </c>
-      <c r="C32" s="38" t="s">
+      <c r="C32" s="56" t="s">
         <v>159</v>
       </c>
-      <c r="D32" s="38" t="s">
+      <c r="D32" s="56" t="s">
         <v>160</v>
       </c>
-      <c r="E32" s="38" t="s">
+      <c r="E32" s="56" t="s">
         <v>161</v>
       </c>
-      <c r="F32" s="38" t="s">
+      <c r="F32" s="56" t="s">
         <v>162</v>
       </c>
-      <c r="G32" s="38" t="s">
+      <c r="G32" s="56" t="s">
         <v>163</v>
       </c>
-      <c r="H32" s="38" t="s">
+      <c r="H32" s="56" t="s">
         <v>164</v>
       </c>
-      <c r="I32" s="38" t="s">
+      <c r="I32" s="56" t="s">
         <v>165</v>
       </c>
-      <c r="J32" s="38" t="s">
+      <c r="J32" s="56" t="s">
         <v>166</v>
       </c>
-      <c r="K32" s="38" t="s">
+      <c r="K32" s="56" t="s">
         <v>167</v>
       </c>
-      <c r="L32" s="38" t="s">
+      <c r="L32" s="56" t="s">
         <v>168</v>
       </c>
-      <c r="M32" s="38" t="s">
+      <c r="M32" s="56" t="s">
         <v>169</v>
       </c>
     </row>
-    <row r="33" spans="1:13" ht="11.25">
-      <c r="A33" s="28" t="s">
+    <row r="33" spans="1:13" s="13" customFormat="1">
+      <c r="A33" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="B33" s="38" t="s">
+      <c r="B33" s="56" t="s">
         <v>170</v>
       </c>
-      <c r="C33" s="38" t="s">
+      <c r="C33" s="56" t="s">
         <v>171</v>
       </c>
-      <c r="D33" s="38" t="s">
+      <c r="D33" s="56" t="s">
         <v>172</v>
       </c>
-      <c r="E33" s="38" t="s">
+      <c r="E33" s="56" t="s">
         <v>173</v>
       </c>
-      <c r="F33" s="38" t="s">
+      <c r="F33" s="56" t="s">
         <v>174</v>
       </c>
-      <c r="G33" s="38" t="s">
+      <c r="G33" s="56" t="s">
         <v>175</v>
       </c>
-      <c r="H33" s="38" t="s">
+      <c r="H33" s="56" t="s">
         <v>176</v>
       </c>
-      <c r="I33" s="38" t="s">
+      <c r="I33" s="56" t="s">
         <v>177</v>
       </c>
-      <c r="J33" s="38" t="s">
+      <c r="J33" s="56" t="s">
         <v>178</v>
       </c>
-      <c r="K33" s="38" t="s">
+      <c r="K33" s="56" t="s">
         <v>179</v>
       </c>
-      <c r="L33" s="38" t="s">
+      <c r="L33" s="56" t="s">
         <v>180</v>
       </c>
-      <c r="M33" s="38" t="s">
+      <c r="M33" s="56" t="s">
         <v>181</v>
       </c>
     </row>
-    <row r="34" spans="1:13" ht="11.25">
-      <c r="A34" s="34" t="s">
+    <row r="34" spans="1:13" s="13" customFormat="1">
+      <c r="A34" s="49" t="s">
         <v>30</v>
       </c>
-      <c r="B34" s="31">
+      <c r="B34" s="46">
         <v>1299.0999999999999</v>
       </c>
-      <c r="C34" s="31">
+      <c r="C34" s="46">
         <v>2623.6</v>
       </c>
-      <c r="D34" s="31">
+      <c r="D34" s="46">
         <v>3979.1</v>
       </c>
-      <c r="E34" s="31">
+      <c r="E34" s="46">
         <v>5344.1</v>
       </c>
-      <c r="F34" s="31">
+      <c r="F34" s="46">
         <v>6723.4</v>
       </c>
-      <c r="G34" s="31">
+      <c r="G34" s="46">
         <v>8121.9</v>
       </c>
-      <c r="H34" s="31">
+      <c r="H34" s="46">
         <v>9493.4</v>
       </c>
-      <c r="I34" s="31">
+      <c r="I34" s="46">
         <v>10878.9</v>
       </c>
-      <c r="J34" s="31">
+      <c r="J34" s="46">
         <v>12258.8</v>
       </c>
-      <c r="K34" s="31">
+      <c r="K34" s="46">
         <v>13645.9</v>
       </c>
-      <c r="L34" s="31">
+      <c r="L34" s="46">
         <v>15037.6</v>
       </c>
-      <c r="M34" s="31">
+      <c r="M34" s="46">
         <v>16451.400000000001</v>
       </c>
     </row>
-    <row r="35" spans="1:13" ht="11.25">
-      <c r="A35" s="28" t="s">
+    <row r="35" spans="1:13" s="13" customFormat="1">
+      <c r="A35" s="43" t="s">
         <v>52</v>
       </c>
-      <c r="B35" s="31" t="s">
+      <c r="B35" s="46" t="s">
         <v>182</v>
       </c>
-      <c r="C35" s="31">
+      <c r="C35" s="46">
         <v>1854.9</v>
       </c>
-      <c r="D35" s="31">
+      <c r="D35" s="46">
         <v>2816.6</v>
       </c>
-      <c r="E35" s="31">
+      <c r="E35" s="46">
         <v>3776.9</v>
       </c>
-      <c r="F35" s="31">
+      <c r="F35" s="46">
         <v>4746.6000000000004</v>
       </c>
-      <c r="G35" s="31">
+      <c r="G35" s="46">
         <v>5716.3</v>
       </c>
-      <c r="H35" s="31">
+      <c r="H35" s="46">
         <v>6670.1</v>
       </c>
-      <c r="I35" s="31">
+      <c r="I35" s="46">
         <v>7625.3</v>
       </c>
-      <c r="J35" s="31">
+      <c r="J35" s="46">
         <v>8569</v>
       </c>
-      <c r="K35" s="31">
+      <c r="K35" s="46">
         <v>9516</v>
       </c>
-      <c r="L35" s="31">
+      <c r="L35" s="46">
         <v>10467.700000000001</v>
       </c>
-      <c r="M35" s="31">
+      <c r="M35" s="46">
         <v>11444.9</v>
       </c>
     </row>
-    <row r="36" spans="1:13" ht="11.25">
-      <c r="A36" s="60" t="s">
+    <row r="36" spans="1:13" s="13" customFormat="1">
+      <c r="A36" s="53" t="s">
         <v>183</v>
       </c>
-      <c r="B36" s="61"/>
-[...13 lines deleted...]
-      <c r="A37" s="21" t="s">
+      <c r="B36" s="54"/>
+      <c r="C36" s="54"/>
+      <c r="D36" s="54"/>
+      <c r="E36" s="54"/>
+      <c r="F36" s="54"/>
+      <c r="G36" s="54"/>
+      <c r="H36" s="54"/>
+      <c r="I36" s="54"/>
+      <c r="J36" s="54"/>
+      <c r="K36" s="54"/>
+      <c r="L36" s="54"/>
+      <c r="M36" s="55"/>
+    </row>
+    <row r="37" spans="1:13" s="13" customFormat="1" ht="25.5">
+      <c r="A37" s="30" t="s">
         <v>50</v>
       </c>
-      <c r="B37" s="38" t="s">
+      <c r="B37" s="56" t="s">
         <v>184</v>
       </c>
-      <c r="C37" s="38" t="s">
+      <c r="C37" s="56" t="s">
         <v>185</v>
       </c>
-      <c r="D37" s="38" t="s">
+      <c r="D37" s="56" t="s">
         <v>186</v>
       </c>
-      <c r="E37" s="38" t="s">
+      <c r="E37" s="56" t="s">
         <v>187</v>
       </c>
-      <c r="F37" s="38" t="s">
+      <c r="F37" s="56" t="s">
         <v>188</v>
       </c>
-      <c r="G37" s="38" t="s">
+      <c r="G37" s="56" t="s">
         <v>189</v>
       </c>
-      <c r="H37" s="38" t="s">
+      <c r="H37" s="56" t="s">
         <v>190</v>
       </c>
-      <c r="I37" s="38" t="s">
+      <c r="I37" s="56" t="s">
         <v>191</v>
       </c>
-      <c r="J37" s="38" t="s">
+      <c r="J37" s="56" t="s">
         <v>192</v>
       </c>
-      <c r="K37" s="38" t="s">
+      <c r="K37" s="56" t="s">
         <v>193</v>
       </c>
-      <c r="L37" s="38" t="s">
+      <c r="L37" s="56" t="s">
         <v>194</v>
       </c>
-      <c r="M37" s="38" t="s">
+      <c r="M37" s="56" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="38" spans="1:13" ht="11.25">
-      <c r="A38" s="28" t="s">
+    <row r="38" spans="1:13" s="13" customFormat="1">
+      <c r="A38" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="B38" s="38" t="s">
+      <c r="B38" s="56" t="s">
         <v>196</v>
       </c>
-      <c r="C38" s="38" t="s">
+      <c r="C38" s="56" t="s">
         <v>197</v>
       </c>
-      <c r="D38" s="38" t="s">
+      <c r="D38" s="56" t="s">
         <v>198</v>
       </c>
-      <c r="E38" s="38" t="s">
+      <c r="E38" s="56" t="s">
         <v>199</v>
       </c>
-      <c r="F38" s="38" t="s">
+      <c r="F38" s="56" t="s">
         <v>200</v>
       </c>
-      <c r="G38" s="38" t="s">
+      <c r="G38" s="56" t="s">
         <v>201</v>
       </c>
-      <c r="H38" s="38" t="s">
+      <c r="H38" s="56" t="s">
         <v>202</v>
       </c>
-      <c r="I38" s="38" t="s">
+      <c r="I38" s="56" t="s">
         <v>203</v>
       </c>
-      <c r="J38" s="38" t="s">
+      <c r="J38" s="56" t="s">
         <v>204</v>
       </c>
-      <c r="K38" s="38" t="s">
+      <c r="K38" s="56" t="s">
         <v>205</v>
       </c>
-      <c r="L38" s="38" t="s">
+      <c r="L38" s="56" t="s">
         <v>206</v>
       </c>
-      <c r="M38" s="38" t="s">
+      <c r="M38" s="56" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="39" spans="1:13" ht="11.25">
-      <c r="A39" s="34" t="s">
+    <row r="39" spans="1:13" s="13" customFormat="1">
+      <c r="A39" s="49" t="s">
         <v>30</v>
       </c>
-      <c r="B39" s="31">
+      <c r="B39" s="46">
         <v>1463</v>
       </c>
-      <c r="C39" s="31">
+      <c r="C39" s="46">
         <v>2874</v>
       </c>
-      <c r="D39" s="31">
+      <c r="D39" s="46">
         <v>4309</v>
       </c>
-      <c r="E39" s="31">
+      <c r="E39" s="46">
         <v>5688.8</v>
       </c>
-      <c r="F39" s="31">
+      <c r="F39" s="46">
         <v>7122.1</v>
       </c>
-      <c r="G39" s="31">
+      <c r="G39" s="46">
         <v>8555.7999999999993</v>
       </c>
-      <c r="H39" s="31">
+      <c r="H39" s="46">
         <v>10039.9</v>
       </c>
-      <c r="I39" s="31">
+      <c r="I39" s="46">
         <v>11446.5</v>
       </c>
-      <c r="J39" s="31">
+      <c r="J39" s="46">
         <v>12857.3</v>
       </c>
-      <c r="K39" s="31">
+      <c r="K39" s="46">
         <v>14232.3</v>
       </c>
-      <c r="L39" s="31">
+      <c r="L39" s="46">
         <v>15600.1</v>
       </c>
-      <c r="M39" s="31">
+      <c r="M39" s="46">
         <v>16969.3</v>
       </c>
     </row>
-    <row r="40" spans="1:13" ht="11.25">
-      <c r="A40" s="28" t="s">
+    <row r="40" spans="1:13" s="13" customFormat="1">
+      <c r="A40" s="43" t="s">
         <v>52</v>
       </c>
-      <c r="B40" s="31" t="s">
+      <c r="B40" s="46" t="s">
         <v>208</v>
       </c>
-      <c r="C40" s="31">
+      <c r="C40" s="46">
         <v>1950.3</v>
       </c>
-      <c r="D40" s="31">
+      <c r="D40" s="46">
         <v>2918.3</v>
       </c>
-      <c r="E40" s="31">
+      <c r="E40" s="46">
         <v>3883.8</v>
       </c>
-      <c r="F40" s="31">
+      <c r="F40" s="46">
         <v>4848.2</v>
       </c>
-      <c r="G40" s="31">
+      <c r="G40" s="46">
         <v>5811.5</v>
       </c>
-      <c r="H40" s="31">
+      <c r="H40" s="46">
         <v>6754.4</v>
       </c>
-      <c r="I40" s="31">
+      <c r="I40" s="46">
         <v>7692.5</v>
       </c>
-      <c r="J40" s="31">
+      <c r="J40" s="46">
         <v>8627.5</v>
       </c>
-      <c r="K40" s="31">
+      <c r="K40" s="46">
         <v>9561.7000000000007</v>
       </c>
-      <c r="L40" s="31">
+      <c r="L40" s="46">
         <v>10503.7</v>
       </c>
-      <c r="M40" s="31">
+      <c r="M40" s="46">
         <v>11453.4</v>
       </c>
     </row>
-    <row r="41" spans="1:13" ht="11.25">
-      <c r="A41" s="60" t="s">
+    <row r="41" spans="1:13" s="13" customFormat="1">
+      <c r="A41" s="53" t="s">
         <v>209</v>
       </c>
-      <c r="B41" s="61"/>
-[...13 lines deleted...]
-      <c r="A42" s="21" t="s">
+      <c r="B41" s="54"/>
+      <c r="C41" s="54"/>
+      <c r="D41" s="54"/>
+      <c r="E41" s="54"/>
+      <c r="F41" s="54"/>
+      <c r="G41" s="54"/>
+      <c r="H41" s="54"/>
+      <c r="I41" s="54"/>
+      <c r="J41" s="54"/>
+      <c r="K41" s="54"/>
+      <c r="L41" s="54"/>
+      <c r="M41" s="55"/>
+    </row>
+    <row r="42" spans="1:13" s="13" customFormat="1" ht="25.5">
+      <c r="A42" s="30" t="s">
         <v>50</v>
       </c>
-      <c r="B42" s="38" t="s">
+      <c r="B42" s="56" t="s">
         <v>210</v>
       </c>
-      <c r="C42" s="38" t="s">
+      <c r="C42" s="56" t="s">
         <v>199</v>
       </c>
-      <c r="D42" s="38" t="s">
+      <c r="D42" s="56" t="s">
         <v>211</v>
       </c>
-      <c r="E42" s="38" t="s">
+      <c r="E42" s="56" t="s">
         <v>212</v>
       </c>
-      <c r="F42" s="38" t="s">
+      <c r="F42" s="56" t="s">
         <v>213</v>
       </c>
-      <c r="G42" s="38" t="s">
+      <c r="G42" s="56" t="s">
         <v>214</v>
       </c>
-      <c r="H42" s="38" t="s">
+      <c r="H42" s="56" t="s">
         <v>215</v>
       </c>
-      <c r="I42" s="38" t="s">
+      <c r="I42" s="56" t="s">
         <v>216</v>
       </c>
-      <c r="J42" s="38" t="s">
+      <c r="J42" s="56" t="s">
         <v>217</v>
       </c>
-      <c r="K42" s="38" t="s">
+      <c r="K42" s="56" t="s">
         <v>218</v>
       </c>
-      <c r="L42" s="38" t="s">
+      <c r="L42" s="56" t="s">
         <v>219</v>
       </c>
-      <c r="M42" s="38" t="s">
+      <c r="M42" s="56" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="43" spans="1:13" ht="11.25">
-      <c r="A43" s="28" t="s">
+    <row r="43" spans="1:13" s="13" customFormat="1">
+      <c r="A43" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="B43" s="38" t="s">
+      <c r="B43" s="56" t="s">
         <v>221</v>
       </c>
-      <c r="C43" s="38" t="s">
+      <c r="C43" s="56" t="s">
         <v>222</v>
       </c>
-      <c r="D43" s="38" t="s">
+      <c r="D43" s="56" t="s">
         <v>223</v>
       </c>
-      <c r="E43" s="38" t="s">
+      <c r="E43" s="56" t="s">
         <v>224</v>
       </c>
-      <c r="F43" s="38" t="s">
+      <c r="F43" s="56" t="s">
         <v>225</v>
       </c>
-      <c r="G43" s="38" t="s">
+      <c r="G43" s="56" t="s">
         <v>226</v>
       </c>
-      <c r="H43" s="38" t="s">
+      <c r="H43" s="56" t="s">
         <v>227</v>
       </c>
-      <c r="I43" s="38" t="s">
+      <c r="I43" s="56" t="s">
         <v>228</v>
       </c>
-      <c r="J43" s="38" t="s">
+      <c r="J43" s="56" t="s">
         <v>228</v>
       </c>
-      <c r="K43" s="38" t="s">
+      <c r="K43" s="56" t="s">
         <v>228</v>
       </c>
-      <c r="L43" s="38" t="s">
+      <c r="L43" s="56" t="s">
         <v>228</v>
       </c>
-      <c r="M43" s="38" t="s">
+      <c r="M43" s="56" t="s">
         <v>229</v>
       </c>
     </row>
-    <row r="44" spans="1:13" ht="11.25">
-      <c r="A44" s="34" t="s">
+    <row r="44" spans="1:13" s="13" customFormat="1">
+      <c r="A44" s="49" t="s">
         <v>30</v>
       </c>
-      <c r="B44" s="31">
+      <c r="B44" s="46">
         <v>1372</v>
       </c>
-      <c r="C44" s="31">
+      <c r="C44" s="46">
         <v>2789.1</v>
       </c>
-      <c r="D44" s="31">
+      <c r="D44" s="46">
         <v>4222.7</v>
       </c>
-      <c r="E44" s="31">
+      <c r="E44" s="46">
         <v>5639.2</v>
       </c>
-      <c r="F44" s="31">
+      <c r="F44" s="46">
         <v>7034.8</v>
       </c>
-      <c r="G44" s="31">
+      <c r="G44" s="46">
         <v>8426</v>
       </c>
-      <c r="H44" s="31">
+      <c r="H44" s="46">
         <v>9812.1</v>
       </c>
-      <c r="I44" s="31">
+      <c r="I44" s="46">
         <v>11214.2</v>
       </c>
-      <c r="J44" s="31">
+      <c r="J44" s="46">
         <v>12583.9</v>
       </c>
-      <c r="K44" s="31">
+      <c r="K44" s="46">
         <v>13994.1</v>
       </c>
-      <c r="L44" s="31">
+      <c r="L44" s="46">
         <v>15403.1</v>
       </c>
-      <c r="M44" s="31">
+      <c r="M44" s="46">
         <v>16843.599999999999</v>
       </c>
     </row>
-    <row r="45" spans="1:13" ht="11.25">
-      <c r="A45" s="28" t="s">
+    <row r="45" spans="1:13" s="13" customFormat="1">
+      <c r="A45" s="43" t="s">
         <v>52</v>
       </c>
-      <c r="B45" s="31" t="s">
+      <c r="B45" s="46" t="s">
         <v>230</v>
       </c>
-      <c r="C45" s="31">
+      <c r="C45" s="46">
         <v>1940.9</v>
       </c>
-      <c r="D45" s="31">
+      <c r="D45" s="46">
         <v>2915.6</v>
       </c>
-      <c r="E45" s="31">
+      <c r="E45" s="46">
         <v>3886.9</v>
       </c>
-      <c r="F45" s="31">
+      <c r="F45" s="46">
         <v>4850.5</v>
       </c>
-      <c r="G45" s="31">
+      <c r="G45" s="46">
         <v>5809.2</v>
       </c>
-      <c r="H45" s="31">
+      <c r="H45" s="46">
         <v>6755.4</v>
       </c>
-      <c r="I45" s="31">
+      <c r="I45" s="46">
         <v>7694.1</v>
       </c>
-      <c r="J45" s="31">
+      <c r="J45" s="46">
         <v>8614</v>
       </c>
-      <c r="K45" s="31">
+      <c r="K45" s="46">
         <v>9550.2999999999993</v>
       </c>
-      <c r="L45" s="31">
+      <c r="L45" s="46">
         <v>10501.8</v>
       </c>
-      <c r="M45" s="31">
+      <c r="M45" s="46">
         <v>11459.4</v>
       </c>
     </row>
-    <row r="46" spans="1:13" ht="11.25">
-      <c r="A46" s="60" t="s">
+    <row r="46" spans="1:13" s="13" customFormat="1">
+      <c r="A46" s="53" t="s">
         <v>231</v>
       </c>
-      <c r="B46" s="61"/>
-[...13 lines deleted...]
-      <c r="A47" s="21" t="s">
+      <c r="B46" s="54"/>
+      <c r="C46" s="54"/>
+      <c r="D46" s="54"/>
+      <c r="E46" s="54"/>
+      <c r="F46" s="54"/>
+      <c r="G46" s="54"/>
+      <c r="H46" s="54"/>
+      <c r="I46" s="54"/>
+      <c r="J46" s="54"/>
+      <c r="K46" s="54"/>
+      <c r="L46" s="54"/>
+      <c r="M46" s="55"/>
+    </row>
+    <row r="47" spans="1:13" s="13" customFormat="1" ht="38.25">
+      <c r="A47" s="30" t="s">
         <v>232</v>
       </c>
-      <c r="B47" s="38" t="s">
+      <c r="B47" s="56" t="s">
         <v>233</v>
       </c>
-      <c r="C47" s="38" t="s">
+      <c r="C47" s="56" t="s">
         <v>234</v>
       </c>
-      <c r="D47" s="38" t="s">
+      <c r="D47" s="56" t="s">
         <v>235</v>
       </c>
-      <c r="E47" s="38" t="s">
+      <c r="E47" s="56" t="s">
         <v>236</v>
       </c>
-      <c r="F47" s="38" t="s">
+      <c r="F47" s="56" t="s">
         <v>237</v>
       </c>
-      <c r="G47" s="38" t="s">
+      <c r="G47" s="56" t="s">
         <v>238</v>
       </c>
-      <c r="H47" s="38" t="s">
+      <c r="H47" s="56" t="s">
         <v>239</v>
       </c>
-      <c r="I47" s="38" t="s">
+      <c r="I47" s="56" t="s">
         <v>240</v>
       </c>
-      <c r="J47" s="38" t="s">
+      <c r="J47" s="56" t="s">
         <v>241</v>
       </c>
-      <c r="K47" s="38" t="s">
+      <c r="K47" s="56" t="s">
         <v>242</v>
       </c>
-      <c r="L47" s="38" t="s">
+      <c r="L47" s="56" t="s">
         <v>243</v>
       </c>
-      <c r="M47" s="38" t="s">
+      <c r="M47" s="56" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="48" spans="1:13" ht="11.25">
-      <c r="A48" s="28" t="s">
+    <row r="48" spans="1:13" s="13" customFormat="1">
+      <c r="A48" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="B48" s="38" t="s">
+      <c r="B48" s="56" t="s">
         <v>245</v>
       </c>
-      <c r="C48" s="38" t="s">
+      <c r="C48" s="56" t="s">
         <v>246</v>
       </c>
-      <c r="D48" s="38" t="s">
+      <c r="D48" s="56" t="s">
         <v>247</v>
       </c>
-      <c r="E48" s="38" t="s">
+      <c r="E48" s="56" t="s">
         <v>248</v>
       </c>
-      <c r="F48" s="38" t="s">
+      <c r="F48" s="56" t="s">
         <v>249</v>
       </c>
-      <c r="G48" s="38" t="s">
+      <c r="G48" s="56" t="s">
         <v>250</v>
       </c>
-      <c r="H48" s="38" t="s">
+      <c r="H48" s="56" t="s">
         <v>251</v>
       </c>
-      <c r="I48" s="38" t="s">
+      <c r="I48" s="56" t="s">
         <v>252</v>
       </c>
-      <c r="J48" s="38" t="s">
+      <c r="J48" s="56" t="s">
         <v>253</v>
       </c>
-      <c r="K48" s="38" t="s">
+      <c r="K48" s="56" t="s">
         <v>254</v>
       </c>
-      <c r="L48" s="38" t="s">
+      <c r="L48" s="56" t="s">
         <v>255</v>
       </c>
-      <c r="M48" s="38" t="s">
+      <c r="M48" s="56" t="s">
         <v>256</v>
       </c>
     </row>
-    <row r="49" spans="1:13" ht="11.25">
-      <c r="A49" s="34" t="s">
+    <row r="49" spans="1:13" s="13" customFormat="1">
+      <c r="A49" s="49" t="s">
         <v>30</v>
       </c>
-      <c r="B49" s="31">
+      <c r="B49" s="46">
         <v>1404.2</v>
       </c>
-      <c r="C49" s="31">
+      <c r="C49" s="46">
         <v>2816.8</v>
       </c>
-      <c r="D49" s="31">
+      <c r="D49" s="46">
         <v>4235.7</v>
       </c>
-      <c r="E49" s="31">
+      <c r="E49" s="46">
         <v>5665.6</v>
       </c>
-      <c r="F49" s="31">
+      <c r="F49" s="46">
         <v>7118.5</v>
       </c>
-      <c r="G49" s="31">
+      <c r="G49" s="46">
         <v>8589.7999999999993</v>
       </c>
-      <c r="H49" s="31">
+      <c r="H49" s="46">
         <v>10068.299999999999</v>
       </c>
-      <c r="I49" s="31">
+      <c r="I49" s="46">
         <v>11530.7</v>
       </c>
-      <c r="J49" s="31">
+      <c r="J49" s="46">
         <v>13002.4</v>
       </c>
-      <c r="K49" s="31">
+      <c r="K49" s="46">
         <v>14518.4</v>
       </c>
-      <c r="L49" s="31">
+      <c r="L49" s="46">
         <v>16016</v>
       </c>
-      <c r="M49" s="31">
+      <c r="M49" s="46">
         <v>17522.400000000001</v>
       </c>
     </row>
-    <row r="50" spans="1:13" ht="11.25">
-      <c r="A50" s="28" t="s">
+    <row r="50" spans="1:13" s="13" customFormat="1">
+      <c r="A50" s="43" t="s">
         <v>52</v>
       </c>
-      <c r="B50" s="31" t="s">
+      <c r="B50" s="46" t="s">
         <v>257</v>
       </c>
-      <c r="C50" s="31">
+      <c r="C50" s="46">
         <v>1927.2</v>
       </c>
-      <c r="D50" s="31">
+      <c r="D50" s="46">
         <v>2889.9</v>
       </c>
-      <c r="E50" s="31">
+      <c r="E50" s="46">
         <v>3860.3</v>
       </c>
-      <c r="F50" s="31">
+      <c r="F50" s="46">
         <v>4836.7</v>
       </c>
-      <c r="G50" s="31">
+      <c r="G50" s="46">
         <v>5812.4</v>
       </c>
-      <c r="H50" s="31">
+      <c r="H50" s="46">
         <v>6778.4</v>
       </c>
-      <c r="I50" s="31">
+      <c r="I50" s="46">
         <v>7744.2</v>
       </c>
-      <c r="J50" s="31">
+      <c r="J50" s="46">
         <v>8713.2999999999993</v>
       </c>
-      <c r="K50" s="31">
+      <c r="K50" s="46">
         <v>9695.9</v>
       </c>
-      <c r="L50" s="31">
+      <c r="L50" s="46">
         <v>10673.4</v>
       </c>
-      <c r="M50" s="31">
+      <c r="M50" s="46">
         <v>11652.7</v>
       </c>
     </row>
-    <row r="51" spans="1:13" ht="11.25">
-      <c r="A51" s="60" t="s">
+    <row r="51" spans="1:13" s="13" customFormat="1">
+      <c r="A51" s="53" t="s">
         <v>258</v>
       </c>
-      <c r="B51" s="61"/>
-[...13 lines deleted...]
-      <c r="A52" s="21" t="s">
+      <c r="B51" s="54"/>
+      <c r="C51" s="54"/>
+      <c r="D51" s="54"/>
+      <c r="E51" s="54"/>
+      <c r="F51" s="54"/>
+      <c r="G51" s="54"/>
+      <c r="H51" s="54"/>
+      <c r="I51" s="54"/>
+      <c r="J51" s="54"/>
+      <c r="K51" s="54"/>
+      <c r="L51" s="54"/>
+      <c r="M51" s="55"/>
+    </row>
+    <row r="52" spans="1:13" s="13" customFormat="1" ht="38.25">
+      <c r="A52" s="30" t="s">
         <v>232</v>
       </c>
-      <c r="B52" s="38" t="s">
+      <c r="B52" s="56" t="s">
         <v>259</v>
       </c>
-      <c r="C52" s="38" t="s">
+      <c r="C52" s="56" t="s">
         <v>260</v>
       </c>
-      <c r="D52" s="38" t="s">
+      <c r="D52" s="56" t="s">
         <v>261</v>
       </c>
-      <c r="E52" s="38" t="s">
+      <c r="E52" s="56" t="s">
         <v>262</v>
       </c>
-      <c r="F52" s="38" t="s">
+      <c r="F52" s="56" t="s">
         <v>263</v>
       </c>
-      <c r="G52" s="38" t="s">
+      <c r="G52" s="56" t="s">
         <v>264</v>
       </c>
-      <c r="H52" s="38" t="s">
+      <c r="H52" s="56" t="s">
         <v>265</v>
       </c>
-      <c r="I52" s="38" t="s">
+      <c r="I52" s="56" t="s">
         <v>266</v>
       </c>
-      <c r="J52" s="38" t="s">
+      <c r="J52" s="56" t="s">
         <v>267</v>
       </c>
-      <c r="K52" s="38" t="s">
+      <c r="K52" s="56" t="s">
         <v>268</v>
       </c>
-      <c r="L52" s="38" t="s">
+      <c r="L52" s="56" t="s">
         <v>269</v>
       </c>
-      <c r="M52" s="38" t="s">
+      <c r="M52" s="56" t="s">
         <v>270</v>
       </c>
     </row>
-    <row r="53" spans="1:13" ht="11.25">
-      <c r="A53" s="28" t="s">
+    <row r="53" spans="1:13" s="13" customFormat="1">
+      <c r="A53" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="B53" s="38" t="s">
+      <c r="B53" s="56" t="s">
         <v>271</v>
       </c>
-      <c r="C53" s="38" t="s">
+      <c r="C53" s="56" t="s">
         <v>272</v>
       </c>
-      <c r="D53" s="38" t="s">
+      <c r="D53" s="56" t="s">
         <v>273</v>
       </c>
-      <c r="E53" s="38" t="s">
+      <c r="E53" s="56" t="s">
         <v>274</v>
       </c>
-      <c r="F53" s="38" t="s">
+      <c r="F53" s="56" t="s">
         <v>275</v>
       </c>
-      <c r="G53" s="38" t="s">
+      <c r="G53" s="56" t="s">
         <v>276</v>
       </c>
-      <c r="H53" s="38" t="s">
+      <c r="H53" s="56" t="s">
         <v>277</v>
       </c>
-      <c r="I53" s="38" t="s">
+      <c r="I53" s="56" t="s">
         <v>278</v>
       </c>
-      <c r="J53" s="38" t="s">
+      <c r="J53" s="56" t="s">
         <v>279</v>
       </c>
-      <c r="K53" s="38" t="s">
+      <c r="K53" s="56" t="s">
         <v>280</v>
       </c>
-      <c r="L53" s="38" t="s">
+      <c r="L53" s="56" t="s">
         <v>281</v>
       </c>
-      <c r="M53" s="38" t="s">
+      <c r="M53" s="56" t="s">
         <v>282</v>
       </c>
     </row>
-    <row r="54" spans="1:13" ht="11.25">
-      <c r="A54" s="34" t="s">
+    <row r="54" spans="1:13" s="13" customFormat="1">
+      <c r="A54" s="49" t="s">
         <v>30</v>
       </c>
-      <c r="B54" s="31">
+      <c r="B54" s="46">
         <v>1500.3</v>
       </c>
-      <c r="C54" s="31">
+      <c r="C54" s="46">
         <v>3071.4</v>
       </c>
-      <c r="D54" s="31">
+      <c r="D54" s="46">
         <v>4644.7</v>
       </c>
-      <c r="E54" s="31">
+      <c r="E54" s="46">
         <v>6194</v>
       </c>
-      <c r="F54" s="31">
+      <c r="F54" s="46">
         <v>7758.3</v>
       </c>
-      <c r="G54" s="31">
+      <c r="G54" s="46">
         <v>9341.7000000000007</v>
       </c>
-      <c r="H54" s="31">
+      <c r="H54" s="46">
         <v>10953</v>
       </c>
-      <c r="I54" s="31">
+      <c r="I54" s="46">
         <v>12534.7</v>
       </c>
-      <c r="J54" s="31">
+      <c r="J54" s="46">
         <v>14094.1</v>
       </c>
-      <c r="K54" s="31">
+      <c r="K54" s="46">
         <v>15680.7</v>
       </c>
-      <c r="L54" s="31">
+      <c r="L54" s="46">
         <v>17282.599999999999</v>
       </c>
-      <c r="M54" s="31">
+      <c r="M54" s="46">
         <v>18923.5</v>
       </c>
     </row>
-    <row r="55" spans="1:13" ht="11.25">
-      <c r="A55" s="28" t="s">
+    <row r="55" spans="1:13" s="13" customFormat="1">
+      <c r="A55" s="43" t="s">
         <v>52</v>
       </c>
-      <c r="B55" s="31" t="s">
+      <c r="B55" s="46" t="s">
         <v>283</v>
       </c>
-      <c r="C55" s="31">
+      <c r="C55" s="46">
         <v>2059.9</v>
       </c>
-      <c r="D55" s="31">
+      <c r="D55" s="46">
         <v>3161.8</v>
       </c>
-      <c r="E55" s="31">
+      <c r="E55" s="46">
         <v>4242.1000000000004</v>
       </c>
-      <c r="F55" s="31">
+      <c r="F55" s="46">
         <v>5334.8</v>
       </c>
-      <c r="G55" s="31">
+      <c r="G55" s="46">
         <v>6431.4</v>
       </c>
-      <c r="H55" s="31">
+      <c r="H55" s="46">
         <v>7508.7</v>
       </c>
-      <c r="I55" s="31">
+      <c r="I55" s="46">
         <v>8588.4</v>
       </c>
-      <c r="J55" s="31">
+      <c r="J55" s="46">
         <v>9655.4</v>
       </c>
-      <c r="K55" s="31">
+      <c r="K55" s="46">
         <v>10741.9</v>
       </c>
-      <c r="L55" s="31">
+      <c r="L55" s="46">
         <v>11837.9</v>
       </c>
-      <c r="M55" s="31">
+      <c r="M55" s="46">
         <v>12953.4</v>
       </c>
     </row>
-    <row r="56" spans="1:13" ht="11.25">
-      <c r="A56" s="60" t="s">
+    <row r="56" spans="1:13" s="13" customFormat="1">
+      <c r="A56" s="53" t="s">
         <v>284</v>
       </c>
-      <c r="B56" s="61"/>
-[...13 lines deleted...]
-      <c r="A57" s="21" t="s">
+      <c r="B56" s="54"/>
+      <c r="C56" s="54"/>
+      <c r="D56" s="54"/>
+      <c r="E56" s="54"/>
+      <c r="F56" s="54"/>
+      <c r="G56" s="54"/>
+      <c r="H56" s="54"/>
+      <c r="I56" s="54"/>
+      <c r="J56" s="54"/>
+      <c r="K56" s="54"/>
+      <c r="L56" s="54"/>
+      <c r="M56" s="55"/>
+    </row>
+    <row r="57" spans="1:13" s="13" customFormat="1" ht="38.25">
+      <c r="A57" s="30" t="s">
         <v>232</v>
       </c>
-      <c r="B57" s="38" t="s">
+      <c r="B57" s="56" t="s">
         <v>285</v>
       </c>
-      <c r="C57" s="38" t="s">
+      <c r="C57" s="56" t="s">
         <v>286</v>
       </c>
-      <c r="D57" s="38" t="s">
+      <c r="D57" s="56" t="s">
         <v>287</v>
       </c>
-      <c r="E57" s="38" t="s">
+      <c r="E57" s="56" t="s">
         <v>288</v>
       </c>
-      <c r="F57" s="38" t="s">
+      <c r="F57" s="56" t="s">
         <v>289</v>
       </c>
-      <c r="G57" s="38" t="s">
+      <c r="G57" s="56" t="s">
         <v>290</v>
       </c>
-      <c r="H57" s="38" t="s">
+      <c r="H57" s="56" t="s">
         <v>291</v>
       </c>
-      <c r="I57" s="38" t="s">
+      <c r="I57" s="56" t="s">
         <v>292</v>
       </c>
-      <c r="J57" s="38" t="s">
+      <c r="J57" s="56" t="s">
         <v>293</v>
       </c>
-      <c r="K57" s="38" t="s">
+      <c r="K57" s="56" t="s">
         <v>294</v>
       </c>
-      <c r="L57" s="38" t="s">
+      <c r="L57" s="56" t="s">
         <v>295</v>
       </c>
-      <c r="M57" s="38" t="s">
+      <c r="M57" s="56" t="s">
         <v>296</v>
       </c>
     </row>
-    <row r="58" spans="1:13" ht="11.25">
-      <c r="A58" s="28" t="s">
+    <row r="58" spans="1:13" s="13" customFormat="1">
+      <c r="A58" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="B58" s="38" t="s">
+      <c r="B58" s="56" t="s">
         <v>297</v>
       </c>
-      <c r="C58" s="38" t="s">
+      <c r="C58" s="56" t="s">
         <v>298</v>
       </c>
-      <c r="D58" s="38" t="s">
+      <c r="D58" s="56" t="s">
         <v>299</v>
       </c>
-      <c r="E58" s="38" t="s">
+      <c r="E58" s="56" t="s">
         <v>300</v>
       </c>
-      <c r="F58" s="38" t="s">
+      <c r="F58" s="56" t="s">
         <v>301</v>
       </c>
-      <c r="G58" s="38" t="s">
+      <c r="G58" s="56" t="s">
         <v>302</v>
       </c>
-      <c r="H58" s="38" t="s">
+      <c r="H58" s="56" t="s">
         <v>303</v>
       </c>
-      <c r="I58" s="38" t="s">
+      <c r="I58" s="56" t="s">
         <v>304</v>
       </c>
-      <c r="J58" s="38" t="s">
+      <c r="J58" s="56" t="s">
         <v>305</v>
       </c>
-      <c r="K58" s="38" t="s">
+      <c r="K58" s="56" t="s">
         <v>306</v>
       </c>
-      <c r="L58" s="38" t="s">
+      <c r="L58" s="56" t="s">
         <v>307</v>
       </c>
-      <c r="M58" s="38" t="s">
+      <c r="M58" s="56" t="s">
         <v>308</v>
       </c>
     </row>
-    <row r="59" spans="1:13" ht="11.25">
-      <c r="A59" s="34" t="s">
+    <row r="59" spans="1:13" s="13" customFormat="1">
+      <c r="A59" s="49" t="s">
         <v>30</v>
       </c>
-      <c r="B59" s="31">
+      <c r="B59" s="46">
         <v>1595.1</v>
       </c>
-      <c r="C59" s="31">
+      <c r="C59" s="46">
         <v>3165.1</v>
       </c>
-      <c r="D59" s="31">
+      <c r="D59" s="46">
         <v>4769.1000000000004</v>
       </c>
-      <c r="E59" s="31">
+      <c r="E59" s="46">
         <v>6446.6</v>
       </c>
-      <c r="F59" s="31">
+      <c r="F59" s="46">
         <v>8115.4</v>
       </c>
-      <c r="G59" s="31">
+      <c r="G59" s="46">
         <v>9788.2999999999993</v>
       </c>
-      <c r="H59" s="31">
+      <c r="H59" s="46">
         <v>11481.3</v>
       </c>
-      <c r="I59" s="31">
+      <c r="I59" s="46">
         <v>13161.2</v>
       </c>
-      <c r="J59" s="31">
+      <c r="J59" s="46">
         <v>14851.6</v>
       </c>
-      <c r="K59" s="31">
+      <c r="K59" s="46">
         <v>16577.2</v>
       </c>
-      <c r="L59" s="31">
+      <c r="L59" s="46">
         <v>18308.3</v>
       </c>
-      <c r="M59" s="31">
+      <c r="M59" s="46">
         <v>20095</v>
       </c>
     </row>
-    <row r="60" spans="1:13" ht="11.25">
-      <c r="A60" s="28" t="s">
+    <row r="60" spans="1:13" s="13" customFormat="1">
+      <c r="A60" s="43" t="s">
         <v>52</v>
       </c>
-      <c r="B60" s="31">
+      <c r="B60" s="46">
         <v>1132.7</v>
       </c>
-      <c r="C60" s="31">
+      <c r="C60" s="46">
         <v>2263</v>
       </c>
-      <c r="D60" s="31">
+      <c r="D60" s="46">
         <v>3405.8</v>
       </c>
-      <c r="E60" s="31">
+      <c r="E60" s="46">
         <v>4590.2</v>
       </c>
-      <c r="F60" s="31">
+      <c r="F60" s="46">
         <v>5780.1</v>
       </c>
-      <c r="G60" s="31">
+      <c r="G60" s="46">
         <v>6970.4</v>
       </c>
-      <c r="H60" s="31">
+      <c r="H60" s="46">
         <v>8167.2</v>
       </c>
-      <c r="I60" s="31">
+      <c r="I60" s="46">
         <v>9370.6</v>
       </c>
-      <c r="J60" s="31">
+      <c r="J60" s="46">
         <v>10587.3</v>
       </c>
-      <c r="K60" s="31">
+      <c r="K60" s="46">
         <v>11815.1</v>
       </c>
-      <c r="L60" s="31">
+      <c r="L60" s="46">
         <v>13054.6</v>
       </c>
-      <c r="M60" s="31">
+      <c r="M60" s="46">
         <v>14321.2</v>
       </c>
     </row>
-    <row r="61" spans="1:13" ht="11.25">
-      <c r="A61" s="60" t="s">
+    <row r="61" spans="1:13" s="13" customFormat="1">
+      <c r="A61" s="53" t="s">
         <v>309</v>
       </c>
-      <c r="B61" s="61"/>
-[...13 lines deleted...]
-      <c r="A62" s="21" t="s">
+      <c r="B61" s="54"/>
+      <c r="C61" s="54"/>
+      <c r="D61" s="54"/>
+      <c r="E61" s="54"/>
+      <c r="F61" s="54"/>
+      <c r="G61" s="54"/>
+      <c r="H61" s="54"/>
+      <c r="I61" s="54"/>
+      <c r="J61" s="54"/>
+      <c r="K61" s="54"/>
+      <c r="L61" s="54"/>
+      <c r="M61" s="55"/>
+    </row>
+    <row r="62" spans="1:13" s="13" customFormat="1" ht="38.25">
+      <c r="A62" s="30" t="s">
         <v>232</v>
       </c>
-      <c r="B62" s="38" t="s">
+      <c r="B62" s="56" t="s">
         <v>310</v>
       </c>
-      <c r="C62" s="38" t="s">
+      <c r="C62" s="56" t="s">
         <v>311</v>
       </c>
-      <c r="D62" s="38" t="s">
+      <c r="D62" s="56" t="s">
         <v>312</v>
       </c>
-      <c r="E62" s="38" t="s">
+      <c r="E62" s="56" t="s">
         <v>313</v>
       </c>
-      <c r="F62" s="38" t="s">
+      <c r="F62" s="56" t="s">
         <v>314</v>
       </c>
-      <c r="G62" s="38" t="s">
+      <c r="G62" s="56" t="s">
         <v>315</v>
       </c>
-      <c r="H62" s="38" t="s">
+      <c r="H62" s="56" t="s">
         <v>316</v>
       </c>
-      <c r="I62" s="38" t="s">
+      <c r="I62" s="56" t="s">
         <v>317</v>
       </c>
-      <c r="J62" s="38" t="s">
+      <c r="J62" s="56" t="s">
         <v>318</v>
       </c>
-      <c r="K62" s="38" t="s">
+      <c r="K62" s="56" t="s">
         <v>319</v>
       </c>
-      <c r="L62" s="38" t="s">
+      <c r="L62" s="56" t="s">
         <v>320</v>
       </c>
-      <c r="M62" s="38" t="s">
+      <c r="M62" s="56" t="s">
         <v>321</v>
       </c>
     </row>
-    <row r="63" spans="1:13" ht="11.25">
-      <c r="A63" s="28" t="s">
+    <row r="63" spans="1:13" s="13" customFormat="1">
+      <c r="A63" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="B63" s="38" t="s">
+      <c r="B63" s="56" t="s">
         <v>322</v>
       </c>
-      <c r="C63" s="38" t="s">
+      <c r="C63" s="56" t="s">
         <v>323</v>
       </c>
-      <c r="D63" s="38" t="s">
+      <c r="D63" s="56" t="s">
         <v>324</v>
       </c>
-      <c r="E63" s="38" t="s">
+      <c r="E63" s="56" t="s">
         <v>325</v>
       </c>
-      <c r="F63" s="38" t="s">
+      <c r="F63" s="56" t="s">
         <v>326</v>
       </c>
-      <c r="G63" s="38" t="s">
+      <c r="G63" s="56" t="s">
         <v>327</v>
       </c>
-      <c r="H63" s="38" t="s">
+      <c r="H63" s="56" t="s">
         <v>328</v>
       </c>
-      <c r="I63" s="38" t="s">
+      <c r="I63" s="56" t="s">
         <v>329</v>
       </c>
-      <c r="J63" s="38" t="s">
+      <c r="J63" s="56" t="s">
         <v>330</v>
       </c>
-      <c r="K63" s="38" t="s">
+      <c r="K63" s="56" t="s">
         <v>331</v>
       </c>
-      <c r="L63" s="38" t="s">
+      <c r="L63" s="56" t="s">
         <v>332</v>
       </c>
-      <c r="M63" s="38" t="s">
+      <c r="M63" s="56" t="s">
         <v>333</v>
       </c>
     </row>
-    <row r="64" spans="1:13" ht="11.25">
-      <c r="A64" s="34" t="s">
+    <row r="64" spans="1:13" s="13" customFormat="1">
+      <c r="A64" s="49" t="s">
         <v>30</v>
       </c>
-      <c r="B64" s="31">
+      <c r="B64" s="46">
         <v>1737.5</v>
       </c>
-      <c r="C64" s="31">
+      <c r="C64" s="46">
         <v>3477.8</v>
       </c>
-      <c r="D64" s="31">
+      <c r="D64" s="46">
         <v>5224.8</v>
       </c>
-      <c r="E64" s="31">
+      <c r="E64" s="46">
         <v>7136.7</v>
       </c>
-      <c r="F64" s="31">
+      <c r="F64" s="46">
         <v>8964.1</v>
       </c>
-      <c r="G64" s="31">
+      <c r="G64" s="46">
         <v>10773.9</v>
       </c>
-      <c r="H64" s="31">
+      <c r="H64" s="46">
         <v>12582.3</v>
       </c>
-      <c r="I64" s="31">
+      <c r="I64" s="46">
         <v>14392.2</v>
       </c>
-      <c r="J64" s="31">
+      <c r="J64" s="46">
         <v>16207.6</v>
       </c>
-      <c r="K64" s="31">
+      <c r="K64" s="46">
         <v>18045.3</v>
       </c>
-      <c r="L64" s="31">
+      <c r="L64" s="46">
         <v>19894.8</v>
       </c>
-      <c r="M64" s="31">
+      <c r="M64" s="46">
         <v>21741.200000000001</v>
       </c>
     </row>
-    <row r="65" spans="1:13" ht="11.25">
-      <c r="A65" s="28" t="s">
+    <row r="65" spans="1:13" s="13" customFormat="1">
+      <c r="A65" s="43" t="s">
         <v>52</v>
       </c>
-      <c r="B65" s="31">
+      <c r="B65" s="46">
         <v>1276.0999999999999</v>
       </c>
-      <c r="C65" s="31">
+      <c r="C65" s="46">
         <v>2540.6999999999998</v>
       </c>
-      <c r="D65" s="31">
+      <c r="D65" s="46">
         <v>3807.7</v>
       </c>
-      <c r="E65" s="31">
+      <c r="E65" s="46">
         <v>5109.5</v>
       </c>
-      <c r="F65" s="31">
+      <c r="F65" s="46">
         <v>6393.6</v>
       </c>
-      <c r="G65" s="31">
+      <c r="G65" s="46">
         <v>7677.3</v>
       </c>
-      <c r="H65" s="31">
+      <c r="H65" s="46">
         <v>8959.2000000000007</v>
       </c>
-      <c r="I65" s="31">
+      <c r="I65" s="46">
         <v>10238.5</v>
       </c>
-      <c r="J65" s="31">
+      <c r="J65" s="46">
         <v>11520.1</v>
       </c>
-      <c r="K65" s="31">
+      <c r="K65" s="46">
         <v>12809.4</v>
       </c>
-      <c r="L65" s="31">
+      <c r="L65" s="46">
         <v>14106.2</v>
       </c>
-      <c r="M65" s="31">
+      <c r="M65" s="46">
         <v>15402.8</v>
       </c>
     </row>
-    <row r="66" spans="1:13" ht="11.25">
-      <c r="A66" s="60" t="s">
+    <row r="66" spans="1:13" s="13" customFormat="1">
+      <c r="A66" s="53" t="s">
         <v>334</v>
       </c>
-      <c r="B66" s="61"/>
-[...13 lines deleted...]
-      <c r="A67" s="21" t="s">
+      <c r="B66" s="54"/>
+      <c r="C66" s="54"/>
+      <c r="D66" s="54"/>
+      <c r="E66" s="54"/>
+      <c r="F66" s="54"/>
+      <c r="G66" s="54"/>
+      <c r="H66" s="54"/>
+      <c r="I66" s="54"/>
+      <c r="J66" s="54"/>
+      <c r="K66" s="54"/>
+      <c r="L66" s="54"/>
+      <c r="M66" s="55"/>
+    </row>
+    <row r="67" spans="1:13" s="13" customFormat="1" ht="38.25">
+      <c r="A67" s="30" t="s">
         <v>232</v>
       </c>
-      <c r="B67" s="38" t="s">
+      <c r="B67" s="56" t="s">
         <v>335</v>
       </c>
-      <c r="C67" s="38" t="s">
+      <c r="C67" s="56" t="s">
         <v>336</v>
       </c>
-      <c r="D67" s="38" t="s">
+      <c r="D67" s="56" t="s">
         <v>337</v>
       </c>
-      <c r="E67" s="38" t="s">
+      <c r="E67" s="56" t="s">
         <v>338</v>
       </c>
-      <c r="F67" s="38" t="s">
+      <c r="F67" s="56" t="s">
         <v>339</v>
       </c>
-      <c r="G67" s="38" t="s">
+      <c r="G67" s="56" t="s">
         <v>340</v>
       </c>
-      <c r="H67" s="38" t="s">
+      <c r="H67" s="56" t="s">
         <v>341</v>
       </c>
-      <c r="I67" s="38" t="s">
+      <c r="I67" s="56" t="s">
         <v>342</v>
       </c>
-      <c r="J67" s="38" t="s">
+      <c r="J67" s="56" t="s">
         <v>343</v>
       </c>
-      <c r="K67" s="38" t="s">
+      <c r="K67" s="56" t="s">
         <v>344</v>
       </c>
-      <c r="L67" s="38" t="s">
+      <c r="L67" s="56" t="s">
         <v>345</v>
       </c>
-      <c r="M67" s="38" t="s">
+      <c r="M67" s="56" t="s">
         <v>346</v>
       </c>
     </row>
-    <row r="68" spans="1:13" ht="11.25">
-      <c r="A68" s="28" t="s">
+    <row r="68" spans="1:13" s="13" customFormat="1">
+      <c r="A68" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="B68" s="38" t="s">
+      <c r="B68" s="56" t="s">
         <v>347</v>
       </c>
-      <c r="C68" s="38" t="s">
+      <c r="C68" s="56" t="s">
         <v>348</v>
       </c>
-      <c r="D68" s="38" t="s">
+      <c r="D68" s="56" t="s">
         <v>349</v>
       </c>
-      <c r="E68" s="38" t="s">
+      <c r="E68" s="56" t="s">
         <v>350</v>
       </c>
-      <c r="F68" s="38" t="s">
+      <c r="F68" s="56" t="s">
         <v>351</v>
       </c>
-      <c r="G68" s="38" t="s">
+      <c r="G68" s="56" t="s">
         <v>352</v>
       </c>
-      <c r="H68" s="38" t="s">
+      <c r="H68" s="56" t="s">
         <v>353</v>
       </c>
-      <c r="I68" s="38" t="s">
+      <c r="I68" s="56" t="s">
         <v>354</v>
       </c>
-      <c r="J68" s="38" t="s">
+      <c r="J68" s="56" t="s">
         <v>355</v>
       </c>
-      <c r="K68" s="38" t="s">
+      <c r="K68" s="56" t="s">
         <v>356</v>
       </c>
-      <c r="L68" s="38" t="s">
+      <c r="L68" s="56" t="s">
         <v>357</v>
       </c>
-      <c r="M68" s="38" t="s">
+      <c r="M68" s="56" t="s">
         <v>358</v>
       </c>
     </row>
-    <row r="69" spans="1:13" ht="11.25">
-      <c r="A69" s="34" t="s">
+    <row r="69" spans="1:13" s="13" customFormat="1">
+      <c r="A69" s="49" t="s">
         <v>30</v>
       </c>
-      <c r="B69" s="31">
+      <c r="B69" s="46">
         <v>1349.5</v>
       </c>
-      <c r="C69" s="31">
+      <c r="C69" s="46">
         <v>3174.6</v>
       </c>
-      <c r="D69" s="31">
+      <c r="D69" s="46">
         <v>5028.1000000000004</v>
       </c>
-      <c r="E69" s="31">
+      <c r="E69" s="46">
         <v>6884.1</v>
       </c>
-      <c r="F69" s="31">
+      <c r="F69" s="46">
         <v>8741.9</v>
       </c>
-      <c r="G69" s="31">
+      <c r="G69" s="46">
         <v>7400.1</v>
       </c>
-      <c r="H69" s="31">
+      <c r="H69" s="46">
         <v>8614.2999999999993</v>
       </c>
-      <c r="I69" s="31">
+      <c r="I69" s="46">
         <v>9829.6</v>
       </c>
-      <c r="J69" s="31">
+      <c r="J69" s="46">
         <v>11045.7</v>
       </c>
-      <c r="K69" s="31">
+      <c r="K69" s="46">
         <v>12266</v>
       </c>
-      <c r="L69" s="31">
+      <c r="L69" s="46">
         <v>13516.9</v>
       </c>
-      <c r="M69" s="31">
+      <c r="M69" s="46">
         <v>14808.4</v>
       </c>
     </row>
-    <row r="70" spans="1:13" ht="11.25">
-      <c r="A70" s="28" t="s">
+    <row r="70" spans="1:13" s="13" customFormat="1">
+      <c r="A70" s="43" t="s">
         <v>52</v>
       </c>
-      <c r="B70" s="31" t="s">
+      <c r="B70" s="46" t="s">
         <v>359</v>
       </c>
-      <c r="C70" s="31">
+      <c r="C70" s="46">
         <v>2123.1999999999998</v>
       </c>
-      <c r="D70" s="31">
+      <c r="D70" s="46">
         <v>3423.5</v>
       </c>
-      <c r="E70" s="31">
+      <c r="E70" s="46">
         <v>4720.3</v>
       </c>
-      <c r="F70" s="31">
+      <c r="F70" s="46">
         <v>6012.8</v>
       </c>
-      <c r="G70" s="31">
+      <c r="G70" s="46">
         <v>5042.3</v>
       </c>
-      <c r="H70" s="31">
+      <c r="H70" s="46">
         <v>5844.6</v>
       </c>
-      <c r="I70" s="31">
+      <c r="I70" s="46">
         <v>6649.5</v>
       </c>
-      <c r="J70" s="31">
+      <c r="J70" s="46">
         <v>7463.4</v>
       </c>
-      <c r="K70" s="31">
+      <c r="K70" s="46">
         <v>8283.7000000000007</v>
       </c>
-      <c r="L70" s="31">
+      <c r="L70" s="46">
         <v>9134.6</v>
       </c>
-      <c r="M70" s="31">
+      <c r="M70" s="46">
         <v>10044.799999999999</v>
       </c>
     </row>
-    <row r="71" spans="1:13" ht="11.25">
-      <c r="A71" s="60" t="s">
+    <row r="71" spans="1:13" s="13" customFormat="1">
+      <c r="A71" s="53" t="s">
         <v>360</v>
       </c>
-      <c r="B71" s="61"/>
-[...13 lines deleted...]
-      <c r="A72" s="21" t="s">
+      <c r="B71" s="54"/>
+      <c r="C71" s="54"/>
+      <c r="D71" s="54"/>
+      <c r="E71" s="54"/>
+      <c r="F71" s="54"/>
+      <c r="G71" s="54"/>
+      <c r="H71" s="54"/>
+      <c r="I71" s="54"/>
+      <c r="J71" s="54"/>
+      <c r="K71" s="54"/>
+      <c r="L71" s="54"/>
+      <c r="M71" s="55"/>
+    </row>
+    <row r="72" spans="1:13" s="13" customFormat="1" ht="38.25">
+      <c r="A72" s="30" t="s">
         <v>232</v>
       </c>
-      <c r="B72" s="38" t="s">
+      <c r="B72" s="56" t="s">
         <v>361</v>
       </c>
-      <c r="C72" s="38" t="s">
+      <c r="C72" s="56" t="s">
         <v>362</v>
       </c>
-      <c r="D72" s="38" t="s">
+      <c r="D72" s="56" t="s">
         <v>363</v>
       </c>
-      <c r="E72" s="38" t="s">
+      <c r="E72" s="56" t="s">
         <v>364</v>
       </c>
-      <c r="F72" s="38" t="s">
+      <c r="F72" s="56" t="s">
         <v>365</v>
       </c>
-      <c r="G72" s="38" t="s">
+      <c r="G72" s="56" t="s">
         <v>366</v>
       </c>
-      <c r="H72" s="38" t="s">
+      <c r="H72" s="56" t="s">
         <v>367</v>
       </c>
-      <c r="I72" s="38" t="s">
+      <c r="I72" s="56" t="s">
         <v>368</v>
       </c>
-      <c r="J72" s="38" t="s">
+      <c r="J72" s="56" t="s">
         <v>369</v>
       </c>
-      <c r="K72" s="38" t="s">
+      <c r="K72" s="56" t="s">
         <v>370</v>
       </c>
-      <c r="L72" s="38" t="s">
+      <c r="L72" s="56" t="s">
         <v>371</v>
       </c>
-      <c r="M72" s="38" t="s">
+      <c r="M72" s="56" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="73" spans="1:13" ht="11.25">
-      <c r="A73" s="28" t="s">
+    <row r="73" spans="1:13" s="13" customFormat="1">
+      <c r="A73" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="B73" s="38" t="s">
+      <c r="B73" s="56" t="s">
         <v>373</v>
       </c>
-      <c r="C73" s="38" t="s">
+      <c r="C73" s="56" t="s">
         <v>374</v>
       </c>
-      <c r="D73" s="38" t="s">
+      <c r="D73" s="56" t="s">
         <v>375</v>
       </c>
-      <c r="E73" s="38" t="s">
+      <c r="E73" s="56" t="s">
         <v>376</v>
       </c>
-      <c r="F73" s="38" t="s">
+      <c r="F73" s="56" t="s">
         <v>377</v>
       </c>
-      <c r="G73" s="38" t="s">
+      <c r="G73" s="56" t="s">
         <v>378</v>
       </c>
-      <c r="H73" s="38" t="s">
+      <c r="H73" s="56" t="s">
         <v>379</v>
       </c>
-      <c r="I73" s="38" t="s">
+      <c r="I73" s="56" t="s">
         <v>380</v>
       </c>
-      <c r="J73" s="38" t="s">
+      <c r="J73" s="56" t="s">
         <v>381</v>
       </c>
-      <c r="K73" s="38" t="s">
+      <c r="K73" s="56" t="s">
         <v>382</v>
       </c>
-      <c r="L73" s="38" t="s">
+      <c r="L73" s="56" t="s">
         <v>383</v>
       </c>
-      <c r="M73" s="38" t="s">
+      <c r="M73" s="56" t="s">
         <v>384</v>
       </c>
     </row>
-    <row r="74" spans="1:13" ht="11.25">
-      <c r="A74" s="34" t="s">
+    <row r="74" spans="1:13" s="13" customFormat="1">
+      <c r="A74" s="49" t="s">
         <v>30</v>
       </c>
-      <c r="B74" s="31">
+      <c r="B74" s="46">
         <v>1227.9000000000001</v>
       </c>
-      <c r="C74" s="31">
+      <c r="C74" s="46">
         <v>2481.1999999999998</v>
       </c>
-      <c r="D74" s="31">
+      <c r="D74" s="46">
         <v>3716.7</v>
       </c>
-      <c r="E74" s="31">
+      <c r="E74" s="46">
         <v>4962.3</v>
       </c>
-      <c r="F74" s="31">
+      <c r="F74" s="46">
         <v>6221.5</v>
       </c>
-      <c r="G74" s="31">
+      <c r="G74" s="46">
         <v>7495.1</v>
       </c>
-      <c r="H74" s="31">
+      <c r="H74" s="46">
         <v>8763.7000000000007</v>
       </c>
-      <c r="I74" s="31">
+      <c r="I74" s="46">
         <v>10021.299999999999</v>
       </c>
-      <c r="J74" s="31">
+      <c r="J74" s="46">
         <v>11287.5</v>
       </c>
-      <c r="K74" s="31">
+      <c r="K74" s="46">
         <v>12564.4</v>
       </c>
-      <c r="L74" s="31">
+      <c r="L74" s="46">
         <v>13854.1</v>
       </c>
-      <c r="M74" s="31">
+      <c r="M74" s="46">
         <v>15138.6</v>
       </c>
     </row>
-    <row r="75" spans="1:13" ht="11.25">
-      <c r="A75" s="28" t="s">
+    <row r="75" spans="1:13" s="13" customFormat="1">
+      <c r="A75" s="43" t="s">
         <v>52</v>
       </c>
-      <c r="B75" s="31" t="s">
+      <c r="B75" s="46" t="s">
         <v>192</v>
       </c>
-      <c r="C75" s="31">
+      <c r="C75" s="46">
         <v>1729.2</v>
       </c>
-      <c r="D75" s="31">
+      <c r="D75" s="46">
         <v>2565.5</v>
       </c>
-      <c r="E75" s="31">
+      <c r="E75" s="46">
         <v>3404.6</v>
       </c>
-      <c r="F75" s="31">
+      <c r="F75" s="46">
         <v>4249.2</v>
       </c>
-      <c r="G75" s="31">
+      <c r="G75" s="46">
         <v>5105.5</v>
       </c>
-      <c r="H75" s="31">
+      <c r="H75" s="46">
         <v>5965.1</v>
       </c>
-      <c r="I75" s="31">
+      <c r="I75" s="46">
         <v>6824.6</v>
       </c>
-      <c r="J75" s="31">
+      <c r="J75" s="46">
         <v>7690</v>
       </c>
-      <c r="K75" s="31">
+      <c r="K75" s="46">
         <v>8563.5</v>
       </c>
-      <c r="L75" s="31">
+      <c r="L75" s="46">
         <v>9440.5</v>
       </c>
-      <c r="M75" s="31">
+      <c r="M75" s="46">
         <v>10321.9</v>
       </c>
     </row>
-    <row r="76" spans="1:13" ht="11.25">
-      <c r="A76" s="60" t="s">
+    <row r="76" spans="1:13" s="13" customFormat="1">
+      <c r="A76" s="53" t="s">
         <v>385</v>
       </c>
-      <c r="B76" s="61"/>
-[...13 lines deleted...]
-      <c r="A77" s="21" t="s">
+      <c r="B76" s="54"/>
+      <c r="C76" s="54"/>
+      <c r="D76" s="54"/>
+      <c r="E76" s="54"/>
+      <c r="F76" s="54"/>
+      <c r="G76" s="54"/>
+      <c r="H76" s="54"/>
+      <c r="I76" s="54"/>
+      <c r="J76" s="54"/>
+      <c r="K76" s="54"/>
+      <c r="L76" s="54"/>
+      <c r="M76" s="55"/>
+    </row>
+    <row r="77" spans="1:13" s="13" customFormat="1" ht="38.25">
+      <c r="A77" s="30" t="s">
         <v>232</v>
       </c>
-      <c r="B77" s="39">
+      <c r="B77" s="57">
         <v>169.7</v>
       </c>
-      <c r="C77" s="39">
+      <c r="C77" s="57">
         <v>299.2</v>
       </c>
-      <c r="D77" s="39">
+      <c r="D77" s="57">
         <v>435.2</v>
       </c>
-      <c r="E77" s="40">
+      <c r="E77" s="58">
         <v>583.79999999999995</v>
       </c>
-      <c r="F77" s="39">
+      <c r="F77" s="57">
         <v>722</v>
       </c>
-      <c r="G77" s="39">
+      <c r="G77" s="57">
         <v>845.9</v>
       </c>
-      <c r="H77" s="39">
+      <c r="H77" s="57">
         <v>984.7</v>
       </c>
-      <c r="I77" s="39">
+      <c r="I77" s="57">
         <v>1122.0999999999999</v>
       </c>
-      <c r="J77" s="39">
+      <c r="J77" s="57">
         <v>1260.4000000000001</v>
       </c>
-      <c r="K77" s="39">
+      <c r="K77" s="57">
         <v>1401.7</v>
       </c>
-      <c r="L77" s="41">
+      <c r="L77" s="57">
         <v>1553.5</v>
       </c>
-      <c r="M77" s="41">
+      <c r="M77" s="57">
         <v>1713.4</v>
       </c>
     </row>
-    <row r="78" spans="1:13" ht="11.25">
-      <c r="A78" s="28" t="s">
+    <row r="78" spans="1:13" s="13" customFormat="1">
+      <c r="A78" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="B78" s="39">
+      <c r="B78" s="57">
         <v>79.099999999999994</v>
       </c>
-      <c r="C78" s="39">
+      <c r="C78" s="57">
         <v>135.1</v>
       </c>
-      <c r="D78" s="39">
+      <c r="D78" s="57">
         <v>200.5</v>
       </c>
-      <c r="E78" s="42">
+      <c r="E78" s="59">
         <v>257</v>
       </c>
-      <c r="F78" s="39">
+      <c r="F78" s="57">
         <v>312.8</v>
       </c>
-      <c r="G78" s="39">
+      <c r="G78" s="57">
         <v>359.4</v>
       </c>
-      <c r="H78" s="39">
+      <c r="H78" s="57">
         <v>412.9</v>
       </c>
-      <c r="I78" s="39">
+      <c r="I78" s="57">
         <v>470.4</v>
       </c>
-      <c r="J78" s="39">
+      <c r="J78" s="57">
         <v>528.1</v>
       </c>
-      <c r="K78" s="39">
+      <c r="K78" s="57">
         <v>585.5</v>
       </c>
-      <c r="L78" s="41">
+      <c r="L78" s="57">
         <v>650.79999999999995</v>
       </c>
-      <c r="M78" s="41">
+      <c r="M78" s="57">
         <v>725.7</v>
       </c>
     </row>
-    <row r="79" spans="1:13" ht="11.25">
-      <c r="A79" s="34" t="s">
+    <row r="79" spans="1:13" s="13" customFormat="1">
+      <c r="A79" s="49" t="s">
         <v>30</v>
       </c>
-      <c r="B79" s="39">
+      <c r="B79" s="57">
         <v>1314.7</v>
       </c>
-      <c r="C79" s="39">
+      <c r="C79" s="57">
         <v>2676.7</v>
       </c>
-      <c r="D79" s="39">
+      <c r="D79" s="57">
         <v>4028.6</v>
       </c>
-      <c r="E79" s="43">
+      <c r="E79" s="60">
         <v>5423.3</v>
       </c>
-      <c r="F79" s="39">
+      <c r="F79" s="57">
         <v>6809.9</v>
       </c>
-      <c r="G79" s="39">
+      <c r="G79" s="57">
         <v>8220.9</v>
       </c>
-      <c r="H79" s="39">
+      <c r="H79" s="57">
         <v>9618.9</v>
       </c>
-      <c r="I79" s="39">
+      <c r="I79" s="57">
         <v>11035.3</v>
       </c>
-      <c r="J79" s="39">
+      <c r="J79" s="57">
         <v>12462.4</v>
       </c>
-      <c r="K79" s="39">
+      <c r="K79" s="57">
         <v>13899.8</v>
       </c>
-      <c r="L79" s="41">
+      <c r="L79" s="57">
         <v>15375</v>
       </c>
-      <c r="M79" s="41">
+      <c r="M79" s="57">
         <v>16847.900000000001</v>
       </c>
     </row>
-    <row r="80" spans="1:13" ht="11.25">
-      <c r="A80" s="28" t="s">
+    <row r="80" spans="1:13" s="13" customFormat="1">
+      <c r="A80" s="43" t="s">
         <v>52</v>
       </c>
-      <c r="B80" s="39">
+      <c r="B80" s="57">
         <v>896.2</v>
       </c>
-      <c r="C80" s="39">
+      <c r="C80" s="57">
         <v>1812.1</v>
       </c>
-      <c r="D80" s="39">
+      <c r="D80" s="57">
         <v>2722</v>
       </c>
-      <c r="E80" s="44">
+      <c r="E80" s="61">
         <v>3639.7</v>
       </c>
-      <c r="F80" s="39">
+      <c r="F80" s="57">
         <v>4552.8999999999996</v>
       </c>
-      <c r="G80" s="39">
+      <c r="G80" s="57">
         <v>5475.5</v>
       </c>
-      <c r="H80" s="39">
+      <c r="H80" s="57">
         <v>6417.8</v>
       </c>
-      <c r="I80" s="39">
+      <c r="I80" s="57">
         <v>7358.7</v>
       </c>
-      <c r="J80" s="39">
+      <c r="J80" s="57">
         <v>8302.2000000000007</v>
       </c>
-      <c r="K80" s="39">
+      <c r="K80" s="57">
         <v>9249.1</v>
       </c>
-      <c r="L80" s="41">
+      <c r="L80" s="57">
         <v>10202.799999999999</v>
       </c>
-      <c r="M80" s="41">
+      <c r="M80" s="57">
         <v>11155.5</v>
       </c>
     </row>
-    <row r="81" spans="1:13" ht="11.25">
-      <c r="A81" s="60" t="s">
+    <row r="81" spans="1:13" s="13" customFormat="1">
+      <c r="A81" s="53" t="s">
         <v>386</v>
       </c>
-      <c r="B81" s="61"/>
-[...13 lines deleted...]
-      <c r="A82" s="21" t="s">
+      <c r="B81" s="54"/>
+      <c r="C81" s="54"/>
+      <c r="D81" s="54"/>
+      <c r="E81" s="54"/>
+      <c r="F81" s="54"/>
+      <c r="G81" s="54"/>
+      <c r="H81" s="54"/>
+      <c r="I81" s="54"/>
+      <c r="J81" s="54"/>
+      <c r="K81" s="54"/>
+      <c r="L81" s="54"/>
+      <c r="M81" s="55"/>
+    </row>
+    <row r="82" spans="1:13" s="13" customFormat="1" ht="38.25">
+      <c r="A82" s="30" t="s">
         <v>232</v>
       </c>
-      <c r="B82" s="41">
+      <c r="B82" s="57">
         <v>128.80000000000001</v>
       </c>
-      <c r="C82" s="41">
+      <c r="C82" s="57">
         <v>266.39999999999998</v>
       </c>
-      <c r="D82" s="39">
+      <c r="D82" s="57">
         <v>410</v>
       </c>
-      <c r="E82" s="39">
+      <c r="E82" s="57">
         <v>573.9</v>
       </c>
-      <c r="F82" s="41">
+      <c r="F82" s="57">
         <v>706.6</v>
       </c>
-      <c r="G82" s="41">
+      <c r="G82" s="57">
         <v>843.4</v>
       </c>
-      <c r="H82" s="41">
+      <c r="H82" s="57">
         <v>976.9</v>
       </c>
-      <c r="I82" s="39">
+      <c r="I82" s="57">
         <v>1100.5999999999999</v>
       </c>
-      <c r="J82" s="41">
+      <c r="J82" s="57">
         <v>1223</v>
       </c>
-      <c r="K82" s="41">
+      <c r="K82" s="57">
         <v>1366.4</v>
       </c>
-      <c r="L82" s="41">
+      <c r="L82" s="57">
         <v>1497.9</v>
       </c>
-      <c r="M82" s="45">
+      <c r="M82" s="62">
         <v>1664.3</v>
       </c>
     </row>
-    <row r="83" spans="1:13" ht="11.25">
-      <c r="A83" s="28" t="s">
+    <row r="83" spans="1:13" s="13" customFormat="1">
+      <c r="A83" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="B83" s="41">
+      <c r="B83" s="57">
         <v>61</v>
       </c>
-      <c r="C83" s="41">
+      <c r="C83" s="57">
         <v>119.5</v>
       </c>
-      <c r="D83" s="39">
+      <c r="D83" s="57">
         <v>179.2</v>
       </c>
-      <c r="E83" s="39">
+      <c r="E83" s="57">
         <v>246</v>
       </c>
-      <c r="F83" s="41">
+      <c r="F83" s="57">
         <v>296.10000000000002</v>
       </c>
-      <c r="G83" s="41">
+      <c r="G83" s="57">
         <v>347.6</v>
       </c>
-      <c r="H83" s="41">
+      <c r="H83" s="57">
         <v>403.7</v>
       </c>
-      <c r="I83" s="39">
+      <c r="I83" s="57">
         <v>460.2</v>
       </c>
-      <c r="J83" s="41">
+      <c r="J83" s="57">
         <v>517.29999999999995</v>
       </c>
-      <c r="K83" s="41">
+      <c r="K83" s="57">
         <v>578</v>
       </c>
-      <c r="L83" s="41">
+      <c r="L83" s="57">
         <v>629.6</v>
       </c>
-      <c r="M83" s="46">
+      <c r="M83" s="63">
         <v>707.2</v>
       </c>
     </row>
-    <row r="84" spans="1:13" ht="11.25">
-      <c r="A84" s="34" t="s">
+    <row r="84" spans="1:13" s="13" customFormat="1">
+      <c r="A84" s="49" t="s">
         <v>30</v>
       </c>
-      <c r="B84" s="41">
+      <c r="B84" s="57">
         <v>1467.8</v>
       </c>
-      <c r="C84" s="41">
+      <c r="C84" s="57">
         <v>2934.4</v>
       </c>
-      <c r="D84" s="39">
+      <c r="D84" s="57">
         <v>4361.3</v>
       </c>
-      <c r="E84" s="39">
+      <c r="E84" s="57">
         <v>5832.8</v>
       </c>
-      <c r="F84" s="41">
+      <c r="F84" s="57">
         <v>7309.9</v>
       </c>
-      <c r="G84" s="41">
+      <c r="G84" s="57">
         <v>8814.4</v>
       </c>
-      <c r="H84" s="41">
+      <c r="H84" s="57">
         <v>10318.700000000001</v>
       </c>
-      <c r="I84" s="39">
+      <c r="I84" s="57">
         <v>11833.5</v>
       </c>
-      <c r="J84" s="41">
+      <c r="J84" s="57">
         <v>13351.2</v>
       </c>
-      <c r="K84" s="41">
+      <c r="K84" s="57">
         <v>14892.2</v>
       </c>
-      <c r="L84" s="41">
+      <c r="L84" s="57">
         <v>16404.8</v>
       </c>
-      <c r="M84" s="46">
+      <c r="M84" s="63">
         <v>17933</v>
       </c>
     </row>
-    <row r="85" spans="1:13" ht="11.25">
-      <c r="A85" s="28" t="s">
+    <row r="85" spans="1:13" s="13" customFormat="1">
+      <c r="A85" s="43" t="s">
         <v>52</v>
       </c>
-      <c r="B85" s="41">
+      <c r="B85" s="57">
         <v>974.7</v>
       </c>
-      <c r="C85" s="41">
+      <c r="C85" s="57">
         <v>1957.9</v>
       </c>
-      <c r="D85" s="39">
+      <c r="D85" s="57">
         <v>2989.3</v>
       </c>
-      <c r="E85" s="39">
+      <c r="E85" s="57">
         <v>4056.7</v>
       </c>
-      <c r="F85" s="41">
+      <c r="F85" s="57">
         <v>5126.6000000000004</v>
       </c>
-      <c r="G85" s="41">
+      <c r="G85" s="57">
         <v>6189.8</v>
       </c>
-      <c r="H85" s="41">
+      <c r="H85" s="57">
         <v>7262</v>
       </c>
-      <c r="I85" s="39">
+      <c r="I85" s="57">
         <v>8342.2999999999993</v>
       </c>
-      <c r="J85" s="41">
+      <c r="J85" s="57">
         <v>9427.5</v>
       </c>
-      <c r="K85" s="41">
+      <c r="K85" s="57">
         <v>10540.4</v>
       </c>
-      <c r="L85" s="41">
+      <c r="L85" s="57">
         <v>11639.2</v>
       </c>
-      <c r="M85" s="46">
+      <c r="M85" s="63">
         <v>12751.3</v>
       </c>
     </row>
-    <row r="86" spans="1:13" ht="11.25">
-      <c r="A86" s="60" t="s">
+    <row r="86" spans="1:13" s="13" customFormat="1">
+      <c r="A86" s="53" t="s">
         <v>387</v>
       </c>
-      <c r="B86" s="61"/>
-[...13 lines deleted...]
-      <c r="A87" s="21" t="s">
+      <c r="B86" s="54"/>
+      <c r="C86" s="54"/>
+      <c r="D86" s="54"/>
+      <c r="E86" s="54"/>
+      <c r="F86" s="54"/>
+      <c r="G86" s="54"/>
+      <c r="H86" s="54"/>
+      <c r="I86" s="54"/>
+      <c r="J86" s="54"/>
+      <c r="K86" s="54"/>
+      <c r="L86" s="54"/>
+      <c r="M86" s="55"/>
+    </row>
+    <row r="87" spans="1:13" s="13" customFormat="1" ht="38.25">
+      <c r="A87" s="30" t="s">
         <v>232</v>
       </c>
-      <c r="B87" s="47">
+      <c r="B87" s="63">
         <v>126.5</v>
       </c>
-      <c r="C87" s="48">
+      <c r="C87" s="64">
         <v>288.10000000000002</v>
       </c>
-      <c r="D87" s="46">
+      <c r="D87" s="63">
         <v>425.2</v>
       </c>
-      <c r="E87" s="41">
+      <c r="E87" s="57">
         <v>559.9</v>
       </c>
-      <c r="F87" s="41">
+      <c r="F87" s="57">
         <v>682.8</v>
       </c>
-      <c r="G87" s="39">
+      <c r="G87" s="57">
         <v>807.5</v>
       </c>
-      <c r="H87" s="39">
+      <c r="H87" s="57">
         <v>929.5</v>
       </c>
-      <c r="I87" s="39">
+      <c r="I87" s="57">
         <v>1065.7</v>
       </c>
-      <c r="J87" s="41"/>
-[...5 lines deleted...]
-      <c r="A88" s="28" t="s">
+      <c r="J87" s="57">
+        <v>1200.2</v>
+      </c>
+      <c r="K87" s="57"/>
+      <c r="L87" s="57"/>
+      <c r="M87" s="62"/>
+    </row>
+    <row r="88" spans="1:13" s="13" customFormat="1">
+      <c r="A88" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="B88" s="47">
+      <c r="B88" s="63">
         <v>55.8</v>
       </c>
-      <c r="C88" s="48">
+      <c r="C88" s="64">
         <v>131.80000000000001</v>
       </c>
-      <c r="D88" s="46">
+      <c r="D88" s="63">
         <v>190.1</v>
       </c>
-      <c r="E88" s="41">
+      <c r="E88" s="57">
         <v>249.5</v>
       </c>
-      <c r="F88" s="41">
+      <c r="F88" s="57">
         <v>303.8</v>
       </c>
-      <c r="G88" s="39">
+      <c r="G88" s="57">
         <v>357.9</v>
       </c>
-      <c r="H88" s="39">
+      <c r="H88" s="57">
         <v>414</v>
       </c>
-      <c r="I88" s="39">
+      <c r="I88" s="57">
         <v>475.1</v>
       </c>
-      <c r="J88" s="41"/>
-[...5 lines deleted...]
-      <c r="A89" s="34" t="s">
+      <c r="J88" s="57">
+        <v>543.79999999999995</v>
+      </c>
+      <c r="K88" s="57"/>
+      <c r="L88" s="57"/>
+      <c r="M88" s="63"/>
+    </row>
+    <row r="89" spans="1:13" s="13" customFormat="1">
+      <c r="A89" s="49" t="s">
         <v>30</v>
       </c>
-      <c r="B89" s="47">
+      <c r="B89" s="63">
         <v>1414.8</v>
       </c>
-      <c r="C89" s="48">
+      <c r="C89" s="64">
         <v>2820.9</v>
       </c>
-      <c r="D89" s="46">
+      <c r="D89" s="63">
         <v>4229.3999999999996</v>
       </c>
-      <c r="E89" s="41">
+      <c r="E89" s="57">
         <v>5763.8</v>
       </c>
-      <c r="F89" s="41">
+      <c r="F89" s="57">
         <v>7263.4</v>
       </c>
-      <c r="G89" s="39">
+      <c r="G89" s="57">
         <v>8746.9</v>
       </c>
-      <c r="H89" s="39">
+      <c r="H89" s="57">
         <v>10249.5</v>
       </c>
-      <c r="I89" s="39">
+      <c r="I89" s="57">
         <v>11755.3</v>
       </c>
-      <c r="J89" s="41"/>
-[...5 lines deleted...]
-      <c r="A90" s="28" t="s">
+      <c r="J89" s="57">
+        <v>13266.8</v>
+      </c>
+      <c r="K89" s="57"/>
+      <c r="L89" s="57"/>
+      <c r="M89" s="63"/>
+    </row>
+    <row r="90" spans="1:13" s="13" customFormat="1">
+      <c r="A90" s="43" t="s">
         <v>52</v>
       </c>
-      <c r="B90" s="47">
+      <c r="B90" s="63">
         <v>1001.1</v>
       </c>
-      <c r="C90" s="48">
+      <c r="C90" s="64">
         <v>1998.7</v>
       </c>
-      <c r="D90" s="46">
+      <c r="D90" s="63">
         <v>2994.6</v>
       </c>
-      <c r="E90" s="46">
+      <c r="E90" s="63">
         <v>3997.2</v>
       </c>
-      <c r="F90" s="41">
+      <c r="F90" s="57">
         <v>5013</v>
       </c>
-      <c r="G90" s="39">
+      <c r="G90" s="57">
         <v>6036.7</v>
       </c>
-      <c r="H90" s="39">
+      <c r="H90" s="57">
         <v>7075.4</v>
       </c>
-      <c r="I90" s="39">
+      <c r="I90" s="57">
         <v>8126.1</v>
       </c>
-      <c r="J90" s="41"/>
-[...2 lines deleted...]
-      <c r="M90" s="46"/>
+      <c r="J90" s="57">
+        <v>9195</v>
+      </c>
+      <c r="K90" s="57"/>
+      <c r="L90" s="57"/>
+      <c r="M90" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A66:M66"/>
     <mergeCell ref="A71:M71"/>
     <mergeCell ref="A76:M76"/>
     <mergeCell ref="A81:M81"/>
     <mergeCell ref="A86:M86"/>
     <mergeCell ref="A41:M41"/>
     <mergeCell ref="A46:M46"/>
     <mergeCell ref="A51:M51"/>
     <mergeCell ref="A56:M56"/>
     <mergeCell ref="A61:M61"/>
     <mergeCell ref="A31:M31"/>
     <mergeCell ref="A36:M36"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A21:M21"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>