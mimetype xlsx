--- v0 (2026-06-24)
+++ v1 (2026-07-14)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="255" yWindow="180" windowWidth="14400" windowHeight="13125"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12390"/>
   </bookViews>
   <sheets>
     <sheet name="нарастание" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1477" uniqueCount="939">
   <si>
     <t>млн. тенге</t>
   </si>
   <si>
     <t xml:space="preserve">Объем услуг почтовой и курьерской деятельности и услуг связи по видам за 2010 год </t>
   </si>
   <si>
     <t xml:space="preserve">Объем услуг почтовой и курьерской деятельности и услуг связи по видам за 2011 год </t>
   </si>
   <si>
     <t xml:space="preserve">Объем услуг почтовой и курьерской деятельности и услуг связи по видам за 2012 год </t>
   </si>
   <si>
     <t xml:space="preserve">Объем услуг почтовой и курьерской деятельности и услуг связи по видам за 2013 год </t>
   </si>
@@ -2837,55 +2837,55 @@
   </si>
   <si>
     <t xml:space="preserve"> Январь-сентябрь</t>
   </si>
   <si>
     <t>Январь-октябрь</t>
   </si>
   <si>
     <t>Январь-ноябрь</t>
   </si>
   <si>
     <t xml:space="preserve">Январь-декабрь </t>
   </si>
   <si>
     <t xml:space="preserve">Объем услуг почтовой и курьерской деятельности и услуг связи по видам за 2025 год </t>
   </si>
   <si>
     <t xml:space="preserve">Объем услуг почтовой и курьерской деятельности и услуг связи по видам за 2026 год </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
-    <numFmt numFmtId="192" formatCode="0.0"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="198" formatCode="###,###,###,##0.0"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="168" formatCode="###,###,###,##0.0"/>
   </numFmts>
   <fonts count="12">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
@@ -2921,51 +2921,51 @@
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -3003,266 +3003,284 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="192" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="195" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="194" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="195" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="194" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="194" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="194" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="194" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="194" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="195" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="194" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="194" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="194" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="194" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="194" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="194" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="194" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="194" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="194" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="194" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="194" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="197" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="197" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="197" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="192" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="192" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="197" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="197" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="197" fontId="8" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="197" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="198" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="198" fontId="11" fillId="0" borderId="3" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="11" fillId="0" borderId="3" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="197" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="197" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 24" xfId="1"/>
     <cellStyle name="Обычный 29" xfId="2"/>
     <cellStyle name="Обычный 30" xfId="3"/>
     <cellStyle name="Обычный 32" xfId="4"/>
     <cellStyle name="Обычный 33" xfId="5"/>
     <cellStyle name="Обычный 5" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -3288,51 +3306,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -3466,54 +3484,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Q300"/>
+  <dimension ref="A1:Q301"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A277" workbookViewId="0">
-      <selection activeCell="J300" sqref="J300"/>
+      <selection activeCell="C303" sqref="C303"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="30.85546875" style="5" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="5" customWidth="1"/>
     <col min="3" max="3" width="11.28515625" style="5" customWidth="1"/>
     <col min="4" max="4" width="10.5703125" style="5" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" style="5" customWidth="1"/>
     <col min="6" max="6" width="11.140625" style="5" customWidth="1"/>
     <col min="7" max="7" width="10.7109375" style="5" customWidth="1"/>
     <col min="8" max="8" width="10" style="5" customWidth="1"/>
     <col min="9" max="9" width="10.140625" style="5" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="5" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" style="5" customWidth="1"/>
     <col min="12" max="12" width="11.140625" style="5" customWidth="1"/>
     <col min="13" max="13" width="11.42578125" style="5" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="11.25">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
@@ -12335,371 +12353,394 @@
         <v>935</v>
       </c>
       <c r="M283" s="9" t="s">
         <v>936</v>
       </c>
     </row>
     <row r="284" spans="1:17" ht="22.5">
       <c r="A284" s="44" t="s">
         <v>5</v>
       </c>
       <c r="B284" s="53">
         <v>126.5</v>
       </c>
       <c r="C284" s="56">
         <v>288.10000000000002</v>
       </c>
       <c r="D284" s="57">
         <v>425.2</v>
       </c>
       <c r="E284" s="51">
         <v>559.9</v>
       </c>
       <c r="F284" s="58">
         <v>682.8</v>
       </c>
-      <c r="G284" s="51"/>
+      <c r="G284" s="60">
+        <v>807.5</v>
+      </c>
       <c r="H284" s="51"/>
       <c r="I284" s="43"/>
       <c r="J284" s="51"/>
       <c r="K284" s="51"/>
       <c r="L284" s="51"/>
       <c r="M284" s="53"/>
       <c r="N284" s="42"/>
       <c r="O284" s="42"/>
       <c r="Q284" s="42"/>
     </row>
     <row r="285" spans="1:17" ht="11.25">
       <c r="A285" s="45" t="s">
         <v>6</v>
       </c>
       <c r="B285" s="54">
         <v>55.8</v>
       </c>
       <c r="C285" s="56">
         <v>131.80000000000001</v>
       </c>
       <c r="D285" s="57">
         <v>190.1</v>
       </c>
       <c r="E285" s="51">
         <v>249.5</v>
       </c>
       <c r="F285" s="58">
         <v>303.8</v>
       </c>
-      <c r="G285" s="51"/>
+      <c r="G285" s="58">
+        <v>357.9</v>
+      </c>
       <c r="H285" s="51"/>
       <c r="I285" s="43"/>
       <c r="J285" s="51"/>
       <c r="K285" s="51"/>
       <c r="L285" s="51"/>
       <c r="M285" s="54"/>
       <c r="N285" s="42"/>
       <c r="O285" s="42"/>
       <c r="Q285" s="42"/>
     </row>
     <row r="286" spans="1:17" ht="11.25">
       <c r="A286" s="46" t="s">
         <v>19</v>
       </c>
       <c r="B286" s="54">
         <v>1414.8</v>
       </c>
       <c r="C286" s="56">
         <v>2820.9</v>
       </c>
       <c r="D286" s="57">
         <v>4229.3999999999996</v>
       </c>
       <c r="E286" s="51">
         <v>5763.8</v>
       </c>
       <c r="F286" s="58">
         <v>7263.4</v>
       </c>
-      <c r="G286" s="51"/>
+      <c r="G286" s="58">
+        <v>8746.9</v>
+      </c>
       <c r="H286" s="51"/>
       <c r="I286" s="43"/>
       <c r="J286" s="51"/>
       <c r="K286" s="51"/>
       <c r="L286" s="51"/>
       <c r="M286" s="54"/>
       <c r="N286" s="42"/>
       <c r="O286" s="42"/>
       <c r="Q286" s="42"/>
     </row>
     <row r="287" spans="1:17" ht="11.25">
       <c r="A287" s="25" t="s">
         <v>21</v>
       </c>
       <c r="B287" s="27"/>
       <c r="C287" s="27"/>
       <c r="D287" s="14"/>
       <c r="E287" s="43"/>
       <c r="F287" s="52"/>
-      <c r="G287" s="51"/>
+      <c r="G287" s="58"/>
       <c r="H287" s="51"/>
       <c r="I287" s="43"/>
       <c r="J287" s="14"/>
       <c r="K287" s="14"/>
       <c r="L287" s="14"/>
       <c r="M287" s="12"/>
       <c r="N287" s="42"/>
       <c r="O287" s="42"/>
       <c r="Q287" s="42"/>
     </row>
     <row r="288" spans="1:17" ht="22.5">
       <c r="A288" s="25" t="s">
         <v>8</v>
       </c>
       <c r="B288" s="54">
         <v>42.3</v>
       </c>
       <c r="C288" s="56">
         <v>84.1</v>
       </c>
       <c r="D288" s="57">
         <v>126.1</v>
       </c>
       <c r="E288" s="51">
         <v>167.7</v>
       </c>
       <c r="F288" s="58">
         <v>209.7</v>
       </c>
-      <c r="G288" s="51"/>
+      <c r="G288" s="58">
+        <v>250.9</v>
+      </c>
       <c r="H288" s="51"/>
       <c r="I288" s="43"/>
       <c r="J288" s="51"/>
       <c r="K288" s="51"/>
       <c r="L288" s="51"/>
       <c r="M288" s="54"/>
       <c r="N288" s="42"/>
       <c r="O288" s="42"/>
       <c r="Q288" s="42"/>
     </row>
     <row r="289" spans="1:17" ht="11.25">
       <c r="A289" s="25" t="s">
         <v>9</v>
       </c>
       <c r="B289" s="54">
         <v>84.5</v>
       </c>
       <c r="C289" s="56">
         <v>168.8</v>
       </c>
       <c r="D289" s="57">
         <v>252.5</v>
       </c>
       <c r="E289" s="51">
         <v>335.6</v>
       </c>
       <c r="F289" s="58">
         <v>417.7</v>
       </c>
-      <c r="G289" s="51"/>
+      <c r="G289" s="58">
+        <v>498.2</v>
+      </c>
       <c r="H289" s="51"/>
       <c r="I289" s="43"/>
       <c r="J289" s="51"/>
       <c r="K289" s="51"/>
       <c r="L289" s="51"/>
       <c r="M289" s="54"/>
       <c r="N289" s="42"/>
       <c r="O289" s="42"/>
       <c r="Q289" s="42"/>
     </row>
     <row r="290" spans="1:17" ht="33.75">
       <c r="A290" s="25" t="s">
         <v>24</v>
       </c>
       <c r="B290" s="54">
         <v>49.9</v>
       </c>
       <c r="C290" s="56">
         <v>108.5</v>
       </c>
       <c r="D290" s="57">
         <v>166.1</v>
       </c>
       <c r="E290" s="51">
         <v>224.4</v>
       </c>
       <c r="F290" s="58">
         <v>291.60000000000002</v>
       </c>
-      <c r="G290" s="51"/>
+      <c r="G290" s="58">
+        <v>358.8</v>
+      </c>
       <c r="H290" s="51"/>
       <c r="I290" s="43"/>
       <c r="J290" s="51"/>
       <c r="K290" s="51"/>
       <c r="L290" s="51"/>
       <c r="M290" s="54"/>
       <c r="N290" s="42"/>
       <c r="O290" s="42"/>
       <c r="Q290" s="42"/>
     </row>
     <row r="291" spans="1:17" ht="33.75">
       <c r="A291" s="25" t="s">
         <v>25</v>
       </c>
       <c r="B291" s="54">
         <v>681.2</v>
       </c>
       <c r="C291" s="56">
         <v>1363.6</v>
       </c>
       <c r="D291" s="57">
         <v>2037.9</v>
       </c>
       <c r="E291" s="51">
         <v>2725.8</v>
       </c>
       <c r="F291" s="58">
         <v>3432.9</v>
       </c>
-      <c r="G291" s="51"/>
+      <c r="G291" s="58">
+        <v>4134.2</v>
+      </c>
       <c r="H291" s="51"/>
       <c r="I291" s="43"/>
       <c r="J291" s="51"/>
       <c r="K291" s="51"/>
       <c r="L291" s="51"/>
       <c r="M291" s="54"/>
       <c r="N291" s="42"/>
       <c r="O291" s="42"/>
       <c r="Q291" s="42"/>
     </row>
     <row r="292" spans="1:17" ht="45">
       <c r="A292" s="25" t="s">
         <v>12</v>
       </c>
       <c r="B292" s="54">
         <v>254.8</v>
       </c>
       <c r="C292" s="56">
         <v>492</v>
       </c>
       <c r="D292" s="57">
         <v>736.7</v>
       </c>
       <c r="E292" s="51">
         <v>981.9</v>
       </c>
       <c r="F292" s="58">
         <v>1231.8</v>
       </c>
-      <c r="G292" s="51"/>
+      <c r="G292" s="58">
+        <v>1482.6</v>
+      </c>
       <c r="H292" s="51"/>
       <c r="I292" s="43"/>
       <c r="J292" s="51"/>
       <c r="K292" s="51"/>
       <c r="L292" s="51"/>
       <c r="M292" s="54"/>
       <c r="N292" s="42"/>
       <c r="O292" s="42"/>
       <c r="Q292" s="42"/>
     </row>
     <row r="293" spans="1:17" ht="11.25">
       <c r="A293" s="25" t="s">
         <v>13</v>
       </c>
       <c r="B293" s="54">
         <v>4.7</v>
       </c>
       <c r="C293" s="56">
         <v>5.0999999999999996</v>
       </c>
       <c r="D293" s="57">
         <v>5.6</v>
       </c>
       <c r="E293" s="51">
         <v>6.1</v>
       </c>
       <c r="F293" s="58">
         <v>6.5</v>
       </c>
-      <c r="G293" s="51"/>
+      <c r="G293" s="58">
+        <v>7</v>
+      </c>
       <c r="H293" s="51"/>
       <c r="I293" s="43"/>
       <c r="J293" s="51"/>
       <c r="K293" s="51"/>
       <c r="L293" s="51"/>
       <c r="M293" s="54"/>
       <c r="N293" s="42"/>
       <c r="O293" s="42"/>
       <c r="Q293" s="42"/>
     </row>
     <row r="294" spans="1:17" ht="22.5">
       <c r="A294" s="25" t="s">
         <v>26</v>
       </c>
       <c r="B294" s="54">
         <v>297.39999999999998</v>
       </c>
       <c r="C294" s="56">
         <v>598.79999999999995</v>
       </c>
       <c r="D294" s="57">
         <v>904.5</v>
       </c>
       <c r="E294" s="51">
         <v>1322.3</v>
       </c>
       <c r="F294" s="58">
         <v>1673.2</v>
       </c>
-      <c r="G294" s="51"/>
+      <c r="G294" s="58">
+        <v>2015.2</v>
+      </c>
       <c r="H294" s="51"/>
       <c r="I294" s="43"/>
       <c r="J294" s="51"/>
       <c r="K294" s="51"/>
       <c r="L294" s="51"/>
       <c r="M294" s="54"/>
       <c r="N294" s="42"/>
       <c r="O294" s="42"/>
+      <c r="P294" s="42"/>
       <c r="Q294" s="42"/>
     </row>
     <row r="295" spans="1:17" ht="22.5">
       <c r="A295" s="45" t="s">
         <v>20</v>
       </c>
       <c r="B295" s="54">
         <v>1001.1</v>
       </c>
       <c r="C295" s="56">
         <v>1998.7</v>
       </c>
       <c r="D295" s="57">
         <v>2994.6</v>
       </c>
       <c r="E295" s="57">
         <v>3997.2</v>
       </c>
       <c r="F295" s="58">
         <v>5013</v>
       </c>
-      <c r="G295" s="51"/>
+      <c r="G295" s="58">
+        <v>6036.7</v>
+      </c>
       <c r="H295" s="51"/>
       <c r="I295" s="43"/>
       <c r="J295" s="51"/>
       <c r="K295" s="51"/>
       <c r="L295" s="51"/>
       <c r="M295" s="54"/>
       <c r="N295" s="42"/>
       <c r="O295" s="42"/>
       <c r="Q295" s="42"/>
     </row>
     <row r="296" spans="1:17" ht="12.2" customHeight="1">
       <c r="A296" s="29" t="s">
         <v>27</v>
       </c>
       <c r="I296" s="48"/>
     </row>
     <row r="297" spans="1:17" ht="12.2" customHeight="1">
       <c r="A297" s="30" t="s">
         <v>923</v>
       </c>
       <c r="C297" s="48"/>
       <c r="D297" s="48"/>
       <c r="F297" s="42"/>
       <c r="G297" s="42"/>
       <c r="H297" s="42"/>
@@ -12713,50 +12754,62 @@
         <v>924</v>
       </c>
       <c r="B298" s="42"/>
       <c r="E298" s="42"/>
       <c r="F298" s="42"/>
       <c r="G298" s="42"/>
       <c r="H298" s="42"/>
       <c r="I298" s="42"/>
       <c r="J298" s="42"/>
       <c r="K298" s="42"/>
       <c r="L298" s="42"/>
       <c r="M298" s="42"/>
       <c r="O298" s="42"/>
     </row>
     <row r="299" spans="1:17" ht="12.2" customHeight="1">
       <c r="B299" s="42"/>
       <c r="D299" s="42"/>
       <c r="E299" s="42"/>
       <c r="F299" s="42"/>
     </row>
     <row r="300" spans="1:17" ht="12.2" customHeight="1">
       <c r="B300" s="55"/>
       <c r="C300" s="55"/>
       <c r="E300" s="42"/>
       <c r="G300" s="42"/>
+    </row>
+    <row r="301" spans="1:17" ht="12.2" customHeight="1">
+      <c r="G301" s="42"/>
+      <c r="H301" s="42"/>
+      <c r="I301" s="42"/>
+      <c r="J301" s="42"/>
+      <c r="K301" s="42"/>
+      <c r="L301" s="42"/>
+      <c r="M301" s="42"/>
+      <c r="N301" s="42"/>
+      <c r="O301" s="42"/>
+      <c r="P301" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A281:M281"/>
     <mergeCell ref="A262:M262"/>
     <mergeCell ref="A81:M81"/>
     <mergeCell ref="A97:M97"/>
     <mergeCell ref="A243:M243"/>
     <mergeCell ref="A148:M148"/>
     <mergeCell ref="A129:M129"/>
     <mergeCell ref="A113:M113"/>
     <mergeCell ref="A224:M224"/>
     <mergeCell ref="A205:M205"/>
     <mergeCell ref="A186:M186"/>
     <mergeCell ref="A167:M167"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A33:M33"/>
     <mergeCell ref="A49:M49"/>
     <mergeCell ref="A65:M65"/>
     <mergeCell ref="A17:M17"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>