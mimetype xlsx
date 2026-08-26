--- v1 (2026-07-14)
+++ v2 (2026-08-26)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12390"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795"/>
   </bookViews>
   <sheets>
     <sheet name="нарастание" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1477" uniqueCount="939">
   <si>
     <t>млн. тенге</t>
   </si>
   <si>
     <t xml:space="preserve">Объем услуг почтовой и курьерской деятельности и услуг связи по видам за 2010 год </t>
   </si>
   <si>
     <t xml:space="preserve">Объем услуг почтовой и курьерской деятельности и услуг связи по видам за 2011 год </t>
   </si>
   <si>
     <t xml:space="preserve">Объем услуг почтовой и курьерской деятельности и услуг связи по видам за 2012 год </t>
   </si>
   <si>
     <t xml:space="preserve">Объем услуг почтовой и курьерской деятельности и услуг связи по видам за 2013 год </t>
   </si>
@@ -3170,55 +3170,55 @@
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="11" fillId="0" borderId="3" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 24" xfId="1"/>
     <cellStyle name="Обычный 29" xfId="2"/>
     <cellStyle name="Обычный 30" xfId="3"/>
     <cellStyle name="Обычный 32" xfId="4"/>
     <cellStyle name="Обычный 33" xfId="5"/>
     <cellStyle name="Обычный 5" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -3487,102 +3487,102 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q301"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A277" workbookViewId="0">
-      <selection activeCell="C303" sqref="C303"/>
+      <selection activeCell="K299" sqref="K299"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="30.85546875" style="5" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="5" customWidth="1"/>
     <col min="3" max="3" width="11.28515625" style="5" customWidth="1"/>
     <col min="4" max="4" width="10.5703125" style="5" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" style="5" customWidth="1"/>
     <col min="6" max="6" width="11.140625" style="5" customWidth="1"/>
     <col min="7" max="7" width="10.7109375" style="5" customWidth="1"/>
     <col min="8" max="8" width="10" style="5" customWidth="1"/>
     <col min="9" max="9" width="10.140625" style="5" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="5" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" style="5" customWidth="1"/>
     <col min="12" max="12" width="11.140625" style="5" customWidth="1"/>
     <col min="13" max="13" width="11.42578125" style="5" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="11.25">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="3"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
     </row>
     <row r="2" spans="1:14" ht="15.75" customHeight="1">
-      <c r="A2" s="59" t="s">
+      <c r="A2" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="59"/>
-[...10 lines deleted...]
-      <c r="M2" s="59"/>
+      <c r="B2" s="60"/>
+      <c r="C2" s="60"/>
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="60"/>
+      <c r="G2" s="60"/>
+      <c r="H2" s="60"/>
+      <c r="I2" s="60"/>
+      <c r="J2" s="60"/>
+      <c r="K2" s="60"/>
+      <c r="L2" s="60"/>
+      <c r="M2" s="60"/>
     </row>
     <row r="3" spans="1:14" ht="12.2" customHeight="1" thickBot="1">
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="M3" s="7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:14" ht="34.5" customHeight="1" thickBot="1">
       <c r="A4" s="8"/>
       <c r="B4" s="9" t="s">
         <v>925</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>926</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>927</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>928</v>
       </c>
       <c r="F4" s="9" t="s">
@@ -4042,65 +4042,65 @@
       </c>
       <c r="L15" s="12">
         <v>6922.5</v>
       </c>
       <c r="M15" s="16">
         <v>7591.6</v>
       </c>
       <c r="N15" s="38"/>
     </row>
     <row r="16" spans="1:14" ht="16.5" customHeight="1">
       <c r="A16" s="31"/>
       <c r="B16" s="32"/>
       <c r="C16" s="33"/>
       <c r="D16" s="34"/>
       <c r="E16" s="34"/>
       <c r="F16" s="34"/>
       <c r="G16" s="32"/>
       <c r="H16" s="33"/>
       <c r="I16" s="33"/>
       <c r="J16" s="34"/>
       <c r="K16" s="34"/>
       <c r="L16" s="34"/>
       <c r="M16" s="32"/>
     </row>
     <row r="17" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A17" s="59" t="s">
+      <c r="A17" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="B17" s="59"/>
-[...10 lines deleted...]
-      <c r="M17" s="59"/>
+      <c r="B17" s="60"/>
+      <c r="C17" s="60"/>
+      <c r="D17" s="60"/>
+      <c r="E17" s="60"/>
+      <c r="F17" s="60"/>
+      <c r="G17" s="60"/>
+      <c r="H17" s="60"/>
+      <c r="I17" s="60"/>
+      <c r="J17" s="60"/>
+      <c r="K17" s="60"/>
+      <c r="L17" s="60"/>
+      <c r="M17" s="60"/>
     </row>
     <row r="18" spans="1:13" ht="13.5" customHeight="1" thickBot="1">
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
       <c r="E18" s="6"/>
       <c r="F18" s="6"/>
       <c r="M18" s="26" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="39.75" customHeight="1" thickBot="1">
       <c r="A19" s="8"/>
       <c r="B19" s="9" t="s">
         <v>925</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>926</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>927</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>928</v>
       </c>
       <c r="F19" s="9" t="s">
@@ -4590,65 +4590,65 @@
         <v>7083.9</v>
       </c>
       <c r="L31" s="14">
         <v>7815.4</v>
       </c>
       <c r="M31" s="14">
         <v>8571.4</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="15" customHeight="1">
       <c r="A32" s="28"/>
       <c r="B32" s="28"/>
       <c r="C32" s="28"/>
       <c r="D32" s="28"/>
       <c r="E32" s="28"/>
       <c r="F32" s="28"/>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="28"/>
       <c r="L32" s="28"/>
       <c r="M32" s="28"/>
     </row>
     <row r="33" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A33" s="59" t="s">
+      <c r="A33" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="B33" s="59"/>
-[...10 lines deleted...]
-      <c r="M33" s="59"/>
+      <c r="B33" s="60"/>
+      <c r="C33" s="60"/>
+      <c r="D33" s="60"/>
+      <c r="E33" s="60"/>
+      <c r="F33" s="60"/>
+      <c r="G33" s="60"/>
+      <c r="H33" s="60"/>
+      <c r="I33" s="60"/>
+      <c r="J33" s="60"/>
+      <c r="K33" s="60"/>
+      <c r="L33" s="60"/>
+      <c r="M33" s="60"/>
     </row>
     <row r="34" spans="1:13" ht="17.25" customHeight="1" thickBot="1">
       <c r="C34" s="6"/>
       <c r="D34" s="6"/>
       <c r="E34" s="6"/>
       <c r="F34" s="6"/>
       <c r="M34" s="26" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:13" ht="36.75" customHeight="1" thickBot="1">
       <c r="A35" s="8"/>
       <c r="B35" s="9" t="s">
         <v>925</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>926</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>927</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>928</v>
       </c>
       <c r="F35" s="9" t="s">
@@ -5138,65 +5138,65 @@
         <v>7809.7</v>
       </c>
       <c r="L47" s="14">
         <v>8615.7999999999993</v>
       </c>
       <c r="M47" s="14">
         <v>9442.2000000000007</v>
       </c>
     </row>
     <row r="48" spans="1:13" ht="12.75" customHeight="1">
       <c r="A48" s="28"/>
       <c r="B48" s="28"/>
       <c r="C48" s="28"/>
       <c r="D48" s="28"/>
       <c r="E48" s="28"/>
       <c r="F48" s="28"/>
       <c r="G48" s="28"/>
       <c r="H48" s="28"/>
       <c r="I48" s="28"/>
       <c r="J48" s="28"/>
       <c r="K48" s="28"/>
       <c r="L48" s="28"/>
       <c r="M48" s="28"/>
     </row>
     <row r="49" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A49" s="59" t="s">
+      <c r="A49" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="B49" s="59"/>
-[...10 lines deleted...]
-      <c r="M49" s="59"/>
+      <c r="B49" s="60"/>
+      <c r="C49" s="60"/>
+      <c r="D49" s="60"/>
+      <c r="E49" s="60"/>
+      <c r="F49" s="60"/>
+      <c r="G49" s="60"/>
+      <c r="H49" s="60"/>
+      <c r="I49" s="60"/>
+      <c r="J49" s="60"/>
+      <c r="K49" s="60"/>
+      <c r="L49" s="60"/>
+      <c r="M49" s="60"/>
     </row>
     <row r="50" spans="1:13" ht="17.25" customHeight="1" thickBot="1">
       <c r="C50" s="6"/>
       <c r="D50" s="6"/>
       <c r="E50" s="6"/>
       <c r="F50" s="6"/>
       <c r="M50" s="26" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:13" ht="36.75" customHeight="1" thickBot="1">
       <c r="A51" s="8"/>
       <c r="B51" s="9" t="s">
         <v>925</v>
       </c>
       <c r="C51" s="9" t="s">
         <v>926</v>
       </c>
       <c r="D51" s="9" t="s">
         <v>927</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>928</v>
       </c>
       <c r="F51" s="9" t="s">
@@ -5672,65 +5672,65 @@
       </c>
       <c r="G63" s="14">
         <v>5135</v>
       </c>
       <c r="H63" s="14">
         <v>5992.7</v>
       </c>
       <c r="I63" s="14">
         <v>6846.8</v>
       </c>
       <c r="J63" s="14">
         <v>7703</v>
       </c>
       <c r="K63" s="14">
         <v>8571.9</v>
       </c>
       <c r="L63" s="14">
         <v>9439.7000000000007</v>
       </c>
       <c r="M63" s="14">
         <v>10316.299999999999</v>
       </c>
     </row>
     <row r="64" spans="1:13" ht="11.25"/>
     <row r="65" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A65" s="59" t="s">
+      <c r="A65" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="B65" s="59"/>
-[...10 lines deleted...]
-      <c r="M65" s="59"/>
+      <c r="B65" s="60"/>
+      <c r="C65" s="60"/>
+      <c r="D65" s="60"/>
+      <c r="E65" s="60"/>
+      <c r="F65" s="60"/>
+      <c r="G65" s="60"/>
+      <c r="H65" s="60"/>
+      <c r="I65" s="60"/>
+      <c r="J65" s="60"/>
+      <c r="K65" s="60"/>
+      <c r="L65" s="60"/>
+      <c r="M65" s="60"/>
     </row>
     <row r="66" spans="1:13" ht="12" customHeight="1" thickBot="1">
       <c r="C66" s="6"/>
       <c r="D66" s="6"/>
       <c r="E66" s="6"/>
       <c r="F66" s="6"/>
       <c r="M66" s="26" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:13" ht="36.75" customHeight="1" thickBot="1">
       <c r="A67" s="8"/>
       <c r="B67" s="9" t="s">
         <v>925</v>
       </c>
       <c r="C67" s="9" t="s">
         <v>926</v>
       </c>
       <c r="D67" s="9" t="s">
         <v>927</v>
       </c>
       <c r="E67" s="9" t="s">
         <v>928</v>
       </c>
       <c r="F67" s="9" t="s">
@@ -6206,65 +6206,65 @@
       </c>
       <c r="G79" s="14">
         <v>5313</v>
       </c>
       <c r="H79" s="14">
         <v>6205.2</v>
       </c>
       <c r="I79" s="14">
         <v>7103.8</v>
       </c>
       <c r="J79" s="14">
         <v>8005</v>
       </c>
       <c r="K79" s="14">
         <v>8909</v>
       </c>
       <c r="L79" s="14">
         <v>9813.6</v>
       </c>
       <c r="M79" s="14">
         <v>10734.8</v>
       </c>
     </row>
     <row r="80" spans="1:13" ht="11.25"/>
     <row r="81" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A81" s="59" t="s">
+      <c r="A81" s="60" t="s">
         <v>15</v>
       </c>
-      <c r="B81" s="59"/>
-[...10 lines deleted...]
-      <c r="M81" s="59"/>
+      <c r="B81" s="60"/>
+      <c r="C81" s="60"/>
+      <c r="D81" s="60"/>
+      <c r="E81" s="60"/>
+      <c r="F81" s="60"/>
+      <c r="G81" s="60"/>
+      <c r="H81" s="60"/>
+      <c r="I81" s="60"/>
+      <c r="J81" s="60"/>
+      <c r="K81" s="60"/>
+      <c r="L81" s="60"/>
+      <c r="M81" s="60"/>
     </row>
     <row r="82" spans="1:13" ht="11.25" customHeight="1" thickBot="1">
       <c r="C82" s="6"/>
       <c r="D82" s="6"/>
       <c r="E82" s="6"/>
       <c r="F82" s="6"/>
       <c r="M82" s="26" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:13" ht="36.75" customHeight="1" thickBot="1">
       <c r="A83" s="8"/>
       <c r="B83" s="9" t="s">
         <v>925</v>
       </c>
       <c r="C83" s="9" t="s">
         <v>926</v>
       </c>
       <c r="D83" s="9" t="s">
         <v>927</v>
       </c>
       <c r="E83" s="9" t="s">
         <v>928</v>
       </c>
       <c r="F83" s="9" t="s">
@@ -6739,65 +6739,65 @@
         <v>4746.6000000000004</v>
       </c>
       <c r="G95" s="14">
         <v>5716.3</v>
       </c>
       <c r="H95" s="14">
         <v>6670.1</v>
       </c>
       <c r="I95" s="14">
         <v>7625.3</v>
       </c>
       <c r="J95" s="14">
         <v>8569</v>
       </c>
       <c r="K95" s="14">
         <v>9516</v>
       </c>
       <c r="L95" s="14">
         <v>10467.700000000001</v>
       </c>
       <c r="M95" s="14">
         <v>11444.9</v>
       </c>
     </row>
     <row r="97" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A97" s="59" t="s">
+      <c r="A97" s="60" t="s">
         <v>17</v>
       </c>
-      <c r="B97" s="59"/>
-[...10 lines deleted...]
-      <c r="M97" s="59"/>
+      <c r="B97" s="60"/>
+      <c r="C97" s="60"/>
+      <c r="D97" s="60"/>
+      <c r="E97" s="60"/>
+      <c r="F97" s="60"/>
+      <c r="G97" s="60"/>
+      <c r="H97" s="60"/>
+      <c r="I97" s="60"/>
+      <c r="J97" s="60"/>
+      <c r="K97" s="60"/>
+      <c r="L97" s="60"/>
+      <c r="M97" s="60"/>
     </row>
     <row r="98" spans="1:13" ht="9" customHeight="1" thickBot="1">
       <c r="C98" s="6"/>
       <c r="D98" s="6"/>
       <c r="E98" s="6"/>
       <c r="F98" s="6"/>
       <c r="M98" s="26" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:13" ht="36.75" customHeight="1" thickBot="1">
       <c r="A99" s="8"/>
       <c r="B99" s="9" t="s">
         <v>925</v>
       </c>
       <c r="C99" s="9" t="s">
         <v>926</v>
       </c>
       <c r="D99" s="9" t="s">
         <v>927</v>
       </c>
       <c r="E99" s="9" t="s">
         <v>928</v>
       </c>
       <c r="F99" s="9" t="s">
@@ -7272,65 +7272,65 @@
         <v>4848.2</v>
       </c>
       <c r="G111" s="14">
         <v>5811.5</v>
       </c>
       <c r="H111" s="14">
         <v>6754.4</v>
       </c>
       <c r="I111" s="14">
         <v>7692.5</v>
       </c>
       <c r="J111" s="14">
         <v>8627.5</v>
       </c>
       <c r="K111" s="14">
         <v>9561.7000000000007</v>
       </c>
       <c r="L111" s="14">
         <v>10503.7</v>
       </c>
       <c r="M111" s="14">
         <v>11453.4</v>
       </c>
     </row>
     <row r="113" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A113" s="59" t="s">
+      <c r="A113" s="60" t="s">
         <v>18</v>
       </c>
-      <c r="B113" s="59"/>
-[...10 lines deleted...]
-      <c r="M113" s="59"/>
+      <c r="B113" s="60"/>
+      <c r="C113" s="60"/>
+      <c r="D113" s="60"/>
+      <c r="E113" s="60"/>
+      <c r="F113" s="60"/>
+      <c r="G113" s="60"/>
+      <c r="H113" s="60"/>
+      <c r="I113" s="60"/>
+      <c r="J113" s="60"/>
+      <c r="K113" s="60"/>
+      <c r="L113" s="60"/>
+      <c r="M113" s="60"/>
     </row>
     <row r="114" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="C114" s="6"/>
       <c r="D114" s="6"/>
       <c r="E114" s="6"/>
       <c r="F114" s="6"/>
       <c r="M114" s="26" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:13" ht="33" customHeight="1" thickBot="1">
       <c r="A115" s="8"/>
       <c r="B115" s="9" t="s">
         <v>925</v>
       </c>
       <c r="C115" s="9" t="s">
         <v>926</v>
       </c>
       <c r="D115" s="9" t="s">
         <v>927</v>
       </c>
       <c r="E115" s="9" t="s">
         <v>928</v>
       </c>
       <c r="F115" s="9" t="s">
@@ -7805,65 +7805,65 @@
         <v>4850.5</v>
       </c>
       <c r="G127" s="14">
         <v>5809.2</v>
       </c>
       <c r="H127" s="14">
         <v>6755.4</v>
       </c>
       <c r="I127" s="14">
         <v>7694.1</v>
       </c>
       <c r="J127" s="14">
         <v>8614</v>
       </c>
       <c r="K127" s="14">
         <v>9550.2999999999993</v>
       </c>
       <c r="L127" s="14">
         <v>10501.8</v>
       </c>
       <c r="M127" s="14">
         <v>11459.4</v>
       </c>
     </row>
     <row r="129" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A129" s="59" t="s">
+      <c r="A129" s="60" t="s">
         <v>23</v>
       </c>
-      <c r="B129" s="59"/>
-[...10 lines deleted...]
-      <c r="M129" s="59"/>
+      <c r="B129" s="60"/>
+      <c r="C129" s="60"/>
+      <c r="D129" s="60"/>
+      <c r="E129" s="60"/>
+      <c r="F129" s="60"/>
+      <c r="G129" s="60"/>
+      <c r="H129" s="60"/>
+      <c r="I129" s="60"/>
+      <c r="J129" s="60"/>
+      <c r="K129" s="60"/>
+      <c r="L129" s="60"/>
+      <c r="M129" s="60"/>
     </row>
     <row r="130" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="C130" s="6"/>
       <c r="D130" s="6"/>
       <c r="E130" s="6"/>
       <c r="F130" s="6"/>
       <c r="M130" s="26" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:13" ht="33" customHeight="1" thickBot="1">
       <c r="A131" s="8"/>
       <c r="B131" s="9" t="s">
         <v>925</v>
       </c>
       <c r="C131" s="9" t="s">
         <v>926</v>
       </c>
       <c r="D131" s="9" t="s">
         <v>927</v>
       </c>
       <c r="E131" s="9" t="s">
         <v>928</v>
       </c>
       <c r="F131" s="9" t="s">
@@ -8353,65 +8353,65 @@
         <v>9695.9</v>
       </c>
       <c r="L143" s="14">
         <v>10673.4</v>
       </c>
       <c r="M143" s="14">
         <v>11652.7</v>
       </c>
     </row>
     <row r="144" spans="1:13" ht="12.2" customHeight="1">
       <c r="A144" s="29" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="145" spans="1:13" ht="12.2" customHeight="1">
       <c r="A145" s="30" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="146" spans="1:13" ht="12.2" customHeight="1">
       <c r="A146" s="30" t="s">
         <v>924</v>
       </c>
     </row>
     <row r="148" spans="1:13" ht="12.2" customHeight="1">
-      <c r="A148" s="59" t="s">
+      <c r="A148" s="60" t="s">
         <v>28</v>
       </c>
-      <c r="B148" s="59"/>
-[...10 lines deleted...]
-      <c r="M148" s="59"/>
+      <c r="B148" s="60"/>
+      <c r="C148" s="60"/>
+      <c r="D148" s="60"/>
+      <c r="E148" s="60"/>
+      <c r="F148" s="60"/>
+      <c r="G148" s="60"/>
+      <c r="H148" s="60"/>
+      <c r="I148" s="60"/>
+      <c r="J148" s="60"/>
+      <c r="K148" s="60"/>
+      <c r="L148" s="60"/>
+      <c r="M148" s="60"/>
     </row>
     <row r="149" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="C149" s="6"/>
       <c r="D149" s="6"/>
       <c r="E149" s="6"/>
       <c r="F149" s="6"/>
       <c r="M149" s="26" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:13" ht="33" customHeight="1" thickBot="1">
       <c r="A150" s="8"/>
       <c r="B150" s="9" t="s">
         <v>925</v>
       </c>
       <c r="C150" s="9" t="s">
         <v>926</v>
       </c>
       <c r="D150" s="9" t="s">
         <v>927</v>
       </c>
       <c r="E150" s="9" t="s">
         <v>928</v>
       </c>
       <c r="F150" s="9" t="s">
@@ -8901,65 +8901,65 @@
         <v>10741.9</v>
       </c>
       <c r="L162" s="14">
         <v>11837.9</v>
       </c>
       <c r="M162" s="14">
         <v>12953.4</v>
       </c>
     </row>
     <row r="163" spans="1:13" ht="12.2" customHeight="1">
       <c r="A163" s="29" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="164" spans="1:13" ht="12.2" customHeight="1">
       <c r="A164" s="30" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="165" spans="1:13" ht="12.2" customHeight="1">
       <c r="A165" s="30" t="s">
         <v>924</v>
       </c>
     </row>
     <row r="167" spans="1:13" ht="23.25" customHeight="1">
-      <c r="A167" s="59" t="s">
+      <c r="A167" s="60" t="s">
         <v>29</v>
       </c>
-      <c r="B167" s="59"/>
-[...10 lines deleted...]
-      <c r="M167" s="59"/>
+      <c r="B167" s="60"/>
+      <c r="C167" s="60"/>
+      <c r="D167" s="60"/>
+      <c r="E167" s="60"/>
+      <c r="F167" s="60"/>
+      <c r="G167" s="60"/>
+      <c r="H167" s="60"/>
+      <c r="I167" s="60"/>
+      <c r="J167" s="60"/>
+      <c r="K167" s="60"/>
+      <c r="L167" s="60"/>
+      <c r="M167" s="60"/>
     </row>
     <row r="168" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="C168" s="6"/>
       <c r="D168" s="6"/>
       <c r="E168" s="6"/>
       <c r="F168" s="6"/>
       <c r="M168" s="26" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:13" ht="33" customHeight="1" thickBot="1">
       <c r="A169" s="8"/>
       <c r="B169" s="9" t="s">
         <v>925</v>
       </c>
       <c r="C169" s="9" t="s">
         <v>926</v>
       </c>
       <c r="D169" s="9" t="s">
         <v>927</v>
       </c>
       <c r="E169" s="9" t="s">
         <v>928</v>
       </c>
       <c r="F169" s="9" t="s">
@@ -9449,65 +9449,65 @@
         <v>11815.1</v>
       </c>
       <c r="L181" s="14">
         <v>13054.6</v>
       </c>
       <c r="M181" s="14">
         <v>14321.2</v>
       </c>
     </row>
     <row r="182" spans="1:13" ht="12.2" customHeight="1">
       <c r="A182" s="29" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="183" spans="1:13" ht="12.2" customHeight="1">
       <c r="A183" s="30" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="184" spans="1:13" ht="12.2" customHeight="1">
       <c r="A184" s="30" t="s">
         <v>924</v>
       </c>
     </row>
     <row r="186" spans="1:13" ht="33" customHeight="1">
-      <c r="A186" s="59" t="s">
+      <c r="A186" s="60" t="s">
         <v>30</v>
       </c>
-      <c r="B186" s="59"/>
-[...10 lines deleted...]
-      <c r="M186" s="59"/>
+      <c r="B186" s="60"/>
+      <c r="C186" s="60"/>
+      <c r="D186" s="60"/>
+      <c r="E186" s="60"/>
+      <c r="F186" s="60"/>
+      <c r="G186" s="60"/>
+      <c r="H186" s="60"/>
+      <c r="I186" s="60"/>
+      <c r="J186" s="60"/>
+      <c r="K186" s="60"/>
+      <c r="L186" s="60"/>
+      <c r="M186" s="60"/>
     </row>
     <row r="187" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="C187" s="6"/>
       <c r="D187" s="6"/>
       <c r="E187" s="6"/>
       <c r="F187" s="6"/>
       <c r="M187" s="26" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:13" ht="33" customHeight="1" thickBot="1">
       <c r="A188" s="8"/>
       <c r="B188" s="9" t="s">
         <v>925</v>
       </c>
       <c r="C188" s="9" t="s">
         <v>926</v>
       </c>
       <c r="D188" s="9" t="s">
         <v>927</v>
       </c>
       <c r="E188" s="9" t="s">
         <v>928</v>
       </c>
       <c r="F188" s="9" t="s">
@@ -9997,65 +9997,65 @@
         <v>12809.4</v>
       </c>
       <c r="L200" s="14">
         <v>14106.2</v>
       </c>
       <c r="M200" s="14">
         <v>15402.8</v>
       </c>
     </row>
     <row r="201" spans="1:13" ht="12.2" customHeight="1">
       <c r="A201" s="29" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="202" spans="1:13" ht="12.2" customHeight="1">
       <c r="A202" s="30" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="203" spans="1:13" ht="12.2" customHeight="1">
       <c r="A203" s="30" t="s">
         <v>924</v>
       </c>
     </row>
     <row r="205" spans="1:13" ht="26.25" customHeight="1">
-      <c r="A205" s="59" t="s">
+      <c r="A205" s="60" t="s">
         <v>31</v>
       </c>
-      <c r="B205" s="59"/>
-[...10 lines deleted...]
-      <c r="M205" s="59"/>
+      <c r="B205" s="60"/>
+      <c r="C205" s="60"/>
+      <c r="D205" s="60"/>
+      <c r="E205" s="60"/>
+      <c r="F205" s="60"/>
+      <c r="G205" s="60"/>
+      <c r="H205" s="60"/>
+      <c r="I205" s="60"/>
+      <c r="J205" s="60"/>
+      <c r="K205" s="60"/>
+      <c r="L205" s="60"/>
+      <c r="M205" s="60"/>
     </row>
     <row r="206" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="C206" s="6"/>
       <c r="D206" s="6"/>
       <c r="E206" s="6"/>
       <c r="F206" s="6"/>
       <c r="M206" s="26" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="207" spans="1:13" ht="37.5" customHeight="1" thickBot="1">
       <c r="A207" s="8"/>
       <c r="B207" s="9" t="s">
         <v>925</v>
       </c>
       <c r="C207" s="9" t="s">
         <v>926</v>
       </c>
       <c r="D207" s="9" t="s">
         <v>927</v>
       </c>
       <c r="E207" s="9" t="s">
         <v>928</v>
       </c>
       <c r="F207" s="9" t="s">
@@ -10545,65 +10545,65 @@
         <v>8283.7000000000007</v>
       </c>
       <c r="L219" s="14">
         <v>9134.6</v>
       </c>
       <c r="M219" s="14">
         <v>10044.799999999999</v>
       </c>
     </row>
     <row r="220" spans="1:13" ht="12.2" customHeight="1">
       <c r="A220" s="29" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="221" spans="1:13" ht="12.2" customHeight="1">
       <c r="A221" s="30" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="222" spans="1:13" ht="12.2" customHeight="1">
       <c r="A222" s="30" t="s">
         <v>924</v>
       </c>
     </row>
     <row r="224" spans="1:13" ht="24.75" customHeight="1">
-      <c r="A224" s="59" t="s">
+      <c r="A224" s="60" t="s">
         <v>32</v>
       </c>
-      <c r="B224" s="59"/>
-[...10 lines deleted...]
-      <c r="M224" s="59"/>
+      <c r="B224" s="60"/>
+      <c r="C224" s="60"/>
+      <c r="D224" s="60"/>
+      <c r="E224" s="60"/>
+      <c r="F224" s="60"/>
+      <c r="G224" s="60"/>
+      <c r="H224" s="60"/>
+      <c r="I224" s="60"/>
+      <c r="J224" s="60"/>
+      <c r="K224" s="60"/>
+      <c r="L224" s="60"/>
+      <c r="M224" s="60"/>
     </row>
     <row r="225" spans="1:13" ht="12.2" customHeight="1" thickBot="1">
       <c r="C225" s="6"/>
       <c r="D225" s="6"/>
       <c r="E225" s="6"/>
       <c r="F225" s="6"/>
       <c r="M225" s="26" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:13" ht="28.5" customHeight="1" thickBot="1">
       <c r="A226" s="8"/>
       <c r="B226" s="9" t="s">
         <v>925</v>
       </c>
       <c r="C226" s="9" t="s">
         <v>926</v>
       </c>
       <c r="D226" s="9" t="s">
         <v>927</v>
       </c>
       <c r="E226" s="9" t="s">
         <v>928</v>
       </c>
       <c r="F226" s="9" t="s">
@@ -11093,65 +11093,65 @@
         <v>8563.5</v>
       </c>
       <c r="L238" s="14">
         <v>9440.5</v>
       </c>
       <c r="M238" s="14">
         <v>10321.9</v>
       </c>
     </row>
     <row r="239" spans="1:13" ht="12.2" customHeight="1">
       <c r="A239" s="29" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="240" spans="1:13" ht="12.2" customHeight="1">
       <c r="A240" s="30" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="241" spans="1:15" ht="12.2" customHeight="1">
       <c r="A241" s="30" t="s">
         <v>924</v>
       </c>
     </row>
     <row r="243" spans="1:15" ht="27" customHeight="1">
-      <c r="A243" s="59" t="s">
+      <c r="A243" s="60" t="s">
         <v>33</v>
       </c>
-      <c r="B243" s="59"/>
-[...10 lines deleted...]
-      <c r="M243" s="59"/>
+      <c r="B243" s="60"/>
+      <c r="C243" s="60"/>
+      <c r="D243" s="60"/>
+      <c r="E243" s="60"/>
+      <c r="F243" s="60"/>
+      <c r="G243" s="60"/>
+      <c r="H243" s="60"/>
+      <c r="I243" s="60"/>
+      <c r="J243" s="60"/>
+      <c r="K243" s="60"/>
+      <c r="L243" s="60"/>
+      <c r="M243" s="60"/>
     </row>
     <row r="244" spans="1:15" ht="12.2" customHeight="1" thickBot="1">
       <c r="C244" s="6"/>
       <c r="D244" s="6"/>
       <c r="E244" s="6"/>
       <c r="F244" s="6"/>
       <c r="M244" s="26" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:15" ht="29.25" customHeight="1" thickBot="1">
       <c r="A245" s="8"/>
       <c r="B245" s="9" t="s">
         <v>925</v>
       </c>
       <c r="C245" s="9" t="s">
         <v>926</v>
       </c>
       <c r="D245" s="9" t="s">
         <v>927</v>
       </c>
       <c r="E245" s="9" t="s">
         <v>928</v>
       </c>
       <c r="F245" s="9" t="s">
@@ -11664,65 +11664,65 @@
         <v>27</v>
       </c>
     </row>
     <row r="259" spans="1:17" ht="12.2" customHeight="1">
       <c r="A259" s="30" t="s">
         <v>923</v>
       </c>
       <c r="I259" s="38"/>
       <c r="J259" s="41"/>
       <c r="K259" s="38"/>
     </row>
     <row r="260" spans="1:17" ht="12.2" customHeight="1">
       <c r="A260" s="30" t="s">
         <v>924</v>
       </c>
       <c r="G260" s="42"/>
       <c r="H260" s="42"/>
       <c r="I260" s="42"/>
       <c r="J260" s="42"/>
       <c r="K260" s="42"/>
       <c r="L260" s="42"/>
       <c r="M260" s="42"/>
       <c r="O260" s="42"/>
     </row>
     <row r="262" spans="1:17" ht="29.25" customHeight="1">
-      <c r="A262" s="59" t="s">
+      <c r="A262" s="60" t="s">
         <v>937</v>
       </c>
-      <c r="B262" s="59"/>
-[...10 lines deleted...]
-      <c r="M262" s="59"/>
+      <c r="B262" s="60"/>
+      <c r="C262" s="60"/>
+      <c r="D262" s="60"/>
+      <c r="E262" s="60"/>
+      <c r="F262" s="60"/>
+      <c r="G262" s="60"/>
+      <c r="H262" s="60"/>
+      <c r="I262" s="60"/>
+      <c r="J262" s="60"/>
+      <c r="K262" s="60"/>
+      <c r="L262" s="60"/>
+      <c r="M262" s="60"/>
     </row>
     <row r="263" spans="1:17" ht="12.2" customHeight="1" thickBot="1">
       <c r="C263" s="6"/>
       <c r="D263" s="6"/>
       <c r="E263" s="6"/>
       <c r="F263" s="6"/>
       <c r="M263" s="26" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="264" spans="1:17" ht="29.25" customHeight="1" thickBot="1">
       <c r="A264" s="8"/>
       <c r="B264" s="9" t="s">
         <v>925</v>
       </c>
       <c r="C264" s="9" t="s">
         <v>926</v>
       </c>
       <c r="D264" s="9" t="s">
         <v>927</v>
       </c>
       <c r="E264" s="9" t="s">
         <v>928</v>
       </c>
       <c r="F264" s="9" t="s">
@@ -12270,65 +12270,65 @@
       <c r="J278" s="41"/>
       <c r="K278" s="38"/>
       <c r="L278" s="42"/>
     </row>
     <row r="279" spans="1:17" ht="12.2" customHeight="1">
       <c r="A279" s="30" t="s">
         <v>924</v>
       </c>
       <c r="E279" s="42"/>
       <c r="F279" s="42"/>
       <c r="G279" s="42"/>
       <c r="H279" s="42"/>
       <c r="I279" s="42"/>
       <c r="J279" s="42"/>
       <c r="K279" s="42"/>
       <c r="L279" s="42"/>
       <c r="M279" s="42"/>
       <c r="O279" s="42"/>
     </row>
     <row r="280" spans="1:17" ht="12.2" customHeight="1">
       <c r="B280" s="42"/>
       <c r="G280" s="42"/>
       <c r="H280" s="42"/>
     </row>
     <row r="281" spans="1:17" ht="29.25" customHeight="1">
-      <c r="A281" s="59" t="s">
+      <c r="A281" s="60" t="s">
         <v>938</v>
       </c>
-      <c r="B281" s="59"/>
-[...10 lines deleted...]
-      <c r="M281" s="59"/>
+      <c r="B281" s="60"/>
+      <c r="C281" s="60"/>
+      <c r="D281" s="60"/>
+      <c r="E281" s="60"/>
+      <c r="F281" s="60"/>
+      <c r="G281" s="60"/>
+      <c r="H281" s="60"/>
+      <c r="I281" s="60"/>
+      <c r="J281" s="60"/>
+      <c r="K281" s="60"/>
+      <c r="L281" s="60"/>
+      <c r="M281" s="60"/>
     </row>
     <row r="282" spans="1:17" ht="12.2" customHeight="1" thickBot="1">
       <c r="C282" s="6"/>
       <c r="D282" s="6"/>
       <c r="E282" s="6"/>
       <c r="F282" s="6"/>
       <c r="M282" s="26" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:17" ht="29.25" customHeight="1" thickBot="1">
       <c r="A283" s="8"/>
       <c r="B283" s="9" t="s">
         <v>925</v>
       </c>
       <c r="C283" s="9" t="s">
         <v>926</v>
       </c>
       <c r="D283" s="9" t="s">
         <v>927</v>
       </c>
       <c r="E283" s="9" t="s">
         <v>928</v>
       </c>
       <c r="F283" s="9" t="s">
@@ -12353,395 +12353,418 @@
         <v>935</v>
       </c>
       <c r="M283" s="9" t="s">
         <v>936</v>
       </c>
     </row>
     <row r="284" spans="1:17" ht="22.5">
       <c r="A284" s="44" t="s">
         <v>5</v>
       </c>
       <c r="B284" s="53">
         <v>126.5</v>
       </c>
       <c r="C284" s="56">
         <v>288.10000000000002</v>
       </c>
       <c r="D284" s="57">
         <v>425.2</v>
       </c>
       <c r="E284" s="51">
         <v>559.9</v>
       </c>
       <c r="F284" s="58">
         <v>682.8</v>
       </c>
-      <c r="G284" s="60">
+      <c r="G284" s="59">
         <v>807.5</v>
       </c>
-      <c r="H284" s="51"/>
+      <c r="H284" s="58">
+        <v>929.5</v>
+      </c>
       <c r="I284" s="43"/>
       <c r="J284" s="51"/>
       <c r="K284" s="51"/>
       <c r="L284" s="51"/>
       <c r="M284" s="53"/>
       <c r="N284" s="42"/>
       <c r="O284" s="42"/>
+      <c r="P284" s="42"/>
       <c r="Q284" s="42"/>
     </row>
     <row r="285" spans="1:17" ht="11.25">
       <c r="A285" s="45" t="s">
         <v>6</v>
       </c>
       <c r="B285" s="54">
         <v>55.8</v>
       </c>
       <c r="C285" s="56">
         <v>131.80000000000001</v>
       </c>
       <c r="D285" s="57">
         <v>190.1</v>
       </c>
       <c r="E285" s="51">
         <v>249.5</v>
       </c>
       <c r="F285" s="58">
         <v>303.8</v>
       </c>
       <c r="G285" s="58">
         <v>357.9</v>
       </c>
-      <c r="H285" s="51"/>
+      <c r="H285" s="58">
+        <v>414</v>
+      </c>
       <c r="I285" s="43"/>
       <c r="J285" s="51"/>
       <c r="K285" s="51"/>
       <c r="L285" s="51"/>
       <c r="M285" s="54"/>
       <c r="N285" s="42"/>
       <c r="O285" s="42"/>
       <c r="Q285" s="42"/>
     </row>
     <row r="286" spans="1:17" ht="11.25">
       <c r="A286" s="46" t="s">
         <v>19</v>
       </c>
       <c r="B286" s="54">
         <v>1414.8</v>
       </c>
       <c r="C286" s="56">
         <v>2820.9</v>
       </c>
       <c r="D286" s="57">
         <v>4229.3999999999996</v>
       </c>
       <c r="E286" s="51">
         <v>5763.8</v>
       </c>
       <c r="F286" s="58">
         <v>7263.4</v>
       </c>
       <c r="G286" s="58">
         <v>8746.9</v>
       </c>
-      <c r="H286" s="51"/>
+      <c r="H286" s="58">
+        <v>10249.5</v>
+      </c>
       <c r="I286" s="43"/>
       <c r="J286" s="51"/>
       <c r="K286" s="51"/>
       <c r="L286" s="51"/>
       <c r="M286" s="54"/>
       <c r="N286" s="42"/>
       <c r="O286" s="42"/>
       <c r="Q286" s="42"/>
     </row>
     <row r="287" spans="1:17" ht="11.25">
       <c r="A287" s="25" t="s">
         <v>21</v>
       </c>
       <c r="B287" s="27"/>
       <c r="C287" s="27"/>
       <c r="D287" s="14"/>
       <c r="E287" s="43"/>
       <c r="F287" s="52"/>
       <c r="G287" s="58"/>
-      <c r="H287" s="51"/>
+      <c r="H287" s="58"/>
       <c r="I287" s="43"/>
       <c r="J287" s="14"/>
       <c r="K287" s="14"/>
       <c r="L287" s="14"/>
       <c r="M287" s="12"/>
       <c r="N287" s="42"/>
       <c r="O287" s="42"/>
       <c r="Q287" s="42"/>
     </row>
     <row r="288" spans="1:17" ht="22.5">
       <c r="A288" s="25" t="s">
         <v>8</v>
       </c>
       <c r="B288" s="54">
         <v>42.3</v>
       </c>
       <c r="C288" s="56">
         <v>84.1</v>
       </c>
       <c r="D288" s="57">
         <v>126.1</v>
       </c>
       <c r="E288" s="51">
         <v>167.7</v>
       </c>
       <c r="F288" s="58">
         <v>209.7</v>
       </c>
       <c r="G288" s="58">
         <v>250.9</v>
       </c>
-      <c r="H288" s="51"/>
+      <c r="H288" s="58">
+        <v>292.39999999999998</v>
+      </c>
       <c r="I288" s="43"/>
       <c r="J288" s="51"/>
       <c r="K288" s="51"/>
       <c r="L288" s="51"/>
       <c r="M288" s="54"/>
       <c r="N288" s="42"/>
       <c r="O288" s="42"/>
       <c r="Q288" s="42"/>
     </row>
     <row r="289" spans="1:17" ht="11.25">
       <c r="A289" s="25" t="s">
         <v>9</v>
       </c>
       <c r="B289" s="54">
         <v>84.5</v>
       </c>
       <c r="C289" s="56">
         <v>168.8</v>
       </c>
       <c r="D289" s="57">
         <v>252.5</v>
       </c>
       <c r="E289" s="51">
         <v>335.6</v>
       </c>
       <c r="F289" s="58">
         <v>417.7</v>
       </c>
       <c r="G289" s="58">
         <v>498.2</v>
       </c>
-      <c r="H289" s="51"/>
+      <c r="H289" s="58">
+        <v>578.29999999999995</v>
+      </c>
       <c r="I289" s="43"/>
       <c r="J289" s="51"/>
       <c r="K289" s="51"/>
       <c r="L289" s="51"/>
       <c r="M289" s="54"/>
       <c r="N289" s="42"/>
       <c r="O289" s="42"/>
       <c r="Q289" s="42"/>
     </row>
     <row r="290" spans="1:17" ht="33.75">
       <c r="A290" s="25" t="s">
         <v>24</v>
       </c>
       <c r="B290" s="54">
         <v>49.9</v>
       </c>
       <c r="C290" s="56">
         <v>108.5</v>
       </c>
       <c r="D290" s="57">
         <v>166.1</v>
       </c>
       <c r="E290" s="51">
         <v>224.4</v>
       </c>
       <c r="F290" s="58">
         <v>291.60000000000002</v>
       </c>
       <c r="G290" s="58">
         <v>358.8</v>
       </c>
-      <c r="H290" s="51"/>
+      <c r="H290" s="58">
+        <v>418.7</v>
+      </c>
       <c r="I290" s="43"/>
       <c r="J290" s="51"/>
       <c r="K290" s="51"/>
       <c r="L290" s="51"/>
       <c r="M290" s="54"/>
       <c r="N290" s="42"/>
       <c r="O290" s="42"/>
       <c r="Q290" s="42"/>
     </row>
     <row r="291" spans="1:17" ht="33.75">
       <c r="A291" s="25" t="s">
         <v>25</v>
       </c>
       <c r="B291" s="54">
         <v>681.2</v>
       </c>
       <c r="C291" s="56">
         <v>1363.6</v>
       </c>
       <c r="D291" s="57">
         <v>2037.9</v>
       </c>
       <c r="E291" s="51">
         <v>2725.8</v>
       </c>
       <c r="F291" s="58">
         <v>3432.9</v>
       </c>
       <c r="G291" s="58">
         <v>4134.2</v>
       </c>
-      <c r="H291" s="51"/>
+      <c r="H291" s="58">
+        <v>4863.3999999999996</v>
+      </c>
       <c r="I291" s="43"/>
       <c r="J291" s="51"/>
       <c r="K291" s="51"/>
       <c r="L291" s="51"/>
       <c r="M291" s="54"/>
       <c r="N291" s="42"/>
       <c r="O291" s="42"/>
       <c r="Q291" s="42"/>
     </row>
     <row r="292" spans="1:17" ht="45">
       <c r="A292" s="25" t="s">
         <v>12</v>
       </c>
       <c r="B292" s="54">
         <v>254.8</v>
       </c>
       <c r="C292" s="56">
         <v>492</v>
       </c>
       <c r="D292" s="57">
         <v>736.7</v>
       </c>
       <c r="E292" s="51">
         <v>981.9</v>
       </c>
       <c r="F292" s="58">
         <v>1231.8</v>
       </c>
       <c r="G292" s="58">
         <v>1482.6</v>
       </c>
-      <c r="H292" s="51"/>
+      <c r="H292" s="58">
+        <v>1735</v>
+      </c>
       <c r="I292" s="43"/>
       <c r="J292" s="51"/>
       <c r="K292" s="51"/>
       <c r="L292" s="51"/>
       <c r="M292" s="54"/>
       <c r="N292" s="42"/>
       <c r="O292" s="42"/>
       <c r="Q292" s="42"/>
     </row>
     <row r="293" spans="1:17" ht="11.25">
       <c r="A293" s="25" t="s">
         <v>13</v>
       </c>
       <c r="B293" s="54">
         <v>4.7</v>
       </c>
       <c r="C293" s="56">
         <v>5.0999999999999996</v>
       </c>
       <c r="D293" s="57">
         <v>5.6</v>
       </c>
       <c r="E293" s="51">
         <v>6.1</v>
       </c>
       <c r="F293" s="58">
         <v>6.5</v>
       </c>
       <c r="G293" s="58">
         <v>7</v>
       </c>
-      <c r="H293" s="51"/>
+      <c r="H293" s="58">
+        <v>7.4</v>
+      </c>
       <c r="I293" s="43"/>
       <c r="J293" s="51"/>
       <c r="K293" s="51"/>
       <c r="L293" s="51"/>
       <c r="M293" s="54"/>
       <c r="N293" s="42"/>
       <c r="O293" s="42"/>
       <c r="Q293" s="42"/>
     </row>
     <row r="294" spans="1:17" ht="22.5">
       <c r="A294" s="25" t="s">
         <v>26</v>
       </c>
       <c r="B294" s="54">
         <v>297.39999999999998</v>
       </c>
       <c r="C294" s="56">
         <v>598.79999999999995</v>
       </c>
       <c r="D294" s="57">
         <v>904.5</v>
       </c>
       <c r="E294" s="51">
         <v>1322.3</v>
       </c>
       <c r="F294" s="58">
         <v>1673.2</v>
       </c>
       <c r="G294" s="58">
         <v>2015.2</v>
       </c>
-      <c r="H294" s="51"/>
+      <c r="H294" s="58">
+        <v>2354.3000000000002</v>
+      </c>
       <c r="I294" s="43"/>
       <c r="J294" s="51"/>
       <c r="K294" s="51"/>
       <c r="L294" s="51"/>
       <c r="M294" s="54"/>
       <c r="N294" s="42"/>
       <c r="O294" s="42"/>
       <c r="P294" s="42"/>
       <c r="Q294" s="42"/>
     </row>
     <row r="295" spans="1:17" ht="22.5">
       <c r="A295" s="45" t="s">
         <v>20</v>
       </c>
       <c r="B295" s="54">
         <v>1001.1</v>
       </c>
       <c r="C295" s="56">
         <v>1998.7</v>
       </c>
       <c r="D295" s="57">
         <v>2994.6</v>
       </c>
       <c r="E295" s="57">
         <v>3997.2</v>
       </c>
       <c r="F295" s="58">
         <v>5013</v>
       </c>
       <c r="G295" s="58">
         <v>6036.7</v>
       </c>
-      <c r="H295" s="51"/>
+      <c r="H295" s="58">
+        <v>7075.4</v>
+      </c>
       <c r="I295" s="43"/>
       <c r="J295" s="51"/>
       <c r="K295" s="51"/>
       <c r="L295" s="51"/>
       <c r="M295" s="54"/>
       <c r="N295" s="42"/>
       <c r="O295" s="42"/>
       <c r="Q295" s="42"/>
     </row>
     <row r="296" spans="1:17" ht="12.2" customHeight="1">
       <c r="A296" s="29" t="s">
         <v>27</v>
       </c>
       <c r="I296" s="48"/>
     </row>
     <row r="297" spans="1:17" ht="12.2" customHeight="1">
       <c r="A297" s="30" t="s">
         <v>923</v>
       </c>
       <c r="C297" s="48"/>
       <c r="D297" s="48"/>
       <c r="F297" s="42"/>
       <c r="G297" s="42"/>
       <c r="H297" s="42"/>
       <c r="I297" s="42"/>