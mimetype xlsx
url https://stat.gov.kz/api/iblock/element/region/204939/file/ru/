--- v2 (2026-08-26)
+++ v3 (2026-09-15)
@@ -1,2725 +1,2883 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
-  <workbookPr defaultThemeVersion="124226"/>
+  <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12780" tabRatio="700"/>
   </bookViews>
   <sheets>
-    <sheet name="нарастание" sheetId="3" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
+    <sheet name="Показатель" sheetId="30" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1477" uniqueCount="939">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1496" uniqueCount="981">
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>В объем оказанных услуг по основному виду деятельности предприятий связи в стоимостном выражении включаются поступления средств от населения, предприятий и организаций за оказанные услуги связи в отчетном периоде, независимо от срока оплаты оказанных услуг; Деятельность по приему, обработке, перевозке и доставке почтовых и специальных отправлений, а также экспедированию, доставке и распространению периодической печати</t>
+  </si>
+  <si>
+    <t>Агрегированный</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/cca/kid5lw3qdvcwzo1zl0kl5pn1o3kbo2in/%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D0%98%D0%9A%D0%A2.rar</t>
+  </si>
+  <si>
+    <t>3-связь «Отчет о почтовой и курьерской деятельности и услугах связи», периодичность месячная</t>
+  </si>
+  <si>
+    <t>Объем услуг связи</t>
+  </si>
+  <si>
+    <t>c 2003 года</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>миллион теңге</t>
+  </si>
+  <si>
+    <t>930,4</t>
+  </si>
+  <si>
+    <t>Управление статистики услуг</t>
+  </si>
+  <si>
+    <t>Непрокина Ирина</t>
+  </si>
+  <si>
+    <t>+7 7232 250921</t>
+  </si>
+  <si>
+    <t>i.neprokina@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Объем услуг почтовой и курьерской деятельности и услуг связи по видам за 2010 год </t>
+  </si>
   <si>
     <t>млн. тенге</t>
   </si>
   <si>
-    <t xml:space="preserve">Объем услуг почтовой и курьерской деятельности и услуг связи по видам за 2010 год </t>
+    <t xml:space="preserve">Январь </t>
+  </si>
+  <si>
+    <t>Январь-февраль</t>
+  </si>
+  <si>
+    <t>Январь-март</t>
+  </si>
+  <si>
+    <t>Январь-апрель</t>
+  </si>
+  <si>
+    <t>Январь-май</t>
+  </si>
+  <si>
+    <t>Январь-июнь</t>
+  </si>
+  <si>
+    <t>Январь-июль</t>
+  </si>
+  <si>
+    <t>Январь-август</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Январь-сентябрь</t>
+  </si>
+  <si>
+    <t>Январь-октябрь</t>
+  </si>
+  <si>
+    <t>Январь-ноябрь</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Январь-декабрь </t>
+  </si>
+  <si>
+    <t>Объем услуг почтовой и курьерской деятельности</t>
+  </si>
+  <si>
+    <t>из них - населению</t>
+  </si>
+  <si>
+    <t>Объем услуг связи - всего</t>
+  </si>
+  <si>
+    <t>в том числе</t>
+  </si>
+  <si>
+    <t>услуги междугородной и международной телефонной связи</t>
+  </si>
+  <si>
+    <t>услуги местной телефонной связи</t>
+  </si>
+  <si>
+    <t>услуги по передачи данных</t>
+  </si>
+  <si>
+    <t>услуги сети Интернет</t>
+  </si>
+  <si>
+    <t>услуги мобильной связи</t>
+  </si>
+  <si>
+    <t>прочих услуг связи</t>
+  </si>
+  <si>
+    <t>Из общих объемов услуг связи - населению</t>
   </si>
   <si>
     <t xml:space="preserve">Объем услуг почтовой и курьерской деятельности и услуг связи по видам за 2011 год </t>
   </si>
   <si>
+    <t>33,6</t>
+  </si>
+  <si>
+    <t>68,2</t>
+  </si>
+  <si>
+    <t>103,9</t>
+  </si>
+  <si>
+    <t>141,5</t>
+  </si>
+  <si>
+    <t>180,4</t>
+  </si>
+  <si>
+    <t>221,1</t>
+  </si>
+  <si>
+    <t>263,4</t>
+  </si>
+  <si>
+    <t>308,1</t>
+  </si>
+  <si>
+    <t>354,8</t>
+  </si>
+  <si>
+    <t>403,9</t>
+  </si>
+  <si>
+    <t>455,6</t>
+  </si>
+  <si>
+    <t>509,9</t>
+  </si>
+  <si>
+    <t>20,9</t>
+  </si>
+  <si>
+    <t>42,7</t>
+  </si>
+  <si>
+    <t>65,2</t>
+  </si>
+  <si>
+    <t>88,6</t>
+  </si>
+  <si>
+    <t>112,9</t>
+  </si>
+  <si>
+    <t>138,2</t>
+  </si>
+  <si>
+    <t>164,8</t>
+  </si>
+  <si>
+    <t>192,7</t>
+  </si>
+  <si>
+    <t>222,0</t>
+  </si>
+  <si>
+    <t>252,8</t>
+  </si>
+  <si>
+    <t>285,1</t>
+  </si>
+  <si>
+    <t>319,0</t>
+  </si>
+  <si>
+    <t>272,2</t>
+  </si>
+  <si>
+    <t>526,3</t>
+  </si>
+  <si>
+    <t>803,0</t>
+  </si>
+  <si>
+    <t>269,3</t>
+  </si>
+  <si>
+    <t>572,2</t>
+  </si>
+  <si>
+    <t>874,1</t>
+  </si>
+  <si>
+    <t>7,4</t>
+  </si>
+  <si>
+    <t>13,7</t>
+  </si>
+  <si>
+    <t>20,0</t>
+  </si>
+  <si>
+    <t>26,7</t>
+  </si>
+  <si>
+    <t>34,6</t>
+  </si>
+  <si>
+    <t>41,5</t>
+  </si>
+  <si>
+    <t>48,6</t>
+  </si>
+  <si>
+    <t>55,4</t>
+  </si>
+  <si>
+    <t>62,3</t>
+  </si>
+  <si>
+    <t>68,4</t>
+  </si>
+  <si>
+    <t>74,9</t>
+  </si>
+  <si>
+    <t>81,8</t>
+  </si>
+  <si>
+    <t>238,7</t>
+  </si>
+  <si>
+    <t>480,4</t>
+  </si>
+  <si>
+    <t>726,6</t>
+  </si>
+  <si>
+    <t>982,2</t>
+  </si>
+  <si>
+    <t>услуги по распространению программ по инфраструктуре кабельной, по сетям беспроводным и через спутник</t>
+  </si>
+  <si>
+    <t>72,8</t>
+  </si>
+  <si>
+    <t>146,3</t>
+  </si>
+  <si>
+    <t>221,7</t>
+  </si>
+  <si>
+    <t>297,7</t>
+  </si>
+  <si>
+    <t>376,2</t>
+  </si>
+  <si>
+    <t>454,7</t>
+  </si>
+  <si>
+    <t>533,6</t>
+  </si>
+  <si>
+    <t>614,2</t>
+  </si>
+  <si>
+    <t>696,4</t>
+  </si>
+  <si>
+    <t>778,9</t>
+  </si>
+  <si>
+    <t>863,1</t>
+  </si>
+  <si>
+    <t>953,4</t>
+  </si>
+  <si>
+    <t>3,1</t>
+  </si>
+  <si>
+    <t>6,3</t>
+  </si>
+  <si>
+    <t>9,4</t>
+  </si>
+  <si>
+    <t>12,7</t>
+  </si>
+  <si>
+    <t>16,1</t>
+  </si>
+  <si>
+    <t>23,3</t>
+  </si>
+  <si>
+    <t>29,8</t>
+  </si>
+  <si>
+    <t>32,9</t>
+  </si>
+  <si>
+    <t>36,1</t>
+  </si>
+  <si>
+    <t>39,0</t>
+  </si>
+  <si>
+    <t>67,0</t>
+  </si>
+  <si>
+    <t>134,0</t>
+  </si>
+  <si>
+    <t>202,0</t>
+  </si>
+  <si>
+    <t>271,4</t>
+  </si>
+  <si>
+    <t>338,1</t>
+  </si>
+  <si>
+    <t>411,1</t>
+  </si>
+  <si>
+    <t>482,0</t>
+  </si>
+  <si>
+    <t>552,9</t>
+  </si>
+  <si>
+    <t>624,5</t>
+  </si>
+  <si>
+    <t>696,0</t>
+  </si>
+  <si>
+    <t>768,7</t>
+  </si>
+  <si>
+    <t>862,4</t>
+  </si>
+  <si>
+    <t>670,9</t>
+  </si>
+  <si>
     <t xml:space="preserve">Объем услуг почтовой и курьерской деятельности и услуг связи по видам за 2012 год </t>
   </si>
   <si>
+    <t>35,0</t>
+  </si>
+  <si>
+    <t>71,8</t>
+  </si>
+  <si>
+    <t>110,5</t>
+  </si>
+  <si>
+    <t>150,9</t>
+  </si>
+  <si>
+    <t>194,6</t>
+  </si>
+  <si>
+    <t>240,4</t>
+  </si>
+  <si>
+    <t>289,1</t>
+  </si>
+  <si>
+    <t>346,4</t>
+  </si>
+  <si>
+    <t>406,9</t>
+  </si>
+  <si>
+    <t>471,6</t>
+  </si>
+  <si>
+    <t>540,2</t>
+  </si>
+  <si>
+    <t>615,6</t>
+  </si>
+  <si>
+    <t>22,0</t>
+  </si>
+  <si>
+    <t>45,0</t>
+  </si>
+  <si>
+    <t>69,3</t>
+  </si>
+  <si>
+    <t>94,7</t>
+  </si>
+  <si>
+    <t>122,0</t>
+  </si>
+  <si>
+    <t>150,6</t>
+  </si>
+  <si>
+    <t>180,6</t>
+  </si>
+  <si>
+    <t>216,6</t>
+  </si>
+  <si>
+    <t>255,1</t>
+  </si>
+  <si>
+    <t>296,3</t>
+  </si>
+  <si>
+    <t>340,4</t>
+  </si>
+  <si>
+    <t>389,0</t>
+  </si>
+  <si>
+    <t>245,3</t>
+  </si>
+  <si>
+    <t>477,7</t>
+  </si>
+  <si>
+    <t>713,6</t>
+  </si>
+  <si>
+    <t>942,2</t>
+  </si>
+  <si>
+    <t>315,5</t>
+  </si>
+  <si>
+    <t>634,8</t>
+  </si>
+  <si>
+    <t>955,7</t>
+  </si>
+  <si>
+    <t>12,4</t>
+  </si>
+  <si>
+    <t>18,4</t>
+  </si>
+  <si>
+    <t>24,2</t>
+  </si>
+  <si>
+    <t>30,3</t>
+  </si>
+  <si>
+    <t>39,7</t>
+  </si>
+  <si>
+    <t>48,7</t>
+  </si>
+  <si>
+    <t>70,9</t>
+  </si>
+  <si>
+    <t>96,2</t>
+  </si>
+  <si>
+    <t>121,8</t>
+  </si>
+  <si>
+    <t>171,9</t>
+  </si>
+  <si>
+    <t>303,6</t>
+  </si>
+  <si>
+    <t>611,9</t>
+  </si>
+  <si>
+    <t>917,8</t>
+  </si>
+  <si>
+    <t>92,2</t>
+  </si>
+  <si>
+    <t>197,1</t>
+  </si>
+  <si>
+    <t>301,6</t>
+  </si>
+  <si>
+    <t>407,4</t>
+  </si>
+  <si>
+    <t>515,2</t>
+  </si>
+  <si>
+    <t>622,6</t>
+  </si>
+  <si>
+    <t>730,4</t>
+  </si>
+  <si>
+    <t>838,2</t>
+  </si>
+  <si>
+    <t>946,4</t>
+  </si>
+  <si>
+    <t>12,5</t>
+  </si>
+  <si>
+    <t>15,8</t>
+  </si>
+  <si>
+    <t>19,1</t>
+  </si>
+  <si>
+    <t>22,5</t>
+  </si>
+  <si>
+    <t>25,7</t>
+  </si>
+  <si>
+    <t>29,0</t>
+  </si>
+  <si>
+    <t>32,5</t>
+  </si>
+  <si>
+    <t>35,9</t>
+  </si>
+  <si>
+    <t>40,6</t>
+  </si>
+  <si>
+    <t>76,2</t>
+  </si>
+  <si>
+    <t>157,7</t>
+  </si>
+  <si>
+    <t>225,4</t>
+  </si>
+  <si>
+    <t>292,9</t>
+  </si>
+  <si>
+    <t>360,7</t>
+  </si>
+  <si>
+    <t>429,4</t>
+  </si>
+  <si>
+    <t>498,7</t>
+  </si>
+  <si>
+    <t>567,6</t>
+  </si>
+  <si>
+    <t>655,2</t>
+  </si>
+  <si>
+    <t>739,1</t>
+  </si>
+  <si>
+    <t>822,0</t>
+  </si>
+  <si>
+    <t>904,4</t>
+  </si>
+  <si>
+    <t>755,9</t>
+  </si>
+  <si>
     <t xml:space="preserve">Объем услуг почтовой и курьерской деятельности и услуг связи по видам за 2013 год </t>
   </si>
   <si>
-    <t>Объем услуг почтовой и курьерской деятельности</t>
-[...2 lines deleted...]
-    <t>из них - населению</t>
+    <t>40,1</t>
+  </si>
+  <si>
+    <t>82,3</t>
+  </si>
+  <si>
+    <t>124,3</t>
+  </si>
+  <si>
+    <t>169,2</t>
+  </si>
+  <si>
+    <t>216,0</t>
+  </si>
+  <si>
+    <t>265,3</t>
+  </si>
+  <si>
+    <t>316,7</t>
+  </si>
+  <si>
+    <t>369,8</t>
+  </si>
+  <si>
+    <t>422,2</t>
+  </si>
+  <si>
+    <t>475,9</t>
+  </si>
+  <si>
+    <t>530,1</t>
+  </si>
+  <si>
+    <t>585,3</t>
+  </si>
+  <si>
+    <t>23,6</t>
+  </si>
+  <si>
+    <t>48,4</t>
+  </si>
+  <si>
+    <t>73,5</t>
+  </si>
+  <si>
+    <t>100,0</t>
+  </si>
+  <si>
+    <t>127,6</t>
+  </si>
+  <si>
+    <t>156,7</t>
+  </si>
+  <si>
+    <t>187,1</t>
+  </si>
+  <si>
+    <t>218,5</t>
+  </si>
+  <si>
+    <t>249,4</t>
+  </si>
+  <si>
+    <t>280,8</t>
+  </si>
+  <si>
+    <t>312,7</t>
+  </si>
+  <si>
+    <t>345,3</t>
+  </si>
+  <si>
+    <t>188,3</t>
+  </si>
+  <si>
+    <t>360,3</t>
+  </si>
+  <si>
+    <t>543,4</t>
+  </si>
+  <si>
+    <t>716,6</t>
+  </si>
+  <si>
+    <t>890,3</t>
+  </si>
+  <si>
+    <t>349,1</t>
+  </si>
+  <si>
+    <t>749,2</t>
+  </si>
+  <si>
+    <t>23,7</t>
+  </si>
+  <si>
+    <t>52,8</t>
+  </si>
+  <si>
+    <t>83,4</t>
+  </si>
+  <si>
+    <t>115,4</t>
+  </si>
+  <si>
+    <t>148,6</t>
+  </si>
+  <si>
+    <t>180,7</t>
+  </si>
+  <si>
+    <t>211,4</t>
+  </si>
+  <si>
+    <t>241,6</t>
+  </si>
+  <si>
+    <t>271,1</t>
+  </si>
+  <si>
+    <t>299,0</t>
+  </si>
+  <si>
+    <t>329,4</t>
+  </si>
+  <si>
+    <t>360,6</t>
+  </si>
+  <si>
+    <t>353,1</t>
+  </si>
+  <si>
+    <t>719,4</t>
+  </si>
+  <si>
+    <t>115,9</t>
+  </si>
+  <si>
+    <t>232,3</t>
+  </si>
+  <si>
+    <t>352,2</t>
+  </si>
+  <si>
+    <t>474,8</t>
+  </si>
+  <si>
+    <t>595,2</t>
+  </si>
+  <si>
+    <t>714,9</t>
+  </si>
+  <si>
+    <t>835,7</t>
+  </si>
+  <si>
+    <t>957,8</t>
+  </si>
+  <si>
+    <t>3,0</t>
+  </si>
+  <si>
+    <t>6,4</t>
+  </si>
+  <si>
+    <t>15,4</t>
+  </si>
+  <si>
+    <t>21,2</t>
+  </si>
+  <si>
+    <t>23,8</t>
+  </si>
+  <si>
+    <t>26,5</t>
+  </si>
+  <si>
+    <t>29,2</t>
+  </si>
+  <si>
+    <t>32,1</t>
+  </si>
+  <si>
+    <t>84,0</t>
+  </si>
+  <si>
+    <t>204,5</t>
+  </si>
+  <si>
+    <t>311,1</t>
+  </si>
+  <si>
+    <t>426,9</t>
+  </si>
+  <si>
+    <t>542,0</t>
+  </si>
+  <si>
+    <t>663,4</t>
+  </si>
+  <si>
+    <t>781,0</t>
+  </si>
+  <si>
+    <t>899,8</t>
+  </si>
+  <si>
+    <t>816,2</t>
   </si>
   <si>
     <t xml:space="preserve">Объем услуг почтовой и курьерской деятельности и услуг связи по видам за 2014 год </t>
   </si>
   <si>
-    <t>услуги междугородной и международной телефонной связи</t>
-[...17 lines deleted...]
-    <t>прочих услуг связи</t>
+    <t>85,2</t>
+  </si>
+  <si>
+    <t>129,4</t>
+  </si>
+  <si>
+    <t>183,6</t>
+  </si>
+  <si>
+    <t>242,6</t>
+  </si>
+  <si>
+    <t>307,2</t>
+  </si>
+  <si>
+    <t>378,0</t>
+  </si>
+  <si>
+    <t>454,0</t>
+  </si>
+  <si>
+    <t>536,5</t>
+  </si>
+  <si>
+    <t>626,3</t>
+  </si>
+  <si>
+    <t>723,2</t>
+  </si>
+  <si>
+    <t>820,2</t>
+  </si>
+  <si>
+    <t>49,1</t>
+  </si>
+  <si>
+    <t>74,8</t>
+  </si>
+  <si>
+    <t>104,8</t>
+  </si>
+  <si>
+    <t>137,3</t>
+  </si>
+  <si>
+    <t>173,5</t>
+  </si>
+  <si>
+    <t>212,9</t>
+  </si>
+  <si>
+    <t>255,6</t>
+  </si>
+  <si>
+    <t>302,0</t>
+  </si>
+  <si>
+    <t>352,8</t>
+  </si>
+  <si>
+    <t>408,1</t>
+  </si>
+  <si>
+    <t>463,7</t>
+  </si>
+  <si>
+    <t>в том числе:</t>
+  </si>
+  <si>
+    <t>149,3</t>
+  </si>
+  <si>
+    <t>295,4</t>
+  </si>
+  <si>
+    <t>449,2</t>
+  </si>
+  <si>
+    <t>599,9</t>
+  </si>
+  <si>
+    <t>741,9</t>
+  </si>
+  <si>
+    <t>881,7</t>
+  </si>
+  <si>
+    <t>394,6</t>
+  </si>
+  <si>
+    <t>788,0</t>
+  </si>
+  <si>
+    <t>57,1</t>
+  </si>
+  <si>
+    <t>84,3</t>
+  </si>
+  <si>
+    <t>112,0</t>
+  </si>
+  <si>
+    <t>140,0</t>
+  </si>
+  <si>
+    <t>167,4</t>
+  </si>
+  <si>
+    <t>194,8</t>
+  </si>
+  <si>
+    <t>222,7</t>
+  </si>
+  <si>
+    <t>246,6</t>
+  </si>
+  <si>
+    <t>271,0</t>
+  </si>
+  <si>
+    <t>295,1</t>
+  </si>
+  <si>
+    <t>321,5</t>
+  </si>
+  <si>
+    <t>402,5</t>
+  </si>
+  <si>
+    <t>800,6</t>
+  </si>
+  <si>
+    <t>137,1</t>
+  </si>
+  <si>
+    <t>277,0</t>
+  </si>
+  <si>
+    <t>418,0</t>
+  </si>
+  <si>
+    <t>558,1</t>
+  </si>
+  <si>
+    <t>697,4</t>
+  </si>
+  <si>
+    <t>838,8</t>
+  </si>
+  <si>
+    <t>981,3</t>
+  </si>
+  <si>
+    <t>2,9</t>
+  </si>
+  <si>
+    <t>5,4</t>
+  </si>
+  <si>
+    <t>7,9</t>
+  </si>
+  <si>
+    <t>10,6</t>
+  </si>
+  <si>
+    <t>13,4</t>
+  </si>
+  <si>
+    <t>18,9</t>
+  </si>
+  <si>
+    <t>21,5</t>
+  </si>
+  <si>
+    <t>24,3</t>
+  </si>
+  <si>
+    <t>27,1</t>
+  </si>
+  <si>
+    <t>29,9</t>
+  </si>
+  <si>
+    <t>32,7</t>
+  </si>
+  <si>
+    <t>услуги телекоммуникационных прочих</t>
+  </si>
+  <si>
+    <t>120,5</t>
+  </si>
+  <si>
+    <t>251,9</t>
+  </si>
+  <si>
+    <t>383,2</t>
+  </si>
+  <si>
+    <t>521,9</t>
+  </si>
+  <si>
+    <t>657,4</t>
+  </si>
+  <si>
+    <t>799,6</t>
+  </si>
+  <si>
+    <t>947,6</t>
+  </si>
+  <si>
+    <t>884,2</t>
   </si>
   <si>
     <t xml:space="preserve">Объем услуг почтовой и курьерской деятельности и услуг связи по видам за 2015 год </t>
   </si>
   <si>
-    <t>в том числе</t>
+    <t>79,3</t>
+  </si>
+  <si>
+    <t>148,7</t>
+  </si>
+  <si>
+    <t>203,9</t>
+  </si>
+  <si>
+    <t>270,3</t>
+  </si>
+  <si>
+    <t>352,0</t>
+  </si>
+  <si>
+    <t>453,4</t>
+  </si>
+  <si>
+    <t>631,8</t>
+  </si>
+  <si>
+    <t>753,6</t>
+  </si>
+  <si>
+    <t>845,6</t>
+  </si>
+  <si>
+    <t>945,3</t>
+  </si>
+  <si>
+    <t>1.053,9</t>
+  </si>
+  <si>
+    <t>35,2</t>
+  </si>
+  <si>
+    <t>74,1</t>
+  </si>
+  <si>
+    <t>103,7</t>
+  </si>
+  <si>
+    <t>140,3</t>
+  </si>
+  <si>
+    <t>186,0</t>
+  </si>
+  <si>
+    <t>243,2</t>
+  </si>
+  <si>
+    <t>286,2</t>
+  </si>
+  <si>
+    <t>340,0</t>
+  </si>
+  <si>
+    <t>407,2</t>
+  </si>
+  <si>
+    <t>457,7</t>
+  </si>
+  <si>
+    <t>504,7</t>
+  </si>
+  <si>
+    <t>559,6</t>
+  </si>
+  <si>
+    <t>136,8</t>
+  </si>
+  <si>
+    <t>263,9</t>
+  </si>
+  <si>
+    <t>397,9</t>
+  </si>
+  <si>
+    <t>533,2</t>
+  </si>
+  <si>
+    <t>669,1</t>
+  </si>
+  <si>
+    <t>794,7</t>
+  </si>
+  <si>
+    <t>920,7</t>
+  </si>
+  <si>
+    <t>372,1</t>
+  </si>
+  <si>
+    <t>745,2</t>
+  </si>
+  <si>
+    <t>46,9</t>
+  </si>
+  <si>
+    <t>73,4</t>
+  </si>
+  <si>
+    <t>99,6</t>
+  </si>
+  <si>
+    <t>126,0</t>
+  </si>
+  <si>
+    <t>152,4</t>
+  </si>
+  <si>
+    <t>178,4</t>
+  </si>
+  <si>
+    <t>206,4</t>
+  </si>
+  <si>
+    <t>232,7</t>
+  </si>
+  <si>
+    <t>259,9</t>
+  </si>
+  <si>
+    <t>287,0</t>
+  </si>
+  <si>
+    <t>310,0</t>
+  </si>
+  <si>
+    <t>447,5</t>
+  </si>
+  <si>
+    <t>909,9</t>
+  </si>
+  <si>
+    <t>152,7</t>
+  </si>
+  <si>
+    <t>331,7</t>
+  </si>
+  <si>
+    <t>530,3</t>
+  </si>
+  <si>
+    <t>713,1</t>
+  </si>
+  <si>
+    <t>906,5</t>
+  </si>
+  <si>
+    <t>2,6</t>
+  </si>
+  <si>
+    <t>4,9</t>
+  </si>
+  <si>
+    <t>9,8</t>
+  </si>
+  <si>
+    <t>12,2</t>
+  </si>
+  <si>
+    <t>14,9</t>
+  </si>
+  <si>
+    <t>17,5</t>
+  </si>
+  <si>
+    <t>19,9</t>
+  </si>
+  <si>
+    <t>22,4</t>
+  </si>
+  <si>
+    <t>25,1</t>
+  </si>
+  <si>
+    <t>27,5</t>
+  </si>
+  <si>
+    <t>29,7</t>
+  </si>
+  <si>
+    <t>163,7</t>
+  </si>
+  <si>
+    <t>321,2</t>
+  </si>
+  <si>
+    <t>479,5</t>
+  </si>
+  <si>
+    <t>649,8</t>
+  </si>
+  <si>
+    <t>819,2</t>
+  </si>
+  <si>
+    <t>913,3</t>
   </si>
   <si>
     <t xml:space="preserve">Объем услуг почтовой и курьерской деятельности и услуг связи по видам за 2016 год </t>
   </si>
   <si>
+    <t>120,3</t>
+  </si>
+  <si>
+    <t>219,4</t>
+  </si>
+  <si>
+    <t>330,0</t>
+  </si>
+  <si>
+    <t>431,0</t>
+  </si>
+  <si>
+    <t>517,1</t>
+  </si>
+  <si>
+    <t>605,2</t>
+  </si>
+  <si>
+    <t>693,4</t>
+  </si>
+  <si>
+    <t>776,7</t>
+  </si>
+  <si>
+    <t>860,0</t>
+  </si>
+  <si>
+    <t>942,1</t>
+  </si>
+  <si>
+    <t>1.022,1</t>
+  </si>
+  <si>
+    <t>1.100,3</t>
+  </si>
+  <si>
+    <t>53,0</t>
+  </si>
+  <si>
+    <t>93,4</t>
+  </si>
+  <si>
+    <t>139,7</t>
+  </si>
+  <si>
+    <t>178,8</t>
+  </si>
+  <si>
+    <t>215,9</t>
+  </si>
+  <si>
+    <t>252,2</t>
+  </si>
+  <si>
+    <t>290,3</t>
+  </si>
+  <si>
+    <t>326,8</t>
+  </si>
+  <si>
+    <t>361,9</t>
+  </si>
+  <si>
+    <t>400,4</t>
+  </si>
+  <si>
+    <t>438,2</t>
+  </si>
+  <si>
+    <t>475,3</t>
+  </si>
+  <si>
+    <t>129,8</t>
+  </si>
+  <si>
+    <t>252,6</t>
+  </si>
+  <si>
+    <t>372,9</t>
+  </si>
+  <si>
+    <t>509,7</t>
+  </si>
+  <si>
+    <t>637,5</t>
+  </si>
+  <si>
+    <t>763,4</t>
+  </si>
+  <si>
+    <t>881,8</t>
+  </si>
+  <si>
+    <t>995,2</t>
+  </si>
+  <si>
+    <t>352,4</t>
+  </si>
+  <si>
+    <t>698,7</t>
+  </si>
+  <si>
+    <t>50,7</t>
+  </si>
+  <si>
+    <t>86,3</t>
+  </si>
+  <si>
+    <t>113,0</t>
+  </si>
+  <si>
+    <t>140,2</t>
+  </si>
+  <si>
+    <t>168,0</t>
+  </si>
+  <si>
+    <t>195,3</t>
+  </si>
+  <si>
+    <t>222,5</t>
+  </si>
+  <si>
+    <t>249,6</t>
+  </si>
+  <si>
+    <t>284,1</t>
+  </si>
+  <si>
+    <t>318,6</t>
+  </si>
+  <si>
+    <t>353,0</t>
+  </si>
+  <si>
+    <t>384,9</t>
+  </si>
+  <si>
+    <t>513,8</t>
+  </si>
+  <si>
+    <t>191,9</t>
+  </si>
+  <si>
+    <t>388,8</t>
+  </si>
+  <si>
+    <t>590,5</t>
+  </si>
+  <si>
+    <t>792,8</t>
+  </si>
+  <si>
+    <t>994,5</t>
+  </si>
+  <si>
+    <t>2,3</t>
+  </si>
+  <si>
+    <t>4,5</t>
+  </si>
+  <si>
+    <t>6,6</t>
+  </si>
+  <si>
+    <t>8,6</t>
+  </si>
+  <si>
+    <t>10,7</t>
+  </si>
+  <si>
+    <t>12,9</t>
+  </si>
+  <si>
+    <t>15,2</t>
+  </si>
+  <si>
+    <t>19,7</t>
+  </si>
+  <si>
+    <t>21,9</t>
+  </si>
+  <si>
+    <t>23,9</t>
+  </si>
+  <si>
+    <t>25,9</t>
+  </si>
+  <si>
+    <t>221,9</t>
+  </si>
+  <si>
+    <t>411,8</t>
+  </si>
+  <si>
+    <t>631,2</t>
+  </si>
+  <si>
+    <t>818,5</t>
+  </si>
+  <si>
+    <t>979,3</t>
+  </si>
+  <si>
     <t xml:space="preserve">Объем услуг почтовой и курьерской деятельности и услуг связи по видам за 2017 год </t>
   </si>
   <si>
-    <t>Объем услуг связи - всего</t>
-[...8 lines deleted...]
-    <t>услуги телекоммуникационных прочих</t>
+    <t>87,7</t>
+  </si>
+  <si>
+    <t>280,3</t>
+  </si>
+  <si>
+    <t>377,3</t>
+  </si>
+  <si>
+    <t>484,7</t>
+  </si>
+  <si>
+    <t>574,5</t>
+  </si>
+  <si>
+    <t>673,8</t>
+  </si>
+  <si>
+    <t>769,3</t>
+  </si>
+  <si>
+    <t>876,9</t>
+  </si>
+  <si>
+    <t>966,0</t>
+  </si>
+  <si>
+    <t>1.071,0</t>
+  </si>
+  <si>
+    <t>1.136,4</t>
+  </si>
+  <si>
+    <t>42,1</t>
+  </si>
+  <si>
+    <t>84,6</t>
+  </si>
+  <si>
+    <t>132,9</t>
+  </si>
+  <si>
+    <t>179,8</t>
+  </si>
+  <si>
+    <t>232,0</t>
+  </si>
+  <si>
+    <t>274,9</t>
+  </si>
+  <si>
+    <t>320,5</t>
+  </si>
+  <si>
+    <t>x</t>
+  </si>
+  <si>
+    <t>529,2</t>
+  </si>
+  <si>
+    <t>117,2</t>
+  </si>
+  <si>
+    <t>230,0</t>
+  </si>
+  <si>
+    <t>347,6</t>
+  </si>
+  <si>
+    <t>465,3</t>
+  </si>
+  <si>
+    <t>576,1</t>
+  </si>
+  <si>
+    <t>686,8</t>
+  </si>
+  <si>
+    <t>797,2</t>
+  </si>
+  <si>
+    <t>907,7</t>
+  </si>
+  <si>
+    <t>319,5</t>
+  </si>
+  <si>
+    <t>632,6</t>
+  </si>
+  <si>
+    <t>945,0</t>
+  </si>
+  <si>
+    <t>31,8</t>
+  </si>
+  <si>
+    <t>61,6</t>
+  </si>
+  <si>
+    <t>91,8</t>
+  </si>
+  <si>
+    <t>122,2</t>
+  </si>
+  <si>
+    <t>152,0</t>
+  </si>
+  <si>
+    <t>208,0</t>
+  </si>
+  <si>
+    <t>234,4</t>
+  </si>
+  <si>
+    <t>261,5</t>
+  </si>
+  <si>
+    <t>288,7</t>
+  </si>
+  <si>
+    <t>316,6</t>
+  </si>
+  <si>
+    <t>343,8</t>
+  </si>
+  <si>
+    <t>507,4</t>
+  </si>
+  <si>
+    <t>195,9</t>
+  </si>
+  <si>
+    <t>415,5</t>
+  </si>
+  <si>
+    <t>625,9</t>
+  </si>
+  <si>
+    <t>832,5</t>
+  </si>
+  <si>
+    <t>2,0</t>
+  </si>
+  <si>
+    <t>3,9</t>
+  </si>
+  <si>
+    <t>6,0</t>
+  </si>
+  <si>
+    <t>8,0</t>
+  </si>
+  <si>
+    <t>10,1</t>
+  </si>
+  <si>
+    <t>14,2</t>
+  </si>
+  <si>
+    <t>18,2</t>
+  </si>
+  <si>
+    <t>21,0</t>
+  </si>
+  <si>
+    <t>26,2</t>
+  </si>
+  <si>
+    <t>198,3</t>
+  </si>
+  <si>
+    <t>424,3</t>
+  </si>
+  <si>
+    <t>666,1</t>
+  </si>
+  <si>
+    <t>893,9</t>
+  </si>
+  <si>
+    <t>961,1</t>
   </si>
   <si>
     <t xml:space="preserve">Объем услуг почтовой и курьерской деятельности и услуг связи по видам за 2018 год </t>
   </si>
   <si>
+    <t>80,4</t>
+  </si>
+  <si>
+    <t>183,7</t>
+  </si>
+  <si>
+    <t>293,0</t>
+  </si>
+  <si>
+    <t>401,3</t>
+  </si>
+  <si>
+    <t>511,3</t>
+  </si>
+  <si>
+    <t>627,9</t>
+  </si>
+  <si>
+    <t>741,3</t>
+  </si>
+  <si>
+    <t>844,7</t>
+  </si>
+  <si>
+    <t>950,9</t>
+  </si>
+  <si>
+    <t>1.059,8</t>
+  </si>
+  <si>
+    <t>1.170,3</t>
+  </si>
+  <si>
+    <t>1.283,7</t>
+  </si>
+  <si>
+    <t>33,9</t>
+  </si>
+  <si>
+    <t>111,4</t>
+  </si>
+  <si>
+    <t>151,6</t>
+  </si>
+  <si>
+    <t>191,8</t>
+  </si>
+  <si>
+    <t>234,6</t>
+  </si>
+  <si>
+    <t>277,9</t>
+  </si>
+  <si>
+    <t>355,1</t>
+  </si>
+  <si>
+    <t>395,2</t>
+  </si>
+  <si>
+    <t>434,7</t>
+  </si>
+  <si>
+    <t>474,2</t>
+  </si>
+  <si>
+    <t>105,6</t>
+  </si>
+  <si>
+    <t>212,0</t>
+  </si>
+  <si>
+    <t>311,4</t>
+  </si>
+  <si>
+    <t>413,9</t>
+  </si>
+  <si>
+    <t>516,3</t>
+  </si>
+  <si>
+    <t>633,7</t>
+  </si>
+  <si>
+    <t>746,1</t>
+  </si>
+  <si>
+    <t>853,4</t>
+  </si>
+  <si>
+    <t>966,4</t>
+  </si>
+  <si>
+    <t>287,7</t>
+  </si>
+  <si>
+    <t>572,9</t>
+  </si>
+  <si>
+    <t>857,0</t>
+  </si>
+  <si>
     <t>услуги по передаче данных по сетям телекоммуникационным проводным и беспроводным</t>
   </si>
   <si>
+    <t>26,0</t>
+  </si>
+  <si>
+    <t>51,6</t>
+  </si>
+  <si>
+    <t>77,2</t>
+  </si>
+  <si>
+    <t>104,2</t>
+  </si>
+  <si>
+    <t>132,4</t>
+  </si>
+  <si>
+    <t>159,6</t>
+  </si>
+  <si>
+    <t>297,4</t>
+  </si>
+  <si>
+    <t>326,0</t>
+  </si>
+  <si>
     <t>услуги сети Интернет по сетям телекоммуникационным проводным и беспроводным</t>
   </si>
   <si>
+    <t>534,2</t>
+  </si>
+  <si>
+    <t>209,7</t>
+  </si>
+  <si>
+    <t>422,8</t>
+  </si>
+  <si>
+    <t>633,6</t>
+  </si>
+  <si>
+    <t>843,6</t>
+  </si>
+  <si>
+    <t>2,2</t>
+  </si>
+  <si>
+    <t>6,7</t>
+  </si>
+  <si>
+    <t>9,3</t>
+  </si>
+  <si>
+    <t>11,7</t>
+  </si>
+  <si>
+    <t>14,0</t>
+  </si>
+  <si>
+    <t>16,3</t>
+  </si>
+  <si>
+    <t>18,5</t>
+  </si>
+  <si>
+    <t>26,9</t>
+  </si>
+  <si>
+    <t>29,5</t>
+  </si>
+  <si>
     <t>услуги телекоммуникационные прочие</t>
   </si>
   <si>
-    <t>Примечание:</t>
+    <t>238,8</t>
+  </si>
+  <si>
+    <t>475,1</t>
+  </si>
+  <si>
+    <t>726,8</t>
+  </si>
+  <si>
+    <t>984,3</t>
+  </si>
+  <si>
+    <t>961,6</t>
   </si>
   <si>
     <t xml:space="preserve">Объем услуг почтовой и курьерской деятельности и услуг связи по видам за 2019 год </t>
   </si>
   <si>
+    <t>99,3</t>
+  </si>
+  <si>
+    <t>205,6</t>
+  </si>
+  <si>
+    <t>311,5</t>
+  </si>
+  <si>
+    <t>426,8</t>
+  </si>
+  <si>
+    <t>532,2</t>
+  </si>
+  <si>
+    <t>648,4</t>
+  </si>
+  <si>
+    <t>759,4</t>
+  </si>
+  <si>
+    <t>877,9</t>
+  </si>
+  <si>
+    <t>993,7</t>
+  </si>
+  <si>
+    <t>1.124,4</t>
+  </si>
+  <si>
+    <t>1.246,5</t>
+  </si>
+  <si>
+    <t>1.385,2</t>
+  </si>
+  <si>
+    <t>33,5</t>
+  </si>
+  <si>
+    <t>71,7</t>
+  </si>
+  <si>
+    <t>108,3</t>
+  </si>
+  <si>
+    <t>147,3</t>
+  </si>
+  <si>
+    <t>180,9</t>
+  </si>
+  <si>
+    <t>220,4</t>
+  </si>
+  <si>
+    <t>257,7</t>
+  </si>
+  <si>
+    <t>296,4</t>
+  </si>
+  <si>
+    <t>337,4</t>
+  </si>
+  <si>
+    <t>382,5</t>
+  </si>
+  <si>
+    <t>424,0</t>
+  </si>
+  <si>
+    <t>472,0</t>
+  </si>
+  <si>
+    <t>109,4</t>
+  </si>
+  <si>
+    <t>218,0</t>
+  </si>
+  <si>
+    <t>321,1</t>
+  </si>
+  <si>
+    <t>424,2</t>
+  </si>
+  <si>
+    <t>528,9</t>
+  </si>
+  <si>
+    <t>631,7</t>
+  </si>
+  <si>
+    <t>734,1</t>
+  </si>
+  <si>
+    <t>836,6</t>
+  </si>
+  <si>
+    <t>264,4</t>
+  </si>
+  <si>
+    <t>522,0</t>
+  </si>
+  <si>
+    <t>773,5</t>
+  </si>
+  <si>
+    <t>26,8</t>
+  </si>
+  <si>
+    <t>52,6</t>
+  </si>
+  <si>
+    <t>115,8</t>
+  </si>
+  <si>
+    <t>175,3</t>
+  </si>
+  <si>
+    <t>235,6</t>
+  </si>
+  <si>
+    <t>295,6</t>
+  </si>
+  <si>
+    <t>362,0</t>
+  </si>
+  <si>
+    <t>427,7</t>
+  </si>
+  <si>
+    <t>487,5</t>
+  </si>
+  <si>
+    <t>550,9</t>
+  </si>
+  <si>
+    <t>571,8</t>
+  </si>
+  <si>
+    <t>224,6</t>
+  </si>
+  <si>
+    <t>2,4</t>
+  </si>
+  <si>
+    <t>300,8</t>
+  </si>
+  <si>
+    <t>995,1</t>
+  </si>
+  <si>
     <t xml:space="preserve">Объем услуг почтовой и курьерской деятельности и услуг связи по видам за 2020 год </t>
   </si>
   <si>
+    <t>103,4</t>
+  </si>
+  <si>
+    <t>216,9</t>
+  </si>
+  <si>
+    <t>335,7</t>
+  </si>
+  <si>
+    <t>435,6</t>
+  </si>
+  <si>
+    <t>532,9</t>
+  </si>
+  <si>
+    <t>659,6</t>
+  </si>
+  <si>
+    <t>769,2</t>
+  </si>
+  <si>
+    <t>885,9</t>
+  </si>
+  <si>
+    <t>998,4</t>
+  </si>
+  <si>
+    <t>1.154,0</t>
+  </si>
+  <si>
+    <t>1.291,5</t>
+  </si>
+  <si>
+    <t>1.457,2</t>
+  </si>
+  <si>
+    <t>32,8</t>
+  </si>
+  <si>
+    <t>72,6</t>
+  </si>
+  <si>
+    <t>121,1</t>
+  </si>
+  <si>
+    <t>168,2</t>
+  </si>
+  <si>
+    <t>208,3</t>
+  </si>
+  <si>
+    <t>262,4</t>
+  </si>
+  <si>
+    <t>307,0</t>
+  </si>
+  <si>
+    <t>358,8</t>
+  </si>
+  <si>
+    <t>406,6</t>
+  </si>
+  <si>
+    <t>484,0</t>
+  </si>
+  <si>
+    <t>547,1</t>
+  </si>
+  <si>
+    <t>626,5</t>
+  </si>
+  <si>
+    <t>99,4</t>
+  </si>
+  <si>
+    <t>196,5</t>
+  </si>
+  <si>
+    <t>288,5</t>
+  </si>
+  <si>
+    <t>383,8</t>
+  </si>
+  <si>
+    <t>570,8</t>
+  </si>
+  <si>
+    <t>664,7</t>
+  </si>
+  <si>
+    <t>758,6</t>
+  </si>
+  <si>
+    <t>850,8</t>
+  </si>
+  <si>
+    <t>943,1</t>
+  </si>
+  <si>
+    <t>233,2</t>
+  </si>
+  <si>
+    <t>472,4</t>
+  </si>
+  <si>
+    <t>716,8</t>
+  </si>
+  <si>
+    <t>962,5</t>
+  </si>
+  <si>
+    <t>63,5</t>
+  </si>
+  <si>
+    <t>70,2</t>
+  </si>
+  <si>
+    <t>78,4</t>
+  </si>
+  <si>
+    <t>87,8</t>
+  </si>
+  <si>
+    <t>97,4</t>
+  </si>
+  <si>
+    <t>107,6</t>
+  </si>
+  <si>
+    <t>117,6</t>
+  </si>
+  <si>
+    <t>146,5</t>
+  </si>
+  <si>
+    <t>157,4</t>
+  </si>
+  <si>
+    <t>168,5</t>
+  </si>
+  <si>
+    <t>670,3</t>
+  </si>
+  <si>
+    <t>253,5</t>
+  </si>
+  <si>
+    <t>502,7</t>
+  </si>
+  <si>
+    <t>749,1</t>
+  </si>
+  <si>
+    <t>996,9</t>
+  </si>
+  <si>
+    <t>9,7</t>
+  </si>
+  <si>
+    <t>11,4</t>
+  </si>
+  <si>
+    <t>13,1</t>
+  </si>
+  <si>
+    <t>14,7</t>
+  </si>
+  <si>
+    <t>16,5</t>
+  </si>
+  <si>
+    <t>272,9</t>
+  </si>
+  <si>
+    <t>582,7</t>
+  </si>
+  <si>
+    <t>910,1</t>
+  </si>
+  <si>
     <t xml:space="preserve">Объем услуг почтовой и курьерской деятельности и услуг связи по видам за 2021 год </t>
   </si>
   <si>
+    <t>108,1</t>
+  </si>
+  <si>
+    <t>257,5</t>
+  </si>
+  <si>
+    <t>434,4</t>
+  </si>
+  <si>
+    <t>600,8</t>
+  </si>
+  <si>
+    <t>780,3</t>
+  </si>
+  <si>
+    <t>952,8</t>
+  </si>
+  <si>
+    <t>1.097,9</t>
+  </si>
+  <si>
+    <t>1.258,7</t>
+  </si>
+  <si>
+    <t>1.410,0</t>
+  </si>
+  <si>
+    <t>1.584,2</t>
+  </si>
+  <si>
+    <t>1.709,8</t>
+  </si>
+  <si>
+    <t>1.854,7</t>
+  </si>
+  <si>
+    <t>44,5</t>
+  </si>
+  <si>
+    <t>115,7</t>
+  </si>
+  <si>
+    <t>204,1</t>
+  </si>
+  <si>
+    <t>277,3</t>
+  </si>
+  <si>
+    <t>366,6</t>
+  </si>
+  <si>
+    <t>449,4</t>
+  </si>
+  <si>
+    <t>516,2</t>
+  </si>
+  <si>
+    <t>594,0</t>
+  </si>
+  <si>
+    <t>660,4</t>
+  </si>
+  <si>
+    <t>742,5</t>
+  </si>
+  <si>
+    <t>847,9</t>
+  </si>
+  <si>
+    <t>97,9</t>
+  </si>
+  <si>
+    <t>191,7</t>
+  </si>
+  <si>
+    <t>283,0</t>
+  </si>
+  <si>
+    <t>376,3</t>
+  </si>
+  <si>
+    <t>467,8</t>
+  </si>
+  <si>
+    <t>558,4</t>
+  </si>
+  <si>
+    <t>737,8</t>
+  </si>
+  <si>
+    <t>827,1</t>
+  </si>
+  <si>
+    <t>915,6</t>
+  </si>
+  <si>
+    <t>234,9</t>
+  </si>
+  <si>
+    <t>464,0</t>
+  </si>
+  <si>
+    <t>688,4</t>
+  </si>
+  <si>
+    <t>906,8</t>
+  </si>
+  <si>
+    <t>9,6</t>
+  </si>
+  <si>
+    <t>39,6</t>
+  </si>
+  <si>
+    <t>49,5</t>
+  </si>
+  <si>
+    <t>59,6</t>
+  </si>
+  <si>
+    <t>69,6</t>
+  </si>
+  <si>
+    <t>79,5</t>
+  </si>
+  <si>
+    <t>90,1</t>
+  </si>
+  <si>
+    <t>100,6</t>
+  </si>
+  <si>
+    <t>111,0</t>
+  </si>
+  <si>
+    <t>121,5</t>
+  </si>
+  <si>
+    <t>763,7</t>
+  </si>
+  <si>
+    <t>261,3</t>
+  </si>
+  <si>
+    <t>782,0</t>
+  </si>
+  <si>
+    <t>1,6</t>
+  </si>
+  <si>
+    <t>3,3</t>
+  </si>
+  <si>
+    <t>10,3</t>
+  </si>
+  <si>
+    <t>13,6</t>
+  </si>
+  <si>
+    <t>14,8</t>
+  </si>
+  <si>
+    <t>15,9</t>
+  </si>
+  <si>
+    <t>368,4</t>
+  </si>
+  <si>
+    <t>744,3</t>
+  </si>
+  <si>
     <t xml:space="preserve">Объем услуг почтовой и курьерской деятельности и услуг связи по видам за 2022 год </t>
   </si>
   <si>
+    <t>124,5</t>
+  </si>
+  <si>
+    <t>279,3</t>
+  </si>
+  <si>
+    <t>447,6</t>
+  </si>
+  <si>
+    <t>619,4</t>
+  </si>
+  <si>
+    <t>779,6</t>
+  </si>
+  <si>
+    <t>681,1</t>
+  </si>
+  <si>
+    <t>788,8</t>
+  </si>
+  <si>
+    <t>908,5</t>
+  </si>
+  <si>
+    <t>1.040,5</t>
+  </si>
+  <si>
+    <t>1.179,0</t>
+  </si>
+  <si>
+    <t>1.312,7</t>
+  </si>
+  <si>
+    <t>1.466,6</t>
+  </si>
+  <si>
+    <t>52,4</t>
+  </si>
+  <si>
+    <t>117,4</t>
+  </si>
+  <si>
+    <t>189,3</t>
+  </si>
+  <si>
+    <t>263,5</t>
+  </si>
+  <si>
+    <t>332,9</t>
+  </si>
+  <si>
+    <t>280,7</t>
+  </si>
+  <si>
+    <t>317,0</t>
+  </si>
+  <si>
+    <t>411,0</t>
+  </si>
+  <si>
+    <t>469,0</t>
+  </si>
+  <si>
+    <t>518,4</t>
+  </si>
+  <si>
+    <t>575,3</t>
+  </si>
+  <si>
+    <t>46,5</t>
+  </si>
+  <si>
+    <t>126,2</t>
+  </si>
+  <si>
+    <t>289,6</t>
+  </si>
+  <si>
+    <t>370,2</t>
+  </si>
+  <si>
+    <t>306,3</t>
+  </si>
+  <si>
+    <t>351,2</t>
+  </si>
+  <si>
+    <t>396,9</t>
+  </si>
+  <si>
+    <t>442,2</t>
+  </si>
+  <si>
+    <t>577,2</t>
+  </si>
+  <si>
+    <t>133,8</t>
+  </si>
+  <si>
+    <t>338,4</t>
+  </si>
+  <si>
+    <t>526,9</t>
+  </si>
+  <si>
+    <t>712,6</t>
+  </si>
+  <si>
+    <t>899,9</t>
+  </si>
+  <si>
+    <t>855,6</t>
+  </si>
+  <si>
+    <t>966,1</t>
+  </si>
+  <si>
+    <t>10,4</t>
+  </si>
+  <si>
+    <t>98,6</t>
+  </si>
+  <si>
+    <t>127,5</t>
+  </si>
+  <si>
+    <t>137,4</t>
+  </si>
+  <si>
+    <t>200,8</t>
+  </si>
+  <si>
+    <t>232,8</t>
+  </si>
+  <si>
+    <t>265,6</t>
+  </si>
+  <si>
+    <t>298,8</t>
+  </si>
+  <si>
+    <t>332,0</t>
+  </si>
+  <si>
+    <t>604,1</t>
+  </si>
+  <si>
+    <t>232,2</t>
+  </si>
+  <si>
+    <t>518,1</t>
+  </si>
+  <si>
+    <t>807,8</t>
+  </si>
+  <si>
+    <t>1,1</t>
+  </si>
+  <si>
+    <t>4,4</t>
+  </si>
+  <si>
+    <t>4,6</t>
+  </si>
+  <si>
+    <t>5,3</t>
+  </si>
+  <si>
+    <t>6,2</t>
+  </si>
+  <si>
+    <t>7,0</t>
+  </si>
+  <si>
+    <t>8,7</t>
+  </si>
+  <si>
+    <t>321,4</t>
+  </si>
+  <si>
+    <t>744,2</t>
+  </si>
+  <si>
+    <t>840,1</t>
+  </si>
+  <si>
     <t xml:space="preserve">Объем услуг почтовой и курьерской деятельности и услуг связи по видам за 2023 год </t>
   </si>
   <si>
+    <t>158,5</t>
+  </si>
+  <si>
+    <t>319,4</t>
+  </si>
+  <si>
+    <t>494,3</t>
+  </si>
+  <si>
+    <t>664,6</t>
+  </si>
+  <si>
+    <t>998,5</t>
+  </si>
+  <si>
+    <t>1.154,2</t>
+  </si>
+  <si>
+    <t>1.295,6</t>
+  </si>
+  <si>
+    <t>1.450,3</t>
+  </si>
+  <si>
+    <t>1.610,9</t>
+  </si>
+  <si>
+    <t>1.766,3</t>
+  </si>
+  <si>
+    <t>1.958,0</t>
+  </si>
+  <si>
+    <t>80,2</t>
+  </si>
+  <si>
+    <t>157,1</t>
+  </si>
+  <si>
+    <t>249,5</t>
+  </si>
+  <si>
+    <t>331,0</t>
+  </si>
+  <si>
+    <t>419,8</t>
+  </si>
+  <si>
+    <t>495,6</t>
+  </si>
+  <si>
+    <t>566,9</t>
+  </si>
+  <si>
+    <t>630,2</t>
+  </si>
+  <si>
+    <t>701,9</t>
+  </si>
+  <si>
+    <t>770,8</t>
+  </si>
+  <si>
+    <t>834,2</t>
+  </si>
+  <si>
+    <t>921,0</t>
+  </si>
+  <si>
+    <t>44,3</t>
+  </si>
+  <si>
+    <t>89,6</t>
+  </si>
+  <si>
+    <t>136,4</t>
+  </si>
+  <si>
+    <t>183,3</t>
+  </si>
+  <si>
+    <t>230,6</t>
+  </si>
+  <si>
+    <t>276,5</t>
+  </si>
+  <si>
+    <t>322,3</t>
+  </si>
+  <si>
+    <t>367,5</t>
+  </si>
+  <si>
+    <t>413,0</t>
+  </si>
+  <si>
+    <t>458,5</t>
+  </si>
+  <si>
+    <t>502,6</t>
+  </si>
+  <si>
+    <t>547,5</t>
+  </si>
+  <si>
+    <t>103,0</t>
+  </si>
+  <si>
+    <t>210,8</t>
+  </si>
+  <si>
+    <t>322,9</t>
+  </si>
+  <si>
+    <t>434,1</t>
+  </si>
+  <si>
+    <t>544,8</t>
+  </si>
+  <si>
+    <t>654,0</t>
+  </si>
+  <si>
+    <t>759,8</t>
+  </si>
+  <si>
+    <t>862,8</t>
+  </si>
+  <si>
+    <t>964,9</t>
+  </si>
+  <si>
+    <t>27,0</t>
+  </si>
+  <si>
+    <t>51,7</t>
+  </si>
+  <si>
+    <t>77,6</t>
+  </si>
+  <si>
+    <t>131,3</t>
+  </si>
+  <si>
+    <t>161,9</t>
+  </si>
+  <si>
+    <t>192,2</t>
+  </si>
+  <si>
+    <t>222,3</t>
+  </si>
+  <si>
+    <t>252,1</t>
+  </si>
+  <si>
+    <t>282,1</t>
+  </si>
+  <si>
+    <t>309,3</t>
+  </si>
+  <si>
+    <t>335,4</t>
+  </si>
+  <si>
+    <t>572,0</t>
+  </si>
+  <si>
+    <t>206,3</t>
+  </si>
+  <si>
+    <t>408,5</t>
+  </si>
+  <si>
+    <t>602,7</t>
+  </si>
+  <si>
+    <t>795,1</t>
+  </si>
+  <si>
+    <t>990,6</t>
+  </si>
+  <si>
+    <t>0,7</t>
+  </si>
+  <si>
+    <t>1,5</t>
+  </si>
+  <si>
+    <t>3,7</t>
+  </si>
+  <si>
+    <t>5,0</t>
+  </si>
+  <si>
+    <t>5,6</t>
+  </si>
+  <si>
+    <t>6,8</t>
+  </si>
+  <si>
+    <t>8,1</t>
+  </si>
+  <si>
+    <t>274,5</t>
+  </si>
+  <si>
+    <t>549,6</t>
+  </si>
+  <si>
+    <t>828,0</t>
+  </si>
+  <si>
     <t xml:space="preserve">Объем услуг почтовой и курьерской деятельности и услуг связи по видам за 2024 год </t>
   </si>
   <si>
-    <t>33,6</t>
-[...2557 lines deleted...]
-  <si>
     <t>169,7</t>
   </si>
   <si>
     <t>299,2</t>
   </si>
   <si>
     <t>435,2</t>
   </si>
   <si>
     <t>583,8</t>
   </si>
   <si>
     <t>722,0</t>
   </si>
   <si>
     <t>79,1</t>
   </si>
   <si>
     <t>135,1</t>
   </si>
   <si>
     <t>200,5</t>
   </si>
   <si>
     <t>257,0</t>
@@ -2784,459 +2942,562 @@
   <si>
     <t>898,9</t>
   </si>
   <si>
     <t>3,2</t>
   </si>
   <si>
     <t>6,5</t>
   </si>
   <si>
     <t>14,4</t>
   </si>
   <si>
     <t>281,2</t>
   </si>
   <si>
     <t>564,5</t>
   </si>
   <si>
     <t>851,8</t>
   </si>
   <si>
     <t>896,2</t>
   </si>
   <si>
-    <t>Условные обозначения.</t>
-[...40 lines deleted...]
-  <si>
     <t xml:space="preserve">Объем услуг почтовой и курьерской деятельности и услуг связи по видам за 2025 год </t>
   </si>
   <si>
     <t xml:space="preserve">Объем услуг почтовой и курьерской деятельности и услуг связи по видам за 2026 год </t>
+  </si>
+  <si>
+    <t>млн. теңге</t>
+  </si>
+  <si>
+    <t>191101, 192101</t>
+  </si>
+  <si>
+    <t>Объем услуг почтовой и курьерской деятельности, объем услуг связи</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=1510&amp;year=2026&amp;name=10674&amp;period=month&amp;type=spreadsheets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
-    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
-    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="168" formatCode="###,###,###,##0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="167" formatCode="###,###,###,##0.0"/>
+    <numFmt numFmtId="168" formatCode="0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
       <sz val="10"/>
-      <name val="Roboto"/>
-[...3 lines deleted...]
-      <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
-    </font>
-[...27 lines deleted...]
-      <charset val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
-      <top/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...13 lines deleted...]
-      </right>
       <top/>
-      <bottom style="thin">
-[...11 lines deleted...]
-      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="7">
+  <cellStyleXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="91">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="4" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="22" fillId="0" borderId="1" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...123 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="14" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
-  <cellStyles count="7">
+  <cellStyles count="12">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 24" xfId="1"/>
-[...4 lines deleted...]
-    <cellStyle name="Обычный 5" xfId="6"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2" xfId="10"/>
+    <cellStyle name="Обычный 24" xfId="8"/>
+    <cellStyle name="Обычный 29" xfId="4"/>
+    <cellStyle name="Обычный 3" xfId="3"/>
+    <cellStyle name="Обычный 30" xfId="6"/>
+    <cellStyle name="Обычный 32" xfId="5"/>
+    <cellStyle name="Обычный 33" xfId="7"/>
+    <cellStyle name="Обычный 4 2" xfId="11"/>
+    <cellStyle name="Обычный 5" xfId="9"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3479,9489 +3740,9656 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Q301"/>
+  <sheetPr codeName="Лист4"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A277" workbookViewId="0">
-      <selection activeCell="K299" sqref="K299"/>
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="E29" sqref="E29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="30.85546875" style="5" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="5"/>
+    <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="11.25">
-[...164 lines deleted...]
-      <c r="A7" s="19" t="s">
+    <row r="1" spans="1:13">
+      <c r="A1" s="10"/>
+      <c r="B1" s="10"/>
+    </row>
+    <row r="2" spans="1:13" s="14" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2" s="81" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="14" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="80" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" s="81" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="14" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="80" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="82" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="14" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="83" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" s="81" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="14" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="83" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="81" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="14" customFormat="1" ht="63.75">
+      <c r="A7" s="80" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="84" t="s">
+        <v>29</v>
+      </c>
+      <c r="D7" s="77"/>
+      <c r="E7" s="77"/>
+      <c r="F7" s="77"/>
+      <c r="G7" s="77"/>
+      <c r="H7" s="77"/>
+      <c r="I7" s="77"/>
+    </row>
+    <row r="8" spans="1:13" s="14" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="80" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="40">
-[...98 lines deleted...]
-      <c r="A10" s="22" t="s">
+      <c r="B8" s="85" t="s">
+        <v>30</v>
+      </c>
+      <c r="D8" s="77"/>
+      <c r="E8" s="77"/>
+      <c r="F8" s="77"/>
+      <c r="G8" s="77"/>
+      <c r="H8" s="77"/>
+      <c r="I8" s="77"/>
+    </row>
+    <row r="9" spans="1:13" s="14" customFormat="1">
+      <c r="A9" s="80" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="84" t="s">
+        <v>35</v>
+      </c>
+      <c r="D9" s="77"/>
+      <c r="E9" s="77"/>
+      <c r="F9" s="77"/>
+      <c r="G9" s="77"/>
+      <c r="H9" s="77"/>
+      <c r="I9" s="77"/>
+    </row>
+    <row r="10" spans="1:13" s="14" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A10" s="80" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="84" t="s">
+        <v>32</v>
+      </c>
+      <c r="D10" s="77"/>
+      <c r="E10" s="77"/>
+      <c r="F10" s="77"/>
+      <c r="G10" s="77"/>
+      <c r="H10" s="77"/>
+      <c r="I10" s="77"/>
+    </row>
+    <row r="11" spans="1:13" s="14" customFormat="1">
+      <c r="A11" s="80" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="86"/>
+      <c r="D11" s="77"/>
+      <c r="E11" s="77"/>
+      <c r="F11" s="77"/>
+      <c r="G11" s="77"/>
+      <c r="H11" s="77"/>
+      <c r="I11" s="77"/>
+      <c r="M11" s="15"/>
+    </row>
+    <row r="12" spans="1:13" s="14" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="80" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="40">
-[...38 lines deleted...]
-      <c r="A11" s="22" t="s">
+      <c r="B12" s="87" t="s">
+        <v>28</v>
+      </c>
+      <c r="D12" s="77"/>
+      <c r="E12" s="77"/>
+      <c r="F12" s="77"/>
+      <c r="G12" s="77"/>
+      <c r="H12" s="77"/>
+      <c r="I12" s="77"/>
+      <c r="M12" s="15"/>
+    </row>
+    <row r="13" spans="1:13" s="14" customFormat="1" ht="31.5" customHeight="1">
+      <c r="A13" s="83" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" s="88" t="s">
+        <v>31</v>
+      </c>
+      <c r="D13" s="77"/>
+      <c r="E13" s="77"/>
+      <c r="F13" s="77"/>
+      <c r="G13" s="77"/>
+      <c r="H13" s="77"/>
+      <c r="I13" s="77"/>
+      <c r="M13" s="15"/>
+    </row>
+    <row r="14" spans="1:13" s="14" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A14" s="83" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="88" t="s">
+        <v>980</v>
+      </c>
+      <c r="D14" s="77"/>
+      <c r="E14" s="77"/>
+      <c r="F14" s="77"/>
+      <c r="G14" s="77"/>
+      <c r="H14" s="77"/>
+      <c r="I14" s="77"/>
+      <c r="M14" s="15"/>
+    </row>
+    <row r="15" spans="1:13" s="14" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="89" t="s">
+        <v>22</v>
+      </c>
+      <c r="M15" s="15"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="80" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" s="90">
+        <v>46279</v>
+      </c>
+      <c r="M16" s="5"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="80" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="90">
+        <v>46307</v>
+      </c>
+      <c r="M17" s="6"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="80" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="90" t="s">
+        <v>38</v>
+      </c>
+      <c r="M18" s="5"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="80" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="90" t="s">
+        <v>39</v>
+      </c>
+      <c r="M19" s="6"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="80" t="s">
         <v>10</v>
       </c>
-      <c r="B11" s="40">
-[...38 lines deleted...]
-      <c r="A12" s="22" t="s">
+      <c r="B20" s="90" t="s">
+        <v>40</v>
+      </c>
+      <c r="M20" s="5"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="80" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="40">
-[...268 lines deleted...]
-      <c r="I20" s="27" t="s">
+      <c r="B21" s="89" t="s">
         <v>41</v>
       </c>
-      <c r="J20" s="27" t="s">
-[...8653 lines deleted...]
-      <c r="P301" s="42"/>
+      <c r="M21" s="6"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="12"/>
+      <c r="B22" s="13"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="6"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="5"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="6"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="5"/>
     </row>
   </sheetData>
-  <mergeCells count="17">
-[...21 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
 </worksheet>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr codeName="Лист2"/>
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="C22" sqref="C22"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="2" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="8"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="3" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="3"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="4" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="3"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="3"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="9" t="s">
+        <v>6</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...81 lines deleted...]
-</ds:datastoreItem>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:P303"/>
+  <sheetViews>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="N3" sqref="N3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="25.85546875" style="16" customWidth="1"/>
+    <col min="2" max="3" width="10.7109375" style="16" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="9.28515625" style="16" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="10.7109375" style="16" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="9.28515625" style="16" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="9.42578125" style="16" customWidth="1"/>
+    <col min="10" max="10" width="11.85546875" style="16" customWidth="1"/>
+    <col min="11" max="12" width="11.7109375" style="16" customWidth="1"/>
+    <col min="13" max="13" width="11.85546875" style="16" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" style="1"/>
+    <col min="15" max="16" width="9.140625" style="16"/>
+    <col min="17" max="20" width="9.140625" style="1"/>
+    <col min="21" max="21" width="8.85546875" style="1" customWidth="1"/>
+    <col min="22" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:16" ht="15.75">
+      <c r="A2" s="74">
+        <v>191101</v>
+      </c>
+      <c r="B2" s="75" t="s">
+        <v>56</v>
+      </c>
+      <c r="C2" s="75"/>
+      <c r="D2" s="75"/>
+      <c r="E2" s="74"/>
+      <c r="F2" s="75"/>
+      <c r="G2" s="76"/>
+    </row>
+    <row r="3" spans="1:16" s="7" customFormat="1" ht="15.75">
+      <c r="A3" s="74">
+        <v>192101</v>
+      </c>
+      <c r="B3" s="79" t="s">
+        <v>33</v>
+      </c>
+      <c r="C3" s="79"/>
+      <c r="D3" s="79"/>
+      <c r="E3" s="17"/>
+      <c r="F3" s="17"/>
+      <c r="G3" s="17"/>
+      <c r="H3" s="17"/>
+      <c r="I3" s="17"/>
+      <c r="J3" s="17"/>
+      <c r="K3" s="17"/>
+      <c r="L3" s="17"/>
+      <c r="M3" s="17"/>
+      <c r="O3" s="17"/>
+      <c r="P3" s="17"/>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" s="78" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="78"/>
+      <c r="C6" s="78"/>
+      <c r="D6" s="78"/>
+      <c r="E6" s="78"/>
+      <c r="F6" s="78"/>
+      <c r="G6" s="78"/>
+      <c r="H6" s="78"/>
+      <c r="I6" s="78"/>
+      <c r="J6" s="78"/>
+      <c r="K6" s="78"/>
+      <c r="L6" s="78"/>
+      <c r="M6" s="78"/>
+    </row>
+    <row r="7" spans="1:16" ht="13.5" thickBot="1">
+      <c r="A7" s="1"/>
+      <c r="B7" s="1"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="18"/>
+      <c r="F7" s="18"/>
+      <c r="G7" s="1"/>
+      <c r="H7" s="1"/>
+      <c r="I7" s="1"/>
+      <c r="J7" s="1"/>
+      <c r="K7" s="1"/>
+      <c r="L7" s="1"/>
+      <c r="M7" s="73" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" ht="26.25" thickBot="1">
+      <c r="A8" s="25"/>
+      <c r="B8" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C8" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="D8" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="E8" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="F8" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="G8" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="H8" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="I8" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J8" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="K8" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="M8" s="26" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" ht="25.5">
+      <c r="A9" s="27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B9" s="28">
+        <v>28.8</v>
+      </c>
+      <c r="C9" s="29">
+        <v>58.6</v>
+      </c>
+      <c r="D9" s="29">
+        <v>89.3</v>
+      </c>
+      <c r="E9" s="30">
+        <v>120.8</v>
+      </c>
+      <c r="F9" s="31">
+        <v>153.30000000000001</v>
+      </c>
+      <c r="G9" s="31">
+        <v>187.4</v>
+      </c>
+      <c r="H9" s="32">
+        <v>222.3</v>
+      </c>
+      <c r="I9" s="33">
+        <v>258.39999999999998</v>
+      </c>
+      <c r="J9" s="31">
+        <v>295.60000000000002</v>
+      </c>
+      <c r="K9" s="31">
+        <v>333.7</v>
+      </c>
+      <c r="L9" s="31">
+        <v>375</v>
+      </c>
+      <c r="M9" s="31">
+        <v>422.6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" s="34" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" s="35">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="C10" s="36">
+        <v>36.6</v>
+      </c>
+      <c r="D10" s="29">
+        <v>55.8</v>
+      </c>
+      <c r="E10" s="29">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="F10" s="37">
+        <v>95.7</v>
+      </c>
+      <c r="G10" s="37">
+        <v>116.9</v>
+      </c>
+      <c r="H10" s="35">
+        <v>138.69999999999999</v>
+      </c>
+      <c r="I10" s="38">
+        <v>161.19999999999999</v>
+      </c>
+      <c r="J10" s="29">
+        <v>184.3</v>
+      </c>
+      <c r="K10" s="29">
+        <v>208.1</v>
+      </c>
+      <c r="L10" s="39">
+        <v>233.9</v>
+      </c>
+      <c r="M10" s="37">
+        <v>263.39999999999998</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" s="40" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" s="41">
+        <v>880.9</v>
+      </c>
+      <c r="C11" s="29">
+        <v>1749.3</v>
+      </c>
+      <c r="D11" s="29">
+        <v>2644.73</v>
+      </c>
+      <c r="E11" s="29">
+        <v>3559.2</v>
+      </c>
+      <c r="F11" s="39">
+        <v>4479</v>
+      </c>
+      <c r="G11" s="39">
+        <v>5388.2</v>
+      </c>
+      <c r="H11" s="37">
+        <v>6278.9</v>
+      </c>
+      <c r="I11" s="42">
+        <v>7180.8</v>
+      </c>
+      <c r="J11" s="39">
+        <v>8089.2</v>
+      </c>
+      <c r="K11" s="43">
+        <v>9003.7999999999993</v>
+      </c>
+      <c r="L11" s="39">
+        <v>9929.1</v>
+      </c>
+      <c r="M11" s="39">
+        <v>10870.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12" s="35"/>
+      <c r="C12" s="29"/>
+      <c r="D12" s="29"/>
+      <c r="E12" s="29"/>
+      <c r="F12" s="29"/>
+      <c r="G12" s="29"/>
+      <c r="H12" s="29"/>
+      <c r="I12" s="45"/>
+      <c r="J12" s="29"/>
+      <c r="K12" s="29"/>
+      <c r="L12" s="29"/>
+      <c r="M12" s="29"/>
+    </row>
+    <row r="13" spans="1:16" ht="50.25" customHeight="1">
+      <c r="A13" s="44" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" s="41">
+        <v>304.60000000000002</v>
+      </c>
+      <c r="C13" s="29">
+        <v>589</v>
+      </c>
+      <c r="D13" s="29">
+        <v>900.8</v>
+      </c>
+      <c r="E13" s="29">
+        <v>1212.0999999999999</v>
+      </c>
+      <c r="F13" s="39">
+        <v>1518.5</v>
+      </c>
+      <c r="G13" s="39">
+        <v>1825</v>
+      </c>
+      <c r="H13" s="37">
+        <v>2092.8000000000002</v>
+      </c>
+      <c r="I13" s="46">
+        <v>2360.6999999999998</v>
+      </c>
+      <c r="J13" s="39">
+        <v>2631.5</v>
+      </c>
+      <c r="K13" s="39">
+        <v>2906.9</v>
+      </c>
+      <c r="L13" s="39">
+        <v>3180.2</v>
+      </c>
+      <c r="M13" s="39">
+        <v>3459.7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" ht="25.5">
+      <c r="A14" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" s="41">
+        <v>253.4</v>
+      </c>
+      <c r="C14" s="29">
+        <v>515.5</v>
+      </c>
+      <c r="D14" s="29">
+        <v>767.9</v>
+      </c>
+      <c r="E14" s="29">
+        <v>1029</v>
+      </c>
+      <c r="F14" s="39">
+        <v>1294.8</v>
+      </c>
+      <c r="G14" s="39">
+        <v>1554.5</v>
+      </c>
+      <c r="H14" s="37">
+        <v>1828.1</v>
+      </c>
+      <c r="I14" s="46">
+        <v>2102.4</v>
+      </c>
+      <c r="J14" s="39">
+        <v>2378.6</v>
+      </c>
+      <c r="K14" s="39">
+        <v>2653.7</v>
+      </c>
+      <c r="L14" s="39">
+        <v>2931.3</v>
+      </c>
+      <c r="M14" s="39">
+        <v>3206.1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" ht="25.5">
+      <c r="A15" s="44" t="s">
+        <v>62</v>
+      </c>
+      <c r="B15" s="41">
+        <v>9.5</v>
+      </c>
+      <c r="C15" s="29">
+        <v>17.5</v>
+      </c>
+      <c r="D15" s="29">
+        <v>26.2</v>
+      </c>
+      <c r="E15" s="29">
+        <v>35.1</v>
+      </c>
+      <c r="F15" s="39">
+        <v>45.1</v>
+      </c>
+      <c r="G15" s="39">
+        <v>54.5</v>
+      </c>
+      <c r="H15" s="37">
+        <v>63.9</v>
+      </c>
+      <c r="I15" s="46">
+        <v>77.400000000000006</v>
+      </c>
+      <c r="J15" s="39">
+        <v>86.8</v>
+      </c>
+      <c r="K15" s="39">
+        <v>94.2</v>
+      </c>
+      <c r="L15" s="39">
+        <v>104</v>
+      </c>
+      <c r="M15" s="39">
+        <v>114.2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="A16" s="44" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="41">
+        <v>171.5</v>
+      </c>
+      <c r="C16" s="29">
+        <v>345.2</v>
+      </c>
+      <c r="D16" s="29">
+        <v>525.4</v>
+      </c>
+      <c r="E16" s="29">
+        <v>714.4</v>
+      </c>
+      <c r="F16" s="39">
+        <v>909.6</v>
+      </c>
+      <c r="G16" s="39">
+        <v>1101.2</v>
+      </c>
+      <c r="H16" s="37">
+        <v>1301.2</v>
+      </c>
+      <c r="I16" s="46">
+        <v>1506.5</v>
+      </c>
+      <c r="J16" s="39">
+        <v>1716.6</v>
+      </c>
+      <c r="K16" s="39">
+        <v>1931.1</v>
+      </c>
+      <c r="L16" s="39">
+        <v>2151.6</v>
+      </c>
+      <c r="M16" s="39">
+        <v>2379.9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" ht="25.5">
+      <c r="A17" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" s="41">
+        <v>2.8</v>
+      </c>
+      <c r="C17" s="29">
+        <v>5.7</v>
+      </c>
+      <c r="D17" s="29">
+        <v>8.5</v>
+      </c>
+      <c r="E17" s="29">
+        <v>11.3</v>
+      </c>
+      <c r="F17" s="39">
+        <v>14.4</v>
+      </c>
+      <c r="G17" s="39">
+        <v>17.5</v>
+      </c>
+      <c r="H17" s="37">
+        <v>20.5</v>
+      </c>
+      <c r="I17" s="46">
+        <v>23.4</v>
+      </c>
+      <c r="J17" s="39">
+        <v>26.5</v>
+      </c>
+      <c r="K17" s="39">
+        <v>29.5</v>
+      </c>
+      <c r="L17" s="39">
+        <v>32.6</v>
+      </c>
+      <c r="M17" s="39">
+        <v>35.700000000000003</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="47" t="s">
+        <v>65</v>
+      </c>
+      <c r="B18" s="41">
+        <v>139.1</v>
+      </c>
+      <c r="C18" s="29">
+        <v>276.39999999999998</v>
+      </c>
+      <c r="D18" s="29">
+        <v>415.9</v>
+      </c>
+      <c r="E18" s="29">
+        <v>557.29999999999995</v>
+      </c>
+      <c r="F18" s="39">
+        <v>696.6</v>
+      </c>
+      <c r="G18" s="39">
+        <v>835.5</v>
+      </c>
+      <c r="H18" s="37">
+        <v>972.4</v>
+      </c>
+      <c r="I18" s="46">
+        <v>1110.4000000000001</v>
+      </c>
+      <c r="J18" s="39">
+        <v>1249.2</v>
+      </c>
+      <c r="K18" s="39">
+        <v>1388.4</v>
+      </c>
+      <c r="L18" s="39">
+        <v>1529.4</v>
+      </c>
+      <c r="M18" s="39">
+        <v>1674.9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" ht="25.5">
+      <c r="A19" s="34" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" s="41">
+        <v>621.6</v>
+      </c>
+      <c r="C19" s="36">
+        <v>1225.5</v>
+      </c>
+      <c r="D19" s="29">
+        <v>1851.2</v>
+      </c>
+      <c r="E19" s="29">
+        <v>2484</v>
+      </c>
+      <c r="F19" s="29">
+        <v>3119.6</v>
+      </c>
+      <c r="G19" s="35">
+        <v>3740.7</v>
+      </c>
+      <c r="H19" s="36">
+        <v>4355.2</v>
+      </c>
+      <c r="I19" s="38">
+        <v>4976</v>
+      </c>
+      <c r="J19" s="29">
+        <v>5612.3</v>
+      </c>
+      <c r="K19" s="29">
+        <v>6264.9</v>
+      </c>
+      <c r="L19" s="29">
+        <v>6922.5</v>
+      </c>
+      <c r="M19" s="35">
+        <v>7591.6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="48"/>
+      <c r="B20" s="49"/>
+      <c r="C20" s="50"/>
+      <c r="D20" s="51"/>
+      <c r="E20" s="51"/>
+      <c r="F20" s="51"/>
+      <c r="G20" s="49"/>
+      <c r="H20" s="50"/>
+      <c r="I20" s="50"/>
+      <c r="J20" s="51"/>
+      <c r="K20" s="51"/>
+      <c r="L20" s="51"/>
+      <c r="M20" s="49"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="78" t="s">
+        <v>67</v>
+      </c>
+      <c r="B21" s="78"/>
+      <c r="C21" s="78"/>
+      <c r="D21" s="78"/>
+      <c r="E21" s="78"/>
+      <c r="F21" s="78"/>
+      <c r="G21" s="78"/>
+      <c r="H21" s="78"/>
+      <c r="I21" s="78"/>
+      <c r="J21" s="78"/>
+      <c r="K21" s="78"/>
+      <c r="L21" s="78"/>
+      <c r="M21" s="78"/>
+    </row>
+    <row r="22" spans="1:13" ht="13.5" thickBot="1">
+      <c r="C22" s="52"/>
+      <c r="D22" s="52"/>
+      <c r="E22" s="52"/>
+      <c r="F22" s="52"/>
+      <c r="M22" s="73" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" ht="26.25" thickBot="1">
+      <c r="A23" s="25"/>
+      <c r="B23" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C23" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="D23" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="E23" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="F23" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="G23" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="H23" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="I23" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J23" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="K23" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="L23" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="M23" s="26" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" ht="25.5">
+      <c r="A24" s="27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B24" s="54" t="s">
+        <v>68</v>
+      </c>
+      <c r="C24" s="54" t="s">
+        <v>69</v>
+      </c>
+      <c r="D24" s="54" t="s">
+        <v>70</v>
+      </c>
+      <c r="E24" s="54" t="s">
+        <v>71</v>
+      </c>
+      <c r="F24" s="54" t="s">
+        <v>72</v>
+      </c>
+      <c r="G24" s="54" t="s">
+        <v>73</v>
+      </c>
+      <c r="H24" s="54" t="s">
+        <v>74</v>
+      </c>
+      <c r="I24" s="54" t="s">
+        <v>75</v>
+      </c>
+      <c r="J24" s="54" t="s">
+        <v>76</v>
+      </c>
+      <c r="K24" s="54" t="s">
+        <v>77</v>
+      </c>
+      <c r="L24" s="54" t="s">
+        <v>78</v>
+      </c>
+      <c r="M24" s="54" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="34" t="s">
+        <v>57</v>
+      </c>
+      <c r="B25" s="54" t="s">
+        <v>80</v>
+      </c>
+      <c r="C25" s="54" t="s">
+        <v>81</v>
+      </c>
+      <c r="D25" s="54" t="s">
+        <v>82</v>
+      </c>
+      <c r="E25" s="54" t="s">
+        <v>83</v>
+      </c>
+      <c r="F25" s="54" t="s">
+        <v>84</v>
+      </c>
+      <c r="G25" s="54" t="s">
+        <v>85</v>
+      </c>
+      <c r="H25" s="54" t="s">
+        <v>86</v>
+      </c>
+      <c r="I25" s="54" t="s">
+        <v>87</v>
+      </c>
+      <c r="J25" s="54" t="s">
+        <v>88</v>
+      </c>
+      <c r="K25" s="54" t="s">
+        <v>89</v>
+      </c>
+      <c r="L25" s="54" t="s">
+        <v>90</v>
+      </c>
+      <c r="M25" s="54" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="40" t="s">
+        <v>58</v>
+      </c>
+      <c r="B26" s="37" t="s">
+        <v>37</v>
+      </c>
+      <c r="C26" s="37">
+        <v>1879.2</v>
+      </c>
+      <c r="D26" s="37">
+        <v>2856.8</v>
+      </c>
+      <c r="E26" s="37">
+        <v>3840.2</v>
+      </c>
+      <c r="F26" s="37">
+        <v>4842.1000000000004</v>
+      </c>
+      <c r="G26" s="37">
+        <v>5844.2</v>
+      </c>
+      <c r="H26" s="37">
+        <v>6837.3</v>
+      </c>
+      <c r="I26" s="37">
+        <v>7851.1</v>
+      </c>
+      <c r="J26" s="37">
+        <v>8867.4</v>
+      </c>
+      <c r="K26" s="37">
+        <v>9875.4</v>
+      </c>
+      <c r="L26" s="37">
+        <v>10898.2</v>
+      </c>
+      <c r="M26" s="37">
+        <v>11975.9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="A27" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="B27" s="54"/>
+      <c r="C27" s="54"/>
+      <c r="D27" s="54"/>
+      <c r="E27" s="54"/>
+      <c r="F27" s="54"/>
+      <c r="G27" s="54"/>
+      <c r="H27" s="54"/>
+      <c r="I27" s="54"/>
+      <c r="J27" s="54"/>
+      <c r="K27" s="54"/>
+      <c r="L27" s="54"/>
+      <c r="M27" s="54"/>
+    </row>
+    <row r="28" spans="1:13" ht="38.25">
+      <c r="A28" s="44" t="s">
+        <v>60</v>
+      </c>
+      <c r="B28" s="37" t="s">
+        <v>92</v>
+      </c>
+      <c r="C28" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="D28" s="37" t="s">
+        <v>94</v>
+      </c>
+      <c r="E28" s="37">
+        <v>1070.2</v>
+      </c>
+      <c r="F28" s="37">
+        <v>1338.4</v>
+      </c>
+      <c r="G28" s="37">
+        <v>1604.6</v>
+      </c>
+      <c r="H28" s="37">
+        <v>1865.4</v>
+      </c>
+      <c r="I28" s="37">
+        <v>2134.1</v>
+      </c>
+      <c r="J28" s="37">
+        <v>2393.1999999999998</v>
+      </c>
+      <c r="K28" s="37">
+        <v>2641.9</v>
+      </c>
+      <c r="L28" s="37">
+        <v>2888.1</v>
+      </c>
+      <c r="M28" s="37">
+        <v>3144.9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" ht="25.5">
+      <c r="A29" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="B29" s="37" t="s">
+        <v>95</v>
+      </c>
+      <c r="C29" s="37" t="s">
+        <v>96</v>
+      </c>
+      <c r="D29" s="37" t="s">
+        <v>97</v>
+      </c>
+      <c r="E29" s="37">
+        <v>1179.3</v>
+      </c>
+      <c r="F29" s="37">
+        <v>1489.5</v>
+      </c>
+      <c r="G29" s="37">
+        <v>1801.4</v>
+      </c>
+      <c r="H29" s="37">
+        <v>2113</v>
+      </c>
+      <c r="I29" s="37">
+        <v>2428.8000000000002</v>
+      </c>
+      <c r="J29" s="37">
+        <v>2740.7</v>
+      </c>
+      <c r="K29" s="37">
+        <v>3049.3</v>
+      </c>
+      <c r="L29" s="37">
+        <v>3364.4</v>
+      </c>
+      <c r="M29" s="37">
+        <v>3682.1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" ht="25.5">
+      <c r="A30" s="44" t="s">
+        <v>62</v>
+      </c>
+      <c r="B30" s="37" t="s">
+        <v>98</v>
+      </c>
+      <c r="C30" s="37" t="s">
+        <v>99</v>
+      </c>
+      <c r="D30" s="37" t="s">
+        <v>100</v>
+      </c>
+      <c r="E30" s="37" t="s">
+        <v>101</v>
+      </c>
+      <c r="F30" s="37" t="s">
+        <v>102</v>
+      </c>
+      <c r="G30" s="37" t="s">
+        <v>103</v>
+      </c>
+      <c r="H30" s="37" t="s">
+        <v>104</v>
+      </c>
+      <c r="I30" s="37" t="s">
+        <v>105</v>
+      </c>
+      <c r="J30" s="37" t="s">
+        <v>106</v>
+      </c>
+      <c r="K30" s="37" t="s">
+        <v>107</v>
+      </c>
+      <c r="L30" s="37" t="s">
+        <v>108</v>
+      </c>
+      <c r="M30" s="37" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="44" t="s">
+        <v>63</v>
+      </c>
+      <c r="B31" s="37" t="s">
+        <v>110</v>
+      </c>
+      <c r="C31" s="37" t="s">
+        <v>111</v>
+      </c>
+      <c r="D31" s="37" t="s">
+        <v>112</v>
+      </c>
+      <c r="E31" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="F31" s="37">
+        <v>1249.3</v>
+      </c>
+      <c r="G31" s="37">
+        <v>1510.7</v>
+      </c>
+      <c r="H31" s="37">
+        <v>1771.3</v>
+      </c>
+      <c r="I31" s="37">
+        <v>2038.9</v>
+      </c>
+      <c r="J31" s="37">
+        <v>2320.4</v>
+      </c>
+      <c r="K31" s="37">
+        <v>2608</v>
+      </c>
+      <c r="L31" s="37">
+        <v>2902.9</v>
+      </c>
+      <c r="M31" s="37">
+        <v>3212.4</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" ht="89.25">
+      <c r="A32" s="47" t="s">
+        <v>114</v>
+      </c>
+      <c r="B32" s="37" t="s">
+        <v>115</v>
+      </c>
+      <c r="C32" s="37" t="s">
+        <v>116</v>
+      </c>
+      <c r="D32" s="37" t="s">
+        <v>117</v>
+      </c>
+      <c r="E32" s="37" t="s">
+        <v>118</v>
+      </c>
+      <c r="F32" s="37" t="s">
+        <v>119</v>
+      </c>
+      <c r="G32" s="37" t="s">
+        <v>120</v>
+      </c>
+      <c r="H32" s="37" t="s">
+        <v>121</v>
+      </c>
+      <c r="I32" s="37" t="s">
+        <v>122</v>
+      </c>
+      <c r="J32" s="37" t="s">
+        <v>123</v>
+      </c>
+      <c r="K32" s="37" t="s">
+        <v>124</v>
+      </c>
+      <c r="L32" s="37" t="s">
+        <v>125</v>
+      </c>
+      <c r="M32" s="37" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" ht="25.5">
+      <c r="A33" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="B33" s="37" t="s">
+        <v>127</v>
+      </c>
+      <c r="C33" s="37" t="s">
+        <v>128</v>
+      </c>
+      <c r="D33" s="37" t="s">
+        <v>129</v>
+      </c>
+      <c r="E33" s="37" t="s">
+        <v>130</v>
+      </c>
+      <c r="F33" s="37" t="s">
+        <v>131</v>
+      </c>
+      <c r="G33" s="37" t="s">
+        <v>100</v>
+      </c>
+      <c r="H33" s="37" t="s">
+        <v>132</v>
+      </c>
+      <c r="I33" s="37" t="s">
+        <v>101</v>
+      </c>
+      <c r="J33" s="37" t="s">
+        <v>133</v>
+      </c>
+      <c r="K33" s="37" t="s">
+        <v>134</v>
+      </c>
+      <c r="L33" s="37" t="s">
+        <v>135</v>
+      </c>
+      <c r="M33" s="37" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="47" t="s">
+        <v>65</v>
+      </c>
+      <c r="B34" s="37" t="s">
+        <v>137</v>
+      </c>
+      <c r="C34" s="37" t="s">
+        <v>138</v>
+      </c>
+      <c r="D34" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="E34" s="37" t="s">
+        <v>140</v>
+      </c>
+      <c r="F34" s="37" t="s">
+        <v>141</v>
+      </c>
+      <c r="G34" s="37" t="s">
+        <v>142</v>
+      </c>
+      <c r="H34" s="37" t="s">
+        <v>143</v>
+      </c>
+      <c r="I34" s="37" t="s">
+        <v>144</v>
+      </c>
+      <c r="J34" s="37" t="s">
+        <v>145</v>
+      </c>
+      <c r="K34" s="37" t="s">
+        <v>146</v>
+      </c>
+      <c r="L34" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="M34" s="37" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" ht="25.5">
+      <c r="A35" s="34" t="s">
+        <v>66</v>
+      </c>
+      <c r="B35" s="37" t="s">
+        <v>149</v>
+      </c>
+      <c r="C35" s="37">
+        <v>1353.4</v>
+      </c>
+      <c r="D35" s="37">
+        <v>2058</v>
+      </c>
+      <c r="E35" s="37">
+        <v>2760.3</v>
+      </c>
+      <c r="F35" s="37">
+        <v>3473.6</v>
+      </c>
+      <c r="G35" s="37">
+        <v>4186.1000000000004</v>
+      </c>
+      <c r="H35" s="37">
+        <v>4903.2</v>
+      </c>
+      <c r="I35" s="37">
+        <v>5632.9</v>
+      </c>
+      <c r="J35" s="37">
+        <v>6359.7</v>
+      </c>
+      <c r="K35" s="37">
+        <v>7083.9</v>
+      </c>
+      <c r="L35" s="37">
+        <v>7815.4</v>
+      </c>
+      <c r="M35" s="37">
+        <v>8571.4</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="55"/>
+      <c r="B36" s="55"/>
+      <c r="C36" s="55"/>
+      <c r="D36" s="55"/>
+      <c r="E36" s="55"/>
+      <c r="F36" s="55"/>
+      <c r="G36" s="55"/>
+      <c r="H36" s="55"/>
+      <c r="I36" s="55"/>
+      <c r="J36" s="55"/>
+      <c r="K36" s="55"/>
+      <c r="L36" s="55"/>
+      <c r="M36" s="55"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="78" t="s">
+        <v>150</v>
+      </c>
+      <c r="B37" s="78"/>
+      <c r="C37" s="78"/>
+      <c r="D37" s="78"/>
+      <c r="E37" s="78"/>
+      <c r="F37" s="78"/>
+      <c r="G37" s="78"/>
+      <c r="H37" s="78"/>
+      <c r="I37" s="78"/>
+      <c r="J37" s="78"/>
+      <c r="K37" s="78"/>
+      <c r="L37" s="78"/>
+      <c r="M37" s="78"/>
+    </row>
+    <row r="38" spans="1:13" ht="13.5" thickBot="1">
+      <c r="C38" s="52"/>
+      <c r="D38" s="52"/>
+      <c r="E38" s="52"/>
+      <c r="F38" s="52"/>
+      <c r="M38" s="73" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" ht="26.25" thickBot="1">
+      <c r="A39" s="25"/>
+      <c r="B39" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C39" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="D39" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="E39" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="F39" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="G39" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="H39" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="I39" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J39" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="K39" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="L39" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="M39" s="26" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" ht="25.5">
+      <c r="A40" s="27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B40" s="54" t="s">
+        <v>151</v>
+      </c>
+      <c r="C40" s="54" t="s">
+        <v>152</v>
+      </c>
+      <c r="D40" s="54" t="s">
+        <v>153</v>
+      </c>
+      <c r="E40" s="54" t="s">
+        <v>154</v>
+      </c>
+      <c r="F40" s="54" t="s">
+        <v>155</v>
+      </c>
+      <c r="G40" s="54" t="s">
+        <v>156</v>
+      </c>
+      <c r="H40" s="54" t="s">
+        <v>157</v>
+      </c>
+      <c r="I40" s="54" t="s">
+        <v>158</v>
+      </c>
+      <c r="J40" s="54" t="s">
+        <v>159</v>
+      </c>
+      <c r="K40" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="L40" s="54" t="s">
+        <v>161</v>
+      </c>
+      <c r="M40" s="54" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="34" t="s">
+        <v>57</v>
+      </c>
+      <c r="B41" s="54" t="s">
+        <v>163</v>
+      </c>
+      <c r="C41" s="54" t="s">
+        <v>164</v>
+      </c>
+      <c r="D41" s="54" t="s">
+        <v>165</v>
+      </c>
+      <c r="E41" s="54" t="s">
+        <v>166</v>
+      </c>
+      <c r="F41" s="54" t="s">
+        <v>167</v>
+      </c>
+      <c r="G41" s="54" t="s">
+        <v>168</v>
+      </c>
+      <c r="H41" s="54" t="s">
+        <v>169</v>
+      </c>
+      <c r="I41" s="54" t="s">
+        <v>170</v>
+      </c>
+      <c r="J41" s="54" t="s">
+        <v>171</v>
+      </c>
+      <c r="K41" s="54" t="s">
+        <v>172</v>
+      </c>
+      <c r="L41" s="54" t="s">
+        <v>173</v>
+      </c>
+      <c r="M41" s="54" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="40" t="s">
+        <v>58</v>
+      </c>
+      <c r="B42" s="37">
+        <v>1042.3</v>
+      </c>
+      <c r="C42" s="37">
+        <v>2097.8000000000002</v>
+      </c>
+      <c r="D42" s="37">
+        <v>3141.9</v>
+      </c>
+      <c r="E42" s="37">
+        <v>4183</v>
+      </c>
+      <c r="F42" s="37">
+        <v>5264.3</v>
+      </c>
+      <c r="G42" s="37">
+        <v>6342.3</v>
+      </c>
+      <c r="H42" s="37">
+        <v>7406.6</v>
+      </c>
+      <c r="I42" s="37">
+        <v>8492.7999999999993</v>
+      </c>
+      <c r="J42" s="37">
+        <v>9605.5</v>
+      </c>
+      <c r="K42" s="37">
+        <v>10729</v>
+      </c>
+      <c r="L42" s="37">
+        <v>11854.2</v>
+      </c>
+      <c r="M42" s="37">
+        <v>12991.8</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="B43" s="54"/>
+      <c r="C43" s="54"/>
+      <c r="D43" s="54"/>
+      <c r="E43" s="54"/>
+      <c r="F43" s="54"/>
+      <c r="G43" s="54"/>
+      <c r="H43" s="54"/>
+      <c r="I43" s="54"/>
+      <c r="J43" s="54"/>
+      <c r="K43" s="54"/>
+      <c r="L43" s="54"/>
+      <c r="M43" s="54"/>
+    </row>
+    <row r="44" spans="1:13" ht="38.25">
+      <c r="A44" s="44" t="s">
+        <v>60</v>
+      </c>
+      <c r="B44" s="37" t="s">
+        <v>175</v>
+      </c>
+      <c r="C44" s="37" t="s">
+        <v>176</v>
+      </c>
+      <c r="D44" s="37" t="s">
+        <v>177</v>
+      </c>
+      <c r="E44" s="37" t="s">
+        <v>178</v>
+      </c>
+      <c r="F44" s="37">
+        <v>1166.5</v>
+      </c>
+      <c r="G44" s="37">
+        <v>1385.7</v>
+      </c>
+      <c r="H44" s="37">
+        <v>1591.3</v>
+      </c>
+      <c r="I44" s="37">
+        <v>1797.1</v>
+      </c>
+      <c r="J44" s="37">
+        <v>1998</v>
+      </c>
+      <c r="K44" s="37">
+        <v>2197</v>
+      </c>
+      <c r="L44" s="37">
+        <v>2390.6999999999998</v>
+      </c>
+      <c r="M44" s="37">
+        <v>2586.6999999999998</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" ht="25.5">
+      <c r="A45" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="B45" s="37" t="s">
+        <v>179</v>
+      </c>
+      <c r="C45" s="37" t="s">
+        <v>180</v>
+      </c>
+      <c r="D45" s="37" t="s">
+        <v>181</v>
+      </c>
+      <c r="E45" s="37">
+        <v>1278.2</v>
+      </c>
+      <c r="F45" s="37">
+        <v>1635.8</v>
+      </c>
+      <c r="G45" s="37">
+        <v>1991.9</v>
+      </c>
+      <c r="H45" s="37">
+        <v>2346.9</v>
+      </c>
+      <c r="I45" s="37">
+        <v>2701.3</v>
+      </c>
+      <c r="J45" s="37">
+        <v>3054.4</v>
+      </c>
+      <c r="K45" s="37">
+        <v>3417.2</v>
+      </c>
+      <c r="L45" s="37">
+        <v>3777.1</v>
+      </c>
+      <c r="M45" s="37">
+        <v>4139.3</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" ht="25.5">
+      <c r="A46" s="44" t="s">
+        <v>62</v>
+      </c>
+      <c r="B46" s="37" t="s">
+        <v>128</v>
+      </c>
+      <c r="C46" s="37" t="s">
+        <v>182</v>
+      </c>
+      <c r="D46" s="37" t="s">
+        <v>183</v>
+      </c>
+      <c r="E46" s="37" t="s">
+        <v>184</v>
+      </c>
+      <c r="F46" s="37" t="s">
+        <v>185</v>
+      </c>
+      <c r="G46" s="37" t="s">
+        <v>186</v>
+      </c>
+      <c r="H46" s="37" t="s">
+        <v>187</v>
+      </c>
+      <c r="I46" s="37" t="s">
+        <v>188</v>
+      </c>
+      <c r="J46" s="37" t="s">
+        <v>189</v>
+      </c>
+      <c r="K46" s="37" t="s">
+        <v>190</v>
+      </c>
+      <c r="L46" s="37" t="s">
+        <v>116</v>
+      </c>
+      <c r="M46" s="37" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13">
+      <c r="A47" s="44" t="s">
+        <v>63</v>
+      </c>
+      <c r="B47" s="37" t="s">
+        <v>192</v>
+      </c>
+      <c r="C47" s="37" t="s">
+        <v>193</v>
+      </c>
+      <c r="D47" s="37" t="s">
+        <v>194</v>
+      </c>
+      <c r="E47" s="37">
+        <v>1225.5</v>
+      </c>
+      <c r="F47" s="37">
+        <v>1540.1</v>
+      </c>
+      <c r="G47" s="37">
+        <v>1853.9</v>
+      </c>
+      <c r="H47" s="37">
+        <v>2168.3000000000002</v>
+      </c>
+      <c r="I47" s="37">
+        <v>2492</v>
+      </c>
+      <c r="J47" s="37">
+        <v>2826.4</v>
+      </c>
+      <c r="K47" s="37">
+        <v>3166.1</v>
+      </c>
+      <c r="L47" s="37">
+        <v>3515.4</v>
+      </c>
+      <c r="M47" s="37">
+        <v>3869.3</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" ht="89.25">
+      <c r="A48" s="47" t="s">
+        <v>114</v>
+      </c>
+      <c r="B48" s="37" t="s">
+        <v>195</v>
+      </c>
+      <c r="C48" s="37" t="s">
+        <v>196</v>
+      </c>
+      <c r="D48" s="37" t="s">
+        <v>197</v>
+      </c>
+      <c r="E48" s="37" t="s">
+        <v>198</v>
+      </c>
+      <c r="F48" s="37" t="s">
+        <v>199</v>
+      </c>
+      <c r="G48" s="37" t="s">
+        <v>200</v>
+      </c>
+      <c r="H48" s="37" t="s">
+        <v>201</v>
+      </c>
+      <c r="I48" s="37" t="s">
+        <v>202</v>
+      </c>
+      <c r="J48" s="37" t="s">
+        <v>203</v>
+      </c>
+      <c r="K48" s="37">
+        <v>1055.3</v>
+      </c>
+      <c r="L48" s="37">
+        <v>1166.5999999999999</v>
+      </c>
+      <c r="M48" s="37">
+        <v>1279.5999999999999</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" ht="25.5">
+      <c r="A49" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="B49" s="37" t="s">
+        <v>127</v>
+      </c>
+      <c r="C49" s="37" t="s">
+        <v>128</v>
+      </c>
+      <c r="D49" s="37" t="s">
+        <v>129</v>
+      </c>
+      <c r="E49" s="37" t="s">
+        <v>204</v>
+      </c>
+      <c r="F49" s="37" t="s">
+        <v>205</v>
+      </c>
+      <c r="G49" s="37" t="s">
+        <v>206</v>
+      </c>
+      <c r="H49" s="37" t="s">
+        <v>207</v>
+      </c>
+      <c r="I49" s="37" t="s">
+        <v>208</v>
+      </c>
+      <c r="J49" s="37" t="s">
+        <v>209</v>
+      </c>
+      <c r="K49" s="37" t="s">
+        <v>210</v>
+      </c>
+      <c r="L49" s="37" t="s">
+        <v>211</v>
+      </c>
+      <c r="M49" s="37" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13">
+      <c r="A50" s="47" t="s">
+        <v>65</v>
+      </c>
+      <c r="B50" s="37" t="s">
+        <v>213</v>
+      </c>
+      <c r="C50" s="37" t="s">
+        <v>214</v>
+      </c>
+      <c r="D50" s="37" t="s">
+        <v>215</v>
+      </c>
+      <c r="E50" s="37" t="s">
+        <v>216</v>
+      </c>
+      <c r="F50" s="37" t="s">
+        <v>217</v>
+      </c>
+      <c r="G50" s="37" t="s">
+        <v>218</v>
+      </c>
+      <c r="H50" s="37" t="s">
+        <v>219</v>
+      </c>
+      <c r="I50" s="37" t="s">
+        <v>220</v>
+      </c>
+      <c r="J50" s="37" t="s">
+        <v>221</v>
+      </c>
+      <c r="K50" s="37" t="s">
+        <v>222</v>
+      </c>
+      <c r="L50" s="37" t="s">
+        <v>223</v>
+      </c>
+      <c r="M50" s="37" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" ht="25.5">
+      <c r="A51" s="34" t="s">
+        <v>66</v>
+      </c>
+      <c r="B51" s="37" t="s">
+        <v>225</v>
+      </c>
+      <c r="C51" s="37">
+        <v>1518.2</v>
+      </c>
+      <c r="D51" s="37">
+        <v>2287.4</v>
+      </c>
+      <c r="E51" s="37">
+        <v>3047.7</v>
+      </c>
+      <c r="F51" s="37">
+        <v>3841.9</v>
+      </c>
+      <c r="G51" s="37">
+        <v>4628.3</v>
+      </c>
+      <c r="H51" s="37">
+        <v>5411.7</v>
+      </c>
+      <c r="I51" s="37">
+        <v>6203.7</v>
+      </c>
+      <c r="J51" s="37">
+        <v>6998.3</v>
+      </c>
+      <c r="K51" s="37">
+        <v>7809.7</v>
+      </c>
+      <c r="L51" s="37">
+        <v>8615.7999999999993</v>
+      </c>
+      <c r="M51" s="37">
+        <v>9442.2000000000007</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13">
+      <c r="A52" s="55"/>
+      <c r="B52" s="55"/>
+      <c r="C52" s="55"/>
+      <c r="D52" s="55"/>
+      <c r="E52" s="55"/>
+      <c r="F52" s="55"/>
+      <c r="G52" s="55"/>
+      <c r="H52" s="55"/>
+      <c r="I52" s="55"/>
+      <c r="J52" s="55"/>
+      <c r="K52" s="55"/>
+      <c r="L52" s="55"/>
+      <c r="M52" s="55"/>
+    </row>
+    <row r="53" spans="1:13">
+      <c r="A53" s="78" t="s">
+        <v>226</v>
+      </c>
+      <c r="B53" s="78"/>
+      <c r="C53" s="78"/>
+      <c r="D53" s="78"/>
+      <c r="E53" s="78"/>
+      <c r="F53" s="78"/>
+      <c r="G53" s="78"/>
+      <c r="H53" s="78"/>
+      <c r="I53" s="78"/>
+      <c r="J53" s="78"/>
+      <c r="K53" s="78"/>
+      <c r="L53" s="78"/>
+      <c r="M53" s="78"/>
+    </row>
+    <row r="54" spans="1:13" ht="13.5" thickBot="1">
+      <c r="C54" s="52"/>
+      <c r="D54" s="52"/>
+      <c r="E54" s="52"/>
+      <c r="F54" s="52"/>
+      <c r="M54" s="73" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" ht="26.25" thickBot="1">
+      <c r="A55" s="25"/>
+      <c r="B55" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C55" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="D55" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="E55" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="F55" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="G55" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="H55" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="I55" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J55" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="K55" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="L55" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="M55" s="26" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" ht="25.5">
+      <c r="A56" s="27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B56" s="54" t="s">
+        <v>227</v>
+      </c>
+      <c r="C56" s="54" t="s">
+        <v>228</v>
+      </c>
+      <c r="D56" s="54" t="s">
+        <v>229</v>
+      </c>
+      <c r="E56" s="54" t="s">
+        <v>230</v>
+      </c>
+      <c r="F56" s="54" t="s">
+        <v>231</v>
+      </c>
+      <c r="G56" s="54" t="s">
+        <v>232</v>
+      </c>
+      <c r="H56" s="54" t="s">
+        <v>233</v>
+      </c>
+      <c r="I56" s="54" t="s">
+        <v>234</v>
+      </c>
+      <c r="J56" s="54" t="s">
+        <v>235</v>
+      </c>
+      <c r="K56" s="54" t="s">
+        <v>236</v>
+      </c>
+      <c r="L56" s="54" t="s">
+        <v>237</v>
+      </c>
+      <c r="M56" s="54" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13">
+      <c r="A57" s="34" t="s">
+        <v>57</v>
+      </c>
+      <c r="B57" s="54" t="s">
+        <v>239</v>
+      </c>
+      <c r="C57" s="54" t="s">
+        <v>240</v>
+      </c>
+      <c r="D57" s="54" t="s">
+        <v>241</v>
+      </c>
+      <c r="E57" s="54" t="s">
+        <v>242</v>
+      </c>
+      <c r="F57" s="54" t="s">
+        <v>243</v>
+      </c>
+      <c r="G57" s="54" t="s">
+        <v>244</v>
+      </c>
+      <c r="H57" s="54" t="s">
+        <v>245</v>
+      </c>
+      <c r="I57" s="54" t="s">
+        <v>246</v>
+      </c>
+      <c r="J57" s="54" t="s">
+        <v>247</v>
+      </c>
+      <c r="K57" s="54" t="s">
+        <v>248</v>
+      </c>
+      <c r="L57" s="54" t="s">
+        <v>249</v>
+      </c>
+      <c r="M57" s="54" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13">
+      <c r="A58" s="40" t="s">
+        <v>58</v>
+      </c>
+      <c r="B58" s="37">
+        <v>1117.0999999999999</v>
+      </c>
+      <c r="C58" s="37">
+        <v>2324.9</v>
+      </c>
+      <c r="D58" s="37">
+        <v>3535.1</v>
+      </c>
+      <c r="E58" s="37">
+        <v>4755.6000000000004</v>
+      </c>
+      <c r="F58" s="37">
+        <v>5982.5</v>
+      </c>
+      <c r="G58" s="37">
+        <v>7206.6</v>
+      </c>
+      <c r="H58" s="37">
+        <v>8426.2999999999993</v>
+      </c>
+      <c r="I58" s="37">
+        <v>9635.7000000000007</v>
+      </c>
+      <c r="J58" s="37">
+        <v>10844.4</v>
+      </c>
+      <c r="K58" s="37">
+        <v>12068.3</v>
+      </c>
+      <c r="L58" s="37">
+        <v>13291.5</v>
+      </c>
+      <c r="M58" s="37">
+        <v>14523.1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13">
+      <c r="A59" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="B59" s="54"/>
+      <c r="C59" s="54"/>
+      <c r="D59" s="54"/>
+      <c r="E59" s="54"/>
+      <c r="F59" s="54"/>
+      <c r="G59" s="54"/>
+      <c r="H59" s="54"/>
+      <c r="I59" s="54"/>
+      <c r="J59" s="54"/>
+      <c r="K59" s="54"/>
+      <c r="L59" s="54"/>
+      <c r="M59" s="54"/>
+    </row>
+    <row r="60" spans="1:13" ht="38.25">
+      <c r="A60" s="44" t="s">
+        <v>60</v>
+      </c>
+      <c r="B60" s="37" t="s">
+        <v>251</v>
+      </c>
+      <c r="C60" s="37" t="s">
+        <v>252</v>
+      </c>
+      <c r="D60" s="37" t="s">
+        <v>253</v>
+      </c>
+      <c r="E60" s="37" t="s">
+        <v>254</v>
+      </c>
+      <c r="F60" s="37" t="s">
+        <v>255</v>
+      </c>
+      <c r="G60" s="37">
+        <v>1060.3</v>
+      </c>
+      <c r="H60" s="37">
+        <v>1223.5999999999999</v>
+      </c>
+      <c r="I60" s="37">
+        <v>1386.3</v>
+      </c>
+      <c r="J60" s="37">
+        <v>1556.4</v>
+      </c>
+      <c r="K60" s="37">
+        <v>1728.4</v>
+      </c>
+      <c r="L60" s="37">
+        <v>1893.2</v>
+      </c>
+      <c r="M60" s="37">
+        <v>2060.3000000000002</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" ht="25.5">
+      <c r="A61" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="B61" s="37" t="s">
+        <v>256</v>
+      </c>
+      <c r="C61" s="37" t="s">
+        <v>257</v>
+      </c>
+      <c r="D61" s="37">
+        <v>1147.3</v>
+      </c>
+      <c r="E61" s="37">
+        <v>1548</v>
+      </c>
+      <c r="F61" s="37">
+        <v>1945.8</v>
+      </c>
+      <c r="G61" s="37">
+        <v>2342.8000000000002</v>
+      </c>
+      <c r="H61" s="37">
+        <v>2739.9</v>
+      </c>
+      <c r="I61" s="37">
+        <v>3136.3</v>
+      </c>
+      <c r="J61" s="37">
+        <v>3532.1</v>
+      </c>
+      <c r="K61" s="37">
+        <v>3926.2</v>
+      </c>
+      <c r="L61" s="37">
+        <v>4320.7</v>
+      </c>
+      <c r="M61" s="37">
+        <v>4715.6000000000004</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" ht="25.5">
+      <c r="A62" s="44" t="s">
+        <v>62</v>
+      </c>
+      <c r="B62" s="37" t="s">
+        <v>258</v>
+      </c>
+      <c r="C62" s="37" t="s">
+        <v>259</v>
+      </c>
+      <c r="D62" s="37" t="s">
+        <v>260</v>
+      </c>
+      <c r="E62" s="37" t="s">
+        <v>261</v>
+      </c>
+      <c r="F62" s="37" t="s">
+        <v>262</v>
+      </c>
+      <c r="G62" s="37" t="s">
+        <v>263</v>
+      </c>
+      <c r="H62" s="37" t="s">
+        <v>264</v>
+      </c>
+      <c r="I62" s="37" t="s">
+        <v>265</v>
+      </c>
+      <c r="J62" s="37" t="s">
+        <v>266</v>
+      </c>
+      <c r="K62" s="37" t="s">
+        <v>267</v>
+      </c>
+      <c r="L62" s="37" t="s">
+        <v>268</v>
+      </c>
+      <c r="M62" s="37" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13">
+      <c r="A63" s="44" t="s">
+        <v>63</v>
+      </c>
+      <c r="B63" s="37" t="s">
+        <v>270</v>
+      </c>
+      <c r="C63" s="37" t="s">
+        <v>271</v>
+      </c>
+      <c r="D63" s="37">
+        <v>1088.3</v>
+      </c>
+      <c r="E63" s="37">
+        <v>1461.5</v>
+      </c>
+      <c r="F63" s="37">
+        <v>1845.2</v>
+      </c>
+      <c r="G63" s="37">
+        <v>2226</v>
+      </c>
+      <c r="H63" s="37">
+        <v>2613.5</v>
+      </c>
+      <c r="I63" s="37">
+        <v>2990.2</v>
+      </c>
+      <c r="J63" s="37">
+        <v>3358.7</v>
+      </c>
+      <c r="K63" s="37">
+        <v>3737.6</v>
+      </c>
+      <c r="L63" s="37">
+        <v>4120.1000000000004</v>
+      </c>
+      <c r="M63" s="37">
+        <v>4507.8</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" ht="89.25">
+      <c r="A64" s="47" t="s">
+        <v>114</v>
+      </c>
+      <c r="B64" s="37" t="s">
+        <v>272</v>
+      </c>
+      <c r="C64" s="37" t="s">
+        <v>273</v>
+      </c>
+      <c r="D64" s="37" t="s">
+        <v>274</v>
+      </c>
+      <c r="E64" s="37" t="s">
+        <v>275</v>
+      </c>
+      <c r="F64" s="37" t="s">
+        <v>276</v>
+      </c>
+      <c r="G64" s="37" t="s">
+        <v>277</v>
+      </c>
+      <c r="H64" s="37" t="s">
+        <v>278</v>
+      </c>
+      <c r="I64" s="37" t="s">
+        <v>279</v>
+      </c>
+      <c r="J64" s="37">
+        <v>1080.5999999999999</v>
+      </c>
+      <c r="K64" s="37">
+        <v>1205.7</v>
+      </c>
+      <c r="L64" s="37">
+        <v>1332.9</v>
+      </c>
+      <c r="M64" s="37">
+        <v>1462.5</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" ht="25.5">
+      <c r="A65" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="B65" s="37" t="s">
+        <v>280</v>
+      </c>
+      <c r="C65" s="37" t="s">
+        <v>281</v>
+      </c>
+      <c r="D65" s="37" t="s">
+        <v>129</v>
+      </c>
+      <c r="E65" s="37" t="s">
+        <v>204</v>
+      </c>
+      <c r="F65" s="37" t="s">
+        <v>282</v>
+      </c>
+      <c r="G65" s="37" t="s">
+        <v>183</v>
+      </c>
+      <c r="H65" s="37" t="s">
+        <v>283</v>
+      </c>
+      <c r="I65" s="37" t="s">
+        <v>284</v>
+      </c>
+      <c r="J65" s="37" t="s">
+        <v>285</v>
+      </c>
+      <c r="K65" s="37" t="s">
+        <v>286</v>
+      </c>
+      <c r="L65" s="37" t="s">
+        <v>287</v>
+      </c>
+      <c r="M65" s="37" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13">
+      <c r="A66" s="47" t="s">
+        <v>65</v>
+      </c>
+      <c r="B66" s="37" t="s">
+        <v>288</v>
+      </c>
+      <c r="C66" s="37" t="s">
+        <v>289</v>
+      </c>
+      <c r="D66" s="37" t="s">
+        <v>290</v>
+      </c>
+      <c r="E66" s="37" t="s">
+        <v>291</v>
+      </c>
+      <c r="F66" s="37" t="s">
+        <v>292</v>
+      </c>
+      <c r="G66" s="37" t="s">
+        <v>293</v>
+      </c>
+      <c r="H66" s="37" t="s">
+        <v>294</v>
+      </c>
+      <c r="I66" s="37" t="s">
+        <v>295</v>
+      </c>
+      <c r="J66" s="37">
+        <v>1019.1</v>
+      </c>
+      <c r="K66" s="37">
+        <v>1142.2</v>
+      </c>
+      <c r="L66" s="37">
+        <v>1263.0999999999999</v>
+      </c>
+      <c r="M66" s="37">
+        <v>1381.3</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13" ht="25.5">
+      <c r="A67" s="34" t="s">
+        <v>66</v>
+      </c>
+      <c r="B67" s="37" t="s">
+        <v>296</v>
+      </c>
+      <c r="C67" s="37">
+        <v>1669.2</v>
+      </c>
+      <c r="D67" s="37">
+        <v>2541.1999999999998</v>
+      </c>
+      <c r="E67" s="37">
+        <v>3405.4</v>
+      </c>
+      <c r="F67" s="37">
+        <v>4272.2</v>
+      </c>
+      <c r="G67" s="37">
+        <v>5135</v>
+      </c>
+      <c r="H67" s="37">
+        <v>5992.7</v>
+      </c>
+      <c r="I67" s="37">
+        <v>6846.8</v>
+      </c>
+      <c r="J67" s="37">
+        <v>7703</v>
+      </c>
+      <c r="K67" s="37">
+        <v>8571.9</v>
+      </c>
+      <c r="L67" s="37">
+        <v>9439.7000000000007</v>
+      </c>
+      <c r="M67" s="37">
+        <v>10316.299999999999</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13">
+      <c r="A69" s="78" t="s">
+        <v>297</v>
+      </c>
+      <c r="B69" s="78"/>
+      <c r="C69" s="78"/>
+      <c r="D69" s="78"/>
+      <c r="E69" s="78"/>
+      <c r="F69" s="78"/>
+      <c r="G69" s="78"/>
+      <c r="H69" s="78"/>
+      <c r="I69" s="78"/>
+      <c r="J69" s="78"/>
+      <c r="K69" s="78"/>
+      <c r="L69" s="78"/>
+      <c r="M69" s="78"/>
+    </row>
+    <row r="70" spans="1:13" ht="13.5" thickBot="1">
+      <c r="C70" s="52"/>
+      <c r="D70" s="52"/>
+      <c r="E70" s="52"/>
+      <c r="F70" s="52"/>
+      <c r="M70" s="73" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13" ht="26.25" thickBot="1">
+      <c r="A71" s="25"/>
+      <c r="B71" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C71" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="D71" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="E71" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="F71" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="G71" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="H71" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="I71" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J71" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="K71" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="L71" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="M71" s="26" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13" ht="25.5">
+      <c r="A72" s="27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B72" s="54" t="s">
+        <v>81</v>
+      </c>
+      <c r="C72" s="54" t="s">
+        <v>298</v>
+      </c>
+      <c r="D72" s="54" t="s">
+        <v>299</v>
+      </c>
+      <c r="E72" s="54" t="s">
+        <v>300</v>
+      </c>
+      <c r="F72" s="54" t="s">
+        <v>301</v>
+      </c>
+      <c r="G72" s="54" t="s">
+        <v>302</v>
+      </c>
+      <c r="H72" s="54" t="s">
+        <v>303</v>
+      </c>
+      <c r="I72" s="54" t="s">
+        <v>304</v>
+      </c>
+      <c r="J72" s="54" t="s">
+        <v>305</v>
+      </c>
+      <c r="K72" s="54" t="s">
+        <v>306</v>
+      </c>
+      <c r="L72" s="54" t="s">
+        <v>307</v>
+      </c>
+      <c r="M72" s="54" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13">
+      <c r="A73" s="34" t="s">
+        <v>57</v>
+      </c>
+      <c r="B73" s="54" t="s">
+        <v>184</v>
+      </c>
+      <c r="C73" s="54" t="s">
+        <v>309</v>
+      </c>
+      <c r="D73" s="54" t="s">
+        <v>310</v>
+      </c>
+      <c r="E73" s="54" t="s">
+        <v>311</v>
+      </c>
+      <c r="F73" s="54" t="s">
+        <v>312</v>
+      </c>
+      <c r="G73" s="54" t="s">
+        <v>313</v>
+      </c>
+      <c r="H73" s="54" t="s">
+        <v>314</v>
+      </c>
+      <c r="I73" s="54" t="s">
+        <v>315</v>
+      </c>
+      <c r="J73" s="54" t="s">
+        <v>316</v>
+      </c>
+      <c r="K73" s="54" t="s">
+        <v>317</v>
+      </c>
+      <c r="L73" s="54" t="s">
+        <v>318</v>
+      </c>
+      <c r="M73" s="54" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13">
+      <c r="A74" s="40" t="s">
+        <v>58</v>
+      </c>
+      <c r="B74" s="37">
+        <v>1236</v>
+      </c>
+      <c r="C74" s="37">
+        <v>2475.4</v>
+      </c>
+      <c r="D74" s="37">
+        <v>3729.2</v>
+      </c>
+      <c r="E74" s="37">
+        <v>4976.3</v>
+      </c>
+      <c r="F74" s="37">
+        <v>6229.5</v>
+      </c>
+      <c r="G74" s="37">
+        <v>7484.6</v>
+      </c>
+      <c r="H74" s="37">
+        <v>8754.1</v>
+      </c>
+      <c r="I74" s="37">
+        <v>10034</v>
+      </c>
+      <c r="J74" s="37">
+        <v>11304.5</v>
+      </c>
+      <c r="K74" s="37">
+        <v>12581.2</v>
+      </c>
+      <c r="L74" s="37">
+        <v>13866.5</v>
+      </c>
+      <c r="M74" s="37">
+        <v>15168.9</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13">
+      <c r="A75" s="47" t="s">
+        <v>320</v>
+      </c>
+      <c r="B75" s="54"/>
+      <c r="C75" s="54"/>
+      <c r="D75" s="54"/>
+      <c r="E75" s="54"/>
+      <c r="F75" s="54"/>
+      <c r="G75" s="54"/>
+      <c r="H75" s="54"/>
+      <c r="I75" s="54"/>
+      <c r="J75" s="54"/>
+      <c r="K75" s="54"/>
+      <c r="L75" s="54"/>
+      <c r="M75" s="54"/>
+    </row>
+    <row r="76" spans="1:13" ht="38.25">
+      <c r="A76" s="47" t="s">
+        <v>60</v>
+      </c>
+      <c r="B76" s="37" t="s">
+        <v>321</v>
+      </c>
+      <c r="C76" s="37" t="s">
+        <v>322</v>
+      </c>
+      <c r="D76" s="37" t="s">
+        <v>323</v>
+      </c>
+      <c r="E76" s="37" t="s">
+        <v>324</v>
+      </c>
+      <c r="F76" s="37" t="s">
+        <v>325</v>
+      </c>
+      <c r="G76" s="37" t="s">
+        <v>326</v>
+      </c>
+      <c r="H76" s="37">
+        <v>1029.5</v>
+      </c>
+      <c r="I76" s="37">
+        <v>1175.8</v>
+      </c>
+      <c r="J76" s="37">
+        <v>1320</v>
+      </c>
+      <c r="K76" s="37">
+        <v>1463.5</v>
+      </c>
+      <c r="L76" s="37">
+        <v>1593.5</v>
+      </c>
+      <c r="M76" s="37">
+        <v>1731.5</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13" ht="25.5">
+      <c r="A77" s="47" t="s">
+        <v>61</v>
+      </c>
+      <c r="B77" s="37" t="s">
+        <v>327</v>
+      </c>
+      <c r="C77" s="37" t="s">
+        <v>328</v>
+      </c>
+      <c r="D77" s="37">
+        <v>1181</v>
+      </c>
+      <c r="E77" s="37">
+        <v>1558.3</v>
+      </c>
+      <c r="F77" s="37">
+        <v>1950.3</v>
+      </c>
+      <c r="G77" s="37">
+        <v>2332.8000000000002</v>
+      </c>
+      <c r="H77" s="37">
+        <v>2714</v>
+      </c>
+      <c r="I77" s="37">
+        <v>3097.5</v>
+      </c>
+      <c r="J77" s="37">
+        <v>3481.4</v>
+      </c>
+      <c r="K77" s="37">
+        <v>3864.7</v>
+      </c>
+      <c r="L77" s="37">
+        <v>4246.3999999999996</v>
+      </c>
+      <c r="M77" s="37">
+        <v>4628.8</v>
+      </c>
+    </row>
+    <row r="78" spans="1:13" ht="25.5">
+      <c r="A78" s="47" t="s">
+        <v>62</v>
+      </c>
+      <c r="B78" s="37" t="s">
+        <v>209</v>
+      </c>
+      <c r="C78" s="37" t="s">
+        <v>329</v>
+      </c>
+      <c r="D78" s="37" t="s">
+        <v>330</v>
+      </c>
+      <c r="E78" s="37" t="s">
+        <v>331</v>
+      </c>
+      <c r="F78" s="37" t="s">
+        <v>332</v>
+      </c>
+      <c r="G78" s="37" t="s">
+        <v>333</v>
+      </c>
+      <c r="H78" s="37" t="s">
+        <v>334</v>
+      </c>
+      <c r="I78" s="37" t="s">
+        <v>335</v>
+      </c>
+      <c r="J78" s="37" t="s">
+        <v>336</v>
+      </c>
+      <c r="K78" s="37" t="s">
+        <v>337</v>
+      </c>
+      <c r="L78" s="37" t="s">
+        <v>338</v>
+      </c>
+      <c r="M78" s="37" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="79" spans="1:13">
+      <c r="A79" s="47" t="s">
+        <v>63</v>
+      </c>
+      <c r="B79" s="37" t="s">
+        <v>340</v>
+      </c>
+      <c r="C79" s="37" t="s">
+        <v>341</v>
+      </c>
+      <c r="D79" s="37">
+        <v>1205.5999999999999</v>
+      </c>
+      <c r="E79" s="37">
+        <v>1615.5</v>
+      </c>
+      <c r="F79" s="37">
+        <v>2029.1</v>
+      </c>
+      <c r="G79" s="37">
+        <v>2448.1</v>
+      </c>
+      <c r="H79" s="37">
+        <v>2868</v>
+      </c>
+      <c r="I79" s="37">
+        <v>3293.7</v>
+      </c>
+      <c r="J79" s="37">
+        <v>3724.9</v>
+      </c>
+      <c r="K79" s="37">
+        <v>4161.3</v>
+      </c>
+      <c r="L79" s="37">
+        <v>4603.8</v>
+      </c>
+      <c r="M79" s="37">
+        <v>5054.3999999999996</v>
+      </c>
+    </row>
+    <row r="80" spans="1:13" ht="89.25">
+      <c r="A80" s="47" t="s">
+        <v>114</v>
+      </c>
+      <c r="B80" s="37" t="s">
+        <v>342</v>
+      </c>
+      <c r="C80" s="37" t="s">
+        <v>343</v>
+      </c>
+      <c r="D80" s="37" t="s">
+        <v>344</v>
+      </c>
+      <c r="E80" s="37" t="s">
+        <v>345</v>
+      </c>
+      <c r="F80" s="37" t="s">
+        <v>346</v>
+      </c>
+      <c r="G80" s="37" t="s">
+        <v>347</v>
+      </c>
+      <c r="H80" s="37" t="s">
+        <v>348</v>
+      </c>
+      <c r="I80" s="37">
+        <v>1122.4000000000001</v>
+      </c>
+      <c r="J80" s="37">
+        <v>1264.8</v>
+      </c>
+      <c r="K80" s="37">
+        <v>1404.5</v>
+      </c>
+      <c r="L80" s="37">
+        <v>1549.4</v>
+      </c>
+      <c r="M80" s="37">
+        <v>1701.1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:13" ht="25.5">
+      <c r="A81" s="47" t="s">
+        <v>64</v>
+      </c>
+      <c r="B81" s="37" t="s">
+        <v>349</v>
+      </c>
+      <c r="C81" s="37" t="s">
+        <v>350</v>
+      </c>
+      <c r="D81" s="37" t="s">
+        <v>351</v>
+      </c>
+      <c r="E81" s="37" t="s">
+        <v>352</v>
+      </c>
+      <c r="F81" s="37" t="s">
+        <v>353</v>
+      </c>
+      <c r="G81" s="37" t="s">
+        <v>131</v>
+      </c>
+      <c r="H81" s="37" t="s">
+        <v>354</v>
+      </c>
+      <c r="I81" s="37" t="s">
+        <v>355</v>
+      </c>
+      <c r="J81" s="37" t="s">
+        <v>356</v>
+      </c>
+      <c r="K81" s="37" t="s">
+        <v>357</v>
+      </c>
+      <c r="L81" s="37" t="s">
+        <v>358</v>
+      </c>
+      <c r="M81" s="37" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="82" spans="1:13" ht="38.25">
+      <c r="A82" s="47" t="s">
+        <v>360</v>
+      </c>
+      <c r="B82" s="37" t="s">
+        <v>361</v>
+      </c>
+      <c r="C82" s="37" t="s">
+        <v>362</v>
+      </c>
+      <c r="D82" s="37" t="s">
+        <v>363</v>
+      </c>
+      <c r="E82" s="37" t="s">
+        <v>364</v>
+      </c>
+      <c r="F82" s="37" t="s">
+        <v>365</v>
+      </c>
+      <c r="G82" s="37" t="s">
+        <v>366</v>
+      </c>
+      <c r="H82" s="37" t="s">
+        <v>367</v>
+      </c>
+      <c r="I82" s="37">
+        <v>1100.5</v>
+      </c>
+      <c r="J82" s="37">
+        <v>1242.5999999999999</v>
+      </c>
+      <c r="K82" s="37">
+        <v>1389.1</v>
+      </c>
+      <c r="L82" s="37">
+        <v>1548.3</v>
+      </c>
+      <c r="M82" s="37">
+        <v>1698.8</v>
+      </c>
+    </row>
+    <row r="83" spans="1:13" ht="25.5">
+      <c r="A83" s="34" t="s">
+        <v>66</v>
+      </c>
+      <c r="B83" s="37" t="s">
+        <v>368</v>
+      </c>
+      <c r="C83" s="37">
+        <v>1764.7</v>
+      </c>
+      <c r="D83" s="37">
+        <v>2662.2</v>
+      </c>
+      <c r="E83" s="37">
+        <v>3538.7</v>
+      </c>
+      <c r="F83" s="37">
+        <v>4427.6000000000004</v>
+      </c>
+      <c r="G83" s="37">
+        <v>5313</v>
+      </c>
+      <c r="H83" s="37">
+        <v>6205.2</v>
+      </c>
+      <c r="I83" s="37">
+        <v>7103.8</v>
+      </c>
+      <c r="J83" s="37">
+        <v>8005</v>
+      </c>
+      <c r="K83" s="37">
+        <v>8909</v>
+      </c>
+      <c r="L83" s="37">
+        <v>9813.6</v>
+      </c>
+      <c r="M83" s="37">
+        <v>10734.8</v>
+      </c>
+    </row>
+    <row r="85" spans="1:13">
+      <c r="A85" s="78" t="s">
+        <v>369</v>
+      </c>
+      <c r="B85" s="78"/>
+      <c r="C85" s="78"/>
+      <c r="D85" s="78"/>
+      <c r="E85" s="78"/>
+      <c r="F85" s="78"/>
+      <c r="G85" s="78"/>
+      <c r="H85" s="78"/>
+      <c r="I85" s="78"/>
+      <c r="J85" s="78"/>
+      <c r="K85" s="78"/>
+      <c r="L85" s="78"/>
+      <c r="M85" s="78"/>
+    </row>
+    <row r="86" spans="1:13" ht="13.5" thickBot="1">
+      <c r="C86" s="52"/>
+      <c r="D86" s="52"/>
+      <c r="E86" s="52"/>
+      <c r="F86" s="52"/>
+      <c r="M86" s="73" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="87" spans="1:13" ht="26.25" thickBot="1">
+      <c r="A87" s="25"/>
+      <c r="B87" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C87" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="D87" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="E87" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="F87" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="G87" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="H87" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="I87" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J87" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="K87" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="L87" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="M87" s="26" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="88" spans="1:13" ht="25.5">
+      <c r="A88" s="27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B88" s="54" t="s">
+        <v>370</v>
+      </c>
+      <c r="C88" s="54" t="s">
+        <v>371</v>
+      </c>
+      <c r="D88" s="54" t="s">
+        <v>372</v>
+      </c>
+      <c r="E88" s="54" t="s">
+        <v>373</v>
+      </c>
+      <c r="F88" s="54" t="s">
+        <v>374</v>
+      </c>
+      <c r="G88" s="54" t="s">
+        <v>375</v>
+      </c>
+      <c r="H88" s="54" t="s">
+        <v>121</v>
+      </c>
+      <c r="I88" s="54" t="s">
+        <v>376</v>
+      </c>
+      <c r="J88" s="54" t="s">
+        <v>377</v>
+      </c>
+      <c r="K88" s="54" t="s">
+        <v>378</v>
+      </c>
+      <c r="L88" s="54" t="s">
+        <v>379</v>
+      </c>
+      <c r="M88" s="54" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="89" spans="1:13">
+      <c r="A89" s="34" t="s">
+        <v>57</v>
+      </c>
+      <c r="B89" s="54" t="s">
+        <v>381</v>
+      </c>
+      <c r="C89" s="54" t="s">
+        <v>382</v>
+      </c>
+      <c r="D89" s="54" t="s">
+        <v>383</v>
+      </c>
+      <c r="E89" s="54" t="s">
+        <v>384</v>
+      </c>
+      <c r="F89" s="54" t="s">
+        <v>385</v>
+      </c>
+      <c r="G89" s="54" t="s">
+        <v>386</v>
+      </c>
+      <c r="H89" s="54" t="s">
+        <v>387</v>
+      </c>
+      <c r="I89" s="54" t="s">
+        <v>388</v>
+      </c>
+      <c r="J89" s="54" t="s">
+        <v>389</v>
+      </c>
+      <c r="K89" s="54" t="s">
+        <v>390</v>
+      </c>
+      <c r="L89" s="54" t="s">
+        <v>391</v>
+      </c>
+      <c r="M89" s="54" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="90" spans="1:13">
+      <c r="A90" s="40" t="s">
+        <v>58</v>
+      </c>
+      <c r="B90" s="37">
+        <v>1299.0999999999999</v>
+      </c>
+      <c r="C90" s="37">
+        <v>2623.6</v>
+      </c>
+      <c r="D90" s="37">
+        <v>3979.1</v>
+      </c>
+      <c r="E90" s="37">
+        <v>5344.1</v>
+      </c>
+      <c r="F90" s="37">
+        <v>6723.4</v>
+      </c>
+      <c r="G90" s="37">
+        <v>8121.9</v>
+      </c>
+      <c r="H90" s="37">
+        <v>9493.4</v>
+      </c>
+      <c r="I90" s="37">
+        <v>10878.9</v>
+      </c>
+      <c r="J90" s="37">
+        <v>12258.8</v>
+      </c>
+      <c r="K90" s="37">
+        <v>13645.9</v>
+      </c>
+      <c r="L90" s="37">
+        <v>15037.6</v>
+      </c>
+      <c r="M90" s="37">
+        <v>16451.400000000001</v>
+      </c>
+    </row>
+    <row r="91" spans="1:13">
+      <c r="A91" s="47" t="s">
+        <v>320</v>
+      </c>
+      <c r="B91" s="54"/>
+      <c r="C91" s="54"/>
+      <c r="D91" s="54"/>
+      <c r="E91" s="54"/>
+      <c r="F91" s="54"/>
+      <c r="G91" s="54"/>
+      <c r="H91" s="54"/>
+      <c r="I91" s="54"/>
+      <c r="J91" s="54"/>
+      <c r="K91" s="54"/>
+      <c r="L91" s="54"/>
+      <c r="M91" s="54"/>
+    </row>
+    <row r="92" spans="1:13" ht="38.25">
+      <c r="A92" s="47" t="s">
+        <v>60</v>
+      </c>
+      <c r="B92" s="37" t="s">
+        <v>393</v>
+      </c>
+      <c r="C92" s="37" t="s">
+        <v>394</v>
+      </c>
+      <c r="D92" s="37" t="s">
+        <v>395</v>
+      </c>
+      <c r="E92" s="37" t="s">
+        <v>396</v>
+      </c>
+      <c r="F92" s="37" t="s">
+        <v>397</v>
+      </c>
+      <c r="G92" s="37" t="s">
+        <v>398</v>
+      </c>
+      <c r="H92" s="37" t="s">
+        <v>399</v>
+      </c>
+      <c r="I92" s="37">
+        <v>1053.8</v>
+      </c>
+      <c r="J92" s="37">
+        <v>1174.3</v>
+      </c>
+      <c r="K92" s="37">
+        <v>1292.8</v>
+      </c>
+      <c r="L92" s="37">
+        <v>1411.3</v>
+      </c>
+      <c r="M92" s="37">
+        <v>1529.8</v>
+      </c>
+    </row>
+    <row r="93" spans="1:13" ht="25.5">
+      <c r="A93" s="47" t="s">
+        <v>61</v>
+      </c>
+      <c r="B93" s="37" t="s">
+        <v>400</v>
+      </c>
+      <c r="C93" s="37" t="s">
+        <v>401</v>
+      </c>
+      <c r="D93" s="37">
+        <v>1118</v>
+      </c>
+      <c r="E93" s="37">
+        <v>1485.9</v>
+      </c>
+      <c r="F93" s="37">
+        <v>1855.4</v>
+      </c>
+      <c r="G93" s="37">
+        <v>2221.6999999999998</v>
+      </c>
+      <c r="H93" s="37">
+        <v>2584.6</v>
+      </c>
+      <c r="I93" s="37">
+        <v>2947.1</v>
+      </c>
+      <c r="J93" s="37">
+        <v>3306.6</v>
+      </c>
+      <c r="K93" s="37">
+        <v>3664.5</v>
+      </c>
+      <c r="L93" s="37">
+        <v>4021</v>
+      </c>
+      <c r="M93" s="37">
+        <v>4373.3999999999996</v>
+      </c>
+    </row>
+    <row r="94" spans="1:13" ht="25.5">
+      <c r="A94" s="47" t="s">
+        <v>62</v>
+      </c>
+      <c r="B94" s="37" t="s">
+        <v>258</v>
+      </c>
+      <c r="C94" s="37" t="s">
+        <v>402</v>
+      </c>
+      <c r="D94" s="37" t="s">
+        <v>403</v>
+      </c>
+      <c r="E94" s="37" t="s">
+        <v>404</v>
+      </c>
+      <c r="F94" s="37" t="s">
+        <v>405</v>
+      </c>
+      <c r="G94" s="37" t="s">
+        <v>406</v>
+      </c>
+      <c r="H94" s="37" t="s">
+        <v>407</v>
+      </c>
+      <c r="I94" s="37" t="s">
+        <v>408</v>
+      </c>
+      <c r="J94" s="37" t="s">
+        <v>409</v>
+      </c>
+      <c r="K94" s="37" t="s">
+        <v>410</v>
+      </c>
+      <c r="L94" s="37" t="s">
+        <v>411</v>
+      </c>
+      <c r="M94" s="37" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="95" spans="1:13">
+      <c r="A95" s="47" t="s">
+        <v>63</v>
+      </c>
+      <c r="B95" s="37" t="s">
+        <v>413</v>
+      </c>
+      <c r="C95" s="37" t="s">
+        <v>414</v>
+      </c>
+      <c r="D95" s="37">
+        <v>1372.6</v>
+      </c>
+      <c r="E95" s="37">
+        <v>1852.7</v>
+      </c>
+      <c r="F95" s="37">
+        <v>2335.1</v>
+      </c>
+      <c r="G95" s="37">
+        <v>2819.3</v>
+      </c>
+      <c r="H95" s="37">
+        <v>3297.1</v>
+      </c>
+      <c r="I95" s="37">
+        <v>3770.3</v>
+      </c>
+      <c r="J95" s="37">
+        <v>4246</v>
+      </c>
+      <c r="K95" s="37">
+        <v>4730.2</v>
+      </c>
+      <c r="L95" s="37">
+        <v>5226.8999999999996</v>
+      </c>
+      <c r="M95" s="37">
+        <v>5726.9</v>
+      </c>
+    </row>
+    <row r="96" spans="1:13" ht="89.25">
+      <c r="A96" s="47" t="s">
+        <v>114</v>
+      </c>
+      <c r="B96" s="37" t="s">
+        <v>415</v>
+      </c>
+      <c r="C96" s="37" t="s">
+        <v>416</v>
+      </c>
+      <c r="D96" s="37" t="s">
+        <v>417</v>
+      </c>
+      <c r="E96" s="37" t="s">
+        <v>418</v>
+      </c>
+      <c r="F96" s="37" t="s">
+        <v>419</v>
+      </c>
+      <c r="G96" s="37">
+        <v>1094.5999999999999</v>
+      </c>
+      <c r="H96" s="37">
+        <v>1282.0999999999999</v>
+      </c>
+      <c r="I96" s="37">
+        <v>1469</v>
+      </c>
+      <c r="J96" s="37">
+        <v>1656</v>
+      </c>
+      <c r="K96" s="37">
+        <v>1844.7</v>
+      </c>
+      <c r="L96" s="37">
+        <v>2034</v>
+      </c>
+      <c r="M96" s="37">
+        <v>2223.6999999999998</v>
+      </c>
+    </row>
+    <row r="97" spans="1:13" ht="25.5">
+      <c r="A97" s="47" t="s">
+        <v>64</v>
+      </c>
+      <c r="B97" s="37" t="s">
+        <v>420</v>
+      </c>
+      <c r="C97" s="37" t="s">
+        <v>421</v>
+      </c>
+      <c r="D97" s="37" t="s">
+        <v>98</v>
+      </c>
+      <c r="E97" s="37" t="s">
+        <v>422</v>
+      </c>
+      <c r="F97" s="37" t="s">
+        <v>423</v>
+      </c>
+      <c r="G97" s="37" t="s">
+        <v>424</v>
+      </c>
+      <c r="H97" s="37" t="s">
+        <v>425</v>
+      </c>
+      <c r="I97" s="37" t="s">
+        <v>426</v>
+      </c>
+      <c r="J97" s="37" t="s">
+        <v>427</v>
+      </c>
+      <c r="K97" s="37" t="s">
+        <v>428</v>
+      </c>
+      <c r="L97" s="37" t="s">
+        <v>429</v>
+      </c>
+      <c r="M97" s="37" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="98" spans="1:13" ht="38.25">
+      <c r="A98" s="47" t="s">
+        <v>360</v>
+      </c>
+      <c r="B98" s="37" t="s">
+        <v>431</v>
+      </c>
+      <c r="C98" s="37" t="s">
+        <v>432</v>
+      </c>
+      <c r="D98" s="37" t="s">
+        <v>433</v>
+      </c>
+      <c r="E98" s="37" t="s">
+        <v>434</v>
+      </c>
+      <c r="F98" s="37" t="s">
+        <v>435</v>
+      </c>
+      <c r="G98" s="37">
+        <v>1024.3</v>
+      </c>
+      <c r="H98" s="37">
+        <v>1213.0999999999999</v>
+      </c>
+      <c r="I98" s="37">
+        <v>1412.4</v>
+      </c>
+      <c r="J98" s="37">
+        <v>1620.6</v>
+      </c>
+      <c r="K98" s="37">
+        <v>1828.8</v>
+      </c>
+      <c r="L98" s="37">
+        <v>2029.9</v>
+      </c>
+      <c r="M98" s="37">
+        <v>2257.9</v>
+      </c>
+    </row>
+    <row r="99" spans="1:13" ht="25.5">
+      <c r="A99" s="34" t="s">
+        <v>66</v>
+      </c>
+      <c r="B99" s="37" t="s">
+        <v>436</v>
+      </c>
+      <c r="C99" s="37">
+        <v>1854.9</v>
+      </c>
+      <c r="D99" s="37">
+        <v>2816.6</v>
+      </c>
+      <c r="E99" s="37">
+        <v>3776.9</v>
+      </c>
+      <c r="F99" s="37">
+        <v>4746.6000000000004</v>
+      </c>
+      <c r="G99" s="37">
+        <v>5716.3</v>
+      </c>
+      <c r="H99" s="37">
+        <v>6670.1</v>
+      </c>
+      <c r="I99" s="37">
+        <v>7625.3</v>
+      </c>
+      <c r="J99" s="37">
+        <v>8569</v>
+      </c>
+      <c r="K99" s="37">
+        <v>9516</v>
+      </c>
+      <c r="L99" s="37">
+        <v>10467.700000000001</v>
+      </c>
+      <c r="M99" s="37">
+        <v>11444.9</v>
+      </c>
+    </row>
+    <row r="101" spans="1:13">
+      <c r="A101" s="78" t="s">
+        <v>437</v>
+      </c>
+      <c r="B101" s="78"/>
+      <c r="C101" s="78"/>
+      <c r="D101" s="78"/>
+      <c r="E101" s="78"/>
+      <c r="F101" s="78"/>
+      <c r="G101" s="78"/>
+      <c r="H101" s="78"/>
+      <c r="I101" s="78"/>
+      <c r="J101" s="78"/>
+      <c r="K101" s="78"/>
+      <c r="L101" s="78"/>
+      <c r="M101" s="78"/>
+    </row>
+    <row r="102" spans="1:13" ht="13.5" thickBot="1">
+      <c r="C102" s="52"/>
+      <c r="D102" s="52"/>
+      <c r="E102" s="52"/>
+      <c r="F102" s="52"/>
+      <c r="M102" s="73" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="103" spans="1:13" ht="26.25" thickBot="1">
+      <c r="A103" s="25"/>
+      <c r="B103" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C103" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="D103" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="E103" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="F103" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="G103" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="H103" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="I103" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J103" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="K103" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="L103" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="M103" s="26" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="104" spans="1:13" ht="25.5">
+      <c r="A104" s="27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B104" s="54" t="s">
+        <v>438</v>
+      </c>
+      <c r="C104" s="54" t="s">
+        <v>439</v>
+      </c>
+      <c r="D104" s="54" t="s">
+        <v>440</v>
+      </c>
+      <c r="E104" s="54" t="s">
+        <v>441</v>
+      </c>
+      <c r="F104" s="54" t="s">
+        <v>442</v>
+      </c>
+      <c r="G104" s="54" t="s">
+        <v>443</v>
+      </c>
+      <c r="H104" s="54" t="s">
+        <v>444</v>
+      </c>
+      <c r="I104" s="54" t="s">
+        <v>445</v>
+      </c>
+      <c r="J104" s="54" t="s">
+        <v>446</v>
+      </c>
+      <c r="K104" s="54" t="s">
+        <v>447</v>
+      </c>
+      <c r="L104" s="54" t="s">
+        <v>448</v>
+      </c>
+      <c r="M104" s="54" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="105" spans="1:13">
+      <c r="A105" s="34" t="s">
+        <v>57</v>
+      </c>
+      <c r="B105" s="54" t="s">
+        <v>450</v>
+      </c>
+      <c r="C105" s="54" t="s">
+        <v>451</v>
+      </c>
+      <c r="D105" s="54" t="s">
+        <v>452</v>
+      </c>
+      <c r="E105" s="54" t="s">
+        <v>453</v>
+      </c>
+      <c r="F105" s="54" t="s">
+        <v>454</v>
+      </c>
+      <c r="G105" s="54" t="s">
+        <v>455</v>
+      </c>
+      <c r="H105" s="54" t="s">
+        <v>456</v>
+      </c>
+      <c r="I105" s="54" t="s">
+        <v>457</v>
+      </c>
+      <c r="J105" s="54" t="s">
+        <v>458</v>
+      </c>
+      <c r="K105" s="54" t="s">
+        <v>459</v>
+      </c>
+      <c r="L105" s="54" t="s">
+        <v>460</v>
+      </c>
+      <c r="M105" s="54" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="106" spans="1:13">
+      <c r="A106" s="40" t="s">
+        <v>58</v>
+      </c>
+      <c r="B106" s="37">
+        <v>1463</v>
+      </c>
+      <c r="C106" s="37">
+        <v>2874</v>
+      </c>
+      <c r="D106" s="37">
+        <v>4309</v>
+      </c>
+      <c r="E106" s="37">
+        <v>5688.8</v>
+      </c>
+      <c r="F106" s="37">
+        <v>7122.1</v>
+      </c>
+      <c r="G106" s="37">
+        <v>8555.7999999999993</v>
+      </c>
+      <c r="H106" s="37">
+        <v>10039.9</v>
+      </c>
+      <c r="I106" s="37">
+        <v>11446.5</v>
+      </c>
+      <c r="J106" s="37">
+        <v>12857.3</v>
+      </c>
+      <c r="K106" s="37">
+        <v>14232.3</v>
+      </c>
+      <c r="L106" s="37">
+        <v>15600.1</v>
+      </c>
+      <c r="M106" s="37">
+        <v>16969.3</v>
+      </c>
+    </row>
+    <row r="107" spans="1:13">
+      <c r="A107" s="47" t="s">
+        <v>320</v>
+      </c>
+      <c r="B107" s="54"/>
+      <c r="C107" s="54"/>
+      <c r="D107" s="54"/>
+      <c r="E107" s="54"/>
+      <c r="F107" s="54"/>
+      <c r="G107" s="54"/>
+      <c r="H107" s="54"/>
+      <c r="I107" s="54"/>
+      <c r="J107" s="54"/>
+      <c r="K107" s="54"/>
+      <c r="L107" s="54"/>
+      <c r="M107" s="54"/>
+    </row>
+    <row r="108" spans="1:13" ht="38.25">
+      <c r="A108" s="47" t="s">
+        <v>60</v>
+      </c>
+      <c r="B108" s="37" t="s">
+        <v>462</v>
+      </c>
+      <c r="C108" s="37" t="s">
+        <v>463</v>
+      </c>
+      <c r="D108" s="37" t="s">
+        <v>464</v>
+      </c>
+      <c r="E108" s="37" t="s">
+        <v>465</v>
+      </c>
+      <c r="F108" s="37" t="s">
+        <v>466</v>
+      </c>
+      <c r="G108" s="37" t="s">
+        <v>467</v>
+      </c>
+      <c r="H108" s="37" t="s">
+        <v>468</v>
+      </c>
+      <c r="I108" s="37" t="s">
+        <v>469</v>
+      </c>
+      <c r="J108" s="37">
+        <v>1109.4000000000001</v>
+      </c>
+      <c r="K108" s="37">
+        <v>1221.0999999999999</v>
+      </c>
+      <c r="L108" s="37">
+        <v>1337</v>
+      </c>
+      <c r="M108" s="37">
+        <v>1454.4</v>
+      </c>
+    </row>
+    <row r="109" spans="1:13" ht="25.5">
+      <c r="A109" s="47" t="s">
+        <v>61</v>
+      </c>
+      <c r="B109" s="37" t="s">
+        <v>470</v>
+      </c>
+      <c r="C109" s="37" t="s">
+        <v>471</v>
+      </c>
+      <c r="D109" s="37">
+        <v>1044.3</v>
+      </c>
+      <c r="E109" s="37">
+        <v>1371.3</v>
+      </c>
+      <c r="F109" s="37">
+        <v>1705.9</v>
+      </c>
+      <c r="G109" s="37">
+        <v>2037</v>
+      </c>
+      <c r="H109" s="37">
+        <v>2363.6999999999998</v>
+      </c>
+      <c r="I109" s="37">
+        <v>2687</v>
+      </c>
+      <c r="J109" s="37">
+        <v>3007.1</v>
+      </c>
+      <c r="K109" s="37">
+        <v>3325</v>
+      </c>
+      <c r="L109" s="37">
+        <v>3641.4</v>
+      </c>
+      <c r="M109" s="37">
+        <v>3956.5</v>
+      </c>
+    </row>
+    <row r="110" spans="1:13" ht="25.5">
+      <c r="A110" s="47" t="s">
+        <v>62</v>
+      </c>
+      <c r="B110" s="37" t="s">
+        <v>472</v>
+      </c>
+      <c r="C110" s="37" t="s">
+        <v>473</v>
+      </c>
+      <c r="D110" s="37" t="s">
+        <v>474</v>
+      </c>
+      <c r="E110" s="37" t="s">
+        <v>475</v>
+      </c>
+      <c r="F110" s="37" t="s">
+        <v>476</v>
+      </c>
+      <c r="G110" s="37" t="s">
+        <v>477</v>
+      </c>
+      <c r="H110" s="37" t="s">
+        <v>478</v>
+      </c>
+      <c r="I110" s="37" t="s">
+        <v>479</v>
+      </c>
+      <c r="J110" s="37" t="s">
+        <v>480</v>
+      </c>
+      <c r="K110" s="37" t="s">
+        <v>481</v>
+      </c>
+      <c r="L110" s="37" t="s">
+        <v>482</v>
+      </c>
+      <c r="M110" s="37" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="111" spans="1:13">
+      <c r="A111" s="47" t="s">
+        <v>63</v>
+      </c>
+      <c r="B111" s="37" t="s">
+        <v>484</v>
+      </c>
+      <c r="C111" s="37">
+        <v>1031.3</v>
+      </c>
+      <c r="D111" s="37">
+        <v>1550.6</v>
+      </c>
+      <c r="E111" s="37">
+        <v>2047.7</v>
+      </c>
+      <c r="F111" s="37">
+        <v>2546.5</v>
+      </c>
+      <c r="G111" s="37">
+        <v>3043.1</v>
+      </c>
+      <c r="H111" s="37">
+        <v>3533.3</v>
+      </c>
+      <c r="I111" s="37">
+        <v>4022.5</v>
+      </c>
+      <c r="J111" s="37">
+        <v>4513.3</v>
+      </c>
+      <c r="K111" s="37">
+        <v>5010.8999999999996</v>
+      </c>
+      <c r="L111" s="37">
+        <v>5510.8</v>
+      </c>
+      <c r="M111" s="37">
+        <v>6012.8</v>
+      </c>
+    </row>
+    <row r="112" spans="1:13" ht="89.25">
+      <c r="A112" s="47" t="s">
+        <v>114</v>
+      </c>
+      <c r="B112" s="37" t="s">
+        <v>485</v>
+      </c>
+      <c r="C112" s="37" t="s">
+        <v>486</v>
+      </c>
+      <c r="D112" s="37" t="s">
+        <v>487</v>
+      </c>
+      <c r="E112" s="37" t="s">
+        <v>488</v>
+      </c>
+      <c r="F112" s="37" t="s">
+        <v>489</v>
+      </c>
+      <c r="G112" s="37">
+        <v>1195.0999999999999</v>
+      </c>
+      <c r="H112" s="37">
+        <v>1393.5</v>
+      </c>
+      <c r="I112" s="37">
+        <v>1592.8</v>
+      </c>
+      <c r="J112" s="37">
+        <v>1791</v>
+      </c>
+      <c r="K112" s="37">
+        <v>1988</v>
+      </c>
+      <c r="L112" s="37">
+        <v>2188.6</v>
+      </c>
+      <c r="M112" s="37">
+        <v>2391.9</v>
+      </c>
+    </row>
+    <row r="113" spans="1:13" ht="25.5">
+      <c r="A113" s="47" t="s">
+        <v>64</v>
+      </c>
+      <c r="B113" s="37" t="s">
+        <v>490</v>
+      </c>
+      <c r="C113" s="37" t="s">
+        <v>491</v>
+      </c>
+      <c r="D113" s="37" t="s">
+        <v>492</v>
+      </c>
+      <c r="E113" s="37" t="s">
+        <v>493</v>
+      </c>
+      <c r="F113" s="37" t="s">
+        <v>494</v>
+      </c>
+      <c r="G113" s="37" t="s">
+        <v>495</v>
+      </c>
+      <c r="H113" s="37" t="s">
+        <v>496</v>
+      </c>
+      <c r="I113" s="37" t="s">
+        <v>425</v>
+      </c>
+      <c r="J113" s="37" t="s">
+        <v>497</v>
+      </c>
+      <c r="K113" s="37" t="s">
+        <v>498</v>
+      </c>
+      <c r="L113" s="37" t="s">
+        <v>499</v>
+      </c>
+      <c r="M113" s="37" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="114" spans="1:13" ht="38.25">
+      <c r="A114" s="47" t="s">
+        <v>360</v>
+      </c>
+      <c r="B114" s="37" t="s">
+        <v>501</v>
+      </c>
+      <c r="C114" s="37" t="s">
+        <v>502</v>
+      </c>
+      <c r="D114" s="37" t="s">
+        <v>503</v>
+      </c>
+      <c r="E114" s="37" t="s">
+        <v>504</v>
+      </c>
+      <c r="F114" s="37">
+        <v>1059</v>
+      </c>
+      <c r="G114" s="37">
+        <v>1308.9000000000001</v>
+      </c>
+      <c r="H114" s="37">
+        <v>1629.9</v>
+      </c>
+      <c r="I114" s="37">
+        <v>1882</v>
+      </c>
+      <c r="J114" s="37">
+        <v>2132.6999999999998</v>
+      </c>
+      <c r="K114" s="37">
+        <v>2346.8000000000002</v>
+      </c>
+      <c r="L114" s="37">
+        <v>2545.3000000000002</v>
+      </c>
+      <c r="M114" s="37">
+        <v>2742.8</v>
+      </c>
+    </row>
+    <row r="115" spans="1:13" ht="25.5">
+      <c r="A115" s="34" t="s">
+        <v>66</v>
+      </c>
+      <c r="B115" s="37" t="s">
+        <v>505</v>
+      </c>
+      <c r="C115" s="37">
+        <v>1950.3</v>
+      </c>
+      <c r="D115" s="37">
+        <v>2918.3</v>
+      </c>
+      <c r="E115" s="37">
+        <v>3883.8</v>
+      </c>
+      <c r="F115" s="37">
+        <v>4848.2</v>
+      </c>
+      <c r="G115" s="37">
+        <v>5811.5</v>
+      </c>
+      <c r="H115" s="37">
+        <v>6754.4</v>
+      </c>
+      <c r="I115" s="37">
+        <v>7692.5</v>
+      </c>
+      <c r="J115" s="37">
+        <v>8627.5</v>
+      </c>
+      <c r="K115" s="37">
+        <v>9561.7000000000007</v>
+      </c>
+      <c r="L115" s="37">
+        <v>10503.7</v>
+      </c>
+      <c r="M115" s="37">
+        <v>11453.4</v>
+      </c>
+    </row>
+    <row r="117" spans="1:13">
+      <c r="A117" s="78" t="s">
+        <v>506</v>
+      </c>
+      <c r="B117" s="78"/>
+      <c r="C117" s="78"/>
+      <c r="D117" s="78"/>
+      <c r="E117" s="78"/>
+      <c r="F117" s="78"/>
+      <c r="G117" s="78"/>
+      <c r="H117" s="78"/>
+      <c r="I117" s="78"/>
+      <c r="J117" s="78"/>
+      <c r="K117" s="78"/>
+      <c r="L117" s="78"/>
+      <c r="M117" s="78"/>
+    </row>
+    <row r="118" spans="1:13" ht="13.5" thickBot="1">
+      <c r="C118" s="52"/>
+      <c r="D118" s="52"/>
+      <c r="E118" s="52"/>
+      <c r="F118" s="52"/>
+      <c r="M118" s="73" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="119" spans="1:13" ht="26.25" thickBot="1">
+      <c r="A119" s="25"/>
+      <c r="B119" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C119" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="D119" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="E119" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="F119" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="G119" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="H119" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="I119" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J119" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="K119" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="L119" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="M119" s="26" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="120" spans="1:13" ht="25.5">
+      <c r="A120" s="27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B120" s="54" t="s">
+        <v>507</v>
+      </c>
+      <c r="C120" s="54" t="s">
+        <v>453</v>
+      </c>
+      <c r="D120" s="54" t="s">
+        <v>508</v>
+      </c>
+      <c r="E120" s="54" t="s">
+        <v>509</v>
+      </c>
+      <c r="F120" s="54" t="s">
+        <v>510</v>
+      </c>
+      <c r="G120" s="54" t="s">
+        <v>511</v>
+      </c>
+      <c r="H120" s="54" t="s">
+        <v>512</v>
+      </c>
+      <c r="I120" s="54" t="s">
+        <v>513</v>
+      </c>
+      <c r="J120" s="54" t="s">
+        <v>514</v>
+      </c>
+      <c r="K120" s="54" t="s">
+        <v>515</v>
+      </c>
+      <c r="L120" s="54" t="s">
+        <v>516</v>
+      </c>
+      <c r="M120" s="54" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="121" spans="1:13">
+      <c r="A121" s="34" t="s">
+        <v>57</v>
+      </c>
+      <c r="B121" s="54" t="s">
+        <v>518</v>
+      </c>
+      <c r="C121" s="54" t="s">
+        <v>519</v>
+      </c>
+      <c r="D121" s="54" t="s">
+        <v>520</v>
+      </c>
+      <c r="E121" s="54" t="s">
+        <v>521</v>
+      </c>
+      <c r="F121" s="54" t="s">
+        <v>522</v>
+      </c>
+      <c r="G121" s="54" t="s">
+        <v>523</v>
+      </c>
+      <c r="H121" s="54" t="s">
+        <v>524</v>
+      </c>
+      <c r="I121" s="54" t="s">
+        <v>525</v>
+      </c>
+      <c r="J121" s="54" t="s">
+        <v>525</v>
+      </c>
+      <c r="K121" s="54" t="s">
+        <v>525</v>
+      </c>
+      <c r="L121" s="54" t="s">
+        <v>525</v>
+      </c>
+      <c r="M121" s="54" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="122" spans="1:13">
+      <c r="A122" s="40" t="s">
+        <v>58</v>
+      </c>
+      <c r="B122" s="37">
+        <v>1372</v>
+      </c>
+      <c r="C122" s="37">
+        <v>2789.1</v>
+      </c>
+      <c r="D122" s="37">
+        <v>4222.7</v>
+      </c>
+      <c r="E122" s="37">
+        <v>5639.2</v>
+      </c>
+      <c r="F122" s="37">
+        <v>7034.8</v>
+      </c>
+      <c r="G122" s="37">
+        <v>8426</v>
+      </c>
+      <c r="H122" s="37">
+        <v>9812.1</v>
+      </c>
+      <c r="I122" s="37">
+        <v>11214.2</v>
+      </c>
+      <c r="J122" s="37">
+        <v>12583.9</v>
+      </c>
+      <c r="K122" s="37">
+        <v>13994.1</v>
+      </c>
+      <c r="L122" s="37">
+        <v>15403.1</v>
+      </c>
+      <c r="M122" s="37">
+        <v>16843.599999999999</v>
+      </c>
+    </row>
+    <row r="123" spans="1:13">
+      <c r="A123" s="47" t="s">
+        <v>320</v>
+      </c>
+      <c r="B123" s="54"/>
+      <c r="C123" s="54"/>
+      <c r="D123" s="54"/>
+      <c r="E123" s="54"/>
+      <c r="F123" s="54"/>
+      <c r="G123" s="54"/>
+      <c r="H123" s="54"/>
+      <c r="I123" s="54"/>
+      <c r="J123" s="54"/>
+      <c r="K123" s="54"/>
+      <c r="L123" s="54"/>
+      <c r="M123" s="54"/>
+    </row>
+    <row r="124" spans="1:13" ht="38.25">
+      <c r="A124" s="47" t="s">
+        <v>60</v>
+      </c>
+      <c r="B124" s="37" t="s">
+        <v>527</v>
+      </c>
+      <c r="C124" s="37" t="s">
+        <v>528</v>
+      </c>
+      <c r="D124" s="37" t="s">
+        <v>529</v>
+      </c>
+      <c r="E124" s="37" t="s">
+        <v>530</v>
+      </c>
+      <c r="F124" s="37" t="s">
+        <v>531</v>
+      </c>
+      <c r="G124" s="37" t="s">
+        <v>532</v>
+      </c>
+      <c r="H124" s="37" t="s">
+        <v>533</v>
+      </c>
+      <c r="I124" s="37" t="s">
+        <v>534</v>
+      </c>
+      <c r="J124" s="37">
+        <v>1017.3</v>
+      </c>
+      <c r="K124" s="37">
+        <v>1125.4000000000001</v>
+      </c>
+      <c r="L124" s="37">
+        <v>1234.9000000000001</v>
+      </c>
+      <c r="M124" s="37">
+        <v>1342.2</v>
+      </c>
+    </row>
+    <row r="125" spans="1:13" ht="25.5">
+      <c r="A125" s="47" t="s">
+        <v>61</v>
+      </c>
+      <c r="B125" s="37" t="s">
+        <v>535</v>
+      </c>
+      <c r="C125" s="37" t="s">
+        <v>536</v>
+      </c>
+      <c r="D125" s="37" t="s">
+        <v>537</v>
+      </c>
+      <c r="E125" s="37">
+        <v>1253.0999999999999</v>
+      </c>
+      <c r="F125" s="37">
+        <v>1560</v>
+      </c>
+      <c r="G125" s="37">
+        <v>1865.4</v>
+      </c>
+      <c r="H125" s="37">
+        <v>2167.1999999999998</v>
+      </c>
+      <c r="I125" s="37">
+        <v>2465.6</v>
+      </c>
+      <c r="J125" s="37">
+        <v>2749.1</v>
+      </c>
+      <c r="K125" s="37">
+        <v>3041.2</v>
+      </c>
+      <c r="L125" s="37">
+        <v>3334.1</v>
+      </c>
+      <c r="M125" s="37">
+        <v>3627.6</v>
+      </c>
+    </row>
+    <row r="126" spans="1:13" ht="25.5">
+      <c r="A126" s="47" t="s">
+        <v>62</v>
+      </c>
+      <c r="B126" s="37" t="s">
+        <v>538</v>
+      </c>
+      <c r="C126" s="37" t="s">
+        <v>539</v>
+      </c>
+      <c r="D126" s="37" t="s">
+        <v>540</v>
+      </c>
+      <c r="E126" s="37" t="s">
+        <v>541</v>
+      </c>
+      <c r="F126" s="37" t="s">
+        <v>542</v>
+      </c>
+      <c r="G126" s="37" t="s">
+        <v>263</v>
+      </c>
+      <c r="H126" s="37" t="s">
+        <v>543</v>
+      </c>
+      <c r="I126" s="37" t="s">
+        <v>544</v>
+      </c>
+      <c r="J126" s="37" t="s">
+        <v>545</v>
+      </c>
+      <c r="K126" s="37" t="s">
+        <v>546</v>
+      </c>
+      <c r="L126" s="37" t="s">
+        <v>547</v>
+      </c>
+      <c r="M126" s="37" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="127" spans="1:13">
+      <c r="A127" s="47" t="s">
+        <v>63</v>
+      </c>
+      <c r="B127" s="37" t="s">
+        <v>549</v>
+      </c>
+      <c r="C127" s="37">
+        <v>1021.2</v>
+      </c>
+      <c r="D127" s="37">
+        <v>1540.5</v>
+      </c>
+      <c r="E127" s="37">
+        <v>2064.3000000000002</v>
+      </c>
+      <c r="F127" s="37">
+        <v>2595.5</v>
+      </c>
+      <c r="G127" s="37">
+        <v>3125.3</v>
+      </c>
+      <c r="H127" s="37">
+        <v>3648.9</v>
+      </c>
+      <c r="I127" s="37">
+        <v>4172.2</v>
+      </c>
+      <c r="J127" s="37">
+        <v>4688.8</v>
+      </c>
+      <c r="K127" s="37">
+        <v>5221.8</v>
+      </c>
+      <c r="L127" s="37">
+        <v>5758.7</v>
+      </c>
+      <c r="M127" s="37">
+        <v>6298.3</v>
+      </c>
+    </row>
+    <row r="128" spans="1:13" ht="89.25">
+      <c r="A128" s="47" t="s">
+        <v>114</v>
+      </c>
+      <c r="B128" s="37" t="s">
+        <v>550</v>
+      </c>
+      <c r="C128" s="37" t="s">
+        <v>551</v>
+      </c>
+      <c r="D128" s="37" t="s">
+        <v>552</v>
+      </c>
+      <c r="E128" s="37" t="s">
+        <v>553</v>
+      </c>
+      <c r="F128" s="37">
+        <v>1038.2</v>
+      </c>
+      <c r="G128" s="37">
+        <v>1241.4000000000001</v>
+      </c>
+      <c r="H128" s="37">
+        <v>1443.1</v>
+      </c>
+      <c r="I128" s="37">
+        <v>1639.7</v>
+      </c>
+      <c r="J128" s="37">
+        <v>1838.8</v>
+      </c>
+      <c r="K128" s="37">
+        <v>2040.5</v>
+      </c>
+      <c r="L128" s="37">
+        <v>2242.8000000000002</v>
+      </c>
+      <c r="M128" s="37">
+        <v>2448.9</v>
+      </c>
+    </row>
+    <row r="129" spans="1:13" ht="25.5">
+      <c r="A129" s="47" t="s">
+        <v>64</v>
+      </c>
+      <c r="B129" s="37" t="s">
+        <v>554</v>
+      </c>
+      <c r="C129" s="37" t="s">
+        <v>555</v>
+      </c>
+      <c r="D129" s="37" t="s">
+        <v>556</v>
+      </c>
+      <c r="E129" s="37" t="s">
+        <v>557</v>
+      </c>
+      <c r="F129" s="37" t="s">
+        <v>558</v>
+      </c>
+      <c r="G129" s="37" t="s">
+        <v>423</v>
+      </c>
+      <c r="H129" s="37" t="s">
+        <v>559</v>
+      </c>
+      <c r="I129" s="37" t="s">
+        <v>131</v>
+      </c>
+      <c r="J129" s="37" t="s">
+        <v>560</v>
+      </c>
+      <c r="K129" s="37" t="s">
+        <v>561</v>
+      </c>
+      <c r="L129" s="37" t="s">
+        <v>284</v>
+      </c>
+      <c r="M129" s="37" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="130" spans="1:13" ht="38.25">
+      <c r="A130" s="47" t="s">
+        <v>360</v>
+      </c>
+      <c r="B130" s="37" t="s">
+        <v>563</v>
+      </c>
+      <c r="C130" s="37" t="s">
+        <v>564</v>
+      </c>
+      <c r="D130" s="37" t="s">
+        <v>565</v>
+      </c>
+      <c r="E130" s="37" t="s">
+        <v>566</v>
+      </c>
+      <c r="F130" s="37">
+        <v>1102.9000000000001</v>
+      </c>
+      <c r="G130" s="37">
+        <v>1314.1</v>
+      </c>
+      <c r="H130" s="37">
+        <v>1533.5</v>
+      </c>
+      <c r="I130" s="37">
+        <v>1778.4</v>
+      </c>
+      <c r="J130" s="37">
+        <v>2010.1</v>
+      </c>
+      <c r="K130" s="37">
+        <v>2255.5</v>
+      </c>
+      <c r="L130" s="37">
+        <v>2492.3000000000002</v>
+      </c>
+      <c r="M130" s="37">
+        <v>2756.6</v>
+      </c>
+    </row>
+    <row r="131" spans="1:13" ht="25.5">
+      <c r="A131" s="34" t="s">
+        <v>66</v>
+      </c>
+      <c r="B131" s="37" t="s">
+        <v>567</v>
+      </c>
+      <c r="C131" s="37">
+        <v>1940.9</v>
+      </c>
+      <c r="D131" s="37">
+        <v>2915.6</v>
+      </c>
+      <c r="E131" s="37">
+        <v>3886.9</v>
+      </c>
+      <c r="F131" s="37">
+        <v>4850.5</v>
+      </c>
+      <c r="G131" s="37">
+        <v>5809.2</v>
+      </c>
+      <c r="H131" s="37">
+        <v>6755.4</v>
+      </c>
+      <c r="I131" s="37">
+        <v>7694.1</v>
+      </c>
+      <c r="J131" s="37">
+        <v>8614</v>
+      </c>
+      <c r="K131" s="37">
+        <v>9550.2999999999993</v>
+      </c>
+      <c r="L131" s="37">
+        <v>10501.8</v>
+      </c>
+      <c r="M131" s="37">
+        <v>11459.4</v>
+      </c>
+    </row>
+    <row r="133" spans="1:13">
+      <c r="A133" s="78" t="s">
+        <v>568</v>
+      </c>
+      <c r="B133" s="78"/>
+      <c r="C133" s="78"/>
+      <c r="D133" s="78"/>
+      <c r="E133" s="78"/>
+      <c r="F133" s="78"/>
+      <c r="G133" s="78"/>
+      <c r="H133" s="78"/>
+      <c r="I133" s="78"/>
+      <c r="J133" s="78"/>
+      <c r="K133" s="78"/>
+      <c r="L133" s="78"/>
+      <c r="M133" s="78"/>
+    </row>
+    <row r="134" spans="1:13" ht="13.5" thickBot="1">
+      <c r="C134" s="52"/>
+      <c r="D134" s="52"/>
+      <c r="E134" s="52"/>
+      <c r="F134" s="52"/>
+      <c r="M134" s="73" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="135" spans="1:13" ht="26.25" thickBot="1">
+      <c r="A135" s="25"/>
+      <c r="B135" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C135" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="D135" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="E135" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="F135" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="G135" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="H135" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="I135" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J135" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="K135" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="L135" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="M135" s="26" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="136" spans="1:13" ht="25.5">
+      <c r="A136" s="27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B136" s="54" t="s">
+        <v>569</v>
+      </c>
+      <c r="C136" s="54" t="s">
+        <v>570</v>
+      </c>
+      <c r="D136" s="54" t="s">
+        <v>571</v>
+      </c>
+      <c r="E136" s="54" t="s">
+        <v>572</v>
+      </c>
+      <c r="F136" s="54" t="s">
+        <v>573</v>
+      </c>
+      <c r="G136" s="54" t="s">
+        <v>574</v>
+      </c>
+      <c r="H136" s="54" t="s">
+        <v>575</v>
+      </c>
+      <c r="I136" s="54" t="s">
+        <v>576</v>
+      </c>
+      <c r="J136" s="54" t="s">
+        <v>577</v>
+      </c>
+      <c r="K136" s="54" t="s">
+        <v>578</v>
+      </c>
+      <c r="L136" s="54" t="s">
+        <v>579</v>
+      </c>
+      <c r="M136" s="54" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="137" spans="1:13">
+      <c r="A137" s="34" t="s">
+        <v>57</v>
+      </c>
+      <c r="B137" s="54" t="s">
+        <v>581</v>
+      </c>
+      <c r="C137" s="54" t="s">
+        <v>115</v>
+      </c>
+      <c r="D137" s="54" t="s">
+        <v>582</v>
+      </c>
+      <c r="E137" s="54" t="s">
+        <v>583</v>
+      </c>
+      <c r="F137" s="54" t="s">
+        <v>584</v>
+      </c>
+      <c r="G137" s="54" t="s">
+        <v>585</v>
+      </c>
+      <c r="H137" s="54" t="s">
+        <v>586</v>
+      </c>
+      <c r="I137" s="54" t="s">
+        <v>179</v>
+      </c>
+      <c r="J137" s="54" t="s">
+        <v>587</v>
+      </c>
+      <c r="K137" s="54" t="s">
+        <v>588</v>
+      </c>
+      <c r="L137" s="54" t="s">
+        <v>589</v>
+      </c>
+      <c r="M137" s="54" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="138" spans="1:13">
+      <c r="A138" s="40" t="s">
+        <v>58</v>
+      </c>
+      <c r="B138" s="37">
+        <v>1404.2</v>
+      </c>
+      <c r="C138" s="37">
+        <v>2816.8</v>
+      </c>
+      <c r="D138" s="37">
+        <v>4235.7</v>
+      </c>
+      <c r="E138" s="37">
+        <v>5665.6</v>
+      </c>
+      <c r="F138" s="37">
+        <v>7118.5</v>
+      </c>
+      <c r="G138" s="37">
+        <v>8589.7999999999993</v>
+      </c>
+      <c r="H138" s="37">
+        <v>10068.299999999999</v>
+      </c>
+      <c r="I138" s="37">
+        <v>11530.7</v>
+      </c>
+      <c r="J138" s="37">
+        <v>13002.4</v>
+      </c>
+      <c r="K138" s="37">
+        <v>14518.4</v>
+      </c>
+      <c r="L138" s="37">
+        <v>16016</v>
+      </c>
+      <c r="M138" s="37">
+        <v>17522.400000000001</v>
+      </c>
+    </row>
+    <row r="139" spans="1:13">
+      <c r="A139" s="47" t="s">
+        <v>320</v>
+      </c>
+      <c r="B139" s="54"/>
+      <c r="C139" s="54"/>
+      <c r="D139" s="54"/>
+      <c r="E139" s="54"/>
+      <c r="F139" s="54"/>
+      <c r="G139" s="54"/>
+      <c r="H139" s="54"/>
+      <c r="I139" s="54"/>
+      <c r="J139" s="54"/>
+      <c r="K139" s="54"/>
+      <c r="L139" s="54"/>
+      <c r="M139" s="54"/>
+    </row>
+    <row r="140" spans="1:13" ht="38.25">
+      <c r="A140" s="47" t="s">
+        <v>60</v>
+      </c>
+      <c r="B140" s="37" t="s">
+        <v>591</v>
+      </c>
+      <c r="C140" s="37" t="s">
+        <v>592</v>
+      </c>
+      <c r="D140" s="37" t="s">
+        <v>593</v>
+      </c>
+      <c r="E140" s="37" t="s">
+        <v>594</v>
+      </c>
+      <c r="F140" s="37" t="s">
+        <v>595</v>
+      </c>
+      <c r="G140" s="37" t="s">
+        <v>596</v>
+      </c>
+      <c r="H140" s="37" t="s">
+        <v>597</v>
+      </c>
+      <c r="I140" s="37" t="s">
+        <v>598</v>
+      </c>
+      <c r="J140" s="37" t="s">
+        <v>599</v>
+      </c>
+      <c r="K140" s="37">
+        <v>1076.8</v>
+      </c>
+      <c r="L140" s="37">
+        <v>1189.9000000000001</v>
+      </c>
+      <c r="M140" s="37">
+        <v>1299.5999999999999</v>
+      </c>
+    </row>
+    <row r="141" spans="1:13" ht="25.5">
+      <c r="A141" s="47" t="s">
+        <v>61</v>
+      </c>
+      <c r="B141" s="37" t="s">
+        <v>600</v>
+      </c>
+      <c r="C141" s="37" t="s">
+        <v>601</v>
+      </c>
+      <c r="D141" s="37" t="s">
+        <v>602</v>
+      </c>
+      <c r="E141" s="37">
+        <v>1139.0999999999999</v>
+      </c>
+      <c r="F141" s="37">
+        <v>1420.7</v>
+      </c>
+      <c r="G141" s="37">
+        <v>1693.8</v>
+      </c>
+      <c r="H141" s="37">
+        <v>1968.9</v>
+      </c>
+      <c r="I141" s="37">
+        <v>2238.6999999999998</v>
+      </c>
+      <c r="J141" s="37">
+        <v>2507.1</v>
+      </c>
+      <c r="K141" s="37">
+        <v>2771.4</v>
+      </c>
+      <c r="L141" s="37">
+        <v>3036.1</v>
+      </c>
+      <c r="M141" s="37">
+        <v>3296.4</v>
+      </c>
+    </row>
+    <row r="142" spans="1:13" ht="63.75">
+      <c r="A142" s="47" t="s">
+        <v>603</v>
+      </c>
+      <c r="B142" s="37" t="s">
+        <v>604</v>
+      </c>
+      <c r="C142" s="37" t="s">
+        <v>605</v>
+      </c>
+      <c r="D142" s="37" t="s">
+        <v>606</v>
+      </c>
+      <c r="E142" s="37" t="s">
+        <v>607</v>
+      </c>
+      <c r="F142" s="37" t="s">
+        <v>608</v>
+      </c>
+      <c r="G142" s="37" t="s">
+        <v>609</v>
+      </c>
+      <c r="H142" s="37" t="s">
+        <v>525</v>
+      </c>
+      <c r="I142" s="37" t="s">
+        <v>525</v>
+      </c>
+      <c r="J142" s="37" t="s">
+        <v>525</v>
+      </c>
+      <c r="K142" s="37" t="s">
+        <v>525</v>
+      </c>
+      <c r="L142" s="37" t="s">
+        <v>610</v>
+      </c>
+      <c r="M142" s="37" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="143" spans="1:13" ht="63.75">
+      <c r="A143" s="47" t="s">
+        <v>612</v>
+      </c>
+      <c r="B143" s="37" t="s">
+        <v>613</v>
+      </c>
+      <c r="C143" s="37">
+        <v>1077.9000000000001</v>
+      </c>
+      <c r="D143" s="37">
+        <v>1623</v>
+      </c>
+      <c r="E143" s="37">
+        <v>2171.1</v>
+      </c>
+      <c r="F143" s="37">
+        <v>2722.3</v>
+      </c>
+      <c r="G143" s="37">
+        <v>3266.5</v>
+      </c>
+      <c r="H143" s="37">
+        <v>3803.9</v>
+      </c>
+      <c r="I143" s="37">
+        <v>4340.2</v>
+      </c>
+      <c r="J143" s="37">
+        <v>4885.6000000000004</v>
+      </c>
+      <c r="K143" s="37">
+        <v>5458.7</v>
+      </c>
+      <c r="L143" s="37">
+        <v>6028.7</v>
+      </c>
+      <c r="M143" s="37">
+        <v>6599.8</v>
+      </c>
+    </row>
+    <row r="144" spans="1:13" ht="89.25">
+      <c r="A144" s="47" t="s">
+        <v>114</v>
+      </c>
+      <c r="B144" s="37" t="s">
+        <v>614</v>
+      </c>
+      <c r="C144" s="37" t="s">
+        <v>615</v>
+      </c>
+      <c r="D144" s="37" t="s">
+        <v>616</v>
+      </c>
+      <c r="E144" s="37" t="s">
+        <v>617</v>
+      </c>
+      <c r="F144" s="37">
+        <v>1060.8</v>
+      </c>
+      <c r="G144" s="37">
+        <v>1275.9000000000001</v>
+      </c>
+      <c r="H144" s="37">
+        <v>1491.6</v>
+      </c>
+      <c r="I144" s="37">
+        <v>1719.6</v>
+      </c>
+      <c r="J144" s="37">
+        <v>1940.6</v>
+      </c>
+      <c r="K144" s="37">
+        <v>2164.8000000000002</v>
+      </c>
+      <c r="L144" s="37">
+        <v>2383.3000000000002</v>
+      </c>
+      <c r="M144" s="37">
+        <v>2604</v>
+      </c>
+    </row>
+    <row r="145" spans="1:13" ht="25.5">
+      <c r="A145" s="47" t="s">
+        <v>64</v>
+      </c>
+      <c r="B145" s="37" t="s">
+        <v>618</v>
+      </c>
+      <c r="C145" s="37" t="s">
+        <v>491</v>
+      </c>
+      <c r="D145" s="37" t="s">
+        <v>619</v>
+      </c>
+      <c r="E145" s="37" t="s">
+        <v>620</v>
+      </c>
+      <c r="F145" s="37" t="s">
+        <v>621</v>
+      </c>
+      <c r="G145" s="37" t="s">
+        <v>622</v>
+      </c>
+      <c r="H145" s="37" t="s">
+        <v>623</v>
+      </c>
+      <c r="I145" s="37" t="s">
+        <v>624</v>
+      </c>
+      <c r="J145" s="37" t="s">
+        <v>561</v>
+      </c>
+      <c r="K145" s="37" t="s">
+        <v>499</v>
+      </c>
+      <c r="L145" s="37" t="s">
+        <v>625</v>
+      </c>
+      <c r="M145" s="37" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="146" spans="1:13" ht="38.25">
+      <c r="A146" s="47" t="s">
+        <v>627</v>
+      </c>
+      <c r="B146" s="37" t="s">
+        <v>628</v>
+      </c>
+      <c r="C146" s="37" t="s">
+        <v>629</v>
+      </c>
+      <c r="D146" s="37" t="s">
+        <v>630</v>
+      </c>
+      <c r="E146" s="37" t="s">
+        <v>631</v>
+      </c>
+      <c r="F146" s="37">
+        <v>1254.4000000000001</v>
+      </c>
+      <c r="G146" s="37">
+        <v>1546.3</v>
+      </c>
+      <c r="H146" s="37" t="s">
+        <v>525</v>
+      </c>
+      <c r="I146" s="37" t="s">
+        <v>525</v>
+      </c>
+      <c r="J146" s="37" t="s">
+        <v>525</v>
+      </c>
+      <c r="K146" s="37" t="s">
+        <v>525</v>
+      </c>
+      <c r="L146" s="37">
+        <v>3053.8</v>
+      </c>
+      <c r="M146" s="37">
+        <v>3367</v>
+      </c>
+    </row>
+    <row r="147" spans="1:13" ht="25.5">
+      <c r="A147" s="34" t="s">
+        <v>66</v>
+      </c>
+      <c r="B147" s="37" t="s">
+        <v>632</v>
+      </c>
+      <c r="C147" s="37">
+        <v>1927.2</v>
+      </c>
+      <c r="D147" s="37">
+        <v>2889.9</v>
+      </c>
+      <c r="E147" s="37">
+        <v>3860.3</v>
+      </c>
+      <c r="F147" s="37">
+        <v>4836.7</v>
+      </c>
+      <c r="G147" s="37">
+        <v>5812.4</v>
+      </c>
+      <c r="H147" s="37">
+        <v>6778.4</v>
+      </c>
+      <c r="I147" s="37">
+        <v>7744.2</v>
+      </c>
+      <c r="J147" s="37">
+        <v>8713.2999999999993</v>
+      </c>
+      <c r="K147" s="37">
+        <v>9695.9</v>
+      </c>
+      <c r="L147" s="37">
+        <v>10673.4</v>
+      </c>
+      <c r="M147" s="37">
+        <v>11652.7</v>
+      </c>
+    </row>
+    <row r="148" spans="1:13">
+      <c r="A148" s="56"/>
+    </row>
+    <row r="149" spans="1:13">
+      <c r="A149" s="57"/>
+    </row>
+    <row r="150" spans="1:13">
+      <c r="A150" s="57"/>
+    </row>
+    <row r="152" spans="1:13">
+      <c r="A152" s="78" t="s">
+        <v>633</v>
+      </c>
+      <c r="B152" s="78"/>
+      <c r="C152" s="78"/>
+      <c r="D152" s="78"/>
+      <c r="E152" s="78"/>
+      <c r="F152" s="78"/>
+      <c r="G152" s="78"/>
+      <c r="H152" s="78"/>
+      <c r="I152" s="78"/>
+      <c r="J152" s="78"/>
+      <c r="K152" s="78"/>
+      <c r="L152" s="78"/>
+      <c r="M152" s="78"/>
+    </row>
+    <row r="153" spans="1:13" ht="13.5" thickBot="1">
+      <c r="C153" s="52"/>
+      <c r="D153" s="52"/>
+      <c r="E153" s="52"/>
+      <c r="F153" s="52"/>
+      <c r="M153" s="73" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="154" spans="1:13" ht="26.25" thickBot="1">
+      <c r="A154" s="25"/>
+      <c r="B154" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C154" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="D154" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="E154" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="F154" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="G154" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="H154" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="I154" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J154" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="K154" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="L154" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="M154" s="26" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="155" spans="1:13" ht="25.5">
+      <c r="A155" s="27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B155" s="54" t="s">
+        <v>634</v>
+      </c>
+      <c r="C155" s="54" t="s">
+        <v>635</v>
+      </c>
+      <c r="D155" s="54" t="s">
+        <v>636</v>
+      </c>
+      <c r="E155" s="54" t="s">
+        <v>637</v>
+      </c>
+      <c r="F155" s="54" t="s">
+        <v>638</v>
+      </c>
+      <c r="G155" s="54" t="s">
+        <v>639</v>
+      </c>
+      <c r="H155" s="54" t="s">
+        <v>640</v>
+      </c>
+      <c r="I155" s="54" t="s">
+        <v>641</v>
+      </c>
+      <c r="J155" s="54" t="s">
+        <v>642</v>
+      </c>
+      <c r="K155" s="54" t="s">
+        <v>643</v>
+      </c>
+      <c r="L155" s="54" t="s">
+        <v>644</v>
+      </c>
+      <c r="M155" s="54" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="156" spans="1:13">
+      <c r="A156" s="34" t="s">
+        <v>57</v>
+      </c>
+      <c r="B156" s="54" t="s">
+        <v>646</v>
+      </c>
+      <c r="C156" s="54" t="s">
+        <v>647</v>
+      </c>
+      <c r="D156" s="54" t="s">
+        <v>648</v>
+      </c>
+      <c r="E156" s="54" t="s">
+        <v>649</v>
+      </c>
+      <c r="F156" s="54" t="s">
+        <v>650</v>
+      </c>
+      <c r="G156" s="54" t="s">
+        <v>651</v>
+      </c>
+      <c r="H156" s="54" t="s">
+        <v>652</v>
+      </c>
+      <c r="I156" s="54" t="s">
+        <v>653</v>
+      </c>
+      <c r="J156" s="54" t="s">
+        <v>654</v>
+      </c>
+      <c r="K156" s="54" t="s">
+        <v>655</v>
+      </c>
+      <c r="L156" s="54" t="s">
+        <v>656</v>
+      </c>
+      <c r="M156" s="54" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="157" spans="1:13">
+      <c r="A157" s="40" t="s">
+        <v>58</v>
+      </c>
+      <c r="B157" s="37">
+        <v>1500.3</v>
+      </c>
+      <c r="C157" s="37">
+        <v>3071.4</v>
+      </c>
+      <c r="D157" s="37">
+        <v>4644.7</v>
+      </c>
+      <c r="E157" s="37">
+        <v>6194</v>
+      </c>
+      <c r="F157" s="37">
+        <v>7758.3</v>
+      </c>
+      <c r="G157" s="37">
+        <v>9341.7000000000007</v>
+      </c>
+      <c r="H157" s="37">
+        <v>10953</v>
+      </c>
+      <c r="I157" s="37">
+        <v>12534.7</v>
+      </c>
+      <c r="J157" s="37">
+        <v>14094.1</v>
+      </c>
+      <c r="K157" s="37">
+        <v>15680.7</v>
+      </c>
+      <c r="L157" s="37">
+        <v>17282.599999999999</v>
+      </c>
+      <c r="M157" s="37">
+        <v>18923.5</v>
+      </c>
+    </row>
+    <row r="158" spans="1:13">
+      <c r="A158" s="47" t="s">
+        <v>320</v>
+      </c>
+      <c r="B158" s="54"/>
+      <c r="C158" s="54"/>
+      <c r="D158" s="54"/>
+      <c r="E158" s="54"/>
+      <c r="F158" s="54"/>
+      <c r="G158" s="54"/>
+      <c r="H158" s="54"/>
+      <c r="I158" s="54"/>
+      <c r="J158" s="54"/>
+      <c r="K158" s="54"/>
+      <c r="L158" s="54"/>
+      <c r="M158" s="54"/>
+    </row>
+    <row r="159" spans="1:13" ht="38.25">
+      <c r="A159" s="47" t="s">
+        <v>60</v>
+      </c>
+      <c r="B159" s="37" t="s">
+        <v>658</v>
+      </c>
+      <c r="C159" s="37" t="s">
+        <v>659</v>
+      </c>
+      <c r="D159" s="37" t="s">
+        <v>660</v>
+      </c>
+      <c r="E159" s="37" t="s">
+        <v>661</v>
+      </c>
+      <c r="F159" s="37" t="s">
+        <v>662</v>
+      </c>
+      <c r="G159" s="37" t="s">
+        <v>663</v>
+      </c>
+      <c r="H159" s="37" t="s">
+        <v>664</v>
+      </c>
+      <c r="I159" s="37" t="s">
+        <v>665</v>
+      </c>
+      <c r="J159" s="37" t="s">
+        <v>525</v>
+      </c>
+      <c r="K159" s="37" t="s">
+        <v>525</v>
+      </c>
+      <c r="L159" s="37" t="s">
+        <v>525</v>
+      </c>
+      <c r="M159" s="37" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="160" spans="1:13" ht="25.5">
+      <c r="A160" s="47" t="s">
+        <v>61</v>
+      </c>
+      <c r="B160" s="37" t="s">
+        <v>666</v>
+      </c>
+      <c r="C160" s="37" t="s">
+        <v>667</v>
+      </c>
+      <c r="D160" s="37" t="s">
+        <v>668</v>
+      </c>
+      <c r="E160" s="37">
+        <v>1023</v>
+      </c>
+      <c r="F160" s="37">
+        <v>1273.9000000000001</v>
+      </c>
+      <c r="G160" s="37">
+        <v>1523.3</v>
+      </c>
+      <c r="H160" s="37">
+        <v>1767.3</v>
+      </c>
+      <c r="I160" s="37">
+        <v>2011.4</v>
+      </c>
+      <c r="J160" s="37">
+        <v>2255.3000000000002</v>
+      </c>
+      <c r="K160" s="37">
+        <v>2498.6999999999998</v>
+      </c>
+      <c r="L160" s="37">
+        <v>2744.8</v>
+      </c>
+      <c r="M160" s="37">
+        <v>2983.5</v>
+      </c>
+    </row>
+    <row r="161" spans="1:13" ht="63.75">
+      <c r="A161" s="47" t="s">
+        <v>603</v>
+      </c>
+      <c r="B161" s="37" t="s">
+        <v>669</v>
+      </c>
+      <c r="C161" s="37" t="s">
+        <v>670</v>
+      </c>
+      <c r="D161" s="37" t="s">
+        <v>671</v>
+      </c>
+      <c r="E161" s="37" t="s">
+        <v>672</v>
+      </c>
+      <c r="F161" s="37" t="s">
+        <v>673</v>
+      </c>
+      <c r="G161" s="37" t="s">
+        <v>674</v>
+      </c>
+      <c r="H161" s="37" t="s">
+        <v>675</v>
+      </c>
+      <c r="I161" s="37" t="s">
+        <v>676</v>
+      </c>
+      <c r="J161" s="37" t="s">
+        <v>677</v>
+      </c>
+      <c r="K161" s="37" t="s">
+        <v>678</v>
+      </c>
+      <c r="L161" s="37" t="s">
+        <v>525</v>
+      </c>
+      <c r="M161" s="37" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="162" spans="1:13" ht="63.75">
+      <c r="A162" s="47" t="s">
+        <v>612</v>
+      </c>
+      <c r="B162" s="37" t="s">
+        <v>679</v>
+      </c>
+      <c r="C162" s="37">
+        <v>1228.5</v>
+      </c>
+      <c r="D162" s="37">
+        <v>1914.6</v>
+      </c>
+      <c r="E162" s="37">
+        <v>2586.6</v>
+      </c>
+      <c r="F162" s="37">
+        <v>3251</v>
+      </c>
+      <c r="G162" s="37">
+        <v>3910.3</v>
+      </c>
+      <c r="H162" s="37">
+        <v>4556.5</v>
+      </c>
+      <c r="I162" s="37">
+        <v>5187</v>
+      </c>
+      <c r="J162" s="37">
+        <v>5833.6</v>
+      </c>
+      <c r="K162" s="37">
+        <v>6492.8</v>
+      </c>
+      <c r="L162" s="37">
+        <v>7152.6</v>
+      </c>
+      <c r="M162" s="37">
+        <v>7828.9</v>
+      </c>
+    </row>
+    <row r="163" spans="1:13" ht="89.25">
+      <c r="A163" s="47" t="s">
+        <v>114</v>
+      </c>
+      <c r="B163" s="37" t="s">
+        <v>680</v>
+      </c>
+      <c r="C163" s="37" t="s">
+        <v>525</v>
+      </c>
+      <c r="D163" s="37" t="s">
+        <v>525</v>
+      </c>
+      <c r="E163" s="37" t="s">
+        <v>525</v>
+      </c>
+      <c r="F163" s="37" t="s">
+        <v>525</v>
+      </c>
+      <c r="G163" s="37" t="s">
+        <v>525</v>
+      </c>
+      <c r="H163" s="37" t="s">
+        <v>525</v>
+      </c>
+      <c r="I163" s="37" t="s">
+        <v>525</v>
+      </c>
+      <c r="J163" s="37" t="s">
+        <v>525</v>
+      </c>
+      <c r="K163" s="37" t="s">
+        <v>525</v>
+      </c>
+      <c r="L163" s="37" t="s">
+        <v>525</v>
+      </c>
+      <c r="M163" s="37" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="164" spans="1:13" ht="25.5">
+      <c r="A164" s="47" t="s">
+        <v>64</v>
+      </c>
+      <c r="B164" s="37" t="s">
+        <v>681</v>
+      </c>
+      <c r="C164" s="37" t="s">
+        <v>525</v>
+      </c>
+      <c r="D164" s="37" t="s">
+        <v>525</v>
+      </c>
+      <c r="E164" s="37" t="s">
+        <v>525</v>
+      </c>
+      <c r="F164" s="37" t="s">
+        <v>525</v>
+      </c>
+      <c r="G164" s="37" t="s">
+        <v>525</v>
+      </c>
+      <c r="H164" s="37" t="s">
+        <v>525</v>
+      </c>
+      <c r="I164" s="37" t="s">
+        <v>525</v>
+      </c>
+      <c r="J164" s="37" t="s">
+        <v>525</v>
+      </c>
+      <c r="K164" s="37" t="s">
+        <v>525</v>
+      </c>
+      <c r="L164" s="37" t="s">
+        <v>525</v>
+      </c>
+      <c r="M164" s="37" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="165" spans="1:13" ht="38.25">
+      <c r="A165" s="47" t="s">
+        <v>627</v>
+      </c>
+      <c r="B165" s="37" t="s">
+        <v>682</v>
+      </c>
+      <c r="C165" s="37" t="s">
+        <v>525</v>
+      </c>
+      <c r="D165" s="37" t="s">
+        <v>525</v>
+      </c>
+      <c r="E165" s="37" t="s">
+        <v>525</v>
+      </c>
+      <c r="F165" s="37" t="s">
+        <v>525</v>
+      </c>
+      <c r="G165" s="37" t="s">
+        <v>525</v>
+      </c>
+      <c r="H165" s="37" t="s">
+        <v>525</v>
+      </c>
+      <c r="I165" s="37" t="s">
+        <v>525</v>
+      </c>
+      <c r="J165" s="37">
+        <v>2572.8000000000002</v>
+      </c>
+      <c r="K165" s="37">
+        <v>2863.9</v>
+      </c>
+      <c r="L165" s="37">
+        <v>3160.6</v>
+      </c>
+      <c r="M165" s="37">
+        <v>3476.9</v>
+      </c>
+    </row>
+    <row r="166" spans="1:13" ht="25.5">
+      <c r="A166" s="34" t="s">
+        <v>66</v>
+      </c>
+      <c r="B166" s="37" t="s">
+        <v>683</v>
+      </c>
+      <c r="C166" s="37">
+        <v>2059.9</v>
+      </c>
+      <c r="D166" s="37">
+        <v>3161.8</v>
+      </c>
+      <c r="E166" s="37">
+        <v>4242.1000000000004</v>
+      </c>
+      <c r="F166" s="37">
+        <v>5334.8</v>
+      </c>
+      <c r="G166" s="37">
+        <v>6431.4</v>
+      </c>
+      <c r="H166" s="37">
+        <v>7508.7</v>
+      </c>
+      <c r="I166" s="37">
+        <v>8588.4</v>
+      </c>
+      <c r="J166" s="37">
+        <v>9655.4</v>
+      </c>
+      <c r="K166" s="37">
+        <v>10741.9</v>
+      </c>
+      <c r="L166" s="37">
+        <v>11837.9</v>
+      </c>
+      <c r="M166" s="37">
+        <v>12953.4</v>
+      </c>
+    </row>
+    <row r="167" spans="1:13">
+      <c r="A167" s="56"/>
+    </row>
+    <row r="168" spans="1:13">
+      <c r="A168" s="57"/>
+    </row>
+    <row r="169" spans="1:13">
+      <c r="A169" s="57"/>
+    </row>
+    <row r="171" spans="1:13">
+      <c r="A171" s="78" t="s">
+        <v>684</v>
+      </c>
+      <c r="B171" s="78"/>
+      <c r="C171" s="78"/>
+      <c r="D171" s="78"/>
+      <c r="E171" s="78"/>
+      <c r="F171" s="78"/>
+      <c r="G171" s="78"/>
+      <c r="H171" s="78"/>
+      <c r="I171" s="78"/>
+      <c r="J171" s="78"/>
+      <c r="K171" s="78"/>
+      <c r="L171" s="78"/>
+      <c r="M171" s="78"/>
+    </row>
+    <row r="172" spans="1:13" ht="13.5" thickBot="1">
+      <c r="C172" s="52"/>
+      <c r="D172" s="52"/>
+      <c r="E172" s="52"/>
+      <c r="F172" s="52"/>
+      <c r="M172" s="73" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="173" spans="1:13" ht="26.25" thickBot="1">
+      <c r="A173" s="25"/>
+      <c r="B173" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C173" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="D173" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="E173" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="F173" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="G173" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="H173" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="I173" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J173" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="K173" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="L173" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="M173" s="26" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="174" spans="1:13" ht="25.5">
+      <c r="A174" s="27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B174" s="54" t="s">
+        <v>685</v>
+      </c>
+      <c r="C174" s="54" t="s">
+        <v>686</v>
+      </c>
+      <c r="D174" s="54" t="s">
+        <v>687</v>
+      </c>
+      <c r="E174" s="54" t="s">
+        <v>688</v>
+      </c>
+      <c r="F174" s="54" t="s">
+        <v>689</v>
+      </c>
+      <c r="G174" s="54" t="s">
+        <v>690</v>
+      </c>
+      <c r="H174" s="54" t="s">
+        <v>691</v>
+      </c>
+      <c r="I174" s="54" t="s">
+        <v>692</v>
+      </c>
+      <c r="J174" s="54" t="s">
+        <v>693</v>
+      </c>
+      <c r="K174" s="54" t="s">
+        <v>694</v>
+      </c>
+      <c r="L174" s="54" t="s">
+        <v>695</v>
+      </c>
+      <c r="M174" s="54" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="175" spans="1:13">
+      <c r="A175" s="34" t="s">
+        <v>57</v>
+      </c>
+      <c r="B175" s="54" t="s">
+        <v>697</v>
+      </c>
+      <c r="C175" s="54" t="s">
+        <v>698</v>
+      </c>
+      <c r="D175" s="54" t="s">
+        <v>699</v>
+      </c>
+      <c r="E175" s="54" t="s">
+        <v>700</v>
+      </c>
+      <c r="F175" s="54" t="s">
+        <v>701</v>
+      </c>
+      <c r="G175" s="54" t="s">
+        <v>702</v>
+      </c>
+      <c r="H175" s="54" t="s">
+        <v>703</v>
+      </c>
+      <c r="I175" s="54" t="s">
+        <v>704</v>
+      </c>
+      <c r="J175" s="54" t="s">
+        <v>705</v>
+      </c>
+      <c r="K175" s="54" t="s">
+        <v>706</v>
+      </c>
+      <c r="L175" s="54" t="s">
+        <v>707</v>
+      </c>
+      <c r="M175" s="54" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="176" spans="1:13">
+      <c r="A176" s="40" t="s">
+        <v>58</v>
+      </c>
+      <c r="B176" s="37">
+        <v>1595.1</v>
+      </c>
+      <c r="C176" s="37">
+        <v>3165.1</v>
+      </c>
+      <c r="D176" s="37">
+        <v>4769.1000000000004</v>
+      </c>
+      <c r="E176" s="37">
+        <v>6446.6</v>
+      </c>
+      <c r="F176" s="37">
+        <v>8115.4</v>
+      </c>
+      <c r="G176" s="37">
+        <v>9788.2999999999993</v>
+      </c>
+      <c r="H176" s="37">
+        <v>11481.3</v>
+      </c>
+      <c r="I176" s="37">
+        <v>13161.2</v>
+      </c>
+      <c r="J176" s="37">
+        <v>14851.6</v>
+      </c>
+      <c r="K176" s="37">
+        <v>16577.2</v>
+      </c>
+      <c r="L176" s="37">
+        <v>18308.3</v>
+      </c>
+      <c r="M176" s="37">
+        <v>20095</v>
+      </c>
+    </row>
+    <row r="177" spans="1:13">
+      <c r="A177" s="47" t="s">
+        <v>320</v>
+      </c>
+      <c r="B177" s="54"/>
+      <c r="C177" s="54"/>
+      <c r="D177" s="54"/>
+      <c r="E177" s="54"/>
+      <c r="F177" s="54"/>
+      <c r="G177" s="54"/>
+      <c r="H177" s="54"/>
+      <c r="I177" s="54"/>
+      <c r="J177" s="54"/>
+      <c r="K177" s="54"/>
+      <c r="L177" s="54"/>
+      <c r="M177" s="54"/>
+    </row>
+    <row r="178" spans="1:13" ht="38.25">
+      <c r="A178" s="47" t="s">
+        <v>60</v>
+      </c>
+      <c r="B178" s="37" t="s">
+        <v>709</v>
+      </c>
+      <c r="C178" s="37" t="s">
+        <v>710</v>
+      </c>
+      <c r="D178" s="37" t="s">
+        <v>711</v>
+      </c>
+      <c r="E178" s="37" t="s">
+        <v>712</v>
+      </c>
+      <c r="F178" s="37" t="s">
+        <v>176</v>
+      </c>
+      <c r="G178" s="37" t="s">
+        <v>713</v>
+      </c>
+      <c r="H178" s="37" t="s">
+        <v>714</v>
+      </c>
+      <c r="I178" s="37" t="s">
+        <v>715</v>
+      </c>
+      <c r="J178" s="37" t="s">
+        <v>716</v>
+      </c>
+      <c r="K178" s="37" t="s">
+        <v>717</v>
+      </c>
+      <c r="L178" s="37">
+        <v>1036.4000000000001</v>
+      </c>
+      <c r="M178" s="37">
+        <v>1134.8</v>
+      </c>
+    </row>
+    <row r="179" spans="1:13" ht="25.5">
+      <c r="A179" s="47" t="s">
+        <v>61</v>
+      </c>
+      <c r="B179" s="37" t="s">
+        <v>718</v>
+      </c>
+      <c r="C179" s="37" t="s">
+        <v>719</v>
+      </c>
+      <c r="D179" s="37" t="s">
+        <v>720</v>
+      </c>
+      <c r="E179" s="37" t="s">
+        <v>721</v>
+      </c>
+      <c r="F179" s="37">
+        <v>1209.3</v>
+      </c>
+      <c r="G179" s="37">
+        <v>1455.1</v>
+      </c>
+      <c r="H179" s="37">
+        <v>1698.9</v>
+      </c>
+      <c r="I179" s="37">
+        <v>1942.9</v>
+      </c>
+      <c r="J179" s="37">
+        <v>2185.1999999999998</v>
+      </c>
+      <c r="K179" s="37">
+        <v>2427.3000000000002</v>
+      </c>
+      <c r="L179" s="37">
+        <v>2669.4</v>
+      </c>
+      <c r="M179" s="37">
+        <v>2910.3</v>
+      </c>
+    </row>
+    <row r="180" spans="1:13" ht="63.75">
+      <c r="A180" s="47" t="s">
+        <v>603</v>
+      </c>
+      <c r="B180" s="37" t="s">
+        <v>722</v>
+      </c>
+      <c r="C180" s="37" t="s">
+        <v>723</v>
+      </c>
+      <c r="D180" s="37" t="s">
+        <v>724</v>
+      </c>
+      <c r="E180" s="37" t="s">
+        <v>725</v>
+      </c>
+      <c r="F180" s="37" t="s">
+        <v>726</v>
+      </c>
+      <c r="G180" s="37" t="s">
+        <v>727</v>
+      </c>
+      <c r="H180" s="37" t="s">
+        <v>728</v>
+      </c>
+      <c r="I180" s="37" t="s">
+        <v>243</v>
+      </c>
+      <c r="J180" s="37" t="s">
+        <v>342</v>
+      </c>
+      <c r="K180" s="37" t="s">
+        <v>729</v>
+      </c>
+      <c r="L180" s="37" t="s">
+        <v>730</v>
+      </c>
+      <c r="M180" s="37" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="181" spans="1:13" ht="63.75">
+      <c r="A181" s="47" t="s">
+        <v>612</v>
+      </c>
+      <c r="B181" s="37" t="s">
+        <v>732</v>
+      </c>
+      <c r="C181" s="37">
+        <v>1336.1</v>
+      </c>
+      <c r="D181" s="37">
+        <v>2019.8</v>
+      </c>
+      <c r="E181" s="37">
+        <v>2716.8</v>
+      </c>
+      <c r="F181" s="37">
+        <v>3423.3</v>
+      </c>
+      <c r="G181" s="37">
+        <v>4134.3999999999996</v>
+      </c>
+      <c r="H181" s="37">
+        <v>4855.5</v>
+      </c>
+      <c r="I181" s="37">
+        <v>5574.1</v>
+      </c>
+      <c r="J181" s="37">
+        <v>6307.5</v>
+      </c>
+      <c r="K181" s="37">
+        <v>7056.4</v>
+      </c>
+      <c r="L181" s="37">
+        <v>7805.1</v>
+      </c>
+      <c r="M181" s="37">
+        <v>8573.6</v>
+      </c>
+    </row>
+    <row r="182" spans="1:13" ht="89.25">
+      <c r="A182" s="47" t="s">
+        <v>114</v>
+      </c>
+      <c r="B182" s="37" t="s">
+        <v>733</v>
+      </c>
+      <c r="C182" s="37" t="s">
+        <v>734</v>
+      </c>
+      <c r="D182" s="37" t="s">
+        <v>735</v>
+      </c>
+      <c r="E182" s="37" t="s">
+        <v>736</v>
+      </c>
+      <c r="F182" s="37">
+        <v>1243.5</v>
+      </c>
+      <c r="G182" s="37">
+        <v>1483.8</v>
+      </c>
+      <c r="H182" s="37">
+        <v>1722.1</v>
+      </c>
+      <c r="I182" s="37">
+        <v>1961.5</v>
+      </c>
+      <c r="J182" s="37">
+        <v>2200.6999999999998</v>
+      </c>
+      <c r="K182" s="37">
+        <v>2443.9</v>
+      </c>
+      <c r="L182" s="37">
+        <v>2691</v>
+      </c>
+      <c r="M182" s="37">
+        <v>2945.6</v>
+      </c>
+    </row>
+    <row r="183" spans="1:13" ht="25.5">
+      <c r="A183" s="47" t="s">
+        <v>64</v>
+      </c>
+      <c r="B183" s="37" t="s">
+        <v>681</v>
+      </c>
+      <c r="C183" s="37" t="s">
+        <v>491</v>
+      </c>
+      <c r="D183" s="37" t="s">
+        <v>128</v>
+      </c>
+      <c r="E183" s="37" t="s">
+        <v>557</v>
+      </c>
+      <c r="F183" s="37" t="s">
+        <v>737</v>
+      </c>
+      <c r="G183" s="37" t="s">
+        <v>738</v>
+      </c>
+      <c r="H183" s="37" t="s">
+        <v>739</v>
+      </c>
+      <c r="I183" s="37" t="s">
+        <v>740</v>
+      </c>
+      <c r="J183" s="37" t="s">
+        <v>741</v>
+      </c>
+      <c r="K183" s="37" t="s">
+        <v>560</v>
+      </c>
+      <c r="L183" s="37" t="s">
+        <v>426</v>
+      </c>
+      <c r="M183" s="37" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="184" spans="1:13" ht="38.25">
+      <c r="A184" s="47" t="s">
+        <v>627</v>
+      </c>
+      <c r="B184" s="37" t="s">
+        <v>742</v>
+      </c>
+      <c r="C184" s="37" t="s">
+        <v>743</v>
+      </c>
+      <c r="D184" s="37" t="s">
+        <v>744</v>
+      </c>
+      <c r="E184" s="37">
+        <v>1290.9000000000001</v>
+      </c>
+      <c r="F184" s="37">
+        <v>1654.7</v>
+      </c>
+      <c r="G184" s="37">
+        <v>2025.1</v>
+      </c>
+      <c r="H184" s="37">
+        <v>2409.5</v>
+      </c>
+      <c r="I184" s="37">
+        <v>2781.8</v>
+      </c>
+      <c r="J184" s="37">
+        <v>3153.9</v>
+      </c>
+      <c r="K184" s="37">
+        <v>3541.8</v>
+      </c>
+      <c r="L184" s="37">
+        <v>3929.2</v>
+      </c>
+      <c r="M184" s="37">
+        <v>4340.7</v>
+      </c>
+    </row>
+    <row r="185" spans="1:13" ht="25.5">
+      <c r="A185" s="34" t="s">
+        <v>66</v>
+      </c>
+      <c r="B185" s="37">
+        <v>1132.7</v>
+      </c>
+      <c r="C185" s="37">
+        <v>2263</v>
+      </c>
+      <c r="D185" s="37">
+        <v>3405.8</v>
+      </c>
+      <c r="E185" s="37">
+        <v>4590.2</v>
+      </c>
+      <c r="F185" s="37">
+        <v>5780.1</v>
+      </c>
+      <c r="G185" s="37">
+        <v>6970.4</v>
+      </c>
+      <c r="H185" s="37">
+        <v>8167.2</v>
+      </c>
+      <c r="I185" s="37">
+        <v>9370.6</v>
+      </c>
+      <c r="J185" s="37">
+        <v>10587.3</v>
+      </c>
+      <c r="K185" s="37">
+        <v>11815.1</v>
+      </c>
+      <c r="L185" s="37">
+        <v>13054.6</v>
+      </c>
+      <c r="M185" s="37">
+        <v>14321.2</v>
+      </c>
+    </row>
+    <row r="186" spans="1:13">
+      <c r="A186" s="56"/>
+    </row>
+    <row r="187" spans="1:13">
+      <c r="A187" s="57"/>
+    </row>
+    <row r="188" spans="1:13">
+      <c r="A188" s="57"/>
+    </row>
+    <row r="190" spans="1:13">
+      <c r="A190" s="78" t="s">
+        <v>745</v>
+      </c>
+      <c r="B190" s="78"/>
+      <c r="C190" s="78"/>
+      <c r="D190" s="78"/>
+      <c r="E190" s="78"/>
+      <c r="F190" s="78"/>
+      <c r="G190" s="78"/>
+      <c r="H190" s="78"/>
+      <c r="I190" s="78"/>
+      <c r="J190" s="78"/>
+      <c r="K190" s="78"/>
+      <c r="L190" s="78"/>
+      <c r="M190" s="78"/>
+    </row>
+    <row r="191" spans="1:13" ht="13.5" thickBot="1">
+      <c r="C191" s="52"/>
+      <c r="D191" s="52"/>
+      <c r="E191" s="52"/>
+      <c r="F191" s="52"/>
+      <c r="M191" s="53" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="192" spans="1:13" ht="26.25" thickBot="1">
+      <c r="A192" s="25"/>
+      <c r="B192" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C192" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="D192" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="E192" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="F192" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="G192" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="H192" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="I192" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J192" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="K192" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="L192" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="M192" s="26" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="193" spans="1:13" ht="25.5">
+      <c r="A193" s="27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B193" s="54" t="s">
+        <v>746</v>
+      </c>
+      <c r="C193" s="54" t="s">
+        <v>747</v>
+      </c>
+      <c r="D193" s="54" t="s">
+        <v>748</v>
+      </c>
+      <c r="E193" s="54" t="s">
+        <v>749</v>
+      </c>
+      <c r="F193" s="54" t="s">
+        <v>750</v>
+      </c>
+      <c r="G193" s="54" t="s">
+        <v>751</v>
+      </c>
+      <c r="H193" s="54" t="s">
+        <v>752</v>
+      </c>
+      <c r="I193" s="54" t="s">
+        <v>753</v>
+      </c>
+      <c r="J193" s="54" t="s">
+        <v>754</v>
+      </c>
+      <c r="K193" s="54" t="s">
+        <v>755</v>
+      </c>
+      <c r="L193" s="54" t="s">
+        <v>756</v>
+      </c>
+      <c r="M193" s="54" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="194" spans="1:13">
+      <c r="A194" s="34" t="s">
+        <v>57</v>
+      </c>
+      <c r="B194" s="54" t="s">
+        <v>758</v>
+      </c>
+      <c r="C194" s="54" t="s">
+        <v>759</v>
+      </c>
+      <c r="D194" s="54" t="s">
+        <v>760</v>
+      </c>
+      <c r="E194" s="54" t="s">
+        <v>761</v>
+      </c>
+      <c r="F194" s="54" t="s">
+        <v>762</v>
+      </c>
+      <c r="G194" s="54" t="s">
+        <v>763</v>
+      </c>
+      <c r="H194" s="54" t="s">
+        <v>764</v>
+      </c>
+      <c r="I194" s="54" t="s">
+        <v>765</v>
+      </c>
+      <c r="J194" s="54" t="s">
+        <v>766</v>
+      </c>
+      <c r="K194" s="54" t="s">
+        <v>767</v>
+      </c>
+      <c r="L194" s="54" t="s">
+        <v>488</v>
+      </c>
+      <c r="M194" s="54" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="195" spans="1:13">
+      <c r="A195" s="40" t="s">
+        <v>58</v>
+      </c>
+      <c r="B195" s="37">
+        <v>1737.5</v>
+      </c>
+      <c r="C195" s="37">
+        <v>3477.8</v>
+      </c>
+      <c r="D195" s="37">
+        <v>5224.8</v>
+      </c>
+      <c r="E195" s="37">
+        <v>7136.7</v>
+      </c>
+      <c r="F195" s="37">
+        <v>8964.1</v>
+      </c>
+      <c r="G195" s="37">
+        <v>10773.9</v>
+      </c>
+      <c r="H195" s="37">
+        <v>12582.3</v>
+      </c>
+      <c r="I195" s="37">
+        <v>14392.2</v>
+      </c>
+      <c r="J195" s="37">
+        <v>16207.6</v>
+      </c>
+      <c r="K195" s="37">
+        <v>18045.3</v>
+      </c>
+      <c r="L195" s="37">
+        <v>19894.8</v>
+      </c>
+      <c r="M195" s="37">
+        <v>21741.200000000001</v>
+      </c>
+    </row>
+    <row r="196" spans="1:13">
+      <c r="A196" s="47" t="s">
+        <v>320</v>
+      </c>
+      <c r="B196" s="54"/>
+      <c r="C196" s="54"/>
+      <c r="D196" s="54"/>
+      <c r="E196" s="54"/>
+      <c r="F196" s="54"/>
+      <c r="G196" s="54"/>
+      <c r="H196" s="54"/>
+      <c r="I196" s="54"/>
+      <c r="J196" s="54"/>
+      <c r="K196" s="54"/>
+      <c r="L196" s="54"/>
+      <c r="M196" s="54"/>
+    </row>
+    <row r="197" spans="1:13" ht="38.25">
+      <c r="A197" s="47" t="s">
+        <v>60</v>
+      </c>
+      <c r="B197" s="37" t="s">
+        <v>769</v>
+      </c>
+      <c r="C197" s="37" t="s">
+        <v>770</v>
+      </c>
+      <c r="D197" s="37" t="s">
+        <v>771</v>
+      </c>
+      <c r="E197" s="37" t="s">
+        <v>772</v>
+      </c>
+      <c r="F197" s="37" t="s">
+        <v>773</v>
+      </c>
+      <c r="G197" s="37" t="s">
+        <v>774</v>
+      </c>
+      <c r="H197" s="37" t="s">
+        <v>639</v>
+      </c>
+      <c r="I197" s="37" t="s">
+        <v>775</v>
+      </c>
+      <c r="J197" s="37" t="s">
+        <v>776</v>
+      </c>
+      <c r="K197" s="37" t="s">
+        <v>777</v>
+      </c>
+      <c r="L197" s="37">
+        <v>1002.5</v>
+      </c>
+      <c r="M197" s="37">
+        <v>1086.5999999999999</v>
+      </c>
+    </row>
+    <row r="198" spans="1:13" ht="25.5">
+      <c r="A198" s="47" t="s">
+        <v>61</v>
+      </c>
+      <c r="B198" s="37" t="s">
+        <v>778</v>
+      </c>
+      <c r="C198" s="37" t="s">
+        <v>779</v>
+      </c>
+      <c r="D198" s="37" t="s">
+        <v>780</v>
+      </c>
+      <c r="E198" s="37" t="s">
+        <v>781</v>
+      </c>
+      <c r="F198" s="37">
+        <v>1121.9000000000001</v>
+      </c>
+      <c r="G198" s="37">
+        <v>1334.8</v>
+      </c>
+      <c r="H198" s="37">
+        <v>1547.2</v>
+      </c>
+      <c r="I198" s="37">
+        <v>1758.4</v>
+      </c>
+      <c r="J198" s="37">
+        <v>1969.2</v>
+      </c>
+      <c r="K198" s="37">
+        <v>2179.4</v>
+      </c>
+      <c r="L198" s="37">
+        <v>2395.9</v>
+      </c>
+      <c r="M198" s="37">
+        <v>2607.3000000000002</v>
+      </c>
+    </row>
+    <row r="199" spans="1:13" ht="63.75">
+      <c r="A199" s="47" t="s">
+        <v>603</v>
+      </c>
+      <c r="B199" s="37" t="s">
+        <v>782</v>
+      </c>
+      <c r="C199" s="37" t="s">
+        <v>100</v>
+      </c>
+      <c r="D199" s="37" t="s">
+        <v>626</v>
+      </c>
+      <c r="E199" s="37" t="s">
+        <v>783</v>
+      </c>
+      <c r="F199" s="37" t="s">
+        <v>784</v>
+      </c>
+      <c r="G199" s="37" t="s">
+        <v>785</v>
+      </c>
+      <c r="H199" s="37" t="s">
+        <v>786</v>
+      </c>
+      <c r="I199" s="37" t="s">
+        <v>787</v>
+      </c>
+      <c r="J199" s="37" t="s">
+        <v>788</v>
+      </c>
+      <c r="K199" s="37" t="s">
+        <v>789</v>
+      </c>
+      <c r="L199" s="37" t="s">
+        <v>790</v>
+      </c>
+      <c r="M199" s="37" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="200" spans="1:13" ht="63.75">
+      <c r="A200" s="47" t="s">
+        <v>612</v>
+      </c>
+      <c r="B200" s="37" t="s">
+        <v>792</v>
+      </c>
+      <c r="C200" s="37">
+        <v>1532.7</v>
+      </c>
+      <c r="D200" s="37">
+        <v>2309.1999999999998</v>
+      </c>
+      <c r="E200" s="37">
+        <v>3120.7</v>
+      </c>
+      <c r="F200" s="37">
+        <v>3938.9</v>
+      </c>
+      <c r="G200" s="37">
+        <v>4754.3999999999996</v>
+      </c>
+      <c r="H200" s="37">
+        <v>5558.6</v>
+      </c>
+      <c r="I200" s="37">
+        <v>6368.6</v>
+      </c>
+      <c r="J200" s="37">
+        <v>7180</v>
+      </c>
+      <c r="K200" s="37">
+        <v>8008.5</v>
+      </c>
+      <c r="L200" s="37">
+        <v>8834.6</v>
+      </c>
+      <c r="M200" s="37">
+        <v>9672.9</v>
+      </c>
+    </row>
+    <row r="201" spans="1:13" ht="89.25">
+      <c r="A201" s="47" t="s">
+        <v>114</v>
+      </c>
+      <c r="B201" s="37" t="s">
+        <v>793</v>
+      </c>
+      <c r="C201" s="37" t="s">
+        <v>364</v>
+      </c>
+      <c r="D201" s="37" t="s">
+        <v>794</v>
+      </c>
+      <c r="E201" s="37">
+        <v>1047.3</v>
+      </c>
+      <c r="F201" s="37">
+        <v>1309.7</v>
+      </c>
+      <c r="G201" s="37">
+        <v>1572.3</v>
+      </c>
+      <c r="H201" s="37">
+        <v>1833</v>
+      </c>
+      <c r="I201" s="37">
+        <v>2091.4</v>
+      </c>
+      <c r="J201" s="37">
+        <v>2354</v>
+      </c>
+      <c r="K201" s="37">
+        <v>2619.4</v>
+      </c>
+      <c r="L201" s="37">
+        <v>2888.3</v>
+      </c>
+      <c r="M201" s="37">
+        <v>3157.8</v>
+      </c>
+    </row>
+    <row r="202" spans="1:13" ht="25.5">
+      <c r="A202" s="47" t="s">
+        <v>64</v>
+      </c>
+      <c r="B202" s="37" t="s">
+        <v>795</v>
+      </c>
+      <c r="C202" s="37" t="s">
+        <v>796</v>
+      </c>
+      <c r="D202" s="37" t="s">
+        <v>421</v>
+      </c>
+      <c r="E202" s="37" t="s">
+        <v>281</v>
+      </c>
+      <c r="F202" s="37" t="s">
+        <v>557</v>
+      </c>
+      <c r="G202" s="37" t="s">
+        <v>620</v>
+      </c>
+      <c r="H202" s="37" t="s">
+        <v>797</v>
+      </c>
+      <c r="I202" s="37" t="s">
+        <v>738</v>
+      </c>
+      <c r="J202" s="37" t="s">
+        <v>204</v>
+      </c>
+      <c r="K202" s="37" t="s">
+        <v>798</v>
+      </c>
+      <c r="L202" s="37" t="s">
+        <v>799</v>
+      </c>
+      <c r="M202" s="37" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="203" spans="1:13" ht="38.25">
+      <c r="A203" s="47" t="s">
+        <v>627</v>
+      </c>
+      <c r="B203" s="37" t="s">
+        <v>801</v>
+      </c>
+      <c r="C203" s="37" t="s">
+        <v>802</v>
+      </c>
+      <c r="D203" s="37">
+        <v>1127.7</v>
+      </c>
+      <c r="E203" s="37">
+        <v>1639.6</v>
+      </c>
+      <c r="F203" s="37">
+        <v>2068.4</v>
+      </c>
+      <c r="G203" s="37">
+        <v>2485.1</v>
+      </c>
+      <c r="H203" s="37">
+        <v>2915.1</v>
+      </c>
+      <c r="I203" s="37">
+        <v>3345.1</v>
+      </c>
+      <c r="J203" s="37">
+        <v>3774.7</v>
+      </c>
+      <c r="K203" s="37">
+        <v>4208.3999999999996</v>
+      </c>
+      <c r="L203" s="37">
+        <v>4647.6000000000004</v>
+      </c>
+      <c r="M203" s="37">
+        <v>5079.3</v>
+      </c>
+    </row>
+    <row r="204" spans="1:13" ht="25.5">
+      <c r="A204" s="34" t="s">
+        <v>66</v>
+      </c>
+      <c r="B204" s="37">
+        <v>1276.0999999999999</v>
+      </c>
+      <c r="C204" s="37">
+        <v>2540.6999999999998</v>
+      </c>
+      <c r="D204" s="37">
+        <v>3807.7</v>
+      </c>
+      <c r="E204" s="37">
+        <v>5109.5</v>
+      </c>
+      <c r="F204" s="37">
+        <v>6393.6</v>
+      </c>
+      <c r="G204" s="37">
+        <v>7677.3</v>
+      </c>
+      <c r="H204" s="37">
+        <v>8959.2000000000007</v>
+      </c>
+      <c r="I204" s="37">
+        <v>10238.5</v>
+      </c>
+      <c r="J204" s="37">
+        <v>11520.1</v>
+      </c>
+      <c r="K204" s="37">
+        <v>12809.4</v>
+      </c>
+      <c r="L204" s="37">
+        <v>14106.2</v>
+      </c>
+      <c r="M204" s="37">
+        <v>15402.8</v>
+      </c>
+    </row>
+    <row r="205" spans="1:13">
+      <c r="A205" s="56"/>
+    </row>
+    <row r="206" spans="1:13">
+      <c r="A206" s="57"/>
+    </row>
+    <row r="207" spans="1:13">
+      <c r="A207" s="57"/>
+    </row>
+    <row r="209" spans="1:13">
+      <c r="A209" s="78" t="s">
+        <v>803</v>
+      </c>
+      <c r="B209" s="78"/>
+      <c r="C209" s="78"/>
+      <c r="D209" s="78"/>
+      <c r="E209" s="78"/>
+      <c r="F209" s="78"/>
+      <c r="G209" s="78"/>
+      <c r="H209" s="78"/>
+      <c r="I209" s="78"/>
+      <c r="J209" s="78"/>
+      <c r="K209" s="78"/>
+      <c r="L209" s="78"/>
+      <c r="M209" s="78"/>
+    </row>
+    <row r="210" spans="1:13" ht="13.5" thickBot="1">
+      <c r="C210" s="52"/>
+      <c r="D210" s="52"/>
+      <c r="E210" s="52"/>
+      <c r="F210" s="52"/>
+      <c r="M210" s="73" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="211" spans="1:13" ht="26.25" thickBot="1">
+      <c r="A211" s="25"/>
+      <c r="B211" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C211" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="D211" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="E211" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="F211" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="G211" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="H211" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="I211" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J211" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="K211" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="L211" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="M211" s="26" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="212" spans="1:13" ht="25.5">
+      <c r="A212" s="27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B212" s="54" t="s">
+        <v>804</v>
+      </c>
+      <c r="C212" s="54" t="s">
+        <v>805</v>
+      </c>
+      <c r="D212" s="54" t="s">
+        <v>806</v>
+      </c>
+      <c r="E212" s="54" t="s">
+        <v>807</v>
+      </c>
+      <c r="F212" s="54" t="s">
+        <v>808</v>
+      </c>
+      <c r="G212" s="54" t="s">
+        <v>809</v>
+      </c>
+      <c r="H212" s="54" t="s">
+        <v>810</v>
+      </c>
+      <c r="I212" s="54" t="s">
+        <v>811</v>
+      </c>
+      <c r="J212" s="54" t="s">
+        <v>812</v>
+      </c>
+      <c r="K212" s="54" t="s">
+        <v>813</v>
+      </c>
+      <c r="L212" s="54" t="s">
+        <v>814</v>
+      </c>
+      <c r="M212" s="54" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="213" spans="1:13">
+      <c r="A213" s="34" t="s">
+        <v>57</v>
+      </c>
+      <c r="B213" s="54" t="s">
+        <v>816</v>
+      </c>
+      <c r="C213" s="54" t="s">
+        <v>817</v>
+      </c>
+      <c r="D213" s="54" t="s">
+        <v>818</v>
+      </c>
+      <c r="E213" s="54" t="s">
+        <v>819</v>
+      </c>
+      <c r="F213" s="54" t="s">
+        <v>820</v>
+      </c>
+      <c r="G213" s="54" t="s">
+        <v>821</v>
+      </c>
+      <c r="H213" s="54" t="s">
+        <v>822</v>
+      </c>
+      <c r="I213" s="54" t="s">
+        <v>252</v>
+      </c>
+      <c r="J213" s="54" t="s">
+        <v>823</v>
+      </c>
+      <c r="K213" s="54" t="s">
+        <v>824</v>
+      </c>
+      <c r="L213" s="54" t="s">
+        <v>825</v>
+      </c>
+      <c r="M213" s="54" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="214" spans="1:13">
+      <c r="A214" s="40" t="s">
+        <v>58</v>
+      </c>
+      <c r="B214" s="37">
+        <v>1349.5</v>
+      </c>
+      <c r="C214" s="37">
+        <v>3174.6</v>
+      </c>
+      <c r="D214" s="37">
+        <v>5028.1000000000004</v>
+      </c>
+      <c r="E214" s="37">
+        <v>6884.1</v>
+      </c>
+      <c r="F214" s="37">
+        <v>8741.9</v>
+      </c>
+      <c r="G214" s="37">
+        <v>7400.1</v>
+      </c>
+      <c r="H214" s="37">
+        <v>8614.2999999999993</v>
+      </c>
+      <c r="I214" s="37">
+        <v>9829.6</v>
+      </c>
+      <c r="J214" s="37">
+        <v>11045.7</v>
+      </c>
+      <c r="K214" s="37">
+        <v>12266</v>
+      </c>
+      <c r="L214" s="37">
+        <v>13516.9</v>
+      </c>
+      <c r="M214" s="37">
+        <v>14808.4</v>
+      </c>
+    </row>
+    <row r="215" spans="1:13">
+      <c r="A215" s="47" t="s">
+        <v>320</v>
+      </c>
+      <c r="B215" s="54"/>
+      <c r="C215" s="54"/>
+      <c r="D215" s="54"/>
+      <c r="E215" s="54"/>
+      <c r="F215" s="54"/>
+      <c r="G215" s="54"/>
+      <c r="H215" s="54"/>
+      <c r="I215" s="54"/>
+      <c r="J215" s="54"/>
+      <c r="K215" s="54"/>
+      <c r="L215" s="54"/>
+      <c r="M215" s="54"/>
+    </row>
+    <row r="216" spans="1:13" ht="38.25">
+      <c r="A216" s="47" t="s">
+        <v>60</v>
+      </c>
+      <c r="B216" s="37" t="s">
+        <v>827</v>
+      </c>
+      <c r="C216" s="37" t="s">
+        <v>828</v>
+      </c>
+      <c r="D216" s="37" t="s">
+        <v>543</v>
+      </c>
+      <c r="E216" s="37" t="s">
+        <v>829</v>
+      </c>
+      <c r="F216" s="37" t="s">
+        <v>830</v>
+      </c>
+      <c r="G216" s="37" t="s">
+        <v>831</v>
+      </c>
+      <c r="H216" s="37" t="s">
+        <v>832</v>
+      </c>
+      <c r="I216" s="37" t="s">
+        <v>833</v>
+      </c>
+      <c r="J216" s="37" t="s">
+        <v>834</v>
+      </c>
+      <c r="K216" s="37" t="s">
+        <v>677</v>
+      </c>
+      <c r="L216" s="37" t="s">
+        <v>638</v>
+      </c>
+      <c r="M216" s="37" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="217" spans="1:13" ht="25.5">
+      <c r="A217" s="47" t="s">
+        <v>61</v>
+      </c>
+      <c r="B217" s="37" t="s">
+        <v>836</v>
+      </c>
+      <c r="C217" s="37" t="s">
+        <v>837</v>
+      </c>
+      <c r="D217" s="37" t="s">
+        <v>838</v>
+      </c>
+      <c r="E217" s="37" t="s">
+        <v>839</v>
+      </c>
+      <c r="F217" s="37" t="s">
+        <v>840</v>
+      </c>
+      <c r="G217" s="37" t="s">
+        <v>401</v>
+      </c>
+      <c r="H217" s="37" t="s">
+        <v>841</v>
+      </c>
+      <c r="I217" s="37" t="s">
+        <v>842</v>
+      </c>
+      <c r="J217" s="37">
+        <v>1075</v>
+      </c>
+      <c r="K217" s="37">
+        <v>1183.8</v>
+      </c>
+      <c r="L217" s="37">
+        <v>1290.7</v>
+      </c>
+      <c r="M217" s="37">
+        <v>1394.1</v>
+      </c>
+    </row>
+    <row r="218" spans="1:13" ht="63.75">
+      <c r="A218" s="47" t="s">
+        <v>603</v>
+      </c>
+      <c r="B218" s="37" t="s">
+        <v>843</v>
+      </c>
+      <c r="C218" s="37" t="s">
+        <v>212</v>
+      </c>
+      <c r="D218" s="37" t="s">
+        <v>165</v>
+      </c>
+      <c r="E218" s="37" t="s">
+        <v>844</v>
+      </c>
+      <c r="F218" s="37" t="s">
+        <v>845</v>
+      </c>
+      <c r="G218" s="37" t="s">
+        <v>846</v>
+      </c>
+      <c r="H218" s="37" t="s">
+        <v>230</v>
+      </c>
+      <c r="I218" s="37" t="s">
+        <v>847</v>
+      </c>
+      <c r="J218" s="37" t="s">
+        <v>848</v>
+      </c>
+      <c r="K218" s="37" t="s">
+        <v>849</v>
+      </c>
+      <c r="L218" s="37" t="s">
+        <v>850</v>
+      </c>
+      <c r="M218" s="37" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="219" spans="1:13" ht="63.75">
+      <c r="A219" s="47" t="s">
+        <v>612</v>
+      </c>
+      <c r="B219" s="37" t="s">
+        <v>852</v>
+      </c>
+      <c r="C219" s="37">
+        <v>1404.9</v>
+      </c>
+      <c r="D219" s="37">
+        <v>2237</v>
+      </c>
+      <c r="E219" s="37">
+        <v>3072.3</v>
+      </c>
+      <c r="F219" s="37">
+        <v>3906.8</v>
+      </c>
+      <c r="G219" s="37">
+        <v>3311.8</v>
+      </c>
+      <c r="H219" s="37">
+        <v>3866.6</v>
+      </c>
+      <c r="I219" s="37">
+        <v>4425.8</v>
+      </c>
+      <c r="J219" s="37">
+        <v>4988.8</v>
+      </c>
+      <c r="K219" s="37">
+        <v>5554.3</v>
+      </c>
+      <c r="L219" s="37">
+        <v>6146.8</v>
+      </c>
+      <c r="M219" s="37">
+        <v>6786.2</v>
+      </c>
+    </row>
+    <row r="220" spans="1:13" ht="89.25">
+      <c r="A220" s="47" t="s">
+        <v>114</v>
+      </c>
+      <c r="B220" s="37" t="s">
+        <v>853</v>
+      </c>
+      <c r="C220" s="37" t="s">
+        <v>854</v>
+      </c>
+      <c r="D220" s="37" t="s">
+        <v>855</v>
+      </c>
+      <c r="E220" s="37">
+        <v>1093.8</v>
+      </c>
+      <c r="F220" s="37">
+        <v>1378.6</v>
+      </c>
+      <c r="G220" s="37">
+        <v>1173.9000000000001</v>
+      </c>
+      <c r="H220" s="37">
+        <v>1375</v>
+      </c>
+      <c r="I220" s="37">
+        <v>1572.8</v>
+      </c>
+      <c r="J220" s="37">
+        <v>1769.4</v>
+      </c>
+      <c r="K220" s="37">
+        <v>1963.7</v>
+      </c>
+      <c r="L220" s="37">
+        <v>2162.6</v>
+      </c>
+      <c r="M220" s="37">
+        <v>2364.4</v>
+      </c>
+    </row>
+    <row r="221" spans="1:13" ht="25.5">
+      <c r="A221" s="47" t="s">
+        <v>64</v>
+      </c>
+      <c r="B221" s="37" t="s">
+        <v>856</v>
+      </c>
+      <c r="C221" s="37" t="s">
+        <v>618</v>
+      </c>
+      <c r="D221" s="37" t="s">
+        <v>796</v>
+      </c>
+      <c r="E221" s="37" t="s">
+        <v>857</v>
+      </c>
+      <c r="F221" s="37" t="s">
+        <v>350</v>
+      </c>
+      <c r="G221" s="37" t="s">
+        <v>858</v>
+      </c>
+      <c r="H221" s="37" t="s">
+        <v>859</v>
+      </c>
+      <c r="I221" s="37" t="s">
+        <v>860</v>
+      </c>
+      <c r="J221" s="37" t="s">
+        <v>861</v>
+      </c>
+      <c r="K221" s="37" t="s">
+        <v>557</v>
+      </c>
+      <c r="L221" s="37" t="s">
+        <v>862</v>
+      </c>
+      <c r="M221" s="37" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="222" spans="1:13" ht="38.25">
+      <c r="A222" s="47" t="s">
+        <v>627</v>
+      </c>
+      <c r="B222" s="37" t="s">
+        <v>863</v>
+      </c>
+      <c r="C222" s="37" t="s">
+        <v>864</v>
+      </c>
+      <c r="D222" s="37">
+        <v>1175.8</v>
+      </c>
+      <c r="E222" s="37">
+        <v>1612.8</v>
+      </c>
+      <c r="F222" s="37">
+        <v>2053.5</v>
+      </c>
+      <c r="G222" s="37">
+        <v>1721</v>
+      </c>
+      <c r="H222" s="37">
+        <v>1991.3</v>
+      </c>
+      <c r="I222" s="37">
+        <v>2261</v>
+      </c>
+      <c r="J222" s="37">
+        <v>2530.4</v>
+      </c>
+      <c r="K222" s="37">
+        <v>2803.1</v>
+      </c>
+      <c r="L222" s="37">
+        <v>3077.1</v>
+      </c>
+      <c r="M222" s="37">
+        <v>3345.2</v>
+      </c>
+    </row>
+    <row r="223" spans="1:13" ht="25.5">
+      <c r="A223" s="34" t="s">
+        <v>66</v>
+      </c>
+      <c r="B223" s="37" t="s">
+        <v>865</v>
+      </c>
+      <c r="C223" s="37">
+        <v>2123.1999999999998</v>
+      </c>
+      <c r="D223" s="37">
+        <v>3423.5</v>
+      </c>
+      <c r="E223" s="37">
+        <v>4720.3</v>
+      </c>
+      <c r="F223" s="37">
+        <v>6012.8</v>
+      </c>
+      <c r="G223" s="37">
+        <v>5042.3</v>
+      </c>
+      <c r="H223" s="37">
+        <v>5844.6</v>
+      </c>
+      <c r="I223" s="37">
+        <v>6649.5</v>
+      </c>
+      <c r="J223" s="37">
+        <v>7463.4</v>
+      </c>
+      <c r="K223" s="37">
+        <v>8283.7000000000007</v>
+      </c>
+      <c r="L223" s="37">
+        <v>9134.6</v>
+      </c>
+      <c r="M223" s="37">
+        <v>10044.799999999999</v>
+      </c>
+    </row>
+    <row r="224" spans="1:13">
+      <c r="A224" s="56"/>
+    </row>
+    <row r="225" spans="1:13">
+      <c r="A225" s="57"/>
+    </row>
+    <row r="226" spans="1:13">
+      <c r="A226" s="57"/>
+    </row>
+    <row r="228" spans="1:13">
+      <c r="A228" s="78" t="s">
+        <v>866</v>
+      </c>
+      <c r="B228" s="78"/>
+      <c r="C228" s="78"/>
+      <c r="D228" s="78"/>
+      <c r="E228" s="78"/>
+      <c r="F228" s="78"/>
+      <c r="G228" s="78"/>
+      <c r="H228" s="78"/>
+      <c r="I228" s="78"/>
+      <c r="J228" s="78"/>
+      <c r="K228" s="78"/>
+      <c r="L228" s="78"/>
+      <c r="M228" s="78"/>
+    </row>
+    <row r="229" spans="1:13" ht="13.5" thickBot="1">
+      <c r="C229" s="52"/>
+      <c r="D229" s="52"/>
+      <c r="E229" s="52"/>
+      <c r="F229" s="52"/>
+      <c r="M229" s="73" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="230" spans="1:13" ht="26.25" thickBot="1">
+      <c r="A230" s="25"/>
+      <c r="B230" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C230" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="D230" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="E230" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="F230" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="G230" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="H230" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="I230" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J230" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="K230" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="L230" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="M230" s="26" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="231" spans="1:13" ht="25.5">
+      <c r="A231" s="27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B231" s="54" t="s">
+        <v>867</v>
+      </c>
+      <c r="C231" s="54" t="s">
+        <v>868</v>
+      </c>
+      <c r="D231" s="54" t="s">
+        <v>869</v>
+      </c>
+      <c r="E231" s="54" t="s">
+        <v>870</v>
+      </c>
+      <c r="F231" s="54" t="s">
+        <v>665</v>
+      </c>
+      <c r="G231" s="54" t="s">
+        <v>871</v>
+      </c>
+      <c r="H231" s="54" t="s">
+        <v>872</v>
+      </c>
+      <c r="I231" s="54" t="s">
+        <v>873</v>
+      </c>
+      <c r="J231" s="54" t="s">
+        <v>874</v>
+      </c>
+      <c r="K231" s="54" t="s">
+        <v>875</v>
+      </c>
+      <c r="L231" s="54" t="s">
+        <v>876</v>
+      </c>
+      <c r="M231" s="54" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="232" spans="1:13">
+      <c r="A232" s="34" t="s">
+        <v>57</v>
+      </c>
+      <c r="B232" s="54" t="s">
+        <v>878</v>
+      </c>
+      <c r="C232" s="54" t="s">
+        <v>879</v>
+      </c>
+      <c r="D232" s="54" t="s">
+        <v>880</v>
+      </c>
+      <c r="E232" s="54" t="s">
+        <v>881</v>
+      </c>
+      <c r="F232" s="54" t="s">
+        <v>882</v>
+      </c>
+      <c r="G232" s="54" t="s">
+        <v>883</v>
+      </c>
+      <c r="H232" s="54" t="s">
+        <v>884</v>
+      </c>
+      <c r="I232" s="54" t="s">
+        <v>885</v>
+      </c>
+      <c r="J232" s="54" t="s">
+        <v>886</v>
+      </c>
+      <c r="K232" s="54" t="s">
+        <v>887</v>
+      </c>
+      <c r="L232" s="54" t="s">
+        <v>888</v>
+      </c>
+      <c r="M232" s="54" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="233" spans="1:13">
+      <c r="A233" s="40" t="s">
+        <v>58</v>
+      </c>
+      <c r="B233" s="37">
+        <v>1227.9000000000001</v>
+      </c>
+      <c r="C233" s="37">
+        <v>2481.1999999999998</v>
+      </c>
+      <c r="D233" s="37">
+        <v>3716.7</v>
+      </c>
+      <c r="E233" s="37">
+        <v>4962.3</v>
+      </c>
+      <c r="F233" s="37">
+        <v>6221.5</v>
+      </c>
+      <c r="G233" s="37">
+        <v>7495.1</v>
+      </c>
+      <c r="H233" s="37">
+        <v>8763.7000000000007</v>
+      </c>
+      <c r="I233" s="37">
+        <v>10021.299999999999</v>
+      </c>
+      <c r="J233" s="37">
+        <v>11287.5</v>
+      </c>
+      <c r="K233" s="37">
+        <v>12564.4</v>
+      </c>
+      <c r="L233" s="37">
+        <v>13854.1</v>
+      </c>
+      <c r="M233" s="37">
+        <v>15138.6</v>
+      </c>
+    </row>
+    <row r="234" spans="1:13">
+      <c r="A234" s="47" t="s">
+        <v>320</v>
+      </c>
+      <c r="B234" s="54"/>
+      <c r="C234" s="54"/>
+      <c r="D234" s="54"/>
+      <c r="E234" s="54"/>
+      <c r="F234" s="54"/>
+      <c r="G234" s="54"/>
+      <c r="H234" s="54"/>
+      <c r="I234" s="54"/>
+      <c r="J234" s="54"/>
+      <c r="K234" s="54"/>
+      <c r="L234" s="54"/>
+      <c r="M234" s="54"/>
+    </row>
+    <row r="235" spans="1:13" ht="38.25">
+      <c r="A235" s="47" t="s">
+        <v>60</v>
+      </c>
+      <c r="B235" s="37" t="s">
+        <v>890</v>
+      </c>
+      <c r="C235" s="37" t="s">
+        <v>891</v>
+      </c>
+      <c r="D235" s="37" t="s">
+        <v>892</v>
+      </c>
+      <c r="E235" s="37" t="s">
+        <v>893</v>
+      </c>
+      <c r="F235" s="37" t="s">
+        <v>894</v>
+      </c>
+      <c r="G235" s="37" t="s">
+        <v>895</v>
+      </c>
+      <c r="H235" s="37" t="s">
+        <v>896</v>
+      </c>
+      <c r="I235" s="37" t="s">
+        <v>897</v>
+      </c>
+      <c r="J235" s="37" t="s">
+        <v>898</v>
+      </c>
+      <c r="K235" s="37" t="s">
+        <v>899</v>
+      </c>
+      <c r="L235" s="37" t="s">
+        <v>900</v>
+      </c>
+      <c r="M235" s="37" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="236" spans="1:13" ht="25.5">
+      <c r="A236" s="47" t="s">
+        <v>61</v>
+      </c>
+      <c r="B236" s="37" t="s">
+        <v>902</v>
+      </c>
+      <c r="C236" s="37" t="s">
+        <v>903</v>
+      </c>
+      <c r="D236" s="37" t="s">
+        <v>904</v>
+      </c>
+      <c r="E236" s="37" t="s">
+        <v>905</v>
+      </c>
+      <c r="F236" s="37" t="s">
+        <v>906</v>
+      </c>
+      <c r="G236" s="37" t="s">
+        <v>907</v>
+      </c>
+      <c r="H236" s="37" t="s">
+        <v>908</v>
+      </c>
+      <c r="I236" s="37" t="s">
+        <v>909</v>
+      </c>
+      <c r="J236" s="37" t="s">
+        <v>910</v>
+      </c>
+      <c r="K236" s="37">
+        <v>1065.4000000000001</v>
+      </c>
+      <c r="L236" s="37">
+        <v>1165.7</v>
+      </c>
+      <c r="M236" s="37">
+        <v>1263.9000000000001</v>
+      </c>
+    </row>
+    <row r="237" spans="1:13" ht="63.75">
+      <c r="A237" s="47" t="s">
+        <v>603</v>
+      </c>
+      <c r="B237" s="37" t="s">
+        <v>911</v>
+      </c>
+      <c r="C237" s="37" t="s">
+        <v>912</v>
+      </c>
+      <c r="D237" s="37" t="s">
+        <v>913</v>
+      </c>
+      <c r="E237" s="37" t="s">
+        <v>383</v>
+      </c>
+      <c r="F237" s="37" t="s">
+        <v>914</v>
+      </c>
+      <c r="G237" s="37" t="s">
+        <v>915</v>
+      </c>
+      <c r="H237" s="37" t="s">
+        <v>916</v>
+      </c>
+      <c r="I237" s="37" t="s">
+        <v>917</v>
+      </c>
+      <c r="J237" s="37" t="s">
+        <v>918</v>
+      </c>
+      <c r="K237" s="37" t="s">
+        <v>919</v>
+      </c>
+      <c r="L237" s="37" t="s">
+        <v>920</v>
+      </c>
+      <c r="M237" s="37" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="238" spans="1:13" ht="63.75">
+      <c r="A238" s="47" t="s">
+        <v>612</v>
+      </c>
+      <c r="B238" s="37" t="s">
+        <v>922</v>
+      </c>
+      <c r="C238" s="37">
+        <v>1169.5</v>
+      </c>
+      <c r="D238" s="37">
+        <v>1746.8</v>
+      </c>
+      <c r="E238" s="37">
+        <v>2334.6</v>
+      </c>
+      <c r="F238" s="37">
+        <v>2928.8</v>
+      </c>
+      <c r="G238" s="37">
+        <v>3531.4</v>
+      </c>
+      <c r="H238" s="37">
+        <v>4131.2</v>
+      </c>
+      <c r="I238" s="37">
+        <v>4726.3999999999996</v>
+      </c>
+      <c r="J238" s="37">
+        <v>5324.6</v>
+      </c>
+      <c r="K238" s="37">
+        <v>5931.2</v>
+      </c>
+      <c r="L238" s="37">
+        <v>6545.4</v>
+      </c>
+      <c r="M238" s="37">
+        <v>7159.5</v>
+      </c>
+    </row>
+    <row r="239" spans="1:13" ht="89.25">
+      <c r="A239" s="47" t="s">
+        <v>114</v>
+      </c>
+      <c r="B239" s="37" t="s">
+        <v>923</v>
+      </c>
+      <c r="C239" s="37" t="s">
+        <v>924</v>
+      </c>
+      <c r="D239" s="37" t="s">
+        <v>925</v>
+      </c>
+      <c r="E239" s="37" t="s">
+        <v>926</v>
+      </c>
+      <c r="F239" s="37" t="s">
+        <v>927</v>
+      </c>
+      <c r="G239" s="37">
+        <v>1188.8</v>
+      </c>
+      <c r="H239" s="37">
+        <v>1388.6</v>
+      </c>
+      <c r="I239" s="37">
+        <v>1585.1</v>
+      </c>
+      <c r="J239" s="37">
+        <v>1788.6</v>
+      </c>
+      <c r="K239" s="37">
+        <v>1994.5</v>
+      </c>
+      <c r="L239" s="37">
+        <v>2202.9</v>
+      </c>
+      <c r="M239" s="37">
+        <v>2413.9</v>
+      </c>
+    </row>
+    <row r="240" spans="1:13" ht="25.5">
+      <c r="A240" s="47" t="s">
+        <v>64</v>
+      </c>
+      <c r="B240" s="37" t="s">
+        <v>928</v>
+      </c>
+      <c r="C240" s="37" t="s">
+        <v>929</v>
+      </c>
+      <c r="D240" s="37" t="s">
+        <v>490</v>
+      </c>
+      <c r="E240" s="37" t="s">
+        <v>280</v>
+      </c>
+      <c r="F240" s="37" t="s">
+        <v>930</v>
+      </c>
+      <c r="G240" s="37" t="s">
+        <v>857</v>
+      </c>
+      <c r="H240" s="37" t="s">
+        <v>931</v>
+      </c>
+      <c r="I240" s="37" t="s">
+        <v>932</v>
+      </c>
+      <c r="J240" s="37" t="s">
+        <v>860</v>
+      </c>
+      <c r="K240" s="37" t="s">
+        <v>933</v>
+      </c>
+      <c r="L240" s="37" t="s">
+        <v>98</v>
+      </c>
+      <c r="M240" s="37" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="241" spans="1:13" ht="38.25">
+      <c r="A241" s="47" t="s">
+        <v>627</v>
+      </c>
+      <c r="B241" s="37" t="s">
+        <v>935</v>
+      </c>
+      <c r="C241" s="37" t="s">
+        <v>936</v>
+      </c>
+      <c r="D241" s="37" t="s">
+        <v>937</v>
+      </c>
+      <c r="E241" s="37">
+        <v>1108.5</v>
+      </c>
+      <c r="F241" s="37">
+        <v>1391.7</v>
+      </c>
+      <c r="G241" s="37">
+        <v>1678.2</v>
+      </c>
+      <c r="H241" s="37">
+        <v>1964.7</v>
+      </c>
+      <c r="I241" s="37">
+        <v>2251.6999999999998</v>
+      </c>
+      <c r="J241" s="37">
+        <v>2538.1</v>
+      </c>
+      <c r="K241" s="37">
+        <v>2825.8</v>
+      </c>
+      <c r="L241" s="37">
+        <v>3120.7</v>
+      </c>
+      <c r="M241" s="37">
+        <v>3410.4</v>
+      </c>
+    </row>
+    <row r="242" spans="1:13" ht="25.5">
+      <c r="A242" s="34" t="s">
+        <v>66</v>
+      </c>
+      <c r="B242" s="37" t="s">
+        <v>446</v>
+      </c>
+      <c r="C242" s="37">
+        <v>1729.2</v>
+      </c>
+      <c r="D242" s="37">
+        <v>2565.5</v>
+      </c>
+      <c r="E242" s="37">
+        <v>3404.6</v>
+      </c>
+      <c r="F242" s="37">
+        <v>4249.2</v>
+      </c>
+      <c r="G242" s="37">
+        <v>5105.5</v>
+      </c>
+      <c r="H242" s="37">
+        <v>5965.1</v>
+      </c>
+      <c r="I242" s="37">
+        <v>6824.6</v>
+      </c>
+      <c r="J242" s="37">
+        <v>7690</v>
+      </c>
+      <c r="K242" s="37">
+        <v>8563.5</v>
+      </c>
+      <c r="L242" s="37">
+        <v>9440.5</v>
+      </c>
+      <c r="M242" s="37">
+        <v>10321.9</v>
+      </c>
+    </row>
+    <row r="243" spans="1:13">
+      <c r="A243" s="56"/>
+    </row>
+    <row r="244" spans="1:13">
+      <c r="A244" s="57"/>
+    </row>
+    <row r="245" spans="1:13">
+      <c r="A245" s="57"/>
+    </row>
+    <row r="247" spans="1:13">
+      <c r="A247" s="78" t="s">
+        <v>938</v>
+      </c>
+      <c r="B247" s="78"/>
+      <c r="C247" s="78"/>
+      <c r="D247" s="78"/>
+      <c r="E247" s="78"/>
+      <c r="F247" s="78"/>
+      <c r="G247" s="78"/>
+      <c r="H247" s="78"/>
+      <c r="I247" s="78"/>
+      <c r="J247" s="78"/>
+      <c r="K247" s="78"/>
+      <c r="L247" s="78"/>
+      <c r="M247" s="78"/>
+    </row>
+    <row r="248" spans="1:13" ht="13.5" thickBot="1">
+      <c r="C248" s="52"/>
+      <c r="D248" s="52"/>
+      <c r="E248" s="52"/>
+      <c r="F248" s="52"/>
+      <c r="M248" s="73" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="249" spans="1:13" ht="26.25" thickBot="1">
+      <c r="A249" s="25"/>
+      <c r="B249" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C249" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="D249" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="E249" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="F249" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="G249" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="H249" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="I249" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J249" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="K249" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="L249" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="M249" s="26" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="250" spans="1:13" ht="25.5">
+      <c r="A250" s="27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B250" s="54" t="s">
+        <v>939</v>
+      </c>
+      <c r="C250" s="54" t="s">
+        <v>940</v>
+      </c>
+      <c r="D250" s="54" t="s">
+        <v>941</v>
+      </c>
+      <c r="E250" s="54" t="s">
+        <v>942</v>
+      </c>
+      <c r="F250" s="54" t="s">
+        <v>943</v>
+      </c>
+      <c r="G250" s="54">
+        <v>845.9</v>
+      </c>
+      <c r="H250" s="37">
+        <v>984.7</v>
+      </c>
+      <c r="I250" s="37">
+        <v>1122.0999999999999</v>
+      </c>
+      <c r="J250" s="37">
+        <v>1260.4000000000001</v>
+      </c>
+      <c r="K250" s="37">
+        <v>1401.7</v>
+      </c>
+      <c r="L250" s="58">
+        <v>1553.5</v>
+      </c>
+      <c r="M250" s="58">
+        <v>1713.4</v>
+      </c>
+    </row>
+    <row r="251" spans="1:13">
+      <c r="A251" s="34" t="s">
+        <v>57</v>
+      </c>
+      <c r="B251" s="54" t="s">
+        <v>944</v>
+      </c>
+      <c r="C251" s="54" t="s">
+        <v>945</v>
+      </c>
+      <c r="D251" s="54" t="s">
+        <v>946</v>
+      </c>
+      <c r="E251" s="54" t="s">
+        <v>947</v>
+      </c>
+      <c r="F251" s="54" t="s">
+        <v>948</v>
+      </c>
+      <c r="G251" s="54">
+        <v>359.4</v>
+      </c>
+      <c r="H251" s="37">
+        <v>412.9</v>
+      </c>
+      <c r="I251" s="37">
+        <v>470.4</v>
+      </c>
+      <c r="J251" s="37">
+        <v>528.1</v>
+      </c>
+      <c r="K251" s="37">
+        <v>585.5</v>
+      </c>
+      <c r="L251" s="58">
+        <v>650.79999999999995</v>
+      </c>
+      <c r="M251" s="58">
+        <v>725.7</v>
+      </c>
+    </row>
+    <row r="252" spans="1:13">
+      <c r="A252" s="40" t="s">
+        <v>58</v>
+      </c>
+      <c r="B252" s="37">
+        <v>1314.7</v>
+      </c>
+      <c r="C252" s="37">
+        <v>2676.7</v>
+      </c>
+      <c r="D252" s="37">
+        <v>4028.6</v>
+      </c>
+      <c r="E252" s="37">
+        <v>5423.3</v>
+      </c>
+      <c r="F252" s="37">
+        <v>6809.9</v>
+      </c>
+      <c r="G252" s="37">
+        <v>8220.9</v>
+      </c>
+      <c r="H252" s="37">
+        <v>9618.9</v>
+      </c>
+      <c r="I252" s="37">
+        <v>11035.3</v>
+      </c>
+      <c r="J252" s="37">
+        <v>12462.4</v>
+      </c>
+      <c r="K252" s="37">
+        <v>13899.8</v>
+      </c>
+      <c r="L252" s="58">
+        <v>15375</v>
+      </c>
+      <c r="M252" s="58">
+        <v>16847.900000000001</v>
+      </c>
+    </row>
+    <row r="253" spans="1:13">
+      <c r="A253" s="47" t="s">
+        <v>320</v>
+      </c>
+      <c r="B253" s="54"/>
+      <c r="C253" s="54"/>
+      <c r="D253" s="54"/>
+      <c r="E253" s="54"/>
+      <c r="F253" s="54"/>
+      <c r="G253" s="54"/>
+      <c r="H253" s="37"/>
+      <c r="I253" s="37"/>
+      <c r="J253" s="37"/>
+      <c r="K253" s="37"/>
+      <c r="L253" s="29"/>
+      <c r="M253" s="29"/>
+    </row>
+    <row r="254" spans="1:13" ht="38.25">
+      <c r="A254" s="47" t="s">
+        <v>60</v>
+      </c>
+      <c r="B254" s="37" t="s">
+        <v>949</v>
+      </c>
+      <c r="C254" s="37" t="s">
+        <v>950</v>
+      </c>
+      <c r="D254" s="37" t="s">
+        <v>914</v>
+      </c>
+      <c r="E254" s="37" t="s">
+        <v>951</v>
+      </c>
+      <c r="F254" s="37" t="s">
+        <v>952</v>
+      </c>
+      <c r="G254" s="37">
+        <v>261.2</v>
+      </c>
+      <c r="H254" s="37">
+        <v>305.3</v>
+      </c>
+      <c r="I254" s="37">
+        <v>349.2</v>
+      </c>
+      <c r="J254" s="37">
+        <v>392.4</v>
+      </c>
+      <c r="K254" s="37">
+        <v>435.4</v>
+      </c>
+      <c r="L254" s="58">
+        <v>478.3</v>
+      </c>
+      <c r="M254" s="58">
+        <v>521.1</v>
+      </c>
+    </row>
+    <row r="255" spans="1:13" ht="25.5">
+      <c r="A255" s="47" t="s">
+        <v>61</v>
+      </c>
+      <c r="B255" s="37" t="s">
+        <v>953</v>
+      </c>
+      <c r="C255" s="37" t="s">
+        <v>954</v>
+      </c>
+      <c r="D255" s="37" t="s">
+        <v>955</v>
+      </c>
+      <c r="E255" s="37" t="s">
+        <v>956</v>
+      </c>
+      <c r="F255" s="37" t="s">
+        <v>957</v>
+      </c>
+      <c r="G255" s="37">
+        <v>587</v>
+      </c>
+      <c r="H255" s="37">
+        <v>682.2</v>
+      </c>
+      <c r="I255" s="37">
+        <v>776.6</v>
+      </c>
+      <c r="J255" s="37">
+        <v>870.4</v>
+      </c>
+      <c r="K255" s="37">
+        <v>963.9</v>
+      </c>
+      <c r="L255" s="58">
+        <v>1059.9000000000001</v>
+      </c>
+      <c r="M255" s="58">
+        <v>1151.8</v>
+      </c>
+    </row>
+    <row r="256" spans="1:13" ht="63.75">
+      <c r="A256" s="47" t="s">
+        <v>603</v>
+      </c>
+      <c r="B256" s="37" t="s">
+        <v>958</v>
+      </c>
+      <c r="C256" s="37" t="s">
+        <v>959</v>
+      </c>
+      <c r="D256" s="37" t="s">
+        <v>960</v>
+      </c>
+      <c r="E256" s="37" t="s">
+        <v>961</v>
+      </c>
+      <c r="F256" s="37" t="s">
+        <v>962</v>
+      </c>
+      <c r="G256" s="37">
+        <v>368.4</v>
+      </c>
+      <c r="H256" s="37">
+        <v>393.6</v>
+      </c>
+      <c r="I256" s="37">
+        <v>447</v>
+      </c>
+      <c r="J256" s="37">
+        <v>502.1</v>
+      </c>
+      <c r="K256" s="37">
+        <v>556.9</v>
+      </c>
+      <c r="L256" s="58">
+        <v>629.1</v>
+      </c>
+      <c r="M256" s="58">
+        <v>696.4</v>
+      </c>
+    </row>
+    <row r="257" spans="1:13" ht="63.75">
+      <c r="A257" s="47" t="s">
+        <v>612</v>
+      </c>
+      <c r="B257" s="37" t="s">
+        <v>963</v>
+      </c>
+      <c r="C257" s="37">
+        <v>1256.7</v>
+      </c>
+      <c r="D257" s="37">
+        <v>1886.3</v>
+      </c>
+      <c r="E257" s="37">
+        <v>2530.8000000000002</v>
+      </c>
+      <c r="F257" s="37">
+        <v>3173.8</v>
+      </c>
+      <c r="G257" s="37">
+        <v>3835.6</v>
+      </c>
+      <c r="H257" s="37">
+        <v>4505.2</v>
+      </c>
+      <c r="I257" s="37">
+        <v>5169.1000000000004</v>
+      </c>
+      <c r="J257" s="37">
+        <v>5838.4</v>
+      </c>
+      <c r="K257" s="37">
+        <v>6526.6</v>
+      </c>
+      <c r="L257" s="58">
+        <v>7226.8</v>
+      </c>
+      <c r="M257" s="58">
+        <v>7928.5</v>
+      </c>
+    </row>
+    <row r="258" spans="1:13" ht="89.25">
+      <c r="A258" s="47" t="s">
+        <v>114</v>
+      </c>
+      <c r="B258" s="37" t="s">
+        <v>964</v>
+      </c>
+      <c r="C258" s="37" t="s">
+        <v>965</v>
+      </c>
+      <c r="D258" s="37" t="s">
+        <v>966</v>
+      </c>
+      <c r="E258" s="37" t="s">
+        <v>967</v>
+      </c>
+      <c r="F258" s="37">
+        <v>1128.2</v>
+      </c>
+      <c r="G258" s="37">
+        <v>1358.5</v>
+      </c>
+      <c r="H258" s="37">
+        <v>1589.2</v>
+      </c>
+      <c r="I258" s="37">
+        <v>1821.1</v>
+      </c>
+      <c r="J258" s="37">
+        <v>2054.3000000000002</v>
+      </c>
+      <c r="K258" s="37">
+        <v>2289.4</v>
+      </c>
+      <c r="L258" s="58">
+        <v>2527.4</v>
+      </c>
+      <c r="M258" s="58">
+        <v>2767.9</v>
+      </c>
+    </row>
+    <row r="259" spans="1:13" ht="25.5">
+      <c r="A259" s="47" t="s">
+        <v>64</v>
+      </c>
+      <c r="B259" s="37" t="s">
+        <v>968</v>
+      </c>
+      <c r="C259" s="37" t="s">
+        <v>969</v>
+      </c>
+      <c r="D259" s="37" t="s">
+        <v>782</v>
+      </c>
+      <c r="E259" s="37" t="s">
+        <v>970</v>
+      </c>
+      <c r="F259" s="37" t="s">
+        <v>560</v>
+      </c>
+      <c r="G259" s="37">
+        <v>22.5</v>
+      </c>
+      <c r="H259" s="37">
+        <v>27.3</v>
+      </c>
+      <c r="I259" s="37">
+        <v>31.8</v>
+      </c>
+      <c r="J259" s="37">
+        <v>36.5</v>
+      </c>
+      <c r="K259" s="37">
+        <v>41.1</v>
+      </c>
+      <c r="L259" s="58">
+        <v>45.5</v>
+      </c>
+      <c r="M259" s="58">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="260" spans="1:13" ht="38.25">
+      <c r="A260" s="47" t="s">
+        <v>627</v>
+      </c>
+      <c r="B260" s="37" t="s">
+        <v>971</v>
+      </c>
+      <c r="C260" s="37" t="s">
+        <v>972</v>
+      </c>
+      <c r="D260" s="37" t="s">
+        <v>973</v>
+      </c>
+      <c r="E260" s="37">
+        <v>1160.2</v>
+      </c>
+      <c r="F260" s="37">
+        <v>1471.8</v>
+      </c>
+      <c r="G260" s="37">
+        <v>1787.7</v>
+      </c>
+      <c r="H260" s="37">
+        <v>2116.1999999999998</v>
+      </c>
+      <c r="I260" s="37">
+        <v>2440.5</v>
+      </c>
+      <c r="J260" s="37">
+        <v>2768.2</v>
+      </c>
+      <c r="K260" s="37">
+        <v>3086.6</v>
+      </c>
+      <c r="L260" s="58">
+        <v>3408</v>
+      </c>
+      <c r="M260" s="58">
+        <v>3732.1</v>
+      </c>
+    </row>
+    <row r="261" spans="1:13" ht="25.5">
+      <c r="A261" s="34" t="s">
+        <v>66</v>
+      </c>
+      <c r="B261" s="37" t="s">
+        <v>974</v>
+      </c>
+      <c r="C261" s="37">
+        <v>1812.1</v>
+      </c>
+      <c r="D261" s="37">
+        <v>2722</v>
+      </c>
+      <c r="E261" s="37">
+        <v>3639.7</v>
+      </c>
+      <c r="F261" s="37">
+        <v>4552.8999999999996</v>
+      </c>
+      <c r="G261" s="37">
+        <v>5475.5</v>
+      </c>
+      <c r="H261" s="37">
+        <v>6417.8</v>
+      </c>
+      <c r="I261" s="37">
+        <v>7358.7</v>
+      </c>
+      <c r="J261" s="37">
+        <v>8302.2000000000007</v>
+      </c>
+      <c r="K261" s="37">
+        <v>9249.1</v>
+      </c>
+      <c r="L261" s="58">
+        <v>10202.799999999999</v>
+      </c>
+      <c r="M261" s="58">
+        <v>11155.5</v>
+      </c>
+    </row>
+    <row r="262" spans="1:13">
+      <c r="A262" s="56"/>
+    </row>
+    <row r="263" spans="1:13">
+      <c r="A263" s="57"/>
+      <c r="I263" s="59"/>
+      <c r="J263" s="60"/>
+      <c r="K263" s="59"/>
+    </row>
+    <row r="264" spans="1:13">
+      <c r="A264" s="57"/>
+      <c r="G264" s="61"/>
+      <c r="H264" s="61"/>
+      <c r="I264" s="61"/>
+      <c r="J264" s="61"/>
+      <c r="K264" s="61"/>
+      <c r="L264" s="61"/>
+      <c r="M264" s="61"/>
+    </row>
+    <row r="266" spans="1:13">
+      <c r="A266" s="78" t="s">
+        <v>975</v>
+      </c>
+      <c r="B266" s="78"/>
+      <c r="C266" s="78"/>
+      <c r="D266" s="78"/>
+      <c r="E266" s="78"/>
+      <c r="F266" s="78"/>
+      <c r="G266" s="78"/>
+      <c r="H266" s="78"/>
+      <c r="I266" s="78"/>
+      <c r="J266" s="78"/>
+      <c r="K266" s="78"/>
+      <c r="L266" s="78"/>
+      <c r="M266" s="78"/>
+    </row>
+    <row r="267" spans="1:13" ht="13.5" thickBot="1">
+      <c r="C267" s="52"/>
+      <c r="D267" s="52"/>
+      <c r="E267" s="52"/>
+      <c r="F267" s="52"/>
+      <c r="M267" s="73" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="268" spans="1:13" ht="26.25" thickBot="1">
+      <c r="A268" s="25"/>
+      <c r="B268" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C268" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="D268" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="E268" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="F268" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="G268" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="H268" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="I268" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J268" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="K268" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="L268" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="M268" s="26" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="269" spans="1:13" ht="25.5">
+      <c r="A269" s="62" t="s">
+        <v>56</v>
+      </c>
+      <c r="B269" s="63">
+        <v>128.80000000000001</v>
+      </c>
+      <c r="C269" s="58">
+        <v>266.39999999999998</v>
+      </c>
+      <c r="D269" s="64">
+        <v>410</v>
+      </c>
+      <c r="E269" s="58">
+        <v>573.9</v>
+      </c>
+      <c r="F269" s="63">
+        <v>706.6</v>
+      </c>
+      <c r="G269" s="58">
+        <v>843.4</v>
+      </c>
+      <c r="H269" s="58">
+        <v>976.9</v>
+      </c>
+      <c r="I269" s="58">
+        <v>1100.5999999999999</v>
+      </c>
+      <c r="J269" s="58">
+        <v>1223</v>
+      </c>
+      <c r="K269" s="58">
+        <v>1366.4</v>
+      </c>
+      <c r="L269" s="58">
+        <v>1497.9</v>
+      </c>
+      <c r="M269" s="65">
+        <v>1664.3</v>
+      </c>
+    </row>
+    <row r="270" spans="1:13">
+      <c r="A270" s="66" t="s">
+        <v>57</v>
+      </c>
+      <c r="B270" s="58">
+        <v>61</v>
+      </c>
+      <c r="C270" s="58">
+        <v>119.5</v>
+      </c>
+      <c r="D270" s="58">
+        <v>179.2</v>
+      </c>
+      <c r="E270" s="58">
+        <v>246</v>
+      </c>
+      <c r="F270" s="58">
+        <v>296.10000000000002</v>
+      </c>
+      <c r="G270" s="58">
+        <v>347.6</v>
+      </c>
+      <c r="H270" s="58">
+        <v>403.7</v>
+      </c>
+      <c r="I270" s="58">
+        <v>460.2</v>
+      </c>
+      <c r="J270" s="58">
+        <v>517.29999999999995</v>
+      </c>
+      <c r="K270" s="58">
+        <v>578</v>
+      </c>
+      <c r="L270" s="58">
+        <v>629.6</v>
+      </c>
+      <c r="M270" s="67">
+        <v>707.2</v>
+      </c>
+    </row>
+    <row r="271" spans="1:13">
+      <c r="A271" s="68" t="s">
+        <v>58</v>
+      </c>
+      <c r="B271" s="58">
+        <v>1467.8</v>
+      </c>
+      <c r="C271" s="58">
+        <v>2934.4</v>
+      </c>
+      <c r="D271" s="58">
+        <v>4361.3</v>
+      </c>
+      <c r="E271" s="58">
+        <v>5832.8</v>
+      </c>
+      <c r="F271" s="58">
+        <v>7309.9</v>
+      </c>
+      <c r="G271" s="58">
+        <v>8814.4</v>
+      </c>
+      <c r="H271" s="58">
+        <v>10318.700000000001</v>
+      </c>
+      <c r="I271" s="58">
+        <v>11833.5</v>
+      </c>
+      <c r="J271" s="58">
+        <v>13351.2</v>
+      </c>
+      <c r="K271" s="58">
+        <v>14892.2</v>
+      </c>
+      <c r="L271" s="58">
+        <v>16404.8</v>
+      </c>
+      <c r="M271" s="67">
+        <v>17933</v>
+      </c>
+    </row>
+    <row r="272" spans="1:13">
+      <c r="A272" s="47" t="s">
+        <v>320</v>
+      </c>
+      <c r="B272" s="54"/>
+      <c r="C272" s="54"/>
+      <c r="D272" s="69"/>
+      <c r="E272" s="54"/>
+      <c r="F272" s="69"/>
+      <c r="G272" s="69"/>
+      <c r="H272" s="37"/>
+      <c r="I272" s="37"/>
+      <c r="J272" s="37"/>
+      <c r="K272" s="37"/>
+      <c r="L272" s="37"/>
+      <c r="M272" s="29"/>
+    </row>
+    <row r="273" spans="1:15" ht="38.25">
+      <c r="A273" s="47" t="s">
+        <v>60</v>
+      </c>
+      <c r="B273" s="58">
+        <v>42.2</v>
+      </c>
+      <c r="C273" s="58">
+        <v>84.1</v>
+      </c>
+      <c r="D273" s="58">
+        <v>125.9</v>
+      </c>
+      <c r="E273" s="58">
+        <v>167.2</v>
+      </c>
+      <c r="F273" s="58">
+        <v>208.7</v>
+      </c>
+      <c r="G273" s="58">
+        <v>249.5</v>
+      </c>
+      <c r="H273" s="58">
+        <v>290.89999999999998</v>
+      </c>
+      <c r="I273" s="58">
+        <v>333.2</v>
+      </c>
+      <c r="J273" s="58">
+        <v>375.7</v>
+      </c>
+      <c r="K273" s="58">
+        <v>418.2</v>
+      </c>
+      <c r="L273" s="58">
+        <v>460.6</v>
+      </c>
+      <c r="M273" s="67">
+        <v>503.2</v>
+      </c>
+    </row>
+    <row r="274" spans="1:15" ht="25.5">
+      <c r="A274" s="47" t="s">
+        <v>61</v>
+      </c>
+      <c r="B274" s="58">
+        <v>90.8</v>
+      </c>
+      <c r="C274" s="58">
+        <v>183.8</v>
+      </c>
+      <c r="D274" s="58">
+        <v>277.10000000000002</v>
+      </c>
+      <c r="E274" s="58">
+        <v>371.3</v>
+      </c>
+      <c r="F274" s="58">
+        <v>463.5</v>
+      </c>
+      <c r="G274" s="58">
+        <v>556.70000000000005</v>
+      </c>
+      <c r="H274" s="58">
+        <v>649</v>
+      </c>
+      <c r="I274" s="58">
+        <v>738.6</v>
+      </c>
+      <c r="J274" s="58">
+        <v>827.3</v>
+      </c>
+      <c r="K274" s="58">
+        <v>914.2</v>
+      </c>
+      <c r="L274" s="58">
+        <v>1000.5</v>
+      </c>
+      <c r="M274" s="67">
+        <v>1086.8</v>
+      </c>
+    </row>
+    <row r="275" spans="1:15" ht="63.75">
+      <c r="A275" s="47" t="s">
+        <v>603</v>
+      </c>
+      <c r="B275" s="58">
+        <v>68</v>
+      </c>
+      <c r="C275" s="58">
+        <v>124.1</v>
+      </c>
+      <c r="D275" s="58">
+        <v>178.8</v>
+      </c>
+      <c r="E275" s="58">
+        <v>236.3</v>
+      </c>
+      <c r="F275" s="58">
+        <v>298.60000000000002</v>
+      </c>
+      <c r="G275" s="58">
+        <v>364.1</v>
+      </c>
+      <c r="H275" s="58">
+        <v>426.8</v>
+      </c>
+      <c r="I275" s="58">
+        <v>489.7</v>
+      </c>
+      <c r="J275" s="58">
+        <v>554.1</v>
+      </c>
+      <c r="K275" s="58">
+        <v>609.70000000000005</v>
+      </c>
+      <c r="L275" s="58">
+        <v>659.1</v>
+      </c>
+      <c r="M275" s="67">
+        <v>708.9</v>
+      </c>
+    </row>
+    <row r="276" spans="1:15" ht="63.75">
+      <c r="A276" s="47" t="s">
+        <v>612</v>
+      </c>
+      <c r="B276" s="58">
+        <v>687.2</v>
+      </c>
+      <c r="C276" s="58">
+        <v>1387.7</v>
+      </c>
+      <c r="D276" s="58">
+        <v>2128.6999999999998</v>
+      </c>
+      <c r="E276" s="58">
+        <v>2901.8</v>
+      </c>
+      <c r="F276" s="58">
+        <v>3674.2</v>
+      </c>
+      <c r="G276" s="58">
+        <v>4458.6000000000004</v>
+      </c>
+      <c r="H276" s="58">
+        <v>5243.4</v>
+      </c>
+      <c r="I276" s="58">
+        <v>6028.9</v>
+      </c>
+      <c r="J276" s="58">
+        <v>6818.3</v>
+      </c>
+      <c r="K276" s="58">
+        <v>7638.3</v>
+      </c>
+      <c r="L276" s="58">
+        <v>8452.2999999999993</v>
+      </c>
+      <c r="M276" s="67">
+        <v>9259.1</v>
+      </c>
+    </row>
+    <row r="277" spans="1:15" ht="89.25">
+      <c r="A277" s="47" t="s">
+        <v>114</v>
+      </c>
+      <c r="B277" s="58">
+        <v>244.2</v>
+      </c>
+      <c r="C277" s="58">
+        <v>486.5</v>
+      </c>
+      <c r="D277" s="58">
+        <v>731.6</v>
+      </c>
+      <c r="E277" s="58">
+        <v>976</v>
+      </c>
+      <c r="F277" s="58">
+        <v>1225.5999999999999</v>
+      </c>
+      <c r="G277" s="58">
+        <v>1457.4</v>
+      </c>
+      <c r="H277" s="58">
+        <v>1693.2</v>
+      </c>
+      <c r="I277" s="58">
+        <v>1931.1</v>
+      </c>
+      <c r="J277" s="58">
+        <v>2167.6999999999998</v>
+      </c>
+      <c r="K277" s="58">
+        <v>2407.6999999999998</v>
+      </c>
+      <c r="L277" s="58">
+        <v>2638.6</v>
+      </c>
+      <c r="M277" s="67">
+        <v>2881.3</v>
+      </c>
+    </row>
+    <row r="278" spans="1:15" ht="25.5">
+      <c r="A278" s="47" t="s">
+        <v>64</v>
+      </c>
+      <c r="B278" s="58">
+        <v>3.7</v>
+      </c>
+      <c r="C278" s="58">
+        <v>7</v>
+      </c>
+      <c r="D278" s="58">
+        <v>10.4</v>
+      </c>
+      <c r="E278" s="58">
+        <v>14.2</v>
+      </c>
+      <c r="F278" s="58">
+        <v>19.7</v>
+      </c>
+      <c r="G278" s="58">
+        <v>23.7</v>
+      </c>
+      <c r="H278" s="58">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="I278" s="58">
+        <v>41.1</v>
+      </c>
+      <c r="J278" s="58">
+        <v>49.4</v>
+      </c>
+      <c r="K278" s="58">
+        <v>56.7</v>
+      </c>
+      <c r="L278" s="58">
+        <v>59.9</v>
+      </c>
+      <c r="M278" s="67">
+        <v>63.3</v>
+      </c>
+    </row>
+    <row r="279" spans="1:15" ht="38.25">
+      <c r="A279" s="47" t="s">
+        <v>627</v>
+      </c>
+      <c r="B279" s="58">
+        <v>331.7</v>
+      </c>
+      <c r="C279" s="58">
+        <v>661.2</v>
+      </c>
+      <c r="D279" s="58">
+        <v>908.8</v>
+      </c>
+      <c r="E279" s="58">
+        <v>1166</v>
+      </c>
+      <c r="F279" s="58">
+        <v>1419.6</v>
+      </c>
+      <c r="G279" s="58">
+        <v>1704.4</v>
+      </c>
+      <c r="H279" s="58">
+        <v>1982.6</v>
+      </c>
+      <c r="I279" s="58">
+        <v>2270.9</v>
+      </c>
+      <c r="J279" s="58">
+        <v>2558.6999999999998</v>
+      </c>
+      <c r="K279" s="58">
+        <v>2847.4</v>
+      </c>
+      <c r="L279" s="58">
+        <v>3133.8</v>
+      </c>
+      <c r="M279" s="67">
+        <v>3430.4</v>
+      </c>
+    </row>
+    <row r="280" spans="1:15" ht="25.5">
+      <c r="A280" s="66" t="s">
+        <v>66</v>
+      </c>
+      <c r="B280" s="58">
+        <v>974.7</v>
+      </c>
+      <c r="C280" s="58">
+        <v>1957.9</v>
+      </c>
+      <c r="D280" s="58">
+        <v>2989.3</v>
+      </c>
+      <c r="E280" s="58">
+        <v>4056.7</v>
+      </c>
+      <c r="F280" s="58">
+        <v>5126.6000000000004</v>
+      </c>
+      <c r="G280" s="58">
+        <v>6189.8</v>
+      </c>
+      <c r="H280" s="58">
+        <v>7262</v>
+      </c>
+      <c r="I280" s="58">
+        <v>8342.2999999999993</v>
+      </c>
+      <c r="J280" s="58">
+        <v>9427.5</v>
+      </c>
+      <c r="K280" s="58">
+        <v>10540.4</v>
+      </c>
+      <c r="L280" s="58">
+        <v>11639.2</v>
+      </c>
+      <c r="M280" s="67">
+        <v>12751.3</v>
+      </c>
+    </row>
+    <row r="281" spans="1:15">
+      <c r="A281" s="56"/>
+      <c r="I281" s="70"/>
+    </row>
+    <row r="282" spans="1:15">
+      <c r="A282" s="57"/>
+      <c r="C282" s="70"/>
+      <c r="D282" s="70"/>
+      <c r="I282" s="59"/>
+      <c r="J282" s="60"/>
+      <c r="K282" s="59"/>
+      <c r="L282" s="61"/>
+    </row>
+    <row r="283" spans="1:15">
+      <c r="A283" s="57"/>
+      <c r="E283" s="61"/>
+      <c r="F283" s="61"/>
+      <c r="G283" s="61"/>
+      <c r="H283" s="61"/>
+      <c r="I283" s="61"/>
+      <c r="J283" s="61"/>
+      <c r="K283" s="61"/>
+      <c r="L283" s="61"/>
+      <c r="M283" s="61"/>
+    </row>
+    <row r="284" spans="1:15">
+      <c r="B284" s="61"/>
+      <c r="G284" s="61"/>
+      <c r="H284" s="61"/>
+    </row>
+    <row r="285" spans="1:15">
+      <c r="A285" s="78" t="s">
+        <v>976</v>
+      </c>
+      <c r="B285" s="78"/>
+      <c r="C285" s="78"/>
+      <c r="D285" s="78"/>
+      <c r="E285" s="78"/>
+      <c r="F285" s="78"/>
+      <c r="G285" s="78"/>
+      <c r="H285" s="78"/>
+      <c r="I285" s="78"/>
+      <c r="J285" s="78"/>
+      <c r="K285" s="78"/>
+      <c r="L285" s="78"/>
+      <c r="M285" s="78"/>
+    </row>
+    <row r="286" spans="1:15" ht="13.5" thickBot="1">
+      <c r="C286" s="52"/>
+      <c r="D286" s="52"/>
+      <c r="E286" s="52"/>
+      <c r="F286" s="52"/>
+      <c r="M286" s="73" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="287" spans="1:15" ht="26.25" thickBot="1">
+      <c r="A287" s="25"/>
+      <c r="B287" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C287" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="D287" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="E287" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="F287" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="G287" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="H287" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="I287" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="J287" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="K287" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="L287" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="M287" s="26" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="288" spans="1:15" ht="25.5">
+      <c r="A288" s="62" t="s">
+        <v>56</v>
+      </c>
+      <c r="B288" s="65">
+        <v>126.5</v>
+      </c>
+      <c r="C288" s="71">
+        <v>288.10000000000002</v>
+      </c>
+      <c r="D288" s="67">
+        <v>425.2</v>
+      </c>
+      <c r="E288" s="58">
+        <v>559.9</v>
+      </c>
+      <c r="F288" s="58">
+        <v>682.8</v>
+      </c>
+      <c r="G288" s="72">
+        <v>807.5</v>
+      </c>
+      <c r="H288" s="58">
+        <v>929.5</v>
+      </c>
+      <c r="I288" s="58">
+        <v>1065.7</v>
+      </c>
+      <c r="J288" s="58"/>
+      <c r="K288" s="58"/>
+      <c r="L288" s="58"/>
+      <c r="M288" s="65"/>
+      <c r="O288" s="61"/>
+    </row>
+    <row r="289" spans="1:15">
+      <c r="A289" s="66" t="s">
+        <v>57</v>
+      </c>
+      <c r="B289" s="67">
+        <v>55.8</v>
+      </c>
+      <c r="C289" s="71">
+        <v>131.80000000000001</v>
+      </c>
+      <c r="D289" s="67">
+        <v>190.1</v>
+      </c>
+      <c r="E289" s="58">
+        <v>249.5</v>
+      </c>
+      <c r="F289" s="58">
+        <v>303.8</v>
+      </c>
+      <c r="G289" s="58">
+        <v>357.9</v>
+      </c>
+      <c r="H289" s="58">
+        <v>414</v>
+      </c>
+      <c r="I289" s="58">
+        <v>475.1</v>
+      </c>
+      <c r="J289" s="58"/>
+      <c r="K289" s="58"/>
+      <c r="L289" s="58"/>
+      <c r="M289" s="67"/>
+      <c r="O289" s="61"/>
+    </row>
+    <row r="290" spans="1:15">
+      <c r="A290" s="68" t="s">
+        <v>58</v>
+      </c>
+      <c r="B290" s="67">
+        <v>1414.8</v>
+      </c>
+      <c r="C290" s="71">
+        <v>2820.9</v>
+      </c>
+      <c r="D290" s="67">
+        <v>4229.3999999999996</v>
+      </c>
+      <c r="E290" s="58">
+        <v>5763.8</v>
+      </c>
+      <c r="F290" s="58">
+        <v>7263.4</v>
+      </c>
+      <c r="G290" s="58">
+        <v>8746.9</v>
+      </c>
+      <c r="H290" s="58">
+        <v>10249.5</v>
+      </c>
+      <c r="I290" s="58">
+        <v>11755.3</v>
+      </c>
+      <c r="J290" s="58"/>
+      <c r="K290" s="58"/>
+      <c r="L290" s="58"/>
+      <c r="M290" s="67"/>
+      <c r="O290" s="61"/>
+    </row>
+    <row r="291" spans="1:15">
+      <c r="A291" s="47" t="s">
+        <v>320</v>
+      </c>
+      <c r="B291" s="54"/>
+      <c r="C291" s="54"/>
+      <c r="D291" s="37"/>
+      <c r="E291" s="58"/>
+      <c r="F291" s="63"/>
+      <c r="G291" s="58"/>
+      <c r="H291" s="58"/>
+      <c r="I291" s="58"/>
+      <c r="J291" s="37"/>
+      <c r="K291" s="37"/>
+      <c r="L291" s="37"/>
+      <c r="M291" s="29"/>
+      <c r="O291" s="61"/>
+    </row>
+    <row r="292" spans="1:15" ht="54.75" customHeight="1">
+      <c r="A292" s="47" t="s">
+        <v>60</v>
+      </c>
+      <c r="B292" s="67">
+        <v>42.3</v>
+      </c>
+      <c r="C292" s="71">
+        <v>84.1</v>
+      </c>
+      <c r="D292" s="67">
+        <v>126.1</v>
+      </c>
+      <c r="E292" s="58">
+        <v>167.7</v>
+      </c>
+      <c r="F292" s="58">
+        <v>209.7</v>
+      </c>
+      <c r="G292" s="58">
+        <v>250.9</v>
+      </c>
+      <c r="H292" s="58">
+        <v>292.39999999999998</v>
+      </c>
+      <c r="I292" s="58">
+        <v>333.5</v>
+      </c>
+      <c r="J292" s="58"/>
+      <c r="K292" s="58"/>
+      <c r="L292" s="58"/>
+      <c r="M292" s="67"/>
+      <c r="O292" s="61"/>
+    </row>
+    <row r="293" spans="1:15" ht="25.5">
+      <c r="A293" s="47" t="s">
+        <v>61</v>
+      </c>
+      <c r="B293" s="67">
+        <v>84.5</v>
+      </c>
+      <c r="C293" s="71">
+        <v>168.8</v>
+      </c>
+      <c r="D293" s="67">
+        <v>252.5</v>
+      </c>
+      <c r="E293" s="58">
+        <v>335.6</v>
+      </c>
+      <c r="F293" s="58">
+        <v>417.7</v>
+      </c>
+      <c r="G293" s="58">
+        <v>498.2</v>
+      </c>
+      <c r="H293" s="58">
+        <v>578.29999999999995</v>
+      </c>
+      <c r="I293" s="58">
+        <v>656.6</v>
+      </c>
+      <c r="J293" s="58"/>
+      <c r="K293" s="58"/>
+      <c r="L293" s="58"/>
+      <c r="M293" s="67"/>
+      <c r="O293" s="61"/>
+    </row>
+    <row r="294" spans="1:15" ht="63.75">
+      <c r="A294" s="47" t="s">
+        <v>603</v>
+      </c>
+      <c r="B294" s="67">
+        <v>49.9</v>
+      </c>
+      <c r="C294" s="71">
+        <v>108.5</v>
+      </c>
+      <c r="D294" s="67">
+        <v>166.1</v>
+      </c>
+      <c r="E294" s="58">
+        <v>224.4</v>
+      </c>
+      <c r="F294" s="58">
+        <v>291.60000000000002</v>
+      </c>
+      <c r="G294" s="58">
+        <v>358.8</v>
+      </c>
+      <c r="H294" s="58">
+        <v>418.7</v>
+      </c>
+      <c r="I294" s="58">
+        <v>478</v>
+      </c>
+      <c r="J294" s="58"/>
+      <c r="K294" s="58"/>
+      <c r="L294" s="58"/>
+      <c r="M294" s="67"/>
+      <c r="O294" s="61"/>
+    </row>
+    <row r="295" spans="1:15" ht="63.75">
+      <c r="A295" s="47" t="s">
+        <v>612</v>
+      </c>
+      <c r="B295" s="67">
+        <v>681.2</v>
+      </c>
+      <c r="C295" s="71">
+        <v>1363.6</v>
+      </c>
+      <c r="D295" s="67">
+        <v>2037.9</v>
+      </c>
+      <c r="E295" s="58">
+        <v>2725.8</v>
+      </c>
+      <c r="F295" s="58">
+        <v>3432.9</v>
+      </c>
+      <c r="G295" s="58">
+        <v>4134.2</v>
+      </c>
+      <c r="H295" s="58">
+        <v>4863.3999999999996</v>
+      </c>
+      <c r="I295" s="58">
+        <v>5596.2</v>
+      </c>
+      <c r="J295" s="58"/>
+      <c r="K295" s="58"/>
+      <c r="L295" s="58"/>
+      <c r="M295" s="67"/>
+      <c r="O295" s="61"/>
+    </row>
+    <row r="296" spans="1:15" ht="89.25">
+      <c r="A296" s="47" t="s">
+        <v>114</v>
+      </c>
+      <c r="B296" s="67">
+        <v>254.8</v>
+      </c>
+      <c r="C296" s="71">
+        <v>492</v>
+      </c>
+      <c r="D296" s="67">
+        <v>736.7</v>
+      </c>
+      <c r="E296" s="58">
+        <v>981.9</v>
+      </c>
+      <c r="F296" s="58">
+        <v>1231.8</v>
+      </c>
+      <c r="G296" s="58">
+        <v>1482.6</v>
+      </c>
+      <c r="H296" s="58">
+        <v>1735</v>
+      </c>
+      <c r="I296" s="58">
+        <v>1990.2</v>
+      </c>
+      <c r="J296" s="58"/>
+      <c r="K296" s="58"/>
+      <c r="L296" s="58"/>
+      <c r="M296" s="67"/>
+      <c r="O296" s="61"/>
+    </row>
+    <row r="297" spans="1:15" ht="25.5">
+      <c r="A297" s="47" t="s">
+        <v>64</v>
+      </c>
+      <c r="B297" s="67">
+        <v>4.7</v>
+      </c>
+      <c r="C297" s="71">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="D297" s="67">
+        <v>5.6</v>
+      </c>
+      <c r="E297" s="58">
+        <v>6.1</v>
+      </c>
+      <c r="F297" s="58">
+        <v>6.5</v>
+      </c>
+      <c r="G297" s="58">
+        <v>7</v>
+      </c>
+      <c r="H297" s="58">
+        <v>7.4</v>
+      </c>
+      <c r="I297" s="58">
+        <v>7.9</v>
+      </c>
+      <c r="J297" s="58"/>
+      <c r="K297" s="58"/>
+      <c r="L297" s="58"/>
+      <c r="M297" s="67"/>
+      <c r="O297" s="61"/>
+    </row>
+    <row r="298" spans="1:15" ht="38.25">
+      <c r="A298" s="47" t="s">
+        <v>627</v>
+      </c>
+      <c r="B298" s="67">
+        <v>297.39999999999998</v>
+      </c>
+      <c r="C298" s="71">
+        <v>598.79999999999995</v>
+      </c>
+      <c r="D298" s="67">
+        <v>904.5</v>
+      </c>
+      <c r="E298" s="58">
+        <v>1322.3</v>
+      </c>
+      <c r="F298" s="58">
+        <v>1673.2</v>
+      </c>
+      <c r="G298" s="58">
+        <v>2015.2</v>
+      </c>
+      <c r="H298" s="58">
+        <v>2354.3000000000002</v>
+      </c>
+      <c r="I298" s="58">
+        <v>2692.9</v>
+      </c>
+      <c r="J298" s="58"/>
+      <c r="K298" s="58"/>
+      <c r="L298" s="58"/>
+      <c r="M298" s="67"/>
+      <c r="O298" s="61"/>
+    </row>
+    <row r="299" spans="1:15" ht="25.5">
+      <c r="A299" s="66" t="s">
+        <v>66</v>
+      </c>
+      <c r="B299" s="67">
+        <v>1001.1</v>
+      </c>
+      <c r="C299" s="71">
+        <v>1998.7</v>
+      </c>
+      <c r="D299" s="67">
+        <v>2994.6</v>
+      </c>
+      <c r="E299" s="67">
+        <v>3997.2</v>
+      </c>
+      <c r="F299" s="58">
+        <v>5013</v>
+      </c>
+      <c r="G299" s="58">
+        <v>6036.7</v>
+      </c>
+      <c r="H299" s="58">
+        <v>7075.4</v>
+      </c>
+      <c r="I299" s="58">
+        <v>8126.1</v>
+      </c>
+      <c r="J299" s="58"/>
+      <c r="K299" s="58"/>
+      <c r="L299" s="58"/>
+      <c r="M299" s="67"/>
+      <c r="O299" s="61"/>
+    </row>
+    <row r="300" spans="1:15">
+      <c r="A300" s="19"/>
+      <c r="B300" s="1"/>
+      <c r="C300" s="1"/>
+      <c r="D300" s="1"/>
+      <c r="E300" s="1"/>
+      <c r="F300" s="1"/>
+      <c r="G300" s="1"/>
+      <c r="H300" s="1"/>
+      <c r="I300" s="24"/>
+      <c r="J300" s="1"/>
+      <c r="K300" s="1"/>
+      <c r="L300" s="1"/>
+      <c r="M300" s="1"/>
+    </row>
+    <row r="301" spans="1:15">
+      <c r="A301" s="20"/>
+      <c r="B301" s="1"/>
+      <c r="C301" s="24"/>
+      <c r="D301" s="24"/>
+      <c r="E301" s="1"/>
+      <c r="F301" s="23"/>
+      <c r="G301" s="23"/>
+      <c r="H301" s="23"/>
+      <c r="I301" s="23"/>
+      <c r="J301" s="22"/>
+      <c r="K301" s="21"/>
+      <c r="L301" s="23"/>
+      <c r="M301" s="1"/>
+    </row>
+    <row r="302" spans="1:15">
+      <c r="A302" s="20"/>
+      <c r="B302" s="23"/>
+      <c r="C302" s="1"/>
+      <c r="D302" s="1"/>
+      <c r="E302" s="23"/>
+      <c r="F302" s="23"/>
+      <c r="G302" s="23"/>
+      <c r="H302" s="23"/>
+      <c r="I302" s="23"/>
+      <c r="J302" s="23"/>
+      <c r="K302" s="23"/>
+      <c r="L302" s="23"/>
+      <c r="M302" s="23"/>
+    </row>
+    <row r="303" spans="1:15">
+      <c r="A303" s="1"/>
+      <c r="B303" s="23"/>
+      <c r="C303" s="1"/>
+      <c r="D303" s="23"/>
+      <c r="E303" s="23"/>
+      <c r="F303" s="23"/>
+      <c r="G303" s="1"/>
+      <c r="H303" s="1"/>
+      <c r="I303" s="1"/>
+      <c r="J303" s="1"/>
+      <c r="K303" s="1"/>
+      <c r="L303" s="1"/>
+      <c r="M303" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="18">
+    <mergeCell ref="A6:M6"/>
+    <mergeCell ref="B3:D3"/>
+    <mergeCell ref="A21:M21"/>
+    <mergeCell ref="A37:M37"/>
+    <mergeCell ref="A53:M53"/>
+    <mergeCell ref="A69:M69"/>
+    <mergeCell ref="A85:M85"/>
+    <mergeCell ref="A101:M101"/>
+    <mergeCell ref="A117:M117"/>
+    <mergeCell ref="A133:M133"/>
+    <mergeCell ref="A152:M152"/>
+    <mergeCell ref="A171:M171"/>
+    <mergeCell ref="A285:M285"/>
+    <mergeCell ref="A190:M190"/>
+    <mergeCell ref="A209:M209"/>
+    <mergeCell ref="A228:M228"/>
+    <mergeCell ref="A247:M247"/>
+    <mergeCell ref="A266:M266"/>
+  </mergeCells>
+  <phoneticPr fontId="5" type="noConversion"/>
+  <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
+  </headerFooter>
+</worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>нарастание</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>user</dc:creator>
+  <dc:creator>M.Bigalimov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>