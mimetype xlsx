--- v0 (2026-04-30)
+++ v1 (2026-05-23)
@@ -1,64 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="cattle" sheetId="1" r:id="rId1"/>
     <sheet name="cows" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="315" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="319" uniqueCount="23">
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">-   </t>
   </si>
   <si>
     <t xml:space="preserve">Cattle ( as of January 1, heads) </t>
   </si>
   <si>
     <t>Soltustik Kazakhstan region</t>
   </si>
   <si>
     <t>Petropavl city</t>
   </si>
   <si>
     <t>Ayyrtau</t>
   </si>
   <si>
     <t>Akzhar</t>
   </si>
   <si>
     <t xml:space="preserve">Magzhan Zhumabaev </t>
   </si>
   <si>
@@ -93,82 +92,93 @@
   </si>
   <si>
     <t>All categories of farms</t>
   </si>
   <si>
     <t>agricultural enterprises</t>
   </si>
   <si>
     <t>individual entrepreneurs and peasant or farm enterprises</t>
   </si>
   <si>
     <t>households of  population</t>
   </si>
   <si>
     <t xml:space="preserve">Cows  ( as of January 1, heads) </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="6">
+  <fonts count="8">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="9"/>
+      <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <b/>
-      <sz val="9"/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="9"/>
+      <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
@@ -213,176 +223,190 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...47 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...13 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -647,15638 +671,16698 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK77"/>
   <sheetViews>
-    <sheetView topLeftCell="I37" workbookViewId="0">
-      <selection activeCell="AJ5" sqref="AJ5:AJ77"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:AH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="18.140625" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="45"/>
-[...31 lines deleted...]
-      <c r="AH1" s="45"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
+      <c r="O1" s="40"/>
+      <c r="P1" s="40"/>
+      <c r="Q1" s="40"/>
+      <c r="R1" s="40"/>
+      <c r="S1" s="40"/>
+      <c r="T1" s="40"/>
+      <c r="U1" s="40"/>
+      <c r="V1" s="40"/>
+      <c r="W1" s="40"/>
+      <c r="X1" s="40"/>
+      <c r="Y1" s="40"/>
+      <c r="Z1" s="40"/>
+      <c r="AA1" s="40"/>
+      <c r="AB1" s="40"/>
+      <c r="AC1" s="40"/>
+      <c r="AD1" s="40"/>
+      <c r="AE1" s="40"/>
+      <c r="AF1" s="40"/>
+      <c r="AG1" s="40"/>
+      <c r="AH1" s="40"/>
+      <c r="AI1" s="29"/>
+      <c r="AJ1" s="29"/>
+      <c r="AK1" s="29"/>
     </row>
     <row r="2" spans="1:37">
-      <c r="A2" s="25"/>
-[...20 lines deleted...]
-      <c r="V2" s="25"/>
+      <c r="A2" s="52"/>
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="52"/>
+      <c r="J2" s="52"/>
+      <c r="K2" s="52"/>
+      <c r="L2" s="52"/>
+      <c r="M2" s="52"/>
+      <c r="N2" s="52"/>
+      <c r="O2" s="52"/>
+      <c r="P2" s="52"/>
+      <c r="Q2" s="52"/>
+      <c r="R2" s="52"/>
+      <c r="S2" s="52"/>
+      <c r="T2" s="52"/>
+      <c r="U2" s="52"/>
+      <c r="V2" s="52"/>
+      <c r="W2" s="29"/>
+      <c r="X2" s="29"/>
+      <c r="Y2" s="29"/>
+      <c r="Z2" s="29"/>
+      <c r="AA2" s="29"/>
+      <c r="AB2" s="29"/>
+      <c r="AC2" s="29"/>
+      <c r="AD2" s="29"/>
+      <c r="AE2" s="29"/>
+      <c r="AF2" s="29"/>
+      <c r="AG2" s="29"/>
+      <c r="AH2" s="29"/>
+      <c r="AI2" s="29"/>
+      <c r="AJ2" s="29"/>
+      <c r="AK2" s="29"/>
     </row>
     <row r="3" spans="1:37">
-      <c r="A3" s="45" t="s">
+      <c r="A3" s="40" t="s">
         <v>18</v>
       </c>
-      <c r="B3" s="45"/>
-[...35 lines deleted...]
-      <c r="B5" s="2">
+      <c r="B3" s="40"/>
+      <c r="C3" s="40"/>
+      <c r="D3" s="40"/>
+      <c r="E3" s="40"/>
+      <c r="F3" s="40"/>
+      <c r="G3" s="40"/>
+      <c r="H3" s="40"/>
+      <c r="I3" s="40"/>
+      <c r="J3" s="40"/>
+      <c r="K3" s="40"/>
+      <c r="L3" s="40"/>
+      <c r="M3" s="40"/>
+      <c r="N3" s="40"/>
+      <c r="O3" s="40"/>
+      <c r="P3" s="40"/>
+      <c r="Q3" s="40"/>
+      <c r="R3" s="40"/>
+      <c r="S3" s="40"/>
+      <c r="T3" s="40"/>
+      <c r="U3" s="40"/>
+      <c r="V3" s="40"/>
+      <c r="W3" s="40"/>
+      <c r="X3" s="40"/>
+      <c r="Y3" s="40"/>
+      <c r="Z3" s="40"/>
+      <c r="AA3" s="40"/>
+      <c r="AB3" s="40"/>
+      <c r="AC3" s="40"/>
+      <c r="AD3" s="40"/>
+      <c r="AE3" s="40"/>
+      <c r="AF3" s="40"/>
+      <c r="AG3" s="40"/>
+      <c r="AH3" s="40"/>
+      <c r="AI3" s="29"/>
+      <c r="AJ3" s="29"/>
+      <c r="AK3" s="29"/>
+    </row>
+    <row r="4" spans="1:37">
+      <c r="A4" s="29"/>
+      <c r="B4" s="29"/>
+      <c r="C4" s="29"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="29"/>
+      <c r="F4" s="29"/>
+      <c r="G4" s="29"/>
+      <c r="H4" s="29"/>
+      <c r="I4" s="29"/>
+      <c r="J4" s="29"/>
+      <c r="K4" s="29"/>
+      <c r="L4" s="29"/>
+      <c r="M4" s="29"/>
+      <c r="N4" s="29"/>
+      <c r="O4" s="29"/>
+      <c r="P4" s="29"/>
+      <c r="Q4" s="29"/>
+      <c r="R4" s="29"/>
+      <c r="S4" s="29"/>
+      <c r="T4" s="29"/>
+      <c r="U4" s="29"/>
+      <c r="V4" s="29"/>
+      <c r="W4" s="29"/>
+      <c r="X4" s="29"/>
+      <c r="Y4" s="29"/>
+      <c r="Z4" s="29"/>
+      <c r="AA4" s="29"/>
+      <c r="AB4" s="29"/>
+      <c r="AC4" s="29"/>
+      <c r="AD4" s="29"/>
+      <c r="AE4" s="29"/>
+      <c r="AF4" s="29"/>
+      <c r="AG4" s="29"/>
+      <c r="AH4" s="29"/>
+      <c r="AI4" s="29"/>
+      <c r="AJ4" s="29"/>
+      <c r="AK4" s="29"/>
+    </row>
+    <row r="5" spans="1:37" s="2" customFormat="1">
+      <c r="A5" s="53"/>
+      <c r="B5" s="53">
         <v>1991</v>
       </c>
-      <c r="C5" s="2">
+      <c r="C5" s="53">
         <v>1992</v>
       </c>
-      <c r="D5" s="2">
+      <c r="D5" s="53">
         <v>1993</v>
       </c>
-      <c r="E5" s="2">
+      <c r="E5" s="53">
         <v>1994</v>
       </c>
-      <c r="F5" s="2">
+      <c r="F5" s="53">
         <v>1995</v>
       </c>
-      <c r="G5" s="2">
+      <c r="G5" s="53">
         <v>1996</v>
       </c>
-      <c r="H5" s="2">
+      <c r="H5" s="53">
         <v>1997</v>
       </c>
-      <c r="I5" s="2">
+      <c r="I5" s="53">
         <v>1998</v>
       </c>
-      <c r="J5" s="2">
+      <c r="J5" s="53">
         <v>1999</v>
       </c>
-      <c r="K5" s="2">
+      <c r="K5" s="53">
         <v>2000</v>
       </c>
-      <c r="L5" s="2">
+      <c r="L5" s="53">
         <v>2001</v>
       </c>
-      <c r="M5" s="2">
+      <c r="M5" s="53">
         <v>2002</v>
       </c>
-      <c r="N5" s="2">
+      <c r="N5" s="53">
         <v>2003</v>
       </c>
-      <c r="O5" s="2">
+      <c r="O5" s="53">
         <v>2004</v>
       </c>
-      <c r="P5" s="2">
+      <c r="P5" s="53">
         <v>2005</v>
       </c>
-      <c r="Q5" s="2">
+      <c r="Q5" s="53">
         <v>2006</v>
       </c>
-      <c r="R5" s="2">
+      <c r="R5" s="53">
         <v>2007</v>
       </c>
-      <c r="S5" s="2">
+      <c r="S5" s="53">
         <v>2008</v>
       </c>
-      <c r="T5" s="2">
+      <c r="T5" s="53">
         <v>2009</v>
       </c>
-      <c r="U5" s="2">
+      <c r="U5" s="53">
         <v>2010</v>
       </c>
-      <c r="V5" s="2">
+      <c r="V5" s="53">
         <v>2011</v>
       </c>
-      <c r="W5" s="2">
+      <c r="W5" s="53">
         <v>2012</v>
       </c>
-      <c r="X5" s="2">
+      <c r="X5" s="53">
         <v>2013</v>
       </c>
-      <c r="Y5" s="2">
+      <c r="Y5" s="53">
         <v>2014</v>
       </c>
-      <c r="Z5" s="2">
+      <c r="Z5" s="53">
         <v>2015</v>
       </c>
-      <c r="AA5" s="2">
+      <c r="AA5" s="53">
         <v>2016</v>
       </c>
-      <c r="AB5" s="2">
+      <c r="AB5" s="53">
         <v>2017</v>
       </c>
-      <c r="AC5" s="2">
+      <c r="AC5" s="53">
         <v>2018</v>
       </c>
-      <c r="AD5" s="2">
+      <c r="AD5" s="53">
         <v>2019</v>
       </c>
-      <c r="AE5" s="2">
+      <c r="AE5" s="53">
         <v>2020</v>
       </c>
-      <c r="AF5" s="2">
+      <c r="AF5" s="53">
         <v>2021</v>
       </c>
-      <c r="AG5" s="2">
+      <c r="AG5" s="53">
         <v>2022</v>
       </c>
-      <c r="AH5" s="2">
+      <c r="AH5" s="53">
         <v>2023</v>
       </c>
-      <c r="AI5" s="2">
+      <c r="AI5" s="53">
         <v>2024</v>
       </c>
-      <c r="AJ5" s="2">
+      <c r="AJ5" s="53">
         <v>2025</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="43" t="s">
+      <c r="AK5" s="53">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37" ht="22.5">
+      <c r="A6" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="5">
+      <c r="B6" s="17">
         <v>1173666</v>
       </c>
-      <c r="C6" s="5">
+      <c r="C6" s="17">
         <v>1120903</v>
       </c>
-      <c r="D6" s="5">
+      <c r="D6" s="17">
         <v>1120401</v>
       </c>
-      <c r="E6" s="5">
+      <c r="E6" s="17">
         <v>1043726</v>
       </c>
-      <c r="F6" s="5">
+      <c r="F6" s="17">
         <v>867897</v>
       </c>
-      <c r="G6" s="5">
+      <c r="G6" s="17">
         <v>712293</v>
       </c>
-      <c r="H6" s="5">
+      <c r="H6" s="17">
         <v>524676</v>
       </c>
-      <c r="I6" s="5">
+      <c r="I6" s="17">
         <v>363726</v>
       </c>
-      <c r="J6" s="5">
+      <c r="J6" s="17">
         <v>293047</v>
       </c>
-      <c r="K6" s="5">
+      <c r="K6" s="17">
         <v>284221</v>
       </c>
-      <c r="L6" s="5">
+      <c r="L6" s="17">
         <v>297481</v>
       </c>
-      <c r="M6" s="5">
+      <c r="M6" s="17">
         <v>300963</v>
       </c>
-      <c r="N6" s="5">
+      <c r="N6" s="17">
         <v>311993</v>
       </c>
-      <c r="O6" s="5">
+      <c r="O6" s="17">
         <v>319120</v>
       </c>
-      <c r="P6" s="5">
+      <c r="P6" s="17">
         <v>324757</v>
       </c>
-      <c r="Q6" s="5">
+      <c r="Q6" s="17">
         <v>331993</v>
       </c>
-      <c r="R6" s="5">
+      <c r="R6" s="17">
         <v>338533</v>
       </c>
-      <c r="S6" s="5">
+      <c r="S6" s="17">
         <v>344425</v>
       </c>
-      <c r="T6" s="5">
+      <c r="T6" s="17">
         <v>351661</v>
       </c>
-      <c r="U6" s="5">
+      <c r="U6" s="17">
         <v>355198</v>
       </c>
-      <c r="V6" s="5">
+      <c r="V6" s="17">
         <v>356162</v>
       </c>
-      <c r="W6" s="6">
+      <c r="W6" s="18">
         <v>259689</v>
       </c>
-      <c r="X6" s="5">
+      <c r="X6" s="17">
         <v>280746</v>
       </c>
-      <c r="Y6" s="5">
+      <c r="Y6" s="17">
         <v>297612</v>
       </c>
-      <c r="Z6" s="5">
+      <c r="Z6" s="17">
         <v>314982</v>
       </c>
-      <c r="AA6" s="7">
+      <c r="AA6" s="20">
         <v>327293</v>
       </c>
-      <c r="AB6" s="7">
+      <c r="AB6" s="20">
         <v>330355</v>
       </c>
-      <c r="AC6" s="8">
+      <c r="AC6" s="22">
         <v>343498</v>
       </c>
-      <c r="AD6" s="8">
+      <c r="AD6" s="22">
         <v>355479</v>
       </c>
-      <c r="AE6" s="26">
+      <c r="AE6" s="15">
         <v>365459</v>
       </c>
-      <c r="AF6" s="27">
+      <c r="AF6" s="16">
         <v>377697</v>
       </c>
-      <c r="AG6" s="27">
+      <c r="AG6" s="16">
         <v>389910</v>
       </c>
-      <c r="AH6" s="5">
+      <c r="AH6" s="17">
         <v>299922</v>
       </c>
-      <c r="AI6" s="27">
+      <c r="AI6" s="16">
         <v>283539</v>
       </c>
-      <c r="AJ6" s="30">
+      <c r="AJ6" s="9">
         <v>276932</v>
       </c>
-      <c r="AK6" s="9"/>
+      <c r="AK6" s="9">
+        <v>282947</v>
+      </c>
     </row>
     <row r="7" spans="1:37">
-      <c r="A7" s="44" t="s">
+      <c r="A7" s="49" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="5">
+      <c r="B7" s="17">
         <v>1165</v>
       </c>
-      <c r="C7" s="5">
+      <c r="C7" s="17">
         <v>1028</v>
       </c>
-      <c r="D7" s="5">
+      <c r="D7" s="17">
         <v>621</v>
       </c>
-      <c r="E7" s="5">
+      <c r="E7" s="17">
         <v>1067</v>
       </c>
-      <c r="F7" s="5">
+      <c r="F7" s="17">
         <v>1138</v>
       </c>
-      <c r="G7" s="5">
+      <c r="G7" s="17">
         <v>1188</v>
       </c>
-      <c r="H7" s="5">
+      <c r="H7" s="17">
         <v>1328</v>
       </c>
-      <c r="I7" s="5">
+      <c r="I7" s="17">
         <v>1071</v>
       </c>
-      <c r="J7" s="5">
+      <c r="J7" s="17">
         <v>1128</v>
       </c>
-      <c r="K7" s="5">
+      <c r="K7" s="17">
         <v>1087</v>
       </c>
-      <c r="L7" s="5">
+      <c r="L7" s="17">
         <v>1174</v>
       </c>
-      <c r="M7" s="5">
+      <c r="M7" s="17">
         <v>1174</v>
       </c>
-      <c r="N7" s="5">
+      <c r="N7" s="17">
         <v>1698</v>
       </c>
-      <c r="O7" s="5">
+      <c r="O7" s="17">
         <v>1518</v>
       </c>
-      <c r="P7" s="5">
+      <c r="P7" s="17">
         <v>1443</v>
       </c>
-      <c r="Q7" s="5">
+      <c r="Q7" s="17">
         <v>1505</v>
       </c>
-      <c r="R7" s="5">
+      <c r="R7" s="17">
         <v>1079</v>
       </c>
-      <c r="S7" s="5">
+      <c r="S7" s="17">
         <v>1145</v>
       </c>
-      <c r="T7" s="5">
+      <c r="T7" s="17">
         <v>1712</v>
       </c>
-      <c r="U7" s="5">
+      <c r="U7" s="17">
         <v>384</v>
       </c>
-      <c r="V7" s="5">
+      <c r="V7" s="17">
         <v>420</v>
       </c>
-      <c r="W7" s="6">
+      <c r="W7" s="18">
         <v>550</v>
       </c>
-      <c r="X7" s="4">
+      <c r="X7" s="19">
         <v>628</v>
       </c>
-      <c r="Y7" s="4">
+      <c r="Y7" s="19">
         <v>563</v>
       </c>
-      <c r="Z7" s="4">
+      <c r="Z7" s="19">
         <v>708</v>
       </c>
-      <c r="AA7" s="7">
+      <c r="AA7" s="20">
         <v>666</v>
       </c>
-      <c r="AB7" s="7">
+      <c r="AB7" s="20">
         <v>874</v>
       </c>
-      <c r="AC7" s="10">
+      <c r="AC7" s="21">
         <v>844</v>
       </c>
-      <c r="AD7" s="10">
+      <c r="AD7" s="21">
         <v>871</v>
       </c>
-      <c r="AE7" s="26">
+      <c r="AE7" s="15">
         <v>928</v>
       </c>
-      <c r="AF7" s="27">
+      <c r="AF7" s="16">
         <v>926</v>
       </c>
-      <c r="AG7" s="27">
+      <c r="AG7" s="16">
         <v>1050</v>
       </c>
-      <c r="AH7" s="5">
+      <c r="AH7" s="17">
         <v>540</v>
       </c>
-      <c r="AI7" s="27">
+      <c r="AI7" s="16">
         <v>289</v>
       </c>
-      <c r="AJ7" s="30">
+      <c r="AJ7" s="9">
         <v>226</v>
       </c>
-      <c r="AK7" s="9"/>
+      <c r="AK7" s="9">
+        <v>98</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
-      <c r="A8" s="44" t="s">
+      <c r="A8" s="49" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="5">
+      <c r="B8" s="17">
         <v>111875</v>
       </c>
-      <c r="C8" s="5">
+      <c r="C8" s="17">
         <v>107274</v>
       </c>
-      <c r="D8" s="5">
+      <c r="D8" s="17">
         <v>110657</v>
       </c>
-      <c r="E8" s="5">
+      <c r="E8" s="17">
         <v>110286</v>
       </c>
-      <c r="F8" s="5">
+      <c r="F8" s="17">
         <v>99763</v>
       </c>
-      <c r="G8" s="5">
+      <c r="G8" s="17">
         <v>80266</v>
       </c>
-      <c r="H8" s="5">
+      <c r="H8" s="17">
         <v>55979</v>
       </c>
-      <c r="I8" s="5">
+      <c r="I8" s="17">
         <v>36618</v>
       </c>
-      <c r="J8" s="5">
+      <c r="J8" s="17">
         <v>29905</v>
       </c>
-      <c r="K8" s="5">
+      <c r="K8" s="17">
         <v>28636</v>
       </c>
-      <c r="L8" s="5">
+      <c r="L8" s="17">
         <v>30953</v>
       </c>
-      <c r="M8" s="5">
+      <c r="M8" s="17">
         <v>30953</v>
       </c>
-      <c r="N8" s="5">
+      <c r="N8" s="17">
         <v>31990</v>
       </c>
-      <c r="O8" s="5">
+      <c r="O8" s="17">
         <v>32957</v>
       </c>
-      <c r="P8" s="5">
+      <c r="P8" s="17">
         <v>33875</v>
       </c>
-      <c r="Q8" s="5">
+      <c r="Q8" s="17">
         <v>34046</v>
       </c>
-      <c r="R8" s="5">
+      <c r="R8" s="17">
         <v>35377</v>
       </c>
-      <c r="S8" s="5">
+      <c r="S8" s="17">
         <v>35888</v>
       </c>
-      <c r="T8" s="5">
+      <c r="T8" s="17">
         <v>36483</v>
       </c>
-      <c r="U8" s="5">
+      <c r="U8" s="17">
         <v>38436</v>
       </c>
-      <c r="V8" s="5">
+      <c r="V8" s="17">
         <v>38265</v>
       </c>
-      <c r="W8" s="6">
+      <c r="W8" s="18">
         <v>32567</v>
       </c>
-      <c r="X8" s="5">
+      <c r="X8" s="17">
         <v>32682</v>
       </c>
-      <c r="Y8" s="5">
+      <c r="Y8" s="17">
         <v>34682</v>
       </c>
-      <c r="Z8" s="5">
+      <c r="Z8" s="17">
         <v>35761</v>
       </c>
-      <c r="AA8" s="7">
+      <c r="AA8" s="20">
         <v>37690</v>
       </c>
-      <c r="AB8" s="7">
+      <c r="AB8" s="20">
         <v>35475</v>
       </c>
-      <c r="AC8" s="8">
+      <c r="AC8" s="22">
         <v>38188</v>
       </c>
-      <c r="AD8" s="8">
+      <c r="AD8" s="22">
         <v>39234</v>
       </c>
-      <c r="AE8" s="26">
+      <c r="AE8" s="15">
         <v>40648</v>
       </c>
-      <c r="AF8" s="27">
+      <c r="AF8" s="16">
         <v>42652</v>
       </c>
-      <c r="AG8" s="27">
+      <c r="AG8" s="16">
         <v>45293</v>
       </c>
-      <c r="AH8" s="5">
+      <c r="AH8" s="17">
         <v>28492</v>
       </c>
-      <c r="AI8" s="27">
+      <c r="AI8" s="16">
         <v>23920</v>
       </c>
-      <c r="AJ8" s="30">
+      <c r="AJ8" s="9">
         <v>23100</v>
       </c>
-      <c r="AK8" s="9"/>
+      <c r="AK8" s="9">
+        <v>22168</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
-      <c r="A9" s="44" t="s">
+      <c r="A9" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="5">
+      <c r="B9" s="17">
         <v>63745</v>
       </c>
-      <c r="C9" s="5">
+      <c r="C9" s="17">
         <v>61505</v>
       </c>
-      <c r="D9" s="5">
+      <c r="D9" s="17">
         <v>61379</v>
       </c>
-      <c r="E9" s="5">
+      <c r="E9" s="17">
         <v>59098</v>
       </c>
-      <c r="F9" s="5">
+      <c r="F9" s="17">
         <v>49332</v>
       </c>
-      <c r="G9" s="5">
+      <c r="G9" s="17">
         <v>39506</v>
       </c>
-      <c r="H9" s="5">
+      <c r="H9" s="17">
         <v>27226</v>
       </c>
-      <c r="I9" s="5">
+      <c r="I9" s="17">
         <v>19201</v>
       </c>
-      <c r="J9" s="5">
+      <c r="J9" s="17">
         <v>16169</v>
       </c>
-      <c r="K9" s="5">
+      <c r="K9" s="17">
         <v>19685</v>
       </c>
-      <c r="L9" s="5">
+      <c r="L9" s="17">
         <v>15029</v>
       </c>
-      <c r="M9" s="5">
+      <c r="M9" s="17">
         <v>15338</v>
       </c>
-      <c r="N9" s="5">
+      <c r="N9" s="17">
         <v>16750</v>
       </c>
-      <c r="O9" s="5">
+      <c r="O9" s="17">
         <v>16808</v>
       </c>
-      <c r="P9" s="5">
+      <c r="P9" s="17">
         <v>17347</v>
       </c>
-      <c r="Q9" s="5">
+      <c r="Q9" s="17">
         <v>18367</v>
       </c>
-      <c r="R9" s="5">
+      <c r="R9" s="17">
         <v>18862</v>
       </c>
-      <c r="S9" s="5">
+      <c r="S9" s="17">
         <v>20252</v>
       </c>
-      <c r="T9" s="5">
+      <c r="T9" s="17">
         <v>22297</v>
       </c>
-      <c r="U9" s="5">
+      <c r="U9" s="17">
         <v>20870</v>
       </c>
-      <c r="V9" s="5">
+      <c r="V9" s="17">
         <v>21360</v>
       </c>
-      <c r="W9" s="6">
+      <c r="W9" s="18">
         <v>18673</v>
       </c>
-      <c r="X9" s="5">
+      <c r="X9" s="17">
         <v>19339</v>
       </c>
-      <c r="Y9" s="5">
+      <c r="Y9" s="17">
         <v>20240</v>
       </c>
-      <c r="Z9" s="5">
+      <c r="Z9" s="17">
         <v>22317</v>
       </c>
-      <c r="AA9" s="7">
+      <c r="AA9" s="20">
         <v>22986</v>
       </c>
-      <c r="AB9" s="7">
+      <c r="AB9" s="20">
         <v>23967</v>
       </c>
-      <c r="AC9" s="8">
+      <c r="AC9" s="22">
         <v>24372</v>
       </c>
-      <c r="AD9" s="8">
+      <c r="AD9" s="22">
         <v>25878</v>
       </c>
-      <c r="AE9" s="26">
+      <c r="AE9" s="15">
         <v>26856</v>
       </c>
-      <c r="AF9" s="27">
+      <c r="AF9" s="16">
         <v>28949</v>
       </c>
-      <c r="AG9" s="27">
+      <c r="AG9" s="16">
         <v>29848</v>
       </c>
-      <c r="AH9" s="5">
+      <c r="AH9" s="17">
         <v>15899</v>
       </c>
-      <c r="AI9" s="27">
+      <c r="AI9" s="16">
         <v>18403</v>
       </c>
-      <c r="AJ9" s="30">
+      <c r="AJ9" s="9">
         <v>18974</v>
       </c>
-      <c r="AK9" s="9"/>
+      <c r="AK9" s="9">
+        <v>19435</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
-      <c r="A10" s="44" t="s">
+      <c r="A10" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="5">
+      <c r="B10" s="17">
         <v>114099</v>
       </c>
-      <c r="C10" s="5">
+      <c r="C10" s="17">
         <v>107430</v>
       </c>
-      <c r="D10" s="5">
+      <c r="D10" s="17">
         <v>104002</v>
       </c>
-      <c r="E10" s="5">
+      <c r="E10" s="17">
         <v>93353</v>
       </c>
-      <c r="F10" s="5">
+      <c r="F10" s="17">
         <v>73888</v>
       </c>
-      <c r="G10" s="5">
+      <c r="G10" s="17">
         <v>61910</v>
       </c>
-      <c r="H10" s="5">
+      <c r="H10" s="17">
         <v>45598</v>
       </c>
-      <c r="I10" s="5">
+      <c r="I10" s="17">
         <v>32907</v>
       </c>
-      <c r="J10" s="5">
+      <c r="J10" s="17">
         <v>27251</v>
       </c>
-      <c r="K10" s="5">
+      <c r="K10" s="17">
         <v>24585</v>
       </c>
-      <c r="L10" s="5">
+      <c r="L10" s="17">
         <v>26399</v>
       </c>
-      <c r="M10" s="5">
+      <c r="M10" s="17">
         <v>27128</v>
       </c>
-      <c r="N10" s="5">
+      <c r="N10" s="17">
         <v>27535</v>
       </c>
-      <c r="O10" s="5">
+      <c r="O10" s="17">
         <v>27864</v>
       </c>
-      <c r="P10" s="5">
+      <c r="P10" s="17">
         <v>28476</v>
       </c>
-      <c r="Q10" s="5">
+      <c r="Q10" s="17">
         <v>30453</v>
       </c>
-      <c r="R10" s="5">
+      <c r="R10" s="17">
         <v>30640</v>
       </c>
-      <c r="S10" s="5">
+      <c r="S10" s="17">
         <v>31303</v>
       </c>
-      <c r="T10" s="5">
+      <c r="T10" s="17">
         <v>31748</v>
       </c>
-      <c r="U10" s="5">
+      <c r="U10" s="17">
         <v>32050</v>
       </c>
-      <c r="V10" s="5">
+      <c r="V10" s="17">
         <v>32805</v>
       </c>
-      <c r="W10" s="6">
+      <c r="W10" s="18">
         <v>20289</v>
       </c>
-      <c r="X10" s="5">
+      <c r="X10" s="17">
         <v>21657</v>
       </c>
-      <c r="Y10" s="5">
+      <c r="Y10" s="17">
         <v>22675</v>
       </c>
-      <c r="Z10" s="5">
+      <c r="Z10" s="17">
         <v>25134</v>
       </c>
-      <c r="AA10" s="7">
+      <c r="AA10" s="20">
         <v>25838</v>
       </c>
-      <c r="AB10" s="7">
+      <c r="AB10" s="20">
         <v>25845</v>
       </c>
-      <c r="AC10" s="8">
+      <c r="AC10" s="22">
         <v>27835</v>
       </c>
-      <c r="AD10" s="8">
+      <c r="AD10" s="22">
         <v>28858</v>
       </c>
-      <c r="AE10" s="26">
+      <c r="AE10" s="15">
         <v>29278</v>
       </c>
-      <c r="AF10" s="27">
+      <c r="AF10" s="16">
         <v>30326</v>
       </c>
-      <c r="AG10" s="27">
+      <c r="AG10" s="16">
         <v>30787</v>
       </c>
-      <c r="AH10" s="5">
+      <c r="AH10" s="17">
         <v>17914</v>
       </c>
-      <c r="AI10" s="27">
+      <c r="AI10" s="16">
         <v>19734</v>
       </c>
-      <c r="AJ10" s="30">
+      <c r="AJ10" s="9">
         <v>19353</v>
       </c>
-      <c r="AK10" s="9"/>
+      <c r="AK10" s="9">
+        <v>20276</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
-      <c r="A11" s="44" t="s">
+      <c r="A11" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="5">
+      <c r="B11" s="17">
         <v>83152</v>
       </c>
-      <c r="C11" s="5">
+      <c r="C11" s="17">
         <v>79464</v>
       </c>
-      <c r="D11" s="5">
+      <c r="D11" s="17">
         <v>82152</v>
       </c>
-      <c r="E11" s="5">
+      <c r="E11" s="17">
         <v>67580</v>
       </c>
-      <c r="F11" s="5">
+      <c r="F11" s="17">
         <v>54204</v>
       </c>
-      <c r="G11" s="5">
+      <c r="G11" s="17">
         <v>44924</v>
       </c>
-      <c r="H11" s="5">
+      <c r="H11" s="17">
         <v>35698</v>
       </c>
-      <c r="I11" s="5">
+      <c r="I11" s="17">
         <v>24749</v>
       </c>
-      <c r="J11" s="5">
+      <c r="J11" s="17">
         <v>22586</v>
       </c>
-      <c r="K11" s="5">
+      <c r="K11" s="17">
         <v>21471</v>
       </c>
-      <c r="L11" s="5">
+      <c r="L11" s="17">
         <v>22194</v>
       </c>
-      <c r="M11" s="5">
+      <c r="M11" s="17">
         <v>22204</v>
       </c>
-      <c r="N11" s="5">
+      <c r="N11" s="17">
         <v>23751</v>
       </c>
-      <c r="O11" s="5">
+      <c r="O11" s="17">
         <v>24485</v>
       </c>
-      <c r="P11" s="5">
+      <c r="P11" s="17">
         <v>25281</v>
       </c>
-      <c r="Q11" s="5">
+      <c r="Q11" s="17">
         <v>25541</v>
       </c>
-      <c r="R11" s="5">
+      <c r="R11" s="17">
         <v>25303</v>
       </c>
-      <c r="S11" s="5">
+      <c r="S11" s="17">
         <v>25426</v>
       </c>
-      <c r="T11" s="5">
+      <c r="T11" s="17">
         <v>26060</v>
       </c>
-      <c r="U11" s="5">
+      <c r="U11" s="17">
         <v>26249</v>
       </c>
-      <c r="V11" s="5">
+      <c r="V11" s="17">
         <v>26400</v>
       </c>
-      <c r="W11" s="6">
+      <c r="W11" s="18">
         <v>19523</v>
       </c>
-      <c r="X11" s="5">
+      <c r="X11" s="17">
         <v>20282</v>
       </c>
-      <c r="Y11" s="5">
+      <c r="Y11" s="17">
         <v>21039</v>
       </c>
-      <c r="Z11" s="5">
+      <c r="Z11" s="17">
         <v>21211</v>
       </c>
-      <c r="AA11" s="7">
+      <c r="AA11" s="20">
         <v>21460</v>
       </c>
-      <c r="AB11" s="7">
+      <c r="AB11" s="20">
         <v>20904</v>
       </c>
-      <c r="AC11" s="8">
+      <c r="AC11" s="22">
         <v>21032</v>
       </c>
-      <c r="AD11" s="8">
+      <c r="AD11" s="22">
         <v>21427</v>
       </c>
-      <c r="AE11" s="26">
+      <c r="AE11" s="15">
         <v>21938</v>
       </c>
-      <c r="AF11" s="27">
+      <c r="AF11" s="16">
         <v>22759</v>
       </c>
-      <c r="AG11" s="27">
+      <c r="AG11" s="16">
         <v>23042</v>
       </c>
-      <c r="AH11" s="5">
+      <c r="AH11" s="17">
         <v>21093</v>
       </c>
-      <c r="AI11" s="27">
+      <c r="AI11" s="16">
         <v>19916</v>
       </c>
-      <c r="AJ11" s="30">
+      <c r="AJ11" s="9">
         <v>21502</v>
       </c>
-      <c r="AK11" s="9"/>
+      <c r="AK11" s="9">
+        <v>22434</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
-      <c r="A12" s="44" t="s">
+      <c r="A12" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="5">
+      <c r="B12" s="17">
         <v>101047</v>
       </c>
-      <c r="C12" s="5">
+      <c r="C12" s="17">
         <v>93288</v>
       </c>
-      <c r="D12" s="5">
+      <c r="D12" s="17">
         <v>87923</v>
       </c>
-      <c r="E12" s="5">
+      <c r="E12" s="17">
         <v>76066</v>
       </c>
-      <c r="F12" s="5">
+      <c r="F12" s="17">
         <v>62983</v>
       </c>
-      <c r="G12" s="5">
+      <c r="G12" s="17">
         <v>50224</v>
       </c>
-      <c r="H12" s="5">
+      <c r="H12" s="17">
         <v>30149</v>
       </c>
-      <c r="I12" s="5">
+      <c r="I12" s="17">
         <v>21599</v>
       </c>
-      <c r="J12" s="5">
+      <c r="J12" s="17">
         <v>18337</v>
       </c>
-      <c r="K12" s="5">
+      <c r="K12" s="17">
         <v>17389</v>
       </c>
-      <c r="L12" s="5">
+      <c r="L12" s="17">
         <v>17973</v>
       </c>
-      <c r="M12" s="5">
+      <c r="M12" s="17">
         <v>18814</v>
       </c>
-      <c r="N12" s="5">
+      <c r="N12" s="17">
         <v>19615</v>
       </c>
-      <c r="O12" s="5">
+      <c r="O12" s="17">
         <v>19852</v>
       </c>
-      <c r="P12" s="5">
+      <c r="P12" s="17">
         <v>20566</v>
       </c>
-      <c r="Q12" s="5">
+      <c r="Q12" s="17">
         <v>21026</v>
       </c>
-      <c r="R12" s="5">
+      <c r="R12" s="17">
         <v>21163</v>
       </c>
-      <c r="S12" s="5">
+      <c r="S12" s="17">
         <v>21331</v>
       </c>
-      <c r="T12" s="5">
+      <c r="T12" s="17">
         <v>21520</v>
       </c>
-      <c r="U12" s="5">
+      <c r="U12" s="17">
         <v>23026</v>
       </c>
-      <c r="V12" s="5">
+      <c r="V12" s="17">
         <v>22859</v>
       </c>
-      <c r="W12" s="6">
+      <c r="W12" s="18">
         <v>14322</v>
       </c>
-      <c r="X12" s="5">
+      <c r="X12" s="17">
         <v>15270</v>
       </c>
-      <c r="Y12" s="5">
+      <c r="Y12" s="17">
         <v>16241</v>
       </c>
-      <c r="Z12" s="5">
+      <c r="Z12" s="17">
         <v>17295</v>
       </c>
-      <c r="AA12" s="7">
+      <c r="AA12" s="20">
         <v>18477</v>
       </c>
-      <c r="AB12" s="7">
+      <c r="AB12" s="20">
         <v>19422</v>
       </c>
-      <c r="AC12" s="8">
+      <c r="AC12" s="22">
         <v>20145</v>
       </c>
-      <c r="AD12" s="8">
+      <c r="AD12" s="22">
         <v>20796</v>
       </c>
-      <c r="AE12" s="26">
+      <c r="AE12" s="15">
         <v>21717</v>
       </c>
-      <c r="AF12" s="27">
+      <c r="AF12" s="16">
         <v>22759</v>
       </c>
-      <c r="AG12" s="27">
+      <c r="AG12" s="16">
         <v>22804</v>
       </c>
-      <c r="AH12" s="5">
+      <c r="AH12" s="17">
         <v>15689</v>
       </c>
-      <c r="AI12" s="27">
+      <c r="AI12" s="16">
         <v>13197</v>
       </c>
-      <c r="AJ12" s="30">
+      <c r="AJ12" s="9">
         <v>12600</v>
       </c>
-      <c r="AK12" s="9"/>
+      <c r="AK12" s="9">
+        <v>13186</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
-      <c r="A13" s="44" t="s">
+      <c r="A13" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="B13" s="5">
+      <c r="B13" s="17">
         <v>99928</v>
       </c>
-      <c r="C13" s="5">
+      <c r="C13" s="17">
         <v>95695</v>
       </c>
-      <c r="D13" s="5">
+      <c r="D13" s="17">
         <v>95691</v>
       </c>
-      <c r="E13" s="5">
+      <c r="E13" s="17">
         <v>84769</v>
       </c>
-      <c r="F13" s="5">
+      <c r="F13" s="17">
         <v>64684</v>
       </c>
-      <c r="G13" s="5">
+      <c r="G13" s="17">
         <v>54240</v>
       </c>
-      <c r="H13" s="5">
+      <c r="H13" s="17">
         <v>44393</v>
       </c>
-      <c r="I13" s="5">
+      <c r="I13" s="17">
         <v>37079</v>
       </c>
-      <c r="J13" s="5">
+      <c r="J13" s="17">
         <v>32567</v>
       </c>
-      <c r="K13" s="5">
+      <c r="K13" s="17">
         <v>30559</v>
       </c>
-      <c r="L13" s="5">
+      <c r="L13" s="17">
         <v>31974</v>
       </c>
-      <c r="M13" s="5">
+      <c r="M13" s="17">
         <v>32015</v>
       </c>
-      <c r="N13" s="5">
+      <c r="N13" s="17">
         <v>32457</v>
       </c>
-      <c r="O13" s="5">
+      <c r="O13" s="17">
         <v>33310</v>
       </c>
-      <c r="P13" s="5">
+      <c r="P13" s="17">
         <v>34186</v>
       </c>
-      <c r="Q13" s="5">
+      <c r="Q13" s="17">
         <v>35041</v>
       </c>
-      <c r="R13" s="5">
+      <c r="R13" s="17">
         <v>35542</v>
       </c>
-      <c r="S13" s="5">
+      <c r="S13" s="17">
         <v>36486</v>
       </c>
-      <c r="T13" s="5">
+      <c r="T13" s="17">
         <v>35679</v>
       </c>
-      <c r="U13" s="5">
+      <c r="U13" s="17">
         <v>35712</v>
       </c>
-      <c r="V13" s="5">
+      <c r="V13" s="17">
         <v>36812</v>
       </c>
-      <c r="W13" s="6">
+      <c r="W13" s="18">
         <v>29836</v>
       </c>
-      <c r="X13" s="5">
+      <c r="X13" s="17">
         <v>33084</v>
       </c>
-      <c r="Y13" s="5">
+      <c r="Y13" s="17">
         <v>33325</v>
       </c>
-      <c r="Z13" s="5">
+      <c r="Z13" s="17">
         <v>34656</v>
       </c>
-      <c r="AA13" s="7">
+      <c r="AA13" s="20">
         <v>35134</v>
       </c>
-      <c r="AB13" s="7">
+      <c r="AB13" s="20">
         <v>35872</v>
       </c>
-      <c r="AC13" s="8">
+      <c r="AC13" s="22">
         <v>38245</v>
       </c>
-      <c r="AD13" s="8">
+      <c r="AD13" s="22">
         <v>39675</v>
       </c>
-      <c r="AE13" s="26">
+      <c r="AE13" s="15">
         <v>39597</v>
       </c>
-      <c r="AF13" s="27">
+      <c r="AF13" s="16">
         <v>41906</v>
       </c>
-      <c r="AG13" s="27">
+      <c r="AG13" s="16">
         <v>43618</v>
       </c>
-      <c r="AH13" s="5">
+      <c r="AH13" s="17">
         <v>42238</v>
       </c>
-      <c r="AI13" s="27">
+      <c r="AI13" s="16">
         <v>37911</v>
       </c>
-      <c r="AJ13" s="30">
+      <c r="AJ13" s="9">
         <v>36043</v>
       </c>
-      <c r="AK13" s="9"/>
+      <c r="AK13" s="9">
+        <v>36362</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
-      <c r="A14" s="44" t="s">
+      <c r="A14" s="49" t="s">
         <v>11</v>
       </c>
-      <c r="B14" s="5">
+      <c r="B14" s="17">
         <v>60177</v>
       </c>
-      <c r="C14" s="5">
+      <c r="C14" s="17">
         <v>62977</v>
       </c>
-      <c r="D14" s="5">
+      <c r="D14" s="17">
         <v>66098</v>
       </c>
-      <c r="E14" s="5">
+      <c r="E14" s="17">
         <v>58278</v>
       </c>
-      <c r="F14" s="5">
+      <c r="F14" s="17">
         <v>44220</v>
       </c>
-      <c r="G14" s="5">
+      <c r="G14" s="17">
         <v>37215</v>
       </c>
-      <c r="H14" s="5">
+      <c r="H14" s="17">
         <v>27649</v>
       </c>
-      <c r="I14" s="5">
+      <c r="I14" s="17">
         <v>20597</v>
       </c>
-      <c r="J14" s="5">
+      <c r="J14" s="17">
         <v>15776</v>
       </c>
-      <c r="K14" s="5">
+      <c r="K14" s="17">
         <v>16039</v>
       </c>
-      <c r="L14" s="5">
+      <c r="L14" s="17">
         <v>16221</v>
       </c>
-      <c r="M14" s="5">
+      <c r="M14" s="17">
         <v>16221</v>
       </c>
-      <c r="N14" s="5">
+      <c r="N14" s="17">
         <v>16233</v>
       </c>
-      <c r="O14" s="5">
+      <c r="O14" s="17">
         <v>16398</v>
       </c>
-      <c r="P14" s="5">
+      <c r="P14" s="17">
         <v>13764</v>
       </c>
-      <c r="Q14" s="5">
+      <c r="Q14" s="17">
         <v>14036</v>
       </c>
-      <c r="R14" s="5">
+      <c r="R14" s="17">
         <v>13057</v>
       </c>
-      <c r="S14" s="5">
+      <c r="S14" s="17">
         <v>13352</v>
       </c>
-      <c r="T14" s="5">
+      <c r="T14" s="17">
         <v>13470</v>
       </c>
-      <c r="U14" s="5">
+      <c r="U14" s="17">
         <v>12558</v>
       </c>
-      <c r="V14" s="5">
+      <c r="V14" s="17">
         <v>12581</v>
       </c>
-      <c r="W14" s="6">
+      <c r="W14" s="18">
         <v>12591</v>
       </c>
-      <c r="X14" s="5">
+      <c r="X14" s="17">
         <v>14467</v>
       </c>
-      <c r="Y14" s="5">
+      <c r="Y14" s="17">
         <v>15487</v>
       </c>
-      <c r="Z14" s="5">
+      <c r="Z14" s="17">
         <v>16501</v>
       </c>
-      <c r="AA14" s="7">
+      <c r="AA14" s="20">
         <v>17034</v>
       </c>
-      <c r="AB14" s="7">
+      <c r="AB14" s="20">
         <v>17507</v>
       </c>
-      <c r="AC14" s="8">
+      <c r="AC14" s="22">
         <v>18146</v>
       </c>
-      <c r="AD14" s="8">
+      <c r="AD14" s="22">
         <v>18764</v>
       </c>
-      <c r="AE14" s="26">
+      <c r="AE14" s="15">
         <v>19647</v>
       </c>
-      <c r="AF14" s="27">
+      <c r="AF14" s="16">
         <v>20068</v>
       </c>
-      <c r="AG14" s="27">
+      <c r="AG14" s="16">
         <v>20428</v>
       </c>
-      <c r="AH14" s="5">
+      <c r="AH14" s="17">
         <v>17643</v>
       </c>
-      <c r="AI14" s="27">
+      <c r="AI14" s="16">
         <v>16168</v>
       </c>
-      <c r="AJ14" s="30">
+      <c r="AJ14" s="9">
         <v>16419</v>
       </c>
-      <c r="AK14" s="9"/>
+      <c r="AK14" s="9">
+        <v>16724</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
-      <c r="A15" s="44" t="s">
+      <c r="A15" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="B15" s="5">
+      <c r="B15" s="17">
         <v>63171</v>
       </c>
-      <c r="C15" s="5">
+      <c r="C15" s="17">
         <v>58487</v>
       </c>
-      <c r="D15" s="5">
+      <c r="D15" s="17">
         <v>58877</v>
       </c>
-      <c r="E15" s="5">
+      <c r="E15" s="17">
         <v>55428</v>
       </c>
-      <c r="F15" s="5">
+      <c r="F15" s="17">
         <v>45213</v>
       </c>
-      <c r="G15" s="5">
+      <c r="G15" s="17">
         <v>36293</v>
       </c>
-      <c r="H15" s="5">
+      <c r="H15" s="17">
         <v>19358</v>
       </c>
-      <c r="I15" s="5">
+      <c r="I15" s="17">
         <v>15359</v>
       </c>
-      <c r="J15" s="5">
+      <c r="J15" s="17">
         <v>15717</v>
       </c>
-      <c r="K15" s="5">
+      <c r="K15" s="17">
         <v>16796</v>
       </c>
-      <c r="L15" s="5">
+      <c r="L15" s="17">
         <v>17139</v>
       </c>
-      <c r="M15" s="5">
+      <c r="M15" s="17">
         <v>17139</v>
       </c>
-      <c r="N15" s="5">
+      <c r="N15" s="17">
         <v>17284</v>
       </c>
-      <c r="O15" s="5">
+      <c r="O15" s="17">
         <v>17777</v>
       </c>
-      <c r="P15" s="5">
+      <c r="P15" s="17">
         <v>18106</v>
       </c>
-      <c r="Q15" s="5">
+      <c r="Q15" s="17">
         <v>18615</v>
       </c>
-      <c r="R15" s="5">
+      <c r="R15" s="17">
         <v>18842</v>
       </c>
-      <c r="S15" s="5">
+      <c r="S15" s="17">
         <v>19371</v>
       </c>
-      <c r="T15" s="5">
+      <c r="T15" s="17">
         <v>20280</v>
       </c>
-      <c r="U15" s="5">
+      <c r="U15" s="17">
         <v>20498</v>
       </c>
-      <c r="V15" s="5">
+      <c r="V15" s="17">
         <v>20993</v>
       </c>
-      <c r="W15" s="6">
+      <c r="W15" s="18">
         <v>12665</v>
       </c>
-      <c r="X15" s="5">
+      <c r="X15" s="17">
         <v>13647</v>
       </c>
-      <c r="Y15" s="5">
+      <c r="Y15" s="17">
         <v>15006</v>
       </c>
-      <c r="Z15" s="5">
+      <c r="Z15" s="17">
         <v>15313</v>
       </c>
-      <c r="AA15" s="7">
+      <c r="AA15" s="20">
         <v>15455</v>
       </c>
-      <c r="AB15" s="7">
+      <c r="AB15" s="20">
         <v>15850</v>
       </c>
-      <c r="AC15" s="8">
+      <c r="AC15" s="22">
         <v>16585</v>
       </c>
-      <c r="AD15" s="8">
+      <c r="AD15" s="22">
         <v>17095</v>
       </c>
-      <c r="AE15" s="26">
+      <c r="AE15" s="15">
         <v>17068</v>
       </c>
-      <c r="AF15" s="27">
+      <c r="AF15" s="16">
         <v>17238</v>
       </c>
-      <c r="AG15" s="27">
+      <c r="AG15" s="16">
         <v>17112</v>
       </c>
-      <c r="AH15" s="5">
+      <c r="AH15" s="17">
         <v>14107</v>
       </c>
-      <c r="AI15" s="27">
+      <c r="AI15" s="16">
         <v>12258</v>
       </c>
-      <c r="AJ15" s="30">
+      <c r="AJ15" s="9">
         <v>10780</v>
       </c>
-      <c r="AK15" s="9"/>
+      <c r="AK15" s="9">
+        <v>11080</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
-      <c r="A16" s="44" t="s">
+      <c r="A16" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="5">
+      <c r="B16" s="17">
         <v>70516</v>
       </c>
-      <c r="C16" s="5">
+      <c r="C16" s="17">
         <v>66493</v>
       </c>
-      <c r="D16" s="5">
+      <c r="D16" s="17">
         <v>63923</v>
       </c>
-      <c r="E16" s="5">
+      <c r="E16" s="17">
         <v>55955</v>
       </c>
-      <c r="F16" s="5">
+      <c r="F16" s="17">
         <v>43070</v>
       </c>
-      <c r="G16" s="5">
+      <c r="G16" s="17">
         <v>34751</v>
       </c>
-      <c r="H16" s="5">
+      <c r="H16" s="17">
         <v>30401</v>
       </c>
-      <c r="I16" s="5">
+      <c r="I16" s="17">
         <v>26481</v>
       </c>
-      <c r="J16" s="5">
+      <c r="J16" s="17">
         <v>22123</v>
       </c>
-      <c r="K16" s="5">
+      <c r="K16" s="17">
         <v>17207</v>
       </c>
-      <c r="L16" s="5">
+      <c r="L16" s="17">
         <v>16537</v>
       </c>
-      <c r="M16" s="5">
+      <c r="M16" s="17">
         <v>16632</v>
       </c>
-      <c r="N16" s="5">
+      <c r="N16" s="17">
         <v>17509</v>
       </c>
-      <c r="O16" s="5">
+      <c r="O16" s="17">
         <v>18184</v>
       </c>
-      <c r="P16" s="5">
+      <c r="P16" s="17">
         <v>18918</v>
       </c>
-      <c r="Q16" s="5">
+      <c r="Q16" s="17">
         <v>19105</v>
       </c>
-      <c r="R16" s="5">
+      <c r="R16" s="17">
         <v>20048</v>
       </c>
-      <c r="S16" s="5">
+      <c r="S16" s="17">
         <v>20005</v>
       </c>
-      <c r="T16" s="5">
+      <c r="T16" s="17">
         <v>20559</v>
       </c>
-      <c r="U16" s="5">
+      <c r="U16" s="17">
         <v>20945</v>
       </c>
-      <c r="V16" s="5">
+      <c r="V16" s="17">
         <v>16451</v>
       </c>
-      <c r="W16" s="6">
+      <c r="W16" s="18">
         <v>16483</v>
       </c>
-      <c r="X16" s="5">
+      <c r="X16" s="17">
         <v>16434</v>
       </c>
-      <c r="Y16" s="5">
+      <c r="Y16" s="17">
         <v>16453</v>
       </c>
-      <c r="Z16" s="5">
+      <c r="Z16" s="17">
         <v>16837</v>
       </c>
-      <c r="AA16" s="7">
+      <c r="AA16" s="20">
         <v>17968</v>
       </c>
-      <c r="AB16" s="7">
+      <c r="AB16" s="20">
         <v>17969</v>
       </c>
-      <c r="AC16" s="8">
+      <c r="AC16" s="22">
         <v>18930</v>
       </c>
-      <c r="AD16" s="8">
+      <c r="AD16" s="22">
         <v>19851</v>
       </c>
-      <c r="AE16" s="26">
+      <c r="AE16" s="15">
         <v>20368</v>
       </c>
-      <c r="AF16" s="27">
+      <c r="AF16" s="16">
         <v>21547</v>
       </c>
-      <c r="AG16" s="27">
+      <c r="AG16" s="16">
         <v>22541</v>
       </c>
-      <c r="AH16" s="5">
+      <c r="AH16" s="17">
         <v>18363</v>
       </c>
-      <c r="AI16" s="27">
+      <c r="AI16" s="16">
         <v>17564</v>
       </c>
-      <c r="AJ16" s="30">
+      <c r="AJ16" s="9">
         <v>16939</v>
       </c>
-      <c r="AK16" s="9"/>
+      <c r="AK16" s="9">
+        <v>17177</v>
+      </c>
     </row>
     <row r="17" spans="1:37">
-      <c r="A17" s="44" t="s">
+      <c r="A17" s="49" t="s">
         <v>14</v>
       </c>
-      <c r="B17" s="5">
+      <c r="B17" s="17">
         <v>162227</v>
       </c>
-      <c r="C17" s="5">
+      <c r="C17" s="17">
         <v>156825</v>
       </c>
-      <c r="D17" s="5">
+      <c r="D17" s="17">
         <v>154886</v>
       </c>
-      <c r="E17" s="5">
+      <c r="E17" s="17">
         <v>149801</v>
       </c>
-      <c r="F17" s="5">
+      <c r="F17" s="17">
         <v>133853</v>
       </c>
-      <c r="G17" s="5">
+      <c r="G17" s="17">
         <v>109782</v>
       </c>
-      <c r="H17" s="5">
+      <c r="H17" s="17">
         <v>87068</v>
       </c>
-      <c r="I17" s="5">
+      <c r="I17" s="17">
         <v>53656</v>
       </c>
-      <c r="J17" s="5">
+      <c r="J17" s="17">
         <v>39092</v>
       </c>
-      <c r="K17" s="5">
+      <c r="K17" s="17">
         <v>33965</v>
       </c>
-      <c r="L17" s="5">
+      <c r="L17" s="17">
         <v>38311</v>
       </c>
-      <c r="M17" s="5">
+      <c r="M17" s="17">
         <v>39053</v>
       </c>
-      <c r="N17" s="5">
+      <c r="N17" s="17">
         <v>41654</v>
       </c>
-      <c r="O17" s="5">
+      <c r="O17" s="17">
         <v>43053</v>
       </c>
-      <c r="P17" s="5">
+      <c r="P17" s="17">
         <v>44427</v>
       </c>
-      <c r="Q17" s="5">
+      <c r="Q17" s="17">
         <v>44815</v>
       </c>
-      <c r="R17" s="5">
+      <c r="R17" s="17">
         <v>47472</v>
       </c>
-      <c r="S17" s="5">
+      <c r="S17" s="17">
         <v>48246</v>
       </c>
-      <c r="T17" s="5">
+      <c r="T17" s="17">
         <v>48285</v>
       </c>
-      <c r="U17" s="5">
+      <c r="U17" s="17">
         <v>50005</v>
       </c>
-      <c r="V17" s="5">
+      <c r="V17" s="17">
         <v>50664</v>
       </c>
-      <c r="W17" s="6">
+      <c r="W17" s="18">
         <v>37526</v>
       </c>
-      <c r="X17" s="5">
+      <c r="X17" s="17">
         <v>41869</v>
       </c>
-      <c r="Y17" s="5">
+      <c r="Y17" s="17">
         <v>44877</v>
       </c>
-      <c r="Z17" s="5">
+      <c r="Z17" s="17">
         <v>47506</v>
       </c>
-      <c r="AA17" s="7">
+      <c r="AA17" s="20">
         <v>49000</v>
       </c>
-      <c r="AB17" s="7">
+      <c r="AB17" s="20">
         <v>47487</v>
       </c>
-      <c r="AC17" s="8">
+      <c r="AC17" s="22">
         <v>46627</v>
       </c>
-      <c r="AD17" s="8">
+      <c r="AD17" s="22">
         <v>48993</v>
       </c>
-      <c r="AE17" s="26">
+      <c r="AE17" s="15">
         <v>49668</v>
       </c>
-      <c r="AF17" s="27">
+      <c r="AF17" s="16">
         <v>49253</v>
       </c>
-      <c r="AG17" s="27">
+      <c r="AG17" s="16">
         <v>50218</v>
       </c>
-      <c r="AH17" s="5">
+      <c r="AH17" s="17">
         <v>37107</v>
       </c>
-      <c r="AI17" s="27">
+      <c r="AI17" s="16">
         <v>37514</v>
       </c>
-      <c r="AJ17" s="30">
+      <c r="AJ17" s="9">
         <v>36509</v>
       </c>
-      <c r="AK17" s="9"/>
+      <c r="AK17" s="9">
+        <v>39250</v>
+      </c>
     </row>
     <row r="18" spans="1:37">
-      <c r="A18" s="44" t="s">
+      <c r="A18" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="B18" s="5">
+      <c r="B18" s="17">
         <v>50458</v>
       </c>
-      <c r="C18" s="5">
+      <c r="C18" s="17">
         <v>47203</v>
       </c>
-      <c r="D18" s="5">
+      <c r="D18" s="17">
         <v>46112</v>
       </c>
-      <c r="E18" s="5">
+      <c r="E18" s="17">
         <v>40961</v>
       </c>
-      <c r="F18" s="5">
+      <c r="F18" s="17">
         <v>32390</v>
       </c>
-      <c r="G18" s="5">
+      <c r="G18" s="17">
         <v>24977</v>
       </c>
-      <c r="H18" s="5">
+      <c r="H18" s="17">
         <v>19042</v>
       </c>
-      <c r="I18" s="5">
+      <c r="I18" s="17">
         <v>12058</v>
       </c>
-      <c r="J18" s="5">
+      <c r="J18" s="17">
         <v>8942</v>
       </c>
-      <c r="K18" s="5">
+      <c r="K18" s="17">
         <v>8026</v>
       </c>
-      <c r="L18" s="5">
+      <c r="L18" s="17">
         <v>8987</v>
       </c>
-      <c r="M18" s="5">
+      <c r="M18" s="17">
         <v>9019</v>
       </c>
-      <c r="N18" s="5">
+      <c r="N18" s="17">
         <v>8746</v>
       </c>
-      <c r="O18" s="5">
+      <c r="O18" s="17">
         <v>9128</v>
       </c>
-      <c r="P18" s="5">
+      <c r="P18" s="17">
         <v>9206</v>
       </c>
-      <c r="Q18" s="5">
+      <c r="Q18" s="17">
         <v>9423</v>
       </c>
-      <c r="R18" s="5">
+      <c r="R18" s="17">
         <v>10053</v>
       </c>
-      <c r="S18" s="5">
+      <c r="S18" s="17">
         <v>10326</v>
       </c>
-      <c r="T18" s="5">
+      <c r="T18" s="17">
         <v>10916</v>
       </c>
-      <c r="U18" s="5">
+      <c r="U18" s="17">
         <v>11257</v>
       </c>
-      <c r="V18" s="5">
+      <c r="V18" s="17">
         <v>10966</v>
       </c>
-      <c r="W18" s="6">
+      <c r="W18" s="18">
         <v>7903</v>
       </c>
-      <c r="X18" s="5">
+      <c r="X18" s="17">
         <v>10204</v>
       </c>
-      <c r="Y18" s="5">
+      <c r="Y18" s="17">
         <v>11193</v>
       </c>
-      <c r="Z18" s="5">
+      <c r="Z18" s="17">
         <v>11989</v>
       </c>
-      <c r="AA18" s="7">
+      <c r="AA18" s="20">
         <v>12506</v>
       </c>
-      <c r="AB18" s="7">
+      <c r="AB18" s="20">
         <v>12579</v>
       </c>
-      <c r="AC18" s="8">
+      <c r="AC18" s="22">
         <v>12024</v>
       </c>
-      <c r="AD18" s="8">
+      <c r="AD18" s="22">
         <v>12465</v>
       </c>
-      <c r="AE18" s="26">
+      <c r="AE18" s="15">
         <v>12728</v>
       </c>
-      <c r="AF18" s="27">
+      <c r="AF18" s="16">
         <v>12862</v>
       </c>
-      <c r="AG18" s="27">
+      <c r="AG18" s="16">
         <v>12243</v>
       </c>
-      <c r="AH18" s="5">
+      <c r="AH18" s="17">
         <v>9347</v>
       </c>
-      <c r="AI18" s="27">
+      <c r="AI18" s="16">
         <v>7676</v>
       </c>
-      <c r="AJ18" s="30">
+      <c r="AJ18" s="9">
         <v>6975</v>
       </c>
-      <c r="AK18" s="9"/>
+      <c r="AK18" s="9">
+        <v>7593</v>
+      </c>
     </row>
     <row r="19" spans="1:37">
-      <c r="A19" s="44" t="s">
+      <c r="A19" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="B19" s="5">
+      <c r="B19" s="17">
         <v>75403</v>
       </c>
-      <c r="C19" s="5">
+      <c r="C19" s="17">
         <v>69957</v>
       </c>
-      <c r="D19" s="5">
+      <c r="D19" s="17">
         <v>73447</v>
       </c>
-      <c r="E19" s="5">
+      <c r="E19" s="17">
         <v>70077</v>
       </c>
-      <c r="F19" s="5">
+      <c r="F19" s="17">
         <v>65014</v>
       </c>
-      <c r="G19" s="5">
+      <c r="G19" s="17">
         <v>54793</v>
       </c>
-      <c r="H19" s="5">
+      <c r="H19" s="17">
         <v>35425</v>
       </c>
-      <c r="I19" s="5">
+      <c r="I19" s="17">
         <v>23666</v>
       </c>
-      <c r="J19" s="5">
+      <c r="J19" s="17">
         <v>15025</v>
       </c>
-      <c r="K19" s="5">
+      <c r="K19" s="17">
         <v>13121</v>
       </c>
-      <c r="L19" s="5">
+      <c r="L19" s="17">
         <v>15795</v>
       </c>
-      <c r="M19" s="5">
+      <c r="M19" s="17">
         <v>16478</v>
       </c>
-      <c r="N19" s="5">
+      <c r="N19" s="17">
         <v>17471</v>
       </c>
-      <c r="O19" s="5">
+      <c r="O19" s="17">
         <v>18215</v>
       </c>
-      <c r="P19" s="5">
+      <c r="P19" s="17">
         <v>19498</v>
       </c>
-      <c r="Q19" s="5">
+      <c r="Q19" s="17">
         <v>20158</v>
       </c>
-      <c r="R19" s="5">
+      <c r="R19" s="17">
         <v>21294</v>
       </c>
-      <c r="S19" s="5">
+      <c r="S19" s="17">
         <v>21300</v>
       </c>
-      <c r="T19" s="5">
+      <c r="T19" s="17">
         <v>22163</v>
       </c>
-      <c r="U19" s="5">
+      <c r="U19" s="17">
         <v>22574</v>
       </c>
-      <c r="V19" s="5">
+      <c r="V19" s="17">
         <v>22629</v>
       </c>
-      <c r="W19" s="6">
+      <c r="W19" s="18">
         <v>18941</v>
       </c>
-      <c r="X19" s="5">
+      <c r="X19" s="17">
         <v>20586</v>
       </c>
-      <c r="Y19" s="5">
+      <c r="Y19" s="17">
         <v>22933</v>
       </c>
-      <c r="Z19" s="5">
+      <c r="Z19" s="17">
         <v>23572</v>
       </c>
-      <c r="AA19" s="7">
+      <c r="AA19" s="20">
         <v>24595</v>
       </c>
-      <c r="AB19" s="7">
+      <c r="AB19" s="20">
         <v>25265</v>
       </c>
-      <c r="AC19" s="8">
+      <c r="AC19" s="22">
         <v>27064</v>
       </c>
-      <c r="AD19" s="8">
+      <c r="AD19" s="22">
         <v>27775</v>
       </c>
-      <c r="AE19" s="26">
+      <c r="AE19" s="15">
         <v>28756</v>
       </c>
-      <c r="AF19" s="27">
+      <c r="AF19" s="16">
         <v>29455</v>
       </c>
-      <c r="AG19" s="27">
+      <c r="AG19" s="16">
         <v>32829</v>
       </c>
-      <c r="AH19" s="5">
+      <c r="AH19" s="17">
         <v>34507</v>
       </c>
-      <c r="AI19" s="27">
+      <c r="AI19" s="16">
         <v>31527</v>
       </c>
-      <c r="AJ19" s="30">
+      <c r="AJ19" s="9">
         <v>32045</v>
       </c>
-      <c r="AK19" s="9"/>
+      <c r="AK19" s="9">
+        <v>31411</v>
+      </c>
     </row>
     <row r="20" spans="1:37">
-      <c r="A20" s="44" t="s">
+      <c r="A20" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="B20" s="11">
+      <c r="B20" s="31">
         <v>116703</v>
       </c>
-      <c r="C20" s="11">
+      <c r="C20" s="31">
         <v>113277</v>
       </c>
-      <c r="D20" s="11">
+      <c r="D20" s="31">
         <v>114633</v>
       </c>
-      <c r="E20" s="11">
+      <c r="E20" s="31">
         <v>121007</v>
       </c>
-      <c r="F20" s="11">
+      <c r="F20" s="31">
         <v>98145</v>
       </c>
-      <c r="G20" s="11">
+      <c r="G20" s="31">
         <v>82224</v>
       </c>
-      <c r="H20" s="11">
+      <c r="H20" s="31">
         <v>65362</v>
       </c>
-      <c r="I20" s="11">
+      <c r="I20" s="31">
         <v>38685</v>
       </c>
-      <c r="J20" s="11">
+      <c r="J20" s="31">
         <v>28429</v>
       </c>
-      <c r="K20" s="11">
+      <c r="K20" s="31">
         <v>35655</v>
       </c>
-      <c r="L20" s="11">
+      <c r="L20" s="31">
         <v>38795</v>
       </c>
-      <c r="M20" s="11">
+      <c r="M20" s="31">
         <v>38795</v>
       </c>
-      <c r="N20" s="11">
+      <c r="N20" s="31">
         <v>39300</v>
       </c>
-      <c r="O20" s="11">
+      <c r="O20" s="31">
         <v>39571</v>
       </c>
-      <c r="P20" s="11">
+      <c r="P20" s="31">
         <v>39664</v>
       </c>
-      <c r="Q20" s="11">
+      <c r="Q20" s="31">
         <v>39862</v>
       </c>
-      <c r="R20" s="11">
+      <c r="R20" s="31">
         <v>39801</v>
       </c>
-      <c r="S20" s="11">
+      <c r="S20" s="31">
         <v>39994</v>
       </c>
-      <c r="T20" s="11">
+      <c r="T20" s="31">
         <v>40489</v>
       </c>
-      <c r="U20" s="11">
+      <c r="U20" s="31">
         <v>40634</v>
       </c>
-      <c r="V20" s="11">
+      <c r="V20" s="31">
         <v>42957</v>
       </c>
-      <c r="W20" s="12">
+      <c r="W20" s="32">
         <v>17820</v>
       </c>
-      <c r="X20" s="11">
+      <c r="X20" s="31">
         <v>20597</v>
       </c>
-      <c r="Y20" s="11">
+      <c r="Y20" s="31">
         <v>22898</v>
       </c>
-      <c r="Z20" s="11">
+      <c r="Z20" s="31">
         <v>26182</v>
       </c>
-      <c r="AA20" s="13">
+      <c r="AA20" s="33">
         <v>28484</v>
       </c>
-      <c r="AB20" s="13">
+      <c r="AB20" s="33">
         <v>31339</v>
       </c>
-      <c r="AC20" s="14">
+      <c r="AC20" s="34">
         <v>33461</v>
       </c>
-      <c r="AD20" s="14">
+      <c r="AD20" s="34">
         <v>33797</v>
       </c>
-      <c r="AE20" s="26">
+      <c r="AE20" s="15">
         <v>36262</v>
       </c>
-      <c r="AF20" s="27">
+      <c r="AF20" s="16">
         <v>36997</v>
       </c>
-      <c r="AG20" s="27">
+      <c r="AG20" s="16">
         <v>38097</v>
       </c>
-      <c r="AH20" s="5">
+      <c r="AH20" s="17">
         <v>26983</v>
       </c>
-      <c r="AI20" s="27">
+      <c r="AI20" s="16">
         <v>27462</v>
       </c>
-      <c r="AJ20" s="30">
+      <c r="AJ20" s="9">
         <v>25467</v>
       </c>
-      <c r="AK20" s="9"/>
+      <c r="AK20" s="9">
+        <v>25753</v>
+      </c>
     </row>
     <row r="21" spans="1:37">
-      <c r="A21" s="15"/>
-[...32 lines deleted...]
-      <c r="A22" s="45" t="s">
+      <c r="A21" s="54"/>
+      <c r="B21" s="54"/>
+      <c r="C21" s="54"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="54"/>
+      <c r="F21" s="54"/>
+      <c r="G21" s="54"/>
+      <c r="H21" s="54"/>
+      <c r="I21" s="54"/>
+      <c r="J21" s="54"/>
+      <c r="K21" s="54"/>
+      <c r="L21" s="54"/>
+      <c r="M21" s="54"/>
+      <c r="N21" s="54"/>
+      <c r="O21" s="54"/>
+      <c r="P21" s="54"/>
+      <c r="Q21" s="54"/>
+      <c r="R21" s="54"/>
+      <c r="S21" s="54"/>
+      <c r="T21" s="54"/>
+      <c r="U21" s="54"/>
+      <c r="V21" s="54"/>
+      <c r="W21" s="54"/>
+      <c r="X21" s="54"/>
+      <c r="Y21" s="54"/>
+      <c r="Z21" s="54"/>
+      <c r="AA21" s="54"/>
+      <c r="AB21" s="54"/>
+      <c r="AC21" s="54"/>
+      <c r="AD21" s="54"/>
+      <c r="AE21" s="54"/>
+      <c r="AF21" s="29"/>
+      <c r="AG21" s="29"/>
+      <c r="AH21" s="29"/>
+      <c r="AI21" s="29"/>
+      <c r="AJ21" s="29"/>
+      <c r="AK21" s="29"/>
+    </row>
+    <row r="22" spans="1:37" s="3" customFormat="1">
+      <c r="A22" s="40" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="45"/>
-[...35 lines deleted...]
-      <c r="B24" s="2">
+      <c r="B22" s="40"/>
+      <c r="C22" s="40"/>
+      <c r="D22" s="40"/>
+      <c r="E22" s="40"/>
+      <c r="F22" s="40"/>
+      <c r="G22" s="40"/>
+      <c r="H22" s="40"/>
+      <c r="I22" s="40"/>
+      <c r="J22" s="40"/>
+      <c r="K22" s="40"/>
+      <c r="L22" s="40"/>
+      <c r="M22" s="40"/>
+      <c r="N22" s="40"/>
+      <c r="O22" s="40"/>
+      <c r="P22" s="40"/>
+      <c r="Q22" s="40"/>
+      <c r="R22" s="40"/>
+      <c r="S22" s="40"/>
+      <c r="T22" s="40"/>
+      <c r="U22" s="40"/>
+      <c r="V22" s="40"/>
+      <c r="W22" s="40"/>
+      <c r="X22" s="40"/>
+      <c r="Y22" s="40"/>
+      <c r="Z22" s="40"/>
+      <c r="AA22" s="40"/>
+      <c r="AB22" s="40"/>
+      <c r="AC22" s="40"/>
+      <c r="AD22" s="40"/>
+      <c r="AE22" s="40"/>
+      <c r="AF22" s="40"/>
+      <c r="AG22" s="40"/>
+      <c r="AH22" s="40"/>
+      <c r="AI22" s="52"/>
+      <c r="AJ22" s="52"/>
+      <c r="AK22" s="52"/>
+    </row>
+    <row r="23" spans="1:37">
+      <c r="A23" s="29"/>
+      <c r="B23" s="29"/>
+      <c r="C23" s="29"/>
+      <c r="D23" s="29"/>
+      <c r="E23" s="29"/>
+      <c r="F23" s="29"/>
+      <c r="G23" s="29"/>
+      <c r="H23" s="29"/>
+      <c r="I23" s="29"/>
+      <c r="J23" s="29"/>
+      <c r="K23" s="29"/>
+      <c r="L23" s="29"/>
+      <c r="M23" s="29"/>
+      <c r="N23" s="29"/>
+      <c r="O23" s="29"/>
+      <c r="P23" s="29"/>
+      <c r="Q23" s="29"/>
+      <c r="R23" s="29"/>
+      <c r="S23" s="29"/>
+      <c r="T23" s="29"/>
+      <c r="U23" s="29"/>
+      <c r="V23" s="29"/>
+      <c r="W23" s="29"/>
+      <c r="X23" s="29"/>
+      <c r="Y23" s="29"/>
+      <c r="Z23" s="29"/>
+      <c r="AA23" s="29"/>
+      <c r="AB23" s="29"/>
+      <c r="AC23" s="29"/>
+      <c r="AD23" s="29"/>
+      <c r="AE23" s="29"/>
+      <c r="AF23" s="29"/>
+      <c r="AG23" s="29"/>
+      <c r="AH23" s="29"/>
+      <c r="AI23" s="29"/>
+      <c r="AJ23" s="29"/>
+      <c r="AK23" s="29"/>
+    </row>
+    <row r="24" spans="1:37" s="2" customFormat="1">
+      <c r="A24" s="53"/>
+      <c r="B24" s="53">
         <v>1991</v>
       </c>
-      <c r="C24" s="2">
+      <c r="C24" s="53">
         <v>1992</v>
       </c>
-      <c r="D24" s="2">
+      <c r="D24" s="53">
         <v>1993</v>
       </c>
-      <c r="E24" s="2">
+      <c r="E24" s="53">
         <v>1994</v>
       </c>
-      <c r="F24" s="2">
+      <c r="F24" s="53">
         <v>1995</v>
       </c>
-      <c r="G24" s="2">
+      <c r="G24" s="53">
         <v>1996</v>
       </c>
-      <c r="H24" s="2">
+      <c r="H24" s="53">
         <v>1997</v>
       </c>
-      <c r="I24" s="2">
+      <c r="I24" s="53">
         <v>1998</v>
       </c>
-      <c r="J24" s="2">
+      <c r="J24" s="53">
         <v>1999</v>
       </c>
-      <c r="K24" s="2">
+      <c r="K24" s="53">
         <v>2000</v>
       </c>
-      <c r="L24" s="2">
+      <c r="L24" s="53">
         <v>2001</v>
       </c>
-      <c r="M24" s="2">
+      <c r="M24" s="53">
         <v>2002</v>
       </c>
-      <c r="N24" s="2">
+      <c r="N24" s="53">
         <v>2003</v>
       </c>
-      <c r="O24" s="2">
+      <c r="O24" s="53">
         <v>2004</v>
       </c>
-      <c r="P24" s="2">
+      <c r="P24" s="53">
         <v>2005</v>
       </c>
-      <c r="Q24" s="2">
+      <c r="Q24" s="53">
         <v>2006</v>
       </c>
-      <c r="R24" s="2">
+      <c r="R24" s="53">
         <v>2007</v>
       </c>
-      <c r="S24" s="2">
+      <c r="S24" s="53">
         <v>2008</v>
       </c>
-      <c r="T24" s="2">
+      <c r="T24" s="53">
         <v>2009</v>
       </c>
-      <c r="U24" s="2">
+      <c r="U24" s="53">
         <v>2010</v>
       </c>
-      <c r="V24" s="2">
+      <c r="V24" s="53">
         <v>2011</v>
       </c>
-      <c r="W24" s="2">
+      <c r="W24" s="53">
         <v>2012</v>
       </c>
-      <c r="X24" s="2">
+      <c r="X24" s="53">
         <v>2013</v>
       </c>
-      <c r="Y24" s="2">
+      <c r="Y24" s="53">
         <v>2014</v>
       </c>
-      <c r="Z24" s="2">
+      <c r="Z24" s="53">
         <v>2015</v>
       </c>
-      <c r="AA24" s="2">
+      <c r="AA24" s="53">
         <v>2016</v>
       </c>
-      <c r="AB24" s="2">
+      <c r="AB24" s="53">
         <v>2017</v>
       </c>
-      <c r="AC24" s="2">
+      <c r="AC24" s="53">
         <v>2018</v>
       </c>
-      <c r="AD24" s="2">
+      <c r="AD24" s="53">
         <v>2019</v>
       </c>
-      <c r="AE24" s="2">
+      <c r="AE24" s="53">
         <v>2020</v>
       </c>
-      <c r="AF24" s="2">
+      <c r="AF24" s="53">
         <v>2021</v>
       </c>
-      <c r="AG24" s="2">
+      <c r="AG24" s="53">
         <v>2022</v>
       </c>
-      <c r="AH24" s="2">
+      <c r="AH24" s="53">
         <v>2023</v>
       </c>
-      <c r="AI24" s="2">
+      <c r="AI24" s="53">
         <v>2024</v>
       </c>
-      <c r="AJ24" s="2">
+      <c r="AJ24" s="53">
         <v>2025</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="43" t="s">
+      <c r="AK24" s="53">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="25" spans="1:37" ht="22.5">
+      <c r="A25" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="B25" s="16">
+      <c r="B25" s="11">
         <v>886716</v>
       </c>
-      <c r="C25" s="16">
+      <c r="C25" s="11">
         <v>831217</v>
       </c>
-      <c r="D25" s="16">
+      <c r="D25" s="11">
         <v>802091</v>
       </c>
-      <c r="E25" s="16">
+      <c r="E25" s="11">
         <v>687099</v>
       </c>
-      <c r="F25" s="16">
+      <c r="F25" s="11">
         <v>543252</v>
       </c>
-      <c r="G25" s="16">
+      <c r="G25" s="11">
         <v>398001</v>
       </c>
-      <c r="H25" s="16">
+      <c r="H25" s="11">
         <v>239763</v>
       </c>
-      <c r="I25" s="16">
+      <c r="I25" s="11">
         <v>107744</v>
       </c>
-      <c r="J25" s="16">
+      <c r="J25" s="11">
         <v>59235</v>
       </c>
-      <c r="K25" s="16">
+      <c r="K25" s="11">
         <v>42224</v>
       </c>
-      <c r="L25" s="16">
+      <c r="L25" s="11">
         <v>41177</v>
       </c>
-      <c r="M25" s="16">
+      <c r="M25" s="11">
         <v>41371</v>
       </c>
-      <c r="N25" s="16">
+      <c r="N25" s="11">
         <v>42525</v>
       </c>
-      <c r="O25" s="16">
+      <c r="O25" s="11">
         <v>41418</v>
       </c>
-      <c r="P25" s="16">
+      <c r="P25" s="11">
         <v>40801</v>
       </c>
-      <c r="Q25" s="16">
+      <c r="Q25" s="11">
         <v>37616</v>
       </c>
-      <c r="R25" s="16">
+      <c r="R25" s="11">
         <v>39062</v>
       </c>
-      <c r="S25" s="16">
+      <c r="S25" s="11">
         <v>41577</v>
       </c>
-      <c r="T25" s="16">
+      <c r="T25" s="11">
         <v>41819</v>
       </c>
-      <c r="U25" s="16">
+      <c r="U25" s="11">
         <v>38904</v>
       </c>
-      <c r="V25" s="17">
+      <c r="V25" s="12">
         <v>38332</v>
       </c>
-      <c r="W25" s="17">
+      <c r="W25" s="12">
         <v>43635</v>
       </c>
-      <c r="X25" s="16">
+      <c r="X25" s="11">
         <v>54598</v>
       </c>
-      <c r="Y25" s="17">
+      <c r="Y25" s="12">
         <v>58760</v>
       </c>
-      <c r="Z25" s="16">
+      <c r="Z25" s="11">
         <v>62827</v>
       </c>
-      <c r="AA25" s="18">
+      <c r="AA25" s="13">
         <v>70673</v>
       </c>
-      <c r="AB25" s="18">
+      <c r="AB25" s="13">
         <v>81011</v>
       </c>
-      <c r="AC25" s="19">
+      <c r="AC25" s="23">
         <v>87121</v>
       </c>
-      <c r="AD25" s="20">
+      <c r="AD25" s="14">
         <v>88416</v>
       </c>
-      <c r="AE25" s="26">
+      <c r="AE25" s="15">
         <v>89604</v>
       </c>
-      <c r="AF25" s="27">
+      <c r="AF25" s="16">
         <v>91790</v>
       </c>
-      <c r="AG25" s="8">
+      <c r="AG25" s="22">
         <v>98296</v>
       </c>
-      <c r="AH25" s="5">
+      <c r="AH25" s="17">
         <v>108634</v>
       </c>
-      <c r="AI25" s="27">
+      <c r="AI25" s="16">
         <v>115273</v>
       </c>
-      <c r="AJ25" s="30">
+      <c r="AJ25" s="9">
         <v>112523</v>
       </c>
+      <c r="AK25" s="9">
+        <v>119893</v>
+      </c>
     </row>
     <row r="26" spans="1:37">
-      <c r="A26" s="44" t="s">
+      <c r="A26" s="49" t="s">
         <v>4</v>
       </c>
-      <c r="B26" s="5">
+      <c r="B26" s="17">
         <v>625</v>
       </c>
-      <c r="C26" s="5">
+      <c r="C26" s="17">
         <v>453</v>
       </c>
-      <c r="D26" s="5">
+      <c r="D26" s="17">
         <v>38</v>
       </c>
-      <c r="E26" s="5">
+      <c r="E26" s="17">
         <v>77</v>
       </c>
-      <c r="F26" s="5">
+      <c r="F26" s="17">
         <v>7</v>
       </c>
-      <c r="G26" s="5">
+      <c r="G26" s="17">
         <v>2</v>
       </c>
-      <c r="H26" s="5">
+      <c r="H26" s="17">
         <v>1</v>
       </c>
-      <c r="I26" s="5">
+      <c r="I26" s="17">
         <v>57</v>
       </c>
-      <c r="J26" s="5">
+      <c r="J26" s="17">
         <v>54</v>
       </c>
-      <c r="K26" s="5">
+      <c r="K26" s="17">
         <v>53</v>
       </c>
-      <c r="L26" s="6" t="s">
-[...5 lines deleted...]
-      <c r="N26" s="5">
+      <c r="L26" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M26" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N26" s="17">
         <v>60</v>
       </c>
-      <c r="O26" s="6" t="s">
-[...16 lines deleted...]
-      <c r="V26" s="6">
+      <c r="O26" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="P26" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="18"/>
+      <c r="R26" s="18"/>
+      <c r="S26" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="T26" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="U26" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="V26" s="18">
         <v>30</v>
       </c>
-      <c r="W26" s="6" t="s">
-[...5 lines deleted...]
-      <c r="Y26" s="21" t="s">
+      <c r="W26" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="X26" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="Z26" s="21" t="s">
-[...11 lines deleted...]
-      <c r="AD26" s="10">
+      <c r="Z26" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB26" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC26" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD26" s="21">
         <v>20</v>
       </c>
-      <c r="AE26" s="26">
+      <c r="AE26" s="15">
         <v>30</v>
       </c>
-      <c r="AF26" s="27">
+      <c r="AF26" s="16">
         <v>30</v>
       </c>
-      <c r="AG26" s="8">
+      <c r="AG26" s="22">
         <v>45</v>
       </c>
-      <c r="AH26" s="5">
+      <c r="AH26" s="17">
         <v>49</v>
       </c>
-      <c r="AI26" s="27">
+      <c r="AI26" s="16">
         <v>39</v>
       </c>
-      <c r="AJ26" s="30">
+      <c r="AJ26" s="9">
         <v>37</v>
       </c>
+      <c r="AK26" s="10" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="27" spans="1:37">
-      <c r="A27" s="44" t="s">
+      <c r="A27" s="49" t="s">
         <v>5</v>
       </c>
-      <c r="B27" s="5">
+      <c r="B27" s="17">
         <v>83389</v>
       </c>
-      <c r="C27" s="5">
+      <c r="C27" s="17">
         <v>78312</v>
       </c>
-      <c r="D27" s="5">
+      <c r="D27" s="17">
         <v>78542</v>
       </c>
-      <c r="E27" s="5">
+      <c r="E27" s="17">
         <v>75376</v>
       </c>
-      <c r="F27" s="5">
+      <c r="F27" s="17">
         <v>65623</v>
       </c>
-      <c r="G27" s="5">
+      <c r="G27" s="17">
         <v>49585</v>
       </c>
-      <c r="H27" s="5">
+      <c r="H27" s="17">
         <v>28524</v>
       </c>
-      <c r="I27" s="5">
+      <c r="I27" s="17">
         <v>10175</v>
       </c>
-      <c r="J27" s="5">
+      <c r="J27" s="17">
         <v>4651</v>
       </c>
-      <c r="K27" s="5">
+      <c r="K27" s="17">
         <v>3348</v>
       </c>
-      <c r="L27" s="5">
+      <c r="L27" s="17">
         <v>3970</v>
       </c>
-      <c r="M27" s="5">
+      <c r="M27" s="17">
         <v>4043</v>
       </c>
-      <c r="N27" s="5">
+      <c r="N27" s="17">
         <v>4205</v>
       </c>
-      <c r="O27" s="5">
+      <c r="O27" s="17">
         <v>3990</v>
       </c>
-      <c r="P27" s="5">
+      <c r="P27" s="17">
         <v>3448</v>
       </c>
-      <c r="Q27" s="5">
+      <c r="Q27" s="17">
         <v>2846</v>
       </c>
-      <c r="R27" s="5">
+      <c r="R27" s="17">
         <v>3128</v>
       </c>
-      <c r="S27" s="5">
+      <c r="S27" s="17">
         <v>3068</v>
       </c>
-      <c r="T27" s="5">
+      <c r="T27" s="17">
         <v>3459</v>
       </c>
-      <c r="U27" s="5">
+      <c r="U27" s="17">
         <v>3567</v>
       </c>
-      <c r="V27" s="6">
+      <c r="V27" s="18">
         <v>3261</v>
       </c>
-      <c r="W27" s="6">
+      <c r="W27" s="18">
         <v>3337</v>
       </c>
-      <c r="X27" s="5">
+      <c r="X27" s="17">
         <v>4202</v>
       </c>
-      <c r="Y27" s="6">
+      <c r="Y27" s="18">
         <v>4920</v>
       </c>
-      <c r="Z27" s="5">
+      <c r="Z27" s="17">
         <v>4886</v>
       </c>
-      <c r="AA27" s="7">
+      <c r="AA27" s="20">
         <v>5073</v>
       </c>
-      <c r="AB27" s="7">
+      <c r="AB27" s="20">
         <v>9102</v>
       </c>
-      <c r="AC27" s="23">
+      <c r="AC27" s="27">
         <v>4766</v>
       </c>
-      <c r="AD27" s="8">
+      <c r="AD27" s="22">
         <v>4813</v>
       </c>
-      <c r="AE27" s="26">
+      <c r="AE27" s="15">
         <v>3992</v>
       </c>
-      <c r="AF27" s="27">
+      <c r="AF27" s="16">
         <v>3166</v>
       </c>
-      <c r="AG27" s="8">
+      <c r="AG27" s="22">
         <v>3402</v>
       </c>
-      <c r="AH27" s="5">
+      <c r="AH27" s="17">
         <v>4158</v>
       </c>
-      <c r="AI27" s="27">
+      <c r="AI27" s="16">
         <v>3472</v>
       </c>
-      <c r="AJ27" s="30">
+      <c r="AJ27" s="9">
         <v>3131</v>
       </c>
+      <c r="AK27" s="9">
+        <v>3134</v>
+      </c>
     </row>
     <row r="28" spans="1:37">
-      <c r="A28" s="44" t="s">
+      <c r="A28" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="B28" s="5">
+      <c r="B28" s="17">
         <v>45655</v>
       </c>
-      <c r="C28" s="5">
+      <c r="C28" s="17">
         <v>43350</v>
       </c>
-      <c r="D28" s="5">
+      <c r="D28" s="17">
         <v>40580</v>
       </c>
-      <c r="E28" s="5">
+      <c r="E28" s="17">
         <v>34699</v>
       </c>
-      <c r="F28" s="5">
+      <c r="F28" s="17">
         <v>27334</v>
       </c>
-      <c r="G28" s="5">
+      <c r="G28" s="17">
         <v>19087</v>
       </c>
-      <c r="H28" s="5">
+      <c r="H28" s="17">
         <v>8692</v>
       </c>
-      <c r="I28" s="5">
+      <c r="I28" s="17">
         <v>3162</v>
       </c>
-      <c r="J28" s="5">
+      <c r="J28" s="17">
         <v>1753</v>
       </c>
-      <c r="K28" s="5">
+      <c r="K28" s="17">
         <v>1593</v>
       </c>
-      <c r="L28" s="5">
+      <c r="L28" s="17">
         <v>1452</v>
       </c>
-      <c r="M28" s="5">
+      <c r="M28" s="17">
         <v>1194</v>
       </c>
-      <c r="N28" s="5">
+      <c r="N28" s="17">
         <v>1093</v>
       </c>
-      <c r="O28" s="5">
+      <c r="O28" s="17">
         <v>715</v>
       </c>
-      <c r="P28" s="5">
+      <c r="P28" s="17">
         <v>547</v>
       </c>
-      <c r="Q28" s="5">
+      <c r="Q28" s="17">
         <v>686</v>
       </c>
-      <c r="R28" s="5">
+      <c r="R28" s="17">
         <v>1027</v>
       </c>
-      <c r="S28" s="5">
+      <c r="S28" s="17">
         <v>1994</v>
       </c>
-      <c r="T28" s="5">
+      <c r="T28" s="17">
         <v>2622</v>
       </c>
-      <c r="U28" s="5">
+      <c r="U28" s="17">
         <v>296</v>
       </c>
-      <c r="V28" s="6">
+      <c r="V28" s="18">
         <v>202</v>
       </c>
-      <c r="W28" s="6">
+      <c r="W28" s="18">
         <v>226</v>
       </c>
-      <c r="X28" s="5">
+      <c r="X28" s="17">
         <v>465</v>
       </c>
-      <c r="Y28" s="21">
+      <c r="Y28" s="24">
         <v>464</v>
       </c>
-      <c r="Z28" s="4">
+      <c r="Z28" s="19">
         <v>569</v>
       </c>
-      <c r="AA28" s="7">
+      <c r="AA28" s="20">
         <v>670</v>
       </c>
-      <c r="AB28" s="7">
+      <c r="AB28" s="20">
         <v>717</v>
       </c>
-      <c r="AC28" s="22">
+      <c r="AC28" s="25">
         <v>600</v>
       </c>
-      <c r="AD28" s="10">
+      <c r="AD28" s="21">
         <v>460</v>
       </c>
-      <c r="AE28" s="26">
+      <c r="AE28" s="15">
         <v>449</v>
       </c>
-      <c r="AF28" s="27">
+      <c r="AF28" s="16">
         <v>1359</v>
       </c>
-      <c r="AG28" s="8">
+      <c r="AG28" s="22">
         <v>1767</v>
       </c>
-      <c r="AH28" s="5">
+      <c r="AH28" s="17">
         <v>2161</v>
       </c>
-      <c r="AI28" s="27">
+      <c r="AI28" s="16">
         <v>2615</v>
       </c>
-      <c r="AJ28" s="30">
+      <c r="AJ28" s="9">
         <v>2673</v>
       </c>
+      <c r="AK28" s="9">
+        <v>3001</v>
+      </c>
     </row>
     <row r="29" spans="1:37">
-      <c r="A29" s="44" t="s">
+      <c r="A29" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="B29" s="5">
+      <c r="B29" s="17">
         <v>89090</v>
       </c>
-      <c r="C29" s="5">
+      <c r="C29" s="17">
         <v>83086</v>
       </c>
-      <c r="D29" s="5">
+      <c r="D29" s="17">
         <v>77059</v>
       </c>
-      <c r="E29" s="5">
+      <c r="E29" s="17">
         <v>64137</v>
       </c>
-      <c r="F29" s="5">
+      <c r="F29" s="17">
         <v>47892</v>
       </c>
-      <c r="G29" s="5">
+      <c r="G29" s="17">
         <v>35239</v>
       </c>
-      <c r="H29" s="5">
+      <c r="H29" s="17">
         <v>21350</v>
       </c>
-      <c r="I29" s="5">
+      <c r="I29" s="17">
         <v>9332</v>
       </c>
-      <c r="J29" s="5">
+      <c r="J29" s="17">
         <v>6634</v>
       </c>
-      <c r="K29" s="5">
+      <c r="K29" s="17">
         <v>4152</v>
       </c>
-      <c r="L29" s="5">
+      <c r="L29" s="17">
         <v>4409</v>
       </c>
-      <c r="M29" s="5">
+      <c r="M29" s="17">
         <v>4002</v>
       </c>
-      <c r="N29" s="5">
+      <c r="N29" s="17">
         <v>4005</v>
       </c>
-      <c r="O29" s="5">
+      <c r="O29" s="17">
         <v>4022</v>
       </c>
-      <c r="P29" s="5">
+      <c r="P29" s="17">
         <v>3708</v>
       </c>
-      <c r="Q29" s="5">
+      <c r="Q29" s="17">
         <v>3035</v>
       </c>
-      <c r="R29" s="5">
+      <c r="R29" s="17">
         <v>2736</v>
       </c>
-      <c r="S29" s="5">
+      <c r="S29" s="17">
         <v>2551</v>
       </c>
-      <c r="T29" s="5">
+      <c r="T29" s="17">
         <v>2743</v>
       </c>
-      <c r="U29" s="5">
+      <c r="U29" s="17">
         <v>3120</v>
       </c>
-      <c r="V29" s="6">
+      <c r="V29" s="18">
         <v>3026</v>
       </c>
-      <c r="W29" s="6">
+      <c r="W29" s="18">
         <v>3628</v>
       </c>
-      <c r="X29" s="5">
+      <c r="X29" s="17">
         <v>4168</v>
       </c>
-      <c r="Y29" s="6">
+      <c r="Y29" s="18">
         <v>4451</v>
       </c>
-      <c r="Z29" s="5">
+      <c r="Z29" s="17">
         <v>5554</v>
       </c>
-      <c r="AA29" s="7">
+      <c r="AA29" s="20">
         <v>5580</v>
       </c>
-      <c r="AB29" s="7">
+      <c r="AB29" s="20">
         <v>5285</v>
       </c>
-      <c r="AC29" s="23">
+      <c r="AC29" s="27">
         <v>6335</v>
       </c>
-      <c r="AD29" s="8">
+      <c r="AD29" s="22">
         <v>6920</v>
       </c>
-      <c r="AE29" s="26">
+      <c r="AE29" s="15">
         <v>7137</v>
       </c>
-      <c r="AF29" s="27">
+      <c r="AF29" s="16">
         <v>7724</v>
       </c>
-      <c r="AG29" s="8">
+      <c r="AG29" s="22">
         <v>8176</v>
       </c>
-      <c r="AH29" s="5">
+      <c r="AH29" s="17">
         <v>9346</v>
       </c>
-      <c r="AI29" s="27">
+      <c r="AI29" s="16">
         <v>9849</v>
       </c>
-      <c r="AJ29" s="30">
+      <c r="AJ29" s="9">
         <v>10664</v>
       </c>
+      <c r="AK29" s="9">
+        <v>11494</v>
+      </c>
     </row>
     <row r="30" spans="1:37">
-      <c r="A30" s="44" t="s">
+      <c r="A30" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="B30" s="5">
+      <c r="B30" s="17">
         <v>62495</v>
       </c>
-      <c r="C30" s="5">
+      <c r="C30" s="17">
         <v>58857</v>
       </c>
-      <c r="D30" s="5">
+      <c r="D30" s="17">
         <v>58946</v>
       </c>
-      <c r="E30" s="5">
+      <c r="E30" s="17">
         <v>43506</v>
       </c>
-      <c r="F30" s="5">
+      <c r="F30" s="17">
         <v>31118</v>
       </c>
-      <c r="G30" s="5">
+      <c r="G30" s="17">
         <v>21345</v>
       </c>
-      <c r="H30" s="5">
+      <c r="H30" s="17">
         <v>14234</v>
       </c>
-      <c r="I30" s="5">
+      <c r="I30" s="17">
         <v>5435</v>
       </c>
-      <c r="J30" s="5">
+      <c r="J30" s="17">
         <v>2500</v>
       </c>
-      <c r="K30" s="5">
+      <c r="K30" s="17">
         <v>1979</v>
       </c>
-      <c r="L30" s="5">
+      <c r="L30" s="17">
         <v>1744</v>
       </c>
-      <c r="M30" s="5">
+      <c r="M30" s="17">
         <v>1689</v>
       </c>
-      <c r="N30" s="5">
+      <c r="N30" s="17">
         <v>2057</v>
       </c>
-      <c r="O30" s="5">
+      <c r="O30" s="17">
         <v>1960</v>
       </c>
-      <c r="P30" s="5">
+      <c r="P30" s="17">
         <v>2132</v>
       </c>
-      <c r="Q30" s="5">
+      <c r="Q30" s="17">
         <v>2320</v>
       </c>
-      <c r="R30" s="5">
+      <c r="R30" s="17">
         <v>2828</v>
       </c>
-      <c r="S30" s="5">
+      <c r="S30" s="17">
         <v>3154</v>
       </c>
-      <c r="T30" s="5">
+      <c r="T30" s="17">
         <v>3332</v>
       </c>
-      <c r="U30" s="5">
+      <c r="U30" s="17">
         <v>3486</v>
       </c>
-      <c r="V30" s="6">
+      <c r="V30" s="18">
         <v>3404</v>
       </c>
-      <c r="W30" s="6">
+      <c r="W30" s="18">
         <v>3883</v>
       </c>
-      <c r="X30" s="5">
+      <c r="X30" s="17">
         <v>5130</v>
       </c>
-      <c r="Y30" s="6">
+      <c r="Y30" s="18">
         <v>5657</v>
       </c>
-      <c r="Z30" s="5">
+      <c r="Z30" s="17">
         <v>6270</v>
       </c>
-      <c r="AA30" s="7">
+      <c r="AA30" s="20">
         <v>7035</v>
       </c>
-      <c r="AB30" s="7">
+      <c r="AB30" s="20">
         <v>7161</v>
       </c>
-      <c r="AC30" s="23">
+      <c r="AC30" s="27">
         <v>7890</v>
       </c>
-      <c r="AD30" s="8">
+      <c r="AD30" s="22">
         <v>7734</v>
       </c>
-      <c r="AE30" s="26">
+      <c r="AE30" s="15">
         <v>7890</v>
       </c>
-      <c r="AF30" s="27">
+      <c r="AF30" s="16">
         <v>8625</v>
       </c>
-      <c r="AG30" s="8">
+      <c r="AG30" s="22">
         <v>8871</v>
       </c>
-      <c r="AH30" s="5">
+      <c r="AH30" s="17">
         <v>8505</v>
       </c>
-      <c r="AI30" s="27">
+      <c r="AI30" s="16">
         <v>9041</v>
       </c>
-      <c r="AJ30" s="30">
+      <c r="AJ30" s="9">
         <v>10359</v>
       </c>
+      <c r="AK30" s="9">
+        <v>11071</v>
+      </c>
     </row>
     <row r="31" spans="1:37">
-      <c r="A31" s="44" t="s">
+      <c r="A31" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="B31" s="5">
+      <c r="B31" s="17">
         <v>79353</v>
       </c>
-      <c r="C31" s="5">
+      <c r="C31" s="17">
         <v>71039</v>
       </c>
-      <c r="D31" s="5">
+      <c r="D31" s="17">
         <v>63012</v>
       </c>
-      <c r="E31" s="5">
+      <c r="E31" s="17">
         <v>48459</v>
       </c>
-      <c r="F31" s="5">
+      <c r="F31" s="17">
         <v>36076</v>
       </c>
-      <c r="G31" s="5">
+      <c r="G31" s="17">
         <v>23117</v>
       </c>
-      <c r="H31" s="5">
+      <c r="H31" s="17">
         <v>7889</v>
       </c>
-      <c r="I31" s="5">
+      <c r="I31" s="17">
         <v>1707</v>
       </c>
-      <c r="J31" s="5">
+      <c r="J31" s="17">
         <v>249</v>
       </c>
-      <c r="K31" s="5">
+      <c r="K31" s="17">
         <v>75</v>
       </c>
-      <c r="L31" s="5">
+      <c r="L31" s="17">
         <v>70</v>
       </c>
-      <c r="M31" s="5">
+      <c r="M31" s="17">
         <v>60</v>
       </c>
-      <c r="N31" s="6" t="s">
-[...22 lines deleted...]
-      <c r="W31" s="6">
+      <c r="N31" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O31" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="P31" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="18"/>
+      <c r="R31" s="18"/>
+      <c r="S31" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="T31" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="U31" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="V31" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="W31" s="18">
         <v>461</v>
       </c>
-      <c r="X31" s="5">
+      <c r="X31" s="17">
         <v>1395</v>
       </c>
-      <c r="Y31" s="6">
+      <c r="Y31" s="18">
         <v>1599</v>
       </c>
-      <c r="Z31" s="5">
+      <c r="Z31" s="17">
         <v>2088</v>
       </c>
-      <c r="AA31" s="7">
+      <c r="AA31" s="20">
         <v>2925</v>
       </c>
-      <c r="AB31" s="7">
+      <c r="AB31" s="20">
         <v>2753</v>
       </c>
-      <c r="AC31" s="23">
+      <c r="AC31" s="27">
         <v>3546</v>
       </c>
-      <c r="AD31" s="8">
+      <c r="AD31" s="22">
         <v>3984</v>
       </c>
-      <c r="AE31" s="26">
+      <c r="AE31" s="15">
         <v>4353</v>
       </c>
-      <c r="AF31" s="27">
+      <c r="AF31" s="16">
         <v>3720</v>
       </c>
-      <c r="AG31" s="8">
+      <c r="AG31" s="22">
         <v>3312</v>
       </c>
-      <c r="AH31" s="5">
+      <c r="AH31" s="17">
         <v>4418</v>
       </c>
-      <c r="AI31" s="27">
+      <c r="AI31" s="16">
         <v>4424</v>
       </c>
-      <c r="AJ31" s="30">
+      <c r="AJ31" s="9">
         <v>3609</v>
       </c>
+      <c r="AK31" s="9">
+        <v>4335</v>
+      </c>
     </row>
     <row r="32" spans="1:37">
-      <c r="A32" s="44" t="s">
+      <c r="A32" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="B32" s="5">
+      <c r="B32" s="17">
         <v>77257</v>
       </c>
-      <c r="C32" s="5">
+      <c r="C32" s="17">
         <v>71795</v>
       </c>
-      <c r="D32" s="5">
+      <c r="D32" s="17">
         <v>69457</v>
       </c>
-      <c r="E32" s="5">
+      <c r="E32" s="17">
         <v>57727</v>
       </c>
-      <c r="F32" s="5">
+      <c r="F32" s="17">
         <v>40470</v>
       </c>
-      <c r="G32" s="5">
+      <c r="G32" s="17">
         <v>29682</v>
       </c>
-      <c r="H32" s="5">
+      <c r="H32" s="17">
         <v>21561</v>
       </c>
-      <c r="I32" s="5">
+      <c r="I32" s="17">
         <v>16570</v>
       </c>
-      <c r="J32" s="5">
+      <c r="J32" s="17">
         <v>11724</v>
       </c>
-      <c r="K32" s="5">
+      <c r="K32" s="17">
         <v>9622</v>
       </c>
-      <c r="L32" s="5">
+      <c r="L32" s="17">
         <v>7878</v>
       </c>
-      <c r="M32" s="5">
+      <c r="M32" s="17">
         <v>8125</v>
       </c>
-      <c r="N32" s="5">
+      <c r="N32" s="17">
         <v>8328</v>
       </c>
-      <c r="O32" s="5">
+      <c r="O32" s="17">
         <v>8330</v>
       </c>
-      <c r="P32" s="5">
+      <c r="P32" s="17">
         <v>8548</v>
       </c>
-      <c r="Q32" s="5">
+      <c r="Q32" s="17">
         <v>9078</v>
       </c>
-      <c r="R32" s="5">
+      <c r="R32" s="17">
         <v>9079</v>
       </c>
-      <c r="S32" s="5">
+      <c r="S32" s="17">
         <v>10309</v>
       </c>
-      <c r="T32" s="5">
+      <c r="T32" s="17">
         <v>9454</v>
       </c>
-      <c r="U32" s="5">
+      <c r="U32" s="17">
         <v>9045</v>
       </c>
-      <c r="V32" s="6">
+      <c r="V32" s="18">
         <v>9817</v>
       </c>
-      <c r="W32" s="6">
+      <c r="W32" s="18">
         <v>10647</v>
       </c>
-      <c r="X32" s="5">
+      <c r="X32" s="17">
         <v>13151</v>
       </c>
-      <c r="Y32" s="6">
+      <c r="Y32" s="18">
         <v>13345</v>
       </c>
-      <c r="Z32" s="5">
+      <c r="Z32" s="17">
         <v>12805</v>
       </c>
-      <c r="AA32" s="7">
+      <c r="AA32" s="20">
         <v>14006</v>
       </c>
-      <c r="AB32" s="7">
+      <c r="AB32" s="20">
         <v>14069</v>
       </c>
-      <c r="AC32" s="23">
+      <c r="AC32" s="27">
         <v>15372</v>
       </c>
-      <c r="AD32" s="8">
+      <c r="AD32" s="22">
         <v>14816</v>
       </c>
-      <c r="AE32" s="26">
+      <c r="AE32" s="15">
         <v>15202</v>
       </c>
-      <c r="AF32" s="27">
+      <c r="AF32" s="16">
         <v>16247</v>
       </c>
-      <c r="AG32" s="8">
+      <c r="AG32" s="22">
         <v>18330</v>
       </c>
-      <c r="AH32" s="5">
+      <c r="AH32" s="17">
         <v>20972</v>
       </c>
-      <c r="AI32" s="27">
+      <c r="AI32" s="16">
         <v>22078</v>
       </c>
-      <c r="AJ32" s="30">
+      <c r="AJ32" s="9">
         <v>21558</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="44" t="s">
+      <c r="AK32" s="9">
+        <v>22508</v>
+      </c>
+    </row>
+    <row r="33" spans="1:37">
+      <c r="A33" s="49" t="s">
         <v>11</v>
       </c>
-      <c r="B33" s="5">
+      <c r="B33" s="17">
         <v>44969</v>
       </c>
-      <c r="C33" s="5">
+      <c r="C33" s="17">
         <v>47732</v>
       </c>
-      <c r="D33" s="5">
+      <c r="D33" s="17">
         <v>49019</v>
       </c>
-      <c r="E33" s="5">
+      <c r="E33" s="17">
         <v>39644</v>
       </c>
-      <c r="F33" s="5">
+      <c r="F33" s="17">
         <v>27061</v>
       </c>
-      <c r="G33" s="5">
+      <c r="G33" s="17">
         <v>19744</v>
       </c>
-      <c r="H33" s="5">
+      <c r="H33" s="17">
         <v>11499</v>
       </c>
-      <c r="I33" s="5">
+      <c r="I33" s="17">
         <v>4425</v>
       </c>
-      <c r="J33" s="5">
+      <c r="J33" s="17">
         <v>1438</v>
       </c>
-      <c r="K33" s="5">
+      <c r="K33" s="17">
         <v>684</v>
       </c>
-      <c r="L33" s="5">
+      <c r="L33" s="17">
         <v>899</v>
       </c>
-      <c r="M33" s="5">
+      <c r="M33" s="17">
         <v>1141</v>
       </c>
-      <c r="N33" s="5">
+      <c r="N33" s="17">
         <v>1045</v>
       </c>
-      <c r="O33" s="5">
+      <c r="O33" s="17">
         <v>796</v>
       </c>
-      <c r="P33" s="5">
+      <c r="P33" s="17">
         <v>682</v>
       </c>
-      <c r="Q33" s="5">
+      <c r="Q33" s="17">
         <v>257</v>
       </c>
-      <c r="R33" s="5">
+      <c r="R33" s="17">
         <v>177</v>
       </c>
-      <c r="S33" s="5">
+      <c r="S33" s="17">
         <v>158</v>
       </c>
-      <c r="T33" s="5">
+      <c r="T33" s="17">
         <v>141</v>
       </c>
-      <c r="U33" s="5">
+      <c r="U33" s="17">
         <v>307</v>
       </c>
-      <c r="V33" s="6">
+      <c r="V33" s="18">
         <v>307</v>
       </c>
-      <c r="W33" s="6">
+      <c r="W33" s="18">
         <v>393</v>
       </c>
-      <c r="X33" s="5">
+      <c r="X33" s="17">
         <v>2086</v>
       </c>
-      <c r="Y33" s="6">
+      <c r="Y33" s="18">
         <v>3076</v>
       </c>
-      <c r="Z33" s="5">
+      <c r="Z33" s="17">
         <v>3750</v>
       </c>
-      <c r="AA33" s="7">
+      <c r="AA33" s="20">
         <v>4122</v>
       </c>
-      <c r="AB33" s="7">
+      <c r="AB33" s="20">
         <v>4108</v>
       </c>
-      <c r="AC33" s="23">
+      <c r="AC33" s="27">
         <v>4501</v>
       </c>
-      <c r="AD33" s="8">
+      <c r="AD33" s="22">
         <v>5018</v>
       </c>
-      <c r="AE33" s="26">
+      <c r="AE33" s="15">
         <v>6090</v>
       </c>
-      <c r="AF33" s="27">
+      <c r="AF33" s="16">
         <v>6627</v>
       </c>
-      <c r="AG33" s="8">
+      <c r="AG33" s="22">
         <v>7077</v>
       </c>
-      <c r="AH33" s="5">
+      <c r="AH33" s="17">
         <v>8456</v>
       </c>
-      <c r="AI33" s="27">
+      <c r="AI33" s="16">
         <v>8739</v>
       </c>
-      <c r="AJ33" s="30">
+      <c r="AJ33" s="9">
         <v>8731</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="44" t="s">
+      <c r="AK33" s="9">
+        <v>8856</v>
+      </c>
+    </row>
+    <row r="34" spans="1:37">
+      <c r="A34" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="B34" s="5">
+      <c r="B34" s="17">
         <v>46175</v>
       </c>
-      <c r="C34" s="5">
+      <c r="C34" s="17">
         <v>40878</v>
       </c>
-      <c r="D34" s="5">
+      <c r="D34" s="17">
         <v>39123</v>
       </c>
-      <c r="E34" s="5">
+      <c r="E34" s="17">
         <v>33743</v>
       </c>
-      <c r="F34" s="5">
+      <c r="F34" s="17">
         <v>24455</v>
       </c>
-      <c r="G34" s="5">
+      <c r="G34" s="17">
         <v>15718</v>
       </c>
-      <c r="H34" s="5">
+      <c r="H34" s="17">
         <v>2254</v>
       </c>
-      <c r="I34" s="5">
+      <c r="I34" s="17">
         <v>329</v>
       </c>
-      <c r="J34" s="5">
+      <c r="J34" s="17">
         <v>156</v>
       </c>
-      <c r="K34" s="5">
+      <c r="K34" s="17">
         <v>60</v>
       </c>
-      <c r="L34" s="5">
+      <c r="L34" s="17">
         <v>8</v>
       </c>
-      <c r="M34" s="5">
+      <c r="M34" s="17">
         <v>105</v>
       </c>
-      <c r="N34" s="5">
+      <c r="N34" s="17">
         <v>97</v>
       </c>
-      <c r="O34" s="5">
+      <c r="O34" s="17">
         <v>85</v>
       </c>
-      <c r="P34" s="6" t="s">
-[...16 lines deleted...]
-      <c r="W34" s="6">
+      <c r="P34" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="18"/>
+      <c r="R34" s="18"/>
+      <c r="S34" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="T34" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="U34" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="V34" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="W34" s="18">
         <v>26</v>
       </c>
-      <c r="X34" s="5">
+      <c r="X34" s="17">
         <v>262</v>
       </c>
-      <c r="Y34" s="21">
+      <c r="Y34" s="24">
         <v>418</v>
       </c>
-      <c r="Z34" s="4">
+      <c r="Z34" s="19">
         <v>897</v>
       </c>
-      <c r="AA34" s="7">
+      <c r="AA34" s="20">
         <v>2715</v>
       </c>
-      <c r="AB34" s="7">
+      <c r="AB34" s="20">
         <v>5346</v>
       </c>
-      <c r="AC34" s="23">
+      <c r="AC34" s="27">
         <v>5379</v>
       </c>
-      <c r="AD34" s="8">
+      <c r="AD34" s="22">
         <v>5376</v>
       </c>
-      <c r="AE34" s="26">
+      <c r="AE34" s="15">
         <v>5113</v>
       </c>
-      <c r="AF34" s="27">
+      <c r="AF34" s="16">
         <v>4132</v>
       </c>
-      <c r="AG34" s="8">
+      <c r="AG34" s="22">
         <v>3480</v>
       </c>
-      <c r="AH34" s="5">
+      <c r="AH34" s="17">
         <v>4548</v>
       </c>
-      <c r="AI34" s="27">
+      <c r="AI34" s="16">
         <v>3375</v>
       </c>
-      <c r="AJ34" s="30">
+      <c r="AJ34" s="9">
         <v>3437</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="44" t="s">
+      <c r="AK34" s="9">
+        <v>3430</v>
+      </c>
+    </row>
+    <row r="35" spans="1:37">
+      <c r="A35" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="B35" s="5">
+      <c r="B35" s="17">
         <v>55758</v>
       </c>
-      <c r="C35" s="5">
+      <c r="C35" s="17">
         <v>51845</v>
       </c>
-      <c r="D35" s="5">
+      <c r="D35" s="17">
         <v>46969</v>
       </c>
-      <c r="E35" s="5">
+      <c r="E35" s="17">
         <v>37953</v>
       </c>
-      <c r="F35" s="5">
+      <c r="F35" s="17">
         <v>26523</v>
       </c>
-      <c r="G35" s="5">
+      <c r="G35" s="17">
         <v>18469</v>
       </c>
-      <c r="H35" s="5">
+      <c r="H35" s="17">
         <v>15411</v>
       </c>
-      <c r="I35" s="5">
+      <c r="I35" s="17">
         <v>11678</v>
       </c>
-      <c r="J35" s="5">
+      <c r="J35" s="17">
         <v>8439</v>
       </c>
-      <c r="K35" s="5">
+      <c r="K35" s="17">
         <v>6387</v>
       </c>
-      <c r="L35" s="5">
+      <c r="L35" s="17">
         <v>6383</v>
       </c>
-      <c r="M35" s="5">
+      <c r="M35" s="17">
         <v>5359</v>
       </c>
-      <c r="N35" s="5">
+      <c r="N35" s="17">
         <v>5746</v>
       </c>
-      <c r="O35" s="5">
+      <c r="O35" s="17">
         <v>6190</v>
       </c>
-      <c r="P35" s="5">
+      <c r="P35" s="17">
         <v>5914</v>
       </c>
-      <c r="Q35" s="5">
+      <c r="Q35" s="17">
         <v>5362</v>
       </c>
-      <c r="R35" s="5">
+      <c r="R35" s="17">
         <v>5469</v>
       </c>
-      <c r="S35" s="5">
+      <c r="S35" s="17">
         <v>5352</v>
       </c>
-      <c r="T35" s="5">
+      <c r="T35" s="17">
         <v>5181</v>
       </c>
-      <c r="U35" s="5">
+      <c r="U35" s="17">
         <v>4666</v>
       </c>
-      <c r="V35" s="6">
+      <c r="V35" s="18">
         <v>4239</v>
       </c>
-      <c r="W35" s="6">
+      <c r="W35" s="18">
         <v>4702</v>
       </c>
-      <c r="X35" s="5">
+      <c r="X35" s="17">
         <v>4574</v>
       </c>
-      <c r="Y35" s="6">
+      <c r="Y35" s="18">
         <v>4505</v>
       </c>
-      <c r="Z35" s="5">
+      <c r="Z35" s="17">
         <v>4527</v>
       </c>
-      <c r="AA35" s="7">
+      <c r="AA35" s="20">
         <v>4561</v>
       </c>
-      <c r="AB35" s="7">
+      <c r="AB35" s="20">
         <v>4185</v>
       </c>
-      <c r="AC35" s="23">
+      <c r="AC35" s="27">
         <v>4506</v>
       </c>
-      <c r="AD35" s="8">
+      <c r="AD35" s="22">
         <v>5295</v>
       </c>
-      <c r="AE35" s="26">
+      <c r="AE35" s="15">
         <v>5625</v>
       </c>
-      <c r="AF35" s="27">
+      <c r="AF35" s="16">
         <v>5950</v>
       </c>
-      <c r="AG35" s="8">
+      <c r="AG35" s="22">
         <v>6809</v>
       </c>
-      <c r="AH35" s="5">
+      <c r="AH35" s="17">
         <v>7339</v>
       </c>
-      <c r="AI35" s="27">
+      <c r="AI35" s="16">
         <v>8521</v>
       </c>
-      <c r="AJ35" s="30">
+      <c r="AJ35" s="9">
         <v>8059</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="44" t="s">
+      <c r="AK35" s="9">
+        <v>8362</v>
+      </c>
+    </row>
+    <row r="36" spans="1:37">
+      <c r="A36" s="49" t="s">
         <v>14</v>
       </c>
-      <c r="B36" s="5">
+      <c r="B36" s="17">
         <v>122900</v>
       </c>
-      <c r="C36" s="5">
+      <c r="C36" s="17">
         <v>118989</v>
       </c>
-      <c r="D36" s="5">
+      <c r="D36" s="17">
         <v>116232</v>
       </c>
-      <c r="E36" s="5">
+      <c r="E36" s="17">
         <v>107766</v>
       </c>
-      <c r="F36" s="5">
+      <c r="F36" s="17">
         <v>94188</v>
       </c>
-      <c r="G36" s="5">
+      <c r="G36" s="17">
         <v>72476</v>
       </c>
-      <c r="H36" s="5">
+      <c r="H36" s="17">
         <v>51906</v>
       </c>
-      <c r="I36" s="5">
+      <c r="I36" s="17">
         <v>23372</v>
       </c>
-      <c r="J36" s="5">
+      <c r="J36" s="17">
         <v>13819</v>
       </c>
-      <c r="K36" s="5">
+      <c r="K36" s="17">
         <v>10416</v>
       </c>
-      <c r="L36" s="5">
+      <c r="L36" s="17">
         <v>10333</v>
       </c>
-      <c r="M36" s="5">
+      <c r="M36" s="17">
         <v>11783</v>
       </c>
-      <c r="N36" s="5">
+      <c r="N36" s="17">
         <v>12457</v>
       </c>
-      <c r="O36" s="5">
+      <c r="O36" s="17">
         <v>11802</v>
       </c>
-      <c r="P36" s="5">
+      <c r="P36" s="17">
         <v>12271</v>
       </c>
-      <c r="Q36" s="5">
+      <c r="Q36" s="17">
         <v>11583</v>
       </c>
-      <c r="R36" s="5">
+      <c r="R36" s="17">
         <v>12106</v>
       </c>
-      <c r="S36" s="5">
+      <c r="S36" s="17">
         <v>12247</v>
       </c>
-      <c r="T36" s="5">
+      <c r="T36" s="17">
         <v>11627</v>
       </c>
-      <c r="U36" s="5">
+      <c r="U36" s="17">
         <v>11395</v>
       </c>
-      <c r="V36" s="6">
+      <c r="V36" s="18">
         <v>11398</v>
       </c>
-      <c r="W36" s="6">
+      <c r="W36" s="18">
         <v>13305</v>
       </c>
-      <c r="X36" s="5">
+      <c r="X36" s="17">
         <v>13680</v>
       </c>
-      <c r="Y36" s="6">
+      <c r="Y36" s="18">
         <v>13870</v>
       </c>
-      <c r="Z36" s="5">
+      <c r="Z36" s="17">
         <v>13237</v>
       </c>
-      <c r="AA36" s="7">
+      <c r="AA36" s="20">
         <v>13704</v>
       </c>
-      <c r="AB36" s="7">
+      <c r="AB36" s="20">
         <v>15725</v>
       </c>
-      <c r="AC36" s="23">
+      <c r="AC36" s="27">
         <v>14906</v>
       </c>
-      <c r="AD36" s="8">
+      <c r="AD36" s="22">
         <v>15694</v>
       </c>
-      <c r="AE36" s="26">
+      <c r="AE36" s="15">
         <v>15402</v>
       </c>
-      <c r="AF36" s="27">
+      <c r="AF36" s="16">
         <v>14417</v>
       </c>
-      <c r="AG36" s="8">
+      <c r="AG36" s="22">
         <v>15127</v>
       </c>
-      <c r="AH36" s="5">
+      <c r="AH36" s="17">
         <v>14222</v>
       </c>
-      <c r="AI36" s="27">
+      <c r="AI36" s="16">
         <v>14713</v>
       </c>
-      <c r="AJ36" s="30">
+      <c r="AJ36" s="9">
         <v>15928</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="44" t="s">
+      <c r="AK36" s="9">
+        <v>18638</v>
+      </c>
+    </row>
+    <row r="37" spans="1:37">
+      <c r="A37" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="B37" s="5">
+      <c r="B37" s="17">
         <v>38326</v>
       </c>
-      <c r="C37" s="5">
+      <c r="C37" s="17">
         <v>33803</v>
       </c>
-      <c r="D37" s="5">
+      <c r="D37" s="17">
         <v>31431</v>
       </c>
-      <c r="E37" s="5">
+      <c r="E37" s="17">
         <v>25217</v>
       </c>
-      <c r="F37" s="5">
+      <c r="F37" s="17">
         <v>18399</v>
       </c>
-      <c r="G37" s="5">
+      <c r="G37" s="17">
         <v>11545</v>
       </c>
-      <c r="H37" s="5">
+      <c r="H37" s="17">
         <v>7178</v>
       </c>
-      <c r="I37" s="5">
+      <c r="I37" s="17">
         <v>2269</v>
       </c>
-      <c r="J37" s="5">
+      <c r="J37" s="17">
         <v>765</v>
       </c>
-      <c r="K37" s="5">
+      <c r="K37" s="17">
         <v>276</v>
       </c>
-      <c r="L37" s="5">
+      <c r="L37" s="17">
         <v>197</v>
       </c>
-      <c r="M37" s="5">
+      <c r="M37" s="17">
         <v>111</v>
       </c>
-      <c r="N37" s="5">
+      <c r="N37" s="17">
         <v>5</v>
       </c>
-      <c r="O37" s="5">
+      <c r="O37" s="17">
         <v>2</v>
       </c>
-      <c r="P37" s="6" t="s">
-[...3 lines deleted...]
-      <c r="R37" s="5">
+      <c r="P37" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="18"/>
+      <c r="R37" s="17">
         <v>163</v>
       </c>
-      <c r="S37" s="5">
+      <c r="S37" s="17">
         <v>380</v>
       </c>
-      <c r="T37" s="5">
+      <c r="T37" s="17">
         <v>892</v>
       </c>
-      <c r="U37" s="5">
+      <c r="U37" s="17">
         <v>943</v>
       </c>
-      <c r="V37" s="6">
+      <c r="V37" s="18">
         <v>637</v>
       </c>
-      <c r="W37" s="6">
+      <c r="W37" s="18">
         <v>776</v>
       </c>
-      <c r="X37" s="5">
+      <c r="X37" s="17">
         <v>1631</v>
       </c>
-      <c r="Y37" s="6">
+      <c r="Y37" s="18">
         <v>1876</v>
       </c>
-      <c r="Z37" s="5">
+      <c r="Z37" s="17">
         <v>2487</v>
       </c>
-      <c r="AA37" s="7">
+      <c r="AA37" s="20">
         <v>2976</v>
       </c>
-      <c r="AB37" s="7">
+      <c r="AB37" s="20">
         <v>2892</v>
       </c>
-      <c r="AC37" s="23">
+      <c r="AC37" s="27">
         <v>3132</v>
       </c>
-      <c r="AD37" s="8">
+      <c r="AD37" s="22">
         <v>3465</v>
       </c>
-      <c r="AE37" s="26">
+      <c r="AE37" s="15">
         <v>3490</v>
       </c>
-      <c r="AF37" s="27">
+      <c r="AF37" s="16">
         <v>3887</v>
       </c>
-      <c r="AG37" s="8">
+      <c r="AG37" s="22">
         <v>3092</v>
       </c>
-      <c r="AH37" s="5">
+      <c r="AH37" s="17">
         <v>3120</v>
       </c>
-      <c r="AI37" s="27">
+      <c r="AI37" s="16">
         <v>2167</v>
       </c>
-      <c r="AJ37" s="30">
+      <c r="AJ37" s="9">
         <v>2167</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="44" t="s">
+      <c r="AK37" s="9">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="38" spans="1:37">
+      <c r="A38" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="B38" s="5">
+      <c r="B38" s="17">
         <v>53675</v>
       </c>
-      <c r="C38" s="5">
+      <c r="C38" s="17">
         <v>48305</v>
       </c>
-      <c r="D38" s="5">
+      <c r="D38" s="17">
         <v>50264</v>
       </c>
-      <c r="E38" s="5">
+      <c r="E38" s="17">
         <v>42853</v>
       </c>
-      <c r="F38" s="5">
+      <c r="F38" s="17">
         <v>39711</v>
       </c>
-      <c r="G38" s="5">
+      <c r="G38" s="17">
         <v>30819</v>
       </c>
-      <c r="H38" s="5">
+      <c r="H38" s="17">
         <v>14478</v>
       </c>
-      <c r="I38" s="5">
+      <c r="I38" s="17">
         <v>4497</v>
       </c>
-      <c r="J38" s="5">
+      <c r="J38" s="17">
         <v>469</v>
       </c>
-      <c r="K38" s="5">
+      <c r="K38" s="17">
         <v>61</v>
       </c>
-      <c r="L38" s="5">
+      <c r="L38" s="17">
         <v>78</v>
       </c>
-      <c r="M38" s="5">
+      <c r="M38" s="17">
         <v>41</v>
       </c>
-      <c r="N38" s="5">
+      <c r="N38" s="17">
         <v>27</v>
       </c>
-      <c r="O38" s="5">
+      <c r="O38" s="17">
         <v>27</v>
       </c>
-      <c r="P38" s="5">
+      <c r="P38" s="17">
         <v>31</v>
       </c>
-      <c r="Q38" s="6"/>
-[...4 lines deleted...]
-      <c r="T38" s="5">
+      <c r="Q38" s="18"/>
+      <c r="R38" s="18"/>
+      <c r="S38" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="T38" s="17">
         <v>96</v>
       </c>
-      <c r="U38" s="5">
+      <c r="U38" s="17">
         <v>96</v>
       </c>
-      <c r="V38" s="6">
+      <c r="V38" s="18">
         <v>122</v>
       </c>
-      <c r="W38" s="6">
+      <c r="W38" s="18">
         <v>110</v>
       </c>
-      <c r="X38" s="5">
+      <c r="X38" s="17">
         <v>122</v>
       </c>
-      <c r="Y38" s="21">
+      <c r="Y38" s="24">
         <v>43</v>
       </c>
-      <c r="Z38" s="4">
+      <c r="Z38" s="19">
         <v>92</v>
       </c>
-      <c r="AA38" s="7">
+      <c r="AA38" s="20">
         <v>219</v>
       </c>
-      <c r="AB38" s="7">
+      <c r="AB38" s="20">
         <v>240</v>
       </c>
-      <c r="AC38" s="23">
+      <c r="AC38" s="27">
         <v>4825</v>
       </c>
-      <c r="AD38" s="8">
+      <c r="AD38" s="22">
         <v>3617</v>
       </c>
-      <c r="AE38" s="26">
+      <c r="AE38" s="15">
         <v>4115</v>
       </c>
-      <c r="AF38" s="27">
+      <c r="AF38" s="16">
         <v>5069</v>
       </c>
-      <c r="AG38" s="8">
+      <c r="AG38" s="22">
         <v>7438</v>
       </c>
-      <c r="AH38" s="5">
+      <c r="AH38" s="17">
         <v>10328</v>
       </c>
-      <c r="AI38" s="27">
+      <c r="AI38" s="16">
         <v>12506</v>
       </c>
-      <c r="AJ38" s="30">
+      <c r="AJ38" s="9">
         <v>8954</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="44" t="s">
+      <c r="AK38" s="9">
+        <v>9032</v>
+      </c>
+    </row>
+    <row r="39" spans="1:37">
+      <c r="A39" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="B39" s="5">
+      <c r="B39" s="17">
         <v>87049</v>
       </c>
-      <c r="C39" s="5">
+      <c r="C39" s="17">
         <v>82773</v>
       </c>
-      <c r="D39" s="5">
+      <c r="D39" s="17">
         <v>81419</v>
       </c>
-      <c r="E39" s="5">
+      <c r="E39" s="17">
         <v>75942</v>
       </c>
-      <c r="F39" s="5">
+      <c r="F39" s="17">
         <v>64395</v>
       </c>
-      <c r="G39" s="5">
+      <c r="G39" s="17">
         <v>51173</v>
       </c>
-      <c r="H39" s="5">
+      <c r="H39" s="17">
         <v>34786</v>
       </c>
-      <c r="I39" s="5">
+      <c r="I39" s="17">
         <v>14736</v>
       </c>
-      <c r="J39" s="5">
+      <c r="J39" s="17">
         <v>6584</v>
       </c>
-      <c r="K39" s="5">
+      <c r="K39" s="17">
         <v>3518</v>
       </c>
-      <c r="L39" s="5">
+      <c r="L39" s="17">
         <v>3756</v>
       </c>
-      <c r="M39" s="5">
+      <c r="M39" s="17">
         <v>3718</v>
       </c>
-      <c r="N39" s="5">
+      <c r="N39" s="17">
         <v>3400</v>
       </c>
-      <c r="O39" s="5">
+      <c r="O39" s="17">
         <v>3499</v>
       </c>
-      <c r="P39" s="5">
+      <c r="P39" s="17">
         <v>3520</v>
       </c>
-      <c r="Q39" s="5">
+      <c r="Q39" s="17">
         <v>2449</v>
       </c>
-      <c r="R39" s="5">
+      <c r="R39" s="17">
         <v>2349</v>
       </c>
-      <c r="S39" s="5">
+      <c r="S39" s="17">
         <v>2364</v>
       </c>
-      <c r="T39" s="5">
+      <c r="T39" s="17">
         <v>2272</v>
       </c>
-      <c r="U39" s="5">
+      <c r="U39" s="17">
         <v>1983</v>
       </c>
-      <c r="V39" s="6">
+      <c r="V39" s="18">
         <v>1889</v>
       </c>
-      <c r="W39" s="6">
+      <c r="W39" s="18">
         <v>2141</v>
       </c>
-      <c r="X39" s="5">
+      <c r="X39" s="17">
         <v>3732</v>
       </c>
-      <c r="Y39" s="6">
+      <c r="Y39" s="18">
         <v>4536</v>
       </c>
-      <c r="Z39" s="5">
+      <c r="Z39" s="17">
         <v>5665</v>
       </c>
-      <c r="AA39" s="7">
+      <c r="AA39" s="20">
         <v>7087</v>
       </c>
-      <c r="AB39" s="7">
+      <c r="AB39" s="20">
         <v>9428</v>
       </c>
-      <c r="AC39" s="23">
+      <c r="AC39" s="27">
         <v>11363</v>
       </c>
-      <c r="AD39" s="8">
+      <c r="AD39" s="22">
         <v>11204</v>
       </c>
-      <c r="AE39" s="26">
+      <c r="AE39" s="15">
         <v>10716</v>
       </c>
-      <c r="AF39" s="27">
+      <c r="AF39" s="16">
         <v>10837</v>
       </c>
-      <c r="AG39" s="8">
+      <c r="AG39" s="22">
         <v>11370</v>
       </c>
-      <c r="AH39" s="5">
+      <c r="AH39" s="17">
         <v>11012</v>
       </c>
-      <c r="AI39" s="27">
+      <c r="AI39" s="16">
         <v>13734</v>
       </c>
-      <c r="AJ39" s="30">
+      <c r="AJ39" s="9">
         <v>13216</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="A41" s="45" t="s">
+      <c r="AK39" s="9">
+        <v>13963</v>
+      </c>
+    </row>
+    <row r="40" spans="1:37">
+      <c r="A40" s="29"/>
+      <c r="B40" s="28"/>
+      <c r="C40" s="28"/>
+      <c r="D40" s="28"/>
+      <c r="E40" s="28"/>
+      <c r="F40" s="28"/>
+      <c r="G40" s="28"/>
+      <c r="H40" s="28"/>
+      <c r="I40" s="28"/>
+      <c r="J40" s="28"/>
+      <c r="K40" s="28"/>
+      <c r="L40" s="28"/>
+      <c r="M40" s="28"/>
+      <c r="N40" s="28"/>
+      <c r="O40" s="28"/>
+      <c r="P40" s="28"/>
+      <c r="Q40" s="28"/>
+      <c r="R40" s="28"/>
+      <c r="S40" s="28"/>
+      <c r="T40" s="28"/>
+      <c r="U40" s="28"/>
+      <c r="V40" s="28"/>
+      <c r="W40" s="28"/>
+      <c r="X40" s="28"/>
+      <c r="Y40" s="29"/>
+      <c r="Z40" s="29"/>
+      <c r="AA40" s="30"/>
+      <c r="AB40" s="30"/>
+      <c r="AC40" s="29"/>
+      <c r="AD40" s="29"/>
+      <c r="AE40" s="29"/>
+      <c r="AF40" s="29"/>
+      <c r="AG40" s="29"/>
+      <c r="AH40" s="29"/>
+      <c r="AI40" s="29"/>
+      <c r="AJ40" s="29"/>
+      <c r="AK40" s="29"/>
+    </row>
+    <row r="41" spans="1:37" ht="12.75" customHeight="1">
+      <c r="A41" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="B41" s="45"/>
-[...35 lines deleted...]
-      <c r="B43" s="2">
+      <c r="B41" s="40"/>
+      <c r="C41" s="40"/>
+      <c r="D41" s="40"/>
+      <c r="E41" s="40"/>
+      <c r="F41" s="40"/>
+      <c r="G41" s="40"/>
+      <c r="H41" s="40"/>
+      <c r="I41" s="40"/>
+      <c r="J41" s="40"/>
+      <c r="K41" s="40"/>
+      <c r="L41" s="40"/>
+      <c r="M41" s="40"/>
+      <c r="N41" s="40"/>
+      <c r="O41" s="40"/>
+      <c r="P41" s="40"/>
+      <c r="Q41" s="40"/>
+      <c r="R41" s="40"/>
+      <c r="S41" s="40"/>
+      <c r="T41" s="40"/>
+      <c r="U41" s="40"/>
+      <c r="V41" s="40"/>
+      <c r="W41" s="40"/>
+      <c r="X41" s="40"/>
+      <c r="Y41" s="40"/>
+      <c r="Z41" s="40"/>
+      <c r="AA41" s="40"/>
+      <c r="AB41" s="40"/>
+      <c r="AC41" s="40"/>
+      <c r="AD41" s="40"/>
+      <c r="AE41" s="40"/>
+      <c r="AF41" s="40"/>
+      <c r="AG41" s="40"/>
+      <c r="AH41" s="40"/>
+      <c r="AI41" s="29"/>
+      <c r="AJ41" s="29"/>
+      <c r="AK41" s="29"/>
+    </row>
+    <row r="42" spans="1:37">
+      <c r="A42" s="29"/>
+      <c r="B42" s="29"/>
+      <c r="C42" s="29"/>
+      <c r="D42" s="29"/>
+      <c r="E42" s="29"/>
+      <c r="F42" s="29"/>
+      <c r="G42" s="29"/>
+      <c r="H42" s="29"/>
+      <c r="I42" s="29"/>
+      <c r="J42" s="29"/>
+      <c r="K42" s="29"/>
+      <c r="L42" s="29"/>
+      <c r="M42" s="29"/>
+      <c r="N42" s="29"/>
+      <c r="O42" s="29"/>
+      <c r="P42" s="29"/>
+      <c r="Q42" s="29"/>
+      <c r="R42" s="29"/>
+      <c r="S42" s="29"/>
+      <c r="T42" s="29"/>
+      <c r="U42" s="29"/>
+      <c r="V42" s="29"/>
+      <c r="W42" s="29"/>
+      <c r="X42" s="29"/>
+      <c r="Y42" s="29"/>
+      <c r="Z42" s="29"/>
+      <c r="AA42" s="29"/>
+      <c r="AB42" s="29"/>
+      <c r="AC42" s="29"/>
+      <c r="AD42" s="29"/>
+      <c r="AE42" s="29"/>
+      <c r="AF42" s="29"/>
+      <c r="AG42" s="29"/>
+      <c r="AH42" s="29"/>
+      <c r="AI42" s="29"/>
+      <c r="AJ42" s="29"/>
+      <c r="AK42" s="29"/>
+    </row>
+    <row r="43" spans="1:37" s="2" customFormat="1">
+      <c r="A43" s="53"/>
+      <c r="B43" s="53">
         <v>1991</v>
       </c>
-      <c r="C43" s="2">
+      <c r="C43" s="53">
         <v>1992</v>
       </c>
-      <c r="D43" s="2">
+      <c r="D43" s="53">
         <v>1993</v>
       </c>
-      <c r="E43" s="2">
+      <c r="E43" s="53">
         <v>1994</v>
       </c>
-      <c r="F43" s="2">
+      <c r="F43" s="53">
         <v>1995</v>
       </c>
-      <c r="G43" s="2">
+      <c r="G43" s="53">
         <v>1996</v>
       </c>
-      <c r="H43" s="2">
+      <c r="H43" s="53">
         <v>1997</v>
       </c>
-      <c r="I43" s="2">
+      <c r="I43" s="53">
         <v>1998</v>
       </c>
-      <c r="J43" s="2">
+      <c r="J43" s="53">
         <v>1999</v>
       </c>
-      <c r="K43" s="2">
+      <c r="K43" s="53">
         <v>2000</v>
       </c>
-      <c r="L43" s="2">
+      <c r="L43" s="53">
         <v>2001</v>
       </c>
-      <c r="M43" s="2">
+      <c r="M43" s="53">
         <v>2002</v>
       </c>
-      <c r="N43" s="2">
+      <c r="N43" s="53">
         <v>2003</v>
       </c>
-      <c r="O43" s="2">
+      <c r="O43" s="53">
         <v>2004</v>
       </c>
-      <c r="P43" s="2">
+      <c r="P43" s="53">
         <v>2005</v>
       </c>
-      <c r="Q43" s="2">
+      <c r="Q43" s="53">
         <v>2006</v>
       </c>
-      <c r="R43" s="2">
+      <c r="R43" s="53">
         <v>2007</v>
       </c>
-      <c r="S43" s="2">
+      <c r="S43" s="53">
         <v>2008</v>
       </c>
-      <c r="T43" s="2">
+      <c r="T43" s="53">
         <v>2009</v>
       </c>
-      <c r="U43" s="2">
+      <c r="U43" s="53">
         <v>2010</v>
       </c>
-      <c r="V43" s="2">
+      <c r="V43" s="53">
         <v>2011</v>
       </c>
-      <c r="W43" s="2">
+      <c r="W43" s="53">
         <v>2012</v>
       </c>
-      <c r="X43" s="2">
+      <c r="X43" s="53">
         <v>2013</v>
       </c>
-      <c r="Y43" s="2">
+      <c r="Y43" s="53">
         <v>2014</v>
       </c>
-      <c r="Z43" s="2">
+      <c r="Z43" s="53">
         <v>2015</v>
       </c>
-      <c r="AA43" s="2">
+      <c r="AA43" s="53">
         <v>2016</v>
       </c>
-      <c r="AB43" s="2">
+      <c r="AB43" s="53">
         <v>2017</v>
       </c>
-      <c r="AC43" s="2">
+      <c r="AC43" s="53">
         <v>2018</v>
       </c>
-      <c r="AD43" s="2">
+      <c r="AD43" s="53">
         <v>2019</v>
       </c>
-      <c r="AE43" s="2">
+      <c r="AE43" s="53">
         <v>2020</v>
       </c>
-      <c r="AF43" s="2">
+      <c r="AF43" s="53">
         <v>2021</v>
       </c>
-      <c r="AG43" s="2">
+      <c r="AG43" s="53">
         <v>2022</v>
       </c>
-      <c r="AH43" s="2">
+      <c r="AH43" s="53">
         <v>2023</v>
       </c>
-      <c r="AI43" s="2">
+      <c r="AI43" s="53">
         <v>2024</v>
       </c>
-      <c r="AJ43" s="2">
+      <c r="AJ43" s="53">
         <v>2025</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="43" t="s">
+      <c r="AK43" s="53">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="44" spans="1:37" ht="22.5">
+      <c r="A44" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="B44" s="16">
+      <c r="B44" s="11">
         <v>46</v>
       </c>
-      <c r="C44" s="16">
+      <c r="C44" s="11">
         <v>701</v>
       </c>
-      <c r="D44" s="16">
+      <c r="D44" s="11">
         <v>1659</v>
       </c>
-      <c r="E44" s="16">
+      <c r="E44" s="11">
         <v>3362</v>
       </c>
-      <c r="F44" s="16">
+      <c r="F44" s="11">
         <v>4452</v>
       </c>
-      <c r="G44" s="16">
+      <c r="G44" s="11">
         <v>6283</v>
       </c>
-      <c r="H44" s="16">
+      <c r="H44" s="11">
         <v>9033</v>
       </c>
-      <c r="I44" s="16">
+      <c r="I44" s="11">
         <v>15158</v>
       </c>
-      <c r="J44" s="16">
+      <c r="J44" s="11">
         <v>11634</v>
       </c>
-      <c r="K44" s="16">
+      <c r="K44" s="11">
         <v>12113</v>
       </c>
-      <c r="L44" s="16">
+      <c r="L44" s="11">
         <v>6477</v>
       </c>
-      <c r="M44" s="16">
+      <c r="M44" s="11">
         <v>6260</v>
       </c>
-      <c r="N44" s="16">
+      <c r="N44" s="11">
         <v>6421</v>
       </c>
-      <c r="O44" s="16">
+      <c r="O44" s="11">
         <v>6625</v>
       </c>
-      <c r="P44" s="16">
+      <c r="P44" s="11">
         <v>6664</v>
       </c>
-      <c r="Q44" s="16">
+      <c r="Q44" s="11">
         <v>7502</v>
       </c>
-      <c r="R44" s="16">
+      <c r="R44" s="11">
         <v>6985</v>
       </c>
-      <c r="S44" s="16">
+      <c r="S44" s="11">
         <v>6871</v>
       </c>
-      <c r="T44" s="16">
+      <c r="T44" s="11">
         <v>7527</v>
       </c>
-      <c r="U44" s="16">
+      <c r="U44" s="11">
         <v>7141</v>
       </c>
-      <c r="V44" s="17">
+      <c r="V44" s="12">
         <v>8014</v>
       </c>
-      <c r="W44" s="17">
+      <c r="W44" s="12">
         <v>11768</v>
       </c>
-      <c r="X44" s="16">
+      <c r="X44" s="11">
         <v>21400</v>
       </c>
-      <c r="Y44" s="17">
+      <c r="Y44" s="12">
         <v>28706</v>
       </c>
-      <c r="Z44" s="17">
+      <c r="Z44" s="12">
         <v>41129</v>
       </c>
-      <c r="AA44" s="18">
+      <c r="AA44" s="13">
         <v>47142</v>
       </c>
-      <c r="AB44" s="18">
+      <c r="AB44" s="13">
         <v>50978</v>
       </c>
-      <c r="AC44" s="19">
+      <c r="AC44" s="23">
         <v>56453</v>
       </c>
-      <c r="AD44" s="20">
+      <c r="AD44" s="14">
         <v>60217</v>
       </c>
-      <c r="AE44" s="26">
+      <c r="AE44" s="15">
         <v>62863</v>
       </c>
-      <c r="AF44" s="27">
+      <c r="AF44" s="16">
         <v>67856</v>
       </c>
-      <c r="AG44" s="27">
+      <c r="AG44" s="16">
         <v>70110</v>
       </c>
-      <c r="AH44" s="6">
+      <c r="AH44" s="18">
         <v>60192</v>
       </c>
-      <c r="AI44" s="27">
+      <c r="AI44" s="16">
         <v>54393</v>
       </c>
-      <c r="AJ44" s="30">
+      <c r="AJ44" s="9">
         <v>51065</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="44" t="s">
+      <c r="AK44" s="9">
+        <v>50944</v>
+      </c>
+    </row>
+    <row r="45" spans="1:37">
+      <c r="A45" s="49" t="s">
         <v>4</v>
       </c>
-      <c r="B45" s="6" t="s">
-[...11 lines deleted...]
-      <c r="F45" s="5">
+      <c r="B45" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C45" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="D45" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E45" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="F45" s="17">
         <v>112</v>
       </c>
-      <c r="G45" s="6" t="s">
-[...46 lines deleted...]
-      <c r="X45" s="4">
+      <c r="G45" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="H45" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="I45" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J45" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="K45" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="L45" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M45" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N45" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O45" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="P45" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="18"/>
+      <c r="R45" s="18"/>
+      <c r="S45" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="T45" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="U45" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="V45" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="W45" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="X45" s="19">
         <v>101</v>
       </c>
-      <c r="Y45" s="21" t="s">
-[...37 lines deleted...]
-      <c r="A46" s="44" t="s">
+      <c r="Y45" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z45" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA45" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB45" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC45" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD45" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE45" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF45" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG45" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH45" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI45" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ45" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK45" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:37">
+      <c r="A46" s="49" t="s">
         <v>5</v>
       </c>
-      <c r="B46" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C46" s="5">
+      <c r="B46" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C46" s="17">
         <v>106</v>
       </c>
-      <c r="D46" s="5">
+      <c r="D46" s="17">
         <v>160</v>
       </c>
-      <c r="E46" s="5">
+      <c r="E46" s="17">
         <v>78</v>
       </c>
-      <c r="F46" s="5">
+      <c r="F46" s="17">
         <v>70</v>
       </c>
-      <c r="G46" s="5">
+      <c r="G46" s="17">
         <v>43</v>
       </c>
-      <c r="H46" s="5">
+      <c r="H46" s="17">
         <v>184</v>
       </c>
-      <c r="I46" s="5">
+      <c r="I46" s="17">
         <v>184</v>
       </c>
-      <c r="J46" s="5">
+      <c r="J46" s="17">
         <v>263</v>
       </c>
-      <c r="K46" s="5">
+      <c r="K46" s="17">
         <v>218</v>
       </c>
-      <c r="L46" s="6" t="s">
-[...5 lines deleted...]
-      <c r="N46" s="5">
+      <c r="L46" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M46" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N46" s="17">
         <v>16</v>
       </c>
-      <c r="O46" s="5">
+      <c r="O46" s="17">
         <v>80</v>
       </c>
-      <c r="P46" s="5">
+      <c r="P46" s="17">
         <v>98</v>
       </c>
-      <c r="Q46" s="5">
+      <c r="Q46" s="17">
         <v>290</v>
       </c>
-      <c r="R46" s="5">
+      <c r="R46" s="17">
         <v>599</v>
       </c>
-      <c r="S46" s="5">
+      <c r="S46" s="17">
         <v>487</v>
       </c>
-      <c r="T46" s="5">
+      <c r="T46" s="17">
         <v>689</v>
       </c>
-      <c r="U46" s="5">
+      <c r="U46" s="17">
         <v>762</v>
       </c>
-      <c r="V46" s="6">
+      <c r="V46" s="18">
         <v>860</v>
       </c>
-      <c r="W46" s="6">
+      <c r="W46" s="18">
         <v>1066</v>
       </c>
-      <c r="X46" s="5">
+      <c r="X46" s="17">
         <v>2054</v>
       </c>
-      <c r="Y46" s="6">
+      <c r="Y46" s="18">
         <v>2920</v>
       </c>
-      <c r="Z46" s="6">
+      <c r="Z46" s="18">
         <v>3969</v>
       </c>
-      <c r="AA46" s="7">
+      <c r="AA46" s="20">
         <v>5296</v>
       </c>
-      <c r="AB46" s="7">
+      <c r="AB46" s="20">
         <v>4671</v>
       </c>
-      <c r="AC46" s="23">
+      <c r="AC46" s="27">
         <v>6153</v>
       </c>
-      <c r="AD46" s="8">
+      <c r="AD46" s="22">
         <v>6584</v>
       </c>
-      <c r="AE46" s="26">
+      <c r="AE46" s="15">
         <v>7845</v>
       </c>
-      <c r="AF46" s="27">
+      <c r="AF46" s="16">
         <v>9125</v>
       </c>
-      <c r="AG46" s="27">
+      <c r="AG46" s="16">
         <v>9448</v>
       </c>
-      <c r="AH46" s="6">
+      <c r="AH46" s="18">
         <v>5203</v>
       </c>
-      <c r="AI46" s="27">
+      <c r="AI46" s="16">
         <v>5530</v>
       </c>
-      <c r="AJ46" s="30">
+      <c r="AJ46" s="9">
         <v>4705</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="44" t="s">
+      <c r="AK46" s="9">
+        <v>4139</v>
+      </c>
+    </row>
+    <row r="47" spans="1:37">
+      <c r="A47" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="B47" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C47" s="5">
+      <c r="B47" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C47" s="17">
         <v>18</v>
       </c>
-      <c r="D47" s="5">
+      <c r="D47" s="17">
         <v>29</v>
       </c>
-      <c r="E47" s="5">
+      <c r="E47" s="17">
         <v>96</v>
       </c>
-      <c r="F47" s="5">
+      <c r="F47" s="17">
         <v>63</v>
       </c>
-      <c r="G47" s="5">
+      <c r="G47" s="17">
         <v>57</v>
       </c>
-      <c r="H47" s="5">
+      <c r="H47" s="17">
         <v>826</v>
       </c>
-      <c r="I47" s="5">
+      <c r="I47" s="17">
         <v>1797</v>
       </c>
-      <c r="J47" s="5">
+      <c r="J47" s="17">
         <v>975</v>
       </c>
-      <c r="K47" s="5">
+      <c r="K47" s="17">
         <v>892</v>
       </c>
-      <c r="L47" s="6" t="s">
-[...2 lines deleted...]
-      <c r="M47" s="5">
+      <c r="L47" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M47" s="17">
         <v>88</v>
       </c>
-      <c r="N47" s="5">
+      <c r="N47" s="17">
         <v>166</v>
       </c>
-      <c r="O47" s="5">
+      <c r="O47" s="17">
         <v>407</v>
       </c>
-      <c r="P47" s="5">
+      <c r="P47" s="17">
         <v>460</v>
       </c>
-      <c r="Q47" s="5">
+      <c r="Q47" s="17">
         <v>634</v>
       </c>
-      <c r="R47" s="5">
+      <c r="R47" s="17">
         <v>583</v>
       </c>
-      <c r="S47" s="5">
+      <c r="S47" s="17">
         <v>742</v>
       </c>
-      <c r="T47" s="5">
+      <c r="T47" s="17">
         <v>906</v>
       </c>
-      <c r="U47" s="5">
+      <c r="U47" s="17">
         <v>1174</v>
       </c>
-      <c r="V47" s="6">
+      <c r="V47" s="18">
         <v>1308</v>
       </c>
-      <c r="W47" s="6">
+      <c r="W47" s="18">
         <v>1952</v>
       </c>
-      <c r="X47" s="5">
+      <c r="X47" s="17">
         <v>3226</v>
       </c>
-      <c r="Y47" s="6">
+      <c r="Y47" s="18">
         <v>3615</v>
       </c>
-      <c r="Z47" s="6">
+      <c r="Z47" s="18">
         <v>5290</v>
       </c>
-      <c r="AA47" s="7">
+      <c r="AA47" s="20">
         <v>5173</v>
       </c>
-      <c r="AB47" s="7">
+      <c r="AB47" s="20">
         <v>5971</v>
       </c>
-      <c r="AC47" s="23">
+      <c r="AC47" s="27">
         <v>6167</v>
       </c>
-      <c r="AD47" s="8">
+      <c r="AD47" s="22">
         <v>7976</v>
       </c>
-      <c r="AE47" s="26">
+      <c r="AE47" s="15">
         <v>8186</v>
       </c>
-      <c r="AF47" s="27">
+      <c r="AF47" s="16">
         <v>9966</v>
       </c>
-      <c r="AG47" s="27">
+      <c r="AG47" s="16">
         <v>10850</v>
       </c>
-      <c r="AH47" s="6">
+      <c r="AH47" s="18">
         <v>7925</v>
       </c>
-      <c r="AI47" s="27">
+      <c r="AI47" s="16">
         <v>7778</v>
       </c>
-      <c r="AJ47" s="30">
+      <c r="AJ47" s="9">
         <v>8152</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="44" t="s">
+      <c r="AK47" s="9">
+        <v>7377</v>
+      </c>
+    </row>
+    <row r="48" spans="1:37">
+      <c r="A48" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="B48" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C48" s="5">
+      <c r="B48" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C48" s="17">
         <v>19</v>
       </c>
-      <c r="D48" s="5">
+      <c r="D48" s="17">
         <v>104</v>
       </c>
-      <c r="E48" s="5">
+      <c r="E48" s="17">
         <v>235</v>
       </c>
-      <c r="F48" s="5">
+      <c r="F48" s="17">
         <v>224</v>
       </c>
-      <c r="G48" s="5">
+      <c r="G48" s="17">
         <v>376</v>
       </c>
-      <c r="H48" s="5">
+      <c r="H48" s="17">
         <v>702</v>
       </c>
-      <c r="I48" s="5">
+      <c r="I48" s="17">
         <v>2206</v>
       </c>
-      <c r="J48" s="5">
+      <c r="J48" s="17">
         <v>1740</v>
       </c>
-      <c r="K48" s="5">
+      <c r="K48" s="17">
         <v>2542</v>
       </c>
-      <c r="L48" s="5">
+      <c r="L48" s="17">
         <v>2069</v>
       </c>
-      <c r="M48" s="5">
+      <c r="M48" s="17">
         <v>2362</v>
       </c>
-      <c r="N48" s="5">
+      <c r="N48" s="17">
         <v>2432</v>
       </c>
-      <c r="O48" s="5">
+      <c r="O48" s="17">
         <v>2387</v>
       </c>
-      <c r="P48" s="5">
+      <c r="P48" s="17">
         <v>2318</v>
       </c>
-      <c r="Q48" s="5">
+      <c r="Q48" s="17">
         <v>2617</v>
       </c>
-      <c r="R48" s="5">
+      <c r="R48" s="17">
         <v>1497</v>
       </c>
-      <c r="S48" s="5">
+      <c r="S48" s="17">
         <v>1647</v>
       </c>
-      <c r="T48" s="5">
+      <c r="T48" s="17">
         <v>1887</v>
       </c>
-      <c r="U48" s="5">
+      <c r="U48" s="17">
         <v>1617</v>
       </c>
-      <c r="V48" s="6">
+      <c r="V48" s="18">
         <v>1614</v>
       </c>
-      <c r="W48" s="6">
+      <c r="W48" s="18">
         <v>1738</v>
       </c>
-      <c r="X48" s="5">
+      <c r="X48" s="17">
         <v>2558</v>
       </c>
-      <c r="Y48" s="6">
+      <c r="Y48" s="18">
         <v>3251</v>
       </c>
-      <c r="Z48" s="6">
+      <c r="Z48" s="18">
         <v>4170</v>
       </c>
-      <c r="AA48" s="7">
+      <c r="AA48" s="20">
         <v>4523</v>
       </c>
-      <c r="AB48" s="7">
+      <c r="AB48" s="20">
         <v>4579</v>
       </c>
-      <c r="AC48" s="23">
+      <c r="AC48" s="27">
         <v>5040</v>
       </c>
-      <c r="AD48" s="8">
+      <c r="AD48" s="22">
         <v>5176</v>
       </c>
-      <c r="AE48" s="26">
+      <c r="AE48" s="15">
         <v>4914</v>
       </c>
-      <c r="AF48" s="27">
+      <c r="AF48" s="16">
         <v>5027</v>
       </c>
-      <c r="AG48" s="27">
+      <c r="AG48" s="16">
         <v>4826</v>
       </c>
-      <c r="AH48" s="6">
+      <c r="AH48" s="18">
         <v>3166</v>
       </c>
-      <c r="AI48" s="27">
+      <c r="AI48" s="16">
         <v>3364</v>
       </c>
-      <c r="AJ48" s="30">
+      <c r="AJ48" s="9">
         <v>2777</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A49" s="44" t="s">
+      <c r="AK48" s="9">
+        <v>2528</v>
+      </c>
+    </row>
+    <row r="49" spans="1:37">
+      <c r="A49" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="B49" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C49" s="5">
+      <c r="B49" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C49" s="17">
         <v>30</v>
       </c>
-      <c r="D49" s="5">
+      <c r="D49" s="17">
         <v>110</v>
       </c>
-      <c r="E49" s="5">
+      <c r="E49" s="17">
         <v>265</v>
       </c>
-      <c r="F49" s="5">
+      <c r="F49" s="17">
         <v>422</v>
       </c>
-      <c r="G49" s="5">
+      <c r="G49" s="17">
         <v>413</v>
       </c>
-      <c r="H49" s="5">
+      <c r="H49" s="17">
         <v>568</v>
       </c>
-      <c r="I49" s="5">
+      <c r="I49" s="17">
         <v>2628</v>
       </c>
-      <c r="J49" s="5">
+      <c r="J49" s="17">
         <v>1757</v>
       </c>
-      <c r="K49" s="5">
+      <c r="K49" s="17">
         <v>2045</v>
       </c>
-      <c r="L49" s="5">
+      <c r="L49" s="17">
         <v>942</v>
       </c>
-      <c r="M49" s="5">
+      <c r="M49" s="17">
         <v>523</v>
       </c>
-      <c r="N49" s="5">
+      <c r="N49" s="17">
         <v>185</v>
       </c>
-      <c r="O49" s="5">
+      <c r="O49" s="17">
         <v>402</v>
       </c>
-      <c r="P49" s="5">
+      <c r="P49" s="17">
         <v>332</v>
       </c>
-      <c r="Q49" s="5">
+      <c r="Q49" s="17">
         <v>211</v>
       </c>
-      <c r="R49" s="5">
+      <c r="R49" s="17">
         <v>255</v>
       </c>
-      <c r="S49" s="5">
+      <c r="S49" s="17">
         <v>277</v>
       </c>
-      <c r="T49" s="5">
+      <c r="T49" s="17">
         <v>223</v>
       </c>
-      <c r="U49" s="5">
+      <c r="U49" s="17">
         <v>218</v>
       </c>
-      <c r="V49" s="6">
+      <c r="V49" s="18">
         <v>238</v>
       </c>
-      <c r="W49" s="6">
+      <c r="W49" s="18">
         <v>373</v>
       </c>
-      <c r="X49" s="4">
+      <c r="X49" s="19">
         <v>747</v>
       </c>
-      <c r="Y49" s="6">
+      <c r="Y49" s="18">
         <v>1319</v>
       </c>
-      <c r="Z49" s="6">
+      <c r="Z49" s="18">
         <v>1473</v>
       </c>
-      <c r="AA49" s="7">
+      <c r="AA49" s="20">
         <v>1794</v>
       </c>
-      <c r="AB49" s="7">
+      <c r="AB49" s="20">
         <v>1389</v>
       </c>
-      <c r="AC49" s="23">
+      <c r="AC49" s="27">
         <v>1309</v>
       </c>
-      <c r="AD49" s="8">
+      <c r="AD49" s="22">
         <v>1478</v>
       </c>
-      <c r="AE49" s="26">
+      <c r="AE49" s="15">
         <v>1386</v>
       </c>
-      <c r="AF49" s="27">
+      <c r="AF49" s="16">
         <v>1474</v>
       </c>
-      <c r="AG49" s="27">
+      <c r="AG49" s="16">
         <v>1496</v>
       </c>
-      <c r="AH49" s="6">
+      <c r="AH49" s="18">
         <v>1847</v>
       </c>
-      <c r="AI49" s="27">
+      <c r="AI49" s="16">
         <v>1122</v>
       </c>
-      <c r="AJ49" s="30">
+      <c r="AJ49" s="9">
         <v>1296</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="44" t="s">
+      <c r="AK49" s="9">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="50" spans="1:37">
+      <c r="A50" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="B50" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C50" s="5">
+      <c r="B50" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C50" s="17">
         <v>67</v>
       </c>
-      <c r="D50" s="5">
+      <c r="D50" s="17">
         <v>280</v>
       </c>
-      <c r="E50" s="5">
+      <c r="E50" s="17">
         <v>571</v>
       </c>
-      <c r="F50" s="5">
+      <c r="F50" s="17">
         <v>639</v>
       </c>
-      <c r="G50" s="5">
+      <c r="G50" s="17">
         <v>701</v>
       </c>
-      <c r="H50" s="5">
+      <c r="H50" s="17">
         <v>964</v>
       </c>
-      <c r="I50" s="5">
+      <c r="I50" s="17">
         <v>2290</v>
       </c>
-      <c r="J50" s="5">
+      <c r="J50" s="17">
         <v>741</v>
       </c>
-      <c r="K50" s="5">
+      <c r="K50" s="17">
         <v>806</v>
       </c>
-      <c r="L50" s="5">
+      <c r="L50" s="17">
         <v>20</v>
       </c>
-      <c r="M50" s="5">
+      <c r="M50" s="17">
         <v>43</v>
       </c>
-      <c r="N50" s="5">
+      <c r="N50" s="17">
         <v>141</v>
       </c>
-      <c r="O50" s="5">
+      <c r="O50" s="17">
         <v>106</v>
       </c>
-      <c r="P50" s="5">
+      <c r="P50" s="17">
         <v>66</v>
       </c>
-      <c r="Q50" s="5">
+      <c r="Q50" s="17">
         <v>87</v>
       </c>
-      <c r="R50" s="5">
+      <c r="R50" s="17">
         <v>144</v>
       </c>
-      <c r="S50" s="5">
+      <c r="S50" s="17">
         <v>215</v>
       </c>
-      <c r="T50" s="5">
+      <c r="T50" s="17">
         <v>402</v>
       </c>
-      <c r="U50" s="5">
+      <c r="U50" s="17">
         <v>416</v>
       </c>
-      <c r="V50" s="6">
+      <c r="V50" s="18">
         <v>195</v>
       </c>
-      <c r="W50" s="6">
+      <c r="W50" s="18">
         <v>842</v>
       </c>
-      <c r="X50" s="5">
+      <c r="X50" s="17">
         <v>1704</v>
       </c>
-      <c r="Y50" s="6">
+      <c r="Y50" s="18">
         <v>2062</v>
       </c>
-      <c r="Z50" s="6">
+      <c r="Z50" s="18">
         <v>2433</v>
       </c>
-      <c r="AA50" s="7">
+      <c r="AA50" s="20">
         <v>2931</v>
       </c>
-      <c r="AB50" s="7">
+      <c r="AB50" s="20">
         <v>3152</v>
       </c>
-      <c r="AC50" s="23">
+      <c r="AC50" s="27">
         <v>3483</v>
       </c>
-      <c r="AD50" s="8">
+      <c r="AD50" s="22">
         <v>2973</v>
       </c>
-      <c r="AE50" s="26">
+      <c r="AE50" s="15">
         <v>3514</v>
       </c>
-      <c r="AF50" s="27">
+      <c r="AF50" s="16">
         <v>3278</v>
       </c>
-      <c r="AG50" s="27">
+      <c r="AG50" s="16">
         <v>3432</v>
       </c>
-      <c r="AH50" s="6">
+      <c r="AH50" s="18">
         <v>2010</v>
       </c>
-      <c r="AI50" s="27">
+      <c r="AI50" s="16">
         <v>2378</v>
       </c>
-      <c r="AJ50" s="30">
+      <c r="AJ50" s="9">
         <v>2385</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" s="44" t="s">
+      <c r="AK50" s="9">
+        <v>2231</v>
+      </c>
+    </row>
+    <row r="51" spans="1:37">
+      <c r="A51" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="B51" s="5">
+      <c r="B51" s="17">
         <v>5</v>
       </c>
-      <c r="C51" s="5">
+      <c r="C51" s="17">
         <v>92</v>
       </c>
-      <c r="D51" s="5">
+      <c r="D51" s="17">
         <v>340</v>
       </c>
-      <c r="E51" s="5">
+      <c r="E51" s="17">
         <v>514</v>
       </c>
-      <c r="F51" s="5">
+      <c r="F51" s="17">
         <v>585</v>
       </c>
-      <c r="G51" s="5">
+      <c r="G51" s="17">
         <v>825</v>
       </c>
-      <c r="H51" s="5">
+      <c r="H51" s="17">
         <v>819</v>
       </c>
-      <c r="I51" s="5">
+      <c r="I51" s="17">
         <v>984</v>
       </c>
-      <c r="J51" s="5">
+      <c r="J51" s="17">
         <v>1979</v>
       </c>
-      <c r="K51" s="5">
+      <c r="K51" s="17">
         <v>1797</v>
       </c>
-      <c r="L51" s="5">
+      <c r="L51" s="17">
         <v>2776</v>
       </c>
-      <c r="M51" s="5">
+      <c r="M51" s="17">
         <v>1618</v>
       </c>
-      <c r="N51" s="5">
+      <c r="N51" s="17">
         <v>1668</v>
       </c>
-      <c r="O51" s="5">
+      <c r="O51" s="17">
         <v>1691</v>
       </c>
-      <c r="P51" s="5">
+      <c r="P51" s="17">
         <v>1644</v>
       </c>
-      <c r="Q51" s="5">
+      <c r="Q51" s="17">
         <v>1594</v>
       </c>
-      <c r="R51" s="5">
+      <c r="R51" s="17">
         <v>1445</v>
       </c>
-      <c r="S51" s="5">
+      <c r="S51" s="17">
         <v>1007</v>
       </c>
-      <c r="T51" s="5">
+      <c r="T51" s="17">
         <v>1020</v>
       </c>
-      <c r="U51" s="5">
+      <c r="U51" s="17">
         <v>485</v>
       </c>
-      <c r="V51" s="6">
+      <c r="V51" s="18">
         <v>793</v>
       </c>
-      <c r="W51" s="6">
+      <c r="W51" s="18">
         <v>1137</v>
       </c>
-      <c r="X51" s="5">
+      <c r="X51" s="17">
         <v>1864</v>
       </c>
-      <c r="Y51" s="6">
+      <c r="Y51" s="18">
         <v>2195</v>
       </c>
-      <c r="Z51" s="6">
+      <c r="Z51" s="18">
         <v>3509</v>
       </c>
-      <c r="AA51" s="7">
+      <c r="AA51" s="20">
         <v>4013</v>
       </c>
-      <c r="AB51" s="7">
+      <c r="AB51" s="20">
         <v>4981</v>
       </c>
-      <c r="AC51" s="23">
+      <c r="AC51" s="27">
         <v>5538</v>
       </c>
-      <c r="AD51" s="8">
+      <c r="AD51" s="22">
         <v>6630</v>
       </c>
-      <c r="AE51" s="26">
+      <c r="AE51" s="15">
         <v>5959</v>
       </c>
-      <c r="AF51" s="27">
+      <c r="AF51" s="16">
         <v>7066</v>
       </c>
-      <c r="AG51" s="27">
+      <c r="AG51" s="16">
         <v>6512</v>
       </c>
-      <c r="AH51" s="6">
+      <c r="AH51" s="18">
         <v>7634</v>
       </c>
-      <c r="AI51" s="27">
+      <c r="AI51" s="16">
         <v>6104</v>
       </c>
-      <c r="AJ51" s="30">
+      <c r="AJ51" s="9">
         <v>5638</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="44" t="s">
+      <c r="AK51" s="9">
+        <v>6139</v>
+      </c>
+    </row>
+    <row r="52" spans="1:37">
+      <c r="A52" s="49" t="s">
         <v>11</v>
       </c>
-      <c r="B52" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C52" s="5">
+      <c r="B52" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C52" s="17">
         <v>18</v>
       </c>
-      <c r="D52" s="5">
+      <c r="D52" s="17">
         <v>78</v>
       </c>
-      <c r="E52" s="5">
+      <c r="E52" s="17">
         <v>285</v>
       </c>
-      <c r="F52" s="5">
+      <c r="F52" s="17">
         <v>449</v>
       </c>
-      <c r="G52" s="5">
+      <c r="G52" s="17">
         <v>670</v>
       </c>
-      <c r="H52" s="5">
+      <c r="H52" s="17">
         <v>1012</v>
       </c>
-      <c r="I52" s="5">
+      <c r="I52" s="17">
         <v>1007</v>
       </c>
-      <c r="J52" s="5">
+      <c r="J52" s="17">
         <v>1340</v>
       </c>
-      <c r="K52" s="5">
+      <c r="K52" s="17">
         <v>1360</v>
       </c>
-      <c r="L52" s="5">
+      <c r="L52" s="17">
         <v>547</v>
       </c>
-      <c r="M52" s="5">
+      <c r="M52" s="17">
         <v>355</v>
       </c>
-      <c r="N52" s="5">
+      <c r="N52" s="17">
         <v>207</v>
       </c>
-      <c r="O52" s="5">
+      <c r="O52" s="17">
         <v>184</v>
       </c>
-      <c r="P52" s="5">
+      <c r="P52" s="17">
         <v>231</v>
       </c>
-      <c r="Q52" s="5">
+      <c r="Q52" s="17">
         <v>278</v>
       </c>
-      <c r="R52" s="5">
+      <c r="R52" s="17">
         <v>337</v>
       </c>
-      <c r="S52" s="5">
+      <c r="S52" s="17">
         <v>351</v>
       </c>
-      <c r="T52" s="5">
+      <c r="T52" s="17">
         <v>267</v>
       </c>
-      <c r="U52" s="5">
+      <c r="U52" s="17">
         <v>207</v>
       </c>
-      <c r="V52" s="6">
+      <c r="V52" s="18">
         <v>237</v>
       </c>
-      <c r="W52" s="6">
+      <c r="W52" s="18">
         <v>256</v>
       </c>
-      <c r="X52" s="4">
+      <c r="X52" s="19">
         <v>487</v>
       </c>
-      <c r="Y52" s="21">
+      <c r="Y52" s="24">
         <v>707</v>
       </c>
-      <c r="Z52" s="21">
+      <c r="Z52" s="24">
         <v>996</v>
       </c>
-      <c r="AA52" s="7">
+      <c r="AA52" s="20">
         <v>1157</v>
       </c>
-      <c r="AB52" s="7">
+      <c r="AB52" s="20">
         <v>1790</v>
       </c>
-      <c r="AC52" s="23">
+      <c r="AC52" s="27">
         <v>1921</v>
       </c>
-      <c r="AD52" s="8">
+      <c r="AD52" s="22">
         <v>2026</v>
       </c>
-      <c r="AE52" s="26">
+      <c r="AE52" s="15">
         <v>2162</v>
       </c>
-      <c r="AF52" s="27">
+      <c r="AF52" s="16">
         <v>2287</v>
       </c>
-      <c r="AG52" s="27">
+      <c r="AG52" s="16">
         <v>2449</v>
       </c>
-      <c r="AH52" s="6">
+      <c r="AH52" s="18">
         <v>2125</v>
       </c>
-      <c r="AI52" s="27">
+      <c r="AI52" s="16">
         <v>2421</v>
       </c>
-      <c r="AJ52" s="30">
+      <c r="AJ52" s="9">
         <v>1854</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" s="44" t="s">
+      <c r="AK52" s="9">
+        <v>1914</v>
+      </c>
+    </row>
+    <row r="53" spans="1:37">
+      <c r="A53" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="B53" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C53" s="5">
+      <c r="B53" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C53" s="17">
         <v>7</v>
       </c>
-      <c r="D53" s="5">
+      <c r="D53" s="17">
         <v>32</v>
       </c>
-      <c r="E53" s="5">
+      <c r="E53" s="17">
         <v>150</v>
       </c>
-      <c r="F53" s="5">
+      <c r="F53" s="17">
         <v>834</v>
       </c>
-      <c r="G53" s="5">
+      <c r="G53" s="17">
         <v>1633</v>
       </c>
-      <c r="H53" s="5">
+      <c r="H53" s="17">
         <v>1947</v>
       </c>
-      <c r="I53" s="5">
+      <c r="I53" s="17">
         <v>1337</v>
       </c>
-      <c r="J53" s="5">
+      <c r="J53" s="17">
         <v>910</v>
       </c>
-      <c r="K53" s="5">
+      <c r="K53" s="17">
         <v>518</v>
       </c>
-      <c r="L53" s="6" t="s">
-[...2 lines deleted...]
-      <c r="M53" s="5">
+      <c r="L53" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M53" s="17">
         <v>59</v>
       </c>
-      <c r="N53" s="5">
+      <c r="N53" s="17">
         <v>30</v>
       </c>
-      <c r="O53" s="5">
+      <c r="O53" s="17">
         <v>59</v>
       </c>
-      <c r="P53" s="5">
+      <c r="P53" s="17">
         <v>64</v>
       </c>
-      <c r="Q53" s="5">
+      <c r="Q53" s="17">
         <v>147</v>
       </c>
-      <c r="R53" s="5">
+      <c r="R53" s="17">
         <v>178</v>
       </c>
-      <c r="S53" s="5">
+      <c r="S53" s="17">
         <v>232</v>
       </c>
-      <c r="T53" s="5">
+      <c r="T53" s="17">
         <v>172</v>
       </c>
-      <c r="U53" s="5">
+      <c r="U53" s="17">
         <v>204</v>
       </c>
-      <c r="V53" s="6">
+      <c r="V53" s="18">
         <v>144</v>
       </c>
-      <c r="W53" s="6">
+      <c r="W53" s="18">
         <v>579</v>
       </c>
-      <c r="X53" s="5">
+      <c r="X53" s="17">
         <v>1106</v>
       </c>
-      <c r="Y53" s="6">
+      <c r="Y53" s="18">
         <v>1891</v>
       </c>
-      <c r="Z53" s="6">
+      <c r="Z53" s="18">
         <v>2404</v>
       </c>
-      <c r="AA53" s="7">
+      <c r="AA53" s="20">
         <v>2801</v>
       </c>
-      <c r="AB53" s="7">
+      <c r="AB53" s="20">
         <v>3164</v>
       </c>
-      <c r="AC53" s="23">
+      <c r="AC53" s="27">
         <v>4237</v>
       </c>
-      <c r="AD53" s="8">
+      <c r="AD53" s="22">
         <v>4318</v>
       </c>
-      <c r="AE53" s="26">
+      <c r="AE53" s="15">
         <v>4193</v>
       </c>
-      <c r="AF53" s="27">
+      <c r="AF53" s="16">
         <v>4316</v>
       </c>
-      <c r="AG53" s="27">
+      <c r="AG53" s="16">
         <v>4160</v>
       </c>
-      <c r="AH53" s="6">
+      <c r="AH53" s="18">
         <v>3407</v>
       </c>
-      <c r="AI53" s="27">
+      <c r="AI53" s="16">
         <v>3267</v>
       </c>
-      <c r="AJ53" s="30">
+      <c r="AJ53" s="9">
         <v>2183</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="44" t="s">
+      <c r="AK53" s="9">
+        <v>2527</v>
+      </c>
+    </row>
+    <row r="54" spans="1:37">
+      <c r="A54" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="B54" s="5">
+      <c r="B54" s="17">
         <v>9</v>
       </c>
-      <c r="C54" s="5">
+      <c r="C54" s="17">
         <v>27</v>
       </c>
-      <c r="D54" s="5">
+      <c r="D54" s="17">
         <v>97</v>
       </c>
-      <c r="E54" s="5">
+      <c r="E54" s="17">
         <v>333</v>
       </c>
-      <c r="F54" s="5">
+      <c r="F54" s="17">
         <v>393</v>
       </c>
-      <c r="G54" s="5">
+      <c r="G54" s="17">
         <v>722</v>
       </c>
-      <c r="H54" s="5">
+      <c r="H54" s="17">
         <v>545</v>
       </c>
-      <c r="I54" s="5">
+      <c r="I54" s="17">
         <v>1065</v>
       </c>
-      <c r="J54" s="5">
+      <c r="J54" s="17">
         <v>692</v>
       </c>
-      <c r="K54" s="5">
+      <c r="K54" s="17">
         <v>639</v>
       </c>
-      <c r="L54" s="6" t="s">
-[...2 lines deleted...]
-      <c r="M54" s="5">
+      <c r="L54" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M54" s="17">
         <v>1012</v>
       </c>
-      <c r="N54" s="5">
+      <c r="N54" s="17">
         <v>926</v>
       </c>
-      <c r="O54" s="5">
+      <c r="O54" s="17">
         <v>926</v>
       </c>
-      <c r="P54" s="5">
+      <c r="P54" s="17">
         <v>992</v>
       </c>
-      <c r="Q54" s="5">
+      <c r="Q54" s="17">
         <v>983</v>
       </c>
-      <c r="R54" s="5">
+      <c r="R54" s="17">
         <v>1028</v>
       </c>
-      <c r="S54" s="5">
+      <c r="S54" s="17">
         <v>1104</v>
       </c>
-      <c r="T54" s="5">
+      <c r="T54" s="17">
         <v>1005</v>
       </c>
-      <c r="U54" s="5">
+      <c r="U54" s="17">
         <v>880</v>
       </c>
-      <c r="V54" s="6">
+      <c r="V54" s="18">
         <v>869</v>
       </c>
-      <c r="W54" s="6">
+      <c r="W54" s="18">
         <v>1044</v>
       </c>
-      <c r="X54" s="5">
+      <c r="X54" s="17">
         <v>1401</v>
       </c>
-      <c r="Y54" s="6">
+      <c r="Y54" s="18">
         <v>1478</v>
       </c>
-      <c r="Z54" s="6">
+      <c r="Z54" s="18">
         <v>1786</v>
       </c>
-      <c r="AA54" s="7">
+      <c r="AA54" s="20">
         <v>2873</v>
       </c>
-      <c r="AB54" s="7">
+      <c r="AB54" s="20">
         <v>3622</v>
       </c>
-      <c r="AC54" s="23">
+      <c r="AC54" s="27">
         <v>5185</v>
       </c>
-      <c r="AD54" s="8">
+      <c r="AD54" s="22">
         <v>5302</v>
       </c>
-      <c r="AE54" s="26">
+      <c r="AE54" s="15">
         <v>5337</v>
       </c>
-      <c r="AF54" s="27">
+      <c r="AF54" s="16">
         <v>5991</v>
       </c>
-      <c r="AG54" s="27">
+      <c r="AG54" s="16">
         <v>6167</v>
       </c>
-      <c r="AH54" s="6">
+      <c r="AH54" s="18">
         <v>4808</v>
       </c>
-      <c r="AI54" s="27">
+      <c r="AI54" s="16">
         <v>4447</v>
       </c>
-      <c r="AJ54" s="30">
+      <c r="AJ54" s="9">
         <v>4226</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" s="44" t="s">
+      <c r="AK54" s="9">
+        <v>4119</v>
+      </c>
+    </row>
+    <row r="55" spans="1:37">
+      <c r="A55" s="49" t="s">
         <v>14</v>
       </c>
-      <c r="B55" s="6" t="s">
-[...8 lines deleted...]
-      <c r="E55" s="5">
+      <c r="B55" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C55" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="D55" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E55" s="17">
         <v>7</v>
       </c>
-      <c r="F55" s="5">
+      <c r="F55" s="17">
         <v>20</v>
       </c>
-      <c r="G55" s="5">
+      <c r="G55" s="17">
         <v>39</v>
       </c>
-      <c r="H55" s="5">
+      <c r="H55" s="17">
         <v>69</v>
       </c>
-      <c r="I55" s="5">
+      <c r="I55" s="17">
         <v>208</v>
       </c>
-      <c r="J55" s="5">
+      <c r="J55" s="17">
         <v>214</v>
       </c>
-      <c r="K55" s="5">
+      <c r="K55" s="17">
         <v>215</v>
       </c>
-      <c r="L55" s="5">
+      <c r="L55" s="17">
         <v>110</v>
       </c>
-      <c r="M55" s="5">
+      <c r="M55" s="17">
         <v>183</v>
       </c>
-      <c r="N55" s="5">
+      <c r="N55" s="17">
         <v>565</v>
       </c>
-      <c r="O55" s="5">
+      <c r="O55" s="17">
         <v>285</v>
       </c>
-      <c r="P55" s="5">
+      <c r="P55" s="17">
         <v>416</v>
       </c>
-      <c r="Q55" s="5">
+      <c r="Q55" s="17">
         <v>453</v>
       </c>
-      <c r="R55" s="5">
+      <c r="R55" s="17">
         <v>576</v>
       </c>
-      <c r="S55" s="5">
+      <c r="S55" s="17">
         <v>444</v>
       </c>
-      <c r="T55" s="5">
+      <c r="T55" s="17">
         <v>569</v>
       </c>
-      <c r="U55" s="5">
+      <c r="U55" s="17">
         <v>559</v>
       </c>
-      <c r="V55" s="6">
+      <c r="V55" s="18">
         <v>1089</v>
       </c>
-      <c r="W55" s="6">
+      <c r="W55" s="18">
         <v>1060</v>
       </c>
-      <c r="X55" s="5">
+      <c r="X55" s="17">
         <v>2581</v>
       </c>
-      <c r="Y55" s="6">
+      <c r="Y55" s="18">
         <v>3330</v>
       </c>
-      <c r="Z55" s="6">
+      <c r="Z55" s="18">
         <v>5744</v>
       </c>
-      <c r="AA55" s="7">
+      <c r="AA55" s="20">
         <v>5766</v>
       </c>
-      <c r="AB55" s="7">
+      <c r="AB55" s="20">
         <v>5633</v>
       </c>
-      <c r="AC55" s="23">
+      <c r="AC55" s="27">
         <v>5212</v>
       </c>
-      <c r="AD55" s="8">
+      <c r="AD55" s="22">
         <v>5313</v>
       </c>
-      <c r="AE55" s="26">
+      <c r="AE55" s="15">
         <v>5978</v>
       </c>
-      <c r="AF55" s="27">
+      <c r="AF55" s="16">
         <v>5845</v>
       </c>
-      <c r="AG55" s="27">
+      <c r="AG55" s="16">
         <v>5870</v>
       </c>
-      <c r="AH55" s="6">
+      <c r="AH55" s="18">
         <v>5553</v>
       </c>
-      <c r="AI55" s="27">
+      <c r="AI55" s="16">
         <v>4577</v>
       </c>
-      <c r="AJ55" s="30">
+      <c r="AJ55" s="9">
         <v>3956</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A56" s="44" t="s">
+      <c r="AK55" s="9">
+        <v>4037</v>
+      </c>
+    </row>
+    <row r="56" spans="1:37">
+      <c r="A56" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="B56" s="5">
+      <c r="B56" s="17">
         <v>32</v>
       </c>
-      <c r="C56" s="5">
+      <c r="C56" s="17">
         <v>36</v>
       </c>
-      <c r="D56" s="5">
+      <c r="D56" s="17">
         <v>140</v>
       </c>
-      <c r="E56" s="5">
+      <c r="E56" s="17">
         <v>292</v>
       </c>
-      <c r="F56" s="5">
+      <c r="F56" s="17">
         <v>314</v>
       </c>
-      <c r="G56" s="5">
+      <c r="G56" s="17">
         <v>345</v>
       </c>
-      <c r="H56" s="5">
+      <c r="H56" s="17">
         <v>496</v>
       </c>
-      <c r="I56" s="5">
+      <c r="I56" s="17">
         <v>643</v>
       </c>
-      <c r="J56" s="5">
+      <c r="J56" s="17">
         <v>390</v>
       </c>
-      <c r="K56" s="5">
+      <c r="K56" s="17">
         <v>408</v>
       </c>
-      <c r="L56" s="6" t="s">
-[...5 lines deleted...]
-      <c r="N56" s="5">
+      <c r="L56" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M56" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N56" s="17">
         <v>60</v>
       </c>
-      <c r="O56" s="5">
+      <c r="O56" s="17">
         <v>40</v>
       </c>
-      <c r="P56" s="5">
+      <c r="P56" s="17">
         <v>43</v>
       </c>
-      <c r="Q56" s="5">
+      <c r="Q56" s="17">
         <v>51</v>
       </c>
-      <c r="R56" s="5">
+      <c r="R56" s="17">
         <v>188</v>
       </c>
-      <c r="S56" s="5">
+      <c r="S56" s="17">
         <v>188</v>
       </c>
-      <c r="T56" s="5">
+      <c r="T56" s="17">
         <v>169</v>
       </c>
-      <c r="U56" s="5">
+      <c r="U56" s="17">
         <v>44</v>
       </c>
-      <c r="V56" s="6">
+      <c r="V56" s="18">
         <v>59</v>
       </c>
-      <c r="W56" s="6">
+      <c r="W56" s="18">
         <v>387</v>
       </c>
-      <c r="X56" s="5">
+      <c r="X56" s="17">
         <v>1250</v>
       </c>
-      <c r="Y56" s="6">
+      <c r="Y56" s="18">
         <v>2282</v>
       </c>
-      <c r="Z56" s="6">
+      <c r="Z56" s="18">
         <v>2707</v>
       </c>
-      <c r="AA56" s="7">
+      <c r="AA56" s="20">
         <v>2872</v>
       </c>
-      <c r="AB56" s="7">
+      <c r="AB56" s="20">
         <v>3164</v>
       </c>
-      <c r="AC56" s="23">
+      <c r="AC56" s="27">
         <v>2929</v>
       </c>
-      <c r="AD56" s="8">
+      <c r="AD56" s="22">
         <v>2522</v>
       </c>
-      <c r="AE56" s="26">
+      <c r="AE56" s="15">
         <v>2471</v>
       </c>
-      <c r="AF56" s="27">
+      <c r="AF56" s="16">
         <v>1843</v>
       </c>
-      <c r="AG56" s="27">
+      <c r="AG56" s="16">
         <v>2159</v>
       </c>
-      <c r="AH56" s="6">
+      <c r="AH56" s="18">
         <v>801</v>
       </c>
-      <c r="AI56" s="27">
+      <c r="AI56" s="16">
         <v>993</v>
       </c>
-      <c r="AJ56" s="30">
+      <c r="AJ56" s="9">
         <v>926</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A57" s="44" t="s">
+      <c r="AK56" s="9">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="57" spans="1:37">
+      <c r="A57" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="B57" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C57" s="5">
+      <c r="B57" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C57" s="17">
         <v>6</v>
       </c>
-      <c r="D57" s="5">
+      <c r="D57" s="17">
         <v>3</v>
       </c>
-      <c r="E57" s="5">
+      <c r="E57" s="17">
         <v>105</v>
       </c>
-      <c r="F57" s="5">
+      <c r="F57" s="17">
         <v>31</v>
       </c>
-      <c r="G57" s="5">
+      <c r="G57" s="17">
         <v>31</v>
       </c>
-      <c r="H57" s="5">
+      <c r="H57" s="17">
         <v>462</v>
       </c>
-      <c r="I57" s="5">
+      <c r="I57" s="17">
         <v>493</v>
       </c>
-      <c r="J57" s="5">
+      <c r="J57" s="17">
         <v>406</v>
       </c>
-      <c r="K57" s="5">
+      <c r="K57" s="17">
         <v>306</v>
       </c>
-      <c r="L57" s="5">
+      <c r="L57" s="17">
         <v>13</v>
       </c>
-      <c r="M57" s="5">
+      <c r="M57" s="17">
         <v>17</v>
       </c>
-      <c r="N57" s="5">
+      <c r="N57" s="17">
         <v>25</v>
       </c>
-      <c r="O57" s="5">
+      <c r="O57" s="17">
         <v>58</v>
       </c>
-      <c r="P57" s="6" t="s">
-[...10 lines deleted...]
-      <c r="U57" s="5">
+      <c r="P57" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q57" s="18"/>
+      <c r="R57" s="18"/>
+      <c r="S57" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="T57" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="U57" s="17">
         <v>80</v>
       </c>
-      <c r="V57" s="6">
+      <c r="V57" s="18">
         <v>107</v>
       </c>
-      <c r="W57" s="6">
+      <c r="W57" s="18">
         <v>786</v>
       </c>
-      <c r="X57" s="5">
+      <c r="X57" s="17">
         <v>1202</v>
       </c>
-      <c r="Y57" s="6">
+      <c r="Y57" s="18">
         <v>2009</v>
       </c>
-      <c r="Z57" s="6">
+      <c r="Z57" s="18">
         <v>3545</v>
       </c>
-      <c r="AA57" s="7">
+      <c r="AA57" s="20">
         <v>4434</v>
       </c>
-      <c r="AB57" s="7">
+      <c r="AB57" s="20">
         <v>4952</v>
       </c>
-      <c r="AC57" s="23">
+      <c r="AC57" s="27">
         <v>5189</v>
       </c>
-      <c r="AD57" s="8">
+      <c r="AD57" s="22">
         <v>5734</v>
       </c>
-      <c r="AE57" s="26">
+      <c r="AE57" s="15">
         <v>5824</v>
       </c>
-      <c r="AF57" s="27">
+      <c r="AF57" s="16">
         <v>6338</v>
       </c>
-      <c r="AG57" s="27">
+      <c r="AG57" s="16">
         <v>7305</v>
       </c>
-      <c r="AH57" s="6">
+      <c r="AH57" s="18">
         <v>12297</v>
       </c>
-      <c r="AI57" s="27">
+      <c r="AI57" s="16">
         <v>8659</v>
       </c>
-      <c r="AJ57" s="30">
+      <c r="AJ57" s="9">
         <v>9522</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A58" s="44" t="s">
+      <c r="AK57" s="9">
+        <v>10256</v>
+      </c>
+    </row>
+    <row r="58" spans="1:37">
+      <c r="A58" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="B58" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C58" s="5">
+      <c r="B58" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C58" s="17">
         <v>275</v>
       </c>
-      <c r="D58" s="5">
+      <c r="D58" s="17">
         <v>286</v>
       </c>
-      <c r="E58" s="5">
+      <c r="E58" s="17">
         <v>431</v>
       </c>
-      <c r="F58" s="5">
+      <c r="F58" s="17">
         <v>296</v>
       </c>
-      <c r="G58" s="5">
+      <c r="G58" s="17">
         <v>428</v>
       </c>
-      <c r="H58" s="5">
+      <c r="H58" s="17">
         <v>439</v>
       </c>
-      <c r="I58" s="5">
+      <c r="I58" s="17">
         <v>316</v>
       </c>
-      <c r="J58" s="5">
+      <c r="J58" s="17">
         <v>227</v>
       </c>
-      <c r="K58" s="5">
+      <c r="K58" s="17">
         <v>367</v>
       </c>
-      <c r="L58" s="6" t="s">
-[...14 lines deleted...]
-      <c r="Q58" s="5">
+      <c r="L58" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M58" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N58" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O58" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="P58" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q58" s="17">
         <v>157</v>
       </c>
-      <c r="R58" s="5">
+      <c r="R58" s="17">
         <v>155</v>
       </c>
-      <c r="S58" s="5">
+      <c r="S58" s="17">
         <v>177</v>
       </c>
-      <c r="T58" s="5">
+      <c r="T58" s="17">
         <v>218</v>
       </c>
-      <c r="U58" s="5">
+      <c r="U58" s="17">
         <v>495</v>
       </c>
-      <c r="V58" s="6">
+      <c r="V58" s="18">
         <v>501</v>
       </c>
-      <c r="W58" s="6">
+      <c r="W58" s="18">
         <v>548</v>
       </c>
-      <c r="X58" s="5">
+      <c r="X58" s="17">
         <v>1119</v>
       </c>
-      <c r="Y58" s="6">
+      <c r="Y58" s="18">
         <v>1647</v>
       </c>
-      <c r="Z58" s="6">
+      <c r="Z58" s="18">
         <v>3103</v>
       </c>
-      <c r="AA58" s="7">
+      <c r="AA58" s="20">
         <v>3509</v>
       </c>
-      <c r="AB58" s="7">
+      <c r="AB58" s="20">
         <v>3910</v>
       </c>
-      <c r="AC58" s="23">
+      <c r="AC58" s="27">
         <v>4090</v>
       </c>
-      <c r="AD58" s="8">
+      <c r="AD58" s="22">
         <v>4185</v>
       </c>
-      <c r="AE58" s="26">
+      <c r="AE58" s="15">
         <v>5094</v>
       </c>
-      <c r="AF58" s="27">
+      <c r="AF58" s="16">
         <v>5300</v>
       </c>
-      <c r="AG58" s="27">
+      <c r="AG58" s="16">
         <v>5436</v>
       </c>
-      <c r="AH58" s="6">
+      <c r="AH58" s="18">
         <v>3416</v>
       </c>
-      <c r="AI58" s="27">
+      <c r="AI58" s="16">
         <v>3753</v>
       </c>
-      <c r="AJ58" s="30">
+      <c r="AJ58" s="9">
         <v>3445</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A60" s="45" t="s">
+      <c r="AK58" s="9">
+        <v>3183</v>
+      </c>
+    </row>
+    <row r="59" spans="1:37">
+      <c r="A59" s="29"/>
+      <c r="B59" s="29"/>
+      <c r="C59" s="29"/>
+      <c r="D59" s="29"/>
+      <c r="E59" s="29"/>
+      <c r="F59" s="29"/>
+      <c r="G59" s="29"/>
+      <c r="H59" s="29"/>
+      <c r="I59" s="29"/>
+      <c r="J59" s="29"/>
+      <c r="K59" s="29"/>
+      <c r="L59" s="29"/>
+      <c r="M59" s="29"/>
+      <c r="N59" s="29"/>
+      <c r="O59" s="29"/>
+      <c r="P59" s="29"/>
+      <c r="Q59" s="29"/>
+      <c r="R59" s="29"/>
+      <c r="S59" s="29"/>
+      <c r="T59" s="29"/>
+      <c r="U59" s="29"/>
+      <c r="V59" s="29"/>
+      <c r="W59" s="29"/>
+      <c r="X59" s="29"/>
+      <c r="Y59" s="29"/>
+      <c r="Z59" s="29"/>
+      <c r="AA59" s="29"/>
+      <c r="AB59" s="29"/>
+      <c r="AC59" s="29"/>
+      <c r="AD59" s="29"/>
+      <c r="AE59" s="29"/>
+      <c r="AF59" s="29"/>
+      <c r="AG59" s="29"/>
+      <c r="AH59" s="29"/>
+      <c r="AI59" s="29"/>
+      <c r="AJ59" s="29"/>
+      <c r="AK59" s="29"/>
+    </row>
+    <row r="60" spans="1:37">
+      <c r="A60" s="40" t="s">
         <v>21</v>
       </c>
-      <c r="B60" s="45"/>
-[...35 lines deleted...]
-      <c r="B62" s="2">
+      <c r="B60" s="40"/>
+      <c r="C60" s="40"/>
+      <c r="D60" s="40"/>
+      <c r="E60" s="40"/>
+      <c r="F60" s="40"/>
+      <c r="G60" s="40"/>
+      <c r="H60" s="40"/>
+      <c r="I60" s="40"/>
+      <c r="J60" s="40"/>
+      <c r="K60" s="40"/>
+      <c r="L60" s="40"/>
+      <c r="M60" s="40"/>
+      <c r="N60" s="40"/>
+      <c r="O60" s="40"/>
+      <c r="P60" s="40"/>
+      <c r="Q60" s="40"/>
+      <c r="R60" s="40"/>
+      <c r="S60" s="40"/>
+      <c r="T60" s="40"/>
+      <c r="U60" s="40"/>
+      <c r="V60" s="40"/>
+      <c r="W60" s="40"/>
+      <c r="X60" s="40"/>
+      <c r="Y60" s="40"/>
+      <c r="Z60" s="40"/>
+      <c r="AA60" s="40"/>
+      <c r="AB60" s="40"/>
+      <c r="AC60" s="40"/>
+      <c r="AD60" s="40"/>
+      <c r="AE60" s="40"/>
+      <c r="AF60" s="40"/>
+      <c r="AG60" s="40"/>
+      <c r="AH60" s="40"/>
+      <c r="AI60" s="29"/>
+      <c r="AJ60" s="29"/>
+      <c r="AK60" s="29"/>
+    </row>
+    <row r="61" spans="1:37">
+      <c r="A61" s="29"/>
+      <c r="B61" s="29"/>
+      <c r="C61" s="29"/>
+      <c r="D61" s="29"/>
+      <c r="E61" s="29"/>
+      <c r="F61" s="29"/>
+      <c r="G61" s="29"/>
+      <c r="H61" s="29"/>
+      <c r="I61" s="29"/>
+      <c r="J61" s="29"/>
+      <c r="K61" s="29"/>
+      <c r="L61" s="29"/>
+      <c r="M61" s="29"/>
+      <c r="N61" s="29"/>
+      <c r="O61" s="29"/>
+      <c r="P61" s="29"/>
+      <c r="Q61" s="29"/>
+      <c r="R61" s="29"/>
+      <c r="S61" s="29"/>
+      <c r="T61" s="29"/>
+      <c r="U61" s="29"/>
+      <c r="V61" s="29"/>
+      <c r="W61" s="29"/>
+      <c r="X61" s="29"/>
+      <c r="Y61" s="29"/>
+      <c r="Z61" s="29"/>
+      <c r="AA61" s="29"/>
+      <c r="AB61" s="29"/>
+      <c r="AC61" s="29"/>
+      <c r="AD61" s="29"/>
+      <c r="AE61" s="29"/>
+      <c r="AF61" s="29"/>
+      <c r="AG61" s="29"/>
+      <c r="AH61" s="29"/>
+      <c r="AI61" s="29"/>
+      <c r="AJ61" s="29"/>
+      <c r="AK61" s="29"/>
+    </row>
+    <row r="62" spans="1:37" s="2" customFormat="1">
+      <c r="A62" s="53"/>
+      <c r="B62" s="53">
         <v>1991</v>
       </c>
-      <c r="C62" s="2">
+      <c r="C62" s="53">
         <v>1992</v>
       </c>
-      <c r="D62" s="2">
+      <c r="D62" s="53">
         <v>1993</v>
       </c>
-      <c r="E62" s="2">
+      <c r="E62" s="53">
         <v>1994</v>
       </c>
-      <c r="F62" s="2">
+      <c r="F62" s="53">
         <v>1995</v>
       </c>
-      <c r="G62" s="2">
+      <c r="G62" s="53">
         <v>1996</v>
       </c>
-      <c r="H62" s="2">
+      <c r="H62" s="53">
         <v>1997</v>
       </c>
-      <c r="I62" s="2">
+      <c r="I62" s="53">
         <v>1998</v>
       </c>
-      <c r="J62" s="2">
+      <c r="J62" s="53">
         <v>1999</v>
       </c>
-      <c r="K62" s="2">
+      <c r="K62" s="53">
         <v>2000</v>
       </c>
-      <c r="L62" s="2">
+      <c r="L62" s="53">
         <v>2001</v>
       </c>
-      <c r="M62" s="2">
+      <c r="M62" s="53">
         <v>2002</v>
       </c>
-      <c r="N62" s="2">
+      <c r="N62" s="53">
         <v>2003</v>
       </c>
-      <c r="O62" s="2">
+      <c r="O62" s="53">
         <v>2004</v>
       </c>
-      <c r="P62" s="2">
+      <c r="P62" s="53">
         <v>2005</v>
       </c>
-      <c r="Q62" s="2">
+      <c r="Q62" s="53">
         <v>2006</v>
       </c>
-      <c r="R62" s="2">
+      <c r="R62" s="53">
         <v>2007</v>
       </c>
-      <c r="S62" s="2">
+      <c r="S62" s="53">
         <v>2008</v>
       </c>
-      <c r="T62" s="2">
+      <c r="T62" s="53">
         <v>2009</v>
       </c>
-      <c r="U62" s="2">
+      <c r="U62" s="53">
         <v>2010</v>
       </c>
-      <c r="V62" s="2">
+      <c r="V62" s="53">
         <v>2011</v>
       </c>
-      <c r="W62" s="2">
+      <c r="W62" s="53">
         <v>2012</v>
       </c>
-      <c r="X62" s="2">
+      <c r="X62" s="53">
         <v>2013</v>
       </c>
-      <c r="Y62" s="2">
+      <c r="Y62" s="53">
         <v>2014</v>
       </c>
-      <c r="Z62" s="2">
+      <c r="Z62" s="53">
         <v>2015</v>
       </c>
-      <c r="AA62" s="2">
+      <c r="AA62" s="53">
         <v>2016</v>
       </c>
-      <c r="AB62" s="2">
+      <c r="AB62" s="53">
         <v>2017</v>
       </c>
-      <c r="AC62" s="2">
+      <c r="AC62" s="53">
         <v>2018</v>
       </c>
-      <c r="AD62" s="2">
+      <c r="AD62" s="53">
         <v>2019</v>
       </c>
-      <c r="AE62" s="2">
+      <c r="AE62" s="53">
         <v>2020</v>
       </c>
-      <c r="AF62" s="2">
+      <c r="AF62" s="53">
         <v>2021</v>
       </c>
-      <c r="AG62" s="2">
+      <c r="AG62" s="53">
         <v>2022</v>
       </c>
-      <c r="AH62" s="2">
+      <c r="AH62" s="53">
         <v>2023</v>
       </c>
-      <c r="AI62" s="2">
+      <c r="AI62" s="53">
         <v>2024</v>
       </c>
-      <c r="AJ62" s="2">
+      <c r="AJ62" s="53">
         <v>2025</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A63" s="43" t="s">
+      <c r="AK62" s="53">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="63" spans="1:37" ht="22.5">
+      <c r="A63" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="B63" s="16">
+      <c r="B63" s="11">
         <v>286904</v>
       </c>
-      <c r="C63" s="16">
+      <c r="C63" s="11">
         <v>288985</v>
       </c>
-      <c r="D63" s="16">
+      <c r="D63" s="11">
         <v>316651</v>
       </c>
-      <c r="E63" s="16">
+      <c r="E63" s="11">
         <v>353265</v>
       </c>
-      <c r="F63" s="16">
+      <c r="F63" s="11">
         <v>320193</v>
       </c>
-      <c r="G63" s="16">
+      <c r="G63" s="11">
         <v>308009</v>
       </c>
-      <c r="H63" s="16">
+      <c r="H63" s="11">
         <v>275880</v>
       </c>
-      <c r="I63" s="16">
+      <c r="I63" s="11">
         <v>240824</v>
       </c>
-      <c r="J63" s="16">
+      <c r="J63" s="11">
         <v>222178</v>
       </c>
-      <c r="K63" s="16">
+      <c r="K63" s="11">
         <v>229884</v>
       </c>
-      <c r="L63" s="16">
+      <c r="L63" s="11">
         <v>249827</v>
       </c>
-      <c r="M63" s="16">
+      <c r="M63" s="11">
         <v>253332</v>
       </c>
-      <c r="N63" s="16">
+      <c r="N63" s="11">
         <v>263047</v>
       </c>
-      <c r="O63" s="16">
+      <c r="O63" s="11">
         <v>271077</v>
       </c>
-      <c r="P63" s="16">
+      <c r="P63" s="11">
         <v>277292</v>
       </c>
-      <c r="Q63" s="16">
+      <c r="Q63" s="11">
         <v>286875</v>
       </c>
-      <c r="R63" s="16">
+      <c r="R63" s="11">
         <v>292486</v>
       </c>
-      <c r="S63" s="16">
+      <c r="S63" s="11">
         <v>295977</v>
       </c>
-      <c r="T63" s="16">
+      <c r="T63" s="11">
         <v>302315</v>
       </c>
-      <c r="U63" s="16">
+      <c r="U63" s="11">
         <v>309153</v>
       </c>
-      <c r="V63" s="16">
+      <c r="V63" s="11">
         <v>309816</v>
       </c>
-      <c r="W63" s="17">
+      <c r="W63" s="12">
         <v>204286</v>
       </c>
-      <c r="X63" s="16">
+      <c r="X63" s="11">
         <v>204748</v>
       </c>
-      <c r="Y63" s="16">
+      <c r="Y63" s="11">
         <v>210146</v>
       </c>
-      <c r="Z63" s="16">
+      <c r="Z63" s="11">
         <v>211026</v>
       </c>
-      <c r="AA63" s="18">
+      <c r="AA63" s="13">
         <v>209478</v>
       </c>
-      <c r="AB63" s="18">
+      <c r="AB63" s="13">
         <v>198366</v>
       </c>
-      <c r="AC63" s="20">
+      <c r="AC63" s="14">
         <v>199924</v>
       </c>
-      <c r="AD63" s="20">
+      <c r="AD63" s="14">
         <v>206846</v>
       </c>
-      <c r="AE63" s="26">
+      <c r="AE63" s="15">
         <v>212992</v>
       </c>
-      <c r="AF63" s="27">
+      <c r="AF63" s="16">
         <v>218051</v>
       </c>
-      <c r="AG63" s="27">
+      <c r="AG63" s="16">
         <v>221504</v>
       </c>
-      <c r="AH63" s="5">
+      <c r="AH63" s="17">
         <v>131096</v>
       </c>
-      <c r="AI63" s="27">
+      <c r="AI63" s="16">
         <v>113873</v>
       </c>
-      <c r="AJ63" s="30">
+      <c r="AJ63" s="9">
         <v>113344</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A64" s="44" t="s">
+      <c r="AK63" s="9">
+        <v>112110</v>
+      </c>
+    </row>
+    <row r="64" spans="1:37">
+      <c r="A64" s="49" t="s">
         <v>4</v>
       </c>
-      <c r="B64" s="5">
+      <c r="B64" s="17">
         <v>540</v>
       </c>
-      <c r="C64" s="5">
+      <c r="C64" s="17">
         <v>575</v>
       </c>
-      <c r="D64" s="5">
+      <c r="D64" s="17">
         <v>583</v>
       </c>
-      <c r="E64" s="5">
+      <c r="E64" s="17">
         <v>990</v>
       </c>
-      <c r="F64" s="5">
+      <c r="F64" s="17">
         <v>1019</v>
       </c>
-      <c r="G64" s="5">
+      <c r="G64" s="17">
         <v>1186</v>
       </c>
-      <c r="H64" s="5">
+      <c r="H64" s="17">
         <v>1327</v>
       </c>
-      <c r="I64" s="5">
+      <c r="I64" s="17">
         <v>1014</v>
       </c>
-      <c r="J64" s="5">
+      <c r="J64" s="17">
         <v>1074</v>
       </c>
-      <c r="K64" s="5">
+      <c r="K64" s="17">
         <v>1034</v>
       </c>
-      <c r="L64" s="5">
+      <c r="L64" s="17">
         <v>1174</v>
       </c>
-      <c r="M64" s="5">
+      <c r="M64" s="17">
         <v>1174</v>
       </c>
-      <c r="N64" s="5">
+      <c r="N64" s="17">
         <v>1638</v>
       </c>
-      <c r="O64" s="5">
+      <c r="O64" s="17">
         <v>1518</v>
       </c>
-      <c r="P64" s="5">
+      <c r="P64" s="17">
         <v>1443</v>
       </c>
-      <c r="Q64" s="5">
+      <c r="Q64" s="17">
         <v>1505</v>
       </c>
-      <c r="R64" s="5">
+      <c r="R64" s="17">
         <v>1079</v>
       </c>
-      <c r="S64" s="5">
+      <c r="S64" s="17">
         <v>1145</v>
       </c>
-      <c r="T64" s="5">
+      <c r="T64" s="17">
         <v>1712</v>
       </c>
-      <c r="U64" s="5">
+      <c r="U64" s="17">
         <v>384</v>
       </c>
-      <c r="V64" s="5">
+      <c r="V64" s="17">
         <v>390</v>
       </c>
-      <c r="W64" s="6">
+      <c r="W64" s="18">
         <v>550</v>
       </c>
-      <c r="X64" s="4">
+      <c r="X64" s="19">
         <v>527</v>
       </c>
-      <c r="Y64" s="4">
+      <c r="Y64" s="19">
         <v>563</v>
       </c>
-      <c r="Z64" s="4">
+      <c r="Z64" s="19">
         <v>708</v>
       </c>
-      <c r="AA64" s="7">
+      <c r="AA64" s="20">
         <v>666</v>
       </c>
-      <c r="AB64" s="7">
+      <c r="AB64" s="20">
         <v>874</v>
       </c>
-      <c r="AC64" s="10">
+      <c r="AC64" s="21">
         <v>844</v>
       </c>
-      <c r="AD64" s="10">
+      <c r="AD64" s="21">
         <v>851</v>
       </c>
-      <c r="AE64" s="26">
+      <c r="AE64" s="15">
         <v>898</v>
       </c>
-      <c r="AF64" s="27">
+      <c r="AF64" s="16">
         <v>896</v>
       </c>
-      <c r="AG64" s="27">
+      <c r="AG64" s="16">
         <v>1005</v>
       </c>
-      <c r="AH64" s="5">
+      <c r="AH64" s="17">
         <v>491</v>
       </c>
-      <c r="AI64" s="27">
+      <c r="AI64" s="16">
         <v>250</v>
       </c>
-      <c r="AJ64" s="30">
+      <c r="AJ64" s="9">
         <v>189</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A65" s="44" t="s">
+      <c r="AK64" s="9">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="65" spans="1:37">
+      <c r="A65" s="49" t="s">
         <v>5</v>
       </c>
-      <c r="B65" s="5">
+      <c r="B65" s="17">
         <v>28486</v>
       </c>
-      <c r="C65" s="5">
+      <c r="C65" s="17">
         <v>28856</v>
       </c>
-      <c r="D65" s="5">
+      <c r="D65" s="17">
         <v>31955</v>
       </c>
-      <c r="E65" s="5">
+      <c r="E65" s="17">
         <v>34832</v>
       </c>
-      <c r="F65" s="5">
+      <c r="F65" s="17">
         <v>34070</v>
       </c>
-      <c r="G65" s="5">
+      <c r="G65" s="17">
         <v>30638</v>
       </c>
-      <c r="H65" s="5">
+      <c r="H65" s="17">
         <v>27271</v>
       </c>
-      <c r="I65" s="5">
+      <c r="I65" s="17">
         <v>26259</v>
       </c>
-      <c r="J65" s="5">
+      <c r="J65" s="17">
         <v>24991</v>
       </c>
-      <c r="K65" s="5">
+      <c r="K65" s="17">
         <v>25070</v>
       </c>
-      <c r="L65" s="5">
+      <c r="L65" s="17">
         <v>26983</v>
       </c>
-      <c r="M65" s="5">
+      <c r="M65" s="17">
         <v>26910</v>
       </c>
-      <c r="N65" s="5">
+      <c r="N65" s="17">
         <v>27769</v>
       </c>
-      <c r="O65" s="5">
+      <c r="O65" s="17">
         <v>28887</v>
       </c>
-      <c r="P65" s="5">
+      <c r="P65" s="17">
         <v>30329</v>
       </c>
-      <c r="Q65" s="5">
+      <c r="Q65" s="17">
         <v>30910</v>
       </c>
-      <c r="R65" s="5">
+      <c r="R65" s="17">
         <v>31650</v>
       </c>
-      <c r="S65" s="5">
+      <c r="S65" s="17">
         <v>32333</v>
       </c>
-      <c r="T65" s="5">
+      <c r="T65" s="17">
         <v>32335</v>
       </c>
-      <c r="U65" s="5">
+      <c r="U65" s="17">
         <v>34107</v>
       </c>
-      <c r="V65" s="5">
+      <c r="V65" s="17">
         <v>34144</v>
       </c>
-      <c r="W65" s="6">
+      <c r="W65" s="18">
         <v>28164</v>
       </c>
-      <c r="X65" s="5">
+      <c r="X65" s="17">
         <v>26426</v>
       </c>
-      <c r="Y65" s="5">
+      <c r="Y65" s="17">
         <v>26842</v>
       </c>
-      <c r="Z65" s="5">
+      <c r="Z65" s="17">
         <v>26906</v>
       </c>
-      <c r="AA65" s="7">
+      <c r="AA65" s="20">
         <v>27321</v>
       </c>
-      <c r="AB65" s="7">
+      <c r="AB65" s="20">
         <v>21702</v>
       </c>
-      <c r="AC65" s="8">
+      <c r="AC65" s="22">
         <v>27269</v>
       </c>
-      <c r="AD65" s="8">
+      <c r="AD65" s="22">
         <v>27837</v>
       </c>
-      <c r="AE65" s="26">
+      <c r="AE65" s="15">
         <v>28811</v>
       </c>
-      <c r="AF65" s="27">
+      <c r="AF65" s="16">
         <v>30361</v>
       </c>
-      <c r="AG65" s="27">
+      <c r="AG65" s="16">
         <v>32443</v>
       </c>
-      <c r="AH65" s="5">
+      <c r="AH65" s="17">
         <v>19132</v>
       </c>
-      <c r="AI65" s="27">
+      <c r="AI65" s="16">
         <v>14918</v>
       </c>
-      <c r="AJ65" s="30">
+      <c r="AJ65" s="9">
         <v>15264</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A66" s="44" t="s">
+      <c r="AK65" s="9">
+        <v>14895</v>
+      </c>
+    </row>
+    <row r="66" spans="1:37">
+      <c r="A66" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="B66" s="5">
+      <c r="B66" s="17">
         <v>18090</v>
       </c>
-      <c r="C66" s="5">
+      <c r="C66" s="17">
         <v>18137</v>
       </c>
-      <c r="D66" s="5">
+      <c r="D66" s="17">
         <v>20770</v>
       </c>
-      <c r="E66" s="5">
+      <c r="E66" s="17">
         <v>24303</v>
       </c>
-      <c r="F66" s="5">
+      <c r="F66" s="17">
         <v>21935</v>
       </c>
-      <c r="G66" s="5">
+      <c r="G66" s="17">
         <v>20362</v>
       </c>
-      <c r="H66" s="5">
+      <c r="H66" s="17">
         <v>17708</v>
       </c>
-      <c r="I66" s="5">
+      <c r="I66" s="17">
         <v>14242</v>
       </c>
-      <c r="J66" s="5">
+      <c r="J66" s="17">
         <v>13441</v>
       </c>
-      <c r="K66" s="5">
+      <c r="K66" s="17">
         <v>17200</v>
       </c>
-      <c r="L66" s="5">
+      <c r="L66" s="17">
         <v>13577</v>
       </c>
-      <c r="M66" s="5">
+      <c r="M66" s="17">
         <v>14056</v>
       </c>
-      <c r="N66" s="5">
+      <c r="N66" s="17">
         <v>15491</v>
       </c>
-      <c r="O66" s="5">
+      <c r="O66" s="17">
         <v>15686</v>
       </c>
-      <c r="P66" s="5">
+      <c r="P66" s="17">
         <v>16340</v>
       </c>
-      <c r="Q66" s="5">
+      <c r="Q66" s="17">
         <v>17047</v>
       </c>
-      <c r="R66" s="5">
+      <c r="R66" s="17">
         <v>17252</v>
       </c>
-      <c r="S66" s="5">
+      <c r="S66" s="17">
         <v>17516</v>
       </c>
-      <c r="T66" s="5">
+      <c r="T66" s="17">
         <v>18769</v>
       </c>
-      <c r="U66" s="5">
+      <c r="U66" s="17">
         <v>19400</v>
       </c>
-      <c r="V66" s="5">
+      <c r="V66" s="17">
         <v>19850</v>
       </c>
-      <c r="W66" s="6">
+      <c r="W66" s="18">
         <v>16495</v>
       </c>
-      <c r="X66" s="5">
+      <c r="X66" s="17">
         <v>15648</v>
       </c>
-      <c r="Y66" s="5">
+      <c r="Y66" s="17">
         <v>16161</v>
       </c>
-      <c r="Z66" s="5">
+      <c r="Z66" s="17">
         <v>16458</v>
       </c>
-      <c r="AA66" s="7">
+      <c r="AA66" s="20">
         <v>17143</v>
       </c>
-      <c r="AB66" s="7">
+      <c r="AB66" s="20">
         <v>17279</v>
       </c>
-      <c r="AC66" s="8">
+      <c r="AC66" s="22">
         <v>17605</v>
       </c>
-      <c r="AD66" s="8">
+      <c r="AD66" s="22">
         <v>17442</v>
       </c>
-      <c r="AE66" s="26">
+      <c r="AE66" s="15">
         <v>18221</v>
       </c>
-      <c r="AF66" s="27">
+      <c r="AF66" s="16">
         <v>17624</v>
       </c>
-      <c r="AG66" s="27">
+      <c r="AG66" s="16">
         <v>17231</v>
       </c>
-      <c r="AH66" s="5">
+      <c r="AH66" s="17">
         <v>5812</v>
       </c>
-      <c r="AI66" s="27">
+      <c r="AI66" s="16">
         <v>8010</v>
       </c>
-      <c r="AJ66" s="30">
+      <c r="AJ66" s="9">
         <v>8149</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A67" s="44" t="s">
+      <c r="AK66" s="9">
+        <v>9057</v>
+      </c>
+    </row>
+    <row r="67" spans="1:37">
+      <c r="A67" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="B67" s="5">
+      <c r="B67" s="17">
         <v>25009</v>
       </c>
-      <c r="C67" s="5">
+      <c r="C67" s="17">
         <v>24325</v>
       </c>
-      <c r="D67" s="5">
+      <c r="D67" s="17">
         <v>26839</v>
       </c>
-      <c r="E67" s="5">
+      <c r="E67" s="17">
         <v>28981</v>
       </c>
-      <c r="F67" s="5">
+      <c r="F67" s="17">
         <v>25772</v>
       </c>
-      <c r="G67" s="5">
+      <c r="G67" s="17">
         <v>26295</v>
       </c>
-      <c r="H67" s="5">
+      <c r="H67" s="17">
         <v>23546</v>
       </c>
-      <c r="I67" s="5">
+      <c r="I67" s="17">
         <v>21369</v>
       </c>
-      <c r="J67" s="5">
+      <c r="J67" s="17">
         <v>18877</v>
       </c>
-      <c r="K67" s="5">
+      <c r="K67" s="17">
         <v>17891</v>
       </c>
-      <c r="L67" s="5">
+      <c r="L67" s="17">
         <v>19921</v>
       </c>
-      <c r="M67" s="5">
+      <c r="M67" s="17">
         <v>20764</v>
       </c>
-      <c r="N67" s="5">
+      <c r="N67" s="17">
         <v>21098</v>
       </c>
-      <c r="O67" s="5">
+      <c r="O67" s="17">
         <v>21455</v>
       </c>
-      <c r="P67" s="5">
+      <c r="P67" s="17">
         <v>22450</v>
       </c>
-      <c r="Q67" s="5">
+      <c r="Q67" s="17">
         <v>24801</v>
       </c>
-      <c r="R67" s="5">
+      <c r="R67" s="17">
         <v>26407</v>
       </c>
-      <c r="S67" s="5">
+      <c r="S67" s="17">
         <v>27105</v>
       </c>
-      <c r="T67" s="5">
+      <c r="T67" s="17">
         <v>27118</v>
       </c>
-      <c r="U67" s="5">
+      <c r="U67" s="17">
         <v>27313</v>
       </c>
-      <c r="V67" s="5">
+      <c r="V67" s="17">
         <v>28165</v>
       </c>
-      <c r="W67" s="6">
+      <c r="W67" s="18">
         <v>14923</v>
       </c>
-      <c r="X67" s="5">
+      <c r="X67" s="17">
         <v>14931</v>
       </c>
-      <c r="Y67" s="5">
+      <c r="Y67" s="17">
         <v>14973</v>
       </c>
-      <c r="Z67" s="5">
+      <c r="Z67" s="17">
         <v>15410</v>
       </c>
-      <c r="AA67" s="7">
+      <c r="AA67" s="20">
         <v>15735</v>
       </c>
-      <c r="AB67" s="7">
+      <c r="AB67" s="20">
         <v>15981</v>
       </c>
-      <c r="AC67" s="8">
+      <c r="AC67" s="22">
         <v>16460</v>
       </c>
-      <c r="AD67" s="8">
+      <c r="AD67" s="22">
         <v>16762</v>
       </c>
-      <c r="AE67" s="26">
+      <c r="AE67" s="15">
         <v>17227</v>
       </c>
-      <c r="AF67" s="27">
+      <c r="AF67" s="16">
         <v>17575</v>
       </c>
-      <c r="AG67" s="27">
+      <c r="AG67" s="16">
         <v>17785</v>
       </c>
-      <c r="AH67" s="5">
+      <c r="AH67" s="17">
         <v>5402</v>
       </c>
-      <c r="AI67" s="27">
+      <c r="AI67" s="16">
         <v>6521</v>
       </c>
-      <c r="AJ67" s="30">
+      <c r="AJ67" s="9">
         <v>5912</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A68" s="44" t="s">
+      <c r="AK67" s="9">
+        <v>6254</v>
+      </c>
+    </row>
+    <row r="68" spans="1:37">
+      <c r="A68" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="B68" s="5">
+      <c r="B68" s="17">
         <v>20657</v>
       </c>
-      <c r="C68" s="5">
+      <c r="C68" s="17">
         <v>20577</v>
       </c>
-      <c r="D68" s="5">
+      <c r="D68" s="17">
         <v>23096</v>
       </c>
-      <c r="E68" s="5">
+      <c r="E68" s="17">
         <v>23809</v>
       </c>
-      <c r="F68" s="5">
+      <c r="F68" s="17">
         <v>22664</v>
       </c>
-      <c r="G68" s="5">
+      <c r="G68" s="17">
         <v>23166</v>
       </c>
-      <c r="H68" s="5">
+      <c r="H68" s="17">
         <v>20896</v>
       </c>
-      <c r="I68" s="5">
+      <c r="I68" s="17">
         <v>16686</v>
       </c>
-      <c r="J68" s="5">
+      <c r="J68" s="17">
         <v>18329</v>
       </c>
-      <c r="K68" s="5">
+      <c r="K68" s="17">
         <v>17447</v>
       </c>
-      <c r="L68" s="5">
+      <c r="L68" s="17">
         <v>19508</v>
       </c>
-      <c r="M68" s="5">
+      <c r="M68" s="17">
         <v>19992</v>
       </c>
-      <c r="N68" s="5">
+      <c r="N68" s="17">
         <v>21509</v>
       </c>
-      <c r="O68" s="5">
+      <c r="O68" s="17">
         <v>22123</v>
       </c>
-      <c r="P68" s="5">
+      <c r="P68" s="17">
         <v>22817</v>
       </c>
-      <c r="Q68" s="5">
+      <c r="Q68" s="17">
         <v>23010</v>
       </c>
-      <c r="R68" s="5">
+      <c r="R68" s="17">
         <v>22220</v>
       </c>
-      <c r="S68" s="5">
+      <c r="S68" s="17">
         <v>21995</v>
       </c>
-      <c r="T68" s="5">
+      <c r="T68" s="17">
         <v>22505</v>
       </c>
-      <c r="U68" s="5">
+      <c r="U68" s="17">
         <v>22545</v>
       </c>
-      <c r="V68" s="5">
+      <c r="V68" s="17">
         <v>22758</v>
       </c>
-      <c r="W68" s="6">
+      <c r="W68" s="18">
         <v>15267</v>
       </c>
-      <c r="X68" s="5">
+      <c r="X68" s="17">
         <v>14405</v>
       </c>
-      <c r="Y68" s="5">
+      <c r="Y68" s="17">
         <v>14063</v>
       </c>
-      <c r="Z68" s="5">
+      <c r="Z68" s="17">
         <v>13468</v>
       </c>
-      <c r="AA68" s="7">
+      <c r="AA68" s="20">
         <v>12631</v>
       </c>
-      <c r="AB68" s="7">
+      <c r="AB68" s="20">
         <v>12354</v>
       </c>
-      <c r="AC68" s="8">
+      <c r="AC68" s="22">
         <v>11833</v>
       </c>
-      <c r="AD68" s="8">
+      <c r="AD68" s="22">
         <v>12215</v>
       </c>
-      <c r="AE68" s="26">
+      <c r="AE68" s="15">
         <v>12662</v>
       </c>
-      <c r="AF68" s="27">
+      <c r="AF68" s="16">
         <v>12660</v>
       </c>
-      <c r="AG68" s="27">
+      <c r="AG68" s="16">
         <v>12675</v>
       </c>
-      <c r="AH68" s="5">
+      <c r="AH68" s="17">
         <v>10741</v>
       </c>
-      <c r="AI68" s="27">
+      <c r="AI68" s="16">
         <v>9753</v>
       </c>
-      <c r="AJ68" s="30">
+      <c r="AJ68" s="9">
         <v>9847</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A69" s="44" t="s">
+      <c r="AK68" s="9">
+        <v>10130</v>
+      </c>
+    </row>
+    <row r="69" spans="1:37">
+      <c r="A69" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="B69" s="5">
+      <c r="B69" s="17">
         <v>21694</v>
       </c>
-      <c r="C69" s="5">
+      <c r="C69" s="17">
         <v>22182</v>
       </c>
-      <c r="D69" s="5">
+      <c r="D69" s="17">
         <v>24631</v>
       </c>
-      <c r="E69" s="5">
+      <c r="E69" s="17">
         <v>27036</v>
       </c>
-      <c r="F69" s="5">
+      <c r="F69" s="17">
         <v>26268</v>
       </c>
-      <c r="G69" s="5">
+      <c r="G69" s="17">
         <v>26406</v>
       </c>
-      <c r="H69" s="5">
+      <c r="H69" s="17">
         <v>21296</v>
       </c>
-      <c r="I69" s="5">
+      <c r="I69" s="17">
         <v>17602</v>
       </c>
-      <c r="J69" s="5">
+      <c r="J69" s="17">
         <v>17347</v>
       </c>
-      <c r="K69" s="5">
+      <c r="K69" s="17">
         <v>16508</v>
       </c>
-      <c r="L69" s="5">
+      <c r="L69" s="17">
         <v>17883</v>
       </c>
-      <c r="M69" s="5">
+      <c r="M69" s="17">
         <v>18711</v>
       </c>
-      <c r="N69" s="5">
+      <c r="N69" s="17">
         <v>19474</v>
       </c>
-      <c r="O69" s="5">
+      <c r="O69" s="17">
         <v>19746</v>
       </c>
-      <c r="P69" s="5">
+      <c r="P69" s="17">
         <v>20500</v>
       </c>
-      <c r="Q69" s="5">
+      <c r="Q69" s="17">
         <v>20939</v>
       </c>
-      <c r="R69" s="5">
+      <c r="R69" s="17">
         <v>21019</v>
       </c>
-      <c r="S69" s="5">
+      <c r="S69" s="17">
         <v>21116</v>
       </c>
-      <c r="T69" s="5">
+      <c r="T69" s="17">
         <v>21118</v>
       </c>
-      <c r="U69" s="5">
+      <c r="U69" s="17">
         <v>22610</v>
       </c>
-      <c r="V69" s="5">
+      <c r="V69" s="17">
         <v>22664</v>
       </c>
-      <c r="W69" s="6">
+      <c r="W69" s="18">
         <v>13019</v>
       </c>
-      <c r="X69" s="5">
+      <c r="X69" s="17">
         <v>12171</v>
       </c>
-      <c r="Y69" s="5">
+      <c r="Y69" s="17">
         <v>12580</v>
       </c>
-      <c r="Z69" s="5">
+      <c r="Z69" s="17">
         <v>12774</v>
       </c>
-      <c r="AA69" s="7">
+      <c r="AA69" s="20">
         <v>12621</v>
       </c>
-      <c r="AB69" s="7">
+      <c r="AB69" s="20">
         <v>13517</v>
       </c>
-      <c r="AC69" s="8">
+      <c r="AC69" s="22">
         <v>13116</v>
       </c>
-      <c r="AD69" s="8">
+      <c r="AD69" s="22">
         <v>13839</v>
       </c>
-      <c r="AE69" s="26">
+      <c r="AE69" s="15">
         <v>13850</v>
       </c>
-      <c r="AF69" s="27">
+      <c r="AF69" s="16">
         <v>15761</v>
       </c>
-      <c r="AG69" s="27">
+      <c r="AG69" s="16">
         <v>16060</v>
       </c>
-      <c r="AH69" s="5">
+      <c r="AH69" s="17">
         <v>9261</v>
       </c>
-      <c r="AI69" s="27">
+      <c r="AI69" s="16">
         <v>6395</v>
       </c>
-      <c r="AJ69" s="30">
+      <c r="AJ69" s="9">
         <v>6606</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A70" s="44" t="s">
+      <c r="AK69" s="9">
+        <v>6620</v>
+      </c>
+    </row>
+    <row r="70" spans="1:37">
+      <c r="A70" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="B70" s="5">
+      <c r="B70" s="17">
         <v>22666</v>
       </c>
-      <c r="C70" s="5">
+      <c r="C70" s="17">
         <v>23808</v>
       </c>
-      <c r="D70" s="5">
+      <c r="D70" s="17">
         <v>25894</v>
       </c>
-      <c r="E70" s="5">
+      <c r="E70" s="17">
         <v>26528</v>
       </c>
-      <c r="F70" s="5">
+      <c r="F70" s="17">
         <v>23629</v>
       </c>
-      <c r="G70" s="5">
+      <c r="G70" s="17">
         <v>23733</v>
       </c>
-      <c r="H70" s="5">
+      <c r="H70" s="17">
         <v>22013</v>
       </c>
-      <c r="I70" s="5">
+      <c r="I70" s="17">
         <v>19525</v>
       </c>
-      <c r="J70" s="5">
+      <c r="J70" s="17">
         <v>18864</v>
       </c>
-      <c r="K70" s="5">
+      <c r="K70" s="17">
         <v>19140</v>
       </c>
-      <c r="L70" s="5">
+      <c r="L70" s="17">
         <v>21320</v>
       </c>
-      <c r="M70" s="5">
+      <c r="M70" s="17">
         <v>22272</v>
       </c>
-      <c r="N70" s="5">
+      <c r="N70" s="17">
         <v>22461</v>
       </c>
-      <c r="O70" s="5">
+      <c r="O70" s="17">
         <v>23289</v>
       </c>
-      <c r="P70" s="5">
+      <c r="P70" s="17">
         <v>23994</v>
       </c>
-      <c r="Q70" s="5">
+      <c r="Q70" s="17">
         <v>24369</v>
       </c>
-      <c r="R70" s="5">
+      <c r="R70" s="17">
         <v>25018</v>
       </c>
-      <c r="S70" s="5">
+      <c r="S70" s="17">
         <v>25170</v>
       </c>
-      <c r="T70" s="5">
+      <c r="T70" s="17">
         <v>25205</v>
       </c>
-      <c r="U70" s="5">
+      <c r="U70" s="17">
         <v>26182</v>
       </c>
-      <c r="V70" s="5">
+      <c r="V70" s="17">
         <v>26202</v>
       </c>
-      <c r="W70" s="6">
+      <c r="W70" s="18">
         <v>18052</v>
       </c>
-      <c r="X70" s="5">
+      <c r="X70" s="17">
         <v>18069</v>
       </c>
-      <c r="Y70" s="5">
+      <c r="Y70" s="17">
         <v>17785</v>
       </c>
-      <c r="Z70" s="5">
+      <c r="Z70" s="17">
         <v>18342</v>
       </c>
-      <c r="AA70" s="7">
+      <c r="AA70" s="20">
         <v>17115</v>
       </c>
-      <c r="AB70" s="7">
+      <c r="AB70" s="20">
         <v>16822</v>
       </c>
-      <c r="AC70" s="8">
+      <c r="AC70" s="22">
         <v>17335</v>
       </c>
-      <c r="AD70" s="8">
+      <c r="AD70" s="22">
         <v>18229</v>
       </c>
-      <c r="AE70" s="26">
+      <c r="AE70" s="15">
         <v>18436</v>
       </c>
-      <c r="AF70" s="27">
+      <c r="AF70" s="16">
         <v>18593</v>
       </c>
-      <c r="AG70" s="27">
+      <c r="AG70" s="16">
         <v>18776</v>
       </c>
-      <c r="AH70" s="5">
+      <c r="AH70" s="17">
         <v>13633</v>
       </c>
-      <c r="AI70" s="27">
+      <c r="AI70" s="16">
         <v>9729</v>
       </c>
-      <c r="AJ70" s="30">
+      <c r="AJ70" s="9">
         <v>8847</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A71" s="44" t="s">
+      <c r="AK70" s="9">
+        <v>7715</v>
+      </c>
+    </row>
+    <row r="71" spans="1:37">
+      <c r="A71" s="49" t="s">
         <v>11</v>
       </c>
-      <c r="B71" s="5">
+      <c r="B71" s="17">
         <v>15208</v>
       </c>
-      <c r="C71" s="5">
+      <c r="C71" s="17">
         <v>15227</v>
       </c>
-      <c r="D71" s="5">
+      <c r="D71" s="17">
         <v>17001</v>
       </c>
-      <c r="E71" s="5">
+      <c r="E71" s="17">
         <v>18349</v>
       </c>
-      <c r="F71" s="5">
+      <c r="F71" s="17">
         <v>16710</v>
       </c>
-      <c r="G71" s="5">
+      <c r="G71" s="17">
         <v>16801</v>
       </c>
-      <c r="H71" s="5">
+      <c r="H71" s="17">
         <v>15138</v>
       </c>
-      <c r="I71" s="5">
+      <c r="I71" s="17">
         <v>15165</v>
       </c>
-      <c r="J71" s="5">
+      <c r="J71" s="17">
         <v>12998</v>
       </c>
-      <c r="K71" s="5">
+      <c r="K71" s="17">
         <v>13995</v>
       </c>
-      <c r="L71" s="5">
+      <c r="L71" s="17">
         <v>14775</v>
       </c>
-      <c r="M71" s="5">
+      <c r="M71" s="17">
         <v>14725</v>
       </c>
-      <c r="N71" s="5">
+      <c r="N71" s="17">
         <v>14981</v>
       </c>
-      <c r="O71" s="5">
+      <c r="O71" s="17">
         <v>15418</v>
       </c>
-      <c r="P71" s="5">
+      <c r="P71" s="17">
         <v>12851</v>
       </c>
-      <c r="Q71" s="5">
+      <c r="Q71" s="17">
         <v>13501</v>
       </c>
-      <c r="R71" s="5">
+      <c r="R71" s="17">
         <v>12543</v>
       </c>
-      <c r="S71" s="5">
+      <c r="S71" s="17">
         <v>12843</v>
       </c>
-      <c r="T71" s="5">
+      <c r="T71" s="17">
         <v>13062</v>
       </c>
-      <c r="U71" s="5">
+      <c r="U71" s="17">
         <v>12044</v>
       </c>
-      <c r="V71" s="5">
+      <c r="V71" s="17">
         <v>12037</v>
       </c>
-      <c r="W71" s="6">
+      <c r="W71" s="18">
         <v>11942</v>
       </c>
-      <c r="X71" s="5">
+      <c r="X71" s="17">
         <v>11894</v>
       </c>
-      <c r="Y71" s="5">
+      <c r="Y71" s="17">
         <v>11704</v>
       </c>
-      <c r="Z71" s="5">
+      <c r="Z71" s="17">
         <v>11755</v>
       </c>
-      <c r="AA71" s="7">
+      <c r="AA71" s="20">
         <v>11755</v>
       </c>
-      <c r="AB71" s="7">
+      <c r="AB71" s="20">
         <v>11609</v>
       </c>
-      <c r="AC71" s="8">
+      <c r="AC71" s="22">
         <v>11724</v>
       </c>
-      <c r="AD71" s="8">
+      <c r="AD71" s="22">
         <v>11720</v>
       </c>
-      <c r="AE71" s="26">
+      <c r="AE71" s="15">
         <v>11395</v>
       </c>
-      <c r="AF71" s="27">
+      <c r="AF71" s="16">
         <v>11154</v>
       </c>
-      <c r="AG71" s="27">
+      <c r="AG71" s="16">
         <v>10902</v>
       </c>
-      <c r="AH71" s="5">
+      <c r="AH71" s="17">
         <v>7061</v>
       </c>
-      <c r="AI71" s="27">
+      <c r="AI71" s="16">
         <v>5008</v>
       </c>
-      <c r="AJ71" s="30">
+      <c r="AJ71" s="9">
         <v>5834</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A72" s="44" t="s">
+      <c r="AK71" s="9">
+        <v>5954</v>
+      </c>
+    </row>
+    <row r="72" spans="1:37">
+      <c r="A72" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="B72" s="5">
+      <c r="B72" s="17">
         <v>16996</v>
       </c>
-      <c r="C72" s="5">
+      <c r="C72" s="17">
         <v>17602</v>
       </c>
-      <c r="D72" s="5">
+      <c r="D72" s="17">
         <v>19722</v>
       </c>
-      <c r="E72" s="5">
+      <c r="E72" s="17">
         <v>21535</v>
       </c>
-      <c r="F72" s="5">
+      <c r="F72" s="17">
         <v>19924</v>
       </c>
-      <c r="G72" s="5">
+      <c r="G72" s="17">
         <v>18942</v>
       </c>
-      <c r="H72" s="5">
+      <c r="H72" s="17">
         <v>15157</v>
       </c>
-      <c r="I72" s="5">
+      <c r="I72" s="17">
         <v>13693</v>
       </c>
-      <c r="J72" s="5">
+      <c r="J72" s="17">
         <v>14651</v>
       </c>
-      <c r="K72" s="5">
+      <c r="K72" s="17">
         <v>16218</v>
       </c>
-      <c r="L72" s="5">
+      <c r="L72" s="17">
         <v>17131</v>
       </c>
-      <c r="M72" s="5">
+      <c r="M72" s="17">
         <v>16975</v>
       </c>
-      <c r="N72" s="5">
+      <c r="N72" s="17">
         <v>17157</v>
       </c>
-      <c r="O72" s="5">
+      <c r="O72" s="17">
         <v>17633</v>
       </c>
-      <c r="P72" s="5">
+      <c r="P72" s="17">
         <v>18042</v>
       </c>
-      <c r="Q72" s="5">
+      <c r="Q72" s="17">
         <v>18468</v>
       </c>
-      <c r="R72" s="5">
+      <c r="R72" s="17">
         <v>18664</v>
       </c>
-      <c r="S72" s="5">
+      <c r="S72" s="17">
         <v>19139</v>
       </c>
-      <c r="T72" s="5">
+      <c r="T72" s="17">
         <v>20108</v>
       </c>
-      <c r="U72" s="5">
+      <c r="U72" s="17">
         <v>20294</v>
       </c>
-      <c r="V72" s="5">
+      <c r="V72" s="17">
         <v>20849</v>
       </c>
-      <c r="W72" s="6">
+      <c r="W72" s="18">
         <v>12060</v>
       </c>
-      <c r="X72" s="5">
+      <c r="X72" s="17">
         <v>12279</v>
       </c>
-      <c r="Y72" s="5">
+      <c r="Y72" s="17">
         <v>12697</v>
       </c>
-      <c r="Z72" s="5">
+      <c r="Z72" s="17">
         <v>12012</v>
       </c>
-      <c r="AA72" s="7">
+      <c r="AA72" s="20">
         <v>9939</v>
       </c>
-      <c r="AB72" s="7">
+      <c r="AB72" s="20">
         <v>7340</v>
       </c>
-      <c r="AC72" s="8">
+      <c r="AC72" s="22">
         <v>6969</v>
       </c>
-      <c r="AD72" s="8">
+      <c r="AD72" s="22">
         <v>7401</v>
       </c>
-      <c r="AE72" s="26">
+      <c r="AE72" s="15">
         <v>7762</v>
       </c>
-      <c r="AF72" s="27">
+      <c r="AF72" s="16">
         <v>8790</v>
       </c>
-      <c r="AG72" s="27">
+      <c r="AG72" s="16">
         <v>9472</v>
       </c>
-      <c r="AH72" s="5">
+      <c r="AH72" s="17">
         <v>6152</v>
       </c>
-      <c r="AI72" s="27">
+      <c r="AI72" s="16">
         <v>5616</v>
       </c>
-      <c r="AJ72" s="30">
+      <c r="AJ72" s="9">
         <v>5160</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A73" s="44" t="s">
+      <c r="AK72" s="9">
+        <v>5123</v>
+      </c>
+    </row>
+    <row r="73" spans="1:37">
+      <c r="A73" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="B73" s="5">
+      <c r="B73" s="17">
         <v>14749</v>
       </c>
-      <c r="C73" s="5">
+      <c r="C73" s="17">
         <v>14621</v>
       </c>
-      <c r="D73" s="5">
+      <c r="D73" s="17">
         <v>16857</v>
       </c>
-      <c r="E73" s="5">
+      <c r="E73" s="17">
         <v>17669</v>
       </c>
-      <c r="F73" s="5">
+      <c r="F73" s="17">
         <v>16154</v>
       </c>
-      <c r="G73" s="5">
+      <c r="G73" s="17">
         <v>15560</v>
       </c>
-      <c r="H73" s="5">
+      <c r="H73" s="17">
         <v>14445</v>
       </c>
-      <c r="I73" s="5">
+      <c r="I73" s="17">
         <v>13738</v>
       </c>
-      <c r="J73" s="5">
+      <c r="J73" s="17">
         <v>12992</v>
       </c>
-      <c r="K73" s="5">
+      <c r="K73" s="17">
         <v>10181</v>
       </c>
-      <c r="L73" s="5">
+      <c r="L73" s="17">
         <v>10154</v>
       </c>
-      <c r="M73" s="5">
+      <c r="M73" s="17">
         <v>10261</v>
       </c>
-      <c r="N73" s="5">
+      <c r="N73" s="17">
         <v>10837</v>
       </c>
-      <c r="O73" s="5">
+      <c r="O73" s="17">
         <v>11068</v>
       </c>
-      <c r="P73" s="5">
+      <c r="P73" s="17">
         <v>12012</v>
       </c>
-      <c r="Q73" s="5">
+      <c r="Q73" s="17">
         <v>12760</v>
       </c>
-      <c r="R73" s="5">
+      <c r="R73" s="17">
         <v>13551</v>
       </c>
-      <c r="S73" s="5">
+      <c r="S73" s="17">
         <v>13549</v>
       </c>
-      <c r="T73" s="5">
+      <c r="T73" s="17">
         <v>14373</v>
       </c>
-      <c r="U73" s="5">
+      <c r="U73" s="17">
         <v>15399</v>
       </c>
-      <c r="V73" s="5">
+      <c r="V73" s="17">
         <v>11343</v>
       </c>
-      <c r="W73" s="6">
+      <c r="W73" s="18">
         <v>10737</v>
       </c>
-      <c r="X73" s="5">
+      <c r="X73" s="17">
         <v>10459</v>
       </c>
-      <c r="Y73" s="5">
+      <c r="Y73" s="17">
         <v>10470</v>
       </c>
-      <c r="Z73" s="5">
+      <c r="Z73" s="17">
         <v>10524</v>
       </c>
-      <c r="AA73" s="7">
+      <c r="AA73" s="20">
         <v>10534</v>
       </c>
-      <c r="AB73" s="7">
+      <c r="AB73" s="20">
         <v>10162</v>
       </c>
-      <c r="AC73" s="8">
+      <c r="AC73" s="22">
         <v>9239</v>
       </c>
-      <c r="AD73" s="8">
+      <c r="AD73" s="22">
         <v>9254</v>
       </c>
-      <c r="AE73" s="26">
+      <c r="AE73" s="15">
         <v>9406</v>
       </c>
-      <c r="AF73" s="27">
+      <c r="AF73" s="16">
         <v>9606</v>
       </c>
-      <c r="AG73" s="27">
+      <c r="AG73" s="16">
         <v>9565</v>
       </c>
-      <c r="AH73" s="5">
+      <c r="AH73" s="17">
         <v>6216</v>
       </c>
-      <c r="AI73" s="27">
+      <c r="AI73" s="16">
         <v>4596</v>
       </c>
-      <c r="AJ73" s="30">
+      <c r="AJ73" s="9">
         <v>4654</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A74" s="44" t="s">
+      <c r="AK73" s="9">
+        <v>4696</v>
+      </c>
+    </row>
+    <row r="74" spans="1:37">
+      <c r="A74" s="49" t="s">
         <v>14</v>
       </c>
-      <c r="B74" s="5">
+      <c r="B74" s="17">
         <v>39327</v>
       </c>
-      <c r="C74" s="5">
+      <c r="C74" s="17">
         <v>37836</v>
       </c>
-      <c r="D74" s="5">
+      <c r="D74" s="17">
         <v>38654</v>
       </c>
-      <c r="E74" s="5">
+      <c r="E74" s="17">
         <v>42028</v>
       </c>
-      <c r="F74" s="5">
+      <c r="F74" s="17">
         <v>39645</v>
       </c>
-      <c r="G74" s="5">
+      <c r="G74" s="17">
         <v>37267</v>
       </c>
-      <c r="H74" s="5">
+      <c r="H74" s="17">
         <v>35093</v>
       </c>
-      <c r="I74" s="5">
+      <c r="I74" s="17">
         <v>30076</v>
       </c>
-      <c r="J74" s="5">
+      <c r="J74" s="17">
         <v>25059</v>
       </c>
-      <c r="K74" s="5">
+      <c r="K74" s="17">
         <v>23334</v>
       </c>
-      <c r="L74" s="5">
+      <c r="L74" s="17">
         <v>27868</v>
       </c>
-      <c r="M74" s="5">
+      <c r="M74" s="17">
         <v>27087</v>
       </c>
-      <c r="N74" s="5">
+      <c r="N74" s="17">
         <v>28632</v>
       </c>
-      <c r="O74" s="5">
+      <c r="O74" s="17">
         <v>30966</v>
       </c>
-      <c r="P74" s="5">
+      <c r="P74" s="17">
         <v>31740</v>
       </c>
-      <c r="Q74" s="5">
+      <c r="Q74" s="17">
         <v>32779</v>
       </c>
-      <c r="R74" s="5">
+      <c r="R74" s="17">
         <v>34790</v>
       </c>
-      <c r="S74" s="5">
+      <c r="S74" s="17">
         <v>35555</v>
       </c>
-      <c r="T74" s="5">
+      <c r="T74" s="17">
         <v>36089</v>
       </c>
-      <c r="U74" s="5">
+      <c r="U74" s="17">
         <v>38051</v>
       </c>
-      <c r="V74" s="5">
+      <c r="V74" s="17">
         <v>38177</v>
       </c>
-      <c r="W74" s="6">
+      <c r="W74" s="18">
         <v>23161</v>
       </c>
-      <c r="X74" s="5">
+      <c r="X74" s="17">
         <v>25608</v>
       </c>
-      <c r="Y74" s="5">
+      <c r="Y74" s="17">
         <v>27677</v>
       </c>
-      <c r="Z74" s="5">
+      <c r="Z74" s="17">
         <v>28525</v>
       </c>
-      <c r="AA74" s="7">
+      <c r="AA74" s="20">
         <v>29530</v>
       </c>
-      <c r="AB74" s="7">
+      <c r="AB74" s="20">
         <v>26129</v>
       </c>
-      <c r="AC74" s="8">
+      <c r="AC74" s="22">
         <v>26509</v>
       </c>
-      <c r="AD74" s="8">
+      <c r="AD74" s="22">
         <v>27986</v>
       </c>
-      <c r="AE74" s="26">
+      <c r="AE74" s="15">
         <v>28288</v>
       </c>
-      <c r="AF74" s="27">
+      <c r="AF74" s="16">
         <v>28991</v>
       </c>
-      <c r="AG74" s="27">
+      <c r="AG74" s="16">
         <v>29221</v>
       </c>
-      <c r="AH74" s="5">
+      <c r="AH74" s="17">
         <v>17332</v>
       </c>
-      <c r="AI74" s="27">
+      <c r="AI74" s="16">
         <v>18224</v>
       </c>
-      <c r="AJ74" s="30">
+      <c r="AJ74" s="9">
         <v>16625</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A75" s="44" t="s">
+      <c r="AK74" s="9">
+        <v>16575</v>
+      </c>
+    </row>
+    <row r="75" spans="1:37">
+      <c r="A75" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="B75" s="5">
+      <c r="B75" s="17">
         <v>12100</v>
       </c>
-      <c r="C75" s="5">
+      <c r="C75" s="17">
         <v>13364</v>
       </c>
-      <c r="D75" s="5">
+      <c r="D75" s="17">
         <v>14541</v>
       </c>
-      <c r="E75" s="5">
+      <c r="E75" s="17">
         <v>15452</v>
       </c>
-      <c r="F75" s="5">
+      <c r="F75" s="17">
         <v>13677</v>
       </c>
-      <c r="G75" s="5">
+      <c r="G75" s="17">
         <v>13087</v>
       </c>
-      <c r="H75" s="5">
+      <c r="H75" s="17">
         <v>11368</v>
       </c>
-      <c r="I75" s="5">
+      <c r="I75" s="17">
         <v>9146</v>
       </c>
-      <c r="J75" s="5">
+      <c r="J75" s="17">
         <v>7787</v>
       </c>
-      <c r="K75" s="5">
+      <c r="K75" s="17">
         <v>7342</v>
       </c>
-      <c r="L75" s="5">
+      <c r="L75" s="17">
         <v>8790</v>
       </c>
-      <c r="M75" s="5">
+      <c r="M75" s="17">
         <v>8908</v>
       </c>
-      <c r="N75" s="5">
+      <c r="N75" s="17">
         <v>8681</v>
       </c>
-      <c r="O75" s="5">
+      <c r="O75" s="17">
         <v>9086</v>
       </c>
-      <c r="P75" s="5">
+      <c r="P75" s="17">
         <v>9163</v>
       </c>
-      <c r="Q75" s="5">
+      <c r="Q75" s="17">
         <v>9372</v>
       </c>
-      <c r="R75" s="5">
+      <c r="R75" s="17">
         <v>9702</v>
       </c>
-      <c r="S75" s="5">
+      <c r="S75" s="17">
         <v>9758</v>
       </c>
-      <c r="T75" s="5">
+      <c r="T75" s="17">
         <v>9855</v>
       </c>
-      <c r="U75" s="5">
+      <c r="U75" s="17">
         <v>10270</v>
       </c>
-      <c r="V75" s="5">
+      <c r="V75" s="17">
         <v>10270</v>
       </c>
-      <c r="W75" s="6">
+      <c r="W75" s="18">
         <v>6740</v>
       </c>
-      <c r="X75" s="5">
+      <c r="X75" s="17">
         <v>7323</v>
       </c>
-      <c r="Y75" s="5">
+      <c r="Y75" s="17">
         <v>7035</v>
       </c>
-      <c r="Z75" s="5">
+      <c r="Z75" s="17">
         <v>6795</v>
       </c>
-      <c r="AA75" s="7">
+      <c r="AA75" s="20">
         <v>6658</v>
       </c>
-      <c r="AB75" s="7">
+      <c r="AB75" s="20">
         <v>6523</v>
       </c>
-      <c r="AC75" s="8">
+      <c r="AC75" s="22">
         <v>5963</v>
       </c>
-      <c r="AD75" s="8">
+      <c r="AD75" s="22">
         <v>6478</v>
       </c>
-      <c r="AE75" s="26">
+      <c r="AE75" s="15">
         <v>6767</v>
       </c>
-      <c r="AF75" s="27">
+      <c r="AF75" s="16">
         <v>7132</v>
       </c>
-      <c r="AG75" s="27">
+      <c r="AG75" s="16">
         <v>6992</v>
       </c>
-      <c r="AH75" s="5">
+      <c r="AH75" s="17">
         <v>5426</v>
       </c>
-      <c r="AI75" s="27">
+      <c r="AI75" s="16">
         <v>4516</v>
       </c>
-      <c r="AJ75" s="30">
+      <c r="AJ75" s="9">
         <v>3882</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A76" s="44" t="s">
+      <c r="AK75" s="9">
+        <v>4263</v>
+      </c>
+    </row>
+    <row r="76" spans="1:37">
+      <c r="A76" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="B76" s="5">
+      <c r="B76" s="17">
         <v>21728</v>
       </c>
-      <c r="C76" s="5">
+      <c r="C76" s="17">
         <v>21646</v>
       </c>
-      <c r="D76" s="5">
+      <c r="D76" s="17">
         <v>23180</v>
       </c>
-      <c r="E76" s="5">
+      <c r="E76" s="17">
         <v>27119</v>
       </c>
-      <c r="F76" s="5">
+      <c r="F76" s="17">
         <v>25272</v>
       </c>
-      <c r="G76" s="5">
+      <c r="G76" s="17">
         <v>23943</v>
       </c>
-      <c r="H76" s="5">
+      <c r="H76" s="17">
         <v>20485</v>
       </c>
-      <c r="I76" s="5">
+      <c r="I76" s="17">
         <v>18676</v>
       </c>
-      <c r="J76" s="5">
+      <c r="J76" s="17">
         <v>14150</v>
       </c>
-      <c r="K76" s="5">
+      <c r="K76" s="17">
         <v>12754</v>
       </c>
-      <c r="L76" s="5">
+      <c r="L76" s="17">
         <v>15704</v>
       </c>
-      <c r="M76" s="5">
+      <c r="M76" s="17">
         <v>16420</v>
       </c>
-      <c r="N76" s="5">
+      <c r="N76" s="17">
         <v>17419</v>
       </c>
-      <c r="O76" s="5">
+      <c r="O76" s="17">
         <v>18130</v>
       </c>
-      <c r="P76" s="5">
+      <c r="P76" s="17">
         <v>19467</v>
       </c>
-      <c r="Q76" s="5">
+      <c r="Q76" s="17">
         <v>20158</v>
       </c>
-      <c r="R76" s="5">
+      <c r="R76" s="17">
         <v>21294</v>
       </c>
-      <c r="S76" s="5">
+      <c r="S76" s="17">
         <v>21300</v>
       </c>
-      <c r="T76" s="5">
+      <c r="T76" s="17">
         <v>22067</v>
       </c>
-      <c r="U76" s="5">
+      <c r="U76" s="17">
         <v>22398</v>
       </c>
-      <c r="V76" s="5">
+      <c r="V76" s="17">
         <v>22400</v>
       </c>
-      <c r="W76" s="6">
+      <c r="W76" s="18">
         <v>18045</v>
       </c>
-      <c r="X76" s="5">
+      <c r="X76" s="17">
         <v>19262</v>
       </c>
-      <c r="Y76" s="5">
+      <c r="Y76" s="17">
         <v>20881</v>
       </c>
-      <c r="Z76" s="5">
+      <c r="Z76" s="17">
         <v>19935</v>
       </c>
-      <c r="AA76" s="7">
+      <c r="AA76" s="20">
         <v>19942</v>
       </c>
-      <c r="AB76" s="7">
+      <c r="AB76" s="20">
         <v>20073</v>
       </c>
-      <c r="AC76" s="8">
+      <c r="AC76" s="22">
         <v>17050</v>
       </c>
-      <c r="AD76" s="8">
+      <c r="AD76" s="22">
         <v>18424</v>
       </c>
-      <c r="AE76" s="26">
+      <c r="AE76" s="15">
         <v>18817</v>
       </c>
-      <c r="AF76" s="27">
+      <c r="AF76" s="16">
         <v>18048</v>
       </c>
-      <c r="AG76" s="27">
+      <c r="AG76" s="16">
         <v>18086</v>
       </c>
-      <c r="AH76" s="5">
+      <c r="AH76" s="17">
         <v>11882</v>
       </c>
-      <c r="AI76" s="27">
+      <c r="AI76" s="16">
         <v>10362</v>
       </c>
-      <c r="AJ76" s="30">
+      <c r="AJ76" s="9">
         <v>13569</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A77" s="44" t="s">
+      <c r="AK76" s="9">
+        <v>12123</v>
+      </c>
+    </row>
+    <row r="77" spans="1:37">
+      <c r="A77" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="B77" s="5">
+      <c r="B77" s="17">
         <v>29654</v>
       </c>
-      <c r="C77" s="5">
+      <c r="C77" s="17">
         <v>30229</v>
       </c>
-      <c r="D77" s="5">
+      <c r="D77" s="17">
         <v>32928</v>
       </c>
-      <c r="E77" s="5">
+      <c r="E77" s="17">
         <v>44634</v>
       </c>
-      <c r="F77" s="5">
+      <c r="F77" s="17">
         <v>33454</v>
       </c>
-      <c r="G77" s="5">
+      <c r="G77" s="17">
         <v>30623</v>
       </c>
-      <c r="H77" s="5">
+      <c r="H77" s="17">
         <v>30137</v>
       </c>
-      <c r="I77" s="5">
+      <c r="I77" s="17">
         <v>23633</v>
       </c>
-      <c r="J77" s="5">
+      <c r="J77" s="17">
         <v>21618</v>
       </c>
-      <c r="K77" s="5">
+      <c r="K77" s="17">
         <v>31770</v>
       </c>
-      <c r="L77" s="5">
+      <c r="L77" s="17">
         <v>35039</v>
       </c>
-      <c r="M77" s="5">
+      <c r="M77" s="17">
         <v>35077</v>
       </c>
-      <c r="N77" s="5">
+      <c r="N77" s="17">
         <v>35900</v>
       </c>
-      <c r="O77" s="5">
+      <c r="O77" s="17">
         <v>36072</v>
       </c>
-      <c r="P77" s="5">
+      <c r="P77" s="17">
         <v>36144</v>
       </c>
-      <c r="Q77" s="5">
+      <c r="Q77" s="17">
         <v>37256</v>
       </c>
-      <c r="R77" s="5">
+      <c r="R77" s="17">
         <v>37297</v>
       </c>
-      <c r="S77" s="5">
+      <c r="S77" s="17">
         <v>37453</v>
       </c>
-      <c r="T77" s="5">
+      <c r="T77" s="17">
         <v>37999</v>
       </c>
-      <c r="U77" s="5">
+      <c r="U77" s="17">
         <v>38156</v>
       </c>
-      <c r="V77" s="5">
+      <c r="V77" s="17">
         <v>40567</v>
       </c>
-      <c r="W77" s="6">
+      <c r="W77" s="18">
         <v>15131</v>
       </c>
-      <c r="X77" s="5">
+      <c r="X77" s="17">
         <v>15746</v>
       </c>
-      <c r="Y77" s="5">
+      <c r="Y77" s="17">
         <v>16715</v>
       </c>
-      <c r="Z77" s="5">
+      <c r="Z77" s="17">
         <v>17414</v>
       </c>
-      <c r="AA77" s="7">
+      <c r="AA77" s="20">
         <v>17888</v>
       </c>
-      <c r="AB77" s="7">
+      <c r="AB77" s="20">
         <v>18001</v>
       </c>
-      <c r="AC77" s="8">
+      <c r="AC77" s="22">
         <v>18008</v>
       </c>
-      <c r="AD77" s="8">
+      <c r="AD77" s="22">
         <v>18408</v>
       </c>
-      <c r="AE77" s="26">
+      <c r="AE77" s="15">
         <v>20452</v>
       </c>
-      <c r="AF77" s="27">
+      <c r="AF77" s="16">
         <v>20860</v>
       </c>
-      <c r="AG77" s="27">
+      <c r="AG77" s="16">
         <v>21291</v>
       </c>
-      <c r="AH77" s="5">
+      <c r="AH77" s="17">
         <v>12555</v>
       </c>
-      <c r="AI77" s="27">
+      <c r="AI77" s="16">
         <v>9975</v>
       </c>
-      <c r="AJ77" s="30">
+      <c r="AJ77" s="9">
         <v>8806</v>
+      </c>
+      <c r="AK77" s="9">
+        <v>8607</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:AH1"/>
     <mergeCell ref="A3:AH3"/>
     <mergeCell ref="A22:AH22"/>
     <mergeCell ref="A41:AH41"/>
     <mergeCell ref="A60:AH60"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK110"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="I1" workbookViewId="0">
-      <selection activeCell="AJ6" sqref="AJ6:AJ78"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:AH2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="16.42578125" style="38" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="9.140625" style="32"/>
+    <col min="1" max="1" width="16.42578125" style="7" customWidth="1"/>
+    <col min="2" max="2" width="8.5703125" style="4" customWidth="1"/>
+    <col min="3" max="3" width="8.28515625" style="4" customWidth="1"/>
+    <col min="4" max="4" width="8" style="4" customWidth="1"/>
+    <col min="5" max="5" width="8.140625" style="4" customWidth="1"/>
+    <col min="6" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="15" customHeight="1"/>
     <row r="2" spans="1:37">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="40" t="s">
         <v>22</v>
       </c>
-      <c r="B2" s="45"/>
-[...31 lines deleted...]
-      <c r="AH2" s="45"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
+      <c r="N2" s="40"/>
+      <c r="O2" s="40"/>
+      <c r="P2" s="40"/>
+      <c r="Q2" s="40"/>
+      <c r="R2" s="40"/>
+      <c r="S2" s="40"/>
+      <c r="T2" s="40"/>
+      <c r="U2" s="40"/>
+      <c r="V2" s="40"/>
+      <c r="W2" s="40"/>
+      <c r="X2" s="40"/>
+      <c r="Y2" s="40"/>
+      <c r="Z2" s="40"/>
+      <c r="AA2" s="40"/>
+      <c r="AB2" s="40"/>
+      <c r="AC2" s="40"/>
+      <c r="AD2" s="40"/>
+      <c r="AE2" s="40"/>
+      <c r="AF2" s="40"/>
+      <c r="AG2" s="40"/>
+      <c r="AH2" s="40"/>
+      <c r="AI2" s="37"/>
+      <c r="AJ2" s="37"/>
+      <c r="AK2" s="37"/>
     </row>
     <row r="3" spans="1:37">
-      <c r="A3" s="39"/>
-[...20 lines deleted...]
-      <c r="V3" s="33"/>
+      <c r="A3" s="41"/>
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="42"/>
+      <c r="N3" s="42"/>
+      <c r="O3" s="42"/>
+      <c r="P3" s="42"/>
+      <c r="Q3" s="42"/>
+      <c r="R3" s="42"/>
+      <c r="S3" s="42"/>
+      <c r="T3" s="42"/>
+      <c r="U3" s="42"/>
+      <c r="V3" s="42"/>
+      <c r="W3" s="37"/>
+      <c r="X3" s="37"/>
+      <c r="Y3" s="37"/>
+      <c r="Z3" s="37"/>
+      <c r="AA3" s="37"/>
+      <c r="AB3" s="37"/>
+      <c r="AC3" s="37"/>
+      <c r="AD3" s="37"/>
+      <c r="AE3" s="37"/>
+      <c r="AF3" s="37"/>
+      <c r="AG3" s="37"/>
+      <c r="AH3" s="37"/>
+      <c r="AI3" s="37"/>
+      <c r="AJ3" s="37"/>
+      <c r="AK3" s="37"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="45" t="s">
+      <c r="A4" s="40" t="s">
         <v>18</v>
       </c>
-      <c r="B4" s="45"/>
-[...31 lines deleted...]
-      <c r="AH4" s="45"/>
+      <c r="B4" s="40"/>
+      <c r="C4" s="40"/>
+      <c r="D4" s="40"/>
+      <c r="E4" s="40"/>
+      <c r="F4" s="40"/>
+      <c r="G4" s="40"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
+      <c r="J4" s="40"/>
+      <c r="K4" s="40"/>
+      <c r="L4" s="40"/>
+      <c r="M4" s="40"/>
+      <c r="N4" s="40"/>
+      <c r="O4" s="40"/>
+      <c r="P4" s="40"/>
+      <c r="Q4" s="40"/>
+      <c r="R4" s="40"/>
+      <c r="S4" s="40"/>
+      <c r="T4" s="40"/>
+      <c r="U4" s="40"/>
+      <c r="V4" s="40"/>
+      <c r="W4" s="40"/>
+      <c r="X4" s="40"/>
+      <c r="Y4" s="40"/>
+      <c r="Z4" s="40"/>
+      <c r="AA4" s="40"/>
+      <c r="AB4" s="40"/>
+      <c r="AC4" s="40"/>
+      <c r="AD4" s="40"/>
+      <c r="AE4" s="40"/>
+      <c r="AF4" s="40"/>
+      <c r="AG4" s="40"/>
+      <c r="AH4" s="40"/>
+      <c r="AI4" s="37"/>
+      <c r="AJ4" s="37"/>
+      <c r="AK4" s="37"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="U5" s="47"/>
-[...4 lines deleted...]
-      <c r="B6" s="34">
+      <c r="A5" s="43"/>
+      <c r="B5" s="37"/>
+      <c r="C5" s="37"/>
+      <c r="D5" s="37"/>
+      <c r="E5" s="37"/>
+      <c r="F5" s="37"/>
+      <c r="G5" s="37"/>
+      <c r="H5" s="37"/>
+      <c r="I5" s="37"/>
+      <c r="J5" s="37"/>
+      <c r="K5" s="37"/>
+      <c r="L5" s="37"/>
+      <c r="M5" s="37"/>
+      <c r="N5" s="37"/>
+      <c r="O5" s="37"/>
+      <c r="P5" s="37"/>
+      <c r="Q5" s="37"/>
+      <c r="R5" s="37"/>
+      <c r="S5" s="37"/>
+      <c r="T5" s="37"/>
+      <c r="U5" s="44"/>
+      <c r="V5" s="44"/>
+      <c r="W5" s="37"/>
+      <c r="X5" s="37"/>
+      <c r="Y5" s="37"/>
+      <c r="Z5" s="37"/>
+      <c r="AA5" s="37"/>
+      <c r="AB5" s="37"/>
+      <c r="AC5" s="37"/>
+      <c r="AD5" s="37"/>
+      <c r="AE5" s="37"/>
+      <c r="AF5" s="37"/>
+      <c r="AG5" s="37"/>
+      <c r="AH5" s="37"/>
+      <c r="AI5" s="37"/>
+      <c r="AJ5" s="37"/>
+      <c r="AK5" s="37"/>
+    </row>
+    <row r="6" spans="1:37" s="5" customFormat="1">
+      <c r="A6" s="45"/>
+      <c r="B6" s="46">
         <v>1991</v>
       </c>
-      <c r="C6" s="34">
+      <c r="C6" s="46">
         <v>1992</v>
       </c>
-      <c r="D6" s="34">
+      <c r="D6" s="46">
         <v>1993</v>
       </c>
-      <c r="E6" s="34">
+      <c r="E6" s="46">
         <v>1994</v>
       </c>
-      <c r="F6" s="34">
+      <c r="F6" s="46">
         <v>1995</v>
       </c>
-      <c r="G6" s="34">
+      <c r="G6" s="46">
         <v>1996</v>
       </c>
-      <c r="H6" s="34">
+      <c r="H6" s="46">
         <v>1997</v>
       </c>
-      <c r="I6" s="34">
+      <c r="I6" s="46">
         <v>1998</v>
       </c>
-      <c r="J6" s="34">
+      <c r="J6" s="46">
         <v>1999</v>
       </c>
-      <c r="K6" s="34">
+      <c r="K6" s="46">
         <v>2000</v>
       </c>
-      <c r="L6" s="34">
+      <c r="L6" s="46">
         <v>2001</v>
       </c>
-      <c r="M6" s="34">
+      <c r="M6" s="46">
         <v>2002</v>
       </c>
-      <c r="N6" s="34">
+      <c r="N6" s="46">
         <v>2003</v>
       </c>
-      <c r="O6" s="34">
+      <c r="O6" s="46">
         <v>2004</v>
       </c>
-      <c r="P6" s="34">
+      <c r="P6" s="46">
         <v>2005</v>
       </c>
-      <c r="Q6" s="34">
+      <c r="Q6" s="46">
         <v>2006</v>
       </c>
-      <c r="R6" s="34">
+      <c r="R6" s="46">
         <v>2007</v>
       </c>
-      <c r="S6" s="34">
+      <c r="S6" s="46">
         <v>2008</v>
       </c>
-      <c r="T6" s="34">
+      <c r="T6" s="46">
         <v>2009</v>
       </c>
-      <c r="U6" s="34">
+      <c r="U6" s="46">
         <v>2010</v>
       </c>
-      <c r="V6" s="34">
+      <c r="V6" s="46">
         <v>2011</v>
       </c>
-      <c r="W6" s="34">
+      <c r="W6" s="46">
         <v>2012</v>
       </c>
-      <c r="X6" s="34">
+      <c r="X6" s="46">
         <v>2013</v>
       </c>
-      <c r="Y6" s="34">
+      <c r="Y6" s="46">
         <v>2014</v>
       </c>
-      <c r="Z6" s="34">
+      <c r="Z6" s="46">
         <v>2015</v>
       </c>
-      <c r="AA6" s="35">
+      <c r="AA6" s="47">
         <v>2016</v>
       </c>
-      <c r="AB6" s="34">
+      <c r="AB6" s="46">
         <v>2017</v>
       </c>
-      <c r="AC6" s="34">
+      <c r="AC6" s="46">
         <v>2018</v>
       </c>
-      <c r="AD6" s="34">
+      <c r="AD6" s="46">
         <v>2019</v>
       </c>
-      <c r="AE6" s="34">
+      <c r="AE6" s="46">
         <v>2020</v>
       </c>
-      <c r="AF6" s="34">
+      <c r="AF6" s="46">
         <v>2021</v>
       </c>
-      <c r="AG6" s="34">
+      <c r="AG6" s="46">
         <v>2022</v>
       </c>
-      <c r="AH6" s="34">
+      <c r="AH6" s="46">
         <v>2023</v>
       </c>
-      <c r="AI6" s="34">
+      <c r="AI6" s="46">
         <v>2024</v>
       </c>
-      <c r="AJ6" s="34">
+      <c r="AJ6" s="46">
         <v>2025</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="43" t="s">
+      <c r="AK6" s="46">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="7" spans="1:37" ht="22.5">
+      <c r="A7" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="17">
+      <c r="B7" s="12">
         <v>371357</v>
       </c>
-      <c r="C7" s="17">
+      <c r="C7" s="12">
         <v>371829</v>
       </c>
-      <c r="D7" s="17">
+      <c r="D7" s="12">
         <v>379420</v>
       </c>
-      <c r="E7" s="17">
+      <c r="E7" s="12">
         <v>379462</v>
       </c>
-      <c r="F7" s="17">
+      <c r="F7" s="12">
         <v>348561</v>
       </c>
-      <c r="G7" s="17">
+      <c r="G7" s="12">
         <v>312342</v>
       </c>
-      <c r="H7" s="17">
+      <c r="H7" s="12">
         <v>243987</v>
       </c>
-      <c r="I7" s="17">
+      <c r="I7" s="12">
         <v>186520</v>
       </c>
-      <c r="J7" s="17">
+      <c r="J7" s="12">
         <v>157927</v>
       </c>
-      <c r="K7" s="17">
+      <c r="K7" s="12">
         <v>153415</v>
       </c>
-      <c r="L7" s="17">
+      <c r="L7" s="12">
         <v>153778</v>
       </c>
-      <c r="M7" s="17">
+      <c r="M7" s="12">
         <v>155249</v>
       </c>
-      <c r="N7" s="17">
+      <c r="N7" s="12">
         <v>156936</v>
       </c>
-      <c r="O7" s="17">
+      <c r="O7" s="12">
         <v>160019</v>
       </c>
-      <c r="P7" s="17">
+      <c r="P7" s="12">
         <v>163691</v>
       </c>
-      <c r="Q7" s="17">
+      <c r="Q7" s="12">
         <v>166023</v>
       </c>
-      <c r="R7" s="17">
+      <c r="R7" s="12">
         <v>170025</v>
       </c>
-      <c r="S7" s="17">
+      <c r="S7" s="12">
         <v>171524</v>
       </c>
-      <c r="T7" s="17">
+      <c r="T7" s="12">
         <v>174105</v>
       </c>
-      <c r="U7" s="17">
+      <c r="U7" s="12">
         <v>177441</v>
       </c>
-      <c r="V7" s="17">
+      <c r="V7" s="12">
         <v>176852</v>
       </c>
-      <c r="W7" s="17">
+      <c r="W7" s="12">
         <v>126893</v>
       </c>
-      <c r="X7" s="17">
+      <c r="X7" s="12">
         <v>139299</v>
       </c>
-      <c r="Y7" s="17">
+      <c r="Y7" s="12">
         <v>149252</v>
       </c>
-      <c r="Z7" s="17">
+      <c r="Z7" s="12">
         <v>158422</v>
       </c>
-      <c r="AA7" s="17">
+      <c r="AA7" s="12">
         <v>166761</v>
       </c>
-      <c r="AB7" s="17">
+      <c r="AB7" s="12">
         <v>168519</v>
       </c>
-      <c r="AC7" s="29">
+      <c r="AC7" s="35">
         <v>175350</v>
       </c>
-      <c r="AD7" s="20">
+      <c r="AD7" s="14">
         <v>181264</v>
       </c>
-      <c r="AE7" s="7">
+      <c r="AE7" s="20">
         <v>186788</v>
       </c>
-      <c r="AF7" s="27">
+      <c r="AF7" s="16">
         <v>194011</v>
       </c>
-      <c r="AG7" s="30">
+      <c r="AG7" s="9">
         <v>201301</v>
       </c>
-      <c r="AH7" s="27">
+      <c r="AH7" s="16">
         <v>136911</v>
       </c>
-      <c r="AI7" s="27">
+      <c r="AI7" s="16">
         <v>146802</v>
       </c>
-      <c r="AJ7" s="30">
+      <c r="AJ7" s="9">
         <v>140200</v>
       </c>
-      <c r="AK7" s="36"/>
+      <c r="AK7" s="9">
+        <v>142896</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
-      <c r="A8" s="44" t="s">
+      <c r="A8" s="49" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="6">
+      <c r="B8" s="18">
         <v>384</v>
       </c>
-      <c r="C8" s="6">
+      <c r="C8" s="18">
         <v>430</v>
       </c>
-      <c r="D8" s="6">
+      <c r="D8" s="18">
         <v>374</v>
       </c>
-      <c r="E8" s="6">
+      <c r="E8" s="18">
         <v>539</v>
       </c>
-      <c r="F8" s="6">
+      <c r="F8" s="18">
         <v>544</v>
       </c>
-      <c r="G8" s="6">
+      <c r="G8" s="18">
         <v>704</v>
       </c>
-      <c r="H8" s="6">
+      <c r="H8" s="18">
         <v>783</v>
       </c>
-      <c r="I8" s="6">
+      <c r="I8" s="18">
         <v>629</v>
       </c>
-      <c r="J8" s="6">
+      <c r="J8" s="18">
         <v>696</v>
       </c>
-      <c r="K8" s="6">
+      <c r="K8" s="18">
         <v>718</v>
       </c>
-      <c r="L8" s="6">
+      <c r="L8" s="18">
         <v>702</v>
       </c>
-      <c r="M8" s="6">
+      <c r="M8" s="18">
         <v>702</v>
       </c>
-      <c r="N8" s="6">
+      <c r="N8" s="18">
         <v>991</v>
       </c>
-      <c r="O8" s="6">
+      <c r="O8" s="18">
         <v>1002</v>
       </c>
-      <c r="P8" s="6">
+      <c r="P8" s="18">
         <v>889</v>
       </c>
-      <c r="Q8" s="6">
+      <c r="Q8" s="18">
         <v>889</v>
       </c>
-      <c r="R8" s="6">
+      <c r="R8" s="18">
         <v>714</v>
       </c>
-      <c r="S8" s="6">
+      <c r="S8" s="18">
         <v>714</v>
       </c>
-      <c r="T8" s="6">
+      <c r="T8" s="18">
         <v>572</v>
       </c>
-      <c r="U8" s="6">
+      <c r="U8" s="18">
         <v>362</v>
       </c>
-      <c r="V8" s="6">
+      <c r="V8" s="18">
         <v>341</v>
       </c>
-      <c r="W8" s="6">
+      <c r="W8" s="18">
         <v>400</v>
       </c>
-      <c r="X8" s="6">
+      <c r="X8" s="18">
         <v>461</v>
       </c>
-      <c r="Y8" s="21">
+      <c r="Y8" s="24">
         <v>401</v>
       </c>
-      <c r="Z8" s="21">
+      <c r="Z8" s="24">
         <v>605</v>
       </c>
-      <c r="AA8" s="6">
+      <c r="AA8" s="18">
         <v>560</v>
       </c>
-      <c r="AB8" s="6">
+      <c r="AB8" s="18">
         <v>758</v>
       </c>
-      <c r="AC8" s="22">
+      <c r="AC8" s="25">
         <v>646</v>
       </c>
-      <c r="AD8" s="10">
+      <c r="AD8" s="21">
         <v>653</v>
       </c>
-      <c r="AE8" s="7">
+      <c r="AE8" s="20">
         <v>678</v>
       </c>
-      <c r="AF8" s="27">
+      <c r="AF8" s="16">
         <v>677</v>
       </c>
-      <c r="AG8" s="30">
+      <c r="AG8" s="9">
         <v>950</v>
       </c>
-      <c r="AH8" s="27">
+      <c r="AH8" s="16">
         <v>252</v>
       </c>
-      <c r="AI8" s="27">
+      <c r="AI8" s="16">
         <v>188</v>
       </c>
-      <c r="AJ8" s="30">
+      <c r="AJ8" s="9">
         <v>72</v>
       </c>
-      <c r="AK8" s="36"/>
+      <c r="AK8" s="9">
+        <v>64</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
-      <c r="A9" s="44" t="s">
+      <c r="A9" s="49" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="6">
+      <c r="B9" s="18">
         <v>35277</v>
       </c>
-      <c r="C9" s="6">
+      <c r="C9" s="18">
         <v>35846</v>
       </c>
-      <c r="D9" s="6">
+      <c r="D9" s="18">
         <v>36816</v>
       </c>
-      <c r="E9" s="6">
+      <c r="E9" s="18">
         <v>38625</v>
       </c>
-      <c r="F9" s="6">
+      <c r="F9" s="18">
         <v>39050</v>
       </c>
-      <c r="G9" s="6">
+      <c r="G9" s="18">
         <v>35533</v>
       </c>
-      <c r="H9" s="6">
+      <c r="H9" s="18">
         <v>26525</v>
       </c>
-      <c r="I9" s="6">
+      <c r="I9" s="18">
         <v>19382</v>
       </c>
-      <c r="J9" s="6">
+      <c r="J9" s="18">
         <v>17078</v>
       </c>
-      <c r="K9" s="6">
+      <c r="K9" s="18">
         <v>16261</v>
       </c>
-      <c r="L9" s="6">
+      <c r="L9" s="18">
         <v>17075</v>
       </c>
-      <c r="M9" s="6">
+      <c r="M9" s="18">
         <v>17193</v>
       </c>
-      <c r="N9" s="6">
+      <c r="N9" s="18">
         <v>17677</v>
       </c>
-      <c r="O9" s="6">
+      <c r="O9" s="18">
         <v>18059</v>
       </c>
-      <c r="P9" s="6">
+      <c r="P9" s="18">
         <v>18970</v>
       </c>
-      <c r="Q9" s="6">
+      <c r="Q9" s="18">
         <v>18983</v>
       </c>
-      <c r="R9" s="6">
+      <c r="R9" s="18">
         <v>19347</v>
       </c>
-      <c r="S9" s="6">
+      <c r="S9" s="18">
         <v>19716</v>
       </c>
-      <c r="T9" s="6">
+      <c r="T9" s="18">
         <v>19590</v>
       </c>
-      <c r="U9" s="6">
+      <c r="U9" s="18">
         <v>20785</v>
       </c>
-      <c r="V9" s="6">
+      <c r="V9" s="18">
         <v>20431</v>
       </c>
-      <c r="W9" s="6">
+      <c r="W9" s="18">
         <v>14405</v>
       </c>
-      <c r="X9" s="6">
+      <c r="X9" s="18">
         <v>14963</v>
       </c>
-      <c r="Y9" s="6">
+      <c r="Y9" s="18">
         <v>16730</v>
       </c>
-      <c r="Z9" s="6">
+      <c r="Z9" s="18">
         <v>17605</v>
       </c>
-      <c r="AA9" s="6">
+      <c r="AA9" s="18">
         <v>19379</v>
       </c>
-      <c r="AB9" s="6">
+      <c r="AB9" s="18">
         <v>19686</v>
       </c>
-      <c r="AC9" s="23">
+      <c r="AC9" s="27">
         <v>20000</v>
       </c>
-      <c r="AD9" s="8">
+      <c r="AD9" s="22">
         <v>20488</v>
       </c>
-      <c r="AE9" s="7">
+      <c r="AE9" s="20">
         <v>20677</v>
       </c>
-      <c r="AF9" s="27">
+      <c r="AF9" s="16">
         <v>22063</v>
       </c>
-      <c r="AG9" s="30">
+      <c r="AG9" s="9">
         <v>23572</v>
       </c>
-      <c r="AH9" s="27">
+      <c r="AH9" s="16">
         <v>15457</v>
       </c>
-      <c r="AI9" s="27">
+      <c r="AI9" s="16">
         <v>14073</v>
       </c>
-      <c r="AJ9" s="30">
+      <c r="AJ9" s="9">
         <v>13273</v>
       </c>
-      <c r="AK9" s="36"/>
+      <c r="AK9" s="9">
+        <v>12817</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
-      <c r="A10" s="44" t="s">
+      <c r="A10" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="6">
+      <c r="B10" s="18">
         <v>18899</v>
       </c>
-      <c r="C10" s="6">
+      <c r="C10" s="18">
         <v>18762</v>
       </c>
-      <c r="D10" s="6">
+      <c r="D10" s="18">
         <v>20026</v>
       </c>
-      <c r="E10" s="6">
+      <c r="E10" s="18">
         <v>21228</v>
       </c>
-      <c r="F10" s="6">
+      <c r="F10" s="18">
         <v>20091</v>
       </c>
-      <c r="G10" s="6">
+      <c r="G10" s="18">
         <v>18291</v>
       </c>
-      <c r="H10" s="6">
+      <c r="H10" s="18">
         <v>13453</v>
       </c>
-      <c r="I10" s="6">
+      <c r="I10" s="18">
         <v>11071</v>
       </c>
-      <c r="J10" s="6">
+      <c r="J10" s="18">
         <v>7896</v>
       </c>
-      <c r="K10" s="6">
+      <c r="K10" s="18">
         <v>9954</v>
       </c>
-      <c r="L10" s="6">
+      <c r="L10" s="18">
         <v>7900</v>
       </c>
-      <c r="M10" s="6">
+      <c r="M10" s="18">
         <v>7901</v>
       </c>
-      <c r="N10" s="6">
+      <c r="N10" s="18">
         <v>8062</v>
       </c>
-      <c r="O10" s="6">
+      <c r="O10" s="18">
         <v>8498</v>
       </c>
-      <c r="P10" s="6">
+      <c r="P10" s="18">
         <v>8822</v>
       </c>
-      <c r="Q10" s="6">
+      <c r="Q10" s="18">
         <v>8938</v>
       </c>
-      <c r="R10" s="6">
+      <c r="R10" s="18">
         <v>9060</v>
       </c>
-      <c r="S10" s="6">
+      <c r="S10" s="18">
         <v>9769</v>
       </c>
-      <c r="T10" s="6">
+      <c r="T10" s="18">
         <v>10292</v>
       </c>
-      <c r="U10" s="6">
+      <c r="U10" s="18">
         <v>10561</v>
       </c>
-      <c r="V10" s="6">
+      <c r="V10" s="18">
         <v>10606</v>
       </c>
-      <c r="W10" s="6">
+      <c r="W10" s="18">
         <v>10614</v>
       </c>
-      <c r="X10" s="6">
+      <c r="X10" s="18">
         <v>11006</v>
       </c>
-      <c r="Y10" s="6">
+      <c r="Y10" s="18">
         <v>11472</v>
       </c>
-      <c r="Z10" s="6">
+      <c r="Z10" s="18">
         <v>12443</v>
       </c>
-      <c r="AA10" s="6">
+      <c r="AA10" s="18">
         <v>12692</v>
       </c>
-      <c r="AB10" s="6">
+      <c r="AB10" s="18">
         <v>13404</v>
       </c>
-      <c r="AC10" s="23">
+      <c r="AC10" s="27">
         <v>14047</v>
       </c>
-      <c r="AD10" s="8">
+      <c r="AD10" s="22">
         <v>15139</v>
       </c>
-      <c r="AE10" s="7">
+      <c r="AE10" s="20">
         <v>15818</v>
       </c>
-      <c r="AF10" s="27">
+      <c r="AF10" s="16">
         <v>16930</v>
       </c>
-      <c r="AG10" s="30">
+      <c r="AG10" s="9">
         <v>17031</v>
       </c>
-      <c r="AH10" s="27">
+      <c r="AH10" s="16">
         <v>9326</v>
       </c>
-      <c r="AI10" s="27">
+      <c r="AI10" s="16">
         <v>10929</v>
       </c>
-      <c r="AJ10" s="30">
+      <c r="AJ10" s="9">
         <v>9660</v>
       </c>
-      <c r="AK10" s="36"/>
+      <c r="AK10" s="9">
+        <v>10570</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
-      <c r="A11" s="44" t="s">
+      <c r="A11" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="6">
+      <c r="B11" s="18">
         <v>37444</v>
       </c>
-      <c r="C11" s="6">
+      <c r="C11" s="18">
         <v>36035</v>
       </c>
-      <c r="D11" s="6">
+      <c r="D11" s="18">
         <v>35428</v>
       </c>
-      <c r="E11" s="6">
+      <c r="E11" s="18">
         <v>36224</v>
       </c>
-      <c r="F11" s="6">
+      <c r="F11" s="18">
         <v>31815</v>
       </c>
-      <c r="G11" s="6">
+      <c r="G11" s="18">
         <v>29671</v>
       </c>
-      <c r="H11" s="6">
+      <c r="H11" s="18">
         <v>22373</v>
       </c>
-      <c r="I11" s="6">
+      <c r="I11" s="18">
         <v>17031</v>
       </c>
-      <c r="J11" s="6">
+      <c r="J11" s="18">
         <v>15015</v>
       </c>
-      <c r="K11" s="6">
+      <c r="K11" s="18">
         <v>14041</v>
       </c>
-      <c r="L11" s="6">
+      <c r="L11" s="18">
         <v>15070</v>
       </c>
-      <c r="M11" s="6">
+      <c r="M11" s="18">
         <v>15109</v>
       </c>
-      <c r="N11" s="6">
+      <c r="N11" s="18">
         <v>15241</v>
       </c>
-      <c r="O11" s="6">
+      <c r="O11" s="18">
         <v>15281</v>
       </c>
-      <c r="P11" s="6">
+      <c r="P11" s="18">
         <v>14424</v>
       </c>
-      <c r="Q11" s="6">
+      <c r="Q11" s="18">
         <v>15328</v>
       </c>
-      <c r="R11" s="6">
+      <c r="R11" s="18">
         <v>14932</v>
       </c>
-      <c r="S11" s="6">
+      <c r="S11" s="18">
         <v>15076</v>
       </c>
-      <c r="T11" s="6">
+      <c r="T11" s="18">
         <v>15287</v>
       </c>
-      <c r="U11" s="6">
+      <c r="U11" s="18">
         <v>15365</v>
       </c>
-      <c r="V11" s="6">
+      <c r="V11" s="18">
         <v>16033</v>
       </c>
-      <c r="W11" s="6">
+      <c r="W11" s="18">
         <v>10018</v>
       </c>
-      <c r="X11" s="6">
+      <c r="X11" s="18">
         <v>11590</v>
       </c>
-      <c r="Y11" s="6">
+      <c r="Y11" s="18">
         <v>11990</v>
       </c>
-      <c r="Z11" s="6">
+      <c r="Z11" s="18">
         <v>12988</v>
       </c>
-      <c r="AA11" s="6">
+      <c r="AA11" s="18">
         <v>13884</v>
       </c>
-      <c r="AB11" s="6">
+      <c r="AB11" s="18">
         <v>14321</v>
       </c>
-      <c r="AC11" s="23">
+      <c r="AC11" s="27">
         <v>15272</v>
       </c>
-      <c r="AD11" s="8">
+      <c r="AD11" s="22">
         <v>15884</v>
       </c>
-      <c r="AE11" s="7">
+      <c r="AE11" s="20">
         <v>16043</v>
       </c>
-      <c r="AF11" s="27">
+      <c r="AF11" s="16">
         <v>16547</v>
       </c>
-      <c r="AG11" s="30">
+      <c r="AG11" s="9">
         <v>17441</v>
       </c>
-      <c r="AH11" s="27">
+      <c r="AH11" s="16">
         <v>8813</v>
       </c>
-      <c r="AI11" s="27">
+      <c r="AI11" s="16">
         <v>10087</v>
       </c>
-      <c r="AJ11" s="30">
+      <c r="AJ11" s="9">
         <v>9690</v>
       </c>
-      <c r="AK11" s="36"/>
+      <c r="AK11" s="9">
+        <v>9604</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
-      <c r="A12" s="44" t="s">
+      <c r="A12" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="6">
+      <c r="B12" s="18">
         <v>25674</v>
       </c>
-      <c r="C12" s="6">
+      <c r="C12" s="18">
         <v>24832</v>
       </c>
-      <c r="D12" s="6">
+      <c r="D12" s="18">
         <v>26142</v>
       </c>
-      <c r="E12" s="6">
+      <c r="E12" s="18">
         <v>24634</v>
       </c>
-      <c r="F12" s="6">
+      <c r="F12" s="18">
         <v>22554</v>
       </c>
-      <c r="G12" s="6">
+      <c r="G12" s="18">
         <v>20074</v>
       </c>
-      <c r="H12" s="6">
+      <c r="H12" s="18">
         <v>16661</v>
       </c>
-      <c r="I12" s="6">
+      <c r="I12" s="18">
         <v>13202</v>
       </c>
-      <c r="J12" s="6">
+      <c r="J12" s="18">
         <v>12345</v>
       </c>
-      <c r="K12" s="6">
+      <c r="K12" s="18">
         <v>11433</v>
       </c>
-      <c r="L12" s="6">
+      <c r="L12" s="18">
         <v>12237</v>
       </c>
-      <c r="M12" s="6">
+      <c r="M12" s="18">
         <v>12245</v>
       </c>
-      <c r="N12" s="6">
+      <c r="N12" s="18">
         <v>12264</v>
       </c>
-      <c r="O12" s="6">
+      <c r="O12" s="18">
         <v>12151</v>
       </c>
-      <c r="P12" s="6">
+      <c r="P12" s="18">
         <v>13264</v>
       </c>
-      <c r="Q12" s="6">
+      <c r="Q12" s="18">
         <v>12734</v>
       </c>
-      <c r="R12" s="6">
+      <c r="R12" s="18">
         <v>14016</v>
       </c>
-      <c r="S12" s="6">
+      <c r="S12" s="18">
         <v>12763</v>
       </c>
-      <c r="T12" s="6">
+      <c r="T12" s="18">
         <v>13158</v>
       </c>
-      <c r="U12" s="6">
+      <c r="U12" s="18">
         <v>13922</v>
       </c>
-      <c r="V12" s="6">
+      <c r="V12" s="18">
         <v>14091</v>
       </c>
-      <c r="W12" s="6">
+      <c r="W12" s="18">
         <v>8980</v>
       </c>
-      <c r="X12" s="6">
+      <c r="X12" s="18">
         <v>9576</v>
       </c>
-      <c r="Y12" s="6">
+      <c r="Y12" s="18">
         <v>10100</v>
       </c>
-      <c r="Z12" s="6">
+      <c r="Z12" s="18">
         <v>10245</v>
       </c>
-      <c r="AA12" s="6">
+      <c r="AA12" s="18">
         <v>10507</v>
       </c>
-      <c r="AB12" s="6">
+      <c r="AB12" s="18">
         <v>10012</v>
       </c>
-      <c r="AC12" s="23">
+      <c r="AC12" s="27">
         <v>10363</v>
       </c>
-      <c r="AD12" s="8">
+      <c r="AD12" s="22">
         <v>10517</v>
       </c>
-      <c r="AE12" s="7">
+      <c r="AE12" s="20">
         <v>10660</v>
       </c>
-      <c r="AF12" s="27">
+      <c r="AF12" s="16">
         <v>11254</v>
       </c>
-      <c r="AG12" s="30">
+      <c r="AG12" s="9">
         <v>11287</v>
       </c>
-      <c r="AH12" s="27">
+      <c r="AH12" s="16">
         <v>8955</v>
       </c>
-      <c r="AI12" s="27">
+      <c r="AI12" s="16">
         <v>9316</v>
       </c>
-      <c r="AJ12" s="30">
+      <c r="AJ12" s="9">
         <v>9964</v>
       </c>
-      <c r="AK12" s="36"/>
+      <c r="AK12" s="9">
+        <v>10762</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
-      <c r="A13" s="44" t="s">
+      <c r="A13" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="18">
         <v>31815</v>
       </c>
-      <c r="C13" s="6">
+      <c r="C13" s="18">
         <v>30060</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="18">
         <v>30328</v>
       </c>
-      <c r="E13" s="6">
+      <c r="E13" s="18">
         <v>28877</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="18">
         <v>26563</v>
       </c>
-      <c r="G13" s="6">
+      <c r="G13" s="18">
         <v>23066</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="18">
         <v>14359</v>
       </c>
-      <c r="I13" s="6">
+      <c r="I13" s="18">
         <v>11789</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="18">
         <v>10669</v>
       </c>
-      <c r="K13" s="6">
+      <c r="K13" s="18">
         <v>10036</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="18">
         <v>10037</v>
       </c>
-      <c r="M13" s="6">
+      <c r="M13" s="18">
         <v>10472</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="18">
         <v>10265</v>
       </c>
-      <c r="O13" s="6">
+      <c r="O13" s="18">
         <v>10322</v>
       </c>
-      <c r="P13" s="6">
+      <c r="P13" s="18">
         <v>11429</v>
       </c>
-      <c r="Q13" s="6">
+      <c r="Q13" s="18">
         <v>11569</v>
       </c>
-      <c r="R13" s="6">
+      <c r="R13" s="18">
         <v>11609</v>
       </c>
-      <c r="S13" s="6">
+      <c r="S13" s="18">
         <v>11610</v>
       </c>
-      <c r="T13" s="6">
+      <c r="T13" s="18">
         <v>11873</v>
       </c>
-      <c r="U13" s="6">
+      <c r="U13" s="18">
         <v>12301</v>
       </c>
-      <c r="V13" s="6">
+      <c r="V13" s="18">
         <v>12268</v>
       </c>
-      <c r="W13" s="6">
+      <c r="W13" s="18">
         <v>8134</v>
       </c>
-      <c r="X13" s="6">
+      <c r="X13" s="18">
         <v>7918</v>
       </c>
-      <c r="Y13" s="6">
+      <c r="Y13" s="18">
         <v>8734</v>
       </c>
-      <c r="Z13" s="6">
+      <c r="Z13" s="18">
         <v>9130</v>
       </c>
-      <c r="AA13" s="6">
+      <c r="AA13" s="18">
         <v>9890</v>
       </c>
-      <c r="AB13" s="6">
+      <c r="AB13" s="18">
         <v>10301</v>
       </c>
-      <c r="AC13" s="23">
+      <c r="AC13" s="27">
         <v>10606</v>
       </c>
-      <c r="AD13" s="8">
+      <c r="AD13" s="22">
         <v>10747</v>
       </c>
-      <c r="AE13" s="7">
+      <c r="AE13" s="20">
         <v>11181</v>
       </c>
-      <c r="AF13" s="27">
+      <c r="AF13" s="16">
         <v>11379</v>
       </c>
-      <c r="AG13" s="30">
+      <c r="AG13" s="9">
         <v>11934</v>
       </c>
-      <c r="AH13" s="27">
+      <c r="AH13" s="16">
         <v>6311</v>
       </c>
-      <c r="AI13" s="27">
+      <c r="AI13" s="16">
         <v>6923</v>
       </c>
-      <c r="AJ13" s="30">
+      <c r="AJ13" s="9">
         <v>7136</v>
       </c>
-      <c r="AK13" s="36"/>
+      <c r="AK13" s="9">
+        <v>8019</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
-      <c r="A14" s="44" t="s">
+      <c r="A14" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="18">
         <v>30961</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="18">
         <v>32781</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="18">
         <v>34684</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="18">
         <v>32791</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="18">
         <v>25891</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="18">
         <v>23214</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="18">
         <v>20010</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="18">
         <v>17520</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="18">
         <v>15958</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="18">
         <v>15113</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="18">
         <v>16304</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="18">
         <v>16370</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="18">
         <v>16422</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="18">
         <v>16240</v>
       </c>
-      <c r="P14" s="6">
+      <c r="P14" s="18">
         <v>16710</v>
       </c>
-      <c r="Q14" s="6">
+      <c r="Q14" s="18">
         <v>17223</v>
       </c>
-      <c r="R14" s="6">
+      <c r="R14" s="18">
         <v>17284</v>
       </c>
-      <c r="S14" s="6">
+      <c r="S14" s="18">
         <v>17417</v>
       </c>
-      <c r="T14" s="6">
+      <c r="T14" s="18">
         <v>17167</v>
       </c>
-      <c r="U14" s="6">
+      <c r="U14" s="18">
         <v>17807</v>
       </c>
-      <c r="V14" s="6">
+      <c r="V14" s="18">
         <v>18254</v>
       </c>
-      <c r="W14" s="6">
+      <c r="W14" s="18">
         <v>13795</v>
       </c>
-      <c r="X14" s="6">
+      <c r="X14" s="18">
         <v>15340</v>
       </c>
-      <c r="Y14" s="6">
+      <c r="Y14" s="18">
         <v>15476</v>
       </c>
-      <c r="Z14" s="6">
+      <c r="Z14" s="18">
         <v>15905</v>
       </c>
-      <c r="AA14" s="6">
+      <c r="AA14" s="18">
         <v>16417</v>
       </c>
-      <c r="AB14" s="6">
+      <c r="AB14" s="18">
         <v>16933</v>
       </c>
-      <c r="AC14" s="23">
+      <c r="AC14" s="27">
         <v>17609</v>
       </c>
-      <c r="AD14" s="8">
+      <c r="AD14" s="22">
         <v>18032</v>
       </c>
-      <c r="AE14" s="7">
+      <c r="AE14" s="20">
         <v>17647</v>
       </c>
-      <c r="AF14" s="27">
+      <c r="AF14" s="16">
         <v>19201</v>
       </c>
-      <c r="AG14" s="30">
+      <c r="AG14" s="9">
         <v>20759</v>
       </c>
-      <c r="AH14" s="27">
+      <c r="AH14" s="16">
         <v>16784</v>
       </c>
-      <c r="AI14" s="27">
+      <c r="AI14" s="16">
         <v>18403</v>
       </c>
-      <c r="AJ14" s="30">
+      <c r="AJ14" s="9">
         <v>16673</v>
       </c>
-      <c r="AK14" s="36"/>
+      <c r="AK14" s="9">
+        <v>15552</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
-      <c r="A15" s="44" t="s">
+      <c r="A15" s="49" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="18">
         <v>21550</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="18">
         <v>20108</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="18">
         <v>21288</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="18">
         <v>21073</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="18">
         <v>17783</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="18">
         <v>15975</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="18">
         <v>12695</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="18">
         <v>10216</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="18">
         <v>8673</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="18">
         <v>8688</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="18">
         <v>8695</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="18">
         <v>8695</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="18">
         <v>8700</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="18">
         <v>8849</v>
       </c>
-      <c r="P15" s="6">
+      <c r="P15" s="18">
         <v>7595</v>
       </c>
-      <c r="Q15" s="6">
+      <c r="Q15" s="18">
         <v>7362</v>
       </c>
-      <c r="R15" s="6">
+      <c r="R15" s="18">
         <v>6626</v>
       </c>
-      <c r="S15" s="6">
+      <c r="S15" s="18">
         <v>6628</v>
       </c>
-      <c r="T15" s="6">
+      <c r="T15" s="18">
         <v>6856</v>
       </c>
-      <c r="U15" s="6">
+      <c r="U15" s="18">
         <v>6170</v>
       </c>
-      <c r="V15" s="6">
+      <c r="V15" s="18">
         <v>6170</v>
       </c>
-      <c r="W15" s="6">
+      <c r="W15" s="18">
         <v>6182</v>
       </c>
-      <c r="X15" s="6">
+      <c r="X15" s="18">
         <v>6535</v>
       </c>
-      <c r="Y15" s="6">
+      <c r="Y15" s="18">
         <v>7027</v>
       </c>
-      <c r="Z15" s="6">
+      <c r="Z15" s="18">
         <v>7918</v>
       </c>
-      <c r="AA15" s="6">
+      <c r="AA15" s="18">
         <v>8088</v>
       </c>
-      <c r="AB15" s="6">
+      <c r="AB15" s="18">
         <v>8576</v>
       </c>
-      <c r="AC15" s="23">
+      <c r="AC15" s="27">
         <v>8791</v>
       </c>
-      <c r="AD15" s="8">
+      <c r="AD15" s="22">
         <v>8960</v>
       </c>
-      <c r="AE15" s="7">
+      <c r="AE15" s="20">
         <v>9724</v>
       </c>
-      <c r="AF15" s="27">
+      <c r="AF15" s="16">
         <v>10092</v>
       </c>
-      <c r="AG15" s="30">
+      <c r="AG15" s="9">
         <v>10143</v>
       </c>
-      <c r="AH15" s="27">
+      <c r="AH15" s="16">
         <v>7950</v>
       </c>
-      <c r="AI15" s="27">
+      <c r="AI15" s="16">
         <v>8196</v>
       </c>
-      <c r="AJ15" s="30">
+      <c r="AJ15" s="9">
         <v>7851</v>
       </c>
-      <c r="AK15" s="36"/>
+      <c r="AK15" s="9">
+        <v>8270</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
-      <c r="A16" s="44" t="s">
+      <c r="A16" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="18">
         <v>18864</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="18">
         <v>20173</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="18">
         <v>21296</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="18">
         <v>21997</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="18">
         <v>19185</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="18">
         <v>16056</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="18">
         <v>9549</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="18">
         <v>8126</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="18">
         <v>7844</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="18">
         <v>8029</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="18">
         <v>8085</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="18">
         <v>8085</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="18">
         <v>8163</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="18">
         <v>8436</v>
       </c>
-      <c r="P16" s="6">
+      <c r="P16" s="18">
         <v>8535</v>
       </c>
-      <c r="Q16" s="6">
+      <c r="Q16" s="18">
         <v>8794</v>
       </c>
-      <c r="R16" s="6">
+      <c r="R16" s="18">
         <v>9358</v>
       </c>
-      <c r="S16" s="6">
+      <c r="S16" s="18">
         <v>10192</v>
       </c>
-      <c r="T16" s="6">
+      <c r="T16" s="18">
         <v>10363</v>
       </c>
-      <c r="U16" s="6">
+      <c r="U16" s="18">
         <v>10362</v>
       </c>
-      <c r="V16" s="6">
+      <c r="V16" s="18">
         <v>10088</v>
       </c>
-      <c r="W16" s="6">
+      <c r="W16" s="18">
         <v>5844</v>
       </c>
-      <c r="X16" s="6">
+      <c r="X16" s="18">
         <v>6390</v>
       </c>
-      <c r="Y16" s="6">
+      <c r="Y16" s="18">
         <v>6827</v>
       </c>
-      <c r="Z16" s="6">
+      <c r="Z16" s="18">
         <v>6934</v>
       </c>
-      <c r="AA16" s="6">
+      <c r="AA16" s="18">
         <v>6939</v>
       </c>
-      <c r="AB16" s="6">
+      <c r="AB16" s="18">
         <v>7197</v>
       </c>
-      <c r="AC16" s="23">
+      <c r="AC16" s="27">
         <v>7504</v>
       </c>
-      <c r="AD16" s="8">
+      <c r="AD16" s="22">
         <v>7829</v>
       </c>
-      <c r="AE16" s="7">
+      <c r="AE16" s="20">
         <v>7748</v>
       </c>
-      <c r="AF16" s="27">
+      <c r="AF16" s="16">
         <v>8032</v>
       </c>
-      <c r="AG16" s="30">
+      <c r="AG16" s="9">
         <v>7984</v>
       </c>
-      <c r="AH16" s="27">
+      <c r="AH16" s="16">
         <v>5970</v>
       </c>
-      <c r="AI16" s="27">
+      <c r="AI16" s="16">
         <v>6550</v>
       </c>
-      <c r="AJ16" s="30">
+      <c r="AJ16" s="9">
         <v>6287</v>
       </c>
-      <c r="AK16" s="36"/>
+      <c r="AK16" s="9">
+        <v>5975</v>
+      </c>
     </row>
     <row r="17" spans="1:37">
-      <c r="A17" s="44" t="s">
+      <c r="A17" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="18">
         <v>22564</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="18">
         <v>22659</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="18">
         <v>21558</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="18">
         <v>21670</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="18">
         <v>18414</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="18">
         <v>15586</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="18">
         <v>13857</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="18">
         <v>13172</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="18">
         <v>11550</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="18">
         <v>8904</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="18">
         <v>8617</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="18">
         <v>8704</v>
       </c>
-      <c r="N17" s="6">
+      <c r="N17" s="18">
         <v>8808</v>
       </c>
-      <c r="O17" s="6">
+      <c r="O17" s="18">
         <v>8864</v>
       </c>
-      <c r="P17" s="6">
+      <c r="P17" s="18">
         <v>9602</v>
       </c>
-      <c r="Q17" s="6">
+      <c r="Q17" s="18">
         <v>9604</v>
       </c>
-      <c r="R17" s="6">
+      <c r="R17" s="18">
         <v>10153</v>
       </c>
-      <c r="S17" s="6">
+      <c r="S17" s="18">
         <v>10103</v>
       </c>
-      <c r="T17" s="6">
+      <c r="T17" s="18">
         <v>10450</v>
       </c>
-      <c r="U17" s="6">
+      <c r="U17" s="18">
         <v>10185</v>
       </c>
-      <c r="V17" s="6">
+      <c r="V17" s="18">
         <v>7669</v>
       </c>
-      <c r="W17" s="6">
+      <c r="W17" s="18">
         <v>7476</v>
       </c>
-      <c r="X17" s="6">
+      <c r="X17" s="18">
         <v>7481</v>
       </c>
-      <c r="Y17" s="6">
+      <c r="Y17" s="18">
         <v>7521</v>
       </c>
-      <c r="Z17" s="6">
+      <c r="Z17" s="18">
         <v>7902</v>
       </c>
-      <c r="AA17" s="6">
+      <c r="AA17" s="18">
         <v>8499</v>
       </c>
-      <c r="AB17" s="6">
+      <c r="AB17" s="18">
         <v>8836</v>
       </c>
-      <c r="AC17" s="23">
+      <c r="AC17" s="27">
         <v>8660</v>
       </c>
-      <c r="AD17" s="8">
+      <c r="AD17" s="22">
         <v>9141</v>
       </c>
-      <c r="AE17" s="7">
+      <c r="AE17" s="20">
         <v>9587</v>
       </c>
-      <c r="AF17" s="27">
+      <c r="AF17" s="16">
         <v>9775</v>
       </c>
-      <c r="AG17" s="30">
+      <c r="AG17" s="9">
         <v>10990</v>
       </c>
-      <c r="AH17" s="27">
+      <c r="AH17" s="16">
         <v>8396</v>
       </c>
-      <c r="AI17" s="27">
+      <c r="AI17" s="16">
         <v>8905</v>
       </c>
-      <c r="AJ17" s="30">
+      <c r="AJ17" s="9">
         <v>8762</v>
       </c>
-      <c r="AK17" s="36"/>
+      <c r="AK17" s="9">
+        <v>8357</v>
+      </c>
     </row>
     <row r="18" spans="1:37">
-      <c r="A18" s="44" t="s">
+      <c r="A18" s="49" t="s">
         <v>14</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="18">
         <v>52093</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="18">
         <v>52406</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="18">
         <v>51807</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="18">
         <v>51444</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="18">
         <v>49156</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="18">
         <v>44266</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="18">
         <v>37852</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="18">
         <v>26049</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="18">
         <v>21333</v>
       </c>
-      <c r="K18" s="6">
+      <c r="K18" s="18">
         <v>19462</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="18">
         <v>20138</v>
       </c>
-      <c r="M18" s="6">
+      <c r="M18" s="18">
         <v>20191</v>
       </c>
-      <c r="N18" s="6">
+      <c r="N18" s="18">
         <v>21302</v>
       </c>
-      <c r="O18" s="6">
+      <c r="O18" s="18">
         <v>21660</v>
       </c>
-      <c r="P18" s="6">
+      <c r="P18" s="18">
         <v>21975</v>
       </c>
-      <c r="Q18" s="6">
+      <c r="Q18" s="18">
         <v>22419</v>
       </c>
-      <c r="R18" s="6">
+      <c r="R18" s="18">
         <v>24011</v>
       </c>
-      <c r="S18" s="6">
+      <c r="S18" s="18">
         <v>24019</v>
       </c>
-      <c r="T18" s="6">
+      <c r="T18" s="18">
         <v>23804</v>
       </c>
-      <c r="U18" s="6">
+      <c r="U18" s="18">
         <v>23646</v>
       </c>
-      <c r="V18" s="6">
+      <c r="V18" s="18">
         <v>24405</v>
       </c>
-      <c r="W18" s="6">
+      <c r="W18" s="18">
         <v>21047</v>
       </c>
-      <c r="X18" s="6">
+      <c r="X18" s="18">
         <v>24541</v>
       </c>
-      <c r="Y18" s="6">
+      <c r="Y18" s="18">
         <v>26220</v>
       </c>
-      <c r="Z18" s="6">
+      <c r="Z18" s="18">
         <v>27138</v>
       </c>
-      <c r="AA18" s="6">
+      <c r="AA18" s="18">
         <v>27336</v>
       </c>
-      <c r="AB18" s="6">
+      <c r="AB18" s="18">
         <v>23967</v>
       </c>
-      <c r="AC18" s="23">
+      <c r="AC18" s="27">
         <v>24409</v>
       </c>
-      <c r="AD18" s="8">
+      <c r="AD18" s="22">
         <v>25695</v>
       </c>
-      <c r="AE18" s="7">
+      <c r="AE18" s="20">
         <v>26042</v>
       </c>
-      <c r="AF18" s="27">
+      <c r="AF18" s="16">
         <v>25876</v>
       </c>
-      <c r="AG18" s="30">
+      <c r="AG18" s="9">
         <v>26133</v>
       </c>
-      <c r="AH18" s="27">
+      <c r="AH18" s="16">
         <v>16038</v>
       </c>
-      <c r="AI18" s="27">
+      <c r="AI18" s="16">
         <v>19379</v>
       </c>
-      <c r="AJ18" s="30">
+      <c r="AJ18" s="9">
         <v>16929</v>
       </c>
-      <c r="AK18" s="36"/>
+      <c r="AK18" s="9">
+        <v>18779</v>
+      </c>
     </row>
     <row r="19" spans="1:37">
-      <c r="A19" s="44" t="s">
+      <c r="A19" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="18">
         <v>16390</v>
       </c>
-      <c r="C19" s="6">
+      <c r="C19" s="18">
         <v>16272</v>
       </c>
-      <c r="D19" s="6">
+      <c r="D19" s="18">
         <v>15587</v>
       </c>
-      <c r="E19" s="6">
+      <c r="E19" s="18">
         <v>14585</v>
       </c>
-      <c r="F19" s="6">
+      <c r="F19" s="18">
         <v>13058</v>
       </c>
-      <c r="G19" s="6">
+      <c r="G19" s="18">
         <v>11069</v>
       </c>
-      <c r="H19" s="6">
+      <c r="H19" s="18">
         <v>8874</v>
       </c>
-      <c r="I19" s="6">
+      <c r="I19" s="18">
         <v>5877</v>
       </c>
-      <c r="J19" s="6">
+      <c r="J19" s="18">
         <v>5018</v>
       </c>
-      <c r="K19" s="6">
+      <c r="K19" s="18">
         <v>4713</v>
       </c>
-      <c r="L19" s="6">
+      <c r="L19" s="18">
         <v>4826</v>
       </c>
-      <c r="M19" s="6">
+      <c r="M19" s="18">
         <v>4856</v>
       </c>
-      <c r="N19" s="6">
+      <c r="N19" s="18">
         <v>4625</v>
       </c>
-      <c r="O19" s="6">
+      <c r="O19" s="18">
         <v>4463</v>
       </c>
-      <c r="P19" s="6">
+      <c r="P19" s="18">
         <v>4562</v>
       </c>
-      <c r="Q19" s="6">
+      <c r="Q19" s="18">
         <v>4863</v>
       </c>
-      <c r="R19" s="6">
+      <c r="R19" s="18">
         <v>5048</v>
       </c>
-      <c r="S19" s="6">
+      <c r="S19" s="18">
         <v>5392</v>
       </c>
-      <c r="T19" s="6">
+      <c r="T19" s="18">
         <v>5419</v>
       </c>
-      <c r="U19" s="6">
+      <c r="U19" s="18">
         <v>5697</v>
       </c>
-      <c r="V19" s="6">
+      <c r="V19" s="18">
         <v>5774</v>
       </c>
-      <c r="W19" s="6">
+      <c r="W19" s="18">
         <v>3455</v>
       </c>
-      <c r="X19" s="6">
+      <c r="X19" s="18">
         <v>4489</v>
       </c>
-      <c r="Y19" s="6">
+      <c r="Y19" s="18">
         <v>5102</v>
       </c>
-      <c r="Z19" s="6">
+      <c r="Z19" s="18">
         <v>5808</v>
       </c>
-      <c r="AA19" s="6">
+      <c r="AA19" s="18">
         <v>6386</v>
       </c>
-      <c r="AB19" s="6">
+      <c r="AB19" s="18">
         <v>6245</v>
       </c>
-      <c r="AC19" s="23">
+      <c r="AC19" s="27">
         <v>6389</v>
       </c>
-      <c r="AD19" s="8">
+      <c r="AD19" s="22">
         <v>6558</v>
       </c>
-      <c r="AE19" s="7">
+      <c r="AE19" s="20">
         <v>6662</v>
       </c>
-      <c r="AF19" s="27">
+      <c r="AF19" s="16">
         <v>7035</v>
       </c>
-      <c r="AG19" s="30">
+      <c r="AG19" s="9">
         <v>6384</v>
       </c>
-      <c r="AH19" s="27">
+      <c r="AH19" s="16">
         <v>3970</v>
       </c>
-      <c r="AI19" s="27">
+      <c r="AI19" s="16">
         <v>4164</v>
       </c>
-      <c r="AJ19" s="30">
+      <c r="AJ19" s="9">
         <v>4235</v>
       </c>
-      <c r="AK19" s="36"/>
+      <c r="AK19" s="9">
+        <v>4207</v>
+      </c>
     </row>
     <row r="20" spans="1:37">
-      <c r="A20" s="44" t="s">
+      <c r="A20" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="B20" s="6">
+      <c r="B20" s="18">
         <v>23803</v>
       </c>
-      <c r="C20" s="6">
+      <c r="C20" s="18">
         <v>25076</v>
       </c>
-      <c r="D20" s="6">
+      <c r="D20" s="18">
         <v>26362</v>
       </c>
-      <c r="E20" s="6">
+      <c r="E20" s="18">
         <v>27423</v>
       </c>
-      <c r="F20" s="6">
+      <c r="F20" s="18">
         <v>27059</v>
       </c>
-      <c r="G20" s="6">
+      <c r="G20" s="18">
         <v>24324</v>
       </c>
-      <c r="H20" s="6">
+      <c r="H20" s="18">
         <v>18020</v>
       </c>
-      <c r="I20" s="6">
+      <c r="I20" s="18">
         <v>13241</v>
       </c>
-      <c r="J20" s="6">
+      <c r="J20" s="18">
         <v>8839</v>
       </c>
-      <c r="K20" s="6">
+      <c r="K20" s="18">
         <v>7423</v>
       </c>
-      <c r="L20" s="6">
+      <c r="L20" s="18">
         <v>7510</v>
       </c>
-      <c r="M20" s="6">
+      <c r="M20" s="18">
         <v>7796</v>
       </c>
-      <c r="N20" s="6">
+      <c r="N20" s="18">
         <v>8216</v>
       </c>
-      <c r="O20" s="6">
+      <c r="O20" s="18">
         <v>9904</v>
       </c>
-      <c r="P20" s="6">
+      <c r="P20" s="18">
         <v>10553</v>
       </c>
-      <c r="Q20" s="6">
+      <c r="Q20" s="18">
         <v>10828</v>
       </c>
-      <c r="R20" s="6">
+      <c r="R20" s="18">
         <v>11231</v>
       </c>
-      <c r="S20" s="6">
+      <c r="S20" s="18">
         <v>11573</v>
       </c>
-      <c r="T20" s="6">
+      <c r="T20" s="18">
         <v>11840</v>
       </c>
-      <c r="U20" s="6">
+      <c r="U20" s="18">
         <v>12031</v>
       </c>
-      <c r="V20" s="6">
+      <c r="V20" s="18">
         <v>12052</v>
       </c>
-      <c r="W20" s="6">
+      <c r="W20" s="18">
         <v>7625</v>
       </c>
-      <c r="X20" s="6">
+      <c r="X20" s="18">
         <v>9396</v>
       </c>
-      <c r="Y20" s="6">
+      <c r="Y20" s="18">
         <v>11353</v>
       </c>
-      <c r="Z20" s="6">
+      <c r="Z20" s="18">
         <v>12056</v>
       </c>
-      <c r="AA20" s="6">
+      <c r="AA20" s="18">
         <v>12067</v>
       </c>
-      <c r="AB20" s="6">
+      <c r="AB20" s="18">
         <v>12630</v>
       </c>
-      <c r="AC20" s="23">
+      <c r="AC20" s="27">
         <v>13908</v>
       </c>
-      <c r="AD20" s="8">
+      <c r="AD20" s="22">
         <v>14666</v>
       </c>
-      <c r="AE20" s="7">
+      <c r="AE20" s="20">
         <v>14990</v>
       </c>
-      <c r="AF20" s="27">
+      <c r="AF20" s="16">
         <v>15507</v>
       </c>
-      <c r="AG20" s="30">
+      <c r="AG20" s="9">
         <v>16764</v>
       </c>
-      <c r="AH20" s="27">
+      <c r="AH20" s="16">
         <v>16041</v>
       </c>
-      <c r="AI20" s="27">
+      <c r="AI20" s="16">
         <v>15947</v>
       </c>
-      <c r="AJ20" s="30">
+      <c r="AJ20" s="9">
         <v>16959</v>
       </c>
-      <c r="AK20" s="36"/>
+      <c r="AK20" s="9">
+        <v>17470</v>
+      </c>
     </row>
     <row r="21" spans="1:37">
-      <c r="A21" s="44" t="s">
+      <c r="A21" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="B21" s="6">
+      <c r="B21" s="18">
         <v>35639</v>
       </c>
-      <c r="C21" s="6">
+      <c r="C21" s="18">
         <v>36389</v>
       </c>
-      <c r="D21" s="6">
+      <c r="D21" s="18">
         <v>37724</v>
       </c>
-      <c r="E21" s="6">
+      <c r="E21" s="18">
         <v>38352</v>
       </c>
-      <c r="F21" s="6">
+      <c r="F21" s="18">
         <v>37398</v>
       </c>
-      <c r="G21" s="6">
+      <c r="G21" s="18">
         <v>34513</v>
       </c>
-      <c r="H21" s="6">
+      <c r="H21" s="18">
         <v>28976</v>
       </c>
-      <c r="I21" s="6">
+      <c r="I21" s="18">
         <v>19215</v>
       </c>
-      <c r="J21" s="6">
+      <c r="J21" s="18">
         <v>15013</v>
       </c>
-      <c r="K21" s="6">
+      <c r="K21" s="18">
         <v>18640</v>
       </c>
-      <c r="L21" s="6">
+      <c r="L21" s="18">
         <v>16582</v>
       </c>
-      <c r="M21" s="6">
+      <c r="M21" s="18">
         <v>16930</v>
       </c>
-      <c r="N21" s="6">
+      <c r="N21" s="18">
         <v>16200</v>
       </c>
-      <c r="O21" s="6">
+      <c r="O21" s="18">
         <v>16290</v>
       </c>
-      <c r="P21" s="6">
+      <c r="P21" s="18">
         <v>16361</v>
       </c>
-      <c r="Q21" s="6">
+      <c r="Q21" s="18">
         <v>16489</v>
       </c>
-      <c r="R21" s="6">
+      <c r="R21" s="18">
         <v>16636</v>
       </c>
-      <c r="S21" s="6">
+      <c r="S21" s="18">
         <v>16552</v>
       </c>
-      <c r="T21" s="6">
+      <c r="T21" s="18">
         <v>17434</v>
       </c>
-      <c r="U21" s="6">
+      <c r="U21" s="18">
         <v>18247</v>
       </c>
-      <c r="V21" s="6">
+      <c r="V21" s="18">
         <v>18670</v>
       </c>
-      <c r="W21" s="6">
+      <c r="W21" s="18">
         <v>8918</v>
       </c>
-      <c r="X21" s="6">
+      <c r="X21" s="18">
         <v>9613</v>
       </c>
-      <c r="Y21" s="6">
+      <c r="Y21" s="18">
         <v>10299</v>
       </c>
-      <c r="Z21" s="6">
+      <c r="Z21" s="18">
         <v>11745</v>
       </c>
-      <c r="AA21" s="6">
+      <c r="AA21" s="18">
         <v>14117</v>
       </c>
-      <c r="AB21" s="6">
+      <c r="AB21" s="18">
         <v>15653</v>
       </c>
-      <c r="AC21" s="23">
+      <c r="AC21" s="27">
         <v>17146</v>
       </c>
-      <c r="AD21" s="8">
+      <c r="AD21" s="22">
         <v>16955</v>
       </c>
-      <c r="AE21" s="7">
+      <c r="AE21" s="20">
         <v>19331</v>
       </c>
-      <c r="AF21" s="27">
+      <c r="AF21" s="16">
         <v>19643</v>
       </c>
-      <c r="AG21" s="30">
+      <c r="AG21" s="9">
         <v>19929</v>
       </c>
-      <c r="AH21" s="27">
+      <c r="AH21" s="16">
         <v>12648</v>
       </c>
-      <c r="AI21" s="27">
+      <c r="AI21" s="16">
         <v>13742</v>
       </c>
-      <c r="AJ21" s="30">
+      <c r="AJ21" s="9">
         <v>12709</v>
       </c>
-      <c r="AK21" s="36"/>
+      <c r="AK21" s="9">
+        <v>12450</v>
+      </c>
     </row>
     <row r="22" spans="1:37">
-      <c r="A22" s="41"/>
+      <c r="A22" s="50"/>
       <c r="B22" s="36"/>
       <c r="C22" s="36"/>
       <c r="D22" s="36"/>
       <c r="E22" s="36"/>
       <c r="F22" s="36"/>
       <c r="G22" s="36"/>
       <c r="H22" s="36"/>
       <c r="I22" s="36"/>
       <c r="J22" s="36"/>
       <c r="K22" s="36"/>
       <c r="L22" s="36"/>
       <c r="M22" s="36"/>
       <c r="N22" s="36"/>
       <c r="O22" s="36"/>
       <c r="P22" s="36"/>
       <c r="Q22" s="36"/>
       <c r="R22" s="36"/>
       <c r="S22" s="36"/>
       <c r="T22" s="36"/>
       <c r="U22" s="36"/>
       <c r="V22" s="36"/>
       <c r="W22" s="36"/>
       <c r="X22" s="36"/>
-      <c r="AE22" s="37"/>
-      <c r="AJ22" s="42"/>
+      <c r="Y22" s="37"/>
+      <c r="Z22" s="37"/>
+      <c r="AA22" s="37"/>
+      <c r="AB22" s="37"/>
+      <c r="AC22" s="37"/>
+      <c r="AD22" s="37"/>
+      <c r="AE22" s="38"/>
+      <c r="AF22" s="37"/>
+      <c r="AG22" s="37"/>
+      <c r="AH22" s="37"/>
+      <c r="AI22" s="37"/>
+      <c r="AJ22" s="37"/>
+      <c r="AK22" s="37"/>
     </row>
     <row r="23" spans="1:37" ht="12.75" customHeight="1">
-      <c r="A23" s="45" t="s">
+      <c r="A23" s="40" t="s">
         <v>19</v>
       </c>
-      <c r="B23" s="45"/>
-[...32 lines deleted...]
-      <c r="AJ23" s="42"/>
+      <c r="B23" s="40"/>
+      <c r="C23" s="40"/>
+      <c r="D23" s="40"/>
+      <c r="E23" s="40"/>
+      <c r="F23" s="40"/>
+      <c r="G23" s="40"/>
+      <c r="H23" s="40"/>
+      <c r="I23" s="40"/>
+      <c r="J23" s="40"/>
+      <c r="K23" s="40"/>
+      <c r="L23" s="40"/>
+      <c r="M23" s="40"/>
+      <c r="N23" s="40"/>
+      <c r="O23" s="40"/>
+      <c r="P23" s="40"/>
+      <c r="Q23" s="40"/>
+      <c r="R23" s="40"/>
+      <c r="S23" s="40"/>
+      <c r="T23" s="40"/>
+      <c r="U23" s="40"/>
+      <c r="V23" s="40"/>
+      <c r="W23" s="40"/>
+      <c r="X23" s="40"/>
+      <c r="Y23" s="40"/>
+      <c r="Z23" s="40"/>
+      <c r="AA23" s="40"/>
+      <c r="AB23" s="40"/>
+      <c r="AC23" s="40"/>
+      <c r="AD23" s="40"/>
+      <c r="AE23" s="40"/>
+      <c r="AF23" s="40"/>
+      <c r="AG23" s="40"/>
+      <c r="AH23" s="40"/>
+      <c r="AI23" s="37"/>
+      <c r="AJ23" s="37"/>
+      <c r="AK23" s="37"/>
     </row>
     <row r="24" spans="1:37">
-      <c r="A24" s="41"/>
+      <c r="A24" s="50"/>
       <c r="B24" s="36"/>
       <c r="C24" s="36"/>
       <c r="D24" s="36"/>
       <c r="E24" s="36"/>
       <c r="F24" s="36"/>
       <c r="G24" s="36"/>
       <c r="H24" s="36"/>
       <c r="I24" s="36"/>
       <c r="J24" s="36"/>
       <c r="K24" s="36"/>
       <c r="L24" s="36"/>
       <c r="M24" s="36"/>
       <c r="N24" s="36"/>
       <c r="O24" s="36"/>
       <c r="P24" s="36"/>
       <c r="Q24" s="36"/>
       <c r="R24" s="36"/>
       <c r="S24" s="36"/>
       <c r="T24" s="36"/>
-      <c r="U24" s="46"/>
-      <c r="V24" s="46"/>
+      <c r="U24" s="51"/>
+      <c r="V24" s="51"/>
       <c r="W24" s="36"/>
       <c r="X24" s="36"/>
-      <c r="AJ24" s="42"/>
-[...3 lines deleted...]
-      <c r="B25" s="34">
+      <c r="Y24" s="37"/>
+      <c r="Z24" s="37"/>
+      <c r="AA24" s="37"/>
+      <c r="AB24" s="37"/>
+      <c r="AC24" s="37"/>
+      <c r="AD24" s="37"/>
+      <c r="AE24" s="37"/>
+      <c r="AF24" s="37"/>
+      <c r="AG24" s="37"/>
+      <c r="AH24" s="37"/>
+      <c r="AI24" s="37"/>
+      <c r="AJ24" s="37"/>
+      <c r="AK24" s="37"/>
+    </row>
+    <row r="25" spans="1:37" s="5" customFormat="1">
+      <c r="A25" s="45"/>
+      <c r="B25" s="46">
         <v>1991</v>
       </c>
-      <c r="C25" s="34">
+      <c r="C25" s="46">
         <v>1992</v>
       </c>
-      <c r="D25" s="34">
+      <c r="D25" s="46">
         <v>1993</v>
       </c>
-      <c r="E25" s="34">
+      <c r="E25" s="46">
         <v>1994</v>
       </c>
-      <c r="F25" s="34">
+      <c r="F25" s="46">
         <v>1995</v>
       </c>
-      <c r="G25" s="34">
+      <c r="G25" s="46">
         <v>1996</v>
       </c>
-      <c r="H25" s="34">
+      <c r="H25" s="46">
         <v>1997</v>
       </c>
-      <c r="I25" s="34">
+      <c r="I25" s="46">
         <v>1998</v>
       </c>
-      <c r="J25" s="34">
+      <c r="J25" s="46">
         <v>1999</v>
       </c>
-      <c r="K25" s="34">
+      <c r="K25" s="46">
         <v>2000</v>
       </c>
-      <c r="L25" s="34">
+      <c r="L25" s="46">
         <v>2001</v>
       </c>
-      <c r="M25" s="34">
+      <c r="M25" s="46">
         <v>2002</v>
       </c>
-      <c r="N25" s="34">
+      <c r="N25" s="46">
         <v>2003</v>
       </c>
-      <c r="O25" s="34">
+      <c r="O25" s="46">
         <v>2004</v>
       </c>
-      <c r="P25" s="34">
+      <c r="P25" s="46">
         <v>2005</v>
       </c>
-      <c r="Q25" s="34">
+      <c r="Q25" s="46">
         <v>2006</v>
       </c>
-      <c r="R25" s="34">
+      <c r="R25" s="46">
         <v>2007</v>
       </c>
-      <c r="S25" s="34">
+      <c r="S25" s="46">
         <v>2008</v>
       </c>
-      <c r="T25" s="34">
+      <c r="T25" s="46">
         <v>2009</v>
       </c>
-      <c r="U25" s="34">
+      <c r="U25" s="46">
         <v>2010</v>
       </c>
-      <c r="V25" s="34">
+      <c r="V25" s="46">
         <v>2011</v>
       </c>
-      <c r="W25" s="34">
+      <c r="W25" s="46">
         <v>2012</v>
       </c>
-      <c r="X25" s="34">
+      <c r="X25" s="46">
         <v>2013</v>
       </c>
-      <c r="Y25" s="34">
+      <c r="Y25" s="46">
         <v>2014</v>
       </c>
-      <c r="Z25" s="34">
+      <c r="Z25" s="46">
         <v>2015</v>
       </c>
-      <c r="AA25" s="35">
+      <c r="AA25" s="47">
         <v>2016</v>
       </c>
-      <c r="AB25" s="34">
+      <c r="AB25" s="46">
         <v>2017</v>
       </c>
-      <c r="AC25" s="34">
+      <c r="AC25" s="46">
         <v>2018</v>
       </c>
-      <c r="AD25" s="34">
+      <c r="AD25" s="46">
         <v>2019</v>
       </c>
-      <c r="AE25" s="34">
+      <c r="AE25" s="46">
         <v>2020</v>
       </c>
-      <c r="AF25" s="34">
+      <c r="AF25" s="46">
         <v>2021</v>
       </c>
-      <c r="AG25" s="34">
+      <c r="AG25" s="46">
         <v>2022</v>
       </c>
-      <c r="AH25" s="34">
+      <c r="AH25" s="46">
         <v>2023</v>
       </c>
-      <c r="AI25" s="34">
+      <c r="AI25" s="46">
         <v>2024</v>
       </c>
-      <c r="AJ25" s="34">
+      <c r="AJ25" s="46">
         <v>2025</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="43" t="s">
+      <c r="AK25" s="46">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="26" spans="1:37" ht="22.5">
+      <c r="A26" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="B26" s="17">
+      <c r="B26" s="12">
         <v>226259</v>
       </c>
-      <c r="C26" s="17">
+      <c r="C26" s="12">
         <v>215945</v>
       </c>
-      <c r="D26" s="17">
+      <c r="D26" s="12">
         <v>203498</v>
       </c>
-      <c r="E26" s="17">
+      <c r="E26" s="12">
         <v>191599</v>
       </c>
-      <c r="F26" s="17">
+      <c r="F26" s="12">
         <v>167132</v>
       </c>
-      <c r="G26" s="17">
+      <c r="G26" s="12">
         <v>137277</v>
       </c>
-      <c r="H26" s="17">
+      <c r="H26" s="12">
         <v>81003</v>
       </c>
-      <c r="I26" s="17">
+      <c r="I26" s="12">
         <v>35084</v>
       </c>
-      <c r="J26" s="17">
+      <c r="J26" s="12">
         <v>20050</v>
       </c>
-      <c r="K26" s="17">
+      <c r="K26" s="12">
         <v>14703</v>
       </c>
-      <c r="L26" s="17">
+      <c r="L26" s="12">
         <v>13474</v>
       </c>
-      <c r="M26" s="17">
+      <c r="M26" s="12">
         <v>13932</v>
       </c>
-      <c r="N26" s="17">
+      <c r="N26" s="12">
         <v>14449</v>
       </c>
-      <c r="O26" s="17">
+      <c r="O26" s="12">
         <v>13317</v>
       </c>
-      <c r="P26" s="17">
+      <c r="P26" s="12">
         <v>13349</v>
       </c>
-      <c r="Q26" s="17">
+      <c r="Q26" s="12">
         <v>12742</v>
       </c>
-      <c r="R26" s="17">
+      <c r="R26" s="12">
         <v>13148</v>
       </c>
-      <c r="S26" s="17">
+      <c r="S26" s="12">
         <v>14135</v>
       </c>
-      <c r="T26" s="17">
+      <c r="T26" s="12">
         <v>13330</v>
       </c>
-      <c r="U26" s="17">
+      <c r="U26" s="12">
         <v>12988</v>
       </c>
-      <c r="V26" s="17">
+      <c r="V26" s="12">
         <v>13773</v>
       </c>
-      <c r="W26" s="17">
+      <c r="W26" s="12">
         <v>15077</v>
       </c>
-      <c r="X26" s="17">
+      <c r="X26" s="12">
         <v>19680</v>
       </c>
-      <c r="Y26" s="17">
+      <c r="Y26" s="12">
         <v>21868</v>
       </c>
-      <c r="Z26" s="17">
+      <c r="Z26" s="12">
         <v>24368</v>
       </c>
-      <c r="AA26" s="17">
+      <c r="AA26" s="12">
         <v>29297</v>
       </c>
-      <c r="AB26" s="17">
+      <c r="AB26" s="12">
         <v>37358</v>
       </c>
-      <c r="AC26" s="29">
+      <c r="AC26" s="35">
         <v>39835</v>
       </c>
-      <c r="AD26" s="20">
+      <c r="AD26" s="14">
         <v>38480</v>
       </c>
-      <c r="AE26" s="7">
+      <c r="AE26" s="20">
         <v>37150</v>
       </c>
-      <c r="AF26" s="27">
+      <c r="AF26" s="16">
         <v>38689</v>
       </c>
-      <c r="AG26" s="31">
+      <c r="AG26" s="39">
         <v>41756</v>
       </c>
-      <c r="AH26" s="27">
+      <c r="AH26" s="16">
         <v>43286</v>
       </c>
-      <c r="AI26" s="27">
+      <c r="AI26" s="16">
         <v>48031</v>
       </c>
-      <c r="AJ26" s="30">
+      <c r="AJ26" s="9">
         <v>47782</v>
       </c>
+      <c r="AK26" s="9">
+        <v>50016</v>
+      </c>
     </row>
     <row r="27" spans="1:37">
-      <c r="A27" s="44" t="s">
+      <c r="A27" s="49" t="s">
         <v>4</v>
       </c>
-      <c r="B27" s="6">
+      <c r="B27" s="18">
         <v>58</v>
       </c>
-      <c r="C27" s="6">
+      <c r="C27" s="18">
         <v>65</v>
       </c>
-      <c r="D27" s="6">
+      <c r="D27" s="18">
         <v>5</v>
       </c>
-      <c r="E27" s="6">
+      <c r="E27" s="18">
         <v>3</v>
       </c>
-      <c r="F27" s="6" t="s">
-[...5 lines deleted...]
-      <c r="H27" s="6">
+      <c r="F27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="G27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="H27" s="18">
         <v>1</v>
       </c>
-      <c r="I27" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J27" s="6">
+      <c r="I27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J27" s="18">
         <v>30</v>
       </c>
-      <c r="K27" s="6">
+      <c r="K27" s="18">
         <v>20</v>
       </c>
-      <c r="L27" s="6" t="s">
-[...5 lines deleted...]
-      <c r="N27" s="6">
+      <c r="L27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N27" s="18">
         <v>28</v>
       </c>
-      <c r="O27" s="6" t="s">
-[...56 lines deleted...]
-      <c r="AJ27" s="48" t="s">
+      <c r="O27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="P27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="18"/>
+      <c r="R27" s="18"/>
+      <c r="S27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="T27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="U27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="V27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="W27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="X27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="18"/>
+      <c r="AB27" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC27" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD27" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE27" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF27" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG27" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH27" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI27" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ27" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK27" s="10" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:37">
-      <c r="A28" s="44" t="s">
+      <c r="A28" s="49" t="s">
         <v>5</v>
       </c>
-      <c r="B28" s="6">
+      <c r="B28" s="18">
         <v>19768</v>
       </c>
-      <c r="C28" s="6">
+      <c r="C28" s="18">
         <v>19379</v>
       </c>
-      <c r="D28" s="6">
+      <c r="D28" s="18">
         <v>18210</v>
       </c>
-      <c r="E28" s="6">
+      <c r="E28" s="18">
         <v>18542</v>
       </c>
-      <c r="F28" s="6">
+      <c r="F28" s="18">
         <v>18737</v>
       </c>
-      <c r="G28" s="6">
+      <c r="G28" s="18">
         <v>16847</v>
       </c>
-      <c r="H28" s="6">
+      <c r="H28" s="18">
         <v>9188</v>
       </c>
-      <c r="I28" s="6">
+      <c r="I28" s="18">
         <v>2932</v>
       </c>
-      <c r="J28" s="6">
+      <c r="J28" s="18">
         <v>1297</v>
       </c>
-      <c r="K28" s="6">
+      <c r="K28" s="18">
         <v>867</v>
       </c>
-      <c r="L28" s="6">
+      <c r="L28" s="18">
         <v>860</v>
       </c>
-      <c r="M28" s="6">
+      <c r="M28" s="18">
         <v>893</v>
       </c>
-      <c r="N28" s="6">
+      <c r="N28" s="18">
         <v>1415</v>
       </c>
-      <c r="O28" s="6">
+      <c r="O28" s="18">
         <v>1308</v>
       </c>
-      <c r="P28" s="6">
+      <c r="P28" s="18">
         <v>1261</v>
       </c>
-      <c r="Q28" s="6">
+      <c r="Q28" s="18">
         <v>925</v>
       </c>
-      <c r="R28" s="6">
+      <c r="R28" s="18">
         <v>1014</v>
       </c>
-      <c r="S28" s="6">
+      <c r="S28" s="18">
         <v>1241</v>
       </c>
-      <c r="T28" s="6">
+      <c r="T28" s="18">
         <v>989</v>
       </c>
-      <c r="U28" s="6">
+      <c r="U28" s="18">
         <v>1070</v>
       </c>
-      <c r="V28" s="6">
+      <c r="V28" s="18">
         <v>1127</v>
       </c>
-      <c r="W28" s="6">
+      <c r="W28" s="18">
         <v>1105</v>
       </c>
-      <c r="X28" s="6">
+      <c r="X28" s="18">
         <v>1408</v>
       </c>
-      <c r="Y28" s="6">
+      <c r="Y28" s="18">
         <v>1736</v>
       </c>
-      <c r="Z28" s="6">
+      <c r="Z28" s="18">
         <v>1675</v>
       </c>
-      <c r="AA28" s="6">
+      <c r="AA28" s="18">
         <v>2009</v>
       </c>
-      <c r="AB28" s="6">
+      <c r="AB28" s="18">
         <v>6235</v>
       </c>
-      <c r="AC28" s="23">
+      <c r="AC28" s="27">
         <v>1774</v>
       </c>
-      <c r="AD28" s="8">
+      <c r="AD28" s="22">
         <v>2063</v>
       </c>
-      <c r="AE28" s="7">
+      <c r="AE28" s="20">
         <v>1316</v>
       </c>
-      <c r="AF28" s="27">
+      <c r="AF28" s="16">
         <v>1376</v>
       </c>
-      <c r="AG28" s="31">
+      <c r="AG28" s="39">
         <v>1507</v>
       </c>
-      <c r="AH28" s="27">
+      <c r="AH28" s="16">
         <v>1575</v>
       </c>
-      <c r="AI28" s="27">
+      <c r="AI28" s="16">
         <v>1420</v>
       </c>
-      <c r="AJ28" s="30">
+      <c r="AJ28" s="9">
         <v>1179</v>
       </c>
+      <c r="AK28" s="9">
+        <v>1333</v>
+      </c>
     </row>
     <row r="29" spans="1:37">
-      <c r="A29" s="44" t="s">
+      <c r="A29" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="B29" s="6">
+      <c r="B29" s="18">
         <v>9263</v>
       </c>
-      <c r="C29" s="6">
+      <c r="C29" s="18">
         <v>8567</v>
       </c>
-      <c r="D29" s="6">
+      <c r="D29" s="18">
         <v>8341</v>
       </c>
-      <c r="E29" s="6">
+      <c r="E29" s="18">
         <v>7877</v>
       </c>
-      <c r="F29" s="6">
+      <c r="F29" s="18">
         <v>8006</v>
       </c>
-      <c r="G29" s="6">
+      <c r="G29" s="18">
         <v>6689</v>
       </c>
-      <c r="H29" s="6">
+      <c r="H29" s="18">
         <v>2592</v>
       </c>
-      <c r="I29" s="6">
+      <c r="I29" s="18">
         <v>1033</v>
       </c>
-      <c r="J29" s="6">
+      <c r="J29" s="18">
         <v>495</v>
       </c>
-      <c r="K29" s="6">
+      <c r="K29" s="18">
         <v>588</v>
       </c>
-      <c r="L29" s="6">
+      <c r="L29" s="18">
         <v>662</v>
       </c>
-      <c r="M29" s="6">
+      <c r="M29" s="18">
         <v>438</v>
       </c>
-      <c r="N29" s="6">
+      <c r="N29" s="18">
         <v>456</v>
       </c>
-      <c r="O29" s="6">
+      <c r="O29" s="18">
         <v>270</v>
       </c>
-      <c r="P29" s="6">
+      <c r="P29" s="18">
         <v>210</v>
       </c>
-      <c r="Q29" s="6">
+      <c r="Q29" s="18">
         <v>268</v>
       </c>
-      <c r="R29" s="6">
+      <c r="R29" s="18">
         <v>329</v>
       </c>
-      <c r="S29" s="6">
+      <c r="S29" s="18">
         <v>681</v>
       </c>
-      <c r="T29" s="6">
+      <c r="T29" s="18">
         <v>828</v>
       </c>
-      <c r="U29" s="6">
+      <c r="U29" s="18">
         <v>242</v>
       </c>
-      <c r="V29" s="6">
+      <c r="V29" s="18">
         <v>67</v>
       </c>
-      <c r="W29" s="6">
+      <c r="W29" s="18">
         <v>81</v>
       </c>
-      <c r="X29" s="6">
+      <c r="X29" s="18">
         <v>172</v>
       </c>
-      <c r="Y29" s="21">
+      <c r="Y29" s="24">
         <v>238</v>
       </c>
-      <c r="Z29" s="6">
+      <c r="Z29" s="18">
         <v>329</v>
       </c>
-      <c r="AA29" s="6">
+      <c r="AA29" s="18">
         <v>321</v>
       </c>
-      <c r="AB29" s="6">
+      <c r="AB29" s="18">
         <v>277</v>
       </c>
-      <c r="AC29" s="22">
+      <c r="AC29" s="25">
         <v>263</v>
       </c>
-      <c r="AD29" s="10">
+      <c r="AD29" s="21">
         <v>185</v>
       </c>
-      <c r="AE29" s="7">
+      <c r="AE29" s="20">
         <v>160</v>
       </c>
-      <c r="AF29" s="27">
+      <c r="AF29" s="16">
         <v>346</v>
       </c>
-      <c r="AG29" s="31">
+      <c r="AG29" s="39">
         <v>194</v>
       </c>
-      <c r="AH29" s="27">
+      <c r="AH29" s="16">
         <v>856</v>
       </c>
-      <c r="AI29" s="27">
+      <c r="AI29" s="16">
         <v>993</v>
       </c>
-      <c r="AJ29" s="30">
+      <c r="AJ29" s="9">
         <v>928</v>
       </c>
+      <c r="AK29" s="9">
+        <v>1049</v>
+      </c>
     </row>
     <row r="30" spans="1:37">
-      <c r="A30" s="44" t="s">
+      <c r="A30" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="B30" s="6">
+      <c r="B30" s="18">
         <v>24779</v>
       </c>
-      <c r="C30" s="6">
+      <c r="C30" s="18">
         <v>22447</v>
       </c>
-      <c r="D30" s="6">
+      <c r="D30" s="18">
         <v>20111</v>
       </c>
-      <c r="E30" s="6">
+      <c r="E30" s="18">
         <v>20142</v>
       </c>
-      <c r="F30" s="6">
+      <c r="F30" s="18">
         <v>15918</v>
       </c>
-      <c r="G30" s="6">
+      <c r="G30" s="18">
         <v>13784</v>
       </c>
-      <c r="H30" s="6">
+      <c r="H30" s="18">
         <v>7306</v>
       </c>
-      <c r="I30" s="6">
+      <c r="I30" s="18">
         <v>2817</v>
       </c>
-      <c r="J30" s="6">
+      <c r="J30" s="18">
         <v>2041</v>
       </c>
-      <c r="K30" s="6">
+      <c r="K30" s="18">
         <v>1469</v>
       </c>
-      <c r="L30" s="6">
+      <c r="L30" s="18">
         <v>1531</v>
       </c>
-      <c r="M30" s="6">
+      <c r="M30" s="18">
         <v>1406</v>
       </c>
-      <c r="N30" s="6">
+      <c r="N30" s="18">
         <v>1415</v>
       </c>
-      <c r="O30" s="6">
+      <c r="O30" s="18">
         <v>1340</v>
       </c>
-      <c r="P30" s="6">
+      <c r="P30" s="18">
         <v>1232</v>
       </c>
-      <c r="Q30" s="6">
+      <c r="Q30" s="18">
         <v>1032</v>
       </c>
-      <c r="R30" s="6">
+      <c r="R30" s="18">
         <v>974</v>
       </c>
-      <c r="S30" s="6">
+      <c r="S30" s="18">
         <v>792</v>
       </c>
-      <c r="T30" s="6">
+      <c r="T30" s="18">
         <v>801</v>
       </c>
-      <c r="U30" s="6">
+      <c r="U30" s="18">
         <v>849</v>
       </c>
-      <c r="V30" s="6">
+      <c r="V30" s="18">
         <v>1006</v>
       </c>
-      <c r="W30" s="6">
+      <c r="W30" s="18">
         <v>1010</v>
       </c>
-      <c r="X30" s="6">
+      <c r="X30" s="18">
         <v>1406</v>
       </c>
-      <c r="Y30" s="6">
+      <c r="Y30" s="18">
         <v>1486</v>
       </c>
-      <c r="Z30" s="6">
+      <c r="Z30" s="18">
         <v>1916</v>
       </c>
-      <c r="AA30" s="6">
+      <c r="AA30" s="18">
         <v>2405</v>
       </c>
-      <c r="AB30" s="6">
+      <c r="AB30" s="18">
         <v>2421</v>
       </c>
-      <c r="AC30" s="23">
+      <c r="AC30" s="27">
         <v>3009</v>
       </c>
-      <c r="AD30" s="8">
+      <c r="AD30" s="22">
         <v>3479</v>
       </c>
-      <c r="AE30" s="7">
+      <c r="AE30" s="20">
         <v>3205</v>
       </c>
-      <c r="AF30" s="27">
+      <c r="AF30" s="16">
         <v>3612</v>
       </c>
-      <c r="AG30" s="31">
+      <c r="AG30" s="39">
         <v>4316</v>
       </c>
-      <c r="AH30" s="27">
+      <c r="AH30" s="16">
         <v>4713</v>
       </c>
-      <c r="AI30" s="27">
+      <c r="AI30" s="16">
         <v>4737</v>
       </c>
-      <c r="AJ30" s="30">
+      <c r="AJ30" s="9">
         <v>4901</v>
       </c>
+      <c r="AK30" s="9">
+        <v>5064</v>
+      </c>
     </row>
     <row r="31" spans="1:37">
-      <c r="A31" s="44" t="s">
+      <c r="A31" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="B31" s="6">
+      <c r="B31" s="18">
         <v>15180</v>
       </c>
-      <c r="C31" s="6">
+      <c r="C31" s="18">
         <v>13455</v>
       </c>
-      <c r="D31" s="6">
+      <c r="D31" s="18">
         <v>13144</v>
       </c>
-      <c r="E31" s="6">
+      <c r="E31" s="18">
         <v>11115</v>
       </c>
-      <c r="F31" s="6">
+      <c r="F31" s="18">
         <v>9658</v>
       </c>
-      <c r="G31" s="6">
+      <c r="G31" s="18">
         <v>7338</v>
       </c>
-      <c r="H31" s="6">
+      <c r="H31" s="18">
         <v>4419</v>
       </c>
-      <c r="I31" s="6">
+      <c r="I31" s="18">
         <v>1596</v>
       </c>
-      <c r="J31" s="6">
+      <c r="J31" s="18">
         <v>849</v>
       </c>
-      <c r="K31" s="6">
+      <c r="K31" s="18">
         <v>776</v>
       </c>
-      <c r="L31" s="6">
+      <c r="L31" s="18">
         <v>596</v>
       </c>
-      <c r="M31" s="6">
+      <c r="M31" s="18">
         <v>523</v>
       </c>
-      <c r="N31" s="6">
+      <c r="N31" s="18">
         <v>551</v>
       </c>
-      <c r="O31" s="6">
+      <c r="O31" s="18">
         <v>550</v>
       </c>
-      <c r="P31" s="6">
+      <c r="P31" s="18">
         <v>590</v>
       </c>
-      <c r="Q31" s="6">
+      <c r="Q31" s="18">
         <v>706</v>
       </c>
-      <c r="R31" s="6">
+      <c r="R31" s="18">
         <v>789</v>
       </c>
-      <c r="S31" s="6">
+      <c r="S31" s="18">
         <v>1105</v>
       </c>
-      <c r="T31" s="6">
+      <c r="T31" s="18">
         <v>1083</v>
       </c>
-      <c r="U31" s="6">
+      <c r="U31" s="18">
         <v>1152</v>
       </c>
-      <c r="V31" s="6">
+      <c r="V31" s="18">
         <v>1218</v>
       </c>
-      <c r="W31" s="6">
+      <c r="W31" s="18">
         <v>1325</v>
       </c>
-      <c r="X31" s="6">
+      <c r="X31" s="18">
         <v>1385</v>
       </c>
-      <c r="Y31" s="6">
+      <c r="Y31" s="18">
         <v>2053</v>
       </c>
-      <c r="Z31" s="6">
+      <c r="Z31" s="18">
         <v>2588</v>
       </c>
-      <c r="AA31" s="6">
+      <c r="AA31" s="18">
         <v>2875</v>
       </c>
-      <c r="AB31" s="6">
+      <c r="AB31" s="18">
         <v>2721</v>
       </c>
-      <c r="AC31" s="23">
+      <c r="AC31" s="27">
         <v>3012</v>
       </c>
-      <c r="AD31" s="8">
+      <c r="AD31" s="22">
         <v>3113</v>
       </c>
-      <c r="AE31" s="7">
+      <c r="AE31" s="20">
         <v>2883</v>
       </c>
-      <c r="AF31" s="27">
+      <c r="AF31" s="16">
         <v>3433</v>
       </c>
-      <c r="AG31" s="31">
+      <c r="AG31" s="39">
         <v>3440</v>
       </c>
-      <c r="AH31" s="27">
+      <c r="AH31" s="16">
         <v>3647</v>
       </c>
-      <c r="AI31" s="27">
+      <c r="AI31" s="16">
         <v>3622</v>
       </c>
-      <c r="AJ31" s="30">
+      <c r="AJ31" s="9">
         <v>4169</v>
       </c>
+      <c r="AK31" s="9">
+        <v>4846</v>
+      </c>
     </row>
     <row r="32" spans="1:37">
-      <c r="A32" s="44" t="s">
+      <c r="A32" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="B32" s="6">
+      <c r="B32" s="18">
         <v>20943</v>
       </c>
-      <c r="C32" s="6">
+      <c r="C32" s="18">
         <v>18244</v>
       </c>
-      <c r="D32" s="6">
+      <c r="D32" s="18">
         <v>16513</v>
       </c>
-      <c r="E32" s="6">
+      <c r="E32" s="18">
         <v>14300</v>
       </c>
-      <c r="F32" s="6">
+      <c r="F32" s="18">
         <v>12096</v>
       </c>
-      <c r="G32" s="6">
+      <c r="G32" s="18">
         <v>8587</v>
       </c>
-      <c r="H32" s="6">
+      <c r="H32" s="18">
         <v>2132</v>
       </c>
-      <c r="I32" s="6">
+      <c r="I32" s="18">
         <v>382</v>
       </c>
-      <c r="J32" s="6">
+      <c r="J32" s="18">
         <v>37</v>
       </c>
-      <c r="K32" s="6">
+      <c r="K32" s="18">
         <v>24</v>
       </c>
-      <c r="L32" s="6">
+      <c r="L32" s="18">
         <v>38</v>
       </c>
-      <c r="M32" s="6">
+      <c r="M32" s="18">
         <v>28</v>
       </c>
-      <c r="N32" s="6" t="s">
-[...22 lines deleted...]
-      <c r="W32" s="6">
+      <c r="N32" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O32" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="P32" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="18"/>
+      <c r="R32" s="18"/>
+      <c r="S32" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="T32" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="U32" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="V32" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="W32" s="18">
         <v>167</v>
       </c>
-      <c r="X32" s="6">
+      <c r="X32" s="18">
         <v>626</v>
       </c>
-      <c r="Y32" s="21">
+      <c r="Y32" s="24">
         <v>838</v>
       </c>
-      <c r="Z32" s="6">
+      <c r="Z32" s="18">
         <v>890</v>
       </c>
-      <c r="AA32" s="6">
+      <c r="AA32" s="18">
         <v>1304</v>
       </c>
-      <c r="AB32" s="6">
+      <c r="AB32" s="18">
         <v>1517</v>
       </c>
-      <c r="AC32" s="23">
+      <c r="AC32" s="27">
         <v>2059</v>
       </c>
-      <c r="AD32" s="8">
+      <c r="AD32" s="22">
         <v>2020</v>
       </c>
-      <c r="AE32" s="7">
+      <c r="AE32" s="20">
         <v>2107</v>
       </c>
-      <c r="AF32" s="27">
+      <c r="AF32" s="16">
         <v>1320</v>
       </c>
-      <c r="AG32" s="31">
+      <c r="AG32" s="39">
         <v>1555</v>
       </c>
-      <c r="AH32" s="27">
+      <c r="AH32" s="16">
         <v>1813</v>
       </c>
-      <c r="AI32" s="27">
+      <c r="AI32" s="16">
         <v>2019</v>
       </c>
-      <c r="AJ32" s="30">
+      <c r="AJ32" s="9">
         <v>1739</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="44" t="s">
+      <c r="AK32" s="9">
+        <v>2612</v>
+      </c>
+    </row>
+    <row r="33" spans="1:37">
+      <c r="A33" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="B33" s="6">
+      <c r="B33" s="18">
         <v>21593</v>
       </c>
-      <c r="C33" s="6">
+      <c r="C33" s="18">
         <v>20606</v>
       </c>
-      <c r="D33" s="6">
+      <c r="D33" s="18">
         <v>20693</v>
       </c>
-      <c r="E33" s="6">
+      <c r="E33" s="18">
         <v>18713</v>
       </c>
-      <c r="F33" s="6">
+      <c r="F33" s="18">
         <v>12737</v>
       </c>
-      <c r="G33" s="6">
+      <c r="G33" s="18">
         <v>10329</v>
       </c>
-      <c r="H33" s="6">
+      <c r="H33" s="18">
         <v>7441</v>
       </c>
-      <c r="I33" s="6">
+      <c r="I33" s="18">
         <v>5297</v>
       </c>
-      <c r="J33" s="6">
+      <c r="J33" s="18">
         <v>4057</v>
       </c>
-      <c r="K33" s="6">
+      <c r="K33" s="18">
         <v>3264</v>
       </c>
-      <c r="L33" s="6">
+      <c r="L33" s="18">
         <v>2761</v>
       </c>
-      <c r="M33" s="6">
+      <c r="M33" s="18">
         <v>2750</v>
       </c>
-      <c r="N33" s="6">
+      <c r="N33" s="18">
         <v>2811</v>
       </c>
-      <c r="O33" s="6">
+      <c r="O33" s="18">
         <v>2525</v>
       </c>
-      <c r="P33" s="6">
+      <c r="P33" s="18">
         <v>2653</v>
       </c>
-      <c r="Q33" s="6">
+      <c r="Q33" s="18">
         <v>2951</v>
       </c>
-      <c r="R33" s="6">
+      <c r="R33" s="18">
         <v>2963</v>
       </c>
-      <c r="S33" s="6">
+      <c r="S33" s="18">
         <v>3265</v>
       </c>
-      <c r="T33" s="6">
+      <c r="T33" s="18">
         <v>2870</v>
       </c>
-      <c r="U33" s="6">
+      <c r="U33" s="18">
         <v>3586</v>
       </c>
-      <c r="V33" s="6">
+      <c r="V33" s="18">
         <v>3814</v>
       </c>
-      <c r="W33" s="6">
+      <c r="W33" s="18">
         <v>4186</v>
       </c>
-      <c r="X33" s="6">
+      <c r="X33" s="18">
         <v>5478</v>
       </c>
-      <c r="Y33" s="6">
+      <c r="Y33" s="18">
         <v>5544</v>
       </c>
-      <c r="Z33" s="6">
+      <c r="Z33" s="18">
         <v>5085</v>
       </c>
-      <c r="AA33" s="6">
+      <c r="AA33" s="18">
         <v>5515</v>
       </c>
-      <c r="AB33" s="6">
+      <c r="AB33" s="18">
         <v>5708</v>
       </c>
-      <c r="AC33" s="23">
+      <c r="AC33" s="27">
         <v>6140</v>
       </c>
-      <c r="AD33" s="8">
+      <c r="AD33" s="22">
         <v>5658</v>
       </c>
-      <c r="AE33" s="7">
+      <c r="AE33" s="20">
         <v>5091</v>
       </c>
-      <c r="AF33" s="27">
+      <c r="AF33" s="16">
         <v>5819</v>
       </c>
-      <c r="AG33" s="31">
+      <c r="AG33" s="39">
         <v>7365</v>
       </c>
-      <c r="AH33" s="27">
+      <c r="AH33" s="16">
         <v>7730</v>
       </c>
-      <c r="AI33" s="27">
+      <c r="AI33" s="16">
         <v>9020</v>
       </c>
-      <c r="AJ33" s="30">
+      <c r="AJ33" s="9">
         <v>9069</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="44" t="s">
+      <c r="AK33" s="9">
+        <v>8595</v>
+      </c>
+    </row>
+    <row r="34" spans="1:37">
+      <c r="A34" s="49" t="s">
         <v>11</v>
       </c>
-      <c r="B34" s="6">
+      <c r="B34" s="18">
         <v>12669</v>
       </c>
-      <c r="C34" s="6">
+      <c r="C34" s="18">
         <v>12261</v>
       </c>
-      <c r="D34" s="6">
+      <c r="D34" s="18">
         <v>12300</v>
       </c>
-      <c r="E34" s="6">
+      <c r="E34" s="18">
         <v>11486</v>
       </c>
-      <c r="F34" s="6">
+      <c r="F34" s="18">
         <v>8534</v>
       </c>
-      <c r="G34" s="6">
+      <c r="G34" s="18">
         <v>6646</v>
       </c>
-      <c r="H34" s="6">
+      <c r="H34" s="18">
         <v>3947</v>
       </c>
-      <c r="I34" s="6">
+      <c r="I34" s="18">
         <v>1499</v>
       </c>
-      <c r="J34" s="6">
+      <c r="J34" s="18">
         <v>704</v>
       </c>
-      <c r="K34" s="6">
+      <c r="K34" s="18">
         <v>377</v>
       </c>
-      <c r="L34" s="6">
+      <c r="L34" s="18">
         <v>373</v>
       </c>
-      <c r="M34" s="6">
+      <c r="M34" s="18">
         <v>532</v>
       </c>
-      <c r="N34" s="6">
+      <c r="N34" s="18">
         <v>483</v>
       </c>
-      <c r="O34" s="6">
+      <c r="O34" s="18">
         <v>391</v>
       </c>
-      <c r="P34" s="6">
+      <c r="P34" s="18">
         <v>339</v>
       </c>
-      <c r="Q34" s="6">
+      <c r="Q34" s="18">
         <v>77</v>
       </c>
-      <c r="R34" s="6">
+      <c r="R34" s="18">
         <v>77</v>
       </c>
-      <c r="S34" s="6">
+      <c r="S34" s="18">
         <v>75</v>
       </c>
-      <c r="T34" s="6">
+      <c r="T34" s="18">
         <v>100</v>
       </c>
-      <c r="U34" s="6">
+      <c r="U34" s="18">
         <v>172</v>
       </c>
-      <c r="V34" s="6">
+      <c r="V34" s="18">
         <v>172</v>
       </c>
-      <c r="W34" s="6">
+      <c r="W34" s="18">
         <v>168</v>
       </c>
-      <c r="X34" s="6">
+      <c r="X34" s="18">
         <v>511</v>
       </c>
-      <c r="Y34" s="21">
+      <c r="Y34" s="24">
         <v>921</v>
       </c>
-      <c r="Z34" s="6">
+      <c r="Z34" s="18">
         <v>1682</v>
       </c>
-      <c r="AA34" s="6">
+      <c r="AA34" s="18">
         <v>1793</v>
       </c>
-      <c r="AB34" s="6">
+      <c r="AB34" s="18">
         <v>2147</v>
       </c>
-      <c r="AC34" s="23">
+      <c r="AC34" s="27">
         <v>2211</v>
       </c>
-      <c r="AD34" s="8">
+      <c r="AD34" s="22">
         <v>2186</v>
       </c>
-      <c r="AE34" s="7">
+      <c r="AE34" s="20">
         <v>2968</v>
       </c>
-      <c r="AF34" s="27">
+      <c r="AF34" s="16">
         <v>3585</v>
       </c>
-      <c r="AG34" s="31">
+      <c r="AG34" s="39">
         <v>3893</v>
       </c>
-      <c r="AH34" s="27">
+      <c r="AH34" s="16">
         <v>4296</v>
       </c>
-      <c r="AI34" s="27">
+      <c r="AI34" s="16">
         <v>4248</v>
       </c>
-      <c r="AJ34" s="30">
+      <c r="AJ34" s="9">
         <v>4401</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="44" t="s">
+      <c r="AK34" s="9">
+        <v>4502</v>
+      </c>
+    </row>
+    <row r="35" spans="1:37">
+      <c r="A35" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="B35" s="6">
+      <c r="B35" s="18">
         <v>11263</v>
       </c>
-      <c r="C35" s="6">
+      <c r="C35" s="18">
         <v>11484</v>
       </c>
-      <c r="D35" s="6">
+      <c r="D35" s="18">
         <v>11372</v>
       </c>
-      <c r="E35" s="6">
+      <c r="E35" s="18">
         <v>11161</v>
       </c>
-      <c r="F35" s="6">
+      <c r="F35" s="18">
         <v>8201</v>
       </c>
-      <c r="G35" s="6">
+      <c r="G35" s="18">
         <v>5620</v>
       </c>
-      <c r="H35" s="6">
+      <c r="H35" s="18">
         <v>409</v>
       </c>
-      <c r="I35" s="6">
+      <c r="I35" s="18">
         <v>75</v>
       </c>
-      <c r="J35" s="6">
+      <c r="J35" s="18">
         <v>36</v>
       </c>
-      <c r="K35" s="6">
+      <c r="K35" s="18">
         <v>20</v>
       </c>
-      <c r="L35" s="6">
+      <c r="L35" s="18">
         <v>7</v>
       </c>
-      <c r="M35" s="6">
+      <c r="M35" s="18">
         <v>104</v>
       </c>
-      <c r="N35" s="6">
+      <c r="N35" s="18">
         <v>51</v>
       </c>
-      <c r="O35" s="6">
+      <c r="O35" s="18">
         <v>28</v>
       </c>
-      <c r="P35" s="6" t="s">
-[...16 lines deleted...]
-      <c r="W35" s="6">
+      <c r="P35" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="18"/>
+      <c r="R35" s="18"/>
+      <c r="S35" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="T35" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="U35" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="V35" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="W35" s="18">
         <v>13</v>
       </c>
-      <c r="X35" s="6">
+      <c r="X35" s="18">
         <v>179</v>
       </c>
-      <c r="Y35" s="21">
+      <c r="Y35" s="24">
         <v>266</v>
       </c>
-      <c r="Z35" s="6">
+      <c r="Z35" s="18">
         <v>394</v>
       </c>
-      <c r="AA35" s="6">
+      <c r="AA35" s="18">
         <v>1843</v>
       </c>
-      <c r="AB35" s="6">
+      <c r="AB35" s="18">
         <v>3057</v>
       </c>
-      <c r="AC35" s="23">
+      <c r="AC35" s="27">
         <v>2642</v>
       </c>
-      <c r="AD35" s="8">
+      <c r="AD35" s="22">
         <v>2576</v>
       </c>
-      <c r="AE35" s="7">
+      <c r="AE35" s="20">
         <v>2249</v>
       </c>
-      <c r="AF35" s="27">
+      <c r="AF35" s="16">
         <v>2070</v>
       </c>
-      <c r="AG35" s="31">
+      <c r="AG35" s="39">
         <v>1531</v>
       </c>
-      <c r="AH35" s="27">
+      <c r="AH35" s="16">
         <v>1237</v>
       </c>
-      <c r="AI35" s="27">
+      <c r="AI35" s="16">
         <v>1695</v>
       </c>
-      <c r="AJ35" s="30">
+      <c r="AJ35" s="9">
         <v>1653</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="44" t="s">
+      <c r="AK35" s="9">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="36" spans="1:37">
+      <c r="A36" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="B36" s="6">
+      <c r="B36" s="18">
         <v>15564</v>
       </c>
-      <c r="C36" s="6">
+      <c r="C36" s="18">
         <v>15157</v>
       </c>
-      <c r="D36" s="6">
+      <c r="D36" s="18">
         <v>12730</v>
       </c>
-      <c r="E36" s="6">
+      <c r="E36" s="18">
         <v>12181</v>
       </c>
-      <c r="F36" s="6">
+      <c r="F36" s="18">
         <v>9594</v>
       </c>
-      <c r="G36" s="6">
+      <c r="G36" s="18">
         <v>6964</v>
       </c>
-      <c r="H36" s="6">
+      <c r="H36" s="18">
         <v>5515</v>
       </c>
-      <c r="I36" s="6">
+      <c r="I36" s="18">
         <v>4615</v>
       </c>
-      <c r="J36" s="6">
+      <c r="J36" s="18">
         <v>3425</v>
       </c>
-      <c r="K36" s="6">
+      <c r="K36" s="18">
         <v>2368</v>
       </c>
-      <c r="L36" s="6">
+      <c r="L36" s="18">
         <v>2242</v>
       </c>
-      <c r="M36" s="6">
+      <c r="M36" s="18">
         <v>2054</v>
       </c>
-      <c r="N36" s="6">
+      <c r="N36" s="18">
         <v>2044</v>
       </c>
-      <c r="O36" s="6">
+      <c r="O36" s="18">
         <v>2081</v>
       </c>
-      <c r="P36" s="6">
+      <c r="P36" s="18">
         <v>2085</v>
       </c>
-      <c r="Q36" s="6">
+      <c r="Q36" s="18">
         <v>1862</v>
       </c>
-      <c r="R36" s="6">
+      <c r="R36" s="18">
         <v>1780</v>
       </c>
-      <c r="S36" s="6">
+      <c r="S36" s="18">
         <v>1695</v>
       </c>
-      <c r="T36" s="6">
+      <c r="T36" s="18">
         <v>1622</v>
       </c>
-      <c r="U36" s="6">
+      <c r="U36" s="18">
         <v>1288</v>
       </c>
-      <c r="V36" s="6">
+      <c r="V36" s="18">
         <v>1495</v>
       </c>
-      <c r="W36" s="6">
+      <c r="W36" s="18">
         <v>1550</v>
       </c>
-      <c r="X36" s="6">
+      <c r="X36" s="18">
         <v>1723</v>
       </c>
-      <c r="Y36" s="6">
+      <c r="Y36" s="18">
         <v>1514</v>
       </c>
-      <c r="Z36" s="6">
+      <c r="Z36" s="18">
         <v>1653</v>
       </c>
-      <c r="AA36" s="6">
+      <c r="AA36" s="18">
         <v>1734</v>
       </c>
-      <c r="AB36" s="6">
+      <c r="AB36" s="18">
         <v>2238</v>
       </c>
-      <c r="AC36" s="23">
+      <c r="AC36" s="27">
         <v>1909</v>
       </c>
-      <c r="AD36" s="8">
+      <c r="AD36" s="22">
         <v>2255</v>
       </c>
-      <c r="AE36" s="7">
+      <c r="AE36" s="20">
         <v>2463</v>
       </c>
-      <c r="AF36" s="27">
+      <c r="AF36" s="16">
         <v>2531</v>
       </c>
-      <c r="AG36" s="31">
+      <c r="AG36" s="39">
         <v>3622</v>
       </c>
-      <c r="AH36" s="27">
+      <c r="AH36" s="16">
         <v>3576</v>
       </c>
-      <c r="AI36" s="27">
+      <c r="AI36" s="16">
         <v>3805</v>
       </c>
-      <c r="AJ36" s="30">
+      <c r="AJ36" s="9">
         <v>3472</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="44" t="s">
+      <c r="AK36" s="9">
+        <v>3180</v>
+      </c>
+    </row>
+    <row r="37" spans="1:37">
+      <c r="A37" s="49" t="s">
         <v>14</v>
       </c>
-      <c r="B37" s="6">
+      <c r="B37" s="18">
         <v>30724</v>
       </c>
-      <c r="C37" s="6">
+      <c r="C37" s="18">
         <v>30189</v>
       </c>
-      <c r="D37" s="6">
+      <c r="D37" s="18">
         <v>28653</v>
       </c>
-      <c r="E37" s="6">
+      <c r="E37" s="18">
         <v>27044</v>
       </c>
-      <c r="F37" s="6">
+      <c r="F37" s="18">
         <v>25502</v>
       </c>
-      <c r="G37" s="6">
+      <c r="G37" s="18">
         <v>22238</v>
       </c>
-      <c r="H37" s="6">
+      <c r="H37" s="18">
         <v>16862</v>
       </c>
-      <c r="I37" s="6">
+      <c r="I37" s="18">
         <v>7566</v>
       </c>
-      <c r="J37" s="6">
+      <c r="J37" s="18">
         <v>4667</v>
       </c>
-      <c r="K37" s="6">
+      <c r="K37" s="18">
         <v>3833</v>
       </c>
-      <c r="L37" s="6">
+      <c r="L37" s="18">
         <v>3358</v>
       </c>
-      <c r="M37" s="6">
+      <c r="M37" s="18">
         <v>4087</v>
       </c>
-      <c r="N37" s="6">
+      <c r="N37" s="18">
         <v>4277</v>
       </c>
-      <c r="O37" s="6">
+      <c r="O37" s="18">
         <v>3908</v>
       </c>
-      <c r="P37" s="6">
+      <c r="P37" s="18">
         <v>4039</v>
       </c>
-      <c r="Q37" s="6">
+      <c r="Q37" s="18">
         <v>4259</v>
       </c>
-      <c r="R37" s="6">
+      <c r="R37" s="18">
         <v>4445</v>
       </c>
-      <c r="S37" s="6">
+      <c r="S37" s="18">
         <v>4426</v>
       </c>
-      <c r="T37" s="6">
+      <c r="T37" s="18">
         <v>4153</v>
       </c>
-      <c r="U37" s="6">
+      <c r="U37" s="18">
         <v>3748</v>
       </c>
-      <c r="V37" s="6">
+      <c r="V37" s="18">
         <v>4013</v>
       </c>
-      <c r="W37" s="6">
+      <c r="W37" s="18">
         <v>4378</v>
       </c>
-      <c r="X37" s="6">
+      <c r="X37" s="18">
         <v>5204</v>
       </c>
-      <c r="Y37" s="6">
+      <c r="Y37" s="18">
         <v>5391</v>
       </c>
-      <c r="Z37" s="6">
+      <c r="Z37" s="18">
         <v>5027</v>
       </c>
-      <c r="AA37" s="6">
+      <c r="AA37" s="18">
         <v>5008</v>
       </c>
-      <c r="AB37" s="6">
+      <c r="AB37" s="18">
         <v>5536</v>
       </c>
-      <c r="AC37" s="23">
+      <c r="AC37" s="27">
         <v>6220</v>
       </c>
-      <c r="AD37" s="8">
+      <c r="AD37" s="22">
         <v>6566</v>
       </c>
-      <c r="AE37" s="7">
+      <c r="AE37" s="20">
         <v>6376</v>
       </c>
-      <c r="AF37" s="27">
+      <c r="AF37" s="16">
         <v>5833</v>
       </c>
-      <c r="AG37" s="31">
+      <c r="AG37" s="39">
         <v>5887</v>
       </c>
-      <c r="AH37" s="27">
+      <c r="AH37" s="16">
         <v>5371</v>
       </c>
-      <c r="AI37" s="27">
+      <c r="AI37" s="16">
         <v>5886</v>
       </c>
-      <c r="AJ37" s="30">
+      <c r="AJ37" s="9">
         <v>5408</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="44" t="s">
+      <c r="AK37" s="9">
+        <v>7661</v>
+      </c>
+    </row>
+    <row r="38" spans="1:37">
+      <c r="A38" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="B38" s="6">
+      <c r="B38" s="18">
         <v>10961</v>
       </c>
-      <c r="C38" s="6">
+      <c r="C38" s="18">
         <v>10245</v>
       </c>
-      <c r="D38" s="6">
+      <c r="D38" s="18">
         <v>8562</v>
       </c>
-      <c r="E38" s="6">
+      <c r="E38" s="18">
         <v>7180</v>
       </c>
-      <c r="F38" s="6">
+      <c r="F38" s="18">
         <v>6348</v>
       </c>
-      <c r="G38" s="6">
+      <c r="G38" s="18">
         <v>4162</v>
       </c>
-      <c r="H38" s="6">
+      <c r="H38" s="18">
         <v>2617</v>
       </c>
-      <c r="I38" s="6">
+      <c r="I38" s="18">
         <v>534</v>
       </c>
-      <c r="J38" s="6">
+      <c r="J38" s="18">
         <v>207</v>
       </c>
-      <c r="K38" s="6">
+      <c r="K38" s="18">
         <v>67</v>
       </c>
-      <c r="L38" s="6">
+      <c r="L38" s="18">
         <v>58</v>
       </c>
-      <c r="M38" s="6">
+      <c r="M38" s="18">
         <v>51</v>
       </c>
-      <c r="N38" s="6" t="s">
-[...10 lines deleted...]
-      <c r="S38" s="6">
+      <c r="N38" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O38" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="P38" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="18"/>
+      <c r="R38" s="18"/>
+      <c r="S38" s="18">
         <v>158</v>
       </c>
-      <c r="T38" s="6">
+      <c r="T38" s="18">
         <v>152</v>
       </c>
-      <c r="U38" s="6">
+      <c r="U38" s="18">
         <v>202</v>
       </c>
-      <c r="V38" s="6">
+      <c r="V38" s="18">
         <v>202</v>
       </c>
-      <c r="W38" s="6">
+      <c r="W38" s="18">
         <v>237</v>
       </c>
-      <c r="X38" s="6">
+      <c r="X38" s="18">
         <v>585</v>
       </c>
-      <c r="Y38" s="21">
+      <c r="Y38" s="24">
         <v>594</v>
       </c>
-      <c r="Z38" s="6">
+      <c r="Z38" s="18">
         <v>1135</v>
       </c>
-      <c r="AA38" s="6">
+      <c r="AA38" s="18">
         <v>1642</v>
       </c>
-      <c r="AB38" s="6">
+      <c r="AB38" s="18">
         <v>1365</v>
       </c>
-      <c r="AC38" s="23">
+      <c r="AC38" s="27">
         <v>1783</v>
       </c>
-      <c r="AD38" s="8">
+      <c r="AD38" s="22">
         <v>1664</v>
       </c>
-      <c r="AE38" s="7">
+      <c r="AE38" s="20">
         <v>1524</v>
       </c>
-      <c r="AF38" s="27">
+      <c r="AF38" s="16">
         <v>1993</v>
       </c>
-      <c r="AG38" s="31">
+      <c r="AG38" s="39">
         <v>1292</v>
       </c>
-      <c r="AH38" s="27">
+      <c r="AH38" s="16">
         <v>1241</v>
       </c>
-      <c r="AI38" s="27">
+      <c r="AI38" s="16">
         <v>1268</v>
       </c>
-      <c r="AJ38" s="30">
+      <c r="AJ38" s="9">
         <v>1305</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="44" t="s">
+      <c r="AK38" s="9">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="39" spans="1:37">
+      <c r="A39" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="B39" s="6">
+      <c r="B39" s="18">
         <v>12614</v>
       </c>
-      <c r="C39" s="6">
+      <c r="C39" s="18">
         <v>13626</v>
       </c>
-      <c r="D39" s="6">
+      <c r="D39" s="18">
         <v>13297</v>
       </c>
-      <c r="E39" s="6">
+      <c r="E39" s="18">
         <v>12944</v>
       </c>
-      <c r="F39" s="6">
+      <c r="F39" s="18">
         <v>13191</v>
       </c>
-      <c r="G39" s="6">
+      <c r="G39" s="18">
         <v>11203</v>
       </c>
-      <c r="H39" s="6">
+      <c r="H39" s="18">
         <v>6221</v>
       </c>
-      <c r="I39" s="6">
+      <c r="I39" s="18">
         <v>1621</v>
       </c>
-      <c r="J39" s="6">
+      <c r="J39" s="18">
         <v>95</v>
       </c>
-      <c r="K39" s="6">
+      <c r="K39" s="18">
         <v>12</v>
       </c>
-      <c r="L39" s="6">
+      <c r="L39" s="18">
         <v>24</v>
       </c>
-      <c r="M39" s="6">
+      <c r="M39" s="18">
         <v>20</v>
       </c>
-      <c r="N39" s="6">
+      <c r="N39" s="18">
         <v>13</v>
       </c>
-      <c r="O39" s="6">
+      <c r="O39" s="18">
         <v>11</v>
       </c>
-      <c r="P39" s="6">
+      <c r="P39" s="18">
         <v>10</v>
       </c>
-      <c r="Q39" s="6"/>
-[...4 lines deleted...]
-      <c r="T39" s="6">
+      <c r="Q39" s="18"/>
+      <c r="R39" s="18"/>
+      <c r="S39" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="T39" s="18">
         <v>44</v>
       </c>
-      <c r="U39" s="6">
+      <c r="U39" s="18">
         <v>19</v>
       </c>
-      <c r="V39" s="6">
+      <c r="V39" s="18">
         <v>19</v>
       </c>
-      <c r="W39" s="6">
+      <c r="W39" s="18">
         <v>32</v>
       </c>
-      <c r="X39" s="6">
+      <c r="X39" s="18">
         <v>32</v>
       </c>
-      <c r="Y39" s="21">
+      <c r="Y39" s="24">
         <v>30</v>
       </c>
-      <c r="Z39" s="6">
+      <c r="Z39" s="18">
         <v>65</v>
       </c>
-      <c r="AA39" s="6">
+      <c r="AA39" s="18">
         <v>26</v>
       </c>
-      <c r="AB39" s="6">
+      <c r="AB39" s="18">
         <v>60</v>
       </c>
-      <c r="AC39" s="23">
+      <c r="AC39" s="27">
         <v>3532</v>
       </c>
-      <c r="AD39" s="8">
+      <c r="AD39" s="22">
         <v>2112</v>
       </c>
-      <c r="AE39" s="7">
+      <c r="AE39" s="20">
         <v>2086</v>
       </c>
-      <c r="AF39" s="27">
+      <c r="AF39" s="16">
         <v>2051</v>
       </c>
-      <c r="AG39" s="31">
+      <c r="AG39" s="39">
         <v>2623</v>
       </c>
-      <c r="AH39" s="27">
+      <c r="AH39" s="16">
         <v>2763</v>
       </c>
-      <c r="AI39" s="27">
+      <c r="AI39" s="16">
         <v>3512</v>
       </c>
-      <c r="AJ39" s="30">
+      <c r="AJ39" s="9">
         <v>4100</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="44" t="s">
+      <c r="AK39" s="9">
+        <v>3306</v>
+      </c>
+    </row>
+    <row r="40" spans="1:37">
+      <c r="A40" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="B40" s="6">
+      <c r="B40" s="18">
         <v>20880</v>
       </c>
-      <c r="C40" s="6">
+      <c r="C40" s="18">
         <v>20220</v>
       </c>
-      <c r="D40" s="6">
+      <c r="D40" s="18">
         <v>19567</v>
       </c>
-      <c r="E40" s="6">
+      <c r="E40" s="18">
         <v>18911</v>
       </c>
-      <c r="F40" s="6">
+      <c r="F40" s="18">
         <v>18610</v>
       </c>
-      <c r="G40" s="6">
+      <c r="G40" s="18">
         <v>16870</v>
       </c>
-      <c r="H40" s="6">
+      <c r="H40" s="18">
         <v>12353</v>
       </c>
-      <c r="I40" s="6">
+      <c r="I40" s="18">
         <v>5117</v>
       </c>
-      <c r="J40" s="6">
+      <c r="J40" s="18">
         <v>2110</v>
       </c>
-      <c r="K40" s="6">
+      <c r="K40" s="18">
         <v>1018</v>
       </c>
-      <c r="L40" s="6">
+      <c r="L40" s="18">
         <v>964</v>
       </c>
-      <c r="M40" s="6">
+      <c r="M40" s="18">
         <v>1046</v>
       </c>
-      <c r="N40" s="6">
+      <c r="N40" s="18">
         <v>905</v>
       </c>
-      <c r="O40" s="6">
+      <c r="O40" s="18">
         <v>905</v>
       </c>
-      <c r="P40" s="6">
+      <c r="P40" s="18">
         <v>930</v>
       </c>
-      <c r="Q40" s="6">
+      <c r="Q40" s="18">
         <v>662</v>
       </c>
-      <c r="R40" s="6">
+      <c r="R40" s="18">
         <v>777</v>
       </c>
-      <c r="S40" s="6">
+      <c r="S40" s="18">
         <v>697</v>
       </c>
-      <c r="T40" s="6">
+      <c r="T40" s="18">
         <v>688</v>
       </c>
-      <c r="U40" s="6">
+      <c r="U40" s="18">
         <v>660</v>
       </c>
-      <c r="V40" s="6">
+      <c r="V40" s="18">
         <v>640</v>
       </c>
-      <c r="W40" s="6">
+      <c r="W40" s="18">
         <v>825</v>
       </c>
-      <c r="X40" s="6">
+      <c r="X40" s="18">
         <v>971</v>
       </c>
-      <c r="Y40" s="6">
+      <c r="Y40" s="18">
         <v>1257</v>
       </c>
-      <c r="Z40" s="6">
+      <c r="Z40" s="18">
         <v>1929</v>
       </c>
-      <c r="AA40" s="6">
+      <c r="AA40" s="18">
         <v>2822</v>
       </c>
-      <c r="AB40" s="6">
+      <c r="AB40" s="18">
         <v>4076</v>
       </c>
-      <c r="AC40" s="23">
+      <c r="AC40" s="27">
         <v>5281</v>
       </c>
-      <c r="AD40" s="8">
+      <c r="AD40" s="22">
         <v>4603</v>
       </c>
-      <c r="AE40" s="7">
+      <c r="AE40" s="20">
         <v>4722</v>
       </c>
-      <c r="AF40" s="27">
+      <c r="AF40" s="16">
         <v>4720</v>
       </c>
-      <c r="AG40" s="31">
+      <c r="AG40" s="39">
         <v>4531</v>
       </c>
-      <c r="AH40" s="27">
+      <c r="AH40" s="16">
         <v>4468</v>
       </c>
-      <c r="AI40" s="27">
+      <c r="AI40" s="16">
         <v>5806</v>
       </c>
-      <c r="AJ40" s="30">
+      <c r="AJ40" s="9">
         <v>5458</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="41"/>
+      <c r="AK40" s="9">
+        <v>5408</v>
+      </c>
+    </row>
+    <row r="41" spans="1:37">
+      <c r="A41" s="50"/>
       <c r="B41" s="36"/>
       <c r="C41" s="36"/>
       <c r="D41" s="36"/>
       <c r="E41" s="36"/>
       <c r="F41" s="36"/>
       <c r="G41" s="36"/>
       <c r="H41" s="36"/>
       <c r="I41" s="36"/>
       <c r="J41" s="36"/>
       <c r="K41" s="36"/>
       <c r="L41" s="36"/>
       <c r="M41" s="36"/>
       <c r="N41" s="36"/>
       <c r="O41" s="36"/>
       <c r="P41" s="36"/>
       <c r="Q41" s="36"/>
       <c r="R41" s="36"/>
       <c r="S41" s="36"/>
       <c r="T41" s="36"/>
       <c r="U41" s="36"/>
       <c r="V41" s="36"/>
       <c r="W41" s="36"/>
       <c r="X41" s="36"/>
-      <c r="AJ41" s="42"/>
-[...2 lines deleted...]
-      <c r="A42" s="45" t="s">
+      <c r="Y41" s="37"/>
+      <c r="Z41" s="37"/>
+      <c r="AA41" s="37"/>
+      <c r="AB41" s="37"/>
+      <c r="AC41" s="37"/>
+      <c r="AD41" s="37"/>
+      <c r="AE41" s="37"/>
+      <c r="AF41" s="37"/>
+      <c r="AG41" s="37"/>
+      <c r="AH41" s="37"/>
+      <c r="AI41" s="37"/>
+      <c r="AJ41" s="37"/>
+      <c r="AK41" s="37"/>
+    </row>
+    <row r="42" spans="1:37" ht="12" customHeight="1">
+      <c r="A42" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="B42" s="45"/>
-[...35 lines deleted...]
-      <c r="A43" s="41"/>
+      <c r="B42" s="40"/>
+      <c r="C42" s="40"/>
+      <c r="D42" s="40"/>
+      <c r="E42" s="40"/>
+      <c r="F42" s="40"/>
+      <c r="G42" s="40"/>
+      <c r="H42" s="40"/>
+      <c r="I42" s="40"/>
+      <c r="J42" s="40"/>
+      <c r="K42" s="40"/>
+      <c r="L42" s="40"/>
+      <c r="M42" s="40"/>
+      <c r="N42" s="40"/>
+      <c r="O42" s="40"/>
+      <c r="P42" s="40"/>
+      <c r="Q42" s="40"/>
+      <c r="R42" s="40"/>
+      <c r="S42" s="40"/>
+      <c r="T42" s="40"/>
+      <c r="U42" s="40"/>
+      <c r="V42" s="40"/>
+      <c r="W42" s="40"/>
+      <c r="X42" s="40"/>
+      <c r="Y42" s="40"/>
+      <c r="Z42" s="40"/>
+      <c r="AA42" s="40"/>
+      <c r="AB42" s="40"/>
+      <c r="AC42" s="40"/>
+      <c r="AD42" s="40"/>
+      <c r="AE42" s="40"/>
+      <c r="AF42" s="40"/>
+      <c r="AG42" s="40"/>
+      <c r="AH42" s="40"/>
+      <c r="AI42" s="37"/>
+      <c r="AJ42" s="37"/>
+      <c r="AK42" s="37"/>
+    </row>
+    <row r="43" spans="1:37">
+      <c r="A43" s="50"/>
       <c r="B43" s="36"/>
       <c r="C43" s="36"/>
       <c r="D43" s="36"/>
       <c r="E43" s="36"/>
       <c r="F43" s="36"/>
       <c r="G43" s="36"/>
       <c r="H43" s="36"/>
       <c r="I43" s="36"/>
       <c r="J43" s="36"/>
       <c r="K43" s="36"/>
       <c r="L43" s="36"/>
       <c r="M43" s="36"/>
       <c r="N43" s="36"/>
       <c r="O43" s="36"/>
       <c r="P43" s="36"/>
       <c r="Q43" s="36"/>
       <c r="R43" s="36"/>
       <c r="S43" s="36"/>
       <c r="T43" s="36"/>
-      <c r="U43" s="46"/>
-      <c r="V43" s="46"/>
+      <c r="U43" s="51"/>
+      <c r="V43" s="51"/>
       <c r="W43" s="36"/>
       <c r="X43" s="36"/>
-      <c r="AJ43" s="42"/>
-[...3 lines deleted...]
-      <c r="B44" s="34">
+      <c r="Y43" s="37"/>
+      <c r="Z43" s="37"/>
+      <c r="AA43" s="37"/>
+      <c r="AB43" s="37"/>
+      <c r="AC43" s="37"/>
+      <c r="AD43" s="37"/>
+      <c r="AE43" s="37"/>
+      <c r="AF43" s="37"/>
+      <c r="AG43" s="37"/>
+      <c r="AH43" s="37"/>
+      <c r="AI43" s="37"/>
+      <c r="AJ43" s="37"/>
+      <c r="AK43" s="37"/>
+    </row>
+    <row r="44" spans="1:37" s="5" customFormat="1">
+      <c r="A44" s="45"/>
+      <c r="B44" s="46">
         <v>1991</v>
       </c>
-      <c r="C44" s="34">
+      <c r="C44" s="46">
         <v>1992</v>
       </c>
-      <c r="D44" s="34">
+      <c r="D44" s="46">
         <v>1993</v>
       </c>
-      <c r="E44" s="34">
+      <c r="E44" s="46">
         <v>1994</v>
       </c>
-      <c r="F44" s="34">
+      <c r="F44" s="46">
         <v>1995</v>
       </c>
-      <c r="G44" s="34">
+      <c r="G44" s="46">
         <v>1996</v>
       </c>
-      <c r="H44" s="34">
+      <c r="H44" s="46">
         <v>1997</v>
       </c>
-      <c r="I44" s="34">
+      <c r="I44" s="46">
         <v>1998</v>
       </c>
-      <c r="J44" s="34">
+      <c r="J44" s="46">
         <v>1999</v>
       </c>
-      <c r="K44" s="34">
+      <c r="K44" s="46">
         <v>2000</v>
       </c>
-      <c r="L44" s="34">
+      <c r="L44" s="46">
         <v>2001</v>
       </c>
-      <c r="M44" s="34">
+      <c r="M44" s="46">
         <v>2002</v>
       </c>
-      <c r="N44" s="34">
+      <c r="N44" s="46">
         <v>2003</v>
       </c>
-      <c r="O44" s="34">
+      <c r="O44" s="46">
         <v>2004</v>
       </c>
-      <c r="P44" s="34">
+      <c r="P44" s="46">
         <v>2005</v>
       </c>
-      <c r="Q44" s="34">
+      <c r="Q44" s="46">
         <v>2006</v>
       </c>
-      <c r="R44" s="34">
+      <c r="R44" s="46">
         <v>2007</v>
       </c>
-      <c r="S44" s="34">
+      <c r="S44" s="46">
         <v>2008</v>
       </c>
-      <c r="T44" s="34">
+      <c r="T44" s="46">
         <v>2009</v>
       </c>
-      <c r="U44" s="34">
+      <c r="U44" s="46">
         <v>2010</v>
       </c>
-      <c r="V44" s="34">
+      <c r="V44" s="46">
         <v>2011</v>
       </c>
-      <c r="W44" s="34">
+      <c r="W44" s="46">
         <v>2012</v>
       </c>
-      <c r="X44" s="34">
+      <c r="X44" s="46">
         <v>2013</v>
       </c>
-      <c r="Y44" s="34">
+      <c r="Y44" s="46">
         <v>2014</v>
       </c>
-      <c r="Z44" s="34">
+      <c r="Z44" s="46">
         <v>2015</v>
       </c>
-      <c r="AA44" s="35">
+      <c r="AA44" s="47">
         <v>2016</v>
       </c>
-      <c r="AB44" s="34">
+      <c r="AB44" s="46">
         <v>2017</v>
       </c>
-      <c r="AC44" s="34">
+      <c r="AC44" s="46">
         <v>2018</v>
       </c>
-      <c r="AD44" s="34">
+      <c r="AD44" s="46">
         <v>2019</v>
       </c>
-      <c r="AE44" s="34">
+      <c r="AE44" s="46">
         <v>2020</v>
       </c>
-      <c r="AF44" s="34">
+      <c r="AF44" s="46">
         <v>2021</v>
       </c>
-      <c r="AG44" s="34">
+      <c r="AG44" s="46">
         <v>2022</v>
       </c>
-      <c r="AH44" s="34">
+      <c r="AH44" s="46">
         <v>2023</v>
       </c>
-      <c r="AI44" s="34">
+      <c r="AI44" s="46">
         <v>2024</v>
       </c>
-      <c r="AJ44" s="34">
+      <c r="AJ44" s="46">
         <v>2025</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="43" t="s">
+      <c r="AK44" s="46">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="45" spans="1:37" ht="22.5">
+      <c r="A45" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="B45" s="17">
+      <c r="B45" s="12">
         <v>19</v>
       </c>
-      <c r="C45" s="17">
+      <c r="C45" s="12">
         <v>279</v>
       </c>
-      <c r="D45" s="17">
+      <c r="D45" s="12">
         <v>646</v>
       </c>
-      <c r="E45" s="17">
+      <c r="E45" s="12">
         <v>1549</v>
       </c>
-      <c r="F45" s="17">
+      <c r="F45" s="12">
         <v>2273</v>
       </c>
-      <c r="G45" s="17">
+      <c r="G45" s="12">
         <v>3094</v>
       </c>
-      <c r="H45" s="17">
+      <c r="H45" s="12">
         <v>5185</v>
       </c>
-      <c r="I45" s="17">
+      <c r="I45" s="12">
         <v>7730</v>
       </c>
-      <c r="J45" s="17">
+      <c r="J45" s="12">
         <v>5484</v>
       </c>
-      <c r="K45" s="17">
+      <c r="K45" s="12">
         <v>5729</v>
       </c>
-      <c r="L45" s="17">
+      <c r="L45" s="12">
         <v>2490</v>
       </c>
-      <c r="M45" s="17">
+      <c r="M45" s="12">
         <v>2346</v>
       </c>
-      <c r="N45" s="17">
+      <c r="N45" s="12">
         <v>2235</v>
       </c>
-      <c r="O45" s="17">
+      <c r="O45" s="12">
         <v>2768</v>
       </c>
-      <c r="P45" s="17">
+      <c r="P45" s="12">
         <v>2645</v>
       </c>
-      <c r="Q45" s="17">
+      <c r="Q45" s="12">
         <v>2818</v>
       </c>
-      <c r="R45" s="17">
+      <c r="R45" s="12">
         <v>2693</v>
       </c>
-      <c r="S45" s="17">
+      <c r="S45" s="12">
         <v>2673</v>
       </c>
-      <c r="T45" s="17">
+      <c r="T45" s="12">
         <v>3042</v>
       </c>
-      <c r="U45" s="17">
+      <c r="U45" s="12">
         <v>2911</v>
       </c>
-      <c r="V45" s="17">
+      <c r="V45" s="12">
         <v>3709</v>
       </c>
-      <c r="W45" s="17">
+      <c r="W45" s="12">
         <v>5416</v>
       </c>
-      <c r="X45" s="17">
+      <c r="X45" s="12">
         <v>10003</v>
       </c>
-      <c r="Y45" s="17">
+      <c r="Y45" s="12">
         <v>14648</v>
       </c>
-      <c r="Z45" s="17">
+      <c r="Z45" s="12">
         <v>21586</v>
       </c>
-      <c r="AA45" s="17">
+      <c r="AA45" s="12">
         <v>26317</v>
       </c>
-      <c r="AB45" s="17">
+      <c r="AB45" s="12">
         <v>29848</v>
       </c>
-      <c r="AC45" s="29">
+      <c r="AC45" s="35">
         <v>31523</v>
       </c>
-      <c r="AD45" s="20">
+      <c r="AD45" s="14">
         <v>33661</v>
       </c>
-      <c r="AE45" s="7">
+      <c r="AE45" s="20">
         <v>36225</v>
       </c>
-      <c r="AF45" s="27">
+      <c r="AF45" s="16">
         <v>37951</v>
       </c>
-      <c r="AG45" s="30">
+      <c r="AG45" s="9">
         <v>39213</v>
       </c>
-      <c r="AH45" s="27">
+      <c r="AH45" s="16">
         <v>33147</v>
       </c>
-      <c r="AI45" s="27">
+      <c r="AI45" s="16">
         <v>32925</v>
       </c>
-      <c r="AJ45" s="30">
+      <c r="AJ45" s="9">
         <v>29537</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="44" t="s">
+      <c r="AK45" s="9">
+        <v>30285</v>
+      </c>
+    </row>
+    <row r="46" spans="1:37">
+      <c r="A46" s="49" t="s">
         <v>4</v>
       </c>
-      <c r="B46" s="6" t="s">
-[...61 lines deleted...]
-      <c r="X46" s="6">
+      <c r="B46" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C46" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="D46" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E46" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="F46" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="G46" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="H46" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="I46" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J46" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="K46" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="L46" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M46" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N46" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O46" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="P46" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="18"/>
+      <c r="R46" s="18"/>
+      <c r="S46" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="T46" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="U46" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="V46" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="W46" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="X46" s="18">
         <v>60</v>
       </c>
-      <c r="Y46" s="21" t="s">
-[...37 lines deleted...]
-      <c r="A47" s="44" t="s">
+      <c r="Y46" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z46" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA46" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB46" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC46" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD46" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE46" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF46" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG46" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH46" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI46" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ46" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK46" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:37">
+      <c r="A47" s="49" t="s">
         <v>5</v>
       </c>
-      <c r="B47" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C47" s="6">
+      <c r="B47" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C47" s="18">
         <v>11</v>
       </c>
-      <c r="D47" s="6">
+      <c r="D47" s="18">
         <v>18</v>
       </c>
-      <c r="E47" s="6">
+      <c r="E47" s="18">
         <v>36</v>
       </c>
-      <c r="F47" s="6">
+      <c r="F47" s="18">
         <v>36</v>
       </c>
-      <c r="G47" s="6">
+      <c r="G47" s="18">
         <v>27</v>
       </c>
-      <c r="H47" s="6">
+      <c r="H47" s="18">
         <v>109</v>
       </c>
-      <c r="I47" s="6">
+      <c r="I47" s="18">
         <v>109</v>
       </c>
-      <c r="J47" s="6">
+      <c r="J47" s="18">
         <v>145</v>
       </c>
-      <c r="K47" s="6">
+      <c r="K47" s="18">
         <v>114</v>
       </c>
-      <c r="L47" s="6" t="s">
-[...5 lines deleted...]
-      <c r="N47" s="6">
+      <c r="L47" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M47" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N47" s="18">
         <v>4</v>
       </c>
-      <c r="O47" s="6">
+      <c r="O47" s="18">
         <v>30</v>
       </c>
-      <c r="P47" s="6">
+      <c r="P47" s="18">
         <v>34</v>
       </c>
-      <c r="Q47" s="6">
+      <c r="Q47" s="18">
         <v>108</v>
       </c>
-      <c r="R47" s="6">
+      <c r="R47" s="18">
         <v>120</v>
       </c>
-      <c r="S47" s="6">
+      <c r="S47" s="18">
         <v>219</v>
       </c>
-      <c r="T47" s="6">
+      <c r="T47" s="18">
         <v>345</v>
       </c>
-      <c r="U47" s="6">
+      <c r="U47" s="18">
         <v>395</v>
       </c>
-      <c r="V47" s="6">
+      <c r="V47" s="18">
         <v>394</v>
       </c>
-      <c r="W47" s="6">
+      <c r="W47" s="18">
         <v>427</v>
       </c>
-      <c r="X47" s="6">
+      <c r="X47" s="18">
         <v>913</v>
       </c>
-      <c r="Y47" s="6">
+      <c r="Y47" s="18">
         <v>1689</v>
       </c>
-      <c r="Z47" s="6">
+      <c r="Z47" s="18">
         <v>2483</v>
       </c>
-      <c r="AA47" s="6">
+      <c r="AA47" s="18">
         <v>3564</v>
       </c>
-      <c r="AB47" s="6">
+      <c r="AB47" s="18">
         <v>3447</v>
       </c>
-      <c r="AC47" s="23">
+      <c r="AC47" s="27">
         <v>3928</v>
       </c>
-      <c r="AD47" s="8">
+      <c r="AD47" s="22">
         <v>4039</v>
       </c>
-      <c r="AE47" s="7">
+      <c r="AE47" s="20">
         <v>4529</v>
       </c>
-      <c r="AF47" s="27">
+      <c r="AF47" s="16">
         <v>5039</v>
       </c>
-      <c r="AG47" s="30">
+      <c r="AG47" s="9">
         <v>5083</v>
       </c>
-      <c r="AH47" s="27">
+      <c r="AH47" s="16">
         <v>3659</v>
       </c>
-      <c r="AI47" s="27">
+      <c r="AI47" s="16">
         <v>3661</v>
       </c>
-      <c r="AJ47" s="30">
+      <c r="AJ47" s="9">
         <v>3376</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="44" t="s">
+      <c r="AK47" s="9">
+        <v>2836</v>
+      </c>
+    </row>
+    <row r="48" spans="1:37">
+      <c r="A48" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="B48" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C48" s="6">
+      <c r="B48" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C48" s="18">
         <v>10</v>
       </c>
-      <c r="D48" s="6">
+      <c r="D48" s="18">
         <v>15</v>
       </c>
-      <c r="E48" s="6">
+      <c r="E48" s="18">
         <v>51</v>
       </c>
-      <c r="F48" s="6">
+      <c r="F48" s="18">
         <v>31</v>
       </c>
-      <c r="G48" s="6">
+      <c r="G48" s="18">
         <v>20</v>
       </c>
-      <c r="H48" s="6">
+      <c r="H48" s="18">
         <v>679</v>
       </c>
-      <c r="I48" s="6">
+      <c r="I48" s="18">
         <v>1048</v>
       </c>
-      <c r="J48" s="6">
+      <c r="J48" s="18">
         <v>557</v>
       </c>
-      <c r="K48" s="6">
+      <c r="K48" s="18">
         <v>565</v>
       </c>
-      <c r="L48" s="6" t="s">
-[...2 lines deleted...]
-      <c r="M48" s="6">
+      <c r="L48" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M48" s="18">
         <v>33</v>
       </c>
-      <c r="N48" s="6">
+      <c r="N48" s="18">
         <v>63</v>
       </c>
-      <c r="O48" s="6">
+      <c r="O48" s="18">
         <v>165</v>
       </c>
-      <c r="P48" s="6">
+      <c r="P48" s="18">
         <v>281</v>
       </c>
-      <c r="Q48" s="6">
+      <c r="Q48" s="18">
         <v>219</v>
       </c>
-      <c r="R48" s="6">
+      <c r="R48" s="18">
         <v>265</v>
       </c>
-      <c r="S48" s="6">
+      <c r="S48" s="18">
         <v>346</v>
       </c>
-      <c r="T48" s="6">
+      <c r="T48" s="18">
         <v>424</v>
       </c>
-      <c r="U48" s="6">
+      <c r="U48" s="18">
         <v>497</v>
       </c>
-      <c r="V48" s="6">
+      <c r="V48" s="18">
         <v>560</v>
       </c>
-      <c r="W48" s="6">
+      <c r="W48" s="18">
         <v>862</v>
       </c>
-      <c r="X48" s="6">
+      <c r="X48" s="18">
         <v>1718</v>
       </c>
-      <c r="Y48" s="6">
+      <c r="Y48" s="18">
         <v>2110</v>
       </c>
-      <c r="Z48" s="6">
+      <c r="Z48" s="18">
         <v>2931</v>
       </c>
-      <c r="AA48" s="6">
+      <c r="AA48" s="18">
         <v>2956</v>
       </c>
-      <c r="AB48" s="6">
+      <c r="AB48" s="18">
         <v>3460</v>
       </c>
-      <c r="AC48" s="23">
+      <c r="AC48" s="27">
         <v>3511</v>
       </c>
-      <c r="AD48" s="8">
+      <c r="AD48" s="22">
         <v>4100</v>
       </c>
-      <c r="AE48" s="7">
+      <c r="AE48" s="20">
         <v>4462</v>
       </c>
-      <c r="AF48" s="27">
+      <c r="AF48" s="16">
         <v>5366</v>
       </c>
-      <c r="AG48" s="30">
+      <c r="AG48" s="9">
         <v>5740</v>
       </c>
-      <c r="AH48" s="27">
+      <c r="AH48" s="16">
         <v>4667</v>
       </c>
-      <c r="AI48" s="27">
+      <c r="AI48" s="16">
         <v>4834</v>
       </c>
-      <c r="AJ48" s="30">
+      <c r="AJ48" s="9">
         <v>3905</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A49" s="44" t="s">
+      <c r="AK48" s="9">
+        <v>4193</v>
+      </c>
+    </row>
+    <row r="49" spans="1:37">
+      <c r="A49" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="B49" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C49" s="6">
+      <c r="B49" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C49" s="18">
         <v>13</v>
       </c>
-      <c r="D49" s="6">
+      <c r="D49" s="18">
         <v>56</v>
       </c>
-      <c r="E49" s="6">
+      <c r="E49" s="18">
         <v>124</v>
       </c>
-      <c r="F49" s="6">
+      <c r="F49" s="18">
         <v>134</v>
       </c>
-      <c r="G49" s="6">
+      <c r="G49" s="18">
         <v>218</v>
       </c>
-      <c r="H49" s="6">
+      <c r="H49" s="18">
         <v>367</v>
       </c>
-      <c r="I49" s="6">
+      <c r="I49" s="18">
         <v>732</v>
       </c>
-      <c r="J49" s="6">
+      <c r="J49" s="18">
         <v>768</v>
       </c>
-      <c r="K49" s="6">
+      <c r="K49" s="18">
         <v>1108</v>
       </c>
-      <c r="L49" s="6">
+      <c r="L49" s="18">
         <v>973</v>
       </c>
-      <c r="M49" s="6">
+      <c r="M49" s="18">
         <v>905</v>
       </c>
-      <c r="N49" s="6">
+      <c r="N49" s="18">
         <v>938</v>
       </c>
-      <c r="O49" s="6">
+      <c r="O49" s="18">
         <v>1020</v>
       </c>
-      <c r="P49" s="6">
+      <c r="P49" s="18">
         <v>824</v>
       </c>
-      <c r="Q49" s="6">
+      <c r="Q49" s="18">
         <v>925</v>
       </c>
-      <c r="R49" s="6">
+      <c r="R49" s="18">
         <v>587</v>
       </c>
-      <c r="S49" s="6">
+      <c r="S49" s="18">
         <v>686</v>
       </c>
-      <c r="T49" s="6">
+      <c r="T49" s="18">
         <v>725</v>
       </c>
-      <c r="U49" s="6">
+      <c r="U49" s="18">
         <v>539</v>
       </c>
-      <c r="V49" s="6">
+      <c r="V49" s="18">
         <v>705</v>
       </c>
-      <c r="W49" s="6">
+      <c r="W49" s="18">
         <v>829</v>
       </c>
-      <c r="X49" s="6">
+      <c r="X49" s="18">
         <v>1222</v>
       </c>
-      <c r="Y49" s="6">
+      <c r="Y49" s="18">
         <v>1540</v>
       </c>
-      <c r="Z49" s="6">
+      <c r="Z49" s="18">
         <v>1925</v>
       </c>
-      <c r="AA49" s="6">
+      <c r="AA49" s="18">
         <v>2166</v>
       </c>
-      <c r="AB49" s="6">
+      <c r="AB49" s="18">
         <v>2580</v>
       </c>
-      <c r="AC49" s="23">
+      <c r="AC49" s="27">
         <v>2712</v>
       </c>
-      <c r="AD49" s="8">
+      <c r="AD49" s="22">
         <v>2670</v>
       </c>
-      <c r="AE49" s="7">
+      <c r="AE49" s="20">
         <v>2707</v>
       </c>
-      <c r="AF49" s="27">
+      <c r="AF49" s="16">
         <v>2574</v>
       </c>
-      <c r="AG49" s="30">
+      <c r="AG49" s="9">
         <v>2436</v>
       </c>
-      <c r="AH49" s="27">
+      <c r="AH49" s="16">
         <v>1746</v>
       </c>
-      <c r="AI49" s="27">
+      <c r="AI49" s="16">
         <v>1924</v>
       </c>
-      <c r="AJ49" s="30">
+      <c r="AJ49" s="9">
         <v>1600</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="44" t="s">
+      <c r="AK49" s="9">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="50" spans="1:37">
+      <c r="A50" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="B50" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C50" s="6">
+      <c r="B50" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C50" s="18">
         <v>15</v>
       </c>
-      <c r="D50" s="6">
+      <c r="D50" s="18">
         <v>27</v>
       </c>
-      <c r="E50" s="6">
+      <c r="E50" s="18">
         <v>118</v>
       </c>
-      <c r="F50" s="6">
+      <c r="F50" s="18">
         <v>224</v>
       </c>
-      <c r="G50" s="6">
+      <c r="G50" s="18">
         <v>212</v>
       </c>
-      <c r="H50" s="6">
+      <c r="H50" s="18">
         <v>398</v>
       </c>
-      <c r="I50" s="6">
+      <c r="I50" s="18">
         <v>1503</v>
       </c>
-      <c r="J50" s="6">
+      <c r="J50" s="18">
         <v>683</v>
       </c>
-      <c r="K50" s="6">
+      <c r="K50" s="18">
         <v>787</v>
       </c>
-      <c r="L50" s="6">
+      <c r="L50" s="18">
         <v>245</v>
       </c>
-      <c r="M50" s="6">
+      <c r="M50" s="18">
         <v>83</v>
       </c>
-      <c r="N50" s="6">
+      <c r="N50" s="18">
         <v>59</v>
       </c>
-      <c r="O50" s="6">
+      <c r="O50" s="18">
         <v>229</v>
       </c>
-      <c r="P50" s="6">
+      <c r="P50" s="18">
         <v>126</v>
       </c>
-      <c r="Q50" s="6">
+      <c r="Q50" s="18">
         <v>72</v>
       </c>
-      <c r="R50" s="6">
+      <c r="R50" s="18">
         <v>101</v>
       </c>
-      <c r="S50" s="6">
+      <c r="S50" s="18">
         <v>105</v>
       </c>
-      <c r="T50" s="6">
+      <c r="T50" s="18">
         <v>87</v>
       </c>
-      <c r="U50" s="6">
+      <c r="U50" s="18">
         <v>99</v>
       </c>
-      <c r="V50" s="6">
+      <c r="V50" s="18">
         <v>144</v>
       </c>
-      <c r="W50" s="6">
+      <c r="W50" s="18">
         <v>183</v>
       </c>
-      <c r="X50" s="6">
+      <c r="X50" s="18">
         <v>391</v>
       </c>
-      <c r="Y50" s="21">
+      <c r="Y50" s="24">
         <v>652</v>
       </c>
-      <c r="Z50" s="6">
+      <c r="Z50" s="18">
         <v>652</v>
       </c>
-      <c r="AA50" s="6">
+      <c r="AA50" s="18">
         <v>779</v>
       </c>
-      <c r="AB50" s="6">
+      <c r="AB50" s="18">
         <v>634</v>
       </c>
-      <c r="AC50" s="22">
+      <c r="AC50" s="25">
         <v>783</v>
       </c>
-      <c r="AD50" s="10">
+      <c r="AD50" s="21">
         <v>781</v>
       </c>
-      <c r="AE50" s="7">
+      <c r="AE50" s="20">
         <v>685</v>
       </c>
-      <c r="AF50" s="27">
+      <c r="AF50" s="16">
         <v>787</v>
       </c>
-      <c r="AG50" s="30">
+      <c r="AG50" s="9">
         <v>710</v>
       </c>
-      <c r="AH50" s="27">
+      <c r="AH50" s="16">
         <v>552</v>
       </c>
-      <c r="AI50" s="27">
+      <c r="AI50" s="16">
         <v>636</v>
       </c>
-      <c r="AJ50" s="30">
+      <c r="AJ50" s="9">
         <v>688</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" s="44" t="s">
+      <c r="AK50" s="9">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="51" spans="1:37">
+      <c r="A51" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="B51" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C51" s="6">
+      <c r="B51" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C51" s="18">
         <v>29</v>
       </c>
-      <c r="D51" s="6">
+      <c r="D51" s="18">
         <v>92</v>
       </c>
-      <c r="E51" s="6">
+      <c r="E51" s="18">
         <v>270</v>
       </c>
-      <c r="F51" s="6">
+      <c r="F51" s="18">
         <v>326</v>
       </c>
-      <c r="G51" s="6">
+      <c r="G51" s="18">
         <v>346</v>
       </c>
-      <c r="H51" s="6">
+      <c r="H51" s="18">
         <v>497</v>
       </c>
-      <c r="I51" s="6">
+      <c r="I51" s="18">
         <v>1003</v>
       </c>
-      <c r="J51" s="6">
+      <c r="J51" s="18">
         <v>424</v>
       </c>
-      <c r="K51" s="6">
+      <c r="K51" s="18">
         <v>448</v>
       </c>
-      <c r="L51" s="6">
+      <c r="L51" s="18">
         <v>9</v>
       </c>
-      <c r="M51" s="6">
+      <c r="M51" s="18">
         <v>18</v>
       </c>
-      <c r="N51" s="6">
+      <c r="N51" s="18">
         <v>38</v>
       </c>
-      <c r="O51" s="6">
+      <c r="O51" s="18">
         <v>52</v>
       </c>
-      <c r="P51" s="6">
+      <c r="P51" s="18">
         <v>29</v>
       </c>
-      <c r="Q51" s="6">
+      <c r="Q51" s="18">
         <v>46</v>
       </c>
-      <c r="R51" s="6">
+      <c r="R51" s="18">
         <v>77</v>
       </c>
-      <c r="S51" s="6">
+      <c r="S51" s="18">
         <v>66</v>
       </c>
-      <c r="T51" s="6">
+      <c r="T51" s="18">
         <v>153</v>
       </c>
-      <c r="U51" s="6">
+      <c r="U51" s="18">
         <v>161</v>
       </c>
-      <c r="V51" s="6">
+      <c r="V51" s="18">
         <v>113</v>
       </c>
-      <c r="W51" s="6">
+      <c r="W51" s="18">
         <v>352</v>
       </c>
-      <c r="X51" s="6">
+      <c r="X51" s="18">
         <v>873</v>
       </c>
-      <c r="Y51" s="6">
+      <c r="Y51" s="18">
         <v>1106</v>
       </c>
-      <c r="Z51" s="6">
+      <c r="Z51" s="18">
         <v>1334</v>
       </c>
-      <c r="AA51" s="6">
+      <c r="AA51" s="18">
         <v>1717</v>
       </c>
-      <c r="AB51" s="6">
+      <c r="AB51" s="18">
         <v>2025</v>
       </c>
-      <c r="AC51" s="23">
+      <c r="AC51" s="27">
         <v>1942</v>
       </c>
-      <c r="AD51" s="8">
+      <c r="AD51" s="22">
         <v>1921</v>
       </c>
-      <c r="AE51" s="7">
+      <c r="AE51" s="20">
         <v>2251</v>
       </c>
-      <c r="AF51" s="27">
+      <c r="AF51" s="16">
         <v>2144</v>
       </c>
-      <c r="AG51" s="30">
+      <c r="AG51" s="9">
         <v>2210</v>
       </c>
-      <c r="AH51" s="27">
+      <c r="AH51" s="16">
         <v>986</v>
       </c>
-      <c r="AI51" s="27">
+      <c r="AI51" s="16">
         <v>1069</v>
       </c>
-      <c r="AJ51" s="30">
+      <c r="AJ51" s="9">
         <v>1498</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="44" t="s">
+      <c r="AK51" s="9">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="52" spans="1:37">
+      <c r="A52" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="B52" s="6">
+      <c r="B52" s="18">
         <v>2</v>
       </c>
-      <c r="C52" s="6">
+      <c r="C52" s="18">
         <v>31</v>
       </c>
-      <c r="D52" s="6">
+      <c r="D52" s="18">
         <v>143</v>
       </c>
-      <c r="E52" s="6">
+      <c r="E52" s="18">
         <v>241</v>
       </c>
-      <c r="F52" s="6">
+      <c r="F52" s="18">
         <v>326</v>
       </c>
-      <c r="G52" s="6">
+      <c r="G52" s="18">
         <v>450</v>
       </c>
-      <c r="H52" s="6">
+      <c r="H52" s="18">
         <v>452</v>
       </c>
-      <c r="I52" s="6">
+      <c r="I52" s="18">
         <v>564</v>
       </c>
-      <c r="J52" s="6">
+      <c r="J52" s="18">
         <v>695</v>
       </c>
-      <c r="K52" s="6">
+      <c r="K52" s="18">
         <v>625</v>
       </c>
-      <c r="L52" s="6">
+      <c r="L52" s="18">
         <v>982</v>
       </c>
-      <c r="M52" s="6">
+      <c r="M52" s="18">
         <v>664</v>
       </c>
-      <c r="N52" s="6">
+      <c r="N52" s="18">
         <v>572</v>
       </c>
-      <c r="O52" s="6">
+      <c r="O52" s="18">
         <v>678</v>
       </c>
-      <c r="P52" s="6">
+      <c r="P52" s="18">
         <v>679</v>
       </c>
-      <c r="Q52" s="6">
+      <c r="Q52" s="18">
         <v>620</v>
       </c>
-      <c r="R52" s="6">
+      <c r="R52" s="18">
         <v>594</v>
       </c>
-      <c r="S52" s="6">
+      <c r="S52" s="18">
         <v>322</v>
       </c>
-      <c r="T52" s="6">
+      <c r="T52" s="18">
         <v>377</v>
       </c>
-      <c r="U52" s="6">
+      <c r="U52" s="18">
         <v>162</v>
       </c>
-      <c r="V52" s="6">
+      <c r="V52" s="18">
         <v>381</v>
       </c>
-      <c r="W52" s="6">
+      <c r="W52" s="18">
         <v>467</v>
       </c>
-      <c r="X52" s="6">
+      <c r="X52" s="18">
         <v>710</v>
       </c>
-      <c r="Y52" s="6">
+      <c r="Y52" s="18">
         <v>1069</v>
       </c>
-      <c r="Z52" s="6">
+      <c r="Z52" s="18">
         <v>1585</v>
       </c>
-      <c r="AA52" s="6">
+      <c r="AA52" s="18">
         <v>2094</v>
       </c>
-      <c r="AB52" s="6">
+      <c r="AB52" s="18">
         <v>2516</v>
       </c>
-      <c r="AC52" s="23">
+      <c r="AC52" s="27">
         <v>2678</v>
       </c>
-      <c r="AD52" s="8">
+      <c r="AD52" s="22">
         <v>3396</v>
       </c>
-      <c r="AE52" s="7">
+      <c r="AE52" s="20">
         <v>3236</v>
       </c>
-      <c r="AF52" s="27">
+      <c r="AF52" s="16">
         <v>3781</v>
       </c>
-      <c r="AG52" s="30">
+      <c r="AG52" s="9">
         <v>3637</v>
       </c>
-      <c r="AH52" s="27">
+      <c r="AH52" s="16">
         <v>4382</v>
       </c>
-      <c r="AI52" s="27">
+      <c r="AI52" s="16">
         <v>3883</v>
       </c>
-      <c r="AJ52" s="30">
+      <c r="AJ52" s="9">
         <v>2623</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" s="44" t="s">
+      <c r="AK52" s="9">
+        <v>2407</v>
+      </c>
+    </row>
+    <row r="53" spans="1:37">
+      <c r="A53" s="49" t="s">
         <v>11</v>
       </c>
-      <c r="B53" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C53" s="6">
+      <c r="B53" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C53" s="18">
         <v>7</v>
       </c>
-      <c r="D53" s="6">
+      <c r="D53" s="18">
         <v>38</v>
       </c>
-      <c r="E53" s="6">
+      <c r="E53" s="18">
         <v>123</v>
       </c>
-      <c r="F53" s="6">
+      <c r="F53" s="18">
         <v>219</v>
       </c>
-      <c r="G53" s="6">
+      <c r="G53" s="18">
         <v>296</v>
       </c>
-      <c r="H53" s="6">
+      <c r="H53" s="18">
         <v>555</v>
       </c>
-      <c r="I53" s="6">
+      <c r="I53" s="18">
         <v>559</v>
       </c>
-      <c r="J53" s="6">
+      <c r="J53" s="18">
         <v>552</v>
       </c>
-      <c r="K53" s="6">
+      <c r="K53" s="18">
         <v>690</v>
       </c>
-      <c r="L53" s="6">
+      <c r="L53" s="18">
         <v>239</v>
       </c>
-      <c r="M53" s="6">
+      <c r="M53" s="18">
         <v>158</v>
       </c>
-      <c r="N53" s="6">
+      <c r="N53" s="18">
         <v>81</v>
       </c>
-      <c r="O53" s="6">
+      <c r="O53" s="18">
         <v>92</v>
       </c>
-      <c r="P53" s="6">
+      <c r="P53" s="18">
         <v>120</v>
       </c>
-      <c r="Q53" s="6">
+      <c r="Q53" s="18">
         <v>138</v>
       </c>
-      <c r="R53" s="6">
+      <c r="R53" s="18">
         <v>158</v>
       </c>
-      <c r="S53" s="6">
+      <c r="S53" s="18">
         <v>160</v>
       </c>
-      <c r="T53" s="6">
+      <c r="T53" s="18">
         <v>132</v>
       </c>
-      <c r="U53" s="6">
+      <c r="U53" s="18">
         <v>89</v>
       </c>
-      <c r="V53" s="6">
+      <c r="V53" s="18">
         <v>166</v>
       </c>
-      <c r="W53" s="6">
+      <c r="W53" s="18">
         <v>180</v>
       </c>
-      <c r="X53" s="6">
+      <c r="X53" s="18">
         <v>213</v>
       </c>
-      <c r="Y53" s="21">
+      <c r="Y53" s="24">
         <v>377</v>
       </c>
-      <c r="Z53" s="6">
+      <c r="Z53" s="18">
         <v>502</v>
       </c>
-      <c r="AA53" s="6">
+      <c r="AA53" s="18">
         <v>561</v>
       </c>
-      <c r="AB53" s="6">
+      <c r="AB53" s="18">
         <v>866</v>
       </c>
-      <c r="AC53" s="22">
+      <c r="AC53" s="25">
         <v>919</v>
       </c>
-      <c r="AD53" s="8">
+      <c r="AD53" s="22">
         <v>1115</v>
       </c>
-      <c r="AE53" s="7">
+      <c r="AE53" s="20">
         <v>1291</v>
       </c>
-      <c r="AF53" s="27">
+      <c r="AF53" s="16">
         <v>1297</v>
       </c>
-      <c r="AG53" s="30">
+      <c r="AG53" s="9">
         <v>1380</v>
       </c>
-      <c r="AH53" s="27">
+      <c r="AH53" s="16">
         <v>1484</v>
       </c>
-      <c r="AI53" s="27">
+      <c r="AI53" s="16">
         <v>1415</v>
       </c>
-      <c r="AJ53" s="30">
+      <c r="AJ53" s="9">
         <v>841</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="44" t="s">
+      <c r="AK53" s="9">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="54" spans="1:37">
+      <c r="A54" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="B54" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C54" s="6">
+      <c r="B54" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C54" s="18">
         <v>6</v>
       </c>
-      <c r="D54" s="6">
+      <c r="D54" s="18">
         <v>18</v>
       </c>
-      <c r="E54" s="6">
+      <c r="E54" s="18">
         <v>81</v>
       </c>
-      <c r="F54" s="6">
+      <c r="F54" s="18">
         <v>413</v>
       </c>
-      <c r="G54" s="6">
+      <c r="G54" s="18">
         <v>751</v>
       </c>
-      <c r="H54" s="6">
+      <c r="H54" s="18">
         <v>1011</v>
       </c>
-      <c r="I54" s="6">
+      <c r="I54" s="18">
         <v>724</v>
       </c>
-      <c r="J54" s="6">
+      <c r="J54" s="18">
         <v>531</v>
       </c>
-      <c r="K54" s="6">
+      <c r="K54" s="18">
         <v>288</v>
       </c>
-      <c r="L54" s="6" t="s">
-[...2 lines deleted...]
-      <c r="M54" s="6">
+      <c r="L54" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M54" s="18">
         <v>7</v>
       </c>
-      <c r="N54" s="6">
+      <c r="N54" s="18">
         <v>17</v>
       </c>
-      <c r="O54" s="6">
+      <c r="O54" s="18">
         <v>23</v>
       </c>
-      <c r="P54" s="6">
+      <c r="P54" s="18">
         <v>17</v>
       </c>
-      <c r="Q54" s="6">
+      <c r="Q54" s="18">
         <v>34</v>
       </c>
-      <c r="R54" s="6">
+      <c r="R54" s="18">
         <v>57</v>
       </c>
-      <c r="S54" s="6">
+      <c r="S54" s="18">
         <v>74</v>
       </c>
-      <c r="T54" s="6">
+      <c r="T54" s="18">
         <v>92</v>
       </c>
-      <c r="U54" s="6">
+      <c r="U54" s="18">
         <v>76</v>
       </c>
-      <c r="V54" s="6">
+      <c r="V54" s="18">
         <v>105</v>
       </c>
-      <c r="W54" s="6">
+      <c r="W54" s="18">
         <v>261</v>
       </c>
-      <c r="X54" s="6">
+      <c r="X54" s="18">
         <v>424</v>
       </c>
-      <c r="Y54" s="21">
+      <c r="Y54" s="24">
         <v>733</v>
       </c>
-      <c r="Z54" s="6">
+      <c r="Z54" s="18">
         <v>1086</v>
       </c>
-      <c r="AA54" s="6">
+      <c r="AA54" s="18">
         <v>1295</v>
       </c>
-      <c r="AB54" s="6">
+      <c r="AB54" s="18">
         <v>1720</v>
       </c>
-      <c r="AC54" s="23">
+      <c r="AC54" s="27">
         <v>2067</v>
       </c>
-      <c r="AD54" s="8">
+      <c r="AD54" s="22">
         <v>2293</v>
       </c>
-      <c r="AE54" s="7">
+      <c r="AE54" s="20">
         <v>2478</v>
       </c>
-      <c r="AF54" s="27">
+      <c r="AF54" s="16">
         <v>2579</v>
       </c>
-      <c r="AG54" s="30">
+      <c r="AG54" s="9">
         <v>2518</v>
       </c>
-      <c r="AH54" s="27">
+      <c r="AH54" s="16">
         <v>1789</v>
       </c>
-      <c r="AI54" s="27">
+      <c r="AI54" s="16">
         <v>1745</v>
       </c>
-      <c r="AJ54" s="30">
+      <c r="AJ54" s="9">
         <v>1631</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" s="44" t="s">
+      <c r="AK54" s="9">
+        <v>1569</v>
+      </c>
+    </row>
+    <row r="55" spans="1:37">
+      <c r="A55" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="B55" s="6">
+      <c r="B55" s="18">
         <v>2</v>
       </c>
-      <c r="C55" s="6">
+      <c r="C55" s="18">
         <v>12</v>
       </c>
-      <c r="D55" s="6">
+      <c r="D55" s="18">
         <v>39</v>
       </c>
-      <c r="E55" s="6">
+      <c r="E55" s="18">
         <v>158</v>
       </c>
-      <c r="F55" s="6">
+      <c r="F55" s="18">
         <v>209</v>
       </c>
-      <c r="G55" s="6">
+      <c r="G55" s="18">
         <v>349</v>
       </c>
-      <c r="H55" s="6">
+      <c r="H55" s="18">
         <v>293</v>
       </c>
-      <c r="I55" s="6">
+      <c r="I55" s="18">
         <v>548</v>
       </c>
-      <c r="J55" s="6">
+      <c r="J55" s="18">
         <v>379</v>
       </c>
-      <c r="K55" s="6">
+      <c r="K55" s="18">
         <v>328</v>
       </c>
-      <c r="L55" s="6" t="s">
-[...2 lines deleted...]
-      <c r="M55" s="6">
+      <c r="L55" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M55" s="18">
         <v>411</v>
       </c>
-      <c r="N55" s="6">
+      <c r="N55" s="18">
         <v>272</v>
       </c>
-      <c r="O55" s="6">
+      <c r="O55" s="18">
         <v>335</v>
       </c>
-      <c r="P55" s="6">
+      <c r="P55" s="18">
         <v>365</v>
       </c>
-      <c r="Q55" s="6">
+      <c r="Q55" s="18">
         <v>372</v>
       </c>
-      <c r="R55" s="6">
+      <c r="R55" s="18">
         <v>367</v>
       </c>
-      <c r="S55" s="6">
+      <c r="S55" s="18">
         <v>402</v>
       </c>
-      <c r="T55" s="6">
+      <c r="T55" s="18">
         <v>360</v>
       </c>
-      <c r="U55" s="6">
+      <c r="U55" s="18">
         <v>348</v>
       </c>
-      <c r="V55" s="6">
+      <c r="V55" s="18">
         <v>372</v>
       </c>
-      <c r="W55" s="6">
+      <c r="W55" s="18">
         <v>393</v>
       </c>
-      <c r="X55" s="6">
+      <c r="X55" s="18">
         <v>492</v>
       </c>
-      <c r="Y55" s="21">
+      <c r="Y55" s="24">
         <v>656</v>
       </c>
-      <c r="Z55" s="6">
+      <c r="Z55" s="18">
         <v>1063</v>
       </c>
-      <c r="AA55" s="6">
+      <c r="AA55" s="18">
         <v>1516</v>
       </c>
-      <c r="AB55" s="6">
+      <c r="AB55" s="18">
         <v>1808</v>
       </c>
-      <c r="AC55" s="23">
+      <c r="AC55" s="27">
         <v>2475</v>
       </c>
-      <c r="AD55" s="8">
+      <c r="AD55" s="22">
         <v>2657</v>
       </c>
-      <c r="AE55" s="7">
+      <c r="AE55" s="20">
         <v>2692</v>
       </c>
-      <c r="AF55" s="27">
+      <c r="AF55" s="16">
         <v>2640</v>
       </c>
-      <c r="AG55" s="30">
+      <c r="AG55" s="9">
         <v>2799</v>
       </c>
-      <c r="AH55" s="27">
+      <c r="AH55" s="16">
         <v>2200</v>
       </c>
-      <c r="AI55" s="27">
+      <c r="AI55" s="16">
         <v>2484</v>
       </c>
-      <c r="AJ55" s="30">
+      <c r="AJ55" s="9">
         <v>2592</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A56" s="44" t="s">
+      <c r="AK55" s="9">
+        <v>2508</v>
+      </c>
+    </row>
+    <row r="56" spans="1:37">
+      <c r="A56" s="49" t="s">
         <v>14</v>
       </c>
-      <c r="B56" s="6" t="s">
-[...5 lines deleted...]
-      <c r="D56" s="6">
+      <c r="B56" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C56" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="D56" s="18">
         <v>2</v>
       </c>
-      <c r="E56" s="6">
+      <c r="E56" s="18">
         <v>3</v>
       </c>
-      <c r="F56" s="6">
+      <c r="F56" s="18">
         <v>9</v>
       </c>
-      <c r="G56" s="6">
+      <c r="G56" s="18">
         <v>20</v>
       </c>
-      <c r="H56" s="6">
+      <c r="H56" s="18">
         <v>29</v>
       </c>
-      <c r="I56" s="6">
+      <c r="I56" s="18">
         <v>130</v>
       </c>
-      <c r="J56" s="6">
+      <c r="J56" s="18">
         <v>122</v>
       </c>
-      <c r="K56" s="6">
+      <c r="K56" s="18">
         <v>141</v>
       </c>
-      <c r="L56" s="6">
+      <c r="L56" s="18">
         <v>37</v>
       </c>
-      <c r="M56" s="6">
+      <c r="M56" s="18">
         <v>60</v>
       </c>
-      <c r="N56" s="6">
+      <c r="N56" s="18">
         <v>161</v>
       </c>
-      <c r="O56" s="6">
+      <c r="O56" s="18">
         <v>103</v>
       </c>
-      <c r="P56" s="6">
+      <c r="P56" s="18">
         <v>142</v>
       </c>
-      <c r="Q56" s="6">
+      <c r="Q56" s="18">
         <v>205</v>
       </c>
-      <c r="R56" s="6">
+      <c r="R56" s="18">
         <v>238</v>
       </c>
-      <c r="S56" s="6">
+      <c r="S56" s="18">
         <v>158</v>
       </c>
-      <c r="T56" s="6">
+      <c r="T56" s="18">
         <v>217</v>
       </c>
-      <c r="U56" s="6">
+      <c r="U56" s="18">
         <v>217</v>
       </c>
-      <c r="V56" s="6">
+      <c r="V56" s="18">
         <v>436</v>
       </c>
-      <c r="W56" s="6">
+      <c r="W56" s="18">
         <v>599</v>
       </c>
-      <c r="X56" s="6">
+      <c r="X56" s="18">
         <v>1366</v>
       </c>
-      <c r="Y56" s="6">
+      <c r="Y56" s="18">
         <v>1905</v>
       </c>
-      <c r="Z56" s="6">
+      <c r="Z56" s="18">
         <v>3166</v>
       </c>
-      <c r="AA56" s="6">
+      <c r="AA56" s="18">
         <v>3261</v>
       </c>
-      <c r="AB56" s="6">
+      <c r="AB56" s="18">
         <v>3504</v>
       </c>
-      <c r="AC56" s="23">
+      <c r="AC56" s="27">
         <v>3268</v>
       </c>
-      <c r="AD56" s="8">
+      <c r="AD56" s="22">
         <v>3090</v>
       </c>
-      <c r="AE56" s="7">
+      <c r="AE56" s="20">
         <v>3357</v>
       </c>
-      <c r="AF56" s="27">
+      <c r="AF56" s="16">
         <v>3390</v>
       </c>
-      <c r="AG56" s="30">
+      <c r="AG56" s="9">
         <v>3442</v>
       </c>
-      <c r="AH56" s="27">
+      <c r="AH56" s="16">
         <v>2582</v>
       </c>
-      <c r="AI56" s="27">
+      <c r="AI56" s="16">
         <v>2882</v>
       </c>
-      <c r="AJ56" s="30">
+      <c r="AJ56" s="9">
         <v>2423</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A57" s="44" t="s">
+      <c r="AK56" s="9">
+        <v>2368</v>
+      </c>
+    </row>
+    <row r="57" spans="1:37">
+      <c r="A57" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="B57" s="6">
+      <c r="B57" s="18">
         <v>15</v>
       </c>
-      <c r="C57" s="6">
+      <c r="C57" s="18">
         <v>18</v>
       </c>
-      <c r="D57" s="6">
+      <c r="D57" s="18">
         <v>75</v>
       </c>
-      <c r="E57" s="6">
+      <c r="E57" s="18">
         <v>140</v>
       </c>
-      <c r="F57" s="6">
+      <c r="F57" s="18">
         <v>166</v>
       </c>
-      <c r="G57" s="6">
+      <c r="G57" s="18">
         <v>170</v>
       </c>
-      <c r="H57" s="6">
+      <c r="H57" s="18">
         <v>278</v>
       </c>
-      <c r="I57" s="6">
+      <c r="I57" s="18">
         <v>353</v>
       </c>
-      <c r="J57" s="6">
+      <c r="J57" s="18">
         <v>269</v>
       </c>
-      <c r="K57" s="6">
+      <c r="K57" s="18">
         <v>252</v>
       </c>
-      <c r="L57" s="6" t="s">
-[...5 lines deleted...]
-      <c r="N57" s="6">
+      <c r="L57" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M57" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N57" s="18">
         <v>20</v>
       </c>
-      <c r="O57" s="6">
+      <c r="O57" s="18">
         <v>15</v>
       </c>
-      <c r="P57" s="6">
+      <c r="P57" s="18">
         <v>28</v>
       </c>
-      <c r="Q57" s="6">
+      <c r="Q57" s="18">
         <v>20</v>
       </c>
-      <c r="R57" s="6">
+      <c r="R57" s="18">
         <v>70</v>
       </c>
-      <c r="S57" s="6">
+      <c r="S57" s="18">
         <v>80</v>
       </c>
-      <c r="T57" s="6">
+      <c r="T57" s="18">
         <v>62</v>
       </c>
-      <c r="U57" s="6">
+      <c r="U57" s="18">
         <v>12</v>
       </c>
-      <c r="V57" s="6">
+      <c r="V57" s="18">
         <v>37</v>
       </c>
-      <c r="W57" s="6">
+      <c r="W57" s="18">
         <v>208</v>
       </c>
-      <c r="X57" s="6">
+      <c r="X57" s="18">
         <v>712</v>
       </c>
-      <c r="Y57" s="6">
+      <c r="Y57" s="18">
         <v>1155</v>
       </c>
-      <c r="Z57" s="6">
+      <c r="Z57" s="18">
         <v>1474</v>
       </c>
-      <c r="AA57" s="6">
+      <c r="AA57" s="18">
         <v>1501</v>
       </c>
-      <c r="AB57" s="6">
+      <c r="AB57" s="18">
         <v>1858</v>
       </c>
-      <c r="AC57" s="23">
+      <c r="AC57" s="27">
         <v>1523</v>
       </c>
-      <c r="AD57" s="8">
+      <c r="AD57" s="22">
         <v>1257</v>
       </c>
-      <c r="AE57" s="7">
+      <c r="AE57" s="20">
         <v>1357</v>
       </c>
-      <c r="AF57" s="27">
+      <c r="AF57" s="16">
         <v>1104</v>
       </c>
-      <c r="AG57" s="30">
+      <c r="AG57" s="9">
         <v>1296</v>
       </c>
-      <c r="AH57" s="27">
+      <c r="AH57" s="16">
         <v>518</v>
       </c>
-      <c r="AI57" s="27">
+      <c r="AI57" s="16">
         <v>577</v>
       </c>
-      <c r="AJ57" s="30">
+      <c r="AJ57" s="9">
         <v>581</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A58" s="44" t="s">
+      <c r="AK57" s="9">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="58" spans="1:37">
+      <c r="A58" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="B58" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C58" s="6">
+      <c r="B58" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C58" s="18">
         <v>4</v>
       </c>
-      <c r="D58" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E58" s="6">
+      <c r="D58" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E58" s="18">
         <v>62</v>
       </c>
-      <c r="F58" s="6">
+      <c r="F58" s="18">
         <v>16</v>
       </c>
-      <c r="G58" s="6">
+      <c r="G58" s="18">
         <v>16</v>
       </c>
-      <c r="H58" s="6">
+      <c r="H58" s="18">
         <v>276</v>
       </c>
-      <c r="I58" s="6">
+      <c r="I58" s="18">
         <v>280</v>
       </c>
-      <c r="J58" s="6">
+      <c r="J58" s="18">
         <v>238</v>
       </c>
-      <c r="K58" s="6">
+      <c r="K58" s="18">
         <v>201</v>
       </c>
-      <c r="L58" s="6">
+      <c r="L58" s="18">
         <v>5</v>
       </c>
-      <c r="M58" s="6">
+      <c r="M58" s="18">
         <v>7</v>
       </c>
-      <c r="N58" s="6">
+      <c r="N58" s="18">
         <v>10</v>
       </c>
-      <c r="O58" s="6">
+      <c r="O58" s="18">
         <v>26</v>
       </c>
-      <c r="P58" s="6" t="s">
-[...10 lines deleted...]
-      <c r="U58" s="6">
+      <c r="P58" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q58" s="18"/>
+      <c r="R58" s="18"/>
+      <c r="S58" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="T58" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="U58" s="18">
         <v>39</v>
       </c>
-      <c r="V58" s="6">
+      <c r="V58" s="18">
         <v>57</v>
       </c>
-      <c r="W58" s="6">
+      <c r="W58" s="18">
         <v>390</v>
       </c>
-      <c r="X58" s="6">
+      <c r="X58" s="18">
         <v>601</v>
       </c>
-      <c r="Y58" s="21">
+      <c r="Y58" s="24">
         <v>951</v>
       </c>
-      <c r="Z58" s="6">
+      <c r="Z58" s="18">
         <v>2181</v>
       </c>
-      <c r="AA58" s="6">
+      <c r="AA58" s="18">
         <v>2841</v>
       </c>
-      <c r="AB58" s="6">
+      <c r="AB58" s="18">
         <v>3181</v>
       </c>
-      <c r="AC58" s="23">
+      <c r="AC58" s="27">
         <v>3323</v>
       </c>
-      <c r="AD58" s="8">
+      <c r="AD58" s="22">
         <v>3806</v>
       </c>
-      <c r="AE58" s="7">
+      <c r="AE58" s="20">
         <v>3829</v>
       </c>
-      <c r="AF58" s="27">
+      <c r="AF58" s="16">
         <v>3822</v>
       </c>
-      <c r="AG58" s="30">
+      <c r="AG58" s="9">
         <v>4403</v>
       </c>
-      <c r="AH58" s="27">
+      <c r="AH58" s="16">
         <v>6571</v>
       </c>
-      <c r="AI58" s="27">
+      <c r="AI58" s="16">
         <v>5589</v>
       </c>
-      <c r="AJ58" s="30">
+      <c r="AJ58" s="9">
         <v>5927</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A59" s="44" t="s">
+      <c r="AK58" s="9">
+        <v>7137</v>
+      </c>
+    </row>
+    <row r="59" spans="1:37">
+      <c r="A59" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="B59" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C59" s="6">
+      <c r="B59" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C59" s="18">
         <v>123</v>
       </c>
-      <c r="D59" s="6">
+      <c r="D59" s="18">
         <v>123</v>
       </c>
-      <c r="E59" s="6">
+      <c r="E59" s="18">
         <v>142</v>
       </c>
-      <c r="F59" s="6">
+      <c r="F59" s="18">
         <v>164</v>
       </c>
-      <c r="G59" s="6">
+      <c r="G59" s="18">
         <v>219</v>
       </c>
-      <c r="H59" s="6">
+      <c r="H59" s="18">
         <v>241</v>
       </c>
-      <c r="I59" s="6">
+      <c r="I59" s="18">
         <v>177</v>
       </c>
-      <c r="J59" s="6">
+      <c r="J59" s="18">
         <v>121</v>
       </c>
-      <c r="K59" s="6">
+      <c r="K59" s="18">
         <v>182</v>
       </c>
-      <c r="L59" s="6" t="s">
-[...14 lines deleted...]
-      <c r="Q59" s="6">
+      <c r="L59" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="M59" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="N59" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="O59" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="P59" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q59" s="18">
         <v>59</v>
       </c>
-      <c r="R59" s="6">
+      <c r="R59" s="18">
         <v>59</v>
       </c>
-      <c r="S59" s="6">
+      <c r="S59" s="18">
         <v>55</v>
       </c>
-      <c r="T59" s="6">
+      <c r="T59" s="18">
         <v>68</v>
       </c>
-      <c r="U59" s="6">
+      <c r="U59" s="18">
         <v>277</v>
       </c>
-      <c r="V59" s="6">
+      <c r="V59" s="18">
         <v>239</v>
       </c>
-      <c r="W59" s="6">
+      <c r="W59" s="18">
         <v>265</v>
       </c>
-      <c r="X59" s="6">
+      <c r="X59" s="18">
         <v>308</v>
       </c>
-      <c r="Y59" s="21">
+      <c r="Y59" s="24">
         <v>705</v>
       </c>
-      <c r="Z59" s="6">
+      <c r="Z59" s="18">
         <v>1204</v>
       </c>
-      <c r="AA59" s="6">
+      <c r="AA59" s="18">
         <v>2066</v>
       </c>
-      <c r="AB59" s="6">
+      <c r="AB59" s="18">
         <v>2249</v>
       </c>
-      <c r="AC59" s="23">
+      <c r="AC59" s="27">
         <v>2394</v>
       </c>
-      <c r="AD59" s="8">
+      <c r="AD59" s="22">
         <v>2536</v>
       </c>
-      <c r="AE59" s="7">
+      <c r="AE59" s="20">
         <v>3351</v>
       </c>
-      <c r="AF59" s="27">
+      <c r="AF59" s="16">
         <v>3428</v>
       </c>
-      <c r="AG59" s="30">
+      <c r="AG59" s="9">
         <v>3559</v>
       </c>
-      <c r="AH59" s="27">
+      <c r="AH59" s="16">
         <v>2011</v>
       </c>
-      <c r="AI59" s="27">
+      <c r="AI59" s="16">
         <v>2226</v>
       </c>
-      <c r="AJ59" s="30">
+      <c r="AJ59" s="9">
         <v>1852</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A60" s="41"/>
+      <c r="AK59" s="9">
+        <v>1834</v>
+      </c>
+    </row>
+    <row r="60" spans="1:37">
+      <c r="A60" s="50"/>
       <c r="B60" s="36"/>
       <c r="C60" s="36"/>
       <c r="D60" s="36"/>
       <c r="E60" s="36"/>
       <c r="F60" s="36"/>
       <c r="G60" s="36"/>
       <c r="H60" s="36"/>
       <c r="I60" s="36"/>
       <c r="J60" s="36"/>
       <c r="K60" s="36"/>
       <c r="L60" s="36"/>
       <c r="M60" s="36"/>
       <c r="N60" s="36"/>
       <c r="O60" s="36"/>
       <c r="P60" s="36"/>
       <c r="Q60" s="36"/>
       <c r="R60" s="36"/>
       <c r="S60" s="36"/>
       <c r="T60" s="36"/>
       <c r="U60" s="36"/>
       <c r="V60" s="36"/>
       <c r="W60" s="36"/>
       <c r="X60" s="36"/>
-      <c r="AJ60" s="42"/>
-[...2 lines deleted...]
-      <c r="A61" s="45" t="s">
+      <c r="Y60" s="37"/>
+      <c r="Z60" s="37"/>
+      <c r="AA60" s="37"/>
+      <c r="AB60" s="37"/>
+      <c r="AC60" s="37"/>
+      <c r="AD60" s="37"/>
+      <c r="AE60" s="37"/>
+      <c r="AF60" s="37"/>
+      <c r="AG60" s="37"/>
+      <c r="AH60" s="37"/>
+      <c r="AI60" s="37"/>
+      <c r="AJ60" s="37"/>
+      <c r="AK60" s="37"/>
+    </row>
+    <row r="61" spans="1:37" ht="12.75" customHeight="1">
+      <c r="A61" s="40" t="s">
         <v>21</v>
       </c>
-      <c r="B61" s="45"/>
-[...35 lines deleted...]
-      <c r="A62" s="41"/>
+      <c r="B61" s="40"/>
+      <c r="C61" s="40"/>
+      <c r="D61" s="40"/>
+      <c r="E61" s="40"/>
+      <c r="F61" s="40"/>
+      <c r="G61" s="40"/>
+      <c r="H61" s="40"/>
+      <c r="I61" s="40"/>
+      <c r="J61" s="40"/>
+      <c r="K61" s="40"/>
+      <c r="L61" s="40"/>
+      <c r="M61" s="40"/>
+      <c r="N61" s="40"/>
+      <c r="O61" s="40"/>
+      <c r="P61" s="40"/>
+      <c r="Q61" s="40"/>
+      <c r="R61" s="40"/>
+      <c r="S61" s="40"/>
+      <c r="T61" s="40"/>
+      <c r="U61" s="40"/>
+      <c r="V61" s="40"/>
+      <c r="W61" s="40"/>
+      <c r="X61" s="40"/>
+      <c r="Y61" s="40"/>
+      <c r="Z61" s="40"/>
+      <c r="AA61" s="40"/>
+      <c r="AB61" s="40"/>
+      <c r="AC61" s="40"/>
+      <c r="AD61" s="40"/>
+      <c r="AE61" s="40"/>
+      <c r="AF61" s="40"/>
+      <c r="AG61" s="40"/>
+      <c r="AH61" s="40"/>
+      <c r="AI61" s="37"/>
+      <c r="AJ61" s="37"/>
+      <c r="AK61" s="37"/>
+    </row>
+    <row r="62" spans="1:37">
+      <c r="A62" s="50"/>
       <c r="B62" s="36"/>
       <c r="C62" s="36"/>
       <c r="D62" s="36"/>
       <c r="E62" s="36"/>
       <c r="F62" s="36"/>
       <c r="G62" s="36"/>
       <c r="H62" s="36"/>
       <c r="I62" s="36"/>
       <c r="J62" s="36"/>
       <c r="K62" s="36"/>
       <c r="L62" s="36"/>
       <c r="M62" s="36"/>
       <c r="N62" s="36"/>
       <c r="O62" s="36"/>
       <c r="P62" s="36"/>
       <c r="Q62" s="36"/>
       <c r="R62" s="36"/>
       <c r="S62" s="36"/>
       <c r="T62" s="36"/>
-      <c r="U62" s="46"/>
-      <c r="V62" s="46"/>
+      <c r="U62" s="51"/>
+      <c r="V62" s="51"/>
       <c r="W62" s="36"/>
       <c r="X62" s="36"/>
-      <c r="AJ62" s="42"/>
-[...3 lines deleted...]
-      <c r="B63" s="34">
+      <c r="Y62" s="37"/>
+      <c r="Z62" s="37"/>
+      <c r="AA62" s="37"/>
+      <c r="AB62" s="37"/>
+      <c r="AC62" s="37"/>
+      <c r="AD62" s="37"/>
+      <c r="AE62" s="37"/>
+      <c r="AF62" s="37"/>
+      <c r="AG62" s="37"/>
+      <c r="AH62" s="37"/>
+      <c r="AI62" s="37"/>
+      <c r="AJ62" s="37"/>
+      <c r="AK62" s="37"/>
+    </row>
+    <row r="63" spans="1:37" s="5" customFormat="1">
+      <c r="A63" s="45"/>
+      <c r="B63" s="46">
         <v>1991</v>
       </c>
-      <c r="C63" s="34">
+      <c r="C63" s="46">
         <v>1992</v>
       </c>
-      <c r="D63" s="34">
+      <c r="D63" s="46">
         <v>1993</v>
       </c>
-      <c r="E63" s="34">
+      <c r="E63" s="46">
         <v>1994</v>
       </c>
-      <c r="F63" s="34">
+      <c r="F63" s="46">
         <v>1995</v>
       </c>
-      <c r="G63" s="34">
+      <c r="G63" s="46">
         <v>1996</v>
       </c>
-      <c r="H63" s="34">
+      <c r="H63" s="46">
         <v>1997</v>
       </c>
-      <c r="I63" s="34">
+      <c r="I63" s="46">
         <v>1998</v>
       </c>
-      <c r="J63" s="34">
+      <c r="J63" s="46">
         <v>1999</v>
       </c>
-      <c r="K63" s="34">
+      <c r="K63" s="46">
         <v>2000</v>
       </c>
-      <c r="L63" s="34">
+      <c r="L63" s="46">
         <v>2001</v>
       </c>
-      <c r="M63" s="34">
+      <c r="M63" s="46">
         <v>2002</v>
       </c>
-      <c r="N63" s="34">
+      <c r="N63" s="46">
         <v>2003</v>
       </c>
-      <c r="O63" s="34">
+      <c r="O63" s="46">
         <v>2004</v>
       </c>
-      <c r="P63" s="34">
+      <c r="P63" s="46">
         <v>2005</v>
       </c>
-      <c r="Q63" s="34">
+      <c r="Q63" s="46">
         <v>2006</v>
       </c>
-      <c r="R63" s="34">
+      <c r="R63" s="46">
         <v>2007</v>
       </c>
-      <c r="S63" s="34">
+      <c r="S63" s="46">
         <v>2008</v>
       </c>
-      <c r="T63" s="34">
+      <c r="T63" s="46">
         <v>2009</v>
       </c>
-      <c r="U63" s="34">
+      <c r="U63" s="46">
         <v>2010</v>
       </c>
-      <c r="V63" s="34">
+      <c r="V63" s="46">
         <v>2011</v>
       </c>
-      <c r="W63" s="34">
+      <c r="W63" s="46">
         <v>2012</v>
       </c>
-      <c r="X63" s="34">
+      <c r="X63" s="46">
         <v>2013</v>
       </c>
-      <c r="Y63" s="34">
+      <c r="Y63" s="46">
         <v>2014</v>
       </c>
-      <c r="Z63" s="34">
+      <c r="Z63" s="46">
         <v>2015</v>
       </c>
-      <c r="AA63" s="35">
+      <c r="AA63" s="47">
         <v>2016</v>
       </c>
-      <c r="AB63" s="34">
+      <c r="AB63" s="46">
         <v>2017</v>
       </c>
-      <c r="AC63" s="34">
+      <c r="AC63" s="46">
         <v>2018</v>
       </c>
-      <c r="AD63" s="34">
+      <c r="AD63" s="46">
         <v>2019</v>
       </c>
-      <c r="AE63" s="34">
+      <c r="AE63" s="46">
         <v>2020</v>
       </c>
-      <c r="AF63" s="34">
+      <c r="AF63" s="46">
         <v>2021</v>
       </c>
-      <c r="AG63" s="34">
+      <c r="AG63" s="46">
         <v>2022</v>
       </c>
-      <c r="AH63" s="34">
+      <c r="AH63" s="46">
         <v>2023</v>
       </c>
-      <c r="AI63" s="34">
+      <c r="AI63" s="46">
         <v>2024</v>
       </c>
-      <c r="AJ63" s="34">
+      <c r="AJ63" s="46">
         <v>2025</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A64" s="43" t="s">
+      <c r="AK63" s="46">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="64" spans="1:37" ht="22.5">
+      <c r="A64" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="B64" s="17">
+      <c r="B64" s="12">
         <v>145079</v>
       </c>
-      <c r="C64" s="17">
+      <c r="C64" s="12">
         <v>155605</v>
       </c>
-      <c r="D64" s="17">
+      <c r="D64" s="12">
         <v>175276</v>
       </c>
-      <c r="E64" s="17">
+      <c r="E64" s="12">
         <v>186314</v>
       </c>
-      <c r="F64" s="17">
+      <c r="F64" s="12">
         <v>179156</v>
       </c>
-      <c r="G64" s="17">
+      <c r="G64" s="12">
         <v>171971</v>
       </c>
-      <c r="H64" s="17">
+      <c r="H64" s="12">
         <v>157799</v>
       </c>
-      <c r="I64" s="17">
+      <c r="I64" s="12">
         <v>143706</v>
       </c>
-      <c r="J64" s="17">
+      <c r="J64" s="12">
         <v>132393</v>
       </c>
-      <c r="K64" s="17">
+      <c r="K64" s="12">
         <v>132983</v>
       </c>
-      <c r="L64" s="17">
+      <c r="L64" s="12">
         <v>137814</v>
       </c>
-      <c r="M64" s="17">
+      <c r="M64" s="12">
         <v>138971</v>
       </c>
-      <c r="N64" s="17">
+      <c r="N64" s="12">
         <v>140252</v>
       </c>
-      <c r="O64" s="17">
+      <c r="O64" s="12">
         <v>143934</v>
       </c>
-      <c r="P64" s="17">
+      <c r="P64" s="12">
         <v>147697</v>
       </c>
-      <c r="Q64" s="17">
+      <c r="Q64" s="12">
         <v>150463</v>
       </c>
-      <c r="R64" s="17">
+      <c r="R64" s="12">
         <v>154184</v>
       </c>
-      <c r="S64" s="17">
+      <c r="S64" s="12">
         <v>154716</v>
       </c>
-      <c r="T64" s="17">
+      <c r="T64" s="12">
         <v>157733</v>
       </c>
-      <c r="U64" s="17">
+      <c r="U64" s="12">
         <v>161542</v>
       </c>
-      <c r="V64" s="17">
+      <c r="V64" s="12">
         <v>159370</v>
       </c>
-      <c r="W64" s="17">
+      <c r="W64" s="12">
         <v>106400</v>
       </c>
-      <c r="X64" s="17">
+      <c r="X64" s="12">
         <v>109616</v>
       </c>
-      <c r="Y64" s="17">
+      <c r="Y64" s="12">
         <v>112736</v>
       </c>
-      <c r="Z64" s="17">
+      <c r="Z64" s="12">
         <v>112468</v>
       </c>
-      <c r="AA64" s="17">
+      <c r="AA64" s="12">
         <v>111147</v>
       </c>
-      <c r="AB64" s="17">
+      <c r="AB64" s="12">
         <v>101313</v>
       </c>
-      <c r="AC64" s="20">
+      <c r="AC64" s="14">
         <v>103992</v>
       </c>
-      <c r="AD64" s="20">
+      <c r="AD64" s="14">
         <v>109123</v>
       </c>
-      <c r="AE64" s="7">
+      <c r="AE64" s="20">
         <v>113413</v>
       </c>
-      <c r="AF64" s="27">
+      <c r="AF64" s="16">
         <v>117371</v>
       </c>
-      <c r="AG64" s="30">
+      <c r="AG64" s="9">
         <v>120332</v>
       </c>
-      <c r="AH64" s="27">
+      <c r="AH64" s="16">
         <v>60478</v>
       </c>
-      <c r="AI64" s="27">
+      <c r="AI64" s="16">
         <v>65846</v>
       </c>
-      <c r="AJ64" s="30">
+      <c r="AJ64" s="9">
         <v>62881</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A65" s="44" t="s">
+      <c r="AK64" s="9">
+        <v>62595</v>
+      </c>
+    </row>
+    <row r="65" spans="1:37">
+      <c r="A65" s="49" t="s">
         <v>4</v>
       </c>
-      <c r="B65" s="6">
+      <c r="B65" s="18">
         <v>326</v>
       </c>
-      <c r="C65" s="6">
+      <c r="C65" s="18">
         <v>365</v>
       </c>
-      <c r="D65" s="6">
+      <c r="D65" s="18">
         <v>369</v>
       </c>
-      <c r="E65" s="6">
+      <c r="E65" s="18">
         <v>536</v>
       </c>
-      <c r="F65" s="6">
+      <c r="F65" s="18">
         <v>544</v>
       </c>
-      <c r="G65" s="6">
+      <c r="G65" s="18">
         <v>704</v>
       </c>
-      <c r="H65" s="6">
+      <c r="H65" s="18">
         <v>782</v>
       </c>
-      <c r="I65" s="6">
+      <c r="I65" s="18">
         <v>629</v>
       </c>
-      <c r="J65" s="6">
+      <c r="J65" s="18">
         <v>666</v>
       </c>
-      <c r="K65" s="6">
+      <c r="K65" s="18">
         <v>698</v>
       </c>
-      <c r="L65" s="6">
+      <c r="L65" s="18">
         <v>702</v>
       </c>
-      <c r="M65" s="6">
+      <c r="M65" s="18">
         <v>702</v>
       </c>
-      <c r="N65" s="6">
+      <c r="N65" s="18">
         <v>963</v>
       </c>
-      <c r="O65" s="6">
+      <c r="O65" s="18">
         <v>1002</v>
       </c>
-      <c r="P65" s="6">
+      <c r="P65" s="18">
         <v>889</v>
       </c>
-      <c r="Q65" s="6">
+      <c r="Q65" s="18">
         <v>889</v>
       </c>
-      <c r="R65" s="6">
+      <c r="R65" s="18">
         <v>714</v>
       </c>
-      <c r="S65" s="6">
+      <c r="S65" s="18">
         <v>714</v>
       </c>
-      <c r="T65" s="6">
+      <c r="T65" s="18">
         <v>572</v>
       </c>
-      <c r="U65" s="6">
+      <c r="U65" s="18">
         <v>362</v>
       </c>
-      <c r="V65" s="6">
+      <c r="V65" s="18">
         <v>341</v>
       </c>
-      <c r="W65" s="6">
+      <c r="W65" s="18">
         <v>400</v>
       </c>
-      <c r="X65" s="6">
+      <c r="X65" s="18">
         <v>401</v>
       </c>
-      <c r="Y65" s="21">
+      <c r="Y65" s="24">
         <v>401</v>
       </c>
-      <c r="Z65" s="6">
+      <c r="Z65" s="18">
         <v>605</v>
       </c>
-      <c r="AA65" s="6">
+      <c r="AA65" s="18">
         <v>560</v>
       </c>
-      <c r="AB65" s="6">
+      <c r="AB65" s="18">
         <v>758</v>
       </c>
-      <c r="AC65" s="10">
+      <c r="AC65" s="21">
         <v>646</v>
       </c>
-      <c r="AD65" s="10">
+      <c r="AD65" s="21">
         <v>653</v>
       </c>
-      <c r="AE65" s="7">
+      <c r="AE65" s="20">
         <v>678</v>
       </c>
-      <c r="AF65" s="27">
+      <c r="AF65" s="16">
         <v>677</v>
       </c>
-      <c r="AG65" s="30">
+      <c r="AG65" s="9">
         <v>950</v>
       </c>
-      <c r="AH65" s="27">
+      <c r="AH65" s="16">
         <v>252</v>
       </c>
-      <c r="AI65" s="27">
+      <c r="AI65" s="16">
         <v>188</v>
       </c>
-      <c r="AJ65" s="30">
+      <c r="AJ65" s="9">
         <v>72</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A66" s="44" t="s">
+      <c r="AK65" s="9">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="66" spans="1:37">
+      <c r="A66" s="49" t="s">
         <v>5</v>
       </c>
-      <c r="B66" s="6">
+      <c r="B66" s="18">
         <v>15509</v>
       </c>
-      <c r="C66" s="6">
+      <c r="C66" s="18">
         <v>16456</v>
       </c>
-      <c r="D66" s="6">
+      <c r="D66" s="18">
         <v>18588</v>
       </c>
-      <c r="E66" s="6">
+      <c r="E66" s="18">
         <v>20047</v>
       </c>
-      <c r="F66" s="6">
+      <c r="F66" s="18">
         <v>20277</v>
       </c>
-      <c r="G66" s="6">
+      <c r="G66" s="18">
         <v>18659</v>
       </c>
-      <c r="H66" s="6">
+      <c r="H66" s="18">
         <v>17228</v>
       </c>
-      <c r="I66" s="6">
+      <c r="I66" s="18">
         <v>16341</v>
       </c>
-      <c r="J66" s="6">
+      <c r="J66" s="18">
         <v>15636</v>
       </c>
-      <c r="K66" s="6">
+      <c r="K66" s="18">
         <v>15280</v>
       </c>
-      <c r="L66" s="6">
+      <c r="L66" s="18">
         <v>16215</v>
       </c>
-      <c r="M66" s="6">
+      <c r="M66" s="18">
         <v>16300</v>
       </c>
-      <c r="N66" s="6">
+      <c r="N66" s="18">
         <v>16258</v>
       </c>
-      <c r="O66" s="6">
+      <c r="O66" s="18">
         <v>16721</v>
       </c>
-      <c r="P66" s="6">
+      <c r="P66" s="18">
         <v>17675</v>
       </c>
-      <c r="Q66" s="6">
+      <c r="Q66" s="18">
         <v>17950</v>
       </c>
-      <c r="R66" s="6">
+      <c r="R66" s="18">
         <v>18213</v>
       </c>
-      <c r="S66" s="6">
+      <c r="S66" s="18">
         <v>18256</v>
       </c>
-      <c r="T66" s="6">
+      <c r="T66" s="18">
         <v>18256</v>
       </c>
-      <c r="U66" s="6">
+      <c r="U66" s="18">
         <v>19320</v>
       </c>
-      <c r="V66" s="6">
+      <c r="V66" s="18">
         <v>18910</v>
       </c>
-      <c r="W66" s="6">
+      <c r="W66" s="18">
         <v>12873</v>
       </c>
-      <c r="X66" s="6">
+      <c r="X66" s="18">
         <v>12642</v>
       </c>
-      <c r="Y66" s="6">
+      <c r="Y66" s="18">
         <v>13305</v>
       </c>
-      <c r="Z66" s="6">
+      <c r="Z66" s="18">
         <v>13447</v>
       </c>
-      <c r="AA66" s="6">
+      <c r="AA66" s="18">
         <v>13806</v>
       </c>
-      <c r="AB66" s="6">
+      <c r="AB66" s="18">
         <v>10004</v>
       </c>
-      <c r="AC66" s="8">
+      <c r="AC66" s="22">
         <v>14298</v>
       </c>
-      <c r="AD66" s="8">
+      <c r="AD66" s="22">
         <v>14386</v>
       </c>
-      <c r="AE66" s="7">
+      <c r="AE66" s="20">
         <v>14832</v>
       </c>
-      <c r="AF66" s="27">
+      <c r="AF66" s="16">
         <v>15648</v>
       </c>
-      <c r="AG66" s="30">
+      <c r="AG66" s="9">
         <v>16982</v>
       </c>
-      <c r="AH66" s="27">
+      <c r="AH66" s="16">
         <v>10224</v>
       </c>
-      <c r="AI66" s="27">
+      <c r="AI66" s="16">
         <v>8992</v>
       </c>
-      <c r="AJ66" s="30">
+      <c r="AJ66" s="9">
         <v>8718</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A67" s="44" t="s">
+      <c r="AK66" s="9">
+        <v>8648</v>
+      </c>
+    </row>
+    <row r="67" spans="1:37">
+      <c r="A67" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="B67" s="6">
+      <c r="B67" s="18">
         <v>9636</v>
       </c>
-      <c r="C67" s="6">
+      <c r="C67" s="18">
         <v>10185</v>
       </c>
-      <c r="D67" s="6">
+      <c r="D67" s="18">
         <v>11670</v>
       </c>
-      <c r="E67" s="6">
+      <c r="E67" s="18">
         <v>13300</v>
       </c>
-      <c r="F67" s="6">
+      <c r="F67" s="18">
         <v>12054</v>
       </c>
-      <c r="G67" s="6">
+      <c r="G67" s="18">
         <v>11582</v>
       </c>
-      <c r="H67" s="6">
+      <c r="H67" s="18">
         <v>10182</v>
       </c>
-      <c r="I67" s="6">
+      <c r="I67" s="18">
         <v>8990</v>
       </c>
-      <c r="J67" s="6">
+      <c r="J67" s="18">
         <v>6844</v>
       </c>
-      <c r="K67" s="6">
+      <c r="K67" s="18">
         <v>8801</v>
       </c>
-      <c r="L67" s="6">
+      <c r="L67" s="18">
         <v>7238</v>
       </c>
-      <c r="M67" s="6">
+      <c r="M67" s="18">
         <v>7430</v>
       </c>
-      <c r="N67" s="6">
+      <c r="N67" s="18">
         <v>7543</v>
       </c>
-      <c r="O67" s="6">
+      <c r="O67" s="18">
         <v>8063</v>
       </c>
-      <c r="P67" s="6">
+      <c r="P67" s="18">
         <v>8331</v>
       </c>
-      <c r="Q67" s="6">
+      <c r="Q67" s="18">
         <v>8451</v>
       </c>
-      <c r="R67" s="6">
+      <c r="R67" s="18">
         <v>8466</v>
       </c>
-      <c r="S67" s="6">
+      <c r="S67" s="18">
         <v>8742</v>
       </c>
-      <c r="T67" s="6">
+      <c r="T67" s="18">
         <v>9040</v>
       </c>
-      <c r="U67" s="6">
+      <c r="U67" s="18">
         <v>9822</v>
       </c>
-      <c r="V67" s="6">
+      <c r="V67" s="18">
         <v>9979</v>
       </c>
-      <c r="W67" s="6">
+      <c r="W67" s="18">
         <v>9671</v>
       </c>
-      <c r="X67" s="6">
+      <c r="X67" s="18">
         <v>9116</v>
       </c>
-      <c r="Y67" s="6">
+      <c r="Y67" s="18">
         <v>9124</v>
       </c>
-      <c r="Z67" s="6">
+      <c r="Z67" s="18">
         <v>9183</v>
       </c>
-      <c r="AA67" s="6">
+      <c r="AA67" s="18">
         <v>9415</v>
       </c>
-      <c r="AB67" s="6">
+      <c r="AB67" s="18">
         <v>9667</v>
       </c>
-      <c r="AC67" s="8">
+      <c r="AC67" s="22">
         <v>10273</v>
       </c>
-      <c r="AD67" s="8">
+      <c r="AD67" s="22">
         <v>10854</v>
       </c>
-      <c r="AE67" s="7">
+      <c r="AE67" s="20">
         <v>11196</v>
       </c>
-      <c r="AF67" s="27">
+      <c r="AF67" s="16">
         <v>11218</v>
       </c>
-      <c r="AG67" s="30">
+      <c r="AG67" s="9">
         <v>11097</v>
       </c>
-      <c r="AH67" s="27">
+      <c r="AH67" s="16">
         <v>3803</v>
       </c>
-      <c r="AI67" s="27">
+      <c r="AI67" s="16">
         <v>5102</v>
       </c>
-      <c r="AJ67" s="30">
+      <c r="AJ67" s="9">
         <v>4827</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A68" s="44" t="s">
+      <c r="AK67" s="9">
+        <v>5328</v>
+      </c>
+    </row>
+    <row r="68" spans="1:37">
+      <c r="A68" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="B68" s="6">
+      <c r="B68" s="18">
         <v>12665</v>
       </c>
-      <c r="C68" s="6">
+      <c r="C68" s="18">
         <v>13575</v>
       </c>
-      <c r="D68" s="6">
+      <c r="D68" s="18">
         <v>15261</v>
       </c>
-      <c r="E68" s="6">
+      <c r="E68" s="18">
         <v>15958</v>
       </c>
-      <c r="F68" s="6">
+      <c r="F68" s="18">
         <v>15763</v>
       </c>
-      <c r="G68" s="6">
+      <c r="G68" s="18">
         <v>15669</v>
       </c>
-      <c r="H68" s="6">
+      <c r="H68" s="18">
         <v>14700</v>
       </c>
-      <c r="I68" s="6">
+      <c r="I68" s="18">
         <v>13482</v>
       </c>
-      <c r="J68" s="6">
+      <c r="J68" s="18">
         <v>12206</v>
       </c>
-      <c r="K68" s="6">
+      <c r="K68" s="18">
         <v>11464</v>
       </c>
-      <c r="L68" s="6">
+      <c r="L68" s="18">
         <v>12566</v>
       </c>
-      <c r="M68" s="6">
+      <c r="M68" s="18">
         <v>12798</v>
       </c>
-      <c r="N68" s="6">
+      <c r="N68" s="18">
         <v>12888</v>
       </c>
-      <c r="O68" s="6">
+      <c r="O68" s="18">
         <v>12921</v>
       </c>
-      <c r="P68" s="6">
+      <c r="P68" s="18">
         <v>12368</v>
       </c>
-      <c r="Q68" s="6">
+      <c r="Q68" s="18">
         <v>13371</v>
       </c>
-      <c r="R68" s="6">
+      <c r="R68" s="18">
         <v>13371</v>
       </c>
-      <c r="S68" s="6">
+      <c r="S68" s="18">
         <v>13598</v>
       </c>
-      <c r="T68" s="6">
+      <c r="T68" s="18">
         <v>13761</v>
       </c>
-      <c r="U68" s="6">
+      <c r="U68" s="18">
         <v>13977</v>
       </c>
-      <c r="V68" s="6">
+      <c r="V68" s="18">
         <v>14322</v>
       </c>
-      <c r="W68" s="6">
+      <c r="W68" s="18">
         <v>8179</v>
       </c>
-      <c r="X68" s="6">
+      <c r="X68" s="18">
         <v>8962</v>
       </c>
-      <c r="Y68" s="6">
+      <c r="Y68" s="18">
         <v>8964</v>
       </c>
-      <c r="Z68" s="6">
+      <c r="Z68" s="18">
         <v>9147</v>
       </c>
-      <c r="AA68" s="6">
+      <c r="AA68" s="18">
         <v>9313</v>
       </c>
-      <c r="AB68" s="6">
+      <c r="AB68" s="18">
         <v>9320</v>
       </c>
-      <c r="AC68" s="8">
+      <c r="AC68" s="22">
         <v>9551</v>
       </c>
-      <c r="AD68" s="8">
+      <c r="AD68" s="22">
         <v>9735</v>
       </c>
-      <c r="AE68" s="7">
+      <c r="AE68" s="20">
         <v>10131</v>
       </c>
-      <c r="AF68" s="27">
+      <c r="AF68" s="16">
         <v>10361</v>
       </c>
-      <c r="AG68" s="30">
+      <c r="AG68" s="9">
         <v>10689</v>
       </c>
-      <c r="AH68" s="27">
+      <c r="AH68" s="16">
         <v>2354</v>
       </c>
-      <c r="AI68" s="27">
+      <c r="AI68" s="16">
         <v>3426</v>
       </c>
-      <c r="AJ68" s="30">
+      <c r="AJ68" s="9">
         <v>3189</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A69" s="44" t="s">
+      <c r="AK68" s="9">
+        <v>3267</v>
+      </c>
+    </row>
+    <row r="69" spans="1:37">
+      <c r="A69" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="B69" s="6">
+      <c r="B69" s="18">
         <v>10494</v>
       </c>
-      <c r="C69" s="6">
+      <c r="C69" s="18">
         <v>11362</v>
       </c>
-      <c r="D69" s="6">
+      <c r="D69" s="18">
         <v>12971</v>
       </c>
-      <c r="E69" s="6">
+      <c r="E69" s="18">
         <v>13401</v>
       </c>
-      <c r="F69" s="6">
+      <c r="F69" s="18">
         <v>12672</v>
       </c>
-      <c r="G69" s="6">
+      <c r="G69" s="18">
         <v>12524</v>
       </c>
-      <c r="H69" s="6">
+      <c r="H69" s="18">
         <v>11844</v>
       </c>
-      <c r="I69" s="6">
+      <c r="I69" s="18">
         <v>10103</v>
       </c>
-      <c r="J69" s="6">
+      <c r="J69" s="18">
         <v>10813</v>
       </c>
-      <c r="K69" s="6">
+      <c r="K69" s="18">
         <v>9870</v>
       </c>
-      <c r="L69" s="6">
+      <c r="L69" s="18">
         <v>11396</v>
       </c>
-      <c r="M69" s="6">
+      <c r="M69" s="18">
         <v>11639</v>
       </c>
-      <c r="N69" s="6">
+      <c r="N69" s="18">
         <v>11654</v>
       </c>
-      <c r="O69" s="6">
+      <c r="O69" s="18">
         <v>11372</v>
       </c>
-      <c r="P69" s="6">
+      <c r="P69" s="18">
         <v>12548</v>
       </c>
-      <c r="Q69" s="6">
+      <c r="Q69" s="18">
         <v>11956</v>
       </c>
-      <c r="R69" s="6">
+      <c r="R69" s="18">
         <v>13126</v>
       </c>
-      <c r="S69" s="6">
+      <c r="S69" s="18">
         <v>11553</v>
       </c>
-      <c r="T69" s="6">
+      <c r="T69" s="18">
         <v>11988</v>
       </c>
-      <c r="U69" s="6">
+      <c r="U69" s="18">
         <v>12671</v>
       </c>
-      <c r="V69" s="6">
+      <c r="V69" s="18">
         <v>12729</v>
       </c>
-      <c r="W69" s="6">
+      <c r="W69" s="18">
         <v>7472</v>
       </c>
-      <c r="X69" s="6">
+      <c r="X69" s="18">
         <v>7800</v>
       </c>
-      <c r="Y69" s="6">
+      <c r="Y69" s="18">
         <v>7395</v>
       </c>
-      <c r="Z69" s="6">
+      <c r="Z69" s="18">
         <v>7005</v>
       </c>
-      <c r="AA69" s="6">
+      <c r="AA69" s="18">
         <v>6853</v>
       </c>
-      <c r="AB69" s="6">
+      <c r="AB69" s="18">
         <v>6657</v>
       </c>
-      <c r="AC69" s="8">
+      <c r="AC69" s="22">
         <v>6568</v>
       </c>
-      <c r="AD69" s="8">
+      <c r="AD69" s="22">
         <v>6623</v>
       </c>
-      <c r="AE69" s="7">
+      <c r="AE69" s="20">
         <v>7092</v>
       </c>
-      <c r="AF69" s="27">
+      <c r="AF69" s="16">
         <v>7034</v>
       </c>
-      <c r="AG69" s="30">
+      <c r="AG69" s="9">
         <v>7137</v>
       </c>
-      <c r="AH69" s="27">
+      <c r="AH69" s="16">
         <v>4756</v>
       </c>
-      <c r="AI69" s="27">
+      <c r="AI69" s="16">
         <v>5058</v>
       </c>
-      <c r="AJ69" s="30">
+      <c r="AJ69" s="9">
         <v>5107</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A70" s="44" t="s">
+      <c r="AK69" s="9">
+        <v>5209</v>
+      </c>
+    </row>
+    <row r="70" spans="1:37">
+      <c r="A70" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="B70" s="6">
+      <c r="B70" s="18">
         <v>10872</v>
       </c>
-      <c r="C70" s="6">
+      <c r="C70" s="18">
         <v>11787</v>
       </c>
-      <c r="D70" s="6">
+      <c r="D70" s="18">
         <v>13723</v>
       </c>
-      <c r="E70" s="6">
+      <c r="E70" s="18">
         <v>14307</v>
       </c>
-      <c r="F70" s="6">
+      <c r="F70" s="18">
         <v>14141</v>
       </c>
-      <c r="G70" s="6">
+      <c r="G70" s="18">
         <v>14133</v>
       </c>
-      <c r="H70" s="6">
+      <c r="H70" s="18">
         <v>11730</v>
       </c>
-      <c r="I70" s="6">
+      <c r="I70" s="18">
         <v>10404</v>
       </c>
-      <c r="J70" s="6">
+      <c r="J70" s="18">
         <v>10208</v>
       </c>
-      <c r="K70" s="6">
+      <c r="K70" s="18">
         <v>9564</v>
       </c>
-      <c r="L70" s="6">
+      <c r="L70" s="18">
         <v>9990</v>
       </c>
-      <c r="M70" s="6">
+      <c r="M70" s="18">
         <v>10426</v>
       </c>
-      <c r="N70" s="6">
+      <c r="N70" s="18">
         <v>10227</v>
       </c>
-      <c r="O70" s="6">
+      <c r="O70" s="18">
         <v>10270</v>
       </c>
-      <c r="P70" s="6">
+      <c r="P70" s="18">
         <v>11400</v>
       </c>
-      <c r="Q70" s="6">
+      <c r="Q70" s="18">
         <v>11523</v>
       </c>
-      <c r="R70" s="6">
+      <c r="R70" s="18">
         <v>11532</v>
       </c>
-      <c r="S70" s="6">
+      <c r="S70" s="18">
         <v>11544</v>
       </c>
-      <c r="T70" s="6">
+      <c r="T70" s="18">
         <v>11720</v>
       </c>
-      <c r="U70" s="6">
+      <c r="U70" s="18">
         <v>12140</v>
       </c>
-      <c r="V70" s="6">
+      <c r="V70" s="18">
         <v>12155</v>
       </c>
-      <c r="W70" s="6">
+      <c r="W70" s="18">
         <v>7615</v>
       </c>
-      <c r="X70" s="6">
+      <c r="X70" s="18">
         <v>6419</v>
       </c>
-      <c r="Y70" s="6">
+      <c r="Y70" s="18">
         <v>6790</v>
       </c>
-      <c r="Z70" s="6">
+      <c r="Z70" s="18">
         <v>6906</v>
       </c>
-      <c r="AA70" s="6">
+      <c r="AA70" s="18">
         <v>6869</v>
       </c>
-      <c r="AB70" s="6">
+      <c r="AB70" s="18">
         <v>6759</v>
       </c>
-      <c r="AC70" s="8">
+      <c r="AC70" s="22">
         <v>6605</v>
       </c>
-      <c r="AD70" s="8">
+      <c r="AD70" s="22">
         <v>6806</v>
       </c>
-      <c r="AE70" s="7">
+      <c r="AE70" s="20">
         <v>6823</v>
       </c>
-      <c r="AF70" s="27">
+      <c r="AF70" s="16">
         <v>7915</v>
       </c>
-      <c r="AG70" s="30">
+      <c r="AG70" s="9">
         <v>8169</v>
       </c>
-      <c r="AH70" s="27">
+      <c r="AH70" s="16">
         <v>3511</v>
       </c>
-      <c r="AI70" s="27">
+      <c r="AI70" s="16">
         <v>3835</v>
       </c>
-      <c r="AJ70" s="30">
+      <c r="AJ70" s="9">
         <v>3899</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A71" s="44" t="s">
+      <c r="AK70" s="9">
+        <v>3912</v>
+      </c>
+    </row>
+    <row r="71" spans="1:37">
+      <c r="A71" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="B71" s="6">
+      <c r="B71" s="18">
         <v>9366</v>
       </c>
-      <c r="C71" s="6">
+      <c r="C71" s="18">
         <v>12144</v>
       </c>
-      <c r="D71" s="6">
+      <c r="D71" s="18">
         <v>13848</v>
       </c>
-      <c r="E71" s="6">
+      <c r="E71" s="18">
         <v>13837</v>
       </c>
-      <c r="F71" s="6">
+      <c r="F71" s="18">
         <v>12828</v>
       </c>
-      <c r="G71" s="6">
+      <c r="G71" s="18">
         <v>12435</v>
       </c>
-      <c r="H71" s="6">
+      <c r="H71" s="18">
         <v>12117</v>
       </c>
-      <c r="I71" s="6">
+      <c r="I71" s="18">
         <v>11659</v>
       </c>
-      <c r="J71" s="6">
+      <c r="J71" s="18">
         <v>11206</v>
       </c>
-      <c r="K71" s="6">
+      <c r="K71" s="18">
         <v>11224</v>
       </c>
-      <c r="L71" s="6">
+      <c r="L71" s="18">
         <v>12561</v>
       </c>
-      <c r="M71" s="6">
+      <c r="M71" s="18">
         <v>12956</v>
       </c>
-      <c r="N71" s="6">
+      <c r="N71" s="18">
         <v>13039</v>
       </c>
-      <c r="O71" s="6">
+      <c r="O71" s="18">
         <v>13037</v>
       </c>
-      <c r="P71" s="6">
+      <c r="P71" s="18">
         <v>13378</v>
       </c>
-      <c r="Q71" s="6">
+      <c r="Q71" s="18">
         <v>13652</v>
       </c>
-      <c r="R71" s="6">
+      <c r="R71" s="18">
         <v>13727</v>
       </c>
-      <c r="S71" s="6">
+      <c r="S71" s="18">
         <v>13830</v>
       </c>
-      <c r="T71" s="6">
+      <c r="T71" s="18">
         <v>13920</v>
       </c>
-      <c r="U71" s="6">
+      <c r="U71" s="18">
         <v>14059</v>
       </c>
-      <c r="V71" s="6">
+      <c r="V71" s="18">
         <v>14059</v>
       </c>
-      <c r="W71" s="6">
+      <c r="W71" s="18">
         <v>9142</v>
       </c>
-      <c r="X71" s="6">
+      <c r="X71" s="18">
         <v>9152</v>
       </c>
-      <c r="Y71" s="6">
+      <c r="Y71" s="18">
         <v>8863</v>
       </c>
-      <c r="Z71" s="6">
+      <c r="Z71" s="18">
         <v>9235</v>
       </c>
-      <c r="AA71" s="6">
+      <c r="AA71" s="18">
         <v>8808</v>
       </c>
-      <c r="AB71" s="6">
+      <c r="AB71" s="18">
         <v>8709</v>
       </c>
-      <c r="AC71" s="8">
+      <c r="AC71" s="22">
         <v>8791</v>
       </c>
-      <c r="AD71" s="8">
+      <c r="AD71" s="22">
         <v>8978</v>
       </c>
-      <c r="AE71" s="7">
+      <c r="AE71" s="20">
         <v>9320</v>
       </c>
-      <c r="AF71" s="27">
+      <c r="AF71" s="16">
         <v>9601</v>
       </c>
-      <c r="AG71" s="30">
+      <c r="AG71" s="9">
         <v>9757</v>
       </c>
-      <c r="AH71" s="27">
+      <c r="AH71" s="16">
         <v>4672</v>
       </c>
-      <c r="AI71" s="27">
+      <c r="AI71" s="16">
         <v>5500</v>
       </c>
-      <c r="AJ71" s="30">
+      <c r="AJ71" s="9">
         <v>4981</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A72" s="44" t="s">
+      <c r="AK71" s="9">
+        <v>4550</v>
+      </c>
+    </row>
+    <row r="72" spans="1:37">
+      <c r="A72" s="49" t="s">
         <v>11</v>
       </c>
-      <c r="B72" s="6">
+      <c r="B72" s="18">
         <v>8881</v>
       </c>
-      <c r="C72" s="6">
+      <c r="C72" s="18">
         <v>7840</v>
       </c>
-      <c r="D72" s="6">
+      <c r="D72" s="18">
         <v>8950</v>
       </c>
-      <c r="E72" s="6">
+      <c r="E72" s="18">
         <v>9464</v>
       </c>
-      <c r="F72" s="6">
+      <c r="F72" s="18">
         <v>9030</v>
       </c>
-      <c r="G72" s="6">
+      <c r="G72" s="18">
         <v>9033</v>
       </c>
-      <c r="H72" s="6">
+      <c r="H72" s="18">
         <v>8193</v>
       </c>
-      <c r="I72" s="6">
+      <c r="I72" s="18">
         <v>8158</v>
       </c>
-      <c r="J72" s="6">
+      <c r="J72" s="18">
         <v>7417</v>
       </c>
-      <c r="K72" s="6">
+      <c r="K72" s="18">
         <v>7621</v>
       </c>
-      <c r="L72" s="6">
+      <c r="L72" s="18">
         <v>8083</v>
       </c>
-      <c r="M72" s="6">
+      <c r="M72" s="18">
         <v>8005</v>
       </c>
-      <c r="N72" s="6">
+      <c r="N72" s="18">
         <v>8136</v>
       </c>
-      <c r="O72" s="6">
+      <c r="O72" s="18">
         <v>8366</v>
       </c>
-      <c r="P72" s="6">
+      <c r="P72" s="18">
         <v>7136</v>
       </c>
-      <c r="Q72" s="6">
+      <c r="Q72" s="18">
         <v>7147</v>
       </c>
-      <c r="R72" s="6">
+      <c r="R72" s="18">
         <v>6391</v>
       </c>
-      <c r="S72" s="6">
+      <c r="S72" s="18">
         <v>6393</v>
       </c>
-      <c r="T72" s="6">
+      <c r="T72" s="18">
         <v>6624</v>
       </c>
-      <c r="U72" s="6">
+      <c r="U72" s="18">
         <v>5909</v>
       </c>
-      <c r="V72" s="6">
+      <c r="V72" s="18">
         <v>5832</v>
       </c>
-      <c r="W72" s="6">
+      <c r="W72" s="18">
         <v>5834</v>
       </c>
-      <c r="X72" s="6">
+      <c r="X72" s="18">
         <v>5811</v>
       </c>
-      <c r="Y72" s="6">
+      <c r="Y72" s="18">
         <v>5729</v>
       </c>
-      <c r="Z72" s="6">
+      <c r="Z72" s="18">
         <v>5734</v>
       </c>
-      <c r="AA72" s="6">
+      <c r="AA72" s="18">
         <v>5734</v>
       </c>
-      <c r="AB72" s="6">
+      <c r="AB72" s="18">
         <v>5563</v>
       </c>
-      <c r="AC72" s="8">
+      <c r="AC72" s="22">
         <v>5661</v>
       </c>
-      <c r="AD72" s="8">
+      <c r="AD72" s="22">
         <v>5659</v>
       </c>
-      <c r="AE72" s="7">
+      <c r="AE72" s="20">
         <v>5465</v>
       </c>
-      <c r="AF72" s="27">
+      <c r="AF72" s="16">
         <v>5210</v>
       </c>
-      <c r="AG72" s="30">
+      <c r="AG72" s="9">
         <v>4870</v>
       </c>
-      <c r="AH72" s="27">
+      <c r="AH72" s="16">
         <v>2170</v>
       </c>
-      <c r="AI72" s="27">
+      <c r="AI72" s="16">
         <v>2533</v>
       </c>
-      <c r="AJ72" s="30">
+      <c r="AJ72" s="9">
         <v>2609</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A73" s="44" t="s">
+      <c r="AK72" s="9">
+        <v>2668</v>
+      </c>
+    </row>
+    <row r="73" spans="1:37">
+      <c r="A73" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="B73" s="6">
+      <c r="B73" s="18">
         <v>7601</v>
       </c>
-      <c r="C73" s="6">
+      <c r="C73" s="18">
         <v>8683</v>
       </c>
-      <c r="D73" s="6">
+      <c r="D73" s="18">
         <v>9906</v>
       </c>
-      <c r="E73" s="6">
+      <c r="E73" s="18">
         <v>10755</v>
       </c>
-      <c r="F73" s="6">
+      <c r="F73" s="18">
         <v>10571</v>
       </c>
-      <c r="G73" s="6">
+      <c r="G73" s="18">
         <v>9685</v>
       </c>
-      <c r="H73" s="6">
+      <c r="H73" s="18">
         <v>8129</v>
       </c>
-      <c r="I73" s="6">
+      <c r="I73" s="18">
         <v>7327</v>
       </c>
-      <c r="J73" s="6">
+      <c r="J73" s="18">
         <v>7277</v>
       </c>
-      <c r="K73" s="6">
+      <c r="K73" s="18">
         <v>7721</v>
       </c>
-      <c r="L73" s="6">
+      <c r="L73" s="18">
         <v>8078</v>
       </c>
-      <c r="M73" s="6">
+      <c r="M73" s="18">
         <v>7974</v>
       </c>
-      <c r="N73" s="6">
+      <c r="N73" s="18">
         <v>8095</v>
       </c>
-      <c r="O73" s="6">
+      <c r="O73" s="18">
         <v>8385</v>
       </c>
-      <c r="P73" s="6">
+      <c r="P73" s="18">
         <v>8518</v>
       </c>
-      <c r="Q73" s="6">
+      <c r="Q73" s="18">
         <v>8760</v>
       </c>
-      <c r="R73" s="6">
+      <c r="R73" s="18">
         <v>9301</v>
       </c>
-      <c r="S73" s="6">
+      <c r="S73" s="18">
         <v>10118</v>
       </c>
-      <c r="T73" s="6">
+      <c r="T73" s="18">
         <v>10271</v>
       </c>
-      <c r="U73" s="6">
+      <c r="U73" s="18">
         <v>10286</v>
       </c>
-      <c r="V73" s="6">
+      <c r="V73" s="18">
         <v>9983</v>
       </c>
-      <c r="W73" s="6">
+      <c r="W73" s="18">
         <v>5570</v>
       </c>
-      <c r="X73" s="6">
+      <c r="X73" s="18">
         <v>5787</v>
       </c>
-      <c r="Y73" s="6">
+      <c r="Y73" s="18">
         <v>5828</v>
       </c>
-      <c r="Z73" s="6">
+      <c r="Z73" s="18">
         <v>5454</v>
       </c>
-      <c r="AA73" s="6">
+      <c r="AA73" s="18">
         <v>3801</v>
       </c>
-      <c r="AB73" s="6">
+      <c r="AB73" s="18">
         <v>2420</v>
       </c>
-      <c r="AC73" s="8">
+      <c r="AC73" s="22">
         <v>2795</v>
       </c>
-      <c r="AD73" s="8">
+      <c r="AD73" s="22">
         <v>2960</v>
       </c>
-      <c r="AE73" s="7">
+      <c r="AE73" s="20">
         <v>3021</v>
       </c>
-      <c r="AF73" s="27">
+      <c r="AF73" s="16">
         <v>3383</v>
       </c>
-      <c r="AG73" s="30">
+      <c r="AG73" s="9">
         <v>3935</v>
       </c>
-      <c r="AH73" s="27">
+      <c r="AH73" s="16">
         <v>2944</v>
       </c>
-      <c r="AI73" s="27">
+      <c r="AI73" s="16">
         <v>3110</v>
       </c>
-      <c r="AJ73" s="30">
+      <c r="AJ73" s="9">
         <v>3003</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A74" s="44" t="s">
+      <c r="AK73" s="9">
+        <v>2980</v>
+      </c>
+    </row>
+    <row r="74" spans="1:37">
+      <c r="A74" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="B74" s="6">
+      <c r="B74" s="18">
         <v>6998</v>
       </c>
-      <c r="C74" s="6">
+      <c r="C74" s="18">
         <v>7490</v>
       </c>
-      <c r="D74" s="6">
+      <c r="D74" s="18">
         <v>8789</v>
       </c>
-      <c r="E74" s="6">
+      <c r="E74" s="18">
         <v>9331</v>
       </c>
-      <c r="F74" s="6">
+      <c r="F74" s="18">
         <v>8611</v>
       </c>
-      <c r="G74" s="6">
+      <c r="G74" s="18">
         <v>8273</v>
       </c>
-      <c r="H74" s="6">
+      <c r="H74" s="18">
         <v>8049</v>
       </c>
-      <c r="I74" s="6">
+      <c r="I74" s="18">
         <v>8009</v>
       </c>
-      <c r="J74" s="6">
+      <c r="J74" s="18">
         <v>7746</v>
       </c>
-      <c r="K74" s="6">
+      <c r="K74" s="18">
         <v>6208</v>
       </c>
-      <c r="L74" s="6">
+      <c r="L74" s="18">
         <v>6375</v>
       </c>
-      <c r="M74" s="6">
+      <c r="M74" s="18">
         <v>6239</v>
       </c>
-      <c r="N74" s="6">
+      <c r="N74" s="18">
         <v>6492</v>
       </c>
-      <c r="O74" s="6">
+      <c r="O74" s="18">
         <v>6448</v>
       </c>
-      <c r="P74" s="6">
+      <c r="P74" s="18">
         <v>7152</v>
       </c>
-      <c r="Q74" s="6">
+      <c r="Q74" s="18">
         <v>7370</v>
       </c>
-      <c r="R74" s="6">
+      <c r="R74" s="18">
         <v>8006</v>
       </c>
-      <c r="S74" s="6">
+      <c r="S74" s="18">
         <v>8006</v>
       </c>
-      <c r="T74" s="6">
+      <c r="T74" s="18">
         <v>8468</v>
       </c>
-      <c r="U74" s="6">
+      <c r="U74" s="18">
         <v>8549</v>
       </c>
-      <c r="V74" s="6">
+      <c r="V74" s="18">
         <v>5802</v>
       </c>
-      <c r="W74" s="6">
+      <c r="W74" s="18">
         <v>5533</v>
       </c>
-      <c r="X74" s="6">
+      <c r="X74" s="18">
         <v>5266</v>
       </c>
-      <c r="Y74" s="6">
+      <c r="Y74" s="18">
         <v>5351</v>
       </c>
-      <c r="Z74" s="6">
+      <c r="Z74" s="18">
         <v>5186</v>
       </c>
-      <c r="AA74" s="6">
+      <c r="AA74" s="18">
         <v>5249</v>
       </c>
-      <c r="AB74" s="6">
+      <c r="AB74" s="18">
         <v>4790</v>
       </c>
-      <c r="AC74" s="8">
+      <c r="AC74" s="22">
         <v>4276</v>
       </c>
-      <c r="AD74" s="8">
+      <c r="AD74" s="22">
         <v>4229</v>
       </c>
-      <c r="AE74" s="7">
+      <c r="AE74" s="20">
         <v>4432</v>
       </c>
-      <c r="AF74" s="27">
+      <c r="AF74" s="16">
         <v>4604</v>
       </c>
-      <c r="AG74" s="30">
+      <c r="AG74" s="9">
         <v>4569</v>
       </c>
-      <c r="AH74" s="27">
+      <c r="AH74" s="16">
         <v>2620</v>
       </c>
-      <c r="AI74" s="27">
+      <c r="AI74" s="16">
         <v>2616</v>
       </c>
-      <c r="AJ74" s="30">
+      <c r="AJ74" s="9">
         <v>2698</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A75" s="44" t="s">
+      <c r="AK74" s="9">
+        <v>2669</v>
+      </c>
+    </row>
+    <row r="75" spans="1:37">
+      <c r="A75" s="49" t="s">
         <v>14</v>
       </c>
-      <c r="B75" s="6">
+      <c r="B75" s="18">
         <v>21369</v>
       </c>
-      <c r="C75" s="6">
+      <c r="C75" s="18">
         <v>22217</v>
       </c>
-      <c r="D75" s="6">
+      <c r="D75" s="18">
         <v>23152</v>
       </c>
-      <c r="E75" s="6">
+      <c r="E75" s="18">
         <v>24397</v>
       </c>
-      <c r="F75" s="6">
+      <c r="F75" s="18">
         <v>23645</v>
       </c>
-      <c r="G75" s="6">
+      <c r="G75" s="18">
         <v>22008</v>
       </c>
-      <c r="H75" s="6">
+      <c r="H75" s="18">
         <v>20961</v>
       </c>
-      <c r="I75" s="6">
+      <c r="I75" s="18">
         <v>18353</v>
       </c>
-      <c r="J75" s="6">
+      <c r="J75" s="18">
         <v>16544</v>
       </c>
-      <c r="K75" s="6">
+      <c r="K75" s="18">
         <v>15488</v>
       </c>
-      <c r="L75" s="6">
+      <c r="L75" s="18">
         <v>16743</v>
       </c>
-      <c r="M75" s="6">
+      <c r="M75" s="18">
         <v>16044</v>
       </c>
-      <c r="N75" s="6">
+      <c r="N75" s="18">
         <v>16864</v>
       </c>
-      <c r="O75" s="6">
+      <c r="O75" s="18">
         <v>17649</v>
       </c>
-      <c r="P75" s="6">
+      <c r="P75" s="18">
         <v>17794</v>
       </c>
-      <c r="Q75" s="6">
+      <c r="Q75" s="18">
         <v>17955</v>
       </c>
-      <c r="R75" s="6">
+      <c r="R75" s="18">
         <v>19328</v>
       </c>
-      <c r="S75" s="6">
+      <c r="S75" s="18">
         <v>19435</v>
       </c>
-      <c r="T75" s="6">
+      <c r="T75" s="18">
         <v>19434</v>
       </c>
-      <c r="U75" s="6">
+      <c r="U75" s="18">
         <v>19681</v>
       </c>
-      <c r="V75" s="6">
+      <c r="V75" s="18">
         <v>19956</v>
       </c>
-      <c r="W75" s="6">
+      <c r="W75" s="18">
         <v>16070</v>
       </c>
-      <c r="X75" s="6">
+      <c r="X75" s="18">
         <v>17971</v>
       </c>
-      <c r="Y75" s="6">
+      <c r="Y75" s="18">
         <v>18924</v>
       </c>
-      <c r="Z75" s="6">
+      <c r="Z75" s="18">
         <v>18945</v>
       </c>
-      <c r="AA75" s="6">
+      <c r="AA75" s="18">
         <v>19067</v>
       </c>
-      <c r="AB75" s="6">
+      <c r="AB75" s="18">
         <v>14927</v>
       </c>
-      <c r="AC75" s="8">
+      <c r="AC75" s="22">
         <v>14921</v>
       </c>
-      <c r="AD75" s="8">
+      <c r="AD75" s="22">
         <v>16039</v>
       </c>
-      <c r="AE75" s="7">
+      <c r="AE75" s="20">
         <v>16309</v>
       </c>
-      <c r="AF75" s="27">
+      <c r="AF75" s="16">
         <v>16653</v>
       </c>
-      <c r="AG75" s="30">
+      <c r="AG75" s="9">
         <v>16804</v>
       </c>
-      <c r="AH75" s="27">
+      <c r="AH75" s="16">
         <v>8085</v>
       </c>
-      <c r="AI75" s="27">
+      <c r="AI75" s="16">
         <v>10611</v>
       </c>
-      <c r="AJ75" s="30">
+      <c r="AJ75" s="9">
         <v>9098</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A76" s="44" t="s">
+      <c r="AK75" s="9">
+        <v>8750</v>
+      </c>
+    </row>
+    <row r="76" spans="1:37">
+      <c r="A76" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="B76" s="6">
+      <c r="B76" s="18">
         <v>5414</v>
       </c>
-      <c r="C76" s="6">
+      <c r="C76" s="18">
         <v>6009</v>
       </c>
-      <c r="D76" s="6">
+      <c r="D76" s="18">
         <v>6950</v>
       </c>
-      <c r="E76" s="6">
+      <c r="E76" s="18">
         <v>7265</v>
       </c>
-      <c r="F76" s="6">
+      <c r="F76" s="18">
         <v>6544</v>
       </c>
-      <c r="G76" s="6">
+      <c r="G76" s="18">
         <v>6737</v>
       </c>
-      <c r="H76" s="6">
+      <c r="H76" s="18">
         <v>5979</v>
       </c>
-      <c r="I76" s="6">
+      <c r="I76" s="18">
         <v>4990</v>
       </c>
-      <c r="J76" s="6">
+      <c r="J76" s="18">
         <v>4542</v>
       </c>
-      <c r="K76" s="6">
+      <c r="K76" s="18">
         <v>4394</v>
       </c>
-      <c r="L76" s="6">
+      <c r="L76" s="18">
         <v>4768</v>
       </c>
-      <c r="M76" s="6">
+      <c r="M76" s="18">
         <v>4805</v>
       </c>
-      <c r="N76" s="6">
+      <c r="N76" s="18">
         <v>4605</v>
       </c>
-      <c r="O76" s="6">
+      <c r="O76" s="18">
         <v>4448</v>
       </c>
-      <c r="P76" s="6">
+      <c r="P76" s="18">
         <v>4534</v>
       </c>
-      <c r="Q76" s="6">
+      <c r="Q76" s="18">
         <v>4843</v>
       </c>
-      <c r="R76" s="6">
+      <c r="R76" s="18">
         <v>4978</v>
       </c>
-      <c r="S76" s="6">
+      <c r="S76" s="18">
         <v>5154</v>
       </c>
-      <c r="T76" s="6">
+      <c r="T76" s="18">
         <v>5205</v>
       </c>
-      <c r="U76" s="6">
+      <c r="U76" s="18">
         <v>5483</v>
       </c>
-      <c r="V76" s="6">
+      <c r="V76" s="18">
         <v>5535</v>
       </c>
-      <c r="W76" s="6">
+      <c r="W76" s="18">
         <v>3010</v>
       </c>
-      <c r="X76" s="6">
+      <c r="X76" s="18">
         <v>3192</v>
       </c>
-      <c r="Y76" s="6">
+      <c r="Y76" s="18">
         <v>3353</v>
       </c>
-      <c r="Z76" s="6">
+      <c r="Z76" s="18">
         <v>3199</v>
       </c>
-      <c r="AA76" s="6">
+      <c r="AA76" s="18">
         <v>3243</v>
       </c>
-      <c r="AB76" s="6">
+      <c r="AB76" s="18">
         <v>3022</v>
       </c>
-      <c r="AC76" s="8">
+      <c r="AC76" s="22">
         <v>3083</v>
       </c>
-      <c r="AD76" s="8">
+      <c r="AD76" s="22">
         <v>3637</v>
       </c>
-      <c r="AE76" s="7">
+      <c r="AE76" s="20">
         <v>3781</v>
       </c>
-      <c r="AF76" s="27">
+      <c r="AF76" s="16">
         <v>3938</v>
       </c>
-      <c r="AG76" s="30">
+      <c r="AG76" s="9">
         <v>3796</v>
       </c>
-      <c r="AH76" s="27">
+      <c r="AH76" s="16">
         <v>2211</v>
       </c>
-      <c r="AI76" s="27">
+      <c r="AI76" s="16">
         <v>2319</v>
       </c>
-      <c r="AJ76" s="30">
+      <c r="AJ76" s="9">
         <v>2349</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A77" s="44" t="s">
+      <c r="AK76" s="9">
+        <v>2315</v>
+      </c>
+    </row>
+    <row r="77" spans="1:37">
+      <c r="A77" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="B77" s="6">
+      <c r="B77" s="18">
         <v>11189</v>
       </c>
-      <c r="C77" s="6">
+      <c r="C77" s="18">
         <v>11446</v>
       </c>
-      <c r="D77" s="6">
+      <c r="D77" s="18">
         <v>13065</v>
       </c>
-      <c r="E77" s="6">
+      <c r="E77" s="18">
         <v>14417</v>
       </c>
-      <c r="F77" s="6">
+      <c r="F77" s="18">
         <v>13852</v>
       </c>
-      <c r="G77" s="6">
+      <c r="G77" s="18">
         <v>13105</v>
       </c>
-      <c r="H77" s="6">
+      <c r="H77" s="18">
         <v>11523</v>
       </c>
-      <c r="I77" s="6">
+      <c r="I77" s="18">
         <v>11340</v>
       </c>
-      <c r="J77" s="6">
+      <c r="J77" s="18">
         <v>8506</v>
       </c>
-      <c r="K77" s="6">
+      <c r="K77" s="18">
         <v>7210</v>
       </c>
-      <c r="L77" s="6">
+      <c r="L77" s="18">
         <v>7481</v>
       </c>
-      <c r="M77" s="6">
+      <c r="M77" s="18">
         <v>7769</v>
       </c>
-      <c r="N77" s="6">
+      <c r="N77" s="18">
         <v>8193</v>
       </c>
-      <c r="O77" s="6">
+      <c r="O77" s="18">
         <v>9867</v>
       </c>
-      <c r="P77" s="6">
+      <c r="P77" s="18">
         <v>10543</v>
       </c>
-      <c r="Q77" s="6">
+      <c r="Q77" s="18">
         <v>10828</v>
       </c>
-      <c r="R77" s="6">
+      <c r="R77" s="18">
         <v>11231</v>
       </c>
-      <c r="S77" s="6">
+      <c r="S77" s="18">
         <v>11573</v>
       </c>
-      <c r="T77" s="6">
+      <c r="T77" s="18">
         <v>11796</v>
       </c>
-      <c r="U77" s="6">
+      <c r="U77" s="18">
         <v>11973</v>
       </c>
-      <c r="V77" s="6">
+      <c r="V77" s="18">
         <v>11976</v>
       </c>
-      <c r="W77" s="6">
+      <c r="W77" s="18">
         <v>7203</v>
       </c>
-      <c r="X77" s="6">
+      <c r="X77" s="18">
         <v>8763</v>
       </c>
-      <c r="Y77" s="6">
+      <c r="Y77" s="18">
         <v>10372</v>
       </c>
-      <c r="Z77" s="6">
+      <c r="Z77" s="18">
         <v>9810</v>
       </c>
-      <c r="AA77" s="6">
+      <c r="AA77" s="18">
         <v>9200</v>
       </c>
-      <c r="AB77" s="6">
+      <c r="AB77" s="18">
         <v>9389</v>
       </c>
-      <c r="AC77" s="8">
+      <c r="AC77" s="22">
         <v>7053</v>
       </c>
-      <c r="AD77" s="8">
+      <c r="AD77" s="22">
         <v>8748</v>
       </c>
-      <c r="AE77" s="7">
+      <c r="AE77" s="20">
         <v>9075</v>
       </c>
-      <c r="AF77" s="27">
+      <c r="AF77" s="16">
         <v>9634</v>
       </c>
-      <c r="AG77" s="30">
+      <c r="AG77" s="9">
         <v>9738</v>
       </c>
-      <c r="AH77" s="27">
+      <c r="AH77" s="16">
         <v>6707</v>
       </c>
-      <c r="AI77" s="27">
+      <c r="AI77" s="16">
         <v>6846</v>
       </c>
-      <c r="AJ77" s="30">
+      <c r="AJ77" s="9">
         <v>6932</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A78" s="44" t="s">
+      <c r="AK77" s="9">
+        <v>7027</v>
+      </c>
+    </row>
+    <row r="78" spans="1:37">
+      <c r="A78" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="B78" s="6">
+      <c r="B78" s="18">
         <v>14759</v>
       </c>
-      <c r="C78" s="6">
+      <c r="C78" s="18">
         <v>16046</v>
       </c>
-      <c r="D78" s="6">
+      <c r="D78" s="18">
         <v>18034</v>
       </c>
-      <c r="E78" s="6">
+      <c r="E78" s="18">
         <v>19299</v>
       </c>
-      <c r="F78" s="6">
+      <c r="F78" s="18">
         <v>18624</v>
       </c>
-      <c r="G78" s="6">
+      <c r="G78" s="18">
         <v>17424</v>
       </c>
-      <c r="H78" s="6">
+      <c r="H78" s="18">
         <v>16382</v>
       </c>
-      <c r="I78" s="6">
+      <c r="I78" s="18">
         <v>13921</v>
       </c>
-      <c r="J78" s="6">
+      <c r="J78" s="18">
         <v>12782</v>
       </c>
-      <c r="K78" s="6">
+      <c r="K78" s="18">
         <v>17440</v>
       </c>
-      <c r="L78" s="6">
+      <c r="L78" s="18">
         <v>15618</v>
       </c>
-      <c r="M78" s="6">
+      <c r="M78" s="18">
         <v>15884</v>
       </c>
-      <c r="N78" s="6">
+      <c r="N78" s="18">
         <v>15295</v>
       </c>
-      <c r="O78" s="6">
+      <c r="O78" s="18">
         <v>15385</v>
       </c>
-      <c r="P78" s="6">
+      <c r="P78" s="18">
         <v>15431</v>
       </c>
-      <c r="Q78" s="6">
+      <c r="Q78" s="18">
         <v>15768</v>
       </c>
-      <c r="R78" s="6">
+      <c r="R78" s="18">
         <v>15800</v>
       </c>
-      <c r="S78" s="6">
+      <c r="S78" s="18">
         <v>15800</v>
       </c>
-      <c r="T78" s="6">
+      <c r="T78" s="18">
         <v>16678</v>
       </c>
-      <c r="U78" s="6">
+      <c r="U78" s="18">
         <v>17310</v>
       </c>
-      <c r="V78" s="6">
+      <c r="V78" s="18">
         <v>17791</v>
       </c>
-      <c r="W78" s="6">
+      <c r="W78" s="18">
         <v>7828</v>
       </c>
-      <c r="X78" s="6">
+      <c r="X78" s="18">
         <v>8334</v>
       </c>
-      <c r="Y78" s="6">
+      <c r="Y78" s="18">
         <v>8337</v>
       </c>
-      <c r="Z78" s="6">
+      <c r="Z78" s="18">
         <v>8612</v>
       </c>
-      <c r="AA78" s="6">
+      <c r="AA78" s="18">
         <v>9229</v>
       </c>
-      <c r="AB78" s="6">
+      <c r="AB78" s="18">
         <v>9328</v>
       </c>
-      <c r="AC78" s="8">
+      <c r="AC78" s="22">
         <v>9471</v>
       </c>
-      <c r="AD78" s="8">
+      <c r="AD78" s="22">
         <v>9816</v>
       </c>
-      <c r="AE78" s="7">
+      <c r="AE78" s="20">
         <v>11258</v>
       </c>
-      <c r="AF78" s="27">
+      <c r="AF78" s="16">
         <v>11495</v>
       </c>
-      <c r="AG78" s="30">
+      <c r="AG78" s="9">
         <v>11839</v>
       </c>
-      <c r="AH78" s="27">
+      <c r="AH78" s="16">
         <v>6169</v>
       </c>
-      <c r="AI78" s="27">
+      <c r="AI78" s="16">
         <v>5710</v>
       </c>
-      <c r="AJ78" s="30">
+      <c r="AJ78" s="9">
         <v>5399</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A79" s="41"/>
+      <c r="AK78" s="9">
+        <v>5208</v>
+      </c>
+    </row>
+    <row r="79" spans="1:37">
+      <c r="A79" s="50"/>
       <c r="B79" s="36"/>
       <c r="C79" s="36"/>
       <c r="D79" s="36"/>
       <c r="E79" s="36"/>
       <c r="F79" s="36"/>
       <c r="G79" s="36"/>
       <c r="H79" s="36"/>
       <c r="I79" s="36"/>
       <c r="J79" s="36"/>
       <c r="K79" s="36"/>
       <c r="L79" s="36"/>
       <c r="M79" s="36"/>
       <c r="N79" s="36"/>
       <c r="O79" s="36"/>
       <c r="P79" s="36"/>
       <c r="Q79" s="36"/>
       <c r="R79" s="36"/>
       <c r="S79" s="36"/>
       <c r="T79" s="36"/>
       <c r="U79" s="36"/>
       <c r="V79" s="36"/>
       <c r="W79" s="36"/>
       <c r="X79" s="36"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A80" s="41"/>
+      <c r="Y79" s="37"/>
+      <c r="Z79" s="37"/>
+      <c r="AA79" s="37"/>
+      <c r="AB79" s="37"/>
+      <c r="AC79" s="37"/>
+      <c r="AD79" s="37"/>
+      <c r="AE79" s="37"/>
+      <c r="AF79" s="37"/>
+      <c r="AG79" s="37"/>
+      <c r="AH79" s="37"/>
+      <c r="AI79" s="37"/>
+      <c r="AJ79" s="37"/>
+      <c r="AK79" s="37"/>
+    </row>
+    <row r="80" spans="1:37">
+      <c r="A80" s="50"/>
       <c r="B80" s="36"/>
       <c r="C80" s="36"/>
       <c r="D80" s="36"/>
       <c r="E80" s="36"/>
       <c r="F80" s="36"/>
       <c r="G80" s="36"/>
       <c r="H80" s="36"/>
       <c r="I80" s="36"/>
       <c r="J80" s="36"/>
       <c r="K80" s="36"/>
       <c r="L80" s="36"/>
       <c r="M80" s="36"/>
       <c r="N80" s="36"/>
       <c r="O80" s="36"/>
       <c r="P80" s="36"/>
       <c r="Q80" s="36"/>
       <c r="R80" s="36"/>
       <c r="S80" s="36"/>
       <c r="T80" s="36"/>
       <c r="U80" s="36"/>
       <c r="V80" s="36"/>
       <c r="W80" s="36"/>
       <c r="X80" s="36"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A81" s="41"/>
+      <c r="Y80" s="37"/>
+      <c r="Z80" s="37"/>
+      <c r="AA80" s="37"/>
+      <c r="AB80" s="37"/>
+      <c r="AC80" s="37"/>
+      <c r="AD80" s="37"/>
+      <c r="AE80" s="37"/>
+      <c r="AF80" s="37"/>
+      <c r="AG80" s="37"/>
+      <c r="AH80" s="37"/>
+      <c r="AI80" s="37"/>
+      <c r="AJ80" s="37"/>
+      <c r="AK80" s="37"/>
+    </row>
+    <row r="81" spans="1:37">
+      <c r="A81" s="50"/>
       <c r="B81" s="36"/>
       <c r="C81" s="36"/>
       <c r="D81" s="36"/>
       <c r="E81" s="36"/>
       <c r="F81" s="36"/>
       <c r="G81" s="36"/>
       <c r="H81" s="36"/>
       <c r="I81" s="36"/>
       <c r="J81" s="36"/>
       <c r="K81" s="36"/>
       <c r="L81" s="36"/>
       <c r="M81" s="36"/>
       <c r="N81" s="36"/>
       <c r="O81" s="36"/>
       <c r="P81" s="36"/>
       <c r="Q81" s="36"/>
       <c r="R81" s="36"/>
       <c r="S81" s="36"/>
       <c r="T81" s="36"/>
       <c r="U81" s="36"/>
       <c r="V81" s="36"/>
       <c r="W81" s="36"/>
       <c r="X81" s="36"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A82" s="41"/>
+      <c r="Y81" s="37"/>
+      <c r="Z81" s="37"/>
+      <c r="AA81" s="37"/>
+      <c r="AB81" s="37"/>
+      <c r="AC81" s="37"/>
+      <c r="AD81" s="37"/>
+      <c r="AE81" s="37"/>
+      <c r="AF81" s="37"/>
+      <c r="AG81" s="37"/>
+      <c r="AH81" s="37"/>
+      <c r="AI81" s="37"/>
+      <c r="AJ81" s="37"/>
+      <c r="AK81" s="37"/>
+    </row>
+    <row r="82" spans="1:37">
+      <c r="A82" s="50"/>
       <c r="B82" s="36"/>
       <c r="C82" s="36"/>
       <c r="D82" s="36"/>
       <c r="E82" s="36"/>
       <c r="F82" s="36"/>
       <c r="G82" s="36"/>
       <c r="H82" s="36"/>
       <c r="I82" s="36"/>
       <c r="J82" s="36"/>
       <c r="K82" s="36"/>
       <c r="L82" s="36"/>
       <c r="M82" s="36"/>
       <c r="N82" s="36"/>
       <c r="O82" s="36"/>
       <c r="P82" s="36"/>
       <c r="Q82" s="36"/>
       <c r="R82" s="36"/>
       <c r="S82" s="36"/>
       <c r="T82" s="36"/>
       <c r="U82" s="36"/>
       <c r="V82" s="36"/>
       <c r="W82" s="36"/>
       <c r="X82" s="36"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A83" s="41"/>
+      <c r="Y82" s="37"/>
+      <c r="Z82" s="37"/>
+      <c r="AA82" s="37"/>
+      <c r="AB82" s="37"/>
+      <c r="AC82" s="37"/>
+      <c r="AD82" s="37"/>
+      <c r="AE82" s="37"/>
+      <c r="AF82" s="37"/>
+      <c r="AG82" s="37"/>
+      <c r="AH82" s="37"/>
+      <c r="AI82" s="37"/>
+      <c r="AJ82" s="37"/>
+      <c r="AK82" s="37"/>
+    </row>
+    <row r="83" spans="1:37">
+      <c r="A83" s="50"/>
       <c r="B83" s="36"/>
       <c r="C83" s="36"/>
       <c r="D83" s="36"/>
       <c r="E83" s="36"/>
       <c r="F83" s="36"/>
       <c r="G83" s="36"/>
       <c r="H83" s="36"/>
       <c r="I83" s="36"/>
       <c r="J83" s="36"/>
       <c r="K83" s="36"/>
       <c r="L83" s="36"/>
       <c r="M83" s="36"/>
       <c r="N83" s="36"/>
       <c r="O83" s="36"/>
       <c r="P83" s="36"/>
       <c r="Q83" s="36"/>
       <c r="R83" s="36"/>
       <c r="S83" s="36"/>
       <c r="T83" s="36"/>
       <c r="U83" s="36"/>
       <c r="V83" s="36"/>
       <c r="W83" s="36"/>
       <c r="X83" s="36"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A84" s="41"/>
+      <c r="Y83" s="37"/>
+      <c r="Z83" s="37"/>
+      <c r="AA83" s="37"/>
+      <c r="AB83" s="37"/>
+      <c r="AC83" s="37"/>
+      <c r="AD83" s="37"/>
+      <c r="AE83" s="37"/>
+      <c r="AF83" s="37"/>
+      <c r="AG83" s="37"/>
+      <c r="AH83" s="37"/>
+      <c r="AI83" s="37"/>
+      <c r="AJ83" s="37"/>
+      <c r="AK83" s="37"/>
+    </row>
+    <row r="84" spans="1:37">
+      <c r="A84" s="50"/>
       <c r="B84" s="36"/>
       <c r="C84" s="36"/>
       <c r="D84" s="36"/>
       <c r="E84" s="36"/>
       <c r="F84" s="36"/>
       <c r="G84" s="36"/>
       <c r="H84" s="36"/>
       <c r="I84" s="36"/>
       <c r="J84" s="36"/>
       <c r="K84" s="36"/>
       <c r="L84" s="36"/>
       <c r="M84" s="36"/>
       <c r="N84" s="36"/>
       <c r="O84" s="36"/>
       <c r="P84" s="36"/>
       <c r="Q84" s="36"/>
       <c r="R84" s="36"/>
       <c r="S84" s="36"/>
       <c r="T84" s="36"/>
       <c r="U84" s="36"/>
       <c r="V84" s="36"/>
       <c r="W84" s="36"/>
       <c r="X84" s="36"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A85" s="41"/>
+      <c r="Y84" s="37"/>
+      <c r="Z84" s="37"/>
+      <c r="AA84" s="37"/>
+      <c r="AB84" s="37"/>
+      <c r="AC84" s="37"/>
+      <c r="AD84" s="37"/>
+      <c r="AE84" s="37"/>
+      <c r="AF84" s="37"/>
+      <c r="AG84" s="37"/>
+      <c r="AH84" s="37"/>
+      <c r="AI84" s="37"/>
+      <c r="AJ84" s="37"/>
+      <c r="AK84" s="37"/>
+    </row>
+    <row r="85" spans="1:37">
+      <c r="A85" s="50"/>
       <c r="B85" s="36"/>
       <c r="C85" s="36"/>
       <c r="D85" s="36"/>
       <c r="E85" s="36"/>
       <c r="F85" s="36"/>
       <c r="G85" s="36"/>
       <c r="H85" s="36"/>
       <c r="I85" s="36"/>
       <c r="J85" s="36"/>
       <c r="K85" s="36"/>
       <c r="L85" s="36"/>
       <c r="M85" s="36"/>
       <c r="N85" s="36"/>
       <c r="O85" s="36"/>
       <c r="P85" s="36"/>
       <c r="Q85" s="36"/>
       <c r="R85" s="36"/>
       <c r="S85" s="36"/>
       <c r="T85" s="36"/>
       <c r="U85" s="36"/>
       <c r="V85" s="36"/>
       <c r="W85" s="36"/>
       <c r="X85" s="36"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A86" s="41"/>
+      <c r="Y85" s="37"/>
+      <c r="Z85" s="37"/>
+      <c r="AA85" s="37"/>
+      <c r="AB85" s="37"/>
+      <c r="AC85" s="37"/>
+      <c r="AD85" s="37"/>
+      <c r="AE85" s="37"/>
+      <c r="AF85" s="37"/>
+      <c r="AG85" s="37"/>
+      <c r="AH85" s="37"/>
+      <c r="AI85" s="37"/>
+      <c r="AJ85" s="37"/>
+      <c r="AK85" s="37"/>
+    </row>
+    <row r="86" spans="1:37">
+      <c r="A86" s="50"/>
       <c r="B86" s="36"/>
       <c r="C86" s="36"/>
       <c r="D86" s="36"/>
       <c r="E86" s="36"/>
       <c r="F86" s="36"/>
       <c r="G86" s="36"/>
       <c r="H86" s="36"/>
       <c r="I86" s="36"/>
       <c r="J86" s="36"/>
       <c r="K86" s="36"/>
       <c r="L86" s="36"/>
       <c r="M86" s="36"/>
       <c r="N86" s="36"/>
       <c r="O86" s="36"/>
       <c r="P86" s="36"/>
       <c r="Q86" s="36"/>
       <c r="R86" s="36"/>
       <c r="S86" s="36"/>
       <c r="T86" s="36"/>
       <c r="U86" s="36"/>
       <c r="V86" s="36"/>
       <c r="W86" s="36"/>
       <c r="X86" s="36"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A87" s="41"/>
+      <c r="Y86" s="37"/>
+      <c r="Z86" s="37"/>
+      <c r="AA86" s="37"/>
+      <c r="AB86" s="37"/>
+      <c r="AC86" s="37"/>
+      <c r="AD86" s="37"/>
+      <c r="AE86" s="37"/>
+      <c r="AF86" s="37"/>
+      <c r="AG86" s="37"/>
+      <c r="AH86" s="37"/>
+      <c r="AI86" s="37"/>
+      <c r="AJ86" s="37"/>
+      <c r="AK86" s="37"/>
+    </row>
+    <row r="87" spans="1:37">
+      <c r="A87" s="50"/>
       <c r="B87" s="36"/>
       <c r="C87" s="36"/>
       <c r="D87" s="36"/>
       <c r="E87" s="36"/>
       <c r="F87" s="36"/>
       <c r="G87" s="36"/>
       <c r="H87" s="36"/>
       <c r="I87" s="36"/>
       <c r="J87" s="36"/>
       <c r="K87" s="36"/>
       <c r="L87" s="36"/>
       <c r="M87" s="36"/>
       <c r="N87" s="36"/>
       <c r="O87" s="36"/>
       <c r="P87" s="36"/>
       <c r="Q87" s="36"/>
       <c r="R87" s="36"/>
       <c r="S87" s="36"/>
       <c r="T87" s="36"/>
       <c r="U87" s="36"/>
       <c r="V87" s="36"/>
       <c r="W87" s="36"/>
       <c r="X87" s="36"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A88" s="41"/>
+      <c r="Y87" s="37"/>
+      <c r="Z87" s="37"/>
+      <c r="AA87" s="37"/>
+      <c r="AB87" s="37"/>
+      <c r="AC87" s="37"/>
+      <c r="AD87" s="37"/>
+      <c r="AE87" s="37"/>
+      <c r="AF87" s="37"/>
+      <c r="AG87" s="37"/>
+      <c r="AH87" s="37"/>
+      <c r="AI87" s="37"/>
+      <c r="AJ87" s="37"/>
+      <c r="AK87" s="37"/>
+    </row>
+    <row r="88" spans="1:37">
+      <c r="A88" s="50"/>
       <c r="B88" s="36"/>
       <c r="C88" s="36"/>
       <c r="D88" s="36"/>
       <c r="E88" s="36"/>
       <c r="F88" s="36"/>
       <c r="G88" s="36"/>
       <c r="H88" s="36"/>
       <c r="I88" s="36"/>
       <c r="J88" s="36"/>
       <c r="K88" s="36"/>
       <c r="L88" s="36"/>
       <c r="M88" s="36"/>
       <c r="N88" s="36"/>
       <c r="O88" s="36"/>
       <c r="P88" s="36"/>
       <c r="Q88" s="36"/>
       <c r="R88" s="36"/>
       <c r="S88" s="36"/>
       <c r="T88" s="36"/>
       <c r="U88" s="36"/>
       <c r="V88" s="36"/>
       <c r="W88" s="36"/>
       <c r="X88" s="36"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A89" s="41"/>
+      <c r="Y88" s="37"/>
+      <c r="Z88" s="37"/>
+      <c r="AA88" s="37"/>
+      <c r="AB88" s="37"/>
+      <c r="AC88" s="37"/>
+      <c r="AD88" s="37"/>
+      <c r="AE88" s="37"/>
+      <c r="AF88" s="37"/>
+      <c r="AG88" s="37"/>
+      <c r="AH88" s="37"/>
+      <c r="AI88" s="37"/>
+      <c r="AJ88" s="37"/>
+      <c r="AK88" s="37"/>
+    </row>
+    <row r="89" spans="1:37">
+      <c r="A89" s="50"/>
       <c r="B89" s="36"/>
       <c r="C89" s="36"/>
       <c r="D89" s="36"/>
       <c r="E89" s="36"/>
       <c r="F89" s="36"/>
       <c r="G89" s="36"/>
       <c r="H89" s="36"/>
       <c r="I89" s="36"/>
       <c r="J89" s="36"/>
       <c r="K89" s="36"/>
       <c r="L89" s="36"/>
       <c r="M89" s="36"/>
       <c r="N89" s="36"/>
       <c r="O89" s="36"/>
       <c r="P89" s="36"/>
       <c r="Q89" s="36"/>
       <c r="R89" s="36"/>
       <c r="S89" s="36"/>
       <c r="T89" s="36"/>
       <c r="U89" s="36"/>
       <c r="V89" s="36"/>
       <c r="W89" s="36"/>
       <c r="X89" s="36"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A90" s="41"/>
+      <c r="Y89" s="37"/>
+      <c r="Z89" s="37"/>
+      <c r="AA89" s="37"/>
+      <c r="AB89" s="37"/>
+      <c r="AC89" s="37"/>
+      <c r="AD89" s="37"/>
+      <c r="AE89" s="37"/>
+      <c r="AF89" s="37"/>
+      <c r="AG89" s="37"/>
+      <c r="AH89" s="37"/>
+      <c r="AI89" s="37"/>
+      <c r="AJ89" s="37"/>
+      <c r="AK89" s="37"/>
+    </row>
+    <row r="90" spans="1:37">
+      <c r="A90" s="50"/>
       <c r="B90" s="36"/>
       <c r="C90" s="36"/>
       <c r="D90" s="36"/>
       <c r="E90" s="36"/>
       <c r="F90" s="36"/>
       <c r="G90" s="36"/>
       <c r="H90" s="36"/>
       <c r="I90" s="36"/>
       <c r="J90" s="36"/>
       <c r="K90" s="36"/>
       <c r="L90" s="36"/>
       <c r="M90" s="36"/>
       <c r="N90" s="36"/>
       <c r="O90" s="36"/>
       <c r="P90" s="36"/>
       <c r="Q90" s="36"/>
       <c r="R90" s="36"/>
       <c r="S90" s="36"/>
       <c r="T90" s="36"/>
       <c r="U90" s="36"/>
       <c r="V90" s="36"/>
       <c r="W90" s="36"/>
       <c r="X90" s="36"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A91" s="41"/>
+      <c r="Y90" s="37"/>
+      <c r="Z90" s="37"/>
+      <c r="AA90" s="37"/>
+      <c r="AB90" s="37"/>
+      <c r="AC90" s="37"/>
+      <c r="AD90" s="37"/>
+      <c r="AE90" s="37"/>
+      <c r="AF90" s="37"/>
+      <c r="AG90" s="37"/>
+      <c r="AH90" s="37"/>
+      <c r="AI90" s="37"/>
+      <c r="AJ90" s="37"/>
+      <c r="AK90" s="37"/>
+    </row>
+    <row r="91" spans="1:37">
+      <c r="A91" s="50"/>
       <c r="B91" s="36"/>
       <c r="C91" s="36"/>
       <c r="D91" s="36"/>
       <c r="E91" s="36"/>
       <c r="F91" s="36"/>
       <c r="G91" s="36"/>
       <c r="H91" s="36"/>
       <c r="I91" s="36"/>
       <c r="J91" s="36"/>
       <c r="K91" s="36"/>
       <c r="L91" s="36"/>
       <c r="M91" s="36"/>
       <c r="N91" s="36"/>
       <c r="O91" s="36"/>
       <c r="P91" s="36"/>
       <c r="Q91" s="36"/>
       <c r="R91" s="36"/>
       <c r="S91" s="36"/>
       <c r="T91" s="36"/>
       <c r="U91" s="36"/>
       <c r="V91" s="36"/>
       <c r="W91" s="36"/>
       <c r="X91" s="36"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A92" s="41"/>
+      <c r="Y91" s="37"/>
+      <c r="Z91" s="37"/>
+      <c r="AA91" s="37"/>
+      <c r="AB91" s="37"/>
+      <c r="AC91" s="37"/>
+      <c r="AD91" s="37"/>
+      <c r="AE91" s="37"/>
+      <c r="AF91" s="37"/>
+      <c r="AG91" s="37"/>
+      <c r="AH91" s="37"/>
+      <c r="AI91" s="37"/>
+      <c r="AJ91" s="37"/>
+      <c r="AK91" s="37"/>
+    </row>
+    <row r="92" spans="1:37">
+      <c r="A92" s="50"/>
       <c r="B92" s="36"/>
       <c r="C92" s="36"/>
       <c r="D92" s="36"/>
       <c r="E92" s="36"/>
       <c r="F92" s="36"/>
       <c r="G92" s="36"/>
       <c r="H92" s="36"/>
       <c r="I92" s="36"/>
       <c r="J92" s="36"/>
       <c r="K92" s="36"/>
       <c r="L92" s="36"/>
       <c r="M92" s="36"/>
       <c r="N92" s="36"/>
       <c r="O92" s="36"/>
       <c r="P92" s="36"/>
       <c r="Q92" s="36"/>
       <c r="R92" s="36"/>
       <c r="S92" s="36"/>
       <c r="T92" s="36"/>
       <c r="U92" s="36"/>
       <c r="V92" s="36"/>
       <c r="W92" s="36"/>
       <c r="X92" s="36"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A93" s="41"/>
+      <c r="Y92" s="37"/>
+      <c r="Z92" s="37"/>
+      <c r="AA92" s="37"/>
+      <c r="AB92" s="37"/>
+      <c r="AC92" s="37"/>
+      <c r="AD92" s="37"/>
+      <c r="AE92" s="37"/>
+      <c r="AF92" s="37"/>
+      <c r="AG92" s="37"/>
+      <c r="AH92" s="37"/>
+      <c r="AI92" s="37"/>
+      <c r="AJ92" s="37"/>
+      <c r="AK92" s="37"/>
+    </row>
+    <row r="93" spans="1:37">
+      <c r="A93" s="50"/>
       <c r="B93" s="36"/>
       <c r="C93" s="36"/>
       <c r="D93" s="36"/>
       <c r="E93" s="36"/>
       <c r="F93" s="36"/>
       <c r="G93" s="36"/>
       <c r="H93" s="36"/>
       <c r="I93" s="36"/>
       <c r="J93" s="36"/>
       <c r="K93" s="36"/>
       <c r="L93" s="36"/>
       <c r="M93" s="36"/>
       <c r="N93" s="36"/>
       <c r="O93" s="36"/>
       <c r="P93" s="36"/>
       <c r="Q93" s="36"/>
       <c r="R93" s="36"/>
       <c r="S93" s="36"/>
       <c r="T93" s="36"/>
       <c r="U93" s="36"/>
       <c r="V93" s="36"/>
       <c r="W93" s="36"/>
       <c r="X93" s="36"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A94" s="41"/>
+      <c r="Y93" s="37"/>
+      <c r="Z93" s="37"/>
+      <c r="AA93" s="37"/>
+      <c r="AB93" s="37"/>
+      <c r="AC93" s="37"/>
+      <c r="AD93" s="37"/>
+      <c r="AE93" s="37"/>
+      <c r="AF93" s="37"/>
+      <c r="AG93" s="37"/>
+      <c r="AH93" s="37"/>
+      <c r="AI93" s="37"/>
+      <c r="AJ93" s="37"/>
+      <c r="AK93" s="37"/>
+    </row>
+    <row r="94" spans="1:37">
+      <c r="A94" s="50"/>
       <c r="B94" s="36"/>
       <c r="C94" s="36"/>
       <c r="D94" s="36"/>
       <c r="E94" s="36"/>
       <c r="F94" s="36"/>
       <c r="G94" s="36"/>
       <c r="H94" s="36"/>
       <c r="I94" s="36"/>
       <c r="J94" s="36"/>
       <c r="K94" s="36"/>
       <c r="L94" s="36"/>
       <c r="M94" s="36"/>
       <c r="N94" s="36"/>
       <c r="O94" s="36"/>
       <c r="P94" s="36"/>
       <c r="Q94" s="36"/>
       <c r="R94" s="36"/>
       <c r="S94" s="36"/>
       <c r="T94" s="36"/>
       <c r="U94" s="36"/>
       <c r="V94" s="36"/>
       <c r="W94" s="36"/>
       <c r="X94" s="36"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A95" s="41"/>
+      <c r="Y94" s="37"/>
+      <c r="Z94" s="37"/>
+      <c r="AA94" s="37"/>
+      <c r="AB94" s="37"/>
+      <c r="AC94" s="37"/>
+      <c r="AD94" s="37"/>
+      <c r="AE94" s="37"/>
+      <c r="AF94" s="37"/>
+      <c r="AG94" s="37"/>
+      <c r="AH94" s="37"/>
+      <c r="AI94" s="37"/>
+      <c r="AJ94" s="37"/>
+      <c r="AK94" s="37"/>
+    </row>
+    <row r="95" spans="1:37">
+      <c r="A95" s="50"/>
       <c r="B95" s="36"/>
       <c r="C95" s="36"/>
       <c r="D95" s="36"/>
       <c r="E95" s="36"/>
       <c r="F95" s="36"/>
       <c r="G95" s="36"/>
       <c r="H95" s="36"/>
       <c r="I95" s="36"/>
       <c r="J95" s="36"/>
       <c r="K95" s="36"/>
       <c r="L95" s="36"/>
       <c r="M95" s="36"/>
       <c r="N95" s="36"/>
       <c r="O95" s="36"/>
       <c r="P95" s="36"/>
       <c r="Q95" s="36"/>
       <c r="R95" s="36"/>
       <c r="S95" s="36"/>
       <c r="T95" s="36"/>
       <c r="U95" s="36"/>
       <c r="V95" s="36"/>
       <c r="W95" s="36"/>
       <c r="X95" s="36"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A96" s="41"/>
+      <c r="Y95" s="37"/>
+      <c r="Z95" s="37"/>
+      <c r="AA95" s="37"/>
+      <c r="AB95" s="37"/>
+      <c r="AC95" s="37"/>
+      <c r="AD95" s="37"/>
+      <c r="AE95" s="37"/>
+      <c r="AF95" s="37"/>
+      <c r="AG95" s="37"/>
+      <c r="AH95" s="37"/>
+      <c r="AI95" s="37"/>
+      <c r="AJ95" s="37"/>
+      <c r="AK95" s="37"/>
+    </row>
+    <row r="96" spans="1:37">
+      <c r="A96" s="50"/>
       <c r="B96" s="36"/>
       <c r="C96" s="36"/>
       <c r="D96" s="36"/>
       <c r="E96" s="36"/>
       <c r="F96" s="36"/>
       <c r="G96" s="36"/>
       <c r="H96" s="36"/>
       <c r="I96" s="36"/>
       <c r="J96" s="36"/>
       <c r="K96" s="36"/>
       <c r="L96" s="36"/>
       <c r="M96" s="36"/>
       <c r="N96" s="36"/>
       <c r="O96" s="36"/>
       <c r="P96" s="36"/>
       <c r="Q96" s="36"/>
       <c r="R96" s="36"/>
       <c r="S96" s="36"/>
       <c r="T96" s="36"/>
       <c r="U96" s="36"/>
       <c r="V96" s="36"/>
       <c r="W96" s="36"/>
       <c r="X96" s="36"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A97" s="41"/>
+      <c r="Y96" s="37"/>
+      <c r="Z96" s="37"/>
+      <c r="AA96" s="37"/>
+      <c r="AB96" s="37"/>
+      <c r="AC96" s="37"/>
+      <c r="AD96" s="37"/>
+      <c r="AE96" s="37"/>
+      <c r="AF96" s="37"/>
+      <c r="AG96" s="37"/>
+      <c r="AH96" s="37"/>
+      <c r="AI96" s="37"/>
+      <c r="AJ96" s="37"/>
+      <c r="AK96" s="37"/>
+    </row>
+    <row r="97" spans="1:37">
+      <c r="A97" s="50"/>
       <c r="B97" s="36"/>
       <c r="C97" s="36"/>
       <c r="D97" s="36"/>
       <c r="E97" s="36"/>
       <c r="F97" s="36"/>
       <c r="G97" s="36"/>
       <c r="H97" s="36"/>
       <c r="I97" s="36"/>
       <c r="J97" s="36"/>
       <c r="K97" s="36"/>
       <c r="L97" s="36"/>
       <c r="M97" s="36"/>
       <c r="N97" s="36"/>
       <c r="O97" s="36"/>
       <c r="P97" s="36"/>
       <c r="Q97" s="36"/>
       <c r="R97" s="36"/>
       <c r="S97" s="36"/>
       <c r="T97" s="36"/>
       <c r="U97" s="36"/>
       <c r="V97" s="36"/>
       <c r="W97" s="36"/>
       <c r="X97" s="36"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A98" s="41"/>
+      <c r="Y97" s="37"/>
+      <c r="Z97" s="37"/>
+      <c r="AA97" s="37"/>
+      <c r="AB97" s="37"/>
+      <c r="AC97" s="37"/>
+      <c r="AD97" s="37"/>
+      <c r="AE97" s="37"/>
+      <c r="AF97" s="37"/>
+      <c r="AG97" s="37"/>
+      <c r="AH97" s="37"/>
+      <c r="AI97" s="37"/>
+      <c r="AJ97" s="37"/>
+      <c r="AK97" s="37"/>
+    </row>
+    <row r="98" spans="1:37">
+      <c r="A98" s="50"/>
       <c r="B98" s="36"/>
       <c r="C98" s="36"/>
       <c r="D98" s="36"/>
       <c r="E98" s="36"/>
       <c r="F98" s="36"/>
       <c r="G98" s="36"/>
       <c r="H98" s="36"/>
       <c r="I98" s="36"/>
       <c r="J98" s="36"/>
       <c r="K98" s="36"/>
       <c r="L98" s="36"/>
       <c r="M98" s="36"/>
       <c r="N98" s="36"/>
       <c r="O98" s="36"/>
       <c r="P98" s="36"/>
       <c r="Q98" s="36"/>
       <c r="R98" s="36"/>
       <c r="S98" s="36"/>
       <c r="T98" s="36"/>
       <c r="U98" s="36"/>
       <c r="V98" s="36"/>
       <c r="W98" s="36"/>
       <c r="X98" s="36"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A99" s="41"/>
+      <c r="Y98" s="37"/>
+      <c r="Z98" s="37"/>
+      <c r="AA98" s="37"/>
+      <c r="AB98" s="37"/>
+      <c r="AC98" s="37"/>
+      <c r="AD98" s="37"/>
+      <c r="AE98" s="37"/>
+      <c r="AF98" s="37"/>
+      <c r="AG98" s="37"/>
+      <c r="AH98" s="37"/>
+      <c r="AI98" s="37"/>
+      <c r="AJ98" s="37"/>
+      <c r="AK98" s="37"/>
+    </row>
+    <row r="99" spans="1:37">
+      <c r="A99" s="50"/>
       <c r="B99" s="36"/>
       <c r="C99" s="36"/>
       <c r="D99" s="36"/>
       <c r="E99" s="36"/>
       <c r="F99" s="36"/>
       <c r="G99" s="36"/>
       <c r="H99" s="36"/>
       <c r="I99" s="36"/>
       <c r="J99" s="36"/>
       <c r="K99" s="36"/>
       <c r="L99" s="36"/>
       <c r="M99" s="36"/>
       <c r="N99" s="36"/>
       <c r="O99" s="36"/>
       <c r="P99" s="36"/>
       <c r="Q99" s="36"/>
       <c r="R99" s="36"/>
       <c r="S99" s="36"/>
       <c r="T99" s="36"/>
       <c r="U99" s="36"/>
       <c r="V99" s="36"/>
       <c r="W99" s="36"/>
       <c r="X99" s="36"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A100" s="41"/>
+      <c r="Y99" s="37"/>
+      <c r="Z99" s="37"/>
+      <c r="AA99" s="37"/>
+      <c r="AB99" s="37"/>
+      <c r="AC99" s="37"/>
+      <c r="AD99" s="37"/>
+      <c r="AE99" s="37"/>
+      <c r="AF99" s="37"/>
+      <c r="AG99" s="37"/>
+      <c r="AH99" s="37"/>
+      <c r="AI99" s="37"/>
+      <c r="AJ99" s="37"/>
+      <c r="AK99" s="37"/>
+    </row>
+    <row r="100" spans="1:37">
+      <c r="A100" s="50"/>
       <c r="B100" s="36"/>
       <c r="C100" s="36"/>
       <c r="D100" s="36"/>
       <c r="E100" s="36"/>
       <c r="F100" s="36"/>
       <c r="G100" s="36"/>
       <c r="H100" s="36"/>
       <c r="I100" s="36"/>
       <c r="J100" s="36"/>
       <c r="K100" s="36"/>
       <c r="L100" s="36"/>
       <c r="M100" s="36"/>
       <c r="N100" s="36"/>
       <c r="O100" s="36"/>
       <c r="P100" s="36"/>
       <c r="Q100" s="36"/>
       <c r="R100" s="36"/>
       <c r="S100" s="36"/>
       <c r="T100" s="36"/>
       <c r="U100" s="36"/>
       <c r="V100" s="36"/>
       <c r="W100" s="36"/>
       <c r="X100" s="36"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A101" s="41"/>
+      <c r="Y100" s="37"/>
+      <c r="Z100" s="37"/>
+      <c r="AA100" s="37"/>
+      <c r="AB100" s="37"/>
+      <c r="AC100" s="37"/>
+      <c r="AD100" s="37"/>
+      <c r="AE100" s="37"/>
+      <c r="AF100" s="37"/>
+      <c r="AG100" s="37"/>
+      <c r="AH100" s="37"/>
+      <c r="AI100" s="37"/>
+      <c r="AJ100" s="37"/>
+      <c r="AK100" s="37"/>
+    </row>
+    <row r="101" spans="1:37">
+      <c r="A101" s="50"/>
       <c r="B101" s="36"/>
       <c r="C101" s="36"/>
       <c r="D101" s="36"/>
       <c r="E101" s="36"/>
       <c r="F101" s="36"/>
       <c r="G101" s="36"/>
       <c r="H101" s="36"/>
       <c r="I101" s="36"/>
       <c r="J101" s="36"/>
       <c r="K101" s="36"/>
       <c r="L101" s="36"/>
       <c r="M101" s="36"/>
       <c r="N101" s="36"/>
       <c r="O101" s="36"/>
       <c r="P101" s="36"/>
       <c r="Q101" s="36"/>
       <c r="R101" s="36"/>
       <c r="S101" s="36"/>
       <c r="T101" s="36"/>
       <c r="U101" s="36"/>
       <c r="V101" s="36"/>
       <c r="W101" s="36"/>
       <c r="X101" s="36"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A102" s="41"/>
+      <c r="Y101" s="37"/>
+      <c r="Z101" s="37"/>
+      <c r="AA101" s="37"/>
+      <c r="AB101" s="37"/>
+      <c r="AC101" s="37"/>
+      <c r="AD101" s="37"/>
+      <c r="AE101" s="37"/>
+      <c r="AF101" s="37"/>
+      <c r="AG101" s="37"/>
+      <c r="AH101" s="37"/>
+      <c r="AI101" s="37"/>
+      <c r="AJ101" s="37"/>
+      <c r="AK101" s="37"/>
+    </row>
+    <row r="102" spans="1:37">
+      <c r="A102" s="50"/>
       <c r="B102" s="36"/>
       <c r="C102" s="36"/>
       <c r="D102" s="36"/>
       <c r="E102" s="36"/>
       <c r="F102" s="36"/>
       <c r="G102" s="36"/>
       <c r="H102" s="36"/>
       <c r="I102" s="36"/>
       <c r="J102" s="36"/>
       <c r="K102" s="36"/>
       <c r="L102" s="36"/>
       <c r="M102" s="36"/>
       <c r="N102" s="36"/>
       <c r="O102" s="36"/>
       <c r="P102" s="36"/>
       <c r="Q102" s="36"/>
       <c r="R102" s="36"/>
       <c r="S102" s="36"/>
       <c r="T102" s="36"/>
       <c r="U102" s="36"/>
       <c r="V102" s="36"/>
       <c r="W102" s="36"/>
       <c r="X102" s="36"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A103" s="41"/>
+      <c r="Y102" s="37"/>
+      <c r="Z102" s="37"/>
+      <c r="AA102" s="37"/>
+      <c r="AB102" s="37"/>
+      <c r="AC102" s="37"/>
+      <c r="AD102" s="37"/>
+      <c r="AE102" s="37"/>
+      <c r="AF102" s="37"/>
+      <c r="AG102" s="37"/>
+      <c r="AH102" s="37"/>
+      <c r="AI102" s="37"/>
+      <c r="AJ102" s="37"/>
+      <c r="AK102" s="37"/>
+    </row>
+    <row r="103" spans="1:37">
+      <c r="A103" s="50"/>
       <c r="B103" s="36"/>
       <c r="C103" s="36"/>
       <c r="D103" s="36"/>
       <c r="E103" s="36"/>
       <c r="F103" s="36"/>
       <c r="G103" s="36"/>
       <c r="H103" s="36"/>
       <c r="I103" s="36"/>
       <c r="J103" s="36"/>
       <c r="K103" s="36"/>
       <c r="L103" s="36"/>
       <c r="M103" s="36"/>
       <c r="N103" s="36"/>
       <c r="O103" s="36"/>
       <c r="P103" s="36"/>
       <c r="Q103" s="36"/>
       <c r="R103" s="36"/>
       <c r="S103" s="36"/>
       <c r="T103" s="36"/>
       <c r="U103" s="36"/>
       <c r="V103" s="36"/>
       <c r="W103" s="36"/>
       <c r="X103" s="36"/>
-    </row>
-[...180 lines deleted...]
-      <c r="X110" s="36"/>
+      <c r="Y103" s="37"/>
+      <c r="Z103" s="37"/>
+      <c r="AA103" s="37"/>
+      <c r="AB103" s="37"/>
+      <c r="AC103" s="37"/>
+      <c r="AD103" s="37"/>
+      <c r="AE103" s="37"/>
+      <c r="AF103" s="37"/>
+      <c r="AG103" s="37"/>
+      <c r="AH103" s="37"/>
+      <c r="AI103" s="37"/>
+      <c r="AJ103" s="37"/>
+      <c r="AK103" s="37"/>
+    </row>
+    <row r="104" spans="1:37">
+      <c r="A104" s="8"/>
+      <c r="B104" s="6"/>
+      <c r="C104" s="6"/>
+      <c r="D104" s="6"/>
+      <c r="E104" s="6"/>
+      <c r="F104" s="6"/>
+      <c r="G104" s="6"/>
+      <c r="H104" s="6"/>
+      <c r="I104" s="6"/>
+      <c r="J104" s="6"/>
+      <c r="K104" s="6"/>
+      <c r="L104" s="6"/>
+      <c r="M104" s="6"/>
+      <c r="N104" s="6"/>
+      <c r="O104" s="6"/>
+      <c r="P104" s="6"/>
+      <c r="Q104" s="6"/>
+      <c r="R104" s="6"/>
+      <c r="S104" s="6"/>
+      <c r="T104" s="6"/>
+      <c r="U104" s="6"/>
+      <c r="V104" s="6"/>
+      <c r="W104" s="6"/>
+      <c r="X104" s="6"/>
+    </row>
+    <row r="105" spans="1:37">
+      <c r="A105" s="8"/>
+      <c r="B105" s="6"/>
+      <c r="C105" s="6"/>
+      <c r="D105" s="6"/>
+      <c r="E105" s="6"/>
+      <c r="F105" s="6"/>
+      <c r="G105" s="6"/>
+      <c r="H105" s="6"/>
+      <c r="I105" s="6"/>
+      <c r="J105" s="6"/>
+      <c r="K105" s="6"/>
+      <c r="L105" s="6"/>
+      <c r="M105" s="6"/>
+      <c r="N105" s="6"/>
+      <c r="O105" s="6"/>
+      <c r="P105" s="6"/>
+      <c r="Q105" s="6"/>
+      <c r="R105" s="6"/>
+      <c r="S105" s="6"/>
+      <c r="T105" s="6"/>
+      <c r="U105" s="6"/>
+      <c r="V105" s="6"/>
+      <c r="W105" s="6"/>
+      <c r="X105" s="6"/>
+    </row>
+    <row r="106" spans="1:37">
+      <c r="A106" s="8"/>
+      <c r="B106" s="6"/>
+      <c r="C106" s="6"/>
+      <c r="D106" s="6"/>
+      <c r="E106" s="6"/>
+      <c r="F106" s="6"/>
+      <c r="G106" s="6"/>
+      <c r="H106" s="6"/>
+      <c r="I106" s="6"/>
+      <c r="J106" s="6"/>
+      <c r="K106" s="6"/>
+      <c r="L106" s="6"/>
+      <c r="M106" s="6"/>
+      <c r="N106" s="6"/>
+      <c r="O106" s="6"/>
+      <c r="P106" s="6"/>
+      <c r="Q106" s="6"/>
+      <c r="R106" s="6"/>
+      <c r="S106" s="6"/>
+      <c r="T106" s="6"/>
+      <c r="U106" s="6"/>
+      <c r="V106" s="6"/>
+      <c r="W106" s="6"/>
+      <c r="X106" s="6"/>
+    </row>
+    <row r="107" spans="1:37">
+      <c r="A107" s="8"/>
+      <c r="B107" s="6"/>
+      <c r="C107" s="6"/>
+      <c r="D107" s="6"/>
+      <c r="E107" s="6"/>
+      <c r="F107" s="6"/>
+      <c r="G107" s="6"/>
+      <c r="H107" s="6"/>
+      <c r="I107" s="6"/>
+      <c r="J107" s="6"/>
+      <c r="K107" s="6"/>
+      <c r="L107" s="6"/>
+      <c r="M107" s="6"/>
+      <c r="N107" s="6"/>
+      <c r="O107" s="6"/>
+      <c r="P107" s="6"/>
+      <c r="Q107" s="6"/>
+      <c r="R107" s="6"/>
+      <c r="S107" s="6"/>
+      <c r="T107" s="6"/>
+      <c r="U107" s="6"/>
+      <c r="V107" s="6"/>
+      <c r="W107" s="6"/>
+      <c r="X107" s="6"/>
+    </row>
+    <row r="108" spans="1:37">
+      <c r="A108" s="8"/>
+      <c r="B108" s="6"/>
+      <c r="C108" s="6"/>
+      <c r="D108" s="6"/>
+      <c r="E108" s="6"/>
+      <c r="F108" s="6"/>
+      <c r="G108" s="6"/>
+      <c r="H108" s="6"/>
+      <c r="I108" s="6"/>
+      <c r="J108" s="6"/>
+      <c r="K108" s="6"/>
+      <c r="L108" s="6"/>
+      <c r="M108" s="6"/>
+      <c r="N108" s="6"/>
+      <c r="O108" s="6"/>
+      <c r="P108" s="6"/>
+      <c r="Q108" s="6"/>
+      <c r="R108" s="6"/>
+      <c r="S108" s="6"/>
+      <c r="T108" s="6"/>
+      <c r="U108" s="6"/>
+      <c r="V108" s="6"/>
+      <c r="W108" s="6"/>
+      <c r="X108" s="6"/>
+    </row>
+    <row r="109" spans="1:37">
+      <c r="A109" s="8"/>
+      <c r="B109" s="6"/>
+      <c r="C109" s="6"/>
+      <c r="D109" s="6"/>
+      <c r="E109" s="6"/>
+      <c r="F109" s="6"/>
+      <c r="G109" s="6"/>
+      <c r="H109" s="6"/>
+      <c r="I109" s="6"/>
+      <c r="J109" s="6"/>
+      <c r="K109" s="6"/>
+      <c r="L109" s="6"/>
+      <c r="M109" s="6"/>
+      <c r="N109" s="6"/>
+      <c r="O109" s="6"/>
+      <c r="P109" s="6"/>
+      <c r="Q109" s="6"/>
+      <c r="R109" s="6"/>
+      <c r="S109" s="6"/>
+      <c r="T109" s="6"/>
+      <c r="U109" s="6"/>
+      <c r="V109" s="6"/>
+      <c r="W109" s="6"/>
+      <c r="X109" s="6"/>
+    </row>
+    <row r="110" spans="1:37">
+      <c r="A110" s="8"/>
+      <c r="B110" s="6"/>
+      <c r="C110" s="6"/>
+      <c r="D110" s="6"/>
+      <c r="E110" s="6"/>
+      <c r="F110" s="6"/>
+      <c r="G110" s="6"/>
+      <c r="H110" s="6"/>
+      <c r="I110" s="6"/>
+      <c r="J110" s="6"/>
+      <c r="K110" s="6"/>
+      <c r="L110" s="6"/>
+      <c r="M110" s="6"/>
+      <c r="N110" s="6"/>
+      <c r="O110" s="6"/>
+      <c r="P110" s="6"/>
+      <c r="Q110" s="6"/>
+      <c r="R110" s="6"/>
+      <c r="S110" s="6"/>
+      <c r="T110" s="6"/>
+      <c r="U110" s="6"/>
+      <c r="V110" s="6"/>
+      <c r="W110" s="6"/>
+      <c r="X110" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="U62:V62"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="U24:V24"/>
     <mergeCell ref="U43:V43"/>
     <mergeCell ref="A2:AH2"/>
     <mergeCell ref="A4:AH4"/>
     <mergeCell ref="A23:AH23"/>
     <mergeCell ref="A42:AH42"/>
     <mergeCell ref="A61:AH61"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>cattle</vt:lpstr>
       <vt:lpstr>cows</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>stat</Company>