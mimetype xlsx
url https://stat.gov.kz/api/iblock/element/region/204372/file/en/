--- v0 (2026-04-30)
+++ v1 (2026-05-23)
@@ -1,62 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="10245"/>
   </bookViews>
   <sheets>
     <sheet name="Teat in live weight" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="137" uniqueCount="21">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Slaughtered on the farm or sold for slaughter of livestock and poultry
 (in live weight), tons</t>
   </si>
   <si>
     <t>All categories of farms</t>
   </si>
   <si>
     <t>agricultural enterprises</t>
   </si>
   <si>
     <t>individual entrepreneurs and peasant or farm enterprises</t>
   </si>
   <si>
     <t>households of  population</t>
   </si>
   <si>
     <t>Soltustik Kazakhstan region</t>
   </si>
   <si>
     <t>Petropavl city</t>
   </si>
@@ -85,82 +84,93 @@
     <t xml:space="preserve">Shal akyna </t>
   </si>
   <si>
     <t>Akkayin</t>
   </si>
   <si>
     <t>Taiynsha</t>
   </si>
   <si>
     <t xml:space="preserve">Timiryazev </t>
   </si>
   <si>
     <t xml:space="preserve">Ualikhanov </t>
   </si>
   <si>
     <t xml:space="preserve">Gabit Musrepov </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="6">
+  <fonts count="8">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="9"/>
+      <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="9"/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="9"/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
@@ -170,95 +180,96 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="1" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...11 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...9 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -525,7293 +536,7812 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AJ79"/>
+  <dimension ref="A2:AK79"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="L1" workbookViewId="0">
-      <selection activeCell="AJ6" sqref="AJ6:AJ78"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:AH2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="14.7109375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="23" style="1" customWidth="1"/>
     <col min="2" max="23" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="10.140625" style="1" customWidth="1"/>
     <col min="25" max="25" width="10" style="1" customWidth="1"/>
     <col min="26" max="26" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="10.85546875" style="1" customWidth="1"/>
     <col min="29" max="29" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="31" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="33" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="9.7109375" style="1" customWidth="1"/>
     <col min="36" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:36" ht="36" customHeight="1">
-      <c r="A2" s="13" t="s">
+    <row r="2" spans="1:37" ht="36" customHeight="1">
+      <c r="A2" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="14"/>
-[...31 lines deleted...]
-      <c r="AH2" s="14"/>
+      <c r="B2" s="12"/>
+      <c r="C2" s="12"/>
+      <c r="D2" s="12"/>
+      <c r="E2" s="12"/>
+      <c r="F2" s="12"/>
+      <c r="G2" s="12"/>
+      <c r="H2" s="12"/>
+      <c r="I2" s="12"/>
+      <c r="J2" s="12"/>
+      <c r="K2" s="12"/>
+      <c r="L2" s="12"/>
+      <c r="M2" s="12"/>
+      <c r="N2" s="12"/>
+      <c r="O2" s="12"/>
+      <c r="P2" s="12"/>
+      <c r="Q2" s="12"/>
+      <c r="R2" s="12"/>
+      <c r="S2" s="12"/>
+      <c r="T2" s="12"/>
+      <c r="U2" s="12"/>
+      <c r="V2" s="12"/>
+      <c r="W2" s="12"/>
+      <c r="X2" s="12"/>
+      <c r="Y2" s="12"/>
+      <c r="Z2" s="12"/>
+      <c r="AA2" s="12"/>
+      <c r="AB2" s="12"/>
+      <c r="AC2" s="12"/>
+      <c r="AD2" s="12"/>
+      <c r="AE2" s="12"/>
+      <c r="AF2" s="12"/>
+      <c r="AG2" s="12"/>
+      <c r="AH2" s="12"/>
+      <c r="AI2" s="13"/>
+      <c r="AJ2" s="13"/>
+      <c r="AK2" s="13"/>
     </row>
-    <row r="4" spans="1:36" ht="12.75" customHeight="1">
-      <c r="A4" s="15" t="s">
+    <row r="3" spans="1:37">
+      <c r="A3" s="13"/>
+      <c r="B3" s="13"/>
+      <c r="C3" s="13"/>
+      <c r="D3" s="13"/>
+      <c r="E3" s="13"/>
+      <c r="F3" s="13"/>
+      <c r="G3" s="13"/>
+      <c r="H3" s="13"/>
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="13"/>
+      <c r="L3" s="13"/>
+      <c r="M3" s="13"/>
+      <c r="N3" s="13"/>
+      <c r="O3" s="13"/>
+      <c r="P3" s="13"/>
+      <c r="Q3" s="13"/>
+      <c r="R3" s="13"/>
+      <c r="S3" s="13"/>
+      <c r="T3" s="13"/>
+      <c r="U3" s="13"/>
+      <c r="V3" s="13"/>
+      <c r="W3" s="13"/>
+      <c r="X3" s="13"/>
+      <c r="Y3" s="13"/>
+      <c r="Z3" s="13"/>
+      <c r="AA3" s="13"/>
+      <c r="AB3" s="13"/>
+      <c r="AC3" s="13"/>
+      <c r="AD3" s="13"/>
+      <c r="AE3" s="13"/>
+      <c r="AF3" s="13"/>
+      <c r="AG3" s="13"/>
+      <c r="AH3" s="13"/>
+      <c r="AI3" s="13"/>
+      <c r="AJ3" s="13"/>
+      <c r="AK3" s="13"/>
+    </row>
+    <row r="4" spans="1:37" ht="12.75" customHeight="1">
+      <c r="A4" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="15"/>
-[...31 lines deleted...]
-      <c r="AH4" s="15"/>
+      <c r="B4" s="14"/>
+      <c r="C4" s="14"/>
+      <c r="D4" s="14"/>
+      <c r="E4" s="14"/>
+      <c r="F4" s="14"/>
+      <c r="G4" s="14"/>
+      <c r="H4" s="14"/>
+      <c r="I4" s="14"/>
+      <c r="J4" s="14"/>
+      <c r="K4" s="14"/>
+      <c r="L4" s="14"/>
+      <c r="M4" s="14"/>
+      <c r="N4" s="14"/>
+      <c r="O4" s="14"/>
+      <c r="P4" s="14"/>
+      <c r="Q4" s="14"/>
+      <c r="R4" s="14"/>
+      <c r="S4" s="14"/>
+      <c r="T4" s="14"/>
+      <c r="U4" s="14"/>
+      <c r="V4" s="14"/>
+      <c r="W4" s="14"/>
+      <c r="X4" s="14"/>
+      <c r="Y4" s="14"/>
+      <c r="Z4" s="14"/>
+      <c r="AA4" s="14"/>
+      <c r="AB4" s="14"/>
+      <c r="AC4" s="14"/>
+      <c r="AD4" s="14"/>
+      <c r="AE4" s="14"/>
+      <c r="AF4" s="14"/>
+      <c r="AG4" s="14"/>
+      <c r="AH4" s="14"/>
+      <c r="AI4" s="13"/>
+      <c r="AJ4" s="13"/>
+      <c r="AK4" s="13"/>
     </row>
-    <row r="6" spans="1:36" s="4" customFormat="1">
-[...1 lines deleted...]
-      <c r="B6" s="2">
+    <row r="5" spans="1:37">
+      <c r="A5" s="13"/>
+      <c r="B5" s="13"/>
+      <c r="C5" s="13"/>
+      <c r="D5" s="13"/>
+      <c r="E5" s="13"/>
+      <c r="F5" s="13"/>
+      <c r="G5" s="13"/>
+      <c r="H5" s="13"/>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="13"/>
+      <c r="L5" s="13"/>
+      <c r="M5" s="13"/>
+      <c r="N5" s="13"/>
+      <c r="O5" s="13"/>
+      <c r="P5" s="13"/>
+      <c r="Q5" s="13"/>
+      <c r="R5" s="13"/>
+      <c r="S5" s="13"/>
+      <c r="T5" s="13"/>
+      <c r="U5" s="13"/>
+      <c r="V5" s="13"/>
+      <c r="W5" s="13"/>
+      <c r="X5" s="13"/>
+      <c r="Y5" s="13"/>
+      <c r="Z5" s="13"/>
+      <c r="AA5" s="13"/>
+      <c r="AB5" s="13"/>
+      <c r="AC5" s="13"/>
+      <c r="AD5" s="13"/>
+      <c r="AE5" s="13"/>
+      <c r="AF5" s="13"/>
+      <c r="AG5" s="13"/>
+      <c r="AH5" s="13"/>
+      <c r="AI5" s="13"/>
+      <c r="AJ5" s="13"/>
+      <c r="AK5" s="13"/>
+    </row>
+    <row r="6" spans="1:37" s="2" customFormat="1">
+      <c r="A6" s="15"/>
+      <c r="B6" s="15">
         <v>1990</v>
       </c>
-      <c r="C6" s="2">
+      <c r="C6" s="15">
         <v>1991</v>
       </c>
-      <c r="D6" s="2">
+      <c r="D6" s="15">
         <v>1992</v>
       </c>
-      <c r="E6" s="2">
+      <c r="E6" s="15">
         <v>1993</v>
       </c>
-      <c r="F6" s="2">
+      <c r="F6" s="15">
         <v>1994</v>
       </c>
-      <c r="G6" s="2">
+      <c r="G6" s="15">
         <v>1995</v>
       </c>
-      <c r="H6" s="2">
+      <c r="H6" s="15">
         <v>1996</v>
       </c>
-      <c r="I6" s="2">
+      <c r="I6" s="15">
         <v>1997</v>
       </c>
-      <c r="J6" s="2">
+      <c r="J6" s="15">
         <v>1998</v>
       </c>
-      <c r="K6" s="2">
+      <c r="K6" s="15">
         <v>1999</v>
       </c>
-      <c r="L6" s="2">
+      <c r="L6" s="15">
         <v>2000</v>
       </c>
-      <c r="M6" s="2">
+      <c r="M6" s="15">
         <v>2001</v>
       </c>
-      <c r="N6" s="2">
+      <c r="N6" s="15">
         <v>2002</v>
       </c>
-      <c r="O6" s="2">
+      <c r="O6" s="15">
         <v>2003</v>
       </c>
-      <c r="P6" s="2">
+      <c r="P6" s="15">
         <v>2004</v>
       </c>
-      <c r="Q6" s="2">
+      <c r="Q6" s="15">
         <v>2005</v>
       </c>
-      <c r="R6" s="2">
+      <c r="R6" s="15">
         <v>2006</v>
       </c>
-      <c r="S6" s="2">
+      <c r="S6" s="15">
         <v>2007</v>
       </c>
-      <c r="T6" s="2">
+      <c r="T6" s="15">
         <v>2008</v>
       </c>
-      <c r="U6" s="2">
+      <c r="U6" s="15">
         <v>2009</v>
       </c>
-      <c r="V6" s="2">
+      <c r="V6" s="15">
         <v>2010</v>
       </c>
-      <c r="W6" s="2">
+      <c r="W6" s="15">
         <v>2011</v>
       </c>
-      <c r="X6" s="2">
+      <c r="X6" s="15">
         <v>2012</v>
       </c>
-      <c r="Y6" s="2">
+      <c r="Y6" s="15">
         <v>2013</v>
       </c>
-      <c r="Z6" s="2">
+      <c r="Z6" s="15">
         <v>2014</v>
       </c>
-      <c r="AA6" s="2">
+      <c r="AA6" s="15">
         <v>2015</v>
       </c>
-      <c r="AB6" s="2">
+      <c r="AB6" s="15">
         <v>2016</v>
       </c>
-      <c r="AC6" s="2">
+      <c r="AC6" s="15">
         <v>2017</v>
       </c>
-      <c r="AD6" s="3">
+      <c r="AD6" s="16">
         <v>2018</v>
       </c>
-      <c r="AE6" s="3">
+      <c r="AE6" s="16">
         <v>2019</v>
       </c>
-      <c r="AF6" s="3">
+      <c r="AF6" s="16">
         <v>2020</v>
       </c>
-      <c r="AG6" s="3">
+      <c r="AG6" s="16">
         <v>2021</v>
       </c>
-      <c r="AH6" s="2">
+      <c r="AH6" s="15">
         <v>2022</v>
       </c>
-      <c r="AI6" s="2">
+      <c r="AI6" s="15">
         <v>2023</v>
       </c>
-      <c r="AJ6" s="2">
+      <c r="AJ6" s="15">
         <v>2024</v>
       </c>
+      <c r="AK6" s="15">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="7" spans="1:36">
-      <c r="A7" s="11" t="s">
+    <row r="7" spans="1:37">
+      <c r="A7" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="5">
+      <c r="B7" s="6">
         <v>264783</v>
       </c>
-      <c r="C7" s="5">
+      <c r="C7" s="6">
         <v>266099</v>
       </c>
-      <c r="D7" s="5">
+      <c r="D7" s="6">
         <v>208602</v>
       </c>
-      <c r="E7" s="5">
+      <c r="E7" s="6">
         <v>209940</v>
       </c>
-      <c r="F7" s="5">
+      <c r="F7" s="6">
         <v>185423</v>
       </c>
-      <c r="G7" s="5">
+      <c r="G7" s="6">
         <v>162396</v>
       </c>
-      <c r="H7" s="5">
+      <c r="H7" s="6">
         <v>135529</v>
       </c>
-      <c r="I7" s="5">
+      <c r="I7" s="6">
         <v>74849</v>
       </c>
-      <c r="J7" s="5">
+      <c r="J7" s="6">
         <v>71141</v>
       </c>
-      <c r="K7" s="5">
+      <c r="K7" s="6">
         <v>72321</v>
       </c>
-      <c r="L7" s="5">
+      <c r="L7" s="6">
         <v>75700</v>
       </c>
-      <c r="M7" s="5">
+      <c r="M7" s="6">
         <v>76283</v>
       </c>
-      <c r="N7" s="5">
+      <c r="N7" s="6">
         <v>79325</v>
       </c>
-      <c r="O7" s="5">
+      <c r="O7" s="6">
         <v>83604</v>
       </c>
-      <c r="P7" s="5">
+      <c r="P7" s="6">
         <v>84158</v>
       </c>
-      <c r="Q7" s="5">
+      <c r="Q7" s="6">
         <v>84655</v>
       </c>
-      <c r="R7" s="5">
+      <c r="R7" s="6">
         <v>85665.600000000006</v>
       </c>
-      <c r="S7" s="5">
+      <c r="S7" s="6">
         <v>88784.9</v>
       </c>
-      <c r="T7" s="5">
+      <c r="T7" s="6">
         <v>94358</v>
       </c>
-      <c r="U7" s="5">
+      <c r="U7" s="6">
         <v>96244.800000000003</v>
       </c>
-      <c r="V7" s="5">
+      <c r="V7" s="6">
         <v>100667.7</v>
       </c>
-      <c r="W7" s="6">
+      <c r="W7" s="7">
         <v>96141.39</v>
       </c>
-      <c r="X7" s="6">
+      <c r="X7" s="7">
         <v>83231.709999996572</v>
       </c>
-      <c r="Y7" s="6">
+      <c r="Y7" s="7">
         <v>88507.94</v>
       </c>
-      <c r="Z7" s="6">
+      <c r="Z7" s="7">
         <v>91926.91</v>
       </c>
-      <c r="AA7" s="6">
+      <c r="AA7" s="7">
         <v>90617.17</v>
       </c>
-      <c r="AB7" s="6">
+      <c r="AB7" s="7">
         <v>91805.07</v>
       </c>
-      <c r="AC7" s="7">
+      <c r="AC7" s="8">
         <v>92079.3</v>
       </c>
-      <c r="AD7" s="7">
+      <c r="AD7" s="8">
         <v>93953.5</v>
       </c>
-      <c r="AE7" s="6">
+      <c r="AE7" s="7">
         <v>97196.05</v>
       </c>
-      <c r="AF7" s="8">
+      <c r="AF7" s="9">
         <v>103986.35</v>
       </c>
-      <c r="AG7" s="8">
+      <c r="AG7" s="9">
         <v>105574.26000000001</v>
       </c>
-      <c r="AH7" s="5">
+      <c r="AH7" s="6">
         <v>74995.565000000002</v>
       </c>
-      <c r="AI7" s="7">
+      <c r="AI7" s="8">
         <v>77649.84</v>
       </c>
-      <c r="AJ7" s="16">
+      <c r="AJ7" s="4">
         <v>74339.960000000006</v>
       </c>
+      <c r="AK7" s="4">
+        <v>82166.16</v>
+      </c>
     </row>
-    <row r="8" spans="1:36">
-      <c r="A8" s="12" t="s">
+    <row r="8" spans="1:37">
+      <c r="A8" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="5">
+      <c r="B8" s="6">
         <v>1100</v>
       </c>
-      <c r="C8" s="5">
+      <c r="C8" s="6">
         <v>1068</v>
       </c>
-      <c r="D8" s="5">
+      <c r="D8" s="6">
         <v>644</v>
       </c>
-      <c r="E8" s="5">
+      <c r="E8" s="6">
         <v>264</v>
       </c>
-      <c r="F8" s="5">
+      <c r="F8" s="6">
         <v>457</v>
       </c>
-      <c r="G8" s="5">
+      <c r="G8" s="6">
         <v>389</v>
       </c>
-      <c r="H8" s="5">
+      <c r="H8" s="6">
         <v>328</v>
       </c>
-      <c r="I8" s="5">
+      <c r="I8" s="6">
         <v>283</v>
       </c>
-      <c r="J8" s="5">
+      <c r="J8" s="6">
         <v>225</v>
       </c>
-      <c r="K8" s="5">
+      <c r="K8" s="6">
         <v>260</v>
       </c>
-      <c r="L8" s="5">
+      <c r="L8" s="6">
         <v>318</v>
       </c>
-      <c r="M8" s="5">
+      <c r="M8" s="6">
         <v>332</v>
       </c>
-      <c r="N8" s="5">
+      <c r="N8" s="6">
         <v>326</v>
       </c>
-      <c r="O8" s="5">
+      <c r="O8" s="6">
         <v>365</v>
       </c>
-      <c r="P8" s="5">
+      <c r="P8" s="6">
         <v>332</v>
       </c>
-      <c r="Q8" s="5">
+      <c r="Q8" s="6">
         <v>337</v>
       </c>
-      <c r="R8" s="5">
+      <c r="R8" s="6">
         <v>348.9</v>
       </c>
-      <c r="S8" s="5">
+      <c r="S8" s="6">
         <v>342.1</v>
       </c>
-      <c r="T8" s="5">
+      <c r="T8" s="6">
         <v>345.8</v>
       </c>
-      <c r="U8" s="5">
+      <c r="U8" s="6">
         <v>599.4</v>
       </c>
-      <c r="V8" s="5">
+      <c r="V8" s="6">
         <v>1233.7</v>
       </c>
-      <c r="W8" s="6">
+      <c r="W8" s="7">
         <v>1146.76</v>
       </c>
-      <c r="X8" s="6">
+      <c r="X8" s="7">
         <v>1734.26</v>
       </c>
-      <c r="Y8" s="6">
+      <c r="Y8" s="7">
         <v>2341.1</v>
       </c>
-      <c r="Z8" s="6">
+      <c r="Z8" s="7">
         <v>2348.0700000000002</v>
       </c>
-      <c r="AA8" s="6">
+      <c r="AA8" s="7">
         <v>2458.9</v>
       </c>
-      <c r="AB8" s="6">
+      <c r="AB8" s="7">
         <v>2466.7800000000002</v>
       </c>
-      <c r="AC8" s="7">
+      <c r="AC8" s="8">
         <v>2524.62</v>
       </c>
-      <c r="AD8" s="7">
+      <c r="AD8" s="8">
         <v>2757.04</v>
       </c>
-      <c r="AE8" s="6">
+      <c r="AE8" s="7">
         <v>2767.09</v>
       </c>
-      <c r="AF8" s="8">
+      <c r="AF8" s="9">
         <v>2781.68</v>
       </c>
-      <c r="AG8" s="8">
+      <c r="AG8" s="9">
         <v>1598.48</v>
       </c>
-      <c r="AH8" s="5">
+      <c r="AH8" s="6">
         <v>537.13699999999994</v>
       </c>
-      <c r="AI8" s="7">
+      <c r="AI8" s="8">
         <v>209.4</v>
       </c>
-      <c r="AJ8" s="16">
+      <c r="AJ8" s="4">
         <v>192.3</v>
       </c>
+      <c r="AK8" s="4">
+        <v>1042.08</v>
+      </c>
     </row>
-    <row r="9" spans="1:36">
-      <c r="A9" s="12" t="s">
+    <row r="9" spans="1:37">
+      <c r="A9" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="5">
+      <c r="B9" s="6">
         <v>26973</v>
       </c>
-      <c r="C9" s="5">
+      <c r="C9" s="6">
         <v>26650</v>
       </c>
-      <c r="D9" s="5">
+      <c r="D9" s="6">
         <v>19608</v>
       </c>
-      <c r="E9" s="5">
+      <c r="E9" s="6">
         <v>22730</v>
       </c>
-      <c r="F9" s="5">
+      <c r="F9" s="6">
         <v>23639</v>
       </c>
-      <c r="G9" s="5">
+      <c r="G9" s="6">
         <v>19775</v>
       </c>
-      <c r="H9" s="5">
+      <c r="H9" s="6">
         <v>17398</v>
       </c>
-      <c r="I9" s="5">
+      <c r="I9" s="6">
         <v>8301</v>
       </c>
-      <c r="J9" s="5">
+      <c r="J9" s="6">
         <v>7112</v>
       </c>
-      <c r="K9" s="5">
+      <c r="K9" s="6">
         <v>7046</v>
       </c>
-      <c r="L9" s="5">
+      <c r="L9" s="6">
         <v>7932</v>
       </c>
-      <c r="M9" s="5">
+      <c r="M9" s="6">
         <v>8036</v>
       </c>
-      <c r="N9" s="5">
+      <c r="N9" s="6">
         <v>8201</v>
       </c>
-      <c r="O9" s="5">
+      <c r="O9" s="6">
         <v>8846</v>
       </c>
-      <c r="P9" s="5">
+      <c r="P9" s="6">
         <v>8647</v>
       </c>
-      <c r="Q9" s="5">
+      <c r="Q9" s="6">
         <v>8698</v>
       </c>
-      <c r="R9" s="5">
+      <c r="R9" s="6">
         <v>8691.7000000000007</v>
       </c>
-      <c r="S9" s="5">
+      <c r="S9" s="6">
         <v>8805.1</v>
       </c>
-      <c r="T9" s="5">
+      <c r="T9" s="6">
         <v>8840.2000000000007</v>
       </c>
-      <c r="U9" s="5">
+      <c r="U9" s="6">
         <v>8947.2999999999993</v>
       </c>
-      <c r="V9" s="5">
+      <c r="V9" s="6">
         <v>9291.9</v>
       </c>
-      <c r="W9" s="6">
+      <c r="W9" s="7">
         <v>8744.94</v>
       </c>
-      <c r="X9" s="6">
+      <c r="X9" s="7">
         <v>8482.2900000000009</v>
       </c>
-      <c r="Y9" s="6">
+      <c r="Y9" s="7">
         <v>8698.65</v>
       </c>
-      <c r="Z9" s="6">
+      <c r="Z9" s="7">
         <v>8951.0400000000009</v>
       </c>
-      <c r="AA9" s="6">
+      <c r="AA9" s="7">
         <v>9046.83</v>
       </c>
-      <c r="AB9" s="6">
+      <c r="AB9" s="7">
         <v>9178.01</v>
       </c>
-      <c r="AC9" s="7">
+      <c r="AC9" s="8">
         <v>9517.2099999999991</v>
       </c>
-      <c r="AD9" s="7">
+      <c r="AD9" s="8">
         <v>10038.280000000001</v>
       </c>
-      <c r="AE9" s="6">
+      <c r="AE9" s="7">
         <v>10265.620000000001</v>
       </c>
-      <c r="AF9" s="8">
+      <c r="AF9" s="9">
         <v>10639.36</v>
       </c>
-      <c r="AG9" s="8">
+      <c r="AG9" s="9">
         <v>10673.439999999999</v>
       </c>
-      <c r="AH9" s="5">
+      <c r="AH9" s="6">
         <v>5717.0519999999997</v>
       </c>
-      <c r="AI9" s="7">
+      <c r="AI9" s="8">
         <v>5609.63</v>
       </c>
-      <c r="AJ9" s="16">
+      <c r="AJ9" s="4">
         <v>5245.58</v>
       </c>
+      <c r="AK9" s="4">
+        <v>5245.09</v>
+      </c>
     </row>
-    <row r="10" spans="1:36">
-      <c r="A10" s="12" t="s">
+    <row r="10" spans="1:37">
+      <c r="A10" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="5">
+      <c r="B10" s="6">
         <v>14384</v>
       </c>
-      <c r="C10" s="5">
+      <c r="C10" s="6">
         <v>16573</v>
       </c>
-      <c r="D10" s="5">
+      <c r="D10" s="6">
         <v>11600</v>
       </c>
-      <c r="E10" s="5">
+      <c r="E10" s="6">
         <v>11296</v>
       </c>
-      <c r="F10" s="5">
+      <c r="F10" s="6">
         <v>12764</v>
       </c>
-      <c r="G10" s="5">
+      <c r="G10" s="6">
         <v>10550</v>
       </c>
-      <c r="H10" s="5">
+      <c r="H10" s="6">
         <v>9040</v>
       </c>
-      <c r="I10" s="5">
+      <c r="I10" s="6">
         <v>4303</v>
       </c>
-      <c r="J10" s="5">
+      <c r="J10" s="6">
         <v>4276</v>
       </c>
-      <c r="K10" s="5">
+      <c r="K10" s="6">
         <v>4179</v>
       </c>
-      <c r="L10" s="5">
+      <c r="L10" s="6">
         <v>5428</v>
       </c>
-      <c r="M10" s="5">
+      <c r="M10" s="6">
         <v>3901</v>
       </c>
-      <c r="N10" s="5">
+      <c r="N10" s="6">
         <v>3952</v>
       </c>
-      <c r="O10" s="5">
+      <c r="O10" s="6">
         <v>4087</v>
       </c>
-      <c r="P10" s="5">
+      <c r="P10" s="6">
         <v>4020</v>
       </c>
-      <c r="Q10" s="5">
+      <c r="Q10" s="6">
         <v>4062</v>
       </c>
-      <c r="R10" s="5">
+      <c r="R10" s="6">
         <v>4092.1</v>
       </c>
-      <c r="S10" s="5">
+      <c r="S10" s="6">
         <v>4276</v>
       </c>
-      <c r="T10" s="5">
+      <c r="T10" s="6">
         <v>4343.7</v>
       </c>
-      <c r="U10" s="5">
+      <c r="U10" s="6">
         <v>4684.8999999999996</v>
       </c>
-      <c r="V10" s="5">
+      <c r="V10" s="6">
         <v>4773.1000000000004</v>
       </c>
-      <c r="W10" s="6">
+      <c r="W10" s="7">
         <v>4819.95</v>
       </c>
-      <c r="X10" s="6">
+      <c r="X10" s="7">
         <v>5193.93</v>
       </c>
-      <c r="Y10" s="6">
+      <c r="Y10" s="7">
         <v>5356.33</v>
       </c>
-      <c r="Z10" s="6">
+      <c r="Z10" s="7">
         <v>5497.85</v>
       </c>
-      <c r="AA10" s="6">
+      <c r="AA10" s="7">
         <v>5550.75</v>
       </c>
-      <c r="AB10" s="6">
+      <c r="AB10" s="7">
         <v>5829.31</v>
       </c>
-      <c r="AC10" s="7">
+      <c r="AC10" s="8">
         <v>6003.68</v>
       </c>
-      <c r="AD10" s="7">
+      <c r="AD10" s="8">
         <v>6016.75</v>
       </c>
-      <c r="AE10" s="6">
+      <c r="AE10" s="7">
         <v>6017.76</v>
       </c>
-      <c r="AF10" s="8">
+      <c r="AF10" s="9">
         <v>6263.47</v>
       </c>
-      <c r="AG10" s="8">
+      <c r="AG10" s="9">
         <v>6376.72</v>
       </c>
-      <c r="AH10" s="5">
+      <c r="AH10" s="6">
         <v>3822.2779999999998</v>
       </c>
-      <c r="AI10" s="7">
+      <c r="AI10" s="8">
         <v>3827.48</v>
       </c>
-      <c r="AJ10" s="16">
+      <c r="AJ10" s="4">
         <v>3829.49</v>
       </c>
+      <c r="AK10" s="4">
+        <v>4043.4699999999993</v>
+      </c>
     </row>
-    <row r="11" spans="1:36">
-      <c r="A11" s="12" t="s">
+    <row r="11" spans="1:37">
+      <c r="A11" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="B11" s="5">
+      <c r="B11" s="6">
         <v>31500</v>
       </c>
-      <c r="C11" s="5">
+      <c r="C11" s="6">
         <v>29971</v>
       </c>
-      <c r="D11" s="5">
+      <c r="D11" s="6">
         <v>25594</v>
       </c>
-      <c r="E11" s="5">
+      <c r="E11" s="6">
         <v>21283</v>
       </c>
-      <c r="F11" s="5">
+      <c r="F11" s="6">
         <v>14842</v>
       </c>
-      <c r="G11" s="5">
+      <c r="G11" s="6">
         <v>13890</v>
       </c>
-      <c r="H11" s="5">
+      <c r="H11" s="6">
         <v>10625</v>
       </c>
-      <c r="I11" s="5">
+      <c r="I11" s="6">
         <v>5873</v>
       </c>
-      <c r="J11" s="5">
+      <c r="J11" s="6">
         <v>6346</v>
       </c>
-      <c r="K11" s="5">
+      <c r="K11" s="6">
         <v>6370</v>
       </c>
-      <c r="L11" s="5">
+      <c r="L11" s="6">
         <v>6389</v>
       </c>
-      <c r="M11" s="5">
+      <c r="M11" s="6">
         <v>6645</v>
       </c>
-      <c r="N11" s="5">
+      <c r="N11" s="6">
         <v>7122</v>
       </c>
-      <c r="O11" s="5">
+      <c r="O11" s="6">
         <v>7299</v>
       </c>
-      <c r="P11" s="5">
+      <c r="P11" s="6">
         <v>7777</v>
       </c>
-      <c r="Q11" s="5">
+      <c r="Q11" s="6">
         <v>7694</v>
       </c>
-      <c r="R11" s="5">
+      <c r="R11" s="6">
         <v>8046.5</v>
       </c>
-      <c r="S11" s="5">
+      <c r="S11" s="6">
         <v>8349</v>
       </c>
-      <c r="T11" s="5">
+      <c r="T11" s="6">
         <v>8664.6</v>
       </c>
-      <c r="U11" s="5">
+      <c r="U11" s="6">
         <v>8947.7999999999993</v>
       </c>
-      <c r="V11" s="5">
+      <c r="V11" s="6">
         <v>9466.7999999999993</v>
       </c>
-      <c r="W11" s="6">
+      <c r="W11" s="7">
         <v>9139.67</v>
       </c>
-      <c r="X11" s="6">
+      <c r="X11" s="7">
         <v>8309.0400000000009</v>
       </c>
-      <c r="Y11" s="6">
+      <c r="Y11" s="7">
         <v>8278.11</v>
       </c>
-      <c r="Z11" s="6">
+      <c r="Z11" s="7">
         <v>8609.64</v>
       </c>
-      <c r="AA11" s="6">
+      <c r="AA11" s="7">
         <v>8630.1</v>
       </c>
-      <c r="AB11" s="6">
+      <c r="AB11" s="7">
         <v>8823.41</v>
       </c>
-      <c r="AC11" s="7">
+      <c r="AC11" s="8">
         <v>9172.41</v>
       </c>
-      <c r="AD11" s="7">
+      <c r="AD11" s="8">
         <v>9374.3799999999992</v>
       </c>
-      <c r="AE11" s="6">
+      <c r="AE11" s="7">
         <v>9445.82</v>
       </c>
-      <c r="AF11" s="8">
+      <c r="AF11" s="9">
         <v>9702.82</v>
       </c>
-      <c r="AG11" s="8">
+      <c r="AG11" s="9">
         <v>9915.1099999999988</v>
       </c>
-      <c r="AH11" s="5">
+      <c r="AH11" s="6">
         <v>3344.6680000000001</v>
       </c>
-      <c r="AI11" s="7">
+      <c r="AI11" s="8">
         <v>3274.98</v>
       </c>
-      <c r="AJ11" s="16">
+      <c r="AJ11" s="4">
         <v>3176.11</v>
       </c>
+      <c r="AK11" s="4">
+        <v>3169.21</v>
+      </c>
     </row>
-    <row r="12" spans="1:36">
-      <c r="A12" s="12" t="s">
+    <row r="12" spans="1:37">
+      <c r="A12" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="5">
+      <c r="B12" s="6">
         <v>16800</v>
       </c>
-      <c r="C12" s="5">
+      <c r="C12" s="6">
         <v>16650</v>
       </c>
-      <c r="D12" s="5">
+      <c r="D12" s="6">
         <v>13101</v>
       </c>
-      <c r="E12" s="5">
+      <c r="E12" s="6">
         <v>15872</v>
       </c>
-      <c r="F12" s="5">
+      <c r="F12" s="6">
         <v>8809</v>
       </c>
-      <c r="G12" s="5">
+      <c r="G12" s="6">
         <v>8474</v>
       </c>
-      <c r="H12" s="5">
+      <c r="H12" s="6">
         <v>7616</v>
       </c>
-      <c r="I12" s="5">
+      <c r="I12" s="6">
         <v>5206</v>
       </c>
-      <c r="J12" s="5">
+      <c r="J12" s="6">
         <v>5051</v>
       </c>
-      <c r="K12" s="5">
+      <c r="K12" s="6">
         <v>5784</v>
       </c>
-      <c r="L12" s="5">
+      <c r="L12" s="6">
         <v>6088</v>
       </c>
-      <c r="M12" s="5">
+      <c r="M12" s="6">
         <v>6032</v>
       </c>
-      <c r="N12" s="5">
+      <c r="N12" s="6">
         <v>6579</v>
       </c>
-      <c r="O12" s="5">
+      <c r="O12" s="6">
         <v>7479</v>
       </c>
-      <c r="P12" s="5">
+      <c r="P12" s="6">
         <v>7917</v>
       </c>
-      <c r="Q12" s="5">
+      <c r="Q12" s="6">
         <v>7998</v>
       </c>
-      <c r="R12" s="5">
+      <c r="R12" s="6">
         <v>7883.3</v>
       </c>
-      <c r="S12" s="5">
+      <c r="S12" s="6">
         <v>8076.7</v>
       </c>
-      <c r="T12" s="5">
+      <c r="T12" s="6">
         <v>8356.7999999999993</v>
       </c>
-      <c r="U12" s="5">
+      <c r="U12" s="6">
         <v>8397.2000000000007</v>
       </c>
-      <c r="V12" s="5">
+      <c r="V12" s="6">
         <v>8336.4</v>
       </c>
-      <c r="W12" s="6">
+      <c r="W12" s="7">
         <v>7709.81</v>
       </c>
-      <c r="X12" s="6">
+      <c r="X12" s="7">
         <v>5440.65</v>
       </c>
-      <c r="Y12" s="6">
+      <c r="Y12" s="7">
         <v>5747.22</v>
       </c>
-      <c r="Z12" s="6">
+      <c r="Z12" s="7">
         <v>6005.17</v>
       </c>
-      <c r="AA12" s="6">
+      <c r="AA12" s="7">
         <v>6125.46</v>
       </c>
-      <c r="AB12" s="6">
+      <c r="AB12" s="7">
         <v>6174.16</v>
       </c>
-      <c r="AC12" s="7">
+      <c r="AC12" s="8">
         <v>6175.02</v>
       </c>
-      <c r="AD12" s="7">
+      <c r="AD12" s="8">
         <v>6324.35</v>
       </c>
-      <c r="AE12" s="6">
+      <c r="AE12" s="7">
         <v>6398.64</v>
       </c>
-      <c r="AF12" s="8">
+      <c r="AF12" s="9">
         <v>6533.11</v>
       </c>
-      <c r="AG12" s="8">
+      <c r="AG12" s="9">
         <v>7003.6200000000008</v>
       </c>
-      <c r="AH12" s="5">
+      <c r="AH12" s="6">
         <v>6108.75</v>
       </c>
-      <c r="AI12" s="7">
+      <c r="AI12" s="8">
         <v>6140.61</v>
       </c>
-      <c r="AJ12" s="16">
+      <c r="AJ12" s="4">
         <v>6126.75</v>
       </c>
+      <c r="AK12" s="4">
+        <v>6270.4299999999994</v>
+      </c>
     </row>
-    <row r="13" spans="1:36">
-      <c r="A13" s="12" t="s">
+    <row r="13" spans="1:37">
+      <c r="A13" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="5">
+      <c r="B13" s="6">
         <v>16900</v>
       </c>
-      <c r="C13" s="5">
+      <c r="C13" s="6">
         <v>18108</v>
       </c>
-      <c r="D13" s="5">
+      <c r="D13" s="6">
         <v>13316</v>
       </c>
-      <c r="E13" s="5">
+      <c r="E13" s="6">
         <v>11605</v>
       </c>
-      <c r="F13" s="5">
+      <c r="F13" s="6">
         <v>8693</v>
       </c>
-      <c r="G13" s="5">
+      <c r="G13" s="6">
         <v>9926</v>
       </c>
-      <c r="H13" s="5">
+      <c r="H13" s="6">
         <v>9398</v>
       </c>
-      <c r="I13" s="5">
+      <c r="I13" s="6">
         <v>4815</v>
       </c>
-      <c r="J13" s="5">
+      <c r="J13" s="6">
         <v>4655</v>
       </c>
-      <c r="K13" s="5">
+      <c r="K13" s="6">
         <v>5369</v>
       </c>
-      <c r="L13" s="5">
+      <c r="L13" s="6">
         <v>5038</v>
       </c>
-      <c r="M13" s="5">
+      <c r="M13" s="6">
         <v>4966</v>
       </c>
-      <c r="N13" s="5">
+      <c r="N13" s="6">
         <v>5520</v>
       </c>
-      <c r="O13" s="5">
+      <c r="O13" s="6">
         <v>5864</v>
       </c>
-      <c r="P13" s="5">
+      <c r="P13" s="6">
         <v>5365</v>
       </c>
-      <c r="Q13" s="5">
+      <c r="Q13" s="6">
         <v>5396</v>
       </c>
-      <c r="R13" s="5">
+      <c r="R13" s="6">
         <v>5412.7</v>
       </c>
-      <c r="S13" s="5">
+      <c r="S13" s="6">
         <v>5551</v>
       </c>
-      <c r="T13" s="5">
+      <c r="T13" s="6">
         <v>6323.9</v>
       </c>
-      <c r="U13" s="5">
+      <c r="U13" s="6">
         <v>6745.4</v>
       </c>
-      <c r="V13" s="5">
+      <c r="V13" s="6">
         <v>7390.1</v>
       </c>
-      <c r="W13" s="6">
+      <c r="W13" s="7">
         <v>6898.96</v>
       </c>
-      <c r="X13" s="6">
+      <c r="X13" s="7">
         <v>5105.93</v>
       </c>
-      <c r="Y13" s="6">
+      <c r="Y13" s="7">
         <v>5727.84</v>
       </c>
-      <c r="Z13" s="6">
+      <c r="Z13" s="7">
         <v>5971.47</v>
       </c>
-      <c r="AA13" s="6">
+      <c r="AA13" s="7">
         <v>5972.68</v>
       </c>
-      <c r="AB13" s="6">
+      <c r="AB13" s="7">
         <v>6106.32</v>
       </c>
-      <c r="AC13" s="7">
+      <c r="AC13" s="8">
         <v>6106.19</v>
       </c>
-      <c r="AD13" s="7">
+      <c r="AD13" s="8">
         <v>5949.65</v>
       </c>
-      <c r="AE13" s="6">
+      <c r="AE13" s="7">
         <v>5986.05</v>
       </c>
-      <c r="AF13" s="8">
+      <c r="AF13" s="9">
         <v>6369.77</v>
       </c>
-      <c r="AG13" s="8">
+      <c r="AG13" s="9">
         <v>6573.56</v>
       </c>
-      <c r="AH13" s="5">
+      <c r="AH13" s="6">
         <v>4159.9179999999997</v>
       </c>
-      <c r="AI13" s="7">
+      <c r="AI13" s="8">
         <v>4160.57</v>
       </c>
-      <c r="AJ13" s="16">
+      <c r="AJ13" s="4">
         <v>4004.26</v>
       </c>
+      <c r="AK13" s="4">
+        <v>4117.8600000000006</v>
+      </c>
     </row>
-    <row r="14" spans="1:36">
-      <c r="A14" s="12" t="s">
+    <row r="14" spans="1:37">
+      <c r="A14" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="B14" s="5">
+      <c r="B14" s="6">
         <v>26562</v>
       </c>
-      <c r="C14" s="5">
+      <c r="C14" s="6">
         <v>26383</v>
       </c>
-      <c r="D14" s="5">
+      <c r="D14" s="6">
         <v>22172</v>
       </c>
-      <c r="E14" s="5">
+      <c r="E14" s="6">
         <v>21472</v>
       </c>
-      <c r="F14" s="5">
+      <c r="F14" s="6">
         <v>14942</v>
       </c>
-      <c r="G14" s="5">
+      <c r="G14" s="6">
         <v>10714</v>
       </c>
-      <c r="H14" s="5">
+      <c r="H14" s="6">
         <v>8949</v>
       </c>
-      <c r="I14" s="5">
+      <c r="I14" s="6">
         <v>6231</v>
       </c>
-      <c r="J14" s="5">
+      <c r="J14" s="6">
         <v>6168</v>
       </c>
-      <c r="K14" s="5">
+      <c r="K14" s="6">
         <v>7119</v>
       </c>
-      <c r="L14" s="5">
+      <c r="L14" s="6">
         <v>7175</v>
       </c>
-      <c r="M14" s="5">
+      <c r="M14" s="6">
         <v>7713</v>
       </c>
-      <c r="N14" s="5">
+      <c r="N14" s="6">
         <v>8098</v>
       </c>
-      <c r="O14" s="5">
+      <c r="O14" s="6">
         <v>8194</v>
       </c>
-      <c r="P14" s="5">
+      <c r="P14" s="6">
         <v>8563</v>
       </c>
-      <c r="Q14" s="5">
+      <c r="Q14" s="6">
         <v>8701</v>
       </c>
-      <c r="R14" s="5">
+      <c r="R14" s="6">
         <v>9115.5</v>
       </c>
-      <c r="S14" s="5">
+      <c r="S14" s="6">
         <v>9766.7000000000007</v>
       </c>
-      <c r="T14" s="5">
+      <c r="T14" s="6">
         <v>10174.6</v>
       </c>
-      <c r="U14" s="5">
+      <c r="U14" s="6">
         <v>10422.200000000001</v>
       </c>
-      <c r="V14" s="5">
+      <c r="V14" s="6">
         <v>10736.8</v>
       </c>
-      <c r="W14" s="6">
+      <c r="W14" s="7">
         <v>9427.9599999999991</v>
       </c>
-      <c r="X14" s="6">
+      <c r="X14" s="7">
         <v>8386.9599999999991</v>
       </c>
-      <c r="Y14" s="6">
+      <c r="Y14" s="7">
         <v>8762.6299999999992</v>
       </c>
-      <c r="Z14" s="6">
+      <c r="Z14" s="7">
         <v>8423.82</v>
       </c>
-      <c r="AA14" s="6">
+      <c r="AA14" s="7">
         <v>8464.6299999999992</v>
       </c>
-      <c r="AB14" s="6">
+      <c r="AB14" s="7">
         <v>8552.01</v>
       </c>
-      <c r="AC14" s="7">
+      <c r="AC14" s="8">
         <v>9040.73</v>
       </c>
-      <c r="AD14" s="7">
+      <c r="AD14" s="8">
         <v>9493.5</v>
       </c>
-      <c r="AE14" s="6">
+      <c r="AE14" s="7">
         <v>9503.56</v>
       </c>
-      <c r="AF14" s="8">
+      <c r="AF14" s="9">
         <v>10077.31</v>
       </c>
-      <c r="AG14" s="8">
+      <c r="AG14" s="9">
         <v>10214.44</v>
       </c>
-      <c r="AH14" s="5">
+      <c r="AH14" s="6">
         <v>9574.9409999999989</v>
       </c>
-      <c r="AI14" s="7">
+      <c r="AI14" s="8">
         <v>9976.49</v>
       </c>
-      <c r="AJ14" s="16">
+      <c r="AJ14" s="4">
         <v>8694</v>
       </c>
+      <c r="AK14" s="4">
+        <v>8930.85</v>
+      </c>
     </row>
-    <row r="15" spans="1:36">
-      <c r="A15" s="12" t="s">
+    <row r="15" spans="1:37">
+      <c r="A15" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="5">
+      <c r="B15" s="6">
         <v>12238</v>
       </c>
-      <c r="C15" s="5">
+      <c r="C15" s="6">
         <v>10323</v>
       </c>
-      <c r="D15" s="5">
+      <c r="D15" s="6">
         <v>9428</v>
       </c>
-      <c r="E15" s="5">
+      <c r="E15" s="6">
         <v>9341</v>
       </c>
-      <c r="F15" s="5">
+      <c r="F15" s="6">
         <v>7604</v>
       </c>
-      <c r="G15" s="5">
+      <c r="G15" s="6">
         <v>6923</v>
       </c>
-      <c r="H15" s="5">
+      <c r="H15" s="6">
         <v>5583</v>
       </c>
-      <c r="I15" s="5">
+      <c r="I15" s="6">
         <v>3557</v>
       </c>
-      <c r="J15" s="5">
+      <c r="J15" s="6">
         <v>4074</v>
       </c>
-      <c r="K15" s="5">
+      <c r="K15" s="6">
         <v>3955</v>
       </c>
-      <c r="L15" s="5">
+      <c r="L15" s="6">
         <v>4329</v>
       </c>
-      <c r="M15" s="5">
+      <c r="M15" s="6">
         <v>4223</v>
       </c>
-      <c r="N15" s="5">
+      <c r="N15" s="6">
         <v>4296</v>
       </c>
-      <c r="O15" s="5">
+      <c r="O15" s="6">
         <v>4394</v>
       </c>
-      <c r="P15" s="5">
+      <c r="P15" s="6">
         <v>4452</v>
       </c>
-      <c r="Q15" s="5">
+      <c r="Q15" s="6">
         <v>3944</v>
       </c>
-      <c r="R15" s="5">
+      <c r="R15" s="6">
         <v>4029.2</v>
       </c>
-      <c r="S15" s="5">
+      <c r="S15" s="6">
         <v>4132.8999999999996</v>
       </c>
-      <c r="T15" s="5">
+      <c r="T15" s="6">
         <v>4112.3</v>
       </c>
-      <c r="U15" s="5">
+      <c r="U15" s="6">
         <v>4118.3999999999996</v>
       </c>
-      <c r="V15" s="5">
+      <c r="V15" s="6">
         <v>4158.1000000000004</v>
       </c>
-      <c r="W15" s="6">
+      <c r="W15" s="7">
         <v>4262.2</v>
       </c>
-      <c r="X15" s="6">
+      <c r="X15" s="7">
         <v>3583.52</v>
       </c>
-      <c r="Y15" s="6">
+      <c r="Y15" s="7">
         <v>3717.42</v>
       </c>
-      <c r="Z15" s="6">
+      <c r="Z15" s="7">
         <v>4036.47</v>
       </c>
-      <c r="AA15" s="6">
+      <c r="AA15" s="7">
         <v>4037.41</v>
       </c>
-      <c r="AB15" s="6">
+      <c r="AB15" s="7">
         <v>4151.99</v>
       </c>
-      <c r="AC15" s="7">
+      <c r="AC15" s="8">
         <v>4151.18</v>
       </c>
-      <c r="AD15" s="7">
+      <c r="AD15" s="8">
         <v>4350.96</v>
       </c>
-      <c r="AE15" s="6">
+      <c r="AE15" s="7">
         <v>4365.3500000000004</v>
       </c>
-      <c r="AF15" s="8">
+      <c r="AF15" s="9">
         <v>4761.13</v>
       </c>
-      <c r="AG15" s="8">
+      <c r="AG15" s="9">
         <v>4815.6899999999996</v>
       </c>
-      <c r="AH15" s="5">
+      <c r="AH15" s="6">
         <v>2971.6940000000004</v>
       </c>
-      <c r="AI15" s="7">
+      <c r="AI15" s="8">
         <v>2933.41</v>
       </c>
-      <c r="AJ15" s="16">
+      <c r="AJ15" s="4">
         <v>2675.8999999999996</v>
       </c>
+      <c r="AK15" s="4">
+        <v>2832.75</v>
+      </c>
     </row>
-    <row r="16" spans="1:36">
-      <c r="A16" s="12" t="s">
+    <row r="16" spans="1:37">
+      <c r="A16" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="5">
+      <c r="B16" s="6">
         <v>12400</v>
       </c>
-      <c r="C16" s="5">
+      <c r="C16" s="6">
         <v>12900</v>
       </c>
-      <c r="D16" s="5">
+      <c r="D16" s="6">
         <v>9126</v>
       </c>
-      <c r="E16" s="5">
+      <c r="E16" s="6">
         <v>9930</v>
       </c>
-      <c r="F16" s="5">
+      <c r="F16" s="6">
         <v>7075</v>
       </c>
-      <c r="G16" s="5">
+      <c r="G16" s="6">
         <v>6823</v>
       </c>
-      <c r="H16" s="5">
+      <c r="H16" s="6">
         <v>6381</v>
       </c>
-      <c r="I16" s="5">
+      <c r="I16" s="6">
         <v>3163</v>
       </c>
-      <c r="J16" s="5">
+      <c r="J16" s="6">
         <v>3460</v>
       </c>
-      <c r="K16" s="5">
+      <c r="K16" s="6">
         <v>4160</v>
       </c>
-      <c r="L16" s="5">
+      <c r="L16" s="6">
         <v>4646</v>
       </c>
-      <c r="M16" s="5">
+      <c r="M16" s="6">
         <v>4659</v>
       </c>
-      <c r="N16" s="5">
+      <c r="N16" s="6">
         <v>4734</v>
       </c>
-      <c r="O16" s="5">
+      <c r="O16" s="6">
         <v>5062</v>
       </c>
-      <c r="P16" s="5">
+      <c r="P16" s="6">
         <v>4893</v>
       </c>
-      <c r="Q16" s="5">
+      <c r="Q16" s="6">
         <v>4940</v>
       </c>
-      <c r="R16" s="5">
+      <c r="R16" s="6">
         <v>4953.5</v>
       </c>
-      <c r="S16" s="5">
+      <c r="S16" s="6">
         <v>5106.3999999999996</v>
       </c>
-      <c r="T16" s="5">
+      <c r="T16" s="6">
         <v>5396.5</v>
       </c>
-      <c r="U16" s="5">
+      <c r="U16" s="6">
         <v>5425.1</v>
       </c>
-      <c r="V16" s="5">
+      <c r="V16" s="6">
         <v>5493.9</v>
       </c>
-      <c r="W16" s="6">
+      <c r="W16" s="7">
         <v>4998.8</v>
       </c>
-      <c r="X16" s="6">
+      <c r="X16" s="7">
         <v>3859.41</v>
       </c>
-      <c r="Y16" s="6">
+      <c r="Y16" s="7">
         <v>3934.81</v>
       </c>
-      <c r="Z16" s="6">
+      <c r="Z16" s="7">
         <v>4042.66</v>
       </c>
-      <c r="AA16" s="6">
+      <c r="AA16" s="7">
         <v>4211.33</v>
       </c>
-      <c r="AB16" s="6">
+      <c r="AB16" s="7">
         <v>4333.25</v>
       </c>
-      <c r="AC16" s="7">
+      <c r="AC16" s="8">
         <v>4773.8</v>
       </c>
-      <c r="AD16" s="7">
+      <c r="AD16" s="8">
         <v>4705.1000000000004</v>
       </c>
-      <c r="AE16" s="6">
+      <c r="AE16" s="7">
         <v>4766.3</v>
       </c>
-      <c r="AF16" s="8">
+      <c r="AF16" s="9">
         <v>5028.29</v>
       </c>
-      <c r="AG16" s="8">
+      <c r="AG16" s="9">
         <v>5229.58</v>
       </c>
-      <c r="AH16" s="5">
+      <c r="AH16" s="6">
         <v>3030.0509999999995</v>
       </c>
-      <c r="AI16" s="7">
+      <c r="AI16" s="8">
         <v>3318.38</v>
       </c>
-      <c r="AJ16" s="16">
+      <c r="AJ16" s="4">
         <v>3532.25</v>
       </c>
+      <c r="AK16" s="4">
+        <v>3196.8099999999995</v>
+      </c>
     </row>
-    <row r="17" spans="1:36">
-      <c r="A17" s="12" t="s">
+    <row r="17" spans="1:37">
+      <c r="A17" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="5">
+      <c r="B17" s="6">
         <v>17000</v>
       </c>
-      <c r="C17" s="5">
+      <c r="C17" s="6">
         <v>14574</v>
       </c>
-      <c r="D17" s="5">
+      <c r="D17" s="6">
         <v>12688</v>
       </c>
-      <c r="E17" s="5">
+      <c r="E17" s="6">
         <v>10643</v>
       </c>
-      <c r="F17" s="5">
+      <c r="F17" s="6">
         <v>10160</v>
       </c>
-      <c r="G17" s="5">
+      <c r="G17" s="6">
         <v>7476</v>
       </c>
-      <c r="H17" s="5">
+      <c r="H17" s="6">
         <v>5601</v>
       </c>
-      <c r="I17" s="5">
+      <c r="I17" s="6">
         <v>4246</v>
       </c>
-      <c r="J17" s="5">
+      <c r="J17" s="6">
         <v>4942</v>
       </c>
-      <c r="K17" s="5">
+      <c r="K17" s="6">
         <v>4668</v>
       </c>
-      <c r="L17" s="5">
+      <c r="L17" s="6">
         <v>3817</v>
       </c>
-      <c r="M17" s="5">
+      <c r="M17" s="6">
         <v>3520</v>
       </c>
-      <c r="N17" s="5">
+      <c r="N17" s="6">
         <v>3731</v>
       </c>
-      <c r="O17" s="5">
+      <c r="O17" s="6">
         <v>3922</v>
       </c>
-      <c r="P17" s="5">
+      <c r="P17" s="6">
         <v>4423</v>
       </c>
-      <c r="Q17" s="5">
+      <c r="Q17" s="6">
         <v>4734</v>
       </c>
-      <c r="R17" s="5">
+      <c r="R17" s="6">
         <v>4875.5</v>
       </c>
-      <c r="S17" s="5">
+      <c r="S17" s="6">
         <v>5273.1</v>
       </c>
-      <c r="T17" s="5">
+      <c r="T17" s="6">
         <v>5617.1</v>
       </c>
-      <c r="U17" s="5">
+      <c r="U17" s="6">
         <v>5584.8</v>
       </c>
-      <c r="V17" s="5">
+      <c r="V17" s="6">
         <v>5669.1</v>
       </c>
-      <c r="W17" s="6">
+      <c r="W17" s="7">
         <v>4596.82</v>
       </c>
-      <c r="X17" s="6">
+      <c r="X17" s="7">
         <v>4128.57</v>
       </c>
-      <c r="Y17" s="6">
+      <c r="Y17" s="7">
         <v>4019.67</v>
       </c>
-      <c r="Z17" s="6">
+      <c r="Z17" s="7">
         <v>4261.6400000000003</v>
       </c>
-      <c r="AA17" s="6">
+      <c r="AA17" s="7">
         <v>4272.2299999999996</v>
       </c>
-      <c r="AB17" s="6">
+      <c r="AB17" s="7">
         <v>4382.92</v>
       </c>
-      <c r="AC17" s="7">
+      <c r="AC17" s="8">
         <v>4600.7700000000004</v>
       </c>
-      <c r="AD17" s="7">
+      <c r="AD17" s="8">
         <v>4951.3599999999997</v>
       </c>
-      <c r="AE17" s="6">
+      <c r="AE17" s="7">
         <v>5053.8999999999996</v>
       </c>
-      <c r="AF17" s="8">
+      <c r="AF17" s="9">
         <v>5206.95</v>
       </c>
-      <c r="AG17" s="8">
+      <c r="AG17" s="9">
         <v>5349.25</v>
       </c>
-      <c r="AH17" s="5">
+      <c r="AH17" s="6">
         <v>3797.56</v>
       </c>
-      <c r="AI17" s="7">
+      <c r="AI17" s="8">
         <v>5466.23</v>
       </c>
-      <c r="AJ17" s="16">
+      <c r="AJ17" s="4">
         <v>5987.9</v>
       </c>
+      <c r="AK17" s="4">
+        <v>9000.5400000000009</v>
+      </c>
     </row>
-    <row r="18" spans="1:36">
-      <c r="A18" s="12" t="s">
+    <row r="18" spans="1:37">
+      <c r="A18" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="5">
+      <c r="B18" s="6">
         <v>33713</v>
       </c>
-      <c r="C18" s="5">
+      <c r="C18" s="6">
         <v>35332</v>
       </c>
-      <c r="D18" s="5">
+      <c r="D18" s="6">
         <v>28000</v>
       </c>
-      <c r="E18" s="5">
+      <c r="E18" s="6">
         <v>30142</v>
       </c>
-      <c r="F18" s="5">
+      <c r="F18" s="6">
         <v>31320</v>
       </c>
-      <c r="G18" s="5">
+      <c r="G18" s="6">
         <v>27615</v>
       </c>
-      <c r="H18" s="5">
+      <c r="H18" s="6">
         <v>22055</v>
       </c>
-      <c r="I18" s="5">
+      <c r="I18" s="6">
         <v>10995</v>
       </c>
-      <c r="J18" s="5">
+      <c r="J18" s="6">
         <v>9595</v>
       </c>
-      <c r="K18" s="5">
+      <c r="K18" s="6">
         <v>8861</v>
       </c>
-      <c r="L18" s="5">
+      <c r="L18" s="6">
         <v>8582</v>
       </c>
-      <c r="M18" s="5">
+      <c r="M18" s="6">
         <v>9105</v>
       </c>
-      <c r="N18" s="5">
+      <c r="N18" s="6">
         <v>9324</v>
       </c>
-      <c r="O18" s="5">
+      <c r="O18" s="6">
         <v>10180</v>
       </c>
-      <c r="P18" s="5">
+      <c r="P18" s="6">
         <v>10362</v>
       </c>
-      <c r="Q18" s="5">
+      <c r="Q18" s="6">
         <v>10421</v>
       </c>
-      <c r="R18" s="5">
+      <c r="R18" s="6">
         <v>10440.6</v>
       </c>
-      <c r="S18" s="5">
+      <c r="S18" s="6">
         <v>10996</v>
       </c>
-      <c r="T18" s="5">
+      <c r="T18" s="6">
         <v>13644.6</v>
       </c>
-      <c r="U18" s="5">
+      <c r="U18" s="6">
         <v>13352.4</v>
       </c>
-      <c r="V18" s="5">
+      <c r="V18" s="6">
         <v>14342.2</v>
       </c>
-      <c r="W18" s="6">
+      <c r="W18" s="7">
         <v>15524.36</v>
       </c>
-      <c r="X18" s="6">
+      <c r="X18" s="7">
         <v>14838.68</v>
       </c>
-      <c r="Y18" s="6">
+      <c r="Y18" s="7">
         <v>16892.759999999998</v>
       </c>
-      <c r="Z18" s="6">
+      <c r="Z18" s="7">
         <v>17607.39</v>
       </c>
-      <c r="AA18" s="6">
+      <c r="AA18" s="7">
         <v>15289.7</v>
       </c>
-      <c r="AB18" s="6">
+      <c r="AB18" s="7">
         <v>14916.19</v>
       </c>
-      <c r="AC18" s="7">
+      <c r="AC18" s="8">
         <v>12949.17</v>
       </c>
-      <c r="AD18" s="7">
+      <c r="AD18" s="8">
         <v>12327.1</v>
       </c>
-      <c r="AE18" s="6">
+      <c r="AE18" s="7">
         <v>14815.83</v>
       </c>
-      <c r="AF18" s="8">
+      <c r="AF18" s="9">
         <v>17964.57</v>
       </c>
-      <c r="AG18" s="8">
+      <c r="AG18" s="9">
         <v>18737.05</v>
       </c>
-      <c r="AH18" s="5">
+      <c r="AH18" s="6">
         <v>19557.983</v>
       </c>
-      <c r="AI18" s="7">
+      <c r="AI18" s="8">
         <v>20565.990000000002</v>
       </c>
-      <c r="AJ18" s="16">
+      <c r="AJ18" s="4">
         <v>19361.32</v>
       </c>
+      <c r="AK18" s="4">
+        <v>22634.32</v>
+      </c>
     </row>
-    <row r="19" spans="1:36">
-      <c r="A19" s="12" t="s">
+    <row r="19" spans="1:37">
+      <c r="A19" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="B19" s="5">
+      <c r="B19" s="6">
         <v>12500</v>
       </c>
-      <c r="C19" s="5">
+      <c r="C19" s="6">
         <v>11774</v>
       </c>
-      <c r="D19" s="5">
+      <c r="D19" s="6">
         <v>10037</v>
       </c>
-      <c r="E19" s="5">
+      <c r="E19" s="6">
         <v>9016</v>
       </c>
-      <c r="F19" s="5">
+      <c r="F19" s="6">
         <v>5889</v>
       </c>
-      <c r="G19" s="5">
+      <c r="G19" s="6">
         <v>5146</v>
       </c>
-      <c r="H19" s="5">
+      <c r="H19" s="6">
         <v>4002</v>
       </c>
-      <c r="I19" s="5">
+      <c r="I19" s="6">
         <v>3065</v>
       </c>
-      <c r="J19" s="5">
+      <c r="J19" s="6">
         <v>2691</v>
       </c>
-      <c r="K19" s="5">
+      <c r="K19" s="6">
         <v>2596</v>
       </c>
-      <c r="L19" s="5">
+      <c r="L19" s="6">
         <v>2593</v>
       </c>
-      <c r="M19" s="5">
+      <c r="M19" s="6">
         <v>2702</v>
       </c>
-      <c r="N19" s="5">
+      <c r="N19" s="6">
         <v>2837</v>
       </c>
-      <c r="O19" s="5">
+      <c r="O19" s="6">
         <v>3019</v>
       </c>
-      <c r="P19" s="5">
+      <c r="P19" s="6">
         <v>2992</v>
       </c>
-      <c r="Q19" s="5">
+      <c r="Q19" s="6">
         <v>3003</v>
       </c>
-      <c r="R19" s="5">
+      <c r="R19" s="6">
         <v>3009.5</v>
       </c>
-      <c r="S19" s="5">
+      <c r="S19" s="6">
         <v>3054.5</v>
       </c>
-      <c r="T19" s="5">
+      <c r="T19" s="6">
         <v>3094.1</v>
       </c>
-      <c r="U19" s="5">
+      <c r="U19" s="6">
         <v>3328.6</v>
       </c>
-      <c r="V19" s="5">
+      <c r="V19" s="6">
         <v>3519.1</v>
       </c>
-      <c r="W19" s="6">
+      <c r="W19" s="7">
         <v>3432.76</v>
       </c>
-      <c r="X19" s="6">
+      <c r="X19" s="7">
         <v>2525.3000000000002</v>
       </c>
-      <c r="Y19" s="6">
+      <c r="Y19" s="7">
         <v>2565.94</v>
       </c>
-      <c r="Z19" s="6">
+      <c r="Z19" s="7">
         <v>2691.75</v>
       </c>
-      <c r="AA19" s="6">
+      <c r="AA19" s="7">
         <v>2846.67</v>
       </c>
-      <c r="AB19" s="6">
+      <c r="AB19" s="7">
         <v>3063.11</v>
       </c>
-      <c r="AC19" s="7">
+      <c r="AC19" s="8">
         <v>3063.85</v>
       </c>
-      <c r="AD19" s="7">
+      <c r="AD19" s="8">
         <v>3360.24</v>
       </c>
-      <c r="AE19" s="6">
+      <c r="AE19" s="7">
         <v>3385.57</v>
       </c>
-      <c r="AF19" s="8">
+      <c r="AF19" s="9">
         <v>3485.24</v>
       </c>
-      <c r="AG19" s="8">
+      <c r="AG19" s="9">
         <v>3677.71</v>
       </c>
-      <c r="AH19" s="5">
+      <c r="AH19" s="6">
         <v>2690.9550000000004</v>
       </c>
-      <c r="AI19" s="7">
+      <c r="AI19" s="8">
         <v>2683.14</v>
       </c>
-      <c r="AJ19" s="16">
+      <c r="AJ19" s="4">
         <v>2498.9</v>
       </c>
+      <c r="AK19" s="4">
+        <v>2567.5499999999997</v>
+      </c>
     </row>
-    <row r="20" spans="1:36">
-      <c r="A20" s="12" t="s">
+    <row r="20" spans="1:37">
+      <c r="A20" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="B20" s="5">
+      <c r="B20" s="6">
         <v>15297</v>
       </c>
-      <c r="C20" s="5">
+      <c r="C20" s="6">
         <v>17266</v>
       </c>
-      <c r="D20" s="5">
+      <c r="D20" s="6">
         <v>10930</v>
       </c>
-      <c r="E20" s="5">
+      <c r="E20" s="6">
         <v>12580</v>
       </c>
-      <c r="F20" s="5">
+      <c r="F20" s="6">
         <v>13233</v>
       </c>
-      <c r="G20" s="5">
+      <c r="G20" s="6">
         <v>12831</v>
       </c>
-      <c r="H20" s="5">
+      <c r="H20" s="6">
         <v>11140</v>
       </c>
-      <c r="I20" s="5">
+      <c r="I20" s="6">
         <v>4523</v>
       </c>
-      <c r="J20" s="5">
+      <c r="J20" s="6">
         <v>5019</v>
       </c>
-      <c r="K20" s="5">
+      <c r="K20" s="6">
         <v>4451</v>
       </c>
-      <c r="L20" s="5">
+      <c r="L20" s="6">
         <v>3659</v>
       </c>
-      <c r="M20" s="5">
+      <c r="M20" s="6">
         <v>4206</v>
       </c>
-      <c r="N20" s="5">
+      <c r="N20" s="6">
         <v>4300</v>
       </c>
-      <c r="O20" s="5">
+      <c r="O20" s="6">
         <v>4331</v>
       </c>
-      <c r="P20" s="5">
+      <c r="P20" s="6">
         <v>4289</v>
       </c>
-      <c r="Q20" s="5">
+      <c r="Q20" s="6">
         <v>4241</v>
       </c>
-      <c r="R20" s="5">
+      <c r="R20" s="6">
         <v>4252.5</v>
       </c>
-      <c r="S20" s="5">
+      <c r="S20" s="6">
         <v>4503.1000000000004</v>
       </c>
-      <c r="T20" s="5">
+      <c r="T20" s="6">
         <v>4524.1000000000004</v>
       </c>
-      <c r="U20" s="5">
+      <c r="U20" s="6">
         <v>4817.6000000000004</v>
       </c>
-      <c r="V20" s="5">
+      <c r="V20" s="6">
         <v>5045.8999999999996</v>
       </c>
-      <c r="W20" s="6">
+      <c r="W20" s="7">
         <v>4423.08</v>
       </c>
-      <c r="X20" s="6">
+      <c r="X20" s="7">
         <v>4993.67</v>
       </c>
-      <c r="Y20" s="6">
+      <c r="Y20" s="7">
         <v>5192.96</v>
       </c>
-      <c r="Z20" s="6">
+      <c r="Z20" s="7">
         <v>5628.94</v>
       </c>
-      <c r="AA20" s="6">
+      <c r="AA20" s="7">
         <v>5726.44</v>
       </c>
-      <c r="AB20" s="6">
+      <c r="AB20" s="7">
         <v>5726.73</v>
       </c>
-      <c r="AC20" s="7">
+      <c r="AC20" s="8">
         <v>5505.12</v>
       </c>
-      <c r="AD20" s="7">
+      <c r="AD20" s="8">
         <v>5422.43</v>
       </c>
-      <c r="AE20" s="6">
+      <c r="AE20" s="7">
         <v>5435.02</v>
       </c>
-      <c r="AF20" s="8">
+      <c r="AF20" s="9">
         <v>5744.74</v>
       </c>
-      <c r="AG20" s="8">
+      <c r="AG20" s="9">
         <v>5813.13</v>
       </c>
-      <c r="AH20" s="5">
+      <c r="AH20" s="6">
         <v>4948.25</v>
       </c>
-      <c r="AI20" s="7">
+      <c r="AI20" s="8">
         <v>4864.05</v>
       </c>
-      <c r="AJ20" s="16">
+      <c r="AJ20" s="4">
         <v>4573.07</v>
       </c>
+      <c r="AK20" s="4">
+        <v>4671.24</v>
+      </c>
     </row>
-    <row r="21" spans="1:36">
-      <c r="A21" s="12" t="s">
+    <row r="21" spans="1:37">
+      <c r="A21" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="5">
+      <c r="B21" s="6">
         <v>27416</v>
       </c>
-      <c r="C21" s="5">
+      <c r="C21" s="6">
         <v>28527</v>
       </c>
-      <c r="D21" s="5">
+      <c r="D21" s="6">
         <v>22358</v>
       </c>
-      <c r="E21" s="5">
+      <c r="E21" s="6">
         <v>23766</v>
       </c>
-      <c r="F21" s="5">
+      <c r="F21" s="6">
         <v>25996</v>
       </c>
-      <c r="G21" s="5">
+      <c r="G21" s="6">
         <v>21864</v>
       </c>
-      <c r="H21" s="5">
+      <c r="H21" s="6">
         <v>17413</v>
       </c>
-      <c r="I21" s="5">
+      <c r="I21" s="6">
         <v>10288</v>
       </c>
-      <c r="J21" s="5">
+      <c r="J21" s="6">
         <v>7527</v>
       </c>
-      <c r="K21" s="5">
+      <c r="K21" s="6">
         <v>7503</v>
       </c>
-      <c r="L21" s="5">
+      <c r="L21" s="6">
         <v>9706</v>
       </c>
-      <c r="M21" s="5">
+      <c r="M21" s="6">
         <v>10243</v>
       </c>
-      <c r="N21" s="5">
+      <c r="N21" s="6">
         <v>10305</v>
       </c>
-      <c r="O21" s="5">
+      <c r="O21" s="6">
         <v>10562</v>
       </c>
-      <c r="P21" s="5">
+      <c r="P21" s="6">
         <v>10126</v>
       </c>
-      <c r="Q21" s="5">
+      <c r="Q21" s="6">
         <v>10486</v>
       </c>
-      <c r="R21" s="5">
+      <c r="R21" s="6">
         <v>10514.1</v>
       </c>
-      <c r="S21" s="5">
+      <c r="S21" s="6">
         <v>10552.3</v>
       </c>
-      <c r="T21" s="5">
+      <c r="T21" s="6">
         <v>10919.7</v>
       </c>
-      <c r="U21" s="5">
+      <c r="U21" s="6">
         <v>10873.7</v>
       </c>
-      <c r="V21" s="5">
+      <c r="V21" s="6">
         <v>11210.6</v>
       </c>
-      <c r="W21" s="6">
+      <c r="W21" s="7">
         <v>11015.32</v>
       </c>
-      <c r="X21" s="6">
+      <c r="X21" s="7">
         <v>6649.5</v>
       </c>
-      <c r="Y21" s="6">
+      <c r="Y21" s="7">
         <v>7272.5</v>
       </c>
-      <c r="Z21" s="6">
+      <c r="Z21" s="7">
         <v>7851</v>
       </c>
-      <c r="AA21" s="6">
+      <c r="AA21" s="7">
         <v>7984.04</v>
       </c>
-      <c r="AB21" s="6">
+      <c r="AB21" s="7">
         <v>8100.88</v>
       </c>
-      <c r="AC21" s="7">
+      <c r="AC21" s="8">
         <v>8495.5499999999993</v>
       </c>
-      <c r="AD21" s="7">
+      <c r="AD21" s="8">
         <v>8882.36</v>
       </c>
-      <c r="AE21" s="6">
+      <c r="AE21" s="7">
         <v>8989.5400000000009</v>
       </c>
-      <c r="AF21" s="8">
+      <c r="AF21" s="9">
         <v>9427.91</v>
       </c>
-      <c r="AG21" s="8">
+      <c r="AG21" s="9">
         <v>9596.48</v>
       </c>
-      <c r="AH21" s="5">
+      <c r="AH21" s="6">
         <v>4734.3279999999995</v>
       </c>
-      <c r="AI21" s="7">
+      <c r="AI21" s="8">
         <v>4619.4799999999996</v>
       </c>
-      <c r="AJ21" s="16">
+      <c r="AJ21" s="4">
         <v>4442.1499999999996</v>
       </c>
+      <c r="AK21" s="4">
+        <v>4443.9600000000009</v>
+      </c>
     </row>
-    <row r="23" spans="1:36" ht="12.75" customHeight="1">
-      <c r="A23" s="15" t="s">
+    <row r="22" spans="1:37">
+      <c r="A22" s="13"/>
+      <c r="B22" s="13"/>
+      <c r="C22" s="13"/>
+      <c r="D22" s="13"/>
+      <c r="E22" s="13"/>
+      <c r="F22" s="13"/>
+      <c r="G22" s="13"/>
+      <c r="H22" s="13"/>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="13"/>
+      <c r="L22" s="13"/>
+      <c r="M22" s="13"/>
+      <c r="N22" s="13"/>
+      <c r="O22" s="13"/>
+      <c r="P22" s="13"/>
+      <c r="Q22" s="13"/>
+      <c r="R22" s="13"/>
+      <c r="S22" s="13"/>
+      <c r="T22" s="13"/>
+      <c r="U22" s="13"/>
+      <c r="V22" s="13"/>
+      <c r="W22" s="13"/>
+      <c r="X22" s="13"/>
+      <c r="Y22" s="13"/>
+      <c r="Z22" s="13"/>
+      <c r="AA22" s="13"/>
+      <c r="AB22" s="13"/>
+      <c r="AC22" s="13"/>
+      <c r="AD22" s="13"/>
+      <c r="AE22" s="13"/>
+      <c r="AF22" s="13"/>
+      <c r="AG22" s="13"/>
+      <c r="AH22" s="13"/>
+      <c r="AI22" s="13"/>
+      <c r="AJ22" s="13"/>
+      <c r="AK22" s="13"/>
+    </row>
+    <row r="23" spans="1:37" ht="12.75" customHeight="1">
+      <c r="A23" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="B23" s="15"/>
-[...31 lines deleted...]
-      <c r="AH23" s="15"/>
+      <c r="B23" s="14"/>
+      <c r="C23" s="14"/>
+      <c r="D23" s="14"/>
+      <c r="E23" s="14"/>
+      <c r="F23" s="14"/>
+      <c r="G23" s="14"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="14"/>
+      <c r="L23" s="14"/>
+      <c r="M23" s="14"/>
+      <c r="N23" s="14"/>
+      <c r="O23" s="14"/>
+      <c r="P23" s="14"/>
+      <c r="Q23" s="14"/>
+      <c r="R23" s="14"/>
+      <c r="S23" s="14"/>
+      <c r="T23" s="14"/>
+      <c r="U23" s="14"/>
+      <c r="V23" s="14"/>
+      <c r="W23" s="14"/>
+      <c r="X23" s="14"/>
+      <c r="Y23" s="14"/>
+      <c r="Z23" s="14"/>
+      <c r="AA23" s="14"/>
+      <c r="AB23" s="14"/>
+      <c r="AC23" s="14"/>
+      <c r="AD23" s="14"/>
+      <c r="AE23" s="14"/>
+      <c r="AF23" s="14"/>
+      <c r="AG23" s="14"/>
+      <c r="AH23" s="14"/>
+      <c r="AI23" s="13"/>
+      <c r="AJ23" s="13"/>
+      <c r="AK23" s="13"/>
     </row>
-    <row r="25" spans="1:36" s="4" customFormat="1">
-[...1 lines deleted...]
-      <c r="B25" s="2">
+    <row r="24" spans="1:37">
+      <c r="A24" s="13"/>
+      <c r="B24" s="13"/>
+      <c r="C24" s="13"/>
+      <c r="D24" s="13"/>
+      <c r="E24" s="13"/>
+      <c r="F24" s="13"/>
+      <c r="G24" s="13"/>
+      <c r="H24" s="13"/>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
+      <c r="K24" s="13"/>
+      <c r="L24" s="13"/>
+      <c r="M24" s="13"/>
+      <c r="N24" s="13"/>
+      <c r="O24" s="13"/>
+      <c r="P24" s="13"/>
+      <c r="Q24" s="13"/>
+      <c r="R24" s="13"/>
+      <c r="S24" s="13"/>
+      <c r="T24" s="13"/>
+      <c r="U24" s="13"/>
+      <c r="V24" s="13"/>
+      <c r="W24" s="13"/>
+      <c r="X24" s="13"/>
+      <c r="Y24" s="13"/>
+      <c r="Z24" s="13"/>
+      <c r="AA24" s="13"/>
+      <c r="AB24" s="13"/>
+      <c r="AC24" s="13"/>
+      <c r="AD24" s="13"/>
+      <c r="AE24" s="13"/>
+      <c r="AF24" s="13"/>
+      <c r="AG24" s="13"/>
+      <c r="AH24" s="13"/>
+      <c r="AI24" s="13"/>
+      <c r="AJ24" s="13"/>
+      <c r="AK24" s="13"/>
+    </row>
+    <row r="25" spans="1:37" s="2" customFormat="1">
+      <c r="A25" s="15"/>
+      <c r="B25" s="15">
         <v>1990</v>
       </c>
-      <c r="C25" s="2">
+      <c r="C25" s="15">
         <v>1991</v>
       </c>
-      <c r="D25" s="2">
+      <c r="D25" s="15">
         <v>1992</v>
       </c>
-      <c r="E25" s="2">
+      <c r="E25" s="15">
         <v>1993</v>
       </c>
-      <c r="F25" s="2">
+      <c r="F25" s="15">
         <v>1994</v>
       </c>
-      <c r="G25" s="2">
+      <c r="G25" s="15">
         <v>1995</v>
       </c>
-      <c r="H25" s="2">
+      <c r="H25" s="15">
         <v>1996</v>
       </c>
-      <c r="I25" s="2">
+      <c r="I25" s="15">
         <v>1997</v>
       </c>
-      <c r="J25" s="2">
+      <c r="J25" s="15">
         <v>1998</v>
       </c>
-      <c r="K25" s="2">
+      <c r="K25" s="15">
         <v>1999</v>
       </c>
-      <c r="L25" s="2">
+      <c r="L25" s="15">
         <v>2000</v>
       </c>
-      <c r="M25" s="2">
+      <c r="M25" s="15">
         <v>2001</v>
       </c>
-      <c r="N25" s="2">
+      <c r="N25" s="15">
         <v>2002</v>
       </c>
-      <c r="O25" s="2">
+      <c r="O25" s="15">
         <v>2003</v>
       </c>
-      <c r="P25" s="2">
+      <c r="P25" s="15">
         <v>2004</v>
       </c>
-      <c r="Q25" s="2">
+      <c r="Q25" s="15">
         <v>2005</v>
       </c>
-      <c r="R25" s="2">
+      <c r="R25" s="15">
         <v>2006</v>
       </c>
-      <c r="S25" s="2">
+      <c r="S25" s="15">
         <v>2007</v>
       </c>
-      <c r="T25" s="2">
+      <c r="T25" s="15">
         <v>2008</v>
       </c>
-      <c r="U25" s="2">
+      <c r="U25" s="15">
         <v>2009</v>
       </c>
-      <c r="V25" s="2">
+      <c r="V25" s="15">
         <v>2010</v>
       </c>
-      <c r="W25" s="2">
+      <c r="W25" s="15">
         <v>2011</v>
       </c>
-      <c r="X25" s="2">
+      <c r="X25" s="15">
         <v>2012</v>
       </c>
-      <c r="Y25" s="2">
+      <c r="Y25" s="15">
         <v>2013</v>
       </c>
-      <c r="Z25" s="2">
+      <c r="Z25" s="15">
         <v>2014</v>
       </c>
-      <c r="AA25" s="2">
+      <c r="AA25" s="15">
         <v>2015</v>
       </c>
-      <c r="AB25" s="2">
+      <c r="AB25" s="15">
         <v>2016</v>
       </c>
-      <c r="AC25" s="2">
+      <c r="AC25" s="15">
         <v>2017</v>
       </c>
-      <c r="AD25" s="3">
+      <c r="AD25" s="16">
         <v>2018</v>
       </c>
-      <c r="AE25" s="3">
+      <c r="AE25" s="16">
         <v>2019</v>
       </c>
-      <c r="AF25" s="3">
+      <c r="AF25" s="16">
         <v>2020</v>
       </c>
-      <c r="AG25" s="3">
+      <c r="AG25" s="16">
         <v>2021</v>
       </c>
-      <c r="AH25" s="2">
+      <c r="AH25" s="15">
         <v>2022</v>
       </c>
-      <c r="AI25" s="2">
+      <c r="AI25" s="15">
         <v>2023</v>
       </c>
-      <c r="AJ25" s="2">
+      <c r="AJ25" s="15">
         <v>2024</v>
       </c>
+      <c r="AK25" s="15">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="26" spans="1:36">
-      <c r="A26" s="11" t="s">
+    <row r="26" spans="1:37">
+      <c r="A26" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="B26" s="5">
+      <c r="B26" s="6">
         <v>212192</v>
       </c>
-      <c r="C26" s="5">
+      <c r="C26" s="6">
         <v>213256</v>
       </c>
-      <c r="D26" s="5">
+      <c r="D26" s="6">
         <v>153573</v>
       </c>
-      <c r="E26" s="5">
+      <c r="E26" s="6">
         <v>144341</v>
       </c>
-      <c r="F26" s="5">
+      <c r="F26" s="6">
         <v>92573</v>
       </c>
-      <c r="G26" s="5">
+      <c r="G26" s="6">
         <v>68280</v>
       </c>
-      <c r="H26" s="5">
+      <c r="H26" s="6">
         <v>43956</v>
       </c>
-      <c r="I26" s="5">
+      <c r="I26" s="6">
         <v>30530</v>
       </c>
-      <c r="J26" s="5">
+      <c r="J26" s="6">
         <v>12210</v>
       </c>
-      <c r="K26" s="5">
+      <c r="K26" s="6">
         <v>7120</v>
       </c>
-      <c r="L26" s="5">
+      <c r="L26" s="6">
         <v>4257</v>
       </c>
-      <c r="M26" s="5">
+      <c r="M26" s="6">
         <v>4148</v>
       </c>
-      <c r="N26" s="5">
+      <c r="N26" s="6">
         <v>2942</v>
       </c>
-      <c r="O26" s="5">
+      <c r="O26" s="6">
         <v>3914</v>
       </c>
-      <c r="P26" s="5">
+      <c r="P26" s="6">
         <v>3908</v>
       </c>
-      <c r="Q26" s="5">
+      <c r="Q26" s="6">
         <v>4220</v>
       </c>
-      <c r="R26" s="5">
+      <c r="R26" s="6">
         <v>3841.2</v>
       </c>
-      <c r="S26" s="5">
+      <c r="S26" s="6">
         <v>5251.9</v>
       </c>
-      <c r="T26" s="5">
+      <c r="T26" s="6">
         <v>8434.9</v>
       </c>
-      <c r="U26" s="5">
+      <c r="U26" s="6">
         <v>8629</v>
       </c>
-      <c r="V26" s="5">
+      <c r="V26" s="6">
         <v>10053.700000000001</v>
       </c>
-      <c r="W26" s="6">
+      <c r="W26" s="7">
         <v>8463.85</v>
       </c>
-      <c r="X26" s="6">
+      <c r="X26" s="7">
         <v>9550.69</v>
       </c>
-      <c r="Y26" s="6">
+      <c r="Y26" s="7">
         <v>11181.1</v>
       </c>
-      <c r="Z26" s="6">
+      <c r="Z26" s="7">
         <v>11917.33</v>
       </c>
-      <c r="AA26" s="6">
+      <c r="AA26" s="7">
         <v>9237.2900000000009</v>
       </c>
-      <c r="AB26" s="6">
+      <c r="AB26" s="7">
         <v>8822.1200000000008</v>
       </c>
-      <c r="AC26" s="7">
+      <c r="AC26" s="8">
         <v>9620.9</v>
       </c>
-      <c r="AD26" s="7">
+      <c r="AD26" s="8">
         <v>10508.91</v>
       </c>
-      <c r="AE26" s="6">
+      <c r="AE26" s="7">
         <v>13059.73</v>
       </c>
-      <c r="AF26" s="8">
+      <c r="AF26" s="9">
         <v>16319.34</v>
       </c>
-      <c r="AG26" s="8">
+      <c r="AG26" s="9">
         <v>16080.66</v>
       </c>
-      <c r="AH26" s="5">
+      <c r="AH26" s="6">
         <v>21030.02</v>
       </c>
-      <c r="AI26" s="8">
+      <c r="AI26" s="9">
         <v>24832.84</v>
       </c>
-      <c r="AJ26" s="16">
+      <c r="AJ26" s="4">
         <v>24349.26</v>
       </c>
+      <c r="AK26" s="4">
+        <v>32118.36</v>
+      </c>
     </row>
-    <row r="27" spans="1:36">
-      <c r="A27" s="12" t="s">
+    <row r="27" spans="1:37">
+      <c r="A27" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="B27" s="5">
+      <c r="B27" s="6">
         <v>900</v>
       </c>
-      <c r="C27" s="5">
+      <c r="C27" s="6">
         <v>873</v>
       </c>
-      <c r="D27" s="5">
+      <c r="D27" s="6">
         <v>498</v>
       </c>
-      <c r="E27" s="5">
+      <c r="E27" s="6">
         <v>108</v>
       </c>
-      <c r="F27" s="5">
+      <c r="F27" s="6">
         <v>206</v>
       </c>
-      <c r="G27" s="5">
+      <c r="G27" s="6">
         <v>89</v>
       </c>
-      <c r="H27" s="5">
+      <c r="H27" s="6">
         <v>31</v>
       </c>
-      <c r="I27" s="5">
+      <c r="I27" s="6">
         <v>58</v>
       </c>
-      <c r="J27" s="5">
+      <c r="J27" s="6">
         <v>9</v>
       </c>
-      <c r="K27" s="5">
+      <c r="K27" s="6">
         <v>20</v>
       </c>
-      <c r="L27" s="5">
+      <c r="L27" s="6">
         <v>44</v>
       </c>
-      <c r="M27" s="5">
+      <c r="M27" s="6">
         <v>23</v>
       </c>
-      <c r="N27" s="5">
+      <c r="N27" s="6">
         <v>2</v>
       </c>
-      <c r="O27" s="5">
+      <c r="O27" s="6">
         <v>16</v>
       </c>
-      <c r="P27" s="5">
+      <c r="P27" s="6">
         <v>9</v>
       </c>
-      <c r="Q27" s="5">
+      <c r="Q27" s="6">
         <v>1</v>
       </c>
-      <c r="R27" s="5">
+      <c r="R27" s="6">
         <v>0.4</v>
       </c>
-      <c r="S27" s="5">
+      <c r="S27" s="6">
         <v>0.7</v>
       </c>
-      <c r="T27" s="5">
+      <c r="T27" s="6">
         <v>0.5</v>
       </c>
-      <c r="U27" s="5">
+      <c r="U27" s="6">
         <v>273.5</v>
       </c>
-      <c r="V27" s="5">
+      <c r="V27" s="6">
         <v>1032.5999999999999</v>
       </c>
-      <c r="W27" s="6">
+      <c r="W27" s="7">
         <v>891.6</v>
       </c>
-      <c r="X27" s="6">
+      <c r="X27" s="7">
         <v>1504</v>
       </c>
-      <c r="Y27" s="6">
+      <c r="Y27" s="7">
         <v>2077.09</v>
       </c>
-      <c r="Z27" s="6">
+      <c r="Z27" s="7">
         <v>2080.5</v>
       </c>
-      <c r="AA27" s="6">
+      <c r="AA27" s="7">
         <v>2191.19</v>
       </c>
-      <c r="AB27" s="6">
+      <c r="AB27" s="7">
         <v>2200.8000000000002</v>
       </c>
-      <c r="AC27" s="7">
+      <c r="AC27" s="8">
         <v>2258.6</v>
       </c>
-      <c r="AD27" s="7">
+      <c r="AD27" s="8">
         <v>2490.4</v>
       </c>
-      <c r="AE27" s="6">
+      <c r="AE27" s="7">
         <v>2497.4699999999998</v>
       </c>
-      <c r="AF27" s="8">
+      <c r="AF27" s="9">
         <v>2485.6999999999998</v>
       </c>
-      <c r="AG27" s="8">
+      <c r="AG27" s="9">
         <v>1299.58</v>
       </c>
-      <c r="AH27" s="5">
+      <c r="AH27" s="6">
         <v>262.2</v>
       </c>
-      <c r="AI27" s="8" t="s">
+      <c r="AI27" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AJ27" s="16" t="s">
+      <c r="AJ27" s="4" t="s">
         <v>0</v>
       </c>
+      <c r="AK27" s="4">
+        <v>851.28</v>
+      </c>
     </row>
-    <row r="28" spans="1:36">
-      <c r="A28" s="12" t="s">
+    <row r="28" spans="1:37">
+      <c r="A28" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="B28" s="5">
+      <c r="B28" s="6">
         <v>20765</v>
       </c>
-      <c r="C28" s="5">
+      <c r="C28" s="6">
         <v>20603</v>
       </c>
-      <c r="D28" s="5">
+      <c r="D28" s="6">
         <v>13146</v>
       </c>
-      <c r="E28" s="5">
+      <c r="E28" s="6">
         <v>14705</v>
       </c>
-      <c r="F28" s="5">
+      <c r="F28" s="6">
         <v>10802</v>
       </c>
-      <c r="G28" s="5">
+      <c r="G28" s="6">
         <v>7675</v>
       </c>
-      <c r="H28" s="5">
+      <c r="H28" s="6">
         <v>5312</v>
       </c>
-      <c r="I28" s="5">
+      <c r="I28" s="6">
         <v>4188</v>
       </c>
-      <c r="J28" s="5">
+      <c r="J28" s="6">
         <v>1124</v>
       </c>
-      <c r="K28" s="5">
+      <c r="K28" s="6">
         <v>402</v>
       </c>
-      <c r="L28" s="5">
+      <c r="L28" s="6">
         <v>261</v>
       </c>
-      <c r="M28" s="5">
+      <c r="M28" s="6">
         <v>195</v>
       </c>
-      <c r="N28" s="5">
+      <c r="N28" s="6">
         <v>214</v>
       </c>
-      <c r="O28" s="5">
+      <c r="O28" s="6">
         <v>229</v>
       </c>
-      <c r="P28" s="5">
+      <c r="P28" s="6">
         <v>199</v>
       </c>
-      <c r="Q28" s="5">
+      <c r="Q28" s="6">
         <v>204</v>
       </c>
-      <c r="R28" s="5">
+      <c r="R28" s="6">
         <v>136.4</v>
       </c>
-      <c r="S28" s="5">
+      <c r="S28" s="6">
         <v>206.5</v>
       </c>
-      <c r="T28" s="5">
+      <c r="T28" s="6">
         <v>170.9</v>
       </c>
-      <c r="U28" s="5">
+      <c r="U28" s="6">
         <v>203.4</v>
       </c>
-      <c r="V28" s="5">
+      <c r="V28" s="6">
         <v>327.60000000000002</v>
       </c>
-      <c r="W28" s="6">
+      <c r="W28" s="7">
         <v>223.54</v>
       </c>
-      <c r="X28" s="6">
+      <c r="X28" s="7">
         <v>191.78</v>
       </c>
-      <c r="Y28" s="6">
+      <c r="Y28" s="7">
         <v>257.27999999999997</v>
       </c>
-      <c r="Z28" s="6">
+      <c r="Z28" s="7">
         <v>260.97000000000003</v>
       </c>
-      <c r="AA28" s="6">
+      <c r="AA28" s="7">
         <v>203.35</v>
       </c>
-      <c r="AB28" s="6">
+      <c r="AB28" s="7">
         <v>196.56</v>
       </c>
-      <c r="AC28" s="7">
+      <c r="AC28" s="8">
         <v>428.2</v>
       </c>
-      <c r="AD28" s="7">
+      <c r="AD28" s="8">
         <v>212.13</v>
       </c>
-      <c r="AE28" s="6">
+      <c r="AE28" s="7">
         <v>393.95</v>
       </c>
-      <c r="AF28" s="8">
+      <c r="AF28" s="9">
         <v>481.07</v>
       </c>
-      <c r="AG28" s="8">
+      <c r="AG28" s="9">
         <v>182.84</v>
       </c>
-      <c r="AH28" s="5">
+      <c r="AH28" s="6">
         <v>132.34</v>
       </c>
-      <c r="AI28" s="8">
+      <c r="AI28" s="9">
         <v>136.13</v>
       </c>
-      <c r="AJ28" s="16">
+      <c r="AJ28" s="4">
         <v>191.68</v>
       </c>
+      <c r="AK28" s="4">
+        <v>198.43</v>
+      </c>
     </row>
-    <row r="29" spans="1:36">
-      <c r="A29" s="12" t="s">
+    <row r="29" spans="1:37">
+      <c r="A29" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="B29" s="5">
+      <c r="B29" s="6">
         <v>10954</v>
       </c>
-      <c r="C29" s="5">
+      <c r="C29" s="6">
         <v>13238</v>
       </c>
-      <c r="D29" s="5">
+      <c r="D29" s="6">
         <v>7766</v>
       </c>
-      <c r="E29" s="5">
+      <c r="E29" s="6">
         <v>6706</v>
       </c>
-      <c r="F29" s="5">
+      <c r="F29" s="6">
         <v>4853</v>
       </c>
-      <c r="G29" s="5">
+      <c r="G29" s="6">
         <v>2950</v>
       </c>
-      <c r="H29" s="5">
+      <c r="H29" s="6">
         <v>1621</v>
       </c>
-      <c r="I29" s="5">
+      <c r="I29" s="6">
         <v>1108</v>
       </c>
-      <c r="J29" s="5">
+      <c r="J29" s="6">
         <v>475</v>
       </c>
-      <c r="K29" s="5">
+      <c r="K29" s="6">
         <v>113</v>
       </c>
-      <c r="L29" s="5">
+      <c r="L29" s="6">
         <v>146</v>
       </c>
-      <c r="M29" s="5">
+      <c r="M29" s="6">
         <v>228</v>
       </c>
-      <c r="N29" s="5">
+      <c r="N29" s="6">
         <v>60</v>
       </c>
-      <c r="O29" s="5">
+      <c r="O29" s="6">
         <v>136</v>
       </c>
-      <c r="P29" s="5">
+      <c r="P29" s="6">
         <v>43</v>
       </c>
-      <c r="Q29" s="5">
+      <c r="Q29" s="6">
         <v>45</v>
       </c>
-      <c r="R29" s="5">
+      <c r="R29" s="6">
         <v>63.2</v>
       </c>
-      <c r="S29" s="5">
+      <c r="S29" s="6">
         <v>114.3</v>
       </c>
-      <c r="T29" s="5">
+      <c r="T29" s="6">
         <v>121.6</v>
       </c>
-      <c r="U29" s="5">
+      <c r="U29" s="6">
         <v>210.7</v>
       </c>
-      <c r="V29" s="5">
+      <c r="V29" s="6">
         <v>26</v>
       </c>
-      <c r="W29" s="6">
+      <c r="W29" s="7">
         <v>16.399999999999999</v>
       </c>
-      <c r="X29" s="6">
+      <c r="X29" s="7">
         <v>39.049999999999997</v>
       </c>
-      <c r="Y29" s="6">
+      <c r="Y29" s="7">
         <v>35</v>
       </c>
-      <c r="Z29" s="6">
+      <c r="Z29" s="7">
         <v>61</v>
       </c>
-      <c r="AA29" s="6">
+      <c r="AA29" s="7">
         <v>45.31</v>
       </c>
-      <c r="AB29" s="6">
+      <c r="AB29" s="7">
         <v>80.010000000000005</v>
       </c>
-      <c r="AC29" s="7">
+      <c r="AC29" s="8">
         <v>70.56</v>
       </c>
-      <c r="AD29" s="7">
+      <c r="AD29" s="8">
         <v>121.72</v>
       </c>
-      <c r="AE29" s="6">
+      <c r="AE29" s="7">
         <v>35.67</v>
       </c>
-      <c r="AF29" s="8">
+      <c r="AF29" s="9">
         <v>129.04</v>
       </c>
-      <c r="AG29" s="8">
+      <c r="AG29" s="9">
         <v>65.72</v>
       </c>
-      <c r="AH29" s="5">
+      <c r="AH29" s="6">
         <v>95.68</v>
       </c>
-      <c r="AI29" s="8">
+      <c r="AI29" s="9">
         <v>95.28</v>
       </c>
-      <c r="AJ29" s="16">
+      <c r="AJ29" s="4">
         <v>124.79</v>
       </c>
+      <c r="AK29" s="4">
+        <v>249.60999999999999</v>
+      </c>
     </row>
-    <row r="30" spans="1:36">
-      <c r="A30" s="12" t="s">
+    <row r="30" spans="1:37">
+      <c r="A30" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="B30" s="5">
+      <c r="B30" s="6">
         <v>26700</v>
       </c>
-      <c r="C30" s="5">
+      <c r="C30" s="6">
         <v>24757</v>
       </c>
-      <c r="D30" s="5">
+      <c r="D30" s="6">
         <v>20592</v>
       </c>
-      <c r="E30" s="5">
+      <c r="E30" s="6">
         <v>16141</v>
       </c>
-      <c r="F30" s="5">
+      <c r="F30" s="6">
         <v>9009</v>
       </c>
-      <c r="G30" s="5">
+      <c r="G30" s="6">
         <v>7887</v>
       </c>
-      <c r="H30" s="5">
+      <c r="H30" s="6">
         <v>4544</v>
       </c>
-      <c r="I30" s="5">
+      <c r="I30" s="6">
         <v>2136</v>
       </c>
-      <c r="J30" s="5">
+      <c r="J30" s="6">
         <v>1130</v>
       </c>
-      <c r="K30" s="5">
+      <c r="K30" s="6">
         <v>572</v>
       </c>
-      <c r="L30" s="5">
+      <c r="L30" s="6">
         <v>413</v>
       </c>
-      <c r="M30" s="5">
+      <c r="M30" s="6">
         <v>499</v>
       </c>
-      <c r="N30" s="5">
+      <c r="N30" s="6">
         <v>322</v>
       </c>
-      <c r="O30" s="5">
+      <c r="O30" s="6">
         <v>343</v>
       </c>
-      <c r="P30" s="5">
+      <c r="P30" s="6">
         <v>648</v>
       </c>
-      <c r="Q30" s="5">
+      <c r="Q30" s="6">
         <v>695</v>
       </c>
-      <c r="R30" s="5">
+      <c r="R30" s="6">
         <v>622.9</v>
       </c>
-      <c r="S30" s="5">
+      <c r="S30" s="6">
         <v>559.9</v>
       </c>
-      <c r="T30" s="5">
+      <c r="T30" s="6">
         <v>728.9</v>
       </c>
-      <c r="U30" s="5">
+      <c r="U30" s="6">
         <v>649.4</v>
       </c>
-      <c r="V30" s="5">
+      <c r="V30" s="6">
         <v>751.8</v>
       </c>
-      <c r="W30" s="6">
+      <c r="W30" s="7">
         <v>586.27</v>
       </c>
-      <c r="X30" s="6">
+      <c r="X30" s="7">
         <v>605.15</v>
       </c>
-      <c r="Y30" s="6">
+      <c r="Y30" s="7">
         <v>482.72</v>
       </c>
-      <c r="Z30" s="6">
+      <c r="Z30" s="7">
         <v>551.29999999999995</v>
       </c>
-      <c r="AA30" s="6">
+      <c r="AA30" s="7">
         <v>442.17</v>
       </c>
-      <c r="AB30" s="6">
+      <c r="AB30" s="7">
         <v>451.25</v>
       </c>
-      <c r="AC30" s="7">
+      <c r="AC30" s="8">
         <v>543.54999999999995</v>
       </c>
-      <c r="AD30" s="7">
+      <c r="AD30" s="8">
         <v>566.5</v>
       </c>
-      <c r="AE30" s="6">
+      <c r="AE30" s="7">
         <v>577.29999999999995</v>
       </c>
-      <c r="AF30" s="8">
+      <c r="AF30" s="9">
         <v>607.03</v>
       </c>
-      <c r="AG30" s="8">
+      <c r="AG30" s="9">
         <v>627.80999999999995</v>
       </c>
-      <c r="AH30" s="5">
+      <c r="AH30" s="6">
         <v>640.35</v>
       </c>
-      <c r="AI30" s="8">
+      <c r="AI30" s="9">
         <v>553.09</v>
       </c>
-      <c r="AJ30" s="16">
+      <c r="AJ30" s="4">
         <v>554.11</v>
       </c>
+      <c r="AK30" s="4">
+        <v>518.05000000000007</v>
+      </c>
     </row>
-    <row r="31" spans="1:36">
-      <c r="A31" s="12" t="s">
+    <row r="31" spans="1:37">
+      <c r="A31" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="B31" s="5">
+      <c r="B31" s="6">
         <v>13600</v>
       </c>
-      <c r="C31" s="5">
+      <c r="C31" s="6">
         <v>13203</v>
       </c>
-      <c r="D31" s="5">
+      <c r="D31" s="6">
         <v>9960</v>
       </c>
-      <c r="E31" s="5">
+      <c r="E31" s="6">
         <v>11734</v>
       </c>
-      <c r="F31" s="5">
+      <c r="F31" s="6">
         <v>4550</v>
       </c>
-      <c r="G31" s="5">
+      <c r="G31" s="6">
         <v>3272</v>
       </c>
-      <c r="H31" s="5">
+      <c r="H31" s="6">
         <v>2532</v>
       </c>
-      <c r="I31" s="5">
+      <c r="I31" s="6">
         <v>1788</v>
       </c>
-      <c r="J31" s="5">
+      <c r="J31" s="6">
         <v>501</v>
       </c>
-      <c r="K31" s="5">
+      <c r="K31" s="6">
         <v>201</v>
       </c>
-      <c r="L31" s="5">
+      <c r="L31" s="6">
         <v>131</v>
       </c>
-      <c r="M31" s="5">
+      <c r="M31" s="6">
         <v>82</v>
       </c>
-      <c r="N31" s="5">
+      <c r="N31" s="6">
         <v>119</v>
       </c>
-      <c r="O31" s="5">
+      <c r="O31" s="6">
         <v>152</v>
       </c>
-      <c r="P31" s="5">
+      <c r="P31" s="6">
         <v>91</v>
       </c>
-      <c r="Q31" s="5">
+      <c r="Q31" s="6">
         <v>130</v>
       </c>
-      <c r="R31" s="5">
+      <c r="R31" s="6">
         <v>107.9</v>
       </c>
-      <c r="S31" s="5">
+      <c r="S31" s="6">
         <v>191.5</v>
       </c>
-      <c r="T31" s="5">
+      <c r="T31" s="6">
         <v>308</v>
       </c>
-      <c r="U31" s="5">
+      <c r="U31" s="6">
         <v>347.7</v>
       </c>
-      <c r="V31" s="5">
+      <c r="V31" s="6">
         <v>277.2</v>
       </c>
-      <c r="W31" s="6">
+      <c r="W31" s="7">
         <v>227.91</v>
       </c>
-      <c r="X31" s="6">
+      <c r="X31" s="7">
         <v>292.51</v>
       </c>
-      <c r="Y31" s="6">
+      <c r="Y31" s="7">
         <v>516.64</v>
       </c>
-      <c r="Z31" s="6">
+      <c r="Z31" s="7">
         <v>552.79999999999995</v>
       </c>
-      <c r="AA31" s="6">
+      <c r="AA31" s="7">
         <v>593.66999999999996</v>
       </c>
-      <c r="AB31" s="6">
+      <c r="AB31" s="7">
         <v>621.37</v>
       </c>
-      <c r="AC31" s="7">
+      <c r="AC31" s="8">
         <v>680.31</v>
       </c>
-      <c r="AD31" s="7">
+      <c r="AD31" s="8">
         <v>759.41</v>
       </c>
-      <c r="AE31" s="6">
+      <c r="AE31" s="7">
         <v>784.16</v>
       </c>
-      <c r="AF31" s="8">
+      <c r="AF31" s="9">
         <v>609.04</v>
       </c>
-      <c r="AG31" s="8">
+      <c r="AG31" s="9">
         <v>1002.22</v>
       </c>
-      <c r="AH31" s="5">
+      <c r="AH31" s="6">
         <v>1054.96</v>
       </c>
-      <c r="AI31" s="8">
+      <c r="AI31" s="9">
         <v>1055.52</v>
       </c>
-      <c r="AJ31" s="16">
+      <c r="AJ31" s="4">
         <v>1121.05</v>
       </c>
+      <c r="AK31" s="4">
+        <v>1127.1499999999999</v>
+      </c>
     </row>
-    <row r="32" spans="1:36">
-      <c r="A32" s="12" t="s">
+    <row r="32" spans="1:37">
+      <c r="A32" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="B32" s="5">
+      <c r="B32" s="6">
         <v>13600</v>
       </c>
-      <c r="C32" s="5">
+      <c r="C32" s="6">
         <v>14771</v>
       </c>
-      <c r="D32" s="5">
+      <c r="D32" s="6">
         <v>10293</v>
       </c>
-      <c r="E32" s="5">
+      <c r="E32" s="6">
         <v>8265</v>
       </c>
-      <c r="F32" s="5">
+      <c r="F32" s="6">
         <v>3980</v>
       </c>
-      <c r="G32" s="5">
+      <c r="G32" s="6">
         <v>4024</v>
       </c>
-      <c r="H32" s="5">
+      <c r="H32" s="6">
         <v>3911</v>
       </c>
-      <c r="I32" s="5">
+      <c r="I32" s="6">
         <v>1381</v>
       </c>
-      <c r="J32" s="5">
+      <c r="J32" s="6">
         <v>288</v>
       </c>
-      <c r="K32" s="5">
+      <c r="K32" s="6">
         <v>72</v>
       </c>
-      <c r="L32" s="5">
+      <c r="L32" s="6">
         <v>22</v>
       </c>
-      <c r="M32" s="5">
+      <c r="M32" s="6">
         <v>23</v>
       </c>
-      <c r="N32" s="5">
+      <c r="N32" s="6">
         <v>5</v>
       </c>
-      <c r="O32" s="5">
+      <c r="O32" s="6">
         <v>7</v>
       </c>
-      <c r="P32" s="5">
+      <c r="P32" s="6">
         <v>1</v>
       </c>
-      <c r="Q32" s="6" t="s">
+      <c r="Q32" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="R32" s="6" t="s">
+      <c r="R32" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="S32" s="6" t="s">
+      <c r="S32" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="T32" s="6" t="s">
+      <c r="T32" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="U32" s="6" t="s">
+      <c r="U32" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="V32" s="5">
+      <c r="V32" s="6">
         <v>2.5</v>
       </c>
-      <c r="W32" s="6">
+      <c r="W32" s="7">
         <v>18.95</v>
       </c>
-      <c r="X32" s="6">
+      <c r="X32" s="7">
         <v>69.959999999999994</v>
       </c>
-      <c r="Y32" s="6">
+      <c r="Y32" s="7">
         <v>117.56</v>
       </c>
-      <c r="Z32" s="6">
+      <c r="Z32" s="7">
         <v>118.41</v>
       </c>
-      <c r="AA32" s="6">
+      <c r="AA32" s="7">
         <v>52.17</v>
       </c>
-      <c r="AB32" s="6">
+      <c r="AB32" s="7">
         <v>79.849999999999994</v>
       </c>
-      <c r="AC32" s="7">
+      <c r="AC32" s="8">
         <v>102.23</v>
       </c>
-      <c r="AD32" s="7">
+      <c r="AD32" s="8">
         <v>41.04</v>
       </c>
-      <c r="AE32" s="6">
+      <c r="AE32" s="7">
         <v>37.909999999999997</v>
       </c>
-      <c r="AF32" s="8">
+      <c r="AF32" s="9">
         <v>63.45</v>
       </c>
-      <c r="AG32" s="8">
+      <c r="AG32" s="9">
         <v>72.459999999999994</v>
       </c>
-      <c r="AH32" s="5">
+      <c r="AH32" s="6">
         <v>111.82</v>
       </c>
-      <c r="AI32" s="8">
+      <c r="AI32" s="9">
         <v>129.07</v>
       </c>
-      <c r="AJ32" s="16">
+      <c r="AJ32" s="4">
         <v>217.56</v>
       </c>
+      <c r="AK32" s="4">
+        <v>250.39</v>
+      </c>
     </row>
-    <row r="33" spans="1:36">
-      <c r="A33" s="12" t="s">
+    <row r="33" spans="1:37">
+      <c r="A33" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="B33" s="5">
+      <c r="B33" s="6">
         <v>22762</v>
       </c>
-      <c r="C33" s="5">
+      <c r="C33" s="6">
         <v>22473</v>
       </c>
-      <c r="D33" s="5">
+      <c r="D33" s="6">
         <v>18042</v>
       </c>
-      <c r="E33" s="5">
+      <c r="E33" s="6">
         <v>16533</v>
       </c>
-      <c r="F33" s="5">
+      <c r="F33" s="6">
         <v>9730</v>
       </c>
-      <c r="G33" s="5">
+      <c r="G33" s="6">
         <v>5312</v>
       </c>
-      <c r="H33" s="5">
+      <c r="H33" s="6">
         <v>3552</v>
       </c>
-      <c r="I33" s="5">
+      <c r="I33" s="6">
         <v>2885</v>
       </c>
-      <c r="J33" s="5">
+      <c r="J33" s="6">
         <v>1634</v>
       </c>
-      <c r="K33" s="5">
+      <c r="K33" s="6">
         <v>1805</v>
       </c>
-      <c r="L33" s="5">
+      <c r="L33" s="6">
         <v>1414</v>
       </c>
-      <c r="M33" s="5">
+      <c r="M33" s="6">
         <v>1306</v>
       </c>
-      <c r="N33" s="5">
+      <c r="N33" s="6">
         <v>1035</v>
       </c>
-      <c r="O33" s="5">
+      <c r="O33" s="6">
         <v>1035</v>
       </c>
-      <c r="P33" s="5">
+      <c r="P33" s="6">
         <v>1057</v>
       </c>
-      <c r="Q33" s="5">
+      <c r="Q33" s="6">
         <v>1238</v>
       </c>
-      <c r="R33" s="5">
+      <c r="R33" s="6">
         <v>1679.4</v>
       </c>
-      <c r="S33" s="5">
+      <c r="S33" s="6">
         <v>2301.1</v>
       </c>
-      <c r="T33" s="5">
+      <c r="T33" s="6">
         <v>2535.4</v>
       </c>
-      <c r="U33" s="5">
+      <c r="U33" s="6">
         <v>2783.4</v>
       </c>
-      <c r="V33" s="5">
+      <c r="V33" s="6">
         <v>2758.4</v>
       </c>
-      <c r="W33" s="6">
+      <c r="W33" s="7">
         <v>2313.9899999999998</v>
       </c>
-      <c r="X33" s="6">
+      <c r="X33" s="7">
         <v>2437.0100000000002</v>
       </c>
-      <c r="Y33" s="6">
+      <c r="Y33" s="7">
         <v>2663.13</v>
       </c>
-      <c r="Z33" s="6">
+      <c r="Z33" s="7">
         <v>2017.43</v>
       </c>
-      <c r="AA33" s="6">
+      <c r="AA33" s="7">
         <v>1948.9</v>
       </c>
-      <c r="AB33" s="6">
+      <c r="AB33" s="7">
         <v>1965.89</v>
       </c>
-      <c r="AC33" s="7">
+      <c r="AC33" s="8">
         <v>2426.48</v>
       </c>
-      <c r="AD33" s="7">
+      <c r="AD33" s="8">
         <v>2600.64</v>
       </c>
-      <c r="AE33" s="6">
+      <c r="AE33" s="7">
         <v>2466.54</v>
       </c>
-      <c r="AF33" s="8">
+      <c r="AF33" s="9">
         <v>2651.73</v>
       </c>
-      <c r="AG33" s="8">
+      <c r="AG33" s="9">
         <v>2635.24</v>
       </c>
-      <c r="AH33" s="5">
+      <c r="AH33" s="6">
         <v>2989.76</v>
       </c>
-      <c r="AI33" s="8">
+      <c r="AI33" s="9">
         <v>3961.98</v>
       </c>
-      <c r="AJ33" s="16">
+      <c r="AJ33" s="4">
         <v>3218.1</v>
       </c>
+      <c r="AK33" s="4">
+        <v>3690.5499999999997</v>
+      </c>
     </row>
-    <row r="34" spans="1:36">
-      <c r="A34" s="12" t="s">
+    <row r="34" spans="1:37">
+      <c r="A34" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="B34" s="5">
+      <c r="B34" s="6">
         <v>10338</v>
       </c>
-      <c r="C34" s="5">
+      <c r="C34" s="6">
         <v>8502</v>
       </c>
-      <c r="D34" s="5">
+      <c r="D34" s="6">
         <v>7547</v>
       </c>
-      <c r="E34" s="5">
+      <c r="E34" s="6">
         <v>7056</v>
       </c>
-      <c r="F34" s="5">
+      <c r="F34" s="6">
         <v>4856</v>
       </c>
-      <c r="G34" s="5">
+      <c r="G34" s="6">
         <v>3522</v>
       </c>
-      <c r="H34" s="5">
+      <c r="H34" s="6">
         <v>1897</v>
       </c>
-      <c r="I34" s="5">
+      <c r="I34" s="6">
         <v>1064</v>
       </c>
-      <c r="J34" s="5">
+      <c r="J34" s="6">
         <v>542</v>
       </c>
-      <c r="K34" s="5">
+      <c r="K34" s="6">
         <v>94</v>
       </c>
-      <c r="L34" s="5">
+      <c r="L34" s="6">
         <v>53</v>
       </c>
-      <c r="M34" s="5">
+      <c r="M34" s="6">
         <v>93</v>
       </c>
-      <c r="N34" s="5">
+      <c r="N34" s="6">
         <v>34</v>
       </c>
-      <c r="O34" s="5">
+      <c r="O34" s="6">
         <v>71</v>
       </c>
-      <c r="P34" s="5">
+      <c r="P34" s="6">
         <v>69</v>
       </c>
-      <c r="Q34" s="5">
+      <c r="Q34" s="6">
         <v>185</v>
       </c>
-      <c r="R34" s="5">
+      <c r="R34" s="6">
         <v>29.6</v>
       </c>
-      <c r="S34" s="5">
+      <c r="S34" s="6">
         <v>8.6999999999999993</v>
       </c>
-      <c r="T34" s="5">
+      <c r="T34" s="6">
         <v>7.4</v>
       </c>
-      <c r="U34" s="5">
+      <c r="U34" s="6">
         <v>10.9</v>
       </c>
-      <c r="V34" s="5">
+      <c r="V34" s="6">
         <v>7.6</v>
       </c>
-      <c r="W34" s="6">
+      <c r="W34" s="7">
         <v>67.099999999999994</v>
       </c>
-      <c r="X34" s="6">
+      <c r="X34" s="7">
         <v>37.32</v>
       </c>
-      <c r="Y34" s="6">
+      <c r="Y34" s="7">
         <v>63.87</v>
       </c>
-      <c r="Z34" s="6">
+      <c r="Z34" s="7">
         <v>187.83</v>
       </c>
-      <c r="AA34" s="6">
+      <c r="AA34" s="7">
         <v>171.12</v>
       </c>
-      <c r="AB34" s="6">
+      <c r="AB34" s="7">
         <v>236.59</v>
       </c>
-      <c r="AC34" s="7">
+      <c r="AC34" s="8">
         <v>239.82</v>
       </c>
-      <c r="AD34" s="7">
+      <c r="AD34" s="8">
         <v>271.35000000000002</v>
       </c>
-      <c r="AE34" s="6">
+      <c r="AE34" s="7">
         <v>268.85000000000002</v>
       </c>
-      <c r="AF34" s="8">
+      <c r="AF34" s="9">
         <v>287.49</v>
       </c>
-      <c r="AG34" s="8">
+      <c r="AG34" s="9">
         <v>308.58999999999997</v>
       </c>
-      <c r="AH34" s="5">
+      <c r="AH34" s="6">
         <v>318.27999999999997</v>
       </c>
-      <c r="AI34" s="8">
+      <c r="AI34" s="9">
         <v>309.01</v>
       </c>
-      <c r="AJ34" s="16">
+      <c r="AJ34" s="4">
         <v>247.2</v>
       </c>
+      <c r="AK34" s="4">
+        <v>383.77</v>
+      </c>
     </row>
-    <row r="35" spans="1:36">
-      <c r="A35" s="12" t="s">
+    <row r="35" spans="1:37">
+      <c r="A35" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B35" s="5">
+      <c r="B35" s="6">
         <v>9800</v>
       </c>
-      <c r="C35" s="5">
+      <c r="C35" s="6">
         <v>10033</v>
       </c>
-      <c r="D35" s="5">
+      <c r="D35" s="6">
         <v>6535</v>
       </c>
-      <c r="E35" s="5">
+      <c r="E35" s="6">
         <v>6286</v>
       </c>
-      <c r="F35" s="5">
+      <c r="F35" s="6">
         <v>3040</v>
       </c>
-      <c r="G35" s="5">
+      <c r="G35" s="6">
         <v>2220</v>
       </c>
-      <c r="H35" s="5">
+      <c r="H35" s="6">
         <v>2157</v>
       </c>
-      <c r="I35" s="5">
+      <c r="I35" s="6">
         <v>331</v>
       </c>
-      <c r="J35" s="5">
+      <c r="J35" s="6">
         <v>50</v>
       </c>
-      <c r="K35" s="5">
+      <c r="K35" s="6">
         <v>32</v>
       </c>
-      <c r="L35" s="5">
+      <c r="L35" s="6">
         <v>8</v>
       </c>
-      <c r="M35" s="6" t="s">
+      <c r="M35" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="N35" s="5">
+      <c r="N35" s="6">
         <v>18</v>
       </c>
-      <c r="O35" s="6" t="s">
+      <c r="O35" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="P35" s="6" t="s">
+      <c r="P35" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="Q35" s="6" t="s">
+      <c r="Q35" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="R35" s="6" t="s">
+      <c r="R35" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="S35" s="5">
+      <c r="S35" s="6">
         <v>6</v>
       </c>
-      <c r="T35" s="5">
+      <c r="T35" s="6">
         <v>3.6</v>
       </c>
-      <c r="U35" s="5">
+      <c r="U35" s="6">
         <v>1.4</v>
       </c>
-      <c r="V35" s="5">
+      <c r="V35" s="6">
         <v>1.4</v>
       </c>
-      <c r="W35" s="6">
+      <c r="W35" s="7">
         <v>4</v>
       </c>
-      <c r="X35" s="6">
+      <c r="X35" s="7">
         <v>33.119999999999997</v>
       </c>
-      <c r="Y35" s="6">
+      <c r="Y35" s="7">
         <v>33.53</v>
       </c>
-      <c r="Z35" s="6">
+      <c r="Z35" s="7">
         <v>34.049999999999997</v>
       </c>
-      <c r="AA35" s="6">
+      <c r="AA35" s="7">
         <v>77.84</v>
       </c>
-      <c r="AB35" s="6">
+      <c r="AB35" s="7">
         <v>154.86000000000001</v>
       </c>
-      <c r="AC35" s="7">
+      <c r="AC35" s="8">
         <v>443.22</v>
       </c>
-      <c r="AD35" s="7">
+      <c r="AD35" s="8">
         <v>227.59</v>
       </c>
-      <c r="AE35" s="6">
+      <c r="AE35" s="7">
         <v>200.58</v>
       </c>
-      <c r="AF35" s="8">
+      <c r="AF35" s="9">
         <v>273.5</v>
       </c>
-      <c r="AG35" s="8">
+      <c r="AG35" s="9">
         <v>274.58</v>
       </c>
-      <c r="AH35" s="5">
+      <c r="AH35" s="6">
         <v>218</v>
       </c>
-      <c r="AI35" s="8">
+      <c r="AI35" s="9">
         <v>525.69000000000005</v>
       </c>
-      <c r="AJ35" s="16">
+      <c r="AJ35" s="4">
         <v>895.15</v>
       </c>
+      <c r="AK35" s="4">
+        <v>526.71</v>
+      </c>
     </row>
-    <row r="36" spans="1:36">
-      <c r="A36" s="12" t="s">
+    <row r="36" spans="1:37">
+      <c r="A36" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="B36" s="5">
+      <c r="B36" s="6">
         <v>14100</v>
       </c>
-      <c r="C36" s="5">
+      <c r="C36" s="6">
         <v>11931</v>
       </c>
-      <c r="D36" s="5">
+      <c r="D36" s="6">
         <v>10229</v>
       </c>
-      <c r="E36" s="5">
+      <c r="E36" s="6">
         <v>8114</v>
       </c>
-      <c r="F36" s="5">
+      <c r="F36" s="6">
         <v>7079</v>
       </c>
-      <c r="G36" s="5">
+      <c r="G36" s="6">
         <v>3974</v>
       </c>
-      <c r="H36" s="5">
+      <c r="H36" s="6">
         <v>2350</v>
       </c>
-      <c r="I36" s="5">
+      <c r="I36" s="6">
         <v>1965</v>
       </c>
-      <c r="J36" s="5">
+      <c r="J36" s="6">
         <v>1804</v>
       </c>
-      <c r="K36" s="5">
+      <c r="K36" s="6">
         <v>1197</v>
       </c>
-      <c r="L36" s="5">
+      <c r="L36" s="6">
         <v>739</v>
       </c>
-      <c r="M36" s="5">
+      <c r="M36" s="6">
         <v>485</v>
       </c>
-      <c r="N36" s="5">
+      <c r="N36" s="6">
         <v>206</v>
       </c>
-      <c r="O36" s="5">
+      <c r="O36" s="6">
         <v>400</v>
       </c>
-      <c r="P36" s="5">
+      <c r="P36" s="6">
         <v>517</v>
       </c>
-      <c r="Q36" s="5">
+      <c r="Q36" s="6">
         <v>503</v>
       </c>
-      <c r="R36" s="5">
+      <c r="R36" s="6">
         <v>273.3</v>
       </c>
-      <c r="S36" s="5">
+      <c r="S36" s="6">
         <v>473.4</v>
       </c>
-      <c r="T36" s="5">
+      <c r="T36" s="6">
         <v>568.6</v>
       </c>
-      <c r="U36" s="5">
+      <c r="U36" s="6">
         <v>531.6</v>
       </c>
-      <c r="V36" s="5">
+      <c r="V36" s="6">
         <v>569.9</v>
       </c>
-      <c r="W36" s="6">
+      <c r="W36" s="7">
         <v>316.32</v>
       </c>
-      <c r="X36" s="6">
+      <c r="X36" s="7">
         <v>322.38</v>
       </c>
-      <c r="Y36" s="6">
+      <c r="Y36" s="7">
         <v>188.98</v>
       </c>
-      <c r="Z36" s="6">
+      <c r="Z36" s="7">
         <v>367.15</v>
       </c>
-      <c r="AA36" s="6">
+      <c r="AA36" s="7">
         <v>351.22</v>
       </c>
-      <c r="AB36" s="6">
+      <c r="AB36" s="7">
         <v>337.04</v>
       </c>
-      <c r="AC36" s="7">
+      <c r="AC36" s="8">
         <v>367.46</v>
       </c>
-      <c r="AD36" s="7">
+      <c r="AD36" s="8">
         <v>644.66</v>
       </c>
-      <c r="AE36" s="6">
+      <c r="AE36" s="7">
         <v>711.09</v>
       </c>
-      <c r="AF36" s="8">
+      <c r="AF36" s="9">
         <v>738.58</v>
       </c>
-      <c r="AG36" s="8">
+      <c r="AG36" s="9">
         <v>847.25</v>
       </c>
-      <c r="AH36" s="5">
+      <c r="AH36" s="6">
         <v>859.59</v>
       </c>
-      <c r="AI36" s="8">
+      <c r="AI36" s="9">
         <v>2564.92</v>
       </c>
-      <c r="AJ36" s="16">
+      <c r="AJ36" s="4">
         <v>3217.5</v>
       </c>
+      <c r="AK36" s="4">
+        <v>6258.67</v>
+      </c>
     </row>
-    <row r="37" spans="1:36">
-      <c r="A37" s="12" t="s">
+    <row r="37" spans="1:37">
+      <c r="A37" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B37" s="5">
+      <c r="B37" s="6">
         <v>26178</v>
       </c>
-      <c r="C37" s="5">
+      <c r="C37" s="6">
         <v>28006</v>
       </c>
-      <c r="D37" s="5">
+      <c r="D37" s="6">
         <v>19569</v>
       </c>
-      <c r="E37" s="5">
+      <c r="E37" s="6">
         <v>20069</v>
       </c>
-      <c r="F37" s="5">
+      <c r="F37" s="6">
         <v>15002</v>
       </c>
-      <c r="G37" s="5">
+      <c r="G37" s="6">
         <v>12015</v>
       </c>
-      <c r="H37" s="5">
+      <c r="H37" s="6">
         <v>6950</v>
       </c>
-      <c r="I37" s="5">
+      <c r="I37" s="6">
         <v>5548</v>
       </c>
-      <c r="J37" s="5">
+      <c r="J37" s="6">
         <v>2171</v>
       </c>
-      <c r="K37" s="5">
+      <c r="K37" s="6">
         <v>1642</v>
       </c>
-      <c r="L37" s="5">
+      <c r="L37" s="6">
         <v>690</v>
       </c>
-      <c r="M37" s="5">
+      <c r="M37" s="6">
         <v>738</v>
       </c>
-      <c r="N37" s="5">
+      <c r="N37" s="6">
         <v>599</v>
       </c>
-      <c r="O37" s="5">
+      <c r="O37" s="6">
         <v>1275</v>
       </c>
-      <c r="P37" s="5">
+      <c r="P37" s="6">
         <v>999</v>
       </c>
-      <c r="Q37" s="5">
+      <c r="Q37" s="6">
         <v>947</v>
       </c>
-      <c r="R37" s="5">
+      <c r="R37" s="6">
         <v>741.3</v>
       </c>
-      <c r="S37" s="5">
+      <c r="S37" s="6">
         <v>1164.7</v>
       </c>
-      <c r="T37" s="5">
+      <c r="T37" s="6">
         <v>3717.2</v>
       </c>
-      <c r="U37" s="5">
+      <c r="U37" s="6">
         <v>3399.4</v>
       </c>
-      <c r="V37" s="5">
+      <c r="V37" s="6">
         <v>4061.2</v>
       </c>
-      <c r="W37" s="6">
+      <c r="W37" s="7">
         <v>3629.38</v>
       </c>
-      <c r="X37" s="6">
+      <c r="X37" s="7">
         <v>3858.8</v>
       </c>
-      <c r="Y37" s="6">
+      <c r="Y37" s="7">
         <v>4540.1899999999996</v>
       </c>
-      <c r="Z37" s="6">
+      <c r="Z37" s="7">
         <v>4859.8900000000003</v>
       </c>
-      <c r="AA37" s="6">
+      <c r="AA37" s="7">
         <v>2318.04</v>
       </c>
-      <c r="AB37" s="6">
+      <c r="AB37" s="7">
         <v>1804.62</v>
       </c>
-      <c r="AC37" s="7">
+      <c r="AC37" s="8">
         <v>1090.95</v>
       </c>
-      <c r="AD37" s="7">
+      <c r="AD37" s="8">
         <v>1371.19</v>
       </c>
-      <c r="AE37" s="6">
+      <c r="AE37" s="7">
         <v>3834.61</v>
       </c>
-      <c r="AF37" s="8">
+      <c r="AF37" s="9">
         <v>6553.07</v>
       </c>
-      <c r="AG37" s="8">
+      <c r="AG37" s="9">
         <v>7144.25</v>
       </c>
-      <c r="AH37" s="5">
+      <c r="AH37" s="6">
         <v>12975.02</v>
       </c>
-      <c r="AI37" s="8">
+      <c r="AI37" s="9">
         <v>14167.79</v>
       </c>
-      <c r="AJ37" s="16">
+      <c r="AJ37" s="4">
         <v>13274.22</v>
       </c>
+      <c r="AK37" s="4">
+        <v>16708.03</v>
+      </c>
     </row>
-    <row r="38" spans="1:36">
-      <c r="A38" s="12" t="s">
+    <row r="38" spans="1:37">
+      <c r="A38" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="B38" s="5">
+      <c r="B38" s="6">
         <v>10200</v>
       </c>
-      <c r="C38" s="5">
+      <c r="C38" s="6">
         <v>9157</v>
       </c>
-      <c r="D38" s="5">
+      <c r="D38" s="6">
         <v>7404</v>
       </c>
-      <c r="E38" s="5">
+      <c r="E38" s="6">
         <v>6006</v>
       </c>
-      <c r="F38" s="5">
+      <c r="F38" s="6">
         <v>2709</v>
       </c>
-      <c r="G38" s="5">
+      <c r="G38" s="6">
         <v>2045</v>
       </c>
-      <c r="H38" s="5">
+      <c r="H38" s="6">
         <v>1201</v>
       </c>
-      <c r="I38" s="5">
+      <c r="I38" s="6">
         <v>1049</v>
       </c>
-      <c r="J38" s="5">
+      <c r="J38" s="6">
         <v>366</v>
       </c>
-      <c r="K38" s="5">
+      <c r="K38" s="6">
         <v>134</v>
       </c>
-      <c r="L38" s="5">
+      <c r="L38" s="6">
         <v>40</v>
       </c>
-      <c r="M38" s="5">
+      <c r="M38" s="6">
         <v>17</v>
       </c>
-      <c r="N38" s="5">
+      <c r="N38" s="6">
         <v>14</v>
       </c>
-      <c r="O38" s="5">
+      <c r="O38" s="6">
         <v>4</v>
       </c>
-      <c r="P38" s="5">
+      <c r="P38" s="6">
         <v>2</v>
       </c>
-      <c r="Q38" s="5">
+      <c r="Q38" s="6">
         <v>4</v>
       </c>
-      <c r="R38" s="5">
+      <c r="R38" s="6">
         <v>5.0999999999999996</v>
       </c>
-      <c r="S38" s="5">
+      <c r="S38" s="6">
         <v>5.4</v>
       </c>
-      <c r="T38" s="5">
+      <c r="T38" s="6">
         <v>8.6</v>
       </c>
-      <c r="U38" s="5">
+      <c r="U38" s="6">
         <v>17.600000000000001</v>
       </c>
-      <c r="V38" s="5">
+      <c r="V38" s="6">
         <v>73.599999999999994</v>
       </c>
-      <c r="W38" s="6">
+      <c r="W38" s="7">
         <v>24.97</v>
       </c>
-      <c r="X38" s="6">
+      <c r="X38" s="7">
         <v>48.9</v>
       </c>
-      <c r="Y38" s="6">
+      <c r="Y38" s="7">
         <v>46.22</v>
       </c>
-      <c r="Z38" s="6">
+      <c r="Z38" s="7">
         <v>56.03</v>
       </c>
-      <c r="AA38" s="6">
+      <c r="AA38" s="7">
         <v>69.099999999999994</v>
       </c>
-      <c r="AB38" s="6">
+      <c r="AB38" s="7">
         <v>183.34</v>
       </c>
-      <c r="AC38" s="7">
+      <c r="AC38" s="8">
         <v>80.48</v>
       </c>
-      <c r="AD38" s="7">
+      <c r="AD38" s="8">
         <v>263.76</v>
       </c>
-      <c r="AE38" s="6">
+      <c r="AE38" s="7">
         <v>254.68</v>
       </c>
-      <c r="AF38" s="8">
+      <c r="AF38" s="9">
         <v>260.70999999999998</v>
       </c>
-      <c r="AG38" s="8">
+      <c r="AG38" s="9">
         <v>331.21</v>
       </c>
-      <c r="AH38" s="5">
+      <c r="AH38" s="6">
         <v>121.92</v>
       </c>
-      <c r="AI38" s="8">
+      <c r="AI38" s="9">
         <v>131.94</v>
       </c>
-      <c r="AJ38" s="16">
+      <c r="AJ38" s="4">
         <v>205.8</v>
       </c>
+      <c r="AK38" s="4">
+        <v>255.97000000000003</v>
+      </c>
     </row>
-    <row r="39" spans="1:36">
-      <c r="A39" s="12" t="s">
+    <row r="39" spans="1:37">
+      <c r="A39" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="B39" s="5">
+      <c r="B39" s="6">
         <v>11199</v>
       </c>
-      <c r="C39" s="5">
+      <c r="C39" s="6">
         <v>13280</v>
       </c>
-      <c r="D39" s="5">
+      <c r="D39" s="6">
         <v>6532</v>
       </c>
-      <c r="E39" s="5">
+      <c r="E39" s="6">
         <v>7205</v>
       </c>
-      <c r="F39" s="5">
+      <c r="F39" s="6">
         <v>4402</v>
       </c>
-      <c r="G39" s="5">
+      <c r="G39" s="6">
         <v>4431</v>
       </c>
-      <c r="H39" s="5">
+      <c r="H39" s="6">
         <v>2923</v>
       </c>
-      <c r="I39" s="5">
+      <c r="I39" s="6">
         <v>1429</v>
       </c>
-      <c r="J39" s="5">
+      <c r="J39" s="6">
         <v>497</v>
       </c>
-      <c r="K39" s="5">
+      <c r="K39" s="6">
         <v>27</v>
       </c>
-      <c r="L39" s="5">
+      <c r="L39" s="6">
         <v>9</v>
       </c>
-      <c r="M39" s="5">
+      <c r="M39" s="6">
         <v>30</v>
       </c>
-      <c r="N39" s="5">
+      <c r="N39" s="6">
         <v>18</v>
       </c>
-      <c r="O39" s="5">
+      <c r="O39" s="6">
         <v>5</v>
       </c>
-      <c r="P39" s="5">
+      <c r="P39" s="6">
         <v>3</v>
       </c>
-      <c r="Q39" s="5">
+      <c r="Q39" s="6">
         <v>1</v>
       </c>
-      <c r="R39" s="6" t="s">
+      <c r="R39" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="S39" s="6" t="s">
+      <c r="S39" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="T39" s="5">
+      <c r="T39" s="6">
         <v>9.6</v>
       </c>
-      <c r="U39" s="5">
+      <c r="U39" s="6">
         <v>18.7</v>
       </c>
-      <c r="V39" s="5">
+      <c r="V39" s="6">
         <v>18.7</v>
       </c>
-      <c r="W39" s="6">
+      <c r="W39" s="7">
         <v>20.34</v>
       </c>
-      <c r="X39" s="6">
+      <c r="X39" s="7">
         <v>15.44</v>
       </c>
-      <c r="Y39" s="6">
+      <c r="Y39" s="7">
         <v>26.85</v>
       </c>
-      <c r="Z39" s="6">
+      <c r="Z39" s="7">
         <v>354.25</v>
       </c>
-      <c r="AA39" s="6">
+      <c r="AA39" s="7">
         <v>354.92</v>
       </c>
-      <c r="AB39" s="6">
+      <c r="AB39" s="7">
         <v>158.16</v>
       </c>
-      <c r="AC39" s="7">
+      <c r="AC39" s="8">
         <v>395.92</v>
       </c>
-      <c r="AD39" s="7">
+      <c r="AD39" s="8">
         <v>364.48</v>
       </c>
-      <c r="AE39" s="6">
+      <c r="AE39" s="7">
         <v>367.64</v>
       </c>
-      <c r="AF39" s="8">
+      <c r="AF39" s="9">
         <v>421.59</v>
       </c>
-      <c r="AG39" s="8">
+      <c r="AG39" s="9">
         <v>435.33</v>
       </c>
-      <c r="AH39" s="5">
+      <c r="AH39" s="6">
         <v>424.83</v>
       </c>
-      <c r="AI39" s="8">
+      <c r="AI39" s="9">
         <v>464.05</v>
       </c>
-      <c r="AJ39" s="16">
+      <c r="AJ39" s="4">
         <v>418.17</v>
       </c>
+      <c r="AK39" s="4">
+        <v>428.25</v>
+      </c>
     </row>
-    <row r="40" spans="1:36">
-      <c r="A40" s="12" t="s">
+    <row r="40" spans="1:37">
+      <c r="A40" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="B40" s="5">
+      <c r="B40" s="6">
         <v>21096</v>
       </c>
-      <c r="C40" s="5">
+      <c r="C40" s="6">
         <v>22429</v>
       </c>
-      <c r="D40" s="5">
+      <c r="D40" s="6">
         <v>15460</v>
       </c>
-      <c r="E40" s="5">
+      <c r="E40" s="6">
         <v>15413</v>
       </c>
-      <c r="F40" s="5">
+      <c r="F40" s="6">
         <v>12355</v>
       </c>
-      <c r="G40" s="5">
+      <c r="G40" s="6">
         <v>8864</v>
       </c>
-      <c r="H40" s="5">
+      <c r="H40" s="6">
         <v>4975</v>
       </c>
-      <c r="I40" s="5">
+      <c r="I40" s="6">
         <v>5600</v>
       </c>
-      <c r="J40" s="5">
+      <c r="J40" s="6">
         <v>1619</v>
       </c>
-      <c r="K40" s="5">
+      <c r="K40" s="6">
         <v>809</v>
       </c>
-      <c r="L40" s="5">
+      <c r="L40" s="6">
         <v>287</v>
       </c>
-      <c r="M40" s="5">
+      <c r="M40" s="6">
         <v>429</v>
       </c>
-      <c r="N40" s="5">
+      <c r="N40" s="6">
         <v>296</v>
       </c>
-      <c r="O40" s="5">
+      <c r="O40" s="6">
         <v>241</v>
       </c>
-      <c r="P40" s="5">
+      <c r="P40" s="6">
         <v>270</v>
       </c>
-      <c r="Q40" s="5">
+      <c r="Q40" s="6">
         <v>267</v>
       </c>
-      <c r="R40" s="5">
+      <c r="R40" s="6">
         <v>181.7</v>
       </c>
-      <c r="S40" s="5">
+      <c r="S40" s="6">
         <v>219.7</v>
       </c>
-      <c r="T40" s="5">
+      <c r="T40" s="6">
         <v>254.6</v>
       </c>
-      <c r="U40" s="5">
+      <c r="U40" s="6">
         <v>181.3</v>
       </c>
-      <c r="V40" s="5">
+      <c r="V40" s="6">
         <v>145.19999999999999</v>
       </c>
-      <c r="W40" s="6">
+      <c r="W40" s="7">
         <v>123.08</v>
       </c>
-      <c r="X40" s="6">
+      <c r="X40" s="7">
         <v>95.27</v>
       </c>
-      <c r="Y40" s="6">
+      <c r="Y40" s="7">
         <v>132.04</v>
       </c>
-      <c r="Z40" s="6">
+      <c r="Z40" s="7">
         <v>415.72</v>
       </c>
-      <c r="AA40" s="6">
+      <c r="AA40" s="7">
         <v>418.29</v>
       </c>
-      <c r="AB40" s="6">
+      <c r="AB40" s="7">
         <v>351.78</v>
       </c>
-      <c r="AC40" s="7">
+      <c r="AC40" s="8">
         <v>493.12</v>
       </c>
-      <c r="AD40" s="7">
+      <c r="AD40" s="8">
         <v>574.04</v>
       </c>
-      <c r="AE40" s="6">
+      <c r="AE40" s="7">
         <v>629.28</v>
       </c>
-      <c r="AF40" s="8">
+      <c r="AF40" s="9">
         <v>757.34</v>
       </c>
-      <c r="AG40" s="8">
+      <c r="AG40" s="9">
         <v>853.58</v>
       </c>
-      <c r="AH40" s="5">
+      <c r="AH40" s="6">
         <v>825.27</v>
       </c>
-      <c r="AI40" s="8">
+      <c r="AI40" s="9">
         <v>738.37</v>
       </c>
-      <c r="AJ40" s="16">
+      <c r="AJ40" s="4">
         <v>663.95</v>
       </c>
+      <c r="AK40" s="4">
+        <v>671.5</v>
+      </c>
     </row>
-    <row r="42" spans="1:36" ht="12.75" customHeight="1">
-      <c r="A42" s="15" t="s">
+    <row r="41" spans="1:37">
+      <c r="A41" s="13"/>
+      <c r="B41" s="13"/>
+      <c r="C41" s="13"/>
+      <c r="D41" s="13"/>
+      <c r="E41" s="13"/>
+      <c r="F41" s="13"/>
+      <c r="G41" s="13"/>
+      <c r="H41" s="13"/>
+      <c r="I41" s="13"/>
+      <c r="J41" s="13"/>
+      <c r="K41" s="13"/>
+      <c r="L41" s="13"/>
+      <c r="M41" s="13"/>
+      <c r="N41" s="13"/>
+      <c r="O41" s="13"/>
+      <c r="P41" s="13"/>
+      <c r="Q41" s="13"/>
+      <c r="R41" s="13"/>
+      <c r="S41" s="13"/>
+      <c r="T41" s="13"/>
+      <c r="U41" s="13"/>
+      <c r="V41" s="13"/>
+      <c r="W41" s="13"/>
+      <c r="X41" s="13"/>
+      <c r="Y41" s="13"/>
+      <c r="Z41" s="13"/>
+      <c r="AA41" s="13"/>
+      <c r="AB41" s="13"/>
+      <c r="AC41" s="13"/>
+      <c r="AD41" s="13"/>
+      <c r="AE41" s="13"/>
+      <c r="AF41" s="13"/>
+      <c r="AG41" s="13"/>
+      <c r="AH41" s="13"/>
+      <c r="AI41" s="13"/>
+      <c r="AJ41" s="13"/>
+      <c r="AK41" s="13"/>
+    </row>
+    <row r="42" spans="1:37" ht="12.75" customHeight="1">
+      <c r="A42" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="B42" s="15"/>
-[...31 lines deleted...]
-      <c r="AH42" s="15"/>
+      <c r="B42" s="14"/>
+      <c r="C42" s="14"/>
+      <c r="D42" s="14"/>
+      <c r="E42" s="14"/>
+      <c r="F42" s="14"/>
+      <c r="G42" s="14"/>
+      <c r="H42" s="14"/>
+      <c r="I42" s="14"/>
+      <c r="J42" s="14"/>
+      <c r="K42" s="14"/>
+      <c r="L42" s="14"/>
+      <c r="M42" s="14"/>
+      <c r="N42" s="14"/>
+      <c r="O42" s="14"/>
+      <c r="P42" s="14"/>
+      <c r="Q42" s="14"/>
+      <c r="R42" s="14"/>
+      <c r="S42" s="14"/>
+      <c r="T42" s="14"/>
+      <c r="U42" s="14"/>
+      <c r="V42" s="14"/>
+      <c r="W42" s="14"/>
+      <c r="X42" s="14"/>
+      <c r="Y42" s="14"/>
+      <c r="Z42" s="14"/>
+      <c r="AA42" s="14"/>
+      <c r="AB42" s="14"/>
+      <c r="AC42" s="14"/>
+      <c r="AD42" s="14"/>
+      <c r="AE42" s="14"/>
+      <c r="AF42" s="14"/>
+      <c r="AG42" s="14"/>
+      <c r="AH42" s="14"/>
+      <c r="AI42" s="13"/>
+      <c r="AJ42" s="13"/>
+      <c r="AK42" s="13"/>
     </row>
-    <row r="44" spans="1:36" s="4" customFormat="1">
-[...1 lines deleted...]
-      <c r="B44" s="2">
+    <row r="43" spans="1:37">
+      <c r="A43" s="13"/>
+      <c r="B43" s="13"/>
+      <c r="C43" s="13"/>
+      <c r="D43" s="13"/>
+      <c r="E43" s="13"/>
+      <c r="F43" s="13"/>
+      <c r="G43" s="13"/>
+      <c r="H43" s="13"/>
+      <c r="I43" s="13"/>
+      <c r="J43" s="13"/>
+      <c r="K43" s="13"/>
+      <c r="L43" s="13"/>
+      <c r="M43" s="13"/>
+      <c r="N43" s="13"/>
+      <c r="O43" s="13"/>
+      <c r="P43" s="13"/>
+      <c r="Q43" s="13"/>
+      <c r="R43" s="13"/>
+      <c r="S43" s="13"/>
+      <c r="T43" s="13"/>
+      <c r="U43" s="13"/>
+      <c r="V43" s="13"/>
+      <c r="W43" s="13"/>
+      <c r="X43" s="13"/>
+      <c r="Y43" s="13"/>
+      <c r="Z43" s="13"/>
+      <c r="AA43" s="13"/>
+      <c r="AB43" s="13"/>
+      <c r="AC43" s="13"/>
+      <c r="AD43" s="13"/>
+      <c r="AE43" s="13"/>
+      <c r="AF43" s="13"/>
+      <c r="AG43" s="13"/>
+      <c r="AH43" s="13"/>
+      <c r="AI43" s="13"/>
+      <c r="AJ43" s="13"/>
+      <c r="AK43" s="13"/>
+    </row>
+    <row r="44" spans="1:37" s="2" customFormat="1">
+      <c r="A44" s="15"/>
+      <c r="B44" s="15">
         <v>1990</v>
       </c>
-      <c r="C44" s="2">
+      <c r="C44" s="15">
         <v>1991</v>
       </c>
-      <c r="D44" s="2">
+      <c r="D44" s="15">
         <v>1992</v>
       </c>
-      <c r="E44" s="2">
+      <c r="E44" s="15">
         <v>1993</v>
       </c>
-      <c r="F44" s="2">
+      <c r="F44" s="15">
         <v>1994</v>
       </c>
-      <c r="G44" s="2">
+      <c r="G44" s="15">
         <v>1995</v>
       </c>
-      <c r="H44" s="2">
+      <c r="H44" s="15">
         <v>1996</v>
       </c>
-      <c r="I44" s="2">
+      <c r="I44" s="15">
         <v>1997</v>
       </c>
-      <c r="J44" s="2">
+      <c r="J44" s="15">
         <v>1998</v>
       </c>
-      <c r="K44" s="2">
+      <c r="K44" s="15">
         <v>1999</v>
       </c>
-      <c r="L44" s="2">
+      <c r="L44" s="15">
         <v>2000</v>
       </c>
-      <c r="M44" s="2">
+      <c r="M44" s="15">
         <v>2001</v>
       </c>
-      <c r="N44" s="2">
+      <c r="N44" s="15">
         <v>2002</v>
       </c>
-      <c r="O44" s="2">
+      <c r="O44" s="15">
         <v>2003</v>
       </c>
-      <c r="P44" s="2">
+      <c r="P44" s="15">
         <v>2004</v>
       </c>
-      <c r="Q44" s="2">
+      <c r="Q44" s="15">
         <v>2005</v>
       </c>
-      <c r="R44" s="2">
+      <c r="R44" s="15">
         <v>2006</v>
       </c>
-      <c r="S44" s="2">
+      <c r="S44" s="15">
         <v>2007</v>
       </c>
-      <c r="T44" s="2">
+      <c r="T44" s="15">
         <v>2008</v>
       </c>
-      <c r="U44" s="2">
+      <c r="U44" s="15">
         <v>2009</v>
       </c>
-      <c r="V44" s="2">
+      <c r="V44" s="15">
         <v>2010</v>
       </c>
-      <c r="W44" s="2">
+      <c r="W44" s="15">
         <v>2011</v>
       </c>
-      <c r="X44" s="2">
+      <c r="X44" s="15">
         <v>2012</v>
       </c>
-      <c r="Y44" s="2">
+      <c r="Y44" s="15">
         <v>2013</v>
       </c>
-      <c r="Z44" s="2">
+      <c r="Z44" s="15">
         <v>2014</v>
       </c>
-      <c r="AA44" s="2">
+      <c r="AA44" s="15">
         <v>2015</v>
       </c>
-      <c r="AB44" s="2">
+      <c r="AB44" s="15">
         <v>2016</v>
       </c>
-      <c r="AC44" s="2">
+      <c r="AC44" s="15">
         <v>2017</v>
       </c>
-      <c r="AD44" s="3">
+      <c r="AD44" s="16">
         <v>2018</v>
       </c>
-      <c r="AE44" s="3">
+      <c r="AE44" s="16">
         <v>2019</v>
       </c>
-      <c r="AF44" s="3">
+      <c r="AF44" s="16">
         <v>2020</v>
       </c>
-      <c r="AG44" s="3">
+      <c r="AG44" s="16">
         <v>2021</v>
       </c>
-      <c r="AH44" s="2">
+      <c r="AH44" s="15">
         <v>2022</v>
       </c>
-      <c r="AI44" s="2">
+      <c r="AI44" s="15">
         <v>2023</v>
       </c>
-      <c r="AJ44" s="2">
+      <c r="AJ44" s="15">
         <v>2024</v>
       </c>
+      <c r="AK44" s="15">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="45" spans="1:36">
-      <c r="A45" s="11" t="s">
+    <row r="45" spans="1:37">
+      <c r="A45" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="B45" s="5">
+      <c r="B45" s="6">
         <v>0</v>
       </c>
-      <c r="C45" s="5">
+      <c r="C45" s="6">
         <v>135</v>
       </c>
-      <c r="D45" s="5">
+      <c r="D45" s="6">
         <v>329</v>
       </c>
-      <c r="E45" s="5">
+      <c r="E45" s="6">
         <v>1262</v>
       </c>
-      <c r="F45" s="5">
+      <c r="F45" s="6">
         <v>1544</v>
       </c>
-      <c r="G45" s="5">
+      <c r="G45" s="6">
         <v>1493</v>
       </c>
-      <c r="H45" s="5">
+      <c r="H45" s="6">
         <v>1906</v>
       </c>
-      <c r="I45" s="5">
+      <c r="I45" s="6">
         <v>1941</v>
       </c>
-      <c r="J45" s="5">
+      <c r="J45" s="6">
         <v>3396</v>
       </c>
-      <c r="K45" s="5">
+      <c r="K45" s="6">
         <v>3076</v>
       </c>
-      <c r="L45" s="5">
+      <c r="L45" s="6">
         <v>3094</v>
       </c>
-      <c r="M45" s="5">
+      <c r="M45" s="6">
         <v>1195</v>
       </c>
-      <c r="N45" s="5">
+      <c r="N45" s="6">
         <v>1094</v>
       </c>
-      <c r="O45" s="5">
+      <c r="O45" s="6">
         <v>1175</v>
       </c>
-      <c r="P45" s="5">
+      <c r="P45" s="6">
         <v>1490</v>
       </c>
-      <c r="Q45" s="5">
+      <c r="Q45" s="6">
         <v>1371</v>
       </c>
-      <c r="R45" s="5">
+      <c r="R45" s="6">
         <v>1471</v>
       </c>
-      <c r="S45" s="5">
+      <c r="S45" s="6">
         <v>1621.3</v>
       </c>
-      <c r="T45" s="5">
+      <c r="T45" s="6">
         <v>1677.5</v>
       </c>
-      <c r="U45" s="5">
+      <c r="U45" s="6">
         <v>1785.2</v>
       </c>
-      <c r="V45" s="5">
+      <c r="V45" s="6">
         <v>1796.6</v>
       </c>
-      <c r="W45" s="6">
+      <c r="W45" s="7">
         <v>2178.5500000000002</v>
       </c>
-      <c r="X45" s="6">
+      <c r="X45" s="7">
         <v>2828.249999996583</v>
       </c>
-      <c r="Y45" s="6">
+      <c r="Y45" s="7">
         <v>3015.64</v>
       </c>
-      <c r="Z45" s="6">
+      <c r="Z45" s="7">
         <v>3255.9</v>
       </c>
-      <c r="AA45" s="6">
+      <c r="AA45" s="7">
         <v>4542.47</v>
       </c>
-      <c r="AB45" s="6">
+      <c r="AB45" s="7">
         <v>5895.16</v>
       </c>
-      <c r="AC45" s="7">
+      <c r="AC45" s="8">
         <v>7111.61</v>
       </c>
-      <c r="AD45" s="7">
+      <c r="AD45" s="8">
         <v>7805.42</v>
       </c>
-      <c r="AE45" s="6">
+      <c r="AE45" s="7">
         <v>8031.54</v>
       </c>
-      <c r="AF45" s="8">
+      <c r="AF45" s="9">
         <v>8868.35</v>
       </c>
-      <c r="AG45" s="8">
+      <c r="AG45" s="9">
         <v>9332</v>
       </c>
-      <c r="AH45" s="6">
+      <c r="AH45" s="7">
         <v>9133.8169999999991</v>
       </c>
-      <c r="AI45" s="8">
+      <c r="AI45" s="9">
         <v>9201.5</v>
       </c>
-      <c r="AJ45" s="16">
+      <c r="AJ45" s="4">
         <v>9127.9</v>
       </c>
+      <c r="AK45" s="4">
+        <v>8902.2000000000007</v>
+      </c>
     </row>
-    <row r="46" spans="1:36">
-      <c r="A46" s="12" t="s">
+    <row r="46" spans="1:37">
+      <c r="A46" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="B46" s="6" t="s">
+      <c r="B46" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="C46" s="6" t="s">
+      <c r="C46" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="D46" s="6" t="s">
+      <c r="D46" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="E46" s="5">
+      <c r="E46" s="6">
         <v>9</v>
       </c>
-      <c r="F46" s="5">
+      <c r="F46" s="6">
         <v>1</v>
       </c>
-      <c r="G46" s="6" t="s">
+      <c r="G46" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="H46" s="6" t="s">
+      <c r="H46" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="I46" s="6" t="s">
+      <c r="I46" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="J46" s="6" t="s">
+      <c r="J46" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="K46" s="6" t="s">
+      <c r="K46" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="L46" s="6" t="s">
+      <c r="L46" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="M46" s="6" t="s">
+      <c r="M46" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="N46" s="6" t="s">
+      <c r="N46" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="O46" s="6" t="s">
+      <c r="O46" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="P46" s="6" t="s">
+      <c r="P46" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="Q46" s="6" t="s">
+      <c r="Q46" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="R46" s="6" t="s">
+      <c r="R46" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="S46" s="6" t="s">
+      <c r="S46" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="T46" s="6" t="s">
+      <c r="T46" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="U46" s="6" t="s">
+      <c r="U46" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="V46" s="6" t="s">
+      <c r="V46" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="W46" s="6">
+      <c r="W46" s="7">
         <v>0.92</v>
       </c>
-      <c r="X46" s="6">
+      <c r="X46" s="7">
         <v>3.09</v>
       </c>
-      <c r="Y46" s="6">
+      <c r="Y46" s="7">
         <v>3.06</v>
       </c>
-      <c r="Z46" s="6">
+      <c r="Z46" s="7">
         <v>3.65</v>
       </c>
-      <c r="AA46" s="6">
+      <c r="AA46" s="7">
         <v>3.69</v>
       </c>
-      <c r="AB46" s="6" t="s">
+      <c r="AB46" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="AC46" s="9" t="s">
+      <c r="AC46" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AD46" s="9" t="s">
+      <c r="AD46" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="AE46" s="6" t="s">
+      <c r="AE46" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="AF46" s="8" t="s">
+      <c r="AF46" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AG46" s="8" t="s">
+      <c r="AG46" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AH46" s="8"/>
-      <c r="AI46" s="8" t="s">
+      <c r="AH46" s="9"/>
+      <c r="AI46" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AJ46" s="17" t="s">
+      <c r="AJ46" s="5" t="s">
         <v>0</v>
       </c>
+      <c r="AK46" s="5" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="47" spans="1:36">
-      <c r="A47" s="12" t="s">
+    <row r="47" spans="1:37">
+      <c r="A47" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="B47" s="5">
+      <c r="B47" s="6">
         <v>0</v>
       </c>
-      <c r="C47" s="6" t="s">
+      <c r="C47" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="D47" s="5">
+      <c r="D47" s="6">
         <v>23</v>
       </c>
-      <c r="E47" s="5">
+      <c r="E47" s="6">
         <v>22</v>
       </c>
-      <c r="F47" s="5">
+      <c r="F47" s="6">
         <v>41</v>
       </c>
-      <c r="G47" s="5">
+      <c r="G47" s="6">
         <v>51</v>
       </c>
-      <c r="H47" s="5">
+      <c r="H47" s="6">
         <v>73</v>
       </c>
-      <c r="I47" s="5">
+      <c r="I47" s="6">
         <v>49</v>
       </c>
-      <c r="J47" s="5">
+      <c r="J47" s="6">
         <v>49</v>
       </c>
-      <c r="K47" s="5">
+      <c r="K47" s="6">
         <v>63</v>
       </c>
-      <c r="L47" s="5">
+      <c r="L47" s="6">
         <v>64</v>
       </c>
-      <c r="M47" s="5">
+      <c r="M47" s="6">
         <v>14</v>
       </c>
-      <c r="N47" s="6" t="s">
+      <c r="N47" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="O47" s="5">
+      <c r="O47" s="6">
         <v>5</v>
       </c>
-      <c r="P47" s="5">
+      <c r="P47" s="6">
         <v>48</v>
       </c>
-      <c r="Q47" s="5">
+      <c r="Q47" s="6">
         <v>92</v>
       </c>
-      <c r="R47" s="5">
+      <c r="R47" s="6">
         <v>110.7</v>
       </c>
-      <c r="S47" s="5">
+      <c r="S47" s="6">
         <v>111.9</v>
       </c>
-      <c r="T47" s="5">
+      <c r="T47" s="6">
         <v>116.5</v>
       </c>
-      <c r="U47" s="5">
+      <c r="U47" s="6">
         <v>171.8</v>
       </c>
-      <c r="V47" s="6">
+      <c r="V47" s="7">
         <v>178.6</v>
       </c>
-      <c r="W47" s="6">
+      <c r="W47" s="7">
         <v>172.8</v>
       </c>
-      <c r="X47" s="6">
+      <c r="X47" s="7">
         <v>215.22</v>
       </c>
-      <c r="Y47" s="6">
+      <c r="Y47" s="7">
         <v>228.23</v>
       </c>
-      <c r="Z47" s="6">
+      <c r="Z47" s="7">
         <v>245.79</v>
       </c>
-      <c r="AA47" s="6">
+      <c r="AA47" s="7">
         <v>392.5</v>
       </c>
-      <c r="AB47" s="6">
+      <c r="AB47" s="7">
         <v>523.05999999999995</v>
       </c>
-      <c r="AC47" s="7">
+      <c r="AC47" s="8">
         <v>592.15</v>
       </c>
-      <c r="AD47" s="7">
+      <c r="AD47" s="8">
         <v>730.12</v>
       </c>
-      <c r="AE47" s="6">
+      <c r="AE47" s="7">
         <v>764.98</v>
       </c>
-      <c r="AF47" s="8">
+      <c r="AF47" s="9">
         <v>785.2</v>
       </c>
-      <c r="AG47" s="8">
+      <c r="AG47" s="9">
         <v>904.7</v>
       </c>
-      <c r="AH47" s="6">
+      <c r="AH47" s="7">
         <v>777.04600000000005</v>
       </c>
-      <c r="AI47" s="8">
+      <c r="AI47" s="9">
         <v>784.9</v>
       </c>
-      <c r="AJ47" s="16">
+      <c r="AJ47" s="4">
         <v>786</v>
       </c>
+      <c r="AK47" s="4">
+        <v>753.56</v>
+      </c>
     </row>
-    <row r="48" spans="1:36">
-      <c r="A48" s="12" t="s">
+    <row r="48" spans="1:37">
+      <c r="A48" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="B48" s="6" t="s">
+      <c r="B48" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="C48" s="5">
+      <c r="C48" s="6">
         <v>25</v>
       </c>
-      <c r="D48" s="5">
+      <c r="D48" s="6">
         <v>106</v>
       </c>
-      <c r="E48" s="5">
+      <c r="E48" s="6">
         <v>142</v>
       </c>
-      <c r="F48" s="5">
+      <c r="F48" s="6">
         <v>151</v>
       </c>
-      <c r="G48" s="5">
+      <c r="G48" s="6">
         <v>234</v>
       </c>
-      <c r="H48" s="5">
+      <c r="H48" s="6">
         <v>341</v>
       </c>
-      <c r="I48" s="5">
+      <c r="I48" s="6">
         <v>227</v>
       </c>
-      <c r="J48" s="5">
+      <c r="J48" s="6">
         <v>419</v>
       </c>
-      <c r="K48" s="5">
+      <c r="K48" s="6">
         <v>281</v>
       </c>
-      <c r="L48" s="5">
+      <c r="L48" s="6">
         <v>275</v>
       </c>
-      <c r="M48" s="5">
+      <c r="M48" s="6">
         <v>1</v>
       </c>
-      <c r="N48" s="5">
+      <c r="N48" s="6">
         <v>9</v>
       </c>
-      <c r="O48" s="5">
+      <c r="O48" s="6">
         <v>68</v>
       </c>
-      <c r="P48" s="5">
+      <c r="P48" s="6">
         <v>111</v>
       </c>
-      <c r="Q48" s="5">
+      <c r="Q48" s="6">
         <v>140</v>
       </c>
-      <c r="R48" s="5">
+      <c r="R48" s="6">
         <v>152.5</v>
       </c>
-      <c r="S48" s="5">
+      <c r="S48" s="6">
         <v>136.5</v>
       </c>
-      <c r="T48" s="5">
+      <c r="T48" s="6">
         <v>169.6</v>
       </c>
-      <c r="U48" s="5">
+      <c r="U48" s="6">
         <v>221.8</v>
       </c>
-      <c r="V48" s="6">
+      <c r="V48" s="7">
         <v>267.5</v>
       </c>
-      <c r="W48" s="6">
+      <c r="W48" s="7">
         <v>360.48</v>
       </c>
-      <c r="X48" s="6">
+      <c r="X48" s="7">
         <v>574.33000000000004</v>
       </c>
-      <c r="Y48" s="6">
+      <c r="Y48" s="7">
         <v>585.09</v>
       </c>
-      <c r="Z48" s="6">
+      <c r="Z48" s="7">
         <v>613.29</v>
       </c>
-      <c r="AA48" s="6">
+      <c r="AA48" s="7">
         <v>677.1</v>
       </c>
-      <c r="AB48" s="6">
+      <c r="AB48" s="7">
         <v>882.15</v>
       </c>
-      <c r="AC48" s="7">
+      <c r="AC48" s="8">
         <v>1015.3</v>
       </c>
-      <c r="AD48" s="7">
+      <c r="AD48" s="8">
         <v>1112.04</v>
       </c>
-      <c r="AE48" s="6">
+      <c r="AE48" s="7">
         <v>1127.6199999999999</v>
       </c>
-      <c r="AF48" s="8">
+      <c r="AF48" s="9">
         <v>1133.31</v>
       </c>
-      <c r="AG48" s="8">
+      <c r="AG48" s="9">
         <v>1227</v>
       </c>
-      <c r="AH48" s="6">
+      <c r="AH48" s="7">
         <v>1127.7729999999999</v>
       </c>
-      <c r="AI48" s="8">
+      <c r="AI48" s="9">
         <v>1139.0999999999999</v>
       </c>
-      <c r="AJ48" s="16">
+      <c r="AJ48" s="4">
         <v>1140.2</v>
       </c>
+      <c r="AK48" s="4">
+        <v>1166.6500000000001</v>
+      </c>
     </row>
-    <row r="49" spans="1:36">
-      <c r="A49" s="12" t="s">
+    <row r="49" spans="1:37">
+      <c r="A49" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="B49" s="6" t="s">
+      <c r="B49" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="C49" s="6" t="s">
+      <c r="C49" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="D49" s="5">
+      <c r="D49" s="6">
         <v>18</v>
       </c>
-      <c r="E49" s="5">
+      <c r="E49" s="6">
         <v>144</v>
       </c>
-      <c r="F49" s="5">
+      <c r="F49" s="6">
         <v>90</v>
       </c>
-      <c r="G49" s="5">
+      <c r="G49" s="6">
         <v>69</v>
       </c>
-      <c r="H49" s="5">
+      <c r="H49" s="6">
         <v>62</v>
       </c>
-      <c r="I49" s="5">
+      <c r="I49" s="6">
         <v>158</v>
       </c>
-      <c r="J49" s="5">
+      <c r="J49" s="6">
         <v>404</v>
       </c>
-      <c r="K49" s="5">
+      <c r="K49" s="6">
         <v>564</v>
       </c>
-      <c r="L49" s="5">
+      <c r="L49" s="6">
         <v>568</v>
       </c>
-      <c r="M49" s="5">
+      <c r="M49" s="6">
         <v>327</v>
       </c>
-      <c r="N49" s="5">
+      <c r="N49" s="6">
         <v>364</v>
       </c>
-      <c r="O49" s="5">
+      <c r="O49" s="6">
         <v>451</v>
       </c>
-      <c r="P49" s="5">
+      <c r="P49" s="6">
         <v>459</v>
       </c>
-      <c r="Q49" s="5">
+      <c r="Q49" s="6">
         <v>318</v>
       </c>
-      <c r="R49" s="5">
+      <c r="R49" s="6">
         <v>374</v>
       </c>
-      <c r="S49" s="5">
+      <c r="S49" s="6">
         <v>387</v>
       </c>
-      <c r="T49" s="5">
+      <c r="T49" s="6">
         <v>376</v>
       </c>
-      <c r="U49" s="5">
+      <c r="U49" s="6">
         <v>378.7</v>
       </c>
-      <c r="V49" s="6">
+      <c r="V49" s="7">
         <v>291.5</v>
       </c>
-      <c r="W49" s="6">
+      <c r="W49" s="7">
         <v>298</v>
       </c>
-      <c r="X49" s="6">
+      <c r="X49" s="7">
         <v>336.28</v>
       </c>
-      <c r="Y49" s="6">
+      <c r="Y49" s="7">
         <v>352.97</v>
       </c>
-      <c r="Z49" s="6">
+      <c r="Z49" s="7">
         <v>371.01</v>
       </c>
-      <c r="AA49" s="6">
+      <c r="AA49" s="7">
         <v>490.71</v>
       </c>
-      <c r="AB49" s="6">
+      <c r="AB49" s="7">
         <v>620.64</v>
       </c>
-      <c r="AC49" s="7">
+      <c r="AC49" s="8">
         <v>575.11</v>
       </c>
-      <c r="AD49" s="7">
+      <c r="AD49" s="8">
         <v>588.52</v>
       </c>
-      <c r="AE49" s="6">
+      <c r="AE49" s="7">
         <v>614.34</v>
       </c>
-      <c r="AF49" s="8">
+      <c r="AF49" s="9">
         <v>624.62</v>
       </c>
-      <c r="AG49" s="8">
+      <c r="AG49" s="9">
         <v>632</v>
       </c>
-      <c r="AH49" s="6">
+      <c r="AH49" s="7">
         <v>521.34</v>
       </c>
-      <c r="AI49" s="8">
+      <c r="AI49" s="9">
         <v>532.6</v>
       </c>
-      <c r="AJ49" s="16">
+      <c r="AJ49" s="4">
         <v>533.1</v>
       </c>
+      <c r="AK49" s="4">
+        <v>523.16</v>
+      </c>
     </row>
-    <row r="50" spans="1:36">
-      <c r="A50" s="12" t="s">
+    <row r="50" spans="1:37">
+      <c r="A50" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="B50" s="6" t="s">
+      <c r="B50" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="C50" s="5">
+      <c r="C50" s="6">
         <v>20</v>
       </c>
-      <c r="D50" s="5">
+      <c r="D50" s="6">
         <v>9</v>
       </c>
-      <c r="E50" s="5">
+      <c r="E50" s="6">
         <v>110</v>
       </c>
-      <c r="F50" s="5">
+      <c r="F50" s="6">
         <v>91</v>
       </c>
-      <c r="G50" s="5">
+      <c r="G50" s="6">
         <v>231</v>
       </c>
-      <c r="H50" s="5">
+      <c r="H50" s="6">
         <v>135</v>
       </c>
-      <c r="I50" s="5">
+      <c r="I50" s="6">
         <v>145</v>
       </c>
-      <c r="J50" s="5">
+      <c r="J50" s="6">
         <v>681</v>
       </c>
-      <c r="K50" s="5">
+      <c r="K50" s="6">
         <v>467</v>
       </c>
-      <c r="L50" s="5">
+      <c r="L50" s="6">
         <v>474</v>
       </c>
-      <c r="M50" s="5">
+      <c r="M50" s="6">
         <v>131</v>
       </c>
-      <c r="N50" s="5">
+      <c r="N50" s="6">
         <v>95</v>
       </c>
-      <c r="O50" s="5">
+      <c r="O50" s="6">
         <v>79</v>
       </c>
-      <c r="P50" s="5">
+      <c r="P50" s="6">
         <v>156</v>
       </c>
-      <c r="Q50" s="5">
+      <c r="Q50" s="6">
         <v>178</v>
       </c>
-      <c r="R50" s="5">
+      <c r="R50" s="6">
         <v>49.7</v>
       </c>
-      <c r="S50" s="5">
+      <c r="S50" s="6">
         <v>82.3</v>
       </c>
-      <c r="T50" s="5">
+      <c r="T50" s="6">
         <v>98.2</v>
       </c>
-      <c r="U50" s="5">
+      <c r="U50" s="6">
         <v>77.099999999999994</v>
       </c>
-      <c r="V50" s="6">
+      <c r="V50" s="7">
         <v>69.599999999999994</v>
       </c>
-      <c r="W50" s="6">
+      <c r="W50" s="7">
         <v>94.3</v>
       </c>
-      <c r="X50" s="6">
+      <c r="X50" s="7">
         <v>63.11</v>
       </c>
-      <c r="Y50" s="6">
+      <c r="Y50" s="7">
         <v>117.35</v>
       </c>
-      <c r="Z50" s="6">
+      <c r="Z50" s="7">
         <v>137.12</v>
       </c>
-      <c r="AA50" s="6">
+      <c r="AA50" s="7">
         <v>206.2</v>
       </c>
-      <c r="AB50" s="6">
+      <c r="AB50" s="7">
         <v>224.17</v>
       </c>
-      <c r="AC50" s="7">
+      <c r="AC50" s="8">
         <v>244.98</v>
       </c>
-      <c r="AD50" s="7">
+      <c r="AD50" s="8">
         <v>264.72000000000003</v>
       </c>
-      <c r="AE50" s="6">
+      <c r="AE50" s="7">
         <v>292.83</v>
       </c>
-      <c r="AF50" s="8">
+      <c r="AF50" s="9">
         <v>455.63</v>
       </c>
-      <c r="AG50" s="8">
+      <c r="AG50" s="9">
         <v>487.8</v>
       </c>
-      <c r="AH50" s="6">
+      <c r="AH50" s="7">
         <v>610.1099999999999</v>
       </c>
-      <c r="AI50" s="8">
+      <c r="AI50" s="9">
         <v>629.4</v>
       </c>
-      <c r="AJ50" s="16">
+      <c r="AJ50" s="4">
         <v>630.5</v>
       </c>
+      <c r="AK50" s="4">
+        <v>630.57999999999993</v>
+      </c>
     </row>
-    <row r="51" spans="1:36">
-      <c r="A51" s="12" t="s">
+    <row r="51" spans="1:37">
+      <c r="A51" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="B51" s="6" t="s">
+      <c r="B51" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="C51" s="6" t="s">
+      <c r="C51" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="D51" s="5">
+      <c r="D51" s="6">
         <v>15</v>
       </c>
-      <c r="E51" s="5">
+      <c r="E51" s="6">
         <v>148</v>
       </c>
-      <c r="F51" s="5">
+      <c r="F51" s="6">
         <v>188</v>
       </c>
-      <c r="G51" s="5">
+      <c r="G51" s="6">
         <v>55</v>
       </c>
-      <c r="H51" s="5">
+      <c r="H51" s="6">
         <v>225</v>
       </c>
-      <c r="I51" s="5">
+      <c r="I51" s="6">
         <v>198</v>
       </c>
-      <c r="J51" s="5">
+      <c r="J51" s="6">
         <v>468</v>
       </c>
-      <c r="K51" s="5">
+      <c r="K51" s="6">
         <v>242</v>
       </c>
-      <c r="L51" s="5">
+      <c r="L51" s="6">
         <v>243</v>
       </c>
-      <c r="M51" s="5">
+      <c r="M51" s="6">
         <v>19</v>
       </c>
-      <c r="N51" s="5">
+      <c r="N51" s="6">
         <v>13</v>
       </c>
-      <c r="O51" s="5">
+      <c r="O51" s="6">
         <v>88</v>
       </c>
-      <c r="P51" s="5">
+      <c r="P51" s="6">
         <v>60</v>
       </c>
-      <c r="Q51" s="5">
+      <c r="Q51" s="6">
         <v>34</v>
       </c>
-      <c r="R51" s="5">
+      <c r="R51" s="6">
         <v>50.6</v>
       </c>
-      <c r="S51" s="5">
+      <c r="S51" s="6">
         <v>71.900000000000006</v>
       </c>
-      <c r="T51" s="5">
+      <c r="T51" s="6">
         <v>77.099999999999994</v>
       </c>
-      <c r="U51" s="5">
+      <c r="U51" s="6">
         <v>81.5</v>
       </c>
-      <c r="V51" s="6">
+      <c r="V51" s="7">
         <v>91.6</v>
       </c>
-      <c r="W51" s="6">
+      <c r="W51" s="7">
         <v>106.51</v>
       </c>
-      <c r="X51" s="6">
+      <c r="X51" s="7">
         <v>166</v>
       </c>
-      <c r="Y51" s="6">
+      <c r="Y51" s="7">
         <v>176.66</v>
       </c>
-      <c r="Z51" s="6">
+      <c r="Z51" s="7">
         <v>191.77</v>
       </c>
-      <c r="AA51" s="6">
+      <c r="AA51" s="7">
         <v>258.3</v>
       </c>
-      <c r="AB51" s="6">
+      <c r="AB51" s="7">
         <v>360.18</v>
       </c>
-      <c r="AC51" s="7">
+      <c r="AC51" s="8">
         <v>382.39</v>
       </c>
-      <c r="AD51" s="7">
+      <c r="AD51" s="8">
         <v>382.49</v>
       </c>
-      <c r="AE51" s="6">
+      <c r="AE51" s="7">
         <v>409.77</v>
       </c>
-      <c r="AF51" s="8">
+      <c r="AF51" s="9">
         <v>410.03</v>
       </c>
-      <c r="AG51" s="8">
+      <c r="AG51" s="9">
         <v>434.6</v>
       </c>
-      <c r="AH51" s="6">
+      <c r="AH51" s="7">
         <v>267.55799999999999</v>
       </c>
-      <c r="AI51" s="8">
+      <c r="AI51" s="9">
         <v>274.3</v>
       </c>
-      <c r="AJ51" s="16">
+      <c r="AJ51" s="4">
         <v>275.3</v>
       </c>
+      <c r="AK51" s="4">
+        <v>276.16000000000003</v>
+      </c>
     </row>
-    <row r="52" spans="1:36">
-      <c r="A52" s="12" t="s">
+    <row r="52" spans="1:37">
+      <c r="A52" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="B52" s="6" t="s">
+      <c r="B52" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="C52" s="6" t="s">
+      <c r="C52" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="D52" s="5">
+      <c r="D52" s="6">
         <v>22</v>
       </c>
-      <c r="E52" s="5">
+      <c r="E52" s="6">
         <v>258</v>
       </c>
-      <c r="F52" s="5">
+      <c r="F52" s="6">
         <v>277</v>
       </c>
-      <c r="G52" s="5">
+      <c r="G52" s="6">
         <v>362</v>
       </c>
-      <c r="H52" s="5">
+      <c r="H52" s="6">
         <v>126</v>
       </c>
-      <c r="I52" s="5">
+      <c r="I52" s="6">
         <v>170</v>
       </c>
-      <c r="J52" s="5">
+      <c r="J52" s="6">
         <v>223</v>
       </c>
-      <c r="K52" s="5">
+      <c r="K52" s="6">
         <v>355</v>
       </c>
-      <c r="L52" s="5">
+      <c r="L52" s="6">
         <v>365</v>
       </c>
-      <c r="M52" s="5">
+      <c r="M52" s="6">
         <v>464</v>
       </c>
-      <c r="N52" s="5">
+      <c r="N52" s="6">
         <v>327</v>
       </c>
-      <c r="O52" s="5">
+      <c r="O52" s="6">
         <v>161</v>
       </c>
-      <c r="P52" s="5">
+      <c r="P52" s="6">
         <v>321</v>
       </c>
-      <c r="Q52" s="5">
+      <c r="Q52" s="6">
         <v>276</v>
       </c>
-      <c r="R52" s="5">
+      <c r="R52" s="6">
         <v>188.9</v>
       </c>
-      <c r="S52" s="5">
+      <c r="S52" s="6">
         <v>196.5</v>
       </c>
-      <c r="T52" s="5">
+      <c r="T52" s="6">
         <v>200.5</v>
       </c>
-      <c r="U52" s="5">
+      <c r="U52" s="6">
         <v>171.5</v>
       </c>
-      <c r="V52" s="6">
+      <c r="V52" s="7">
         <v>136.69999999999999</v>
       </c>
-      <c r="W52" s="6">
+      <c r="W52" s="7">
         <v>195.97</v>
       </c>
-      <c r="X52" s="6">
+      <c r="X52" s="7">
         <v>237.19</v>
       </c>
-      <c r="Y52" s="6">
+      <c r="Y52" s="7">
         <v>243.87</v>
       </c>
-      <c r="Z52" s="6">
+      <c r="Z52" s="7">
         <v>253.72</v>
       </c>
-      <c r="AA52" s="6">
+      <c r="AA52" s="7">
         <v>354.32</v>
       </c>
-      <c r="AB52" s="6">
+      <c r="AB52" s="7">
         <v>433.24</v>
       </c>
-      <c r="AC52" s="7">
+      <c r="AC52" s="8">
         <v>572.20000000000005</v>
       </c>
-      <c r="AD52" s="7">
+      <c r="AD52" s="8">
         <v>635.5</v>
       </c>
-      <c r="AE52" s="6">
+      <c r="AE52" s="7">
         <v>681.56</v>
       </c>
-      <c r="AF52" s="8">
+      <c r="AF52" s="9">
         <v>842.42</v>
       </c>
-      <c r="AG52" s="8">
+      <c r="AG52" s="9">
         <v>885.4</v>
       </c>
-      <c r="AH52" s="6">
+      <c r="AH52" s="7">
         <v>948.65800000000013</v>
       </c>
-      <c r="AI52" s="8">
+      <c r="AI52" s="9">
         <v>950.9</v>
       </c>
-      <c r="AJ52" s="16">
+      <c r="AJ52" s="4">
         <v>952.3</v>
       </c>
+      <c r="AK52" s="4">
+        <v>814.49000000000012</v>
+      </c>
     </row>
-    <row r="53" spans="1:36">
-      <c r="A53" s="12" t="s">
+    <row r="53" spans="1:37">
+      <c r="A53" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="B53" s="6" t="s">
+      <c r="B53" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="C53" s="6" t="s">
+      <c r="C53" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="D53" s="5">
+      <c r="D53" s="6">
         <v>4</v>
       </c>
-      <c r="E53" s="5">
+      <c r="E53" s="6">
         <v>66</v>
       </c>
-      <c r="F53" s="5">
+      <c r="F53" s="6">
         <v>92</v>
       </c>
-      <c r="G53" s="5">
+      <c r="G53" s="6">
         <v>60</v>
       </c>
-      <c r="H53" s="5">
+      <c r="H53" s="6">
         <v>115</v>
       </c>
-      <c r="I53" s="5">
+      <c r="I53" s="6">
         <v>202</v>
       </c>
-      <c r="J53" s="5">
+      <c r="J53" s="6">
         <v>225</v>
       </c>
-      <c r="K53" s="5">
+      <c r="K53" s="6">
         <v>361</v>
       </c>
-      <c r="L53" s="5">
+      <c r="L53" s="6">
         <v>362</v>
       </c>
-      <c r="M53" s="5">
+      <c r="M53" s="6">
         <v>79</v>
       </c>
-      <c r="N53" s="5">
+      <c r="N53" s="6">
         <v>69</v>
       </c>
-      <c r="O53" s="5">
+      <c r="O53" s="6">
         <v>71</v>
       </c>
-      <c r="P53" s="5">
+      <c r="P53" s="6">
         <v>69</v>
       </c>
-      <c r="Q53" s="5">
+      <c r="Q53" s="6">
         <v>124</v>
       </c>
-      <c r="R53" s="5">
+      <c r="R53" s="6">
         <v>207</v>
       </c>
-      <c r="S53" s="5">
+      <c r="S53" s="6">
         <v>255.8</v>
       </c>
-      <c r="T53" s="5">
+      <c r="T53" s="6">
         <v>194.1</v>
       </c>
-      <c r="U53" s="5">
+      <c r="U53" s="6">
         <v>197</v>
       </c>
-      <c r="V53" s="6">
+      <c r="V53" s="7">
         <v>202.2</v>
       </c>
-      <c r="W53" s="6">
+      <c r="W53" s="7">
         <v>232.2</v>
       </c>
-      <c r="X53" s="6">
+      <c r="X53" s="7">
         <v>141.76</v>
       </c>
-      <c r="Y53" s="6">
+      <c r="Y53" s="7">
         <v>169.82</v>
       </c>
-      <c r="Z53" s="6">
+      <c r="Z53" s="7">
         <v>194.94</v>
       </c>
-      <c r="AA53" s="6">
+      <c r="AA53" s="7">
         <v>209.71</v>
       </c>
-      <c r="AB53" s="6">
+      <c r="AB53" s="7">
         <v>263.11</v>
       </c>
-      <c r="AC53" s="7">
+      <c r="AC53" s="8">
         <v>294.89</v>
       </c>
-      <c r="AD53" s="7">
+      <c r="AD53" s="8">
         <v>400.4</v>
       </c>
-      <c r="AE53" s="6">
+      <c r="AE53" s="7">
         <v>406.37</v>
       </c>
-      <c r="AF53" s="8">
+      <c r="AF53" s="9">
         <v>568.26</v>
       </c>
-      <c r="AG53" s="8">
+      <c r="AG53" s="9">
         <v>578</v>
       </c>
-      <c r="AH53" s="6">
+      <c r="AH53" s="7">
         <v>425.37099999999998</v>
       </c>
-      <c r="AI53" s="8">
+      <c r="AI53" s="9">
         <v>451.6</v>
       </c>
-      <c r="AJ53" s="16">
+      <c r="AJ53" s="4">
         <v>451.9</v>
       </c>
+      <c r="AK53" s="4">
+        <v>447.96999999999997</v>
+      </c>
     </row>
-    <row r="54" spans="1:36">
-      <c r="A54" s="12" t="s">
+    <row r="54" spans="1:37">
+      <c r="A54" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B54" s="6" t="s">
+      <c r="B54" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="C54" s="6" t="s">
+      <c r="C54" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="D54" s="5">
+      <c r="D54" s="6">
         <v>1</v>
       </c>
-      <c r="E54" s="5">
+      <c r="E54" s="6">
         <v>30</v>
       </c>
-      <c r="F54" s="5">
+      <c r="F54" s="6">
         <v>232</v>
       </c>
-      <c r="G54" s="5">
+      <c r="G54" s="6">
         <v>154</v>
       </c>
-      <c r="H54" s="5">
+      <c r="H54" s="6">
         <v>475</v>
       </c>
-      <c r="I54" s="5">
+      <c r="I54" s="6">
         <v>371</v>
       </c>
-      <c r="J54" s="5">
+      <c r="J54" s="6">
         <v>306</v>
       </c>
-      <c r="K54" s="5">
+      <c r="K54" s="6">
         <v>173</v>
       </c>
-      <c r="L54" s="5">
+      <c r="L54" s="6">
         <v>173</v>
       </c>
-      <c r="M54" s="5"/>
-      <c r="N54" s="5">
+      <c r="M54" s="6"/>
+      <c r="N54" s="6">
         <v>14</v>
       </c>
-      <c r="O54" s="5">
+      <c r="O54" s="6">
         <v>22</v>
       </c>
-      <c r="P54" s="5">
+      <c r="P54" s="6">
         <v>39</v>
       </c>
-      <c r="Q54" s="5">
+      <c r="Q54" s="6">
         <v>23</v>
       </c>
-      <c r="R54" s="5">
+      <c r="R54" s="6">
         <v>36</v>
       </c>
-      <c r="S54" s="5">
+      <c r="S54" s="6">
         <v>60</v>
       </c>
-      <c r="T54" s="5">
+      <c r="T54" s="6">
         <v>94.5</v>
       </c>
-      <c r="U54" s="5">
+      <c r="U54" s="6">
         <v>84.3</v>
       </c>
-      <c r="V54" s="6">
+      <c r="V54" s="7">
         <v>96.5</v>
       </c>
-      <c r="W54" s="6">
+      <c r="W54" s="7">
         <v>92.2</v>
       </c>
-      <c r="X54" s="6">
+      <c r="X54" s="7">
         <v>174.23</v>
       </c>
-      <c r="Y54" s="6">
+      <c r="Y54" s="7">
         <v>176.23</v>
       </c>
-      <c r="Z54" s="6">
+      <c r="Z54" s="7">
         <v>181.31</v>
       </c>
-      <c r="AA54" s="6">
+      <c r="AA54" s="7">
         <v>301.27999999999997</v>
       </c>
-      <c r="AB54" s="6">
+      <c r="AB54" s="7">
         <v>344.49</v>
       </c>
-      <c r="AC54" s="7">
+      <c r="AC54" s="8">
         <v>489.62</v>
       </c>
-      <c r="AD54" s="7">
+      <c r="AD54" s="8">
         <v>616.04</v>
       </c>
-      <c r="AE54" s="6">
+      <c r="AE54" s="7">
         <v>637.72</v>
       </c>
-      <c r="AF54" s="8">
+      <c r="AF54" s="9">
         <v>638.25</v>
       </c>
-      <c r="AG54" s="8">
+      <c r="AG54" s="9">
         <v>658.6</v>
       </c>
-      <c r="AH54" s="6">
+      <c r="AH54" s="7">
         <v>553.75599999999997</v>
       </c>
-      <c r="AI54" s="8">
+      <c r="AI54" s="9">
         <v>581.79999999999995</v>
       </c>
-      <c r="AJ54" s="16">
+      <c r="AJ54" s="4">
         <v>581.9</v>
       </c>
+      <c r="AK54" s="4">
+        <v>560.48</v>
+      </c>
     </row>
-    <row r="55" spans="1:36">
-      <c r="A55" s="12" t="s">
+    <row r="55" spans="1:37">
+      <c r="A55" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="B55" s="6" t="s">
+      <c r="B55" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="C55" s="6" t="s">
+      <c r="C55" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="D55" s="5">
+      <c r="D55" s="6">
         <v>10</v>
       </c>
-      <c r="E55" s="5">
+      <c r="E55" s="6">
         <v>85</v>
       </c>
-      <c r="F55" s="5">
+      <c r="F55" s="6">
         <v>104</v>
       </c>
-      <c r="G55" s="5">
+      <c r="G55" s="6">
         <v>36</v>
       </c>
-      <c r="H55" s="5">
+      <c r="H55" s="6">
         <v>27</v>
       </c>
-      <c r="I55" s="5">
+      <c r="I55" s="6">
         <v>102</v>
       </c>
-      <c r="J55" s="5">
+      <c r="J55" s="6">
         <v>225</v>
       </c>
-      <c r="K55" s="5">
+      <c r="K55" s="6">
         <v>184</v>
       </c>
-      <c r="L55" s="5">
+      <c r="L55" s="6">
         <v>187</v>
       </c>
-      <c r="M55" s="5">
+      <c r="M55" s="6">
         <v>136</v>
       </c>
-      <c r="N55" s="5">
+      <c r="N55" s="6">
         <v>176</v>
       </c>
-      <c r="O55" s="5">
+      <c r="O55" s="6">
         <v>115</v>
       </c>
-      <c r="P55" s="5">
+      <c r="P55" s="6">
         <v>90</v>
       </c>
-      <c r="Q55" s="5">
+      <c r="Q55" s="6">
         <v>111</v>
       </c>
-      <c r="R55" s="5">
+      <c r="R55" s="6">
         <v>158.69999999999999</v>
       </c>
-      <c r="S55" s="5">
+      <c r="S55" s="6">
         <v>128.30000000000001</v>
       </c>
-      <c r="T55" s="5">
+      <c r="T55" s="6">
         <v>147.9</v>
       </c>
-      <c r="U55" s="5">
+      <c r="U55" s="6">
         <v>141.5</v>
       </c>
-      <c r="V55" s="6">
+      <c r="V55" s="7">
         <v>111.7</v>
       </c>
-      <c r="W55" s="6">
+      <c r="W55" s="7">
         <v>78.8</v>
       </c>
-      <c r="X55" s="6">
+      <c r="X55" s="7">
         <v>141.96</v>
       </c>
-      <c r="Y55" s="6">
+      <c r="Y55" s="7">
         <v>154.94</v>
       </c>
-      <c r="Z55" s="6">
+      <c r="Z55" s="7">
         <v>166.89</v>
       </c>
-      <c r="AA55" s="6">
+      <c r="AA55" s="7">
         <v>187.72</v>
       </c>
-      <c r="AB55" s="6">
+      <c r="AB55" s="7">
         <v>314.42</v>
       </c>
-      <c r="AC55" s="7">
+      <c r="AC55" s="8">
         <v>550.36</v>
       </c>
-      <c r="AD55" s="7">
+      <c r="AD55" s="8">
         <v>595.47</v>
       </c>
-      <c r="AE55" s="6">
+      <c r="AE55" s="7">
         <v>597.85</v>
       </c>
-      <c r="AF55" s="8">
+      <c r="AF55" s="9">
         <v>602.04999999999995</v>
       </c>
-      <c r="AG55" s="8">
+      <c r="AG55" s="9">
         <v>627.70000000000005</v>
       </c>
-      <c r="AH55" s="6">
+      <c r="AH55" s="7">
         <v>572.63499999999999</v>
       </c>
-      <c r="AI55" s="8">
+      <c r="AI55" s="9">
         <v>576.20000000000005</v>
       </c>
-      <c r="AJ55" s="16">
+      <c r="AJ55" s="4">
         <v>576.70000000000005</v>
       </c>
+      <c r="AK55" s="4">
+        <v>548.26</v>
+      </c>
     </row>
-    <row r="56" spans="1:36">
-      <c r="A56" s="12" t="s">
+    <row r="56" spans="1:37">
+      <c r="A56" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B56" s="6" t="s">
+      <c r="B56" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="C56" s="6" t="s">
+      <c r="C56" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="D56" s="5">
+      <c r="D56" s="6">
         <v>11</v>
       </c>
-      <c r="E56" s="5">
+      <c r="E56" s="6">
         <v>11</v>
       </c>
-      <c r="F56" s="5">
+      <c r="F56" s="6">
         <v>16</v>
       </c>
-      <c r="G56" s="5">
+      <c r="G56" s="6">
         <v>23</v>
       </c>
-      <c r="H56" s="5">
+      <c r="H56" s="6">
         <v>30</v>
       </c>
-      <c r="I56" s="5">
+      <c r="I56" s="6">
         <v>21</v>
       </c>
-      <c r="J56" s="5">
+      <c r="J56" s="6">
         <v>56</v>
       </c>
-      <c r="K56" s="5">
+      <c r="K56" s="6">
         <v>64</v>
       </c>
-      <c r="L56" s="5">
+      <c r="L56" s="6">
         <v>64</v>
       </c>
-      <c r="M56" s="5">
+      <c r="M56" s="6">
         <v>21</v>
       </c>
-      <c r="N56" s="5">
+      <c r="N56" s="6">
         <v>24</v>
       </c>
-      <c r="O56" s="5">
+      <c r="O56" s="6">
         <v>82</v>
       </c>
-      <c r="P56" s="5">
+      <c r="P56" s="6">
         <v>55</v>
       </c>
-      <c r="Q56" s="5">
+      <c r="Q56" s="6">
         <v>65</v>
       </c>
-      <c r="R56" s="5">
+      <c r="R56" s="6">
         <v>82.4</v>
       </c>
-      <c r="S56" s="5">
+      <c r="S56" s="6">
         <v>98.9</v>
       </c>
-      <c r="T56" s="5">
+      <c r="T56" s="6">
         <v>94.6</v>
       </c>
-      <c r="U56" s="5">
+      <c r="U56" s="6">
         <v>122.7</v>
       </c>
-      <c r="V56" s="6">
+      <c r="V56" s="7">
         <v>134</v>
       </c>
-      <c r="W56" s="6">
+      <c r="W56" s="7">
         <v>157.78</v>
       </c>
-      <c r="X56" s="6">
+      <c r="X56" s="7">
         <v>224.47</v>
       </c>
-      <c r="Y56" s="6">
+      <c r="Y56" s="7">
         <v>236.88</v>
       </c>
-      <c r="Z56" s="6">
+      <c r="Z56" s="7">
         <v>263.04000000000002</v>
       </c>
-      <c r="AA56" s="6">
+      <c r="AA56" s="7">
         <v>466.79</v>
       </c>
-      <c r="AB56" s="6">
+      <c r="AB56" s="7">
         <v>507.81</v>
       </c>
-      <c r="AC56" s="7">
+      <c r="AC56" s="8">
         <v>679.52</v>
       </c>
-      <c r="AD56" s="7">
+      <c r="AD56" s="8">
         <v>739.2</v>
       </c>
-      <c r="AE56" s="6">
+      <c r="AE56" s="7">
         <v>752.42</v>
       </c>
-      <c r="AF56" s="8">
+      <c r="AF56" s="9">
         <v>913.91</v>
       </c>
-      <c r="AG56" s="8">
+      <c r="AG56" s="9">
         <v>932.5</v>
       </c>
-      <c r="AH56" s="6">
+      <c r="AH56" s="7">
         <v>976.54399999999987</v>
       </c>
-      <c r="AI56" s="8">
+      <c r="AI56" s="9">
         <v>996.8</v>
       </c>
-      <c r="AJ56" s="16">
+      <c r="AJ56" s="4">
         <v>996.7</v>
       </c>
+      <c r="AK56" s="4">
+        <v>996.38000000000011</v>
+      </c>
     </row>
-    <row r="57" spans="1:36">
-      <c r="A57" s="12" t="s">
+    <row r="57" spans="1:37">
+      <c r="A57" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="B57" s="6" t="s">
+      <c r="B57" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="C57" s="5">
+      <c r="C57" s="6">
         <v>65</v>
       </c>
-      <c r="D57" s="5">
+      <c r="D57" s="6">
         <v>21</v>
       </c>
-      <c r="E57" s="5">
+      <c r="E57" s="6">
         <v>113</v>
       </c>
-      <c r="F57" s="5">
+      <c r="F57" s="6">
         <v>118</v>
       </c>
-      <c r="G57" s="5">
+      <c r="G57" s="6">
         <v>22</v>
       </c>
-      <c r="H57" s="5">
+      <c r="H57" s="6">
         <v>11</v>
       </c>
-      <c r="I57" s="5">
+      <c r="I57" s="6">
         <v>109</v>
       </c>
-      <c r="J57" s="5">
+      <c r="J57" s="6">
         <v>157</v>
       </c>
-      <c r="K57" s="5">
+      <c r="K57" s="6">
         <v>114</v>
       </c>
-      <c r="L57" s="5">
+      <c r="L57" s="6">
         <v>113</v>
       </c>
-      <c r="M57" s="6" t="s">
+      <c r="M57" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="N57" s="6" t="s">
+      <c r="N57" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="O57" s="5">
+      <c r="O57" s="6">
         <v>28</v>
       </c>
-      <c r="P57" s="5">
+      <c r="P57" s="6">
         <v>35</v>
       </c>
-      <c r="Q57" s="5">
+      <c r="Q57" s="6">
         <v>10</v>
       </c>
-      <c r="R57" s="5">
+      <c r="R57" s="6">
         <v>15</v>
       </c>
-      <c r="S57" s="5">
+      <c r="S57" s="6">
         <v>44.8</v>
       </c>
-      <c r="T57" s="5">
+      <c r="T57" s="6">
         <v>54.4</v>
       </c>
-      <c r="U57" s="5">
+      <c r="U57" s="6">
         <v>58.4</v>
       </c>
-      <c r="V57" s="6">
+      <c r="V57" s="7">
         <v>7.6</v>
       </c>
-      <c r="W57" s="6">
+      <c r="W57" s="7">
         <v>73.95</v>
       </c>
-      <c r="X57" s="6">
+      <c r="X57" s="7">
         <v>109.9</v>
       </c>
-      <c r="Y57" s="6">
+      <c r="Y57" s="7">
         <v>133.12</v>
       </c>
-      <c r="Z57" s="6">
+      <c r="Z57" s="7">
         <v>146.69</v>
       </c>
-      <c r="AA57" s="6">
+      <c r="AA57" s="7">
         <v>286.54000000000002</v>
       </c>
-      <c r="AB57" s="6">
+      <c r="AB57" s="7">
         <v>386.24</v>
       </c>
-      <c r="AC57" s="7">
+      <c r="AC57" s="8">
         <v>429.17</v>
       </c>
-      <c r="AD57" s="7">
+      <c r="AD57" s="8">
         <v>445.53</v>
       </c>
-      <c r="AE57" s="6">
+      <c r="AE57" s="7">
         <v>446.54</v>
       </c>
-      <c r="AF57" s="8">
+      <c r="AF57" s="9">
         <v>449.67</v>
       </c>
-      <c r="AG57" s="8">
+      <c r="AG57" s="9">
         <v>463.9</v>
       </c>
-      <c r="AH57" s="6">
+      <c r="AH57" s="7">
         <v>307.78400000000005</v>
       </c>
-      <c r="AI57" s="8">
+      <c r="AI57" s="9">
         <v>318.39999999999998</v>
       </c>
-      <c r="AJ57" s="16">
+      <c r="AJ57" s="4">
         <v>319</v>
       </c>
+      <c r="AK57" s="4">
+        <v>321.37</v>
+      </c>
     </row>
-    <row r="58" spans="1:36">
-      <c r="A58" s="12" t="s">
+    <row r="58" spans="1:37">
+      <c r="A58" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="B58" s="6" t="s">
+      <c r="B58" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="C58" s="5">
+      <c r="C58" s="6">
         <v>25</v>
       </c>
-      <c r="D58" s="5">
+      <c r="D58" s="6">
         <v>48</v>
       </c>
-      <c r="E58" s="5">
+      <c r="E58" s="6">
         <v>67</v>
       </c>
-      <c r="F58" s="5">
+      <c r="F58" s="6">
         <v>79</v>
       </c>
-      <c r="G58" s="5">
+      <c r="G58" s="6">
         <v>106</v>
       </c>
-      <c r="H58" s="5">
+      <c r="H58" s="6">
         <v>155</v>
       </c>
-      <c r="I58" s="5">
+      <c r="I58" s="6">
         <v>102</v>
       </c>
-      <c r="J58" s="5">
+      <c r="J58" s="6">
         <v>106</v>
       </c>
-      <c r="K58" s="5">
+      <c r="K58" s="6">
         <v>99</v>
       </c>
-      <c r="L58" s="5">
+      <c r="L58" s="6">
         <v>97</v>
       </c>
-      <c r="M58" s="5">
+      <c r="M58" s="6">
         <v>3</v>
       </c>
-      <c r="N58" s="5">
+      <c r="N58" s="6">
         <v>3</v>
       </c>
-      <c r="O58" s="5">
+      <c r="O58" s="6">
         <v>5</v>
       </c>
-      <c r="P58" s="5">
+      <c r="P58" s="6">
         <v>47</v>
       </c>
-      <c r="Q58" s="6" t="s">
+      <c r="Q58" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="R58" s="5">
+      <c r="R58" s="6">
         <v>4</v>
       </c>
-      <c r="S58" s="5">
+      <c r="S58" s="6">
         <v>12.5</v>
       </c>
-      <c r="T58" s="5">
+      <c r="T58" s="6">
         <v>13.5</v>
       </c>
-      <c r="U58" s="5">
+      <c r="U58" s="6">
         <v>20.6</v>
       </c>
-      <c r="V58" s="6">
+      <c r="V58" s="7">
         <v>40</v>
       </c>
-      <c r="W58" s="6">
+      <c r="W58" s="7">
         <v>86.5</v>
       </c>
-      <c r="X58" s="6">
+      <c r="X58" s="7">
         <v>249.23</v>
       </c>
-      <c r="Y58" s="6">
+      <c r="Y58" s="7">
         <v>246.38</v>
       </c>
-      <c r="Z58" s="6">
+      <c r="Z58" s="7">
         <v>273.35000000000002</v>
       </c>
-      <c r="AA58" s="6">
+      <c r="AA58" s="7">
         <v>368.27</v>
       </c>
-      <c r="AB58" s="6">
+      <c r="AB58" s="7">
         <v>566.52</v>
       </c>
-      <c r="AC58" s="7">
+      <c r="AC58" s="8">
         <v>699.32</v>
       </c>
-      <c r="AD58" s="7">
+      <c r="AD58" s="8">
         <v>706.62</v>
       </c>
-      <c r="AE58" s="6">
+      <c r="AE58" s="7">
         <v>706.98</v>
       </c>
-      <c r="AF58" s="8">
+      <c r="AF58" s="9">
         <v>850.18</v>
       </c>
-      <c r="AG58" s="8">
+      <c r="AG58" s="9">
         <v>870</v>
       </c>
-      <c r="AH58" s="6">
+      <c r="AH58" s="7">
         <v>1474.8310000000001</v>
       </c>
-      <c r="AI58" s="8">
+      <c r="AI58" s="9">
         <v>1371.1</v>
       </c>
-      <c r="AJ58" s="16">
+      <c r="AJ58" s="4">
         <v>1290</v>
       </c>
+      <c r="AK58" s="4">
+        <v>1279.68</v>
+      </c>
     </row>
-    <row r="59" spans="1:36">
-      <c r="A59" s="12" t="s">
+    <row r="59" spans="1:37">
+      <c r="A59" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="B59" s="6" t="s">
+      <c r="B59" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="C59" s="6" t="s">
+      <c r="C59" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="D59" s="5">
+      <c r="D59" s="6">
         <v>41</v>
       </c>
-      <c r="E59" s="5">
+      <c r="E59" s="6">
         <v>57</v>
       </c>
-      <c r="F59" s="5">
+      <c r="F59" s="6">
         <v>64</v>
       </c>
-      <c r="G59" s="5">
+      <c r="G59" s="6">
         <v>90</v>
       </c>
-      <c r="H59" s="5">
+      <c r="H59" s="6">
         <v>131</v>
       </c>
-      <c r="I59" s="5">
+      <c r="I59" s="6">
         <v>87</v>
       </c>
-      <c r="J59" s="5">
+      <c r="J59" s="6">
         <v>77</v>
       </c>
-      <c r="K59" s="5">
+      <c r="K59" s="6">
         <v>109</v>
       </c>
-      <c r="L59" s="5">
+      <c r="L59" s="6">
         <v>109</v>
       </c>
-      <c r="M59" s="6" t="s">
+      <c r="M59" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="N59" s="6" t="s">
+      <c r="N59" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="O59" s="6" t="s">
+      <c r="O59" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="P59" s="6" t="s">
+      <c r="P59" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="Q59" s="6" t="s">
+      <c r="Q59" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="R59" s="5">
+      <c r="R59" s="6">
         <v>41.5</v>
       </c>
-      <c r="S59" s="5">
+      <c r="S59" s="6">
         <v>34.9</v>
       </c>
-      <c r="T59" s="5">
+      <c r="T59" s="6">
         <v>40.6</v>
       </c>
-      <c r="U59" s="5">
+      <c r="U59" s="6">
         <v>58.3</v>
       </c>
-      <c r="V59" s="6">
+      <c r="V59" s="7">
         <v>169.1</v>
       </c>
-      <c r="W59" s="6">
+      <c r="W59" s="7">
         <v>228.14</v>
       </c>
-      <c r="X59" s="6">
+      <c r="X59" s="7">
         <v>191.48</v>
       </c>
-      <c r="Y59" s="6">
+      <c r="Y59" s="7">
         <v>191.04</v>
       </c>
-      <c r="Z59" s="6">
+      <c r="Z59" s="7">
         <v>213.33</v>
       </c>
-      <c r="AA59" s="6">
+      <c r="AA59" s="7">
         <v>339.34</v>
       </c>
-      <c r="AB59" s="6">
+      <c r="AB59" s="7">
         <v>469.13</v>
       </c>
-      <c r="AC59" s="7">
+      <c r="AC59" s="8">
         <v>586.6</v>
       </c>
-      <c r="AD59" s="7">
+      <c r="AD59" s="8">
         <v>588.77</v>
       </c>
-      <c r="AE59" s="6">
+      <c r="AE59" s="7">
         <v>592.55999999999995</v>
       </c>
-      <c r="AF59" s="8">
+      <c r="AF59" s="9">
         <v>594.82000000000005</v>
       </c>
-      <c r="AG59" s="8">
+      <c r="AG59" s="9">
         <v>629.79999999999995</v>
       </c>
-      <c r="AH59" s="6">
+      <c r="AH59" s="7">
         <v>570.41099999999994</v>
       </c>
-      <c r="AI59" s="8">
+      <c r="AI59" s="9">
         <v>594.4</v>
       </c>
-      <c r="AJ59" s="16">
+      <c r="AJ59" s="4">
         <v>594.29999999999995</v>
       </c>
+      <c r="AK59" s="4">
+        <v>583.46</v>
+      </c>
     </row>
-    <row r="61" spans="1:36" ht="12.75" customHeight="1">
-      <c r="A61" s="15" t="s">
+    <row r="60" spans="1:37">
+      <c r="A60" s="13"/>
+      <c r="B60" s="13"/>
+      <c r="C60" s="13"/>
+      <c r="D60" s="13"/>
+      <c r="E60" s="13"/>
+      <c r="F60" s="13"/>
+      <c r="G60" s="13"/>
+      <c r="H60" s="13"/>
+      <c r="I60" s="13"/>
+      <c r="J60" s="13"/>
+      <c r="K60" s="13"/>
+      <c r="L60" s="13"/>
+      <c r="M60" s="13"/>
+      <c r="N60" s="13"/>
+      <c r="O60" s="13"/>
+      <c r="P60" s="13"/>
+      <c r="Q60" s="13"/>
+      <c r="R60" s="13"/>
+      <c r="S60" s="13"/>
+      <c r="T60" s="13"/>
+      <c r="U60" s="13"/>
+      <c r="V60" s="13"/>
+      <c r="W60" s="13"/>
+      <c r="X60" s="13"/>
+      <c r="Y60" s="13"/>
+      <c r="Z60" s="13"/>
+      <c r="AA60" s="13"/>
+      <c r="AB60" s="13"/>
+      <c r="AC60" s="13"/>
+      <c r="AD60" s="13"/>
+      <c r="AE60" s="13"/>
+      <c r="AF60" s="13"/>
+      <c r="AG60" s="13"/>
+      <c r="AH60" s="13"/>
+      <c r="AI60" s="13"/>
+      <c r="AJ60" s="13"/>
+      <c r="AK60" s="13"/>
+    </row>
+    <row r="61" spans="1:37" ht="12.75" customHeight="1">
+      <c r="A61" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="B61" s="15"/>
-[...31 lines deleted...]
-      <c r="AH61" s="15"/>
+      <c r="B61" s="14"/>
+      <c r="C61" s="14"/>
+      <c r="D61" s="14"/>
+      <c r="E61" s="14"/>
+      <c r="F61" s="14"/>
+      <c r="G61" s="14"/>
+      <c r="H61" s="14"/>
+      <c r="I61" s="14"/>
+      <c r="J61" s="14"/>
+      <c r="K61" s="14"/>
+      <c r="L61" s="14"/>
+      <c r="M61" s="14"/>
+      <c r="N61" s="14"/>
+      <c r="O61" s="14"/>
+      <c r="P61" s="14"/>
+      <c r="Q61" s="14"/>
+      <c r="R61" s="14"/>
+      <c r="S61" s="14"/>
+      <c r="T61" s="14"/>
+      <c r="U61" s="14"/>
+      <c r="V61" s="14"/>
+      <c r="W61" s="14"/>
+      <c r="X61" s="14"/>
+      <c r="Y61" s="14"/>
+      <c r="Z61" s="14"/>
+      <c r="AA61" s="14"/>
+      <c r="AB61" s="14"/>
+      <c r="AC61" s="14"/>
+      <c r="AD61" s="14"/>
+      <c r="AE61" s="14"/>
+      <c r="AF61" s="14"/>
+      <c r="AG61" s="14"/>
+      <c r="AH61" s="14"/>
+      <c r="AI61" s="13"/>
+      <c r="AJ61" s="13"/>
+      <c r="AK61" s="13"/>
     </row>
-    <row r="63" spans="1:36" s="4" customFormat="1">
-[...1 lines deleted...]
-      <c r="B63" s="2">
+    <row r="62" spans="1:37">
+      <c r="A62" s="13"/>
+      <c r="B62" s="13"/>
+      <c r="C62" s="13"/>
+      <c r="D62" s="13"/>
+      <c r="E62" s="13"/>
+      <c r="F62" s="13"/>
+      <c r="G62" s="13"/>
+      <c r="H62" s="13"/>
+      <c r="I62" s="13"/>
+      <c r="J62" s="13"/>
+      <c r="K62" s="13"/>
+      <c r="L62" s="13"/>
+      <c r="M62" s="13"/>
+      <c r="N62" s="13"/>
+      <c r="O62" s="13"/>
+      <c r="P62" s="13"/>
+      <c r="Q62" s="13"/>
+      <c r="R62" s="13"/>
+      <c r="S62" s="13"/>
+      <c r="T62" s="13"/>
+      <c r="U62" s="13"/>
+      <c r="V62" s="13"/>
+      <c r="W62" s="13"/>
+      <c r="X62" s="13"/>
+      <c r="Y62" s="13"/>
+      <c r="Z62" s="13"/>
+      <c r="AA62" s="13"/>
+      <c r="AB62" s="13"/>
+      <c r="AC62" s="13"/>
+      <c r="AD62" s="13"/>
+      <c r="AE62" s="13"/>
+      <c r="AF62" s="13"/>
+      <c r="AG62" s="13"/>
+      <c r="AH62" s="13"/>
+      <c r="AI62" s="13"/>
+      <c r="AJ62" s="13"/>
+      <c r="AK62" s="13"/>
+    </row>
+    <row r="63" spans="1:37" s="2" customFormat="1">
+      <c r="A63" s="15"/>
+      <c r="B63" s="15">
         <v>1990</v>
       </c>
-      <c r="C63" s="2">
+      <c r="C63" s="15">
         <v>1991</v>
       </c>
-      <c r="D63" s="2">
+      <c r="D63" s="15">
         <v>1992</v>
       </c>
-      <c r="E63" s="2">
+      <c r="E63" s="15">
         <v>1993</v>
       </c>
-      <c r="F63" s="2">
+      <c r="F63" s="15">
         <v>1994</v>
       </c>
-      <c r="G63" s="2">
+      <c r="G63" s="15">
         <v>1995</v>
       </c>
-      <c r="H63" s="2">
+      <c r="H63" s="15">
         <v>1996</v>
       </c>
-      <c r="I63" s="2">
+      <c r="I63" s="15">
         <v>1997</v>
       </c>
-      <c r="J63" s="2">
+      <c r="J63" s="15">
         <v>1998</v>
       </c>
-      <c r="K63" s="2">
+      <c r="K63" s="15">
         <v>1999</v>
       </c>
-      <c r="L63" s="2">
+      <c r="L63" s="15">
         <v>2000</v>
       </c>
-      <c r="M63" s="2">
+      <c r="M63" s="15">
         <v>2001</v>
       </c>
-      <c r="N63" s="2">
+      <c r="N63" s="15">
         <v>2002</v>
       </c>
-      <c r="O63" s="2">
+      <c r="O63" s="15">
         <v>2003</v>
       </c>
-      <c r="P63" s="2">
+      <c r="P63" s="15">
         <v>2004</v>
       </c>
-      <c r="Q63" s="2">
+      <c r="Q63" s="15">
         <v>2005</v>
       </c>
-      <c r="R63" s="2">
+      <c r="R63" s="15">
         <v>2006</v>
       </c>
-      <c r="S63" s="2">
+      <c r="S63" s="15">
         <v>2007</v>
       </c>
-      <c r="T63" s="2">
+      <c r="T63" s="15">
         <v>2008</v>
       </c>
-      <c r="U63" s="2">
+      <c r="U63" s="15">
         <v>2009</v>
       </c>
-      <c r="V63" s="2">
+      <c r="V63" s="15">
         <v>2010</v>
       </c>
-      <c r="W63" s="2">
+      <c r="W63" s="15">
         <v>2011</v>
       </c>
-      <c r="X63" s="2">
+      <c r="X63" s="15">
         <v>2012</v>
       </c>
-      <c r="Y63" s="2">
+      <c r="Y63" s="15">
         <v>2013</v>
       </c>
-      <c r="Z63" s="2">
+      <c r="Z63" s="15">
         <v>2014</v>
       </c>
-      <c r="AA63" s="2">
+      <c r="AA63" s="15">
         <v>2015</v>
       </c>
-      <c r="AB63" s="2">
+      <c r="AB63" s="15">
         <v>2016</v>
       </c>
-      <c r="AC63" s="2">
+      <c r="AC63" s="15">
         <v>2017</v>
       </c>
-      <c r="AD63" s="3">
+      <c r="AD63" s="16">
         <v>2018</v>
       </c>
-      <c r="AE63" s="3">
+      <c r="AE63" s="16">
         <v>2019</v>
       </c>
-      <c r="AF63" s="3">
+      <c r="AF63" s="16">
         <v>2020</v>
       </c>
-      <c r="AG63" s="3">
+      <c r="AG63" s="16">
         <v>2021</v>
       </c>
-      <c r="AH63" s="2">
+      <c r="AH63" s="15">
         <v>2022</v>
       </c>
-      <c r="AI63" s="2">
+      <c r="AI63" s="15">
         <v>2023</v>
       </c>
-      <c r="AJ63" s="2">
+      <c r="AJ63" s="15">
         <v>2024</v>
       </c>
+      <c r="AK63" s="15">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="64" spans="1:36">
-      <c r="A64" s="11" t="s">
+    <row r="64" spans="1:37">
+      <c r="A64" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="B64" s="5">
+      <c r="B64" s="6">
         <v>52591</v>
       </c>
-      <c r="C64" s="5">
+      <c r="C64" s="6">
         <v>52708</v>
       </c>
-      <c r="D64" s="5">
+      <c r="D64" s="6">
         <v>54700</v>
       </c>
-      <c r="E64" s="5">
+      <c r="E64" s="6">
         <v>64337</v>
       </c>
-      <c r="F64" s="5">
+      <c r="F64" s="6">
         <v>91306</v>
       </c>
-      <c r="G64" s="5">
+      <c r="G64" s="6">
         <v>92623</v>
       </c>
-      <c r="H64" s="5">
+      <c r="H64" s="6">
         <v>89667</v>
       </c>
-      <c r="I64" s="5">
+      <c r="I64" s="6">
         <v>42378</v>
       </c>
-      <c r="J64" s="5">
+      <c r="J64" s="6">
         <v>55535</v>
       </c>
-      <c r="K64" s="5">
+      <c r="K64" s="6">
         <v>62125</v>
       </c>
-      <c r="L64" s="5">
+      <c r="L64" s="6">
         <v>68349</v>
       </c>
-      <c r="M64" s="5">
+      <c r="M64" s="6">
         <v>70940</v>
       </c>
-      <c r="N64" s="5">
+      <c r="N64" s="6">
         <v>75289</v>
       </c>
-      <c r="O64" s="5">
+      <c r="O64" s="6">
         <v>78515</v>
       </c>
-      <c r="P64" s="5">
+      <c r="P64" s="6">
         <v>78760</v>
       </c>
-      <c r="Q64" s="5">
+      <c r="Q64" s="6">
         <v>79064</v>
       </c>
-      <c r="R64" s="5">
+      <c r="R64" s="6">
         <v>80353.399999999994</v>
       </c>
-      <c r="S64" s="5">
+      <c r="S64" s="6">
         <v>81911.7</v>
       </c>
-      <c r="T64" s="5">
+      <c r="T64" s="6">
         <v>84245.6</v>
       </c>
-      <c r="U64" s="5">
+      <c r="U64" s="6">
         <v>85830.6</v>
       </c>
-      <c r="V64" s="5">
+      <c r="V64" s="6">
         <v>88817.4</v>
       </c>
-      <c r="W64" s="6">
+      <c r="W64" s="7">
         <v>85498.99</v>
       </c>
-      <c r="X64" s="6">
+      <c r="X64" s="7">
         <v>70852.77</v>
       </c>
-      <c r="Y64" s="6">
+      <c r="Y64" s="7">
         <v>74311.199999999997</v>
       </c>
-      <c r="Z64" s="6">
+      <c r="Z64" s="7">
         <v>76753.679999999993</v>
       </c>
-      <c r="AA64" s="6">
+      <c r="AA64" s="7">
         <v>76837.41</v>
       </c>
-      <c r="AB64" s="6">
+      <c r="AB64" s="7">
         <v>77087.789999999994</v>
       </c>
-      <c r="AC64" s="7">
+      <c r="AC64" s="8">
         <v>75346.789999999994</v>
       </c>
-      <c r="AD64" s="7">
+      <c r="AD64" s="8">
         <v>75639.17</v>
       </c>
-      <c r="AE64" s="5">
+      <c r="AE64" s="6">
         <v>76104.78</v>
       </c>
-      <c r="AF64" s="8">
+      <c r="AF64" s="9">
         <v>78798.66</v>
       </c>
-      <c r="AG64" s="8">
+      <c r="AG64" s="9">
         <v>80161.600000000006</v>
       </c>
-      <c r="AH64" s="5">
+      <c r="AH64" s="6">
         <v>44831.728000000003</v>
       </c>
-      <c r="AI64" s="8">
+      <c r="AI64" s="9">
         <v>43615.5</v>
       </c>
-      <c r="AJ64" s="16">
+      <c r="AJ64" s="4">
         <v>40862.800000000003</v>
       </c>
+      <c r="AK64" s="4">
+        <v>41145.599999999999</v>
+      </c>
     </row>
-    <row r="65" spans="1:36">
-      <c r="A65" s="12" t="s">
+    <row r="65" spans="1:37">
+      <c r="A65" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="B65" s="5">
+      <c r="B65" s="6">
         <v>200</v>
       </c>
-      <c r="C65" s="5">
+      <c r="C65" s="6">
         <v>195</v>
       </c>
-      <c r="D65" s="5">
+      <c r="D65" s="6">
         <v>146</v>
       </c>
-      <c r="E65" s="5">
+      <c r="E65" s="6">
         <v>147</v>
       </c>
-      <c r="F65" s="5">
+      <c r="F65" s="6">
         <v>250</v>
       </c>
-      <c r="G65" s="5">
+      <c r="G65" s="6">
         <v>300</v>
       </c>
-      <c r="H65" s="5">
+      <c r="H65" s="6">
         <v>297</v>
       </c>
-      <c r="I65" s="5">
+      <c r="I65" s="6">
         <v>225</v>
       </c>
-      <c r="J65" s="5">
+      <c r="J65" s="6">
         <v>216</v>
       </c>
-      <c r="K65" s="5">
+      <c r="K65" s="6">
         <v>240</v>
       </c>
-      <c r="L65" s="5">
+      <c r="L65" s="6">
         <v>274</v>
       </c>
-      <c r="M65" s="5">
+      <c r="M65" s="6">
         <v>309</v>
       </c>
-      <c r="N65" s="5">
+      <c r="N65" s="6">
         <v>324</v>
       </c>
-      <c r="O65" s="5">
+      <c r="O65" s="6">
         <v>349</v>
       </c>
-      <c r="P65" s="5">
+      <c r="P65" s="6">
         <v>323</v>
       </c>
-      <c r="Q65" s="5">
+      <c r="Q65" s="6">
         <v>336</v>
       </c>
-      <c r="R65" s="5">
+      <c r="R65" s="6">
         <v>348.5</v>
       </c>
-      <c r="S65" s="5">
+      <c r="S65" s="6">
         <v>341.4</v>
       </c>
-      <c r="T65" s="5">
+      <c r="T65" s="6">
         <v>345.3</v>
       </c>
-      <c r="U65" s="5">
+      <c r="U65" s="6">
         <v>325.89999999999998</v>
       </c>
-      <c r="V65" s="5">
+      <c r="V65" s="6">
         <v>201.1</v>
       </c>
-      <c r="W65" s="6">
+      <c r="W65" s="7">
         <v>254.24</v>
       </c>
-      <c r="X65" s="6">
+      <c r="X65" s="7">
         <v>227.17</v>
       </c>
-      <c r="Y65" s="6">
+      <c r="Y65" s="7">
         <v>260.95</v>
       </c>
-      <c r="Z65" s="6">
+      <c r="Z65" s="7">
         <v>263.92</v>
       </c>
-      <c r="AA65" s="6">
+      <c r="AA65" s="7">
         <v>264.02</v>
       </c>
-      <c r="AB65" s="6">
+      <c r="AB65" s="7">
         <v>265.98</v>
       </c>
-      <c r="AC65" s="7">
+      <c r="AC65" s="8">
         <v>266.02</v>
       </c>
-      <c r="AD65" s="7">
+      <c r="AD65" s="8">
         <v>266.64</v>
       </c>
-      <c r="AE65" s="5">
+      <c r="AE65" s="6">
         <v>269.62</v>
       </c>
-      <c r="AF65" s="8">
+      <c r="AF65" s="9">
         <v>295.98</v>
       </c>
-      <c r="AG65" s="8">
+      <c r="AG65" s="9">
         <v>298.89999999999998</v>
       </c>
-      <c r="AH65" s="5">
+      <c r="AH65" s="6">
         <v>274.93700000000001</v>
       </c>
-      <c r="AI65" s="8">
+      <c r="AI65" s="9">
         <v>209.4</v>
       </c>
-      <c r="AJ65" s="16">
+      <c r="AJ65" s="4">
         <v>192.3</v>
       </c>
+      <c r="AK65" s="4">
+        <v>190.8</v>
+      </c>
     </row>
-    <row r="66" spans="1:36">
-      <c r="A66" s="12" t="s">
+    <row r="66" spans="1:37">
+      <c r="A66" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="B66" s="5">
+      <c r="B66" s="6">
         <v>6208</v>
       </c>
-      <c r="C66" s="5">
+      <c r="C66" s="6">
         <v>6047</v>
       </c>
-      <c r="D66" s="5">
+      <c r="D66" s="6">
         <v>6439</v>
       </c>
-      <c r="E66" s="5">
+      <c r="E66" s="6">
         <v>8003</v>
       </c>
-      <c r="F66" s="5">
+      <c r="F66" s="6">
         <v>12796</v>
       </c>
-      <c r="G66" s="5">
+      <c r="G66" s="6">
         <v>12049</v>
       </c>
-      <c r="H66" s="5">
+      <c r="H66" s="6">
         <v>12013</v>
       </c>
-      <c r="I66" s="5">
+      <c r="I66" s="6">
         <v>4064</v>
       </c>
-      <c r="J66" s="5">
+      <c r="J66" s="6">
         <v>5939</v>
       </c>
-      <c r="K66" s="5">
+      <c r="K66" s="6">
         <v>6581</v>
       </c>
-      <c r="L66" s="5">
+      <c r="L66" s="6">
         <v>7607</v>
       </c>
-      <c r="M66" s="5">
+      <c r="M66" s="6">
         <v>7827</v>
       </c>
-      <c r="N66" s="5">
+      <c r="N66" s="6">
         <v>7987</v>
       </c>
-      <c r="O66" s="5">
+      <c r="O66" s="6">
         <v>8612</v>
       </c>
-      <c r="P66" s="5">
+      <c r="P66" s="6">
         <v>8400</v>
       </c>
-      <c r="Q66" s="5">
+      <c r="Q66" s="6">
         <v>8402</v>
       </c>
-      <c r="R66" s="5">
+      <c r="R66" s="6">
         <v>8444.6</v>
       </c>
-      <c r="S66" s="5">
+      <c r="S66" s="6">
         <v>8486.7000000000007</v>
       </c>
-      <c r="T66" s="5">
+      <c r="T66" s="6">
         <v>8552.7999999999993</v>
       </c>
-      <c r="U66" s="5">
+      <c r="U66" s="6">
         <v>8572.1</v>
       </c>
-      <c r="V66" s="5">
+      <c r="V66" s="6">
         <v>8785.7000000000007</v>
       </c>
-      <c r="W66" s="6">
+      <c r="W66" s="7">
         <v>8348.6</v>
       </c>
-      <c r="X66" s="6">
+      <c r="X66" s="7">
         <v>8075.29</v>
       </c>
-      <c r="Y66" s="6">
+      <c r="Y66" s="7">
         <v>8213.14</v>
       </c>
-      <c r="Z66" s="6">
+      <c r="Z66" s="7">
         <v>8444.2800000000007</v>
       </c>
-      <c r="AA66" s="6">
+      <c r="AA66" s="7">
         <v>8450.98</v>
       </c>
-      <c r="AB66" s="6">
+      <c r="AB66" s="7">
         <v>8458.39</v>
       </c>
-      <c r="AC66" s="7">
+      <c r="AC66" s="8">
         <v>8496.86</v>
       </c>
-      <c r="AD66" s="7">
+      <c r="AD66" s="8">
         <v>9096.0300000000007</v>
       </c>
-      <c r="AE66" s="5">
+      <c r="AE66" s="6">
         <v>9106.69</v>
       </c>
-      <c r="AF66" s="8">
+      <c r="AF66" s="9">
         <v>9373.09</v>
       </c>
-      <c r="AG66" s="8">
+      <c r="AG66" s="9">
         <v>9585.9</v>
       </c>
-      <c r="AH66" s="5">
+      <c r="AH66" s="6">
         <v>4807.6659999999993</v>
       </c>
-      <c r="AI66" s="8">
+      <c r="AI66" s="9">
         <v>4688.6000000000004</v>
       </c>
-      <c r="AJ66" s="16">
+      <c r="AJ66" s="4">
         <v>4267.8999999999996</v>
       </c>
+      <c r="AK66" s="4">
+        <v>4293.1000000000004</v>
+      </c>
     </row>
-    <row r="67" spans="1:36">
-      <c r="A67" s="12" t="s">
+    <row r="67" spans="1:37">
+      <c r="A67" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="B67" s="5">
+      <c r="B67" s="6">
         <v>3430</v>
       </c>
-      <c r="C67" s="5">
+      <c r="C67" s="6">
         <v>3310</v>
       </c>
-      <c r="D67" s="5">
+      <c r="D67" s="6">
         <v>3728</v>
       </c>
-      <c r="E67" s="5">
+      <c r="E67" s="6">
         <v>4448</v>
       </c>
-      <c r="F67" s="5">
+      <c r="F67" s="6">
         <v>7760</v>
       </c>
-      <c r="G67" s="5">
+      <c r="G67" s="6">
         <v>7366</v>
       </c>
-      <c r="H67" s="5">
+      <c r="H67" s="6">
         <v>7078</v>
       </c>
-      <c r="I67" s="5">
+      <c r="I67" s="6">
         <v>2968</v>
       </c>
-      <c r="J67" s="5">
+      <c r="J67" s="6">
         <v>3382</v>
       </c>
-      <c r="K67" s="5">
+      <c r="K67" s="6">
         <v>3785</v>
       </c>
-      <c r="L67" s="5">
+      <c r="L67" s="6">
         <v>5007</v>
       </c>
-      <c r="M67" s="5">
+      <c r="M67" s="6">
         <v>3672</v>
       </c>
-      <c r="N67" s="5">
+      <c r="N67" s="6">
         <v>3883</v>
       </c>
-      <c r="O67" s="5">
+      <c r="O67" s="6">
         <v>3883</v>
       </c>
-      <c r="P67" s="5">
+      <c r="P67" s="6">
         <v>3866</v>
       </c>
-      <c r="Q67" s="5">
+      <c r="Q67" s="6">
         <v>3877</v>
       </c>
-      <c r="R67" s="5">
+      <c r="R67" s="6">
         <v>3876.4</v>
       </c>
-      <c r="S67" s="5">
+      <c r="S67" s="6">
         <v>4025.2</v>
       </c>
-      <c r="T67" s="5">
+      <c r="T67" s="6">
         <v>4052.5</v>
       </c>
-      <c r="U67" s="5">
+      <c r="U67" s="6">
         <v>4252.3999999999996</v>
       </c>
-      <c r="V67" s="5">
+      <c r="V67" s="6">
         <v>4479.6000000000004</v>
       </c>
-      <c r="W67" s="6">
+      <c r="W67" s="7">
         <v>4443.07</v>
       </c>
-      <c r="X67" s="6">
+      <c r="X67" s="7">
         <v>4580.55</v>
       </c>
-      <c r="Y67" s="6">
+      <c r="Y67" s="7">
         <v>4736.24</v>
       </c>
-      <c r="Z67" s="6">
+      <c r="Z67" s="7">
         <v>4823.5600000000004</v>
       </c>
-      <c r="AA67" s="6">
+      <c r="AA67" s="7">
         <v>4828.34</v>
       </c>
-      <c r="AB67" s="6">
+      <c r="AB67" s="7">
         <v>4867.1499999999996</v>
       </c>
-      <c r="AC67" s="7">
+      <c r="AC67" s="8">
         <v>4917.82</v>
       </c>
-      <c r="AD67" s="7">
+      <c r="AD67" s="8">
         <v>4782.99</v>
       </c>
-      <c r="AE67" s="5">
+      <c r="AE67" s="6">
         <v>4854.47</v>
       </c>
-      <c r="AF67" s="8">
+      <c r="AF67" s="9">
         <v>5001.12</v>
       </c>
-      <c r="AG67" s="8">
+      <c r="AG67" s="9">
         <v>5084</v>
       </c>
-      <c r="AH67" s="5">
+      <c r="AH67" s="6">
         <v>2598.8249999999998</v>
       </c>
-      <c r="AI67" s="8">
+      <c r="AI67" s="9">
         <v>2593.1</v>
       </c>
-      <c r="AJ67" s="16">
+      <c r="AJ67" s="4">
         <v>2564.5</v>
       </c>
+      <c r="AK67" s="4">
+        <v>2627.2099999999996</v>
+      </c>
     </row>
-    <row r="68" spans="1:36">
-      <c r="A68" s="12" t="s">
+    <row r="68" spans="1:37">
+      <c r="A68" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="B68" s="5">
+      <c r="B68" s="6">
         <v>4800</v>
       </c>
-      <c r="C68" s="5">
+      <c r="C68" s="6">
         <v>5214</v>
       </c>
-      <c r="D68" s="5">
+      <c r="D68" s="6">
         <v>4984</v>
       </c>
-      <c r="E68" s="5">
+      <c r="E68" s="6">
         <v>4998</v>
       </c>
-      <c r="F68" s="5">
+      <c r="F68" s="6">
         <v>5743</v>
       </c>
-      <c r="G68" s="5">
+      <c r="G68" s="6">
         <v>5934</v>
       </c>
-      <c r="H68" s="5">
+      <c r="H68" s="6">
         <v>6019</v>
       </c>
-      <c r="I68" s="5">
+      <c r="I68" s="6">
         <v>3579</v>
       </c>
-      <c r="J68" s="5">
+      <c r="J68" s="6">
         <v>4812</v>
       </c>
-      <c r="K68" s="5">
+      <c r="K68" s="6">
         <v>5234</v>
       </c>
-      <c r="L68" s="5">
+      <c r="L68" s="6">
         <v>5408</v>
       </c>
-      <c r="M68" s="5">
+      <c r="M68" s="6">
         <v>5819</v>
       </c>
-      <c r="N68" s="5">
+      <c r="N68" s="6">
         <v>6436</v>
       </c>
-      <c r="O68" s="5">
+      <c r="O68" s="6">
         <v>6505</v>
       </c>
-      <c r="P68" s="5">
+      <c r="P68" s="6">
         <v>6670</v>
       </c>
-      <c r="Q68" s="5">
+      <c r="Q68" s="6">
         <v>6681</v>
       </c>
-      <c r="R68" s="5">
+      <c r="R68" s="6">
         <v>7049.6</v>
       </c>
-      <c r="S68" s="5">
+      <c r="S68" s="6">
         <v>7402.1</v>
       </c>
-      <c r="T68" s="5">
+      <c r="T68" s="6">
         <v>7559.7</v>
       </c>
-      <c r="U68" s="5">
+      <c r="U68" s="6">
         <v>7919.7</v>
       </c>
-      <c r="V68" s="5">
+      <c r="V68" s="6">
         <v>8423.5</v>
       </c>
-      <c r="W68" s="6">
+      <c r="W68" s="7">
         <v>8255.4</v>
       </c>
-      <c r="X68" s="6">
+      <c r="X68" s="7">
         <v>7367.61</v>
       </c>
-      <c r="Y68" s="6">
+      <c r="Y68" s="7">
         <v>7442.42</v>
       </c>
-      <c r="Z68" s="6">
+      <c r="Z68" s="7">
         <v>7687.33</v>
       </c>
-      <c r="AA68" s="6">
+      <c r="AA68" s="7">
         <v>7697.22</v>
       </c>
-      <c r="AB68" s="6">
+      <c r="AB68" s="7">
         <v>7751.52</v>
       </c>
-      <c r="AC68" s="7">
+      <c r="AC68" s="8">
         <v>8053.75</v>
       </c>
-      <c r="AD68" s="7">
+      <c r="AD68" s="8">
         <v>8219.36</v>
       </c>
-      <c r="AE68" s="5">
+      <c r="AE68" s="6">
         <v>8254.18</v>
       </c>
-      <c r="AF68" s="8">
+      <c r="AF68" s="9">
         <v>8471.17</v>
       </c>
-      <c r="AG68" s="8">
+      <c r="AG68" s="9">
         <v>8655.2999999999993</v>
       </c>
-      <c r="AH68" s="5">
+      <c r="AH68" s="6">
         <v>2182.9780000000001</v>
       </c>
-      <c r="AI68" s="8">
+      <c r="AI68" s="9">
         <v>2189.3000000000002</v>
       </c>
-      <c r="AJ68" s="16">
+      <c r="AJ68" s="4">
         <v>2088.9</v>
       </c>
+      <c r="AK68" s="4">
+        <v>2128</v>
+      </c>
     </row>
-    <row r="69" spans="1:36">
-      <c r="A69" s="12" t="s">
+    <row r="69" spans="1:37">
+      <c r="A69" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="B69" s="5">
+      <c r="B69" s="6">
         <v>3200</v>
       </c>
-      <c r="C69" s="5">
+      <c r="C69" s="6">
         <v>3427</v>
       </c>
-      <c r="D69" s="5">
+      <c r="D69" s="6">
         <v>3132</v>
       </c>
-      <c r="E69" s="5">
+      <c r="E69" s="6">
         <v>4028</v>
       </c>
-      <c r="F69" s="5">
+      <c r="F69" s="6">
         <v>4168</v>
       </c>
-      <c r="G69" s="5">
+      <c r="G69" s="6">
         <v>4971</v>
       </c>
-      <c r="H69" s="5">
+      <c r="H69" s="6">
         <v>4949</v>
       </c>
-      <c r="I69" s="5">
+      <c r="I69" s="6">
         <v>3273</v>
       </c>
-      <c r="J69" s="5">
+      <c r="J69" s="6">
         <v>3869</v>
       </c>
-      <c r="K69" s="5">
+      <c r="K69" s="6">
         <v>5116</v>
       </c>
-      <c r="L69" s="5">
+      <c r="L69" s="6">
         <v>5483</v>
       </c>
-      <c r="M69" s="5">
+      <c r="M69" s="6">
         <v>5819</v>
       </c>
-      <c r="N69" s="5">
+      <c r="N69" s="6">
         <v>6365</v>
       </c>
-      <c r="O69" s="5">
+      <c r="O69" s="6">
         <v>7248</v>
       </c>
-      <c r="P69" s="5">
+      <c r="P69" s="6">
         <v>7670</v>
       </c>
-      <c r="Q69" s="5">
+      <c r="Q69" s="6">
         <v>7690</v>
       </c>
-      <c r="R69" s="5">
+      <c r="R69" s="6">
         <v>7725.7</v>
       </c>
-      <c r="S69" s="5">
+      <c r="S69" s="6">
         <v>7802.9</v>
       </c>
-      <c r="T69" s="5">
+      <c r="T69" s="6">
         <v>7950.6</v>
       </c>
-      <c r="U69" s="5">
+      <c r="U69" s="6">
         <v>7972.4</v>
       </c>
-      <c r="V69" s="5">
+      <c r="V69" s="6">
         <v>7989.6</v>
       </c>
-      <c r="W69" s="6">
+      <c r="W69" s="7">
         <v>7387.6</v>
       </c>
-      <c r="X69" s="6">
+      <c r="X69" s="7">
         <v>5085.03</v>
       </c>
-      <c r="Y69" s="6">
+      <c r="Y69" s="7">
         <v>5113.2299999999996</v>
       </c>
-      <c r="Z69" s="6">
+      <c r="Z69" s="7">
         <v>5315.25</v>
       </c>
-      <c r="AA69" s="6">
+      <c r="AA69" s="7">
         <v>5325.59</v>
       </c>
-      <c r="AB69" s="6">
+      <c r="AB69" s="7">
         <v>5328.62</v>
       </c>
-      <c r="AC69" s="7">
+      <c r="AC69" s="8">
         <v>5249.73</v>
       </c>
-      <c r="AD69" s="7">
+      <c r="AD69" s="8">
         <v>5300.22</v>
       </c>
-      <c r="AE69" s="5">
+      <c r="AE69" s="6">
         <v>5321.65</v>
       </c>
-      <c r="AF69" s="8">
+      <c r="AF69" s="9">
         <v>5468.44</v>
       </c>
-      <c r="AG69" s="8">
+      <c r="AG69" s="9">
         <v>5513.6</v>
       </c>
-      <c r="AH69" s="5">
+      <c r="AH69" s="6">
         <v>4443.68</v>
       </c>
-      <c r="AI69" s="8">
+      <c r="AI69" s="9">
         <v>4455.8999999999996</v>
       </c>
-      <c r="AJ69" s="16">
+      <c r="AJ69" s="4">
         <v>4375.2</v>
       </c>
+      <c r="AK69" s="4">
+        <v>4512.7</v>
+      </c>
     </row>
-    <row r="70" spans="1:36">
-      <c r="A70" s="12" t="s">
+    <row r="70" spans="1:37">
+      <c r="A70" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="B70" s="5">
+      <c r="B70" s="6">
         <v>3300</v>
       </c>
-      <c r="C70" s="5">
+      <c r="C70" s="6">
         <v>3337</v>
       </c>
-      <c r="D70" s="5">
+      <c r="D70" s="6">
         <v>3008</v>
       </c>
-      <c r="E70" s="5">
+      <c r="E70" s="6">
         <v>3192</v>
       </c>
-      <c r="F70" s="5">
+      <c r="F70" s="6">
         <v>4525</v>
       </c>
-      <c r="G70" s="5">
+      <c r="G70" s="6">
         <v>5847</v>
       </c>
-      <c r="H70" s="5">
+      <c r="H70" s="6">
         <v>5262</v>
       </c>
-      <c r="I70" s="5">
+      <c r="I70" s="6">
         <v>3236</v>
       </c>
-      <c r="J70" s="5">
+      <c r="J70" s="6">
         <v>3899</v>
       </c>
-      <c r="K70" s="5">
+      <c r="K70" s="6">
         <v>5055</v>
       </c>
-      <c r="L70" s="5">
+      <c r="L70" s="6">
         <v>4773</v>
       </c>
-      <c r="M70" s="5">
+      <c r="M70" s="6">
         <v>4924</v>
       </c>
-      <c r="N70" s="5">
+      <c r="N70" s="6">
         <v>5502</v>
       </c>
-      <c r="O70" s="5">
+      <c r="O70" s="6">
         <v>5769</v>
       </c>
-      <c r="P70" s="5">
+      <c r="P70" s="6">
         <v>5304</v>
       </c>
-      <c r="Q70" s="5">
+      <c r="Q70" s="6">
         <v>5362</v>
       </c>
-      <c r="R70" s="5">
+      <c r="R70" s="6">
         <v>5362.1</v>
       </c>
-      <c r="S70" s="5">
+      <c r="S70" s="6">
         <v>5479.1</v>
       </c>
-      <c r="T70" s="5">
+      <c r="T70" s="6">
         <v>6246.8</v>
       </c>
-      <c r="U70" s="5">
+      <c r="U70" s="6">
         <v>6663.9</v>
       </c>
-      <c r="V70" s="5">
+      <c r="V70" s="6">
         <v>7296</v>
       </c>
-      <c r="W70" s="6">
+      <c r="W70" s="7">
         <v>6773.5</v>
       </c>
-      <c r="X70" s="6">
+      <c r="X70" s="7">
         <v>4869.97</v>
       </c>
-      <c r="Y70" s="6">
+      <c r="Y70" s="7">
         <v>5433.62</v>
       </c>
-      <c r="Z70" s="6">
+      <c r="Z70" s="7">
         <v>5661.29</v>
       </c>
-      <c r="AA70" s="6">
+      <c r="AA70" s="7">
         <v>5662.21</v>
       </c>
-      <c r="AB70" s="6">
+      <c r="AB70" s="7">
         <v>5666.29</v>
       </c>
-      <c r="AC70" s="7">
+      <c r="AC70" s="8">
         <v>5621.57</v>
       </c>
-      <c r="AD70" s="7">
+      <c r="AD70" s="8">
         <v>5526.12</v>
       </c>
-      <c r="AE70" s="5">
+      <c r="AE70" s="6">
         <v>5538.37</v>
       </c>
-      <c r="AF70" s="8">
+      <c r="AF70" s="9">
         <v>5896.29</v>
       </c>
-      <c r="AG70" s="8">
+      <c r="AG70" s="9">
         <v>6066.5</v>
       </c>
-      <c r="AH70" s="5">
+      <c r="AH70" s="6">
         <v>3780.54</v>
       </c>
-      <c r="AI70" s="8">
+      <c r="AI70" s="9">
         <v>3757.2</v>
       </c>
-      <c r="AJ70" s="16">
+      <c r="AJ70" s="4">
         <v>3511.4</v>
       </c>
+      <c r="AK70" s="4">
+        <v>3591.3100000000004</v>
+      </c>
     </row>
-    <row r="71" spans="1:36">
-      <c r="A71" s="12" t="s">
+    <row r="71" spans="1:37">
+      <c r="A71" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="B71" s="5">
+      <c r="B71" s="6">
         <v>3800</v>
       </c>
-      <c r="C71" s="5">
+      <c r="C71" s="6">
         <v>3910</v>
       </c>
-      <c r="D71" s="5">
+      <c r="D71" s="6">
         <v>4108</v>
       </c>
-      <c r="E71" s="5">
+      <c r="E71" s="6">
         <v>4681</v>
       </c>
-      <c r="F71" s="5">
+      <c r="F71" s="6">
         <v>4935</v>
       </c>
-      <c r="G71" s="5">
+      <c r="G71" s="6">
         <v>5040</v>
       </c>
-      <c r="H71" s="5">
+      <c r="H71" s="6">
         <v>5271</v>
       </c>
-      <c r="I71" s="5">
+      <c r="I71" s="6">
         <v>3176</v>
       </c>
-      <c r="J71" s="5">
+      <c r="J71" s="6">
         <v>4311</v>
       </c>
-      <c r="K71" s="5">
+      <c r="K71" s="6">
         <v>4959</v>
       </c>
-      <c r="L71" s="5">
+      <c r="L71" s="6">
         <v>5396</v>
       </c>
-      <c r="M71" s="5">
+      <c r="M71" s="6">
         <v>5943</v>
       </c>
-      <c r="N71" s="5">
+      <c r="N71" s="6">
         <v>6736</v>
       </c>
-      <c r="O71" s="5">
+      <c r="O71" s="6">
         <v>6998</v>
       </c>
-      <c r="P71" s="5">
+      <c r="P71" s="6">
         <v>7185</v>
       </c>
-      <c r="Q71" s="5">
+      <c r="Q71" s="6">
         <v>7187</v>
       </c>
-      <c r="R71" s="5">
+      <c r="R71" s="6">
         <v>7247.2</v>
       </c>
-      <c r="S71" s="5">
+      <c r="S71" s="6">
         <v>7269.1</v>
       </c>
-      <c r="T71" s="5">
+      <c r="T71" s="6">
         <v>7438.7</v>
       </c>
-      <c r="U71" s="5">
+      <c r="U71" s="6">
         <v>7467.3</v>
       </c>
-      <c r="V71" s="5">
+      <c r="V71" s="6">
         <v>7841.7</v>
       </c>
-      <c r="W71" s="6">
+      <c r="W71" s="7">
         <v>6918</v>
       </c>
-      <c r="X71" s="6">
+      <c r="X71" s="7">
         <v>5712.76</v>
       </c>
-      <c r="Y71" s="6">
+      <c r="Y71" s="7">
         <v>5855.63</v>
       </c>
-      <c r="Z71" s="6">
+      <c r="Z71" s="7">
         <v>6152.67</v>
       </c>
-      <c r="AA71" s="6">
+      <c r="AA71" s="7">
         <v>6161.41</v>
       </c>
-      <c r="AB71" s="6">
+      <c r="AB71" s="7">
         <v>6152.88</v>
       </c>
-      <c r="AC71" s="7">
+      <c r="AC71" s="8">
         <v>6042.05</v>
       </c>
-      <c r="AD71" s="7">
+      <c r="AD71" s="8">
         <v>6257.36</v>
       </c>
-      <c r="AE71" s="5">
+      <c r="AE71" s="6">
         <v>6355.46</v>
       </c>
-      <c r="AF71" s="8">
+      <c r="AF71" s="9">
         <v>6583.16</v>
       </c>
-      <c r="AG71" s="8">
+      <c r="AG71" s="9">
         <v>6693.8</v>
       </c>
-      <c r="AH71" s="5">
+      <c r="AH71" s="6">
         <v>5636.5229999999992</v>
       </c>
-      <c r="AI71" s="8">
+      <c r="AI71" s="9">
         <v>5063.6000000000004</v>
       </c>
-      <c r="AJ71" s="16">
+      <c r="AJ71" s="4">
         <v>4523.6000000000004</v>
       </c>
+      <c r="AK71" s="4">
+        <v>4425.8100000000004</v>
+      </c>
     </row>
-    <row r="72" spans="1:36">
-      <c r="A72" s="12" t="s">
+    <row r="72" spans="1:37">
+      <c r="A72" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="B72" s="5">
+      <c r="B72" s="6">
         <v>1900</v>
       </c>
-      <c r="C72" s="5">
+      <c r="C72" s="6">
         <v>1821</v>
       </c>
-      <c r="D72" s="5">
+      <c r="D72" s="6">
         <v>1877</v>
       </c>
-      <c r="E72" s="5">
+      <c r="E72" s="6">
         <v>2219</v>
       </c>
-      <c r="F72" s="5">
+      <c r="F72" s="6">
         <v>2656</v>
       </c>
-      <c r="G72" s="5">
+      <c r="G72" s="6">
         <v>3341</v>
       </c>
-      <c r="H72" s="5">
+      <c r="H72" s="6">
         <v>3571</v>
       </c>
-      <c r="I72" s="5">
+      <c r="I72" s="6">
         <v>2291</v>
       </c>
-      <c r="J72" s="5">
+      <c r="J72" s="6">
         <v>3307</v>
       </c>
-      <c r="K72" s="5">
+      <c r="K72" s="6">
         <v>3500</v>
       </c>
-      <c r="L72" s="5">
+      <c r="L72" s="6">
         <v>3914</v>
       </c>
-      <c r="M72" s="5">
+      <c r="M72" s="6">
         <v>4051</v>
       </c>
-      <c r="N72" s="5">
+      <c r="N72" s="6">
         <v>4193</v>
       </c>
-      <c r="O72" s="5">
+      <c r="O72" s="6">
         <v>4252</v>
       </c>
-      <c r="P72" s="5">
+      <c r="P72" s="6">
         <v>4314</v>
       </c>
-      <c r="Q72" s="5">
+      <c r="Q72" s="6">
         <v>3635</v>
       </c>
-      <c r="R72" s="5">
+      <c r="R72" s="6">
         <v>3792.6</v>
       </c>
-      <c r="S72" s="5">
+      <c r="S72" s="6">
         <v>3868.4</v>
       </c>
-      <c r="T72" s="5">
+      <c r="T72" s="6">
         <v>3910.8</v>
       </c>
-      <c r="U72" s="5">
+      <c r="U72" s="6">
         <v>3910.5</v>
       </c>
-      <c r="V72" s="5">
+      <c r="V72" s="6">
         <v>3948.3</v>
       </c>
-      <c r="W72" s="6">
+      <c r="W72" s="7">
         <v>3962.9</v>
       </c>
-      <c r="X72" s="6">
+      <c r="X72" s="7">
         <v>3404.44</v>
       </c>
-      <c r="Y72" s="6">
+      <c r="Y72" s="7">
         <v>3483.73</v>
       </c>
-      <c r="Z72" s="6">
+      <c r="Z72" s="7">
         <v>3653.7</v>
       </c>
-      <c r="AA72" s="6">
+      <c r="AA72" s="7">
         <v>3656.58</v>
       </c>
-      <c r="AB72" s="6">
+      <c r="AB72" s="7">
         <v>3652.29</v>
       </c>
-      <c r="AC72" s="7">
+      <c r="AC72" s="8">
         <v>3616.47</v>
       </c>
-      <c r="AD72" s="7">
+      <c r="AD72" s="8">
         <v>3679.21</v>
       </c>
-      <c r="AE72" s="5">
+      <c r="AE72" s="6">
         <v>3690.13</v>
       </c>
-      <c r="AF72" s="8">
+      <c r="AF72" s="9">
         <v>3905.38</v>
       </c>
-      <c r="AG72" s="8">
+      <c r="AG72" s="9">
         <v>3929.1</v>
       </c>
-      <c r="AH72" s="5">
+      <c r="AH72" s="6">
         <v>2228.0430000000006</v>
       </c>
-      <c r="AI72" s="8">
+      <c r="AI72" s="9">
         <v>2172.8000000000002</v>
       </c>
-      <c r="AJ72" s="16">
+      <c r="AJ72" s="4">
         <v>1976.8</v>
       </c>
+      <c r="AK72" s="4">
+        <v>2001.0100000000002</v>
+      </c>
     </row>
-    <row r="73" spans="1:36">
-      <c r="A73" s="12" t="s">
+    <row r="73" spans="1:37">
+      <c r="A73" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B73" s="5">
+      <c r="B73" s="6">
         <v>2600</v>
       </c>
-      <c r="C73" s="5">
+      <c r="C73" s="6">
         <v>2867</v>
       </c>
-      <c r="D73" s="5">
+      <c r="D73" s="6">
         <v>2590</v>
       </c>
-      <c r="E73" s="5">
+      <c r="E73" s="6">
         <v>3614</v>
       </c>
-      <c r="F73" s="5">
+      <c r="F73" s="6">
         <v>3803</v>
       </c>
-      <c r="G73" s="5">
+      <c r="G73" s="6">
         <v>4449</v>
       </c>
-      <c r="H73" s="5">
+      <c r="H73" s="6">
         <v>3749</v>
       </c>
-      <c r="I73" s="5">
+      <c r="I73" s="6">
         <v>2461</v>
       </c>
-      <c r="J73" s="5">
+      <c r="J73" s="6">
         <v>3104</v>
       </c>
-      <c r="K73" s="5">
+      <c r="K73" s="6">
         <v>3955</v>
       </c>
-      <c r="L73" s="5">
+      <c r="L73" s="6">
         <v>4465</v>
       </c>
-      <c r="M73" s="5">
+      <c r="M73" s="6">
         <v>4659</v>
       </c>
-      <c r="N73" s="5">
+      <c r="N73" s="6">
         <v>4702</v>
       </c>
-      <c r="O73" s="5">
+      <c r="O73" s="6">
         <v>5040</v>
       </c>
-      <c r="P73" s="5">
+      <c r="P73" s="6">
         <v>4854</v>
       </c>
-      <c r="Q73" s="5">
+      <c r="Q73" s="6">
         <v>4917</v>
       </c>
-      <c r="R73" s="5">
+      <c r="R73" s="6">
         <v>4917.5</v>
       </c>
-      <c r="S73" s="5">
+      <c r="S73" s="6">
         <v>5040.3999999999996</v>
       </c>
-      <c r="T73" s="5">
+      <c r="T73" s="6">
         <v>5298.4</v>
       </c>
-      <c r="U73" s="5">
+      <c r="U73" s="6">
         <v>5339.4</v>
       </c>
-      <c r="V73" s="5">
+      <c r="V73" s="6">
         <v>5396</v>
       </c>
-      <c r="W73" s="6">
+      <c r="W73" s="7">
         <v>4902.6000000000004</v>
       </c>
-      <c r="X73" s="6">
+      <c r="X73" s="7">
         <v>3652.06</v>
       </c>
-      <c r="Y73" s="6">
+      <c r="Y73" s="7">
         <v>3725.05</v>
       </c>
-      <c r="Z73" s="6">
+      <c r="Z73" s="7">
         <v>3827.3</v>
       </c>
-      <c r="AA73" s="6">
+      <c r="AA73" s="7">
         <v>3832.21</v>
       </c>
-      <c r="AB73" s="6">
+      <c r="AB73" s="7">
         <v>3833.9</v>
       </c>
-      <c r="AC73" s="7">
+      <c r="AC73" s="8">
         <v>3840.96</v>
       </c>
-      <c r="AD73" s="7">
+      <c r="AD73" s="8">
         <v>3861.47</v>
       </c>
-      <c r="AE73" s="5">
+      <c r="AE73" s="6">
         <v>3928</v>
       </c>
-      <c r="AF73" s="8">
+      <c r="AF73" s="9">
         <v>4116.54</v>
       </c>
-      <c r="AG73" s="8">
+      <c r="AG73" s="9">
         <v>4296.3999999999996</v>
       </c>
-      <c r="AH73" s="5">
+      <c r="AH73" s="6">
         <v>2258.2949999999996</v>
       </c>
-      <c r="AI73" s="8">
+      <c r="AI73" s="9">
         <v>2210.9</v>
       </c>
-      <c r="AJ73" s="16">
+      <c r="AJ73" s="4">
         <v>2055.1999999999998</v>
       </c>
+      <c r="AK73" s="4">
+        <v>2109.6199999999994</v>
+      </c>
     </row>
-    <row r="74" spans="1:36">
-      <c r="A74" s="12" t="s">
+    <row r="74" spans="1:37">
+      <c r="A74" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="B74" s="5">
+      <c r="B74" s="6">
         <v>2900</v>
       </c>
-      <c r="C74" s="5">
+      <c r="C74" s="6">
         <v>2643</v>
       </c>
-      <c r="D74" s="5">
+      <c r="D74" s="6">
         <v>2449</v>
       </c>
-      <c r="E74" s="5">
+      <c r="E74" s="6">
         <v>2444</v>
       </c>
-      <c r="F74" s="5">
+      <c r="F74" s="6">
         <v>2977</v>
       </c>
-      <c r="G74" s="5">
+      <c r="G74" s="6">
         <v>3466</v>
       </c>
-      <c r="H74" s="5">
+      <c r="H74" s="6">
         <v>3224</v>
       </c>
-      <c r="I74" s="5">
+      <c r="I74" s="6">
         <v>2179</v>
       </c>
-      <c r="J74" s="5">
+      <c r="J74" s="6">
         <v>2913</v>
       </c>
-      <c r="K74" s="5">
+      <c r="K74" s="6">
         <v>3287</v>
       </c>
-      <c r="L74" s="5">
+      <c r="L74" s="6">
         <v>2891</v>
       </c>
-      <c r="M74" s="5">
+      <c r="M74" s="6">
         <v>2899</v>
       </c>
-      <c r="N74" s="5">
+      <c r="N74" s="6">
         <v>3349</v>
       </c>
-      <c r="O74" s="5">
+      <c r="O74" s="6">
         <v>3407</v>
       </c>
-      <c r="P74" s="5">
+      <c r="P74" s="6">
         <v>3816</v>
       </c>
-      <c r="Q74" s="5">
+      <c r="Q74" s="6">
         <v>4120</v>
       </c>
-      <c r="R74" s="5">
+      <c r="R74" s="6">
         <v>4443.5</v>
       </c>
-      <c r="S74" s="5">
+      <c r="S74" s="6">
         <v>4671.3999999999996</v>
       </c>
-      <c r="T74" s="5">
+      <c r="T74" s="6">
         <v>4900.6000000000004</v>
       </c>
-      <c r="U74" s="5">
+      <c r="U74" s="6">
         <v>4911.7</v>
       </c>
-      <c r="V74" s="5">
+      <c r="V74" s="6">
         <v>4987.5</v>
       </c>
-      <c r="W74" s="6">
+      <c r="W74" s="7">
         <v>4201.7</v>
       </c>
-      <c r="X74" s="6">
+      <c r="X74" s="7">
         <v>3664.23</v>
       </c>
-      <c r="Y74" s="6">
+      <c r="Y74" s="7">
         <v>3675.75</v>
       </c>
-      <c r="Z74" s="6">
+      <c r="Z74" s="7">
         <v>3727.6</v>
       </c>
-      <c r="AA74" s="6">
+      <c r="AA74" s="7">
         <v>3733.29</v>
       </c>
-      <c r="AB74" s="6">
+      <c r="AB74" s="7">
         <v>3731.46</v>
       </c>
-      <c r="AC74" s="7">
+      <c r="AC74" s="8">
         <v>3682.95</v>
       </c>
-      <c r="AD74" s="7">
+      <c r="AD74" s="8">
         <v>3711.23</v>
       </c>
-      <c r="AE74" s="5">
+      <c r="AE74" s="6">
         <v>3744.96</v>
       </c>
-      <c r="AF74" s="8">
+      <c r="AF74" s="9">
         <v>3866.32</v>
       </c>
-      <c r="AG74" s="8">
+      <c r="AG74" s="9">
         <v>3874.3</v>
       </c>
-      <c r="AH74" s="5">
+      <c r="AH74" s="6">
         <v>2365.335</v>
       </c>
-      <c r="AI74" s="8">
+      <c r="AI74" s="9">
         <v>2325.1</v>
       </c>
-      <c r="AJ74" s="16">
+      <c r="AJ74" s="4">
         <v>2193.6999999999998</v>
       </c>
+      <c r="AK74" s="4">
+        <v>2193.61</v>
+      </c>
     </row>
-    <row r="75" spans="1:36">
-      <c r="A75" s="12" t="s">
+    <row r="75" spans="1:37">
+      <c r="A75" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B75" s="5">
+      <c r="B75" s="6">
         <v>7535</v>
       </c>
-      <c r="C75" s="5">
+      <c r="C75" s="6">
         <v>7326</v>
       </c>
-      <c r="D75" s="5">
+      <c r="D75" s="6">
         <v>8420</v>
       </c>
-      <c r="E75" s="5">
+      <c r="E75" s="6">
         <v>10062</v>
       </c>
-      <c r="F75" s="5">
+      <c r="F75" s="6">
         <v>16302</v>
       </c>
-      <c r="G75" s="5">
+      <c r="G75" s="6">
         <v>15577</v>
       </c>
-      <c r="H75" s="5">
+      <c r="H75" s="6">
         <v>15075</v>
       </c>
-      <c r="I75" s="5">
+      <c r="I75" s="6">
         <v>5426</v>
       </c>
-      <c r="J75" s="5">
+      <c r="J75" s="6">
         <v>7368</v>
       </c>
-      <c r="K75" s="5">
+      <c r="K75" s="6">
         <v>7155</v>
       </c>
-      <c r="L75" s="5">
+      <c r="L75" s="6">
         <v>7828</v>
       </c>
-      <c r="M75" s="5">
+      <c r="M75" s="6">
         <v>8346</v>
       </c>
-      <c r="N75" s="5">
+      <c r="N75" s="6">
         <v>8701</v>
       </c>
-      <c r="O75" s="5">
+      <c r="O75" s="6">
         <v>8823</v>
       </c>
-      <c r="P75" s="5">
+      <c r="P75" s="6">
         <v>9308</v>
       </c>
-      <c r="Q75" s="5">
+      <c r="Q75" s="6">
         <v>9409</v>
       </c>
-      <c r="R75" s="5">
+      <c r="R75" s="6">
         <v>9616.9</v>
       </c>
-      <c r="S75" s="5">
+      <c r="S75" s="6">
         <v>9732.4</v>
       </c>
-      <c r="T75" s="5">
+      <c r="T75" s="6">
         <v>9832.7999999999993</v>
       </c>
-      <c r="U75" s="5">
+      <c r="U75" s="6">
         <v>9830.2999999999993</v>
       </c>
-      <c r="V75" s="5">
+      <c r="V75" s="6">
         <v>10147</v>
       </c>
-      <c r="W75" s="6">
+      <c r="W75" s="7">
         <v>11737.2</v>
       </c>
-      <c r="X75" s="6">
+      <c r="X75" s="7">
         <v>10755.41</v>
       </c>
-      <c r="Y75" s="6">
+      <c r="Y75" s="7">
         <v>12115.69</v>
       </c>
-      <c r="Z75" s="6">
+      <c r="Z75" s="7">
         <v>12484.46</v>
       </c>
-      <c r="AA75" s="6">
+      <c r="AA75" s="7">
         <v>12504.87</v>
       </c>
-      <c r="AB75" s="6">
+      <c r="AB75" s="7">
         <v>12603.76</v>
       </c>
-      <c r="AC75" s="7">
+      <c r="AC75" s="8">
         <v>11178.7</v>
       </c>
-      <c r="AD75" s="7">
+      <c r="AD75" s="8">
         <v>10216.709999999999</v>
       </c>
-      <c r="AE75" s="5">
+      <c r="AE75" s="6">
         <v>10228.799999999999</v>
       </c>
-      <c r="AF75" s="8">
+      <c r="AF75" s="9">
         <v>10497.59</v>
       </c>
-      <c r="AG75" s="8">
+      <c r="AG75" s="9">
         <v>10660.3</v>
       </c>
-      <c r="AH75" s="5">
+      <c r="AH75" s="6">
         <v>5606.4189999999999</v>
       </c>
-      <c r="AI75" s="8">
+      <c r="AI75" s="9">
         <v>5401.4</v>
       </c>
-      <c r="AJ75" s="16">
+      <c r="AJ75" s="4">
         <v>5090.3999999999996</v>
       </c>
+      <c r="AK75" s="4">
+        <v>4929.9100000000008</v>
+      </c>
     </row>
-    <row r="76" spans="1:36">
-      <c r="A76" s="12" t="s">
+    <row r="76" spans="1:37">
+      <c r="A76" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="B76" s="5">
+      <c r="B76" s="6">
         <v>2300</v>
       </c>
-      <c r="C76" s="5">
+      <c r="C76" s="6">
         <v>2552</v>
       </c>
-      <c r="D76" s="5">
+      <c r="D76" s="6">
         <v>2612</v>
       </c>
-      <c r="E76" s="5">
+      <c r="E76" s="6">
         <v>2897</v>
       </c>
-      <c r="F76" s="5">
+      <c r="F76" s="6">
         <v>3062</v>
       </c>
-      <c r="G76" s="5">
+      <c r="G76" s="6">
         <v>3079</v>
       </c>
-      <c r="H76" s="5">
+      <c r="H76" s="6">
         <v>2790</v>
       </c>
-      <c r="I76" s="5">
+      <c r="I76" s="6">
         <v>1907</v>
       </c>
-      <c r="J76" s="5">
+      <c r="J76" s="6">
         <v>2168</v>
       </c>
-      <c r="K76" s="5">
+      <c r="K76" s="6">
         <v>2348</v>
       </c>
-      <c r="L76" s="5">
+      <c r="L76" s="6">
         <v>2440</v>
       </c>
-      <c r="M76" s="5">
+      <c r="M76" s="6">
         <v>2685</v>
       </c>
-      <c r="N76" s="5">
+      <c r="N76" s="6">
         <v>2823</v>
       </c>
-      <c r="O76" s="5">
+      <c r="O76" s="6">
         <v>2987</v>
       </c>
-      <c r="P76" s="5">
+      <c r="P76" s="6">
         <v>2955</v>
       </c>
-      <c r="Q76" s="5">
+      <c r="Q76" s="6">
         <v>2989</v>
       </c>
-      <c r="R76" s="5">
+      <c r="R76" s="6">
         <v>2989.4</v>
       </c>
-      <c r="S76" s="5">
+      <c r="S76" s="6">
         <v>3004.3</v>
       </c>
-      <c r="T76" s="5">
+      <c r="T76" s="6">
         <v>3031.1</v>
       </c>
-      <c r="U76" s="5">
+      <c r="U76" s="6">
         <v>3252.6</v>
       </c>
-      <c r="V76" s="5">
+      <c r="V76" s="6">
         <v>3437.9</v>
       </c>
-      <c r="W76" s="6">
+      <c r="W76" s="7">
         <v>3333.84</v>
       </c>
-      <c r="X76" s="6">
+      <c r="X76" s="7">
         <v>2366.5</v>
       </c>
-      <c r="Y76" s="6">
+      <c r="Y76" s="7">
         <v>2386.6</v>
       </c>
-      <c r="Z76" s="6">
+      <c r="Z76" s="7">
         <v>2489.0300000000002</v>
       </c>
-      <c r="AA76" s="6">
+      <c r="AA76" s="7">
         <v>2491.0300000000002</v>
       </c>
-      <c r="AB76" s="6">
+      <c r="AB76" s="7">
         <v>2493.5300000000002</v>
       </c>
-      <c r="AC76" s="7">
+      <c r="AC76" s="8">
         <v>2554.1999999999998</v>
       </c>
-      <c r="AD76" s="7">
+      <c r="AD76" s="8">
         <v>2650.95</v>
       </c>
-      <c r="AE76" s="5">
+      <c r="AE76" s="6">
         <v>2684.35</v>
       </c>
-      <c r="AF76" s="8">
+      <c r="AF76" s="9">
         <v>2774.86</v>
       </c>
-      <c r="AG76" s="8">
+      <c r="AG76" s="9">
         <v>2882.6</v>
       </c>
-      <c r="AH76" s="5">
+      <c r="AH76" s="6">
         <v>2261.2510000000002</v>
       </c>
-      <c r="AI76" s="8">
+      <c r="AI76" s="9">
         <v>2232.8000000000002</v>
       </c>
-      <c r="AJ76" s="16">
+      <c r="AJ76" s="4">
         <v>1974.1</v>
       </c>
+      <c r="AK76" s="4">
+        <v>1990.2099999999998</v>
+      </c>
     </row>
-    <row r="77" spans="1:36">
-      <c r="A77" s="12" t="s">
+    <row r="77" spans="1:37">
+      <c r="A77" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="B77" s="5">
+      <c r="B77" s="6">
         <v>4098</v>
       </c>
-      <c r="C77" s="5">
+      <c r="C77" s="6">
         <v>3961</v>
       </c>
-      <c r="D77" s="5">
+      <c r="D77" s="6">
         <v>4350</v>
       </c>
-      <c r="E77" s="5">
+      <c r="E77" s="6">
         <v>5308</v>
       </c>
-      <c r="F77" s="5">
+      <c r="F77" s="6">
         <v>8752</v>
       </c>
-      <c r="G77" s="5">
+      <c r="G77" s="6">
         <v>8294</v>
       </c>
-      <c r="H77" s="5">
+      <c r="H77" s="6">
         <v>8062</v>
       </c>
-      <c r="I77" s="5">
+      <c r="I77" s="6">
         <v>2992</v>
       </c>
-      <c r="J77" s="5">
+      <c r="J77" s="6">
         <v>4416</v>
       </c>
-      <c r="K77" s="5">
+      <c r="K77" s="6">
         <v>4325</v>
       </c>
-      <c r="L77" s="5">
+      <c r="L77" s="6">
         <v>3553</v>
       </c>
-      <c r="M77" s="5">
+      <c r="M77" s="6">
         <v>4173</v>
       </c>
-      <c r="N77" s="5">
+      <c r="N77" s="6">
         <v>4279</v>
       </c>
-      <c r="O77" s="5">
+      <c r="O77" s="6">
         <v>4321</v>
       </c>
-      <c r="P77" s="5">
+      <c r="P77" s="6">
         <v>4239</v>
       </c>
-      <c r="Q77" s="5">
+      <c r="Q77" s="6">
         <v>4240</v>
       </c>
-      <c r="R77" s="5">
+      <c r="R77" s="6">
         <v>4248.5</v>
       </c>
-      <c r="S77" s="5">
+      <c r="S77" s="6">
         <v>4490.6000000000004</v>
       </c>
-      <c r="T77" s="5">
+      <c r="T77" s="6">
         <v>4501</v>
       </c>
-      <c r="U77" s="5">
+      <c r="U77" s="6">
         <v>4778.3</v>
       </c>
-      <c r="V77" s="5">
+      <c r="V77" s="6">
         <v>4987.2</v>
       </c>
-      <c r="W77" s="6">
+      <c r="W77" s="7">
         <v>4316.24</v>
       </c>
-      <c r="X77" s="6">
+      <c r="X77" s="7">
         <v>4729</v>
       </c>
-      <c r="Y77" s="6">
+      <c r="Y77" s="7">
         <v>4919.7299999999996</v>
       </c>
-      <c r="Z77" s="6">
+      <c r="Z77" s="7">
         <v>5001.34</v>
       </c>
-      <c r="AA77" s="6">
+      <c r="AA77" s="7">
         <v>5003.25</v>
       </c>
-      <c r="AB77" s="6">
+      <c r="AB77" s="7">
         <v>5002.05</v>
       </c>
-      <c r="AC77" s="7">
+      <c r="AC77" s="8">
         <v>4409.88</v>
       </c>
-      <c r="AD77" s="7">
+      <c r="AD77" s="8">
         <v>4351.33</v>
       </c>
-      <c r="AE77" s="5">
+      <c r="AE77" s="6">
         <v>4360.3999999999996</v>
       </c>
-      <c r="AF77" s="8">
+      <c r="AF77" s="9">
         <v>4472.97</v>
       </c>
-      <c r="AG77" s="8">
+      <c r="AG77" s="9">
         <v>4507.8</v>
       </c>
-      <c r="AH77" s="5">
+      <c r="AH77" s="6">
         <v>3048.5889999999999</v>
       </c>
-      <c r="AI77" s="8">
+      <c r="AI77" s="9">
         <v>3028.9</v>
       </c>
-      <c r="AJ77" s="16">
+      <c r="AJ77" s="4">
         <v>2864.9</v>
       </c>
+      <c r="AK77" s="4">
+        <v>2963.3099999999995</v>
+      </c>
     </row>
-    <row r="78" spans="1:36">
-      <c r="A78" s="12" t="s">
+    <row r="78" spans="1:37">
+      <c r="A78" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="B78" s="5">
+      <c r="B78" s="6">
         <v>6320</v>
       </c>
-      <c r="C78" s="5">
+      <c r="C78" s="6">
         <v>6098</v>
       </c>
-      <c r="D78" s="5">
+      <c r="D78" s="6">
         <v>6857</v>
       </c>
-      <c r="E78" s="5">
+      <c r="E78" s="6">
         <v>8296</v>
       </c>
-      <c r="F78" s="5">
+      <c r="F78" s="6">
         <v>13577</v>
       </c>
-      <c r="G78" s="5">
+      <c r="G78" s="6">
         <v>12910</v>
       </c>
-      <c r="H78" s="5">
+      <c r="H78" s="6">
         <v>12307</v>
       </c>
-      <c r="I78" s="5">
+      <c r="I78" s="6">
         <v>4601</v>
       </c>
-      <c r="J78" s="5">
+      <c r="J78" s="6">
         <v>5831</v>
       </c>
-      <c r="K78" s="5">
+      <c r="K78" s="6">
         <v>6585</v>
       </c>
-      <c r="L78" s="5">
+      <c r="L78" s="6">
         <v>9310</v>
       </c>
-      <c r="M78" s="5">
+      <c r="M78" s="6">
         <v>9814</v>
       </c>
-      <c r="N78" s="5">
+      <c r="N78" s="6">
         <v>10009</v>
       </c>
-      <c r="O78" s="5">
+      <c r="O78" s="6">
         <v>10321</v>
       </c>
-      <c r="P78" s="5">
+      <c r="P78" s="6">
         <v>9856</v>
       </c>
-      <c r="Q78" s="5">
+      <c r="Q78" s="6">
         <v>10219</v>
       </c>
-      <c r="R78" s="5">
+      <c r="R78" s="6">
         <v>10290.9</v>
       </c>
-      <c r="S78" s="5">
+      <c r="S78" s="6">
         <v>10297.700000000001</v>
       </c>
-      <c r="T78" s="5">
+      <c r="T78" s="6">
         <v>10624.5</v>
       </c>
-      <c r="U78" s="5">
+      <c r="U78" s="6">
         <v>10634.1</v>
       </c>
-      <c r="V78" s="5">
+      <c r="V78" s="6">
         <v>10896.3</v>
       </c>
-      <c r="W78" s="6">
+      <c r="W78" s="7">
         <v>10664.1</v>
       </c>
-      <c r="X78" s="6">
+      <c r="X78" s="7">
         <v>6362.75</v>
       </c>
-      <c r="Y78" s="6">
+      <c r="Y78" s="7">
         <v>6949.42</v>
       </c>
-      <c r="Z78" s="6">
+      <c r="Z78" s="7">
         <v>7221.95</v>
       </c>
-      <c r="AA78" s="6">
+      <c r="AA78" s="7">
         <v>7226.41</v>
       </c>
-      <c r="AB78" s="6">
+      <c r="AB78" s="7">
         <v>7279.97</v>
       </c>
-      <c r="AC78" s="7">
+      <c r="AC78" s="8">
         <v>7415.83</v>
       </c>
-      <c r="AD78" s="7">
+      <c r="AD78" s="8">
         <v>7719.55</v>
       </c>
-      <c r="AE78" s="5">
+      <c r="AE78" s="6">
         <v>7767.7</v>
       </c>
-      <c r="AF78" s="8">
+      <c r="AF78" s="9">
         <v>8075.75</v>
       </c>
-      <c r="AG78" s="8">
+      <c r="AG78" s="9">
         <v>8113.1</v>
       </c>
-      <c r="AH78" s="5">
+      <c r="AH78" s="6">
         <v>3338.6469999999999</v>
       </c>
-      <c r="AI78" s="8">
+      <c r="AI78" s="9">
         <v>3286.7</v>
       </c>
-      <c r="AJ78" s="16">
+      <c r="AJ78" s="4">
         <v>3183.9</v>
       </c>
+      <c r="AK78" s="4">
+        <v>3189.0000000000005</v>
+      </c>
     </row>
-    <row r="79" spans="1:36">
-      <c r="X79" s="10"/>
+    <row r="79" spans="1:37">
+      <c r="X79" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:AH2"/>
     <mergeCell ref="A4:AH4"/>
     <mergeCell ref="A23:AH23"/>
     <mergeCell ref="A42:AH42"/>
     <mergeCell ref="A61:AH61"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>