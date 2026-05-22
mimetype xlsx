--- v0 (2026-04-24)
+++ v1 (2026-05-22)
@@ -13,51 +13,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="675" yWindow="120" windowWidth="26865" windowHeight="12465" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодам" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="534" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="552" uniqueCount="51">
   <si>
     <t>в действующих ценах, млн. тенге</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
@@ -2008,52 +2008,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AR112"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="M63" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="AI88" sqref="AI88:AI108"/>
+    <sheetView tabSelected="1" topLeftCell="M65" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="AJ88" sqref="AJ88:AJ108"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="17.28515625" style="11" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="9" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.7109375" style="1" customWidth="1"/>
     <col min="7" max="8" width="10.28515625" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:44" ht="17.25" customHeight="1">
       <c r="A2" s="28" t="s">
         <v>38</v>
       </c>
       <c r="B2" s="28"/>
       <c r="C2" s="28"/>
       <c r="D2" s="28"/>
       <c r="E2" s="28"/>
       <c r="F2" s="28"/>
       <c r="G2" s="28"/>
       <c r="H2" s="28"/>
@@ -2381,51 +2381,53 @@
       </c>
       <c r="AB7" s="5">
         <v>254576.62382620166</v>
       </c>
       <c r="AC7" s="5">
         <v>537514.30000000005</v>
       </c>
       <c r="AD7" s="5">
         <v>796471</v>
       </c>
       <c r="AE7" s="5">
         <v>924020.9</v>
       </c>
       <c r="AF7" s="5">
         <v>950798.9</v>
       </c>
       <c r="AG7" s="5">
         <v>14123.360362213893</v>
       </c>
       <c r="AH7" s="5">
         <v>30248.462250473061</v>
       </c>
       <c r="AI7" s="5">
         <v>45017.380900511926</v>
       </c>
-      <c r="AJ7" s="5"/>
+      <c r="AJ7" s="5">
+        <v>65607.619646331703</v>
+      </c>
       <c r="AK7" s="5"/>
       <c r="AL7" s="5"/>
       <c r="AM7" s="5"/>
       <c r="AN7" s="5"/>
       <c r="AO7" s="5"/>
       <c r="AP7" s="5"/>
       <c r="AQ7" s="5"/>
       <c r="AR7" s="5"/>
     </row>
     <row r="8" spans="1:44">
       <c r="A8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="6">
         <v>5973.1</v>
       </c>
       <c r="C8" s="6">
         <v>7750.2</v>
       </c>
       <c r="D8" s="6">
         <v>7338.9</v>
       </c>
       <c r="E8" s="6">
         <v>8401.4</v>
       </c>
@@ -2497,51 +2499,53 @@
       </c>
       <c r="AB8" s="6">
         <v>2148.2062612187274</v>
       </c>
       <c r="AC8" s="6">
         <v>6635.1400092399863</v>
       </c>
       <c r="AD8" s="6">
         <v>8224.4007862725121</v>
       </c>
       <c r="AE8" s="6">
         <v>8404.9</v>
       </c>
       <c r="AF8" s="6">
         <v>9403.3692665225572</v>
       </c>
       <c r="AG8" s="6">
         <v>12.991989695451338</v>
       </c>
       <c r="AH8" s="6">
         <v>26.25790369977738</v>
       </c>
       <c r="AI8" s="6">
         <v>44.679701295527764</v>
       </c>
-      <c r="AJ8" s="6"/>
+      <c r="AJ8" s="6">
+        <v>66.674697346203416</v>
+      </c>
       <c r="AK8" s="6"/>
       <c r="AL8" s="6"/>
       <c r="AM8" s="6"/>
       <c r="AN8" s="6"/>
       <c r="AO8" s="6"/>
       <c r="AP8" s="6"/>
       <c r="AQ8" s="6"/>
       <c r="AR8" s="6"/>
     </row>
     <row r="9" spans="1:44">
       <c r="A9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="6">
         <v>14417.7</v>
       </c>
       <c r="C9" s="6">
         <v>19392.400000000001</v>
       </c>
       <c r="D9" s="6">
         <v>28151.4</v>
       </c>
       <c r="E9" s="6">
         <v>20016.900000000001</v>
       </c>
@@ -2613,51 +2617,53 @@
       </c>
       <c r="AB9" s="6">
         <v>9759.7556137113843</v>
       </c>
       <c r="AC9" s="6">
         <v>15834.060926080067</v>
       </c>
       <c r="AD9" s="6">
         <v>36273.47870498892</v>
       </c>
       <c r="AE9" s="6">
         <v>38739.808087593294</v>
       </c>
       <c r="AF9" s="6">
         <v>39066.335305486456</v>
       </c>
       <c r="AG9" s="6">
         <v>895.32885047474065</v>
       </c>
       <c r="AH9" s="6">
         <v>1741.0536031531801</v>
       </c>
       <c r="AI9" s="6">
         <v>2590.3711430099638</v>
       </c>
-      <c r="AJ9" s="6"/>
+      <c r="AJ9" s="6">
+        <v>3747.1745298312489</v>
+      </c>
       <c r="AK9" s="6"/>
       <c r="AL9" s="6"/>
       <c r="AM9" s="6"/>
       <c r="AN9" s="6"/>
       <c r="AO9" s="6"/>
       <c r="AP9" s="6"/>
       <c r="AQ9" s="6"/>
       <c r="AR9" s="6"/>
     </row>
     <row r="10" spans="1:44">
       <c r="A10" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="6">
         <v>1867.5</v>
       </c>
       <c r="C10" s="6">
         <v>1998.7</v>
       </c>
       <c r="D10" s="6">
         <v>2164.6</v>
       </c>
       <c r="E10" s="6">
         <v>2836</v>
       </c>
@@ -2729,51 +2735,53 @@
       </c>
       <c r="AB10" s="6">
         <v>413.8010200635008</v>
       </c>
       <c r="AC10" s="6">
         <v>1904.3900885550599</v>
       </c>
       <c r="AD10" s="6">
         <v>2283.4184714827338</v>
       </c>
       <c r="AE10" s="6">
         <v>2307.8032613751698</v>
       </c>
       <c r="AF10" s="6">
         <v>2113.4657454734138</v>
       </c>
       <c r="AG10" s="6">
         <v>9.3920393570347311</v>
       </c>
       <c r="AH10" s="6">
         <v>22.518021102625138</v>
       </c>
       <c r="AI10" s="6">
         <v>29.643405793086281</v>
       </c>
-      <c r="AJ10" s="6"/>
+      <c r="AJ10" s="6">
+        <v>47.933506962759566</v>
+      </c>
       <c r="AK10" s="6"/>
       <c r="AL10" s="6"/>
       <c r="AM10" s="6"/>
       <c r="AN10" s="6"/>
       <c r="AO10" s="6"/>
       <c r="AP10" s="6"/>
       <c r="AQ10" s="6"/>
       <c r="AR10" s="6"/>
     </row>
     <row r="11" spans="1:44">
       <c r="A11" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="6">
         <v>7910.9</v>
       </c>
       <c r="C11" s="6">
         <v>10554.9</v>
       </c>
       <c r="D11" s="6">
         <v>11687.9</v>
       </c>
       <c r="E11" s="6">
         <v>15404.3</v>
       </c>
@@ -2845,51 +2853,53 @@
       </c>
       <c r="AB11" s="6">
         <v>6319.5967951089151</v>
       </c>
       <c r="AC11" s="6">
         <v>11841.565378278792</v>
       </c>
       <c r="AD11" s="6">
         <v>13954.474512057401</v>
       </c>
       <c r="AE11" s="6">
         <v>14743.670122672182</v>
       </c>
       <c r="AF11" s="6">
         <v>15642.303370292395</v>
       </c>
       <c r="AG11" s="6">
         <v>794.97019158304238</v>
       </c>
       <c r="AH11" s="6">
         <v>1486.1606934886754</v>
       </c>
       <c r="AI11" s="6">
         <v>2241.0858217744071</v>
       </c>
-      <c r="AJ11" s="6"/>
+      <c r="AJ11" s="6">
+        <v>3213.904289646237</v>
+      </c>
       <c r="AK11" s="6"/>
       <c r="AL11" s="6"/>
       <c r="AM11" s="6"/>
       <c r="AN11" s="6"/>
       <c r="AO11" s="6"/>
       <c r="AP11" s="6"/>
       <c r="AQ11" s="6"/>
       <c r="AR11" s="6"/>
     </row>
     <row r="12" spans="1:44">
       <c r="A12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="7">
         <v>17673.8</v>
       </c>
       <c r="C12" s="7">
         <v>15950.1</v>
       </c>
       <c r="D12" s="7">
         <v>24183.3</v>
       </c>
       <c r="E12" s="7">
         <v>29434.400000000001</v>
       </c>
@@ -2961,51 +2971,53 @@
       </c>
       <c r="AB12" s="6">
         <v>12387.155865881057</v>
       </c>
       <c r="AC12" s="6">
         <v>28362.103803683385</v>
       </c>
       <c r="AD12" s="6">
         <v>33234.727368698041</v>
       </c>
       <c r="AE12" s="6">
         <v>41393.98365006363</v>
       </c>
       <c r="AF12" s="6">
         <v>41719.097359440784</v>
       </c>
       <c r="AG12" s="6">
         <v>235.4346070493371</v>
       </c>
       <c r="AH12" s="6">
         <v>589.03575610319035</v>
       </c>
       <c r="AI12" s="6">
         <v>882.41910296149376</v>
       </c>
-      <c r="AJ12" s="6"/>
+      <c r="AJ12" s="6">
+        <v>1466.1488890922055</v>
+      </c>
       <c r="AK12" s="6"/>
       <c r="AL12" s="6"/>
       <c r="AM12" s="6"/>
       <c r="AN12" s="6"/>
       <c r="AO12" s="6"/>
       <c r="AP12" s="6"/>
       <c r="AQ12" s="6"/>
       <c r="AR12" s="6"/>
     </row>
     <row r="13" spans="1:44">
       <c r="A13" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="7">
         <v>13473.6</v>
       </c>
       <c r="C13" s="7">
         <v>17682.900000000001</v>
       </c>
       <c r="D13" s="7">
         <v>22395.599999999999</v>
       </c>
       <c r="E13" s="7">
         <v>22032.400000000001</v>
       </c>
@@ -3077,51 +3089,53 @@
       </c>
       <c r="AB13" s="6">
         <v>11764.495843678887</v>
       </c>
       <c r="AC13" s="6">
         <v>19945.75469919428</v>
       </c>
       <c r="AD13" s="6">
         <v>26567.189444149128</v>
       </c>
       <c r="AE13" s="6">
         <v>27278.163099359932</v>
       </c>
       <c r="AF13" s="6">
         <v>26576.345530969149</v>
       </c>
       <c r="AG13" s="6">
         <v>539.14171481971823</v>
       </c>
       <c r="AH13" s="6">
         <v>1160.6382761326277</v>
       </c>
       <c r="AI13" s="6">
         <v>1773.4696226030255</v>
       </c>
-      <c r="AJ13" s="6"/>
+      <c r="AJ13" s="6">
+        <v>2892.3120080641356</v>
+      </c>
       <c r="AK13" s="6"/>
       <c r="AL13" s="6"/>
       <c r="AM13" s="6"/>
       <c r="AN13" s="6"/>
       <c r="AO13" s="6"/>
       <c r="AP13" s="6"/>
       <c r="AQ13" s="6"/>
       <c r="AR13" s="6"/>
     </row>
     <row r="14" spans="1:44">
       <c r="A14" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="7">
         <v>19860.099999999999</v>
       </c>
       <c r="C14" s="7">
         <v>17465.5</v>
       </c>
       <c r="D14" s="7">
         <v>32499.599999999999</v>
       </c>
       <c r="E14" s="7">
         <v>25534.5</v>
       </c>
@@ -3193,51 +3207,53 @@
       </c>
       <c r="AB14" s="6">
         <v>15798.380637799497</v>
       </c>
       <c r="AC14" s="6">
         <v>24729.854756659719</v>
       </c>
       <c r="AD14" s="6">
         <v>34496.264183775529</v>
       </c>
       <c r="AE14" s="6">
         <v>36043.401311656438</v>
       </c>
       <c r="AF14" s="6">
         <v>37173.154796950643</v>
       </c>
       <c r="AG14" s="6">
         <v>622.85447804420949</v>
       </c>
       <c r="AH14" s="6">
         <v>1341.381628910603</v>
       </c>
       <c r="AI14" s="6">
         <v>2525.0782934270023</v>
       </c>
-      <c r="AJ14" s="6"/>
+      <c r="AJ14" s="6">
+        <v>3716.3556385844822</v>
+      </c>
       <c r="AK14" s="6"/>
       <c r="AL14" s="6"/>
       <c r="AM14" s="6"/>
       <c r="AN14" s="6"/>
       <c r="AO14" s="6"/>
       <c r="AP14" s="6"/>
       <c r="AQ14" s="6"/>
       <c r="AR14" s="6"/>
     </row>
     <row r="15" spans="1:44">
       <c r="A15" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="7">
         <v>21116.9</v>
       </c>
       <c r="C15" s="7">
         <v>15218.5</v>
       </c>
       <c r="D15" s="7">
         <v>23471.4</v>
       </c>
       <c r="E15" s="7">
         <v>22291.4</v>
       </c>
@@ -3309,51 +3325,53 @@
       </c>
       <c r="AB15" s="6">
         <v>9028.361860966048</v>
       </c>
       <c r="AC15" s="6">
         <v>25103.687714015708</v>
       </c>
       <c r="AD15" s="6">
         <v>39865.233613496159</v>
       </c>
       <c r="AE15" s="6">
         <v>50725.536565397044</v>
       </c>
       <c r="AF15" s="6">
         <v>52552.39644151539</v>
       </c>
       <c r="AG15" s="6">
         <v>497.17018021306973</v>
       </c>
       <c r="AH15" s="6">
         <v>1106.0321062365788</v>
       </c>
       <c r="AI15" s="6">
         <v>1555.6535690192181</v>
       </c>
-      <c r="AJ15" s="6"/>
+      <c r="AJ15" s="6">
+        <v>2214.8714562138152</v>
+      </c>
       <c r="AK15" s="6"/>
       <c r="AL15" s="6"/>
       <c r="AM15" s="6"/>
       <c r="AN15" s="6"/>
       <c r="AO15" s="6"/>
       <c r="AP15" s="6"/>
       <c r="AQ15" s="6"/>
       <c r="AR15" s="6"/>
     </row>
     <row r="16" spans="1:44">
       <c r="A16" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="7">
         <v>10481.5</v>
       </c>
       <c r="C16" s="7">
         <v>12377.3</v>
       </c>
       <c r="D16" s="7">
         <v>16151.1</v>
       </c>
       <c r="E16" s="7">
         <v>17294.099999999999</v>
       </c>
@@ -3425,51 +3443,53 @@
       </c>
       <c r="AB16" s="6">
         <v>9404.7047356467738</v>
       </c>
       <c r="AC16" s="6">
         <v>12390.017566206821</v>
       </c>
       <c r="AD16" s="6">
         <v>13692.538358807471</v>
       </c>
       <c r="AE16" s="6">
         <v>14481.4</v>
       </c>
       <c r="AF16" s="6">
         <v>14779.461130588015</v>
       </c>
       <c r="AG16" s="6">
         <v>596.20140938596285</v>
       </c>
       <c r="AH16" s="6">
         <v>1372.4497226932967</v>
       </c>
       <c r="AI16" s="6">
         <v>2006.2117525340336</v>
       </c>
-      <c r="AJ16" s="6"/>
+      <c r="AJ16" s="6">
+        <v>3204.0689219017063</v>
+      </c>
       <c r="AK16" s="6"/>
       <c r="AL16" s="6"/>
       <c r="AM16" s="6"/>
       <c r="AN16" s="6"/>
       <c r="AO16" s="6"/>
       <c r="AP16" s="6"/>
       <c r="AQ16" s="6"/>
       <c r="AR16" s="6"/>
     </row>
     <row r="17" spans="1:44">
       <c r="A17" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="7">
         <v>10546.5</v>
       </c>
       <c r="C17" s="7">
         <v>8354</v>
       </c>
       <c r="D17" s="7">
         <v>13894.9</v>
       </c>
       <c r="E17" s="7">
         <v>12921.2</v>
       </c>
@@ -3541,51 +3561,53 @@
       </c>
       <c r="AB17" s="6">
         <v>5983.5717955921154</v>
       </c>
       <c r="AC17" s="6">
         <v>13935.554929220136</v>
       </c>
       <c r="AD17" s="6">
         <v>22724.158528316744</v>
       </c>
       <c r="AE17" s="6">
         <v>25044.264730365703</v>
       </c>
       <c r="AF17" s="6">
         <v>27257.700527523317</v>
       </c>
       <c r="AG17" s="6">
         <v>152.46324011264349</v>
       </c>
       <c r="AH17" s="6">
         <v>434.02459845498652</v>
       </c>
       <c r="AI17" s="6">
         <v>685.58579544018664</v>
       </c>
-      <c r="AJ17" s="6"/>
+      <c r="AJ17" s="6">
+        <v>1025.6894034450838</v>
+      </c>
       <c r="AK17" s="6"/>
       <c r="AL17" s="6"/>
       <c r="AM17" s="6"/>
       <c r="AN17" s="6"/>
       <c r="AO17" s="6"/>
       <c r="AP17" s="6"/>
       <c r="AQ17" s="6"/>
       <c r="AR17" s="6"/>
     </row>
     <row r="18" spans="1:44">
       <c r="A18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="6">
         <v>18707.2</v>
       </c>
       <c r="C18" s="6">
         <v>9643.5</v>
       </c>
       <c r="D18" s="6">
         <v>27357</v>
       </c>
       <c r="E18" s="6">
         <v>18404.900000000001</v>
       </c>
@@ -3657,51 +3679,53 @@
       </c>
       <c r="AB18" s="6">
         <v>15113.268661711216</v>
       </c>
       <c r="AC18" s="6">
         <v>26891.443375472474</v>
       </c>
       <c r="AD18" s="6">
         <v>37217.644103342973</v>
       </c>
       <c r="AE18" s="6">
         <v>38806.117045305982</v>
       </c>
       <c r="AF18" s="6">
         <v>39178.875246590134</v>
       </c>
       <c r="AG18" s="6">
         <v>316.98005655474475</v>
       </c>
       <c r="AH18" s="6">
         <v>654.06702013575762</v>
       </c>
       <c r="AI18" s="6">
         <v>936.50293170869986</v>
       </c>
-      <c r="AJ18" s="6"/>
+      <c r="AJ18" s="6">
+        <v>1437.9149934829243</v>
+      </c>
       <c r="AK18" s="6"/>
       <c r="AL18" s="6"/>
       <c r="AM18" s="6"/>
       <c r="AN18" s="6"/>
       <c r="AO18" s="6"/>
       <c r="AP18" s="6"/>
       <c r="AQ18" s="6"/>
       <c r="AR18" s="6"/>
     </row>
     <row r="19" spans="1:44">
       <c r="A19" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="6">
         <v>23284.9</v>
       </c>
       <c r="C19" s="6">
         <v>29569.4</v>
       </c>
       <c r="D19" s="6">
         <v>35372</v>
       </c>
       <c r="E19" s="6">
         <v>42607.1</v>
       </c>
@@ -3773,51 +3797,53 @@
       </c>
       <c r="AB19" s="6">
         <v>22096.002071668441</v>
       </c>
       <c r="AC19" s="6">
         <v>38980.089300028369</v>
       </c>
       <c r="AD19" s="6">
         <v>53864.076596122897</v>
       </c>
       <c r="AE19" s="6">
         <v>69138.087682123471</v>
       </c>
       <c r="AF19" s="6">
         <v>74263.35765769225</v>
       </c>
       <c r="AG19" s="6">
         <v>2271.1822831857089</v>
       </c>
       <c r="AH19" s="6">
         <v>4746.5047687279784</v>
       </c>
       <c r="AI19" s="6">
         <v>6971.1876863170182</v>
       </c>
-      <c r="AJ19" s="6"/>
+      <c r="AJ19" s="6">
+        <v>9807.3300902245064</v>
+      </c>
       <c r="AK19" s="6"/>
       <c r="AL19" s="6"/>
       <c r="AM19" s="6"/>
       <c r="AN19" s="6"/>
       <c r="AO19" s="6"/>
       <c r="AP19" s="6"/>
       <c r="AQ19" s="6"/>
       <c r="AR19" s="6"/>
     </row>
     <row r="20" spans="1:44">
       <c r="A20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="6">
         <v>43933</v>
       </c>
       <c r="C20" s="6">
         <v>37542.300000000003</v>
       </c>
       <c r="D20" s="6">
         <v>70625.7</v>
       </c>
       <c r="E20" s="6">
         <v>60243.9</v>
       </c>
@@ -3889,51 +3915,53 @@
       </c>
       <c r="AB20" s="6">
         <v>21431.53075686732</v>
       </c>
       <c r="AC20" s="6">
         <v>47705.213499271413</v>
       </c>
       <c r="AD20" s="6">
         <v>100897.7267392535</v>
       </c>
       <c r="AE20" s="6">
         <v>107339.10894782605</v>
       </c>
       <c r="AF20" s="6">
         <v>109305.9061957693</v>
       </c>
       <c r="AG20" s="6">
         <v>629.60425570585369</v>
       </c>
       <c r="AH20" s="6">
         <v>1449.8364115524141</v>
       </c>
       <c r="AI20" s="6">
         <v>2027.3234085304853</v>
       </c>
-      <c r="AJ20" s="6"/>
+      <c r="AJ20" s="6">
+        <v>2690.4965447461091</v>
+      </c>
       <c r="AK20" s="6"/>
       <c r="AL20" s="6"/>
       <c r="AM20" s="6"/>
       <c r="AN20" s="6"/>
       <c r="AO20" s="6"/>
       <c r="AP20" s="6"/>
       <c r="AQ20" s="6"/>
       <c r="AR20" s="6"/>
     </row>
     <row r="21" spans="1:44">
       <c r="A21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="6">
         <v>40358.400000000001</v>
       </c>
       <c r="C21" s="6">
         <v>42495.6</v>
       </c>
       <c r="D21" s="6">
         <v>59260.9</v>
       </c>
       <c r="E21" s="6">
         <v>70451.199999999997</v>
       </c>
@@ -4005,51 +4033,53 @@
       </c>
       <c r="AB21" s="6">
         <v>35930.069823034588</v>
       </c>
       <c r="AC21" s="6">
         <v>70679.656191109345</v>
       </c>
       <c r="AD21" s="6">
         <v>88604.067672370977</v>
       </c>
       <c r="AE21" s="6">
         <v>98672.094464820198</v>
       </c>
       <c r="AF21" s="6">
         <v>101434.16935475993</v>
       </c>
       <c r="AG21" s="6">
         <v>3137.4593144250694</v>
       </c>
       <c r="AH21" s="6">
         <v>6587.1965470094747</v>
       </c>
       <c r="AI21" s="6">
         <v>9571.8705919937784</v>
       </c>
-      <c r="AJ21" s="6"/>
+      <c r="AJ21" s="6">
+        <v>13303.393859624724</v>
+      </c>
       <c r="AK21" s="6"/>
       <c r="AL21" s="6"/>
       <c r="AM21" s="6"/>
       <c r="AN21" s="6"/>
       <c r="AO21" s="6"/>
       <c r="AP21" s="6"/>
       <c r="AQ21" s="6"/>
       <c r="AR21" s="6"/>
     </row>
     <row r="22" spans="1:44">
       <c r="A22" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="6">
         <v>25836.6</v>
       </c>
       <c r="C22" s="6">
         <v>30403.599999999999</v>
       </c>
       <c r="D22" s="6">
         <v>40956.6</v>
       </c>
       <c r="E22" s="6">
         <v>51156.7</v>
       </c>
@@ -4121,51 +4151,53 @@
       </c>
       <c r="AB22" s="6">
         <v>13262.676856401715</v>
       </c>
       <c r="AC22" s="6">
         <v>33628.749492259274</v>
       </c>
       <c r="AD22" s="6">
         <v>53423.197240358299</v>
       </c>
       <c r="AE22" s="6">
         <v>68557.140904705768</v>
       </c>
       <c r="AF22" s="6">
         <v>70908.880475567232</v>
       </c>
       <c r="AG22" s="6">
         <v>628.01414277293372</v>
       </c>
       <c r="AH22" s="6">
         <v>1420.1928695739216</v>
       </c>
       <c r="AI22" s="6">
         <v>1973.2449018966381</v>
       </c>
-      <c r="AJ22" s="6"/>
+      <c r="AJ22" s="6">
+        <v>3101.6195161147862</v>
+      </c>
       <c r="AK22" s="6"/>
       <c r="AL22" s="6"/>
       <c r="AM22" s="6"/>
       <c r="AN22" s="6"/>
       <c r="AO22" s="6"/>
       <c r="AP22" s="6"/>
       <c r="AQ22" s="6"/>
       <c r="AR22" s="6"/>
     </row>
     <row r="23" spans="1:44">
       <c r="A23" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="6">
         <v>13136.3</v>
       </c>
       <c r="C23" s="6">
         <v>10861.5</v>
       </c>
       <c r="D23" s="6">
         <v>23979.3</v>
       </c>
       <c r="E23" s="6">
         <v>17270.099999999999</v>
       </c>
@@ -4237,51 +4269,53 @@
       </c>
       <c r="AB23" s="6">
         <v>8323.5338592513144</v>
       </c>
       <c r="AC23" s="6">
         <v>19309.53271190112</v>
       </c>
       <c r="AD23" s="6">
         <v>23459.912291568202</v>
       </c>
       <c r="AE23" s="6">
         <v>24907.782865798214</v>
       </c>
       <c r="AF23" s="6">
         <v>24041.416087870224</v>
       </c>
       <c r="AG23" s="6">
         <v>264.35116846706956</v>
       </c>
       <c r="AH23" s="6">
         <v>589.3686567228699</v>
       </c>
       <c r="AI23" s="6">
         <v>835.63973825655876</v>
       </c>
-      <c r="AJ23" s="6"/>
+      <c r="AJ23" s="6">
+        <v>1424.7633272019941</v>
+      </c>
       <c r="AK23" s="6"/>
       <c r="AL23" s="6"/>
       <c r="AM23" s="6"/>
       <c r="AN23" s="6"/>
       <c r="AO23" s="6"/>
       <c r="AP23" s="6"/>
       <c r="AQ23" s="6"/>
       <c r="AR23" s="6"/>
     </row>
     <row r="24" spans="1:44">
       <c r="A24" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="6">
         <v>25629.8</v>
       </c>
       <c r="C24" s="6">
         <v>31292.400000000001</v>
       </c>
       <c r="D24" s="6">
         <v>45387.8</v>
       </c>
       <c r="E24" s="6">
         <v>48826.400000000001</v>
       </c>
@@ -4353,51 +4387,53 @@
       </c>
       <c r="AB24" s="6">
         <v>10428.540956457673</v>
       </c>
       <c r="AC24" s="6">
         <v>36407.737697070399</v>
       </c>
       <c r="AD24" s="6">
         <v>60614.674761701783</v>
       </c>
       <c r="AE24" s="6">
         <v>73829.929664635012</v>
       </c>
       <c r="AF24" s="6">
         <v>73363.498101891004</v>
       </c>
       <c r="AG24" s="6">
         <v>364.37564512344449</v>
       </c>
       <c r="AH24" s="6">
         <v>850.70724560188319</v>
       </c>
       <c r="AI24" s="6">
         <v>1254.3095159829295</v>
       </c>
-      <c r="AJ24" s="6"/>
+      <c r="AJ24" s="6">
+        <v>1854.0992171868043</v>
+      </c>
       <c r="AK24" s="6"/>
       <c r="AL24" s="6"/>
       <c r="AM24" s="6"/>
       <c r="AN24" s="6"/>
       <c r="AO24" s="6"/>
       <c r="AP24" s="6"/>
       <c r="AQ24" s="6"/>
       <c r="AR24" s="6"/>
     </row>
     <row r="25" spans="1:44">
       <c r="A25" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="6">
         <v>17316.3</v>
       </c>
       <c r="C25" s="6">
         <v>15364.5</v>
       </c>
       <c r="D25" s="6">
         <v>23727.7</v>
       </c>
       <c r="E25" s="6">
         <v>23601.5</v>
       </c>
@@ -4469,51 +4505,53 @@
       </c>
       <c r="AB25" s="6">
         <v>10953.327666091174</v>
       </c>
       <c r="AC25" s="6">
         <v>20807.467902662655</v>
       </c>
       <c r="AD25" s="6">
         <v>28600.269736228202</v>
       </c>
       <c r="AE25" s="6">
         <v>37754.65662307333</v>
       </c>
       <c r="AF25" s="6">
         <v>40229.023728032444</v>
       </c>
       <c r="AG25" s="6">
         <v>564.16015724392958</v>
       </c>
       <c r="AH25" s="6">
         <v>1233.7444109906266</v>
       </c>
       <c r="AI25" s="6">
         <v>1946.5323173704382</v>
       </c>
-      <c r="AJ25" s="6"/>
+      <c r="AJ25" s="6">
+        <v>2943.8107369767476</v>
+      </c>
       <c r="AK25" s="6"/>
       <c r="AL25" s="6"/>
       <c r="AM25" s="6"/>
       <c r="AN25" s="6"/>
       <c r="AO25" s="6"/>
       <c r="AP25" s="6"/>
       <c r="AQ25" s="6"/>
       <c r="AR25" s="6"/>
     </row>
     <row r="26" spans="1:44">
       <c r="A26" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="6">
         <v>23029.9</v>
       </c>
       <c r="C26" s="6">
         <v>25234</v>
       </c>
       <c r="D26" s="6">
         <v>32455.4</v>
       </c>
       <c r="E26" s="6">
         <v>44120</v>
       </c>
@@ -4585,51 +4623,53 @@
       </c>
       <c r="AB26" s="6">
         <v>14619.621049465781</v>
       </c>
       <c r="AC26" s="6">
         <v>44484.819252742214</v>
       </c>
       <c r="AD26" s="6">
         <v>57267.528508856805</v>
       </c>
       <c r="AE26" s="6">
         <v>70258.390381939287</v>
       </c>
       <c r="AF26" s="6">
         <v>73605.412549209432</v>
       </c>
       <c r="AG26" s="6">
         <v>313.98410823737709</v>
       </c>
       <c r="AH26" s="6">
         <v>728.21561525773814</v>
       </c>
       <c r="AI26" s="6">
         <v>1065.2480073042739</v>
       </c>
-      <c r="AJ26" s="6"/>
+      <c r="AJ26" s="6">
+        <v>1682.1950877869849</v>
+      </c>
       <c r="AK26" s="6"/>
       <c r="AL26" s="6"/>
       <c r="AM26" s="6"/>
       <c r="AN26" s="6"/>
       <c r="AO26" s="6"/>
       <c r="AP26" s="6"/>
       <c r="AQ26" s="6"/>
       <c r="AR26" s="6"/>
     </row>
     <row r="27" spans="1:44">
       <c r="A27" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="6">
         <v>32916.9</v>
       </c>
       <c r="C27" s="6">
         <v>39881.699999999997</v>
       </c>
       <c r="D27" s="6">
         <v>52752.800000000003</v>
       </c>
       <c r="E27" s="6">
         <v>53001</v>
       </c>
@@ -4701,51 +4741,53 @@
       </c>
       <c r="AB27" s="6">
         <v>19410.021695585492</v>
       </c>
       <c r="AC27" s="6">
         <v>37937.554953660445</v>
       </c>
       <c r="AD27" s="6">
         <v>61206.14214093284</v>
       </c>
       <c r="AE27" s="6">
         <v>75594.700571258771</v>
       </c>
       <c r="AF27" s="6">
         <v>78184.862531943189</v>
       </c>
       <c r="AG27" s="6">
         <v>1277.3005297625493</v>
       </c>
       <c r="AH27" s="6">
         <v>2709.0763949248585</v>
       </c>
       <c r="AI27" s="6">
         <v>4101.323593293153</v>
       </c>
-      <c r="AJ27" s="6"/>
+      <c r="AJ27" s="6">
+        <v>5766.8629318982412</v>
+      </c>
       <c r="AK27" s="6"/>
       <c r="AL27" s="6"/>
       <c r="AM27" s="6"/>
       <c r="AN27" s="6"/>
       <c r="AO27" s="6"/>
       <c r="AP27" s="6"/>
       <c r="AQ27" s="6"/>
       <c r="AR27" s="6"/>
     </row>
     <row r="29" spans="1:44" ht="17.25" customHeight="1">
       <c r="A29" s="28" t="s">
         <v>39</v>
       </c>
       <c r="B29" s="28"/>
       <c r="C29" s="28"/>
       <c r="D29" s="28"/>
       <c r="E29" s="28"/>
       <c r="F29" s="28"/>
       <c r="G29" s="28"/>
       <c r="H29" s="28"/>
       <c r="I29" s="28"/>
       <c r="J29" s="28"/>
       <c r="K29" s="28"/>
       <c r="L29" s="28"/>
       <c r="M29" s="28"/>
@@ -5068,51 +5110,53 @@
       </c>
       <c r="AB34" s="5">
         <v>252673.1</v>
       </c>
       <c r="AC34" s="5">
         <v>535372.9</v>
       </c>
       <c r="AD34" s="5">
         <v>794091.7</v>
       </c>
       <c r="AE34" s="5">
         <v>921403.6</v>
       </c>
       <c r="AF34" s="5">
         <v>947943.7</v>
       </c>
       <c r="AG34" s="5">
         <v>13885.426496905555</v>
       </c>
       <c r="AH34" s="5">
         <v>29772.594519856397</v>
       </c>
       <c r="AI34" s="5">
         <v>44199.223304586914</v>
       </c>
-      <c r="AJ34" s="5"/>
+      <c r="AJ34" s="5">
+        <v>64535.67344633169</v>
+      </c>
       <c r="AK34" s="5"/>
       <c r="AL34" s="5"/>
       <c r="AM34" s="5"/>
       <c r="AN34" s="5"/>
       <c r="AO34" s="5"/>
       <c r="AP34" s="5"/>
       <c r="AQ34" s="5"/>
       <c r="AR34" s="5"/>
     </row>
     <row r="35" spans="1:44">
       <c r="A35" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="6">
         <v>5886.3</v>
       </c>
       <c r="C35" s="6">
         <v>7677.8</v>
       </c>
       <c r="D35" s="6">
         <v>7256.2</v>
       </c>
       <c r="E35" s="6">
         <v>8385.7999999999993</v>
       </c>
@@ -5184,51 +5228,53 @@
       </c>
       <c r="AB35" s="6">
         <v>2135.8075387520607</v>
       </c>
       <c r="AC35" s="6">
         <v>6621.1914464649872</v>
       </c>
       <c r="AD35" s="6">
         <v>8208.9023831891791</v>
       </c>
       <c r="AE35" s="6">
         <v>8387.7999999999993</v>
       </c>
       <c r="AF35" s="6">
         <v>9384.7711828225583</v>
       </c>
       <c r="AG35" s="6">
         <v>11.442149387118004</v>
       </c>
       <c r="AH35" s="6">
         <v>23.158223083110713</v>
       </c>
       <c r="AI35" s="6">
         <v>39.868180370527767</v>
       </c>
-      <c r="AJ35" s="6"/>
+      <c r="AJ35" s="6">
+        <v>59.94386401287008</v>
+      </c>
       <c r="AK35" s="6"/>
       <c r="AL35" s="6"/>
       <c r="AM35" s="6"/>
       <c r="AN35" s="6"/>
       <c r="AO35" s="6"/>
       <c r="AP35" s="6"/>
       <c r="AQ35" s="6"/>
       <c r="AR35" s="6"/>
     </row>
     <row r="36" spans="1:44">
       <c r="A36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B36" s="6">
         <v>14407.6</v>
       </c>
       <c r="C36" s="6">
         <v>19387.7</v>
       </c>
       <c r="D36" s="6">
         <v>28147.7</v>
       </c>
       <c r="E36" s="6">
         <v>20008.599999999999</v>
       </c>
@@ -5300,51 +5346,53 @@
       </c>
       <c r="AB36" s="6">
         <v>9753.4144137113835</v>
       </c>
       <c r="AC36" s="6">
         <v>15826.927076080065</v>
       </c>
       <c r="AD36" s="6">
         <v>36265.552204988919</v>
       </c>
       <c r="AE36" s="6">
         <v>38731.088937593297</v>
       </c>
       <c r="AF36" s="6">
         <v>39056.823505486464</v>
       </c>
       <c r="AG36" s="6">
         <v>894.53620047474067</v>
       </c>
       <c r="AH36" s="6">
         <v>1739.4683031531799</v>
       </c>
       <c r="AI36" s="6">
         <v>2588.5374430099637</v>
       </c>
-      <c r="AJ36" s="6"/>
+      <c r="AJ36" s="6">
+        <v>3743.8815298312488</v>
+      </c>
       <c r="AK36" s="6"/>
       <c r="AL36" s="6"/>
       <c r="AM36" s="6"/>
       <c r="AN36" s="6"/>
       <c r="AO36" s="6"/>
       <c r="AP36" s="6"/>
       <c r="AQ36" s="6"/>
       <c r="AR36" s="6"/>
     </row>
     <row r="37" spans="1:44">
       <c r="A37" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="6">
         <v>1867.5</v>
       </c>
       <c r="C37" s="6">
         <v>1998.6</v>
       </c>
       <c r="D37" s="6">
         <v>2164.6</v>
       </c>
       <c r="E37" s="6">
         <v>2836</v>
       </c>
@@ -5416,51 +5464,53 @@
       </c>
       <c r="AB37" s="6">
         <v>413.8010200635008</v>
       </c>
       <c r="AC37" s="6">
         <v>1904.3900885550599</v>
       </c>
       <c r="AD37" s="6">
         <v>2283.4184714827338</v>
       </c>
       <c r="AE37" s="6">
         <v>2307.8032613751698</v>
       </c>
       <c r="AF37" s="6">
         <v>2113.4657454734138</v>
       </c>
       <c r="AG37" s="6">
         <v>9.3920393570347311</v>
       </c>
       <c r="AH37" s="6">
         <v>22.518021102625138</v>
       </c>
       <c r="AI37" s="6">
         <v>29.643405793086281</v>
       </c>
-      <c r="AJ37" s="6"/>
+      <c r="AJ37" s="6">
+        <v>47.933506962759566</v>
+      </c>
       <c r="AK37" s="6"/>
       <c r="AL37" s="6"/>
       <c r="AM37" s="6"/>
       <c r="AN37" s="6"/>
       <c r="AO37" s="6"/>
       <c r="AP37" s="6"/>
       <c r="AQ37" s="6"/>
       <c r="AR37" s="6"/>
     </row>
     <row r="38" spans="1:44">
       <c r="A38" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="6">
         <v>7910.8</v>
       </c>
       <c r="C38" s="6">
         <v>10554.4</v>
       </c>
       <c r="D38" s="6">
         <v>11687.3</v>
       </c>
       <c r="E38" s="6">
         <v>15404.3</v>
       </c>
@@ -5532,51 +5582,53 @@
       </c>
       <c r="AB38" s="6">
         <v>6319.5967951089151</v>
       </c>
       <c r="AC38" s="6">
         <v>11841.565378278792</v>
       </c>
       <c r="AD38" s="6">
         <v>13954.474512057401</v>
       </c>
       <c r="AE38" s="6">
         <v>14743.670122672182</v>
       </c>
       <c r="AF38" s="6">
         <v>15642.303370292395</v>
       </c>
       <c r="AG38" s="6">
         <v>794.97019158304238</v>
       </c>
       <c r="AH38" s="6">
         <v>1486.1606934886754</v>
       </c>
       <c r="AI38" s="6">
         <v>2241.0858217744071</v>
       </c>
-      <c r="AJ38" s="6"/>
+      <c r="AJ38" s="6">
+        <v>3213.904289646237</v>
+      </c>
       <c r="AK38" s="6"/>
       <c r="AL38" s="6"/>
       <c r="AM38" s="6"/>
       <c r="AN38" s="6"/>
       <c r="AO38" s="6"/>
       <c r="AP38" s="6"/>
       <c r="AQ38" s="6"/>
       <c r="AR38" s="6"/>
     </row>
     <row r="39" spans="1:44">
       <c r="A39" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="7">
         <v>17603.900000000001</v>
       </c>
       <c r="C39" s="7">
         <v>15834.3</v>
       </c>
       <c r="D39" s="7">
         <v>23912.3</v>
       </c>
       <c r="E39" s="7">
         <v>29214</v>
       </c>
@@ -5648,51 +5700,53 @@
       </c>
       <c r="AB39" s="6">
         <v>12343.927999214389</v>
       </c>
       <c r="AC39" s="6">
         <v>28313.472453683382</v>
       </c>
       <c r="AD39" s="6">
         <v>33180.692535364702</v>
       </c>
       <c r="AE39" s="6">
         <v>41334.6</v>
       </c>
       <c r="AF39" s="6">
         <v>41654.255559440782</v>
       </c>
       <c r="AG39" s="6">
         <v>230.03112371600378</v>
       </c>
       <c r="AH39" s="6">
         <v>578.22878943652358</v>
       </c>
       <c r="AI39" s="6">
         <v>859.05325296149363</v>
       </c>
-      <c r="AJ39" s="6"/>
+      <c r="AJ39" s="6">
+        <v>1433.7301557588721</v>
+      </c>
       <c r="AK39" s="6"/>
       <c r="AL39" s="6"/>
       <c r="AM39" s="6"/>
       <c r="AN39" s="6"/>
       <c r="AO39" s="6"/>
       <c r="AP39" s="6"/>
       <c r="AQ39" s="6"/>
       <c r="AR39" s="6"/>
     </row>
     <row r="40" spans="1:44">
       <c r="A40" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B40" s="7">
         <v>13470.5</v>
       </c>
       <c r="C40" s="7">
         <v>17665</v>
       </c>
       <c r="D40" s="7">
         <v>22394</v>
       </c>
       <c r="E40" s="7">
         <v>22029.8</v>
       </c>
@@ -5764,51 +5818,53 @@
       </c>
       <c r="AB40" s="6">
         <v>11763.447110345554</v>
       </c>
       <c r="AC40" s="6">
         <v>19944.574874194281</v>
       </c>
       <c r="AD40" s="6">
         <v>26565.878527482462</v>
       </c>
       <c r="AE40" s="6">
         <v>27276.7210910266</v>
       </c>
       <c r="AF40" s="6">
         <v>26574.772430969151</v>
       </c>
       <c r="AG40" s="6">
         <v>539.01062315305148</v>
       </c>
       <c r="AH40" s="6">
         <v>1160.3760927992939</v>
       </c>
       <c r="AI40" s="6">
         <v>1772.9767726030252</v>
       </c>
-      <c r="AJ40" s="6"/>
+      <c r="AJ40" s="6">
+        <v>2891.786308064135</v>
+      </c>
       <c r="AK40" s="6"/>
       <c r="AL40" s="6"/>
       <c r="AM40" s="6"/>
       <c r="AN40" s="6"/>
       <c r="AO40" s="6"/>
       <c r="AP40" s="6"/>
       <c r="AQ40" s="6"/>
       <c r="AR40" s="6"/>
     </row>
     <row r="41" spans="1:44">
       <c r="A41" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="7">
         <v>19464.900000000001</v>
       </c>
       <c r="C41" s="7">
         <v>16957.099999999999</v>
       </c>
       <c r="D41" s="7">
         <v>31880.5</v>
       </c>
       <c r="E41" s="7">
         <v>25094.2</v>
       </c>
@@ -5880,51 +5936,53 @@
       </c>
       <c r="AB41" s="6">
         <v>15054.917371132829</v>
       </c>
       <c r="AC41" s="6">
         <v>23893.458581659725</v>
       </c>
       <c r="AD41" s="6">
         <v>33566.935100442206</v>
       </c>
       <c r="AE41" s="6">
         <v>35021.139319989772</v>
       </c>
       <c r="AF41" s="6">
         <v>36057.959896950641</v>
       </c>
       <c r="AG41" s="6">
         <v>529.92156971087616</v>
       </c>
       <c r="AH41" s="6">
         <v>1155.5158122439364</v>
       </c>
       <c r="AI41" s="6">
         <v>2003.0892184270022</v>
       </c>
-      <c r="AJ41" s="6"/>
+      <c r="AJ41" s="6">
+        <v>3018.2315719178155</v>
+      </c>
       <c r="AK41" s="6"/>
       <c r="AL41" s="6"/>
       <c r="AM41" s="6"/>
       <c r="AN41" s="6"/>
       <c r="AO41" s="6"/>
       <c r="AP41" s="6"/>
       <c r="AQ41" s="6"/>
       <c r="AR41" s="6"/>
     </row>
     <row r="42" spans="1:44">
       <c r="A42" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="7">
         <v>21093.5</v>
       </c>
       <c r="C42" s="7">
         <v>15201.5</v>
       </c>
       <c r="D42" s="7">
         <v>23440.3</v>
       </c>
       <c r="E42" s="7">
         <v>22181.200000000001</v>
       </c>
@@ -5996,51 +6054,53 @@
       </c>
       <c r="AB42" s="6">
         <v>8934.1011276327154</v>
       </c>
       <c r="AC42" s="6">
         <v>24997.64438901571</v>
       </c>
       <c r="AD42" s="6">
         <v>39747.40769682949</v>
       </c>
       <c r="AE42" s="6">
         <v>50595.92805706372</v>
       </c>
       <c r="AF42" s="6">
         <v>52411.005341515396</v>
       </c>
       <c r="AG42" s="6">
         <v>485.38758854640309</v>
       </c>
       <c r="AH42" s="6">
         <v>1082.4669229032454</v>
       </c>
       <c r="AI42" s="6">
         <v>1525.4301940192181</v>
       </c>
-      <c r="AJ42" s="6"/>
+      <c r="AJ42" s="6">
+        <v>2173.1087895471483</v>
+      </c>
       <c r="AK42" s="6"/>
       <c r="AL42" s="6"/>
       <c r="AM42" s="6"/>
       <c r="AN42" s="6"/>
       <c r="AO42" s="6"/>
       <c r="AP42" s="6"/>
       <c r="AQ42" s="6"/>
       <c r="AR42" s="6"/>
     </row>
     <row r="43" spans="1:44">
       <c r="A43" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="7">
         <v>10480.6</v>
       </c>
       <c r="C43" s="7">
         <v>12362</v>
       </c>
       <c r="D43" s="7">
         <v>16133.6</v>
       </c>
       <c r="E43" s="7">
         <v>17275</v>
       </c>
@@ -6112,51 +6172,53 @@
       </c>
       <c r="AB43" s="6">
         <v>9392.9246689801057</v>
       </c>
       <c r="AC43" s="6">
         <v>12376.764991206821</v>
       </c>
       <c r="AD43" s="6">
         <v>13677.813275474138</v>
       </c>
       <c r="AE43" s="6">
         <v>14465.2</v>
       </c>
       <c r="AF43" s="6">
         <v>14761.791030588014</v>
       </c>
       <c r="AG43" s="6">
         <v>594.72890105262945</v>
       </c>
       <c r="AH43" s="6">
         <v>1369.5047060266297</v>
       </c>
       <c r="AI43" s="6">
         <v>2001.9391525340332</v>
       </c>
-      <c r="AJ43" s="6"/>
+      <c r="AJ43" s="6">
+        <v>3189.6396552350393</v>
+      </c>
       <c r="AK43" s="6"/>
       <c r="AL43" s="6"/>
       <c r="AM43" s="6"/>
       <c r="AN43" s="6"/>
       <c r="AO43" s="6"/>
       <c r="AP43" s="6"/>
       <c r="AQ43" s="6"/>
       <c r="AR43" s="6"/>
     </row>
     <row r="44" spans="1:44">
       <c r="A44" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="7">
         <v>10546.3</v>
       </c>
       <c r="C44" s="7">
         <v>8353.9</v>
       </c>
       <c r="D44" s="7">
         <v>13894.3</v>
       </c>
       <c r="E44" s="7">
         <v>12917.8</v>
       </c>
@@ -6228,51 +6290,53 @@
       </c>
       <c r="AB44" s="6">
         <v>5979.5360622587823</v>
       </c>
       <c r="AC44" s="6">
         <v>13931.014729220136</v>
       </c>
       <c r="AD44" s="6">
         <v>22719.113861650076</v>
       </c>
       <c r="AE44" s="6">
         <v>25038.715597032369</v>
       </c>
       <c r="AF44" s="6">
         <v>27251.646927523318</v>
       </c>
       <c r="AG44" s="6">
         <v>151.95877344597682</v>
       </c>
       <c r="AH44" s="6">
         <v>433.01566512165323</v>
       </c>
       <c r="AI44" s="6">
         <v>684.14559544018675</v>
       </c>
-      <c r="AJ44" s="6"/>
+      <c r="AJ44" s="6">
+        <v>1023.7699701117506</v>
+      </c>
       <c r="AK44" s="6"/>
       <c r="AL44" s="6"/>
       <c r="AM44" s="6"/>
       <c r="AN44" s="6"/>
       <c r="AO44" s="6"/>
       <c r="AP44" s="6"/>
       <c r="AQ44" s="6"/>
       <c r="AR44" s="6"/>
     </row>
     <row r="45" spans="1:44">
       <c r="A45" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="6">
         <v>18701.599999999999</v>
       </c>
       <c r="C45" s="6">
         <v>9639</v>
       </c>
       <c r="D45" s="6">
         <v>27353.1</v>
       </c>
       <c r="E45" s="6">
         <v>18397.5</v>
       </c>
@@ -6344,51 +6408,53 @@
       </c>
       <c r="AB45" s="6">
         <v>15104.748728377881</v>
       </c>
       <c r="AC45" s="6">
         <v>26881.858450472471</v>
       </c>
       <c r="AD45" s="6">
         <v>37206.994186676304</v>
       </c>
       <c r="AE45" s="6">
         <v>38794.402136972647</v>
       </c>
       <c r="AF45" s="6">
         <v>39166.095346590126</v>
       </c>
       <c r="AG45" s="6">
         <v>315.91506488807806</v>
       </c>
       <c r="AH45" s="6">
         <v>651.93703680242425</v>
       </c>
       <c r="AI45" s="6">
         <v>933.59685670869987</v>
       </c>
-      <c r="AJ45" s="6"/>
+      <c r="AJ45" s="6">
+        <v>1434.1105268162576</v>
+      </c>
       <c r="AK45" s="6"/>
       <c r="AL45" s="6"/>
       <c r="AM45" s="6"/>
       <c r="AN45" s="6"/>
       <c r="AO45" s="6"/>
       <c r="AP45" s="6"/>
       <c r="AQ45" s="6"/>
       <c r="AR45" s="6"/>
     </row>
     <row r="46" spans="1:44">
       <c r="A46" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="6">
         <v>23267.8</v>
       </c>
       <c r="C46" s="6">
         <v>29510.2</v>
       </c>
       <c r="D46" s="6">
         <v>35347.800000000003</v>
       </c>
       <c r="E46" s="6">
         <v>42572.5</v>
       </c>
@@ -6460,51 +6526,53 @@
       </c>
       <c r="AB46" s="6">
         <v>22016.509605001775</v>
       </c>
       <c r="AC46" s="6">
         <v>38890.660275028371</v>
       </c>
       <c r="AD46" s="6">
         <v>53764.711012789565</v>
       </c>
       <c r="AE46" s="6">
         <v>69028.785540456811</v>
       </c>
       <c r="AF46" s="6">
         <v>74144.118957692248</v>
       </c>
       <c r="AG46" s="6">
         <v>2261.2457248523756</v>
       </c>
       <c r="AH46" s="6">
         <v>4726.6316520613127</v>
       </c>
       <c r="AI46" s="6">
         <v>6945.7294863170191</v>
       </c>
-      <c r="AJ46" s="6"/>
+      <c r="AJ46" s="6">
+        <v>9775.0554235578402</v>
+      </c>
       <c r="AK46" s="6"/>
       <c r="AL46" s="6"/>
       <c r="AM46" s="6"/>
       <c r="AN46" s="6"/>
       <c r="AO46" s="6"/>
       <c r="AP46" s="6"/>
       <c r="AQ46" s="6"/>
       <c r="AR46" s="6"/>
     </row>
     <row r="47" spans="1:44">
       <c r="A47" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B47" s="6">
         <v>43923.1</v>
       </c>
       <c r="C47" s="6">
         <v>37539.1</v>
       </c>
       <c r="D47" s="6">
         <v>70623.399999999994</v>
       </c>
       <c r="E47" s="6">
         <v>60242.2</v>
       </c>
@@ -6576,51 +6644,53 @@
       </c>
       <c r="AB47" s="6">
         <v>21430.939756867319</v>
       </c>
       <c r="AC47" s="6">
         <v>47704.548624271411</v>
       </c>
       <c r="AD47" s="6">
         <v>100896.9879892535</v>
       </c>
       <c r="AE47" s="6">
         <v>107338.29632282608</v>
       </c>
       <c r="AF47" s="6">
         <v>109305.01969576933</v>
       </c>
       <c r="AG47" s="6">
         <v>629.53038070585376</v>
       </c>
       <c r="AH47" s="6">
         <v>1449.6886615524143</v>
       </c>
       <c r="AI47" s="6">
         <v>2026.9309835304855</v>
       </c>
-      <c r="AJ47" s="6"/>
+      <c r="AJ47" s="6">
+        <v>2689.9448114127763</v>
+      </c>
       <c r="AK47" s="6"/>
       <c r="AL47" s="6"/>
       <c r="AM47" s="6"/>
       <c r="AN47" s="6"/>
       <c r="AO47" s="6"/>
       <c r="AP47" s="6"/>
       <c r="AQ47" s="6"/>
       <c r="AR47" s="6"/>
     </row>
     <row r="48" spans="1:44">
       <c r="A48" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="6">
         <v>40329.300000000003</v>
       </c>
       <c r="C48" s="6">
         <v>42453.9</v>
       </c>
       <c r="D48" s="6">
         <v>59206.8</v>
       </c>
       <c r="E48" s="6">
         <v>70387.8</v>
       </c>
@@ -6692,51 +6762,53 @@
       </c>
       <c r="AB48" s="6">
         <v>35828.134289701251</v>
       </c>
       <c r="AC48" s="6">
         <v>70564.978716109341</v>
       </c>
       <c r="AD48" s="6">
         <v>88476.648255704305</v>
       </c>
       <c r="AE48" s="6">
         <v>98532</v>
       </c>
       <c r="AF48" s="6">
         <v>101281.26605475992</v>
       </c>
       <c r="AG48" s="6">
         <v>3124.7173727584027</v>
       </c>
       <c r="AH48" s="6">
         <v>6561.7126636761404</v>
       </c>
       <c r="AI48" s="6">
         <v>9562.2189419937786</v>
       </c>
-      <c r="AJ48" s="6"/>
+      <c r="AJ48" s="6">
+        <v>13295.90752629139</v>
+      </c>
       <c r="AK48" s="6"/>
       <c r="AL48" s="6"/>
       <c r="AM48" s="6"/>
       <c r="AN48" s="6"/>
       <c r="AO48" s="6"/>
       <c r="AP48" s="6"/>
       <c r="AQ48" s="6"/>
       <c r="AR48" s="6"/>
     </row>
     <row r="49" spans="1:44">
       <c r="A49" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="6">
         <v>25783.200000000001</v>
       </c>
       <c r="C49" s="6">
         <v>30298.5</v>
       </c>
       <c r="D49" s="6">
         <v>40897.9</v>
       </c>
       <c r="E49" s="6">
         <v>51084.2</v>
       </c>
@@ -6808,51 +6880,53 @@
       </c>
       <c r="AB49" s="6">
         <v>13020.636989735049</v>
       </c>
       <c r="AC49" s="6">
         <v>33356.454642259268</v>
       </c>
       <c r="AD49" s="6">
         <v>53120.647407024961</v>
       </c>
       <c r="AE49" s="6">
         <v>68224.336088039097</v>
       </c>
       <c r="AF49" s="6">
         <v>70545.820675567229</v>
       </c>
       <c r="AG49" s="6">
         <v>597.75915943960035</v>
       </c>
       <c r="AH49" s="6">
         <v>1359.6829029072549</v>
       </c>
       <c r="AI49" s="6">
         <v>1941.3536268966377</v>
       </c>
-      <c r="AJ49" s="6"/>
+      <c r="AJ49" s="6">
+        <v>3057.5489827814517</v>
+      </c>
       <c r="AK49" s="6"/>
       <c r="AL49" s="6"/>
       <c r="AM49" s="6"/>
       <c r="AN49" s="6"/>
       <c r="AO49" s="6"/>
       <c r="AP49" s="6"/>
       <c r="AQ49" s="6"/>
       <c r="AR49" s="6"/>
     </row>
     <row r="50" spans="1:44">
       <c r="A50" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B50" s="6">
         <v>13136.3</v>
       </c>
       <c r="C50" s="6">
         <v>10794.3</v>
       </c>
       <c r="D50" s="6">
         <v>23979</v>
       </c>
       <c r="E50" s="6">
         <v>17264.099999999999</v>
       </c>
@@ -6924,51 +6998,53 @@
       </c>
       <c r="AB50" s="6">
         <v>8320.1008592513172</v>
       </c>
       <c r="AC50" s="6">
         <v>19305.67058690112</v>
       </c>
       <c r="AD50" s="6">
         <v>23455.621041568204</v>
       </c>
       <c r="AE50" s="6">
         <v>24903.062490798216</v>
       </c>
       <c r="AF50" s="6">
         <v>24036.266587870228</v>
       </c>
       <c r="AG50" s="6">
         <v>263.92204346706956</v>
       </c>
       <c r="AH50" s="6">
         <v>588.5104067228699</v>
       </c>
       <c r="AI50" s="6">
         <v>834.39921325655882</v>
       </c>
-      <c r="AJ50" s="6"/>
+      <c r="AJ50" s="6">
+        <v>1422.7924272019941</v>
+      </c>
       <c r="AK50" s="6"/>
       <c r="AL50" s="6"/>
       <c r="AM50" s="6"/>
       <c r="AN50" s="6"/>
       <c r="AO50" s="6"/>
       <c r="AP50" s="6"/>
       <c r="AQ50" s="6"/>
       <c r="AR50" s="6"/>
     </row>
     <row r="51" spans="1:44">
       <c r="A51" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B51" s="6">
         <v>25586.1</v>
       </c>
       <c r="C51" s="6">
         <v>31255.599999999999</v>
       </c>
       <c r="D51" s="6">
         <v>45346.1</v>
       </c>
       <c r="E51" s="6">
         <v>48800.9</v>
       </c>
@@ -7040,51 +7116,53 @@
       </c>
       <c r="AB51" s="6">
         <v>10339.266689791006</v>
       </c>
       <c r="AC51" s="6">
         <v>36307.304147070405</v>
       </c>
       <c r="AD51" s="6">
         <v>60503.081928368454</v>
       </c>
       <c r="AE51" s="6">
         <v>73707.177547968342</v>
       </c>
       <c r="AF51" s="6">
         <v>73229.586701891007</v>
       </c>
       <c r="AG51" s="6">
         <v>353.21636179011119</v>
       </c>
       <c r="AH51" s="6">
         <v>828.3886789352166</v>
       </c>
       <c r="AI51" s="6">
         <v>1239.4058159829294</v>
       </c>
-      <c r="AJ51" s="6"/>
+      <c r="AJ51" s="6">
+        <v>1834.2716171868042</v>
+      </c>
       <c r="AK51" s="6"/>
       <c r="AL51" s="6"/>
       <c r="AM51" s="6"/>
       <c r="AN51" s="6"/>
       <c r="AO51" s="6"/>
       <c r="AP51" s="6"/>
       <c r="AQ51" s="6"/>
       <c r="AR51" s="6"/>
     </row>
     <row r="52" spans="1:44">
       <c r="A52" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B52" s="6">
         <v>17300.2</v>
       </c>
       <c r="C52" s="6">
         <v>15341.4</v>
       </c>
       <c r="D52" s="6">
         <v>23705.8</v>
       </c>
       <c r="E52" s="6">
         <v>23479</v>
       </c>
@@ -7156,51 +7234,53 @@
       </c>
       <c r="AB52" s="6">
         <v>10725.967732757843</v>
       </c>
       <c r="AC52" s="6">
         <v>20551.687977662652</v>
       </c>
       <c r="AD52" s="6">
         <v>28316.069819561533</v>
       </c>
       <c r="AE52" s="6">
         <v>37442.036714739996</v>
       </c>
       <c r="AF52" s="6">
         <v>39887.983828032447</v>
       </c>
       <c r="AG52" s="6">
         <v>535.74016557726281</v>
       </c>
       <c r="AH52" s="6">
         <v>1176.9044276572931</v>
       </c>
       <c r="AI52" s="6">
         <v>1867.965067370438</v>
       </c>
-      <c r="AJ52" s="6"/>
+      <c r="AJ52" s="6">
+        <v>2846.5315369767477</v>
+      </c>
       <c r="AK52" s="6"/>
       <c r="AL52" s="6"/>
       <c r="AM52" s="6"/>
       <c r="AN52" s="6"/>
       <c r="AO52" s="6"/>
       <c r="AP52" s="6"/>
       <c r="AQ52" s="6"/>
       <c r="AR52" s="6"/>
     </row>
     <row r="53" spans="1:44">
       <c r="A53" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B53" s="6">
         <v>22992.5</v>
       </c>
       <c r="C53" s="6">
         <v>25145.1</v>
       </c>
       <c r="D53" s="6">
         <v>32370.7</v>
       </c>
       <c r="E53" s="6">
         <v>44045.599999999999</v>
       </c>
@@ -7272,51 +7352,53 @@
       </c>
       <c r="AB53" s="6">
         <v>14455.836916132448</v>
       </c>
       <c r="AC53" s="6">
         <v>44300.562102742217</v>
       </c>
       <c r="AD53" s="6">
         <v>57062.798342190137</v>
       </c>
       <c r="AE53" s="6">
         <v>70033.187198605956</v>
       </c>
       <c r="AF53" s="6">
         <v>73359.736349209445</v>
       </c>
       <c r="AG53" s="6">
         <v>293.51109157071045</v>
       </c>
       <c r="AH53" s="6">
         <v>687.26958192440475</v>
       </c>
       <c r="AI53" s="6">
         <v>1011.4280823042739</v>
       </c>
-      <c r="AJ53" s="6"/>
+      <c r="AJ53" s="6">
+        <v>1631.1907877869849</v>
+      </c>
       <c r="AK53" s="6"/>
       <c r="AL53" s="6"/>
       <c r="AM53" s="6"/>
       <c r="AN53" s="6"/>
       <c r="AO53" s="6"/>
       <c r="AP53" s="6"/>
       <c r="AQ53" s="6"/>
       <c r="AR53" s="6"/>
     </row>
     <row r="54" spans="1:44">
       <c r="A54" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B54" s="6">
         <v>32903.699999999997</v>
       </c>
       <c r="C54" s="6">
         <v>39859.300000000003</v>
       </c>
       <c r="D54" s="6">
         <v>52737</v>
       </c>
       <c r="E54" s="6">
         <v>52977.5</v>
       </c>
@@ -7388,51 +7470,53 @@
       </c>
       <c r="AB54" s="6">
         <v>19339.537228918824</v>
       </c>
       <c r="AC54" s="6">
         <v>37858.259928660453</v>
       </c>
       <c r="AD54" s="6">
         <v>61118.036557599517</v>
       </c>
       <c r="AE54" s="6">
         <v>75497.78442959211</v>
       </c>
       <c r="AF54" s="6">
         <v>78079.135831943204</v>
       </c>
       <c r="AG54" s="6">
         <v>1268.489971429216</v>
       </c>
       <c r="AH54" s="6">
         <v>2691.4552782581918</v>
       </c>
       <c r="AI54" s="6">
         <v>4090.4261932931527</v>
       </c>
-      <c r="AJ54" s="6"/>
+      <c r="AJ54" s="6">
+        <v>5752.3901652315744</v>
+      </c>
       <c r="AK54" s="6"/>
       <c r="AL54" s="6"/>
       <c r="AM54" s="6"/>
       <c r="AN54" s="6"/>
       <c r="AO54" s="6"/>
       <c r="AP54" s="6"/>
       <c r="AQ54" s="6"/>
       <c r="AR54" s="6"/>
     </row>
     <row r="56" spans="1:44" ht="17.25" customHeight="1">
       <c r="A56" s="28" t="s">
         <v>40</v>
       </c>
       <c r="B56" s="28"/>
       <c r="C56" s="28"/>
       <c r="D56" s="28"/>
       <c r="E56" s="28"/>
       <c r="F56" s="28"/>
       <c r="G56" s="28"/>
       <c r="H56" s="28"/>
       <c r="I56" s="28"/>
       <c r="J56" s="28"/>
       <c r="K56" s="28"/>
       <c r="L56" s="28"/>
       <c r="M56" s="28"/>
@@ -7758,51 +7842,53 @@
       </c>
       <c r="AB61" s="5">
         <v>132316.70000000001</v>
       </c>
       <c r="AC61" s="5">
         <v>401852.9</v>
       </c>
       <c r="AD61" s="5">
         <v>649909</v>
       </c>
       <c r="AE61" s="5">
         <v>767517</v>
       </c>
       <c r="AF61" s="5">
         <v>781280.7</v>
       </c>
       <c r="AG61" s="8">
         <v>12.206886124999999</v>
       </c>
       <c r="AH61" s="8">
         <v>34.774386124999999</v>
       </c>
       <c r="AI61" s="8">
         <v>51.491052791666668</v>
       </c>
-      <c r="AJ61" s="5"/>
+      <c r="AJ61" s="8">
+        <v>64.864386124999996</v>
+      </c>
       <c r="AK61" s="5"/>
       <c r="AL61" s="5"/>
       <c r="AM61" s="5"/>
       <c r="AN61" s="5"/>
       <c r="AO61" s="5"/>
       <c r="AP61" s="5"/>
       <c r="AQ61" s="5"/>
       <c r="AR61" s="5"/>
     </row>
     <row r="62" spans="1:44">
       <c r="A62" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B62" s="6">
         <v>4123.2</v>
       </c>
       <c r="C62" s="6">
         <v>4980.3999999999996</v>
       </c>
       <c r="D62" s="6">
         <v>4807.6000000000004</v>
       </c>
       <c r="E62" s="6">
         <v>5909.8</v>
       </c>
@@ -7874,51 +7960,53 @@
       </c>
       <c r="AB62" s="6">
         <v>1711.0406918020331</v>
       </c>
       <c r="AC62" s="6">
         <v>5836.0861057276979</v>
       </c>
       <c r="AD62" s="6">
         <v>7156.8479018880344</v>
       </c>
       <c r="AE62" s="6">
         <v>7285.7264905275852</v>
       </c>
       <c r="AF62" s="5">
         <v>8253.2484879746971</v>
       </c>
       <c r="AG62" s="8" t="s">
         <v>34</v>
       </c>
       <c r="AH62" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AI62" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="AJ62" s="6"/>
+      <c r="AJ62" s="9" t="s">
+        <v>34</v>
+      </c>
       <c r="AK62" s="6"/>
       <c r="AL62" s="6"/>
       <c r="AM62" s="6"/>
       <c r="AN62" s="6"/>
       <c r="AO62" s="6"/>
       <c r="AP62" s="6"/>
       <c r="AQ62" s="6"/>
       <c r="AR62" s="6"/>
     </row>
     <row r="63" spans="1:44">
       <c r="A63" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B63" s="6">
         <v>9219.2999999999993</v>
       </c>
       <c r="C63" s="6">
         <v>13071.5</v>
       </c>
       <c r="D63" s="6">
         <v>21109.4</v>
       </c>
       <c r="E63" s="6">
         <v>12543.4</v>
       </c>
@@ -7990,51 +8078,53 @@
       </c>
       <c r="AB63" s="6">
         <v>3697.557856676332</v>
       </c>
       <c r="AC63" s="6">
         <v>9208.2409482062194</v>
       </c>
       <c r="AD63" s="6">
         <v>29066.151188959258</v>
       </c>
       <c r="AE63" s="6">
         <v>30935.331518175779</v>
       </c>
       <c r="AF63" s="6">
         <v>30531.887440077011</v>
       </c>
       <c r="AG63" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AH63" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AI63" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="AJ63" s="6"/>
+      <c r="AJ63" s="9" t="s">
+        <v>34</v>
+      </c>
       <c r="AK63" s="6"/>
       <c r="AL63" s="6"/>
       <c r="AM63" s="6"/>
       <c r="AN63" s="6"/>
       <c r="AO63" s="6"/>
       <c r="AP63" s="6"/>
       <c r="AQ63" s="6"/>
       <c r="AR63" s="6"/>
     </row>
     <row r="64" spans="1:44">
       <c r="A64" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B64" s="6">
         <v>1654.9</v>
       </c>
       <c r="C64" s="6">
         <v>1767.3</v>
       </c>
       <c r="D64" s="6">
         <v>1891</v>
       </c>
       <c r="E64" s="6">
         <v>2519.1</v>
       </c>
@@ -8106,51 +8196,53 @@
       </c>
       <c r="AB64" s="6">
         <v>327.81227979506991</v>
       </c>
       <c r="AC64" s="6">
         <v>1812.7341555624757</v>
       </c>
       <c r="AD64" s="6">
         <v>2181.9643414376596</v>
       </c>
       <c r="AE64" s="6">
         <v>2201.7796579941974</v>
       </c>
       <c r="AF64" s="6">
         <v>1994.3235234814415</v>
       </c>
       <c r="AG64" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AH64" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AI64" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="AJ64" s="6"/>
+      <c r="AJ64" s="9" t="s">
+        <v>34</v>
+      </c>
       <c r="AK64" s="6"/>
       <c r="AL64" s="6"/>
       <c r="AM64" s="6"/>
       <c r="AN64" s="6"/>
       <c r="AO64" s="6"/>
       <c r="AP64" s="6"/>
       <c r="AQ64" s="6"/>
       <c r="AR64" s="6"/>
     </row>
     <row r="65" spans="1:44">
       <c r="A65" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B65" s="6">
         <v>4323.8</v>
       </c>
       <c r="C65" s="6">
         <v>4978.5</v>
       </c>
       <c r="D65" s="6">
         <v>5174</v>
       </c>
       <c r="E65" s="6">
         <v>6885.3</v>
       </c>
@@ -8222,51 +8314,53 @@
       </c>
       <c r="AB65" s="6">
         <v>932.74318197063951</v>
       </c>
       <c r="AC65" s="6">
         <v>5753.0057501836682</v>
       </c>
       <c r="AD65" s="6">
         <v>7045.7643283469179</v>
       </c>
       <c r="AE65" s="6">
         <v>7070.9025444869967</v>
       </c>
       <c r="AF65" s="6">
         <v>7053.3551698839046</v>
       </c>
       <c r="AG65" s="9">
         <v>4.7573995874999992</v>
       </c>
       <c r="AH65" s="9">
         <v>13.552649587499999</v>
       </c>
       <c r="AI65" s="9">
         <v>20.0676495875</v>
       </c>
-      <c r="AJ65" s="6"/>
+      <c r="AJ65" s="9">
+        <v>25.2796495875</v>
+      </c>
       <c r="AK65" s="6"/>
       <c r="AL65" s="6"/>
       <c r="AM65" s="6"/>
       <c r="AN65" s="6"/>
       <c r="AO65" s="6"/>
       <c r="AP65" s="6"/>
       <c r="AQ65" s="6"/>
       <c r="AR65" s="6"/>
     </row>
     <row r="66" spans="1:44">
       <c r="A66" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B66" s="7">
         <v>13242</v>
       </c>
       <c r="C66" s="7">
         <v>11039.7</v>
       </c>
       <c r="D66" s="7">
         <v>17986.3</v>
       </c>
       <c r="E66" s="7">
         <v>22365.200000000001</v>
       </c>
@@ -8338,51 +8432,53 @@
       </c>
       <c r="AB66" s="6">
         <v>8289.1129511178624</v>
       </c>
       <c r="AC66" s="6">
         <v>23823.864383412772</v>
       </c>
       <c r="AD66" s="6">
         <v>28461.557057029895</v>
       </c>
       <c r="AE66" s="6">
         <v>36420.562282848441</v>
       </c>
       <c r="AF66" s="6">
         <v>36533.585227161362</v>
       </c>
       <c r="AG66" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AH66" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AI66" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="AJ66" s="6"/>
+      <c r="AJ66" s="9" t="s">
+        <v>34</v>
+      </c>
       <c r="AK66" s="6"/>
       <c r="AL66" s="6"/>
       <c r="AM66" s="6"/>
       <c r="AN66" s="6"/>
       <c r="AO66" s="6"/>
       <c r="AP66" s="6"/>
       <c r="AQ66" s="6"/>
       <c r="AR66" s="6"/>
     </row>
     <row r="67" spans="1:44">
       <c r="A67" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B67" s="7">
         <v>5439</v>
       </c>
       <c r="C67" s="7">
         <v>8479</v>
       </c>
       <c r="D67" s="7">
         <v>11535.9</v>
       </c>
       <c r="E67" s="7">
         <v>9386.4</v>
       </c>
@@ -8454,51 +8550,53 @@
       </c>
       <c r="AB67" s="6">
         <v>4873.1958004146427</v>
       </c>
       <c r="AC67" s="6">
         <v>11975.827765371709</v>
       </c>
       <c r="AD67" s="6">
         <v>18088.680695252118</v>
       </c>
       <c r="AE67" s="6">
         <v>18358.591932657775</v>
       </c>
       <c r="AF67" s="6">
         <v>17149.044249440194</v>
       </c>
       <c r="AG67" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AH67" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AI67" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="AJ67" s="6"/>
+      <c r="AJ67" s="9" t="s">
+        <v>34</v>
+      </c>
       <c r="AK67" s="6"/>
       <c r="AL67" s="6"/>
       <c r="AM67" s="6"/>
       <c r="AN67" s="6"/>
       <c r="AO67" s="6"/>
       <c r="AP67" s="6"/>
       <c r="AQ67" s="6"/>
       <c r="AR67" s="6"/>
     </row>
     <row r="68" spans="1:44">
       <c r="A68" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B68" s="7">
         <v>10018.6</v>
       </c>
       <c r="C68" s="7">
         <v>6263.1</v>
       </c>
       <c r="D68" s="7">
         <v>19924.8</v>
       </c>
       <c r="E68" s="7">
         <v>12390.1</v>
       </c>
@@ -8570,51 +8668,53 @@
       </c>
       <c r="AB68" s="6">
         <v>9100.5683975480297</v>
       </c>
       <c r="AC68" s="6">
         <v>17493.474034603998</v>
       </c>
       <c r="AD68" s="6">
         <v>26855.255541739905</v>
       </c>
       <c r="AE68" s="6">
         <v>28078.33110507848</v>
       </c>
       <c r="AF68" s="6">
         <v>28586.401431637154</v>
       </c>
       <c r="AG68" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AH68" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AI68" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="AJ68" s="6"/>
+      <c r="AJ68" s="9" t="s">
+        <v>34</v>
+      </c>
       <c r="AK68" s="6"/>
       <c r="AL68" s="6"/>
       <c r="AM68" s="6"/>
       <c r="AN68" s="6"/>
       <c r="AO68" s="6"/>
       <c r="AP68" s="6"/>
       <c r="AQ68" s="6"/>
       <c r="AR68" s="6"/>
     </row>
     <row r="69" spans="1:44">
       <c r="A69" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B69" s="7">
         <v>15435.4</v>
       </c>
       <c r="C69" s="7">
         <v>8835.9</v>
       </c>
       <c r="D69" s="7">
         <v>15868.4</v>
       </c>
       <c r="E69" s="7">
         <v>13846.7</v>
       </c>
@@ -8686,51 +8786,53 @@
       </c>
       <c r="AB69" s="6">
         <v>4941.048565919913</v>
       </c>
       <c r="AC69" s="6">
         <v>20423.781881805728</v>
       </c>
       <c r="AD69" s="6">
         <v>34745.946440913649</v>
       </c>
       <c r="AE69" s="6">
         <v>45221.469984857336</v>
       </c>
       <c r="AF69" s="6">
         <v>46521.980601564763</v>
       </c>
       <c r="AG69" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AH69" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AI69" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="AJ69" s="6"/>
+      <c r="AJ69" s="9" t="s">
+        <v>34</v>
+      </c>
       <c r="AK69" s="6"/>
       <c r="AL69" s="6"/>
       <c r="AM69" s="6"/>
       <c r="AN69" s="6"/>
       <c r="AO69" s="6"/>
       <c r="AP69" s="6"/>
       <c r="AQ69" s="6"/>
       <c r="AR69" s="6"/>
     </row>
     <row r="70" spans="1:44">
       <c r="A70" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B70" s="7">
         <v>2713.6</v>
       </c>
       <c r="C70" s="7">
         <v>3671</v>
       </c>
       <c r="D70" s="7">
         <v>5699.7</v>
       </c>
       <c r="E70" s="7">
         <v>4912.7</v>
       </c>
@@ -8802,51 +8904,53 @@
       </c>
       <c r="AB70" s="6">
         <v>1607.2834374230376</v>
       </c>
       <c r="AC70" s="6">
         <v>3667.0348502915849</v>
       </c>
       <c r="AD70" s="6">
         <v>4331.2073884309375</v>
       </c>
       <c r="AE70" s="6">
         <v>4789.4445522834039</v>
       </c>
       <c r="AF70" s="6">
         <v>4741.0820709242571</v>
       </c>
       <c r="AG70" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AH70" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AI70" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="AJ70" s="6"/>
+      <c r="AJ70" s="9" t="s">
+        <v>34</v>
+      </c>
       <c r="AK70" s="6"/>
       <c r="AL70" s="6"/>
       <c r="AM70" s="6"/>
       <c r="AN70" s="6"/>
       <c r="AO70" s="6"/>
       <c r="AP70" s="6"/>
       <c r="AQ70" s="6"/>
       <c r="AR70" s="6"/>
     </row>
     <row r="71" spans="1:44">
       <c r="A71" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B71" s="7">
         <v>7365.4</v>
       </c>
       <c r="C71" s="7">
         <v>4656</v>
       </c>
       <c r="D71" s="7">
         <v>9452.7000000000007</v>
       </c>
       <c r="E71" s="7">
         <v>7838.7</v>
       </c>
@@ -8918,51 +9022,53 @@
       </c>
       <c r="AB71" s="6">
         <v>3412.6110811583499</v>
       </c>
       <c r="AC71" s="6">
         <v>11042.697144254669</v>
       </c>
       <c r="AD71" s="6">
         <v>19691.959946307841</v>
       </c>
       <c r="AE71" s="6">
         <v>21925.432341126674</v>
       </c>
       <c r="AF71" s="6">
         <v>23873.395626754576</v>
       </c>
       <c r="AG71" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AH71" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AI71" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="AJ71" s="6"/>
+      <c r="AJ71" s="9" t="s">
+        <v>34</v>
+      </c>
       <c r="AK71" s="6"/>
       <c r="AL71" s="6"/>
       <c r="AM71" s="6"/>
       <c r="AN71" s="6"/>
       <c r="AO71" s="6"/>
       <c r="AP71" s="6"/>
       <c r="AQ71" s="6"/>
       <c r="AR71" s="6"/>
     </row>
     <row r="72" spans="1:44">
       <c r="A72" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B72" s="7">
         <v>15095.1</v>
       </c>
       <c r="C72" s="7">
         <v>5792.5</v>
       </c>
       <c r="D72" s="7">
         <v>22790.7</v>
       </c>
       <c r="E72" s="7">
         <v>13088.3</v>
       </c>
@@ -9034,51 +9140,53 @@
       </c>
       <c r="AB72" s="6">
         <v>10902.413806682311</v>
       </c>
       <c r="AC72" s="6">
         <v>22370.453720801277</v>
       </c>
       <c r="AD72" s="6">
         <v>32252.123180338516</v>
       </c>
       <c r="AE72" s="6">
         <v>33675.542957077676</v>
       </c>
       <c r="AF72" s="6">
         <v>33815.775833035048</v>
       </c>
       <c r="AG72" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AH72" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AI72" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="AJ72" s="6"/>
+      <c r="AJ72" s="9" t="s">
+        <v>34</v>
+      </c>
       <c r="AK72" s="6"/>
       <c r="AL72" s="6"/>
       <c r="AM72" s="6"/>
       <c r="AN72" s="6"/>
       <c r="AO72" s="6"/>
       <c r="AP72" s="6"/>
       <c r="AQ72" s="6"/>
       <c r="AR72" s="6"/>
     </row>
     <row r="73" spans="1:44">
       <c r="A73" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B73" s="6">
         <v>17449.599999999999</v>
       </c>
       <c r="C73" s="6">
         <v>22863.8</v>
       </c>
       <c r="D73" s="6">
         <v>24382.2</v>
       </c>
       <c r="E73" s="6">
         <v>26596.3</v>
       </c>
@@ -9150,51 +9258,53 @@
       </c>
       <c r="AB73" s="6">
         <v>10595.874044690931</v>
       </c>
       <c r="AC73" s="6">
         <v>26090.824090475642</v>
       </c>
       <c r="AD73" s="6">
         <v>39560.123255239225</v>
       </c>
       <c r="AE73" s="6">
         <v>53143.777234428198</v>
       </c>
       <c r="AF73" s="6">
         <v>55879.007472158977</v>
       </c>
       <c r="AG73" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AH73" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AI73" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="AJ73" s="6"/>
+      <c r="AJ73" s="9" t="s">
+        <v>34</v>
+      </c>
       <c r="AK73" s="6"/>
       <c r="AL73" s="6"/>
       <c r="AM73" s="6"/>
       <c r="AN73" s="6"/>
       <c r="AO73" s="6"/>
       <c r="AP73" s="6"/>
       <c r="AQ73" s="6"/>
       <c r="AR73" s="6"/>
     </row>
     <row r="74" spans="1:44">
       <c r="A74" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B74" s="6">
         <v>35410.1</v>
       </c>
       <c r="C74" s="6">
         <v>30822.7</v>
       </c>
       <c r="D74" s="6">
         <v>62368.9</v>
       </c>
       <c r="E74" s="6">
         <v>50436.3</v>
       </c>
@@ -9266,51 +9376,53 @@
       </c>
       <c r="AB74" s="6">
         <v>16756.076398780118</v>
       </c>
       <c r="AC74" s="6">
         <v>42549.836201868413</v>
       </c>
       <c r="AD74" s="6">
         <v>95377.554531061905</v>
       </c>
       <c r="AE74" s="6">
         <v>101529.69967091731</v>
       </c>
       <c r="AF74" s="6">
         <v>102941.95193556957</v>
       </c>
       <c r="AG74" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AH74" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AI74" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="AJ74" s="6"/>
+      <c r="AJ74" s="9" t="s">
+        <v>34</v>
+      </c>
       <c r="AK74" s="6"/>
       <c r="AL74" s="6"/>
       <c r="AM74" s="6"/>
       <c r="AN74" s="6"/>
       <c r="AO74" s="6"/>
       <c r="AP74" s="6"/>
       <c r="AQ74" s="6"/>
       <c r="AR74" s="6"/>
     </row>
     <row r="75" spans="1:44">
       <c r="A75" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B75" s="6">
         <v>24926.400000000001</v>
       </c>
       <c r="C75" s="6">
         <v>25001.4</v>
       </c>
       <c r="D75" s="6">
         <v>38109.599999999999</v>
       </c>
       <c r="E75" s="6">
         <v>45591</v>
       </c>
@@ -9382,51 +9494,53 @@
       </c>
       <c r="AB75" s="6">
         <v>9937.2718823605428</v>
       </c>
       <c r="AC75" s="6">
         <v>42091.092067106671</v>
       </c>
       <c r="AD75" s="6">
         <v>57749.604249681026</v>
       </c>
       <c r="AE75" s="6">
         <v>65610.77663894766</v>
       </c>
       <c r="AF75" s="6">
         <v>65994.62444050386</v>
       </c>
       <c r="AG75" s="9">
         <v>7.4494865374999995</v>
       </c>
       <c r="AH75" s="9">
         <v>21.2217365375</v>
       </c>
       <c r="AI75" s="9">
         <v>31.423403204166668</v>
       </c>
-      <c r="AJ75" s="6"/>
+      <c r="AJ75" s="9">
+        <v>39.5847365375</v>
+      </c>
       <c r="AK75" s="6"/>
       <c r="AL75" s="6"/>
       <c r="AM75" s="6"/>
       <c r="AN75" s="6"/>
       <c r="AO75" s="6"/>
       <c r="AP75" s="6"/>
       <c r="AQ75" s="6"/>
       <c r="AR75" s="6"/>
     </row>
     <row r="76" spans="1:44">
       <c r="A76" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B76" s="6">
         <v>18059.2</v>
       </c>
       <c r="C76" s="6">
         <v>21748.5</v>
       </c>
       <c r="D76" s="6">
         <v>30625.4</v>
       </c>
       <c r="E76" s="6">
         <v>39883.1</v>
       </c>
@@ -9498,51 +9612,53 @@
       </c>
       <c r="AB76" s="6">
         <v>6958.5047851962554</v>
       </c>
       <c r="AC76" s="6">
         <v>26693.089978071239</v>
       </c>
       <c r="AD76" s="6">
         <v>45999.544355838931</v>
       </c>
       <c r="AE76" s="6">
         <v>60643.52513187204</v>
       </c>
       <c r="AF76" s="6">
         <v>62369.251379558213</v>
       </c>
       <c r="AG76" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AH76" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AI76" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="AJ76" s="6"/>
+      <c r="AJ76" s="9" t="s">
+        <v>34</v>
+      </c>
       <c r="AK76" s="6"/>
       <c r="AL76" s="6"/>
       <c r="AM76" s="6"/>
       <c r="AN76" s="6"/>
       <c r="AO76" s="6"/>
       <c r="AP76" s="6"/>
       <c r="AQ76" s="6"/>
       <c r="AR76" s="6"/>
     </row>
     <row r="77" spans="1:44">
       <c r="A77" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B77" s="6">
         <v>8480.4</v>
       </c>
       <c r="C77" s="6">
         <v>5623.3</v>
       </c>
       <c r="D77" s="6">
         <v>17925.599999999999</v>
       </c>
       <c r="E77" s="6">
         <v>10095.200000000001</v>
       </c>
@@ -9614,51 +9730,53 @@
       </c>
       <c r="AB77" s="6">
         <v>5326.655546304909</v>
       </c>
       <c r="AC77" s="6">
         <v>16167.268173455239</v>
       </c>
       <c r="AD77" s="6">
         <v>20185.085059198653</v>
       </c>
       <c r="AE77" s="6">
         <v>21466.610156969709</v>
       </c>
       <c r="AF77" s="6">
         <v>20333.069525152714</v>
       </c>
       <c r="AG77" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AH77" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AI77" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="AJ77" s="6"/>
+      <c r="AJ77" s="9" t="s">
+        <v>34</v>
+      </c>
       <c r="AK77" s="6"/>
       <c r="AL77" s="6"/>
       <c r="AM77" s="6"/>
       <c r="AN77" s="6"/>
       <c r="AO77" s="6"/>
       <c r="AP77" s="6"/>
       <c r="AQ77" s="6"/>
       <c r="AR77" s="6"/>
     </row>
     <row r="78" spans="1:44">
       <c r="A78" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B78" s="6">
         <v>19271.400000000001</v>
       </c>
       <c r="C78" s="6">
         <v>24164.9</v>
       </c>
       <c r="D78" s="6">
         <v>36759.599999999999</v>
       </c>
       <c r="E78" s="6">
         <v>38938.300000000003</v>
       </c>
@@ -9730,51 +9848,53 @@
       </c>
       <c r="AB78" s="6">
         <v>6767.1822192538157</v>
       </c>
       <c r="AC78" s="6">
         <v>32433.402157945482</v>
       </c>
       <c r="AD78" s="6">
         <v>56459.933692037586</v>
       </c>
       <c r="AE78" s="6">
         <v>69384.914340030678</v>
       </c>
       <c r="AF78" s="6">
         <v>68577.14799771829</v>
       </c>
       <c r="AG78" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AH78" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AI78" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="AJ78" s="6"/>
+      <c r="AJ78" s="9" t="s">
+        <v>34</v>
+      </c>
       <c r="AK78" s="6"/>
       <c r="AL78" s="6"/>
       <c r="AM78" s="6"/>
       <c r="AN78" s="6"/>
       <c r="AO78" s="6"/>
       <c r="AP78" s="6"/>
       <c r="AQ78" s="6"/>
       <c r="AR78" s="6"/>
     </row>
     <row r="79" spans="1:44">
       <c r="A79" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B79" s="6">
         <v>10984.1</v>
       </c>
       <c r="C79" s="6">
         <v>8435</v>
       </c>
       <c r="D79" s="6">
         <v>15288.2</v>
       </c>
       <c r="E79" s="6">
         <v>13855</v>
       </c>
@@ -9846,51 +9966,53 @@
       </c>
       <c r="AB79" s="6">
         <v>5059.1654654219019</v>
       </c>
       <c r="AC79" s="6">
         <v>14323.444192141193</v>
       </c>
       <c r="AD79" s="6">
         <v>21581.590938507507</v>
       </c>
       <c r="AE79" s="6">
         <v>30309.664678196314</v>
       </c>
       <c r="AF79" s="6">
         <v>32102.968361931562</v>
       </c>
       <c r="AG79" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AH79" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AI79" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="AJ79" s="6"/>
+      <c r="AJ79" s="9" t="s">
+        <v>34</v>
+      </c>
       <c r="AK79" s="6"/>
       <c r="AL79" s="6"/>
       <c r="AM79" s="6"/>
       <c r="AN79" s="6"/>
       <c r="AO79" s="6"/>
       <c r="AP79" s="6"/>
       <c r="AQ79" s="6"/>
       <c r="AR79" s="6"/>
     </row>
     <row r="80" spans="1:44">
       <c r="A80" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B80" s="6">
         <v>18655.2</v>
       </c>
       <c r="C80" s="6">
         <v>20347.8</v>
       </c>
       <c r="D80" s="6">
         <v>26588.400000000001</v>
       </c>
       <c r="E80" s="6">
         <v>37008.400000000001</v>
       </c>
@@ -9962,51 +10084,53 @@
       </c>
       <c r="AB80" s="6">
         <v>11020.29597947235</v>
       </c>
       <c r="AC80" s="6">
         <v>40559.731569670083</v>
       </c>
       <c r="AD80" s="6">
         <v>53141.48644642131</v>
       </c>
       <c r="AE80" s="6">
         <v>65946.426951866932</v>
       </c>
       <c r="AF80" s="6">
         <v>68988.178043152977</v>
       </c>
       <c r="AG80" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AH80" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AI80" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="AJ80" s="6"/>
+      <c r="AJ80" s="9" t="s">
+        <v>34</v>
+      </c>
       <c r="AK80" s="6"/>
       <c r="AL80" s="6"/>
       <c r="AM80" s="6"/>
       <c r="AN80" s="6"/>
       <c r="AO80" s="6"/>
       <c r="AP80" s="6"/>
       <c r="AQ80" s="6"/>
       <c r="AR80" s="6"/>
     </row>
     <row r="81" spans="1:44">
       <c r="A81" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B81" s="6">
         <v>25369.5</v>
       </c>
       <c r="C81" s="6">
         <v>31478.6</v>
       </c>
       <c r="D81" s="6">
         <v>42684.4</v>
       </c>
       <c r="E81" s="6">
         <v>41496</v>
       </c>
@@ -10078,51 +10202,53 @@
       </c>
       <c r="AB81" s="6">
         <v>10100.368339949946</v>
       </c>
       <c r="AC81" s="6">
         <v>27537.096212772463</v>
       </c>
       <c r="AD81" s="6">
         <v>49976.746226550866</v>
       </c>
       <c r="AE81" s="6">
         <v>63518.673746872431</v>
       </c>
       <c r="AF81" s="6">
         <v>65040.592771171163</v>
       </c>
       <c r="AG81" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AH81" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AI81" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="AJ81" s="6"/>
+      <c r="AJ81" s="9" t="s">
+        <v>34</v>
+      </c>
       <c r="AK81" s="6"/>
       <c r="AL81" s="6"/>
       <c r="AM81" s="6"/>
       <c r="AN81" s="6"/>
       <c r="AO81" s="6"/>
       <c r="AP81" s="6"/>
       <c r="AQ81" s="6"/>
       <c r="AR81" s="6"/>
     </row>
     <row r="83" spans="1:44" ht="17.25" customHeight="1">
       <c r="A83" s="28" t="s">
         <v>41</v>
       </c>
       <c r="B83" s="28"/>
       <c r="C83" s="28"/>
       <c r="D83" s="28"/>
       <c r="E83" s="28"/>
       <c r="F83" s="28"/>
       <c r="G83" s="28"/>
       <c r="H83" s="28"/>
       <c r="I83" s="28"/>
       <c r="J83" s="28"/>
       <c r="K83" s="28"/>
       <c r="L83" s="28"/>
       <c r="M83" s="28"/>
@@ -10445,51 +10571,53 @@
       </c>
       <c r="AB88" s="5">
         <v>120031.54919179596</v>
       </c>
       <c r="AC88" s="5">
         <v>132694.80807580845</v>
       </c>
       <c r="AD88" s="5">
         <v>142899.5</v>
       </c>
       <c r="AE88" s="5">
         <v>152378.20000000001</v>
       </c>
       <c r="AF88" s="5">
         <v>165154.52543153553</v>
       </c>
       <c r="AG88" s="5">
         <v>13873.219610780558</v>
       </c>
       <c r="AH88" s="5">
         <v>29737.820133731399</v>
       </c>
       <c r="AI88" s="5">
         <v>44147.732251795249</v>
       </c>
-      <c r="AJ88" s="5"/>
+      <c r="AJ88" s="5">
+        <v>64470.809060206688</v>
+      </c>
       <c r="AK88" s="5"/>
       <c r="AL88" s="5"/>
       <c r="AM88" s="5"/>
       <c r="AN88" s="5"/>
       <c r="AO88" s="5"/>
       <c r="AP88" s="5"/>
       <c r="AQ88" s="5"/>
       <c r="AR88" s="5"/>
     </row>
     <row r="89" spans="1:44">
       <c r="A89" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B89" s="6">
         <v>973.3</v>
       </c>
       <c r="C89" s="6">
         <v>1732.6</v>
       </c>
       <c r="D89" s="6">
         <v>2138.4</v>
       </c>
       <c r="E89" s="6">
         <v>2252.5</v>
       </c>
@@ -10561,51 +10689,53 @@
       </c>
       <c r="AB89" s="6">
         <v>287.88722393815868</v>
       </c>
       <c r="AC89" s="6">
         <v>335.12583003871106</v>
       </c>
       <c r="AD89" s="6">
         <v>365.83132687198628</v>
       </c>
       <c r="AE89" s="6">
         <v>381.28435351192701</v>
       </c>
       <c r="AF89" s="6">
         <v>410.80488088151219</v>
       </c>
       <c r="AG89" s="6">
         <v>11.442149387118004</v>
       </c>
       <c r="AH89" s="6">
         <v>23.158223083110713</v>
       </c>
       <c r="AI89" s="6">
         <v>39.868180370527767</v>
       </c>
-      <c r="AJ89" s="6"/>
+      <c r="AJ89" s="6">
+        <v>59.94386401287008</v>
+      </c>
       <c r="AK89" s="6"/>
       <c r="AL89" s="6"/>
       <c r="AM89" s="6"/>
       <c r="AN89" s="6"/>
       <c r="AO89" s="6"/>
       <c r="AP89" s="6"/>
       <c r="AQ89" s="6"/>
       <c r="AR89" s="6"/>
     </row>
     <row r="90" spans="1:44">
       <c r="A90" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B90" s="6">
         <v>5185.8999999999996</v>
       </c>
       <c r="C90" s="6">
         <v>6315</v>
       </c>
       <c r="D90" s="6">
         <v>7037.4</v>
       </c>
       <c r="E90" s="6">
         <v>7464.7</v>
       </c>
@@ -10677,51 +10807,53 @@
       </c>
       <c r="AB90" s="6">
         <v>6055.856557035052</v>
       </c>
       <c r="AC90" s="6">
         <v>6618.6861278738452</v>
       </c>
       <c r="AD90" s="6">
         <v>7199.4010160296575</v>
       </c>
       <c r="AE90" s="6">
         <v>7795.7574194175149</v>
       </c>
       <c r="AF90" s="6">
         <v>8524.9360654094489</v>
       </c>
       <c r="AG90" s="6">
         <v>894.53620047474067</v>
       </c>
       <c r="AH90" s="6">
         <v>1739.4683031531799</v>
       </c>
       <c r="AI90" s="6">
         <v>2588.5374430099637</v>
       </c>
-      <c r="AJ90" s="6"/>
+      <c r="AJ90" s="6">
+        <v>3743.8815298312488</v>
+      </c>
       <c r="AK90" s="6"/>
       <c r="AL90" s="6"/>
       <c r="AM90" s="6"/>
       <c r="AN90" s="6"/>
       <c r="AO90" s="6"/>
       <c r="AP90" s="6"/>
       <c r="AQ90" s="6"/>
       <c r="AR90" s="6"/>
     </row>
     <row r="91" spans="1:44">
       <c r="A91" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B91" s="6">
         <v>212.6</v>
       </c>
       <c r="C91" s="6">
         <v>231.4</v>
       </c>
       <c r="D91" s="6">
         <v>273.60000000000002</v>
       </c>
       <c r="E91" s="6">
         <v>316.89999999999998</v>
       </c>
@@ -10793,51 +10925,53 @@
       </c>
       <c r="AB91" s="6">
         <v>85.988740268430874</v>
       </c>
       <c r="AC91" s="6">
         <v>91.655932992584141</v>
       </c>
       <c r="AD91" s="6">
         <v>101.45413004507418</v>
       </c>
       <c r="AE91" s="6">
         <v>106.02360338097213</v>
       </c>
       <c r="AF91" s="6">
         <v>119.14222199197189</v>
       </c>
       <c r="AG91" s="6">
         <v>9.3920393570347311</v>
       </c>
       <c r="AH91" s="6">
         <v>22.518021102625138</v>
       </c>
       <c r="AI91" s="6">
         <v>29.643405793086281</v>
       </c>
-      <c r="AJ91" s="6"/>
+      <c r="AJ91" s="6">
+        <v>47.933506962759566</v>
+      </c>
       <c r="AK91" s="6"/>
       <c r="AL91" s="6"/>
       <c r="AM91" s="6"/>
       <c r="AN91" s="6"/>
       <c r="AO91" s="6"/>
       <c r="AP91" s="6"/>
       <c r="AQ91" s="6"/>
       <c r="AR91" s="6"/>
     </row>
     <row r="92" spans="1:44">
       <c r="A92" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B92" s="6">
         <v>3585.3</v>
       </c>
       <c r="C92" s="6">
         <v>5574.6</v>
       </c>
       <c r="D92" s="6">
         <v>6513.3</v>
       </c>
       <c r="E92" s="6">
         <v>8519.1</v>
       </c>
@@ -10909,51 +11043,53 @@
       </c>
       <c r="AB92" s="6">
         <v>5386.8536131382753</v>
       </c>
       <c r="AC92" s="6">
         <v>6088.5596280951231</v>
       </c>
       <c r="AD92" s="6">
         <v>6908.7101837104819</v>
       </c>
       <c r="AE92" s="6">
         <v>7672.767578185184</v>
       </c>
       <c r="AF92" s="6">
         <v>8588.9482004084875</v>
       </c>
       <c r="AG92" s="6">
         <v>790.21279199554237</v>
       </c>
       <c r="AH92" s="6">
         <v>1472.6080439011755</v>
       </c>
       <c r="AI92" s="6">
         <v>2221.0181721869071</v>
       </c>
-      <c r="AJ92" s="6"/>
+      <c r="AJ92" s="6">
+        <v>3188.624640058737</v>
+      </c>
       <c r="AK92" s="6"/>
       <c r="AL92" s="6"/>
       <c r="AM92" s="6"/>
       <c r="AN92" s="6"/>
       <c r="AO92" s="6"/>
       <c r="AP92" s="6"/>
       <c r="AQ92" s="6"/>
       <c r="AR92" s="6"/>
     </row>
     <row r="93" spans="1:44">
       <c r="A93" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B93" s="7">
         <v>4301.8</v>
       </c>
       <c r="C93" s="7">
         <v>4774.8999999999996</v>
       </c>
       <c r="D93" s="7">
         <v>5850.5</v>
       </c>
       <c r="E93" s="7">
         <v>6767.6</v>
       </c>
@@ -11025,51 +11161,53 @@
       </c>
       <c r="AB93" s="6">
         <v>4014.3252026735427</v>
       </c>
       <c r="AC93" s="6">
         <v>4398.0577225171701</v>
       </c>
       <c r="AD93" s="6">
         <v>4591.4898714158398</v>
       </c>
       <c r="AE93" s="6">
         <v>4703.6231382511323</v>
       </c>
       <c r="AF93" s="6">
         <v>4910.3104199820291</v>
       </c>
       <c r="AG93" s="6">
         <v>230.03112371600378</v>
       </c>
       <c r="AH93" s="6">
         <v>578.22878943652358</v>
       </c>
       <c r="AI93" s="6">
         <v>859.05325296149363</v>
       </c>
-      <c r="AJ93" s="6"/>
+      <c r="AJ93" s="6">
+        <v>1433.7301557588721</v>
+      </c>
       <c r="AK93" s="6"/>
       <c r="AL93" s="6"/>
       <c r="AM93" s="6"/>
       <c r="AN93" s="6"/>
       <c r="AO93" s="6"/>
       <c r="AP93" s="6"/>
       <c r="AQ93" s="6"/>
       <c r="AR93" s="6"/>
     </row>
     <row r="94" spans="1:44">
       <c r="A94" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B94" s="7">
         <v>8026.6</v>
       </c>
       <c r="C94" s="7">
         <v>9183.1</v>
       </c>
       <c r="D94" s="7">
         <v>10855.8</v>
       </c>
       <c r="E94" s="7">
         <v>12641.8</v>
       </c>
@@ -11141,51 +11279,53 @@
       </c>
       <c r="AB94" s="6">
         <v>6883.6417589163621</v>
       </c>
       <c r="AC94" s="6">
         <v>7956.5607487191764</v>
       </c>
       <c r="AD94" s="6">
         <v>8453.9631443561429</v>
       </c>
       <c r="AE94" s="6">
         <v>8893.2694571865632</v>
       </c>
       <c r="AF94" s="6">
         <v>9400.8684803466931</v>
       </c>
       <c r="AG94" s="6">
         <v>539.01062315305148</v>
       </c>
       <c r="AH94" s="6">
         <v>1160.3760927992939</v>
       </c>
       <c r="AI94" s="6">
         <v>1772.9767726030252</v>
       </c>
-      <c r="AJ94" s="6"/>
+      <c r="AJ94" s="6">
+        <v>2891.786308064135</v>
+      </c>
       <c r="AK94" s="6"/>
       <c r="AL94" s="6"/>
       <c r="AM94" s="6"/>
       <c r="AN94" s="6"/>
       <c r="AO94" s="6"/>
       <c r="AP94" s="6"/>
       <c r="AQ94" s="6"/>
       <c r="AR94" s="6"/>
     </row>
     <row r="95" spans="1:44">
       <c r="A95" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B95" s="7">
         <v>9431.2999999999993</v>
       </c>
       <c r="C95" s="7">
         <v>10690</v>
       </c>
       <c r="D95" s="7">
         <v>11952.7</v>
       </c>
       <c r="E95" s="7">
         <v>12702.6</v>
       </c>
@@ -11257,51 +11397,53 @@
       </c>
       <c r="AB95" s="6">
         <v>5946.3436354158812</v>
       </c>
       <c r="AC95" s="6">
         <v>6386.9454015647016</v>
       </c>
       <c r="AD95" s="6">
         <v>6685.8151029494993</v>
       </c>
       <c r="AE95" s="6">
         <v>6914.3063228726814</v>
       </c>
       <c r="AF95" s="6">
         <v>7443.0565732748755</v>
       </c>
       <c r="AG95" s="6">
         <v>529.92156971087616</v>
       </c>
       <c r="AH95" s="6">
         <v>1155.5158122439364</v>
       </c>
       <c r="AI95" s="6">
         <v>2003.0892184270022</v>
       </c>
-      <c r="AJ95" s="6"/>
+      <c r="AJ95" s="6">
+        <v>3018.2315719178155</v>
+      </c>
       <c r="AK95" s="6"/>
       <c r="AL95" s="6"/>
       <c r="AM95" s="6"/>
       <c r="AN95" s="6"/>
       <c r="AO95" s="6"/>
       <c r="AP95" s="6"/>
       <c r="AQ95" s="6"/>
       <c r="AR95" s="6"/>
     </row>
     <row r="96" spans="1:44">
       <c r="A96" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B96" s="7">
         <v>5651.2</v>
       </c>
       <c r="C96" s="7">
         <v>6363.8</v>
       </c>
       <c r="D96" s="7">
         <v>7571.8</v>
       </c>
       <c r="E96" s="7">
         <v>8334.5</v>
       </c>
@@ -11373,51 +11515,53 @@
       </c>
       <c r="AB96" s="6">
         <v>3992.1931580081323</v>
       </c>
       <c r="AC96" s="6">
         <v>4571.1896735723876</v>
       </c>
       <c r="AD96" s="6">
         <v>4994.9101166049632</v>
       </c>
       <c r="AE96" s="6">
         <v>5363.9966641201881</v>
       </c>
       <c r="AF96" s="6">
         <v>5878.5633318644386</v>
       </c>
       <c r="AG96" s="6">
         <v>485.38758854640309</v>
       </c>
       <c r="AH96" s="6">
         <v>1082.4669229032454</v>
       </c>
       <c r="AI96" s="6">
         <v>1525.4301940192181</v>
       </c>
-      <c r="AJ96" s="6"/>
+      <c r="AJ96" s="6">
+        <v>2173.1087895471483</v>
+      </c>
       <c r="AK96" s="6"/>
       <c r="AL96" s="6"/>
       <c r="AM96" s="6"/>
       <c r="AN96" s="6"/>
       <c r="AO96" s="6"/>
       <c r="AP96" s="6"/>
       <c r="AQ96" s="6"/>
       <c r="AR96" s="6"/>
     </row>
     <row r="97" spans="1:44">
       <c r="A97" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B97" s="7">
         <v>7714</v>
       </c>
       <c r="C97" s="7">
         <v>8671.1</v>
       </c>
       <c r="D97" s="7">
         <v>10429.700000000001</v>
       </c>
       <c r="E97" s="7">
         <v>12360</v>
       </c>
@@ -11489,51 +11633,53 @@
       </c>
       <c r="AB97" s="6">
         <v>7720.5058844374544</v>
       </c>
       <c r="AC97" s="6">
         <v>8606.4082595006639</v>
       </c>
       <c r="AD97" s="6">
         <v>9205.3144257329623</v>
       </c>
       <c r="AE97" s="6">
         <v>9503.0838013359153</v>
       </c>
       <c r="AF97" s="6">
         <v>9847.8298693126708</v>
       </c>
       <c r="AG97" s="6">
         <v>594.72890105262945</v>
       </c>
       <c r="AH97" s="6">
         <v>1369.5047060266297</v>
       </c>
       <c r="AI97" s="6">
         <v>2001.9391525340332</v>
       </c>
-      <c r="AJ97" s="6"/>
+      <c r="AJ97" s="6">
+        <v>3189.6396552350393</v>
+      </c>
       <c r="AK97" s="6"/>
       <c r="AL97" s="6"/>
       <c r="AM97" s="6"/>
       <c r="AN97" s="6"/>
       <c r="AO97" s="6"/>
       <c r="AP97" s="6"/>
       <c r="AQ97" s="6"/>
       <c r="AR97" s="6"/>
     </row>
     <row r="98" spans="1:44">
       <c r="A98" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B98" s="7">
         <v>3175.1</v>
       </c>
       <c r="C98" s="7">
         <v>3696.5</v>
       </c>
       <c r="D98" s="7">
         <v>4441.7</v>
       </c>
       <c r="E98" s="7">
         <v>5079.2</v>
       </c>
@@ -11605,51 +11751,53 @@
       </c>
       <c r="AB98" s="6">
         <v>2566.924981100432</v>
       </c>
       <c r="AC98" s="6">
         <v>2888.3175849654654</v>
       </c>
       <c r="AD98" s="6">
         <v>3027.1539153422336</v>
       </c>
       <c r="AE98" s="6">
         <v>3113.2832559056942</v>
       </c>
       <c r="AF98" s="6">
         <v>3378.2513007687385</v>
       </c>
       <c r="AG98" s="6">
         <v>151.95877344597682</v>
       </c>
       <c r="AH98" s="6">
         <v>433.01566512165323</v>
       </c>
       <c r="AI98" s="6">
         <v>684.14559544018675</v>
       </c>
-      <c r="AJ98" s="6"/>
+      <c r="AJ98" s="6">
+        <v>1023.7699701117506</v>
+      </c>
       <c r="AK98" s="6"/>
       <c r="AL98" s="6"/>
       <c r="AM98" s="6"/>
       <c r="AN98" s="6"/>
       <c r="AO98" s="6"/>
       <c r="AP98" s="6"/>
       <c r="AQ98" s="6"/>
       <c r="AR98" s="6"/>
     </row>
     <row r="99" spans="1:44">
       <c r="A99" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B99" s="6">
         <v>3562.7</v>
       </c>
       <c r="C99" s="6">
         <v>3838.1</v>
       </c>
       <c r="D99" s="6">
         <v>4551.8</v>
       </c>
       <c r="E99" s="6">
         <v>5304.1</v>
       </c>
@@ -11721,51 +11869,53 @@
       </c>
       <c r="AB99" s="6">
         <v>4170.3512945952561</v>
       </c>
       <c r="AC99" s="6">
         <v>4449.2115886125603</v>
       </c>
       <c r="AD99" s="6">
         <v>4844.2187991577212</v>
       </c>
       <c r="AE99" s="6">
         <v>4998.0287931098001</v>
       </c>
       <c r="AF99" s="6">
         <v>5229.4891267699095</v>
       </c>
       <c r="AG99" s="6">
         <v>315.91506488807806</v>
       </c>
       <c r="AH99" s="6">
         <v>651.93703680242425</v>
       </c>
       <c r="AI99" s="6">
         <v>933.59685670869987</v>
       </c>
-      <c r="AJ99" s="6"/>
+      <c r="AJ99" s="6">
+        <v>1434.1105268162576</v>
+      </c>
       <c r="AK99" s="6"/>
       <c r="AL99" s="6"/>
       <c r="AM99" s="6"/>
       <c r="AN99" s="6"/>
       <c r="AO99" s="6"/>
       <c r="AP99" s="6"/>
       <c r="AQ99" s="6"/>
       <c r="AR99" s="6"/>
     </row>
     <row r="100" spans="1:44">
       <c r="A100" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B100" s="6">
         <v>5756.3</v>
       </c>
       <c r="C100" s="6">
         <v>6612.7</v>
       </c>
       <c r="D100" s="6">
         <v>10953.7</v>
       </c>
       <c r="E100" s="6">
         <v>15959.5</v>
       </c>
@@ -11837,51 +11987,53 @@
       </c>
       <c r="AB100" s="6">
         <v>11420.292809886536</v>
       </c>
       <c r="AC100" s="6">
         <v>12799.184623078127</v>
       </c>
       <c r="AD100" s="6">
         <v>14203.213002102691</v>
       </c>
       <c r="AE100" s="6">
         <v>15882.615941764874</v>
       </c>
       <c r="AF100" s="6">
         <v>18262.719121269536</v>
       </c>
       <c r="AG100" s="6">
         <v>2261.2457248523756</v>
       </c>
       <c r="AH100" s="6">
         <v>4726.6316520613127</v>
       </c>
       <c r="AI100" s="6">
         <v>6945.7294863170191</v>
       </c>
-      <c r="AJ100" s="6"/>
+      <c r="AJ100" s="6">
+        <v>9775.0554235578402</v>
+      </c>
       <c r="AK100" s="6"/>
       <c r="AL100" s="6"/>
       <c r="AM100" s="6"/>
       <c r="AN100" s="6"/>
       <c r="AO100" s="6"/>
       <c r="AP100" s="6"/>
       <c r="AQ100" s="6"/>
       <c r="AR100" s="6"/>
     </row>
     <row r="101" spans="1:44">
       <c r="A101" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B101" s="6">
         <v>8495.1</v>
       </c>
       <c r="C101" s="6">
         <v>6710.8</v>
       </c>
       <c r="D101" s="6">
         <v>8253.1</v>
       </c>
       <c r="E101" s="6">
         <v>9805.1</v>
       </c>
@@ -11953,51 +12105,53 @@
       </c>
       <c r="AB101" s="6">
         <v>4674.863358087201</v>
       </c>
       <c r="AC101" s="6">
         <v>5154.7124224030076</v>
       </c>
       <c r="AD101" s="6">
         <v>5519.4334581916082</v>
       </c>
       <c r="AE101" s="6">
         <v>5808.5966519087615</v>
       </c>
       <c r="AF101" s="6">
         <v>6363.0677601997613</v>
       </c>
       <c r="AG101" s="6">
         <v>629.53038070585376</v>
       </c>
       <c r="AH101" s="6">
         <v>1449.6886615524143</v>
       </c>
       <c r="AI101" s="6">
         <v>2026.9309835304855</v>
       </c>
-      <c r="AJ101" s="6"/>
+      <c r="AJ101" s="6">
+        <v>2689.9448114127763</v>
+      </c>
       <c r="AK101" s="6"/>
       <c r="AL101" s="6"/>
       <c r="AM101" s="6"/>
       <c r="AN101" s="6"/>
       <c r="AO101" s="6"/>
       <c r="AP101" s="6"/>
       <c r="AQ101" s="6"/>
       <c r="AR101" s="6"/>
     </row>
     <row r="102" spans="1:44">
       <c r="A102" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B102" s="6">
         <v>15299.6</v>
       </c>
       <c r="C102" s="6">
         <v>17404.900000000001</v>
       </c>
       <c r="D102" s="6">
         <v>20773.400000000001</v>
       </c>
       <c r="E102" s="6">
         <v>24411.4</v>
       </c>
@@ -12069,51 +12223,53 @@
       </c>
       <c r="AB102" s="6">
         <v>25864.156882131254</v>
       </c>
       <c r="AC102" s="6">
         <v>28403.133102133866</v>
       </c>
       <c r="AD102" s="6">
         <v>30603.530869061142</v>
       </c>
       <c r="AE102" s="6">
         <v>32757.085588917369</v>
       </c>
       <c r="AF102" s="6">
         <v>35122.570735634239</v>
       </c>
       <c r="AG102" s="6">
         <v>3117.2678862209027</v>
       </c>
       <c r="AH102" s="6">
         <v>6540.4909271386405</v>
       </c>
       <c r="AI102" s="6">
         <v>9530.7955387896109</v>
       </c>
-      <c r="AJ102" s="6"/>
+      <c r="AJ102" s="6">
+        <v>13256.322789753889</v>
+      </c>
       <c r="AK102" s="6"/>
       <c r="AL102" s="6"/>
       <c r="AM102" s="6"/>
       <c r="AN102" s="6"/>
       <c r="AO102" s="6"/>
       <c r="AP102" s="6"/>
       <c r="AQ102" s="6"/>
       <c r="AR102" s="6"/>
     </row>
     <row r="103" spans="1:44">
       <c r="A103" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B103" s="6">
         <v>7721.8</v>
       </c>
       <c r="C103" s="6">
         <v>8549</v>
       </c>
       <c r="D103" s="6">
         <v>10272.4</v>
       </c>
       <c r="E103" s="6">
         <v>11200.9</v>
       </c>
@@ -12185,51 +12341,53 @@
       </c>
       <c r="AB103" s="6">
         <v>6060.3119540974267</v>
       </c>
       <c r="AC103" s="6">
         <v>6658.1395016100878</v>
       </c>
       <c r="AD103" s="6">
         <v>7108.6556519361829</v>
       </c>
       <c r="AE103" s="6">
         <v>7560.7969520500101</v>
       </c>
       <c r="AF103" s="6">
         <v>8156.555291891962</v>
       </c>
       <c r="AG103" s="6">
         <v>597.75915943960035</v>
       </c>
       <c r="AH103" s="6">
         <v>1359.6829029072549</v>
       </c>
       <c r="AI103" s="6">
         <v>1941.3536268966377</v>
       </c>
-      <c r="AJ103" s="6"/>
+      <c r="AJ103" s="6">
+        <v>3057.5489827814517</v>
+      </c>
       <c r="AK103" s="6"/>
       <c r="AL103" s="6"/>
       <c r="AM103" s="6"/>
       <c r="AN103" s="6"/>
       <c r="AO103" s="6"/>
       <c r="AP103" s="6"/>
       <c r="AQ103" s="6"/>
       <c r="AR103" s="6"/>
     </row>
     <row r="104" spans="1:44">
       <c r="A104" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B104" s="6">
         <v>4646.6000000000004</v>
       </c>
       <c r="C104" s="6">
         <v>5168.2</v>
       </c>
       <c r="D104" s="6">
         <v>6053.4</v>
       </c>
       <c r="E104" s="6">
         <v>7168.9</v>
       </c>
@@ -12301,51 +12459,53 @@
       </c>
       <c r="AB104" s="6">
         <v>2989.7342283153489</v>
       </c>
       <c r="AC104" s="6">
         <v>3129.7357998479447</v>
       </c>
       <c r="AD104" s="6">
         <v>3257.5113911183025</v>
       </c>
       <c r="AE104" s="6">
         <v>3421.3455027946648</v>
       </c>
       <c r="AF104" s="6">
         <v>3688.0902316836723</v>
       </c>
       <c r="AG104" s="6">
         <v>263.92204346706956</v>
       </c>
       <c r="AH104" s="6">
         <v>588.5104067228699</v>
       </c>
       <c r="AI104" s="6">
         <v>834.39921325655882</v>
       </c>
-      <c r="AJ104" s="6"/>
+      <c r="AJ104" s="6">
+        <v>1422.7924272019941</v>
+      </c>
       <c r="AK104" s="6"/>
       <c r="AL104" s="6"/>
       <c r="AM104" s="6"/>
       <c r="AN104" s="6"/>
       <c r="AO104" s="6"/>
       <c r="AP104" s="6"/>
       <c r="AQ104" s="6"/>
       <c r="AR104" s="6"/>
     </row>
     <row r="105" spans="1:44">
       <c r="A105" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B105" s="6">
         <v>6313.6</v>
       </c>
       <c r="C105" s="6">
         <v>7090.1</v>
       </c>
       <c r="D105" s="6">
         <v>8576.9</v>
       </c>
       <c r="E105" s="6">
         <v>9850.9</v>
       </c>
@@ -12417,51 +12577,53 @@
       </c>
       <c r="AB105" s="6">
         <v>3572.0844705371892</v>
       </c>
       <c r="AC105" s="6">
         <v>3873.9019891249141</v>
       </c>
       <c r="AD105" s="6">
         <v>4043.1482363308587</v>
       </c>
       <c r="AE105" s="6">
         <v>4322.2632079376572</v>
       </c>
       <c r="AF105" s="6">
         <v>4652.4387041727095</v>
       </c>
       <c r="AG105" s="6">
         <v>353.21636179011119</v>
       </c>
       <c r="AH105" s="6">
         <v>828.3886789352166</v>
       </c>
       <c r="AI105" s="6">
         <v>1239.4058159829294</v>
       </c>
-      <c r="AJ105" s="6"/>
+      <c r="AJ105" s="6">
+        <v>1834.2716171868042</v>
+      </c>
       <c r="AK105" s="6"/>
       <c r="AL105" s="6"/>
       <c r="AM105" s="6"/>
       <c r="AN105" s="6"/>
       <c r="AO105" s="6"/>
       <c r="AP105" s="6"/>
       <c r="AQ105" s="6"/>
       <c r="AR105" s="6"/>
     </row>
     <row r="106" spans="1:44">
       <c r="A106" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B106" s="6">
         <v>6311.2</v>
       </c>
       <c r="C106" s="6">
         <v>6904.8</v>
       </c>
       <c r="D106" s="6">
         <v>8417.4</v>
       </c>
       <c r="E106" s="6">
         <v>9623.7000000000007</v>
       </c>
@@ -12533,51 +12695,53 @@
       </c>
       <c r="AB106" s="6">
         <v>5665.801795969357</v>
       </c>
       <c r="AC106" s="6">
         <v>6226.1009085168462</v>
       </c>
       <c r="AD106" s="6">
         <v>6730.233406245974</v>
       </c>
       <c r="AE106" s="6">
         <v>7124.7380377503014</v>
       </c>
       <c r="AF106" s="6">
         <v>7777.381467307503</v>
       </c>
       <c r="AG106" s="6">
         <v>535.74016557726281</v>
       </c>
       <c r="AH106" s="6">
         <v>1176.9044276572931</v>
       </c>
       <c r="AI106" s="6">
         <v>1867.965067370438</v>
       </c>
-      <c r="AJ106" s="6"/>
+      <c r="AJ106" s="6">
+        <v>2846.5315369767477</v>
+      </c>
       <c r="AK106" s="6"/>
       <c r="AL106" s="6"/>
       <c r="AM106" s="6"/>
       <c r="AN106" s="6"/>
       <c r="AO106" s="6"/>
       <c r="AP106" s="6"/>
       <c r="AQ106" s="6"/>
       <c r="AR106" s="6"/>
     </row>
     <row r="107" spans="1:44">
       <c r="A107" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B107" s="6">
         <v>4310.5</v>
       </c>
       <c r="C107" s="6">
         <v>4785.8999999999996</v>
       </c>
       <c r="D107" s="6">
         <v>5782</v>
       </c>
       <c r="E107" s="6">
         <v>7036.7</v>
       </c>
@@ -12649,51 +12813,53 @@
       </c>
       <c r="AB107" s="6">
         <v>3435.5409366600979</v>
       </c>
       <c r="AC107" s="6">
         <v>3740.8305330721287</v>
       </c>
       <c r="AD107" s="6">
         <v>3921.3118957688193</v>
       </c>
       <c r="AE107" s="6">
         <v>4086.7602467390175</v>
       </c>
       <c r="AF107" s="6">
         <v>4371.5583060564495</v>
       </c>
       <c r="AG107" s="6">
         <v>293.51109157071045</v>
       </c>
       <c r="AH107" s="6">
         <v>687.26958192440475</v>
       </c>
       <c r="AI107" s="6">
         <v>1011.4280823042739</v>
       </c>
-      <c r="AJ107" s="6"/>
+      <c r="AJ107" s="6">
+        <v>1631.1907877869849</v>
+      </c>
       <c r="AK107" s="6"/>
       <c r="AL107" s="6"/>
       <c r="AM107" s="6"/>
       <c r="AN107" s="6"/>
       <c r="AO107" s="6"/>
       <c r="AP107" s="6"/>
       <c r="AQ107" s="6"/>
       <c r="AR107" s="6"/>
     </row>
     <row r="108" spans="1:44">
       <c r="A108" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B108" s="6">
         <v>7514.1</v>
       </c>
       <c r="C108" s="6">
         <v>8369.9</v>
       </c>
       <c r="D108" s="6">
         <v>10051.299999999999</v>
       </c>
       <c r="E108" s="6">
         <v>11480.1</v>
       </c>
@@ -12765,51 +12931,53 @@
       </c>
       <c r="AB108" s="6">
         <v>9237.8907065845779</v>
       </c>
       <c r="AC108" s="6">
         <v>10318.350697569118</v>
       </c>
       <c r="AD108" s="6">
         <v>11134.262401543894</v>
       </c>
       <c r="AE108" s="6">
         <v>11968.510964256566</v>
       </c>
       <c r="AF108" s="6">
         <v>13027.943342308921</v>
       </c>
       <c r="AG108" s="6">
         <v>1268.489971429216</v>
       </c>
       <c r="AH108" s="6">
         <v>2691.4552782581918</v>
       </c>
       <c r="AI108" s="6">
         <v>4090.4261932931527</v>
       </c>
-      <c r="AJ108" s="6"/>
+      <c r="AJ108" s="6">
+        <v>5752.3901652315744</v>
+      </c>
       <c r="AK108" s="6"/>
       <c r="AL108" s="6"/>
       <c r="AM108" s="6"/>
       <c r="AN108" s="6"/>
       <c r="AO108" s="6"/>
       <c r="AP108" s="6"/>
       <c r="AQ108" s="6"/>
       <c r="AR108" s="6"/>
     </row>
     <row r="109" spans="1:44" ht="3" customHeight="1"/>
     <row r="110" spans="1:44" ht="3" customHeight="1"/>
     <row r="111" spans="1:44" s="3" customFormat="1" ht="27" customHeight="1">
       <c r="A111" s="20" t="s">
         <v>47</v>
       </c>
       <c r="B111" s="20"/>
       <c r="C111" s="20"/>
       <c r="D111" s="20"/>
       <c r="E111" s="20"/>
       <c r="F111" s="20"/>
       <c r="G111" s="20"/>
       <c r="H111" s="20"/>
       <c r="I111" s="20"/>
       <c r="J111" s="20"/>
       <c r="K111" s="20"/>