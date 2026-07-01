--- v1 (2026-05-22)
+++ v2 (2026-07-01)
@@ -13,51 +13,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="675" yWindow="120" windowWidth="26865" windowHeight="12465" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодам" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="552" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="566" uniqueCount="51">
   <si>
     <t>в действующих ценах, млн. тенге</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
@@ -162,54 +162,54 @@
   <si>
     <t>Валовая продукция животноводства по периодам года</t>
   </si>
   <si>
     <t>Жангельдинский</t>
   </si>
   <si>
     <t>Незначительные расхождения итога от суммы слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>2022 год*</t>
   </si>
   <si>
     <t>2023 год*</t>
   </si>
   <si>
     <t>2024 год*</t>
   </si>
   <si>
     <t xml:space="preserve"> * -  в сответствии с пп. 2 пункта 10 Правил пересмотра опубликованной официальной статистической информации для статистических целей и на основании обновленных административных данных похозяйственного учета осуществлен специальный пересмотр отдельных показателей статистики животноводства за 2022 - 2024 годы в отношении крестьянских и фермерских хозяйств и хозяйств населения.</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
-    <t>2024 год</t>
+    <t>2026 год</t>
   </si>
   <si>
-    <t>2026 год</t>
+    <t>год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="31">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -1188,76 +1188,73 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="24" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="24" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="24" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="29" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="26" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="26" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -2006,11079 +2003,10968 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AR112"/>
+  <dimension ref="A2:AQ112"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="M65" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="AJ88" sqref="AJ88:AJ108"/>
+    <sheetView tabSelected="1" topLeftCell="L1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="AE88" sqref="AE88:AE108"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="17.28515625" style="11" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="9" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.7109375" style="1" customWidth="1"/>
-    <col min="7" max="8" width="10.28515625" style="1" customWidth="1"/>
-    <col min="9" max="16384" width="9.140625" style="1"/>
+    <col min="7" max="7" width="10.28515625" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:44" ht="17.25" customHeight="1">
-      <c r="A2" s="28" t="s">
+    <row r="2" spans="1:43" ht="17.25" customHeight="1">
+      <c r="A2" s="27" t="s">
         <v>38</v>
       </c>
-      <c r="B2" s="28"/>
-[...41 lines deleted...]
-      <c r="AR2" s="28"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
+      <c r="Q2" s="27"/>
+      <c r="R2" s="27"/>
+      <c r="S2" s="27"/>
+      <c r="T2" s="27"/>
+      <c r="U2" s="27"/>
+      <c r="V2" s="27"/>
+      <c r="W2" s="27"/>
+      <c r="X2" s="27"/>
+      <c r="Y2" s="27"/>
+      <c r="Z2" s="27"/>
+      <c r="AA2" s="27"/>
+      <c r="AB2" s="27"/>
+      <c r="AC2" s="27"/>
+      <c r="AD2" s="27"/>
+      <c r="AE2" s="27"/>
+      <c r="AF2" s="27"/>
+      <c r="AG2" s="27"/>
+      <c r="AH2" s="27"/>
+      <c r="AI2" s="27"/>
+      <c r="AJ2" s="27"/>
+      <c r="AK2" s="27"/>
+      <c r="AL2" s="27"/>
+      <c r="AM2" s="27"/>
+      <c r="AN2" s="27"/>
+      <c r="AO2" s="27"/>
+      <c r="AP2" s="27"/>
+      <c r="AQ2" s="27"/>
     </row>
-    <row r="3" spans="1:44" ht="10.5" customHeight="1">
-[...8 lines deleted...]
-      <c r="AO3" s="27" t="s">
+    <row r="3" spans="1:43" ht="10.5" customHeight="1">
+      <c r="P3" s="25"/>
+      <c r="Q3" s="25"/>
+      <c r="R3" s="25"/>
+      <c r="S3" s="25"/>
+      <c r="AB3" s="26"/>
+      <c r="AC3" s="26"/>
+      <c r="AD3" s="26"/>
+      <c r="AE3" s="26"/>
+      <c r="AN3" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="AP3" s="27"/>
-[...1 lines deleted...]
-      <c r="AR3" s="27"/>
+      <c r="AO3" s="26"/>
+      <c r="AP3" s="26"/>
+      <c r="AQ3" s="26"/>
     </row>
-    <row r="4" spans="1:44" ht="3" customHeight="1" thickBot="1">
-      <c r="I4" s="10"/>
+    <row r="4" spans="1:43" ht="3" customHeight="1" thickBot="1">
+      <c r="H4" s="10"/>
     </row>
-    <row r="5" spans="1:44" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B5" s="17" t="s">
+    <row r="5" spans="1:43" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A5" s="20"/>
+      <c r="B5" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="C5" s="17" t="s">
+      <c r="C5" s="16" t="s">
         <v>36</v>
       </c>
-      <c r="D5" s="17" t="s">
+      <c r="D5" s="16" t="s">
         <v>37</v>
       </c>
-      <c r="E5" s="17" t="s">
+      <c r="E5" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="F5" s="17" t="s">
+      <c r="F5" s="16" t="s">
         <v>44</v>
       </c>
-      <c r="G5" s="17" t="s">
+      <c r="G5" s="16" t="s">
         <v>45</v>
       </c>
-      <c r="H5" s="17" t="s">
+      <c r="H5" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="I5" s="23"/>
+      <c r="J5" s="23"/>
+      <c r="K5" s="23"/>
+      <c r="L5" s="23"/>
+      <c r="M5" s="23"/>
+      <c r="N5" s="23"/>
+      <c r="O5" s="23"/>
+      <c r="P5" s="23"/>
+      <c r="Q5" s="23"/>
+      <c r="R5" s="23"/>
+      <c r="S5" s="24"/>
+      <c r="T5" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="U5" s="23"/>
+      <c r="V5" s="23"/>
+      <c r="W5" s="23"/>
+      <c r="X5" s="23"/>
+      <c r="Y5" s="23"/>
+      <c r="Z5" s="23"/>
+      <c r="AA5" s="23"/>
+      <c r="AB5" s="23"/>
+      <c r="AC5" s="23"/>
+      <c r="AD5" s="23"/>
+      <c r="AE5" s="24"/>
+      <c r="AF5" s="22" t="s">
         <v>49</v>
       </c>
-      <c r="I5" s="23" t="s">
-[...27 lines deleted...]
-      <c r="AG5" s="23" t="s">
+      <c r="AG5" s="23"/>
+      <c r="AH5" s="23"/>
+      <c r="AI5" s="23"/>
+      <c r="AJ5" s="23"/>
+      <c r="AK5" s="23"/>
+      <c r="AL5" s="23"/>
+      <c r="AM5" s="23"/>
+      <c r="AN5" s="23"/>
+      <c r="AO5" s="23"/>
+      <c r="AP5" s="23"/>
+      <c r="AQ5" s="24"/>
+    </row>
+    <row r="6" spans="1:43" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A6" s="21"/>
+      <c r="B6" s="17"/>
+      <c r="C6" s="17"/>
+      <c r="D6" s="17"/>
+      <c r="E6" s="17"/>
+      <c r="F6" s="17"/>
+      <c r="G6" s="17"/>
+      <c r="H6" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="I6" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="J6" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="P6" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q6" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="R6" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="S6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="AH5" s="24"/>
-[...9 lines deleted...]
-      <c r="AR5" s="25"/>
+      <c r="T6" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="U6" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="V6" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="W6" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="X6" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y6" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="Z6" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA6" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="AB6" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="AC6" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="AD6" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="AF6" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG6" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH6" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="AI6" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="AJ6" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="AK6" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="AL6" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="AM6" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="AN6" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="AO6" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="AP6" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="AQ6" s="4" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="6" spans="1:44" ht="34.5" customHeight="1" thickBot="1">
-[...117 lines deleted...]
-    <row r="7" spans="1:44" s="2" customFormat="1">
+    <row r="7" spans="1:43" s="2" customFormat="1">
       <c r="A7" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="5">
         <v>387470.8</v>
       </c>
       <c r="C7" s="5">
         <v>399033</v>
       </c>
       <c r="D7" s="5">
         <v>593813.9</v>
       </c>
       <c r="E7" s="5">
         <v>605849.1</v>
       </c>
       <c r="F7" s="5">
         <v>931770.17064667889</v>
       </c>
       <c r="G7" s="5">
         <v>642072.79530821997</v>
       </c>
       <c r="H7" s="5">
+        <v>10434.042035529663</v>
+      </c>
+      <c r="I7" s="5">
+        <v>20616.472149301491</v>
+      </c>
+      <c r="J7" s="5">
+        <v>33595.268453519522</v>
+      </c>
+      <c r="K7" s="5">
+        <v>48753.83055817429</v>
+      </c>
+      <c r="L7" s="5">
+        <v>64057.897850246729</v>
+      </c>
+      <c r="M7" s="5">
+        <v>91378.251737014187</v>
+      </c>
+      <c r="N7" s="5">
+        <v>112818.1</v>
+      </c>
+      <c r="O7" s="5">
+        <v>221015.39483800647</v>
+      </c>
+      <c r="P7" s="5">
+        <v>437884.29160882533</v>
+      </c>
+      <c r="Q7" s="5">
+        <v>621369.57222589012</v>
+      </c>
+      <c r="R7" s="5">
+        <v>702039.00515856198</v>
+      </c>
+      <c r="S7" s="5">
         <v>754940.71674303839</v>
       </c>
-      <c r="I7" s="5">
-[...31 lines deleted...]
-      </c>
       <c r="T7" s="5">
-        <v>722059.78798525524</v>
+        <v>10171.455952705735</v>
       </c>
       <c r="U7" s="5">
-        <v>10171.455952705735</v>
+        <v>22521.02501787568</v>
       </c>
       <c r="V7" s="5">
-        <v>22521.02501787568</v>
+        <v>34594.198029144311</v>
       </c>
       <c r="W7" s="5">
-        <v>34594.198029144311</v>
+        <v>51929.992777943437</v>
       </c>
       <c r="X7" s="5">
-        <v>51929.992777943437</v>
+        <v>70348.079242659282</v>
       </c>
       <c r="Y7" s="5">
-        <v>70348.079242659282</v>
+        <v>97926.304210244547</v>
       </c>
       <c r="Z7" s="5">
-        <v>97926.304210244547</v>
+        <v>123655.61276572148</v>
       </c>
       <c r="AA7" s="5">
-        <v>123655.61276572148</v>
+        <v>254576.62382620166</v>
       </c>
       <c r="AB7" s="5">
-        <v>254576.62382620166</v>
+        <v>537514.30000000005</v>
       </c>
       <c r="AC7" s="5">
-        <v>537514.30000000005</v>
+        <v>796471</v>
       </c>
       <c r="AD7" s="5">
-        <v>796471</v>
+        <v>924020.9</v>
       </c>
       <c r="AE7" s="5">
-        <v>924020.9</v>
+        <v>920959.24372408807</v>
       </c>
       <c r="AF7" s="5">
-        <v>950798.9</v>
+        <v>14123.360362213893</v>
       </c>
       <c r="AG7" s="5">
-        <v>14123.360362213893</v>
+        <v>30248.462250473061</v>
       </c>
       <c r="AH7" s="5">
-        <v>30248.462250473061</v>
+        <v>45017.380900511926</v>
       </c>
       <c r="AI7" s="5">
-        <v>45017.380900511926</v>
+        <v>65607.619646331703</v>
       </c>
       <c r="AJ7" s="5">
-        <v>65607.619646331703</v>
+        <v>86077.579351462453</v>
       </c>
       <c r="AK7" s="5"/>
       <c r="AL7" s="5"/>
       <c r="AM7" s="5"/>
       <c r="AN7" s="5"/>
       <c r="AO7" s="5"/>
       <c r="AP7" s="5"/>
       <c r="AQ7" s="5"/>
-      <c r="AR7" s="5"/>
     </row>
-    <row r="8" spans="1:44">
+    <row r="8" spans="1:43">
       <c r="A8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="6">
         <v>5973.1</v>
       </c>
       <c r="C8" s="6">
         <v>7750.2</v>
       </c>
       <c r="D8" s="6">
         <v>7338.9</v>
       </c>
       <c r="E8" s="6">
         <v>8401.4</v>
       </c>
       <c r="F8" s="6">
         <v>7327.6796636867784</v>
       </c>
       <c r="G8" s="6">
         <v>8637.4316540118725</v>
       </c>
       <c r="H8" s="6">
+        <v>22.506928966388728</v>
+      </c>
+      <c r="I8" s="6">
+        <v>46.414037431358409</v>
+      </c>
+      <c r="J8" s="6">
+        <v>75.447450113344729</v>
+      </c>
+      <c r="K8" s="6">
+        <v>112.41718331143363</v>
+      </c>
+      <c r="L8" s="6">
+        <v>143.11557787316403</v>
+      </c>
+      <c r="M8" s="6">
+        <v>207.06932780857557</v>
+      </c>
+      <c r="N8" s="6">
+        <v>970.8</v>
+      </c>
+      <c r="O8" s="6">
+        <v>1992.2125878203528</v>
+      </c>
+      <c r="P8" s="6">
+        <v>6330.6022156113522</v>
+      </c>
+      <c r="Q8" s="6">
+        <v>7821.1979895712611</v>
+      </c>
+      <c r="R8" s="6">
+        <v>7968.4277825520194</v>
+      </c>
+      <c r="S8" s="6">
         <v>8412.4975836013327</v>
       </c>
-      <c r="I8" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T8" s="6">
-        <v>7869.2389018047352</v>
+        <v>21.878251828983572</v>
       </c>
       <c r="U8" s="6">
-        <v>21.878251828983572</v>
+        <v>46.503784565986578</v>
       </c>
       <c r="V8" s="6">
-        <v>46.503784565986578</v>
+        <v>78.141422697133123</v>
       </c>
       <c r="W8" s="6">
-        <v>78.141422697133123</v>
+        <v>117.55610441402251</v>
       </c>
       <c r="X8" s="6">
-        <v>117.55610441402251</v>
+        <v>150.08539076599016</v>
       </c>
       <c r="Y8" s="6">
-        <v>150.08539076599016</v>
+        <v>217.24529822040381</v>
       </c>
       <c r="Z8" s="6">
-        <v>217.24529822040381</v>
+        <v>1024.2768275894198</v>
       </c>
       <c r="AA8" s="6">
-        <v>1024.2768275894198</v>
+        <v>2148.2062612187274</v>
       </c>
       <c r="AB8" s="6">
-        <v>2148.2062612187274</v>
+        <v>6635.1400092399863</v>
       </c>
       <c r="AC8" s="6">
-        <v>6635.1400092399863</v>
+        <v>8224.4007862725121</v>
       </c>
       <c r="AD8" s="6">
-        <v>8224.4007862725121</v>
+        <v>8404.9</v>
       </c>
       <c r="AE8" s="6">
-        <v>8404.9</v>
+        <v>10897.985854435732</v>
       </c>
       <c r="AF8" s="6">
-        <v>9403.3692665225572</v>
+        <v>12.991989695451338</v>
       </c>
       <c r="AG8" s="6">
-        <v>12.991989695451338</v>
+        <v>26.25790369977738</v>
       </c>
       <c r="AH8" s="6">
-        <v>26.25790369977738</v>
+        <v>44.679701295527764</v>
       </c>
       <c r="AI8" s="6">
-        <v>44.679701295527764</v>
+        <v>66.674697346203416</v>
       </c>
       <c r="AJ8" s="6">
-        <v>66.674697346203416</v>
+        <v>81.365594676652108</v>
       </c>
       <c r="AK8" s="6"/>
       <c r="AL8" s="6"/>
       <c r="AM8" s="6"/>
       <c r="AN8" s="6"/>
       <c r="AO8" s="6"/>
       <c r="AP8" s="6"/>
       <c r="AQ8" s="6"/>
-      <c r="AR8" s="6"/>
     </row>
-    <row r="9" spans="1:44">
+    <row r="9" spans="1:43">
       <c r="A9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="6">
         <v>14417.7</v>
       </c>
       <c r="C9" s="6">
         <v>19392.400000000001</v>
       </c>
       <c r="D9" s="6">
         <v>28151.4</v>
       </c>
       <c r="E9" s="6">
         <v>20016.900000000001</v>
       </c>
       <c r="F9" s="6">
         <v>37041.520958869434</v>
       </c>
       <c r="G9" s="6">
         <v>19405.948838122818</v>
       </c>
       <c r="H9" s="6">
+        <v>738.58161307674152</v>
+      </c>
+      <c r="I9" s="6">
+        <v>876.29706180649555</v>
+      </c>
+      <c r="J9" s="6">
+        <v>2197.130515991425</v>
+      </c>
+      <c r="K9" s="6">
+        <v>2998.2626670628342</v>
+      </c>
+      <c r="L9" s="6">
+        <v>3735.7658709667039</v>
+      </c>
+      <c r="M9" s="6">
+        <v>4626.9250937791476</v>
+      </c>
+      <c r="N9" s="6">
+        <v>5312.9</v>
+      </c>
+      <c r="O9" s="6">
+        <v>8382.6774130237663</v>
+      </c>
+      <c r="P9" s="6">
+        <v>13133.068822859846</v>
+      </c>
+      <c r="Q9" s="6">
+        <v>27571.200553963634</v>
+      </c>
+      <c r="R9" s="6">
+        <v>30051.616840767143</v>
+      </c>
+      <c r="S9" s="6">
         <v>33363.293790640004</v>
       </c>
-      <c r="I9" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T9" s="6">
-        <v>30610.272946894158</v>
+        <v>586.73683670849539</v>
       </c>
       <c r="U9" s="6">
-        <v>586.73683670849539</v>
+        <v>1231.1146028812891</v>
       </c>
       <c r="V9" s="6">
-        <v>1231.1146028812891</v>
+        <v>1913.1521378374459</v>
       </c>
       <c r="W9" s="6">
-        <v>1913.1521378374459</v>
+        <v>2760.7982398465829</v>
       </c>
       <c r="X9" s="6">
-        <v>2760.7982398465829</v>
+        <v>3694.8139163358014</v>
       </c>
       <c r="Y9" s="6">
-        <v>3694.8139163358014</v>
+        <v>5076.5808556349693</v>
       </c>
       <c r="Z9" s="6">
-        <v>5076.5808556349693</v>
+        <v>5816.298917930123</v>
       </c>
       <c r="AA9" s="6">
-        <v>5816.298917930123</v>
+        <v>9759.7556137113843</v>
       </c>
       <c r="AB9" s="6">
-        <v>9759.7556137113843</v>
+        <v>15834.060926080067</v>
       </c>
       <c r="AC9" s="6">
-        <v>15834.060926080067</v>
+        <v>36273.47870498892</v>
       </c>
       <c r="AD9" s="6">
-        <v>36273.47870498892</v>
+        <v>38739.808087593294</v>
       </c>
       <c r="AE9" s="6">
-        <v>38739.808087593294</v>
+        <v>38186.449514809996</v>
       </c>
       <c r="AF9" s="6">
-        <v>39066.335305486456</v>
+        <v>895.32885047474065</v>
       </c>
       <c r="AG9" s="6">
-        <v>895.32885047474065</v>
+        <v>1741.0536031531801</v>
       </c>
       <c r="AH9" s="6">
-        <v>1741.0536031531801</v>
+        <v>2590.3711430099638</v>
       </c>
       <c r="AI9" s="6">
-        <v>2590.3711430099638</v>
+        <v>3747.1745298312489</v>
       </c>
       <c r="AJ9" s="6">
-        <v>3747.1745298312489</v>
+        <v>4951.8936666898999</v>
       </c>
       <c r="AK9" s="6"/>
       <c r="AL9" s="6"/>
       <c r="AM9" s="6"/>
       <c r="AN9" s="6"/>
       <c r="AO9" s="6"/>
       <c r="AP9" s="6"/>
       <c r="AQ9" s="6"/>
-      <c r="AR9" s="6"/>
     </row>
-    <row r="10" spans="1:44">
+    <row r="10" spans="1:43">
       <c r="A10" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="6">
         <v>1867.5</v>
       </c>
       <c r="C10" s="6">
         <v>1998.7</v>
       </c>
       <c r="D10" s="6">
         <v>2164.6</v>
       </c>
       <c r="E10" s="6">
         <v>2836</v>
       </c>
       <c r="F10" s="6">
         <v>2548.8277361562737</v>
       </c>
       <c r="G10" s="6">
         <v>2247.1804594947134</v>
       </c>
       <c r="H10" s="6">
+        <v>7.6121592870780734</v>
+      </c>
+      <c r="I10" s="6">
+        <v>18.825005418172971</v>
+      </c>
+      <c r="J10" s="6">
+        <v>25.889520020600198</v>
+      </c>
+      <c r="K10" s="6">
+        <v>42.82327477672893</v>
+      </c>
+      <c r="L10" s="6">
+        <v>61.531922303760425</v>
+      </c>
+      <c r="M10" s="6">
+        <v>83.562928433488651</v>
+      </c>
+      <c r="N10" s="6">
+        <v>214.3</v>
+      </c>
+      <c r="O10" s="6">
+        <v>424.99089238119598</v>
+      </c>
+      <c r="P10" s="6">
+        <v>1813.9263023249091</v>
+      </c>
+      <c r="Q10" s="6">
+        <v>2209.1299744880948</v>
+      </c>
+      <c r="R10" s="6">
+        <v>2235.6034741814292</v>
+      </c>
+      <c r="S10" s="6">
         <v>2342.2835468433336</v>
       </c>
-      <c r="I10" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T10" s="6">
-        <v>2254.2878983778764</v>
+        <v>6.163345051042227</v>
       </c>
       <c r="U10" s="6">
-        <v>6.163345051042227</v>
+        <v>15.647723227707271</v>
       </c>
       <c r="V10" s="6">
-        <v>15.647723227707271</v>
+        <v>22.088095043118507</v>
       </c>
       <c r="W10" s="6">
-        <v>22.088095043118507</v>
+        <v>37.293788637649925</v>
       </c>
       <c r="X10" s="6">
-        <v>37.293788637649925</v>
+        <v>53.67093221949338</v>
       </c>
       <c r="Y10" s="6">
-        <v>53.67093221949338</v>
+        <v>72.749872392702798</v>
       </c>
       <c r="Z10" s="6">
-        <v>72.749872392702798</v>
+        <v>210.54454353126465</v>
       </c>
       <c r="AA10" s="6">
-        <v>210.54454353126465</v>
+        <v>413.8010200635008</v>
       </c>
       <c r="AB10" s="6">
-        <v>413.8010200635008</v>
+        <v>1904.3900885550599</v>
       </c>
       <c r="AC10" s="6">
-        <v>1904.3900885550599</v>
+        <v>2283.4184714827338</v>
       </c>
       <c r="AD10" s="6">
-        <v>2283.4184714827338</v>
+        <v>2307.8032613751698</v>
       </c>
       <c r="AE10" s="6">
-        <v>2307.8032613751698</v>
+        <v>2643.2436898239998</v>
       </c>
       <c r="AF10" s="6">
-        <v>2113.4657454734138</v>
+        <v>9.3920393570347311</v>
       </c>
       <c r="AG10" s="6">
-        <v>9.3920393570347311</v>
+        <v>22.518021102625138</v>
       </c>
       <c r="AH10" s="6">
-        <v>22.518021102625138</v>
+        <v>29.643405793086281</v>
       </c>
       <c r="AI10" s="6">
-        <v>29.643405793086281</v>
+        <v>47.933506962759566</v>
       </c>
       <c r="AJ10" s="6">
-        <v>47.933506962759566</v>
+        <v>66.919102991268744</v>
       </c>
       <c r="AK10" s="6"/>
       <c r="AL10" s="6"/>
       <c r="AM10" s="6"/>
       <c r="AN10" s="6"/>
       <c r="AO10" s="6"/>
       <c r="AP10" s="6"/>
       <c r="AQ10" s="6"/>
-      <c r="AR10" s="6"/>
     </row>
-    <row r="11" spans="1:44">
+    <row r="11" spans="1:43">
       <c r="A11" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="6">
         <v>7910.9</v>
       </c>
       <c r="C11" s="6">
         <v>10554.9</v>
       </c>
       <c r="D11" s="6">
         <v>11687.9</v>
       </c>
       <c r="E11" s="6">
         <v>15404.3</v>
       </c>
       <c r="F11" s="6">
         <v>15409.490129271628</v>
       </c>
       <c r="G11" s="6">
         <v>15530.164000631139</v>
       </c>
       <c r="H11" s="6">
+        <v>1063.073485456456</v>
+      </c>
+      <c r="I11" s="6">
+        <v>1159.6879339350012</v>
+      </c>
+      <c r="J11" s="6">
+        <v>2766.3456978969425</v>
+      </c>
+      <c r="K11" s="6">
+        <v>3651.049348419232</v>
+      </c>
+      <c r="L11" s="6">
+        <v>4052.9875356672455</v>
+      </c>
+      <c r="M11" s="6">
+        <v>4623.5168484896567</v>
+      </c>
+      <c r="N11" s="6">
+        <v>5678.3</v>
+      </c>
+      <c r="O11" s="6">
+        <v>6884.1584654381504</v>
+      </c>
+      <c r="P11" s="6">
+        <v>12471.610325378937</v>
+      </c>
+      <c r="Q11" s="6">
+        <v>14273.259346547975</v>
+      </c>
+      <c r="R11" s="6">
+        <v>15018.441634915849</v>
+      </c>
+      <c r="S11" s="6">
         <v>16208.734078705333</v>
       </c>
-      <c r="I11" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T11" s="6">
-        <v>15840.425858295679</v>
+        <v>846.3875286474007</v>
       </c>
       <c r="U11" s="6">
-        <v>846.3875286474007</v>
+        <v>1470.1800828158434</v>
       </c>
       <c r="V11" s="6">
-        <v>1470.1800828158434</v>
+        <v>1943.0989631579387</v>
       </c>
       <c r="W11" s="6">
-        <v>1943.0989631579387</v>
+        <v>2643.4807070950073</v>
       </c>
       <c r="X11" s="6">
-        <v>2643.4807070950073</v>
+        <v>3365.817522045525</v>
       </c>
       <c r="Y11" s="6">
-        <v>3365.817522045525</v>
+        <v>4118.5344967193605</v>
       </c>
       <c r="Z11" s="6">
-        <v>4118.5344967193605</v>
+        <v>5126.0792071278784</v>
       </c>
       <c r="AA11" s="6">
-        <v>5126.0792071278784</v>
+        <v>6319.5967951089151</v>
       </c>
       <c r="AB11" s="6">
-        <v>6319.5967951089151</v>
+        <v>11841.565378278792</v>
       </c>
       <c r="AC11" s="6">
-        <v>11841.565378278792</v>
+        <v>13954.474512057401</v>
       </c>
       <c r="AD11" s="6">
-        <v>13954.474512057401</v>
+        <v>14743.670122672182</v>
       </c>
       <c r="AE11" s="6">
-        <v>14743.670122672182</v>
+        <v>17065.929225569598</v>
       </c>
       <c r="AF11" s="6">
-        <v>15642.303370292395</v>
+        <v>794.97019158304238</v>
       </c>
       <c r="AG11" s="6">
-        <v>794.97019158304238</v>
+        <v>1486.1606934886754</v>
       </c>
       <c r="AH11" s="6">
-        <v>1486.1606934886754</v>
+        <v>2241.0858217744071</v>
       </c>
       <c r="AI11" s="6">
-        <v>2241.0858217744071</v>
+        <v>3213.904289646237</v>
       </c>
       <c r="AJ11" s="6">
-        <v>3213.904289646237</v>
+        <v>3765.7304118185825</v>
       </c>
       <c r="AK11" s="6"/>
       <c r="AL11" s="6"/>
       <c r="AM11" s="6"/>
       <c r="AN11" s="6"/>
       <c r="AO11" s="6"/>
       <c r="AP11" s="6"/>
       <c r="AQ11" s="6"/>
-      <c r="AR11" s="6"/>
     </row>
-    <row r="12" spans="1:44">
+    <row r="12" spans="1:43">
       <c r="A12" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="7">
         <v>17673.8</v>
       </c>
       <c r="C12" s="7">
         <v>15950.1</v>
       </c>
       <c r="D12" s="7">
         <v>24183.3</v>
       </c>
       <c r="E12" s="7">
         <v>29434.400000000001</v>
       </c>
       <c r="F12" s="7">
         <v>50730.289700616842</v>
       </c>
       <c r="G12" s="7">
         <v>28626.49312968352</v>
       </c>
-      <c r="H12" s="7">
+      <c r="H12" s="6">
+        <v>218.32477027863351</v>
+      </c>
+      <c r="I12" s="6">
+        <v>564.37064961825342</v>
+      </c>
+      <c r="J12" s="6">
+        <v>966.92833508655679</v>
+      </c>
+      <c r="K12" s="6">
+        <v>1356.0361417401084</v>
+      </c>
+      <c r="L12" s="6">
+        <v>1878.5857342364716</v>
+      </c>
+      <c r="M12" s="6">
+        <v>2814.470637868043</v>
+      </c>
+      <c r="N12" s="6">
+        <v>3615.5</v>
+      </c>
+      <c r="O12" s="6">
+        <v>9887.3463613509575</v>
+      </c>
+      <c r="P12" s="6">
+        <v>23561.972348535121</v>
+      </c>
+      <c r="Q12" s="6">
+        <v>27956.8651610956</v>
+      </c>
+      <c r="R12" s="6">
+        <v>30569.176611316405</v>
+      </c>
+      <c r="S12" s="6">
         <v>31784.096991653994</v>
       </c>
-      <c r="I12" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T12" s="6">
-        <v>31348.416439432182</v>
+        <v>175.42272682000242</v>
       </c>
       <c r="U12" s="6">
-        <v>175.42272682000242</v>
+        <v>492.80420129859635</v>
       </c>
       <c r="V12" s="6">
-        <v>492.80420129859635</v>
+        <v>757.73392777567449</v>
       </c>
       <c r="W12" s="6">
-        <v>757.73392777567449</v>
+        <v>1260.4749915586171</v>
       </c>
       <c r="X12" s="6">
-        <v>1260.4749915586171</v>
+        <v>1905.2184153518115</v>
       </c>
       <c r="Y12" s="6">
-        <v>1905.2184153518115</v>
+        <v>3486.5315283730306</v>
       </c>
       <c r="Z12" s="6">
-        <v>3486.5315283730306</v>
+        <v>4419.8445485791563</v>
       </c>
       <c r="AA12" s="6">
-        <v>4419.8445485791563</v>
+        <v>12387.155865881057</v>
       </c>
       <c r="AB12" s="6">
-        <v>12387.155865881057</v>
+        <v>28362.103803683385</v>
       </c>
       <c r="AC12" s="6">
-        <v>28362.103803683385</v>
+        <v>33234.727368698041</v>
       </c>
       <c r="AD12" s="6">
-        <v>33234.727368698041</v>
+        <v>41393.98365006363</v>
       </c>
       <c r="AE12" s="6">
-        <v>41393.98365006363</v>
+        <v>38532.263020078288</v>
       </c>
       <c r="AF12" s="6">
-        <v>41719.097359440784</v>
+        <v>235.4346070493371</v>
       </c>
       <c r="AG12" s="6">
-        <v>235.4346070493371</v>
+        <v>589.03575610319035</v>
       </c>
       <c r="AH12" s="6">
-        <v>589.03575610319035</v>
+        <v>882.41910296149376</v>
       </c>
       <c r="AI12" s="6">
-        <v>882.41910296149376</v>
+        <v>1466.1488890922055</v>
       </c>
       <c r="AJ12" s="6">
-        <v>1466.1488890922055</v>
+        <v>2081.3717559778506</v>
       </c>
       <c r="AK12" s="6"/>
       <c r="AL12" s="6"/>
       <c r="AM12" s="6"/>
       <c r="AN12" s="6"/>
       <c r="AO12" s="6"/>
       <c r="AP12" s="6"/>
       <c r="AQ12" s="6"/>
-      <c r="AR12" s="6"/>
     </row>
-    <row r="13" spans="1:44">
+    <row r="13" spans="1:43">
       <c r="A13" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="7">
         <v>13473.6</v>
       </c>
       <c r="C13" s="7">
         <v>17682.900000000001</v>
       </c>
       <c r="D13" s="7">
         <v>22395.599999999999</v>
       </c>
       <c r="E13" s="7">
         <v>22032.400000000001</v>
       </c>
       <c r="F13" s="7">
         <v>27732.274443448383</v>
       </c>
       <c r="G13" s="7">
         <v>17701.955058197149</v>
       </c>
-      <c r="H13" s="7">
+      <c r="H13" s="6">
+        <v>463.52487898397482</v>
+      </c>
+      <c r="I13" s="6">
+        <v>882.92529416686671</v>
+      </c>
+      <c r="J13" s="6">
+        <v>1332.8159719384298</v>
+      </c>
+      <c r="K13" s="6">
+        <v>2199.0807865479233</v>
+      </c>
+      <c r="L13" s="6">
+        <v>3245.8222907077079</v>
+      </c>
+      <c r="M13" s="6">
+        <v>4799.9095424573497</v>
+      </c>
+      <c r="N13" s="6">
+        <v>5861.1</v>
+      </c>
+      <c r="O13" s="6">
+        <v>9398.5500905559493</v>
+      </c>
+      <c r="P13" s="6">
+        <v>17462.457817850744</v>
+      </c>
+      <c r="Q13" s="6">
+        <v>20893.6924881739</v>
+      </c>
+      <c r="R13" s="6">
+        <v>22180.70079010152</v>
+      </c>
+      <c r="S13" s="6">
         <v>24118.564898770001</v>
       </c>
-      <c r="I13" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T13" s="6">
-        <v>22815.352525589347</v>
+        <v>379.21020260954674</v>
       </c>
       <c r="U13" s="6">
-        <v>379.21020260954674</v>
+        <v>846.78907538444264</v>
       </c>
       <c r="V13" s="6">
-        <v>846.78907538444264</v>
+        <v>1370.4433571731988</v>
       </c>
       <c r="W13" s="6">
-        <v>1370.4433571731988</v>
+        <v>2338.4432960336599</v>
       </c>
       <c r="X13" s="6">
-        <v>2338.4432960336599</v>
+        <v>3545.6052298722216</v>
       </c>
       <c r="Y13" s="6">
-        <v>3545.6052298722216</v>
+        <v>5730.6094430663215</v>
       </c>
       <c r="Z13" s="6">
-        <v>5730.6094430663215</v>
+        <v>6885.2539765618321</v>
       </c>
       <c r="AA13" s="6">
-        <v>6885.2539765618321</v>
+        <v>11764.495843678887</v>
       </c>
       <c r="AB13" s="6">
-        <v>11764.495843678887</v>
+        <v>19945.75469919428</v>
       </c>
       <c r="AC13" s="6">
-        <v>19945.75469919428</v>
+        <v>26567.189444149128</v>
       </c>
       <c r="AD13" s="6">
-        <v>26567.189444149128</v>
+        <v>27278.163099359932</v>
       </c>
       <c r="AE13" s="6">
-        <v>27278.163099359932</v>
+        <v>25925.629480600364</v>
       </c>
       <c r="AF13" s="6">
-        <v>26576.345530969149</v>
+        <v>539.14171481971823</v>
       </c>
       <c r="AG13" s="6">
-        <v>539.14171481971823</v>
+        <v>1160.6382761326277</v>
       </c>
       <c r="AH13" s="6">
-        <v>1160.6382761326277</v>
+        <v>1773.4696226030255</v>
       </c>
       <c r="AI13" s="6">
-        <v>1773.4696226030255</v>
+        <v>2892.3120080641356</v>
       </c>
       <c r="AJ13" s="6">
-        <v>2892.3120080641356</v>
+        <v>4369.279030984495</v>
       </c>
       <c r="AK13" s="6"/>
       <c r="AL13" s="6"/>
       <c r="AM13" s="6"/>
       <c r="AN13" s="6"/>
       <c r="AO13" s="6"/>
       <c r="AP13" s="6"/>
       <c r="AQ13" s="6"/>
-      <c r="AR13" s="6"/>
     </row>
-    <row r="14" spans="1:44">
+    <row r="14" spans="1:43">
       <c r="A14" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="7">
         <v>19860.099999999999</v>
       </c>
       <c r="C14" s="7">
         <v>17465.5</v>
       </c>
       <c r="D14" s="7">
         <v>32499.599999999999</v>
       </c>
       <c r="E14" s="7">
         <v>25534.5</v>
       </c>
       <c r="F14" s="7">
         <v>43694.553945307787</v>
       </c>
       <c r="G14" s="7">
         <v>26597.843678878104</v>
       </c>
-      <c r="H14" s="7">
+      <c r="H14" s="6">
+        <v>394.23577666632178</v>
+      </c>
+      <c r="I14" s="6">
+        <v>909.72407845467774</v>
+      </c>
+      <c r="J14" s="6">
+        <v>1768.5240846887361</v>
+      </c>
+      <c r="K14" s="6">
+        <v>2547.7657410119873</v>
+      </c>
+      <c r="L14" s="6">
+        <v>3472.6127634045733</v>
+      </c>
+      <c r="M14" s="6">
+        <v>4777.6305398438772</v>
+      </c>
+      <c r="N14" s="6">
+        <v>5845.6</v>
+      </c>
+      <c r="O14" s="6">
+        <v>13284.933126640564</v>
+      </c>
+      <c r="P14" s="6">
+        <v>20940.76257486243</v>
+      </c>
+      <c r="Q14" s="6">
+        <v>29293.298869487517</v>
+      </c>
+      <c r="R14" s="6">
+        <v>31012.4301603899</v>
+      </c>
+      <c r="S14" s="6">
         <v>31868.251447217663</v>
       </c>
-      <c r="I14" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T14" s="6">
-        <v>31886.984650912815</v>
+        <v>574.55668048510302</v>
       </c>
       <c r="U14" s="6">
-        <v>574.55668048510302</v>
+        <v>1212.0089564225102</v>
       </c>
       <c r="V14" s="6">
-        <v>1212.0089564225102</v>
+        <v>1853.3006337817965</v>
       </c>
       <c r="W14" s="6">
-        <v>1853.3006337817965</v>
+        <v>2821.761433128273</v>
       </c>
       <c r="X14" s="6">
-        <v>2821.761433128273</v>
+        <v>3946.9616989052838</v>
       </c>
       <c r="Y14" s="6">
-        <v>3946.9616989052838</v>
+        <v>5562.6148322436557</v>
       </c>
       <c r="Z14" s="6">
-        <v>5562.6148322436557</v>
+        <v>6735.6920284493981</v>
       </c>
       <c r="AA14" s="6">
-        <v>6735.6920284493981</v>
+        <v>15798.380637799497</v>
       </c>
       <c r="AB14" s="6">
-        <v>15798.380637799497</v>
+        <v>24729.854756659719</v>
       </c>
       <c r="AC14" s="6">
-        <v>24729.854756659719</v>
+        <v>34496.264183775529</v>
       </c>
       <c r="AD14" s="6">
-        <v>34496.264183775529</v>
+        <v>36043.401311656438</v>
       </c>
       <c r="AE14" s="6">
-        <v>36043.401311656438</v>
+        <v>37312.105818523938</v>
       </c>
       <c r="AF14" s="6">
-        <v>37173.154796950643</v>
+        <v>622.85447804420949</v>
       </c>
       <c r="AG14" s="6">
-        <v>622.85447804420949</v>
+        <v>1341.381628910603</v>
       </c>
       <c r="AH14" s="6">
-        <v>1341.381628910603</v>
+        <v>2525.0782934270023</v>
       </c>
       <c r="AI14" s="6">
-        <v>2525.0782934270023</v>
+        <v>3716.3556385844822</v>
       </c>
       <c r="AJ14" s="6">
-        <v>3716.3556385844822</v>
+        <v>5208.7657646472544</v>
       </c>
       <c r="AK14" s="6"/>
       <c r="AL14" s="6"/>
       <c r="AM14" s="6"/>
       <c r="AN14" s="6"/>
       <c r="AO14" s="6"/>
       <c r="AP14" s="6"/>
       <c r="AQ14" s="6"/>
-      <c r="AR14" s="6"/>
     </row>
-    <row r="15" spans="1:44">
+    <row r="15" spans="1:43">
       <c r="A15" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="7">
         <v>21116.9</v>
       </c>
       <c r="C15" s="7">
         <v>15218.5</v>
       </c>
       <c r="D15" s="7">
         <v>23471.4</v>
       </c>
       <c r="E15" s="7">
         <v>22291.4</v>
       </c>
       <c r="F15" s="7">
         <v>40596.299594551791</v>
       </c>
       <c r="G15" s="7">
         <v>36871.542192643821</v>
       </c>
-      <c r="H15" s="7">
+      <c r="H15" s="6">
+        <v>422.68426193969407</v>
+      </c>
+      <c r="I15" s="6">
+        <v>910.91947165191698</v>
+      </c>
+      <c r="J15" s="6">
+        <v>1388.1353672992902</v>
+      </c>
+      <c r="K15" s="6">
+        <v>1965.130744480118</v>
+      </c>
+      <c r="L15" s="6">
+        <v>2576.7919861873884</v>
+      </c>
+      <c r="M15" s="6">
+        <v>3549.3920809170177</v>
+      </c>
+      <c r="N15" s="6">
+        <v>4557.2</v>
+      </c>
+      <c r="O15" s="6">
+        <v>8838.8704527034479</v>
+      </c>
+      <c r="P15" s="6">
+        <v>18697.344924334931</v>
+      </c>
+      <c r="Q15" s="6">
+        <v>28312.959709562689</v>
+      </c>
+      <c r="R15" s="6">
+        <v>33825.692258965784</v>
+      </c>
+      <c r="S15" s="6">
         <v>35195.997296318666</v>
       </c>
-      <c r="I15" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T15" s="6">
-        <v>34179.767219401831</v>
+        <v>349.19693631459802</v>
       </c>
       <c r="U15" s="6">
-        <v>349.19693631459802</v>
+        <v>780.84953811402977</v>
       </c>
       <c r="V15" s="6">
-        <v>780.84953811402977</v>
+        <v>1216.5529955602428</v>
       </c>
       <c r="W15" s="6">
-        <v>1216.5529955602428</v>
+        <v>1815.5214851212036</v>
       </c>
       <c r="X15" s="6">
-        <v>1815.5214851212036</v>
+        <v>2422.9665874164966</v>
       </c>
       <c r="Y15" s="6">
-        <v>2422.9665874164966</v>
+        <v>3208.0215850979298</v>
       </c>
       <c r="Z15" s="6">
-        <v>3208.0215850979298</v>
+        <v>4315.6243021355895</v>
       </c>
       <c r="AA15" s="6">
-        <v>4315.6243021355895</v>
+        <v>9028.361860966048</v>
       </c>
       <c r="AB15" s="6">
-        <v>9028.361860966048</v>
+        <v>25103.687714015708</v>
       </c>
       <c r="AC15" s="6">
-        <v>25103.687714015708</v>
+        <v>39865.233613496159</v>
       </c>
       <c r="AD15" s="6">
-        <v>39865.233613496159</v>
+        <v>50725.536565397044</v>
       </c>
       <c r="AE15" s="6">
-        <v>50725.536565397044</v>
+        <v>51360.783078286135</v>
       </c>
       <c r="AF15" s="6">
-        <v>52552.39644151539</v>
+        <v>497.17018021306973</v>
       </c>
       <c r="AG15" s="6">
-        <v>497.17018021306973</v>
+        <v>1106.0321062365788</v>
       </c>
       <c r="AH15" s="6">
-        <v>1106.0321062365788</v>
+        <v>1555.6535690192181</v>
       </c>
       <c r="AI15" s="6">
-        <v>1555.6535690192181</v>
+        <v>2214.8714562138152</v>
       </c>
       <c r="AJ15" s="6">
-        <v>2214.8714562138152</v>
+        <v>2973.4621423871081</v>
       </c>
       <c r="AK15" s="6"/>
       <c r="AL15" s="6"/>
       <c r="AM15" s="6"/>
       <c r="AN15" s="6"/>
       <c r="AO15" s="6"/>
       <c r="AP15" s="6"/>
       <c r="AQ15" s="6"/>
-      <c r="AR15" s="6"/>
     </row>
-    <row r="16" spans="1:44">
+    <row r="16" spans="1:43">
       <c r="A16" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="7">
         <v>10481.5</v>
       </c>
       <c r="C16" s="7">
         <v>12377.3</v>
       </c>
       <c r="D16" s="7">
         <v>16151.1</v>
       </c>
       <c r="E16" s="7">
         <v>17294.099999999999</v>
       </c>
       <c r="F16" s="7">
         <v>14913.340957091996</v>
       </c>
       <c r="G16" s="7">
         <v>12266.011227548073</v>
       </c>
-      <c r="H16" s="7">
+      <c r="H16" s="6">
+        <v>480.1302356047558</v>
+      </c>
+      <c r="I16" s="6">
+        <v>1026.3437795408804</v>
+      </c>
+      <c r="J16" s="6">
+        <v>1503.378556289354</v>
+      </c>
+      <c r="K16" s="6">
+        <v>2401.4934630823509</v>
+      </c>
+      <c r="L16" s="6">
+        <v>3540.9524755649063</v>
+      </c>
+      <c r="M16" s="6">
+        <v>5473.2039627861686</v>
+      </c>
+      <c r="N16" s="6">
+        <v>6889.8</v>
+      </c>
+      <c r="O16" s="6">
+        <v>8323.6941868483009</v>
+      </c>
+      <c r="P16" s="6">
+        <v>10447.644024401667</v>
+      </c>
+      <c r="Q16" s="6">
+        <v>12374.346427827655</v>
+      </c>
+      <c r="R16" s="6">
+        <v>12575.409757108793</v>
+      </c>
+      <c r="S16" s="6">
         <v>13709.55962864</v>
       </c>
-      <c r="I16" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T16" s="6">
-        <v>12825.387370397109</v>
+        <v>446.34763715691241</v>
       </c>
       <c r="U16" s="6">
-        <v>446.34763715691241</v>
+        <v>1077.0945845737845</v>
       </c>
       <c r="V16" s="6">
-        <v>1077.0945845737845</v>
+        <v>1626.554681913108</v>
       </c>
       <c r="W16" s="6">
-        <v>1626.554681913108</v>
+        <v>2692.5002701243675</v>
       </c>
       <c r="X16" s="6">
-        <v>2692.5002701243675</v>
+        <v>4112.0632278166131</v>
       </c>
       <c r="Y16" s="6">
-        <v>4112.0632278166131</v>
+        <v>6440.2807119487861</v>
       </c>
       <c r="Z16" s="6">
-        <v>6440.2807119487861</v>
+        <v>7754.4456824709532</v>
       </c>
       <c r="AA16" s="6">
-        <v>7754.4456824709532</v>
+        <v>9404.7047356467738</v>
       </c>
       <c r="AB16" s="6">
-        <v>9404.7047356467738</v>
+        <v>12390.017566206821</v>
       </c>
       <c r="AC16" s="6">
-        <v>12390.017566206821</v>
+        <v>13692.538358807471</v>
       </c>
       <c r="AD16" s="6">
-        <v>13692.538358807471</v>
+        <v>14481.4</v>
       </c>
       <c r="AE16" s="6">
-        <v>14481.4</v>
+        <v>14516.757247987422</v>
       </c>
       <c r="AF16" s="6">
-        <v>14779.461130588015</v>
+        <v>596.20140938596285</v>
       </c>
       <c r="AG16" s="6">
-        <v>596.20140938596285</v>
+        <v>1372.4497226932967</v>
       </c>
       <c r="AH16" s="6">
-        <v>1372.4497226932967</v>
+        <v>2006.2117525340336</v>
       </c>
       <c r="AI16" s="6">
-        <v>2006.2117525340336</v>
+        <v>3204.0689219017063</v>
       </c>
       <c r="AJ16" s="6">
-        <v>3204.0689219017063</v>
+        <v>4795.7352368361353</v>
       </c>
       <c r="AK16" s="6"/>
       <c r="AL16" s="6"/>
       <c r="AM16" s="6"/>
       <c r="AN16" s="6"/>
       <c r="AO16" s="6"/>
       <c r="AP16" s="6"/>
       <c r="AQ16" s="6"/>
-      <c r="AR16" s="6"/>
     </row>
-    <row r="17" spans="1:44">
+    <row r="17" spans="1:43">
       <c r="A17" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="7">
         <v>10546.5</v>
       </c>
       <c r="C17" s="7">
         <v>8354</v>
       </c>
       <c r="D17" s="7">
         <v>13894.9</v>
       </c>
       <c r="E17" s="7">
         <v>12921.2</v>
       </c>
       <c r="F17" s="7">
         <v>22425.075308423424</v>
       </c>
       <c r="G17" s="7">
         <v>15951.509299195441</v>
       </c>
-      <c r="H17" s="7">
+      <c r="H17" s="6">
+        <v>107.4191481480174</v>
+      </c>
+      <c r="I17" s="6">
+        <v>253.08490794991596</v>
+      </c>
+      <c r="J17" s="6">
+        <v>432.90546691436077</v>
+      </c>
+      <c r="K17" s="6">
+        <v>688.03529924118516</v>
+      </c>
+      <c r="L17" s="6">
+        <v>1015.4333951912377</v>
+      </c>
+      <c r="M17" s="6">
+        <v>1699.1905131716826</v>
+      </c>
+      <c r="N17" s="6">
+        <v>2116.6999999999998</v>
+      </c>
+      <c r="O17" s="6">
+        <v>4868.9486948596168</v>
+      </c>
+      <c r="P17" s="6">
+        <v>11146.136185032092</v>
+      </c>
+      <c r="Q17" s="6">
+        <v>16987.686764210146</v>
+      </c>
+      <c r="R17" s="6">
+        <v>18231.049641980746</v>
+      </c>
+      <c r="S17" s="6">
         <v>19650.615376525333</v>
       </c>
-      <c r="I17" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T17" s="6">
-        <v>18698.898567662949</v>
+        <v>183.35006695754916</v>
       </c>
       <c r="U17" s="6">
-        <v>183.35006695754916</v>
+        <v>387.11326380872958</v>
       </c>
       <c r="V17" s="6">
-        <v>387.11326380872958</v>
+        <v>600.00830420689033</v>
       </c>
       <c r="W17" s="6">
-        <v>600.00830420689033</v>
+        <v>899.26524256344078</v>
       </c>
       <c r="X17" s="6">
-        <v>899.26524256344078</v>
+        <v>1316.4785800832369</v>
       </c>
       <c r="Y17" s="6">
-        <v>1316.4785800832369</v>
+        <v>1993.5657568506149</v>
       </c>
       <c r="Z17" s="6">
-        <v>1993.5657568506149</v>
+        <v>2541.8828523993993</v>
       </c>
       <c r="AA17" s="6">
-        <v>2541.8828523993993</v>
+        <v>5983.5717955921154</v>
       </c>
       <c r="AB17" s="6">
-        <v>5983.5717955921154</v>
+        <v>13935.554929220136</v>
       </c>
       <c r="AC17" s="6">
-        <v>13935.554929220136</v>
+        <v>22724.158528316744</v>
       </c>
       <c r="AD17" s="6">
-        <v>22724.158528316744</v>
+        <v>25044.264730365703</v>
       </c>
       <c r="AE17" s="6">
-        <v>25044.264730365703</v>
+        <v>27263.169432910283</v>
       </c>
       <c r="AF17" s="6">
-        <v>27257.700527523317</v>
+        <v>152.46324011264349</v>
       </c>
       <c r="AG17" s="6">
-        <v>152.46324011264349</v>
+        <v>434.02459845498652</v>
       </c>
       <c r="AH17" s="6">
-        <v>434.02459845498652</v>
+        <v>685.58579544018664</v>
       </c>
       <c r="AI17" s="6">
-        <v>685.58579544018664</v>
+        <v>1025.6894034450838</v>
       </c>
       <c r="AJ17" s="6">
-        <v>1025.6894034450838</v>
+        <v>1469.1600830239774</v>
       </c>
       <c r="AK17" s="6"/>
       <c r="AL17" s="6"/>
       <c r="AM17" s="6"/>
       <c r="AN17" s="6"/>
       <c r="AO17" s="6"/>
       <c r="AP17" s="6"/>
       <c r="AQ17" s="6"/>
-      <c r="AR17" s="6"/>
     </row>
-    <row r="18" spans="1:44">
+    <row r="18" spans="1:43">
       <c r="A18" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="6">
         <v>18707.2</v>
       </c>
       <c r="C18" s="6">
         <v>9643.5</v>
       </c>
       <c r="D18" s="6">
         <v>27357</v>
       </c>
       <c r="E18" s="6">
         <v>18404.900000000001</v>
       </c>
       <c r="F18" s="6">
         <v>43514.175101132314</v>
       </c>
       <c r="G18" s="6">
         <v>25901.600906786458</v>
       </c>
       <c r="H18" s="6">
+        <v>300.59663142395277</v>
+      </c>
+      <c r="I18" s="6">
+        <v>620.5408116600986</v>
+      </c>
+      <c r="J18" s="6">
+        <v>986.40382800713473</v>
+      </c>
+      <c r="K18" s="6">
+        <v>1444.4997839762602</v>
+      </c>
+      <c r="L18" s="6">
+        <v>1987.9924445523645</v>
+      </c>
+      <c r="M18" s="6">
+        <v>2793.8070669598042</v>
+      </c>
+      <c r="N18" s="6">
+        <v>3793.5</v>
+      </c>
+      <c r="O18" s="6">
+        <v>12366.95929048664</v>
+      </c>
+      <c r="P18" s="6">
+        <v>21334.413096205866</v>
+      </c>
+      <c r="Q18" s="6">
+        <v>28515.967870639444</v>
+      </c>
+      <c r="R18" s="6">
+        <v>28892.769622323445</v>
+      </c>
+      <c r="S18" s="6">
         <v>30679.810902345336</v>
       </c>
-      <c r="I18" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T18" s="6">
-        <v>29514.445696539762</v>
+        <v>319.8208255894383</v>
       </c>
       <c r="U18" s="6">
-        <v>319.8208255894383</v>
+        <v>699.83734545685411</v>
       </c>
       <c r="V18" s="6">
-        <v>699.83734545685411</v>
+        <v>1138.5089377055842</v>
       </c>
       <c r="W18" s="6">
-        <v>1138.5089377055842</v>
+        <v>1682.0011577148607</v>
       </c>
       <c r="X18" s="6">
-        <v>1682.0011577148607</v>
+        <v>2308.4959721455289</v>
       </c>
       <c r="Y18" s="6">
-        <v>2308.4959721455289</v>
+        <v>3373.8609177211283</v>
       </c>
       <c r="Z18" s="6">
-        <v>3373.8609177211283</v>
+        <v>4517.3624128341862</v>
       </c>
       <c r="AA18" s="6">
-        <v>4517.3624128341862</v>
+        <v>15113.268661711216</v>
       </c>
       <c r="AB18" s="6">
-        <v>15113.268661711216</v>
+        <v>26891.443375472474</v>
       </c>
       <c r="AC18" s="6">
-        <v>26891.443375472474</v>
+        <v>37217.644103342973</v>
       </c>
       <c r="AD18" s="6">
-        <v>37217.644103342973</v>
+        <v>38806.117045305982</v>
       </c>
       <c r="AE18" s="6">
-        <v>38806.117045305982</v>
+        <v>36877.773002113943</v>
       </c>
       <c r="AF18" s="6">
-        <v>39178.875246590134</v>
+        <v>316.98005655474475</v>
       </c>
       <c r="AG18" s="6">
-        <v>316.98005655474475</v>
+        <v>654.06702013575762</v>
       </c>
       <c r="AH18" s="6">
-        <v>654.06702013575762</v>
+        <v>936.50293170869986</v>
       </c>
       <c r="AI18" s="6">
-        <v>936.50293170869986</v>
+        <v>1437.9149934829243</v>
       </c>
       <c r="AJ18" s="6">
-        <v>1437.9149934829243</v>
+        <v>1957.6057208438842</v>
       </c>
       <c r="AK18" s="6"/>
       <c r="AL18" s="6"/>
       <c r="AM18" s="6"/>
       <c r="AN18" s="6"/>
       <c r="AO18" s="6"/>
       <c r="AP18" s="6"/>
       <c r="AQ18" s="6"/>
-      <c r="AR18" s="6"/>
     </row>
-    <row r="19" spans="1:44">
+    <row r="19" spans="1:43">
       <c r="A19" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="6">
         <v>23284.9</v>
       </c>
       <c r="C19" s="6">
         <v>29569.4</v>
       </c>
       <c r="D19" s="6">
         <v>35372</v>
       </c>
       <c r="E19" s="6">
         <v>42607.1</v>
       </c>
       <c r="F19" s="6">
         <v>61849.969592109395</v>
       </c>
       <c r="G19" s="6">
         <v>53699.03428636858</v>
       </c>
       <c r="H19" s="6">
+        <v>1389.884793552287</v>
+      </c>
+      <c r="I19" s="6">
+        <v>2680.8494723803451</v>
+      </c>
+      <c r="J19" s="6">
+        <v>4050.2941703950282</v>
+      </c>
+      <c r="K19" s="6">
+        <v>5839.4933434324303</v>
+      </c>
+      <c r="L19" s="6">
+        <v>7394.6707706429897</v>
+      </c>
+      <c r="M19" s="6">
+        <v>12045.035086471165</v>
+      </c>
+      <c r="N19" s="6">
+        <v>14512.4</v>
+      </c>
+      <c r="O19" s="6">
+        <v>21266.295112908407</v>
+      </c>
+      <c r="P19" s="6">
+        <v>34399.749360641326</v>
+      </c>
+      <c r="Q19" s="6">
+        <v>45062.575499249666</v>
+      </c>
+      <c r="R19" s="6">
+        <v>56050.087918241683</v>
+      </c>
+      <c r="S19" s="6">
         <v>63315.638837595347</v>
       </c>
-      <c r="I19" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T19" s="6">
-        <v>58553.811137989593</v>
+        <v>1167.3910633813052</v>
       </c>
       <c r="U19" s="6">
-        <v>1167.3910633813052</v>
+        <v>2537.0745319840407</v>
       </c>
       <c r="V19" s="6">
-        <v>2537.0745319840407</v>
+        <v>4039.7119853627246</v>
       </c>
       <c r="W19" s="6">
-        <v>4039.7119853627246</v>
+        <v>5874.2630138035065</v>
       </c>
       <c r="X19" s="6">
-        <v>5874.2630138035065</v>
+        <v>7263.1647163904436</v>
       </c>
       <c r="Y19" s="6">
-        <v>7263.1647163904436</v>
+        <v>8878.4596457053303</v>
       </c>
       <c r="Z19" s="6">
-        <v>8878.4596457053303</v>
+        <v>12297.220257856343</v>
       </c>
       <c r="AA19" s="6">
-        <v>12297.220257856343</v>
+        <v>22096.002071668441</v>
       </c>
       <c r="AB19" s="6">
-        <v>22096.002071668441</v>
+        <v>38980.089300028369</v>
       </c>
       <c r="AC19" s="6">
-        <v>38980.089300028369</v>
+        <v>53864.076596122897</v>
       </c>
       <c r="AD19" s="6">
-        <v>53864.076596122897</v>
+        <v>69138.087682123471</v>
       </c>
       <c r="AE19" s="6">
-        <v>69138.087682123471</v>
+        <v>67538.943626934008</v>
       </c>
       <c r="AF19" s="6">
-        <v>74263.35765769225</v>
+        <v>2271.1822831857089</v>
       </c>
       <c r="AG19" s="6">
-        <v>2271.1822831857089</v>
+        <v>4746.5047687279784</v>
       </c>
       <c r="AH19" s="6">
-        <v>4746.5047687279784</v>
+        <v>6971.1876863170182</v>
       </c>
       <c r="AI19" s="6">
-        <v>6971.1876863170182</v>
+        <v>9807.3300902245064</v>
       </c>
       <c r="AJ19" s="6">
-        <v>9807.3300902245064</v>
+        <v>11476.755653772427</v>
       </c>
       <c r="AK19" s="6"/>
       <c r="AL19" s="6"/>
       <c r="AM19" s="6"/>
       <c r="AN19" s="6"/>
       <c r="AO19" s="6"/>
       <c r="AP19" s="6"/>
       <c r="AQ19" s="6"/>
-      <c r="AR19" s="6"/>
     </row>
-    <row r="20" spans="1:44">
+    <row r="20" spans="1:43">
       <c r="A20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="6">
         <v>43933</v>
       </c>
       <c r="C20" s="6">
         <v>37542.300000000003</v>
       </c>
       <c r="D20" s="6">
         <v>70625.7</v>
       </c>
       <c r="E20" s="6">
         <v>60243.9</v>
       </c>
       <c r="F20" s="6">
         <v>130774.33892016551</v>
       </c>
       <c r="G20" s="6">
         <v>72235.372430492775</v>
       </c>
       <c r="H20" s="6">
+        <v>386.70476390589607</v>
+      </c>
+      <c r="I20" s="6">
+        <v>866.68657753495268</v>
+      </c>
+      <c r="J20" s="6">
+        <v>1215.9859281218719</v>
+      </c>
+      <c r="K20" s="6">
+        <v>1673.1145854488755</v>
+      </c>
+      <c r="L20" s="6">
+        <v>2207.1014878859701</v>
+      </c>
+      <c r="M20" s="6">
+        <v>3015.6858964871094</v>
+      </c>
+      <c r="N20" s="6">
+        <v>3666.2</v>
+      </c>
+      <c r="O20" s="6">
+        <v>16964.336621717805</v>
+      </c>
+      <c r="P20" s="6">
+        <v>37493.467908553059</v>
+      </c>
+      <c r="Q20" s="6">
+        <v>74548.356593952136</v>
+      </c>
+      <c r="R20" s="6">
+        <v>83973.780532813093</v>
+      </c>
+      <c r="S20" s="6">
         <v>87715.157451670675</v>
       </c>
-      <c r="I20" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T20" s="6">
-        <v>84365.999264199796</v>
+        <v>342.26587815081274</v>
       </c>
       <c r="U20" s="6">
-        <v>342.26587815081274</v>
+        <v>841.34569487346062</v>
       </c>
       <c r="V20" s="6">
-        <v>841.34569487346062</v>
+        <v>1274.3059669544409</v>
       </c>
       <c r="W20" s="6">
-        <v>1274.3059669544409</v>
+        <v>1820.6323974686088</v>
       </c>
       <c r="X20" s="6">
-        <v>1820.6323974686088</v>
+        <v>2489.9216269741319</v>
       </c>
       <c r="Y20" s="6">
-        <v>2489.9216269741319</v>
+        <v>3828.8548319028337</v>
       </c>
       <c r="Z20" s="6">
-        <v>3828.8548319028337</v>
+        <v>4747.3118714789407</v>
       </c>
       <c r="AA20" s="6">
-        <v>4747.3118714789407</v>
+        <v>21431.53075686732</v>
       </c>
       <c r="AB20" s="6">
-        <v>21431.53075686732</v>
+        <v>47705.213499271413</v>
       </c>
       <c r="AC20" s="6">
-        <v>47705.213499271413</v>
+        <v>100897.7267392535</v>
       </c>
       <c r="AD20" s="6">
-        <v>100897.7267392535</v>
+        <v>107339.10894782605</v>
       </c>
       <c r="AE20" s="6">
-        <v>107339.10894782605</v>
+        <v>108459.70264336991</v>
       </c>
       <c r="AF20" s="6">
-        <v>109305.9061957693</v>
+        <v>629.60425570585369</v>
       </c>
       <c r="AG20" s="6">
-        <v>629.60425570585369</v>
+        <v>1449.8364115524141</v>
       </c>
       <c r="AH20" s="6">
-        <v>1449.8364115524141</v>
+        <v>2027.3234085304853</v>
       </c>
       <c r="AI20" s="6">
-        <v>2027.3234085304853</v>
+        <v>2690.4965447461091</v>
       </c>
       <c r="AJ20" s="6">
-        <v>2690.4965447461091</v>
+        <v>3451.0824201812452</v>
       </c>
       <c r="AK20" s="6"/>
       <c r="AL20" s="6"/>
       <c r="AM20" s="6"/>
       <c r="AN20" s="6"/>
       <c r="AO20" s="6"/>
       <c r="AP20" s="6"/>
       <c r="AQ20" s="6"/>
-      <c r="AR20" s="6"/>
     </row>
-    <row r="21" spans="1:44">
+    <row r="21" spans="1:43">
       <c r="A21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="6">
         <v>40358.400000000001</v>
       </c>
       <c r="C21" s="6">
         <v>42495.6</v>
       </c>
       <c r="D21" s="6">
         <v>59260.9</v>
       </c>
       <c r="E21" s="6">
         <v>70451.199999999997</v>
       </c>
       <c r="F21" s="6">
         <v>90335.997126158123</v>
       </c>
       <c r="G21" s="6">
         <v>81529.484828326618</v>
       </c>
       <c r="H21" s="6">
+        <v>2348.318924809073</v>
+      </c>
+      <c r="I21" s="6">
+        <v>5031.727079661322</v>
+      </c>
+      <c r="J21" s="6">
+        <v>7596.5565643961127</v>
+      </c>
+      <c r="K21" s="6">
+        <v>10709.526370822941</v>
+      </c>
+      <c r="L21" s="6">
+        <v>13834.980508920145</v>
+      </c>
+      <c r="M21" s="6">
+        <v>18939.055314883368</v>
+      </c>
+      <c r="N21" s="6">
+        <v>22657</v>
+      </c>
+      <c r="O21" s="6">
+        <v>32081.735145818566</v>
+      </c>
+      <c r="P21" s="6">
+        <v>58555.301232505881</v>
+      </c>
+      <c r="Q21" s="6">
+        <v>71034.641280222801</v>
+      </c>
+      <c r="R21" s="6">
+        <v>75810.977084284677</v>
+      </c>
+      <c r="S21" s="6">
         <v>79150.16793500667</v>
       </c>
-      <c r="I21" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T21" s="6">
-        <v>75728.435484950372</v>
+        <v>2459.6051527049372</v>
       </c>
       <c r="U21" s="6">
-        <v>2459.6051527049372</v>
+        <v>5623.8230586610589</v>
       </c>
       <c r="V21" s="6">
-        <v>5623.8230586610589</v>
+        <v>8405.1906204635306</v>
       </c>
       <c r="W21" s="6">
-        <v>8405.1906204635306</v>
+        <v>12040.328002557173</v>
       </c>
       <c r="X21" s="6">
-        <v>12040.328002557173</v>
+        <v>15851.786737783385</v>
       </c>
       <c r="Y21" s="6">
-        <v>15851.786737783385</v>
+        <v>20670.822251339101</v>
       </c>
       <c r="Z21" s="6">
-        <v>20670.822251339101</v>
+        <v>25403.957330355843</v>
       </c>
       <c r="AA21" s="6">
-        <v>25403.957330355843</v>
+        <v>35930.069823034588</v>
       </c>
       <c r="AB21" s="6">
-        <v>35930.069823034588</v>
+        <v>70679.656191109345</v>
       </c>
       <c r="AC21" s="6">
-        <v>70679.656191109345</v>
+        <v>88604.067672370977</v>
       </c>
       <c r="AD21" s="6">
-        <v>88604.067672370977</v>
+        <v>98672.094464820198</v>
       </c>
       <c r="AE21" s="6">
-        <v>98672.094464820198</v>
+        <v>99213.34222466567</v>
       </c>
       <c r="AF21" s="6">
-        <v>101434.16935475993</v>
+        <v>3137.4593144250694</v>
       </c>
       <c r="AG21" s="6">
-        <v>3137.4593144250694</v>
+        <v>6587.1965470094747</v>
       </c>
       <c r="AH21" s="6">
-        <v>6587.1965470094747</v>
+        <v>9571.8705919937784</v>
       </c>
       <c r="AI21" s="6">
-        <v>9571.8705919937784</v>
+        <v>13303.393859624724</v>
       </c>
       <c r="AJ21" s="6">
-        <v>13303.393859624724</v>
+        <v>17023.052439537732</v>
       </c>
       <c r="AK21" s="6"/>
       <c r="AL21" s="6"/>
       <c r="AM21" s="6"/>
       <c r="AN21" s="6"/>
       <c r="AO21" s="6"/>
       <c r="AP21" s="6"/>
       <c r="AQ21" s="6"/>
-      <c r="AR21" s="6"/>
     </row>
-    <row r="22" spans="1:44">
+    <row r="22" spans="1:43">
       <c r="A22" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="6">
         <v>25836.6</v>
       </c>
       <c r="C22" s="6">
         <v>30403.599999999999</v>
       </c>
       <c r="D22" s="6">
         <v>40956.6</v>
       </c>
       <c r="E22" s="6">
         <v>51156.7</v>
       </c>
       <c r="F22" s="6">
         <v>60961.01238593422</v>
       </c>
       <c r="G22" s="6">
         <v>40558.169778055351</v>
       </c>
       <c r="H22" s="6">
+        <v>363.8539472658158</v>
+      </c>
+      <c r="I22" s="6">
+        <v>785.40738286942064</v>
+      </c>
+      <c r="J22" s="6">
+        <v>1113.5654911331746</v>
+      </c>
+      <c r="K22" s="6">
+        <v>1813.209866938158</v>
+      </c>
+      <c r="L22" s="6">
+        <v>2443.7792386078913</v>
+      </c>
+      <c r="M22" s="6">
+        <v>3785.428056771098</v>
+      </c>
+      <c r="N22" s="6">
+        <v>4739.3999999999996</v>
+      </c>
+      <c r="O22" s="6">
+        <v>9782.6902844824835</v>
+      </c>
+      <c r="P22" s="6">
+        <v>25673.825704971321</v>
+      </c>
+      <c r="Q22" s="6">
+        <v>38385.715901955751</v>
+      </c>
+      <c r="R22" s="6">
+        <v>47968.125231683029</v>
+      </c>
+      <c r="S22" s="6">
         <v>50337.760379084677</v>
       </c>
-      <c r="I22" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T22" s="6">
-        <v>48945.419229292515</v>
+        <v>408.25200185176089</v>
       </c>
       <c r="U22" s="6">
-        <v>408.25200185176089</v>
+        <v>935.31110589735408</v>
       </c>
       <c r="V22" s="6">
-        <v>935.31110589735408</v>
+        <v>1450.1142128159704</v>
       </c>
       <c r="W22" s="6">
-        <v>1450.1142128159704</v>
+        <v>2404.3569027376489</v>
       </c>
       <c r="X22" s="6">
-        <v>2404.3569027376489</v>
+        <v>3336.9421333572295</v>
       </c>
       <c r="Y22" s="6">
-        <v>3336.9421333572295</v>
+        <v>4978.643607979966</v>
       </c>
       <c r="Z22" s="6">
-        <v>4978.643607979966</v>
+        <v>6187.1835558724251</v>
       </c>
       <c r="AA22" s="6">
-        <v>6187.1835558724251</v>
+        <v>13262.676856401715</v>
       </c>
       <c r="AB22" s="6">
-        <v>13262.676856401715</v>
+        <v>33628.749492259274</v>
       </c>
       <c r="AC22" s="6">
-        <v>33628.749492259274</v>
+        <v>53423.197240358299</v>
       </c>
       <c r="AD22" s="6">
-        <v>53423.197240358299</v>
+        <v>68557.140904705768</v>
       </c>
       <c r="AE22" s="6">
-        <v>68557.140904705768</v>
+        <v>71562.723933757341</v>
       </c>
       <c r="AF22" s="6">
-        <v>70908.880475567232</v>
+        <v>628.01414277293372</v>
       </c>
       <c r="AG22" s="6">
-        <v>628.01414277293372</v>
+        <v>1420.1928695739216</v>
       </c>
       <c r="AH22" s="6">
-        <v>1420.1928695739216</v>
+        <v>1973.2449018966381</v>
       </c>
       <c r="AI22" s="6">
-        <v>1973.2449018966381</v>
+        <v>3101.6195161147862</v>
       </c>
       <c r="AJ22" s="6">
-        <v>3101.6195161147862</v>
+        <v>4216.3113724211398</v>
       </c>
       <c r="AK22" s="6"/>
       <c r="AL22" s="6"/>
       <c r="AM22" s="6"/>
       <c r="AN22" s="6"/>
       <c r="AO22" s="6"/>
       <c r="AP22" s="6"/>
       <c r="AQ22" s="6"/>
-      <c r="AR22" s="6"/>
     </row>
-    <row r="23" spans="1:44">
+    <row r="23" spans="1:43">
       <c r="A23" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="6">
         <v>13136.3</v>
       </c>
       <c r="C23" s="6">
         <v>10861.5</v>
       </c>
       <c r="D23" s="6">
         <v>23979.3</v>
       </c>
       <c r="E23" s="6">
         <v>17270.099999999999</v>
       </c>
       <c r="F23" s="6">
         <v>31903.132423961782</v>
       </c>
       <c r="G23" s="6">
         <v>19201.581889358658</v>
       </c>
       <c r="H23" s="6">
+        <v>157.88405389973011</v>
+      </c>
+      <c r="I23" s="6">
+        <v>357.97400156445519</v>
+      </c>
+      <c r="J23" s="6">
+        <v>522.44459801359676</v>
+      </c>
+      <c r="K23" s="6">
+        <v>920.8377400239865</v>
+      </c>
+      <c r="L23" s="6">
+        <v>1288.2954972014581</v>
+      </c>
+      <c r="M23" s="6">
+        <v>1922.5356444860997</v>
+      </c>
+      <c r="N23" s="6">
+        <v>2361.6999999999998</v>
+      </c>
+      <c r="O23" s="6">
+        <v>7076.2773739810873</v>
+      </c>
+      <c r="P23" s="6">
+        <v>16214.155297391011</v>
+      </c>
+      <c r="Q23" s="6">
+        <v>18814.258305605897</v>
+      </c>
+      <c r="R23" s="6">
+        <v>20548.152450970563</v>
+      </c>
+      <c r="S23" s="6">
         <v>21126.700753695332</v>
       </c>
-      <c r="I23" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T23" s="6">
-        <v>20581.317541704713</v>
+        <v>193.59599076879394</v>
       </c>
       <c r="U23" s="6">
-        <v>193.59599076879394</v>
+        <v>454.11545318728963</v>
       </c>
       <c r="V23" s="6">
-        <v>454.11545318728963</v>
+        <v>676.98777347671864</v>
       </c>
       <c r="W23" s="6">
-        <v>676.98777347671864</v>
+        <v>1202.9195069819198</v>
       </c>
       <c r="X23" s="6">
-        <v>1202.9195069819198</v>
+        <v>1701.6011567697424</v>
       </c>
       <c r="Y23" s="6">
-        <v>1701.6011567697424</v>
+        <v>2524.8237988417077</v>
       </c>
       <c r="Z23" s="6">
-        <v>2524.8237988417077</v>
+        <v>2943.729806599963</v>
       </c>
       <c r="AA23" s="6">
-        <v>2943.729806599963</v>
+        <v>8323.5338592513144</v>
       </c>
       <c r="AB23" s="6">
-        <v>8323.5338592513144</v>
+        <v>19309.53271190112</v>
       </c>
       <c r="AC23" s="6">
-        <v>19309.53271190112</v>
+        <v>23459.912291568202</v>
       </c>
       <c r="AD23" s="6">
-        <v>23459.912291568202</v>
+        <v>24907.782865798214</v>
       </c>
       <c r="AE23" s="6">
-        <v>24907.782865798214</v>
+        <v>22915.508230842104</v>
       </c>
       <c r="AF23" s="6">
-        <v>24041.416087870224</v>
+        <v>264.35116846706956</v>
       </c>
       <c r="AG23" s="6">
-        <v>264.35116846706956</v>
+        <v>589.3686567228699</v>
       </c>
       <c r="AH23" s="6">
-        <v>589.3686567228699</v>
+        <v>835.63973825655876</v>
       </c>
       <c r="AI23" s="6">
-        <v>835.63973825655876</v>
+        <v>1424.7633272019941</v>
       </c>
       <c r="AJ23" s="6">
-        <v>1424.7633272019941</v>
+        <v>1968.4526836404941</v>
       </c>
       <c r="AK23" s="6"/>
       <c r="AL23" s="6"/>
       <c r="AM23" s="6"/>
       <c r="AN23" s="6"/>
       <c r="AO23" s="6"/>
       <c r="AP23" s="6"/>
       <c r="AQ23" s="6"/>
-      <c r="AR23" s="6"/>
     </row>
-    <row r="24" spans="1:44">
+    <row r="24" spans="1:43">
       <c r="A24" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="6">
         <v>25629.8</v>
       </c>
       <c r="C24" s="6">
         <v>31292.400000000001</v>
       </c>
       <c r="D24" s="6">
         <v>45387.8</v>
       </c>
       <c r="E24" s="6">
         <v>48826.400000000001</v>
       </c>
       <c r="F24" s="6">
         <v>87035.407435469475</v>
       </c>
       <c r="G24" s="6">
         <v>44473.908305973702</v>
       </c>
       <c r="H24" s="6">
+        <v>261.7694597382449</v>
+      </c>
+      <c r="I24" s="6">
+        <v>621.96073287298623</v>
+      </c>
+      <c r="J24" s="6">
+        <v>952.82546963497725</v>
+      </c>
+      <c r="K24" s="6">
+        <v>1443.9501053043355</v>
+      </c>
+      <c r="L24" s="6">
+        <v>1958.8003682699641</v>
+      </c>
+      <c r="M24" s="6">
+        <v>2879.1334883658565</v>
+      </c>
+      <c r="N24" s="6">
+        <v>3467.6</v>
+      </c>
+      <c r="O24" s="6">
+        <v>9612.6612898819094</v>
+      </c>
+      <c r="P24" s="6">
+        <v>33055.064181658177</v>
+      </c>
+      <c r="Q24" s="6">
+        <v>50538.053164822864</v>
+      </c>
+      <c r="R24" s="6">
+        <v>56331.258057961008</v>
+      </c>
+      <c r="S24" s="6">
         <v>58958.89191508467</v>
       </c>
-      <c r="I24" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T24" s="6">
-        <v>57733.785558042626</v>
+        <v>219.71546960598783</v>
       </c>
       <c r="U24" s="6">
-        <v>219.71546960598783</v>
+        <v>568.80255450553909</v>
       </c>
       <c r="V24" s="6">
-        <v>568.80255450553909</v>
+        <v>993.21491564259441</v>
       </c>
       <c r="W24" s="6">
-        <v>993.21491564259441</v>
+        <v>1516.0325565860544</v>
       </c>
       <c r="X24" s="6">
-        <v>1516.0325565860544</v>
+        <v>2053.2515532919956</v>
       </c>
       <c r="Y24" s="6">
-        <v>2053.2515532919956</v>
+        <v>2930.0374472170929</v>
       </c>
       <c r="Z24" s="6">
-        <v>2930.0374472170929</v>
+        <v>3600.7446437717131</v>
       </c>
       <c r="AA24" s="6">
-        <v>3600.7446437717131</v>
+        <v>10428.540956457673</v>
       </c>
       <c r="AB24" s="6">
-        <v>10428.540956457673</v>
+        <v>36407.737697070399</v>
       </c>
       <c r="AC24" s="6">
-        <v>36407.737697070399</v>
+        <v>60614.674761701783</v>
       </c>
       <c r="AD24" s="6">
-        <v>60614.674761701783</v>
+        <v>73829.929664635012</v>
       </c>
       <c r="AE24" s="6">
-        <v>73829.929664635012</v>
+        <v>71531.007666516598</v>
       </c>
       <c r="AF24" s="6">
-        <v>73363.498101891004</v>
+        <v>364.37564512344449</v>
       </c>
       <c r="AG24" s="6">
-        <v>364.37564512344449</v>
+        <v>850.70724560188319</v>
       </c>
       <c r="AH24" s="6">
-        <v>850.70724560188319</v>
+        <v>1254.3095159829295</v>
       </c>
       <c r="AI24" s="6">
-        <v>1254.3095159829295</v>
+        <v>1854.0992171868043</v>
       </c>
       <c r="AJ24" s="6">
-        <v>1854.0992171868043</v>
+        <v>2489.9066883053119</v>
       </c>
       <c r="AK24" s="6"/>
       <c r="AL24" s="6"/>
       <c r="AM24" s="6"/>
       <c r="AN24" s="6"/>
       <c r="AO24" s="6"/>
       <c r="AP24" s="6"/>
       <c r="AQ24" s="6"/>
-      <c r="AR24" s="6"/>
     </row>
-    <row r="25" spans="1:44">
+    <row r="25" spans="1:43">
       <c r="A25" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="6">
         <v>17316.3</v>
       </c>
       <c r="C25" s="6">
         <v>15364.5</v>
       </c>
       <c r="D25" s="6">
         <v>23727.7</v>
       </c>
       <c r="E25" s="6">
         <v>23601.5</v>
       </c>
       <c r="F25" s="6">
         <v>36328.225740100854</v>
       </c>
       <c r="G25" s="6">
         <v>29186.056309462867</v>
       </c>
       <c r="H25" s="6">
+        <v>346.44906614377373</v>
+      </c>
+      <c r="I25" s="6">
+        <v>826.06765107774368</v>
+      </c>
+      <c r="J25" s="6">
+        <v>1348.7111681641982</v>
+      </c>
+      <c r="K25" s="6">
+        <v>2029.8943042820451</v>
+      </c>
+      <c r="L25" s="6">
+        <v>2750.9597981727698</v>
+      </c>
+      <c r="M25" s="6">
+        <v>4033.5543305462852</v>
+      </c>
+      <c r="N25" s="6">
+        <v>4968.5</v>
+      </c>
+      <c r="O25" s="6">
+        <v>9393.1756464007576</v>
+      </c>
+      <c r="P25" s="6">
+        <v>17449.741101063108</v>
+      </c>
+      <c r="Q25" s="6">
+        <v>22006.975299944985</v>
+      </c>
+      <c r="R25" s="6">
+        <v>25369.843915350946</v>
+      </c>
+      <c r="S25" s="6">
         <v>31225.33981517933</v>
       </c>
-      <c r="I25" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T25" s="6">
-        <v>31042.94061592835</v>
+        <v>399.35383371472676</v>
       </c>
       <c r="U25" s="6">
-        <v>399.35383371472676</v>
+        <v>901.73285433580509</v>
       </c>
       <c r="V25" s="6">
-        <v>901.73285433580509</v>
+        <v>1561.8176507197359</v>
       </c>
       <c r="W25" s="6">
-        <v>1561.8176507197359</v>
+        <v>2456.2783832007158</v>
       </c>
       <c r="X25" s="6">
-        <v>2456.2783832007158</v>
+        <v>3392.3615681435922</v>
       </c>
       <c r="Y25" s="6">
-        <v>3392.3615681435922</v>
+        <v>4736.9925153725944</v>
       </c>
       <c r="Z25" s="6">
-        <v>4736.9925153725944</v>
+        <v>5872.184793508387</v>
       </c>
       <c r="AA25" s="6">
-        <v>5872.184793508387</v>
+        <v>10953.327666091174</v>
       </c>
       <c r="AB25" s="6">
-        <v>10953.327666091174</v>
+        <v>20807.467902662655</v>
       </c>
       <c r="AC25" s="6">
-        <v>20807.467902662655</v>
+        <v>28600.269736228202</v>
       </c>
       <c r="AD25" s="6">
-        <v>28600.269736228202</v>
+        <v>37754.65662307333</v>
       </c>
       <c r="AE25" s="6">
-        <v>37754.65662307333</v>
+        <v>41616.576106421897</v>
       </c>
       <c r="AF25" s="6">
-        <v>40229.023728032444</v>
+        <v>564.16015724392958</v>
       </c>
       <c r="AG25" s="6">
-        <v>564.16015724392958</v>
+        <v>1233.7444109906266</v>
       </c>
       <c r="AH25" s="6">
-        <v>1233.7444109906266</v>
+        <v>1946.5323173704382</v>
       </c>
       <c r="AI25" s="6">
-        <v>1946.5323173704382</v>
+        <v>2943.8107369767476</v>
       </c>
       <c r="AJ25" s="6">
-        <v>2943.8107369767476</v>
+        <v>3960.8428644436653</v>
       </c>
       <c r="AK25" s="6"/>
       <c r="AL25" s="6"/>
       <c r="AM25" s="6"/>
       <c r="AN25" s="6"/>
       <c r="AO25" s="6"/>
       <c r="AP25" s="6"/>
       <c r="AQ25" s="6"/>
-      <c r="AR25" s="6"/>
     </row>
-    <row r="26" spans="1:44">
+    <row r="26" spans="1:43">
       <c r="A26" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="6">
         <v>23029.9</v>
       </c>
       <c r="C26" s="6">
         <v>25234</v>
       </c>
       <c r="D26" s="6">
         <v>32455.4</v>
       </c>
       <c r="E26" s="6">
         <v>44120</v>
       </c>
       <c r="F26" s="6">
         <v>62684.416026687104</v>
       </c>
       <c r="G26" s="6">
         <v>40766.964260963359</v>
       </c>
       <c r="H26" s="6">
+        <v>213.0593023748871</v>
+      </c>
+      <c r="I26" s="6">
+        <v>561.45039640698576</v>
+      </c>
+      <c r="J26" s="6">
+        <v>910.62082764679371</v>
+      </c>
+      <c r="K26" s="6">
+        <v>1387.0925788161981</v>
+      </c>
+      <c r="L26" s="6">
+        <v>1833.3746981501142</v>
+      </c>
+      <c r="M26" s="6">
+        <v>3012.6430864364011</v>
+      </c>
+      <c r="N26" s="6">
+        <v>3602.2</v>
+      </c>
+      <c r="O26" s="6">
+        <v>13498.298543973764</v>
+      </c>
+      <c r="P26" s="6">
+        <v>29376.434454313072</v>
+      </c>
+      <c r="Q26" s="6">
+        <v>40306.550310391714</v>
+      </c>
+      <c r="R26" s="6">
+        <v>48730.340303069665</v>
+      </c>
+      <c r="S26" s="6">
         <v>56326.795336424002</v>
       </c>
-      <c r="I26" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T26" s="6">
-        <v>50492.094071135347</v>
+        <v>308.56620703230118</v>
       </c>
       <c r="U26" s="6">
-        <v>308.56620703230118</v>
+        <v>634.12534884024444</v>
       </c>
       <c r="V26" s="6">
-        <v>634.12534884024444</v>
+        <v>934.4646674625784</v>
       </c>
       <c r="W26" s="6">
-        <v>934.4646674625784</v>
+        <v>1499.7889239539495</v>
       </c>
       <c r="X26" s="6">
-        <v>1499.7889239539495</v>
+        <v>2107.4121814138016</v>
       </c>
       <c r="Y26" s="6">
-        <v>2107.4121814138016</v>
+        <v>2938.694940956374</v>
       </c>
       <c r="Z26" s="6">
-        <v>2938.694940956374</v>
+        <v>3997.3944379393456</v>
       </c>
       <c r="AA26" s="6">
-        <v>3997.3944379393456</v>
+        <v>14619.621049465781</v>
       </c>
       <c r="AB26" s="6">
-        <v>14619.621049465781</v>
+        <v>44484.819252742214</v>
       </c>
       <c r="AC26" s="6">
-        <v>44484.819252742214</v>
+        <v>57267.528508856805</v>
       </c>
       <c r="AD26" s="6">
-        <v>57267.528508856805</v>
+        <v>70258.390381939287</v>
       </c>
       <c r="AE26" s="6">
-        <v>70258.390381939287</v>
+        <v>60391.637619541434</v>
       </c>
       <c r="AF26" s="6">
-        <v>73605.412549209432</v>
+        <v>313.98410823737709</v>
       </c>
       <c r="AG26" s="6">
-        <v>313.98410823737709</v>
+        <v>728.21561525773814</v>
       </c>
       <c r="AH26" s="6">
-        <v>728.21561525773814</v>
+        <v>1065.2480073042739</v>
       </c>
       <c r="AI26" s="6">
-        <v>1065.2480073042739</v>
+        <v>1682.1950877869849</v>
       </c>
       <c r="AJ26" s="6">
-        <v>1682.1950877869849</v>
+        <v>2304.3599537911437</v>
       </c>
       <c r="AK26" s="6"/>
       <c r="AL26" s="6"/>
       <c r="AM26" s="6"/>
       <c r="AN26" s="6"/>
       <c r="AO26" s="6"/>
       <c r="AP26" s="6"/>
       <c r="AQ26" s="6"/>
-      <c r="AR26" s="6"/>
     </row>
-    <row r="27" spans="1:44">
+    <row r="27" spans="1:43">
       <c r="A27" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="6">
         <v>32916.9</v>
       </c>
       <c r="C27" s="6">
         <v>39881.699999999997</v>
       </c>
       <c r="D27" s="6">
         <v>52752.800000000003</v>
       </c>
       <c r="E27" s="6">
         <v>53001</v>
       </c>
       <c r="F27" s="6">
         <v>63964.1434575358</v>
       </c>
       <c r="G27" s="6">
         <v>50684.486996626598</v>
       </c>
       <c r="H27" s="6">
+        <v>747.42783400794042</v>
+      </c>
+      <c r="I27" s="6">
+        <v>1615.2158232996421</v>
+      </c>
+      <c r="J27" s="6">
+        <v>2440.3594417675972</v>
+      </c>
+      <c r="K27" s="6">
+        <v>3530.1172294551575</v>
+      </c>
+      <c r="L27" s="6">
+        <v>4634.3434857398952</v>
+      </c>
+      <c r="M27" s="6">
+        <v>6296.5022900519789</v>
+      </c>
+      <c r="N27" s="6">
+        <v>7987.8</v>
+      </c>
+      <c r="O27" s="6">
+        <v>16686.583256732738</v>
+      </c>
+      <c r="P27" s="6">
+        <v>28326.613730330519</v>
+      </c>
+      <c r="Q27" s="6">
+        <v>44462.840714176426</v>
+      </c>
+      <c r="R27" s="6">
+        <v>54695.12108958418</v>
+      </c>
+      <c r="S27" s="6">
         <v>59450.568728348662</v>
       </c>
-      <c r="I27" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T27" s="6">
-        <v>56772.507006703367</v>
+        <v>783.63931732603703</v>
       </c>
       <c r="U27" s="6">
-        <v>783.63931732603703</v>
+        <v>1764.7512570411131</v>
       </c>
       <c r="V27" s="6">
-        <v>1764.7512570411131</v>
+        <v>2738.8067793938849</v>
       </c>
       <c r="W27" s="6">
-        <v>2738.8067793938849</v>
+        <v>4046.2963744161698</v>
       </c>
       <c r="X27" s="6">
-        <v>4046.2963744161698</v>
+        <v>5329.4600955769647</v>
       </c>
       <c r="Y27" s="6">
-        <v>5329.4600955769647</v>
+        <v>7158.379872660651</v>
       </c>
       <c r="Z27" s="6">
-        <v>7158.379872660651</v>
+        <v>9258.5807687292945</v>
       </c>
       <c r="AA27" s="6">
-        <v>9258.5807687292945</v>
+        <v>19410.021695585492</v>
       </c>
       <c r="AB27" s="6">
-        <v>19410.021695585492</v>
+        <v>37937.554953660445</v>
       </c>
       <c r="AC27" s="6">
-        <v>37937.554953660445</v>
+        <v>61206.14214093284</v>
       </c>
       <c r="AD27" s="6">
-        <v>61206.14214093284</v>
+        <v>75594.700571258771</v>
       </c>
       <c r="AE27" s="6">
-        <v>75594.700571258771</v>
+        <v>77147.712306899644</v>
       </c>
       <c r="AF27" s="6">
-        <v>78184.862531943189</v>
+        <v>1277.3005297625493</v>
       </c>
       <c r="AG27" s="6">
-        <v>1277.3005297625493</v>
+        <v>2709.0763949248585</v>
       </c>
       <c r="AH27" s="6">
-        <v>2709.0763949248585</v>
+        <v>4101.323593293153</v>
       </c>
       <c r="AI27" s="6">
-        <v>4101.323593293153</v>
+        <v>5766.8629318982412</v>
       </c>
       <c r="AJ27" s="6">
-        <v>5766.8629318982412</v>
+        <v>7465.5267644921714</v>
       </c>
       <c r="AK27" s="6"/>
       <c r="AL27" s="6"/>
       <c r="AM27" s="6"/>
       <c r="AN27" s="6"/>
       <c r="AO27" s="6"/>
       <c r="AP27" s="6"/>
       <c r="AQ27" s="6"/>
-      <c r="AR27" s="6"/>
     </row>
-    <row r="29" spans="1:44" ht="17.25" customHeight="1">
-      <c r="A29" s="28" t="s">
+    <row r="29" spans="1:43" ht="17.25" customHeight="1">
+      <c r="A29" s="27" t="s">
         <v>39</v>
       </c>
-      <c r="B29" s="28"/>
-[...41 lines deleted...]
-      <c r="AR29" s="28"/>
+      <c r="B29" s="27"/>
+      <c r="C29" s="27"/>
+      <c r="D29" s="27"/>
+      <c r="E29" s="27"/>
+      <c r="F29" s="27"/>
+      <c r="G29" s="27"/>
+      <c r="H29" s="27"/>
+      <c r="I29" s="27"/>
+      <c r="J29" s="27"/>
+      <c r="K29" s="27"/>
+      <c r="L29" s="27"/>
+      <c r="M29" s="27"/>
+      <c r="N29" s="27"/>
+      <c r="O29" s="27"/>
+      <c r="P29" s="27"/>
+      <c r="Q29" s="27"/>
+      <c r="R29" s="27"/>
+      <c r="S29" s="27"/>
+      <c r="T29" s="27"/>
+      <c r="U29" s="27"/>
+      <c r="V29" s="27"/>
+      <c r="W29" s="27"/>
+      <c r="X29" s="27"/>
+      <c r="Y29" s="27"/>
+      <c r="Z29" s="27"/>
+      <c r="AA29" s="27"/>
+      <c r="AB29" s="27"/>
+      <c r="AC29" s="27"/>
+      <c r="AD29" s="27"/>
+      <c r="AE29" s="27"/>
+      <c r="AF29" s="27"/>
+      <c r="AG29" s="27"/>
+      <c r="AH29" s="27"/>
+      <c r="AI29" s="27"/>
+      <c r="AJ29" s="27"/>
+      <c r="AK29" s="27"/>
+      <c r="AL29" s="27"/>
+      <c r="AM29" s="27"/>
+      <c r="AN29" s="27"/>
+      <c r="AO29" s="27"/>
+      <c r="AP29" s="27"/>
+      <c r="AQ29" s="27"/>
     </row>
-    <row r="30" spans="1:44" ht="12.75" customHeight="1">
-[...8 lines deleted...]
-      <c r="AO30" s="27" t="s">
+    <row r="30" spans="1:43" ht="12.75" customHeight="1">
+      <c r="P30" s="25"/>
+      <c r="Q30" s="25"/>
+      <c r="R30" s="25"/>
+      <c r="S30" s="25"/>
+      <c r="AB30" s="26"/>
+      <c r="AC30" s="26"/>
+      <c r="AD30" s="26"/>
+      <c r="AE30" s="26"/>
+      <c r="AN30" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="AP30" s="27"/>
-[...1 lines deleted...]
-      <c r="AR30" s="27"/>
+      <c r="AO30" s="26"/>
+      <c r="AP30" s="26"/>
+      <c r="AQ30" s="26"/>
     </row>
-    <row r="31" spans="1:44" ht="3" customHeight="1" thickBot="1">
-      <c r="I31" s="10"/>
+    <row r="31" spans="1:43" ht="3" customHeight="1" thickBot="1">
+      <c r="H31" s="10"/>
     </row>
-    <row r="32" spans="1:44" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B32" s="17" t="s">
+    <row r="32" spans="1:43" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A32" s="20"/>
+      <c r="B32" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="C32" s="17" t="s">
+      <c r="C32" s="16" t="s">
         <v>36</v>
       </c>
-      <c r="D32" s="17" t="s">
+      <c r="D32" s="16" t="s">
         <v>37</v>
       </c>
-      <c r="E32" s="17" t="s">
+      <c r="E32" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="F32" s="17" t="s">
+      <c r="F32" s="16" t="s">
         <v>44</v>
       </c>
-      <c r="G32" s="17" t="s">
+      <c r="G32" s="16" t="s">
         <v>45</v>
       </c>
-      <c r="H32" s="17" t="s">
+      <c r="H32" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="I32" s="23"/>
+      <c r="J32" s="23"/>
+      <c r="K32" s="23"/>
+      <c r="L32" s="23"/>
+      <c r="M32" s="23"/>
+      <c r="N32" s="23"/>
+      <c r="O32" s="23"/>
+      <c r="P32" s="23"/>
+      <c r="Q32" s="23"/>
+      <c r="R32" s="23"/>
+      <c r="S32" s="24"/>
+      <c r="T32" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="U32" s="23"/>
+      <c r="V32" s="23"/>
+      <c r="W32" s="23"/>
+      <c r="X32" s="23"/>
+      <c r="Y32" s="23"/>
+      <c r="Z32" s="23"/>
+      <c r="AA32" s="23"/>
+      <c r="AB32" s="23"/>
+      <c r="AC32" s="23"/>
+      <c r="AD32" s="23"/>
+      <c r="AE32" s="24"/>
+      <c r="AF32" s="22" t="s">
         <v>49</v>
       </c>
-      <c r="I32" s="23" t="s">
-[...27 lines deleted...]
-      <c r="AG32" s="23" t="s">
+      <c r="AG32" s="23"/>
+      <c r="AH32" s="23"/>
+      <c r="AI32" s="23"/>
+      <c r="AJ32" s="23"/>
+      <c r="AK32" s="23"/>
+      <c r="AL32" s="23"/>
+      <c r="AM32" s="23"/>
+      <c r="AN32" s="23"/>
+      <c r="AO32" s="23"/>
+      <c r="AP32" s="23"/>
+      <c r="AQ32" s="24"/>
+    </row>
+    <row r="33" spans="1:43" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A33" s="21"/>
+      <c r="B33" s="17"/>
+      <c r="C33" s="17"/>
+      <c r="D33" s="17"/>
+      <c r="E33" s="17"/>
+      <c r="F33" s="17"/>
+      <c r="G33" s="17"/>
+      <c r="H33" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="I33" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="J33" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="K33" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="L33" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="M33" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="N33" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="O33" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="P33" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q33" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="R33" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="S33" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="AH32" s="24"/>
-[...9 lines deleted...]
-      <c r="AR32" s="25"/>
+      <c r="T33" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="U33" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="V33" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="W33" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="X33" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y33" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="Z33" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA33" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="AB33" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="AC33" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="AD33" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE33" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="AF33" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG33" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH33" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="AI33" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="AJ33" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="AK33" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="AL33" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="AM33" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="AN33" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="AO33" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="AP33" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="AQ33" s="4" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="33" spans="1:44" ht="34.5" customHeight="1" thickBot="1">
-[...117 lines deleted...]
-    <row r="34" spans="1:44" s="2" customFormat="1">
+    <row r="34" spans="1:43" s="2" customFormat="1">
       <c r="A34" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="5">
         <v>386655.6</v>
       </c>
       <c r="C34" s="5">
         <v>397828.6</v>
       </c>
       <c r="D34" s="5">
         <v>592478.5</v>
       </c>
       <c r="E34" s="5">
         <v>604597.80000000005</v>
       </c>
       <c r="F34" s="5">
         <v>930433.39204667881</v>
       </c>
       <c r="G34" s="5">
         <v>639493.32293082157</v>
       </c>
       <c r="H34" s="5">
+        <v>10322.643818862996</v>
+      </c>
+      <c r="I34" s="5">
+        <v>20393.675715968155</v>
+      </c>
+      <c r="J34" s="5">
+        <v>32941.492053519527</v>
+      </c>
+      <c r="K34" s="5">
+        <v>47894.025024840957</v>
+      </c>
+      <c r="L34" s="5">
+        <v>62983.140933580056</v>
+      </c>
+      <c r="M34" s="5">
+        <v>90088.527620347479</v>
+      </c>
+      <c r="N34" s="5">
+        <v>111313.5</v>
+      </c>
+      <c r="O34" s="5">
+        <v>219295.76232133977</v>
+      </c>
+      <c r="P34" s="5">
+        <v>435949.70489215868</v>
+      </c>
+      <c r="Q34" s="5">
+        <v>619220.0313092235</v>
+      </c>
+      <c r="R34" s="5">
+        <v>699674.51004189521</v>
+      </c>
+      <c r="S34" s="5">
         <v>752085.51014303835</v>
       </c>
-      <c r="I34" s="5">
-[...31 lines deleted...]
-      </c>
       <c r="T34" s="5">
-        <v>719480.3386685882</v>
+        <v>9956.5045693724041</v>
       </c>
       <c r="U34" s="5">
-        <v>9956.5045693724041</v>
+        <v>22091.12225120901</v>
       </c>
       <c r="V34" s="5">
-        <v>22091.12225120901</v>
+        <v>33927.901029144312</v>
       </c>
       <c r="W34" s="5">
-        <v>33927.901029144312</v>
+        <v>51041.596777943429</v>
       </c>
       <c r="X34" s="5">
-        <v>51041.596777943429</v>
+        <v>69158.409916117627</v>
       </c>
       <c r="Y34" s="5">
-        <v>69158.409916117627</v>
+        <v>96498.701018394539</v>
       </c>
       <c r="Z34" s="5">
-        <v>96498.701018394539</v>
+        <v>121990.0757085631</v>
       </c>
       <c r="AA34" s="5">
-        <v>121990.0757085631</v>
+        <v>252673.1</v>
       </c>
       <c r="AB34" s="5">
-        <v>252673.1</v>
+        <v>535372.9</v>
       </c>
       <c r="AC34" s="5">
-        <v>535372.9</v>
+        <v>794091.7</v>
       </c>
       <c r="AD34" s="5">
-        <v>794091.7</v>
+        <v>921403.6</v>
       </c>
       <c r="AE34" s="5">
-        <v>921403.6</v>
+        <v>917743.40512408828</v>
       </c>
       <c r="AF34" s="5">
-        <v>947943.7</v>
+        <v>13885.426496905555</v>
       </c>
       <c r="AG34" s="5">
-        <v>13885.426496905555</v>
+        <v>29772.594519856397</v>
       </c>
       <c r="AH34" s="5">
-        <v>29772.594519856397</v>
+        <v>44199.223304586914</v>
       </c>
       <c r="AI34" s="5">
-        <v>44199.223304586914</v>
+        <v>64535.67344633169</v>
       </c>
       <c r="AJ34" s="5">
-        <v>64535.67344633169</v>
+        <v>84737.646601462431</v>
       </c>
       <c r="AK34" s="5"/>
       <c r="AL34" s="5"/>
       <c r="AM34" s="5"/>
       <c r="AN34" s="5"/>
       <c r="AO34" s="5"/>
       <c r="AP34" s="5"/>
       <c r="AQ34" s="5"/>
-      <c r="AR34" s="5"/>
     </row>
-    <row r="35" spans="1:44">
+    <row r="35" spans="1:43">
       <c r="A35" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="6">
         <v>5886.3</v>
       </c>
       <c r="C35" s="6">
         <v>7677.8</v>
       </c>
       <c r="D35" s="6">
         <v>7256.2</v>
       </c>
       <c r="E35" s="6">
         <v>8385.7999999999993</v>
       </c>
       <c r="F35" s="6">
         <v>7310.1337636867784</v>
       </c>
       <c r="G35" s="6">
         <v>8619.4982540118726</v>
       </c>
       <c r="H35" s="6">
+        <v>21.044770633055393</v>
+      </c>
+      <c r="I35" s="6">
+        <v>43.489720764691739</v>
+      </c>
+      <c r="J35" s="6">
+        <v>70.886975113344732</v>
+      </c>
+      <c r="K35" s="6">
+        <v>106.43938331143363</v>
+      </c>
+      <c r="L35" s="6">
+        <v>135.64332787316403</v>
+      </c>
+      <c r="M35" s="6">
+        <v>198.10262780857556</v>
+      </c>
+      <c r="N35" s="6">
+        <v>960.3</v>
+      </c>
+      <c r="O35" s="6">
+        <v>1980.2569878203528</v>
+      </c>
+      <c r="P35" s="6">
+        <v>6317.1521656113528</v>
+      </c>
+      <c r="Q35" s="6">
+        <v>7806.2534895712615</v>
+      </c>
+      <c r="R35" s="6">
+        <v>7951.9888325520205</v>
+      </c>
+      <c r="S35" s="6">
         <v>8393.8994999013339</v>
       </c>
-      <c r="I35" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T35" s="6">
-        <v>7851.3055018047362</v>
+        <v>20.383801828983572</v>
       </c>
       <c r="U35" s="6">
-        <v>20.383801828983572</v>
+        <v>43.514884565986577</v>
       </c>
       <c r="V35" s="6">
-        <v>43.514884565986577</v>
+        <v>73.539072697133122</v>
       </c>
       <c r="W35" s="6">
-        <v>73.539072697133122</v>
+        <v>111.41963774735585</v>
       </c>
       <c r="X35" s="6">
-        <v>111.41963774735585</v>
+        <v>142.33618922432348</v>
       </c>
       <c r="Y35" s="6">
-        <v>142.33618922432348</v>
+        <v>207.9462563704038</v>
       </c>
       <c r="Z35" s="6">
-        <v>207.9462563704038</v>
+        <v>1013.4279454310864</v>
       </c>
       <c r="AA35" s="6">
-        <v>1013.4279454310864</v>
+        <v>2135.8075387520607</v>
       </c>
       <c r="AB35" s="6">
-        <v>2135.8075387520607</v>
+        <v>6621.1914464649872</v>
       </c>
       <c r="AC35" s="6">
-        <v>6621.1914464649872</v>
+        <v>8208.9023831891791</v>
       </c>
       <c r="AD35" s="6">
-        <v>8208.9023831891791</v>
+        <v>8387.7999999999993</v>
       </c>
       <c r="AE35" s="6">
-        <v>8387.7999999999993</v>
+        <v>10877.793354435733</v>
       </c>
       <c r="AF35" s="6">
-        <v>9384.7711828225583</v>
+        <v>11.442149387118004</v>
       </c>
       <c r="AG35" s="6">
-        <v>11.442149387118004</v>
+        <v>23.158223083110713</v>
       </c>
       <c r="AH35" s="6">
-        <v>23.158223083110713</v>
+        <v>39.868180370527767</v>
       </c>
       <c r="AI35" s="6">
-        <v>39.868180370527767</v>
+        <v>59.94386401287008</v>
       </c>
       <c r="AJ35" s="6">
-        <v>59.94386401287008</v>
+        <v>72.952053009985434</v>
       </c>
       <c r="AK35" s="6"/>
       <c r="AL35" s="6"/>
       <c r="AM35" s="6"/>
       <c r="AN35" s="6"/>
       <c r="AO35" s="6"/>
       <c r="AP35" s="6"/>
       <c r="AQ35" s="6"/>
-      <c r="AR35" s="6"/>
     </row>
-    <row r="36" spans="1:44">
+    <row r="36" spans="1:43">
       <c r="A36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B36" s="6">
         <v>14407.6</v>
       </c>
       <c r="C36" s="6">
         <v>19387.7</v>
       </c>
       <c r="D36" s="6">
         <v>28147.7</v>
       </c>
       <c r="E36" s="6">
         <v>20008.599999999999</v>
       </c>
       <c r="F36" s="6">
         <v>37039.763658869429</v>
       </c>
       <c r="G36" s="6">
         <v>19391.500838122822</v>
       </c>
       <c r="H36" s="6">
+        <v>738.43517141007487</v>
+      </c>
+      <c r="I36" s="6">
+        <v>876.00417847316226</v>
+      </c>
+      <c r="J36" s="6">
+        <v>2193.4230659914251</v>
+      </c>
+      <c r="K36" s="6">
+        <v>2993.4466670628344</v>
+      </c>
+      <c r="L36" s="6">
+        <v>3729.7458709667044</v>
+      </c>
+      <c r="M36" s="6">
+        <v>4619.7010937791474</v>
+      </c>
+      <c r="N36" s="6">
+        <v>5304.5</v>
+      </c>
+      <c r="O36" s="6">
+        <v>8373.0454130237667</v>
+      </c>
+      <c r="P36" s="6">
+        <v>13122.232822859847</v>
+      </c>
+      <c r="Q36" s="6">
+        <v>27559.160553963637</v>
+      </c>
+      <c r="R36" s="6">
+        <v>30038.372840767144</v>
+      </c>
+      <c r="S36" s="6">
         <v>33353.781990640004</v>
       </c>
-      <c r="I36" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T36" s="6">
-        <v>30595.824946894161</v>
+        <v>585.53283670849544</v>
       </c>
       <c r="U36" s="6">
-        <v>585.53283670849544</v>
+        <v>1228.7066028812892</v>
       </c>
       <c r="V36" s="6">
-        <v>1228.7066028812892</v>
+        <v>1911.070887837446</v>
       </c>
       <c r="W36" s="6">
-        <v>1911.070887837446</v>
+        <v>2758.0232398465828</v>
       </c>
       <c r="X36" s="6">
-        <v>2758.0232398465828</v>
+        <v>3690.8506663358012</v>
       </c>
       <c r="Y36" s="6">
-        <v>3690.8506663358012</v>
+        <v>5071.8249556349692</v>
       </c>
       <c r="Z36" s="6">
-        <v>5071.8249556349692</v>
+        <v>5810.7503679301226</v>
       </c>
       <c r="AA36" s="6">
-        <v>5810.7503679301226</v>
+        <v>9753.4144137113835</v>
       </c>
       <c r="AB36" s="6">
-        <v>9753.4144137113835</v>
+        <v>15826.927076080065</v>
       </c>
       <c r="AC36" s="6">
-        <v>15826.927076080065</v>
+        <v>36265.552204988919</v>
       </c>
       <c r="AD36" s="6">
-        <v>36265.552204988919</v>
+        <v>38731.088937593297</v>
       </c>
       <c r="AE36" s="6">
-        <v>38731.088937593297</v>
+        <v>38176.570514809995</v>
       </c>
       <c r="AF36" s="6">
-        <v>39056.823505486464</v>
+        <v>894.53620047474067</v>
       </c>
       <c r="AG36" s="6">
-        <v>894.53620047474067</v>
+        <v>1739.4683031531799</v>
       </c>
       <c r="AH36" s="6">
-        <v>1739.4683031531799</v>
+        <v>2588.5374430099637</v>
       </c>
       <c r="AI36" s="6">
-        <v>2588.5374430099637</v>
+        <v>3743.8815298312488</v>
       </c>
       <c r="AJ36" s="6">
-        <v>3743.8815298312488</v>
+        <v>4947.7774166898998</v>
       </c>
       <c r="AK36" s="6"/>
       <c r="AL36" s="6"/>
       <c r="AM36" s="6"/>
       <c r="AN36" s="6"/>
       <c r="AO36" s="6"/>
       <c r="AP36" s="6"/>
       <c r="AQ36" s="6"/>
-      <c r="AR36" s="6"/>
     </row>
-    <row r="37" spans="1:44">
+    <row r="37" spans="1:43">
       <c r="A37" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="6">
         <v>1867.5</v>
       </c>
       <c r="C37" s="6">
         <v>1998.6</v>
       </c>
       <c r="D37" s="6">
         <v>2164.6</v>
       </c>
       <c r="E37" s="6">
         <v>2836</v>
       </c>
       <c r="F37" s="6">
         <v>2548.8277361562737</v>
       </c>
       <c r="G37" s="6">
         <v>2247.1804594947134</v>
       </c>
       <c r="H37" s="6">
+        <v>7.6121592870780734</v>
+      </c>
+      <c r="I37" s="6">
+        <v>18.825005418172971</v>
+      </c>
+      <c r="J37" s="6">
+        <v>25.889520020600198</v>
+      </c>
+      <c r="K37" s="6">
+        <v>42.82327477672893</v>
+      </c>
+      <c r="L37" s="6">
+        <v>61.531922303760425</v>
+      </c>
+      <c r="M37" s="6">
+        <v>83.562928433488651</v>
+      </c>
+      <c r="N37" s="6">
+        <v>214.3</v>
+      </c>
+      <c r="O37" s="6">
+        <v>424.99089238119598</v>
+      </c>
+      <c r="P37" s="6">
+        <v>1813.9263023249091</v>
+      </c>
+      <c r="Q37" s="6">
+        <v>2209.1299744880948</v>
+      </c>
+      <c r="R37" s="6">
+        <v>2235.6034741814292</v>
+      </c>
+      <c r="S37" s="6">
         <v>2342.2835468433336</v>
       </c>
-      <c r="I37" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T37" s="6">
-        <v>2254.2878983778764</v>
+        <v>6.163345051042227</v>
       </c>
       <c r="U37" s="6">
-        <v>6.163345051042227</v>
+        <v>15.647723227707271</v>
       </c>
       <c r="V37" s="6">
-        <v>15.647723227707271</v>
+        <v>22.088095043118507</v>
       </c>
       <c r="W37" s="6">
-        <v>22.088095043118507</v>
+        <v>37.293788637649925</v>
       </c>
       <c r="X37" s="6">
-        <v>37.293788637649925</v>
+        <v>53.67093221949338</v>
       </c>
       <c r="Y37" s="6">
-        <v>53.67093221949338</v>
+        <v>72.749872392702798</v>
       </c>
       <c r="Z37" s="6">
-        <v>72.749872392702798</v>
+        <v>210.54454353126465</v>
       </c>
       <c r="AA37" s="6">
-        <v>210.54454353126465</v>
+        <v>413.8010200635008</v>
       </c>
       <c r="AB37" s="6">
-        <v>413.8010200635008</v>
+        <v>1904.3900885550599</v>
       </c>
       <c r="AC37" s="6">
-        <v>1904.3900885550599</v>
+        <v>2283.4184714827338</v>
       </c>
       <c r="AD37" s="6">
-        <v>2283.4184714827338</v>
+        <v>2307.8032613751698</v>
       </c>
       <c r="AE37" s="6">
-        <v>2307.8032613751698</v>
+        <v>2643.2436898239998</v>
       </c>
       <c r="AF37" s="6">
-        <v>2113.4657454734138</v>
+        <v>9.3920393570347311</v>
       </c>
       <c r="AG37" s="6">
-        <v>9.3920393570347311</v>
+        <v>22.518021102625138</v>
       </c>
       <c r="AH37" s="6">
-        <v>22.518021102625138</v>
+        <v>29.643405793086281</v>
       </c>
       <c r="AI37" s="6">
-        <v>29.643405793086281</v>
+        <v>47.933506962759566</v>
       </c>
       <c r="AJ37" s="6">
-        <v>47.933506962759566</v>
+        <v>66.919102991268744</v>
       </c>
       <c r="AK37" s="6"/>
       <c r="AL37" s="6"/>
       <c r="AM37" s="6"/>
       <c r="AN37" s="6"/>
       <c r="AO37" s="6"/>
       <c r="AP37" s="6"/>
       <c r="AQ37" s="6"/>
-      <c r="AR37" s="6"/>
     </row>
-    <row r="38" spans="1:44">
+    <row r="38" spans="1:43">
       <c r="A38" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="6">
         <v>7910.8</v>
       </c>
       <c r="C38" s="6">
         <v>10554.4</v>
       </c>
       <c r="D38" s="6">
         <v>11687.3</v>
       </c>
       <c r="E38" s="6">
         <v>15404.3</v>
       </c>
       <c r="F38" s="6">
         <v>15409.490129271628</v>
       </c>
       <c r="G38" s="6">
         <v>15530.164000631139</v>
       </c>
       <c r="H38" s="6">
+        <v>1063.073485456456</v>
+      </c>
+      <c r="I38" s="6">
+        <v>1159.6879339350012</v>
+      </c>
+      <c r="J38" s="6">
+        <v>2766.3456978969425</v>
+      </c>
+      <c r="K38" s="6">
+        <v>3651.049348419232</v>
+      </c>
+      <c r="L38" s="6">
+        <v>4052.9875356672455</v>
+      </c>
+      <c r="M38" s="6">
+        <v>4623.5168484896567</v>
+      </c>
+      <c r="N38" s="6">
+        <v>5678.3</v>
+      </c>
+      <c r="O38" s="6">
+        <v>6884.1584654381504</v>
+      </c>
+      <c r="P38" s="6">
+        <v>12471.610325378937</v>
+      </c>
+      <c r="Q38" s="6">
+        <v>14273.259346547975</v>
+      </c>
+      <c r="R38" s="6">
+        <v>15018.441634915849</v>
+      </c>
+      <c r="S38" s="6">
         <v>16208.734078705333</v>
       </c>
-      <c r="I38" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T38" s="6">
-        <v>15840.425858295679</v>
+        <v>846.3875286474007</v>
       </c>
       <c r="U38" s="6">
-        <v>846.3875286474007</v>
+        <v>1470.1800828158434</v>
       </c>
       <c r="V38" s="6">
-        <v>1470.1800828158434</v>
+        <v>1943.0989631579387</v>
       </c>
       <c r="W38" s="6">
-        <v>1943.0989631579387</v>
+        <v>2643.4807070950073</v>
       </c>
       <c r="X38" s="6">
-        <v>2643.4807070950073</v>
+        <v>3365.817522045525</v>
       </c>
       <c r="Y38" s="6">
-        <v>3365.817522045525</v>
+        <v>4118.5344967193605</v>
       </c>
       <c r="Z38" s="6">
-        <v>4118.5344967193605</v>
+        <v>5126.0792071278784</v>
       </c>
       <c r="AA38" s="6">
-        <v>5126.0792071278784</v>
+        <v>6319.5967951089151</v>
       </c>
       <c r="AB38" s="6">
-        <v>6319.5967951089151</v>
+        <v>11841.565378278792</v>
       </c>
       <c r="AC38" s="6">
-        <v>11841.565378278792</v>
+        <v>13954.474512057401</v>
       </c>
       <c r="AD38" s="6">
-        <v>13954.474512057401</v>
+        <v>14743.670122672182</v>
       </c>
       <c r="AE38" s="6">
-        <v>14743.670122672182</v>
+        <v>17065.929225569598</v>
       </c>
       <c r="AF38" s="6">
-        <v>15642.303370292395</v>
+        <v>794.97019158304238</v>
       </c>
       <c r="AG38" s="6">
-        <v>794.97019158304238</v>
+        <v>1486.1606934886754</v>
       </c>
       <c r="AH38" s="6">
-        <v>1486.1606934886754</v>
+        <v>2241.0858217744071</v>
       </c>
       <c r="AI38" s="6">
-        <v>2241.0858217744071</v>
+        <v>3213.904289646237</v>
       </c>
       <c r="AJ38" s="6">
-        <v>3213.904289646237</v>
+        <v>3765.7304118185825</v>
       </c>
       <c r="AK38" s="6"/>
       <c r="AL38" s="6"/>
       <c r="AM38" s="6"/>
       <c r="AN38" s="6"/>
       <c r="AO38" s="6"/>
       <c r="AP38" s="6"/>
       <c r="AQ38" s="6"/>
-      <c r="AR38" s="6"/>
     </row>
-    <row r="39" spans="1:44">
+    <row r="39" spans="1:43">
       <c r="A39" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="7">
         <v>17603.900000000001</v>
       </c>
       <c r="C39" s="7">
         <v>15834.3</v>
       </c>
       <c r="D39" s="7">
         <v>23912.3</v>
       </c>
       <c r="E39" s="7">
         <v>29214</v>
       </c>
       <c r="F39" s="7">
         <v>50628.039900616845</v>
       </c>
       <c r="G39" s="7">
         <v>28546.141529683518</v>
       </c>
-      <c r="H39" s="7">
+      <c r="H39" s="6">
+        <v>209.80395361196685</v>
+      </c>
+      <c r="I39" s="6">
+        <v>547.32901628492004</v>
+      </c>
+      <c r="J39" s="6">
+        <v>948.4017100865567</v>
+      </c>
+      <c r="K39" s="6">
+        <v>1329.2522750734415</v>
+      </c>
+      <c r="L39" s="6">
+        <v>1845.105900903138</v>
+      </c>
+      <c r="M39" s="6">
+        <v>2774.294837868043</v>
+      </c>
+      <c r="N39" s="6">
+        <v>3568.6</v>
+      </c>
+      <c r="O39" s="6">
+        <v>9833.7786280176224</v>
+      </c>
+      <c r="P39" s="6">
+        <v>23501.708648535117</v>
+      </c>
+      <c r="Q39" s="6">
+        <v>27889.905494428931</v>
+      </c>
+      <c r="R39" s="6">
+        <v>30495.520977983066</v>
+      </c>
+      <c r="S39" s="7">
         <v>31719.255191653996</v>
       </c>
-      <c r="I39" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T39" s="6">
-        <v>31268.064839432176</v>
+        <v>168.72676015333576</v>
       </c>
       <c r="U39" s="6">
-        <v>168.72676015333576</v>
+        <v>479.41226796526303</v>
       </c>
       <c r="V39" s="6">
-        <v>479.41226796526303</v>
+        <v>741.33942777567449</v>
       </c>
       <c r="W39" s="6">
-        <v>741.33942777567449</v>
+        <v>1238.6156582252836</v>
       </c>
       <c r="X39" s="6">
-        <v>1238.6156582252836</v>
+        <v>1878.2009986851444</v>
       </c>
       <c r="Y39" s="6">
-        <v>1878.2009986851444</v>
+        <v>3454.1106283730305</v>
       </c>
       <c r="Z39" s="6">
-        <v>3454.1106283730305</v>
+        <v>4382.0201652458227</v>
       </c>
       <c r="AA39" s="6">
-        <v>4382.0201652458227</v>
+        <v>12343.927999214389</v>
       </c>
       <c r="AB39" s="6">
-        <v>12343.927999214389</v>
+        <v>28313.472453683382</v>
       </c>
       <c r="AC39" s="6">
-        <v>28313.472453683382</v>
+        <v>33180.692535364702</v>
       </c>
       <c r="AD39" s="6">
-        <v>33180.692535364702</v>
+        <v>41334.6</v>
       </c>
       <c r="AE39" s="6">
-        <v>41334.6</v>
+        <v>38435.006820078284</v>
       </c>
       <c r="AF39" s="6">
-        <v>41654.255559440782</v>
+        <v>230.03112371600378</v>
       </c>
       <c r="AG39" s="6">
-        <v>230.03112371600378</v>
+        <v>578.22878943652358</v>
       </c>
       <c r="AH39" s="6">
-        <v>578.22878943652358</v>
+        <v>859.05325296149363</v>
       </c>
       <c r="AI39" s="6">
-        <v>859.05325296149363</v>
+        <v>1433.7301557588721</v>
       </c>
       <c r="AJ39" s="6">
-        <v>1433.7301557588721</v>
+        <v>2040.848339311184</v>
       </c>
       <c r="AK39" s="6"/>
       <c r="AL39" s="6"/>
       <c r="AM39" s="6"/>
       <c r="AN39" s="6"/>
       <c r="AO39" s="6"/>
       <c r="AP39" s="6"/>
       <c r="AQ39" s="6"/>
-      <c r="AR39" s="6"/>
     </row>
-    <row r="40" spans="1:44">
+    <row r="40" spans="1:43">
       <c r="A40" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B40" s="7">
         <v>13470.5</v>
       </c>
       <c r="C40" s="7">
         <v>17665</v>
       </c>
       <c r="D40" s="7">
         <v>22394</v>
       </c>
       <c r="E40" s="7">
         <v>22029.8</v>
       </c>
       <c r="F40" s="7">
         <v>27731.367143448384</v>
       </c>
       <c r="G40" s="7">
         <v>17700.883058197149</v>
       </c>
-      <c r="H40" s="7">
+      <c r="H40" s="6">
+        <v>463.44927065064149</v>
+      </c>
+      <c r="I40" s="6">
+        <v>882.77407750020006</v>
+      </c>
+      <c r="J40" s="6">
+        <v>1332.7021219384299</v>
+      </c>
+      <c r="K40" s="6">
+        <v>2198.7234532145903</v>
+      </c>
+      <c r="L40" s="6">
+        <v>3245.3756240410416</v>
+      </c>
+      <c r="M40" s="6">
+        <v>4799.3735424573497</v>
+      </c>
+      <c r="N40" s="6">
+        <v>5860.5</v>
+      </c>
+      <c r="O40" s="6">
+        <v>9397.8354238892825</v>
+      </c>
+      <c r="P40" s="6">
+        <v>17461.653817850747</v>
+      </c>
+      <c r="Q40" s="6">
+        <v>20892.79915484057</v>
+      </c>
+      <c r="R40" s="6">
+        <v>22179.718123434857</v>
+      </c>
+      <c r="S40" s="7">
         <v>24116.991798770003</v>
       </c>
-      <c r="I40" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T40" s="6">
-        <v>22814.280525589351</v>
+        <v>379.1208692762134</v>
       </c>
       <c r="U40" s="6">
-        <v>379.1208692762134</v>
+        <v>846.61040871777595</v>
       </c>
       <c r="V40" s="6">
-        <v>846.61040871777595</v>
+        <v>1369.9945071731988</v>
       </c>
       <c r="W40" s="6">
-        <v>1369.9945071731988</v>
+        <v>2337.8448293669931</v>
       </c>
       <c r="X40" s="6">
-        <v>2337.8448293669931</v>
+        <v>3544.9497715388879</v>
       </c>
       <c r="Y40" s="6">
-        <v>3544.9497715388879</v>
+        <v>5729.8228930663217</v>
       </c>
       <c r="Z40" s="6">
-        <v>5729.8228930663217</v>
+        <v>6884.3363348951661</v>
       </c>
       <c r="AA40" s="6">
-        <v>6884.3363348951661</v>
+        <v>11763.447110345554</v>
       </c>
       <c r="AB40" s="6">
-        <v>11763.447110345554</v>
+        <v>19944.574874194281</v>
       </c>
       <c r="AC40" s="6">
-        <v>19944.574874194281</v>
+        <v>26565.878527482462</v>
       </c>
       <c r="AD40" s="6">
-        <v>26565.878527482462</v>
+        <v>27276.7210910266</v>
       </c>
       <c r="AE40" s="6">
-        <v>27276.7210910266</v>
+        <v>25924.052380600362</v>
       </c>
       <c r="AF40" s="6">
-        <v>26574.772430969151</v>
+        <v>539.01062315305148</v>
       </c>
       <c r="AG40" s="6">
-        <v>539.01062315305148</v>
+        <v>1160.3760927992939</v>
       </c>
       <c r="AH40" s="6">
-        <v>1160.3760927992939</v>
+        <v>1772.9767726030252</v>
       </c>
       <c r="AI40" s="6">
-        <v>1772.9767726030252</v>
+        <v>2891.786308064135</v>
       </c>
       <c r="AJ40" s="6">
-        <v>2891.786308064135</v>
+        <v>4368.6219059844943</v>
       </c>
       <c r="AK40" s="6"/>
       <c r="AL40" s="6"/>
       <c r="AM40" s="6"/>
       <c r="AN40" s="6"/>
       <c r="AO40" s="6"/>
       <c r="AP40" s="6"/>
       <c r="AQ40" s="6"/>
-      <c r="AR40" s="6"/>
     </row>
-    <row r="41" spans="1:44">
+    <row r="41" spans="1:43">
       <c r="A41" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="7">
         <v>19464.900000000001</v>
       </c>
       <c r="C41" s="7">
         <v>16957.099999999999</v>
       </c>
       <c r="D41" s="7">
         <v>31880.5</v>
       </c>
       <c r="E41" s="7">
         <v>25094.2</v>
       </c>
       <c r="F41" s="7">
         <v>43315.645245307787</v>
       </c>
       <c r="G41" s="7">
         <v>24904.077378878101</v>
       </c>
-      <c r="H41" s="7">
+      <c r="H41" s="6">
+        <v>362.66005166632181</v>
+      </c>
+      <c r="I41" s="6">
+        <v>846.57262845467767</v>
+      </c>
+      <c r="J41" s="6">
+        <v>1343.791684688736</v>
+      </c>
+      <c r="K41" s="6">
+        <v>1983.1769743453208</v>
+      </c>
+      <c r="L41" s="6">
+        <v>2766.8768050712401</v>
+      </c>
+      <c r="M41" s="6">
+        <v>3930.7473898438775</v>
+      </c>
+      <c r="N41" s="6">
+        <v>4857.6000000000004</v>
+      </c>
+      <c r="O41" s="6">
+        <v>12155.755593307231</v>
+      </c>
+      <c r="P41" s="6">
+        <v>19670.437849862428</v>
+      </c>
+      <c r="Q41" s="6">
+        <v>27881.826952820848</v>
+      </c>
+      <c r="R41" s="6">
+        <v>29459.811052056564</v>
+      </c>
+      <c r="S41" s="7">
         <v>30753.056547217668</v>
       </c>
-      <c r="I41" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T41" s="6">
-        <v>30193.218350912812</v>
+        <v>433.40948881843633</v>
       </c>
       <c r="U41" s="6">
-        <v>433.40948881843633</v>
+        <v>929.71457308917684</v>
       </c>
       <c r="V41" s="6">
-        <v>929.71457308917684</v>
+        <v>1575.7388837817964</v>
       </c>
       <c r="W41" s="6">
-        <v>1575.7388837817964</v>
+        <v>2451.6790997949397</v>
       </c>
       <c r="X41" s="6">
-        <v>2451.6790997949397</v>
+        <v>3482.2971572386168</v>
       </c>
       <c r="Y41" s="6">
-        <v>3482.2971572386168</v>
+        <v>5005.0173822436554</v>
       </c>
       <c r="Z41" s="6">
-        <v>5005.0173822436554</v>
+        <v>6085.1616701160638</v>
       </c>
       <c r="AA41" s="6">
-        <v>6085.1616701160638</v>
+        <v>15054.917371132829</v>
       </c>
       <c r="AB41" s="6">
-        <v>15054.917371132829</v>
+        <v>23893.458581659725</v>
       </c>
       <c r="AC41" s="6">
-        <v>23893.458581659725</v>
+        <v>33566.935100442206</v>
       </c>
       <c r="AD41" s="6">
-        <v>33566.935100442206</v>
+        <v>35021.139319989772</v>
       </c>
       <c r="AE41" s="6">
-        <v>35021.139319989772</v>
+        <v>35217.73361852394</v>
       </c>
       <c r="AF41" s="6">
-        <v>36057.959896950641</v>
+        <v>529.92156971087616</v>
       </c>
       <c r="AG41" s="6">
-        <v>529.92156971087616</v>
+        <v>1155.5158122439364</v>
       </c>
       <c r="AH41" s="6">
-        <v>1155.5158122439364</v>
+        <v>2003.0892184270022</v>
       </c>
       <c r="AI41" s="6">
-        <v>2003.0892184270022</v>
+        <v>3018.2315719178155</v>
       </c>
       <c r="AJ41" s="6">
-        <v>3018.2315719178155</v>
+        <v>4336.1106813139204</v>
       </c>
       <c r="AK41" s="6"/>
       <c r="AL41" s="6"/>
       <c r="AM41" s="6"/>
       <c r="AN41" s="6"/>
       <c r="AO41" s="6"/>
       <c r="AP41" s="6"/>
       <c r="AQ41" s="6"/>
-      <c r="AR41" s="6"/>
     </row>
-    <row r="42" spans="1:44">
+    <row r="42" spans="1:43">
       <c r="A42" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="7">
         <v>21093.5</v>
       </c>
       <c r="C42" s="7">
         <v>15201.5</v>
       </c>
       <c r="D42" s="7">
         <v>23440.3</v>
       </c>
       <c r="E42" s="7">
         <v>22181.200000000001</v>
       </c>
       <c r="F42" s="7">
         <v>40454.544894551786</v>
       </c>
       <c r="G42" s="7">
         <v>36732.033792643822</v>
       </c>
-      <c r="H42" s="7">
+      <c r="H42" s="6">
+        <v>410.87137027302742</v>
+      </c>
+      <c r="I42" s="6">
+        <v>887.29368831858369</v>
+      </c>
+      <c r="J42" s="6">
+        <v>1349.2432422992902</v>
+      </c>
+      <c r="K42" s="6">
+        <v>1918.627944480118</v>
+      </c>
+      <c r="L42" s="6">
+        <v>2518.6634861873886</v>
+      </c>
+      <c r="M42" s="6">
+        <v>3479.6378809170183</v>
+      </c>
+      <c r="N42" s="6">
+        <v>4475.8999999999996</v>
+      </c>
+      <c r="O42" s="6">
+        <v>8745.8648527034475</v>
+      </c>
+      <c r="P42" s="6">
+        <v>18592.713624334931</v>
+      </c>
+      <c r="Q42" s="6">
+        <v>28196.702709562687</v>
+      </c>
+      <c r="R42" s="6">
+        <v>33697.809558965782</v>
+      </c>
+      <c r="S42" s="7">
         <v>35054.606196318666</v>
       </c>
-      <c r="I42" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T42" s="6">
-        <v>34040.258819401824</v>
+        <v>337.57123631459797</v>
       </c>
       <c r="U42" s="6">
-        <v>337.57123631459797</v>
+        <v>757.59813811402967</v>
       </c>
       <c r="V42" s="6">
-        <v>757.59813811402967</v>
+        <v>1174.5745955602426</v>
       </c>
       <c r="W42" s="6">
-        <v>1174.5745955602426</v>
+        <v>1759.5502851212032</v>
       </c>
       <c r="X42" s="6">
-        <v>1759.5502851212032</v>
+        <v>2364.0536290831628</v>
       </c>
       <c r="Y42" s="6">
-        <v>2364.0536290831628</v>
+        <v>3137.3260350979294</v>
       </c>
       <c r="Z42" s="6">
-        <v>3137.3260350979294</v>
+        <v>4233.1461604689221</v>
       </c>
       <c r="AA42" s="6">
-        <v>4233.1461604689221</v>
+        <v>8934.1011276327154</v>
       </c>
       <c r="AB42" s="6">
-        <v>8934.1011276327154</v>
+        <v>24997.64438901571</v>
       </c>
       <c r="AC42" s="6">
-        <v>24997.64438901571</v>
+        <v>39747.40769682949</v>
       </c>
       <c r="AD42" s="6">
-        <v>39747.40769682949</v>
+        <v>50595.92805706372</v>
       </c>
       <c r="AE42" s="6">
-        <v>50595.92805706372</v>
+        <v>51235.495078286134</v>
       </c>
       <c r="AF42" s="6">
-        <v>52411.005341515396</v>
+        <v>485.38758854640309</v>
       </c>
       <c r="AG42" s="6">
-        <v>485.38758854640309</v>
+        <v>1082.4669229032454</v>
       </c>
       <c r="AH42" s="6">
-        <v>1082.4669229032454</v>
+        <v>1525.4301940192181</v>
       </c>
       <c r="AI42" s="6">
-        <v>1525.4301940192181</v>
+        <v>2173.1087895471483</v>
       </c>
       <c r="AJ42" s="6">
-        <v>2173.1087895471483</v>
+        <v>2921.2588090537747</v>
       </c>
       <c r="AK42" s="6"/>
       <c r="AL42" s="6"/>
       <c r="AM42" s="6"/>
       <c r="AN42" s="6"/>
       <c r="AO42" s="6"/>
       <c r="AP42" s="6"/>
       <c r="AQ42" s="6"/>
-      <c r="AR42" s="6"/>
     </row>
-    <row r="43" spans="1:44">
+    <row r="43" spans="1:43">
       <c r="A43" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="7">
         <v>10480.6</v>
       </c>
       <c r="C43" s="7">
         <v>12362</v>
       </c>
       <c r="D43" s="7">
         <v>16133.6</v>
       </c>
       <c r="E43" s="7">
         <v>17275</v>
       </c>
       <c r="F43" s="7">
         <v>14888.015257091996</v>
       </c>
       <c r="G43" s="7">
         <v>12254.911127548074</v>
       </c>
-      <c r="H43" s="7">
+      <c r="H43" s="6">
+        <v>478.01976060475585</v>
+      </c>
+      <c r="I43" s="6">
+        <v>1022.1228295408803</v>
+      </c>
+      <c r="J43" s="6">
+        <v>1496.762731289354</v>
+      </c>
+      <c r="K43" s="6">
+        <v>2397.7934297490174</v>
+      </c>
+      <c r="L43" s="6">
+        <v>3536.3274338982392</v>
+      </c>
+      <c r="M43" s="6">
+        <v>5467.6539127861679</v>
+      </c>
+      <c r="N43" s="6">
+        <v>6883.3</v>
+      </c>
+      <c r="O43" s="6">
+        <v>8316.294120181632</v>
+      </c>
+      <c r="P43" s="6">
+        <v>10439.318949401666</v>
+      </c>
+      <c r="Q43" s="6">
+        <v>12365.096344494321</v>
+      </c>
+      <c r="R43" s="6">
+        <v>12565.234665442125</v>
+      </c>
+      <c r="S43" s="7">
         <v>13691.88952864</v>
       </c>
-      <c r="I43" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T43" s="6">
-        <v>12814.287270397108</v>
+        <v>445.42262882357909</v>
       </c>
       <c r="U43" s="6">
-        <v>445.42262882357909</v>
+        <v>1075.2445679071177</v>
       </c>
       <c r="V43" s="6">
-        <v>1075.2445679071177</v>
+        <v>1623.9505819131077</v>
       </c>
       <c r="W43" s="6">
-        <v>1623.9505819131077</v>
+        <v>2689.0281367910338</v>
       </c>
       <c r="X43" s="6">
-        <v>2689.0281367910338</v>
+        <v>4104.7006861499458</v>
       </c>
       <c r="Y43" s="6">
-        <v>4104.7006861499458</v>
+        <v>6431.4456619487864</v>
       </c>
       <c r="Z43" s="6">
-        <v>6431.4456619487864</v>
+        <v>7744.1381241376184</v>
       </c>
       <c r="AA43" s="6">
-        <v>7744.1381241376184</v>
+        <v>9392.9246689801057</v>
       </c>
       <c r="AB43" s="6">
-        <v>9392.9246689801057</v>
+        <v>12376.764991206821</v>
       </c>
       <c r="AC43" s="6">
-        <v>12376.764991206821</v>
+        <v>13677.813275474138</v>
       </c>
       <c r="AD43" s="6">
-        <v>13677.813275474138</v>
+        <v>14465.2</v>
       </c>
       <c r="AE43" s="6">
-        <v>14465.2</v>
+        <v>14473.469447987422</v>
       </c>
       <c r="AF43" s="6">
-        <v>14761.791030588014</v>
+        <v>594.72890105262945</v>
       </c>
       <c r="AG43" s="6">
-        <v>594.72890105262945</v>
+        <v>1369.5047060266297</v>
       </c>
       <c r="AH43" s="6">
-        <v>1369.5047060266297</v>
+        <v>2001.9391525340332</v>
       </c>
       <c r="AI43" s="6">
-        <v>2001.9391525340332</v>
+        <v>3189.6396552350393</v>
       </c>
       <c r="AJ43" s="6">
-        <v>3189.6396552350393</v>
+        <v>4777.6986535028027</v>
       </c>
       <c r="AK43" s="6"/>
       <c r="AL43" s="6"/>
       <c r="AM43" s="6"/>
       <c r="AN43" s="6"/>
       <c r="AO43" s="6"/>
       <c r="AP43" s="6"/>
       <c r="AQ43" s="6"/>
-      <c r="AR43" s="6"/>
     </row>
-    <row r="44" spans="1:44">
+    <row r="44" spans="1:43">
       <c r="A44" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="7">
         <v>10546.3</v>
       </c>
       <c r="C44" s="7">
         <v>8353.9</v>
       </c>
       <c r="D44" s="7">
         <v>13894.3</v>
       </c>
       <c r="E44" s="7">
         <v>12917.8</v>
       </c>
       <c r="F44" s="7">
         <v>22419.647108423422</v>
       </c>
       <c r="G44" s="7">
         <v>15945.70769919544</v>
       </c>
-      <c r="H44" s="7">
+      <c r="H44" s="6">
+        <v>106.9667981480174</v>
+      </c>
+      <c r="I44" s="6">
+        <v>252.18020794991597</v>
+      </c>
+      <c r="J44" s="6">
+        <v>431.49634191436076</v>
+      </c>
+      <c r="K44" s="6">
+        <v>686.10143257451841</v>
+      </c>
+      <c r="L44" s="6">
+        <v>1013.0160618579043</v>
+      </c>
+      <c r="M44" s="6">
+        <v>1696.2897131716825</v>
+      </c>
+      <c r="N44" s="6">
+        <v>2113.3000000000002</v>
+      </c>
+      <c r="O44" s="6">
+        <v>4865.0809615262833</v>
+      </c>
+      <c r="P44" s="6">
+        <v>11141.784985032093</v>
+      </c>
+      <c r="Q44" s="6">
+        <v>16982.85209754348</v>
+      </c>
+      <c r="R44" s="6">
+        <v>18225.731508647415</v>
+      </c>
+      <c r="S44" s="7">
         <v>19644.561776525334</v>
       </c>
-      <c r="I44" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T44" s="6">
-        <v>18693.09696766295</v>
+        <v>182.8666002908825</v>
       </c>
       <c r="U44" s="6">
-        <v>182.8666002908825</v>
+        <v>386.14633047539633</v>
       </c>
       <c r="V44" s="6">
-        <v>386.14633047539633</v>
+        <v>598.31795420689036</v>
       </c>
       <c r="W44" s="6">
-        <v>598.31795420689036</v>
+        <v>897.01144256344082</v>
       </c>
       <c r="X44" s="6">
-        <v>897.01144256344082</v>
+        <v>1313.9562467499036</v>
       </c>
       <c r="Y44" s="6">
-        <v>1313.9562467499036</v>
+        <v>1990.538956850615</v>
       </c>
       <c r="Z44" s="6">
-        <v>1990.538956850615</v>
+        <v>2538.3515857327329</v>
       </c>
       <c r="AA44" s="6">
-        <v>2538.3515857327329</v>
+        <v>5979.5360622587823</v>
       </c>
       <c r="AB44" s="6">
-        <v>5979.5360622587823</v>
+        <v>13931.014729220136</v>
       </c>
       <c r="AC44" s="6">
-        <v>13931.014729220136</v>
+        <v>22719.113861650076</v>
       </c>
       <c r="AD44" s="6">
-        <v>22719.113861650076</v>
+        <v>25038.715597032369</v>
       </c>
       <c r="AE44" s="6">
-        <v>25038.715597032369</v>
+        <v>27257.411132910282</v>
       </c>
       <c r="AF44" s="6">
-        <v>27251.646927523318</v>
+        <v>151.95877344597682</v>
       </c>
       <c r="AG44" s="6">
-        <v>151.95877344597682</v>
+        <v>433.01566512165323</v>
       </c>
       <c r="AH44" s="6">
-        <v>433.01566512165323</v>
+        <v>684.14559544018675</v>
       </c>
       <c r="AI44" s="6">
-        <v>684.14559544018675</v>
+        <v>1023.7699701117506</v>
       </c>
       <c r="AJ44" s="6">
-        <v>1023.7699701117506</v>
+        <v>1466.7607913573108</v>
       </c>
       <c r="AK44" s="6"/>
       <c r="AL44" s="6"/>
       <c r="AM44" s="6"/>
       <c r="AN44" s="6"/>
       <c r="AO44" s="6"/>
       <c r="AP44" s="6"/>
       <c r="AQ44" s="6"/>
-      <c r="AR44" s="6"/>
     </row>
-    <row r="45" spans="1:44">
+    <row r="45" spans="1:43">
       <c r="A45" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="6">
         <v>18701.599999999999</v>
       </c>
       <c r="C45" s="6">
         <v>9639</v>
       </c>
       <c r="D45" s="6">
         <v>27353.1</v>
       </c>
       <c r="E45" s="6">
         <v>18397.5</v>
       </c>
       <c r="F45" s="6">
         <v>43507.003601132303</v>
       </c>
       <c r="G45" s="6">
         <v>25888.612506786456</v>
       </c>
       <c r="H45" s="6">
+        <v>299.99900642395278</v>
+      </c>
+      <c r="I45" s="6">
+        <v>619.34556166009861</v>
+      </c>
+      <c r="J45" s="6">
+        <v>983.11817800713482</v>
+      </c>
+      <c r="K45" s="6">
+        <v>1440.1703173095937</v>
+      </c>
+      <c r="L45" s="6">
+        <v>1982.5806112190312</v>
+      </c>
+      <c r="M45" s="6">
+        <v>2787.3128669598041</v>
+      </c>
+      <c r="N45" s="6">
+        <v>3785.9</v>
+      </c>
+      <c r="O45" s="6">
+        <v>12358.300357153308</v>
+      </c>
+      <c r="P45" s="6">
+        <v>21324.671796205868</v>
+      </c>
+      <c r="Q45" s="6">
+        <v>28505.144203972781</v>
+      </c>
+      <c r="R45" s="6">
+        <v>28880.863588990116</v>
+      </c>
+      <c r="S45" s="6">
         <v>30667.031002345335</v>
       </c>
-      <c r="I45" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T45" s="6">
-        <v>29501.457296539767</v>
+        <v>318.73845892277166</v>
       </c>
       <c r="U45" s="6">
-        <v>318.73845892277166</v>
+        <v>697.67261212352082</v>
       </c>
       <c r="V45" s="6">
-        <v>697.67261212352082</v>
+        <v>1135.3016377055842</v>
       </c>
       <c r="W45" s="6">
-        <v>1135.3016377055842</v>
+        <v>1677.7247577148605</v>
       </c>
       <c r="X45" s="6">
-        <v>1677.7247577148605</v>
+        <v>2303.1710138121953</v>
       </c>
       <c r="Y45" s="6">
-        <v>2303.1710138121953</v>
+        <v>3367.4709677211281</v>
       </c>
       <c r="Z45" s="6">
-        <v>3367.4709677211281</v>
+        <v>4509.9074711675185</v>
       </c>
       <c r="AA45" s="6">
-        <v>4509.9074711675185</v>
+        <v>15104.748728377881</v>
       </c>
       <c r="AB45" s="6">
-        <v>15104.748728377881</v>
+        <v>26881.858450472471</v>
       </c>
       <c r="AC45" s="6">
-        <v>26881.858450472471</v>
+        <v>37206.994186676304</v>
       </c>
       <c r="AD45" s="6">
-        <v>37206.994186676304</v>
+        <v>38794.402136972647</v>
       </c>
       <c r="AE45" s="6">
-        <v>38794.402136972647</v>
+        <v>36866.359602113938</v>
       </c>
       <c r="AF45" s="6">
-        <v>39166.095346590126</v>
+        <v>315.91506488807806</v>
       </c>
       <c r="AG45" s="6">
-        <v>315.91506488807806</v>
+        <v>651.93703680242425</v>
       </c>
       <c r="AH45" s="6">
-        <v>651.93703680242425</v>
+        <v>933.59685670869987</v>
       </c>
       <c r="AI45" s="6">
-        <v>933.59685670869987</v>
+        <v>1434.1105268162576</v>
       </c>
       <c r="AJ45" s="6">
-        <v>1434.1105268162576</v>
+        <v>1952.8501375105507</v>
       </c>
       <c r="AK45" s="6"/>
       <c r="AL45" s="6"/>
       <c r="AM45" s="6"/>
       <c r="AN45" s="6"/>
       <c r="AO45" s="6"/>
       <c r="AP45" s="6"/>
       <c r="AQ45" s="6"/>
-      <c r="AR45" s="6"/>
     </row>
-    <row r="46" spans="1:44">
+    <row r="46" spans="1:43">
       <c r="A46" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="6">
         <v>23267.8</v>
       </c>
       <c r="C46" s="6">
         <v>29510.2</v>
       </c>
       <c r="D46" s="6">
         <v>35347.800000000003</v>
       </c>
       <c r="E46" s="6">
         <v>42572.5</v>
       </c>
       <c r="F46" s="6">
         <v>61795.2991921094</v>
       </c>
       <c r="G46" s="6">
         <v>53650.34678636858</v>
       </c>
       <c r="H46" s="6">
+        <v>1385.3289268856201</v>
+      </c>
+      <c r="I46" s="6">
+        <v>2671.7377390470115</v>
+      </c>
+      <c r="J46" s="6">
+        <v>4038.1335203950275</v>
+      </c>
+      <c r="K46" s="6">
+        <v>5823.2641767657633</v>
+      </c>
+      <c r="L46" s="6">
+        <v>7374.3843123096558</v>
+      </c>
+      <c r="M46" s="6">
+        <v>12020.691336471165</v>
+      </c>
+      <c r="N46" s="6">
+        <v>14484</v>
+      </c>
+      <c r="O46" s="6">
+        <v>21233.836779575075</v>
+      </c>
+      <c r="P46" s="6">
+        <v>34363.233735641326</v>
+      </c>
+      <c r="Q46" s="6">
+        <v>45022.002582582994</v>
+      </c>
+      <c r="R46" s="6">
+        <v>56005.457709908347</v>
+      </c>
+      <c r="S46" s="6">
         <v>63196.400137595352</v>
       </c>
-      <c r="I46" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T46" s="6">
-        <v>58505.123637989585</v>
+        <v>1163.3337717146385</v>
       </c>
       <c r="U46" s="6">
-        <v>1163.3337717146385</v>
+        <v>2528.9599486507072</v>
       </c>
       <c r="V46" s="6">
-        <v>2528.9599486507072</v>
+        <v>4011.1052353627242</v>
       </c>
       <c r="W46" s="6">
-        <v>4011.1052353627242</v>
+        <v>5836.1206804701733</v>
       </c>
       <c r="X46" s="6">
-        <v>5836.1206804701733</v>
+        <v>7213.4819247237774</v>
       </c>
       <c r="Y46" s="6">
-        <v>7213.4819247237774</v>
+        <v>8818.8402957053313</v>
       </c>
       <c r="Z46" s="6">
-        <v>8818.8402957053313</v>
+        <v>12227.664349523011</v>
       </c>
       <c r="AA46" s="6">
-        <v>12227.664349523011</v>
+        <v>22016.509605001775</v>
       </c>
       <c r="AB46" s="6">
-        <v>22016.509605001775</v>
+        <v>38890.660275028371</v>
       </c>
       <c r="AC46" s="6">
-        <v>38890.660275028371</v>
+        <v>53764.711012789565</v>
       </c>
       <c r="AD46" s="6">
-        <v>53764.711012789565</v>
+        <v>69028.785540456811</v>
       </c>
       <c r="AE46" s="6">
-        <v>69028.785540456811</v>
+        <v>67442.119626934</v>
       </c>
       <c r="AF46" s="6">
-        <v>74144.118957692248</v>
+        <v>2261.2457248523756</v>
       </c>
       <c r="AG46" s="6">
-        <v>2261.2457248523756</v>
+        <v>4726.6316520613127</v>
       </c>
       <c r="AH46" s="6">
-        <v>4726.6316520613127</v>
+        <v>6945.7294863170191</v>
       </c>
       <c r="AI46" s="6">
-        <v>6945.7294863170191</v>
+        <v>9775.0554235578402</v>
       </c>
       <c r="AJ46" s="6">
-        <v>9775.0554235578402</v>
+        <v>11436.412320439093</v>
       </c>
       <c r="AK46" s="6"/>
       <c r="AL46" s="6"/>
       <c r="AM46" s="6"/>
       <c r="AN46" s="6"/>
       <c r="AO46" s="6"/>
       <c r="AP46" s="6"/>
       <c r="AQ46" s="6"/>
-      <c r="AR46" s="6"/>
     </row>
-    <row r="47" spans="1:44">
+    <row r="47" spans="1:43">
       <c r="A47" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B47" s="6">
         <v>43923.1</v>
       </c>
       <c r="C47" s="6">
         <v>37539.1</v>
       </c>
       <c r="D47" s="6">
         <v>70623.399999999994</v>
       </c>
       <c r="E47" s="6">
         <v>60242.2</v>
       </c>
       <c r="F47" s="6">
         <v>130772.3852201655</v>
       </c>
       <c r="G47" s="6">
         <v>72234.246230492747</v>
       </c>
       <c r="H47" s="6">
+        <v>386.54195557256276</v>
+      </c>
+      <c r="I47" s="6">
+        <v>866.36096086828593</v>
+      </c>
+      <c r="J47" s="6">
+        <v>1215.8003031218718</v>
+      </c>
+      <c r="K47" s="6">
+        <v>1672.7391854488753</v>
+      </c>
+      <c r="L47" s="6">
+        <v>2206.63223788597</v>
+      </c>
+      <c r="M47" s="6">
+        <v>3015.1227964871096</v>
+      </c>
+      <c r="N47" s="6">
+        <v>3665.5</v>
+      </c>
+      <c r="O47" s="6">
+        <v>16963.585821717807</v>
+      </c>
+      <c r="P47" s="6">
+        <v>37492.62325855306</v>
+      </c>
+      <c r="Q47" s="6">
+        <v>74547.418093952132</v>
+      </c>
+      <c r="R47" s="6">
+        <v>83972.748182813084</v>
+      </c>
+      <c r="S47" s="6">
         <v>87714.270951670682</v>
       </c>
-      <c r="I47" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T47" s="6">
-        <v>84364.873064199783</v>
+        <v>342.17202815081271</v>
       </c>
       <c r="U47" s="6">
-        <v>342.17202815081271</v>
+        <v>841.15799487346055</v>
       </c>
       <c r="V47" s="6">
-        <v>841.15799487346055</v>
+        <v>1274.0231669544407</v>
       </c>
       <c r="W47" s="6">
-        <v>1274.0231669544407</v>
+        <v>1820.2553308019419</v>
       </c>
       <c r="X47" s="6">
-        <v>1820.2553308019419</v>
+        <v>2489.5522519741317</v>
       </c>
       <c r="Y47" s="6">
-        <v>2489.5522519741317</v>
+        <v>3828.4115819028334</v>
       </c>
       <c r="Z47" s="6">
-        <v>3828.4115819028334</v>
+        <v>4746.7947464789404</v>
       </c>
       <c r="AA47" s="6">
-        <v>4746.7947464789404</v>
+        <v>21430.939756867319</v>
       </c>
       <c r="AB47" s="6">
-        <v>21430.939756867319</v>
+        <v>47704.548624271411</v>
       </c>
       <c r="AC47" s="6">
-        <v>47704.548624271411</v>
+        <v>100896.9879892535</v>
       </c>
       <c r="AD47" s="6">
-        <v>100896.9879892535</v>
+        <v>107338.29632282608</v>
       </c>
       <c r="AE47" s="6">
-        <v>107338.29632282608</v>
+        <v>108458.0474433699</v>
       </c>
       <c r="AF47" s="6">
-        <v>109305.01969576933</v>
+        <v>629.53038070585376</v>
       </c>
       <c r="AG47" s="6">
-        <v>629.53038070585376</v>
+        <v>1449.6886615524143</v>
       </c>
       <c r="AH47" s="6">
-        <v>1449.6886615524143</v>
+        <v>2026.9309835304855</v>
       </c>
       <c r="AI47" s="6">
-        <v>2026.9309835304855</v>
+        <v>2689.9448114127763</v>
       </c>
       <c r="AJ47" s="6">
-        <v>2689.9448114127763</v>
+        <v>3450.392753514579</v>
       </c>
       <c r="AK47" s="6"/>
       <c r="AL47" s="6"/>
       <c r="AM47" s="6"/>
       <c r="AN47" s="6"/>
       <c r="AO47" s="6"/>
       <c r="AP47" s="6"/>
       <c r="AQ47" s="6"/>
-      <c r="AR47" s="6"/>
     </row>
-    <row r="48" spans="1:44">
+    <row r="48" spans="1:43">
       <c r="A48" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="6">
         <v>40329.300000000003</v>
       </c>
       <c r="C48" s="6">
         <v>42453.9</v>
       </c>
       <c r="D48" s="6">
         <v>59206.8</v>
       </c>
       <c r="E48" s="6">
         <v>70387.8</v>
       </c>
       <c r="F48" s="6">
         <v>90258.186226158112</v>
       </c>
       <c r="G48" s="6">
         <v>81504.258728326618</v>
       </c>
       <c r="H48" s="6">
+        <v>2341.8346831424064</v>
+      </c>
+      <c r="I48" s="6">
+        <v>5018.7585963279889</v>
+      </c>
+      <c r="J48" s="6">
+        <v>7590.9751643961135</v>
+      </c>
+      <c r="K48" s="6">
+        <v>10701.117670822941</v>
+      </c>
+      <c r="L48" s="6">
+        <v>13824.469633920145</v>
+      </c>
+      <c r="M48" s="6">
+        <v>18926.442264883368</v>
+      </c>
+      <c r="N48" s="6">
+        <v>22642.2</v>
+      </c>
+      <c r="O48" s="6">
+        <v>32064.917745818562</v>
+      </c>
+      <c r="P48" s="6">
+        <v>58536.381657505874</v>
+      </c>
+      <c r="Q48" s="6">
+        <v>71013.619530222786</v>
+      </c>
+      <c r="R48" s="6">
+        <v>75787.85315928467</v>
+      </c>
+      <c r="S48" s="6">
         <v>78997.264635006679</v>
       </c>
-      <c r="I48" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T48" s="6">
-        <v>75703.209384950373</v>
+        <v>2457.5029777049372</v>
       </c>
       <c r="U48" s="6">
-        <v>2457.5029777049372</v>
+        <v>5619.6187086610589</v>
       </c>
       <c r="V48" s="6">
-        <v>5619.6187086610589</v>
+        <v>8371.3175454635311</v>
       </c>
       <c r="W48" s="6">
-        <v>8371.3175454635311</v>
+        <v>11995.163902557173</v>
       </c>
       <c r="X48" s="6">
-        <v>11995.163902557173</v>
+        <v>15788.077029450051</v>
       </c>
       <c r="Y48" s="6">
-        <v>15788.077029450051</v>
+        <v>20594.370601339098</v>
       </c>
       <c r="Z48" s="6">
-        <v>20594.370601339098</v>
+        <v>25314.763738689173</v>
       </c>
       <c r="AA48" s="6">
-        <v>25314.763738689173</v>
+        <v>35828.134289701251</v>
       </c>
       <c r="AB48" s="6">
-        <v>35828.134289701251</v>
+        <v>70564.978716109341</v>
       </c>
       <c r="AC48" s="6">
-        <v>70564.978716109341</v>
+        <v>88476.648255704305</v>
       </c>
       <c r="AD48" s="6">
-        <v>88476.648255704305</v>
+        <v>98532</v>
       </c>
       <c r="AE48" s="6">
-        <v>98532</v>
+        <v>99190.883224665668</v>
       </c>
       <c r="AF48" s="6">
-        <v>101281.26605475992</v>
+        <v>3124.7173727584027</v>
       </c>
       <c r="AG48" s="6">
-        <v>3124.7173727584027</v>
+        <v>6561.7126636761404</v>
       </c>
       <c r="AH48" s="6">
-        <v>6561.7126636761404</v>
+        <v>9562.2189419937786</v>
       </c>
       <c r="AI48" s="6">
-        <v>9562.2189419937786</v>
+        <v>13295.90752629139</v>
       </c>
       <c r="AJ48" s="6">
-        <v>13295.90752629139</v>
+        <v>17013.694522871068</v>
       </c>
       <c r="AK48" s="6"/>
       <c r="AL48" s="6"/>
       <c r="AM48" s="6"/>
       <c r="AN48" s="6"/>
       <c r="AO48" s="6"/>
       <c r="AP48" s="6"/>
       <c r="AQ48" s="6"/>
-      <c r="AR48" s="6"/>
     </row>
-    <row r="49" spans="1:44">
+    <row r="49" spans="1:43">
       <c r="A49" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="6">
         <v>25783.200000000001</v>
       </c>
       <c r="C49" s="6">
         <v>30298.5</v>
       </c>
       <c r="D49" s="6">
         <v>40897.9</v>
       </c>
       <c r="E49" s="6">
         <v>51084.2</v>
       </c>
       <c r="F49" s="6">
         <v>60884.186685934219</v>
       </c>
       <c r="G49" s="6">
         <v>40447.282578055339</v>
       </c>
       <c r="H49" s="6">
+        <v>357.45180559914911</v>
+      </c>
+      <c r="I49" s="6">
+        <v>772.60309953608726</v>
+      </c>
+      <c r="J49" s="6">
+        <v>1089.6081661331746</v>
+      </c>
+      <c r="K49" s="6">
+        <v>1776.2474669381579</v>
+      </c>
+      <c r="L49" s="6">
+        <v>2397.5762386078914</v>
+      </c>
+      <c r="M49" s="6">
+        <v>3729.9844567710979</v>
+      </c>
+      <c r="N49" s="6">
+        <v>4674.7</v>
+      </c>
+      <c r="O49" s="6">
+        <v>9708.7654844824829</v>
+      </c>
+      <c r="P49" s="6">
+        <v>25590.660304971319</v>
+      </c>
+      <c r="Q49" s="6">
+        <v>38293.309901955756</v>
+      </c>
+      <c r="R49" s="6">
+        <v>47866.478631683036</v>
+      </c>
+      <c r="S49" s="6">
         <v>49974.700579084674</v>
       </c>
-      <c r="I49" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T49" s="6">
-        <v>48834.532029292524</v>
+        <v>399.01140185176087</v>
       </c>
       <c r="U49" s="6">
-        <v>399.01140185176087</v>
+        <v>916.82990589735414</v>
       </c>
       <c r="V49" s="6">
-        <v>916.82990589735414</v>
+        <v>1363.6166628159704</v>
       </c>
       <c r="W49" s="6">
-        <v>1363.6166628159704</v>
+        <v>2289.0268360709824</v>
       </c>
       <c r="X49" s="6">
-        <v>2289.0268360709824</v>
+        <v>3185.6672166905628</v>
       </c>
       <c r="Y49" s="6">
-        <v>3185.6672166905628</v>
+        <v>4797.1137079799664</v>
       </c>
       <c r="Z49" s="6">
-        <v>4797.1137079799664</v>
+        <v>5975.3986725390914</v>
       </c>
       <c r="AA49" s="6">
-        <v>5975.3986725390914</v>
+        <v>13020.636989735049</v>
       </c>
       <c r="AB49" s="6">
-        <v>13020.636989735049</v>
+        <v>33356.454642259268</v>
       </c>
       <c r="AC49" s="6">
-        <v>33356.454642259268</v>
+        <v>53120.647407024961</v>
       </c>
       <c r="AD49" s="6">
-        <v>53120.647407024961</v>
+        <v>68224.336088039097</v>
       </c>
       <c r="AE49" s="6">
-        <v>68224.336088039097</v>
+        <v>71430.512333757346</v>
       </c>
       <c r="AF49" s="6">
-        <v>70545.820675567229</v>
+        <v>597.75915943960035</v>
       </c>
       <c r="AG49" s="6">
-        <v>597.75915943960035</v>
+        <v>1359.6829029072549</v>
       </c>
       <c r="AH49" s="6">
-        <v>1359.6829029072549</v>
+        <v>1941.3536268966377</v>
       </c>
       <c r="AI49" s="6">
-        <v>1941.3536268966377</v>
+        <v>3057.5489827814517</v>
       </c>
       <c r="AJ49" s="6">
-        <v>3057.5489827814517</v>
+        <v>4161.2232057544716</v>
       </c>
       <c r="AK49" s="6"/>
       <c r="AL49" s="6"/>
       <c r="AM49" s="6"/>
       <c r="AN49" s="6"/>
       <c r="AO49" s="6"/>
       <c r="AP49" s="6"/>
       <c r="AQ49" s="6"/>
-      <c r="AR49" s="6"/>
     </row>
-    <row r="50" spans="1:44">
+    <row r="50" spans="1:43">
       <c r="A50" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B50" s="6">
         <v>13136.3</v>
       </c>
       <c r="C50" s="6">
         <v>10794.3</v>
       </c>
       <c r="D50" s="6">
         <v>23979</v>
       </c>
       <c r="E50" s="6">
         <v>17264.099999999999</v>
       </c>
       <c r="F50" s="6">
         <v>31896.510823961784</v>
       </c>
       <c r="G50" s="6">
         <v>19195.246089358658</v>
       </c>
       <c r="H50" s="6">
+        <v>157.33225389973012</v>
+      </c>
+      <c r="I50" s="6">
+        <v>356.87040156445522</v>
+      </c>
+      <c r="J50" s="6">
+        <v>520.86824801359683</v>
+      </c>
+      <c r="K50" s="6">
+        <v>918.72580669065314</v>
+      </c>
+      <c r="L50" s="6">
+        <v>1285.6555805347916</v>
+      </c>
+      <c r="M50" s="6">
+        <v>1919.3677444861</v>
+      </c>
+      <c r="N50" s="6">
+        <v>2358</v>
+      </c>
+      <c r="O50" s="6">
+        <v>7072.0535073144201</v>
+      </c>
+      <c r="P50" s="6">
+        <v>16209.403447391011</v>
+      </c>
+      <c r="Q50" s="6">
+        <v>18808.978472272564</v>
+      </c>
+      <c r="R50" s="6">
+        <v>20542.344634303896</v>
+      </c>
+      <c r="S50" s="6">
         <v>21121.551253695332</v>
       </c>
-      <c r="I50" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T50" s="6">
-        <v>20574.981741704712</v>
+        <v>193.0680074354606</v>
       </c>
       <c r="U50" s="6">
-        <v>193.0680074354606</v>
+        <v>453.05948652062295</v>
       </c>
       <c r="V50" s="6">
-        <v>453.05948652062295</v>
+        <v>675.6526484767187</v>
       </c>
       <c r="W50" s="6">
-        <v>675.6526484767187</v>
+        <v>1201.1393403152533</v>
       </c>
       <c r="X50" s="6">
-        <v>1201.1393403152533</v>
+        <v>1699.4555317697425</v>
       </c>
       <c r="Y50" s="6">
-        <v>1699.4555317697425</v>
+        <v>2522.2490488417079</v>
       </c>
       <c r="Z50" s="6">
-        <v>2522.2490488417079</v>
+        <v>2940.7259315999631</v>
       </c>
       <c r="AA50" s="6">
-        <v>2940.7259315999631</v>
+        <v>8320.1008592513172</v>
       </c>
       <c r="AB50" s="6">
-        <v>8320.1008592513172</v>
+        <v>19305.67058690112</v>
       </c>
       <c r="AC50" s="6">
-        <v>19305.67058690112</v>
+        <v>23455.621041568204</v>
       </c>
       <c r="AD50" s="6">
-        <v>23455.621041568204</v>
+        <v>24903.062490798216</v>
       </c>
       <c r="AE50" s="6">
-        <v>24903.062490798216</v>
+        <v>22909.595530842103</v>
       </c>
       <c r="AF50" s="6">
-        <v>24036.266587870228</v>
+        <v>263.92204346706956</v>
       </c>
       <c r="AG50" s="6">
-        <v>263.92204346706956</v>
+        <v>588.5104067228699</v>
       </c>
       <c r="AH50" s="6">
-        <v>588.5104067228699</v>
+        <v>834.39921325655882</v>
       </c>
       <c r="AI50" s="6">
-        <v>834.39921325655882</v>
+        <v>1422.7924272019941</v>
       </c>
       <c r="AJ50" s="6">
-        <v>1422.7924272019941</v>
+        <v>1965.989058640494</v>
       </c>
       <c r="AK50" s="6"/>
       <c r="AL50" s="6"/>
       <c r="AM50" s="6"/>
       <c r="AN50" s="6"/>
       <c r="AO50" s="6"/>
       <c r="AP50" s="6"/>
       <c r="AQ50" s="6"/>
-      <c r="AR50" s="6"/>
     </row>
-    <row r="51" spans="1:44">
+    <row r="51" spans="1:43">
       <c r="A51" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B51" s="6">
         <v>25586.1</v>
       </c>
       <c r="C51" s="6">
         <v>31255.599999999999</v>
       </c>
       <c r="D51" s="6">
         <v>45346.1</v>
       </c>
       <c r="E51" s="6">
         <v>48800.9</v>
       </c>
       <c r="F51" s="6">
         <v>86966.778535469464</v>
       </c>
       <c r="G51" s="6">
         <v>44401.996405973696</v>
       </c>
       <c r="H51" s="6">
+        <v>256.05038473824493</v>
+      </c>
+      <c r="I51" s="6">
+        <v>610.52258287298628</v>
+      </c>
+      <c r="J51" s="6">
+        <v>934.84716963497726</v>
+      </c>
+      <c r="K51" s="6">
+        <v>1419.9794719710021</v>
+      </c>
+      <c r="L51" s="6">
+        <v>1928.8370766032976</v>
+      </c>
+      <c r="M51" s="6">
+        <v>2843.1775383658569</v>
+      </c>
+      <c r="N51" s="6">
+        <v>3425.6</v>
+      </c>
+      <c r="O51" s="6">
+        <v>9564.7200232152427</v>
+      </c>
+      <c r="P51" s="6">
+        <v>33001.13025665818</v>
+      </c>
+      <c r="Q51" s="6">
+        <v>50478.126581489531</v>
+      </c>
+      <c r="R51" s="6">
+        <v>56265.338816294337</v>
+      </c>
+      <c r="S51" s="6">
         <v>58824.980515084666</v>
       </c>
-      <c r="I51" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T51" s="6">
-        <v>57661.873658042627</v>
+        <v>213.7228112726545</v>
       </c>
       <c r="U51" s="6">
-        <v>213.7228112726545</v>
+        <v>556.81723783887242</v>
       </c>
       <c r="V51" s="6">
-        <v>556.81723783887242</v>
+        <v>959.97411564259448</v>
       </c>
       <c r="W51" s="6">
-        <v>959.97411564259448</v>
+        <v>1471.7114899193878</v>
       </c>
       <c r="X51" s="6">
-        <v>1471.7114899193878</v>
+        <v>1997.455136625329</v>
       </c>
       <c r="Y51" s="6">
-        <v>1997.455136625329</v>
+        <v>2863.0817472170929</v>
       </c>
       <c r="Z51" s="6">
-        <v>2863.0817472170929</v>
+        <v>3522.6296604383797</v>
       </c>
       <c r="AA51" s="6">
-        <v>3522.6296604383797</v>
+        <v>10339.266689791006</v>
       </c>
       <c r="AB51" s="6">
-        <v>10339.266689791006</v>
+        <v>36307.304147070405</v>
       </c>
       <c r="AC51" s="6">
-        <v>36307.304147070405</v>
+        <v>60503.081928368454</v>
       </c>
       <c r="AD51" s="6">
-        <v>60503.081928368454</v>
+        <v>73707.177547968342</v>
       </c>
       <c r="AE51" s="6">
-        <v>73707.177547968342</v>
+        <v>71471.5248665166</v>
       </c>
       <c r="AF51" s="6">
-        <v>73229.586701891007</v>
+        <v>353.21636179011119</v>
       </c>
       <c r="AG51" s="6">
-        <v>353.21636179011119</v>
+        <v>828.3886789352166</v>
       </c>
       <c r="AH51" s="6">
-        <v>828.3886789352166</v>
+        <v>1239.4058159829294</v>
       </c>
       <c r="AI51" s="6">
-        <v>1239.4058159829294</v>
+        <v>1834.2716171868042</v>
       </c>
       <c r="AJ51" s="6">
-        <v>1834.2716171868042</v>
+        <v>2465.1221883053122</v>
       </c>
       <c r="AK51" s="6"/>
       <c r="AL51" s="6"/>
       <c r="AM51" s="6"/>
       <c r="AN51" s="6"/>
       <c r="AO51" s="6"/>
       <c r="AP51" s="6"/>
       <c r="AQ51" s="6"/>
-      <c r="AR51" s="6"/>
     </row>
-    <row r="52" spans="1:44">
+    <row r="52" spans="1:43">
       <c r="A52" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B52" s="6">
         <v>17300.2</v>
       </c>
       <c r="C52" s="6">
         <v>15341.4</v>
       </c>
       <c r="D52" s="6">
         <v>23705.8</v>
       </c>
       <c r="E52" s="6">
         <v>23479</v>
       </c>
       <c r="F52" s="6">
         <v>36062.341440100849</v>
       </c>
       <c r="G52" s="6">
         <v>28968.756109462869</v>
       </c>
       <c r="H52" s="6">
+        <v>324.29204114377376</v>
+      </c>
+      <c r="I52" s="6">
+        <v>781.75360107774372</v>
+      </c>
+      <c r="J52" s="6">
+        <v>1283.6162931641982</v>
+      </c>
+      <c r="K52" s="6">
+        <v>1957.4609042820452</v>
+      </c>
+      <c r="L52" s="6">
+        <v>2660.4180481727699</v>
+      </c>
+      <c r="M52" s="6">
+        <v>3924.8884138796188</v>
+      </c>
+      <c r="N52" s="6">
+        <v>4841.7</v>
+      </c>
+      <c r="O52" s="6">
+        <v>9248.2873964007576</v>
+      </c>
+      <c r="P52" s="6">
+        <v>17286.741684396438</v>
+      </c>
+      <c r="Q52" s="6">
+        <v>21825.864716611646</v>
+      </c>
+      <c r="R52" s="6">
+        <v>25170.622165350942</v>
+      </c>
+      <c r="S52" s="6">
         <v>30884.299915179334</v>
       </c>
-      <c r="I52" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T52" s="6">
-        <v>30825.60769926168</v>
+        <v>381.24548371472673</v>
       </c>
       <c r="U52" s="6">
-        <v>381.24548371472673</v>
+        <v>865.51615433580514</v>
       </c>
       <c r="V52" s="6">
-        <v>865.51615433580514</v>
+        <v>1495.9514257197359</v>
       </c>
       <c r="W52" s="6">
-        <v>1495.9514257197359</v>
+        <v>2368.4567498673823</v>
       </c>
       <c r="X52" s="6">
-        <v>2368.4567498673823</v>
+        <v>3250.261609810259</v>
       </c>
       <c r="Y52" s="6">
-        <v>3250.261609810259</v>
+        <v>4566.4725653725945</v>
       </c>
       <c r="Z52" s="6">
-        <v>4566.4725653725945</v>
+        <v>5673.2448518417204</v>
       </c>
       <c r="AA52" s="6">
-        <v>5673.2448518417204</v>
+        <v>10725.967732757843</v>
       </c>
       <c r="AB52" s="6">
-        <v>10725.967732757843</v>
+        <v>20551.687977662652</v>
       </c>
       <c r="AC52" s="6">
-        <v>20551.687977662652</v>
+        <v>28316.069819561533</v>
       </c>
       <c r="AD52" s="6">
-        <v>28316.069819561533</v>
+        <v>37442.036714739996</v>
       </c>
       <c r="AE52" s="6">
-        <v>37442.036714739996</v>
+        <v>41324.738506421898</v>
       </c>
       <c r="AF52" s="6">
-        <v>39887.983828032447</v>
+        <v>535.74016557726281</v>
       </c>
       <c r="AG52" s="6">
-        <v>535.74016557726281</v>
+        <v>1176.9044276572931</v>
       </c>
       <c r="AH52" s="6">
-        <v>1176.9044276572931</v>
+        <v>1867.965067370438</v>
       </c>
       <c r="AI52" s="6">
-        <v>1867.965067370438</v>
+        <v>2846.5315369767477</v>
       </c>
       <c r="AJ52" s="6">
-        <v>2846.5315369767477</v>
+        <v>3839.2438644436656</v>
       </c>
       <c r="AK52" s="6"/>
       <c r="AL52" s="6"/>
       <c r="AM52" s="6"/>
       <c r="AN52" s="6"/>
       <c r="AO52" s="6"/>
       <c r="AP52" s="6"/>
       <c r="AQ52" s="6"/>
-      <c r="AR52" s="6"/>
     </row>
-    <row r="53" spans="1:44">
+    <row r="53" spans="1:43">
       <c r="A53" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B53" s="6">
         <v>22992.5</v>
       </c>
       <c r="C53" s="6">
         <v>25145.1</v>
       </c>
       <c r="D53" s="6">
         <v>32370.7</v>
       </c>
       <c r="E53" s="6">
         <v>44045.599999999999</v>
       </c>
       <c r="F53" s="6">
         <v>62615.891426687114</v>
       </c>
       <c r="G53" s="6">
         <v>40675.35796096336</v>
       </c>
       <c r="H53" s="6">
+        <v>207.34891904155376</v>
+      </c>
+      <c r="I53" s="6">
+        <v>550.02962974031902</v>
+      </c>
+      <c r="J53" s="6">
+        <v>891.23482764679363</v>
+      </c>
+      <c r="K53" s="6">
+        <v>1356.5571454828648</v>
+      </c>
+      <c r="L53" s="6">
+        <v>1795.2054064834476</v>
+      </c>
+      <c r="M53" s="6">
+        <v>2966.8399364364013</v>
+      </c>
+      <c r="N53" s="6">
+        <v>3548.7</v>
+      </c>
+      <c r="O53" s="6">
+        <v>13437.227677307099</v>
+      </c>
+      <c r="P53" s="6">
+        <v>29307.729729313072</v>
+      </c>
+      <c r="Q53" s="6">
+        <v>40230.211727058384</v>
+      </c>
+      <c r="R53" s="6">
+        <v>48646.367861403</v>
+      </c>
+      <c r="S53" s="6">
         <v>56081.119136424</v>
       </c>
-      <c r="I53" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T53" s="6">
-        <v>50400.487771135347</v>
+        <v>300.93234869896787</v>
       </c>
       <c r="U53" s="6">
-        <v>300.93234869896787</v>
+        <v>618.85763217357783</v>
       </c>
       <c r="V53" s="6">
-        <v>618.85763217357783</v>
+        <v>896.17729246257841</v>
       </c>
       <c r="W53" s="6">
-        <v>896.17729246257841</v>
+        <v>1448.7390906206163</v>
       </c>
       <c r="X53" s="6">
-        <v>1448.7390906206163</v>
+        <v>2005.0470980804682</v>
       </c>
       <c r="Y53" s="6">
-        <v>2005.0470980804682</v>
+        <v>2815.8568409563741</v>
       </c>
       <c r="Z53" s="6">
-        <v>2815.8568409563741</v>
+        <v>3854.0833212726793</v>
       </c>
       <c r="AA53" s="6">
-        <v>3854.0833212726793</v>
+        <v>14455.836916132448</v>
       </c>
       <c r="AB53" s="6">
-        <v>14455.836916132448</v>
+        <v>44300.562102742217</v>
       </c>
       <c r="AC53" s="6">
-        <v>44300.562102742217</v>
+        <v>57062.798342190137</v>
       </c>
       <c r="AD53" s="6">
-        <v>57062.798342190137</v>
+        <v>70033.187198605956</v>
       </c>
       <c r="AE53" s="6">
-        <v>70033.187198605956</v>
+        <v>60238.624719541433</v>
       </c>
       <c r="AF53" s="6">
-        <v>73359.736349209445</v>
+        <v>293.51109157071045</v>
       </c>
       <c r="AG53" s="6">
-        <v>293.51109157071045</v>
+        <v>687.26958192440475</v>
       </c>
       <c r="AH53" s="6">
-        <v>687.26958192440475</v>
+        <v>1011.4280823042739</v>
       </c>
       <c r="AI53" s="6">
-        <v>1011.4280823042739</v>
+        <v>1631.1907877869849</v>
       </c>
       <c r="AJ53" s="6">
-        <v>1631.1907877869849</v>
+        <v>2240.6045787911435</v>
       </c>
       <c r="AK53" s="6"/>
       <c r="AL53" s="6"/>
       <c r="AM53" s="6"/>
       <c r="AN53" s="6"/>
       <c r="AO53" s="6"/>
       <c r="AP53" s="6"/>
       <c r="AQ53" s="6"/>
-      <c r="AR53" s="6"/>
     </row>
-    <row r="54" spans="1:44">
+    <row r="54" spans="1:43">
       <c r="A54" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B54" s="6">
         <v>32903.699999999997</v>
       </c>
       <c r="C54" s="6">
         <v>39859.300000000003</v>
       </c>
       <c r="D54" s="6">
         <v>52737</v>
       </c>
       <c r="E54" s="6">
         <v>52977.5</v>
       </c>
       <c r="F54" s="6">
         <v>63929.334057535802</v>
       </c>
       <c r="G54" s="6">
         <v>50655.1213966266</v>
       </c>
       <c r="H54" s="6">
+        <v>744.52705067460715</v>
+      </c>
+      <c r="I54" s="6">
+        <v>1609.4142566329756</v>
+      </c>
+      <c r="J54" s="6">
+        <v>2434.3470917675972</v>
+      </c>
+      <c r="K54" s="6">
+        <v>3520.3286961218241</v>
+      </c>
+      <c r="L54" s="6">
+        <v>4622.1078190732287</v>
+      </c>
+      <c r="M54" s="6">
+        <v>6281.8194900519793</v>
+      </c>
+      <c r="N54" s="6">
+        <v>7970.6</v>
+      </c>
+      <c r="O54" s="6">
+        <v>16667.006190066069</v>
+      </c>
+      <c r="P54" s="6">
+        <v>28304.589530330515</v>
+      </c>
+      <c r="Q54" s="6">
+        <v>44438.369380843083</v>
+      </c>
+      <c r="R54" s="6">
+        <v>54668.202622917503</v>
+      </c>
+      <c r="S54" s="6">
         <v>59344.84202834867</v>
       </c>
-      <c r="I54" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T54" s="6">
-        <v>56743.141406703355</v>
+        <v>781.19218399270369</v>
       </c>
       <c r="U54" s="6">
-        <v>781.19218399270369</v>
+        <v>1759.8569903744465</v>
       </c>
       <c r="V54" s="6">
-        <v>1759.8569903744465</v>
+        <v>2711.0683293938851</v>
       </c>
       <c r="W54" s="6">
-        <v>2711.0683293938851</v>
+        <v>4009.31177441617</v>
       </c>
       <c r="X54" s="6">
-        <v>4009.31177441617</v>
+        <v>5285.4073039102987</v>
       </c>
       <c r="Y54" s="6">
-        <v>5285.4073039102987</v>
+        <v>7105.5165226606514</v>
       </c>
       <c r="Z54" s="6">
-        <v>7105.5165226606514</v>
+        <v>9196.9068603959604</v>
       </c>
       <c r="AA54" s="6">
-        <v>9196.9068603959604</v>
+        <v>19339.537228918824</v>
       </c>
       <c r="AB54" s="6">
-        <v>19339.537228918824</v>
+        <v>37858.259928660453</v>
       </c>
       <c r="AC54" s="6">
-        <v>37858.259928660453</v>
+        <v>61118.036557599517</v>
       </c>
       <c r="AD54" s="6">
-        <v>61118.036557599517</v>
+        <v>75497.78442959211</v>
       </c>
       <c r="AE54" s="6">
-        <v>75497.78442959211</v>
+        <v>77104.294006899654</v>
       </c>
       <c r="AF54" s="6">
-        <v>78079.135831943204</v>
+        <v>1268.489971429216</v>
       </c>
       <c r="AG54" s="6">
-        <v>1268.489971429216</v>
+        <v>2691.4552782581918</v>
       </c>
       <c r="AH54" s="6">
-        <v>2691.4552782581918</v>
+        <v>4090.4261932931527</v>
       </c>
       <c r="AI54" s="6">
-        <v>4090.4261932931527</v>
+        <v>5752.3901652315744</v>
       </c>
       <c r="AJ54" s="6">
-        <v>5752.3901652315744</v>
+        <v>7447.4358061588382</v>
       </c>
       <c r="AK54" s="6"/>
       <c r="AL54" s="6"/>
       <c r="AM54" s="6"/>
       <c r="AN54" s="6"/>
       <c r="AO54" s="6"/>
       <c r="AP54" s="6"/>
       <c r="AQ54" s="6"/>
-      <c r="AR54" s="6"/>
     </row>
-    <row r="56" spans="1:44" ht="17.25" customHeight="1">
-      <c r="A56" s="28" t="s">
+    <row r="56" spans="1:43" ht="17.25" customHeight="1">
+      <c r="A56" s="27" t="s">
         <v>40</v>
       </c>
-      <c r="B56" s="28"/>
-[...41 lines deleted...]
-      <c r="AR56" s="28"/>
+      <c r="B56" s="27"/>
+      <c r="C56" s="27"/>
+      <c r="D56" s="27"/>
+      <c r="E56" s="27"/>
+      <c r="F56" s="27"/>
+      <c r="G56" s="27"/>
+      <c r="H56" s="27"/>
+      <c r="I56" s="27"/>
+      <c r="J56" s="27"/>
+      <c r="K56" s="27"/>
+      <c r="L56" s="27"/>
+      <c r="M56" s="27"/>
+      <c r="N56" s="27"/>
+      <c r="O56" s="27"/>
+      <c r="P56" s="27"/>
+      <c r="Q56" s="27"/>
+      <c r="R56" s="27"/>
+      <c r="S56" s="27"/>
+      <c r="T56" s="27"/>
+      <c r="U56" s="27"/>
+      <c r="V56" s="27"/>
+      <c r="W56" s="27"/>
+      <c r="X56" s="27"/>
+      <c r="Y56" s="27"/>
+      <c r="Z56" s="27"/>
+      <c r="AA56" s="27"/>
+      <c r="AB56" s="27"/>
+      <c r="AC56" s="27"/>
+      <c r="AD56" s="27"/>
+      <c r="AE56" s="27"/>
+      <c r="AF56" s="27"/>
+      <c r="AG56" s="27"/>
+      <c r="AH56" s="27"/>
+      <c r="AI56" s="27"/>
+      <c r="AJ56" s="27"/>
+      <c r="AK56" s="27"/>
+      <c r="AL56" s="27"/>
+      <c r="AM56" s="27"/>
+      <c r="AN56" s="27"/>
+      <c r="AO56" s="27"/>
+      <c r="AP56" s="27"/>
+      <c r="AQ56" s="27"/>
     </row>
-    <row r="57" spans="1:44" ht="14.25" customHeight="1">
+    <row r="57" spans="1:43" ht="14.25" customHeight="1">
       <c r="F57" s="14"/>
       <c r="G57" s="15"/>
-      <c r="H57" s="15"/>
-[...8 lines deleted...]
-      <c r="AO57" s="27" t="s">
+      <c r="P57" s="25"/>
+      <c r="Q57" s="25"/>
+      <c r="R57" s="25"/>
+      <c r="S57" s="25"/>
+      <c r="AB57" s="26"/>
+      <c r="AC57" s="26"/>
+      <c r="AD57" s="26"/>
+      <c r="AE57" s="26"/>
+      <c r="AN57" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="AP57" s="27"/>
-[...1 lines deleted...]
-      <c r="AR57" s="27"/>
+      <c r="AO57" s="26"/>
+      <c r="AP57" s="26"/>
+      <c r="AQ57" s="26"/>
     </row>
-    <row r="58" spans="1:44" ht="3" customHeight="1" thickBot="1">
-      <c r="I58" s="10"/>
+    <row r="58" spans="1:43" ht="3" customHeight="1" thickBot="1">
+      <c r="H58" s="10"/>
     </row>
-    <row r="59" spans="1:44" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B59" s="17" t="s">
+    <row r="59" spans="1:43" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A59" s="20"/>
+      <c r="B59" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="C59" s="17" t="s">
+      <c r="C59" s="16" t="s">
         <v>36</v>
       </c>
-      <c r="D59" s="17" t="s">
+      <c r="D59" s="16" t="s">
         <v>37</v>
       </c>
-      <c r="E59" s="17" t="s">
+      <c r="E59" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="F59" s="17" t="s">
+      <c r="F59" s="16" t="s">
         <v>44</v>
       </c>
-      <c r="G59" s="17" t="s">
+      <c r="G59" s="16" t="s">
         <v>45</v>
       </c>
-      <c r="H59" s="17" t="s">
+      <c r="H59" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="I59" s="23"/>
+      <c r="J59" s="23"/>
+      <c r="K59" s="23"/>
+      <c r="L59" s="23"/>
+      <c r="M59" s="23"/>
+      <c r="N59" s="23"/>
+      <c r="O59" s="23"/>
+      <c r="P59" s="23"/>
+      <c r="Q59" s="23"/>
+      <c r="R59" s="23"/>
+      <c r="S59" s="24"/>
+      <c r="T59" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="U59" s="23"/>
+      <c r="V59" s="23"/>
+      <c r="W59" s="23"/>
+      <c r="X59" s="23"/>
+      <c r="Y59" s="23"/>
+      <c r="Z59" s="23"/>
+      <c r="AA59" s="23"/>
+      <c r="AB59" s="23"/>
+      <c r="AC59" s="23"/>
+      <c r="AD59" s="23"/>
+      <c r="AE59" s="24"/>
+      <c r="AF59" s="22" t="s">
         <v>49</v>
       </c>
-      <c r="I59" s="23" t="s">
-[...27 lines deleted...]
-      <c r="AG59" s="23" t="s">
+      <c r="AG59" s="23"/>
+      <c r="AH59" s="23"/>
+      <c r="AI59" s="23"/>
+      <c r="AJ59" s="23"/>
+      <c r="AK59" s="23"/>
+      <c r="AL59" s="23"/>
+      <c r="AM59" s="23"/>
+      <c r="AN59" s="23"/>
+      <c r="AO59" s="23"/>
+      <c r="AP59" s="23"/>
+      <c r="AQ59" s="24"/>
+    </row>
+    <row r="60" spans="1:43" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A60" s="21"/>
+      <c r="B60" s="17"/>
+      <c r="C60" s="17"/>
+      <c r="D60" s="17"/>
+      <c r="E60" s="17"/>
+      <c r="F60" s="17"/>
+      <c r="G60" s="17"/>
+      <c r="H60" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="I60" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="J60" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="K60" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="L60" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="M60" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="N60" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="O60" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="P60" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q60" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="R60" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="S60" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="AH59" s="24"/>
-[...9 lines deleted...]
-      <c r="AR59" s="25"/>
+      <c r="T60" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="U60" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="V60" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="W60" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="X60" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y60" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="Z60" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA60" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="AB60" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="AC60" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="AD60" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE60" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="AF60" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG60" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH60" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="AI60" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="AJ60" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="AK60" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="AL60" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="AM60" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="AN60" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="AO60" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="AP60" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="AQ60" s="4" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="60" spans="1:44" ht="34.5" customHeight="1" thickBot="1">
-[...117 lines deleted...]
-    <row r="61" spans="1:44" s="2" customFormat="1">
+    <row r="61" spans="1:43" s="2" customFormat="1">
       <c r="A61" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B61" s="5">
         <v>267236.2</v>
       </c>
       <c r="C61" s="5">
         <v>264020.90000000002</v>
       </c>
       <c r="D61" s="5">
         <v>430972.8</v>
       </c>
       <c r="E61" s="5">
         <v>415585.4</v>
       </c>
       <c r="F61" s="5">
         <v>811647.32470015297</v>
       </c>
       <c r="G61" s="5">
         <v>501499.73201989371</v>
       </c>
-      <c r="H61" s="5">
+      <c r="H61" s="8">
+        <v>7.4638042991666662</v>
+      </c>
+      <c r="I61" s="8">
+        <v>25.804372186666665</v>
+      </c>
+      <c r="J61" s="8">
+        <v>44.158382990833331</v>
+      </c>
+      <c r="K61" s="8">
+        <v>55.474670907500006</v>
+      </c>
+      <c r="L61" s="8">
+        <v>66.716290407499997</v>
+      </c>
+      <c r="M61" s="5">
+        <v>76.355661403333343</v>
+      </c>
+      <c r="N61" s="5">
+        <v>9551.1</v>
+      </c>
+      <c r="O61" s="5">
+        <v>107967.65133077871</v>
+      </c>
+      <c r="P61" s="5">
+        <v>313923.69873939303</v>
+      </c>
+      <c r="Q61" s="5">
+        <v>488384.5854988182</v>
+      </c>
+      <c r="R61" s="5">
+        <v>561187.90015627723</v>
+      </c>
+      <c r="S61" s="5">
         <v>602203.02580088051</v>
       </c>
-      <c r="I61" s="8">
-[...33 lines deleted...]
-        <v>570984.27137035446</v>
+      <c r="T61" s="8">
+        <v>6.7110283458333333</v>
       </c>
       <c r="U61" s="8">
-        <v>6.7110283458333333</v>
+        <v>15.121314305833334</v>
       </c>
       <c r="V61" s="8">
-        <v>15.121314305833334</v>
+        <v>27.017383343333336</v>
       </c>
       <c r="W61" s="8">
-        <v>27.017383343333336</v>
+        <v>48.676127216250002</v>
       </c>
       <c r="X61" s="8">
-        <v>48.676127216250002</v>
+        <v>49.8049050925</v>
       </c>
       <c r="Y61" s="8">
-        <v>49.8049050925</v>
-[...1 lines deleted...]
-      <c r="Z61" s="8">
         <v>236.17285123541666</v>
       </c>
+      <c r="Z61" s="5">
+        <v>12645.38515332399</v>
+      </c>
       <c r="AA61" s="5">
-        <v>12645.38515332399</v>
+        <v>132316.70000000001</v>
       </c>
       <c r="AB61" s="5">
-        <v>132316.70000000001</v>
+        <v>401852.9</v>
       </c>
       <c r="AC61" s="5">
-        <v>401852.9</v>
+        <v>649909</v>
       </c>
       <c r="AD61" s="5">
-        <v>649909</v>
+        <v>767517</v>
       </c>
       <c r="AE61" s="5">
-        <v>767517</v>
-[...2 lines deleted...]
-        <v>781280.7</v>
+        <v>746630.39734783012</v>
+      </c>
+      <c r="AF61" s="8">
+        <v>12.206886124999999</v>
       </c>
       <c r="AG61" s="8">
-        <v>12.206886124999999</v>
+        <v>34.774386124999999</v>
       </c>
       <c r="AH61" s="8">
-        <v>34.774386124999999</v>
+        <v>51.491052791666668</v>
       </c>
       <c r="AI61" s="8">
-        <v>51.491052791666668</v>
+        <v>64.864386124999996</v>
       </c>
       <c r="AJ61" s="8">
-        <v>64.864386124999996</v>
+        <v>78.237719458333331</v>
       </c>
       <c r="AK61" s="5"/>
       <c r="AL61" s="5"/>
       <c r="AM61" s="5"/>
       <c r="AN61" s="5"/>
       <c r="AO61" s="5"/>
       <c r="AP61" s="5"/>
       <c r="AQ61" s="5"/>
-      <c r="AR61" s="5"/>
     </row>
-    <row r="62" spans="1:44">
+    <row r="62" spans="1:43">
       <c r="A62" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B62" s="6">
         <v>4123.2</v>
       </c>
       <c r="C62" s="6">
         <v>4980.3999999999996</v>
       </c>
       <c r="D62" s="6">
         <v>4807.6000000000004</v>
       </c>
       <c r="E62" s="6">
         <v>5909.8</v>
       </c>
       <c r="F62" s="6">
         <v>6793.0567521572575</v>
       </c>
       <c r="G62" s="6">
         <v>7468.1672116919344</v>
       </c>
-      <c r="H62" s="6">
+      <c r="H62" s="9">
+        <v>0.81997702500000014</v>
+      </c>
+      <c r="I62" s="9">
+        <v>2.3597074250000003</v>
+      </c>
+      <c r="J62" s="9">
+        <v>3.9126887000000004</v>
+      </c>
+      <c r="K62" s="9">
+        <v>5.0001948250000003</v>
+      </c>
+      <c r="L62" s="9">
+        <v>6.0140992250000007</v>
+      </c>
+      <c r="M62" s="6">
+        <v>6.8850327500000006</v>
+      </c>
+      <c r="N62" s="6">
+        <v>699.9</v>
+      </c>
+      <c r="O62" s="6">
+        <v>1606.5075625340939</v>
+      </c>
+      <c r="P62" s="6">
+        <v>5667.6693897068517</v>
+      </c>
+      <c r="Q62" s="6">
+        <v>6957.585483342682</v>
+      </c>
+      <c r="R62" s="6">
+        <v>7052.2403762341246</v>
+      </c>
+      <c r="S62" s="6">
         <v>7283.281391421333</v>
       </c>
-      <c r="I62" s="9">
-[...33 lines deleted...]
-        <v>6907.8440959357085</v>
+      <c r="T62" s="9" t="s">
+        <v>34</v>
       </c>
       <c r="U62" s="9" t="s">
         <v>34</v>
       </c>
       <c r="V62" s="9" t="s">
         <v>34</v>
       </c>
       <c r="W62" s="9" t="s">
         <v>34</v>
       </c>
       <c r="X62" s="9" t="s">
         <v>34</v>
       </c>
       <c r="Y62" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="Z62" s="9" t="s">
-        <v>34</v>
+      <c r="Z62" s="6">
+        <v>717.85302335693325</v>
       </c>
       <c r="AA62" s="6">
-        <v>717.85302335693325</v>
+        <v>1711.0406918020331</v>
       </c>
       <c r="AB62" s="6">
-        <v>1711.0406918020331</v>
+        <v>5836.0861057276979</v>
       </c>
       <c r="AC62" s="6">
-        <v>5836.0861057276979</v>
+        <v>7156.8479018880344</v>
       </c>
       <c r="AD62" s="6">
-        <v>7156.8479018880344</v>
-[...1 lines deleted...]
-      <c r="AE62" s="6">
         <v>7285.7264905275852</v>
       </c>
-      <c r="AF62" s="5">
-[...2 lines deleted...]
-      <c r="AG62" s="8" t="s">
+      <c r="AE62" s="5">
+        <v>9265.6126424390004</v>
+      </c>
+      <c r="AF62" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="AG62" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AH62" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AI62" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AJ62" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AK62" s="6"/>
       <c r="AL62" s="6"/>
       <c r="AM62" s="6"/>
       <c r="AN62" s="6"/>
       <c r="AO62" s="6"/>
       <c r="AP62" s="6"/>
       <c r="AQ62" s="6"/>
-      <c r="AR62" s="6"/>
     </row>
-    <row r="63" spans="1:44">
+    <row r="63" spans="1:43">
       <c r="A63" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B63" s="6">
         <v>9219.2999999999993</v>
       </c>
       <c r="C63" s="6">
         <v>13071.5</v>
       </c>
       <c r="D63" s="6">
         <v>21109.4</v>
       </c>
       <c r="E63" s="6">
         <v>12543.4</v>
       </c>
       <c r="F63" s="6">
         <v>30881.989364796536</v>
       </c>
       <c r="G63" s="6">
         <v>12218.281397553423</v>
       </c>
-      <c r="H63" s="6">
+      <c r="H63" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="I63" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="J63" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="K63" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="L63" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="M63" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="N63" s="6">
+        <v>178.8</v>
+      </c>
+      <c r="O63" s="6">
+        <v>2789.6437999435857</v>
+      </c>
+      <c r="P63" s="6">
+        <v>7005.8747294684963</v>
+      </c>
+      <c r="Q63" s="6">
+        <v>20866.942069666497</v>
+      </c>
+      <c r="R63" s="6">
+        <v>22782.649947556914</v>
+      </c>
+      <c r="S63" s="6">
         <v>25280.074162990004</v>
       </c>
-      <c r="I63" s="9" t="s">
-[...33 lines deleted...]
-        <v>22724.906549077947</v>
+      <c r="T63" s="9" t="s">
+        <v>34</v>
       </c>
       <c r="U63" s="9" t="s">
         <v>34</v>
       </c>
       <c r="V63" s="9" t="s">
         <v>34</v>
       </c>
       <c r="W63" s="9" t="s">
         <v>34</v>
       </c>
       <c r="X63" s="9" t="s">
         <v>34</v>
       </c>
       <c r="Y63" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="Z63" s="9" t="s">
-        <v>34</v>
+      <c r="Z63" s="6">
+        <v>246.13738130713324</v>
       </c>
       <c r="AA63" s="6">
-        <v>246.13738130713324</v>
+        <v>3697.557856676332</v>
       </c>
       <c r="AB63" s="6">
-        <v>3697.557856676332</v>
+        <v>9208.2409482062194</v>
       </c>
       <c r="AC63" s="6">
-        <v>9208.2409482062194</v>
+        <v>29066.151188959258</v>
       </c>
       <c r="AD63" s="6">
-        <v>29066.151188959258</v>
+        <v>30935.331518175779</v>
       </c>
       <c r="AE63" s="6">
-        <v>30935.331518175779</v>
-[...2 lines deleted...]
-        <v>30531.887440077011</v>
+        <v>29383.907098463995</v>
+      </c>
+      <c r="AF63" s="9" t="s">
+        <v>34</v>
       </c>
       <c r="AG63" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AH63" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AI63" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AJ63" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AK63" s="6"/>
       <c r="AL63" s="6"/>
       <c r="AM63" s="6"/>
       <c r="AN63" s="6"/>
       <c r="AO63" s="6"/>
       <c r="AP63" s="6"/>
       <c r="AQ63" s="6"/>
-      <c r="AR63" s="6"/>
     </row>
-    <row r="64" spans="1:44">
+    <row r="64" spans="1:43">
       <c r="A64" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B64" s="6">
         <v>1654.9</v>
       </c>
       <c r="C64" s="6">
         <v>1767.3</v>
       </c>
       <c r="D64" s="6">
         <v>1891</v>
       </c>
       <c r="E64" s="6">
         <v>2519.1</v>
       </c>
       <c r="F64" s="6">
         <v>2438.3864846150736</v>
       </c>
       <c r="G64" s="6">
         <v>2125.0849894906078</v>
       </c>
-      <c r="H64" s="6">
+      <c r="H64" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="I64" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="J64" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="K64" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="L64" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="M64" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="N64" s="6">
+        <v>119.3</v>
+      </c>
+      <c r="O64" s="6">
+        <v>324.59705685530713</v>
+      </c>
+      <c r="P64" s="6">
+        <v>1707.5903844784339</v>
+      </c>
+      <c r="Q64" s="6">
+        <v>2095.4172692648872</v>
+      </c>
+      <c r="R64" s="6">
+        <v>2117.3658565239848</v>
+      </c>
+      <c r="S64" s="6">
         <v>2211.5582097333336</v>
       </c>
-      <c r="I64" s="9" t="s">
-[...33 lines deleted...]
-        <v>2124.9163850084637</v>
+      <c r="T64" s="9" t="s">
+        <v>34</v>
       </c>
       <c r="U64" s="9" t="s">
         <v>34</v>
       </c>
       <c r="V64" s="9" t="s">
         <v>34</v>
       </c>
       <c r="W64" s="9" t="s">
         <v>34</v>
       </c>
       <c r="X64" s="9" t="s">
         <v>34</v>
       </c>
       <c r="Y64" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="Z64" s="9" t="s">
-        <v>34</v>
+      <c r="Z64" s="6">
+        <v>128.96321993489198</v>
       </c>
       <c r="AA64" s="6">
-        <v>128.96321993489198</v>
+        <v>327.81227979506991</v>
       </c>
       <c r="AB64" s="6">
-        <v>327.81227979506991</v>
+        <v>1812.7341555624757</v>
       </c>
       <c r="AC64" s="6">
-        <v>1812.7341555624757</v>
+        <v>2181.9643414376596</v>
       </c>
       <c r="AD64" s="6">
-        <v>2181.9643414376596</v>
+        <v>2201.7796579941974</v>
       </c>
       <c r="AE64" s="6">
-        <v>2201.7796579941974</v>
-[...2 lines deleted...]
-        <v>1994.3235234814415</v>
+        <v>2515.9941899280002</v>
+      </c>
+      <c r="AF64" s="9" t="s">
+        <v>34</v>
       </c>
       <c r="AG64" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AH64" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AI64" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AJ64" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AK64" s="6"/>
       <c r="AL64" s="6"/>
       <c r="AM64" s="6"/>
       <c r="AN64" s="6"/>
       <c r="AO64" s="6"/>
       <c r="AP64" s="6"/>
       <c r="AQ64" s="6"/>
-      <c r="AR64" s="6"/>
     </row>
-    <row r="65" spans="1:44">
+    <row r="65" spans="1:43">
       <c r="A65" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B65" s="6">
         <v>4323.8</v>
       </c>
       <c r="C65" s="6">
         <v>4978.5</v>
       </c>
       <c r="D65" s="6">
         <v>5174</v>
       </c>
       <c r="E65" s="6">
         <v>6885.3</v>
       </c>
       <c r="F65" s="6">
         <v>7814.0796760209605</v>
       </c>
       <c r="G65" s="6">
         <v>7159.2564287942569</v>
       </c>
-      <c r="H65" s="6">
+      <c r="H65" s="9">
+        <v>2.3518389031666667</v>
+      </c>
+      <c r="I65" s="9">
+        <v>8.3018868473333338</v>
+      </c>
+      <c r="J65" s="9">
+        <v>14.251934791500002</v>
+      </c>
+      <c r="K65" s="9">
+        <v>17.873705624833335</v>
+      </c>
+      <c r="L65" s="9">
+        <v>21.495476458166667</v>
+      </c>
+      <c r="M65" s="6">
+        <v>24.599855597333335</v>
+      </c>
+      <c r="N65" s="6">
+        <v>380.8</v>
+      </c>
+      <c r="O65" s="6">
+        <v>903.61834087674993</v>
+      </c>
+      <c r="P65" s="6">
+        <v>5746.3053782968227</v>
+      </c>
+      <c r="Q65" s="6">
+        <v>6797.286617729269</v>
+      </c>
+      <c r="R65" s="6">
+        <v>6818.8739490579583</v>
+      </c>
+      <c r="S65" s="6">
         <v>7047.8139077153328</v>
       </c>
-      <c r="I65" s="9">
-[...33 lines deleted...]
-        <v>6822.488652734346</v>
+      <c r="T65" s="9">
+        <v>2.5949184199999999</v>
       </c>
       <c r="U65" s="9">
-        <v>2.5949184199999999</v>
+        <v>5.8488932533333333</v>
       </c>
       <c r="V65" s="9">
-        <v>5.8488932533333333</v>
+        <v>10.453238796666668</v>
       </c>
       <c r="W65" s="9">
-        <v>10.453238796666668</v>
+        <v>18.843585130000001</v>
       </c>
       <c r="X65" s="9">
-        <v>18.843585130000001</v>
+        <v>19.272151796666666</v>
       </c>
       <c r="Y65" s="9">
-        <v>19.272151796666666</v>
-[...1 lines deleted...]
-      <c r="Z65" s="9">
         <v>42.63272279666667</v>
       </c>
+      <c r="Z65" s="6">
+        <v>416.24193405170661</v>
+      </c>
       <c r="AA65" s="6">
-        <v>416.24193405170661</v>
+        <v>932.74318197063951</v>
       </c>
       <c r="AB65" s="6">
-        <v>932.74318197063951</v>
+        <v>5753.0057501836682</v>
       </c>
       <c r="AC65" s="6">
-        <v>5753.0057501836682</v>
+        <v>7045.7643283469179</v>
       </c>
       <c r="AD65" s="6">
-        <v>7045.7643283469179</v>
+        <v>7070.9025444869967</v>
       </c>
       <c r="AE65" s="6">
-        <v>7070.9025444869967</v>
-[...2 lines deleted...]
-        <v>7053.3551698839046</v>
+        <v>8791.3821229159985</v>
+      </c>
+      <c r="AF65" s="9">
+        <v>4.7573995874999992</v>
       </c>
       <c r="AG65" s="9">
-        <v>4.7573995874999992</v>
+        <v>13.552649587499999</v>
       </c>
       <c r="AH65" s="9">
-        <v>13.552649587499999</v>
+        <v>20.0676495875</v>
       </c>
       <c r="AI65" s="9">
-        <v>20.0676495875</v>
+        <v>25.2796495875</v>
       </c>
       <c r="AJ65" s="9">
-        <v>25.2796495875</v>
+        <v>30.4916495875</v>
       </c>
       <c r="AK65" s="6"/>
       <c r="AL65" s="6"/>
       <c r="AM65" s="6"/>
       <c r="AN65" s="6"/>
       <c r="AO65" s="6"/>
       <c r="AP65" s="6"/>
       <c r="AQ65" s="6"/>
-      <c r="AR65" s="6"/>
     </row>
-    <row r="66" spans="1:44">
+    <row r="66" spans="1:43">
       <c r="A66" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B66" s="7">
         <v>13242</v>
       </c>
       <c r="C66" s="7">
         <v>11039.7</v>
       </c>
       <c r="D66" s="7">
         <v>17986.3</v>
       </c>
       <c r="E66" s="7">
         <v>22365.200000000001</v>
       </c>
       <c r="F66" s="7">
         <v>47180.361857690594</v>
       </c>
       <c r="G66" s="7">
         <v>24417.57014594234</v>
       </c>
-      <c r="H66" s="7">
+      <c r="H66" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="I66" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="J66" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="K66" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="L66" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="M66" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="N66" s="6">
+        <v>389.6</v>
+      </c>
+      <c r="O66" s="6">
+        <v>6288.8381988502197</v>
+      </c>
+      <c r="P66" s="6">
+        <v>19435.89979530776</v>
+      </c>
+      <c r="Q66" s="6">
+        <v>23560.933541701674</v>
+      </c>
+      <c r="R66" s="6">
+        <v>26003.851269185179</v>
+      </c>
+      <c r="S66" s="6">
         <v>26998.966454493999</v>
       </c>
-      <c r="I66" s="9" t="s">
-[...33 lines deleted...]
-        <v>26560.86847350925</v>
+      <c r="T66" s="9" t="s">
+        <v>34</v>
       </c>
       <c r="U66" s="9" t="s">
         <v>34</v>
       </c>
       <c r="V66" s="9" t="s">
         <v>34</v>
       </c>
       <c r="W66" s="9" t="s">
         <v>34</v>
       </c>
       <c r="X66" s="9" t="s">
         <v>34</v>
       </c>
       <c r="Y66" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="Z66" s="9" t="s">
-        <v>34</v>
+      <c r="Z66" s="6">
+        <v>629.88239430111514</v>
       </c>
       <c r="AA66" s="6">
-        <v>629.88239430111514</v>
+        <v>8289.1129511178624</v>
       </c>
       <c r="AB66" s="6">
-        <v>8289.1129511178624</v>
+        <v>23823.864383412772</v>
       </c>
       <c r="AC66" s="6">
-        <v>23823.864383412772</v>
+        <v>28461.557057029895</v>
       </c>
       <c r="AD66" s="6">
-        <v>28461.557057029895</v>
+        <v>36420.562282848441</v>
       </c>
       <c r="AE66" s="6">
-        <v>36420.562282848441</v>
-[...2 lines deleted...]
-        <v>36533.585227161362</v>
+        <v>33347.184273090548</v>
+      </c>
+      <c r="AF66" s="9" t="s">
+        <v>34</v>
       </c>
       <c r="AG66" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AH66" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AI66" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AJ66" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AK66" s="6"/>
       <c r="AL66" s="6"/>
       <c r="AM66" s="6"/>
       <c r="AN66" s="6"/>
       <c r="AO66" s="6"/>
       <c r="AP66" s="6"/>
       <c r="AQ66" s="6"/>
-      <c r="AR66" s="6"/>
     </row>
-    <row r="67" spans="1:44">
+    <row r="67" spans="1:43">
       <c r="A67" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B67" s="7">
         <v>5439</v>
       </c>
       <c r="C67" s="7">
         <v>8479</v>
       </c>
       <c r="D67" s="7">
         <v>11535.9</v>
       </c>
       <c r="E67" s="7">
         <v>9386.4</v>
       </c>
       <c r="F67" s="7">
         <v>21302.401710670001</v>
       </c>
       <c r="G67" s="7">
         <v>9872.3191048500012</v>
       </c>
-      <c r="H67" s="7">
+      <c r="H67" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="I67" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="J67" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="K67" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="L67" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="M67" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="N67" s="6">
+        <v>371</v>
+      </c>
+      <c r="O67" s="6">
+        <v>3458.5812344694709</v>
+      </c>
+      <c r="P67" s="6">
+        <v>10776.162291028566</v>
+      </c>
+      <c r="Q67" s="6">
+        <v>13822.283519694809</v>
+      </c>
+      <c r="R67" s="6">
+        <v>14747.780633614853</v>
+      </c>
+      <c r="S67" s="6">
         <v>15619.04962856</v>
       </c>
-      <c r="I67" s="9" t="s">
-[...33 lines deleted...]
-        <v>14853.880821830802</v>
+      <c r="T67" s="9" t="s">
+        <v>34</v>
       </c>
       <c r="U67" s="9" t="s">
         <v>34</v>
       </c>
       <c r="V67" s="9" t="s">
         <v>34</v>
       </c>
       <c r="W67" s="9" t="s">
         <v>34</v>
       </c>
       <c r="X67" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="Y67" s="9" t="s">
-[...2 lines deleted...]
-      <c r="Z67" s="9">
+      <c r="Y67" s="9">
         <v>119.68040000000001</v>
       </c>
+      <c r="Z67" s="6">
+        <v>519.48047292185095</v>
+      </c>
       <c r="AA67" s="6">
-        <v>519.48047292185095</v>
+        <v>4873.1958004146427</v>
       </c>
       <c r="AB67" s="6">
-        <v>4873.1958004146427</v>
+        <v>11975.827765371709</v>
       </c>
       <c r="AC67" s="6">
-        <v>11975.827765371709</v>
+        <v>18088.680695252118</v>
       </c>
       <c r="AD67" s="6">
-        <v>18088.680695252118</v>
+        <v>18358.591932657775</v>
       </c>
       <c r="AE67" s="6">
-        <v>18358.591932657775</v>
-[...2 lines deleted...]
-        <v>17149.044249440194</v>
+        <v>15765.621810416002</v>
+      </c>
+      <c r="AF67" s="9" t="s">
+        <v>34</v>
       </c>
       <c r="AG67" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AH67" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AI67" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AJ67" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AK67" s="6"/>
       <c r="AL67" s="6"/>
       <c r="AM67" s="6"/>
       <c r="AN67" s="6"/>
       <c r="AO67" s="6"/>
       <c r="AP67" s="6"/>
       <c r="AQ67" s="6"/>
-      <c r="AR67" s="6"/>
     </row>
-    <row r="68" spans="1:44">
+    <row r="68" spans="1:43">
       <c r="A68" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B68" s="7">
         <v>10018.6</v>
       </c>
       <c r="C68" s="7">
         <v>6263.1</v>
       </c>
       <c r="D68" s="7">
         <v>19924.8</v>
       </c>
       <c r="E68" s="7">
         <v>12390.1</v>
       </c>
       <c r="F68" s="7">
         <v>38456.330083023488</v>
       </c>
       <c r="G68" s="7">
         <v>19099.515767556186</v>
       </c>
-      <c r="H68" s="7">
+      <c r="H68" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="I68" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="J68" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="K68" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="L68" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="M68" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="N68" s="6">
+        <v>471.2</v>
+      </c>
+      <c r="O68" s="6">
+        <v>7410.5726475864303</v>
+      </c>
+      <c r="P68" s="6">
+        <v>14582.55584357288</v>
+      </c>
+      <c r="Q68" s="6">
+        <v>22497.903255337395</v>
+      </c>
+      <c r="R68" s="6">
+        <v>23838.632653630906</v>
+      </c>
+      <c r="S68" s="6">
         <v>24604.727683397665</v>
       </c>
-      <c r="I68" s="9" t="s">
-[...33 lines deleted...]
-        <v>23995.450678975856</v>
+      <c r="T68" s="9" t="s">
+        <v>34</v>
       </c>
       <c r="U68" s="9" t="s">
         <v>34</v>
       </c>
       <c r="V68" s="9" t="s">
         <v>34</v>
       </c>
       <c r="W68" s="9" t="s">
         <v>34</v>
       </c>
       <c r="X68" s="9" t="s">
         <v>34</v>
       </c>
       <c r="Y68" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="Z68" s="9" t="s">
-        <v>34</v>
+      <c r="Z68" s="6">
+        <v>574.03405031420357</v>
       </c>
       <c r="AA68" s="6">
-        <v>574.03405031420357</v>
+        <v>9100.5683975480297</v>
       </c>
       <c r="AB68" s="6">
-        <v>9100.5683975480297</v>
+        <v>17493.474034603998</v>
       </c>
       <c r="AC68" s="6">
-        <v>17493.474034603998</v>
+        <v>26855.255541739905</v>
       </c>
       <c r="AD68" s="6">
-        <v>26855.255541739905</v>
+        <v>28078.33110507848</v>
       </c>
       <c r="AE68" s="6">
-        <v>28078.33110507848</v>
-[...2 lines deleted...]
-        <v>28586.401431637154</v>
+        <v>27505.841416916654</v>
+      </c>
+      <c r="AF68" s="9" t="s">
+        <v>34</v>
       </c>
       <c r="AG68" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AH68" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AI68" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AJ68" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AK68" s="6"/>
       <c r="AL68" s="6"/>
       <c r="AM68" s="6"/>
       <c r="AN68" s="6"/>
       <c r="AO68" s="6"/>
       <c r="AP68" s="6"/>
       <c r="AQ68" s="6"/>
-      <c r="AR68" s="6"/>
     </row>
-    <row r="69" spans="1:44">
+    <row r="69" spans="1:43">
       <c r="A69" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B69" s="7">
         <v>15435.4</v>
       </c>
       <c r="C69" s="7">
         <v>8835.9</v>
       </c>
       <c r="D69" s="7">
         <v>15868.4</v>
       </c>
       <c r="E69" s="7">
         <v>13846.7</v>
       </c>
       <c r="F69" s="7">
         <v>35864.808569295834</v>
       </c>
       <c r="G69" s="7">
         <v>31110.230006559887</v>
       </c>
-      <c r="H69" s="7">
+      <c r="H69" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="I69" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="J69" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="K69" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="L69" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="M69" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="N69" s="6">
+        <v>636.4</v>
+      </c>
+      <c r="O69" s="6">
+        <v>4562.8347945833875</v>
+      </c>
+      <c r="P69" s="6">
+        <v>14072.831429553371</v>
+      </c>
+      <c r="Q69" s="6">
+        <v>23302.833687064336</v>
+      </c>
+      <c r="R69" s="6">
+        <v>28521.977280403713</v>
+      </c>
+      <c r="S69" s="6">
         <v>29391.73163012867</v>
       </c>
-      <c r="I69" s="9" t="s">
-[...33 lines deleted...]
-        <v>28360.823319374162</v>
+      <c r="T69" s="9" t="s">
+        <v>34</v>
       </c>
       <c r="U69" s="9" t="s">
         <v>34</v>
       </c>
       <c r="V69" s="9" t="s">
         <v>34</v>
       </c>
       <c r="W69" s="9" t="s">
         <v>34</v>
       </c>
       <c r="X69" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="Y69" s="9" t="s">
-[...2 lines deleted...]
-      <c r="Z69" s="9">
+      <c r="Y69" s="9">
         <v>38.114759999999997</v>
       </c>
+      <c r="Z69" s="6">
+        <v>700.40556604396636</v>
+      </c>
       <c r="AA69" s="6">
-        <v>700.40556604396636</v>
+        <v>4941.048565919913</v>
       </c>
       <c r="AB69" s="6">
-        <v>4941.048565919913</v>
+        <v>20423.781881805728</v>
       </c>
       <c r="AC69" s="6">
-        <v>20423.781881805728</v>
+        <v>34745.946440913649</v>
       </c>
       <c r="AD69" s="6">
-        <v>34745.946440913649</v>
+        <v>45221.469984857336</v>
       </c>
       <c r="AE69" s="6">
-        <v>45221.469984857336</v>
-[...2 lines deleted...]
-        <v>46521.980601564763</v>
+        <v>45272.351872317784</v>
+      </c>
+      <c r="AF69" s="9" t="s">
+        <v>34</v>
       </c>
       <c r="AG69" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AH69" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AI69" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AJ69" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AK69" s="6"/>
       <c r="AL69" s="6"/>
       <c r="AM69" s="6"/>
       <c r="AN69" s="6"/>
       <c r="AO69" s="6"/>
       <c r="AP69" s="6"/>
       <c r="AQ69" s="6"/>
-      <c r="AR69" s="6"/>
     </row>
-    <row r="70" spans="1:44">
+    <row r="70" spans="1:43">
       <c r="A70" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B70" s="7">
         <v>2713.6</v>
       </c>
       <c r="C70" s="7">
         <v>3671</v>
       </c>
       <c r="D70" s="7">
         <v>5699.7</v>
       </c>
       <c r="E70" s="7">
         <v>4912.7</v>
       </c>
       <c r="F70" s="7">
         <v>8287.5563960899999</v>
       </c>
       <c r="G70" s="7">
         <v>4177.8104406799994</v>
       </c>
-      <c r="H70" s="7">
+      <c r="H70" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="I70" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="J70" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="K70" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="L70" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="M70" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="N70" s="6">
+        <v>536.6</v>
+      </c>
+      <c r="O70" s="6">
+        <v>1448.9018023389222</v>
+      </c>
+      <c r="P70" s="6">
+        <v>2798.5670502643452</v>
+      </c>
+      <c r="Q70" s="6">
+        <v>4250.1727982727953</v>
+      </c>
+      <c r="R70" s="6">
+        <v>4200.2283446727997</v>
+      </c>
+      <c r="S70" s="6">
         <v>4420.5836189899992</v>
       </c>
-      <c r="I70" s="9" t="s">
-[...33 lines deleted...]
-        <v>4169.1589329562667</v>
+      <c r="T70" s="9" t="s">
+        <v>34</v>
       </c>
       <c r="U70" s="9" t="s">
         <v>34</v>
       </c>
       <c r="V70" s="9" t="s">
         <v>34</v>
       </c>
       <c r="W70" s="9" t="s">
         <v>34</v>
       </c>
       <c r="X70" s="9" t="s">
         <v>34</v>
       </c>
       <c r="Y70" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="Z70" s="9" t="s">
-        <v>34</v>
+      <c r="Z70" s="6">
+        <v>495.24242111801505</v>
       </c>
       <c r="AA70" s="6">
-        <v>495.24242111801505</v>
+        <v>1607.2834374230376</v>
       </c>
       <c r="AB70" s="6">
-        <v>1607.2834374230376</v>
+        <v>3667.0348502915849</v>
       </c>
       <c r="AC70" s="6">
-        <v>3667.0348502915849</v>
+        <v>4331.2073884309375</v>
       </c>
       <c r="AD70" s="6">
-        <v>4331.2073884309375</v>
+        <v>4789.4445522834039</v>
       </c>
       <c r="AE70" s="6">
-        <v>4789.4445522834039</v>
-[...2 lines deleted...]
-        <v>4741.0820709242571</v>
+        <v>3714.346576899999</v>
+      </c>
+      <c r="AF70" s="9" t="s">
+        <v>34</v>
       </c>
       <c r="AG70" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AH70" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AI70" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AJ70" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AK70" s="6"/>
       <c r="AL70" s="6"/>
       <c r="AM70" s="6"/>
       <c r="AN70" s="6"/>
       <c r="AO70" s="6"/>
       <c r="AP70" s="6"/>
       <c r="AQ70" s="6"/>
-      <c r="AR70" s="6"/>
     </row>
-    <row r="71" spans="1:44">
+    <row r="71" spans="1:43">
       <c r="A71" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B71" s="7">
         <v>7365.4</v>
       </c>
       <c r="C71" s="7">
         <v>4656</v>
       </c>
       <c r="D71" s="7">
         <v>9452.7000000000007</v>
       </c>
       <c r="E71" s="7">
         <v>7838.7</v>
       </c>
       <c r="F71" s="7">
         <v>20356.733615715406</v>
       </c>
       <c r="G71" s="7">
         <v>13463.08187522116</v>
       </c>
-      <c r="H71" s="7">
+      <c r="H71" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="I71" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="J71" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="K71" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="L71" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="M71" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="N71" s="6">
+        <v>160.1</v>
+      </c>
+      <c r="O71" s="6">
+        <v>2728.2329966495145</v>
+      </c>
+      <c r="P71" s="6">
+        <v>8792.5645799762278</v>
+      </c>
+      <c r="Q71" s="6">
+        <v>14518.583613405872</v>
+      </c>
+      <c r="R71" s="6">
+        <v>15663.470220952424</v>
+      </c>
+      <c r="S71" s="6">
         <v>16874.42434904533</v>
       </c>
-      <c r="I71" s="9" t="s">
-[...33 lines deleted...]
-        <v>15896.829587680104</v>
+      <c r="T71" s="9" t="s">
+        <v>34</v>
       </c>
       <c r="U71" s="9" t="s">
         <v>34</v>
       </c>
       <c r="V71" s="9" t="s">
         <v>34</v>
       </c>
       <c r="W71" s="9" t="s">
         <v>34</v>
       </c>
       <c r="X71" s="9" t="s">
         <v>34</v>
       </c>
       <c r="Y71" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="Z71" s="9" t="s">
-        <v>34</v>
+      <c r="Z71" s="6">
+        <v>180.51920420575834</v>
       </c>
       <c r="AA71" s="6">
-        <v>180.51920420575834</v>
+        <v>3412.6110811583499</v>
       </c>
       <c r="AB71" s="6">
-        <v>3412.6110811583499</v>
+        <v>11042.697144254669</v>
       </c>
       <c r="AC71" s="6">
-        <v>11042.697144254669</v>
+        <v>19691.959946307841</v>
       </c>
       <c r="AD71" s="6">
-        <v>19691.959946307841</v>
+        <v>21925.432341126674</v>
       </c>
       <c r="AE71" s="6">
-        <v>21925.432341126674</v>
-[...2 lines deleted...]
-        <v>23873.395626754576</v>
+        <v>23711.553485800279</v>
+      </c>
+      <c r="AF71" s="9" t="s">
+        <v>34</v>
       </c>
       <c r="AG71" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AH71" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AI71" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AJ71" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AK71" s="6"/>
       <c r="AL71" s="6"/>
       <c r="AM71" s="6"/>
       <c r="AN71" s="6"/>
       <c r="AO71" s="6"/>
       <c r="AP71" s="6"/>
       <c r="AQ71" s="6"/>
-      <c r="AR71" s="6"/>
     </row>
-    <row r="72" spans="1:44">
+    <row r="72" spans="1:43">
       <c r="A72" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B72" s="7">
         <v>15095.1</v>
       </c>
       <c r="C72" s="7">
         <v>5792.5</v>
       </c>
       <c r="D72" s="7">
         <v>22790.7</v>
       </c>
       <c r="E72" s="7">
         <v>13088.3</v>
       </c>
       <c r="F72" s="7">
         <v>39960.625560008775</v>
       </c>
       <c r="G72" s="7">
         <v>21798.697568499272</v>
       </c>
-      <c r="H72" s="7">
+      <c r="H72" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="I72" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="J72" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="K72" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="L72" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="M72" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="N72" s="6">
+        <v>556.5</v>
+      </c>
+      <c r="O72" s="6">
+        <v>8861.4525724684445</v>
+      </c>
+      <c r="P72" s="6">
+        <v>17487.803289149786</v>
+      </c>
+      <c r="Q72" s="6">
+        <v>24288.01194416589</v>
+      </c>
+      <c r="R72" s="6">
+        <v>24388.999320063369</v>
+      </c>
+      <c r="S72" s="6">
         <v>25792.981431445336</v>
       </c>
-      <c r="I72" s="9" t="s">
-[...33 lines deleted...]
-        <v>24650.422486663865</v>
+      <c r="T72" s="9" t="s">
+        <v>34</v>
       </c>
       <c r="U72" s="9" t="s">
         <v>34</v>
       </c>
       <c r="V72" s="9" t="s">
         <v>34</v>
       </c>
       <c r="W72" s="9" t="s">
         <v>34</v>
       </c>
       <c r="X72" s="9" t="s">
         <v>34</v>
       </c>
       <c r="Y72" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="Z72" s="9" t="s">
-        <v>34</v>
+      <c r="Z72" s="6">
+        <v>659.63359629701927</v>
       </c>
       <c r="AA72" s="6">
-        <v>659.63359629701927</v>
+        <v>10902.413806682311</v>
       </c>
       <c r="AB72" s="6">
-        <v>10902.413806682311</v>
+        <v>22370.453720801277</v>
       </c>
       <c r="AC72" s="6">
-        <v>22370.453720801277</v>
+        <v>32252.123180338516</v>
       </c>
       <c r="AD72" s="6">
-        <v>32252.123180338516</v>
+        <v>33675.542957077676</v>
       </c>
       <c r="AE72" s="6">
-        <v>33675.542957077676</v>
-[...2 lines deleted...]
-        <v>33815.775833035048</v>
+        <v>31357.012225621445</v>
+      </c>
+      <c r="AF72" s="9" t="s">
+        <v>34</v>
       </c>
       <c r="AG72" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AH72" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AI72" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AJ72" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AK72" s="6"/>
       <c r="AL72" s="6"/>
       <c r="AM72" s="6"/>
       <c r="AN72" s="6"/>
       <c r="AO72" s="6"/>
       <c r="AP72" s="6"/>
       <c r="AQ72" s="6"/>
-      <c r="AR72" s="6"/>
     </row>
-    <row r="73" spans="1:44">
+    <row r="73" spans="1:43">
       <c r="A73" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B73" s="6">
         <v>17449.599999999999</v>
       </c>
       <c r="C73" s="6">
         <v>22863.8</v>
       </c>
       <c r="D73" s="6">
         <v>24382.2</v>
       </c>
       <c r="E73" s="6">
         <v>26596.3</v>
       </c>
       <c r="F73" s="6">
         <v>47036.15909686064</v>
       </c>
       <c r="G73" s="6">
         <v>35828.926470254679</v>
       </c>
-      <c r="H73" s="6">
+      <c r="H73" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="I73" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="J73" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="K73" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="L73" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="M73" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="N73" s="6">
+        <v>1027.7</v>
+      </c>
+      <c r="O73" s="6">
+        <v>6544.3329167741585</v>
+      </c>
+      <c r="P73" s="6">
+        <v>18497.366006088258</v>
+      </c>
+      <c r="Q73" s="6">
+        <v>28209.169095990699</v>
+      </c>
+      <c r="R73" s="6">
+        <v>38196.604772092083</v>
+      </c>
+      <c r="S73" s="6">
         <v>44145.94759472533</v>
       </c>
-      <c r="I73" s="9" t="s">
-[...33 lines deleted...]
-        <v>39476.208189517914</v>
+      <c r="T73" s="9" t="s">
+        <v>34</v>
       </c>
       <c r="U73" s="9" t="s">
         <v>34</v>
       </c>
       <c r="V73" s="9" t="s">
         <v>34</v>
       </c>
       <c r="W73" s="9" t="s">
         <v>34</v>
       </c>
       <c r="X73" s="9" t="s">
         <v>34</v>
       </c>
       <c r="Y73" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="Z73" s="9" t="s">
-        <v>34</v>
+      <c r="Z73" s="6">
+        <v>1943.4986025851342</v>
       </c>
       <c r="AA73" s="6">
-        <v>1943.4986025851342</v>
+        <v>10595.874044690931</v>
       </c>
       <c r="AB73" s="6">
-        <v>10595.874044690931</v>
+        <v>26090.824090475642</v>
       </c>
       <c r="AC73" s="6">
-        <v>26090.824090475642</v>
+        <v>39560.123255239225</v>
       </c>
       <c r="AD73" s="6">
-        <v>39560.123255239225</v>
+        <v>53143.777234428198</v>
       </c>
       <c r="AE73" s="6">
-        <v>53143.777234428198</v>
-[...2 lines deleted...]
-        <v>55879.007472158977</v>
+        <v>48894.218095783304</v>
+      </c>
+      <c r="AF73" s="9" t="s">
+        <v>34</v>
       </c>
       <c r="AG73" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AH73" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AI73" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AJ73" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AK73" s="6"/>
       <c r="AL73" s="6"/>
       <c r="AM73" s="6"/>
       <c r="AN73" s="6"/>
       <c r="AO73" s="6"/>
       <c r="AP73" s="6"/>
       <c r="AQ73" s="6"/>
-      <c r="AR73" s="6"/>
     </row>
-    <row r="74" spans="1:44">
+    <row r="74" spans="1:43">
       <c r="A74" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B74" s="6">
         <v>35410.1</v>
       </c>
       <c r="C74" s="6">
         <v>30822.7</v>
       </c>
       <c r="D74" s="6">
         <v>62368.9</v>
       </c>
       <c r="E74" s="6">
         <v>50436.3</v>
       </c>
       <c r="F74" s="6">
         <v>124878.47179124341</v>
       </c>
       <c r="G74" s="6">
         <v>67133.929973373379</v>
       </c>
-      <c r="H74" s="6">
+      <c r="H74" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="I74" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="J74" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="K74" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="L74" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="M74" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="N74" s="6">
+        <v>327.9</v>
+      </c>
+      <c r="O74" s="6">
+        <v>13235.883241379917</v>
+      </c>
+      <c r="P74" s="6">
+        <v>33418.751515132812</v>
+      </c>
+      <c r="Q74" s="6">
+        <v>70053.722144668689</v>
+      </c>
+      <c r="R74" s="6">
+        <v>79155.810203716042</v>
+      </c>
+      <c r="S74" s="6">
         <v>82529.533019560666</v>
       </c>
-      <c r="I74" s="9" t="s">
-[...33 lines deleted...]
-        <v>79158.029353282807</v>
+      <c r="T74" s="9" t="s">
+        <v>34</v>
       </c>
       <c r="U74" s="9" t="s">
         <v>34</v>
       </c>
       <c r="V74" s="9" t="s">
         <v>34</v>
       </c>
       <c r="W74" s="9" t="s">
         <v>34</v>
       </c>
       <c r="X74" s="9" t="s">
         <v>34</v>
       </c>
       <c r="Y74" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="Z74" s="9" t="s">
-        <v>34</v>
+      <c r="Z74" s="6">
+        <v>541.31701028849204</v>
       </c>
       <c r="AA74" s="6">
-        <v>541.31701028849204</v>
+        <v>16756.076398780118</v>
       </c>
       <c r="AB74" s="6">
-        <v>16756.076398780118</v>
+        <v>42549.836201868413</v>
       </c>
       <c r="AC74" s="6">
-        <v>42549.836201868413</v>
+        <v>95377.554531061905</v>
       </c>
       <c r="AD74" s="6">
-        <v>95377.554531061905</v>
+        <v>101529.69967091731</v>
       </c>
       <c r="AE74" s="6">
-        <v>101529.69967091731</v>
-[...2 lines deleted...]
-        <v>102941.95193556957</v>
+        <v>101947.01142097992</v>
+      </c>
+      <c r="AF74" s="9" t="s">
+        <v>34</v>
       </c>
       <c r="AG74" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AH74" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AI74" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AJ74" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AK74" s="6"/>
       <c r="AL74" s="6"/>
       <c r="AM74" s="6"/>
       <c r="AN74" s="6"/>
       <c r="AO74" s="6"/>
       <c r="AP74" s="6"/>
       <c r="AQ74" s="6"/>
-      <c r="AR74" s="6"/>
     </row>
-    <row r="75" spans="1:44">
+    <row r="75" spans="1:43">
       <c r="A75" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B75" s="6">
         <v>24926.400000000001</v>
       </c>
       <c r="C75" s="6">
         <v>25001.4</v>
       </c>
       <c r="D75" s="6">
         <v>38109.599999999999</v>
       </c>
       <c r="E75" s="6">
         <v>45591</v>
       </c>
       <c r="F75" s="6">
         <v>64685.197805876996</v>
       </c>
       <c r="G75" s="6">
         <v>52780.979760195587</v>
       </c>
-      <c r="H75" s="6">
+      <c r="H75" s="9">
+        <v>4.2801046459999998</v>
+      </c>
+      <c r="I75" s="9">
+        <v>15.108579255999999</v>
+      </c>
+      <c r="J75" s="9">
+        <v>25.937053865999999</v>
+      </c>
+      <c r="K75" s="9">
+        <v>32.528303866000002</v>
+      </c>
+      <c r="L75" s="9">
+        <v>39.119553866000004</v>
+      </c>
+      <c r="M75" s="6">
+        <v>44.770989972666669</v>
+      </c>
+      <c r="N75" s="6">
+        <v>1484</v>
+      </c>
+      <c r="O75" s="6">
+        <v>9016.8055884134446</v>
+      </c>
+      <c r="P75" s="6">
+        <v>33433.492269808092</v>
+      </c>
+      <c r="Q75" s="6">
+        <v>44152.1376366326</v>
+      </c>
+      <c r="R75" s="6">
+        <v>47281.90876150447</v>
+      </c>
+      <c r="S75" s="6">
         <v>48694.410184576664</v>
       </c>
-      <c r="I75" s="9">
-[...33 lines deleted...]
-        <v>45279.197852225188</v>
+      <c r="T75" s="9">
+        <v>4.1161099258333333</v>
       </c>
       <c r="U75" s="9">
-        <v>4.1161099258333333</v>
+        <v>9.2724210525000004</v>
       </c>
       <c r="V75" s="9">
-        <v>9.2724210525000004</v>
+        <v>16.564144546666668</v>
       </c>
       <c r="W75" s="9">
-        <v>16.564144546666668</v>
+        <v>29.832542086250001</v>
       </c>
       <c r="X75" s="9">
-        <v>29.832542086250001</v>
+        <v>30.532753295833334</v>
       </c>
       <c r="Y75" s="9">
-        <v>30.532753295833334</v>
-[...1 lines deleted...]
-      <c r="Z75" s="9">
         <v>35.74496843875</v>
       </c>
+      <c r="Z75" s="6">
+        <v>1793.520247928278</v>
+      </c>
       <c r="AA75" s="6">
-        <v>1793.520247928278</v>
+        <v>9937.2718823605428</v>
       </c>
       <c r="AB75" s="6">
-        <v>9937.2718823605428</v>
+        <v>42091.092067106671</v>
       </c>
       <c r="AC75" s="6">
-        <v>42091.092067106671</v>
+        <v>57749.604249681026</v>
       </c>
       <c r="AD75" s="6">
-        <v>57749.604249681026</v>
+        <v>65610.77663894766</v>
       </c>
       <c r="AE75" s="6">
-        <v>65610.77663894766</v>
-[...2 lines deleted...]
-        <v>65994.62444050386</v>
+        <v>62920.89368599181</v>
+      </c>
+      <c r="AF75" s="9">
+        <v>7.4494865374999995</v>
       </c>
       <c r="AG75" s="9">
-        <v>7.4494865374999995</v>
+        <v>21.2217365375</v>
       </c>
       <c r="AH75" s="9">
-        <v>21.2217365375</v>
+        <v>31.423403204166668</v>
       </c>
       <c r="AI75" s="9">
-        <v>31.423403204166668</v>
+        <v>39.5847365375</v>
       </c>
       <c r="AJ75" s="9">
-        <v>39.5847365375</v>
+        <v>47.746069870833331</v>
       </c>
       <c r="AK75" s="6"/>
       <c r="AL75" s="6"/>
       <c r="AM75" s="6"/>
       <c r="AN75" s="6"/>
       <c r="AO75" s="6"/>
       <c r="AP75" s="6"/>
       <c r="AQ75" s="6"/>
-      <c r="AR75" s="6"/>
     </row>
-    <row r="76" spans="1:44">
+    <row r="76" spans="1:43">
       <c r="A76" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B76" s="6">
         <v>18059.2</v>
       </c>
       <c r="C76" s="6">
         <v>21748.5</v>
       </c>
       <c r="D76" s="6">
         <v>30625.4</v>
       </c>
       <c r="E76" s="6">
         <v>39883.1</v>
       </c>
       <c r="F76" s="6">
         <v>56420.678669548935</v>
       </c>
       <c r="G76" s="6">
         <v>35150.314116043133</v>
       </c>
-      <c r="H76" s="6">
+      <c r="H76" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="I76" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="J76" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="K76" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="L76" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="M76" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="N76" s="6">
+        <v>372.7</v>
+      </c>
+      <c r="O76" s="6">
+        <v>4997.9291348343786</v>
+      </c>
+      <c r="P76" s="6">
+        <v>20497.760948057021</v>
+      </c>
+      <c r="Q76" s="6">
+        <v>32782.938811674227</v>
+      </c>
+      <c r="R76" s="6">
+        <v>42090.534152715183</v>
+      </c>
+      <c r="S76" s="6">
         <v>43847.153688554667</v>
       </c>
-      <c r="I76" s="9" t="s">
-[...33 lines deleted...]
-        <v>42667.519418850083</v>
+      <c r="T76" s="9" t="s">
+        <v>34</v>
       </c>
       <c r="U76" s="9" t="s">
         <v>34</v>
       </c>
       <c r="V76" s="9" t="s">
         <v>34</v>
       </c>
       <c r="W76" s="9" t="s">
         <v>34</v>
       </c>
       <c r="X76" s="9" t="s">
         <v>34</v>
       </c>
       <c r="Y76" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="Z76" s="9" t="s">
-        <v>34</v>
+      <c r="Z76" s="6">
+        <v>502.38512340712919</v>
       </c>
       <c r="AA76" s="6">
-        <v>502.38512340712919</v>
+        <v>6958.5047851962554</v>
       </c>
       <c r="AB76" s="6">
-        <v>6958.5047851962554</v>
+        <v>26693.089978071239</v>
       </c>
       <c r="AC76" s="6">
-        <v>26693.089978071239</v>
+        <v>45999.544355838931</v>
       </c>
       <c r="AD76" s="6">
-        <v>45999.544355838931</v>
+        <v>60643.52513187204</v>
       </c>
       <c r="AE76" s="6">
-        <v>60643.52513187204</v>
-[...2 lines deleted...]
-        <v>62369.251379558213</v>
+        <v>63124.602855453006</v>
+      </c>
+      <c r="AF76" s="9" t="s">
+        <v>34</v>
       </c>
       <c r="AG76" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AH76" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AI76" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AJ76" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AK76" s="6"/>
       <c r="AL76" s="6"/>
       <c r="AM76" s="6"/>
       <c r="AN76" s="6"/>
       <c r="AO76" s="6"/>
       <c r="AP76" s="6"/>
       <c r="AQ76" s="6"/>
-      <c r="AR76" s="6"/>
     </row>
-    <row r="77" spans="1:44">
+    <row r="77" spans="1:43">
       <c r="A77" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B77" s="6">
         <v>8480.4</v>
       </c>
       <c r="C77" s="6">
         <v>5623.3</v>
       </c>
       <c r="D77" s="6">
         <v>17925.599999999999</v>
       </c>
       <c r="E77" s="6">
         <v>10095.200000000001</v>
       </c>
       <c r="F77" s="6">
         <v>29556.378350240779</v>
       </c>
       <c r="G77" s="6">
         <v>16524.109257751563</v>
       </c>
-      <c r="H77" s="6">
+      <c r="H77" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="I77" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="J77" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="K77" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="L77" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="M77" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="N77" s="6">
+        <v>254.5</v>
+      </c>
+      <c r="O77" s="6">
+        <v>4776.9097048590684</v>
+      </c>
+      <c r="P77" s="6">
+        <v>13794.015842938154</v>
+      </c>
+      <c r="Q77" s="6">
+        <v>16302.374695968938</v>
+      </c>
+      <c r="R77" s="6">
+        <v>17911.778350168937</v>
+      </c>
+      <c r="S77" s="6">
         <v>18331.86919578533</v>
       </c>
-      <c r="I77" s="9" t="s">
-[...33 lines deleted...]
-        <v>17759.382794187259</v>
+      <c r="T77" s="9" t="s">
+        <v>34</v>
       </c>
       <c r="U77" s="9" t="s">
         <v>34</v>
       </c>
       <c r="V77" s="9" t="s">
         <v>34</v>
       </c>
       <c r="W77" s="9" t="s">
         <v>34</v>
       </c>
       <c r="X77" s="9" t="s">
         <v>34</v>
       </c>
       <c r="Y77" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="Z77" s="9" t="s">
-        <v>34</v>
+      <c r="Z77" s="6">
+        <v>195.31350627272434</v>
       </c>
       <c r="AA77" s="6">
-        <v>195.31350627272434</v>
+        <v>5326.655546304909</v>
       </c>
       <c r="AB77" s="6">
-        <v>5326.655546304909</v>
+        <v>16167.268173455239</v>
       </c>
       <c r="AC77" s="6">
-        <v>16167.268173455239</v>
+        <v>20185.085059198653</v>
       </c>
       <c r="AD77" s="6">
-        <v>20185.085059198653</v>
+        <v>21466.610156969709</v>
       </c>
       <c r="AE77" s="6">
-        <v>21466.610156969709</v>
-[...2 lines deleted...]
-        <v>20333.069525152714</v>
+        <v>19051.151694602951</v>
+      </c>
+      <c r="AF77" s="9" t="s">
+        <v>34</v>
       </c>
       <c r="AG77" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AH77" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AI77" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AJ77" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AK77" s="6"/>
       <c r="AL77" s="6"/>
       <c r="AM77" s="6"/>
       <c r="AN77" s="6"/>
       <c r="AO77" s="6"/>
       <c r="AP77" s="6"/>
       <c r="AQ77" s="6"/>
-      <c r="AR77" s="6"/>
     </row>
-    <row r="78" spans="1:44">
+    <row r="78" spans="1:43">
       <c r="A78" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B78" s="6">
         <v>19271.400000000001</v>
       </c>
       <c r="C78" s="6">
         <v>24164.9</v>
       </c>
       <c r="D78" s="6">
         <v>36759.599999999999</v>
       </c>
       <c r="E78" s="6">
         <v>38938.300000000003</v>
       </c>
       <c r="F78" s="6">
         <v>82538.804174400822</v>
       </c>
       <c r="G78" s="6">
         <v>40179.355539974873</v>
       </c>
-      <c r="H78" s="6">
+      <c r="H78" s="9">
+        <v>1.1883724999999999E-2</v>
+      </c>
+      <c r="I78" s="9">
+        <v>3.4198658333333333E-2</v>
+      </c>
+      <c r="J78" s="9">
+        <v>5.6705633333333332E-2</v>
+      </c>
+      <c r="K78" s="9">
+        <v>7.2466591666666663E-2</v>
+      </c>
+      <c r="L78" s="9">
+        <v>8.7160858333333327E-2</v>
+      </c>
+      <c r="M78" s="6">
+        <v>9.9783083333333328E-2</v>
+      </c>
+      <c r="N78" s="6">
+        <v>262.10000000000002</v>
+      </c>
+      <c r="O78" s="6">
+        <v>6142.0831980483072</v>
+      </c>
+      <c r="P78" s="6">
+        <v>29353.235725124468</v>
+      </c>
+      <c r="Q78" s="6">
+        <v>46625.649448235461</v>
+      </c>
+      <c r="R78" s="6">
+        <v>52153.954282533283</v>
+      </c>
+      <c r="S78" s="6">
         <v>54463.52442553467</v>
       </c>
-      <c r="I78" s="9">
-[...33 lines deleted...]
-        <v>53301.321670839679</v>
+      <c r="T78" s="9" t="s">
+        <v>34</v>
       </c>
       <c r="U78" s="9" t="s">
         <v>34</v>
       </c>
       <c r="V78" s="9" t="s">
         <v>34</v>
       </c>
       <c r="W78" s="9" t="s">
         <v>34</v>
       </c>
       <c r="X78" s="9" t="s">
         <v>34</v>
       </c>
       <c r="Y78" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="Z78" s="9" t="s">
-        <v>34</v>
+      <c r="Z78" s="6">
+        <v>291.87757922756498</v>
       </c>
       <c r="AA78" s="6">
-        <v>291.87757922756498</v>
+        <v>6767.1822192538157</v>
       </c>
       <c r="AB78" s="6">
-        <v>6767.1822192538157</v>
+        <v>32433.402157945482</v>
       </c>
       <c r="AC78" s="6">
-        <v>32433.402157945482</v>
+        <v>56459.933692037586</v>
       </c>
       <c r="AD78" s="6">
-        <v>56459.933692037586</v>
+        <v>69384.914340030678</v>
       </c>
       <c r="AE78" s="6">
-        <v>69384.914340030678</v>
-[...2 lines deleted...]
-        <v>68577.14799771829</v>
+        <v>66680.749203972213</v>
+      </c>
+      <c r="AF78" s="9" t="s">
+        <v>34</v>
       </c>
       <c r="AG78" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AH78" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AI78" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AJ78" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AK78" s="6"/>
       <c r="AL78" s="6"/>
       <c r="AM78" s="6"/>
       <c r="AN78" s="6"/>
       <c r="AO78" s="6"/>
       <c r="AP78" s="6"/>
       <c r="AQ78" s="6"/>
-      <c r="AR78" s="6"/>
     </row>
-    <row r="79" spans="1:44">
+    <row r="79" spans="1:43">
       <c r="A79" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B79" s="6">
         <v>10984.1</v>
       </c>
       <c r="C79" s="6">
         <v>8435</v>
       </c>
       <c r="D79" s="6">
         <v>15288.2</v>
       </c>
       <c r="E79" s="6">
         <v>13855</v>
       </c>
       <c r="F79" s="6">
         <v>30964.536211364528</v>
       </c>
       <c r="G79" s="6">
         <v>23139.091552799779</v>
       </c>
-      <c r="H79" s="6">
+      <c r="H79" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="I79" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="J79" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="K79" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="L79" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="M79" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="N79" s="6">
+        <v>421.3</v>
+      </c>
+      <c r="O79" s="6">
+        <v>4469.9026915063278</v>
+      </c>
+      <c r="P79" s="6">
+        <v>12133.14063115247</v>
+      </c>
+      <c r="Q79" s="6">
+        <v>16335.954723587991</v>
+      </c>
+      <c r="R79" s="6">
+        <v>19371.594496819231</v>
+      </c>
+      <c r="S79" s="6">
         <v>24644.90516498933</v>
       </c>
-      <c r="I79" s="9" t="s">
-[...33 lines deleted...]
-        <v>24555.073561808593</v>
+      <c r="T79" s="9" t="s">
+        <v>34</v>
       </c>
       <c r="U79" s="9" t="s">
         <v>34</v>
       </c>
       <c r="V79" s="9" t="s">
         <v>34</v>
       </c>
       <c r="W79" s="9" t="s">
         <v>34</v>
       </c>
       <c r="X79" s="9" t="s">
         <v>34</v>
       </c>
       <c r="Y79" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="Z79" s="9" t="s">
-        <v>34</v>
+      <c r="Z79" s="6">
+        <v>495.60786990978011</v>
       </c>
       <c r="AA79" s="6">
-        <v>495.60786990978011</v>
+        <v>5059.1654654219019</v>
       </c>
       <c r="AB79" s="6">
-        <v>5059.1654654219019</v>
+        <v>14323.444192141193</v>
       </c>
       <c r="AC79" s="6">
-        <v>14323.444192141193</v>
+        <v>21581.590938507507</v>
       </c>
       <c r="AD79" s="6">
-        <v>21581.590938507507</v>
+        <v>30309.664678196314</v>
       </c>
       <c r="AE79" s="6">
-        <v>30309.664678196314</v>
-[...2 lines deleted...]
-        <v>32102.968361931562</v>
+        <v>33525.89297991799</v>
+      </c>
+      <c r="AF79" s="9" t="s">
+        <v>34</v>
       </c>
       <c r="AG79" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AH79" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AI79" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AJ79" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AK79" s="6"/>
       <c r="AL79" s="6"/>
       <c r="AM79" s="6"/>
       <c r="AN79" s="6"/>
       <c r="AO79" s="6"/>
       <c r="AP79" s="6"/>
       <c r="AQ79" s="6"/>
-      <c r="AR79" s="6"/>
     </row>
-    <row r="80" spans="1:44">
+    <row r="80" spans="1:43">
       <c r="A80" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B80" s="6">
         <v>18655.2</v>
       </c>
       <c r="C80" s="6">
         <v>20347.8</v>
       </c>
       <c r="D80" s="6">
         <v>26588.400000000001</v>
       </c>
       <c r="E80" s="6">
         <v>37008.400000000001</v>
       </c>
       <c r="F80" s="6">
         <v>59365.404782436119</v>
       </c>
       <c r="G80" s="6">
         <v>36819.667571743172</v>
       </c>
-      <c r="H80" s="6">
+      <c r="H80" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="I80" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="J80" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="K80" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="L80" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="M80" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="N80" s="6">
+        <v>251.2</v>
+      </c>
+      <c r="O80" s="6">
+        <v>9903.7887418822702</v>
+      </c>
+      <c r="P80" s="6">
+        <v>25435.473228418654</v>
+      </c>
+      <c r="Q80" s="6">
+        <v>36199.306567768646</v>
+      </c>
+      <c r="R80" s="6">
+        <v>44453.949446086233</v>
+      </c>
+      <c r="S80" s="6">
         <v>51657.398087134003</v>
       </c>
-      <c r="I80" s="9" t="s">
-[...33 lines deleted...]
-        <v>45968.596812738353</v>
+      <c r="T80" s="9" t="s">
+        <v>34</v>
       </c>
       <c r="U80" s="9" t="s">
         <v>34</v>
       </c>
       <c r="V80" s="9" t="s">
         <v>34</v>
       </c>
       <c r="W80" s="9" t="s">
         <v>34</v>
       </c>
       <c r="X80" s="9" t="s">
         <v>34</v>
       </c>
       <c r="Y80" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="Z80" s="9" t="s">
-        <v>34</v>
+      <c r="Z80" s="6">
+        <v>667.73665485731874</v>
       </c>
       <c r="AA80" s="6">
-        <v>667.73665485731874</v>
+        <v>11020.29597947235</v>
       </c>
       <c r="AB80" s="6">
-        <v>11020.29597947235</v>
+        <v>40559.731569670083</v>
       </c>
       <c r="AC80" s="6">
-        <v>40559.731569670083</v>
+        <v>53141.48644642131</v>
       </c>
       <c r="AD80" s="6">
-        <v>53141.48644642131</v>
+        <v>65946.426951866932</v>
       </c>
       <c r="AE80" s="6">
-        <v>65946.426951866932</v>
-[...2 lines deleted...]
-        <v>68988.178043152977</v>
+        <v>55785.469079401417</v>
+      </c>
+      <c r="AF80" s="9" t="s">
+        <v>34</v>
       </c>
       <c r="AG80" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AH80" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AI80" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AJ80" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AK80" s="6"/>
       <c r="AL80" s="6"/>
       <c r="AM80" s="6"/>
       <c r="AN80" s="6"/>
       <c r="AO80" s="6"/>
       <c r="AP80" s="6"/>
       <c r="AQ80" s="6"/>
-      <c r="AR80" s="6"/>
     </row>
-    <row r="81" spans="1:44">
+    <row r="81" spans="1:43">
       <c r="A81" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B81" s="6">
         <v>25369.5</v>
       </c>
       <c r="C81" s="6">
         <v>31478.6</v>
       </c>
       <c r="D81" s="6">
         <v>42684.4</v>
       </c>
       <c r="E81" s="6">
         <v>41496</v>
       </c>
       <c r="F81" s="6">
         <v>56865.392659744786</v>
       </c>
       <c r="G81" s="6">
         <v>41033.3428409185</v>
       </c>
-      <c r="H81" s="6">
+      <c r="H81" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="I81" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="J81" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="K81" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="L81" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="M81" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="N81" s="6">
+        <v>649.70000000000005</v>
+      </c>
+      <c r="O81" s="6">
+        <v>8496.2351059247194</v>
+      </c>
+      <c r="P81" s="6">
+        <v>19286.638411869535</v>
+      </c>
+      <c r="Q81" s="6">
+        <v>34765.378574644797</v>
+      </c>
+      <c r="R81" s="6">
+        <v>44435.695838745611</v>
+      </c>
+      <c r="S81" s="6">
         <v>48363.130941258671</v>
       </c>
-      <c r="I81" s="9" t="s">
-[...33 lines deleted...]
-        <v>45751.351733157717</v>
+      <c r="T81" s="9" t="s">
+        <v>34</v>
       </c>
       <c r="U81" s="9" t="s">
         <v>34</v>
       </c>
       <c r="V81" s="9" t="s">
         <v>34</v>
       </c>
       <c r="W81" s="9" t="s">
         <v>34</v>
       </c>
       <c r="X81" s="9" t="s">
         <v>34</v>
       </c>
       <c r="Y81" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="Z81" s="9" t="s">
-        <v>34</v>
+      <c r="Z81" s="6">
+        <v>945.73529499497374</v>
       </c>
       <c r="AA81" s="6">
-        <v>945.73529499497374</v>
+        <v>10100.368339949946</v>
       </c>
       <c r="AB81" s="6">
-        <v>10100.368339949946</v>
+        <v>27537.096212772463</v>
       </c>
       <c r="AC81" s="6">
-        <v>27537.096212772463</v>
+        <v>49976.746226550866</v>
       </c>
       <c r="AD81" s="6">
-        <v>49976.746226550866</v>
+        <v>63518.673746872431</v>
       </c>
       <c r="AE81" s="6">
-        <v>63518.673746872431</v>
-[...2 lines deleted...]
-        <v>65040.592771171163</v>
+        <v>64069.600616917836</v>
+      </c>
+      <c r="AF81" s="9" t="s">
+        <v>34</v>
       </c>
       <c r="AG81" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AH81" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AI81" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AJ81" s="9" t="s">
         <v>34</v>
       </c>
       <c r="AK81" s="6"/>
       <c r="AL81" s="6"/>
       <c r="AM81" s="6"/>
       <c r="AN81" s="6"/>
       <c r="AO81" s="6"/>
       <c r="AP81" s="6"/>
       <c r="AQ81" s="6"/>
-      <c r="AR81" s="6"/>
     </row>
-    <row r="83" spans="1:44" ht="17.25" customHeight="1">
-      <c r="A83" s="28" t="s">
+    <row r="83" spans="1:43" ht="17.25" customHeight="1">
+      <c r="A83" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="B83" s="28"/>
-[...41 lines deleted...]
-      <c r="AR83" s="28"/>
+      <c r="B83" s="27"/>
+      <c r="C83" s="27"/>
+      <c r="D83" s="27"/>
+      <c r="E83" s="27"/>
+      <c r="F83" s="27"/>
+      <c r="G83" s="27"/>
+      <c r="H83" s="27"/>
+      <c r="I83" s="27"/>
+      <c r="J83" s="27"/>
+      <c r="K83" s="27"/>
+      <c r="L83" s="27"/>
+      <c r="M83" s="27"/>
+      <c r="N83" s="27"/>
+      <c r="O83" s="27"/>
+      <c r="P83" s="27"/>
+      <c r="Q83" s="27"/>
+      <c r="R83" s="27"/>
+      <c r="S83" s="27"/>
+      <c r="T83" s="27"/>
+      <c r="U83" s="27"/>
+      <c r="V83" s="27"/>
+      <c r="W83" s="27"/>
+      <c r="X83" s="27"/>
+      <c r="Y83" s="27"/>
+      <c r="Z83" s="27"/>
+      <c r="AA83" s="27"/>
+      <c r="AB83" s="27"/>
+      <c r="AC83" s="27"/>
+      <c r="AD83" s="27"/>
+      <c r="AE83" s="27"/>
+      <c r="AF83" s="27"/>
+      <c r="AG83" s="27"/>
+      <c r="AH83" s="27"/>
+      <c r="AI83" s="27"/>
+      <c r="AJ83" s="27"/>
+      <c r="AK83" s="27"/>
+      <c r="AL83" s="27"/>
+      <c r="AM83" s="27"/>
+      <c r="AN83" s="27"/>
+      <c r="AO83" s="27"/>
+      <c r="AP83" s="27"/>
+      <c r="AQ83" s="27"/>
     </row>
-    <row r="84" spans="1:44" ht="10.5" customHeight="1">
-[...8 lines deleted...]
-      <c r="AO84" s="27" t="s">
+    <row r="84" spans="1:43" ht="10.5" customHeight="1">
+      <c r="P84" s="25"/>
+      <c r="Q84" s="25"/>
+      <c r="R84" s="25"/>
+      <c r="S84" s="25"/>
+      <c r="AB84" s="26"/>
+      <c r="AC84" s="26"/>
+      <c r="AD84" s="26"/>
+      <c r="AE84" s="26"/>
+      <c r="AN84" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="AP84" s="27"/>
-[...1 lines deleted...]
-      <c r="AR84" s="27"/>
+      <c r="AO84" s="26"/>
+      <c r="AP84" s="26"/>
+      <c r="AQ84" s="26"/>
     </row>
-    <row r="85" spans="1:44" ht="3" customHeight="1" thickBot="1">
-      <c r="I85" s="10"/>
+    <row r="85" spans="1:43" ht="3" customHeight="1" thickBot="1">
+      <c r="H85" s="10"/>
     </row>
-    <row r="86" spans="1:44" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B86" s="17" t="s">
+    <row r="86" spans="1:43" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A86" s="20"/>
+      <c r="B86" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="C86" s="17" t="s">
+      <c r="C86" s="16" t="s">
         <v>36</v>
       </c>
-      <c r="D86" s="17" t="s">
+      <c r="D86" s="16" t="s">
         <v>37</v>
       </c>
-      <c r="E86" s="17" t="s">
+      <c r="E86" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="F86" s="17" t="s">
+      <c r="F86" s="16" t="s">
         <v>44</v>
       </c>
-      <c r="G86" s="17" t="s">
+      <c r="G86" s="16" t="s">
         <v>45</v>
       </c>
-      <c r="H86" s="17" t="s">
+      <c r="H86" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="I86" s="23"/>
+      <c r="J86" s="23"/>
+      <c r="K86" s="23"/>
+      <c r="L86" s="23"/>
+      <c r="M86" s="23"/>
+      <c r="N86" s="23"/>
+      <c r="O86" s="23"/>
+      <c r="P86" s="23"/>
+      <c r="Q86" s="23"/>
+      <c r="R86" s="23"/>
+      <c r="S86" s="24"/>
+      <c r="T86" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="U86" s="23"/>
+      <c r="V86" s="23"/>
+      <c r="W86" s="23"/>
+      <c r="X86" s="23"/>
+      <c r="Y86" s="23"/>
+      <c r="Z86" s="23"/>
+      <c r="AA86" s="23"/>
+      <c r="AB86" s="23"/>
+      <c r="AC86" s="23"/>
+      <c r="AD86" s="23"/>
+      <c r="AE86" s="24"/>
+      <c r="AF86" s="22" t="s">
         <v>49</v>
       </c>
-      <c r="I86" s="23" t="s">
-[...27 lines deleted...]
-      <c r="AG86" s="23" t="s">
+      <c r="AG86" s="23"/>
+      <c r="AH86" s="23"/>
+      <c r="AI86" s="23"/>
+      <c r="AJ86" s="23"/>
+      <c r="AK86" s="23"/>
+      <c r="AL86" s="23"/>
+      <c r="AM86" s="23"/>
+      <c r="AN86" s="23"/>
+      <c r="AO86" s="23"/>
+      <c r="AP86" s="23"/>
+      <c r="AQ86" s="24"/>
+    </row>
+    <row r="87" spans="1:43" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A87" s="21"/>
+      <c r="B87" s="17"/>
+      <c r="C87" s="17"/>
+      <c r="D87" s="17"/>
+      <c r="E87" s="17"/>
+      <c r="F87" s="17"/>
+      <c r="G87" s="17"/>
+      <c r="H87" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="I87" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="J87" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="K87" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="L87" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="M87" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="N87" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="O87" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="P87" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q87" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="R87" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="S87" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="AH86" s="24"/>
-[...9 lines deleted...]
-      <c r="AR86" s="25"/>
+      <c r="T87" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="U87" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="V87" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="W87" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="X87" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y87" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="Z87" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA87" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="AB87" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="AC87" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="AD87" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE87" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="AF87" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG87" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH87" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="AI87" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="AJ87" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="AK87" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="AL87" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="AM87" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="AN87" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="AO87" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="AP87" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="AQ87" s="4" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="87" spans="1:44" ht="34.5" customHeight="1" thickBot="1">
-[...117 lines deleted...]
-    <row r="88" spans="1:44" s="2" customFormat="1">
+    <row r="88" spans="1:43" s="2" customFormat="1">
       <c r="A88" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B88" s="5">
         <v>118188.5</v>
       </c>
       <c r="C88" s="5">
         <v>132667.29999999999</v>
       </c>
       <c r="D88" s="5">
         <v>160750.29999999999</v>
       </c>
       <c r="E88" s="5">
         <v>188280</v>
       </c>
       <c r="F88" s="5">
         <v>117355.30137081048</v>
       </c>
       <c r="G88" s="5">
         <v>136753.09591092789</v>
       </c>
       <c r="H88" s="5">
+        <v>10315.175290833035</v>
+      </c>
+      <c r="I88" s="5">
+        <v>20367.862319056076</v>
+      </c>
+      <c r="J88" s="5">
+        <v>32897.319392438003</v>
+      </c>
+      <c r="K88" s="5">
+        <v>47838.529693280128</v>
+      </c>
+      <c r="L88" s="5">
+        <v>62916.397497710132</v>
+      </c>
+      <c r="M88" s="5">
+        <v>89976.896993007278</v>
+      </c>
+      <c r="N88" s="5">
+        <v>101686.9</v>
+      </c>
+      <c r="O88" s="5">
+        <v>111084.18884510311</v>
+      </c>
+      <c r="P88" s="5">
+        <v>121444.10384647532</v>
+      </c>
+      <c r="Q88" s="5">
+        <v>129967.64179121777</v>
+      </c>
+      <c r="R88" s="5">
+        <v>137493.29686023569</v>
+      </c>
+      <c r="S88" s="5">
         <v>148407.94836419998</v>
       </c>
-      <c r="I88" s="5">
-[...31 lines deleted...]
-      </c>
       <c r="T88" s="5">
-        <v>147471.85719945395</v>
+        <v>9949.7935410265691</v>
       </c>
       <c r="U88" s="5">
-        <v>9949.7935410265691</v>
+        <v>22076.000936903176</v>
       </c>
       <c r="V88" s="5">
-        <v>22076.000936903176</v>
+        <v>33900.883645800976</v>
       </c>
       <c r="W88" s="5">
-        <v>33900.883645800976</v>
+        <v>50992.920650727174</v>
       </c>
       <c r="X88" s="5">
-        <v>50992.920650727174</v>
+        <v>69108.605011025138</v>
       </c>
       <c r="Y88" s="5">
-        <v>69108.605011025138</v>
+        <v>96214.136167159129</v>
       </c>
       <c r="Z88" s="5">
-        <v>96214.136167159129</v>
+        <v>109251.17855523912</v>
       </c>
       <c r="AA88" s="5">
-        <v>109251.17855523912</v>
+        <v>120031.54919179596</v>
       </c>
       <c r="AB88" s="5">
-        <v>120031.54919179596</v>
+        <v>132694.80807580845</v>
       </c>
       <c r="AC88" s="5">
-        <v>132694.80807580845</v>
+        <v>142899.5</v>
       </c>
       <c r="AD88" s="5">
-        <v>142899.5</v>
+        <v>152378.20000000001</v>
       </c>
       <c r="AE88" s="5">
-        <v>152378.20000000001</v>
+        <v>169260.3333868632</v>
       </c>
       <c r="AF88" s="5">
-        <v>165154.52543153553</v>
+        <v>13873.219610780558</v>
       </c>
       <c r="AG88" s="5">
-        <v>13873.219610780558</v>
+        <v>29737.820133731399</v>
       </c>
       <c r="AH88" s="5">
-        <v>29737.820133731399</v>
+        <v>44147.732251795249</v>
       </c>
       <c r="AI88" s="5">
-        <v>44147.732251795249</v>
+        <v>64470.809060206688</v>
       </c>
       <c r="AJ88" s="5">
-        <v>64470.809060206688</v>
+        <v>84659.408882004092</v>
       </c>
       <c r="AK88" s="5"/>
       <c r="AL88" s="5"/>
       <c r="AM88" s="5"/>
       <c r="AN88" s="5"/>
       <c r="AO88" s="5"/>
       <c r="AP88" s="5"/>
       <c r="AQ88" s="5"/>
-      <c r="AR88" s="5"/>
     </row>
-    <row r="89" spans="1:44">
+    <row r="89" spans="1:43">
       <c r="A89" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B89" s="6">
         <v>973.3</v>
       </c>
       <c r="C89" s="6">
         <v>1732.6</v>
       </c>
       <c r="D89" s="6">
         <v>2138.4</v>
       </c>
       <c r="E89" s="6">
         <v>2252.5</v>
       </c>
       <c r="F89" s="6">
         <v>341.17249646975762</v>
       </c>
       <c r="G89" s="6">
         <v>361.5310423199362</v>
       </c>
       <c r="H89" s="6">
+        <v>20.224793608055393</v>
+      </c>
+      <c r="I89" s="6">
+        <v>41.130013339691743</v>
+      </c>
+      <c r="J89" s="6">
+        <v>66.974286413344743</v>
+      </c>
+      <c r="K89" s="6">
+        <v>101.43918848643365</v>
+      </c>
+      <c r="L89" s="6">
+        <v>129.62922864816406</v>
+      </c>
+      <c r="M89" s="6">
+        <v>185.42060677012978</v>
+      </c>
+      <c r="N89" s="6">
+        <v>228.3</v>
+      </c>
+      <c r="O89" s="6">
+        <v>247.99505828953576</v>
+      </c>
+      <c r="P89" s="6">
+        <v>270.7970457973106</v>
+      </c>
+      <c r="Q89" s="6">
+        <v>290.32272070495048</v>
+      </c>
+      <c r="R89" s="6">
+        <v>301.98452825677583</v>
+      </c>
+      <c r="S89" s="6">
         <v>323.81810847999998</v>
       </c>
-      <c r="I89" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T89" s="6">
-        <v>327.01490312090903</v>
+        <v>20.383801828983572</v>
       </c>
       <c r="U89" s="6">
-        <v>20.383801828983572</v>
+        <v>43.514884565986577</v>
       </c>
       <c r="V89" s="6">
-        <v>43.514884565986577</v>
+        <v>73.539072697133122</v>
       </c>
       <c r="W89" s="6">
-        <v>73.539072697133122</v>
+        <v>111.41963774735585</v>
       </c>
       <c r="X89" s="6">
-        <v>111.41963774735585</v>
+        <v>142.33618922432348</v>
       </c>
       <c r="Y89" s="6">
-        <v>142.33618922432348</v>
+        <v>203.60081667977317</v>
       </c>
       <c r="Z89" s="6">
-        <v>203.60081667977317</v>
+        <v>261.62119906553659</v>
       </c>
       <c r="AA89" s="6">
-        <v>261.62119906553659</v>
+        <v>287.88722393815868</v>
       </c>
       <c r="AB89" s="6">
-        <v>287.88722393815868</v>
+        <v>335.12583003871106</v>
       </c>
       <c r="AC89" s="6">
-        <v>335.12583003871106</v>
+        <v>365.83132687198628</v>
       </c>
       <c r="AD89" s="6">
-        <v>365.83132687198628</v>
+        <v>381.28435351192701</v>
       </c>
       <c r="AE89" s="6">
-        <v>381.28435351192701</v>
+        <v>419.30750578879992</v>
       </c>
       <c r="AF89" s="6">
-        <v>410.80488088151219</v>
+        <v>11.442149387118004</v>
       </c>
       <c r="AG89" s="6">
-        <v>11.442149387118004</v>
+        <v>23.158223083110713</v>
       </c>
       <c r="AH89" s="6">
-        <v>23.158223083110713</v>
+        <v>39.868180370527767</v>
       </c>
       <c r="AI89" s="6">
-        <v>39.868180370527767</v>
+        <v>59.94386401287008</v>
       </c>
       <c r="AJ89" s="6">
-        <v>59.94386401287008</v>
+        <v>72.952053009985434</v>
       </c>
       <c r="AK89" s="6"/>
       <c r="AL89" s="6"/>
       <c r="AM89" s="6"/>
       <c r="AN89" s="6"/>
       <c r="AO89" s="6"/>
       <c r="AP89" s="6"/>
       <c r="AQ89" s="6"/>
-      <c r="AR89" s="6"/>
     </row>
-    <row r="90" spans="1:44">
+    <row r="90" spans="1:43">
       <c r="A90" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B90" s="6">
         <v>5185.8999999999996</v>
       </c>
       <c r="C90" s="6">
         <v>6315</v>
       </c>
       <c r="D90" s="6">
         <v>7037.4</v>
       </c>
       <c r="E90" s="6">
         <v>7464.7</v>
       </c>
       <c r="F90" s="6">
         <v>6155.5581478481363</v>
       </c>
       <c r="G90" s="6">
         <v>7173.2194405693963</v>
       </c>
       <c r="H90" s="6">
+        <v>738.43517141007487</v>
+      </c>
+      <c r="I90" s="6">
+        <v>876.00417847316226</v>
+      </c>
+      <c r="J90" s="6">
+        <v>2193.4230659914251</v>
+      </c>
+      <c r="K90" s="6">
+        <v>2993.4466670628344</v>
+      </c>
+      <c r="L90" s="6">
+        <v>3729.7458709667044</v>
+      </c>
+      <c r="M90" s="6">
+        <v>4619.7010937791474</v>
+      </c>
+      <c r="N90" s="6">
+        <v>5125.6000000000004</v>
+      </c>
+      <c r="O90" s="6">
+        <v>5583.4016130801801</v>
+      </c>
+      <c r="P90" s="6">
+        <v>6116.3580933913499</v>
+      </c>
+      <c r="Q90" s="6">
+        <v>6692.2184842971346</v>
+      </c>
+      <c r="R90" s="6">
+        <v>7255.722893210228</v>
+      </c>
+      <c r="S90" s="6">
         <v>8073.7078276500015</v>
       </c>
-      <c r="I90" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T90" s="6">
-        <v>7870.9183978162109</v>
+        <v>585.53283670849544</v>
       </c>
       <c r="U90" s="6">
-        <v>585.53283670849544</v>
+        <v>1228.7066028812892</v>
       </c>
       <c r="V90" s="6">
-        <v>1228.7066028812892</v>
+        <v>1911.070887837446</v>
       </c>
       <c r="W90" s="6">
-        <v>1911.070887837446</v>
+        <v>2758.0232398465828</v>
       </c>
       <c r="X90" s="6">
-        <v>2758.0232398465828</v>
+        <v>3690.8506663358012</v>
       </c>
       <c r="Y90" s="6">
-        <v>3690.8506663358012</v>
+        <v>5071.8249556349692</v>
       </c>
       <c r="Z90" s="6">
-        <v>5071.8249556349692</v>
+        <v>5564.6129866229894</v>
       </c>
       <c r="AA90" s="6">
-        <v>5564.6129866229894</v>
+        <v>6055.856557035052</v>
       </c>
       <c r="AB90" s="6">
-        <v>6055.856557035052</v>
+        <v>6618.6861278738452</v>
       </c>
       <c r="AC90" s="6">
-        <v>6618.6861278738452</v>
+        <v>7199.4010160296575</v>
       </c>
       <c r="AD90" s="6">
-        <v>7199.4010160296575</v>
+        <v>7795.7574194175149</v>
       </c>
       <c r="AE90" s="6">
-        <v>7795.7574194175149</v>
+        <v>8792.6634163459985</v>
       </c>
       <c r="AF90" s="6">
-        <v>8524.9360654094489</v>
+        <v>894.53620047474067</v>
       </c>
       <c r="AG90" s="6">
-        <v>894.53620047474067</v>
+        <v>1739.4683031531799</v>
       </c>
       <c r="AH90" s="6">
-        <v>1739.4683031531799</v>
+        <v>2588.5374430099637</v>
       </c>
       <c r="AI90" s="6">
-        <v>2588.5374430099637</v>
+        <v>3743.8815298312488</v>
       </c>
       <c r="AJ90" s="6">
-        <v>3743.8815298312488</v>
+        <v>4947.7774166898998</v>
       </c>
       <c r="AK90" s="6"/>
       <c r="AL90" s="6"/>
       <c r="AM90" s="6"/>
       <c r="AN90" s="6"/>
       <c r="AO90" s="6"/>
       <c r="AP90" s="6"/>
       <c r="AQ90" s="6"/>
-      <c r="AR90" s="6"/>
     </row>
-    <row r="91" spans="1:44">
+    <row r="91" spans="1:43">
       <c r="A91" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B91" s="6">
         <v>212.6</v>
       </c>
       <c r="C91" s="6">
         <v>231.4</v>
       </c>
       <c r="D91" s="6">
         <v>273.60000000000002</v>
       </c>
       <c r="E91" s="6">
         <v>316.89999999999998</v>
       </c>
       <c r="F91" s="6">
         <v>110.44125154119999</v>
       </c>
       <c r="G91" s="6">
         <v>122.09547000410548</v>
       </c>
       <c r="H91" s="6">
+        <v>7.6121592870780734</v>
+      </c>
+      <c r="I91" s="6">
+        <v>18.825005418172971</v>
+      </c>
+      <c r="J91" s="6">
+        <v>25.889520020600198</v>
+      </c>
+      <c r="K91" s="6">
+        <v>42.82327477672893</v>
+      </c>
+      <c r="L91" s="6">
+        <v>61.531922303760425</v>
+      </c>
+      <c r="M91" s="6">
+        <v>83.562928433488651</v>
+      </c>
+      <c r="N91" s="6">
+        <v>95</v>
+      </c>
+      <c r="O91" s="6">
+        <v>100.39383552588883</v>
+      </c>
+      <c r="P91" s="6">
+        <v>106.33591784647496</v>
+      </c>
+      <c r="Q91" s="6">
+        <v>113.71270522320702</v>
+      </c>
+      <c r="R91" s="6">
+        <v>118.23761765744408</v>
+      </c>
+      <c r="S91" s="6">
         <v>130.72533711</v>
       </c>
-      <c r="I91" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T91" s="6">
-        <v>129.3715133694125</v>
+        <v>6.163345051042227</v>
       </c>
       <c r="U91" s="6">
-        <v>6.163345051042227</v>
+        <v>15.647723227707271</v>
       </c>
       <c r="V91" s="6">
-        <v>15.647723227707271</v>
+        <v>22.088095043118507</v>
       </c>
       <c r="W91" s="6">
-        <v>22.088095043118507</v>
+        <v>37.293788637649925</v>
       </c>
       <c r="X91" s="6">
-        <v>37.293788637649925</v>
+        <v>53.67093221949338</v>
       </c>
       <c r="Y91" s="6">
-        <v>53.67093221949338</v>
+        <v>72.749872392702798</v>
       </c>
       <c r="Z91" s="6">
-        <v>72.749872392702798</v>
+        <v>81.58132359637267</v>
       </c>
       <c r="AA91" s="6">
-        <v>81.58132359637267</v>
+        <v>85.988740268430874</v>
       </c>
       <c r="AB91" s="6">
-        <v>85.988740268430874</v>
+        <v>91.655932992584141</v>
       </c>
       <c r="AC91" s="6">
-        <v>91.655932992584141</v>
+        <v>101.45413004507418</v>
       </c>
       <c r="AD91" s="6">
-        <v>101.45413004507418</v>
+        <v>106.02360338097213</v>
       </c>
       <c r="AE91" s="6">
-        <v>106.02360338097213</v>
+        <v>127.24949989599999</v>
       </c>
       <c r="AF91" s="6">
-        <v>119.14222199197189</v>
+        <v>9.3920393570347311</v>
       </c>
       <c r="AG91" s="6">
-        <v>9.3920393570347311</v>
+        <v>22.518021102625138</v>
       </c>
       <c r="AH91" s="6">
-        <v>22.518021102625138</v>
+        <v>29.643405793086281</v>
       </c>
       <c r="AI91" s="6">
-        <v>29.643405793086281</v>
+        <v>47.933506962759566</v>
       </c>
       <c r="AJ91" s="6">
-        <v>47.933506962759566</v>
+        <v>66.919102991268744</v>
       </c>
       <c r="AK91" s="6"/>
       <c r="AL91" s="6"/>
       <c r="AM91" s="6"/>
       <c r="AN91" s="6"/>
       <c r="AO91" s="6"/>
       <c r="AP91" s="6"/>
       <c r="AQ91" s="6"/>
-      <c r="AR91" s="6"/>
     </row>
-    <row r="92" spans="1:44">
+    <row r="92" spans="1:43">
       <c r="A92" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B92" s="6">
         <v>3585.3</v>
       </c>
       <c r="C92" s="6">
         <v>5574.6</v>
       </c>
       <c r="D92" s="6">
         <v>6513.3</v>
       </c>
       <c r="E92" s="6">
         <v>8519.1</v>
       </c>
       <c r="F92" s="6">
         <v>7595.4104532506681</v>
       </c>
       <c r="G92" s="6">
         <v>8370.9075718368804</v>
       </c>
       <c r="H92" s="6">
+        <v>1060.7216465532892</v>
+      </c>
+      <c r="I92" s="6">
+        <v>1151.386047087668</v>
+      </c>
+      <c r="J92" s="6">
+        <v>2752.093763105443</v>
+      </c>
+      <c r="K92" s="6">
+        <v>3633.1756427943992</v>
+      </c>
+      <c r="L92" s="6">
+        <v>4031.4920592090793</v>
+      </c>
+      <c r="M92" s="6">
+        <v>4598.9169928923238</v>
+      </c>
+      <c r="N92" s="6">
+        <v>5297.5</v>
+      </c>
+      <c r="O92" s="6">
+        <v>5980.5401245614012</v>
+      </c>
+      <c r="P92" s="6">
+        <v>6725.304947082117</v>
+      </c>
+      <c r="Q92" s="6">
+        <v>7475.9727288187096</v>
+      </c>
+      <c r="R92" s="6">
+        <v>8199.5676858578936</v>
+      </c>
+      <c r="S92" s="6">
         <v>9160.9201709900008</v>
       </c>
-      <c r="I92" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T92" s="6">
-        <v>9017.9372055613348</v>
+        <v>843.7926102274007</v>
       </c>
       <c r="U92" s="6">
-        <v>843.7926102274007</v>
+        <v>1464.3311895625102</v>
       </c>
       <c r="V92" s="6">
-        <v>1464.3311895625102</v>
+        <v>1932.645724361272</v>
       </c>
       <c r="W92" s="6">
-        <v>1932.645724361272</v>
+        <v>2624.6371219650073</v>
       </c>
       <c r="X92" s="6">
-        <v>2624.6371219650073</v>
+        <v>3346.545370248858</v>
       </c>
       <c r="Y92" s="6">
-        <v>3346.545370248858</v>
+        <v>4075.9017739226938</v>
       </c>
       <c r="Z92" s="6">
-        <v>4075.9017739226938</v>
+        <v>4709.8372730761712</v>
       </c>
       <c r="AA92" s="6">
-        <v>4709.8372730761712</v>
+        <v>5386.8536131382753</v>
       </c>
       <c r="AB92" s="6">
-        <v>5386.8536131382753</v>
+        <v>6088.5596280951231</v>
       </c>
       <c r="AC92" s="6">
-        <v>6088.5596280951231</v>
+        <v>6908.7101837104819</v>
       </c>
       <c r="AD92" s="6">
-        <v>6908.7101837104819</v>
+        <v>7672.767578185184</v>
       </c>
       <c r="AE92" s="6">
-        <v>7672.767578185184</v>
+        <v>8274.5471026535997</v>
       </c>
       <c r="AF92" s="6">
-        <v>8588.9482004084875</v>
+        <v>790.21279199554237</v>
       </c>
       <c r="AG92" s="6">
-        <v>790.21279199554237</v>
+        <v>1472.6080439011755</v>
       </c>
       <c r="AH92" s="6">
-        <v>1472.6080439011755</v>
+        <v>2221.0181721869071</v>
       </c>
       <c r="AI92" s="6">
-        <v>2221.0181721869071</v>
+        <v>3188.624640058737</v>
       </c>
       <c r="AJ92" s="6">
-        <v>3188.624640058737</v>
+        <v>3735.2387622310825</v>
       </c>
       <c r="AK92" s="6"/>
       <c r="AL92" s="6"/>
       <c r="AM92" s="6"/>
       <c r="AN92" s="6"/>
       <c r="AO92" s="6"/>
       <c r="AP92" s="6"/>
       <c r="AQ92" s="6"/>
-      <c r="AR92" s="6"/>
     </row>
-    <row r="93" spans="1:44">
+    <row r="93" spans="1:43">
       <c r="A93" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B93" s="7">
         <v>4301.8</v>
       </c>
       <c r="C93" s="7">
         <v>4774.8999999999996</v>
       </c>
       <c r="D93" s="7">
         <v>5850.5</v>
       </c>
       <c r="E93" s="7">
         <v>6767.6</v>
       </c>
       <c r="F93" s="7">
         <v>3177.4610812191745</v>
       </c>
       <c r="G93" s="7">
         <v>4024.3713837411738</v>
       </c>
-      <c r="H93" s="7">
+      <c r="H93" s="6">
+        <v>209.80395361196685</v>
+      </c>
+      <c r="I93" s="6">
+        <v>547.32901628492004</v>
+      </c>
+      <c r="J93" s="6">
+        <v>948.4017100865567</v>
+      </c>
+      <c r="K93" s="6">
+        <v>1329.2522750734415</v>
+      </c>
+      <c r="L93" s="6">
+        <v>1845.105900903138</v>
+      </c>
+      <c r="M93" s="6">
+        <v>2771.1894914098757</v>
+      </c>
+      <c r="N93" s="6">
+        <v>3174.4</v>
+      </c>
+      <c r="O93" s="6">
+        <v>3519.1566086846051</v>
+      </c>
+      <c r="P93" s="6">
+        <v>4011.7455360562781</v>
+      </c>
+      <c r="Q93" s="6">
+        <v>4253.9602188311419</v>
+      </c>
+      <c r="R93" s="6">
+        <v>4384.7131305521807</v>
+      </c>
+      <c r="S93" s="6">
         <v>4581.9887371599998</v>
       </c>
-      <c r="I93" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T93" s="6">
-        <v>4596.2130105736414</v>
+        <v>168.72676015333576</v>
       </c>
       <c r="U93" s="6">
-        <v>168.72676015333576</v>
+        <v>479.41226796526303</v>
       </c>
       <c r="V93" s="6">
-        <v>479.41226796526303</v>
+        <v>741.33942777567449</v>
       </c>
       <c r="W93" s="6">
-        <v>741.33942777567449</v>
+        <v>1238.6156582252836</v>
       </c>
       <c r="X93" s="6">
-        <v>1238.6156582252836</v>
+        <v>1878.2009986851444</v>
       </c>
       <c r="Y93" s="6">
-        <v>1878.2009986851444</v>
+        <v>3449.34685352324</v>
       </c>
       <c r="Z93" s="6">
-        <v>3449.34685352324</v>
+        <v>3745.8627649260793</v>
       </c>
       <c r="AA93" s="6">
-        <v>3745.8627649260793</v>
+        <v>4014.3252026735427</v>
       </c>
       <c r="AB93" s="6">
-        <v>4014.3252026735427</v>
+        <v>4398.0577225171701</v>
       </c>
       <c r="AC93" s="6">
-        <v>4398.0577225171701</v>
+        <v>4591.4898714158398</v>
       </c>
       <c r="AD93" s="6">
-        <v>4591.4898714158398</v>
+        <v>4703.6231382511323</v>
       </c>
       <c r="AE93" s="6">
-        <v>4703.6231382511323</v>
+        <v>4955.5830708960002</v>
       </c>
       <c r="AF93" s="6">
-        <v>4910.3104199820291</v>
+        <v>230.03112371600378</v>
       </c>
       <c r="AG93" s="6">
-        <v>230.03112371600378</v>
+        <v>578.22878943652358</v>
       </c>
       <c r="AH93" s="6">
-        <v>578.22878943652358</v>
+        <v>859.05325296149363</v>
       </c>
       <c r="AI93" s="6">
-        <v>859.05325296149363</v>
+        <v>1433.7301557588721</v>
       </c>
       <c r="AJ93" s="6">
-        <v>1433.7301557588721</v>
+        <v>2040.848339311184</v>
       </c>
       <c r="AK93" s="6"/>
       <c r="AL93" s="6"/>
       <c r="AM93" s="6"/>
       <c r="AN93" s="6"/>
       <c r="AO93" s="6"/>
       <c r="AP93" s="6"/>
       <c r="AQ93" s="6"/>
-      <c r="AR93" s="6"/>
     </row>
-    <row r="94" spans="1:44">
+    <row r="94" spans="1:43">
       <c r="A94" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B94" s="7">
         <v>8026.6</v>
       </c>
       <c r="C94" s="7">
         <v>9183.1</v>
       </c>
       <c r="D94" s="7">
         <v>10855.8</v>
       </c>
       <c r="E94" s="7">
         <v>12641.8</v>
       </c>
       <c r="F94" s="7">
         <v>6418.2052413383381</v>
       </c>
       <c r="G94" s="7">
         <v>7813.3639533471496</v>
       </c>
-      <c r="H94" s="7">
+      <c r="H94" s="6">
+        <v>463.44927065064149</v>
+      </c>
+      <c r="I94" s="6">
+        <v>882.77407750020006</v>
+      </c>
+      <c r="J94" s="6">
+        <v>1332.7021219384299</v>
+      </c>
+      <c r="K94" s="6">
+        <v>2198.7234532145903</v>
+      </c>
+      <c r="L94" s="6">
+        <v>3245.3756240410416</v>
+      </c>
+      <c r="M94" s="6">
+        <v>4798.1554999419095</v>
+      </c>
+      <c r="N94" s="6">
+        <v>5487.7</v>
+      </c>
+      <c r="O94" s="6">
+        <v>5934.6967431183703</v>
+      </c>
+      <c r="P94" s="6">
+        <v>6677.0226783269836</v>
+      </c>
+      <c r="Q94" s="6">
+        <v>7058.1988394028494</v>
+      </c>
+      <c r="R94" s="6">
+        <v>7415.8927179496059</v>
+      </c>
+      <c r="S94" s="6">
         <v>8474.3421702100022</v>
       </c>
-      <c r="I94" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T94" s="6">
-        <v>7943.5776471992949</v>
+        <v>379.1208692762134</v>
       </c>
       <c r="U94" s="6">
-        <v>379.1208692762134</v>
+        <v>846.61040871777595</v>
       </c>
       <c r="V94" s="6">
-        <v>846.61040871777595</v>
+        <v>1369.9945071731988</v>
       </c>
       <c r="W94" s="6">
-        <v>1369.9945071731988</v>
+        <v>2337.8448293669931</v>
       </c>
       <c r="X94" s="6">
-        <v>2337.8448293669931</v>
+        <v>3544.9497715388879</v>
       </c>
       <c r="Y94" s="6">
-        <v>3544.9497715388879</v>
+        <v>5608.6612476567407</v>
       </c>
       <c r="Z94" s="6">
-        <v>5608.6612476567407</v>
+        <v>6362.9533720492545</v>
       </c>
       <c r="AA94" s="6">
-        <v>6362.9533720492545</v>
+        <v>6883.6417589163621</v>
       </c>
       <c r="AB94" s="6">
-        <v>6883.6417589163621</v>
+        <v>7956.5607487191764</v>
       </c>
       <c r="AC94" s="6">
-        <v>7956.5607487191764</v>
+        <v>8453.9631443561429</v>
       </c>
       <c r="AD94" s="6">
-        <v>8453.9631443561429</v>
+        <v>8893.2694571865632</v>
       </c>
       <c r="AE94" s="6">
-        <v>8893.2694571865632</v>
+        <v>10138.478632622</v>
       </c>
       <c r="AF94" s="6">
-        <v>9400.8684803466931</v>
+        <v>539.01062315305148</v>
       </c>
       <c r="AG94" s="6">
-        <v>539.01062315305148</v>
+        <v>1160.3760927992939</v>
       </c>
       <c r="AH94" s="6">
-        <v>1160.3760927992939</v>
+        <v>1772.9767726030252</v>
       </c>
       <c r="AI94" s="6">
-        <v>1772.9767726030252</v>
+        <v>2891.786308064135</v>
       </c>
       <c r="AJ94" s="6">
-        <v>2891.786308064135</v>
+        <v>4368.6219059844943</v>
       </c>
       <c r="AK94" s="6"/>
       <c r="AL94" s="6"/>
       <c r="AM94" s="6"/>
       <c r="AN94" s="6"/>
       <c r="AO94" s="6"/>
       <c r="AP94" s="6"/>
       <c r="AQ94" s="6"/>
-      <c r="AR94" s="6"/>
     </row>
-    <row r="95" spans="1:44">
+    <row r="95" spans="1:43">
       <c r="A95" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B95" s="7">
         <v>9431.2999999999993</v>
       </c>
       <c r="C95" s="7">
         <v>10690</v>
       </c>
       <c r="D95" s="7">
         <v>11952.7</v>
       </c>
       <c r="E95" s="7">
         <v>12702.6</v>
       </c>
       <c r="F95" s="7">
         <v>4852.4778906546471</v>
       </c>
       <c r="G95" s="7">
         <v>5787.9616113219117</v>
       </c>
-      <c r="H95" s="7">
+      <c r="H95" s="6">
+        <v>362.66005166632181</v>
+      </c>
+      <c r="I95" s="6">
+        <v>846.57262845467767</v>
+      </c>
+      <c r="J95" s="6">
+        <v>1343.791684688736</v>
+      </c>
+      <c r="K95" s="6">
+        <v>1983.1769743453208</v>
+      </c>
+      <c r="L95" s="6">
+        <v>2766.8768050712401</v>
+      </c>
+      <c r="M95" s="6">
+        <v>3930.0394199263001</v>
+      </c>
+      <c r="N95" s="6">
+        <v>4385.3</v>
+      </c>
+      <c r="O95" s="6">
+        <v>4739.6527311497357</v>
+      </c>
+      <c r="P95" s="6">
+        <v>5079.5230852030963</v>
+      </c>
+      <c r="Q95" s="6">
+        <v>5368.4172775449897</v>
+      </c>
+      <c r="R95" s="6">
+        <v>5602.1226611589018</v>
+      </c>
+      <c r="S95" s="6">
         <v>6124.4288638200005</v>
       </c>
-      <c r="I95" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T95" s="6">
-        <v>6178.0146525350674</v>
+        <v>433.40948881843633</v>
       </c>
       <c r="U95" s="6">
-        <v>433.40948881843633</v>
+        <v>929.71457308917684</v>
       </c>
       <c r="V95" s="6">
-        <v>929.71457308917684</v>
+        <v>1575.7388837817964</v>
       </c>
       <c r="W95" s="6">
-        <v>1575.7388837817964</v>
+        <v>2451.6790997949397</v>
       </c>
       <c r="X95" s="6">
-        <v>2451.6790997949397</v>
+        <v>3482.2971572386168</v>
       </c>
       <c r="Y95" s="6">
-        <v>3482.2971572386168</v>
+        <v>5004.1975532486995</v>
       </c>
       <c r="Z95" s="6">
-        <v>5004.1975532486995</v>
+        <v>5509.9948289615231</v>
       </c>
       <c r="AA95" s="6">
-        <v>5509.9948289615231</v>
+        <v>5946.3436354158812</v>
       </c>
       <c r="AB95" s="6">
-        <v>5946.3436354158812</v>
+        <v>6386.9454015647016</v>
       </c>
       <c r="AC95" s="6">
-        <v>6386.9454015647016</v>
+        <v>6685.8151029494993</v>
       </c>
       <c r="AD95" s="6">
-        <v>6685.8151029494993</v>
+        <v>6914.3063228726814</v>
       </c>
       <c r="AE95" s="6">
-        <v>6914.3063228726814</v>
+        <v>7690.8429219620011</v>
       </c>
       <c r="AF95" s="6">
-        <v>7443.0565732748755</v>
+        <v>529.92156971087616</v>
       </c>
       <c r="AG95" s="6">
-        <v>529.92156971087616</v>
+        <v>1155.5158122439364</v>
       </c>
       <c r="AH95" s="6">
-        <v>1155.5158122439364</v>
+        <v>2003.0892184270022</v>
       </c>
       <c r="AI95" s="6">
-        <v>2003.0892184270022</v>
+        <v>3018.2315719178155</v>
       </c>
       <c r="AJ95" s="6">
-        <v>3018.2315719178155</v>
+        <v>4336.1106813139204</v>
       </c>
       <c r="AK95" s="6"/>
       <c r="AL95" s="6"/>
       <c r="AM95" s="6"/>
       <c r="AN95" s="6"/>
       <c r="AO95" s="6"/>
       <c r="AP95" s="6"/>
       <c r="AQ95" s="6"/>
-      <c r="AR95" s="6"/>
     </row>
-    <row r="96" spans="1:44">
+    <row r="96" spans="1:43">
       <c r="A96" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B96" s="7">
         <v>5651.2</v>
       </c>
       <c r="C96" s="7">
         <v>6363.8</v>
       </c>
       <c r="D96" s="7">
         <v>7571.8</v>
       </c>
       <c r="E96" s="7">
         <v>8334.5</v>
       </c>
       <c r="F96" s="7">
         <v>4589.7363252559653</v>
       </c>
       <c r="G96" s="7">
         <v>5616.8037860839395</v>
       </c>
-      <c r="H96" s="7">
+      <c r="H96" s="6">
+        <v>410.87137027302742</v>
+      </c>
+      <c r="I96" s="6">
+        <v>887.29368831858369</v>
+      </c>
+      <c r="J96" s="6">
+        <v>1349.2432422992902</v>
+      </c>
+      <c r="K96" s="6">
+        <v>1918.627944480118</v>
+      </c>
+      <c r="L96" s="6">
+        <v>2518.6634861873886</v>
+      </c>
+      <c r="M96" s="6">
+        <v>3479.5185759401143</v>
+      </c>
+      <c r="N96" s="6">
+        <v>3839.3</v>
+      </c>
+      <c r="O96" s="6">
+        <v>4182.3081695410483</v>
+      </c>
+      <c r="P96" s="6">
+        <v>4518.4038626723604</v>
+      </c>
+      <c r="Q96" s="6">
+        <v>4890.6839716526711</v>
+      </c>
+      <c r="R96" s="6">
+        <v>5170.1182653563092</v>
+      </c>
+      <c r="S96" s="6">
         <v>5657.4745661899997</v>
       </c>
-      <c r="I96" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T96" s="6">
-        <v>5673.6550115441569</v>
+        <v>337.57123631459797</v>
       </c>
       <c r="U96" s="6">
-        <v>337.57123631459797</v>
+        <v>757.59813811402967</v>
       </c>
       <c r="V96" s="6">
-        <v>757.59813811402967</v>
+        <v>1174.5745955602426</v>
       </c>
       <c r="W96" s="6">
-        <v>1174.5745955602426</v>
+        <v>1759.5502851212032</v>
       </c>
       <c r="X96" s="6">
-        <v>1759.5502851212032</v>
+        <v>2364.0536290831628</v>
       </c>
       <c r="Y96" s="6">
-        <v>2364.0536290831628</v>
+        <v>3099.1287629581248</v>
       </c>
       <c r="Z96" s="6">
-        <v>3099.1287629581248</v>
+        <v>3532.5951686979179</v>
       </c>
       <c r="AA96" s="6">
-        <v>3532.5951686979179</v>
+        <v>3992.1931580081323</v>
       </c>
       <c r="AB96" s="6">
-        <v>3992.1931580081323</v>
+        <v>4571.1896735723876</v>
       </c>
       <c r="AC96" s="6">
-        <v>4571.1896735723876</v>
+        <v>4994.9101166049632</v>
       </c>
       <c r="AD96" s="6">
-        <v>4994.9101166049632</v>
+        <v>5363.9966641201881</v>
       </c>
       <c r="AE96" s="6">
-        <v>5363.9966641201881</v>
+        <v>5956.6517246860003</v>
       </c>
       <c r="AF96" s="6">
-        <v>5878.5633318644386</v>
+        <v>485.38758854640309</v>
       </c>
       <c r="AG96" s="6">
-        <v>485.38758854640309</v>
+        <v>1082.4669229032454</v>
       </c>
       <c r="AH96" s="6">
-        <v>1082.4669229032454</v>
+        <v>1525.4301940192181</v>
       </c>
       <c r="AI96" s="6">
-        <v>1525.4301940192181</v>
+        <v>2173.1087895471483</v>
       </c>
       <c r="AJ96" s="6">
-        <v>2173.1087895471483</v>
+        <v>2921.2588090537747</v>
       </c>
       <c r="AK96" s="6"/>
       <c r="AL96" s="6"/>
       <c r="AM96" s="6"/>
       <c r="AN96" s="6"/>
       <c r="AO96" s="6"/>
       <c r="AP96" s="6"/>
       <c r="AQ96" s="6"/>
-      <c r="AR96" s="6"/>
     </row>
-    <row r="97" spans="1:44">
+    <row r="97" spans="1:43">
       <c r="A97" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B97" s="7">
         <v>7714</v>
       </c>
       <c r="C97" s="7">
         <v>8671.1</v>
       </c>
       <c r="D97" s="7">
         <v>10429.700000000001</v>
       </c>
       <c r="E97" s="7">
         <v>12360</v>
       </c>
       <c r="F97" s="7">
         <v>6590.9091894046278</v>
       </c>
       <c r="G97" s="7">
         <v>7975.2006868680755</v>
       </c>
-      <c r="H97" s="7">
+      <c r="H97" s="6">
+        <v>478.01976060475585</v>
+      </c>
+      <c r="I97" s="6">
+        <v>1022.1228295408803</v>
+      </c>
+      <c r="J97" s="6">
+        <v>1496.762731289354</v>
+      </c>
+      <c r="K97" s="6">
+        <v>2397.7934297490174</v>
+      </c>
+      <c r="L97" s="6">
+        <v>3536.3274338982392</v>
+      </c>
+      <c r="M97" s="6">
+        <v>5452.8756214639016</v>
+      </c>
+      <c r="N97" s="6">
+        <v>6325.3</v>
+      </c>
+      <c r="O97" s="6">
+        <v>6834.8949248415011</v>
+      </c>
+      <c r="P97" s="6">
+        <v>7598.1899347995641</v>
+      </c>
+      <c r="Q97" s="6">
+        <v>8051.3709652761099</v>
+      </c>
+      <c r="R97" s="6">
+        <v>8295.9048937766092</v>
+      </c>
+      <c r="S97" s="6">
         <v>9032.505909649999</v>
       </c>
-      <c r="I97" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T97" s="6">
-        <v>8573.064576404875</v>
+        <v>445.42262882357909</v>
       </c>
       <c r="U97" s="6">
-        <v>445.42262882357909</v>
+        <v>1075.2445679071177</v>
       </c>
       <c r="V97" s="6">
-        <v>1075.2445679071177</v>
+        <v>1623.9505819131077</v>
       </c>
       <c r="W97" s="6">
-        <v>1623.9505819131077</v>
+        <v>2689.0281367910338</v>
       </c>
       <c r="X97" s="6">
-        <v>2689.0281367910338</v>
+        <v>4104.7006861499458</v>
       </c>
       <c r="Y97" s="6">
-        <v>4104.7006861499458</v>
+        <v>6403.233458878196</v>
       </c>
       <c r="Z97" s="6">
-        <v>6403.233458878196</v>
+        <v>7212.0717935750217</v>
       </c>
       <c r="AA97" s="6">
-        <v>7212.0717935750217</v>
+        <v>7720.5058844374544</v>
       </c>
       <c r="AB97" s="6">
-        <v>7720.5058844374544</v>
+        <v>8606.4082595006639</v>
       </c>
       <c r="AC97" s="6">
-        <v>8606.4082595006639</v>
+        <v>9205.3144257329623</v>
       </c>
       <c r="AD97" s="6">
-        <v>9205.3144257329623</v>
+        <v>9503.0838013359153</v>
       </c>
       <c r="AE97" s="6">
-        <v>9503.0838013359153</v>
+        <v>10513.74019866</v>
       </c>
       <c r="AF97" s="6">
-        <v>9847.8298693126708</v>
+        <v>594.72890105262945</v>
       </c>
       <c r="AG97" s="6">
-        <v>594.72890105262945</v>
+        <v>1369.5047060266297</v>
       </c>
       <c r="AH97" s="6">
-        <v>1369.5047060266297</v>
+        <v>2001.9391525340332</v>
       </c>
       <c r="AI97" s="6">
-        <v>2001.9391525340332</v>
+        <v>3189.6396552350393</v>
       </c>
       <c r="AJ97" s="6">
-        <v>3189.6396552350393</v>
+        <v>4777.6986535028027</v>
       </c>
       <c r="AK97" s="6"/>
       <c r="AL97" s="6"/>
       <c r="AM97" s="6"/>
       <c r="AN97" s="6"/>
       <c r="AO97" s="6"/>
       <c r="AP97" s="6"/>
       <c r="AQ97" s="6"/>
-      <c r="AR97" s="6"/>
     </row>
-    <row r="98" spans="1:44">
+    <row r="98" spans="1:43">
       <c r="A98" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B98" s="7">
         <v>3175.1</v>
       </c>
       <c r="C98" s="7">
         <v>3696.5</v>
       </c>
       <c r="D98" s="7">
         <v>4441.7</v>
       </c>
       <c r="E98" s="7">
         <v>5079.2</v>
       </c>
       <c r="F98" s="7">
         <v>2062.913492708014</v>
       </c>
       <c r="G98" s="7">
         <v>2482.625823974281</v>
       </c>
-      <c r="H98" s="7">
+      <c r="H98" s="6">
+        <v>106.9667981480174</v>
+      </c>
+      <c r="I98" s="6">
+        <v>252.18020794991597</v>
+      </c>
+      <c r="J98" s="6">
+        <v>431.49634191436076</v>
+      </c>
+      <c r="K98" s="6">
+        <v>686.10143257451841</v>
+      </c>
+      <c r="L98" s="6">
+        <v>1013.0160618579043</v>
+      </c>
+      <c r="M98" s="6">
+        <v>1696.2897131716825</v>
+      </c>
+      <c r="N98" s="6">
+        <v>1953.2</v>
+      </c>
+      <c r="O98" s="6">
+        <v>2136.8479648767684</v>
+      </c>
+      <c r="P98" s="6">
+        <v>2349.220405055863</v>
+      </c>
+      <c r="Q98" s="6">
+        <v>2464.2684841376085</v>
+      </c>
+      <c r="R98" s="6">
+        <v>2562.2612876949902</v>
+      </c>
+      <c r="S98" s="6">
         <v>2770.1374274800005</v>
       </c>
-      <c r="I98" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T98" s="6">
-        <v>2796.2673799828449</v>
+        <v>182.8666002908825</v>
       </c>
       <c r="U98" s="6">
-        <v>182.8666002908825</v>
+        <v>386.14633047539633</v>
       </c>
       <c r="V98" s="6">
-        <v>386.14633047539633</v>
+        <v>598.31795420689036</v>
       </c>
       <c r="W98" s="6">
-        <v>598.31795420689036</v>
+        <v>897.01144256344082</v>
       </c>
       <c r="X98" s="6">
-        <v>897.01144256344082</v>
+        <v>1313.9562467499036</v>
       </c>
       <c r="Y98" s="6">
-        <v>1313.9562467499036</v>
+        <v>1990.538956850615</v>
       </c>
       <c r="Z98" s="6">
-        <v>1990.538956850615</v>
+        <v>2357.8323815269741</v>
       </c>
       <c r="AA98" s="6">
-        <v>2357.8323815269741</v>
+        <v>2566.924981100432</v>
       </c>
       <c r="AB98" s="6">
-        <v>2566.924981100432</v>
+        <v>2888.3175849654654</v>
       </c>
       <c r="AC98" s="6">
-        <v>2888.3175849654654</v>
+        <v>3027.1539153422336</v>
       </c>
       <c r="AD98" s="6">
-        <v>3027.1539153422336</v>
+        <v>3113.2832559056942</v>
       </c>
       <c r="AE98" s="6">
-        <v>3113.2832559056942</v>
+        <v>3545.85764711</v>
       </c>
       <c r="AF98" s="6">
-        <v>3378.2513007687385</v>
+        <v>151.95877344597682</v>
       </c>
       <c r="AG98" s="6">
-        <v>151.95877344597682</v>
+        <v>433.01566512165323</v>
       </c>
       <c r="AH98" s="6">
-        <v>433.01566512165323</v>
+        <v>684.14559544018675</v>
       </c>
       <c r="AI98" s="6">
-        <v>684.14559544018675</v>
+        <v>1023.7699701117506</v>
       </c>
       <c r="AJ98" s="6">
-        <v>1023.7699701117506</v>
+        <v>1466.7607913573108</v>
       </c>
       <c r="AK98" s="6"/>
       <c r="AL98" s="6"/>
       <c r="AM98" s="6"/>
       <c r="AN98" s="6"/>
       <c r="AO98" s="6"/>
       <c r="AP98" s="6"/>
       <c r="AQ98" s="6"/>
-      <c r="AR98" s="6"/>
     </row>
-    <row r="99" spans="1:44">
+    <row r="99" spans="1:43">
       <c r="A99" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B99" s="6">
         <v>3562.7</v>
       </c>
       <c r="C99" s="6">
         <v>3838.1</v>
       </c>
       <c r="D99" s="6">
         <v>4551.8</v>
       </c>
       <c r="E99" s="6">
         <v>5304.1</v>
       </c>
       <c r="F99" s="6">
         <v>3523.3858549583415</v>
       </c>
       <c r="G99" s="6">
         <v>4031.8149382871879</v>
       </c>
       <c r="H99" s="6">
+        <v>299.99900642395278</v>
+      </c>
+      <c r="I99" s="6">
+        <v>619.34556166009861</v>
+      </c>
+      <c r="J99" s="6">
+        <v>983.11817800713482</v>
+      </c>
+      <c r="K99" s="6">
+        <v>1440.1703173095937</v>
+      </c>
+      <c r="L99" s="6">
+        <v>1982.5806112190312</v>
+      </c>
+      <c r="M99" s="6">
+        <v>2785.6619016262016</v>
+      </c>
+      <c r="N99" s="6">
+        <v>3226.7</v>
+      </c>
+      <c r="O99" s="6">
+        <v>3476.4051698022113</v>
+      </c>
+      <c r="P99" s="6">
+        <v>3805.0398245209885</v>
+      </c>
+      <c r="Q99" s="6">
+        <v>4164.2434434856641</v>
+      </c>
+      <c r="R99" s="6">
+        <v>4436.1371505873949</v>
+      </c>
+      <c r="S99" s="6">
         <v>4789.5495709000006</v>
       </c>
-      <c r="I99" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T99" s="6">
-        <v>4793.3199559233599</v>
+        <v>318.73845892277166</v>
       </c>
       <c r="U99" s="6">
-        <v>318.73845892277166</v>
+        <v>697.67261212352082</v>
       </c>
       <c r="V99" s="6">
-        <v>697.67261212352082</v>
+        <v>1135.3016377055842</v>
       </c>
       <c r="W99" s="6">
-        <v>1135.3016377055842</v>
+        <v>1677.7247577148605</v>
       </c>
       <c r="X99" s="6">
-        <v>1677.7247577148605</v>
+        <v>2303.1710138121953</v>
       </c>
       <c r="Y99" s="6">
-        <v>2303.1710138121953</v>
+        <v>3365.4385022580327</v>
       </c>
       <c r="Z99" s="6">
-        <v>3365.4385022580327</v>
+        <v>3847.0665850314545</v>
       </c>
       <c r="AA99" s="6">
-        <v>3847.0665850314545</v>
+        <v>4170.3512945952561</v>
       </c>
       <c r="AB99" s="6">
-        <v>4170.3512945952561</v>
+        <v>4449.2115886125603</v>
       </c>
       <c r="AC99" s="6">
-        <v>4449.2115886125603</v>
+        <v>4844.2187991577212</v>
       </c>
       <c r="AD99" s="6">
-        <v>4844.2187991577212</v>
+        <v>4998.0287931098001</v>
       </c>
       <c r="AE99" s="6">
-        <v>4998.0287931098001</v>
+        <v>5439.1532999299998</v>
       </c>
       <c r="AF99" s="6">
-        <v>5229.4891267699095</v>
+        <v>315.91506488807806</v>
       </c>
       <c r="AG99" s="6">
-        <v>315.91506488807806</v>
+        <v>651.93703680242425</v>
       </c>
       <c r="AH99" s="6">
-        <v>651.93703680242425</v>
+        <v>933.59685670869987</v>
       </c>
       <c r="AI99" s="6">
-        <v>933.59685670869987</v>
+        <v>1434.1105268162576</v>
       </c>
       <c r="AJ99" s="6">
-        <v>1434.1105268162576</v>
+        <v>1952.8501375105507</v>
       </c>
       <c r="AK99" s="6"/>
       <c r="AL99" s="6"/>
       <c r="AM99" s="6"/>
       <c r="AN99" s="6"/>
       <c r="AO99" s="6"/>
       <c r="AP99" s="6"/>
       <c r="AQ99" s="6"/>
-      <c r="AR99" s="6"/>
     </row>
-    <row r="100" spans="1:44">
+    <row r="100" spans="1:43">
       <c r="A100" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B100" s="6">
         <v>5756.3</v>
       </c>
       <c r="C100" s="6">
         <v>6612.7</v>
       </c>
       <c r="D100" s="6">
         <v>10953.7</v>
       </c>
       <c r="E100" s="6">
         <v>15959.5</v>
       </c>
       <c r="F100" s="6">
         <v>14716.42917263898</v>
       </c>
       <c r="G100" s="6">
         <v>17820.061316113897</v>
       </c>
       <c r="H100" s="6">
+        <v>1385.3289268856201</v>
+      </c>
+      <c r="I100" s="6">
+        <v>2671.7377390470115</v>
+      </c>
+      <c r="J100" s="6">
+        <v>4038.1335203950275</v>
+      </c>
+      <c r="K100" s="6">
+        <v>5823.2641767657633</v>
+      </c>
+      <c r="L100" s="6">
+        <v>7374.3843123096558</v>
+      </c>
+      <c r="M100" s="6">
+        <v>12020.584005715969</v>
+      </c>
+      <c r="N100" s="6">
+        <v>13456.1</v>
+      </c>
+      <c r="O100" s="6">
+        <v>14689.197051143532</v>
+      </c>
+      <c r="P100" s="6">
+        <v>15865.373251580642</v>
+      </c>
+      <c r="Q100" s="6">
+        <v>16811.98654417635</v>
+      </c>
+      <c r="R100" s="6">
+        <v>17807.066209447712</v>
+      </c>
+      <c r="S100" s="6">
         <v>19048.652542870004</v>
       </c>
-      <c r="I100" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T100" s="6">
-        <v>19027.03842783795</v>
+        <v>1163.3337717146385</v>
       </c>
       <c r="U100" s="6">
-        <v>1163.3337717146385</v>
+        <v>2528.9599486507072</v>
       </c>
       <c r="V100" s="6">
-        <v>2528.9599486507072</v>
+        <v>4011.1052353627242</v>
       </c>
       <c r="W100" s="6">
-        <v>4011.1052353627242</v>
+        <v>5836.1206804701733</v>
       </c>
       <c r="X100" s="6">
-        <v>5836.1206804701733</v>
+        <v>7213.4819247237774</v>
       </c>
       <c r="Y100" s="6">
-        <v>7213.4819247237774</v>
+        <v>8818.8086235679839</v>
       </c>
       <c r="Z100" s="6">
-        <v>8818.8086235679839</v>
+        <v>10284.097891152527</v>
       </c>
       <c r="AA100" s="6">
-        <v>10284.097891152527</v>
+        <v>11420.292809886536</v>
       </c>
       <c r="AB100" s="6">
-        <v>11420.292809886536</v>
+        <v>12799.184623078127</v>
       </c>
       <c r="AC100" s="6">
-        <v>12799.184623078127</v>
+        <v>14203.213002102691</v>
       </c>
       <c r="AD100" s="6">
-        <v>14203.213002102691</v>
+        <v>15882.615941764874</v>
       </c>
       <c r="AE100" s="6">
-        <v>15882.615941764874</v>
+        <v>18546.362276521999</v>
       </c>
       <c r="AF100" s="6">
-        <v>18262.719121269536</v>
+        <v>2261.2457248523756</v>
       </c>
       <c r="AG100" s="6">
-        <v>2261.2457248523756</v>
+        <v>4726.6316520613127</v>
       </c>
       <c r="AH100" s="6">
-        <v>4726.6316520613127</v>
+        <v>6945.7294863170191</v>
       </c>
       <c r="AI100" s="6">
-        <v>6945.7294863170191</v>
+        <v>9775.0554235578402</v>
       </c>
       <c r="AJ100" s="6">
-        <v>9775.0554235578402</v>
+        <v>11436.412320439093</v>
       </c>
       <c r="AK100" s="6"/>
       <c r="AL100" s="6"/>
       <c r="AM100" s="6"/>
       <c r="AN100" s="6"/>
       <c r="AO100" s="6"/>
       <c r="AP100" s="6"/>
       <c r="AQ100" s="6"/>
-      <c r="AR100" s="6"/>
     </row>
-    <row r="101" spans="1:44">
+    <row r="101" spans="1:43">
       <c r="A101" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B101" s="6">
         <v>8495.1</v>
       </c>
       <c r="C101" s="6">
         <v>6710.8</v>
       </c>
       <c r="D101" s="6">
         <v>8253.1</v>
       </c>
       <c r="E101" s="6">
         <v>9805.1</v>
       </c>
       <c r="F101" s="6">
         <v>5890.539572177855</v>
       </c>
       <c r="G101" s="6">
         <v>5100.3162571193898</v>
       </c>
       <c r="H101" s="6">
+        <v>386.54195557256276</v>
+      </c>
+      <c r="I101" s="6">
+        <v>866.36096086828593</v>
+      </c>
+      <c r="J101" s="6">
+        <v>1215.8003031218718</v>
+      </c>
+      <c r="K101" s="6">
+        <v>1672.7391854488753</v>
+      </c>
+      <c r="L101" s="6">
+        <v>2206.63223788597</v>
+      </c>
+      <c r="M101" s="6">
+        <v>3015.1227964871096</v>
+      </c>
+      <c r="N101" s="6">
+        <v>3337.7</v>
+      </c>
+      <c r="O101" s="6">
+        <v>3727.7025803378879</v>
+      </c>
+      <c r="P101" s="6">
+        <v>4073.8717434202417</v>
+      </c>
+      <c r="Q101" s="6">
+        <v>4493.6959492834376</v>
+      </c>
+      <c r="R101" s="6">
+        <v>4816.9379790970388</v>
+      </c>
+      <c r="S101" s="6">
         <v>5184.7379321099997</v>
       </c>
-      <c r="I101" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T101" s="6">
-        <v>5206.8437109169763</v>
+        <v>342.17202815081271</v>
       </c>
       <c r="U101" s="6">
-        <v>342.17202815081271</v>
+        <v>841.15799487346055</v>
       </c>
       <c r="V101" s="6">
-        <v>841.15799487346055</v>
+        <v>1274.0231669544407</v>
       </c>
       <c r="W101" s="6">
-        <v>1274.0231669544407</v>
+        <v>1820.2553308019419</v>
       </c>
       <c r="X101" s="6">
-        <v>1820.2553308019419</v>
+        <v>2489.5522519741317</v>
       </c>
       <c r="Y101" s="6">
-        <v>2489.5522519741317</v>
+        <v>3828.4115819028334</v>
       </c>
       <c r="Z101" s="6">
-        <v>3828.4115819028334</v>
+        <v>4205.4777361904489</v>
       </c>
       <c r="AA101" s="6">
-        <v>4205.4777361904489</v>
+        <v>4674.863358087201</v>
       </c>
       <c r="AB101" s="6">
-        <v>4674.863358087201</v>
+        <v>5154.7124224030076</v>
       </c>
       <c r="AC101" s="6">
-        <v>5154.7124224030076</v>
+        <v>5519.4334581916082</v>
       </c>
       <c r="AD101" s="6">
-        <v>5519.4334581916082</v>
+        <v>5808.5966519087615</v>
       </c>
       <c r="AE101" s="6">
-        <v>5808.5966519087615</v>
+        <v>6511.0360223900007</v>
       </c>
       <c r="AF101" s="6">
-        <v>6363.0677601997613</v>
+        <v>629.53038070585376</v>
       </c>
       <c r="AG101" s="6">
-        <v>629.53038070585376</v>
+        <v>1449.6886615524143</v>
       </c>
       <c r="AH101" s="6">
-        <v>1449.6886615524143</v>
+        <v>2026.9309835304855</v>
       </c>
       <c r="AI101" s="6">
-        <v>2026.9309835304855</v>
+        <v>2689.9448114127763</v>
       </c>
       <c r="AJ101" s="6">
-        <v>2689.9448114127763</v>
+        <v>3450.392753514579</v>
       </c>
       <c r="AK101" s="6"/>
       <c r="AL101" s="6"/>
       <c r="AM101" s="6"/>
       <c r="AN101" s="6"/>
       <c r="AO101" s="6"/>
       <c r="AP101" s="6"/>
       <c r="AQ101" s="6"/>
-      <c r="AR101" s="6"/>
     </row>
-    <row r="102" spans="1:44">
+    <row r="102" spans="1:43">
       <c r="A102" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B102" s="6">
         <v>15299.6</v>
       </c>
       <c r="C102" s="6">
         <v>17404.900000000001</v>
       </c>
       <c r="D102" s="6">
         <v>20773.400000000001</v>
       </c>
       <c r="E102" s="6">
         <v>24411.4</v>
       </c>
       <c r="F102" s="6">
         <v>24727.889842160108</v>
       </c>
       <c r="G102" s="6">
         <v>28603.278968131021</v>
       </c>
       <c r="H102" s="6">
+        <v>2337.5498547656098</v>
+      </c>
+      <c r="I102" s="6">
+        <v>5003.6409923465762</v>
+      </c>
+      <c r="J102" s="6">
+        <v>7565.023832439425</v>
+      </c>
+      <c r="K102" s="6">
+        <v>10668.56870630362</v>
+      </c>
+      <c r="L102" s="6">
+        <v>13785.322934591721</v>
+      </c>
+      <c r="M102" s="6">
+        <v>18874.772231704701</v>
+      </c>
+      <c r="N102" s="6">
+        <v>21148.2</v>
+      </c>
+      <c r="O102" s="6">
+        <v>23025.234172322667</v>
+      </c>
+      <c r="P102" s="6">
+        <v>25057.979476318535</v>
+      </c>
+      <c r="Q102" s="6">
+        <v>26792.466096782588</v>
+      </c>
+      <c r="R102" s="6">
+        <v>28413.238940416868</v>
+      </c>
+      <c r="S102" s="6">
         <v>30166.354450430001</v>
       </c>
-      <c r="I102" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T102" s="6">
-        <v>30331.127516270528</v>
+        <v>2453.3868677791043</v>
       </c>
       <c r="U102" s="6">
-        <v>2453.3868677791043</v>
+        <v>5610.3462876085587</v>
       </c>
       <c r="V102" s="6">
-        <v>5610.3462876085587</v>
+        <v>8354.753400916863</v>
       </c>
       <c r="W102" s="6">
-        <v>8354.753400916863</v>
+        <v>11965.331360470922</v>
       </c>
       <c r="X102" s="6">
-        <v>11965.331360470922</v>
+        <v>15757.544276154218</v>
       </c>
       <c r="Y102" s="6">
-        <v>15757.544276154218</v>
+        <v>20552.871084748796</v>
       </c>
       <c r="Z102" s="6">
-        <v>20552.871084748796</v>
+        <v>23512.446525573974</v>
       </c>
       <c r="AA102" s="6">
-        <v>23512.446525573974</v>
+        <v>25864.156882131254</v>
       </c>
       <c r="AB102" s="6">
-        <v>25864.156882131254</v>
+        <v>28403.133102133866</v>
       </c>
       <c r="AC102" s="6">
-        <v>28403.133102133866</v>
+        <v>30603.530869061142</v>
       </c>
       <c r="AD102" s="6">
-        <v>30603.530869061142</v>
+        <v>32757.085588917369</v>
       </c>
       <c r="AE102" s="6">
-        <v>32757.085588917369</v>
+        <v>36141.641616426001</v>
       </c>
       <c r="AF102" s="6">
-        <v>35122.570735634239</v>
+        <v>3117.2678862209027</v>
       </c>
       <c r="AG102" s="6">
-        <v>3117.2678862209027</v>
+        <v>6540.4909271386405</v>
       </c>
       <c r="AH102" s="6">
-        <v>6540.4909271386405</v>
+        <v>9530.7955387896109</v>
       </c>
       <c r="AI102" s="6">
-        <v>9530.7955387896109</v>
+        <v>13256.322789753889</v>
       </c>
       <c r="AJ102" s="6">
-        <v>13256.322789753889</v>
+        <v>16965.94845300023</v>
       </c>
       <c r="AK102" s="6"/>
       <c r="AL102" s="6"/>
       <c r="AM102" s="6"/>
       <c r="AN102" s="6"/>
       <c r="AO102" s="6"/>
       <c r="AP102" s="6"/>
       <c r="AQ102" s="6"/>
-      <c r="AR102" s="6"/>
     </row>
-    <row r="103" spans="1:44">
+    <row r="103" spans="1:43">
       <c r="A103" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B103" s="6">
         <v>7721.8</v>
       </c>
       <c r="C103" s="6">
         <v>8549</v>
       </c>
       <c r="D103" s="6">
         <v>10272.4</v>
       </c>
       <c r="E103" s="6">
         <v>11200.9</v>
       </c>
       <c r="F103" s="6">
         <v>4463.1314589384319</v>
       </c>
       <c r="G103" s="6">
         <v>5289.5324620122037</v>
       </c>
       <c r="H103" s="6">
+        <v>357.45180559914911</v>
+      </c>
+      <c r="I103" s="6">
+        <v>772.60309953608726</v>
+      </c>
+      <c r="J103" s="6">
+        <v>1089.6081661331746</v>
+      </c>
+      <c r="K103" s="6">
+        <v>1776.2474669381579</v>
+      </c>
+      <c r="L103" s="6">
+        <v>2397.5762386078914</v>
+      </c>
+      <c r="M103" s="6">
+        <v>3729.7610318537781</v>
+      </c>
+      <c r="N103" s="6">
+        <v>4301.7</v>
+      </c>
+      <c r="O103" s="6">
+        <v>4709.6596277879571</v>
+      </c>
+      <c r="P103" s="6">
+        <v>5090.0747298141559</v>
+      </c>
+      <c r="Q103" s="6">
+        <v>5504.4975860324321</v>
+      </c>
+      <c r="R103" s="6">
+        <v>5764.1275008342864</v>
+      </c>
+      <c r="S103" s="6">
         <v>6116.8468905299997</v>
       </c>
-      <c r="I103" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T103" s="6">
-        <v>6154.94182971794</v>
+        <v>399.01140185176087</v>
       </c>
       <c r="U103" s="6">
-        <v>399.01140185176087</v>
+        <v>916.82990589735414</v>
       </c>
       <c r="V103" s="6">
-        <v>916.82990589735414</v>
+        <v>1363.6166628159704</v>
       </c>
       <c r="W103" s="6">
-        <v>1363.6166628159704</v>
+        <v>2289.0268360709824</v>
       </c>
       <c r="X103" s="6">
-        <v>2289.0268360709824</v>
+        <v>3185.6672166905628</v>
       </c>
       <c r="Y103" s="6">
-        <v>3185.6672166905628</v>
+        <v>4796.8747114376392</v>
       </c>
       <c r="Z103" s="6">
-        <v>4796.8747114376392</v>
+        <v>5472.6805252280146</v>
       </c>
       <c r="AA103" s="6">
-        <v>5472.6805252280146</v>
+        <v>6060.3119540974267</v>
       </c>
       <c r="AB103" s="6">
-        <v>6060.3119540974267</v>
+        <v>6658.1395016100878</v>
       </c>
       <c r="AC103" s="6">
-        <v>6658.1395016100878</v>
+        <v>7108.6556519361829</v>
       </c>
       <c r="AD103" s="6">
-        <v>7108.6556519361829</v>
+        <v>7560.7969520500101</v>
       </c>
       <c r="AE103" s="6">
-        <v>7560.7969520500101</v>
+        <v>8293.5905237719999</v>
       </c>
       <c r="AF103" s="6">
-        <v>8156.555291891962</v>
+        <v>597.75915943960035</v>
       </c>
       <c r="AG103" s="6">
-        <v>597.75915943960035</v>
+        <v>1359.6829029072549</v>
       </c>
       <c r="AH103" s="6">
-        <v>1359.6829029072549</v>
+        <v>1941.3536268966377</v>
       </c>
       <c r="AI103" s="6">
-        <v>1941.3536268966377</v>
+        <v>3057.5489827814517</v>
       </c>
       <c r="AJ103" s="6">
-        <v>3057.5489827814517</v>
+        <v>4161.2232057544716</v>
       </c>
       <c r="AK103" s="6"/>
       <c r="AL103" s="6"/>
       <c r="AM103" s="6"/>
       <c r="AN103" s="6"/>
       <c r="AO103" s="6"/>
       <c r="AP103" s="6"/>
       <c r="AQ103" s="6"/>
-      <c r="AR103" s="6"/>
     </row>
-    <row r="104" spans="1:44">
+    <row r="104" spans="1:43">
       <c r="A104" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B104" s="6">
         <v>4646.6000000000004</v>
       </c>
       <c r="C104" s="6">
         <v>5168.2</v>
       </c>
       <c r="D104" s="6">
         <v>6053.4</v>
       </c>
       <c r="E104" s="6">
         <v>7168.9</v>
       </c>
       <c r="F104" s="6">
         <v>2340.1324737210039</v>
       </c>
       <c r="G104" s="6">
         <v>2658.8368316070955</v>
       </c>
       <c r="H104" s="6">
+        <v>157.33225389973012</v>
+      </c>
+      <c r="I104" s="6">
+        <v>356.87040156445522</v>
+      </c>
+      <c r="J104" s="6">
+        <v>520.86824801359683</v>
+      </c>
+      <c r="K104" s="6">
+        <v>918.72580669065314</v>
+      </c>
+      <c r="L104" s="6">
+        <v>1285.6555805347916</v>
+      </c>
+      <c r="M104" s="6">
+        <v>1918.9971800269009</v>
+      </c>
+      <c r="N104" s="6">
+        <v>2102.9</v>
+      </c>
+      <c r="O104" s="6">
+        <v>2291.8256170185832</v>
+      </c>
+      <c r="P104" s="6">
+        <v>2408.7630033524551</v>
+      </c>
+      <c r="Q104" s="6">
+        <v>2497.803930864281</v>
+      </c>
+      <c r="R104" s="6">
+        <v>2618.0182285429346</v>
+      </c>
+      <c r="S104" s="6">
         <v>2776.6820579100004</v>
       </c>
-      <c r="I104" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T104" s="6">
-        <v>2803.0210625231957</v>
+        <v>193.0680074354606</v>
       </c>
       <c r="U104" s="6">
-        <v>193.0680074354606</v>
+        <v>453.05948652062295</v>
       </c>
       <c r="V104" s="6">
-        <v>453.05948652062295</v>
+        <v>675.6526484767187</v>
       </c>
       <c r="W104" s="6">
-        <v>675.6526484767187</v>
+        <v>1201.1393403152533</v>
       </c>
       <c r="X104" s="6">
-        <v>1201.1393403152533</v>
+        <v>1699.4555317697425</v>
       </c>
       <c r="Y104" s="6">
-        <v>1699.4555317697425</v>
+        <v>2521.8982265441018</v>
       </c>
       <c r="Z104" s="6">
-        <v>2521.8982265441018</v>
+        <v>2744.9655852230999</v>
       </c>
       <c r="AA104" s="6">
-        <v>2744.9655852230999</v>
+        <v>2989.7342283153489</v>
       </c>
       <c r="AB104" s="6">
-        <v>2989.7342283153489</v>
+        <v>3129.7357998479447</v>
       </c>
       <c r="AC104" s="6">
-        <v>3129.7357998479447</v>
+        <v>3257.5113911183025</v>
       </c>
       <c r="AD104" s="6">
-        <v>3257.5113911183025</v>
+        <v>3421.3455027946648</v>
       </c>
       <c r="AE104" s="6">
-        <v>3421.3455027946648</v>
+        <v>3848.1138784400005</v>
       </c>
       <c r="AF104" s="6">
-        <v>3688.0902316836723</v>
+        <v>263.92204346706956</v>
       </c>
       <c r="AG104" s="6">
-        <v>263.92204346706956</v>
+        <v>588.5104067228699</v>
       </c>
       <c r="AH104" s="6">
-        <v>588.5104067228699</v>
+        <v>834.39921325655882</v>
       </c>
       <c r="AI104" s="6">
-        <v>834.39921325655882</v>
+        <v>1422.7924272019941</v>
       </c>
       <c r="AJ104" s="6">
-        <v>1422.7924272019941</v>
+        <v>1965.989058640494</v>
       </c>
       <c r="AK104" s="6"/>
       <c r="AL104" s="6"/>
       <c r="AM104" s="6"/>
       <c r="AN104" s="6"/>
       <c r="AO104" s="6"/>
       <c r="AP104" s="6"/>
       <c r="AQ104" s="6"/>
-      <c r="AR104" s="6"/>
     </row>
-    <row r="105" spans="1:44">
+    <row r="105" spans="1:43">
       <c r="A105" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B105" s="6">
         <v>6313.6</v>
       </c>
       <c r="C105" s="6">
         <v>7090.1</v>
       </c>
       <c r="D105" s="6">
         <v>8576.9</v>
       </c>
       <c r="E105" s="6">
         <v>9850.9</v>
       </c>
       <c r="F105" s="6">
         <v>4392.0865624940379</v>
       </c>
       <c r="G105" s="6">
         <v>4222.6408659988192</v>
       </c>
       <c r="H105" s="6">
+        <v>256.03850101324491</v>
+      </c>
+      <c r="I105" s="6">
+        <v>610.48838421465302</v>
+      </c>
+      <c r="J105" s="6">
+        <v>934.79046400164407</v>
+      </c>
+      <c r="K105" s="6">
+        <v>1419.9070053793357</v>
+      </c>
+      <c r="L105" s="6">
+        <v>1928.7499157449645</v>
+      </c>
+      <c r="M105" s="6">
+        <v>2843.0777552825239</v>
+      </c>
+      <c r="N105" s="6">
+        <v>3163.5</v>
+      </c>
+      <c r="O105" s="6">
+        <v>3422.6368251669355</v>
+      </c>
+      <c r="P105" s="6">
+        <v>3647.8945315337132</v>
+      </c>
+      <c r="Q105" s="6">
+        <v>3852.4771332540731</v>
+      </c>
+      <c r="R105" s="6">
+        <v>4111.3845337610592</v>
+      </c>
+      <c r="S105" s="6">
         <v>4361.456089549999</v>
       </c>
-      <c r="I105" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T105" s="6">
-        <v>4360.5519872029508</v>
+        <v>213.7228112726545</v>
       </c>
       <c r="U105" s="6">
-        <v>213.7228112726545</v>
+        <v>556.81723783887242</v>
       </c>
       <c r="V105" s="6">
-        <v>556.81723783887242</v>
+        <v>959.97411564259448</v>
       </c>
       <c r="W105" s="6">
-        <v>959.97411564259448</v>
+        <v>1471.7114899193878</v>
       </c>
       <c r="X105" s="6">
-        <v>1471.7114899193878</v>
+        <v>1997.455136625329</v>
       </c>
       <c r="Y105" s="6">
-        <v>1997.455136625329</v>
+        <v>2863.0817472170929</v>
       </c>
       <c r="Z105" s="6">
-        <v>2863.0817472170929</v>
+        <v>3230.7520812108146</v>
       </c>
       <c r="AA105" s="6">
-        <v>3230.7520812108146</v>
+        <v>3572.0844705371892</v>
       </c>
       <c r="AB105" s="6">
-        <v>3572.0844705371892</v>
+        <v>3873.9019891249141</v>
       </c>
       <c r="AC105" s="6">
-        <v>3873.9019891249141</v>
+        <v>4043.1482363308587</v>
       </c>
       <c r="AD105" s="6">
-        <v>4043.1482363308587</v>
+        <v>4322.2632079376572</v>
       </c>
       <c r="AE105" s="6">
-        <v>4322.2632079376572</v>
+        <v>4790.7756625443999</v>
       </c>
       <c r="AF105" s="6">
-        <v>4652.4387041727095</v>
+        <v>353.21636179011119</v>
       </c>
       <c r="AG105" s="6">
-        <v>353.21636179011119</v>
+        <v>828.3886789352166</v>
       </c>
       <c r="AH105" s="6">
-        <v>828.3886789352166</v>
+        <v>1239.4058159829294</v>
       </c>
       <c r="AI105" s="6">
-        <v>1239.4058159829294</v>
+        <v>1834.2716171868042</v>
       </c>
       <c r="AJ105" s="6">
-        <v>1834.2716171868042</v>
+        <v>2465.1221883053122</v>
       </c>
       <c r="AK105" s="6"/>
       <c r="AL105" s="6"/>
       <c r="AM105" s="6"/>
       <c r="AN105" s="6"/>
       <c r="AO105" s="6"/>
       <c r="AP105" s="6"/>
       <c r="AQ105" s="6"/>
-      <c r="AR105" s="6"/>
     </row>
-    <row r="106" spans="1:44">
+    <row r="106" spans="1:43">
       <c r="A106" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B106" s="6">
         <v>6311.2</v>
       </c>
       <c r="C106" s="6">
         <v>6904.8</v>
       </c>
       <c r="D106" s="6">
         <v>8417.4</v>
       </c>
       <c r="E106" s="6">
         <v>9623.7000000000007</v>
       </c>
       <c r="F106" s="6">
         <v>5097.10137002396</v>
       </c>
       <c r="G106" s="6">
         <v>5825.5645566630901</v>
       </c>
       <c r="H106" s="6">
+        <v>324.29204114377376</v>
+      </c>
+      <c r="I106" s="6">
+        <v>781.75360107774372</v>
+      </c>
+      <c r="J106" s="6">
+        <v>1283.6162931641982</v>
+      </c>
+      <c r="K106" s="6">
+        <v>1957.4609042820452</v>
+      </c>
+      <c r="L106" s="6">
+        <v>2660.4180481727699</v>
+      </c>
+      <c r="M106" s="6">
+        <v>3924.725188781621</v>
+      </c>
+      <c r="N106" s="6">
+        <v>4420.2</v>
+      </c>
+      <c r="O106" s="6">
+        <v>4777.5724351432382</v>
+      </c>
+      <c r="P106" s="6">
+        <v>5152.1467115658797</v>
+      </c>
+      <c r="Q106" s="6">
+        <v>5487.6169402250052</v>
+      </c>
+      <c r="R106" s="6">
+        <v>5795.1358597096632</v>
+      </c>
+      <c r="S106" s="6">
         <v>6234.4947501900006</v>
       </c>
-      <c r="I106" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T106" s="6">
-        <v>6265.5009616841899</v>
+        <v>381.24548371472673</v>
       </c>
       <c r="U106" s="6">
-        <v>381.24548371472673</v>
+        <v>865.51615433580514</v>
       </c>
       <c r="V106" s="6">
-        <v>865.51615433580514</v>
+        <v>1495.9514257197359</v>
       </c>
       <c r="W106" s="6">
-        <v>1495.9514257197359</v>
+        <v>2368.4567498673823</v>
       </c>
       <c r="X106" s="6">
-        <v>2368.4567498673823</v>
+        <v>3250.261609810259</v>
       </c>
       <c r="Y106" s="6">
-        <v>3250.261609810259</v>
+        <v>4566.3279145489241</v>
       </c>
       <c r="Z106" s="6">
-        <v>4566.3279145489241</v>
+        <v>5177.4268864560454</v>
       </c>
       <c r="AA106" s="6">
-        <v>5177.4268864560454</v>
+        <v>5665.801795969357</v>
       </c>
       <c r="AB106" s="6">
-        <v>5665.801795969357</v>
+        <v>6226.1009085168462</v>
       </c>
       <c r="AC106" s="6">
-        <v>6226.1009085168462</v>
+        <v>6730.233406245974</v>
       </c>
       <c r="AD106" s="6">
-        <v>6730.233406245974</v>
+        <v>7124.7380377503014</v>
       </c>
       <c r="AE106" s="6">
-        <v>7124.7380377503014</v>
+        <v>7793.3040968184014</v>
       </c>
       <c r="AF106" s="6">
-        <v>7777.381467307503</v>
+        <v>535.74016557726281</v>
       </c>
       <c r="AG106" s="6">
-        <v>535.74016557726281</v>
+        <v>1176.9044276572931</v>
       </c>
       <c r="AH106" s="6">
-        <v>1176.9044276572931</v>
+        <v>1867.965067370438</v>
       </c>
       <c r="AI106" s="6">
-        <v>1867.965067370438</v>
+        <v>2846.5315369767477</v>
       </c>
       <c r="AJ106" s="6">
-        <v>2846.5315369767477</v>
+        <v>3839.2438644436656</v>
       </c>
       <c r="AK106" s="6"/>
       <c r="AL106" s="6"/>
       <c r="AM106" s="6"/>
       <c r="AN106" s="6"/>
       <c r="AO106" s="6"/>
       <c r="AP106" s="6"/>
       <c r="AQ106" s="6"/>
-      <c r="AR106" s="6"/>
     </row>
-    <row r="107" spans="1:44">
+    <row r="107" spans="1:43">
       <c r="A107" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B107" s="6">
         <v>4310.5</v>
       </c>
       <c r="C107" s="6">
         <v>4785.8999999999996</v>
       </c>
       <c r="D107" s="6">
         <v>5782</v>
       </c>
       <c r="E107" s="6">
         <v>7036.7</v>
       </c>
       <c r="F107" s="6">
         <v>3249.418616822416</v>
       </c>
       <c r="G107" s="6">
         <v>3855.690389220199</v>
       </c>
       <c r="H107" s="6">
+        <v>207.34891904155376</v>
+      </c>
+      <c r="I107" s="6">
+        <v>550.02962974031902</v>
+      </c>
+      <c r="J107" s="6">
+        <v>891.23482764679363</v>
+      </c>
+      <c r="K107" s="6">
+        <v>1356.5571454828648</v>
+      </c>
+      <c r="L107" s="6">
+        <v>1795.2054064834476</v>
+      </c>
+      <c r="M107" s="6">
+        <v>2966.8399364364013</v>
+      </c>
+      <c r="N107" s="6">
+        <v>3297.6</v>
+      </c>
+      <c r="O107" s="6">
+        <v>3533.4389354248292</v>
+      </c>
+      <c r="P107" s="6">
+        <v>3872.256500894418</v>
+      </c>
+      <c r="Q107" s="6">
+        <v>4030.9051592897345</v>
+      </c>
+      <c r="R107" s="6">
+        <v>4192.4184153167589</v>
+      </c>
+      <c r="S107" s="6">
         <v>4423.7210492900003</v>
       </c>
-      <c r="I107" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T107" s="6">
-        <v>4431.8909583969871</v>
+        <v>300.93234869896787</v>
       </c>
       <c r="U107" s="6">
-        <v>300.93234869896787</v>
+        <v>618.85763217357783</v>
       </c>
       <c r="V107" s="6">
-        <v>618.85763217357783</v>
+        <v>896.17729246257841</v>
       </c>
       <c r="W107" s="6">
-        <v>896.17729246257841</v>
+        <v>1448.7390906206163</v>
       </c>
       <c r="X107" s="6">
-        <v>1448.7390906206163</v>
+        <v>2005.0470980804682</v>
       </c>
       <c r="Y107" s="6">
-        <v>2005.0470980804682</v>
+        <v>2815.8568409563741</v>
       </c>
       <c r="Z107" s="6">
-        <v>2815.8568409563741</v>
+        <v>3186.3466664153602</v>
       </c>
       <c r="AA107" s="6">
-        <v>3186.3466664153602</v>
+        <v>3435.5409366600979</v>
       </c>
       <c r="AB107" s="6">
-        <v>3435.5409366600979</v>
+        <v>3740.8305330721287</v>
       </c>
       <c r="AC107" s="6">
-        <v>3740.8305330721287</v>
+        <v>3921.3118957688193</v>
       </c>
       <c r="AD107" s="6">
-        <v>3921.3118957688193</v>
+        <v>4086.7602467390175</v>
       </c>
       <c r="AE107" s="6">
-        <v>4086.7602467390175</v>
+        <v>4453.1556401399994</v>
       </c>
       <c r="AF107" s="6">
-        <v>4371.5583060564495</v>
+        <v>293.51109157071045</v>
       </c>
       <c r="AG107" s="6">
-        <v>293.51109157071045</v>
+        <v>687.26958192440475</v>
       </c>
       <c r="AH107" s="6">
-        <v>687.26958192440475</v>
+        <v>1011.4280823042739</v>
       </c>
       <c r="AI107" s="6">
-        <v>1011.4280823042739</v>
+        <v>1631.1907877869849</v>
       </c>
       <c r="AJ107" s="6">
-        <v>1631.1907877869849</v>
+        <v>2240.6045787911435</v>
       </c>
       <c r="AK107" s="6"/>
       <c r="AL107" s="6"/>
       <c r="AM107" s="6"/>
       <c r="AN107" s="6"/>
       <c r="AO107" s="6"/>
       <c r="AP107" s="6"/>
       <c r="AQ107" s="6"/>
-      <c r="AR107" s="6"/>
     </row>
-    <row r="108" spans="1:44">
+    <row r="108" spans="1:43">
       <c r="A108" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B108" s="6">
         <v>7514.1</v>
       </c>
       <c r="C108" s="6">
         <v>8369.9</v>
       </c>
       <c r="D108" s="6">
         <v>10051.299999999999</v>
       </c>
       <c r="E108" s="6">
         <v>11480.1</v>
       </c>
       <c r="F108" s="6">
         <v>7060.9008771848085</v>
       </c>
       <c r="G108" s="6">
         <v>9617.2785557081097</v>
       </c>
       <c r="H108" s="6">
+        <v>744.52705067460715</v>
+      </c>
+      <c r="I108" s="6">
+        <v>1609.4142566329756</v>
+      </c>
+      <c r="J108" s="6">
+        <v>2434.3470917675972</v>
+      </c>
+      <c r="K108" s="6">
+        <v>3520.3286961218241</v>
+      </c>
+      <c r="L108" s="6">
+        <v>4622.1078190732287</v>
+      </c>
+      <c r="M108" s="6">
+        <v>6281.6850213632133</v>
+      </c>
+      <c r="N108" s="6">
+        <v>7320.9</v>
+      </c>
+      <c r="O108" s="6">
+        <v>8170.6286572862464</v>
+      </c>
+      <c r="P108" s="6">
+        <v>9017.8025672428939</v>
+      </c>
+      <c r="Q108" s="6">
+        <v>9672.8226119348274</v>
+      </c>
+      <c r="R108" s="6">
+        <v>10232.306361051036</v>
+      </c>
+      <c r="S108" s="6">
         <v>10975.41108709</v>
       </c>
-      <c r="I108" s="6">
-[...31 lines deleted...]
-      </c>
       <c r="T108" s="6">
-        <v>10991.586490872101</v>
+        <v>781.19218399270369</v>
       </c>
       <c r="U108" s="6">
-        <v>781.19218399270369</v>
+        <v>1759.8569903744465</v>
       </c>
       <c r="V108" s="6">
-        <v>1759.8569903744465</v>
+        <v>2711.0683293938851</v>
       </c>
       <c r="W108" s="6">
-        <v>2711.0683293938851</v>
+        <v>4009.31177441617</v>
       </c>
       <c r="X108" s="6">
-        <v>4009.31177441617</v>
+        <v>5285.4073039102987</v>
       </c>
       <c r="Y108" s="6">
-        <v>5285.4073039102987</v>
+        <v>7105.3826822316059</v>
       </c>
       <c r="Z108" s="6">
-        <v>7105.3826822316059</v>
+        <v>8250.9549806595478</v>
       </c>
       <c r="AA108" s="6">
-        <v>8250.9549806595478</v>
+        <v>9237.8907065845779</v>
       </c>
       <c r="AB108" s="6">
-        <v>9237.8907065845779</v>
+        <v>10318.350697569118</v>
       </c>
       <c r="AC108" s="6">
-        <v>10318.350697569118</v>
+        <v>11134.262401543894</v>
       </c>
       <c r="AD108" s="6">
-        <v>11134.262401543894</v>
+        <v>11968.510964256566</v>
       </c>
       <c r="AE108" s="6">
-        <v>11968.510964256566</v>
+        <v>13028.278649260003</v>
       </c>
       <c r="AF108" s="6">
-        <v>13027.943342308921</v>
+        <v>1268.489971429216</v>
       </c>
       <c r="AG108" s="6">
-        <v>1268.489971429216</v>
+        <v>2691.4552782581918</v>
       </c>
       <c r="AH108" s="6">
-        <v>2691.4552782581918</v>
+        <v>4090.4261932931527</v>
       </c>
       <c r="AI108" s="6">
-        <v>4090.4261932931527</v>
+        <v>5752.3901652315744</v>
       </c>
       <c r="AJ108" s="6">
-        <v>5752.3901652315744</v>
+        <v>7447.4358061588382</v>
       </c>
       <c r="AK108" s="6"/>
       <c r="AL108" s="6"/>
       <c r="AM108" s="6"/>
       <c r="AN108" s="6"/>
       <c r="AO108" s="6"/>
       <c r="AP108" s="6"/>
       <c r="AQ108" s="6"/>
-      <c r="AR108" s="6"/>
     </row>
-    <row r="109" spans="1:44" ht="3" customHeight="1"/>
-[...2 lines deleted...]
-      <c r="A111" s="20" t="s">
+    <row r="109" spans="1:43" ht="3" customHeight="1"/>
+    <row r="110" spans="1:43" ht="3" customHeight="1"/>
+    <row r="111" spans="1:43" s="3" customFormat="1" ht="27" customHeight="1">
+      <c r="A111" s="19" t="s">
         <v>47</v>
       </c>
-      <c r="B111" s="20"/>
-[...17 lines deleted...]
-      <c r="T111" s="20"/>
+      <c r="B111" s="19"/>
+      <c r="C111" s="19"/>
+      <c r="D111" s="19"/>
+      <c r="E111" s="19"/>
+      <c r="F111" s="19"/>
+      <c r="G111" s="19"/>
+      <c r="H111" s="19"/>
+      <c r="I111" s="19"/>
+      <c r="J111" s="19"/>
+      <c r="K111" s="19"/>
+      <c r="L111" s="19"/>
+      <c r="M111" s="19"/>
+      <c r="N111" s="19"/>
+      <c r="O111" s="19"/>
+      <c r="P111" s="19"/>
+      <c r="Q111" s="19"/>
+      <c r="R111" s="19"/>
+      <c r="S111" s="19"/>
     </row>
-    <row r="112" spans="1:44" s="3" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A112" s="19" t="s">
+    <row r="112" spans="1:43" s="3" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A112" s="18" t="s">
         <v>43</v>
       </c>
-      <c r="B112" s="19"/>
-[...6 lines deleted...]
-      <c r="I112" s="1"/>
+      <c r="B112" s="18"/>
+      <c r="C112" s="18"/>
+      <c r="D112" s="18"/>
+      <c r="E112" s="18"/>
+      <c r="F112" s="18"/>
+      <c r="G112" s="18"/>
+      <c r="H112" s="1"/>
     </row>
   </sheetData>
-  <mergeCells count="62">
-[...12 lines deleted...]
-    <mergeCell ref="Q3:T3"/>
+  <mergeCells count="58">
+    <mergeCell ref="A2:AQ2"/>
+    <mergeCell ref="A29:AQ29"/>
+    <mergeCell ref="A56:AQ56"/>
+    <mergeCell ref="A83:AQ83"/>
+    <mergeCell ref="AF5:AQ5"/>
+    <mergeCell ref="AF32:AQ32"/>
+    <mergeCell ref="AF59:AQ59"/>
+    <mergeCell ref="T5:AE5"/>
+    <mergeCell ref="AB3:AE3"/>
+    <mergeCell ref="AB30:AE30"/>
+    <mergeCell ref="T32:AE32"/>
+    <mergeCell ref="AB57:AE57"/>
+    <mergeCell ref="P3:S3"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="AG86:AR86"/>
-[...4 lines deleted...]
-    <mergeCell ref="U86:AF86"/>
+    <mergeCell ref="AF86:AQ86"/>
+    <mergeCell ref="AN3:AQ3"/>
+    <mergeCell ref="AN30:AQ30"/>
+    <mergeCell ref="AN57:AQ57"/>
+    <mergeCell ref="AN84:AQ84"/>
+    <mergeCell ref="T86:AE86"/>
     <mergeCell ref="D86:D87"/>
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="F59:F60"/>
     <mergeCell ref="F86:F87"/>
     <mergeCell ref="E86:E87"/>
-    <mergeCell ref="I32:T32"/>
-    <mergeCell ref="Q57:T57"/>
+    <mergeCell ref="H32:S32"/>
+    <mergeCell ref="P57:S57"/>
     <mergeCell ref="E32:E33"/>
     <mergeCell ref="G86:G87"/>
     <mergeCell ref="D59:D60"/>
     <mergeCell ref="D32:D33"/>
-    <mergeCell ref="U59:AF59"/>
-    <mergeCell ref="AC84:AF84"/>
+    <mergeCell ref="T59:AE59"/>
+    <mergeCell ref="AB84:AE84"/>
     <mergeCell ref="A112:G112"/>
-    <mergeCell ref="A111:T111"/>
+    <mergeCell ref="A111:S111"/>
     <mergeCell ref="A86:A87"/>
     <mergeCell ref="E5:E6"/>
-    <mergeCell ref="I5:T5"/>
-    <mergeCell ref="Q30:T30"/>
+    <mergeCell ref="H5:S5"/>
+    <mergeCell ref="P30:S30"/>
     <mergeCell ref="A32:A33"/>
-    <mergeCell ref="I59:T59"/>
-[...1 lines deleted...]
-    <mergeCell ref="I86:T86"/>
+    <mergeCell ref="H59:S59"/>
+    <mergeCell ref="P84:S84"/>
+    <mergeCell ref="H86:S86"/>
     <mergeCell ref="E59:E60"/>
     <mergeCell ref="A59:A60"/>
-    <mergeCell ref="H5:H6"/>
-[...2 lines deleted...]
-    <mergeCell ref="H86:H87"/>
     <mergeCell ref="B86:B87"/>
     <mergeCell ref="C86:C87"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="G32:G33"/>
     <mergeCell ref="B32:B33"/>
     <mergeCell ref="C32:C33"/>
     <mergeCell ref="B59:B60"/>
     <mergeCell ref="G59:G60"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="C59:C60"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0" right="0" top="0.27559055118110237" bottom="0.27559055118110237" header="3.937007874015748E-2" footer="3.937007874015748E-2"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>