--- v2 (2026-07-01)
+++ v3 (2026-07-22)
@@ -13,54 +13,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="675" yWindow="120" windowWidth="26865" windowHeight="12465" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодам" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="566" uniqueCount="51">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="579" uniqueCount="51">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -166,50 +163,53 @@
     <t>Жангельдинский</t>
   </si>
   <si>
     <t>Незначительные расхождения итога от суммы слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>2022 год*</t>
   </si>
   <si>
     <t>2023 год*</t>
   </si>
   <si>
     <t>2024 год*</t>
   </si>
   <si>
     <t xml:space="preserve"> * -  в сответствии с пп. 2 пункта 10 Правил пересмотра опубликованной официальной статистической информации для статистических целей и на основании обновленных административных данных похозяйственного учета осуществлен специальный пересмотр отдельных показателей статистики животноводства за 2022 - 2024 годы в отношении крестьянских и фермерских хозяйств и хозяйств населения.</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
   <si>
     <t>год</t>
+  </si>
+  <si>
+    <t>в действующих ценах, млн. теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="31">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -1211,85 +1211,85 @@
     <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="29" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="26" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="26" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="29" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="448">
     <cellStyle name="20% - Акцент1 2" xfId="2"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="3"/>
     <cellStyle name="20% - Акцент1 3" xfId="4"/>
     <cellStyle name="20% - Акцент2 2" xfId="5"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="6"/>
     <cellStyle name="20% - Акцент2 3" xfId="7"/>
     <cellStyle name="20% - Акцент3 2" xfId="8"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="9"/>
     <cellStyle name="20% - Акцент3 3" xfId="10"/>
     <cellStyle name="20% - Акцент4 2" xfId="11"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="12"/>
     <cellStyle name="20% - Акцент4 3" xfId="13"/>
     <cellStyle name="20% - Акцент5 2" xfId="14"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="15"/>
     <cellStyle name="20% - Акцент5 3" xfId="16"/>
     <cellStyle name="20% - Акцент6 2" xfId="17"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="18"/>
     <cellStyle name="20% - Акцент6 3" xfId="19"/>
     <cellStyle name="40% - Акцент1 2" xfId="20"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="21"/>
     <cellStyle name="40% - Акцент1 3" xfId="22"/>
     <cellStyle name="40% - Акцент2 2" xfId="23"/>
@@ -2005,315 +2005,315 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AQ112"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="L1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="AE88" sqref="AE88:AE108"/>
+    <sheetView tabSelected="1" topLeftCell="L79" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="AK89" sqref="AK89:AK108"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="17.28515625" style="11" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="9" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:43" ht="17.25" customHeight="1">
-      <c r="A2" s="27" t="s">
-[...43 lines deleted...]
-      <c r="AQ2" s="27"/>
+      <c r="A2" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2" s="16"/>
+      <c r="C2" s="16"/>
+      <c r="D2" s="16"/>
+      <c r="E2" s="16"/>
+      <c r="F2" s="16"/>
+      <c r="G2" s="16"/>
+      <c r="H2" s="16"/>
+      <c r="I2" s="16"/>
+      <c r="J2" s="16"/>
+      <c r="K2" s="16"/>
+      <c r="L2" s="16"/>
+      <c r="M2" s="16"/>
+      <c r="N2" s="16"/>
+      <c r="O2" s="16"/>
+      <c r="P2" s="16"/>
+      <c r="Q2" s="16"/>
+      <c r="R2" s="16"/>
+      <c r="S2" s="16"/>
+      <c r="T2" s="16"/>
+      <c r="U2" s="16"/>
+      <c r="V2" s="16"/>
+      <c r="W2" s="16"/>
+      <c r="X2" s="16"/>
+      <c r="Y2" s="16"/>
+      <c r="Z2" s="16"/>
+      <c r="AA2" s="16"/>
+      <c r="AB2" s="16"/>
+      <c r="AC2" s="16"/>
+      <c r="AD2" s="16"/>
+      <c r="AE2" s="16"/>
+      <c r="AF2" s="16"/>
+      <c r="AG2" s="16"/>
+      <c r="AH2" s="16"/>
+      <c r="AI2" s="16"/>
+      <c r="AJ2" s="16"/>
+      <c r="AK2" s="16"/>
+      <c r="AL2" s="16"/>
+      <c r="AM2" s="16"/>
+      <c r="AN2" s="16"/>
+      <c r="AO2" s="16"/>
+      <c r="AP2" s="16"/>
+      <c r="AQ2" s="16"/>
     </row>
     <row r="3" spans="1:43" ht="10.5" customHeight="1">
-      <c r="P3" s="25"/>
-[...12 lines deleted...]
-      <c r="AQ3" s="26"/>
+      <c r="P3" s="21"/>
+      <c r="Q3" s="21"/>
+      <c r="R3" s="21"/>
+      <c r="S3" s="21"/>
+      <c r="AB3" s="20"/>
+      <c r="AC3" s="20"/>
+      <c r="AD3" s="20"/>
+      <c r="AE3" s="20"/>
+      <c r="AN3" s="20" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO3" s="20"/>
+      <c r="AP3" s="20"/>
+      <c r="AQ3" s="20"/>
     </row>
     <row r="4" spans="1:43" ht="3" customHeight="1" thickBot="1">
       <c r="H4" s="10"/>
     </row>
     <row r="5" spans="1:43" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A5" s="20"/>
-      <c r="B5" s="16" t="s">
+      <c r="A5" s="24"/>
+      <c r="B5" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="C5" s="22" t="s">
         <v>35</v>
       </c>
-      <c r="C5" s="16" t="s">
+      <c r="D5" s="22" t="s">
         <v>36</v>
       </c>
-      <c r="D5" s="16" t="s">
-[...5 lines deleted...]
-      <c r="F5" s="16" t="s">
+      <c r="E5" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="G5" s="22" t="s">
         <v>44</v>
       </c>
-      <c r="G5" s="16" t="s">
+      <c r="H5" s="17" t="s">
         <v>45</v>
       </c>
-      <c r="H5" s="22" t="s">
-[...13 lines deleted...]
-      <c r="T5" s="22" t="s">
+      <c r="I5" s="18"/>
+      <c r="J5" s="18"/>
+      <c r="K5" s="18"/>
+      <c r="L5" s="18"/>
+      <c r="M5" s="18"/>
+      <c r="N5" s="18"/>
+      <c r="O5" s="18"/>
+      <c r="P5" s="18"/>
+      <c r="Q5" s="18"/>
+      <c r="R5" s="18"/>
+      <c r="S5" s="19"/>
+      <c r="T5" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="U5" s="18"/>
+      <c r="V5" s="18"/>
+      <c r="W5" s="18"/>
+      <c r="X5" s="18"/>
+      <c r="Y5" s="18"/>
+      <c r="Z5" s="18"/>
+      <c r="AA5" s="18"/>
+      <c r="AB5" s="18"/>
+      <c r="AC5" s="18"/>
+      <c r="AD5" s="18"/>
+      <c r="AE5" s="19"/>
+      <c r="AF5" s="17" t="s">
         <v>48</v>
       </c>
-      <c r="U5" s="23"/>
-[...23 lines deleted...]
-      <c r="AQ5" s="24"/>
+      <c r="AG5" s="18"/>
+      <c r="AH5" s="18"/>
+      <c r="AI5" s="18"/>
+      <c r="AJ5" s="18"/>
+      <c r="AK5" s="18"/>
+      <c r="AL5" s="18"/>
+      <c r="AM5" s="18"/>
+      <c r="AN5" s="18"/>
+      <c r="AO5" s="18"/>
+      <c r="AP5" s="18"/>
+      <c r="AQ5" s="19"/>
     </row>
     <row r="6" spans="1:43" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A6" s="21"/>
-[...5 lines deleted...]
-      <c r="G6" s="17"/>
+      <c r="A6" s="25"/>
+      <c r="B6" s="23"/>
+      <c r="C6" s="23"/>
+      <c r="D6" s="23"/>
+      <c r="E6" s="23"/>
+      <c r="F6" s="23"/>
+      <c r="G6" s="23"/>
       <c r="H6" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="I6" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="I6" s="4" t="s">
+      <c r="J6" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="J6" s="4" t="s">
+      <c r="K6" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="O6" s="4" t="s">
+      <c r="P6" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="P6" s="4" t="s">
+      <c r="Q6" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="Q6" s="4" t="s">
+      <c r="R6" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="R6" s="4" t="s">
+      <c r="S6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="T6" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="U6" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="V6" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="W6" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="X6" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y6" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z6" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="AA6" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB6" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="AC6" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="AD6" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="AE6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF6" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG6" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH6" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI6" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="AJ6" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="AK6" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="AL6" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="AM6" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="AN6" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="AO6" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="AP6" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="AQ6" s="4" t="s">
         <v>11</v>
-      </c>
-[...73 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:43" s="2" customFormat="1">
       <c r="A7" s="12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B7" s="5">
         <v>387470.8</v>
       </c>
       <c r="C7" s="5">
         <v>399033</v>
       </c>
       <c r="D7" s="5">
         <v>593813.9</v>
       </c>
       <c r="E7" s="5">
         <v>605849.1</v>
       </c>
       <c r="F7" s="5">
         <v>931770.17064667889</v>
       </c>
       <c r="G7" s="5">
         <v>642072.79530821997</v>
       </c>
       <c r="H7" s="5">
         <v>10434.042035529663</v>
       </c>
       <c r="I7" s="5">
         <v>20616.472149301491</v>
       </c>
@@ -2376,61 +2376,63 @@
       </c>
       <c r="AC7" s="5">
         <v>796471</v>
       </c>
       <c r="AD7" s="5">
         <v>924020.9</v>
       </c>
       <c r="AE7" s="5">
         <v>920959.24372408807</v>
       </c>
       <c r="AF7" s="5">
         <v>14123.360362213893</v>
       </c>
       <c r="AG7" s="5">
         <v>30248.462250473061</v>
       </c>
       <c r="AH7" s="5">
         <v>45017.380900511926</v>
       </c>
       <c r="AI7" s="5">
         <v>65607.619646331703</v>
       </c>
       <c r="AJ7" s="5">
         <v>86077.579351462453</v>
       </c>
-      <c r="AK7" s="5"/>
+      <c r="AK7" s="5">
+        <v>122500.02758946521</v>
+      </c>
       <c r="AL7" s="5"/>
       <c r="AM7" s="5"/>
       <c r="AN7" s="5"/>
       <c r="AO7" s="5"/>
       <c r="AP7" s="5"/>
       <c r="AQ7" s="5"/>
     </row>
     <row r="8" spans="1:43">
       <c r="A8" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B8" s="6">
         <v>5973.1</v>
       </c>
       <c r="C8" s="6">
         <v>7750.2</v>
       </c>
       <c r="D8" s="6">
         <v>7338.9</v>
       </c>
       <c r="E8" s="6">
         <v>8401.4</v>
       </c>
       <c r="F8" s="6">
         <v>7327.6796636867784</v>
       </c>
       <c r="G8" s="6">
         <v>8637.4316540118725</v>
       </c>
       <c r="H8" s="6">
         <v>22.506928966388728</v>
       </c>
       <c r="I8" s="6">
         <v>46.414037431358409</v>
       </c>
@@ -2493,61 +2495,63 @@
       </c>
       <c r="AC8" s="6">
         <v>8224.4007862725121</v>
       </c>
       <c r="AD8" s="6">
         <v>8404.9</v>
       </c>
       <c r="AE8" s="6">
         <v>10897.985854435732</v>
       </c>
       <c r="AF8" s="6">
         <v>12.991989695451338</v>
       </c>
       <c r="AG8" s="6">
         <v>26.25790369977738</v>
       </c>
       <c r="AH8" s="6">
         <v>44.679701295527764</v>
       </c>
       <c r="AI8" s="6">
         <v>66.674697346203416</v>
       </c>
       <c r="AJ8" s="6">
         <v>81.365594676652108</v>
       </c>
-      <c r="AK8" s="6"/>
+      <c r="AK8" s="6">
+        <v>113.69860703788004</v>
+      </c>
       <c r="AL8" s="6"/>
       <c r="AM8" s="6"/>
       <c r="AN8" s="6"/>
       <c r="AO8" s="6"/>
       <c r="AP8" s="6"/>
       <c r="AQ8" s="6"/>
     </row>
     <row r="9" spans="1:43">
       <c r="A9" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B9" s="6">
         <v>14417.7</v>
       </c>
       <c r="C9" s="6">
         <v>19392.400000000001</v>
       </c>
       <c r="D9" s="6">
         <v>28151.4</v>
       </c>
       <c r="E9" s="6">
         <v>20016.900000000001</v>
       </c>
       <c r="F9" s="6">
         <v>37041.520958869434</v>
       </c>
       <c r="G9" s="6">
         <v>19405.948838122818</v>
       </c>
       <c r="H9" s="6">
         <v>738.58161307674152</v>
       </c>
       <c r="I9" s="6">
         <v>876.29706180649555</v>
       </c>
@@ -2610,61 +2614,63 @@
       </c>
       <c r="AC9" s="6">
         <v>36273.47870498892</v>
       </c>
       <c r="AD9" s="6">
         <v>38739.808087593294</v>
       </c>
       <c r="AE9" s="6">
         <v>38186.449514809996</v>
       </c>
       <c r="AF9" s="6">
         <v>895.32885047474065</v>
       </c>
       <c r="AG9" s="6">
         <v>1741.0536031531801</v>
       </c>
       <c r="AH9" s="6">
         <v>2590.3711430099638</v>
       </c>
       <c r="AI9" s="6">
         <v>3747.1745298312489</v>
       </c>
       <c r="AJ9" s="6">
         <v>4951.8936666898999</v>
       </c>
-      <c r="AK9" s="6"/>
+      <c r="AK9" s="6">
+        <v>6696.6901400638635</v>
+      </c>
       <c r="AL9" s="6"/>
       <c r="AM9" s="6"/>
       <c r="AN9" s="6"/>
       <c r="AO9" s="6"/>
       <c r="AP9" s="6"/>
       <c r="AQ9" s="6"/>
     </row>
     <row r="10" spans="1:43">
       <c r="A10" s="13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B10" s="6">
         <v>1867.5</v>
       </c>
       <c r="C10" s="6">
         <v>1998.7</v>
       </c>
       <c r="D10" s="6">
         <v>2164.6</v>
       </c>
       <c r="E10" s="6">
         <v>2836</v>
       </c>
       <c r="F10" s="6">
         <v>2548.8277361562737</v>
       </c>
       <c r="G10" s="6">
         <v>2247.1804594947134</v>
       </c>
       <c r="H10" s="6">
         <v>7.6121592870780734</v>
       </c>
       <c r="I10" s="6">
         <v>18.825005418172971</v>
       </c>
@@ -2727,61 +2733,63 @@
       </c>
       <c r="AC10" s="6">
         <v>2283.4184714827338</v>
       </c>
       <c r="AD10" s="6">
         <v>2307.8032613751698</v>
       </c>
       <c r="AE10" s="6">
         <v>2643.2436898239998</v>
       </c>
       <c r="AF10" s="6">
         <v>9.3920393570347311</v>
       </c>
       <c r="AG10" s="6">
         <v>22.518021102625138</v>
       </c>
       <c r="AH10" s="6">
         <v>29.643405793086281</v>
       </c>
       <c r="AI10" s="6">
         <v>47.933506962759566</v>
       </c>
       <c r="AJ10" s="6">
         <v>66.919102991268744</v>
       </c>
-      <c r="AK10" s="6"/>
+      <c r="AK10" s="6">
+        <v>90.570751041242431</v>
+      </c>
       <c r="AL10" s="6"/>
       <c r="AM10" s="6"/>
       <c r="AN10" s="6"/>
       <c r="AO10" s="6"/>
       <c r="AP10" s="6"/>
       <c r="AQ10" s="6"/>
     </row>
     <row r="11" spans="1:43">
       <c r="A11" s="13" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B11" s="6">
         <v>7910.9</v>
       </c>
       <c r="C11" s="6">
         <v>10554.9</v>
       </c>
       <c r="D11" s="6">
         <v>11687.9</v>
       </c>
       <c r="E11" s="6">
         <v>15404.3</v>
       </c>
       <c r="F11" s="6">
         <v>15409.490129271628</v>
       </c>
       <c r="G11" s="6">
         <v>15530.164000631139</v>
       </c>
       <c r="H11" s="6">
         <v>1063.073485456456</v>
       </c>
       <c r="I11" s="6">
         <v>1159.6879339350012</v>
       </c>
@@ -2844,61 +2852,63 @@
       </c>
       <c r="AC11" s="6">
         <v>13954.474512057401</v>
       </c>
       <c r="AD11" s="6">
         <v>14743.670122672182</v>
       </c>
       <c r="AE11" s="6">
         <v>17065.929225569598</v>
       </c>
       <c r="AF11" s="6">
         <v>794.97019158304238</v>
       </c>
       <c r="AG11" s="6">
         <v>1486.1606934886754</v>
       </c>
       <c r="AH11" s="6">
         <v>2241.0858217744071</v>
       </c>
       <c r="AI11" s="6">
         <v>3213.904289646237</v>
       </c>
       <c r="AJ11" s="6">
         <v>3765.7304118185825</v>
       </c>
-      <c r="AK11" s="6"/>
+      <c r="AK11" s="6">
+        <v>4571.13059408135</v>
+      </c>
       <c r="AL11" s="6"/>
       <c r="AM11" s="6"/>
       <c r="AN11" s="6"/>
       <c r="AO11" s="6"/>
       <c r="AP11" s="6"/>
       <c r="AQ11" s="6"/>
     </row>
     <row r="12" spans="1:43">
       <c r="A12" s="13" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B12" s="7">
         <v>17673.8</v>
       </c>
       <c r="C12" s="7">
         <v>15950.1</v>
       </c>
       <c r="D12" s="7">
         <v>24183.3</v>
       </c>
       <c r="E12" s="7">
         <v>29434.400000000001</v>
       </c>
       <c r="F12" s="7">
         <v>50730.289700616842</v>
       </c>
       <c r="G12" s="7">
         <v>28626.49312968352</v>
       </c>
       <c r="H12" s="6">
         <v>218.32477027863351</v>
       </c>
       <c r="I12" s="6">
         <v>564.37064961825342</v>
       </c>
@@ -2961,61 +2971,63 @@
       </c>
       <c r="AC12" s="6">
         <v>33234.727368698041</v>
       </c>
       <c r="AD12" s="6">
         <v>41393.98365006363</v>
       </c>
       <c r="AE12" s="6">
         <v>38532.263020078288</v>
       </c>
       <c r="AF12" s="6">
         <v>235.4346070493371</v>
       </c>
       <c r="AG12" s="6">
         <v>589.03575610319035</v>
       </c>
       <c r="AH12" s="6">
         <v>882.41910296149376</v>
       </c>
       <c r="AI12" s="6">
         <v>1466.1488890922055</v>
       </c>
       <c r="AJ12" s="6">
         <v>2081.3717559778506</v>
       </c>
-      <c r="AK12" s="6"/>
+      <c r="AK12" s="6">
+        <v>4110.9144386852313</v>
+      </c>
       <c r="AL12" s="6"/>
       <c r="AM12" s="6"/>
       <c r="AN12" s="6"/>
       <c r="AO12" s="6"/>
       <c r="AP12" s="6"/>
       <c r="AQ12" s="6"/>
     </row>
     <row r="13" spans="1:43">
       <c r="A13" s="13" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B13" s="7">
         <v>13473.6</v>
       </c>
       <c r="C13" s="7">
         <v>17682.900000000001</v>
       </c>
       <c r="D13" s="7">
         <v>22395.599999999999</v>
       </c>
       <c r="E13" s="7">
         <v>22032.400000000001</v>
       </c>
       <c r="F13" s="7">
         <v>27732.274443448383</v>
       </c>
       <c r="G13" s="7">
         <v>17701.955058197149</v>
       </c>
       <c r="H13" s="6">
         <v>463.52487898397482</v>
       </c>
       <c r="I13" s="6">
         <v>882.92529416686671</v>
       </c>
@@ -3078,61 +3090,63 @@
       </c>
       <c r="AC13" s="6">
         <v>26567.189444149128</v>
       </c>
       <c r="AD13" s="6">
         <v>27278.163099359932</v>
       </c>
       <c r="AE13" s="6">
         <v>25925.629480600364</v>
       </c>
       <c r="AF13" s="6">
         <v>539.14171481971823</v>
       </c>
       <c r="AG13" s="6">
         <v>1160.6382761326277</v>
       </c>
       <c r="AH13" s="6">
         <v>1773.4696226030255</v>
       </c>
       <c r="AI13" s="6">
         <v>2892.3120080641356</v>
       </c>
       <c r="AJ13" s="6">
         <v>4369.279030984495</v>
       </c>
-      <c r="AK13" s="6"/>
+      <c r="AK13" s="6">
+        <v>6802.7325334659363</v>
+      </c>
       <c r="AL13" s="6"/>
       <c r="AM13" s="6"/>
       <c r="AN13" s="6"/>
       <c r="AO13" s="6"/>
       <c r="AP13" s="6"/>
       <c r="AQ13" s="6"/>
     </row>
     <row r="14" spans="1:43">
       <c r="A14" s="13" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B14" s="7">
         <v>19860.099999999999</v>
       </c>
       <c r="C14" s="7">
         <v>17465.5</v>
       </c>
       <c r="D14" s="7">
         <v>32499.599999999999</v>
       </c>
       <c r="E14" s="7">
         <v>25534.5</v>
       </c>
       <c r="F14" s="7">
         <v>43694.553945307787</v>
       </c>
       <c r="G14" s="7">
         <v>26597.843678878104</v>
       </c>
       <c r="H14" s="6">
         <v>394.23577666632178</v>
       </c>
       <c r="I14" s="6">
         <v>909.72407845467774</v>
       </c>
@@ -3195,61 +3209,63 @@
       </c>
       <c r="AC14" s="6">
         <v>34496.264183775529</v>
       </c>
       <c r="AD14" s="6">
         <v>36043.401311656438</v>
       </c>
       <c r="AE14" s="6">
         <v>37312.105818523938</v>
       </c>
       <c r="AF14" s="6">
         <v>622.85447804420949</v>
       </c>
       <c r="AG14" s="6">
         <v>1341.381628910603</v>
       </c>
       <c r="AH14" s="6">
         <v>2525.0782934270023</v>
       </c>
       <c r="AI14" s="6">
         <v>3716.3556385844822</v>
       </c>
       <c r="AJ14" s="6">
         <v>5208.7657646472544</v>
       </c>
-      <c r="AK14" s="6"/>
+      <c r="AK14" s="6">
+        <v>7333.6672446879447</v>
+      </c>
       <c r="AL14" s="6"/>
       <c r="AM14" s="6"/>
       <c r="AN14" s="6"/>
       <c r="AO14" s="6"/>
       <c r="AP14" s="6"/>
       <c r="AQ14" s="6"/>
     </row>
     <row r="15" spans="1:43">
       <c r="A15" s="13" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B15" s="7">
         <v>21116.9</v>
       </c>
       <c r="C15" s="7">
         <v>15218.5</v>
       </c>
       <c r="D15" s="7">
         <v>23471.4</v>
       </c>
       <c r="E15" s="7">
         <v>22291.4</v>
       </c>
       <c r="F15" s="7">
         <v>40596.299594551791</v>
       </c>
       <c r="G15" s="7">
         <v>36871.542192643821</v>
       </c>
       <c r="H15" s="6">
         <v>422.68426193969407</v>
       </c>
       <c r="I15" s="6">
         <v>910.91947165191698</v>
       </c>
@@ -3312,61 +3328,63 @@
       </c>
       <c r="AC15" s="6">
         <v>39865.233613496159</v>
       </c>
       <c r="AD15" s="6">
         <v>50725.536565397044</v>
       </c>
       <c r="AE15" s="6">
         <v>51360.783078286135</v>
       </c>
       <c r="AF15" s="6">
         <v>497.17018021306973</v>
       </c>
       <c r="AG15" s="6">
         <v>1106.0321062365788</v>
       </c>
       <c r="AH15" s="6">
         <v>1555.6535690192181</v>
       </c>
       <c r="AI15" s="6">
         <v>2214.8714562138152</v>
       </c>
       <c r="AJ15" s="6">
         <v>2973.4621423871081</v>
       </c>
-      <c r="AK15" s="6"/>
+      <c r="AK15" s="6">
+        <v>4018.2173950340712</v>
+      </c>
       <c r="AL15" s="6"/>
       <c r="AM15" s="6"/>
       <c r="AN15" s="6"/>
       <c r="AO15" s="6"/>
       <c r="AP15" s="6"/>
       <c r="AQ15" s="6"/>
     </row>
     <row r="16" spans="1:43">
       <c r="A16" s="13" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B16" s="7">
         <v>10481.5</v>
       </c>
       <c r="C16" s="7">
         <v>12377.3</v>
       </c>
       <c r="D16" s="7">
         <v>16151.1</v>
       </c>
       <c r="E16" s="7">
         <v>17294.099999999999</v>
       </c>
       <c r="F16" s="7">
         <v>14913.340957091996</v>
       </c>
       <c r="G16" s="7">
         <v>12266.011227548073</v>
       </c>
       <c r="H16" s="6">
         <v>480.1302356047558</v>
       </c>
       <c r="I16" s="6">
         <v>1026.3437795408804</v>
       </c>
@@ -3429,61 +3447,63 @@
       </c>
       <c r="AC16" s="6">
         <v>13692.538358807471</v>
       </c>
       <c r="AD16" s="6">
         <v>14481.4</v>
       </c>
       <c r="AE16" s="6">
         <v>14516.757247987422</v>
       </c>
       <c r="AF16" s="6">
         <v>596.20140938596285</v>
       </c>
       <c r="AG16" s="6">
         <v>1372.4497226932967</v>
       </c>
       <c r="AH16" s="6">
         <v>2006.2117525340336</v>
       </c>
       <c r="AI16" s="6">
         <v>3204.0689219017063</v>
       </c>
       <c r="AJ16" s="6">
         <v>4795.7352368361353</v>
       </c>
-      <c r="AK16" s="6"/>
+      <c r="AK16" s="6">
+        <v>7373.7344087950842</v>
+      </c>
       <c r="AL16" s="6"/>
       <c r="AM16" s="6"/>
       <c r="AN16" s="6"/>
       <c r="AO16" s="6"/>
       <c r="AP16" s="6"/>
       <c r="AQ16" s="6"/>
     </row>
     <row r="17" spans="1:43">
       <c r="A17" s="13" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B17" s="7">
         <v>10546.5</v>
       </c>
       <c r="C17" s="7">
         <v>8354</v>
       </c>
       <c r="D17" s="7">
         <v>13894.9</v>
       </c>
       <c r="E17" s="7">
         <v>12921.2</v>
       </c>
       <c r="F17" s="7">
         <v>22425.075308423424</v>
       </c>
       <c r="G17" s="7">
         <v>15951.509299195441</v>
       </c>
       <c r="H17" s="6">
         <v>107.4191481480174</v>
       </c>
       <c r="I17" s="6">
         <v>253.08490794991596</v>
       </c>
@@ -3546,61 +3566,63 @@
       </c>
       <c r="AC17" s="6">
         <v>22724.158528316744</v>
       </c>
       <c r="AD17" s="6">
         <v>25044.264730365703</v>
       </c>
       <c r="AE17" s="6">
         <v>27263.169432910283</v>
       </c>
       <c r="AF17" s="6">
         <v>152.46324011264349</v>
       </c>
       <c r="AG17" s="6">
         <v>434.02459845498652</v>
       </c>
       <c r="AH17" s="6">
         <v>685.58579544018664</v>
       </c>
       <c r="AI17" s="6">
         <v>1025.6894034450838</v>
       </c>
       <c r="AJ17" s="6">
         <v>1469.1600830239774</v>
       </c>
-      <c r="AK17" s="6"/>
+      <c r="AK17" s="6">
+        <v>2629.5575877591646</v>
+      </c>
       <c r="AL17" s="6"/>
       <c r="AM17" s="6"/>
       <c r="AN17" s="6"/>
       <c r="AO17" s="6"/>
       <c r="AP17" s="6"/>
       <c r="AQ17" s="6"/>
     </row>
     <row r="18" spans="1:43">
       <c r="A18" s="13" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B18" s="6">
         <v>18707.2</v>
       </c>
       <c r="C18" s="6">
         <v>9643.5</v>
       </c>
       <c r="D18" s="6">
         <v>27357</v>
       </c>
       <c r="E18" s="6">
         <v>18404.900000000001</v>
       </c>
       <c r="F18" s="6">
         <v>43514.175101132314</v>
       </c>
       <c r="G18" s="6">
         <v>25901.600906786458</v>
       </c>
       <c r="H18" s="6">
         <v>300.59663142395277</v>
       </c>
       <c r="I18" s="6">
         <v>620.5408116600986</v>
       </c>
@@ -3663,61 +3685,63 @@
       </c>
       <c r="AC18" s="6">
         <v>37217.644103342973</v>
       </c>
       <c r="AD18" s="6">
         <v>38806.117045305982</v>
       </c>
       <c r="AE18" s="6">
         <v>36877.773002113943</v>
       </c>
       <c r="AF18" s="6">
         <v>316.98005655474475</v>
       </c>
       <c r="AG18" s="6">
         <v>654.06702013575762</v>
       </c>
       <c r="AH18" s="6">
         <v>936.50293170869986</v>
       </c>
       <c r="AI18" s="6">
         <v>1437.9149934829243</v>
       </c>
       <c r="AJ18" s="6">
         <v>1957.6057208438842</v>
       </c>
-      <c r="AK18" s="6"/>
+      <c r="AK18" s="6">
+        <v>3579.6965225151453</v>
+      </c>
       <c r="AL18" s="6"/>
       <c r="AM18" s="6"/>
       <c r="AN18" s="6"/>
       <c r="AO18" s="6"/>
       <c r="AP18" s="6"/>
       <c r="AQ18" s="6"/>
     </row>
     <row r="19" spans="1:43">
       <c r="A19" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B19" s="6">
         <v>23284.9</v>
       </c>
       <c r="C19" s="6">
         <v>29569.4</v>
       </c>
       <c r="D19" s="6">
         <v>35372</v>
       </c>
       <c r="E19" s="6">
         <v>42607.1</v>
       </c>
       <c r="F19" s="6">
         <v>61849.969592109395</v>
       </c>
       <c r="G19" s="6">
         <v>53699.03428636858</v>
       </c>
       <c r="H19" s="6">
         <v>1389.884793552287</v>
       </c>
       <c r="I19" s="6">
         <v>2680.8494723803451</v>
       </c>
@@ -3780,61 +3804,63 @@
       </c>
       <c r="AC19" s="6">
         <v>53864.076596122897</v>
       </c>
       <c r="AD19" s="6">
         <v>69138.087682123471</v>
       </c>
       <c r="AE19" s="6">
         <v>67538.943626934008</v>
       </c>
       <c r="AF19" s="6">
         <v>2271.1822831857089</v>
       </c>
       <c r="AG19" s="6">
         <v>4746.5047687279784</v>
       </c>
       <c r="AH19" s="6">
         <v>6971.1876863170182</v>
       </c>
       <c r="AI19" s="6">
         <v>9807.3300902245064</v>
       </c>
       <c r="AJ19" s="6">
         <v>11476.755653772427</v>
       </c>
-      <c r="AK19" s="6"/>
+      <c r="AK19" s="6">
+        <v>16226.658768975696</v>
+      </c>
       <c r="AL19" s="6"/>
       <c r="AM19" s="6"/>
       <c r="AN19" s="6"/>
       <c r="AO19" s="6"/>
       <c r="AP19" s="6"/>
       <c r="AQ19" s="6"/>
     </row>
     <row r="20" spans="1:43">
       <c r="A20" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B20" s="6">
         <v>43933</v>
       </c>
       <c r="C20" s="6">
         <v>37542.300000000003</v>
       </c>
       <c r="D20" s="6">
         <v>70625.7</v>
       </c>
       <c r="E20" s="6">
         <v>60243.9</v>
       </c>
       <c r="F20" s="6">
         <v>130774.33892016551</v>
       </c>
       <c r="G20" s="6">
         <v>72235.372430492775</v>
       </c>
       <c r="H20" s="6">
         <v>386.70476390589607</v>
       </c>
       <c r="I20" s="6">
         <v>866.68657753495268</v>
       </c>
@@ -3897,61 +3923,63 @@
       </c>
       <c r="AC20" s="6">
         <v>100897.7267392535</v>
       </c>
       <c r="AD20" s="6">
         <v>107339.10894782605</v>
       </c>
       <c r="AE20" s="6">
         <v>108459.70264336991</v>
       </c>
       <c r="AF20" s="6">
         <v>629.60425570585369</v>
       </c>
       <c r="AG20" s="6">
         <v>1449.8364115524141</v>
       </c>
       <c r="AH20" s="6">
         <v>2027.3234085304853</v>
       </c>
       <c r="AI20" s="6">
         <v>2690.4965447461091</v>
       </c>
       <c r="AJ20" s="6">
         <v>3451.0824201812452</v>
       </c>
-      <c r="AK20" s="6"/>
+      <c r="AK20" s="6">
+        <v>4715.8438216931354</v>
+      </c>
       <c r="AL20" s="6"/>
       <c r="AM20" s="6"/>
       <c r="AN20" s="6"/>
       <c r="AO20" s="6"/>
       <c r="AP20" s="6"/>
       <c r="AQ20" s="6"/>
     </row>
     <row r="21" spans="1:43">
       <c r="A21" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B21" s="6">
         <v>40358.400000000001</v>
       </c>
       <c r="C21" s="6">
         <v>42495.6</v>
       </c>
       <c r="D21" s="6">
         <v>59260.9</v>
       </c>
       <c r="E21" s="6">
         <v>70451.199999999997</v>
       </c>
       <c r="F21" s="6">
         <v>90335.997126158123</v>
       </c>
       <c r="G21" s="6">
         <v>81529.484828326618</v>
       </c>
       <c r="H21" s="6">
         <v>2348.318924809073</v>
       </c>
       <c r="I21" s="6">
         <v>5031.727079661322</v>
       </c>
@@ -4014,61 +4042,63 @@
       </c>
       <c r="AC21" s="6">
         <v>88604.067672370977</v>
       </c>
       <c r="AD21" s="6">
         <v>98672.094464820198</v>
       </c>
       <c r="AE21" s="6">
         <v>99213.34222466567</v>
       </c>
       <c r="AF21" s="6">
         <v>3137.4593144250694</v>
       </c>
       <c r="AG21" s="6">
         <v>6587.1965470094747</v>
       </c>
       <c r="AH21" s="6">
         <v>9571.8705919937784</v>
       </c>
       <c r="AI21" s="6">
         <v>13303.393859624724</v>
       </c>
       <c r="AJ21" s="6">
         <v>17023.052439537732</v>
       </c>
-      <c r="AK21" s="6"/>
+      <c r="AK21" s="6">
+        <v>22416.309758461564</v>
+      </c>
       <c r="AL21" s="6"/>
       <c r="AM21" s="6"/>
       <c r="AN21" s="6"/>
       <c r="AO21" s="6"/>
       <c r="AP21" s="6"/>
       <c r="AQ21" s="6"/>
     </row>
     <row r="22" spans="1:43">
       <c r="A22" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B22" s="6">
         <v>25836.6</v>
       </c>
       <c r="C22" s="6">
         <v>30403.599999999999</v>
       </c>
       <c r="D22" s="6">
         <v>40956.6</v>
       </c>
       <c r="E22" s="6">
         <v>51156.7</v>
       </c>
       <c r="F22" s="6">
         <v>60961.01238593422</v>
       </c>
       <c r="G22" s="6">
         <v>40558.169778055351</v>
       </c>
       <c r="H22" s="6">
         <v>363.8539472658158</v>
       </c>
       <c r="I22" s="6">
         <v>785.40738286942064</v>
       </c>
@@ -4131,61 +4161,63 @@
       </c>
       <c r="AC22" s="6">
         <v>53423.197240358299</v>
       </c>
       <c r="AD22" s="6">
         <v>68557.140904705768</v>
       </c>
       <c r="AE22" s="6">
         <v>71562.723933757341</v>
       </c>
       <c r="AF22" s="6">
         <v>628.01414277293372</v>
       </c>
       <c r="AG22" s="6">
         <v>1420.1928695739216</v>
       </c>
       <c r="AH22" s="6">
         <v>1973.2449018966381</v>
       </c>
       <c r="AI22" s="6">
         <v>3101.6195161147862</v>
       </c>
       <c r="AJ22" s="6">
         <v>4216.3113724211398</v>
       </c>
-      <c r="AK22" s="6"/>
+      <c r="AK22" s="6">
+        <v>6009.8053857547566</v>
+      </c>
       <c r="AL22" s="6"/>
       <c r="AM22" s="6"/>
       <c r="AN22" s="6"/>
       <c r="AO22" s="6"/>
       <c r="AP22" s="6"/>
       <c r="AQ22" s="6"/>
     </row>
     <row r="23" spans="1:43">
       <c r="A23" s="13" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B23" s="6">
         <v>13136.3</v>
       </c>
       <c r="C23" s="6">
         <v>10861.5</v>
       </c>
       <c r="D23" s="6">
         <v>23979.3</v>
       </c>
       <c r="E23" s="6">
         <v>17270.099999999999</v>
       </c>
       <c r="F23" s="6">
         <v>31903.132423961782</v>
       </c>
       <c r="G23" s="6">
         <v>19201.581889358658</v>
       </c>
       <c r="H23" s="6">
         <v>157.88405389973011</v>
       </c>
       <c r="I23" s="6">
         <v>357.97400156445519</v>
       </c>
@@ -4248,61 +4280,63 @@
       </c>
       <c r="AC23" s="6">
         <v>23459.912291568202</v>
       </c>
       <c r="AD23" s="6">
         <v>24907.782865798214</v>
       </c>
       <c r="AE23" s="6">
         <v>22915.508230842104</v>
       </c>
       <c r="AF23" s="6">
         <v>264.35116846706956</v>
       </c>
       <c r="AG23" s="6">
         <v>589.3686567228699</v>
       </c>
       <c r="AH23" s="6">
         <v>835.63973825655876</v>
       </c>
       <c r="AI23" s="6">
         <v>1424.7633272019941</v>
       </c>
       <c r="AJ23" s="6">
         <v>1968.4526836404941</v>
       </c>
-      <c r="AK23" s="6"/>
+      <c r="AK23" s="6">
+        <v>3186.7235214906159</v>
+      </c>
       <c r="AL23" s="6"/>
       <c r="AM23" s="6"/>
       <c r="AN23" s="6"/>
       <c r="AO23" s="6"/>
       <c r="AP23" s="6"/>
       <c r="AQ23" s="6"/>
     </row>
     <row r="24" spans="1:43">
       <c r="A24" s="13" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B24" s="6">
         <v>25629.8</v>
       </c>
       <c r="C24" s="6">
         <v>31292.400000000001</v>
       </c>
       <c r="D24" s="6">
         <v>45387.8</v>
       </c>
       <c r="E24" s="6">
         <v>48826.400000000001</v>
       </c>
       <c r="F24" s="6">
         <v>87035.407435469475</v>
       </c>
       <c r="G24" s="6">
         <v>44473.908305973702</v>
       </c>
       <c r="H24" s="6">
         <v>261.7694597382449</v>
       </c>
       <c r="I24" s="6">
         <v>621.96073287298623</v>
       </c>
@@ -4365,61 +4399,63 @@
       </c>
       <c r="AC24" s="6">
         <v>60614.674761701783</v>
       </c>
       <c r="AD24" s="6">
         <v>73829.929664635012</v>
       </c>
       <c r="AE24" s="6">
         <v>71531.007666516598</v>
       </c>
       <c r="AF24" s="6">
         <v>364.37564512344449</v>
       </c>
       <c r="AG24" s="6">
         <v>850.70724560188319</v>
       </c>
       <c r="AH24" s="6">
         <v>1254.3095159829295</v>
       </c>
       <c r="AI24" s="6">
         <v>1854.0992171868043</v>
       </c>
       <c r="AJ24" s="6">
         <v>2489.9066883053119</v>
       </c>
-      <c r="AK24" s="6"/>
+      <c r="AK24" s="6">
+        <v>3531.5051307923886</v>
+      </c>
       <c r="AL24" s="6"/>
       <c r="AM24" s="6"/>
       <c r="AN24" s="6"/>
       <c r="AO24" s="6"/>
       <c r="AP24" s="6"/>
       <c r="AQ24" s="6"/>
     </row>
     <row r="25" spans="1:43">
       <c r="A25" s="13" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B25" s="6">
         <v>17316.3</v>
       </c>
       <c r="C25" s="6">
         <v>15364.5</v>
       </c>
       <c r="D25" s="6">
         <v>23727.7</v>
       </c>
       <c r="E25" s="6">
         <v>23601.5</v>
       </c>
       <c r="F25" s="6">
         <v>36328.225740100854</v>
       </c>
       <c r="G25" s="6">
         <v>29186.056309462867</v>
       </c>
       <c r="H25" s="6">
         <v>346.44906614377373</v>
       </c>
       <c r="I25" s="6">
         <v>826.06765107774368</v>
       </c>
@@ -4482,61 +4518,63 @@
       </c>
       <c r="AC25" s="6">
         <v>28600.269736228202</v>
       </c>
       <c r="AD25" s="6">
         <v>37754.65662307333</v>
       </c>
       <c r="AE25" s="6">
         <v>41616.576106421897</v>
       </c>
       <c r="AF25" s="6">
         <v>564.16015724392958</v>
       </c>
       <c r="AG25" s="6">
         <v>1233.7444109906266</v>
       </c>
       <c r="AH25" s="6">
         <v>1946.5323173704382</v>
       </c>
       <c r="AI25" s="6">
         <v>2943.8107369767476</v>
       </c>
       <c r="AJ25" s="6">
         <v>3960.8428644436653</v>
       </c>
-      <c r="AK25" s="6"/>
+      <c r="AK25" s="6">
+        <v>5607.0923501742773</v>
+      </c>
       <c r="AL25" s="6"/>
       <c r="AM25" s="6"/>
       <c r="AN25" s="6"/>
       <c r="AO25" s="6"/>
       <c r="AP25" s="6"/>
       <c r="AQ25" s="6"/>
     </row>
     <row r="26" spans="1:43">
       <c r="A26" s="13" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B26" s="6">
         <v>23029.9</v>
       </c>
       <c r="C26" s="6">
         <v>25234</v>
       </c>
       <c r="D26" s="6">
         <v>32455.4</v>
       </c>
       <c r="E26" s="6">
         <v>44120</v>
       </c>
       <c r="F26" s="6">
         <v>62684.416026687104</v>
       </c>
       <c r="G26" s="6">
         <v>40766.964260963359</v>
       </c>
       <c r="H26" s="6">
         <v>213.0593023748871</v>
       </c>
       <c r="I26" s="6">
         <v>561.45039640698576</v>
       </c>
@@ -4599,61 +4637,63 @@
       </c>
       <c r="AC26" s="6">
         <v>57267.528508856805</v>
       </c>
       <c r="AD26" s="6">
         <v>70258.390381939287</v>
       </c>
       <c r="AE26" s="6">
         <v>60391.637619541434</v>
       </c>
       <c r="AF26" s="6">
         <v>313.98410823737709</v>
       </c>
       <c r="AG26" s="6">
         <v>728.21561525773814</v>
       </c>
       <c r="AH26" s="6">
         <v>1065.2480073042739</v>
       </c>
       <c r="AI26" s="6">
         <v>1682.1950877869849</v>
       </c>
       <c r="AJ26" s="6">
         <v>2304.3599537911437</v>
       </c>
-      <c r="AK26" s="6"/>
+      <c r="AK26" s="6">
+        <v>3757.0363031438583</v>
+      </c>
       <c r="AL26" s="6"/>
       <c r="AM26" s="6"/>
       <c r="AN26" s="6"/>
       <c r="AO26" s="6"/>
       <c r="AP26" s="6"/>
       <c r="AQ26" s="6"/>
     </row>
     <row r="27" spans="1:43">
       <c r="A27" s="13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B27" s="6">
         <v>32916.9</v>
       </c>
       <c r="C27" s="6">
         <v>39881.699999999997</v>
       </c>
       <c r="D27" s="6">
         <v>52752.800000000003</v>
       </c>
       <c r="E27" s="6">
         <v>53001</v>
       </c>
       <c r="F27" s="6">
         <v>63964.1434575358</v>
       </c>
       <c r="G27" s="6">
         <v>50684.486996626598</v>
       </c>
       <c r="H27" s="6">
         <v>747.42783400794042</v>
       </c>
       <c r="I27" s="6">
         <v>1615.2158232996421</v>
       </c>
@@ -4716,307 +4756,309 @@
       </c>
       <c r="AC27" s="6">
         <v>61206.14214093284</v>
       </c>
       <c r="AD27" s="6">
         <v>75594.700571258771</v>
       </c>
       <c r="AE27" s="6">
         <v>77147.712306899644</v>
       </c>
       <c r="AF27" s="6">
         <v>1277.3005297625493</v>
       </c>
       <c r="AG27" s="6">
         <v>2709.0763949248585</v>
       </c>
       <c r="AH27" s="6">
         <v>4101.323593293153</v>
       </c>
       <c r="AI27" s="6">
         <v>5766.8629318982412</v>
       </c>
       <c r="AJ27" s="6">
         <v>7465.5267644921714</v>
       </c>
-      <c r="AK27" s="6"/>
+      <c r="AK27" s="6">
+        <v>9728.4416556720989</v>
+      </c>
       <c r="AL27" s="6"/>
       <c r="AM27" s="6"/>
       <c r="AN27" s="6"/>
       <c r="AO27" s="6"/>
       <c r="AP27" s="6"/>
       <c r="AQ27" s="6"/>
     </row>
     <row r="29" spans="1:43" ht="17.25" customHeight="1">
-      <c r="A29" s="27" t="s">
-[...43 lines deleted...]
-      <c r="AQ29" s="27"/>
+      <c r="A29" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="B29" s="16"/>
+      <c r="C29" s="16"/>
+      <c r="D29" s="16"/>
+      <c r="E29" s="16"/>
+      <c r="F29" s="16"/>
+      <c r="G29" s="16"/>
+      <c r="H29" s="16"/>
+      <c r="I29" s="16"/>
+      <c r="J29" s="16"/>
+      <c r="K29" s="16"/>
+      <c r="L29" s="16"/>
+      <c r="M29" s="16"/>
+      <c r="N29" s="16"/>
+      <c r="O29" s="16"/>
+      <c r="P29" s="16"/>
+      <c r="Q29" s="16"/>
+      <c r="R29" s="16"/>
+      <c r="S29" s="16"/>
+      <c r="T29" s="16"/>
+      <c r="U29" s="16"/>
+      <c r="V29" s="16"/>
+      <c r="W29" s="16"/>
+      <c r="X29" s="16"/>
+      <c r="Y29" s="16"/>
+      <c r="Z29" s="16"/>
+      <c r="AA29" s="16"/>
+      <c r="AB29" s="16"/>
+      <c r="AC29" s="16"/>
+      <c r="AD29" s="16"/>
+      <c r="AE29" s="16"/>
+      <c r="AF29" s="16"/>
+      <c r="AG29" s="16"/>
+      <c r="AH29" s="16"/>
+      <c r="AI29" s="16"/>
+      <c r="AJ29" s="16"/>
+      <c r="AK29" s="16"/>
+      <c r="AL29" s="16"/>
+      <c r="AM29" s="16"/>
+      <c r="AN29" s="16"/>
+      <c r="AO29" s="16"/>
+      <c r="AP29" s="16"/>
+      <c r="AQ29" s="16"/>
     </row>
     <row r="30" spans="1:43" ht="12.75" customHeight="1">
-      <c r="P30" s="25"/>
-[...12 lines deleted...]
-      <c r="AQ30" s="26"/>
+      <c r="P30" s="21"/>
+      <c r="Q30" s="21"/>
+      <c r="R30" s="21"/>
+      <c r="S30" s="21"/>
+      <c r="AB30" s="20"/>
+      <c r="AC30" s="20"/>
+      <c r="AD30" s="20"/>
+      <c r="AE30" s="20"/>
+      <c r="AN30" s="20" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO30" s="20"/>
+      <c r="AP30" s="20"/>
+      <c r="AQ30" s="20"/>
     </row>
     <row r="31" spans="1:43" ht="3" customHeight="1" thickBot="1">
       <c r="H31" s="10"/>
     </row>
     <row r="32" spans="1:43" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A32" s="20"/>
-      <c r="B32" s="16" t="s">
+      <c r="A32" s="24"/>
+      <c r="B32" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="C32" s="22" t="s">
         <v>35</v>
       </c>
-      <c r="C32" s="16" t="s">
+      <c r="D32" s="22" t="s">
         <v>36</v>
       </c>
-      <c r="D32" s="16" t="s">
-[...5 lines deleted...]
-      <c r="F32" s="16" t="s">
+      <c r="E32" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="G32" s="22" t="s">
         <v>44</v>
       </c>
-      <c r="G32" s="16" t="s">
+      <c r="H32" s="17" t="s">
         <v>45</v>
       </c>
-      <c r="H32" s="22" t="s">
-[...13 lines deleted...]
-      <c r="T32" s="22" t="s">
+      <c r="I32" s="18"/>
+      <c r="J32" s="18"/>
+      <c r="K32" s="18"/>
+      <c r="L32" s="18"/>
+      <c r="M32" s="18"/>
+      <c r="N32" s="18"/>
+      <c r="O32" s="18"/>
+      <c r="P32" s="18"/>
+      <c r="Q32" s="18"/>
+      <c r="R32" s="18"/>
+      <c r="S32" s="19"/>
+      <c r="T32" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="U32" s="18"/>
+      <c r="V32" s="18"/>
+      <c r="W32" s="18"/>
+      <c r="X32" s="18"/>
+      <c r="Y32" s="18"/>
+      <c r="Z32" s="18"/>
+      <c r="AA32" s="18"/>
+      <c r="AB32" s="18"/>
+      <c r="AC32" s="18"/>
+      <c r="AD32" s="18"/>
+      <c r="AE32" s="19"/>
+      <c r="AF32" s="17" t="s">
         <v>48</v>
       </c>
-      <c r="U32" s="23"/>
-[...23 lines deleted...]
-      <c r="AQ32" s="24"/>
+      <c r="AG32" s="18"/>
+      <c r="AH32" s="18"/>
+      <c r="AI32" s="18"/>
+      <c r="AJ32" s="18"/>
+      <c r="AK32" s="18"/>
+      <c r="AL32" s="18"/>
+      <c r="AM32" s="18"/>
+      <c r="AN32" s="18"/>
+      <c r="AO32" s="18"/>
+      <c r="AP32" s="18"/>
+      <c r="AQ32" s="19"/>
     </row>
     <row r="33" spans="1:43" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A33" s="21"/>
-[...5 lines deleted...]
-      <c r="G33" s="17"/>
+      <c r="A33" s="25"/>
+      <c r="B33" s="23"/>
+      <c r="C33" s="23"/>
+      <c r="D33" s="23"/>
+      <c r="E33" s="23"/>
+      <c r="F33" s="23"/>
+      <c r="G33" s="23"/>
       <c r="H33" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="I33" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="I33" s="4" t="s">
+      <c r="J33" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="J33" s="4" t="s">
+      <c r="K33" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="K33" s="4" t="s">
+      <c r="L33" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="L33" s="4" t="s">
+      <c r="M33" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="M33" s="4" t="s">
+      <c r="N33" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="N33" s="4" t="s">
+      <c r="O33" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="O33" s="4" t="s">
+      <c r="P33" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="P33" s="4" t="s">
+      <c r="Q33" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="Q33" s="4" t="s">
+      <c r="R33" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="R33" s="4" t="s">
+      <c r="S33" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="T33" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="U33" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="V33" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="W33" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="X33" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y33" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z33" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="AA33" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB33" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="AC33" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="AD33" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="AE33" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF33" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG33" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH33" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI33" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="AJ33" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="AK33" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="AL33" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="AM33" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="AN33" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="AO33" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="AP33" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="AQ33" s="4" t="s">
         <v>11</v>
-      </c>
-[...73 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:43" s="2" customFormat="1">
       <c r="A34" s="12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B34" s="5">
         <v>386655.6</v>
       </c>
       <c r="C34" s="5">
         <v>397828.6</v>
       </c>
       <c r="D34" s="5">
         <v>592478.5</v>
       </c>
       <c r="E34" s="5">
         <v>604597.80000000005</v>
       </c>
       <c r="F34" s="5">
         <v>930433.39204667881</v>
       </c>
       <c r="G34" s="5">
         <v>639493.32293082157</v>
       </c>
       <c r="H34" s="5">
         <v>10322.643818862996</v>
       </c>
       <c r="I34" s="5">
         <v>20393.675715968155</v>
       </c>
@@ -5079,61 +5121,63 @@
       </c>
       <c r="AC34" s="5">
         <v>794091.7</v>
       </c>
       <c r="AD34" s="5">
         <v>921403.6</v>
       </c>
       <c r="AE34" s="5">
         <v>917743.40512408828</v>
       </c>
       <c r="AF34" s="5">
         <v>13885.426496905555</v>
       </c>
       <c r="AG34" s="5">
         <v>29772.594519856397</v>
       </c>
       <c r="AH34" s="5">
         <v>44199.223304586914</v>
       </c>
       <c r="AI34" s="5">
         <v>64535.67344633169</v>
       </c>
       <c r="AJ34" s="5">
         <v>84737.646601462431</v>
       </c>
-      <c r="AK34" s="5"/>
+      <c r="AK34" s="5">
+        <v>120892.10828946521</v>
+      </c>
       <c r="AL34" s="5"/>
       <c r="AM34" s="5"/>
       <c r="AN34" s="5"/>
       <c r="AO34" s="5"/>
       <c r="AP34" s="5"/>
       <c r="AQ34" s="5"/>
     </row>
     <row r="35" spans="1:43">
       <c r="A35" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B35" s="6">
         <v>5886.3</v>
       </c>
       <c r="C35" s="6">
         <v>7677.8</v>
       </c>
       <c r="D35" s="6">
         <v>7256.2</v>
       </c>
       <c r="E35" s="6">
         <v>8385.7999999999993</v>
       </c>
       <c r="F35" s="6">
         <v>7310.1337636867784</v>
       </c>
       <c r="G35" s="6">
         <v>8619.4982540118726</v>
       </c>
       <c r="H35" s="6">
         <v>21.044770633055393</v>
       </c>
       <c r="I35" s="6">
         <v>43.489720764691739</v>
       </c>
@@ -5196,61 +5240,63 @@
       </c>
       <c r="AC35" s="6">
         <v>8208.9023831891791</v>
       </c>
       <c r="AD35" s="6">
         <v>8387.7999999999993</v>
       </c>
       <c r="AE35" s="6">
         <v>10877.793354435733</v>
       </c>
       <c r="AF35" s="6">
         <v>11.442149387118004</v>
       </c>
       <c r="AG35" s="6">
         <v>23.158223083110713</v>
       </c>
       <c r="AH35" s="6">
         <v>39.868180370527767</v>
       </c>
       <c r="AI35" s="6">
         <v>59.94386401287008</v>
       </c>
       <c r="AJ35" s="6">
         <v>72.952053009985434</v>
       </c>
-      <c r="AK35" s="6"/>
+      <c r="AK35" s="6">
+        <v>103.60235703788004</v>
+      </c>
       <c r="AL35" s="6"/>
       <c r="AM35" s="6"/>
       <c r="AN35" s="6"/>
       <c r="AO35" s="6"/>
       <c r="AP35" s="6"/>
       <c r="AQ35" s="6"/>
     </row>
     <row r="36" spans="1:43">
       <c r="A36" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B36" s="6">
         <v>14407.6</v>
       </c>
       <c r="C36" s="6">
         <v>19387.7</v>
       </c>
       <c r="D36" s="6">
         <v>28147.7</v>
       </c>
       <c r="E36" s="6">
         <v>20008.599999999999</v>
       </c>
       <c r="F36" s="6">
         <v>37039.763658869429</v>
       </c>
       <c r="G36" s="6">
         <v>19391.500838122822</v>
       </c>
       <c r="H36" s="6">
         <v>738.43517141007487</v>
       </c>
       <c r="I36" s="6">
         <v>876.00417847316226</v>
       </c>
@@ -5313,61 +5359,63 @@
       </c>
       <c r="AC36" s="6">
         <v>36265.552204988919</v>
       </c>
       <c r="AD36" s="6">
         <v>38731.088937593297</v>
       </c>
       <c r="AE36" s="6">
         <v>38176.570514809995</v>
       </c>
       <c r="AF36" s="6">
         <v>894.53620047474067</v>
       </c>
       <c r="AG36" s="6">
         <v>1739.4683031531799</v>
       </c>
       <c r="AH36" s="6">
         <v>2588.5374430099637</v>
       </c>
       <c r="AI36" s="6">
         <v>3743.8815298312488</v>
       </c>
       <c r="AJ36" s="6">
         <v>4947.7774166898998</v>
       </c>
-      <c r="AK36" s="6"/>
+      <c r="AK36" s="6">
+        <v>6691.750640063864</v>
+      </c>
       <c r="AL36" s="6"/>
       <c r="AM36" s="6"/>
       <c r="AN36" s="6"/>
       <c r="AO36" s="6"/>
       <c r="AP36" s="6"/>
       <c r="AQ36" s="6"/>
     </row>
     <row r="37" spans="1:43">
       <c r="A37" s="13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B37" s="6">
         <v>1867.5</v>
       </c>
       <c r="C37" s="6">
         <v>1998.6</v>
       </c>
       <c r="D37" s="6">
         <v>2164.6</v>
       </c>
       <c r="E37" s="6">
         <v>2836</v>
       </c>
       <c r="F37" s="6">
         <v>2548.8277361562737</v>
       </c>
       <c r="G37" s="6">
         <v>2247.1804594947134</v>
       </c>
       <c r="H37" s="6">
         <v>7.6121592870780734</v>
       </c>
       <c r="I37" s="6">
         <v>18.825005418172971</v>
       </c>
@@ -5430,61 +5478,63 @@
       </c>
       <c r="AC37" s="6">
         <v>2283.4184714827338</v>
       </c>
       <c r="AD37" s="6">
         <v>2307.8032613751698</v>
       </c>
       <c r="AE37" s="6">
         <v>2643.2436898239998</v>
       </c>
       <c r="AF37" s="6">
         <v>9.3920393570347311</v>
       </c>
       <c r="AG37" s="6">
         <v>22.518021102625138</v>
       </c>
       <c r="AH37" s="6">
         <v>29.643405793086281</v>
       </c>
       <c r="AI37" s="6">
         <v>47.933506962759566</v>
       </c>
       <c r="AJ37" s="6">
         <v>66.919102991268744</v>
       </c>
-      <c r="AK37" s="6"/>
+      <c r="AK37" s="6">
+        <v>90.570751041242431</v>
+      </c>
       <c r="AL37" s="6"/>
       <c r="AM37" s="6"/>
       <c r="AN37" s="6"/>
       <c r="AO37" s="6"/>
       <c r="AP37" s="6"/>
       <c r="AQ37" s="6"/>
     </row>
     <row r="38" spans="1:43">
       <c r="A38" s="13" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B38" s="6">
         <v>7910.8</v>
       </c>
       <c r="C38" s="6">
         <v>10554.4</v>
       </c>
       <c r="D38" s="6">
         <v>11687.3</v>
       </c>
       <c r="E38" s="6">
         <v>15404.3</v>
       </c>
       <c r="F38" s="6">
         <v>15409.490129271628</v>
       </c>
       <c r="G38" s="6">
         <v>15530.164000631139</v>
       </c>
       <c r="H38" s="6">
         <v>1063.073485456456</v>
       </c>
       <c r="I38" s="6">
         <v>1159.6879339350012</v>
       </c>
@@ -5547,61 +5597,63 @@
       </c>
       <c r="AC38" s="6">
         <v>13954.474512057401</v>
       </c>
       <c r="AD38" s="6">
         <v>14743.670122672182</v>
       </c>
       <c r="AE38" s="6">
         <v>17065.929225569598</v>
       </c>
       <c r="AF38" s="6">
         <v>794.97019158304238</v>
       </c>
       <c r="AG38" s="6">
         <v>1486.1606934886754</v>
       </c>
       <c r="AH38" s="6">
         <v>2241.0858217744071</v>
       </c>
       <c r="AI38" s="6">
         <v>3213.904289646237</v>
       </c>
       <c r="AJ38" s="6">
         <v>3765.7304118185825</v>
       </c>
-      <c r="AK38" s="6"/>
+      <c r="AK38" s="6">
+        <v>4571.13059408135</v>
+      </c>
       <c r="AL38" s="6"/>
       <c r="AM38" s="6"/>
       <c r="AN38" s="6"/>
       <c r="AO38" s="6"/>
       <c r="AP38" s="6"/>
       <c r="AQ38" s="6"/>
     </row>
     <row r="39" spans="1:43">
       <c r="A39" s="13" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B39" s="7">
         <v>17603.900000000001</v>
       </c>
       <c r="C39" s="7">
         <v>15834.3</v>
       </c>
       <c r="D39" s="7">
         <v>23912.3</v>
       </c>
       <c r="E39" s="7">
         <v>29214</v>
       </c>
       <c r="F39" s="7">
         <v>50628.039900616845</v>
       </c>
       <c r="G39" s="7">
         <v>28546.141529683518</v>
       </c>
       <c r="H39" s="6">
         <v>209.80395361196685</v>
       </c>
       <c r="I39" s="6">
         <v>547.32901628492004</v>
       </c>
@@ -5664,61 +5716,63 @@
       </c>
       <c r="AC39" s="6">
         <v>33180.692535364702</v>
       </c>
       <c r="AD39" s="6">
         <v>41334.6</v>
       </c>
       <c r="AE39" s="6">
         <v>38435.006820078284</v>
       </c>
       <c r="AF39" s="6">
         <v>230.03112371600378</v>
       </c>
       <c r="AG39" s="6">
         <v>578.22878943652358</v>
       </c>
       <c r="AH39" s="6">
         <v>859.05325296149363</v>
       </c>
       <c r="AI39" s="6">
         <v>1433.7301557588721</v>
       </c>
       <c r="AJ39" s="6">
         <v>2040.848339311184</v>
       </c>
-      <c r="AK39" s="6"/>
+      <c r="AK39" s="6">
+        <v>4062.2863386852314</v>
+      </c>
       <c r="AL39" s="6"/>
       <c r="AM39" s="6"/>
       <c r="AN39" s="6"/>
       <c r="AO39" s="6"/>
       <c r="AP39" s="6"/>
       <c r="AQ39" s="6"/>
     </row>
     <row r="40" spans="1:43">
       <c r="A40" s="13" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B40" s="7">
         <v>13470.5</v>
       </c>
       <c r="C40" s="7">
         <v>17665</v>
       </c>
       <c r="D40" s="7">
         <v>22394</v>
       </c>
       <c r="E40" s="7">
         <v>22029.8</v>
       </c>
       <c r="F40" s="7">
         <v>27731.367143448384</v>
       </c>
       <c r="G40" s="7">
         <v>17700.883058197149</v>
       </c>
       <c r="H40" s="6">
         <v>463.44927065064149</v>
       </c>
       <c r="I40" s="6">
         <v>882.77407750020006</v>
       </c>
@@ -5781,61 +5835,63 @@
       </c>
       <c r="AC40" s="6">
         <v>26565.878527482462</v>
       </c>
       <c r="AD40" s="6">
         <v>27276.7210910266</v>
       </c>
       <c r="AE40" s="6">
         <v>25924.052380600362</v>
       </c>
       <c r="AF40" s="6">
         <v>539.01062315305148</v>
       </c>
       <c r="AG40" s="6">
         <v>1160.3760927992939</v>
       </c>
       <c r="AH40" s="6">
         <v>1772.9767726030252</v>
       </c>
       <c r="AI40" s="6">
         <v>2891.786308064135</v>
       </c>
       <c r="AJ40" s="6">
         <v>4368.6219059844943</v>
       </c>
-      <c r="AK40" s="6"/>
+      <c r="AK40" s="6">
+        <v>6801.9439834659361</v>
+      </c>
       <c r="AL40" s="6"/>
       <c r="AM40" s="6"/>
       <c r="AN40" s="6"/>
       <c r="AO40" s="6"/>
       <c r="AP40" s="6"/>
       <c r="AQ40" s="6"/>
     </row>
     <row r="41" spans="1:43">
       <c r="A41" s="13" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B41" s="7">
         <v>19464.900000000001</v>
       </c>
       <c r="C41" s="7">
         <v>16957.099999999999</v>
       </c>
       <c r="D41" s="7">
         <v>31880.5</v>
       </c>
       <c r="E41" s="7">
         <v>25094.2</v>
       </c>
       <c r="F41" s="7">
         <v>43315.645245307787</v>
       </c>
       <c r="G41" s="7">
         <v>24904.077378878101</v>
       </c>
       <c r="H41" s="6">
         <v>362.66005166632181</v>
       </c>
       <c r="I41" s="6">
         <v>846.57262845467767</v>
       </c>
@@ -5898,61 +5954,63 @@
       </c>
       <c r="AC41" s="6">
         <v>33566.935100442206</v>
       </c>
       <c r="AD41" s="6">
         <v>35021.139319989772</v>
       </c>
       <c r="AE41" s="6">
         <v>35217.73361852394</v>
       </c>
       <c r="AF41" s="6">
         <v>529.92156971087616</v>
       </c>
       <c r="AG41" s="6">
         <v>1155.5158122439364</v>
       </c>
       <c r="AH41" s="6">
         <v>2003.0892184270022</v>
       </c>
       <c r="AI41" s="6">
         <v>3018.2315719178155</v>
       </c>
       <c r="AJ41" s="6">
         <v>4336.1106813139204</v>
       </c>
-      <c r="AK41" s="6"/>
+      <c r="AK41" s="6">
+        <v>6286.4811446879448</v>
+      </c>
       <c r="AL41" s="6"/>
       <c r="AM41" s="6"/>
       <c r="AN41" s="6"/>
       <c r="AO41" s="6"/>
       <c r="AP41" s="6"/>
       <c r="AQ41" s="6"/>
     </row>
     <row r="42" spans="1:43">
       <c r="A42" s="13" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B42" s="7">
         <v>21093.5</v>
       </c>
       <c r="C42" s="7">
         <v>15201.5</v>
       </c>
       <c r="D42" s="7">
         <v>23440.3</v>
       </c>
       <c r="E42" s="7">
         <v>22181.200000000001</v>
       </c>
       <c r="F42" s="7">
         <v>40454.544894551786</v>
       </c>
       <c r="G42" s="7">
         <v>36732.033792643822</v>
       </c>
       <c r="H42" s="6">
         <v>410.87137027302742</v>
       </c>
       <c r="I42" s="6">
         <v>887.29368831858369</v>
       </c>
@@ -6015,61 +6073,63 @@
       </c>
       <c r="AC42" s="6">
         <v>39747.40769682949</v>
       </c>
       <c r="AD42" s="6">
         <v>50595.92805706372</v>
       </c>
       <c r="AE42" s="6">
         <v>51235.495078286134</v>
       </c>
       <c r="AF42" s="6">
         <v>485.38758854640309</v>
       </c>
       <c r="AG42" s="6">
         <v>1082.4669229032454</v>
       </c>
       <c r="AH42" s="6">
         <v>1525.4301940192181</v>
       </c>
       <c r="AI42" s="6">
         <v>2173.1087895471483</v>
       </c>
       <c r="AJ42" s="6">
         <v>2921.2588090537747</v>
       </c>
-      <c r="AK42" s="6"/>
+      <c r="AK42" s="6">
+        <v>3955.5733950340709</v>
+      </c>
       <c r="AL42" s="6"/>
       <c r="AM42" s="6"/>
       <c r="AN42" s="6"/>
       <c r="AO42" s="6"/>
       <c r="AP42" s="6"/>
       <c r="AQ42" s="6"/>
     </row>
     <row r="43" spans="1:43">
       <c r="A43" s="13" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B43" s="7">
         <v>10480.6</v>
       </c>
       <c r="C43" s="7">
         <v>12362</v>
       </c>
       <c r="D43" s="7">
         <v>16133.6</v>
       </c>
       <c r="E43" s="7">
         <v>17275</v>
       </c>
       <c r="F43" s="7">
         <v>14888.015257091996</v>
       </c>
       <c r="G43" s="7">
         <v>12254.911127548074</v>
       </c>
       <c r="H43" s="6">
         <v>478.01976060475585</v>
       </c>
       <c r="I43" s="6">
         <v>1022.1228295408803</v>
       </c>
@@ -6132,61 +6192,63 @@
       </c>
       <c r="AC43" s="6">
         <v>13677.813275474138</v>
       </c>
       <c r="AD43" s="6">
         <v>14465.2</v>
       </c>
       <c r="AE43" s="6">
         <v>14473.469447987422</v>
       </c>
       <c r="AF43" s="6">
         <v>594.72890105262945</v>
       </c>
       <c r="AG43" s="6">
         <v>1369.5047060266297</v>
       </c>
       <c r="AH43" s="6">
         <v>2001.9391525340332</v>
       </c>
       <c r="AI43" s="6">
         <v>3189.6396552350393</v>
       </c>
       <c r="AJ43" s="6">
         <v>4777.6986535028027</v>
       </c>
-      <c r="AK43" s="6"/>
+      <c r="AK43" s="6">
+        <v>7352.090508795085</v>
+      </c>
       <c r="AL43" s="6"/>
       <c r="AM43" s="6"/>
       <c r="AN43" s="6"/>
       <c r="AO43" s="6"/>
       <c r="AP43" s="6"/>
       <c r="AQ43" s="6"/>
     </row>
     <row r="44" spans="1:43">
       <c r="A44" s="13" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B44" s="7">
         <v>10546.3</v>
       </c>
       <c r="C44" s="7">
         <v>8353.9</v>
       </c>
       <c r="D44" s="7">
         <v>13894.3</v>
       </c>
       <c r="E44" s="7">
         <v>12917.8</v>
       </c>
       <c r="F44" s="7">
         <v>22419.647108423422</v>
       </c>
       <c r="G44" s="7">
         <v>15945.70769919544</v>
       </c>
       <c r="H44" s="6">
         <v>106.9667981480174</v>
       </c>
       <c r="I44" s="6">
         <v>252.18020794991597</v>
       </c>
@@ -6249,61 +6311,63 @@
       </c>
       <c r="AC44" s="6">
         <v>22719.113861650076</v>
       </c>
       <c r="AD44" s="6">
         <v>25038.715597032369</v>
       </c>
       <c r="AE44" s="6">
         <v>27257.411132910282</v>
       </c>
       <c r="AF44" s="6">
         <v>151.95877344597682</v>
       </c>
       <c r="AG44" s="6">
         <v>433.01566512165323</v>
       </c>
       <c r="AH44" s="6">
         <v>684.14559544018675</v>
       </c>
       <c r="AI44" s="6">
         <v>1023.7699701117506</v>
       </c>
       <c r="AJ44" s="6">
         <v>1466.7607913573108</v>
       </c>
-      <c r="AK44" s="6"/>
+      <c r="AK44" s="6">
+        <v>2626.6784377591644</v>
+      </c>
       <c r="AL44" s="6"/>
       <c r="AM44" s="6"/>
       <c r="AN44" s="6"/>
       <c r="AO44" s="6"/>
       <c r="AP44" s="6"/>
       <c r="AQ44" s="6"/>
     </row>
     <row r="45" spans="1:43">
       <c r="A45" s="13" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B45" s="6">
         <v>18701.599999999999</v>
       </c>
       <c r="C45" s="6">
         <v>9639</v>
       </c>
       <c r="D45" s="6">
         <v>27353.1</v>
       </c>
       <c r="E45" s="6">
         <v>18397.5</v>
       </c>
       <c r="F45" s="6">
         <v>43507.003601132303</v>
       </c>
       <c r="G45" s="6">
         <v>25888.612506786456</v>
       </c>
       <c r="H45" s="6">
         <v>299.99900642395278</v>
       </c>
       <c r="I45" s="6">
         <v>619.34556166009861</v>
       </c>
@@ -6366,61 +6430,63 @@
       </c>
       <c r="AC45" s="6">
         <v>37206.994186676304</v>
       </c>
       <c r="AD45" s="6">
         <v>38794.402136972647</v>
       </c>
       <c r="AE45" s="6">
         <v>36866.359602113938</v>
       </c>
       <c r="AF45" s="6">
         <v>315.91506488807806</v>
       </c>
       <c r="AG45" s="6">
         <v>651.93703680242425</v>
       </c>
       <c r="AH45" s="6">
         <v>933.59685670869987</v>
       </c>
       <c r="AI45" s="6">
         <v>1434.1105268162576</v>
       </c>
       <c r="AJ45" s="6">
         <v>1952.8501375105507</v>
       </c>
-      <c r="AK45" s="6"/>
+      <c r="AK45" s="6">
+        <v>3573.9898225151451</v>
+      </c>
       <c r="AL45" s="6"/>
       <c r="AM45" s="6"/>
       <c r="AN45" s="6"/>
       <c r="AO45" s="6"/>
       <c r="AP45" s="6"/>
       <c r="AQ45" s="6"/>
     </row>
     <row r="46" spans="1:43">
       <c r="A46" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B46" s="6">
         <v>23267.8</v>
       </c>
       <c r="C46" s="6">
         <v>29510.2</v>
       </c>
       <c r="D46" s="6">
         <v>35347.800000000003</v>
       </c>
       <c r="E46" s="6">
         <v>42572.5</v>
       </c>
       <c r="F46" s="6">
         <v>61795.2991921094</v>
       </c>
       <c r="G46" s="6">
         <v>53650.34678636858</v>
       </c>
       <c r="H46" s="6">
         <v>1385.3289268856201</v>
       </c>
       <c r="I46" s="6">
         <v>2671.7377390470115</v>
       </c>
@@ -6483,61 +6549,63 @@
       </c>
       <c r="AC46" s="6">
         <v>53764.711012789565</v>
       </c>
       <c r="AD46" s="6">
         <v>69028.785540456811</v>
       </c>
       <c r="AE46" s="6">
         <v>67442.119626934</v>
       </c>
       <c r="AF46" s="6">
         <v>2261.2457248523756</v>
       </c>
       <c r="AG46" s="6">
         <v>4726.6316520613127</v>
       </c>
       <c r="AH46" s="6">
         <v>6945.7294863170191</v>
       </c>
       <c r="AI46" s="6">
         <v>9775.0554235578402</v>
       </c>
       <c r="AJ46" s="6">
         <v>11436.412320439093</v>
       </c>
-      <c r="AK46" s="6"/>
+      <c r="AK46" s="6">
+        <v>16178.246768975696</v>
+      </c>
       <c r="AL46" s="6"/>
       <c r="AM46" s="6"/>
       <c r="AN46" s="6"/>
       <c r="AO46" s="6"/>
       <c r="AP46" s="6"/>
       <c r="AQ46" s="6"/>
     </row>
     <row r="47" spans="1:43">
       <c r="A47" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B47" s="6">
         <v>43923.1</v>
       </c>
       <c r="C47" s="6">
         <v>37539.1</v>
       </c>
       <c r="D47" s="6">
         <v>70623.399999999994</v>
       </c>
       <c r="E47" s="6">
         <v>60242.2</v>
       </c>
       <c r="F47" s="6">
         <v>130772.3852201655</v>
       </c>
       <c r="G47" s="6">
         <v>72234.246230492747</v>
       </c>
       <c r="H47" s="6">
         <v>386.54195557256276</v>
       </c>
       <c r="I47" s="6">
         <v>866.36096086828593</v>
       </c>
@@ -6600,61 +6668,63 @@
       </c>
       <c r="AC47" s="6">
         <v>100896.9879892535</v>
       </c>
       <c r="AD47" s="6">
         <v>107338.29632282608</v>
       </c>
       <c r="AE47" s="6">
         <v>108458.0474433699</v>
       </c>
       <c r="AF47" s="6">
         <v>629.53038070585376</v>
       </c>
       <c r="AG47" s="6">
         <v>1449.6886615524143</v>
       </c>
       <c r="AH47" s="6">
         <v>2026.9309835304855</v>
       </c>
       <c r="AI47" s="6">
         <v>2689.9448114127763</v>
       </c>
       <c r="AJ47" s="6">
         <v>3450.392753514579</v>
       </c>
-      <c r="AK47" s="6"/>
+      <c r="AK47" s="6">
+        <v>4715.0162216931367</v>
+      </c>
       <c r="AL47" s="6"/>
       <c r="AM47" s="6"/>
       <c r="AN47" s="6"/>
       <c r="AO47" s="6"/>
       <c r="AP47" s="6"/>
       <c r="AQ47" s="6"/>
     </row>
     <row r="48" spans="1:43">
       <c r="A48" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B48" s="6">
         <v>40329.300000000003</v>
       </c>
       <c r="C48" s="6">
         <v>42453.9</v>
       </c>
       <c r="D48" s="6">
         <v>59206.8</v>
       </c>
       <c r="E48" s="6">
         <v>70387.8</v>
       </c>
       <c r="F48" s="6">
         <v>90258.186226158112</v>
       </c>
       <c r="G48" s="6">
         <v>81504.258728326618</v>
       </c>
       <c r="H48" s="6">
         <v>2341.8346831424064</v>
       </c>
       <c r="I48" s="6">
         <v>5018.7585963279889</v>
       </c>
@@ -6717,61 +6787,63 @@
       </c>
       <c r="AC48" s="6">
         <v>88476.648255704305</v>
       </c>
       <c r="AD48" s="6">
         <v>98532</v>
       </c>
       <c r="AE48" s="6">
         <v>99190.883224665668</v>
       </c>
       <c r="AF48" s="6">
         <v>3124.7173727584027</v>
       </c>
       <c r="AG48" s="6">
         <v>6561.7126636761404</v>
       </c>
       <c r="AH48" s="6">
         <v>9562.2189419937786</v>
       </c>
       <c r="AI48" s="6">
         <v>13295.90752629139</v>
       </c>
       <c r="AJ48" s="6">
         <v>17013.694522871068</v>
       </c>
-      <c r="AK48" s="6"/>
+      <c r="AK48" s="6">
+        <v>22405.080258461567</v>
+      </c>
       <c r="AL48" s="6"/>
       <c r="AM48" s="6"/>
       <c r="AN48" s="6"/>
       <c r="AO48" s="6"/>
       <c r="AP48" s="6"/>
       <c r="AQ48" s="6"/>
     </row>
     <row r="49" spans="1:43">
       <c r="A49" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B49" s="6">
         <v>25783.200000000001</v>
       </c>
       <c r="C49" s="6">
         <v>30298.5</v>
       </c>
       <c r="D49" s="6">
         <v>40897.9</v>
       </c>
       <c r="E49" s="6">
         <v>51084.2</v>
       </c>
       <c r="F49" s="6">
         <v>60884.186685934219</v>
       </c>
       <c r="G49" s="6">
         <v>40447.282578055339</v>
       </c>
       <c r="H49" s="6">
         <v>357.45180559914911</v>
       </c>
       <c r="I49" s="6">
         <v>772.60309953608726</v>
       </c>
@@ -6834,61 +6906,63 @@
       </c>
       <c r="AC49" s="6">
         <v>53120.647407024961</v>
       </c>
       <c r="AD49" s="6">
         <v>68224.336088039097</v>
       </c>
       <c r="AE49" s="6">
         <v>71430.512333757346</v>
       </c>
       <c r="AF49" s="6">
         <v>597.75915943960035</v>
       </c>
       <c r="AG49" s="6">
         <v>1359.6829029072549</v>
       </c>
       <c r="AH49" s="6">
         <v>1941.3536268966377</v>
       </c>
       <c r="AI49" s="6">
         <v>3057.5489827814517</v>
       </c>
       <c r="AJ49" s="6">
         <v>4161.2232057544716</v>
       </c>
-      <c r="AK49" s="6"/>
+      <c r="AK49" s="6">
+        <v>5943.6995857547545</v>
+      </c>
       <c r="AL49" s="6"/>
       <c r="AM49" s="6"/>
       <c r="AN49" s="6"/>
       <c r="AO49" s="6"/>
       <c r="AP49" s="6"/>
       <c r="AQ49" s="6"/>
     </row>
     <row r="50" spans="1:43">
       <c r="A50" s="13" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B50" s="6">
         <v>13136.3</v>
       </c>
       <c r="C50" s="6">
         <v>10794.3</v>
       </c>
       <c r="D50" s="6">
         <v>23979</v>
       </c>
       <c r="E50" s="6">
         <v>17264.099999999999</v>
       </c>
       <c r="F50" s="6">
         <v>31896.510823961784</v>
       </c>
       <c r="G50" s="6">
         <v>19195.246089358658</v>
       </c>
       <c r="H50" s="6">
         <v>157.33225389973012</v>
       </c>
       <c r="I50" s="6">
         <v>356.87040156445522</v>
       </c>
@@ -6951,61 +7025,63 @@
       </c>
       <c r="AC50" s="6">
         <v>23455.621041568204</v>
       </c>
       <c r="AD50" s="6">
         <v>24903.062490798216</v>
       </c>
       <c r="AE50" s="6">
         <v>22909.595530842103</v>
       </c>
       <c r="AF50" s="6">
         <v>263.92204346706956</v>
       </c>
       <c r="AG50" s="6">
         <v>588.5104067228699</v>
       </c>
       <c r="AH50" s="6">
         <v>834.39921325655882</v>
       </c>
       <c r="AI50" s="6">
         <v>1422.7924272019941</v>
       </c>
       <c r="AJ50" s="6">
         <v>1965.989058640494</v>
       </c>
-      <c r="AK50" s="6"/>
+      <c r="AK50" s="6">
+        <v>3183.767171490616</v>
+      </c>
       <c r="AL50" s="6"/>
       <c r="AM50" s="6"/>
       <c r="AN50" s="6"/>
       <c r="AO50" s="6"/>
       <c r="AP50" s="6"/>
       <c r="AQ50" s="6"/>
     </row>
     <row r="51" spans="1:43">
       <c r="A51" s="13" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B51" s="6">
         <v>25586.1</v>
       </c>
       <c r="C51" s="6">
         <v>31255.599999999999</v>
       </c>
       <c r="D51" s="6">
         <v>45346.1</v>
       </c>
       <c r="E51" s="6">
         <v>48800.9</v>
       </c>
       <c r="F51" s="6">
         <v>86966.778535469464</v>
       </c>
       <c r="G51" s="6">
         <v>44401.996405973696</v>
       </c>
       <c r="H51" s="6">
         <v>256.05038473824493</v>
       </c>
       <c r="I51" s="6">
         <v>610.52258287298628</v>
       </c>
@@ -7068,61 +7144,63 @@
       </c>
       <c r="AC51" s="6">
         <v>60503.081928368454</v>
       </c>
       <c r="AD51" s="6">
         <v>73707.177547968342</v>
       </c>
       <c r="AE51" s="6">
         <v>71471.5248665166</v>
       </c>
       <c r="AF51" s="6">
         <v>353.21636179011119</v>
       </c>
       <c r="AG51" s="6">
         <v>828.3886789352166</v>
       </c>
       <c r="AH51" s="6">
         <v>1239.4058159829294</v>
       </c>
       <c r="AI51" s="6">
         <v>1834.2716171868042</v>
       </c>
       <c r="AJ51" s="6">
         <v>2465.1221883053122</v>
       </c>
-      <c r="AK51" s="6"/>
+      <c r="AK51" s="6">
+        <v>3501.7637307923892</v>
+      </c>
       <c r="AL51" s="6"/>
       <c r="AM51" s="6"/>
       <c r="AN51" s="6"/>
       <c r="AO51" s="6"/>
       <c r="AP51" s="6"/>
       <c r="AQ51" s="6"/>
     </row>
     <row r="52" spans="1:43">
       <c r="A52" s="13" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B52" s="6">
         <v>17300.2</v>
       </c>
       <c r="C52" s="6">
         <v>15341.4</v>
       </c>
       <c r="D52" s="6">
         <v>23705.8</v>
       </c>
       <c r="E52" s="6">
         <v>23479</v>
       </c>
       <c r="F52" s="6">
         <v>36062.341440100849</v>
       </c>
       <c r="G52" s="6">
         <v>28968.756109462869</v>
       </c>
       <c r="H52" s="6">
         <v>324.29204114377376</v>
       </c>
       <c r="I52" s="6">
         <v>781.75360107774372</v>
       </c>
@@ -7185,61 +7263,63 @@
       </c>
       <c r="AC52" s="6">
         <v>28316.069819561533</v>
       </c>
       <c r="AD52" s="6">
         <v>37442.036714739996</v>
       </c>
       <c r="AE52" s="6">
         <v>41324.738506421898</v>
       </c>
       <c r="AF52" s="6">
         <v>535.74016557726281</v>
       </c>
       <c r="AG52" s="6">
         <v>1176.9044276572931</v>
       </c>
       <c r="AH52" s="6">
         <v>1867.965067370438</v>
       </c>
       <c r="AI52" s="6">
         <v>2846.5315369767477</v>
       </c>
       <c r="AJ52" s="6">
         <v>3839.2438644436656</v>
       </c>
-      <c r="AK52" s="6"/>
+      <c r="AK52" s="6">
+        <v>5461.1735501742778</v>
+      </c>
       <c r="AL52" s="6"/>
       <c r="AM52" s="6"/>
       <c r="AN52" s="6"/>
       <c r="AO52" s="6"/>
       <c r="AP52" s="6"/>
       <c r="AQ52" s="6"/>
     </row>
     <row r="53" spans="1:43">
       <c r="A53" s="13" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B53" s="6">
         <v>22992.5</v>
       </c>
       <c r="C53" s="6">
         <v>25145.1</v>
       </c>
       <c r="D53" s="6">
         <v>32370.7</v>
       </c>
       <c r="E53" s="6">
         <v>44045.599999999999</v>
       </c>
       <c r="F53" s="6">
         <v>62615.891426687114</v>
       </c>
       <c r="G53" s="6">
         <v>40675.35796096336</v>
       </c>
       <c r="H53" s="6">
         <v>207.34891904155376</v>
       </c>
       <c r="I53" s="6">
         <v>550.02962974031902</v>
       </c>
@@ -7302,61 +7382,63 @@
       </c>
       <c r="AC53" s="6">
         <v>57062.798342190137</v>
       </c>
       <c r="AD53" s="6">
         <v>70033.187198605956</v>
       </c>
       <c r="AE53" s="6">
         <v>60238.624719541433</v>
       </c>
       <c r="AF53" s="6">
         <v>293.51109157071045</v>
       </c>
       <c r="AG53" s="6">
         <v>687.26958192440475</v>
       </c>
       <c r="AH53" s="6">
         <v>1011.4280823042739</v>
       </c>
       <c r="AI53" s="6">
         <v>1631.1907877869849</v>
       </c>
       <c r="AJ53" s="6">
         <v>2240.6045787911435</v>
       </c>
-      <c r="AK53" s="6"/>
+      <c r="AK53" s="6">
+        <v>3680.529853143858</v>
+      </c>
       <c r="AL53" s="6"/>
       <c r="AM53" s="6"/>
       <c r="AN53" s="6"/>
       <c r="AO53" s="6"/>
       <c r="AP53" s="6"/>
       <c r="AQ53" s="6"/>
     </row>
     <row r="54" spans="1:43">
       <c r="A54" s="13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B54" s="6">
         <v>32903.699999999997</v>
       </c>
       <c r="C54" s="6">
         <v>39859.300000000003</v>
       </c>
       <c r="D54" s="6">
         <v>52737</v>
       </c>
       <c r="E54" s="6">
         <v>52977.5</v>
       </c>
       <c r="F54" s="6">
         <v>63929.334057535802</v>
       </c>
       <c r="G54" s="6">
         <v>50655.1213966266</v>
       </c>
       <c r="H54" s="6">
         <v>744.52705067460715</v>
       </c>
       <c r="I54" s="6">
         <v>1609.4142566329756</v>
       </c>
@@ -7419,309 +7501,311 @@
       </c>
       <c r="AC54" s="6">
         <v>61118.036557599517</v>
       </c>
       <c r="AD54" s="6">
         <v>75497.78442959211</v>
       </c>
       <c r="AE54" s="6">
         <v>77104.294006899654</v>
       </c>
       <c r="AF54" s="6">
         <v>1268.489971429216</v>
       </c>
       <c r="AG54" s="6">
         <v>2691.4552782581918</v>
       </c>
       <c r="AH54" s="6">
         <v>4090.4261932931527</v>
       </c>
       <c r="AI54" s="6">
         <v>5752.3901652315744</v>
       </c>
       <c r="AJ54" s="6">
         <v>7447.4358061588382</v>
       </c>
-      <c r="AK54" s="6"/>
+      <c r="AK54" s="6">
+        <v>9706.7325056720983</v>
+      </c>
       <c r="AL54" s="6"/>
       <c r="AM54" s="6"/>
       <c r="AN54" s="6"/>
       <c r="AO54" s="6"/>
       <c r="AP54" s="6"/>
       <c r="AQ54" s="6"/>
     </row>
     <row r="56" spans="1:43" ht="17.25" customHeight="1">
-      <c r="A56" s="27" t="s">
-[...43 lines deleted...]
-      <c r="AQ56" s="27"/>
+      <c r="A56" s="16" t="s">
+        <v>39</v>
+      </c>
+      <c r="B56" s="16"/>
+      <c r="C56" s="16"/>
+      <c r="D56" s="16"/>
+      <c r="E56" s="16"/>
+      <c r="F56" s="16"/>
+      <c r="G56" s="16"/>
+      <c r="H56" s="16"/>
+      <c r="I56" s="16"/>
+      <c r="J56" s="16"/>
+      <c r="K56" s="16"/>
+      <c r="L56" s="16"/>
+      <c r="M56" s="16"/>
+      <c r="N56" s="16"/>
+      <c r="O56" s="16"/>
+      <c r="P56" s="16"/>
+      <c r="Q56" s="16"/>
+      <c r="R56" s="16"/>
+      <c r="S56" s="16"/>
+      <c r="T56" s="16"/>
+      <c r="U56" s="16"/>
+      <c r="V56" s="16"/>
+      <c r="W56" s="16"/>
+      <c r="X56" s="16"/>
+      <c r="Y56" s="16"/>
+      <c r="Z56" s="16"/>
+      <c r="AA56" s="16"/>
+      <c r="AB56" s="16"/>
+      <c r="AC56" s="16"/>
+      <c r="AD56" s="16"/>
+      <c r="AE56" s="16"/>
+      <c r="AF56" s="16"/>
+      <c r="AG56" s="16"/>
+      <c r="AH56" s="16"/>
+      <c r="AI56" s="16"/>
+      <c r="AJ56" s="16"/>
+      <c r="AK56" s="16"/>
+      <c r="AL56" s="16"/>
+      <c r="AM56" s="16"/>
+      <c r="AN56" s="16"/>
+      <c r="AO56" s="16"/>
+      <c r="AP56" s="16"/>
+      <c r="AQ56" s="16"/>
     </row>
     <row r="57" spans="1:43" ht="14.25" customHeight="1">
       <c r="F57" s="14"/>
       <c r="G57" s="15"/>
-      <c r="P57" s="25"/>
-[...12 lines deleted...]
-      <c r="AQ57" s="26"/>
+      <c r="P57" s="21"/>
+      <c r="Q57" s="21"/>
+      <c r="R57" s="21"/>
+      <c r="S57" s="21"/>
+      <c r="AB57" s="20"/>
+      <c r="AC57" s="20"/>
+      <c r="AD57" s="20"/>
+      <c r="AE57" s="20"/>
+      <c r="AN57" s="20" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO57" s="20"/>
+      <c r="AP57" s="20"/>
+      <c r="AQ57" s="20"/>
     </row>
     <row r="58" spans="1:43" ht="3" customHeight="1" thickBot="1">
       <c r="H58" s="10"/>
     </row>
     <row r="59" spans="1:43" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A59" s="20"/>
-      <c r="B59" s="16" t="s">
+      <c r="A59" s="24"/>
+      <c r="B59" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="C59" s="22" t="s">
         <v>35</v>
       </c>
-      <c r="C59" s="16" t="s">
+      <c r="D59" s="22" t="s">
         <v>36</v>
       </c>
-      <c r="D59" s="16" t="s">
-[...5 lines deleted...]
-      <c r="F59" s="16" t="s">
+      <c r="E59" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="G59" s="22" t="s">
         <v>44</v>
       </c>
-      <c r="G59" s="16" t="s">
+      <c r="H59" s="17" t="s">
         <v>45</v>
       </c>
-      <c r="H59" s="22" t="s">
-[...13 lines deleted...]
-      <c r="T59" s="22" t="s">
+      <c r="I59" s="18"/>
+      <c r="J59" s="18"/>
+      <c r="K59" s="18"/>
+      <c r="L59" s="18"/>
+      <c r="M59" s="18"/>
+      <c r="N59" s="18"/>
+      <c r="O59" s="18"/>
+      <c r="P59" s="18"/>
+      <c r="Q59" s="18"/>
+      <c r="R59" s="18"/>
+      <c r="S59" s="19"/>
+      <c r="T59" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="U59" s="18"/>
+      <c r="V59" s="18"/>
+      <c r="W59" s="18"/>
+      <c r="X59" s="18"/>
+      <c r="Y59" s="18"/>
+      <c r="Z59" s="18"/>
+      <c r="AA59" s="18"/>
+      <c r="AB59" s="18"/>
+      <c r="AC59" s="18"/>
+      <c r="AD59" s="18"/>
+      <c r="AE59" s="19"/>
+      <c r="AF59" s="17" t="s">
         <v>48</v>
       </c>
-      <c r="U59" s="23"/>
-[...23 lines deleted...]
-      <c r="AQ59" s="24"/>
+      <c r="AG59" s="18"/>
+      <c r="AH59" s="18"/>
+      <c r="AI59" s="18"/>
+      <c r="AJ59" s="18"/>
+      <c r="AK59" s="18"/>
+      <c r="AL59" s="18"/>
+      <c r="AM59" s="18"/>
+      <c r="AN59" s="18"/>
+      <c r="AO59" s="18"/>
+      <c r="AP59" s="18"/>
+      <c r="AQ59" s="19"/>
     </row>
     <row r="60" spans="1:43" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A60" s="21"/>
-[...5 lines deleted...]
-      <c r="G60" s="17"/>
+      <c r="A60" s="25"/>
+      <c r="B60" s="23"/>
+      <c r="C60" s="23"/>
+      <c r="D60" s="23"/>
+      <c r="E60" s="23"/>
+      <c r="F60" s="23"/>
+      <c r="G60" s="23"/>
       <c r="H60" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="I60" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="I60" s="4" t="s">
+      <c r="J60" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="J60" s="4" t="s">
+      <c r="K60" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="K60" s="4" t="s">
+      <c r="L60" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="L60" s="4" t="s">
+      <c r="M60" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="M60" s="4" t="s">
+      <c r="N60" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="N60" s="4" t="s">
+      <c r="O60" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="O60" s="4" t="s">
+      <c r="P60" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="P60" s="4" t="s">
+      <c r="Q60" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="Q60" s="4" t="s">
+      <c r="R60" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="R60" s="4" t="s">
+      <c r="S60" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="T60" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="U60" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="V60" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="W60" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="X60" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y60" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z60" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="AA60" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB60" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="AC60" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="AD60" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="AE60" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF60" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG60" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH60" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI60" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="AJ60" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="AK60" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="AL60" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="AM60" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="AN60" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="AO60" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="AP60" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="AQ60" s="4" t="s">
         <v>11</v>
-      </c>
-[...73 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:43" s="2" customFormat="1">
       <c r="A61" s="12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B61" s="5">
         <v>267236.2</v>
       </c>
       <c r="C61" s="5">
         <v>264020.90000000002</v>
       </c>
       <c r="D61" s="5">
         <v>430972.8</v>
       </c>
       <c r="E61" s="5">
         <v>415585.4</v>
       </c>
       <c r="F61" s="5">
         <v>811647.32470015297</v>
       </c>
       <c r="G61" s="5">
         <v>501499.73201989371</v>
       </c>
       <c r="H61" s="8">
         <v>7.4638042991666662</v>
       </c>
       <c r="I61" s="8">
         <v>25.804372186666665</v>
       </c>
@@ -7784,61 +7868,63 @@
       </c>
       <c r="AC61" s="5">
         <v>649909</v>
       </c>
       <c r="AD61" s="5">
         <v>767517</v>
       </c>
       <c r="AE61" s="5">
         <v>746630.39734783012</v>
       </c>
       <c r="AF61" s="8">
         <v>12.206886124999999</v>
       </c>
       <c r="AG61" s="8">
         <v>34.774386124999999</v>
       </c>
       <c r="AH61" s="8">
         <v>51.491052791666668</v>
       </c>
       <c r="AI61" s="8">
         <v>64.864386124999996</v>
       </c>
       <c r="AJ61" s="8">
         <v>78.237719458333331</v>
       </c>
-      <c r="AK61" s="5"/>
+      <c r="AK61" s="5">
+        <v>573.77582045833333</v>
+      </c>
       <c r="AL61" s="5"/>
       <c r="AM61" s="5"/>
       <c r="AN61" s="5"/>
       <c r="AO61" s="5"/>
       <c r="AP61" s="5"/>
       <c r="AQ61" s="5"/>
     </row>
     <row r="62" spans="1:43">
       <c r="A62" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B62" s="6">
         <v>4123.2</v>
       </c>
       <c r="C62" s="6">
         <v>4980.3999999999996</v>
       </c>
       <c r="D62" s="6">
         <v>4807.6000000000004</v>
       </c>
       <c r="E62" s="6">
         <v>5909.8</v>
       </c>
       <c r="F62" s="6">
         <v>6793.0567521572575</v>
       </c>
       <c r="G62" s="6">
         <v>7468.1672116919344</v>
       </c>
       <c r="H62" s="9">
         <v>0.81997702500000014</v>
       </c>
       <c r="I62" s="9">
         <v>2.3597074250000003</v>
       </c>
@@ -7851,345 +7937,351 @@
       <c r="L62" s="9">
         <v>6.0140992250000007</v>
       </c>
       <c r="M62" s="6">
         <v>6.8850327500000006</v>
       </c>
       <c r="N62" s="6">
         <v>699.9</v>
       </c>
       <c r="O62" s="6">
         <v>1606.5075625340939</v>
       </c>
       <c r="P62" s="6">
         <v>5667.6693897068517</v>
       </c>
       <c r="Q62" s="6">
         <v>6957.585483342682</v>
       </c>
       <c r="R62" s="6">
         <v>7052.2403762341246</v>
       </c>
       <c r="S62" s="6">
         <v>7283.281391421333</v>
       </c>
       <c r="T62" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="U62" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="V62" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="W62" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="X62" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Y62" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Z62" s="6">
         <v>717.85302335693325</v>
       </c>
       <c r="AA62" s="6">
         <v>1711.0406918020331</v>
       </c>
       <c r="AB62" s="6">
         <v>5836.0861057276979</v>
       </c>
       <c r="AC62" s="6">
         <v>7156.8479018880344</v>
       </c>
       <c r="AD62" s="6">
         <v>7285.7264905275852</v>
       </c>
       <c r="AE62" s="5">
         <v>9265.6126424390004</v>
       </c>
       <c r="AF62" s="8" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AG62" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AH62" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AI62" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AJ62" s="9" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="AK62" s="6"/>
+        <v>33</v>
+      </c>
+      <c r="AK62" s="9" t="s">
+        <v>33</v>
+      </c>
       <c r="AL62" s="6"/>
       <c r="AM62" s="6"/>
       <c r="AN62" s="6"/>
       <c r="AO62" s="6"/>
       <c r="AP62" s="6"/>
       <c r="AQ62" s="6"/>
     </row>
     <row r="63" spans="1:43">
       <c r="A63" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B63" s="6">
         <v>9219.2999999999993</v>
       </c>
       <c r="C63" s="6">
         <v>13071.5</v>
       </c>
       <c r="D63" s="6">
         <v>21109.4</v>
       </c>
       <c r="E63" s="6">
         <v>12543.4</v>
       </c>
       <c r="F63" s="6">
         <v>30881.989364796536</v>
       </c>
       <c r="G63" s="6">
         <v>12218.281397553423</v>
       </c>
       <c r="H63" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I63" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="J63" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K63" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="L63" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="M63" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="N63" s="6">
         <v>178.8</v>
       </c>
       <c r="O63" s="6">
         <v>2789.6437999435857</v>
       </c>
       <c r="P63" s="6">
         <v>7005.8747294684963</v>
       </c>
       <c r="Q63" s="6">
         <v>20866.942069666497</v>
       </c>
       <c r="R63" s="6">
         <v>22782.649947556914</v>
       </c>
       <c r="S63" s="6">
         <v>25280.074162990004</v>
       </c>
       <c r="T63" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="U63" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="V63" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="W63" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="X63" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Y63" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Z63" s="6">
         <v>246.13738130713324</v>
       </c>
       <c r="AA63" s="6">
         <v>3697.557856676332</v>
       </c>
       <c r="AB63" s="6">
         <v>9208.2409482062194</v>
       </c>
       <c r="AC63" s="6">
         <v>29066.151188959258</v>
       </c>
       <c r="AD63" s="6">
         <v>30935.331518175779</v>
       </c>
       <c r="AE63" s="6">
         <v>29383.907098463995</v>
       </c>
       <c r="AF63" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AG63" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AH63" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AI63" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AJ63" s="9" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="AK63" s="6"/>
+        <v>33</v>
+      </c>
+      <c r="AK63" s="9" t="s">
+        <v>33</v>
+      </c>
       <c r="AL63" s="6"/>
       <c r="AM63" s="6"/>
       <c r="AN63" s="6"/>
       <c r="AO63" s="6"/>
       <c r="AP63" s="6"/>
       <c r="AQ63" s="6"/>
     </row>
     <row r="64" spans="1:43">
       <c r="A64" s="13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B64" s="6">
         <v>1654.9</v>
       </c>
       <c r="C64" s="6">
         <v>1767.3</v>
       </c>
       <c r="D64" s="6">
         <v>1891</v>
       </c>
       <c r="E64" s="6">
         <v>2519.1</v>
       </c>
       <c r="F64" s="6">
         <v>2438.3864846150736</v>
       </c>
       <c r="G64" s="6">
         <v>2125.0849894906078</v>
       </c>
       <c r="H64" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I64" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="J64" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K64" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="L64" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="M64" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="N64" s="6">
         <v>119.3</v>
       </c>
       <c r="O64" s="6">
         <v>324.59705685530713</v>
       </c>
       <c r="P64" s="6">
         <v>1707.5903844784339</v>
       </c>
       <c r="Q64" s="6">
         <v>2095.4172692648872</v>
       </c>
       <c r="R64" s="6">
         <v>2117.3658565239848</v>
       </c>
       <c r="S64" s="6">
         <v>2211.5582097333336</v>
       </c>
       <c r="T64" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="U64" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="V64" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="W64" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="X64" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Y64" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Z64" s="6">
         <v>128.96321993489198</v>
       </c>
       <c r="AA64" s="6">
         <v>327.81227979506991</v>
       </c>
       <c r="AB64" s="6">
         <v>1812.7341555624757</v>
       </c>
       <c r="AC64" s="6">
         <v>2181.9643414376596</v>
       </c>
       <c r="AD64" s="6">
         <v>2201.7796579941974</v>
       </c>
       <c r="AE64" s="6">
         <v>2515.9941899280002</v>
       </c>
       <c r="AF64" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AG64" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AH64" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AI64" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AJ64" s="9" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="AK64" s="6"/>
+        <v>33</v>
+      </c>
+      <c r="AK64" s="9" t="s">
+        <v>33</v>
+      </c>
       <c r="AL64" s="6"/>
       <c r="AM64" s="6"/>
       <c r="AN64" s="6"/>
       <c r="AO64" s="6"/>
       <c r="AP64" s="6"/>
       <c r="AQ64" s="6"/>
     </row>
     <row r="65" spans="1:43">
       <c r="A65" s="13" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B65" s="6">
         <v>4323.8</v>
       </c>
       <c r="C65" s="6">
         <v>4978.5</v>
       </c>
       <c r="D65" s="6">
         <v>5174</v>
       </c>
       <c r="E65" s="6">
         <v>6885.3</v>
       </c>
       <c r="F65" s="6">
         <v>7814.0796760209605</v>
       </c>
       <c r="G65" s="6">
         <v>7159.2564287942569</v>
       </c>
       <c r="H65" s="9">
         <v>2.3518389031666667</v>
       </c>
       <c r="I65" s="9">
         <v>8.3018868473333338</v>
       </c>
@@ -8252,1114 +8344,1134 @@
       </c>
       <c r="AC65" s="6">
         <v>7045.7643283469179</v>
       </c>
       <c r="AD65" s="6">
         <v>7070.9025444869967</v>
       </c>
       <c r="AE65" s="6">
         <v>8791.3821229159985</v>
       </c>
       <c r="AF65" s="9">
         <v>4.7573995874999992</v>
       </c>
       <c r="AG65" s="9">
         <v>13.552649587499999</v>
       </c>
       <c r="AH65" s="9">
         <v>20.0676495875</v>
       </c>
       <c r="AI65" s="9">
         <v>25.2796495875</v>
       </c>
       <c r="AJ65" s="9">
         <v>30.4916495875</v>
       </c>
-      <c r="AK65" s="6"/>
+      <c r="AK65" s="6">
+        <v>34.400649587499998</v>
+      </c>
       <c r="AL65" s="6"/>
       <c r="AM65" s="6"/>
       <c r="AN65" s="6"/>
       <c r="AO65" s="6"/>
       <c r="AP65" s="6"/>
       <c r="AQ65" s="6"/>
     </row>
     <row r="66" spans="1:43">
       <c r="A66" s="13" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B66" s="7">
         <v>13242</v>
       </c>
       <c r="C66" s="7">
         <v>11039.7</v>
       </c>
       <c r="D66" s="7">
         <v>17986.3</v>
       </c>
       <c r="E66" s="7">
         <v>22365.200000000001</v>
       </c>
       <c r="F66" s="7">
         <v>47180.361857690594</v>
       </c>
       <c r="G66" s="7">
         <v>24417.57014594234</v>
       </c>
       <c r="H66" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I66" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="J66" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K66" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="L66" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="M66" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="N66" s="6">
         <v>389.6</v>
       </c>
       <c r="O66" s="6">
         <v>6288.8381988502197</v>
       </c>
       <c r="P66" s="6">
         <v>19435.89979530776</v>
       </c>
       <c r="Q66" s="6">
         <v>23560.933541701674</v>
       </c>
       <c r="R66" s="6">
         <v>26003.851269185179</v>
       </c>
       <c r="S66" s="6">
         <v>26998.966454493999</v>
       </c>
       <c r="T66" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="U66" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="V66" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="W66" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="X66" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Y66" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Z66" s="6">
         <v>629.88239430111514</v>
       </c>
       <c r="AA66" s="6">
         <v>8289.1129511178624</v>
       </c>
       <c r="AB66" s="6">
         <v>23823.864383412772</v>
       </c>
       <c r="AC66" s="6">
         <v>28461.557057029895</v>
       </c>
       <c r="AD66" s="6">
         <v>36420.562282848441</v>
       </c>
       <c r="AE66" s="6">
         <v>33347.184273090548</v>
       </c>
       <c r="AF66" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AG66" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AH66" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AI66" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AJ66" s="9" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="AK66" s="6"/>
+        <v>33</v>
+      </c>
+      <c r="AK66" s="6">
+        <v>179.79647399999999</v>
+      </c>
       <c r="AL66" s="6"/>
       <c r="AM66" s="6"/>
       <c r="AN66" s="6"/>
       <c r="AO66" s="6"/>
       <c r="AP66" s="6"/>
       <c r="AQ66" s="6"/>
     </row>
     <row r="67" spans="1:43">
       <c r="A67" s="13" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B67" s="7">
         <v>5439</v>
       </c>
       <c r="C67" s="7">
         <v>8479</v>
       </c>
       <c r="D67" s="7">
         <v>11535.9</v>
       </c>
       <c r="E67" s="7">
         <v>9386.4</v>
       </c>
       <c r="F67" s="7">
         <v>21302.401710670001</v>
       </c>
       <c r="G67" s="7">
         <v>9872.3191048500012</v>
       </c>
       <c r="H67" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I67" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="J67" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K67" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="L67" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="M67" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="N67" s="6">
         <v>371</v>
       </c>
       <c r="O67" s="6">
         <v>3458.5812344694709</v>
       </c>
       <c r="P67" s="6">
         <v>10776.162291028566</v>
       </c>
       <c r="Q67" s="6">
         <v>13822.283519694809</v>
       </c>
       <c r="R67" s="6">
         <v>14747.780633614853</v>
       </c>
       <c r="S67" s="6">
         <v>15619.04962856</v>
       </c>
       <c r="T67" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="U67" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="V67" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="W67" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="X67" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Y67" s="9">
         <v>119.68040000000001</v>
       </c>
       <c r="Z67" s="6">
         <v>519.48047292185095</v>
       </c>
       <c r="AA67" s="6">
         <v>4873.1958004146427</v>
       </c>
       <c r="AB67" s="6">
         <v>11975.827765371709</v>
       </c>
       <c r="AC67" s="6">
         <v>18088.680695252118</v>
       </c>
       <c r="AD67" s="6">
         <v>18358.591932657775</v>
       </c>
       <c r="AE67" s="6">
         <v>15765.621810416002</v>
       </c>
       <c r="AF67" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AG67" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AH67" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AI67" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AJ67" s="9" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="AK67" s="6"/>
+        <v>33</v>
+      </c>
+      <c r="AK67" s="9" t="s">
+        <v>33</v>
+      </c>
       <c r="AL67" s="6"/>
       <c r="AM67" s="6"/>
       <c r="AN67" s="6"/>
       <c r="AO67" s="6"/>
       <c r="AP67" s="6"/>
       <c r="AQ67" s="6"/>
     </row>
     <row r="68" spans="1:43">
       <c r="A68" s="13" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B68" s="7">
         <v>10018.6</v>
       </c>
       <c r="C68" s="7">
         <v>6263.1</v>
       </c>
       <c r="D68" s="7">
         <v>19924.8</v>
       </c>
       <c r="E68" s="7">
         <v>12390.1</v>
       </c>
       <c r="F68" s="7">
         <v>38456.330083023488</v>
       </c>
       <c r="G68" s="7">
         <v>19099.515767556186</v>
       </c>
       <c r="H68" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I68" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="J68" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K68" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="L68" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="M68" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="N68" s="6">
         <v>471.2</v>
       </c>
       <c r="O68" s="6">
         <v>7410.5726475864303</v>
       </c>
       <c r="P68" s="6">
         <v>14582.55584357288</v>
       </c>
       <c r="Q68" s="6">
         <v>22497.903255337395</v>
       </c>
       <c r="R68" s="6">
         <v>23838.632653630906</v>
       </c>
       <c r="S68" s="6">
         <v>24604.727683397665</v>
       </c>
       <c r="T68" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="U68" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="V68" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="W68" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="X68" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Y68" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Z68" s="6">
         <v>574.03405031420357</v>
       </c>
       <c r="AA68" s="6">
         <v>9100.5683975480297</v>
       </c>
       <c r="AB68" s="6">
         <v>17493.474034603998</v>
       </c>
       <c r="AC68" s="6">
         <v>26855.255541739905</v>
       </c>
       <c r="AD68" s="6">
         <v>28078.33110507848</v>
       </c>
       <c r="AE68" s="6">
         <v>27505.841416916654</v>
       </c>
       <c r="AF68" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AG68" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AH68" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AI68" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AJ68" s="9" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="AK68" s="6"/>
+        <v>33</v>
+      </c>
+      <c r="AK68" s="9" t="s">
+        <v>33</v>
+      </c>
       <c r="AL68" s="6"/>
       <c r="AM68" s="6"/>
       <c r="AN68" s="6"/>
       <c r="AO68" s="6"/>
       <c r="AP68" s="6"/>
       <c r="AQ68" s="6"/>
     </row>
     <row r="69" spans="1:43">
       <c r="A69" s="13" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B69" s="7">
         <v>15435.4</v>
       </c>
       <c r="C69" s="7">
         <v>8835.9</v>
       </c>
       <c r="D69" s="7">
         <v>15868.4</v>
       </c>
       <c r="E69" s="7">
         <v>13846.7</v>
       </c>
       <c r="F69" s="7">
         <v>35864.808569295834</v>
       </c>
       <c r="G69" s="7">
         <v>31110.230006559887</v>
       </c>
       <c r="H69" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I69" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="J69" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K69" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="L69" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="M69" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="N69" s="6">
         <v>636.4</v>
       </c>
       <c r="O69" s="6">
         <v>4562.8347945833875</v>
       </c>
       <c r="P69" s="6">
         <v>14072.831429553371</v>
       </c>
       <c r="Q69" s="6">
         <v>23302.833687064336</v>
       </c>
       <c r="R69" s="6">
         <v>28521.977280403713</v>
       </c>
       <c r="S69" s="6">
         <v>29391.73163012867</v>
       </c>
       <c r="T69" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="U69" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="V69" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="W69" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="X69" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Y69" s="9">
         <v>38.114759999999997</v>
       </c>
       <c r="Z69" s="6">
         <v>700.40556604396636</v>
       </c>
       <c r="AA69" s="6">
         <v>4941.048565919913</v>
       </c>
       <c r="AB69" s="6">
         <v>20423.781881805728</v>
       </c>
       <c r="AC69" s="6">
         <v>34745.946440913649</v>
       </c>
       <c r="AD69" s="6">
         <v>45221.469984857336</v>
       </c>
       <c r="AE69" s="6">
         <v>45272.351872317784</v>
       </c>
       <c r="AF69" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AG69" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AH69" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AI69" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AJ69" s="9" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="AK69" s="6"/>
+        <v>33</v>
+      </c>
+      <c r="AK69" s="6">
+        <v>23.301600000000001</v>
+      </c>
       <c r="AL69" s="6"/>
       <c r="AM69" s="6"/>
       <c r="AN69" s="6"/>
       <c r="AO69" s="6"/>
       <c r="AP69" s="6"/>
       <c r="AQ69" s="6"/>
     </row>
     <row r="70" spans="1:43">
       <c r="A70" s="13" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B70" s="7">
         <v>2713.6</v>
       </c>
       <c r="C70" s="7">
         <v>3671</v>
       </c>
       <c r="D70" s="7">
         <v>5699.7</v>
       </c>
       <c r="E70" s="7">
         <v>4912.7</v>
       </c>
       <c r="F70" s="7">
         <v>8287.5563960899999</v>
       </c>
       <c r="G70" s="7">
         <v>4177.8104406799994</v>
       </c>
       <c r="H70" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I70" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="J70" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K70" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="L70" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="M70" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="N70" s="6">
         <v>536.6</v>
       </c>
       <c r="O70" s="6">
         <v>1448.9018023389222</v>
       </c>
       <c r="P70" s="6">
         <v>2798.5670502643452</v>
       </c>
       <c r="Q70" s="6">
         <v>4250.1727982727953</v>
       </c>
       <c r="R70" s="6">
         <v>4200.2283446727997</v>
       </c>
       <c r="S70" s="6">
         <v>4420.5836189899992</v>
       </c>
       <c r="T70" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="U70" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="V70" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="W70" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="X70" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Y70" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Z70" s="6">
         <v>495.24242111801505</v>
       </c>
       <c r="AA70" s="6">
         <v>1607.2834374230376</v>
       </c>
       <c r="AB70" s="6">
         <v>3667.0348502915849</v>
       </c>
       <c r="AC70" s="6">
         <v>4331.2073884309375</v>
       </c>
       <c r="AD70" s="6">
         <v>4789.4445522834039</v>
       </c>
       <c r="AE70" s="6">
         <v>3714.346576899999</v>
       </c>
       <c r="AF70" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AG70" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AH70" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AI70" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AJ70" s="9" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="AK70" s="6"/>
+        <v>33</v>
+      </c>
+      <c r="AK70" s="9" t="s">
+        <v>33</v>
+      </c>
       <c r="AL70" s="6"/>
       <c r="AM70" s="6"/>
       <c r="AN70" s="6"/>
       <c r="AO70" s="6"/>
       <c r="AP70" s="6"/>
       <c r="AQ70" s="6"/>
     </row>
     <row r="71" spans="1:43">
       <c r="A71" s="13" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B71" s="7">
         <v>7365.4</v>
       </c>
       <c r="C71" s="7">
         <v>4656</v>
       </c>
       <c r="D71" s="7">
         <v>9452.7000000000007</v>
       </c>
       <c r="E71" s="7">
         <v>7838.7</v>
       </c>
       <c r="F71" s="7">
         <v>20356.733615715406</v>
       </c>
       <c r="G71" s="7">
         <v>13463.08187522116</v>
       </c>
       <c r="H71" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I71" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="J71" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K71" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="L71" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="M71" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="N71" s="6">
         <v>160.1</v>
       </c>
       <c r="O71" s="6">
         <v>2728.2329966495145</v>
       </c>
       <c r="P71" s="6">
         <v>8792.5645799762278</v>
       </c>
       <c r="Q71" s="6">
         <v>14518.583613405872</v>
       </c>
       <c r="R71" s="6">
         <v>15663.470220952424</v>
       </c>
       <c r="S71" s="6">
         <v>16874.42434904533</v>
       </c>
       <c r="T71" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="U71" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="V71" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="W71" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="X71" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Y71" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Z71" s="6">
         <v>180.51920420575834</v>
       </c>
       <c r="AA71" s="6">
         <v>3412.6110811583499</v>
       </c>
       <c r="AB71" s="6">
         <v>11042.697144254669</v>
       </c>
       <c r="AC71" s="6">
         <v>19691.959946307841</v>
       </c>
       <c r="AD71" s="6">
         <v>21925.432341126674</v>
       </c>
       <c r="AE71" s="6">
         <v>23711.553485800279</v>
       </c>
       <c r="AF71" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AG71" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AH71" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AI71" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AJ71" s="9" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="AK71" s="6"/>
+        <v>33</v>
+      </c>
+      <c r="AK71" s="6">
+        <v>60.515262000000007</v>
+      </c>
       <c r="AL71" s="6"/>
       <c r="AM71" s="6"/>
       <c r="AN71" s="6"/>
       <c r="AO71" s="6"/>
       <c r="AP71" s="6"/>
       <c r="AQ71" s="6"/>
     </row>
     <row r="72" spans="1:43">
       <c r="A72" s="13" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B72" s="7">
         <v>15095.1</v>
       </c>
       <c r="C72" s="7">
         <v>5792.5</v>
       </c>
       <c r="D72" s="7">
         <v>22790.7</v>
       </c>
       <c r="E72" s="7">
         <v>13088.3</v>
       </c>
       <c r="F72" s="7">
         <v>39960.625560008775</v>
       </c>
       <c r="G72" s="7">
         <v>21798.697568499272</v>
       </c>
       <c r="H72" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I72" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="J72" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K72" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="L72" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="M72" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="N72" s="6">
         <v>556.5</v>
       </c>
       <c r="O72" s="6">
         <v>8861.4525724684445</v>
       </c>
       <c r="P72" s="6">
         <v>17487.803289149786</v>
       </c>
       <c r="Q72" s="6">
         <v>24288.01194416589</v>
       </c>
       <c r="R72" s="6">
         <v>24388.999320063369</v>
       </c>
       <c r="S72" s="6">
         <v>25792.981431445336</v>
       </c>
       <c r="T72" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="U72" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="V72" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="W72" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="X72" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Y72" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Z72" s="6">
         <v>659.63359629701927</v>
       </c>
       <c r="AA72" s="6">
         <v>10902.413806682311</v>
       </c>
       <c r="AB72" s="6">
         <v>22370.453720801277</v>
       </c>
       <c r="AC72" s="6">
         <v>32252.123180338516</v>
       </c>
       <c r="AD72" s="6">
         <v>33675.542957077676</v>
       </c>
       <c r="AE72" s="6">
         <v>31357.012225621445</v>
       </c>
       <c r="AF72" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AG72" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AH72" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AI72" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AJ72" s="9" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="AK72" s="6"/>
+        <v>33</v>
+      </c>
+      <c r="AK72" s="9" t="s">
+        <v>33</v>
+      </c>
       <c r="AL72" s="6"/>
       <c r="AM72" s="6"/>
       <c r="AN72" s="6"/>
       <c r="AO72" s="6"/>
       <c r="AP72" s="6"/>
       <c r="AQ72" s="6"/>
     </row>
     <row r="73" spans="1:43">
       <c r="A73" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B73" s="6">
         <v>17449.599999999999</v>
       </c>
       <c r="C73" s="6">
         <v>22863.8</v>
       </c>
       <c r="D73" s="6">
         <v>24382.2</v>
       </c>
       <c r="E73" s="6">
         <v>26596.3</v>
       </c>
       <c r="F73" s="6">
         <v>47036.15909686064</v>
       </c>
       <c r="G73" s="6">
         <v>35828.926470254679</v>
       </c>
       <c r="H73" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I73" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="J73" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K73" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="L73" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="M73" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="N73" s="6">
         <v>1027.7</v>
       </c>
       <c r="O73" s="6">
         <v>6544.3329167741585</v>
       </c>
       <c r="P73" s="6">
         <v>18497.366006088258</v>
       </c>
       <c r="Q73" s="6">
         <v>28209.169095990699</v>
       </c>
       <c r="R73" s="6">
         <v>38196.604772092083</v>
       </c>
       <c r="S73" s="6">
         <v>44145.94759472533</v>
       </c>
       <c r="T73" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="U73" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="V73" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="W73" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="X73" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Y73" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Z73" s="6">
         <v>1943.4986025851342</v>
       </c>
       <c r="AA73" s="6">
         <v>10595.874044690931</v>
       </c>
       <c r="AB73" s="6">
         <v>26090.824090475642</v>
       </c>
       <c r="AC73" s="6">
         <v>39560.123255239225</v>
       </c>
       <c r="AD73" s="6">
         <v>53143.777234428198</v>
       </c>
       <c r="AE73" s="6">
         <v>48894.218095783304</v>
       </c>
       <c r="AF73" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AG73" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AH73" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AI73" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AJ73" s="9" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="AK73" s="6"/>
+        <v>33</v>
+      </c>
+      <c r="AK73" s="9" t="s">
+        <v>33</v>
+      </c>
       <c r="AL73" s="6"/>
       <c r="AM73" s="6"/>
       <c r="AN73" s="6"/>
       <c r="AO73" s="6"/>
       <c r="AP73" s="6"/>
       <c r="AQ73" s="6"/>
     </row>
     <row r="74" spans="1:43">
       <c r="A74" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B74" s="6">
         <v>35410.1</v>
       </c>
       <c r="C74" s="6">
         <v>30822.7</v>
       </c>
       <c r="D74" s="6">
         <v>62368.9</v>
       </c>
       <c r="E74" s="6">
         <v>50436.3</v>
       </c>
       <c r="F74" s="6">
         <v>124878.47179124341</v>
       </c>
       <c r="G74" s="6">
         <v>67133.929973373379</v>
       </c>
       <c r="H74" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I74" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="J74" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K74" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="L74" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="M74" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="N74" s="6">
         <v>327.9</v>
       </c>
       <c r="O74" s="6">
         <v>13235.883241379917</v>
       </c>
       <c r="P74" s="6">
         <v>33418.751515132812</v>
       </c>
       <c r="Q74" s="6">
         <v>70053.722144668689</v>
       </c>
       <c r="R74" s="6">
         <v>79155.810203716042</v>
       </c>
       <c r="S74" s="6">
         <v>82529.533019560666</v>
       </c>
       <c r="T74" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="U74" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="V74" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="W74" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="X74" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Y74" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Z74" s="6">
         <v>541.31701028849204</v>
       </c>
       <c r="AA74" s="6">
         <v>16756.076398780118</v>
       </c>
       <c r="AB74" s="6">
         <v>42549.836201868413</v>
       </c>
       <c r="AC74" s="6">
         <v>95377.554531061905</v>
       </c>
       <c r="AD74" s="6">
         <v>101529.69967091731</v>
       </c>
       <c r="AE74" s="6">
         <v>101947.01142097992</v>
       </c>
       <c r="AF74" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AG74" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AH74" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AI74" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AJ74" s="9" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="AK74" s="6"/>
+        <v>33</v>
+      </c>
+      <c r="AK74" s="9" t="s">
+        <v>33</v>
+      </c>
       <c r="AL74" s="6"/>
       <c r="AM74" s="6"/>
       <c r="AN74" s="6"/>
       <c r="AO74" s="6"/>
       <c r="AP74" s="6"/>
       <c r="AQ74" s="6"/>
     </row>
     <row r="75" spans="1:43">
       <c r="A75" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B75" s="6">
         <v>24926.400000000001</v>
       </c>
       <c r="C75" s="6">
         <v>25001.4</v>
       </c>
       <c r="D75" s="6">
         <v>38109.599999999999</v>
       </c>
       <c r="E75" s="6">
         <v>45591</v>
       </c>
       <c r="F75" s="6">
         <v>64685.197805876996</v>
       </c>
       <c r="G75" s="6">
         <v>52780.979760195587</v>
       </c>
       <c r="H75" s="9">
         <v>4.2801046459999998</v>
       </c>
       <c r="I75" s="9">
         <v>15.108579255999999</v>
       </c>
@@ -9422,295 +9534,301 @@
       </c>
       <c r="AC75" s="6">
         <v>57749.604249681026</v>
       </c>
       <c r="AD75" s="6">
         <v>65610.77663894766</v>
       </c>
       <c r="AE75" s="6">
         <v>62920.89368599181</v>
       </c>
       <c r="AF75" s="9">
         <v>7.4494865374999995</v>
       </c>
       <c r="AG75" s="9">
         <v>21.2217365375</v>
       </c>
       <c r="AH75" s="9">
         <v>31.423403204166668</v>
       </c>
       <c r="AI75" s="9">
         <v>39.5847365375</v>
       </c>
       <c r="AJ75" s="9">
         <v>47.746069870833331</v>
       </c>
-      <c r="AK75" s="6"/>
+      <c r="AK75" s="6">
+        <v>53.867069870833333</v>
+      </c>
       <c r="AL75" s="6"/>
       <c r="AM75" s="6"/>
       <c r="AN75" s="6"/>
       <c r="AO75" s="6"/>
       <c r="AP75" s="6"/>
       <c r="AQ75" s="6"/>
     </row>
     <row r="76" spans="1:43">
       <c r="A76" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B76" s="6">
         <v>18059.2</v>
       </c>
       <c r="C76" s="6">
         <v>21748.5</v>
       </c>
       <c r="D76" s="6">
         <v>30625.4</v>
       </c>
       <c r="E76" s="6">
         <v>39883.1</v>
       </c>
       <c r="F76" s="6">
         <v>56420.678669548935</v>
       </c>
       <c r="G76" s="6">
         <v>35150.314116043133</v>
       </c>
       <c r="H76" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I76" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="J76" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K76" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="L76" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="M76" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="N76" s="6">
         <v>372.7</v>
       </c>
       <c r="O76" s="6">
         <v>4997.9291348343786</v>
       </c>
       <c r="P76" s="6">
         <v>20497.760948057021</v>
       </c>
       <c r="Q76" s="6">
         <v>32782.938811674227</v>
       </c>
       <c r="R76" s="6">
         <v>42090.534152715183</v>
       </c>
       <c r="S76" s="6">
         <v>43847.153688554667</v>
       </c>
       <c r="T76" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="U76" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="V76" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="W76" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="X76" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Y76" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Z76" s="6">
         <v>502.38512340712919</v>
       </c>
       <c r="AA76" s="6">
         <v>6958.5047851962554</v>
       </c>
       <c r="AB76" s="6">
         <v>26693.089978071239</v>
       </c>
       <c r="AC76" s="6">
         <v>45999.544355838931</v>
       </c>
       <c r="AD76" s="6">
         <v>60643.52513187204</v>
       </c>
       <c r="AE76" s="6">
         <v>63124.602855453006</v>
       </c>
       <c r="AF76" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AG76" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AH76" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AI76" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AJ76" s="9" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="AK76" s="6"/>
+        <v>33</v>
+      </c>
+      <c r="AK76" s="9" t="s">
+        <v>33</v>
+      </c>
       <c r="AL76" s="6"/>
       <c r="AM76" s="6"/>
       <c r="AN76" s="6"/>
       <c r="AO76" s="6"/>
       <c r="AP76" s="6"/>
       <c r="AQ76" s="6"/>
     </row>
     <row r="77" spans="1:43">
       <c r="A77" s="13" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B77" s="6">
         <v>8480.4</v>
       </c>
       <c r="C77" s="6">
         <v>5623.3</v>
       </c>
       <c r="D77" s="6">
         <v>17925.599999999999</v>
       </c>
       <c r="E77" s="6">
         <v>10095.200000000001</v>
       </c>
       <c r="F77" s="6">
         <v>29556.378350240779</v>
       </c>
       <c r="G77" s="6">
         <v>16524.109257751563</v>
       </c>
       <c r="H77" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I77" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="J77" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K77" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="L77" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="M77" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="N77" s="6">
         <v>254.5</v>
       </c>
       <c r="O77" s="6">
         <v>4776.9097048590684</v>
       </c>
       <c r="P77" s="6">
         <v>13794.015842938154</v>
       </c>
       <c r="Q77" s="6">
         <v>16302.374695968938</v>
       </c>
       <c r="R77" s="6">
         <v>17911.778350168937</v>
       </c>
       <c r="S77" s="6">
         <v>18331.86919578533</v>
       </c>
       <c r="T77" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="U77" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="V77" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="W77" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="X77" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Y77" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Z77" s="6">
         <v>195.31350627272434</v>
       </c>
       <c r="AA77" s="6">
         <v>5326.655546304909</v>
       </c>
       <c r="AB77" s="6">
         <v>16167.268173455239</v>
       </c>
       <c r="AC77" s="6">
         <v>20185.085059198653</v>
       </c>
       <c r="AD77" s="6">
         <v>21466.610156969709</v>
       </c>
       <c r="AE77" s="6">
         <v>19051.151694602951</v>
       </c>
       <c r="AF77" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AG77" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AH77" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AI77" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AJ77" s="9" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="AK77" s="6"/>
+        <v>33</v>
+      </c>
+      <c r="AK77" s="6">
+        <v>201.07977</v>
+      </c>
       <c r="AL77" s="6"/>
       <c r="AM77" s="6"/>
       <c r="AN77" s="6"/>
       <c r="AO77" s="6"/>
       <c r="AP77" s="6"/>
       <c r="AQ77" s="6"/>
     </row>
     <row r="78" spans="1:43">
       <c r="A78" s="13" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B78" s="6">
         <v>19271.400000000001</v>
       </c>
       <c r="C78" s="6">
         <v>24164.9</v>
       </c>
       <c r="D78" s="6">
         <v>36759.599999999999</v>
       </c>
       <c r="E78" s="6">
         <v>38938.300000000003</v>
       </c>
       <c r="F78" s="6">
         <v>82538.804174400822</v>
       </c>
       <c r="G78" s="6">
         <v>40179.355539974873</v>
       </c>
       <c r="H78" s="9">
         <v>1.1883724999999999E-2</v>
       </c>
       <c r="I78" s="9">
         <v>3.4198658333333333E-2</v>
       </c>
@@ -9723,708 +9841,716 @@
       <c r="L78" s="9">
         <v>8.7160858333333327E-2</v>
       </c>
       <c r="M78" s="6">
         <v>9.9783083333333328E-2</v>
       </c>
       <c r="N78" s="6">
         <v>262.10000000000002</v>
       </c>
       <c r="O78" s="6">
         <v>6142.0831980483072</v>
       </c>
       <c r="P78" s="6">
         <v>29353.235725124468</v>
       </c>
       <c r="Q78" s="6">
         <v>46625.649448235461</v>
       </c>
       <c r="R78" s="6">
         <v>52153.954282533283</v>
       </c>
       <c r="S78" s="6">
         <v>54463.52442553467</v>
       </c>
       <c r="T78" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="U78" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="V78" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="W78" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="X78" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Y78" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Z78" s="6">
         <v>291.87757922756498</v>
       </c>
       <c r="AA78" s="6">
         <v>6767.1822192538157</v>
       </c>
       <c r="AB78" s="6">
         <v>32433.402157945482</v>
       </c>
       <c r="AC78" s="6">
         <v>56459.933692037586</v>
       </c>
       <c r="AD78" s="6">
         <v>69384.914340030678</v>
       </c>
       <c r="AE78" s="6">
         <v>66680.749203972213</v>
       </c>
       <c r="AF78" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AG78" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AH78" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AI78" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AJ78" s="9" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="AK78" s="6"/>
+        <v>33</v>
+      </c>
+      <c r="AK78" s="6">
+        <v>20.814995</v>
+      </c>
       <c r="AL78" s="6"/>
       <c r="AM78" s="6"/>
       <c r="AN78" s="6"/>
       <c r="AO78" s="6"/>
       <c r="AP78" s="6"/>
       <c r="AQ78" s="6"/>
     </row>
     <row r="79" spans="1:43">
       <c r="A79" s="13" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B79" s="6">
         <v>10984.1</v>
       </c>
       <c r="C79" s="6">
         <v>8435</v>
       </c>
       <c r="D79" s="6">
         <v>15288.2</v>
       </c>
       <c r="E79" s="6">
         <v>13855</v>
       </c>
       <c r="F79" s="6">
         <v>30964.536211364528</v>
       </c>
       <c r="G79" s="6">
         <v>23139.091552799779</v>
       </c>
       <c r="H79" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I79" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="J79" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K79" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="L79" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="M79" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="N79" s="6">
         <v>421.3</v>
       </c>
       <c r="O79" s="6">
         <v>4469.9026915063278</v>
       </c>
       <c r="P79" s="6">
         <v>12133.14063115247</v>
       </c>
       <c r="Q79" s="6">
         <v>16335.954723587991</v>
       </c>
       <c r="R79" s="6">
         <v>19371.594496819231</v>
       </c>
       <c r="S79" s="6">
         <v>24644.90516498933</v>
       </c>
       <c r="T79" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="U79" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="V79" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="W79" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="X79" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Y79" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Z79" s="6">
         <v>495.60786990978011</v>
       </c>
       <c r="AA79" s="6">
         <v>5059.1654654219019</v>
       </c>
       <c r="AB79" s="6">
         <v>14323.444192141193</v>
       </c>
       <c r="AC79" s="6">
         <v>21581.590938507507</v>
       </c>
       <c r="AD79" s="6">
         <v>30309.664678196314</v>
       </c>
       <c r="AE79" s="6">
         <v>33525.89297991799</v>
       </c>
       <c r="AF79" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AG79" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AH79" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AI79" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AJ79" s="9" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="AK79" s="6"/>
+        <v>33</v>
+      </c>
+      <c r="AK79" s="9" t="s">
+        <v>33</v>
+      </c>
       <c r="AL79" s="6"/>
       <c r="AM79" s="6"/>
       <c r="AN79" s="6"/>
       <c r="AO79" s="6"/>
       <c r="AP79" s="6"/>
       <c r="AQ79" s="6"/>
     </row>
     <row r="80" spans="1:43">
       <c r="A80" s="13" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B80" s="6">
         <v>18655.2</v>
       </c>
       <c r="C80" s="6">
         <v>20347.8</v>
       </c>
       <c r="D80" s="6">
         <v>26588.400000000001</v>
       </c>
       <c r="E80" s="6">
         <v>37008.400000000001</v>
       </c>
       <c r="F80" s="6">
         <v>59365.404782436119</v>
       </c>
       <c r="G80" s="6">
         <v>36819.667571743172</v>
       </c>
       <c r="H80" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I80" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="J80" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K80" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="L80" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="M80" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="N80" s="6">
         <v>251.2</v>
       </c>
       <c r="O80" s="6">
         <v>9903.7887418822702</v>
       </c>
       <c r="P80" s="6">
         <v>25435.473228418654</v>
       </c>
       <c r="Q80" s="6">
         <v>36199.306567768646</v>
       </c>
       <c r="R80" s="6">
         <v>44453.949446086233</v>
       </c>
       <c r="S80" s="6">
         <v>51657.398087134003</v>
       </c>
       <c r="T80" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="U80" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="V80" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="W80" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="X80" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Y80" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Z80" s="6">
         <v>667.73665485731874</v>
       </c>
       <c r="AA80" s="6">
         <v>11020.29597947235</v>
       </c>
       <c r="AB80" s="6">
         <v>40559.731569670083</v>
       </c>
       <c r="AC80" s="6">
         <v>53141.48644642131</v>
       </c>
       <c r="AD80" s="6">
         <v>65946.426951866932</v>
       </c>
       <c r="AE80" s="6">
         <v>55785.469079401417</v>
       </c>
       <c r="AF80" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AG80" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AH80" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AI80" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AJ80" s="9" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="AK80" s="6"/>
+        <v>33</v>
+      </c>
+      <c r="AK80" s="9" t="s">
+        <v>33</v>
+      </c>
       <c r="AL80" s="6"/>
       <c r="AM80" s="6"/>
       <c r="AN80" s="6"/>
       <c r="AO80" s="6"/>
       <c r="AP80" s="6"/>
       <c r="AQ80" s="6"/>
     </row>
     <row r="81" spans="1:43">
       <c r="A81" s="13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B81" s="6">
         <v>25369.5</v>
       </c>
       <c r="C81" s="6">
         <v>31478.6</v>
       </c>
       <c r="D81" s="6">
         <v>42684.4</v>
       </c>
       <c r="E81" s="6">
         <v>41496</v>
       </c>
       <c r="F81" s="6">
         <v>56865.392659744786</v>
       </c>
       <c r="G81" s="6">
         <v>41033.3428409185</v>
       </c>
       <c r="H81" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I81" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="J81" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K81" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="L81" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="M81" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="N81" s="6">
         <v>649.70000000000005</v>
       </c>
       <c r="O81" s="6">
         <v>8496.2351059247194</v>
       </c>
       <c r="P81" s="6">
         <v>19286.638411869535</v>
       </c>
       <c r="Q81" s="6">
         <v>34765.378574644797</v>
       </c>
       <c r="R81" s="6">
         <v>44435.695838745611</v>
       </c>
       <c r="S81" s="6">
         <v>48363.130941258671</v>
       </c>
       <c r="T81" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="U81" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="V81" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="W81" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="X81" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Y81" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Z81" s="6">
         <v>945.73529499497374</v>
       </c>
       <c r="AA81" s="6">
         <v>10100.368339949946</v>
       </c>
       <c r="AB81" s="6">
         <v>27537.096212772463</v>
       </c>
       <c r="AC81" s="6">
         <v>49976.746226550866</v>
       </c>
       <c r="AD81" s="6">
         <v>63518.673746872431</v>
       </c>
       <c r="AE81" s="6">
         <v>64069.600616917836</v>
       </c>
       <c r="AF81" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AG81" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AH81" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AI81" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AJ81" s="9" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="AK81" s="6"/>
+        <v>33</v>
+      </c>
+      <c r="AK81" s="9" t="s">
+        <v>33</v>
+      </c>
       <c r="AL81" s="6"/>
       <c r="AM81" s="6"/>
       <c r="AN81" s="6"/>
       <c r="AO81" s="6"/>
       <c r="AP81" s="6"/>
       <c r="AQ81" s="6"/>
     </row>
     <row r="83" spans="1:43" ht="17.25" customHeight="1">
-      <c r="A83" s="27" t="s">
-[...43 lines deleted...]
-      <c r="AQ83" s="27"/>
+      <c r="A83" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="B83" s="16"/>
+      <c r="C83" s="16"/>
+      <c r="D83" s="16"/>
+      <c r="E83" s="16"/>
+      <c r="F83" s="16"/>
+      <c r="G83" s="16"/>
+      <c r="H83" s="16"/>
+      <c r="I83" s="16"/>
+      <c r="J83" s="16"/>
+      <c r="K83" s="16"/>
+      <c r="L83" s="16"/>
+      <c r="M83" s="16"/>
+      <c r="N83" s="16"/>
+      <c r="O83" s="16"/>
+      <c r="P83" s="16"/>
+      <c r="Q83" s="16"/>
+      <c r="R83" s="16"/>
+      <c r="S83" s="16"/>
+      <c r="T83" s="16"/>
+      <c r="U83" s="16"/>
+      <c r="V83" s="16"/>
+      <c r="W83" s="16"/>
+      <c r="X83" s="16"/>
+      <c r="Y83" s="16"/>
+      <c r="Z83" s="16"/>
+      <c r="AA83" s="16"/>
+      <c r="AB83" s="16"/>
+      <c r="AC83" s="16"/>
+      <c r="AD83" s="16"/>
+      <c r="AE83" s="16"/>
+      <c r="AF83" s="16"/>
+      <c r="AG83" s="16"/>
+      <c r="AH83" s="16"/>
+      <c r="AI83" s="16"/>
+      <c r="AJ83" s="16"/>
+      <c r="AK83" s="16"/>
+      <c r="AL83" s="16"/>
+      <c r="AM83" s="16"/>
+      <c r="AN83" s="16"/>
+      <c r="AO83" s="16"/>
+      <c r="AP83" s="16"/>
+      <c r="AQ83" s="16"/>
     </row>
     <row r="84" spans="1:43" ht="10.5" customHeight="1">
-      <c r="P84" s="25"/>
-[...12 lines deleted...]
-      <c r="AQ84" s="26"/>
+      <c r="P84" s="21"/>
+      <c r="Q84" s="21"/>
+      <c r="R84" s="21"/>
+      <c r="S84" s="21"/>
+      <c r="AB84" s="20"/>
+      <c r="AC84" s="20"/>
+      <c r="AD84" s="20"/>
+      <c r="AE84" s="20"/>
+      <c r="AN84" s="20" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO84" s="20"/>
+      <c r="AP84" s="20"/>
+      <c r="AQ84" s="20"/>
     </row>
     <row r="85" spans="1:43" ht="3" customHeight="1" thickBot="1">
       <c r="H85" s="10"/>
     </row>
     <row r="86" spans="1:43" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A86" s="20"/>
-      <c r="B86" s="16" t="s">
+      <c r="A86" s="24"/>
+      <c r="B86" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="C86" s="22" t="s">
         <v>35</v>
       </c>
-      <c r="C86" s="16" t="s">
+      <c r="D86" s="22" t="s">
         <v>36</v>
       </c>
-      <c r="D86" s="16" t="s">
-[...5 lines deleted...]
-      <c r="F86" s="16" t="s">
+      <c r="E86" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F86" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="G86" s="22" t="s">
         <v>44</v>
       </c>
-      <c r="G86" s="16" t="s">
+      <c r="H86" s="17" t="s">
         <v>45</v>
       </c>
-      <c r="H86" s="22" t="s">
-[...13 lines deleted...]
-      <c r="T86" s="22" t="s">
+      <c r="I86" s="18"/>
+      <c r="J86" s="18"/>
+      <c r="K86" s="18"/>
+      <c r="L86" s="18"/>
+      <c r="M86" s="18"/>
+      <c r="N86" s="18"/>
+      <c r="O86" s="18"/>
+      <c r="P86" s="18"/>
+      <c r="Q86" s="18"/>
+      <c r="R86" s="18"/>
+      <c r="S86" s="19"/>
+      <c r="T86" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="U86" s="18"/>
+      <c r="V86" s="18"/>
+      <c r="W86" s="18"/>
+      <c r="X86" s="18"/>
+      <c r="Y86" s="18"/>
+      <c r="Z86" s="18"/>
+      <c r="AA86" s="18"/>
+      <c r="AB86" s="18"/>
+      <c r="AC86" s="18"/>
+      <c r="AD86" s="18"/>
+      <c r="AE86" s="19"/>
+      <c r="AF86" s="17" t="s">
         <v>48</v>
       </c>
-      <c r="U86" s="23"/>
-[...23 lines deleted...]
-      <c r="AQ86" s="24"/>
+      <c r="AG86" s="18"/>
+      <c r="AH86" s="18"/>
+      <c r="AI86" s="18"/>
+      <c r="AJ86" s="18"/>
+      <c r="AK86" s="18"/>
+      <c r="AL86" s="18"/>
+      <c r="AM86" s="18"/>
+      <c r="AN86" s="18"/>
+      <c r="AO86" s="18"/>
+      <c r="AP86" s="18"/>
+      <c r="AQ86" s="19"/>
     </row>
     <row r="87" spans="1:43" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A87" s="21"/>
-[...5 lines deleted...]
-      <c r="G87" s="17"/>
+      <c r="A87" s="25"/>
+      <c r="B87" s="23"/>
+      <c r="C87" s="23"/>
+      <c r="D87" s="23"/>
+      <c r="E87" s="23"/>
+      <c r="F87" s="23"/>
+      <c r="G87" s="23"/>
       <c r="H87" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="I87" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="I87" s="4" t="s">
+      <c r="J87" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="J87" s="4" t="s">
+      <c r="K87" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="K87" s="4" t="s">
+      <c r="L87" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="L87" s="4" t="s">
+      <c r="M87" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="M87" s="4" t="s">
+      <c r="N87" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="N87" s="4" t="s">
+      <c r="O87" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="O87" s="4" t="s">
+      <c r="P87" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="P87" s="4" t="s">
+      <c r="Q87" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="Q87" s="4" t="s">
+      <c r="R87" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="R87" s="4" t="s">
+      <c r="S87" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="T87" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="U87" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="V87" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="W87" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="X87" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y87" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z87" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="AA87" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB87" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="AC87" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="AD87" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="AE87" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="AF87" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG87" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH87" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI87" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="AJ87" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="AK87" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="AL87" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="AM87" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="AN87" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="AO87" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="AP87" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="AQ87" s="4" t="s">
         <v>11</v>
-      </c>
-[...73 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="88" spans="1:43" s="2" customFormat="1">
       <c r="A88" s="12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B88" s="5">
         <v>118188.5</v>
       </c>
       <c r="C88" s="5">
         <v>132667.29999999999</v>
       </c>
       <c r="D88" s="5">
         <v>160750.29999999999</v>
       </c>
       <c r="E88" s="5">
         <v>188280</v>
       </c>
       <c r="F88" s="5">
         <v>117355.30137081048</v>
       </c>
       <c r="G88" s="5">
         <v>136753.09591092789</v>
       </c>
       <c r="H88" s="5">
         <v>10315.175290833035</v>
       </c>
       <c r="I88" s="5">
         <v>20367.862319056076</v>
       </c>
@@ -10487,61 +10613,63 @@
       </c>
       <c r="AC88" s="5">
         <v>142899.5</v>
       </c>
       <c r="AD88" s="5">
         <v>152378.20000000001</v>
       </c>
       <c r="AE88" s="5">
         <v>169260.3333868632</v>
       </c>
       <c r="AF88" s="5">
         <v>13873.219610780558</v>
       </c>
       <c r="AG88" s="5">
         <v>29737.820133731399</v>
       </c>
       <c r="AH88" s="5">
         <v>44147.732251795249</v>
       </c>
       <c r="AI88" s="5">
         <v>64470.809060206688</v>
       </c>
       <c r="AJ88" s="5">
         <v>84659.408882004092</v>
       </c>
-      <c r="AK88" s="5"/>
+      <c r="AK88" s="5">
+        <v>120247.10833611386</v>
+      </c>
       <c r="AL88" s="5"/>
       <c r="AM88" s="5"/>
       <c r="AN88" s="5"/>
       <c r="AO88" s="5"/>
       <c r="AP88" s="5"/>
       <c r="AQ88" s="5"/>
     </row>
     <row r="89" spans="1:43">
       <c r="A89" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B89" s="6">
         <v>973.3</v>
       </c>
       <c r="C89" s="6">
         <v>1732.6</v>
       </c>
       <c r="D89" s="6">
         <v>2138.4</v>
       </c>
       <c r="E89" s="6">
         <v>2252.5</v>
       </c>
       <c r="F89" s="6">
         <v>341.17249646975762</v>
       </c>
       <c r="G89" s="6">
         <v>361.5310423199362</v>
       </c>
       <c r="H89" s="6">
         <v>20.224793608055393</v>
       </c>
       <c r="I89" s="6">
         <v>41.130013339691743</v>
       </c>
@@ -10604,61 +10732,63 @@
       </c>
       <c r="AC89" s="6">
         <v>365.83132687198628</v>
       </c>
       <c r="AD89" s="6">
         <v>381.28435351192701</v>
       </c>
       <c r="AE89" s="6">
         <v>419.30750578879992</v>
       </c>
       <c r="AF89" s="6">
         <v>11.442149387118004</v>
       </c>
       <c r="AG89" s="6">
         <v>23.158223083110713</v>
       </c>
       <c r="AH89" s="6">
         <v>39.868180370527767</v>
       </c>
       <c r="AI89" s="6">
         <v>59.94386401287008</v>
       </c>
       <c r="AJ89" s="6">
         <v>72.952053009985434</v>
       </c>
-      <c r="AK89" s="6"/>
+      <c r="AK89" s="6">
+        <v>100.12358312036466</v>
+      </c>
       <c r="AL89" s="6"/>
       <c r="AM89" s="6"/>
       <c r="AN89" s="6"/>
       <c r="AO89" s="6"/>
       <c r="AP89" s="6"/>
       <c r="AQ89" s="6"/>
     </row>
     <row r="90" spans="1:43">
       <c r="A90" s="13" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B90" s="6">
         <v>5185.8999999999996</v>
       </c>
       <c r="C90" s="6">
         <v>6315</v>
       </c>
       <c r="D90" s="6">
         <v>7037.4</v>
       </c>
       <c r="E90" s="6">
         <v>7464.7</v>
       </c>
       <c r="F90" s="6">
         <v>6155.5581478481363</v>
       </c>
       <c r="G90" s="6">
         <v>7173.2194405693963</v>
       </c>
       <c r="H90" s="6">
         <v>738.43517141007487</v>
       </c>
       <c r="I90" s="6">
         <v>876.00417847316226</v>
       </c>
@@ -10721,61 +10851,63 @@
       </c>
       <c r="AC90" s="6">
         <v>7199.4010160296575</v>
       </c>
       <c r="AD90" s="6">
         <v>7795.7574194175149</v>
       </c>
       <c r="AE90" s="6">
         <v>8792.6634163459985</v>
       </c>
       <c r="AF90" s="6">
         <v>894.53620047474067</v>
       </c>
       <c r="AG90" s="6">
         <v>1739.4683031531799</v>
       </c>
       <c r="AH90" s="6">
         <v>2588.5374430099637</v>
       </c>
       <c r="AI90" s="6">
         <v>3743.8815298312488</v>
       </c>
       <c r="AJ90" s="6">
         <v>4947.7774166898998</v>
       </c>
-      <c r="AK90" s="6"/>
+      <c r="AK90" s="6">
+        <v>6691.750640063864</v>
+      </c>
       <c r="AL90" s="6"/>
       <c r="AM90" s="6"/>
       <c r="AN90" s="6"/>
       <c r="AO90" s="6"/>
       <c r="AP90" s="6"/>
       <c r="AQ90" s="6"/>
     </row>
     <row r="91" spans="1:43">
       <c r="A91" s="13" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B91" s="6">
         <v>212.6</v>
       </c>
       <c r="C91" s="6">
         <v>231.4</v>
       </c>
       <c r="D91" s="6">
         <v>273.60000000000002</v>
       </c>
       <c r="E91" s="6">
         <v>316.89999999999998</v>
       </c>
       <c r="F91" s="6">
         <v>110.44125154119999</v>
       </c>
       <c r="G91" s="6">
         <v>122.09547000410548</v>
       </c>
       <c r="H91" s="6">
         <v>7.6121592870780734</v>
       </c>
       <c r="I91" s="6">
         <v>18.825005418172971</v>
       </c>
@@ -10838,61 +10970,63 @@
       </c>
       <c r="AC91" s="6">
         <v>101.45413004507418</v>
       </c>
       <c r="AD91" s="6">
         <v>106.02360338097213</v>
       </c>
       <c r="AE91" s="6">
         <v>127.24949989599999</v>
       </c>
       <c r="AF91" s="6">
         <v>9.3920393570347311</v>
       </c>
       <c r="AG91" s="6">
         <v>22.518021102625138</v>
       </c>
       <c r="AH91" s="6">
         <v>29.643405793086281</v>
       </c>
       <c r="AI91" s="6">
         <v>47.933506962759566</v>
       </c>
       <c r="AJ91" s="6">
         <v>66.919102991268744</v>
       </c>
-      <c r="AK91" s="6"/>
+      <c r="AK91" s="6">
+        <v>90.570751041242431</v>
+      </c>
       <c r="AL91" s="6"/>
       <c r="AM91" s="6"/>
       <c r="AN91" s="6"/>
       <c r="AO91" s="6"/>
       <c r="AP91" s="6"/>
       <c r="AQ91" s="6"/>
     </row>
     <row r="92" spans="1:43">
       <c r="A92" s="13" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B92" s="6">
         <v>3585.3</v>
       </c>
       <c r="C92" s="6">
         <v>5574.6</v>
       </c>
       <c r="D92" s="6">
         <v>6513.3</v>
       </c>
       <c r="E92" s="6">
         <v>8519.1</v>
       </c>
       <c r="F92" s="6">
         <v>7595.4104532506681</v>
       </c>
       <c r="G92" s="6">
         <v>8370.9075718368804</v>
       </c>
       <c r="H92" s="6">
         <v>1060.7216465532892</v>
       </c>
       <c r="I92" s="6">
         <v>1151.386047087668</v>
       </c>
@@ -10955,61 +11089,63 @@
       </c>
       <c r="AC92" s="6">
         <v>6908.7101837104819</v>
       </c>
       <c r="AD92" s="6">
         <v>7672.767578185184</v>
       </c>
       <c r="AE92" s="6">
         <v>8274.5471026535997</v>
       </c>
       <c r="AF92" s="6">
         <v>790.21279199554237</v>
       </c>
       <c r="AG92" s="6">
         <v>1472.6080439011755</v>
       </c>
       <c r="AH92" s="6">
         <v>2221.0181721869071</v>
       </c>
       <c r="AI92" s="6">
         <v>3188.624640058737</v>
       </c>
       <c r="AJ92" s="6">
         <v>3735.2387622310825</v>
       </c>
-      <c r="AK92" s="6"/>
+      <c r="AK92" s="6">
+        <v>4536.7299444938499</v>
+      </c>
       <c r="AL92" s="6"/>
       <c r="AM92" s="6"/>
       <c r="AN92" s="6"/>
       <c r="AO92" s="6"/>
       <c r="AP92" s="6"/>
       <c r="AQ92" s="6"/>
     </row>
     <row r="93" spans="1:43">
       <c r="A93" s="13" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B93" s="7">
         <v>4301.8</v>
       </c>
       <c r="C93" s="7">
         <v>4774.8999999999996</v>
       </c>
       <c r="D93" s="7">
         <v>5850.5</v>
       </c>
       <c r="E93" s="7">
         <v>6767.6</v>
       </c>
       <c r="F93" s="7">
         <v>3177.4610812191745</v>
       </c>
       <c r="G93" s="7">
         <v>4024.3713837411738</v>
       </c>
       <c r="H93" s="6">
         <v>209.80395361196685</v>
       </c>
       <c r="I93" s="6">
         <v>547.32901628492004</v>
       </c>
@@ -11072,61 +11208,63 @@
       </c>
       <c r="AC93" s="6">
         <v>4591.4898714158398</v>
       </c>
       <c r="AD93" s="6">
         <v>4703.6231382511323</v>
       </c>
       <c r="AE93" s="6">
         <v>4955.5830708960002</v>
       </c>
       <c r="AF93" s="6">
         <v>230.03112371600378</v>
       </c>
       <c r="AG93" s="6">
         <v>578.22878943652358</v>
       </c>
       <c r="AH93" s="6">
         <v>859.05325296149363</v>
       </c>
       <c r="AI93" s="6">
         <v>1433.7301557588721</v>
       </c>
       <c r="AJ93" s="6">
         <v>2040.848339311184</v>
       </c>
-      <c r="AK93" s="6"/>
+      <c r="AK93" s="6">
+        <v>3875.2613423227249</v>
+      </c>
       <c r="AL93" s="6"/>
       <c r="AM93" s="6"/>
       <c r="AN93" s="6"/>
       <c r="AO93" s="6"/>
       <c r="AP93" s="6"/>
       <c r="AQ93" s="6"/>
     </row>
     <row r="94" spans="1:43">
       <c r="A94" s="13" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B94" s="7">
         <v>8026.6</v>
       </c>
       <c r="C94" s="7">
         <v>9183.1</v>
       </c>
       <c r="D94" s="7">
         <v>10855.8</v>
       </c>
       <c r="E94" s="7">
         <v>12641.8</v>
       </c>
       <c r="F94" s="7">
         <v>6418.2052413383381</v>
       </c>
       <c r="G94" s="7">
         <v>7813.3639533471496</v>
       </c>
       <c r="H94" s="6">
         <v>463.44927065064149</v>
       </c>
       <c r="I94" s="6">
         <v>882.77407750020006</v>
       </c>
@@ -11189,61 +11327,63 @@
       </c>
       <c r="AC94" s="6">
         <v>8453.9631443561429</v>
       </c>
       <c r="AD94" s="6">
         <v>8893.2694571865632</v>
       </c>
       <c r="AE94" s="6">
         <v>10138.478632622</v>
       </c>
       <c r="AF94" s="6">
         <v>539.01062315305148</v>
       </c>
       <c r="AG94" s="6">
         <v>1160.3760927992939</v>
       </c>
       <c r="AH94" s="6">
         <v>1772.9767726030252</v>
       </c>
       <c r="AI94" s="6">
         <v>2891.786308064135</v>
       </c>
       <c r="AJ94" s="6">
         <v>4368.6219059844943</v>
       </c>
-      <c r="AK94" s="6"/>
+      <c r="AK94" s="6">
+        <v>6799.9973575285057</v>
+      </c>
       <c r="AL94" s="6"/>
       <c r="AM94" s="6"/>
       <c r="AN94" s="6"/>
       <c r="AO94" s="6"/>
       <c r="AP94" s="6"/>
       <c r="AQ94" s="6"/>
     </row>
     <row r="95" spans="1:43">
       <c r="A95" s="13" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B95" s="7">
         <v>9431.2999999999993</v>
       </c>
       <c r="C95" s="7">
         <v>10690</v>
       </c>
       <c r="D95" s="7">
         <v>11952.7</v>
       </c>
       <c r="E95" s="7">
         <v>12702.6</v>
       </c>
       <c r="F95" s="7">
         <v>4852.4778906546471</v>
       </c>
       <c r="G95" s="7">
         <v>5787.9616113219117</v>
       </c>
       <c r="H95" s="6">
         <v>362.66005166632181</v>
       </c>
       <c r="I95" s="6">
         <v>846.57262845467767</v>
       </c>
@@ -11306,61 +11446,63 @@
       </c>
       <c r="AC95" s="6">
         <v>6685.8151029494993</v>
       </c>
       <c r="AD95" s="6">
         <v>6914.3063228726814</v>
       </c>
       <c r="AE95" s="6">
         <v>7690.8429219620011</v>
       </c>
       <c r="AF95" s="6">
         <v>529.92156971087616</v>
       </c>
       <c r="AG95" s="6">
         <v>1155.5158122439364</v>
       </c>
       <c r="AH95" s="6">
         <v>2003.0892184270022</v>
       </c>
       <c r="AI95" s="6">
         <v>3018.2315719178155</v>
       </c>
       <c r="AJ95" s="6">
         <v>4336.1106813139204</v>
       </c>
-      <c r="AK95" s="6"/>
+      <c r="AK95" s="6">
+        <v>6285.2694404787635</v>
+      </c>
       <c r="AL95" s="6"/>
       <c r="AM95" s="6"/>
       <c r="AN95" s="6"/>
       <c r="AO95" s="6"/>
       <c r="AP95" s="6"/>
       <c r="AQ95" s="6"/>
     </row>
     <row r="96" spans="1:43">
       <c r="A96" s="13" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B96" s="7">
         <v>5651.2</v>
       </c>
       <c r="C96" s="7">
         <v>6363.8</v>
       </c>
       <c r="D96" s="7">
         <v>7571.8</v>
       </c>
       <c r="E96" s="7">
         <v>8334.5</v>
       </c>
       <c r="F96" s="7">
         <v>4589.7363252559653</v>
       </c>
       <c r="G96" s="7">
         <v>5616.8037860839395</v>
       </c>
       <c r="H96" s="6">
         <v>410.87137027302742</v>
       </c>
       <c r="I96" s="6">
         <v>887.29368831858369</v>
       </c>
@@ -11423,61 +11565,63 @@
       </c>
       <c r="AC96" s="6">
         <v>4994.9101166049632</v>
       </c>
       <c r="AD96" s="6">
         <v>5363.9966641201881</v>
       </c>
       <c r="AE96" s="6">
         <v>5956.6517246860003</v>
       </c>
       <c r="AF96" s="6">
         <v>485.38758854640309</v>
       </c>
       <c r="AG96" s="6">
         <v>1082.4669229032454</v>
       </c>
       <c r="AH96" s="6">
         <v>1525.4301940192181</v>
       </c>
       <c r="AI96" s="6">
         <v>2173.1087895471483</v>
       </c>
       <c r="AJ96" s="6">
         <v>2921.2588090537747</v>
       </c>
-      <c r="AK96" s="6"/>
+      <c r="AK96" s="6">
+        <v>3932.1355761630666</v>
+      </c>
       <c r="AL96" s="6"/>
       <c r="AM96" s="6"/>
       <c r="AN96" s="6"/>
       <c r="AO96" s="6"/>
       <c r="AP96" s="6"/>
       <c r="AQ96" s="6"/>
     </row>
     <row r="97" spans="1:43">
       <c r="A97" s="13" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B97" s="7">
         <v>7714</v>
       </c>
       <c r="C97" s="7">
         <v>8671.1</v>
       </c>
       <c r="D97" s="7">
         <v>10429.700000000001</v>
       </c>
       <c r="E97" s="7">
         <v>12360</v>
       </c>
       <c r="F97" s="7">
         <v>6590.9091894046278</v>
       </c>
       <c r="G97" s="7">
         <v>7975.2006868680755</v>
       </c>
       <c r="H97" s="6">
         <v>478.01976060475585</v>
       </c>
       <c r="I97" s="6">
         <v>1022.1228295408803</v>
       </c>
@@ -11540,61 +11684,63 @@
       </c>
       <c r="AC97" s="6">
         <v>9205.3144257329623</v>
       </c>
       <c r="AD97" s="6">
         <v>9503.0838013359153</v>
       </c>
       <c r="AE97" s="6">
         <v>10513.74019866</v>
       </c>
       <c r="AF97" s="6">
         <v>594.72890105262945</v>
       </c>
       <c r="AG97" s="6">
         <v>1369.5047060266297</v>
       </c>
       <c r="AH97" s="6">
         <v>2001.9391525340332</v>
       </c>
       <c r="AI97" s="6">
         <v>3189.6396552350393</v>
       </c>
       <c r="AJ97" s="6">
         <v>4777.6986535028027</v>
       </c>
-      <c r="AK97" s="6"/>
+      <c r="AK97" s="6">
+        <v>7306.7517889718256</v>
+      </c>
       <c r="AL97" s="6"/>
       <c r="AM97" s="6"/>
       <c r="AN97" s="6"/>
       <c r="AO97" s="6"/>
       <c r="AP97" s="6"/>
       <c r="AQ97" s="6"/>
     </row>
     <row r="98" spans="1:43">
       <c r="A98" s="13" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B98" s="7">
         <v>3175.1</v>
       </c>
       <c r="C98" s="7">
         <v>3696.5</v>
       </c>
       <c r="D98" s="7">
         <v>4441.7</v>
       </c>
       <c r="E98" s="7">
         <v>5079.2</v>
       </c>
       <c r="F98" s="7">
         <v>2062.913492708014</v>
       </c>
       <c r="G98" s="7">
         <v>2482.625823974281</v>
       </c>
       <c r="H98" s="6">
         <v>106.9667981480174</v>
       </c>
       <c r="I98" s="6">
         <v>252.18020794991597</v>
       </c>
@@ -11657,61 +11803,63 @@
       </c>
       <c r="AC98" s="6">
         <v>3027.1539153422336</v>
       </c>
       <c r="AD98" s="6">
         <v>3113.2832559056942</v>
       </c>
       <c r="AE98" s="6">
         <v>3545.85764711</v>
       </c>
       <c r="AF98" s="6">
         <v>151.95877344597682</v>
       </c>
       <c r="AG98" s="6">
         <v>433.01566512165323</v>
       </c>
       <c r="AH98" s="6">
         <v>684.14559544018675</v>
       </c>
       <c r="AI98" s="6">
         <v>1023.7699701117506</v>
       </c>
       <c r="AJ98" s="6">
         <v>1466.7607913573108</v>
       </c>
-      <c r="AK98" s="6"/>
+      <c r="AK98" s="6">
+        <v>2566.163175759164</v>
+      </c>
       <c r="AL98" s="6"/>
       <c r="AM98" s="6"/>
       <c r="AN98" s="6"/>
       <c r="AO98" s="6"/>
       <c r="AP98" s="6"/>
       <c r="AQ98" s="6"/>
     </row>
     <row r="99" spans="1:43">
       <c r="A99" s="13" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B99" s="6">
         <v>3562.7</v>
       </c>
       <c r="C99" s="6">
         <v>3838.1</v>
       </c>
       <c r="D99" s="6">
         <v>4551.8</v>
       </c>
       <c r="E99" s="6">
         <v>5304.1</v>
       </c>
       <c r="F99" s="6">
         <v>3523.3858549583415</v>
       </c>
       <c r="G99" s="6">
         <v>4031.8149382871879</v>
       </c>
       <c r="H99" s="6">
         <v>299.99900642395278</v>
       </c>
       <c r="I99" s="6">
         <v>619.34556166009861</v>
       </c>
@@ -11774,61 +11922,63 @@
       </c>
       <c r="AC99" s="6">
         <v>4844.2187991577212</v>
       </c>
       <c r="AD99" s="6">
         <v>4998.0287931098001</v>
       </c>
       <c r="AE99" s="6">
         <v>5439.1532999299998</v>
       </c>
       <c r="AF99" s="6">
         <v>315.91506488807806</v>
       </c>
       <c r="AG99" s="6">
         <v>651.93703680242425</v>
       </c>
       <c r="AH99" s="6">
         <v>933.59685670869987</v>
       </c>
       <c r="AI99" s="6">
         <v>1434.1105268162576</v>
       </c>
       <c r="AJ99" s="6">
         <v>1952.8501375105507</v>
       </c>
-      <c r="AK99" s="6"/>
+      <c r="AK99" s="6">
+        <v>3570.7815449393111</v>
+      </c>
       <c r="AL99" s="6"/>
       <c r="AM99" s="6"/>
       <c r="AN99" s="6"/>
       <c r="AO99" s="6"/>
       <c r="AP99" s="6"/>
       <c r="AQ99" s="6"/>
     </row>
     <row r="100" spans="1:43">
       <c r="A100" s="13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B100" s="6">
         <v>5756.3</v>
       </c>
       <c r="C100" s="6">
         <v>6612.7</v>
       </c>
       <c r="D100" s="6">
         <v>10953.7</v>
       </c>
       <c r="E100" s="6">
         <v>15959.5</v>
       </c>
       <c r="F100" s="6">
         <v>14716.42917263898</v>
       </c>
       <c r="G100" s="6">
         <v>17820.061316113897</v>
       </c>
       <c r="H100" s="6">
         <v>1385.3289268856201</v>
       </c>
       <c r="I100" s="6">
         <v>2671.7377390470115</v>
       </c>
@@ -11891,61 +12041,63 @@
       </c>
       <c r="AC100" s="6">
         <v>14203.213002102691</v>
       </c>
       <c r="AD100" s="6">
         <v>15882.615941764874</v>
       </c>
       <c r="AE100" s="6">
         <v>18546.362276521999</v>
       </c>
       <c r="AF100" s="6">
         <v>2261.2457248523756</v>
       </c>
       <c r="AG100" s="6">
         <v>4726.6316520613127</v>
       </c>
       <c r="AH100" s="6">
         <v>6945.7294863170191</v>
       </c>
       <c r="AI100" s="6">
         <v>9775.0554235578402</v>
       </c>
       <c r="AJ100" s="6">
         <v>11436.412320439093</v>
       </c>
-      <c r="AK100" s="6"/>
+      <c r="AK100" s="6">
+        <v>16178.134272428701</v>
+      </c>
       <c r="AL100" s="6"/>
       <c r="AM100" s="6"/>
       <c r="AN100" s="6"/>
       <c r="AO100" s="6"/>
       <c r="AP100" s="6"/>
       <c r="AQ100" s="6"/>
     </row>
     <row r="101" spans="1:43">
       <c r="A101" s="13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B101" s="6">
         <v>8495.1</v>
       </c>
       <c r="C101" s="6">
         <v>6710.8</v>
       </c>
       <c r="D101" s="6">
         <v>8253.1</v>
       </c>
       <c r="E101" s="6">
         <v>9805.1</v>
       </c>
       <c r="F101" s="6">
         <v>5890.539572177855</v>
       </c>
       <c r="G101" s="6">
         <v>5100.3162571193898</v>
       </c>
       <c r="H101" s="6">
         <v>386.54195557256276</v>
       </c>
       <c r="I101" s="6">
         <v>866.36096086828593</v>
       </c>
@@ -12008,61 +12160,63 @@
       </c>
       <c r="AC101" s="6">
         <v>5519.4334581916082</v>
       </c>
       <c r="AD101" s="6">
         <v>5808.5966519087615</v>
       </c>
       <c r="AE101" s="6">
         <v>6511.0360223900007</v>
       </c>
       <c r="AF101" s="6">
         <v>629.53038070585376</v>
       </c>
       <c r="AG101" s="6">
         <v>1449.6886615524143</v>
       </c>
       <c r="AH101" s="6">
         <v>2026.9309835304855</v>
       </c>
       <c r="AI101" s="6">
         <v>2689.9448114127763</v>
       </c>
       <c r="AJ101" s="6">
         <v>3450.392753514579</v>
       </c>
-      <c r="AK101" s="6"/>
+      <c r="AK101" s="6">
+        <v>4715.0162216931367</v>
+      </c>
       <c r="AL101" s="6"/>
       <c r="AM101" s="6"/>
       <c r="AN101" s="6"/>
       <c r="AO101" s="6"/>
       <c r="AP101" s="6"/>
       <c r="AQ101" s="6"/>
     </row>
     <row r="102" spans="1:43">
       <c r="A102" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B102" s="6">
         <v>15299.6</v>
       </c>
       <c r="C102" s="6">
         <v>17404.900000000001</v>
       </c>
       <c r="D102" s="6">
         <v>20773.400000000001</v>
       </c>
       <c r="E102" s="6">
         <v>24411.4</v>
       </c>
       <c r="F102" s="6">
         <v>24727.889842160108</v>
       </c>
       <c r="G102" s="6">
         <v>28603.278968131021</v>
       </c>
       <c r="H102" s="6">
         <v>2337.5498547656098</v>
       </c>
       <c r="I102" s="6">
         <v>5003.6409923465762</v>
       </c>
@@ -12125,61 +12279,63 @@
       </c>
       <c r="AC102" s="6">
         <v>30603.530869061142</v>
       </c>
       <c r="AD102" s="6">
         <v>32757.085588917369</v>
       </c>
       <c r="AE102" s="6">
         <v>36141.641616426001</v>
       </c>
       <c r="AF102" s="6">
         <v>3117.2678862209027</v>
       </c>
       <c r="AG102" s="6">
         <v>6540.4909271386405</v>
       </c>
       <c r="AH102" s="6">
         <v>9530.7955387896109</v>
       </c>
       <c r="AI102" s="6">
         <v>13256.322789753889</v>
       </c>
       <c r="AJ102" s="6">
         <v>16965.94845300023</v>
       </c>
-      <c r="AK102" s="6"/>
+      <c r="AK102" s="6">
+        <v>22343.961999460902</v>
+      </c>
       <c r="AL102" s="6"/>
       <c r="AM102" s="6"/>
       <c r="AN102" s="6"/>
       <c r="AO102" s="6"/>
       <c r="AP102" s="6"/>
       <c r="AQ102" s="6"/>
     </row>
     <row r="103" spans="1:43">
       <c r="A103" s="13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B103" s="6">
         <v>7721.8</v>
       </c>
       <c r="C103" s="6">
         <v>8549</v>
       </c>
       <c r="D103" s="6">
         <v>10272.4</v>
       </c>
       <c r="E103" s="6">
         <v>11200.9</v>
       </c>
       <c r="F103" s="6">
         <v>4463.1314589384319</v>
       </c>
       <c r="G103" s="6">
         <v>5289.5324620122037</v>
       </c>
       <c r="H103" s="6">
         <v>357.45180559914911</v>
       </c>
       <c r="I103" s="6">
         <v>772.60309953608726</v>
       </c>
@@ -12242,61 +12398,63 @@
       </c>
       <c r="AC103" s="6">
         <v>7108.6556519361829</v>
       </c>
       <c r="AD103" s="6">
         <v>7560.7969520500101</v>
       </c>
       <c r="AE103" s="6">
         <v>8293.5905237719999</v>
       </c>
       <c r="AF103" s="6">
         <v>597.75915943960035</v>
       </c>
       <c r="AG103" s="6">
         <v>1359.6829029072549</v>
       </c>
       <c r="AH103" s="6">
         <v>1941.3536268966377</v>
       </c>
       <c r="AI103" s="6">
         <v>3057.5489827814517</v>
       </c>
       <c r="AJ103" s="6">
         <v>4161.2232057544716</v>
       </c>
-      <c r="AK103" s="6"/>
+      <c r="AK103" s="6">
+        <v>5943.380046047776</v>
+      </c>
       <c r="AL103" s="6"/>
       <c r="AM103" s="6"/>
       <c r="AN103" s="6"/>
       <c r="AO103" s="6"/>
       <c r="AP103" s="6"/>
       <c r="AQ103" s="6"/>
     </row>
     <row r="104" spans="1:43">
       <c r="A104" s="13" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B104" s="6">
         <v>4646.6000000000004</v>
       </c>
       <c r="C104" s="6">
         <v>5168.2</v>
       </c>
       <c r="D104" s="6">
         <v>6053.4</v>
       </c>
       <c r="E104" s="6">
         <v>7168.9</v>
       </c>
       <c r="F104" s="6">
         <v>2340.1324737210039</v>
       </c>
       <c r="G104" s="6">
         <v>2658.8368316070955</v>
       </c>
       <c r="H104" s="6">
         <v>157.33225389973012</v>
       </c>
       <c r="I104" s="6">
         <v>356.87040156445522</v>
       </c>
@@ -12359,61 +12517,63 @@
       </c>
       <c r="AC104" s="6">
         <v>3257.5113911183025</v>
       </c>
       <c r="AD104" s="6">
         <v>3421.3455027946648</v>
       </c>
       <c r="AE104" s="6">
         <v>3848.1138784400005</v>
       </c>
       <c r="AF104" s="6">
         <v>263.92204346706956</v>
       </c>
       <c r="AG104" s="6">
         <v>588.5104067228699</v>
       </c>
       <c r="AH104" s="6">
         <v>834.39921325655882</v>
       </c>
       <c r="AI104" s="6">
         <v>1422.7924272019941</v>
       </c>
       <c r="AJ104" s="6">
         <v>1965.989058640494</v>
       </c>
-      <c r="AK104" s="6"/>
+      <c r="AK104" s="6">
+        <v>2982.1166389346863</v>
+      </c>
       <c r="AL104" s="6"/>
       <c r="AM104" s="6"/>
       <c r="AN104" s="6"/>
       <c r="AO104" s="6"/>
       <c r="AP104" s="6"/>
       <c r="AQ104" s="6"/>
     </row>
     <row r="105" spans="1:43">
       <c r="A105" s="13" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B105" s="6">
         <v>6313.6</v>
       </c>
       <c r="C105" s="6">
         <v>7090.1</v>
       </c>
       <c r="D105" s="6">
         <v>8576.9</v>
       </c>
       <c r="E105" s="6">
         <v>9850.9</v>
       </c>
       <c r="F105" s="6">
         <v>4392.0865624940379</v>
       </c>
       <c r="G105" s="6">
         <v>4222.6408659988192</v>
       </c>
       <c r="H105" s="6">
         <v>256.03850101324491</v>
       </c>
       <c r="I105" s="6">
         <v>610.48838421465302</v>
       </c>
@@ -12476,61 +12636,63 @@
       </c>
       <c r="AC105" s="6">
         <v>4043.1482363308587</v>
       </c>
       <c r="AD105" s="6">
         <v>4322.2632079376572</v>
       </c>
       <c r="AE105" s="6">
         <v>4790.7756625443999</v>
       </c>
       <c r="AF105" s="6">
         <v>353.21636179011119</v>
       </c>
       <c r="AG105" s="6">
         <v>828.3886789352166</v>
       </c>
       <c r="AH105" s="6">
         <v>1239.4058159829294</v>
       </c>
       <c r="AI105" s="6">
         <v>1834.2716171868042</v>
       </c>
       <c r="AJ105" s="6">
         <v>2465.1221883053122</v>
       </c>
-      <c r="AK105" s="6"/>
+      <c r="AK105" s="6">
+        <v>3480.948735792389</v>
+      </c>
       <c r="AL105" s="6"/>
       <c r="AM105" s="6"/>
       <c r="AN105" s="6"/>
       <c r="AO105" s="6"/>
       <c r="AP105" s="6"/>
       <c r="AQ105" s="6"/>
     </row>
     <row r="106" spans="1:43">
       <c r="A106" s="13" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B106" s="6">
         <v>6311.2</v>
       </c>
       <c r="C106" s="6">
         <v>6904.8</v>
       </c>
       <c r="D106" s="6">
         <v>8417.4</v>
       </c>
       <c r="E106" s="6">
         <v>9623.7000000000007</v>
       </c>
       <c r="F106" s="6">
         <v>5097.10137002396</v>
       </c>
       <c r="G106" s="6">
         <v>5825.5645566630901</v>
       </c>
       <c r="H106" s="6">
         <v>324.29204114377376</v>
       </c>
       <c r="I106" s="6">
         <v>781.75360107774372</v>
       </c>
@@ -12593,61 +12755,63 @@
       </c>
       <c r="AC106" s="6">
         <v>6730.233406245974</v>
       </c>
       <c r="AD106" s="6">
         <v>7124.7380377503014</v>
       </c>
       <c r="AE106" s="6">
         <v>7793.3040968184014</v>
       </c>
       <c r="AF106" s="6">
         <v>535.74016557726281</v>
       </c>
       <c r="AG106" s="6">
         <v>1176.9044276572931</v>
       </c>
       <c r="AH106" s="6">
         <v>1867.965067370438</v>
       </c>
       <c r="AI106" s="6">
         <v>2846.5315369767477</v>
       </c>
       <c r="AJ106" s="6">
         <v>3839.2438644436656</v>
       </c>
-      <c r="AK106" s="6"/>
+      <c r="AK106" s="6">
+        <v>5460.9474737063174</v>
+      </c>
       <c r="AL106" s="6"/>
       <c r="AM106" s="6"/>
       <c r="AN106" s="6"/>
       <c r="AO106" s="6"/>
       <c r="AP106" s="6"/>
       <c r="AQ106" s="6"/>
     </row>
     <row r="107" spans="1:43">
       <c r="A107" s="13" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B107" s="6">
         <v>4310.5</v>
       </c>
       <c r="C107" s="6">
         <v>4785.8999999999996</v>
       </c>
       <c r="D107" s="6">
         <v>5782</v>
       </c>
       <c r="E107" s="6">
         <v>7036.7</v>
       </c>
       <c r="F107" s="6">
         <v>3249.418616822416</v>
       </c>
       <c r="G107" s="6">
         <v>3855.690389220199</v>
       </c>
       <c r="H107" s="6">
         <v>207.34891904155376</v>
       </c>
       <c r="I107" s="6">
         <v>550.02962974031902</v>
       </c>
@@ -12710,61 +12874,63 @@
       </c>
       <c r="AC107" s="6">
         <v>3921.3118957688193</v>
       </c>
       <c r="AD107" s="6">
         <v>4086.7602467390175</v>
       </c>
       <c r="AE107" s="6">
         <v>4453.1556401399994</v>
       </c>
       <c r="AF107" s="6">
         <v>293.51109157071045</v>
       </c>
       <c r="AG107" s="6">
         <v>687.26958192440475</v>
       </c>
       <c r="AH107" s="6">
         <v>1011.4280823042739</v>
       </c>
       <c r="AI107" s="6">
         <v>1631.1907877869849</v>
       </c>
       <c r="AJ107" s="6">
         <v>2240.6045787911435</v>
       </c>
-      <c r="AK107" s="6"/>
+      <c r="AK107" s="6">
+        <v>3680.529853143858</v>
+      </c>
       <c r="AL107" s="6"/>
       <c r="AM107" s="6"/>
       <c r="AN107" s="6"/>
       <c r="AO107" s="6"/>
       <c r="AP107" s="6"/>
       <c r="AQ107" s="6"/>
     </row>
     <row r="108" spans="1:43">
       <c r="A108" s="13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B108" s="6">
         <v>7514.1</v>
       </c>
       <c r="C108" s="6">
         <v>8369.9</v>
       </c>
       <c r="D108" s="6">
         <v>10051.299999999999</v>
       </c>
       <c r="E108" s="6">
         <v>11480.1</v>
       </c>
       <c r="F108" s="6">
         <v>7060.9008771848085</v>
       </c>
       <c r="G108" s="6">
         <v>9617.2785557081097</v>
       </c>
       <c r="H108" s="6">
         <v>744.52705067460715</v>
       </c>
       <c r="I108" s="6">
         <v>1609.4142566329756</v>
       </c>
@@ -12827,248 +12993,250 @@
       </c>
       <c r="AC108" s="6">
         <v>11134.262401543894</v>
       </c>
       <c r="AD108" s="6">
         <v>11968.510964256566</v>
       </c>
       <c r="AE108" s="6">
         <v>13028.278649260003</v>
       </c>
       <c r="AF108" s="6">
         <v>1268.489971429216</v>
       </c>
       <c r="AG108" s="6">
         <v>2691.4552782581918</v>
       </c>
       <c r="AH108" s="6">
         <v>4090.4261932931527</v>
       </c>
       <c r="AI108" s="6">
         <v>5752.3901652315744</v>
       </c>
       <c r="AJ108" s="6">
         <v>7447.4358061588382</v>
       </c>
-      <c r="AK108" s="6"/>
+      <c r="AK108" s="6">
+        <v>9706.5371228816948</v>
+      </c>
       <c r="AL108" s="6"/>
       <c r="AM108" s="6"/>
       <c r="AN108" s="6"/>
       <c r="AO108" s="6"/>
       <c r="AP108" s="6"/>
       <c r="AQ108" s="6"/>
     </row>
     <row r="109" spans="1:43" ht="3" customHeight="1"/>
     <row r="110" spans="1:43" ht="3" customHeight="1"/>
     <row r="111" spans="1:43" s="3" customFormat="1" ht="27" customHeight="1">
-      <c r="A111" s="19" t="s">
-[...19 lines deleted...]
-      <c r="S111" s="19"/>
+      <c r="A111" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="B111" s="27"/>
+      <c r="C111" s="27"/>
+      <c r="D111" s="27"/>
+      <c r="E111" s="27"/>
+      <c r="F111" s="27"/>
+      <c r="G111" s="27"/>
+      <c r="H111" s="27"/>
+      <c r="I111" s="27"/>
+      <c r="J111" s="27"/>
+      <c r="K111" s="27"/>
+      <c r="L111" s="27"/>
+      <c r="M111" s="27"/>
+      <c r="N111" s="27"/>
+      <c r="O111" s="27"/>
+      <c r="P111" s="27"/>
+      <c r="Q111" s="27"/>
+      <c r="R111" s="27"/>
+      <c r="S111" s="27"/>
     </row>
     <row r="112" spans="1:43" s="3" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A112" s="18" t="s">
-[...7 lines deleted...]
-      <c r="G112" s="18"/>
+      <c r="A112" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B112" s="26"/>
+      <c r="C112" s="26"/>
+      <c r="D112" s="26"/>
+      <c r="E112" s="26"/>
+      <c r="F112" s="26"/>
+      <c r="G112" s="26"/>
       <c r="H112" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="58">
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="B59:B60"/>
+    <mergeCell ref="G59:G60"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="C59:C60"/>
+    <mergeCell ref="A112:G112"/>
+    <mergeCell ref="A111:S111"/>
+    <mergeCell ref="A86:A87"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="H5:S5"/>
+    <mergeCell ref="P30:S30"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="H59:S59"/>
+    <mergeCell ref="P84:S84"/>
+    <mergeCell ref="H86:S86"/>
+    <mergeCell ref="E59:E60"/>
+    <mergeCell ref="A59:A60"/>
+    <mergeCell ref="B86:B87"/>
+    <mergeCell ref="C86:C87"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="T86:AE86"/>
+    <mergeCell ref="D86:D87"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="F59:F60"/>
+    <mergeCell ref="F86:F87"/>
+    <mergeCell ref="E86:E87"/>
+    <mergeCell ref="H32:S32"/>
+    <mergeCell ref="P57:S57"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="G86:G87"/>
+    <mergeCell ref="D59:D60"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="T59:AE59"/>
+    <mergeCell ref="AB84:AE84"/>
+    <mergeCell ref="AF86:AQ86"/>
+    <mergeCell ref="AN3:AQ3"/>
+    <mergeCell ref="AN30:AQ30"/>
+    <mergeCell ref="AN57:AQ57"/>
+    <mergeCell ref="AN84:AQ84"/>
     <mergeCell ref="A2:AQ2"/>
     <mergeCell ref="A29:AQ29"/>
     <mergeCell ref="A56:AQ56"/>
     <mergeCell ref="A83:AQ83"/>
     <mergeCell ref="AF5:AQ5"/>
     <mergeCell ref="AF32:AQ32"/>
     <mergeCell ref="AF59:AQ59"/>
     <mergeCell ref="T5:AE5"/>
     <mergeCell ref="AB3:AE3"/>
     <mergeCell ref="AB30:AE30"/>
     <mergeCell ref="T32:AE32"/>
     <mergeCell ref="AB57:AE57"/>
     <mergeCell ref="P3:S3"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="AF86:AQ86"/>
-[...40 lines deleted...]
-    <mergeCell ref="C59:C60"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0" right="0" top="0.27559055118110237" bottom="0.27559055118110237" header="3.937007874015748E-2" footer="3.937007874015748E-2"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Валовый выпуск по периодам</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>