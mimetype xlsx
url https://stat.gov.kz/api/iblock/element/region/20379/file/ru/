--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -1211,85 +1211,85 @@
     <xf numFmtId="0" fontId="21" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="29" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="26" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="26" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="448">
     <cellStyle name="20% - Акцент1 2" xfId="2"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="3"/>
     <cellStyle name="20% - Акцент1 3" xfId="4"/>
     <cellStyle name="20% - Акцент2 2" xfId="5"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="6"/>
     <cellStyle name="20% - Акцент2 3" xfId="7"/>
     <cellStyle name="20% - Акцент3 2" xfId="8"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="9"/>
     <cellStyle name="20% - Акцент3 3" xfId="10"/>
     <cellStyle name="20% - Акцент4 2" xfId="11"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="12"/>
     <cellStyle name="20% - Акцент4 3" xfId="13"/>
     <cellStyle name="20% - Акцент5 2" xfId="14"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="15"/>
     <cellStyle name="20% - Акцент5 3" xfId="16"/>
     <cellStyle name="20% - Акцент6 2" xfId="17"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="18"/>
     <cellStyle name="20% - Акцент6 3" xfId="19"/>
     <cellStyle name="40% - Акцент1 2" xfId="20"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="21"/>
     <cellStyle name="40% - Акцент1 3" xfId="22"/>
     <cellStyle name="40% - Акцент2 2" xfId="23"/>
@@ -2005,203 +2005,203 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AQ112"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="L79" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="AK89" sqref="AK89:AK108"/>
+    <sheetView tabSelected="1" topLeftCell="L70" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="AL88" sqref="AL88:AL108"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="17.28515625" style="11" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="9" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:43" ht="17.25" customHeight="1">
-      <c r="A2" s="16" t="s">
+      <c r="A2" s="27" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="16"/>
-[...40 lines deleted...]
-      <c r="AQ2" s="16"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
+      <c r="Q2" s="27"/>
+      <c r="R2" s="27"/>
+      <c r="S2" s="27"/>
+      <c r="T2" s="27"/>
+      <c r="U2" s="27"/>
+      <c r="V2" s="27"/>
+      <c r="W2" s="27"/>
+      <c r="X2" s="27"/>
+      <c r="Y2" s="27"/>
+      <c r="Z2" s="27"/>
+      <c r="AA2" s="27"/>
+      <c r="AB2" s="27"/>
+      <c r="AC2" s="27"/>
+      <c r="AD2" s="27"/>
+      <c r="AE2" s="27"/>
+      <c r="AF2" s="27"/>
+      <c r="AG2" s="27"/>
+      <c r="AH2" s="27"/>
+      <c r="AI2" s="27"/>
+      <c r="AJ2" s="27"/>
+      <c r="AK2" s="27"/>
+      <c r="AL2" s="27"/>
+      <c r="AM2" s="27"/>
+      <c r="AN2" s="27"/>
+      <c r="AO2" s="27"/>
+      <c r="AP2" s="27"/>
+      <c r="AQ2" s="27"/>
     </row>
     <row r="3" spans="1:43" ht="10.5" customHeight="1">
-      <c r="P3" s="21"/>
-[...7 lines deleted...]
-      <c r="AN3" s="20" t="s">
+      <c r="P3" s="25"/>
+      <c r="Q3" s="25"/>
+      <c r="R3" s="25"/>
+      <c r="S3" s="25"/>
+      <c r="AB3" s="26"/>
+      <c r="AC3" s="26"/>
+      <c r="AD3" s="26"/>
+      <c r="AE3" s="26"/>
+      <c r="AN3" s="26" t="s">
         <v>50</v>
       </c>
-      <c r="AO3" s="20"/>
-[...1 lines deleted...]
-      <c r="AQ3" s="20"/>
+      <c r="AO3" s="26"/>
+      <c r="AP3" s="26"/>
+      <c r="AQ3" s="26"/>
     </row>
     <row r="4" spans="1:43" ht="3" customHeight="1" thickBot="1">
       <c r="H4" s="10"/>
     </row>
     <row r="5" spans="1:43" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A5" s="24"/>
-      <c r="B5" s="22" t="s">
+      <c r="A5" s="20"/>
+      <c r="B5" s="16" t="s">
         <v>34</v>
       </c>
-      <c r="C5" s="22" t="s">
+      <c r="C5" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="D5" s="22" t="s">
+      <c r="D5" s="16" t="s">
         <v>36</v>
       </c>
-      <c r="E5" s="22" t="s">
+      <c r="E5" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="F5" s="22" t="s">
+      <c r="F5" s="16" t="s">
         <v>43</v>
       </c>
-      <c r="G5" s="22" t="s">
+      <c r="G5" s="16" t="s">
         <v>44</v>
       </c>
-      <c r="H5" s="17" t="s">
+      <c r="H5" s="22" t="s">
         <v>45</v>
       </c>
-      <c r="I5" s="18"/>
-[...10 lines deleted...]
-      <c r="T5" s="17" t="s">
+      <c r="I5" s="23"/>
+      <c r="J5" s="23"/>
+      <c r="K5" s="23"/>
+      <c r="L5" s="23"/>
+      <c r="M5" s="23"/>
+      <c r="N5" s="23"/>
+      <c r="O5" s="23"/>
+      <c r="P5" s="23"/>
+      <c r="Q5" s="23"/>
+      <c r="R5" s="23"/>
+      <c r="S5" s="24"/>
+      <c r="T5" s="22" t="s">
         <v>47</v>
       </c>
-      <c r="U5" s="18"/>
-[...10 lines deleted...]
-      <c r="AF5" s="17" t="s">
+      <c r="U5" s="23"/>
+      <c r="V5" s="23"/>
+      <c r="W5" s="23"/>
+      <c r="X5" s="23"/>
+      <c r="Y5" s="23"/>
+      <c r="Z5" s="23"/>
+      <c r="AA5" s="23"/>
+      <c r="AB5" s="23"/>
+      <c r="AC5" s="23"/>
+      <c r="AD5" s="23"/>
+      <c r="AE5" s="24"/>
+      <c r="AF5" s="22" t="s">
         <v>48</v>
       </c>
-      <c r="AG5" s="18"/>
-[...9 lines deleted...]
-      <c r="AQ5" s="19"/>
+      <c r="AG5" s="23"/>
+      <c r="AH5" s="23"/>
+      <c r="AI5" s="23"/>
+      <c r="AJ5" s="23"/>
+      <c r="AK5" s="23"/>
+      <c r="AL5" s="23"/>
+      <c r="AM5" s="23"/>
+      <c r="AN5" s="23"/>
+      <c r="AO5" s="23"/>
+      <c r="AP5" s="23"/>
+      <c r="AQ5" s="24"/>
     </row>
     <row r="6" spans="1:43" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A6" s="25"/>
-[...5 lines deleted...]
-      <c r="G6" s="23"/>
+      <c r="A6" s="21"/>
+      <c r="B6" s="17"/>
+      <c r="C6" s="17"/>
+      <c r="D6" s="17"/>
+      <c r="E6" s="17"/>
+      <c r="F6" s="17"/>
+      <c r="G6" s="17"/>
       <c r="H6" s="4" t="s">
         <v>0</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J6" s="4" t="s">
         <v>2</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>5</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="P6" s="4" t="s">
@@ -2379,51 +2379,53 @@
       </c>
       <c r="AD7" s="5">
         <v>924020.9</v>
       </c>
       <c r="AE7" s="5">
         <v>920959.24372408807</v>
       </c>
       <c r="AF7" s="5">
         <v>14123.360362213893</v>
       </c>
       <c r="AG7" s="5">
         <v>30248.462250473061</v>
       </c>
       <c r="AH7" s="5">
         <v>45017.380900511926</v>
       </c>
       <c r="AI7" s="5">
         <v>65607.619646331703</v>
       </c>
       <c r="AJ7" s="5">
         <v>86077.579351462453</v>
       </c>
       <c r="AK7" s="5">
         <v>122500.02758946521</v>
       </c>
-      <c r="AL7" s="5"/>
+      <c r="AL7" s="5">
+        <v>148047.81341511337</v>
+      </c>
       <c r="AM7" s="5"/>
       <c r="AN7" s="5"/>
       <c r="AO7" s="5"/>
       <c r="AP7" s="5"/>
       <c r="AQ7" s="5"/>
     </row>
     <row r="8" spans="1:43">
       <c r="A8" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="6">
         <v>5973.1</v>
       </c>
       <c r="C8" s="6">
         <v>7750.2</v>
       </c>
       <c r="D8" s="6">
         <v>7338.9</v>
       </c>
       <c r="E8" s="6">
         <v>8401.4</v>
       </c>
       <c r="F8" s="6">
         <v>7327.6796636867784</v>
       </c>
@@ -2498,51 +2500,53 @@
       </c>
       <c r="AD8" s="6">
         <v>8404.9</v>
       </c>
       <c r="AE8" s="6">
         <v>10897.985854435732</v>
       </c>
       <c r="AF8" s="6">
         <v>12.991989695451338</v>
       </c>
       <c r="AG8" s="6">
         <v>26.25790369977738</v>
       </c>
       <c r="AH8" s="6">
         <v>44.679701295527764</v>
       </c>
       <c r="AI8" s="6">
         <v>66.674697346203416</v>
       </c>
       <c r="AJ8" s="6">
         <v>81.365594676652108</v>
       </c>
       <c r="AK8" s="6">
         <v>113.69860703788004</v>
       </c>
-      <c r="AL8" s="6"/>
+      <c r="AL8" s="6">
+        <v>1011.0627043324322</v>
+      </c>
       <c r="AM8" s="6"/>
       <c r="AN8" s="6"/>
       <c r="AO8" s="6"/>
       <c r="AP8" s="6"/>
       <c r="AQ8" s="6"/>
     </row>
     <row r="9" spans="1:43">
       <c r="A9" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="6">
         <v>14417.7</v>
       </c>
       <c r="C9" s="6">
         <v>19392.400000000001</v>
       </c>
       <c r="D9" s="6">
         <v>28151.4</v>
       </c>
       <c r="E9" s="6">
         <v>20016.900000000001</v>
       </c>
       <c r="F9" s="6">
         <v>37041.520958869434</v>
       </c>
@@ -2617,51 +2621,53 @@
       </c>
       <c r="AD9" s="6">
         <v>38739.808087593294</v>
       </c>
       <c r="AE9" s="6">
         <v>38186.449514809996</v>
       </c>
       <c r="AF9" s="6">
         <v>895.32885047474065</v>
       </c>
       <c r="AG9" s="6">
         <v>1741.0536031531801</v>
       </c>
       <c r="AH9" s="6">
         <v>2590.3711430099638</v>
       </c>
       <c r="AI9" s="6">
         <v>3747.1745298312489</v>
       </c>
       <c r="AJ9" s="6">
         <v>4951.8936666898999</v>
       </c>
       <c r="AK9" s="6">
         <v>6696.6901400638635</v>
       </c>
-      <c r="AL9" s="6"/>
+      <c r="AL9" s="6">
+        <v>7626.4328964001679</v>
+      </c>
       <c r="AM9" s="6"/>
       <c r="AN9" s="6"/>
       <c r="AO9" s="6"/>
       <c r="AP9" s="6"/>
       <c r="AQ9" s="6"/>
     </row>
     <row r="10" spans="1:43">
       <c r="A10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="6">
         <v>1867.5</v>
       </c>
       <c r="C10" s="6">
         <v>1998.7</v>
       </c>
       <c r="D10" s="6">
         <v>2164.6</v>
       </c>
       <c r="E10" s="6">
         <v>2836</v>
       </c>
       <c r="F10" s="6">
         <v>2548.8277361562737</v>
       </c>
@@ -2736,51 +2742,53 @@
       </c>
       <c r="AD10" s="6">
         <v>2307.8032613751698</v>
       </c>
       <c r="AE10" s="6">
         <v>2643.2436898239998</v>
       </c>
       <c r="AF10" s="6">
         <v>9.3920393570347311</v>
       </c>
       <c r="AG10" s="6">
         <v>22.518021102625138</v>
       </c>
       <c r="AH10" s="6">
         <v>29.643405793086281</v>
       </c>
       <c r="AI10" s="6">
         <v>47.933506962759566</v>
       </c>
       <c r="AJ10" s="6">
         <v>66.919102991268744</v>
       </c>
       <c r="AK10" s="6">
         <v>90.570751041242431</v>
       </c>
-      <c r="AL10" s="6"/>
+      <c r="AL10" s="6">
+        <v>247.71917118863132</v>
+      </c>
       <c r="AM10" s="6"/>
       <c r="AN10" s="6"/>
       <c r="AO10" s="6"/>
       <c r="AP10" s="6"/>
       <c r="AQ10" s="6"/>
     </row>
     <row r="11" spans="1:43">
       <c r="A11" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="6">
         <v>7910.9</v>
       </c>
       <c r="C11" s="6">
         <v>10554.9</v>
       </c>
       <c r="D11" s="6">
         <v>11687.9</v>
       </c>
       <c r="E11" s="6">
         <v>15404.3</v>
       </c>
       <c r="F11" s="6">
         <v>15409.490129271628</v>
       </c>
@@ -2855,51 +2863,53 @@
       </c>
       <c r="AD11" s="6">
         <v>14743.670122672182</v>
       </c>
       <c r="AE11" s="6">
         <v>17065.929225569598</v>
       </c>
       <c r="AF11" s="6">
         <v>794.97019158304238</v>
       </c>
       <c r="AG11" s="6">
         <v>1486.1606934886754</v>
       </c>
       <c r="AH11" s="6">
         <v>2241.0858217744071</v>
       </c>
       <c r="AI11" s="6">
         <v>3213.904289646237</v>
       </c>
       <c r="AJ11" s="6">
         <v>3765.7304118185825</v>
       </c>
       <c r="AK11" s="6">
         <v>4571.13059408135</v>
       </c>
-      <c r="AL11" s="6"/>
+      <c r="AL11" s="6">
+        <v>5540.3892454843344</v>
+      </c>
       <c r="AM11" s="6"/>
       <c r="AN11" s="6"/>
       <c r="AO11" s="6"/>
       <c r="AP11" s="6"/>
       <c r="AQ11" s="6"/>
     </row>
     <row r="12" spans="1:43">
       <c r="A12" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="7">
         <v>17673.8</v>
       </c>
       <c r="C12" s="7">
         <v>15950.1</v>
       </c>
       <c r="D12" s="7">
         <v>24183.3</v>
       </c>
       <c r="E12" s="7">
         <v>29434.400000000001</v>
       </c>
       <c r="F12" s="7">
         <v>50730.289700616842</v>
       </c>
@@ -2974,51 +2984,53 @@
       </c>
       <c r="AD12" s="6">
         <v>41393.98365006363</v>
       </c>
       <c r="AE12" s="6">
         <v>38532.263020078288</v>
       </c>
       <c r="AF12" s="6">
         <v>235.4346070493371</v>
       </c>
       <c r="AG12" s="6">
         <v>589.03575610319035</v>
       </c>
       <c r="AH12" s="6">
         <v>882.41910296149376</v>
       </c>
       <c r="AI12" s="6">
         <v>1466.1488890922055</v>
       </c>
       <c r="AJ12" s="6">
         <v>2081.3717559778506</v>
       </c>
       <c r="AK12" s="6">
         <v>4110.9144386852313</v>
       </c>
-      <c r="AL12" s="6"/>
+      <c r="AL12" s="6">
+        <v>4860.1118325145208</v>
+      </c>
       <c r="AM12" s="6"/>
       <c r="AN12" s="6"/>
       <c r="AO12" s="6"/>
       <c r="AP12" s="6"/>
       <c r="AQ12" s="6"/>
     </row>
     <row r="13" spans="1:43">
       <c r="A13" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="7">
         <v>13473.6</v>
       </c>
       <c r="C13" s="7">
         <v>17682.900000000001</v>
       </c>
       <c r="D13" s="7">
         <v>22395.599999999999</v>
       </c>
       <c r="E13" s="7">
         <v>22032.400000000001</v>
       </c>
       <c r="F13" s="7">
         <v>27732.274443448383</v>
       </c>
@@ -3093,51 +3105,53 @@
       </c>
       <c r="AD13" s="6">
         <v>27278.163099359932</v>
       </c>
       <c r="AE13" s="6">
         <v>25925.629480600364</v>
       </c>
       <c r="AF13" s="6">
         <v>539.14171481971823</v>
       </c>
       <c r="AG13" s="6">
         <v>1160.6382761326277</v>
       </c>
       <c r="AH13" s="6">
         <v>1773.4696226030255</v>
       </c>
       <c r="AI13" s="6">
         <v>2892.3120080641356</v>
       </c>
       <c r="AJ13" s="6">
         <v>4369.279030984495</v>
       </c>
       <c r="AK13" s="6">
         <v>6802.7325334659363</v>
       </c>
-      <c r="AL13" s="6"/>
+      <c r="AL13" s="6">
+        <v>8045.0481307366326</v>
+      </c>
       <c r="AM13" s="6"/>
       <c r="AN13" s="6"/>
       <c r="AO13" s="6"/>
       <c r="AP13" s="6"/>
       <c r="AQ13" s="6"/>
     </row>
     <row r="14" spans="1:43">
       <c r="A14" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="7">
         <v>19860.099999999999</v>
       </c>
       <c r="C14" s="7">
         <v>17465.5</v>
       </c>
       <c r="D14" s="7">
         <v>32499.599999999999</v>
       </c>
       <c r="E14" s="7">
         <v>25534.5</v>
       </c>
       <c r="F14" s="7">
         <v>43694.553945307787</v>
       </c>
@@ -3212,51 +3226,53 @@
       </c>
       <c r="AD14" s="6">
         <v>36043.401311656438</v>
       </c>
       <c r="AE14" s="6">
         <v>37312.105818523938</v>
       </c>
       <c r="AF14" s="6">
         <v>622.85447804420949</v>
       </c>
       <c r="AG14" s="6">
         <v>1341.381628910603</v>
       </c>
       <c r="AH14" s="6">
         <v>2525.0782934270023</v>
       </c>
       <c r="AI14" s="6">
         <v>3716.3556385844822</v>
       </c>
       <c r="AJ14" s="6">
         <v>5208.7657646472544</v>
       </c>
       <c r="AK14" s="6">
         <v>7333.6672446879447</v>
       </c>
-      <c r="AL14" s="6"/>
+      <c r="AL14" s="6">
+        <v>8740.7071819327248</v>
+      </c>
       <c r="AM14" s="6"/>
       <c r="AN14" s="6"/>
       <c r="AO14" s="6"/>
       <c r="AP14" s="6"/>
       <c r="AQ14" s="6"/>
     </row>
     <row r="15" spans="1:43">
       <c r="A15" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="7">
         <v>21116.9</v>
       </c>
       <c r="C15" s="7">
         <v>15218.5</v>
       </c>
       <c r="D15" s="7">
         <v>23471.4</v>
       </c>
       <c r="E15" s="7">
         <v>22291.4</v>
       </c>
       <c r="F15" s="7">
         <v>40596.299594551791</v>
       </c>
@@ -3331,51 +3347,53 @@
       </c>
       <c r="AD15" s="6">
         <v>50725.536565397044</v>
       </c>
       <c r="AE15" s="6">
         <v>51360.783078286135</v>
       </c>
       <c r="AF15" s="6">
         <v>497.17018021306973</v>
       </c>
       <c r="AG15" s="6">
         <v>1106.0321062365788</v>
       </c>
       <c r="AH15" s="6">
         <v>1555.6535690192181</v>
       </c>
       <c r="AI15" s="6">
         <v>2214.8714562138152</v>
       </c>
       <c r="AJ15" s="6">
         <v>2973.4621423871081</v>
       </c>
       <c r="AK15" s="6">
         <v>4018.2173950340712</v>
       </c>
-      <c r="AL15" s="6"/>
+      <c r="AL15" s="6">
+        <v>5043.9542362177162</v>
+      </c>
       <c r="AM15" s="6"/>
       <c r="AN15" s="6"/>
       <c r="AO15" s="6"/>
       <c r="AP15" s="6"/>
       <c r="AQ15" s="6"/>
     </row>
     <row r="16" spans="1:43">
       <c r="A16" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="7">
         <v>10481.5</v>
       </c>
       <c r="C16" s="7">
         <v>12377.3</v>
       </c>
       <c r="D16" s="7">
         <v>16151.1</v>
       </c>
       <c r="E16" s="7">
         <v>17294.099999999999</v>
       </c>
       <c r="F16" s="7">
         <v>14913.340957091996</v>
       </c>
@@ -3450,51 +3468,53 @@
       </c>
       <c r="AD16" s="6">
         <v>14481.4</v>
       </c>
       <c r="AE16" s="6">
         <v>14516.757247987422</v>
       </c>
       <c r="AF16" s="6">
         <v>596.20140938596285</v>
       </c>
       <c r="AG16" s="6">
         <v>1372.4497226932967</v>
       </c>
       <c r="AH16" s="6">
         <v>2006.2117525340336</v>
       </c>
       <c r="AI16" s="6">
         <v>3204.0689219017063</v>
       </c>
       <c r="AJ16" s="6">
         <v>4795.7352368361353</v>
       </c>
       <c r="AK16" s="6">
         <v>7373.7344087950842</v>
       </c>
-      <c r="AL16" s="6"/>
+      <c r="AL16" s="6">
+        <v>8727.7215482385072</v>
+      </c>
       <c r="AM16" s="6"/>
       <c r="AN16" s="6"/>
       <c r="AO16" s="6"/>
       <c r="AP16" s="6"/>
       <c r="AQ16" s="6"/>
     </row>
     <row r="17" spans="1:43">
       <c r="A17" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="7">
         <v>10546.5</v>
       </c>
       <c r="C17" s="7">
         <v>8354</v>
       </c>
       <c r="D17" s="7">
         <v>13894.9</v>
       </c>
       <c r="E17" s="7">
         <v>12921.2</v>
       </c>
       <c r="F17" s="7">
         <v>22425.075308423424</v>
       </c>
@@ -3569,51 +3589,53 @@
       </c>
       <c r="AD17" s="6">
         <v>25044.264730365703</v>
       </c>
       <c r="AE17" s="6">
         <v>27263.169432910283</v>
       </c>
       <c r="AF17" s="6">
         <v>152.46324011264349</v>
       </c>
       <c r="AG17" s="6">
         <v>434.02459845498652</v>
       </c>
       <c r="AH17" s="6">
         <v>685.58579544018664</v>
       </c>
       <c r="AI17" s="6">
         <v>1025.6894034450838</v>
       </c>
       <c r="AJ17" s="6">
         <v>1469.1600830239774</v>
       </c>
       <c r="AK17" s="6">
         <v>2629.5575877591646</v>
       </c>
-      <c r="AL17" s="6"/>
+      <c r="AL17" s="6">
+        <v>3136.00900754848</v>
+      </c>
       <c r="AM17" s="6"/>
       <c r="AN17" s="6"/>
       <c r="AO17" s="6"/>
       <c r="AP17" s="6"/>
       <c r="AQ17" s="6"/>
     </row>
     <row r="18" spans="1:43">
       <c r="A18" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="6">
         <v>18707.2</v>
       </c>
       <c r="C18" s="6">
         <v>9643.5</v>
       </c>
       <c r="D18" s="6">
         <v>27357</v>
       </c>
       <c r="E18" s="6">
         <v>18404.900000000001</v>
       </c>
       <c r="F18" s="6">
         <v>43514.175101132314</v>
       </c>
@@ -3688,51 +3710,53 @@
       </c>
       <c r="AD18" s="6">
         <v>38806.117045305982</v>
       </c>
       <c r="AE18" s="6">
         <v>36877.773002113943</v>
       </c>
       <c r="AF18" s="6">
         <v>316.98005655474475</v>
       </c>
       <c r="AG18" s="6">
         <v>654.06702013575762</v>
       </c>
       <c r="AH18" s="6">
         <v>936.50293170869986</v>
       </c>
       <c r="AI18" s="6">
         <v>1437.9149934829243</v>
       </c>
       <c r="AJ18" s="6">
         <v>1957.6057208438842</v>
       </c>
       <c r="AK18" s="6">
         <v>3579.6965225151453</v>
       </c>
-      <c r="AL18" s="6"/>
+      <c r="AL18" s="6">
+        <v>4183.7838341175102</v>
+      </c>
       <c r="AM18" s="6"/>
       <c r="AN18" s="6"/>
       <c r="AO18" s="6"/>
       <c r="AP18" s="6"/>
       <c r="AQ18" s="6"/>
     </row>
     <row r="19" spans="1:43">
       <c r="A19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="6">
         <v>23284.9</v>
       </c>
       <c r="C19" s="6">
         <v>29569.4</v>
       </c>
       <c r="D19" s="6">
         <v>35372</v>
       </c>
       <c r="E19" s="6">
         <v>42607.1</v>
       </c>
       <c r="F19" s="6">
         <v>61849.969592109395</v>
       </c>
@@ -3807,51 +3831,53 @@
       </c>
       <c r="AD19" s="6">
         <v>69138.087682123471</v>
       </c>
       <c r="AE19" s="6">
         <v>67538.943626934008</v>
       </c>
       <c r="AF19" s="6">
         <v>2271.1822831857089</v>
       </c>
       <c r="AG19" s="6">
         <v>4746.5047687279784</v>
       </c>
       <c r="AH19" s="6">
         <v>6971.1876863170182</v>
       </c>
       <c r="AI19" s="6">
         <v>9807.3300902245064</v>
       </c>
       <c r="AJ19" s="6">
         <v>11476.755653772427</v>
       </c>
       <c r="AK19" s="6">
         <v>16226.658768975696</v>
       </c>
-      <c r="AL19" s="6"/>
+      <c r="AL19" s="6">
+        <v>19117.162448972565</v>
+      </c>
       <c r="AM19" s="6"/>
       <c r="AN19" s="6"/>
       <c r="AO19" s="6"/>
       <c r="AP19" s="6"/>
       <c r="AQ19" s="6"/>
     </row>
     <row r="20" spans="1:43">
       <c r="A20" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="6">
         <v>43933</v>
       </c>
       <c r="C20" s="6">
         <v>37542.300000000003</v>
       </c>
       <c r="D20" s="6">
         <v>70625.7</v>
       </c>
       <c r="E20" s="6">
         <v>60243.9</v>
       </c>
       <c r="F20" s="6">
         <v>130774.33892016551</v>
       </c>
@@ -3926,51 +3952,53 @@
       </c>
       <c r="AD20" s="6">
         <v>107339.10894782605</v>
       </c>
       <c r="AE20" s="6">
         <v>108459.70264336991</v>
       </c>
       <c r="AF20" s="6">
         <v>629.60425570585369</v>
       </c>
       <c r="AG20" s="6">
         <v>1449.8364115524141</v>
       </c>
       <c r="AH20" s="6">
         <v>2027.3234085304853</v>
       </c>
       <c r="AI20" s="6">
         <v>2690.4965447461091</v>
       </c>
       <c r="AJ20" s="6">
         <v>3451.0824201812452</v>
       </c>
       <c r="AK20" s="6">
         <v>4715.8438216931354</v>
       </c>
-      <c r="AL20" s="6"/>
+      <c r="AL20" s="6">
+        <v>5429.9656758148412</v>
+      </c>
       <c r="AM20" s="6"/>
       <c r="AN20" s="6"/>
       <c r="AO20" s="6"/>
       <c r="AP20" s="6"/>
       <c r="AQ20" s="6"/>
     </row>
     <row r="21" spans="1:43">
       <c r="A21" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="6">
         <v>40358.400000000001</v>
       </c>
       <c r="C21" s="6">
         <v>42495.6</v>
       </c>
       <c r="D21" s="6">
         <v>59260.9</v>
       </c>
       <c r="E21" s="6">
         <v>70451.199999999997</v>
       </c>
       <c r="F21" s="6">
         <v>90335.997126158123</v>
       </c>
@@ -4045,51 +4073,53 @@
       </c>
       <c r="AD21" s="6">
         <v>98672.094464820198</v>
       </c>
       <c r="AE21" s="6">
         <v>99213.34222466567</v>
       </c>
       <c r="AF21" s="6">
         <v>3137.4593144250694</v>
       </c>
       <c r="AG21" s="6">
         <v>6587.1965470094747</v>
       </c>
       <c r="AH21" s="6">
         <v>9571.8705919937784</v>
       </c>
       <c r="AI21" s="6">
         <v>13303.393859624724</v>
       </c>
       <c r="AJ21" s="6">
         <v>17023.052439537732</v>
       </c>
       <c r="AK21" s="6">
         <v>22416.309758461564</v>
       </c>
-      <c r="AL21" s="6"/>
+      <c r="AL21" s="6">
+        <v>26640.134079175736</v>
+      </c>
       <c r="AM21" s="6"/>
       <c r="AN21" s="6"/>
       <c r="AO21" s="6"/>
       <c r="AP21" s="6"/>
       <c r="AQ21" s="6"/>
     </row>
     <row r="22" spans="1:43">
       <c r="A22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="6">
         <v>25836.6</v>
       </c>
       <c r="C22" s="6">
         <v>30403.599999999999</v>
       </c>
       <c r="D22" s="6">
         <v>40956.6</v>
       </c>
       <c r="E22" s="6">
         <v>51156.7</v>
       </c>
       <c r="F22" s="6">
         <v>60961.01238593422</v>
       </c>
@@ -4164,51 +4194,53 @@
       </c>
       <c r="AD22" s="6">
         <v>68557.140904705768</v>
       </c>
       <c r="AE22" s="6">
         <v>71562.723933757341</v>
       </c>
       <c r="AF22" s="6">
         <v>628.01414277293372</v>
       </c>
       <c r="AG22" s="6">
         <v>1420.1928695739216</v>
       </c>
       <c r="AH22" s="6">
         <v>1973.2449018966381</v>
       </c>
       <c r="AI22" s="6">
         <v>3101.6195161147862</v>
       </c>
       <c r="AJ22" s="6">
         <v>4216.3113724211398</v>
       </c>
       <c r="AK22" s="6">
         <v>6009.8053857547566</v>
       </c>
-      <c r="AL22" s="6"/>
+      <c r="AL22" s="6">
+        <v>7393.6793681178533</v>
+      </c>
       <c r="AM22" s="6"/>
       <c r="AN22" s="6"/>
       <c r="AO22" s="6"/>
       <c r="AP22" s="6"/>
       <c r="AQ22" s="6"/>
     </row>
     <row r="23" spans="1:43">
       <c r="A23" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="6">
         <v>13136.3</v>
       </c>
       <c r="C23" s="6">
         <v>10861.5</v>
       </c>
       <c r="D23" s="6">
         <v>23979.3</v>
       </c>
       <c r="E23" s="6">
         <v>17270.099999999999</v>
       </c>
       <c r="F23" s="6">
         <v>31903.132423961782</v>
       </c>
@@ -4283,51 +4315,53 @@
       </c>
       <c r="AD23" s="6">
         <v>24907.782865798214</v>
       </c>
       <c r="AE23" s="6">
         <v>22915.508230842104</v>
       </c>
       <c r="AF23" s="6">
         <v>264.35116846706956</v>
       </c>
       <c r="AG23" s="6">
         <v>589.3686567228699</v>
       </c>
       <c r="AH23" s="6">
         <v>835.63973825655876</v>
       </c>
       <c r="AI23" s="6">
         <v>1424.7633272019941</v>
       </c>
       <c r="AJ23" s="6">
         <v>1968.4526836404941</v>
       </c>
       <c r="AK23" s="6">
         <v>3186.7235214906159</v>
       </c>
-      <c r="AL23" s="6"/>
+      <c r="AL23" s="6">
+        <v>3538.717134591217</v>
+      </c>
       <c r="AM23" s="6"/>
       <c r="AN23" s="6"/>
       <c r="AO23" s="6"/>
       <c r="AP23" s="6"/>
       <c r="AQ23" s="6"/>
     </row>
     <row r="24" spans="1:43">
       <c r="A24" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="6">
         <v>25629.8</v>
       </c>
       <c r="C24" s="6">
         <v>31292.400000000001</v>
       </c>
       <c r="D24" s="6">
         <v>45387.8</v>
       </c>
       <c r="E24" s="6">
         <v>48826.400000000001</v>
       </c>
       <c r="F24" s="6">
         <v>87035.407435469475</v>
       </c>
@@ -4402,51 +4436,53 @@
       </c>
       <c r="AD24" s="6">
         <v>73829.929664635012</v>
       </c>
       <c r="AE24" s="6">
         <v>71531.007666516598</v>
       </c>
       <c r="AF24" s="6">
         <v>364.37564512344449</v>
       </c>
       <c r="AG24" s="6">
         <v>850.70724560188319</v>
       </c>
       <c r="AH24" s="6">
         <v>1254.3095159829295</v>
       </c>
       <c r="AI24" s="6">
         <v>1854.0992171868043</v>
       </c>
       <c r="AJ24" s="6">
         <v>2489.9066883053119</v>
       </c>
       <c r="AK24" s="6">
         <v>3531.5051307923886</v>
       </c>
-      <c r="AL24" s="6"/>
+      <c r="AL24" s="6">
+        <v>4739.6804924918342</v>
+      </c>
       <c r="AM24" s="6"/>
       <c r="AN24" s="6"/>
       <c r="AO24" s="6"/>
       <c r="AP24" s="6"/>
       <c r="AQ24" s="6"/>
     </row>
     <row r="25" spans="1:43">
       <c r="A25" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B25" s="6">
         <v>17316.3</v>
       </c>
       <c r="C25" s="6">
         <v>15364.5</v>
       </c>
       <c r="D25" s="6">
         <v>23727.7</v>
       </c>
       <c r="E25" s="6">
         <v>23601.5</v>
       </c>
       <c r="F25" s="6">
         <v>36328.225740100854</v>
       </c>
@@ -4521,51 +4557,53 @@
       </c>
       <c r="AD25" s="6">
         <v>37754.65662307333</v>
       </c>
       <c r="AE25" s="6">
         <v>41616.576106421897</v>
       </c>
       <c r="AF25" s="6">
         <v>564.16015724392958</v>
       </c>
       <c r="AG25" s="6">
         <v>1233.7444109906266</v>
       </c>
       <c r="AH25" s="6">
         <v>1946.5323173704382</v>
       </c>
       <c r="AI25" s="6">
         <v>2943.8107369767476</v>
       </c>
       <c r="AJ25" s="6">
         <v>3960.8428644436653</v>
       </c>
       <c r="AK25" s="6">
         <v>5607.0923501742773</v>
       </c>
-      <c r="AL25" s="6"/>
+      <c r="AL25" s="6">
+        <v>7110.2231013374376</v>
+      </c>
       <c r="AM25" s="6"/>
       <c r="AN25" s="6"/>
       <c r="AO25" s="6"/>
       <c r="AP25" s="6"/>
       <c r="AQ25" s="6"/>
     </row>
     <row r="26" spans="1:43">
       <c r="A26" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="6">
         <v>23029.9</v>
       </c>
       <c r="C26" s="6">
         <v>25234</v>
       </c>
       <c r="D26" s="6">
         <v>32455.4</v>
       </c>
       <c r="E26" s="6">
         <v>44120</v>
       </c>
       <c r="F26" s="6">
         <v>62684.416026687104</v>
       </c>
@@ -4640,51 +4678,53 @@
       </c>
       <c r="AD26" s="6">
         <v>70258.390381939287</v>
       </c>
       <c r="AE26" s="6">
         <v>60391.637619541434</v>
       </c>
       <c r="AF26" s="6">
         <v>313.98410823737709</v>
       </c>
       <c r="AG26" s="6">
         <v>728.21561525773814</v>
       </c>
       <c r="AH26" s="6">
         <v>1065.2480073042739</v>
       </c>
       <c r="AI26" s="6">
         <v>1682.1950877869849</v>
       </c>
       <c r="AJ26" s="6">
         <v>2304.3599537911437</v>
       </c>
       <c r="AK26" s="6">
         <v>3757.0363031438583</v>
       </c>
-      <c r="AL26" s="6"/>
+      <c r="AL26" s="6">
+        <v>4760.4234389472258</v>
+      </c>
       <c r="AM26" s="6"/>
       <c r="AN26" s="6"/>
       <c r="AO26" s="6"/>
       <c r="AP26" s="6"/>
       <c r="AQ26" s="6"/>
     </row>
     <row r="27" spans="1:43">
       <c r="A27" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="6">
         <v>32916.9</v>
       </c>
       <c r="C27" s="6">
         <v>39881.699999999997</v>
       </c>
       <c r="D27" s="6">
         <v>52752.800000000003</v>
       </c>
       <c r="E27" s="6">
         <v>53001</v>
       </c>
       <c r="F27" s="6">
         <v>63964.1434575358</v>
       </c>
@@ -4759,194 +4799,196 @@
       </c>
       <c r="AD27" s="6">
         <v>75594.700571258771</v>
       </c>
       <c r="AE27" s="6">
         <v>77147.712306899644</v>
       </c>
       <c r="AF27" s="6">
         <v>1277.3005297625493</v>
       </c>
       <c r="AG27" s="6">
         <v>2709.0763949248585</v>
       </c>
       <c r="AH27" s="6">
         <v>4101.323593293153</v>
       </c>
       <c r="AI27" s="6">
         <v>5766.8629318982412</v>
       </c>
       <c r="AJ27" s="6">
         <v>7465.5267644921714</v>
       </c>
       <c r="AK27" s="6">
         <v>9728.4416556720989</v>
       </c>
-      <c r="AL27" s="6"/>
+      <c r="AL27" s="6">
+        <v>12154.887886953029</v>
+      </c>
       <c r="AM27" s="6"/>
       <c r="AN27" s="6"/>
       <c r="AO27" s="6"/>
       <c r="AP27" s="6"/>
       <c r="AQ27" s="6"/>
     </row>
     <row r="29" spans="1:43" ht="17.25" customHeight="1">
-      <c r="A29" s="16" t="s">
+      <c r="A29" s="27" t="s">
         <v>38</v>
       </c>
-      <c r="B29" s="16"/>
-[...40 lines deleted...]
-      <c r="AQ29" s="16"/>
+      <c r="B29" s="27"/>
+      <c r="C29" s="27"/>
+      <c r="D29" s="27"/>
+      <c r="E29" s="27"/>
+      <c r="F29" s="27"/>
+      <c r="G29" s="27"/>
+      <c r="H29" s="27"/>
+      <c r="I29" s="27"/>
+      <c r="J29" s="27"/>
+      <c r="K29" s="27"/>
+      <c r="L29" s="27"/>
+      <c r="M29" s="27"/>
+      <c r="N29" s="27"/>
+      <c r="O29" s="27"/>
+      <c r="P29" s="27"/>
+      <c r="Q29" s="27"/>
+      <c r="R29" s="27"/>
+      <c r="S29" s="27"/>
+      <c r="T29" s="27"/>
+      <c r="U29" s="27"/>
+      <c r="V29" s="27"/>
+      <c r="W29" s="27"/>
+      <c r="X29" s="27"/>
+      <c r="Y29" s="27"/>
+      <c r="Z29" s="27"/>
+      <c r="AA29" s="27"/>
+      <c r="AB29" s="27"/>
+      <c r="AC29" s="27"/>
+      <c r="AD29" s="27"/>
+      <c r="AE29" s="27"/>
+      <c r="AF29" s="27"/>
+      <c r="AG29" s="27"/>
+      <c r="AH29" s="27"/>
+      <c r="AI29" s="27"/>
+      <c r="AJ29" s="27"/>
+      <c r="AK29" s="27"/>
+      <c r="AL29" s="27"/>
+      <c r="AM29" s="27"/>
+      <c r="AN29" s="27"/>
+      <c r="AO29" s="27"/>
+      <c r="AP29" s="27"/>
+      <c r="AQ29" s="27"/>
     </row>
     <row r="30" spans="1:43" ht="12.75" customHeight="1">
-      <c r="P30" s="21"/>
-[...7 lines deleted...]
-      <c r="AN30" s="20" t="s">
+      <c r="P30" s="25"/>
+      <c r="Q30" s="25"/>
+      <c r="R30" s="25"/>
+      <c r="S30" s="25"/>
+      <c r="AB30" s="26"/>
+      <c r="AC30" s="26"/>
+      <c r="AD30" s="26"/>
+      <c r="AE30" s="26"/>
+      <c r="AN30" s="26" t="s">
         <v>50</v>
       </c>
-      <c r="AO30" s="20"/>
-[...1 lines deleted...]
-      <c r="AQ30" s="20"/>
+      <c r="AO30" s="26"/>
+      <c r="AP30" s="26"/>
+      <c r="AQ30" s="26"/>
     </row>
     <row r="31" spans="1:43" ht="3" customHeight="1" thickBot="1">
       <c r="H31" s="10"/>
     </row>
     <row r="32" spans="1:43" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A32" s="24"/>
-      <c r="B32" s="22" t="s">
+      <c r="A32" s="20"/>
+      <c r="B32" s="16" t="s">
         <v>34</v>
       </c>
-      <c r="C32" s="22" t="s">
+      <c r="C32" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="D32" s="22" t="s">
+      <c r="D32" s="16" t="s">
         <v>36</v>
       </c>
-      <c r="E32" s="22" t="s">
+      <c r="E32" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="F32" s="22" t="s">
+      <c r="F32" s="16" t="s">
         <v>43</v>
       </c>
-      <c r="G32" s="22" t="s">
+      <c r="G32" s="16" t="s">
         <v>44</v>
       </c>
-      <c r="H32" s="17" t="s">
+      <c r="H32" s="22" t="s">
         <v>45</v>
       </c>
-      <c r="I32" s="18"/>
-[...10 lines deleted...]
-      <c r="T32" s="17" t="s">
+      <c r="I32" s="23"/>
+      <c r="J32" s="23"/>
+      <c r="K32" s="23"/>
+      <c r="L32" s="23"/>
+      <c r="M32" s="23"/>
+      <c r="N32" s="23"/>
+      <c r="O32" s="23"/>
+      <c r="P32" s="23"/>
+      <c r="Q32" s="23"/>
+      <c r="R32" s="23"/>
+      <c r="S32" s="24"/>
+      <c r="T32" s="22" t="s">
         <v>47</v>
       </c>
-      <c r="U32" s="18"/>
-[...10 lines deleted...]
-      <c r="AF32" s="17" t="s">
+      <c r="U32" s="23"/>
+      <c r="V32" s="23"/>
+      <c r="W32" s="23"/>
+      <c r="X32" s="23"/>
+      <c r="Y32" s="23"/>
+      <c r="Z32" s="23"/>
+      <c r="AA32" s="23"/>
+      <c r="AB32" s="23"/>
+      <c r="AC32" s="23"/>
+      <c r="AD32" s="23"/>
+      <c r="AE32" s="24"/>
+      <c r="AF32" s="22" t="s">
         <v>48</v>
       </c>
-      <c r="AG32" s="18"/>
-[...9 lines deleted...]
-      <c r="AQ32" s="19"/>
+      <c r="AG32" s="23"/>
+      <c r="AH32" s="23"/>
+      <c r="AI32" s="23"/>
+      <c r="AJ32" s="23"/>
+      <c r="AK32" s="23"/>
+      <c r="AL32" s="23"/>
+      <c r="AM32" s="23"/>
+      <c r="AN32" s="23"/>
+      <c r="AO32" s="23"/>
+      <c r="AP32" s="23"/>
+      <c r="AQ32" s="24"/>
     </row>
     <row r="33" spans="1:43" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A33" s="25"/>
-[...5 lines deleted...]
-      <c r="G33" s="23"/>
+      <c r="A33" s="21"/>
+      <c r="B33" s="17"/>
+      <c r="C33" s="17"/>
+      <c r="D33" s="17"/>
+      <c r="E33" s="17"/>
+      <c r="F33" s="17"/>
+      <c r="G33" s="17"/>
       <c r="H33" s="4" t="s">
         <v>0</v>
       </c>
       <c r="I33" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J33" s="4" t="s">
         <v>2</v>
       </c>
       <c r="K33" s="4" t="s">
         <v>3</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>4</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>5</v>
       </c>
       <c r="N33" s="4" t="s">
         <v>6</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>7</v>
       </c>
       <c r="P33" s="4" t="s">
@@ -5124,51 +5166,53 @@
       </c>
       <c r="AD34" s="5">
         <v>921403.6</v>
       </c>
       <c r="AE34" s="5">
         <v>917743.40512408828</v>
       </c>
       <c r="AF34" s="5">
         <v>13885.426496905555</v>
       </c>
       <c r="AG34" s="5">
         <v>29772.594519856397</v>
       </c>
       <c r="AH34" s="5">
         <v>44199.223304586914</v>
       </c>
       <c r="AI34" s="5">
         <v>64535.67344633169</v>
       </c>
       <c r="AJ34" s="5">
         <v>84737.646601462431</v>
       </c>
       <c r="AK34" s="5">
         <v>120892.10828946521</v>
       </c>
-      <c r="AL34" s="5"/>
+      <c r="AL34" s="5">
+        <v>146171.90756511339</v>
+      </c>
       <c r="AM34" s="5"/>
       <c r="AN34" s="5"/>
       <c r="AO34" s="5"/>
       <c r="AP34" s="5"/>
       <c r="AQ34" s="5"/>
     </row>
     <row r="35" spans="1:43">
       <c r="A35" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B35" s="6">
         <v>5886.3</v>
       </c>
       <c r="C35" s="6">
         <v>7677.8</v>
       </c>
       <c r="D35" s="6">
         <v>7256.2</v>
       </c>
       <c r="E35" s="6">
         <v>8385.7999999999993</v>
       </c>
       <c r="F35" s="6">
         <v>7310.1337636867784</v>
       </c>
@@ -5243,51 +5287,53 @@
       </c>
       <c r="AD35" s="6">
         <v>8387.7999999999993</v>
       </c>
       <c r="AE35" s="6">
         <v>10877.793354435733</v>
       </c>
       <c r="AF35" s="6">
         <v>11.442149387118004</v>
       </c>
       <c r="AG35" s="6">
         <v>23.158223083110713</v>
       </c>
       <c r="AH35" s="6">
         <v>39.868180370527767</v>
       </c>
       <c r="AI35" s="6">
         <v>59.94386401287008</v>
       </c>
       <c r="AJ35" s="6">
         <v>72.952053009985434</v>
       </c>
       <c r="AK35" s="6">
         <v>103.60235703788004</v>
       </c>
-      <c r="AL35" s="6"/>
+      <c r="AL35" s="6">
+        <v>999.28374599909876</v>
+      </c>
       <c r="AM35" s="6"/>
       <c r="AN35" s="6"/>
       <c r="AO35" s="6"/>
       <c r="AP35" s="6"/>
       <c r="AQ35" s="6"/>
     </row>
     <row r="36" spans="1:43">
       <c r="A36" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B36" s="6">
         <v>14407.6</v>
       </c>
       <c r="C36" s="6">
         <v>19387.7</v>
       </c>
       <c r="D36" s="6">
         <v>28147.7</v>
       </c>
       <c r="E36" s="6">
         <v>20008.599999999999</v>
       </c>
       <c r="F36" s="6">
         <v>37039.763658869429</v>
       </c>
@@ -5362,51 +5408,53 @@
       </c>
       <c r="AD36" s="6">
         <v>38731.088937593297</v>
       </c>
       <c r="AE36" s="6">
         <v>38176.570514809995</v>
       </c>
       <c r="AF36" s="6">
         <v>894.53620047474067</v>
       </c>
       <c r="AG36" s="6">
         <v>1739.4683031531799</v>
       </c>
       <c r="AH36" s="6">
         <v>2588.5374430099637</v>
       </c>
       <c r="AI36" s="6">
         <v>3743.8815298312488</v>
       </c>
       <c r="AJ36" s="6">
         <v>4947.7774166898998</v>
       </c>
       <c r="AK36" s="6">
         <v>6691.750640063864</v>
       </c>
-      <c r="AL36" s="6"/>
+      <c r="AL36" s="6">
+        <v>7620.6701464001681</v>
+      </c>
       <c r="AM36" s="6"/>
       <c r="AN36" s="6"/>
       <c r="AO36" s="6"/>
       <c r="AP36" s="6"/>
       <c r="AQ36" s="6"/>
     </row>
     <row r="37" spans="1:43">
       <c r="A37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B37" s="6">
         <v>1867.5</v>
       </c>
       <c r="C37" s="6">
         <v>1998.6</v>
       </c>
       <c r="D37" s="6">
         <v>2164.6</v>
       </c>
       <c r="E37" s="6">
         <v>2836</v>
       </c>
       <c r="F37" s="6">
         <v>2548.8277361562737</v>
       </c>
@@ -5481,51 +5529,53 @@
       </c>
       <c r="AD37" s="6">
         <v>2307.8032613751698</v>
       </c>
       <c r="AE37" s="6">
         <v>2643.2436898239998</v>
       </c>
       <c r="AF37" s="6">
         <v>9.3920393570347311</v>
       </c>
       <c r="AG37" s="6">
         <v>22.518021102625138</v>
       </c>
       <c r="AH37" s="6">
         <v>29.643405793086281</v>
       </c>
       <c r="AI37" s="6">
         <v>47.933506962759566</v>
       </c>
       <c r="AJ37" s="6">
         <v>66.919102991268744</v>
       </c>
       <c r="AK37" s="6">
         <v>90.570751041242431</v>
       </c>
-      <c r="AL37" s="6"/>
+      <c r="AL37" s="6">
+        <v>247.71917118863132</v>
+      </c>
       <c r="AM37" s="6"/>
       <c r="AN37" s="6"/>
       <c r="AO37" s="6"/>
       <c r="AP37" s="6"/>
       <c r="AQ37" s="6"/>
     </row>
     <row r="38" spans="1:43">
       <c r="A38" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B38" s="6">
         <v>7910.8</v>
       </c>
       <c r="C38" s="6">
         <v>10554.4</v>
       </c>
       <c r="D38" s="6">
         <v>11687.3</v>
       </c>
       <c r="E38" s="6">
         <v>15404.3</v>
       </c>
       <c r="F38" s="6">
         <v>15409.490129271628</v>
       </c>
@@ -5600,51 +5650,53 @@
       </c>
       <c r="AD38" s="6">
         <v>14743.670122672182</v>
       </c>
       <c r="AE38" s="6">
         <v>17065.929225569598</v>
       </c>
       <c r="AF38" s="6">
         <v>794.97019158304238</v>
       </c>
       <c r="AG38" s="6">
         <v>1486.1606934886754</v>
       </c>
       <c r="AH38" s="6">
         <v>2241.0858217744071</v>
       </c>
       <c r="AI38" s="6">
         <v>3213.904289646237</v>
       </c>
       <c r="AJ38" s="6">
         <v>3765.7304118185825</v>
       </c>
       <c r="AK38" s="6">
         <v>4571.13059408135</v>
       </c>
-      <c r="AL38" s="6"/>
+      <c r="AL38" s="6">
+        <v>5540.3892454843344</v>
+      </c>
       <c r="AM38" s="6"/>
       <c r="AN38" s="6"/>
       <c r="AO38" s="6"/>
       <c r="AP38" s="6"/>
       <c r="AQ38" s="6"/>
     </row>
     <row r="39" spans="1:43">
       <c r="A39" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="7">
         <v>17603.900000000001</v>
       </c>
       <c r="C39" s="7">
         <v>15834.3</v>
       </c>
       <c r="D39" s="7">
         <v>23912.3</v>
       </c>
       <c r="E39" s="7">
         <v>29214</v>
       </c>
       <c r="F39" s="7">
         <v>50628.039900616845</v>
       </c>
@@ -5719,51 +5771,53 @@
       </c>
       <c r="AD39" s="6">
         <v>41334.6</v>
       </c>
       <c r="AE39" s="6">
         <v>38435.006820078284</v>
       </c>
       <c r="AF39" s="6">
         <v>230.03112371600378</v>
       </c>
       <c r="AG39" s="6">
         <v>578.22878943652358</v>
       </c>
       <c r="AH39" s="6">
         <v>859.05325296149363</v>
       </c>
       <c r="AI39" s="6">
         <v>1433.7301557588721</v>
       </c>
       <c r="AJ39" s="6">
         <v>2040.848339311184</v>
       </c>
       <c r="AK39" s="6">
         <v>4062.2863386852314</v>
       </c>
-      <c r="AL39" s="6"/>
+      <c r="AL39" s="6">
+        <v>4803.3790491811878</v>
+      </c>
       <c r="AM39" s="6"/>
       <c r="AN39" s="6"/>
       <c r="AO39" s="6"/>
       <c r="AP39" s="6"/>
       <c r="AQ39" s="6"/>
     </row>
     <row r="40" spans="1:43">
       <c r="A40" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B40" s="7">
         <v>13470.5</v>
       </c>
       <c r="C40" s="7">
         <v>17665</v>
       </c>
       <c r="D40" s="7">
         <v>22394</v>
       </c>
       <c r="E40" s="7">
         <v>22029.8</v>
       </c>
       <c r="F40" s="7">
         <v>27731.367143448384</v>
       </c>
@@ -5838,51 +5892,53 @@
       </c>
       <c r="AD40" s="6">
         <v>27276.7210910266</v>
       </c>
       <c r="AE40" s="6">
         <v>25924.052380600362</v>
       </c>
       <c r="AF40" s="6">
         <v>539.01062315305148</v>
       </c>
       <c r="AG40" s="6">
         <v>1160.3760927992939</v>
       </c>
       <c r="AH40" s="6">
         <v>1772.9767726030252</v>
       </c>
       <c r="AI40" s="6">
         <v>2891.786308064135</v>
       </c>
       <c r="AJ40" s="6">
         <v>4368.6219059844943</v>
       </c>
       <c r="AK40" s="6">
         <v>6801.9439834659361</v>
       </c>
-      <c r="AL40" s="6"/>
+      <c r="AL40" s="6">
+        <v>8044.1281557366319</v>
+      </c>
       <c r="AM40" s="6"/>
       <c r="AN40" s="6"/>
       <c r="AO40" s="6"/>
       <c r="AP40" s="6"/>
       <c r="AQ40" s="6"/>
     </row>
     <row r="41" spans="1:43">
       <c r="A41" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B41" s="7">
         <v>19464.900000000001</v>
       </c>
       <c r="C41" s="7">
         <v>16957.099999999999</v>
       </c>
       <c r="D41" s="7">
         <v>31880.5</v>
       </c>
       <c r="E41" s="7">
         <v>25094.2</v>
       </c>
       <c r="F41" s="7">
         <v>43315.645245307787</v>
       </c>
@@ -5957,51 +6013,53 @@
       </c>
       <c r="AD41" s="6">
         <v>35021.139319989772</v>
       </c>
       <c r="AE41" s="6">
         <v>35217.73361852394</v>
       </c>
       <c r="AF41" s="6">
         <v>529.92156971087616</v>
       </c>
       <c r="AG41" s="6">
         <v>1155.5158122439364</v>
       </c>
       <c r="AH41" s="6">
         <v>2003.0892184270022</v>
       </c>
       <c r="AI41" s="6">
         <v>3018.2315719178155</v>
       </c>
       <c r="AJ41" s="6">
         <v>4336.1106813139204</v>
       </c>
       <c r="AK41" s="6">
         <v>6286.4811446879448</v>
       </c>
-      <c r="AL41" s="6"/>
+      <c r="AL41" s="6">
+        <v>7518.9900652660572</v>
+      </c>
       <c r="AM41" s="6"/>
       <c r="AN41" s="6"/>
       <c r="AO41" s="6"/>
       <c r="AP41" s="6"/>
       <c r="AQ41" s="6"/>
     </row>
     <row r="42" spans="1:43">
       <c r="A42" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B42" s="7">
         <v>21093.5</v>
       </c>
       <c r="C42" s="7">
         <v>15201.5</v>
       </c>
       <c r="D42" s="7">
         <v>23440.3</v>
       </c>
       <c r="E42" s="7">
         <v>22181.200000000001</v>
       </c>
       <c r="F42" s="7">
         <v>40454.544894551786</v>
       </c>
@@ -6076,51 +6134,53 @@
       </c>
       <c r="AD42" s="6">
         <v>50595.92805706372</v>
       </c>
       <c r="AE42" s="6">
         <v>51235.495078286134</v>
       </c>
       <c r="AF42" s="6">
         <v>485.38758854640309</v>
       </c>
       <c r="AG42" s="6">
         <v>1082.4669229032454</v>
       </c>
       <c r="AH42" s="6">
         <v>1525.4301940192181</v>
       </c>
       <c r="AI42" s="6">
         <v>2173.1087895471483</v>
       </c>
       <c r="AJ42" s="6">
         <v>2921.2588090537747</v>
       </c>
       <c r="AK42" s="6">
         <v>3955.5733950340709</v>
       </c>
-      <c r="AL42" s="6"/>
+      <c r="AL42" s="6">
+        <v>4970.8695695510487</v>
+      </c>
       <c r="AM42" s="6"/>
       <c r="AN42" s="6"/>
       <c r="AO42" s="6"/>
       <c r="AP42" s="6"/>
       <c r="AQ42" s="6"/>
     </row>
     <row r="43" spans="1:43">
       <c r="A43" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B43" s="7">
         <v>10480.6</v>
       </c>
       <c r="C43" s="7">
         <v>12362</v>
       </c>
       <c r="D43" s="7">
         <v>16133.6</v>
       </c>
       <c r="E43" s="7">
         <v>17275</v>
       </c>
       <c r="F43" s="7">
         <v>14888.015257091996</v>
       </c>
@@ -6195,51 +6255,53 @@
       </c>
       <c r="AD43" s="6">
         <v>14465.2</v>
       </c>
       <c r="AE43" s="6">
         <v>14473.469447987422</v>
       </c>
       <c r="AF43" s="6">
         <v>594.72890105262945</v>
       </c>
       <c r="AG43" s="6">
         <v>1369.5047060266297</v>
       </c>
       <c r="AH43" s="6">
         <v>2001.9391525340332</v>
       </c>
       <c r="AI43" s="6">
         <v>3189.6396552350393</v>
       </c>
       <c r="AJ43" s="6">
         <v>4777.6986535028027</v>
       </c>
       <c r="AK43" s="6">
         <v>7352.090508795085</v>
       </c>
-      <c r="AL43" s="6"/>
+      <c r="AL43" s="6">
+        <v>8702.4703315718416</v>
+      </c>
       <c r="AM43" s="6"/>
       <c r="AN43" s="6"/>
       <c r="AO43" s="6"/>
       <c r="AP43" s="6"/>
       <c r="AQ43" s="6"/>
     </row>
     <row r="44" spans="1:43">
       <c r="A44" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B44" s="7">
         <v>10546.3</v>
       </c>
       <c r="C44" s="7">
         <v>8353.9</v>
       </c>
       <c r="D44" s="7">
         <v>13894.3</v>
       </c>
       <c r="E44" s="7">
         <v>12917.8</v>
       </c>
       <c r="F44" s="7">
         <v>22419.647108423422</v>
       </c>
@@ -6314,51 +6376,53 @@
       </c>
       <c r="AD44" s="6">
         <v>25038.715597032369</v>
       </c>
       <c r="AE44" s="6">
         <v>27257.411132910282</v>
       </c>
       <c r="AF44" s="6">
         <v>151.95877344597682</v>
       </c>
       <c r="AG44" s="6">
         <v>433.01566512165323</v>
       </c>
       <c r="AH44" s="6">
         <v>684.14559544018675</v>
       </c>
       <c r="AI44" s="6">
         <v>1023.7699701117506</v>
       </c>
       <c r="AJ44" s="6">
         <v>1466.7607913573108</v>
       </c>
       <c r="AK44" s="6">
         <v>2626.6784377591644</v>
       </c>
-      <c r="AL44" s="6"/>
+      <c r="AL44" s="6">
+        <v>3132.6499992151462</v>
+      </c>
       <c r="AM44" s="6"/>
       <c r="AN44" s="6"/>
       <c r="AO44" s="6"/>
       <c r="AP44" s="6"/>
       <c r="AQ44" s="6"/>
     </row>
     <row r="45" spans="1:43">
       <c r="A45" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B45" s="6">
         <v>18701.599999999999</v>
       </c>
       <c r="C45" s="6">
         <v>9639</v>
       </c>
       <c r="D45" s="6">
         <v>27353.1</v>
       </c>
       <c r="E45" s="6">
         <v>18397.5</v>
       </c>
       <c r="F45" s="6">
         <v>43507.003601132303</v>
       </c>
@@ -6433,51 +6497,53 @@
       </c>
       <c r="AD45" s="6">
         <v>38794.402136972647</v>
       </c>
       <c r="AE45" s="6">
         <v>36866.359602113938</v>
       </c>
       <c r="AF45" s="6">
         <v>315.91506488807806</v>
       </c>
       <c r="AG45" s="6">
         <v>651.93703680242425</v>
       </c>
       <c r="AH45" s="6">
         <v>933.59685670869987</v>
       </c>
       <c r="AI45" s="6">
         <v>1434.1105268162576</v>
       </c>
       <c r="AJ45" s="6">
         <v>1952.8501375105507</v>
       </c>
       <c r="AK45" s="6">
         <v>3573.9898225151451</v>
       </c>
-      <c r="AL45" s="6"/>
+      <c r="AL45" s="6">
+        <v>4177.1260174508443</v>
+      </c>
       <c r="AM45" s="6"/>
       <c r="AN45" s="6"/>
       <c r="AO45" s="6"/>
       <c r="AP45" s="6"/>
       <c r="AQ45" s="6"/>
     </row>
     <row r="46" spans="1:43">
       <c r="A46" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B46" s="6">
         <v>23267.8</v>
       </c>
       <c r="C46" s="6">
         <v>29510.2</v>
       </c>
       <c r="D46" s="6">
         <v>35347.800000000003</v>
       </c>
       <c r="E46" s="6">
         <v>42572.5</v>
       </c>
       <c r="F46" s="6">
         <v>61795.2991921094</v>
       </c>
@@ -6552,51 +6618,53 @@
       </c>
       <c r="AD46" s="6">
         <v>69028.785540456811</v>
       </c>
       <c r="AE46" s="6">
         <v>67442.119626934</v>
       </c>
       <c r="AF46" s="6">
         <v>2261.2457248523756</v>
       </c>
       <c r="AG46" s="6">
         <v>4726.6316520613127</v>
       </c>
       <c r="AH46" s="6">
         <v>6945.7294863170191</v>
       </c>
       <c r="AI46" s="6">
         <v>9775.0554235578402</v>
       </c>
       <c r="AJ46" s="6">
         <v>11436.412320439093</v>
       </c>
       <c r="AK46" s="6">
         <v>16178.246768975696</v>
       </c>
-      <c r="AL46" s="6"/>
+      <c r="AL46" s="6">
+        <v>19060.681782305899</v>
+      </c>
       <c r="AM46" s="6"/>
       <c r="AN46" s="6"/>
       <c r="AO46" s="6"/>
       <c r="AP46" s="6"/>
       <c r="AQ46" s="6"/>
     </row>
     <row r="47" spans="1:43">
       <c r="A47" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B47" s="6">
         <v>43923.1</v>
       </c>
       <c r="C47" s="6">
         <v>37539.1</v>
       </c>
       <c r="D47" s="6">
         <v>70623.399999999994</v>
       </c>
       <c r="E47" s="6">
         <v>60242.2</v>
       </c>
       <c r="F47" s="6">
         <v>130772.3852201655</v>
       </c>
@@ -6671,51 +6739,53 @@
       </c>
       <c r="AD47" s="6">
         <v>107338.29632282608</v>
       </c>
       <c r="AE47" s="6">
         <v>108458.0474433699</v>
       </c>
       <c r="AF47" s="6">
         <v>629.53038070585376</v>
       </c>
       <c r="AG47" s="6">
         <v>1449.6886615524143</v>
       </c>
       <c r="AH47" s="6">
         <v>2026.9309835304855</v>
       </c>
       <c r="AI47" s="6">
         <v>2689.9448114127763</v>
       </c>
       <c r="AJ47" s="6">
         <v>3450.392753514579</v>
       </c>
       <c r="AK47" s="6">
         <v>4715.0162216931367</v>
       </c>
-      <c r="AL47" s="6"/>
+      <c r="AL47" s="6">
+        <v>5429.0001424815091</v>
+      </c>
       <c r="AM47" s="6"/>
       <c r="AN47" s="6"/>
       <c r="AO47" s="6"/>
       <c r="AP47" s="6"/>
       <c r="AQ47" s="6"/>
     </row>
     <row r="48" spans="1:43">
       <c r="A48" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B48" s="6">
         <v>40329.300000000003</v>
       </c>
       <c r="C48" s="6">
         <v>42453.9</v>
       </c>
       <c r="D48" s="6">
         <v>59206.8</v>
       </c>
       <c r="E48" s="6">
         <v>70387.8</v>
       </c>
       <c r="F48" s="6">
         <v>90258.186226158112</v>
       </c>
@@ -6790,51 +6860,53 @@
       </c>
       <c r="AD48" s="6">
         <v>98532</v>
       </c>
       <c r="AE48" s="6">
         <v>99190.883224665668</v>
       </c>
       <c r="AF48" s="6">
         <v>3124.7173727584027</v>
       </c>
       <c r="AG48" s="6">
         <v>6561.7126636761404</v>
       </c>
       <c r="AH48" s="6">
         <v>9562.2189419937786</v>
       </c>
       <c r="AI48" s="6">
         <v>13295.90752629139</v>
       </c>
       <c r="AJ48" s="6">
         <v>17013.694522871068</v>
       </c>
       <c r="AK48" s="6">
         <v>22405.080258461567</v>
       </c>
-      <c r="AL48" s="6"/>
+      <c r="AL48" s="6">
+        <v>26627.032995842404</v>
+      </c>
       <c r="AM48" s="6"/>
       <c r="AN48" s="6"/>
       <c r="AO48" s="6"/>
       <c r="AP48" s="6"/>
       <c r="AQ48" s="6"/>
     </row>
     <row r="49" spans="1:43">
       <c r="A49" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B49" s="6">
         <v>25783.200000000001</v>
       </c>
       <c r="C49" s="6">
         <v>30298.5</v>
       </c>
       <c r="D49" s="6">
         <v>40897.9</v>
       </c>
       <c r="E49" s="6">
         <v>51084.2</v>
       </c>
       <c r="F49" s="6">
         <v>60884.186685934219</v>
       </c>
@@ -6909,51 +6981,53 @@
       </c>
       <c r="AD49" s="6">
         <v>68224.336088039097</v>
       </c>
       <c r="AE49" s="6">
         <v>71430.512333757346</v>
       </c>
       <c r="AF49" s="6">
         <v>597.75915943960035</v>
       </c>
       <c r="AG49" s="6">
         <v>1359.6829029072549</v>
       </c>
       <c r="AH49" s="6">
         <v>1941.3536268966377</v>
       </c>
       <c r="AI49" s="6">
         <v>3057.5489827814517</v>
       </c>
       <c r="AJ49" s="6">
         <v>4161.2232057544716</v>
       </c>
       <c r="AK49" s="6">
         <v>5943.6995857547545</v>
       </c>
-      <c r="AL49" s="6"/>
+      <c r="AL49" s="6">
+        <v>7316.5559347845174</v>
+      </c>
       <c r="AM49" s="6"/>
       <c r="AN49" s="6"/>
       <c r="AO49" s="6"/>
       <c r="AP49" s="6"/>
       <c r="AQ49" s="6"/>
     </row>
     <row r="50" spans="1:43">
       <c r="A50" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B50" s="6">
         <v>13136.3</v>
       </c>
       <c r="C50" s="6">
         <v>10794.3</v>
       </c>
       <c r="D50" s="6">
         <v>23979</v>
       </c>
       <c r="E50" s="6">
         <v>17264.099999999999</v>
       </c>
       <c r="F50" s="6">
         <v>31896.510823961784</v>
       </c>
@@ -7028,51 +7102,53 @@
       </c>
       <c r="AD50" s="6">
         <v>24903.062490798216</v>
       </c>
       <c r="AE50" s="6">
         <v>22909.595530842103</v>
       </c>
       <c r="AF50" s="6">
         <v>263.92204346706956</v>
       </c>
       <c r="AG50" s="6">
         <v>588.5104067228699</v>
       </c>
       <c r="AH50" s="6">
         <v>834.39921325655882</v>
       </c>
       <c r="AI50" s="6">
         <v>1422.7924272019941</v>
       </c>
       <c r="AJ50" s="6">
         <v>1965.989058640494</v>
       </c>
       <c r="AK50" s="6">
         <v>3183.767171490616</v>
       </c>
-      <c r="AL50" s="6"/>
+      <c r="AL50" s="6">
+        <v>3535.268059591217</v>
+      </c>
       <c r="AM50" s="6"/>
       <c r="AN50" s="6"/>
       <c r="AO50" s="6"/>
       <c r="AP50" s="6"/>
       <c r="AQ50" s="6"/>
     </row>
     <row r="51" spans="1:43">
       <c r="A51" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B51" s="6">
         <v>25586.1</v>
       </c>
       <c r="C51" s="6">
         <v>31255.599999999999</v>
       </c>
       <c r="D51" s="6">
         <v>45346.1</v>
       </c>
       <c r="E51" s="6">
         <v>48800.9</v>
       </c>
       <c r="F51" s="6">
         <v>86966.778535469464</v>
       </c>
@@ -7147,51 +7223,53 @@
       </c>
       <c r="AD51" s="6">
         <v>73707.177547968342</v>
       </c>
       <c r="AE51" s="6">
         <v>71471.5248665166</v>
       </c>
       <c r="AF51" s="6">
         <v>353.21636179011119</v>
       </c>
       <c r="AG51" s="6">
         <v>828.3886789352166</v>
       </c>
       <c r="AH51" s="6">
         <v>1239.4058159829294</v>
       </c>
       <c r="AI51" s="6">
         <v>1834.2716171868042</v>
       </c>
       <c r="AJ51" s="6">
         <v>2465.1221883053122</v>
       </c>
       <c r="AK51" s="6">
         <v>3501.7637307923892</v>
       </c>
-      <c r="AL51" s="6"/>
+      <c r="AL51" s="6">
+        <v>4704.9821924918351</v>
+      </c>
       <c r="AM51" s="6"/>
       <c r="AN51" s="6"/>
       <c r="AO51" s="6"/>
       <c r="AP51" s="6"/>
       <c r="AQ51" s="6"/>
     </row>
     <row r="52" spans="1:43">
       <c r="A52" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B52" s="6">
         <v>17300.2</v>
       </c>
       <c r="C52" s="6">
         <v>15341.4</v>
       </c>
       <c r="D52" s="6">
         <v>23705.8</v>
       </c>
       <c r="E52" s="6">
         <v>23479</v>
       </c>
       <c r="F52" s="6">
         <v>36062.341440100849</v>
       </c>
@@ -7266,51 +7344,53 @@
       </c>
       <c r="AD52" s="6">
         <v>37442.036714739996</v>
       </c>
       <c r="AE52" s="6">
         <v>41324.738506421898</v>
       </c>
       <c r="AF52" s="6">
         <v>535.74016557726281</v>
       </c>
       <c r="AG52" s="6">
         <v>1176.9044276572931</v>
       </c>
       <c r="AH52" s="6">
         <v>1867.965067370438</v>
       </c>
       <c r="AI52" s="6">
         <v>2846.5315369767477</v>
       </c>
       <c r="AJ52" s="6">
         <v>3839.2438644436656</v>
       </c>
       <c r="AK52" s="6">
         <v>5461.1735501742778</v>
       </c>
-      <c r="AL52" s="6"/>
+      <c r="AL52" s="6">
+        <v>6939.9845013374379</v>
+      </c>
       <c r="AM52" s="6"/>
       <c r="AN52" s="6"/>
       <c r="AO52" s="6"/>
       <c r="AP52" s="6"/>
       <c r="AQ52" s="6"/>
     </row>
     <row r="53" spans="1:43">
       <c r="A53" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B53" s="6">
         <v>22992.5</v>
       </c>
       <c r="C53" s="6">
         <v>25145.1</v>
       </c>
       <c r="D53" s="6">
         <v>32370.7</v>
       </c>
       <c r="E53" s="6">
         <v>44045.599999999999</v>
       </c>
       <c r="F53" s="6">
         <v>62615.891426687114</v>
       </c>
@@ -7385,51 +7465,53 @@
       </c>
       <c r="AD53" s="6">
         <v>70033.187198605956</v>
       </c>
       <c r="AE53" s="6">
         <v>60238.624719541433</v>
       </c>
       <c r="AF53" s="6">
         <v>293.51109157071045</v>
       </c>
       <c r="AG53" s="6">
         <v>687.26958192440475</v>
       </c>
       <c r="AH53" s="6">
         <v>1011.4280823042739</v>
       </c>
       <c r="AI53" s="6">
         <v>1631.1907877869849</v>
       </c>
       <c r="AJ53" s="6">
         <v>2240.6045787911435</v>
       </c>
       <c r="AK53" s="6">
         <v>3680.529853143858</v>
       </c>
-      <c r="AL53" s="6"/>
+      <c r="AL53" s="6">
+        <v>4671.1659139472249</v>
+      </c>
       <c r="AM53" s="6"/>
       <c r="AN53" s="6"/>
       <c r="AO53" s="6"/>
       <c r="AP53" s="6"/>
       <c r="AQ53" s="6"/>
     </row>
     <row r="54" spans="1:43">
       <c r="A54" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B54" s="6">
         <v>32903.699999999997</v>
       </c>
       <c r="C54" s="6">
         <v>39859.300000000003</v>
       </c>
       <c r="D54" s="6">
         <v>52737</v>
       </c>
       <c r="E54" s="6">
         <v>52977.5</v>
       </c>
       <c r="F54" s="6">
         <v>63929.334057535802</v>
       </c>
@@ -7504,196 +7586,198 @@
       </c>
       <c r="AD54" s="6">
         <v>75497.78442959211</v>
       </c>
       <c r="AE54" s="6">
         <v>77104.294006899654</v>
       </c>
       <c r="AF54" s="6">
         <v>1268.489971429216</v>
       </c>
       <c r="AG54" s="6">
         <v>2691.4552782581918</v>
       </c>
       <c r="AH54" s="6">
         <v>4090.4261932931527</v>
       </c>
       <c r="AI54" s="6">
         <v>5752.3901652315744</v>
       </c>
       <c r="AJ54" s="6">
         <v>7447.4358061588382</v>
       </c>
       <c r="AK54" s="6">
         <v>9706.7325056720983</v>
       </c>
-      <c r="AL54" s="6"/>
+      <c r="AL54" s="6">
+        <v>12129.56054528636</v>
+      </c>
       <c r="AM54" s="6"/>
       <c r="AN54" s="6"/>
       <c r="AO54" s="6"/>
       <c r="AP54" s="6"/>
       <c r="AQ54" s="6"/>
     </row>
     <row r="56" spans="1:43" ht="17.25" customHeight="1">
-      <c r="A56" s="16" t="s">
+      <c r="A56" s="27" t="s">
         <v>39</v>
       </c>
-      <c r="B56" s="16"/>
-[...40 lines deleted...]
-      <c r="AQ56" s="16"/>
+      <c r="B56" s="27"/>
+      <c r="C56" s="27"/>
+      <c r="D56" s="27"/>
+      <c r="E56" s="27"/>
+      <c r="F56" s="27"/>
+      <c r="G56" s="27"/>
+      <c r="H56" s="27"/>
+      <c r="I56" s="27"/>
+      <c r="J56" s="27"/>
+      <c r="K56" s="27"/>
+      <c r="L56" s="27"/>
+      <c r="M56" s="27"/>
+      <c r="N56" s="27"/>
+      <c r="O56" s="27"/>
+      <c r="P56" s="27"/>
+      <c r="Q56" s="27"/>
+      <c r="R56" s="27"/>
+      <c r="S56" s="27"/>
+      <c r="T56" s="27"/>
+      <c r="U56" s="27"/>
+      <c r="V56" s="27"/>
+      <c r="W56" s="27"/>
+      <c r="X56" s="27"/>
+      <c r="Y56" s="27"/>
+      <c r="Z56" s="27"/>
+      <c r="AA56" s="27"/>
+      <c r="AB56" s="27"/>
+      <c r="AC56" s="27"/>
+      <c r="AD56" s="27"/>
+      <c r="AE56" s="27"/>
+      <c r="AF56" s="27"/>
+      <c r="AG56" s="27"/>
+      <c r="AH56" s="27"/>
+      <c r="AI56" s="27"/>
+      <c r="AJ56" s="27"/>
+      <c r="AK56" s="27"/>
+      <c r="AL56" s="27"/>
+      <c r="AM56" s="27"/>
+      <c r="AN56" s="27"/>
+      <c r="AO56" s="27"/>
+      <c r="AP56" s="27"/>
+      <c r="AQ56" s="27"/>
     </row>
     <row r="57" spans="1:43" ht="14.25" customHeight="1">
       <c r="F57" s="14"/>
       <c r="G57" s="15"/>
-      <c r="P57" s="21"/>
-[...7 lines deleted...]
-      <c r="AN57" s="20" t="s">
+      <c r="P57" s="25"/>
+      <c r="Q57" s="25"/>
+      <c r="R57" s="25"/>
+      <c r="S57" s="25"/>
+      <c r="AB57" s="26"/>
+      <c r="AC57" s="26"/>
+      <c r="AD57" s="26"/>
+      <c r="AE57" s="26"/>
+      <c r="AN57" s="26" t="s">
         <v>50</v>
       </c>
-      <c r="AO57" s="20"/>
-[...1 lines deleted...]
-      <c r="AQ57" s="20"/>
+      <c r="AO57" s="26"/>
+      <c r="AP57" s="26"/>
+      <c r="AQ57" s="26"/>
     </row>
     <row r="58" spans="1:43" ht="3" customHeight="1" thickBot="1">
       <c r="H58" s="10"/>
     </row>
     <row r="59" spans="1:43" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A59" s="24"/>
-      <c r="B59" s="22" t="s">
+      <c r="A59" s="20"/>
+      <c r="B59" s="16" t="s">
         <v>34</v>
       </c>
-      <c r="C59" s="22" t="s">
+      <c r="C59" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="D59" s="22" t="s">
+      <c r="D59" s="16" t="s">
         <v>36</v>
       </c>
-      <c r="E59" s="22" t="s">
+      <c r="E59" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="F59" s="22" t="s">
+      <c r="F59" s="16" t="s">
         <v>43</v>
       </c>
-      <c r="G59" s="22" t="s">
+      <c r="G59" s="16" t="s">
         <v>44</v>
       </c>
-      <c r="H59" s="17" t="s">
+      <c r="H59" s="22" t="s">
         <v>45</v>
       </c>
-      <c r="I59" s="18"/>
-[...10 lines deleted...]
-      <c r="T59" s="17" t="s">
+      <c r="I59" s="23"/>
+      <c r="J59" s="23"/>
+      <c r="K59" s="23"/>
+      <c r="L59" s="23"/>
+      <c r="M59" s="23"/>
+      <c r="N59" s="23"/>
+      <c r="O59" s="23"/>
+      <c r="P59" s="23"/>
+      <c r="Q59" s="23"/>
+      <c r="R59" s="23"/>
+      <c r="S59" s="24"/>
+      <c r="T59" s="22" t="s">
         <v>47</v>
       </c>
-      <c r="U59" s="18"/>
-[...10 lines deleted...]
-      <c r="AF59" s="17" t="s">
+      <c r="U59" s="23"/>
+      <c r="V59" s="23"/>
+      <c r="W59" s="23"/>
+      <c r="X59" s="23"/>
+      <c r="Y59" s="23"/>
+      <c r="Z59" s="23"/>
+      <c r="AA59" s="23"/>
+      <c r="AB59" s="23"/>
+      <c r="AC59" s="23"/>
+      <c r="AD59" s="23"/>
+      <c r="AE59" s="24"/>
+      <c r="AF59" s="22" t="s">
         <v>48</v>
       </c>
-      <c r="AG59" s="18"/>
-[...9 lines deleted...]
-      <c r="AQ59" s="19"/>
+      <c r="AG59" s="23"/>
+      <c r="AH59" s="23"/>
+      <c r="AI59" s="23"/>
+      <c r="AJ59" s="23"/>
+      <c r="AK59" s="23"/>
+      <c r="AL59" s="23"/>
+      <c r="AM59" s="23"/>
+      <c r="AN59" s="23"/>
+      <c r="AO59" s="23"/>
+      <c r="AP59" s="23"/>
+      <c r="AQ59" s="24"/>
     </row>
     <row r="60" spans="1:43" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A60" s="25"/>
-[...5 lines deleted...]
-      <c r="G60" s="23"/>
+      <c r="A60" s="21"/>
+      <c r="B60" s="17"/>
+      <c r="C60" s="17"/>
+      <c r="D60" s="17"/>
+      <c r="E60" s="17"/>
+      <c r="F60" s="17"/>
+      <c r="G60" s="17"/>
       <c r="H60" s="4" t="s">
         <v>0</v>
       </c>
       <c r="I60" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J60" s="4" t="s">
         <v>2</v>
       </c>
       <c r="K60" s="4" t="s">
         <v>3</v>
       </c>
       <c r="L60" s="4" t="s">
         <v>4</v>
       </c>
       <c r="M60" s="4" t="s">
         <v>5</v>
       </c>
       <c r="N60" s="4" t="s">
         <v>6</v>
       </c>
       <c r="O60" s="4" t="s">
         <v>7</v>
       </c>
       <c r="P60" s="4" t="s">
@@ -7871,51 +7955,53 @@
       </c>
       <c r="AD61" s="5">
         <v>767517</v>
       </c>
       <c r="AE61" s="5">
         <v>746630.39734783012</v>
       </c>
       <c r="AF61" s="8">
         <v>12.206886124999999</v>
       </c>
       <c r="AG61" s="8">
         <v>34.774386124999999</v>
       </c>
       <c r="AH61" s="8">
         <v>51.491052791666668</v>
       </c>
       <c r="AI61" s="8">
         <v>64.864386124999996</v>
       </c>
       <c r="AJ61" s="8">
         <v>78.237719458333331</v>
       </c>
       <c r="AK61" s="5">
         <v>573.77582045833333</v>
       </c>
-      <c r="AL61" s="5"/>
+      <c r="AL61" s="5">
+        <v>11418.497324158232</v>
+      </c>
       <c r="AM61" s="5"/>
       <c r="AN61" s="5"/>
       <c r="AO61" s="5"/>
       <c r="AP61" s="5"/>
       <c r="AQ61" s="5"/>
     </row>
     <row r="62" spans="1:43">
       <c r="A62" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B62" s="6">
         <v>4123.2</v>
       </c>
       <c r="C62" s="6">
         <v>4980.3999999999996</v>
       </c>
       <c r="D62" s="6">
         <v>4807.6000000000004</v>
       </c>
       <c r="E62" s="6">
         <v>5909.8</v>
       </c>
       <c r="F62" s="6">
         <v>6793.0567521572575</v>
       </c>
@@ -7990,51 +8076,53 @@
       </c>
       <c r="AD62" s="6">
         <v>7285.7264905275852</v>
       </c>
       <c r="AE62" s="5">
         <v>9265.6126424390004</v>
       </c>
       <c r="AF62" s="8" t="s">
         <v>33</v>
       </c>
       <c r="AG62" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AH62" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AI62" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AJ62" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AK62" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="AL62" s="6"/>
+      <c r="AL62" s="6">
+        <v>835.32789021771544</v>
+      </c>
       <c r="AM62" s="6"/>
       <c r="AN62" s="6"/>
       <c r="AO62" s="6"/>
       <c r="AP62" s="6"/>
       <c r="AQ62" s="6"/>
     </row>
     <row r="63" spans="1:43">
       <c r="A63" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B63" s="6">
         <v>9219.2999999999993</v>
       </c>
       <c r="C63" s="6">
         <v>13071.5</v>
       </c>
       <c r="D63" s="6">
         <v>21109.4</v>
       </c>
       <c r="E63" s="6">
         <v>12543.4</v>
       </c>
       <c r="F63" s="6">
         <v>30881.989364796536</v>
       </c>
@@ -8109,51 +8197,53 @@
       </c>
       <c r="AD63" s="6">
         <v>30935.331518175779</v>
       </c>
       <c r="AE63" s="6">
         <v>29383.907098463995</v>
       </c>
       <c r="AF63" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AG63" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AH63" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AI63" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AJ63" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AK63" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="AL63" s="6"/>
+      <c r="AL63" s="6">
+        <v>246.05688944007233</v>
+      </c>
       <c r="AM63" s="6"/>
       <c r="AN63" s="6"/>
       <c r="AO63" s="6"/>
       <c r="AP63" s="6"/>
       <c r="AQ63" s="6"/>
     </row>
     <row r="64" spans="1:43">
       <c r="A64" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B64" s="6">
         <v>1654.9</v>
       </c>
       <c r="C64" s="6">
         <v>1767.3</v>
       </c>
       <c r="D64" s="6">
         <v>1891</v>
       </c>
       <c r="E64" s="6">
         <v>2519.1</v>
       </c>
       <c r="F64" s="6">
         <v>2438.3864846150736</v>
       </c>
@@ -8228,51 +8318,53 @@
       </c>
       <c r="AD64" s="6">
         <v>2201.7796579941974</v>
       </c>
       <c r="AE64" s="6">
         <v>2515.9941899280002</v>
       </c>
       <c r="AF64" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AG64" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AH64" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AI64" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AJ64" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AK64" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="AL64" s="6"/>
+      <c r="AL64" s="6">
+        <v>146.44008965036585</v>
+      </c>
       <c r="AM64" s="6"/>
       <c r="AN64" s="6"/>
       <c r="AO64" s="6"/>
       <c r="AP64" s="6"/>
       <c r="AQ64" s="6"/>
     </row>
     <row r="65" spans="1:43">
       <c r="A65" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B65" s="6">
         <v>4323.8</v>
       </c>
       <c r="C65" s="6">
         <v>4978.5</v>
       </c>
       <c r="D65" s="6">
         <v>5174</v>
       </c>
       <c r="E65" s="6">
         <v>6885.3</v>
       </c>
       <c r="F65" s="6">
         <v>7814.0796760209605</v>
       </c>
@@ -8347,51 +8439,53 @@
       </c>
       <c r="AD65" s="6">
         <v>7070.9025444869967</v>
       </c>
       <c r="AE65" s="6">
         <v>8791.3821229159985</v>
       </c>
       <c r="AF65" s="9">
         <v>4.7573995874999992</v>
       </c>
       <c r="AG65" s="9">
         <v>13.552649587499999</v>
       </c>
       <c r="AH65" s="9">
         <v>20.0676495875</v>
       </c>
       <c r="AI65" s="9">
         <v>25.2796495875</v>
       </c>
       <c r="AJ65" s="9">
         <v>30.4916495875</v>
       </c>
       <c r="AK65" s="6">
         <v>34.400649587499998</v>
       </c>
-      <c r="AL65" s="6"/>
+      <c r="AL65" s="6">
+        <v>421.16407215118136</v>
+      </c>
       <c r="AM65" s="6"/>
       <c r="AN65" s="6"/>
       <c r="AO65" s="6"/>
       <c r="AP65" s="6"/>
       <c r="AQ65" s="6"/>
     </row>
     <row r="66" spans="1:43">
       <c r="A66" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B66" s="7">
         <v>13242</v>
       </c>
       <c r="C66" s="7">
         <v>11039.7</v>
       </c>
       <c r="D66" s="7">
         <v>17986.3</v>
       </c>
       <c r="E66" s="7">
         <v>22365.200000000001</v>
       </c>
       <c r="F66" s="7">
         <v>47180.361857690594</v>
       </c>
@@ -8466,51 +8560,53 @@
       </c>
       <c r="AD66" s="6">
         <v>36420.562282848441</v>
       </c>
       <c r="AE66" s="6">
         <v>33347.184273090548</v>
       </c>
       <c r="AF66" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AG66" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AH66" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AI66" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AJ66" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AK66" s="6">
         <v>179.79647399999999</v>
       </c>
-      <c r="AL66" s="6"/>
+      <c r="AL66" s="6">
+        <v>612.7617257944562</v>
+      </c>
       <c r="AM66" s="6"/>
       <c r="AN66" s="6"/>
       <c r="AO66" s="6"/>
       <c r="AP66" s="6"/>
       <c r="AQ66" s="6"/>
     </row>
     <row r="67" spans="1:43">
       <c r="A67" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B67" s="7">
         <v>5439</v>
       </c>
       <c r="C67" s="7">
         <v>8479</v>
       </c>
       <c r="D67" s="7">
         <v>11535.9</v>
       </c>
       <c r="E67" s="7">
         <v>9386.4</v>
       </c>
       <c r="F67" s="7">
         <v>21302.401710670001</v>
       </c>
@@ -8585,51 +8681,53 @@
       </c>
       <c r="AD67" s="6">
         <v>18358.591932657775</v>
       </c>
       <c r="AE67" s="6">
         <v>15765.621810416002</v>
       </c>
       <c r="AF67" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AG67" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AH67" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AI67" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AJ67" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AK67" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="AL67" s="6"/>
+      <c r="AL67" s="6">
+        <v>312.75783043186664</v>
+      </c>
       <c r="AM67" s="6"/>
       <c r="AN67" s="6"/>
       <c r="AO67" s="6"/>
       <c r="AP67" s="6"/>
       <c r="AQ67" s="6"/>
     </row>
     <row r="68" spans="1:43">
       <c r="A68" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B68" s="7">
         <v>10018.6</v>
       </c>
       <c r="C68" s="7">
         <v>6263.1</v>
       </c>
       <c r="D68" s="7">
         <v>19924.8</v>
       </c>
       <c r="E68" s="7">
         <v>12390.1</v>
       </c>
       <c r="F68" s="7">
         <v>38456.330083023488</v>
       </c>
@@ -8704,51 +8802,53 @@
       </c>
       <c r="AD68" s="6">
         <v>28078.33110507848</v>
       </c>
       <c r="AE68" s="6">
         <v>27505.841416916654</v>
       </c>
       <c r="AF68" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AG68" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AH68" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AI68" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AJ68" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AK68" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="AL68" s="6"/>
+      <c r="AL68" s="6">
+        <v>596.58823220720183</v>
+      </c>
       <c r="AM68" s="6"/>
       <c r="AN68" s="6"/>
       <c r="AO68" s="6"/>
       <c r="AP68" s="6"/>
       <c r="AQ68" s="6"/>
     </row>
     <row r="69" spans="1:43">
       <c r="A69" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B69" s="7">
         <v>15435.4</v>
       </c>
       <c r="C69" s="7">
         <v>8835.9</v>
       </c>
       <c r="D69" s="7">
         <v>15868.4</v>
       </c>
       <c r="E69" s="7">
         <v>13846.7</v>
       </c>
       <c r="F69" s="7">
         <v>35864.808569295834</v>
       </c>
@@ -8823,51 +8923,53 @@
       </c>
       <c r="AD69" s="6">
         <v>45221.469984857336</v>
       </c>
       <c r="AE69" s="6">
         <v>45272.351872317784</v>
       </c>
       <c r="AF69" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AG69" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AH69" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AI69" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AJ69" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AK69" s="6">
         <v>23.301600000000001</v>
       </c>
-      <c r="AL69" s="6"/>
+      <c r="AL69" s="6">
+        <v>585.03725210483026</v>
+      </c>
       <c r="AM69" s="6"/>
       <c r="AN69" s="6"/>
       <c r="AO69" s="6"/>
       <c r="AP69" s="6"/>
       <c r="AQ69" s="6"/>
     </row>
     <row r="70" spans="1:43">
       <c r="A70" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B70" s="7">
         <v>2713.6</v>
       </c>
       <c r="C70" s="7">
         <v>3671</v>
       </c>
       <c r="D70" s="7">
         <v>5699.7</v>
       </c>
       <c r="E70" s="7">
         <v>4912.7</v>
       </c>
       <c r="F70" s="7">
         <v>8287.5563960899999</v>
       </c>
@@ -8942,51 +9044,53 @@
       </c>
       <c r="AD70" s="6">
         <v>4789.4445522834039</v>
       </c>
       <c r="AE70" s="6">
         <v>3714.346576899999</v>
       </c>
       <c r="AF70" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AG70" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AH70" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AI70" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AJ70" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AK70" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="AL70" s="6"/>
+      <c r="AL70" s="6">
+        <v>355.50550054846002</v>
+      </c>
       <c r="AM70" s="6"/>
       <c r="AN70" s="6"/>
       <c r="AO70" s="6"/>
       <c r="AP70" s="6"/>
       <c r="AQ70" s="6"/>
     </row>
     <row r="71" spans="1:43">
       <c r="A71" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B71" s="7">
         <v>7365.4</v>
       </c>
       <c r="C71" s="7">
         <v>4656</v>
       </c>
       <c r="D71" s="7">
         <v>9452.7000000000007</v>
       </c>
       <c r="E71" s="7">
         <v>7838.7</v>
       </c>
       <c r="F71" s="7">
         <v>20356.733615715406</v>
       </c>
@@ -9061,51 +9165,53 @@
       </c>
       <c r="AD71" s="6">
         <v>21925.432341126674</v>
       </c>
       <c r="AE71" s="6">
         <v>23711.553485800279</v>
       </c>
       <c r="AF71" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AG71" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AH71" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AI71" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AJ71" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AK71" s="6">
         <v>60.515262000000007</v>
       </c>
-      <c r="AL71" s="6"/>
+      <c r="AL71" s="6">
+        <v>250.64178901426186</v>
+      </c>
       <c r="AM71" s="6"/>
       <c r="AN71" s="6"/>
       <c r="AO71" s="6"/>
       <c r="AP71" s="6"/>
       <c r="AQ71" s="6"/>
     </row>
     <row r="72" spans="1:43">
       <c r="A72" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B72" s="7">
         <v>15095.1</v>
       </c>
       <c r="C72" s="7">
         <v>5792.5</v>
       </c>
       <c r="D72" s="7">
         <v>22790.7</v>
       </c>
       <c r="E72" s="7">
         <v>13088.3</v>
       </c>
       <c r="F72" s="7">
         <v>39960.625560008775</v>
       </c>
@@ -9180,51 +9286,53 @@
       </c>
       <c r="AD72" s="6">
         <v>33675.542957077676</v>
       </c>
       <c r="AE72" s="6">
         <v>31357.012225621445</v>
       </c>
       <c r="AF72" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AG72" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AH72" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AI72" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AJ72" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AK72" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="AL72" s="6"/>
+      <c r="AL72" s="6">
+        <v>266.0879667134684</v>
+      </c>
       <c r="AM72" s="6"/>
       <c r="AN72" s="6"/>
       <c r="AO72" s="6"/>
       <c r="AP72" s="6"/>
       <c r="AQ72" s="6"/>
     </row>
     <row r="73" spans="1:43">
       <c r="A73" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B73" s="6">
         <v>17449.599999999999</v>
       </c>
       <c r="C73" s="6">
         <v>22863.8</v>
       </c>
       <c r="D73" s="6">
         <v>24382.2</v>
       </c>
       <c r="E73" s="6">
         <v>26596.3</v>
       </c>
       <c r="F73" s="6">
         <v>47036.15909686064</v>
       </c>
@@ -9299,51 +9407,53 @@
       </c>
       <c r="AD73" s="6">
         <v>53143.777234428198</v>
       </c>
       <c r="AE73" s="6">
         <v>48894.218095783304</v>
       </c>
       <c r="AF73" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AG73" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AH73" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AI73" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AJ73" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AK73" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="AL73" s="6"/>
+      <c r="AL73" s="6">
+        <v>1154.80452068469</v>
+      </c>
       <c r="AM73" s="6"/>
       <c r="AN73" s="6"/>
       <c r="AO73" s="6"/>
       <c r="AP73" s="6"/>
       <c r="AQ73" s="6"/>
     </row>
     <row r="74" spans="1:43">
       <c r="A74" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B74" s="6">
         <v>35410.1</v>
       </c>
       <c r="C74" s="6">
         <v>30822.7</v>
       </c>
       <c r="D74" s="6">
         <v>62368.9</v>
       </c>
       <c r="E74" s="6">
         <v>50436.3</v>
       </c>
       <c r="F74" s="6">
         <v>124878.47179124341</v>
       </c>
@@ -9418,51 +9528,53 @@
       </c>
       <c r="AD74" s="6">
         <v>101529.69967091731</v>
       </c>
       <c r="AE74" s="6">
         <v>101947.01142097992</v>
       </c>
       <c r="AF74" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AG74" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AH74" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AI74" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AJ74" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AK74" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="AL74" s="6"/>
+      <c r="AL74" s="6">
+        <v>285.16900261967839</v>
+      </c>
       <c r="AM74" s="6"/>
       <c r="AN74" s="6"/>
       <c r="AO74" s="6"/>
       <c r="AP74" s="6"/>
       <c r="AQ74" s="6"/>
     </row>
     <row r="75" spans="1:43">
       <c r="A75" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B75" s="6">
         <v>24926.400000000001</v>
       </c>
       <c r="C75" s="6">
         <v>25001.4</v>
       </c>
       <c r="D75" s="6">
         <v>38109.599999999999</v>
       </c>
       <c r="E75" s="6">
         <v>45591</v>
       </c>
       <c r="F75" s="6">
         <v>64685.197805876996</v>
       </c>
@@ -9537,51 +9649,53 @@
       </c>
       <c r="AD75" s="6">
         <v>65610.77663894766</v>
       </c>
       <c r="AE75" s="6">
         <v>62920.89368599181</v>
       </c>
       <c r="AF75" s="9">
         <v>7.4494865374999995</v>
       </c>
       <c r="AG75" s="9">
         <v>21.2217365375</v>
       </c>
       <c r="AH75" s="9">
         <v>31.423403204166668</v>
       </c>
       <c r="AI75" s="9">
         <v>39.5847365375</v>
       </c>
       <c r="AJ75" s="9">
         <v>47.746069870833331</v>
       </c>
       <c r="AK75" s="6">
         <v>53.867069870833333</v>
       </c>
-      <c r="AL75" s="6"/>
+      <c r="AL75" s="6">
+        <v>1428.788697613531</v>
+      </c>
       <c r="AM75" s="6"/>
       <c r="AN75" s="6"/>
       <c r="AO75" s="6"/>
       <c r="AP75" s="6"/>
       <c r="AQ75" s="6"/>
     </row>
     <row r="76" spans="1:43">
       <c r="A76" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B76" s="6">
         <v>18059.2</v>
       </c>
       <c r="C76" s="6">
         <v>21748.5</v>
       </c>
       <c r="D76" s="6">
         <v>30625.4</v>
       </c>
       <c r="E76" s="6">
         <v>39883.1</v>
       </c>
       <c r="F76" s="6">
         <v>56420.678669548935</v>
       </c>
@@ -9656,51 +9770,53 @@
       </c>
       <c r="AD76" s="6">
         <v>60643.52513187204</v>
       </c>
       <c r="AE76" s="6">
         <v>63124.602855453006</v>
       </c>
       <c r="AF76" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AG76" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AH76" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AI76" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AJ76" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AK76" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="AL76" s="6"/>
+      <c r="AL76" s="6">
+        <v>472.66304725779855</v>
+      </c>
       <c r="AM76" s="6"/>
       <c r="AN76" s="6"/>
       <c r="AO76" s="6"/>
       <c r="AP76" s="6"/>
       <c r="AQ76" s="6"/>
     </row>
     <row r="77" spans="1:43">
       <c r="A77" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B77" s="6">
         <v>8480.4</v>
       </c>
       <c r="C77" s="6">
         <v>5623.3</v>
       </c>
       <c r="D77" s="6">
         <v>17925.599999999999</v>
       </c>
       <c r="E77" s="6">
         <v>10095.200000000001</v>
       </c>
       <c r="F77" s="6">
         <v>29556.378350240779</v>
       </c>
@@ -9775,51 +9891,53 @@
       </c>
       <c r="AD77" s="6">
         <v>21466.610156969709</v>
       </c>
       <c r="AE77" s="6">
         <v>19051.151694602951</v>
       </c>
       <c r="AF77" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AG77" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AH77" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AI77" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AJ77" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AK77" s="6">
         <v>201.07977</v>
       </c>
-      <c r="AL77" s="6"/>
+      <c r="AL77" s="6">
+        <v>331.05227468777264</v>
+      </c>
       <c r="AM77" s="6"/>
       <c r="AN77" s="6"/>
       <c r="AO77" s="6"/>
       <c r="AP77" s="6"/>
       <c r="AQ77" s="6"/>
     </row>
     <row r="78" spans="1:43">
       <c r="A78" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B78" s="6">
         <v>19271.400000000001</v>
       </c>
       <c r="C78" s="6">
         <v>24164.9</v>
       </c>
       <c r="D78" s="6">
         <v>36759.599999999999</v>
       </c>
       <c r="E78" s="6">
         <v>38938.300000000003</v>
       </c>
       <c r="F78" s="6">
         <v>82538.804174400822</v>
       </c>
@@ -9894,51 +10012,53 @@
       </c>
       <c r="AD78" s="6">
         <v>69384.914340030678</v>
       </c>
       <c r="AE78" s="6">
         <v>66680.749203972213</v>
       </c>
       <c r="AF78" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AG78" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AH78" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AI78" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AJ78" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AK78" s="6">
         <v>20.814995</v>
       </c>
-      <c r="AL78" s="6"/>
+      <c r="AL78" s="6">
+        <v>799.06036687504547</v>
+      </c>
       <c r="AM78" s="6"/>
       <c r="AN78" s="6"/>
       <c r="AO78" s="6"/>
       <c r="AP78" s="6"/>
       <c r="AQ78" s="6"/>
     </row>
     <row r="79" spans="1:43">
       <c r="A79" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B79" s="6">
         <v>10984.1</v>
       </c>
       <c r="C79" s="6">
         <v>8435</v>
       </c>
       <c r="D79" s="6">
         <v>15288.2</v>
       </c>
       <c r="E79" s="6">
         <v>13855</v>
       </c>
       <c r="F79" s="6">
         <v>30964.536211364528</v>
       </c>
@@ -10013,51 +10133,53 @@
       </c>
       <c r="AD79" s="6">
         <v>30309.664678196314</v>
       </c>
       <c r="AE79" s="6">
         <v>33525.89297991799</v>
       </c>
       <c r="AF79" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AG79" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AH79" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AI79" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AJ79" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AK79" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="AL79" s="6"/>
+      <c r="AL79" s="6">
+        <v>757.4954142831059</v>
+      </c>
       <c r="AM79" s="6"/>
       <c r="AN79" s="6"/>
       <c r="AO79" s="6"/>
       <c r="AP79" s="6"/>
       <c r="AQ79" s="6"/>
     </row>
     <row r="80" spans="1:43">
       <c r="A80" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B80" s="6">
         <v>18655.2</v>
       </c>
       <c r="C80" s="6">
         <v>20347.8</v>
       </c>
       <c r="D80" s="6">
         <v>26588.400000000001</v>
       </c>
       <c r="E80" s="6">
         <v>37008.400000000001</v>
       </c>
       <c r="F80" s="6">
         <v>59365.404782436119</v>
       </c>
@@ -10132,51 +10254,53 @@
       </c>
       <c r="AD80" s="6">
         <v>65946.426951866932</v>
       </c>
       <c r="AE80" s="6">
         <v>55785.469079401417</v>
       </c>
       <c r="AF80" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AG80" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AH80" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AI80" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AJ80" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AK80" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="AL80" s="6"/>
+      <c r="AL80" s="6">
+        <v>546.57362408774179</v>
+      </c>
       <c r="AM80" s="6"/>
       <c r="AN80" s="6"/>
       <c r="AO80" s="6"/>
       <c r="AP80" s="6"/>
       <c r="AQ80" s="6"/>
     </row>
     <row r="81" spans="1:43">
       <c r="A81" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B81" s="6">
         <v>25369.5</v>
       </c>
       <c r="C81" s="6">
         <v>31478.6</v>
       </c>
       <c r="D81" s="6">
         <v>42684.4</v>
       </c>
       <c r="E81" s="6">
         <v>41496</v>
       </c>
       <c r="F81" s="6">
         <v>56865.392659744786</v>
       </c>
@@ -10251,194 +10375,196 @@
       </c>
       <c r="AD81" s="6">
         <v>63518.673746872431</v>
       </c>
       <c r="AE81" s="6">
         <v>64069.600616917836</v>
       </c>
       <c r="AF81" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AG81" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AH81" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AI81" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AJ81" s="9" t="s">
         <v>33</v>
       </c>
       <c r="AK81" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="AL81" s="6"/>
+      <c r="AL81" s="6">
+        <v>1014.5211377749872</v>
+      </c>
       <c r="AM81" s="6"/>
       <c r="AN81" s="6"/>
       <c r="AO81" s="6"/>
       <c r="AP81" s="6"/>
       <c r="AQ81" s="6"/>
     </row>
     <row r="83" spans="1:43" ht="17.25" customHeight="1">
-      <c r="A83" s="16" t="s">
+      <c r="A83" s="27" t="s">
         <v>40</v>
       </c>
-      <c r="B83" s="16"/>
-[...40 lines deleted...]
-      <c r="AQ83" s="16"/>
+      <c r="B83" s="27"/>
+      <c r="C83" s="27"/>
+      <c r="D83" s="27"/>
+      <c r="E83" s="27"/>
+      <c r="F83" s="27"/>
+      <c r="G83" s="27"/>
+      <c r="H83" s="27"/>
+      <c r="I83" s="27"/>
+      <c r="J83" s="27"/>
+      <c r="K83" s="27"/>
+      <c r="L83" s="27"/>
+      <c r="M83" s="27"/>
+      <c r="N83" s="27"/>
+      <c r="O83" s="27"/>
+      <c r="P83" s="27"/>
+      <c r="Q83" s="27"/>
+      <c r="R83" s="27"/>
+      <c r="S83" s="27"/>
+      <c r="T83" s="27"/>
+      <c r="U83" s="27"/>
+      <c r="V83" s="27"/>
+      <c r="W83" s="27"/>
+      <c r="X83" s="27"/>
+      <c r="Y83" s="27"/>
+      <c r="Z83" s="27"/>
+      <c r="AA83" s="27"/>
+      <c r="AB83" s="27"/>
+      <c r="AC83" s="27"/>
+      <c r="AD83" s="27"/>
+      <c r="AE83" s="27"/>
+      <c r="AF83" s="27"/>
+      <c r="AG83" s="27"/>
+      <c r="AH83" s="27"/>
+      <c r="AI83" s="27"/>
+      <c r="AJ83" s="27"/>
+      <c r="AK83" s="27"/>
+      <c r="AL83" s="27"/>
+      <c r="AM83" s="27"/>
+      <c r="AN83" s="27"/>
+      <c r="AO83" s="27"/>
+      <c r="AP83" s="27"/>
+      <c r="AQ83" s="27"/>
     </row>
     <row r="84" spans="1:43" ht="10.5" customHeight="1">
-      <c r="P84" s="21"/>
-[...7 lines deleted...]
-      <c r="AN84" s="20" t="s">
+      <c r="P84" s="25"/>
+      <c r="Q84" s="25"/>
+      <c r="R84" s="25"/>
+      <c r="S84" s="25"/>
+      <c r="AB84" s="26"/>
+      <c r="AC84" s="26"/>
+      <c r="AD84" s="26"/>
+      <c r="AE84" s="26"/>
+      <c r="AN84" s="26" t="s">
         <v>50</v>
       </c>
-      <c r="AO84" s="20"/>
-[...1 lines deleted...]
-      <c r="AQ84" s="20"/>
+      <c r="AO84" s="26"/>
+      <c r="AP84" s="26"/>
+      <c r="AQ84" s="26"/>
     </row>
     <row r="85" spans="1:43" ht="3" customHeight="1" thickBot="1">
       <c r="H85" s="10"/>
     </row>
     <row r="86" spans="1:43" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A86" s="24"/>
-      <c r="B86" s="22" t="s">
+      <c r="A86" s="20"/>
+      <c r="B86" s="16" t="s">
         <v>34</v>
       </c>
-      <c r="C86" s="22" t="s">
+      <c r="C86" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="D86" s="22" t="s">
+      <c r="D86" s="16" t="s">
         <v>36</v>
       </c>
-      <c r="E86" s="22" t="s">
+      <c r="E86" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="F86" s="22" t="s">
+      <c r="F86" s="16" t="s">
         <v>43</v>
       </c>
-      <c r="G86" s="22" t="s">
+      <c r="G86" s="16" t="s">
         <v>44</v>
       </c>
-      <c r="H86" s="17" t="s">
+      <c r="H86" s="22" t="s">
         <v>45</v>
       </c>
-      <c r="I86" s="18"/>
-[...10 lines deleted...]
-      <c r="T86" s="17" t="s">
+      <c r="I86" s="23"/>
+      <c r="J86" s="23"/>
+      <c r="K86" s="23"/>
+      <c r="L86" s="23"/>
+      <c r="M86" s="23"/>
+      <c r="N86" s="23"/>
+      <c r="O86" s="23"/>
+      <c r="P86" s="23"/>
+      <c r="Q86" s="23"/>
+      <c r="R86" s="23"/>
+      <c r="S86" s="24"/>
+      <c r="T86" s="22" t="s">
         <v>47</v>
       </c>
-      <c r="U86" s="18"/>
-[...10 lines deleted...]
-      <c r="AF86" s="17" t="s">
+      <c r="U86" s="23"/>
+      <c r="V86" s="23"/>
+      <c r="W86" s="23"/>
+      <c r="X86" s="23"/>
+      <c r="Y86" s="23"/>
+      <c r="Z86" s="23"/>
+      <c r="AA86" s="23"/>
+      <c r="AB86" s="23"/>
+      <c r="AC86" s="23"/>
+      <c r="AD86" s="23"/>
+      <c r="AE86" s="24"/>
+      <c r="AF86" s="22" t="s">
         <v>48</v>
       </c>
-      <c r="AG86" s="18"/>
-[...9 lines deleted...]
-      <c r="AQ86" s="19"/>
+      <c r="AG86" s="23"/>
+      <c r="AH86" s="23"/>
+      <c r="AI86" s="23"/>
+      <c r="AJ86" s="23"/>
+      <c r="AK86" s="23"/>
+      <c r="AL86" s="23"/>
+      <c r="AM86" s="23"/>
+      <c r="AN86" s="23"/>
+      <c r="AO86" s="23"/>
+      <c r="AP86" s="23"/>
+      <c r="AQ86" s="24"/>
     </row>
     <row r="87" spans="1:43" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A87" s="25"/>
-[...5 lines deleted...]
-      <c r="G87" s="23"/>
+      <c r="A87" s="21"/>
+      <c r="B87" s="17"/>
+      <c r="C87" s="17"/>
+      <c r="D87" s="17"/>
+      <c r="E87" s="17"/>
+      <c r="F87" s="17"/>
+      <c r="G87" s="17"/>
       <c r="H87" s="4" t="s">
         <v>0</v>
       </c>
       <c r="I87" s="4" t="s">
         <v>1</v>
       </c>
       <c r="J87" s="4" t="s">
         <v>2</v>
       </c>
       <c r="K87" s="4" t="s">
         <v>3</v>
       </c>
       <c r="L87" s="4" t="s">
         <v>4</v>
       </c>
       <c r="M87" s="4" t="s">
         <v>5</v>
       </c>
       <c r="N87" s="4" t="s">
         <v>6</v>
       </c>
       <c r="O87" s="4" t="s">
         <v>7</v>
       </c>
       <c r="P87" s="4" t="s">
@@ -10616,51 +10742,53 @@
       </c>
       <c r="AD88" s="5">
         <v>152378.20000000001</v>
       </c>
       <c r="AE88" s="5">
         <v>169260.3333868632</v>
       </c>
       <c r="AF88" s="5">
         <v>13873.219610780558</v>
       </c>
       <c r="AG88" s="5">
         <v>29737.820133731399</v>
       </c>
       <c r="AH88" s="5">
         <v>44147.732251795249</v>
       </c>
       <c r="AI88" s="5">
         <v>64470.809060206688</v>
       </c>
       <c r="AJ88" s="5">
         <v>84659.408882004092</v>
       </c>
       <c r="AK88" s="5">
         <v>120247.10833611386</v>
       </c>
-      <c r="AL88" s="5"/>
+      <c r="AL88" s="5">
+        <v>134632.38472892361</v>
+      </c>
       <c r="AM88" s="5"/>
       <c r="AN88" s="5"/>
       <c r="AO88" s="5"/>
       <c r="AP88" s="5"/>
       <c r="AQ88" s="5"/>
     </row>
     <row r="89" spans="1:43">
       <c r="A89" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B89" s="6">
         <v>973.3</v>
       </c>
       <c r="C89" s="6">
         <v>1732.6</v>
       </c>
       <c r="D89" s="6">
         <v>2138.4</v>
       </c>
       <c r="E89" s="6">
         <v>2252.5</v>
       </c>
       <c r="F89" s="6">
         <v>341.17249646975762</v>
       </c>
@@ -10735,51 +10863,53 @@
       </c>
       <c r="AD89" s="6">
         <v>381.28435351192701</v>
       </c>
       <c r="AE89" s="6">
         <v>419.30750578879992</v>
       </c>
       <c r="AF89" s="6">
         <v>11.442149387118004</v>
       </c>
       <c r="AG89" s="6">
         <v>23.158223083110713</v>
       </c>
       <c r="AH89" s="6">
         <v>39.868180370527767</v>
       </c>
       <c r="AI89" s="6">
         <v>59.94386401287008</v>
       </c>
       <c r="AJ89" s="6">
         <v>72.952053009985434</v>
       </c>
       <c r="AK89" s="6">
         <v>100.12358312036466</v>
       </c>
-      <c r="AL89" s="6"/>
+      <c r="AL89" s="6">
+        <v>123.06443798108957</v>
+      </c>
       <c r="AM89" s="6"/>
       <c r="AN89" s="6"/>
       <c r="AO89" s="6"/>
       <c r="AP89" s="6"/>
       <c r="AQ89" s="6"/>
     </row>
     <row r="90" spans="1:43">
       <c r="A90" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B90" s="6">
         <v>5185.8999999999996</v>
       </c>
       <c r="C90" s="6">
         <v>6315</v>
       </c>
       <c r="D90" s="6">
         <v>7037.4</v>
       </c>
       <c r="E90" s="6">
         <v>7464.7</v>
       </c>
       <c r="F90" s="6">
         <v>6155.5581478481363</v>
       </c>
@@ -10854,51 +10984,53 @@
       </c>
       <c r="AD90" s="6">
         <v>7795.7574194175149</v>
       </c>
       <c r="AE90" s="6">
         <v>8792.6634163459985</v>
       </c>
       <c r="AF90" s="6">
         <v>894.53620047474067</v>
       </c>
       <c r="AG90" s="6">
         <v>1739.4683031531799</v>
       </c>
       <c r="AH90" s="6">
         <v>2588.5374430099637</v>
       </c>
       <c r="AI90" s="6">
         <v>3743.8815298312488</v>
       </c>
       <c r="AJ90" s="6">
         <v>4947.7774166898998</v>
       </c>
       <c r="AK90" s="6">
         <v>6691.750640063864</v>
       </c>
-      <c r="AL90" s="6"/>
+      <c r="AL90" s="6">
+        <v>7374.6132569600959</v>
+      </c>
       <c r="AM90" s="6"/>
       <c r="AN90" s="6"/>
       <c r="AO90" s="6"/>
       <c r="AP90" s="6"/>
       <c r="AQ90" s="6"/>
     </row>
     <row r="91" spans="1:43">
       <c r="A91" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B91" s="6">
         <v>212.6</v>
       </c>
       <c r="C91" s="6">
         <v>231.4</v>
       </c>
       <c r="D91" s="6">
         <v>273.60000000000002</v>
       </c>
       <c r="E91" s="6">
         <v>316.89999999999998</v>
       </c>
       <c r="F91" s="6">
         <v>110.44125154119999</v>
       </c>
@@ -10973,51 +11105,53 @@
       </c>
       <c r="AD91" s="6">
         <v>106.02360338097213</v>
       </c>
       <c r="AE91" s="6">
         <v>127.24949989599999</v>
       </c>
       <c r="AF91" s="6">
         <v>9.3920393570347311</v>
       </c>
       <c r="AG91" s="6">
         <v>22.518021102625138</v>
       </c>
       <c r="AH91" s="6">
         <v>29.643405793086281</v>
       </c>
       <c r="AI91" s="6">
         <v>47.933506962759566</v>
       </c>
       <c r="AJ91" s="6">
         <v>66.919102991268744</v>
       </c>
       <c r="AK91" s="6">
         <v>90.570751041242431</v>
       </c>
-      <c r="AL91" s="6"/>
+      <c r="AL91" s="6">
+        <v>101.27908153826547</v>
+      </c>
       <c r="AM91" s="6"/>
       <c r="AN91" s="6"/>
       <c r="AO91" s="6"/>
       <c r="AP91" s="6"/>
       <c r="AQ91" s="6"/>
     </row>
     <row r="92" spans="1:43">
       <c r="A92" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B92" s="6">
         <v>3585.3</v>
       </c>
       <c r="C92" s="6">
         <v>5574.6</v>
       </c>
       <c r="D92" s="6">
         <v>6513.3</v>
       </c>
       <c r="E92" s="6">
         <v>8519.1</v>
       </c>
       <c r="F92" s="6">
         <v>7595.4104532506681</v>
       </c>
@@ -11092,51 +11226,53 @@
       </c>
       <c r="AD92" s="6">
         <v>7672.767578185184</v>
       </c>
       <c r="AE92" s="6">
         <v>8274.5471026535997</v>
       </c>
       <c r="AF92" s="6">
         <v>790.21279199554237</v>
       </c>
       <c r="AG92" s="6">
         <v>1472.6080439011755</v>
       </c>
       <c r="AH92" s="6">
         <v>2221.0181721869071</v>
       </c>
       <c r="AI92" s="6">
         <v>3188.624640058737</v>
       </c>
       <c r="AJ92" s="6">
         <v>3735.2387622310825</v>
       </c>
       <c r="AK92" s="6">
         <v>4536.7299444938499</v>
       </c>
-      <c r="AL92" s="6"/>
+      <c r="AL92" s="6">
+        <v>5119.2251733331532</v>
+      </c>
       <c r="AM92" s="6"/>
       <c r="AN92" s="6"/>
       <c r="AO92" s="6"/>
       <c r="AP92" s="6"/>
       <c r="AQ92" s="6"/>
     </row>
     <row r="93" spans="1:43">
       <c r="A93" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B93" s="7">
         <v>4301.8</v>
       </c>
       <c r="C93" s="7">
         <v>4774.8999999999996</v>
       </c>
       <c r="D93" s="7">
         <v>5850.5</v>
       </c>
       <c r="E93" s="7">
         <v>6767.6</v>
       </c>
       <c r="F93" s="7">
         <v>3177.4610812191745</v>
       </c>
@@ -11211,51 +11347,53 @@
       </c>
       <c r="AD93" s="6">
         <v>4703.6231382511323</v>
       </c>
       <c r="AE93" s="6">
         <v>4955.5830708960002</v>
       </c>
       <c r="AF93" s="6">
         <v>230.03112371600378</v>
       </c>
       <c r="AG93" s="6">
         <v>578.22878943652358</v>
       </c>
       <c r="AH93" s="6">
         <v>859.05325296149363</v>
       </c>
       <c r="AI93" s="6">
         <v>1433.7301557588721</v>
       </c>
       <c r="AJ93" s="6">
         <v>2040.848339311184</v>
       </c>
       <c r="AK93" s="6">
         <v>3875.2613423227249</v>
       </c>
-      <c r="AL93" s="6"/>
+      <c r="AL93" s="6">
+        <v>4182.4843552261245</v>
+      </c>
       <c r="AM93" s="6"/>
       <c r="AN93" s="6"/>
       <c r="AO93" s="6"/>
       <c r="AP93" s="6"/>
       <c r="AQ93" s="6"/>
     </row>
     <row r="94" spans="1:43">
       <c r="A94" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B94" s="7">
         <v>8026.6</v>
       </c>
       <c r="C94" s="7">
         <v>9183.1</v>
       </c>
       <c r="D94" s="7">
         <v>10855.8</v>
       </c>
       <c r="E94" s="7">
         <v>12641.8</v>
       </c>
       <c r="F94" s="7">
         <v>6418.2052413383381</v>
       </c>
@@ -11330,51 +11468,53 @@
       </c>
       <c r="AD94" s="6">
         <v>8893.2694571865632</v>
       </c>
       <c r="AE94" s="6">
         <v>10138.478632622</v>
       </c>
       <c r="AF94" s="6">
         <v>539.01062315305148</v>
       </c>
       <c r="AG94" s="6">
         <v>1160.3760927992939</v>
       </c>
       <c r="AH94" s="6">
         <v>1772.9767726030252</v>
       </c>
       <c r="AI94" s="6">
         <v>2891.786308064135</v>
       </c>
       <c r="AJ94" s="6">
         <v>4368.6219059844943</v>
       </c>
       <c r="AK94" s="6">
         <v>6799.9973575285057</v>
       </c>
-      <c r="AL94" s="6"/>
+      <c r="AL94" s="6">
+        <v>7729.0851714521114</v>
+      </c>
       <c r="AM94" s="6"/>
       <c r="AN94" s="6"/>
       <c r="AO94" s="6"/>
       <c r="AP94" s="6"/>
       <c r="AQ94" s="6"/>
     </row>
     <row r="95" spans="1:43">
       <c r="A95" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B95" s="7">
         <v>9431.2999999999993</v>
       </c>
       <c r="C95" s="7">
         <v>10690</v>
       </c>
       <c r="D95" s="7">
         <v>11952.7</v>
       </c>
       <c r="E95" s="7">
         <v>12702.6</v>
       </c>
       <c r="F95" s="7">
         <v>4852.4778906546471</v>
       </c>
@@ -11449,51 +11589,53 @@
       </c>
       <c r="AD95" s="6">
         <v>6914.3063228726814</v>
       </c>
       <c r="AE95" s="6">
         <v>7690.8429219620011</v>
       </c>
       <c r="AF95" s="6">
         <v>529.92156971087616</v>
       </c>
       <c r="AG95" s="6">
         <v>1155.5158122439364</v>
       </c>
       <c r="AH95" s="6">
         <v>2003.0892184270022</v>
       </c>
       <c r="AI95" s="6">
         <v>3018.2315719178155</v>
       </c>
       <c r="AJ95" s="6">
         <v>4336.1106813139204</v>
       </c>
       <c r="AK95" s="6">
         <v>6285.2694404787635</v>
       </c>
-      <c r="AL95" s="6"/>
+      <c r="AL95" s="6">
+        <v>6920.9293059760994</v>
+      </c>
       <c r="AM95" s="6"/>
       <c r="AN95" s="6"/>
       <c r="AO95" s="6"/>
       <c r="AP95" s="6"/>
       <c r="AQ95" s="6"/>
     </row>
     <row r="96" spans="1:43">
       <c r="A96" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B96" s="7">
         <v>5651.2</v>
       </c>
       <c r="C96" s="7">
         <v>6363.8</v>
       </c>
       <c r="D96" s="7">
         <v>7571.8</v>
       </c>
       <c r="E96" s="7">
         <v>8334.5</v>
       </c>
       <c r="F96" s="7">
         <v>4589.7363252559653</v>
       </c>
@@ -11568,51 +11710,53 @@
       </c>
       <c r="AD96" s="6">
         <v>5363.9966641201881</v>
       </c>
       <c r="AE96" s="6">
         <v>5956.6517246860003</v>
       </c>
       <c r="AF96" s="6">
         <v>485.38758854640309</v>
       </c>
       <c r="AG96" s="6">
         <v>1082.4669229032454</v>
       </c>
       <c r="AH96" s="6">
         <v>1525.4301940192181</v>
       </c>
       <c r="AI96" s="6">
         <v>2173.1087895471483</v>
       </c>
       <c r="AJ96" s="6">
         <v>2921.2588090537747</v>
       </c>
       <c r="AK96" s="6">
         <v>3932.1355761630666</v>
       </c>
-      <c r="AL96" s="6"/>
+      <c r="AL96" s="6">
+        <v>4385.6505659792483</v>
+      </c>
       <c r="AM96" s="6"/>
       <c r="AN96" s="6"/>
       <c r="AO96" s="6"/>
       <c r="AP96" s="6"/>
       <c r="AQ96" s="6"/>
     </row>
     <row r="97" spans="1:43">
       <c r="A97" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B97" s="7">
         <v>7714</v>
       </c>
       <c r="C97" s="7">
         <v>8671.1</v>
       </c>
       <c r="D97" s="7">
         <v>10429.700000000001</v>
       </c>
       <c r="E97" s="7">
         <v>12360</v>
       </c>
       <c r="F97" s="7">
         <v>6590.9091894046278</v>
       </c>
@@ -11687,51 +11831,53 @@
       </c>
       <c r="AD97" s="6">
         <v>9503.0838013359153</v>
       </c>
       <c r="AE97" s="6">
         <v>10513.74019866</v>
       </c>
       <c r="AF97" s="6">
         <v>594.72890105262945</v>
       </c>
       <c r="AG97" s="6">
         <v>1369.5047060266297</v>
       </c>
       <c r="AH97" s="6">
         <v>2001.9391525340332</v>
       </c>
       <c r="AI97" s="6">
         <v>3189.6396552350393</v>
       </c>
       <c r="AJ97" s="6">
         <v>4777.6986535028027</v>
       </c>
       <c r="AK97" s="6">
         <v>7306.7517889718256</v>
       </c>
-      <c r="AL97" s="6"/>
+      <c r="AL97" s="6">
+        <v>8293.4336045228411</v>
+      </c>
       <c r="AM97" s="6"/>
       <c r="AN97" s="6"/>
       <c r="AO97" s="6"/>
       <c r="AP97" s="6"/>
       <c r="AQ97" s="6"/>
     </row>
     <row r="98" spans="1:43">
       <c r="A98" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B98" s="7">
         <v>3175.1</v>
       </c>
       <c r="C98" s="7">
         <v>3696.5</v>
       </c>
       <c r="D98" s="7">
         <v>4441.7</v>
       </c>
       <c r="E98" s="7">
         <v>5079.2</v>
       </c>
       <c r="F98" s="7">
         <v>2062.913492708014</v>
       </c>
@@ -11806,51 +11952,53 @@
       </c>
       <c r="AD98" s="6">
         <v>3113.2832559056942</v>
       </c>
       <c r="AE98" s="6">
         <v>3545.85764711</v>
       </c>
       <c r="AF98" s="6">
         <v>151.95877344597682</v>
       </c>
       <c r="AG98" s="6">
         <v>433.01566512165323</v>
       </c>
       <c r="AH98" s="6">
         <v>684.14559544018675</v>
       </c>
       <c r="AI98" s="6">
         <v>1023.7699701117506</v>
       </c>
       <c r="AJ98" s="6">
         <v>1466.7607913573108</v>
       </c>
       <c r="AK98" s="6">
         <v>2566.163175759164</v>
       </c>
-      <c r="AL98" s="6"/>
+      <c r="AL98" s="6">
+        <v>2882.0082102008842</v>
+      </c>
       <c r="AM98" s="6"/>
       <c r="AN98" s="6"/>
       <c r="AO98" s="6"/>
       <c r="AP98" s="6"/>
       <c r="AQ98" s="6"/>
     </row>
     <row r="99" spans="1:43">
       <c r="A99" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B99" s="6">
         <v>3562.7</v>
       </c>
       <c r="C99" s="6">
         <v>3838.1</v>
       </c>
       <c r="D99" s="6">
         <v>4551.8</v>
       </c>
       <c r="E99" s="6">
         <v>5304.1</v>
       </c>
       <c r="F99" s="6">
         <v>3523.3858549583415</v>
       </c>
@@ -11925,51 +12073,53 @@
       </c>
       <c r="AD99" s="6">
         <v>4998.0287931098001</v>
       </c>
       <c r="AE99" s="6">
         <v>5439.1532999299998</v>
       </c>
       <c r="AF99" s="6">
         <v>315.91506488807806</v>
       </c>
       <c r="AG99" s="6">
         <v>651.93703680242425</v>
       </c>
       <c r="AH99" s="6">
         <v>933.59685670869987</v>
       </c>
       <c r="AI99" s="6">
         <v>1434.1105268162576</v>
       </c>
       <c r="AJ99" s="6">
         <v>1952.8501375105507</v>
       </c>
       <c r="AK99" s="6">
         <v>3570.7815449393111</v>
       </c>
-      <c r="AL99" s="6"/>
+      <c r="AL99" s="6">
+        <v>3907.422815152629</v>
+      </c>
       <c r="AM99" s="6"/>
       <c r="AN99" s="6"/>
       <c r="AO99" s="6"/>
       <c r="AP99" s="6"/>
       <c r="AQ99" s="6"/>
     </row>
     <row r="100" spans="1:43">
       <c r="A100" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B100" s="6">
         <v>5756.3</v>
       </c>
       <c r="C100" s="6">
         <v>6612.7</v>
       </c>
       <c r="D100" s="6">
         <v>10953.7</v>
       </c>
       <c r="E100" s="6">
         <v>15959.5</v>
       </c>
       <c r="F100" s="6">
         <v>14716.42917263898</v>
       </c>
@@ -12044,51 +12194,53 @@
       </c>
       <c r="AD100" s="6">
         <v>15882.615941764874</v>
       </c>
       <c r="AE100" s="6">
         <v>18546.362276521999</v>
       </c>
       <c r="AF100" s="6">
         <v>2261.2457248523756</v>
       </c>
       <c r="AG100" s="6">
         <v>4726.6316520613127</v>
       </c>
       <c r="AH100" s="6">
         <v>6945.7294863170191</v>
       </c>
       <c r="AI100" s="6">
         <v>9775.0554235578402</v>
       </c>
       <c r="AJ100" s="6">
         <v>11436.412320439093</v>
       </c>
       <c r="AK100" s="6">
         <v>16178.134272428701</v>
       </c>
-      <c r="AL100" s="6"/>
+      <c r="AL100" s="6">
+        <v>17905.741481534133</v>
+      </c>
       <c r="AM100" s="6"/>
       <c r="AN100" s="6"/>
       <c r="AO100" s="6"/>
       <c r="AP100" s="6"/>
       <c r="AQ100" s="6"/>
     </row>
     <row r="101" spans="1:43">
       <c r="A101" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B101" s="6">
         <v>8495.1</v>
       </c>
       <c r="C101" s="6">
         <v>6710.8</v>
       </c>
       <c r="D101" s="6">
         <v>8253.1</v>
       </c>
       <c r="E101" s="6">
         <v>9805.1</v>
       </c>
       <c r="F101" s="6">
         <v>5890.539572177855</v>
       </c>
@@ -12163,51 +12315,53 @@
       </c>
       <c r="AD101" s="6">
         <v>5808.5966519087615</v>
       </c>
       <c r="AE101" s="6">
         <v>6511.0360223900007</v>
       </c>
       <c r="AF101" s="6">
         <v>629.53038070585376</v>
       </c>
       <c r="AG101" s="6">
         <v>1449.6886615524143</v>
       </c>
       <c r="AH101" s="6">
         <v>2026.9309835304855</v>
       </c>
       <c r="AI101" s="6">
         <v>2689.9448114127763</v>
       </c>
       <c r="AJ101" s="6">
         <v>3450.392753514579</v>
       </c>
       <c r="AK101" s="6">
         <v>4715.0162216931367</v>
       </c>
-      <c r="AL101" s="6"/>
+      <c r="AL101" s="6">
+        <v>5143.8311398618307</v>
+      </c>
       <c r="AM101" s="6"/>
       <c r="AN101" s="6"/>
       <c r="AO101" s="6"/>
       <c r="AP101" s="6"/>
       <c r="AQ101" s="6"/>
     </row>
     <row r="102" spans="1:43">
       <c r="A102" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B102" s="6">
         <v>15299.6</v>
       </c>
       <c r="C102" s="6">
         <v>17404.900000000001</v>
       </c>
       <c r="D102" s="6">
         <v>20773.400000000001</v>
       </c>
       <c r="E102" s="6">
         <v>24411.4</v>
       </c>
       <c r="F102" s="6">
         <v>24727.889842160108</v>
       </c>
@@ -12282,51 +12436,53 @@
       </c>
       <c r="AD102" s="6">
         <v>32757.085588917369</v>
       </c>
       <c r="AE102" s="6">
         <v>36141.641616426001</v>
       </c>
       <c r="AF102" s="6">
         <v>3117.2678862209027</v>
       </c>
       <c r="AG102" s="6">
         <v>6540.4909271386405</v>
       </c>
       <c r="AH102" s="6">
         <v>9530.7955387896109</v>
       </c>
       <c r="AI102" s="6">
         <v>13256.322789753889</v>
       </c>
       <c r="AJ102" s="6">
         <v>16965.94845300023</v>
       </c>
       <c r="AK102" s="6">
         <v>22343.961999460902</v>
       </c>
-      <c r="AL102" s="6"/>
+      <c r="AL102" s="6">
+        <v>25189.058048635681</v>
+      </c>
       <c r="AM102" s="6"/>
       <c r="AN102" s="6"/>
       <c r="AO102" s="6"/>
       <c r="AP102" s="6"/>
       <c r="AQ102" s="6"/>
     </row>
     <row r="103" spans="1:43">
       <c r="A103" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B103" s="6">
         <v>7721.8</v>
       </c>
       <c r="C103" s="6">
         <v>8549</v>
       </c>
       <c r="D103" s="6">
         <v>10272.4</v>
       </c>
       <c r="E103" s="6">
         <v>11200.9</v>
       </c>
       <c r="F103" s="6">
         <v>4463.1314589384319</v>
       </c>
@@ -12401,51 +12557,53 @@
       </c>
       <c r="AD103" s="6">
         <v>7560.7969520500101</v>
       </c>
       <c r="AE103" s="6">
         <v>8293.5905237719999</v>
       </c>
       <c r="AF103" s="6">
         <v>597.75915943960035</v>
       </c>
       <c r="AG103" s="6">
         <v>1359.6829029072549</v>
       </c>
       <c r="AH103" s="6">
         <v>1941.3536268966377</v>
       </c>
       <c r="AI103" s="6">
         <v>3057.5489827814517</v>
       </c>
       <c r="AJ103" s="6">
         <v>4161.2232057544716</v>
       </c>
       <c r="AK103" s="6">
         <v>5943.380046047776</v>
       </c>
-      <c r="AL103" s="6"/>
+      <c r="AL103" s="6">
+        <v>6843.4895452267338</v>
+      </c>
       <c r="AM103" s="6"/>
       <c r="AN103" s="6"/>
       <c r="AO103" s="6"/>
       <c r="AP103" s="6"/>
       <c r="AQ103" s="6"/>
     </row>
     <row r="104" spans="1:43">
       <c r="A104" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B104" s="6">
         <v>4646.6000000000004</v>
       </c>
       <c r="C104" s="6">
         <v>5168.2</v>
       </c>
       <c r="D104" s="6">
         <v>6053.4</v>
       </c>
       <c r="E104" s="6">
         <v>7168.9</v>
       </c>
       <c r="F104" s="6">
         <v>2340.1324737210039</v>
       </c>
@@ -12520,51 +12678,53 @@
       </c>
       <c r="AD104" s="6">
         <v>3421.3455027946648</v>
       </c>
       <c r="AE104" s="6">
         <v>3848.1138784400005</v>
       </c>
       <c r="AF104" s="6">
         <v>263.92204346706956</v>
       </c>
       <c r="AG104" s="6">
         <v>588.5104067228699</v>
       </c>
       <c r="AH104" s="6">
         <v>834.39921325655882</v>
       </c>
       <c r="AI104" s="6">
         <v>1422.7924272019941</v>
       </c>
       <c r="AJ104" s="6">
         <v>1965.989058640494</v>
       </c>
       <c r="AK104" s="6">
         <v>2982.1166389346863</v>
       </c>
-      <c r="AL104" s="6"/>
+      <c r="AL104" s="6">
+        <v>3203.5889110926478</v>
+      </c>
       <c r="AM104" s="6"/>
       <c r="AN104" s="6"/>
       <c r="AO104" s="6"/>
       <c r="AP104" s="6"/>
       <c r="AQ104" s="6"/>
     </row>
     <row r="105" spans="1:43">
       <c r="A105" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B105" s="6">
         <v>6313.6</v>
       </c>
       <c r="C105" s="6">
         <v>7090.1</v>
       </c>
       <c r="D105" s="6">
         <v>8576.9</v>
       </c>
       <c r="E105" s="6">
         <v>9850.9</v>
       </c>
       <c r="F105" s="6">
         <v>4392.0865624940379</v>
       </c>
@@ -12639,51 +12799,53 @@
       </c>
       <c r="AD105" s="6">
         <v>4322.2632079376572</v>
       </c>
       <c r="AE105" s="6">
         <v>4790.7756625443999</v>
       </c>
       <c r="AF105" s="6">
         <v>353.21636179011119</v>
       </c>
       <c r="AG105" s="6">
         <v>828.3886789352166</v>
       </c>
       <c r="AH105" s="6">
         <v>1239.4058159829294</v>
       </c>
       <c r="AI105" s="6">
         <v>1834.2716171868042</v>
       </c>
       <c r="AJ105" s="6">
         <v>2465.1221883053122</v>
       </c>
       <c r="AK105" s="6">
         <v>3480.948735792389</v>
       </c>
-      <c r="AL105" s="6"/>
+      <c r="AL105" s="6">
+        <v>3905.9218256167896</v>
+      </c>
       <c r="AM105" s="6"/>
       <c r="AN105" s="6"/>
       <c r="AO105" s="6"/>
       <c r="AP105" s="6"/>
       <c r="AQ105" s="6"/>
     </row>
     <row r="106" spans="1:43">
       <c r="A106" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B106" s="6">
         <v>6311.2</v>
       </c>
       <c r="C106" s="6">
         <v>6904.8</v>
       </c>
       <c r="D106" s="6">
         <v>8417.4</v>
       </c>
       <c r="E106" s="6">
         <v>9623.7000000000007</v>
       </c>
       <c r="F106" s="6">
         <v>5097.10137002396</v>
       </c>
@@ -12758,51 +12920,53 @@
       </c>
       <c r="AD106" s="6">
         <v>7124.7380377503014</v>
       </c>
       <c r="AE106" s="6">
         <v>7793.3040968184014</v>
       </c>
       <c r="AF106" s="6">
         <v>535.74016557726281</v>
       </c>
       <c r="AG106" s="6">
         <v>1176.9044276572931</v>
       </c>
       <c r="AH106" s="6">
         <v>1867.965067370438</v>
       </c>
       <c r="AI106" s="6">
         <v>2846.5315369767477</v>
       </c>
       <c r="AJ106" s="6">
         <v>3839.2438644436656</v>
       </c>
       <c r="AK106" s="6">
         <v>5460.9474737063174</v>
       </c>
-      <c r="AL106" s="6"/>
+      <c r="AL106" s="6">
+        <v>6182.1928250192896</v>
+      </c>
       <c r="AM106" s="6"/>
       <c r="AN106" s="6"/>
       <c r="AO106" s="6"/>
       <c r="AP106" s="6"/>
       <c r="AQ106" s="6"/>
     </row>
     <row r="107" spans="1:43">
       <c r="A107" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B107" s="6">
         <v>4310.5</v>
       </c>
       <c r="C107" s="6">
         <v>4785.8999999999996</v>
       </c>
       <c r="D107" s="6">
         <v>5782</v>
       </c>
       <c r="E107" s="6">
         <v>7036.7</v>
       </c>
       <c r="F107" s="6">
         <v>3249.418616822416</v>
       </c>
@@ -12877,51 +13041,53 @@
       </c>
       <c r="AD107" s="6">
         <v>4086.7602467390175</v>
       </c>
       <c r="AE107" s="6">
         <v>4453.1556401399994</v>
       </c>
       <c r="AF107" s="6">
         <v>293.51109157071045</v>
       </c>
       <c r="AG107" s="6">
         <v>687.26958192440475</v>
       </c>
       <c r="AH107" s="6">
         <v>1011.4280823042739</v>
       </c>
       <c r="AI107" s="6">
         <v>1631.1907877869849</v>
       </c>
       <c r="AJ107" s="6">
         <v>2240.6045787911435</v>
       </c>
       <c r="AK107" s="6">
         <v>3680.529853143858</v>
       </c>
-      <c r="AL107" s="6"/>
+      <c r="AL107" s="6">
+        <v>4124.5922898594836</v>
+      </c>
       <c r="AM107" s="6"/>
       <c r="AN107" s="6"/>
       <c r="AO107" s="6"/>
       <c r="AP107" s="6"/>
       <c r="AQ107" s="6"/>
     </row>
     <row r="108" spans="1:43">
       <c r="A108" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B108" s="6">
         <v>7514.1</v>
       </c>
       <c r="C108" s="6">
         <v>8369.9</v>
       </c>
       <c r="D108" s="6">
         <v>10051.299999999999</v>
       </c>
       <c r="E108" s="6">
         <v>11480.1</v>
       </c>
       <c r="F108" s="6">
         <v>7060.9008771848085</v>
       </c>
@@ -12996,247 +13162,249 @@
       </c>
       <c r="AD108" s="6">
         <v>11968.510964256566</v>
       </c>
       <c r="AE108" s="6">
         <v>13028.278649260003</v>
       </c>
       <c r="AF108" s="6">
         <v>1268.489971429216</v>
       </c>
       <c r="AG108" s="6">
         <v>2691.4552782581918</v>
       </c>
       <c r="AH108" s="6">
         <v>4090.4261932931527</v>
       </c>
       <c r="AI108" s="6">
         <v>5752.3901652315744</v>
       </c>
       <c r="AJ108" s="6">
         <v>7447.4358061588382</v>
       </c>
       <c r="AK108" s="6">
         <v>9706.5371228816948</v>
       </c>
-      <c r="AL108" s="6"/>
+      <c r="AL108" s="6">
+        <v>11114.772683754467</v>
+      </c>
       <c r="AM108" s="6"/>
       <c r="AN108" s="6"/>
       <c r="AO108" s="6"/>
       <c r="AP108" s="6"/>
       <c r="AQ108" s="6"/>
     </row>
     <row r="109" spans="1:43" ht="3" customHeight="1"/>
     <row r="110" spans="1:43" ht="3" customHeight="1"/>
     <row r="111" spans="1:43" s="3" customFormat="1" ht="27" customHeight="1">
-      <c r="A111" s="27" t="s">
+      <c r="A111" s="19" t="s">
         <v>46</v>
       </c>
-      <c r="B111" s="27"/>
-[...16 lines deleted...]
-      <c r="S111" s="27"/>
+      <c r="B111" s="19"/>
+      <c r="C111" s="19"/>
+      <c r="D111" s="19"/>
+      <c r="E111" s="19"/>
+      <c r="F111" s="19"/>
+      <c r="G111" s="19"/>
+      <c r="H111" s="19"/>
+      <c r="I111" s="19"/>
+      <c r="J111" s="19"/>
+      <c r="K111" s="19"/>
+      <c r="L111" s="19"/>
+      <c r="M111" s="19"/>
+      <c r="N111" s="19"/>
+      <c r="O111" s="19"/>
+      <c r="P111" s="19"/>
+      <c r="Q111" s="19"/>
+      <c r="R111" s="19"/>
+      <c r="S111" s="19"/>
     </row>
     <row r="112" spans="1:43" s="3" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A112" s="26" t="s">
+      <c r="A112" s="18" t="s">
         <v>42</v>
       </c>
-      <c r="B112" s="26"/>
-[...4 lines deleted...]
-      <c r="G112" s="26"/>
+      <c r="B112" s="18"/>
+      <c r="C112" s="18"/>
+      <c r="D112" s="18"/>
+      <c r="E112" s="18"/>
+      <c r="F112" s="18"/>
+      <c r="G112" s="18"/>
       <c r="H112" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="58">
-    <mergeCell ref="B32:B33"/>
-[...5 lines deleted...]
-    <mergeCell ref="C59:C60"/>
+    <mergeCell ref="A2:AQ2"/>
+    <mergeCell ref="A29:AQ29"/>
+    <mergeCell ref="A56:AQ56"/>
+    <mergeCell ref="A83:AQ83"/>
+    <mergeCell ref="AF5:AQ5"/>
+    <mergeCell ref="AF32:AQ32"/>
+    <mergeCell ref="AF59:AQ59"/>
+    <mergeCell ref="T5:AE5"/>
+    <mergeCell ref="AB3:AE3"/>
+    <mergeCell ref="AB30:AE30"/>
+    <mergeCell ref="T32:AE32"/>
+    <mergeCell ref="AB57:AE57"/>
+    <mergeCell ref="P3:S3"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="AF86:AQ86"/>
+    <mergeCell ref="AN3:AQ3"/>
+    <mergeCell ref="AN30:AQ30"/>
+    <mergeCell ref="AN57:AQ57"/>
+    <mergeCell ref="AN84:AQ84"/>
+    <mergeCell ref="T86:AE86"/>
+    <mergeCell ref="D86:D87"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="F59:F60"/>
+    <mergeCell ref="F86:F87"/>
+    <mergeCell ref="E86:E87"/>
+    <mergeCell ref="H32:S32"/>
+    <mergeCell ref="P57:S57"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="G86:G87"/>
+    <mergeCell ref="D59:D60"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="T59:AE59"/>
+    <mergeCell ref="AB84:AE84"/>
     <mergeCell ref="A112:G112"/>
     <mergeCell ref="A111:S111"/>
     <mergeCell ref="A86:A87"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="H5:S5"/>
     <mergeCell ref="P30:S30"/>
     <mergeCell ref="A32:A33"/>
     <mergeCell ref="H59:S59"/>
     <mergeCell ref="P84:S84"/>
     <mergeCell ref="H86:S86"/>
     <mergeCell ref="E59:E60"/>
     <mergeCell ref="A59:A60"/>
     <mergeCell ref="B86:B87"/>
     <mergeCell ref="C86:C87"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="G32:G33"/>
-    <mergeCell ref="T86:AE86"/>
-[...33 lines deleted...]
-    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="B59:B60"/>
+    <mergeCell ref="G59:G60"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="C59:C60"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0" right="0" top="0.27559055118110237" bottom="0.27559055118110237" header="3.937007874015748E-2" footer="3.937007874015748E-2"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Валовый выпуск по периодам</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>