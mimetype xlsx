--- v0 (2026-04-24)
+++ v1 (2026-05-22)
@@ -502,73 +502,73 @@
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="4"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -843,184 +843,184 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS48"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CJ5" sqref="CJ5:CJ25"/>
+      <selection pane="topRight" activeCell="CK5" sqref="CK5:CK25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8" style="1" customWidth="1"/>
     <col min="7" max="9" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="1" customWidth="1"/>
     <col min="16" max="17" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="8.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="1" customWidth="1"/>
     <col min="21" max="22" width="8.85546875" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.5703125" style="1" customWidth="1"/>
     <col min="24" max="24" width="8.85546875" style="1" customWidth="1"/>
     <col min="25" max="25" width="9" style="1" customWidth="1"/>
     <col min="26" max="26" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="7.85546875" style="1" customWidth="1"/>
     <col min="29" max="29" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="7.85546875" style="1" customWidth="1"/>
     <col min="31" max="31" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="8.42578125" style="1" customWidth="1"/>
     <col min="33" max="33" width="8.140625" style="1" customWidth="1"/>
     <col min="34" max="34" width="9.140625" style="1" customWidth="1"/>
     <col min="35" max="35" width="8.85546875" style="1" customWidth="1"/>
     <col min="36" max="36" width="9" style="1" customWidth="1"/>
     <col min="37" max="39" width="8.42578125" style="1" customWidth="1"/>
     <col min="40" max="40" width="8.140625" style="1" customWidth="1"/>
     <col min="41" max="41" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="8" style="1" customWidth="1"/>
     <col min="43" max="43" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="44" max="44" width="8.5703125" style="1" customWidth="1"/>
     <col min="45" max="45" width="9" style="1" customWidth="1"/>
     <col min="46" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" ht="17.25" customHeight="1">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="44" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="51"/>
-[...82 lines deleted...]
-      <c r="CG1" s="51"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
+      <c r="N1" s="44"/>
+      <c r="O1" s="44"/>
+      <c r="P1" s="44"/>
+      <c r="Q1" s="44"/>
+      <c r="R1" s="44"/>
+      <c r="S1" s="44"/>
+      <c r="T1" s="44"/>
+      <c r="U1" s="44"/>
+      <c r="V1" s="44"/>
+      <c r="W1" s="44"/>
+      <c r="X1" s="44"/>
+      <c r="Y1" s="44"/>
+      <c r="Z1" s="44"/>
+      <c r="AA1" s="44"/>
+      <c r="AB1" s="44"/>
+      <c r="AC1" s="44"/>
+      <c r="AD1" s="44"/>
+      <c r="AE1" s="44"/>
+      <c r="AF1" s="44"/>
+      <c r="AG1" s="44"/>
+      <c r="AH1" s="44"/>
+      <c r="AI1" s="44"/>
+      <c r="AJ1" s="44"/>
+      <c r="AK1" s="44"/>
+      <c r="AL1" s="44"/>
+      <c r="AM1" s="44"/>
+      <c r="AN1" s="44"/>
+      <c r="AO1" s="44"/>
+      <c r="AP1" s="44"/>
+      <c r="AQ1" s="44"/>
+      <c r="AR1" s="44"/>
+      <c r="AS1" s="44"/>
+      <c r="AT1" s="44"/>
+      <c r="AU1" s="44"/>
+      <c r="AV1" s="44"/>
+      <c r="AW1" s="44"/>
+      <c r="AX1" s="44"/>
+      <c r="AY1" s="44"/>
+      <c r="AZ1" s="44"/>
+      <c r="BA1" s="44"/>
+      <c r="BB1" s="44"/>
+      <c r="BC1" s="44"/>
+      <c r="BD1" s="44"/>
+      <c r="BE1" s="44"/>
+      <c r="BF1" s="44"/>
+      <c r="BG1" s="44"/>
+      <c r="BH1" s="44"/>
+      <c r="BI1" s="44"/>
+      <c r="BJ1" s="44"/>
+      <c r="BK1" s="44"/>
+      <c r="BL1" s="44"/>
+      <c r="BM1" s="44"/>
+      <c r="BN1" s="44"/>
+      <c r="BO1" s="44"/>
+      <c r="BP1" s="44"/>
+      <c r="BQ1" s="44"/>
+      <c r="BR1" s="44"/>
+      <c r="BS1" s="44"/>
+      <c r="BT1" s="44"/>
+      <c r="BU1" s="44"/>
+      <c r="BV1" s="44"/>
+      <c r="BW1" s="44"/>
+      <c r="BX1" s="44"/>
+      <c r="BY1" s="44"/>
+      <c r="BZ1" s="44"/>
+      <c r="CA1" s="44"/>
+      <c r="CB1" s="44"/>
+      <c r="CC1" s="44"/>
+      <c r="CD1" s="44"/>
+      <c r="CE1" s="44"/>
+      <c r="CF1" s="44"/>
+      <c r="CG1" s="44"/>
     </row>
     <row r="2" spans="1:97" s="5" customFormat="1" ht="12" thickBot="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="45" t="s">
         <v>43</v>
       </c>
       <c r="K2" s="45"/>
       <c r="L2" s="45"/>
       <c r="M2" s="45"/>
       <c r="V2" s="45" t="s">
         <v>43</v>
       </c>
       <c r="W2" s="45"/>
       <c r="X2" s="45"/>
       <c r="Y2" s="45"/>
       <c r="AH2" s="45" t="s">
         <v>43</v>
@@ -1032,51 +1032,51 @@
         <v>43</v>
       </c>
       <c r="AU2" s="45"/>
       <c r="AV2" s="45"/>
       <c r="AW2" s="45"/>
       <c r="BF2" s="45" t="s">
         <v>43</v>
       </c>
       <c r="BG2" s="45"/>
       <c r="BH2" s="45"/>
       <c r="BI2" s="45"/>
       <c r="BR2" s="45" t="s">
         <v>43</v>
       </c>
       <c r="BS2" s="45"/>
       <c r="BT2" s="45"/>
       <c r="BU2" s="45"/>
       <c r="CP2" s="45" t="s">
         <v>43</v>
       </c>
       <c r="CQ2" s="45"/>
       <c r="CR2" s="45"/>
       <c r="CS2" s="45"/>
     </row>
     <row r="3" spans="1:97" s="6" customFormat="1" ht="12" thickBot="1">
-      <c r="A3" s="49" t="s">
+      <c r="A3" s="50" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="46" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="47"/>
       <c r="D3" s="47"/>
       <c r="E3" s="47"/>
       <c r="F3" s="47"/>
       <c r="G3" s="47"/>
       <c r="H3" s="47"/>
       <c r="I3" s="47"/>
       <c r="J3" s="47"/>
       <c r="K3" s="47"/>
       <c r="L3" s="47"/>
       <c r="M3" s="48"/>
       <c r="N3" s="46" t="s">
         <v>2</v>
       </c>
       <c r="O3" s="47"/>
       <c r="P3" s="47"/>
       <c r="Q3" s="47"/>
       <c r="R3" s="47"/>
       <c r="S3" s="47"/>
       <c r="T3" s="47"/>
@@ -1149,51 +1149,51 @@
       <c r="BY3" s="47"/>
       <c r="BZ3" s="47"/>
       <c r="CA3" s="47"/>
       <c r="CB3" s="47"/>
       <c r="CC3" s="47"/>
       <c r="CD3" s="47"/>
       <c r="CE3" s="47"/>
       <c r="CF3" s="47"/>
       <c r="CG3" s="48"/>
       <c r="CH3" s="46" t="s">
         <v>44</v>
       </c>
       <c r="CI3" s="47"/>
       <c r="CJ3" s="47"/>
       <c r="CK3" s="47"/>
       <c r="CL3" s="47"/>
       <c r="CM3" s="47"/>
       <c r="CN3" s="47"/>
       <c r="CO3" s="47"/>
       <c r="CP3" s="47"/>
       <c r="CQ3" s="47"/>
       <c r="CR3" s="47"/>
       <c r="CS3" s="48"/>
     </row>
     <row r="4" spans="1:97" s="6" customFormat="1" ht="12" thickBot="1">
-      <c r="A4" s="50"/>
+      <c r="A4" s="51"/>
       <c r="B4" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="J4" s="8" t="s">
@@ -1704,51 +1704,53 @@
       </c>
       <c r="CC5" s="16">
         <v>461996</v>
       </c>
       <c r="CD5" s="16">
         <v>458123</v>
       </c>
       <c r="CE5" s="16">
         <v>453300</v>
       </c>
       <c r="CF5" s="16">
         <v>441445</v>
       </c>
       <c r="CG5" s="16">
         <v>433234</v>
       </c>
       <c r="CH5" s="16">
         <v>439296</v>
       </c>
       <c r="CI5" s="16">
         <v>449781</v>
       </c>
       <c r="CJ5" s="16">
         <v>468412</v>
       </c>
-      <c r="CK5" s="16"/>
+      <c r="CK5" s="16">
+        <v>494202</v>
+      </c>
       <c r="CL5" s="16"/>
       <c r="CM5" s="16"/>
       <c r="CN5" s="16"/>
       <c r="CO5" s="16"/>
       <c r="CP5" s="16"/>
       <c r="CQ5" s="16"/>
       <c r="CR5" s="16"/>
       <c r="CS5" s="16"/>
     </row>
     <row r="6" spans="1:97" s="18" customFormat="1" ht="11.25">
       <c r="A6" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="20">
         <v>3041</v>
       </c>
       <c r="C6" s="20">
         <v>3101</v>
       </c>
       <c r="D6" s="20">
         <v>3115</v>
       </c>
       <c r="E6" s="20">
         <v>3056</v>
       </c>
@@ -1979,51 +1981,53 @@
       </c>
       <c r="CC6" s="23">
         <v>2247</v>
       </c>
       <c r="CD6" s="23">
         <v>2197</v>
       </c>
       <c r="CE6" s="23">
         <v>2196</v>
       </c>
       <c r="CF6" s="23">
         <v>2498</v>
       </c>
       <c r="CG6" s="23">
         <v>1737</v>
       </c>
       <c r="CH6" s="23">
         <v>1747</v>
       </c>
       <c r="CI6" s="23">
         <v>1737</v>
       </c>
       <c r="CJ6" s="23">
         <v>1704</v>
       </c>
-      <c r="CK6" s="23"/>
+      <c r="CK6" s="23">
+        <v>1632</v>
+      </c>
       <c r="CL6" s="23"/>
       <c r="CM6" s="23"/>
       <c r="CN6" s="23"/>
       <c r="CO6" s="23"/>
       <c r="CP6" s="23"/>
       <c r="CQ6" s="23"/>
       <c r="CR6" s="23"/>
       <c r="CS6" s="23"/>
     </row>
     <row r="7" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A7" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="25">
         <v>28011</v>
       </c>
       <c r="C7" s="25">
         <v>28661</v>
       </c>
       <c r="D7" s="26">
         <v>29142</v>
       </c>
       <c r="E7" s="27">
         <v>30452</v>
       </c>
@@ -2254,51 +2258,53 @@
       </c>
       <c r="CC7" s="23">
         <v>22838</v>
       </c>
       <c r="CD7" s="23">
         <v>22724</v>
       </c>
       <c r="CE7" s="23">
         <v>22627</v>
       </c>
       <c r="CF7" s="23">
         <v>22100</v>
       </c>
       <c r="CG7" s="23">
         <v>25085</v>
       </c>
       <c r="CH7" s="23">
         <v>24408</v>
       </c>
       <c r="CI7" s="23">
         <v>24873</v>
       </c>
       <c r="CJ7" s="23">
         <v>25382</v>
       </c>
-      <c r="CK7" s="23"/>
+      <c r="CK7" s="23">
+        <v>27871</v>
+      </c>
       <c r="CL7" s="23"/>
       <c r="CM7" s="23"/>
       <c r="CN7" s="23"/>
       <c r="CO7" s="23"/>
       <c r="CP7" s="23"/>
       <c r="CQ7" s="23"/>
       <c r="CR7" s="23"/>
       <c r="CS7" s="23"/>
     </row>
     <row r="8" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A8" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="25">
         <v>1193</v>
       </c>
       <c r="C8" s="25">
         <v>1206</v>
       </c>
       <c r="D8" s="26">
         <v>1226</v>
       </c>
       <c r="E8" s="27">
         <v>1212</v>
       </c>
@@ -2529,51 +2535,53 @@
       </c>
       <c r="CC8" s="23">
         <v>798</v>
       </c>
       <c r="CD8" s="23">
         <v>797</v>
       </c>
       <c r="CE8" s="23">
         <v>797</v>
       </c>
       <c r="CF8" s="23">
         <v>797</v>
       </c>
       <c r="CG8" s="23">
         <v>673</v>
       </c>
       <c r="CH8" s="23">
         <v>652</v>
       </c>
       <c r="CI8" s="23">
         <v>664</v>
       </c>
       <c r="CJ8" s="23">
         <v>679</v>
       </c>
-      <c r="CK8" s="23"/>
+      <c r="CK8" s="23">
+        <v>665</v>
+      </c>
       <c r="CL8" s="23"/>
       <c r="CM8" s="23"/>
       <c r="CN8" s="23"/>
       <c r="CO8" s="23"/>
       <c r="CP8" s="23"/>
       <c r="CQ8" s="23"/>
       <c r="CR8" s="23"/>
       <c r="CS8" s="23"/>
     </row>
     <row r="9" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A9" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="25">
         <v>1527</v>
       </c>
       <c r="C9" s="25">
         <v>1576</v>
       </c>
       <c r="D9" s="26">
         <v>1535</v>
       </c>
       <c r="E9" s="27">
         <v>1653</v>
       </c>
@@ -2804,51 +2812,53 @@
       </c>
       <c r="CC9" s="23">
         <v>1508</v>
       </c>
       <c r="CD9" s="23">
         <v>1448</v>
       </c>
       <c r="CE9" s="23">
         <v>1434</v>
       </c>
       <c r="CF9" s="23">
         <v>1372</v>
       </c>
       <c r="CG9" s="23">
         <v>1300</v>
       </c>
       <c r="CH9" s="23">
         <v>1300</v>
       </c>
       <c r="CI9" s="23">
         <v>1287</v>
       </c>
       <c r="CJ9" s="23">
         <v>1240</v>
       </c>
-      <c r="CK9" s="23"/>
+      <c r="CK9" s="23">
+        <v>1277</v>
+      </c>
       <c r="CL9" s="23"/>
       <c r="CM9" s="23"/>
       <c r="CN9" s="23"/>
       <c r="CO9" s="23"/>
       <c r="CP9" s="23"/>
       <c r="CQ9" s="23"/>
       <c r="CR9" s="23"/>
       <c r="CS9" s="23"/>
     </row>
     <row r="10" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A10" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="25">
         <v>12951</v>
       </c>
       <c r="C10" s="25">
         <v>13084</v>
       </c>
       <c r="D10" s="26">
         <v>13623</v>
       </c>
       <c r="E10" s="27">
         <v>14318</v>
       </c>
@@ -3079,51 +3089,53 @@
       </c>
       <c r="CC10" s="23">
         <v>13958</v>
       </c>
       <c r="CD10" s="23">
         <v>13779</v>
       </c>
       <c r="CE10" s="23">
         <v>13445</v>
       </c>
       <c r="CF10" s="23">
         <v>12703</v>
       </c>
       <c r="CG10" s="23">
         <v>12290</v>
       </c>
       <c r="CH10" s="23">
         <v>12761</v>
       </c>
       <c r="CI10" s="23">
         <v>12927</v>
       </c>
       <c r="CJ10" s="23">
         <v>13455</v>
       </c>
-      <c r="CK10" s="23"/>
+      <c r="CK10" s="23">
+        <v>14053</v>
+      </c>
       <c r="CL10" s="23"/>
       <c r="CM10" s="23"/>
       <c r="CN10" s="23"/>
       <c r="CO10" s="23"/>
       <c r="CP10" s="23"/>
       <c r="CQ10" s="23"/>
       <c r="CR10" s="23"/>
       <c r="CS10" s="23"/>
     </row>
     <row r="11" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A11" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="25">
         <v>74686</v>
       </c>
       <c r="C11" s="25">
         <v>76239</v>
       </c>
       <c r="D11" s="26">
         <v>79500</v>
       </c>
       <c r="E11" s="27">
         <v>82336</v>
       </c>
@@ -3354,51 +3366,53 @@
       </c>
       <c r="CC11" s="23">
         <v>82181</v>
       </c>
       <c r="CD11" s="23">
         <v>82022</v>
       </c>
       <c r="CE11" s="23">
         <v>81569</v>
       </c>
       <c r="CF11" s="23">
         <v>79205</v>
       </c>
       <c r="CG11" s="23">
         <v>76586</v>
       </c>
       <c r="CH11" s="23">
         <v>76007</v>
       </c>
       <c r="CI11" s="23">
         <v>77347</v>
       </c>
       <c r="CJ11" s="23">
         <v>81108</v>
       </c>
-      <c r="CK11" s="23"/>
+      <c r="CK11" s="23">
+        <v>84833</v>
+      </c>
       <c r="CL11" s="23"/>
       <c r="CM11" s="23"/>
       <c r="CN11" s="23"/>
       <c r="CO11" s="23"/>
       <c r="CP11" s="23"/>
       <c r="CQ11" s="23"/>
       <c r="CR11" s="23"/>
       <c r="CS11" s="23"/>
     </row>
     <row r="12" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A12" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="25">
         <v>40717</v>
       </c>
       <c r="C12" s="25">
         <v>42108</v>
       </c>
       <c r="D12" s="26">
         <v>43537</v>
       </c>
       <c r="E12" s="27">
         <v>45042</v>
       </c>
@@ -3629,51 +3643,53 @@
       </c>
       <c r="CC12" s="23">
         <v>36489</v>
       </c>
       <c r="CD12" s="23">
         <v>36307</v>
       </c>
       <c r="CE12" s="23">
         <v>36193</v>
       </c>
       <c r="CF12" s="23">
         <v>35806</v>
       </c>
       <c r="CG12" s="23">
         <v>35764</v>
       </c>
       <c r="CH12" s="23">
         <v>36384</v>
       </c>
       <c r="CI12" s="23">
         <v>37770</v>
       </c>
       <c r="CJ12" s="23">
         <v>39485</v>
       </c>
-      <c r="CK12" s="23"/>
+      <c r="CK12" s="23">
+        <v>42567</v>
+      </c>
       <c r="CL12" s="23"/>
       <c r="CM12" s="23"/>
       <c r="CN12" s="23"/>
       <c r="CO12" s="23"/>
       <c r="CP12" s="23"/>
       <c r="CQ12" s="23"/>
       <c r="CR12" s="23"/>
       <c r="CS12" s="23"/>
     </row>
     <row r="13" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A13" s="32" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="20">
         <v>19876</v>
       </c>
       <c r="C13" s="20">
         <v>20317</v>
       </c>
       <c r="D13" s="20">
         <v>21542</v>
       </c>
       <c r="E13" s="20">
         <v>22226</v>
       </c>
@@ -3904,51 +3920,53 @@
       </c>
       <c r="CC13" s="23">
         <v>17163</v>
       </c>
       <c r="CD13" s="23">
         <v>17035</v>
       </c>
       <c r="CE13" s="23">
         <v>16828</v>
       </c>
       <c r="CF13" s="23">
         <v>16234</v>
       </c>
       <c r="CG13" s="23">
         <v>15856</v>
       </c>
       <c r="CH13" s="23">
         <v>16807</v>
       </c>
       <c r="CI13" s="23">
         <v>17320</v>
       </c>
       <c r="CJ13" s="23">
         <v>18295</v>
       </c>
-      <c r="CK13" s="23"/>
+      <c r="CK13" s="23">
+        <v>19591</v>
+      </c>
       <c r="CL13" s="23"/>
       <c r="CM13" s="23"/>
       <c r="CN13" s="23"/>
       <c r="CO13" s="23"/>
       <c r="CP13" s="23"/>
       <c r="CQ13" s="23"/>
       <c r="CR13" s="23"/>
       <c r="CS13" s="23"/>
     </row>
     <row r="14" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A14" s="32" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="25">
         <v>79797</v>
       </c>
       <c r="C14" s="25">
         <v>81119</v>
       </c>
       <c r="D14" s="26">
         <v>83235</v>
       </c>
       <c r="E14" s="27">
         <v>86633</v>
       </c>
@@ -4179,51 +4197,53 @@
       </c>
       <c r="CC14" s="23">
         <v>71262</v>
       </c>
       <c r="CD14" s="23">
         <v>70754</v>
       </c>
       <c r="CE14" s="23">
         <v>69746</v>
       </c>
       <c r="CF14" s="23">
         <v>67993</v>
       </c>
       <c r="CG14" s="23">
         <v>59595</v>
       </c>
       <c r="CH14" s="23">
         <v>58242</v>
       </c>
       <c r="CI14" s="23">
         <v>59508</v>
       </c>
       <c r="CJ14" s="23">
         <v>61635</v>
       </c>
-      <c r="CK14" s="23"/>
+      <c r="CK14" s="23">
+        <v>66818</v>
+      </c>
       <c r="CL14" s="23"/>
       <c r="CM14" s="23"/>
       <c r="CN14" s="23"/>
       <c r="CO14" s="23"/>
       <c r="CP14" s="23"/>
       <c r="CQ14" s="23"/>
       <c r="CR14" s="23"/>
       <c r="CS14" s="23"/>
     </row>
     <row r="15" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A15" s="36" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="25">
         <v>11542</v>
       </c>
       <c r="C15" s="25">
         <v>11694</v>
       </c>
       <c r="D15" s="26">
         <v>12019</v>
       </c>
       <c r="E15" s="27">
         <v>12124</v>
       </c>
@@ -4454,51 +4474,53 @@
       </c>
       <c r="CC15" s="23">
         <v>11869</v>
       </c>
       <c r="CD15" s="23">
         <v>11800</v>
       </c>
       <c r="CE15" s="23">
         <v>11678</v>
       </c>
       <c r="CF15" s="23">
         <v>11272</v>
       </c>
       <c r="CG15" s="23">
         <v>10562</v>
       </c>
       <c r="CH15" s="23">
         <v>11526</v>
       </c>
       <c r="CI15" s="23">
         <v>11625</v>
       </c>
       <c r="CJ15" s="23">
         <v>11916</v>
       </c>
-      <c r="CK15" s="23"/>
+      <c r="CK15" s="23">
+        <v>12356</v>
+      </c>
       <c r="CL15" s="23"/>
       <c r="CM15" s="23"/>
       <c r="CN15" s="23"/>
       <c r="CO15" s="23"/>
       <c r="CP15" s="23"/>
       <c r="CQ15" s="23"/>
       <c r="CR15" s="23"/>
       <c r="CS15" s="23"/>
     </row>
     <row r="16" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A16" s="36" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="25">
         <v>14046</v>
       </c>
       <c r="C16" s="25">
         <v>14427</v>
       </c>
       <c r="D16" s="26">
         <v>14539</v>
       </c>
       <c r="E16" s="27">
         <v>13599</v>
       </c>
@@ -4729,51 +4751,53 @@
       </c>
       <c r="CC16" s="23">
         <v>18318</v>
       </c>
       <c r="CD16" s="23">
         <v>18064</v>
       </c>
       <c r="CE16" s="23">
         <v>17897</v>
       </c>
       <c r="CF16" s="23">
         <v>17397</v>
       </c>
       <c r="CG16" s="23">
         <v>17780</v>
       </c>
       <c r="CH16" s="23">
         <v>18861</v>
       </c>
       <c r="CI16" s="23">
         <v>19311</v>
       </c>
       <c r="CJ16" s="23">
         <v>19990</v>
       </c>
-      <c r="CK16" s="23"/>
+      <c r="CK16" s="23">
+        <v>20666</v>
+      </c>
       <c r="CL16" s="23"/>
       <c r="CM16" s="23"/>
       <c r="CN16" s="23"/>
       <c r="CO16" s="23"/>
       <c r="CP16" s="23"/>
       <c r="CQ16" s="23"/>
       <c r="CR16" s="23"/>
       <c r="CS16" s="23"/>
     </row>
     <row r="17" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A17" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="25">
         <v>16786</v>
       </c>
       <c r="C17" s="25">
         <v>17354</v>
       </c>
       <c r="D17" s="26">
         <v>18186</v>
       </c>
       <c r="E17" s="27">
         <v>18893</v>
       </c>
@@ -5004,51 +5028,53 @@
       </c>
       <c r="CC17" s="23">
         <v>22513</v>
       </c>
       <c r="CD17" s="23">
         <v>21848</v>
       </c>
       <c r="CE17" s="23">
         <v>20771</v>
       </c>
       <c r="CF17" s="23">
         <v>19889</v>
       </c>
       <c r="CG17" s="23">
         <v>21938</v>
       </c>
       <c r="CH17" s="23">
         <v>22275</v>
       </c>
       <c r="CI17" s="23">
         <v>22814</v>
       </c>
       <c r="CJ17" s="23">
         <v>23557</v>
       </c>
-      <c r="CK17" s="23"/>
+      <c r="CK17" s="23">
+        <v>23725</v>
+      </c>
       <c r="CL17" s="23"/>
       <c r="CM17" s="23"/>
       <c r="CN17" s="23"/>
       <c r="CO17" s="23"/>
       <c r="CP17" s="23"/>
       <c r="CQ17" s="23"/>
       <c r="CR17" s="23"/>
       <c r="CS17" s="23"/>
     </row>
     <row r="18" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A18" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="25">
         <v>12466</v>
       </c>
       <c r="C18" s="25">
         <v>12853</v>
       </c>
       <c r="D18" s="26">
         <v>13162</v>
       </c>
       <c r="E18" s="27">
         <v>13921</v>
       </c>
@@ -5279,51 +5305,53 @@
       </c>
       <c r="CC18" s="23">
         <v>12496</v>
       </c>
       <c r="CD18" s="23">
         <v>12197</v>
       </c>
       <c r="CE18" s="23">
         <v>12014</v>
       </c>
       <c r="CF18" s="23">
         <v>11820</v>
       </c>
       <c r="CG18" s="23">
         <v>11546</v>
       </c>
       <c r="CH18" s="23">
         <v>11884</v>
       </c>
       <c r="CI18" s="23">
         <v>12286</v>
       </c>
       <c r="CJ18" s="23">
         <v>12727</v>
       </c>
-      <c r="CK18" s="23"/>
+      <c r="CK18" s="23">
+        <v>13564</v>
+      </c>
       <c r="CL18" s="23"/>
       <c r="CM18" s="23"/>
       <c r="CN18" s="23"/>
       <c r="CO18" s="23"/>
       <c r="CP18" s="23"/>
       <c r="CQ18" s="23"/>
       <c r="CR18" s="23"/>
       <c r="CS18" s="23"/>
     </row>
     <row r="19" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A19" s="36" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="25">
         <v>22794</v>
       </c>
       <c r="C19" s="25">
         <v>23360</v>
       </c>
       <c r="D19" s="26">
         <v>24672</v>
       </c>
       <c r="E19" s="27">
         <v>24394</v>
       </c>
@@ -5554,51 +5582,53 @@
       </c>
       <c r="CC19" s="23">
         <v>32654</v>
       </c>
       <c r="CD19" s="23">
         <v>32454</v>
       </c>
       <c r="CE19" s="23">
         <v>32126</v>
       </c>
       <c r="CF19" s="23">
         <v>31218</v>
       </c>
       <c r="CG19" s="23">
         <v>30367</v>
       </c>
       <c r="CH19" s="23">
         <v>31303</v>
       </c>
       <c r="CI19" s="23">
         <v>32238</v>
       </c>
       <c r="CJ19" s="23">
         <v>33559</v>
       </c>
-      <c r="CK19" s="23"/>
+      <c r="CK19" s="23">
+        <v>37877</v>
+      </c>
       <c r="CL19" s="23"/>
       <c r="CM19" s="23"/>
       <c r="CN19" s="23"/>
       <c r="CO19" s="23"/>
       <c r="CP19" s="23"/>
       <c r="CQ19" s="23"/>
       <c r="CR19" s="23"/>
       <c r="CS19" s="23"/>
     </row>
     <row r="20" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A20" s="36" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="25">
         <v>27353</v>
       </c>
       <c r="C20" s="25">
         <v>28112</v>
       </c>
       <c r="D20" s="26">
         <v>29180</v>
       </c>
       <c r="E20" s="27">
         <v>27896</v>
       </c>
@@ -5829,51 +5859,53 @@
       </c>
       <c r="CC20" s="23">
         <v>23220</v>
       </c>
       <c r="CD20" s="23">
         <v>23051</v>
       </c>
       <c r="CE20" s="23">
         <v>22931</v>
       </c>
       <c r="CF20" s="23">
         <v>22310</v>
       </c>
       <c r="CG20" s="23">
         <v>22208</v>
       </c>
       <c r="CH20" s="23">
         <v>22650</v>
       </c>
       <c r="CI20" s="23">
         <v>23224</v>
       </c>
       <c r="CJ20" s="23">
         <v>24324</v>
       </c>
-      <c r="CK20" s="23"/>
+      <c r="CK20" s="23">
+        <v>24071</v>
+      </c>
       <c r="CL20" s="23"/>
       <c r="CM20" s="23"/>
       <c r="CN20" s="23"/>
       <c r="CO20" s="23"/>
       <c r="CP20" s="23"/>
       <c r="CQ20" s="23"/>
       <c r="CR20" s="23"/>
       <c r="CS20" s="23"/>
     </row>
     <row r="21" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A21" s="36" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="20">
         <v>25251</v>
       </c>
       <c r="C21" s="20">
         <v>25813</v>
       </c>
       <c r="D21" s="20">
         <v>26698</v>
       </c>
       <c r="E21" s="20">
         <v>27894</v>
       </c>
@@ -6104,51 +6136,53 @@
       </c>
       <c r="CC21" s="23">
         <v>24273</v>
       </c>
       <c r="CD21" s="23">
         <v>24185</v>
       </c>
       <c r="CE21" s="23">
         <v>24070</v>
       </c>
       <c r="CF21" s="23">
         <v>23049</v>
       </c>
       <c r="CG21" s="23">
         <v>22296</v>
       </c>
       <c r="CH21" s="23">
         <v>22973</v>
       </c>
       <c r="CI21" s="23">
         <v>23551</v>
       </c>
       <c r="CJ21" s="23">
         <v>24524</v>
       </c>
-      <c r="CK21" s="23"/>
+      <c r="CK21" s="23">
+        <v>26520</v>
+      </c>
       <c r="CL21" s="23"/>
       <c r="CM21" s="23"/>
       <c r="CN21" s="23"/>
       <c r="CO21" s="23"/>
       <c r="CP21" s="23"/>
       <c r="CQ21" s="23"/>
       <c r="CR21" s="23"/>
       <c r="CS21" s="23"/>
     </row>
     <row r="22" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A22" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="25">
         <v>19141</v>
       </c>
       <c r="C22" s="25">
         <v>19916</v>
       </c>
       <c r="D22" s="26">
         <v>20724</v>
       </c>
       <c r="E22" s="25">
         <v>20908</v>
       </c>
@@ -6379,51 +6413,53 @@
       </c>
       <c r="CC22" s="23">
         <v>19441</v>
       </c>
       <c r="CD22" s="23">
         <v>19154</v>
       </c>
       <c r="CE22" s="23">
         <v>19026</v>
       </c>
       <c r="CF22" s="23">
         <v>18501</v>
       </c>
       <c r="CG22" s="23">
         <v>19240</v>
       </c>
       <c r="CH22" s="23">
         <v>19899</v>
       </c>
       <c r="CI22" s="23">
         <v>20631</v>
       </c>
       <c r="CJ22" s="23">
         <v>21535</v>
       </c>
-      <c r="CK22" s="23"/>
+      <c r="CK22" s="23">
+        <v>21878</v>
+      </c>
       <c r="CL22" s="23"/>
       <c r="CM22" s="23"/>
       <c r="CN22" s="23"/>
       <c r="CO22" s="23"/>
       <c r="CP22" s="23"/>
       <c r="CQ22" s="23"/>
       <c r="CR22" s="23"/>
       <c r="CS22" s="23"/>
     </row>
     <row r="23" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A23" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="25">
         <v>16720</v>
       </c>
       <c r="C23" s="25">
         <v>17080</v>
       </c>
       <c r="D23" s="26">
         <v>18445</v>
       </c>
       <c r="E23" s="25">
         <v>18197</v>
       </c>
@@ -6654,51 +6690,53 @@
       </c>
       <c r="CC23" s="23">
         <v>15303</v>
       </c>
       <c r="CD23" s="23">
         <v>15289</v>
       </c>
       <c r="CE23" s="23">
         <v>15197</v>
       </c>
       <c r="CF23" s="23">
         <v>14868</v>
       </c>
       <c r="CG23" s="23">
         <v>15041</v>
       </c>
       <c r="CH23" s="23">
         <v>15193</v>
       </c>
       <c r="CI23" s="23">
         <v>15505</v>
       </c>
       <c r="CJ23" s="23">
         <v>16578</v>
       </c>
-      <c r="CK23" s="23"/>
+      <c r="CK23" s="23">
+        <v>16423</v>
+      </c>
       <c r="CL23" s="23"/>
       <c r="CM23" s="23"/>
       <c r="CN23" s="23"/>
       <c r="CO23" s="23"/>
       <c r="CP23" s="23"/>
       <c r="CQ23" s="23"/>
       <c r="CR23" s="23"/>
       <c r="CS23" s="23"/>
     </row>
     <row r="24" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A24" s="36" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="25">
         <v>19753</v>
       </c>
       <c r="C24" s="25">
         <v>20384</v>
       </c>
       <c r="D24" s="26">
         <v>21101</v>
       </c>
       <c r="E24" s="25">
         <v>22948</v>
       </c>
@@ -6929,51 +6967,53 @@
       </c>
       <c r="CC24" s="23">
         <v>17463</v>
       </c>
       <c r="CD24" s="23">
         <v>17160</v>
       </c>
       <c r="CE24" s="23">
         <v>17059</v>
       </c>
       <c r="CF24" s="23">
         <v>16955</v>
       </c>
       <c r="CG24" s="23">
         <v>15451</v>
       </c>
       <c r="CH24" s="23">
         <v>16060</v>
       </c>
       <c r="CI24" s="23">
         <v>16528</v>
       </c>
       <c r="CJ24" s="23">
         <v>17507</v>
       </c>
-      <c r="CK24" s="23"/>
+      <c r="CK24" s="23">
+        <v>18124</v>
+      </c>
       <c r="CL24" s="23"/>
       <c r="CM24" s="23"/>
       <c r="CN24" s="23"/>
       <c r="CO24" s="23"/>
       <c r="CP24" s="23"/>
       <c r="CQ24" s="23"/>
       <c r="CR24" s="23"/>
       <c r="CS24" s="23"/>
     </row>
     <row r="25" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A25" s="36" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="26">
         <v>14066</v>
       </c>
       <c r="C25" s="26">
         <v>14398</v>
       </c>
       <c r="D25" s="26">
         <v>14839</v>
       </c>
       <c r="E25" s="26">
         <v>14868</v>
       </c>
@@ -7204,270 +7244,321 @@
       </c>
       <c r="CC25" s="23">
         <v>16002</v>
       </c>
       <c r="CD25" s="23">
         <v>15858</v>
       </c>
       <c r="CE25" s="23">
         <v>15696</v>
       </c>
       <c r="CF25" s="23">
         <v>15458</v>
       </c>
       <c r="CG25" s="23">
         <v>17919</v>
       </c>
       <c r="CH25" s="23">
         <v>18364</v>
       </c>
       <c r="CI25" s="23">
         <v>18635</v>
       </c>
       <c r="CJ25" s="23">
         <v>19212</v>
       </c>
-      <c r="CK25" s="23"/>
+      <c r="CK25" s="23">
+        <v>19691</v>
+      </c>
       <c r="CL25" s="23"/>
       <c r="CM25" s="23"/>
       <c r="CN25" s="23"/>
       <c r="CO25" s="23"/>
       <c r="CP25" s="23"/>
       <c r="CQ25" s="23"/>
       <c r="CR25" s="23"/>
       <c r="CS25" s="23"/>
     </row>
     <row r="26" spans="1:97" ht="6" customHeight="1">
       <c r="Z26" s="2"/>
       <c r="AA26" s="2"/>
       <c r="AB26" s="2"/>
       <c r="AC26" s="2"/>
       <c r="AD26" s="2"/>
       <c r="AE26" s="2"/>
       <c r="AF26" s="2"/>
       <c r="AG26" s="2"/>
       <c r="AH26" s="2"/>
       <c r="AI26" s="2"/>
       <c r="AJ26" s="2"/>
       <c r="AK26" s="2"/>
       <c r="AL26" s="2"/>
       <c r="AM26" s="2"/>
       <c r="AN26" s="2"/>
       <c r="AO26" s="2"/>
       <c r="AP26" s="2"/>
       <c r="AQ26" s="2"/>
       <c r="AR26" s="2"/>
       <c r="AS26" s="2"/>
       <c r="AT26" s="2"/>
       <c r="AU26" s="2"/>
       <c r="AV26" s="2"/>
       <c r="AW26" s="2"/>
     </row>
     <row r="27" spans="1:97">
-      <c r="AX27" s="44" t="s">
+      <c r="AX27" s="49" t="s">
         <v>40</v>
       </c>
-      <c r="AY27" s="44"/>
-[...21 lines deleted...]
-      <c r="BU27" s="44"/>
+      <c r="AY27" s="49"/>
+      <c r="AZ27" s="49"/>
+      <c r="BA27" s="49"/>
+      <c r="BB27" s="49"/>
+      <c r="BC27" s="49"/>
+      <c r="BD27" s="49"/>
+      <c r="BE27" s="49"/>
+      <c r="BF27" s="49"/>
+      <c r="BG27" s="49"/>
+      <c r="BH27" s="49"/>
+      <c r="BI27" s="49"/>
+      <c r="BJ27" s="49"/>
+      <c r="BK27" s="49"/>
+      <c r="BL27" s="49"/>
+      <c r="BM27" s="49"/>
+      <c r="BN27" s="49"/>
+      <c r="BO27" s="49"/>
+      <c r="BP27" s="49"/>
+      <c r="BQ27" s="49"/>
+      <c r="BR27" s="49"/>
+      <c r="BS27" s="49"/>
+      <c r="BT27" s="49"/>
+      <c r="BU27" s="49"/>
     </row>
     <row r="28" spans="1:97">
-      <c r="AX28" s="44"/>
-[...22 lines deleted...]
-      <c r="BU28" s="44"/>
+      <c r="AX28" s="49"/>
+      <c r="AY28" s="49"/>
+      <c r="AZ28" s="49"/>
+      <c r="BA28" s="49"/>
+      <c r="BB28" s="49"/>
+      <c r="BC28" s="49"/>
+      <c r="BD28" s="49"/>
+      <c r="BE28" s="49"/>
+      <c r="BF28" s="49"/>
+      <c r="BG28" s="49"/>
+      <c r="BH28" s="49"/>
+      <c r="BI28" s="49"/>
+      <c r="BJ28" s="49"/>
+      <c r="BK28" s="49"/>
+      <c r="BL28" s="49"/>
+      <c r="BM28" s="49"/>
+      <c r="BN28" s="49"/>
+      <c r="BO28" s="49"/>
+      <c r="BP28" s="49"/>
+      <c r="BQ28" s="49"/>
+      <c r="BR28" s="49"/>
+      <c r="BS28" s="49"/>
+      <c r="BT28" s="49"/>
+      <c r="BU28" s="49"/>
       <c r="BY28" s="2"/>
       <c r="BZ28" s="2"/>
       <c r="CA28" s="2"/>
       <c r="CB28" s="2"/>
+      <c r="CJ28" s="2"/>
+      <c r="CK28" s="2"/>
+      <c r="CL28" s="2"/>
     </row>
     <row r="29" spans="1:97">
       <c r="BY29" s="2"/>
       <c r="CA29" s="2"/>
       <c r="CB29" s="2"/>
+      <c r="CJ29" s="2"/>
+      <c r="CL29" s="2"/>
     </row>
     <row r="30" spans="1:97">
       <c r="BY30" s="2"/>
       <c r="BZ30" s="2"/>
       <c r="CA30" s="2"/>
       <c r="CB30" s="2"/>
+      <c r="CJ30" s="2"/>
+      <c r="CK30" s="2"/>
+      <c r="CL30" s="2"/>
     </row>
     <row r="31" spans="1:97">
       <c r="CA31" s="2"/>
       <c r="CB31" s="2"/>
+      <c r="CL31" s="2"/>
     </row>
     <row r="32" spans="1:97">
       <c r="BY32" s="2"/>
       <c r="CA32" s="2"/>
       <c r="CB32" s="2"/>
+      <c r="CJ32" s="2"/>
+      <c r="CL32" s="2"/>
     </row>
-    <row r="33" spans="77:80">
+    <row r="33" spans="77:90">
       <c r="BY33" s="2"/>
       <c r="CA33" s="2"/>
       <c r="CB33" s="2"/>
+      <c r="CJ33" s="2"/>
+      <c r="CL33" s="2"/>
     </row>
-    <row r="34" spans="77:80">
+    <row r="34" spans="77:90">
       <c r="BY34" s="2"/>
       <c r="BZ34" s="2"/>
       <c r="CA34" s="2"/>
       <c r="CB34" s="2"/>
+      <c r="CJ34" s="2"/>
+      <c r="CK34" s="2"/>
+      <c r="CL34" s="2"/>
     </row>
-    <row r="35" spans="77:80">
+    <row r="35" spans="77:90">
       <c r="BY35" s="2"/>
       <c r="BZ35" s="2"/>
       <c r="CA35" s="2"/>
       <c r="CB35" s="2"/>
+      <c r="CJ35" s="2"/>
+      <c r="CK35" s="2"/>
+      <c r="CL35" s="2"/>
     </row>
-    <row r="36" spans="77:80">
+    <row r="36" spans="77:90">
       <c r="BY36" s="2"/>
       <c r="CA36" s="2"/>
       <c r="CB36" s="2"/>
+      <c r="CJ36" s="2"/>
+      <c r="CL36" s="2"/>
     </row>
-    <row r="37" spans="77:80">
+    <row r="37" spans="77:90">
       <c r="BY37" s="2"/>
       <c r="BZ37" s="2"/>
       <c r="CA37" s="2"/>
       <c r="CB37" s="2"/>
+      <c r="CJ37" s="2"/>
+      <c r="CK37" s="2"/>
+      <c r="CL37" s="2"/>
     </row>
-    <row r="38" spans="77:80">
+    <row r="38" spans="77:90">
       <c r="BY38" s="2"/>
       <c r="CA38" s="2"/>
       <c r="CB38" s="2"/>
+      <c r="CJ38" s="2"/>
+      <c r="CL38" s="2"/>
     </row>
-    <row r="39" spans="77:80">
+    <row r="39" spans="77:90">
       <c r="BY39" s="2"/>
       <c r="BZ39" s="2"/>
       <c r="CA39" s="2"/>
       <c r="CB39" s="2"/>
+      <c r="CJ39" s="2"/>
+      <c r="CK39" s="2"/>
+      <c r="CL39" s="2"/>
     </row>
-    <row r="40" spans="77:80">
+    <row r="40" spans="77:90">
       <c r="BY40" s="2"/>
       <c r="CA40" s="2"/>
       <c r="CB40" s="2"/>
+      <c r="CJ40" s="2"/>
+      <c r="CL40" s="2"/>
     </row>
-    <row r="41" spans="77:80">
+    <row r="41" spans="77:90">
       <c r="BY41" s="2"/>
       <c r="CA41" s="2"/>
       <c r="CB41" s="2"/>
+      <c r="CJ41" s="2"/>
+      <c r="CL41" s="2"/>
     </row>
-    <row r="42" spans="77:80">
+    <row r="42" spans="77:90">
       <c r="BY42" s="2"/>
       <c r="BZ42" s="2"/>
       <c r="CA42" s="2"/>
       <c r="CB42" s="2"/>
+      <c r="CJ42" s="2"/>
+      <c r="CK42" s="2"/>
+      <c r="CL42" s="2"/>
     </row>
-    <row r="43" spans="77:80">
+    <row r="43" spans="77:90">
       <c r="BY43" s="2"/>
       <c r="CA43" s="2"/>
       <c r="CB43" s="2"/>
+      <c r="CJ43" s="2"/>
+      <c r="CL43" s="2"/>
     </row>
-    <row r="44" spans="77:80">
+    <row r="44" spans="77:90">
       <c r="BY44" s="2"/>
       <c r="BZ44" s="2"/>
       <c r="CA44" s="2"/>
       <c r="CB44" s="2"/>
+      <c r="CJ44" s="2"/>
+      <c r="CK44" s="2"/>
+      <c r="CL44" s="2"/>
     </row>
-    <row r="45" spans="77:80">
+    <row r="45" spans="77:90">
       <c r="BY45" s="2"/>
       <c r="CA45" s="2"/>
       <c r="CB45" s="2"/>
+      <c r="CJ45" s="2"/>
+      <c r="CL45" s="2"/>
     </row>
-    <row r="46" spans="77:80">
+    <row r="46" spans="77:90">
       <c r="BY46" s="2"/>
       <c r="CA46" s="2"/>
       <c r="CB46" s="2"/>
+      <c r="CJ46" s="2"/>
+      <c r="CL46" s="2"/>
     </row>
-    <row r="47" spans="77:80">
+    <row r="47" spans="77:90">
       <c r="BY47" s="2"/>
       <c r="CA47" s="2"/>
       <c r="CB47" s="2"/>
+      <c r="CJ47" s="2"/>
+      <c r="CL47" s="2"/>
     </row>
-    <row r="48" spans="77:80">
+    <row r="48" spans="77:90">
       <c r="BY48" s="2"/>
       <c r="CA48" s="2"/>
       <c r="CB48" s="2"/>
+      <c r="CJ48" s="2"/>
+      <c r="CL48" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="A1:CG1"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="AX27:BU28"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
-    <mergeCell ref="AT2:AW2"/>
-    <mergeCell ref="BF2:BI2"/>
   </mergeCells>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.31496062992125984" bottom="0.35433070866141736" header="0.43307086614173229" footer="0.47244094488188981"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>