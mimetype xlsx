--- v1 (2026-05-22)
+++ v2 (2026-07-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14415" yWindow="315" windowWidth="12885" windowHeight="11820"/>
+    <workbookView xWindow="12000" yWindow="930" windowWidth="12885" windowHeight="11820"/>
   </bookViews>
   <sheets>
     <sheet name="овцы и козы" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'овцы и козы'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="45">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
@@ -502,55 +502,55 @@
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="4"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
@@ -843,237 +843,237 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS48"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK5" sqref="CK5:CK25"/>
+      <selection pane="topRight" activeCell="CL5" sqref="CL5:CL25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8" style="1" customWidth="1"/>
     <col min="7" max="9" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="1" customWidth="1"/>
     <col min="16" max="17" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="8.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="1" customWidth="1"/>
     <col min="21" max="22" width="8.85546875" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.5703125" style="1" customWidth="1"/>
     <col min="24" max="24" width="8.85546875" style="1" customWidth="1"/>
     <col min="25" max="25" width="9" style="1" customWidth="1"/>
     <col min="26" max="26" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="7.85546875" style="1" customWidth="1"/>
     <col min="29" max="29" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="7.85546875" style="1" customWidth="1"/>
     <col min="31" max="31" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="8.42578125" style="1" customWidth="1"/>
     <col min="33" max="33" width="8.140625" style="1" customWidth="1"/>
     <col min="34" max="34" width="9.140625" style="1" customWidth="1"/>
     <col min="35" max="35" width="8.85546875" style="1" customWidth="1"/>
     <col min="36" max="36" width="9" style="1" customWidth="1"/>
     <col min="37" max="39" width="8.42578125" style="1" customWidth="1"/>
     <col min="40" max="40" width="8.140625" style="1" customWidth="1"/>
     <col min="41" max="41" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="8" style="1" customWidth="1"/>
     <col min="43" max="43" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="44" max="44" width="8.5703125" style="1" customWidth="1"/>
     <col min="45" max="45" width="9" style="1" customWidth="1"/>
     <col min="46" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" ht="17.25" customHeight="1">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="45" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="44"/>
-[...82 lines deleted...]
-      <c r="CG1" s="44"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
+      <c r="N1" s="45"/>
+      <c r="O1" s="45"/>
+      <c r="P1" s="45"/>
+      <c r="Q1" s="45"/>
+      <c r="R1" s="45"/>
+      <c r="S1" s="45"/>
+      <c r="T1" s="45"/>
+      <c r="U1" s="45"/>
+      <c r="V1" s="45"/>
+      <c r="W1" s="45"/>
+      <c r="X1" s="45"/>
+      <c r="Y1" s="45"/>
+      <c r="Z1" s="45"/>
+      <c r="AA1" s="45"/>
+      <c r="AB1" s="45"/>
+      <c r="AC1" s="45"/>
+      <c r="AD1" s="45"/>
+      <c r="AE1" s="45"/>
+      <c r="AF1" s="45"/>
+      <c r="AG1" s="45"/>
+      <c r="AH1" s="45"/>
+      <c r="AI1" s="45"/>
+      <c r="AJ1" s="45"/>
+      <c r="AK1" s="45"/>
+      <c r="AL1" s="45"/>
+      <c r="AM1" s="45"/>
+      <c r="AN1" s="45"/>
+      <c r="AO1" s="45"/>
+      <c r="AP1" s="45"/>
+      <c r="AQ1" s="45"/>
+      <c r="AR1" s="45"/>
+      <c r="AS1" s="45"/>
+      <c r="AT1" s="45"/>
+      <c r="AU1" s="45"/>
+      <c r="AV1" s="45"/>
+      <c r="AW1" s="45"/>
+      <c r="AX1" s="45"/>
+      <c r="AY1" s="45"/>
+      <c r="AZ1" s="45"/>
+      <c r="BA1" s="45"/>
+      <c r="BB1" s="45"/>
+      <c r="BC1" s="45"/>
+      <c r="BD1" s="45"/>
+      <c r="BE1" s="45"/>
+      <c r="BF1" s="45"/>
+      <c r="BG1" s="45"/>
+      <c r="BH1" s="45"/>
+      <c r="BI1" s="45"/>
+      <c r="BJ1" s="45"/>
+      <c r="BK1" s="45"/>
+      <c r="BL1" s="45"/>
+      <c r="BM1" s="45"/>
+      <c r="BN1" s="45"/>
+      <c r="BO1" s="45"/>
+      <c r="BP1" s="45"/>
+      <c r="BQ1" s="45"/>
+      <c r="BR1" s="45"/>
+      <c r="BS1" s="45"/>
+      <c r="BT1" s="45"/>
+      <c r="BU1" s="45"/>
+      <c r="BV1" s="45"/>
+      <c r="BW1" s="45"/>
+      <c r="BX1" s="45"/>
+      <c r="BY1" s="45"/>
+      <c r="BZ1" s="45"/>
+      <c r="CA1" s="45"/>
+      <c r="CB1" s="45"/>
+      <c r="CC1" s="45"/>
+      <c r="CD1" s="45"/>
+      <c r="CE1" s="45"/>
+      <c r="CF1" s="45"/>
+      <c r="CG1" s="45"/>
     </row>
     <row r="2" spans="1:97" s="5" customFormat="1" ht="12" thickBot="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
-      <c r="J2" s="45" t="s">
+      <c r="J2" s="44" t="s">
         <v>43</v>
       </c>
-      <c r="K2" s="45"/>
-[...2 lines deleted...]
-      <c r="V2" s="45" t="s">
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
+      <c r="V2" s="44" t="s">
         <v>43</v>
       </c>
-      <c r="W2" s="45"/>
-[...2 lines deleted...]
-      <c r="AH2" s="45" t="s">
+      <c r="W2" s="44"/>
+      <c r="X2" s="44"/>
+      <c r="Y2" s="44"/>
+      <c r="AH2" s="44" t="s">
         <v>43</v>
       </c>
-      <c r="AI2" s="45"/>
-[...2 lines deleted...]
-      <c r="AT2" s="45" t="s">
+      <c r="AI2" s="44"/>
+      <c r="AJ2" s="44"/>
+      <c r="AK2" s="44"/>
+      <c r="AT2" s="44" t="s">
         <v>43</v>
       </c>
-      <c r="AU2" s="45"/>
-[...2 lines deleted...]
-      <c r="BF2" s="45" t="s">
+      <c r="AU2" s="44"/>
+      <c r="AV2" s="44"/>
+      <c r="AW2" s="44"/>
+      <c r="BF2" s="44" t="s">
         <v>43</v>
       </c>
-      <c r="BG2" s="45"/>
-[...2 lines deleted...]
-      <c r="BR2" s="45" t="s">
+      <c r="BG2" s="44"/>
+      <c r="BH2" s="44"/>
+      <c r="BI2" s="44"/>
+      <c r="BR2" s="44" t="s">
         <v>43</v>
       </c>
-      <c r="BS2" s="45"/>
-[...2 lines deleted...]
-      <c r="CP2" s="45" t="s">
+      <c r="BS2" s="44"/>
+      <c r="BT2" s="44"/>
+      <c r="BU2" s="44"/>
+      <c r="CP2" s="44" t="s">
         <v>43</v>
       </c>
-      <c r="CQ2" s="45"/>
-[...1 lines deleted...]
-      <c r="CS2" s="45"/>
+      <c r="CQ2" s="44"/>
+      <c r="CR2" s="44"/>
+      <c r="CS2" s="44"/>
     </row>
     <row r="3" spans="1:97" s="6" customFormat="1" ht="12" thickBot="1">
       <c r="A3" s="50" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="46" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="47"/>
       <c r="D3" s="47"/>
       <c r="E3" s="47"/>
       <c r="F3" s="47"/>
       <c r="G3" s="47"/>
       <c r="H3" s="47"/>
       <c r="I3" s="47"/>
       <c r="J3" s="47"/>
       <c r="K3" s="47"/>
       <c r="L3" s="47"/>
       <c r="M3" s="48"/>
       <c r="N3" s="46" t="s">
         <v>2</v>
       </c>
       <c r="O3" s="47"/>
       <c r="P3" s="47"/>
       <c r="Q3" s="47"/>
@@ -1707,51 +1707,53 @@
       </c>
       <c r="CD5" s="16">
         <v>458123</v>
       </c>
       <c r="CE5" s="16">
         <v>453300</v>
       </c>
       <c r="CF5" s="16">
         <v>441445</v>
       </c>
       <c r="CG5" s="16">
         <v>433234</v>
       </c>
       <c r="CH5" s="16">
         <v>439296</v>
       </c>
       <c r="CI5" s="16">
         <v>449781</v>
       </c>
       <c r="CJ5" s="16">
         <v>468412</v>
       </c>
       <c r="CK5" s="16">
         <v>494202</v>
       </c>
-      <c r="CL5" s="16"/>
+      <c r="CL5" s="16">
+        <v>523222</v>
+      </c>
       <c r="CM5" s="16"/>
       <c r="CN5" s="16"/>
       <c r="CO5" s="16"/>
       <c r="CP5" s="16"/>
       <c r="CQ5" s="16"/>
       <c r="CR5" s="16"/>
       <c r="CS5" s="16"/>
     </row>
     <row r="6" spans="1:97" s="18" customFormat="1" ht="11.25">
       <c r="A6" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="20">
         <v>3041</v>
       </c>
       <c r="C6" s="20">
         <v>3101</v>
       </c>
       <c r="D6" s="20">
         <v>3115</v>
       </c>
       <c r="E6" s="20">
         <v>3056</v>
       </c>
       <c r="F6" s="20">
@@ -1984,51 +1986,53 @@
       </c>
       <c r="CD6" s="23">
         <v>2197</v>
       </c>
       <c r="CE6" s="23">
         <v>2196</v>
       </c>
       <c r="CF6" s="23">
         <v>2498</v>
       </c>
       <c r="CG6" s="23">
         <v>1737</v>
       </c>
       <c r="CH6" s="23">
         <v>1747</v>
       </c>
       <c r="CI6" s="23">
         <v>1737</v>
       </c>
       <c r="CJ6" s="23">
         <v>1704</v>
       </c>
       <c r="CK6" s="23">
         <v>1632</v>
       </c>
-      <c r="CL6" s="23"/>
+      <c r="CL6" s="23">
+        <v>1616</v>
+      </c>
       <c r="CM6" s="23"/>
       <c r="CN6" s="23"/>
       <c r="CO6" s="23"/>
       <c r="CP6" s="23"/>
       <c r="CQ6" s="23"/>
       <c r="CR6" s="23"/>
       <c r="CS6" s="23"/>
     </row>
     <row r="7" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A7" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="25">
         <v>28011</v>
       </c>
       <c r="C7" s="25">
         <v>28661</v>
       </c>
       <c r="D7" s="26">
         <v>29142</v>
       </c>
       <c r="E7" s="27">
         <v>30452</v>
       </c>
       <c r="F7" s="25">
@@ -2261,51 +2265,53 @@
       </c>
       <c r="CD7" s="23">
         <v>22724</v>
       </c>
       <c r="CE7" s="23">
         <v>22627</v>
       </c>
       <c r="CF7" s="23">
         <v>22100</v>
       </c>
       <c r="CG7" s="23">
         <v>25085</v>
       </c>
       <c r="CH7" s="23">
         <v>24408</v>
       </c>
       <c r="CI7" s="23">
         <v>24873</v>
       </c>
       <c r="CJ7" s="23">
         <v>25382</v>
       </c>
       <c r="CK7" s="23">
         <v>27871</v>
       </c>
-      <c r="CL7" s="23"/>
+      <c r="CL7" s="23">
+        <v>29495</v>
+      </c>
       <c r="CM7" s="23"/>
       <c r="CN7" s="23"/>
       <c r="CO7" s="23"/>
       <c r="CP7" s="23"/>
       <c r="CQ7" s="23"/>
       <c r="CR7" s="23"/>
       <c r="CS7" s="23"/>
     </row>
     <row r="8" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A8" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="25">
         <v>1193</v>
       </c>
       <c r="C8" s="25">
         <v>1206</v>
       </c>
       <c r="D8" s="26">
         <v>1226</v>
       </c>
       <c r="E8" s="27">
         <v>1212</v>
       </c>
       <c r="F8" s="25">
@@ -2538,51 +2544,53 @@
       </c>
       <c r="CD8" s="23">
         <v>797</v>
       </c>
       <c r="CE8" s="23">
         <v>797</v>
       </c>
       <c r="CF8" s="23">
         <v>797</v>
       </c>
       <c r="CG8" s="23">
         <v>673</v>
       </c>
       <c r="CH8" s="23">
         <v>652</v>
       </c>
       <c r="CI8" s="23">
         <v>664</v>
       </c>
       <c r="CJ8" s="23">
         <v>679</v>
       </c>
       <c r="CK8" s="23">
         <v>665</v>
       </c>
-      <c r="CL8" s="23"/>
+      <c r="CL8" s="23">
+        <v>664</v>
+      </c>
       <c r="CM8" s="23"/>
       <c r="CN8" s="23"/>
       <c r="CO8" s="23"/>
       <c r="CP8" s="23"/>
       <c r="CQ8" s="23"/>
       <c r="CR8" s="23"/>
       <c r="CS8" s="23"/>
     </row>
     <row r="9" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A9" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="25">
         <v>1527</v>
       </c>
       <c r="C9" s="25">
         <v>1576</v>
       </c>
       <c r="D9" s="26">
         <v>1535</v>
       </c>
       <c r="E9" s="27">
         <v>1653</v>
       </c>
       <c r="F9" s="25">
@@ -2815,51 +2823,53 @@
       </c>
       <c r="CD9" s="23">
         <v>1448</v>
       </c>
       <c r="CE9" s="23">
         <v>1434</v>
       </c>
       <c r="CF9" s="23">
         <v>1372</v>
       </c>
       <c r="CG9" s="23">
         <v>1300</v>
       </c>
       <c r="CH9" s="23">
         <v>1300</v>
       </c>
       <c r="CI9" s="23">
         <v>1287</v>
       </c>
       <c r="CJ9" s="23">
         <v>1240</v>
       </c>
       <c r="CK9" s="23">
         <v>1277</v>
       </c>
-      <c r="CL9" s="23"/>
+      <c r="CL9" s="23">
+        <v>1286</v>
+      </c>
       <c r="CM9" s="23"/>
       <c r="CN9" s="23"/>
       <c r="CO9" s="23"/>
       <c r="CP9" s="23"/>
       <c r="CQ9" s="23"/>
       <c r="CR9" s="23"/>
       <c r="CS9" s="23"/>
     </row>
     <row r="10" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A10" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="25">
         <v>12951</v>
       </c>
       <c r="C10" s="25">
         <v>13084</v>
       </c>
       <c r="D10" s="26">
         <v>13623</v>
       </c>
       <c r="E10" s="27">
         <v>14318</v>
       </c>
       <c r="F10" s="25">
@@ -3092,51 +3102,53 @@
       </c>
       <c r="CD10" s="23">
         <v>13779</v>
       </c>
       <c r="CE10" s="23">
         <v>13445</v>
       </c>
       <c r="CF10" s="23">
         <v>12703</v>
       </c>
       <c r="CG10" s="23">
         <v>12290</v>
       </c>
       <c r="CH10" s="23">
         <v>12761</v>
       </c>
       <c r="CI10" s="23">
         <v>12927</v>
       </c>
       <c r="CJ10" s="23">
         <v>13455</v>
       </c>
       <c r="CK10" s="23">
         <v>14053</v>
       </c>
-      <c r="CL10" s="23"/>
+      <c r="CL10" s="23">
+        <v>14626</v>
+      </c>
       <c r="CM10" s="23"/>
       <c r="CN10" s="23"/>
       <c r="CO10" s="23"/>
       <c r="CP10" s="23"/>
       <c r="CQ10" s="23"/>
       <c r="CR10" s="23"/>
       <c r="CS10" s="23"/>
     </row>
     <row r="11" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A11" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="25">
         <v>74686</v>
       </c>
       <c r="C11" s="25">
         <v>76239</v>
       </c>
       <c r="D11" s="26">
         <v>79500</v>
       </c>
       <c r="E11" s="27">
         <v>82336</v>
       </c>
       <c r="F11" s="25">
@@ -3369,51 +3381,53 @@
       </c>
       <c r="CD11" s="23">
         <v>82022</v>
       </c>
       <c r="CE11" s="23">
         <v>81569</v>
       </c>
       <c r="CF11" s="23">
         <v>79205</v>
       </c>
       <c r="CG11" s="23">
         <v>76586</v>
       </c>
       <c r="CH11" s="23">
         <v>76007</v>
       </c>
       <c r="CI11" s="23">
         <v>77347</v>
       </c>
       <c r="CJ11" s="23">
         <v>81108</v>
       </c>
       <c r="CK11" s="23">
         <v>84833</v>
       </c>
-      <c r="CL11" s="23"/>
+      <c r="CL11" s="23">
+        <v>92714</v>
+      </c>
       <c r="CM11" s="23"/>
       <c r="CN11" s="23"/>
       <c r="CO11" s="23"/>
       <c r="CP11" s="23"/>
       <c r="CQ11" s="23"/>
       <c r="CR11" s="23"/>
       <c r="CS11" s="23"/>
     </row>
     <row r="12" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A12" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="25">
         <v>40717</v>
       </c>
       <c r="C12" s="25">
         <v>42108</v>
       </c>
       <c r="D12" s="26">
         <v>43537</v>
       </c>
       <c r="E12" s="27">
         <v>45042</v>
       </c>
       <c r="F12" s="25">
@@ -3646,51 +3660,53 @@
       </c>
       <c r="CD12" s="23">
         <v>36307</v>
       </c>
       <c r="CE12" s="23">
         <v>36193</v>
       </c>
       <c r="CF12" s="23">
         <v>35806</v>
       </c>
       <c r="CG12" s="23">
         <v>35764</v>
       </c>
       <c r="CH12" s="23">
         <v>36384</v>
       </c>
       <c r="CI12" s="23">
         <v>37770</v>
       </c>
       <c r="CJ12" s="23">
         <v>39485</v>
       </c>
       <c r="CK12" s="23">
         <v>42567</v>
       </c>
-      <c r="CL12" s="23"/>
+      <c r="CL12" s="23">
+        <v>45486</v>
+      </c>
       <c r="CM12" s="23"/>
       <c r="CN12" s="23"/>
       <c r="CO12" s="23"/>
       <c r="CP12" s="23"/>
       <c r="CQ12" s="23"/>
       <c r="CR12" s="23"/>
       <c r="CS12" s="23"/>
     </row>
     <row r="13" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A13" s="32" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="20">
         <v>19876</v>
       </c>
       <c r="C13" s="20">
         <v>20317</v>
       </c>
       <c r="D13" s="20">
         <v>21542</v>
       </c>
       <c r="E13" s="20">
         <v>22226</v>
       </c>
       <c r="F13" s="20">
@@ -3923,51 +3939,53 @@
       </c>
       <c r="CD13" s="23">
         <v>17035</v>
       </c>
       <c r="CE13" s="23">
         <v>16828</v>
       </c>
       <c r="CF13" s="23">
         <v>16234</v>
       </c>
       <c r="CG13" s="23">
         <v>15856</v>
       </c>
       <c r="CH13" s="23">
         <v>16807</v>
       </c>
       <c r="CI13" s="23">
         <v>17320</v>
       </c>
       <c r="CJ13" s="23">
         <v>18295</v>
       </c>
       <c r="CK13" s="23">
         <v>19591</v>
       </c>
-      <c r="CL13" s="23"/>
+      <c r="CL13" s="23">
+        <v>20015</v>
+      </c>
       <c r="CM13" s="23"/>
       <c r="CN13" s="23"/>
       <c r="CO13" s="23"/>
       <c r="CP13" s="23"/>
       <c r="CQ13" s="23"/>
       <c r="CR13" s="23"/>
       <c r="CS13" s="23"/>
     </row>
     <row r="14" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A14" s="32" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="25">
         <v>79797</v>
       </c>
       <c r="C14" s="25">
         <v>81119</v>
       </c>
       <c r="D14" s="26">
         <v>83235</v>
       </c>
       <c r="E14" s="27">
         <v>86633</v>
       </c>
       <c r="F14" s="25">
@@ -4200,51 +4218,53 @@
       </c>
       <c r="CD14" s="23">
         <v>70754</v>
       </c>
       <c r="CE14" s="23">
         <v>69746</v>
       </c>
       <c r="CF14" s="23">
         <v>67993</v>
       </c>
       <c r="CG14" s="23">
         <v>59595</v>
       </c>
       <c r="CH14" s="23">
         <v>58242</v>
       </c>
       <c r="CI14" s="23">
         <v>59508</v>
       </c>
       <c r="CJ14" s="23">
         <v>61635</v>
       </c>
       <c r="CK14" s="23">
         <v>66818</v>
       </c>
-      <c r="CL14" s="23"/>
+      <c r="CL14" s="23">
+        <v>73415</v>
+      </c>
       <c r="CM14" s="23"/>
       <c r="CN14" s="23"/>
       <c r="CO14" s="23"/>
       <c r="CP14" s="23"/>
       <c r="CQ14" s="23"/>
       <c r="CR14" s="23"/>
       <c r="CS14" s="23"/>
     </row>
     <row r="15" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A15" s="36" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="25">
         <v>11542</v>
       </c>
       <c r="C15" s="25">
         <v>11694</v>
       </c>
       <c r="D15" s="26">
         <v>12019</v>
       </c>
       <c r="E15" s="27">
         <v>12124</v>
       </c>
       <c r="F15" s="25">
@@ -4477,51 +4497,53 @@
       </c>
       <c r="CD15" s="23">
         <v>11800</v>
       </c>
       <c r="CE15" s="23">
         <v>11678</v>
       </c>
       <c r="CF15" s="23">
         <v>11272</v>
       </c>
       <c r="CG15" s="23">
         <v>10562</v>
       </c>
       <c r="CH15" s="23">
         <v>11526</v>
       </c>
       <c r="CI15" s="23">
         <v>11625</v>
       </c>
       <c r="CJ15" s="23">
         <v>11916</v>
       </c>
       <c r="CK15" s="23">
         <v>12356</v>
       </c>
-      <c r="CL15" s="23"/>
+      <c r="CL15" s="23">
+        <v>12644</v>
+      </c>
       <c r="CM15" s="23"/>
       <c r="CN15" s="23"/>
       <c r="CO15" s="23"/>
       <c r="CP15" s="23"/>
       <c r="CQ15" s="23"/>
       <c r="CR15" s="23"/>
       <c r="CS15" s="23"/>
     </row>
     <row r="16" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A16" s="36" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="25">
         <v>14046</v>
       </c>
       <c r="C16" s="25">
         <v>14427</v>
       </c>
       <c r="D16" s="26">
         <v>14539</v>
       </c>
       <c r="E16" s="27">
         <v>13599</v>
       </c>
       <c r="F16" s="25">
@@ -4754,51 +4776,53 @@
       </c>
       <c r="CD16" s="23">
         <v>18064</v>
       </c>
       <c r="CE16" s="23">
         <v>17897</v>
       </c>
       <c r="CF16" s="23">
         <v>17397</v>
       </c>
       <c r="CG16" s="23">
         <v>17780</v>
       </c>
       <c r="CH16" s="23">
         <v>18861</v>
       </c>
       <c r="CI16" s="23">
         <v>19311</v>
       </c>
       <c r="CJ16" s="23">
         <v>19990</v>
       </c>
       <c r="CK16" s="23">
         <v>20666</v>
       </c>
-      <c r="CL16" s="23"/>
+      <c r="CL16" s="23">
+        <v>21525</v>
+      </c>
       <c r="CM16" s="23"/>
       <c r="CN16" s="23"/>
       <c r="CO16" s="23"/>
       <c r="CP16" s="23"/>
       <c r="CQ16" s="23"/>
       <c r="CR16" s="23"/>
       <c r="CS16" s="23"/>
     </row>
     <row r="17" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A17" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="25">
         <v>16786</v>
       </c>
       <c r="C17" s="25">
         <v>17354</v>
       </c>
       <c r="D17" s="26">
         <v>18186</v>
       </c>
       <c r="E17" s="27">
         <v>18893</v>
       </c>
       <c r="F17" s="25">
@@ -5031,51 +5055,53 @@
       </c>
       <c r="CD17" s="23">
         <v>21848</v>
       </c>
       <c r="CE17" s="23">
         <v>20771</v>
       </c>
       <c r="CF17" s="23">
         <v>19889</v>
       </c>
       <c r="CG17" s="23">
         <v>21938</v>
       </c>
       <c r="CH17" s="23">
         <v>22275</v>
       </c>
       <c r="CI17" s="23">
         <v>22814</v>
       </c>
       <c r="CJ17" s="23">
         <v>23557</v>
       </c>
       <c r="CK17" s="23">
         <v>23725</v>
       </c>
-      <c r="CL17" s="23"/>
+      <c r="CL17" s="23">
+        <v>24457</v>
+      </c>
       <c r="CM17" s="23"/>
       <c r="CN17" s="23"/>
       <c r="CO17" s="23"/>
       <c r="CP17" s="23"/>
       <c r="CQ17" s="23"/>
       <c r="CR17" s="23"/>
       <c r="CS17" s="23"/>
     </row>
     <row r="18" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A18" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="25">
         <v>12466</v>
       </c>
       <c r="C18" s="25">
         <v>12853</v>
       </c>
       <c r="D18" s="26">
         <v>13162</v>
       </c>
       <c r="E18" s="27">
         <v>13921</v>
       </c>
       <c r="F18" s="25">
@@ -5308,51 +5334,53 @@
       </c>
       <c r="CD18" s="23">
         <v>12197</v>
       </c>
       <c r="CE18" s="23">
         <v>12014</v>
       </c>
       <c r="CF18" s="23">
         <v>11820</v>
       </c>
       <c r="CG18" s="23">
         <v>11546</v>
       </c>
       <c r="CH18" s="23">
         <v>11884</v>
       </c>
       <c r="CI18" s="23">
         <v>12286</v>
       </c>
       <c r="CJ18" s="23">
         <v>12727</v>
       </c>
       <c r="CK18" s="23">
         <v>13564</v>
       </c>
-      <c r="CL18" s="23"/>
+      <c r="CL18" s="23">
+        <v>14012</v>
+      </c>
       <c r="CM18" s="23"/>
       <c r="CN18" s="23"/>
       <c r="CO18" s="23"/>
       <c r="CP18" s="23"/>
       <c r="CQ18" s="23"/>
       <c r="CR18" s="23"/>
       <c r="CS18" s="23"/>
     </row>
     <row r="19" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A19" s="36" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="25">
         <v>22794</v>
       </c>
       <c r="C19" s="25">
         <v>23360</v>
       </c>
       <c r="D19" s="26">
         <v>24672</v>
       </c>
       <c r="E19" s="27">
         <v>24394</v>
       </c>
       <c r="F19" s="25">
@@ -5585,51 +5613,53 @@
       </c>
       <c r="CD19" s="23">
         <v>32454</v>
       </c>
       <c r="CE19" s="23">
         <v>32126</v>
       </c>
       <c r="CF19" s="23">
         <v>31218</v>
       </c>
       <c r="CG19" s="23">
         <v>30367</v>
       </c>
       <c r="CH19" s="23">
         <v>31303</v>
       </c>
       <c r="CI19" s="23">
         <v>32238</v>
       </c>
       <c r="CJ19" s="23">
         <v>33559</v>
       </c>
       <c r="CK19" s="23">
         <v>37877</v>
       </c>
-      <c r="CL19" s="23"/>
+      <c r="CL19" s="23">
+        <v>38750</v>
+      </c>
       <c r="CM19" s="23"/>
       <c r="CN19" s="23"/>
       <c r="CO19" s="23"/>
       <c r="CP19" s="23"/>
       <c r="CQ19" s="23"/>
       <c r="CR19" s="23"/>
       <c r="CS19" s="23"/>
     </row>
     <row r="20" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A20" s="36" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="25">
         <v>27353</v>
       </c>
       <c r="C20" s="25">
         <v>28112</v>
       </c>
       <c r="D20" s="26">
         <v>29180</v>
       </c>
       <c r="E20" s="27">
         <v>27896</v>
       </c>
       <c r="F20" s="25">
@@ -5862,51 +5892,53 @@
       </c>
       <c r="CD20" s="23">
         <v>23051</v>
       </c>
       <c r="CE20" s="23">
         <v>22931</v>
       </c>
       <c r="CF20" s="23">
         <v>22310</v>
       </c>
       <c r="CG20" s="23">
         <v>22208</v>
       </c>
       <c r="CH20" s="23">
         <v>22650</v>
       </c>
       <c r="CI20" s="23">
         <v>23224</v>
       </c>
       <c r="CJ20" s="23">
         <v>24324</v>
       </c>
       <c r="CK20" s="23">
         <v>24071</v>
       </c>
-      <c r="CL20" s="23"/>
+      <c r="CL20" s="23">
+        <v>25049</v>
+      </c>
       <c r="CM20" s="23"/>
       <c r="CN20" s="23"/>
       <c r="CO20" s="23"/>
       <c r="CP20" s="23"/>
       <c r="CQ20" s="23"/>
       <c r="CR20" s="23"/>
       <c r="CS20" s="23"/>
     </row>
     <row r="21" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A21" s="36" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="20">
         <v>25251</v>
       </c>
       <c r="C21" s="20">
         <v>25813</v>
       </c>
       <c r="D21" s="20">
         <v>26698</v>
       </c>
       <c r="E21" s="20">
         <v>27894</v>
       </c>
       <c r="F21" s="20">
@@ -6139,51 +6171,53 @@
       </c>
       <c r="CD21" s="23">
         <v>24185</v>
       </c>
       <c r="CE21" s="23">
         <v>24070</v>
       </c>
       <c r="CF21" s="23">
         <v>23049</v>
       </c>
       <c r="CG21" s="23">
         <v>22296</v>
       </c>
       <c r="CH21" s="23">
         <v>22973</v>
       </c>
       <c r="CI21" s="23">
         <v>23551</v>
       </c>
       <c r="CJ21" s="23">
         <v>24524</v>
       </c>
       <c r="CK21" s="23">
         <v>26520</v>
       </c>
-      <c r="CL21" s="23"/>
+      <c r="CL21" s="23">
+        <v>27968</v>
+      </c>
       <c r="CM21" s="23"/>
       <c r="CN21" s="23"/>
       <c r="CO21" s="23"/>
       <c r="CP21" s="23"/>
       <c r="CQ21" s="23"/>
       <c r="CR21" s="23"/>
       <c r="CS21" s="23"/>
     </row>
     <row r="22" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A22" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="25">
         <v>19141</v>
       </c>
       <c r="C22" s="25">
         <v>19916</v>
       </c>
       <c r="D22" s="26">
         <v>20724</v>
       </c>
       <c r="E22" s="25">
         <v>20908</v>
       </c>
       <c r="F22" s="25">
@@ -6416,51 +6450,53 @@
       </c>
       <c r="CD22" s="23">
         <v>19154</v>
       </c>
       <c r="CE22" s="23">
         <v>19026</v>
       </c>
       <c r="CF22" s="23">
         <v>18501</v>
       </c>
       <c r="CG22" s="23">
         <v>19240</v>
       </c>
       <c r="CH22" s="23">
         <v>19899</v>
       </c>
       <c r="CI22" s="23">
         <v>20631</v>
       </c>
       <c r="CJ22" s="23">
         <v>21535</v>
       </c>
       <c r="CK22" s="23">
         <v>21878</v>
       </c>
-      <c r="CL22" s="23"/>
+      <c r="CL22" s="23">
+        <v>22863</v>
+      </c>
       <c r="CM22" s="23"/>
       <c r="CN22" s="23"/>
       <c r="CO22" s="23"/>
       <c r="CP22" s="23"/>
       <c r="CQ22" s="23"/>
       <c r="CR22" s="23"/>
       <c r="CS22" s="23"/>
     </row>
     <row r="23" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A23" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="25">
         <v>16720</v>
       </c>
       <c r="C23" s="25">
         <v>17080</v>
       </c>
       <c r="D23" s="26">
         <v>18445</v>
       </c>
       <c r="E23" s="25">
         <v>18197</v>
       </c>
       <c r="F23" s="25">
@@ -6693,51 +6729,53 @@
       </c>
       <c r="CD23" s="23">
         <v>15289</v>
       </c>
       <c r="CE23" s="23">
         <v>15197</v>
       </c>
       <c r="CF23" s="23">
         <v>14868</v>
       </c>
       <c r="CG23" s="23">
         <v>15041</v>
       </c>
       <c r="CH23" s="23">
         <v>15193</v>
       </c>
       <c r="CI23" s="23">
         <v>15505</v>
       </c>
       <c r="CJ23" s="23">
         <v>16578</v>
       </c>
       <c r="CK23" s="23">
         <v>16423</v>
       </c>
-      <c r="CL23" s="23"/>
+      <c r="CL23" s="23">
+        <v>16962</v>
+      </c>
       <c r="CM23" s="23"/>
       <c r="CN23" s="23"/>
       <c r="CO23" s="23"/>
       <c r="CP23" s="23"/>
       <c r="CQ23" s="23"/>
       <c r="CR23" s="23"/>
       <c r="CS23" s="23"/>
     </row>
     <row r="24" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A24" s="36" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="25">
         <v>19753</v>
       </c>
       <c r="C24" s="25">
         <v>20384</v>
       </c>
       <c r="D24" s="26">
         <v>21101</v>
       </c>
       <c r="E24" s="25">
         <v>22948</v>
       </c>
       <c r="F24" s="25">
@@ -6970,51 +7008,53 @@
       </c>
       <c r="CD24" s="23">
         <v>17160</v>
       </c>
       <c r="CE24" s="23">
         <v>17059</v>
       </c>
       <c r="CF24" s="23">
         <v>16955</v>
       </c>
       <c r="CG24" s="23">
         <v>15451</v>
       </c>
       <c r="CH24" s="23">
         <v>16060</v>
       </c>
       <c r="CI24" s="23">
         <v>16528</v>
       </c>
       <c r="CJ24" s="23">
         <v>17507</v>
       </c>
       <c r="CK24" s="23">
         <v>18124</v>
       </c>
-      <c r="CL24" s="23"/>
+      <c r="CL24" s="23">
+        <v>18890</v>
+      </c>
       <c r="CM24" s="23"/>
       <c r="CN24" s="23"/>
       <c r="CO24" s="23"/>
       <c r="CP24" s="23"/>
       <c r="CQ24" s="23"/>
       <c r="CR24" s="23"/>
       <c r="CS24" s="23"/>
     </row>
     <row r="25" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A25" s="36" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="26">
         <v>14066</v>
       </c>
       <c r="C25" s="26">
         <v>14398</v>
       </c>
       <c r="D25" s="26">
         <v>14839</v>
       </c>
       <c r="E25" s="26">
         <v>14868</v>
       </c>
       <c r="F25" s="26">
@@ -7247,51 +7287,53 @@
       </c>
       <c r="CD25" s="23">
         <v>15858</v>
       </c>
       <c r="CE25" s="23">
         <v>15696</v>
       </c>
       <c r="CF25" s="23">
         <v>15458</v>
       </c>
       <c r="CG25" s="23">
         <v>17919</v>
       </c>
       <c r="CH25" s="23">
         <v>18364</v>
       </c>
       <c r="CI25" s="23">
         <v>18635</v>
       </c>
       <c r="CJ25" s="23">
         <v>19212</v>
       </c>
       <c r="CK25" s="23">
         <v>19691</v>
       </c>
-      <c r="CL25" s="23"/>
+      <c r="CL25" s="23">
+        <v>20785</v>
+      </c>
       <c r="CM25" s="23"/>
       <c r="CN25" s="23"/>
       <c r="CO25" s="23"/>
       <c r="CP25" s="23"/>
       <c r="CQ25" s="23"/>
       <c r="CR25" s="23"/>
       <c r="CS25" s="23"/>
     </row>
     <row r="26" spans="1:97" ht="6" customHeight="1">
       <c r="Z26" s="2"/>
       <c r="AA26" s="2"/>
       <c r="AB26" s="2"/>
       <c r="AC26" s="2"/>
       <c r="AD26" s="2"/>
       <c r="AE26" s="2"/>
       <c r="AF26" s="2"/>
       <c r="AG26" s="2"/>
       <c r="AH26" s="2"/>
       <c r="AI26" s="2"/>
       <c r="AJ26" s="2"/>
       <c r="AK26" s="2"/>
       <c r="AL26" s="2"/>
       <c r="AM26" s="2"/>
       <c r="AN26" s="2"/>
       <c r="AO26" s="2"/>
@@ -7342,223 +7384,244 @@
       <c r="BD28" s="49"/>
       <c r="BE28" s="49"/>
       <c r="BF28" s="49"/>
       <c r="BG28" s="49"/>
       <c r="BH28" s="49"/>
       <c r="BI28" s="49"/>
       <c r="BJ28" s="49"/>
       <c r="BK28" s="49"/>
       <c r="BL28" s="49"/>
       <c r="BM28" s="49"/>
       <c r="BN28" s="49"/>
       <c r="BO28" s="49"/>
       <c r="BP28" s="49"/>
       <c r="BQ28" s="49"/>
       <c r="BR28" s="49"/>
       <c r="BS28" s="49"/>
       <c r="BT28" s="49"/>
       <c r="BU28" s="49"/>
       <c r="BY28" s="2"/>
       <c r="BZ28" s="2"/>
       <c r="CA28" s="2"/>
       <c r="CB28" s="2"/>
       <c r="CJ28" s="2"/>
       <c r="CK28" s="2"/>
       <c r="CL28" s="2"/>
+      <c r="CM28" s="2"/>
     </row>
     <row r="29" spans="1:97">
       <c r="BY29" s="2"/>
       <c r="CA29" s="2"/>
       <c r="CB29" s="2"/>
       <c r="CJ29" s="2"/>
       <c r="CL29" s="2"/>
+      <c r="CM29" s="2"/>
     </row>
     <row r="30" spans="1:97">
       <c r="BY30" s="2"/>
       <c r="BZ30" s="2"/>
       <c r="CA30" s="2"/>
       <c r="CB30" s="2"/>
       <c r="CJ30" s="2"/>
       <c r="CK30" s="2"/>
       <c r="CL30" s="2"/>
+      <c r="CM30" s="2"/>
     </row>
     <row r="31" spans="1:97">
       <c r="CA31" s="2"/>
       <c r="CB31" s="2"/>
       <c r="CL31" s="2"/>
+      <c r="CM31" s="2"/>
     </row>
     <row r="32" spans="1:97">
       <c r="BY32" s="2"/>
       <c r="CA32" s="2"/>
       <c r="CB32" s="2"/>
       <c r="CJ32" s="2"/>
       <c r="CL32" s="2"/>
+      <c r="CM32" s="2"/>
     </row>
-    <row r="33" spans="77:90">
+    <row r="33" spans="77:91">
       <c r="BY33" s="2"/>
       <c r="CA33" s="2"/>
       <c r="CB33" s="2"/>
       <c r="CJ33" s="2"/>
       <c r="CL33" s="2"/>
+      <c r="CM33" s="2"/>
     </row>
-    <row r="34" spans="77:90">
+    <row r="34" spans="77:91">
       <c r="BY34" s="2"/>
       <c r="BZ34" s="2"/>
       <c r="CA34" s="2"/>
       <c r="CB34" s="2"/>
       <c r="CJ34" s="2"/>
       <c r="CK34" s="2"/>
       <c r="CL34" s="2"/>
+      <c r="CM34" s="2"/>
     </row>
-    <row r="35" spans="77:90">
+    <row r="35" spans="77:91">
       <c r="BY35" s="2"/>
       <c r="BZ35" s="2"/>
       <c r="CA35" s="2"/>
       <c r="CB35" s="2"/>
       <c r="CJ35" s="2"/>
       <c r="CK35" s="2"/>
       <c r="CL35" s="2"/>
+      <c r="CM35" s="2"/>
     </row>
-    <row r="36" spans="77:90">
+    <row r="36" spans="77:91">
       <c r="BY36" s="2"/>
       <c r="CA36" s="2"/>
       <c r="CB36" s="2"/>
       <c r="CJ36" s="2"/>
       <c r="CL36" s="2"/>
+      <c r="CM36" s="2"/>
     </row>
-    <row r="37" spans="77:90">
+    <row r="37" spans="77:91">
       <c r="BY37" s="2"/>
       <c r="BZ37" s="2"/>
       <c r="CA37" s="2"/>
       <c r="CB37" s="2"/>
       <c r="CJ37" s="2"/>
       <c r="CK37" s="2"/>
       <c r="CL37" s="2"/>
+      <c r="CM37" s="2"/>
     </row>
-    <row r="38" spans="77:90">
+    <row r="38" spans="77:91">
       <c r="BY38" s="2"/>
       <c r="CA38" s="2"/>
       <c r="CB38" s="2"/>
       <c r="CJ38" s="2"/>
       <c r="CL38" s="2"/>
+      <c r="CM38" s="2"/>
     </row>
-    <row r="39" spans="77:90">
+    <row r="39" spans="77:91">
       <c r="BY39" s="2"/>
       <c r="BZ39" s="2"/>
       <c r="CA39" s="2"/>
       <c r="CB39" s="2"/>
       <c r="CJ39" s="2"/>
       <c r="CK39" s="2"/>
       <c r="CL39" s="2"/>
+      <c r="CM39" s="2"/>
     </row>
-    <row r="40" spans="77:90">
+    <row r="40" spans="77:91">
       <c r="BY40" s="2"/>
       <c r="CA40" s="2"/>
       <c r="CB40" s="2"/>
       <c r="CJ40" s="2"/>
       <c r="CL40" s="2"/>
+      <c r="CM40" s="2"/>
     </row>
-    <row r="41" spans="77:90">
+    <row r="41" spans="77:91">
       <c r="BY41" s="2"/>
       <c r="CA41" s="2"/>
       <c r="CB41" s="2"/>
       <c r="CJ41" s="2"/>
       <c r="CL41" s="2"/>
+      <c r="CM41" s="2"/>
     </row>
-    <row r="42" spans="77:90">
+    <row r="42" spans="77:91">
       <c r="BY42" s="2"/>
       <c r="BZ42" s="2"/>
       <c r="CA42" s="2"/>
       <c r="CB42" s="2"/>
       <c r="CJ42" s="2"/>
       <c r="CK42" s="2"/>
       <c r="CL42" s="2"/>
+      <c r="CM42" s="2"/>
     </row>
-    <row r="43" spans="77:90">
+    <row r="43" spans="77:91">
       <c r="BY43" s="2"/>
       <c r="CA43" s="2"/>
       <c r="CB43" s="2"/>
       <c r="CJ43" s="2"/>
       <c r="CL43" s="2"/>
+      <c r="CM43" s="2"/>
     </row>
-    <row r="44" spans="77:90">
+    <row r="44" spans="77:91">
       <c r="BY44" s="2"/>
       <c r="BZ44" s="2"/>
       <c r="CA44" s="2"/>
       <c r="CB44" s="2"/>
       <c r="CJ44" s="2"/>
       <c r="CK44" s="2"/>
       <c r="CL44" s="2"/>
+      <c r="CM44" s="2"/>
     </row>
-    <row r="45" spans="77:90">
+    <row r="45" spans="77:91">
       <c r="BY45" s="2"/>
       <c r="CA45" s="2"/>
       <c r="CB45" s="2"/>
       <c r="CJ45" s="2"/>
       <c r="CL45" s="2"/>
+      <c r="CM45" s="2"/>
     </row>
-    <row r="46" spans="77:90">
+    <row r="46" spans="77:91">
       <c r="BY46" s="2"/>
       <c r="CA46" s="2"/>
       <c r="CB46" s="2"/>
       <c r="CJ46" s="2"/>
       <c r="CL46" s="2"/>
+      <c r="CM46" s="2"/>
     </row>
-    <row r="47" spans="77:90">
+    <row r="47" spans="77:91">
       <c r="BY47" s="2"/>
       <c r="CA47" s="2"/>
       <c r="CB47" s="2"/>
       <c r="CJ47" s="2"/>
       <c r="CL47" s="2"/>
+      <c r="CM47" s="2"/>
     </row>
-    <row r="48" spans="77:90">
+    <row r="48" spans="77:91">
       <c r="BY48" s="2"/>
       <c r="CA48" s="2"/>
       <c r="CB48" s="2"/>
       <c r="CJ48" s="2"/>
       <c r="CL48" s="2"/>
+      <c r="CM48" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="AT2:AW2"/>
-[...4 lines deleted...]
-    <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="AX27:BU28"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="A1:CG1"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="CH3:CS3"/>
   </mergeCells>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.31496062992125984" bottom="0.35433070866141736" header="0.43307086614173229" footer="0.47244094488188981"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>