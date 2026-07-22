--- v2 (2026-07-01)
+++ v3 (2026-07-22)
@@ -502,73 +502,73 @@
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="4"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -839,244 +839,244 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:CS48"/>
+  <dimension ref="A1:CS49"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL5" sqref="CL5:CL25"/>
+      <selection pane="topRight" activeCell="CS42" sqref="CS42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8" style="1" customWidth="1"/>
     <col min="7" max="9" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="1" customWidth="1"/>
     <col min="16" max="17" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="8.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="1" customWidth="1"/>
     <col min="21" max="22" width="8.85546875" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.5703125" style="1" customWidth="1"/>
     <col min="24" max="24" width="8.85546875" style="1" customWidth="1"/>
     <col min="25" max="25" width="9" style="1" customWidth="1"/>
     <col min="26" max="26" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="7.85546875" style="1" customWidth="1"/>
     <col min="29" max="29" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="7.85546875" style="1" customWidth="1"/>
     <col min="31" max="31" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="8.42578125" style="1" customWidth="1"/>
     <col min="33" max="33" width="8.140625" style="1" customWidth="1"/>
     <col min="34" max="34" width="9.140625" style="1" customWidth="1"/>
     <col min="35" max="35" width="8.85546875" style="1" customWidth="1"/>
     <col min="36" max="36" width="9" style="1" customWidth="1"/>
     <col min="37" max="39" width="8.42578125" style="1" customWidth="1"/>
     <col min="40" max="40" width="8.140625" style="1" customWidth="1"/>
     <col min="41" max="41" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="8" style="1" customWidth="1"/>
     <col min="43" max="43" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="44" max="44" width="8.5703125" style="1" customWidth="1"/>
     <col min="45" max="45" width="9" style="1" customWidth="1"/>
     <col min="46" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" ht="17.25" customHeight="1">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="51" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="45"/>
-[...82 lines deleted...]
-      <c r="CG1" s="45"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
+      <c r="N1" s="51"/>
+      <c r="O1" s="51"/>
+      <c r="P1" s="51"/>
+      <c r="Q1" s="51"/>
+      <c r="R1" s="51"/>
+      <c r="S1" s="51"/>
+      <c r="T1" s="51"/>
+      <c r="U1" s="51"/>
+      <c r="V1" s="51"/>
+      <c r="W1" s="51"/>
+      <c r="X1" s="51"/>
+      <c r="Y1" s="51"/>
+      <c r="Z1" s="51"/>
+      <c r="AA1" s="51"/>
+      <c r="AB1" s="51"/>
+      <c r="AC1" s="51"/>
+      <c r="AD1" s="51"/>
+      <c r="AE1" s="51"/>
+      <c r="AF1" s="51"/>
+      <c r="AG1" s="51"/>
+      <c r="AH1" s="51"/>
+      <c r="AI1" s="51"/>
+      <c r="AJ1" s="51"/>
+      <c r="AK1" s="51"/>
+      <c r="AL1" s="51"/>
+      <c r="AM1" s="51"/>
+      <c r="AN1" s="51"/>
+      <c r="AO1" s="51"/>
+      <c r="AP1" s="51"/>
+      <c r="AQ1" s="51"/>
+      <c r="AR1" s="51"/>
+      <c r="AS1" s="51"/>
+      <c r="AT1" s="51"/>
+      <c r="AU1" s="51"/>
+      <c r="AV1" s="51"/>
+      <c r="AW1" s="51"/>
+      <c r="AX1" s="51"/>
+      <c r="AY1" s="51"/>
+      <c r="AZ1" s="51"/>
+      <c r="BA1" s="51"/>
+      <c r="BB1" s="51"/>
+      <c r="BC1" s="51"/>
+      <c r="BD1" s="51"/>
+      <c r="BE1" s="51"/>
+      <c r="BF1" s="51"/>
+      <c r="BG1" s="51"/>
+      <c r="BH1" s="51"/>
+      <c r="BI1" s="51"/>
+      <c r="BJ1" s="51"/>
+      <c r="BK1" s="51"/>
+      <c r="BL1" s="51"/>
+      <c r="BM1" s="51"/>
+      <c r="BN1" s="51"/>
+      <c r="BO1" s="51"/>
+      <c r="BP1" s="51"/>
+      <c r="BQ1" s="51"/>
+      <c r="BR1" s="51"/>
+      <c r="BS1" s="51"/>
+      <c r="BT1" s="51"/>
+      <c r="BU1" s="51"/>
+      <c r="BV1" s="51"/>
+      <c r="BW1" s="51"/>
+      <c r="BX1" s="51"/>
+      <c r="BY1" s="51"/>
+      <c r="BZ1" s="51"/>
+      <c r="CA1" s="51"/>
+      <c r="CB1" s="51"/>
+      <c r="CC1" s="51"/>
+      <c r="CD1" s="51"/>
+      <c r="CE1" s="51"/>
+      <c r="CF1" s="51"/>
+      <c r="CG1" s="51"/>
     </row>
     <row r="2" spans="1:97" s="5" customFormat="1" ht="12" thickBot="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
-      <c r="J2" s="44" t="s">
+      <c r="J2" s="45" t="s">
         <v>43</v>
       </c>
-      <c r="K2" s="44"/>
-[...2 lines deleted...]
-      <c r="V2" s="44" t="s">
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
+      <c r="V2" s="45" t="s">
         <v>43</v>
       </c>
-      <c r="W2" s="44"/>
-[...2 lines deleted...]
-      <c r="AH2" s="44" t="s">
+      <c r="W2" s="45"/>
+      <c r="X2" s="45"/>
+      <c r="Y2" s="45"/>
+      <c r="AH2" s="45" t="s">
         <v>43</v>
       </c>
-      <c r="AI2" s="44"/>
-[...2 lines deleted...]
-      <c r="AT2" s="44" t="s">
+      <c r="AI2" s="45"/>
+      <c r="AJ2" s="45"/>
+      <c r="AK2" s="45"/>
+      <c r="AT2" s="45" t="s">
         <v>43</v>
       </c>
-      <c r="AU2" s="44"/>
-[...2 lines deleted...]
-      <c r="BF2" s="44" t="s">
+      <c r="AU2" s="45"/>
+      <c r="AV2" s="45"/>
+      <c r="AW2" s="45"/>
+      <c r="BF2" s="45" t="s">
         <v>43</v>
       </c>
-      <c r="BG2" s="44"/>
-[...2 lines deleted...]
-      <c r="BR2" s="44" t="s">
+      <c r="BG2" s="45"/>
+      <c r="BH2" s="45"/>
+      <c r="BI2" s="45"/>
+      <c r="BR2" s="45" t="s">
         <v>43</v>
       </c>
-      <c r="BS2" s="44"/>
-[...2 lines deleted...]
-      <c r="CP2" s="44" t="s">
+      <c r="BS2" s="45"/>
+      <c r="BT2" s="45"/>
+      <c r="BU2" s="45"/>
+      <c r="CP2" s="45" t="s">
         <v>43</v>
       </c>
-      <c r="CQ2" s="44"/>
-[...1 lines deleted...]
-      <c r="CS2" s="44"/>
+      <c r="CQ2" s="45"/>
+      <c r="CR2" s="45"/>
+      <c r="CS2" s="45"/>
     </row>
     <row r="3" spans="1:97" s="6" customFormat="1" ht="12" thickBot="1">
-      <c r="A3" s="50" t="s">
+      <c r="A3" s="49" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="46" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="47"/>
       <c r="D3" s="47"/>
       <c r="E3" s="47"/>
       <c r="F3" s="47"/>
       <c r="G3" s="47"/>
       <c r="H3" s="47"/>
       <c r="I3" s="47"/>
       <c r="J3" s="47"/>
       <c r="K3" s="47"/>
       <c r="L3" s="47"/>
       <c r="M3" s="48"/>
       <c r="N3" s="46" t="s">
         <v>2</v>
       </c>
       <c r="O3" s="47"/>
       <c r="P3" s="47"/>
       <c r="Q3" s="47"/>
       <c r="R3" s="47"/>
       <c r="S3" s="47"/>
       <c r="T3" s="47"/>
@@ -1149,51 +1149,51 @@
       <c r="BY3" s="47"/>
       <c r="BZ3" s="47"/>
       <c r="CA3" s="47"/>
       <c r="CB3" s="47"/>
       <c r="CC3" s="47"/>
       <c r="CD3" s="47"/>
       <c r="CE3" s="47"/>
       <c r="CF3" s="47"/>
       <c r="CG3" s="48"/>
       <c r="CH3" s="46" t="s">
         <v>44</v>
       </c>
       <c r="CI3" s="47"/>
       <c r="CJ3" s="47"/>
       <c r="CK3" s="47"/>
       <c r="CL3" s="47"/>
       <c r="CM3" s="47"/>
       <c r="CN3" s="47"/>
       <c r="CO3" s="47"/>
       <c r="CP3" s="47"/>
       <c r="CQ3" s="47"/>
       <c r="CR3" s="47"/>
       <c r="CS3" s="48"/>
     </row>
     <row r="4" spans="1:97" s="6" customFormat="1" ht="12" thickBot="1">
-      <c r="A4" s="51"/>
+      <c r="A4" s="50"/>
       <c r="B4" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="J4" s="8" t="s">
@@ -1710,51 +1710,53 @@
       </c>
       <c r="CE5" s="16">
         <v>453300</v>
       </c>
       <c r="CF5" s="16">
         <v>441445</v>
       </c>
       <c r="CG5" s="16">
         <v>433234</v>
       </c>
       <c r="CH5" s="16">
         <v>439296</v>
       </c>
       <c r="CI5" s="16">
         <v>449781</v>
       </c>
       <c r="CJ5" s="16">
         <v>468412</v>
       </c>
       <c r="CK5" s="16">
         <v>494202</v>
       </c>
       <c r="CL5" s="16">
         <v>523222</v>
       </c>
-      <c r="CM5" s="16"/>
+      <c r="CM5" s="16">
+        <v>476010</v>
+      </c>
       <c r="CN5" s="16"/>
       <c r="CO5" s="16"/>
       <c r="CP5" s="16"/>
       <c r="CQ5" s="16"/>
       <c r="CR5" s="16"/>
       <c r="CS5" s="16"/>
     </row>
     <row r="6" spans="1:97" s="18" customFormat="1" ht="11.25">
       <c r="A6" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="20">
         <v>3041</v>
       </c>
       <c r="C6" s="20">
         <v>3101</v>
       </c>
       <c r="D6" s="20">
         <v>3115</v>
       </c>
       <c r="E6" s="20">
         <v>3056</v>
       </c>
       <c r="F6" s="20">
         <v>3040</v>
@@ -1989,51 +1991,53 @@
       </c>
       <c r="CE6" s="23">
         <v>2196</v>
       </c>
       <c r="CF6" s="23">
         <v>2498</v>
       </c>
       <c r="CG6" s="23">
         <v>1737</v>
       </c>
       <c r="CH6" s="23">
         <v>1747</v>
       </c>
       <c r="CI6" s="23">
         <v>1737</v>
       </c>
       <c r="CJ6" s="23">
         <v>1704</v>
       </c>
       <c r="CK6" s="23">
         <v>1632</v>
       </c>
       <c r="CL6" s="23">
         <v>1616</v>
       </c>
-      <c r="CM6" s="23"/>
+      <c r="CM6" s="23">
+        <v>1935</v>
+      </c>
       <c r="CN6" s="23"/>
       <c r="CO6" s="23"/>
       <c r="CP6" s="23"/>
       <c r="CQ6" s="23"/>
       <c r="CR6" s="23"/>
       <c r="CS6" s="23"/>
     </row>
     <row r="7" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A7" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="25">
         <v>28011</v>
       </c>
       <c r="C7" s="25">
         <v>28661</v>
       </c>
       <c r="D7" s="26">
         <v>29142</v>
       </c>
       <c r="E7" s="27">
         <v>30452</v>
       </c>
       <c r="F7" s="25">
         <v>31886</v>
@@ -2268,51 +2272,53 @@
       </c>
       <c r="CE7" s="23">
         <v>22627</v>
       </c>
       <c r="CF7" s="23">
         <v>22100</v>
       </c>
       <c r="CG7" s="23">
         <v>25085</v>
       </c>
       <c r="CH7" s="23">
         <v>24408</v>
       </c>
       <c r="CI7" s="23">
         <v>24873</v>
       </c>
       <c r="CJ7" s="23">
         <v>25382</v>
       </c>
       <c r="CK7" s="23">
         <v>27871</v>
       </c>
       <c r="CL7" s="23">
         <v>29495</v>
       </c>
-      <c r="CM7" s="23"/>
+      <c r="CM7" s="23">
+        <v>27107</v>
+      </c>
       <c r="CN7" s="23"/>
       <c r="CO7" s="23"/>
       <c r="CP7" s="23"/>
       <c r="CQ7" s="23"/>
       <c r="CR7" s="23"/>
       <c r="CS7" s="23"/>
     </row>
     <row r="8" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A8" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="25">
         <v>1193</v>
       </c>
       <c r="C8" s="25">
         <v>1206</v>
       </c>
       <c r="D8" s="26">
         <v>1226</v>
       </c>
       <c r="E8" s="27">
         <v>1212</v>
       </c>
       <c r="F8" s="25">
         <v>1219</v>
@@ -2547,51 +2553,53 @@
       </c>
       <c r="CE8" s="23">
         <v>797</v>
       </c>
       <c r="CF8" s="23">
         <v>797</v>
       </c>
       <c r="CG8" s="23">
         <v>673</v>
       </c>
       <c r="CH8" s="23">
         <v>652</v>
       </c>
       <c r="CI8" s="23">
         <v>664</v>
       </c>
       <c r="CJ8" s="23">
         <v>679</v>
       </c>
       <c r="CK8" s="23">
         <v>665</v>
       </c>
       <c r="CL8" s="23">
         <v>664</v>
       </c>
-      <c r="CM8" s="23"/>
+      <c r="CM8" s="23">
+        <v>925</v>
+      </c>
       <c r="CN8" s="23"/>
       <c r="CO8" s="23"/>
       <c r="CP8" s="23"/>
       <c r="CQ8" s="23"/>
       <c r="CR8" s="23"/>
       <c r="CS8" s="23"/>
     </row>
     <row r="9" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A9" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="25">
         <v>1527</v>
       </c>
       <c r="C9" s="25">
         <v>1576</v>
       </c>
       <c r="D9" s="26">
         <v>1535</v>
       </c>
       <c r="E9" s="27">
         <v>1653</v>
       </c>
       <c r="F9" s="25">
         <v>1700</v>
@@ -2826,51 +2834,53 @@
       </c>
       <c r="CE9" s="23">
         <v>1434</v>
       </c>
       <c r="CF9" s="23">
         <v>1372</v>
       </c>
       <c r="CG9" s="23">
         <v>1300</v>
       </c>
       <c r="CH9" s="23">
         <v>1300</v>
       </c>
       <c r="CI9" s="23">
         <v>1287</v>
       </c>
       <c r="CJ9" s="23">
         <v>1240</v>
       </c>
       <c r="CK9" s="23">
         <v>1277</v>
       </c>
       <c r="CL9" s="23">
         <v>1286</v>
       </c>
-      <c r="CM9" s="23"/>
+      <c r="CM9" s="23">
+        <v>1672</v>
+      </c>
       <c r="CN9" s="23"/>
       <c r="CO9" s="23"/>
       <c r="CP9" s="23"/>
       <c r="CQ9" s="23"/>
       <c r="CR9" s="23"/>
       <c r="CS9" s="23"/>
     </row>
     <row r="10" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A10" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="25">
         <v>12951</v>
       </c>
       <c r="C10" s="25">
         <v>13084</v>
       </c>
       <c r="D10" s="26">
         <v>13623</v>
       </c>
       <c r="E10" s="27">
         <v>14318</v>
       </c>
       <c r="F10" s="25">
         <v>14842</v>
@@ -3105,51 +3115,53 @@
       </c>
       <c r="CE10" s="23">
         <v>13445</v>
       </c>
       <c r="CF10" s="23">
         <v>12703</v>
       </c>
       <c r="CG10" s="23">
         <v>12290</v>
       </c>
       <c r="CH10" s="23">
         <v>12761</v>
       </c>
       <c r="CI10" s="23">
         <v>12927</v>
       </c>
       <c r="CJ10" s="23">
         <v>13455</v>
       </c>
       <c r="CK10" s="23">
         <v>14053</v>
       </c>
       <c r="CL10" s="23">
         <v>14626</v>
       </c>
-      <c r="CM10" s="23"/>
+      <c r="CM10" s="23">
+        <v>13825</v>
+      </c>
       <c r="CN10" s="23"/>
       <c r="CO10" s="23"/>
       <c r="CP10" s="23"/>
       <c r="CQ10" s="23"/>
       <c r="CR10" s="23"/>
       <c r="CS10" s="23"/>
     </row>
     <row r="11" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A11" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="25">
         <v>74686</v>
       </c>
       <c r="C11" s="25">
         <v>76239</v>
       </c>
       <c r="D11" s="26">
         <v>79500</v>
       </c>
       <c r="E11" s="27">
         <v>82336</v>
       </c>
       <c r="F11" s="25">
         <v>89517</v>
@@ -3384,51 +3396,53 @@
       </c>
       <c r="CE11" s="23">
         <v>81569</v>
       </c>
       <c r="CF11" s="23">
         <v>79205</v>
       </c>
       <c r="CG11" s="23">
         <v>76586</v>
       </c>
       <c r="CH11" s="23">
         <v>76007</v>
       </c>
       <c r="CI11" s="23">
         <v>77347</v>
       </c>
       <c r="CJ11" s="23">
         <v>81108</v>
       </c>
       <c r="CK11" s="23">
         <v>84833</v>
       </c>
       <c r="CL11" s="23">
         <v>92714</v>
       </c>
-      <c r="CM11" s="23"/>
+      <c r="CM11" s="23">
+        <v>83615</v>
+      </c>
       <c r="CN11" s="23"/>
       <c r="CO11" s="23"/>
       <c r="CP11" s="23"/>
       <c r="CQ11" s="23"/>
       <c r="CR11" s="23"/>
       <c r="CS11" s="23"/>
     </row>
     <row r="12" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A12" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="25">
         <v>40717</v>
       </c>
       <c r="C12" s="25">
         <v>42108</v>
       </c>
       <c r="D12" s="26">
         <v>43537</v>
       </c>
       <c r="E12" s="27">
         <v>45042</v>
       </c>
       <c r="F12" s="25">
         <v>47909</v>
@@ -3663,51 +3677,53 @@
       </c>
       <c r="CE12" s="23">
         <v>36193</v>
       </c>
       <c r="CF12" s="23">
         <v>35806</v>
       </c>
       <c r="CG12" s="23">
         <v>35764</v>
       </c>
       <c r="CH12" s="23">
         <v>36384</v>
       </c>
       <c r="CI12" s="23">
         <v>37770</v>
       </c>
       <c r="CJ12" s="23">
         <v>39485</v>
       </c>
       <c r="CK12" s="23">
         <v>42567</v>
       </c>
       <c r="CL12" s="23">
         <v>45486</v>
       </c>
-      <c r="CM12" s="23"/>
+      <c r="CM12" s="23">
+        <v>37963</v>
+      </c>
       <c r="CN12" s="23"/>
       <c r="CO12" s="23"/>
       <c r="CP12" s="23"/>
       <c r="CQ12" s="23"/>
       <c r="CR12" s="23"/>
       <c r="CS12" s="23"/>
     </row>
     <row r="13" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A13" s="32" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="20">
         <v>19876</v>
       </c>
       <c r="C13" s="20">
         <v>20317</v>
       </c>
       <c r="D13" s="20">
         <v>21542</v>
       </c>
       <c r="E13" s="20">
         <v>22226</v>
       </c>
       <c r="F13" s="20">
         <v>22708</v>
@@ -3942,51 +3958,53 @@
       </c>
       <c r="CE13" s="23">
         <v>16828</v>
       </c>
       <c r="CF13" s="23">
         <v>16234</v>
       </c>
       <c r="CG13" s="23">
         <v>15856</v>
       </c>
       <c r="CH13" s="23">
         <v>16807</v>
       </c>
       <c r="CI13" s="23">
         <v>17320</v>
       </c>
       <c r="CJ13" s="23">
         <v>18295</v>
       </c>
       <c r="CK13" s="23">
         <v>19591</v>
       </c>
       <c r="CL13" s="23">
         <v>20015</v>
       </c>
-      <c r="CM13" s="23"/>
+      <c r="CM13" s="23">
+        <v>15791</v>
+      </c>
       <c r="CN13" s="23"/>
       <c r="CO13" s="23"/>
       <c r="CP13" s="23"/>
       <c r="CQ13" s="23"/>
       <c r="CR13" s="23"/>
       <c r="CS13" s="23"/>
     </row>
     <row r="14" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A14" s="32" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="25">
         <v>79797</v>
       </c>
       <c r="C14" s="25">
         <v>81119</v>
       </c>
       <c r="D14" s="26">
         <v>83235</v>
       </c>
       <c r="E14" s="27">
         <v>86633</v>
       </c>
       <c r="F14" s="25">
         <v>94092</v>
@@ -4221,51 +4239,53 @@
       </c>
       <c r="CE14" s="23">
         <v>69746</v>
       </c>
       <c r="CF14" s="23">
         <v>67993</v>
       </c>
       <c r="CG14" s="23">
         <v>59595</v>
       </c>
       <c r="CH14" s="23">
         <v>58242</v>
       </c>
       <c r="CI14" s="23">
         <v>59508</v>
       </c>
       <c r="CJ14" s="23">
         <v>61635</v>
       </c>
       <c r="CK14" s="23">
         <v>66818</v>
       </c>
       <c r="CL14" s="23">
         <v>73415</v>
       </c>
-      <c r="CM14" s="23"/>
+      <c r="CM14" s="23">
+        <v>68477</v>
+      </c>
       <c r="CN14" s="23"/>
       <c r="CO14" s="23"/>
       <c r="CP14" s="23"/>
       <c r="CQ14" s="23"/>
       <c r="CR14" s="23"/>
       <c r="CS14" s="23"/>
     </row>
     <row r="15" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A15" s="36" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="25">
         <v>11542</v>
       </c>
       <c r="C15" s="25">
         <v>11694</v>
       </c>
       <c r="D15" s="26">
         <v>12019</v>
       </c>
       <c r="E15" s="27">
         <v>12124</v>
       </c>
       <c r="F15" s="25">
         <v>12404</v>
@@ -4500,51 +4520,53 @@
       </c>
       <c r="CE15" s="23">
         <v>11678</v>
       </c>
       <c r="CF15" s="23">
         <v>11272</v>
       </c>
       <c r="CG15" s="23">
         <v>10562</v>
       </c>
       <c r="CH15" s="23">
         <v>11526</v>
       </c>
       <c r="CI15" s="23">
         <v>11625</v>
       </c>
       <c r="CJ15" s="23">
         <v>11916</v>
       </c>
       <c r="CK15" s="23">
         <v>12356</v>
       </c>
       <c r="CL15" s="23">
         <v>12644</v>
       </c>
-      <c r="CM15" s="23"/>
+      <c r="CM15" s="23">
+        <v>12262</v>
+      </c>
       <c r="CN15" s="23"/>
       <c r="CO15" s="23"/>
       <c r="CP15" s="23"/>
       <c r="CQ15" s="23"/>
       <c r="CR15" s="23"/>
       <c r="CS15" s="23"/>
     </row>
     <row r="16" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A16" s="36" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="25">
         <v>14046</v>
       </c>
       <c r="C16" s="25">
         <v>14427</v>
       </c>
       <c r="D16" s="26">
         <v>14539</v>
       </c>
       <c r="E16" s="27">
         <v>13599</v>
       </c>
       <c r="F16" s="25">
         <v>14031</v>
@@ -4779,51 +4801,53 @@
       </c>
       <c r="CE16" s="23">
         <v>17897</v>
       </c>
       <c r="CF16" s="23">
         <v>17397</v>
       </c>
       <c r="CG16" s="23">
         <v>17780</v>
       </c>
       <c r="CH16" s="23">
         <v>18861</v>
       </c>
       <c r="CI16" s="23">
         <v>19311</v>
       </c>
       <c r="CJ16" s="23">
         <v>19990</v>
       </c>
       <c r="CK16" s="23">
         <v>20666</v>
       </c>
       <c r="CL16" s="23">
         <v>21525</v>
       </c>
-      <c r="CM16" s="23"/>
+      <c r="CM16" s="23">
+        <v>18710</v>
+      </c>
       <c r="CN16" s="23"/>
       <c r="CO16" s="23"/>
       <c r="CP16" s="23"/>
       <c r="CQ16" s="23"/>
       <c r="CR16" s="23"/>
       <c r="CS16" s="23"/>
     </row>
     <row r="17" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A17" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="25">
         <v>16786</v>
       </c>
       <c r="C17" s="25">
         <v>17354</v>
       </c>
       <c r="D17" s="26">
         <v>18186</v>
       </c>
       <c r="E17" s="27">
         <v>18893</v>
       </c>
       <c r="F17" s="25">
         <v>19605</v>
@@ -5058,51 +5082,53 @@
       </c>
       <c r="CE17" s="23">
         <v>20771</v>
       </c>
       <c r="CF17" s="23">
         <v>19889</v>
       </c>
       <c r="CG17" s="23">
         <v>21938</v>
       </c>
       <c r="CH17" s="23">
         <v>22275</v>
       </c>
       <c r="CI17" s="23">
         <v>22814</v>
       </c>
       <c r="CJ17" s="23">
         <v>23557</v>
       </c>
       <c r="CK17" s="23">
         <v>23725</v>
       </c>
       <c r="CL17" s="23">
         <v>24457</v>
       </c>
-      <c r="CM17" s="23"/>
+      <c r="CM17" s="23">
+        <v>21723</v>
+      </c>
       <c r="CN17" s="23"/>
       <c r="CO17" s="23"/>
       <c r="CP17" s="23"/>
       <c r="CQ17" s="23"/>
       <c r="CR17" s="23"/>
       <c r="CS17" s="23"/>
     </row>
     <row r="18" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A18" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="25">
         <v>12466</v>
       </c>
       <c r="C18" s="25">
         <v>12853</v>
       </c>
       <c r="D18" s="26">
         <v>13162</v>
       </c>
       <c r="E18" s="27">
         <v>13921</v>
       </c>
       <c r="F18" s="25">
         <v>14479</v>
@@ -5337,51 +5363,53 @@
       </c>
       <c r="CE18" s="23">
         <v>12014</v>
       </c>
       <c r="CF18" s="23">
         <v>11820</v>
       </c>
       <c r="CG18" s="23">
         <v>11546</v>
       </c>
       <c r="CH18" s="23">
         <v>11884</v>
       </c>
       <c r="CI18" s="23">
         <v>12286</v>
       </c>
       <c r="CJ18" s="23">
         <v>12727</v>
       </c>
       <c r="CK18" s="23">
         <v>13564</v>
       </c>
       <c r="CL18" s="23">
         <v>14012</v>
       </c>
-      <c r="CM18" s="23"/>
+      <c r="CM18" s="23">
+        <v>12976</v>
+      </c>
       <c r="CN18" s="23"/>
       <c r="CO18" s="23"/>
       <c r="CP18" s="23"/>
       <c r="CQ18" s="23"/>
       <c r="CR18" s="23"/>
       <c r="CS18" s="23"/>
     </row>
     <row r="19" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A19" s="36" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="25">
         <v>22794</v>
       </c>
       <c r="C19" s="25">
         <v>23360</v>
       </c>
       <c r="D19" s="26">
         <v>24672</v>
       </c>
       <c r="E19" s="27">
         <v>24394</v>
       </c>
       <c r="F19" s="25">
         <v>24878</v>
@@ -5616,51 +5644,53 @@
       </c>
       <c r="CE19" s="23">
         <v>32126</v>
       </c>
       <c r="CF19" s="23">
         <v>31218</v>
       </c>
       <c r="CG19" s="23">
         <v>30367</v>
       </c>
       <c r="CH19" s="23">
         <v>31303</v>
       </c>
       <c r="CI19" s="23">
         <v>32238</v>
       </c>
       <c r="CJ19" s="23">
         <v>33559</v>
       </c>
       <c r="CK19" s="23">
         <v>37877</v>
       </c>
       <c r="CL19" s="23">
         <v>38750</v>
       </c>
-      <c r="CM19" s="23"/>
+      <c r="CM19" s="23">
+        <v>33934</v>
+      </c>
       <c r="CN19" s="23"/>
       <c r="CO19" s="23"/>
       <c r="CP19" s="23"/>
       <c r="CQ19" s="23"/>
       <c r="CR19" s="23"/>
       <c r="CS19" s="23"/>
     </row>
     <row r="20" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A20" s="36" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="25">
         <v>27353</v>
       </c>
       <c r="C20" s="25">
         <v>28112</v>
       </c>
       <c r="D20" s="26">
         <v>29180</v>
       </c>
       <c r="E20" s="27">
         <v>27896</v>
       </c>
       <c r="F20" s="25">
         <v>28727</v>
@@ -5895,51 +5925,53 @@
       </c>
       <c r="CE20" s="23">
         <v>22931</v>
       </c>
       <c r="CF20" s="23">
         <v>22310</v>
       </c>
       <c r="CG20" s="23">
         <v>22208</v>
       </c>
       <c r="CH20" s="23">
         <v>22650</v>
       </c>
       <c r="CI20" s="23">
         <v>23224</v>
       </c>
       <c r="CJ20" s="23">
         <v>24324</v>
       </c>
       <c r="CK20" s="23">
         <v>24071</v>
       </c>
       <c r="CL20" s="23">
         <v>25049</v>
       </c>
-      <c r="CM20" s="23"/>
+      <c r="CM20" s="23">
+        <v>24364</v>
+      </c>
       <c r="CN20" s="23"/>
       <c r="CO20" s="23"/>
       <c r="CP20" s="23"/>
       <c r="CQ20" s="23"/>
       <c r="CR20" s="23"/>
       <c r="CS20" s="23"/>
     </row>
     <row r="21" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A21" s="36" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="20">
         <v>25251</v>
       </c>
       <c r="C21" s="20">
         <v>25813</v>
       </c>
       <c r="D21" s="20">
         <v>26698</v>
       </c>
       <c r="E21" s="20">
         <v>27894</v>
       </c>
       <c r="F21" s="20">
         <v>29254</v>
@@ -6174,51 +6206,53 @@
       </c>
       <c r="CE21" s="23">
         <v>24070</v>
       </c>
       <c r="CF21" s="23">
         <v>23049</v>
       </c>
       <c r="CG21" s="23">
         <v>22296</v>
       </c>
       <c r="CH21" s="23">
         <v>22973</v>
       </c>
       <c r="CI21" s="23">
         <v>23551</v>
       </c>
       <c r="CJ21" s="23">
         <v>24524</v>
       </c>
       <c r="CK21" s="23">
         <v>26520</v>
       </c>
       <c r="CL21" s="23">
         <v>27968</v>
       </c>
-      <c r="CM21" s="23"/>
+      <c r="CM21" s="23">
+        <v>25718</v>
+      </c>
       <c r="CN21" s="23"/>
       <c r="CO21" s="23"/>
       <c r="CP21" s="23"/>
       <c r="CQ21" s="23"/>
       <c r="CR21" s="23"/>
       <c r="CS21" s="23"/>
     </row>
     <row r="22" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A22" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="25">
         <v>19141</v>
       </c>
       <c r="C22" s="25">
         <v>19916</v>
       </c>
       <c r="D22" s="26">
         <v>20724</v>
       </c>
       <c r="E22" s="25">
         <v>20908</v>
       </c>
       <c r="F22" s="25">
         <v>22273</v>
@@ -6453,51 +6487,53 @@
       </c>
       <c r="CE22" s="23">
         <v>19026</v>
       </c>
       <c r="CF22" s="23">
         <v>18501</v>
       </c>
       <c r="CG22" s="23">
         <v>19240</v>
       </c>
       <c r="CH22" s="23">
         <v>19899</v>
       </c>
       <c r="CI22" s="23">
         <v>20631</v>
       </c>
       <c r="CJ22" s="23">
         <v>21535</v>
       </c>
       <c r="CK22" s="23">
         <v>21878</v>
       </c>
       <c r="CL22" s="23">
         <v>22863</v>
       </c>
-      <c r="CM22" s="23"/>
+      <c r="CM22" s="23">
+        <v>19847</v>
+      </c>
       <c r="CN22" s="23"/>
       <c r="CO22" s="23"/>
       <c r="CP22" s="23"/>
       <c r="CQ22" s="23"/>
       <c r="CR22" s="23"/>
       <c r="CS22" s="23"/>
     </row>
     <row r="23" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A23" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="25">
         <v>16720</v>
       </c>
       <c r="C23" s="25">
         <v>17080</v>
       </c>
       <c r="D23" s="26">
         <v>18445</v>
       </c>
       <c r="E23" s="25">
         <v>18197</v>
       </c>
       <c r="F23" s="25">
         <v>18802</v>
@@ -6732,51 +6768,53 @@
       </c>
       <c r="CE23" s="23">
         <v>15197</v>
       </c>
       <c r="CF23" s="23">
         <v>14868</v>
       </c>
       <c r="CG23" s="23">
         <v>15041</v>
       </c>
       <c r="CH23" s="23">
         <v>15193</v>
       </c>
       <c r="CI23" s="23">
         <v>15505</v>
       </c>
       <c r="CJ23" s="23">
         <v>16578</v>
       </c>
       <c r="CK23" s="23">
         <v>16423</v>
       </c>
       <c r="CL23" s="23">
         <v>16962</v>
       </c>
-      <c r="CM23" s="23"/>
+      <c r="CM23" s="23">
+        <v>14751</v>
+      </c>
       <c r="CN23" s="23"/>
       <c r="CO23" s="23"/>
       <c r="CP23" s="23"/>
       <c r="CQ23" s="23"/>
       <c r="CR23" s="23"/>
       <c r="CS23" s="23"/>
     </row>
     <row r="24" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A24" s="36" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="25">
         <v>19753</v>
       </c>
       <c r="C24" s="25">
         <v>20384</v>
       </c>
       <c r="D24" s="26">
         <v>21101</v>
       </c>
       <c r="E24" s="25">
         <v>22948</v>
       </c>
       <c r="F24" s="25">
         <v>23462</v>
@@ -7011,51 +7049,53 @@
       </c>
       <c r="CE24" s="23">
         <v>17059</v>
       </c>
       <c r="CF24" s="23">
         <v>16955</v>
       </c>
       <c r="CG24" s="23">
         <v>15451</v>
       </c>
       <c r="CH24" s="23">
         <v>16060</v>
       </c>
       <c r="CI24" s="23">
         <v>16528</v>
       </c>
       <c r="CJ24" s="23">
         <v>17507</v>
       </c>
       <c r="CK24" s="23">
         <v>18124</v>
       </c>
       <c r="CL24" s="23">
         <v>18890</v>
       </c>
-      <c r="CM24" s="23"/>
+      <c r="CM24" s="23">
+        <v>20956</v>
+      </c>
       <c r="CN24" s="23"/>
       <c r="CO24" s="23"/>
       <c r="CP24" s="23"/>
       <c r="CQ24" s="23"/>
       <c r="CR24" s="23"/>
       <c r="CS24" s="23"/>
     </row>
     <row r="25" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A25" s="36" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="26">
         <v>14066</v>
       </c>
       <c r="C25" s="26">
         <v>14398</v>
       </c>
       <c r="D25" s="26">
         <v>14839</v>
       </c>
       <c r="E25" s="26">
         <v>14868</v>
       </c>
       <c r="F25" s="26">
         <v>15415</v>
@@ -7290,338 +7330,363 @@
       </c>
       <c r="CE25" s="23">
         <v>15696</v>
       </c>
       <c r="CF25" s="23">
         <v>15458</v>
       </c>
       <c r="CG25" s="23">
         <v>17919</v>
       </c>
       <c r="CH25" s="23">
         <v>18364</v>
       </c>
       <c r="CI25" s="23">
         <v>18635</v>
       </c>
       <c r="CJ25" s="23">
         <v>19212</v>
       </c>
       <c r="CK25" s="23">
         <v>19691</v>
       </c>
       <c r="CL25" s="23">
         <v>20785</v>
       </c>
-      <c r="CM25" s="23"/>
+      <c r="CM25" s="23">
+        <v>19459</v>
+      </c>
       <c r="CN25" s="23"/>
       <c r="CO25" s="23"/>
       <c r="CP25" s="23"/>
       <c r="CQ25" s="23"/>
       <c r="CR25" s="23"/>
       <c r="CS25" s="23"/>
     </row>
     <row r="26" spans="1:97" ht="6" customHeight="1">
       <c r="Z26" s="2"/>
       <c r="AA26" s="2"/>
       <c r="AB26" s="2"/>
       <c r="AC26" s="2"/>
       <c r="AD26" s="2"/>
       <c r="AE26" s="2"/>
       <c r="AF26" s="2"/>
       <c r="AG26" s="2"/>
       <c r="AH26" s="2"/>
       <c r="AI26" s="2"/>
       <c r="AJ26" s="2"/>
       <c r="AK26" s="2"/>
       <c r="AL26" s="2"/>
       <c r="AM26" s="2"/>
       <c r="AN26" s="2"/>
       <c r="AO26" s="2"/>
       <c r="AP26" s="2"/>
       <c r="AQ26" s="2"/>
       <c r="AR26" s="2"/>
       <c r="AS26" s="2"/>
       <c r="AT26" s="2"/>
       <c r="AU26" s="2"/>
       <c r="AV26" s="2"/>
       <c r="AW26" s="2"/>
     </row>
     <row r="27" spans="1:97">
-      <c r="AX27" s="49" t="s">
+      <c r="AX27" s="44" t="s">
         <v>40</v>
       </c>
-      <c r="AY27" s="49"/>
-[...21 lines deleted...]
-      <c r="BU27" s="49"/>
+      <c r="AY27" s="44"/>
+      <c r="AZ27" s="44"/>
+      <c r="BA27" s="44"/>
+      <c r="BB27" s="44"/>
+      <c r="BC27" s="44"/>
+      <c r="BD27" s="44"/>
+      <c r="BE27" s="44"/>
+      <c r="BF27" s="44"/>
+      <c r="BG27" s="44"/>
+      <c r="BH27" s="44"/>
+      <c r="BI27" s="44"/>
+      <c r="BJ27" s="44"/>
+      <c r="BK27" s="44"/>
+      <c r="BL27" s="44"/>
+      <c r="BM27" s="44"/>
+      <c r="BN27" s="44"/>
+      <c r="BO27" s="44"/>
+      <c r="BP27" s="44"/>
+      <c r="BQ27" s="44"/>
+      <c r="BR27" s="44"/>
+      <c r="BS27" s="44"/>
+      <c r="BT27" s="44"/>
+      <c r="BU27" s="44"/>
     </row>
     <row r="28" spans="1:97">
-      <c r="AX28" s="49"/>
-[...22 lines deleted...]
-      <c r="BU28" s="49"/>
+      <c r="AX28" s="44"/>
+      <c r="AY28" s="44"/>
+      <c r="AZ28" s="44"/>
+      <c r="BA28" s="44"/>
+      <c r="BB28" s="44"/>
+      <c r="BC28" s="44"/>
+      <c r="BD28" s="44"/>
+      <c r="BE28" s="44"/>
+      <c r="BF28" s="44"/>
+      <c r="BG28" s="44"/>
+      <c r="BH28" s="44"/>
+      <c r="BI28" s="44"/>
+      <c r="BJ28" s="44"/>
+      <c r="BK28" s="44"/>
+      <c r="BL28" s="44"/>
+      <c r="BM28" s="44"/>
+      <c r="BN28" s="44"/>
+      <c r="BO28" s="44"/>
+      <c r="BP28" s="44"/>
+      <c r="BQ28" s="44"/>
+      <c r="BR28" s="44"/>
+      <c r="BS28" s="44"/>
+      <c r="BT28" s="44"/>
+      <c r="BU28" s="44"/>
       <c r="BY28" s="2"/>
       <c r="BZ28" s="2"/>
       <c r="CA28" s="2"/>
       <c r="CB28" s="2"/>
       <c r="CJ28" s="2"/>
       <c r="CK28" s="2"/>
       <c r="CL28" s="2"/>
       <c r="CM28" s="2"/>
     </row>
     <row r="29" spans="1:97">
       <c r="BY29" s="2"/>
       <c r="CA29" s="2"/>
       <c r="CB29" s="2"/>
       <c r="CJ29" s="2"/>
       <c r="CL29" s="2"/>
       <c r="CM29" s="2"/>
+      <c r="CN29" s="2"/>
     </row>
     <row r="30" spans="1:97">
       <c r="BY30" s="2"/>
       <c r="BZ30" s="2"/>
       <c r="CA30" s="2"/>
       <c r="CB30" s="2"/>
       <c r="CJ30" s="2"/>
       <c r="CK30" s="2"/>
       <c r="CL30" s="2"/>
       <c r="CM30" s="2"/>
+      <c r="CN30" s="2"/>
     </row>
     <row r="31" spans="1:97">
       <c r="CA31" s="2"/>
       <c r="CB31" s="2"/>
       <c r="CL31" s="2"/>
       <c r="CM31" s="2"/>
+      <c r="CN31" s="2"/>
     </row>
     <row r="32" spans="1:97">
       <c r="BY32" s="2"/>
       <c r="CA32" s="2"/>
       <c r="CB32" s="2"/>
       <c r="CJ32" s="2"/>
       <c r="CL32" s="2"/>
       <c r="CM32" s="2"/>
+      <c r="CN32" s="2"/>
     </row>
-    <row r="33" spans="77:91">
+    <row r="33" spans="77:92">
       <c r="BY33" s="2"/>
       <c r="CA33" s="2"/>
       <c r="CB33" s="2"/>
       <c r="CJ33" s="2"/>
       <c r="CL33" s="2"/>
       <c r="CM33" s="2"/>
+      <c r="CN33" s="2"/>
     </row>
-    <row r="34" spans="77:91">
+    <row r="34" spans="77:92">
       <c r="BY34" s="2"/>
       <c r="BZ34" s="2"/>
       <c r="CA34" s="2"/>
       <c r="CB34" s="2"/>
       <c r="CJ34" s="2"/>
       <c r="CK34" s="2"/>
       <c r="CL34" s="2"/>
       <c r="CM34" s="2"/>
+      <c r="CN34" s="2"/>
     </row>
-    <row r="35" spans="77:91">
+    <row r="35" spans="77:92">
       <c r="BY35" s="2"/>
       <c r="BZ35" s="2"/>
       <c r="CA35" s="2"/>
       <c r="CB35" s="2"/>
       <c r="CJ35" s="2"/>
       <c r="CK35" s="2"/>
       <c r="CL35" s="2"/>
       <c r="CM35" s="2"/>
+      <c r="CN35" s="2"/>
     </row>
-    <row r="36" spans="77:91">
+    <row r="36" spans="77:92">
       <c r="BY36" s="2"/>
       <c r="CA36" s="2"/>
       <c r="CB36" s="2"/>
       <c r="CJ36" s="2"/>
       <c r="CL36" s="2"/>
       <c r="CM36" s="2"/>
+      <c r="CN36" s="2"/>
     </row>
-    <row r="37" spans="77:91">
+    <row r="37" spans="77:92">
       <c r="BY37" s="2"/>
       <c r="BZ37" s="2"/>
       <c r="CA37" s="2"/>
       <c r="CB37" s="2"/>
       <c r="CJ37" s="2"/>
       <c r="CK37" s="2"/>
       <c r="CL37" s="2"/>
       <c r="CM37" s="2"/>
+      <c r="CN37" s="2"/>
     </row>
-    <row r="38" spans="77:91">
+    <row r="38" spans="77:92">
       <c r="BY38" s="2"/>
       <c r="CA38" s="2"/>
       <c r="CB38" s="2"/>
       <c r="CJ38" s="2"/>
       <c r="CL38" s="2"/>
       <c r="CM38" s="2"/>
+      <c r="CN38" s="2"/>
     </row>
-    <row r="39" spans="77:91">
+    <row r="39" spans="77:92">
       <c r="BY39" s="2"/>
       <c r="BZ39" s="2"/>
       <c r="CA39" s="2"/>
       <c r="CB39" s="2"/>
       <c r="CJ39" s="2"/>
       <c r="CK39" s="2"/>
       <c r="CL39" s="2"/>
       <c r="CM39" s="2"/>
+      <c r="CN39" s="2"/>
     </row>
-    <row r="40" spans="77:91">
+    <row r="40" spans="77:92">
       <c r="BY40" s="2"/>
       <c r="CA40" s="2"/>
       <c r="CB40" s="2"/>
       <c r="CJ40" s="2"/>
       <c r="CL40" s="2"/>
       <c r="CM40" s="2"/>
+      <c r="CN40" s="2"/>
     </row>
-    <row r="41" spans="77:91">
+    <row r="41" spans="77:92">
       <c r="BY41" s="2"/>
       <c r="CA41" s="2"/>
       <c r="CB41" s="2"/>
       <c r="CJ41" s="2"/>
       <c r="CL41" s="2"/>
       <c r="CM41" s="2"/>
+      <c r="CN41" s="2"/>
     </row>
-    <row r="42" spans="77:91">
+    <row r="42" spans="77:92">
       <c r="BY42" s="2"/>
       <c r="BZ42" s="2"/>
       <c r="CA42" s="2"/>
       <c r="CB42" s="2"/>
       <c r="CJ42" s="2"/>
       <c r="CK42" s="2"/>
       <c r="CL42" s="2"/>
       <c r="CM42" s="2"/>
+      <c r="CN42" s="2"/>
     </row>
-    <row r="43" spans="77:91">
+    <row r="43" spans="77:92">
       <c r="BY43" s="2"/>
       <c r="CA43" s="2"/>
       <c r="CB43" s="2"/>
       <c r="CJ43" s="2"/>
       <c r="CL43" s="2"/>
       <c r="CM43" s="2"/>
+      <c r="CN43" s="2"/>
     </row>
-    <row r="44" spans="77:91">
+    <row r="44" spans="77:92">
       <c r="BY44" s="2"/>
       <c r="BZ44" s="2"/>
       <c r="CA44" s="2"/>
       <c r="CB44" s="2"/>
       <c r="CJ44" s="2"/>
       <c r="CK44" s="2"/>
       <c r="CL44" s="2"/>
       <c r="CM44" s="2"/>
+      <c r="CN44" s="2"/>
     </row>
-    <row r="45" spans="77:91">
+    <row r="45" spans="77:92">
       <c r="BY45" s="2"/>
       <c r="CA45" s="2"/>
       <c r="CB45" s="2"/>
       <c r="CJ45" s="2"/>
       <c r="CL45" s="2"/>
       <c r="CM45" s="2"/>
+      <c r="CN45" s="2"/>
     </row>
-    <row r="46" spans="77:91">
+    <row r="46" spans="77:92">
       <c r="BY46" s="2"/>
       <c r="CA46" s="2"/>
       <c r="CB46" s="2"/>
       <c r="CJ46" s="2"/>
       <c r="CL46" s="2"/>
       <c r="CM46" s="2"/>
+      <c r="CN46" s="2"/>
     </row>
-    <row r="47" spans="77:91">
+    <row r="47" spans="77:92">
       <c r="BY47" s="2"/>
       <c r="CA47" s="2"/>
       <c r="CB47" s="2"/>
       <c r="CJ47" s="2"/>
       <c r="CL47" s="2"/>
       <c r="CM47" s="2"/>
+      <c r="CN47" s="2"/>
     </row>
-    <row r="48" spans="77:91">
+    <row r="48" spans="77:92">
       <c r="BY48" s="2"/>
       <c r="CA48" s="2"/>
       <c r="CB48" s="2"/>
       <c r="CJ48" s="2"/>
       <c r="CL48" s="2"/>
       <c r="CM48" s="2"/>
+      <c r="CN48" s="2"/>
+    </row>
+    <row r="49" spans="92:92">
+      <c r="CN49" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="A1:CG1"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="AX27:BU28"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="BF2:BI2"/>
-    <mergeCell ref="A1:CG1"/>
-[...2 lines deleted...]
-    <mergeCell ref="CH3:CS3"/>
   </mergeCells>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.31496062992125984" bottom="0.35433070866141736" header="0.43307086614173229" footer="0.47244094488188981"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>