--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -502,73 +502,73 @@
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="4"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -843,184 +843,184 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS49"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CS42" sqref="CS42"/>
+      <selection pane="topRight" activeCell="CN5" sqref="CN5:CN25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8" style="1" customWidth="1"/>
     <col min="7" max="9" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="1" customWidth="1"/>
     <col min="16" max="17" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="8.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="1" customWidth="1"/>
     <col min="21" max="22" width="8.85546875" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.5703125" style="1" customWidth="1"/>
     <col min="24" max="24" width="8.85546875" style="1" customWidth="1"/>
     <col min="25" max="25" width="9" style="1" customWidth="1"/>
     <col min="26" max="26" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="7.85546875" style="1" customWidth="1"/>
     <col min="29" max="29" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="7.85546875" style="1" customWidth="1"/>
     <col min="31" max="31" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="8.42578125" style="1" customWidth="1"/>
     <col min="33" max="33" width="8.140625" style="1" customWidth="1"/>
     <col min="34" max="34" width="9.140625" style="1" customWidth="1"/>
     <col min="35" max="35" width="8.85546875" style="1" customWidth="1"/>
     <col min="36" max="36" width="9" style="1" customWidth="1"/>
     <col min="37" max="39" width="8.42578125" style="1" customWidth="1"/>
     <col min="40" max="40" width="8.140625" style="1" customWidth="1"/>
     <col min="41" max="41" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="8" style="1" customWidth="1"/>
     <col min="43" max="43" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="44" max="44" width="8.5703125" style="1" customWidth="1"/>
     <col min="45" max="45" width="9" style="1" customWidth="1"/>
     <col min="46" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" ht="17.25" customHeight="1">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="44" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="51"/>
-[...82 lines deleted...]
-      <c r="CG1" s="51"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
+      <c r="N1" s="44"/>
+      <c r="O1" s="44"/>
+      <c r="P1" s="44"/>
+      <c r="Q1" s="44"/>
+      <c r="R1" s="44"/>
+      <c r="S1" s="44"/>
+      <c r="T1" s="44"/>
+      <c r="U1" s="44"/>
+      <c r="V1" s="44"/>
+      <c r="W1" s="44"/>
+      <c r="X1" s="44"/>
+      <c r="Y1" s="44"/>
+      <c r="Z1" s="44"/>
+      <c r="AA1" s="44"/>
+      <c r="AB1" s="44"/>
+      <c r="AC1" s="44"/>
+      <c r="AD1" s="44"/>
+      <c r="AE1" s="44"/>
+      <c r="AF1" s="44"/>
+      <c r="AG1" s="44"/>
+      <c r="AH1" s="44"/>
+      <c r="AI1" s="44"/>
+      <c r="AJ1" s="44"/>
+      <c r="AK1" s="44"/>
+      <c r="AL1" s="44"/>
+      <c r="AM1" s="44"/>
+      <c r="AN1" s="44"/>
+      <c r="AO1" s="44"/>
+      <c r="AP1" s="44"/>
+      <c r="AQ1" s="44"/>
+      <c r="AR1" s="44"/>
+      <c r="AS1" s="44"/>
+      <c r="AT1" s="44"/>
+      <c r="AU1" s="44"/>
+      <c r="AV1" s="44"/>
+      <c r="AW1" s="44"/>
+      <c r="AX1" s="44"/>
+      <c r="AY1" s="44"/>
+      <c r="AZ1" s="44"/>
+      <c r="BA1" s="44"/>
+      <c r="BB1" s="44"/>
+      <c r="BC1" s="44"/>
+      <c r="BD1" s="44"/>
+      <c r="BE1" s="44"/>
+      <c r="BF1" s="44"/>
+      <c r="BG1" s="44"/>
+      <c r="BH1" s="44"/>
+      <c r="BI1" s="44"/>
+      <c r="BJ1" s="44"/>
+      <c r="BK1" s="44"/>
+      <c r="BL1" s="44"/>
+      <c r="BM1" s="44"/>
+      <c r="BN1" s="44"/>
+      <c r="BO1" s="44"/>
+      <c r="BP1" s="44"/>
+      <c r="BQ1" s="44"/>
+      <c r="BR1" s="44"/>
+      <c r="BS1" s="44"/>
+      <c r="BT1" s="44"/>
+      <c r="BU1" s="44"/>
+      <c r="BV1" s="44"/>
+      <c r="BW1" s="44"/>
+      <c r="BX1" s="44"/>
+      <c r="BY1" s="44"/>
+      <c r="BZ1" s="44"/>
+      <c r="CA1" s="44"/>
+      <c r="CB1" s="44"/>
+      <c r="CC1" s="44"/>
+      <c r="CD1" s="44"/>
+      <c r="CE1" s="44"/>
+      <c r="CF1" s="44"/>
+      <c r="CG1" s="44"/>
     </row>
     <row r="2" spans="1:97" s="5" customFormat="1" ht="12" thickBot="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="45" t="s">
         <v>43</v>
       </c>
       <c r="K2" s="45"/>
       <c r="L2" s="45"/>
       <c r="M2" s="45"/>
       <c r="V2" s="45" t="s">
         <v>43</v>
       </c>
       <c r="W2" s="45"/>
       <c r="X2" s="45"/>
       <c r="Y2" s="45"/>
       <c r="AH2" s="45" t="s">
         <v>43</v>
@@ -1032,51 +1032,51 @@
         <v>43</v>
       </c>
       <c r="AU2" s="45"/>
       <c r="AV2" s="45"/>
       <c r="AW2" s="45"/>
       <c r="BF2" s="45" t="s">
         <v>43</v>
       </c>
       <c r="BG2" s="45"/>
       <c r="BH2" s="45"/>
       <c r="BI2" s="45"/>
       <c r="BR2" s="45" t="s">
         <v>43</v>
       </c>
       <c r="BS2" s="45"/>
       <c r="BT2" s="45"/>
       <c r="BU2" s="45"/>
       <c r="CP2" s="45" t="s">
         <v>43</v>
       </c>
       <c r="CQ2" s="45"/>
       <c r="CR2" s="45"/>
       <c r="CS2" s="45"/>
     </row>
     <row r="3" spans="1:97" s="6" customFormat="1" ht="12" thickBot="1">
-      <c r="A3" s="49" t="s">
+      <c r="A3" s="50" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="46" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="47"/>
       <c r="D3" s="47"/>
       <c r="E3" s="47"/>
       <c r="F3" s="47"/>
       <c r="G3" s="47"/>
       <c r="H3" s="47"/>
       <c r="I3" s="47"/>
       <c r="J3" s="47"/>
       <c r="K3" s="47"/>
       <c r="L3" s="47"/>
       <c r="M3" s="48"/>
       <c r="N3" s="46" t="s">
         <v>2</v>
       </c>
       <c r="O3" s="47"/>
       <c r="P3" s="47"/>
       <c r="Q3" s="47"/>
       <c r="R3" s="47"/>
       <c r="S3" s="47"/>
       <c r="T3" s="47"/>
@@ -1149,51 +1149,51 @@
       <c r="BY3" s="47"/>
       <c r="BZ3" s="47"/>
       <c r="CA3" s="47"/>
       <c r="CB3" s="47"/>
       <c r="CC3" s="47"/>
       <c r="CD3" s="47"/>
       <c r="CE3" s="47"/>
       <c r="CF3" s="47"/>
       <c r="CG3" s="48"/>
       <c r="CH3" s="46" t="s">
         <v>44</v>
       </c>
       <c r="CI3" s="47"/>
       <c r="CJ3" s="47"/>
       <c r="CK3" s="47"/>
       <c r="CL3" s="47"/>
       <c r="CM3" s="47"/>
       <c r="CN3" s="47"/>
       <c r="CO3" s="47"/>
       <c r="CP3" s="47"/>
       <c r="CQ3" s="47"/>
       <c r="CR3" s="47"/>
       <c r="CS3" s="48"/>
     </row>
     <row r="4" spans="1:97" s="6" customFormat="1" ht="12" thickBot="1">
-      <c r="A4" s="50"/>
+      <c r="A4" s="51"/>
       <c r="B4" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="J4" s="8" t="s">
@@ -1713,51 +1713,53 @@
       </c>
       <c r="CF5" s="16">
         <v>441445</v>
       </c>
       <c r="CG5" s="16">
         <v>433234</v>
       </c>
       <c r="CH5" s="16">
         <v>439296</v>
       </c>
       <c r="CI5" s="16">
         <v>449781</v>
       </c>
       <c r="CJ5" s="16">
         <v>468412</v>
       </c>
       <c r="CK5" s="16">
         <v>494202</v>
       </c>
       <c r="CL5" s="16">
         <v>523222</v>
       </c>
       <c r="CM5" s="16">
         <v>476010</v>
       </c>
-      <c r="CN5" s="16"/>
+      <c r="CN5" s="16">
+        <v>472158</v>
+      </c>
       <c r="CO5" s="16"/>
       <c r="CP5" s="16"/>
       <c r="CQ5" s="16"/>
       <c r="CR5" s="16"/>
       <c r="CS5" s="16"/>
     </row>
     <row r="6" spans="1:97" s="18" customFormat="1" ht="11.25">
       <c r="A6" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="20">
         <v>3041</v>
       </c>
       <c r="C6" s="20">
         <v>3101</v>
       </c>
       <c r="D6" s="20">
         <v>3115</v>
       </c>
       <c r="E6" s="20">
         <v>3056</v>
       </c>
       <c r="F6" s="20">
         <v>3040</v>
       </c>
@@ -1994,51 +1996,53 @@
       </c>
       <c r="CF6" s="23">
         <v>2498</v>
       </c>
       <c r="CG6" s="23">
         <v>1737</v>
       </c>
       <c r="CH6" s="23">
         <v>1747</v>
       </c>
       <c r="CI6" s="23">
         <v>1737</v>
       </c>
       <c r="CJ6" s="23">
         <v>1704</v>
       </c>
       <c r="CK6" s="23">
         <v>1632</v>
       </c>
       <c r="CL6" s="23">
         <v>1616</v>
       </c>
       <c r="CM6" s="23">
         <v>1935</v>
       </c>
-      <c r="CN6" s="23"/>
+      <c r="CN6" s="23">
+        <v>1934</v>
+      </c>
       <c r="CO6" s="23"/>
       <c r="CP6" s="23"/>
       <c r="CQ6" s="23"/>
       <c r="CR6" s="23"/>
       <c r="CS6" s="23"/>
     </row>
     <row r="7" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A7" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="25">
         <v>28011</v>
       </c>
       <c r="C7" s="25">
         <v>28661</v>
       </c>
       <c r="D7" s="26">
         <v>29142</v>
       </c>
       <c r="E7" s="27">
         <v>30452</v>
       </c>
       <c r="F7" s="25">
         <v>31886</v>
       </c>
@@ -2275,51 +2279,53 @@
       </c>
       <c r="CF7" s="23">
         <v>22100</v>
       </c>
       <c r="CG7" s="23">
         <v>25085</v>
       </c>
       <c r="CH7" s="23">
         <v>24408</v>
       </c>
       <c r="CI7" s="23">
         <v>24873</v>
       </c>
       <c r="CJ7" s="23">
         <v>25382</v>
       </c>
       <c r="CK7" s="23">
         <v>27871</v>
       </c>
       <c r="CL7" s="23">
         <v>29495</v>
       </c>
       <c r="CM7" s="23">
         <v>27107</v>
       </c>
-      <c r="CN7" s="23"/>
+      <c r="CN7" s="23">
+        <v>26910</v>
+      </c>
       <c r="CO7" s="23"/>
       <c r="CP7" s="23"/>
       <c r="CQ7" s="23"/>
       <c r="CR7" s="23"/>
       <c r="CS7" s="23"/>
     </row>
     <row r="8" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A8" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="25">
         <v>1193</v>
       </c>
       <c r="C8" s="25">
         <v>1206</v>
       </c>
       <c r="D8" s="26">
         <v>1226</v>
       </c>
       <c r="E8" s="27">
         <v>1212</v>
       </c>
       <c r="F8" s="25">
         <v>1219</v>
       </c>
@@ -2556,51 +2562,53 @@
       </c>
       <c r="CF8" s="23">
         <v>797</v>
       </c>
       <c r="CG8" s="23">
         <v>673</v>
       </c>
       <c r="CH8" s="23">
         <v>652</v>
       </c>
       <c r="CI8" s="23">
         <v>664</v>
       </c>
       <c r="CJ8" s="23">
         <v>679</v>
       </c>
       <c r="CK8" s="23">
         <v>665</v>
       </c>
       <c r="CL8" s="23">
         <v>664</v>
       </c>
       <c r="CM8" s="23">
         <v>925</v>
       </c>
-      <c r="CN8" s="23"/>
+      <c r="CN8" s="23">
+        <v>924</v>
+      </c>
       <c r="CO8" s="23"/>
       <c r="CP8" s="23"/>
       <c r="CQ8" s="23"/>
       <c r="CR8" s="23"/>
       <c r="CS8" s="23"/>
     </row>
     <row r="9" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A9" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="25">
         <v>1527</v>
       </c>
       <c r="C9" s="25">
         <v>1576</v>
       </c>
       <c r="D9" s="26">
         <v>1535</v>
       </c>
       <c r="E9" s="27">
         <v>1653</v>
       </c>
       <c r="F9" s="25">
         <v>1700</v>
       </c>
@@ -2837,51 +2845,53 @@
       </c>
       <c r="CF9" s="23">
         <v>1372</v>
       </c>
       <c r="CG9" s="23">
         <v>1300</v>
       </c>
       <c r="CH9" s="23">
         <v>1300</v>
       </c>
       <c r="CI9" s="23">
         <v>1287</v>
       </c>
       <c r="CJ9" s="23">
         <v>1240</v>
       </c>
       <c r="CK9" s="23">
         <v>1277</v>
       </c>
       <c r="CL9" s="23">
         <v>1286</v>
       </c>
       <c r="CM9" s="23">
         <v>1672</v>
       </c>
-      <c r="CN9" s="23"/>
+      <c r="CN9" s="23">
+        <v>1660</v>
+      </c>
       <c r="CO9" s="23"/>
       <c r="CP9" s="23"/>
       <c r="CQ9" s="23"/>
       <c r="CR9" s="23"/>
       <c r="CS9" s="23"/>
     </row>
     <row r="10" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A10" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="25">
         <v>12951</v>
       </c>
       <c r="C10" s="25">
         <v>13084</v>
       </c>
       <c r="D10" s="26">
         <v>13623</v>
       </c>
       <c r="E10" s="27">
         <v>14318</v>
       </c>
       <c r="F10" s="25">
         <v>14842</v>
       </c>
@@ -3118,51 +3128,53 @@
       </c>
       <c r="CF10" s="23">
         <v>12703</v>
       </c>
       <c r="CG10" s="23">
         <v>12290</v>
       </c>
       <c r="CH10" s="23">
         <v>12761</v>
       </c>
       <c r="CI10" s="23">
         <v>12927</v>
       </c>
       <c r="CJ10" s="23">
         <v>13455</v>
       </c>
       <c r="CK10" s="23">
         <v>14053</v>
       </c>
       <c r="CL10" s="23">
         <v>14626</v>
       </c>
       <c r="CM10" s="23">
         <v>13825</v>
       </c>
-      <c r="CN10" s="23"/>
+      <c r="CN10" s="23">
+        <v>13687</v>
+      </c>
       <c r="CO10" s="23"/>
       <c r="CP10" s="23"/>
       <c r="CQ10" s="23"/>
       <c r="CR10" s="23"/>
       <c r="CS10" s="23"/>
     </row>
     <row r="11" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A11" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="25">
         <v>74686</v>
       </c>
       <c r="C11" s="25">
         <v>76239</v>
       </c>
       <c r="D11" s="26">
         <v>79500</v>
       </c>
       <c r="E11" s="27">
         <v>82336</v>
       </c>
       <c r="F11" s="25">
         <v>89517</v>
       </c>
@@ -3399,51 +3411,53 @@
       </c>
       <c r="CF11" s="23">
         <v>79205</v>
       </c>
       <c r="CG11" s="23">
         <v>76586</v>
       </c>
       <c r="CH11" s="23">
         <v>76007</v>
       </c>
       <c r="CI11" s="23">
         <v>77347</v>
       </c>
       <c r="CJ11" s="23">
         <v>81108</v>
       </c>
       <c r="CK11" s="23">
         <v>84833</v>
       </c>
       <c r="CL11" s="23">
         <v>92714</v>
       </c>
       <c r="CM11" s="23">
         <v>83615</v>
       </c>
-      <c r="CN11" s="23"/>
+      <c r="CN11" s="23">
+        <v>82906</v>
+      </c>
       <c r="CO11" s="23"/>
       <c r="CP11" s="23"/>
       <c r="CQ11" s="23"/>
       <c r="CR11" s="23"/>
       <c r="CS11" s="23"/>
     </row>
     <row r="12" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A12" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="25">
         <v>40717</v>
       </c>
       <c r="C12" s="25">
         <v>42108</v>
       </c>
       <c r="D12" s="26">
         <v>43537</v>
       </c>
       <c r="E12" s="27">
         <v>45042</v>
       </c>
       <c r="F12" s="25">
         <v>47909</v>
       </c>
@@ -3680,51 +3694,53 @@
       </c>
       <c r="CF12" s="23">
         <v>35806</v>
       </c>
       <c r="CG12" s="23">
         <v>35764</v>
       </c>
       <c r="CH12" s="23">
         <v>36384</v>
       </c>
       <c r="CI12" s="23">
         <v>37770</v>
       </c>
       <c r="CJ12" s="23">
         <v>39485</v>
       </c>
       <c r="CK12" s="23">
         <v>42567</v>
       </c>
       <c r="CL12" s="23">
         <v>45486</v>
       </c>
       <c r="CM12" s="23">
         <v>37963</v>
       </c>
-      <c r="CN12" s="23"/>
+      <c r="CN12" s="23">
+        <v>37747</v>
+      </c>
       <c r="CO12" s="23"/>
       <c r="CP12" s="23"/>
       <c r="CQ12" s="23"/>
       <c r="CR12" s="23"/>
       <c r="CS12" s="23"/>
     </row>
     <row r="13" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A13" s="32" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="20">
         <v>19876</v>
       </c>
       <c r="C13" s="20">
         <v>20317</v>
       </c>
       <c r="D13" s="20">
         <v>21542</v>
       </c>
       <c r="E13" s="20">
         <v>22226</v>
       </c>
       <c r="F13" s="20">
         <v>22708</v>
       </c>
@@ -3961,51 +3977,53 @@
       </c>
       <c r="CF13" s="23">
         <v>16234</v>
       </c>
       <c r="CG13" s="23">
         <v>15856</v>
       </c>
       <c r="CH13" s="23">
         <v>16807</v>
       </c>
       <c r="CI13" s="23">
         <v>17320</v>
       </c>
       <c r="CJ13" s="23">
         <v>18295</v>
       </c>
       <c r="CK13" s="23">
         <v>19591</v>
       </c>
       <c r="CL13" s="23">
         <v>20015</v>
       </c>
       <c r="CM13" s="23">
         <v>15791</v>
       </c>
-      <c r="CN13" s="23"/>
+      <c r="CN13" s="23">
+        <v>15692</v>
+      </c>
       <c r="CO13" s="23"/>
       <c r="CP13" s="23"/>
       <c r="CQ13" s="23"/>
       <c r="CR13" s="23"/>
       <c r="CS13" s="23"/>
     </row>
     <row r="14" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A14" s="32" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="25">
         <v>79797</v>
       </c>
       <c r="C14" s="25">
         <v>81119</v>
       </c>
       <c r="D14" s="26">
         <v>83235</v>
       </c>
       <c r="E14" s="27">
         <v>86633</v>
       </c>
       <c r="F14" s="25">
         <v>94092</v>
       </c>
@@ -4242,51 +4260,53 @@
       </c>
       <c r="CF14" s="23">
         <v>67993</v>
       </c>
       <c r="CG14" s="23">
         <v>59595</v>
       </c>
       <c r="CH14" s="23">
         <v>58242</v>
       </c>
       <c r="CI14" s="23">
         <v>59508</v>
       </c>
       <c r="CJ14" s="23">
         <v>61635</v>
       </c>
       <c r="CK14" s="23">
         <v>66818</v>
       </c>
       <c r="CL14" s="23">
         <v>73415</v>
       </c>
       <c r="CM14" s="23">
         <v>68477</v>
       </c>
-      <c r="CN14" s="23"/>
+      <c r="CN14" s="23">
+        <v>67848</v>
+      </c>
       <c r="CO14" s="23"/>
       <c r="CP14" s="23"/>
       <c r="CQ14" s="23"/>
       <c r="CR14" s="23"/>
       <c r="CS14" s="23"/>
     </row>
     <row r="15" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A15" s="36" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="25">
         <v>11542</v>
       </c>
       <c r="C15" s="25">
         <v>11694</v>
       </c>
       <c r="D15" s="26">
         <v>12019</v>
       </c>
       <c r="E15" s="27">
         <v>12124</v>
       </c>
       <c r="F15" s="25">
         <v>12404</v>
       </c>
@@ -4523,51 +4543,53 @@
       </c>
       <c r="CF15" s="23">
         <v>11272</v>
       </c>
       <c r="CG15" s="23">
         <v>10562</v>
       </c>
       <c r="CH15" s="23">
         <v>11526</v>
       </c>
       <c r="CI15" s="23">
         <v>11625</v>
       </c>
       <c r="CJ15" s="23">
         <v>11916</v>
       </c>
       <c r="CK15" s="23">
         <v>12356</v>
       </c>
       <c r="CL15" s="23">
         <v>12644</v>
       </c>
       <c r="CM15" s="23">
         <v>12262</v>
       </c>
-      <c r="CN15" s="23"/>
+      <c r="CN15" s="23">
+        <v>12199</v>
+      </c>
       <c r="CO15" s="23"/>
       <c r="CP15" s="23"/>
       <c r="CQ15" s="23"/>
       <c r="CR15" s="23"/>
       <c r="CS15" s="23"/>
     </row>
     <row r="16" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A16" s="36" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="25">
         <v>14046</v>
       </c>
       <c r="C16" s="25">
         <v>14427</v>
       </c>
       <c r="D16" s="26">
         <v>14539</v>
       </c>
       <c r="E16" s="27">
         <v>13599</v>
       </c>
       <c r="F16" s="25">
         <v>14031</v>
       </c>
@@ -4804,51 +4826,53 @@
       </c>
       <c r="CF16" s="23">
         <v>17397</v>
       </c>
       <c r="CG16" s="23">
         <v>17780</v>
       </c>
       <c r="CH16" s="23">
         <v>18861</v>
       </c>
       <c r="CI16" s="23">
         <v>19311</v>
       </c>
       <c r="CJ16" s="23">
         <v>19990</v>
       </c>
       <c r="CK16" s="23">
         <v>20666</v>
       </c>
       <c r="CL16" s="23">
         <v>21525</v>
       </c>
       <c r="CM16" s="23">
         <v>18710</v>
       </c>
-      <c r="CN16" s="23"/>
+      <c r="CN16" s="23">
+        <v>18629</v>
+      </c>
       <c r="CO16" s="23"/>
       <c r="CP16" s="23"/>
       <c r="CQ16" s="23"/>
       <c r="CR16" s="23"/>
       <c r="CS16" s="23"/>
     </row>
     <row r="17" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A17" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="25">
         <v>16786</v>
       </c>
       <c r="C17" s="25">
         <v>17354</v>
       </c>
       <c r="D17" s="26">
         <v>18186</v>
       </c>
       <c r="E17" s="27">
         <v>18893</v>
       </c>
       <c r="F17" s="25">
         <v>19605</v>
       </c>
@@ -5085,51 +5109,53 @@
       </c>
       <c r="CF17" s="23">
         <v>19889</v>
       </c>
       <c r="CG17" s="23">
         <v>21938</v>
       </c>
       <c r="CH17" s="23">
         <v>22275</v>
       </c>
       <c r="CI17" s="23">
         <v>22814</v>
       </c>
       <c r="CJ17" s="23">
         <v>23557</v>
       </c>
       <c r="CK17" s="23">
         <v>23725</v>
       </c>
       <c r="CL17" s="23">
         <v>24457</v>
       </c>
       <c r="CM17" s="23">
         <v>21723</v>
       </c>
-      <c r="CN17" s="23"/>
+      <c r="CN17" s="23">
+        <v>21405</v>
+      </c>
       <c r="CO17" s="23"/>
       <c r="CP17" s="23"/>
       <c r="CQ17" s="23"/>
       <c r="CR17" s="23"/>
       <c r="CS17" s="23"/>
     </row>
     <row r="18" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A18" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="25">
         <v>12466</v>
       </c>
       <c r="C18" s="25">
         <v>12853</v>
       </c>
       <c r="D18" s="26">
         <v>13162</v>
       </c>
       <c r="E18" s="27">
         <v>13921</v>
       </c>
       <c r="F18" s="25">
         <v>14479</v>
       </c>
@@ -5366,51 +5392,53 @@
       </c>
       <c r="CF18" s="23">
         <v>11820</v>
       </c>
       <c r="CG18" s="23">
         <v>11546</v>
       </c>
       <c r="CH18" s="23">
         <v>11884</v>
       </c>
       <c r="CI18" s="23">
         <v>12286</v>
       </c>
       <c r="CJ18" s="23">
         <v>12727</v>
       </c>
       <c r="CK18" s="23">
         <v>13564</v>
       </c>
       <c r="CL18" s="23">
         <v>14012</v>
       </c>
       <c r="CM18" s="23">
         <v>12976</v>
       </c>
-      <c r="CN18" s="23"/>
+      <c r="CN18" s="23">
+        <v>12835</v>
+      </c>
       <c r="CO18" s="23"/>
       <c r="CP18" s="23"/>
       <c r="CQ18" s="23"/>
       <c r="CR18" s="23"/>
       <c r="CS18" s="23"/>
     </row>
     <row r="19" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A19" s="36" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="25">
         <v>22794</v>
       </c>
       <c r="C19" s="25">
         <v>23360</v>
       </c>
       <c r="D19" s="26">
         <v>24672</v>
       </c>
       <c r="E19" s="27">
         <v>24394</v>
       </c>
       <c r="F19" s="25">
         <v>24878</v>
       </c>
@@ -5647,51 +5675,53 @@
       </c>
       <c r="CF19" s="23">
         <v>31218</v>
       </c>
       <c r="CG19" s="23">
         <v>30367</v>
       </c>
       <c r="CH19" s="23">
         <v>31303</v>
       </c>
       <c r="CI19" s="23">
         <v>32238</v>
       </c>
       <c r="CJ19" s="23">
         <v>33559</v>
       </c>
       <c r="CK19" s="23">
         <v>37877</v>
       </c>
       <c r="CL19" s="23">
         <v>38750</v>
       </c>
       <c r="CM19" s="23">
         <v>33934</v>
       </c>
-      <c r="CN19" s="23"/>
+      <c r="CN19" s="23">
+        <v>33606</v>
+      </c>
       <c r="CO19" s="23"/>
       <c r="CP19" s="23"/>
       <c r="CQ19" s="23"/>
       <c r="CR19" s="23"/>
       <c r="CS19" s="23"/>
     </row>
     <row r="20" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A20" s="36" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="25">
         <v>27353</v>
       </c>
       <c r="C20" s="25">
         <v>28112</v>
       </c>
       <c r="D20" s="26">
         <v>29180</v>
       </c>
       <c r="E20" s="27">
         <v>27896</v>
       </c>
       <c r="F20" s="25">
         <v>28727</v>
       </c>
@@ -5928,51 +5958,53 @@
       </c>
       <c r="CF20" s="23">
         <v>22310</v>
       </c>
       <c r="CG20" s="23">
         <v>22208</v>
       </c>
       <c r="CH20" s="23">
         <v>22650</v>
       </c>
       <c r="CI20" s="23">
         <v>23224</v>
       </c>
       <c r="CJ20" s="23">
         <v>24324</v>
       </c>
       <c r="CK20" s="23">
         <v>24071</v>
       </c>
       <c r="CL20" s="23">
         <v>25049</v>
       </c>
       <c r="CM20" s="23">
         <v>24364</v>
       </c>
-      <c r="CN20" s="23"/>
+      <c r="CN20" s="23">
+        <v>24250</v>
+      </c>
       <c r="CO20" s="23"/>
       <c r="CP20" s="23"/>
       <c r="CQ20" s="23"/>
       <c r="CR20" s="23"/>
       <c r="CS20" s="23"/>
     </row>
     <row r="21" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A21" s="36" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="20">
         <v>25251</v>
       </c>
       <c r="C21" s="20">
         <v>25813</v>
       </c>
       <c r="D21" s="20">
         <v>26698</v>
       </c>
       <c r="E21" s="20">
         <v>27894</v>
       </c>
       <c r="F21" s="20">
         <v>29254</v>
       </c>
@@ -6209,51 +6241,53 @@
       </c>
       <c r="CF21" s="23">
         <v>23049</v>
       </c>
       <c r="CG21" s="23">
         <v>22296</v>
       </c>
       <c r="CH21" s="23">
         <v>22973</v>
       </c>
       <c r="CI21" s="23">
         <v>23551</v>
       </c>
       <c r="CJ21" s="23">
         <v>24524</v>
       </c>
       <c r="CK21" s="23">
         <v>26520</v>
       </c>
       <c r="CL21" s="23">
         <v>27968</v>
       </c>
       <c r="CM21" s="23">
         <v>25718</v>
       </c>
-      <c r="CN21" s="23"/>
+      <c r="CN21" s="23">
+        <v>25594</v>
+      </c>
       <c r="CO21" s="23"/>
       <c r="CP21" s="23"/>
       <c r="CQ21" s="23"/>
       <c r="CR21" s="23"/>
       <c r="CS21" s="23"/>
     </row>
     <row r="22" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A22" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="25">
         <v>19141</v>
       </c>
       <c r="C22" s="25">
         <v>19916</v>
       </c>
       <c r="D22" s="26">
         <v>20724</v>
       </c>
       <c r="E22" s="25">
         <v>20908</v>
       </c>
       <c r="F22" s="25">
         <v>22273</v>
       </c>
@@ -6490,51 +6524,53 @@
       </c>
       <c r="CF22" s="23">
         <v>18501</v>
       </c>
       <c r="CG22" s="23">
         <v>19240</v>
       </c>
       <c r="CH22" s="23">
         <v>19899</v>
       </c>
       <c r="CI22" s="23">
         <v>20631</v>
       </c>
       <c r="CJ22" s="23">
         <v>21535</v>
       </c>
       <c r="CK22" s="23">
         <v>21878</v>
       </c>
       <c r="CL22" s="23">
         <v>22863</v>
       </c>
       <c r="CM22" s="23">
         <v>19847</v>
       </c>
-      <c r="CN22" s="23"/>
+      <c r="CN22" s="23">
+        <v>19752</v>
+      </c>
       <c r="CO22" s="23"/>
       <c r="CP22" s="23"/>
       <c r="CQ22" s="23"/>
       <c r="CR22" s="23"/>
       <c r="CS22" s="23"/>
     </row>
     <row r="23" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A23" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="25">
         <v>16720</v>
       </c>
       <c r="C23" s="25">
         <v>17080</v>
       </c>
       <c r="D23" s="26">
         <v>18445</v>
       </c>
       <c r="E23" s="25">
         <v>18197</v>
       </c>
       <c r="F23" s="25">
         <v>18802</v>
       </c>
@@ -6771,51 +6807,53 @@
       </c>
       <c r="CF23" s="23">
         <v>14868</v>
       </c>
       <c r="CG23" s="23">
         <v>15041</v>
       </c>
       <c r="CH23" s="23">
         <v>15193</v>
       </c>
       <c r="CI23" s="23">
         <v>15505</v>
       </c>
       <c r="CJ23" s="23">
         <v>16578</v>
       </c>
       <c r="CK23" s="23">
         <v>16423</v>
       </c>
       <c r="CL23" s="23">
         <v>16962</v>
       </c>
       <c r="CM23" s="23">
         <v>14751</v>
       </c>
-      <c r="CN23" s="23"/>
+      <c r="CN23" s="23">
+        <v>14511</v>
+      </c>
       <c r="CO23" s="23"/>
       <c r="CP23" s="23"/>
       <c r="CQ23" s="23"/>
       <c r="CR23" s="23"/>
       <c r="CS23" s="23"/>
     </row>
     <row r="24" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A24" s="36" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="25">
         <v>19753</v>
       </c>
       <c r="C24" s="25">
         <v>20384</v>
       </c>
       <c r="D24" s="26">
         <v>21101</v>
       </c>
       <c r="E24" s="25">
         <v>22948</v>
       </c>
       <c r="F24" s="25">
         <v>23462</v>
       </c>
@@ -7052,51 +7090,53 @@
       </c>
       <c r="CF24" s="23">
         <v>16955</v>
       </c>
       <c r="CG24" s="23">
         <v>15451</v>
       </c>
       <c r="CH24" s="23">
         <v>16060</v>
       </c>
       <c r="CI24" s="23">
         <v>16528</v>
       </c>
       <c r="CJ24" s="23">
         <v>17507</v>
       </c>
       <c r="CK24" s="23">
         <v>18124</v>
       </c>
       <c r="CL24" s="23">
         <v>18890</v>
       </c>
       <c r="CM24" s="23">
         <v>20956</v>
       </c>
-      <c r="CN24" s="23"/>
+      <c r="CN24" s="23">
+        <v>20839</v>
+      </c>
       <c r="CO24" s="23"/>
       <c r="CP24" s="23"/>
       <c r="CQ24" s="23"/>
       <c r="CR24" s="23"/>
       <c r="CS24" s="23"/>
     </row>
     <row r="25" spans="1:97" s="31" customFormat="1" ht="11.25">
       <c r="A25" s="36" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="26">
         <v>14066</v>
       </c>
       <c r="C25" s="26">
         <v>14398</v>
       </c>
       <c r="D25" s="26">
         <v>14839</v>
       </c>
       <c r="E25" s="26">
         <v>14868</v>
       </c>
       <c r="F25" s="26">
         <v>15415</v>
       </c>
@@ -7333,136 +7373,138 @@
       </c>
       <c r="CF25" s="23">
         <v>15458</v>
       </c>
       <c r="CG25" s="23">
         <v>17919</v>
       </c>
       <c r="CH25" s="23">
         <v>18364</v>
       </c>
       <c r="CI25" s="23">
         <v>18635</v>
       </c>
       <c r="CJ25" s="23">
         <v>19212</v>
       </c>
       <c r="CK25" s="23">
         <v>19691</v>
       </c>
       <c r="CL25" s="23">
         <v>20785</v>
       </c>
       <c r="CM25" s="23">
         <v>19459</v>
       </c>
-      <c r="CN25" s="23"/>
+      <c r="CN25" s="23">
+        <v>19230</v>
+      </c>
       <c r="CO25" s="23"/>
       <c r="CP25" s="23"/>
       <c r="CQ25" s="23"/>
       <c r="CR25" s="23"/>
       <c r="CS25" s="23"/>
     </row>
     <row r="26" spans="1:97" ht="6" customHeight="1">
       <c r="Z26" s="2"/>
       <c r="AA26" s="2"/>
       <c r="AB26" s="2"/>
       <c r="AC26" s="2"/>
       <c r="AD26" s="2"/>
       <c r="AE26" s="2"/>
       <c r="AF26" s="2"/>
       <c r="AG26" s="2"/>
       <c r="AH26" s="2"/>
       <c r="AI26" s="2"/>
       <c r="AJ26" s="2"/>
       <c r="AK26" s="2"/>
       <c r="AL26" s="2"/>
       <c r="AM26" s="2"/>
       <c r="AN26" s="2"/>
       <c r="AO26" s="2"/>
       <c r="AP26" s="2"/>
       <c r="AQ26" s="2"/>
       <c r="AR26" s="2"/>
       <c r="AS26" s="2"/>
       <c r="AT26" s="2"/>
       <c r="AU26" s="2"/>
       <c r="AV26" s="2"/>
       <c r="AW26" s="2"/>
     </row>
     <row r="27" spans="1:97">
-      <c r="AX27" s="44" t="s">
+      <c r="AX27" s="49" t="s">
         <v>40</v>
       </c>
-      <c r="AY27" s="44"/>
-[...21 lines deleted...]
-      <c r="BU27" s="44"/>
+      <c r="AY27" s="49"/>
+      <c r="AZ27" s="49"/>
+      <c r="BA27" s="49"/>
+      <c r="BB27" s="49"/>
+      <c r="BC27" s="49"/>
+      <c r="BD27" s="49"/>
+      <c r="BE27" s="49"/>
+      <c r="BF27" s="49"/>
+      <c r="BG27" s="49"/>
+      <c r="BH27" s="49"/>
+      <c r="BI27" s="49"/>
+      <c r="BJ27" s="49"/>
+      <c r="BK27" s="49"/>
+      <c r="BL27" s="49"/>
+      <c r="BM27" s="49"/>
+      <c r="BN27" s="49"/>
+      <c r="BO27" s="49"/>
+      <c r="BP27" s="49"/>
+      <c r="BQ27" s="49"/>
+      <c r="BR27" s="49"/>
+      <c r="BS27" s="49"/>
+      <c r="BT27" s="49"/>
+      <c r="BU27" s="49"/>
     </row>
     <row r="28" spans="1:97">
-      <c r="AX28" s="44"/>
-[...22 lines deleted...]
-      <c r="BU28" s="44"/>
+      <c r="AX28" s="49"/>
+      <c r="AY28" s="49"/>
+      <c r="AZ28" s="49"/>
+      <c r="BA28" s="49"/>
+      <c r="BB28" s="49"/>
+      <c r="BC28" s="49"/>
+      <c r="BD28" s="49"/>
+      <c r="BE28" s="49"/>
+      <c r="BF28" s="49"/>
+      <c r="BG28" s="49"/>
+      <c r="BH28" s="49"/>
+      <c r="BI28" s="49"/>
+      <c r="BJ28" s="49"/>
+      <c r="BK28" s="49"/>
+      <c r="BL28" s="49"/>
+      <c r="BM28" s="49"/>
+      <c r="BN28" s="49"/>
+      <c r="BO28" s="49"/>
+      <c r="BP28" s="49"/>
+      <c r="BQ28" s="49"/>
+      <c r="BR28" s="49"/>
+      <c r="BS28" s="49"/>
+      <c r="BT28" s="49"/>
+      <c r="BU28" s="49"/>
       <c r="BY28" s="2"/>
       <c r="BZ28" s="2"/>
       <c r="CA28" s="2"/>
       <c r="CB28" s="2"/>
       <c r="CJ28" s="2"/>
       <c r="CK28" s="2"/>
       <c r="CL28" s="2"/>
       <c r="CM28" s="2"/>
     </row>
     <row r="29" spans="1:97">
       <c r="BY29" s="2"/>
       <c r="CA29" s="2"/>
       <c r="CB29" s="2"/>
       <c r="CJ29" s="2"/>
       <c r="CL29" s="2"/>
       <c r="CM29" s="2"/>
       <c r="CN29" s="2"/>
     </row>
     <row r="30" spans="1:97">
       <c r="BY30" s="2"/>
       <c r="BZ30" s="2"/>
       <c r="CA30" s="2"/>
       <c r="CB30" s="2"/>
       <c r="CJ30" s="2"/>
       <c r="CK30" s="2"/>
@@ -7625,68 +7667,68 @@
       <c r="CN46" s="2"/>
     </row>
     <row r="47" spans="77:92">
       <c r="BY47" s="2"/>
       <c r="CA47" s="2"/>
       <c r="CB47" s="2"/>
       <c r="CJ47" s="2"/>
       <c r="CL47" s="2"/>
       <c r="CM47" s="2"/>
       <c r="CN47" s="2"/>
     </row>
     <row r="48" spans="77:92">
       <c r="BY48" s="2"/>
       <c r="CA48" s="2"/>
       <c r="CB48" s="2"/>
       <c r="CJ48" s="2"/>
       <c r="CL48" s="2"/>
       <c r="CM48" s="2"/>
       <c r="CN48" s="2"/>
     </row>
     <row r="49" spans="92:92">
       <c r="CN49" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="A1:CG1"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="AX27:BU28"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
-    <mergeCell ref="AT2:AW2"/>
-    <mergeCell ref="BF2:BI2"/>
   </mergeCells>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.31496062992125984" bottom="0.35433070866141736" header="0.43307086614173229" footer="0.47244094488188981"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>