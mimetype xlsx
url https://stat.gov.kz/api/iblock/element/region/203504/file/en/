--- v0 (2026-04-14)
+++ v1 (2026-07-21)
@@ -7,58 +7,58 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$2:$S$6</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$S$5</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="4">
   <si>
     <t>Stations for maintenance and repair of motor vehicles</t>
   </si>
   <si>
     <t>usable area, sq.m</t>
   </si>
   <si>
     <t>quantity, units</t>
   </si>
   <si>
     <t>Karaganda region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -140,72 +140,73 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -482,279 +483,303 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:U6"/>
+  <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:S2"/>
+      <pane xSplit="1" topLeftCell="E1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="27" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="2" customWidth="1"/>
     <col min="4" max="13" width="11.28515625" style="2" customWidth="1"/>
     <col min="14" max="14" width="9.5703125" style="2" customWidth="1"/>
     <col min="15" max="15" width="10.5703125" style="2" customWidth="1"/>
     <col min="16" max="17" width="11" style="2" customWidth="1"/>
     <col min="18" max="18" width="12.28515625" style="2" customWidth="1"/>
     <col min="19" max="19" width="11.5703125" style="2" customWidth="1"/>
     <col min="20" max="20" width="12" style="2" customWidth="1"/>
     <col min="21" max="21" width="11.140625" style="2" customWidth="1"/>
-    <col min="22" max="16384" width="9.140625" style="2"/>
+    <col min="22" max="22" width="9.140625" style="2"/>
+    <col min="23" max="23" width="12.7109375" style="2" customWidth="1"/>
+    <col min="24" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:21" ht="12.75">
-      <c r="A2" s="10" t="s">
+    <row r="1" spans="1:23" ht="12.75">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="10"/>
-[...16 lines deleted...]
-      <c r="S2" s="10"/>
+      <c r="B1" s="11"/>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
+      <c r="E1" s="11"/>
+      <c r="F1" s="11"/>
+      <c r="G1" s="11"/>
+      <c r="H1" s="11"/>
+      <c r="I1" s="11"/>
+      <c r="J1" s="11"/>
+      <c r="K1" s="11"/>
+      <c r="L1" s="11"/>
+      <c r="M1" s="11"/>
+      <c r="N1" s="11"/>
+      <c r="O1" s="11"/>
+      <c r="P1" s="11"/>
+      <c r="Q1" s="11"/>
+      <c r="R1" s="11"/>
+      <c r="S1" s="11"/>
+      <c r="T1" s="11"/>
+      <c r="U1" s="11"/>
+      <c r="V1" s="11"/>
+      <c r="W1" s="11"/>
     </row>
-    <row r="4" spans="1:21">
+    <row r="3" spans="1:23">
+      <c r="A3" s="3"/>
+      <c r="B3" s="12">
+        <v>2015</v>
+      </c>
+      <c r="C3" s="12"/>
+      <c r="D3" s="12">
+        <v>2016</v>
+      </c>
+      <c r="E3" s="12"/>
+      <c r="F3" s="12">
+        <v>2017</v>
+      </c>
+      <c r="G3" s="12"/>
+      <c r="H3" s="12">
+        <v>2018</v>
+      </c>
+      <c r="I3" s="12"/>
+      <c r="J3" s="12">
+        <v>2019</v>
+      </c>
+      <c r="K3" s="12"/>
+      <c r="L3" s="10">
+        <v>2020</v>
+      </c>
+      <c r="M3" s="10"/>
+      <c r="N3" s="10">
+        <v>2021</v>
+      </c>
+      <c r="O3" s="10"/>
+      <c r="P3" s="10">
+        <v>2022</v>
+      </c>
+      <c r="Q3" s="10"/>
+      <c r="R3" s="10">
+        <v>2023</v>
+      </c>
+      <c r="S3" s="10"/>
+      <c r="T3" s="10">
+        <v>2024</v>
+      </c>
+      <c r="U3" s="10"/>
+      <c r="V3" s="10">
+        <v>2025</v>
+      </c>
+      <c r="W3" s="10"/>
+    </row>
+    <row r="4" spans="1:23" ht="37.5" customHeight="1">
       <c r="A4" s="3"/>
-      <c r="B4" s="11">
-[...38 lines deleted...]
-      <c r="U4" s="9"/>
+      <c r="B4" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="J4" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="K4" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="L4" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="M4" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="N4" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="O4" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="P4" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q4" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="R4" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="S4" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="T4" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="U4" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="V4" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="W4" s="1" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="5" spans="1:21" ht="37.5" customHeight="1">
-[...63 lines deleted...]
-      <c r="A6" s="4" t="s">
+    <row r="5" spans="1:23">
+      <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="5">
+      <c r="B5" s="5">
         <v>1097</v>
       </c>
-      <c r="C6" s="5">
+      <c r="C5" s="5">
         <v>150702</v>
       </c>
-      <c r="D6" s="5">
+      <c r="D5" s="5">
         <v>906</v>
       </c>
-      <c r="E6" s="5">
+      <c r="E5" s="5">
         <v>161797</v>
       </c>
-      <c r="F6" s="6">
+      <c r="F5" s="6">
         <v>742</v>
       </c>
-      <c r="G6" s="6">
+      <c r="G5" s="6">
         <v>130241</v>
       </c>
-      <c r="H6" s="6">
+      <c r="H5" s="6">
         <v>628</v>
       </c>
-      <c r="I6" s="6">
+      <c r="I5" s="6">
         <v>140653</v>
       </c>
-      <c r="J6" s="6">
+      <c r="J5" s="6">
         <v>567</v>
       </c>
-      <c r="K6" s="6">
+      <c r="K5" s="6">
         <v>147336</v>
       </c>
-      <c r="L6" s="6">
+      <c r="L5" s="6">
         <v>409</v>
       </c>
-      <c r="M6" s="6">
+      <c r="M5" s="6">
         <v>106807</v>
       </c>
-      <c r="N6" s="6">
+      <c r="N5" s="6">
         <v>410</v>
       </c>
-      <c r="O6" s="6">
+      <c r="O5" s="6">
         <v>95003</v>
       </c>
-      <c r="P6" s="6">
+      <c r="P5" s="6">
         <v>266</v>
       </c>
-      <c r="Q6" s="6">
+      <c r="Q5" s="6">
         <v>54570</v>
       </c>
-      <c r="R6" s="7">
+      <c r="R5" s="7">
         <v>609</v>
       </c>
-      <c r="S6" s="7">
+      <c r="S5" s="7">
         <v>142315</v>
       </c>
-      <c r="T6" s="8">
+      <c r="T5" s="8">
         <v>901</v>
       </c>
-      <c r="U6" s="8">
+      <c r="U5" s="8">
         <v>197788</v>
+      </c>
+      <c r="V5" s="9">
+        <v>919</v>
+      </c>
+      <c r="W5" s="9">
+        <v>145779</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="11">
-[...10 lines deleted...]
-    <mergeCell ref="L4:M4"/>
+  <mergeCells count="12">
+    <mergeCell ref="V3:W3"/>
+    <mergeCell ref="T3:U3"/>
+    <mergeCell ref="R3:S3"/>
+    <mergeCell ref="P3:Q3"/>
+    <mergeCell ref="N3:O3"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="J3:K3"/>
+    <mergeCell ref="L3:M3"/>
+    <mergeCell ref="A1:W1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>