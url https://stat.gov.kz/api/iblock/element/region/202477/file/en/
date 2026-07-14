--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -215,51 +215,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -283,50 +283,56 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="18">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 3" xfId="6"/>
     <cellStyle name="Обычный 2 3 2" xfId="9"/>
     <cellStyle name="Обычный 2 4" xfId="10"/>
     <cellStyle name="Обычный 2 5" xfId="11"/>
     <cellStyle name="Обычный 2 6" xfId="12"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 3 2" xfId="8"/>
     <cellStyle name="Обычный 3 2 2" xfId="13"/>
     <cellStyle name="Обычный 3 3" xfId="7"/>
     <cellStyle name="Обычный 4" xfId="4"/>
     <cellStyle name="Обычный 4 2" xfId="14"/>
     <cellStyle name="Обычный 5" xfId="15"/>
     <cellStyle name="Обычный 6" xfId="16"/>
     <cellStyle name="Обычный 7" xfId="17"/>
     <cellStyle name="Финансовый 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
@@ -611,54 +617,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:P18"/>
+  <dimension ref="A1:Q18"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="P14" sqref="P14"/>
+    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="Q16" sqref="Q16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="20.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="6.42578125" style="3" customWidth="1"/>
     <col min="3" max="3" width="5.7109375" style="3" customWidth="1"/>
     <col min="4" max="4" width="7.7109375" style="3" customWidth="1"/>
     <col min="5" max="6" width="7" style="3" customWidth="1"/>
     <col min="7" max="8" width="6.42578125" style="3" customWidth="1"/>
     <col min="9" max="9" width="6.28515625" style="3" customWidth="1"/>
     <col min="10" max="12" width="5.7109375" style="3" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" style="3" customWidth="1"/>
     <col min="14" max="15" width="6.7109375" style="3" customWidth="1"/>
     <col min="16" max="218" width="9.140625" style="3"/>
     <col min="219" max="219" width="32" style="3" customWidth="1"/>
     <col min="220" max="220" width="8.42578125" style="3" customWidth="1"/>
     <col min="221" max="221" width="8.140625" style="3" customWidth="1"/>
     <col min="222" max="226" width="7.28515625" style="3" customWidth="1"/>
     <col min="227" max="229" width="8" style="3" customWidth="1"/>
     <col min="230" max="230" width="7.85546875" style="3" customWidth="1"/>
     <col min="231" max="231" width="8" style="3" customWidth="1"/>
     <col min="232" max="232" width="8.140625" style="3" customWidth="1"/>
     <col min="233" max="234" width="7.7109375" style="3" customWidth="1"/>
     <col min="235" max="236" width="8" style="3" customWidth="1"/>
@@ -1325,402 +1331,416 @@
     <col min="15597" max="15834" width="9.140625" style="3"/>
     <col min="15835" max="15835" width="32" style="3" customWidth="1"/>
     <col min="15836" max="15836" width="8.42578125" style="3" customWidth="1"/>
     <col min="15837" max="15837" width="8.140625" style="3" customWidth="1"/>
     <col min="15838" max="15842" width="7.28515625" style="3" customWidth="1"/>
     <col min="15843" max="15845" width="8" style="3" customWidth="1"/>
     <col min="15846" max="15846" width="7.85546875" style="3" customWidth="1"/>
     <col min="15847" max="15847" width="8" style="3" customWidth="1"/>
     <col min="15848" max="15848" width="8.140625" style="3" customWidth="1"/>
     <col min="15849" max="15850" width="7.7109375" style="3" customWidth="1"/>
     <col min="15851" max="15852" width="8" style="3" customWidth="1"/>
     <col min="15853" max="16090" width="9.140625" style="3"/>
     <col min="16091" max="16091" width="32" style="3" customWidth="1"/>
     <col min="16092" max="16092" width="8.42578125" style="3" customWidth="1"/>
     <col min="16093" max="16093" width="8.140625" style="3" customWidth="1"/>
     <col min="16094" max="16098" width="7.28515625" style="3" customWidth="1"/>
     <col min="16099" max="16101" width="8" style="3" customWidth="1"/>
     <col min="16102" max="16102" width="7.85546875" style="3" customWidth="1"/>
     <col min="16103" max="16103" width="8" style="3" customWidth="1"/>
     <col min="16104" max="16104" width="8.140625" style="3" customWidth="1"/>
     <col min="16105" max="16106" width="7.7109375" style="3" customWidth="1"/>
     <col min="16107" max="16108" width="8" style="3" customWidth="1"/>
     <col min="16109" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
       <c r="N1" s="10"/>
       <c r="O1" s="11"/>
     </row>
-    <row r="2" spans="1:16">
+    <row r="2" spans="1:17">
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="10"/>
       <c r="N2" s="10"/>
       <c r="O2" s="11"/>
     </row>
-    <row r="3" spans="1:16" ht="15.75">
+    <row r="3" spans="1:17" ht="15.75">
       <c r="A3" s="26" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="26"/>
       <c r="C3" s="26"/>
       <c r="D3" s="26"/>
       <c r="E3" s="26"/>
       <c r="F3" s="26"/>
       <c r="G3" s="26"/>
       <c r="H3" s="26"/>
       <c r="I3" s="26"/>
       <c r="J3" s="26"/>
       <c r="K3" s="26"/>
       <c r="L3" s="26"/>
       <c r="M3" s="26"/>
       <c r="N3" s="26"/>
       <c r="O3" s="26"/>
       <c r="P3" s="26"/>
     </row>
-    <row r="4" spans="1:16" ht="15.75">
+    <row r="4" spans="1:17" ht="15.75">
       <c r="A4" s="22"/>
       <c r="B4" s="22"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22"/>
       <c r="E4" s="22"/>
       <c r="F4" s="22"/>
       <c r="G4" s="22"/>
       <c r="H4" s="22"/>
       <c r="I4" s="22"/>
       <c r="J4" s="22"/>
       <c r="K4" s="22"/>
       <c r="L4" s="22"/>
       <c r="M4" s="22"/>
       <c r="N4" s="22"/>
       <c r="O4" s="22"/>
     </row>
-    <row r="5" spans="1:16" ht="12.75">
+    <row r="5" spans="1:17" ht="12.75">
       <c r="A5" s="27" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="27"/>
       <c r="C5" s="27"/>
       <c r="D5" s="27"/>
       <c r="E5" s="27"/>
       <c r="F5" s="27"/>
       <c r="G5" s="27"/>
       <c r="H5" s="27"/>
       <c r="I5" s="27"/>
       <c r="J5" s="27"/>
       <c r="K5" s="27"/>
       <c r="L5" s="27"/>
       <c r="M5" s="27"/>
       <c r="N5" s="27"/>
       <c r="O5" s="27"/>
       <c r="P5" s="27"/>
     </row>
-    <row r="6" spans="1:16" ht="12.75" customHeight="1">
+    <row r="6" spans="1:17" ht="12.75" customHeight="1">
       <c r="A6" s="7"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="6"/>
       <c r="J6" s="8"/>
       <c r="K6" s="8"/>
       <c r="N6" s="25"/>
       <c r="O6" s="25"/>
-      <c r="P6" s="15" t="s">
+      <c r="P6" s="15"/>
+      <c r="Q6" s="3" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:17">
       <c r="A7" s="16"/>
       <c r="B7" s="2">
         <v>2010</v>
       </c>
       <c r="C7" s="2">
         <v>2011</v>
       </c>
       <c r="D7" s="2">
         <v>2012</v>
       </c>
       <c r="E7" s="2">
         <v>2013</v>
       </c>
       <c r="F7" s="2">
         <v>2014</v>
       </c>
       <c r="G7" s="2">
         <v>2015</v>
       </c>
       <c r="H7" s="2">
         <v>2016</v>
       </c>
       <c r="I7" s="2">
         <v>2017</v>
       </c>
       <c r="J7" s="2">
         <v>2018</v>
       </c>
       <c r="K7" s="2">
         <v>2019</v>
       </c>
       <c r="L7" s="1">
         <v>2020</v>
       </c>
       <c r="M7" s="1">
         <v>2021</v>
       </c>
       <c r="N7" s="1">
         <v>2022</v>
       </c>
       <c r="O7" s="1">
         <v>2023</v>
       </c>
       <c r="P7" s="17">
         <v>2024</v>
       </c>
+      <c r="Q7" s="28">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="8" spans="1:16">
+    <row r="8" spans="1:17">
       <c r="A8" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="18">
         <v>4.4807800387793293</v>
       </c>
       <c r="C8" s="18">
         <v>6.400200858509173</v>
       </c>
       <c r="D8" s="18">
         <v>6.2730572163561877</v>
       </c>
       <c r="E8" s="18">
         <v>7.0466009255206616</v>
       </c>
       <c r="F8" s="18">
         <v>5.6638218101182858</v>
       </c>
       <c r="G8" s="18">
         <v>5.2197047884550294</v>
       </c>
       <c r="H8" s="18">
         <v>4.4873895668405721</v>
       </c>
       <c r="I8" s="18">
         <v>4.8593471920417972</v>
       </c>
       <c r="J8" s="18">
         <v>5.423842013744113</v>
       </c>
       <c r="K8" s="18">
         <v>5.0386248571204204</v>
       </c>
       <c r="L8" s="18">
         <v>6.5197969410730838</v>
       </c>
       <c r="M8" s="18">
         <v>7.2617231108130875</v>
       </c>
       <c r="N8" s="18">
         <v>5.5540803425899297</v>
       </c>
       <c r="O8" s="19">
         <v>5.4927000000000001</v>
       </c>
       <c r="P8" s="14">
         <v>5.6</v>
       </c>
+      <c r="Q8" s="29">
+        <v>11.269</v>
+      </c>
     </row>
-    <row r="9" spans="1:16" s="12" customFormat="1" ht="24" customHeight="1">
+    <row r="9" spans="1:17" s="12" customFormat="1" ht="24" customHeight="1">
       <c r="A9" s="23" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="24"/>
       <c r="C9" s="24"/>
       <c r="D9" s="24"/>
       <c r="E9" s="24"/>
       <c r="F9" s="24"/>
       <c r="G9" s="24"/>
       <c r="H9" s="24"/>
       <c r="I9" s="24"/>
       <c r="J9" s="24"/>
       <c r="K9" s="24"/>
       <c r="L9" s="24"/>
       <c r="M9" s="24"/>
       <c r="N9" s="24"/>
       <c r="O9" s="24"/>
     </row>
-    <row r="10" spans="1:16" s="12" customFormat="1" ht="24" customHeight="1">
+    <row r="10" spans="1:17" s="12" customFormat="1" ht="24" customHeight="1">
       <c r="A10" s="21"/>
       <c r="B10" s="21"/>
       <c r="C10" s="21"/>
       <c r="D10" s="21"/>
       <c r="E10" s="21"/>
       <c r="F10" s="21"/>
       <c r="G10" s="21"/>
       <c r="H10" s="21"/>
       <c r="I10" s="21"/>
       <c r="J10" s="21"/>
       <c r="K10" s="21"/>
       <c r="L10" s="21"/>
       <c r="M10" s="21"/>
       <c r="N10" s="21"/>
       <c r="O10" s="21"/>
     </row>
-    <row r="11" spans="1:16" ht="12.75">
+    <row r="11" spans="1:17" ht="12.75">
       <c r="A11" s="27" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="27"/>
       <c r="C11" s="27"/>
       <c r="D11" s="27"/>
       <c r="E11" s="27"/>
       <c r="F11" s="27"/>
       <c r="G11" s="27"/>
       <c r="H11" s="27"/>
       <c r="I11" s="27"/>
       <c r="J11" s="27"/>
       <c r="K11" s="27"/>
       <c r="L11" s="27"/>
       <c r="M11" s="27"/>
       <c r="N11" s="27"/>
       <c r="O11" s="27"/>
       <c r="P11" s="27"/>
     </row>
-    <row r="12" spans="1:16">
+    <row r="12" spans="1:17">
       <c r="A12" s="9"/>
       <c r="N12" s="25"/>
       <c r="O12" s="25"/>
-      <c r="P12" s="15" t="s">
+      <c r="P12" s="15"/>
+      <c r="Q12" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="13" spans="1:16">
+    <row r="13" spans="1:17">
       <c r="A13" s="20"/>
       <c r="B13" s="2">
         <v>2010</v>
       </c>
       <c r="C13" s="2">
         <v>2011</v>
       </c>
       <c r="D13" s="2">
         <v>2012</v>
       </c>
       <c r="E13" s="2">
         <v>2013</v>
       </c>
       <c r="F13" s="2">
         <v>2014</v>
       </c>
       <c r="G13" s="2">
         <v>2015</v>
       </c>
       <c r="H13" s="2">
         <v>2016</v>
       </c>
       <c r="I13" s="2">
         <v>2017</v>
       </c>
       <c r="J13" s="2">
         <v>2018</v>
       </c>
       <c r="K13" s="2">
         <v>2019</v>
       </c>
       <c r="L13" s="1">
         <v>2020</v>
       </c>
       <c r="M13" s="1">
         <v>2021</v>
       </c>
       <c r="N13" s="1">
         <v>2022</v>
       </c>
       <c r="O13" s="1">
         <v>2023</v>
       </c>
       <c r="P13" s="17">
         <v>2024</v>
       </c>
+      <c r="Q13" s="28">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="14" spans="1:16">
+    <row r="14" spans="1:17">
       <c r="A14" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="18">
         <v>1.8097159835003351</v>
       </c>
       <c r="C14" s="18">
         <v>2.8942932257446552</v>
       </c>
       <c r="D14" s="18">
         <v>3.2292099327514121</v>
       </c>
       <c r="E14" s="18">
         <v>3.8244940539883525</v>
       </c>
       <c r="F14" s="18">
         <v>3.12120867686924</v>
       </c>
       <c r="G14" s="18">
         <v>2.9489792689538974</v>
       </c>
       <c r="H14" s="18">
         <v>2.7475026765494865</v>
       </c>
       <c r="I14" s="18">
         <v>3.1233238393177203</v>
       </c>
       <c r="J14" s="18">
         <v>3.5854825369623775</v>
       </c>
       <c r="K14" s="18">
         <v>3.4720877581961958</v>
       </c>
       <c r="L14" s="18">
         <v>6.5273368175108004</v>
       </c>
       <c r="M14" s="18">
         <v>7.4460718611274244</v>
       </c>
       <c r="N14" s="18">
         <v>5.5922804187324076</v>
       </c>
       <c r="O14" s="19">
         <v>5.37</v>
       </c>
       <c r="P14" s="14">
         <v>5.4</v>
       </c>
+      <c r="Q14" s="29">
+        <v>3662.1480000000001</v>
+      </c>
     </row>
-    <row r="15" spans="1:16" s="12" customFormat="1" ht="24.75" customHeight="1">
+    <row r="15" spans="1:17" s="12" customFormat="1" ht="24.75" customHeight="1">
       <c r="A15" s="23" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="24"/>
       <c r="C15" s="24"/>
       <c r="D15" s="24"/>
       <c r="E15" s="24"/>
       <c r="F15" s="24"/>
       <c r="G15" s="24"/>
       <c r="H15" s="24"/>
       <c r="I15" s="24"/>
       <c r="J15" s="24"/>
       <c r="K15" s="24"/>
       <c r="L15" s="24"/>
       <c r="M15" s="24"/>
       <c r="N15" s="24"/>
       <c r="O15" s="24"/>
     </row>
     <row r="18" spans="8:8">
       <c r="H18" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A15:O15"/>
     <mergeCell ref="N6:O6"/>