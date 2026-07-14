--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -421,51 +421,51 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -478,71 +478,82 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Финансовый 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -815,63 +826,63 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AB32"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="P29" sqref="P29"/>
+    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="S28" sqref="S28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="16.85546875" style="1" customWidth="1"/>
     <col min="2" max="11" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.5703125" style="1" customWidth="1"/>
-    <col min="16" max="16" width="12" style="1" customWidth="1"/>
+    <col min="16" max="16" width="9.7109375" style="1" customWidth="1"/>
     <col min="17" max="24" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="28" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="256" width="9.140625" style="1"/>
     <col min="257" max="257" width="19.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="258" max="266" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="267" max="267" width="10.28515625" style="1" customWidth="1"/>
     <col min="268" max="268" width="9.42578125" style="1" customWidth="1"/>
     <col min="269" max="271" width="9.28515625" style="1" customWidth="1"/>
     <col min="272" max="280" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="281" max="284" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="285" max="512" width="9.140625" style="1"/>
     <col min="513" max="513" width="19.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="514" max="522" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="523" max="523" width="10.28515625" style="1" customWidth="1"/>
     <col min="524" max="524" width="9.42578125" style="1" customWidth="1"/>
     <col min="525" max="527" width="9.28515625" style="1" customWidth="1"/>
     <col min="528" max="536" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="537" max="540" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="541" max="768" width="9.140625" style="1"/>
     <col min="769" max="769" width="19.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="770" max="778" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="779" max="779" width="10.28515625" style="1" customWidth="1"/>
     <col min="780" max="780" width="9.42578125" style="1" customWidth="1"/>
     <col min="781" max="783" width="9.28515625" style="1" customWidth="1"/>
     <col min="784" max="792" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
@@ -1354,926 +1365,950 @@
     <col min="16139" max="16139" width="10.28515625" style="1" customWidth="1"/>
     <col min="16140" max="16140" width="9.42578125" style="1" customWidth="1"/>
     <col min="16141" max="16143" width="9.28515625" style="1" customWidth="1"/>
     <col min="16144" max="16152" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="16153" max="16156" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="16157" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="3"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
     </row>
     <row r="2" spans="1:28">
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="3"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
     </row>
     <row r="3" spans="1:28" ht="21" customHeight="1">
-      <c r="A3" s="24" t="s">
+      <c r="A3" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="24"/>
-[...13 lines deleted...]
-      <c r="P3" s="24"/>
+      <c r="B3" s="26"/>
+      <c r="C3" s="26"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="26"/>
+      <c r="F3" s="26"/>
+      <c r="G3" s="26"/>
+      <c r="H3" s="26"/>
+      <c r="I3" s="26"/>
+      <c r="J3" s="26"/>
+      <c r="K3" s="26"/>
+      <c r="L3" s="26"/>
+      <c r="M3" s="26"/>
+      <c r="N3" s="26"/>
+      <c r="O3" s="26"/>
+      <c r="P3" s="26"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
       <c r="V3" s="4"/>
       <c r="W3" s="4"/>
       <c r="X3" s="4"/>
       <c r="Y3" s="4"/>
       <c r="Z3" s="4"/>
       <c r="AA3" s="4"/>
       <c r="AB3" s="4"/>
     </row>
     <row r="4" spans="1:28" ht="12.75" customHeight="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
       <c r="Z4" s="5"/>
       <c r="AA4" s="5"/>
       <c r="AB4" s="5"/>
     </row>
     <row r="5" spans="1:28" ht="12.75" customHeight="1">
-      <c r="A5" s="25" t="s">
+      <c r="A5" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="B5" s="25"/>
-[...13 lines deleted...]
-      <c r="P5" s="25"/>
+      <c r="B5" s="27"/>
+      <c r="C5" s="27"/>
+      <c r="D5" s="27"/>
+      <c r="E5" s="27"/>
+      <c r="F5" s="27"/>
+      <c r="G5" s="27"/>
+      <c r="H5" s="27"/>
+      <c r="I5" s="27"/>
+      <c r="J5" s="27"/>
+      <c r="K5" s="27"/>
+      <c r="L5" s="27"/>
+      <c r="M5" s="27"/>
+      <c r="N5" s="27"/>
+      <c r="O5" s="27"/>
+      <c r="P5" s="27"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
       <c r="T5" s="4"/>
       <c r="U5" s="4"/>
       <c r="V5" s="4"/>
       <c r="W5" s="4"/>
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="4"/>
       <c r="AA5" s="4"/>
       <c r="AB5" s="4"/>
     </row>
     <row r="6" spans="1:28" ht="15" customHeight="1">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
-      <c r="N6" s="29"/>
-[...1 lines deleted...]
-      <c r="P6" s="3" t="s">
+      <c r="N6" s="28"/>
+      <c r="O6" s="28"/>
+      <c r="P6" s="3"/>
+      <c r="Q6" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" s="16"/>
       <c r="B7" s="6">
         <v>2010</v>
       </c>
       <c r="C7" s="6">
         <v>2011</v>
       </c>
       <c r="D7" s="6">
         <v>2012</v>
       </c>
       <c r="E7" s="6">
         <v>2013</v>
       </c>
       <c r="F7" s="6">
         <v>2014</v>
       </c>
       <c r="G7" s="6">
         <v>2015</v>
       </c>
       <c r="H7" s="6">
         <v>2016</v>
       </c>
       <c r="I7" s="6">
         <v>2017</v>
       </c>
       <c r="J7" s="6">
         <v>2018</v>
       </c>
       <c r="K7" s="6">
         <v>2019</v>
       </c>
       <c r="L7" s="6">
         <v>2020</v>
       </c>
       <c r="M7" s="6">
         <v>2021</v>
       </c>
       <c r="N7" s="6">
         <v>2022</v>
       </c>
       <c r="O7" s="6">
         <v>2023</v>
       </c>
       <c r="P7" s="20">
         <v>2024</v>
       </c>
+      <c r="Q7" s="29">
+        <v>2025</v>
+      </c>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="17">
         <v>10851.108564216231</v>
       </c>
       <c r="C8" s="18">
         <v>12675.160242889477</v>
       </c>
       <c r="D8" s="17">
         <v>13991.767812711067</v>
       </c>
       <c r="E8" s="18">
         <v>13410.937027019525</v>
       </c>
       <c r="F8" s="17">
         <v>16249.821925884182</v>
       </c>
       <c r="G8" s="18">
         <v>14267.15913931551</v>
       </c>
       <c r="H8" s="17">
         <v>17213.900667720016</v>
       </c>
       <c r="I8" s="18">
         <v>19611.797461751754</v>
       </c>
       <c r="J8" s="17">
         <v>19983.40350642307</v>
       </c>
       <c r="K8" s="17">
         <v>14974.688581483286</v>
       </c>
       <c r="L8" s="18">
         <v>18825.179435130813</v>
       </c>
       <c r="M8" s="17">
         <v>21162.794268714242</v>
       </c>
       <c r="N8" s="18">
         <v>16239.748286408321</v>
       </c>
       <c r="O8" s="19">
         <v>11750.5</v>
       </c>
       <c r="P8" s="15">
         <v>20575.2</v>
       </c>
+      <c r="Q8" s="30">
+        <v>24638.5</v>
+      </c>
     </row>
     <row r="9" spans="1:28" ht="48" customHeight="1">
-      <c r="A9" s="27" t="s">
+      <c r="A9" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="27"/>
-[...12 lines deleted...]
-      <c r="O9" s="27"/>
+      <c r="B9" s="24"/>
+      <c r="C9" s="24"/>
+      <c r="D9" s="24"/>
+      <c r="E9" s="24"/>
+      <c r="F9" s="24"/>
+      <c r="G9" s="24"/>
+      <c r="H9" s="24"/>
+      <c r="I9" s="24"/>
+      <c r="J9" s="24"/>
+      <c r="K9" s="24"/>
+      <c r="L9" s="24"/>
+      <c r="M9" s="24"/>
+      <c r="N9" s="24"/>
+      <c r="O9" s="24"/>
     </row>
     <row r="10" spans="1:28" ht="24" customHeight="1">
-      <c r="A10" s="26" t="s">
+      <c r="A10" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="26"/>
-[...12 lines deleted...]
-      <c r="O10" s="26"/>
+      <c r="B10" s="23"/>
+      <c r="C10" s="23"/>
+      <c r="D10" s="23"/>
+      <c r="E10" s="23"/>
+      <c r="F10" s="23"/>
+      <c r="G10" s="23"/>
+      <c r="H10" s="23"/>
+      <c r="I10" s="23"/>
+      <c r="J10" s="23"/>
+      <c r="K10" s="23"/>
+      <c r="L10" s="23"/>
+      <c r="M10" s="23"/>
+      <c r="N10" s="23"/>
+      <c r="O10" s="23"/>
     </row>
     <row r="11" spans="1:28">
       <c r="A11" s="8"/>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8"/>
     </row>
     <row r="12" spans="1:28" ht="12.75" customHeight="1">
-      <c r="A12" s="25" t="s">
+      <c r="A12" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="B12" s="25"/>
-[...13 lines deleted...]
-      <c r="P12" s="25"/>
+      <c r="B12" s="27"/>
+      <c r="C12" s="27"/>
+      <c r="D12" s="27"/>
+      <c r="E12" s="27"/>
+      <c r="F12" s="27"/>
+      <c r="G12" s="27"/>
+      <c r="H12" s="27"/>
+      <c r="I12" s="27"/>
+      <c r="J12" s="27"/>
+      <c r="K12" s="27"/>
+      <c r="L12" s="27"/>
+      <c r="M12" s="27"/>
+      <c r="N12" s="27"/>
+      <c r="O12" s="27"/>
+      <c r="P12" s="27"/>
       <c r="Q12" s="9"/>
       <c r="R12" s="9"/>
       <c r="S12" s="9"/>
       <c r="T12" s="9"/>
       <c r="U12" s="9"/>
       <c r="V12" s="9"/>
       <c r="W12" s="9"/>
       <c r="X12" s="9"/>
       <c r="Y12" s="9"/>
       <c r="Z12" s="9"/>
       <c r="AA12" s="9"/>
       <c r="AB12" s="9"/>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="O13" s="10"/>
-      <c r="P13" s="10" t="s">
+      <c r="P13" s="10"/>
+      <c r="Q13" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:28">
       <c r="A14" s="16"/>
       <c r="B14" s="6">
         <v>2010</v>
       </c>
       <c r="C14" s="6">
         <v>2011</v>
       </c>
       <c r="D14" s="6">
         <v>2012</v>
       </c>
       <c r="E14" s="6">
         <v>2013</v>
       </c>
       <c r="F14" s="6">
         <v>2014</v>
       </c>
       <c r="G14" s="6">
         <v>2015</v>
       </c>
       <c r="H14" s="6">
         <v>2016</v>
       </c>
       <c r="I14" s="6">
         <v>2017</v>
       </c>
       <c r="J14" s="6">
         <v>2018</v>
       </c>
       <c r="K14" s="6">
         <v>2019</v>
       </c>
       <c r="L14" s="6">
         <v>2020</v>
       </c>
       <c r="M14" s="6">
         <v>2021</v>
       </c>
       <c r="N14" s="6">
         <v>2022</v>
       </c>
       <c r="O14" s="6">
         <v>2023</v>
       </c>
       <c r="P14" s="20">
         <v>2024</v>
       </c>
+      <c r="Q14" s="29">
+        <v>2025</v>
+      </c>
     </row>
     <row r="15" spans="1:28">
       <c r="A15" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="17">
         <v>6435.345147878742</v>
       </c>
       <c r="C15" s="18">
         <v>7459.0451462231031</v>
       </c>
       <c r="D15" s="17">
         <v>8960.1324603352787</v>
       </c>
       <c r="E15" s="18">
         <v>8420.7827169611483</v>
       </c>
       <c r="F15" s="17">
         <v>10400.208133412681</v>
       </c>
       <c r="G15" s="18">
         <v>9680.644736637747</v>
       </c>
       <c r="H15" s="17">
         <v>11273.219552118502</v>
       </c>
       <c r="I15" s="18">
         <v>12900.765497462842</v>
       </c>
       <c r="J15" s="17">
         <v>13585.779355567787</v>
       </c>
       <c r="K15" s="17">
         <v>10183.631496769704</v>
       </c>
       <c r="L15" s="18">
         <v>15250.399155649015</v>
       </c>
       <c r="M15" s="17">
         <v>17181.265429189196</v>
       </c>
       <c r="N15" s="18">
         <v>13692.894219304953</v>
       </c>
       <c r="O15" s="19">
         <v>10345.4</v>
       </c>
       <c r="P15" s="15">
         <v>15767.2</v>
       </c>
+      <c r="Q15" s="30">
+        <v>13722.839</v>
+      </c>
     </row>
     <row r="16" spans="1:28" ht="48" customHeight="1">
-      <c r="A16" s="27" t="s">
+      <c r="A16" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="B16" s="27"/>
-[...12 lines deleted...]
-      <c r="O16" s="27"/>
+      <c r="B16" s="24"/>
+      <c r="C16" s="24"/>
+      <c r="D16" s="24"/>
+      <c r="E16" s="24"/>
+      <c r="F16" s="24"/>
+      <c r="G16" s="24"/>
+      <c r="H16" s="24"/>
+      <c r="I16" s="24"/>
+      <c r="J16" s="24"/>
+      <c r="K16" s="24"/>
+      <c r="L16" s="24"/>
+      <c r="M16" s="24"/>
+      <c r="N16" s="24"/>
+      <c r="O16" s="24"/>
     </row>
     <row r="17" spans="1:28" ht="24.75" customHeight="1">
-      <c r="A17" s="26" t="s">
+      <c r="A17" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="B17" s="26"/>
-[...12 lines deleted...]
-      <c r="O17" s="26"/>
+      <c r="B17" s="23"/>
+      <c r="C17" s="23"/>
+      <c r="D17" s="23"/>
+      <c r="E17" s="23"/>
+      <c r="F17" s="23"/>
+      <c r="G17" s="23"/>
+      <c r="H17" s="23"/>
+      <c r="I17" s="23"/>
+      <c r="J17" s="23"/>
+      <c r="K17" s="23"/>
+      <c r="L17" s="23"/>
+      <c r="M17" s="23"/>
+      <c r="N17" s="23"/>
+      <c r="O17" s="23"/>
     </row>
     <row r="18" spans="1:28">
       <c r="A18" s="8"/>
       <c r="B18" s="8"/>
       <c r="C18" s="8"/>
       <c r="D18" s="8"/>
       <c r="E18" s="8"/>
       <c r="F18" s="8"/>
       <c r="G18" s="8"/>
       <c r="H18" s="8"/>
       <c r="I18" s="8"/>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8"/>
     </row>
     <row r="19" spans="1:28" ht="14.25">
-      <c r="A19" s="25" t="s">
+      <c r="A19" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="B19" s="25"/>
-[...13 lines deleted...]
-      <c r="P19" s="25"/>
+      <c r="B19" s="27"/>
+      <c r="C19" s="27"/>
+      <c r="D19" s="27"/>
+      <c r="E19" s="27"/>
+      <c r="F19" s="27"/>
+      <c r="G19" s="27"/>
+      <c r="H19" s="27"/>
+      <c r="I19" s="27"/>
+      <c r="J19" s="27"/>
+      <c r="K19" s="27"/>
+      <c r="L19" s="27"/>
+      <c r="M19" s="27"/>
+      <c r="N19" s="27"/>
+      <c r="O19" s="27"/>
+      <c r="P19" s="27"/>
       <c r="Q19" s="9"/>
       <c r="R19" s="9"/>
       <c r="S19" s="9"/>
       <c r="T19" s="9"/>
       <c r="U19" s="9"/>
       <c r="V19" s="9"/>
       <c r="W19" s="9"/>
       <c r="X19" s="9"/>
       <c r="Y19" s="9"/>
       <c r="Z19" s="9"/>
       <c r="AA19" s="9"/>
       <c r="AB19" s="9"/>
     </row>
     <row r="20" spans="1:28">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
-      <c r="N20" s="28"/>
-[...1 lines deleted...]
-      <c r="P20" s="3" t="s">
+      <c r="N20" s="25"/>
+      <c r="O20" s="25"/>
+      <c r="P20" s="3"/>
+      <c r="Q20" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:28">
       <c r="A21" s="16"/>
       <c r="B21" s="6">
         <v>2010</v>
       </c>
       <c r="C21" s="6">
         <v>2011</v>
       </c>
       <c r="D21" s="6">
         <v>2012</v>
       </c>
       <c r="E21" s="6">
         <v>2013</v>
       </c>
       <c r="F21" s="6">
         <v>2014</v>
       </c>
       <c r="G21" s="6">
         <v>2015</v>
       </c>
       <c r="H21" s="6">
         <v>2016</v>
       </c>
       <c r="I21" s="6">
         <v>2017</v>
       </c>
       <c r="J21" s="6">
         <v>2018</v>
       </c>
       <c r="K21" s="6">
         <v>2019</v>
       </c>
       <c r="L21" s="6">
         <v>2020</v>
       </c>
       <c r="M21" s="6">
         <v>2021</v>
       </c>
       <c r="N21" s="6">
         <v>2022</v>
       </c>
       <c r="O21" s="6">
         <v>2023</v>
       </c>
       <c r="P21" s="7">
         <v>2024</v>
       </c>
-      <c r="Q21" s="22"/>
+      <c r="Q21" s="29">
+        <v>2025</v>
+      </c>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="17">
         <v>30804.397513725886</v>
       </c>
       <c r="C22" s="18">
         <v>31575.043057453895</v>
       </c>
       <c r="D22" s="17">
         <v>31658.555928393627</v>
       </c>
       <c r="E22" s="18">
         <v>35756.023964468644</v>
       </c>
       <c r="F22" s="17">
         <v>34725.617572036223</v>
       </c>
       <c r="G22" s="18">
         <v>42468.555523294111</v>
       </c>
       <c r="H22" s="17">
         <v>54973.956621793062</v>
       </c>
       <c r="I22" s="18">
         <v>56222.08515497396</v>
       </c>
       <c r="J22" s="17">
         <v>56076.93526820383</v>
       </c>
       <c r="K22" s="17">
         <v>57599.69953693643</v>
       </c>
       <c r="L22" s="18">
         <v>30221.731760374834</v>
       </c>
       <c r="M22" s="17">
         <v>15754.91633456938</v>
       </c>
       <c r="N22" s="18">
         <v>17255.449391818824</v>
       </c>
       <c r="O22" s="18">
         <v>22264.07</v>
       </c>
       <c r="P22" s="21">
         <v>24450.3</v>
       </c>
-      <c r="Q22" s="22"/>
+      <c r="Q22" s="31">
+        <v>30076.52</v>
+      </c>
     </row>
     <row r="23" spans="1:28" ht="51" customHeight="1">
-      <c r="A23" s="27" t="s">
+      <c r="A23" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B23" s="27"/>
-[...12 lines deleted...]
-      <c r="O23" s="27"/>
+      <c r="B23" s="24"/>
+      <c r="C23" s="24"/>
+      <c r="D23" s="24"/>
+      <c r="E23" s="24"/>
+      <c r="F23" s="24"/>
+      <c r="G23" s="24"/>
+      <c r="H23" s="24"/>
+      <c r="I23" s="24"/>
+      <c r="J23" s="24"/>
+      <c r="K23" s="24"/>
+      <c r="L23" s="24"/>
+      <c r="M23" s="24"/>
+      <c r="N23" s="24"/>
+      <c r="O23" s="24"/>
     </row>
     <row r="24" spans="1:28" ht="24" customHeight="1">
-      <c r="A24" s="26" t="s">
+      <c r="A24" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="B24" s="26"/>
-[...12 lines deleted...]
-      <c r="O24" s="26"/>
+      <c r="B24" s="23"/>
+      <c r="C24" s="23"/>
+      <c r="D24" s="23"/>
+      <c r="E24" s="23"/>
+      <c r="F24" s="23"/>
+      <c r="G24" s="23"/>
+      <c r="H24" s="23"/>
+      <c r="I24" s="23"/>
+      <c r="J24" s="23"/>
+      <c r="K24" s="23"/>
+      <c r="L24" s="23"/>
+      <c r="M24" s="23"/>
+      <c r="N24" s="23"/>
+      <c r="O24" s="23"/>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" s="11"/>
       <c r="B25" s="12"/>
       <c r="C25" s="12"/>
       <c r="D25" s="12"/>
       <c r="E25" s="12"/>
       <c r="F25" s="12"/>
       <c r="G25" s="12"/>
       <c r="H25" s="12"/>
       <c r="I25" s="12"/>
       <c r="J25" s="12"/>
       <c r="K25" s="12"/>
       <c r="L25" s="12"/>
       <c r="M25" s="12"/>
       <c r="N25" s="12"/>
       <c r="O25" s="12"/>
     </row>
     <row r="26" spans="1:28" ht="14.25">
-      <c r="A26" s="25" t="s">
+      <c r="A26" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="B26" s="25"/>
-[...13 lines deleted...]
-      <c r="P26" s="25"/>
+      <c r="B26" s="27"/>
+      <c r="C26" s="27"/>
+      <c r="D26" s="27"/>
+      <c r="E26" s="27"/>
+      <c r="F26" s="27"/>
+      <c r="G26" s="27"/>
+      <c r="H26" s="27"/>
+      <c r="I26" s="27"/>
+      <c r="J26" s="27"/>
+      <c r="K26" s="27"/>
+      <c r="L26" s="27"/>
+      <c r="M26" s="27"/>
+      <c r="N26" s="27"/>
+      <c r="O26" s="27"/>
+      <c r="P26" s="27"/>
       <c r="Q26" s="9"/>
       <c r="R26" s="9"/>
       <c r="S26" s="9"/>
       <c r="T26" s="9"/>
       <c r="U26" s="9"/>
       <c r="V26" s="9"/>
       <c r="W26" s="9"/>
       <c r="X26" s="9"/>
       <c r="Y26" s="9"/>
       <c r="Z26" s="9"/>
       <c r="AA26" s="9"/>
       <c r="AB26" s="9"/>
     </row>
     <row r="27" spans="1:28" ht="11.25" customHeight="1">
       <c r="A27" s="5"/>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
       <c r="J27" s="5"/>
-      <c r="N27" s="28"/>
-[...1 lines deleted...]
-      <c r="P27" s="3" t="s">
+      <c r="N27" s="25"/>
+      <c r="O27" s="25"/>
+      <c r="P27" s="3"/>
+      <c r="Q27" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" s="16"/>
       <c r="B28" s="6">
         <v>2010</v>
       </c>
       <c r="C28" s="6">
         <v>2011</v>
       </c>
       <c r="D28" s="6">
         <v>2012</v>
       </c>
       <c r="E28" s="6">
         <v>2013</v>
       </c>
       <c r="F28" s="6">
         <v>2014</v>
       </c>
       <c r="G28" s="6">
         <v>2015</v>
       </c>
       <c r="H28" s="6">
         <v>2016</v>
       </c>
       <c r="I28" s="6">
         <v>2017</v>
       </c>
       <c r="J28" s="6">
         <v>2018</v>
       </c>
       <c r="K28" s="6">
         <v>2019</v>
       </c>
       <c r="L28" s="6">
         <v>2020</v>
       </c>
       <c r="M28" s="6">
         <v>2021</v>
       </c>
       <c r="N28" s="6">
         <v>2022</v>
       </c>
       <c r="O28" s="6">
         <v>2023</v>
       </c>
       <c r="P28" s="7">
         <v>2024</v>
       </c>
-      <c r="Q28" s="22"/>
+      <c r="Q28" s="32">
+        <v>2025</v>
+      </c>
     </row>
     <row r="29" spans="1:28">
       <c r="A29" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B29" s="17">
         <v>747.77425440627064</v>
       </c>
       <c r="C29" s="18">
         <v>774.60035963607152</v>
       </c>
       <c r="D29" s="17">
         <v>942.45882051109231</v>
       </c>
       <c r="E29" s="17">
         <v>889.42109550390603</v>
       </c>
       <c r="F29" s="17">
         <v>971.71147918854786</v>
       </c>
       <c r="G29" s="18">
         <v>1046.7938695763357</v>
       </c>
       <c r="H29" s="17">
         <v>1365.5394913454145</v>
       </c>
       <c r="I29" s="17">
         <v>1376.9821696583363</v>
       </c>
       <c r="J29" s="17">
         <v>1283.2643587136888</v>
       </c>
       <c r="K29" s="17">
         <v>1068.474729611851</v>
       </c>
       <c r="L29" s="17">
         <v>608.73977499428861</v>
       </c>
       <c r="M29" s="17">
         <v>637.72427551040073</v>
       </c>
       <c r="N29" s="18">
         <v>587.09443608480206</v>
       </c>
       <c r="O29" s="19">
         <v>519.4</v>
       </c>
-      <c r="P29" s="23">
+      <c r="P29" s="22">
         <v>732.8</v>
       </c>
-      <c r="Q29" s="22"/>
+      <c r="Q29" s="30">
+        <v>664.1</v>
+      </c>
     </row>
     <row r="30" spans="1:28" ht="48" customHeight="1">
-      <c r="A30" s="27" t="s">
+      <c r="A30" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B30" s="27"/>
-[...12 lines deleted...]
-      <c r="O30" s="27"/>
+      <c r="B30" s="24"/>
+      <c r="C30" s="24"/>
+      <c r="D30" s="24"/>
+      <c r="E30" s="24"/>
+      <c r="F30" s="24"/>
+      <c r="G30" s="24"/>
+      <c r="H30" s="24"/>
+      <c r="I30" s="24"/>
+      <c r="J30" s="24"/>
+      <c r="K30" s="24"/>
+      <c r="L30" s="24"/>
+      <c r="M30" s="24"/>
+      <c r="N30" s="24"/>
+      <c r="O30" s="24"/>
     </row>
     <row r="31" spans="1:28" ht="22.5" customHeight="1">
-      <c r="A31" s="26" t="s">
+      <c r="A31" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="B31" s="26"/>
-[...12 lines deleted...]
-      <c r="O31" s="26"/>
+      <c r="B31" s="23"/>
+      <c r="C31" s="23"/>
+      <c r="D31" s="23"/>
+      <c r="E31" s="23"/>
+      <c r="F31" s="23"/>
+      <c r="G31" s="23"/>
+      <c r="H31" s="23"/>
+      <c r="I31" s="23"/>
+      <c r="J31" s="23"/>
+      <c r="K31" s="23"/>
+      <c r="L31" s="23"/>
+      <c r="M31" s="23"/>
+      <c r="N31" s="23"/>
+      <c r="O31" s="23"/>
     </row>
     <row r="32" spans="1:28">
       <c r="A32" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="16">
+    <mergeCell ref="A3:P3"/>
+    <mergeCell ref="A5:P5"/>
+    <mergeCell ref="A12:P12"/>
+    <mergeCell ref="A19:P19"/>
+    <mergeCell ref="A26:P26"/>
+    <mergeCell ref="N6:O6"/>
     <mergeCell ref="A31:O31"/>
     <mergeCell ref="A24:O24"/>
     <mergeCell ref="A9:O9"/>
     <mergeCell ref="A16:O16"/>
     <mergeCell ref="A10:O10"/>
     <mergeCell ref="A17:O17"/>
     <mergeCell ref="N20:O20"/>
     <mergeCell ref="A23:O23"/>
     <mergeCell ref="N27:O27"/>
     <mergeCell ref="A30:O30"/>
-    <mergeCell ref="A3:P3"/>
-[...4 lines deleted...]
-    <mergeCell ref="N6:O6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Main indicators by Zhetisu</vt:lpstr>
     </vt:vector>