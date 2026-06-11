--- v0 (2026-04-30)
+++ v1 (2026-06-11)
@@ -19,95 +19,95 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="20730" windowHeight="10620"/>
   </bookViews>
   <sheets>
     <sheet name="Volume of services (period) " sheetId="4" r:id="rId1"/>
     <sheet name="PVI (period)" sheetId="5" r:id="rId2"/>
     <sheet name="Volume and PVI (period) " sheetId="6" r:id="rId3"/>
     <sheet name="Лист2" sheetId="2" state="hidden" r:id="rId4"/>
     <sheet name="Лист3" sheetId="3" state="hidden" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="15">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Zhetisu</t>
   </si>
   <si>
     <t xml:space="preserve"> *   Taking into account the non-observed sector of the economy</t>
   </si>
   <si>
     <t>mln. tenge</t>
   </si>
   <si>
     <t>The volume of services rendered for the section "Information and communication" *</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-June</t>
   </si>
   <si>
     <t>January-September</t>
   </si>
   <si>
     <t>January-December</t>
   </si>
   <si>
     <t>in percent</t>
   </si>
   <si>
     <t>Physical volume indices for the section "Information and communication" *</t>
   </si>
   <si>
+    <t>Date of publication: 29.05.2026</t>
+  </si>
+  <si>
+    <t>Date of next publication: 28.08.2026</t>
+  </si>
+  <si>
     <t>Date of publication: 30.06.2025</t>
   </si>
   <si>
     <t>Date of next publication: 29.06.2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>Date of next publication: 29.05.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="6">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -225,123 +225,114 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -609,54 +600,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Q8"/>
+  <dimension ref="A1:U8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="R12" sqref="R12"/>
+      <selection activeCell="R18" sqref="R18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
     <col min="2" max="17" width="9.42578125" style="1" customWidth="1"/>
     <col min="18" max="240" width="9.140625" style="1"/>
     <col min="241" max="241" width="20.7109375" style="1" customWidth="1"/>
     <col min="242" max="273" width="9.42578125" style="1" customWidth="1"/>
     <col min="274" max="496" width="9.140625" style="1"/>
     <col min="497" max="497" width="20.7109375" style="1" customWidth="1"/>
     <col min="498" max="529" width="9.42578125" style="1" customWidth="1"/>
     <col min="530" max="752" width="9.140625" style="1"/>
     <col min="753" max="753" width="20.7109375" style="1" customWidth="1"/>
     <col min="754" max="785" width="9.42578125" style="1" customWidth="1"/>
     <col min="786" max="1008" width="9.140625" style="1"/>
     <col min="1009" max="1009" width="20.7109375" style="1" customWidth="1"/>
     <col min="1010" max="1041" width="9.42578125" style="1" customWidth="1"/>
     <col min="1042" max="1264" width="9.140625" style="1"/>
     <col min="1265" max="1265" width="20.7109375" style="1" customWidth="1"/>
     <col min="1266" max="1297" width="9.42578125" style="1" customWidth="1"/>
     <col min="1298" max="1520" width="9.140625" style="1"/>
     <col min="1521" max="1521" width="20.7109375" style="1" customWidth="1"/>
     <col min="1522" max="1553" width="9.42578125" style="1" customWidth="1"/>
     <col min="1554" max="1776" width="9.140625" style="1"/>
@@ -811,296 +802,337 @@
     <col min="14322" max="14353" width="9.42578125" style="1" customWidth="1"/>
     <col min="14354" max="14576" width="9.140625" style="1"/>
     <col min="14577" max="14577" width="20.7109375" style="1" customWidth="1"/>
     <col min="14578" max="14609" width="9.42578125" style="1" customWidth="1"/>
     <col min="14610" max="14832" width="9.140625" style="1"/>
     <col min="14833" max="14833" width="20.7109375" style="1" customWidth="1"/>
     <col min="14834" max="14865" width="9.42578125" style="1" customWidth="1"/>
     <col min="14866" max="15088" width="9.140625" style="1"/>
     <col min="15089" max="15089" width="20.7109375" style="1" customWidth="1"/>
     <col min="15090" max="15121" width="9.42578125" style="1" customWidth="1"/>
     <col min="15122" max="15344" width="9.140625" style="1"/>
     <col min="15345" max="15345" width="20.7109375" style="1" customWidth="1"/>
     <col min="15346" max="15377" width="9.42578125" style="1" customWidth="1"/>
     <col min="15378" max="15600" width="9.140625" style="1"/>
     <col min="15601" max="15601" width="20.7109375" style="1" customWidth="1"/>
     <col min="15602" max="15633" width="9.42578125" style="1" customWidth="1"/>
     <col min="15634" max="15856" width="9.140625" style="1"/>
     <col min="15857" max="15857" width="20.7109375" style="1" customWidth="1"/>
     <col min="15858" max="15889" width="9.42578125" style="1" customWidth="1"/>
     <col min="15890" max="16112" width="9.140625" style="1"/>
     <col min="16113" max="16113" width="20.7109375" style="1" customWidth="1"/>
     <col min="16114" max="16145" width="9.42578125" style="1" customWidth="1"/>
     <col min="16146" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="15">
-[...42 lines deleted...]
-      <c r="A3" s="21" t="s">
+    <row r="1" spans="1:21" ht="15" customHeight="1">
+      <c r="A1" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
+      <c r="F1" s="25"/>
+      <c r="G1" s="25"/>
+      <c r="H1" s="25"/>
+      <c r="I1" s="25"/>
+      <c r="J1" s="25"/>
+      <c r="K1" s="25"/>
+      <c r="L1" s="25"/>
+      <c r="M1" s="25"/>
+      <c r="N1" s="25"/>
+      <c r="O1" s="25"/>
+      <c r="P1" s="25"/>
+      <c r="Q1" s="25"/>
+      <c r="R1" s="25"/>
+      <c r="S1" s="25"/>
+      <c r="T1" s="25"/>
+      <c r="U1" s="25"/>
+    </row>
+    <row r="2" spans="1:21" ht="15" customHeight="1">
+      <c r="A2" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="25"/>
+      <c r="K2" s="25"/>
+      <c r="L2" s="25"/>
+      <c r="M2" s="25"/>
+      <c r="N2" s="25"/>
+      <c r="O2" s="25"/>
+      <c r="P2" s="25"/>
+      <c r="Q2" s="25"/>
+      <c r="R2" s="25"/>
+      <c r="S2" s="25"/>
+      <c r="T2" s="25"/>
+      <c r="U2" s="25"/>
+    </row>
+    <row r="3" spans="1:21" ht="15" customHeight="1">
+      <c r="A3" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="21"/>
-[...17 lines deleted...]
-      <c r="A4" s="22" t="s">
+      <c r="B3" s="26"/>
+      <c r="C3" s="26"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="26"/>
+      <c r="F3" s="26"/>
+      <c r="G3" s="26"/>
+      <c r="H3" s="26"/>
+      <c r="I3" s="26"/>
+      <c r="J3" s="26"/>
+      <c r="K3" s="26"/>
+      <c r="L3" s="26"/>
+      <c r="M3" s="26"/>
+      <c r="N3" s="26"/>
+      <c r="O3" s="26"/>
+      <c r="P3" s="26"/>
+      <c r="Q3" s="26"/>
+      <c r="R3" s="26"/>
+      <c r="S3" s="26"/>
+      <c r="T3" s="26"/>
+      <c r="U3" s="26"/>
+    </row>
+    <row r="4" spans="1:21" ht="15" customHeight="1">
+      <c r="A4" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="23"/>
-[...18 lines deleted...]
-      <c r="B5" s="28">
+      <c r="B4" s="24"/>
+      <c r="C4" s="24"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="24"/>
+      <c r="H4" s="24"/>
+      <c r="I4" s="24"/>
+      <c r="J4" s="24"/>
+      <c r="K4" s="24"/>
+      <c r="L4" s="24"/>
+      <c r="M4" s="24"/>
+      <c r="N4" s="24"/>
+      <c r="O4" s="24"/>
+      <c r="P4" s="24"/>
+      <c r="Q4" s="24"/>
+      <c r="R4" s="24"/>
+      <c r="S4" s="24"/>
+      <c r="T4" s="24"/>
+      <c r="U4" s="24"/>
+    </row>
+    <row r="5" spans="1:21" ht="15">
+      <c r="A5" s="17"/>
+      <c r="B5" s="19">
         <v>2022</v>
       </c>
-      <c r="C5" s="28"/>
-[...2 lines deleted...]
-      <c r="F5" s="28">
+      <c r="C5" s="19"/>
+      <c r="D5" s="19"/>
+      <c r="E5" s="19"/>
+      <c r="F5" s="19">
         <v>2023</v>
       </c>
-      <c r="G5" s="28"/>
-[...2 lines deleted...]
-      <c r="J5" s="16">
+      <c r="G5" s="19"/>
+      <c r="H5" s="19"/>
+      <c r="I5" s="19"/>
+      <c r="J5" s="20">
         <v>2024</v>
       </c>
-      <c r="K5" s="17"/>
-[...2 lines deleted...]
-      <c r="N5" s="16">
+      <c r="K5" s="21"/>
+      <c r="L5" s="21"/>
+      <c r="M5" s="22"/>
+      <c r="N5" s="20">
         <v>2025</v>
       </c>
-      <c r="O5" s="17"/>
-[...5 lines deleted...]
-      <c r="B6" s="6" t="s">
+      <c r="O5" s="21"/>
+      <c r="P5" s="21"/>
+      <c r="Q5" s="23"/>
+      <c r="R5" s="20">
+        <v>2026</v>
+      </c>
+      <c r="S5" s="21"/>
+      <c r="T5" s="21"/>
+      <c r="U5" s="23"/>
+    </row>
+    <row r="6" spans="1:21" ht="22.5">
+      <c r="A6" s="18"/>
+      <c r="B6" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="6" t="s">
+      <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="6" t="s">
+      <c r="D6" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="6" t="s">
+      <c r="E6" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="6" t="s">
+      <c r="F6" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="G6" s="6" t="s">
+      <c r="G6" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="H6" s="6" t="s">
+      <c r="H6" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="I6" s="6" t="s">
+      <c r="I6" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="J6" s="6" t="s">
+      <c r="J6" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="K6" s="9" t="s">
+      <c r="K6" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="L6" s="9" t="s">
+      <c r="L6" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="M6" s="9" t="s">
+      <c r="M6" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="N6" s="6" t="s">
+      <c r="N6" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="O6" s="9" t="s">
+      <c r="O6" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="P6" s="9" t="s">
+      <c r="P6" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="Q6" s="9" t="s">
+      <c r="Q6" s="7" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="12" t="s">
+      <c r="R6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="S6" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="T6" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="U6" s="7" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21">
+      <c r="A7" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="13" t="s">
+      <c r="B7" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="13">
+      <c r="C7" s="11">
         <v>4779.8</v>
       </c>
-      <c r="D7" s="13">
+      <c r="D7" s="11">
         <v>7853.6</v>
       </c>
-      <c r="E7" s="13">
+      <c r="E7" s="11">
         <v>10583</v>
       </c>
-      <c r="F7" s="13">
+      <c r="F7" s="11">
         <v>2826.8</v>
       </c>
-      <c r="G7" s="13">
+      <c r="G7" s="11">
         <v>6230.2</v>
       </c>
-      <c r="H7" s="13">
+      <c r="H7" s="11">
         <v>10060.1</v>
       </c>
-      <c r="I7" s="13">
+      <c r="I7" s="11">
         <v>13711</v>
       </c>
-      <c r="J7" s="13">
+      <c r="J7" s="11">
         <v>3686.8</v>
       </c>
-      <c r="K7" s="13">
+      <c r="K7" s="11">
         <v>7845.5</v>
       </c>
-      <c r="L7" s="13">
+      <c r="L7" s="11">
         <v>12327.2</v>
       </c>
-      <c r="M7" s="14">
+      <c r="M7" s="12">
         <v>17315.3</v>
       </c>
-      <c r="N7" s="13">
+      <c r="N7" s="11">
         <v>4264.3999999999996</v>
       </c>
-      <c r="O7" s="13">
+      <c r="O7" s="11">
         <v>8866.1</v>
       </c>
-      <c r="P7" s="13">
+      <c r="P7" s="11">
         <v>13419.2</v>
       </c>
-      <c r="Q7" s="31">
+      <c r="Q7" s="14">
         <v>17965.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="24" t="s">
+      <c r="R7" s="11">
+        <v>4274.7</v>
+      </c>
+      <c r="S7" s="11"/>
+      <c r="T7" s="11"/>
+      <c r="U7" s="14"/>
+    </row>
+    <row r="8" spans="1:21" ht="11.25" customHeight="1">
+      <c r="A8" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="25"/>
-      <c r="C8" s="25"/>
+      <c r="B8" s="16"/>
+      <c r="C8" s="16"/>
     </row>
   </sheetData>
-  <mergeCells count="10">
+  <mergeCells count="11">
+    <mergeCell ref="R5:U5"/>
+    <mergeCell ref="A4:U4"/>
+    <mergeCell ref="A1:U1"/>
+    <mergeCell ref="A2:U2"/>
+    <mergeCell ref="A3:U3"/>
+    <mergeCell ref="N5:Q5"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="J5:M5"/>
-    <mergeCell ref="N5:Q5"/>
-[...3 lines deleted...]
-    <mergeCell ref="A4:Q4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Q8"/>
+  <dimension ref="A1:U8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="R9" sqref="R9"/>
+      <selection activeCell="O26" sqref="O26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
     <col min="2" max="17" width="9.42578125" style="1" customWidth="1"/>
     <col min="18" max="240" width="9.140625" style="1"/>
     <col min="241" max="241" width="20.7109375" style="1" customWidth="1"/>
     <col min="242" max="273" width="9.42578125" style="1" customWidth="1"/>
     <col min="274" max="496" width="9.140625" style="1"/>
     <col min="497" max="497" width="20.7109375" style="1" customWidth="1"/>
     <col min="498" max="529" width="9.42578125" style="1" customWidth="1"/>
     <col min="530" max="752" width="9.140625" style="1"/>
     <col min="753" max="753" width="20.7109375" style="1" customWidth="1"/>
     <col min="754" max="785" width="9.42578125" style="1" customWidth="1"/>
     <col min="786" max="1008" width="9.140625" style="1"/>
     <col min="1009" max="1009" width="20.7109375" style="1" customWidth="1"/>
     <col min="1010" max="1041" width="9.42578125" style="1" customWidth="1"/>
     <col min="1042" max="1264" width="9.140625" style="1"/>
     <col min="1265" max="1265" width="20.7109375" style="1" customWidth="1"/>
     <col min="1266" max="1297" width="9.42578125" style="1" customWidth="1"/>
     <col min="1298" max="1520" width="9.140625" style="1"/>
     <col min="1521" max="1521" width="20.7109375" style="1" customWidth="1"/>
     <col min="1522" max="1553" width="9.42578125" style="1" customWidth="1"/>
     <col min="1554" max="1776" width="9.140625" style="1"/>
@@ -1255,690 +1287,734 @@
     <col min="14322" max="14353" width="9.42578125" style="1" customWidth="1"/>
     <col min="14354" max="14576" width="9.140625" style="1"/>
     <col min="14577" max="14577" width="20.7109375" style="1" customWidth="1"/>
     <col min="14578" max="14609" width="9.42578125" style="1" customWidth="1"/>
     <col min="14610" max="14832" width="9.140625" style="1"/>
     <col min="14833" max="14833" width="20.7109375" style="1" customWidth="1"/>
     <col min="14834" max="14865" width="9.42578125" style="1" customWidth="1"/>
     <col min="14866" max="15088" width="9.140625" style="1"/>
     <col min="15089" max="15089" width="20.7109375" style="1" customWidth="1"/>
     <col min="15090" max="15121" width="9.42578125" style="1" customWidth="1"/>
     <col min="15122" max="15344" width="9.140625" style="1"/>
     <col min="15345" max="15345" width="20.7109375" style="1" customWidth="1"/>
     <col min="15346" max="15377" width="9.42578125" style="1" customWidth="1"/>
     <col min="15378" max="15600" width="9.140625" style="1"/>
     <col min="15601" max="15601" width="20.7109375" style="1" customWidth="1"/>
     <col min="15602" max="15633" width="9.42578125" style="1" customWidth="1"/>
     <col min="15634" max="15856" width="9.140625" style="1"/>
     <col min="15857" max="15857" width="20.7109375" style="1" customWidth="1"/>
     <col min="15858" max="15889" width="9.42578125" style="1" customWidth="1"/>
     <col min="15890" max="16112" width="9.140625" style="1"/>
     <col min="16113" max="16113" width="20.7109375" style="1" customWidth="1"/>
     <col min="16114" max="16145" width="9.42578125" style="1" customWidth="1"/>
     <col min="16146" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="15">
-[...42 lines deleted...]
-      <c r="A3" s="21" t="s">
+    <row r="1" spans="1:21" ht="15" customHeight="1">
+      <c r="A1" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
+      <c r="F1" s="25"/>
+      <c r="G1" s="25"/>
+      <c r="H1" s="25"/>
+      <c r="I1" s="25"/>
+      <c r="J1" s="25"/>
+      <c r="K1" s="25"/>
+      <c r="L1" s="25"/>
+      <c r="M1" s="25"/>
+      <c r="N1" s="25"/>
+      <c r="O1" s="25"/>
+      <c r="P1" s="25"/>
+      <c r="Q1" s="25"/>
+      <c r="R1" s="25"/>
+      <c r="S1" s="25"/>
+      <c r="T1" s="25"/>
+      <c r="U1" s="25"/>
+    </row>
+    <row r="2" spans="1:21" ht="15" customHeight="1">
+      <c r="A2" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="25"/>
+      <c r="K2" s="25"/>
+      <c r="L2" s="25"/>
+      <c r="M2" s="25"/>
+      <c r="N2" s="25"/>
+      <c r="O2" s="25"/>
+      <c r="P2" s="25"/>
+      <c r="Q2" s="25"/>
+      <c r="R2" s="25"/>
+      <c r="S2" s="25"/>
+      <c r="T2" s="25"/>
+      <c r="U2" s="25"/>
+    </row>
+    <row r="3" spans="1:21" ht="15" customHeight="1">
+      <c r="A3" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="B3" s="21"/>
-[...17 lines deleted...]
-      <c r="A4" s="22" t="s">
+      <c r="B3" s="26"/>
+      <c r="C3" s="26"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="26"/>
+      <c r="F3" s="26"/>
+      <c r="G3" s="26"/>
+      <c r="H3" s="26"/>
+      <c r="I3" s="26"/>
+      <c r="J3" s="26"/>
+      <c r="K3" s="26"/>
+      <c r="L3" s="26"/>
+      <c r="M3" s="26"/>
+      <c r="N3" s="26"/>
+      <c r="O3" s="26"/>
+      <c r="P3" s="26"/>
+      <c r="Q3" s="26"/>
+      <c r="R3" s="26"/>
+      <c r="S3" s="26"/>
+      <c r="T3" s="26"/>
+      <c r="U3" s="26"/>
+    </row>
+    <row r="4" spans="1:21" ht="15" customHeight="1">
+      <c r="A4" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="23"/>
-[...18 lines deleted...]
-      <c r="B5" s="28">
+      <c r="B4" s="24"/>
+      <c r="C4" s="24"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="24"/>
+      <c r="H4" s="24"/>
+      <c r="I4" s="24"/>
+      <c r="J4" s="24"/>
+      <c r="K4" s="24"/>
+      <c r="L4" s="24"/>
+      <c r="M4" s="24"/>
+      <c r="N4" s="24"/>
+      <c r="O4" s="24"/>
+      <c r="P4" s="24"/>
+      <c r="Q4" s="24"/>
+      <c r="R4" s="24"/>
+      <c r="S4" s="24"/>
+      <c r="T4" s="24"/>
+      <c r="U4" s="24"/>
+    </row>
+    <row r="5" spans="1:21" ht="15">
+      <c r="A5" s="17"/>
+      <c r="B5" s="19">
         <v>2022</v>
       </c>
-      <c r="C5" s="28"/>
-[...2 lines deleted...]
-      <c r="F5" s="28">
+      <c r="C5" s="19"/>
+      <c r="D5" s="19"/>
+      <c r="E5" s="19"/>
+      <c r="F5" s="19">
         <v>2023</v>
       </c>
-      <c r="G5" s="28"/>
-[...2 lines deleted...]
-      <c r="J5" s="16">
+      <c r="G5" s="19"/>
+      <c r="H5" s="19"/>
+      <c r="I5" s="19"/>
+      <c r="J5" s="20">
         <v>2024</v>
       </c>
-      <c r="K5" s="17"/>
-[...2 lines deleted...]
-      <c r="N5" s="16">
+      <c r="K5" s="21"/>
+      <c r="L5" s="21"/>
+      <c r="M5" s="22"/>
+      <c r="N5" s="20">
         <v>2025</v>
       </c>
-      <c r="O5" s="17"/>
-[...5 lines deleted...]
-      <c r="B6" s="6" t="s">
+      <c r="O5" s="21"/>
+      <c r="P5" s="21"/>
+      <c r="Q5" s="23"/>
+      <c r="R5" s="20">
+        <v>2026</v>
+      </c>
+      <c r="S5" s="21"/>
+      <c r="T5" s="21"/>
+      <c r="U5" s="23"/>
+    </row>
+    <row r="6" spans="1:21" ht="22.5">
+      <c r="A6" s="18"/>
+      <c r="B6" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="6" t="s">
+      <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="6" t="s">
+      <c r="D6" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="6" t="s">
+      <c r="E6" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="6" t="s">
+      <c r="F6" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="G6" s="6" t="s">
+      <c r="G6" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="H6" s="6" t="s">
+      <c r="H6" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="I6" s="6" t="s">
+      <c r="I6" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="J6" s="6" t="s">
+      <c r="J6" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="K6" s="9" t="s">
+      <c r="K6" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="L6" s="9" t="s">
+      <c r="L6" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="M6" s="9" t="s">
+      <c r="M6" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="N6" s="6" t="s">
+      <c r="N6" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="O6" s="9" t="s">
+      <c r="O6" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="P6" s="9" t="s">
+      <c r="P6" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="Q6" s="9" t="s">
+      <c r="Q6" s="7" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="12" t="s">
+      <c r="R6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="S6" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="T6" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="U6" s="7" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21">
+      <c r="A7" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="13" t="s">
+      <c r="B7" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="13">
+      <c r="C7" s="11">
         <v>111.6</v>
       </c>
-      <c r="D7" s="13">
+      <c r="D7" s="11">
         <v>105.7</v>
       </c>
-      <c r="E7" s="13">
+      <c r="E7" s="11">
         <v>138.80000000000001</v>
       </c>
-      <c r="F7" s="13">
+      <c r="F7" s="11">
         <v>130.19999999999999</v>
       </c>
-      <c r="G7" s="13">
+      <c r="G7" s="11">
         <v>133.30000000000001</v>
       </c>
-      <c r="H7" s="13">
+      <c r="H7" s="11">
         <v>125.6</v>
       </c>
-      <c r="I7" s="13">
+      <c r="I7" s="11">
         <v>116.6</v>
       </c>
-      <c r="J7" s="13">
+      <c r="J7" s="11">
         <v>126</v>
       </c>
-      <c r="K7" s="13">
+      <c r="K7" s="11">
         <v>121.2</v>
       </c>
-      <c r="L7" s="13">
+      <c r="L7" s="11">
         <v>117.8</v>
       </c>
-      <c r="M7" s="13">
+      <c r="M7" s="11">
         <v>121.2</v>
       </c>
-      <c r="N7" s="13">
+      <c r="N7" s="11">
         <v>109.9</v>
       </c>
-      <c r="O7" s="13">
+      <c r="O7" s="11">
         <v>106.9</v>
       </c>
-      <c r="P7" s="13">
+      <c r="P7" s="11">
         <v>102.9</v>
       </c>
-      <c r="Q7" s="13"/>
-[...2 lines deleted...]
-      <c r="A8" s="24" t="s">
+      <c r="Q7" s="11">
+        <v>98.4</v>
+      </c>
+      <c r="R7" s="11">
+        <v>96.8</v>
+      </c>
+      <c r="S7" s="11"/>
+      <c r="T7" s="11"/>
+      <c r="U7" s="11"/>
+    </row>
+    <row r="8" spans="1:21" ht="11.25" customHeight="1">
+      <c r="A8" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="25"/>
-      <c r="C8" s="25"/>
+      <c r="B8" s="16"/>
+      <c r="C8" s="16"/>
     </row>
   </sheetData>
-  <mergeCells count="10">
+  <mergeCells count="11">
+    <mergeCell ref="R5:U5"/>
+    <mergeCell ref="A4:U4"/>
+    <mergeCell ref="A1:U1"/>
+    <mergeCell ref="A2:U2"/>
+    <mergeCell ref="A3:U3"/>
+    <mergeCell ref="N5:Q5"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:I5"/>
-    <mergeCell ref="A1:Q1"/>
-[...2 lines deleted...]
-    <mergeCell ref="A4:Q4"/>
     <mergeCell ref="J5:M5"/>
-    <mergeCell ref="N5:Q5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:K14"/>
+  <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E36" sqref="E36"/>
+      <selection activeCell="H18" sqref="H18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="28.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.7109375" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.28515625" style="1" customWidth="1"/>
-    <col min="5" max="10" width="9.42578125" style="1" customWidth="1"/>
-[...254 lines deleted...]
-    <col min="16157" max="16384" width="9.140625" style="1"/>
+    <col min="5" max="9" width="9.42578125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="9.42578125" style="3" customWidth="1"/>
+    <col min="11" max="27" width="9.42578125" style="1" customWidth="1"/>
+    <col min="28" max="250" width="9.140625" style="1"/>
+    <col min="251" max="251" width="28.28515625" style="1" customWidth="1"/>
+    <col min="252" max="258" width="13.7109375" style="1" customWidth="1"/>
+    <col min="259" max="283" width="9.42578125" style="1" customWidth="1"/>
+    <col min="284" max="506" width="9.140625" style="1"/>
+    <col min="507" max="507" width="28.28515625" style="1" customWidth="1"/>
+    <col min="508" max="514" width="13.7109375" style="1" customWidth="1"/>
+    <col min="515" max="539" width="9.42578125" style="1" customWidth="1"/>
+    <col min="540" max="762" width="9.140625" style="1"/>
+    <col min="763" max="763" width="28.28515625" style="1" customWidth="1"/>
+    <col min="764" max="770" width="13.7109375" style="1" customWidth="1"/>
+    <col min="771" max="795" width="9.42578125" style="1" customWidth="1"/>
+    <col min="796" max="1018" width="9.140625" style="1"/>
+    <col min="1019" max="1019" width="28.28515625" style="1" customWidth="1"/>
+    <col min="1020" max="1026" width="13.7109375" style="1" customWidth="1"/>
+    <col min="1027" max="1051" width="9.42578125" style="1" customWidth="1"/>
+    <col min="1052" max="1274" width="9.140625" style="1"/>
+    <col min="1275" max="1275" width="28.28515625" style="1" customWidth="1"/>
+    <col min="1276" max="1282" width="13.7109375" style="1" customWidth="1"/>
+    <col min="1283" max="1307" width="9.42578125" style="1" customWidth="1"/>
+    <col min="1308" max="1530" width="9.140625" style="1"/>
+    <col min="1531" max="1531" width="28.28515625" style="1" customWidth="1"/>
+    <col min="1532" max="1538" width="13.7109375" style="1" customWidth="1"/>
+    <col min="1539" max="1563" width="9.42578125" style="1" customWidth="1"/>
+    <col min="1564" max="1786" width="9.140625" style="1"/>
+    <col min="1787" max="1787" width="28.28515625" style="1" customWidth="1"/>
+    <col min="1788" max="1794" width="13.7109375" style="1" customWidth="1"/>
+    <col min="1795" max="1819" width="9.42578125" style="1" customWidth="1"/>
+    <col min="1820" max="2042" width="9.140625" style="1"/>
+    <col min="2043" max="2043" width="28.28515625" style="1" customWidth="1"/>
+    <col min="2044" max="2050" width="13.7109375" style="1" customWidth="1"/>
+    <col min="2051" max="2075" width="9.42578125" style="1" customWidth="1"/>
+    <col min="2076" max="2298" width="9.140625" style="1"/>
+    <col min="2299" max="2299" width="28.28515625" style="1" customWidth="1"/>
+    <col min="2300" max="2306" width="13.7109375" style="1" customWidth="1"/>
+    <col min="2307" max="2331" width="9.42578125" style="1" customWidth="1"/>
+    <col min="2332" max="2554" width="9.140625" style="1"/>
+    <col min="2555" max="2555" width="28.28515625" style="1" customWidth="1"/>
+    <col min="2556" max="2562" width="13.7109375" style="1" customWidth="1"/>
+    <col min="2563" max="2587" width="9.42578125" style="1" customWidth="1"/>
+    <col min="2588" max="2810" width="9.140625" style="1"/>
+    <col min="2811" max="2811" width="28.28515625" style="1" customWidth="1"/>
+    <col min="2812" max="2818" width="13.7109375" style="1" customWidth="1"/>
+    <col min="2819" max="2843" width="9.42578125" style="1" customWidth="1"/>
+    <col min="2844" max="3066" width="9.140625" style="1"/>
+    <col min="3067" max="3067" width="28.28515625" style="1" customWidth="1"/>
+    <col min="3068" max="3074" width="13.7109375" style="1" customWidth="1"/>
+    <col min="3075" max="3099" width="9.42578125" style="1" customWidth="1"/>
+    <col min="3100" max="3322" width="9.140625" style="1"/>
+    <col min="3323" max="3323" width="28.28515625" style="1" customWidth="1"/>
+    <col min="3324" max="3330" width="13.7109375" style="1" customWidth="1"/>
+    <col min="3331" max="3355" width="9.42578125" style="1" customWidth="1"/>
+    <col min="3356" max="3578" width="9.140625" style="1"/>
+    <col min="3579" max="3579" width="28.28515625" style="1" customWidth="1"/>
+    <col min="3580" max="3586" width="13.7109375" style="1" customWidth="1"/>
+    <col min="3587" max="3611" width="9.42578125" style="1" customWidth="1"/>
+    <col min="3612" max="3834" width="9.140625" style="1"/>
+    <col min="3835" max="3835" width="28.28515625" style="1" customWidth="1"/>
+    <col min="3836" max="3842" width="13.7109375" style="1" customWidth="1"/>
+    <col min="3843" max="3867" width="9.42578125" style="1" customWidth="1"/>
+    <col min="3868" max="4090" width="9.140625" style="1"/>
+    <col min="4091" max="4091" width="28.28515625" style="1" customWidth="1"/>
+    <col min="4092" max="4098" width="13.7109375" style="1" customWidth="1"/>
+    <col min="4099" max="4123" width="9.42578125" style="1" customWidth="1"/>
+    <col min="4124" max="4346" width="9.140625" style="1"/>
+    <col min="4347" max="4347" width="28.28515625" style="1" customWidth="1"/>
+    <col min="4348" max="4354" width="13.7109375" style="1" customWidth="1"/>
+    <col min="4355" max="4379" width="9.42578125" style="1" customWidth="1"/>
+    <col min="4380" max="4602" width="9.140625" style="1"/>
+    <col min="4603" max="4603" width="28.28515625" style="1" customWidth="1"/>
+    <col min="4604" max="4610" width="13.7109375" style="1" customWidth="1"/>
+    <col min="4611" max="4635" width="9.42578125" style="1" customWidth="1"/>
+    <col min="4636" max="4858" width="9.140625" style="1"/>
+    <col min="4859" max="4859" width="28.28515625" style="1" customWidth="1"/>
+    <col min="4860" max="4866" width="13.7109375" style="1" customWidth="1"/>
+    <col min="4867" max="4891" width="9.42578125" style="1" customWidth="1"/>
+    <col min="4892" max="5114" width="9.140625" style="1"/>
+    <col min="5115" max="5115" width="28.28515625" style="1" customWidth="1"/>
+    <col min="5116" max="5122" width="13.7109375" style="1" customWidth="1"/>
+    <col min="5123" max="5147" width="9.42578125" style="1" customWidth="1"/>
+    <col min="5148" max="5370" width="9.140625" style="1"/>
+    <col min="5371" max="5371" width="28.28515625" style="1" customWidth="1"/>
+    <col min="5372" max="5378" width="13.7109375" style="1" customWidth="1"/>
+    <col min="5379" max="5403" width="9.42578125" style="1" customWidth="1"/>
+    <col min="5404" max="5626" width="9.140625" style="1"/>
+    <col min="5627" max="5627" width="28.28515625" style="1" customWidth="1"/>
+    <col min="5628" max="5634" width="13.7109375" style="1" customWidth="1"/>
+    <col min="5635" max="5659" width="9.42578125" style="1" customWidth="1"/>
+    <col min="5660" max="5882" width="9.140625" style="1"/>
+    <col min="5883" max="5883" width="28.28515625" style="1" customWidth="1"/>
+    <col min="5884" max="5890" width="13.7109375" style="1" customWidth="1"/>
+    <col min="5891" max="5915" width="9.42578125" style="1" customWidth="1"/>
+    <col min="5916" max="6138" width="9.140625" style="1"/>
+    <col min="6139" max="6139" width="28.28515625" style="1" customWidth="1"/>
+    <col min="6140" max="6146" width="13.7109375" style="1" customWidth="1"/>
+    <col min="6147" max="6171" width="9.42578125" style="1" customWidth="1"/>
+    <col min="6172" max="6394" width="9.140625" style="1"/>
+    <col min="6395" max="6395" width="28.28515625" style="1" customWidth="1"/>
+    <col min="6396" max="6402" width="13.7109375" style="1" customWidth="1"/>
+    <col min="6403" max="6427" width="9.42578125" style="1" customWidth="1"/>
+    <col min="6428" max="6650" width="9.140625" style="1"/>
+    <col min="6651" max="6651" width="28.28515625" style="1" customWidth="1"/>
+    <col min="6652" max="6658" width="13.7109375" style="1" customWidth="1"/>
+    <col min="6659" max="6683" width="9.42578125" style="1" customWidth="1"/>
+    <col min="6684" max="6906" width="9.140625" style="1"/>
+    <col min="6907" max="6907" width="28.28515625" style="1" customWidth="1"/>
+    <col min="6908" max="6914" width="13.7109375" style="1" customWidth="1"/>
+    <col min="6915" max="6939" width="9.42578125" style="1" customWidth="1"/>
+    <col min="6940" max="7162" width="9.140625" style="1"/>
+    <col min="7163" max="7163" width="28.28515625" style="1" customWidth="1"/>
+    <col min="7164" max="7170" width="13.7109375" style="1" customWidth="1"/>
+    <col min="7171" max="7195" width="9.42578125" style="1" customWidth="1"/>
+    <col min="7196" max="7418" width="9.140625" style="1"/>
+    <col min="7419" max="7419" width="28.28515625" style="1" customWidth="1"/>
+    <col min="7420" max="7426" width="13.7109375" style="1" customWidth="1"/>
+    <col min="7427" max="7451" width="9.42578125" style="1" customWidth="1"/>
+    <col min="7452" max="7674" width="9.140625" style="1"/>
+    <col min="7675" max="7675" width="28.28515625" style="1" customWidth="1"/>
+    <col min="7676" max="7682" width="13.7109375" style="1" customWidth="1"/>
+    <col min="7683" max="7707" width="9.42578125" style="1" customWidth="1"/>
+    <col min="7708" max="7930" width="9.140625" style="1"/>
+    <col min="7931" max="7931" width="28.28515625" style="1" customWidth="1"/>
+    <col min="7932" max="7938" width="13.7109375" style="1" customWidth="1"/>
+    <col min="7939" max="7963" width="9.42578125" style="1" customWidth="1"/>
+    <col min="7964" max="8186" width="9.140625" style="1"/>
+    <col min="8187" max="8187" width="28.28515625" style="1" customWidth="1"/>
+    <col min="8188" max="8194" width="13.7109375" style="1" customWidth="1"/>
+    <col min="8195" max="8219" width="9.42578125" style="1" customWidth="1"/>
+    <col min="8220" max="8442" width="9.140625" style="1"/>
+    <col min="8443" max="8443" width="28.28515625" style="1" customWidth="1"/>
+    <col min="8444" max="8450" width="13.7109375" style="1" customWidth="1"/>
+    <col min="8451" max="8475" width="9.42578125" style="1" customWidth="1"/>
+    <col min="8476" max="8698" width="9.140625" style="1"/>
+    <col min="8699" max="8699" width="28.28515625" style="1" customWidth="1"/>
+    <col min="8700" max="8706" width="13.7109375" style="1" customWidth="1"/>
+    <col min="8707" max="8731" width="9.42578125" style="1" customWidth="1"/>
+    <col min="8732" max="8954" width="9.140625" style="1"/>
+    <col min="8955" max="8955" width="28.28515625" style="1" customWidth="1"/>
+    <col min="8956" max="8962" width="13.7109375" style="1" customWidth="1"/>
+    <col min="8963" max="8987" width="9.42578125" style="1" customWidth="1"/>
+    <col min="8988" max="9210" width="9.140625" style="1"/>
+    <col min="9211" max="9211" width="28.28515625" style="1" customWidth="1"/>
+    <col min="9212" max="9218" width="13.7109375" style="1" customWidth="1"/>
+    <col min="9219" max="9243" width="9.42578125" style="1" customWidth="1"/>
+    <col min="9244" max="9466" width="9.140625" style="1"/>
+    <col min="9467" max="9467" width="28.28515625" style="1" customWidth="1"/>
+    <col min="9468" max="9474" width="13.7109375" style="1" customWidth="1"/>
+    <col min="9475" max="9499" width="9.42578125" style="1" customWidth="1"/>
+    <col min="9500" max="9722" width="9.140625" style="1"/>
+    <col min="9723" max="9723" width="28.28515625" style="1" customWidth="1"/>
+    <col min="9724" max="9730" width="13.7109375" style="1" customWidth="1"/>
+    <col min="9731" max="9755" width="9.42578125" style="1" customWidth="1"/>
+    <col min="9756" max="9978" width="9.140625" style="1"/>
+    <col min="9979" max="9979" width="28.28515625" style="1" customWidth="1"/>
+    <col min="9980" max="9986" width="13.7109375" style="1" customWidth="1"/>
+    <col min="9987" max="10011" width="9.42578125" style="1" customWidth="1"/>
+    <col min="10012" max="10234" width="9.140625" style="1"/>
+    <col min="10235" max="10235" width="28.28515625" style="1" customWidth="1"/>
+    <col min="10236" max="10242" width="13.7109375" style="1" customWidth="1"/>
+    <col min="10243" max="10267" width="9.42578125" style="1" customWidth="1"/>
+    <col min="10268" max="10490" width="9.140625" style="1"/>
+    <col min="10491" max="10491" width="28.28515625" style="1" customWidth="1"/>
+    <col min="10492" max="10498" width="13.7109375" style="1" customWidth="1"/>
+    <col min="10499" max="10523" width="9.42578125" style="1" customWidth="1"/>
+    <col min="10524" max="10746" width="9.140625" style="1"/>
+    <col min="10747" max="10747" width="28.28515625" style="1" customWidth="1"/>
+    <col min="10748" max="10754" width="13.7109375" style="1" customWidth="1"/>
+    <col min="10755" max="10779" width="9.42578125" style="1" customWidth="1"/>
+    <col min="10780" max="11002" width="9.140625" style="1"/>
+    <col min="11003" max="11003" width="28.28515625" style="1" customWidth="1"/>
+    <col min="11004" max="11010" width="13.7109375" style="1" customWidth="1"/>
+    <col min="11011" max="11035" width="9.42578125" style="1" customWidth="1"/>
+    <col min="11036" max="11258" width="9.140625" style="1"/>
+    <col min="11259" max="11259" width="28.28515625" style="1" customWidth="1"/>
+    <col min="11260" max="11266" width="13.7109375" style="1" customWidth="1"/>
+    <col min="11267" max="11291" width="9.42578125" style="1" customWidth="1"/>
+    <col min="11292" max="11514" width="9.140625" style="1"/>
+    <col min="11515" max="11515" width="28.28515625" style="1" customWidth="1"/>
+    <col min="11516" max="11522" width="13.7109375" style="1" customWidth="1"/>
+    <col min="11523" max="11547" width="9.42578125" style="1" customWidth="1"/>
+    <col min="11548" max="11770" width="9.140625" style="1"/>
+    <col min="11771" max="11771" width="28.28515625" style="1" customWidth="1"/>
+    <col min="11772" max="11778" width="13.7109375" style="1" customWidth="1"/>
+    <col min="11779" max="11803" width="9.42578125" style="1" customWidth="1"/>
+    <col min="11804" max="12026" width="9.140625" style="1"/>
+    <col min="12027" max="12027" width="28.28515625" style="1" customWidth="1"/>
+    <col min="12028" max="12034" width="13.7109375" style="1" customWidth="1"/>
+    <col min="12035" max="12059" width="9.42578125" style="1" customWidth="1"/>
+    <col min="12060" max="12282" width="9.140625" style="1"/>
+    <col min="12283" max="12283" width="28.28515625" style="1" customWidth="1"/>
+    <col min="12284" max="12290" width="13.7109375" style="1" customWidth="1"/>
+    <col min="12291" max="12315" width="9.42578125" style="1" customWidth="1"/>
+    <col min="12316" max="12538" width="9.140625" style="1"/>
+    <col min="12539" max="12539" width="28.28515625" style="1" customWidth="1"/>
+    <col min="12540" max="12546" width="13.7109375" style="1" customWidth="1"/>
+    <col min="12547" max="12571" width="9.42578125" style="1" customWidth="1"/>
+    <col min="12572" max="12794" width="9.140625" style="1"/>
+    <col min="12795" max="12795" width="28.28515625" style="1" customWidth="1"/>
+    <col min="12796" max="12802" width="13.7109375" style="1" customWidth="1"/>
+    <col min="12803" max="12827" width="9.42578125" style="1" customWidth="1"/>
+    <col min="12828" max="13050" width="9.140625" style="1"/>
+    <col min="13051" max="13051" width="28.28515625" style="1" customWidth="1"/>
+    <col min="13052" max="13058" width="13.7109375" style="1" customWidth="1"/>
+    <col min="13059" max="13083" width="9.42578125" style="1" customWidth="1"/>
+    <col min="13084" max="13306" width="9.140625" style="1"/>
+    <col min="13307" max="13307" width="28.28515625" style="1" customWidth="1"/>
+    <col min="13308" max="13314" width="13.7109375" style="1" customWidth="1"/>
+    <col min="13315" max="13339" width="9.42578125" style="1" customWidth="1"/>
+    <col min="13340" max="13562" width="9.140625" style="1"/>
+    <col min="13563" max="13563" width="28.28515625" style="1" customWidth="1"/>
+    <col min="13564" max="13570" width="13.7109375" style="1" customWidth="1"/>
+    <col min="13571" max="13595" width="9.42578125" style="1" customWidth="1"/>
+    <col min="13596" max="13818" width="9.140625" style="1"/>
+    <col min="13819" max="13819" width="28.28515625" style="1" customWidth="1"/>
+    <col min="13820" max="13826" width="13.7109375" style="1" customWidth="1"/>
+    <col min="13827" max="13851" width="9.42578125" style="1" customWidth="1"/>
+    <col min="13852" max="14074" width="9.140625" style="1"/>
+    <col min="14075" max="14075" width="28.28515625" style="1" customWidth="1"/>
+    <col min="14076" max="14082" width="13.7109375" style="1" customWidth="1"/>
+    <col min="14083" max="14107" width="9.42578125" style="1" customWidth="1"/>
+    <col min="14108" max="14330" width="9.140625" style="1"/>
+    <col min="14331" max="14331" width="28.28515625" style="1" customWidth="1"/>
+    <col min="14332" max="14338" width="13.7109375" style="1" customWidth="1"/>
+    <col min="14339" max="14363" width="9.42578125" style="1" customWidth="1"/>
+    <col min="14364" max="14586" width="9.140625" style="1"/>
+    <col min="14587" max="14587" width="28.28515625" style="1" customWidth="1"/>
+    <col min="14588" max="14594" width="13.7109375" style="1" customWidth="1"/>
+    <col min="14595" max="14619" width="9.42578125" style="1" customWidth="1"/>
+    <col min="14620" max="14842" width="9.140625" style="1"/>
+    <col min="14843" max="14843" width="28.28515625" style="1" customWidth="1"/>
+    <col min="14844" max="14850" width="13.7109375" style="1" customWidth="1"/>
+    <col min="14851" max="14875" width="9.42578125" style="1" customWidth="1"/>
+    <col min="14876" max="15098" width="9.140625" style="1"/>
+    <col min="15099" max="15099" width="28.28515625" style="1" customWidth="1"/>
+    <col min="15100" max="15106" width="13.7109375" style="1" customWidth="1"/>
+    <col min="15107" max="15131" width="9.42578125" style="1" customWidth="1"/>
+    <col min="15132" max="15354" width="9.140625" style="1"/>
+    <col min="15355" max="15355" width="28.28515625" style="1" customWidth="1"/>
+    <col min="15356" max="15362" width="13.7109375" style="1" customWidth="1"/>
+    <col min="15363" max="15387" width="9.42578125" style="1" customWidth="1"/>
+    <col min="15388" max="15610" width="9.140625" style="1"/>
+    <col min="15611" max="15611" width="28.28515625" style="1" customWidth="1"/>
+    <col min="15612" max="15618" width="13.7109375" style="1" customWidth="1"/>
+    <col min="15619" max="15643" width="9.42578125" style="1" customWidth="1"/>
+    <col min="15644" max="15866" width="9.140625" style="1"/>
+    <col min="15867" max="15867" width="28.28515625" style="1" customWidth="1"/>
+    <col min="15868" max="15874" width="13.7109375" style="1" customWidth="1"/>
+    <col min="15875" max="15899" width="9.42578125" style="1" customWidth="1"/>
+    <col min="15900" max="16122" width="9.140625" style="1"/>
+    <col min="16123" max="16123" width="28.28515625" style="1" customWidth="1"/>
+    <col min="16124" max="16130" width="13.7109375" style="1" customWidth="1"/>
+    <col min="16131" max="16155" width="9.42578125" style="1" customWidth="1"/>
+    <col min="16156" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="15">
-[...16 lines deleted...]
-      <c r="A3" s="21" t="s">
+    <row r="1" spans="1:10" ht="15" customHeight="1">
+      <c r="A1" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+    </row>
+    <row r="2" spans="1:10" ht="15" customHeight="1">
+      <c r="A2" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+    </row>
+    <row r="3" spans="1:10" ht="12.75" customHeight="1">
+      <c r="A3" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="21"/>
-[...10 lines deleted...]
-      <c r="A4" s="22" t="s">
+      <c r="B3" s="26"/>
+      <c r="C3" s="26"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="8"/>
+      <c r="F3" s="8"/>
+      <c r="G3" s="8"/>
+      <c r="H3" s="8"/>
+      <c r="I3" s="8"/>
+    </row>
+    <row r="4" spans="1:10" ht="15" customHeight="1">
+      <c r="A4" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="23"/>
-[...6 lines deleted...]
-      <c r="B5" s="7">
+      <c r="B4" s="24"/>
+      <c r="C4" s="24"/>
+      <c r="D4" s="24"/>
+      <c r="J4" s="1"/>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5" s="4"/>
+      <c r="B5" s="6">
         <v>2022</v>
       </c>
-      <c r="C5" s="11">
+      <c r="C5" s="9">
         <v>2023</v>
       </c>
-      <c r="D5" s="11">
+      <c r="D5" s="9">
         <v>2024</v>
       </c>
-      <c r="K5" s="1"/>
-[...2 lines deleted...]
-      <c r="A6" s="12" t="s">
+      <c r="J5" s="1"/>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="13">
+      <c r="B6" s="11">
         <v>10798.6</v>
       </c>
-      <c r="C6" s="13">
+      <c r="C6" s="11">
         <v>16231.4</v>
       </c>
-      <c r="D6" s="13">
+      <c r="D6" s="11">
         <v>16471</v>
       </c>
-      <c r="K6" s="1"/>
-[...2 lines deleted...]
-      <c r="A7" s="24" t="s">
+      <c r="J6" s="1"/>
+    </row>
+    <row r="7" spans="1:10" ht="11.25" customHeight="1">
+      <c r="A7" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="25"/>
-[...5 lines deleted...]
-      <c r="A10" s="21" t="s">
+      <c r="B7" s="16"/>
+    </row>
+    <row r="10" spans="1:10" ht="12.75" customHeight="1">
+      <c r="A10" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="21"/>
-[...3 lines deleted...]
-      <c r="C11" s="3" t="s">
+      <c r="B10" s="26"/>
+      <c r="C10" s="26"/>
+      <c r="D10" s="26"/>
+    </row>
+    <row r="11" spans="1:10" ht="15" customHeight="1">
+      <c r="A11" s="24" t="s">
         <v>9</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B12" s="7">
+      <c r="B11" s="24"/>
+      <c r="C11" s="24"/>
+      <c r="D11" s="24"/>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="4"/>
+      <c r="B12" s="6">
         <v>2022</v>
       </c>
-      <c r="C12" s="11">
+      <c r="C12" s="9">
         <v>2023</v>
       </c>
-      <c r="D12" s="11">
+      <c r="D12" s="9">
         <v>2024</v>
       </c>
-      <c r="K12" s="1"/>
-[...2 lines deleted...]
-      <c r="A13" s="12" t="s">
+      <c r="J12" s="1"/>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="B13" s="13">
+      <c r="B13" s="11">
         <v>91</v>
       </c>
-      <c r="C13" s="13">
+      <c r="C13" s="11">
         <v>143.1</v>
       </c>
-      <c r="D13" s="15">
+      <c r="D13" s="13">
         <v>97.3</v>
       </c>
-      <c r="K13" s="1"/>
-[...2 lines deleted...]
-      <c r="A14" s="24" t="s">
+      <c r="J13" s="1"/>
+    </row>
+    <row r="14" spans="1:10" ht="11.25" customHeight="1">
+      <c r="A14" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="B14" s="25"/>
+      <c r="B14" s="16"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
-[...2 lines deleted...]
-    <mergeCell ref="A7:B7"/>
+  <mergeCells count="8">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="A11:D11"/>
     <mergeCell ref="A3:D3"/>
-    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="A10:D10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>