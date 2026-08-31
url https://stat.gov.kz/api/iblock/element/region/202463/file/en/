--- v1 (2026-06-11)
+++ v2 (2026-08-31)
@@ -5,338 +5,649 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="20730" windowHeight="10620"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="20730" windowHeight="10620" activeTab="4"/>
   </bookViews>
   <sheets>
-    <sheet name="Volume of services (period) " sheetId="4" r:id="rId1"/>
-[...3 lines deleted...]
-    <sheet name="Лист3" sheetId="3" state="hidden" r:id="rId5"/>
+    <sheet name="Metadata" sheetId="7" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="8" r:id="rId2"/>
+    <sheet name="Лист2" sheetId="2" state="hidden" r:id="rId3"/>
+    <sheet name="Лист3" sheetId="3" state="hidden" r:id="rId4"/>
+    <sheet name="Indicatior" sheetId="9" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97" uniqueCount="69">
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Zhetisu</t>
-[...4 lines deleted...]
-  <si>
     <t>mln. tenge</t>
   </si>
   <si>
-    <t>The volume of services rendered for the section "Information and communication" *</t>
-[...29 lines deleted...]
-    <t>Date of next publication: 29.06.2026</t>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>201108, 201107</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Gross output of the service sector. Indices of physical volume of services provided.</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>mln. tenge. percent</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Abbreviated Title of the Statistical Indicator </t>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Gross output of commercial services is the value of market and non-market services provided by all service providers, which include enterprises, regardless of ownership and number of employees, as well as individual entrepreneurs, taking into account the volumes formed in the non-observed economy</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>The calculation of indicators for commercial services statistics is carried out in accordance with the Methodology for the formation of indicators for commercial services statistics, approved by the order of the Chairman of the Statistics Committee of the Ministry of National Economy of the Republic of Kazakhstan dated February 9, 2016 No. 32 and the International Recommendations for Statistics of Services of Eurostat</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Notes </t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25831/</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/702521</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Division of trade and services statistics</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>Alamanova Alina Arnaikyzy</t>
+  </si>
+  <si>
+    <t>+7 (728) 241-60-35</t>
+  </si>
+  <si>
+    <t>a.alamanova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/zhetisu/dynamic-tables/28261/</t>
+  </si>
+  <si>
+    <r>
+      <t>In the sphere of commercial services, the statistical Directory of Services is used</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <color indexed="12"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> (https://stat.gov.kz/en/classifiers/statistical/25799/)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">, developed on the basis of the national classifiers «Classifier of Products by Types of Economic Activity» (KPVED) and «General Classifier of Types of Economic Activity» (OKED) </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <color indexed="12"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(https://stat.gov.kz/en/classifiers/statistical/25797/)</t>
+    </r>
+  </si>
+  <si>
+    <t>The main source of information on the volume of services rendered in the Zhetisu region are the data obtained from the results of the survey of statistical forms 2-services «Report on the volume of services rendered» (index 2-services, frequency - quarterly) and 2-services «Report on the volume of services rendered» (index 2-services, frequency - annual) and also 3-communication «Report on postal and courier activities and communication services» (index 3-communication, frequency - monthly) and «Report on communication services» (index 2-communication, frequency - annual)</t>
+  </si>
+  <si>
+    <t>Since 2022</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>The volume of services rendered and physical volume indices for the section "Information and communication" *</t>
+  </si>
+  <si>
+    <t>physical volume indexes, %</t>
+  </si>
+  <si>
+    <t>January-March          2022</t>
+  </si>
+  <si>
+    <t>January-June          2022</t>
+  </si>
+  <si>
+    <t>January-September 2022</t>
+  </si>
+  <si>
+    <t>January-December 2022</t>
+  </si>
+  <si>
+    <t>January-March          2023</t>
+  </si>
+  <si>
+    <t>January-June          2023</t>
+  </si>
+  <si>
+    <t>January-September          2023</t>
+  </si>
+  <si>
+    <t>January-December          2023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">January-March          2024 </t>
+  </si>
+  <si>
+    <t>January-September        2024</t>
+  </si>
+  <si>
+    <t>January-December         2024</t>
+  </si>
+  <si>
+    <t>January-June          2024</t>
+  </si>
+  <si>
+    <t>Zhetisu region</t>
+  </si>
+  <si>
+    <t>January-December 2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> *   Taking into account the non-observed sector of the economy.</t>
+  </si>
+  <si>
+    <t>January-March          2025</t>
+  </si>
+  <si>
+    <t>January-June          2025</t>
+  </si>
+  <si>
+    <t>January-September 2025</t>
+  </si>
+  <si>
+    <t>January-March          2026</t>
+  </si>
+  <si>
+    <t>January-June          2026</t>
+  </si>
+  <si>
+    <t>January-September          2026</t>
+  </si>
+  <si>
+    <t>January-December          2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="6">
+  <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...7 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...20 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 3 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -595,1470 +906,870 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25831/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:U8"/>
+  <dimension ref="A1:M23"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="R18" sqref="R18"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="K13" sqref="K13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16146" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="42.140625" customWidth="1"/>
+    <col min="2" max="2" width="95.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" ht="15" customHeight="1">
-      <c r="A1" s="25" t="s">
+    <row r="1" spans="1:13">
+      <c r="A1" s="11"/>
+      <c r="B1" s="11"/>
+    </row>
+    <row r="2" spans="1:13" s="14" customFormat="1" ht="12.75">
+      <c r="A2" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="13" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="14" customFormat="1" ht="12.75">
+      <c r="A3" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="13" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="14" customFormat="1" ht="12.75">
+      <c r="A4" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B4" s="15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="14" customFormat="1" ht="12.75">
+      <c r="A5" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" s="13" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="14" customFormat="1" ht="12.75">
+      <c r="A6" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="13" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="14" customFormat="1" ht="38.25">
+      <c r="A7" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="B1" s="25"/>
-[...21 lines deleted...]
-      <c r="A2" s="25" t="s">
+    </row>
+    <row r="8" spans="1:13" s="14" customFormat="1" ht="12.75">
+      <c r="A8" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="25"/>
-[...230 lines deleted...]
-      <c r="C8" s="16"/>
+      <c r="B8" s="15" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="14" customFormat="1" ht="51">
+      <c r="A9" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="17" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="14" customFormat="1" ht="76.5">
+      <c r="A10" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="17" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="14" customFormat="1" ht="12.75">
+      <c r="A11" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="18"/>
+      <c r="M11" s="19"/>
+    </row>
+    <row r="12" spans="1:13" s="14" customFormat="1" ht="58.5" customHeight="1">
+      <c r="A12" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="M12" s="19"/>
+    </row>
+    <row r="13" spans="1:13" s="14" customFormat="1" ht="12.75">
+      <c r="A13" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="M13" s="19"/>
+    </row>
+    <row r="14" spans="1:13" s="14" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A14" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="M14" s="19"/>
+    </row>
+    <row r="15" spans="1:13" s="14" customFormat="1" ht="12.75">
+      <c r="A15" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="M15" s="19"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="23">
+        <v>46262</v>
+      </c>
+      <c r="M16" s="24"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17" s="23">
+        <v>46356</v>
+      </c>
+      <c r="M17" s="25"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="M18" s="24"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B19" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="M19" s="25"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B20" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="M20" s="24"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21" s="30" t="s">
+        <v>33</v>
+      </c>
+      <c r="M21" s="25"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="26"/>
+      <c r="B22" s="27"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" s="28"/>
+      <c r="B23" s="28"/>
+      <c r="M23" s="25"/>
     </row>
   </sheetData>
-  <mergeCells count="11">
-[...11 lines deleted...]
-  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:U8"/>
+  <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="O26" sqref="O26"/>
+      <selection activeCell="G20" sqref="G20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16146" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="7.7109375" customWidth="1"/>
+    <col min="2" max="2" width="95.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" ht="15" customHeight="1">
-[...259 lines deleted...]
-      <c r="C8" s="16"/>
+    <row r="1" spans="1:2">
+      <c r="A1" s="32"/>
+      <c r="B1" s="32"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="32"/>
+      <c r="B2" s="33"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="32"/>
+      <c r="B3" s="32"/>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="32"/>
+      <c r="B4" s="32"/>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="32"/>
+      <c r="B5" s="34" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="32"/>
+      <c r="B6" s="34" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="32"/>
+      <c r="B7" s="34" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="32"/>
+      <c r="B8" s="34" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="32"/>
+      <c r="B9" s="34" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="24" customHeight="1">
+      <c r="A10" s="32"/>
+      <c r="B10" s="35" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="32"/>
+      <c r="B11" s="36"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="32"/>
+      <c r="B12" s="36"/>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="32"/>
+      <c r="B13" s="32"/>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="32"/>
+      <c r="B14" s="32"/>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="32"/>
+      <c r="B15" s="32"/>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="32"/>
+      <c r="B16" s="32"/>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="32"/>
+      <c r="B17" s="32"/>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="32"/>
+      <c r="B18" s="32"/>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="32"/>
+      <c r="B19" s="37" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="32"/>
+      <c r="B20" s="32"/>
     </row>
   </sheetData>
-  <mergeCells count="11">
-[...11 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J14"/>
+  <dimension ref="A1"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
-[...395 lines deleted...]
-  </mergeCells>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1"/>
+  <dimension ref="A1:AG12"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F18" sqref="F18"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
-  <sheetData/>
+  <cols>
+    <col min="1" max="1" width="15.5703125" customWidth="1"/>
+    <col min="3" max="3" width="8.28515625" customWidth="1"/>
+    <col min="4" max="4" width="7.5703125" customWidth="1"/>
+    <col min="5" max="5" width="8.28515625" customWidth="1"/>
+    <col min="7" max="7" width="7.28515625" customWidth="1"/>
+    <col min="9" max="9" width="8" customWidth="1"/>
+    <col min="10" max="10" width="7.5703125" customWidth="1"/>
+    <col min="11" max="11" width="7.85546875" customWidth="1"/>
+    <col min="12" max="12" width="8.28515625" customWidth="1"/>
+    <col min="13" max="13" width="7.7109375" customWidth="1"/>
+    <col min="15" max="15" width="7.42578125" customWidth="1"/>
+    <col min="17" max="17" width="7.42578125" customWidth="1"/>
+    <col min="18" max="18" width="7.85546875" customWidth="1"/>
+    <col min="19" max="19" width="8" customWidth="1"/>
+    <col min="20" max="20" width="7" customWidth="1"/>
+    <col min="21" max="21" width="7.28515625" customWidth="1"/>
+    <col min="22" max="22" width="8.42578125" customWidth="1"/>
+    <col min="23" max="24" width="7.7109375" customWidth="1"/>
+    <col min="25" max="25" width="7.140625" customWidth="1"/>
+    <col min="27" max="27" width="7.5703125" customWidth="1"/>
+    <col min="30" max="30" width="7.5703125" customWidth="1"/>
+    <col min="31" max="31" width="7.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:33" s="38" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A1" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B1" s="10"/>
+      <c r="C1" s="10"/>
+      <c r="D1" s="10"/>
+      <c r="E1" s="10"/>
+      <c r="F1" s="10"/>
+      <c r="G1" s="10"/>
+      <c r="H1" s="10"/>
+      <c r="I1" s="10"/>
+      <c r="J1" s="10"/>
+      <c r="K1" s="10"/>
+      <c r="L1" s="10"/>
+      <c r="M1" s="10"/>
+      <c r="N1" s="10"/>
+      <c r="O1" s="10"/>
+      <c r="P1" s="10"/>
+      <c r="Q1" s="10"/>
+      <c r="R1" s="10"/>
+      <c r="S1" s="10"/>
+      <c r="T1" s="10"/>
+      <c r="U1" s="10"/>
+      <c r="V1" s="10"/>
+      <c r="W1" s="10"/>
+      <c r="X1" s="10"/>
+      <c r="Y1" s="10"/>
+      <c r="Z1" s="10"/>
+      <c r="AA1" s="10"/>
+      <c r="AB1" s="10"/>
+      <c r="AC1" s="10"/>
+      <c r="AD1" s="10"/>
+      <c r="AE1" s="10"/>
+    </row>
+    <row r="2" spans="1:33" s="38" customFormat="1" ht="11.25">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+      <c r="V2" s="1"/>
+      <c r="W2" s="39"/>
+      <c r="AE2" s="9" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:33" s="38" customFormat="1" ht="45">
+      <c r="A3" s="40"/>
+      <c r="B3" s="41" t="s">
+        <v>47</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="D3" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="F3" s="41" t="s">
+        <v>49</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="H3" s="41" t="s">
+        <v>50</v>
+      </c>
+      <c r="I3" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="J3" s="4">
+        <v>2022</v>
+      </c>
+      <c r="K3" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="L3" s="41" t="s">
+        <v>51</v>
+      </c>
+      <c r="M3" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="N3" s="41" t="s">
+        <v>52</v>
+      </c>
+      <c r="O3" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="P3" s="41" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q3" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="R3" s="41" t="s">
+        <v>54</v>
+      </c>
+      <c r="S3" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="T3" s="3">
+        <v>2023</v>
+      </c>
+      <c r="U3" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="V3" s="41" t="s">
+        <v>55</v>
+      </c>
+      <c r="W3" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="X3" s="41" t="s">
+        <v>58</v>
+      </c>
+      <c r="Y3" s="44" t="s">
+        <v>46</v>
+      </c>
+      <c r="Z3" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA3" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB3" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC3" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="AD3" s="3">
+        <v>2024</v>
+      </c>
+      <c r="AE3" s="3" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="4" spans="1:33" s="38" customFormat="1" ht="11.25">
+      <c r="A4" s="42" t="s">
+        <v>59</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="6">
+        <v>4779.8</v>
+      </c>
+      <c r="E4" s="6">
+        <v>111.6</v>
+      </c>
+      <c r="F4" s="6">
+        <v>7853.6</v>
+      </c>
+      <c r="G4" s="6">
+        <v>105.7</v>
+      </c>
+      <c r="H4" s="6">
+        <v>10583</v>
+      </c>
+      <c r="I4" s="6">
+        <v>138.80000000000001</v>
+      </c>
+      <c r="J4" s="6">
+        <v>10798.6</v>
+      </c>
+      <c r="K4" s="6">
+        <v>91</v>
+      </c>
+      <c r="L4" s="6">
+        <v>2826.8</v>
+      </c>
+      <c r="M4" s="6">
+        <v>130.19999999999999</v>
+      </c>
+      <c r="N4" s="6">
+        <v>6230.2</v>
+      </c>
+      <c r="O4" s="6">
+        <v>133.30000000000001</v>
+      </c>
+      <c r="P4" s="6">
+        <v>10060.1</v>
+      </c>
+      <c r="Q4" s="6">
+        <v>125.6</v>
+      </c>
+      <c r="R4" s="6">
+        <v>13711</v>
+      </c>
+      <c r="S4" s="6">
+        <v>116.6</v>
+      </c>
+      <c r="T4" s="6">
+        <v>16231.4</v>
+      </c>
+      <c r="U4" s="6">
+        <v>143.1</v>
+      </c>
+      <c r="V4" s="6">
+        <v>3686.8</v>
+      </c>
+      <c r="W4" s="6">
+        <v>126</v>
+      </c>
+      <c r="X4" s="6">
+        <v>7845.5</v>
+      </c>
+      <c r="Y4" s="6">
+        <v>121.2</v>
+      </c>
+      <c r="Z4" s="6">
+        <v>12327.2</v>
+      </c>
+      <c r="AA4" s="6">
+        <v>117.8</v>
+      </c>
+      <c r="AB4" s="8">
+        <v>17315.3</v>
+      </c>
+      <c r="AC4" s="6">
+        <v>121.2</v>
+      </c>
+      <c r="AD4" s="6">
+        <v>16471</v>
+      </c>
+      <c r="AE4" s="7">
+        <v>97.3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:33">
+      <c r="U6" s="9" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:33" ht="45">
+      <c r="A7" s="45"/>
+      <c r="B7" s="41" t="s">
+        <v>62</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="D7" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="F7" s="41" t="s">
+        <v>64</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="H7" s="41" t="s">
+        <v>60</v>
+      </c>
+      <c r="I7" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="J7" s="4">
+        <v>2025</v>
+      </c>
+      <c r="K7" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="L7" s="41" t="s">
+        <v>65</v>
+      </c>
+      <c r="M7" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="N7" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="O7" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="P7" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q7" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="R7" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="S7" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="T7" s="3">
+        <v>2026</v>
+      </c>
+      <c r="U7" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="V7" s="47"/>
+    </row>
+    <row r="8" spans="1:33">
+      <c r="A8" s="42" t="s">
+        <v>59</v>
+      </c>
+      <c r="B8" s="6">
+        <v>4264.3999999999996</v>
+      </c>
+      <c r="C8" s="6">
+        <v>109.9</v>
+      </c>
+      <c r="D8" s="6">
+        <v>8866.1</v>
+      </c>
+      <c r="E8" s="6">
+        <v>106.9</v>
+      </c>
+      <c r="F8" s="6">
+        <v>13419.2</v>
+      </c>
+      <c r="G8" s="6">
+        <v>102.9</v>
+      </c>
+      <c r="H8" s="8">
+        <v>17965.5</v>
+      </c>
+      <c r="I8" s="6">
+        <v>98.4</v>
+      </c>
+      <c r="J8" s="7">
+        <v>19075.900000000001</v>
+      </c>
+      <c r="K8" s="7">
+        <v>110.2</v>
+      </c>
+      <c r="L8" s="6">
+        <v>4274.7</v>
+      </c>
+      <c r="M8" s="6">
+        <v>96.8</v>
+      </c>
+      <c r="N8" s="6">
+        <v>9134.6</v>
+      </c>
+      <c r="O8" s="6">
+        <v>100.3</v>
+      </c>
+      <c r="P8" s="43"/>
+      <c r="Q8" s="43"/>
+      <c r="R8" s="43"/>
+      <c r="S8" s="43"/>
+      <c r="T8" s="43"/>
+      <c r="U8" s="43"/>
+    </row>
+    <row r="9" spans="1:33">
+      <c r="A9" s="46" t="s">
+        <v>61</v>
+      </c>
+      <c r="B9" s="46"/>
+      <c r="C9" s="46"/>
+      <c r="D9" s="46"/>
+      <c r="E9" s="46"/>
+      <c r="F9" s="46"/>
+      <c r="G9" s="1"/>
+      <c r="H9" s="2"/>
+      <c r="I9" s="1"/>
+      <c r="J9" s="1"/>
+      <c r="K9" s="1"/>
+      <c r="L9" s="1"/>
+      <c r="M9" s="1"/>
+      <c r="N9" s="1"/>
+      <c r="O9" s="1"/>
+      <c r="P9" s="1"/>
+      <c r="Q9" s="1"/>
+      <c r="R9" s="1"/>
+      <c r="S9" s="1"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+      <c r="X9" s="1"/>
+      <c r="Y9" s="1"/>
+      <c r="Z9" s="1"/>
+      <c r="AA9" s="1"/>
+      <c r="AB9" s="1"/>
+      <c r="AC9" s="1"/>
+      <c r="AD9" s="1"/>
+      <c r="AE9" s="1"/>
+      <c r="AF9" s="1"/>
+      <c r="AG9" s="1"/>
+    </row>
+    <row r="11" spans="1:33">
+      <c r="W11" s="47"/>
+    </row>
+    <row r="12" spans="1:33">
+      <c r="W12" s="47"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:AE1"/>
+    <mergeCell ref="A9:F9"/>
+  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
-      <vt:lpstr>Volume of services (period) </vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Volume and PVI (period) </vt:lpstr>
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>Лист2</vt:lpstr>
       <vt:lpstr>Лист3</vt:lpstr>
+      <vt:lpstr>Indicatior</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>A.Santasov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>