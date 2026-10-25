--- v0 (2026-04-14)
+++ v1 (2026-10-25)
@@ -1,172 +1,374 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-45" yWindow="2295" windowWidth="26445" windowHeight="9975"/>
+    <workbookView xWindow="9492" yWindow="60" windowWidth="18048" windowHeight="12492"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер 161203" sheetId="3" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
+    <sheet name="Көрсеткіш 161203" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="55">
   <si>
     <t>-</t>
   </si>
   <si>
+    <t>в 3,5 раза</t>
+  </si>
+  <si>
+    <t>өткен жылға пайызбен</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тұрғын үй құрылысына салынған инвестициялардың нақты көлемінің индекстері </t>
+  </si>
+  <si>
     <t>Астана қаласы</t>
   </si>
   <si>
-    <t>Алматы ауданы</t>
-[...20 lines deleted...]
-    <t>3,5 есе</t>
+    <t>"Алматы" ауданы</t>
+  </si>
+  <si>
+    <t>"Есіл" ауданы</t>
+  </si>
+  <si>
+    <t>"Сарыарқа" ауданы</t>
+  </si>
+  <si>
+    <t>"Байқоңыр" ауданы</t>
+  </si>
+  <si>
+    <t>"Нұра" ауданы</t>
+  </si>
+  <si>
+    <t>"Сарайшық" ауданы</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Тұрғын үй құрылысына салынған инвестициялардың негізгі капиталға салынған көлемінің нақты көлем индекс</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>ҚСЖ атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Дефляторды есепке ала отырып динамикадағы тұрғын үй құрылысына салынған инвестициялар көлемiнiң өзгерiсiн көрсетедi және iс жүзiнде әрекеттенген бағаларда талданатын мерзiмнiң тұрғын үй құрылысына салынған инвестициялар көлемiнiң өткен мерзiмге қатынасы (баға индексi) ретінде анықталады</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Негізгі капиталға салынған инвестициялар туралы статистикалық ақпарат айлық, тоқсандық және жылдық кезеңділіктің жалпымемлекеттік статистикалық байқаулары негізінде қалыптастырылады</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ақпаратты есепті кезеңде жұмыс істейтіндердің санына және экономикалық қызмет түріне қарамастан негізгі капиталға салуды жүзеге асыратын заңды тұлғалар және олардың құрылымдық және оқшауланған бөлімшелері, сондай-ақ сәулет және қала құрылысы, шаруа немесе фермер қожалықтары саласындағы функцияларды жүзеге асыратын жергілікті атқарушы органдардың құрылымдық бөлімшелері ұсынады</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/114/</t>
+  </si>
+  <si>
+    <t>Әдіснамалық түсіндірмелер</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/93/</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701854?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңартылған күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Құрылыс және инвестиция статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Қ.Қ. Бүркітбаев </t>
+  </si>
+  <si>
+    <t>Байланыс нөмірі :</t>
+  </si>
+  <si>
+    <t>+7 717 2 32 42 10</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t>ka.burkitbaev@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>пайыз</t>
+  </si>
+  <si>
+    <t>2003 жылдан бастап</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/506553/file/kk/</t>
+  </si>
+  <si>
+    <t>03.07.2026 г.</t>
+  </si>
+  <si>
+    <t>05.07.2027 г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="5">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
-    <numFmt numFmtId="166" formatCode="#,##0.00&quot;р.&quot;"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
-    </font>
-[...4 lines deleted...]
-      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <b/>
-      <sz val="12"/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -200,207 +402,316 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...11 lines deleted...]
-      </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...22 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 30" xfId="2"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -434,86 +745,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -645,767 +954,1171 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ka.burkitbaev@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701854?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C7" sqref="C7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="57.77734375" customWidth="1"/>
+    <col min="2" max="2" width="127.109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="45"/>
+      <c r="B1" s="45"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="B2" s="47">
+        <v>161203</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="46" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" s="48" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="46" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" s="49" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="50" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" s="48" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" s="48" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="51.6" customHeight="1">
+      <c r="A7" s="46" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="51" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="26.4">
+      <c r="A8" s="46" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="52" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="37.200000000000003" customHeight="1">
+      <c r="A9" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="53" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="57" customHeight="1">
+      <c r="A10" s="46" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="53" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="46" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="54"/>
+    </row>
+    <row r="12" spans="1:2" ht="24.6" customHeight="1">
+      <c r="A12" s="46" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" s="55" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="56" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="57" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="56" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14" s="58" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="56" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15" s="57" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="46" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16" s="59" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="46" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17" s="60" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="27.6" customHeight="1">
+      <c r="A18" s="46" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18" s="61" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="39.6">
+      <c r="A19" s="46" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="62" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="26.4">
+      <c r="A20" s="46" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="63" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="46" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="64" t="s">
+        <v>49</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B21" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A6:D16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B24" sqref="B24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="2" max="2" width="100" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="1:4">
+      <c r="A6" s="41"/>
+      <c r="B6" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6" s="41"/>
+      <c r="D6" s="41"/>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="41"/>
+      <c r="B7" s="42" t="s">
+        <v>12</v>
+      </c>
+      <c r="C7" s="41"/>
+      <c r="D7" s="41"/>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="41"/>
+      <c r="B8" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="C8" s="41"/>
+      <c r="D8" s="41"/>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="41"/>
+      <c r="B9" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="41"/>
+      <c r="D9" s="41"/>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="41"/>
+      <c r="B10" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" s="41"/>
+      <c r="D10" s="41"/>
+    </row>
+    <row r="12" spans="1:4" ht="34.200000000000003" customHeight="1">
+      <c r="B12" s="43" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="B16" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C16" s="44"/>
+      <c r="D16" s="44"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="B16:D16"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:W30"/>
+  <dimension ref="A1:X30"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I14" sqref="I14"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G18" sqref="G18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8"/>
   <cols>
-    <col min="1" max="1" width="22.28515625" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="14" max="14" width="7.5703125" customWidth="1"/>
+    <col min="1" max="1" width="22.33203125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="8.88671875" style="1"/>
+    <col min="3" max="3" width="8.44140625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="8.109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="7.5546875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="8.109375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="8" style="1" customWidth="1"/>
+    <col min="8" max="8" width="7.88671875" style="1" customWidth="1"/>
+    <col min="9" max="9" width="8.109375" style="1" customWidth="1"/>
+    <col min="10" max="11" width="7.5546875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="7.6640625" style="1" customWidth="1"/>
+    <col min="13" max="13" width="8.44140625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="7.5546875" style="1" customWidth="1"/>
+    <col min="15" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-[...51 lines deleted...]
-      <c r="A3" s="5"/>
+    <row r="1" spans="1:24" ht="12.75" customHeight="1">
+      <c r="A1" s="39" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+      <c r="N1" s="39"/>
+      <c r="O1" s="39"/>
+      <c r="P1" s="39"/>
+      <c r="Q1" s="39"/>
+      <c r="R1" s="39"/>
+      <c r="S1" s="39"/>
+      <c r="T1" s="39"/>
+    </row>
+    <row r="2" spans="1:24" ht="12" customHeight="1" thickBot="1">
+      <c r="A2" s="40" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
+      <c r="N2" s="40"/>
+      <c r="O2" s="40"/>
+      <c r="P2" s="40"/>
+      <c r="Q2" s="40"/>
+      <c r="R2" s="40"/>
+      <c r="S2" s="40"/>
+      <c r="T2" s="40"/>
+      <c r="U2" s="40"/>
+      <c r="V2" s="40"/>
+      <c r="W2" s="40"/>
+      <c r="X2" s="40"/>
+    </row>
+    <row r="3" spans="1:24" ht="14.4" thickBot="1">
+      <c r="A3" s="35"/>
       <c r="B3" s="6">
         <v>2003</v>
       </c>
-      <c r="C3" s="7">
+      <c r="C3" s="6">
         <v>2004</v>
       </c>
       <c r="D3" s="6">
         <v>2005</v>
       </c>
       <c r="E3" s="6">
         <v>2006</v>
       </c>
       <c r="F3" s="6">
         <v>2007</v>
       </c>
-      <c r="G3" s="8">
+      <c r="G3" s="7">
         <v>2008</v>
       </c>
-      <c r="H3" s="9">
+      <c r="H3" s="8">
         <v>2009</v>
       </c>
-      <c r="I3" s="9">
+      <c r="I3" s="8">
         <v>2010</v>
       </c>
-      <c r="J3" s="9">
+      <c r="J3" s="8">
         <v>2011</v>
       </c>
       <c r="K3" s="6">
         <v>2012</v>
       </c>
       <c r="L3" s="6">
         <v>2013</v>
       </c>
-      <c r="M3" s="9">
+      <c r="M3" s="8">
         <v>2014</v>
       </c>
-      <c r="N3" s="10">
+      <c r="N3" s="8">
         <v>2015</v>
       </c>
-      <c r="O3" s="10">
+      <c r="O3" s="8">
         <v>2016</v>
       </c>
-      <c r="P3" s="10">
+      <c r="P3" s="8">
         <v>2017</v>
       </c>
-      <c r="Q3" s="11">
+      <c r="Q3" s="36">
         <v>2018</v>
       </c>
-      <c r="R3" s="12">
+      <c r="R3" s="37">
         <v>2019</v>
       </c>
-      <c r="S3" s="12">
+      <c r="S3" s="37">
         <v>2020</v>
       </c>
-      <c r="T3" s="13">
+      <c r="T3" s="38">
         <v>2021</v>
       </c>
-      <c r="U3" s="12">
+      <c r="U3" s="8">
         <v>2022</v>
       </c>
-      <c r="V3" s="12">
+      <c r="V3" s="8">
         <v>2023</v>
       </c>
-      <c r="W3" s="9">
+      <c r="W3" s="8">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="32" t="s">
+      <c r="X3" s="8">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24">
+      <c r="A4" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="25">
+        <v>132.1</v>
+      </c>
+      <c r="C4" s="25">
+        <v>273.60000000000002</v>
+      </c>
+      <c r="D4" s="25">
+        <v>168.1</v>
+      </c>
+      <c r="E4" s="25">
+        <v>129.6</v>
+      </c>
+      <c r="F4" s="26">
+        <v>118.4</v>
+      </c>
+      <c r="G4" s="27">
+        <v>73.5</v>
+      </c>
+      <c r="H4" s="28">
+        <v>46.3</v>
+      </c>
+      <c r="I4" s="29">
+        <v>101.8</v>
+      </c>
+      <c r="J4" s="30">
+        <v>102.9</v>
+      </c>
+      <c r="K4" s="31">
+        <v>80.7</v>
+      </c>
+      <c r="L4" s="31">
+        <v>147.19999999999999</v>
+      </c>
+      <c r="M4" s="30">
+        <v>138.5</v>
+      </c>
+      <c r="N4" s="28">
+        <v>109.1</v>
+      </c>
+      <c r="O4" s="32">
+        <v>89.5</v>
+      </c>
+      <c r="P4" s="32">
+        <v>188.4</v>
+      </c>
+      <c r="Q4" s="32">
+        <v>90.7</v>
+      </c>
+      <c r="R4" s="33">
+        <v>116.2</v>
+      </c>
+      <c r="S4" s="33">
+        <v>146.80000000000001</v>
+      </c>
+      <c r="T4" s="34">
+        <v>108.9</v>
+      </c>
+      <c r="U4" s="24">
+        <v>99.1</v>
+      </c>
+      <c r="V4" s="24">
+        <v>78.099999999999994</v>
+      </c>
+      <c r="W4" s="23">
+        <v>117.5</v>
+      </c>
+      <c r="X4" s="24">
+        <v>129.6</v>
+      </c>
+    </row>
+    <row r="5" spans="1:24">
+      <c r="A5" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="14">
+        <v>128.19999999999999</v>
+      </c>
+      <c r="C5" s="15">
+        <v>253.5</v>
+      </c>
+      <c r="D5" s="15">
+        <v>212.5</v>
+      </c>
+      <c r="E5" s="15">
+        <v>133.6</v>
+      </c>
+      <c r="F5" s="11">
+        <v>127</v>
+      </c>
+      <c r="G5" s="15">
+        <v>64.5</v>
+      </c>
+      <c r="H5" s="9">
+        <v>43.2</v>
+      </c>
+      <c r="I5" s="9">
+        <v>79.7</v>
+      </c>
+      <c r="J5" s="10">
+        <v>107.4</v>
+      </c>
+      <c r="K5" s="10">
+        <v>55.6</v>
+      </c>
+      <c r="L5" s="10">
+        <v>119.4</v>
+      </c>
+      <c r="M5" s="10">
+        <v>218</v>
+      </c>
+      <c r="N5" s="16">
+        <v>74.5</v>
+      </c>
+      <c r="O5" s="4">
+        <v>77</v>
+      </c>
+      <c r="P5" s="4">
+        <v>118.1</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>89.9</v>
+      </c>
+      <c r="R5" s="4">
+        <v>93.8</v>
+      </c>
+      <c r="S5" s="4">
+        <v>182.5</v>
+      </c>
+      <c r="T5" s="12">
+        <v>93.8</v>
+      </c>
+      <c r="U5" s="4">
+        <v>120.6</v>
+      </c>
+      <c r="V5" s="4">
+        <v>63.9</v>
+      </c>
+      <c r="W5" s="9">
+        <v>96.7</v>
+      </c>
+      <c r="X5" s="4">
+        <v>103.7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24">
+      <c r="A6" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="E6" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="F6" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="I6" s="9">
+        <v>216.4</v>
+      </c>
+      <c r="J6" s="10">
+        <v>100.6</v>
+      </c>
+      <c r="K6" s="10">
+        <v>110.1</v>
+      </c>
+      <c r="L6" s="10">
+        <v>170.9</v>
+      </c>
+      <c r="M6" s="10">
+        <v>105.1</v>
+      </c>
+      <c r="N6" s="16">
+        <v>144.4</v>
+      </c>
+      <c r="O6" s="4">
+        <v>98.4</v>
+      </c>
+      <c r="P6" s="4">
+        <v>214</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>89.4</v>
+      </c>
+      <c r="R6" s="4">
+        <v>120.2</v>
+      </c>
+      <c r="S6" s="4">
+        <v>146.5</v>
+      </c>
+      <c r="T6" s="12">
+        <v>108.4</v>
+      </c>
+      <c r="U6" s="4">
+        <v>90.2</v>
+      </c>
+      <c r="V6" s="4">
+        <v>32.9</v>
+      </c>
+      <c r="W6" s="9">
+        <v>149.1</v>
+      </c>
+      <c r="X6" s="4">
+        <v>101.5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24">
+      <c r="A7" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="14">
+        <v>133.69999999999999</v>
+      </c>
+      <c r="C7" s="15">
+        <v>236.3</v>
+      </c>
+      <c r="D7" s="15">
+        <v>119.4</v>
+      </c>
+      <c r="E7" s="15">
+        <v>121.1</v>
+      </c>
+      <c r="F7" s="9">
+        <v>99.7</v>
+      </c>
+      <c r="G7" s="15">
+        <v>98.3</v>
+      </c>
+      <c r="H7" s="9">
+        <v>26.4</v>
+      </c>
+      <c r="I7" s="9">
+        <v>56.6</v>
+      </c>
+      <c r="J7" s="10">
+        <v>92.9</v>
+      </c>
+      <c r="K7" s="10">
+        <v>83.9</v>
+      </c>
+      <c r="L7" s="10">
+        <v>111.3</v>
+      </c>
+      <c r="M7" s="10">
+        <v>136.6</v>
+      </c>
+      <c r="N7" s="16">
+        <v>78.8</v>
+      </c>
+      <c r="O7" s="4">
+        <v>52.8</v>
+      </c>
+      <c r="P7" s="4">
+        <v>180</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>67.5</v>
+      </c>
+      <c r="R7" s="4">
+        <v>123.9</v>
+      </c>
+      <c r="S7" s="4">
+        <v>101.6</v>
+      </c>
+      <c r="T7" s="12">
+        <v>126.6</v>
+      </c>
+      <c r="U7" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="14">
-[...269 lines deleted...]
-      <c r="U7" s="3" t="s">
+      <c r="V7" s="4">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="W7" s="9">
+        <v>47.1</v>
+      </c>
+      <c r="X7" s="4">
+        <v>52.4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24">
+      <c r="A8" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="D8" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="E8" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="F8" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="G8" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="H8" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="I8" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="J8" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="K8" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="L8" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="M8" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="N8" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="O8" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="P8" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="R8" s="20">
+        <v>124.7</v>
+      </c>
+      <c r="S8" s="20">
+        <v>48.2</v>
+      </c>
+      <c r="T8" s="21">
+        <v>123.3</v>
+      </c>
+      <c r="U8" s="4">
+        <v>51.2</v>
+      </c>
+      <c r="V8" s="4">
+        <v>392.3</v>
+      </c>
+      <c r="W8" s="9">
+        <v>10.8</v>
+      </c>
+      <c r="X8" s="4">
+        <v>242.8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24">
+      <c r="A9" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="V7" s="3">
-[...104 lines deleted...]
-      <c r="W9" s="3">
+      <c r="B9" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="K9" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="L9" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="M9" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="N9" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="O9" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="P9" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="R9" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="S9" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="T9" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="U9" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="V9" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="W9" s="9">
         <v>118.5</v>
       </c>
-    </row>
-[...49 lines deleted...]
-      <c r="H30" s="2"/>
+      <c r="X9" s="4">
+        <v>126.3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24">
+      <c r="A10" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="L10" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="N10" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="O10" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="P10" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="R10" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="S10" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="T10" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="U10" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="V10" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="W10" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="X10" s="4">
+        <v>4729.3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24">
+      <c r="H14" s="2"/>
+    </row>
+    <row r="15" spans="1:24">
+      <c r="H15" s="2"/>
+    </row>
+    <row r="16" spans="1:24">
+      <c r="H16" s="2"/>
+    </row>
+    <row r="17" spans="8:8">
+      <c r="H17" s="2"/>
+    </row>
+    <row r="18" spans="8:8">
+      <c r="H18" s="2"/>
+    </row>
+    <row r="19" spans="8:8">
+      <c r="H19" s="2"/>
+    </row>
+    <row r="20" spans="8:8">
+      <c r="H20" s="2"/>
+    </row>
+    <row r="21" spans="8:8">
+      <c r="H21" s="2"/>
+    </row>
+    <row r="22" spans="8:8">
+      <c r="H22" s="2"/>
+    </row>
+    <row r="23" spans="8:8">
+      <c r="H23" s="2"/>
+    </row>
+    <row r="24" spans="8:8">
+      <c r="H24" s="2"/>
+    </row>
+    <row r="25" spans="8:8">
+      <c r="H25" s="2"/>
+    </row>
+    <row r="26" spans="8:8">
+      <c r="H26" s="2"/>
+    </row>
+    <row r="27" spans="8:8">
+      <c r="H27" s="2"/>
+    </row>
+    <row r="28" spans="8:8">
+      <c r="H28" s="2"/>
+    </row>
+    <row r="29" spans="8:8">
+      <c r="H29" s="3"/>
+    </row>
+    <row r="30" spans="8:8">
+      <c r="H30" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:T1"/>
-    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="A2:X2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="73" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="91" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100145839BBB8D8854C9DDFB5CA1DC2BB1C" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d29dac26299e9d9778ef4d0581053c4d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F318396A-5609-48D9-A298-1AD0BD86B1C8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82D7DC59-A5D7-48F2-8558-8F8E84BB064A}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8B84CBB-FBEE-4060-B693-A7A7CE3F21E3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82D7DC59-A5D7-48F2-8558-8F8E84BB064A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер 161203</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш 161203</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>