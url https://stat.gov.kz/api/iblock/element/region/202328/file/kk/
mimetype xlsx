--- v0 (2026-04-14)
+++ v1 (2026-10-25)
@@ -1,5914 +1,2024 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...13 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12195" yWindow="330" windowWidth="15540" windowHeight="12585" firstSheet="5" activeTab="15"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176"/>
   </bookViews>
   <sheets>
-    <sheet name="с 1990-1997" sheetId="7" r:id="rId1"/>
-[...14 lines deleted...]
-    <sheet name="2024" sheetId="19" r:id="rId16"/>
+    <sheet name="Метадеректер" sheetId="22" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="23" r:id="rId2"/>
+    <sheet name="1990-1997" sheetId="9" r:id="rId3"/>
+    <sheet name="1998-2001" sheetId="7" r:id="rId4"/>
+    <sheet name="2002-2005" sheetId="6" r:id="rId5"/>
+    <sheet name="2006-2009" sheetId="1" r:id="rId6"/>
+    <sheet name="2010-2013" sheetId="8" r:id="rId7"/>
+    <sheet name="2014" sheetId="10" r:id="rId8"/>
+    <sheet name="2015" sheetId="11" r:id="rId9"/>
+    <sheet name="2016" sheetId="12" r:id="rId10"/>
+    <sheet name="2017" sheetId="13" r:id="rId11"/>
+    <sheet name="2018" sheetId="14" r:id="rId12"/>
+    <sheet name="2019" sheetId="15" r:id="rId13"/>
+    <sheet name="2020" sheetId="16" r:id="rId14"/>
+    <sheet name="2021" sheetId="17" r:id="rId15"/>
+    <sheet name="2022" sheetId="18" r:id="rId16"/>
+    <sheet name="2023" sheetId="19" r:id="rId17"/>
+    <sheet name="2024" sheetId="21" r:id="rId18"/>
+    <sheet name="2025" sheetId="25" r:id="rId19"/>
   </sheets>
-  <definedNames>
-[...3 lines deleted...]
-  </definedNames>
   <calcPr calcId="124519"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="637" uniqueCount="239">
-[...173 lines deleted...]
-    <t>* - с 1990 года динамический ряд пересчитан в соответствии с классификатором ОКЭД 2008 года ВСТ 01 ред.2</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="727" uniqueCount="257">
+  <si>
+    <t>мың теңге</t>
+  </si>
+  <si>
+    <t>2006 жыл</t>
+  </si>
+  <si>
+    <t>Құрылыс жұмыстарының жалпы көлеміне
+%-бен</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2007 жыл </t>
+  </si>
+  <si>
+    <t>2008 жыл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2009 жыл </t>
+  </si>
+  <si>
+    <t>Ғимараттарды салу бойынша жұмыстар</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Азаматтық құрылыс объектілерін салу бойынша құрылыс жұмыстары </t>
+  </si>
+  <si>
+    <t>Жолдар және автомагистральдар; жолдар және автомагистральдарды салу бойынша құрылыс жұмыстары</t>
+  </si>
+  <si>
+    <t>Темір жолдар мен метро; темір жолдар мен метро салу бойынша құрылыс жұмыстары</t>
+  </si>
+  <si>
+    <t>Көпірлер және тоннельдер;  көпірлер және тоннельдерді салу бойынша құрылыс жұмыстары</t>
+  </si>
+  <si>
+    <t>Сұйықтықтарды бөлуге арналған инженерлік имараттар салу бойынша құрылыс жұмыстары</t>
+  </si>
+  <si>
+    <t>Электр энергиясы және байланыспен қамтамасыз етуге арналған инженерлік объектілерді салу бойынша құрылыс жұмыстары</t>
+  </si>
+  <si>
+    <t>Су имараттарын салу бойынша құрылыс жұмыстары</t>
+  </si>
+  <si>
+    <t>Басқа топтамаларға енгізілмеген өзге де инженерлік объектілерді салу бойынша құрылыс жұмыстары</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мамандандырылған құрылыс жұмыстары </t>
+  </si>
+  <si>
+    <t>Ғимараттар мен құрылыстарды бөлшектеу және бұзу бойынша жұмыстар</t>
+  </si>
+  <si>
+    <t>Құрылыс учаскесін дайындау бойынша жұмыстар</t>
+  </si>
+  <si>
+    <t>Барлау бұрғылауы бойынша жұмыстар</t>
+  </si>
+  <si>
+    <t>Электрлік монтаждау жұмыстары</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сумен жабдықтау, жылыту және ауаны баптау жүйелерін орнату бойынша жұмыстар </t>
+  </si>
+  <si>
+    <t>Монтаждау (орнату) бойынша өзге де жұмыстар</t>
+  </si>
+  <si>
+    <t>Сылақ жұмыстары</t>
+  </si>
+  <si>
+    <t>Монтаждау бойынша балташылық жұмыстар</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Қабырғаларды қаптау және едендерді жабу бойынша жұмыстар  </t>
+  </si>
+  <si>
+    <t>Шынылау және сырлау жұмыстары</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Құрылысты аяқтау бойынша өзге де жұмыстар  </t>
+  </si>
+  <si>
+    <t>Шатыр тіреуіш орнату бойынша жұмыстар (шатыр аражабыны)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Басқа да топтамаларға енгізілмеген, өзге де мамандандырылған құрылыс жұмыстары </t>
+  </si>
+  <si>
+    <t>Жалғасы</t>
+  </si>
+  <si>
+    <t>1998 жыл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1999 жыл </t>
+  </si>
+  <si>
+    <t>2000 жыл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2001 жыл </t>
+  </si>
+  <si>
+    <t>2002 жыл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2003 жыл </t>
+  </si>
+  <si>
+    <t>2004 жыл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2005 жыл </t>
+  </si>
+  <si>
+    <t>2010 жыл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2011жыл </t>
+  </si>
+  <si>
+    <t>2012 жыл</t>
+  </si>
+  <si>
+    <t>1990 жыл</t>
+  </si>
+  <si>
+    <t>1991 жыл</t>
+  </si>
+  <si>
+    <t>1992 жыл</t>
+  </si>
+  <si>
+    <t>1993 жыл</t>
+  </si>
+  <si>
+    <t>1994 жыл</t>
+  </si>
+  <si>
+    <t>1995 жыл</t>
+  </si>
+  <si>
+    <t>1996 жыл</t>
+  </si>
+  <si>
+    <t>1997 жыл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* - 1990 жылдан бастап серпінділік қатар 2008 жылғы ВСТ 01 2 ред. ЭҚЖЖ  жіктеуішіне сәйкес қайта саналды
+</t>
+  </si>
+  <si>
+    <t>2013 жыл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    соның ішінде:</t>
+  </si>
+  <si>
+    <t>Құрылыс жобаларын әзірлеу</t>
+  </si>
+  <si>
+    <t>Тұрғын үй ғимараттарының құрылысы</t>
+  </si>
+  <si>
+    <t>Темір жолдар және метро құрылысы</t>
+  </si>
+  <si>
+    <t>Көпірлер мен туннельдер құрылысы</t>
+  </si>
+  <si>
+    <t>Мұнай және газ магистраль құбырларының құрылысы</t>
+  </si>
+  <si>
+    <t>Сумен жабдықтау және кәріз жүйелеріне арналған құбырлардың құрылысы</t>
+  </si>
+  <si>
+    <t>Өзге де бөліп таратқыш инженерлік имараттардың құрылысы</t>
+  </si>
+  <si>
+    <t>Электр энергиясымен және телекоммуникациямен қамтамасыз етуге арналған бөліп таратқыш объектілердің құрылысы</t>
+  </si>
+  <si>
+    <t>Басқа топтамаларға енгізілмеген өзге де инженерлік имараттар құрылысы</t>
+  </si>
+  <si>
+    <t>Су имараттарының құрылысы</t>
+  </si>
+  <si>
+    <t>Төбе жабу жұмыстары</t>
+  </si>
+  <si>
+    <t>Су шаруашылығы құрылысы және мәдени-техникалық жұмыстар</t>
+  </si>
+  <si>
+    <t>Құрылыс жабдығын  операторымен жалға беру</t>
+  </si>
+  <si>
+    <t>Арнайы кәсіптерді талап ететін өзге де құрылыс жұмыстары</t>
+  </si>
+  <si>
+    <t>Ғимараттарды бөлшектеу және құлату</t>
+  </si>
+  <si>
+    <t>Жер жұмыстары</t>
+  </si>
+  <si>
+    <t>Топырақтағы арнайы жұмыстар</t>
+  </si>
+  <si>
+    <t>Барлау мақсатымен бұрғылау</t>
+  </si>
+  <si>
+    <t>Электротехникалық және монтаж жұмыстары</t>
+  </si>
+  <si>
+    <t>Сумен жабдықтау, жылыту және ауа баптау жүйелерін монтаждау</t>
+  </si>
+  <si>
+    <t>Оқшаулау жұмыстары</t>
+  </si>
+  <si>
+    <t>Өзге де  құрылыс-монтаж жұмыстары</t>
+  </si>
+  <si>
+    <t>Құрастырылған жабдықты қосу және реттеу</t>
+  </si>
+  <si>
+    <t>Өзге де әрлеу жұмыстары</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Ағаш шеберлігі және ағаш ұстасы жұмыстары</t>
+  </si>
+  <si>
+    <t>Еденге жабын төсеу және қабырғаларды қаптау жұмыстары</t>
+  </si>
+  <si>
+    <t>Сырлау және шыны жұмыстары</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>в том числе:</t>
-[...86 lines deleted...]
-    <t>2015 год</t>
+    <t>Жолдар мен автомагистральдар құрылысы</t>
+  </si>
+  <si>
+    <t>Құрылыс жұмыстарының жалпы көлеміне %-бен</t>
+  </si>
+  <si>
+    <t>соның ішінде</t>
+  </si>
+  <si>
+    <t>1, 2-санаттағы стационарлық сауда объектілерін қоспағанда тұрғын емес ғимараттардың құрылысы</t>
+  </si>
+  <si>
+    <t>1 санаттағы стационарлық сауда объектілерінің құрылысы</t>
+  </si>
+  <si>
+    <t>Жарылыс жұмыстары</t>
+  </si>
+  <si>
+    <t>Ағаш шеберлігі және ағаш ұстасы жұмыстары</t>
+  </si>
+  <si>
+    <t>Ғимараттар мен имараттарды бөлшектеу және
+бұзу</t>
+  </si>
+  <si>
+    <t>Телекоммуникациялық, компьютерлік және 
+телевизиялық желілерді тарату бойынша электр техникалық және монтаждау жұмыстары</t>
+  </si>
+  <si>
+    <t>Өзге де электр техникалық және монтаждау
+жұмыстары</t>
+  </si>
+  <si>
+    <t>Еденге жабын төсеу және қабырғаларды қаптау
+жұмыстары</t>
+  </si>
+  <si>
+    <t>Су шаруашылығы құрылысы және мәдени-
+техникалық жұмыстар</t>
+  </si>
+  <si>
+    <t>2014 жыл</t>
+  </si>
+  <si>
+    <t>2015 жыл</t>
+  </si>
+  <si>
+    <t>2016 жыл</t>
+  </si>
+  <si>
+    <t>соның ішінде:</t>
+  </si>
+  <si>
+    <t>2-санаттағы стационарлық сауда объектілерінің құрылысы</t>
+  </si>
+  <si>
+    <t>Ғимараттар мен имараттарды бөлшектеу және бұзу</t>
+  </si>
+  <si>
+    <t>Телекоммуникациялық, компьютерлік және телевизиялық желілерді тарату бойынша электр техникалық және монтаждау жұмыстары</t>
+  </si>
+  <si>
+    <t>Өзге де электр техникалық және монтаждау жұмыстары</t>
+  </si>
+  <si>
+    <t>2017 жыл</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Құрылыс жобаларын әзірлеу</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1, 2-санаттағы стационарлық сауда объектілерін қоспағанда тұрғын емес ғимараттардың құрылысы</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1 санаттағы стационарлық сауда объектілерінің құрылысы</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Жолдар мен автомагистральдар құрылысы</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Темір жолдар және метро құрылысы</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Сумен жабдықтау және кәріз жүйелеріне арналған құбырлардың құрылысы</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Өзге де бөліп таратқыш инженерлік имараттардың құрылысы</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Басқа топтамаларға енгізілмеген өзге де инженерлік имараттар құрылысы</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Ғимараттар мен имараттарды бөлшектеу және бұзу</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Топырақтағы арнайы жұмыстар</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Телекоммуникациялық, компьютерлік және телевизиялық желілерді тарату бойынша электр техникалық және монтаждау жұмыстары</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Өзге де электр техникалық және монтаждау жұмыстары</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Құрастырылған жабдықты қосу және реттеу</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Сылақ жұмыстары</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Өзге де әрлеу жұмыстары</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Арнайы кәсіптерді талап ететін өзге де құрылыс жұмыстары</t>
+  </si>
+  <si>
+    <t>2018 жыл</t>
+  </si>
+  <si>
+    <t>1, 2-санаттағы стационарлық сауда объектілерін қоспағанда тұрғын емес    ғимараттардың құрылысы</t>
+  </si>
+  <si>
+    <t>Электр энергиясымен және телекоммуникациямен қамтамасыз етуге арналған   бөліп таратқыш объектілердің құрылысы</t>
+  </si>
+  <si>
+    <t>Тұрғын ғимараттарының құрылысы</t>
+  </si>
+  <si>
+    <t>1, 2-санаттағы стационарлық сауда объектілерін қоспағанда, тұрғын емес ғимараттар құрылысы</t>
+  </si>
+  <si>
+    <t>Өзге де құбырлардың құрылысы</t>
+  </si>
+  <si>
+    <t>Электр тарату желілердің және телекоммуникация құрылысы</t>
+  </si>
+  <si>
+    <t>Телекоммуникациялық, компьютерлік және телевизиялық желілерді тарату бойынша электрмонтаждық жұмыстары</t>
+  </si>
+  <si>
+    <t>Өзге де электрмонтаждық жұмыстары</t>
+  </si>
+  <si>
+    <t>Басқа топтамаларға енгізілмеген өзге де құрылыс-монтаж жұмыстары</t>
+  </si>
+  <si>
+    <t>Ағаш шебері және ағаш ұстасы жұмыстары</t>
+  </si>
+  <si>
+    <t>Еден жабыны және қабырғаларды қаптау жұмыстары</t>
+  </si>
+  <si>
+    <t>Сырлау және шыны салу жұмыстары</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Жаппа жұмыстар </t>
+  </si>
+  <si>
+    <t>Гидрооқшаулау жұмыстары</t>
+  </si>
+  <si>
+    <t>Құрылыс жабдығын оператормен жалға беру</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Арнайы біліктілігі талап ететін өзге де құрылыс жұмыстары </t>
+  </si>
+  <si>
+    <t>Орындалған құрылыс жұмыстарының (көрсетілген қызметтерінің) көлемі,мың. теңге</t>
+  </si>
+  <si>
+    <t>Орындалған құрылыс жұмыстарының (көрсетілген қызметтерінің) көлемі, мың. теңге</t>
+  </si>
+  <si>
+    <t>Орындалған құрылыс жұмыстарының (қызметтерінің) көлемі, мың. теңге</t>
+  </si>
+  <si>
+    <t>Орындалған құрылыс жұмыстарының 
+(қызметтерінің) көлемі, мың. теңге</t>
+  </si>
+  <si>
+    <t>2019 жыл</t>
+  </si>
+  <si>
+    <t>2020 жыл</t>
+  </si>
+  <si>
+    <t>Мердігерлік құрылыс жұмыстарының түрлері*</t>
+  </si>
+  <si>
+    <t>Мердігерлік құрылыс жұмыстарының түрлері</t>
+  </si>
+  <si>
+    <t>* Экономикалық қызмет түрлері жалпы жіктеуішінің кодына сәйкес ( ЭҚЖЖ)</t>
+  </si>
+  <si>
+    <t>2021 жыл</t>
+  </si>
+  <si>
+    <t>Халықаралық және республикалық маңызы бар жалпы пайдаланымдағы автомобиль жолдарында (учаскелерінде) құрылысты, қайта жаңғыртуды жөндеуді, ақылы қозғалысты және күтіп ұстауды ұйымдастыру қызметі</t>
+  </si>
+  <si>
+    <t>2022 жыл</t>
+  </si>
+  <si>
+    <t>2023 жыл</t>
+  </si>
+  <si>
+    <t>Орындалған құрылыс жұмыстарының (қызметтерінің) көлемі*, мың теңге</t>
+  </si>
+  <si>
+    <t>2024 жыл</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>млн. теңге</t>
+  </si>
+  <si>
+    <t>ҚСЖ атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Құрылыс жұмыстарының көлеміне заңды тұлғалар,олардың құрылымдық және оқшауланған бөлімшелері, сондай - ақ жеке кәсіпкерлер шарттық тәртіппен орындаған құрылыс жұмыстарының құны жатады. Бұған жаңа нысандарды салу , күрделі және ағымдағы жөндеу, қайта жаңарту, тұрғын және тұрғын емес ғимараттарды инженерлік құрылыстарды жаңғырту кіреді. </t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Құрылыс жұмыстарының көлемі негізгі және қосалқы экономикалық қызмет түрлерінің 41-43 "Құрылыс" коды бойынша ірі,орта және шағын кәсіпорындардың бастапқы статистикалық деректерінен қалыптастырады.</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ақпараттық база болып негізгі және қосалқы экономикалық қызмет түрлерінің 41-43  "Құрылыс" кодтары бойынша,ірі,орта және шағын кәсіпорындарға қатысты жалпы мемлекеттік статистикалық бақылаудың бастапқы деректері табылады.</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/114/</t>
+  </si>
+  <si>
+    <t>Әдіснамалық түсіндірмелер</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңартылған күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс нөмірі :</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>162101( ЭҚЖЖ 41,42,43)</t>
+  </si>
+  <si>
+    <t>ЭҚЖЖ  сәйкес орындаған құрылыс жұмыстарының көлемі ( ЭҚЖЖ 41,42,43)</t>
+  </si>
+  <si>
+    <t>Жұмыс түрлері бойынша орындаған құрылыс жұмыстарының көлемі</t>
+  </si>
+  <si>
+    <t>1990 жылдан бастап</t>
+  </si>
+  <si>
+    <t>2025 жыл</t>
+  </si>
+  <si>
+    <t>03.07.2026ж.</t>
+  </si>
+  <si>
+    <t>05.07.2027ж.</t>
+  </si>
+  <si>
+    <t>Құрылыс және инвестиция статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>+7 7172 32 08 57</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ba.bekmagambetov@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>x</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>1-санаттағы стационарлық сауда объектілерінің құрылысы</t>
+  </si>
+  <si>
+    <t>Өткен жылға пайызбен</t>
   </si>
   <si>
     <t xml:space="preserve">  </t>
   </si>
   <si>
-    <t>Разборка и снос зданий и сооружений</t>
-[...170 lines deleted...]
-  <si>
     <t xml:space="preserve"> -    </t>
   </si>
   <si>
-    <t>Строительство зданий</t>
-[...29 lines deleted...]
-    <t>Отделочные работы</t>
+    <t xml:space="preserve">    Ғимараттар құрылысы</t>
+  </si>
+  <si>
+    <t>Тұрғын үй және
+тұрғын емес
+ғимараттардың құрылысы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Азаматтық құрылыс</t>
+  </si>
+  <si>
+    <t>Автомобиль
+жолдары мен темір
+жолдардың
+құрылысы</t>
+  </si>
+  <si>
+    <t>Жолдар мен
+автомагистраль-                                                                                                                                                                                       дар құрылысы</t>
+  </si>
+  <si>
+    <t>Темір жолдар
+және метро
+құрылысы</t>
+  </si>
+  <si>
+    <t>Көпірлер мен
+туннельдер құрылысы</t>
+  </si>
+  <si>
+    <t>Инженерлік имараттар
+құрылысы</t>
+  </si>
+  <si>
+    <t>Таратушы инженерлік
+объектілердің құрылысы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Электр энергиясымен
+және
+телекоммуникациямен
+қамтамасыз етуге
+арналған бөліп
+таратқыш объектілердің
+құрылысы </t>
+  </si>
+  <si>
+    <t>Өзге де инженерлік
+имараттар құрылысы</t>
+  </si>
+  <si>
+    <t>Басқа топтамаларға
+енгізілмеген өзге де
+инженерлік имараттар
+құрылысы</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Су имараттарының құрылысы</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Мамандандырылған құрылыс жұмыстары</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Өзге де мамандандырылған құрылыс жұмыстары</t>
+  </si>
+  <si>
+    <t>Басқа топтамаларға кірмеген өзге де мамандандырылған құрылыс жұмыстары</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      Бұрыннан бар ғимараттарды құлату және құрылыс үшін алаңдар дайындау</t>
+  </si>
+  <si>
+    <t>Құрылыс алаңындағы дайындық жұмыстары</t>
+  </si>
+  <si>
+    <t>Электротехникалық, слесарлық және өзге де құрылыс-монтаж жұмыстары</t>
+  </si>
+  <si>
+    <t>Әрлеу жұмыстары</t>
   </si>
   <si>
     <t>100,0</t>
   </si>
   <si>
     <t>29 701 536</t>
   </si>
   <si>
     <t>9,7</t>
   </si>
   <si>
+    <t>145 217 826</t>
+  </si>
+  <si>
     <t>47,6</t>
   </si>
   <si>
+    <t>32 498 670</t>
+  </si>
+  <si>
     <t>10,7</t>
   </si>
   <si>
+    <t>1 569 267</t>
+  </si>
+  <si>
     <t>0,5</t>
   </si>
   <si>
+    <t>17 558 813</t>
+  </si>
+  <si>
     <t>5,8</t>
   </si>
   <si>
+    <t>11 853 805</t>
+  </si>
+  <si>
     <t>3,9</t>
   </si>
   <si>
+    <t>14 767</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2 617 271</t>
+  </si>
+  <si>
     <t>0,9</t>
   </si>
   <si>
+    <t>42 572</t>
+  </si>
+  <si>
+    <t>3 190 708</t>
+  </si>
+  <si>
     <t>1,0</t>
   </si>
   <si>
+    <t>111 342</t>
+  </si>
+  <si>
+    <t>17 512 186</t>
+  </si>
+  <si>
     <t>5,7</t>
   </si>
   <si>
+    <t>11 335 597</t>
+  </si>
+  <si>
     <t>3,7</t>
   </si>
   <si>
     <t>2,4</t>
   </si>
   <si>
+    <t xml:space="preserve"> 2 898 525</t>
+  </si>
+  <si>
+    <t>520 298</t>
+  </si>
+  <si>
     <t>0,2</t>
   </si>
   <si>
+    <t>2 588 989</t>
+  </si>
+  <si>
     <t>0,8</t>
   </si>
   <si>
+    <t>1 781 020</t>
+  </si>
+  <si>
     <t>0,6</t>
   </si>
   <si>
-    <t>Строительство жилых и нежилых зданий</t>
-[...195 lines deleted...]
-    <t>1-санаттағы стационарлық сауда объектілерінің құрылысы</t>
+    <t>Орындалған құрылыс жұмыстарының (қызметтерінің) көлемі, мың теңге</t>
+  </si>
+  <si>
+    <t>Есіл ауданы 2008 жылы, Байқоныр ауданы 2018 жылы, Нұра ауданы 2022 жылы және Сарайшық ауданы 2024 жылы құрылған.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/93/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/506422/file/kk/</t>
+  </si>
+  <si>
+    <t>Б. Бекмагамбетов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="7">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="8">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
-    <numFmt numFmtId="170" formatCode="#,##0;[Red]#,##0"/>
+    <numFmt numFmtId="170" formatCode="#####\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="171" formatCode="#,##0;[Red]#,##0"/>
   </numFmts>
-  <fonts count="28" x14ac:knownFonts="1">
+  <fonts count="34">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
-    </font>
-[...6 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...4 lines deleted...]
-      <sz val="8"/>
+      <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="9"/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...14 lines deleted...]
-      <b/>
+      <i/>
       <sz val="9"/>
-      <color indexed="8"/>
-[...7 lines deleted...]
-      <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="9"/>
+      <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <i/>
-[...3 lines deleted...]
-      <family val="2"/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...9 lines deleted...]
-    <font>
       <b/>
-      <sz val="8"/>
-[...4 lines deleted...]
-      <sz val="8"/>
+      <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-      <sz val="8"/>
+      <sz val="9"/>
       <color indexed="8"/>
-      <name val="Roboto"/>
-[...11 lines deleted...]
-      <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...4 lines deleted...]
-      </top>
+      <right/>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...7 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top/>
-[...20 lines deleted...]
-      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...57 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="1929">
+  <cellStyleXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-[...1748 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-[...59 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-[...109 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="312">
+  <cellXfs count="282">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...25 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...51 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="169" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="11" fillId="0" borderId="0" xfId="13" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="11" fillId="0" borderId="0" xfId="14" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="14" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="15" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="12" fillId="0" borderId="0" xfId="14" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="15" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="14" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="15" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="2" xfId="15" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="12" fillId="0" borderId="2" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="49" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="left" wrapText="1" indent="1"/>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="171" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="171" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="171" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="171" fontId="11" fillId="0" borderId="0" xfId="20" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="20" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="12" fillId="0" borderId="0" xfId="20" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="20" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="12" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="21" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="171" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="12" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="12" fillId="0" borderId="0" xfId="23" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="24" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...111 lines deleted...]
-    </xf>
     <xf numFmtId="169" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="169" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="11" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="11" fillId="0" borderId="0" xfId="18" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="11" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="11" fillId="0" borderId="0" xfId="18" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="18" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="18" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="12" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="12" fillId="0" borderId="0" xfId="18" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="2" xfId="18" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="12" fillId="0" borderId="2" xfId="18" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="12" fillId="0" borderId="0" xfId="19" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="2" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="12" fillId="0" borderId="2" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="32" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="32" fillId="0" borderId="0" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="33" fillId="0" borderId="0" xfId="16" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="33" fillId="0" borderId="0" xfId="16" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="12" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="12" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="12" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="14" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="16" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="12" fillId="0" borderId="5" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="12" fillId="0" borderId="5" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="25" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="12" fillId="0" borderId="5" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="864" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="864" applyFont="1" applyBorder="1" applyAlignment="1">
-[...351 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="1929">
+  <cellStyles count="26">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10" xfId="11"/>
-[...399 lines deleted...]
-    <cellStyle name="Обычный 19 9" xfId="432"/>
+    <cellStyle name="Обычный 10" xfId="19"/>
+    <cellStyle name="Обычный 11" xfId="18"/>
+    <cellStyle name="Обычный 140" xfId="13"/>
+    <cellStyle name="Обычный 141" xfId="15"/>
+    <cellStyle name="Обычный 156" xfId="14"/>
+    <cellStyle name="Обычный 164" xfId="22"/>
+    <cellStyle name="Обычный 177" xfId="23"/>
+    <cellStyle name="Обычный 178" xfId="24"/>
+    <cellStyle name="Обычный 19" xfId="11"/>
     <cellStyle name="Обычный 2" xfId="1"/>
-    <cellStyle name="Обычный 2 10" xfId="4"/>
-[...211 lines deleted...]
-    <cellStyle name="Обычный 29" xfId="84"/>
+    <cellStyle name="Обычный 2 2" xfId="6"/>
     <cellStyle name="Обычный 3" xfId="5"/>
-    <cellStyle name="Обычный 3 10" xfId="615"/>
-[...263 lines deleted...]
-    <cellStyle name="Обычный 39" xfId="95"/>
     <cellStyle name="Обычный 4" xfId="3"/>
-    <cellStyle name="Обычный 40" xfId="97"/>
-[...1043 lines deleted...]
-    <cellStyle name="Обычный 99 9" xfId="1701"/>
+    <cellStyle name="Обычный 41" xfId="7"/>
+    <cellStyle name="Обычный 42" xfId="8"/>
+    <cellStyle name="Обычный 43" xfId="9"/>
+    <cellStyle name="Обычный 44" xfId="25"/>
+    <cellStyle name="Обычный 46" xfId="10"/>
+    <cellStyle name="Обычный 5" xfId="12"/>
+    <cellStyle name="Обычный 58" xfId="17"/>
+    <cellStyle name="Обычный 59" xfId="16"/>
+    <cellStyle name="Обычный 64" xfId="20"/>
+    <cellStyle name="Обычный 91" xfId="21"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5942,86 +2052,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -6153,7546 +2261,9970 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/region/506422/file/kk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I31"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr codeName="Лист4"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B5" sqref="B5:I29"/>
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="E7" sqref="E7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="42.7109375" style="25" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="50"/>
+    <col min="1" max="1" width="42.33203125" style="68" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="68" customWidth="1"/>
+    <col min="257" max="257" width="42.33203125" customWidth="1"/>
+    <col min="258" max="258" width="97.6640625" customWidth="1"/>
+    <col min="513" max="513" width="42.33203125" customWidth="1"/>
+    <col min="514" max="514" width="97.6640625" customWidth="1"/>
+    <col min="769" max="769" width="42.33203125" customWidth="1"/>
+    <col min="770" max="770" width="97.6640625" customWidth="1"/>
+    <col min="1025" max="1025" width="42.33203125" customWidth="1"/>
+    <col min="1026" max="1026" width="97.6640625" customWidth="1"/>
+    <col min="1281" max="1281" width="42.33203125" customWidth="1"/>
+    <col min="1282" max="1282" width="97.6640625" customWidth="1"/>
+    <col min="1537" max="1537" width="42.33203125" customWidth="1"/>
+    <col min="1538" max="1538" width="97.6640625" customWidth="1"/>
+    <col min="1793" max="1793" width="42.33203125" customWidth="1"/>
+    <col min="1794" max="1794" width="97.6640625" customWidth="1"/>
+    <col min="2049" max="2049" width="42.33203125" customWidth="1"/>
+    <col min="2050" max="2050" width="97.6640625" customWidth="1"/>
+    <col min="2305" max="2305" width="42.33203125" customWidth="1"/>
+    <col min="2306" max="2306" width="97.6640625" customWidth="1"/>
+    <col min="2561" max="2561" width="42.33203125" customWidth="1"/>
+    <col min="2562" max="2562" width="97.6640625" customWidth="1"/>
+    <col min="2817" max="2817" width="42.33203125" customWidth="1"/>
+    <col min="2818" max="2818" width="97.6640625" customWidth="1"/>
+    <col min="3073" max="3073" width="42.33203125" customWidth="1"/>
+    <col min="3074" max="3074" width="97.6640625" customWidth="1"/>
+    <col min="3329" max="3329" width="42.33203125" customWidth="1"/>
+    <col min="3330" max="3330" width="97.6640625" customWidth="1"/>
+    <col min="3585" max="3585" width="42.33203125" customWidth="1"/>
+    <col min="3586" max="3586" width="97.6640625" customWidth="1"/>
+    <col min="3841" max="3841" width="42.33203125" customWidth="1"/>
+    <col min="3842" max="3842" width="97.6640625" customWidth="1"/>
+    <col min="4097" max="4097" width="42.33203125" customWidth="1"/>
+    <col min="4098" max="4098" width="97.6640625" customWidth="1"/>
+    <col min="4353" max="4353" width="42.33203125" customWidth="1"/>
+    <col min="4354" max="4354" width="97.6640625" customWidth="1"/>
+    <col min="4609" max="4609" width="42.33203125" customWidth="1"/>
+    <col min="4610" max="4610" width="97.6640625" customWidth="1"/>
+    <col min="4865" max="4865" width="42.33203125" customWidth="1"/>
+    <col min="4866" max="4866" width="97.6640625" customWidth="1"/>
+    <col min="5121" max="5121" width="42.33203125" customWidth="1"/>
+    <col min="5122" max="5122" width="97.6640625" customWidth="1"/>
+    <col min="5377" max="5377" width="42.33203125" customWidth="1"/>
+    <col min="5378" max="5378" width="97.6640625" customWidth="1"/>
+    <col min="5633" max="5633" width="42.33203125" customWidth="1"/>
+    <col min="5634" max="5634" width="97.6640625" customWidth="1"/>
+    <col min="5889" max="5889" width="42.33203125" customWidth="1"/>
+    <col min="5890" max="5890" width="97.6640625" customWidth="1"/>
+    <col min="6145" max="6145" width="42.33203125" customWidth="1"/>
+    <col min="6146" max="6146" width="97.6640625" customWidth="1"/>
+    <col min="6401" max="6401" width="42.33203125" customWidth="1"/>
+    <col min="6402" max="6402" width="97.6640625" customWidth="1"/>
+    <col min="6657" max="6657" width="42.33203125" customWidth="1"/>
+    <col min="6658" max="6658" width="97.6640625" customWidth="1"/>
+    <col min="6913" max="6913" width="42.33203125" customWidth="1"/>
+    <col min="6914" max="6914" width="97.6640625" customWidth="1"/>
+    <col min="7169" max="7169" width="42.33203125" customWidth="1"/>
+    <col min="7170" max="7170" width="97.6640625" customWidth="1"/>
+    <col min="7425" max="7425" width="42.33203125" customWidth="1"/>
+    <col min="7426" max="7426" width="97.6640625" customWidth="1"/>
+    <col min="7681" max="7681" width="42.33203125" customWidth="1"/>
+    <col min="7682" max="7682" width="97.6640625" customWidth="1"/>
+    <col min="7937" max="7937" width="42.33203125" customWidth="1"/>
+    <col min="7938" max="7938" width="97.6640625" customWidth="1"/>
+    <col min="8193" max="8193" width="42.33203125" customWidth="1"/>
+    <col min="8194" max="8194" width="97.6640625" customWidth="1"/>
+    <col min="8449" max="8449" width="42.33203125" customWidth="1"/>
+    <col min="8450" max="8450" width="97.6640625" customWidth="1"/>
+    <col min="8705" max="8705" width="42.33203125" customWidth="1"/>
+    <col min="8706" max="8706" width="97.6640625" customWidth="1"/>
+    <col min="8961" max="8961" width="42.33203125" customWidth="1"/>
+    <col min="8962" max="8962" width="97.6640625" customWidth="1"/>
+    <col min="9217" max="9217" width="42.33203125" customWidth="1"/>
+    <col min="9218" max="9218" width="97.6640625" customWidth="1"/>
+    <col min="9473" max="9473" width="42.33203125" customWidth="1"/>
+    <col min="9474" max="9474" width="97.6640625" customWidth="1"/>
+    <col min="9729" max="9729" width="42.33203125" customWidth="1"/>
+    <col min="9730" max="9730" width="97.6640625" customWidth="1"/>
+    <col min="9985" max="9985" width="42.33203125" customWidth="1"/>
+    <col min="9986" max="9986" width="97.6640625" customWidth="1"/>
+    <col min="10241" max="10241" width="42.33203125" customWidth="1"/>
+    <col min="10242" max="10242" width="97.6640625" customWidth="1"/>
+    <col min="10497" max="10497" width="42.33203125" customWidth="1"/>
+    <col min="10498" max="10498" width="97.6640625" customWidth="1"/>
+    <col min="10753" max="10753" width="42.33203125" customWidth="1"/>
+    <col min="10754" max="10754" width="97.6640625" customWidth="1"/>
+    <col min="11009" max="11009" width="42.33203125" customWidth="1"/>
+    <col min="11010" max="11010" width="97.6640625" customWidth="1"/>
+    <col min="11265" max="11265" width="42.33203125" customWidth="1"/>
+    <col min="11266" max="11266" width="97.6640625" customWidth="1"/>
+    <col min="11521" max="11521" width="42.33203125" customWidth="1"/>
+    <col min="11522" max="11522" width="97.6640625" customWidth="1"/>
+    <col min="11777" max="11777" width="42.33203125" customWidth="1"/>
+    <col min="11778" max="11778" width="97.6640625" customWidth="1"/>
+    <col min="12033" max="12033" width="42.33203125" customWidth="1"/>
+    <col min="12034" max="12034" width="97.6640625" customWidth="1"/>
+    <col min="12289" max="12289" width="42.33203125" customWidth="1"/>
+    <col min="12290" max="12290" width="97.6640625" customWidth="1"/>
+    <col min="12545" max="12545" width="42.33203125" customWidth="1"/>
+    <col min="12546" max="12546" width="97.6640625" customWidth="1"/>
+    <col min="12801" max="12801" width="42.33203125" customWidth="1"/>
+    <col min="12802" max="12802" width="97.6640625" customWidth="1"/>
+    <col min="13057" max="13057" width="42.33203125" customWidth="1"/>
+    <col min="13058" max="13058" width="97.6640625" customWidth="1"/>
+    <col min="13313" max="13313" width="42.33203125" customWidth="1"/>
+    <col min="13314" max="13314" width="97.6640625" customWidth="1"/>
+    <col min="13569" max="13569" width="42.33203125" customWidth="1"/>
+    <col min="13570" max="13570" width="97.6640625" customWidth="1"/>
+    <col min="13825" max="13825" width="42.33203125" customWidth="1"/>
+    <col min="13826" max="13826" width="97.6640625" customWidth="1"/>
+    <col min="14081" max="14081" width="42.33203125" customWidth="1"/>
+    <col min="14082" max="14082" width="97.6640625" customWidth="1"/>
+    <col min="14337" max="14337" width="42.33203125" customWidth="1"/>
+    <col min="14338" max="14338" width="97.6640625" customWidth="1"/>
+    <col min="14593" max="14593" width="42.33203125" customWidth="1"/>
+    <col min="14594" max="14594" width="97.6640625" customWidth="1"/>
+    <col min="14849" max="14849" width="42.33203125" customWidth="1"/>
+    <col min="14850" max="14850" width="97.6640625" customWidth="1"/>
+    <col min="15105" max="15105" width="42.33203125" customWidth="1"/>
+    <col min="15106" max="15106" width="97.6640625" customWidth="1"/>
+    <col min="15361" max="15361" width="42.33203125" customWidth="1"/>
+    <col min="15362" max="15362" width="97.6640625" customWidth="1"/>
+    <col min="15617" max="15617" width="42.33203125" customWidth="1"/>
+    <col min="15618" max="15618" width="97.6640625" customWidth="1"/>
+    <col min="15873" max="15873" width="42.33203125" customWidth="1"/>
+    <col min="15874" max="15874" width="97.6640625" customWidth="1"/>
+    <col min="16129" max="16129" width="42.33203125" customWidth="1"/>
+    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="41" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-[...387 lines deleted...]
-      <c r="B31" s="56"/>
+    <row r="1" spans="1:13">
+      <c r="A1" s="49"/>
+      <c r="B1" s="49"/>
+    </row>
+    <row r="2" spans="1:13" s="52" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="50" t="s">
+        <v>149</v>
+      </c>
+      <c r="B2" s="51" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="52" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="50" t="s">
+        <v>150</v>
+      </c>
+      <c r="B3" s="51" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="52" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="50" t="s">
+        <v>151</v>
+      </c>
+      <c r="B4" s="53" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="52" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="54" t="s">
+        <v>153</v>
+      </c>
+      <c r="B5" s="51" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="52" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="54" t="s">
+        <v>154</v>
+      </c>
+      <c r="B6" s="51" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="52" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A7" s="50" t="s">
+        <v>155</v>
+      </c>
+      <c r="B7" s="55" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="52" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="50" t="s">
+        <v>157</v>
+      </c>
+      <c r="B8" s="53" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="52" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="50" t="s">
+        <v>159</v>
+      </c>
+      <c r="B9" s="55" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="52" customFormat="1" ht="57.75" customHeight="1">
+      <c r="A10" s="50" t="s">
+        <v>161</v>
+      </c>
+      <c r="B10" s="55" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="52" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A11" s="50" t="s">
+        <v>163</v>
+      </c>
+      <c r="B11" s="56" t="s">
+        <v>253</v>
+      </c>
+      <c r="M11" s="57"/>
+    </row>
+    <row r="12" spans="1:13" s="52" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="50" t="s">
+        <v>164</v>
+      </c>
+      <c r="B12" s="58" t="s">
+        <v>165</v>
+      </c>
+      <c r="M12" s="57"/>
+    </row>
+    <row r="13" spans="1:13" s="52" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="59" t="s">
+        <v>166</v>
+      </c>
+      <c r="B13" s="60" t="s">
+        <v>254</v>
+      </c>
+      <c r="M13" s="57"/>
+    </row>
+    <row r="14" spans="1:13" s="52" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="59" t="s">
+        <v>167</v>
+      </c>
+      <c r="B14" s="60" t="s">
+        <v>255</v>
+      </c>
+      <c r="M14" s="57"/>
+    </row>
+    <row r="15" spans="1:13" s="52" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="59" t="s">
+        <v>168</v>
+      </c>
+      <c r="B15" s="60" t="s">
+        <v>169</v>
+      </c>
+      <c r="M15" s="57"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="50" t="s">
+        <v>170</v>
+      </c>
+      <c r="B16" s="61" t="s">
+        <v>189</v>
+      </c>
+      <c r="M16" s="62"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="50" t="s">
+        <v>171</v>
+      </c>
+      <c r="B17" s="61" t="s">
+        <v>190</v>
+      </c>
+      <c r="M17" s="63"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="50" t="s">
+        <v>172</v>
+      </c>
+      <c r="B18" s="53" t="s">
+        <v>191</v>
+      </c>
+      <c r="M18" s="62"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="50" t="s">
+        <v>173</v>
+      </c>
+      <c r="B19" s="53" t="s">
+        <v>256</v>
+      </c>
+      <c r="M19" s="63"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="50" t="s">
+        <v>174</v>
+      </c>
+      <c r="B20" s="64" t="s">
+        <v>192</v>
+      </c>
+      <c r="M20" s="62"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="50" t="s">
+        <v>175</v>
+      </c>
+      <c r="B21" s="65" t="s">
+        <v>193</v>
+      </c>
+      <c r="M21" s="63"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="66"/>
+      <c r="B22" s="67"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="63"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="62"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="B25" s="68" t="s">
+        <v>176</v>
+      </c>
+      <c r="M25" s="63"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="62"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...6 lines deleted...]
-  </headerFooter>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4" display="za.dautova@aspire.gov.kz "/>
+    <hyperlink ref="B14" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G38"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:D40"/>
   <sheetViews>
-    <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6:B36"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E12" sqref="E12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
-    <col min="1" max="1" width="41.140625" style="30" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9.140625" style="30"/>
+    <col min="1" max="1" width="42.33203125" style="13" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="13" customWidth="1"/>
+    <col min="3" max="3" width="13.33203125" style="13" customWidth="1"/>
+    <col min="4" max="16384" width="9.109375" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="12.75" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-      <c r="B3" s="109" t="s">
+    <row r="1" spans="1:4" ht="17.25" customHeight="1">
+      <c r="A1" s="278" t="s">
+        <v>140</v>
+      </c>
+      <c r="B1" s="278"/>
+      <c r="C1" s="278"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="4"/>
+      <c r="B2" s="5"/>
+      <c r="C2" s="16"/>
+    </row>
+    <row r="3" spans="1:4" ht="57.75" customHeight="1">
+      <c r="A3" s="43"/>
+      <c r="B3" s="111" t="s">
+        <v>94</v>
+      </c>
+      <c r="C3" s="112" t="s">
+        <v>81</v>
+      </c>
+      <c r="D3" s="12"/>
+    </row>
+    <row r="4" spans="1:4" ht="21.6">
+      <c r="A4" s="34" t="s">
+        <v>136</v>
+      </c>
+      <c r="B4" s="74">
+        <v>572989955</v>
+      </c>
+      <c r="C4" s="222">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="38" t="s">
+        <v>95</v>
+      </c>
+      <c r="B5" s="141" t="s">
+        <v>79</v>
+      </c>
+      <c r="C5" s="141" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="38" t="s">
+        <v>52</v>
+      </c>
+      <c r="B6" s="35">
+        <v>236388</v>
+      </c>
+      <c r="C6" s="78">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="B7" s="35">
+        <v>51277721</v>
+      </c>
+      <c r="C7" s="78">
+        <v>8.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="21.6">
+      <c r="A8" s="38" t="s">
+        <v>83</v>
+      </c>
+      <c r="B8" s="35">
+        <v>219990154</v>
+      </c>
+      <c r="C8" s="78">
+        <v>38.4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="21.6">
+      <c r="A9" s="38" t="s">
+        <v>84</v>
+      </c>
+      <c r="B9" s="35">
+        <v>81923</v>
+      </c>
+      <c r="C9" s="78">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="38" t="s">
+        <v>80</v>
+      </c>
+      <c r="B10" s="35">
+        <v>25034521</v>
+      </c>
+      <c r="C10" s="78">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="B11" s="35">
+        <v>4548208</v>
+      </c>
+      <c r="C11" s="78">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" s="35">
+        <v>14066954</v>
+      </c>
+      <c r="C12" s="78">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="21.6">
+      <c r="A13" s="38" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="35">
+        <v>26716884</v>
+      </c>
+      <c r="C13" s="78">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="21.6">
+      <c r="A14" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="35">
+        <v>692449</v>
+      </c>
+      <c r="C14" s="78">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="36.75" customHeight="1">
+      <c r="A15" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" s="35">
+        <v>2940561</v>
+      </c>
+      <c r="C15" s="78">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="21.6">
+      <c r="A16" s="223" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" s="35">
+        <v>14900351</v>
+      </c>
+      <c r="C16" s="78">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="223" t="s">
+        <v>97</v>
+      </c>
+      <c r="B17" s="35">
+        <v>6363</v>
+      </c>
+      <c r="C17" s="78">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="38" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" s="35">
+        <v>2487638</v>
+      </c>
+      <c r="C18" s="78">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="35">
+        <v>696994</v>
+      </c>
+      <c r="C19" s="78">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A20" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="B20" s="35">
+        <v>298655</v>
+      </c>
+      <c r="C20" s="78">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="31.8">
+      <c r="A21" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="B21" s="35">
+        <v>5686631</v>
+      </c>
+      <c r="C21" s="78">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="B22" s="35">
+        <v>12153797</v>
+      </c>
+      <c r="C22" s="78">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="21.6">
+      <c r="A23" s="38" t="s">
+        <v>71</v>
+      </c>
+      <c r="B23" s="35">
+        <v>34052450</v>
+      </c>
+      <c r="C23" s="78">
+        <v>5.9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="38" t="s">
+        <v>72</v>
+      </c>
+      <c r="B24" s="35">
+        <v>213033</v>
+      </c>
+      <c r="C24" s="78">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="38" t="s">
+        <v>73</v>
+      </c>
+      <c r="B25" s="35">
+        <v>108345606</v>
+      </c>
+      <c r="C25" s="78">
+        <v>18.899999999999999</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="38" t="s">
+        <v>74</v>
+      </c>
+      <c r="B26" s="35">
+        <v>3012184</v>
+      </c>
+      <c r="C26" s="78">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="38" t="s">
+        <v>22</v>
+      </c>
+      <c r="B27" s="35">
+        <v>3069448</v>
+      </c>
+      <c r="C27" s="78">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="14.25" customHeight="1">
+      <c r="A28" s="38" t="s">
+        <v>86</v>
+      </c>
+      <c r="B28" s="35">
+        <v>2502291</v>
+      </c>
+      <c r="C28" s="78">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="21.6">
+      <c r="A29" s="38" t="s">
+        <v>77</v>
+      </c>
+      <c r="B29" s="35">
+        <v>9246799</v>
+      </c>
+      <c r="C29" s="78">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="38" t="s">
+        <v>78</v>
+      </c>
+      <c r="B30" s="35">
+        <v>2267670</v>
+      </c>
+      <c r="C30" s="78">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="38" t="s">
+        <v>75</v>
+      </c>
+      <c r="B31" s="35">
+        <v>4184280</v>
+      </c>
+      <c r="C31" s="78">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="38" t="s">
+        <v>62</v>
+      </c>
+      <c r="B32" s="35">
+        <v>1593370</v>
+      </c>
+      <c r="C32" s="78">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="21.6">
+      <c r="A33" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B33" s="35">
+        <v>313009</v>
+      </c>
+      <c r="C33" s="78">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="38" t="s">
+        <v>64</v>
+      </c>
+      <c r="B34" s="224">
+        <v>1490144</v>
+      </c>
+      <c r="C34" s="225">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="21.6">
+      <c r="A35" s="39" t="s">
+        <v>65</v>
+      </c>
+      <c r="B35" s="40">
+        <v>20883479</v>
+      </c>
+      <c r="C35" s="80">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="47"/>
+      <c r="B36" s="47"/>
+      <c r="C36" s="47"/>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="46" t="s">
+        <v>142</v>
+      </c>
+      <c r="B37" s="47"/>
+      <c r="C37" s="47"/>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="47"/>
+      <c r="B38" s="47"/>
+      <c r="C38" s="47"/>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="47"/>
+      <c r="B39" s="47"/>
+      <c r="C39" s="47"/>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="47"/>
+      <c r="B40" s="47"/>
+      <c r="C40" s="47"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:D38"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A15" sqref="A15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
+  <cols>
+    <col min="1" max="1" width="42.33203125" style="13" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="13" customWidth="1"/>
+    <col min="3" max="3" width="13.33203125" style="13" customWidth="1"/>
+    <col min="4" max="16384" width="9.109375" style="13"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="17.25" customHeight="1">
+      <c r="A1" s="278" t="s">
+        <v>140</v>
+      </c>
+      <c r="B1" s="278"/>
+      <c r="C1" s="278"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="4"/>
+      <c r="B2" s="5"/>
+      <c r="C2" s="16"/>
+    </row>
+    <row r="3" spans="1:4" ht="57.75" customHeight="1">
+      <c r="A3" s="43"/>
+      <c r="B3" s="111" t="s">
+        <v>100</v>
+      </c>
+      <c r="C3" s="112" t="s">
+        <v>81</v>
+      </c>
+      <c r="D3" s="12"/>
+    </row>
+    <row r="4" spans="1:4" ht="21.6">
+      <c r="A4" s="34" t="s">
+        <v>136</v>
+      </c>
+      <c r="B4" s="74">
+        <v>610970183</v>
+      </c>
+      <c r="C4" s="222">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="36" t="s">
+        <v>95</v>
+      </c>
+      <c r="B5" s="37" t="s">
+        <v>79</v>
+      </c>
+      <c r="C5" s="37" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="229" t="s">
+        <v>101</v>
+      </c>
+      <c r="B6" s="35">
+        <v>340251</v>
+      </c>
+      <c r="C6" s="226">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="229" t="s">
+        <v>53</v>
+      </c>
+      <c r="B7" s="35">
+        <v>69893236</v>
+      </c>
+      <c r="C7" s="226">
+        <v>11.4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="27.75" customHeight="1">
+      <c r="A8" s="229" t="s">
+        <v>102</v>
+      </c>
+      <c r="B8" s="35">
+        <v>318188826</v>
+      </c>
+      <c r="C8" s="226">
+        <v>52.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="21.6">
+      <c r="A9" s="229" t="s">
+        <v>103</v>
+      </c>
+      <c r="B9" s="35">
+        <v>320285</v>
+      </c>
+      <c r="C9" s="226">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="229" t="s">
+        <v>104</v>
+      </c>
+      <c r="B10" s="35">
+        <v>51101997</v>
+      </c>
+      <c r="C10" s="226">
+        <v>8.3000000000000007</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="229" t="s">
+        <v>105</v>
+      </c>
+      <c r="B11" s="35">
+        <v>185452</v>
+      </c>
+      <c r="C11" s="226">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="229" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" s="35">
+        <v>9274735</v>
+      </c>
+      <c r="C12" s="226">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="21.6">
+      <c r="A13" s="229" t="s">
+        <v>106</v>
+      </c>
+      <c r="B13" s="35">
+        <v>12556082</v>
+      </c>
+      <c r="C13" s="226">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="21.6">
+      <c r="A14" s="229" t="s">
+        <v>107</v>
+      </c>
+      <c r="B14" s="35">
+        <v>5407641</v>
+      </c>
+      <c r="C14" s="226">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="31.8">
+      <c r="A15" s="229" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" s="35">
+        <v>11962447</v>
+      </c>
+      <c r="C15" s="226">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="229" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" s="35">
+        <v>7540750</v>
+      </c>
+      <c r="C16" s="226">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="21.6">
+      <c r="A17" s="230" t="s">
+        <v>108</v>
+      </c>
+      <c r="B17" s="224">
+        <v>5136209</v>
+      </c>
+      <c r="C17" s="227">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="230" t="s">
+        <v>109</v>
+      </c>
+      <c r="B18" s="224">
+        <v>5910</v>
+      </c>
+      <c r="C18" s="227">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="229" t="s">
+        <v>67</v>
+      </c>
+      <c r="B19" s="35">
+        <v>4237482</v>
+      </c>
+      <c r="C19" s="226">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="229" t="s">
+        <v>110</v>
+      </c>
+      <c r="B20" s="35">
+        <v>176411</v>
+      </c>
+      <c r="C20" s="226">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A21" s="229" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" s="35">
+        <v>8195467</v>
+      </c>
+      <c r="C21" s="226">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="31.8">
+      <c r="A22" s="229" t="s">
         <v>111</v>
       </c>
-      <c r="C3" s="122" t="s">
+      <c r="B22" s="35">
+        <v>18827057</v>
+      </c>
+      <c r="C22" s="226">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="229" t="s">
+        <v>112</v>
+      </c>
+      <c r="B23" s="35">
+        <v>19151091</v>
+      </c>
+      <c r="C23" s="226">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="21.6">
+      <c r="A24" s="229" t="s">
+        <v>71</v>
+      </c>
+      <c r="B24" s="35">
+        <v>65689</v>
+      </c>
+      <c r="C24" s="226">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="229" t="s">
+        <v>72</v>
+      </c>
+      <c r="B25" s="35">
+        <v>24080982</v>
+      </c>
+      <c r="C25" s="226">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="229" t="s">
+        <v>73</v>
+      </c>
+      <c r="B26" s="35">
+        <v>311163</v>
+      </c>
+      <c r="C26" s="226">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="229" t="s">
+        <v>113</v>
+      </c>
+      <c r="B27" s="35">
+        <v>1860040</v>
+      </c>
+      <c r="C27" s="226">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="229" t="s">
+        <v>114</v>
+      </c>
+      <c r="B28" s="35">
+        <v>1043656</v>
+      </c>
+      <c r="C28" s="226">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="14.25" customHeight="1">
+      <c r="A29" s="229" t="s">
+        <v>76</v>
+      </c>
+      <c r="B29" s="35">
+        <v>11068002</v>
+      </c>
+      <c r="C29" s="226">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="21.6">
+      <c r="A30" s="229" t="s">
+        <v>77</v>
+      </c>
+      <c r="B30" s="35">
+        <v>1577024</v>
+      </c>
+      <c r="C30" s="226">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="229" t="s">
+        <v>78</v>
+      </c>
+      <c r="B31" s="35">
+        <v>4549054</v>
+      </c>
+      <c r="C31" s="226">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="229" t="s">
+        <v>115</v>
+      </c>
+      <c r="B32" s="35">
+        <v>1569043</v>
+      </c>
+      <c r="C32" s="226">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="229" t="s">
+        <v>62</v>
+      </c>
+      <c r="B33" s="35">
+        <v>104597</v>
+      </c>
+      <c r="C33" s="226">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="21.6">
+      <c r="A34" s="229" t="s">
+        <v>63</v>
+      </c>
+      <c r="B34" s="35">
+        <v>2331225</v>
+      </c>
+      <c r="C34" s="226">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="229" t="s">
+        <v>64</v>
+      </c>
+      <c r="B35" s="35">
+        <v>19908379</v>
+      </c>
+      <c r="C35" s="226">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="21.6">
+      <c r="A36" s="231" t="s">
+        <v>116</v>
+      </c>
+      <c r="B36" s="40">
+        <v>92441572</v>
+      </c>
+      <c r="C36" s="228">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="47"/>
+      <c r="B37" s="47"/>
+      <c r="C37" s="47"/>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="46" t="s">
+        <v>142</v>
+      </c>
+      <c r="B38" s="47"/>
+      <c r="C38" s="47"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:D38"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F19" sqref="F19"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="53.44140625" style="25" customWidth="1"/>
+    <col min="2" max="2" width="14.33203125" style="25" customWidth="1"/>
+    <col min="3" max="3" width="15" style="25" customWidth="1"/>
+    <col min="4" max="16384" width="9.109375" style="25"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="16.5" customHeight="1">
+      <c r="A1" s="278" t="s">
+        <v>140</v>
+      </c>
+      <c r="B1" s="278"/>
+      <c r="C1" s="278"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="26"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="27"/>
+    </row>
+    <row r="3" spans="1:4" ht="45" customHeight="1">
+      <c r="A3" s="43"/>
+      <c r="B3" s="43" t="s">
+        <v>117</v>
+      </c>
+      <c r="C3" s="44" t="s">
+        <v>81</v>
+      </c>
+      <c r="D3" s="26"/>
+    </row>
+    <row r="4" spans="1:4" ht="21">
+      <c r="A4" s="232" t="s">
+        <v>134</v>
+      </c>
+      <c r="B4" s="236">
+        <v>508515109</v>
+      </c>
+      <c r="C4" s="237">
+        <v>100</v>
+      </c>
+      <c r="D4" s="26"/>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="232" t="s">
         <v>95</v>
       </c>
-      <c r="D3" s="33"/>
-[...13 lines deleted...]
-      <c r="A5" s="124" t="s">
+      <c r="B5" s="238" t="s">
+        <v>79</v>
+      </c>
+      <c r="C5" s="238" t="s">
+        <v>79</v>
+      </c>
+      <c r="D5" s="26"/>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="233" t="s">
+        <v>52</v>
+      </c>
+      <c r="B6" s="239">
+        <v>785833</v>
+      </c>
+      <c r="C6" s="240">
+        <v>0.2</v>
+      </c>
+      <c r="D6" s="26"/>
+    </row>
+    <row r="7" spans="1:4" ht="12.75" customHeight="1">
+      <c r="A7" s="233" t="s">
+        <v>53</v>
+      </c>
+      <c r="B7" s="239">
+        <v>75142758</v>
+      </c>
+      <c r="C7" s="240">
+        <v>14.8</v>
+      </c>
+      <c r="D7" s="26"/>
+    </row>
+    <row r="8" spans="1:4" ht="26.25" customHeight="1">
+      <c r="A8" s="233" t="s">
+        <v>118</v>
+      </c>
+      <c r="B8" s="239">
+        <v>139162395</v>
+      </c>
+      <c r="C8" s="240">
+        <v>27.4</v>
+      </c>
+      <c r="D8" s="26"/>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="233" t="s">
+        <v>84</v>
+      </c>
+      <c r="B9" s="239">
+        <v>3336</v>
+      </c>
+      <c r="C9" s="240">
+        <v>0</v>
+      </c>
+      <c r="D9" s="26"/>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="233" t="s">
+        <v>80</v>
+      </c>
+      <c r="B10" s="239">
+        <v>53909348</v>
+      </c>
+      <c r="C10" s="240">
+        <v>10.6</v>
+      </c>
+      <c r="D10" s="26"/>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="233" t="s">
+        <v>54</v>
+      </c>
+      <c r="B11" s="239">
+        <v>106489930</v>
+      </c>
+      <c r="C11" s="240">
+        <v>20.8</v>
+      </c>
+      <c r="D11" s="26"/>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="233" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" s="239">
+        <v>4842918</v>
+      </c>
+      <c r="C12" s="240">
+        <v>1</v>
+      </c>
+      <c r="D12" s="26"/>
+    </row>
+    <row r="13" spans="1:4" ht="12.75" customHeight="1">
+      <c r="A13" s="233" t="s">
         <v>57</v>
       </c>
-      <c r="B5" s="170" t="s">
-[...7 lines deleted...]
-      <c r="A6" s="83" t="s">
+      <c r="B13" s="239">
+        <v>14020700</v>
+      </c>
+      <c r="C13" s="240">
+        <v>2.8</v>
+      </c>
+      <c r="D13" s="26"/>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="233" t="s">
         <v>58</v>
       </c>
-      <c r="B6" s="171">
-[...2 lines deleted...]
-      <c r="C6" s="172">
+      <c r="B14" s="239">
+        <v>3884921</v>
+      </c>
+      <c r="C14" s="240">
+        <v>0.8</v>
+      </c>
+      <c r="D14" s="26"/>
+    </row>
+    <row r="15" spans="1:4" ht="21">
+      <c r="A15" s="233" t="s">
+        <v>119</v>
+      </c>
+      <c r="B15" s="239">
+        <v>4522431</v>
+      </c>
+      <c r="C15" s="240">
+        <v>0.9</v>
+      </c>
+      <c r="D15" s="26"/>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="233" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" s="239">
+        <v>954380</v>
+      </c>
+      <c r="C16" s="240">
         <v>0.2</v>
       </c>
-    </row>
-[...29 lines deleted...]
-      <c r="C9" s="172">
+      <c r="D16" s="26"/>
+    </row>
+    <row r="17" spans="1:4" ht="13.5" customHeight="1">
+      <c r="A17" s="233" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" s="239">
+        <v>21373029</v>
+      </c>
+      <c r="C17" s="240">
+        <v>4.2</v>
+      </c>
+      <c r="D17" s="26"/>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="233" t="s">
+        <v>97</v>
+      </c>
+      <c r="B18" s="239">
+        <v>56039</v>
+      </c>
+      <c r="C18" s="240">
         <v>0</v>
       </c>
-    </row>
-[...23 lines deleted...]
-      <c r="A12" s="173" t="s">
+      <c r="D18" s="26"/>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="233" t="s">
+        <v>67</v>
+      </c>
+      <c r="B19" s="239">
+        <v>1661479</v>
+      </c>
+      <c r="C19" s="240">
+        <v>0.3</v>
+      </c>
+      <c r="D19" s="26"/>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="233" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" s="239">
+        <v>41790</v>
+      </c>
+      <c r="C20" s="240">
+        <v>0</v>
+      </c>
+      <c r="D20" s="26"/>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="233" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" s="239">
+        <v>125615</v>
+      </c>
+      <c r="C21" s="240">
+        <v>0</v>
+      </c>
+      <c r="D21" s="26"/>
+    </row>
+    <row r="22" spans="1:4" ht="31.2">
+      <c r="A22" s="233" t="s">
+        <v>98</v>
+      </c>
+      <c r="B22" s="239">
+        <v>1893731</v>
+      </c>
+      <c r="C22" s="240">
+        <v>0.4</v>
+      </c>
+      <c r="D22" s="26"/>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="233" t="s">
+        <v>99</v>
+      </c>
+      <c r="B23" s="239">
+        <v>15761036</v>
+      </c>
+      <c r="C23" s="240">
+        <v>3.1</v>
+      </c>
+      <c r="D23" s="26"/>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" s="233" t="s">
+        <v>71</v>
+      </c>
+      <c r="B24" s="239">
+        <v>12913496</v>
+      </c>
+      <c r="C24" s="240">
+        <v>2.5</v>
+      </c>
+      <c r="D24" s="26"/>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" s="233" t="s">
+        <v>72</v>
+      </c>
+      <c r="B25" s="239">
+        <v>1046525</v>
+      </c>
+      <c r="C25" s="240">
+        <v>0.2</v>
+      </c>
+      <c r="D25" s="26"/>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" s="233" t="s">
+        <v>73</v>
+      </c>
+      <c r="B26" s="239">
+        <v>25042082</v>
+      </c>
+      <c r="C26" s="240">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="D26" s="26"/>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" s="233" t="s">
+        <v>74</v>
+      </c>
+      <c r="B27" s="239">
+        <v>559654</v>
+      </c>
+      <c r="C27" s="240">
+        <v>0.1</v>
+      </c>
+      <c r="D27" s="26"/>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" s="233" t="s">
+        <v>22</v>
+      </c>
+      <c r="B28" s="239">
+        <v>1528830</v>
+      </c>
+      <c r="C28" s="240">
+        <v>0.3</v>
+      </c>
+      <c r="D28" s="26"/>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" s="233" t="s">
+        <v>86</v>
+      </c>
+      <c r="B29" s="239">
+        <v>1628226</v>
+      </c>
+      <c r="C29" s="240">
+        <v>0.3</v>
+      </c>
+      <c r="D29" s="26"/>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30" s="233" t="s">
+        <v>77</v>
+      </c>
+      <c r="B30" s="239">
+        <v>4437674</v>
+      </c>
+      <c r="C30" s="240">
+        <v>0.9</v>
+      </c>
+      <c r="D30" s="26"/>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31" s="233" t="s">
+        <v>78</v>
+      </c>
+      <c r="B31" s="239">
+        <v>1293361</v>
+      </c>
+      <c r="C31" s="240">
+        <v>0.3</v>
+      </c>
+      <c r="D31" s="26"/>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32" s="233" t="s">
+        <v>75</v>
+      </c>
+      <c r="B32" s="239">
+        <v>5152328</v>
+      </c>
+      <c r="C32" s="240">
+        <v>1</v>
+      </c>
+      <c r="D32" s="26"/>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" s="233" t="s">
         <v>62</v>
       </c>
-      <c r="B12" s="171">
-[...7 lines deleted...]
-      <c r="A13" s="173" t="s">
+      <c r="B33" s="239">
+        <v>505984</v>
+      </c>
+      <c r="C33" s="240">
+        <v>0.1</v>
+      </c>
+      <c r="D33" s="26"/>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34" s="233" t="s">
+        <v>63</v>
+      </c>
+      <c r="B34" s="239">
+        <v>39507</v>
+      </c>
+      <c r="C34" s="240">
+        <v>0</v>
+      </c>
+      <c r="D34" s="26"/>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35" s="233" t="s">
         <v>64</v>
       </c>
-      <c r="B13" s="171">
-[...7 lines deleted...]
-      <c r="A14" s="173" t="s">
+      <c r="B35" s="239">
+        <v>2069401</v>
+      </c>
+      <c r="C35" s="240">
+        <v>0.4</v>
+      </c>
+      <c r="D35" s="26"/>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36" s="234" t="s">
         <v>65</v>
       </c>
-      <c r="B14" s="171">
-[...241 lines deleted...]
-      <c r="B36" s="175">
+      <c r="B36" s="241">
         <v>7666372</v>
       </c>
-      <c r="C36" s="176">
+      <c r="C36" s="242">
         <v>1.5</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="G38" s="284"/>
+      <c r="D36" s="26"/>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37" s="235"/>
+      <c r="B37" s="235"/>
+      <c r="C37" s="235"/>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38" s="46" t="s">
+        <v>142</v>
+      </c>
+      <c r="B38" s="235"/>
+      <c r="C38" s="235"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-    <mergeCell ref="A38:G38"/>
+  <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:I38"/>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:D39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B6" sqref="B6:B36"/>
+      <selection activeCell="F17" sqref="F17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="40" style="1" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="41.6640625" customWidth="1"/>
+    <col min="2" max="2" width="12.33203125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="16" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="12.75" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="C3" s="32" t="s">
+    <row r="1" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A1" s="278" t="s">
+        <v>140</v>
+      </c>
+      <c r="B1" s="278"/>
+      <c r="C1" s="278"/>
+    </row>
+    <row r="2" spans="1:4" ht="13.8">
+      <c r="A2" s="28"/>
+      <c r="B2" s="28"/>
+      <c r="C2" s="29"/>
+    </row>
+    <row r="3" spans="1:4" ht="56.25" customHeight="1">
+      <c r="A3" s="43"/>
+      <c r="B3" s="43" t="s">
+        <v>138</v>
+      </c>
+      <c r="C3" s="44" t="s">
+        <v>81</v>
+      </c>
+      <c r="D3" s="32"/>
+    </row>
+    <row r="4" spans="1:4" ht="30.75" customHeight="1">
+      <c r="A4" s="232" t="s">
+        <v>135</v>
+      </c>
+      <c r="B4" s="236">
+        <v>525474847</v>
+      </c>
+      <c r="C4" s="237">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A5" s="232" t="s">
         <v>95</v>
       </c>
-      <c r="D3" s="35"/>
-[...13 lines deleted...]
-      <c r="A5" s="124" t="s">
+      <c r="B5" s="83" t="s">
+        <v>79</v>
+      </c>
+      <c r="C5" s="83" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="12.75" customHeight="1">
+      <c r="A6" s="233" t="s">
+        <v>52</v>
+      </c>
+      <c r="B6" s="243">
+        <v>823341</v>
+      </c>
+      <c r="C6" s="244">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="16.5" customHeight="1">
+      <c r="A7" s="233" t="s">
+        <v>53</v>
+      </c>
+      <c r="B7" s="243">
+        <v>118550665</v>
+      </c>
+      <c r="C7" s="244">
+        <v>22.6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="38.25" customHeight="1">
+      <c r="A8" s="233" t="s">
+        <v>118</v>
+      </c>
+      <c r="B8" s="243">
+        <v>194593879</v>
+      </c>
+      <c r="C8" s="244">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="233" t="s">
+        <v>80</v>
+      </c>
+      <c r="B9" s="243">
+        <v>55145230</v>
+      </c>
+      <c r="C9" s="244">
+        <v>10.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="233" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" s="243">
+        <v>2330266</v>
+      </c>
+      <c r="C10" s="244">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="233" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" s="243">
+        <v>506888</v>
+      </c>
+      <c r="C11" s="244">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="21">
+      <c r="A12" s="233" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" s="243">
+        <v>720457</v>
+      </c>
+      <c r="C12" s="244">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="21">
+      <c r="A13" s="233" t="s">
         <v>57</v>
       </c>
-      <c r="B5" s="177" t="s">
-[...7 lines deleted...]
-      <c r="A6" s="83" t="s">
+      <c r="B13" s="243">
+        <v>16861594</v>
+      </c>
+      <c r="C13" s="244">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="21">
+      <c r="A14" s="233" t="s">
         <v>58</v>
       </c>
-      <c r="B6" s="178">
-[...2 lines deleted...]
-      <c r="C6" s="179">
+      <c r="B14" s="243">
+        <v>7256136</v>
+      </c>
+      <c r="C14" s="244">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="31.2">
+      <c r="A15" s="233" t="s">
+        <v>119</v>
+      </c>
+      <c r="B15" s="243">
+        <v>7921063</v>
+      </c>
+      <c r="C15" s="244">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="233" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" s="243">
+        <v>3104799</v>
+      </c>
+      <c r="C16" s="244">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="21">
+      <c r="A17" s="233" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" s="243">
+        <v>14352519</v>
+      </c>
+      <c r="C17" s="244">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="233" t="s">
+        <v>97</v>
+      </c>
+      <c r="B18" s="243">
+        <v>47554</v>
+      </c>
+      <c r="C18" s="244">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="233" t="s">
+        <v>67</v>
+      </c>
+      <c r="B19" s="243">
+        <v>409009</v>
+      </c>
+      <c r="C19" s="244">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="233" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" s="243">
+        <v>164835</v>
+      </c>
+      <c r="C20" s="244">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="233" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" s="243">
+        <v>169576</v>
+      </c>
+      <c r="C21" s="244">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="31.2">
+      <c r="A22" s="233" t="s">
+        <v>98</v>
+      </c>
+      <c r="B22" s="243">
+        <v>3738284</v>
+      </c>
+      <c r="C22" s="244">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="21">
+      <c r="A23" s="233" t="s">
+        <v>99</v>
+      </c>
+      <c r="B23" s="243">
+        <v>20183016</v>
+      </c>
+      <c r="C23" s="244">
+        <v>3.8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="21">
+      <c r="A24" s="233" t="s">
+        <v>71</v>
+      </c>
+      <c r="B24" s="243">
+        <v>14001196</v>
+      </c>
+      <c r="C24" s="244">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="233" t="s">
+        <v>72</v>
+      </c>
+      <c r="B25" s="243">
+        <v>1600035</v>
+      </c>
+      <c r="C25" s="244">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="233" t="s">
+        <v>73</v>
+      </c>
+      <c r="B26" s="243">
+        <v>38814000</v>
+      </c>
+      <c r="C26" s="244">
+        <v>7.4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="233" t="s">
+        <v>74</v>
+      </c>
+      <c r="B27" s="243">
+        <v>584247</v>
+      </c>
+      <c r="C27" s="244">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="233" t="s">
+        <v>22</v>
+      </c>
+      <c r="B28" s="243">
+        <v>2462582</v>
+      </c>
+      <c r="C28" s="244">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="233" t="s">
+        <v>86</v>
+      </c>
+      <c r="B29" s="243">
+        <v>2995584</v>
+      </c>
+      <c r="C29" s="244">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="21">
+      <c r="A30" s="233" t="s">
+        <v>77</v>
+      </c>
+      <c r="B30" s="243">
+        <v>1051825</v>
+      </c>
+      <c r="C30" s="244">
         <v>0.2</v>
       </c>
     </row>
-    <row r="7" spans="1:9" ht="12" x14ac:dyDescent="0.2">
-[...44 lines deleted...]
-      <c r="A11" s="180" t="s">
+    <row r="31" spans="1:3">
+      <c r="A31" s="233" t="s">
+        <v>78</v>
+      </c>
+      <c r="B31" s="243">
+        <v>227986</v>
+      </c>
+      <c r="C31" s="244">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="233" t="s">
+        <v>75</v>
+      </c>
+      <c r="B32" s="243">
+        <v>5106348</v>
+      </c>
+      <c r="C32" s="244">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="233" t="s">
         <v>62</v>
       </c>
-      <c r="B11" s="178">
-[...7 lines deleted...]
-      <c r="A12" s="180" t="s">
+      <c r="B33" s="243">
+        <v>2764761</v>
+      </c>
+      <c r="C33" s="244">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="21">
+      <c r="A34" s="233" t="s">
         <v>63</v>
       </c>
-      <c r="B12" s="178">
-[...7 lines deleted...]
-      <c r="A13" s="180" t="s">
+      <c r="B34" s="243">
+        <v>129346</v>
+      </c>
+      <c r="C34" s="244">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="233" t="s">
         <v>64</v>
       </c>
-      <c r="B13" s="178">
-[...7 lines deleted...]
-      <c r="A14" s="180" t="s">
+      <c r="B35" s="243">
+        <v>2703912</v>
+      </c>
+      <c r="C35" s="244">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="21">
+      <c r="A36" s="234" t="s">
         <v>65</v>
       </c>
-      <c r="B14" s="178">
-[...242 lines deleted...]
-      <c r="B36" s="182">
+      <c r="B36" s="245">
         <v>6153914</v>
       </c>
-      <c r="C36" s="183">
+      <c r="C36" s="246">
         <v>1.2</v>
       </c>
     </row>
-    <row r="38" spans="1:7" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="G38" s="284"/>
+    <row r="37" spans="1:3">
+      <c r="A37" s="47"/>
+      <c r="B37" s="47"/>
+      <c r="C37" s="47"/>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="46" t="s">
+        <v>142</v>
+      </c>
+      <c r="B38" s="47"/>
+      <c r="C38" s="47"/>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="47"/>
+      <c r="B39" s="47"/>
+      <c r="C39" s="47"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-    <mergeCell ref="A38:G38"/>
+  <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-</worksheet>
-[...784 lines deleted...]
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D40"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:D36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="G17" sqref="G17"/>
+      <selection activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="38.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="14.42578125" customWidth="1"/>
+    <col min="1" max="1" width="41.6640625" style="31" customWidth="1"/>
+    <col min="2" max="2" width="12.33203125" style="31" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="16" style="31" customWidth="1"/>
+    <col min="4" max="16384" width="9.109375" style="31"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A1" s="286" t="s">
+    <row r="1" spans="1:4" ht="15.75" customHeight="1">
+      <c r="A1" s="278" t="s">
+        <v>140</v>
+      </c>
+      <c r="B1" s="278"/>
+      <c r="C1" s="278"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="30"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="27"/>
+    </row>
+    <row r="3" spans="1:4" ht="56.25" customHeight="1">
+      <c r="A3" s="43"/>
+      <c r="B3" s="43" t="s">
+        <v>139</v>
+      </c>
+      <c r="C3" s="44" t="s">
+        <v>81</v>
+      </c>
+      <c r="D3" s="5"/>
+    </row>
+    <row r="4" spans="1:4" ht="27" customHeight="1">
+      <c r="A4" s="232" t="s">
+        <v>136</v>
+      </c>
+      <c r="B4" s="247">
+        <v>575565910</v>
+      </c>
+      <c r="C4" s="248">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A5" s="232" t="s">
+        <v>95</v>
+      </c>
+      <c r="B5" s="249" t="s">
+        <v>79</v>
+      </c>
+      <c r="C5" s="249" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="15" customHeight="1">
+      <c r="A6" s="233" t="s">
+        <v>52</v>
+      </c>
+      <c r="B6" s="250">
+        <v>272438</v>
+      </c>
+      <c r="C6" s="251">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="16.5" customHeight="1">
+      <c r="A7" s="233" t="s">
+        <v>120</v>
+      </c>
+      <c r="B7" s="250">
+        <v>187487335</v>
+      </c>
+      <c r="C7" s="251">
+        <v>32.6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="25.5" customHeight="1">
+      <c r="A8" s="233" t="s">
+        <v>121</v>
+      </c>
+      <c r="B8" s="250">
+        <v>184918971</v>
+      </c>
+      <c r="C8" s="251">
+        <v>32.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="12">
+      <c r="A9" s="233" t="s">
+        <v>80</v>
+      </c>
+      <c r="B9" s="250">
+        <v>46667694</v>
+      </c>
+      <c r="C9" s="251">
+        <v>8.1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="12">
+      <c r="A10" s="233" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" s="250">
+        <v>515847</v>
+      </c>
+      <c r="C10" s="251">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="24" customHeight="1">
+      <c r="A11" s="233" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" s="250">
+        <v>8106481</v>
+      </c>
+      <c r="C11" s="251">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="21">
+      <c r="A12" s="233" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" s="250">
+        <v>16083011</v>
+      </c>
+      <c r="C12" s="251">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="12">
+      <c r="A13" s="233" t="s">
+        <v>122</v>
+      </c>
+      <c r="B13" s="250">
+        <v>4983500</v>
+      </c>
+      <c r="C13" s="251">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="21">
+      <c r="A14" s="233" t="s">
+        <v>123</v>
+      </c>
+      <c r="B14" s="250">
+        <v>5912120</v>
+      </c>
+      <c r="C14" s="251">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="12">
+      <c r="A15" s="233" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" s="250">
+        <v>4219452</v>
+      </c>
+      <c r="C15" s="251">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="21">
+      <c r="A16" s="233" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" s="250">
+        <v>10646739</v>
+      </c>
+      <c r="C16" s="251">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="12">
+      <c r="A17" s="233" t="s">
+        <v>97</v>
+      </c>
+      <c r="B17" s="250">
+        <v>1417</v>
+      </c>
+      <c r="C17" s="251">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="12">
+      <c r="A18" s="233" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" s="250">
+        <v>2165445</v>
+      </c>
+      <c r="C18" s="251">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="12">
+      <c r="A19" s="233" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" s="250">
+        <v>223</v>
+      </c>
+      <c r="C19" s="251">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="31.2">
+      <c r="A20" s="233" t="s">
+        <v>124</v>
+      </c>
+      <c r="B20" s="250">
+        <v>2424803</v>
+      </c>
+      <c r="C20" s="251">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="12">
+      <c r="A21" s="233" t="s">
         <v>125</v>
       </c>
-      <c r="B1" s="286"/>
-[...182 lines deleted...]
-      <c r="A20" s="229" t="s">
+      <c r="B21" s="250">
+        <v>18009193</v>
+      </c>
+      <c r="C21" s="251">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="21">
+      <c r="A22" s="233" t="s">
+        <v>71</v>
+      </c>
+      <c r="B22" s="250">
+        <v>20705337</v>
+      </c>
+      <c r="C22" s="251">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="12">
+      <c r="A23" s="233" t="s">
+        <v>72</v>
+      </c>
+      <c r="B23" s="250">
+        <v>321837</v>
+      </c>
+      <c r="C23" s="251">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="20.399999999999999">
+      <c r="A24" s="233" t="s">
+        <v>126</v>
+      </c>
+      <c r="B24" s="252">
+        <v>37217764</v>
+      </c>
+      <c r="C24" s="253">
+        <v>6.5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="233" t="s">
         <v>74</v>
       </c>
-      <c r="B20" s="243">
-[...7 lines deleted...]
-      <c r="A21" s="229" t="s">
+      <c r="B25" s="252">
+        <v>247335</v>
+      </c>
+      <c r="C25" s="253">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="233" t="s">
+        <v>22</v>
+      </c>
+      <c r="B26" s="252">
+        <v>2284644</v>
+      </c>
+      <c r="C26" s="253">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="233" t="s">
+        <v>127</v>
+      </c>
+      <c r="B27" s="252">
+        <v>2256094</v>
+      </c>
+      <c r="C27" s="253">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="23.25" customHeight="1">
+      <c r="A28" s="233" t="s">
+        <v>128</v>
+      </c>
+      <c r="B28" s="252">
+        <v>2365120</v>
+      </c>
+      <c r="C28" s="253">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="12">
+      <c r="A29" s="233" t="s">
+        <v>129</v>
+      </c>
+      <c r="B29" s="250">
+        <v>274246</v>
+      </c>
+      <c r="C29" s="251">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="12">
+      <c r="A30" s="233" t="s">
         <v>75</v>
       </c>
-      <c r="B21" s="248">
-[...185 lines deleted...]
-    <row r="40" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
+      <c r="B30" s="250">
+        <v>5775026</v>
+      </c>
+      <c r="C30" s="251">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="12">
+      <c r="A31" s="233" t="s">
+        <v>130</v>
+      </c>
+      <c r="B31" s="250">
+        <v>1295284</v>
+      </c>
+      <c r="C31" s="251">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="233" t="s">
+        <v>131</v>
+      </c>
+      <c r="B32" s="252">
+        <v>124104</v>
+      </c>
+      <c r="C32" s="253">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="233" t="s">
+        <v>132</v>
+      </c>
+      <c r="B33" s="252">
+        <v>2701976</v>
+      </c>
+      <c r="C33" s="253">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="20.399999999999999">
+      <c r="A34" s="234" t="s">
+        <v>133</v>
+      </c>
+      <c r="B34" s="254">
+        <v>7582474</v>
+      </c>
+      <c r="C34" s="255">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="47"/>
+      <c r="B35" s="47"/>
+      <c r="C35" s="47"/>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="46" t="s">
+        <v>142</v>
+      </c>
+      <c r="B36" s="47"/>
+      <c r="C36" s="47"/>
+    </row>
   </sheetData>
-  <mergeCells count="5">
+  <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
-    <mergeCell ref="A39:D39"/>
-[...2 lines deleted...]
-    <mergeCell ref="C3:C4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D41"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:D36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:C41"/>
+      <selection activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="21" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="39.42578125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="58.42578125" customWidth="1"/>
+    <col min="1" max="1" width="41.6640625" style="31" customWidth="1"/>
+    <col min="2" max="2" width="12.33203125" style="31" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="16" style="31" customWidth="1"/>
+    <col min="4" max="16384" width="9.109375" style="31"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-[...453 lines deleted...]
-      <c r="D41" s="270"/>
+    <row r="1" spans="1:4" ht="17.25" customHeight="1">
+      <c r="A1" s="278" t="s">
+        <v>140</v>
+      </c>
+      <c r="B1" s="278"/>
+      <c r="C1" s="278"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="30"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="27"/>
+    </row>
+    <row r="3" spans="1:4" ht="56.25" customHeight="1">
+      <c r="A3" s="43"/>
+      <c r="B3" s="43" t="s">
+        <v>143</v>
+      </c>
+      <c r="C3" s="44" t="s">
+        <v>197</v>
+      </c>
+      <c r="D3" s="5"/>
+    </row>
+    <row r="4" spans="1:4" ht="30.75" customHeight="1">
+      <c r="A4" s="34" t="s">
+        <v>147</v>
+      </c>
+      <c r="B4" s="81">
+        <v>636613631</v>
+      </c>
+      <c r="C4" s="82">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="15" customHeight="1">
+      <c r="A5" s="36" t="s">
+        <v>95</v>
+      </c>
+      <c r="B5" s="83" t="s">
+        <v>79</v>
+      </c>
+      <c r="C5" s="84" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="13.5" customHeight="1">
+      <c r="A6" s="38" t="s">
+        <v>52</v>
+      </c>
+      <c r="B6" s="85">
+        <v>195516</v>
+      </c>
+      <c r="C6" s="86">
+        <v>69.400000000000006</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="13.5" customHeight="1">
+      <c r="A7" s="38" t="s">
+        <v>120</v>
+      </c>
+      <c r="B7" s="85">
+        <v>264801160</v>
+      </c>
+      <c r="C7" s="86">
+        <v>136.6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="26.25" customHeight="1">
+      <c r="A8" s="38" t="s">
+        <v>121</v>
+      </c>
+      <c r="B8" s="85">
+        <v>152649109</v>
+      </c>
+      <c r="C8" s="86">
+        <v>79.8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="38" t="s">
+        <v>80</v>
+      </c>
+      <c r="B9" s="85">
+        <v>38980774</v>
+      </c>
+      <c r="C9" s="86">
+        <v>80.8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" s="85">
+        <v>676487</v>
+      </c>
+      <c r="C10" s="86">
+        <v>126.8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" s="87">
+        <v>236320</v>
+      </c>
+      <c r="C11" s="88" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="20.399999999999999">
+      <c r="A12" s="38" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" s="85">
+        <v>2040296</v>
+      </c>
+      <c r="C12" s="86">
+        <v>24.3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="38" t="s">
+        <v>122</v>
+      </c>
+      <c r="B13" s="85">
+        <v>29518176</v>
+      </c>
+      <c r="C13" s="86">
+        <v>177.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="20.399999999999999">
+      <c r="A14" s="38" t="s">
+        <v>123</v>
+      </c>
+      <c r="B14" s="85">
+        <v>3549822</v>
+      </c>
+      <c r="C14" s="86">
+        <v>68.900000000000006</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" s="85">
+        <v>2234756</v>
+      </c>
+      <c r="C15" s="86">
+        <v>36.6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="20.399999999999999">
+      <c r="A16" s="38" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" s="85">
+        <v>3159704</v>
+      </c>
+      <c r="C16" s="86">
+        <v>72.400000000000006</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="38" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" s="85">
+        <v>9851584</v>
+      </c>
+      <c r="C17" s="86">
+        <v>89.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="30.6">
+      <c r="A18" s="38" t="s">
+        <v>124</v>
+      </c>
+      <c r="B18" s="85">
+        <v>603683</v>
+      </c>
+      <c r="C18" s="86">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="38" t="s">
+        <v>125</v>
+      </c>
+      <c r="B19" s="85">
+        <v>1930583</v>
+      </c>
+      <c r="C19" s="86">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="20.399999999999999">
+      <c r="A20" s="38" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="85">
+        <v>16229626</v>
+      </c>
+      <c r="C20" s="86">
+        <v>87.2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="38" t="s">
+        <v>72</v>
+      </c>
+      <c r="B21" s="85">
+        <v>22818594</v>
+      </c>
+      <c r="C21" s="86">
+        <v>106.6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="20.399999999999999">
+      <c r="A22" s="38" t="s">
+        <v>126</v>
+      </c>
+      <c r="B22" s="85">
+        <v>201233</v>
+      </c>
+      <c r="C22" s="86">
+        <v>60.5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="38" t="s">
+        <v>74</v>
+      </c>
+      <c r="B23" s="85">
+        <v>52464647</v>
+      </c>
+      <c r="C23" s="86">
+        <v>136.30000000000001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="38" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="85">
+        <v>1813344</v>
+      </c>
+      <c r="C24" s="86">
+        <v>76.8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="38" t="s">
+        <v>127</v>
+      </c>
+      <c r="B25" s="85">
+        <v>4723782</v>
+      </c>
+      <c r="C25" s="86">
+        <v>202.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="38" t="s">
+        <v>128</v>
+      </c>
+      <c r="B26" s="85">
+        <v>1758120</v>
+      </c>
+      <c r="C26" s="86">
+        <v>71.900000000000006</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="38" t="s">
+        <v>129</v>
+      </c>
+      <c r="B27" s="85">
+        <v>613283</v>
+      </c>
+      <c r="C27" s="86">
+        <v>216.3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="38" t="s">
+        <v>75</v>
+      </c>
+      <c r="B28" s="85">
+        <v>8449552</v>
+      </c>
+      <c r="C28" s="86">
+        <v>141.5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="38" t="s">
+        <v>130</v>
+      </c>
+      <c r="B29" s="85">
+        <v>1607882</v>
+      </c>
+      <c r="C29" s="86">
+        <v>120.1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="38" t="s">
+        <v>131</v>
+      </c>
+      <c r="B30" s="85">
+        <v>297785</v>
+      </c>
+      <c r="C30" s="86">
+        <v>232.1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="38" t="s">
+        <v>132</v>
+      </c>
+      <c r="B31" s="89">
+        <v>3103572</v>
+      </c>
+      <c r="C31" s="86">
+        <v>111.1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="20.399999999999999">
+      <c r="A32" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="B32" s="90">
+        <v>12104241</v>
+      </c>
+      <c r="C32" s="91">
+        <v>154.4</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="47"/>
+      <c r="B33" s="47"/>
+      <c r="C33" s="47"/>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="46" t="s">
+        <v>142</v>
+      </c>
+      <c r="B34" s="47"/>
+      <c r="C34" s="47"/>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="47"/>
+      <c r="B35" s="47"/>
+      <c r="C35" s="47"/>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="47"/>
+      <c r="B36" s="47"/>
+      <c r="C36" s="47"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...2 lines deleted...]
-    <mergeCell ref="C3:C4"/>
+  <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:C41"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:D38"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection sqref="A1:C1"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A23" sqref="A23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="33" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="17.5703125" customWidth="1"/>
+    <col min="1" max="1" width="41.6640625" style="31" customWidth="1"/>
+    <col min="2" max="2" width="12.33203125" style="31" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="16" style="31" customWidth="1"/>
+    <col min="4" max="16384" width="9.109375" style="31"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
-[...26 lines deleted...]
-      <c r="A5" s="304" t="s">
+    <row r="1" spans="1:4" ht="13.2">
+      <c r="A1" s="278" t="s">
+        <v>140</v>
+      </c>
+      <c r="B1" s="278"/>
+      <c r="C1" s="278"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="42"/>
+      <c r="B2" s="42"/>
+      <c r="C2" s="75"/>
+    </row>
+    <row r="3" spans="1:4" ht="56.25" customHeight="1">
+      <c r="A3" s="43"/>
+      <c r="B3" s="43" t="s">
+        <v>145</v>
+      </c>
+      <c r="C3" s="44" t="s">
+        <v>197</v>
+      </c>
+      <c r="D3" s="5"/>
+    </row>
+    <row r="4" spans="1:4" ht="30.75" customHeight="1">
+      <c r="A4" s="34" t="s">
+        <v>147</v>
+      </c>
+      <c r="B4" s="35">
+        <v>717883179</v>
+      </c>
+      <c r="C4" s="78">
+        <v>108.6</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A5" s="36" t="s">
+        <v>95</v>
+      </c>
+      <c r="B5" s="37" t="s">
+        <v>79</v>
+      </c>
+      <c r="C5" s="37" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="15" customHeight="1">
+      <c r="A6" s="38" t="s">
+        <v>52</v>
+      </c>
+      <c r="B6" s="35">
+        <v>496907</v>
+      </c>
+      <c r="C6" s="78">
+        <v>244.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="16.5" customHeight="1">
+      <c r="A7" s="38" t="s">
+        <v>120</v>
+      </c>
+      <c r="B7" s="35">
+        <v>284200053</v>
+      </c>
+      <c r="C7" s="78">
+        <v>103.4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="26.25" customHeight="1">
+      <c r="A8" s="38" t="s">
+        <v>121</v>
+      </c>
+      <c r="B8" s="35">
+        <v>161281313</v>
+      </c>
+      <c r="C8" s="78">
+        <v>101.8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="38" t="s">
+        <v>80</v>
+      </c>
+      <c r="B9" s="35">
+        <v>46964268</v>
+      </c>
+      <c r="C9" s="78">
+        <v>116.1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" s="35">
+        <v>4739166</v>
+      </c>
+      <c r="C10" s="78">
+        <v>674.9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="256" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" s="35">
+        <v>2204756</v>
+      </c>
+      <c r="C11" s="78">
+        <v>898.8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="20.399999999999999">
+      <c r="A12" s="256" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" s="35">
+        <v>41773831</v>
+      </c>
+      <c r="C12" s="79">
+        <v>136.30000000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="256" t="s">
+        <v>122</v>
+      </c>
+      <c r="B13" s="35">
+        <v>6069490</v>
+      </c>
+      <c r="C13" s="78">
+        <v>164.7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="20.399999999999999">
+      <c r="A14" s="256" t="s">
+        <v>123</v>
+      </c>
+      <c r="B14" s="35">
+        <v>1587584</v>
+      </c>
+      <c r="C14" s="78">
+        <v>68.400000000000006</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="256" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" s="35">
+        <v>151152</v>
+      </c>
+      <c r="C15" s="78">
+        <v>4.5999999999999996</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="20.399999999999999">
+      <c r="A16" s="256" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" s="35">
+        <v>20352287</v>
+      </c>
+      <c r="C16" s="78">
         <v>199</v>
       </c>
-      <c r="B5" s="305">
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="256" t="s">
+        <v>97</v>
+      </c>
+      <c r="B17" s="35">
+        <v>264799</v>
+      </c>
+      <c r="C17" s="78" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="256" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" s="35">
+        <v>2014519</v>
+      </c>
+      <c r="C18" s="78">
+        <v>321.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="256" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="35">
+        <v>5973</v>
+      </c>
+      <c r="C19" s="78" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="256" t="s">
+        <v>69</v>
+      </c>
+      <c r="B20" s="35" t="s">
+        <v>194</v>
+      </c>
+      <c r="C20" s="78" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="23.25" customHeight="1">
+      <c r="A21" s="256" t="s">
+        <v>124</v>
+      </c>
+      <c r="B21" s="35">
+        <v>1568530</v>
+      </c>
+      <c r="C21" s="78">
+        <v>78.3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="38" t="s">
+        <v>125</v>
+      </c>
+      <c r="B22" s="35">
+        <v>26638965</v>
+      </c>
+      <c r="C22" s="78">
+        <v>158.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="20.399999999999999">
+      <c r="A23" s="38" t="s">
+        <v>71</v>
+      </c>
+      <c r="B23" s="35">
+        <v>26000734</v>
+      </c>
+      <c r="C23" s="78">
+        <v>109.8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="38" t="s">
+        <v>72</v>
+      </c>
+      <c r="B24" s="35">
+        <v>129584</v>
+      </c>
+      <c r="C24" s="78">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="20.399999999999999">
+      <c r="A25" s="38" t="s">
+        <v>126</v>
+      </c>
+      <c r="B25" s="35">
+        <v>34581756</v>
+      </c>
+      <c r="C25" s="78">
+        <v>63.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="38" t="s">
+        <v>74</v>
+      </c>
+      <c r="B26" s="35">
+        <v>504748</v>
+      </c>
+      <c r="C26" s="78" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="38" t="s">
+        <v>22</v>
+      </c>
+      <c r="B27" s="35">
+        <v>1420906</v>
+      </c>
+      <c r="C27" s="78">
+        <v>75.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="38" t="s">
+        <v>127</v>
+      </c>
+      <c r="B28" s="35">
+        <v>7945928</v>
+      </c>
+      <c r="C28" s="78">
+        <v>162.1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="38" t="s">
+        <v>128</v>
+      </c>
+      <c r="B29" s="35">
+        <v>3347319</v>
+      </c>
+      <c r="C29" s="78">
+        <v>183.4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="38" t="s">
+        <v>129</v>
+      </c>
+      <c r="B30" s="35">
+        <v>577090</v>
+      </c>
+      <c r="C30" s="78">
+        <v>90.7</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="38" t="s">
+        <v>75</v>
+      </c>
+      <c r="B31" s="35">
+        <v>9018070</v>
+      </c>
+      <c r="C31" s="78">
+        <v>102.8</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="38" t="s">
+        <v>130</v>
+      </c>
+      <c r="B32" s="35">
+        <v>2213744</v>
+      </c>
+      <c r="C32" s="78">
+        <v>132.6</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="38" t="s">
+        <v>131</v>
+      </c>
+      <c r="B33" s="35">
+        <v>531086</v>
+      </c>
+      <c r="C33" s="78">
+        <v>171.8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A34" s="38" t="s">
+        <v>132</v>
+      </c>
+      <c r="B34" s="35">
+        <v>1242308</v>
+      </c>
+      <c r="C34" s="78">
+        <v>38.6</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="25.5" customHeight="1">
+      <c r="A35" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="B35" s="40">
+        <v>30016180</v>
+      </c>
+      <c r="C35" s="80">
+        <v>238.9</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="47"/>
+      <c r="B36" s="47"/>
+      <c r="C36" s="47"/>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="46" t="s">
+        <v>142</v>
+      </c>
+      <c r="B37" s="47"/>
+      <c r="C37" s="47"/>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="47"/>
+      <c r="B38" s="47"/>
+      <c r="C38" s="47"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:C38"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E18" sqref="E18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="44.6640625" customWidth="1"/>
+    <col min="2" max="2" width="16.6640625" customWidth="1"/>
+    <col min="3" max="3" width="24.33203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="18.75" customHeight="1">
+      <c r="A1" s="278" t="s">
+        <v>140</v>
+      </c>
+      <c r="B1" s="278"/>
+      <c r="C1" s="278"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="76"/>
+      <c r="B2" s="76"/>
+      <c r="C2" s="77"/>
+    </row>
+    <row r="3" spans="1:3" ht="26.25" customHeight="1">
+      <c r="A3" s="43"/>
+      <c r="B3" s="43" t="s">
+        <v>146</v>
+      </c>
+      <c r="C3" s="267" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="21">
+      <c r="A4" s="34" t="s">
+        <v>147</v>
+      </c>
+      <c r="B4" s="35">
+        <v>897720255</v>
+      </c>
+      <c r="C4" s="264">
+        <v>119.1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="36" t="s">
+        <v>95</v>
+      </c>
+      <c r="B5" s="37" t="s">
+        <v>79</v>
+      </c>
+      <c r="C5" s="265" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="38" t="s">
+        <v>52</v>
+      </c>
+      <c r="B6" s="35">
+        <v>877760</v>
+      </c>
+      <c r="C6" s="266">
+        <v>168.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="38" t="s">
+        <v>120</v>
+      </c>
+      <c r="B7" s="35">
+        <v>219445483</v>
+      </c>
+      <c r="C7" s="266">
+        <v>73.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="21">
+      <c r="A8" s="38" t="s">
+        <v>121</v>
+      </c>
+      <c r="B8" s="35">
+        <v>260768940</v>
+      </c>
+      <c r="C8" s="266">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="14.25" customHeight="1">
+      <c r="A9" s="38" t="s">
+        <v>84</v>
+      </c>
+      <c r="B9" s="35">
+        <v>1204195</v>
+      </c>
+      <c r="C9" s="266" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="14.25" customHeight="1">
+      <c r="A10" s="38" t="s">
+        <v>96</v>
+      </c>
+      <c r="B10" s="35">
+        <v>92269067</v>
+      </c>
+      <c r="C10" s="266">
+        <v>187.1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="38" t="s">
+        <v>80</v>
+      </c>
+      <c r="B11" s="35">
+        <v>40418607</v>
+      </c>
+      <c r="C11" s="266">
+        <v>812.3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="45" customHeight="1">
+      <c r="A12" s="38" t="s">
+        <v>144</v>
+      </c>
+      <c r="B12" s="35">
+        <v>6458564</v>
+      </c>
+      <c r="C12" s="266">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" s="35">
+        <v>802050</v>
+      </c>
+      <c r="C13" s="266" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" s="35">
+        <v>40937266</v>
+      </c>
+      <c r="C14" s="266">
+        <v>93.3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="38" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" s="35">
+        <v>11079682</v>
+      </c>
+      <c r="C15" s="266">
+        <v>173.9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="21">
+      <c r="A16" s="38" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" s="35">
+        <v>3464691</v>
+      </c>
+      <c r="C16" s="266">
+        <v>207.8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="38" t="s">
+        <v>122</v>
+      </c>
+      <c r="B17" s="35">
+        <v>477111</v>
+      </c>
+      <c r="C17" s="266">
+        <v>300.60000000000002</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="38" t="s">
+        <v>123</v>
+      </c>
+      <c r="B18" s="35">
+        <v>42574100</v>
+      </c>
+      <c r="C18" s="266">
+        <v>199.2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="B19" s="35">
+        <v>120061</v>
+      </c>
+      <c r="C19" s="266">
+        <v>43.2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="21">
+      <c r="A20" s="38" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="35">
+        <v>967163</v>
+      </c>
+      <c r="C20" s="266">
+        <v>45.7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="38" t="s">
+        <v>97</v>
+      </c>
+      <c r="B21" s="35">
+        <v>96485</v>
+      </c>
+      <c r="C21" s="266">
+        <v>1538.4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="38" t="s">
+        <v>67</v>
+      </c>
+      <c r="B22" s="35">
+        <v>28504</v>
+      </c>
+      <c r="C22" s="266">
+        <v>67.599999999999994</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="38" t="s">
+        <v>85</v>
+      </c>
+      <c r="B23" s="35">
+        <v>2626308</v>
+      </c>
+      <c r="C23" s="266">
+        <v>159.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="B24" s="35">
+        <v>30889200</v>
+      </c>
+      <c r="C24" s="266">
+        <v>110.4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="B25" s="35">
+        <v>26426070</v>
+      </c>
+      <c r="C25" s="266">
+        <v>96.8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="21">
+      <c r="A26" s="38" t="s">
+        <v>124</v>
+      </c>
+      <c r="B26" s="35">
+        <v>1434853</v>
+      </c>
+      <c r="C26" s="266">
+        <v>1054.5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="38" t="s">
+        <v>125</v>
+      </c>
+      <c r="B27" s="35">
+        <v>57583806</v>
+      </c>
+      <c r="C27" s="266">
+        <v>158.6</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="21">
+      <c r="A28" s="38" t="s">
+        <v>71</v>
+      </c>
+      <c r="B28" s="35">
+        <v>330093</v>
+      </c>
+      <c r="C28" s="266">
+        <v>62.3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="38" t="s">
+        <v>72</v>
+      </c>
+      <c r="B29" s="35">
+        <v>4296187</v>
+      </c>
+      <c r="C29" s="266">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="21">
+      <c r="A30" s="38" t="s">
+        <v>126</v>
+      </c>
+      <c r="B30" s="35">
+        <v>5027502</v>
+      </c>
+      <c r="C30" s="266">
+        <v>60.3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="38" t="s">
+        <v>74</v>
+      </c>
+      <c r="B31" s="35">
+        <v>2377324</v>
+      </c>
+      <c r="C31" s="266">
+        <v>67.599999999999994</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="38" t="s">
+        <v>22</v>
+      </c>
+      <c r="B32" s="35">
+        <v>548607</v>
+      </c>
+      <c r="C32" s="266">
+        <v>90.5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="38" t="s">
+        <v>127</v>
+      </c>
+      <c r="B33" s="35">
+        <v>11626386</v>
+      </c>
+      <c r="C33" s="266">
+        <v>122.8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="38" t="s">
+        <v>128</v>
+      </c>
+      <c r="B34" s="35">
+        <v>3127194</v>
+      </c>
+      <c r="C34" s="266">
+        <v>134.5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="38" t="s">
+        <v>129</v>
+      </c>
+      <c r="B35" s="35">
+        <v>856867</v>
+      </c>
+      <c r="C35" s="266">
+        <v>153.69999999999999</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="38" t="s">
+        <v>75</v>
+      </c>
+      <c r="B36" s="35">
+        <v>1327274</v>
+      </c>
+      <c r="C36" s="266">
+        <v>101.8</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="39" t="s">
+        <v>130</v>
+      </c>
+      <c r="B37" s="40">
+        <v>27252855</v>
+      </c>
+      <c r="C37" s="263">
+        <v>86.5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="46" t="s">
+        <v>142</v>
+      </c>
+      <c r="B38" s="47"/>
+      <c r="C38" s="47"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:C40"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C15" sqref="C15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="44.6640625" style="41" customWidth="1"/>
+    <col min="2" max="2" width="15" style="41" customWidth="1"/>
+    <col min="3" max="3" width="22" style="41" customWidth="1"/>
+    <col min="4" max="16384" width="9.109375" style="41"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:3">
+      <c r="A2" s="278" t="s">
+        <v>140</v>
+      </c>
+      <c r="B2" s="278"/>
+      <c r="C2" s="278"/>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="42"/>
+      <c r="B3" s="42"/>
+      <c r="C3" s="48"/>
+    </row>
+    <row r="4" spans="1:3" ht="45.75" customHeight="1">
+      <c r="A4" s="43"/>
+      <c r="B4" s="43" t="s">
+        <v>148</v>
+      </c>
+      <c r="C4" s="267" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="21">
+      <c r="A5" s="34" t="s">
+        <v>147</v>
+      </c>
+      <c r="B5" s="257">
         <v>1142043032</v>
       </c>
-      <c r="C5" s="306">
+      <c r="C5" s="258">
         <v>123.8</v>
       </c>
     </row>
-    <row r="6" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B6" s="308" t="s">
+    <row r="6" spans="1:3">
+      <c r="A6" s="259" t="s">
+        <v>95</v>
+      </c>
+      <c r="B6" s="260" t="s">
+        <v>79</v>
+      </c>
+      <c r="C6" s="261" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="223" t="s">
+        <v>52</v>
+      </c>
+      <c r="B7" s="224">
+        <v>1366901</v>
+      </c>
+      <c r="C7" s="262">
+        <v>151.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="223" t="s">
+        <v>120</v>
+      </c>
+      <c r="B8" s="224">
+        <v>266493357</v>
+      </c>
+      <c r="C8" s="262">
+        <v>118.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="21">
+      <c r="A9" s="223" t="s">
+        <v>121</v>
+      </c>
+      <c r="B9" s="224">
+        <v>405363846</v>
+      </c>
+      <c r="C9" s="262">
+        <v>151.19999999999999</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A10" s="223" t="s">
+        <v>196</v>
+      </c>
+      <c r="B10" s="224" t="s">
+        <v>194</v>
+      </c>
+      <c r="C10" s="262" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="16.5" customHeight="1">
+      <c r="A11" s="223" t="s">
+        <v>96</v>
+      </c>
+      <c r="B11" s="224" t="s">
+        <v>194</v>
+      </c>
+      <c r="C11" s="262">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="223" t="s">
+        <v>80</v>
+      </c>
+      <c r="B12" s="224">
+        <v>102552387</v>
+      </c>
+      <c r="C12" s="262">
+        <v>108.1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="223" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" s="224">
+        <v>38217294</v>
+      </c>
+      <c r="C13" s="262">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="223" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" s="224">
+        <v>67271</v>
+      </c>
+      <c r="C14" s="262">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="223" t="s">
         <v>56</v>
       </c>
-      <c r="C6" s="308" t="s">
+      <c r="B15" s="224">
+        <v>660111</v>
+      </c>
+      <c r="C15" s="262">
+        <v>80.099999999999994</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="21">
+      <c r="A16" s="223" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" s="224">
+        <v>33701071</v>
+      </c>
+      <c r="C16" s="262">
+        <v>80.099999999999994</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="223" t="s">
+        <v>122</v>
+      </c>
+      <c r="B17" s="224">
+        <v>15970935</v>
+      </c>
+      <c r="C17" s="262">
+        <v>140.19999999999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="223" t="s">
+        <v>123</v>
+      </c>
+      <c r="B18" s="224">
+        <v>3463690</v>
+      </c>
+      <c r="C18" s="262">
+        <v>97.2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="223" t="s">
+        <v>61</v>
+      </c>
+      <c r="B19" s="224">
+        <v>2641586</v>
+      </c>
+      <c r="C19" s="262">
+        <v>538.6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="21">
+      <c r="A20" s="223" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="224">
+        <v>51384968</v>
+      </c>
+      <c r="C20" s="262">
+        <v>117.4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="223" t="s">
+        <v>97</v>
+      </c>
+      <c r="B21" s="224">
+        <v>78227</v>
+      </c>
+      <c r="C21" s="262">
+        <v>63.4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="223" t="s">
+        <v>67</v>
+      </c>
+      <c r="B22" s="224">
+        <v>2028649</v>
+      </c>
+      <c r="C22" s="262">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="223" t="s">
+        <v>68</v>
+      </c>
+      <c r="B23" s="224">
+        <v>249313</v>
+      </c>
+      <c r="C23" s="262">
+        <v>251.4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="223" t="s">
+        <v>69</v>
+      </c>
+      <c r="B24" s="224">
+        <v>770</v>
+      </c>
+      <c r="C24" s="262">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="21">
+      <c r="A25" s="223" t="s">
+        <v>124</v>
+      </c>
+      <c r="B25" s="224">
+        <v>1489712</v>
+      </c>
+      <c r="C25" s="262">
+        <v>55.2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="223" t="s">
+        <v>125</v>
+      </c>
+      <c r="B26" s="224">
+        <v>52431935</v>
+      </c>
+      <c r="C26" s="262">
+        <v>165.1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="21">
+      <c r="A27" s="223" t="s">
+        <v>71</v>
+      </c>
+      <c r="B27" s="224">
+        <v>29968182</v>
+      </c>
+      <c r="C27" s="262">
+        <v>110.3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="223" t="s">
+        <v>72</v>
+      </c>
+      <c r="B28" s="224">
+        <v>44452</v>
+      </c>
+      <c r="C28" s="262">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="21">
+      <c r="A29" s="223" t="s">
+        <v>126</v>
+      </c>
+      <c r="B29" s="224">
+        <v>69676911</v>
+      </c>
+      <c r="C29" s="262">
+        <v>117.7</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="223" t="s">
+        <v>74</v>
+      </c>
+      <c r="B30" s="224">
+        <v>810866</v>
+      </c>
+      <c r="C30" s="262">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="223" t="s">
+        <v>22</v>
+      </c>
+      <c r="B31" s="224">
+        <v>2990429</v>
+      </c>
+      <c r="C31" s="262">
+        <v>67.7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="223" t="s">
+        <v>127</v>
+      </c>
+      <c r="B32" s="224">
+        <v>1890778</v>
+      </c>
+      <c r="C32" s="262">
+        <v>36.6</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="223" t="s">
+        <v>128</v>
+      </c>
+      <c r="B33" s="224">
+        <v>3395553</v>
+      </c>
+      <c r="C33" s="262">
+        <v>138.9</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="223" t="s">
+        <v>129</v>
+      </c>
+      <c r="B34" s="224">
+        <v>349582</v>
+      </c>
+      <c r="C34" s="262">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="223" t="s">
+        <v>75</v>
+      </c>
+      <c r="B35" s="224">
+        <v>17756974</v>
+      </c>
+      <c r="C35" s="262">
+        <v>148.6</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="223" t="s">
+        <v>130</v>
+      </c>
+      <c r="B36" s="224">
+        <v>3723270</v>
+      </c>
+      <c r="C36" s="262">
+        <v>115.8</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="223" t="s">
+        <v>131</v>
+      </c>
+      <c r="B37" s="224">
+        <v>2010287</v>
+      </c>
+      <c r="C37" s="262">
+        <v>228.2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="223" t="s">
+        <v>132</v>
+      </c>
+      <c r="B38" s="224">
+        <v>860415</v>
+      </c>
+      <c r="C38" s="262">
+        <v>63.1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" ht="14.25" customHeight="1">
+      <c r="A39" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="B39" s="40">
+        <v>29731181</v>
+      </c>
+      <c r="C39" s="263">
+        <v>106.1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="46" t="s">
+        <v>142</v>
+      </c>
+      <c r="B40" s="47"/>
+      <c r="C40" s="47"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A2:C2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:C36"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G9" sqref="G9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="61.33203125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="14.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:3">
+      <c r="A2" s="278" t="s">
+        <v>140</v>
+      </c>
+      <c r="B2" s="278"/>
+      <c r="C2" s="278"/>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="42"/>
+      <c r="B3" s="42"/>
+      <c r="C3" s="48"/>
+    </row>
+    <row r="4" spans="1:3" ht="40.799999999999997">
+      <c r="A4" s="43"/>
+      <c r="B4" s="43" t="s">
+        <v>188</v>
+      </c>
+      <c r="C4" s="44" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="34" t="s">
+        <v>252</v>
+      </c>
+      <c r="B5" s="74">
+        <v>1570860603</v>
+      </c>
+      <c r="C5" s="264">
+        <v>134.6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="36" t="s">
+        <v>95</v>
+      </c>
+      <c r="B6" s="37" t="s">
+        <v>79</v>
+      </c>
+      <c r="C6" s="45"/>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="279" t="s">
+        <v>52</v>
+      </c>
+      <c r="B7" s="35">
+        <v>4984612</v>
+      </c>
+      <c r="C7" s="78">
+        <v>356.8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="279" t="s">
+        <v>120</v>
+      </c>
+      <c r="B8" s="35">
+        <v>414138212</v>
+      </c>
+      <c r="C8" s="78">
+        <v>152.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="21">
+      <c r="A9" s="38" t="s">
+        <v>121</v>
+      </c>
+      <c r="B9" s="35">
+        <v>400479489</v>
+      </c>
+      <c r="C9" s="78">
+        <v>96.7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="38" t="s">
+        <v>84</v>
+      </c>
+      <c r="B10" s="79">
+        <v>185556</v>
+      </c>
+      <c r="C10" s="79">
+        <v>277.8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="38" t="s">
+        <v>80</v>
+      </c>
+      <c r="B11" s="79">
+        <v>161797123</v>
+      </c>
+      <c r="C11" s="78">
+        <v>154.4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="279" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" s="35">
+        <v>255880471</v>
+      </c>
+      <c r="C12" s="78">
+        <v>655.1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="279" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" s="35">
+        <v>228019</v>
+      </c>
+      <c r="C13" s="78">
+        <v>331.7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="279" t="s">
         <v>56</v>
       </c>
-    </row>
-[...373 lines deleted...]
-      <c r="C41" s="270"/>
+      <c r="B14" s="35">
+        <v>477630</v>
+      </c>
+      <c r="C14" s="78">
+        <v>70.8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="279" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="35">
+        <v>49095799</v>
+      </c>
+      <c r="C15" s="78">
+        <v>142.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="279" t="s">
+        <v>122</v>
+      </c>
+      <c r="B16" s="35">
+        <v>11847567</v>
+      </c>
+      <c r="C16" s="78">
+        <v>72.599999999999994</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="279" t="s">
+        <v>123</v>
+      </c>
+      <c r="B17" s="35">
+        <v>4236728</v>
+      </c>
+      <c r="C17" s="78">
+        <v>119.7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="279" t="s">
+        <v>60</v>
+      </c>
+      <c r="B18" s="35">
+        <v>30793437</v>
+      </c>
+      <c r="C18" s="78">
+        <v>58.6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="279" t="s">
+        <v>97</v>
+      </c>
+      <c r="B19" s="35">
+        <v>386379</v>
+      </c>
+      <c r="C19" s="78">
+        <v>483.3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="279" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" s="35">
+        <v>2418102</v>
+      </c>
+      <c r="C20" s="78">
+        <v>116.6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="21">
+      <c r="A21" s="279" t="s">
+        <v>124</v>
+      </c>
+      <c r="B21" s="35">
+        <v>4348854</v>
+      </c>
+      <c r="C21" s="78">
+        <v>285.60000000000002</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="279" t="s">
+        <v>125</v>
+      </c>
+      <c r="B22" s="35">
+        <v>43594483</v>
+      </c>
+      <c r="C22" s="78">
+        <v>81.400000000000006</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="279" t="s">
+        <v>71</v>
+      </c>
+      <c r="B23" s="35">
+        <v>43441823</v>
+      </c>
+      <c r="C23" s="78">
+        <v>141.80000000000001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="279" t="s">
+        <v>72</v>
+      </c>
+      <c r="B24" s="35">
+        <v>138600</v>
+      </c>
+      <c r="C24" s="78">
+        <v>305.10000000000002</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="279" t="s">
+        <v>126</v>
+      </c>
+      <c r="B25" s="35">
+        <v>51102520</v>
+      </c>
+      <c r="C25" s="78">
+        <v>71.8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="279" t="s">
+        <v>74</v>
+      </c>
+      <c r="B26" s="35">
+        <v>907380</v>
+      </c>
+      <c r="C26" s="78">
+        <v>109.5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="279" t="s">
+        <v>22</v>
+      </c>
+      <c r="B27" s="35">
+        <v>8718462</v>
+      </c>
+      <c r="C27" s="78">
+        <v>285.3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="279" t="s">
+        <v>127</v>
+      </c>
+      <c r="B28" s="35">
+        <v>2705975</v>
+      </c>
+      <c r="C28" s="78">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="279" t="s">
+        <v>128</v>
+      </c>
+      <c r="B29" s="35">
+        <v>6776116</v>
+      </c>
+      <c r="C29" s="78">
+        <v>195.3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="279" t="s">
+        <v>129</v>
+      </c>
+      <c r="B30" s="224">
+        <v>915899</v>
+      </c>
+      <c r="C30" s="225">
+        <v>256.39999999999998</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="279" t="s">
+        <v>75</v>
+      </c>
+      <c r="B31" s="224">
+        <v>15521963</v>
+      </c>
+      <c r="C31" s="225">
+        <v>85.5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="279" t="s">
+        <v>130</v>
+      </c>
+      <c r="B32" s="224">
+        <v>6323899</v>
+      </c>
+      <c r="C32" s="225">
+        <v>166.2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="279" t="s">
+        <v>131</v>
+      </c>
+      <c r="B33" s="224">
+        <v>2800626</v>
+      </c>
+      <c r="C33" s="225">
+        <v>136.30000000000001</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="280" t="s">
+        <v>132</v>
+      </c>
+      <c r="B34" s="224">
+        <v>3754493</v>
+      </c>
+      <c r="C34" s="225">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="281" t="s">
+        <v>133</v>
+      </c>
+      <c r="B35" s="40">
+        <v>42860386</v>
+      </c>
+      <c r="C35" s="80">
+        <v>141.1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="46" t="s">
+        <v>142</v>
+      </c>
+      <c r="B36" s="47"/>
+      <c r="C36" s="47"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="C3:C4"/>
+  <mergeCells count="1">
+    <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I32"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr codeName="Лист2"/>
+  <dimension ref="A1:C18"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B6" sqref="B6:I30"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B33" sqref="B33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="42.7109375" style="25" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="50"/>
+    <col min="1" max="1" width="4.44140625" style="41" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="41" customWidth="1"/>
+    <col min="3" max="256" width="9.109375" style="41"/>
+    <col min="257" max="257" width="4.44140625" style="41" customWidth="1"/>
+    <col min="258" max="258" width="113.5546875" style="41" customWidth="1"/>
+    <col min="259" max="512" width="9.109375" style="41"/>
+    <col min="513" max="513" width="4.44140625" style="41" customWidth="1"/>
+    <col min="514" max="514" width="113.5546875" style="41" customWidth="1"/>
+    <col min="515" max="768" width="9.109375" style="41"/>
+    <col min="769" max="769" width="4.44140625" style="41" customWidth="1"/>
+    <col min="770" max="770" width="113.5546875" style="41" customWidth="1"/>
+    <col min="771" max="1024" width="9.109375" style="41"/>
+    <col min="1025" max="1025" width="4.44140625" style="41" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5546875" style="41" customWidth="1"/>
+    <col min="1027" max="1280" width="9.109375" style="41"/>
+    <col min="1281" max="1281" width="4.44140625" style="41" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5546875" style="41" customWidth="1"/>
+    <col min="1283" max="1536" width="9.109375" style="41"/>
+    <col min="1537" max="1537" width="4.44140625" style="41" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5546875" style="41" customWidth="1"/>
+    <col min="1539" max="1792" width="9.109375" style="41"/>
+    <col min="1793" max="1793" width="4.44140625" style="41" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5546875" style="41" customWidth="1"/>
+    <col min="1795" max="2048" width="9.109375" style="41"/>
+    <col min="2049" max="2049" width="4.44140625" style="41" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5546875" style="41" customWidth="1"/>
+    <col min="2051" max="2304" width="9.109375" style="41"/>
+    <col min="2305" max="2305" width="4.44140625" style="41" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5546875" style="41" customWidth="1"/>
+    <col min="2307" max="2560" width="9.109375" style="41"/>
+    <col min="2561" max="2561" width="4.44140625" style="41" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5546875" style="41" customWidth="1"/>
+    <col min="2563" max="2816" width="9.109375" style="41"/>
+    <col min="2817" max="2817" width="4.44140625" style="41" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5546875" style="41" customWidth="1"/>
+    <col min="2819" max="3072" width="9.109375" style="41"/>
+    <col min="3073" max="3073" width="4.44140625" style="41" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5546875" style="41" customWidth="1"/>
+    <col min="3075" max="3328" width="9.109375" style="41"/>
+    <col min="3329" max="3329" width="4.44140625" style="41" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5546875" style="41" customWidth="1"/>
+    <col min="3331" max="3584" width="9.109375" style="41"/>
+    <col min="3585" max="3585" width="4.44140625" style="41" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5546875" style="41" customWidth="1"/>
+    <col min="3587" max="3840" width="9.109375" style="41"/>
+    <col min="3841" max="3841" width="4.44140625" style="41" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5546875" style="41" customWidth="1"/>
+    <col min="3843" max="4096" width="9.109375" style="41"/>
+    <col min="4097" max="4097" width="4.44140625" style="41" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5546875" style="41" customWidth="1"/>
+    <col min="4099" max="4352" width="9.109375" style="41"/>
+    <col min="4353" max="4353" width="4.44140625" style="41" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5546875" style="41" customWidth="1"/>
+    <col min="4355" max="4608" width="9.109375" style="41"/>
+    <col min="4609" max="4609" width="4.44140625" style="41" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5546875" style="41" customWidth="1"/>
+    <col min="4611" max="4864" width="9.109375" style="41"/>
+    <col min="4865" max="4865" width="4.44140625" style="41" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5546875" style="41" customWidth="1"/>
+    <col min="4867" max="5120" width="9.109375" style="41"/>
+    <col min="5121" max="5121" width="4.44140625" style="41" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5546875" style="41" customWidth="1"/>
+    <col min="5123" max="5376" width="9.109375" style="41"/>
+    <col min="5377" max="5377" width="4.44140625" style="41" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5546875" style="41" customWidth="1"/>
+    <col min="5379" max="5632" width="9.109375" style="41"/>
+    <col min="5633" max="5633" width="4.44140625" style="41" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5546875" style="41" customWidth="1"/>
+    <col min="5635" max="5888" width="9.109375" style="41"/>
+    <col min="5889" max="5889" width="4.44140625" style="41" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5546875" style="41" customWidth="1"/>
+    <col min="5891" max="6144" width="9.109375" style="41"/>
+    <col min="6145" max="6145" width="4.44140625" style="41" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5546875" style="41" customWidth="1"/>
+    <col min="6147" max="6400" width="9.109375" style="41"/>
+    <col min="6401" max="6401" width="4.44140625" style="41" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5546875" style="41" customWidth="1"/>
+    <col min="6403" max="6656" width="9.109375" style="41"/>
+    <col min="6657" max="6657" width="4.44140625" style="41" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5546875" style="41" customWidth="1"/>
+    <col min="6659" max="6912" width="9.109375" style="41"/>
+    <col min="6913" max="6913" width="4.44140625" style="41" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5546875" style="41" customWidth="1"/>
+    <col min="6915" max="7168" width="9.109375" style="41"/>
+    <col min="7169" max="7169" width="4.44140625" style="41" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5546875" style="41" customWidth="1"/>
+    <col min="7171" max="7424" width="9.109375" style="41"/>
+    <col min="7425" max="7425" width="4.44140625" style="41" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5546875" style="41" customWidth="1"/>
+    <col min="7427" max="7680" width="9.109375" style="41"/>
+    <col min="7681" max="7681" width="4.44140625" style="41" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5546875" style="41" customWidth="1"/>
+    <col min="7683" max="7936" width="9.109375" style="41"/>
+    <col min="7937" max="7937" width="4.44140625" style="41" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5546875" style="41" customWidth="1"/>
+    <col min="7939" max="8192" width="9.109375" style="41"/>
+    <col min="8193" max="8193" width="4.44140625" style="41" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5546875" style="41" customWidth="1"/>
+    <col min="8195" max="8448" width="9.109375" style="41"/>
+    <col min="8449" max="8449" width="4.44140625" style="41" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5546875" style="41" customWidth="1"/>
+    <col min="8451" max="8704" width="9.109375" style="41"/>
+    <col min="8705" max="8705" width="4.44140625" style="41" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5546875" style="41" customWidth="1"/>
+    <col min="8707" max="8960" width="9.109375" style="41"/>
+    <col min="8961" max="8961" width="4.44140625" style="41" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5546875" style="41" customWidth="1"/>
+    <col min="8963" max="9216" width="9.109375" style="41"/>
+    <col min="9217" max="9217" width="4.44140625" style="41" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5546875" style="41" customWidth="1"/>
+    <col min="9219" max="9472" width="9.109375" style="41"/>
+    <col min="9473" max="9473" width="4.44140625" style="41" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5546875" style="41" customWidth="1"/>
+    <col min="9475" max="9728" width="9.109375" style="41"/>
+    <col min="9729" max="9729" width="4.44140625" style="41" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5546875" style="41" customWidth="1"/>
+    <col min="9731" max="9984" width="9.109375" style="41"/>
+    <col min="9985" max="9985" width="4.44140625" style="41" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5546875" style="41" customWidth="1"/>
+    <col min="9987" max="10240" width="9.109375" style="41"/>
+    <col min="10241" max="10241" width="4.44140625" style="41" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5546875" style="41" customWidth="1"/>
+    <col min="10243" max="10496" width="9.109375" style="41"/>
+    <col min="10497" max="10497" width="4.44140625" style="41" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5546875" style="41" customWidth="1"/>
+    <col min="10499" max="10752" width="9.109375" style="41"/>
+    <col min="10753" max="10753" width="4.44140625" style="41" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5546875" style="41" customWidth="1"/>
+    <col min="10755" max="11008" width="9.109375" style="41"/>
+    <col min="11009" max="11009" width="4.44140625" style="41" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5546875" style="41" customWidth="1"/>
+    <col min="11011" max="11264" width="9.109375" style="41"/>
+    <col min="11265" max="11265" width="4.44140625" style="41" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5546875" style="41" customWidth="1"/>
+    <col min="11267" max="11520" width="9.109375" style="41"/>
+    <col min="11521" max="11521" width="4.44140625" style="41" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5546875" style="41" customWidth="1"/>
+    <col min="11523" max="11776" width="9.109375" style="41"/>
+    <col min="11777" max="11777" width="4.44140625" style="41" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5546875" style="41" customWidth="1"/>
+    <col min="11779" max="12032" width="9.109375" style="41"/>
+    <col min="12033" max="12033" width="4.44140625" style="41" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5546875" style="41" customWidth="1"/>
+    <col min="12035" max="12288" width="9.109375" style="41"/>
+    <col min="12289" max="12289" width="4.44140625" style="41" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5546875" style="41" customWidth="1"/>
+    <col min="12291" max="12544" width="9.109375" style="41"/>
+    <col min="12545" max="12545" width="4.44140625" style="41" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5546875" style="41" customWidth="1"/>
+    <col min="12547" max="12800" width="9.109375" style="41"/>
+    <col min="12801" max="12801" width="4.44140625" style="41" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5546875" style="41" customWidth="1"/>
+    <col min="12803" max="13056" width="9.109375" style="41"/>
+    <col min="13057" max="13057" width="4.44140625" style="41" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5546875" style="41" customWidth="1"/>
+    <col min="13059" max="13312" width="9.109375" style="41"/>
+    <col min="13313" max="13313" width="4.44140625" style="41" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5546875" style="41" customWidth="1"/>
+    <col min="13315" max="13568" width="9.109375" style="41"/>
+    <col min="13569" max="13569" width="4.44140625" style="41" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5546875" style="41" customWidth="1"/>
+    <col min="13571" max="13824" width="9.109375" style="41"/>
+    <col min="13825" max="13825" width="4.44140625" style="41" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5546875" style="41" customWidth="1"/>
+    <col min="13827" max="14080" width="9.109375" style="41"/>
+    <col min="14081" max="14081" width="4.44140625" style="41" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5546875" style="41" customWidth="1"/>
+    <col min="14083" max="14336" width="9.109375" style="41"/>
+    <col min="14337" max="14337" width="4.44140625" style="41" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5546875" style="41" customWidth="1"/>
+    <col min="14339" max="14592" width="9.109375" style="41"/>
+    <col min="14593" max="14593" width="4.44140625" style="41" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5546875" style="41" customWidth="1"/>
+    <col min="14595" max="14848" width="9.109375" style="41"/>
+    <col min="14849" max="14849" width="4.44140625" style="41" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5546875" style="41" customWidth="1"/>
+    <col min="14851" max="15104" width="9.109375" style="41"/>
+    <col min="15105" max="15105" width="4.44140625" style="41" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5546875" style="41" customWidth="1"/>
+    <col min="15107" max="15360" width="9.109375" style="41"/>
+    <col min="15361" max="15361" width="4.44140625" style="41" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5546875" style="41" customWidth="1"/>
+    <col min="15363" max="15616" width="9.109375" style="41"/>
+    <col min="15617" max="15617" width="4.44140625" style="41" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5546875" style="41" customWidth="1"/>
+    <col min="15619" max="15872" width="9.109375" style="41"/>
+    <col min="15873" max="15873" width="4.44140625" style="41" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5546875" style="41" customWidth="1"/>
+    <col min="15875" max="16128" width="9.109375" style="41"/>
+    <col min="16129" max="16129" width="4.44140625" style="41" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5546875" style="41" customWidth="1"/>
+    <col min="16131" max="16384" width="9.109375" style="41"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.2">
-[...399 lines deleted...]
-      <c r="C32" s="62"/>
+    <row r="1" spans="1:3">
+      <c r="A1" s="69"/>
+      <c r="B1" s="69"/>
+      <c r="C1" s="69"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="69"/>
+      <c r="B2" s="69"/>
+      <c r="C2" s="69"/>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="69"/>
+      <c r="B3" s="70"/>
+      <c r="C3" s="70"/>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="69"/>
+      <c r="B4" s="71" t="s">
+        <v>177</v>
+      </c>
+      <c r="C4" s="70"/>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="69"/>
+      <c r="B5" s="71" t="s">
+        <v>178</v>
+      </c>
+      <c r="C5" s="70"/>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="69"/>
+      <c r="B6" s="71" t="s">
+        <v>179</v>
+      </c>
+      <c r="C6" s="70"/>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="69"/>
+      <c r="B7" s="71" t="s">
+        <v>180</v>
+      </c>
+      <c r="C7" s="70"/>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="69"/>
+      <c r="B8" s="71" t="s">
+        <v>181</v>
+      </c>
+      <c r="C8" s="70"/>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="69"/>
+      <c r="B9" s="69"/>
+      <c r="C9" s="70"/>
+    </row>
+    <row r="10" spans="1:3" ht="26.4">
+      <c r="A10" s="69"/>
+      <c r="B10" s="72" t="s">
+        <v>182</v>
+      </c>
+      <c r="C10" s="70"/>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="69"/>
+      <c r="B11" s="69"/>
+      <c r="C11" s="70"/>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="69"/>
+      <c r="B12" s="69"/>
+      <c r="C12" s="70"/>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="69"/>
+      <c r="B13" s="69"/>
+      <c r="C13" s="69"/>
+    </row>
+    <row r="14" spans="1:3" ht="14.4">
+      <c r="A14" s="268" t="s">
+        <v>183</v>
+      </c>
+      <c r="B14" s="269"/>
+      <c r="C14" s="269"/>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="69"/>
+      <c r="B15" s="69"/>
+      <c r="C15" s="69"/>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="69"/>
+      <c r="B16" s="69"/>
+      <c r="C16" s="69"/>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="69"/>
+      <c r="B17" s="69"/>
+      <c r="C17" s="69"/>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="B18" s="73"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...1 lines deleted...]
-    <mergeCell ref="H1:I1"/>
+  <mergeCells count="1">
+    <mergeCell ref="A14:C14"/>
   </mergeCells>
-  <phoneticPr fontId="0" type="noConversion"/>
-[...4 lines deleted...]
-  </headerFooter>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:L29"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:J55"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B4" sqref="B4:I28"/>
+    <sheetView topLeftCell="A16" workbookViewId="0">
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
-    <col min="1" max="1" width="44" style="64" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="73"/>
+    <col min="1" max="1" width="41.44140625" style="20" customWidth="1"/>
+    <col min="2" max="2" width="12.44140625" style="13" customWidth="1"/>
+    <col min="3" max="3" width="12.6640625" style="14" customWidth="1"/>
+    <col min="4" max="4" width="12" style="13" customWidth="1"/>
+    <col min="5" max="5" width="12.6640625" style="14" customWidth="1"/>
+    <col min="6" max="6" width="12.109375" style="13" customWidth="1"/>
+    <col min="7" max="7" width="12.44140625" style="14" customWidth="1"/>
+    <col min="8" max="8" width="11.6640625" style="7" customWidth="1"/>
+    <col min="9" max="9" width="13.44140625" style="15" customWidth="1"/>
+    <col min="10" max="16384" width="9.109375" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...25 lines deleted...]
-      <c r="B3" s="22" t="s">
+    <row r="1" spans="1:10" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A1" s="270" t="s">
+        <v>140</v>
+      </c>
+      <c r="B1" s="270"/>
+      <c r="C1" s="270"/>
+      <c r="D1" s="270"/>
+      <c r="E1" s="270"/>
+      <c r="F1" s="270"/>
+      <c r="G1" s="270"/>
+      <c r="H1" s="270"/>
+      <c r="I1" s="270"/>
+    </row>
+    <row r="2" spans="1:10" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A2" s="129"/>
+      <c r="B2" s="130"/>
+      <c r="C2" s="131"/>
+      <c r="D2" s="130"/>
+      <c r="E2" s="131"/>
+      <c r="F2" s="130"/>
+      <c r="G2" s="131"/>
+      <c r="H2" s="130"/>
+      <c r="I2" s="131"/>
+    </row>
+    <row r="3" spans="1:10" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A3" s="121"/>
+      <c r="B3" s="109"/>
+      <c r="C3" s="122"/>
+      <c r="D3" s="271"/>
+      <c r="E3" s="271"/>
+      <c r="F3" s="271"/>
+      <c r="G3" s="123"/>
+      <c r="H3" s="108"/>
+      <c r="I3" s="124" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" s="6" customFormat="1" ht="35.25" customHeight="1">
+      <c r="A4" s="117"/>
+      <c r="B4" s="111" t="s">
+        <v>41</v>
+      </c>
+      <c r="C4" s="111" t="s">
+        <v>42</v>
+      </c>
+      <c r="D4" s="111" t="s">
+        <v>43</v>
+      </c>
+      <c r="E4" s="111" t="s">
+        <v>44</v>
+      </c>
+      <c r="F4" s="111" t="s">
+        <v>45</v>
+      </c>
+      <c r="G4" s="111" t="s">
+        <v>46</v>
+      </c>
+      <c r="H4" s="111" t="s">
+        <v>47</v>
+      </c>
+      <c r="I4" s="125" t="s">
+        <v>48</v>
+      </c>
+      <c r="J4" s="33"/>
+    </row>
+    <row r="5" spans="1:10" ht="24.75" customHeight="1">
+      <c r="A5" s="132" t="s">
+        <v>136</v>
+      </c>
+      <c r="B5" s="133"/>
+      <c r="C5" s="133"/>
+      <c r="D5" s="133"/>
+      <c r="E5" s="133"/>
+      <c r="F5" s="133"/>
+      <c r="G5" s="133"/>
+      <c r="H5" s="133"/>
+      <c r="I5" s="133"/>
+    </row>
+    <row r="6" spans="1:10" ht="12.75" customHeight="1">
+      <c r="A6" s="134" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="135"/>
+      <c r="C6" s="135"/>
+      <c r="D6" s="135"/>
+      <c r="E6" s="135"/>
+      <c r="F6" s="135"/>
+      <c r="G6" s="135"/>
+      <c r="H6" s="135"/>
+      <c r="I6" s="135"/>
+    </row>
+    <row r="7" spans="1:10" ht="13.5" customHeight="1">
+      <c r="A7" s="136" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="135"/>
+      <c r="C7" s="135"/>
+      <c r="D7" s="135"/>
+      <c r="E7" s="135"/>
+      <c r="F7" s="135"/>
+      <c r="G7" s="135"/>
+      <c r="H7" s="135"/>
+      <c r="I7" s="135"/>
+    </row>
+    <row r="8" spans="1:10" ht="24.75" customHeight="1">
+      <c r="A8" s="134" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="135"/>
+      <c r="C8" s="135"/>
+      <c r="D8" s="135"/>
+      <c r="E8" s="135"/>
+      <c r="F8" s="135"/>
+      <c r="G8" s="135"/>
+      <c r="H8" s="135"/>
+      <c r="I8" s="135"/>
+    </row>
+    <row r="9" spans="1:10" ht="31.8">
+      <c r="A9" s="136" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="135"/>
+      <c r="C9" s="135"/>
+      <c r="D9" s="135"/>
+      <c r="E9" s="135"/>
+      <c r="F9" s="135"/>
+      <c r="G9" s="135"/>
+      <c r="H9" s="135"/>
+      <c r="I9" s="135"/>
+    </row>
+    <row r="10" spans="1:10" ht="25.5" customHeight="1">
+      <c r="A10" s="136" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="135"/>
+      <c r="C10" s="135"/>
+      <c r="D10" s="135"/>
+      <c r="E10" s="135"/>
+      <c r="F10" s="135"/>
+      <c r="G10" s="135"/>
+      <c r="H10" s="135"/>
+      <c r="I10" s="135"/>
+    </row>
+    <row r="11" spans="1:10" ht="25.5" customHeight="1">
+      <c r="A11" s="137" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="135"/>
+      <c r="C11" s="135"/>
+      <c r="D11" s="135"/>
+      <c r="E11" s="135"/>
+      <c r="F11" s="135"/>
+      <c r="G11" s="135"/>
+      <c r="H11" s="135"/>
+      <c r="I11" s="135"/>
+    </row>
+    <row r="12" spans="1:10" ht="24" customHeight="1">
+      <c r="A12" s="138" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="135"/>
+      <c r="C12" s="135"/>
+      <c r="D12" s="135"/>
+      <c r="E12" s="135"/>
+      <c r="F12" s="135"/>
+      <c r="G12" s="135"/>
+      <c r="H12" s="135"/>
+      <c r="I12" s="135"/>
+    </row>
+    <row r="13" spans="1:10" ht="37.5" customHeight="1">
+      <c r="A13" s="138" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="135"/>
+      <c r="C13" s="135"/>
+      <c r="D13" s="135"/>
+      <c r="E13" s="135"/>
+      <c r="F13" s="135"/>
+      <c r="G13" s="135"/>
+      <c r="H13" s="135"/>
+      <c r="I13" s="135"/>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="137" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="135"/>
+      <c r="C14" s="135"/>
+      <c r="D14" s="135"/>
+      <c r="E14" s="135"/>
+      <c r="F14" s="135"/>
+      <c r="G14" s="135"/>
+      <c r="H14" s="135"/>
+      <c r="I14" s="135"/>
+    </row>
+    <row r="15" spans="1:10" ht="24.75" customHeight="1">
+      <c r="A15" s="136" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="135"/>
+      <c r="C15" s="135"/>
+      <c r="D15" s="135"/>
+      <c r="E15" s="135"/>
+      <c r="F15" s="135"/>
+      <c r="G15" s="135"/>
+      <c r="H15" s="135"/>
+      <c r="I15" s="135"/>
+    </row>
+    <row r="16" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A16" s="134" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="135"/>
+      <c r="C16" s="135"/>
+      <c r="D16" s="135"/>
+      <c r="E16" s="135"/>
+      <c r="F16" s="135"/>
+      <c r="G16" s="135"/>
+      <c r="H16" s="135"/>
+      <c r="I16" s="135"/>
+    </row>
+    <row r="17" spans="1:9" ht="25.5" customHeight="1">
+      <c r="A17" s="136" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="135"/>
+      <c r="C17" s="135"/>
+      <c r="D17" s="135"/>
+      <c r="E17" s="135"/>
+      <c r="F17" s="135"/>
+      <c r="G17" s="135"/>
+      <c r="H17" s="135"/>
+      <c r="I17" s="135"/>
+    </row>
+    <row r="18" spans="1:9" ht="14.25" customHeight="1">
+      <c r="A18" s="136" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="135"/>
+      <c r="C18" s="135"/>
+      <c r="D18" s="135"/>
+      <c r="E18" s="135"/>
+      <c r="F18" s="135"/>
+      <c r="G18" s="135"/>
+      <c r="H18" s="135"/>
+      <c r="I18" s="135"/>
+    </row>
+    <row r="19" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A19" s="136" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="135"/>
+      <c r="C19" s="135"/>
+      <c r="D19" s="135"/>
+      <c r="E19" s="135"/>
+      <c r="F19" s="135"/>
+      <c r="G19" s="135"/>
+      <c r="H19" s="135"/>
+      <c r="I19" s="135"/>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="138" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="135"/>
+      <c r="C20" s="135"/>
+      <c r="D20" s="135"/>
+      <c r="E20" s="135"/>
+      <c r="F20" s="135"/>
+      <c r="G20" s="135"/>
+      <c r="H20" s="135"/>
+      <c r="I20" s="135"/>
+    </row>
+    <row r="21" spans="1:9" ht="24.75" customHeight="1">
+      <c r="A21" s="136" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="135"/>
+      <c r="C21" s="135"/>
+      <c r="D21" s="135"/>
+      <c r="E21" s="135"/>
+      <c r="F21" s="135"/>
+      <c r="G21" s="135"/>
+      <c r="H21" s="135"/>
+      <c r="I21" s="135"/>
+    </row>
+    <row r="22" spans="1:9" ht="12" customHeight="1">
+      <c r="A22" s="136" t="s">
+        <v>21</v>
+      </c>
+      <c r="B22" s="135"/>
+      <c r="C22" s="135"/>
+      <c r="D22" s="135"/>
+      <c r="E22" s="135"/>
+      <c r="F22" s="135"/>
+      <c r="G22" s="135"/>
+      <c r="H22" s="135"/>
+      <c r="I22" s="135"/>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="136" t="s">
+        <v>22</v>
+      </c>
+      <c r="B23" s="135"/>
+      <c r="C23" s="135"/>
+      <c r="D23" s="135"/>
+      <c r="E23" s="135"/>
+      <c r="F23" s="135"/>
+      <c r="G23" s="135"/>
+      <c r="H23" s="135"/>
+      <c r="I23" s="135"/>
+    </row>
+    <row r="24" spans="1:9" ht="13.5" customHeight="1">
+      <c r="A24" s="136" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="135"/>
+      <c r="C24" s="135"/>
+      <c r="D24" s="135"/>
+      <c r="E24" s="135"/>
+      <c r="F24" s="135"/>
+      <c r="G24" s="135"/>
+      <c r="H24" s="135"/>
+      <c r="I24" s="135"/>
+    </row>
+    <row r="25" spans="1:9" ht="21.6">
+      <c r="A25" s="136" t="s">
+        <v>24</v>
+      </c>
+      <c r="B25" s="135"/>
+      <c r="C25" s="135"/>
+      <c r="D25" s="135"/>
+      <c r="E25" s="135"/>
+      <c r="F25" s="135"/>
+      <c r="G25" s="135"/>
+      <c r="H25" s="135"/>
+      <c r="I25" s="135"/>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="136" t="s">
+        <v>25</v>
+      </c>
+      <c r="B26" s="135"/>
+      <c r="C26" s="135"/>
+      <c r="D26" s="135"/>
+      <c r="E26" s="135"/>
+      <c r="F26" s="135"/>
+      <c r="G26" s="135"/>
+      <c r="H26" s="135"/>
+      <c r="I26" s="135"/>
+    </row>
+    <row r="27" spans="1:9" ht="13.5" customHeight="1">
+      <c r="A27" s="136" t="s">
+        <v>26</v>
+      </c>
+      <c r="B27" s="135"/>
+      <c r="C27" s="135"/>
+      <c r="D27" s="135"/>
+      <c r="E27" s="135"/>
+      <c r="F27" s="135"/>
+      <c r="G27" s="135"/>
+      <c r="H27" s="135"/>
+      <c r="I27" s="135"/>
+    </row>
+    <row r="28" spans="1:9" ht="21.6">
+      <c r="A28" s="136" t="s">
+        <v>27</v>
+      </c>
+      <c r="B28" s="135"/>
+      <c r="C28" s="135"/>
+      <c r="D28" s="135"/>
+      <c r="E28" s="135"/>
+      <c r="F28" s="135"/>
+      <c r="G28" s="135"/>
+      <c r="H28" s="135"/>
+      <c r="I28" s="135"/>
+    </row>
+    <row r="29" spans="1:9" ht="23.25" customHeight="1">
+      <c r="A29" s="139" t="s">
         <v>28</v>
       </c>
-      <c r="C3" s="68" t="s">
-[...404 lines deleted...]
-      <c r="I29" s="75"/>
+      <c r="B29" s="140"/>
+      <c r="C29" s="140"/>
+      <c r="D29" s="140"/>
+      <c r="E29" s="140"/>
+      <c r="F29" s="140"/>
+      <c r="G29" s="140"/>
+      <c r="H29" s="140"/>
+      <c r="I29" s="140"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="136"/>
+      <c r="B30" s="141"/>
+      <c r="C30" s="142"/>
+      <c r="D30" s="141"/>
+      <c r="E30" s="142"/>
+      <c r="F30" s="141"/>
+      <c r="G30" s="142"/>
+      <c r="H30" s="143"/>
+      <c r="I30" s="142"/>
+    </row>
+    <row r="31" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A31" s="272" t="s">
+        <v>49</v>
+      </c>
+      <c r="B31" s="272"/>
+      <c r="C31" s="272"/>
+      <c r="D31" s="272"/>
+      <c r="E31" s="272"/>
+      <c r="F31" s="272"/>
+      <c r="G31" s="272"/>
+      <c r="H31" s="143"/>
+      <c r="I31" s="142"/>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="17"/>
+      <c r="B32" s="9"/>
+      <c r="C32" s="10"/>
+      <c r="D32" s="9"/>
+      <c r="E32" s="10"/>
+      <c r="F32" s="9"/>
+      <c r="G32" s="10"/>
+      <c r="H32" s="11"/>
+      <c r="I32" s="10"/>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" s="17"/>
+      <c r="B33" s="9"/>
+      <c r="C33" s="10"/>
+      <c r="D33" s="9"/>
+      <c r="E33" s="10"/>
+      <c r="F33" s="9"/>
+      <c r="G33" s="10"/>
+      <c r="H33" s="11"/>
+      <c r="I33" s="10"/>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" s="17"/>
+      <c r="B34" s="9"/>
+      <c r="C34" s="10"/>
+      <c r="D34" s="9"/>
+      <c r="E34" s="10"/>
+      <c r="F34" s="9"/>
+      <c r="G34" s="10"/>
+      <c r="H34" s="11"/>
+      <c r="I34" s="10"/>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" s="17"/>
+      <c r="B35" s="9"/>
+      <c r="C35" s="10"/>
+      <c r="D35" s="9"/>
+      <c r="E35" s="10"/>
+      <c r="F35" s="9"/>
+      <c r="G35" s="10"/>
+      <c r="H35" s="11"/>
+      <c r="I35" s="10"/>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="17"/>
+      <c r="B36" s="9"/>
+      <c r="C36" s="10"/>
+      <c r="D36" s="9"/>
+      <c r="E36" s="10"/>
+      <c r="F36" s="9"/>
+      <c r="G36" s="10"/>
+      <c r="H36" s="11"/>
+      <c r="I36" s="10"/>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="17"/>
+      <c r="B37" s="9"/>
+      <c r="C37" s="10"/>
+      <c r="D37" s="9"/>
+      <c r="E37" s="10"/>
+      <c r="F37" s="9"/>
+      <c r="G37" s="10"/>
+      <c r="H37" s="11"/>
+      <c r="I37" s="10"/>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" s="17"/>
+      <c r="B38" s="9"/>
+      <c r="C38" s="10"/>
+      <c r="D38" s="9"/>
+      <c r="E38" s="10"/>
+      <c r="F38" s="9"/>
+      <c r="G38" s="10"/>
+      <c r="H38" s="11"/>
+      <c r="I38" s="10"/>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="17"/>
+      <c r="B39" s="9"/>
+      <c r="C39" s="10"/>
+      <c r="D39" s="9"/>
+      <c r="E39" s="10"/>
+      <c r="F39" s="9"/>
+      <c r="G39" s="10"/>
+      <c r="H39" s="11"/>
+      <c r="I39" s="10"/>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="17"/>
+      <c r="B40" s="9"/>
+      <c r="C40" s="10"/>
+      <c r="D40" s="9"/>
+      <c r="E40" s="10"/>
+      <c r="F40" s="9"/>
+      <c r="G40" s="10"/>
+      <c r="H40" s="11"/>
+      <c r="I40" s="10"/>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="17"/>
+      <c r="B41" s="9"/>
+      <c r="C41" s="10"/>
+      <c r="D41" s="9"/>
+      <c r="E41" s="10"/>
+      <c r="F41" s="9"/>
+      <c r="G41" s="10"/>
+      <c r="H41" s="11"/>
+      <c r="I41" s="10"/>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="17"/>
+      <c r="B42" s="9"/>
+      <c r="C42" s="10"/>
+      <c r="D42" s="9"/>
+      <c r="E42" s="10"/>
+      <c r="F42" s="9"/>
+      <c r="G42" s="10"/>
+      <c r="H42" s="11"/>
+      <c r="I42" s="10"/>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="17"/>
+      <c r="B43" s="9"/>
+      <c r="C43" s="10"/>
+      <c r="D43" s="9"/>
+      <c r="E43" s="10"/>
+      <c r="F43" s="9"/>
+      <c r="G43" s="10"/>
+      <c r="H43" s="11"/>
+      <c r="I43" s="10"/>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" s="17"/>
+      <c r="B44" s="9"/>
+      <c r="C44" s="10"/>
+      <c r="D44" s="9"/>
+      <c r="E44" s="10"/>
+      <c r="F44" s="9"/>
+      <c r="G44" s="10"/>
+      <c r="H44" s="11"/>
+      <c r="I44" s="10"/>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="17"/>
+      <c r="B45" s="9"/>
+      <c r="C45" s="10"/>
+      <c r="D45" s="9"/>
+      <c r="E45" s="10"/>
+      <c r="F45" s="9"/>
+      <c r="G45" s="10"/>
+      <c r="H45" s="11"/>
+      <c r="I45" s="10"/>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="17"/>
+      <c r="B46" s="9"/>
+      <c r="C46" s="10"/>
+      <c r="D46" s="9"/>
+      <c r="E46" s="10"/>
+      <c r="F46" s="9"/>
+      <c r="G46" s="10"/>
+      <c r="H46" s="11"/>
+      <c r="I46" s="10"/>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="19"/>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="I47" s="7"/>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="19"/>
+      <c r="B48" s="7"/>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7"/>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="I48" s="7"/>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49" s="19"/>
+      <c r="B49" s="7"/>
+      <c r="C49" s="7"/>
+      <c r="D49" s="7"/>
+      <c r="E49" s="7"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+      <c r="I49" s="7"/>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50" s="19"/>
+      <c r="B50" s="7"/>
+      <c r="C50" s="7"/>
+      <c r="D50" s="7"/>
+      <c r="E50" s="7"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+      <c r="I50" s="7"/>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51" s="19"/>
+      <c r="B51" s="7"/>
+      <c r="C51" s="7"/>
+      <c r="D51" s="7"/>
+      <c r="E51" s="7"/>
+      <c r="F51" s="7"/>
+      <c r="G51" s="7"/>
+      <c r="I51" s="7"/>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" s="19"/>
+      <c r="B52" s="7"/>
+      <c r="C52" s="7"/>
+      <c r="D52" s="7"/>
+      <c r="E52" s="7"/>
+      <c r="F52" s="7"/>
+      <c r="G52" s="7"/>
+      <c r="I52" s="7"/>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" s="19"/>
+      <c r="B53" s="7"/>
+      <c r="C53" s="7"/>
+      <c r="D53" s="7"/>
+      <c r="E53" s="7"/>
+      <c r="F53" s="7"/>
+      <c r="G53" s="7"/>
+      <c r="I53" s="7"/>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54" s="19"/>
+      <c r="B54" s="7"/>
+      <c r="C54" s="7"/>
+      <c r="D54" s="7"/>
+      <c r="E54" s="7"/>
+      <c r="F54" s="7"/>
+      <c r="G54" s="7"/>
+      <c r="I54" s="7"/>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55" s="19"/>
+      <c r="B55" s="7"/>
+      <c r="C55" s="7"/>
+      <c r="D55" s="7"/>
+      <c r="E55" s="7"/>
+      <c r="F55" s="7"/>
+      <c r="G55" s="7"/>
+      <c r="I55" s="7"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="3">
     <mergeCell ref="A1:I1"/>
+    <mergeCell ref="D3:F3"/>
+    <mergeCell ref="A31:G31"/>
   </mergeCells>
-  <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="90" firstPageNumber="38" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" firstPageNumber="31" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:J28"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I55"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D4" sqref="D4:E26"/>
+      <selection sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
-    <col min="1" max="1" width="46" style="3" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="41.44140625" style="20" customWidth="1"/>
+    <col min="2" max="2" width="12.44140625" style="13" customWidth="1"/>
+    <col min="3" max="3" width="12.6640625" style="14" customWidth="1"/>
+    <col min="4" max="4" width="12" style="13" customWidth="1"/>
+    <col min="5" max="5" width="12.6640625" style="14" customWidth="1"/>
+    <col min="6" max="6" width="12.109375" style="13" customWidth="1"/>
+    <col min="7" max="7" width="12.44140625" style="14" customWidth="1"/>
+    <col min="8" max="8" width="11.6640625" style="7" customWidth="1"/>
+    <col min="9" max="9" width="13.44140625" style="15" customWidth="1"/>
+    <col min="10" max="16384" width="9.109375" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="12.75" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="I2" s="79" t="s">
+    <row r="1" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A1" s="270" t="s">
+        <v>141</v>
+      </c>
+      <c r="B1" s="270"/>
+      <c r="C1" s="270"/>
+      <c r="D1" s="270"/>
+      <c r="E1" s="270"/>
+      <c r="F1" s="270"/>
+      <c r="G1" s="270"/>
+      <c r="H1" s="270"/>
+      <c r="I1" s="270"/>
+    </row>
+    <row r="2" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="A2" s="21"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="3"/>
+    </row>
+    <row r="3" spans="1:9" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A3" s="121"/>
+      <c r="B3" s="109"/>
+      <c r="C3" s="122"/>
+      <c r="D3" s="271"/>
+      <c r="E3" s="271"/>
+      <c r="F3" s="271"/>
+      <c r="G3" s="123"/>
+      <c r="H3" s="108"/>
+      <c r="I3" s="124" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" s="6" customFormat="1" ht="48" customHeight="1">
+      <c r="A4" s="117"/>
+      <c r="B4" s="111" t="s">
+        <v>30</v>
+      </c>
+      <c r="C4" s="118" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="111" t="s">
+        <v>31</v>
+      </c>
+      <c r="E4" s="118" t="s">
+        <v>2</v>
+      </c>
+      <c r="F4" s="111" t="s">
         <v>32</v>
       </c>
-    </row>
-[...50 lines deleted...]
-      <c r="A5" s="9" t="s">
+      <c r="G4" s="118" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="12"/>
-[...12 lines deleted...]
-      <c r="I5" s="108">
+      <c r="H4" s="144" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="112" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="24.75" customHeight="1">
+      <c r="A5" s="132" t="s">
+        <v>136</v>
+      </c>
+      <c r="B5" s="145"/>
+      <c r="C5" s="119"/>
+      <c r="D5" s="119"/>
+      <c r="E5" s="119"/>
+      <c r="F5" s="119"/>
+      <c r="G5" s="119"/>
+      <c r="H5" s="119"/>
+      <c r="I5" s="119"/>
+    </row>
+    <row r="6" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A6" s="134" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="146"/>
+      <c r="C6" s="127"/>
+      <c r="D6" s="126"/>
+      <c r="E6" s="127"/>
+      <c r="F6" s="126"/>
+      <c r="G6" s="127"/>
+      <c r="H6" s="126"/>
+      <c r="I6" s="127"/>
+    </row>
+    <row r="7" spans="1:9" ht="13.5" customHeight="1">
+      <c r="A7" s="136" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="146"/>
+      <c r="C7" s="127"/>
+      <c r="D7" s="126"/>
+      <c r="E7" s="127"/>
+      <c r="F7" s="126"/>
+      <c r="G7" s="127"/>
+      <c r="H7" s="126"/>
+      <c r="I7" s="127"/>
+    </row>
+    <row r="8" spans="1:9" ht="24.75" customHeight="1">
+      <c r="A8" s="134" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="146"/>
+      <c r="C8" s="127"/>
+      <c r="D8" s="126"/>
+      <c r="E8" s="127"/>
+      <c r="F8" s="126"/>
+      <c r="G8" s="127"/>
+      <c r="H8" s="126"/>
+      <c r="I8" s="127"/>
+    </row>
+    <row r="9" spans="1:9" ht="31.8">
+      <c r="A9" s="136" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="146"/>
+      <c r="C9" s="127"/>
+      <c r="D9" s="126"/>
+      <c r="E9" s="127"/>
+      <c r="F9" s="126"/>
+      <c r="G9" s="127"/>
+      <c r="H9" s="126"/>
+      <c r="I9" s="127"/>
+    </row>
+    <row r="10" spans="1:9" ht="25.5" customHeight="1">
+      <c r="A10" s="136" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="146"/>
+      <c r="C10" s="127"/>
+      <c r="D10" s="126"/>
+      <c r="E10" s="127"/>
+      <c r="F10" s="126"/>
+      <c r="G10" s="127"/>
+      <c r="H10" s="126"/>
+      <c r="I10" s="127"/>
+    </row>
+    <row r="11" spans="1:9" ht="25.5" customHeight="1">
+      <c r="A11" s="137" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="146"/>
+      <c r="C11" s="127"/>
+      <c r="D11" s="126"/>
+      <c r="E11" s="127"/>
+      <c r="F11" s="126"/>
+      <c r="G11" s="127"/>
+      <c r="H11" s="126"/>
+      <c r="I11" s="127"/>
+    </row>
+    <row r="12" spans="1:9" ht="24" customHeight="1">
+      <c r="A12" s="138" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="146"/>
+      <c r="C12" s="127"/>
+      <c r="D12" s="126"/>
+      <c r="E12" s="127"/>
+      <c r="F12" s="126"/>
+      <c r="G12" s="127"/>
+      <c r="H12" s="126"/>
+      <c r="I12" s="127"/>
+    </row>
+    <row r="13" spans="1:9" ht="37.5" customHeight="1">
+      <c r="A13" s="138" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="146"/>
+      <c r="C13" s="127"/>
+      <c r="D13" s="126"/>
+      <c r="E13" s="127"/>
+      <c r="F13" s="126"/>
+      <c r="G13" s="127"/>
+      <c r="H13" s="126"/>
+      <c r="I13" s="127"/>
+    </row>
+    <row r="14" spans="1:9" ht="17.25" customHeight="1">
+      <c r="A14" s="137" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="146"/>
+      <c r="C14" s="127"/>
+      <c r="D14" s="126"/>
+      <c r="E14" s="127"/>
+      <c r="F14" s="126"/>
+      <c r="G14" s="127"/>
+      <c r="H14" s="126"/>
+      <c r="I14" s="127"/>
+    </row>
+    <row r="15" spans="1:9" ht="25.5" customHeight="1">
+      <c r="A15" s="136" t="s">
         <v>14</v>
       </c>
-    </row>
-[...253 lines deleted...]
-      <c r="A18" s="11" t="s">
+      <c r="B15" s="146"/>
+      <c r="C15" s="127"/>
+      <c r="D15" s="126"/>
+      <c r="E15" s="127"/>
+      <c r="F15" s="126"/>
+      <c r="G15" s="127"/>
+      <c r="H15" s="126"/>
+      <c r="I15" s="127"/>
+    </row>
+    <row r="16" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A16" s="134" t="s">
         <v>15</v>
       </c>
-      <c r="B18" s="12"/>
-[...17 lines deleted...]
-      <c r="A19" s="11" t="s">
+      <c r="B16" s="146"/>
+      <c r="C16" s="127"/>
+      <c r="D16" s="126"/>
+      <c r="E16" s="127"/>
+      <c r="F16" s="126"/>
+      <c r="G16" s="127"/>
+      <c r="H16" s="126"/>
+      <c r="I16" s="127"/>
+    </row>
+    <row r="17" spans="1:9" ht="25.5" customHeight="1">
+      <c r="A17" s="136" t="s">
         <v>16</v>
       </c>
-      <c r="B19" s="12"/>
-[...17 lines deleted...]
-      <c r="A20" s="10" t="s">
+      <c r="B17" s="146"/>
+      <c r="C17" s="127"/>
+      <c r="D17" s="126"/>
+      <c r="E17" s="127"/>
+      <c r="F17" s="126"/>
+      <c r="G17" s="127"/>
+      <c r="H17" s="126"/>
+      <c r="I17" s="127"/>
+    </row>
+    <row r="18" spans="1:9" ht="14.25" customHeight="1">
+      <c r="A18" s="136" t="s">
         <v>17</v>
       </c>
-      <c r="B20" s="12"/>
-[...17 lines deleted...]
-      <c r="A21" s="11" t="s">
+      <c r="B18" s="146"/>
+      <c r="C18" s="127"/>
+      <c r="D18" s="126"/>
+      <c r="E18" s="127"/>
+      <c r="F18" s="126"/>
+      <c r="G18" s="127"/>
+      <c r="H18" s="126"/>
+      <c r="I18" s="127"/>
+    </row>
+    <row r="19" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A19" s="136" t="s">
         <v>18</v>
       </c>
-      <c r="B21" s="12"/>
-[...17 lines deleted...]
-      <c r="A22" s="11" t="s">
+      <c r="B19" s="146"/>
+      <c r="C19" s="127"/>
+      <c r="D19" s="126"/>
+      <c r="E19" s="127"/>
+      <c r="F19" s="126"/>
+      <c r="G19" s="127"/>
+      <c r="H19" s="126"/>
+      <c r="I19" s="127"/>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="138" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="12"/>
-[...17 lines deleted...]
-      <c r="A23" s="11" t="s">
+      <c r="B20" s="146"/>
+      <c r="C20" s="127"/>
+      <c r="D20" s="126"/>
+      <c r="E20" s="127"/>
+      <c r="F20" s="126"/>
+      <c r="G20" s="127"/>
+      <c r="H20" s="126"/>
+      <c r="I20" s="127"/>
+    </row>
+    <row r="21" spans="1:9" ht="24.75" customHeight="1">
+      <c r="A21" s="136" t="s">
         <v>20</v>
       </c>
-      <c r="B23" s="12"/>
-[...17 lines deleted...]
-      <c r="A24" s="11" t="s">
+      <c r="B21" s="146"/>
+      <c r="C21" s="127"/>
+      <c r="D21" s="126"/>
+      <c r="E21" s="127"/>
+      <c r="F21" s="126"/>
+      <c r="G21" s="127"/>
+      <c r="H21" s="126"/>
+      <c r="I21" s="127"/>
+    </row>
+    <row r="22" spans="1:9" ht="12" customHeight="1">
+      <c r="A22" s="136" t="s">
         <v>21</v>
       </c>
-      <c r="B24" s="12"/>
-[...17 lines deleted...]
-      <c r="A25" s="11" t="s">
+      <c r="B22" s="146"/>
+      <c r="C22" s="127"/>
+      <c r="D22" s="126"/>
+      <c r="E22" s="127"/>
+      <c r="F22" s="126"/>
+      <c r="G22" s="127"/>
+      <c r="H22" s="126"/>
+      <c r="I22" s="127"/>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="136" t="s">
         <v>22</v>
       </c>
-      <c r="B25" s="12"/>
-[...17 lines deleted...]
-      <c r="A26" s="13" t="s">
+      <c r="B23" s="146"/>
+      <c r="C23" s="127"/>
+      <c r="D23" s="126"/>
+      <c r="E23" s="127"/>
+      <c r="F23" s="126"/>
+      <c r="G23" s="127"/>
+      <c r="H23" s="126"/>
+      <c r="I23" s="127"/>
+    </row>
+    <row r="24" spans="1:9" ht="13.5" customHeight="1">
+      <c r="A24" s="136" t="s">
         <v>23</v>
       </c>
-      <c r="B26" s="29"/>
-[...36 lines deleted...]
-      <c r="I28" s="20"/>
+      <c r="B24" s="146"/>
+      <c r="C24" s="127"/>
+      <c r="D24" s="126"/>
+      <c r="E24" s="127"/>
+      <c r="F24" s="126"/>
+      <c r="G24" s="127"/>
+      <c r="H24" s="126"/>
+      <c r="I24" s="127"/>
+    </row>
+    <row r="25" spans="1:9" ht="21.6">
+      <c r="A25" s="136" t="s">
+        <v>24</v>
+      </c>
+      <c r="B25" s="146"/>
+      <c r="C25" s="127"/>
+      <c r="D25" s="126"/>
+      <c r="E25" s="127"/>
+      <c r="F25" s="126"/>
+      <c r="G25" s="127"/>
+      <c r="H25" s="126"/>
+      <c r="I25" s="127"/>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="136" t="s">
+        <v>25</v>
+      </c>
+      <c r="B26" s="146"/>
+      <c r="C26" s="127"/>
+      <c r="D26" s="126"/>
+      <c r="E26" s="127"/>
+      <c r="F26" s="126"/>
+      <c r="G26" s="127"/>
+      <c r="H26" s="126"/>
+      <c r="I26" s="127"/>
+    </row>
+    <row r="27" spans="1:9" ht="13.5" customHeight="1">
+      <c r="A27" s="136" t="s">
+        <v>26</v>
+      </c>
+      <c r="B27" s="146"/>
+      <c r="C27" s="127"/>
+      <c r="D27" s="126"/>
+      <c r="E27" s="127"/>
+      <c r="F27" s="126"/>
+      <c r="G27" s="127"/>
+      <c r="H27" s="126"/>
+      <c r="I27" s="127"/>
+    </row>
+    <row r="28" spans="1:9" ht="21.6">
+      <c r="A28" s="136" t="s">
+        <v>27</v>
+      </c>
+      <c r="B28" s="146"/>
+      <c r="C28" s="127"/>
+      <c r="D28" s="126"/>
+      <c r="E28" s="127"/>
+      <c r="F28" s="126"/>
+      <c r="G28" s="127"/>
+      <c r="H28" s="126"/>
+      <c r="I28" s="127"/>
+    </row>
+    <row r="29" spans="1:9" ht="23.25" customHeight="1">
+      <c r="A29" s="139" t="s">
+        <v>28</v>
+      </c>
+      <c r="B29" s="147"/>
+      <c r="C29" s="148"/>
+      <c r="D29" s="149"/>
+      <c r="E29" s="148"/>
+      <c r="F29" s="149"/>
+      <c r="G29" s="148"/>
+      <c r="H29" s="149"/>
+      <c r="I29" s="148"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="120"/>
+      <c r="B30" s="126"/>
+      <c r="C30" s="127"/>
+      <c r="D30" s="126"/>
+      <c r="E30" s="127"/>
+      <c r="F30" s="126"/>
+      <c r="G30" s="127"/>
+      <c r="H30" s="128"/>
+      <c r="I30" s="127"/>
+    </row>
+    <row r="31" spans="1:9" ht="15" customHeight="1">
+      <c r="A31" s="273"/>
+      <c r="B31" s="273"/>
+      <c r="C31" s="273"/>
+      <c r="D31" s="273"/>
+      <c r="E31" s="273"/>
+      <c r="F31" s="273"/>
+      <c r="G31" s="273"/>
+      <c r="H31" s="128"/>
+      <c r="I31" s="127"/>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="17"/>
+      <c r="B32" s="9"/>
+      <c r="C32" s="10"/>
+      <c r="D32" s="9"/>
+      <c r="E32" s="10"/>
+      <c r="F32" s="9"/>
+      <c r="G32" s="10"/>
+      <c r="H32" s="11"/>
+      <c r="I32" s="10"/>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" s="17"/>
+      <c r="B33" s="9"/>
+      <c r="C33" s="10"/>
+      <c r="D33" s="9"/>
+      <c r="E33" s="10"/>
+      <c r="F33" s="9"/>
+      <c r="G33" s="10"/>
+      <c r="H33" s="11"/>
+      <c r="I33" s="10"/>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" s="17"/>
+      <c r="B34" s="9"/>
+      <c r="C34" s="10"/>
+      <c r="D34" s="9"/>
+      <c r="E34" s="10"/>
+      <c r="F34" s="9"/>
+      <c r="G34" s="10"/>
+      <c r="H34" s="11"/>
+      <c r="I34" s="10"/>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" s="17"/>
+      <c r="B35" s="9"/>
+      <c r="C35" s="10"/>
+      <c r="D35" s="9"/>
+      <c r="E35" s="10"/>
+      <c r="F35" s="9"/>
+      <c r="G35" s="10"/>
+      <c r="H35" s="11"/>
+      <c r="I35" s="10"/>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="17"/>
+      <c r="B36" s="9"/>
+      <c r="C36" s="10"/>
+      <c r="D36" s="9"/>
+      <c r="E36" s="10"/>
+      <c r="F36" s="9"/>
+      <c r="G36" s="10"/>
+      <c r="H36" s="11"/>
+      <c r="I36" s="10"/>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="17"/>
+      <c r="B37" s="9"/>
+      <c r="C37" s="10"/>
+      <c r="D37" s="9"/>
+      <c r="E37" s="10"/>
+      <c r="F37" s="9"/>
+      <c r="G37" s="10"/>
+      <c r="H37" s="11"/>
+      <c r="I37" s="10"/>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" s="17"/>
+      <c r="B38" s="9"/>
+      <c r="C38" s="10"/>
+      <c r="D38" s="9"/>
+      <c r="E38" s="10"/>
+      <c r="F38" s="9"/>
+      <c r="G38" s="10"/>
+      <c r="H38" s="11"/>
+      <c r="I38" s="10"/>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="17"/>
+      <c r="B39" s="9"/>
+      <c r="C39" s="10"/>
+      <c r="D39" s="9"/>
+      <c r="E39" s="10"/>
+      <c r="F39" s="9"/>
+      <c r="G39" s="10"/>
+      <c r="H39" s="11"/>
+      <c r="I39" s="10"/>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="17"/>
+      <c r="B40" s="9"/>
+      <c r="C40" s="10"/>
+      <c r="D40" s="9"/>
+      <c r="E40" s="10"/>
+      <c r="F40" s="9"/>
+      <c r="G40" s="10"/>
+      <c r="H40" s="11"/>
+      <c r="I40" s="10"/>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="17"/>
+      <c r="B41" s="9"/>
+      <c r="C41" s="10"/>
+      <c r="D41" s="9"/>
+      <c r="E41" s="10"/>
+      <c r="F41" s="9"/>
+      <c r="G41" s="10"/>
+      <c r="H41" s="11"/>
+      <c r="I41" s="10"/>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="17"/>
+      <c r="B42" s="9"/>
+      <c r="C42" s="10"/>
+      <c r="D42" s="9"/>
+      <c r="E42" s="10"/>
+      <c r="F42" s="9"/>
+      <c r="G42" s="10"/>
+      <c r="H42" s="11"/>
+      <c r="I42" s="10"/>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="17"/>
+      <c r="B43" s="9"/>
+      <c r="C43" s="10"/>
+      <c r="D43" s="9"/>
+      <c r="E43" s="10"/>
+      <c r="F43" s="9"/>
+      <c r="G43" s="10"/>
+      <c r="H43" s="11"/>
+      <c r="I43" s="10"/>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" s="17"/>
+      <c r="B44" s="9"/>
+      <c r="C44" s="10"/>
+      <c r="D44" s="9"/>
+      <c r="E44" s="10"/>
+      <c r="F44" s="9"/>
+      <c r="G44" s="10"/>
+      <c r="H44" s="11"/>
+      <c r="I44" s="10"/>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="17"/>
+      <c r="B45" s="9"/>
+      <c r="C45" s="10"/>
+      <c r="D45" s="9"/>
+      <c r="E45" s="10"/>
+      <c r="F45" s="9"/>
+      <c r="G45" s="10"/>
+      <c r="H45" s="11"/>
+      <c r="I45" s="10"/>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="17"/>
+      <c r="B46" s="9"/>
+      <c r="C46" s="10"/>
+      <c r="D46" s="9"/>
+      <c r="E46" s="10"/>
+      <c r="F46" s="9"/>
+      <c r="G46" s="10"/>
+      <c r="H46" s="11"/>
+      <c r="I46" s="10"/>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="19"/>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="I47" s="7"/>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="19"/>
+      <c r="B48" s="7"/>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7"/>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="I48" s="7"/>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49" s="19"/>
+      <c r="B49" s="7"/>
+      <c r="C49" s="7"/>
+      <c r="D49" s="7"/>
+      <c r="E49" s="7"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+      <c r="I49" s="7"/>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50" s="19"/>
+      <c r="B50" s="7"/>
+      <c r="C50" s="7"/>
+      <c r="D50" s="7"/>
+      <c r="E50" s="7"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+      <c r="I50" s="7"/>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51" s="19"/>
+      <c r="B51" s="7"/>
+      <c r="C51" s="7"/>
+      <c r="D51" s="7"/>
+      <c r="E51" s="7"/>
+      <c r="F51" s="7"/>
+      <c r="G51" s="7"/>
+      <c r="I51" s="7"/>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" s="19"/>
+      <c r="B52" s="7"/>
+      <c r="C52" s="7"/>
+      <c r="D52" s="7"/>
+      <c r="E52" s="7"/>
+      <c r="F52" s="7"/>
+      <c r="G52" s="7"/>
+      <c r="I52" s="7"/>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" s="19"/>
+      <c r="B53" s="7"/>
+      <c r="C53" s="7"/>
+      <c r="D53" s="7"/>
+      <c r="E53" s="7"/>
+      <c r="F53" s="7"/>
+      <c r="G53" s="7"/>
+      <c r="I53" s="7"/>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54" s="19"/>
+      <c r="B54" s="7"/>
+      <c r="C54" s="7"/>
+      <c r="D54" s="7"/>
+      <c r="E54" s="7"/>
+      <c r="F54" s="7"/>
+      <c r="G54" s="7"/>
+      <c r="I54" s="7"/>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55" s="19"/>
+      <c r="B55" s="7"/>
+      <c r="C55" s="7"/>
+      <c r="D55" s="7"/>
+      <c r="E55" s="7"/>
+      <c r="F55" s="7"/>
+      <c r="G55" s="7"/>
+      <c r="I55" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="3">
-    <mergeCell ref="D2:F2"/>
-    <mergeCell ref="A28:G28"/>
     <mergeCell ref="A1:I1"/>
+    <mergeCell ref="D3:F3"/>
+    <mergeCell ref="A31:G31"/>
   </mergeCells>
-  <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="90" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" firstPageNumber="31" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;R&amp;P</oddFooter>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I26"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I54"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F25" sqref="F25"/>
+      <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
-    <col min="1" max="1" width="42.7109375" style="3" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="31.44140625" style="20" customWidth="1"/>
+    <col min="2" max="2" width="12.44140625" style="13" customWidth="1"/>
+    <col min="3" max="3" width="12.6640625" style="14" customWidth="1"/>
+    <col min="4" max="4" width="12.6640625" style="13" customWidth="1"/>
+    <col min="5" max="5" width="12.6640625" style="14" customWidth="1"/>
+    <col min="6" max="6" width="13.109375" style="13" customWidth="1"/>
+    <col min="7" max="7" width="13.44140625" style="14" customWidth="1"/>
+    <col min="8" max="8" width="13.109375" style="7" customWidth="1"/>
+    <col min="9" max="9" width="13.33203125" style="15" customWidth="1"/>
+    <col min="10" max="16384" width="9.109375" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="12.75" x14ac:dyDescent="0.2">
-[...78 lines deleted...]
-      <c r="A5" s="87" t="s">
+    <row r="1" spans="1:9" ht="15" customHeight="1">
+      <c r="A1" s="275" t="s">
+        <v>141</v>
+      </c>
+      <c r="B1" s="275"/>
+      <c r="C1" s="275"/>
+      <c r="D1" s="275"/>
+      <c r="E1" s="275"/>
+      <c r="F1" s="275"/>
+      <c r="G1" s="275"/>
+      <c r="H1" s="275"/>
+      <c r="I1" s="275"/>
+    </row>
+    <row r="2" spans="1:9" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A2" s="121"/>
+      <c r="B2" s="109"/>
+      <c r="C2" s="122"/>
+      <c r="D2" s="271"/>
+      <c r="E2" s="271"/>
+      <c r="F2" s="271"/>
+      <c r="G2" s="123"/>
+      <c r="H2" s="108"/>
+      <c r="I2" s="110" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" s="6" customFormat="1" ht="51" customHeight="1">
+      <c r="A3" s="117"/>
+      <c r="B3" s="111" t="s">
+        <v>34</v>
+      </c>
+      <c r="C3" s="118" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="88">
-[...112 lines deleted...]
-      <c r="A9" s="129" t="s">
+      <c r="D3" s="111" t="s">
+        <v>35</v>
+      </c>
+      <c r="E3" s="118" t="s">
+        <v>2</v>
+      </c>
+      <c r="F3" s="111" t="s">
+        <v>36</v>
+      </c>
+      <c r="G3" s="118" t="s">
+        <v>2</v>
+      </c>
+      <c r="H3" s="144" t="s">
+        <v>37</v>
+      </c>
+      <c r="I3" s="112" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" ht="28.5" customHeight="1">
+      <c r="A4" s="132" t="s">
+        <v>136</v>
+      </c>
+      <c r="B4" s="119"/>
+      <c r="C4" s="119"/>
+      <c r="D4" s="119"/>
+      <c r="E4" s="119"/>
+      <c r="F4" s="119"/>
+      <c r="G4" s="119"/>
+      <c r="H4" s="119"/>
+      <c r="I4" s="119"/>
+    </row>
+    <row r="5" spans="1:9" ht="27" customHeight="1">
+      <c r="A5" s="134" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="91">
-[...54 lines deleted...]
-      <c r="A11" s="105" t="s">
+      <c r="B5" s="126"/>
+      <c r="C5" s="127"/>
+      <c r="D5" s="126"/>
+      <c r="E5" s="127"/>
+      <c r="F5" s="126"/>
+      <c r="G5" s="127"/>
+      <c r="H5" s="126"/>
+      <c r="I5" s="127"/>
+    </row>
+    <row r="6" spans="1:9" ht="15.75" customHeight="1">
+      <c r="A6" s="136" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="126"/>
+      <c r="C6" s="127"/>
+      <c r="D6" s="126"/>
+      <c r="E6" s="127"/>
+      <c r="F6" s="126"/>
+      <c r="G6" s="127"/>
+      <c r="H6" s="126"/>
+      <c r="I6" s="127"/>
+    </row>
+    <row r="7" spans="1:9" ht="21.6">
+      <c r="A7" s="134" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="126"/>
+      <c r="C7" s="127"/>
+      <c r="D7" s="126"/>
+      <c r="E7" s="127"/>
+      <c r="F7" s="126"/>
+      <c r="G7" s="127"/>
+      <c r="H7" s="126"/>
+      <c r="I7" s="127"/>
+    </row>
+    <row r="8" spans="1:9" ht="31.8">
+      <c r="A8" s="136" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="91">
-[...83 lines deleted...]
-      <c r="A14" s="93" t="s">
+      <c r="B8" s="126"/>
+      <c r="C8" s="127"/>
+      <c r="D8" s="126"/>
+      <c r="E8" s="127"/>
+      <c r="F8" s="126"/>
+      <c r="G8" s="127"/>
+      <c r="H8" s="126"/>
+      <c r="I8" s="127"/>
+    </row>
+    <row r="9" spans="1:9" ht="21.6">
+      <c r="A9" s="136" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="126"/>
+      <c r="C9" s="127"/>
+      <c r="D9" s="126"/>
+      <c r="E9" s="127"/>
+      <c r="F9" s="126"/>
+      <c r="G9" s="127"/>
+      <c r="H9" s="126"/>
+      <c r="I9" s="127"/>
+    </row>
+    <row r="10" spans="1:9" ht="30.6">
+      <c r="A10" s="137" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" s="126"/>
+      <c r="C10" s="127"/>
+      <c r="D10" s="126"/>
+      <c r="E10" s="127"/>
+      <c r="F10" s="126"/>
+      <c r="G10" s="127"/>
+      <c r="H10" s="126"/>
+      <c r="I10" s="127"/>
+    </row>
+    <row r="11" spans="1:9" ht="31.8">
+      <c r="A11" s="138" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="126"/>
+      <c r="C11" s="127"/>
+      <c r="D11" s="126"/>
+      <c r="E11" s="127"/>
+      <c r="F11" s="126"/>
+      <c r="G11" s="127"/>
+      <c r="H11" s="126"/>
+      <c r="I11" s="127"/>
+    </row>
+    <row r="12" spans="1:9" ht="48.75" customHeight="1">
+      <c r="A12" s="138" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="91">
-[...54 lines deleted...]
-      <c r="A16" s="93" t="s">
+      <c r="B12" s="126"/>
+      <c r="C12" s="127"/>
+      <c r="D12" s="126"/>
+      <c r="E12" s="127"/>
+      <c r="F12" s="126"/>
+      <c r="G12" s="127"/>
+      <c r="H12" s="126"/>
+      <c r="I12" s="127"/>
+    </row>
+    <row r="13" spans="1:9" ht="20.399999999999999">
+      <c r="A13" s="137" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="91">
-[...25 lines deleted...]
-      <c r="A17" s="90" t="s">
+      <c r="B13" s="126"/>
+      <c r="C13" s="127"/>
+      <c r="D13" s="126"/>
+      <c r="E13" s="127"/>
+      <c r="F13" s="126"/>
+      <c r="G13" s="127"/>
+      <c r="H13" s="126"/>
+      <c r="I13" s="127"/>
+    </row>
+    <row r="14" spans="1:9" ht="38.25" customHeight="1">
+      <c r="A14" s="136" t="s">
         <v>14</v>
       </c>
-      <c r="B17" s="91">
-[...25 lines deleted...]
-      <c r="A18" s="93" t="s">
+      <c r="B14" s="126"/>
+      <c r="C14" s="127"/>
+      <c r="D14" s="126"/>
+      <c r="E14" s="127"/>
+      <c r="F14" s="126"/>
+      <c r="G14" s="127"/>
+      <c r="H14" s="126"/>
+      <c r="I14" s="127"/>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="134" t="s">
         <v>15</v>
       </c>
-      <c r="B18" s="91">
-[...25 lines deleted...]
-      <c r="A19" s="93" t="s">
+      <c r="B15" s="126"/>
+      <c r="C15" s="127"/>
+      <c r="D15" s="126"/>
+      <c r="E15" s="127"/>
+      <c r="F15" s="126"/>
+      <c r="G15" s="127"/>
+      <c r="H15" s="126"/>
+      <c r="I15" s="127"/>
+    </row>
+    <row r="16" spans="1:9" ht="21.6">
+      <c r="A16" s="136" t="s">
         <v>16</v>
       </c>
-      <c r="B19" s="91">
-[...25 lines deleted...]
-      <c r="A20" s="90" t="s">
+      <c r="B16" s="126"/>
+      <c r="C16" s="127"/>
+      <c r="D16" s="126"/>
+      <c r="E16" s="127"/>
+      <c r="F16" s="126"/>
+      <c r="G16" s="127"/>
+      <c r="H16" s="126"/>
+      <c r="I16" s="127"/>
+    </row>
+    <row r="17" spans="1:9" ht="21.6">
+      <c r="A17" s="136" t="s">
         <v>17</v>
       </c>
-      <c r="B20" s="91">
-[...25 lines deleted...]
-      <c r="A21" s="93" t="s">
+      <c r="B17" s="126"/>
+      <c r="C17" s="127"/>
+      <c r="D17" s="126"/>
+      <c r="E17" s="127"/>
+      <c r="F17" s="126"/>
+      <c r="G17" s="127"/>
+      <c r="H17" s="126"/>
+      <c r="I17" s="127"/>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="136" t="s">
         <v>18</v>
       </c>
-      <c r="B21" s="91">
-[...25 lines deleted...]
-      <c r="A22" s="93" t="s">
+      <c r="B18" s="126"/>
+      <c r="C18" s="127"/>
+      <c r="D18" s="126"/>
+      <c r="E18" s="127"/>
+      <c r="F18" s="126"/>
+      <c r="G18" s="127"/>
+      <c r="H18" s="126"/>
+      <c r="I18" s="127"/>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="138" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="91">
-[...25 lines deleted...]
-      <c r="A23" s="93" t="s">
+      <c r="B19" s="126"/>
+      <c r="C19" s="127"/>
+      <c r="D19" s="126"/>
+      <c r="E19" s="127"/>
+      <c r="F19" s="126"/>
+      <c r="G19" s="127"/>
+      <c r="H19" s="126"/>
+      <c r="I19" s="127"/>
+    </row>
+    <row r="20" spans="1:9" ht="31.8">
+      <c r="A20" s="136" t="s">
         <v>20</v>
       </c>
-      <c r="B23" s="91">
-[...25 lines deleted...]
-      <c r="A24" s="93" t="s">
+      <c r="B20" s="126"/>
+      <c r="C20" s="127"/>
+      <c r="D20" s="126"/>
+      <c r="E20" s="127"/>
+      <c r="F20" s="126"/>
+      <c r="G20" s="127"/>
+      <c r="H20" s="126"/>
+      <c r="I20" s="127"/>
+    </row>
+    <row r="21" spans="1:9" ht="21.6">
+      <c r="A21" s="136" t="s">
         <v>21</v>
       </c>
-      <c r="B24" s="91">
-[...25 lines deleted...]
-      <c r="A25" s="105" t="s">
+      <c r="B21" s="126"/>
+      <c r="C21" s="127"/>
+      <c r="D21" s="126"/>
+      <c r="E21" s="127"/>
+      <c r="F21" s="126"/>
+      <c r="G21" s="127"/>
+      <c r="H21" s="126"/>
+      <c r="I21" s="127"/>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="136" t="s">
         <v>22</v>
       </c>
-      <c r="B25" s="95">
-[...25 lines deleted...]
-      <c r="A26" s="97" t="s">
+      <c r="B22" s="126"/>
+      <c r="C22" s="127"/>
+      <c r="D22" s="126"/>
+      <c r="E22" s="127"/>
+      <c r="F22" s="126"/>
+      <c r="G22" s="127"/>
+      <c r="H22" s="126"/>
+      <c r="I22" s="127"/>
+    </row>
+    <row r="23" spans="1:9" ht="21.6">
+      <c r="A23" s="136" t="s">
         <v>23</v>
       </c>
-      <c r="B26" s="98">
-[...22 lines deleted...]
-      </c>
+      <c r="B23" s="126"/>
+      <c r="C23" s="127"/>
+      <c r="D23" s="126"/>
+      <c r="E23" s="127"/>
+      <c r="F23" s="126"/>
+      <c r="G23" s="127"/>
+      <c r="H23" s="126"/>
+      <c r="I23" s="127"/>
+    </row>
+    <row r="24" spans="1:9" ht="21.6">
+      <c r="A24" s="136" t="s">
+        <v>24</v>
+      </c>
+      <c r="B24" s="126"/>
+      <c r="C24" s="127"/>
+      <c r="D24" s="126"/>
+      <c r="E24" s="127"/>
+      <c r="F24" s="126"/>
+      <c r="G24" s="127"/>
+      <c r="H24" s="126"/>
+      <c r="I24" s="127"/>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="136" t="s">
+        <v>25</v>
+      </c>
+      <c r="B25" s="126"/>
+      <c r="C25" s="127"/>
+      <c r="D25" s="126"/>
+      <c r="E25" s="127"/>
+      <c r="F25" s="126"/>
+      <c r="G25" s="127"/>
+      <c r="H25" s="126"/>
+      <c r="I25" s="127"/>
+    </row>
+    <row r="26" spans="1:9" ht="21.6">
+      <c r="A26" s="136" t="s">
+        <v>26</v>
+      </c>
+      <c r="B26" s="126"/>
+      <c r="C26" s="127"/>
+      <c r="D26" s="126"/>
+      <c r="E26" s="127"/>
+      <c r="F26" s="126"/>
+      <c r="G26" s="127"/>
+      <c r="H26" s="126"/>
+      <c r="I26" s="127"/>
+    </row>
+    <row r="27" spans="1:9" ht="21.6">
+      <c r="A27" s="136" t="s">
+        <v>27</v>
+      </c>
+      <c r="B27" s="126"/>
+      <c r="C27" s="127"/>
+      <c r="D27" s="126"/>
+      <c r="E27" s="127"/>
+      <c r="F27" s="126"/>
+      <c r="G27" s="127"/>
+      <c r="H27" s="126"/>
+      <c r="I27" s="127"/>
+    </row>
+    <row r="28" spans="1:9" ht="36" customHeight="1">
+      <c r="A28" s="139" t="s">
+        <v>28</v>
+      </c>
+      <c r="B28" s="149"/>
+      <c r="C28" s="148"/>
+      <c r="D28" s="149"/>
+      <c r="E28" s="148"/>
+      <c r="F28" s="149"/>
+      <c r="G28" s="148"/>
+      <c r="H28" s="149"/>
+      <c r="I28" s="148"/>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="17"/>
+      <c r="B29" s="9"/>
+      <c r="C29" s="10"/>
+      <c r="D29" s="9"/>
+      <c r="E29" s="10"/>
+      <c r="F29" s="9"/>
+      <c r="G29" s="10"/>
+      <c r="H29" s="11"/>
+      <c r="I29" s="10"/>
+    </row>
+    <row r="30" spans="1:9" ht="15" customHeight="1">
+      <c r="A30" s="274"/>
+      <c r="B30" s="274"/>
+      <c r="C30" s="274"/>
+      <c r="D30" s="274"/>
+      <c r="E30" s="274"/>
+      <c r="F30" s="274"/>
+      <c r="G30" s="274"/>
+      <c r="H30" s="11"/>
+      <c r="I30" s="10"/>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="17"/>
+      <c r="B31" s="9"/>
+      <c r="C31" s="10"/>
+      <c r="D31" s="9"/>
+      <c r="E31" s="10"/>
+      <c r="F31" s="9"/>
+      <c r="G31" s="10"/>
+      <c r="H31" s="11"/>
+      <c r="I31" s="10"/>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="17"/>
+      <c r="B32" s="9"/>
+      <c r="C32" s="10"/>
+      <c r="D32" s="9"/>
+      <c r="E32" s="10"/>
+      <c r="F32" s="9"/>
+      <c r="G32" s="10"/>
+      <c r="H32" s="11"/>
+      <c r="I32" s="10"/>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" s="17"/>
+      <c r="B33" s="9"/>
+      <c r="C33" s="10"/>
+      <c r="D33" s="9"/>
+      <c r="E33" s="10"/>
+      <c r="F33" s="9"/>
+      <c r="G33" s="10"/>
+      <c r="H33" s="11"/>
+      <c r="I33" s="10"/>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" s="17"/>
+      <c r="B34" s="9"/>
+      <c r="C34" s="10"/>
+      <c r="D34" s="9"/>
+      <c r="E34" s="10"/>
+      <c r="F34" s="9"/>
+      <c r="G34" s="10"/>
+      <c r="H34" s="11"/>
+      <c r="I34" s="10"/>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" s="17"/>
+      <c r="B35" s="9"/>
+      <c r="C35" s="10"/>
+      <c r="D35" s="9"/>
+      <c r="E35" s="10"/>
+      <c r="F35" s="9"/>
+      <c r="G35" s="10"/>
+      <c r="H35" s="11"/>
+      <c r="I35" s="10"/>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="17"/>
+      <c r="B36" s="9"/>
+      <c r="C36" s="10"/>
+      <c r="D36" s="9"/>
+      <c r="E36" s="10"/>
+      <c r="F36" s="9"/>
+      <c r="G36" s="10"/>
+      <c r="H36" s="11"/>
+      <c r="I36" s="10"/>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="17"/>
+      <c r="B37" s="9"/>
+      <c r="C37" s="10"/>
+      <c r="D37" s="9"/>
+      <c r="E37" s="10"/>
+      <c r="F37" s="9"/>
+      <c r="G37" s="10"/>
+      <c r="H37" s="11"/>
+      <c r="I37" s="10"/>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" s="17"/>
+      <c r="B38" s="9"/>
+      <c r="C38" s="10"/>
+      <c r="D38" s="9"/>
+      <c r="E38" s="10"/>
+      <c r="F38" s="9"/>
+      <c r="G38" s="10"/>
+      <c r="H38" s="11"/>
+      <c r="I38" s="10"/>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="17"/>
+      <c r="B39" s="9"/>
+      <c r="C39" s="10"/>
+      <c r="D39" s="9"/>
+      <c r="E39" s="10"/>
+      <c r="F39" s="9"/>
+      <c r="G39" s="10"/>
+      <c r="H39" s="11"/>
+      <c r="I39" s="10"/>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="17"/>
+      <c r="B40" s="9"/>
+      <c r="C40" s="10"/>
+      <c r="D40" s="9"/>
+      <c r="E40" s="10"/>
+      <c r="F40" s="9"/>
+      <c r="G40" s="10"/>
+      <c r="H40" s="11"/>
+      <c r="I40" s="10"/>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="17"/>
+      <c r="B41" s="9"/>
+      <c r="C41" s="10"/>
+      <c r="D41" s="9"/>
+      <c r="E41" s="10"/>
+      <c r="F41" s="9"/>
+      <c r="G41" s="10"/>
+      <c r="H41" s="11"/>
+      <c r="I41" s="10"/>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="17"/>
+      <c r="B42" s="9"/>
+      <c r="C42" s="10"/>
+      <c r="D42" s="9"/>
+      <c r="E42" s="10"/>
+      <c r="F42" s="9"/>
+      <c r="G42" s="10"/>
+      <c r="H42" s="11"/>
+      <c r="I42" s="10"/>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="17"/>
+      <c r="B43" s="9"/>
+      <c r="C43" s="10"/>
+      <c r="D43" s="9"/>
+      <c r="E43" s="10"/>
+      <c r="F43" s="9"/>
+      <c r="G43" s="10"/>
+      <c r="H43" s="11"/>
+      <c r="I43" s="10"/>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" s="17"/>
+      <c r="B44" s="9"/>
+      <c r="C44" s="10"/>
+      <c r="D44" s="9"/>
+      <c r="E44" s="10"/>
+      <c r="F44" s="9"/>
+      <c r="G44" s="10"/>
+      <c r="H44" s="11"/>
+      <c r="I44" s="10"/>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="17"/>
+      <c r="B45" s="9"/>
+      <c r="C45" s="10"/>
+      <c r="D45" s="9"/>
+      <c r="E45" s="10"/>
+      <c r="F45" s="9"/>
+      <c r="G45" s="10"/>
+      <c r="H45" s="11"/>
+      <c r="I45" s="10"/>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="19"/>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="I46" s="7"/>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="19"/>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="I47" s="7"/>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="19"/>
+      <c r="B48" s="7"/>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7"/>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="I48" s="7"/>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49" s="19"/>
+      <c r="B49" s="7"/>
+      <c r="C49" s="7"/>
+      <c r="D49" s="7"/>
+      <c r="E49" s="7"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+      <c r="I49" s="7"/>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50" s="19"/>
+      <c r="B50" s="7"/>
+      <c r="C50" s="7"/>
+      <c r="D50" s="7"/>
+      <c r="E50" s="7"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+      <c r="I50" s="7"/>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51" s="19"/>
+      <c r="B51" s="7"/>
+      <c r="C51" s="7"/>
+      <c r="D51" s="7"/>
+      <c r="E51" s="7"/>
+      <c r="F51" s="7"/>
+      <c r="G51" s="7"/>
+      <c r="I51" s="7"/>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" s="19"/>
+      <c r="B52" s="7"/>
+      <c r="C52" s="7"/>
+      <c r="D52" s="7"/>
+      <c r="E52" s="7"/>
+      <c r="F52" s="7"/>
+      <c r="G52" s="7"/>
+      <c r="I52" s="7"/>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" s="19"/>
+      <c r="B53" s="7"/>
+      <c r="C53" s="7"/>
+      <c r="D53" s="7"/>
+      <c r="E53" s="7"/>
+      <c r="F53" s="7"/>
+      <c r="G53" s="7"/>
+      <c r="I53" s="7"/>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54" s="19"/>
+      <c r="B54" s="7"/>
+      <c r="C54" s="7"/>
+      <c r="D54" s="7"/>
+      <c r="E54" s="7"/>
+      <c r="F54" s="7"/>
+      <c r="G54" s="7"/>
+      <c r="I54" s="7"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-    <mergeCell ref="A2:I2"/>
+  <mergeCells count="3">
+    <mergeCell ref="D2:F2"/>
+    <mergeCell ref="A30:G30"/>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
-  <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" firstPageNumber="31" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;R&amp;P</oddFooter>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I37"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I54"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F13" sqref="F13"/>
+      <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
-    <col min="1" max="1" width="46" style="5" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9.140625" style="5"/>
+    <col min="1" max="1" width="31.44140625" style="20" customWidth="1"/>
+    <col min="2" max="2" width="12.44140625" style="13" customWidth="1"/>
+    <col min="3" max="3" width="12.6640625" style="14" customWidth="1"/>
+    <col min="4" max="4" width="12.6640625" style="13" customWidth="1"/>
+    <col min="5" max="5" width="12.6640625" style="14" customWidth="1"/>
+    <col min="6" max="6" width="13.109375" style="13" customWidth="1"/>
+    <col min="7" max="7" width="13.44140625" style="14" customWidth="1"/>
+    <col min="8" max="8" width="12.33203125" style="7" customWidth="1"/>
+    <col min="9" max="9" width="13.33203125" style="15" customWidth="1"/>
+    <col min="10" max="16384" width="9.109375" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.2">
-[...34 lines deleted...]
-      <c r="C4" s="146">
+    <row r="1" spans="1:9" ht="15.75" customHeight="1">
+      <c r="A1" s="275" t="s">
+        <v>141</v>
+      </c>
+      <c r="B1" s="275"/>
+      <c r="C1" s="275"/>
+      <c r="D1" s="275"/>
+      <c r="E1" s="275"/>
+      <c r="F1" s="275"/>
+      <c r="G1" s="275"/>
+      <c r="H1" s="275"/>
+      <c r="I1" s="275"/>
+    </row>
+    <row r="2" spans="1:9" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A2" s="121"/>
+      <c r="B2" s="109"/>
+      <c r="C2" s="122"/>
+      <c r="D2" s="271"/>
+      <c r="E2" s="271"/>
+      <c r="F2" s="271"/>
+      <c r="G2" s="123"/>
+      <c r="H2" s="108"/>
+      <c r="I2" s="110" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" s="6" customFormat="1" ht="51" customHeight="1">
+      <c r="A3" s="117"/>
+      <c r="B3" s="111" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="118" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="111" t="s">
+        <v>3</v>
+      </c>
+      <c r="E3" s="118" t="s">
+        <v>2</v>
+      </c>
+      <c r="F3" s="111" t="s">
+        <v>4</v>
+      </c>
+      <c r="G3" s="118" t="s">
+        <v>2</v>
+      </c>
+      <c r="H3" s="144" t="s">
+        <v>5</v>
+      </c>
+      <c r="I3" s="112" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" ht="27.75" customHeight="1">
+      <c r="A4" s="132" t="s">
+        <v>136</v>
+      </c>
+      <c r="B4" s="150"/>
+      <c r="C4" s="151"/>
+      <c r="D4" s="150"/>
+      <c r="E4" s="151"/>
+      <c r="F4" s="150">
+        <v>361299500</v>
+      </c>
+      <c r="G4" s="151">
         <v>100</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="C7" s="149">
+      <c r="H4" s="152">
+        <v>304839101</v>
+      </c>
+      <c r="I4" s="151">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="134" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="141"/>
+      <c r="C5" s="142"/>
+      <c r="D5" s="141"/>
+      <c r="E5" s="142"/>
+      <c r="F5" s="141">
+        <v>93017425</v>
+      </c>
+      <c r="G5" s="142">
+        <v>25.7</v>
+      </c>
+      <c r="H5" s="143">
+        <v>45168590</v>
+      </c>
+      <c r="I5" s="142">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="21.6">
+      <c r="A6" s="134" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="141"/>
+      <c r="C6" s="142"/>
+      <c r="D6" s="141"/>
+      <c r="E6" s="142"/>
+      <c r="F6" s="141">
+        <v>121709124</v>
+      </c>
+      <c r="G6" s="142">
+        <v>33.6</v>
+      </c>
+      <c r="H6" s="153">
+        <v>135763957</v>
+      </c>
+      <c r="I6" s="142">
+        <v>44.5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="31.8">
+      <c r="A7" s="136" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="141"/>
+      <c r="C7" s="142"/>
+      <c r="D7" s="141"/>
+      <c r="E7" s="142"/>
+      <c r="F7" s="141">
+        <v>35069325</v>
+      </c>
+      <c r="G7" s="142">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="H7" s="143">
+        <v>29993869</v>
+      </c>
+      <c r="I7" s="142">
+        <v>9.8000000000000007</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="21.6">
+      <c r="A8" s="136" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="141"/>
+      <c r="C8" s="142"/>
+      <c r="D8" s="141"/>
+      <c r="E8" s="142"/>
+      <c r="F8" s="141">
+        <v>0</v>
+      </c>
+      <c r="G8" s="142">
+        <v>0</v>
+      </c>
+      <c r="H8" s="143">
+        <v>285733</v>
+      </c>
+      <c r="I8" s="142">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="30.6">
+      <c r="A9" s="137" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="141"/>
+      <c r="C9" s="142"/>
+      <c r="D9" s="141"/>
+      <c r="E9" s="142"/>
+      <c r="F9" s="141">
+        <v>392482</v>
+      </c>
+      <c r="G9" s="142">
+        <v>0.1</v>
+      </c>
+      <c r="H9" s="143">
+        <v>325641</v>
+      </c>
+      <c r="I9" s="142">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="31.8">
+      <c r="A10" s="138" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="141"/>
+      <c r="C10" s="142"/>
+      <c r="D10" s="141"/>
+      <c r="E10" s="142"/>
+      <c r="F10" s="154">
+        <v>662822</v>
+      </c>
+      <c r="G10" s="155">
         <v>0.2</v>
       </c>
-    </row>
-[...62 lines deleted...]
-      <c r="C13" s="149">
+      <c r="H10" s="156">
+        <v>8918660</v>
+      </c>
+      <c r="I10" s="155">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="42">
+      <c r="A11" s="138" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="154"/>
+      <c r="C11" s="155"/>
+      <c r="D11" s="154"/>
+      <c r="E11" s="155"/>
+      <c r="F11" s="154">
+        <v>14750256</v>
+      </c>
+      <c r="G11" s="155">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="H11" s="156">
+        <v>5597943</v>
+      </c>
+      <c r="I11" s="155">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="24.75" customHeight="1">
+      <c r="A12" s="137" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="154"/>
+      <c r="C12" s="155"/>
+      <c r="D12" s="154"/>
+      <c r="E12" s="155"/>
+      <c r="F12" s="141">
+        <v>15426837</v>
+      </c>
+      <c r="G12" s="142">
+        <v>4.3</v>
+      </c>
+      <c r="H12" s="153">
+        <v>5776883</v>
+      </c>
+      <c r="I12" s="142">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="31.8">
+      <c r="A13" s="136" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="141"/>
+      <c r="C13" s="142"/>
+      <c r="D13" s="141"/>
+      <c r="E13" s="142"/>
+      <c r="F13" s="141">
+        <v>9962750</v>
+      </c>
+      <c r="G13" s="142">
+        <v>2.8</v>
+      </c>
+      <c r="H13" s="143">
+        <v>8822412</v>
+      </c>
+      <c r="I13" s="142">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="40.5" customHeight="1">
+      <c r="A14" s="136" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="141"/>
+      <c r="C14" s="142"/>
+      <c r="D14" s="141"/>
+      <c r="E14" s="142"/>
+      <c r="F14" s="141">
+        <v>5573608</v>
+      </c>
+      <c r="G14" s="142">
+        <v>1.5</v>
+      </c>
+      <c r="H14" s="98">
+        <v>3562123</v>
+      </c>
+      <c r="I14" s="99">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="21.6">
+      <c r="A15" s="136" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="141"/>
+      <c r="C15" s="142"/>
+      <c r="D15" s="141"/>
+      <c r="E15" s="142"/>
+      <c r="F15" s="141">
+        <v>0</v>
+      </c>
+      <c r="G15" s="142">
+        <v>0</v>
+      </c>
+      <c r="H15" s="98">
+        <v>1245321</v>
+      </c>
+      <c r="I15" s="99">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="136" t="s">
+        <v>18</v>
+      </c>
+      <c r="B16" s="141"/>
+      <c r="C16" s="142"/>
+      <c r="D16" s="141"/>
+      <c r="E16" s="142"/>
+      <c r="F16" s="141">
+        <v>64368</v>
+      </c>
+      <c r="G16" s="142">
+        <v>0</v>
+      </c>
+      <c r="H16" s="98">
+        <v>39562</v>
+      </c>
+      <c r="I16" s="99">
         <v>0.1</v>
       </c>
     </row>
-    <row r="14" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      <c r="C15" s="149">
+    <row r="17" spans="1:9">
+      <c r="A17" s="138" t="s">
+        <v>19</v>
+      </c>
+      <c r="B17" s="141"/>
+      <c r="C17" s="142"/>
+      <c r="D17" s="141"/>
+      <c r="E17" s="142"/>
+      <c r="F17" s="141">
+        <v>14506543</v>
+      </c>
+      <c r="G17" s="142">
+        <v>4</v>
+      </c>
+      <c r="H17" s="98">
+        <v>10458741</v>
+      </c>
+      <c r="I17" s="99">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="31.8">
+      <c r="A18" s="136" t="s">
+        <v>20</v>
+      </c>
+      <c r="B18" s="141"/>
+      <c r="C18" s="142"/>
+      <c r="D18" s="141"/>
+      <c r="E18" s="142"/>
+      <c r="F18" s="141">
+        <v>9986547</v>
+      </c>
+      <c r="G18" s="142">
+        <v>2.8</v>
+      </c>
+      <c r="H18" s="98">
+        <v>8542450</v>
+      </c>
+      <c r="I18" s="99">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="21.6">
+      <c r="A19" s="136" t="s">
+        <v>21</v>
+      </c>
+      <c r="B19" s="141"/>
+      <c r="C19" s="142"/>
+      <c r="D19" s="141"/>
+      <c r="E19" s="142"/>
+      <c r="F19" s="141">
+        <v>1139045</v>
+      </c>
+      <c r="G19" s="142">
+        <v>0.3</v>
+      </c>
+      <c r="H19" s="98">
+        <v>2430880</v>
+      </c>
+      <c r="I19" s="99">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="136" t="s">
+        <v>22</v>
+      </c>
+      <c r="B20" s="141"/>
+      <c r="C20" s="142"/>
+      <c r="D20" s="141"/>
+      <c r="E20" s="142"/>
+      <c r="F20" s="141">
+        <v>4678034</v>
+      </c>
+      <c r="G20" s="142">
+        <v>1.3</v>
+      </c>
+      <c r="H20" s="98">
+        <v>4123546</v>
+      </c>
+      <c r="I20" s="99">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="21.6">
+      <c r="A21" s="136" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="141"/>
+      <c r="C21" s="142"/>
+      <c r="D21" s="141"/>
+      <c r="E21" s="142"/>
+      <c r="F21" s="141">
+        <v>1375325</v>
+      </c>
+      <c r="G21" s="142">
+        <v>0.4</v>
+      </c>
+      <c r="H21" s="98">
+        <v>1985623</v>
+      </c>
+      <c r="I21" s="99">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="21.6">
+      <c r="A22" s="136" t="s">
+        <v>24</v>
+      </c>
+      <c r="B22" s="141"/>
+      <c r="C22" s="142"/>
+      <c r="D22" s="141"/>
+      <c r="E22" s="142"/>
+      <c r="F22" s="141">
+        <v>3905941</v>
+      </c>
+      <c r="G22" s="142">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H22" s="98">
+        <v>4125785</v>
+      </c>
+      <c r="I22" s="99">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="136" t="s">
+        <v>25</v>
+      </c>
+      <c r="B23" s="141"/>
+      <c r="C23" s="142"/>
+      <c r="D23" s="141"/>
+      <c r="E23" s="142"/>
+      <c r="F23" s="141">
+        <v>2506334</v>
+      </c>
+      <c r="G23" s="142">
+        <v>0.7</v>
+      </c>
+      <c r="H23" s="98">
+        <v>2008741</v>
+      </c>
+      <c r="I23" s="99">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="21.6">
+      <c r="A24" s="136" t="s">
+        <v>26</v>
+      </c>
+      <c r="B24" s="141"/>
+      <c r="C24" s="142"/>
+      <c r="D24" s="141"/>
+      <c r="E24" s="142"/>
+      <c r="F24" s="141">
+        <v>14739756</v>
+      </c>
+      <c r="G24" s="142">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="H24" s="98">
+        <v>11452178</v>
+      </c>
+      <c r="I24" s="99">
         <v>3.7</v>
       </c>
     </row>
-    <row r="16" spans="1:9" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-[...239 lines deleted...]
-      </c>
+    <row r="25" spans="1:9" ht="21.6">
+      <c r="A25" s="136" t="s">
+        <v>27</v>
+      </c>
+      <c r="B25" s="141"/>
+      <c r="C25" s="142"/>
+      <c r="D25" s="141"/>
+      <c r="E25" s="142"/>
+      <c r="F25" s="141">
+        <v>1870228</v>
+      </c>
+      <c r="G25" s="142">
+        <v>0.5</v>
+      </c>
+      <c r="H25" s="98">
+        <v>1754213</v>
+      </c>
+      <c r="I25" s="99">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="36.75" customHeight="1">
+      <c r="A26" s="139" t="s">
+        <v>28</v>
+      </c>
+      <c r="B26" s="157"/>
+      <c r="C26" s="158"/>
+      <c r="D26" s="157"/>
+      <c r="E26" s="158"/>
+      <c r="F26" s="157">
+        <v>9962750</v>
+      </c>
+      <c r="G26" s="158">
+        <v>2.8</v>
+      </c>
+      <c r="H26" s="159">
+        <v>12456250</v>
+      </c>
+      <c r="I26" s="160">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="17"/>
+      <c r="B27" s="9"/>
+      <c r="C27" s="10"/>
+      <c r="D27" s="9"/>
+      <c r="E27" s="10"/>
+      <c r="F27" s="9"/>
+      <c r="G27" s="10"/>
+      <c r="H27" s="11"/>
+      <c r="I27" s="10"/>
+    </row>
+    <row r="28" spans="1:9" s="1" customFormat="1">
+      <c r="A28" s="18"/>
+      <c r="B28" s="22"/>
+      <c r="C28" s="23"/>
+      <c r="D28" s="22"/>
+      <c r="E28" s="23"/>
+      <c r="F28" s="22"/>
+      <c r="G28" s="23"/>
+      <c r="H28" s="24"/>
+      <c r="I28" s="23"/>
+    </row>
+    <row r="29" spans="1:9" s="1" customFormat="1">
+      <c r="A29" s="18"/>
+      <c r="B29" s="22"/>
+      <c r="C29" s="23"/>
+      <c r="D29" s="22"/>
+      <c r="E29" s="23"/>
+      <c r="F29" s="22"/>
+      <c r="G29" s="23"/>
+      <c r="H29" s="24"/>
+      <c r="I29" s="23"/>
+    </row>
+    <row r="30" spans="1:9" ht="15" customHeight="1">
+      <c r="A30" s="276"/>
+      <c r="B30" s="276"/>
+      <c r="C30" s="276"/>
+      <c r="D30" s="276"/>
+      <c r="E30" s="276"/>
+      <c r="F30" s="276"/>
+      <c r="G30" s="276"/>
+      <c r="H30" s="11"/>
+      <c r="I30" s="10"/>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="17"/>
+      <c r="B31" s="9"/>
+      <c r="C31" s="10"/>
+      <c r="D31" s="9"/>
+      <c r="E31" s="10"/>
+      <c r="F31" s="9"/>
+      <c r="G31" s="10"/>
+      <c r="H31" s="11"/>
+      <c r="I31" s="10"/>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="17"/>
+      <c r="B32" s="9"/>
+      <c r="C32" s="10"/>
+      <c r="D32" s="9"/>
+      <c r="E32" s="10"/>
+      <c r="F32" s="9"/>
+      <c r="G32" s="10"/>
+      <c r="H32" s="11"/>
+      <c r="I32" s="10"/>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" s="17"/>
+      <c r="B33" s="9"/>
+      <c r="C33" s="10"/>
+      <c r="D33" s="9"/>
+      <c r="E33" s="10"/>
+      <c r="F33" s="9"/>
+      <c r="G33" s="10"/>
+      <c r="H33" s="11"/>
+      <c r="I33" s="10"/>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" s="17"/>
+      <c r="B34" s="9"/>
+      <c r="C34" s="10"/>
+      <c r="D34" s="9"/>
+      <c r="E34" s="10"/>
+      <c r="F34" s="9"/>
+      <c r="G34" s="10"/>
+      <c r="H34" s="11"/>
+      <c r="I34" s="10"/>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" s="17"/>
+      <c r="B35" s="9"/>
+      <c r="C35" s="10"/>
+      <c r="D35" s="9"/>
+      <c r="E35" s="10"/>
+      <c r="F35" s="9"/>
+      <c r="G35" s="10"/>
+      <c r="H35" s="11"/>
+      <c r="I35" s="10"/>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" s="17"/>
+      <c r="B36" s="9"/>
+      <c r="C36" s="10"/>
+      <c r="D36" s="9"/>
+      <c r="E36" s="10"/>
+      <c r="F36" s="9"/>
+      <c r="G36" s="10"/>
+      <c r="H36" s="11"/>
+      <c r="I36" s="10"/>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" s="17"/>
+      <c r="B37" s="9"/>
+      <c r="C37" s="10"/>
+      <c r="D37" s="9"/>
+      <c r="E37" s="10"/>
+      <c r="F37" s="9"/>
+      <c r="G37" s="10"/>
+      <c r="H37" s="11"/>
+      <c r="I37" s="10"/>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" s="17"/>
+      <c r="B38" s="9"/>
+      <c r="C38" s="10"/>
+      <c r="D38" s="9"/>
+      <c r="E38" s="10"/>
+      <c r="F38" s="9"/>
+      <c r="G38" s="10"/>
+      <c r="H38" s="11"/>
+      <c r="I38" s="10"/>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="17"/>
+      <c r="B39" s="9"/>
+      <c r="C39" s="10"/>
+      <c r="D39" s="9"/>
+      <c r="E39" s="10"/>
+      <c r="F39" s="9"/>
+      <c r="G39" s="10"/>
+      <c r="H39" s="11"/>
+      <c r="I39" s="10"/>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="17"/>
+      <c r="B40" s="9"/>
+      <c r="C40" s="10"/>
+      <c r="D40" s="9"/>
+      <c r="E40" s="10"/>
+      <c r="F40" s="9"/>
+      <c r="G40" s="10"/>
+      <c r="H40" s="11"/>
+      <c r="I40" s="10"/>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" s="17"/>
+      <c r="B41" s="9"/>
+      <c r="C41" s="10"/>
+      <c r="D41" s="9"/>
+      <c r="E41" s="10"/>
+      <c r="F41" s="9"/>
+      <c r="G41" s="10"/>
+      <c r="H41" s="11"/>
+      <c r="I41" s="10"/>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" s="17"/>
+      <c r="B42" s="9"/>
+      <c r="C42" s="10"/>
+      <c r="D42" s="9"/>
+      <c r="E42" s="10"/>
+      <c r="F42" s="9"/>
+      <c r="G42" s="10"/>
+      <c r="H42" s="11"/>
+      <c r="I42" s="10"/>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" s="17"/>
+      <c r="B43" s="9"/>
+      <c r="C43" s="10"/>
+      <c r="D43" s="9"/>
+      <c r="E43" s="10"/>
+      <c r="F43" s="9"/>
+      <c r="G43" s="10"/>
+      <c r="H43" s="11"/>
+      <c r="I43" s="10"/>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" s="17"/>
+      <c r="B44" s="9"/>
+      <c r="C44" s="10"/>
+      <c r="D44" s="9"/>
+      <c r="E44" s="10"/>
+      <c r="F44" s="9"/>
+      <c r="G44" s="10"/>
+      <c r="H44" s="11"/>
+      <c r="I44" s="10"/>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="17"/>
+      <c r="B45" s="9"/>
+      <c r="C45" s="10"/>
+      <c r="D45" s="9"/>
+      <c r="E45" s="10"/>
+      <c r="F45" s="9"/>
+      <c r="G45" s="10"/>
+      <c r="H45" s="11"/>
+      <c r="I45" s="10"/>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="19"/>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="I46" s="7"/>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="19"/>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="I47" s="7"/>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="19"/>
+      <c r="B48" s="7"/>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7"/>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="I48" s="7"/>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49" s="19"/>
+      <c r="B49" s="7"/>
+      <c r="C49" s="7"/>
+      <c r="D49" s="7"/>
+      <c r="E49" s="7"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+      <c r="I49" s="7"/>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50" s="19"/>
+      <c r="B50" s="7"/>
+      <c r="C50" s="7"/>
+      <c r="D50" s="7"/>
+      <c r="E50" s="7"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+      <c r="I50" s="7"/>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51" s="19"/>
+      <c r="B51" s="7"/>
+      <c r="C51" s="7"/>
+      <c r="D51" s="7"/>
+      <c r="E51" s="7"/>
+      <c r="F51" s="7"/>
+      <c r="G51" s="7"/>
+      <c r="I51" s="7"/>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" s="19"/>
+      <c r="B52" s="7"/>
+      <c r="C52" s="7"/>
+      <c r="D52" s="7"/>
+      <c r="E52" s="7"/>
+      <c r="F52" s="7"/>
+      <c r="G52" s="7"/>
+      <c r="I52" s="7"/>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" s="19"/>
+      <c r="B53" s="7"/>
+      <c r="C53" s="7"/>
+      <c r="D53" s="7"/>
+      <c r="E53" s="7"/>
+      <c r="F53" s="7"/>
+      <c r="G53" s="7"/>
+      <c r="I53" s="7"/>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54" s="19"/>
+      <c r="B54" s="7"/>
+      <c r="C54" s="7"/>
+      <c r="D54" s="7"/>
+      <c r="E54" s="7"/>
+      <c r="F54" s="7"/>
+      <c r="G54" s="7"/>
+      <c r="I54" s="7"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...1 lines deleted...]
-    <mergeCell ref="A1:C1"/>
+  <mergeCells count="3">
+    <mergeCell ref="D2:F2"/>
+    <mergeCell ref="A30:G30"/>
+    <mergeCell ref="A1:I1"/>
   </mergeCells>
-  <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="85" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+  <phoneticPr fontId="0" type="noConversion"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" firstPageNumber="31" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;R&amp;P</oddFooter>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G36"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:L52"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B6" sqref="B6:B34"/>
+      <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
-    <col min="1" max="1" width="47.85546875" style="5" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9.140625" style="5"/>
+    <col min="1" max="1" width="31.44140625" style="20" customWidth="1"/>
+    <col min="2" max="2" width="12.44140625" style="13" customWidth="1"/>
+    <col min="3" max="3" width="12.6640625" style="14" customWidth="1"/>
+    <col min="4" max="4" width="12.6640625" style="13" customWidth="1"/>
+    <col min="5" max="5" width="12.6640625" style="14" customWidth="1"/>
+    <col min="6" max="6" width="13.109375" style="13" customWidth="1"/>
+    <col min="7" max="7" width="13.44140625" style="14" customWidth="1"/>
+    <col min="8" max="8" width="13.33203125" style="7" customWidth="1"/>
+    <col min="9" max="9" width="13.6640625" style="7" customWidth="1"/>
+    <col min="10" max="16384" width="9.109375" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.2">
-[...27 lines deleted...]
-      <c r="C4" s="155">
+    <row r="1" spans="1:12" ht="18.75" customHeight="1">
+      <c r="A1" s="275" t="s">
+        <v>141</v>
+      </c>
+      <c r="B1" s="275"/>
+      <c r="C1" s="275"/>
+      <c r="D1" s="275"/>
+      <c r="E1" s="275"/>
+      <c r="F1" s="275"/>
+      <c r="G1" s="275"/>
+      <c r="H1" s="275"/>
+      <c r="I1" s="275"/>
+    </row>
+    <row r="2" spans="1:12" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A2" s="277" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2" s="277"/>
+      <c r="C2" s="277"/>
+      <c r="D2" s="277"/>
+      <c r="E2" s="277"/>
+      <c r="F2" s="277"/>
+      <c r="G2" s="277"/>
+      <c r="H2" s="277"/>
+      <c r="I2" s="277"/>
+    </row>
+    <row r="3" spans="1:12" s="6" customFormat="1" ht="51" customHeight="1">
+      <c r="A3" s="117"/>
+      <c r="B3" s="111" t="s">
+        <v>38</v>
+      </c>
+      <c r="C3" s="118" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="111" t="s">
+        <v>39</v>
+      </c>
+      <c r="E3" s="118" t="s">
+        <v>2</v>
+      </c>
+      <c r="F3" s="111" t="s">
+        <v>40</v>
+      </c>
+      <c r="G3" s="112" t="s">
+        <v>2</v>
+      </c>
+      <c r="H3" s="111" t="s">
+        <v>50</v>
+      </c>
+      <c r="I3" s="112" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" ht="34.5" customHeight="1">
+      <c r="A4" s="132" t="s">
+        <v>136</v>
+      </c>
+      <c r="B4" s="161">
+        <v>253623140</v>
+      </c>
+      <c r="C4" s="162">
         <v>100</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="C6" s="155">
+      <c r="D4" s="163">
+        <v>286111225</v>
+      </c>
+      <c r="E4" s="164">
+        <v>100</v>
+      </c>
+      <c r="F4" s="165">
+        <v>304833668</v>
+      </c>
+      <c r="G4" s="166" t="s">
+        <v>220</v>
+      </c>
+      <c r="H4" s="167">
+        <v>280886999</v>
+      </c>
+      <c r="I4" s="168">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" ht="26.25" customHeight="1">
+      <c r="A5" s="134" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="161">
+        <v>28877487</v>
+      </c>
+      <c r="C5" s="162">
+        <v>10.9</v>
+      </c>
+      <c r="D5" s="169">
+        <v>28118014</v>
+      </c>
+      <c r="E5" s="170">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="F5" s="166" t="s">
+        <v>221</v>
+      </c>
+      <c r="G5" s="166" t="s">
+        <v>222</v>
+      </c>
+      <c r="H5" s="171">
+        <v>39894093</v>
+      </c>
+      <c r="I5" s="172">
+        <v>14.2</v>
+      </c>
+      <c r="J5" s="92"/>
+      <c r="K5" s="92"/>
+    </row>
+    <row r="6" spans="1:12" ht="21.6">
+      <c r="A6" s="134" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="150">
+        <v>94580427</v>
+      </c>
+      <c r="C6" s="151">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="D6" s="173">
+        <v>114227739</v>
+      </c>
+      <c r="E6" s="174">
+        <v>39.9</v>
+      </c>
+      <c r="F6" s="166" t="s">
+        <v>223</v>
+      </c>
+      <c r="G6" s="166" t="s">
+        <v>224</v>
+      </c>
+      <c r="H6" s="171">
+        <v>99548099</v>
+      </c>
+      <c r="I6" s="172">
+        <v>35.4</v>
+      </c>
+      <c r="J6" s="92"/>
+      <c r="K6" s="92"/>
+    </row>
+    <row r="7" spans="1:12" ht="31.8">
+      <c r="A7" s="136" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="175">
+        <v>28447674</v>
+      </c>
+      <c r="C7" s="176">
+        <v>11.1</v>
+      </c>
+      <c r="D7" s="177">
+        <v>35190124</v>
+      </c>
+      <c r="E7" s="178">
+        <v>12.3</v>
+      </c>
+      <c r="F7" s="179" t="s">
+        <v>225</v>
+      </c>
+      <c r="G7" s="179" t="s">
+        <v>226</v>
+      </c>
+      <c r="H7" s="180">
+        <v>22030227</v>
+      </c>
+      <c r="I7" s="181">
+        <v>7.9</v>
+      </c>
+      <c r="J7" s="92"/>
+      <c r="K7" s="92"/>
+    </row>
+    <row r="8" spans="1:12" ht="21.6">
+      <c r="A8" s="136" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="175">
+        <v>815660</v>
+      </c>
+      <c r="C8" s="176">
+        <v>0.3</v>
+      </c>
+      <c r="D8" s="177">
+        <v>1569415</v>
+      </c>
+      <c r="E8" s="178">
+        <v>0.5</v>
+      </c>
+      <c r="F8" s="179" t="s">
+        <v>227</v>
+      </c>
+      <c r="G8" s="179" t="s">
+        <v>228</v>
+      </c>
+      <c r="H8" s="180">
+        <v>455690</v>
+      </c>
+      <c r="I8" s="181">
+        <v>0.2</v>
+      </c>
+      <c r="J8" s="92"/>
+      <c r="K8" s="92"/>
+    </row>
+    <row r="9" spans="1:12" ht="30.6">
+      <c r="A9" s="137" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="175">
+        <v>349224</v>
+      </c>
+      <c r="C9" s="176">
         <v>0.1</v>
       </c>
-    </row>
-[...51 lines deleted...]
-      <c r="C11" s="155">
+      <c r="D9" s="177">
+        <v>640896</v>
+      </c>
+      <c r="E9" s="178">
+        <v>0.2</v>
+      </c>
+      <c r="F9" s="179" t="s">
+        <v>195</v>
+      </c>
+      <c r="G9" s="179" t="s">
+        <v>195</v>
+      </c>
+      <c r="H9" s="182">
+        <v>634630</v>
+      </c>
+      <c r="I9" s="183">
+        <v>0.3</v>
+      </c>
+      <c r="J9" s="92"/>
+      <c r="K9" s="92"/>
+    </row>
+    <row r="10" spans="1:12" ht="31.8">
+      <c r="A10" s="138" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="175">
+        <v>24596107</v>
+      </c>
+      <c r="C10" s="176">
+        <v>9.6</v>
+      </c>
+      <c r="D10" s="177">
+        <v>20639142</v>
+      </c>
+      <c r="E10" s="178">
+        <v>7.2</v>
+      </c>
+      <c r="F10" s="179" t="s">
+        <v>229</v>
+      </c>
+      <c r="G10" s="179" t="s">
+        <v>230</v>
+      </c>
+      <c r="H10" s="184">
+        <v>11376195</v>
+      </c>
+      <c r="I10" s="185">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="J10" s="92"/>
+      <c r="K10" s="92"/>
+    </row>
+    <row r="11" spans="1:12" ht="48.75" customHeight="1">
+      <c r="A11" s="138" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="175">
+        <v>13354907</v>
+      </c>
+      <c r="C11" s="176">
+        <v>5.2</v>
+      </c>
+      <c r="D11" s="177">
+        <v>19121662</v>
+      </c>
+      <c r="E11" s="178">
+        <v>6.7</v>
+      </c>
+      <c r="F11" s="179" t="s">
+        <v>231</v>
+      </c>
+      <c r="G11" s="179" t="s">
+        <v>232</v>
+      </c>
+      <c r="H11" s="184">
+        <v>13788141</v>
+      </c>
+      <c r="I11" s="185">
+        <v>5</v>
+      </c>
+      <c r="J11" s="92"/>
+      <c r="K11" s="92"/>
+    </row>
+    <row r="12" spans="1:12" ht="20.399999999999999">
+      <c r="A12" s="137" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="175">
+        <v>4328996</v>
+      </c>
+      <c r="C12" s="176">
         <v>1.7</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      <c r="C13" s="155">
+      <c r="D12" s="177">
+        <v>1188866</v>
+      </c>
+      <c r="E12" s="178">
+        <v>0.4</v>
+      </c>
+      <c r="F12" s="179" t="s">
+        <v>233</v>
+      </c>
+      <c r="G12" s="179" t="s">
+        <v>195</v>
+      </c>
+      <c r="H12" s="184">
+        <v>459122</v>
+      </c>
+      <c r="I12" s="185">
         <v>0.2</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      <c r="C15" s="155">
+      <c r="J12" s="92"/>
+      <c r="K12" s="92"/>
+    </row>
+    <row r="13" spans="1:12" ht="38.25" customHeight="1">
+      <c r="A13" s="136" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="175">
+        <v>2902572</v>
+      </c>
+      <c r="C13" s="176">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D13" s="177">
+        <v>283606</v>
+      </c>
+      <c r="E13" s="186">
+        <v>0.1</v>
+      </c>
+      <c r="F13" s="179" t="s">
+        <v>234</v>
+      </c>
+      <c r="G13" s="179" t="s">
+        <v>235</v>
+      </c>
+      <c r="H13" s="184">
+        <v>2272621</v>
+      </c>
+      <c r="I13" s="185">
+        <v>0.7</v>
+      </c>
+      <c r="J13" s="92"/>
+      <c r="K13" s="92"/>
+    </row>
+    <row r="14" spans="1:12" ht="21.6">
+      <c r="A14" s="136" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="175">
+        <v>268690</v>
+      </c>
+      <c r="C14" s="176">
+        <v>0.1</v>
+      </c>
+      <c r="D14" s="187">
+        <v>26729</v>
+      </c>
+      <c r="E14" s="188">
         <v>0</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C16" s="155">
+      <c r="F14" s="179" t="s">
+        <v>236</v>
+      </c>
+      <c r="G14" s="179" t="s">
+        <v>195</v>
+      </c>
+      <c r="H14" s="189">
+        <v>126679</v>
+      </c>
+      <c r="I14" s="190">
+        <v>0</v>
+      </c>
+      <c r="J14" s="92"/>
+      <c r="K14" s="92"/>
+      <c r="L14" s="92"/>
+    </row>
+    <row r="15" spans="1:12" ht="21.6">
+      <c r="A15" s="136" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="175">
+        <v>2875474</v>
+      </c>
+      <c r="C15" s="176">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D15" s="191">
+        <v>2642977</v>
+      </c>
+      <c r="E15" s="192">
+        <v>0.9</v>
+      </c>
+      <c r="F15" s="179" t="s">
+        <v>237</v>
+      </c>
+      <c r="G15" s="179" t="s">
+        <v>238</v>
+      </c>
+      <c r="H15" s="189">
+        <v>229806</v>
+      </c>
+      <c r="I15" s="190">
+        <v>0.1</v>
+      </c>
+      <c r="J15" s="92"/>
+      <c r="K15" s="92"/>
+      <c r="L15" s="92"/>
+    </row>
+    <row r="16" spans="1:12">
+      <c r="A16" s="136" t="s">
+        <v>18</v>
+      </c>
+      <c r="B16" s="175">
+        <v>0</v>
+      </c>
+      <c r="C16" s="176">
+        <v>0</v>
+      </c>
+      <c r="D16" s="191">
+        <v>24796</v>
+      </c>
+      <c r="E16" s="192">
+        <v>0</v>
+      </c>
+      <c r="F16" s="179" t="s">
+        <v>239</v>
+      </c>
+      <c r="G16" s="179" t="s">
+        <v>195</v>
+      </c>
+      <c r="H16" s="184">
+        <v>4537103</v>
+      </c>
+      <c r="I16" s="185">
+        <v>1.6</v>
+      </c>
+      <c r="J16" s="92"/>
+      <c r="K16" s="92"/>
+      <c r="L16" s="92"/>
+    </row>
+    <row r="17" spans="1:12">
+      <c r="A17" s="138" t="s">
+        <v>19</v>
+      </c>
+      <c r="B17" s="175">
+        <v>15023026</v>
+      </c>
+      <c r="C17" s="176">
+        <v>5.9</v>
+      </c>
+      <c r="D17" s="191">
+        <v>17846908</v>
+      </c>
+      <c r="E17" s="192">
+        <v>6.2</v>
+      </c>
+      <c r="F17" s="179" t="s">
+        <v>240</v>
+      </c>
+      <c r="G17" s="179" t="s">
+        <v>241</v>
+      </c>
+      <c r="H17" s="189">
+        <v>23469875</v>
+      </c>
+      <c r="I17" s="190">
+        <v>8.4</v>
+      </c>
+      <c r="J17" s="92"/>
+      <c r="K17" s="92"/>
+      <c r="L17" s="92"/>
+    </row>
+    <row r="18" spans="1:12" ht="31.8">
+      <c r="A18" s="136" t="s">
+        <v>20</v>
+      </c>
+      <c r="B18" s="175">
+        <v>13545299</v>
+      </c>
+      <c r="C18" s="176">
+        <v>5.3</v>
+      </c>
+      <c r="D18" s="191">
+        <v>19228973</v>
+      </c>
+      <c r="E18" s="192">
+        <v>6.7</v>
+      </c>
+      <c r="F18" s="179" t="s">
+        <v>242</v>
+      </c>
+      <c r="G18" s="179" t="s">
+        <v>243</v>
+      </c>
+      <c r="H18" s="184">
+        <v>22606497</v>
+      </c>
+      <c r="I18" s="185">
+        <v>8</v>
+      </c>
+      <c r="J18" s="92"/>
+      <c r="K18" s="92"/>
+      <c r="L18" s="92"/>
+    </row>
+    <row r="19" spans="1:12" ht="21.6">
+      <c r="A19" s="136" t="s">
+        <v>21</v>
+      </c>
+      <c r="B19" s="175">
+        <v>4957149</v>
+      </c>
+      <c r="C19" s="176">
+        <v>1.9</v>
+      </c>
+      <c r="D19" s="191">
+        <v>7519542</v>
+      </c>
+      <c r="E19" s="192">
+        <v>2.6</v>
+      </c>
+      <c r="F19" s="193">
+        <v>7387695</v>
+      </c>
+      <c r="G19" s="179" t="s">
+        <v>244</v>
+      </c>
+      <c r="H19" s="189">
+        <v>4545128</v>
+      </c>
+      <c r="I19" s="190">
+        <v>1.6</v>
+      </c>
+      <c r="J19" s="92"/>
+      <c r="K19" s="92"/>
+      <c r="L19" s="92"/>
+    </row>
+    <row r="20" spans="1:12">
+      <c r="A20" s="136" t="s">
+        <v>22</v>
+      </c>
+      <c r="B20" s="175">
+        <v>2560125</v>
+      </c>
+      <c r="C20" s="176">
+        <v>1</v>
+      </c>
+      <c r="D20" s="191">
+        <v>3270748</v>
+      </c>
+      <c r="E20" s="192">
+        <v>1.2</v>
+      </c>
+      <c r="F20" s="179" t="s">
+        <v>245</v>
+      </c>
+      <c r="G20" s="179" t="s">
+        <v>238</v>
+      </c>
+      <c r="H20" s="189">
+        <v>3375010</v>
+      </c>
+      <c r="I20" s="190">
+        <v>1.2</v>
+      </c>
+      <c r="J20" s="92"/>
+      <c r="K20" s="92"/>
+      <c r="L20" s="92"/>
+    </row>
+    <row r="21" spans="1:12" ht="21.6">
+      <c r="A21" s="136" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="175">
+        <v>855447</v>
+      </c>
+      <c r="C21" s="176">
+        <v>0.3</v>
+      </c>
+      <c r="D21" s="191">
+        <v>460421</v>
+      </c>
+      <c r="E21" s="192">
         <v>0.2</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C17" s="155">
+      <c r="F21" s="179" t="s">
+        <v>246</v>
+      </c>
+      <c r="G21" s="179" t="s">
+        <v>247</v>
+      </c>
+      <c r="H21" s="194">
+        <v>955539</v>
+      </c>
+      <c r="I21" s="195">
+        <v>0.3</v>
+      </c>
+      <c r="J21" s="92"/>
+      <c r="K21" s="92"/>
+      <c r="L21" s="92"/>
+    </row>
+    <row r="22" spans="1:12" ht="21.6">
+      <c r="A22" s="136" t="s">
+        <v>24</v>
+      </c>
+      <c r="B22" s="175">
+        <v>5849965</v>
+      </c>
+      <c r="C22" s="176">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D22" s="191">
+        <v>4727416</v>
+      </c>
+      <c r="E22" s="192">
+        <v>1.7</v>
+      </c>
+      <c r="F22" s="196">
+        <v>4484397</v>
+      </c>
+      <c r="G22" s="197">
+        <v>1.5</v>
+      </c>
+      <c r="H22" s="194">
+        <v>2172147</v>
+      </c>
+      <c r="I22" s="195">
+        <v>0.8</v>
+      </c>
+      <c r="J22" s="92"/>
+      <c r="K22" s="92"/>
+      <c r="L22" s="92"/>
+    </row>
+    <row r="23" spans="1:12">
+      <c r="A23" s="136" t="s">
+        <v>25</v>
+      </c>
+      <c r="B23" s="175">
+        <v>2028199</v>
+      </c>
+      <c r="C23" s="176">
+        <v>0.8</v>
+      </c>
+      <c r="D23" s="191">
+        <v>1308838</v>
+      </c>
+      <c r="E23" s="192">
+        <v>0.5</v>
+      </c>
+      <c r="F23" s="196">
+        <v>1504863</v>
+      </c>
+      <c r="G23" s="197">
+        <v>0.5</v>
+      </c>
+      <c r="H23" s="184">
+        <v>2445799</v>
+      </c>
+      <c r="I23" s="185">
+        <v>0.8</v>
+      </c>
+      <c r="J23" s="92"/>
+      <c r="K23" s="92"/>
+      <c r="L23" s="92"/>
+    </row>
+    <row r="24" spans="1:12" ht="21.6">
+      <c r="A24" s="136" t="s">
+        <v>26</v>
+      </c>
+      <c r="B24" s="175">
+        <v>1345012</v>
+      </c>
+      <c r="C24" s="176">
+        <v>0.5</v>
+      </c>
+      <c r="D24" s="191">
+        <v>3227648</v>
+      </c>
+      <c r="E24" s="192">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F24" s="179" t="s">
+        <v>248</v>
+      </c>
+      <c r="G24" s="179" t="s">
+        <v>249</v>
+      </c>
+      <c r="H24" s="184">
         <v>0</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      <c r="C19" s="155">
+      <c r="I24" s="185">
+        <v>0</v>
+      </c>
+      <c r="J24" s="92"/>
+      <c r="K24" s="92"/>
+      <c r="L24" s="92"/>
+    </row>
+    <row r="25" spans="1:12" ht="21.6">
+      <c r="A25" s="136" t="s">
+        <v>27</v>
+      </c>
+      <c r="B25" s="198">
+        <v>1384920</v>
+      </c>
+      <c r="C25" s="199">
+        <v>0.5</v>
+      </c>
+      <c r="D25" s="191">
+        <v>563848</v>
+      </c>
+      <c r="E25" s="192">
+        <v>0.2</v>
+      </c>
+      <c r="F25" s="179" t="s">
+        <v>250</v>
+      </c>
+      <c r="G25" s="179" t="s">
+        <v>251</v>
+      </c>
+      <c r="H25" s="177">
+        <v>1109854</v>
+      </c>
+      <c r="I25" s="200">
+        <v>0.4</v>
+      </c>
+      <c r="J25" s="92"/>
+      <c r="K25" s="92"/>
+      <c r="L25" s="92"/>
+    </row>
+    <row r="26" spans="1:12" ht="31.8">
+      <c r="A26" s="139" t="s">
+        <v>28</v>
+      </c>
+      <c r="B26" s="201">
+        <v>7676780</v>
+      </c>
+      <c r="C26" s="202">
+        <v>3</v>
+      </c>
+      <c r="D26" s="203">
+        <v>4282917</v>
+      </c>
+      <c r="E26" s="204">
         <v>1.6</v>
       </c>
-    </row>
-[...174 lines deleted...]
-      <c r="G36" s="284"/>
+      <c r="F26" s="205">
+        <v>10443521</v>
+      </c>
+      <c r="G26" s="206">
+        <v>3.5</v>
+      </c>
+      <c r="H26" s="207">
+        <v>24854744</v>
+      </c>
+      <c r="I26" s="208">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="J26" s="116"/>
+      <c r="K26" s="116"/>
+      <c r="L26" s="116"/>
+    </row>
+    <row r="27" spans="1:12">
+      <c r="A27" s="209"/>
+      <c r="B27" s="103"/>
+      <c r="C27" s="104"/>
+      <c r="D27" s="103"/>
+      <c r="E27" s="104"/>
+      <c r="F27" s="103"/>
+      <c r="G27" s="104"/>
+      <c r="H27" s="96"/>
+      <c r="I27" s="96"/>
+    </row>
+    <row r="28" spans="1:12" ht="15" customHeight="1">
+      <c r="A28" s="276"/>
+      <c r="B28" s="276"/>
+      <c r="C28" s="276"/>
+      <c r="D28" s="276"/>
+      <c r="E28" s="276"/>
+      <c r="F28" s="276"/>
+      <c r="G28" s="276"/>
+    </row>
+    <row r="29" spans="1:12">
+      <c r="A29" s="17"/>
+      <c r="B29" s="9"/>
+      <c r="C29" s="10"/>
+      <c r="D29" s="9"/>
+      <c r="E29" s="10"/>
+      <c r="F29" s="9"/>
+      <c r="G29" s="10"/>
+    </row>
+    <row r="30" spans="1:12">
+      <c r="A30" s="17"/>
+      <c r="B30" s="9"/>
+      <c r="C30" s="10"/>
+      <c r="D30" s="9"/>
+      <c r="E30" s="10"/>
+      <c r="F30" s="9"/>
+      <c r="G30" s="10"/>
+    </row>
+    <row r="31" spans="1:12">
+      <c r="A31" s="17"/>
+      <c r="B31" s="9"/>
+      <c r="C31" s="10"/>
+      <c r="D31" s="9"/>
+      <c r="E31" s="10"/>
+      <c r="F31" s="9"/>
+      <c r="G31" s="10"/>
+    </row>
+    <row r="32" spans="1:12">
+      <c r="A32" s="17"/>
+      <c r="B32" s="9"/>
+      <c r="C32" s="10"/>
+      <c r="D32" s="9"/>
+      <c r="E32" s="10"/>
+      <c r="F32" s="9"/>
+      <c r="G32" s="10"/>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="17"/>
+      <c r="B33" s="9"/>
+      <c r="C33" s="10"/>
+      <c r="D33" s="9"/>
+      <c r="E33" s="10"/>
+      <c r="F33" s="9"/>
+      <c r="G33" s="10"/>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="17"/>
+      <c r="B34" s="9"/>
+      <c r="C34" s="10"/>
+      <c r="D34" s="9"/>
+      <c r="E34" s="10"/>
+      <c r="F34" s="9"/>
+      <c r="G34" s="10"/>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="17"/>
+      <c r="B35" s="9"/>
+      <c r="C35" s="10"/>
+      <c r="D35" s="9"/>
+      <c r="E35" s="10"/>
+      <c r="F35" s="9"/>
+      <c r="G35" s="10"/>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="17"/>
+      <c r="B36" s="9"/>
+      <c r="C36" s="10"/>
+      <c r="D36" s="9"/>
+      <c r="E36" s="10"/>
+      <c r="F36" s="9"/>
+      <c r="G36" s="10"/>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="17"/>
+      <c r="B37" s="9"/>
+      <c r="C37" s="10"/>
+      <c r="D37" s="9"/>
+      <c r="E37" s="10"/>
+      <c r="F37" s="9"/>
+      <c r="G37" s="10"/>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="17"/>
+      <c r="B38" s="9"/>
+      <c r="C38" s="10"/>
+      <c r="D38" s="9"/>
+      <c r="E38" s="10"/>
+      <c r="F38" s="9"/>
+      <c r="G38" s="10"/>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="17"/>
+      <c r="B39" s="9"/>
+      <c r="C39" s="10"/>
+      <c r="D39" s="9"/>
+      <c r="E39" s="10"/>
+      <c r="F39" s="9"/>
+      <c r="G39" s="10"/>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="17"/>
+      <c r="B40" s="9"/>
+      <c r="C40" s="10"/>
+      <c r="D40" s="9"/>
+      <c r="E40" s="10"/>
+      <c r="F40" s="9"/>
+      <c r="G40" s="10"/>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="17"/>
+      <c r="B41" s="9"/>
+      <c r="C41" s="10"/>
+      <c r="D41" s="9"/>
+      <c r="E41" s="10"/>
+      <c r="F41" s="9"/>
+      <c r="G41" s="10"/>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" s="17"/>
+      <c r="B42" s="9"/>
+      <c r="C42" s="10"/>
+      <c r="D42" s="9"/>
+      <c r="E42" s="10"/>
+      <c r="F42" s="9"/>
+      <c r="G42" s="10"/>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" s="17"/>
+      <c r="B43" s="9"/>
+      <c r="C43" s="10"/>
+      <c r="D43" s="9"/>
+      <c r="E43" s="10"/>
+      <c r="F43" s="9"/>
+      <c r="G43" s="10"/>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" s="19"/>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45" s="19"/>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46" s="19"/>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" s="19"/>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" s="19"/>
+      <c r="B48" s="7"/>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7"/>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49" s="19"/>
+      <c r="B49" s="7"/>
+      <c r="C49" s="7"/>
+      <c r="D49" s="7"/>
+      <c r="E49" s="7"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" s="19"/>
+      <c r="B50" s="7"/>
+      <c r="C50" s="7"/>
+      <c r="D50" s="7"/>
+      <c r="E50" s="7"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51" s="19"/>
+      <c r="B51" s="7"/>
+      <c r="C51" s="7"/>
+      <c r="D51" s="7"/>
+      <c r="E51" s="7"/>
+      <c r="F51" s="7"/>
+      <c r="G51" s="7"/>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52" s="19"/>
+      <c r="B52" s="7"/>
+      <c r="C52" s="7"/>
+      <c r="D52" s="7"/>
+      <c r="E52" s="7"/>
+      <c r="F52" s="7"/>
+      <c r="G52" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="3">
-    <mergeCell ref="A2:C2"/>
-[...1 lines deleted...]
-    <mergeCell ref="A36:G36"/>
+    <mergeCell ref="A28:G28"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A1:I1"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" firstPageNumber="31" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;R&amp;P</oddFooter>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H37"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:D48"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B6" sqref="B6:B35"/>
+      <selection activeCell="E16" sqref="E16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
-    <col min="1" max="1" width="50.5703125" style="5" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9.140625" style="5"/>
+    <col min="1" max="1" width="33.88671875" style="12" customWidth="1"/>
+    <col min="2" max="2" width="12.44140625" style="13" customWidth="1"/>
+    <col min="3" max="3" width="12.6640625" style="14" customWidth="1"/>
+    <col min="4" max="7" width="9.109375" style="7"/>
+    <col min="8" max="8" width="11.5546875" style="7" customWidth="1"/>
+    <col min="9" max="16384" width="9.109375" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.2">
-[...27 lines deleted...]
-      <c r="C4" s="116">
+    <row r="1" spans="1:4" ht="17.25" customHeight="1">
+      <c r="A1" s="278" t="s">
+        <v>141</v>
+      </c>
+      <c r="B1" s="278"/>
+      <c r="C1" s="278"/>
+    </row>
+    <row r="2" spans="1:4" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A2" s="113"/>
+      <c r="B2" s="114"/>
+      <c r="C2" s="115"/>
+    </row>
+    <row r="3" spans="1:4" s="6" customFormat="1" ht="51" customHeight="1">
+      <c r="A3" s="43"/>
+      <c r="B3" s="111" t="s">
+        <v>92</v>
+      </c>
+      <c r="C3" s="112" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="33"/>
+    </row>
+    <row r="4" spans="1:4" ht="35.25" customHeight="1">
+      <c r="A4" s="210" t="s">
+        <v>136</v>
+      </c>
+      <c r="B4" s="211">
+        <v>398943008</v>
+      </c>
+      <c r="C4" s="212">
         <v>100</v>
       </c>
     </row>
-    <row r="5" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      <c r="C6" s="162">
+    <row r="5" spans="1:4">
+      <c r="A5" s="213" t="s">
+        <v>51</v>
+      </c>
+      <c r="B5" s="161"/>
+      <c r="C5" s="162"/>
+    </row>
+    <row r="6" spans="1:4" s="105" customFormat="1" ht="12">
+      <c r="A6" s="93" t="s">
+        <v>200</v>
+      </c>
+      <c r="B6" s="94">
+        <v>256040144</v>
+      </c>
+      <c r="C6" s="95">
+        <v>64.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" s="105" customFormat="1" ht="12">
+      <c r="A7" s="93" t="s">
+        <v>101</v>
+      </c>
+      <c r="B7" s="94">
+        <v>641161</v>
+      </c>
+      <c r="C7" s="95">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" s="105" customFormat="1" ht="31.2">
+      <c r="A8" s="93" t="s">
+        <v>201</v>
+      </c>
+      <c r="B8" s="94">
+        <v>255398983</v>
+      </c>
+      <c r="C8" s="95">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" s="105" customFormat="1" ht="12">
+      <c r="A9" s="93" t="s">
+        <v>202</v>
+      </c>
+      <c r="B9" s="94">
+        <v>66037533</v>
+      </c>
+      <c r="C9" s="95">
+        <v>16.600000000000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" s="105" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A10" s="93" t="s">
+        <v>203</v>
+      </c>
+      <c r="B10" s="94">
+        <v>32911980</v>
+      </c>
+      <c r="C10" s="95">
+        <v>8.1999999999999993</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" s="105" customFormat="1" ht="31.2">
+      <c r="A11" s="93" t="s">
+        <v>204</v>
+      </c>
+      <c r="B11" s="94">
+        <v>31654672</v>
+      </c>
+      <c r="C11" s="95">
+        <v>7.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" s="107" customFormat="1" ht="31.2">
+      <c r="A12" s="93" t="s">
+        <v>205</v>
+      </c>
+      <c r="B12" s="94">
+        <v>830230</v>
+      </c>
+      <c r="C12" s="95">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" s="105" customFormat="1" ht="27" customHeight="1">
+      <c r="A13" s="93" t="s">
+        <v>206</v>
+      </c>
+      <c r="B13" s="94">
+        <v>427078</v>
+      </c>
+      <c r="C13" s="95">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" s="105" customFormat="1" ht="21">
+      <c r="A14" s="93" t="s">
+        <v>207</v>
+      </c>
+      <c r="B14" s="94">
+        <v>29225239</v>
+      </c>
+      <c r="C14" s="95">
+        <v>7.3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" s="105" customFormat="1" ht="21">
+      <c r="A15" s="93" t="s">
+        <v>208</v>
+      </c>
+      <c r="B15" s="94">
+        <v>14698970</v>
+      </c>
+      <c r="C15" s="95">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" s="105" customFormat="1" ht="72">
+      <c r="A16" s="93" t="s">
+        <v>209</v>
+      </c>
+      <c r="B16" s="94">
+        <v>14526269</v>
+      </c>
+      <c r="C16" s="95">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" s="105" customFormat="1" ht="21">
+      <c r="A17" s="93" t="s">
+        <v>210</v>
+      </c>
+      <c r="B17" s="94">
+        <v>3900314</v>
+      </c>
+      <c r="C17" s="95">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" s="105" customFormat="1" ht="41.4">
+      <c r="A18" s="93" t="s">
+        <v>211</v>
+      </c>
+      <c r="B18" s="94">
+        <v>3890738</v>
+      </c>
+      <c r="C18" s="95">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" s="105" customFormat="1" ht="12">
+      <c r="A19" s="93" t="s">
+        <v>212</v>
+      </c>
+      <c r="B19" s="94">
+        <v>9576</v>
+      </c>
+      <c r="C19" s="95">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...28 lines deleted...]
-      <c r="C9" s="162">
+    <row r="20" spans="1:4" s="105" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A20" s="97" t="s">
+        <v>213</v>
+      </c>
+      <c r="B20" s="94">
+        <v>76865331</v>
+      </c>
+      <c r="C20" s="95">
+        <v>19.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" s="105" customFormat="1" ht="21">
+      <c r="A21" s="97" t="s">
+        <v>214</v>
+      </c>
+      <c r="B21" s="94">
+        <v>21059468</v>
+      </c>
+      <c r="C21" s="95">
+        <v>5.3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" s="105" customFormat="1" ht="12">
+      <c r="A22" s="97" t="s">
+        <v>62</v>
+      </c>
+      <c r="B22" s="94">
+        <v>1335705</v>
+      </c>
+      <c r="C22" s="95">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" s="105" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A23" s="97" t="s">
+        <v>215</v>
+      </c>
+      <c r="B23" s="94">
+        <v>19723763</v>
+      </c>
+      <c r="C23" s="95">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="D23" s="106"/>
+    </row>
+    <row r="24" spans="1:4" s="105" customFormat="1" ht="21">
+      <c r="A24" s="97" t="s">
+        <v>216</v>
+      </c>
+      <c r="B24" s="94">
+        <v>2399129</v>
+      </c>
+      <c r="C24" s="95">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" s="105" customFormat="1" ht="18" customHeight="1">
+      <c r="A25" s="93" t="s">
+        <v>66</v>
+      </c>
+      <c r="B25" s="94">
+        <v>96634</v>
+      </c>
+      <c r="C25" s="95">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...50 lines deleted...]
-      <c r="C14" s="162">
+    <row r="26" spans="1:4" s="105" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A26" s="93" t="s">
+        <v>217</v>
+      </c>
+      <c r="B26" s="94">
+        <v>2302495</v>
+      </c>
+      <c r="C26" s="95">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" s="105" customFormat="1" ht="12">
+      <c r="A27" s="93" t="s">
+        <v>69</v>
+      </c>
+      <c r="B27" s="98" t="s">
+        <v>199</v>
+      </c>
+      <c r="C27" s="99" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" s="105" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A28" s="93" t="s">
+        <v>218</v>
+      </c>
+      <c r="B28" s="94">
+        <v>39235774</v>
+      </c>
+      <c r="C28" s="95">
+        <v>9.8000000000000007</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" s="105" customFormat="1" ht="12">
+      <c r="A29" s="93" t="s">
+        <v>70</v>
+      </c>
+      <c r="B29" s="94">
+        <v>16076813</v>
+      </c>
+      <c r="C29" s="95">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" s="105" customFormat="1" ht="21">
+      <c r="A30" s="93" t="s">
+        <v>71</v>
+      </c>
+      <c r="B30" s="94">
+        <v>16137354</v>
+      </c>
+      <c r="C30" s="95">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" s="105" customFormat="1" ht="12">
+      <c r="A31" s="93" t="s">
+        <v>73</v>
+      </c>
+      <c r="B31" s="94">
+        <v>7021607</v>
+      </c>
+      <c r="C31" s="95">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" s="105" customFormat="1" ht="12">
+      <c r="A32" s="93" t="s">
+        <v>219</v>
+      </c>
+      <c r="B32" s="94">
+        <v>14170960</v>
+      </c>
+      <c r="C32" s="95">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" s="105" customFormat="1" ht="12">
+      <c r="A33" s="93" t="s">
+        <v>75</v>
+      </c>
+      <c r="B33" s="94">
+        <v>1574454</v>
+      </c>
+      <c r="C33" s="95">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" s="105" customFormat="1" ht="12">
+      <c r="A34" s="93" t="s">
+        <v>22</v>
+      </c>
+      <c r="B34" s="94">
+        <v>5453595</v>
+      </c>
+      <c r="C34" s="95">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" s="105" customFormat="1" ht="12">
+      <c r="A35" s="93" t="s">
+        <v>86</v>
+      </c>
+      <c r="B35" s="94">
+        <v>561868</v>
+      </c>
+      <c r="C35" s="95">
         <v>0.1</v>
       </c>
-      <c r="H14" s="85"/>
-[...90 lines deleted...]
-      <c r="A23" s="161" t="s">
+    </row>
+    <row r="36" spans="1:4" s="105" customFormat="1" ht="21">
+      <c r="A36" s="93" t="s">
         <v>77</v>
       </c>
-      <c r="B23" s="119">
-[...7 lines deleted...]
-      <c r="A24" s="161" t="s">
+      <c r="B36" s="94">
+        <v>5498655</v>
+      </c>
+      <c r="C36" s="95">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" s="105" customFormat="1" ht="12">
+      <c r="A37" s="100" t="s">
         <v>78</v>
       </c>
-      <c r="B24" s="119">
-[...90 lines deleted...]
-      <c r="C32" s="162">
+      <c r="B37" s="101">
+        <v>1082388</v>
+      </c>
+      <c r="C37" s="102">
         <v>0.3</v>
       </c>
     </row>
-    <row r="33" spans="1:7" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-[...41 lines deleted...]
-      <c r="G37" s="284"/>
+    <row r="38" spans="1:4" s="105" customFormat="1" ht="12">
+      <c r="A38" s="8"/>
+      <c r="B38" s="9"/>
+      <c r="C38" s="10"/>
+    </row>
+    <row r="39" spans="1:4" ht="11.25" customHeight="1">
+      <c r="A39" s="274" t="s">
+        <v>142</v>
+      </c>
+      <c r="B39" s="274"/>
+      <c r="C39" s="274"/>
+      <c r="D39" s="274"/>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="A40" s="7"/>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="A41" s="7"/>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+    </row>
+    <row r="42" spans="1:4">
+      <c r="A42" s="7"/>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="A43" s="7"/>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44" s="7"/>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7"/>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="A45" s="7"/>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="A46" s="7"/>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7"/>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="A47" s="7"/>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="A48" s="7"/>
+      <c r="B48" s="7"/>
+      <c r="C48" s="7"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...1 lines deleted...]
-    <mergeCell ref="A37:G37"/>
+  <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A39:D39"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.52" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" firstPageNumber="31" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;R&amp;P</oddFooter>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G38"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:D36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B6" sqref="B6:B35"/>
+      <selection activeCell="A15" sqref="A15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
-    <col min="1" max="1" width="51.85546875" style="5" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9.140625" style="5"/>
+    <col min="1" max="1" width="42.33203125" style="13" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="13" customWidth="1"/>
+    <col min="3" max="3" width="13.33203125" style="13" customWidth="1"/>
+    <col min="4" max="16384" width="9.109375" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.2">
-[...27 lines deleted...]
-      <c r="C4" s="116">
+    <row r="1" spans="1:4" ht="15.75" customHeight="1">
+      <c r="A1" s="278" t="s">
+        <v>140</v>
+      </c>
+      <c r="B1" s="278"/>
+      <c r="C1" s="278"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="4"/>
+      <c r="B2" s="5"/>
+      <c r="C2" s="16"/>
+    </row>
+    <row r="3" spans="1:4" ht="57.75" customHeight="1">
+      <c r="A3" s="43"/>
+      <c r="B3" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="C3" s="44" t="s">
+        <v>81</v>
+      </c>
+      <c r="D3" s="12"/>
+    </row>
+    <row r="4" spans="1:4" ht="21.6">
+      <c r="A4" s="214" t="s">
+        <v>137</v>
+      </c>
+      <c r="B4" s="215">
+        <v>472218448</v>
+      </c>
+      <c r="C4" s="216">
         <v>100</v>
       </c>
     </row>
-    <row r="5" spans="1:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="117" t="s">
+    <row r="5" spans="1:4">
+      <c r="A5" s="47" t="s">
+        <v>82</v>
+      </c>
+      <c r="B5" s="47"/>
+      <c r="C5" s="217" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="47" t="s">
+        <v>52</v>
+      </c>
+      <c r="B6" s="215">
+        <v>527443</v>
+      </c>
+      <c r="C6" s="216">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="47" t="s">
+        <v>53</v>
+      </c>
+      <c r="B7" s="215">
+        <v>81373603</v>
+      </c>
+      <c r="C7" s="216">
+        <v>17.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="21.6">
+      <c r="A8" s="218" t="s">
+        <v>83</v>
+      </c>
+      <c r="B8" s="215">
+        <v>171363744</v>
+      </c>
+      <c r="C8" s="216">
+        <v>36.299999999999997</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="47" t="s">
+        <v>80</v>
+      </c>
+      <c r="B9" s="215">
+        <v>33614959</v>
+      </c>
+      <c r="C9" s="216">
+        <v>7.1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="47" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" s="215">
+        <v>6444041</v>
+      </c>
+      <c r="C10" s="216">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="47" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" s="215">
+        <v>7995813</v>
+      </c>
+      <c r="C11" s="216">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="21.6">
+      <c r="A12" s="218" t="s">
         <v>57</v>
       </c>
-      <c r="B5" s="118" t="s">
-[...7 lines deleted...]
-      <c r="A6" s="167" t="s">
+      <c r="B12" s="215">
+        <v>23856477</v>
+      </c>
+      <c r="C12" s="216">
+        <v>5.0999999999999996</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="21.6">
+      <c r="A13" s="218" t="s">
         <v>58</v>
       </c>
-      <c r="B6" s="119">
-[...2 lines deleted...]
-      <c r="C6" s="162">
+      <c r="B13" s="215">
+        <v>1015903</v>
+      </c>
+      <c r="C13" s="216">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="36.75" customHeight="1">
+      <c r="A14" s="218" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" s="215">
+        <v>11390990</v>
+      </c>
+      <c r="C14" s="216">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="47" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" s="215">
+        <v>61130</v>
+      </c>
+      <c r="C15" s="216">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="21.6">
+      <c r="A16" s="218" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" s="215">
+        <v>930113</v>
+      </c>
+      <c r="C16" s="216">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="21.6">
+      <c r="A17" s="218" t="s">
+        <v>87</v>
+      </c>
+      <c r="B17" s="215">
+        <v>48216</v>
+      </c>
+      <c r="C17" s="216">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="47" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" s="215">
+        <v>5034348</v>
+      </c>
+      <c r="C18" s="216">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="47" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="215">
+        <v>7716099</v>
+      </c>
+      <c r="C19" s="216">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="33" customHeight="1">
+      <c r="A20" s="218" t="s">
+        <v>88</v>
+      </c>
+      <c r="B20" s="215">
+        <v>7969583</v>
+      </c>
+      <c r="C20" s="216">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="21.6">
+      <c r="A21" s="218" t="s">
+        <v>89</v>
+      </c>
+      <c r="B21" s="215">
+        <v>13912394</v>
+      </c>
+      <c r="C21" s="216">
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="21.6">
+      <c r="A22" s="218" t="s">
+        <v>71</v>
+      </c>
+      <c r="B22" s="215">
+        <v>15039436</v>
+      </c>
+      <c r="C22" s="216">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="47" t="s">
+        <v>72</v>
+      </c>
+      <c r="B23" s="215">
+        <v>329281</v>
+      </c>
+      <c r="C23" s="216">
         <v>0.1</v>
       </c>
     </row>
-    <row r="7" spans="1:3" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-      <c r="A8" s="167" t="s">
+    <row r="24" spans="1:3">
+      <c r="A24" s="47" t="s">
+        <v>73</v>
+      </c>
+      <c r="B24" s="215">
+        <v>30767381</v>
+      </c>
+      <c r="C24" s="216">
+        <v>6.4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="47" t="s">
+        <v>74</v>
+      </c>
+      <c r="B25" s="215">
+        <v>919728</v>
+      </c>
+      <c r="C25" s="216">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="47" t="s">
+        <v>22</v>
+      </c>
+      <c r="B26" s="215">
+        <v>4672737</v>
+      </c>
+      <c r="C26" s="216">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="47" t="s">
+        <v>86</v>
+      </c>
+      <c r="B27" s="215">
+        <v>1186749</v>
+      </c>
+      <c r="C27" s="216">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="24.75" customHeight="1">
+      <c r="A28" s="218" t="s">
+        <v>90</v>
+      </c>
+      <c r="B28" s="215">
+        <v>4686582</v>
+      </c>
+      <c r="C28" s="216">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="47" t="s">
+        <v>78</v>
+      </c>
+      <c r="B29" s="215">
+        <v>1330426</v>
+      </c>
+      <c r="C29" s="216">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="B30" s="215">
+        <v>725872</v>
+      </c>
+      <c r="C30" s="216">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="47" t="s">
+        <v>62</v>
+      </c>
+      <c r="B31" s="215">
+        <v>733618</v>
+      </c>
+      <c r="C31" s="216">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="21.6">
+      <c r="A32" s="218" t="s">
         <v>91</v>
       </c>
-      <c r="B8" s="119">
-[...13 lines deleted...]
-      <c r="C9" s="162">
+      <c r="B32" s="215">
+        <v>288816</v>
+      </c>
+      <c r="C32" s="216">
         <v>0.1</v>
       </c>
     </row>
-    <row r="10" spans="1:3" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-[...264 lines deleted...]
-      <c r="A34" s="161" t="s">
+    <row r="33" spans="1:3">
+      <c r="A33" s="47" t="s">
+        <v>64</v>
+      </c>
+      <c r="B33" s="215">
+        <v>2105166</v>
+      </c>
+      <c r="C33" s="216">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="219" t="s">
+        <v>65</v>
+      </c>
+      <c r="B34" s="220">
+        <v>36177800</v>
+      </c>
+      <c r="C34" s="221">
+        <v>7.7</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="41"/>
+      <c r="B35" s="114"/>
+      <c r="C35" s="114"/>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="46" t="s">
         <v>142</v>
       </c>
-      <c r="B34" s="119">
-[...26 lines deleted...]
-      <c r="G38" s="284"/>
+      <c r="B36" s="114"/>
+      <c r="C36" s="114"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...1 lines deleted...]
-    <mergeCell ref="A38:G38"/>
+  <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.51181102362204722" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x0101007ADCE4694D4D0D4CA05F14D10ED64C7C" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="44426daeed329d84809263c33be87a2f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Мазмұн түрі" ma:readOnly="true"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADC45505-ED5C-4B9E-997A-DFC3D984CA41}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{380698DE-0596-4A47-A31E-0A18DC1C3457}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A607EF1E-45F4-4FAC-9D7A-67572C93321C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE156652-FF20-4ADE-B9C2-29B6377592EB}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE4BA2E0-B450-42E4-A551-DBECC3E15B79}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>16</vt:i4>
-[...5 lines deleted...]
-        <vt:i4>3</vt:i4>
+        <vt:i4>19</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="19" baseType="lpstr">
-      <vt:lpstr>с 1990-1997</vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>с 2010-2013</vt:lpstr>
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>1990-1997</vt:lpstr>
+      <vt:lpstr>1998-2001</vt:lpstr>
+      <vt:lpstr>2002-2005</vt:lpstr>
+      <vt:lpstr>2006-2009</vt:lpstr>
+      <vt:lpstr>2010-2013</vt:lpstr>
       <vt:lpstr>2014</vt:lpstr>
       <vt:lpstr>2015</vt:lpstr>
       <vt:lpstr>2016</vt:lpstr>
       <vt:lpstr>2017</vt:lpstr>
       <vt:lpstr>2018</vt:lpstr>
       <vt:lpstr>2019</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
-      <vt:lpstr>'с 1990-1997'!Заголовки_для_печати</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>'с 2002-2005'!Заголовки_для_печати</vt:lpstr>
+      <vt:lpstr>2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>АРКС</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>bdubirova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>