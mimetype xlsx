--- v0 (2026-04-14)
+++ v1 (2026-10-25)
@@ -1,441 +1,765 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-5850" yWindow="1020" windowWidth="26475" windowHeight="10590"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
+    <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="56">
+  <si>
+    <t>өткен жылға %-бен</t>
+  </si>
+  <si>
+    <t>Құрылыс жұмыстарының нақты көлем индекстері</t>
+  </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Астана қаласы</t>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>ҚСЖ атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>Әдіснамалық түсіндірмелер</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңартылған күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс нөмірі :</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Пайыз</t>
+  </si>
+  <si>
+    <t>Құрылыс жұмыстарының нақты көлем индексі</t>
+  </si>
+  <si>
+    <t>Құрылыс жұмыстарының нақты көлем индексі серпіндегі орындалған құрылыс жұмыстарының көлемінің өзгеруін көрсетеді және дефлятор есебімен (баға индексі) нақты қолданыстағы бағаларда талданатын кезеңнің орындалған құрылыс жұмыстары көлемінің өткен жылға қатынасы ретінде анықталады.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Есептеу </t>
+  </si>
+  <si>
+    <t>Ақпараттық база болып негізгі және қосалқы экономикалық қызмет түрлерінің 41-43  "Құрылыс" кодтары бойынша,ірі,орта және шағын кәсіпорындарға қатысты жалпы мемлекеттік статистикалық бақылаудың бастапқы деректері табылады.</t>
+  </si>
+  <si>
+    <t>2003 жылдан бастап</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/114/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701892</t>
+  </si>
+  <si>
+    <t>03.07.2026ж.</t>
+  </si>
+  <si>
+    <t>05.07.2027ж.</t>
+  </si>
+  <si>
+    <t>Құрылыс және инвестиция статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Б.Бекмагамбетов</t>
+  </si>
+  <si>
+    <t>+7 7172 32 08 57</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ba.bekmagambetov@aspire.gov.kz</t>
   </si>
   <si>
     <t>Алматы ауданы</t>
   </si>
   <si>
+    <t>Есіл ауданы</t>
+  </si>
+  <si>
+    <t>Сарыарқа ауданы</t>
+  </si>
+  <si>
     <t>Нұра ауданы</t>
   </si>
   <si>
-    <t>2,5 есе</t>
-[...11 lines deleted...]
-    <t>Сарыарқа ауданы</t>
+    <t>Сарайшық ауданы</t>
+  </si>
+  <si>
+    <t>в 2,5 раза</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Астана қаласы</t>
   </si>
   <si>
     <t>Байқоңыр ауданы</t>
+  </si>
+  <si>
+    <t>Есіл ауданы 2008 жылы,Байқоныр ауданы 2018 жылы,Нұра ауданы 2022 жылы және Сарайшық ауданы 2024 жылы құрылған.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/93/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/506422/file/kk/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.0\ _р_._-;\-* #,##0.0\ _р_._-;_-* &quot;-&quot;??\ _р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
-[...4 lines deleted...]
-    </font>
+  <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Roboto"/>
-[...9 lines deleted...]
-      <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <b/>
-      <sz val="12"/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...8 lines deleted...]
-      <bottom style="thin">
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top/>
-      <bottom style="medium">
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="168" fontId="6" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="17" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="19" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="19" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="2" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="2" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="19" fillId="2" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="19" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="19" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="20" fillId="0" borderId="6" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="19" fillId="0" borderId="7" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="19" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="20" fillId="0" borderId="5" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="19" fillId="0" borderId="8" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="19" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="168" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...33 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="5">
+  <cellStyles count="9">
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10" xfId="4"/>
-    <cellStyle name="Обычный 29" xfId="3"/>
+    <cellStyle name="Обычный 10" xfId="7"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 29" xfId="8"/>
+    <cellStyle name="Обычный 3" xfId="4"/>
+    <cellStyle name="Обычный 54" xfId="6"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -469,86 +793,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -680,804 +1002,1531 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701892" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/region/506422/file/kk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:W13"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr codeName="Лист4"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5"/>
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="E12" sqref="E12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="20.85546875" style="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="18" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="42.33203125" style="26" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="26" customWidth="1"/>
+    <col min="257" max="257" width="42.33203125" customWidth="1"/>
+    <col min="258" max="258" width="97.6640625" customWidth="1"/>
+    <col min="513" max="513" width="42.33203125" customWidth="1"/>
+    <col min="514" max="514" width="97.6640625" customWidth="1"/>
+    <col min="769" max="769" width="42.33203125" customWidth="1"/>
+    <col min="770" max="770" width="97.6640625" customWidth="1"/>
+    <col min="1025" max="1025" width="42.33203125" customWidth="1"/>
+    <col min="1026" max="1026" width="97.6640625" customWidth="1"/>
+    <col min="1281" max="1281" width="42.33203125" customWidth="1"/>
+    <col min="1282" max="1282" width="97.6640625" customWidth="1"/>
+    <col min="1537" max="1537" width="42.33203125" customWidth="1"/>
+    <col min="1538" max="1538" width="97.6640625" customWidth="1"/>
+    <col min="1793" max="1793" width="42.33203125" customWidth="1"/>
+    <col min="1794" max="1794" width="97.6640625" customWidth="1"/>
+    <col min="2049" max="2049" width="42.33203125" customWidth="1"/>
+    <col min="2050" max="2050" width="97.6640625" customWidth="1"/>
+    <col min="2305" max="2305" width="42.33203125" customWidth="1"/>
+    <col min="2306" max="2306" width="97.6640625" customWidth="1"/>
+    <col min="2561" max="2561" width="42.33203125" customWidth="1"/>
+    <col min="2562" max="2562" width="97.6640625" customWidth="1"/>
+    <col min="2817" max="2817" width="42.33203125" customWidth="1"/>
+    <col min="2818" max="2818" width="97.6640625" customWidth="1"/>
+    <col min="3073" max="3073" width="42.33203125" customWidth="1"/>
+    <col min="3074" max="3074" width="97.6640625" customWidth="1"/>
+    <col min="3329" max="3329" width="42.33203125" customWidth="1"/>
+    <col min="3330" max="3330" width="97.6640625" customWidth="1"/>
+    <col min="3585" max="3585" width="42.33203125" customWidth="1"/>
+    <col min="3586" max="3586" width="97.6640625" customWidth="1"/>
+    <col min="3841" max="3841" width="42.33203125" customWidth="1"/>
+    <col min="3842" max="3842" width="97.6640625" customWidth="1"/>
+    <col min="4097" max="4097" width="42.33203125" customWidth="1"/>
+    <col min="4098" max="4098" width="97.6640625" customWidth="1"/>
+    <col min="4353" max="4353" width="42.33203125" customWidth="1"/>
+    <col min="4354" max="4354" width="97.6640625" customWidth="1"/>
+    <col min="4609" max="4609" width="42.33203125" customWidth="1"/>
+    <col min="4610" max="4610" width="97.6640625" customWidth="1"/>
+    <col min="4865" max="4865" width="42.33203125" customWidth="1"/>
+    <col min="4866" max="4866" width="97.6640625" customWidth="1"/>
+    <col min="5121" max="5121" width="42.33203125" customWidth="1"/>
+    <col min="5122" max="5122" width="97.6640625" customWidth="1"/>
+    <col min="5377" max="5377" width="42.33203125" customWidth="1"/>
+    <col min="5378" max="5378" width="97.6640625" customWidth="1"/>
+    <col min="5633" max="5633" width="42.33203125" customWidth="1"/>
+    <col min="5634" max="5634" width="97.6640625" customWidth="1"/>
+    <col min="5889" max="5889" width="42.33203125" customWidth="1"/>
+    <col min="5890" max="5890" width="97.6640625" customWidth="1"/>
+    <col min="6145" max="6145" width="42.33203125" customWidth="1"/>
+    <col min="6146" max="6146" width="97.6640625" customWidth="1"/>
+    <col min="6401" max="6401" width="42.33203125" customWidth="1"/>
+    <col min="6402" max="6402" width="97.6640625" customWidth="1"/>
+    <col min="6657" max="6657" width="42.33203125" customWidth="1"/>
+    <col min="6658" max="6658" width="97.6640625" customWidth="1"/>
+    <col min="6913" max="6913" width="42.33203125" customWidth="1"/>
+    <col min="6914" max="6914" width="97.6640625" customWidth="1"/>
+    <col min="7169" max="7169" width="42.33203125" customWidth="1"/>
+    <col min="7170" max="7170" width="97.6640625" customWidth="1"/>
+    <col min="7425" max="7425" width="42.33203125" customWidth="1"/>
+    <col min="7426" max="7426" width="97.6640625" customWidth="1"/>
+    <col min="7681" max="7681" width="42.33203125" customWidth="1"/>
+    <col min="7682" max="7682" width="97.6640625" customWidth="1"/>
+    <col min="7937" max="7937" width="42.33203125" customWidth="1"/>
+    <col min="7938" max="7938" width="97.6640625" customWidth="1"/>
+    <col min="8193" max="8193" width="42.33203125" customWidth="1"/>
+    <col min="8194" max="8194" width="97.6640625" customWidth="1"/>
+    <col min="8449" max="8449" width="42.33203125" customWidth="1"/>
+    <col min="8450" max="8450" width="97.6640625" customWidth="1"/>
+    <col min="8705" max="8705" width="42.33203125" customWidth="1"/>
+    <col min="8706" max="8706" width="97.6640625" customWidth="1"/>
+    <col min="8961" max="8961" width="42.33203125" customWidth="1"/>
+    <col min="8962" max="8962" width="97.6640625" customWidth="1"/>
+    <col min="9217" max="9217" width="42.33203125" customWidth="1"/>
+    <col min="9218" max="9218" width="97.6640625" customWidth="1"/>
+    <col min="9473" max="9473" width="42.33203125" customWidth="1"/>
+    <col min="9474" max="9474" width="97.6640625" customWidth="1"/>
+    <col min="9729" max="9729" width="42.33203125" customWidth="1"/>
+    <col min="9730" max="9730" width="97.6640625" customWidth="1"/>
+    <col min="9985" max="9985" width="42.33203125" customWidth="1"/>
+    <col min="9986" max="9986" width="97.6640625" customWidth="1"/>
+    <col min="10241" max="10241" width="42.33203125" customWidth="1"/>
+    <col min="10242" max="10242" width="97.6640625" customWidth="1"/>
+    <col min="10497" max="10497" width="42.33203125" customWidth="1"/>
+    <col min="10498" max="10498" width="97.6640625" customWidth="1"/>
+    <col min="10753" max="10753" width="42.33203125" customWidth="1"/>
+    <col min="10754" max="10754" width="97.6640625" customWidth="1"/>
+    <col min="11009" max="11009" width="42.33203125" customWidth="1"/>
+    <col min="11010" max="11010" width="97.6640625" customWidth="1"/>
+    <col min="11265" max="11265" width="42.33203125" customWidth="1"/>
+    <col min="11266" max="11266" width="97.6640625" customWidth="1"/>
+    <col min="11521" max="11521" width="42.33203125" customWidth="1"/>
+    <col min="11522" max="11522" width="97.6640625" customWidth="1"/>
+    <col min="11777" max="11777" width="42.33203125" customWidth="1"/>
+    <col min="11778" max="11778" width="97.6640625" customWidth="1"/>
+    <col min="12033" max="12033" width="42.33203125" customWidth="1"/>
+    <col min="12034" max="12034" width="97.6640625" customWidth="1"/>
+    <col min="12289" max="12289" width="42.33203125" customWidth="1"/>
+    <col min="12290" max="12290" width="97.6640625" customWidth="1"/>
+    <col min="12545" max="12545" width="42.33203125" customWidth="1"/>
+    <col min="12546" max="12546" width="97.6640625" customWidth="1"/>
+    <col min="12801" max="12801" width="42.33203125" customWidth="1"/>
+    <col min="12802" max="12802" width="97.6640625" customWidth="1"/>
+    <col min="13057" max="13057" width="42.33203125" customWidth="1"/>
+    <col min="13058" max="13058" width="97.6640625" customWidth="1"/>
+    <col min="13313" max="13313" width="42.33203125" customWidth="1"/>
+    <col min="13314" max="13314" width="97.6640625" customWidth="1"/>
+    <col min="13569" max="13569" width="42.33203125" customWidth="1"/>
+    <col min="13570" max="13570" width="97.6640625" customWidth="1"/>
+    <col min="13825" max="13825" width="42.33203125" customWidth="1"/>
+    <col min="13826" max="13826" width="97.6640625" customWidth="1"/>
+    <col min="14081" max="14081" width="42.33203125" customWidth="1"/>
+    <col min="14082" max="14082" width="97.6640625" customWidth="1"/>
+    <col min="14337" max="14337" width="42.33203125" customWidth="1"/>
+    <col min="14338" max="14338" width="97.6640625" customWidth="1"/>
+    <col min="14593" max="14593" width="42.33203125" customWidth="1"/>
+    <col min="14594" max="14594" width="97.6640625" customWidth="1"/>
+    <col min="14849" max="14849" width="42.33203125" customWidth="1"/>
+    <col min="14850" max="14850" width="97.6640625" customWidth="1"/>
+    <col min="15105" max="15105" width="42.33203125" customWidth="1"/>
+    <col min="15106" max="15106" width="97.6640625" customWidth="1"/>
+    <col min="15361" max="15361" width="42.33203125" customWidth="1"/>
+    <col min="15362" max="15362" width="97.6640625" customWidth="1"/>
+    <col min="15617" max="15617" width="42.33203125" customWidth="1"/>
+    <col min="15618" max="15618" width="97.6640625" customWidth="1"/>
+    <col min="15873" max="15873" width="42.33203125" customWidth="1"/>
+    <col min="15874" max="15874" width="97.6640625" customWidth="1"/>
+    <col min="16129" max="16129" width="42.33203125" customWidth="1"/>
+    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-[...23 lines deleted...]
-    <row r="2" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
+      <c r="A1" s="7"/>
+      <c r="B1" s="7"/>
+    </row>
+    <row r="2" spans="1:13" s="10" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="B2" s="9">
+        <v>162107</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="10" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B3" s="9" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="10" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="11" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="10" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" s="9" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="10" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="9" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="10" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A7" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="10" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="10" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="13" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="10" customFormat="1" ht="57.75" customHeight="1">
+      <c r="A10" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" s="13" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="10" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A11" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="M11" s="15"/>
+    </row>
+    <row r="12" spans="1:13" s="10" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="M12" s="15"/>
+    </row>
+    <row r="13" spans="1:13" s="10" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="M13" s="15"/>
+    </row>
+    <row r="14" spans="1:13" s="10" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="B14" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="M14" s="15"/>
+    </row>
+    <row r="15" spans="1:13" s="10" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="18" t="s">
+        <v>38</v>
+      </c>
+      <c r="M15" s="15"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="M16" s="20"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17" s="19" t="s">
+        <v>40</v>
+      </c>
+      <c r="M17" s="21"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="M18" s="20"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="M19" s="21"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="M20" s="20"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="M21" s="21"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="24"/>
+      <c r="B22" s="25"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="21"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="20"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="B25" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="M25" s="21"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="20"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4" display="za.dautova@aspire.gov.kz "/>
+    <hyperlink ref="B14" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr codeName="Лист2"/>
+  <dimension ref="A1:C18"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B24" sqref="B24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3" max="256" width="9.109375" style="1"/>
+    <col min="257" max="257" width="4.44140625" style="1" customWidth="1"/>
+    <col min="258" max="258" width="113.5546875" style="1" customWidth="1"/>
+    <col min="259" max="512" width="9.109375" style="1"/>
+    <col min="513" max="513" width="4.44140625" style="1" customWidth="1"/>
+    <col min="514" max="514" width="113.5546875" style="1" customWidth="1"/>
+    <col min="515" max="768" width="9.109375" style="1"/>
+    <col min="769" max="769" width="4.44140625" style="1" customWidth="1"/>
+    <col min="770" max="770" width="113.5546875" style="1" customWidth="1"/>
+    <col min="771" max="1024" width="9.109375" style="1"/>
+    <col min="1025" max="1025" width="4.44140625" style="1" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5546875" style="1" customWidth="1"/>
+    <col min="1027" max="1280" width="9.109375" style="1"/>
+    <col min="1281" max="1281" width="4.44140625" style="1" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5546875" style="1" customWidth="1"/>
+    <col min="1283" max="1536" width="9.109375" style="1"/>
+    <col min="1537" max="1537" width="4.44140625" style="1" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5546875" style="1" customWidth="1"/>
+    <col min="1539" max="1792" width="9.109375" style="1"/>
+    <col min="1793" max="1793" width="4.44140625" style="1" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5546875" style="1" customWidth="1"/>
+    <col min="1795" max="2048" width="9.109375" style="1"/>
+    <col min="2049" max="2049" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5546875" style="1" customWidth="1"/>
+    <col min="2051" max="2304" width="9.109375" style="1"/>
+    <col min="2305" max="2305" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5546875" style="1" customWidth="1"/>
+    <col min="2307" max="2560" width="9.109375" style="1"/>
+    <col min="2561" max="2561" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5546875" style="1" customWidth="1"/>
+    <col min="2563" max="2816" width="9.109375" style="1"/>
+    <col min="2817" max="2817" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5546875" style="1" customWidth="1"/>
+    <col min="2819" max="3072" width="9.109375" style="1"/>
+    <col min="3073" max="3073" width="4.44140625" style="1" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3075" max="3328" width="9.109375" style="1"/>
+    <col min="3329" max="3329" width="4.44140625" style="1" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3331" max="3584" width="9.109375" style="1"/>
+    <col min="3585" max="3585" width="4.44140625" style="1" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3587" max="3840" width="9.109375" style="1"/>
+    <col min="3841" max="3841" width="4.44140625" style="1" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3843" max="4096" width="9.109375" style="1"/>
+    <col min="4097" max="4097" width="4.44140625" style="1" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5546875" style="1" customWidth="1"/>
+    <col min="4099" max="4352" width="9.109375" style="1"/>
+    <col min="4353" max="4353" width="4.44140625" style="1" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5546875" style="1" customWidth="1"/>
+    <col min="4355" max="4608" width="9.109375" style="1"/>
+    <col min="4609" max="4609" width="4.44140625" style="1" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5546875" style="1" customWidth="1"/>
+    <col min="4611" max="4864" width="9.109375" style="1"/>
+    <col min="4865" max="4865" width="4.44140625" style="1" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5546875" style="1" customWidth="1"/>
+    <col min="4867" max="5120" width="9.109375" style="1"/>
+    <col min="5121" max="5121" width="4.44140625" style="1" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5546875" style="1" customWidth="1"/>
+    <col min="5123" max="5376" width="9.109375" style="1"/>
+    <col min="5377" max="5377" width="4.44140625" style="1" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5546875" style="1" customWidth="1"/>
+    <col min="5379" max="5632" width="9.109375" style="1"/>
+    <col min="5633" max="5633" width="4.44140625" style="1" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5546875" style="1" customWidth="1"/>
+    <col min="5635" max="5888" width="9.109375" style="1"/>
+    <col min="5889" max="5889" width="4.44140625" style="1" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5546875" style="1" customWidth="1"/>
+    <col min="5891" max="6144" width="9.109375" style="1"/>
+    <col min="6145" max="6145" width="4.44140625" style="1" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5546875" style="1" customWidth="1"/>
+    <col min="6147" max="6400" width="9.109375" style="1"/>
+    <col min="6401" max="6401" width="4.44140625" style="1" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5546875" style="1" customWidth="1"/>
+    <col min="6403" max="6656" width="9.109375" style="1"/>
+    <col min="6657" max="6657" width="4.44140625" style="1" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5546875" style="1" customWidth="1"/>
+    <col min="6659" max="6912" width="9.109375" style="1"/>
+    <col min="6913" max="6913" width="4.44140625" style="1" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5546875" style="1" customWidth="1"/>
+    <col min="6915" max="7168" width="9.109375" style="1"/>
+    <col min="7169" max="7169" width="4.44140625" style="1" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5546875" style="1" customWidth="1"/>
+    <col min="7171" max="7424" width="9.109375" style="1"/>
+    <col min="7425" max="7425" width="4.44140625" style="1" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5546875" style="1" customWidth="1"/>
+    <col min="7427" max="7680" width="9.109375" style="1"/>
+    <col min="7681" max="7681" width="4.44140625" style="1" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5546875" style="1" customWidth="1"/>
+    <col min="7683" max="7936" width="9.109375" style="1"/>
+    <col min="7937" max="7937" width="4.44140625" style="1" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5546875" style="1" customWidth="1"/>
+    <col min="7939" max="8192" width="9.109375" style="1"/>
+    <col min="8193" max="8193" width="4.44140625" style="1" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5546875" style="1" customWidth="1"/>
+    <col min="8195" max="8448" width="9.109375" style="1"/>
+    <col min="8449" max="8449" width="4.44140625" style="1" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5546875" style="1" customWidth="1"/>
+    <col min="8451" max="8704" width="9.109375" style="1"/>
+    <col min="8705" max="8705" width="4.44140625" style="1" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5546875" style="1" customWidth="1"/>
+    <col min="8707" max="8960" width="9.109375" style="1"/>
+    <col min="8961" max="8961" width="4.44140625" style="1" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5546875" style="1" customWidth="1"/>
+    <col min="8963" max="9216" width="9.109375" style="1"/>
+    <col min="9217" max="9217" width="4.44140625" style="1" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5546875" style="1" customWidth="1"/>
+    <col min="9219" max="9472" width="9.109375" style="1"/>
+    <col min="9473" max="9473" width="4.44140625" style="1" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5546875" style="1" customWidth="1"/>
+    <col min="9475" max="9728" width="9.109375" style="1"/>
+    <col min="9729" max="9729" width="4.44140625" style="1" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5546875" style="1" customWidth="1"/>
+    <col min="9731" max="9984" width="9.109375" style="1"/>
+    <col min="9985" max="9985" width="4.44140625" style="1" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5546875" style="1" customWidth="1"/>
+    <col min="9987" max="10240" width="9.109375" style="1"/>
+    <col min="10241" max="10241" width="4.44140625" style="1" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5546875" style="1" customWidth="1"/>
+    <col min="10243" max="10496" width="9.109375" style="1"/>
+    <col min="10497" max="10497" width="4.44140625" style="1" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5546875" style="1" customWidth="1"/>
+    <col min="10499" max="10752" width="9.109375" style="1"/>
+    <col min="10753" max="10753" width="4.44140625" style="1" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5546875" style="1" customWidth="1"/>
+    <col min="10755" max="11008" width="9.109375" style="1"/>
+    <col min="11009" max="11009" width="4.44140625" style="1" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5546875" style="1" customWidth="1"/>
+    <col min="11011" max="11264" width="9.109375" style="1"/>
+    <col min="11265" max="11265" width="4.44140625" style="1" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5546875" style="1" customWidth="1"/>
+    <col min="11267" max="11520" width="9.109375" style="1"/>
+    <col min="11521" max="11521" width="4.44140625" style="1" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5546875" style="1" customWidth="1"/>
+    <col min="11523" max="11776" width="9.109375" style="1"/>
+    <col min="11777" max="11777" width="4.44140625" style="1" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5546875" style="1" customWidth="1"/>
+    <col min="11779" max="12032" width="9.109375" style="1"/>
+    <col min="12033" max="12033" width="4.44140625" style="1" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5546875" style="1" customWidth="1"/>
+    <col min="12035" max="12288" width="9.109375" style="1"/>
+    <col min="12289" max="12289" width="4.44140625" style="1" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5546875" style="1" customWidth="1"/>
+    <col min="12291" max="12544" width="9.109375" style="1"/>
+    <col min="12545" max="12545" width="4.44140625" style="1" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5546875" style="1" customWidth="1"/>
+    <col min="12547" max="12800" width="9.109375" style="1"/>
+    <col min="12801" max="12801" width="4.44140625" style="1" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5546875" style="1" customWidth="1"/>
+    <col min="12803" max="13056" width="9.109375" style="1"/>
+    <col min="13057" max="13057" width="4.44140625" style="1" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5546875" style="1" customWidth="1"/>
+    <col min="13059" max="13312" width="9.109375" style="1"/>
+    <col min="13313" max="13313" width="4.44140625" style="1" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5546875" style="1" customWidth="1"/>
+    <col min="13315" max="13568" width="9.109375" style="1"/>
+    <col min="13569" max="13569" width="4.44140625" style="1" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5546875" style="1" customWidth="1"/>
+    <col min="13571" max="13824" width="9.109375" style="1"/>
+    <col min="13825" max="13825" width="4.44140625" style="1" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5546875" style="1" customWidth="1"/>
+    <col min="13827" max="14080" width="9.109375" style="1"/>
+    <col min="14081" max="14081" width="4.44140625" style="1" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5546875" style="1" customWidth="1"/>
+    <col min="14083" max="14336" width="9.109375" style="1"/>
+    <col min="14337" max="14337" width="4.44140625" style="1" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5546875" style="1" customWidth="1"/>
+    <col min="14339" max="14592" width="9.109375" style="1"/>
+    <col min="14593" max="14593" width="4.44140625" style="1" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5546875" style="1" customWidth="1"/>
+    <col min="14595" max="14848" width="9.109375" style="1"/>
+    <col min="14849" max="14849" width="4.44140625" style="1" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5546875" style="1" customWidth="1"/>
+    <col min="14851" max="15104" width="9.109375" style="1"/>
+    <col min="15105" max="15105" width="4.44140625" style="1" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5546875" style="1" customWidth="1"/>
+    <col min="15107" max="15360" width="9.109375" style="1"/>
+    <col min="15361" max="15361" width="4.44140625" style="1" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5546875" style="1" customWidth="1"/>
+    <col min="15363" max="15616" width="9.109375" style="1"/>
+    <col min="15617" max="15617" width="4.44140625" style="1" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5546875" style="1" customWidth="1"/>
+    <col min="15619" max="15872" width="9.109375" style="1"/>
+    <col min="15873" max="15873" width="4.44140625" style="1" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5546875" style="1" customWidth="1"/>
+    <col min="15875" max="16128" width="9.109375" style="1"/>
+    <col min="16129" max="16129" width="4.44140625" style="1" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5546875" style="1" customWidth="1"/>
+    <col min="16131" max="16384" width="9.109375" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3">
+      <c r="A1" s="2"/>
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+    </row>
+    <row r="2" spans="1:3">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
-      <c r="D2" s="2"/>
-[...8 lines deleted...]
-      <c r="A3" s="39" t="s">
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="2"/>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="2"/>
+      <c r="B4" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="3"/>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="2"/>
+      <c r="B5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="3"/>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="2"/>
+      <c r="B6" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="3"/>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="2"/>
+      <c r="B7" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B3" s="39"/>
-[...24 lines deleted...]
-      <c r="B4" s="6">
+      <c r="C7" s="3"/>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="2"/>
+      <c r="B8" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" s="3"/>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="2"/>
+      <c r="B9" s="2"/>
+      <c r="C9" s="3"/>
+    </row>
+    <row r="10" spans="1:3" ht="26.4">
+      <c r="A10" s="2"/>
+      <c r="B10" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" s="3"/>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="2"/>
+      <c r="B11" s="2"/>
+      <c r="C11" s="3"/>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="2"/>
+      <c r="B12" s="2"/>
+      <c r="C12" s="3"/>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="2"/>
+      <c r="B13" s="2"/>
+      <c r="C13" s="2"/>
+    </row>
+    <row r="14" spans="1:3" ht="14.4">
+      <c r="A14" s="62" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="63"/>
+      <c r="C14" s="63"/>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="2"/>
+      <c r="B15" s="2"/>
+      <c r="C15" s="2"/>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="2"/>
+      <c r="B16" s="2"/>
+      <c r="C16" s="2"/>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="2"/>
+      <c r="B17" s="2"/>
+      <c r="C17" s="2"/>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="B18" s="6"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A14:C14"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:Z14"/>
+  <sheetViews>
+    <sheetView topLeftCell="C1" workbookViewId="0">
+      <selection activeCell="Y18" sqref="Y18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="24.5546875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="7.33203125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="8.88671875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="7.88671875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="7.5546875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="7.88671875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="7.33203125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="7.6640625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="6.6640625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="7.44140625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="7.5546875" style="1" customWidth="1"/>
+    <col min="13" max="13" width="8.33203125" style="1" customWidth="1"/>
+    <col min="14" max="16" width="9.109375" style="1"/>
+    <col min="17" max="17" width="8.44140625" style="1" customWidth="1"/>
+    <col min="18" max="16384" width="9.109375" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:26" ht="21.75" customHeight="1">
+      <c r="A2" s="65" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
+      <c r="K2" s="65"/>
+      <c r="L2" s="65"/>
+      <c r="M2" s="65"/>
+      <c r="N2" s="65"/>
+      <c r="O2" s="65"/>
+      <c r="P2" s="65"/>
+      <c r="Q2" s="65"/>
+      <c r="R2" s="65"/>
+      <c r="S2" s="65"/>
+      <c r="T2" s="65"/>
+      <c r="U2" s="65"/>
+      <c r="V2" s="65"/>
+      <c r="W2" s="65"/>
+      <c r="X2" s="65"/>
+    </row>
+    <row r="3" spans="1:26" ht="14.25" customHeight="1" thickBot="1">
+      <c r="A3" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="64"/>
+      <c r="C3" s="64"/>
+      <c r="D3" s="64"/>
+      <c r="E3" s="64"/>
+      <c r="F3" s="64"/>
+      <c r="G3" s="64"/>
+      <c r="H3" s="64"/>
+      <c r="I3" s="64"/>
+      <c r="J3" s="64"/>
+      <c r="K3" s="64"/>
+      <c r="L3" s="64"/>
+      <c r="M3" s="64"/>
+      <c r="N3" s="64"/>
+      <c r="O3" s="64"/>
+      <c r="P3" s="64"/>
+      <c r="Q3" s="64"/>
+      <c r="R3" s="64"/>
+      <c r="S3" s="64"/>
+      <c r="T3" s="64"/>
+      <c r="U3" s="64"/>
+      <c r="V3" s="64"/>
+      <c r="W3" s="64"/>
+      <c r="X3" s="64"/>
+    </row>
+    <row r="4" spans="1:26" ht="21.75" customHeight="1" thickBot="1">
+      <c r="A4" s="54"/>
+      <c r="B4" s="55">
         <v>2003</v>
       </c>
-      <c r="C4" s="7">
+      <c r="C4" s="56">
         <v>2004</v>
       </c>
-      <c r="D4" s="8">
+      <c r="D4" s="57">
         <v>2005</v>
       </c>
-      <c r="E4" s="9">
+      <c r="E4" s="58">
         <v>2006</v>
       </c>
-      <c r="F4" s="9">
+      <c r="F4" s="58">
         <v>2007</v>
       </c>
-      <c r="G4" s="6">
+      <c r="G4" s="55">
         <v>2008</v>
       </c>
-      <c r="H4" s="7">
+      <c r="H4" s="56">
         <v>2009</v>
       </c>
-      <c r="I4" s="8">
+      <c r="I4" s="57">
         <v>2010</v>
       </c>
-      <c r="J4" s="10">
+      <c r="J4" s="59">
         <v>2011</v>
       </c>
-      <c r="K4" s="10">
+      <c r="K4" s="59">
         <v>2012</v>
       </c>
-      <c r="L4" s="10">
+      <c r="L4" s="59">
         <v>2013</v>
       </c>
-      <c r="M4" s="10">
+      <c r="M4" s="59">
         <v>2014</v>
       </c>
-      <c r="N4" s="10">
+      <c r="N4" s="59">
         <v>2015</v>
       </c>
-      <c r="O4" s="10">
+      <c r="O4" s="59">
         <v>2016</v>
       </c>
-      <c r="P4" s="8">
+      <c r="P4" s="59">
         <v>2017</v>
       </c>
-      <c r="Q4" s="10">
+      <c r="Q4" s="59">
         <v>2018</v>
       </c>
-      <c r="R4" s="10">
+      <c r="R4" s="59">
         <v>2019</v>
       </c>
-      <c r="S4" s="10">
+      <c r="S4" s="59">
         <v>2020</v>
       </c>
-      <c r="T4" s="8">
+      <c r="T4" s="59">
         <v>2021</v>
       </c>
-      <c r="U4" s="8">
+      <c r="U4" s="57">
         <v>2022</v>
       </c>
-      <c r="V4" s="10">
+      <c r="V4" s="59">
         <v>2023</v>
       </c>
-      <c r="W4" s="38">
+      <c r="W4" s="57">
         <v>2024</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B5" s="11">
+      <c r="X4" s="59">
+        <v>2025</v>
+      </c>
+      <c r="Y4" s="60"/>
+      <c r="Z4" s="60"/>
+    </row>
+    <row r="5" spans="1:26" ht="15.75" customHeight="1">
+      <c r="A5" s="66" t="s">
+        <v>51</v>
+      </c>
+      <c r="B5" s="27">
         <v>115.8</v>
       </c>
-      <c r="C5" s="11">
+      <c r="C5" s="27">
         <v>186.7</v>
       </c>
-      <c r="D5" s="12">
+      <c r="D5" s="28">
         <v>168.1</v>
       </c>
-      <c r="E5" s="13">
+      <c r="E5" s="29">
         <v>147.1</v>
       </c>
-      <c r="F5" s="13">
+      <c r="F5" s="29">
         <v>101.12931601132134</v>
       </c>
-      <c r="G5" s="13">
+      <c r="G5" s="29">
         <v>89.054918592077243</v>
       </c>
-      <c r="H5" s="13">
+      <c r="H5" s="29">
         <v>79.59736423437306</v>
       </c>
-      <c r="I5" s="14">
+      <c r="I5" s="30">
         <v>79.099999999999994</v>
       </c>
-      <c r="J5" s="15">
+      <c r="J5" s="31">
         <v>105.5</v>
       </c>
-      <c r="K5" s="15">
+      <c r="K5" s="31">
         <v>100.5</v>
       </c>
-      <c r="L5" s="16">
+      <c r="L5" s="32">
         <v>88.69</v>
       </c>
-      <c r="M5" s="15">
+      <c r="M5" s="31">
         <v>136.44</v>
       </c>
-      <c r="N5" s="17">
+      <c r="N5" s="33">
         <v>114.5</v>
       </c>
-      <c r="O5" s="17">
+      <c r="O5" s="33">
         <v>114.9</v>
       </c>
-      <c r="P5" s="18">
+      <c r="P5" s="34">
         <v>101.2</v>
       </c>
-      <c r="Q5" s="19">
+      <c r="Q5" s="35">
         <v>79.8</v>
       </c>
-      <c r="R5" s="20">
+      <c r="R5" s="36">
         <v>103.1</v>
       </c>
-      <c r="S5" s="20">
+      <c r="S5" s="36">
         <v>109.8</v>
       </c>
-      <c r="T5" s="21">
+      <c r="T5" s="37">
         <v>107</v>
       </c>
-      <c r="U5" s="32">
+      <c r="U5" s="38">
         <v>108.6</v>
       </c>
-      <c r="V5" s="33">
+      <c r="V5" s="39">
         <v>119.1</v>
       </c>
-      <c r="W5" s="37">
+      <c r="W5" s="40">
         <v>123.8</v>
       </c>
-    </row>
-[...31 lines deleted...]
-      <c r="K6" s="22">
+      <c r="X5" s="52">
+        <v>134.6</v>
+      </c>
+      <c r="Y5" s="60"/>
+      <c r="Z5" s="60"/>
+    </row>
+    <row r="6" spans="1:26" ht="15.75" customHeight="1">
+      <c r="A6" s="50" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="C6" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="D6" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="E6" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="F6" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="G6" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="H6" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="I6" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="J6" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="K6" s="41">
         <v>93.1</v>
       </c>
-      <c r="L6" s="22">
+      <c r="L6" s="41">
         <v>79.7</v>
       </c>
-      <c r="M6" s="22">
+      <c r="M6" s="41">
         <v>141.69999999999999</v>
       </c>
-      <c r="N6" s="22">
+      <c r="N6" s="41">
         <v>103.1</v>
       </c>
-      <c r="O6" s="22">
+      <c r="O6" s="41">
         <v>80.5</v>
       </c>
-      <c r="P6" s="22">
+      <c r="P6" s="41">
         <v>109.5</v>
       </c>
-      <c r="Q6" s="22">
+      <c r="Q6" s="41">
         <v>62.4</v>
       </c>
-      <c r="R6" s="22">
+      <c r="R6" s="41">
         <v>80.7</v>
       </c>
-      <c r="S6" s="22">
+      <c r="S6" s="41">
         <v>135.5</v>
       </c>
-      <c r="T6" s="23">
+      <c r="T6" s="42">
         <v>101.7</v>
       </c>
-      <c r="U6" s="31">
+      <c r="U6" s="43">
         <v>112.2</v>
       </c>
-      <c r="V6" s="3">
+      <c r="V6" s="44">
         <v>133.4</v>
       </c>
-      <c r="W6" s="36">
+      <c r="W6" s="45">
         <v>93.3</v>
       </c>
-    </row>
-[...31 lines deleted...]
-      <c r="K7" s="22">
+      <c r="X6" s="53">
+        <v>101.6</v>
+      </c>
+      <c r="Y6" s="60"/>
+      <c r="Z6" s="60"/>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" s="50" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="C7" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="E7" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="F7" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="G7" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="H7" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="I7" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="J7" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="K7" s="41">
         <v>96.1</v>
       </c>
-      <c r="L7" s="22">
+      <c r="L7" s="41">
         <v>105.4</v>
       </c>
-      <c r="M7" s="22">
+      <c r="M7" s="41">
         <v>137.1</v>
       </c>
-      <c r="N7" s="22">
+      <c r="N7" s="41">
         <v>131.1</v>
       </c>
-      <c r="O7" s="25">
+      <c r="O7" s="46">
         <v>155</v>
       </c>
-      <c r="P7" s="22">
+      <c r="P7" s="41">
         <v>95.5</v>
       </c>
-      <c r="Q7" s="22">
+      <c r="Q7" s="41">
         <v>83.3</v>
       </c>
-      <c r="R7" s="22">
+      <c r="R7" s="41">
         <v>103.8</v>
       </c>
-      <c r="S7" s="22">
+      <c r="S7" s="41">
         <v>98.4</v>
       </c>
-      <c r="T7" s="23">
+      <c r="T7" s="42">
         <v>110.8</v>
       </c>
-      <c r="U7" s="31">
+      <c r="U7" s="43">
         <v>107.7</v>
       </c>
-      <c r="V7" s="3">
+      <c r="V7" s="44">
         <v>73</v>
       </c>
-      <c r="W7" s="36">
+      <c r="W7" s="45">
         <v>147.5</v>
       </c>
-    </row>
-[...31 lines deleted...]
-      <c r="K8" s="22">
+      <c r="X7" s="53">
+        <v>119</v>
+      </c>
+      <c r="Y7" s="60"/>
+      <c r="Z7" s="60"/>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="C8" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="D8" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="E8" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="F8" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="G8" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="H8" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="I8" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="J8" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="K8" s="41">
         <v>138.6</v>
       </c>
-      <c r="L8" s="22">
+      <c r="L8" s="41">
         <v>78.900000000000006</v>
       </c>
-      <c r="M8" s="22">
+      <c r="M8" s="41">
         <v>122.2</v>
       </c>
-      <c r="N8" s="22">
+      <c r="N8" s="41">
         <v>99.6</v>
       </c>
-      <c r="O8" s="22">
+      <c r="O8" s="41">
         <v>66.2</v>
       </c>
-      <c r="P8" s="25">
+      <c r="P8" s="46">
         <v>121</v>
       </c>
-      <c r="Q8" s="22">
+      <c r="Q8" s="41">
         <v>74.7</v>
       </c>
-      <c r="R8" s="25">
+      <c r="R8" s="46">
         <v>88</v>
       </c>
-      <c r="S8" s="22">
+      <c r="S8" s="41">
         <v>116.1</v>
       </c>
-      <c r="T8" s="26">
+      <c r="T8" s="47">
         <v>101</v>
       </c>
-      <c r="U8" s="31">
+      <c r="U8" s="43">
         <v>113.7</v>
       </c>
-      <c r="V8" s="3">
+      <c r="V8" s="44">
         <v>147.6</v>
       </c>
-      <c r="W8" s="36">
+      <c r="W8" s="45">
         <v>89.6</v>
       </c>
-    </row>
-[...55 lines deleted...]
-      <c r="S9" s="28">
+      <c r="X8" s="53">
+        <v>157.6</v>
+      </c>
+      <c r="Y8" s="60"/>
+      <c r="Z8" s="60"/>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="B9" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="C9" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="E9" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="F9" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="G9" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="H9" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="I9" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="J9" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="K9" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="L9" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="M9" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="N9" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="O9" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="P9" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q9" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="R9" s="48" t="s">
+        <v>50</v>
+      </c>
+      <c r="S9" s="48">
         <v>134.19999999999999</v>
       </c>
-      <c r="T9" s="29">
+      <c r="T9" s="49">
         <v>101.7</v>
       </c>
-      <c r="U9" s="31">
+      <c r="U9" s="43">
         <v>104.2</v>
       </c>
-      <c r="V9" s="3">
+      <c r="V9" s="44">
         <v>107.2</v>
       </c>
-      <c r="W9" s="36">
+      <c r="W9" s="45">
         <v>93.7</v>
       </c>
-    </row>
-[...27 lines deleted...]
-      <c r="W10" s="36">
+      <c r="X9" s="53">
+        <v>120.7</v>
+      </c>
+      <c r="Y9" s="60"/>
+      <c r="Z9" s="60"/>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" s="68" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" s="50"/>
+      <c r="C10" s="50"/>
+      <c r="D10" s="50"/>
+      <c r="E10" s="50"/>
+      <c r="F10" s="50"/>
+      <c r="G10" s="50"/>
+      <c r="H10" s="50"/>
+      <c r="I10" s="50"/>
+      <c r="J10" s="50"/>
+      <c r="K10" s="50"/>
+      <c r="L10" s="50"/>
+      <c r="M10" s="50"/>
+      <c r="N10" s="50"/>
+      <c r="O10" s="50"/>
+      <c r="P10" s="50"/>
+      <c r="Q10" s="50"/>
+      <c r="R10" s="50"/>
+      <c r="S10" s="50"/>
+      <c r="T10" s="50"/>
+      <c r="U10" s="50"/>
+      <c r="V10" s="51" t="s">
+        <v>2</v>
+      </c>
+      <c r="W10" s="45">
         <v>134</v>
       </c>
-    </row>
-[...70 lines deleted...]
-      <c r="V13" s="30"/>
+      <c r="X10" s="53">
+        <v>173</v>
+      </c>
+      <c r="Y10" s="60"/>
+      <c r="Z10" s="60"/>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" s="68" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="50"/>
+      <c r="C11" s="50"/>
+      <c r="D11" s="50"/>
+      <c r="E11" s="50"/>
+      <c r="F11" s="50"/>
+      <c r="G11" s="50"/>
+      <c r="H11" s="50"/>
+      <c r="I11" s="50"/>
+      <c r="J11" s="50"/>
+      <c r="K11" s="50"/>
+      <c r="L11" s="50"/>
+      <c r="M11" s="50"/>
+      <c r="N11" s="50"/>
+      <c r="O11" s="50"/>
+      <c r="P11" s="50"/>
+      <c r="Q11" s="50"/>
+      <c r="R11" s="50"/>
+      <c r="S11" s="50"/>
+      <c r="T11" s="50"/>
+      <c r="U11" s="50"/>
+      <c r="V11" s="50"/>
+      <c r="W11" s="51" t="s">
+        <v>2</v>
+      </c>
+      <c r="X11" s="53">
+        <v>315.39999999999998</v>
+      </c>
+      <c r="Y11" s="60"/>
+      <c r="Z11" s="60"/>
+    </row>
+    <row r="12" spans="1:26" ht="13.5" customHeight="1">
+      <c r="A12" s="61"/>
+      <c r="B12" s="60"/>
+      <c r="C12" s="60"/>
+      <c r="D12" s="60"/>
+      <c r="E12" s="60"/>
+      <c r="F12" s="60"/>
+      <c r="G12" s="60"/>
+      <c r="H12" s="60"/>
+      <c r="I12" s="60"/>
+      <c r="J12" s="60"/>
+      <c r="K12" s="60"/>
+      <c r="L12" s="60"/>
+      <c r="M12" s="60"/>
+      <c r="N12" s="60"/>
+      <c r="O12" s="60"/>
+      <c r="P12" s="60"/>
+      <c r="Q12" s="60"/>
+      <c r="R12" s="60"/>
+      <c r="S12" s="60"/>
+      <c r="T12" s="60"/>
+      <c r="U12" s="60"/>
+      <c r="V12" s="60"/>
+      <c r="W12" s="60"/>
+      <c r="X12" s="60"/>
+      <c r="Y12" s="60"/>
+      <c r="Z12" s="60"/>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" s="60"/>
+      <c r="B13" s="60"/>
+      <c r="C13" s="60"/>
+      <c r="D13" s="60"/>
+      <c r="E13" s="60"/>
+      <c r="F13" s="60"/>
+      <c r="G13" s="60"/>
+      <c r="H13" s="60"/>
+      <c r="I13" s="60"/>
+      <c r="J13" s="60"/>
+      <c r="K13" s="60"/>
+      <c r="L13" s="60"/>
+      <c r="M13" s="60"/>
+      <c r="N13" s="60"/>
+      <c r="O13" s="60"/>
+      <c r="P13" s="60"/>
+      <c r="Q13" s="60"/>
+      <c r="R13" s="60"/>
+      <c r="S13" s="60"/>
+      <c r="T13" s="60"/>
+      <c r="U13" s="60"/>
+      <c r="V13" s="60"/>
+      <c r="W13" s="60"/>
+      <c r="X13" s="60"/>
+      <c r="Y13" s="60"/>
+      <c r="Z13" s="60"/>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" s="60"/>
+      <c r="B14" s="60"/>
+      <c r="C14" s="60"/>
+      <c r="D14" s="60"/>
+      <c r="E14" s="60"/>
+      <c r="F14" s="60"/>
+      <c r="G14" s="60"/>
+      <c r="H14" s="60"/>
+      <c r="I14" s="60"/>
+      <c r="J14" s="60"/>
+      <c r="K14" s="60"/>
+      <c r="L14" s="60"/>
+      <c r="M14" s="60"/>
+      <c r="N14" s="60"/>
+      <c r="O14" s="60"/>
+      <c r="P14" s="60"/>
+      <c r="Q14" s="60"/>
+      <c r="R14" s="60"/>
+      <c r="S14" s="60"/>
+      <c r="T14" s="60"/>
+      <c r="U14" s="60"/>
+      <c r="V14" s="60"/>
+      <c r="W14" s="60"/>
+      <c r="X14" s="60"/>
+      <c r="Y14" s="60"/>
+      <c r="Z14" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A1:T1"/>
-    <mergeCell ref="A3:W3"/>
+    <mergeCell ref="A3:X3"/>
+    <mergeCell ref="A2:X2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
-  <pageMargins left="0.41" right="0.32" top="1" bottom="1" header="0.5" footer="0.5"/>
-  <pageSetup paperSize="9" scale="89" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...15 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x010100FA8E372E2C11624DB6C459C596DE240F" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="9fd1c671b53864270408e9e5c14965b7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Мазмұн түрі" ma:readOnly="true"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85B2CF8B-6405-4439-8351-9D6B01DC93F3}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66E7B456-DB2C-4D4F-92AE-36F293465EC8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F37BFCFD-AEE2-4886-824B-4E4F8C2B685E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>