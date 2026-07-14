--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -11,72 +11,72 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="4">
   <si>
     <t>Станций по техническому обслуживанию и ремонту автотранспортных средств</t>
   </si>
   <si>
     <t>полезная площадь, кв. м</t>
   </si>
   <si>
     <t>количество, единиц</t>
   </si>
   <si>
     <t>Область Жетісу</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -84,119 +84,127 @@
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -462,212 +470,234 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G14"/>
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:I14"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="F17" sqref="F17"/>
+      <selection activeCell="E12" sqref="E12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="34.28515625" customWidth="1"/>
     <col min="2" max="5" width="16.140625" customWidth="1"/>
     <col min="6" max="7" width="18.85546875" customWidth="1"/>
+    <col min="8" max="8" width="16.42578125" customWidth="1"/>
+    <col min="9" max="9" width="16.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="22.5" customHeight="1">
-      <c r="A1" s="14" t="s">
+    <row r="1" spans="1:9" ht="22.5" customHeight="1">
+      <c r="A1" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="14"/>
-[...6 lines deleted...]
-    <row r="2" spans="1:7">
+      <c r="B1" s="15"/>
+      <c r="C1" s="15"/>
+      <c r="D1" s="15"/>
+      <c r="E1" s="15"/>
+      <c r="F1" s="16"/>
+      <c r="G1" s="16"/>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:9">
       <c r="A3" s="8"/>
-      <c r="B3" s="13">
+      <c r="B3" s="14">
         <v>2022</v>
       </c>
-      <c r="C3" s="13"/>
-      <c r="D3" s="13">
+      <c r="C3" s="14"/>
+      <c r="D3" s="14">
         <v>2023</v>
       </c>
-      <c r="E3" s="13"/>
-      <c r="F3" s="13">
+      <c r="E3" s="14"/>
+      <c r="F3" s="14">
         <v>2024</v>
       </c>
-      <c r="G3" s="13"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:7" ht="37.5" customHeight="1">
+      <c r="G3" s="14"/>
+      <c r="H3" s="14">
+        <v>2025</v>
+      </c>
+      <c r="I3" s="14"/>
+    </row>
+    <row r="4" spans="1:9" ht="37.5" customHeight="1">
       <c r="A4" s="8"/>
       <c r="B4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>1</v>
       </c>
-    </row>
-    <row r="5" spans="1:7" ht="13.5" customHeight="1">
+      <c r="H4" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="I4" s="9" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="13.5" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="7">
         <v>139</v>
       </c>
       <c r="C5" s="7">
         <v>24855</v>
       </c>
       <c r="D5" s="7">
         <v>228</v>
       </c>
       <c r="E5" s="7">
         <v>36941</v>
       </c>
       <c r="F5" s="7">
         <v>226</v>
       </c>
       <c r="G5" s="7">
         <v>31470</v>
       </c>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5" s="13">
+        <v>324</v>
+      </c>
+      <c r="I5" s="13">
+        <v>59160</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" s="1"/>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
     </row>
-    <row r="7" spans="1:7" ht="16.5" customHeight="1">
+    <row r="7" spans="1:9" ht="16.5" customHeight="1">
       <c r="A7" s="1"/>
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
       <c r="D7" s="2"/>
       <c r="E7" s="2"/>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:9">
       <c r="A8" s="5"/>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
     </row>
-    <row r="9" spans="1:7">
+    <row r="9" spans="1:9">
       <c r="A9" s="5"/>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
     </row>
-    <row r="10" spans="1:7" ht="16.5" customHeight="1">
+    <row r="10" spans="1:9" ht="16.5" customHeight="1">
       <c r="A10" s="5"/>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:9">
       <c r="A11" s="5"/>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:9">
       <c r="A12" s="5"/>
       <c r="B12" s="3"/>
       <c r="C12" s="3"/>
       <c r="D12" s="4"/>
       <c r="E12" s="4"/>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:9">
       <c r="A13" s="11"/>
       <c r="B13" s="3"/>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:9">
       <c r="A14" s="12"/>
       <c r="B14" s="12"/>
       <c r="C14" s="12"/>
       <c r="D14" s="12"/>
       <c r="E14" s="12"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
+  <mergeCells count="5">
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="A1:G1"/>
+    <mergeCell ref="H3:I3"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="42" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="95" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>