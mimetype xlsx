--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -1,53 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="22827"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{19EDE2D3-A063-4EB6-B11D-EA6CA9658EA2}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="14520" yWindow="195" windowWidth="14325" windowHeight="14430" activeTab="2"/>
+    <workbookView xWindow="14610" yWindow="885" windowWidth="13485" windowHeight="14025" firstSheet="1" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Volume provision food " sheetId="4" r:id="rId1"/>
     <sheet name="IPV provision food" sheetId="5" r:id="rId2"/>
     <sheet name="Volume and IFI by districts" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="557" uniqueCount="123">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
@@ -389,58 +390,58 @@
   <si>
     <t>January-June 2026</t>
   </si>
   <si>
     <t>January-July 2026</t>
   </si>
   <si>
     <t>January-August 2026</t>
   </si>
   <si>
     <t>January-September 2026</t>
   </si>
   <si>
     <t>January-October 2026</t>
   </si>
   <si>
     <t>January-November 2026</t>
   </si>
   <si>
     <t>January-December 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -470,56 +471,62 @@
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -581,51 +588,51 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="112">
+  <cellXfs count="113">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
@@ -799,129 +806,132 @@
     </xf>
     <xf numFmtId="167" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...28 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -939,116 +949,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1192,139 +1238,139 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Y10"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="L24" sqref="L24"/>
+      <selection activeCell="D19" sqref="D19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="21" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="21"/>
     <col min="10" max="10" width="11.28515625" style="21" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
-      <c r="A1" s="87" t="s">
+    <row r="1" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A1" s="98" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="87"/>
-[...13 lines deleted...]
-      <c r="A2" s="88" t="s">
+      <c r="B1" s="98"/>
+      <c r="C1" s="98"/>
+      <c r="D1" s="98"/>
+      <c r="E1" s="98"/>
+      <c r="F1" s="98"/>
+      <c r="G1" s="98"/>
+      <c r="H1" s="98"/>
+      <c r="I1" s="98"/>
+      <c r="J1" s="98"/>
+      <c r="K1" s="98"/>
+      <c r="L1" s="98"/>
+      <c r="M1" s="98"/>
+    </row>
+    <row r="2" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A2" s="99" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="88"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:25" s="22" customFormat="1" ht="11.25">
+      <c r="B2" s="99"/>
+      <c r="C2" s="99"/>
+      <c r="D2" s="99"/>
+      <c r="E2" s="99"/>
+      <c r="F2" s="99"/>
+      <c r="G2" s="99"/>
+      <c r="H2" s="99"/>
+      <c r="I2" s="99"/>
+      <c r="J2" s="99"/>
+      <c r="K2" s="99"/>
+      <c r="L2" s="99"/>
+      <c r="M2" s="99"/>
+    </row>
+    <row r="3" spans="1:25" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A3" s="43"/>
       <c r="B3" s="44" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="44" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="44" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="44" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="44" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="44" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="44" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="44" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="44" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="44" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="44" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="45" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="1:25" s="22" customFormat="1" ht="11.25">
+    <row r="4" spans="1:25" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="48">
         <v>2020</v>
       </c>
       <c r="B4" s="28">
         <v>2045.067</v>
       </c>
       <c r="C4" s="28">
         <v>2132.0300000000002</v>
       </c>
       <c r="D4" s="28">
         <v>3277.047</v>
       </c>
       <c r="E4" s="28">
         <v>1219.579</v>
       </c>
       <c r="F4" s="28">
         <v>1186.549</v>
       </c>
       <c r="G4" s="28">
         <v>1679.3320000000001</v>
       </c>
       <c r="H4" s="28">
         <v>1475.3869999999999</v>
       </c>
       <c r="I4" s="28">
@@ -1333,51 +1379,51 @@
       <c r="J4" s="28">
         <v>1769.9929999999999</v>
       </c>
       <c r="K4" s="28">
         <v>1819.646</v>
       </c>
       <c r="L4" s="28">
         <v>1860.6590000000001</v>
       </c>
       <c r="M4" s="49">
         <v>1951.3340000000001</v>
       </c>
       <c r="N4" s="23"/>
       <c r="O4" s="23"/>
       <c r="P4" s="23"/>
       <c r="Q4" s="23"/>
       <c r="R4" s="23"/>
       <c r="S4" s="23"/>
       <c r="T4" s="23"/>
       <c r="U4" s="23"/>
       <c r="V4" s="23"/>
       <c r="W4" s="23"/>
       <c r="X4" s="23"/>
       <c r="Y4" s="23"/>
     </row>
-    <row r="5" spans="1:25" s="22" customFormat="1" ht="11.25">
+    <row r="5" spans="1:25" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="48">
         <v>2021</v>
       </c>
       <c r="B5" s="28">
         <v>1705.818</v>
       </c>
       <c r="C5" s="28">
         <v>2053.12</v>
       </c>
       <c r="D5" s="28">
         <v>1971.4739999999999</v>
       </c>
       <c r="E5" s="28">
         <v>2032.0820000000001</v>
       </c>
       <c r="F5" s="28">
         <v>2094.973</v>
       </c>
       <c r="G5" s="28">
         <v>2848.239</v>
       </c>
       <c r="H5" s="28">
         <v>2638.422</v>
       </c>
       <c r="I5" s="28">
@@ -1386,51 +1432,51 @@
       <c r="J5" s="28">
         <v>2582.614</v>
       </c>
       <c r="K5" s="28">
         <v>2766.232</v>
       </c>
       <c r="L5" s="28">
         <v>2801.1190000000001</v>
       </c>
       <c r="M5" s="49">
         <v>2808.2640000000001</v>
       </c>
       <c r="N5" s="23"/>
       <c r="O5" s="23"/>
       <c r="P5" s="23"/>
       <c r="Q5" s="23"/>
       <c r="R5" s="23"/>
       <c r="S5" s="23"/>
       <c r="T5" s="23"/>
       <c r="U5" s="23"/>
       <c r="V5" s="23"/>
       <c r="W5" s="23"/>
       <c r="X5" s="23"/>
       <c r="Y5" s="23"/>
     </row>
-    <row r="6" spans="1:25" s="22" customFormat="1" ht="11.25">
+    <row r="6" spans="1:25" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="48">
         <v>2022</v>
       </c>
       <c r="B6" s="28">
         <v>1999.855</v>
       </c>
       <c r="C6" s="28">
         <v>2189.509</v>
       </c>
       <c r="D6" s="28">
         <v>2235.1170000000002</v>
       </c>
       <c r="E6" s="28">
         <v>2219.6239999999998</v>
       </c>
       <c r="F6" s="28">
         <v>2276.2069999999999</v>
       </c>
       <c r="G6" s="28">
         <v>3807.703</v>
       </c>
       <c r="H6" s="28">
         <v>3968.0639999999999</v>
       </c>
       <c r="I6" s="28">
@@ -1439,51 +1485,51 @@
       <c r="J6" s="28">
         <v>3918.3290000000002</v>
       </c>
       <c r="K6" s="28">
         <v>4056.7779999999998</v>
       </c>
       <c r="L6" s="28">
         <v>3910.5129999999999</v>
       </c>
       <c r="M6" s="49">
         <v>4547.3149999999996</v>
       </c>
       <c r="N6" s="23"/>
       <c r="O6" s="23"/>
       <c r="P6" s="23"/>
       <c r="Q6" s="23"/>
       <c r="R6" s="23"/>
       <c r="S6" s="23"/>
       <c r="T6" s="23"/>
       <c r="U6" s="23"/>
       <c r="V6" s="23"/>
       <c r="W6" s="23"/>
       <c r="X6" s="23"/>
       <c r="Y6" s="23"/>
     </row>
-    <row r="7" spans="1:25" s="22" customFormat="1" ht="11.25">
+    <row r="7" spans="1:25" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="48">
         <v>2023</v>
       </c>
       <c r="B7" s="28">
         <v>2992.1419999999998</v>
       </c>
       <c r="C7" s="28">
         <v>3081.002</v>
       </c>
       <c r="D7" s="28">
         <v>3025.9259999999999</v>
       </c>
       <c r="E7" s="29">
         <v>3050.3510000000001</v>
       </c>
       <c r="F7" s="29">
         <v>3356.1869999999999</v>
       </c>
       <c r="G7" s="29">
         <v>3717.6089999999999</v>
       </c>
       <c r="H7" s="29">
         <v>4086.4160000000002</v>
       </c>
       <c r="I7" s="29">
@@ -1492,51 +1538,51 @@
       <c r="J7" s="29">
         <v>4097.1679999999997</v>
       </c>
       <c r="K7" s="29">
         <v>4020.9</v>
       </c>
       <c r="L7" s="30">
         <v>4010.1370000000002</v>
       </c>
       <c r="M7" s="50">
         <v>5454.951</v>
       </c>
       <c r="N7" s="23"/>
       <c r="O7" s="23"/>
       <c r="P7" s="23"/>
       <c r="Q7" s="23"/>
       <c r="R7" s="23"/>
       <c r="S7" s="23"/>
       <c r="T7" s="23"/>
       <c r="U7" s="23"/>
       <c r="V7" s="23"/>
       <c r="W7" s="23"/>
       <c r="X7" s="23"/>
       <c r="Y7" s="23"/>
     </row>
-    <row r="8" spans="1:25" s="22" customFormat="1" ht="11.25">
+    <row r="8" spans="1:25" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="48">
         <v>2024</v>
       </c>
       <c r="B8" s="28">
         <v>4040.4630000000002</v>
       </c>
       <c r="C8" s="28">
         <v>4165.4780000000001</v>
       </c>
       <c r="D8" s="28">
         <v>3965.9549999999999</v>
       </c>
       <c r="E8" s="28">
         <v>3883.6979999999999</v>
       </c>
       <c r="F8" s="28">
         <v>4065.4470000000001</v>
       </c>
       <c r="G8" s="28">
         <v>5858.634</v>
       </c>
       <c r="H8" s="28">
         <v>6248.5590000000002</v>
       </c>
       <c r="I8" s="28">
@@ -1545,1189 +1591,1197 @@
       <c r="J8" s="28">
         <v>6540.1540000000005</v>
       </c>
       <c r="K8" s="28">
         <v>7098.8459999999995</v>
       </c>
       <c r="L8" s="28">
         <v>7261.4459999999999</v>
       </c>
       <c r="M8" s="49">
         <v>7596.08</v>
       </c>
       <c r="N8" s="23"/>
       <c r="O8" s="23"/>
       <c r="P8" s="23"/>
       <c r="Q8" s="23"/>
       <c r="R8" s="23"/>
       <c r="S8" s="23"/>
       <c r="T8" s="23"/>
       <c r="U8" s="23"/>
       <c r="V8" s="23"/>
       <c r="W8" s="23"/>
       <c r="X8" s="23"/>
       <c r="Y8" s="23"/>
     </row>
-    <row r="9" spans="1:25">
+    <row r="9" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A9" s="48">
         <v>2025</v>
       </c>
       <c r="B9" s="28">
         <v>5034.8900000000003</v>
       </c>
       <c r="C9" s="28">
         <v>4866.3580000000002</v>
       </c>
       <c r="D9" s="28">
         <v>5570.5</v>
       </c>
       <c r="E9" s="28">
         <v>6131.1</v>
       </c>
       <c r="F9" s="28">
         <v>5631.9</v>
       </c>
       <c r="G9" s="28">
         <v>5671.6</v>
       </c>
       <c r="H9" s="28">
         <v>5850.4</v>
       </c>
       <c r="I9" s="28">
         <v>6347</v>
       </c>
       <c r="J9" s="28">
         <v>6440.8</v>
       </c>
       <c r="K9" s="28">
         <v>6600.7</v>
       </c>
       <c r="L9" s="28">
         <v>6441.7</v>
       </c>
       <c r="M9" s="49">
         <v>7888</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A10" s="48">
         <v>2026</v>
       </c>
       <c r="B10" s="28">
         <v>4786.5</v>
       </c>
       <c r="C10" s="28">
         <v>4410.1000000000004</v>
       </c>
       <c r="D10" s="28">
         <v>5665.4</v>
       </c>
-      <c r="E10" s="28"/>
+      <c r="E10" s="28">
+        <v>5832.9</v>
+      </c>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="28"/>
       <c r="L10" s="28"/>
       <c r="M10" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="68" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F48" sqref="F48"/>
+      <selection activeCell="I34" sqref="I34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="21"/>
     <col min="10" max="10" width="10.5703125" style="21" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-      <c r="A1" s="89" t="s">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A1" s="100" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="87"/>
-[...12 lines deleted...]
-    <row r="2" spans="1:13" s="22" customFormat="1" ht="11.25">
+      <c r="B1" s="98"/>
+      <c r="C1" s="98"/>
+      <c r="D1" s="98"/>
+      <c r="E1" s="98"/>
+      <c r="F1" s="98"/>
+      <c r="G1" s="98"/>
+      <c r="H1" s="98"/>
+      <c r="I1" s="98"/>
+      <c r="J1" s="98"/>
+      <c r="K1" s="98"/>
+      <c r="L1" s="98"/>
+      <c r="M1" s="98"/>
+    </row>
+    <row r="2" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A2" s="43"/>
       <c r="B2" s="44" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="44" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="44" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="44" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="44" t="s">
         <v>4</v>
       </c>
       <c r="G2" s="44" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="44" t="s">
         <v>6</v>
       </c>
       <c r="I2" s="44" t="s">
         <v>7</v>
       </c>
       <c r="J2" s="44" t="s">
         <v>8</v>
       </c>
       <c r="K2" s="44" t="s">
         <v>9</v>
       </c>
       <c r="L2" s="44" t="s">
         <v>10</v>
       </c>
       <c r="M2" s="81" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="22" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A3" s="90" t="s">
+    <row r="3" spans="1:13" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="101" t="s">
         <v>13</v>
       </c>
-      <c r="B3" s="91"/>
-[...12 lines deleted...]
-    <row r="4" spans="1:13" s="22" customFormat="1" ht="11.25">
+      <c r="B3" s="102"/>
+      <c r="C3" s="102"/>
+      <c r="D3" s="102"/>
+      <c r="E3" s="102"/>
+      <c r="F3" s="102"/>
+      <c r="G3" s="102"/>
+      <c r="H3" s="102"/>
+      <c r="I3" s="102"/>
+      <c r="J3" s="102"/>
+      <c r="K3" s="102"/>
+      <c r="L3" s="102"/>
+      <c r="M3" s="103"/>
+    </row>
+    <row r="4" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="46">
         <v>2020</v>
       </c>
       <c r="B4" s="25">
         <v>115.5</v>
       </c>
       <c r="C4" s="25">
         <v>104.3</v>
       </c>
       <c r="D4" s="25">
         <v>153.69999999999999</v>
       </c>
       <c r="E4" s="25">
         <v>37.200000000000003</v>
       </c>
       <c r="F4" s="25">
         <v>97.3</v>
       </c>
       <c r="G4" s="52">
         <v>141.5</v>
       </c>
       <c r="H4" s="25">
         <v>87.9</v>
       </c>
       <c r="I4" s="25">
         <v>106.4</v>
       </c>
       <c r="J4" s="25">
         <v>112.1</v>
       </c>
       <c r="K4" s="25">
         <v>102.8</v>
       </c>
       <c r="L4" s="25">
         <v>97.8</v>
       </c>
       <c r="M4" s="25">
         <v>104.7</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="5" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="46">
         <v>2021</v>
       </c>
       <c r="B5" s="24">
         <v>87.4</v>
       </c>
       <c r="C5" s="24">
         <v>120.4</v>
       </c>
       <c r="D5" s="24">
         <v>96</v>
       </c>
       <c r="E5" s="24">
         <v>103.1</v>
       </c>
       <c r="F5" s="24">
         <v>102.5</v>
       </c>
       <c r="G5" s="24">
         <v>136</v>
       </c>
       <c r="H5" s="24">
         <v>92.6</v>
       </c>
       <c r="I5" s="24">
         <v>97.5</v>
       </c>
       <c r="J5" s="24">
         <v>96.4</v>
       </c>
       <c r="K5" s="24">
         <v>107.1</v>
       </c>
       <c r="L5" s="24">
         <v>101.3</v>
       </c>
       <c r="M5" s="24">
         <v>100.3</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="6" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="46">
         <v>2022</v>
       </c>
       <c r="B6" s="24">
         <v>71.2</v>
       </c>
       <c r="C6" s="25">
         <v>109.5</v>
       </c>
       <c r="D6" s="26">
         <v>98.2</v>
       </c>
       <c r="E6" s="24">
         <v>88.6</v>
       </c>
       <c r="F6" s="24">
         <v>99.1</v>
       </c>
       <c r="G6" s="24">
         <v>167.3</v>
       </c>
       <c r="H6" s="24">
         <v>104.2</v>
       </c>
       <c r="I6" s="24">
         <v>97.8</v>
       </c>
       <c r="J6" s="24">
         <v>99.9</v>
       </c>
       <c r="K6" s="24">
         <v>102.6</v>
       </c>
       <c r="L6" s="24">
         <v>96.4</v>
       </c>
       <c r="M6" s="24">
         <v>108</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="7" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="46">
         <v>2023</v>
       </c>
       <c r="B7" s="24">
         <v>65.8</v>
       </c>
       <c r="C7" s="24">
         <v>97.9</v>
       </c>
       <c r="D7" s="24">
         <v>98.2</v>
       </c>
       <c r="E7" s="25">
         <v>100.8</v>
       </c>
       <c r="F7" s="25">
         <v>110</v>
       </c>
       <c r="G7" s="25">
         <v>110.8</v>
       </c>
       <c r="H7" s="25">
         <v>109.6</v>
       </c>
       <c r="I7" s="25">
         <v>97</v>
       </c>
       <c r="J7" s="25">
         <v>103.4</v>
       </c>
       <c r="K7" s="25">
         <v>94.6</v>
       </c>
       <c r="L7" s="24">
         <v>99.7</v>
       </c>
       <c r="M7" s="52">
         <v>136</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="8" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="46">
         <v>2024</v>
       </c>
       <c r="B8" s="24">
         <v>74.099999999999994</v>
       </c>
       <c r="C8" s="24">
         <v>100.1</v>
       </c>
       <c r="D8" s="24">
         <v>93.7</v>
       </c>
       <c r="E8" s="25">
         <v>97.9</v>
       </c>
       <c r="F8" s="25">
         <v>104.7</v>
       </c>
       <c r="G8" s="25">
         <v>144.1</v>
       </c>
       <c r="H8" s="25">
         <v>106.7</v>
       </c>
       <c r="I8" s="25">
         <v>116.4</v>
       </c>
       <c r="J8" s="25">
         <v>89.9</v>
       </c>
       <c r="K8" s="25">
         <v>106.8</v>
       </c>
       <c r="L8" s="24">
         <v>102.3</v>
       </c>
       <c r="M8" s="52">
         <v>95.4</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="9" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="46">
         <v>2025</v>
       </c>
       <c r="B9" s="24">
         <v>66.3</v>
       </c>
       <c r="C9" s="24">
         <v>96.7</v>
       </c>
       <c r="D9" s="24">
         <v>114.5</v>
       </c>
       <c r="E9" s="25">
         <v>105</v>
       </c>
       <c r="F9" s="25">
         <v>91.9</v>
       </c>
       <c r="G9" s="58">
         <v>96.7</v>
       </c>
       <c r="H9" s="25">
         <v>103.2</v>
       </c>
       <c r="I9" s="25">
         <v>108.5</v>
       </c>
       <c r="J9" s="25">
         <v>101.5</v>
       </c>
       <c r="K9" s="25">
         <v>102.5</v>
       </c>
       <c r="L9" s="24">
         <v>97.6</v>
       </c>
       <c r="M9" s="25">
         <v>119.1</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="10" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="46">
         <v>2026</v>
       </c>
       <c r="B10" s="24">
         <v>60.7</v>
       </c>
       <c r="C10" s="24">
         <v>85.9</v>
       </c>
       <c r="D10" s="24">
         <v>127.3</v>
       </c>
-      <c r="E10" s="25"/>
+      <c r="E10" s="27">
+        <v>103</v>
+      </c>
       <c r="F10" s="25"/>
       <c r="G10" s="24"/>
       <c r="H10" s="25"/>
       <c r="I10" s="25"/>
       <c r="J10" s="25"/>
       <c r="K10" s="25"/>
       <c r="L10" s="24"/>
       <c r="M10" s="25"/>
     </row>
-    <row r="11" spans="1:13" s="22" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A11" s="93" t="s">
+    <row r="11" spans="1:13" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="104" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="94"/>
-[...12 lines deleted...]
-    <row r="12" spans="1:13" s="22" customFormat="1" ht="11.25">
+      <c r="B11" s="105"/>
+      <c r="C11" s="105"/>
+      <c r="D11" s="105"/>
+      <c r="E11" s="105"/>
+      <c r="F11" s="105"/>
+      <c r="G11" s="105"/>
+      <c r="H11" s="105"/>
+      <c r="I11" s="105"/>
+      <c r="J11" s="105"/>
+      <c r="K11" s="105"/>
+      <c r="L11" s="105"/>
+      <c r="M11" s="106"/>
+    </row>
+    <row r="12" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="47">
         <v>2020</v>
       </c>
       <c r="B12" s="25">
         <v>99.2</v>
       </c>
       <c r="C12" s="25">
         <v>81.099999999999994</v>
       </c>
       <c r="D12" s="25">
         <v>140.19999999999999</v>
       </c>
       <c r="E12" s="25">
         <v>48.7</v>
       </c>
       <c r="F12" s="25">
         <v>46.7</v>
       </c>
       <c r="G12" s="25">
         <v>54.6</v>
       </c>
       <c r="H12" s="25">
         <v>51.2</v>
       </c>
       <c r="I12" s="25">
         <v>54.9</v>
       </c>
       <c r="J12" s="25">
         <v>88</v>
       </c>
       <c r="K12" s="25">
         <v>92.6</v>
       </c>
       <c r="L12" s="25">
         <v>94.9</v>
       </c>
       <c r="M12" s="25">
         <v>104.6</v>
       </c>
     </row>
-    <row r="13" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="13" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="47">
         <v>2021</v>
       </c>
       <c r="B13" s="24">
         <v>79.099999999999994</v>
       </c>
       <c r="C13" s="24">
         <v>91.4</v>
       </c>
       <c r="D13" s="24">
         <v>57.1</v>
       </c>
       <c r="E13" s="24">
         <v>158.1</v>
       </c>
       <c r="F13" s="24">
         <v>166.6</v>
       </c>
       <c r="G13" s="24">
         <v>160</v>
       </c>
       <c r="H13" s="24">
         <v>168.7</v>
       </c>
       <c r="I13" s="24">
         <v>154.6</v>
       </c>
       <c r="J13" s="24">
         <v>132.9</v>
       </c>
       <c r="K13" s="24">
         <v>138.5</v>
       </c>
       <c r="L13" s="24">
         <v>143.4</v>
       </c>
       <c r="M13" s="24">
         <v>137.30000000000001</v>
       </c>
     </row>
-    <row r="14" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="14" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="47">
         <v>2022</v>
       </c>
       <c r="B14" s="24">
         <v>111.9</v>
       </c>
       <c r="C14" s="27">
         <v>101.8</v>
       </c>
       <c r="D14" s="27">
         <v>104</v>
       </c>
       <c r="E14" s="24">
         <v>89.4</v>
       </c>
       <c r="F14" s="24">
         <v>86.4</v>
       </c>
       <c r="G14" s="24">
         <v>106.4</v>
       </c>
       <c r="H14" s="24">
         <v>119.6</v>
       </c>
       <c r="I14" s="24">
         <v>120</v>
       </c>
       <c r="J14" s="24">
         <v>124.4</v>
       </c>
       <c r="K14" s="24">
         <v>119.1</v>
       </c>
       <c r="L14" s="24">
         <v>113.4</v>
       </c>
       <c r="M14" s="24">
         <v>122.1</v>
       </c>
     </row>
-    <row r="15" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="15" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="47">
         <v>2023</v>
       </c>
       <c r="B15" s="24">
         <v>112.8</v>
       </c>
       <c r="C15" s="24">
         <v>100.9</v>
       </c>
       <c r="D15" s="24">
         <v>101</v>
       </c>
       <c r="E15" s="27">
         <v>114.9</v>
       </c>
       <c r="F15" s="27">
         <v>127.5</v>
       </c>
       <c r="G15" s="27">
         <v>84.5</v>
       </c>
       <c r="H15" s="27">
         <v>88.9</v>
       </c>
       <c r="I15" s="27">
         <v>88.2</v>
       </c>
       <c r="J15" s="27">
         <v>91.2</v>
       </c>
       <c r="K15" s="27">
         <v>84.1</v>
       </c>
       <c r="L15" s="24">
         <v>87.1</v>
       </c>
       <c r="M15" s="25">
         <v>109.7</v>
       </c>
     </row>
-    <row r="16" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="16" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="47">
         <v>2024</v>
       </c>
       <c r="B16" s="24">
         <v>123.4</v>
       </c>
       <c r="C16" s="24">
         <v>126.2</v>
       </c>
       <c r="D16" s="24">
         <v>120.5</v>
       </c>
       <c r="E16" s="27">
         <v>117</v>
       </c>
       <c r="F16" s="27">
         <v>111.3</v>
       </c>
       <c r="G16" s="27">
         <v>144.80000000000001</v>
       </c>
       <c r="H16" s="27">
         <v>140.9</v>
       </c>
       <c r="I16" s="27">
         <v>169.1</v>
       </c>
       <c r="J16" s="27">
         <v>147.1</v>
       </c>
       <c r="K16" s="27">
         <v>166.1</v>
       </c>
       <c r="L16" s="24">
         <v>170.3</v>
       </c>
       <c r="M16" s="25">
         <v>119.4</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="17" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="47">
         <v>2025</v>
       </c>
       <c r="B17" s="24">
         <v>106.9</v>
       </c>
       <c r="C17" s="24">
         <v>103.2</v>
       </c>
       <c r="D17" s="24">
         <v>126.1</v>
       </c>
       <c r="E17" s="27">
         <v>135.19999999999999</v>
       </c>
       <c r="F17" s="27">
         <v>118.6</v>
       </c>
       <c r="G17" s="24"/>
       <c r="H17" s="27">
         <v>77</v>
       </c>
       <c r="I17" s="27">
         <v>71.8</v>
       </c>
       <c r="J17" s="27">
         <v>81</v>
       </c>
       <c r="K17" s="27">
         <v>77.7</v>
       </c>
       <c r="L17" s="24">
         <v>74.099999999999994</v>
       </c>
       <c r="M17" s="25">
         <v>92.6</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="18" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="46">
         <v>2026</v>
       </c>
       <c r="B18" s="24">
         <v>84.7</v>
       </c>
       <c r="C18" s="24">
         <v>75.3</v>
       </c>
       <c r="D18" s="24">
         <v>83.7</v>
       </c>
-      <c r="E18" s="25"/>
+      <c r="E18" s="27">
+        <v>82.1</v>
+      </c>
       <c r="F18" s="25"/>
       <c r="G18" s="58"/>
       <c r="H18" s="25"/>
       <c r="I18" s="25"/>
       <c r="J18" s="25"/>
       <c r="K18" s="25"/>
       <c r="L18" s="24"/>
       <c r="M18" s="25"/>
     </row>
-    <row r="19" spans="1:13" s="22" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A19" s="93" t="s">
+    <row r="19" spans="1:13" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="104" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="94"/>
-[...12 lines deleted...]
-    <row r="20" spans="1:13" s="22" customFormat="1" ht="11.25">
+      <c r="B19" s="105"/>
+      <c r="C19" s="105"/>
+      <c r="D19" s="105"/>
+      <c r="E19" s="105"/>
+      <c r="F19" s="105"/>
+      <c r="G19" s="105"/>
+      <c r="H19" s="105"/>
+      <c r="I19" s="105"/>
+      <c r="J19" s="105"/>
+      <c r="K19" s="105"/>
+      <c r="L19" s="105"/>
+      <c r="M19" s="106"/>
+    </row>
+    <row r="20" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="46">
         <v>2020</v>
       </c>
       <c r="B20" s="25">
         <v>99.2</v>
       </c>
       <c r="C20" s="25">
         <v>89</v>
       </c>
       <c r="D20" s="25">
         <v>106</v>
       </c>
       <c r="E20" s="25">
         <v>91</v>
       </c>
       <c r="F20" s="25">
         <v>81.599999999999994</v>
       </c>
       <c r="G20" s="25">
         <v>76</v>
       </c>
       <c r="H20" s="25">
         <v>72.099999999999994</v>
       </c>
       <c r="I20" s="25">
         <v>69.7</v>
       </c>
       <c r="J20" s="25">
         <v>71.3</v>
       </c>
       <c r="K20" s="25">
         <v>73</v>
       </c>
       <c r="L20" s="25">
         <v>74.599999999999994</v>
       </c>
       <c r="M20" s="25">
         <v>76.5</v>
       </c>
     </row>
-    <row r="21" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="21" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="46">
         <v>2021</v>
       </c>
       <c r="B21" s="24">
         <v>79.099999999999994</v>
       </c>
       <c r="C21" s="24">
         <v>85.4</v>
       </c>
       <c r="D21" s="24">
         <v>72.900000000000006</v>
       </c>
       <c r="E21" s="24">
         <v>84.9</v>
       </c>
       <c r="F21" s="24">
         <v>94.8</v>
       </c>
       <c r="G21" s="24">
         <v>104.3</v>
       </c>
       <c r="H21" s="24">
         <v>111.6</v>
       </c>
       <c r="I21" s="24">
         <v>116.4</v>
       </c>
       <c r="J21" s="24">
         <v>118.2</v>
       </c>
       <c r="K21" s="24">
         <v>120.3</v>
       </c>
       <c r="L21" s="24">
         <v>122.3</v>
       </c>
       <c r="M21" s="24">
         <v>123.7</v>
       </c>
     </row>
-    <row r="22" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="22" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="46">
         <v>2022</v>
       </c>
       <c r="B22" s="24">
         <v>111.9</v>
       </c>
       <c r="C22" s="27">
         <v>106.3</v>
       </c>
       <c r="D22" s="27">
         <v>105.6</v>
       </c>
       <c r="E22" s="24">
         <v>101.1</v>
       </c>
       <c r="F22" s="24">
         <v>97.8</v>
       </c>
       <c r="G22" s="24">
         <v>100.4</v>
       </c>
       <c r="H22" s="24">
         <v>104.3</v>
       </c>
       <c r="I22" s="24">
         <v>106.8</v>
       </c>
       <c r="J22" s="24">
         <v>109.1</v>
       </c>
       <c r="K22" s="24">
         <v>110.4</v>
       </c>
       <c r="L22" s="24">
         <v>110.8</v>
       </c>
       <c r="M22" s="24">
         <v>112.2</v>
       </c>
     </row>
-    <row r="23" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="23" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="46">
         <v>2023</v>
       </c>
       <c r="B23" s="24">
         <v>112.8</v>
       </c>
       <c r="C23" s="24">
         <v>106.6</v>
       </c>
       <c r="D23" s="24">
         <v>104.7</v>
       </c>
       <c r="E23" s="27">
         <v>107.3</v>
       </c>
       <c r="F23" s="27">
         <v>111.4</v>
       </c>
       <c r="G23" s="27">
         <v>104.1</v>
       </c>
       <c r="H23" s="27">
         <v>100.6</v>
       </c>
       <c r="I23" s="27">
         <v>98.4</v>
       </c>
       <c r="J23" s="27">
         <v>97.1</v>
       </c>
       <c r="K23" s="27">
         <v>95.4</v>
       </c>
       <c r="L23" s="24">
         <v>94.5</v>
       </c>
       <c r="M23" s="24">
         <v>95.9</v>
       </c>
     </row>
-    <row r="24" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="24" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="46">
         <v>2024</v>
       </c>
       <c r="B24" s="24">
         <v>123.4</v>
       </c>
       <c r="C24" s="24">
         <v>124.9</v>
       </c>
       <c r="D24" s="24">
         <v>123.4</v>
       </c>
       <c r="E24" s="27">
         <v>121.8</v>
       </c>
       <c r="F24" s="27">
         <v>119.6</v>
       </c>
       <c r="G24" s="27">
         <v>124.4</v>
       </c>
       <c r="H24" s="27">
         <v>127.3</v>
       </c>
       <c r="I24" s="27">
         <v>133.4</v>
       </c>
       <c r="J24" s="27">
         <v>135.30000000000001</v>
       </c>
       <c r="K24" s="27">
         <v>138.6</v>
       </c>
       <c r="L24" s="24">
         <v>141.80000000000001</v>
       </c>
       <c r="M24" s="24">
         <v>139.19999999999999</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A25" s="46">
         <v>2025</v>
       </c>
       <c r="B25" s="24">
         <v>106.9</v>
       </c>
       <c r="C25" s="24">
         <v>105</v>
       </c>
       <c r="D25" s="24">
         <v>111.8</v>
       </c>
       <c r="E25" s="27">
         <v>117.5</v>
       </c>
       <c r="F25" s="27">
         <v>117.7</v>
       </c>
       <c r="G25" s="71">
         <v>109.1</v>
       </c>
       <c r="H25" s="27">
         <v>102.9</v>
       </c>
       <c r="I25" s="27">
         <v>97.2</v>
       </c>
       <c r="J25" s="27">
         <v>95</v>
       </c>
       <c r="K25" s="27">
         <v>92.7</v>
       </c>
       <c r="L25" s="24">
         <v>90.4</v>
       </c>
       <c r="M25" s="24">
         <v>90.6</v>
       </c>
     </row>
-    <row r="26" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="26" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="46">
         <v>2026</v>
       </c>
       <c r="B26" s="24">
         <v>84.7</v>
       </c>
       <c r="C26" s="24">
         <v>79.900000000000006</v>
       </c>
       <c r="D26" s="24">
         <v>81.400000000000006</v>
       </c>
-      <c r="E26" s="25"/>
+      <c r="E26" s="27">
+        <v>81.5</v>
+      </c>
       <c r="F26" s="25"/>
       <c r="G26" s="24"/>
       <c r="H26" s="25"/>
       <c r="I26" s="25"/>
       <c r="J26" s="25"/>
       <c r="K26" s="25"/>
       <c r="L26" s="24"/>
       <c r="M26" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:Z98"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A64" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="I101" sqref="I101"/>
+    <sheetView tabSelected="1" topLeftCell="A67" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection activeCell="I108" sqref="I108"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.42578125" style="4" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="4" customWidth="1"/>
     <col min="3" max="3" width="8" style="4" customWidth="1"/>
     <col min="4" max="4" width="12" style="4" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="4" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="4" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="4" customWidth="1"/>
     <col min="8" max="8" width="13.140625" style="4" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="4" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="4" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="4" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="4" customWidth="1"/>
     <col min="14" max="14" width="11.7109375" style="4" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="4" customWidth="1"/>
     <col min="16" max="16" width="12.85546875" style="4" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="4" customWidth="1"/>
     <col min="18" max="18" width="12.42578125" style="4" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="4" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="4" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="4" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="4" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="4" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="15" customHeight="1">
-      <c r="A1" s="101" t="s">
+    <row r="1" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="112" t="s">
         <v>82</v>
       </c>
-      <c r="B1" s="101"/>
-[...24 lines deleted...]
-    <row r="3" spans="1:26">
+      <c r="B1" s="112"/>
+      <c r="C1" s="112"/>
+      <c r="D1" s="112"/>
+      <c r="E1" s="112"/>
+      <c r="F1" s="112"/>
+      <c r="G1" s="112"/>
+      <c r="H1" s="112"/>
+      <c r="I1" s="112"/>
+      <c r="J1" s="112"/>
+      <c r="K1" s="112"/>
+      <c r="L1" s="112"/>
+      <c r="M1" s="112"/>
+      <c r="N1" s="112"/>
+      <c r="O1" s="112"/>
+      <c r="P1" s="112"/>
+      <c r="Q1" s="112"/>
+      <c r="R1" s="112"/>
+      <c r="S1" s="112"/>
+      <c r="T1" s="112"/>
+      <c r="U1" s="112"/>
+      <c r="V1" s="112"/>
+      <c r="W1" s="112"/>
+      <c r="X1" s="112"/>
+      <c r="Y1" s="112"/>
+    </row>
+    <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="5"/>
     </row>
-    <row r="4" spans="1:26" s="8" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B4" s="98" t="s">
+    <row r="4" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="110"/>
+      <c r="B4" s="109" t="s">
         <v>19</v>
       </c>
-      <c r="C4" s="98"/>
-      <c r="D4" s="98" t="s">
+      <c r="C4" s="109"/>
+      <c r="D4" s="109" t="s">
         <v>20</v>
       </c>
-      <c r="E4" s="98"/>
-      <c r="F4" s="98" t="s">
+      <c r="E4" s="109"/>
+      <c r="F4" s="109" t="s">
         <v>21</v>
       </c>
-      <c r="G4" s="98"/>
-      <c r="H4" s="98" t="s">
+      <c r="G4" s="109"/>
+      <c r="H4" s="109" t="s">
         <v>22</v>
       </c>
-      <c r="I4" s="98"/>
-      <c r="J4" s="98" t="s">
+      <c r="I4" s="109"/>
+      <c r="J4" s="109" t="s">
         <v>23</v>
       </c>
-      <c r="K4" s="98"/>
-      <c r="L4" s="98" t="s">
+      <c r="K4" s="109"/>
+      <c r="L4" s="109" t="s">
         <v>24</v>
       </c>
-      <c r="M4" s="98"/>
-      <c r="N4" s="98" t="s">
+      <c r="M4" s="109"/>
+      <c r="N4" s="109" t="s">
         <v>25</v>
       </c>
-      <c r="O4" s="98"/>
-      <c r="P4" s="98" t="s">
+      <c r="O4" s="109"/>
+      <c r="P4" s="109" t="s">
         <v>26</v>
       </c>
-      <c r="Q4" s="98"/>
-      <c r="R4" s="98" t="s">
+      <c r="Q4" s="109"/>
+      <c r="R4" s="109" t="s">
         <v>27</v>
       </c>
-      <c r="S4" s="98"/>
-      <c r="T4" s="98" t="s">
+      <c r="S4" s="109"/>
+      <c r="T4" s="109" t="s">
         <v>28</v>
       </c>
-      <c r="U4" s="98"/>
-      <c r="V4" s="98" t="s">
+      <c r="U4" s="109"/>
+      <c r="V4" s="109" t="s">
         <v>29</v>
       </c>
-      <c r="W4" s="98"/>
-      <c r="X4" s="98" t="s">
+      <c r="W4" s="109"/>
+      <c r="X4" s="109" t="s">
         <v>30</v>
       </c>
-      <c r="Y4" s="97"/>
+      <c r="Y4" s="108"/>
       <c r="Z4" s="13"/>
     </row>
-    <row r="5" spans="1:26" s="8" customFormat="1" ht="33.75">
-      <c r="A5" s="100"/>
+    <row r="5" spans="1:26" s="8" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="111"/>
       <c r="B5" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -2758,51 +2812,51 @@
         <v>31</v>
       </c>
       <c r="S5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="T5" s="9" t="s">
         <v>31</v>
       </c>
       <c r="U5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="V5" s="9" t="s">
         <v>31</v>
       </c>
       <c r="W5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="X5" s="9" t="s">
         <v>31</v>
       </c>
       <c r="Y5" s="14" t="s">
         <v>32</v>
       </c>
       <c r="Z5" s="13"/>
     </row>
-    <row r="6" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="6" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="11">
         <v>2045.067</v>
       </c>
       <c r="C6" s="11">
         <v>99.2</v>
       </c>
       <c r="D6" s="11">
         <v>4177.0969999999998</v>
       </c>
       <c r="E6" s="11">
         <v>89</v>
       </c>
       <c r="F6" s="11">
         <v>7454.1440000000002</v>
       </c>
       <c r="G6" s="11">
         <v>106</v>
       </c>
       <c r="H6" s="11">
         <v>8673.723</v>
       </c>
       <c r="I6" s="11">
@@ -2836,51 +2890,51 @@
         <v>16354.388000000001</v>
       </c>
       <c r="S6" s="11">
         <v>71.3</v>
       </c>
       <c r="T6" s="11">
         <v>18174.034</v>
       </c>
       <c r="U6" s="11">
         <v>73</v>
       </c>
       <c r="V6" s="11">
         <v>20034.692999999999</v>
       </c>
       <c r="W6" s="6">
         <v>74.599999999999994</v>
       </c>
       <c r="X6" s="31">
         <v>21986.026999999998</v>
       </c>
       <c r="Y6" s="6">
         <v>76.5</v>
       </c>
       <c r="Z6" s="13"/>
     </row>
-    <row r="7" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="7" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B7" s="11">
         <v>1577.0530000000001</v>
       </c>
       <c r="C7" s="32">
         <v>100.2</v>
       </c>
       <c r="D7" s="11">
         <v>3192.29</v>
       </c>
       <c r="E7" s="32">
         <v>104.3</v>
       </c>
       <c r="F7" s="11">
         <v>6068.3310000000001</v>
       </c>
       <c r="G7" s="32">
         <v>130.6</v>
       </c>
       <c r="H7" s="11">
         <v>6916.9830000000002</v>
       </c>
       <c r="I7" s="32">
@@ -2914,51 +2968,51 @@
         <v>12723.632</v>
       </c>
       <c r="S7" s="32">
         <v>80.900000000000006</v>
       </c>
       <c r="T7" s="34">
         <v>14106.75</v>
       </c>
       <c r="U7" s="32">
         <v>81.7</v>
       </c>
       <c r="V7" s="34">
         <v>15492.516</v>
       </c>
       <c r="W7" s="32">
         <v>82.4</v>
       </c>
       <c r="X7" s="34">
         <v>16922.062000000002</v>
       </c>
       <c r="Y7" s="32">
         <v>83.6</v>
       </c>
       <c r="Z7" s="13"/>
     </row>
-    <row r="8" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="8" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B8" s="11">
         <v>369.505</v>
       </c>
       <c r="C8" s="32">
         <v>102.2</v>
       </c>
       <c r="D8" s="11">
         <v>786.88800000000003</v>
       </c>
       <c r="E8" s="32">
         <v>92</v>
       </c>
       <c r="F8" s="11">
         <v>1186.7380000000001</v>
       </c>
       <c r="G8" s="32">
         <v>89.4</v>
       </c>
       <c r="H8" s="11">
         <v>1557.415</v>
       </c>
       <c r="I8" s="32">
@@ -2992,51 +3046,51 @@
         <v>3386.0390000000002</v>
       </c>
       <c r="S8" s="32">
         <v>78.5</v>
       </c>
       <c r="T8" s="34">
         <v>3811.7779999999998</v>
       </c>
       <c r="U8" s="32">
         <v>80.3</v>
       </c>
       <c r="V8" s="34">
         <v>4275.8819999999996</v>
       </c>
       <c r="W8" s="32">
         <v>82.5</v>
       </c>
       <c r="X8" s="34">
         <v>4786.8810000000003</v>
       </c>
       <c r="Y8" s="32">
         <v>85.6</v>
       </c>
       <c r="Z8" s="13"/>
     </row>
-    <row r="9" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="9" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B9" s="11">
         <v>37.518000000000001</v>
       </c>
       <c r="C9" s="32">
         <v>99.3</v>
       </c>
       <c r="D9" s="11">
         <v>75.036000000000001</v>
       </c>
       <c r="E9" s="32">
         <v>21.6</v>
       </c>
       <c r="F9" s="11">
         <v>75.036000000000001</v>
       </c>
       <c r="G9" s="32">
         <v>16.8</v>
       </c>
       <c r="H9" s="11">
         <v>75.036000000000001</v>
       </c>
       <c r="I9" s="32">
@@ -3070,51 +3124,51 @@
         <v>118.19199999999999</v>
       </c>
       <c r="S9" s="32">
         <v>9.9</v>
       </c>
       <c r="T9" s="34">
         <v>128.98099999999999</v>
       </c>
       <c r="U9" s="32">
         <v>10.8</v>
       </c>
       <c r="V9" s="34">
         <v>139.77000000000001</v>
       </c>
       <c r="W9" s="32">
         <v>11.6</v>
       </c>
       <c r="X9" s="34">
         <v>150.559</v>
       </c>
       <c r="Y9" s="32">
         <v>12.5</v>
       </c>
       <c r="Z9" s="13"/>
     </row>
-    <row r="10" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="10" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B10" s="11">
         <v>0.49299999999999999</v>
       </c>
       <c r="C10" s="32">
         <v>99.7</v>
       </c>
       <c r="D10" s="11">
         <v>0.98599999999999999</v>
       </c>
       <c r="E10" s="32">
         <v>40.200000000000003</v>
       </c>
       <c r="F10" s="11">
         <v>0.98599999999999999</v>
       </c>
       <c r="G10" s="32">
         <v>29.4</v>
       </c>
       <c r="H10" s="11">
         <v>0.98599999999999999</v>
       </c>
       <c r="I10" s="32">
@@ -3148,51 +3202,51 @@
         <v>0.98599999999999999</v>
       </c>
       <c r="S10" s="32">
         <v>8.3000000000000007</v>
       </c>
       <c r="T10" s="34">
         <v>0.98599999999999999</v>
       </c>
       <c r="U10" s="32">
         <v>8.4</v>
       </c>
       <c r="V10" s="34">
         <v>0.98599999999999999</v>
       </c>
       <c r="W10" s="32">
         <v>8.3000000000000007</v>
       </c>
       <c r="X10" s="34">
         <v>0.98599999999999999</v>
       </c>
       <c r="Y10" s="32">
         <v>8.3000000000000007</v>
       </c>
       <c r="Z10" s="13"/>
     </row>
-    <row r="11" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="11" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="11">
         <v>10.282</v>
       </c>
       <c r="C11" s="32">
         <v>90.8</v>
       </c>
       <c r="D11" s="11">
         <v>20.564</v>
       </c>
       <c r="E11" s="32">
         <v>8.9</v>
       </c>
       <c r="F11" s="11">
         <v>20.564</v>
       </c>
       <c r="G11" s="32">
         <v>7.8</v>
       </c>
       <c r="H11" s="11">
         <v>20.564</v>
       </c>
       <c r="I11" s="32">
@@ -3226,51 +3280,51 @@
         <v>20.564</v>
       </c>
       <c r="S11" s="32">
         <v>3.3</v>
       </c>
       <c r="T11" s="34">
         <v>20.564</v>
       </c>
       <c r="U11" s="32">
         <v>3.3</v>
       </c>
       <c r="V11" s="34">
         <v>20.564</v>
       </c>
       <c r="W11" s="32">
         <v>3.3</v>
       </c>
       <c r="X11" s="34">
         <v>20.564</v>
       </c>
       <c r="Y11" s="32">
         <v>3.3</v>
       </c>
       <c r="Z11" s="13"/>
     </row>
-    <row r="12" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="12" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>73</v>
       </c>
       <c r="B12" s="11">
         <v>46.915999999999997</v>
       </c>
       <c r="C12" s="32">
         <v>63.9</v>
       </c>
       <c r="D12" s="11">
         <v>94.802999999999997</v>
       </c>
       <c r="E12" s="32">
         <v>50.4</v>
       </c>
       <c r="F12" s="11">
         <v>95.650999999999996</v>
       </c>
       <c r="G12" s="32">
         <v>31.6</v>
       </c>
       <c r="H12" s="11">
         <v>95.650999999999996</v>
       </c>
       <c r="I12" s="32">
@@ -3304,51 +3358,51 @@
         <v>96.716999999999999</v>
       </c>
       <c r="S12" s="32">
         <v>11.3</v>
       </c>
       <c r="T12" s="34">
         <v>96.716999999999999</v>
       </c>
       <c r="U12" s="32">
         <v>11.3</v>
       </c>
       <c r="V12" s="34">
         <v>96.716999999999999</v>
       </c>
       <c r="W12" s="32">
         <v>11.2</v>
       </c>
       <c r="X12" s="34">
         <v>96.716999999999999</v>
       </c>
       <c r="Y12" s="32">
         <v>11.2</v>
       </c>
       <c r="Z12" s="13"/>
     </row>
-    <row r="13" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="13" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B13" s="12">
         <v>3.3</v>
       </c>
       <c r="C13" s="7">
         <v>82.3</v>
       </c>
       <c r="D13" s="12">
         <v>6.53</v>
       </c>
       <c r="E13" s="7">
         <v>81.400000000000006</v>
       </c>
       <c r="F13" s="12">
         <v>6.8380000000000001</v>
       </c>
       <c r="G13" s="7">
         <v>17</v>
       </c>
       <c r="H13" s="12">
         <v>7.0880000000000001</v>
       </c>
       <c r="I13" s="7">
@@ -3382,113 +3436,113 @@
         <v>8.2579999999999991</v>
       </c>
       <c r="S13" s="7">
         <v>4.2</v>
       </c>
       <c r="T13" s="35">
         <v>8.2579999999999991</v>
       </c>
       <c r="U13" s="7">
         <v>4.2</v>
       </c>
       <c r="V13" s="35">
         <v>8.2579999999999991</v>
       </c>
       <c r="W13" s="7">
         <v>4.2</v>
       </c>
       <c r="X13" s="35">
         <v>8.2579999999999991</v>
       </c>
       <c r="Y13" s="7">
         <v>4.2</v>
       </c>
       <c r="Z13" s="13"/>
     </row>
-    <row r="14" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="14" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Z14" s="13"/>
     </row>
-    <row r="15" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="15" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Z15" s="13"/>
     </row>
-    <row r="16" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="16" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Z16" s="13"/>
     </row>
-    <row r="17" spans="1:26" s="8" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B17" s="98" t="s">
+    <row r="17" spans="1:26" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="110"/>
+      <c r="B17" s="109" t="s">
         <v>33</v>
       </c>
-      <c r="C17" s="98"/>
-      <c r="D17" s="98" t="s">
+      <c r="C17" s="109"/>
+      <c r="D17" s="109" t="s">
         <v>34</v>
       </c>
-      <c r="E17" s="98"/>
-      <c r="F17" s="98" t="s">
+      <c r="E17" s="109"/>
+      <c r="F17" s="109" t="s">
         <v>35</v>
       </c>
-      <c r="G17" s="98"/>
-      <c r="H17" s="98" t="s">
+      <c r="G17" s="109"/>
+      <c r="H17" s="109" t="s">
         <v>36</v>
       </c>
-      <c r="I17" s="98"/>
-      <c r="J17" s="98" t="s">
+      <c r="I17" s="109"/>
+      <c r="J17" s="109" t="s">
         <v>37</v>
       </c>
-      <c r="K17" s="98"/>
-      <c r="L17" s="98" t="s">
+      <c r="K17" s="109"/>
+      <c r="L17" s="109" t="s">
         <v>38</v>
       </c>
-      <c r="M17" s="98"/>
-      <c r="N17" s="98" t="s">
+      <c r="M17" s="109"/>
+      <c r="N17" s="109" t="s">
         <v>39</v>
       </c>
-      <c r="O17" s="98"/>
-      <c r="P17" s="98" t="s">
+      <c r="O17" s="109"/>
+      <c r="P17" s="109" t="s">
         <v>40</v>
       </c>
-      <c r="Q17" s="98"/>
-      <c r="R17" s="98" t="s">
+      <c r="Q17" s="109"/>
+      <c r="R17" s="109" t="s">
         <v>41</v>
       </c>
-      <c r="S17" s="98"/>
-      <c r="T17" s="98" t="s">
+      <c r="S17" s="109"/>
+      <c r="T17" s="109" t="s">
         <v>42</v>
       </c>
-      <c r="U17" s="98"/>
-      <c r="V17" s="98" t="s">
+      <c r="U17" s="109"/>
+      <c r="V17" s="109" t="s">
         <v>43</v>
       </c>
-      <c r="W17" s="98"/>
-      <c r="X17" s="98" t="s">
+      <c r="W17" s="109"/>
+      <c r="X17" s="109" t="s">
         <v>44</v>
       </c>
-      <c r="Y17" s="97"/>
+      <c r="Y17" s="108"/>
       <c r="Z17" s="13"/>
     </row>
-    <row r="18" spans="1:26" s="8" customFormat="1" ht="33.75">
-      <c r="A18" s="100"/>
+    <row r="18" spans="1:26" s="8" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A18" s="111"/>
       <c r="B18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="H18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="J18" s="9" t="s">
@@ -3519,51 +3573,51 @@
         <v>31</v>
       </c>
       <c r="S18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="T18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="U18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="V18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="W18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="X18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="Y18" s="14" t="s">
         <v>32</v>
       </c>
       <c r="Z18" s="13"/>
     </row>
-    <row r="19" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="19" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="11">
         <v>1705.818</v>
       </c>
       <c r="C19" s="11">
         <v>79.099999999999994</v>
       </c>
       <c r="D19" s="36">
         <v>3758.9380000000001</v>
       </c>
       <c r="E19" s="11">
         <v>85.4</v>
       </c>
       <c r="F19" s="11">
         <v>5730.4120000000003</v>
       </c>
       <c r="G19" s="6">
         <v>72.900000000000006</v>
       </c>
       <c r="H19" s="31">
         <v>7762.4939999999997</v>
       </c>
       <c r="I19" s="31">
@@ -3597,51 +3651,51 @@
         <v>20605.624</v>
       </c>
       <c r="S19" s="31">
         <v>118.2</v>
       </c>
       <c r="T19" s="31">
         <v>23371.856</v>
       </c>
       <c r="U19" s="31">
         <v>120.3</v>
       </c>
       <c r="V19" s="31">
         <v>26172.974999999999</v>
       </c>
       <c r="W19" s="31">
         <v>122.3</v>
       </c>
       <c r="X19" s="31">
         <v>28981.239000000001</v>
       </c>
       <c r="Y19" s="31">
         <v>123.7</v>
       </c>
       <c r="Z19" s="13"/>
     </row>
-    <row r="20" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="20" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B20" s="34">
         <v>1330.373</v>
       </c>
       <c r="C20" s="32">
         <v>80</v>
       </c>
       <c r="D20" s="34">
         <v>2911.2640000000001</v>
       </c>
       <c r="E20" s="32">
         <v>86.5</v>
       </c>
       <c r="F20" s="34">
         <v>4470.268</v>
       </c>
       <c r="G20" s="32">
         <v>69.900000000000006</v>
       </c>
       <c r="H20" s="34">
         <v>6075.1509999999998</v>
       </c>
       <c r="I20" s="32">
@@ -3675,51 +3729,51 @@
         <v>16789.686000000002</v>
       </c>
       <c r="S20" s="32">
         <v>123.8</v>
       </c>
       <c r="T20" s="37">
         <v>19101.971000000001</v>
       </c>
       <c r="U20" s="32">
         <v>126.7</v>
       </c>
       <c r="V20" s="37">
         <v>21423.624</v>
       </c>
       <c r="W20" s="32">
         <v>129.5</v>
       </c>
       <c r="X20" s="34">
         <v>23699.74</v>
       </c>
       <c r="Y20" s="32">
         <v>131.4</v>
       </c>
       <c r="Z20" s="13"/>
     </row>
-    <row r="21" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="21" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="34">
         <v>342.88400000000001</v>
       </c>
       <c r="C21" s="32">
         <v>88</v>
       </c>
       <c r="D21" s="34">
         <v>778.476</v>
       </c>
       <c r="E21" s="32">
         <v>93.9</v>
       </c>
       <c r="F21" s="34">
         <v>1159.2850000000001</v>
       </c>
       <c r="G21" s="32">
         <v>92.7</v>
       </c>
       <c r="H21" s="34">
         <v>1572.867</v>
       </c>
       <c r="I21" s="32">
@@ -3753,51 +3807,51 @@
         <v>3635.0529999999999</v>
       </c>
       <c r="S21" s="32">
         <v>100.7</v>
       </c>
       <c r="T21" s="37">
         <v>4075.7060000000001</v>
       </c>
       <c r="U21" s="32">
         <v>100</v>
       </c>
       <c r="V21" s="37">
         <v>4541.8860000000004</v>
       </c>
       <c r="W21" s="32">
         <v>99.5</v>
       </c>
       <c r="X21" s="34">
         <v>5061.0630000000001</v>
       </c>
       <c r="Y21" s="32">
         <v>99.2</v>
       </c>
       <c r="Z21" s="13"/>
     </row>
-    <row r="22" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="22" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B22" s="34">
         <v>12.547000000000001</v>
       </c>
       <c r="C22" s="32">
         <v>31.7</v>
       </c>
       <c r="D22" s="34">
         <v>25.094000000000001</v>
       </c>
       <c r="E22" s="32">
         <v>31.7</v>
       </c>
       <c r="F22" s="34">
         <v>37.640999999999998</v>
       </c>
       <c r="G22" s="32">
         <v>47.6</v>
       </c>
       <c r="H22" s="34">
         <v>50.188000000000002</v>
       </c>
       <c r="I22" s="32">
@@ -3831,51 +3885,51 @@
         <v>86.531000000000006</v>
       </c>
       <c r="S22" s="32">
         <v>68.7</v>
       </c>
       <c r="T22" s="37">
         <v>92.48</v>
       </c>
       <c r="U22" s="32">
         <v>67.099999999999994</v>
       </c>
       <c r="V22" s="37">
         <v>98.429000000000002</v>
       </c>
       <c r="W22" s="32">
         <v>65.900000000000006</v>
       </c>
       <c r="X22" s="34">
         <v>104.378</v>
       </c>
       <c r="Y22" s="32">
         <v>65</v>
       </c>
       <c r="Z22" s="13"/>
     </row>
-    <row r="23" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="23" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="34">
         <v>20</v>
       </c>
       <c r="C23" s="32">
         <v>3849</v>
       </c>
       <c r="D23" s="34">
         <v>44</v>
       </c>
       <c r="E23" s="32">
         <v>4233.8</v>
       </c>
       <c r="F23" s="34">
         <v>63</v>
       </c>
       <c r="G23" s="32">
         <v>6062.1</v>
       </c>
       <c r="H23" s="34">
         <v>63.5</v>
       </c>
       <c r="I23" s="32">
@@ -3909,51 +3963,51 @@
         <v>63.5</v>
       </c>
       <c r="S23" s="32">
         <v>6041.4</v>
       </c>
       <c r="T23" s="37">
         <v>63.5</v>
       </c>
       <c r="U23" s="32">
         <v>6024.5</v>
       </c>
       <c r="V23" s="37">
         <v>63.5</v>
       </c>
       <c r="W23" s="32">
         <v>6030.1</v>
       </c>
       <c r="X23" s="34">
         <v>63.5</v>
       </c>
       <c r="Y23" s="32">
         <v>6041.4</v>
       </c>
       <c r="Z23" s="13"/>
     </row>
-    <row r="24" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="24" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B24" s="34" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="38" t="s">
         <v>77</v>
       </c>
       <c r="D24" s="34" t="s">
         <v>77</v>
       </c>
       <c r="E24" s="38" t="s">
         <v>77</v>
       </c>
       <c r="F24" s="34" t="s">
         <v>77</v>
       </c>
       <c r="G24" s="38" t="s">
         <v>77</v>
       </c>
       <c r="H24" s="34" t="s">
         <v>77</v>
       </c>
       <c r="I24" s="38" t="s">
@@ -3987,51 +4041,51 @@
         <v>77</v>
       </c>
       <c r="S24" s="38" t="s">
         <v>77</v>
       </c>
       <c r="T24" s="39" t="s">
         <v>77</v>
       </c>
       <c r="U24" s="38" t="s">
         <v>77</v>
       </c>
       <c r="V24" s="39" t="s">
         <v>77</v>
       </c>
       <c r="W24" s="38" t="s">
         <v>77</v>
       </c>
       <c r="X24" s="34" t="s">
         <v>77</v>
       </c>
       <c r="Y24" s="38" t="s">
         <v>77</v>
       </c>
       <c r="Z24" s="13"/>
     </row>
-    <row r="25" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="25" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="2" t="s">
         <v>73</v>
       </c>
       <c r="B25" s="34">
         <v>1.4E-2</v>
       </c>
       <c r="C25" s="32">
         <v>0</v>
       </c>
       <c r="D25" s="34">
         <v>0.104</v>
       </c>
       <c r="E25" s="32">
         <v>0.1</v>
       </c>
       <c r="F25" s="34">
         <v>0.218</v>
       </c>
       <c r="G25" s="32">
         <v>0.2</v>
       </c>
       <c r="H25" s="34">
         <v>0.78800000000000003</v>
       </c>
       <c r="I25" s="32">
@@ -4065,51 +4119,51 @@
         <v>27.878</v>
       </c>
       <c r="S25" s="32">
         <v>27</v>
       </c>
       <c r="T25" s="37">
         <v>34.478999999999999</v>
       </c>
       <c r="U25" s="32">
         <v>33.299999999999997</v>
       </c>
       <c r="V25" s="37">
         <v>41.072000000000003</v>
       </c>
       <c r="W25" s="32">
         <v>39.799999999999997</v>
       </c>
       <c r="X25" s="34">
         <v>47.35</v>
       </c>
       <c r="Y25" s="32">
         <v>45.9</v>
       </c>
       <c r="Z25" s="13"/>
     </row>
-    <row r="26" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="26" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B26" s="35" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="40" t="s">
         <v>77</v>
       </c>
       <c r="D26" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="40" t="s">
         <v>77</v>
       </c>
       <c r="F26" s="35" t="s">
         <v>77</v>
       </c>
       <c r="G26" s="40" t="s">
         <v>77</v>
       </c>
       <c r="H26" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I26" s="40" t="s">
@@ -4143,123 +4197,123 @@
         <v>2.976</v>
       </c>
       <c r="S26" s="7">
         <v>33.799999999999997</v>
       </c>
       <c r="T26" s="41">
         <v>3.72</v>
       </c>
       <c r="U26" s="7">
         <v>42.1</v>
       </c>
       <c r="V26" s="41">
         <v>4.4640000000000004</v>
       </c>
       <c r="W26" s="7">
         <v>50.6</v>
       </c>
       <c r="X26" s="35">
         <v>5.2080000000000002</v>
       </c>
       <c r="Y26" s="7">
         <v>59.2</v>
       </c>
       <c r="Z26" s="13"/>
     </row>
-    <row r="27" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="27" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Y27" s="13"/>
       <c r="Z27" s="13"/>
     </row>
-    <row r="28" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="28" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Z28" s="13"/>
     </row>
-    <row r="29" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="29" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="V29" s="13"/>
       <c r="W29" s="13"/>
       <c r="X29" s="13"/>
       <c r="Z29" s="13"/>
     </row>
-    <row r="30" spans="1:26" s="8" customFormat="1" ht="11.25" customHeight="1">
+    <row r="30" spans="1:26" s="8" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="V30" s="13"/>
       <c r="W30" s="13"/>
       <c r="X30" s="13"/>
       <c r="Z30" s="13"/>
     </row>
-    <row r="31" spans="1:26" s="8" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B31" s="98" t="s">
+    <row r="31" spans="1:26" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="110"/>
+      <c r="B31" s="109" t="s">
         <v>45</v>
       </c>
-      <c r="C31" s="98"/>
-      <c r="D31" s="98" t="s">
+      <c r="C31" s="109"/>
+      <c r="D31" s="109" t="s">
         <v>46</v>
       </c>
-      <c r="E31" s="98"/>
-      <c r="F31" s="98" t="s">
+      <c r="E31" s="109"/>
+      <c r="F31" s="109" t="s">
         <v>47</v>
       </c>
-      <c r="G31" s="98"/>
-      <c r="H31" s="98" t="s">
+      <c r="G31" s="109"/>
+      <c r="H31" s="109" t="s">
         <v>48</v>
       </c>
-      <c r="I31" s="98"/>
-      <c r="J31" s="98" t="s">
+      <c r="I31" s="109"/>
+      <c r="J31" s="109" t="s">
         <v>49</v>
       </c>
-      <c r="K31" s="98"/>
-      <c r="L31" s="98" t="s">
+      <c r="K31" s="109"/>
+      <c r="L31" s="109" t="s">
         <v>50</v>
       </c>
-      <c r="M31" s="98"/>
-      <c r="N31" s="98" t="s">
+      <c r="M31" s="109"/>
+      <c r="N31" s="109" t="s">
         <v>51</v>
       </c>
-      <c r="O31" s="98"/>
-      <c r="P31" s="98" t="s">
+      <c r="O31" s="109"/>
+      <c r="P31" s="109" t="s">
         <v>52</v>
       </c>
-      <c r="Q31" s="98"/>
-      <c r="R31" s="98" t="s">
+      <c r="Q31" s="109"/>
+      <c r="R31" s="109" t="s">
         <v>53</v>
       </c>
-      <c r="S31" s="98"/>
-      <c r="T31" s="98" t="s">
+      <c r="S31" s="109"/>
+      <c r="T31" s="109" t="s">
         <v>54</v>
       </c>
-      <c r="U31" s="97"/>
-      <c r="V31" s="98" t="s">
+      <c r="U31" s="108"/>
+      <c r="V31" s="109" t="s">
         <v>55</v>
       </c>
-      <c r="W31" s="97"/>
-      <c r="X31" s="98" t="s">
+      <c r="W31" s="108"/>
+      <c r="X31" s="109" t="s">
         <v>56</v>
       </c>
-      <c r="Y31" s="97"/>
+      <c r="Y31" s="108"/>
       <c r="Z31" s="13"/>
     </row>
-    <row r="32" spans="1:26" s="8" customFormat="1" ht="33.75">
-      <c r="A32" s="100"/>
+    <row r="32" spans="1:26" s="8" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A32" s="111"/>
       <c r="B32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>32</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>32</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G32" s="9" t="s">
         <v>32</v>
       </c>
       <c r="H32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="9" t="s">
         <v>32</v>
       </c>
       <c r="J32" s="9" t="s">
@@ -4290,51 +4344,51 @@
         <v>31</v>
       </c>
       <c r="S32" s="9" t="s">
         <v>32</v>
       </c>
       <c r="T32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="U32" s="14" t="s">
         <v>32</v>
       </c>
       <c r="V32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="W32" s="14" t="s">
         <v>32</v>
       </c>
       <c r="X32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="Y32" s="14" t="s">
         <v>32</v>
       </c>
       <c r="Z32" s="13"/>
     </row>
-    <row r="33" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="33" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B33" s="15">
         <v>1999.855</v>
       </c>
       <c r="C33" s="15">
         <v>111.9</v>
       </c>
       <c r="D33" s="15">
         <v>4189.3639999999996</v>
       </c>
       <c r="E33" s="16">
         <v>106.3</v>
       </c>
       <c r="F33" s="15">
         <v>6424.4809999999998</v>
       </c>
       <c r="G33" s="16">
         <v>105.6</v>
       </c>
       <c r="H33" s="15">
         <v>8644.1049999999996</v>
       </c>
       <c r="I33" s="16">
@@ -4368,51 +4422,51 @@
         <v>26537.705000000002</v>
       </c>
       <c r="S33" s="16">
         <v>109.1</v>
       </c>
       <c r="T33" s="15">
         <v>30594.483</v>
       </c>
       <c r="U33" s="16">
         <v>110.4</v>
       </c>
       <c r="V33" s="15">
         <v>34504.995999999999</v>
       </c>
       <c r="W33" s="16">
         <v>110.8</v>
       </c>
       <c r="X33" s="15">
         <v>39052.311000000002</v>
       </c>
       <c r="Y33" s="16">
         <v>112.2</v>
       </c>
       <c r="Z33" s="13"/>
     </row>
-    <row r="34" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="34" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B34" s="15">
         <v>1517.07</v>
       </c>
       <c r="C34" s="32">
         <v>108.8</v>
       </c>
       <c r="D34" s="15">
         <v>3079.2249999999999</v>
       </c>
       <c r="E34" s="32">
         <v>100.9</v>
       </c>
       <c r="F34" s="15">
         <v>4710.6469999999999</v>
       </c>
       <c r="G34" s="32">
         <v>99.2</v>
       </c>
       <c r="H34" s="15">
         <v>6238.2020000000002</v>
       </c>
       <c r="I34" s="32">
@@ -4446,51 +4500,51 @@
         <v>19709.987000000001</v>
       </c>
       <c r="S34" s="32">
         <v>99.5</v>
       </c>
       <c r="T34" s="15">
         <v>22728.272000000001</v>
       </c>
       <c r="U34" s="32">
         <v>100.3</v>
       </c>
       <c r="V34" s="15">
         <v>25642.920999999998</v>
       </c>
       <c r="W34" s="32">
         <v>100.6</v>
       </c>
       <c r="X34" s="15">
         <v>29057.601999999999</v>
       </c>
       <c r="Y34" s="32">
         <v>102.1</v>
       </c>
       <c r="Z34" s="13"/>
     </row>
-    <row r="35" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="35" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B35" s="15">
         <v>482.48500000000001</v>
       </c>
       <c r="C35" s="32">
         <v>134.30000000000001</v>
       </c>
       <c r="D35" s="15">
         <v>1109.8389999999999</v>
       </c>
       <c r="E35" s="32">
         <v>136</v>
       </c>
       <c r="F35" s="15">
         <v>1713.5329999999999</v>
       </c>
       <c r="G35" s="32">
         <v>139.19999999999999</v>
       </c>
       <c r="H35" s="15">
         <v>2403.1019999999999</v>
       </c>
       <c r="I35" s="32">
@@ -4524,51 +4578,51 @@
         <v>6487.8559999999998</v>
       </c>
       <c r="S35" s="32">
         <v>151.30000000000001</v>
       </c>
       <c r="T35" s="15">
         <v>7440.6790000000001</v>
       </c>
       <c r="U35" s="32">
         <v>153.9</v>
       </c>
       <c r="V35" s="15">
         <v>8350.143</v>
       </c>
       <c r="W35" s="32">
         <v>154.5</v>
       </c>
       <c r="X35" s="15">
         <v>9396.3070000000007</v>
       </c>
       <c r="Y35" s="32">
         <v>154.6</v>
       </c>
       <c r="Z35" s="13"/>
     </row>
-    <row r="36" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="36" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A36" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B36" s="38" t="s">
         <v>77</v>
       </c>
       <c r="C36" s="38" t="s">
         <v>77</v>
       </c>
       <c r="D36" s="38" t="s">
         <v>77</v>
       </c>
       <c r="E36" s="38" t="s">
         <v>77</v>
       </c>
       <c r="F36" s="38" t="s">
         <v>77</v>
       </c>
       <c r="G36" s="38" t="s">
         <v>77</v>
       </c>
       <c r="H36" s="38" t="s">
         <v>77</v>
       </c>
       <c r="I36" s="38" t="s">
@@ -4602,51 +4656,51 @@
         <v>317.36</v>
       </c>
       <c r="S36" s="32">
         <v>310.8</v>
       </c>
       <c r="T36" s="15">
         <v>396.7</v>
       </c>
       <c r="U36" s="32">
         <v>361.7</v>
       </c>
       <c r="V36" s="15">
         <v>476.04</v>
       </c>
       <c r="W36" s="32">
         <v>406.4</v>
       </c>
       <c r="X36" s="15">
         <v>555.38</v>
       </c>
       <c r="Y36" s="32">
         <v>443</v>
       </c>
       <c r="Z36" s="13"/>
     </row>
-    <row r="37" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="37" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B37" s="38" t="s">
         <v>77</v>
       </c>
       <c r="C37" s="38" t="s">
         <v>77</v>
       </c>
       <c r="D37" s="38" t="s">
         <v>77</v>
       </c>
       <c r="E37" s="38" t="s">
         <v>77</v>
       </c>
       <c r="F37" s="38" t="s">
         <v>77</v>
       </c>
       <c r="G37" s="38" t="s">
         <v>77</v>
       </c>
       <c r="H37" s="38" t="s">
         <v>77</v>
       </c>
       <c r="I37" s="38" t="s">
@@ -4680,51 +4734,51 @@
         <v>77</v>
       </c>
       <c r="S37" s="38" t="s">
         <v>77</v>
       </c>
       <c r="T37" s="38" t="s">
         <v>77</v>
       </c>
       <c r="U37" s="38" t="s">
         <v>77</v>
       </c>
       <c r="V37" s="38" t="s">
         <v>77</v>
       </c>
       <c r="W37" s="38" t="s">
         <v>77</v>
       </c>
       <c r="X37" s="38" t="s">
         <v>77</v>
       </c>
       <c r="Y37" s="38" t="s">
         <v>77</v>
       </c>
       <c r="Z37" s="13"/>
     </row>
-    <row r="38" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="38" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B38" s="38" t="s">
         <v>77</v>
       </c>
       <c r="C38" s="38" t="s">
         <v>77</v>
       </c>
       <c r="D38" s="38" t="s">
         <v>77</v>
       </c>
       <c r="E38" s="38" t="s">
         <v>77</v>
       </c>
       <c r="F38" s="38" t="s">
         <v>77</v>
       </c>
       <c r="G38" s="38" t="s">
         <v>77</v>
       </c>
       <c r="H38" s="38" t="s">
         <v>77</v>
       </c>
       <c r="I38" s="38" t="s">
@@ -4758,51 +4812,51 @@
         <v>77</v>
       </c>
       <c r="S38" s="38" t="s">
         <v>77</v>
       </c>
       <c r="T38" s="38" t="s">
         <v>77</v>
       </c>
       <c r="U38" s="38" t="s">
         <v>77</v>
       </c>
       <c r="V38" s="38" t="s">
         <v>77</v>
       </c>
       <c r="W38" s="38" t="s">
         <v>77</v>
       </c>
       <c r="X38" s="38" t="s">
         <v>77</v>
       </c>
       <c r="Y38" s="38" t="s">
         <v>77</v>
       </c>
       <c r="Z38" s="13"/>
     </row>
-    <row r="39" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="39" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A39" s="2" t="s">
         <v>73</v>
       </c>
       <c r="B39" s="15">
         <v>0.3</v>
       </c>
       <c r="C39" s="32">
         <v>2044.7</v>
       </c>
       <c r="D39" s="15">
         <v>0.3</v>
       </c>
       <c r="E39" s="32">
         <v>275.2</v>
       </c>
       <c r="F39" s="15">
         <v>0.30099999999999999</v>
       </c>
       <c r="G39" s="32">
         <v>130</v>
       </c>
       <c r="H39" s="15">
         <v>2.8010000000000002</v>
       </c>
       <c r="I39" s="32">
@@ -4836,51 +4890,51 @@
         <v>22.501999999999999</v>
       </c>
       <c r="S39" s="32">
         <v>68.400000000000006</v>
       </c>
       <c r="T39" s="15">
         <v>28.832000000000001</v>
       </c>
       <c r="U39" s="32">
         <v>70.5</v>
       </c>
       <c r="V39" s="15">
         <v>35.892000000000003</v>
       </c>
       <c r="W39" s="32">
         <v>73.400000000000006</v>
       </c>
       <c r="X39" s="15">
         <v>43.021999999999998</v>
       </c>
       <c r="Y39" s="32">
         <v>75.7</v>
       </c>
       <c r="Z39" s="13"/>
     </row>
-    <row r="40" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="40" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="C40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="D40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="E40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="F40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="G40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="H40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="I40" s="40" t="s">
@@ -4914,116 +4968,116 @@
         <v>77</v>
       </c>
       <c r="S40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="T40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="U40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="V40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="W40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="X40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="Y40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="Z40" s="13"/>
     </row>
-    <row r="41" spans="1:26" s="8" customFormat="1" ht="15" customHeight="1">
+    <row r="41" spans="1:26" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="Z41" s="13"/>
     </row>
-    <row r="42" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="42" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Z42" s="13"/>
     </row>
-    <row r="43" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="43" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Z43" s="13"/>
     </row>
-    <row r="44" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="44" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Z44" s="13"/>
     </row>
-    <row r="45" spans="1:26" s="8" customFormat="1" ht="12" customHeight="1">
-[...1 lines deleted...]
-      <c r="B45" s="98" t="s">
+    <row r="45" spans="1:26" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="110"/>
+      <c r="B45" s="109" t="s">
         <v>57</v>
       </c>
-      <c r="C45" s="97"/>
-      <c r="D45" s="98" t="s">
+      <c r="C45" s="108"/>
+      <c r="D45" s="109" t="s">
         <v>58</v>
       </c>
-      <c r="E45" s="98"/>
-      <c r="F45" s="98" t="s">
+      <c r="E45" s="109"/>
+      <c r="F45" s="109" t="s">
         <v>59</v>
       </c>
-      <c r="G45" s="98"/>
-      <c r="H45" s="98" t="s">
+      <c r="G45" s="109"/>
+      <c r="H45" s="109" t="s">
         <v>81</v>
       </c>
-      <c r="I45" s="98"/>
-      <c r="J45" s="98" t="s">
+      <c r="I45" s="109"/>
+      <c r="J45" s="109" t="s">
         <v>60</v>
       </c>
-      <c r="K45" s="98"/>
-      <c r="L45" s="98" t="s">
+      <c r="K45" s="109"/>
+      <c r="L45" s="109" t="s">
         <v>61</v>
       </c>
-      <c r="M45" s="98"/>
-      <c r="N45" s="98" t="s">
+      <c r="M45" s="109"/>
+      <c r="N45" s="109" t="s">
         <v>62</v>
       </c>
-      <c r="O45" s="97"/>
-      <c r="P45" s="98" t="s">
+      <c r="O45" s="108"/>
+      <c r="P45" s="109" t="s">
         <v>63</v>
       </c>
-      <c r="Q45" s="97"/>
-      <c r="R45" s="98" t="s">
+      <c r="Q45" s="108"/>
+      <c r="R45" s="109" t="s">
         <v>64</v>
       </c>
-      <c r="S45" s="97"/>
-      <c r="T45" s="98" t="s">
+      <c r="S45" s="108"/>
+      <c r="T45" s="109" t="s">
         <v>65</v>
       </c>
-      <c r="U45" s="97"/>
-      <c r="V45" s="98" t="s">
+      <c r="U45" s="108"/>
+      <c r="V45" s="109" t="s">
         <v>66</v>
       </c>
-      <c r="W45" s="97"/>
-      <c r="X45" s="98" t="s">
+      <c r="W45" s="108"/>
+      <c r="X45" s="109" t="s">
         <v>78</v>
       </c>
-      <c r="Y45" s="97"/>
+      <c r="Y45" s="108"/>
       <c r="Z45" s="13"/>
     </row>
-    <row r="46" spans="1:26" s="8" customFormat="1" ht="33.75">
-      <c r="A46" s="100"/>
+    <row r="46" spans="1:26" s="8" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A46" s="111"/>
       <c r="B46" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C46" s="14" t="s">
         <v>32</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E46" s="14" t="s">
         <v>32</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G46" s="14" t="s">
         <v>32</v>
       </c>
       <c r="H46" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I46" s="9" t="s">
         <v>32</v>
       </c>
       <c r="J46" s="9" t="s">
@@ -5054,51 +5108,51 @@
         <v>31</v>
       </c>
       <c r="S46" s="14" t="s">
         <v>32</v>
       </c>
       <c r="T46" s="9" t="s">
         <v>31</v>
       </c>
       <c r="U46" s="14" t="s">
         <v>32</v>
       </c>
       <c r="V46" s="9" t="s">
         <v>31</v>
       </c>
       <c r="W46" s="14" t="s">
         <v>32</v>
       </c>
       <c r="X46" s="9" t="s">
         <v>31</v>
       </c>
       <c r="Y46" s="14" t="s">
         <v>32</v>
       </c>
       <c r="Z46" s="13"/>
     </row>
-    <row r="47" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="47" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A47" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B47" s="15">
         <v>2992.1419999999998</v>
       </c>
       <c r="C47" s="16">
         <v>112.8</v>
       </c>
       <c r="D47" s="15">
         <v>6073.1440000000002</v>
       </c>
       <c r="E47" s="16">
         <v>106.6</v>
       </c>
       <c r="F47" s="15">
         <v>9099.07</v>
       </c>
       <c r="G47" s="16">
         <v>104.7</v>
       </c>
       <c r="H47" s="15">
         <v>12149.421</v>
       </c>
       <c r="I47" s="16">
@@ -5131,51 +5185,51 @@
       <c r="R47" s="15">
         <v>31371.038</v>
       </c>
       <c r="S47" s="16">
         <v>97.1</v>
       </c>
       <c r="T47" s="15">
         <v>35391.938000000002</v>
       </c>
       <c r="U47" s="16">
         <v>95.4</v>
       </c>
       <c r="V47" s="15">
         <v>39402.074999999997</v>
       </c>
       <c r="W47" s="16">
         <v>94.5</v>
       </c>
       <c r="X47" s="15">
         <v>44857.025999999998</v>
       </c>
       <c r="Y47" s="16">
         <v>95.9</v>
       </c>
     </row>
-    <row r="48" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="48" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B48" s="15">
         <v>2219.16</v>
       </c>
       <c r="C48" s="32">
         <v>110.3</v>
       </c>
       <c r="D48" s="15">
         <v>4356.6790000000001</v>
       </c>
       <c r="E48" s="32">
         <v>104</v>
       </c>
       <c r="F48" s="15">
         <v>6548.1260000000002</v>
       </c>
       <c r="G48" s="32">
         <v>102.7</v>
       </c>
       <c r="H48" s="15">
         <v>8707.4470000000001</v>
       </c>
       <c r="I48" s="32">
@@ -5208,51 +5262,51 @@
       <c r="R48" s="39">
         <v>22844.227999999999</v>
       </c>
       <c r="S48" s="32">
         <v>95.2</v>
       </c>
       <c r="T48" s="39">
         <v>25814.823</v>
       </c>
       <c r="U48" s="32">
         <v>93.6</v>
       </c>
       <c r="V48" s="39">
         <v>28768.028999999999</v>
       </c>
       <c r="W48" s="32">
         <v>92.8</v>
       </c>
       <c r="X48" s="39">
         <v>33052.724999999999</v>
       </c>
       <c r="Y48" s="32">
         <v>94.9</v>
       </c>
     </row>
-    <row r="49" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="49" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A49" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B49" s="15">
         <v>694.74699999999996</v>
       </c>
       <c r="C49" s="32">
         <v>108.6</v>
       </c>
       <c r="D49" s="15">
         <v>1559.9949999999999</v>
       </c>
       <c r="E49" s="32">
         <v>103.4</v>
       </c>
       <c r="F49" s="15">
         <v>2316.4589999999998</v>
       </c>
       <c r="G49" s="32">
         <v>99.9</v>
       </c>
       <c r="H49" s="15">
         <v>3129.3739999999998</v>
       </c>
       <c r="I49" s="32">
@@ -5285,51 +5339,51 @@
       <c r="R49" s="39">
         <v>7786.6530000000002</v>
       </c>
       <c r="S49" s="32">
         <v>98.6</v>
       </c>
       <c r="T49" s="39">
         <v>8702.3340000000007</v>
       </c>
       <c r="U49" s="32">
         <v>96.4</v>
       </c>
       <c r="V49" s="39">
         <v>9640.3359999999993</v>
       </c>
       <c r="W49" s="32">
         <v>95.5</v>
       </c>
       <c r="X49" s="39">
         <v>10706.043</v>
       </c>
       <c r="Y49" s="32">
         <v>95.1</v>
       </c>
     </row>
-    <row r="50" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="50" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A50" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B50" s="15">
         <v>73.697999999999993</v>
       </c>
       <c r="C50" s="38" t="s">
         <v>77</v>
       </c>
       <c r="D50" s="15">
         <v>147.39599999999999</v>
       </c>
       <c r="E50" s="38" t="s">
         <v>77</v>
       </c>
       <c r="F50" s="15">
         <v>221.09399999999999</v>
       </c>
       <c r="G50" s="38" t="s">
         <v>77</v>
       </c>
       <c r="H50" s="15">
         <v>294.79199999999997</v>
       </c>
       <c r="I50" s="38" t="s">
@@ -5362,51 +5416,51 @@
       <c r="R50" s="39">
         <v>537.274</v>
       </c>
       <c r="S50" s="32">
         <v>139.1</v>
       </c>
       <c r="T50" s="39">
         <v>579.47</v>
       </c>
       <c r="U50" s="32">
         <v>120.4</v>
       </c>
       <c r="V50" s="39">
         <v>621.66600000000005</v>
       </c>
       <c r="W50" s="32">
         <v>108</v>
       </c>
       <c r="X50" s="39">
         <v>663.86199999999997</v>
       </c>
       <c r="Y50" s="32">
         <v>99.8</v>
       </c>
     </row>
-    <row r="51" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="51" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A51" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B51" s="38" t="s">
         <v>77</v>
       </c>
       <c r="C51" s="38" t="s">
         <v>77</v>
       </c>
       <c r="D51" s="38" t="s">
         <v>77</v>
       </c>
       <c r="E51" s="38" t="s">
         <v>77</v>
       </c>
       <c r="F51" s="38" t="s">
         <v>77</v>
       </c>
       <c r="G51" s="38" t="s">
         <v>77</v>
       </c>
       <c r="H51" s="38" t="s">
         <v>77</v>
       </c>
       <c r="I51" s="38" t="s">
@@ -5437,51 +5491,51 @@
       <c r="R51" s="39" t="s">
         <v>77</v>
       </c>
       <c r="S51" s="38" t="s">
         <v>77</v>
       </c>
       <c r="T51" s="39">
         <v>0.58799999999999997</v>
       </c>
       <c r="U51" s="38" t="s">
         <v>77</v>
       </c>
       <c r="V51" s="39">
         <v>2.5009999999999999</v>
       </c>
       <c r="W51" s="38" t="s">
         <v>77</v>
       </c>
       <c r="X51" s="39">
         <v>4.8099999999999996</v>
       </c>
       <c r="Y51" s="38" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="52" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="52" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A52" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B52" s="38" t="s">
         <v>77</v>
       </c>
       <c r="C52" s="38" t="s">
         <v>77</v>
       </c>
       <c r="D52" s="38" t="s">
         <v>77</v>
       </c>
       <c r="E52" s="38" t="s">
         <v>77</v>
       </c>
       <c r="F52" s="38" t="s">
         <v>77</v>
       </c>
       <c r="G52" s="38" t="s">
         <v>77</v>
       </c>
       <c r="H52" s="38" t="s">
         <v>77</v>
       </c>
       <c r="I52" s="38" t="s">
@@ -5512,51 +5566,51 @@
       <c r="R52" s="39" t="s">
         <v>77</v>
       </c>
       <c r="S52" s="38" t="s">
         <v>77</v>
       </c>
       <c r="T52" s="39" t="s">
         <v>77</v>
       </c>
       <c r="U52" s="38" t="s">
         <v>77</v>
       </c>
       <c r="V52" s="39" t="s">
         <v>77</v>
       </c>
       <c r="W52" s="38" t="s">
         <v>77</v>
       </c>
       <c r="X52" s="39" t="s">
         <v>77</v>
       </c>
       <c r="Y52" s="38" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="53" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="53" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A53" s="2" t="s">
         <v>73</v>
       </c>
       <c r="B53" s="15">
         <v>4.5369999999999999</v>
       </c>
       <c r="C53" s="32">
         <v>1140.5</v>
       </c>
       <c r="D53" s="15">
         <v>9.0739999999999998</v>
       </c>
       <c r="E53" s="32">
         <v>2224</v>
       </c>
       <c r="F53" s="15">
         <v>13.391</v>
       </c>
       <c r="G53" s="32">
         <v>3288.1</v>
       </c>
       <c r="H53" s="15">
         <v>17.808</v>
       </c>
       <c r="I53" s="32">
@@ -5589,51 +5643,51 @@
       <c r="R53" s="39">
         <v>177.12700000000001</v>
       </c>
       <c r="S53" s="32">
         <v>646.79999999999995</v>
       </c>
       <c r="T53" s="39">
         <v>262.52800000000002</v>
       </c>
       <c r="U53" s="32">
         <v>750.7</v>
       </c>
       <c r="V53" s="39">
         <v>330.90899999999999</v>
       </c>
       <c r="W53" s="32">
         <v>762.6</v>
       </c>
       <c r="X53" s="39">
         <v>384.51299999999998</v>
       </c>
       <c r="Y53" s="32">
         <v>746</v>
       </c>
     </row>
-    <row r="54" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="54" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B54" s="40" t="s">
         <v>77</v>
       </c>
       <c r="C54" s="40" t="s">
         <v>77</v>
       </c>
       <c r="D54" s="40" t="s">
         <v>77</v>
       </c>
       <c r="E54" s="40" t="s">
         <v>77</v>
       </c>
       <c r="F54" s="40" t="s">
         <v>77</v>
       </c>
       <c r="G54" s="40" t="s">
         <v>77</v>
       </c>
       <c r="H54" s="40" t="s">
         <v>77</v>
       </c>
       <c r="I54" s="40" t="s">
@@ -5666,182 +5720,182 @@
       <c r="R54" s="42">
         <v>25.756</v>
       </c>
       <c r="S54" s="40" t="s">
         <v>77</v>
       </c>
       <c r="T54" s="42">
         <v>32.195</v>
       </c>
       <c r="U54" s="40" t="s">
         <v>77</v>
       </c>
       <c r="V54" s="42">
         <v>38.634</v>
       </c>
       <c r="W54" s="40" t="s">
         <v>77</v>
       </c>
       <c r="X54" s="42">
         <v>45.073</v>
       </c>
       <c r="Y54" s="40" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="55" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="55" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B55" s="18"/>
       <c r="C55" s="19"/>
       <c r="D55" s="18"/>
       <c r="E55" s="19"/>
       <c r="F55" s="18"/>
       <c r="G55" s="19"/>
       <c r="H55" s="18"/>
       <c r="I55" s="19"/>
       <c r="J55" s="18"/>
       <c r="K55" s="19"/>
       <c r="L55" s="18"/>
       <c r="M55" s="19"/>
       <c r="N55" s="18"/>
       <c r="O55" s="19"/>
       <c r="P55" s="18"/>
       <c r="Q55" s="19"/>
       <c r="R55" s="18"/>
       <c r="S55" s="19"/>
       <c r="T55" s="18"/>
       <c r="U55" s="19"/>
       <c r="V55" s="18"/>
       <c r="W55" s="19"/>
       <c r="X55" s="18"/>
       <c r="Y55" s="19"/>
     </row>
-    <row r="56" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="56" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B56" s="18"/>
       <c r="C56" s="19"/>
       <c r="D56" s="18"/>
       <c r="E56" s="19"/>
       <c r="F56" s="18"/>
       <c r="G56" s="19"/>
       <c r="H56" s="18"/>
       <c r="I56" s="19"/>
       <c r="J56" s="18"/>
       <c r="K56" s="19"/>
       <c r="L56" s="18"/>
       <c r="M56" s="19"/>
       <c r="N56" s="18"/>
       <c r="O56" s="19"/>
       <c r="P56" s="18"/>
       <c r="Q56" s="19"/>
       <c r="R56" s="18"/>
       <c r="S56" s="19"/>
       <c r="T56" s="18"/>
       <c r="U56" s="19"/>
       <c r="V56" s="18"/>
       <c r="W56" s="19"/>
       <c r="X56" s="18"/>
       <c r="Y56" s="19"/>
     </row>
-    <row r="57" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="57" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B57" s="18"/>
       <c r="C57" s="19"/>
       <c r="D57" s="18"/>
       <c r="E57" s="19"/>
       <c r="F57" s="18"/>
       <c r="G57" s="19"/>
       <c r="H57" s="18"/>
       <c r="I57" s="19"/>
       <c r="J57" s="18"/>
       <c r="K57" s="19"/>
       <c r="L57" s="18"/>
       <c r="M57" s="19"/>
       <c r="N57" s="18"/>
       <c r="O57" s="19"/>
       <c r="P57" s="18"/>
       <c r="Q57" s="19"/>
       <c r="R57" s="18"/>
       <c r="S57" s="19"/>
       <c r="T57" s="18"/>
       <c r="U57" s="19"/>
       <c r="V57" s="18"/>
       <c r="W57" s="19"/>
       <c r="X57" s="18"/>
       <c r="Y57" s="19"/>
     </row>
-    <row r="58" spans="1:25" s="8" customFormat="1" ht="11.25"/>
-[...2 lines deleted...]
-      <c r="B59" s="98" t="s">
+    <row r="58" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="59" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A59" s="110"/>
+      <c r="B59" s="109" t="s">
         <v>67</v>
       </c>
-      <c r="C59" s="97"/>
-      <c r="D59" s="98" t="s">
+      <c r="C59" s="108"/>
+      <c r="D59" s="109" t="s">
         <v>69</v>
       </c>
-      <c r="E59" s="98"/>
-      <c r="F59" s="98" t="s">
+      <c r="E59" s="109"/>
+      <c r="F59" s="109" t="s">
         <v>79</v>
       </c>
-      <c r="G59" s="98"/>
-      <c r="H59" s="98" t="s">
+      <c r="G59" s="109"/>
+      <c r="H59" s="109" t="s">
         <v>80</v>
       </c>
-      <c r="I59" s="98"/>
-      <c r="J59" s="98" t="s">
+      <c r="I59" s="109"/>
+      <c r="J59" s="109" t="s">
         <v>83</v>
       </c>
-      <c r="K59" s="98"/>
-      <c r="L59" s="98" t="s">
+      <c r="K59" s="109"/>
+      <c r="L59" s="109" t="s">
         <v>84</v>
       </c>
-      <c r="M59" s="97"/>
-      <c r="N59" s="98" t="s">
+      <c r="M59" s="108"/>
+      <c r="N59" s="109" t="s">
         <v>85</v>
       </c>
-      <c r="O59" s="97"/>
-      <c r="P59" s="98" t="s">
+      <c r="O59" s="108"/>
+      <c r="P59" s="109" t="s">
         <v>86</v>
       </c>
-      <c r="Q59" s="97"/>
-      <c r="R59" s="98" t="s">
+      <c r="Q59" s="108"/>
+      <c r="R59" s="109" t="s">
         <v>87</v>
       </c>
-      <c r="S59" s="97"/>
-      <c r="T59" s="98" t="s">
+      <c r="S59" s="108"/>
+      <c r="T59" s="109" t="s">
         <v>88</v>
       </c>
-      <c r="U59" s="97"/>
-      <c r="V59" s="98" t="s">
+      <c r="U59" s="108"/>
+      <c r="V59" s="109" t="s">
         <v>89</v>
       </c>
-      <c r="W59" s="97"/>
-      <c r="X59" s="98" t="s">
+      <c r="W59" s="108"/>
+      <c r="X59" s="109" t="s">
         <v>90</v>
       </c>
-      <c r="Y59" s="97"/>
-[...2 lines deleted...]
-      <c r="A60" s="100"/>
+      <c r="Y59" s="108"/>
+    </row>
+    <row r="60" spans="1:25" s="8" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A60" s="111"/>
       <c r="B60" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C60" s="14" t="s">
         <v>32</v>
       </c>
       <c r="D60" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E60" s="14" t="s">
         <v>32</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G60" s="14" t="s">
         <v>32</v>
       </c>
       <c r="H60" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I60" s="9" t="s">
         <v>32</v>
       </c>
       <c r="J60" s="9" t="s">
@@ -5871,51 +5925,51 @@
       <c r="R60" s="9" t="s">
         <v>31</v>
       </c>
       <c r="S60" s="14" t="s">
         <v>32</v>
       </c>
       <c r="T60" s="9" t="s">
         <v>31</v>
       </c>
       <c r="U60" s="14" t="s">
         <v>32</v>
       </c>
       <c r="V60" s="9" t="s">
         <v>31</v>
       </c>
       <c r="W60" s="14" t="s">
         <v>32</v>
       </c>
       <c r="X60" s="9" t="s">
         <v>31</v>
       </c>
       <c r="Y60" s="14" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="61" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="61" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A61" s="70" t="s">
         <v>103</v>
       </c>
       <c r="B61" s="18">
         <v>4040.4630000000002</v>
       </c>
       <c r="C61" s="19">
         <v>123.4</v>
       </c>
       <c r="D61" s="33">
         <v>8205.9410000000007</v>
       </c>
       <c r="E61" s="13">
         <v>124.9</v>
       </c>
       <c r="F61" s="15">
         <v>12171.896000000001</v>
       </c>
       <c r="G61" s="51">
         <v>123.4</v>
       </c>
       <c r="H61" s="15">
         <v>16055.593999999999</v>
       </c>
       <c r="I61" s="51">
@@ -5948,51 +6002,51 @@
       <c r="R61" s="15">
         <v>46040.042000000001</v>
       </c>
       <c r="S61" s="54">
         <v>135.30000000000001</v>
       </c>
       <c r="T61" s="15">
         <v>53138.887999999999</v>
       </c>
       <c r="U61" s="58">
         <v>138.6</v>
       </c>
       <c r="V61" s="15">
         <v>60400.334000000003</v>
       </c>
       <c r="W61" s="54">
         <v>141.80000000000001</v>
       </c>
       <c r="X61" s="15">
         <v>67996.414000000004</v>
       </c>
       <c r="Y61" s="58">
         <v>139.19999999999999</v>
       </c>
     </row>
-    <row r="62" spans="1:25" s="8" customFormat="1" ht="22.5">
+    <row r="62" spans="1:25" s="8" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A62" s="67" t="s">
         <v>104</v>
       </c>
       <c r="B62" s="39">
         <v>3034.0419999999999</v>
       </c>
       <c r="C62" s="32">
         <v>125</v>
       </c>
       <c r="D62" s="39">
         <v>6056.6130000000003</v>
       </c>
       <c r="E62" s="32">
         <v>128.5</v>
       </c>
       <c r="F62" s="11">
         <v>8988.57</v>
       </c>
       <c r="G62" s="11">
         <v>126.6</v>
       </c>
       <c r="H62" s="11">
         <v>11768.522999999999</v>
       </c>
       <c r="I62" s="11">
@@ -6025,51 +6079,51 @@
       <c r="R62" s="15">
         <v>35625.913</v>
       </c>
       <c r="S62" s="55">
         <v>143.69999999999999</v>
       </c>
       <c r="T62" s="15">
         <v>41536.290999999997</v>
       </c>
       <c r="U62" s="58">
         <v>148.6</v>
       </c>
       <c r="V62" s="15">
         <v>47528.777999999998</v>
       </c>
       <c r="W62" s="55">
         <v>152.80000000000001</v>
       </c>
       <c r="X62" s="15">
         <v>53867.892999999996</v>
       </c>
       <c r="Y62" s="58">
         <v>149.69999999999999</v>
       </c>
     </row>
-    <row r="63" spans="1:25" s="8" customFormat="1" ht="22.5">
+    <row r="63" spans="1:25" s="8" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A63" s="67" t="s">
         <v>105</v>
       </c>
       <c r="B63" s="39">
         <v>835.399</v>
       </c>
       <c r="C63" s="32">
         <v>109.9</v>
       </c>
       <c r="D63" s="39">
         <v>1809.5340000000001</v>
       </c>
       <c r="E63" s="32">
         <v>107.2</v>
       </c>
       <c r="F63" s="11">
         <v>2680.2469999999998</v>
       </c>
       <c r="G63" s="11">
         <v>106.7</v>
       </c>
       <c r="H63" s="11">
         <v>3608.6210000000001</v>
       </c>
       <c r="I63" s="11">
@@ -6102,51 +6156,51 @@
       <c r="R63" s="15">
         <v>8740.2579999999998</v>
       </c>
       <c r="S63" s="55">
         <v>103.5</v>
       </c>
       <c r="T63" s="15">
         <v>9756.8940000000002</v>
       </c>
       <c r="U63" s="58">
         <v>103.5</v>
       </c>
       <c r="V63" s="15">
         <v>10794.981</v>
       </c>
       <c r="W63" s="55">
         <v>103.6</v>
       </c>
       <c r="X63" s="15">
         <v>11831.753000000001</v>
       </c>
       <c r="Y63" s="58">
         <v>101.5</v>
       </c>
     </row>
-    <row r="64" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="64" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A64" s="67" t="s">
         <v>106</v>
       </c>
       <c r="B64" s="39">
         <v>55.322000000000003</v>
       </c>
       <c r="C64" s="32">
         <v>68.599999999999994</v>
       </c>
       <c r="D64" s="39">
         <v>110.64400000000001</v>
       </c>
       <c r="E64" s="32">
         <v>69.400000000000006</v>
       </c>
       <c r="F64" s="11">
         <v>165.96600000000001</v>
       </c>
       <c r="G64" s="11">
         <v>69.2</v>
       </c>
       <c r="H64" s="11">
         <v>221.28800000000001</v>
       </c>
       <c r="I64" s="11">
@@ -6179,51 +6233,51 @@
       <c r="R64" s="15">
         <v>840.26400000000001</v>
       </c>
       <c r="S64" s="55">
         <v>144.1</v>
       </c>
       <c r="T64" s="15">
         <v>967.27599999999995</v>
       </c>
       <c r="U64" s="58">
         <v>154.1</v>
       </c>
       <c r="V64" s="15">
         <v>1146.7360000000001</v>
       </c>
       <c r="W64" s="55">
         <v>170.6</v>
       </c>
       <c r="X64" s="15">
         <v>1303.7560000000001</v>
       </c>
       <c r="Y64" s="58">
         <v>180.3</v>
       </c>
     </row>
-    <row r="65" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="65" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A65" s="67" t="s">
         <v>107</v>
       </c>
       <c r="B65" s="39">
         <v>1.7390000000000001</v>
       </c>
       <c r="C65" s="38" t="s">
         <v>77</v>
       </c>
       <c r="D65" s="39">
         <v>4.0060000000000002</v>
       </c>
       <c r="E65" s="38" t="s">
         <v>77</v>
       </c>
       <c r="F65" s="11">
         <v>5.681</v>
       </c>
       <c r="G65" s="39" t="s">
         <v>77</v>
       </c>
       <c r="H65" s="11">
         <v>6.8390000000000004</v>
       </c>
       <c r="I65" s="39" t="s">
@@ -6256,51 +6310,51 @@
       <c r="R65" s="15">
         <v>98.14</v>
       </c>
       <c r="S65" s="56" t="s">
         <v>77</v>
       </c>
       <c r="T65" s="15">
         <v>102.364</v>
       </c>
       <c r="U65" s="58">
         <v>16074.6</v>
       </c>
       <c r="V65" s="15">
         <v>107.855</v>
       </c>
       <c r="W65" s="55">
         <v>3989.3</v>
       </c>
       <c r="X65" s="15">
         <v>124.27</v>
       </c>
       <c r="Y65" s="58">
         <v>2372.4</v>
       </c>
     </row>
-    <row r="66" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="66" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A66" s="67" t="s">
         <v>108</v>
       </c>
       <c r="B66" s="39" t="s">
         <v>77</v>
       </c>
       <c r="C66" s="38" t="s">
         <v>77</v>
       </c>
       <c r="D66" s="39" t="s">
         <v>77</v>
       </c>
       <c r="E66" s="38" t="s">
         <v>77</v>
       </c>
       <c r="F66" s="39" t="s">
         <v>77</v>
       </c>
       <c r="G66" s="39" t="s">
         <v>77</v>
       </c>
       <c r="H66" s="39" t="s">
         <v>77</v>
       </c>
       <c r="I66" s="39" t="s">
@@ -6333,51 +6387,51 @@
       <c r="R66" s="15">
         <v>13.593999999999999</v>
       </c>
       <c r="S66" s="56" t="s">
         <v>77</v>
       </c>
       <c r="T66" s="15">
         <v>17.079999999999998</v>
       </c>
       <c r="U66" s="59" t="s">
         <v>77</v>
       </c>
       <c r="V66" s="15">
         <v>20.666</v>
       </c>
       <c r="W66" s="56" t="s">
         <v>77</v>
       </c>
       <c r="X66" s="15">
         <v>24.199000000000002</v>
       </c>
       <c r="Y66" s="59" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="67" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="67" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A67" s="68" t="s">
         <v>109</v>
       </c>
       <c r="B67" s="39">
         <v>99.893000000000001</v>
       </c>
       <c r="C67" s="32">
         <v>2012.6</v>
       </c>
       <c r="D67" s="39">
         <v>197.00800000000001</v>
       </c>
       <c r="E67" s="32">
         <v>2006.6</v>
       </c>
       <c r="F67" s="11">
         <v>289.22800000000001</v>
       </c>
       <c r="G67" s="11">
         <v>1992.5</v>
       </c>
       <c r="H67" s="11">
         <v>394.05099999999999</v>
       </c>
       <c r="I67" s="11">
@@ -6410,51 +6464,51 @@
       <c r="R67" s="15">
         <v>582.25300000000004</v>
       </c>
       <c r="S67" s="55">
         <v>303</v>
       </c>
       <c r="T67" s="15">
         <v>616.47400000000005</v>
       </c>
       <c r="U67" s="58">
         <v>216.8</v>
       </c>
       <c r="V67" s="15">
         <v>655.92</v>
       </c>
       <c r="W67" s="55">
         <v>183.4</v>
       </c>
       <c r="X67" s="15">
         <v>696.25599999999997</v>
       </c>
       <c r="Y67" s="58">
         <v>166.3</v>
       </c>
     </row>
-    <row r="68" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="68" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A68" s="69" t="s">
         <v>110</v>
       </c>
       <c r="B68" s="42">
         <v>14.068</v>
       </c>
       <c r="C68" s="40" t="s">
         <v>77</v>
       </c>
       <c r="D68" s="42">
         <v>28.135999999999999</v>
       </c>
       <c r="E68" s="40" t="s">
         <v>77</v>
       </c>
       <c r="F68" s="12">
         <v>42.204000000000001</v>
       </c>
       <c r="G68" s="40" t="s">
         <v>77</v>
       </c>
       <c r="H68" s="12">
         <v>56.271999999999998</v>
       </c>
       <c r="I68" s="40" t="s">
@@ -6487,211 +6541,211 @@
       <c r="R68" s="17">
         <v>139.62</v>
       </c>
       <c r="S68" s="57">
         <v>499.6</v>
       </c>
       <c r="T68" s="17">
         <v>142.50899999999999</v>
       </c>
       <c r="U68" s="57">
         <v>408.7</v>
       </c>
       <c r="V68" s="17">
         <v>145.398</v>
       </c>
       <c r="W68" s="57">
         <v>348.1</v>
       </c>
       <c r="X68" s="17">
         <v>148.28700000000001</v>
       </c>
       <c r="Y68" s="57">
         <v>302.10000000000002</v>
       </c>
     </row>
-    <row r="69" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="69" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A69" s="2"/>
       <c r="B69" s="39"/>
       <c r="C69" s="38"/>
       <c r="D69" s="39"/>
       <c r="E69" s="38"/>
       <c r="F69" s="33"/>
       <c r="G69" s="38"/>
       <c r="H69" s="33"/>
       <c r="I69" s="38"/>
       <c r="J69" s="34"/>
       <c r="K69" s="38"/>
       <c r="L69" s="18"/>
       <c r="M69" s="34"/>
       <c r="N69" s="18"/>
       <c r="O69" s="32"/>
       <c r="P69" s="18"/>
       <c r="Q69" s="55"/>
       <c r="R69" s="18"/>
       <c r="S69" s="55"/>
       <c r="T69" s="18"/>
       <c r="U69" s="55"/>
       <c r="V69" s="18"/>
       <c r="W69" s="55"/>
       <c r="X69" s="18"/>
       <c r="Y69" s="55"/>
     </row>
-    <row r="70" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="70" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A70" s="2"/>
       <c r="B70" s="39"/>
       <c r="C70" s="38"/>
       <c r="D70" s="39"/>
       <c r="E70" s="38"/>
       <c r="F70" s="33"/>
       <c r="G70" s="38"/>
       <c r="H70" s="33"/>
       <c r="I70" s="38"/>
       <c r="J70" s="34"/>
       <c r="K70" s="38"/>
       <c r="L70" s="18"/>
       <c r="M70" s="34"/>
       <c r="N70" s="18"/>
       <c r="O70" s="32"/>
       <c r="P70" s="18"/>
       <c r="Q70" s="55"/>
       <c r="R70" s="18"/>
       <c r="S70" s="55"/>
       <c r="T70" s="18"/>
       <c r="U70" s="55"/>
       <c r="V70" s="18"/>
       <c r="W70" s="55"/>
       <c r="X70" s="18"/>
       <c r="Y70" s="55"/>
     </row>
-    <row r="71" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="71" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A71" s="2"/>
       <c r="B71" s="39"/>
       <c r="C71" s="38"/>
       <c r="D71" s="39"/>
       <c r="E71" s="38"/>
       <c r="F71" s="33"/>
       <c r="G71" s="38"/>
       <c r="H71" s="33"/>
       <c r="I71" s="38"/>
       <c r="J71" s="34"/>
       <c r="K71" s="38"/>
       <c r="L71" s="18"/>
       <c r="M71" s="34"/>
       <c r="N71" s="18"/>
       <c r="O71" s="32"/>
       <c r="P71" s="18"/>
       <c r="Q71" s="55"/>
       <c r="R71" s="18"/>
       <c r="S71" s="55"/>
       <c r="T71" s="18"/>
       <c r="U71" s="55"/>
       <c r="V71" s="18"/>
       <c r="W71" s="55"/>
       <c r="X71" s="18"/>
       <c r="Y71" s="55"/>
     </row>
-    <row r="72" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="72" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A72" s="2"/>
       <c r="B72" s="39"/>
       <c r="C72" s="38"/>
       <c r="D72" s="39"/>
       <c r="E72" s="38"/>
       <c r="F72" s="33"/>
       <c r="G72" s="38"/>
       <c r="H72" s="33"/>
       <c r="I72" s="38"/>
       <c r="J72" s="34"/>
       <c r="K72" s="38"/>
       <c r="L72" s="18"/>
       <c r="M72" s="34"/>
       <c r="N72" s="18"/>
       <c r="O72" s="32"/>
       <c r="P72" s="18"/>
       <c r="Q72" s="55"/>
       <c r="R72" s="18"/>
       <c r="S72" s="55"/>
       <c r="T72" s="18"/>
       <c r="U72" s="55"/>
       <c r="V72" s="18"/>
       <c r="W72" s="55"/>
       <c r="X72" s="18"/>
       <c r="Y72" s="55"/>
     </row>
-    <row r="73" spans="1:25" s="8" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B73" s="98" t="s">
+    <row r="73" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A73" s="110"/>
+      <c r="B73" s="109" t="s">
         <v>91</v>
       </c>
-      <c r="C73" s="97"/>
-      <c r="D73" s="98" t="s">
+      <c r="C73" s="108"/>
+      <c r="D73" s="109" t="s">
         <v>92</v>
       </c>
-      <c r="E73" s="98"/>
-      <c r="F73" s="98" t="s">
+      <c r="E73" s="109"/>
+      <c r="F73" s="109" t="s">
         <v>93</v>
       </c>
-      <c r="G73" s="98"/>
-      <c r="H73" s="98" t="s">
+      <c r="G73" s="109"/>
+      <c r="H73" s="109" t="s">
         <v>94</v>
       </c>
-      <c r="I73" s="98"/>
-      <c r="J73" s="98" t="s">
+      <c r="I73" s="109"/>
+      <c r="J73" s="109" t="s">
         <v>95</v>
       </c>
-      <c r="K73" s="98"/>
-      <c r="L73" s="98" t="s">
+      <c r="K73" s="109"/>
+      <c r="L73" s="109" t="s">
         <v>96</v>
       </c>
-      <c r="M73" s="97"/>
-      <c r="N73" s="98" t="s">
+      <c r="M73" s="108"/>
+      <c r="N73" s="109" t="s">
         <v>97</v>
       </c>
-      <c r="O73" s="97"/>
-      <c r="P73" s="98" t="s">
+      <c r="O73" s="108"/>
+      <c r="P73" s="109" t="s">
         <v>98</v>
       </c>
-      <c r="Q73" s="97"/>
-      <c r="R73" s="98" t="s">
+      <c r="Q73" s="108"/>
+      <c r="R73" s="109" t="s">
         <v>99</v>
       </c>
-      <c r="S73" s="97"/>
-      <c r="T73" s="98" t="s">
+      <c r="S73" s="108"/>
+      <c r="T73" s="109" t="s">
         <v>100</v>
       </c>
-      <c r="U73" s="97"/>
-      <c r="V73" s="98" t="s">
+      <c r="U73" s="108"/>
+      <c r="V73" s="109" t="s">
         <v>101</v>
       </c>
-      <c r="W73" s="97"/>
-      <c r="X73" s="98" t="s">
+      <c r="W73" s="108"/>
+      <c r="X73" s="109" t="s">
         <v>102</v>
       </c>
-      <c r="Y73" s="98"/>
-[...2 lines deleted...]
-      <c r="A74" s="100"/>
+      <c r="Y73" s="109"/>
+    </row>
+    <row r="74" spans="1:25" s="8" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A74" s="111"/>
       <c r="B74" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C74" s="14" t="s">
         <v>32</v>
       </c>
       <c r="D74" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E74" s="14" t="s">
         <v>32</v>
       </c>
       <c r="F74" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G74" s="14" t="s">
         <v>32</v>
       </c>
       <c r="H74" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I74" s="9" t="s">
         <v>32</v>
       </c>
       <c r="J74" s="9" t="s">
@@ -6721,726 +6775,726 @@
       <c r="R74" s="9" t="s">
         <v>31</v>
       </c>
       <c r="S74" s="14" t="s">
         <v>32</v>
       </c>
       <c r="T74" s="9" t="s">
         <v>31</v>
       </c>
       <c r="U74" s="14" t="s">
         <v>32</v>
       </c>
       <c r="V74" s="9" t="s">
         <v>31</v>
       </c>
       <c r="W74" s="14" t="s">
         <v>32</v>
       </c>
       <c r="X74" s="9" t="s">
         <v>31</v>
       </c>
       <c r="Y74" s="82" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="75" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="75" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A75" s="70" t="s">
         <v>103</v>
       </c>
       <c r="B75" s="15">
         <v>5034.8900000000003</v>
       </c>
       <c r="C75" s="53">
         <v>106.9</v>
       </c>
       <c r="D75" s="60">
         <v>9901.2479999999996</v>
       </c>
       <c r="E75" s="58">
         <v>105</v>
       </c>
       <c r="F75" s="61">
         <v>15471.7</v>
       </c>
       <c r="G75" s="63">
         <v>114.5</v>
       </c>
       <c r="H75" s="65">
         <v>21602.9</v>
       </c>
       <c r="I75" s="51">
         <v>105</v>
       </c>
       <c r="J75" s="65">
         <v>27234.799999999999</v>
       </c>
       <c r="K75" s="51">
         <v>117.7</v>
       </c>
       <c r="L75" s="65">
         <v>32906.5</v>
       </c>
       <c r="M75" s="58">
         <v>109.1</v>
       </c>
-      <c r="N75" s="102">
+      <c r="N75" s="87">
         <v>38756.9</v>
       </c>
       <c r="O75" s="77">
         <v>102.9</v>
       </c>
-      <c r="P75" s="103">
+      <c r="P75" s="88">
         <v>45104</v>
       </c>
-      <c r="Q75" s="104">
+      <c r="Q75" s="89">
         <v>97.2</v>
       </c>
-      <c r="R75" s="103">
+      <c r="R75" s="88">
         <v>51544.9</v>
       </c>
       <c r="S75" s="77">
         <v>95</v>
       </c>
-      <c r="T75" s="103">
+      <c r="T75" s="88">
         <v>58145.599999999999</v>
       </c>
       <c r="U75" s="77">
         <v>92.7</v>
       </c>
-      <c r="V75" s="105">
+      <c r="V75" s="90">
         <v>64587.3</v>
       </c>
       <c r="W75" s="77">
         <v>90.4</v>
       </c>
-      <c r="X75" s="105">
+      <c r="X75" s="90">
         <v>72475.399999999994</v>
       </c>
       <c r="Y75" s="58">
         <v>90.6</v>
       </c>
     </row>
-    <row r="76" spans="1:25" s="8" customFormat="1" ht="22.5">
+    <row r="76" spans="1:25" s="8" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A76" s="67" t="s">
         <v>104</v>
       </c>
       <c r="B76" s="39">
         <v>3819.152</v>
       </c>
       <c r="C76" s="32">
         <v>108</v>
       </c>
       <c r="D76" s="61">
         <v>7279.5709999999999</v>
       </c>
       <c r="E76" s="58">
         <v>104.6</v>
       </c>
       <c r="F76" s="61">
         <v>11433.9</v>
       </c>
       <c r="G76" s="63">
         <v>120.1</v>
       </c>
       <c r="H76" s="66">
         <v>16008.8</v>
       </c>
       <c r="I76" s="66">
         <v>105.1</v>
       </c>
       <c r="J76" s="65">
         <v>20073.2</v>
       </c>
       <c r="K76" s="34">
         <v>118.7</v>
       </c>
       <c r="L76" s="65">
         <v>24194.5</v>
       </c>
       <c r="M76" s="58">
         <v>108</v>
       </c>
-      <c r="N76" s="106">
+      <c r="N76" s="91">
         <v>28520.5</v>
       </c>
       <c r="O76" s="58">
         <v>100.2</v>
       </c>
-      <c r="P76" s="107">
+      <c r="P76" s="92">
         <v>33289.199999999997</v>
       </c>
-      <c r="Q76" s="108">
+      <c r="Q76" s="93">
         <v>93.4</v>
       </c>
-      <c r="R76" s="107">
+      <c r="R76" s="92">
         <v>38069.199999999997</v>
       </c>
       <c r="S76" s="77">
         <v>90.6</v>
       </c>
-      <c r="T76" s="107">
+      <c r="T76" s="92">
         <v>43025.1</v>
       </c>
       <c r="U76" s="77">
         <v>87.7</v>
       </c>
-      <c r="V76" s="105">
+      <c r="V76" s="90">
         <v>47815.7</v>
       </c>
       <c r="W76" s="58">
         <v>85</v>
       </c>
-      <c r="X76" s="105">
+      <c r="X76" s="90">
         <v>53330</v>
       </c>
       <c r="Y76" s="58">
         <v>84.1</v>
       </c>
     </row>
-    <row r="77" spans="1:25" s="8" customFormat="1" ht="22.5">
+    <row r="77" spans="1:25" s="8" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A77" s="67" t="s">
         <v>105</v>
       </c>
       <c r="B77" s="39">
         <v>1073.9459999999999</v>
       </c>
       <c r="C77" s="32">
         <v>110.3</v>
       </c>
       <c r="D77" s="61">
         <v>2090.9630000000002</v>
       </c>
       <c r="E77" s="58">
         <v>100.6</v>
       </c>
       <c r="F77" s="61">
         <v>2973.9</v>
       </c>
       <c r="G77" s="63">
         <v>86.8</v>
       </c>
       <c r="H77" s="66">
         <v>3997.7</v>
       </c>
       <c r="I77" s="66">
         <v>110.6</v>
       </c>
       <c r="J77" s="65">
         <v>5017.7</v>
       </c>
       <c r="K77" s="34">
         <v>95.7</v>
       </c>
       <c r="L77" s="65">
         <v>6051.9</v>
       </c>
       <c r="M77" s="58">
         <v>92.4</v>
       </c>
-      <c r="N77" s="106">
+      <c r="N77" s="91">
         <v>7031.2</v>
       </c>
       <c r="O77" s="58">
         <v>90.4</v>
       </c>
-      <c r="P77" s="107">
+      <c r="P77" s="92">
         <v>8037.4</v>
       </c>
-      <c r="Q77" s="108">
+      <c r="Q77" s="93">
         <v>88.9</v>
       </c>
-      <c r="R77" s="107">
+      <c r="R77" s="92">
         <v>9052.6</v>
       </c>
       <c r="S77" s="77">
         <v>87.8</v>
       </c>
-      <c r="T77" s="107">
+      <c r="T77" s="92">
         <v>10054.299999999999</v>
       </c>
       <c r="U77" s="77">
         <v>87.3</v>
       </c>
-      <c r="V77" s="105">
+      <c r="V77" s="90">
         <v>11069.7</v>
       </c>
       <c r="W77" s="58">
         <v>86.7</v>
       </c>
-      <c r="X77" s="105">
+      <c r="X77" s="90">
         <v>12236.8</v>
       </c>
       <c r="Y77" s="58">
         <v>87.9</v>
       </c>
     </row>
-    <row r="78" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="78" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A78" s="67" t="s">
         <v>106</v>
       </c>
       <c r="B78" s="39">
         <v>70.905000000000001</v>
       </c>
       <c r="C78" s="32">
         <v>109.9</v>
       </c>
       <c r="D78" s="61">
         <v>148.625</v>
       </c>
       <c r="E78" s="58">
         <v>116.9</v>
       </c>
       <c r="F78" s="61">
         <v>307.5</v>
       </c>
       <c r="G78" s="63">
         <v>204.4</v>
       </c>
       <c r="H78" s="66">
         <v>467.2</v>
       </c>
       <c r="I78" s="66">
         <v>95.9</v>
       </c>
       <c r="J78" s="65">
         <v>626.9</v>
       </c>
       <c r="K78" s="34">
         <v>197.1</v>
       </c>
       <c r="L78" s="65">
         <v>784</v>
       </c>
       <c r="M78" s="58">
         <v>167.3</v>
       </c>
-      <c r="N78" s="106">
+      <c r="N78" s="91">
         <v>942.4</v>
       </c>
       <c r="O78" s="58">
         <v>144.5</v>
       </c>
-      <c r="P78" s="107">
+      <c r="P78" s="92">
         <v>1098.7</v>
       </c>
-      <c r="Q78" s="108">
+      <c r="Q78" s="93">
         <v>136.30000000000001</v>
       </c>
-      <c r="R78" s="107">
+      <c r="R78" s="92">
         <v>1256.3</v>
       </c>
       <c r="S78" s="77">
         <v>126.8</v>
       </c>
-      <c r="T78" s="107">
+      <c r="T78" s="92">
         <v>1414.1</v>
       </c>
       <c r="U78" s="77">
         <v>123.8</v>
       </c>
-      <c r="V78" s="105">
+      <c r="V78" s="90">
         <v>1572.8</v>
       </c>
       <c r="W78" s="58">
         <v>115.9</v>
       </c>
-      <c r="X78" s="105">
+      <c r="X78" s="90">
         <v>1731.5</v>
       </c>
       <c r="Y78" s="58">
         <v>112.8</v>
       </c>
     </row>
-    <row r="79" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="79" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A79" s="67" t="s">
         <v>107</v>
       </c>
       <c r="B79" s="39">
         <v>10.125999999999999</v>
       </c>
       <c r="C79" s="32">
         <v>499.4</v>
       </c>
       <c r="D79" s="61">
         <v>46.000999999999998</v>
       </c>
       <c r="E79" s="58">
         <v>999.4</v>
       </c>
       <c r="F79" s="61">
         <v>80.2</v>
       </c>
       <c r="G79" s="63">
         <v>95.3</v>
       </c>
       <c r="H79" s="66">
         <v>120.6</v>
       </c>
       <c r="I79" s="39">
         <v>112.8</v>
       </c>
       <c r="J79" s="34">
         <v>162.6</v>
       </c>
       <c r="K79" s="39">
         <v>1733.3</v>
       </c>
       <c r="L79" s="65">
         <v>200.9</v>
       </c>
       <c r="M79" s="58">
         <v>1245.8</v>
       </c>
-      <c r="N79" s="106">
+      <c r="N79" s="91">
         <v>241.7</v>
       </c>
       <c r="O79" s="58">
         <v>716.1</v>
       </c>
-      <c r="P79" s="107">
+      <c r="P79" s="92">
         <v>280.89999999999998</v>
       </c>
-      <c r="Q79" s="108">
+      <c r="Q79" s="93">
         <v>295.39999999999998</v>
       </c>
-      <c r="R79" s="107">
+      <c r="R79" s="92">
         <v>318.60000000000002</v>
       </c>
       <c r="S79" s="77">
         <v>275.3</v>
       </c>
-      <c r="T79" s="107">
+      <c r="T79" s="92">
         <v>358.4</v>
       </c>
       <c r="U79" s="77">
         <v>296.39999999999998</v>
       </c>
-      <c r="V79" s="105">
+      <c r="V79" s="90">
         <v>396.9</v>
       </c>
       <c r="W79" s="58">
         <v>311.10000000000002</v>
       </c>
-      <c r="X79" s="105">
+      <c r="X79" s="90">
         <v>435.1</v>
       </c>
       <c r="Y79" s="58">
         <v>297.5</v>
       </c>
     </row>
-    <row r="80" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="80" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A80" s="67" t="s">
         <v>108</v>
       </c>
       <c r="B80" s="39" t="s">
         <v>77</v>
       </c>
       <c r="C80" s="38" t="s">
         <v>77</v>
       </c>
       <c r="D80" s="61">
         <v>103.437</v>
       </c>
       <c r="E80" s="59" t="s">
         <v>77</v>
       </c>
       <c r="F80" s="61">
         <v>195.7</v>
       </c>
       <c r="G80" s="63">
         <v>89.3</v>
       </c>
       <c r="H80" s="39">
         <v>295.3</v>
       </c>
       <c r="I80" s="39">
         <v>102.9</v>
       </c>
       <c r="J80" s="39">
         <v>393.9</v>
       </c>
       <c r="K80" s="39" t="s">
         <v>77</v>
       </c>
       <c r="L80" s="65">
         <v>492.5</v>
       </c>
       <c r="M80" s="58">
         <v>12910.3</v>
       </c>
-      <c r="N80" s="106">
+      <c r="N80" s="91">
         <v>592.1</v>
       </c>
       <c r="O80" s="58">
         <v>7534.4</v>
       </c>
-      <c r="P80" s="107">
+      <c r="P80" s="92">
         <v>700.7</v>
       </c>
-      <c r="Q80" s="108">
+      <c r="Q80" s="93">
         <v>5842.2</v>
       </c>
-      <c r="R80" s="107">
+      <c r="R80" s="92">
         <v>810.1</v>
       </c>
       <c r="S80" s="77">
         <v>5054.2</v>
       </c>
-      <c r="T80" s="107">
+      <c r="T80" s="92">
         <v>907.3</v>
       </c>
       <c r="U80" s="77">
         <v>4497.8</v>
       </c>
-      <c r="V80" s="105">
+      <c r="V80" s="90">
         <v>1011</v>
       </c>
       <c r="W80" s="58">
         <v>4135.2</v>
       </c>
-      <c r="X80" s="105">
+      <c r="X80" s="90">
         <v>1113.3</v>
       </c>
       <c r="Y80" s="58">
         <v>3908.6</v>
       </c>
     </row>
-    <row r="81" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="81" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A81" s="68" t="s">
         <v>109</v>
       </c>
       <c r="B81" s="39">
         <v>57.511000000000003</v>
       </c>
       <c r="C81" s="32">
         <v>49.4</v>
       </c>
       <c r="D81" s="61">
         <v>119.383</v>
       </c>
       <c r="E81" s="58">
         <v>52.7</v>
       </c>
       <c r="F81" s="61">
         <v>220.1</v>
       </c>
       <c r="G81" s="63">
         <v>162.69999999999999</v>
       </c>
       <c r="H81" s="66">
         <v>328.8</v>
       </c>
       <c r="I81" s="66">
         <v>103.1</v>
       </c>
       <c r="J81" s="65">
         <v>445.4</v>
       </c>
       <c r="K81" s="34">
         <v>79.3</v>
       </c>
       <c r="L81" s="65">
         <v>528.79999999999995</v>
       </c>
       <c r="M81" s="58">
         <v>90.9</v>
       </c>
-      <c r="N81" s="106">
+      <c r="N81" s="91">
         <v>628.79999999999995</v>
       </c>
       <c r="O81" s="58">
         <v>107.3</v>
       </c>
-      <c r="P81" s="107">
+      <c r="P81" s="92">
         <v>762.7</v>
       </c>
-      <c r="Q81" s="108">
+      <c r="Q81" s="93">
         <v>117.4</v>
       </c>
-      <c r="R81" s="107">
+      <c r="R81" s="92">
         <v>972.4</v>
       </c>
       <c r="S81" s="77">
         <v>141.69999999999999</v>
       </c>
-      <c r="T81" s="107">
+      <c r="T81" s="92">
         <v>1179.2</v>
       </c>
       <c r="U81" s="77">
         <v>162</v>
       </c>
-      <c r="V81" s="105">
+      <c r="V81" s="90">
         <v>1387.7</v>
       </c>
       <c r="W81" s="58">
         <v>178.8</v>
       </c>
-      <c r="X81" s="105">
+      <c r="X81" s="90">
         <v>2149.1</v>
       </c>
       <c r="Y81" s="58">
         <v>262.2</v>
       </c>
     </row>
-    <row r="82" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="82" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A82" s="69" t="s">
         <v>110</v>
       </c>
       <c r="B82" s="42">
         <v>3.25</v>
       </c>
       <c r="C82" s="7">
         <v>19.8</v>
       </c>
       <c r="D82" s="62">
         <v>113.268</v>
       </c>
       <c r="E82" s="57">
         <v>350.4</v>
       </c>
       <c r="F82" s="62">
         <v>260.39999999999998</v>
       </c>
       <c r="G82" s="64">
         <v>133.80000000000001</v>
       </c>
       <c r="H82" s="41">
         <v>384.3</v>
       </c>
       <c r="I82" s="40">
         <v>80.3</v>
       </c>
       <c r="J82" s="35">
         <v>514.9</v>
       </c>
       <c r="K82" s="40">
         <v>523.5</v>
       </c>
       <c r="L82" s="72">
         <v>653.70000000000005</v>
       </c>
       <c r="M82" s="57">
         <v>474.1</v>
       </c>
-      <c r="N82" s="109">
+      <c r="N82" s="94">
         <v>800.3</v>
       </c>
       <c r="O82" s="57">
         <v>511.5</v>
       </c>
-      <c r="P82" s="110">
+      <c r="P82" s="95">
         <v>934.3</v>
       </c>
       <c r="Q82" s="80">
         <v>581.5</v>
       </c>
-      <c r="R82" s="110">
+      <c r="R82" s="95">
         <v>1065.5999999999999</v>
       </c>
       <c r="S82" s="80">
         <v>647.4</v>
       </c>
-      <c r="T82" s="110">
+      <c r="T82" s="95">
         <v>1207.3</v>
       </c>
       <c r="U82" s="80">
         <v>717.3</v>
       </c>
-      <c r="V82" s="110">
+      <c r="V82" s="95">
         <v>1333.6</v>
       </c>
       <c r="W82" s="57">
         <v>775.3</v>
       </c>
-      <c r="X82" s="110">
+      <c r="X82" s="95">
         <v>1479.6</v>
       </c>
       <c r="Y82" s="57">
         <v>847.8</v>
       </c>
     </row>
-    <row r="83" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="83" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B83" s="18"/>
       <c r="C83" s="19"/>
     </row>
-    <row r="84" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="84" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A84" s="20"/>
     </row>
-    <row r="87" spans="1:25" s="8" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B87" s="96" t="s">
+    <row r="87" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A87" s="110"/>
+      <c r="B87" s="107" t="s">
         <v>111</v>
       </c>
-      <c r="C87" s="97"/>
-      <c r="D87" s="96" t="s">
+      <c r="C87" s="108"/>
+      <c r="D87" s="107" t="s">
         <v>112</v>
       </c>
-      <c r="E87" s="98"/>
-      <c r="F87" s="96" t="s">
+      <c r="E87" s="109"/>
+      <c r="F87" s="107" t="s">
         <v>113</v>
       </c>
-      <c r="G87" s="98"/>
-      <c r="H87" s="96" t="s">
+      <c r="G87" s="109"/>
+      <c r="H87" s="107" t="s">
         <v>114</v>
       </c>
-      <c r="I87" s="98"/>
-      <c r="J87" s="96" t="s">
+      <c r="I87" s="109"/>
+      <c r="J87" s="107" t="s">
         <v>115</v>
       </c>
-      <c r="K87" s="98"/>
-      <c r="L87" s="96" t="s">
+      <c r="K87" s="109"/>
+      <c r="L87" s="107" t="s">
         <v>116</v>
       </c>
-      <c r="M87" s="97"/>
-      <c r="N87" s="96" t="s">
+      <c r="M87" s="108"/>
+      <c r="N87" s="107" t="s">
         <v>117</v>
       </c>
-      <c r="O87" s="97"/>
-      <c r="P87" s="96" t="s">
+      <c r="O87" s="108"/>
+      <c r="P87" s="107" t="s">
         <v>118</v>
       </c>
-      <c r="Q87" s="97"/>
-      <c r="R87" s="96" t="s">
+      <c r="Q87" s="108"/>
+      <c r="R87" s="107" t="s">
         <v>119</v>
       </c>
-      <c r="S87" s="97"/>
-      <c r="T87" s="96" t="s">
+      <c r="S87" s="108"/>
+      <c r="T87" s="107" t="s">
         <v>120</v>
       </c>
-      <c r="U87" s="97"/>
-      <c r="V87" s="96" t="s">
+      <c r="U87" s="108"/>
+      <c r="V87" s="107" t="s">
         <v>121</v>
       </c>
-      <c r="W87" s="97"/>
-      <c r="X87" s="96" t="s">
+      <c r="W87" s="108"/>
+      <c r="X87" s="107" t="s">
         <v>122</v>
       </c>
-      <c r="Y87" s="98"/>
-[...2 lines deleted...]
-      <c r="A88" s="100"/>
+      <c r="Y87" s="109"/>
+    </row>
+    <row r="88" spans="1:25" s="8" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A88" s="111"/>
       <c r="B88" s="83" t="s">
         <v>31</v>
       </c>
       <c r="C88" s="84" t="s">
         <v>32</v>
       </c>
       <c r="D88" s="83" t="s">
         <v>31</v>
       </c>
       <c r="E88" s="84" t="s">
         <v>32</v>
       </c>
       <c r="F88" s="83" t="s">
         <v>31</v>
       </c>
       <c r="G88" s="84" t="s">
         <v>32</v>
       </c>
       <c r="H88" s="83" t="s">
         <v>31</v>
       </c>
       <c r="I88" s="83" t="s">
         <v>32</v>
       </c>
       <c r="J88" s="83" t="s">
@@ -7470,379 +7524,411 @@
       <c r="R88" s="83" t="s">
         <v>31</v>
       </c>
       <c r="S88" s="84" t="s">
         <v>32</v>
       </c>
       <c r="T88" s="83" t="s">
         <v>31</v>
       </c>
       <c r="U88" s="84" t="s">
         <v>32</v>
       </c>
       <c r="V88" s="83" t="s">
         <v>31</v>
       </c>
       <c r="W88" s="84" t="s">
         <v>32</v>
       </c>
       <c r="X88" s="83" t="s">
         <v>31</v>
       </c>
       <c r="Y88" s="83" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="89" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="89" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A89" s="70" t="s">
         <v>103</v>
       </c>
       <c r="B89" s="65">
         <v>4786.5</v>
       </c>
       <c r="C89" s="77">
         <v>84.7</v>
       </c>
-      <c r="D89" s="103">
+      <c r="D89" s="88">
         <v>9196.7000000000007</v>
       </c>
-      <c r="E89" s="104">
+      <c r="E89" s="89">
         <v>79.900000000000006</v>
       </c>
       <c r="F89" s="61">
         <v>14862.1</v>
       </c>
       <c r="G89" s="6">
         <v>81.400000000000006</v>
       </c>
-      <c r="H89" s="65"/>
-      <c r="I89" s="51"/>
+      <c r="H89" s="31">
+        <v>20695</v>
+      </c>
+      <c r="I89" s="97">
+        <v>81.5</v>
+      </c>
       <c r="J89" s="65"/>
       <c r="K89" s="51"/>
       <c r="L89" s="65"/>
       <c r="M89" s="58"/>
       <c r="N89" s="73"/>
       <c r="O89" s="58"/>
       <c r="P89" s="73"/>
       <c r="Q89" s="54"/>
       <c r="R89" s="73"/>
       <c r="S89" s="58"/>
       <c r="T89" s="76"/>
       <c r="U89" s="77"/>
       <c r="V89" s="74"/>
       <c r="W89" s="58"/>
       <c r="X89" s="74"/>
       <c r="Y89" s="85"/>
     </row>
-    <row r="90" spans="1:25" s="8" customFormat="1" ht="22.5">
+    <row r="90" spans="1:25" s="8" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A90" s="67" t="s">
         <v>104</v>
       </c>
       <c r="B90" s="39">
         <v>3461.1</v>
       </c>
       <c r="C90" s="77">
         <v>80.8</v>
       </c>
-      <c r="D90" s="107">
+      <c r="D90" s="92">
         <v>6308.2</v>
       </c>
-      <c r="E90" s="108">
+      <c r="E90" s="93">
         <v>74.5</v>
       </c>
       <c r="F90" s="61">
         <v>10494</v>
       </c>
       <c r="G90" s="6">
         <v>77.8</v>
       </c>
-      <c r="H90" s="66"/>
-      <c r="I90" s="66"/>
+      <c r="H90" s="31">
+        <v>14695</v>
+      </c>
+      <c r="I90" s="58">
+        <v>78.099999999999994</v>
+      </c>
       <c r="J90" s="65"/>
       <c r="K90" s="34"/>
       <c r="L90" s="65"/>
       <c r="M90" s="58"/>
       <c r="N90" s="74"/>
       <c r="O90" s="58"/>
       <c r="P90" s="74"/>
       <c r="Q90" s="58"/>
       <c r="R90" s="74"/>
       <c r="S90" s="58"/>
       <c r="T90" s="78"/>
       <c r="U90" s="77"/>
       <c r="V90" s="74"/>
       <c r="W90" s="58"/>
       <c r="X90" s="74"/>
       <c r="Y90" s="85"/>
     </row>
-    <row r="91" spans="1:25" s="8" customFormat="1" ht="22.5">
+    <row r="91" spans="1:25" s="8" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A91" s="67" t="s">
         <v>105</v>
       </c>
       <c r="B91" s="39">
         <v>964.8</v>
       </c>
       <c r="C91" s="77">
         <v>80.099999999999994</v>
       </c>
-      <c r="D91" s="107">
+      <c r="D91" s="92">
         <v>2251.4</v>
       </c>
-      <c r="E91" s="108">
+      <c r="E91" s="93">
         <v>92.6</v>
       </c>
       <c r="F91" s="61">
         <v>3425.2</v>
       </c>
       <c r="G91" s="6">
         <v>97.6</v>
       </c>
-      <c r="H91" s="66"/>
-      <c r="I91" s="66"/>
+      <c r="H91" s="31">
+        <v>4745.3</v>
+      </c>
+      <c r="I91" s="58">
+        <v>101</v>
+      </c>
       <c r="J91" s="65"/>
       <c r="K91" s="34"/>
       <c r="L91" s="65"/>
       <c r="M91" s="58"/>
       <c r="N91" s="74"/>
       <c r="O91" s="58"/>
       <c r="P91" s="74"/>
       <c r="Q91" s="58"/>
       <c r="R91" s="74"/>
       <c r="S91" s="58"/>
       <c r="T91" s="78"/>
       <c r="U91" s="77"/>
       <c r="V91" s="74"/>
       <c r="W91" s="58"/>
       <c r="X91" s="74"/>
       <c r="Y91" s="85"/>
     </row>
-    <row r="92" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="92" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A92" s="67" t="s">
         <v>106</v>
       </c>
       <c r="B92" s="39">
         <v>35.299999999999997</v>
       </c>
       <c r="C92" s="77">
         <v>44.4</v>
       </c>
-      <c r="D92" s="107">
+      <c r="D92" s="92">
         <v>74.099999999999994</v>
       </c>
-      <c r="E92" s="108">
+      <c r="E92" s="93">
         <v>42.9</v>
       </c>
       <c r="F92" s="61">
         <v>110</v>
       </c>
       <c r="G92" s="6">
         <v>30.3</v>
       </c>
-      <c r="H92" s="66"/>
-      <c r="I92" s="66"/>
+      <c r="H92" s="31">
+        <v>148.30000000000001</v>
+      </c>
+      <c r="I92" s="58">
+        <v>27</v>
+      </c>
       <c r="J92" s="65"/>
       <c r="K92" s="34"/>
       <c r="L92" s="65"/>
       <c r="M92" s="58"/>
       <c r="N92" s="74"/>
       <c r="O92" s="58"/>
       <c r="P92" s="74"/>
       <c r="Q92" s="58"/>
       <c r="R92" s="74"/>
       <c r="S92" s="58"/>
       <c r="T92" s="78"/>
       <c r="U92" s="77"/>
       <c r="V92" s="74"/>
       <c r="W92" s="58"/>
       <c r="X92" s="74"/>
       <c r="Y92" s="85"/>
     </row>
-    <row r="93" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="93" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A93" s="67" t="s">
         <v>107</v>
       </c>
       <c r="B93" s="39">
         <v>42.4</v>
       </c>
       <c r="C93" s="77">
         <v>373.6</v>
       </c>
-      <c r="D93" s="107">
+      <c r="D93" s="92">
         <v>84.8</v>
       </c>
-      <c r="E93" s="108">
+      <c r="E93" s="93">
         <v>158.6</v>
       </c>
       <c r="F93" s="61">
         <v>125.7</v>
       </c>
       <c r="G93" s="6">
         <v>132.80000000000001</v>
       </c>
-      <c r="H93" s="66"/>
-      <c r="I93" s="39"/>
+      <c r="H93" s="31">
+        <v>168.5</v>
+      </c>
+      <c r="I93" s="58">
+        <v>118.9</v>
+      </c>
       <c r="J93" s="34"/>
       <c r="K93" s="39"/>
       <c r="L93" s="65"/>
       <c r="M93" s="58"/>
       <c r="N93" s="74"/>
       <c r="O93" s="58"/>
       <c r="P93" s="74"/>
       <c r="Q93" s="58"/>
       <c r="R93" s="74"/>
       <c r="S93" s="58"/>
       <c r="T93" s="78"/>
       <c r="U93" s="77"/>
       <c r="V93" s="74"/>
       <c r="W93" s="58"/>
       <c r="X93" s="74"/>
       <c r="Y93" s="85"/>
     </row>
-    <row r="94" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="94" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A94" s="67" t="s">
         <v>108</v>
       </c>
       <c r="B94" s="39">
         <v>109.8</v>
       </c>
-      <c r="C94" s="111" t="s">
-[...2 lines deleted...]
-      <c r="D94" s="107">
+      <c r="C94" s="96" t="s">
+        <v>77</v>
+      </c>
+      <c r="D94" s="92">
         <v>214.2</v>
       </c>
-      <c r="E94" s="108">
+      <c r="E94" s="93">
         <v>178.1</v>
       </c>
       <c r="F94" s="61">
         <v>312</v>
       </c>
       <c r="G94" s="6">
         <v>135</v>
       </c>
-      <c r="H94" s="39"/>
-      <c r="I94" s="39"/>
+      <c r="H94" s="31">
+        <v>416.7</v>
+      </c>
+      <c r="I94" s="58">
+        <v>120.1</v>
+      </c>
       <c r="J94" s="39"/>
       <c r="K94" s="39"/>
       <c r="L94" s="65"/>
       <c r="M94" s="58"/>
       <c r="N94" s="74"/>
       <c r="O94" s="58"/>
       <c r="P94" s="74"/>
       <c r="Q94" s="58"/>
       <c r="R94" s="74"/>
       <c r="S94" s="58"/>
       <c r="T94" s="78"/>
       <c r="U94" s="77"/>
       <c r="V94" s="74"/>
       <c r="W94" s="58"/>
       <c r="X94" s="74"/>
       <c r="Y94" s="85"/>
     </row>
-    <row r="95" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="95" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A95" s="68" t="s">
         <v>109</v>
       </c>
       <c r="B95" s="39">
         <v>24.5</v>
       </c>
       <c r="C95" s="77">
         <v>38</v>
       </c>
-      <c r="D95" s="107">
+      <c r="D95" s="92">
         <v>44.4</v>
       </c>
-      <c r="E95" s="108">
+      <c r="E95" s="93">
         <v>32</v>
       </c>
       <c r="F95" s="61">
         <v>63.6</v>
       </c>
       <c r="G95" s="6">
         <v>24.5</v>
       </c>
-      <c r="H95" s="66"/>
-      <c r="I95" s="66"/>
+      <c r="H95" s="31">
+        <v>84.2</v>
+      </c>
+      <c r="I95" s="58">
+        <v>21.8</v>
+      </c>
       <c r="J95" s="65"/>
       <c r="K95" s="34"/>
       <c r="L95" s="65"/>
       <c r="M95" s="58"/>
       <c r="N95" s="74"/>
       <c r="O95" s="58"/>
       <c r="P95" s="74"/>
       <c r="Q95" s="58"/>
       <c r="R95" s="74"/>
       <c r="S95" s="58"/>
       <c r="T95" s="78"/>
       <c r="U95" s="77"/>
       <c r="V95" s="74"/>
       <c r="W95" s="58"/>
       <c r="X95" s="74"/>
       <c r="Y95" s="85"/>
     </row>
-    <row r="96" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="96" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A96" s="69" t="s">
         <v>110</v>
       </c>
       <c r="B96" s="42">
         <v>148.6</v>
       </c>
       <c r="C96" s="80">
         <v>4074.4</v>
       </c>
-      <c r="D96" s="110">
+      <c r="D96" s="95">
         <v>219.5</v>
       </c>
       <c r="E96" s="80">
         <v>166.6</v>
       </c>
       <c r="F96" s="62">
         <v>331.6</v>
       </c>
       <c r="G96" s="7">
         <v>107.9</v>
       </c>
-      <c r="H96" s="41"/>
-      <c r="I96" s="40"/>
+      <c r="H96" s="35">
+        <v>436.8</v>
+      </c>
+      <c r="I96" s="57">
+        <v>96.7</v>
+      </c>
       <c r="J96" s="35"/>
       <c r="K96" s="40"/>
       <c r="L96" s="72"/>
       <c r="M96" s="57"/>
       <c r="N96" s="75"/>
       <c r="O96" s="57"/>
       <c r="P96" s="75"/>
       <c r="Q96" s="57"/>
       <c r="R96" s="75"/>
       <c r="S96" s="57"/>
       <c r="T96" s="79"/>
       <c r="U96" s="80"/>
       <c r="V96" s="75"/>
       <c r="W96" s="57"/>
       <c r="X96" s="75"/>
       <c r="Y96" s="86"/>
     </row>
-    <row r="98" spans="1:1">
+    <row r="98" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A98" s="20" t="s">
         <v>68</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J31:K31"/>
     <mergeCell ref="R31:S31"/>
     <mergeCell ref="J17:K17"/>
     <mergeCell ref="X17:Y17"/>
     <mergeCell ref="H17:I17"/>