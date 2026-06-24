--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -1,54 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="22827"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{19EDE2D3-A063-4EB6-B11D-EA6CA9658EA2}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="14610" yWindow="885" windowWidth="13485" windowHeight="14025" firstSheet="1" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="14610" yWindow="885" windowWidth="13485" windowHeight="14025"/>
   </bookViews>
   <sheets>
     <sheet name="Volume provision food " sheetId="4" r:id="rId1"/>
     <sheet name="IPV provision food" sheetId="5" r:id="rId2"/>
     <sheet name="Volume and IFI by districts" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="557" uniqueCount="123">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
@@ -390,58 +389,58 @@
   <si>
     <t>January-June 2026</t>
   </si>
   <si>
     <t>January-July 2026</t>
   </si>
   <si>
     <t>January-August 2026</t>
   </si>
   <si>
     <t>January-September 2026</t>
   </si>
   <si>
     <t>January-October 2026</t>
   </si>
   <si>
     <t>January-November 2026</t>
   </si>
   <si>
     <t>January-December 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -471,62 +470,56 @@
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -588,51 +581,51 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="113">
+  <cellXfs count="114">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
@@ -836,102 +829,105 @@
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="11" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -949,152 +945,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1238,139 +1198,139 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y10"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="D19" sqref="D19"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="I29" sqref="I29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="21" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="21"/>
     <col min="10" max="10" width="11.28515625" style="21" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A1" s="98" t="s">
+    <row r="1" spans="1:25">
+      <c r="A1" s="99" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="98"/>
-[...13 lines deleted...]
-      <c r="A2" s="99" t="s">
+      <c r="B1" s="99"/>
+      <c r="C1" s="99"/>
+      <c r="D1" s="99"/>
+      <c r="E1" s="99"/>
+      <c r="F1" s="99"/>
+      <c r="G1" s="99"/>
+      <c r="H1" s="99"/>
+      <c r="I1" s="99"/>
+      <c r="J1" s="99"/>
+      <c r="K1" s="99"/>
+      <c r="L1" s="99"/>
+      <c r="M1" s="99"/>
+    </row>
+    <row r="2" spans="1:25">
+      <c r="A2" s="100" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="99"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:25" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B2" s="100"/>
+      <c r="C2" s="100"/>
+      <c r="D2" s="100"/>
+      <c r="E2" s="100"/>
+      <c r="F2" s="100"/>
+      <c r="G2" s="100"/>
+      <c r="H2" s="100"/>
+      <c r="I2" s="100"/>
+      <c r="J2" s="100"/>
+      <c r="K2" s="100"/>
+      <c r="L2" s="100"/>
+      <c r="M2" s="100"/>
+    </row>
+    <row r="3" spans="1:25" s="22" customFormat="1" ht="11.25">
       <c r="A3" s="43"/>
       <c r="B3" s="44" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="44" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="44" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="44" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="44" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="44" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="44" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="44" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="44" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="44" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="44" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="45" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="1:25" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:25" s="22" customFormat="1" ht="11.25">
       <c r="A4" s="48">
         <v>2020</v>
       </c>
       <c r="B4" s="28">
         <v>2045.067</v>
       </c>
       <c r="C4" s="28">
         <v>2132.0300000000002</v>
       </c>
       <c r="D4" s="28">
         <v>3277.047</v>
       </c>
       <c r="E4" s="28">
         <v>1219.579</v>
       </c>
       <c r="F4" s="28">
         <v>1186.549</v>
       </c>
       <c r="G4" s="28">
         <v>1679.3320000000001</v>
       </c>
       <c r="H4" s="28">
         <v>1475.3869999999999</v>
       </c>
       <c r="I4" s="28">
@@ -1379,51 +1339,51 @@
       <c r="J4" s="28">
         <v>1769.9929999999999</v>
       </c>
       <c r="K4" s="28">
         <v>1819.646</v>
       </c>
       <c r="L4" s="28">
         <v>1860.6590000000001</v>
       </c>
       <c r="M4" s="49">
         <v>1951.3340000000001</v>
       </c>
       <c r="N4" s="23"/>
       <c r="O4" s="23"/>
       <c r="P4" s="23"/>
       <c r="Q4" s="23"/>
       <c r="R4" s="23"/>
       <c r="S4" s="23"/>
       <c r="T4" s="23"/>
       <c r="U4" s="23"/>
       <c r="V4" s="23"/>
       <c r="W4" s="23"/>
       <c r="X4" s="23"/>
       <c r="Y4" s="23"/>
     </row>
-    <row r="5" spans="1:25" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:25" s="22" customFormat="1" ht="11.25">
       <c r="A5" s="48">
         <v>2021</v>
       </c>
       <c r="B5" s="28">
         <v>1705.818</v>
       </c>
       <c r="C5" s="28">
         <v>2053.12</v>
       </c>
       <c r="D5" s="28">
         <v>1971.4739999999999</v>
       </c>
       <c r="E5" s="28">
         <v>2032.0820000000001</v>
       </c>
       <c r="F5" s="28">
         <v>2094.973</v>
       </c>
       <c r="G5" s="28">
         <v>2848.239</v>
       </c>
       <c r="H5" s="28">
         <v>2638.422</v>
       </c>
       <c r="I5" s="28">
@@ -1432,51 +1392,51 @@
       <c r="J5" s="28">
         <v>2582.614</v>
       </c>
       <c r="K5" s="28">
         <v>2766.232</v>
       </c>
       <c r="L5" s="28">
         <v>2801.1190000000001</v>
       </c>
       <c r="M5" s="49">
         <v>2808.2640000000001</v>
       </c>
       <c r="N5" s="23"/>
       <c r="O5" s="23"/>
       <c r="P5" s="23"/>
       <c r="Q5" s="23"/>
       <c r="R5" s="23"/>
       <c r="S5" s="23"/>
       <c r="T5" s="23"/>
       <c r="U5" s="23"/>
       <c r="V5" s="23"/>
       <c r="W5" s="23"/>
       <c r="X5" s="23"/>
       <c r="Y5" s="23"/>
     </row>
-    <row r="6" spans="1:25" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:25" s="22" customFormat="1" ht="11.25">
       <c r="A6" s="48">
         <v>2022</v>
       </c>
       <c r="B6" s="28">
         <v>1999.855</v>
       </c>
       <c r="C6" s="28">
         <v>2189.509</v>
       </c>
       <c r="D6" s="28">
         <v>2235.1170000000002</v>
       </c>
       <c r="E6" s="28">
         <v>2219.6239999999998</v>
       </c>
       <c r="F6" s="28">
         <v>2276.2069999999999</v>
       </c>
       <c r="G6" s="28">
         <v>3807.703</v>
       </c>
       <c r="H6" s="28">
         <v>3968.0639999999999</v>
       </c>
       <c r="I6" s="28">
@@ -1485,51 +1445,51 @@
       <c r="J6" s="28">
         <v>3918.3290000000002</v>
       </c>
       <c r="K6" s="28">
         <v>4056.7779999999998</v>
       </c>
       <c r="L6" s="28">
         <v>3910.5129999999999</v>
       </c>
       <c r="M6" s="49">
         <v>4547.3149999999996</v>
       </c>
       <c r="N6" s="23"/>
       <c r="O6" s="23"/>
       <c r="P6" s="23"/>
       <c r="Q6" s="23"/>
       <c r="R6" s="23"/>
       <c r="S6" s="23"/>
       <c r="T6" s="23"/>
       <c r="U6" s="23"/>
       <c r="V6" s="23"/>
       <c r="W6" s="23"/>
       <c r="X6" s="23"/>
       <c r="Y6" s="23"/>
     </row>
-    <row r="7" spans="1:25" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:25" s="22" customFormat="1" ht="11.25">
       <c r="A7" s="48">
         <v>2023</v>
       </c>
       <c r="B7" s="28">
         <v>2992.1419999999998</v>
       </c>
       <c r="C7" s="28">
         <v>3081.002</v>
       </c>
       <c r="D7" s="28">
         <v>3025.9259999999999</v>
       </c>
       <c r="E7" s="29">
         <v>3050.3510000000001</v>
       </c>
       <c r="F7" s="29">
         <v>3356.1869999999999</v>
       </c>
       <c r="G7" s="29">
         <v>3717.6089999999999</v>
       </c>
       <c r="H7" s="29">
         <v>4086.4160000000002</v>
       </c>
       <c r="I7" s="29">
@@ -1538,51 +1498,51 @@
       <c r="J7" s="29">
         <v>4097.1679999999997</v>
       </c>
       <c r="K7" s="29">
         <v>4020.9</v>
       </c>
       <c r="L7" s="30">
         <v>4010.1370000000002</v>
       </c>
       <c r="M7" s="50">
         <v>5454.951</v>
       </c>
       <c r="N7" s="23"/>
       <c r="O7" s="23"/>
       <c r="P7" s="23"/>
       <c r="Q7" s="23"/>
       <c r="R7" s="23"/>
       <c r="S7" s="23"/>
       <c r="T7" s="23"/>
       <c r="U7" s="23"/>
       <c r="V7" s="23"/>
       <c r="W7" s="23"/>
       <c r="X7" s="23"/>
       <c r="Y7" s="23"/>
     </row>
-    <row r="8" spans="1:25" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:25" s="22" customFormat="1" ht="11.25">
       <c r="A8" s="48">
         <v>2024</v>
       </c>
       <c r="B8" s="28">
         <v>4040.4630000000002</v>
       </c>
       <c r="C8" s="28">
         <v>4165.4780000000001</v>
       </c>
       <c r="D8" s="28">
         <v>3965.9549999999999</v>
       </c>
       <c r="E8" s="28">
         <v>3883.6979999999999</v>
       </c>
       <c r="F8" s="28">
         <v>4065.4470000000001</v>
       </c>
       <c r="G8" s="28">
         <v>5858.634</v>
       </c>
       <c r="H8" s="28">
         <v>6248.5590000000002</v>
       </c>
       <c r="I8" s="28">
@@ -1591,1197 +1551,1205 @@
       <c r="J8" s="28">
         <v>6540.1540000000005</v>
       </c>
       <c r="K8" s="28">
         <v>7098.8459999999995</v>
       </c>
       <c r="L8" s="28">
         <v>7261.4459999999999</v>
       </c>
       <c r="M8" s="49">
         <v>7596.08</v>
       </c>
       <c r="N8" s="23"/>
       <c r="O8" s="23"/>
       <c r="P8" s="23"/>
       <c r="Q8" s="23"/>
       <c r="R8" s="23"/>
       <c r="S8" s="23"/>
       <c r="T8" s="23"/>
       <c r="U8" s="23"/>
       <c r="V8" s="23"/>
       <c r="W8" s="23"/>
       <c r="X8" s="23"/>
       <c r="Y8" s="23"/>
     </row>
-    <row r="9" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:25">
       <c r="A9" s="48">
         <v>2025</v>
       </c>
       <c r="B9" s="28">
         <v>5034.8900000000003</v>
       </c>
       <c r="C9" s="28">
         <v>4866.3580000000002</v>
       </c>
       <c r="D9" s="28">
         <v>5570.5</v>
       </c>
       <c r="E9" s="28">
         <v>6131.1</v>
       </c>
       <c r="F9" s="28">
         <v>5631.9</v>
       </c>
       <c r="G9" s="28">
         <v>5671.6</v>
       </c>
       <c r="H9" s="28">
         <v>5850.4</v>
       </c>
       <c r="I9" s="28">
         <v>6347</v>
       </c>
       <c r="J9" s="28">
         <v>6440.8</v>
       </c>
       <c r="K9" s="28">
         <v>6600.7</v>
       </c>
       <c r="L9" s="28">
         <v>6441.7</v>
       </c>
       <c r="M9" s="49">
         <v>7888</v>
       </c>
     </row>
-    <row r="10" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:25">
       <c r="A10" s="48">
         <v>2026</v>
       </c>
       <c r="B10" s="28">
         <v>4786.5</v>
       </c>
       <c r="C10" s="28">
         <v>4410.1000000000004</v>
       </c>
       <c r="D10" s="28">
         <v>5665.4</v>
       </c>
       <c r="E10" s="28">
         <v>5832.9</v>
       </c>
-      <c r="F10" s="28"/>
+      <c r="F10" s="28">
+        <v>5918.3</v>
+      </c>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="28"/>
       <c r="L10" s="28"/>
       <c r="M10" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="68" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="I34" sqref="I34"/>
+      <selection activeCell="F43" sqref="F43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="21"/>
     <col min="10" max="10" width="10.5703125" style="21" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="100" t="s">
+    <row r="1" spans="1:13">
+      <c r="A1" s="101" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="98"/>
-[...12 lines deleted...]
-    <row r="2" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B1" s="99"/>
+      <c r="C1" s="99"/>
+      <c r="D1" s="99"/>
+      <c r="E1" s="99"/>
+      <c r="F1" s="99"/>
+      <c r="G1" s="99"/>
+      <c r="H1" s="99"/>
+      <c r="I1" s="99"/>
+      <c r="J1" s="99"/>
+      <c r="K1" s="99"/>
+      <c r="L1" s="99"/>
+      <c r="M1" s="99"/>
+    </row>
+    <row r="2" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="A2" s="43"/>
       <c r="B2" s="44" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="44" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="44" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="44" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="44" t="s">
         <v>4</v>
       </c>
       <c r="G2" s="44" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="44" t="s">
         <v>6</v>
       </c>
       <c r="I2" s="44" t="s">
         <v>7</v>
       </c>
       <c r="J2" s="44" t="s">
         <v>8</v>
       </c>
       <c r="K2" s="44" t="s">
         <v>9</v>
       </c>
       <c r="L2" s="44" t="s">
         <v>10</v>
       </c>
       <c r="M2" s="81" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="101" t="s">
+    <row r="3" spans="1:13" s="22" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A3" s="102" t="s">
         <v>13</v>
       </c>
-      <c r="B3" s="102"/>
-[...12 lines deleted...]
-    <row r="4" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B3" s="103"/>
+      <c r="C3" s="103"/>
+      <c r="D3" s="103"/>
+      <c r="E3" s="103"/>
+      <c r="F3" s="103"/>
+      <c r="G3" s="103"/>
+      <c r="H3" s="103"/>
+      <c r="I3" s="103"/>
+      <c r="J3" s="103"/>
+      <c r="K3" s="103"/>
+      <c r="L3" s="103"/>
+      <c r="M3" s="104"/>
+    </row>
+    <row r="4" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="A4" s="46">
         <v>2020</v>
       </c>
       <c r="B4" s="25">
         <v>115.5</v>
       </c>
       <c r="C4" s="25">
         <v>104.3</v>
       </c>
       <c r="D4" s="25">
         <v>153.69999999999999</v>
       </c>
       <c r="E4" s="25">
         <v>37.200000000000003</v>
       </c>
       <c r="F4" s="25">
         <v>97.3</v>
       </c>
       <c r="G4" s="52">
         <v>141.5</v>
       </c>
       <c r="H4" s="25">
         <v>87.9</v>
       </c>
       <c r="I4" s="25">
         <v>106.4</v>
       </c>
       <c r="J4" s="25">
         <v>112.1</v>
       </c>
       <c r="K4" s="25">
         <v>102.8</v>
       </c>
       <c r="L4" s="25">
         <v>97.8</v>
       </c>
       <c r="M4" s="25">
         <v>104.7</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="A5" s="46">
         <v>2021</v>
       </c>
       <c r="B5" s="24">
         <v>87.4</v>
       </c>
       <c r="C5" s="24">
         <v>120.4</v>
       </c>
       <c r="D5" s="24">
         <v>96</v>
       </c>
       <c r="E5" s="24">
         <v>103.1</v>
       </c>
       <c r="F5" s="24">
         <v>102.5</v>
       </c>
       <c r="G5" s="24">
         <v>136</v>
       </c>
       <c r="H5" s="24">
         <v>92.6</v>
       </c>
       <c r="I5" s="24">
         <v>97.5</v>
       </c>
       <c r="J5" s="24">
         <v>96.4</v>
       </c>
       <c r="K5" s="24">
         <v>107.1</v>
       </c>
       <c r="L5" s="24">
         <v>101.3</v>
       </c>
       <c r="M5" s="24">
         <v>100.3</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="A6" s="46">
         <v>2022</v>
       </c>
       <c r="B6" s="24">
         <v>71.2</v>
       </c>
       <c r="C6" s="25">
         <v>109.5</v>
       </c>
       <c r="D6" s="26">
         <v>98.2</v>
       </c>
       <c r="E6" s="24">
         <v>88.6</v>
       </c>
       <c r="F6" s="24">
         <v>99.1</v>
       </c>
       <c r="G6" s="24">
         <v>167.3</v>
       </c>
       <c r="H6" s="24">
         <v>104.2</v>
       </c>
       <c r="I6" s="24">
         <v>97.8</v>
       </c>
       <c r="J6" s="24">
         <v>99.9</v>
       </c>
       <c r="K6" s="24">
         <v>102.6</v>
       </c>
       <c r="L6" s="24">
         <v>96.4</v>
       </c>
       <c r="M6" s="24">
         <v>108</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="A7" s="46">
         <v>2023</v>
       </c>
       <c r="B7" s="24">
         <v>65.8</v>
       </c>
       <c r="C7" s="24">
         <v>97.9</v>
       </c>
       <c r="D7" s="24">
         <v>98.2</v>
       </c>
       <c r="E7" s="25">
         <v>100.8</v>
       </c>
       <c r="F7" s="25">
         <v>110</v>
       </c>
       <c r="G7" s="25">
         <v>110.8</v>
       </c>
       <c r="H7" s="25">
         <v>109.6</v>
       </c>
       <c r="I7" s="25">
         <v>97</v>
       </c>
       <c r="J7" s="25">
         <v>103.4</v>
       </c>
       <c r="K7" s="25">
         <v>94.6</v>
       </c>
       <c r="L7" s="24">
         <v>99.7</v>
       </c>
       <c r="M7" s="52">
         <v>136</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="A8" s="46">
         <v>2024</v>
       </c>
       <c r="B8" s="24">
         <v>74.099999999999994</v>
       </c>
       <c r="C8" s="24">
         <v>100.1</v>
       </c>
       <c r="D8" s="24">
         <v>93.7</v>
       </c>
       <c r="E8" s="25">
         <v>97.9</v>
       </c>
       <c r="F8" s="25">
         <v>104.7</v>
       </c>
       <c r="G8" s="25">
         <v>144.1</v>
       </c>
       <c r="H8" s="25">
         <v>106.7</v>
       </c>
       <c r="I8" s="25">
         <v>116.4</v>
       </c>
       <c r="J8" s="25">
         <v>89.9</v>
       </c>
       <c r="K8" s="25">
         <v>106.8</v>
       </c>
       <c r="L8" s="24">
         <v>102.3</v>
       </c>
       <c r="M8" s="52">
         <v>95.4</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="A9" s="46">
         <v>2025</v>
       </c>
       <c r="B9" s="24">
         <v>66.3</v>
       </c>
       <c r="C9" s="24">
         <v>96.7</v>
       </c>
       <c r="D9" s="24">
         <v>114.5</v>
       </c>
       <c r="E9" s="25">
         <v>105</v>
       </c>
       <c r="F9" s="25">
         <v>91.9</v>
       </c>
       <c r="G9" s="58">
         <v>96.7</v>
       </c>
       <c r="H9" s="25">
         <v>103.2</v>
       </c>
       <c r="I9" s="25">
         <v>108.5</v>
       </c>
       <c r="J9" s="25">
         <v>101.5</v>
       </c>
       <c r="K9" s="25">
         <v>102.5</v>
       </c>
       <c r="L9" s="24">
         <v>97.6</v>
       </c>
       <c r="M9" s="25">
         <v>119.1</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="A10" s="46">
         <v>2026</v>
       </c>
       <c r="B10" s="24">
         <v>60.7</v>
       </c>
       <c r="C10" s="24">
         <v>85.9</v>
       </c>
       <c r="D10" s="24">
         <v>127.3</v>
       </c>
       <c r="E10" s="27">
         <v>103</v>
       </c>
-      <c r="F10" s="25"/>
+      <c r="F10" s="27">
+        <v>101.5</v>
+      </c>
       <c r="G10" s="24"/>
       <c r="H10" s="25"/>
       <c r="I10" s="25"/>
       <c r="J10" s="25"/>
       <c r="K10" s="25"/>
       <c r="L10" s="24"/>
       <c r="M10" s="25"/>
     </row>
-    <row r="11" spans="1:13" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="104" t="s">
+    <row r="11" spans="1:13" s="22" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A11" s="105" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="105"/>
-[...12 lines deleted...]
-    <row r="12" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B11" s="106"/>
+      <c r="C11" s="106"/>
+      <c r="D11" s="106"/>
+      <c r="E11" s="106"/>
+      <c r="F11" s="106"/>
+      <c r="G11" s="106"/>
+      <c r="H11" s="106"/>
+      <c r="I11" s="106"/>
+      <c r="J11" s="106"/>
+      <c r="K11" s="106"/>
+      <c r="L11" s="106"/>
+      <c r="M11" s="107"/>
+    </row>
+    <row r="12" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="A12" s="47">
         <v>2020</v>
       </c>
       <c r="B12" s="25">
         <v>99.2</v>
       </c>
       <c r="C12" s="25">
         <v>81.099999999999994</v>
       </c>
       <c r="D12" s="25">
         <v>140.19999999999999</v>
       </c>
       <c r="E12" s="25">
         <v>48.7</v>
       </c>
       <c r="F12" s="25">
         <v>46.7</v>
       </c>
       <c r="G12" s="25">
         <v>54.6</v>
       </c>
       <c r="H12" s="25">
         <v>51.2</v>
       </c>
       <c r="I12" s="25">
         <v>54.9</v>
       </c>
       <c r="J12" s="25">
         <v>88</v>
       </c>
       <c r="K12" s="25">
         <v>92.6</v>
       </c>
       <c r="L12" s="25">
         <v>94.9</v>
       </c>
       <c r="M12" s="25">
         <v>104.6</v>
       </c>
     </row>
-    <row r="13" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="A13" s="47">
         <v>2021</v>
       </c>
       <c r="B13" s="24">
         <v>79.099999999999994</v>
       </c>
       <c r="C13" s="24">
         <v>91.4</v>
       </c>
       <c r="D13" s="24">
         <v>57.1</v>
       </c>
       <c r="E13" s="24">
         <v>158.1</v>
       </c>
       <c r="F13" s="24">
         <v>166.6</v>
       </c>
       <c r="G13" s="24">
         <v>160</v>
       </c>
       <c r="H13" s="24">
         <v>168.7</v>
       </c>
       <c r="I13" s="24">
         <v>154.6</v>
       </c>
       <c r="J13" s="24">
         <v>132.9</v>
       </c>
       <c r="K13" s="24">
         <v>138.5</v>
       </c>
       <c r="L13" s="24">
         <v>143.4</v>
       </c>
       <c r="M13" s="24">
         <v>137.30000000000001</v>
       </c>
     </row>
-    <row r="14" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="A14" s="47">
         <v>2022</v>
       </c>
       <c r="B14" s="24">
         <v>111.9</v>
       </c>
       <c r="C14" s="27">
         <v>101.8</v>
       </c>
       <c r="D14" s="27">
         <v>104</v>
       </c>
       <c r="E14" s="24">
         <v>89.4</v>
       </c>
       <c r="F14" s="24">
         <v>86.4</v>
       </c>
       <c r="G14" s="24">
         <v>106.4</v>
       </c>
       <c r="H14" s="24">
         <v>119.6</v>
       </c>
       <c r="I14" s="24">
         <v>120</v>
       </c>
       <c r="J14" s="24">
         <v>124.4</v>
       </c>
       <c r="K14" s="24">
         <v>119.1</v>
       </c>
       <c r="L14" s="24">
         <v>113.4</v>
       </c>
       <c r="M14" s="24">
         <v>122.1</v>
       </c>
     </row>
-    <row r="15" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="A15" s="47">
         <v>2023</v>
       </c>
       <c r="B15" s="24">
         <v>112.8</v>
       </c>
       <c r="C15" s="24">
         <v>100.9</v>
       </c>
       <c r="D15" s="24">
         <v>101</v>
       </c>
       <c r="E15" s="27">
         <v>114.9</v>
       </c>
       <c r="F15" s="27">
         <v>127.5</v>
       </c>
       <c r="G15" s="27">
         <v>84.5</v>
       </c>
       <c r="H15" s="27">
         <v>88.9</v>
       </c>
       <c r="I15" s="27">
         <v>88.2</v>
       </c>
       <c r="J15" s="27">
         <v>91.2</v>
       </c>
       <c r="K15" s="27">
         <v>84.1</v>
       </c>
       <c r="L15" s="24">
         <v>87.1</v>
       </c>
       <c r="M15" s="25">
         <v>109.7</v>
       </c>
     </row>
-    <row r="16" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="A16" s="47">
         <v>2024</v>
       </c>
       <c r="B16" s="24">
         <v>123.4</v>
       </c>
       <c r="C16" s="24">
         <v>126.2</v>
       </c>
       <c r="D16" s="24">
         <v>120.5</v>
       </c>
       <c r="E16" s="27">
         <v>117</v>
       </c>
       <c r="F16" s="27">
         <v>111.3</v>
       </c>
       <c r="G16" s="27">
         <v>144.80000000000001</v>
       </c>
       <c r="H16" s="27">
         <v>140.9</v>
       </c>
       <c r="I16" s="27">
         <v>169.1</v>
       </c>
       <c r="J16" s="27">
         <v>147.1</v>
       </c>
       <c r="K16" s="27">
         <v>166.1</v>
       </c>
       <c r="L16" s="24">
         <v>170.3</v>
       </c>
       <c r="M16" s="25">
         <v>119.4</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="A17" s="47">
         <v>2025</v>
       </c>
       <c r="B17" s="24">
         <v>106.9</v>
       </c>
       <c r="C17" s="24">
         <v>103.2</v>
       </c>
       <c r="D17" s="24">
         <v>126.1</v>
       </c>
       <c r="E17" s="27">
         <v>135.19999999999999</v>
       </c>
       <c r="F17" s="27">
         <v>118.6</v>
       </c>
       <c r="G17" s="24"/>
       <c r="H17" s="27">
         <v>77</v>
       </c>
       <c r="I17" s="27">
         <v>71.8</v>
       </c>
       <c r="J17" s="27">
         <v>81</v>
       </c>
       <c r="K17" s="27">
         <v>77.7</v>
       </c>
       <c r="L17" s="24">
         <v>74.099999999999994</v>
       </c>
       <c r="M17" s="25">
         <v>92.6</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="A18" s="46">
         <v>2026</v>
       </c>
       <c r="B18" s="24">
         <v>84.7</v>
       </c>
       <c r="C18" s="24">
         <v>75.3</v>
       </c>
       <c r="D18" s="24">
         <v>83.7</v>
       </c>
       <c r="E18" s="27">
         <v>82.1</v>
       </c>
-      <c r="F18" s="25"/>
+      <c r="F18" s="27">
+        <v>90.7</v>
+      </c>
       <c r="G18" s="58"/>
       <c r="H18" s="25"/>
       <c r="I18" s="25"/>
       <c r="J18" s="25"/>
       <c r="K18" s="25"/>
       <c r="L18" s="24"/>
       <c r="M18" s="25"/>
     </row>
-    <row r="19" spans="1:13" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="104" t="s">
+    <row r="19" spans="1:13" s="22" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A19" s="105" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="105"/>
-[...12 lines deleted...]
-    <row r="20" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B19" s="106"/>
+      <c r="C19" s="106"/>
+      <c r="D19" s="106"/>
+      <c r="E19" s="106"/>
+      <c r="F19" s="106"/>
+      <c r="G19" s="106"/>
+      <c r="H19" s="106"/>
+      <c r="I19" s="106"/>
+      <c r="J19" s="106"/>
+      <c r="K19" s="106"/>
+      <c r="L19" s="106"/>
+      <c r="M19" s="107"/>
+    </row>
+    <row r="20" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="A20" s="46">
         <v>2020</v>
       </c>
       <c r="B20" s="25">
         <v>99.2</v>
       </c>
       <c r="C20" s="25">
         <v>89</v>
       </c>
       <c r="D20" s="25">
         <v>106</v>
       </c>
       <c r="E20" s="25">
         <v>91</v>
       </c>
       <c r="F20" s="25">
         <v>81.599999999999994</v>
       </c>
       <c r="G20" s="25">
         <v>76</v>
       </c>
       <c r="H20" s="25">
         <v>72.099999999999994</v>
       </c>
       <c r="I20" s="25">
         <v>69.7</v>
       </c>
       <c r="J20" s="25">
         <v>71.3</v>
       </c>
       <c r="K20" s="25">
         <v>73</v>
       </c>
       <c r="L20" s="25">
         <v>74.599999999999994</v>
       </c>
       <c r="M20" s="25">
         <v>76.5</v>
       </c>
     </row>
-    <row r="21" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="A21" s="46">
         <v>2021</v>
       </c>
       <c r="B21" s="24">
         <v>79.099999999999994</v>
       </c>
       <c r="C21" s="24">
         <v>85.4</v>
       </c>
       <c r="D21" s="24">
         <v>72.900000000000006</v>
       </c>
       <c r="E21" s="24">
         <v>84.9</v>
       </c>
       <c r="F21" s="24">
         <v>94.8</v>
       </c>
       <c r="G21" s="24">
         <v>104.3</v>
       </c>
       <c r="H21" s="24">
         <v>111.6</v>
       </c>
       <c r="I21" s="24">
         <v>116.4</v>
       </c>
       <c r="J21" s="24">
         <v>118.2</v>
       </c>
       <c r="K21" s="24">
         <v>120.3</v>
       </c>
       <c r="L21" s="24">
         <v>122.3</v>
       </c>
       <c r="M21" s="24">
         <v>123.7</v>
       </c>
     </row>
-    <row r="22" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="A22" s="46">
         <v>2022</v>
       </c>
       <c r="B22" s="24">
         <v>111.9</v>
       </c>
       <c r="C22" s="27">
         <v>106.3</v>
       </c>
       <c r="D22" s="27">
         <v>105.6</v>
       </c>
       <c r="E22" s="24">
         <v>101.1</v>
       </c>
       <c r="F22" s="24">
         <v>97.8</v>
       </c>
       <c r="G22" s="24">
         <v>100.4</v>
       </c>
       <c r="H22" s="24">
         <v>104.3</v>
       </c>
       <c r="I22" s="24">
         <v>106.8</v>
       </c>
       <c r="J22" s="24">
         <v>109.1</v>
       </c>
       <c r="K22" s="24">
         <v>110.4</v>
       </c>
       <c r="L22" s="24">
         <v>110.8</v>
       </c>
       <c r="M22" s="24">
         <v>112.2</v>
       </c>
     </row>
-    <row r="23" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="A23" s="46">
         <v>2023</v>
       </c>
       <c r="B23" s="24">
         <v>112.8</v>
       </c>
       <c r="C23" s="24">
         <v>106.6</v>
       </c>
       <c r="D23" s="24">
         <v>104.7</v>
       </c>
       <c r="E23" s="27">
         <v>107.3</v>
       </c>
       <c r="F23" s="27">
         <v>111.4</v>
       </c>
       <c r="G23" s="27">
         <v>104.1</v>
       </c>
       <c r="H23" s="27">
         <v>100.6</v>
       </c>
       <c r="I23" s="27">
         <v>98.4</v>
       </c>
       <c r="J23" s="27">
         <v>97.1</v>
       </c>
       <c r="K23" s="27">
         <v>95.4</v>
       </c>
       <c r="L23" s="24">
         <v>94.5</v>
       </c>
       <c r="M23" s="24">
         <v>95.9</v>
       </c>
     </row>
-    <row r="24" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="A24" s="46">
         <v>2024</v>
       </c>
       <c r="B24" s="24">
         <v>123.4</v>
       </c>
       <c r="C24" s="24">
         <v>124.9</v>
       </c>
       <c r="D24" s="24">
         <v>123.4</v>
       </c>
       <c r="E24" s="27">
         <v>121.8</v>
       </c>
       <c r="F24" s="27">
         <v>119.6</v>
       </c>
       <c r="G24" s="27">
         <v>124.4</v>
       </c>
       <c r="H24" s="27">
         <v>127.3</v>
       </c>
       <c r="I24" s="27">
         <v>133.4</v>
       </c>
       <c r="J24" s="27">
         <v>135.30000000000001</v>
       </c>
       <c r="K24" s="27">
         <v>138.6</v>
       </c>
       <c r="L24" s="24">
         <v>141.80000000000001</v>
       </c>
       <c r="M24" s="24">
         <v>139.19999999999999</v>
       </c>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="A25" s="46">
         <v>2025</v>
       </c>
       <c r="B25" s="24">
         <v>106.9</v>
       </c>
       <c r="C25" s="24">
         <v>105</v>
       </c>
       <c r="D25" s="24">
         <v>111.8</v>
       </c>
       <c r="E25" s="27">
         <v>117.5</v>
       </c>
       <c r="F25" s="27">
         <v>117.7</v>
       </c>
       <c r="G25" s="71">
         <v>109.1</v>
       </c>
       <c r="H25" s="27">
         <v>102.9</v>
       </c>
       <c r="I25" s="27">
         <v>97.2</v>
       </c>
       <c r="J25" s="27">
         <v>95</v>
       </c>
       <c r="K25" s="27">
         <v>92.7</v>
       </c>
       <c r="L25" s="24">
         <v>90.4</v>
       </c>
       <c r="M25" s="24">
         <v>90.6</v>
       </c>
     </row>
-    <row r="26" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13" s="22" customFormat="1" ht="11.25">
       <c r="A26" s="46">
         <v>2026</v>
       </c>
       <c r="B26" s="24">
         <v>84.7</v>
       </c>
       <c r="C26" s="24">
         <v>79.900000000000006</v>
       </c>
       <c r="D26" s="24">
         <v>81.400000000000006</v>
       </c>
       <c r="E26" s="27">
         <v>81.5</v>
       </c>
-      <c r="F26" s="25"/>
+      <c r="F26" s="27">
+        <v>83.4</v>
+      </c>
       <c r="G26" s="24"/>
       <c r="H26" s="25"/>
       <c r="I26" s="25"/>
       <c r="J26" s="25"/>
       <c r="K26" s="25"/>
       <c r="L26" s="24"/>
       <c r="M26" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z98"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A67" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="I108" sqref="I108"/>
+    <sheetView topLeftCell="A68" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection activeCell="H114" sqref="H114"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="18.42578125" style="4" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="4" customWidth="1"/>
     <col min="3" max="3" width="8" style="4" customWidth="1"/>
     <col min="4" max="4" width="12" style="4" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="4" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="4" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="4" customWidth="1"/>
     <col min="8" max="8" width="13.140625" style="4" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="4" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="4" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="4" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="4" customWidth="1"/>
     <col min="14" max="14" width="11.7109375" style="4" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="4" customWidth="1"/>
     <col min="16" max="16" width="12.85546875" style="4" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="4" customWidth="1"/>
     <col min="18" max="18" width="12.42578125" style="4" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="4" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="4" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="4" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="4" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="4" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="112" t="s">
+    <row r="1" spans="1:26" ht="15" customHeight="1">
+      <c r="A1" s="113" t="s">
         <v>82</v>
       </c>
-      <c r="B1" s="112"/>
-[...24 lines deleted...]
-    <row r="3" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="B1" s="113"/>
+      <c r="C1" s="113"/>
+      <c r="D1" s="113"/>
+      <c r="E1" s="113"/>
+      <c r="F1" s="113"/>
+      <c r="G1" s="113"/>
+      <c r="H1" s="113"/>
+      <c r="I1" s="113"/>
+      <c r="J1" s="113"/>
+      <c r="K1" s="113"/>
+      <c r="L1" s="113"/>
+      <c r="M1" s="113"/>
+      <c r="N1" s="113"/>
+      <c r="O1" s="113"/>
+      <c r="P1" s="113"/>
+      <c r="Q1" s="113"/>
+      <c r="R1" s="113"/>
+      <c r="S1" s="113"/>
+      <c r="T1" s="113"/>
+      <c r="U1" s="113"/>
+      <c r="V1" s="113"/>
+      <c r="W1" s="113"/>
+      <c r="X1" s="113"/>
+      <c r="Y1" s="113"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" s="5"/>
     </row>
-    <row r="4" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="109" t="s">
+    <row r="4" spans="1:26" s="8" customFormat="1" ht="11.25">
+      <c r="A4" s="111"/>
+      <c r="B4" s="110" t="s">
         <v>19</v>
       </c>
-      <c r="C4" s="109"/>
-      <c r="D4" s="109" t="s">
+      <c r="C4" s="110"/>
+      <c r="D4" s="110" t="s">
         <v>20</v>
       </c>
-      <c r="E4" s="109"/>
-      <c r="F4" s="109" t="s">
+      <c r="E4" s="110"/>
+      <c r="F4" s="110" t="s">
         <v>21</v>
       </c>
-      <c r="G4" s="109"/>
-      <c r="H4" s="109" t="s">
+      <c r="G4" s="110"/>
+      <c r="H4" s="110" t="s">
         <v>22</v>
       </c>
-      <c r="I4" s="109"/>
-      <c r="J4" s="109" t="s">
+      <c r="I4" s="110"/>
+      <c r="J4" s="110" t="s">
         <v>23</v>
       </c>
-      <c r="K4" s="109"/>
-      <c r="L4" s="109" t="s">
+      <c r="K4" s="110"/>
+      <c r="L4" s="110" t="s">
         <v>24</v>
       </c>
-      <c r="M4" s="109"/>
-      <c r="N4" s="109" t="s">
+      <c r="M4" s="110"/>
+      <c r="N4" s="110" t="s">
         <v>25</v>
       </c>
-      <c r="O4" s="109"/>
-      <c r="P4" s="109" t="s">
+      <c r="O4" s="110"/>
+      <c r="P4" s="110" t="s">
         <v>26</v>
       </c>
-      <c r="Q4" s="109"/>
-      <c r="R4" s="109" t="s">
+      <c r="Q4" s="110"/>
+      <c r="R4" s="110" t="s">
         <v>27</v>
       </c>
-      <c r="S4" s="109"/>
-      <c r="T4" s="109" t="s">
+      <c r="S4" s="110"/>
+      <c r="T4" s="110" t="s">
         <v>28</v>
       </c>
-      <c r="U4" s="109"/>
-      <c r="V4" s="109" t="s">
+      <c r="U4" s="110"/>
+      <c r="V4" s="110" t="s">
         <v>29</v>
       </c>
-      <c r="W4" s="109"/>
-      <c r="X4" s="109" t="s">
+      <c r="W4" s="110"/>
+      <c r="X4" s="110" t="s">
         <v>30</v>
       </c>
-      <c r="Y4" s="108"/>
+      <c r="Y4" s="109"/>
       <c r="Z4" s="13"/>
     </row>
-    <row r="5" spans="1:26" s="8" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A5" s="111"/>
+    <row r="5" spans="1:26" s="8" customFormat="1" ht="33.75">
+      <c r="A5" s="112"/>
       <c r="B5" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -2812,51 +2780,51 @@
         <v>31</v>
       </c>
       <c r="S5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="T5" s="9" t="s">
         <v>31</v>
       </c>
       <c r="U5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="V5" s="9" t="s">
         <v>31</v>
       </c>
       <c r="W5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="X5" s="9" t="s">
         <v>31</v>
       </c>
       <c r="Y5" s="14" t="s">
         <v>32</v>
       </c>
       <c r="Z5" s="13"/>
     </row>
-    <row r="6" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:26" s="8" customFormat="1" ht="11.25">
       <c r="A6" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="11">
         <v>2045.067</v>
       </c>
       <c r="C6" s="11">
         <v>99.2</v>
       </c>
       <c r="D6" s="11">
         <v>4177.0969999999998</v>
       </c>
       <c r="E6" s="11">
         <v>89</v>
       </c>
       <c r="F6" s="11">
         <v>7454.1440000000002</v>
       </c>
       <c r="G6" s="11">
         <v>106</v>
       </c>
       <c r="H6" s="11">
         <v>8673.723</v>
       </c>
       <c r="I6" s="11">
@@ -2890,51 +2858,51 @@
         <v>16354.388000000001</v>
       </c>
       <c r="S6" s="11">
         <v>71.3</v>
       </c>
       <c r="T6" s="11">
         <v>18174.034</v>
       </c>
       <c r="U6" s="11">
         <v>73</v>
       </c>
       <c r="V6" s="11">
         <v>20034.692999999999</v>
       </c>
       <c r="W6" s="6">
         <v>74.599999999999994</v>
       </c>
       <c r="X6" s="31">
         <v>21986.026999999998</v>
       </c>
       <c r="Y6" s="6">
         <v>76.5</v>
       </c>
       <c r="Z6" s="13"/>
     </row>
-    <row r="7" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:26" s="8" customFormat="1" ht="11.25">
       <c r="A7" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B7" s="11">
         <v>1577.0530000000001</v>
       </c>
       <c r="C7" s="32">
         <v>100.2</v>
       </c>
       <c r="D7" s="11">
         <v>3192.29</v>
       </c>
       <c r="E7" s="32">
         <v>104.3</v>
       </c>
       <c r="F7" s="11">
         <v>6068.3310000000001</v>
       </c>
       <c r="G7" s="32">
         <v>130.6</v>
       </c>
       <c r="H7" s="11">
         <v>6916.9830000000002</v>
       </c>
       <c r="I7" s="32">
@@ -2968,51 +2936,51 @@
         <v>12723.632</v>
       </c>
       <c r="S7" s="32">
         <v>80.900000000000006</v>
       </c>
       <c r="T7" s="34">
         <v>14106.75</v>
       </c>
       <c r="U7" s="32">
         <v>81.7</v>
       </c>
       <c r="V7" s="34">
         <v>15492.516</v>
       </c>
       <c r="W7" s="32">
         <v>82.4</v>
       </c>
       <c r="X7" s="34">
         <v>16922.062000000002</v>
       </c>
       <c r="Y7" s="32">
         <v>83.6</v>
       </c>
       <c r="Z7" s="13"/>
     </row>
-    <row r="8" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:26" s="8" customFormat="1" ht="11.25">
       <c r="A8" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B8" s="11">
         <v>369.505</v>
       </c>
       <c r="C8" s="32">
         <v>102.2</v>
       </c>
       <c r="D8" s="11">
         <v>786.88800000000003</v>
       </c>
       <c r="E8" s="32">
         <v>92</v>
       </c>
       <c r="F8" s="11">
         <v>1186.7380000000001</v>
       </c>
       <c r="G8" s="32">
         <v>89.4</v>
       </c>
       <c r="H8" s="11">
         <v>1557.415</v>
       </c>
       <c r="I8" s="32">
@@ -3046,51 +3014,51 @@
         <v>3386.0390000000002</v>
       </c>
       <c r="S8" s="32">
         <v>78.5</v>
       </c>
       <c r="T8" s="34">
         <v>3811.7779999999998</v>
       </c>
       <c r="U8" s="32">
         <v>80.3</v>
       </c>
       <c r="V8" s="34">
         <v>4275.8819999999996</v>
       </c>
       <c r="W8" s="32">
         <v>82.5</v>
       </c>
       <c r="X8" s="34">
         <v>4786.8810000000003</v>
       </c>
       <c r="Y8" s="32">
         <v>85.6</v>
       </c>
       <c r="Z8" s="13"/>
     </row>
-    <row r="9" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:26" s="8" customFormat="1" ht="11.25">
       <c r="A9" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B9" s="11">
         <v>37.518000000000001</v>
       </c>
       <c r="C9" s="32">
         <v>99.3</v>
       </c>
       <c r="D9" s="11">
         <v>75.036000000000001</v>
       </c>
       <c r="E9" s="32">
         <v>21.6</v>
       </c>
       <c r="F9" s="11">
         <v>75.036000000000001</v>
       </c>
       <c r="G9" s="32">
         <v>16.8</v>
       </c>
       <c r="H9" s="11">
         <v>75.036000000000001</v>
       </c>
       <c r="I9" s="32">
@@ -3124,51 +3092,51 @@
         <v>118.19199999999999</v>
       </c>
       <c r="S9" s="32">
         <v>9.9</v>
       </c>
       <c r="T9" s="34">
         <v>128.98099999999999</v>
       </c>
       <c r="U9" s="32">
         <v>10.8</v>
       </c>
       <c r="V9" s="34">
         <v>139.77000000000001</v>
       </c>
       <c r="W9" s="32">
         <v>11.6</v>
       </c>
       <c r="X9" s="34">
         <v>150.559</v>
       </c>
       <c r="Y9" s="32">
         <v>12.5</v>
       </c>
       <c r="Z9" s="13"/>
     </row>
-    <row r="10" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:26" s="8" customFormat="1" ht="11.25">
       <c r="A10" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B10" s="11">
         <v>0.49299999999999999</v>
       </c>
       <c r="C10" s="32">
         <v>99.7</v>
       </c>
       <c r="D10" s="11">
         <v>0.98599999999999999</v>
       </c>
       <c r="E10" s="32">
         <v>40.200000000000003</v>
       </c>
       <c r="F10" s="11">
         <v>0.98599999999999999</v>
       </c>
       <c r="G10" s="32">
         <v>29.4</v>
       </c>
       <c r="H10" s="11">
         <v>0.98599999999999999</v>
       </c>
       <c r="I10" s="32">
@@ -3202,51 +3170,51 @@
         <v>0.98599999999999999</v>
       </c>
       <c r="S10" s="32">
         <v>8.3000000000000007</v>
       </c>
       <c r="T10" s="34">
         <v>0.98599999999999999</v>
       </c>
       <c r="U10" s="32">
         <v>8.4</v>
       </c>
       <c r="V10" s="34">
         <v>0.98599999999999999</v>
       </c>
       <c r="W10" s="32">
         <v>8.3000000000000007</v>
       </c>
       <c r="X10" s="34">
         <v>0.98599999999999999</v>
       </c>
       <c r="Y10" s="32">
         <v>8.3000000000000007</v>
       </c>
       <c r="Z10" s="13"/>
     </row>
-    <row r="11" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:26" s="8" customFormat="1" ht="11.25">
       <c r="A11" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="11">
         <v>10.282</v>
       </c>
       <c r="C11" s="32">
         <v>90.8</v>
       </c>
       <c r="D11" s="11">
         <v>20.564</v>
       </c>
       <c r="E11" s="32">
         <v>8.9</v>
       </c>
       <c r="F11" s="11">
         <v>20.564</v>
       </c>
       <c r="G11" s="32">
         <v>7.8</v>
       </c>
       <c r="H11" s="11">
         <v>20.564</v>
       </c>
       <c r="I11" s="32">
@@ -3280,51 +3248,51 @@
         <v>20.564</v>
       </c>
       <c r="S11" s="32">
         <v>3.3</v>
       </c>
       <c r="T11" s="34">
         <v>20.564</v>
       </c>
       <c r="U11" s="32">
         <v>3.3</v>
       </c>
       <c r="V11" s="34">
         <v>20.564</v>
       </c>
       <c r="W11" s="32">
         <v>3.3</v>
       </c>
       <c r="X11" s="34">
         <v>20.564</v>
       </c>
       <c r="Y11" s="32">
         <v>3.3</v>
       </c>
       <c r="Z11" s="13"/>
     </row>
-    <row r="12" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:26" s="8" customFormat="1" ht="11.25">
       <c r="A12" s="2" t="s">
         <v>73</v>
       </c>
       <c r="B12" s="11">
         <v>46.915999999999997</v>
       </c>
       <c r="C12" s="32">
         <v>63.9</v>
       </c>
       <c r="D12" s="11">
         <v>94.802999999999997</v>
       </c>
       <c r="E12" s="32">
         <v>50.4</v>
       </c>
       <c r="F12" s="11">
         <v>95.650999999999996</v>
       </c>
       <c r="G12" s="32">
         <v>31.6</v>
       </c>
       <c r="H12" s="11">
         <v>95.650999999999996</v>
       </c>
       <c r="I12" s="32">
@@ -3358,51 +3326,51 @@
         <v>96.716999999999999</v>
       </c>
       <c r="S12" s="32">
         <v>11.3</v>
       </c>
       <c r="T12" s="34">
         <v>96.716999999999999</v>
       </c>
       <c r="U12" s="32">
         <v>11.3</v>
       </c>
       <c r="V12" s="34">
         <v>96.716999999999999</v>
       </c>
       <c r="W12" s="32">
         <v>11.2</v>
       </c>
       <c r="X12" s="34">
         <v>96.716999999999999</v>
       </c>
       <c r="Y12" s="32">
         <v>11.2</v>
       </c>
       <c r="Z12" s="13"/>
     </row>
-    <row r="13" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:26" s="8" customFormat="1" ht="11.25">
       <c r="A13" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B13" s="12">
         <v>3.3</v>
       </c>
       <c r="C13" s="7">
         <v>82.3</v>
       </c>
       <c r="D13" s="12">
         <v>6.53</v>
       </c>
       <c r="E13" s="7">
         <v>81.400000000000006</v>
       </c>
       <c r="F13" s="12">
         <v>6.8380000000000001</v>
       </c>
       <c r="G13" s="7">
         <v>17</v>
       </c>
       <c r="H13" s="12">
         <v>7.0880000000000001</v>
       </c>
       <c r="I13" s="7">
@@ -3436,113 +3404,113 @@
         <v>8.2579999999999991</v>
       </c>
       <c r="S13" s="7">
         <v>4.2</v>
       </c>
       <c r="T13" s="35">
         <v>8.2579999999999991</v>
       </c>
       <c r="U13" s="7">
         <v>4.2</v>
       </c>
       <c r="V13" s="35">
         <v>8.2579999999999991</v>
       </c>
       <c r="W13" s="7">
         <v>4.2</v>
       </c>
       <c r="X13" s="35">
         <v>8.2579999999999991</v>
       </c>
       <c r="Y13" s="7">
         <v>4.2</v>
       </c>
       <c r="Z13" s="13"/>
     </row>
-    <row r="14" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:26" s="8" customFormat="1" ht="11.25">
       <c r="Z14" s="13"/>
     </row>
-    <row r="15" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:26" s="8" customFormat="1" ht="11.25">
       <c r="Z15" s="13"/>
     </row>
-    <row r="16" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:26" s="8" customFormat="1" ht="11.25">
       <c r="Z16" s="13"/>
     </row>
-    <row r="17" spans="1:26" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B17" s="109" t="s">
+    <row r="17" spans="1:26" s="8" customFormat="1" ht="15" customHeight="1">
+      <c r="A17" s="111"/>
+      <c r="B17" s="110" t="s">
         <v>33</v>
       </c>
-      <c r="C17" s="109"/>
-      <c r="D17" s="109" t="s">
+      <c r="C17" s="110"/>
+      <c r="D17" s="110" t="s">
         <v>34</v>
       </c>
-      <c r="E17" s="109"/>
-      <c r="F17" s="109" t="s">
+      <c r="E17" s="110"/>
+      <c r="F17" s="110" t="s">
         <v>35</v>
       </c>
-      <c r="G17" s="109"/>
-      <c r="H17" s="109" t="s">
+      <c r="G17" s="110"/>
+      <c r="H17" s="110" t="s">
         <v>36</v>
       </c>
-      <c r="I17" s="109"/>
-      <c r="J17" s="109" t="s">
+      <c r="I17" s="110"/>
+      <c r="J17" s="110" t="s">
         <v>37</v>
       </c>
-      <c r="K17" s="109"/>
-      <c r="L17" s="109" t="s">
+      <c r="K17" s="110"/>
+      <c r="L17" s="110" t="s">
         <v>38</v>
       </c>
-      <c r="M17" s="109"/>
-      <c r="N17" s="109" t="s">
+      <c r="M17" s="110"/>
+      <c r="N17" s="110" t="s">
         <v>39</v>
       </c>
-      <c r="O17" s="109"/>
-      <c r="P17" s="109" t="s">
+      <c r="O17" s="110"/>
+      <c r="P17" s="110" t="s">
         <v>40</v>
       </c>
-      <c r="Q17" s="109"/>
-      <c r="R17" s="109" t="s">
+      <c r="Q17" s="110"/>
+      <c r="R17" s="110" t="s">
         <v>41</v>
       </c>
-      <c r="S17" s="109"/>
-      <c r="T17" s="109" t="s">
+      <c r="S17" s="110"/>
+      <c r="T17" s="110" t="s">
         <v>42</v>
       </c>
-      <c r="U17" s="109"/>
-      <c r="V17" s="109" t="s">
+      <c r="U17" s="110"/>
+      <c r="V17" s="110" t="s">
         <v>43</v>
       </c>
-      <c r="W17" s="109"/>
-      <c r="X17" s="109" t="s">
+      <c r="W17" s="110"/>
+      <c r="X17" s="110" t="s">
         <v>44</v>
       </c>
-      <c r="Y17" s="108"/>
+      <c r="Y17" s="109"/>
       <c r="Z17" s="13"/>
     </row>
-    <row r="18" spans="1:26" s="8" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A18" s="111"/>
+    <row r="18" spans="1:26" s="8" customFormat="1" ht="33.75">
+      <c r="A18" s="112"/>
       <c r="B18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="H18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="J18" s="9" t="s">
@@ -3573,51 +3541,51 @@
         <v>31</v>
       </c>
       <c r="S18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="T18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="U18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="V18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="W18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="X18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="Y18" s="14" t="s">
         <v>32</v>
       </c>
       <c r="Z18" s="13"/>
     </row>
-    <row r="19" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:26" s="8" customFormat="1" ht="11.25">
       <c r="A19" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="11">
         <v>1705.818</v>
       </c>
       <c r="C19" s="11">
         <v>79.099999999999994</v>
       </c>
       <c r="D19" s="36">
         <v>3758.9380000000001</v>
       </c>
       <c r="E19" s="11">
         <v>85.4</v>
       </c>
       <c r="F19" s="11">
         <v>5730.4120000000003</v>
       </c>
       <c r="G19" s="6">
         <v>72.900000000000006</v>
       </c>
       <c r="H19" s="31">
         <v>7762.4939999999997</v>
       </c>
       <c r="I19" s="31">
@@ -3651,51 +3619,51 @@
         <v>20605.624</v>
       </c>
       <c r="S19" s="31">
         <v>118.2</v>
       </c>
       <c r="T19" s="31">
         <v>23371.856</v>
       </c>
       <c r="U19" s="31">
         <v>120.3</v>
       </c>
       <c r="V19" s="31">
         <v>26172.974999999999</v>
       </c>
       <c r="W19" s="31">
         <v>122.3</v>
       </c>
       <c r="X19" s="31">
         <v>28981.239000000001</v>
       </c>
       <c r="Y19" s="31">
         <v>123.7</v>
       </c>
       <c r="Z19" s="13"/>
     </row>
-    <row r="20" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:26" s="8" customFormat="1" ht="11.25">
       <c r="A20" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B20" s="34">
         <v>1330.373</v>
       </c>
       <c r="C20" s="32">
         <v>80</v>
       </c>
       <c r="D20" s="34">
         <v>2911.2640000000001</v>
       </c>
       <c r="E20" s="32">
         <v>86.5</v>
       </c>
       <c r="F20" s="34">
         <v>4470.268</v>
       </c>
       <c r="G20" s="32">
         <v>69.900000000000006</v>
       </c>
       <c r="H20" s="34">
         <v>6075.1509999999998</v>
       </c>
       <c r="I20" s="32">
@@ -3729,51 +3697,51 @@
         <v>16789.686000000002</v>
       </c>
       <c r="S20" s="32">
         <v>123.8</v>
       </c>
       <c r="T20" s="37">
         <v>19101.971000000001</v>
       </c>
       <c r="U20" s="32">
         <v>126.7</v>
       </c>
       <c r="V20" s="37">
         <v>21423.624</v>
       </c>
       <c r="W20" s="32">
         <v>129.5</v>
       </c>
       <c r="X20" s="34">
         <v>23699.74</v>
       </c>
       <c r="Y20" s="32">
         <v>131.4</v>
       </c>
       <c r="Z20" s="13"/>
     </row>
-    <row r="21" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:26" s="8" customFormat="1" ht="11.25">
       <c r="A21" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="34">
         <v>342.88400000000001</v>
       </c>
       <c r="C21" s="32">
         <v>88</v>
       </c>
       <c r="D21" s="34">
         <v>778.476</v>
       </c>
       <c r="E21" s="32">
         <v>93.9</v>
       </c>
       <c r="F21" s="34">
         <v>1159.2850000000001</v>
       </c>
       <c r="G21" s="32">
         <v>92.7</v>
       </c>
       <c r="H21" s="34">
         <v>1572.867</v>
       </c>
       <c r="I21" s="32">
@@ -3807,51 +3775,51 @@
         <v>3635.0529999999999</v>
       </c>
       <c r="S21" s="32">
         <v>100.7</v>
       </c>
       <c r="T21" s="37">
         <v>4075.7060000000001</v>
       </c>
       <c r="U21" s="32">
         <v>100</v>
       </c>
       <c r="V21" s="37">
         <v>4541.8860000000004</v>
       </c>
       <c r="W21" s="32">
         <v>99.5</v>
       </c>
       <c r="X21" s="34">
         <v>5061.0630000000001</v>
       </c>
       <c r="Y21" s="32">
         <v>99.2</v>
       </c>
       <c r="Z21" s="13"/>
     </row>
-    <row r="22" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:26" s="8" customFormat="1" ht="11.25">
       <c r="A22" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B22" s="34">
         <v>12.547000000000001</v>
       </c>
       <c r="C22" s="32">
         <v>31.7</v>
       </c>
       <c r="D22" s="34">
         <v>25.094000000000001</v>
       </c>
       <c r="E22" s="32">
         <v>31.7</v>
       </c>
       <c r="F22" s="34">
         <v>37.640999999999998</v>
       </c>
       <c r="G22" s="32">
         <v>47.6</v>
       </c>
       <c r="H22" s="34">
         <v>50.188000000000002</v>
       </c>
       <c r="I22" s="32">
@@ -3885,51 +3853,51 @@
         <v>86.531000000000006</v>
       </c>
       <c r="S22" s="32">
         <v>68.7</v>
       </c>
       <c r="T22" s="37">
         <v>92.48</v>
       </c>
       <c r="U22" s="32">
         <v>67.099999999999994</v>
       </c>
       <c r="V22" s="37">
         <v>98.429000000000002</v>
       </c>
       <c r="W22" s="32">
         <v>65.900000000000006</v>
       </c>
       <c r="X22" s="34">
         <v>104.378</v>
       </c>
       <c r="Y22" s="32">
         <v>65</v>
       </c>
       <c r="Z22" s="13"/>
     </row>
-    <row r="23" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:26" s="8" customFormat="1" ht="11.25">
       <c r="A23" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="34">
         <v>20</v>
       </c>
       <c r="C23" s="32">
         <v>3849</v>
       </c>
       <c r="D23" s="34">
         <v>44</v>
       </c>
       <c r="E23" s="32">
         <v>4233.8</v>
       </c>
       <c r="F23" s="34">
         <v>63</v>
       </c>
       <c r="G23" s="32">
         <v>6062.1</v>
       </c>
       <c r="H23" s="34">
         <v>63.5</v>
       </c>
       <c r="I23" s="32">
@@ -3963,51 +3931,51 @@
         <v>63.5</v>
       </c>
       <c r="S23" s="32">
         <v>6041.4</v>
       </c>
       <c r="T23" s="37">
         <v>63.5</v>
       </c>
       <c r="U23" s="32">
         <v>6024.5</v>
       </c>
       <c r="V23" s="37">
         <v>63.5</v>
       </c>
       <c r="W23" s="32">
         <v>6030.1</v>
       </c>
       <c r="X23" s="34">
         <v>63.5</v>
       </c>
       <c r="Y23" s="32">
         <v>6041.4</v>
       </c>
       <c r="Z23" s="13"/>
     </row>
-    <row r="24" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:26" s="8" customFormat="1" ht="11.25">
       <c r="A24" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B24" s="34" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="38" t="s">
         <v>77</v>
       </c>
       <c r="D24" s="34" t="s">
         <v>77</v>
       </c>
       <c r="E24" s="38" t="s">
         <v>77</v>
       </c>
       <c r="F24" s="34" t="s">
         <v>77</v>
       </c>
       <c r="G24" s="38" t="s">
         <v>77</v>
       </c>
       <c r="H24" s="34" t="s">
         <v>77</v>
       </c>
       <c r="I24" s="38" t="s">
@@ -4041,51 +4009,51 @@
         <v>77</v>
       </c>
       <c r="S24" s="38" t="s">
         <v>77</v>
       </c>
       <c r="T24" s="39" t="s">
         <v>77</v>
       </c>
       <c r="U24" s="38" t="s">
         <v>77</v>
       </c>
       <c r="V24" s="39" t="s">
         <v>77</v>
       </c>
       <c r="W24" s="38" t="s">
         <v>77</v>
       </c>
       <c r="X24" s="34" t="s">
         <v>77</v>
       </c>
       <c r="Y24" s="38" t="s">
         <v>77</v>
       </c>
       <c r="Z24" s="13"/>
     </row>
-    <row r="25" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:26" s="8" customFormat="1" ht="11.25">
       <c r="A25" s="2" t="s">
         <v>73</v>
       </c>
       <c r="B25" s="34">
         <v>1.4E-2</v>
       </c>
       <c r="C25" s="32">
         <v>0</v>
       </c>
       <c r="D25" s="34">
         <v>0.104</v>
       </c>
       <c r="E25" s="32">
         <v>0.1</v>
       </c>
       <c r="F25" s="34">
         <v>0.218</v>
       </c>
       <c r="G25" s="32">
         <v>0.2</v>
       </c>
       <c r="H25" s="34">
         <v>0.78800000000000003</v>
       </c>
       <c r="I25" s="32">
@@ -4119,51 +4087,51 @@
         <v>27.878</v>
       </c>
       <c r="S25" s="32">
         <v>27</v>
       </c>
       <c r="T25" s="37">
         <v>34.478999999999999</v>
       </c>
       <c r="U25" s="32">
         <v>33.299999999999997</v>
       </c>
       <c r="V25" s="37">
         <v>41.072000000000003</v>
       </c>
       <c r="W25" s="32">
         <v>39.799999999999997</v>
       </c>
       <c r="X25" s="34">
         <v>47.35</v>
       </c>
       <c r="Y25" s="32">
         <v>45.9</v>
       </c>
       <c r="Z25" s="13"/>
     </row>
-    <row r="26" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:26" s="8" customFormat="1" ht="11.25">
       <c r="A26" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B26" s="35" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="40" t="s">
         <v>77</v>
       </c>
       <c r="D26" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="40" t="s">
         <v>77</v>
       </c>
       <c r="F26" s="35" t="s">
         <v>77</v>
       </c>
       <c r="G26" s="40" t="s">
         <v>77</v>
       </c>
       <c r="H26" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I26" s="40" t="s">
@@ -4197,123 +4165,123 @@
         <v>2.976</v>
       </c>
       <c r="S26" s="7">
         <v>33.799999999999997</v>
       </c>
       <c r="T26" s="41">
         <v>3.72</v>
       </c>
       <c r="U26" s="7">
         <v>42.1</v>
       </c>
       <c r="V26" s="41">
         <v>4.4640000000000004</v>
       </c>
       <c r="W26" s="7">
         <v>50.6</v>
       </c>
       <c r="X26" s="35">
         <v>5.2080000000000002</v>
       </c>
       <c r="Y26" s="7">
         <v>59.2</v>
       </c>
       <c r="Z26" s="13"/>
     </row>
-    <row r="27" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:26" s="8" customFormat="1" ht="11.25">
       <c r="Y27" s="13"/>
       <c r="Z27" s="13"/>
     </row>
-    <row r="28" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:26" s="8" customFormat="1" ht="11.25">
       <c r="Z28" s="13"/>
     </row>
-    <row r="29" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:26" s="8" customFormat="1" ht="11.25">
       <c r="V29" s="13"/>
       <c r="W29" s="13"/>
       <c r="X29" s="13"/>
       <c r="Z29" s="13"/>
     </row>
-    <row r="30" spans="1:26" s="8" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:26" s="8" customFormat="1" ht="11.25" customHeight="1">
       <c r="V30" s="13"/>
       <c r="W30" s="13"/>
       <c r="X30" s="13"/>
       <c r="Z30" s="13"/>
     </row>
-    <row r="31" spans="1:26" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B31" s="109" t="s">
+    <row r="31" spans="1:26" s="8" customFormat="1" ht="15" customHeight="1">
+      <c r="A31" s="111"/>
+      <c r="B31" s="110" t="s">
         <v>45</v>
       </c>
-      <c r="C31" s="109"/>
-      <c r="D31" s="109" t="s">
+      <c r="C31" s="110"/>
+      <c r="D31" s="110" t="s">
         <v>46</v>
       </c>
-      <c r="E31" s="109"/>
-      <c r="F31" s="109" t="s">
+      <c r="E31" s="110"/>
+      <c r="F31" s="110" t="s">
         <v>47</v>
       </c>
-      <c r="G31" s="109"/>
-      <c r="H31" s="109" t="s">
+      <c r="G31" s="110"/>
+      <c r="H31" s="110" t="s">
         <v>48</v>
       </c>
-      <c r="I31" s="109"/>
-      <c r="J31" s="109" t="s">
+      <c r="I31" s="110"/>
+      <c r="J31" s="110" t="s">
         <v>49</v>
       </c>
-      <c r="K31" s="109"/>
-      <c r="L31" s="109" t="s">
+      <c r="K31" s="110"/>
+      <c r="L31" s="110" t="s">
         <v>50</v>
       </c>
-      <c r="M31" s="109"/>
-      <c r="N31" s="109" t="s">
+      <c r="M31" s="110"/>
+      <c r="N31" s="110" t="s">
         <v>51</v>
       </c>
-      <c r="O31" s="109"/>
-      <c r="P31" s="109" t="s">
+      <c r="O31" s="110"/>
+      <c r="P31" s="110" t="s">
         <v>52</v>
       </c>
-      <c r="Q31" s="109"/>
-      <c r="R31" s="109" t="s">
+      <c r="Q31" s="110"/>
+      <c r="R31" s="110" t="s">
         <v>53</v>
       </c>
-      <c r="S31" s="109"/>
-      <c r="T31" s="109" t="s">
+      <c r="S31" s="110"/>
+      <c r="T31" s="110" t="s">
         <v>54</v>
       </c>
-      <c r="U31" s="108"/>
-      <c r="V31" s="109" t="s">
+      <c r="U31" s="109"/>
+      <c r="V31" s="110" t="s">
         <v>55</v>
       </c>
-      <c r="W31" s="108"/>
-      <c r="X31" s="109" t="s">
+      <c r="W31" s="109"/>
+      <c r="X31" s="110" t="s">
         <v>56</v>
       </c>
-      <c r="Y31" s="108"/>
+      <c r="Y31" s="109"/>
       <c r="Z31" s="13"/>
     </row>
-    <row r="32" spans="1:26" s="8" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A32" s="111"/>
+    <row r="32" spans="1:26" s="8" customFormat="1" ht="33.75">
+      <c r="A32" s="112"/>
       <c r="B32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>32</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>32</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G32" s="9" t="s">
         <v>32</v>
       </c>
       <c r="H32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="9" t="s">
         <v>32</v>
       </c>
       <c r="J32" s="9" t="s">
@@ -4344,51 +4312,51 @@
         <v>31</v>
       </c>
       <c r="S32" s="9" t="s">
         <v>32</v>
       </c>
       <c r="T32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="U32" s="14" t="s">
         <v>32</v>
       </c>
       <c r="V32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="W32" s="14" t="s">
         <v>32</v>
       </c>
       <c r="X32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="Y32" s="14" t="s">
         <v>32</v>
       </c>
       <c r="Z32" s="13"/>
     </row>
-    <row r="33" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:26" s="8" customFormat="1" ht="11.25">
       <c r="A33" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B33" s="15">
         <v>1999.855</v>
       </c>
       <c r="C33" s="15">
         <v>111.9</v>
       </c>
       <c r="D33" s="15">
         <v>4189.3639999999996</v>
       </c>
       <c r="E33" s="16">
         <v>106.3</v>
       </c>
       <c r="F33" s="15">
         <v>6424.4809999999998</v>
       </c>
       <c r="G33" s="16">
         <v>105.6</v>
       </c>
       <c r="H33" s="15">
         <v>8644.1049999999996</v>
       </c>
       <c r="I33" s="16">
@@ -4422,51 +4390,51 @@
         <v>26537.705000000002</v>
       </c>
       <c r="S33" s="16">
         <v>109.1</v>
       </c>
       <c r="T33" s="15">
         <v>30594.483</v>
       </c>
       <c r="U33" s="16">
         <v>110.4</v>
       </c>
       <c r="V33" s="15">
         <v>34504.995999999999</v>
       </c>
       <c r="W33" s="16">
         <v>110.8</v>
       </c>
       <c r="X33" s="15">
         <v>39052.311000000002</v>
       </c>
       <c r="Y33" s="16">
         <v>112.2</v>
       </c>
       <c r="Z33" s="13"/>
     </row>
-    <row r="34" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:26" s="8" customFormat="1" ht="11.25">
       <c r="A34" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B34" s="15">
         <v>1517.07</v>
       </c>
       <c r="C34" s="32">
         <v>108.8</v>
       </c>
       <c r="D34" s="15">
         <v>3079.2249999999999</v>
       </c>
       <c r="E34" s="32">
         <v>100.9</v>
       </c>
       <c r="F34" s="15">
         <v>4710.6469999999999</v>
       </c>
       <c r="G34" s="32">
         <v>99.2</v>
       </c>
       <c r="H34" s="15">
         <v>6238.2020000000002</v>
       </c>
       <c r="I34" s="32">
@@ -4500,51 +4468,51 @@
         <v>19709.987000000001</v>
       </c>
       <c r="S34" s="32">
         <v>99.5</v>
       </c>
       <c r="T34" s="15">
         <v>22728.272000000001</v>
       </c>
       <c r="U34" s="32">
         <v>100.3</v>
       </c>
       <c r="V34" s="15">
         <v>25642.920999999998</v>
       </c>
       <c r="W34" s="32">
         <v>100.6</v>
       </c>
       <c r="X34" s="15">
         <v>29057.601999999999</v>
       </c>
       <c r="Y34" s="32">
         <v>102.1</v>
       </c>
       <c r="Z34" s="13"/>
     </row>
-    <row r="35" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:26" s="8" customFormat="1" ht="11.25">
       <c r="A35" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B35" s="15">
         <v>482.48500000000001</v>
       </c>
       <c r="C35" s="32">
         <v>134.30000000000001</v>
       </c>
       <c r="D35" s="15">
         <v>1109.8389999999999</v>
       </c>
       <c r="E35" s="32">
         <v>136</v>
       </c>
       <c r="F35" s="15">
         <v>1713.5329999999999</v>
       </c>
       <c r="G35" s="32">
         <v>139.19999999999999</v>
       </c>
       <c r="H35" s="15">
         <v>2403.1019999999999</v>
       </c>
       <c r="I35" s="32">
@@ -4578,51 +4546,51 @@
         <v>6487.8559999999998</v>
       </c>
       <c r="S35" s="32">
         <v>151.30000000000001</v>
       </c>
       <c r="T35" s="15">
         <v>7440.6790000000001</v>
       </c>
       <c r="U35" s="32">
         <v>153.9</v>
       </c>
       <c r="V35" s="15">
         <v>8350.143</v>
       </c>
       <c r="W35" s="32">
         <v>154.5</v>
       </c>
       <c r="X35" s="15">
         <v>9396.3070000000007</v>
       </c>
       <c r="Y35" s="32">
         <v>154.6</v>
       </c>
       <c r="Z35" s="13"/>
     </row>
-    <row r="36" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:26" s="8" customFormat="1" ht="11.25">
       <c r="A36" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B36" s="38" t="s">
         <v>77</v>
       </c>
       <c r="C36" s="38" t="s">
         <v>77</v>
       </c>
       <c r="D36" s="38" t="s">
         <v>77</v>
       </c>
       <c r="E36" s="38" t="s">
         <v>77</v>
       </c>
       <c r="F36" s="38" t="s">
         <v>77</v>
       </c>
       <c r="G36" s="38" t="s">
         <v>77</v>
       </c>
       <c r="H36" s="38" t="s">
         <v>77</v>
       </c>
       <c r="I36" s="38" t="s">
@@ -4656,51 +4624,51 @@
         <v>317.36</v>
       </c>
       <c r="S36" s="32">
         <v>310.8</v>
       </c>
       <c r="T36" s="15">
         <v>396.7</v>
       </c>
       <c r="U36" s="32">
         <v>361.7</v>
       </c>
       <c r="V36" s="15">
         <v>476.04</v>
       </c>
       <c r="W36" s="32">
         <v>406.4</v>
       </c>
       <c r="X36" s="15">
         <v>555.38</v>
       </c>
       <c r="Y36" s="32">
         <v>443</v>
       </c>
       <c r="Z36" s="13"/>
     </row>
-    <row r="37" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:26" s="8" customFormat="1" ht="11.25">
       <c r="A37" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B37" s="38" t="s">
         <v>77</v>
       </c>
       <c r="C37" s="38" t="s">
         <v>77</v>
       </c>
       <c r="D37" s="38" t="s">
         <v>77</v>
       </c>
       <c r="E37" s="38" t="s">
         <v>77</v>
       </c>
       <c r="F37" s="38" t="s">
         <v>77</v>
       </c>
       <c r="G37" s="38" t="s">
         <v>77</v>
       </c>
       <c r="H37" s="38" t="s">
         <v>77</v>
       </c>
       <c r="I37" s="38" t="s">
@@ -4734,51 +4702,51 @@
         <v>77</v>
       </c>
       <c r="S37" s="38" t="s">
         <v>77</v>
       </c>
       <c r="T37" s="38" t="s">
         <v>77</v>
       </c>
       <c r="U37" s="38" t="s">
         <v>77</v>
       </c>
       <c r="V37" s="38" t="s">
         <v>77</v>
       </c>
       <c r="W37" s="38" t="s">
         <v>77</v>
       </c>
       <c r="X37" s="38" t="s">
         <v>77</v>
       </c>
       <c r="Y37" s="38" t="s">
         <v>77</v>
       </c>
       <c r="Z37" s="13"/>
     </row>
-    <row r="38" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:26" s="8" customFormat="1" ht="11.25">
       <c r="A38" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B38" s="38" t="s">
         <v>77</v>
       </c>
       <c r="C38" s="38" t="s">
         <v>77</v>
       </c>
       <c r="D38" s="38" t="s">
         <v>77</v>
       </c>
       <c r="E38" s="38" t="s">
         <v>77</v>
       </c>
       <c r="F38" s="38" t="s">
         <v>77</v>
       </c>
       <c r="G38" s="38" t="s">
         <v>77</v>
       </c>
       <c r="H38" s="38" t="s">
         <v>77</v>
       </c>
       <c r="I38" s="38" t="s">
@@ -4812,51 +4780,51 @@
         <v>77</v>
       </c>
       <c r="S38" s="38" t="s">
         <v>77</v>
       </c>
       <c r="T38" s="38" t="s">
         <v>77</v>
       </c>
       <c r="U38" s="38" t="s">
         <v>77</v>
       </c>
       <c r="V38" s="38" t="s">
         <v>77</v>
       </c>
       <c r="W38" s="38" t="s">
         <v>77</v>
       </c>
       <c r="X38" s="38" t="s">
         <v>77</v>
       </c>
       <c r="Y38" s="38" t="s">
         <v>77</v>
       </c>
       <c r="Z38" s="13"/>
     </row>
-    <row r="39" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:26" s="8" customFormat="1" ht="11.25">
       <c r="A39" s="2" t="s">
         <v>73</v>
       </c>
       <c r="B39" s="15">
         <v>0.3</v>
       </c>
       <c r="C39" s="32">
         <v>2044.7</v>
       </c>
       <c r="D39" s="15">
         <v>0.3</v>
       </c>
       <c r="E39" s="32">
         <v>275.2</v>
       </c>
       <c r="F39" s="15">
         <v>0.30099999999999999</v>
       </c>
       <c r="G39" s="32">
         <v>130</v>
       </c>
       <c r="H39" s="15">
         <v>2.8010000000000002</v>
       </c>
       <c r="I39" s="32">
@@ -4890,51 +4858,51 @@
         <v>22.501999999999999</v>
       </c>
       <c r="S39" s="32">
         <v>68.400000000000006</v>
       </c>
       <c r="T39" s="15">
         <v>28.832000000000001</v>
       </c>
       <c r="U39" s="32">
         <v>70.5</v>
       </c>
       <c r="V39" s="15">
         <v>35.892000000000003</v>
       </c>
       <c r="W39" s="32">
         <v>73.400000000000006</v>
       </c>
       <c r="X39" s="15">
         <v>43.021999999999998</v>
       </c>
       <c r="Y39" s="32">
         <v>75.7</v>
       </c>
       <c r="Z39" s="13"/>
     </row>
-    <row r="40" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:26" s="8" customFormat="1" ht="11.25">
       <c r="A40" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="C40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="D40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="E40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="F40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="G40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="H40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="I40" s="40" t="s">
@@ -4968,116 +4936,116 @@
         <v>77</v>
       </c>
       <c r="S40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="T40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="U40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="V40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="W40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="X40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="Y40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="Z40" s="13"/>
     </row>
-    <row r="41" spans="1:26" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:26" s="8" customFormat="1" ht="15" customHeight="1">
       <c r="Z41" s="13"/>
     </row>
-    <row r="42" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:26" s="8" customFormat="1" ht="11.25">
       <c r="Z42" s="13"/>
     </row>
-    <row r="43" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:26" s="8" customFormat="1" ht="11.25">
       <c r="Z43" s="13"/>
     </row>
-    <row r="44" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:26" s="8" customFormat="1" ht="11.25">
       <c r="Z44" s="13"/>
     </row>
-    <row r="45" spans="1:26" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B45" s="109" t="s">
+    <row r="45" spans="1:26" s="8" customFormat="1" ht="12" customHeight="1">
+      <c r="A45" s="111"/>
+      <c r="B45" s="110" t="s">
         <v>57</v>
       </c>
-      <c r="C45" s="108"/>
-      <c r="D45" s="109" t="s">
+      <c r="C45" s="109"/>
+      <c r="D45" s="110" t="s">
         <v>58</v>
       </c>
-      <c r="E45" s="109"/>
-      <c r="F45" s="109" t="s">
+      <c r="E45" s="110"/>
+      <c r="F45" s="110" t="s">
         <v>59</v>
       </c>
-      <c r="G45" s="109"/>
-      <c r="H45" s="109" t="s">
+      <c r="G45" s="110"/>
+      <c r="H45" s="110" t="s">
         <v>81</v>
       </c>
-      <c r="I45" s="109"/>
-      <c r="J45" s="109" t="s">
+      <c r="I45" s="110"/>
+      <c r="J45" s="110" t="s">
         <v>60</v>
       </c>
-      <c r="K45" s="109"/>
-      <c r="L45" s="109" t="s">
+      <c r="K45" s="110"/>
+      <c r="L45" s="110" t="s">
         <v>61</v>
       </c>
-      <c r="M45" s="109"/>
-      <c r="N45" s="109" t="s">
+      <c r="M45" s="110"/>
+      <c r="N45" s="110" t="s">
         <v>62</v>
       </c>
-      <c r="O45" s="108"/>
-      <c r="P45" s="109" t="s">
+      <c r="O45" s="109"/>
+      <c r="P45" s="110" t="s">
         <v>63</v>
       </c>
-      <c r="Q45" s="108"/>
-      <c r="R45" s="109" t="s">
+      <c r="Q45" s="109"/>
+      <c r="R45" s="110" t="s">
         <v>64</v>
       </c>
-      <c r="S45" s="108"/>
-      <c r="T45" s="109" t="s">
+      <c r="S45" s="109"/>
+      <c r="T45" s="110" t="s">
         <v>65</v>
       </c>
-      <c r="U45" s="108"/>
-      <c r="V45" s="109" t="s">
+      <c r="U45" s="109"/>
+      <c r="V45" s="110" t="s">
         <v>66</v>
       </c>
-      <c r="W45" s="108"/>
-      <c r="X45" s="109" t="s">
+      <c r="W45" s="109"/>
+      <c r="X45" s="110" t="s">
         <v>78</v>
       </c>
-      <c r="Y45" s="108"/>
+      <c r="Y45" s="109"/>
       <c r="Z45" s="13"/>
     </row>
-    <row r="46" spans="1:26" s="8" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A46" s="111"/>
+    <row r="46" spans="1:26" s="8" customFormat="1" ht="33.75">
+      <c r="A46" s="112"/>
       <c r="B46" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C46" s="14" t="s">
         <v>32</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E46" s="14" t="s">
         <v>32</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G46" s="14" t="s">
         <v>32</v>
       </c>
       <c r="H46" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I46" s="9" t="s">
         <v>32</v>
       </c>
       <c r="J46" s="9" t="s">
@@ -5108,51 +5076,51 @@
         <v>31</v>
       </c>
       <c r="S46" s="14" t="s">
         <v>32</v>
       </c>
       <c r="T46" s="9" t="s">
         <v>31</v>
       </c>
       <c r="U46" s="14" t="s">
         <v>32</v>
       </c>
       <c r="V46" s="9" t="s">
         <v>31</v>
       </c>
       <c r="W46" s="14" t="s">
         <v>32</v>
       </c>
       <c r="X46" s="9" t="s">
         <v>31</v>
       </c>
       <c r="Y46" s="14" t="s">
         <v>32</v>
       </c>
       <c r="Z46" s="13"/>
     </row>
-    <row r="47" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:26" s="8" customFormat="1" ht="11.25">
       <c r="A47" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B47" s="15">
         <v>2992.1419999999998</v>
       </c>
       <c r="C47" s="16">
         <v>112.8</v>
       </c>
       <c r="D47" s="15">
         <v>6073.1440000000002</v>
       </c>
       <c r="E47" s="16">
         <v>106.6</v>
       </c>
       <c r="F47" s="15">
         <v>9099.07</v>
       </c>
       <c r="G47" s="16">
         <v>104.7</v>
       </c>
       <c r="H47" s="15">
         <v>12149.421</v>
       </c>
       <c r="I47" s="16">
@@ -5185,51 +5153,51 @@
       <c r="R47" s="15">
         <v>31371.038</v>
       </c>
       <c r="S47" s="16">
         <v>97.1</v>
       </c>
       <c r="T47" s="15">
         <v>35391.938000000002</v>
       </c>
       <c r="U47" s="16">
         <v>95.4</v>
       </c>
       <c r="V47" s="15">
         <v>39402.074999999997</v>
       </c>
       <c r="W47" s="16">
         <v>94.5</v>
       </c>
       <c r="X47" s="15">
         <v>44857.025999999998</v>
       </c>
       <c r="Y47" s="16">
         <v>95.9</v>
       </c>
     </row>
-    <row r="48" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:26" s="8" customFormat="1" ht="11.25">
       <c r="A48" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B48" s="15">
         <v>2219.16</v>
       </c>
       <c r="C48" s="32">
         <v>110.3</v>
       </c>
       <c r="D48" s="15">
         <v>4356.6790000000001</v>
       </c>
       <c r="E48" s="32">
         <v>104</v>
       </c>
       <c r="F48" s="15">
         <v>6548.1260000000002</v>
       </c>
       <c r="G48" s="32">
         <v>102.7</v>
       </c>
       <c r="H48" s="15">
         <v>8707.4470000000001</v>
       </c>
       <c r="I48" s="32">
@@ -5262,51 +5230,51 @@
       <c r="R48" s="39">
         <v>22844.227999999999</v>
       </c>
       <c r="S48" s="32">
         <v>95.2</v>
       </c>
       <c r="T48" s="39">
         <v>25814.823</v>
       </c>
       <c r="U48" s="32">
         <v>93.6</v>
       </c>
       <c r="V48" s="39">
         <v>28768.028999999999</v>
       </c>
       <c r="W48" s="32">
         <v>92.8</v>
       </c>
       <c r="X48" s="39">
         <v>33052.724999999999</v>
       </c>
       <c r="Y48" s="32">
         <v>94.9</v>
       </c>
     </row>
-    <row r="49" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A49" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B49" s="15">
         <v>694.74699999999996</v>
       </c>
       <c r="C49" s="32">
         <v>108.6</v>
       </c>
       <c r="D49" s="15">
         <v>1559.9949999999999</v>
       </c>
       <c r="E49" s="32">
         <v>103.4</v>
       </c>
       <c r="F49" s="15">
         <v>2316.4589999999998</v>
       </c>
       <c r="G49" s="32">
         <v>99.9</v>
       </c>
       <c r="H49" s="15">
         <v>3129.3739999999998</v>
       </c>
       <c r="I49" s="32">
@@ -5339,51 +5307,51 @@
       <c r="R49" s="39">
         <v>7786.6530000000002</v>
       </c>
       <c r="S49" s="32">
         <v>98.6</v>
       </c>
       <c r="T49" s="39">
         <v>8702.3340000000007</v>
       </c>
       <c r="U49" s="32">
         <v>96.4</v>
       </c>
       <c r="V49" s="39">
         <v>9640.3359999999993</v>
       </c>
       <c r="W49" s="32">
         <v>95.5</v>
       </c>
       <c r="X49" s="39">
         <v>10706.043</v>
       </c>
       <c r="Y49" s="32">
         <v>95.1</v>
       </c>
     </row>
-    <row r="50" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A50" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B50" s="15">
         <v>73.697999999999993</v>
       </c>
       <c r="C50" s="38" t="s">
         <v>77</v>
       </c>
       <c r="D50" s="15">
         <v>147.39599999999999</v>
       </c>
       <c r="E50" s="38" t="s">
         <v>77</v>
       </c>
       <c r="F50" s="15">
         <v>221.09399999999999</v>
       </c>
       <c r="G50" s="38" t="s">
         <v>77</v>
       </c>
       <c r="H50" s="15">
         <v>294.79199999999997</v>
       </c>
       <c r="I50" s="38" t="s">
@@ -5416,51 +5384,51 @@
       <c r="R50" s="39">
         <v>537.274</v>
       </c>
       <c r="S50" s="32">
         <v>139.1</v>
       </c>
       <c r="T50" s="39">
         <v>579.47</v>
       </c>
       <c r="U50" s="32">
         <v>120.4</v>
       </c>
       <c r="V50" s="39">
         <v>621.66600000000005</v>
       </c>
       <c r="W50" s="32">
         <v>108</v>
       </c>
       <c r="X50" s="39">
         <v>663.86199999999997</v>
       </c>
       <c r="Y50" s="32">
         <v>99.8</v>
       </c>
     </row>
-    <row r="51" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A51" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B51" s="38" t="s">
         <v>77</v>
       </c>
       <c r="C51" s="38" t="s">
         <v>77</v>
       </c>
       <c r="D51" s="38" t="s">
         <v>77</v>
       </c>
       <c r="E51" s="38" t="s">
         <v>77</v>
       </c>
       <c r="F51" s="38" t="s">
         <v>77</v>
       </c>
       <c r="G51" s="38" t="s">
         <v>77</v>
       </c>
       <c r="H51" s="38" t="s">
         <v>77</v>
       </c>
       <c r="I51" s="38" t="s">
@@ -5491,51 +5459,51 @@
       <c r="R51" s="39" t="s">
         <v>77</v>
       </c>
       <c r="S51" s="38" t="s">
         <v>77</v>
       </c>
       <c r="T51" s="39">
         <v>0.58799999999999997</v>
       </c>
       <c r="U51" s="38" t="s">
         <v>77</v>
       </c>
       <c r="V51" s="39">
         <v>2.5009999999999999</v>
       </c>
       <c r="W51" s="38" t="s">
         <v>77</v>
       </c>
       <c r="X51" s="39">
         <v>4.8099999999999996</v>
       </c>
       <c r="Y51" s="38" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="52" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A52" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B52" s="38" t="s">
         <v>77</v>
       </c>
       <c r="C52" s="38" t="s">
         <v>77</v>
       </c>
       <c r="D52" s="38" t="s">
         <v>77</v>
       </c>
       <c r="E52" s="38" t="s">
         <v>77</v>
       </c>
       <c r="F52" s="38" t="s">
         <v>77</v>
       </c>
       <c r="G52" s="38" t="s">
         <v>77</v>
       </c>
       <c r="H52" s="38" t="s">
         <v>77</v>
       </c>
       <c r="I52" s="38" t="s">
@@ -5566,51 +5534,51 @@
       <c r="R52" s="39" t="s">
         <v>77</v>
       </c>
       <c r="S52" s="38" t="s">
         <v>77</v>
       </c>
       <c r="T52" s="39" t="s">
         <v>77</v>
       </c>
       <c r="U52" s="38" t="s">
         <v>77</v>
       </c>
       <c r="V52" s="39" t="s">
         <v>77</v>
       </c>
       <c r="W52" s="38" t="s">
         <v>77</v>
       </c>
       <c r="X52" s="39" t="s">
         <v>77</v>
       </c>
       <c r="Y52" s="38" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="53" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A53" s="2" t="s">
         <v>73</v>
       </c>
       <c r="B53" s="15">
         <v>4.5369999999999999</v>
       </c>
       <c r="C53" s="32">
         <v>1140.5</v>
       </c>
       <c r="D53" s="15">
         <v>9.0739999999999998</v>
       </c>
       <c r="E53" s="32">
         <v>2224</v>
       </c>
       <c r="F53" s="15">
         <v>13.391</v>
       </c>
       <c r="G53" s="32">
         <v>3288.1</v>
       </c>
       <c r="H53" s="15">
         <v>17.808</v>
       </c>
       <c r="I53" s="32">
@@ -5643,51 +5611,51 @@
       <c r="R53" s="39">
         <v>177.12700000000001</v>
       </c>
       <c r="S53" s="32">
         <v>646.79999999999995</v>
       </c>
       <c r="T53" s="39">
         <v>262.52800000000002</v>
       </c>
       <c r="U53" s="32">
         <v>750.7</v>
       </c>
       <c r="V53" s="39">
         <v>330.90899999999999</v>
       </c>
       <c r="W53" s="32">
         <v>762.6</v>
       </c>
       <c r="X53" s="39">
         <v>384.51299999999998</v>
       </c>
       <c r="Y53" s="32">
         <v>746</v>
       </c>
     </row>
-    <row r="54" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A54" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B54" s="40" t="s">
         <v>77</v>
       </c>
       <c r="C54" s="40" t="s">
         <v>77</v>
       </c>
       <c r="D54" s="40" t="s">
         <v>77</v>
       </c>
       <c r="E54" s="40" t="s">
         <v>77</v>
       </c>
       <c r="F54" s="40" t="s">
         <v>77</v>
       </c>
       <c r="G54" s="40" t="s">
         <v>77</v>
       </c>
       <c r="H54" s="40" t="s">
         <v>77</v>
       </c>
       <c r="I54" s="40" t="s">
@@ -5720,182 +5688,182 @@
       <c r="R54" s="42">
         <v>25.756</v>
       </c>
       <c r="S54" s="40" t="s">
         <v>77</v>
       </c>
       <c r="T54" s="42">
         <v>32.195</v>
       </c>
       <c r="U54" s="40" t="s">
         <v>77</v>
       </c>
       <c r="V54" s="42">
         <v>38.634</v>
       </c>
       <c r="W54" s="40" t="s">
         <v>77</v>
       </c>
       <c r="X54" s="42">
         <v>45.073</v>
       </c>
       <c r="Y54" s="40" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="55" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="B55" s="18"/>
       <c r="C55" s="19"/>
       <c r="D55" s="18"/>
       <c r="E55" s="19"/>
       <c r="F55" s="18"/>
       <c r="G55" s="19"/>
       <c r="H55" s="18"/>
       <c r="I55" s="19"/>
       <c r="J55" s="18"/>
       <c r="K55" s="19"/>
       <c r="L55" s="18"/>
       <c r="M55" s="19"/>
       <c r="N55" s="18"/>
       <c r="O55" s="19"/>
       <c r="P55" s="18"/>
       <c r="Q55" s="19"/>
       <c r="R55" s="18"/>
       <c r="S55" s="19"/>
       <c r="T55" s="18"/>
       <c r="U55" s="19"/>
       <c r="V55" s="18"/>
       <c r="W55" s="19"/>
       <c r="X55" s="18"/>
       <c r="Y55" s="19"/>
     </row>
-    <row r="56" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="B56" s="18"/>
       <c r="C56" s="19"/>
       <c r="D56" s="18"/>
       <c r="E56" s="19"/>
       <c r="F56" s="18"/>
       <c r="G56" s="19"/>
       <c r="H56" s="18"/>
       <c r="I56" s="19"/>
       <c r="J56" s="18"/>
       <c r="K56" s="19"/>
       <c r="L56" s="18"/>
       <c r="M56" s="19"/>
       <c r="N56" s="18"/>
       <c r="O56" s="19"/>
       <c r="P56" s="18"/>
       <c r="Q56" s="19"/>
       <c r="R56" s="18"/>
       <c r="S56" s="19"/>
       <c r="T56" s="18"/>
       <c r="U56" s="19"/>
       <c r="V56" s="18"/>
       <c r="W56" s="19"/>
       <c r="X56" s="18"/>
       <c r="Y56" s="19"/>
     </row>
-    <row r="57" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="B57" s="18"/>
       <c r="C57" s="19"/>
       <c r="D57" s="18"/>
       <c r="E57" s="19"/>
       <c r="F57" s="18"/>
       <c r="G57" s="19"/>
       <c r="H57" s="18"/>
       <c r="I57" s="19"/>
       <c r="J57" s="18"/>
       <c r="K57" s="19"/>
       <c r="L57" s="18"/>
       <c r="M57" s="19"/>
       <c r="N57" s="18"/>
       <c r="O57" s="19"/>
       <c r="P57" s="18"/>
       <c r="Q57" s="19"/>
       <c r="R57" s="18"/>
       <c r="S57" s="19"/>
       <c r="T57" s="18"/>
       <c r="U57" s="19"/>
       <c r="V57" s="18"/>
       <c r="W57" s="19"/>
       <c r="X57" s="18"/>
       <c r="Y57" s="19"/>
     </row>
-    <row r="58" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...2 lines deleted...]
-      <c r="B59" s="109" t="s">
+    <row r="58" spans="1:25" s="8" customFormat="1" ht="11.25"/>
+    <row r="59" spans="1:25" s="8" customFormat="1" ht="11.25">
+      <c r="A59" s="111"/>
+      <c r="B59" s="110" t="s">
         <v>67</v>
       </c>
-      <c r="C59" s="108"/>
-      <c r="D59" s="109" t="s">
+      <c r="C59" s="109"/>
+      <c r="D59" s="110" t="s">
         <v>69</v>
       </c>
-      <c r="E59" s="109"/>
-      <c r="F59" s="109" t="s">
+      <c r="E59" s="110"/>
+      <c r="F59" s="110" t="s">
         <v>79</v>
       </c>
-      <c r="G59" s="109"/>
-      <c r="H59" s="109" t="s">
+      <c r="G59" s="110"/>
+      <c r="H59" s="110" t="s">
         <v>80</v>
       </c>
-      <c r="I59" s="109"/>
-      <c r="J59" s="109" t="s">
+      <c r="I59" s="110"/>
+      <c r="J59" s="110" t="s">
         <v>83</v>
       </c>
-      <c r="K59" s="109"/>
-      <c r="L59" s="109" t="s">
+      <c r="K59" s="110"/>
+      <c r="L59" s="110" t="s">
         <v>84</v>
       </c>
-      <c r="M59" s="108"/>
-      <c r="N59" s="109" t="s">
+      <c r="M59" s="109"/>
+      <c r="N59" s="110" t="s">
         <v>85</v>
       </c>
-      <c r="O59" s="108"/>
-      <c r="P59" s="109" t="s">
+      <c r="O59" s="109"/>
+      <c r="P59" s="110" t="s">
         <v>86</v>
       </c>
-      <c r="Q59" s="108"/>
-      <c r="R59" s="109" t="s">
+      <c r="Q59" s="109"/>
+      <c r="R59" s="110" t="s">
         <v>87</v>
       </c>
-      <c r="S59" s="108"/>
-      <c r="T59" s="109" t="s">
+      <c r="S59" s="109"/>
+      <c r="T59" s="110" t="s">
         <v>88</v>
       </c>
-      <c r="U59" s="108"/>
-      <c r="V59" s="109" t="s">
+      <c r="U59" s="109"/>
+      <c r="V59" s="110" t="s">
         <v>89</v>
       </c>
-      <c r="W59" s="108"/>
-      <c r="X59" s="109" t="s">
+      <c r="W59" s="109"/>
+      <c r="X59" s="110" t="s">
         <v>90</v>
       </c>
-      <c r="Y59" s="108"/>
-[...2 lines deleted...]
-      <c r="A60" s="111"/>
+      <c r="Y59" s="109"/>
+    </row>
+    <row r="60" spans="1:25" s="8" customFormat="1" ht="33.75">
+      <c r="A60" s="112"/>
       <c r="B60" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C60" s="14" t="s">
         <v>32</v>
       </c>
       <c r="D60" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E60" s="14" t="s">
         <v>32</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G60" s="14" t="s">
         <v>32</v>
       </c>
       <c r="H60" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I60" s="9" t="s">
         <v>32</v>
       </c>
       <c r="J60" s="9" t="s">
@@ -5925,51 +5893,51 @@
       <c r="R60" s="9" t="s">
         <v>31</v>
       </c>
       <c r="S60" s="14" t="s">
         <v>32</v>
       </c>
       <c r="T60" s="9" t="s">
         <v>31</v>
       </c>
       <c r="U60" s="14" t="s">
         <v>32</v>
       </c>
       <c r="V60" s="9" t="s">
         <v>31</v>
       </c>
       <c r="W60" s="14" t="s">
         <v>32</v>
       </c>
       <c r="X60" s="9" t="s">
         <v>31</v>
       </c>
       <c r="Y60" s="14" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="61" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A61" s="70" t="s">
         <v>103</v>
       </c>
       <c r="B61" s="18">
         <v>4040.4630000000002</v>
       </c>
       <c r="C61" s="19">
         <v>123.4</v>
       </c>
       <c r="D61" s="33">
         <v>8205.9410000000007</v>
       </c>
       <c r="E61" s="13">
         <v>124.9</v>
       </c>
       <c r="F61" s="15">
         <v>12171.896000000001</v>
       </c>
       <c r="G61" s="51">
         <v>123.4</v>
       </c>
       <c r="H61" s="15">
         <v>16055.593999999999</v>
       </c>
       <c r="I61" s="51">
@@ -6002,51 +5970,51 @@
       <c r="R61" s="15">
         <v>46040.042000000001</v>
       </c>
       <c r="S61" s="54">
         <v>135.30000000000001</v>
       </c>
       <c r="T61" s="15">
         <v>53138.887999999999</v>
       </c>
       <c r="U61" s="58">
         <v>138.6</v>
       </c>
       <c r="V61" s="15">
         <v>60400.334000000003</v>
       </c>
       <c r="W61" s="54">
         <v>141.80000000000001</v>
       </c>
       <c r="X61" s="15">
         <v>67996.414000000004</v>
       </c>
       <c r="Y61" s="58">
         <v>139.19999999999999</v>
       </c>
     </row>
-    <row r="62" spans="1:25" s="8" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:25" s="8" customFormat="1" ht="22.5">
       <c r="A62" s="67" t="s">
         <v>104</v>
       </c>
       <c r="B62" s="39">
         <v>3034.0419999999999</v>
       </c>
       <c r="C62" s="32">
         <v>125</v>
       </c>
       <c r="D62" s="39">
         <v>6056.6130000000003</v>
       </c>
       <c r="E62" s="32">
         <v>128.5</v>
       </c>
       <c r="F62" s="11">
         <v>8988.57</v>
       </c>
       <c r="G62" s="11">
         <v>126.6</v>
       </c>
       <c r="H62" s="11">
         <v>11768.522999999999</v>
       </c>
       <c r="I62" s="11">
@@ -6079,51 +6047,51 @@
       <c r="R62" s="15">
         <v>35625.913</v>
       </c>
       <c r="S62" s="55">
         <v>143.69999999999999</v>
       </c>
       <c r="T62" s="15">
         <v>41536.290999999997</v>
       </c>
       <c r="U62" s="58">
         <v>148.6</v>
       </c>
       <c r="V62" s="15">
         <v>47528.777999999998</v>
       </c>
       <c r="W62" s="55">
         <v>152.80000000000001</v>
       </c>
       <c r="X62" s="15">
         <v>53867.892999999996</v>
       </c>
       <c r="Y62" s="58">
         <v>149.69999999999999</v>
       </c>
     </row>
-    <row r="63" spans="1:25" s="8" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:25" s="8" customFormat="1" ht="22.5">
       <c r="A63" s="67" t="s">
         <v>105</v>
       </c>
       <c r="B63" s="39">
         <v>835.399</v>
       </c>
       <c r="C63" s="32">
         <v>109.9</v>
       </c>
       <c r="D63" s="39">
         <v>1809.5340000000001</v>
       </c>
       <c r="E63" s="32">
         <v>107.2</v>
       </c>
       <c r="F63" s="11">
         <v>2680.2469999999998</v>
       </c>
       <c r="G63" s="11">
         <v>106.7</v>
       </c>
       <c r="H63" s="11">
         <v>3608.6210000000001</v>
       </c>
       <c r="I63" s="11">
@@ -6156,51 +6124,51 @@
       <c r="R63" s="15">
         <v>8740.2579999999998</v>
       </c>
       <c r="S63" s="55">
         <v>103.5</v>
       </c>
       <c r="T63" s="15">
         <v>9756.8940000000002</v>
       </c>
       <c r="U63" s="58">
         <v>103.5</v>
       </c>
       <c r="V63" s="15">
         <v>10794.981</v>
       </c>
       <c r="W63" s="55">
         <v>103.6</v>
       </c>
       <c r="X63" s="15">
         <v>11831.753000000001</v>
       </c>
       <c r="Y63" s="58">
         <v>101.5</v>
       </c>
     </row>
-    <row r="64" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A64" s="67" t="s">
         <v>106</v>
       </c>
       <c r="B64" s="39">
         <v>55.322000000000003</v>
       </c>
       <c r="C64" s="32">
         <v>68.599999999999994</v>
       </c>
       <c r="D64" s="39">
         <v>110.64400000000001</v>
       </c>
       <c r="E64" s="32">
         <v>69.400000000000006</v>
       </c>
       <c r="F64" s="11">
         <v>165.96600000000001</v>
       </c>
       <c r="G64" s="11">
         <v>69.2</v>
       </c>
       <c r="H64" s="11">
         <v>221.28800000000001</v>
       </c>
       <c r="I64" s="11">
@@ -6233,51 +6201,51 @@
       <c r="R64" s="15">
         <v>840.26400000000001</v>
       </c>
       <c r="S64" s="55">
         <v>144.1</v>
       </c>
       <c r="T64" s="15">
         <v>967.27599999999995</v>
       </c>
       <c r="U64" s="58">
         <v>154.1</v>
       </c>
       <c r="V64" s="15">
         <v>1146.7360000000001</v>
       </c>
       <c r="W64" s="55">
         <v>170.6</v>
       </c>
       <c r="X64" s="15">
         <v>1303.7560000000001</v>
       </c>
       <c r="Y64" s="58">
         <v>180.3</v>
       </c>
     </row>
-    <row r="65" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A65" s="67" t="s">
         <v>107</v>
       </c>
       <c r="B65" s="39">
         <v>1.7390000000000001</v>
       </c>
       <c r="C65" s="38" t="s">
         <v>77</v>
       </c>
       <c r="D65" s="39">
         <v>4.0060000000000002</v>
       </c>
       <c r="E65" s="38" t="s">
         <v>77</v>
       </c>
       <c r="F65" s="11">
         <v>5.681</v>
       </c>
       <c r="G65" s="39" t="s">
         <v>77</v>
       </c>
       <c r="H65" s="11">
         <v>6.8390000000000004</v>
       </c>
       <c r="I65" s="39" t="s">
@@ -6310,51 +6278,51 @@
       <c r="R65" s="15">
         <v>98.14</v>
       </c>
       <c r="S65" s="56" t="s">
         <v>77</v>
       </c>
       <c r="T65" s="15">
         <v>102.364</v>
       </c>
       <c r="U65" s="58">
         <v>16074.6</v>
       </c>
       <c r="V65" s="15">
         <v>107.855</v>
       </c>
       <c r="W65" s="55">
         <v>3989.3</v>
       </c>
       <c r="X65" s="15">
         <v>124.27</v>
       </c>
       <c r="Y65" s="58">
         <v>2372.4</v>
       </c>
     </row>
-    <row r="66" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A66" s="67" t="s">
         <v>108</v>
       </c>
       <c r="B66" s="39" t="s">
         <v>77</v>
       </c>
       <c r="C66" s="38" t="s">
         <v>77</v>
       </c>
       <c r="D66" s="39" t="s">
         <v>77</v>
       </c>
       <c r="E66" s="38" t="s">
         <v>77</v>
       </c>
       <c r="F66" s="39" t="s">
         <v>77</v>
       </c>
       <c r="G66" s="39" t="s">
         <v>77</v>
       </c>
       <c r="H66" s="39" t="s">
         <v>77</v>
       </c>
       <c r="I66" s="39" t="s">
@@ -6387,51 +6355,51 @@
       <c r="R66" s="15">
         <v>13.593999999999999</v>
       </c>
       <c r="S66" s="56" t="s">
         <v>77</v>
       </c>
       <c r="T66" s="15">
         <v>17.079999999999998</v>
       </c>
       <c r="U66" s="59" t="s">
         <v>77</v>
       </c>
       <c r="V66" s="15">
         <v>20.666</v>
       </c>
       <c r="W66" s="56" t="s">
         <v>77</v>
       </c>
       <c r="X66" s="15">
         <v>24.199000000000002</v>
       </c>
       <c r="Y66" s="59" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="67" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A67" s="68" t="s">
         <v>109</v>
       </c>
       <c r="B67" s="39">
         <v>99.893000000000001</v>
       </c>
       <c r="C67" s="32">
         <v>2012.6</v>
       </c>
       <c r="D67" s="39">
         <v>197.00800000000001</v>
       </c>
       <c r="E67" s="32">
         <v>2006.6</v>
       </c>
       <c r="F67" s="11">
         <v>289.22800000000001</v>
       </c>
       <c r="G67" s="11">
         <v>1992.5</v>
       </c>
       <c r="H67" s="11">
         <v>394.05099999999999</v>
       </c>
       <c r="I67" s="11">
@@ -6464,51 +6432,51 @@
       <c r="R67" s="15">
         <v>582.25300000000004</v>
       </c>
       <c r="S67" s="55">
         <v>303</v>
       </c>
       <c r="T67" s="15">
         <v>616.47400000000005</v>
       </c>
       <c r="U67" s="58">
         <v>216.8</v>
       </c>
       <c r="V67" s="15">
         <v>655.92</v>
       </c>
       <c r="W67" s="55">
         <v>183.4</v>
       </c>
       <c r="X67" s="15">
         <v>696.25599999999997</v>
       </c>
       <c r="Y67" s="58">
         <v>166.3</v>
       </c>
     </row>
-    <row r="68" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A68" s="69" t="s">
         <v>110</v>
       </c>
       <c r="B68" s="42">
         <v>14.068</v>
       </c>
       <c r="C68" s="40" t="s">
         <v>77</v>
       </c>
       <c r="D68" s="42">
         <v>28.135999999999999</v>
       </c>
       <c r="E68" s="40" t="s">
         <v>77</v>
       </c>
       <c r="F68" s="12">
         <v>42.204000000000001</v>
       </c>
       <c r="G68" s="40" t="s">
         <v>77</v>
       </c>
       <c r="H68" s="12">
         <v>56.271999999999998</v>
       </c>
       <c r="I68" s="40" t="s">
@@ -6541,211 +6509,211 @@
       <c r="R68" s="17">
         <v>139.62</v>
       </c>
       <c r="S68" s="57">
         <v>499.6</v>
       </c>
       <c r="T68" s="17">
         <v>142.50899999999999</v>
       </c>
       <c r="U68" s="57">
         <v>408.7</v>
       </c>
       <c r="V68" s="17">
         <v>145.398</v>
       </c>
       <c r="W68" s="57">
         <v>348.1</v>
       </c>
       <c r="X68" s="17">
         <v>148.28700000000001</v>
       </c>
       <c r="Y68" s="57">
         <v>302.10000000000002</v>
       </c>
     </row>
-    <row r="69" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A69" s="2"/>
       <c r="B69" s="39"/>
       <c r="C69" s="38"/>
       <c r="D69" s="39"/>
       <c r="E69" s="38"/>
       <c r="F69" s="33"/>
       <c r="G69" s="38"/>
       <c r="H69" s="33"/>
       <c r="I69" s="38"/>
       <c r="J69" s="34"/>
       <c r="K69" s="38"/>
       <c r="L69" s="18"/>
       <c r="M69" s="34"/>
       <c r="N69" s="18"/>
       <c r="O69" s="32"/>
       <c r="P69" s="18"/>
       <c r="Q69" s="55"/>
       <c r="R69" s="18"/>
       <c r="S69" s="55"/>
       <c r="T69" s="18"/>
       <c r="U69" s="55"/>
       <c r="V69" s="18"/>
       <c r="W69" s="55"/>
       <c r="X69" s="18"/>
       <c r="Y69" s="55"/>
     </row>
-    <row r="70" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A70" s="2"/>
       <c r="B70" s="39"/>
       <c r="C70" s="38"/>
       <c r="D70" s="39"/>
       <c r="E70" s="38"/>
       <c r="F70" s="33"/>
       <c r="G70" s="38"/>
       <c r="H70" s="33"/>
       <c r="I70" s="38"/>
       <c r="J70" s="34"/>
       <c r="K70" s="38"/>
       <c r="L70" s="18"/>
       <c r="M70" s="34"/>
       <c r="N70" s="18"/>
       <c r="O70" s="32"/>
       <c r="P70" s="18"/>
       <c r="Q70" s="55"/>
       <c r="R70" s="18"/>
       <c r="S70" s="55"/>
       <c r="T70" s="18"/>
       <c r="U70" s="55"/>
       <c r="V70" s="18"/>
       <c r="W70" s="55"/>
       <c r="X70" s="18"/>
       <c r="Y70" s="55"/>
     </row>
-    <row r="71" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A71" s="2"/>
       <c r="B71" s="39"/>
       <c r="C71" s="38"/>
       <c r="D71" s="39"/>
       <c r="E71" s="38"/>
       <c r="F71" s="33"/>
       <c r="G71" s="38"/>
       <c r="H71" s="33"/>
       <c r="I71" s="38"/>
       <c r="J71" s="34"/>
       <c r="K71" s="38"/>
       <c r="L71" s="18"/>
       <c r="M71" s="34"/>
       <c r="N71" s="18"/>
       <c r="O71" s="32"/>
       <c r="P71" s="18"/>
       <c r="Q71" s="55"/>
       <c r="R71" s="18"/>
       <c r="S71" s="55"/>
       <c r="T71" s="18"/>
       <c r="U71" s="55"/>
       <c r="V71" s="18"/>
       <c r="W71" s="55"/>
       <c r="X71" s="18"/>
       <c r="Y71" s="55"/>
     </row>
-    <row r="72" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A72" s="2"/>
       <c r="B72" s="39"/>
       <c r="C72" s="38"/>
       <c r="D72" s="39"/>
       <c r="E72" s="38"/>
       <c r="F72" s="33"/>
       <c r="G72" s="38"/>
       <c r="H72" s="33"/>
       <c r="I72" s="38"/>
       <c r="J72" s="34"/>
       <c r="K72" s="38"/>
       <c r="L72" s="18"/>
       <c r="M72" s="34"/>
       <c r="N72" s="18"/>
       <c r="O72" s="32"/>
       <c r="P72" s="18"/>
       <c r="Q72" s="55"/>
       <c r="R72" s="18"/>
       <c r="S72" s="55"/>
       <c r="T72" s="18"/>
       <c r="U72" s="55"/>
       <c r="V72" s="18"/>
       <c r="W72" s="55"/>
       <c r="X72" s="18"/>
       <c r="Y72" s="55"/>
     </row>
-    <row r="73" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B73" s="109" t="s">
+    <row r="73" spans="1:25" s="8" customFormat="1" ht="11.25">
+      <c r="A73" s="111"/>
+      <c r="B73" s="110" t="s">
         <v>91</v>
       </c>
-      <c r="C73" s="108"/>
-      <c r="D73" s="109" t="s">
+      <c r="C73" s="109"/>
+      <c r="D73" s="110" t="s">
         <v>92</v>
       </c>
-      <c r="E73" s="109"/>
-      <c r="F73" s="109" t="s">
+      <c r="E73" s="110"/>
+      <c r="F73" s="110" t="s">
         <v>93</v>
       </c>
-      <c r="G73" s="109"/>
-      <c r="H73" s="109" t="s">
+      <c r="G73" s="110"/>
+      <c r="H73" s="110" t="s">
         <v>94</v>
       </c>
-      <c r="I73" s="109"/>
-      <c r="J73" s="109" t="s">
+      <c r="I73" s="110"/>
+      <c r="J73" s="110" t="s">
         <v>95</v>
       </c>
-      <c r="K73" s="109"/>
-      <c r="L73" s="109" t="s">
+      <c r="K73" s="110"/>
+      <c r="L73" s="110" t="s">
         <v>96</v>
       </c>
-      <c r="M73" s="108"/>
-      <c r="N73" s="109" t="s">
+      <c r="M73" s="109"/>
+      <c r="N73" s="110" t="s">
         <v>97</v>
       </c>
-      <c r="O73" s="108"/>
-      <c r="P73" s="109" t="s">
+      <c r="O73" s="109"/>
+      <c r="P73" s="110" t="s">
         <v>98</v>
       </c>
-      <c r="Q73" s="108"/>
-      <c r="R73" s="109" t="s">
+      <c r="Q73" s="109"/>
+      <c r="R73" s="110" t="s">
         <v>99</v>
       </c>
-      <c r="S73" s="108"/>
-      <c r="T73" s="109" t="s">
+      <c r="S73" s="109"/>
+      <c r="T73" s="110" t="s">
         <v>100</v>
       </c>
-      <c r="U73" s="108"/>
-      <c r="V73" s="109" t="s">
+      <c r="U73" s="109"/>
+      <c r="V73" s="110" t="s">
         <v>101</v>
       </c>
-      <c r="W73" s="108"/>
-      <c r="X73" s="109" t="s">
+      <c r="W73" s="109"/>
+      <c r="X73" s="110" t="s">
         <v>102</v>
       </c>
-      <c r="Y73" s="109"/>
-[...2 lines deleted...]
-      <c r="A74" s="111"/>
+      <c r="Y73" s="110"/>
+    </row>
+    <row r="74" spans="1:25" s="8" customFormat="1" ht="33.75">
+      <c r="A74" s="112"/>
       <c r="B74" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C74" s="14" t="s">
         <v>32</v>
       </c>
       <c r="D74" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E74" s="14" t="s">
         <v>32</v>
       </c>
       <c r="F74" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G74" s="14" t="s">
         <v>32</v>
       </c>
       <c r="H74" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I74" s="9" t="s">
         <v>32</v>
       </c>
       <c r="J74" s="9" t="s">
@@ -6775,51 +6743,51 @@
       <c r="R74" s="9" t="s">
         <v>31</v>
       </c>
       <c r="S74" s="14" t="s">
         <v>32</v>
       </c>
       <c r="T74" s="9" t="s">
         <v>31</v>
       </c>
       <c r="U74" s="14" t="s">
         <v>32</v>
       </c>
       <c r="V74" s="9" t="s">
         <v>31</v>
       </c>
       <c r="W74" s="14" t="s">
         <v>32</v>
       </c>
       <c r="X74" s="9" t="s">
         <v>31</v>
       </c>
       <c r="Y74" s="82" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="75" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A75" s="70" t="s">
         <v>103</v>
       </c>
       <c r="B75" s="15">
         <v>5034.8900000000003</v>
       </c>
       <c r="C75" s="53">
         <v>106.9</v>
       </c>
       <c r="D75" s="60">
         <v>9901.2479999999996</v>
       </c>
       <c r="E75" s="58">
         <v>105</v>
       </c>
       <c r="F75" s="61">
         <v>15471.7</v>
       </c>
       <c r="G75" s="63">
         <v>114.5</v>
       </c>
       <c r="H75" s="65">
         <v>21602.9</v>
       </c>
       <c r="I75" s="51">
@@ -6852,51 +6820,51 @@
       <c r="R75" s="88">
         <v>51544.9</v>
       </c>
       <c r="S75" s="77">
         <v>95</v>
       </c>
       <c r="T75" s="88">
         <v>58145.599999999999</v>
       </c>
       <c r="U75" s="77">
         <v>92.7</v>
       </c>
       <c r="V75" s="90">
         <v>64587.3</v>
       </c>
       <c r="W75" s="77">
         <v>90.4</v>
       </c>
       <c r="X75" s="90">
         <v>72475.399999999994</v>
       </c>
       <c r="Y75" s="58">
         <v>90.6</v>
       </c>
     </row>
-    <row r="76" spans="1:25" s="8" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:25" s="8" customFormat="1" ht="22.5">
       <c r="A76" s="67" t="s">
         <v>104</v>
       </c>
       <c r="B76" s="39">
         <v>3819.152</v>
       </c>
       <c r="C76" s="32">
         <v>108</v>
       </c>
       <c r="D76" s="61">
         <v>7279.5709999999999</v>
       </c>
       <c r="E76" s="58">
         <v>104.6</v>
       </c>
       <c r="F76" s="61">
         <v>11433.9</v>
       </c>
       <c r="G76" s="63">
         <v>120.1</v>
       </c>
       <c r="H76" s="66">
         <v>16008.8</v>
       </c>
       <c r="I76" s="66">
@@ -6929,51 +6897,51 @@
       <c r="R76" s="92">
         <v>38069.199999999997</v>
       </c>
       <c r="S76" s="77">
         <v>90.6</v>
       </c>
       <c r="T76" s="92">
         <v>43025.1</v>
       </c>
       <c r="U76" s="77">
         <v>87.7</v>
       </c>
       <c r="V76" s="90">
         <v>47815.7</v>
       </c>
       <c r="W76" s="58">
         <v>85</v>
       </c>
       <c r="X76" s="90">
         <v>53330</v>
       </c>
       <c r="Y76" s="58">
         <v>84.1</v>
       </c>
     </row>
-    <row r="77" spans="1:25" s="8" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:25" s="8" customFormat="1" ht="22.5">
       <c r="A77" s="67" t="s">
         <v>105</v>
       </c>
       <c r="B77" s="39">
         <v>1073.9459999999999</v>
       </c>
       <c r="C77" s="32">
         <v>110.3</v>
       </c>
       <c r="D77" s="61">
         <v>2090.9630000000002</v>
       </c>
       <c r="E77" s="58">
         <v>100.6</v>
       </c>
       <c r="F77" s="61">
         <v>2973.9</v>
       </c>
       <c r="G77" s="63">
         <v>86.8</v>
       </c>
       <c r="H77" s="66">
         <v>3997.7</v>
       </c>
       <c r="I77" s="66">
@@ -7006,51 +6974,51 @@
       <c r="R77" s="92">
         <v>9052.6</v>
       </c>
       <c r="S77" s="77">
         <v>87.8</v>
       </c>
       <c r="T77" s="92">
         <v>10054.299999999999</v>
       </c>
       <c r="U77" s="77">
         <v>87.3</v>
       </c>
       <c r="V77" s="90">
         <v>11069.7</v>
       </c>
       <c r="W77" s="58">
         <v>86.7</v>
       </c>
       <c r="X77" s="90">
         <v>12236.8</v>
       </c>
       <c r="Y77" s="58">
         <v>87.9</v>
       </c>
     </row>
-    <row r="78" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A78" s="67" t="s">
         <v>106</v>
       </c>
       <c r="B78" s="39">
         <v>70.905000000000001</v>
       </c>
       <c r="C78" s="32">
         <v>109.9</v>
       </c>
       <c r="D78" s="61">
         <v>148.625</v>
       </c>
       <c r="E78" s="58">
         <v>116.9</v>
       </c>
       <c r="F78" s="61">
         <v>307.5</v>
       </c>
       <c r="G78" s="63">
         <v>204.4</v>
       </c>
       <c r="H78" s="66">
         <v>467.2</v>
       </c>
       <c r="I78" s="66">
@@ -7083,51 +7051,51 @@
       <c r="R78" s="92">
         <v>1256.3</v>
       </c>
       <c r="S78" s="77">
         <v>126.8</v>
       </c>
       <c r="T78" s="92">
         <v>1414.1</v>
       </c>
       <c r="U78" s="77">
         <v>123.8</v>
       </c>
       <c r="V78" s="90">
         <v>1572.8</v>
       </c>
       <c r="W78" s="58">
         <v>115.9</v>
       </c>
       <c r="X78" s="90">
         <v>1731.5</v>
       </c>
       <c r="Y78" s="58">
         <v>112.8</v>
       </c>
     </row>
-    <row r="79" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A79" s="67" t="s">
         <v>107</v>
       </c>
       <c r="B79" s="39">
         <v>10.125999999999999</v>
       </c>
       <c r="C79" s="32">
         <v>499.4</v>
       </c>
       <c r="D79" s="61">
         <v>46.000999999999998</v>
       </c>
       <c r="E79" s="58">
         <v>999.4</v>
       </c>
       <c r="F79" s="61">
         <v>80.2</v>
       </c>
       <c r="G79" s="63">
         <v>95.3</v>
       </c>
       <c r="H79" s="66">
         <v>120.6</v>
       </c>
       <c r="I79" s="39">
@@ -7160,51 +7128,51 @@
       <c r="R79" s="92">
         <v>318.60000000000002</v>
       </c>
       <c r="S79" s="77">
         <v>275.3</v>
       </c>
       <c r="T79" s="92">
         <v>358.4</v>
       </c>
       <c r="U79" s="77">
         <v>296.39999999999998</v>
       </c>
       <c r="V79" s="90">
         <v>396.9</v>
       </c>
       <c r="W79" s="58">
         <v>311.10000000000002</v>
       </c>
       <c r="X79" s="90">
         <v>435.1</v>
       </c>
       <c r="Y79" s="58">
         <v>297.5</v>
       </c>
     </row>
-    <row r="80" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A80" s="67" t="s">
         <v>108</v>
       </c>
       <c r="B80" s="39" t="s">
         <v>77</v>
       </c>
       <c r="C80" s="38" t="s">
         <v>77</v>
       </c>
       <c r="D80" s="61">
         <v>103.437</v>
       </c>
       <c r="E80" s="59" t="s">
         <v>77</v>
       </c>
       <c r="F80" s="61">
         <v>195.7</v>
       </c>
       <c r="G80" s="63">
         <v>89.3</v>
       </c>
       <c r="H80" s="39">
         <v>295.3</v>
       </c>
       <c r="I80" s="39">
@@ -7237,51 +7205,51 @@
       <c r="R80" s="92">
         <v>810.1</v>
       </c>
       <c r="S80" s="77">
         <v>5054.2</v>
       </c>
       <c r="T80" s="92">
         <v>907.3</v>
       </c>
       <c r="U80" s="77">
         <v>4497.8</v>
       </c>
       <c r="V80" s="90">
         <v>1011</v>
       </c>
       <c r="W80" s="58">
         <v>4135.2</v>
       </c>
       <c r="X80" s="90">
         <v>1113.3</v>
       </c>
       <c r="Y80" s="58">
         <v>3908.6</v>
       </c>
     </row>
-    <row r="81" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A81" s="68" t="s">
         <v>109</v>
       </c>
       <c r="B81" s="39">
         <v>57.511000000000003</v>
       </c>
       <c r="C81" s="32">
         <v>49.4</v>
       </c>
       <c r="D81" s="61">
         <v>119.383</v>
       </c>
       <c r="E81" s="58">
         <v>52.7</v>
       </c>
       <c r="F81" s="61">
         <v>220.1</v>
       </c>
       <c r="G81" s="63">
         <v>162.69999999999999</v>
       </c>
       <c r="H81" s="66">
         <v>328.8</v>
       </c>
       <c r="I81" s="66">
@@ -7314,51 +7282,51 @@
       <c r="R81" s="92">
         <v>972.4</v>
       </c>
       <c r="S81" s="77">
         <v>141.69999999999999</v>
       </c>
       <c r="T81" s="92">
         <v>1179.2</v>
       </c>
       <c r="U81" s="77">
         <v>162</v>
       </c>
       <c r="V81" s="90">
         <v>1387.7</v>
       </c>
       <c r="W81" s="58">
         <v>178.8</v>
       </c>
       <c r="X81" s="90">
         <v>2149.1</v>
       </c>
       <c r="Y81" s="58">
         <v>262.2</v>
       </c>
     </row>
-    <row r="82" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A82" s="69" t="s">
         <v>110</v>
       </c>
       <c r="B82" s="42">
         <v>3.25</v>
       </c>
       <c r="C82" s="7">
         <v>19.8</v>
       </c>
       <c r="D82" s="62">
         <v>113.268</v>
       </c>
       <c r="E82" s="57">
         <v>350.4</v>
       </c>
       <c r="F82" s="62">
         <v>260.39999999999998</v>
       </c>
       <c r="G82" s="64">
         <v>133.80000000000001</v>
       </c>
       <c r="H82" s="41">
         <v>384.3</v>
       </c>
       <c r="I82" s="40">
@@ -7391,132 +7359,132 @@
       <c r="R82" s="95">
         <v>1065.5999999999999</v>
       </c>
       <c r="S82" s="80">
         <v>647.4</v>
       </c>
       <c r="T82" s="95">
         <v>1207.3</v>
       </c>
       <c r="U82" s="80">
         <v>717.3</v>
       </c>
       <c r="V82" s="95">
         <v>1333.6</v>
       </c>
       <c r="W82" s="57">
         <v>775.3</v>
       </c>
       <c r="X82" s="95">
         <v>1479.6</v>
       </c>
       <c r="Y82" s="57">
         <v>847.8</v>
       </c>
     </row>
-    <row r="83" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="B83" s="18"/>
       <c r="C83" s="19"/>
     </row>
-    <row r="84" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A84" s="20"/>
     </row>
-    <row r="87" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B87" s="107" t="s">
+    <row r="87" spans="1:25" s="8" customFormat="1" ht="11.25">
+      <c r="A87" s="111"/>
+      <c r="B87" s="108" t="s">
         <v>111</v>
       </c>
-      <c r="C87" s="108"/>
-      <c r="D87" s="107" t="s">
+      <c r="C87" s="109"/>
+      <c r="D87" s="108" t="s">
         <v>112</v>
       </c>
-      <c r="E87" s="109"/>
-      <c r="F87" s="107" t="s">
+      <c r="E87" s="110"/>
+      <c r="F87" s="108" t="s">
         <v>113</v>
       </c>
-      <c r="G87" s="109"/>
-      <c r="H87" s="107" t="s">
+      <c r="G87" s="110"/>
+      <c r="H87" s="108" t="s">
         <v>114</v>
       </c>
-      <c r="I87" s="109"/>
-      <c r="J87" s="107" t="s">
+      <c r="I87" s="110"/>
+      <c r="J87" s="108" t="s">
         <v>115</v>
       </c>
-      <c r="K87" s="109"/>
-      <c r="L87" s="107" t="s">
+      <c r="K87" s="110"/>
+      <c r="L87" s="108" t="s">
         <v>116</v>
       </c>
-      <c r="M87" s="108"/>
-      <c r="N87" s="107" t="s">
+      <c r="M87" s="109"/>
+      <c r="N87" s="108" t="s">
         <v>117</v>
       </c>
-      <c r="O87" s="108"/>
-      <c r="P87" s="107" t="s">
+      <c r="O87" s="109"/>
+      <c r="P87" s="108" t="s">
         <v>118</v>
       </c>
-      <c r="Q87" s="108"/>
-      <c r="R87" s="107" t="s">
+      <c r="Q87" s="109"/>
+      <c r="R87" s="108" t="s">
         <v>119</v>
       </c>
-      <c r="S87" s="108"/>
-      <c r="T87" s="107" t="s">
+      <c r="S87" s="109"/>
+      <c r="T87" s="108" t="s">
         <v>120</v>
       </c>
-      <c r="U87" s="108"/>
-      <c r="V87" s="107" t="s">
+      <c r="U87" s="109"/>
+      <c r="V87" s="108" t="s">
         <v>121</v>
       </c>
-      <c r="W87" s="108"/>
-      <c r="X87" s="107" t="s">
+      <c r="W87" s="109"/>
+      <c r="X87" s="108" t="s">
         <v>122</v>
       </c>
-      <c r="Y87" s="109"/>
-[...2 lines deleted...]
-      <c r="A88" s="111"/>
+      <c r="Y87" s="110"/>
+    </row>
+    <row r="88" spans="1:25" s="8" customFormat="1" ht="33.75">
+      <c r="A88" s="112"/>
       <c r="B88" s="83" t="s">
         <v>31</v>
       </c>
       <c r="C88" s="84" t="s">
         <v>32</v>
       </c>
       <c r="D88" s="83" t="s">
         <v>31</v>
       </c>
       <c r="E88" s="84" t="s">
         <v>32</v>
       </c>
       <c r="F88" s="83" t="s">
         <v>31</v>
       </c>
       <c r="G88" s="84" t="s">
         <v>32</v>
       </c>
-      <c r="H88" s="83" t="s">
-[...2 lines deleted...]
-      <c r="I88" s="83" t="s">
+      <c r="H88" s="97" t="s">
+        <v>31</v>
+      </c>
+      <c r="I88" s="97" t="s">
         <v>32</v>
       </c>
       <c r="J88" s="83" t="s">
         <v>31</v>
       </c>
       <c r="K88" s="83" t="s">
         <v>32</v>
       </c>
       <c r="L88" s="83" t="s">
         <v>31</v>
       </c>
       <c r="M88" s="84" t="s">
         <v>32</v>
       </c>
       <c r="N88" s="83" t="s">
         <v>31</v>
       </c>
       <c r="O88" s="84" t="s">
         <v>32</v>
       </c>
       <c r="P88" s="83" t="s">
         <v>31</v>
       </c>
       <c r="Q88" s="84" t="s">
         <v>32</v>
@@ -7524,411 +7492,443 @@
       <c r="R88" s="83" t="s">
         <v>31</v>
       </c>
       <c r="S88" s="84" t="s">
         <v>32</v>
       </c>
       <c r="T88" s="83" t="s">
         <v>31</v>
       </c>
       <c r="U88" s="84" t="s">
         <v>32</v>
       </c>
       <c r="V88" s="83" t="s">
         <v>31</v>
       </c>
       <c r="W88" s="84" t="s">
         <v>32</v>
       </c>
       <c r="X88" s="83" t="s">
         <v>31</v>
       </c>
       <c r="Y88" s="83" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="89" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A89" s="70" t="s">
         <v>103</v>
       </c>
       <c r="B89" s="65">
         <v>4786.5</v>
       </c>
       <c r="C89" s="77">
         <v>84.7</v>
       </c>
       <c r="D89" s="88">
         <v>9196.7000000000007</v>
       </c>
       <c r="E89" s="89">
         <v>79.900000000000006</v>
       </c>
       <c r="F89" s="61">
         <v>14862.1</v>
       </c>
       <c r="G89" s="6">
         <v>81.400000000000006</v>
       </c>
-      <c r="H89" s="31">
+      <c r="H89" s="51">
         <v>20695</v>
       </c>
-      <c r="I89" s="97">
+      <c r="I89" s="89">
         <v>81.5</v>
       </c>
-      <c r="J89" s="65"/>
-      <c r="K89" s="51"/>
+      <c r="J89" s="65">
+        <v>26613.3</v>
+      </c>
+      <c r="K89" s="58">
+        <v>83.4</v>
+      </c>
       <c r="L89" s="65"/>
       <c r="M89" s="58"/>
       <c r="N89" s="73"/>
       <c r="O89" s="58"/>
       <c r="P89" s="73"/>
       <c r="Q89" s="54"/>
       <c r="R89" s="73"/>
       <c r="S89" s="58"/>
       <c r="T89" s="76"/>
       <c r="U89" s="77"/>
       <c r="V89" s="74"/>
       <c r="W89" s="58"/>
       <c r="X89" s="74"/>
       <c r="Y89" s="85"/>
     </row>
-    <row r="90" spans="1:25" s="8" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:25" s="8" customFormat="1" ht="22.5">
       <c r="A90" s="67" t="s">
         <v>104</v>
       </c>
       <c r="B90" s="39">
         <v>3461.1</v>
       </c>
       <c r="C90" s="77">
         <v>80.8</v>
       </c>
       <c r="D90" s="92">
         <v>6308.2</v>
       </c>
       <c r="E90" s="93">
         <v>74.5</v>
       </c>
       <c r="F90" s="61">
         <v>10494</v>
       </c>
       <c r="G90" s="6">
         <v>77.8</v>
       </c>
-      <c r="H90" s="31">
+      <c r="H90" s="51">
         <v>14695</v>
       </c>
-      <c r="I90" s="58">
+      <c r="I90" s="77">
         <v>78.099999999999994</v>
       </c>
-      <c r="J90" s="65"/>
-      <c r="K90" s="34"/>
+      <c r="J90" s="65">
+        <v>19129.099999999999</v>
+      </c>
+      <c r="K90" s="58">
+        <v>81.3</v>
+      </c>
       <c r="L90" s="65"/>
       <c r="M90" s="58"/>
       <c r="N90" s="74"/>
       <c r="O90" s="58"/>
       <c r="P90" s="74"/>
       <c r="Q90" s="58"/>
       <c r="R90" s="74"/>
       <c r="S90" s="58"/>
       <c r="T90" s="78"/>
       <c r="U90" s="77"/>
       <c r="V90" s="74"/>
       <c r="W90" s="58"/>
       <c r="X90" s="74"/>
       <c r="Y90" s="85"/>
     </row>
-    <row r="91" spans="1:25" s="8" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:25" s="8" customFormat="1" ht="22.5">
       <c r="A91" s="67" t="s">
         <v>105</v>
       </c>
       <c r="B91" s="39">
         <v>964.8</v>
       </c>
       <c r="C91" s="77">
         <v>80.099999999999994</v>
       </c>
       <c r="D91" s="92">
         <v>2251.4</v>
       </c>
       <c r="E91" s="93">
         <v>92.6</v>
       </c>
       <c r="F91" s="61">
         <v>3425.2</v>
       </c>
       <c r="G91" s="6">
         <v>97.6</v>
       </c>
-      <c r="H91" s="31">
+      <c r="H91" s="51">
         <v>4745.3</v>
       </c>
-      <c r="I91" s="58">
+      <c r="I91" s="77">
         <v>101</v>
       </c>
-      <c r="J91" s="65"/>
-      <c r="K91" s="34"/>
+      <c r="J91" s="65">
+        <v>5916.9</v>
+      </c>
+      <c r="K91" s="58">
+        <v>100.6</v>
+      </c>
       <c r="L91" s="65"/>
       <c r="M91" s="58"/>
       <c r="N91" s="74"/>
       <c r="O91" s="58"/>
       <c r="P91" s="74"/>
       <c r="Q91" s="58"/>
       <c r="R91" s="74"/>
       <c r="S91" s="58"/>
       <c r="T91" s="78"/>
       <c r="U91" s="77"/>
       <c r="V91" s="74"/>
       <c r="W91" s="58"/>
       <c r="X91" s="74"/>
       <c r="Y91" s="85"/>
     </row>
-    <row r="92" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A92" s="67" t="s">
         <v>106</v>
       </c>
       <c r="B92" s="39">
         <v>35.299999999999997</v>
       </c>
       <c r="C92" s="77">
         <v>44.4</v>
       </c>
       <c r="D92" s="92">
         <v>74.099999999999994</v>
       </c>
       <c r="E92" s="93">
         <v>42.9</v>
       </c>
       <c r="F92" s="61">
         <v>110</v>
       </c>
       <c r="G92" s="6">
         <v>30.3</v>
       </c>
       <c r="H92" s="31">
         <v>148.30000000000001</v>
       </c>
       <c r="I92" s="58">
         <v>27</v>
       </c>
-      <c r="J92" s="65"/>
-      <c r="K92" s="34"/>
+      <c r="J92" s="65">
+        <v>180.19300000000001</v>
+      </c>
+      <c r="K92" s="58">
+        <v>24.5</v>
+      </c>
       <c r="L92" s="65"/>
       <c r="M92" s="58"/>
       <c r="N92" s="74"/>
       <c r="O92" s="58"/>
       <c r="P92" s="74"/>
       <c r="Q92" s="58"/>
       <c r="R92" s="74"/>
       <c r="S92" s="58"/>
       <c r="T92" s="78"/>
       <c r="U92" s="77"/>
       <c r="V92" s="74"/>
       <c r="W92" s="58"/>
       <c r="X92" s="74"/>
       <c r="Y92" s="85"/>
     </row>
-    <row r="93" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A93" s="67" t="s">
         <v>107</v>
       </c>
       <c r="B93" s="39">
         <v>42.4</v>
       </c>
       <c r="C93" s="77">
         <v>373.6</v>
       </c>
       <c r="D93" s="92">
         <v>84.8</v>
       </c>
       <c r="E93" s="93">
         <v>158.6</v>
       </c>
       <c r="F93" s="61">
         <v>125.7</v>
       </c>
       <c r="G93" s="6">
         <v>132.80000000000001</v>
       </c>
       <c r="H93" s="31">
         <v>168.5</v>
       </c>
       <c r="I93" s="58">
         <v>118.9</v>
       </c>
-      <c r="J93" s="34"/>
-      <c r="K93" s="39"/>
+      <c r="J93" s="61">
+        <v>212.83199999999999</v>
+      </c>
+      <c r="K93" s="58">
+        <v>111.7</v>
+      </c>
       <c r="L93" s="65"/>
       <c r="M93" s="58"/>
       <c r="N93" s="74"/>
       <c r="O93" s="58"/>
       <c r="P93" s="74"/>
       <c r="Q93" s="58"/>
       <c r="R93" s="74"/>
       <c r="S93" s="58"/>
       <c r="T93" s="78"/>
       <c r="U93" s="77"/>
       <c r="V93" s="74"/>
       <c r="W93" s="58"/>
       <c r="X93" s="74"/>
       <c r="Y93" s="85"/>
     </row>
-    <row r="94" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A94" s="67" t="s">
         <v>108</v>
       </c>
       <c r="B94" s="39">
         <v>109.8</v>
       </c>
       <c r="C94" s="96" t="s">
         <v>77</v>
       </c>
       <c r="D94" s="92">
         <v>214.2</v>
       </c>
       <c r="E94" s="93">
         <v>178.1</v>
       </c>
       <c r="F94" s="61">
         <v>312</v>
       </c>
       <c r="G94" s="6">
         <v>135</v>
       </c>
       <c r="H94" s="31">
         <v>416.7</v>
       </c>
       <c r="I94" s="58">
         <v>120.1</v>
       </c>
-      <c r="J94" s="39"/>
-      <c r="K94" s="39"/>
+      <c r="J94" s="98">
+        <v>518.41800000000001</v>
+      </c>
+      <c r="K94" s="58">
+        <v>112.3</v>
+      </c>
       <c r="L94" s="65"/>
       <c r="M94" s="58"/>
       <c r="N94" s="74"/>
       <c r="O94" s="58"/>
       <c r="P94" s="74"/>
       <c r="Q94" s="58"/>
       <c r="R94" s="74"/>
       <c r="S94" s="58"/>
       <c r="T94" s="78"/>
       <c r="U94" s="77"/>
       <c r="V94" s="74"/>
       <c r="W94" s="58"/>
       <c r="X94" s="74"/>
       <c r="Y94" s="85"/>
     </row>
-    <row r="95" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A95" s="68" t="s">
         <v>109</v>
       </c>
       <c r="B95" s="39">
         <v>24.5</v>
       </c>
       <c r="C95" s="77">
         <v>38</v>
       </c>
       <c r="D95" s="92">
         <v>44.4</v>
       </c>
       <c r="E95" s="93">
         <v>32</v>
       </c>
       <c r="F95" s="61">
         <v>63.6</v>
       </c>
       <c r="G95" s="6">
         <v>24.5</v>
       </c>
       <c r="H95" s="31">
         <v>84.2</v>
       </c>
       <c r="I95" s="58">
         <v>21.8</v>
       </c>
-      <c r="J95" s="65"/>
-      <c r="K95" s="34"/>
+      <c r="J95" s="65">
+        <v>100.782</v>
+      </c>
+      <c r="K95" s="58">
+        <v>19.3</v>
+      </c>
       <c r="L95" s="65"/>
       <c r="M95" s="58"/>
       <c r="N95" s="74"/>
       <c r="O95" s="58"/>
       <c r="P95" s="74"/>
       <c r="Q95" s="58"/>
       <c r="R95" s="74"/>
       <c r="S95" s="58"/>
       <c r="T95" s="78"/>
       <c r="U95" s="77"/>
       <c r="V95" s="74"/>
       <c r="W95" s="58"/>
       <c r="X95" s="74"/>
       <c r="Y95" s="85"/>
     </row>
-    <row r="96" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A96" s="69" t="s">
         <v>110</v>
       </c>
       <c r="B96" s="42">
         <v>148.6</v>
       </c>
       <c r="C96" s="80">
         <v>4074.4</v>
       </c>
       <c r="D96" s="95">
         <v>219.5</v>
       </c>
       <c r="E96" s="80">
         <v>166.6</v>
       </c>
       <c r="F96" s="62">
         <v>331.6</v>
       </c>
       <c r="G96" s="7">
         <v>107.9</v>
       </c>
       <c r="H96" s="35">
         <v>436.8</v>
       </c>
       <c r="I96" s="57">
         <v>96.7</v>
       </c>
-      <c r="J96" s="35"/>
-      <c r="K96" s="40"/>
+      <c r="J96" s="62">
+        <v>555.16800000000001</v>
+      </c>
+      <c r="K96" s="57">
+        <v>92</v>
+      </c>
       <c r="L96" s="72"/>
       <c r="M96" s="57"/>
       <c r="N96" s="75"/>
       <c r="O96" s="57"/>
       <c r="P96" s="75"/>
       <c r="Q96" s="57"/>
       <c r="R96" s="75"/>
       <c r="S96" s="57"/>
       <c r="T96" s="79"/>
       <c r="U96" s="80"/>
       <c r="V96" s="75"/>
       <c r="W96" s="57"/>
       <c r="X96" s="75"/>
       <c r="Y96" s="86"/>
     </row>
-    <row r="98" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:1">
       <c r="A98" s="20" t="s">
         <v>68</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J31:K31"/>
     <mergeCell ref="R31:S31"/>
     <mergeCell ref="J17:K17"/>
     <mergeCell ref="X17:Y17"/>
     <mergeCell ref="H17:I17"/>