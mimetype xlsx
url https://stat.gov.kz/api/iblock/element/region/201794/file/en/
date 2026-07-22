--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -1,53 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="22827"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F10E4F0F-DFDB-4FBF-985F-69F076121970}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="14610" yWindow="885" windowWidth="13485" windowHeight="14025"/>
+    <workbookView xWindow="12675" yWindow="0" windowWidth="15600" windowHeight="14115" firstSheet="1" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Volume provision food " sheetId="4" r:id="rId1"/>
     <sheet name="IPV provision food" sheetId="5" r:id="rId2"/>
     <sheet name="Volume and IFI by districts" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="557" uniqueCount="123">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
@@ -389,58 +390,58 @@
   <si>
     <t>January-June 2026</t>
   </si>
   <si>
     <t>January-July 2026</t>
   </si>
   <si>
     <t>January-August 2026</t>
   </si>
   <si>
     <t>January-September 2026</t>
   </si>
   <si>
     <t>January-October 2026</t>
   </si>
   <si>
     <t>January-November 2026</t>
   </si>
   <si>
     <t>January-December 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -581,51 +582,51 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="114">
+  <cellXfs count="118">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
@@ -862,72 +863,82 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -945,116 +956,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1198,139 +1245,139 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Y10"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="I29" sqref="I29"/>
+    <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="E20" sqref="E20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="21" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="21"/>
     <col min="10" max="10" width="11.28515625" style="21" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A1" s="99" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="99"/>
       <c r="C1" s="99"/>
       <c r="D1" s="99"/>
       <c r="E1" s="99"/>
       <c r="F1" s="99"/>
       <c r="G1" s="99"/>
       <c r="H1" s="99"/>
       <c r="I1" s="99"/>
       <c r="J1" s="99"/>
       <c r="K1" s="99"/>
       <c r="L1" s="99"/>
       <c r="M1" s="99"/>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A2" s="100" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="100"/>
       <c r="C2" s="100"/>
       <c r="D2" s="100"/>
       <c r="E2" s="100"/>
       <c r="F2" s="100"/>
       <c r="G2" s="100"/>
       <c r="H2" s="100"/>
       <c r="I2" s="100"/>
       <c r="J2" s="100"/>
       <c r="K2" s="100"/>
       <c r="L2" s="100"/>
       <c r="M2" s="100"/>
     </row>
-    <row r="3" spans="1:25" s="22" customFormat="1" ht="11.25">
+    <row r="3" spans="1:25" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A3" s="43"/>
       <c r="B3" s="44" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="44" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="44" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="44" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="44" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="44" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="44" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="44" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="44" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="44" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="44" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="45" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="1:25" s="22" customFormat="1" ht="11.25">
+    <row r="4" spans="1:25" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="48">
         <v>2020</v>
       </c>
       <c r="B4" s="28">
         <v>2045.067</v>
       </c>
       <c r="C4" s="28">
         <v>2132.0300000000002</v>
       </c>
       <c r="D4" s="28">
         <v>3277.047</v>
       </c>
       <c r="E4" s="28">
         <v>1219.579</v>
       </c>
       <c r="F4" s="28">
         <v>1186.549</v>
       </c>
       <c r="G4" s="28">
         <v>1679.3320000000001</v>
       </c>
       <c r="H4" s="28">
         <v>1475.3869999999999</v>
       </c>
       <c r="I4" s="28">
@@ -1339,51 +1386,51 @@
       <c r="J4" s="28">
         <v>1769.9929999999999</v>
       </c>
       <c r="K4" s="28">
         <v>1819.646</v>
       </c>
       <c r="L4" s="28">
         <v>1860.6590000000001</v>
       </c>
       <c r="M4" s="49">
         <v>1951.3340000000001</v>
       </c>
       <c r="N4" s="23"/>
       <c r="O4" s="23"/>
       <c r="P4" s="23"/>
       <c r="Q4" s="23"/>
       <c r="R4" s="23"/>
       <c r="S4" s="23"/>
       <c r="T4" s="23"/>
       <c r="U4" s="23"/>
       <c r="V4" s="23"/>
       <c r="W4" s="23"/>
       <c r="X4" s="23"/>
       <c r="Y4" s="23"/>
     </row>
-    <row r="5" spans="1:25" s="22" customFormat="1" ht="11.25">
+    <row r="5" spans="1:25" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="48">
         <v>2021</v>
       </c>
       <c r="B5" s="28">
         <v>1705.818</v>
       </c>
       <c r="C5" s="28">
         <v>2053.12</v>
       </c>
       <c r="D5" s="28">
         <v>1971.4739999999999</v>
       </c>
       <c r="E5" s="28">
         <v>2032.0820000000001</v>
       </c>
       <c r="F5" s="28">
         <v>2094.973</v>
       </c>
       <c r="G5" s="28">
         <v>2848.239</v>
       </c>
       <c r="H5" s="28">
         <v>2638.422</v>
       </c>
       <c r="I5" s="28">
@@ -1392,51 +1439,51 @@
       <c r="J5" s="28">
         <v>2582.614</v>
       </c>
       <c r="K5" s="28">
         <v>2766.232</v>
       </c>
       <c r="L5" s="28">
         <v>2801.1190000000001</v>
       </c>
       <c r="M5" s="49">
         <v>2808.2640000000001</v>
       </c>
       <c r="N5" s="23"/>
       <c r="O5" s="23"/>
       <c r="P5" s="23"/>
       <c r="Q5" s="23"/>
       <c r="R5" s="23"/>
       <c r="S5" s="23"/>
       <c r="T5" s="23"/>
       <c r="U5" s="23"/>
       <c r="V5" s="23"/>
       <c r="W5" s="23"/>
       <c r="X5" s="23"/>
       <c r="Y5" s="23"/>
     </row>
-    <row r="6" spans="1:25" s="22" customFormat="1" ht="11.25">
+    <row r="6" spans="1:25" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="48">
         <v>2022</v>
       </c>
       <c r="B6" s="28">
         <v>1999.855</v>
       </c>
       <c r="C6" s="28">
         <v>2189.509</v>
       </c>
       <c r="D6" s="28">
         <v>2235.1170000000002</v>
       </c>
       <c r="E6" s="28">
         <v>2219.6239999999998</v>
       </c>
       <c r="F6" s="28">
         <v>2276.2069999999999</v>
       </c>
       <c r="G6" s="28">
         <v>3807.703</v>
       </c>
       <c r="H6" s="28">
         <v>3968.0639999999999</v>
       </c>
       <c r="I6" s="28">
@@ -1445,51 +1492,51 @@
       <c r="J6" s="28">
         <v>3918.3290000000002</v>
       </c>
       <c r="K6" s="28">
         <v>4056.7779999999998</v>
       </c>
       <c r="L6" s="28">
         <v>3910.5129999999999</v>
       </c>
       <c r="M6" s="49">
         <v>4547.3149999999996</v>
       </c>
       <c r="N6" s="23"/>
       <c r="O6" s="23"/>
       <c r="P6" s="23"/>
       <c r="Q6" s="23"/>
       <c r="R6" s="23"/>
       <c r="S6" s="23"/>
       <c r="T6" s="23"/>
       <c r="U6" s="23"/>
       <c r="V6" s="23"/>
       <c r="W6" s="23"/>
       <c r="X6" s="23"/>
       <c r="Y6" s="23"/>
     </row>
-    <row r="7" spans="1:25" s="22" customFormat="1" ht="11.25">
+    <row r="7" spans="1:25" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="48">
         <v>2023</v>
       </c>
       <c r="B7" s="28">
         <v>2992.1419999999998</v>
       </c>
       <c r="C7" s="28">
         <v>3081.002</v>
       </c>
       <c r="D7" s="28">
         <v>3025.9259999999999</v>
       </c>
       <c r="E7" s="29">
         <v>3050.3510000000001</v>
       </c>
       <c r="F7" s="29">
         <v>3356.1869999999999</v>
       </c>
       <c r="G7" s="29">
         <v>3717.6089999999999</v>
       </c>
       <c r="H7" s="29">
         <v>4086.4160000000002</v>
       </c>
       <c r="I7" s="29">
@@ -1498,51 +1545,51 @@
       <c r="J7" s="29">
         <v>4097.1679999999997</v>
       </c>
       <c r="K7" s="29">
         <v>4020.9</v>
       </c>
       <c r="L7" s="30">
         <v>4010.1370000000002</v>
       </c>
       <c r="M7" s="50">
         <v>5454.951</v>
       </c>
       <c r="N7" s="23"/>
       <c r="O7" s="23"/>
       <c r="P7" s="23"/>
       <c r="Q7" s="23"/>
       <c r="R7" s="23"/>
       <c r="S7" s="23"/>
       <c r="T7" s="23"/>
       <c r="U7" s="23"/>
       <c r="V7" s="23"/>
       <c r="W7" s="23"/>
       <c r="X7" s="23"/>
       <c r="Y7" s="23"/>
     </row>
-    <row r="8" spans="1:25" s="22" customFormat="1" ht="11.25">
+    <row r="8" spans="1:25" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="48">
         <v>2024</v>
       </c>
       <c r="B8" s="28">
         <v>4040.4630000000002</v>
       </c>
       <c r="C8" s="28">
         <v>4165.4780000000001</v>
       </c>
       <c r="D8" s="28">
         <v>3965.9549999999999</v>
       </c>
       <c r="E8" s="28">
         <v>3883.6979999999999</v>
       </c>
       <c r="F8" s="28">
         <v>4065.4470000000001</v>
       </c>
       <c r="G8" s="28">
         <v>5858.634</v>
       </c>
       <c r="H8" s="28">
         <v>6248.5590000000002</v>
       </c>
       <c r="I8" s="28">
@@ -1551,1205 +1598,1215 @@
       <c r="J8" s="28">
         <v>6540.1540000000005</v>
       </c>
       <c r="K8" s="28">
         <v>7098.8459999999995</v>
       </c>
       <c r="L8" s="28">
         <v>7261.4459999999999</v>
       </c>
       <c r="M8" s="49">
         <v>7596.08</v>
       </c>
       <c r="N8" s="23"/>
       <c r="O8" s="23"/>
       <c r="P8" s="23"/>
       <c r="Q8" s="23"/>
       <c r="R8" s="23"/>
       <c r="S8" s="23"/>
       <c r="T8" s="23"/>
       <c r="U8" s="23"/>
       <c r="V8" s="23"/>
       <c r="W8" s="23"/>
       <c r="X8" s="23"/>
       <c r="Y8" s="23"/>
     </row>
-    <row r="9" spans="1:25">
+    <row r="9" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A9" s="48">
         <v>2025</v>
       </c>
       <c r="B9" s="28">
         <v>5034.8900000000003</v>
       </c>
       <c r="C9" s="28">
         <v>4866.3580000000002</v>
       </c>
       <c r="D9" s="28">
         <v>5570.5</v>
       </c>
       <c r="E9" s="28">
         <v>6131.1</v>
       </c>
       <c r="F9" s="28">
         <v>5631.9</v>
       </c>
       <c r="G9" s="28">
         <v>5671.6</v>
       </c>
       <c r="H9" s="28">
         <v>5850.4</v>
       </c>
       <c r="I9" s="28">
         <v>6347</v>
       </c>
       <c r="J9" s="28">
         <v>6440.8</v>
       </c>
       <c r="K9" s="28">
         <v>6600.7</v>
       </c>
       <c r="L9" s="28">
         <v>6441.7</v>
       </c>
       <c r="M9" s="49">
         <v>7888</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A10" s="48">
         <v>2026</v>
       </c>
       <c r="B10" s="28">
         <v>4786.5</v>
       </c>
       <c r="C10" s="28">
         <v>4410.1000000000004</v>
       </c>
       <c r="D10" s="28">
         <v>5665.4</v>
       </c>
       <c r="E10" s="28">
         <v>5832.9</v>
       </c>
       <c r="F10" s="28">
         <v>5918.3</v>
       </c>
-      <c r="G10" s="28"/>
+      <c r="G10" s="28">
+        <v>6243.8</v>
+      </c>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="28"/>
       <c r="L10" s="28"/>
       <c r="M10" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="68" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F43" sqref="F43"/>
+      <selection activeCell="I32" sqref="I32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="21"/>
     <col min="10" max="10" width="10.5703125" style="21" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="101" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="99"/>
       <c r="C1" s="99"/>
       <c r="D1" s="99"/>
       <c r="E1" s="99"/>
       <c r="F1" s="99"/>
       <c r="G1" s="99"/>
       <c r="H1" s="99"/>
       <c r="I1" s="99"/>
       <c r="J1" s="99"/>
       <c r="K1" s="99"/>
       <c r="L1" s="99"/>
       <c r="M1" s="99"/>
     </row>
-    <row r="2" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="2" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A2" s="43"/>
       <c r="B2" s="44" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="44" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="44" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="44" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="44" t="s">
         <v>4</v>
       </c>
       <c r="G2" s="44" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="44" t="s">
         <v>6</v>
       </c>
       <c r="I2" s="44" t="s">
         <v>7</v>
       </c>
       <c r="J2" s="44" t="s">
         <v>8</v>
       </c>
       <c r="K2" s="44" t="s">
         <v>9</v>
       </c>
       <c r="L2" s="44" t="s">
         <v>10</v>
       </c>
       <c r="M2" s="81" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="22" customFormat="1" ht="12.75" customHeight="1">
+    <row r="3" spans="1:13" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="102" t="s">
         <v>13</v>
       </c>
       <c r="B3" s="103"/>
       <c r="C3" s="103"/>
       <c r="D3" s="103"/>
       <c r="E3" s="103"/>
       <c r="F3" s="103"/>
       <c r="G3" s="103"/>
       <c r="H3" s="103"/>
       <c r="I3" s="103"/>
       <c r="J3" s="103"/>
       <c r="K3" s="103"/>
       <c r="L3" s="103"/>
       <c r="M3" s="104"/>
     </row>
-    <row r="4" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="4" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="46">
         <v>2020</v>
       </c>
       <c r="B4" s="25">
         <v>115.5</v>
       </c>
       <c r="C4" s="25">
         <v>104.3</v>
       </c>
       <c r="D4" s="25">
         <v>153.69999999999999</v>
       </c>
       <c r="E4" s="25">
         <v>37.200000000000003</v>
       </c>
       <c r="F4" s="25">
         <v>97.3</v>
       </c>
       <c r="G4" s="52">
         <v>141.5</v>
       </c>
       <c r="H4" s="25">
         <v>87.9</v>
       </c>
       <c r="I4" s="25">
         <v>106.4</v>
       </c>
       <c r="J4" s="25">
         <v>112.1</v>
       </c>
       <c r="K4" s="25">
         <v>102.8</v>
       </c>
       <c r="L4" s="25">
         <v>97.8</v>
       </c>
       <c r="M4" s="25">
         <v>104.7</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="5" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="46">
         <v>2021</v>
       </c>
       <c r="B5" s="24">
         <v>87.4</v>
       </c>
       <c r="C5" s="24">
         <v>120.4</v>
       </c>
       <c r="D5" s="24">
         <v>96</v>
       </c>
       <c r="E5" s="24">
         <v>103.1</v>
       </c>
       <c r="F5" s="24">
         <v>102.5</v>
       </c>
       <c r="G5" s="24">
         <v>136</v>
       </c>
       <c r="H5" s="24">
         <v>92.6</v>
       </c>
       <c r="I5" s="24">
         <v>97.5</v>
       </c>
       <c r="J5" s="24">
         <v>96.4</v>
       </c>
       <c r="K5" s="24">
         <v>107.1</v>
       </c>
       <c r="L5" s="24">
         <v>101.3</v>
       </c>
       <c r="M5" s="24">
         <v>100.3</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="6" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="46">
         <v>2022</v>
       </c>
       <c r="B6" s="24">
         <v>71.2</v>
       </c>
       <c r="C6" s="25">
         <v>109.5</v>
       </c>
       <c r="D6" s="26">
         <v>98.2</v>
       </c>
       <c r="E6" s="24">
         <v>88.6</v>
       </c>
       <c r="F6" s="24">
         <v>99.1</v>
       </c>
       <c r="G6" s="24">
         <v>167.3</v>
       </c>
       <c r="H6" s="24">
         <v>104.2</v>
       </c>
       <c r="I6" s="24">
         <v>97.8</v>
       </c>
       <c r="J6" s="24">
         <v>99.9</v>
       </c>
       <c r="K6" s="24">
         <v>102.6</v>
       </c>
       <c r="L6" s="24">
         <v>96.4</v>
       </c>
       <c r="M6" s="24">
         <v>108</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="7" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="46">
         <v>2023</v>
       </c>
       <c r="B7" s="24">
         <v>65.8</v>
       </c>
       <c r="C7" s="24">
         <v>97.9</v>
       </c>
       <c r="D7" s="24">
         <v>98.2</v>
       </c>
       <c r="E7" s="25">
         <v>100.8</v>
       </c>
       <c r="F7" s="25">
         <v>110</v>
       </c>
       <c r="G7" s="25">
         <v>110.8</v>
       </c>
       <c r="H7" s="25">
         <v>109.6</v>
       </c>
       <c r="I7" s="25">
         <v>97</v>
       </c>
       <c r="J7" s="25">
         <v>103.4</v>
       </c>
       <c r="K7" s="25">
         <v>94.6</v>
       </c>
       <c r="L7" s="24">
         <v>99.7</v>
       </c>
       <c r="M7" s="52">
         <v>136</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="8" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="46">
         <v>2024</v>
       </c>
       <c r="B8" s="24">
         <v>74.099999999999994</v>
       </c>
       <c r="C8" s="24">
         <v>100.1</v>
       </c>
       <c r="D8" s="24">
         <v>93.7</v>
       </c>
       <c r="E8" s="25">
         <v>97.9</v>
       </c>
       <c r="F8" s="25">
         <v>104.7</v>
       </c>
       <c r="G8" s="25">
         <v>144.1</v>
       </c>
       <c r="H8" s="25">
         <v>106.7</v>
       </c>
       <c r="I8" s="25">
         <v>116.4</v>
       </c>
       <c r="J8" s="25">
         <v>89.9</v>
       </c>
       <c r="K8" s="25">
         <v>106.8</v>
       </c>
       <c r="L8" s="24">
         <v>102.3</v>
       </c>
       <c r="M8" s="52">
         <v>95.4</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="9" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="46">
         <v>2025</v>
       </c>
       <c r="B9" s="24">
         <v>66.3</v>
       </c>
       <c r="C9" s="24">
         <v>96.7</v>
       </c>
       <c r="D9" s="24">
         <v>114.5</v>
       </c>
       <c r="E9" s="25">
         <v>105</v>
       </c>
       <c r="F9" s="25">
         <v>91.9</v>
       </c>
       <c r="G9" s="58">
         <v>96.7</v>
       </c>
       <c r="H9" s="25">
         <v>103.2</v>
       </c>
       <c r="I9" s="25">
         <v>108.5</v>
       </c>
       <c r="J9" s="25">
         <v>101.5</v>
       </c>
       <c r="K9" s="25">
         <v>102.5</v>
       </c>
       <c r="L9" s="24">
         <v>97.6</v>
       </c>
       <c r="M9" s="25">
         <v>119.1</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="10" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="46">
         <v>2026</v>
       </c>
       <c r="B10" s="24">
         <v>60.7</v>
       </c>
       <c r="C10" s="24">
         <v>85.9</v>
       </c>
       <c r="D10" s="24">
         <v>127.3</v>
       </c>
       <c r="E10" s="27">
         <v>103</v>
       </c>
       <c r="F10" s="27">
         <v>101.5</v>
       </c>
-      <c r="G10" s="24"/>
+      <c r="G10" s="71">
+        <v>105</v>
+      </c>
       <c r="H10" s="25"/>
       <c r="I10" s="25"/>
       <c r="J10" s="25"/>
       <c r="K10" s="25"/>
       <c r="L10" s="24"/>
       <c r="M10" s="25"/>
     </row>
-    <row r="11" spans="1:13" s="22" customFormat="1" ht="12.75" customHeight="1">
+    <row r="11" spans="1:13" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="105" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="106"/>
       <c r="C11" s="106"/>
       <c r="D11" s="106"/>
       <c r="E11" s="106"/>
       <c r="F11" s="106"/>
       <c r="G11" s="106"/>
       <c r="H11" s="106"/>
       <c r="I11" s="106"/>
       <c r="J11" s="106"/>
       <c r="K11" s="106"/>
       <c r="L11" s="106"/>
       <c r="M11" s="107"/>
     </row>
-    <row r="12" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="12" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="47">
         <v>2020</v>
       </c>
       <c r="B12" s="25">
         <v>99.2</v>
       </c>
       <c r="C12" s="25">
         <v>81.099999999999994</v>
       </c>
       <c r="D12" s="25">
         <v>140.19999999999999</v>
       </c>
       <c r="E12" s="25">
         <v>48.7</v>
       </c>
       <c r="F12" s="25">
         <v>46.7</v>
       </c>
       <c r="G12" s="25">
         <v>54.6</v>
       </c>
       <c r="H12" s="25">
         <v>51.2</v>
       </c>
       <c r="I12" s="25">
         <v>54.9</v>
       </c>
       <c r="J12" s="25">
         <v>88</v>
       </c>
       <c r="K12" s="25">
         <v>92.6</v>
       </c>
       <c r="L12" s="25">
         <v>94.9</v>
       </c>
       <c r="M12" s="25">
         <v>104.6</v>
       </c>
     </row>
-    <row r="13" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="13" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="47">
         <v>2021</v>
       </c>
       <c r="B13" s="24">
         <v>79.099999999999994</v>
       </c>
       <c r="C13" s="24">
         <v>91.4</v>
       </c>
       <c r="D13" s="24">
         <v>57.1</v>
       </c>
       <c r="E13" s="24">
         <v>158.1</v>
       </c>
       <c r="F13" s="24">
         <v>166.6</v>
       </c>
       <c r="G13" s="24">
         <v>160</v>
       </c>
       <c r="H13" s="24">
         <v>168.7</v>
       </c>
       <c r="I13" s="24">
         <v>154.6</v>
       </c>
       <c r="J13" s="24">
         <v>132.9</v>
       </c>
       <c r="K13" s="24">
         <v>138.5</v>
       </c>
       <c r="L13" s="24">
         <v>143.4</v>
       </c>
       <c r="M13" s="24">
         <v>137.30000000000001</v>
       </c>
     </row>
-    <row r="14" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="14" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="47">
         <v>2022</v>
       </c>
       <c r="B14" s="24">
         <v>111.9</v>
       </c>
       <c r="C14" s="27">
         <v>101.8</v>
       </c>
       <c r="D14" s="27">
         <v>104</v>
       </c>
       <c r="E14" s="24">
         <v>89.4</v>
       </c>
       <c r="F14" s="24">
         <v>86.4</v>
       </c>
       <c r="G14" s="24">
         <v>106.4</v>
       </c>
       <c r="H14" s="24">
         <v>119.6</v>
       </c>
       <c r="I14" s="24">
         <v>120</v>
       </c>
       <c r="J14" s="24">
         <v>124.4</v>
       </c>
       <c r="K14" s="24">
         <v>119.1</v>
       </c>
       <c r="L14" s="24">
         <v>113.4</v>
       </c>
       <c r="M14" s="24">
         <v>122.1</v>
       </c>
     </row>
-    <row r="15" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="15" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="47">
         <v>2023</v>
       </c>
       <c r="B15" s="24">
         <v>112.8</v>
       </c>
       <c r="C15" s="24">
         <v>100.9</v>
       </c>
       <c r="D15" s="24">
         <v>101</v>
       </c>
       <c r="E15" s="27">
         <v>114.9</v>
       </c>
       <c r="F15" s="27">
         <v>127.5</v>
       </c>
       <c r="G15" s="27">
         <v>84.5</v>
       </c>
       <c r="H15" s="27">
         <v>88.9</v>
       </c>
       <c r="I15" s="27">
         <v>88.2</v>
       </c>
       <c r="J15" s="27">
         <v>91.2</v>
       </c>
       <c r="K15" s="27">
         <v>84.1</v>
       </c>
       <c r="L15" s="24">
         <v>87.1</v>
       </c>
       <c r="M15" s="25">
         <v>109.7</v>
       </c>
     </row>
-    <row r="16" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="16" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="47">
         <v>2024</v>
       </c>
       <c r="B16" s="24">
         <v>123.4</v>
       </c>
       <c r="C16" s="24">
         <v>126.2</v>
       </c>
       <c r="D16" s="24">
         <v>120.5</v>
       </c>
       <c r="E16" s="27">
         <v>117</v>
       </c>
       <c r="F16" s="27">
         <v>111.3</v>
       </c>
       <c r="G16" s="27">
         <v>144.80000000000001</v>
       </c>
       <c r="H16" s="27">
         <v>140.9</v>
       </c>
       <c r="I16" s="27">
         <v>169.1</v>
       </c>
       <c r="J16" s="27">
         <v>147.1</v>
       </c>
       <c r="K16" s="27">
         <v>166.1</v>
       </c>
       <c r="L16" s="24">
         <v>170.3</v>
       </c>
       <c r="M16" s="25">
         <v>119.4</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="17" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="47">
         <v>2025</v>
       </c>
       <c r="B17" s="24">
         <v>106.9</v>
       </c>
       <c r="C17" s="24">
         <v>103.2</v>
       </c>
       <c r="D17" s="24">
         <v>126.1</v>
       </c>
       <c r="E17" s="27">
         <v>135.19999999999999</v>
       </c>
       <c r="F17" s="27">
         <v>118.6</v>
       </c>
-      <c r="G17" s="24"/>
+      <c r="G17" s="58">
+        <v>79.599999999999994</v>
+      </c>
       <c r="H17" s="27">
         <v>77</v>
       </c>
       <c r="I17" s="27">
         <v>71.8</v>
       </c>
       <c r="J17" s="27">
         <v>81</v>
       </c>
       <c r="K17" s="27">
         <v>77.7</v>
       </c>
       <c r="L17" s="24">
         <v>74.099999999999994</v>
       </c>
       <c r="M17" s="25">
         <v>92.6</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="18" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="46">
         <v>2026</v>
       </c>
       <c r="B18" s="24">
         <v>84.7</v>
       </c>
       <c r="C18" s="24">
         <v>75.3</v>
       </c>
       <c r="D18" s="24">
         <v>83.7</v>
       </c>
       <c r="E18" s="27">
         <v>82.1</v>
       </c>
       <c r="F18" s="27">
         <v>90.7</v>
       </c>
-      <c r="G18" s="58"/>
+      <c r="G18" s="71">
+        <v>98.4</v>
+      </c>
       <c r="H18" s="25"/>
       <c r="I18" s="25"/>
       <c r="J18" s="25"/>
       <c r="K18" s="25"/>
       <c r="L18" s="24"/>
       <c r="M18" s="25"/>
     </row>
-    <row r="19" spans="1:13" s="22" customFormat="1" ht="12.75" customHeight="1">
+    <row r="19" spans="1:13" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="105" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="106"/>
       <c r="C19" s="106"/>
       <c r="D19" s="106"/>
       <c r="E19" s="106"/>
       <c r="F19" s="106"/>
       <c r="G19" s="106"/>
       <c r="H19" s="106"/>
       <c r="I19" s="106"/>
       <c r="J19" s="106"/>
       <c r="K19" s="106"/>
       <c r="L19" s="106"/>
       <c r="M19" s="107"/>
     </row>
-    <row r="20" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="20" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="46">
         <v>2020</v>
       </c>
       <c r="B20" s="25">
         <v>99.2</v>
       </c>
       <c r="C20" s="25">
         <v>89</v>
       </c>
       <c r="D20" s="25">
         <v>106</v>
       </c>
       <c r="E20" s="25">
         <v>91</v>
       </c>
       <c r="F20" s="25">
         <v>81.599999999999994</v>
       </c>
       <c r="G20" s="25">
         <v>76</v>
       </c>
       <c r="H20" s="25">
         <v>72.099999999999994</v>
       </c>
       <c r="I20" s="25">
         <v>69.7</v>
       </c>
       <c r="J20" s="25">
         <v>71.3</v>
       </c>
       <c r="K20" s="25">
         <v>73</v>
       </c>
       <c r="L20" s="25">
         <v>74.599999999999994</v>
       </c>
       <c r="M20" s="25">
         <v>76.5</v>
       </c>
     </row>
-    <row r="21" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="21" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="46">
         <v>2021</v>
       </c>
       <c r="B21" s="24">
         <v>79.099999999999994</v>
       </c>
       <c r="C21" s="24">
         <v>85.4</v>
       </c>
       <c r="D21" s="24">
         <v>72.900000000000006</v>
       </c>
       <c r="E21" s="24">
         <v>84.9</v>
       </c>
       <c r="F21" s="24">
         <v>94.8</v>
       </c>
       <c r="G21" s="24">
         <v>104.3</v>
       </c>
       <c r="H21" s="24">
         <v>111.6</v>
       </c>
       <c r="I21" s="24">
         <v>116.4</v>
       </c>
       <c r="J21" s="24">
         <v>118.2</v>
       </c>
       <c r="K21" s="24">
         <v>120.3</v>
       </c>
       <c r="L21" s="24">
         <v>122.3</v>
       </c>
       <c r="M21" s="24">
         <v>123.7</v>
       </c>
     </row>
-    <row r="22" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="22" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="46">
         <v>2022</v>
       </c>
       <c r="B22" s="24">
         <v>111.9</v>
       </c>
       <c r="C22" s="27">
         <v>106.3</v>
       </c>
       <c r="D22" s="27">
         <v>105.6</v>
       </c>
       <c r="E22" s="24">
         <v>101.1</v>
       </c>
       <c r="F22" s="24">
         <v>97.8</v>
       </c>
       <c r="G22" s="24">
         <v>100.4</v>
       </c>
       <c r="H22" s="24">
         <v>104.3</v>
       </c>
       <c r="I22" s="24">
         <v>106.8</v>
       </c>
       <c r="J22" s="24">
         <v>109.1</v>
       </c>
       <c r="K22" s="24">
         <v>110.4</v>
       </c>
       <c r="L22" s="24">
         <v>110.8</v>
       </c>
       <c r="M22" s="24">
         <v>112.2</v>
       </c>
     </row>
-    <row r="23" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="23" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="46">
         <v>2023</v>
       </c>
       <c r="B23" s="24">
         <v>112.8</v>
       </c>
       <c r="C23" s="24">
         <v>106.6</v>
       </c>
       <c r="D23" s="24">
         <v>104.7</v>
       </c>
       <c r="E23" s="27">
         <v>107.3</v>
       </c>
       <c r="F23" s="27">
         <v>111.4</v>
       </c>
       <c r="G23" s="27">
         <v>104.1</v>
       </c>
       <c r="H23" s="27">
         <v>100.6</v>
       </c>
       <c r="I23" s="27">
         <v>98.4</v>
       </c>
       <c r="J23" s="27">
         <v>97.1</v>
       </c>
       <c r="K23" s="27">
         <v>95.4</v>
       </c>
       <c r="L23" s="24">
         <v>94.5</v>
       </c>
       <c r="M23" s="24">
         <v>95.9</v>
       </c>
     </row>
-    <row r="24" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="24" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="46">
         <v>2024</v>
       </c>
       <c r="B24" s="24">
         <v>123.4</v>
       </c>
       <c r="C24" s="24">
         <v>124.9</v>
       </c>
       <c r="D24" s="24">
         <v>123.4</v>
       </c>
       <c r="E24" s="27">
         <v>121.8</v>
       </c>
       <c r="F24" s="27">
         <v>119.6</v>
       </c>
       <c r="G24" s="27">
         <v>124.4</v>
       </c>
       <c r="H24" s="27">
         <v>127.3</v>
       </c>
       <c r="I24" s="27">
         <v>133.4</v>
       </c>
       <c r="J24" s="27">
         <v>135.30000000000001</v>
       </c>
       <c r="K24" s="27">
         <v>138.6</v>
       </c>
       <c r="L24" s="24">
         <v>141.80000000000001</v>
       </c>
       <c r="M24" s="24">
         <v>139.19999999999999</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A25" s="46">
         <v>2025</v>
       </c>
       <c r="B25" s="24">
         <v>106.9</v>
       </c>
       <c r="C25" s="24">
         <v>105</v>
       </c>
       <c r="D25" s="24">
         <v>111.8</v>
       </c>
       <c r="E25" s="27">
         <v>117.5</v>
       </c>
       <c r="F25" s="27">
         <v>117.7</v>
       </c>
       <c r="G25" s="71">
         <v>109.1</v>
       </c>
       <c r="H25" s="27">
         <v>102.9</v>
       </c>
       <c r="I25" s="27">
         <v>97.2</v>
       </c>
       <c r="J25" s="27">
         <v>95</v>
       </c>
       <c r="K25" s="27">
         <v>92.7</v>
       </c>
       <c r="L25" s="24">
         <v>90.4</v>
       </c>
       <c r="M25" s="24">
         <v>90.6</v>
       </c>
     </row>
-    <row r="26" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="26" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="46">
         <v>2026</v>
       </c>
       <c r="B26" s="24">
         <v>84.7</v>
       </c>
       <c r="C26" s="24">
         <v>79.900000000000006</v>
       </c>
       <c r="D26" s="24">
         <v>81.400000000000006</v>
       </c>
       <c r="E26" s="27">
         <v>81.5</v>
       </c>
       <c r="F26" s="27">
         <v>83.4</v>
       </c>
-      <c r="G26" s="24"/>
+      <c r="G26" s="71">
+        <v>85.9</v>
+      </c>
       <c r="H26" s="25"/>
       <c r="I26" s="25"/>
       <c r="J26" s="25"/>
       <c r="K26" s="25"/>
       <c r="L26" s="24"/>
       <c r="M26" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:Z98"/>
   <sheetViews>
-    <sheetView topLeftCell="A68" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="H114" sqref="H114"/>
+    <sheetView tabSelected="1" topLeftCell="B68" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection activeCell="M102" sqref="M102"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.42578125" style="4" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="4" customWidth="1"/>
     <col min="3" max="3" width="8" style="4" customWidth="1"/>
     <col min="4" max="4" width="12" style="4" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="4" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="4" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="4" customWidth="1"/>
     <col min="8" max="8" width="13.140625" style="4" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="4" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="4" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="4" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="4" customWidth="1"/>
     <col min="14" max="14" width="11.7109375" style="4" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="4" customWidth="1"/>
     <col min="16" max="16" width="12.85546875" style="4" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="4" customWidth="1"/>
     <col min="18" max="18" width="12.42578125" style="4" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="4" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="4" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="4" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="4" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="4" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="15" customHeight="1">
-      <c r="A1" s="113" t="s">
+    <row r="1" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="108" t="s">
         <v>82</v>
       </c>
-      <c r="B1" s="113"/>
-[...24 lines deleted...]
-    <row r="3" spans="1:26">
+      <c r="B1" s="108"/>
+      <c r="C1" s="108"/>
+      <c r="D1" s="108"/>
+      <c r="E1" s="108"/>
+      <c r="F1" s="108"/>
+      <c r="G1" s="108"/>
+      <c r="H1" s="108"/>
+      <c r="I1" s="108"/>
+      <c r="J1" s="108"/>
+      <c r="K1" s="108"/>
+      <c r="L1" s="108"/>
+      <c r="M1" s="108"/>
+      <c r="N1" s="108"/>
+      <c r="O1" s="108"/>
+      <c r="P1" s="108"/>
+      <c r="Q1" s="108"/>
+      <c r="R1" s="108"/>
+      <c r="S1" s="108"/>
+      <c r="T1" s="108"/>
+      <c r="U1" s="108"/>
+      <c r="V1" s="108"/>
+      <c r="W1" s="108"/>
+      <c r="X1" s="108"/>
+      <c r="Y1" s="108"/>
+    </row>
+    <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="5"/>
     </row>
-    <row r="4" spans="1:26" s="8" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B4" s="110" t="s">
+    <row r="4" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="109"/>
+      <c r="B4" s="111" t="s">
         <v>19</v>
       </c>
-      <c r="C4" s="110"/>
-      <c r="D4" s="110" t="s">
+      <c r="C4" s="111"/>
+      <c r="D4" s="111" t="s">
         <v>20</v>
       </c>
-      <c r="E4" s="110"/>
-      <c r="F4" s="110" t="s">
+      <c r="E4" s="111"/>
+      <c r="F4" s="111" t="s">
         <v>21</v>
       </c>
-      <c r="G4" s="110"/>
-      <c r="H4" s="110" t="s">
+      <c r="G4" s="111"/>
+      <c r="H4" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="I4" s="110"/>
-      <c r="J4" s="110" t="s">
+      <c r="I4" s="111"/>
+      <c r="J4" s="111" t="s">
         <v>23</v>
       </c>
-      <c r="K4" s="110"/>
-      <c r="L4" s="110" t="s">
+      <c r="K4" s="111"/>
+      <c r="L4" s="111" t="s">
         <v>24</v>
       </c>
-      <c r="M4" s="110"/>
-      <c r="N4" s="110" t="s">
+      <c r="M4" s="111"/>
+      <c r="N4" s="111" t="s">
         <v>25</v>
       </c>
-      <c r="O4" s="110"/>
-      <c r="P4" s="110" t="s">
+      <c r="O4" s="111"/>
+      <c r="P4" s="111" t="s">
         <v>26</v>
       </c>
-      <c r="Q4" s="110"/>
-      <c r="R4" s="110" t="s">
+      <c r="Q4" s="111"/>
+      <c r="R4" s="111" t="s">
         <v>27</v>
       </c>
-      <c r="S4" s="110"/>
-      <c r="T4" s="110" t="s">
+      <c r="S4" s="111"/>
+      <c r="T4" s="111" t="s">
         <v>28</v>
       </c>
-      <c r="U4" s="110"/>
-      <c r="V4" s="110" t="s">
+      <c r="U4" s="111"/>
+      <c r="V4" s="111" t="s">
         <v>29</v>
       </c>
-      <c r="W4" s="110"/>
-      <c r="X4" s="110" t="s">
+      <c r="W4" s="111"/>
+      <c r="X4" s="111" t="s">
         <v>30</v>
       </c>
-      <c r="Y4" s="109"/>
+      <c r="Y4" s="112"/>
       <c r="Z4" s="13"/>
     </row>
-    <row r="5" spans="1:26" s="8" customFormat="1" ht="33.75">
-      <c r="A5" s="112"/>
+    <row r="5" spans="1:26" s="8" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="110"/>
       <c r="B5" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -2780,51 +2837,51 @@
         <v>31</v>
       </c>
       <c r="S5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="T5" s="9" t="s">
         <v>31</v>
       </c>
       <c r="U5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="V5" s="9" t="s">
         <v>31</v>
       </c>
       <c r="W5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="X5" s="9" t="s">
         <v>31</v>
       </c>
       <c r="Y5" s="14" t="s">
         <v>32</v>
       </c>
       <c r="Z5" s="13"/>
     </row>
-    <row r="6" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="6" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="11">
         <v>2045.067</v>
       </c>
       <c r="C6" s="11">
         <v>99.2</v>
       </c>
       <c r="D6" s="11">
         <v>4177.0969999999998</v>
       </c>
       <c r="E6" s="11">
         <v>89</v>
       </c>
       <c r="F6" s="11">
         <v>7454.1440000000002</v>
       </c>
       <c r="G6" s="11">
         <v>106</v>
       </c>
       <c r="H6" s="11">
         <v>8673.723</v>
       </c>
       <c r="I6" s="11">
@@ -2858,51 +2915,51 @@
         <v>16354.388000000001</v>
       </c>
       <c r="S6" s="11">
         <v>71.3</v>
       </c>
       <c r="T6" s="11">
         <v>18174.034</v>
       </c>
       <c r="U6" s="11">
         <v>73</v>
       </c>
       <c r="V6" s="11">
         <v>20034.692999999999</v>
       </c>
       <c r="W6" s="6">
         <v>74.599999999999994</v>
       </c>
       <c r="X6" s="31">
         <v>21986.026999999998</v>
       </c>
       <c r="Y6" s="6">
         <v>76.5</v>
       </c>
       <c r="Z6" s="13"/>
     </row>
-    <row r="7" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="7" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B7" s="11">
         <v>1577.0530000000001</v>
       </c>
       <c r="C7" s="32">
         <v>100.2</v>
       </c>
       <c r="D7" s="11">
         <v>3192.29</v>
       </c>
       <c r="E7" s="32">
         <v>104.3</v>
       </c>
       <c r="F7" s="11">
         <v>6068.3310000000001</v>
       </c>
       <c r="G7" s="32">
         <v>130.6</v>
       </c>
       <c r="H7" s="11">
         <v>6916.9830000000002</v>
       </c>
       <c r="I7" s="32">
@@ -2936,51 +2993,51 @@
         <v>12723.632</v>
       </c>
       <c r="S7" s="32">
         <v>80.900000000000006</v>
       </c>
       <c r="T7" s="34">
         <v>14106.75</v>
       </c>
       <c r="U7" s="32">
         <v>81.7</v>
       </c>
       <c r="V7" s="34">
         <v>15492.516</v>
       </c>
       <c r="W7" s="32">
         <v>82.4</v>
       </c>
       <c r="X7" s="34">
         <v>16922.062000000002</v>
       </c>
       <c r="Y7" s="32">
         <v>83.6</v>
       </c>
       <c r="Z7" s="13"/>
     </row>
-    <row r="8" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="8" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B8" s="11">
         <v>369.505</v>
       </c>
       <c r="C8" s="32">
         <v>102.2</v>
       </c>
       <c r="D8" s="11">
         <v>786.88800000000003</v>
       </c>
       <c r="E8" s="32">
         <v>92</v>
       </c>
       <c r="F8" s="11">
         <v>1186.7380000000001</v>
       </c>
       <c r="G8" s="32">
         <v>89.4</v>
       </c>
       <c r="H8" s="11">
         <v>1557.415</v>
       </c>
       <c r="I8" s="32">
@@ -3014,51 +3071,51 @@
         <v>3386.0390000000002</v>
       </c>
       <c r="S8" s="32">
         <v>78.5</v>
       </c>
       <c r="T8" s="34">
         <v>3811.7779999999998</v>
       </c>
       <c r="U8" s="32">
         <v>80.3</v>
       </c>
       <c r="V8" s="34">
         <v>4275.8819999999996</v>
       </c>
       <c r="W8" s="32">
         <v>82.5</v>
       </c>
       <c r="X8" s="34">
         <v>4786.8810000000003</v>
       </c>
       <c r="Y8" s="32">
         <v>85.6</v>
       </c>
       <c r="Z8" s="13"/>
     </row>
-    <row r="9" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="9" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B9" s="11">
         <v>37.518000000000001</v>
       </c>
       <c r="C9" s="32">
         <v>99.3</v>
       </c>
       <c r="D9" s="11">
         <v>75.036000000000001</v>
       </c>
       <c r="E9" s="32">
         <v>21.6</v>
       </c>
       <c r="F9" s="11">
         <v>75.036000000000001</v>
       </c>
       <c r="G9" s="32">
         <v>16.8</v>
       </c>
       <c r="H9" s="11">
         <v>75.036000000000001</v>
       </c>
       <c r="I9" s="32">
@@ -3092,51 +3149,51 @@
         <v>118.19199999999999</v>
       </c>
       <c r="S9" s="32">
         <v>9.9</v>
       </c>
       <c r="T9" s="34">
         <v>128.98099999999999</v>
       </c>
       <c r="U9" s="32">
         <v>10.8</v>
       </c>
       <c r="V9" s="34">
         <v>139.77000000000001</v>
       </c>
       <c r="W9" s="32">
         <v>11.6</v>
       </c>
       <c r="X9" s="34">
         <v>150.559</v>
       </c>
       <c r="Y9" s="32">
         <v>12.5</v>
       </c>
       <c r="Z9" s="13"/>
     </row>
-    <row r="10" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="10" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B10" s="11">
         <v>0.49299999999999999</v>
       </c>
       <c r="C10" s="32">
         <v>99.7</v>
       </c>
       <c r="D10" s="11">
         <v>0.98599999999999999</v>
       </c>
       <c r="E10" s="32">
         <v>40.200000000000003</v>
       </c>
       <c r="F10" s="11">
         <v>0.98599999999999999</v>
       </c>
       <c r="G10" s="32">
         <v>29.4</v>
       </c>
       <c r="H10" s="11">
         <v>0.98599999999999999</v>
       </c>
       <c r="I10" s="32">
@@ -3170,51 +3227,51 @@
         <v>0.98599999999999999</v>
       </c>
       <c r="S10" s="32">
         <v>8.3000000000000007</v>
       </c>
       <c r="T10" s="34">
         <v>0.98599999999999999</v>
       </c>
       <c r="U10" s="32">
         <v>8.4</v>
       </c>
       <c r="V10" s="34">
         <v>0.98599999999999999</v>
       </c>
       <c r="W10" s="32">
         <v>8.3000000000000007</v>
       </c>
       <c r="X10" s="34">
         <v>0.98599999999999999</v>
       </c>
       <c r="Y10" s="32">
         <v>8.3000000000000007</v>
       </c>
       <c r="Z10" s="13"/>
     </row>
-    <row r="11" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="11" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="11">
         <v>10.282</v>
       </c>
       <c r="C11" s="32">
         <v>90.8</v>
       </c>
       <c r="D11" s="11">
         <v>20.564</v>
       </c>
       <c r="E11" s="32">
         <v>8.9</v>
       </c>
       <c r="F11" s="11">
         <v>20.564</v>
       </c>
       <c r="G11" s="32">
         <v>7.8</v>
       </c>
       <c r="H11" s="11">
         <v>20.564</v>
       </c>
       <c r="I11" s="32">
@@ -3248,51 +3305,51 @@
         <v>20.564</v>
       </c>
       <c r="S11" s="32">
         <v>3.3</v>
       </c>
       <c r="T11" s="34">
         <v>20.564</v>
       </c>
       <c r="U11" s="32">
         <v>3.3</v>
       </c>
       <c r="V11" s="34">
         <v>20.564</v>
       </c>
       <c r="W11" s="32">
         <v>3.3</v>
       </c>
       <c r="X11" s="34">
         <v>20.564</v>
       </c>
       <c r="Y11" s="32">
         <v>3.3</v>
       </c>
       <c r="Z11" s="13"/>
     </row>
-    <row r="12" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="12" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>73</v>
       </c>
       <c r="B12" s="11">
         <v>46.915999999999997</v>
       </c>
       <c r="C12" s="32">
         <v>63.9</v>
       </c>
       <c r="D12" s="11">
         <v>94.802999999999997</v>
       </c>
       <c r="E12" s="32">
         <v>50.4</v>
       </c>
       <c r="F12" s="11">
         <v>95.650999999999996</v>
       </c>
       <c r="G12" s="32">
         <v>31.6</v>
       </c>
       <c r="H12" s="11">
         <v>95.650999999999996</v>
       </c>
       <c r="I12" s="32">
@@ -3326,51 +3383,51 @@
         <v>96.716999999999999</v>
       </c>
       <c r="S12" s="32">
         <v>11.3</v>
       </c>
       <c r="T12" s="34">
         <v>96.716999999999999</v>
       </c>
       <c r="U12" s="32">
         <v>11.3</v>
       </c>
       <c r="V12" s="34">
         <v>96.716999999999999</v>
       </c>
       <c r="W12" s="32">
         <v>11.2</v>
       </c>
       <c r="X12" s="34">
         <v>96.716999999999999</v>
       </c>
       <c r="Y12" s="32">
         <v>11.2</v>
       </c>
       <c r="Z12" s="13"/>
     </row>
-    <row r="13" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="13" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B13" s="12">
         <v>3.3</v>
       </c>
       <c r="C13" s="7">
         <v>82.3</v>
       </c>
       <c r="D13" s="12">
         <v>6.53</v>
       </c>
       <c r="E13" s="7">
         <v>81.400000000000006</v>
       </c>
       <c r="F13" s="12">
         <v>6.8380000000000001</v>
       </c>
       <c r="G13" s="7">
         <v>17</v>
       </c>
       <c r="H13" s="12">
         <v>7.0880000000000001</v>
       </c>
       <c r="I13" s="7">
@@ -3404,113 +3461,113 @@
         <v>8.2579999999999991</v>
       </c>
       <c r="S13" s="7">
         <v>4.2</v>
       </c>
       <c r="T13" s="35">
         <v>8.2579999999999991</v>
       </c>
       <c r="U13" s="7">
         <v>4.2</v>
       </c>
       <c r="V13" s="35">
         <v>8.2579999999999991</v>
       </c>
       <c r="W13" s="7">
         <v>4.2</v>
       </c>
       <c r="X13" s="35">
         <v>8.2579999999999991</v>
       </c>
       <c r="Y13" s="7">
         <v>4.2</v>
       </c>
       <c r="Z13" s="13"/>
     </row>
-    <row r="14" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="14" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Z14" s="13"/>
     </row>
-    <row r="15" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="15" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Z15" s="13"/>
     </row>
-    <row r="16" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="16" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Z16" s="13"/>
     </row>
-    <row r="17" spans="1:26" s="8" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B17" s="110" t="s">
+    <row r="17" spans="1:26" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="109"/>
+      <c r="B17" s="111" t="s">
         <v>33</v>
       </c>
-      <c r="C17" s="110"/>
-      <c r="D17" s="110" t="s">
+      <c r="C17" s="111"/>
+      <c r="D17" s="111" t="s">
         <v>34</v>
       </c>
-      <c r="E17" s="110"/>
-      <c r="F17" s="110" t="s">
+      <c r="E17" s="111"/>
+      <c r="F17" s="111" t="s">
         <v>35</v>
       </c>
-      <c r="G17" s="110"/>
-      <c r="H17" s="110" t="s">
+      <c r="G17" s="111"/>
+      <c r="H17" s="111" t="s">
         <v>36</v>
       </c>
-      <c r="I17" s="110"/>
-      <c r="J17" s="110" t="s">
+      <c r="I17" s="111"/>
+      <c r="J17" s="111" t="s">
         <v>37</v>
       </c>
-      <c r="K17" s="110"/>
-      <c r="L17" s="110" t="s">
+      <c r="K17" s="111"/>
+      <c r="L17" s="111" t="s">
         <v>38</v>
       </c>
-      <c r="M17" s="110"/>
-      <c r="N17" s="110" t="s">
+      <c r="M17" s="111"/>
+      <c r="N17" s="111" t="s">
         <v>39</v>
       </c>
-      <c r="O17" s="110"/>
-      <c r="P17" s="110" t="s">
+      <c r="O17" s="111"/>
+      <c r="P17" s="111" t="s">
         <v>40</v>
       </c>
-      <c r="Q17" s="110"/>
-      <c r="R17" s="110" t="s">
+      <c r="Q17" s="111"/>
+      <c r="R17" s="111" t="s">
         <v>41</v>
       </c>
-      <c r="S17" s="110"/>
-      <c r="T17" s="110" t="s">
+      <c r="S17" s="111"/>
+      <c r="T17" s="111" t="s">
         <v>42</v>
       </c>
-      <c r="U17" s="110"/>
-      <c r="V17" s="110" t="s">
+      <c r="U17" s="111"/>
+      <c r="V17" s="111" t="s">
         <v>43</v>
       </c>
-      <c r="W17" s="110"/>
-      <c r="X17" s="110" t="s">
+      <c r="W17" s="111"/>
+      <c r="X17" s="111" t="s">
         <v>44</v>
       </c>
-      <c r="Y17" s="109"/>
+      <c r="Y17" s="112"/>
       <c r="Z17" s="13"/>
     </row>
-    <row r="18" spans="1:26" s="8" customFormat="1" ht="33.75">
-      <c r="A18" s="112"/>
+    <row r="18" spans="1:26" s="8" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A18" s="110"/>
       <c r="B18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="H18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="J18" s="9" t="s">
@@ -3541,51 +3598,51 @@
         <v>31</v>
       </c>
       <c r="S18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="T18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="U18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="V18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="W18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="X18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="Y18" s="14" t="s">
         <v>32</v>
       </c>
       <c r="Z18" s="13"/>
     </row>
-    <row r="19" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="19" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="11">
         <v>1705.818</v>
       </c>
       <c r="C19" s="11">
         <v>79.099999999999994</v>
       </c>
       <c r="D19" s="36">
         <v>3758.9380000000001</v>
       </c>
       <c r="E19" s="11">
         <v>85.4</v>
       </c>
       <c r="F19" s="11">
         <v>5730.4120000000003</v>
       </c>
       <c r="G19" s="6">
         <v>72.900000000000006</v>
       </c>
       <c r="H19" s="31">
         <v>7762.4939999999997</v>
       </c>
       <c r="I19" s="31">
@@ -3619,51 +3676,51 @@
         <v>20605.624</v>
       </c>
       <c r="S19" s="31">
         <v>118.2</v>
       </c>
       <c r="T19" s="31">
         <v>23371.856</v>
       </c>
       <c r="U19" s="31">
         <v>120.3</v>
       </c>
       <c r="V19" s="31">
         <v>26172.974999999999</v>
       </c>
       <c r="W19" s="31">
         <v>122.3</v>
       </c>
       <c r="X19" s="31">
         <v>28981.239000000001</v>
       </c>
       <c r="Y19" s="31">
         <v>123.7</v>
       </c>
       <c r="Z19" s="13"/>
     </row>
-    <row r="20" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="20" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B20" s="34">
         <v>1330.373</v>
       </c>
       <c r="C20" s="32">
         <v>80</v>
       </c>
       <c r="D20" s="34">
         <v>2911.2640000000001</v>
       </c>
       <c r="E20" s="32">
         <v>86.5</v>
       </c>
       <c r="F20" s="34">
         <v>4470.268</v>
       </c>
       <c r="G20" s="32">
         <v>69.900000000000006</v>
       </c>
       <c r="H20" s="34">
         <v>6075.1509999999998</v>
       </c>
       <c r="I20" s="32">
@@ -3697,51 +3754,51 @@
         <v>16789.686000000002</v>
       </c>
       <c r="S20" s="32">
         <v>123.8</v>
       </c>
       <c r="T20" s="37">
         <v>19101.971000000001</v>
       </c>
       <c r="U20" s="32">
         <v>126.7</v>
       </c>
       <c r="V20" s="37">
         <v>21423.624</v>
       </c>
       <c r="W20" s="32">
         <v>129.5</v>
       </c>
       <c r="X20" s="34">
         <v>23699.74</v>
       </c>
       <c r="Y20" s="32">
         <v>131.4</v>
       </c>
       <c r="Z20" s="13"/>
     </row>
-    <row r="21" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="21" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="34">
         <v>342.88400000000001</v>
       </c>
       <c r="C21" s="32">
         <v>88</v>
       </c>
       <c r="D21" s="34">
         <v>778.476</v>
       </c>
       <c r="E21" s="32">
         <v>93.9</v>
       </c>
       <c r="F21" s="34">
         <v>1159.2850000000001</v>
       </c>
       <c r="G21" s="32">
         <v>92.7</v>
       </c>
       <c r="H21" s="34">
         <v>1572.867</v>
       </c>
       <c r="I21" s="32">
@@ -3775,51 +3832,51 @@
         <v>3635.0529999999999</v>
       </c>
       <c r="S21" s="32">
         <v>100.7</v>
       </c>
       <c r="T21" s="37">
         <v>4075.7060000000001</v>
       </c>
       <c r="U21" s="32">
         <v>100</v>
       </c>
       <c r="V21" s="37">
         <v>4541.8860000000004</v>
       </c>
       <c r="W21" s="32">
         <v>99.5</v>
       </c>
       <c r="X21" s="34">
         <v>5061.0630000000001</v>
       </c>
       <c r="Y21" s="32">
         <v>99.2</v>
       </c>
       <c r="Z21" s="13"/>
     </row>
-    <row r="22" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="22" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B22" s="34">
         <v>12.547000000000001</v>
       </c>
       <c r="C22" s="32">
         <v>31.7</v>
       </c>
       <c r="D22" s="34">
         <v>25.094000000000001</v>
       </c>
       <c r="E22" s="32">
         <v>31.7</v>
       </c>
       <c r="F22" s="34">
         <v>37.640999999999998</v>
       </c>
       <c r="G22" s="32">
         <v>47.6</v>
       </c>
       <c r="H22" s="34">
         <v>50.188000000000002</v>
       </c>
       <c r="I22" s="32">
@@ -3853,51 +3910,51 @@
         <v>86.531000000000006</v>
       </c>
       <c r="S22" s="32">
         <v>68.7</v>
       </c>
       <c r="T22" s="37">
         <v>92.48</v>
       </c>
       <c r="U22" s="32">
         <v>67.099999999999994</v>
       </c>
       <c r="V22" s="37">
         <v>98.429000000000002</v>
       </c>
       <c r="W22" s="32">
         <v>65.900000000000006</v>
       </c>
       <c r="X22" s="34">
         <v>104.378</v>
       </c>
       <c r="Y22" s="32">
         <v>65</v>
       </c>
       <c r="Z22" s="13"/>
     </row>
-    <row r="23" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="23" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="34">
         <v>20</v>
       </c>
       <c r="C23" s="32">
         <v>3849</v>
       </c>
       <c r="D23" s="34">
         <v>44</v>
       </c>
       <c r="E23" s="32">
         <v>4233.8</v>
       </c>
       <c r="F23" s="34">
         <v>63</v>
       </c>
       <c r="G23" s="32">
         <v>6062.1</v>
       </c>
       <c r="H23" s="34">
         <v>63.5</v>
       </c>
       <c r="I23" s="32">
@@ -3931,51 +3988,51 @@
         <v>63.5</v>
       </c>
       <c r="S23" s="32">
         <v>6041.4</v>
       </c>
       <c r="T23" s="37">
         <v>63.5</v>
       </c>
       <c r="U23" s="32">
         <v>6024.5</v>
       </c>
       <c r="V23" s="37">
         <v>63.5</v>
       </c>
       <c r="W23" s="32">
         <v>6030.1</v>
       </c>
       <c r="X23" s="34">
         <v>63.5</v>
       </c>
       <c r="Y23" s="32">
         <v>6041.4</v>
       </c>
       <c r="Z23" s="13"/>
     </row>
-    <row r="24" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="24" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B24" s="34" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="38" t="s">
         <v>77</v>
       </c>
       <c r="D24" s="34" t="s">
         <v>77</v>
       </c>
       <c r="E24" s="38" t="s">
         <v>77</v>
       </c>
       <c r="F24" s="34" t="s">
         <v>77</v>
       </c>
       <c r="G24" s="38" t="s">
         <v>77</v>
       </c>
       <c r="H24" s="34" t="s">
         <v>77</v>
       </c>
       <c r="I24" s="38" t="s">
@@ -4009,51 +4066,51 @@
         <v>77</v>
       </c>
       <c r="S24" s="38" t="s">
         <v>77</v>
       </c>
       <c r="T24" s="39" t="s">
         <v>77</v>
       </c>
       <c r="U24" s="38" t="s">
         <v>77</v>
       </c>
       <c r="V24" s="39" t="s">
         <v>77</v>
       </c>
       <c r="W24" s="38" t="s">
         <v>77</v>
       </c>
       <c r="X24" s="34" t="s">
         <v>77</v>
       </c>
       <c r="Y24" s="38" t="s">
         <v>77</v>
       </c>
       <c r="Z24" s="13"/>
     </row>
-    <row r="25" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="25" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="2" t="s">
         <v>73</v>
       </c>
       <c r="B25" s="34">
         <v>1.4E-2</v>
       </c>
       <c r="C25" s="32">
         <v>0</v>
       </c>
       <c r="D25" s="34">
         <v>0.104</v>
       </c>
       <c r="E25" s="32">
         <v>0.1</v>
       </c>
       <c r="F25" s="34">
         <v>0.218</v>
       </c>
       <c r="G25" s="32">
         <v>0.2</v>
       </c>
       <c r="H25" s="34">
         <v>0.78800000000000003</v>
       </c>
       <c r="I25" s="32">
@@ -4087,51 +4144,51 @@
         <v>27.878</v>
       </c>
       <c r="S25" s="32">
         <v>27</v>
       </c>
       <c r="T25" s="37">
         <v>34.478999999999999</v>
       </c>
       <c r="U25" s="32">
         <v>33.299999999999997</v>
       </c>
       <c r="V25" s="37">
         <v>41.072000000000003</v>
       </c>
       <c r="W25" s="32">
         <v>39.799999999999997</v>
       </c>
       <c r="X25" s="34">
         <v>47.35</v>
       </c>
       <c r="Y25" s="32">
         <v>45.9</v>
       </c>
       <c r="Z25" s="13"/>
     </row>
-    <row r="26" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="26" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B26" s="35" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="40" t="s">
         <v>77</v>
       </c>
       <c r="D26" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="40" t="s">
         <v>77</v>
       </c>
       <c r="F26" s="35" t="s">
         <v>77</v>
       </c>
       <c r="G26" s="40" t="s">
         <v>77</v>
       </c>
       <c r="H26" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I26" s="40" t="s">
@@ -4165,123 +4222,123 @@
         <v>2.976</v>
       </c>
       <c r="S26" s="7">
         <v>33.799999999999997</v>
       </c>
       <c r="T26" s="41">
         <v>3.72</v>
       </c>
       <c r="U26" s="7">
         <v>42.1</v>
       </c>
       <c r="V26" s="41">
         <v>4.4640000000000004</v>
       </c>
       <c r="W26" s="7">
         <v>50.6</v>
       </c>
       <c r="X26" s="35">
         <v>5.2080000000000002</v>
       </c>
       <c r="Y26" s="7">
         <v>59.2</v>
       </c>
       <c r="Z26" s="13"/>
     </row>
-    <row r="27" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="27" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Y27" s="13"/>
       <c r="Z27" s="13"/>
     </row>
-    <row r="28" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="28" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Z28" s="13"/>
     </row>
-    <row r="29" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="29" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="V29" s="13"/>
       <c r="W29" s="13"/>
       <c r="X29" s="13"/>
       <c r="Z29" s="13"/>
     </row>
-    <row r="30" spans="1:26" s="8" customFormat="1" ht="11.25" customHeight="1">
+    <row r="30" spans="1:26" s="8" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="V30" s="13"/>
       <c r="W30" s="13"/>
       <c r="X30" s="13"/>
       <c r="Z30" s="13"/>
     </row>
-    <row r="31" spans="1:26" s="8" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B31" s="110" t="s">
+    <row r="31" spans="1:26" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="109"/>
+      <c r="B31" s="111" t="s">
         <v>45</v>
       </c>
-      <c r="C31" s="110"/>
-      <c r="D31" s="110" t="s">
+      <c r="C31" s="111"/>
+      <c r="D31" s="111" t="s">
         <v>46</v>
       </c>
-      <c r="E31" s="110"/>
-      <c r="F31" s="110" t="s">
+      <c r="E31" s="111"/>
+      <c r="F31" s="111" t="s">
         <v>47</v>
       </c>
-      <c r="G31" s="110"/>
-      <c r="H31" s="110" t="s">
+      <c r="G31" s="111"/>
+      <c r="H31" s="111" t="s">
         <v>48</v>
       </c>
-      <c r="I31" s="110"/>
-      <c r="J31" s="110" t="s">
+      <c r="I31" s="111"/>
+      <c r="J31" s="111" t="s">
         <v>49</v>
       </c>
-      <c r="K31" s="110"/>
-      <c r="L31" s="110" t="s">
+      <c r="K31" s="111"/>
+      <c r="L31" s="111" t="s">
         <v>50</v>
       </c>
-      <c r="M31" s="110"/>
-      <c r="N31" s="110" t="s">
+      <c r="M31" s="111"/>
+      <c r="N31" s="111" t="s">
         <v>51</v>
       </c>
-      <c r="O31" s="110"/>
-      <c r="P31" s="110" t="s">
+      <c r="O31" s="111"/>
+      <c r="P31" s="111" t="s">
         <v>52</v>
       </c>
-      <c r="Q31" s="110"/>
-      <c r="R31" s="110" t="s">
+      <c r="Q31" s="111"/>
+      <c r="R31" s="111" t="s">
         <v>53</v>
       </c>
-      <c r="S31" s="110"/>
-      <c r="T31" s="110" t="s">
+      <c r="S31" s="111"/>
+      <c r="T31" s="111" t="s">
         <v>54</v>
       </c>
-      <c r="U31" s="109"/>
-      <c r="V31" s="110" t="s">
+      <c r="U31" s="112"/>
+      <c r="V31" s="111" t="s">
         <v>55</v>
       </c>
-      <c r="W31" s="109"/>
-      <c r="X31" s="110" t="s">
+      <c r="W31" s="112"/>
+      <c r="X31" s="111" t="s">
         <v>56</v>
       </c>
-      <c r="Y31" s="109"/>
+      <c r="Y31" s="112"/>
       <c r="Z31" s="13"/>
     </row>
-    <row r="32" spans="1:26" s="8" customFormat="1" ht="33.75">
-      <c r="A32" s="112"/>
+    <row r="32" spans="1:26" s="8" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A32" s="110"/>
       <c r="B32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>32</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>32</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G32" s="9" t="s">
         <v>32</v>
       </c>
       <c r="H32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="9" t="s">
         <v>32</v>
       </c>
       <c r="J32" s="9" t="s">
@@ -4312,51 +4369,51 @@
         <v>31</v>
       </c>
       <c r="S32" s="9" t="s">
         <v>32</v>
       </c>
       <c r="T32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="U32" s="14" t="s">
         <v>32</v>
       </c>
       <c r="V32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="W32" s="14" t="s">
         <v>32</v>
       </c>
       <c r="X32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="Y32" s="14" t="s">
         <v>32</v>
       </c>
       <c r="Z32" s="13"/>
     </row>
-    <row r="33" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="33" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B33" s="15">
         <v>1999.855</v>
       </c>
       <c r="C33" s="15">
         <v>111.9</v>
       </c>
       <c r="D33" s="15">
         <v>4189.3639999999996</v>
       </c>
       <c r="E33" s="16">
         <v>106.3</v>
       </c>
       <c r="F33" s="15">
         <v>6424.4809999999998</v>
       </c>
       <c r="G33" s="16">
         <v>105.6</v>
       </c>
       <c r="H33" s="15">
         <v>8644.1049999999996</v>
       </c>
       <c r="I33" s="16">
@@ -4390,51 +4447,51 @@
         <v>26537.705000000002</v>
       </c>
       <c r="S33" s="16">
         <v>109.1</v>
       </c>
       <c r="T33" s="15">
         <v>30594.483</v>
       </c>
       <c r="U33" s="16">
         <v>110.4</v>
       </c>
       <c r="V33" s="15">
         <v>34504.995999999999</v>
       </c>
       <c r="W33" s="16">
         <v>110.8</v>
       </c>
       <c r="X33" s="15">
         <v>39052.311000000002</v>
       </c>
       <c r="Y33" s="16">
         <v>112.2</v>
       </c>
       <c r="Z33" s="13"/>
     </row>
-    <row r="34" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="34" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B34" s="15">
         <v>1517.07</v>
       </c>
       <c r="C34" s="32">
         <v>108.8</v>
       </c>
       <c r="D34" s="15">
         <v>3079.2249999999999</v>
       </c>
       <c r="E34" s="32">
         <v>100.9</v>
       </c>
       <c r="F34" s="15">
         <v>4710.6469999999999</v>
       </c>
       <c r="G34" s="32">
         <v>99.2</v>
       </c>
       <c r="H34" s="15">
         <v>6238.2020000000002</v>
       </c>
       <c r="I34" s="32">
@@ -4468,51 +4525,51 @@
         <v>19709.987000000001</v>
       </c>
       <c r="S34" s="32">
         <v>99.5</v>
       </c>
       <c r="T34" s="15">
         <v>22728.272000000001</v>
       </c>
       <c r="U34" s="32">
         <v>100.3</v>
       </c>
       <c r="V34" s="15">
         <v>25642.920999999998</v>
       </c>
       <c r="W34" s="32">
         <v>100.6</v>
       </c>
       <c r="X34" s="15">
         <v>29057.601999999999</v>
       </c>
       <c r="Y34" s="32">
         <v>102.1</v>
       </c>
       <c r="Z34" s="13"/>
     </row>
-    <row r="35" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="35" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B35" s="15">
         <v>482.48500000000001</v>
       </c>
       <c r="C35" s="32">
         <v>134.30000000000001</v>
       </c>
       <c r="D35" s="15">
         <v>1109.8389999999999</v>
       </c>
       <c r="E35" s="32">
         <v>136</v>
       </c>
       <c r="F35" s="15">
         <v>1713.5329999999999</v>
       </c>
       <c r="G35" s="32">
         <v>139.19999999999999</v>
       </c>
       <c r="H35" s="15">
         <v>2403.1019999999999</v>
       </c>
       <c r="I35" s="32">
@@ -4546,51 +4603,51 @@
         <v>6487.8559999999998</v>
       </c>
       <c r="S35" s="32">
         <v>151.30000000000001</v>
       </c>
       <c r="T35" s="15">
         <v>7440.6790000000001</v>
       </c>
       <c r="U35" s="32">
         <v>153.9</v>
       </c>
       <c r="V35" s="15">
         <v>8350.143</v>
       </c>
       <c r="W35" s="32">
         <v>154.5</v>
       </c>
       <c r="X35" s="15">
         <v>9396.3070000000007</v>
       </c>
       <c r="Y35" s="32">
         <v>154.6</v>
       </c>
       <c r="Z35" s="13"/>
     </row>
-    <row r="36" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="36" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A36" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B36" s="38" t="s">
         <v>77</v>
       </c>
       <c r="C36" s="38" t="s">
         <v>77</v>
       </c>
       <c r="D36" s="38" t="s">
         <v>77</v>
       </c>
       <c r="E36" s="38" t="s">
         <v>77</v>
       </c>
       <c r="F36" s="38" t="s">
         <v>77</v>
       </c>
       <c r="G36" s="38" t="s">
         <v>77</v>
       </c>
       <c r="H36" s="38" t="s">
         <v>77</v>
       </c>
       <c r="I36" s="38" t="s">
@@ -4624,51 +4681,51 @@
         <v>317.36</v>
       </c>
       <c r="S36" s="32">
         <v>310.8</v>
       </c>
       <c r="T36" s="15">
         <v>396.7</v>
       </c>
       <c r="U36" s="32">
         <v>361.7</v>
       </c>
       <c r="V36" s="15">
         <v>476.04</v>
       </c>
       <c r="W36" s="32">
         <v>406.4</v>
       </c>
       <c r="X36" s="15">
         <v>555.38</v>
       </c>
       <c r="Y36" s="32">
         <v>443</v>
       </c>
       <c r="Z36" s="13"/>
     </row>
-    <row r="37" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="37" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B37" s="38" t="s">
         <v>77</v>
       </c>
       <c r="C37" s="38" t="s">
         <v>77</v>
       </c>
       <c r="D37" s="38" t="s">
         <v>77</v>
       </c>
       <c r="E37" s="38" t="s">
         <v>77</v>
       </c>
       <c r="F37" s="38" t="s">
         <v>77</v>
       </c>
       <c r="G37" s="38" t="s">
         <v>77</v>
       </c>
       <c r="H37" s="38" t="s">
         <v>77</v>
       </c>
       <c r="I37" s="38" t="s">
@@ -4702,51 +4759,51 @@
         <v>77</v>
       </c>
       <c r="S37" s="38" t="s">
         <v>77</v>
       </c>
       <c r="T37" s="38" t="s">
         <v>77</v>
       </c>
       <c r="U37" s="38" t="s">
         <v>77</v>
       </c>
       <c r="V37" s="38" t="s">
         <v>77</v>
       </c>
       <c r="W37" s="38" t="s">
         <v>77</v>
       </c>
       <c r="X37" s="38" t="s">
         <v>77</v>
       </c>
       <c r="Y37" s="38" t="s">
         <v>77</v>
       </c>
       <c r="Z37" s="13"/>
     </row>
-    <row r="38" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="38" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B38" s="38" t="s">
         <v>77</v>
       </c>
       <c r="C38" s="38" t="s">
         <v>77</v>
       </c>
       <c r="D38" s="38" t="s">
         <v>77</v>
       </c>
       <c r="E38" s="38" t="s">
         <v>77</v>
       </c>
       <c r="F38" s="38" t="s">
         <v>77</v>
       </c>
       <c r="G38" s="38" t="s">
         <v>77</v>
       </c>
       <c r="H38" s="38" t="s">
         <v>77</v>
       </c>
       <c r="I38" s="38" t="s">
@@ -4780,51 +4837,51 @@
         <v>77</v>
       </c>
       <c r="S38" s="38" t="s">
         <v>77</v>
       </c>
       <c r="T38" s="38" t="s">
         <v>77</v>
       </c>
       <c r="U38" s="38" t="s">
         <v>77</v>
       </c>
       <c r="V38" s="38" t="s">
         <v>77</v>
       </c>
       <c r="W38" s="38" t="s">
         <v>77</v>
       </c>
       <c r="X38" s="38" t="s">
         <v>77</v>
       </c>
       <c r="Y38" s="38" t="s">
         <v>77</v>
       </c>
       <c r="Z38" s="13"/>
     </row>
-    <row r="39" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="39" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A39" s="2" t="s">
         <v>73</v>
       </c>
       <c r="B39" s="15">
         <v>0.3</v>
       </c>
       <c r="C39" s="32">
         <v>2044.7</v>
       </c>
       <c r="D39" s="15">
         <v>0.3</v>
       </c>
       <c r="E39" s="32">
         <v>275.2</v>
       </c>
       <c r="F39" s="15">
         <v>0.30099999999999999</v>
       </c>
       <c r="G39" s="32">
         <v>130</v>
       </c>
       <c r="H39" s="15">
         <v>2.8010000000000002</v>
       </c>
       <c r="I39" s="32">
@@ -4858,51 +4915,51 @@
         <v>22.501999999999999</v>
       </c>
       <c r="S39" s="32">
         <v>68.400000000000006</v>
       </c>
       <c r="T39" s="15">
         <v>28.832000000000001</v>
       </c>
       <c r="U39" s="32">
         <v>70.5</v>
       </c>
       <c r="V39" s="15">
         <v>35.892000000000003</v>
       </c>
       <c r="W39" s="32">
         <v>73.400000000000006</v>
       </c>
       <c r="X39" s="15">
         <v>43.021999999999998</v>
       </c>
       <c r="Y39" s="32">
         <v>75.7</v>
       </c>
       <c r="Z39" s="13"/>
     </row>
-    <row r="40" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="40" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="C40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="D40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="E40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="F40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="G40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="H40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="I40" s="40" t="s">
@@ -4936,116 +4993,116 @@
         <v>77</v>
       </c>
       <c r="S40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="T40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="U40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="V40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="W40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="X40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="Y40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="Z40" s="13"/>
     </row>
-    <row r="41" spans="1:26" s="8" customFormat="1" ht="15" customHeight="1">
+    <row r="41" spans="1:26" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="Z41" s="13"/>
     </row>
-    <row r="42" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="42" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Z42" s="13"/>
     </row>
-    <row r="43" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="43" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Z43" s="13"/>
     </row>
-    <row r="44" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="44" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Z44" s="13"/>
     </row>
-    <row r="45" spans="1:26" s="8" customFormat="1" ht="12" customHeight="1">
-[...1 lines deleted...]
-      <c r="B45" s="110" t="s">
+    <row r="45" spans="1:26" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="109"/>
+      <c r="B45" s="111" t="s">
         <v>57</v>
       </c>
-      <c r="C45" s="109"/>
-      <c r="D45" s="110" t="s">
+      <c r="C45" s="112"/>
+      <c r="D45" s="111" t="s">
         <v>58</v>
       </c>
-      <c r="E45" s="110"/>
-      <c r="F45" s="110" t="s">
+      <c r="E45" s="111"/>
+      <c r="F45" s="111" t="s">
         <v>59</v>
       </c>
-      <c r="G45" s="110"/>
-      <c r="H45" s="110" t="s">
+      <c r="G45" s="111"/>
+      <c r="H45" s="111" t="s">
         <v>81</v>
       </c>
-      <c r="I45" s="110"/>
-      <c r="J45" s="110" t="s">
+      <c r="I45" s="111"/>
+      <c r="J45" s="111" t="s">
         <v>60</v>
       </c>
-      <c r="K45" s="110"/>
-      <c r="L45" s="110" t="s">
+      <c r="K45" s="111"/>
+      <c r="L45" s="111" t="s">
         <v>61</v>
       </c>
-      <c r="M45" s="110"/>
-      <c r="N45" s="110" t="s">
+      <c r="M45" s="111"/>
+      <c r="N45" s="111" t="s">
         <v>62</v>
       </c>
-      <c r="O45" s="109"/>
-      <c r="P45" s="110" t="s">
+      <c r="O45" s="112"/>
+      <c r="P45" s="111" t="s">
         <v>63</v>
       </c>
-      <c r="Q45" s="109"/>
-      <c r="R45" s="110" t="s">
+      <c r="Q45" s="112"/>
+      <c r="R45" s="111" t="s">
         <v>64</v>
       </c>
-      <c r="S45" s="109"/>
-      <c r="T45" s="110" t="s">
+      <c r="S45" s="112"/>
+      <c r="T45" s="111" t="s">
         <v>65</v>
       </c>
-      <c r="U45" s="109"/>
-      <c r="V45" s="110" t="s">
+      <c r="U45" s="112"/>
+      <c r="V45" s="111" t="s">
         <v>66</v>
       </c>
-      <c r="W45" s="109"/>
-      <c r="X45" s="110" t="s">
+      <c r="W45" s="112"/>
+      <c r="X45" s="111" t="s">
         <v>78</v>
       </c>
-      <c r="Y45" s="109"/>
+      <c r="Y45" s="112"/>
       <c r="Z45" s="13"/>
     </row>
-    <row r="46" spans="1:26" s="8" customFormat="1" ht="33.75">
-      <c r="A46" s="112"/>
+    <row r="46" spans="1:26" s="8" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A46" s="110"/>
       <c r="B46" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C46" s="14" t="s">
         <v>32</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E46" s="14" t="s">
         <v>32</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G46" s="14" t="s">
         <v>32</v>
       </c>
       <c r="H46" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I46" s="9" t="s">
         <v>32</v>
       </c>
       <c r="J46" s="9" t="s">
@@ -5076,51 +5133,51 @@
         <v>31</v>
       </c>
       <c r="S46" s="14" t="s">
         <v>32</v>
       </c>
       <c r="T46" s="9" t="s">
         <v>31</v>
       </c>
       <c r="U46" s="14" t="s">
         <v>32</v>
       </c>
       <c r="V46" s="9" t="s">
         <v>31</v>
       </c>
       <c r="W46" s="14" t="s">
         <v>32</v>
       </c>
       <c r="X46" s="9" t="s">
         <v>31</v>
       </c>
       <c r="Y46" s="14" t="s">
         <v>32</v>
       </c>
       <c r="Z46" s="13"/>
     </row>
-    <row r="47" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="47" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A47" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B47" s="15">
         <v>2992.1419999999998</v>
       </c>
       <c r="C47" s="16">
         <v>112.8</v>
       </c>
       <c r="D47" s="15">
         <v>6073.1440000000002</v>
       </c>
       <c r="E47" s="16">
         <v>106.6</v>
       </c>
       <c r="F47" s="15">
         <v>9099.07</v>
       </c>
       <c r="G47" s="16">
         <v>104.7</v>
       </c>
       <c r="H47" s="15">
         <v>12149.421</v>
       </c>
       <c r="I47" s="16">
@@ -5153,51 +5210,51 @@
       <c r="R47" s="15">
         <v>31371.038</v>
       </c>
       <c r="S47" s="16">
         <v>97.1</v>
       </c>
       <c r="T47" s="15">
         <v>35391.938000000002</v>
       </c>
       <c r="U47" s="16">
         <v>95.4</v>
       </c>
       <c r="V47" s="15">
         <v>39402.074999999997</v>
       </c>
       <c r="W47" s="16">
         <v>94.5</v>
       </c>
       <c r="X47" s="15">
         <v>44857.025999999998</v>
       </c>
       <c r="Y47" s="16">
         <v>95.9</v>
       </c>
     </row>
-    <row r="48" spans="1:26" s="8" customFormat="1" ht="11.25">
+    <row r="48" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B48" s="15">
         <v>2219.16</v>
       </c>
       <c r="C48" s="32">
         <v>110.3</v>
       </c>
       <c r="D48" s="15">
         <v>4356.6790000000001</v>
       </c>
       <c r="E48" s="32">
         <v>104</v>
       </c>
       <c r="F48" s="15">
         <v>6548.1260000000002</v>
       </c>
       <c r="G48" s="32">
         <v>102.7</v>
       </c>
       <c r="H48" s="15">
         <v>8707.4470000000001</v>
       </c>
       <c r="I48" s="32">
@@ -5230,51 +5287,51 @@
       <c r="R48" s="39">
         <v>22844.227999999999</v>
       </c>
       <c r="S48" s="32">
         <v>95.2</v>
       </c>
       <c r="T48" s="39">
         <v>25814.823</v>
       </c>
       <c r="U48" s="32">
         <v>93.6</v>
       </c>
       <c r="V48" s="39">
         <v>28768.028999999999</v>
       </c>
       <c r="W48" s="32">
         <v>92.8</v>
       </c>
       <c r="X48" s="39">
         <v>33052.724999999999</v>
       </c>
       <c r="Y48" s="32">
         <v>94.9</v>
       </c>
     </row>
-    <row r="49" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="49" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A49" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B49" s="15">
         <v>694.74699999999996</v>
       </c>
       <c r="C49" s="32">
         <v>108.6</v>
       </c>
       <c r="D49" s="15">
         <v>1559.9949999999999</v>
       </c>
       <c r="E49" s="32">
         <v>103.4</v>
       </c>
       <c r="F49" s="15">
         <v>2316.4589999999998</v>
       </c>
       <c r="G49" s="32">
         <v>99.9</v>
       </c>
       <c r="H49" s="15">
         <v>3129.3739999999998</v>
       </c>
       <c r="I49" s="32">
@@ -5307,51 +5364,51 @@
       <c r="R49" s="39">
         <v>7786.6530000000002</v>
       </c>
       <c r="S49" s="32">
         <v>98.6</v>
       </c>
       <c r="T49" s="39">
         <v>8702.3340000000007</v>
       </c>
       <c r="U49" s="32">
         <v>96.4</v>
       </c>
       <c r="V49" s="39">
         <v>9640.3359999999993</v>
       </c>
       <c r="W49" s="32">
         <v>95.5</v>
       </c>
       <c r="X49" s="39">
         <v>10706.043</v>
       </c>
       <c r="Y49" s="32">
         <v>95.1</v>
       </c>
     </row>
-    <row r="50" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="50" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A50" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B50" s="15">
         <v>73.697999999999993</v>
       </c>
       <c r="C50" s="38" t="s">
         <v>77</v>
       </c>
       <c r="D50" s="15">
         <v>147.39599999999999</v>
       </c>
       <c r="E50" s="38" t="s">
         <v>77</v>
       </c>
       <c r="F50" s="15">
         <v>221.09399999999999</v>
       </c>
       <c r="G50" s="38" t="s">
         <v>77</v>
       </c>
       <c r="H50" s="15">
         <v>294.79199999999997</v>
       </c>
       <c r="I50" s="38" t="s">
@@ -5384,51 +5441,51 @@
       <c r="R50" s="39">
         <v>537.274</v>
       </c>
       <c r="S50" s="32">
         <v>139.1</v>
       </c>
       <c r="T50" s="39">
         <v>579.47</v>
       </c>
       <c r="U50" s="32">
         <v>120.4</v>
       </c>
       <c r="V50" s="39">
         <v>621.66600000000005</v>
       </c>
       <c r="W50" s="32">
         <v>108</v>
       </c>
       <c r="X50" s="39">
         <v>663.86199999999997</v>
       </c>
       <c r="Y50" s="32">
         <v>99.8</v>
       </c>
     </row>
-    <row r="51" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="51" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A51" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B51" s="38" t="s">
         <v>77</v>
       </c>
       <c r="C51" s="38" t="s">
         <v>77</v>
       </c>
       <c r="D51" s="38" t="s">
         <v>77</v>
       </c>
       <c r="E51" s="38" t="s">
         <v>77</v>
       </c>
       <c r="F51" s="38" t="s">
         <v>77</v>
       </c>
       <c r="G51" s="38" t="s">
         <v>77</v>
       </c>
       <c r="H51" s="38" t="s">
         <v>77</v>
       </c>
       <c r="I51" s="38" t="s">
@@ -5459,51 +5516,51 @@
       <c r="R51" s="39" t="s">
         <v>77</v>
       </c>
       <c r="S51" s="38" t="s">
         <v>77</v>
       </c>
       <c r="T51" s="39">
         <v>0.58799999999999997</v>
       </c>
       <c r="U51" s="38" t="s">
         <v>77</v>
       </c>
       <c r="V51" s="39">
         <v>2.5009999999999999</v>
       </c>
       <c r="W51" s="38" t="s">
         <v>77</v>
       </c>
       <c r="X51" s="39">
         <v>4.8099999999999996</v>
       </c>
       <c r="Y51" s="38" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="52" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="52" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A52" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B52" s="38" t="s">
         <v>77</v>
       </c>
       <c r="C52" s="38" t="s">
         <v>77</v>
       </c>
       <c r="D52" s="38" t="s">
         <v>77</v>
       </c>
       <c r="E52" s="38" t="s">
         <v>77</v>
       </c>
       <c r="F52" s="38" t="s">
         <v>77</v>
       </c>
       <c r="G52" s="38" t="s">
         <v>77</v>
       </c>
       <c r="H52" s="38" t="s">
         <v>77</v>
       </c>
       <c r="I52" s="38" t="s">
@@ -5534,51 +5591,51 @@
       <c r="R52" s="39" t="s">
         <v>77</v>
       </c>
       <c r="S52" s="38" t="s">
         <v>77</v>
       </c>
       <c r="T52" s="39" t="s">
         <v>77</v>
       </c>
       <c r="U52" s="38" t="s">
         <v>77</v>
       </c>
       <c r="V52" s="39" t="s">
         <v>77</v>
       </c>
       <c r="W52" s="38" t="s">
         <v>77</v>
       </c>
       <c r="X52" s="39" t="s">
         <v>77</v>
       </c>
       <c r="Y52" s="38" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="53" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="53" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A53" s="2" t="s">
         <v>73</v>
       </c>
       <c r="B53" s="15">
         <v>4.5369999999999999</v>
       </c>
       <c r="C53" s="32">
         <v>1140.5</v>
       </c>
       <c r="D53" s="15">
         <v>9.0739999999999998</v>
       </c>
       <c r="E53" s="32">
         <v>2224</v>
       </c>
       <c r="F53" s="15">
         <v>13.391</v>
       </c>
       <c r="G53" s="32">
         <v>3288.1</v>
       </c>
       <c r="H53" s="15">
         <v>17.808</v>
       </c>
       <c r="I53" s="32">
@@ -5611,51 +5668,51 @@
       <c r="R53" s="39">
         <v>177.12700000000001</v>
       </c>
       <c r="S53" s="32">
         <v>646.79999999999995</v>
       </c>
       <c r="T53" s="39">
         <v>262.52800000000002</v>
       </c>
       <c r="U53" s="32">
         <v>750.7</v>
       </c>
       <c r="V53" s="39">
         <v>330.90899999999999</v>
       </c>
       <c r="W53" s="32">
         <v>762.6</v>
       </c>
       <c r="X53" s="39">
         <v>384.51299999999998</v>
       </c>
       <c r="Y53" s="32">
         <v>746</v>
       </c>
     </row>
-    <row r="54" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="54" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B54" s="40" t="s">
         <v>77</v>
       </c>
       <c r="C54" s="40" t="s">
         <v>77</v>
       </c>
       <c r="D54" s="40" t="s">
         <v>77</v>
       </c>
       <c r="E54" s="40" t="s">
         <v>77</v>
       </c>
       <c r="F54" s="40" t="s">
         <v>77</v>
       </c>
       <c r="G54" s="40" t="s">
         <v>77</v>
       </c>
       <c r="H54" s="40" t="s">
         <v>77</v>
       </c>
       <c r="I54" s="40" t="s">
@@ -5688,182 +5745,182 @@
       <c r="R54" s="42">
         <v>25.756</v>
       </c>
       <c r="S54" s="40" t="s">
         <v>77</v>
       </c>
       <c r="T54" s="42">
         <v>32.195</v>
       </c>
       <c r="U54" s="40" t="s">
         <v>77</v>
       </c>
       <c r="V54" s="42">
         <v>38.634</v>
       </c>
       <c r="W54" s="40" t="s">
         <v>77</v>
       </c>
       <c r="X54" s="42">
         <v>45.073</v>
       </c>
       <c r="Y54" s="40" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="55" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="55" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B55" s="18"/>
       <c r="C55" s="19"/>
       <c r="D55" s="18"/>
       <c r="E55" s="19"/>
       <c r="F55" s="18"/>
       <c r="G55" s="19"/>
       <c r="H55" s="18"/>
       <c r="I55" s="19"/>
       <c r="J55" s="18"/>
       <c r="K55" s="19"/>
       <c r="L55" s="18"/>
       <c r="M55" s="19"/>
       <c r="N55" s="18"/>
       <c r="O55" s="19"/>
       <c r="P55" s="18"/>
       <c r="Q55" s="19"/>
       <c r="R55" s="18"/>
       <c r="S55" s="19"/>
       <c r="T55" s="18"/>
       <c r="U55" s="19"/>
       <c r="V55" s="18"/>
       <c r="W55" s="19"/>
       <c r="X55" s="18"/>
       <c r="Y55" s="19"/>
     </row>
-    <row r="56" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="56" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B56" s="18"/>
       <c r="C56" s="19"/>
       <c r="D56" s="18"/>
       <c r="E56" s="19"/>
       <c r="F56" s="18"/>
       <c r="G56" s="19"/>
       <c r="H56" s="18"/>
       <c r="I56" s="19"/>
       <c r="J56" s="18"/>
       <c r="K56" s="19"/>
       <c r="L56" s="18"/>
       <c r="M56" s="19"/>
       <c r="N56" s="18"/>
       <c r="O56" s="19"/>
       <c r="P56" s="18"/>
       <c r="Q56" s="19"/>
       <c r="R56" s="18"/>
       <c r="S56" s="19"/>
       <c r="T56" s="18"/>
       <c r="U56" s="19"/>
       <c r="V56" s="18"/>
       <c r="W56" s="19"/>
       <c r="X56" s="18"/>
       <c r="Y56" s="19"/>
     </row>
-    <row r="57" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="57" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B57" s="18"/>
       <c r="C57" s="19"/>
       <c r="D57" s="18"/>
       <c r="E57" s="19"/>
       <c r="F57" s="18"/>
       <c r="G57" s="19"/>
       <c r="H57" s="18"/>
       <c r="I57" s="19"/>
       <c r="J57" s="18"/>
       <c r="K57" s="19"/>
       <c r="L57" s="18"/>
       <c r="M57" s="19"/>
       <c r="N57" s="18"/>
       <c r="O57" s="19"/>
       <c r="P57" s="18"/>
       <c r="Q57" s="19"/>
       <c r="R57" s="18"/>
       <c r="S57" s="19"/>
       <c r="T57" s="18"/>
       <c r="U57" s="19"/>
       <c r="V57" s="18"/>
       <c r="W57" s="19"/>
       <c r="X57" s="18"/>
       <c r="Y57" s="19"/>
     </row>
-    <row r="58" spans="1:25" s="8" customFormat="1" ht="11.25"/>
-[...2 lines deleted...]
-      <c r="B59" s="110" t="s">
+    <row r="58" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="59" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A59" s="109"/>
+      <c r="B59" s="111" t="s">
         <v>67</v>
       </c>
-      <c r="C59" s="109"/>
-      <c r="D59" s="110" t="s">
+      <c r="C59" s="112"/>
+      <c r="D59" s="111" t="s">
         <v>69</v>
       </c>
-      <c r="E59" s="110"/>
-      <c r="F59" s="110" t="s">
+      <c r="E59" s="111"/>
+      <c r="F59" s="111" t="s">
         <v>79</v>
       </c>
-      <c r="G59" s="110"/>
-      <c r="H59" s="110" t="s">
+      <c r="G59" s="111"/>
+      <c r="H59" s="111" t="s">
         <v>80</v>
       </c>
-      <c r="I59" s="110"/>
-      <c r="J59" s="110" t="s">
+      <c r="I59" s="111"/>
+      <c r="J59" s="111" t="s">
         <v>83</v>
       </c>
-      <c r="K59" s="110"/>
-      <c r="L59" s="110" t="s">
+      <c r="K59" s="111"/>
+      <c r="L59" s="111" t="s">
         <v>84</v>
       </c>
-      <c r="M59" s="109"/>
-      <c r="N59" s="110" t="s">
+      <c r="M59" s="112"/>
+      <c r="N59" s="111" t="s">
         <v>85</v>
       </c>
-      <c r="O59" s="109"/>
-      <c r="P59" s="110" t="s">
+      <c r="O59" s="112"/>
+      <c r="P59" s="111" t="s">
         <v>86</v>
       </c>
-      <c r="Q59" s="109"/>
-      <c r="R59" s="110" t="s">
+      <c r="Q59" s="112"/>
+      <c r="R59" s="111" t="s">
         <v>87</v>
       </c>
-      <c r="S59" s="109"/>
-      <c r="T59" s="110" t="s">
+      <c r="S59" s="112"/>
+      <c r="T59" s="111" t="s">
         <v>88</v>
       </c>
-      <c r="U59" s="109"/>
-      <c r="V59" s="110" t="s">
+      <c r="U59" s="112"/>
+      <c r="V59" s="111" t="s">
         <v>89</v>
       </c>
-      <c r="W59" s="109"/>
-      <c r="X59" s="110" t="s">
+      <c r="W59" s="112"/>
+      <c r="X59" s="111" t="s">
         <v>90</v>
       </c>
-      <c r="Y59" s="109"/>
-[...2 lines deleted...]
-      <c r="A60" s="112"/>
+      <c r="Y59" s="112"/>
+    </row>
+    <row r="60" spans="1:25" s="8" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A60" s="110"/>
       <c r="B60" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C60" s="14" t="s">
         <v>32</v>
       </c>
       <c r="D60" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E60" s="14" t="s">
         <v>32</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G60" s="14" t="s">
         <v>32</v>
       </c>
       <c r="H60" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I60" s="9" t="s">
         <v>32</v>
       </c>
       <c r="J60" s="9" t="s">
@@ -5893,51 +5950,51 @@
       <c r="R60" s="9" t="s">
         <v>31</v>
       </c>
       <c r="S60" s="14" t="s">
         <v>32</v>
       </c>
       <c r="T60" s="9" t="s">
         <v>31</v>
       </c>
       <c r="U60" s="14" t="s">
         <v>32</v>
       </c>
       <c r="V60" s="9" t="s">
         <v>31</v>
       </c>
       <c r="W60" s="14" t="s">
         <v>32</v>
       </c>
       <c r="X60" s="9" t="s">
         <v>31</v>
       </c>
       <c r="Y60" s="14" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="61" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="61" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A61" s="70" t="s">
         <v>103</v>
       </c>
       <c r="B61" s="18">
         <v>4040.4630000000002</v>
       </c>
       <c r="C61" s="19">
         <v>123.4</v>
       </c>
       <c r="D61" s="33">
         <v>8205.9410000000007</v>
       </c>
       <c r="E61" s="13">
         <v>124.9</v>
       </c>
       <c r="F61" s="15">
         <v>12171.896000000001</v>
       </c>
       <c r="G61" s="51">
         <v>123.4</v>
       </c>
       <c r="H61" s="15">
         <v>16055.593999999999</v>
       </c>
       <c r="I61" s="51">
@@ -5970,51 +6027,51 @@
       <c r="R61" s="15">
         <v>46040.042000000001</v>
       </c>
       <c r="S61" s="54">
         <v>135.30000000000001</v>
       </c>
       <c r="T61" s="15">
         <v>53138.887999999999</v>
       </c>
       <c r="U61" s="58">
         <v>138.6</v>
       </c>
       <c r="V61" s="15">
         <v>60400.334000000003</v>
       </c>
       <c r="W61" s="54">
         <v>141.80000000000001</v>
       </c>
       <c r="X61" s="15">
         <v>67996.414000000004</v>
       </c>
       <c r="Y61" s="58">
         <v>139.19999999999999</v>
       </c>
     </row>
-    <row r="62" spans="1:25" s="8" customFormat="1" ht="22.5">
+    <row r="62" spans="1:25" s="8" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A62" s="67" t="s">
         <v>104</v>
       </c>
       <c r="B62" s="39">
         <v>3034.0419999999999</v>
       </c>
       <c r="C62" s="32">
         <v>125</v>
       </c>
       <c r="D62" s="39">
         <v>6056.6130000000003</v>
       </c>
       <c r="E62" s="32">
         <v>128.5</v>
       </c>
       <c r="F62" s="11">
         <v>8988.57</v>
       </c>
       <c r="G62" s="11">
         <v>126.6</v>
       </c>
       <c r="H62" s="11">
         <v>11768.522999999999</v>
       </c>
       <c r="I62" s="11">
@@ -6047,51 +6104,51 @@
       <c r="R62" s="15">
         <v>35625.913</v>
       </c>
       <c r="S62" s="55">
         <v>143.69999999999999</v>
       </c>
       <c r="T62" s="15">
         <v>41536.290999999997</v>
       </c>
       <c r="U62" s="58">
         <v>148.6</v>
       </c>
       <c r="V62" s="15">
         <v>47528.777999999998</v>
       </c>
       <c r="W62" s="55">
         <v>152.80000000000001</v>
       </c>
       <c r="X62" s="15">
         <v>53867.892999999996</v>
       </c>
       <c r="Y62" s="58">
         <v>149.69999999999999</v>
       </c>
     </row>
-    <row r="63" spans="1:25" s="8" customFormat="1" ht="22.5">
+    <row r="63" spans="1:25" s="8" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A63" s="67" t="s">
         <v>105</v>
       </c>
       <c r="B63" s="39">
         <v>835.399</v>
       </c>
       <c r="C63" s="32">
         <v>109.9</v>
       </c>
       <c r="D63" s="39">
         <v>1809.5340000000001</v>
       </c>
       <c r="E63" s="32">
         <v>107.2</v>
       </c>
       <c r="F63" s="11">
         <v>2680.2469999999998</v>
       </c>
       <c r="G63" s="11">
         <v>106.7</v>
       </c>
       <c r="H63" s="11">
         <v>3608.6210000000001</v>
       </c>
       <c r="I63" s="11">
@@ -6124,51 +6181,51 @@
       <c r="R63" s="15">
         <v>8740.2579999999998</v>
       </c>
       <c r="S63" s="55">
         <v>103.5</v>
       </c>
       <c r="T63" s="15">
         <v>9756.8940000000002</v>
       </c>
       <c r="U63" s="58">
         <v>103.5</v>
       </c>
       <c r="V63" s="15">
         <v>10794.981</v>
       </c>
       <c r="W63" s="55">
         <v>103.6</v>
       </c>
       <c r="X63" s="15">
         <v>11831.753000000001</v>
       </c>
       <c r="Y63" s="58">
         <v>101.5</v>
       </c>
     </row>
-    <row r="64" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="64" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A64" s="67" t="s">
         <v>106</v>
       </c>
       <c r="B64" s="39">
         <v>55.322000000000003</v>
       </c>
       <c r="C64" s="32">
         <v>68.599999999999994</v>
       </c>
       <c r="D64" s="39">
         <v>110.64400000000001</v>
       </c>
       <c r="E64" s="32">
         <v>69.400000000000006</v>
       </c>
       <c r="F64" s="11">
         <v>165.96600000000001</v>
       </c>
       <c r="G64" s="11">
         <v>69.2</v>
       </c>
       <c r="H64" s="11">
         <v>221.28800000000001</v>
       </c>
       <c r="I64" s="11">
@@ -6201,51 +6258,51 @@
       <c r="R64" s="15">
         <v>840.26400000000001</v>
       </c>
       <c r="S64" s="55">
         <v>144.1</v>
       </c>
       <c r="T64" s="15">
         <v>967.27599999999995</v>
       </c>
       <c r="U64" s="58">
         <v>154.1</v>
       </c>
       <c r="V64" s="15">
         <v>1146.7360000000001</v>
       </c>
       <c r="W64" s="55">
         <v>170.6</v>
       </c>
       <c r="X64" s="15">
         <v>1303.7560000000001</v>
       </c>
       <c r="Y64" s="58">
         <v>180.3</v>
       </c>
     </row>
-    <row r="65" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="65" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A65" s="67" t="s">
         <v>107</v>
       </c>
       <c r="B65" s="39">
         <v>1.7390000000000001</v>
       </c>
       <c r="C65" s="38" t="s">
         <v>77</v>
       </c>
       <c r="D65" s="39">
         <v>4.0060000000000002</v>
       </c>
       <c r="E65" s="38" t="s">
         <v>77</v>
       </c>
       <c r="F65" s="11">
         <v>5.681</v>
       </c>
       <c r="G65" s="39" t="s">
         <v>77</v>
       </c>
       <c r="H65" s="11">
         <v>6.8390000000000004</v>
       </c>
       <c r="I65" s="39" t="s">
@@ -6278,51 +6335,51 @@
       <c r="R65" s="15">
         <v>98.14</v>
       </c>
       <c r="S65" s="56" t="s">
         <v>77</v>
       </c>
       <c r="T65" s="15">
         <v>102.364</v>
       </c>
       <c r="U65" s="58">
         <v>16074.6</v>
       </c>
       <c r="V65" s="15">
         <v>107.855</v>
       </c>
       <c r="W65" s="55">
         <v>3989.3</v>
       </c>
       <c r="X65" s="15">
         <v>124.27</v>
       </c>
       <c r="Y65" s="58">
         <v>2372.4</v>
       </c>
     </row>
-    <row r="66" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="66" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A66" s="67" t="s">
         <v>108</v>
       </c>
       <c r="B66" s="39" t="s">
         <v>77</v>
       </c>
       <c r="C66" s="38" t="s">
         <v>77</v>
       </c>
       <c r="D66" s="39" t="s">
         <v>77</v>
       </c>
       <c r="E66" s="38" t="s">
         <v>77</v>
       </c>
       <c r="F66" s="39" t="s">
         <v>77</v>
       </c>
       <c r="G66" s="39" t="s">
         <v>77</v>
       </c>
       <c r="H66" s="39" t="s">
         <v>77</v>
       </c>
       <c r="I66" s="39" t="s">
@@ -6355,51 +6412,51 @@
       <c r="R66" s="15">
         <v>13.593999999999999</v>
       </c>
       <c r="S66" s="56" t="s">
         <v>77</v>
       </c>
       <c r="T66" s="15">
         <v>17.079999999999998</v>
       </c>
       <c r="U66" s="59" t="s">
         <v>77</v>
       </c>
       <c r="V66" s="15">
         <v>20.666</v>
       </c>
       <c r="W66" s="56" t="s">
         <v>77</v>
       </c>
       <c r="X66" s="15">
         <v>24.199000000000002</v>
       </c>
       <c r="Y66" s="59" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="67" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="67" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A67" s="68" t="s">
         <v>109</v>
       </c>
       <c r="B67" s="39">
         <v>99.893000000000001</v>
       </c>
       <c r="C67" s="32">
         <v>2012.6</v>
       </c>
       <c r="D67" s="39">
         <v>197.00800000000001</v>
       </c>
       <c r="E67" s="32">
         <v>2006.6</v>
       </c>
       <c r="F67" s="11">
         <v>289.22800000000001</v>
       </c>
       <c r="G67" s="11">
         <v>1992.5</v>
       </c>
       <c r="H67" s="11">
         <v>394.05099999999999</v>
       </c>
       <c r="I67" s="11">
@@ -6432,51 +6489,51 @@
       <c r="R67" s="15">
         <v>582.25300000000004</v>
       </c>
       <c r="S67" s="55">
         <v>303</v>
       </c>
       <c r="T67" s="15">
         <v>616.47400000000005</v>
       </c>
       <c r="U67" s="58">
         <v>216.8</v>
       </c>
       <c r="V67" s="15">
         <v>655.92</v>
       </c>
       <c r="W67" s="55">
         <v>183.4</v>
       </c>
       <c r="X67" s="15">
         <v>696.25599999999997</v>
       </c>
       <c r="Y67" s="58">
         <v>166.3</v>
       </c>
     </row>
-    <row r="68" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="68" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A68" s="69" t="s">
         <v>110</v>
       </c>
       <c r="B68" s="42">
         <v>14.068</v>
       </c>
       <c r="C68" s="40" t="s">
         <v>77</v>
       </c>
       <c r="D68" s="42">
         <v>28.135999999999999</v>
       </c>
       <c r="E68" s="40" t="s">
         <v>77</v>
       </c>
       <c r="F68" s="12">
         <v>42.204000000000001</v>
       </c>
       <c r="G68" s="40" t="s">
         <v>77</v>
       </c>
       <c r="H68" s="12">
         <v>56.271999999999998</v>
       </c>
       <c r="I68" s="40" t="s">
@@ -6509,211 +6566,211 @@
       <c r="R68" s="17">
         <v>139.62</v>
       </c>
       <c r="S68" s="57">
         <v>499.6</v>
       </c>
       <c r="T68" s="17">
         <v>142.50899999999999</v>
       </c>
       <c r="U68" s="57">
         <v>408.7</v>
       </c>
       <c r="V68" s="17">
         <v>145.398</v>
       </c>
       <c r="W68" s="57">
         <v>348.1</v>
       </c>
       <c r="X68" s="17">
         <v>148.28700000000001</v>
       </c>
       <c r="Y68" s="57">
         <v>302.10000000000002</v>
       </c>
     </row>
-    <row r="69" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="69" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A69" s="2"/>
       <c r="B69" s="39"/>
       <c r="C69" s="38"/>
       <c r="D69" s="39"/>
       <c r="E69" s="38"/>
       <c r="F69" s="33"/>
       <c r="G69" s="38"/>
       <c r="H69" s="33"/>
       <c r="I69" s="38"/>
       <c r="J69" s="34"/>
       <c r="K69" s="38"/>
       <c r="L69" s="18"/>
       <c r="M69" s="34"/>
       <c r="N69" s="18"/>
       <c r="O69" s="32"/>
       <c r="P69" s="18"/>
       <c r="Q69" s="55"/>
       <c r="R69" s="18"/>
       <c r="S69" s="55"/>
       <c r="T69" s="18"/>
       <c r="U69" s="55"/>
       <c r="V69" s="18"/>
       <c r="W69" s="55"/>
       <c r="X69" s="18"/>
       <c r="Y69" s="55"/>
     </row>
-    <row r="70" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="70" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A70" s="2"/>
       <c r="B70" s="39"/>
       <c r="C70" s="38"/>
       <c r="D70" s="39"/>
       <c r="E70" s="38"/>
       <c r="F70" s="33"/>
       <c r="G70" s="38"/>
       <c r="H70" s="33"/>
       <c r="I70" s="38"/>
       <c r="J70" s="34"/>
       <c r="K70" s="38"/>
       <c r="L70" s="18"/>
       <c r="M70" s="34"/>
       <c r="N70" s="18"/>
       <c r="O70" s="32"/>
       <c r="P70" s="18"/>
       <c r="Q70" s="55"/>
       <c r="R70" s="18"/>
       <c r="S70" s="55"/>
       <c r="T70" s="18"/>
       <c r="U70" s="55"/>
       <c r="V70" s="18"/>
       <c r="W70" s="55"/>
       <c r="X70" s="18"/>
       <c r="Y70" s="55"/>
     </row>
-    <row r="71" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="71" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A71" s="2"/>
       <c r="B71" s="39"/>
       <c r="C71" s="38"/>
       <c r="D71" s="39"/>
       <c r="E71" s="38"/>
       <c r="F71" s="33"/>
       <c r="G71" s="38"/>
       <c r="H71" s="33"/>
       <c r="I71" s="38"/>
       <c r="J71" s="34"/>
       <c r="K71" s="38"/>
       <c r="L71" s="18"/>
       <c r="M71" s="34"/>
       <c r="N71" s="18"/>
       <c r="O71" s="32"/>
       <c r="P71" s="18"/>
       <c r="Q71" s="55"/>
       <c r="R71" s="18"/>
       <c r="S71" s="55"/>
       <c r="T71" s="18"/>
       <c r="U71" s="55"/>
       <c r="V71" s="18"/>
       <c r="W71" s="55"/>
       <c r="X71" s="18"/>
       <c r="Y71" s="55"/>
     </row>
-    <row r="72" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="72" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A72" s="2"/>
       <c r="B72" s="39"/>
       <c r="C72" s="38"/>
       <c r="D72" s="39"/>
       <c r="E72" s="38"/>
       <c r="F72" s="33"/>
       <c r="G72" s="38"/>
       <c r="H72" s="33"/>
       <c r="I72" s="38"/>
       <c r="J72" s="34"/>
       <c r="K72" s="38"/>
       <c r="L72" s="18"/>
       <c r="M72" s="34"/>
       <c r="N72" s="18"/>
       <c r="O72" s="32"/>
       <c r="P72" s="18"/>
       <c r="Q72" s="55"/>
       <c r="R72" s="18"/>
       <c r="S72" s="55"/>
       <c r="T72" s="18"/>
       <c r="U72" s="55"/>
       <c r="V72" s="18"/>
       <c r="W72" s="55"/>
       <c r="X72" s="18"/>
       <c r="Y72" s="55"/>
     </row>
-    <row r="73" spans="1:25" s="8" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B73" s="110" t="s">
+    <row r="73" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A73" s="109"/>
+      <c r="B73" s="111" t="s">
         <v>91</v>
       </c>
-      <c r="C73" s="109"/>
-      <c r="D73" s="110" t="s">
+      <c r="C73" s="112"/>
+      <c r="D73" s="111" t="s">
         <v>92</v>
       </c>
-      <c r="E73" s="110"/>
-      <c r="F73" s="110" t="s">
+      <c r="E73" s="111"/>
+      <c r="F73" s="111" t="s">
         <v>93</v>
       </c>
-      <c r="G73" s="110"/>
-      <c r="H73" s="110" t="s">
+      <c r="G73" s="111"/>
+      <c r="H73" s="111" t="s">
         <v>94</v>
       </c>
-      <c r="I73" s="110"/>
-      <c r="J73" s="110" t="s">
+      <c r="I73" s="111"/>
+      <c r="J73" s="111" t="s">
         <v>95</v>
       </c>
-      <c r="K73" s="110"/>
-      <c r="L73" s="110" t="s">
+      <c r="K73" s="111"/>
+      <c r="L73" s="111" t="s">
         <v>96</v>
       </c>
-      <c r="M73" s="109"/>
-      <c r="N73" s="110" t="s">
+      <c r="M73" s="112"/>
+      <c r="N73" s="111" t="s">
         <v>97</v>
       </c>
-      <c r="O73" s="109"/>
-      <c r="P73" s="110" t="s">
+      <c r="O73" s="112"/>
+      <c r="P73" s="111" t="s">
         <v>98</v>
       </c>
-      <c r="Q73" s="109"/>
-      <c r="R73" s="110" t="s">
+      <c r="Q73" s="112"/>
+      <c r="R73" s="111" t="s">
         <v>99</v>
       </c>
-      <c r="S73" s="109"/>
-      <c r="T73" s="110" t="s">
+      <c r="S73" s="112"/>
+      <c r="T73" s="111" t="s">
         <v>100</v>
       </c>
-      <c r="U73" s="109"/>
-      <c r="V73" s="110" t="s">
+      <c r="U73" s="112"/>
+      <c r="V73" s="111" t="s">
         <v>101</v>
       </c>
-      <c r="W73" s="109"/>
-      <c r="X73" s="110" t="s">
+      <c r="W73" s="112"/>
+      <c r="X73" s="111" t="s">
         <v>102</v>
       </c>
-      <c r="Y73" s="110"/>
-[...2 lines deleted...]
-      <c r="A74" s="112"/>
+      <c r="Y73" s="111"/>
+    </row>
+    <row r="74" spans="1:25" s="8" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A74" s="110"/>
       <c r="B74" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C74" s="14" t="s">
         <v>32</v>
       </c>
       <c r="D74" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E74" s="14" t="s">
         <v>32</v>
       </c>
       <c r="F74" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G74" s="14" t="s">
         <v>32</v>
       </c>
       <c r="H74" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I74" s="9" t="s">
         <v>32</v>
       </c>
       <c r="J74" s="9" t="s">
@@ -6743,51 +6800,51 @@
       <c r="R74" s="9" t="s">
         <v>31</v>
       </c>
       <c r="S74" s="14" t="s">
         <v>32</v>
       </c>
       <c r="T74" s="9" t="s">
         <v>31</v>
       </c>
       <c r="U74" s="14" t="s">
         <v>32</v>
       </c>
       <c r="V74" s="9" t="s">
         <v>31</v>
       </c>
       <c r="W74" s="14" t="s">
         <v>32</v>
       </c>
       <c r="X74" s="9" t="s">
         <v>31</v>
       </c>
       <c r="Y74" s="82" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="75" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="75" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A75" s="70" t="s">
         <v>103</v>
       </c>
       <c r="B75" s="15">
         <v>5034.8900000000003</v>
       </c>
       <c r="C75" s="53">
         <v>106.9</v>
       </c>
       <c r="D75" s="60">
         <v>9901.2479999999996</v>
       </c>
       <c r="E75" s="58">
         <v>105</v>
       </c>
       <c r="F75" s="61">
         <v>15471.7</v>
       </c>
       <c r="G75" s="63">
         <v>114.5</v>
       </c>
       <c r="H75" s="65">
         <v>21602.9</v>
       </c>
       <c r="I75" s="51">
@@ -6820,51 +6877,51 @@
       <c r="R75" s="88">
         <v>51544.9</v>
       </c>
       <c r="S75" s="77">
         <v>95</v>
       </c>
       <c r="T75" s="88">
         <v>58145.599999999999</v>
       </c>
       <c r="U75" s="77">
         <v>92.7</v>
       </c>
       <c r="V75" s="90">
         <v>64587.3</v>
       </c>
       <c r="W75" s="77">
         <v>90.4</v>
       </c>
       <c r="X75" s="90">
         <v>72475.399999999994</v>
       </c>
       <c r="Y75" s="58">
         <v>90.6</v>
       </c>
     </row>
-    <row r="76" spans="1:25" s="8" customFormat="1" ht="22.5">
+    <row r="76" spans="1:25" s="8" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A76" s="67" t="s">
         <v>104</v>
       </c>
       <c r="B76" s="39">
         <v>3819.152</v>
       </c>
       <c r="C76" s="32">
         <v>108</v>
       </c>
       <c r="D76" s="61">
         <v>7279.5709999999999</v>
       </c>
       <c r="E76" s="58">
         <v>104.6</v>
       </c>
       <c r="F76" s="61">
         <v>11433.9</v>
       </c>
       <c r="G76" s="63">
         <v>120.1</v>
       </c>
       <c r="H76" s="66">
         <v>16008.8</v>
       </c>
       <c r="I76" s="66">
@@ -6897,51 +6954,51 @@
       <c r="R76" s="92">
         <v>38069.199999999997</v>
       </c>
       <c r="S76" s="77">
         <v>90.6</v>
       </c>
       <c r="T76" s="92">
         <v>43025.1</v>
       </c>
       <c r="U76" s="77">
         <v>87.7</v>
       </c>
       <c r="V76" s="90">
         <v>47815.7</v>
       </c>
       <c r="W76" s="58">
         <v>85</v>
       </c>
       <c r="X76" s="90">
         <v>53330</v>
       </c>
       <c r="Y76" s="58">
         <v>84.1</v>
       </c>
     </row>
-    <row r="77" spans="1:25" s="8" customFormat="1" ht="22.5">
+    <row r="77" spans="1:25" s="8" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A77" s="67" t="s">
         <v>105</v>
       </c>
       <c r="B77" s="39">
         <v>1073.9459999999999</v>
       </c>
       <c r="C77" s="32">
         <v>110.3</v>
       </c>
       <c r="D77" s="61">
         <v>2090.9630000000002</v>
       </c>
       <c r="E77" s="58">
         <v>100.6</v>
       </c>
       <c r="F77" s="61">
         <v>2973.9</v>
       </c>
       <c r="G77" s="63">
         <v>86.8</v>
       </c>
       <c r="H77" s="66">
         <v>3997.7</v>
       </c>
       <c r="I77" s="66">
@@ -6974,51 +7031,51 @@
       <c r="R77" s="92">
         <v>9052.6</v>
       </c>
       <c r="S77" s="77">
         <v>87.8</v>
       </c>
       <c r="T77" s="92">
         <v>10054.299999999999</v>
       </c>
       <c r="U77" s="77">
         <v>87.3</v>
       </c>
       <c r="V77" s="90">
         <v>11069.7</v>
       </c>
       <c r="W77" s="58">
         <v>86.7</v>
       </c>
       <c r="X77" s="90">
         <v>12236.8</v>
       </c>
       <c r="Y77" s="58">
         <v>87.9</v>
       </c>
     </row>
-    <row r="78" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="78" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A78" s="67" t="s">
         <v>106</v>
       </c>
       <c r="B78" s="39">
         <v>70.905000000000001</v>
       </c>
       <c r="C78" s="32">
         <v>109.9</v>
       </c>
       <c r="D78" s="61">
         <v>148.625</v>
       </c>
       <c r="E78" s="58">
         <v>116.9</v>
       </c>
       <c r="F78" s="61">
         <v>307.5</v>
       </c>
       <c r="G78" s="63">
         <v>204.4</v>
       </c>
       <c r="H78" s="66">
         <v>467.2</v>
       </c>
       <c r="I78" s="66">
@@ -7051,51 +7108,51 @@
       <c r="R78" s="92">
         <v>1256.3</v>
       </c>
       <c r="S78" s="77">
         <v>126.8</v>
       </c>
       <c r="T78" s="92">
         <v>1414.1</v>
       </c>
       <c r="U78" s="77">
         <v>123.8</v>
       </c>
       <c r="V78" s="90">
         <v>1572.8</v>
       </c>
       <c r="W78" s="58">
         <v>115.9</v>
       </c>
       <c r="X78" s="90">
         <v>1731.5</v>
       </c>
       <c r="Y78" s="58">
         <v>112.8</v>
       </c>
     </row>
-    <row r="79" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="79" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A79" s="67" t="s">
         <v>107</v>
       </c>
       <c r="B79" s="39">
         <v>10.125999999999999</v>
       </c>
       <c r="C79" s="32">
         <v>499.4</v>
       </c>
       <c r="D79" s="61">
         <v>46.000999999999998</v>
       </c>
       <c r="E79" s="58">
         <v>999.4</v>
       </c>
       <c r="F79" s="61">
         <v>80.2</v>
       </c>
       <c r="G79" s="63">
         <v>95.3</v>
       </c>
       <c r="H79" s="66">
         <v>120.6</v>
       </c>
       <c r="I79" s="39">
@@ -7128,51 +7185,51 @@
       <c r="R79" s="92">
         <v>318.60000000000002</v>
       </c>
       <c r="S79" s="77">
         <v>275.3</v>
       </c>
       <c r="T79" s="92">
         <v>358.4</v>
       </c>
       <c r="U79" s="77">
         <v>296.39999999999998</v>
       </c>
       <c r="V79" s="90">
         <v>396.9</v>
       </c>
       <c r="W79" s="58">
         <v>311.10000000000002</v>
       </c>
       <c r="X79" s="90">
         <v>435.1</v>
       </c>
       <c r="Y79" s="58">
         <v>297.5</v>
       </c>
     </row>
-    <row r="80" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="80" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A80" s="67" t="s">
         <v>108</v>
       </c>
       <c r="B80" s="39" t="s">
         <v>77</v>
       </c>
       <c r="C80" s="38" t="s">
         <v>77</v>
       </c>
       <c r="D80" s="61">
         <v>103.437</v>
       </c>
       <c r="E80" s="59" t="s">
         <v>77</v>
       </c>
       <c r="F80" s="61">
         <v>195.7</v>
       </c>
       <c r="G80" s="63">
         <v>89.3</v>
       </c>
       <c r="H80" s="39">
         <v>295.3</v>
       </c>
       <c r="I80" s="39">
@@ -7205,51 +7262,51 @@
       <c r="R80" s="92">
         <v>810.1</v>
       </c>
       <c r="S80" s="77">
         <v>5054.2</v>
       </c>
       <c r="T80" s="92">
         <v>907.3</v>
       </c>
       <c r="U80" s="77">
         <v>4497.8</v>
       </c>
       <c r="V80" s="90">
         <v>1011</v>
       </c>
       <c r="W80" s="58">
         <v>4135.2</v>
       </c>
       <c r="X80" s="90">
         <v>1113.3</v>
       </c>
       <c r="Y80" s="58">
         <v>3908.6</v>
       </c>
     </row>
-    <row r="81" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="81" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A81" s="68" t="s">
         <v>109</v>
       </c>
       <c r="B81" s="39">
         <v>57.511000000000003</v>
       </c>
       <c r="C81" s="32">
         <v>49.4</v>
       </c>
       <c r="D81" s="61">
         <v>119.383</v>
       </c>
       <c r="E81" s="58">
         <v>52.7</v>
       </c>
       <c r="F81" s="61">
         <v>220.1</v>
       </c>
       <c r="G81" s="63">
         <v>162.69999999999999</v>
       </c>
       <c r="H81" s="66">
         <v>328.8</v>
       </c>
       <c r="I81" s="66">
@@ -7282,51 +7339,51 @@
       <c r="R81" s="92">
         <v>972.4</v>
       </c>
       <c r="S81" s="77">
         <v>141.69999999999999</v>
       </c>
       <c r="T81" s="92">
         <v>1179.2</v>
       </c>
       <c r="U81" s="77">
         <v>162</v>
       </c>
       <c r="V81" s="90">
         <v>1387.7</v>
       </c>
       <c r="W81" s="58">
         <v>178.8</v>
       </c>
       <c r="X81" s="90">
         <v>2149.1</v>
       </c>
       <c r="Y81" s="58">
         <v>262.2</v>
       </c>
     </row>
-    <row r="82" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="82" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A82" s="69" t="s">
         <v>110</v>
       </c>
       <c r="B82" s="42">
         <v>3.25</v>
       </c>
       <c r="C82" s="7">
         <v>19.8</v>
       </c>
       <c r="D82" s="62">
         <v>113.268</v>
       </c>
       <c r="E82" s="57">
         <v>350.4</v>
       </c>
       <c r="F82" s="62">
         <v>260.39999999999998</v>
       </c>
       <c r="G82" s="64">
         <v>133.80000000000001</v>
       </c>
       <c r="H82" s="41">
         <v>384.3</v>
       </c>
       <c r="I82" s="40">
@@ -7359,110 +7416,110 @@
       <c r="R82" s="95">
         <v>1065.5999999999999</v>
       </c>
       <c r="S82" s="80">
         <v>647.4</v>
       </c>
       <c r="T82" s="95">
         <v>1207.3</v>
       </c>
       <c r="U82" s="80">
         <v>717.3</v>
       </c>
       <c r="V82" s="95">
         <v>1333.6</v>
       </c>
       <c r="W82" s="57">
         <v>775.3</v>
       </c>
       <c r="X82" s="95">
         <v>1479.6</v>
       </c>
       <c r="Y82" s="57">
         <v>847.8</v>
       </c>
     </row>
-    <row r="83" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="83" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B83" s="18"/>
       <c r="C83" s="19"/>
     </row>
-    <row r="84" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="84" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A84" s="20"/>
     </row>
-    <row r="87" spans="1:25" s="8" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B87" s="108" t="s">
+    <row r="87" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A87" s="109"/>
+      <c r="B87" s="113" t="s">
         <v>111</v>
       </c>
-      <c r="C87" s="109"/>
-      <c r="D87" s="108" t="s">
+      <c r="C87" s="112"/>
+      <c r="D87" s="113" t="s">
         <v>112</v>
       </c>
-      <c r="E87" s="110"/>
-      <c r="F87" s="108" t="s">
+      <c r="E87" s="111"/>
+      <c r="F87" s="113" t="s">
         <v>113</v>
       </c>
-      <c r="G87" s="110"/>
-      <c r="H87" s="108" t="s">
+      <c r="G87" s="111"/>
+      <c r="H87" s="113" t="s">
         <v>114</v>
       </c>
-      <c r="I87" s="110"/>
-      <c r="J87" s="108" t="s">
+      <c r="I87" s="111"/>
+      <c r="J87" s="113" t="s">
         <v>115</v>
       </c>
-      <c r="K87" s="110"/>
-      <c r="L87" s="108" t="s">
+      <c r="K87" s="111"/>
+      <c r="L87" s="113" t="s">
         <v>116</v>
       </c>
-      <c r="M87" s="109"/>
-      <c r="N87" s="108" t="s">
+      <c r="M87" s="112"/>
+      <c r="N87" s="113" t="s">
         <v>117</v>
       </c>
-      <c r="O87" s="109"/>
-      <c r="P87" s="108" t="s">
+      <c r="O87" s="112"/>
+      <c r="P87" s="113" t="s">
         <v>118</v>
       </c>
-      <c r="Q87" s="109"/>
-      <c r="R87" s="108" t="s">
+      <c r="Q87" s="112"/>
+      <c r="R87" s="113" t="s">
         <v>119</v>
       </c>
-      <c r="S87" s="109"/>
-      <c r="T87" s="108" t="s">
+      <c r="S87" s="112"/>
+      <c r="T87" s="113" t="s">
         <v>120</v>
       </c>
-      <c r="U87" s="109"/>
-      <c r="V87" s="108" t="s">
+      <c r="U87" s="112"/>
+      <c r="V87" s="113" t="s">
         <v>121</v>
       </c>
-      <c r="W87" s="109"/>
-      <c r="X87" s="108" t="s">
+      <c r="W87" s="112"/>
+      <c r="X87" s="113" t="s">
         <v>122</v>
       </c>
-      <c r="Y87" s="110"/>
-[...2 lines deleted...]
-      <c r="A88" s="112"/>
+      <c r="Y87" s="111"/>
+    </row>
+    <row r="88" spans="1:25" s="8" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A88" s="110"/>
       <c r="B88" s="83" t="s">
         <v>31</v>
       </c>
       <c r="C88" s="84" t="s">
         <v>32</v>
       </c>
       <c r="D88" s="83" t="s">
         <v>31</v>
       </c>
       <c r="E88" s="84" t="s">
         <v>32</v>
       </c>
       <c r="F88" s="83" t="s">
         <v>31</v>
       </c>
       <c r="G88" s="84" t="s">
         <v>32</v>
       </c>
       <c r="H88" s="97" t="s">
         <v>31</v>
       </c>
       <c r="I88" s="97" t="s">
         <v>32</v>
       </c>
       <c r="J88" s="83" t="s">
@@ -7492,541 +7549,573 @@
       <c r="R88" s="83" t="s">
         <v>31</v>
       </c>
       <c r="S88" s="84" t="s">
         <v>32</v>
       </c>
       <c r="T88" s="83" t="s">
         <v>31</v>
       </c>
       <c r="U88" s="84" t="s">
         <v>32</v>
       </c>
       <c r="V88" s="83" t="s">
         <v>31</v>
       </c>
       <c r="W88" s="84" t="s">
         <v>32</v>
       </c>
       <c r="X88" s="83" t="s">
         <v>31</v>
       </c>
       <c r="Y88" s="83" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="89" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="89" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A89" s="70" t="s">
         <v>103</v>
       </c>
       <c r="B89" s="65">
         <v>4786.5</v>
       </c>
       <c r="C89" s="77">
         <v>84.7</v>
       </c>
       <c r="D89" s="88">
         <v>9196.7000000000007</v>
       </c>
       <c r="E89" s="89">
         <v>79.900000000000006</v>
       </c>
       <c r="F89" s="61">
         <v>14862.1</v>
       </c>
       <c r="G89" s="6">
         <v>81.400000000000006</v>
       </c>
       <c r="H89" s="51">
         <v>20695</v>
       </c>
       <c r="I89" s="89">
         <v>81.5</v>
       </c>
       <c r="J89" s="65">
         <v>26613.3</v>
       </c>
       <c r="K89" s="58">
         <v>83.4</v>
       </c>
-      <c r="L89" s="65"/>
-      <c r="M89" s="58"/>
+      <c r="L89" s="114">
+        <v>32857.199999999997</v>
+      </c>
+      <c r="M89" s="58">
+        <v>85.9</v>
+      </c>
       <c r="N89" s="73"/>
       <c r="O89" s="58"/>
       <c r="P89" s="73"/>
       <c r="Q89" s="54"/>
       <c r="R89" s="73"/>
       <c r="S89" s="58"/>
       <c r="T89" s="76"/>
       <c r="U89" s="77"/>
       <c r="V89" s="74"/>
       <c r="W89" s="58"/>
       <c r="X89" s="74"/>
       <c r="Y89" s="85"/>
     </row>
-    <row r="90" spans="1:25" s="8" customFormat="1" ht="22.5">
+    <row r="90" spans="1:25" s="8" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A90" s="67" t="s">
         <v>104</v>
       </c>
       <c r="B90" s="39">
         <v>3461.1</v>
       </c>
       <c r="C90" s="77">
         <v>80.8</v>
       </c>
       <c r="D90" s="92">
         <v>6308.2</v>
       </c>
       <c r="E90" s="93">
         <v>74.5</v>
       </c>
       <c r="F90" s="61">
         <v>10494</v>
       </c>
       <c r="G90" s="6">
         <v>77.8</v>
       </c>
       <c r="H90" s="51">
         <v>14695</v>
       </c>
       <c r="I90" s="77">
         <v>78.099999999999994</v>
       </c>
       <c r="J90" s="65">
         <v>19129.099999999999</v>
       </c>
       <c r="K90" s="58">
         <v>81.3</v>
       </c>
-      <c r="L90" s="65"/>
-      <c r="M90" s="58"/>
+      <c r="L90" s="114">
+        <v>23889.200000000001</v>
+      </c>
+      <c r="M90" s="58">
+        <v>85</v>
+      </c>
       <c r="N90" s="74"/>
       <c r="O90" s="58"/>
       <c r="P90" s="74"/>
       <c r="Q90" s="58"/>
       <c r="R90" s="74"/>
       <c r="S90" s="58"/>
       <c r="T90" s="78"/>
       <c r="U90" s="77"/>
       <c r="V90" s="74"/>
       <c r="W90" s="58"/>
       <c r="X90" s="74"/>
       <c r="Y90" s="85"/>
     </row>
-    <row r="91" spans="1:25" s="8" customFormat="1" ht="22.5">
+    <row r="91" spans="1:25" s="8" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A91" s="67" t="s">
         <v>105</v>
       </c>
       <c r="B91" s="39">
         <v>964.8</v>
       </c>
       <c r="C91" s="77">
         <v>80.099999999999994</v>
       </c>
       <c r="D91" s="92">
         <v>2251.4</v>
       </c>
       <c r="E91" s="93">
         <v>92.6</v>
       </c>
       <c r="F91" s="61">
         <v>3425.2</v>
       </c>
       <c r="G91" s="6">
         <v>97.6</v>
       </c>
       <c r="H91" s="51">
         <v>4745.3</v>
       </c>
       <c r="I91" s="77">
         <v>101</v>
       </c>
       <c r="J91" s="65">
         <v>5916.9</v>
       </c>
       <c r="K91" s="58">
         <v>100.6</v>
       </c>
-      <c r="L91" s="65"/>
-      <c r="M91" s="58"/>
+      <c r="L91" s="114">
+        <v>7076.2</v>
+      </c>
+      <c r="M91" s="58">
+        <v>100.6</v>
+      </c>
       <c r="N91" s="74"/>
       <c r="O91" s="58"/>
       <c r="P91" s="74"/>
       <c r="Q91" s="58"/>
       <c r="R91" s="74"/>
       <c r="S91" s="58"/>
       <c r="T91" s="78"/>
       <c r="U91" s="77"/>
       <c r="V91" s="74"/>
       <c r="W91" s="58"/>
       <c r="X91" s="74"/>
       <c r="Y91" s="85"/>
     </row>
-    <row r="92" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="92" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A92" s="67" t="s">
         <v>106</v>
       </c>
       <c r="B92" s="39">
         <v>35.299999999999997</v>
       </c>
       <c r="C92" s="77">
         <v>44.4</v>
       </c>
       <c r="D92" s="92">
         <v>74.099999999999994</v>
       </c>
       <c r="E92" s="93">
         <v>42.9</v>
       </c>
       <c r="F92" s="61">
         <v>110</v>
       </c>
       <c r="G92" s="6">
         <v>30.3</v>
       </c>
       <c r="H92" s="31">
         <v>148.30000000000001</v>
       </c>
       <c r="I92" s="58">
         <v>27</v>
       </c>
       <c r="J92" s="65">
         <v>180.19300000000001</v>
       </c>
       <c r="K92" s="58">
         <v>24.5</v>
       </c>
-      <c r="L92" s="65"/>
-      <c r="M92" s="58"/>
+      <c r="L92" s="114">
+        <v>223.8</v>
+      </c>
+      <c r="M92" s="58">
+        <v>24.6</v>
+      </c>
       <c r="N92" s="74"/>
       <c r="O92" s="58"/>
       <c r="P92" s="74"/>
       <c r="Q92" s="58"/>
       <c r="R92" s="74"/>
       <c r="S92" s="58"/>
       <c r="T92" s="78"/>
       <c r="U92" s="77"/>
       <c r="V92" s="74"/>
       <c r="W92" s="58"/>
       <c r="X92" s="74"/>
       <c r="Y92" s="85"/>
     </row>
-    <row r="93" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="93" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A93" s="67" t="s">
         <v>107</v>
       </c>
       <c r="B93" s="39">
         <v>42.4</v>
       </c>
       <c r="C93" s="77">
         <v>373.6</v>
       </c>
       <c r="D93" s="92">
         <v>84.8</v>
       </c>
       <c r="E93" s="93">
         <v>158.6</v>
       </c>
       <c r="F93" s="61">
         <v>125.7</v>
       </c>
       <c r="G93" s="6">
         <v>132.80000000000001</v>
       </c>
       <c r="H93" s="31">
         <v>168.5</v>
       </c>
       <c r="I93" s="58">
         <v>118.9</v>
       </c>
       <c r="J93" s="61">
         <v>212.83199999999999</v>
       </c>
       <c r="K93" s="58">
         <v>111.7</v>
       </c>
-      <c r="L93" s="65"/>
-      <c r="M93" s="58"/>
+      <c r="L93" s="115">
+        <v>256.89999999999998</v>
+      </c>
+      <c r="M93" s="58">
+        <v>110.1</v>
+      </c>
       <c r="N93" s="74"/>
       <c r="O93" s="58"/>
       <c r="P93" s="74"/>
       <c r="Q93" s="58"/>
       <c r="R93" s="74"/>
       <c r="S93" s="58"/>
       <c r="T93" s="78"/>
       <c r="U93" s="77"/>
       <c r="V93" s="74"/>
       <c r="W93" s="58"/>
       <c r="X93" s="74"/>
       <c r="Y93" s="85"/>
     </row>
-    <row r="94" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="94" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A94" s="67" t="s">
         <v>108</v>
       </c>
       <c r="B94" s="39">
         <v>109.8</v>
       </c>
       <c r="C94" s="96" t="s">
         <v>77</v>
       </c>
       <c r="D94" s="92">
         <v>214.2</v>
       </c>
       <c r="E94" s="93">
         <v>178.1</v>
       </c>
       <c r="F94" s="61">
         <v>312</v>
       </c>
       <c r="G94" s="6">
         <v>135</v>
       </c>
       <c r="H94" s="31">
         <v>416.7</v>
       </c>
       <c r="I94" s="58">
         <v>120.1</v>
       </c>
       <c r="J94" s="98">
         <v>518.41800000000001</v>
       </c>
       <c r="K94" s="58">
         <v>112.3</v>
       </c>
-      <c r="L94" s="65"/>
-      <c r="M94" s="58"/>
+      <c r="L94" s="116">
+        <v>619.9</v>
+      </c>
+      <c r="M94" s="58">
+        <v>108.3</v>
+      </c>
       <c r="N94" s="74"/>
       <c r="O94" s="58"/>
       <c r="P94" s="74"/>
       <c r="Q94" s="58"/>
       <c r="R94" s="74"/>
       <c r="S94" s="58"/>
       <c r="T94" s="78"/>
       <c r="U94" s="77"/>
       <c r="V94" s="74"/>
       <c r="W94" s="58"/>
       <c r="X94" s="74"/>
       <c r="Y94" s="85"/>
     </row>
-    <row r="95" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="95" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A95" s="68" t="s">
         <v>109</v>
       </c>
       <c r="B95" s="39">
         <v>24.5</v>
       </c>
       <c r="C95" s="77">
         <v>38</v>
       </c>
       <c r="D95" s="92">
         <v>44.4</v>
       </c>
       <c r="E95" s="93">
         <v>32</v>
       </c>
       <c r="F95" s="61">
         <v>63.6</v>
       </c>
       <c r="G95" s="6">
         <v>24.5</v>
       </c>
       <c r="H95" s="31">
         <v>84.2</v>
       </c>
       <c r="I95" s="58">
         <v>21.8</v>
       </c>
       <c r="J95" s="65">
         <v>100.782</v>
       </c>
       <c r="K95" s="58">
         <v>19.3</v>
       </c>
-      <c r="L95" s="65"/>
-      <c r="M95" s="58"/>
+      <c r="L95" s="114">
+        <v>119</v>
+      </c>
+      <c r="M95" s="58">
+        <v>19.399999999999999</v>
+      </c>
       <c r="N95" s="74"/>
       <c r="O95" s="58"/>
       <c r="P95" s="74"/>
       <c r="Q95" s="58"/>
       <c r="R95" s="74"/>
       <c r="S95" s="58"/>
       <c r="T95" s="78"/>
       <c r="U95" s="77"/>
       <c r="V95" s="74"/>
       <c r="W95" s="58"/>
       <c r="X95" s="74"/>
       <c r="Y95" s="85"/>
     </row>
-    <row r="96" spans="1:25" s="8" customFormat="1" ht="11.25">
+    <row r="96" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A96" s="69" t="s">
         <v>110</v>
       </c>
       <c r="B96" s="42">
         <v>148.6</v>
       </c>
       <c r="C96" s="80">
         <v>4074.4</v>
       </c>
       <c r="D96" s="95">
         <v>219.5</v>
       </c>
       <c r="E96" s="80">
         <v>166.6</v>
       </c>
       <c r="F96" s="62">
         <v>331.6</v>
       </c>
       <c r="G96" s="7">
         <v>107.9</v>
       </c>
       <c r="H96" s="35">
         <v>436.8</v>
       </c>
       <c r="I96" s="57">
         <v>96.7</v>
       </c>
       <c r="J96" s="62">
         <v>555.16800000000001</v>
       </c>
       <c r="K96" s="57">
         <v>92</v>
       </c>
-      <c r="L96" s="72"/>
-      <c r="M96" s="57"/>
+      <c r="L96" s="117">
+        <v>671.9</v>
+      </c>
+      <c r="M96" s="57">
+        <v>88.5</v>
+      </c>
       <c r="N96" s="75"/>
       <c r="O96" s="57"/>
       <c r="P96" s="75"/>
       <c r="Q96" s="57"/>
       <c r="R96" s="75"/>
       <c r="S96" s="57"/>
       <c r="T96" s="79"/>
       <c r="U96" s="80"/>
       <c r="V96" s="75"/>
       <c r="W96" s="57"/>
       <c r="X96" s="75"/>
       <c r="Y96" s="86"/>
     </row>
-    <row r="98" spans="1:1">
+    <row r="98" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A98" s="20" t="s">
         <v>68</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
-    <mergeCell ref="A1:Y1"/>
-[...32 lines deleted...]
-    <mergeCell ref="R17:S17"/>
+    <mergeCell ref="T87:U87"/>
+    <mergeCell ref="V87:W87"/>
+    <mergeCell ref="X87:Y87"/>
+    <mergeCell ref="J87:K87"/>
+    <mergeCell ref="L87:M87"/>
+    <mergeCell ref="N87:O87"/>
+    <mergeCell ref="P87:Q87"/>
+    <mergeCell ref="R87:S87"/>
+    <mergeCell ref="A87:A88"/>
+    <mergeCell ref="B87:C87"/>
+    <mergeCell ref="D87:E87"/>
+    <mergeCell ref="F87:G87"/>
+    <mergeCell ref="H87:I87"/>
+    <mergeCell ref="A73:A74"/>
+    <mergeCell ref="B73:C73"/>
+    <mergeCell ref="D73:E73"/>
+    <mergeCell ref="F73:G73"/>
+    <mergeCell ref="X73:Y73"/>
+    <mergeCell ref="P73:Q73"/>
+    <mergeCell ref="R73:S73"/>
+    <mergeCell ref="T73:U73"/>
+    <mergeCell ref="V73:W73"/>
+    <mergeCell ref="H73:I73"/>
+    <mergeCell ref="J73:K73"/>
+    <mergeCell ref="L73:M73"/>
+    <mergeCell ref="N73:O73"/>
+    <mergeCell ref="T59:U59"/>
+    <mergeCell ref="X31:Y31"/>
+    <mergeCell ref="V59:W59"/>
+    <mergeCell ref="D45:E45"/>
+    <mergeCell ref="F45:G45"/>
+    <mergeCell ref="L45:M45"/>
+    <mergeCell ref="N45:O45"/>
+    <mergeCell ref="J59:K59"/>
+    <mergeCell ref="L59:M59"/>
+    <mergeCell ref="N59:O59"/>
+    <mergeCell ref="J45:K45"/>
+    <mergeCell ref="X59:Y59"/>
+    <mergeCell ref="X45:Y45"/>
+    <mergeCell ref="H45:I45"/>
+    <mergeCell ref="P59:Q59"/>
+    <mergeCell ref="T31:U31"/>
     <mergeCell ref="A59:A60"/>
     <mergeCell ref="B59:C59"/>
     <mergeCell ref="V31:W31"/>
     <mergeCell ref="L31:M31"/>
     <mergeCell ref="R59:S59"/>
     <mergeCell ref="N31:O31"/>
     <mergeCell ref="P31:Q31"/>
     <mergeCell ref="R45:S45"/>
     <mergeCell ref="T45:U45"/>
     <mergeCell ref="F59:G59"/>
     <mergeCell ref="H59:I59"/>
     <mergeCell ref="D59:E59"/>
     <mergeCell ref="A45:A46"/>
     <mergeCell ref="B45:C45"/>
     <mergeCell ref="V45:W45"/>
     <mergeCell ref="P45:Q45"/>
-    <mergeCell ref="T59:U59"/>
-[...40 lines deleted...]
-    <mergeCell ref="R87:S87"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="F17:G17"/>
+    <mergeCell ref="T17:U17"/>
+    <mergeCell ref="R17:S17"/>
+    <mergeCell ref="A31:A32"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="D31:E31"/>
+    <mergeCell ref="F31:G31"/>
+    <mergeCell ref="H31:I31"/>
+    <mergeCell ref="J31:K31"/>
+    <mergeCell ref="R31:S31"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="X17:Y17"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="V17:W17"/>
+    <mergeCell ref="L17:M17"/>
+    <mergeCell ref="N17:O17"/>
+    <mergeCell ref="P17:Q17"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="H4:I4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="30" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Volume provision food </vt:lpstr>