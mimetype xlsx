--- v3 (2026-07-22)
+++ v4 (2026-08-31)
@@ -2,53 +2,53 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="22827"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F10E4F0F-DFDB-4FBF-985F-69F076121970}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8EB2BC9D-198B-4F4F-AFAF-113EEEA4A910}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="12675" yWindow="0" windowWidth="15600" windowHeight="14115" firstSheet="1" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="10305" yWindow="990" windowWidth="16875" windowHeight="9480" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Volume provision food " sheetId="4" r:id="rId1"/>
     <sheet name="IPV provision food" sheetId="5" r:id="rId2"/>
     <sheet name="Volume and IFI by districts" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="557" uniqueCount="123">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
@@ -582,51 +582,51 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="118">
+  <cellXfs count="120">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
@@ -836,105 +836,107 @@
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...43 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -1249,94 +1251,94 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Y10"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="E20" sqref="E20"/>
+      <selection activeCell="H10" sqref="H10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="21" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="21"/>
     <col min="10" max="10" width="11.28515625" style="21" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A1" s="99" t="s">
+      <c r="A1" s="103" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="99"/>
-[...10 lines deleted...]
-      <c r="M1" s="99"/>
+      <c r="B1" s="103"/>
+      <c r="C1" s="103"/>
+      <c r="D1" s="103"/>
+      <c r="E1" s="103"/>
+      <c r="F1" s="103"/>
+      <c r="G1" s="103"/>
+      <c r="H1" s="103"/>
+      <c r="I1" s="103"/>
+      <c r="J1" s="103"/>
+      <c r="K1" s="103"/>
+      <c r="L1" s="103"/>
+      <c r="M1" s="103"/>
     </row>
     <row r="2" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A2" s="100" t="s">
+      <c r="A2" s="104" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="100"/>
-[...10 lines deleted...]
-      <c r="M2" s="100"/>
+      <c r="B2" s="104"/>
+      <c r="C2" s="104"/>
+      <c r="D2" s="104"/>
+      <c r="E2" s="104"/>
+      <c r="F2" s="104"/>
+      <c r="G2" s="104"/>
+      <c r="H2" s="104"/>
+      <c r="I2" s="104"/>
+      <c r="J2" s="104"/>
+      <c r="K2" s="104"/>
+      <c r="L2" s="104"/>
+      <c r="M2" s="104"/>
     </row>
     <row r="3" spans="1:25" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A3" s="43"/>
       <c r="B3" s="44" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="44" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="44" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="44" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="44" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="44" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="44" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="44" t="s">
@@ -1661,155 +1663,157 @@
         <v>7888</v>
       </c>
     </row>
     <row r="10" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A10" s="48">
         <v>2026</v>
       </c>
       <c r="B10" s="28">
         <v>4786.5</v>
       </c>
       <c r="C10" s="28">
         <v>4410.1000000000004</v>
       </c>
       <c r="D10" s="28">
         <v>5665.4</v>
       </c>
       <c r="E10" s="28">
         <v>5832.9</v>
       </c>
       <c r="F10" s="28">
         <v>5918.3</v>
       </c>
       <c r="G10" s="28">
         <v>6243.8</v>
       </c>
-      <c r="H10" s="28"/>
+      <c r="H10" s="28">
+        <v>7085.4</v>
+      </c>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="28"/>
       <c r="L10" s="28"/>
       <c r="M10" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="68" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="I32" sqref="I32"/>
+      <selection activeCell="H26" sqref="H26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="21"/>
     <col min="10" max="10" width="10.5703125" style="21" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="101" t="s">
+      <c r="A1" s="105" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="99"/>
-[...10 lines deleted...]
-      <c r="M1" s="99"/>
+      <c r="B1" s="103"/>
+      <c r="C1" s="103"/>
+      <c r="D1" s="103"/>
+      <c r="E1" s="103"/>
+      <c r="F1" s="103"/>
+      <c r="G1" s="103"/>
+      <c r="H1" s="103"/>
+      <c r="I1" s="103"/>
+      <c r="J1" s="103"/>
+      <c r="K1" s="103"/>
+      <c r="L1" s="103"/>
+      <c r="M1" s="103"/>
     </row>
     <row r="2" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A2" s="43"/>
       <c r="B2" s="44" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="44" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="44" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="44" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="44" t="s">
         <v>4</v>
       </c>
       <c r="G2" s="44" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="44" t="s">
         <v>6</v>
       </c>
       <c r="I2" s="44" t="s">
         <v>7</v>
       </c>
       <c r="J2" s="44" t="s">
         <v>8</v>
       </c>
       <c r="K2" s="44" t="s">
         <v>9</v>
       </c>
       <c r="L2" s="44" t="s">
         <v>10</v>
       </c>
       <c r="M2" s="81" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="102" t="s">
+      <c r="A3" s="106" t="s">
         <v>13</v>
       </c>
-      <c r="B3" s="103"/>
-[...10 lines deleted...]
-      <c r="M3" s="104"/>
+      <c r="B3" s="107"/>
+      <c r="C3" s="107"/>
+      <c r="D3" s="107"/>
+      <c r="E3" s="107"/>
+      <c r="F3" s="107"/>
+      <c r="G3" s="107"/>
+      <c r="H3" s="107"/>
+      <c r="I3" s="107"/>
+      <c r="J3" s="107"/>
+      <c r="K3" s="107"/>
+      <c r="L3" s="107"/>
+      <c r="M3" s="108"/>
     </row>
     <row r="4" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="46">
         <v>2020</v>
       </c>
       <c r="B4" s="25">
         <v>115.5</v>
       </c>
       <c r="C4" s="25">
         <v>104.3</v>
       </c>
       <c r="D4" s="25">
         <v>153.69999999999999</v>
       </c>
       <c r="E4" s="25">
         <v>37.200000000000003</v>
       </c>
       <c r="F4" s="25">
         <v>97.3</v>
       </c>
       <c r="G4" s="52">
         <v>141.5</v>
       </c>
       <c r="H4" s="25">
         <v>87.9</v>
@@ -2035,73 +2039,75 @@
         <v>119.1</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="46">
         <v>2026</v>
       </c>
       <c r="B10" s="24">
         <v>60.7</v>
       </c>
       <c r="C10" s="24">
         <v>85.9</v>
       </c>
       <c r="D10" s="24">
         <v>127.3</v>
       </c>
       <c r="E10" s="27">
         <v>103</v>
       </c>
       <c r="F10" s="27">
         <v>101.5</v>
       </c>
       <c r="G10" s="71">
         <v>105</v>
       </c>
-      <c r="H10" s="25"/>
+      <c r="H10" s="27">
+        <v>113.5</v>
+      </c>
       <c r="I10" s="25"/>
       <c r="J10" s="25"/>
       <c r="K10" s="25"/>
       <c r="L10" s="24"/>
       <c r="M10" s="25"/>
     </row>
     <row r="11" spans="1:13" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="105" t="s">
+      <c r="A11" s="109" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="106"/>
-[...10 lines deleted...]
-      <c r="M11" s="107"/>
+      <c r="B11" s="110"/>
+      <c r="C11" s="110"/>
+      <c r="D11" s="110"/>
+      <c r="E11" s="110"/>
+      <c r="F11" s="110"/>
+      <c r="G11" s="110"/>
+      <c r="H11" s="110"/>
+      <c r="I11" s="110"/>
+      <c r="J11" s="110"/>
+      <c r="K11" s="110"/>
+      <c r="L11" s="110"/>
+      <c r="M11" s="111"/>
     </row>
     <row r="12" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="47">
         <v>2020</v>
       </c>
       <c r="B12" s="25">
         <v>99.2</v>
       </c>
       <c r="C12" s="25">
         <v>81.099999999999994</v>
       </c>
       <c r="D12" s="25">
         <v>140.19999999999999</v>
       </c>
       <c r="E12" s="25">
         <v>48.7</v>
       </c>
       <c r="F12" s="25">
         <v>46.7</v>
       </c>
       <c r="G12" s="25">
         <v>54.6</v>
       </c>
       <c r="H12" s="25">
         <v>51.2</v>
@@ -2327,73 +2333,75 @@
         <v>92.6</v>
       </c>
     </row>
     <row r="18" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="46">
         <v>2026</v>
       </c>
       <c r="B18" s="24">
         <v>84.7</v>
       </c>
       <c r="C18" s="24">
         <v>75.3</v>
       </c>
       <c r="D18" s="24">
         <v>83.7</v>
       </c>
       <c r="E18" s="27">
         <v>82.1</v>
       </c>
       <c r="F18" s="27">
         <v>90.7</v>
       </c>
       <c r="G18" s="71">
         <v>98.4</v>
       </c>
-      <c r="H18" s="25"/>
+      <c r="H18" s="27">
+        <v>108.2</v>
+      </c>
       <c r="I18" s="25"/>
       <c r="J18" s="25"/>
       <c r="K18" s="25"/>
       <c r="L18" s="24"/>
       <c r="M18" s="25"/>
     </row>
     <row r="19" spans="1:13" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="105" t="s">
+      <c r="A19" s="109" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="106"/>
-[...10 lines deleted...]
-      <c r="M19" s="107"/>
+      <c r="B19" s="110"/>
+      <c r="C19" s="110"/>
+      <c r="D19" s="110"/>
+      <c r="E19" s="110"/>
+      <c r="F19" s="110"/>
+      <c r="G19" s="110"/>
+      <c r="H19" s="110"/>
+      <c r="I19" s="110"/>
+      <c r="J19" s="110"/>
+      <c r="K19" s="110"/>
+      <c r="L19" s="110"/>
+      <c r="M19" s="111"/>
     </row>
     <row r="20" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="46">
         <v>2020</v>
       </c>
       <c r="B20" s="25">
         <v>99.2</v>
       </c>
       <c r="C20" s="25">
         <v>89</v>
       </c>
       <c r="D20" s="25">
         <v>106</v>
       </c>
       <c r="E20" s="25">
         <v>91</v>
       </c>
       <c r="F20" s="25">
         <v>81.599999999999994</v>
       </c>
       <c r="G20" s="25">
         <v>76</v>
       </c>
       <c r="H20" s="25">
         <v>72.099999999999994</v>
@@ -2619,194 +2627,196 @@
         <v>90.6</v>
       </c>
     </row>
     <row r="26" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="46">
         <v>2026</v>
       </c>
       <c r="B26" s="24">
         <v>84.7</v>
       </c>
       <c r="C26" s="24">
         <v>79.900000000000006</v>
       </c>
       <c r="D26" s="24">
         <v>81.400000000000006</v>
       </c>
       <c r="E26" s="27">
         <v>81.5</v>
       </c>
       <c r="F26" s="27">
         <v>83.4</v>
       </c>
       <c r="G26" s="71">
         <v>85.9</v>
       </c>
-      <c r="H26" s="25"/>
+      <c r="H26" s="27">
+        <v>89.2</v>
+      </c>
       <c r="I26" s="25"/>
       <c r="J26" s="25"/>
       <c r="K26" s="25"/>
       <c r="L26" s="24"/>
       <c r="M26" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A19:M19"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:Z98"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B68" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="M102" sqref="M102"/>
+    <sheetView tabSelected="1" topLeftCell="B77" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection activeCell="N99" sqref="N99"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.42578125" style="4" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="4" customWidth="1"/>
     <col min="3" max="3" width="8" style="4" customWidth="1"/>
     <col min="4" max="4" width="12" style="4" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="4" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="4" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="4" customWidth="1"/>
     <col min="8" max="8" width="13.140625" style="4" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="4" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="4" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="4" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="4" customWidth="1"/>
     <col min="14" max="14" width="11.7109375" style="4" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="4" customWidth="1"/>
     <col min="16" max="16" width="12.85546875" style="4" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="4" customWidth="1"/>
     <col min="18" max="18" width="12.42578125" style="4" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="4" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="4" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="4" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="4" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="4" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="108" t="s">
+      <c r="A1" s="117" t="s">
         <v>82</v>
       </c>
-      <c r="B1" s="108"/>
-[...22 lines deleted...]
-      <c r="Y1" s="108"/>
+      <c r="B1" s="117"/>
+      <c r="C1" s="117"/>
+      <c r="D1" s="117"/>
+      <c r="E1" s="117"/>
+      <c r="F1" s="117"/>
+      <c r="G1" s="117"/>
+      <c r="H1" s="117"/>
+      <c r="I1" s="117"/>
+      <c r="J1" s="117"/>
+      <c r="K1" s="117"/>
+      <c r="L1" s="117"/>
+      <c r="M1" s="117"/>
+      <c r="N1" s="117"/>
+      <c r="O1" s="117"/>
+      <c r="P1" s="117"/>
+      <c r="Q1" s="117"/>
+      <c r="R1" s="117"/>
+      <c r="S1" s="117"/>
+      <c r="T1" s="117"/>
+      <c r="U1" s="117"/>
+      <c r="V1" s="117"/>
+      <c r="W1" s="117"/>
+      <c r="X1" s="117"/>
+      <c r="Y1" s="117"/>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="5"/>
     </row>
     <row r="4" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A4" s="109"/>
-      <c r="B4" s="111" t="s">
+      <c r="A4" s="115"/>
+      <c r="B4" s="114" t="s">
         <v>19</v>
       </c>
-      <c r="C4" s="111"/>
-      <c r="D4" s="111" t="s">
+      <c r="C4" s="114"/>
+      <c r="D4" s="114" t="s">
         <v>20</v>
       </c>
-      <c r="E4" s="111"/>
-      <c r="F4" s="111" t="s">
+      <c r="E4" s="114"/>
+      <c r="F4" s="114" t="s">
         <v>21</v>
       </c>
-      <c r="G4" s="111"/>
-      <c r="H4" s="111" t="s">
+      <c r="G4" s="114"/>
+      <c r="H4" s="114" t="s">
         <v>22</v>
       </c>
-      <c r="I4" s="111"/>
-      <c r="J4" s="111" t="s">
+      <c r="I4" s="114"/>
+      <c r="J4" s="114" t="s">
         <v>23</v>
       </c>
-      <c r="K4" s="111"/>
-      <c r="L4" s="111" t="s">
+      <c r="K4" s="114"/>
+      <c r="L4" s="114" t="s">
         <v>24</v>
       </c>
-      <c r="M4" s="111"/>
-      <c r="N4" s="111" t="s">
+      <c r="M4" s="114"/>
+      <c r="N4" s="114" t="s">
         <v>25</v>
       </c>
-      <c r="O4" s="111"/>
-      <c r="P4" s="111" t="s">
+      <c r="O4" s="114"/>
+      <c r="P4" s="114" t="s">
         <v>26</v>
       </c>
-      <c r="Q4" s="111"/>
-      <c r="R4" s="111" t="s">
+      <c r="Q4" s="114"/>
+      <c r="R4" s="114" t="s">
         <v>27</v>
       </c>
-      <c r="S4" s="111"/>
-      <c r="T4" s="111" t="s">
+      <c r="S4" s="114"/>
+      <c r="T4" s="114" t="s">
         <v>28</v>
       </c>
-      <c r="U4" s="111"/>
-      <c r="V4" s="111" t="s">
+      <c r="U4" s="114"/>
+      <c r="V4" s="114" t="s">
         <v>29</v>
       </c>
-      <c r="W4" s="111"/>
-      <c r="X4" s="111" t="s">
+      <c r="W4" s="114"/>
+      <c r="X4" s="114" t="s">
         <v>30</v>
       </c>
-      <c r="Y4" s="112"/>
+      <c r="Y4" s="113"/>
       <c r="Z4" s="13"/>
     </row>
     <row r="5" spans="1:26" s="8" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A5" s="110"/>
+      <c r="A5" s="116"/>
       <c r="B5" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -3471,103 +3481,103 @@
       </c>
       <c r="V13" s="35">
         <v>8.2579999999999991</v>
       </c>
       <c r="W13" s="7">
         <v>4.2</v>
       </c>
       <c r="X13" s="35">
         <v>8.2579999999999991</v>
       </c>
       <c r="Y13" s="7">
         <v>4.2</v>
       </c>
       <c r="Z13" s="13"/>
     </row>
     <row r="14" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Z14" s="13"/>
     </row>
     <row r="15" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Z15" s="13"/>
     </row>
     <row r="16" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Z16" s="13"/>
     </row>
     <row r="17" spans="1:26" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="109"/>
-      <c r="B17" s="111" t="s">
+      <c r="A17" s="115"/>
+      <c r="B17" s="114" t="s">
         <v>33</v>
       </c>
-      <c r="C17" s="111"/>
-      <c r="D17" s="111" t="s">
+      <c r="C17" s="114"/>
+      <c r="D17" s="114" t="s">
         <v>34</v>
       </c>
-      <c r="E17" s="111"/>
-      <c r="F17" s="111" t="s">
+      <c r="E17" s="114"/>
+      <c r="F17" s="114" t="s">
         <v>35</v>
       </c>
-      <c r="G17" s="111"/>
-      <c r="H17" s="111" t="s">
+      <c r="G17" s="114"/>
+      <c r="H17" s="114" t="s">
         <v>36</v>
       </c>
-      <c r="I17" s="111"/>
-      <c r="J17" s="111" t="s">
+      <c r="I17" s="114"/>
+      <c r="J17" s="114" t="s">
         <v>37</v>
       </c>
-      <c r="K17" s="111"/>
-      <c r="L17" s="111" t="s">
+      <c r="K17" s="114"/>
+      <c r="L17" s="114" t="s">
         <v>38</v>
       </c>
-      <c r="M17" s="111"/>
-      <c r="N17" s="111" t="s">
+      <c r="M17" s="114"/>
+      <c r="N17" s="114" t="s">
         <v>39</v>
       </c>
-      <c r="O17" s="111"/>
-      <c r="P17" s="111" t="s">
+      <c r="O17" s="114"/>
+      <c r="P17" s="114" t="s">
         <v>40</v>
       </c>
-      <c r="Q17" s="111"/>
-      <c r="R17" s="111" t="s">
+      <c r="Q17" s="114"/>
+      <c r="R17" s="114" t="s">
         <v>41</v>
       </c>
-      <c r="S17" s="111"/>
-      <c r="T17" s="111" t="s">
+      <c r="S17" s="114"/>
+      <c r="T17" s="114" t="s">
         <v>42</v>
       </c>
-      <c r="U17" s="111"/>
-      <c r="V17" s="111" t="s">
+      <c r="U17" s="114"/>
+      <c r="V17" s="114" t="s">
         <v>43</v>
       </c>
-      <c r="W17" s="111"/>
-      <c r="X17" s="111" t="s">
+      <c r="W17" s="114"/>
+      <c r="X17" s="114" t="s">
         <v>44</v>
       </c>
-      <c r="Y17" s="112"/>
+      <c r="Y17" s="113"/>
       <c r="Z17" s="13"/>
     </row>
     <row r="18" spans="1:26" s="8" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A18" s="110"/>
+      <c r="A18" s="116"/>
       <c r="B18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="H18" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="J18" s="9" t="s">
@@ -4242,103 +4252,103 @@
       <c r="Y26" s="7">
         <v>59.2</v>
       </c>
       <c r="Z26" s="13"/>
     </row>
     <row r="27" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Y27" s="13"/>
       <c r="Z27" s="13"/>
     </row>
     <row r="28" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Z28" s="13"/>
     </row>
     <row r="29" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="V29" s="13"/>
       <c r="W29" s="13"/>
       <c r="X29" s="13"/>
       <c r="Z29" s="13"/>
     </row>
     <row r="30" spans="1:26" s="8" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="V30" s="13"/>
       <c r="W30" s="13"/>
       <c r="X30" s="13"/>
       <c r="Z30" s="13"/>
     </row>
     <row r="31" spans="1:26" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="109"/>
-      <c r="B31" s="111" t="s">
+      <c r="A31" s="115"/>
+      <c r="B31" s="114" t="s">
         <v>45</v>
       </c>
-      <c r="C31" s="111"/>
-      <c r="D31" s="111" t="s">
+      <c r="C31" s="114"/>
+      <c r="D31" s="114" t="s">
         <v>46</v>
       </c>
-      <c r="E31" s="111"/>
-      <c r="F31" s="111" t="s">
+      <c r="E31" s="114"/>
+      <c r="F31" s="114" t="s">
         <v>47</v>
       </c>
-      <c r="G31" s="111"/>
-      <c r="H31" s="111" t="s">
+      <c r="G31" s="114"/>
+      <c r="H31" s="114" t="s">
         <v>48</v>
       </c>
-      <c r="I31" s="111"/>
-      <c r="J31" s="111" t="s">
+      <c r="I31" s="114"/>
+      <c r="J31" s="114" t="s">
         <v>49</v>
       </c>
-      <c r="K31" s="111"/>
-      <c r="L31" s="111" t="s">
+      <c r="K31" s="114"/>
+      <c r="L31" s="114" t="s">
         <v>50</v>
       </c>
-      <c r="M31" s="111"/>
-      <c r="N31" s="111" t="s">
+      <c r="M31" s="114"/>
+      <c r="N31" s="114" t="s">
         <v>51</v>
       </c>
-      <c r="O31" s="111"/>
-      <c r="P31" s="111" t="s">
+      <c r="O31" s="114"/>
+      <c r="P31" s="114" t="s">
         <v>52</v>
       </c>
-      <c r="Q31" s="111"/>
-      <c r="R31" s="111" t="s">
+      <c r="Q31" s="114"/>
+      <c r="R31" s="114" t="s">
         <v>53</v>
       </c>
-      <c r="S31" s="111"/>
-      <c r="T31" s="111" t="s">
+      <c r="S31" s="114"/>
+      <c r="T31" s="114" t="s">
         <v>54</v>
       </c>
-      <c r="U31" s="112"/>
-      <c r="V31" s="111" t="s">
+      <c r="U31" s="113"/>
+      <c r="V31" s="114" t="s">
         <v>55</v>
       </c>
-      <c r="W31" s="112"/>
-      <c r="X31" s="111" t="s">
+      <c r="W31" s="113"/>
+      <c r="X31" s="114" t="s">
         <v>56</v>
       </c>
-      <c r="Y31" s="112"/>
+      <c r="Y31" s="113"/>
       <c r="Z31" s="13"/>
     </row>
     <row r="32" spans="1:26" s="8" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A32" s="110"/>
+      <c r="A32" s="116"/>
       <c r="B32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>32</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>32</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G32" s="9" t="s">
         <v>32</v>
       </c>
       <c r="H32" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="9" t="s">
         <v>32</v>
       </c>
       <c r="J32" s="9" t="s">
@@ -5006,103 +5016,103 @@
       </c>
       <c r="W40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="X40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="Y40" s="40" t="s">
         <v>77</v>
       </c>
       <c r="Z40" s="13"/>
     </row>
     <row r="41" spans="1:26" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="Z41" s="13"/>
     </row>
     <row r="42" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Z42" s="13"/>
     </row>
     <row r="43" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Z43" s="13"/>
     </row>
     <row r="44" spans="1:26" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Z44" s="13"/>
     </row>
     <row r="45" spans="1:26" s="8" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="109"/>
-      <c r="B45" s="111" t="s">
+      <c r="A45" s="115"/>
+      <c r="B45" s="114" t="s">
         <v>57</v>
       </c>
-      <c r="C45" s="112"/>
-      <c r="D45" s="111" t="s">
+      <c r="C45" s="113"/>
+      <c r="D45" s="114" t="s">
         <v>58</v>
       </c>
-      <c r="E45" s="111"/>
-      <c r="F45" s="111" t="s">
+      <c r="E45" s="114"/>
+      <c r="F45" s="114" t="s">
         <v>59</v>
       </c>
-      <c r="G45" s="111"/>
-      <c r="H45" s="111" t="s">
+      <c r="G45" s="114"/>
+      <c r="H45" s="114" t="s">
         <v>81</v>
       </c>
-      <c r="I45" s="111"/>
-      <c r="J45" s="111" t="s">
+      <c r="I45" s="114"/>
+      <c r="J45" s="114" t="s">
         <v>60</v>
       </c>
-      <c r="K45" s="111"/>
-      <c r="L45" s="111" t="s">
+      <c r="K45" s="114"/>
+      <c r="L45" s="114" t="s">
         <v>61</v>
       </c>
-      <c r="M45" s="111"/>
-      <c r="N45" s="111" t="s">
+      <c r="M45" s="114"/>
+      <c r="N45" s="114" t="s">
         <v>62</v>
       </c>
-      <c r="O45" s="112"/>
-      <c r="P45" s="111" t="s">
+      <c r="O45" s="113"/>
+      <c r="P45" s="114" t="s">
         <v>63</v>
       </c>
-      <c r="Q45" s="112"/>
-      <c r="R45" s="111" t="s">
+      <c r="Q45" s="113"/>
+      <c r="R45" s="114" t="s">
         <v>64</v>
       </c>
-      <c r="S45" s="112"/>
-      <c r="T45" s="111" t="s">
+      <c r="S45" s="113"/>
+      <c r="T45" s="114" t="s">
         <v>65</v>
       </c>
-      <c r="U45" s="112"/>
-      <c r="V45" s="111" t="s">
+      <c r="U45" s="113"/>
+      <c r="V45" s="114" t="s">
         <v>66</v>
       </c>
-      <c r="W45" s="112"/>
-      <c r="X45" s="111" t="s">
+      <c r="W45" s="113"/>
+      <c r="X45" s="114" t="s">
         <v>78</v>
       </c>
-      <c r="Y45" s="112"/>
+      <c r="Y45" s="113"/>
       <c r="Z45" s="13"/>
     </row>
     <row r="46" spans="1:26" s="8" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A46" s="110"/>
+      <c r="A46" s="116"/>
       <c r="B46" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C46" s="14" t="s">
         <v>32</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E46" s="14" t="s">
         <v>32</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G46" s="14" t="s">
         <v>32</v>
       </c>
       <c r="H46" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I46" s="9" t="s">
         <v>32</v>
       </c>
       <c r="J46" s="9" t="s">
@@ -5825,102 +5835,102 @@
       <c r="D57" s="18"/>
       <c r="E57" s="19"/>
       <c r="F57" s="18"/>
       <c r="G57" s="19"/>
       <c r="H57" s="18"/>
       <c r="I57" s="19"/>
       <c r="J57" s="18"/>
       <c r="K57" s="19"/>
       <c r="L57" s="18"/>
       <c r="M57" s="19"/>
       <c r="N57" s="18"/>
       <c r="O57" s="19"/>
       <c r="P57" s="18"/>
       <c r="Q57" s="19"/>
       <c r="R57" s="18"/>
       <c r="S57" s="19"/>
       <c r="T57" s="18"/>
       <c r="U57" s="19"/>
       <c r="V57" s="18"/>
       <c r="W57" s="19"/>
       <c r="X57" s="18"/>
       <c r="Y57" s="19"/>
     </row>
     <row r="58" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="59" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A59" s="109"/>
-      <c r="B59" s="111" t="s">
+      <c r="A59" s="115"/>
+      <c r="B59" s="114" t="s">
         <v>67</v>
       </c>
-      <c r="C59" s="112"/>
-      <c r="D59" s="111" t="s">
+      <c r="C59" s="113"/>
+      <c r="D59" s="114" t="s">
         <v>69</v>
       </c>
-      <c r="E59" s="111"/>
-      <c r="F59" s="111" t="s">
+      <c r="E59" s="114"/>
+      <c r="F59" s="114" t="s">
         <v>79</v>
       </c>
-      <c r="G59" s="111"/>
-      <c r="H59" s="111" t="s">
+      <c r="G59" s="114"/>
+      <c r="H59" s="114" t="s">
         <v>80</v>
       </c>
-      <c r="I59" s="111"/>
-      <c r="J59" s="111" t="s">
+      <c r="I59" s="114"/>
+      <c r="J59" s="114" t="s">
         <v>83</v>
       </c>
-      <c r="K59" s="111"/>
-      <c r="L59" s="111" t="s">
+      <c r="K59" s="114"/>
+      <c r="L59" s="114" t="s">
         <v>84</v>
       </c>
-      <c r="M59" s="112"/>
-      <c r="N59" s="111" t="s">
+      <c r="M59" s="113"/>
+      <c r="N59" s="114" t="s">
         <v>85</v>
       </c>
-      <c r="O59" s="112"/>
-      <c r="P59" s="111" t="s">
+      <c r="O59" s="113"/>
+      <c r="P59" s="114" t="s">
         <v>86</v>
       </c>
-      <c r="Q59" s="112"/>
-      <c r="R59" s="111" t="s">
+      <c r="Q59" s="113"/>
+      <c r="R59" s="114" t="s">
         <v>87</v>
       </c>
-      <c r="S59" s="112"/>
-      <c r="T59" s="111" t="s">
+      <c r="S59" s="113"/>
+      <c r="T59" s="114" t="s">
         <v>88</v>
       </c>
-      <c r="U59" s="112"/>
-      <c r="V59" s="111" t="s">
+      <c r="U59" s="113"/>
+      <c r="V59" s="114" t="s">
         <v>89</v>
       </c>
-      <c r="W59" s="112"/>
-      <c r="X59" s="111" t="s">
+      <c r="W59" s="113"/>
+      <c r="X59" s="114" t="s">
         <v>90</v>
       </c>
-      <c r="Y59" s="112"/>
+      <c r="Y59" s="113"/>
     </row>
     <row r="60" spans="1:25" s="8" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A60" s="110"/>
+      <c r="A60" s="116"/>
       <c r="B60" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C60" s="14" t="s">
         <v>32</v>
       </c>
       <c r="D60" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E60" s="14" t="s">
         <v>32</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G60" s="14" t="s">
         <v>32</v>
       </c>
       <c r="H60" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I60" s="9" t="s">
         <v>32</v>
       </c>
       <c r="J60" s="9" t="s">
@@ -6675,102 +6685,102 @@
       <c r="C72" s="38"/>
       <c r="D72" s="39"/>
       <c r="E72" s="38"/>
       <c r="F72" s="33"/>
       <c r="G72" s="38"/>
       <c r="H72" s="33"/>
       <c r="I72" s="38"/>
       <c r="J72" s="34"/>
       <c r="K72" s="38"/>
       <c r="L72" s="18"/>
       <c r="M72" s="34"/>
       <c r="N72" s="18"/>
       <c r="O72" s="32"/>
       <c r="P72" s="18"/>
       <c r="Q72" s="55"/>
       <c r="R72" s="18"/>
       <c r="S72" s="55"/>
       <c r="T72" s="18"/>
       <c r="U72" s="55"/>
       <c r="V72" s="18"/>
       <c r="W72" s="55"/>
       <c r="X72" s="18"/>
       <c r="Y72" s="55"/>
     </row>
     <row r="73" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A73" s="109"/>
-      <c r="B73" s="111" t="s">
+      <c r="A73" s="115"/>
+      <c r="B73" s="114" t="s">
         <v>91</v>
       </c>
-      <c r="C73" s="112"/>
-      <c r="D73" s="111" t="s">
+      <c r="C73" s="113"/>
+      <c r="D73" s="114" t="s">
         <v>92</v>
       </c>
-      <c r="E73" s="111"/>
-      <c r="F73" s="111" t="s">
+      <c r="E73" s="114"/>
+      <c r="F73" s="114" t="s">
         <v>93</v>
       </c>
-      <c r="G73" s="111"/>
-      <c r="H73" s="111" t="s">
+      <c r="G73" s="114"/>
+      <c r="H73" s="114" t="s">
         <v>94</v>
       </c>
-      <c r="I73" s="111"/>
-      <c r="J73" s="111" t="s">
+      <c r="I73" s="114"/>
+      <c r="J73" s="114" t="s">
         <v>95</v>
       </c>
-      <c r="K73" s="111"/>
-      <c r="L73" s="111" t="s">
+      <c r="K73" s="114"/>
+      <c r="L73" s="114" t="s">
         <v>96</v>
       </c>
-      <c r="M73" s="112"/>
-      <c r="N73" s="111" t="s">
+      <c r="M73" s="113"/>
+      <c r="N73" s="114" t="s">
         <v>97</v>
       </c>
-      <c r="O73" s="112"/>
-      <c r="P73" s="111" t="s">
+      <c r="O73" s="113"/>
+      <c r="P73" s="114" t="s">
         <v>98</v>
       </c>
-      <c r="Q73" s="112"/>
-      <c r="R73" s="111" t="s">
+      <c r="Q73" s="113"/>
+      <c r="R73" s="114" t="s">
         <v>99</v>
       </c>
-      <c r="S73" s="112"/>
-      <c r="T73" s="111" t="s">
+      <c r="S73" s="113"/>
+      <c r="T73" s="114" t="s">
         <v>100</v>
       </c>
-      <c r="U73" s="112"/>
-      <c r="V73" s="111" t="s">
+      <c r="U73" s="113"/>
+      <c r="V73" s="114" t="s">
         <v>101</v>
       </c>
-      <c r="W73" s="112"/>
-      <c r="X73" s="111" t="s">
+      <c r="W73" s="113"/>
+      <c r="X73" s="114" t="s">
         <v>102</v>
       </c>
-      <c r="Y73" s="111"/>
+      <c r="Y73" s="114"/>
     </row>
     <row r="74" spans="1:25" s="8" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A74" s="110"/>
+      <c r="A74" s="116"/>
       <c r="B74" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C74" s="14" t="s">
         <v>32</v>
       </c>
       <c r="D74" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E74" s="14" t="s">
         <v>32</v>
       </c>
       <c r="F74" s="9" t="s">
         <v>31</v>
       </c>
       <c r="G74" s="14" t="s">
         <v>32</v>
       </c>
       <c r="H74" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I74" s="9" t="s">
         <v>32</v>
       </c>
       <c r="J74" s="9" t="s">
@@ -7424,102 +7434,102 @@
       </c>
       <c r="U82" s="80">
         <v>717.3</v>
       </c>
       <c r="V82" s="95">
         <v>1333.6</v>
       </c>
       <c r="W82" s="57">
         <v>775.3</v>
       </c>
       <c r="X82" s="95">
         <v>1479.6</v>
       </c>
       <c r="Y82" s="57">
         <v>847.8</v>
       </c>
     </row>
     <row r="83" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B83" s="18"/>
       <c r="C83" s="19"/>
     </row>
     <row r="84" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A84" s="20"/>
     </row>
     <row r="87" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A87" s="109"/>
-      <c r="B87" s="113" t="s">
+      <c r="A87" s="115"/>
+      <c r="B87" s="112" t="s">
         <v>111</v>
       </c>
-      <c r="C87" s="112"/>
-      <c r="D87" s="113" t="s">
+      <c r="C87" s="113"/>
+      <c r="D87" s="112" t="s">
         <v>112</v>
       </c>
-      <c r="E87" s="111"/>
-      <c r="F87" s="113" t="s">
+      <c r="E87" s="114"/>
+      <c r="F87" s="112" t="s">
         <v>113</v>
       </c>
-      <c r="G87" s="111"/>
-      <c r="H87" s="113" t="s">
+      <c r="G87" s="114"/>
+      <c r="H87" s="112" t="s">
         <v>114</v>
       </c>
-      <c r="I87" s="111"/>
-      <c r="J87" s="113" t="s">
+      <c r="I87" s="114"/>
+      <c r="J87" s="112" t="s">
         <v>115</v>
       </c>
-      <c r="K87" s="111"/>
-      <c r="L87" s="113" t="s">
+      <c r="K87" s="114"/>
+      <c r="L87" s="112" t="s">
         <v>116</v>
       </c>
-      <c r="M87" s="112"/>
-      <c r="N87" s="113" t="s">
+      <c r="M87" s="113"/>
+      <c r="N87" s="112" t="s">
         <v>117</v>
       </c>
-      <c r="O87" s="112"/>
-      <c r="P87" s="113" t="s">
+      <c r="O87" s="113"/>
+      <c r="P87" s="112" t="s">
         <v>118</v>
       </c>
-      <c r="Q87" s="112"/>
-      <c r="R87" s="113" t="s">
+      <c r="Q87" s="113"/>
+      <c r="R87" s="112" t="s">
         <v>119</v>
       </c>
-      <c r="S87" s="112"/>
-      <c r="T87" s="113" t="s">
+      <c r="S87" s="113"/>
+      <c r="T87" s="112" t="s">
         <v>120</v>
       </c>
-      <c r="U87" s="112"/>
-      <c r="V87" s="113" t="s">
+      <c r="U87" s="113"/>
+      <c r="V87" s="112" t="s">
         <v>121</v>
       </c>
-      <c r="W87" s="112"/>
-      <c r="X87" s="113" t="s">
+      <c r="W87" s="113"/>
+      <c r="X87" s="112" t="s">
         <v>122</v>
       </c>
-      <c r="Y87" s="111"/>
+      <c r="Y87" s="114"/>
     </row>
     <row r="88" spans="1:25" s="8" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A88" s="110"/>
+      <c r="A88" s="116"/>
       <c r="B88" s="83" t="s">
         <v>31</v>
       </c>
       <c r="C88" s="84" t="s">
         <v>32</v>
       </c>
       <c r="D88" s="83" t="s">
         <v>31</v>
       </c>
       <c r="E88" s="84" t="s">
         <v>32</v>
       </c>
       <c r="F88" s="83" t="s">
         <v>31</v>
       </c>
       <c r="G88" s="84" t="s">
         <v>32</v>
       </c>
       <c r="H88" s="97" t="s">
         <v>31</v>
       </c>
       <c r="I88" s="97" t="s">
         <v>32</v>
       </c>
       <c r="J88" s="83" t="s">
@@ -7583,539 +7593,571 @@
       </c>
       <c r="D89" s="88">
         <v>9196.7000000000007</v>
       </c>
       <c r="E89" s="89">
         <v>79.900000000000006</v>
       </c>
       <c r="F89" s="61">
         <v>14862.1</v>
       </c>
       <c r="G89" s="6">
         <v>81.400000000000006</v>
       </c>
       <c r="H89" s="51">
         <v>20695</v>
       </c>
       <c r="I89" s="89">
         <v>81.5</v>
       </c>
       <c r="J89" s="65">
         <v>26613.3</v>
       </c>
       <c r="K89" s="58">
         <v>83.4</v>
       </c>
-      <c r="L89" s="114">
+      <c r="L89" s="99">
         <v>32857.199999999997</v>
       </c>
       <c r="M89" s="58">
         <v>85.9</v>
       </c>
-      <c r="N89" s="73"/>
-      <c r="O89" s="58"/>
+      <c r="N89" s="118">
+        <v>39942.6</v>
+      </c>
+      <c r="O89" s="6">
+        <v>89.2</v>
+      </c>
       <c r="P89" s="73"/>
       <c r="Q89" s="54"/>
       <c r="R89" s="73"/>
       <c r="S89" s="58"/>
       <c r="T89" s="76"/>
       <c r="U89" s="77"/>
       <c r="V89" s="74"/>
       <c r="W89" s="58"/>
       <c r="X89" s="74"/>
       <c r="Y89" s="85"/>
     </row>
     <row r="90" spans="1:25" s="8" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A90" s="67" t="s">
         <v>104</v>
       </c>
       <c r="B90" s="39">
         <v>3461.1</v>
       </c>
       <c r="C90" s="77">
         <v>80.8</v>
       </c>
       <c r="D90" s="92">
         <v>6308.2</v>
       </c>
       <c r="E90" s="93">
         <v>74.5</v>
       </c>
       <c r="F90" s="61">
         <v>10494</v>
       </c>
       <c r="G90" s="6">
         <v>77.8</v>
       </c>
       <c r="H90" s="51">
         <v>14695</v>
       </c>
       <c r="I90" s="77">
         <v>78.099999999999994</v>
       </c>
       <c r="J90" s="65">
         <v>19129.099999999999</v>
       </c>
       <c r="K90" s="58">
         <v>81.3</v>
       </c>
-      <c r="L90" s="114">
+      <c r="L90" s="99">
         <v>23889.200000000001</v>
       </c>
       <c r="M90" s="58">
         <v>85</v>
       </c>
-      <c r="N90" s="74"/>
-      <c r="O90" s="58"/>
+      <c r="N90" s="118">
+        <v>29546.6</v>
+      </c>
+      <c r="O90" s="6">
+        <v>89.6</v>
+      </c>
       <c r="P90" s="74"/>
       <c r="Q90" s="58"/>
       <c r="R90" s="74"/>
       <c r="S90" s="58"/>
       <c r="T90" s="78"/>
       <c r="U90" s="77"/>
       <c r="V90" s="74"/>
       <c r="W90" s="58"/>
       <c r="X90" s="74"/>
       <c r="Y90" s="85"/>
     </row>
     <row r="91" spans="1:25" s="8" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A91" s="67" t="s">
         <v>105</v>
       </c>
       <c r="B91" s="39">
         <v>964.8</v>
       </c>
       <c r="C91" s="77">
         <v>80.099999999999994</v>
       </c>
       <c r="D91" s="92">
         <v>2251.4</v>
       </c>
       <c r="E91" s="93">
         <v>92.6</v>
       </c>
       <c r="F91" s="61">
         <v>3425.2</v>
       </c>
       <c r="G91" s="6">
         <v>97.6</v>
       </c>
       <c r="H91" s="51">
         <v>4745.3</v>
       </c>
       <c r="I91" s="77">
         <v>101</v>
       </c>
       <c r="J91" s="65">
         <v>5916.9</v>
       </c>
       <c r="K91" s="58">
         <v>100.6</v>
       </c>
-      <c r="L91" s="114">
+      <c r="L91" s="99">
         <v>7076.2</v>
       </c>
       <c r="M91" s="58">
         <v>100.6</v>
       </c>
-      <c r="N91" s="74"/>
-      <c r="O91" s="58"/>
+      <c r="N91" s="118">
+        <v>8185.1</v>
+      </c>
+      <c r="O91" s="6">
+        <v>100.7</v>
+      </c>
       <c r="P91" s="74"/>
       <c r="Q91" s="58"/>
       <c r="R91" s="74"/>
       <c r="S91" s="58"/>
       <c r="T91" s="78"/>
       <c r="U91" s="77"/>
       <c r="V91" s="74"/>
       <c r="W91" s="58"/>
       <c r="X91" s="74"/>
       <c r="Y91" s="85"/>
     </row>
     <row r="92" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A92" s="67" t="s">
         <v>106</v>
       </c>
       <c r="B92" s="39">
         <v>35.299999999999997</v>
       </c>
       <c r="C92" s="77">
         <v>44.4</v>
       </c>
       <c r="D92" s="92">
         <v>74.099999999999994</v>
       </c>
       <c r="E92" s="93">
         <v>42.9</v>
       </c>
       <c r="F92" s="61">
         <v>110</v>
       </c>
       <c r="G92" s="6">
         <v>30.3</v>
       </c>
       <c r="H92" s="31">
         <v>148.30000000000001</v>
       </c>
       <c r="I92" s="58">
         <v>27</v>
       </c>
       <c r="J92" s="65">
         <v>180.19300000000001</v>
       </c>
       <c r="K92" s="58">
         <v>24.5</v>
       </c>
-      <c r="L92" s="114">
+      <c r="L92" s="99">
         <v>223.8</v>
       </c>
       <c r="M92" s="58">
         <v>24.6</v>
       </c>
-      <c r="N92" s="74"/>
-      <c r="O92" s="58"/>
+      <c r="N92" s="118">
+        <v>266.5</v>
+      </c>
+      <c r="O92" s="6">
+        <v>24.5</v>
+      </c>
       <c r="P92" s="74"/>
       <c r="Q92" s="58"/>
       <c r="R92" s="74"/>
       <c r="S92" s="58"/>
       <c r="T92" s="78"/>
       <c r="U92" s="77"/>
       <c r="V92" s="74"/>
       <c r="W92" s="58"/>
       <c r="X92" s="74"/>
       <c r="Y92" s="85"/>
     </row>
     <row r="93" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A93" s="67" t="s">
         <v>107</v>
       </c>
       <c r="B93" s="39">
         <v>42.4</v>
       </c>
       <c r="C93" s="77">
         <v>373.6</v>
       </c>
       <c r="D93" s="92">
         <v>84.8</v>
       </c>
       <c r="E93" s="93">
         <v>158.6</v>
       </c>
       <c r="F93" s="61">
         <v>125.7</v>
       </c>
       <c r="G93" s="6">
         <v>132.80000000000001</v>
       </c>
       <c r="H93" s="31">
         <v>168.5</v>
       </c>
       <c r="I93" s="58">
         <v>118.9</v>
       </c>
       <c r="J93" s="61">
         <v>212.83199999999999</v>
       </c>
       <c r="K93" s="58">
         <v>111.7</v>
       </c>
-      <c r="L93" s="115">
+      <c r="L93" s="100">
         <v>256.89999999999998</v>
       </c>
       <c r="M93" s="58">
         <v>110.1</v>
       </c>
-      <c r="N93" s="74"/>
-      <c r="O93" s="58"/>
+      <c r="N93" s="118">
+        <v>299.89999999999998</v>
+      </c>
+      <c r="O93" s="6">
+        <v>107.4</v>
+      </c>
       <c r="P93" s="74"/>
       <c r="Q93" s="58"/>
       <c r="R93" s="74"/>
       <c r="S93" s="58"/>
       <c r="T93" s="78"/>
       <c r="U93" s="77"/>
       <c r="V93" s="74"/>
       <c r="W93" s="58"/>
       <c r="X93" s="74"/>
       <c r="Y93" s="85"/>
     </row>
     <row r="94" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A94" s="67" t="s">
         <v>108</v>
       </c>
       <c r="B94" s="39">
         <v>109.8</v>
       </c>
       <c r="C94" s="96" t="s">
         <v>77</v>
       </c>
       <c r="D94" s="92">
         <v>214.2</v>
       </c>
       <c r="E94" s="93">
         <v>178.1</v>
       </c>
       <c r="F94" s="61">
         <v>312</v>
       </c>
       <c r="G94" s="6">
         <v>135</v>
       </c>
       <c r="H94" s="31">
         <v>416.7</v>
       </c>
       <c r="I94" s="58">
         <v>120.1</v>
       </c>
       <c r="J94" s="98">
         <v>518.41800000000001</v>
       </c>
       <c r="K94" s="58">
         <v>112.3</v>
       </c>
-      <c r="L94" s="116">
+      <c r="L94" s="101">
         <v>619.9</v>
       </c>
       <c r="M94" s="58">
         <v>108.3</v>
       </c>
-      <c r="N94" s="74"/>
-      <c r="O94" s="58"/>
+      <c r="N94" s="118">
+        <v>723.5</v>
+      </c>
+      <c r="O94" s="6">
+        <v>105.7</v>
+      </c>
       <c r="P94" s="74"/>
       <c r="Q94" s="58"/>
       <c r="R94" s="74"/>
       <c r="S94" s="58"/>
       <c r="T94" s="78"/>
       <c r="U94" s="77"/>
       <c r="V94" s="74"/>
       <c r="W94" s="58"/>
       <c r="X94" s="74"/>
       <c r="Y94" s="85"/>
     </row>
     <row r="95" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A95" s="68" t="s">
         <v>109</v>
       </c>
       <c r="B95" s="39">
         <v>24.5</v>
       </c>
       <c r="C95" s="77">
         <v>38</v>
       </c>
       <c r="D95" s="92">
         <v>44.4</v>
       </c>
       <c r="E95" s="93">
         <v>32</v>
       </c>
       <c r="F95" s="61">
         <v>63.6</v>
       </c>
       <c r="G95" s="6">
         <v>24.5</v>
       </c>
       <c r="H95" s="31">
         <v>84.2</v>
       </c>
       <c r="I95" s="58">
         <v>21.8</v>
       </c>
       <c r="J95" s="65">
         <v>100.782</v>
       </c>
       <c r="K95" s="58">
         <v>19.3</v>
       </c>
-      <c r="L95" s="114">
+      <c r="L95" s="99">
         <v>119</v>
       </c>
       <c r="M95" s="58">
         <v>19.399999999999999</v>
       </c>
-      <c r="N95" s="74"/>
-      <c r="O95" s="58"/>
+      <c r="N95" s="118">
+        <v>134.69999999999999</v>
+      </c>
+      <c r="O95" s="6">
+        <v>18.5</v>
+      </c>
       <c r="P95" s="74"/>
       <c r="Q95" s="58"/>
       <c r="R95" s="74"/>
       <c r="S95" s="58"/>
       <c r="T95" s="78"/>
       <c r="U95" s="77"/>
       <c r="V95" s="74"/>
       <c r="W95" s="58"/>
       <c r="X95" s="74"/>
       <c r="Y95" s="85"/>
     </row>
     <row r="96" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A96" s="69" t="s">
         <v>110</v>
       </c>
       <c r="B96" s="42">
         <v>148.6</v>
       </c>
       <c r="C96" s="80">
         <v>4074.4</v>
       </c>
       <c r="D96" s="95">
         <v>219.5</v>
       </c>
       <c r="E96" s="80">
         <v>166.6</v>
       </c>
       <c r="F96" s="62">
         <v>331.6</v>
       </c>
       <c r="G96" s="7">
         <v>107.9</v>
       </c>
       <c r="H96" s="35">
         <v>436.8</v>
       </c>
       <c r="I96" s="57">
         <v>96.7</v>
       </c>
       <c r="J96" s="62">
         <v>555.16800000000001</v>
       </c>
       <c r="K96" s="57">
         <v>92</v>
       </c>
-      <c r="L96" s="117">
+      <c r="L96" s="102">
         <v>671.9</v>
       </c>
       <c r="M96" s="57">
         <v>88.5</v>
       </c>
-      <c r="N96" s="75"/>
-      <c r="O96" s="57"/>
+      <c r="N96" s="119">
+        <v>786.2</v>
+      </c>
+      <c r="O96" s="7">
+        <v>85</v>
+      </c>
       <c r="P96" s="75"/>
       <c r="Q96" s="57"/>
       <c r="R96" s="75"/>
       <c r="S96" s="57"/>
       <c r="T96" s="79"/>
       <c r="U96" s="80"/>
       <c r="V96" s="75"/>
       <c r="W96" s="57"/>
       <c r="X96" s="75"/>
       <c r="Y96" s="86"/>
     </row>
     <row r="98" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A98" s="20" t="s">
         <v>68</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
-    <mergeCell ref="T87:U87"/>
-[...24 lines deleted...]
-    <mergeCell ref="N73:O73"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="J31:K31"/>
+    <mergeCell ref="R31:S31"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="X17:Y17"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="V17:W17"/>
+    <mergeCell ref="L17:M17"/>
+    <mergeCell ref="N17:O17"/>
+    <mergeCell ref="P17:Q17"/>
+    <mergeCell ref="A31:A32"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="D31:E31"/>
+    <mergeCell ref="F31:G31"/>
+    <mergeCell ref="H31:I31"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="F17:G17"/>
+    <mergeCell ref="T17:U17"/>
+    <mergeCell ref="R17:S17"/>
+    <mergeCell ref="A59:A60"/>
+    <mergeCell ref="B59:C59"/>
+    <mergeCell ref="V31:W31"/>
+    <mergeCell ref="L31:M31"/>
+    <mergeCell ref="R59:S59"/>
+    <mergeCell ref="N31:O31"/>
+    <mergeCell ref="P31:Q31"/>
+    <mergeCell ref="R45:S45"/>
+    <mergeCell ref="T45:U45"/>
+    <mergeCell ref="F59:G59"/>
+    <mergeCell ref="H59:I59"/>
+    <mergeCell ref="D59:E59"/>
+    <mergeCell ref="A45:A46"/>
+    <mergeCell ref="B45:C45"/>
+    <mergeCell ref="V45:W45"/>
+    <mergeCell ref="P45:Q45"/>
     <mergeCell ref="T59:U59"/>
     <mergeCell ref="X31:Y31"/>
     <mergeCell ref="V59:W59"/>
     <mergeCell ref="D45:E45"/>
     <mergeCell ref="F45:G45"/>
     <mergeCell ref="L45:M45"/>
     <mergeCell ref="N45:O45"/>
     <mergeCell ref="J59:K59"/>
     <mergeCell ref="L59:M59"/>
     <mergeCell ref="N59:O59"/>
     <mergeCell ref="J45:K45"/>
     <mergeCell ref="X59:Y59"/>
     <mergeCell ref="X45:Y45"/>
     <mergeCell ref="H45:I45"/>
     <mergeCell ref="P59:Q59"/>
     <mergeCell ref="T31:U31"/>
-    <mergeCell ref="A59:A60"/>
-[...48 lines deleted...]
-    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="A73:A74"/>
+    <mergeCell ref="B73:C73"/>
+    <mergeCell ref="D73:E73"/>
+    <mergeCell ref="F73:G73"/>
+    <mergeCell ref="X73:Y73"/>
+    <mergeCell ref="P73:Q73"/>
+    <mergeCell ref="R73:S73"/>
+    <mergeCell ref="T73:U73"/>
+    <mergeCell ref="V73:W73"/>
+    <mergeCell ref="H73:I73"/>
+    <mergeCell ref="J73:K73"/>
+    <mergeCell ref="L73:M73"/>
+    <mergeCell ref="N73:O73"/>
+    <mergeCell ref="A87:A88"/>
+    <mergeCell ref="B87:C87"/>
+    <mergeCell ref="D87:E87"/>
+    <mergeCell ref="F87:G87"/>
+    <mergeCell ref="H87:I87"/>
+    <mergeCell ref="T87:U87"/>
+    <mergeCell ref="V87:W87"/>
+    <mergeCell ref="X87:Y87"/>
+    <mergeCell ref="J87:K87"/>
+    <mergeCell ref="L87:M87"/>
+    <mergeCell ref="N87:O87"/>
+    <mergeCell ref="P87:Q87"/>
+    <mergeCell ref="R87:S87"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="30" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Volume provision food </vt:lpstr>