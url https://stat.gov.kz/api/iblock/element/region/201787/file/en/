--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -1,51 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="22827"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8EA01981-B86C-4283-BB10-5541E37160B9}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="12090" yWindow="765" windowWidth="15390" windowHeight="14430"/>
+    <workbookView xWindow="14235" yWindow="570" windowWidth="13965" windowHeight="11520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$45</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="262" uniqueCount="90">
   <si>
     <t>Volume of service and the index of physical volume for internal trade (wholesale and retail trade)*</t>
   </si>
   <si>
     <t>Volume of service, million tenge</t>
   </si>
   <si>
     <t>IPV, in %</t>
   </si>
   <si>
     <t>Мangystau</t>
   </si>
@@ -289,56 +290,56 @@
   <si>
     <t>January-June 2026</t>
   </si>
   <si>
     <t>January-July 2026</t>
   </si>
   <si>
     <t>January-August 2026</t>
   </si>
   <si>
     <t>January-September 2026</t>
   </si>
   <si>
     <t>January-October 2026</t>
   </si>
   <si>
     <t>January-November 2026</t>
   </si>
   <si>
     <t>January-December 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -492,51 +493,51 @@
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -554,116 +555,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -799,118 +836,118 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Z52"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A13" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="G53" sqref="G53"/>
+    <sheetView tabSelected="1" topLeftCell="A28" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="J57" sqref="J57"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="14.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="25"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="26.25" customHeight="1">
+    <row r="1" spans="1:26" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="30" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="30"/>
       <c r="C1" s="30"/>
       <c r="D1" s="30"/>
       <c r="E1" s="30"/>
       <c r="F1" s="30"/>
       <c r="G1" s="30"/>
       <c r="H1" s="30"/>
       <c r="I1" s="30"/>
       <c r="J1" s="30"/>
       <c r="K1" s="30"/>
       <c r="L1" s="30"/>
       <c r="M1" s="30"/>
       <c r="N1" s="30"/>
       <c r="O1" s="30"/>
       <c r="P1" s="30"/>
       <c r="Q1" s="30"/>
       <c r="R1" s="30"/>
       <c r="S1" s="30"/>
       <c r="T1" s="30"/>
       <c r="U1" s="30"/>
       <c r="V1" s="30"/>
       <c r="W1" s="30"/>
       <c r="X1" s="30"/>
       <c r="Y1" s="30"/>
     </row>
-    <row r="4" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="4" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="28"/>
       <c r="B4" s="26" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="26"/>
       <c r="D4" s="26" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="26"/>
       <c r="F4" s="26" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="26"/>
       <c r="H4" s="26" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="26"/>
       <c r="J4" s="26" t="s">
         <v>9</v>
       </c>
       <c r="K4" s="26"/>
       <c r="L4" s="26" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="26"/>
@@ -918,51 +955,51 @@
         <v>11</v>
       </c>
       <c r="O4" s="26"/>
       <c r="P4" s="26" t="s">
         <v>12</v>
       </c>
       <c r="Q4" s="26"/>
       <c r="R4" s="26" t="s">
         <v>13</v>
       </c>
       <c r="S4" s="26"/>
       <c r="T4" s="26" t="s">
         <v>14</v>
       </c>
       <c r="U4" s="26"/>
       <c r="V4" s="26" t="s">
         <v>15</v>
       </c>
       <c r="W4" s="26"/>
       <c r="X4" s="26" t="s">
         <v>16</v>
       </c>
       <c r="Y4" s="27"/>
       <c r="Z4" s="3"/>
     </row>
-    <row r="5" spans="1:26" s="4" customFormat="1" ht="33.75">
+    <row r="5" spans="1:26" s="4" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A5" s="29"/>
       <c r="B5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>2</v>
       </c>
@@ -994,51 +1031,51 @@
         <v>1</v>
       </c>
       <c r="S5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="T5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="U5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="V5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="W5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="X5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="Y5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="Z5" s="3"/>
     </row>
-    <row r="6" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="6" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="8">
         <v>28588.3</v>
       </c>
       <c r="C6" s="8">
         <v>103</v>
       </c>
       <c r="D6" s="9">
         <v>55908.1</v>
       </c>
       <c r="E6" s="8">
         <v>96.3</v>
       </c>
       <c r="F6" s="8">
         <v>88212.7</v>
       </c>
       <c r="G6" s="8">
         <v>99.8</v>
       </c>
       <c r="H6" s="8">
         <v>110295.6</v>
       </c>
       <c r="I6" s="8">
@@ -1072,132 +1109,132 @@
         <v>287591.5</v>
       </c>
       <c r="S6" s="8">
         <v>86.5</v>
       </c>
       <c r="T6" s="8">
         <v>332056.3</v>
       </c>
       <c r="U6" s="8">
         <v>87.7</v>
       </c>
       <c r="V6" s="8">
         <v>374629.8</v>
       </c>
       <c r="W6" s="10">
         <v>86.9</v>
       </c>
       <c r="X6" s="8">
         <v>428810.5</v>
       </c>
       <c r="Y6" s="10">
         <v>86.1</v>
       </c>
       <c r="Z6" s="3"/>
     </row>
-    <row r="7" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="7" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="11"/>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="13"/>
       <c r="E7" s="14"/>
       <c r="F7" s="12"/>
       <c r="G7" s="12"/>
       <c r="H7" s="12"/>
       <c r="I7" s="12"/>
       <c r="J7" s="12"/>
       <c r="K7" s="12"/>
       <c r="L7" s="12"/>
       <c r="M7" s="12"/>
       <c r="N7" s="12"/>
       <c r="O7" s="12"/>
       <c r="P7" s="12"/>
       <c r="Q7" s="12"/>
       <c r="R7" s="12"/>
       <c r="S7" s="12"/>
       <c r="T7" s="12"/>
       <c r="U7" s="14"/>
       <c r="V7" s="12"/>
       <c r="X7" s="12"/>
       <c r="Z7" s="3"/>
     </row>
-    <row r="8" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="8" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="11"/>
       <c r="B8" s="12"/>
       <c r="C8" s="12"/>
       <c r="D8" s="13"/>
       <c r="E8" s="14"/>
       <c r="F8" s="12"/>
       <c r="G8" s="12"/>
       <c r="H8" s="12"/>
       <c r="I8" s="12"/>
       <c r="J8" s="12"/>
       <c r="K8" s="12"/>
       <c r="L8" s="12"/>
       <c r="M8" s="12"/>
       <c r="N8" s="12"/>
       <c r="O8" s="12"/>
       <c r="P8" s="12"/>
       <c r="Q8" s="12"/>
       <c r="R8" s="12"/>
       <c r="S8" s="12"/>
       <c r="T8" s="12"/>
       <c r="U8" s="14"/>
       <c r="V8" s="12"/>
       <c r="X8" s="12"/>
       <c r="Z8" s="3"/>
     </row>
-    <row r="9" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="9" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="11"/>
       <c r="B9" s="12"/>
       <c r="C9" s="12"/>
       <c r="D9" s="13"/>
       <c r="E9" s="14"/>
       <c r="F9" s="12"/>
       <c r="G9" s="12"/>
       <c r="H9" s="12"/>
       <c r="I9" s="12"/>
       <c r="J9" s="12"/>
       <c r="K9" s="12"/>
       <c r="L9" s="12"/>
       <c r="M9" s="12"/>
       <c r="N9" s="12"/>
       <c r="O9" s="12"/>
       <c r="P9" s="12"/>
       <c r="Q9" s="12"/>
       <c r="R9" s="12"/>
       <c r="S9" s="12"/>
       <c r="T9" s="12"/>
       <c r="U9" s="14"/>
       <c r="V9" s="12"/>
       <c r="X9" s="12"/>
       <c r="Z9" s="3"/>
     </row>
-    <row r="10" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="10" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Z10" s="3"/>
     </row>
-    <row r="11" spans="1:26" s="4" customFormat="1" ht="15" customHeight="1">
+    <row r="11" spans="1:26" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="28"/>
       <c r="B11" s="26" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="26"/>
       <c r="D11" s="26" t="s">
         <v>18</v>
       </c>
       <c r="E11" s="26"/>
       <c r="F11" s="26" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="26"/>
       <c r="H11" s="26" t="s">
         <v>20</v>
       </c>
       <c r="I11" s="26"/>
       <c r="J11" s="26" t="s">
         <v>21</v>
       </c>
       <c r="K11" s="26"/>
       <c r="L11" s="26" t="s">
         <v>22</v>
       </c>
       <c r="M11" s="26"/>
@@ -1205,51 +1242,51 @@
         <v>23</v>
       </c>
       <c r="O11" s="26"/>
       <c r="P11" s="26" t="s">
         <v>24</v>
       </c>
       <c r="Q11" s="26"/>
       <c r="R11" s="26" t="s">
         <v>25</v>
       </c>
       <c r="S11" s="26"/>
       <c r="T11" s="26" t="s">
         <v>26</v>
       </c>
       <c r="U11" s="26"/>
       <c r="V11" s="26" t="s">
         <v>27</v>
       </c>
       <c r="W11" s="26"/>
       <c r="X11" s="26" t="s">
         <v>28</v>
       </c>
       <c r="Y11" s="27"/>
       <c r="Z11" s="3"/>
     </row>
-    <row r="12" spans="1:26" s="4" customFormat="1" ht="33.75">
+    <row r="12" spans="1:26" s="4" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A12" s="29"/>
       <c r="B12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I12" s="5" t="s">
         <v>2</v>
       </c>
@@ -1281,51 +1318,51 @@
         <v>1</v>
       </c>
       <c r="S12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="T12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="U12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="V12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="W12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="X12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="Y12" s="6" t="s">
         <v>2</v>
       </c>
       <c r="Z12" s="3"/>
     </row>
-    <row r="13" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="13" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B13" s="8">
         <v>28873.3</v>
       </c>
       <c r="C13" s="8">
         <v>93.6</v>
       </c>
       <c r="D13" s="8">
         <v>56195.6</v>
       </c>
       <c r="E13" s="8">
         <v>93.3</v>
       </c>
       <c r="F13" s="8">
         <v>88066.804999999993</v>
       </c>
       <c r="G13" s="15">
         <v>92.512126031739214</v>
       </c>
       <c r="H13" s="8">
         <v>118931.7</v>
       </c>
       <c r="I13" s="8">
@@ -1359,138 +1396,138 @@
         <v>315975</v>
       </c>
       <c r="S13" s="8">
         <v>103.5</v>
       </c>
       <c r="T13" s="8">
         <v>367092.3</v>
       </c>
       <c r="U13" s="8">
         <v>103.6</v>
       </c>
       <c r="V13" s="8">
         <v>418930.6</v>
       </c>
       <c r="W13" s="8">
         <v>105</v>
       </c>
       <c r="X13" s="8">
         <v>481140.5</v>
       </c>
       <c r="Y13" s="16">
         <v>105</v>
       </c>
       <c r="Z13" s="3"/>
     </row>
-    <row r="14" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="14" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="11"/>
       <c r="B14" s="12"/>
       <c r="C14" s="12"/>
       <c r="D14" s="12"/>
       <c r="E14" s="14"/>
       <c r="F14" s="12"/>
       <c r="G14" s="17"/>
       <c r="H14" s="12"/>
       <c r="I14" s="12"/>
       <c r="J14" s="12"/>
       <c r="K14" s="12"/>
       <c r="L14" s="14"/>
       <c r="M14" s="12"/>
       <c r="N14" s="14"/>
       <c r="O14" s="12"/>
       <c r="P14" s="12"/>
       <c r="Q14" s="12"/>
       <c r="R14" s="12"/>
       <c r="S14" s="12"/>
       <c r="T14" s="12"/>
       <c r="U14" s="14"/>
       <c r="V14" s="12"/>
       <c r="W14" s="14"/>
       <c r="X14" s="12"/>
       <c r="Z14" s="3"/>
     </row>
-    <row r="15" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="15" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="11"/>
       <c r="B15" s="12"/>
       <c r="C15" s="12"/>
       <c r="D15" s="12"/>
       <c r="E15" s="14"/>
       <c r="F15" s="12"/>
       <c r="G15" s="17"/>
       <c r="H15" s="12"/>
       <c r="I15" s="12"/>
       <c r="J15" s="12"/>
       <c r="K15" s="12"/>
       <c r="L15" s="14"/>
       <c r="M15" s="12"/>
       <c r="N15" s="14"/>
       <c r="O15" s="12"/>
       <c r="P15" s="12"/>
       <c r="Q15" s="12"/>
       <c r="R15" s="12"/>
       <c r="S15" s="12"/>
       <c r="T15" s="12"/>
       <c r="U15" s="14"/>
       <c r="V15" s="12"/>
       <c r="W15" s="14"/>
       <c r="X15" s="12"/>
       <c r="Z15" s="3"/>
     </row>
-    <row r="16" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="16" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="11"/>
       <c r="B16" s="12"/>
       <c r="C16" s="12"/>
       <c r="D16" s="12"/>
       <c r="E16" s="14"/>
       <c r="F16" s="12"/>
       <c r="G16" s="17"/>
       <c r="H16" s="12"/>
       <c r="I16" s="12"/>
       <c r="J16" s="12"/>
       <c r="K16" s="12"/>
       <c r="L16" s="14"/>
       <c r="M16" s="12"/>
       <c r="N16" s="14"/>
       <c r="O16" s="12"/>
       <c r="P16" s="12"/>
       <c r="Q16" s="12"/>
       <c r="R16" s="12"/>
       <c r="S16" s="12"/>
       <c r="T16" s="12"/>
       <c r="U16" s="14"/>
       <c r="V16" s="12"/>
       <c r="W16" s="14"/>
       <c r="X16" s="12"/>
       <c r="Z16" s="3"/>
     </row>
-    <row r="17" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="17" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="V17" s="3"/>
       <c r="W17" s="3"/>
       <c r="X17" s="3"/>
       <c r="Z17" s="3"/>
     </row>
-    <row r="18" spans="1:26" s="4" customFormat="1" ht="15" customHeight="1">
+    <row r="18" spans="1:26" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="28"/>
       <c r="B18" s="26" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="26"/>
       <c r="D18" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E18" s="26"/>
       <c r="F18" s="26" t="s">
         <v>31</v>
       </c>
       <c r="G18" s="26"/>
       <c r="H18" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I18" s="26"/>
       <c r="J18" s="26" t="s">
         <v>33</v>
       </c>
       <c r="K18" s="26"/>
       <c r="L18" s="26" t="s">
         <v>34</v>
       </c>
       <c r="M18" s="26"/>
@@ -1498,51 +1535,51 @@
         <v>35</v>
       </c>
       <c r="O18" s="26"/>
       <c r="P18" s="26" t="s">
         <v>36</v>
       </c>
       <c r="Q18" s="26"/>
       <c r="R18" s="26" t="s">
         <v>37</v>
       </c>
       <c r="S18" s="26"/>
       <c r="T18" s="26" t="s">
         <v>38</v>
       </c>
       <c r="U18" s="27"/>
       <c r="V18" s="26" t="s">
         <v>39</v>
       </c>
       <c r="W18" s="27"/>
       <c r="X18" s="26" t="s">
         <v>40</v>
       </c>
       <c r="Y18" s="27"/>
       <c r="Z18" s="3"/>
     </row>
-    <row r="19" spans="1:26" s="4" customFormat="1" ht="33.75">
+    <row r="19" spans="1:26" s="4" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A19" s="29"/>
       <c r="B19" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I19" s="5" t="s">
         <v>2</v>
       </c>
@@ -1574,51 +1611,51 @@
         <v>1</v>
       </c>
       <c r="S19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="T19" s="5" t="s">
         <v>1</v>
       </c>
       <c r="U19" s="6" t="s">
         <v>2</v>
       </c>
       <c r="V19" s="5" t="s">
         <v>1</v>
       </c>
       <c r="W19" s="6" t="s">
         <v>2</v>
       </c>
       <c r="X19" s="5" t="s">
         <v>1</v>
       </c>
       <c r="Y19" s="6" t="s">
         <v>2</v>
       </c>
       <c r="Z19" s="3"/>
     </row>
-    <row r="20" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="20" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B20" s="8">
         <v>31627.1</v>
       </c>
       <c r="C20" s="8">
         <v>100.2</v>
       </c>
       <c r="D20" s="8">
         <v>66908.100000000006</v>
       </c>
       <c r="E20" s="8">
         <v>108.8</v>
       </c>
       <c r="F20" s="8">
         <v>105862.9</v>
       </c>
       <c r="G20" s="8">
         <v>109</v>
       </c>
       <c r="H20" s="8">
         <v>143757.6</v>
       </c>
       <c r="I20" s="8">
@@ -1652,71 +1689,71 @@
         <v>446107.8</v>
       </c>
       <c r="S20" s="9">
         <v>123.1</v>
       </c>
       <c r="T20" s="8">
         <v>515054.6</v>
       </c>
       <c r="U20" s="15">
         <v>121.7</v>
       </c>
       <c r="V20" s="8">
         <v>591805.30000000005</v>
       </c>
       <c r="W20" s="15">
         <v>122.1</v>
       </c>
       <c r="X20" s="8">
         <v>687380.7</v>
       </c>
       <c r="Y20" s="15">
         <v>123.1</v>
       </c>
       <c r="Z20" s="3"/>
     </row>
-    <row r="21" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="21" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="V21" s="3"/>
       <c r="W21" s="3"/>
       <c r="X21" s="3"/>
       <c r="Z21" s="3"/>
     </row>
-    <row r="22" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="22" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="V22" s="3"/>
       <c r="W22" s="3"/>
       <c r="X22" s="3"/>
       <c r="Z22" s="3"/>
     </row>
-    <row r="23" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="23" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="D23" s="3"/>
       <c r="Z23" s="3"/>
     </row>
-    <row r="24" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="24" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="D24" s="3"/>
       <c r="Z24" s="3"/>
     </row>
-    <row r="25" spans="1:26" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="25" spans="1:26" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="28"/>
       <c r="B25" s="26" t="s">
         <v>41</v>
       </c>
       <c r="C25" s="27"/>
       <c r="D25" s="26" t="s">
         <v>42</v>
       </c>
       <c r="E25" s="26"/>
       <c r="F25" s="26" t="s">
         <v>43</v>
       </c>
       <c r="G25" s="26"/>
       <c r="H25" s="26" t="s">
         <v>55</v>
       </c>
       <c r="I25" s="26"/>
       <c r="J25" s="26" t="s">
         <v>44</v>
       </c>
       <c r="K25" s="26"/>
       <c r="L25" s="26" t="s">
         <v>45</v>
       </c>
       <c r="M25" s="26"/>
@@ -1724,51 +1761,51 @@
         <v>46</v>
       </c>
       <c r="O25" s="27"/>
       <c r="P25" s="26" t="s">
         <v>47</v>
       </c>
       <c r="Q25" s="27"/>
       <c r="R25" s="26" t="s">
         <v>48</v>
       </c>
       <c r="S25" s="27"/>
       <c r="T25" s="26" t="s">
         <v>49</v>
       </c>
       <c r="U25" s="27"/>
       <c r="V25" s="26" t="s">
         <v>50</v>
       </c>
       <c r="W25" s="27"/>
       <c r="X25" s="26" t="s">
         <v>53</v>
       </c>
       <c r="Y25" s="27"/>
       <c r="Z25" s="3"/>
     </row>
-    <row r="26" spans="1:26" s="4" customFormat="1" ht="33.75">
+    <row r="26" spans="1:26" s="4" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A26" s="29"/>
       <c r="B26" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>2</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G26" s="6" t="s">
         <v>2</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I26" s="5" t="s">
         <v>2</v>
       </c>
@@ -1800,51 +1837,51 @@
         <v>1</v>
       </c>
       <c r="S26" s="6" t="s">
         <v>2</v>
       </c>
       <c r="T26" s="5" t="s">
         <v>1</v>
       </c>
       <c r="U26" s="6" t="s">
         <v>2</v>
       </c>
       <c r="V26" s="5" t="s">
         <v>1</v>
       </c>
       <c r="W26" s="6" t="s">
         <v>2</v>
       </c>
       <c r="X26" s="5" t="s">
         <v>1</v>
       </c>
       <c r="Y26" s="6" t="s">
         <v>2</v>
       </c>
       <c r="Z26" s="3"/>
     </row>
-    <row r="27" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="27" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B27" s="9">
         <v>49980.9</v>
       </c>
       <c r="C27" s="15">
         <v>130.80000000000001</v>
       </c>
       <c r="D27" s="8">
         <v>97427.9</v>
       </c>
       <c r="E27" s="8">
         <v>120.1</v>
       </c>
       <c r="F27" s="8">
         <v>149736.5</v>
       </c>
       <c r="G27" s="8">
         <v>117.2</v>
       </c>
       <c r="H27" s="8">
         <v>206333</v>
       </c>
       <c r="I27" s="8">
@@ -1878,63 +1915,63 @@
         <v>639270.30000000005</v>
       </c>
       <c r="S27" s="9">
         <v>125.8</v>
       </c>
       <c r="T27" s="8">
         <v>733608.5</v>
       </c>
       <c r="U27" s="15">
         <v>126</v>
       </c>
       <c r="V27" s="8">
         <v>832284.4</v>
       </c>
       <c r="W27" s="10">
         <v>125.3</v>
       </c>
       <c r="X27" s="8">
         <v>980917.40099999995</v>
       </c>
       <c r="Y27" s="16">
         <v>127.7</v>
       </c>
       <c r="Z27" s="3"/>
     </row>
-    <row r="28" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="28" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Z28" s="3"/>
     </row>
-    <row r="29" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="29" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Z29" s="3"/>
     </row>
-    <row r="30" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="30" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Z30" s="3"/>
     </row>
-    <row r="31" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="31" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Z31" s="3"/>
     </row>
-    <row r="32" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="32" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="28"/>
       <c r="B32" s="26" t="s">
         <v>51</v>
       </c>
       <c r="C32" s="27"/>
       <c r="D32" s="26" t="s">
         <v>52</v>
       </c>
       <c r="E32" s="26"/>
       <c r="F32" s="26" t="s">
         <v>54</v>
       </c>
       <c r="G32" s="26"/>
       <c r="H32" s="26" t="s">
         <v>56</v>
       </c>
       <c r="I32" s="26"/>
       <c r="J32" s="26" t="s">
         <v>57</v>
       </c>
       <c r="K32" s="26"/>
       <c r="L32" s="26" t="s">
         <v>58</v>
       </c>
       <c r="M32" s="27"/>
@@ -1942,51 +1979,51 @@
         <v>59</v>
       </c>
       <c r="O32" s="27"/>
       <c r="P32" s="26" t="s">
         <v>60</v>
       </c>
       <c r="Q32" s="27"/>
       <c r="R32" s="26" t="s">
         <v>61</v>
       </c>
       <c r="S32" s="27"/>
       <c r="T32" s="26" t="s">
         <v>62</v>
       </c>
       <c r="U32" s="27"/>
       <c r="V32" s="26" t="s">
         <v>63</v>
       </c>
       <c r="W32" s="27"/>
       <c r="X32" s="26" t="s">
         <v>64</v>
       </c>
       <c r="Y32" s="27"/>
       <c r="Z32" s="3"/>
     </row>
-    <row r="33" spans="1:26" s="4" customFormat="1" ht="33.75">
+    <row r="33" spans="1:26" s="4" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A33" s="29"/>
       <c r="B33" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E33" s="6" t="s">
         <v>2</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G33" s="6" t="s">
         <v>2</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I33" s="5" t="s">
         <v>2</v>
       </c>
@@ -2018,51 +2055,51 @@
         <v>1</v>
       </c>
       <c r="S33" s="6" t="s">
         <v>2</v>
       </c>
       <c r="T33" s="5" t="s">
         <v>1</v>
       </c>
       <c r="U33" s="6" t="s">
         <v>2</v>
       </c>
       <c r="V33" s="5" t="s">
         <v>1</v>
       </c>
       <c r="W33" s="6" t="s">
         <v>2</v>
       </c>
       <c r="X33" s="5" t="s">
         <v>1</v>
       </c>
       <c r="Y33" s="6" t="s">
         <v>2</v>
       </c>
       <c r="Z33" s="3"/>
     </row>
-    <row r="34" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="34" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B34" s="9">
         <v>56827.3</v>
       </c>
       <c r="C34" s="15">
         <v>108.3</v>
       </c>
       <c r="D34" s="8">
         <v>111832.946</v>
       </c>
       <c r="E34" s="8">
         <v>109.8</v>
       </c>
       <c r="F34" s="8">
         <v>172128</v>
       </c>
       <c r="G34" s="8">
         <v>109.9</v>
       </c>
       <c r="H34" s="8">
         <v>232561.3</v>
       </c>
       <c r="I34" s="8">
@@ -2096,163 +2133,163 @@
         <v>705243.4</v>
       </c>
       <c r="S34" s="8">
         <v>104.9</v>
       </c>
       <c r="T34" s="8">
         <v>816667.4</v>
       </c>
       <c r="U34" s="8">
         <v>105.9</v>
       </c>
       <c r="V34" s="8">
         <v>934058</v>
       </c>
       <c r="W34" s="8">
         <v>106.8</v>
       </c>
       <c r="X34" s="8">
         <v>1101805.2</v>
       </c>
       <c r="Y34" s="8">
         <v>106.8</v>
       </c>
       <c r="Z34" s="3"/>
     </row>
-    <row r="35" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="35" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="18"/>
       <c r="B35" s="13"/>
       <c r="C35" s="17"/>
       <c r="D35" s="14"/>
       <c r="E35" s="14"/>
       <c r="F35" s="14"/>
       <c r="G35" s="14"/>
       <c r="H35" s="14"/>
       <c r="I35" s="14"/>
       <c r="J35" s="14"/>
       <c r="K35" s="14"/>
       <c r="L35" s="14"/>
       <c r="M35" s="14"/>
       <c r="N35" s="14"/>
       <c r="O35" s="14"/>
       <c r="P35" s="14"/>
       <c r="Q35" s="14"/>
       <c r="R35" s="14"/>
       <c r="S35" s="14"/>
       <c r="T35" s="14"/>
       <c r="U35" s="14"/>
       <c r="V35" s="14"/>
       <c r="W35" s="14"/>
       <c r="X35" s="14"/>
       <c r="Y35" s="14"/>
       <c r="Z35" s="3"/>
     </row>
-    <row r="36" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="36" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A36" s="18"/>
       <c r="B36" s="13"/>
       <c r="C36" s="17"/>
       <c r="D36" s="14"/>
       <c r="E36" s="14"/>
       <c r="F36" s="14"/>
       <c r="G36" s="14"/>
       <c r="H36" s="14"/>
       <c r="I36" s="14"/>
       <c r="J36" s="14"/>
       <c r="K36" s="14"/>
       <c r="L36" s="14"/>
       <c r="M36" s="14"/>
       <c r="N36" s="14"/>
       <c r="O36" s="14"/>
       <c r="P36" s="14"/>
       <c r="Q36" s="14"/>
       <c r="R36" s="14"/>
       <c r="S36" s="14"/>
       <c r="T36" s="14"/>
       <c r="U36" s="14"/>
       <c r="V36" s="14"/>
       <c r="W36" s="14"/>
       <c r="X36" s="14"/>
       <c r="Y36" s="14"/>
       <c r="Z36" s="3"/>
     </row>
-    <row r="37" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="37" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="18"/>
       <c r="B37" s="13"/>
       <c r="C37" s="17"/>
       <c r="D37" s="14"/>
       <c r="E37" s="14"/>
       <c r="F37" s="14"/>
       <c r="G37" s="14"/>
       <c r="H37" s="14"/>
       <c r="I37" s="14"/>
       <c r="J37" s="14"/>
       <c r="K37" s="14"/>
       <c r="L37" s="14"/>
       <c r="M37" s="14"/>
       <c r="N37" s="14"/>
       <c r="O37" s="14"/>
       <c r="P37" s="14"/>
       <c r="Q37" s="14"/>
       <c r="R37" s="14"/>
       <c r="S37" s="14"/>
       <c r="T37" s="14"/>
       <c r="U37" s="14"/>
       <c r="V37" s="14"/>
       <c r="W37" s="14"/>
       <c r="X37" s="14"/>
       <c r="Y37" s="14"/>
       <c r="Z37" s="3"/>
     </row>
-    <row r="38" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="38" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="18"/>
       <c r="B38" s="13"/>
       <c r="C38" s="17"/>
       <c r="D38" s="14"/>
       <c r="E38" s="14"/>
       <c r="F38" s="14"/>
       <c r="G38" s="14"/>
       <c r="H38" s="14"/>
       <c r="I38" s="14"/>
       <c r="J38" s="14"/>
       <c r="K38" s="14"/>
       <c r="L38" s="14"/>
       <c r="M38" s="14"/>
       <c r="N38" s="14"/>
       <c r="O38" s="14"/>
       <c r="P38" s="14"/>
       <c r="Q38" s="14"/>
       <c r="R38" s="14"/>
       <c r="S38" s="14"/>
       <c r="T38" s="14"/>
       <c r="U38" s="14"/>
       <c r="V38" s="14"/>
       <c r="W38" s="14"/>
       <c r="X38" s="14"/>
       <c r="Y38" s="14"/>
       <c r="Z38" s="3"/>
     </row>
-    <row r="39" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="39" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A39" s="28"/>
       <c r="B39" s="26" t="s">
         <v>65</v>
       </c>
       <c r="C39" s="27"/>
       <c r="D39" s="26" t="s">
         <v>66</v>
       </c>
       <c r="E39" s="26"/>
       <c r="F39" s="26" t="s">
         <v>67</v>
       </c>
       <c r="G39" s="26"/>
       <c r="H39" s="26" t="s">
         <v>68</v>
       </c>
       <c r="I39" s="26"/>
       <c r="J39" s="26" t="s">
         <v>69</v>
       </c>
       <c r="K39" s="26"/>
       <c r="L39" s="26" t="s">
         <v>70</v>
       </c>
       <c r="M39" s="27"/>
@@ -2260,51 +2297,51 @@
         <v>71</v>
       </c>
       <c r="O39" s="27"/>
       <c r="P39" s="26" t="s">
         <v>72</v>
       </c>
       <c r="Q39" s="27"/>
       <c r="R39" s="26" t="s">
         <v>73</v>
       </c>
       <c r="S39" s="27"/>
       <c r="T39" s="26" t="s">
         <v>74</v>
       </c>
       <c r="U39" s="27"/>
       <c r="V39" s="26" t="s">
         <v>75</v>
       </c>
       <c r="W39" s="27"/>
       <c r="X39" s="26" t="s">
         <v>76</v>
       </c>
       <c r="Y39" s="26"/>
       <c r="Z39" s="3"/>
     </row>
-    <row r="40" spans="1:26" s="4" customFormat="1" ht="33.75">
+    <row r="40" spans="1:26" s="4" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A40" s="29"/>
       <c r="B40" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E40" s="6" t="s">
         <v>2</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G40" s="6" t="s">
         <v>2</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I40" s="5" t="s">
         <v>2</v>
       </c>
@@ -2336,51 +2373,51 @@
         <v>1</v>
       </c>
       <c r="S40" s="6" t="s">
         <v>2</v>
       </c>
       <c r="T40" s="5" t="s">
         <v>1</v>
       </c>
       <c r="U40" s="6" t="s">
         <v>2</v>
       </c>
       <c r="V40" s="5" t="s">
         <v>1</v>
       </c>
       <c r="W40" s="6" t="s">
         <v>2</v>
       </c>
       <c r="X40" s="19" t="s">
         <v>1</v>
       </c>
       <c r="Y40" s="23" t="s">
         <v>2</v>
       </c>
       <c r="Z40" s="3"/>
     </row>
-    <row r="41" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="41" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B41" s="9">
         <v>60310.2</v>
       </c>
       <c r="C41" s="15">
         <v>102</v>
       </c>
       <c r="D41" s="8">
         <v>123119.7</v>
       </c>
       <c r="E41" s="8">
         <v>105.4</v>
       </c>
       <c r="F41" s="8">
         <v>189706.6</v>
       </c>
       <c r="G41" s="8">
         <v>105.3</v>
       </c>
       <c r="H41" s="8">
         <v>257710.8</v>
       </c>
       <c r="I41" s="8">
@@ -2414,112 +2451,112 @@
         <v>798246.3</v>
       </c>
       <c r="S41" s="8">
         <v>107.1</v>
       </c>
       <c r="T41" s="8">
         <v>928296.7</v>
       </c>
       <c r="U41" s="8">
         <v>107.3</v>
       </c>
       <c r="V41" s="8">
         <v>1072631.8999999999</v>
       </c>
       <c r="W41" s="8">
         <v>108.1</v>
       </c>
       <c r="X41" s="22">
         <v>1277281.7</v>
       </c>
       <c r="Y41" s="24">
         <v>109</v>
       </c>
       <c r="Z41" s="3"/>
     </row>
-    <row r="42" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="42" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A42" s="18"/>
       <c r="B42" s="13"/>
       <c r="C42" s="17"/>
       <c r="D42" s="14"/>
       <c r="E42" s="14"/>
       <c r="F42" s="14"/>
       <c r="G42" s="14"/>
       <c r="H42" s="14"/>
       <c r="I42" s="14"/>
       <c r="J42" s="14"/>
       <c r="K42" s="14"/>
       <c r="L42" s="14"/>
       <c r="M42" s="14"/>
       <c r="N42" s="14"/>
       <c r="O42" s="14"/>
       <c r="P42" s="14"/>
       <c r="Q42" s="14"/>
       <c r="R42" s="14"/>
       <c r="S42" s="14"/>
       <c r="T42" s="14"/>
       <c r="U42" s="14"/>
       <c r="V42" s="14"/>
       <c r="W42" s="14"/>
       <c r="X42" s="14"/>
       <c r="Y42" s="14"/>
       <c r="Z42" s="3"/>
     </row>
-    <row r="43" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="43" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A43" s="18"/>
       <c r="B43" s="13"/>
       <c r="C43" s="17"/>
       <c r="D43" s="14"/>
       <c r="E43" s="14"/>
       <c r="F43" s="14"/>
       <c r="G43" s="14"/>
       <c r="H43" s="14"/>
       <c r="I43" s="14"/>
       <c r="J43" s="14"/>
       <c r="K43" s="14"/>
       <c r="L43" s="14"/>
       <c r="M43" s="14"/>
       <c r="N43" s="14"/>
       <c r="O43" s="14"/>
       <c r="P43" s="14"/>
       <c r="Q43" s="14"/>
       <c r="R43" s="14"/>
       <c r="S43" s="14"/>
       <c r="T43" s="14"/>
       <c r="U43" s="14" t="s">
         <v>77</v>
       </c>
       <c r="V43" s="14"/>
       <c r="W43" s="14"/>
       <c r="X43" s="14"/>
       <c r="Y43" s="14"/>
       <c r="Z43" s="3"/>
     </row>
-    <row r="45" spans="1:26">
+    <row r="45" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A45" s="2"/>
     </row>
-    <row r="46" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="46" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A46" s="28"/>
       <c r="B46" s="26" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="27"/>
       <c r="D46" s="26" t="s">
         <v>79</v>
       </c>
       <c r="E46" s="26"/>
       <c r="F46" s="26" t="s">
         <v>80</v>
       </c>
       <c r="G46" s="26"/>
       <c r="H46" s="26" t="s">
         <v>81</v>
       </c>
       <c r="I46" s="26"/>
       <c r="J46" s="26" t="s">
         <v>82</v>
       </c>
       <c r="K46" s="26"/>
       <c r="L46" s="26" t="s">
         <v>83</v>
       </c>
       <c r="M46" s="27"/>
@@ -2527,51 +2564,51 @@
         <v>84</v>
       </c>
       <c r="O46" s="27"/>
       <c r="P46" s="26" t="s">
         <v>85</v>
       </c>
       <c r="Q46" s="27"/>
       <c r="R46" s="26" t="s">
         <v>86</v>
       </c>
       <c r="S46" s="27"/>
       <c r="T46" s="26" t="s">
         <v>87</v>
       </c>
       <c r="U46" s="27"/>
       <c r="V46" s="26" t="s">
         <v>88</v>
       </c>
       <c r="W46" s="27"/>
       <c r="X46" s="26" t="s">
         <v>89</v>
       </c>
       <c r="Y46" s="26"/>
       <c r="Z46" s="3"/>
     </row>
-    <row r="47" spans="1:26" s="4" customFormat="1" ht="33.75">
+    <row r="47" spans="1:26" s="4" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A47" s="29"/>
       <c r="B47" s="20" t="s">
         <v>1</v>
       </c>
       <c r="C47" s="21" t="s">
         <v>2</v>
       </c>
       <c r="D47" s="20" t="s">
         <v>1</v>
       </c>
       <c r="E47" s="21" t="s">
         <v>2</v>
       </c>
       <c r="F47" s="20" t="s">
         <v>1</v>
       </c>
       <c r="G47" s="21" t="s">
         <v>2</v>
       </c>
       <c r="H47" s="20" t="s">
         <v>1</v>
       </c>
       <c r="I47" s="20" t="s">
         <v>2</v>
       </c>
@@ -2603,191 +2640,195 @@
         <v>1</v>
       </c>
       <c r="S47" s="21" t="s">
         <v>2</v>
       </c>
       <c r="T47" s="20" t="s">
         <v>1</v>
       </c>
       <c r="U47" s="21" t="s">
         <v>2</v>
       </c>
       <c r="V47" s="20" t="s">
         <v>1</v>
       </c>
       <c r="W47" s="21" t="s">
         <v>2</v>
       </c>
       <c r="X47" s="20" t="s">
         <v>1</v>
       </c>
       <c r="Y47" s="23" t="s">
         <v>2</v>
       </c>
       <c r="Z47" s="3"/>
     </row>
-    <row r="48" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="48" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B48" s="9">
         <v>67557</v>
       </c>
       <c r="C48" s="15">
         <v>100.9</v>
       </c>
       <c r="D48" s="8">
         <v>71242.600000000006</v>
       </c>
       <c r="E48" s="8">
         <v>101.7</v>
       </c>
       <c r="F48" s="8">
         <v>212433.6</v>
       </c>
       <c r="G48" s="8">
         <v>101.2</v>
       </c>
-      <c r="H48" s="8"/>
-      <c r="I48" s="8"/>
+      <c r="H48" s="8">
+        <v>291695.7</v>
+      </c>
+      <c r="I48" s="8">
+        <v>102.3</v>
+      </c>
       <c r="J48" s="8"/>
       <c r="K48" s="8"/>
       <c r="L48" s="8"/>
       <c r="M48" s="8"/>
       <c r="N48" s="8"/>
       <c r="O48" s="8"/>
       <c r="P48" s="8"/>
       <c r="Q48" s="8"/>
       <c r="R48" s="8"/>
       <c r="S48" s="8"/>
       <c r="T48" s="8"/>
       <c r="U48" s="8"/>
       <c r="V48" s="8"/>
       <c r="W48" s="8"/>
       <c r="X48" s="22"/>
       <c r="Y48" s="24"/>
       <c r="Z48" s="3"/>
     </row>
-    <row r="52" spans="1:1">
+    <row r="52" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A52" s="2" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
-    <mergeCell ref="V39:W39"/>
-[...15 lines deleted...]
-    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="T46:U46"/>
+    <mergeCell ref="V46:W46"/>
+    <mergeCell ref="X46:Y46"/>
+    <mergeCell ref="J46:K46"/>
+    <mergeCell ref="L46:M46"/>
+    <mergeCell ref="N46:O46"/>
+    <mergeCell ref="P46:Q46"/>
+    <mergeCell ref="R46:S46"/>
+    <mergeCell ref="A46:A47"/>
+    <mergeCell ref="B46:C46"/>
+    <mergeCell ref="D46:E46"/>
+    <mergeCell ref="F46:G46"/>
+    <mergeCell ref="H46:I46"/>
+    <mergeCell ref="T11:U11"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="J32:K32"/>
+    <mergeCell ref="R32:S32"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="P32:Q32"/>
+    <mergeCell ref="P25:Q25"/>
+    <mergeCell ref="R25:S25"/>
+    <mergeCell ref="T25:U25"/>
+    <mergeCell ref="N25:O25"/>
+    <mergeCell ref="R18:S18"/>
+    <mergeCell ref="L18:M18"/>
+    <mergeCell ref="J18:K18"/>
+    <mergeCell ref="L11:M11"/>
+    <mergeCell ref="X18:Y18"/>
+    <mergeCell ref="T32:U32"/>
+    <mergeCell ref="V32:W32"/>
+    <mergeCell ref="X32:Y32"/>
+    <mergeCell ref="T18:U18"/>
+    <mergeCell ref="X25:Y25"/>
+    <mergeCell ref="V25:W25"/>
+    <mergeCell ref="V18:W18"/>
+    <mergeCell ref="A18:A19"/>
+    <mergeCell ref="F18:G18"/>
+    <mergeCell ref="P18:Q18"/>
+    <mergeCell ref="N18:O18"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="X11:Y11"/>
+    <mergeCell ref="J11:K11"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="H11:I11"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="F11:G11"/>
+    <mergeCell ref="N11:O11"/>
+    <mergeCell ref="R11:S11"/>
+    <mergeCell ref="P11:Q11"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="V11:W11"/>
     <mergeCell ref="A25:A26"/>
     <mergeCell ref="L32:M32"/>
     <mergeCell ref="N32:O32"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="D32:E32"/>
     <mergeCell ref="D25:E25"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="H25:I25"/>
     <mergeCell ref="J25:K25"/>
     <mergeCell ref="L25:M25"/>
     <mergeCell ref="F25:G25"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="B25:C25"/>
-    <mergeCell ref="A1:Y1"/>
-[...57 lines deleted...]
-    <mergeCell ref="R46:S46"/>
+    <mergeCell ref="F32:G32"/>
+    <mergeCell ref="H32:I32"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="T39:U39"/>
+    <mergeCell ref="A39:A40"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="F39:G39"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="V39:W39"/>
+    <mergeCell ref="X39:Y39"/>
+    <mergeCell ref="J39:K39"/>
+    <mergeCell ref="L39:M39"/>
+    <mergeCell ref="N39:O39"/>
+    <mergeCell ref="P39:Q39"/>
+    <mergeCell ref="R39:S39"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="40" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="2" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>