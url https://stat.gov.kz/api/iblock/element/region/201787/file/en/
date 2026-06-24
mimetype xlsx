--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -1,52 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="22827"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8EA01981-B86C-4283-BB10-5541E37160B9}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="14235" yWindow="570" windowWidth="13965" windowHeight="11520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="14235" yWindow="570" windowWidth="13965" windowHeight="11520"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$45</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="262" uniqueCount="90">
   <si>
     <t>Volume of service and the index of physical volume for internal trade (wholesale and retail trade)*</t>
   </si>
   <si>
     <t>Volume of service, million tenge</t>
   </si>
   <si>
     <t>IPV, in %</t>
   </si>
   <si>
     <t>Мangystau</t>
   </si>
@@ -290,56 +289,56 @@
   <si>
     <t>January-June 2026</t>
   </si>
   <si>
     <t>January-July 2026</t>
   </si>
   <si>
     <t>January-August 2026</t>
   </si>
   <si>
     <t>January-September 2026</t>
   </si>
   <si>
     <t>January-October 2026</t>
   </si>
   <si>
     <t>January-November 2026</t>
   </si>
   <si>
     <t>January-December 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="8">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -493,51 +492,51 @@
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -555,152 +554,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -836,118 +799,118 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z52"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A28" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="J57" sqref="J57"/>
+    <sheetView tabSelected="1" topLeftCell="A22" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="Q69" sqref="Q69"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="14.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="25"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:26" ht="26.25" customHeight="1">
       <c r="A1" s="30" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="30"/>
       <c r="C1" s="30"/>
       <c r="D1" s="30"/>
       <c r="E1" s="30"/>
       <c r="F1" s="30"/>
       <c r="G1" s="30"/>
       <c r="H1" s="30"/>
       <c r="I1" s="30"/>
       <c r="J1" s="30"/>
       <c r="K1" s="30"/>
       <c r="L1" s="30"/>
       <c r="M1" s="30"/>
       <c r="N1" s="30"/>
       <c r="O1" s="30"/>
       <c r="P1" s="30"/>
       <c r="Q1" s="30"/>
       <c r="R1" s="30"/>
       <c r="S1" s="30"/>
       <c r="T1" s="30"/>
       <c r="U1" s="30"/>
       <c r="V1" s="30"/>
       <c r="W1" s="30"/>
       <c r="X1" s="30"/>
       <c r="Y1" s="30"/>
     </row>
-    <row r="4" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:26" s="4" customFormat="1" ht="11.25">
       <c r="A4" s="28"/>
       <c r="B4" s="26" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="26"/>
       <c r="D4" s="26" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="26"/>
       <c r="F4" s="26" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="26"/>
       <c r="H4" s="26" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="26"/>
       <c r="J4" s="26" t="s">
         <v>9</v>
       </c>
       <c r="K4" s="26"/>
       <c r="L4" s="26" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="26"/>
@@ -955,51 +918,51 @@
         <v>11</v>
       </c>
       <c r="O4" s="26"/>
       <c r="P4" s="26" t="s">
         <v>12</v>
       </c>
       <c r="Q4" s="26"/>
       <c r="R4" s="26" t="s">
         <v>13</v>
       </c>
       <c r="S4" s="26"/>
       <c r="T4" s="26" t="s">
         <v>14</v>
       </c>
       <c r="U4" s="26"/>
       <c r="V4" s="26" t="s">
         <v>15</v>
       </c>
       <c r="W4" s="26"/>
       <c r="X4" s="26" t="s">
         <v>16</v>
       </c>
       <c r="Y4" s="27"/>
       <c r="Z4" s="3"/>
     </row>
-    <row r="5" spans="1:26" s="4" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:26" s="4" customFormat="1" ht="33.75">
       <c r="A5" s="29"/>
       <c r="B5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>2</v>
       </c>
@@ -1031,51 +994,51 @@
         <v>1</v>
       </c>
       <c r="S5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="T5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="U5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="V5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="W5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="X5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="Y5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="Z5" s="3"/>
     </row>
-    <row r="6" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:26" s="4" customFormat="1" ht="11.25">
       <c r="A6" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="8">
         <v>28588.3</v>
       </c>
       <c r="C6" s="8">
         <v>103</v>
       </c>
       <c r="D6" s="9">
         <v>55908.1</v>
       </c>
       <c r="E6" s="8">
         <v>96.3</v>
       </c>
       <c r="F6" s="8">
         <v>88212.7</v>
       </c>
       <c r="G6" s="8">
         <v>99.8</v>
       </c>
       <c r="H6" s="8">
         <v>110295.6</v>
       </c>
       <c r="I6" s="8">
@@ -1109,132 +1072,132 @@
         <v>287591.5</v>
       </c>
       <c r="S6" s="8">
         <v>86.5</v>
       </c>
       <c r="T6" s="8">
         <v>332056.3</v>
       </c>
       <c r="U6" s="8">
         <v>87.7</v>
       </c>
       <c r="V6" s="8">
         <v>374629.8</v>
       </c>
       <c r="W6" s="10">
         <v>86.9</v>
       </c>
       <c r="X6" s="8">
         <v>428810.5</v>
       </c>
       <c r="Y6" s="10">
         <v>86.1</v>
       </c>
       <c r="Z6" s="3"/>
     </row>
-    <row r="7" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:26" s="4" customFormat="1" ht="11.25">
       <c r="A7" s="11"/>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="13"/>
       <c r="E7" s="14"/>
       <c r="F7" s="12"/>
       <c r="G7" s="12"/>
       <c r="H7" s="12"/>
       <c r="I7" s="12"/>
       <c r="J7" s="12"/>
       <c r="K7" s="12"/>
       <c r="L7" s="12"/>
       <c r="M7" s="12"/>
       <c r="N7" s="12"/>
       <c r="O7" s="12"/>
       <c r="P7" s="12"/>
       <c r="Q7" s="12"/>
       <c r="R7" s="12"/>
       <c r="S7" s="12"/>
       <c r="T7" s="12"/>
       <c r="U7" s="14"/>
       <c r="V7" s="12"/>
       <c r="X7" s="12"/>
       <c r="Z7" s="3"/>
     </row>
-    <row r="8" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:26" s="4" customFormat="1" ht="11.25">
       <c r="A8" s="11"/>
       <c r="B8" s="12"/>
       <c r="C8" s="12"/>
       <c r="D8" s="13"/>
       <c r="E8" s="14"/>
       <c r="F8" s="12"/>
       <c r="G8" s="12"/>
       <c r="H8" s="12"/>
       <c r="I8" s="12"/>
       <c r="J8" s="12"/>
       <c r="K8" s="12"/>
       <c r="L8" s="12"/>
       <c r="M8" s="12"/>
       <c r="N8" s="12"/>
       <c r="O8" s="12"/>
       <c r="P8" s="12"/>
       <c r="Q8" s="12"/>
       <c r="R8" s="12"/>
       <c r="S8" s="12"/>
       <c r="T8" s="12"/>
       <c r="U8" s="14"/>
       <c r="V8" s="12"/>
       <c r="X8" s="12"/>
       <c r="Z8" s="3"/>
     </row>
-    <row r="9" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:26" s="4" customFormat="1" ht="11.25">
       <c r="A9" s="11"/>
       <c r="B9" s="12"/>
       <c r="C9" s="12"/>
       <c r="D9" s="13"/>
       <c r="E9" s="14"/>
       <c r="F9" s="12"/>
       <c r="G9" s="12"/>
       <c r="H9" s="12"/>
       <c r="I9" s="12"/>
       <c r="J9" s="12"/>
       <c r="K9" s="12"/>
       <c r="L9" s="12"/>
       <c r="M9" s="12"/>
       <c r="N9" s="12"/>
       <c r="O9" s="12"/>
       <c r="P9" s="12"/>
       <c r="Q9" s="12"/>
       <c r="R9" s="12"/>
       <c r="S9" s="12"/>
       <c r="T9" s="12"/>
       <c r="U9" s="14"/>
       <c r="V9" s="12"/>
       <c r="X9" s="12"/>
       <c r="Z9" s="3"/>
     </row>
-    <row r="10" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:26" s="4" customFormat="1" ht="11.25">
       <c r="Z10" s="3"/>
     </row>
-    <row r="11" spans="1:26" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:26" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="28"/>
       <c r="B11" s="26" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="26"/>
       <c r="D11" s="26" t="s">
         <v>18</v>
       </c>
       <c r="E11" s="26"/>
       <c r="F11" s="26" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="26"/>
       <c r="H11" s="26" t="s">
         <v>20</v>
       </c>
       <c r="I11" s="26"/>
       <c r="J11" s="26" t="s">
         <v>21</v>
       </c>
       <c r="K11" s="26"/>
       <c r="L11" s="26" t="s">
         <v>22</v>
       </c>
       <c r="M11" s="26"/>
@@ -1242,51 +1205,51 @@
         <v>23</v>
       </c>
       <c r="O11" s="26"/>
       <c r="P11" s="26" t="s">
         <v>24</v>
       </c>
       <c r="Q11" s="26"/>
       <c r="R11" s="26" t="s">
         <v>25</v>
       </c>
       <c r="S11" s="26"/>
       <c r="T11" s="26" t="s">
         <v>26</v>
       </c>
       <c r="U11" s="26"/>
       <c r="V11" s="26" t="s">
         <v>27</v>
       </c>
       <c r="W11" s="26"/>
       <c r="X11" s="26" t="s">
         <v>28</v>
       </c>
       <c r="Y11" s="27"/>
       <c r="Z11" s="3"/>
     </row>
-    <row r="12" spans="1:26" s="4" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:26" s="4" customFormat="1" ht="33.75">
       <c r="A12" s="29"/>
       <c r="B12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I12" s="5" t="s">
         <v>2</v>
       </c>
@@ -1318,51 +1281,51 @@
         <v>1</v>
       </c>
       <c r="S12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="T12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="U12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="V12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="W12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="X12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="Y12" s="6" t="s">
         <v>2</v>
       </c>
       <c r="Z12" s="3"/>
     </row>
-    <row r="13" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:26" s="4" customFormat="1" ht="11.25">
       <c r="A13" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B13" s="8">
         <v>28873.3</v>
       </c>
       <c r="C13" s="8">
         <v>93.6</v>
       </c>
       <c r="D13" s="8">
         <v>56195.6</v>
       </c>
       <c r="E13" s="8">
         <v>93.3</v>
       </c>
       <c r="F13" s="8">
         <v>88066.804999999993</v>
       </c>
       <c r="G13" s="15">
         <v>92.512126031739214</v>
       </c>
       <c r="H13" s="8">
         <v>118931.7</v>
       </c>
       <c r="I13" s="8">
@@ -1396,138 +1359,138 @@
         <v>315975</v>
       </c>
       <c r="S13" s="8">
         <v>103.5</v>
       </c>
       <c r="T13" s="8">
         <v>367092.3</v>
       </c>
       <c r="U13" s="8">
         <v>103.6</v>
       </c>
       <c r="V13" s="8">
         <v>418930.6</v>
       </c>
       <c r="W13" s="8">
         <v>105</v>
       </c>
       <c r="X13" s="8">
         <v>481140.5</v>
       </c>
       <c r="Y13" s="16">
         <v>105</v>
       </c>
       <c r="Z13" s="3"/>
     </row>
-    <row r="14" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:26" s="4" customFormat="1" ht="11.25">
       <c r="A14" s="11"/>
       <c r="B14" s="12"/>
       <c r="C14" s="12"/>
       <c r="D14" s="12"/>
       <c r="E14" s="14"/>
       <c r="F14" s="12"/>
       <c r="G14" s="17"/>
       <c r="H14" s="12"/>
       <c r="I14" s="12"/>
       <c r="J14" s="12"/>
       <c r="K14" s="12"/>
       <c r="L14" s="14"/>
       <c r="M14" s="12"/>
       <c r="N14" s="14"/>
       <c r="O14" s="12"/>
       <c r="P14" s="12"/>
       <c r="Q14" s="12"/>
       <c r="R14" s="12"/>
       <c r="S14" s="12"/>
       <c r="T14" s="12"/>
       <c r="U14" s="14"/>
       <c r="V14" s="12"/>
       <c r="W14" s="14"/>
       <c r="X14" s="12"/>
       <c r="Z14" s="3"/>
     </row>
-    <row r="15" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:26" s="4" customFormat="1" ht="11.25">
       <c r="A15" s="11"/>
       <c r="B15" s="12"/>
       <c r="C15" s="12"/>
       <c r="D15" s="12"/>
       <c r="E15" s="14"/>
       <c r="F15" s="12"/>
       <c r="G15" s="17"/>
       <c r="H15" s="12"/>
       <c r="I15" s="12"/>
       <c r="J15" s="12"/>
       <c r="K15" s="12"/>
       <c r="L15" s="14"/>
       <c r="M15" s="12"/>
       <c r="N15" s="14"/>
       <c r="O15" s="12"/>
       <c r="P15" s="12"/>
       <c r="Q15" s="12"/>
       <c r="R15" s="12"/>
       <c r="S15" s="12"/>
       <c r="T15" s="12"/>
       <c r="U15" s="14"/>
       <c r="V15" s="12"/>
       <c r="W15" s="14"/>
       <c r="X15" s="12"/>
       <c r="Z15" s="3"/>
     </row>
-    <row r="16" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:26" s="4" customFormat="1" ht="11.25">
       <c r="A16" s="11"/>
       <c r="B16" s="12"/>
       <c r="C16" s="12"/>
       <c r="D16" s="12"/>
       <c r="E16" s="14"/>
       <c r="F16" s="12"/>
       <c r="G16" s="17"/>
       <c r="H16" s="12"/>
       <c r="I16" s="12"/>
       <c r="J16" s="12"/>
       <c r="K16" s="12"/>
       <c r="L16" s="14"/>
       <c r="M16" s="12"/>
       <c r="N16" s="14"/>
       <c r="O16" s="12"/>
       <c r="P16" s="12"/>
       <c r="Q16" s="12"/>
       <c r="R16" s="12"/>
       <c r="S16" s="12"/>
       <c r="T16" s="12"/>
       <c r="U16" s="14"/>
       <c r="V16" s="12"/>
       <c r="W16" s="14"/>
       <c r="X16" s="12"/>
       <c r="Z16" s="3"/>
     </row>
-    <row r="17" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:26" s="4" customFormat="1" ht="11.25">
       <c r="V17" s="3"/>
       <c r="W17" s="3"/>
       <c r="X17" s="3"/>
       <c r="Z17" s="3"/>
     </row>
-    <row r="18" spans="1:26" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:26" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A18" s="28"/>
       <c r="B18" s="26" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="26"/>
       <c r="D18" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E18" s="26"/>
       <c r="F18" s="26" t="s">
         <v>31</v>
       </c>
       <c r="G18" s="26"/>
       <c r="H18" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I18" s="26"/>
       <c r="J18" s="26" t="s">
         <v>33</v>
       </c>
       <c r="K18" s="26"/>
       <c r="L18" s="26" t="s">
         <v>34</v>
       </c>
       <c r="M18" s="26"/>
@@ -1535,51 +1498,51 @@
         <v>35</v>
       </c>
       <c r="O18" s="26"/>
       <c r="P18" s="26" t="s">
         <v>36</v>
       </c>
       <c r="Q18" s="26"/>
       <c r="R18" s="26" t="s">
         <v>37</v>
       </c>
       <c r="S18" s="26"/>
       <c r="T18" s="26" t="s">
         <v>38</v>
       </c>
       <c r="U18" s="27"/>
       <c r="V18" s="26" t="s">
         <v>39</v>
       </c>
       <c r="W18" s="27"/>
       <c r="X18" s="26" t="s">
         <v>40</v>
       </c>
       <c r="Y18" s="27"/>
       <c r="Z18" s="3"/>
     </row>
-    <row r="19" spans="1:26" s="4" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:26" s="4" customFormat="1" ht="33.75">
       <c r="A19" s="29"/>
       <c r="B19" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I19" s="5" t="s">
         <v>2</v>
       </c>
@@ -1611,51 +1574,51 @@
         <v>1</v>
       </c>
       <c r="S19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="T19" s="5" t="s">
         <v>1</v>
       </c>
       <c r="U19" s="6" t="s">
         <v>2</v>
       </c>
       <c r="V19" s="5" t="s">
         <v>1</v>
       </c>
       <c r="W19" s="6" t="s">
         <v>2</v>
       </c>
       <c r="X19" s="5" t="s">
         <v>1</v>
       </c>
       <c r="Y19" s="6" t="s">
         <v>2</v>
       </c>
       <c r="Z19" s="3"/>
     </row>
-    <row r="20" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:26" s="4" customFormat="1" ht="11.25">
       <c r="A20" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B20" s="8">
         <v>31627.1</v>
       </c>
       <c r="C20" s="8">
         <v>100.2</v>
       </c>
       <c r="D20" s="8">
         <v>66908.100000000006</v>
       </c>
       <c r="E20" s="8">
         <v>108.8</v>
       </c>
       <c r="F20" s="8">
         <v>105862.9</v>
       </c>
       <c r="G20" s="8">
         <v>109</v>
       </c>
       <c r="H20" s="8">
         <v>143757.6</v>
       </c>
       <c r="I20" s="8">
@@ -1689,71 +1652,71 @@
         <v>446107.8</v>
       </c>
       <c r="S20" s="9">
         <v>123.1</v>
       </c>
       <c r="T20" s="8">
         <v>515054.6</v>
       </c>
       <c r="U20" s="15">
         <v>121.7</v>
       </c>
       <c r="V20" s="8">
         <v>591805.30000000005</v>
       </c>
       <c r="W20" s="15">
         <v>122.1</v>
       </c>
       <c r="X20" s="8">
         <v>687380.7</v>
       </c>
       <c r="Y20" s="15">
         <v>123.1</v>
       </c>
       <c r="Z20" s="3"/>
     </row>
-    <row r="21" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:26" s="4" customFormat="1" ht="11.25">
       <c r="V21" s="3"/>
       <c r="W21" s="3"/>
       <c r="X21" s="3"/>
       <c r="Z21" s="3"/>
     </row>
-    <row r="22" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:26" s="4" customFormat="1" ht="11.25">
       <c r="V22" s="3"/>
       <c r="W22" s="3"/>
       <c r="X22" s="3"/>
       <c r="Z22" s="3"/>
     </row>
-    <row r="23" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:26" s="4" customFormat="1" ht="11.25">
       <c r="D23" s="3"/>
       <c r="Z23" s="3"/>
     </row>
-    <row r="24" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:26" s="4" customFormat="1" ht="11.25">
       <c r="D24" s="3"/>
       <c r="Z24" s="3"/>
     </row>
-    <row r="25" spans="1:26" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:26" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A25" s="28"/>
       <c r="B25" s="26" t="s">
         <v>41</v>
       </c>
       <c r="C25" s="27"/>
       <c r="D25" s="26" t="s">
         <v>42</v>
       </c>
       <c r="E25" s="26"/>
       <c r="F25" s="26" t="s">
         <v>43</v>
       </c>
       <c r="G25" s="26"/>
       <c r="H25" s="26" t="s">
         <v>55</v>
       </c>
       <c r="I25" s="26"/>
       <c r="J25" s="26" t="s">
         <v>44</v>
       </c>
       <c r="K25" s="26"/>
       <c r="L25" s="26" t="s">
         <v>45</v>
       </c>
       <c r="M25" s="26"/>
@@ -1761,51 +1724,51 @@
         <v>46</v>
       </c>
       <c r="O25" s="27"/>
       <c r="P25" s="26" t="s">
         <v>47</v>
       </c>
       <c r="Q25" s="27"/>
       <c r="R25" s="26" t="s">
         <v>48</v>
       </c>
       <c r="S25" s="27"/>
       <c r="T25" s="26" t="s">
         <v>49</v>
       </c>
       <c r="U25" s="27"/>
       <c r="V25" s="26" t="s">
         <v>50</v>
       </c>
       <c r="W25" s="27"/>
       <c r="X25" s="26" t="s">
         <v>53</v>
       </c>
       <c r="Y25" s="27"/>
       <c r="Z25" s="3"/>
     </row>
-    <row r="26" spans="1:26" s="4" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:26" s="4" customFormat="1" ht="33.75">
       <c r="A26" s="29"/>
       <c r="B26" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>2</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G26" s="6" t="s">
         <v>2</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I26" s="5" t="s">
         <v>2</v>
       </c>
@@ -1837,51 +1800,51 @@
         <v>1</v>
       </c>
       <c r="S26" s="6" t="s">
         <v>2</v>
       </c>
       <c r="T26" s="5" t="s">
         <v>1</v>
       </c>
       <c r="U26" s="6" t="s">
         <v>2</v>
       </c>
       <c r="V26" s="5" t="s">
         <v>1</v>
       </c>
       <c r="W26" s="6" t="s">
         <v>2</v>
       </c>
       <c r="X26" s="5" t="s">
         <v>1</v>
       </c>
       <c r="Y26" s="6" t="s">
         <v>2</v>
       </c>
       <c r="Z26" s="3"/>
     </row>
-    <row r="27" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:26" s="4" customFormat="1" ht="11.25">
       <c r="A27" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B27" s="9">
         <v>49980.9</v>
       </c>
       <c r="C27" s="15">
         <v>130.80000000000001</v>
       </c>
       <c r="D27" s="8">
         <v>97427.9</v>
       </c>
       <c r="E27" s="8">
         <v>120.1</v>
       </c>
       <c r="F27" s="8">
         <v>149736.5</v>
       </c>
       <c r="G27" s="8">
         <v>117.2</v>
       </c>
       <c r="H27" s="8">
         <v>206333</v>
       </c>
       <c r="I27" s="8">
@@ -1915,63 +1878,63 @@
         <v>639270.30000000005</v>
       </c>
       <c r="S27" s="9">
         <v>125.8</v>
       </c>
       <c r="T27" s="8">
         <v>733608.5</v>
       </c>
       <c r="U27" s="15">
         <v>126</v>
       </c>
       <c r="V27" s="8">
         <v>832284.4</v>
       </c>
       <c r="W27" s="10">
         <v>125.3</v>
       </c>
       <c r="X27" s="8">
         <v>980917.40099999995</v>
       </c>
       <c r="Y27" s="16">
         <v>127.7</v>
       </c>
       <c r="Z27" s="3"/>
     </row>
-    <row r="28" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:26" s="4" customFormat="1" ht="11.25">
       <c r="Z28" s="3"/>
     </row>
-    <row r="29" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:26" s="4" customFormat="1" ht="11.25">
       <c r="Z29" s="3"/>
     </row>
-    <row r="30" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:26" s="4" customFormat="1" ht="11.25">
       <c r="Z30" s="3"/>
     </row>
-    <row r="31" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:26" s="4" customFormat="1" ht="11.25">
       <c r="Z31" s="3"/>
     </row>
-    <row r="32" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:26" s="4" customFormat="1" ht="11.25">
       <c r="A32" s="28"/>
       <c r="B32" s="26" t="s">
         <v>51</v>
       </c>
       <c r="C32" s="27"/>
       <c r="D32" s="26" t="s">
         <v>52</v>
       </c>
       <c r="E32" s="26"/>
       <c r="F32" s="26" t="s">
         <v>54</v>
       </c>
       <c r="G32" s="26"/>
       <c r="H32" s="26" t="s">
         <v>56</v>
       </c>
       <c r="I32" s="26"/>
       <c r="J32" s="26" t="s">
         <v>57</v>
       </c>
       <c r="K32" s="26"/>
       <c r="L32" s="26" t="s">
         <v>58</v>
       </c>
       <c r="M32" s="27"/>
@@ -1979,51 +1942,51 @@
         <v>59</v>
       </c>
       <c r="O32" s="27"/>
       <c r="P32" s="26" t="s">
         <v>60</v>
       </c>
       <c r="Q32" s="27"/>
       <c r="R32" s="26" t="s">
         <v>61</v>
       </c>
       <c r="S32" s="27"/>
       <c r="T32" s="26" t="s">
         <v>62</v>
       </c>
       <c r="U32" s="27"/>
       <c r="V32" s="26" t="s">
         <v>63</v>
       </c>
       <c r="W32" s="27"/>
       <c r="X32" s="26" t="s">
         <v>64</v>
       </c>
       <c r="Y32" s="27"/>
       <c r="Z32" s="3"/>
     </row>
-    <row r="33" spans="1:26" s="4" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:26" s="4" customFormat="1" ht="33.75">
       <c r="A33" s="29"/>
       <c r="B33" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E33" s="6" t="s">
         <v>2</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G33" s="6" t="s">
         <v>2</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I33" s="5" t="s">
         <v>2</v>
       </c>
@@ -2055,51 +2018,51 @@
         <v>1</v>
       </c>
       <c r="S33" s="6" t="s">
         <v>2</v>
       </c>
       <c r="T33" s="5" t="s">
         <v>1</v>
       </c>
       <c r="U33" s="6" t="s">
         <v>2</v>
       </c>
       <c r="V33" s="5" t="s">
         <v>1</v>
       </c>
       <c r="W33" s="6" t="s">
         <v>2</v>
       </c>
       <c r="X33" s="5" t="s">
         <v>1</v>
       </c>
       <c r="Y33" s="6" t="s">
         <v>2</v>
       </c>
       <c r="Z33" s="3"/>
     </row>
-    <row r="34" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:26" s="4" customFormat="1" ht="11.25">
       <c r="A34" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B34" s="9">
         <v>56827.3</v>
       </c>
       <c r="C34" s="15">
         <v>108.3</v>
       </c>
       <c r="D34" s="8">
         <v>111832.946</v>
       </c>
       <c r="E34" s="8">
         <v>109.8</v>
       </c>
       <c r="F34" s="8">
         <v>172128</v>
       </c>
       <c r="G34" s="8">
         <v>109.9</v>
       </c>
       <c r="H34" s="8">
         <v>232561.3</v>
       </c>
       <c r="I34" s="8">
@@ -2133,163 +2096,163 @@
         <v>705243.4</v>
       </c>
       <c r="S34" s="8">
         <v>104.9</v>
       </c>
       <c r="T34" s="8">
         <v>816667.4</v>
       </c>
       <c r="U34" s="8">
         <v>105.9</v>
       </c>
       <c r="V34" s="8">
         <v>934058</v>
       </c>
       <c r="W34" s="8">
         <v>106.8</v>
       </c>
       <c r="X34" s="8">
         <v>1101805.2</v>
       </c>
       <c r="Y34" s="8">
         <v>106.8</v>
       </c>
       <c r="Z34" s="3"/>
     </row>
-    <row r="35" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:26" s="4" customFormat="1" ht="11.25">
       <c r="A35" s="18"/>
       <c r="B35" s="13"/>
       <c r="C35" s="17"/>
       <c r="D35" s="14"/>
       <c r="E35" s="14"/>
       <c r="F35" s="14"/>
       <c r="G35" s="14"/>
       <c r="H35" s="14"/>
       <c r="I35" s="14"/>
       <c r="J35" s="14"/>
       <c r="K35" s="14"/>
       <c r="L35" s="14"/>
       <c r="M35" s="14"/>
       <c r="N35" s="14"/>
       <c r="O35" s="14"/>
       <c r="P35" s="14"/>
       <c r="Q35" s="14"/>
       <c r="R35" s="14"/>
       <c r="S35" s="14"/>
       <c r="T35" s="14"/>
       <c r="U35" s="14"/>
       <c r="V35" s="14"/>
       <c r="W35" s="14"/>
       <c r="X35" s="14"/>
       <c r="Y35" s="14"/>
       <c r="Z35" s="3"/>
     </row>
-    <row r="36" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:26" s="4" customFormat="1" ht="11.25">
       <c r="A36" s="18"/>
       <c r="B36" s="13"/>
       <c r="C36" s="17"/>
       <c r="D36" s="14"/>
       <c r="E36" s="14"/>
       <c r="F36" s="14"/>
       <c r="G36" s="14"/>
       <c r="H36" s="14"/>
       <c r="I36" s="14"/>
       <c r="J36" s="14"/>
       <c r="K36" s="14"/>
       <c r="L36" s="14"/>
       <c r="M36" s="14"/>
       <c r="N36" s="14"/>
       <c r="O36" s="14"/>
       <c r="P36" s="14"/>
       <c r="Q36" s="14"/>
       <c r="R36" s="14"/>
       <c r="S36" s="14"/>
       <c r="T36" s="14"/>
       <c r="U36" s="14"/>
       <c r="V36" s="14"/>
       <c r="W36" s="14"/>
       <c r="X36" s="14"/>
       <c r="Y36" s="14"/>
       <c r="Z36" s="3"/>
     </row>
-    <row r="37" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:26" s="4" customFormat="1" ht="11.25">
       <c r="A37" s="18"/>
       <c r="B37" s="13"/>
       <c r="C37" s="17"/>
       <c r="D37" s="14"/>
       <c r="E37" s="14"/>
       <c r="F37" s="14"/>
       <c r="G37" s="14"/>
       <c r="H37" s="14"/>
       <c r="I37" s="14"/>
       <c r="J37" s="14"/>
       <c r="K37" s="14"/>
       <c r="L37" s="14"/>
       <c r="M37" s="14"/>
       <c r="N37" s="14"/>
       <c r="O37" s="14"/>
       <c r="P37" s="14"/>
       <c r="Q37" s="14"/>
       <c r="R37" s="14"/>
       <c r="S37" s="14"/>
       <c r="T37" s="14"/>
       <c r="U37" s="14"/>
       <c r="V37" s="14"/>
       <c r="W37" s="14"/>
       <c r="X37" s="14"/>
       <c r="Y37" s="14"/>
       <c r="Z37" s="3"/>
     </row>
-    <row r="38" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:26" s="4" customFormat="1" ht="11.25">
       <c r="A38" s="18"/>
       <c r="B38" s="13"/>
       <c r="C38" s="17"/>
       <c r="D38" s="14"/>
       <c r="E38" s="14"/>
       <c r="F38" s="14"/>
       <c r="G38" s="14"/>
       <c r="H38" s="14"/>
       <c r="I38" s="14"/>
       <c r="J38" s="14"/>
       <c r="K38" s="14"/>
       <c r="L38" s="14"/>
       <c r="M38" s="14"/>
       <c r="N38" s="14"/>
       <c r="O38" s="14"/>
       <c r="P38" s="14"/>
       <c r="Q38" s="14"/>
       <c r="R38" s="14"/>
       <c r="S38" s="14"/>
       <c r="T38" s="14"/>
       <c r="U38" s="14"/>
       <c r="V38" s="14"/>
       <c r="W38" s="14"/>
       <c r="X38" s="14"/>
       <c r="Y38" s="14"/>
       <c r="Z38" s="3"/>
     </row>
-    <row r="39" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:26" s="4" customFormat="1" ht="11.25">
       <c r="A39" s="28"/>
       <c r="B39" s="26" t="s">
         <v>65</v>
       </c>
       <c r="C39" s="27"/>
       <c r="D39" s="26" t="s">
         <v>66</v>
       </c>
       <c r="E39" s="26"/>
       <c r="F39" s="26" t="s">
         <v>67</v>
       </c>
       <c r="G39" s="26"/>
       <c r="H39" s="26" t="s">
         <v>68</v>
       </c>
       <c r="I39" s="26"/>
       <c r="J39" s="26" t="s">
         <v>69</v>
       </c>
       <c r="K39" s="26"/>
       <c r="L39" s="26" t="s">
         <v>70</v>
       </c>
       <c r="M39" s="27"/>
@@ -2297,51 +2260,51 @@
         <v>71</v>
       </c>
       <c r="O39" s="27"/>
       <c r="P39" s="26" t="s">
         <v>72</v>
       </c>
       <c r="Q39" s="27"/>
       <c r="R39" s="26" t="s">
         <v>73</v>
       </c>
       <c r="S39" s="27"/>
       <c r="T39" s="26" t="s">
         <v>74</v>
       </c>
       <c r="U39" s="27"/>
       <c r="V39" s="26" t="s">
         <v>75</v>
       </c>
       <c r="W39" s="27"/>
       <c r="X39" s="26" t="s">
         <v>76</v>
       </c>
       <c r="Y39" s="26"/>
       <c r="Z39" s="3"/>
     </row>
-    <row r="40" spans="1:26" s="4" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:26" s="4" customFormat="1" ht="33.75">
       <c r="A40" s="29"/>
       <c r="B40" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E40" s="6" t="s">
         <v>2</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G40" s="6" t="s">
         <v>2</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I40" s="5" t="s">
         <v>2</v>
       </c>
@@ -2373,51 +2336,51 @@
         <v>1</v>
       </c>
       <c r="S40" s="6" t="s">
         <v>2</v>
       </c>
       <c r="T40" s="5" t="s">
         <v>1</v>
       </c>
       <c r="U40" s="6" t="s">
         <v>2</v>
       </c>
       <c r="V40" s="5" t="s">
         <v>1</v>
       </c>
       <c r="W40" s="6" t="s">
         <v>2</v>
       </c>
       <c r="X40" s="19" t="s">
         <v>1</v>
       </c>
       <c r="Y40" s="23" t="s">
         <v>2</v>
       </c>
       <c r="Z40" s="3"/>
     </row>
-    <row r="41" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:26" s="4" customFormat="1" ht="11.25">
       <c r="A41" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B41" s="9">
         <v>60310.2</v>
       </c>
       <c r="C41" s="15">
         <v>102</v>
       </c>
       <c r="D41" s="8">
         <v>123119.7</v>
       </c>
       <c r="E41" s="8">
         <v>105.4</v>
       </c>
       <c r="F41" s="8">
         <v>189706.6</v>
       </c>
       <c r="G41" s="8">
         <v>105.3</v>
       </c>
       <c r="H41" s="8">
         <v>257710.8</v>
       </c>
       <c r="I41" s="8">
@@ -2451,112 +2414,112 @@
         <v>798246.3</v>
       </c>
       <c r="S41" s="8">
         <v>107.1</v>
       </c>
       <c r="T41" s="8">
         <v>928296.7</v>
       </c>
       <c r="U41" s="8">
         <v>107.3</v>
       </c>
       <c r="V41" s="8">
         <v>1072631.8999999999</v>
       </c>
       <c r="W41" s="8">
         <v>108.1</v>
       </c>
       <c r="X41" s="22">
         <v>1277281.7</v>
       </c>
       <c r="Y41" s="24">
         <v>109</v>
       </c>
       <c r="Z41" s="3"/>
     </row>
-    <row r="42" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:26" s="4" customFormat="1" ht="11.25">
       <c r="A42" s="18"/>
       <c r="B42" s="13"/>
       <c r="C42" s="17"/>
       <c r="D42" s="14"/>
       <c r="E42" s="14"/>
       <c r="F42" s="14"/>
       <c r="G42" s="14"/>
       <c r="H42" s="14"/>
       <c r="I42" s="14"/>
       <c r="J42" s="14"/>
       <c r="K42" s="14"/>
       <c r="L42" s="14"/>
       <c r="M42" s="14"/>
       <c r="N42" s="14"/>
       <c r="O42" s="14"/>
       <c r="P42" s="14"/>
       <c r="Q42" s="14"/>
       <c r="R42" s="14"/>
       <c r="S42" s="14"/>
       <c r="T42" s="14"/>
       <c r="U42" s="14"/>
       <c r="V42" s="14"/>
       <c r="W42" s="14"/>
       <c r="X42" s="14"/>
       <c r="Y42" s="14"/>
       <c r="Z42" s="3"/>
     </row>
-    <row r="43" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:26" s="4" customFormat="1" ht="11.25">
       <c r="A43" s="18"/>
       <c r="B43" s="13"/>
       <c r="C43" s="17"/>
       <c r="D43" s="14"/>
       <c r="E43" s="14"/>
       <c r="F43" s="14"/>
       <c r="G43" s="14"/>
       <c r="H43" s="14"/>
       <c r="I43" s="14"/>
       <c r="J43" s="14"/>
       <c r="K43" s="14"/>
       <c r="L43" s="14"/>
       <c r="M43" s="14"/>
       <c r="N43" s="14"/>
       <c r="O43" s="14"/>
       <c r="P43" s="14"/>
       <c r="Q43" s="14"/>
       <c r="R43" s="14"/>
       <c r="S43" s="14"/>
       <c r="T43" s="14"/>
       <c r="U43" s="14" t="s">
         <v>77</v>
       </c>
       <c r="V43" s="14"/>
       <c r="W43" s="14"/>
       <c r="X43" s="14"/>
       <c r="Y43" s="14"/>
       <c r="Z43" s="3"/>
     </row>
-    <row r="45" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:26">
       <c r="A45" s="2"/>
     </row>
-    <row r="46" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:26" s="4" customFormat="1" ht="11.25">
       <c r="A46" s="28"/>
       <c r="B46" s="26" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="27"/>
       <c r="D46" s="26" t="s">
         <v>79</v>
       </c>
       <c r="E46" s="26"/>
       <c r="F46" s="26" t="s">
         <v>80</v>
       </c>
       <c r="G46" s="26"/>
       <c r="H46" s="26" t="s">
         <v>81</v>
       </c>
       <c r="I46" s="26"/>
       <c r="J46" s="26" t="s">
         <v>82</v>
       </c>
       <c r="K46" s="26"/>
       <c r="L46" s="26" t="s">
         <v>83</v>
       </c>
       <c r="M46" s="27"/>
@@ -2564,51 +2527,51 @@
         <v>84</v>
       </c>
       <c r="O46" s="27"/>
       <c r="P46" s="26" t="s">
         <v>85</v>
       </c>
       <c r="Q46" s="27"/>
       <c r="R46" s="26" t="s">
         <v>86</v>
       </c>
       <c r="S46" s="27"/>
       <c r="T46" s="26" t="s">
         <v>87</v>
       </c>
       <c r="U46" s="27"/>
       <c r="V46" s="26" t="s">
         <v>88</v>
       </c>
       <c r="W46" s="27"/>
       <c r="X46" s="26" t="s">
         <v>89</v>
       </c>
       <c r="Y46" s="26"/>
       <c r="Z46" s="3"/>
     </row>
-    <row r="47" spans="1:26" s="4" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:26" s="4" customFormat="1" ht="33.75">
       <c r="A47" s="29"/>
       <c r="B47" s="20" t="s">
         <v>1</v>
       </c>
       <c r="C47" s="21" t="s">
         <v>2</v>
       </c>
       <c r="D47" s="20" t="s">
         <v>1</v>
       </c>
       <c r="E47" s="21" t="s">
         <v>2</v>
       </c>
       <c r="F47" s="20" t="s">
         <v>1</v>
       </c>
       <c r="G47" s="21" t="s">
         <v>2</v>
       </c>
       <c r="H47" s="20" t="s">
         <v>1</v>
       </c>
       <c r="I47" s="20" t="s">
         <v>2</v>
       </c>
@@ -2640,97 +2603,101 @@
         <v>1</v>
       </c>
       <c r="S47" s="21" t="s">
         <v>2</v>
       </c>
       <c r="T47" s="20" t="s">
         <v>1</v>
       </c>
       <c r="U47" s="21" t="s">
         <v>2</v>
       </c>
       <c r="V47" s="20" t="s">
         <v>1</v>
       </c>
       <c r="W47" s="21" t="s">
         <v>2</v>
       </c>
       <c r="X47" s="20" t="s">
         <v>1</v>
       </c>
       <c r="Y47" s="23" t="s">
         <v>2</v>
       </c>
       <c r="Z47" s="3"/>
     </row>
-    <row r="48" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:26" s="4" customFormat="1" ht="11.25">
       <c r="A48" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B48" s="9">
         <v>67557</v>
       </c>
       <c r="C48" s="15">
         <v>100.9</v>
       </c>
       <c r="D48" s="8">
         <v>71242.600000000006</v>
       </c>
       <c r="E48" s="8">
         <v>101.7</v>
       </c>
       <c r="F48" s="8">
         <v>212433.6</v>
       </c>
       <c r="G48" s="8">
         <v>101.2</v>
       </c>
       <c r="H48" s="8">
         <v>291695.7</v>
       </c>
       <c r="I48" s="8">
         <v>102.3</v>
       </c>
-      <c r="J48" s="8"/>
-      <c r="K48" s="8"/>
+      <c r="J48" s="8">
+        <v>373837</v>
+      </c>
+      <c r="K48" s="8">
+        <v>102.5</v>
+      </c>
       <c r="L48" s="8"/>
       <c r="M48" s="8"/>
       <c r="N48" s="8"/>
       <c r="O48" s="8"/>
       <c r="P48" s="8"/>
       <c r="Q48" s="8"/>
       <c r="R48" s="8"/>
       <c r="S48" s="8"/>
       <c r="T48" s="8"/>
       <c r="U48" s="8"/>
       <c r="V48" s="8"/>
       <c r="W48" s="8"/>
       <c r="X48" s="22"/>
       <c r="Y48" s="24"/>
       <c r="Z48" s="3"/>
     </row>
-    <row r="52" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:1">
       <c r="A52" s="2" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
     <mergeCell ref="T46:U46"/>
     <mergeCell ref="V46:W46"/>
     <mergeCell ref="X46:Y46"/>
     <mergeCell ref="J46:K46"/>
     <mergeCell ref="L46:M46"/>
     <mergeCell ref="N46:O46"/>
     <mergeCell ref="P46:Q46"/>
     <mergeCell ref="R46:S46"/>
     <mergeCell ref="A46:A47"/>
     <mergeCell ref="B46:C46"/>
     <mergeCell ref="D46:E46"/>
     <mergeCell ref="F46:G46"/>
     <mergeCell ref="H46:I46"/>
     <mergeCell ref="T11:U11"/>
     <mergeCell ref="H18:I18"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="J32:K32"/>
     <mergeCell ref="R32:S32"/>
     <mergeCell ref="R4:S4"/>