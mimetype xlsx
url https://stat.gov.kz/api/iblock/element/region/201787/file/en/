--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -1,51 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="22827"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8860039F-7777-45C1-A32B-9FA2B84306A0}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="14235" yWindow="570" windowWidth="13965" windowHeight="11520"/>
+    <workbookView xWindow="13065" yWindow="240" windowWidth="15675" windowHeight="14115" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$45</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="262" uniqueCount="90">
   <si>
     <t>Volume of service and the index of physical volume for internal trade (wholesale and retail trade)*</t>
   </si>
   <si>
     <t>Volume of service, million tenge</t>
   </si>
   <si>
     <t>IPV, in %</t>
   </si>
   <si>
     <t>Мangystau</t>
   </si>
@@ -289,56 +290,56 @@
   <si>
     <t>January-June 2026</t>
   </si>
   <si>
     <t>January-July 2026</t>
   </si>
   <si>
     <t>January-August 2026</t>
   </si>
   <si>
     <t>January-September 2026</t>
   </si>
   <si>
     <t>January-October 2026</t>
   </si>
   <si>
     <t>January-November 2026</t>
   </si>
   <si>
     <t>January-December 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -492,51 +493,51 @@
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -554,116 +555,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -799,118 +836,118 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Z52"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A22" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="Q69" sqref="Q69"/>
+      <selection activeCell="M60" sqref="M60"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="14.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="25"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="26.25" customHeight="1">
+    <row r="1" spans="1:26" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="30" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="30"/>
       <c r="C1" s="30"/>
       <c r="D1" s="30"/>
       <c r="E1" s="30"/>
       <c r="F1" s="30"/>
       <c r="G1" s="30"/>
       <c r="H1" s="30"/>
       <c r="I1" s="30"/>
       <c r="J1" s="30"/>
       <c r="K1" s="30"/>
       <c r="L1" s="30"/>
       <c r="M1" s="30"/>
       <c r="N1" s="30"/>
       <c r="O1" s="30"/>
       <c r="P1" s="30"/>
       <c r="Q1" s="30"/>
       <c r="R1" s="30"/>
       <c r="S1" s="30"/>
       <c r="T1" s="30"/>
       <c r="U1" s="30"/>
       <c r="V1" s="30"/>
       <c r="W1" s="30"/>
       <c r="X1" s="30"/>
       <c r="Y1" s="30"/>
     </row>
-    <row r="4" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="4" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="28"/>
       <c r="B4" s="26" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="26"/>
       <c r="D4" s="26" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="26"/>
       <c r="F4" s="26" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="26"/>
       <c r="H4" s="26" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="26"/>
       <c r="J4" s="26" t="s">
         <v>9</v>
       </c>
       <c r="K4" s="26"/>
       <c r="L4" s="26" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="26"/>
@@ -918,51 +955,51 @@
         <v>11</v>
       </c>
       <c r="O4" s="26"/>
       <c r="P4" s="26" t="s">
         <v>12</v>
       </c>
       <c r="Q4" s="26"/>
       <c r="R4" s="26" t="s">
         <v>13</v>
       </c>
       <c r="S4" s="26"/>
       <c r="T4" s="26" t="s">
         <v>14</v>
       </c>
       <c r="U4" s="26"/>
       <c r="V4" s="26" t="s">
         <v>15</v>
       </c>
       <c r="W4" s="26"/>
       <c r="X4" s="26" t="s">
         <v>16</v>
       </c>
       <c r="Y4" s="27"/>
       <c r="Z4" s="3"/>
     </row>
-    <row r="5" spans="1:26" s="4" customFormat="1" ht="33.75">
+    <row r="5" spans="1:26" s="4" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A5" s="29"/>
       <c r="B5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>2</v>
       </c>
@@ -994,51 +1031,51 @@
         <v>1</v>
       </c>
       <c r="S5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="T5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="U5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="V5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="W5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="X5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="Y5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="Z5" s="3"/>
     </row>
-    <row r="6" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="6" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="8">
         <v>28588.3</v>
       </c>
       <c r="C6" s="8">
         <v>103</v>
       </c>
       <c r="D6" s="9">
         <v>55908.1</v>
       </c>
       <c r="E6" s="8">
         <v>96.3</v>
       </c>
       <c r="F6" s="8">
         <v>88212.7</v>
       </c>
       <c r="G6" s="8">
         <v>99.8</v>
       </c>
       <c r="H6" s="8">
         <v>110295.6</v>
       </c>
       <c r="I6" s="8">
@@ -1072,132 +1109,132 @@
         <v>287591.5</v>
       </c>
       <c r="S6" s="8">
         <v>86.5</v>
       </c>
       <c r="T6" s="8">
         <v>332056.3</v>
       </c>
       <c r="U6" s="8">
         <v>87.7</v>
       </c>
       <c r="V6" s="8">
         <v>374629.8</v>
       </c>
       <c r="W6" s="10">
         <v>86.9</v>
       </c>
       <c r="X6" s="8">
         <v>428810.5</v>
       </c>
       <c r="Y6" s="10">
         <v>86.1</v>
       </c>
       <c r="Z6" s="3"/>
     </row>
-    <row r="7" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="7" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="11"/>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="13"/>
       <c r="E7" s="14"/>
       <c r="F7" s="12"/>
       <c r="G7" s="12"/>
       <c r="H7" s="12"/>
       <c r="I7" s="12"/>
       <c r="J7" s="12"/>
       <c r="K7" s="12"/>
       <c r="L7" s="12"/>
       <c r="M7" s="12"/>
       <c r="N7" s="12"/>
       <c r="O7" s="12"/>
       <c r="P7" s="12"/>
       <c r="Q7" s="12"/>
       <c r="R7" s="12"/>
       <c r="S7" s="12"/>
       <c r="T7" s="12"/>
       <c r="U7" s="14"/>
       <c r="V7" s="12"/>
       <c r="X7" s="12"/>
       <c r="Z7" s="3"/>
     </row>
-    <row r="8" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="8" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="11"/>
       <c r="B8" s="12"/>
       <c r="C8" s="12"/>
       <c r="D8" s="13"/>
       <c r="E8" s="14"/>
       <c r="F8" s="12"/>
       <c r="G8" s="12"/>
       <c r="H8" s="12"/>
       <c r="I8" s="12"/>
       <c r="J8" s="12"/>
       <c r="K8" s="12"/>
       <c r="L8" s="12"/>
       <c r="M8" s="12"/>
       <c r="N8" s="12"/>
       <c r="O8" s="12"/>
       <c r="P8" s="12"/>
       <c r="Q8" s="12"/>
       <c r="R8" s="12"/>
       <c r="S8" s="12"/>
       <c r="T8" s="12"/>
       <c r="U8" s="14"/>
       <c r="V8" s="12"/>
       <c r="X8" s="12"/>
       <c r="Z8" s="3"/>
     </row>
-    <row r="9" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="9" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="11"/>
       <c r="B9" s="12"/>
       <c r="C9" s="12"/>
       <c r="D9" s="13"/>
       <c r="E9" s="14"/>
       <c r="F9" s="12"/>
       <c r="G9" s="12"/>
       <c r="H9" s="12"/>
       <c r="I9" s="12"/>
       <c r="J9" s="12"/>
       <c r="K9" s="12"/>
       <c r="L9" s="12"/>
       <c r="M9" s="12"/>
       <c r="N9" s="12"/>
       <c r="O9" s="12"/>
       <c r="P9" s="12"/>
       <c r="Q9" s="12"/>
       <c r="R9" s="12"/>
       <c r="S9" s="12"/>
       <c r="T9" s="12"/>
       <c r="U9" s="14"/>
       <c r="V9" s="12"/>
       <c r="X9" s="12"/>
       <c r="Z9" s="3"/>
     </row>
-    <row r="10" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="10" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Z10" s="3"/>
     </row>
-    <row r="11" spans="1:26" s="4" customFormat="1" ht="15" customHeight="1">
+    <row r="11" spans="1:26" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="28"/>
       <c r="B11" s="26" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="26"/>
       <c r="D11" s="26" t="s">
         <v>18</v>
       </c>
       <c r="E11" s="26"/>
       <c r="F11" s="26" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="26"/>
       <c r="H11" s="26" t="s">
         <v>20</v>
       </c>
       <c r="I11" s="26"/>
       <c r="J11" s="26" t="s">
         <v>21</v>
       </c>
       <c r="K11" s="26"/>
       <c r="L11" s="26" t="s">
         <v>22</v>
       </c>
       <c r="M11" s="26"/>
@@ -1205,51 +1242,51 @@
         <v>23</v>
       </c>
       <c r="O11" s="26"/>
       <c r="P11" s="26" t="s">
         <v>24</v>
       </c>
       <c r="Q11" s="26"/>
       <c r="R11" s="26" t="s">
         <v>25</v>
       </c>
       <c r="S11" s="26"/>
       <c r="T11" s="26" t="s">
         <v>26</v>
       </c>
       <c r="U11" s="26"/>
       <c r="V11" s="26" t="s">
         <v>27</v>
       </c>
       <c r="W11" s="26"/>
       <c r="X11" s="26" t="s">
         <v>28</v>
       </c>
       <c r="Y11" s="27"/>
       <c r="Z11" s="3"/>
     </row>
-    <row r="12" spans="1:26" s="4" customFormat="1" ht="33.75">
+    <row r="12" spans="1:26" s="4" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A12" s="29"/>
       <c r="B12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I12" s="5" t="s">
         <v>2</v>
       </c>
@@ -1281,51 +1318,51 @@
         <v>1</v>
       </c>
       <c r="S12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="T12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="U12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="V12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="W12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="X12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="Y12" s="6" t="s">
         <v>2</v>
       </c>
       <c r="Z12" s="3"/>
     </row>
-    <row r="13" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="13" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B13" s="8">
         <v>28873.3</v>
       </c>
       <c r="C13" s="8">
         <v>93.6</v>
       </c>
       <c r="D13" s="8">
         <v>56195.6</v>
       </c>
       <c r="E13" s="8">
         <v>93.3</v>
       </c>
       <c r="F13" s="8">
         <v>88066.804999999993</v>
       </c>
       <c r="G13" s="15">
         <v>92.512126031739214</v>
       </c>
       <c r="H13" s="8">
         <v>118931.7</v>
       </c>
       <c r="I13" s="8">
@@ -1359,138 +1396,138 @@
         <v>315975</v>
       </c>
       <c r="S13" s="8">
         <v>103.5</v>
       </c>
       <c r="T13" s="8">
         <v>367092.3</v>
       </c>
       <c r="U13" s="8">
         <v>103.6</v>
       </c>
       <c r="V13" s="8">
         <v>418930.6</v>
       </c>
       <c r="W13" s="8">
         <v>105</v>
       </c>
       <c r="X13" s="8">
         <v>481140.5</v>
       </c>
       <c r="Y13" s="16">
         <v>105</v>
       </c>
       <c r="Z13" s="3"/>
     </row>
-    <row r="14" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="14" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="11"/>
       <c r="B14" s="12"/>
       <c r="C14" s="12"/>
       <c r="D14" s="12"/>
       <c r="E14" s="14"/>
       <c r="F14" s="12"/>
       <c r="G14" s="17"/>
       <c r="H14" s="12"/>
       <c r="I14" s="12"/>
       <c r="J14" s="12"/>
       <c r="K14" s="12"/>
       <c r="L14" s="14"/>
       <c r="M14" s="12"/>
       <c r="N14" s="14"/>
       <c r="O14" s="12"/>
       <c r="P14" s="12"/>
       <c r="Q14" s="12"/>
       <c r="R14" s="12"/>
       <c r="S14" s="12"/>
       <c r="T14" s="12"/>
       <c r="U14" s="14"/>
       <c r="V14" s="12"/>
       <c r="W14" s="14"/>
       <c r="X14" s="12"/>
       <c r="Z14" s="3"/>
     </row>
-    <row r="15" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="15" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="11"/>
       <c r="B15" s="12"/>
       <c r="C15" s="12"/>
       <c r="D15" s="12"/>
       <c r="E15" s="14"/>
       <c r="F15" s="12"/>
       <c r="G15" s="17"/>
       <c r="H15" s="12"/>
       <c r="I15" s="12"/>
       <c r="J15" s="12"/>
       <c r="K15" s="12"/>
       <c r="L15" s="14"/>
       <c r="M15" s="12"/>
       <c r="N15" s="14"/>
       <c r="O15" s="12"/>
       <c r="P15" s="12"/>
       <c r="Q15" s="12"/>
       <c r="R15" s="12"/>
       <c r="S15" s="12"/>
       <c r="T15" s="12"/>
       <c r="U15" s="14"/>
       <c r="V15" s="12"/>
       <c r="W15" s="14"/>
       <c r="X15" s="12"/>
       <c r="Z15" s="3"/>
     </row>
-    <row r="16" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="16" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="11"/>
       <c r="B16" s="12"/>
       <c r="C16" s="12"/>
       <c r="D16" s="12"/>
       <c r="E16" s="14"/>
       <c r="F16" s="12"/>
       <c r="G16" s="17"/>
       <c r="H16" s="12"/>
       <c r="I16" s="12"/>
       <c r="J16" s="12"/>
       <c r="K16" s="12"/>
       <c r="L16" s="14"/>
       <c r="M16" s="12"/>
       <c r="N16" s="14"/>
       <c r="O16" s="12"/>
       <c r="P16" s="12"/>
       <c r="Q16" s="12"/>
       <c r="R16" s="12"/>
       <c r="S16" s="12"/>
       <c r="T16" s="12"/>
       <c r="U16" s="14"/>
       <c r="V16" s="12"/>
       <c r="W16" s="14"/>
       <c r="X16" s="12"/>
       <c r="Z16" s="3"/>
     </row>
-    <row r="17" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="17" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="V17" s="3"/>
       <c r="W17" s="3"/>
       <c r="X17" s="3"/>
       <c r="Z17" s="3"/>
     </row>
-    <row r="18" spans="1:26" s="4" customFormat="1" ht="15" customHeight="1">
+    <row r="18" spans="1:26" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="28"/>
       <c r="B18" s="26" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="26"/>
       <c r="D18" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E18" s="26"/>
       <c r="F18" s="26" t="s">
         <v>31</v>
       </c>
       <c r="G18" s="26"/>
       <c r="H18" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I18" s="26"/>
       <c r="J18" s="26" t="s">
         <v>33</v>
       </c>
       <c r="K18" s="26"/>
       <c r="L18" s="26" t="s">
         <v>34</v>
       </c>
       <c r="M18" s="26"/>
@@ -1498,51 +1535,51 @@
         <v>35</v>
       </c>
       <c r="O18" s="26"/>
       <c r="P18" s="26" t="s">
         <v>36</v>
       </c>
       <c r="Q18" s="26"/>
       <c r="R18" s="26" t="s">
         <v>37</v>
       </c>
       <c r="S18" s="26"/>
       <c r="T18" s="26" t="s">
         <v>38</v>
       </c>
       <c r="U18" s="27"/>
       <c r="V18" s="26" t="s">
         <v>39</v>
       </c>
       <c r="W18" s="27"/>
       <c r="X18" s="26" t="s">
         <v>40</v>
       </c>
       <c r="Y18" s="27"/>
       <c r="Z18" s="3"/>
     </row>
-    <row r="19" spans="1:26" s="4" customFormat="1" ht="33.75">
+    <row r="19" spans="1:26" s="4" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A19" s="29"/>
       <c r="B19" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I19" s="5" t="s">
         <v>2</v>
       </c>
@@ -1574,51 +1611,51 @@
         <v>1</v>
       </c>
       <c r="S19" s="5" t="s">
         <v>2</v>
       </c>
       <c r="T19" s="5" t="s">
         <v>1</v>
       </c>
       <c r="U19" s="6" t="s">
         <v>2</v>
       </c>
       <c r="V19" s="5" t="s">
         <v>1</v>
       </c>
       <c r="W19" s="6" t="s">
         <v>2</v>
       </c>
       <c r="X19" s="5" t="s">
         <v>1</v>
       </c>
       <c r="Y19" s="6" t="s">
         <v>2</v>
       </c>
       <c r="Z19" s="3"/>
     </row>
-    <row r="20" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="20" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B20" s="8">
         <v>31627.1</v>
       </c>
       <c r="C20" s="8">
         <v>100.2</v>
       </c>
       <c r="D20" s="8">
         <v>66908.100000000006</v>
       </c>
       <c r="E20" s="8">
         <v>108.8</v>
       </c>
       <c r="F20" s="8">
         <v>105862.9</v>
       </c>
       <c r="G20" s="8">
         <v>109</v>
       </c>
       <c r="H20" s="8">
         <v>143757.6</v>
       </c>
       <c r="I20" s="8">
@@ -1652,71 +1689,71 @@
         <v>446107.8</v>
       </c>
       <c r="S20" s="9">
         <v>123.1</v>
       </c>
       <c r="T20" s="8">
         <v>515054.6</v>
       </c>
       <c r="U20" s="15">
         <v>121.7</v>
       </c>
       <c r="V20" s="8">
         <v>591805.30000000005</v>
       </c>
       <c r="W20" s="15">
         <v>122.1</v>
       </c>
       <c r="X20" s="8">
         <v>687380.7</v>
       </c>
       <c r="Y20" s="15">
         <v>123.1</v>
       </c>
       <c r="Z20" s="3"/>
     </row>
-    <row r="21" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="21" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="V21" s="3"/>
       <c r="W21" s="3"/>
       <c r="X21" s="3"/>
       <c r="Z21" s="3"/>
     </row>
-    <row r="22" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="22" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="V22" s="3"/>
       <c r="W22" s="3"/>
       <c r="X22" s="3"/>
       <c r="Z22" s="3"/>
     </row>
-    <row r="23" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="23" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="D23" s="3"/>
       <c r="Z23" s="3"/>
     </row>
-    <row r="24" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="24" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="D24" s="3"/>
       <c r="Z24" s="3"/>
     </row>
-    <row r="25" spans="1:26" s="4" customFormat="1" ht="12" customHeight="1">
+    <row r="25" spans="1:26" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="28"/>
       <c r="B25" s="26" t="s">
         <v>41</v>
       </c>
       <c r="C25" s="27"/>
       <c r="D25" s="26" t="s">
         <v>42</v>
       </c>
       <c r="E25" s="26"/>
       <c r="F25" s="26" t="s">
         <v>43</v>
       </c>
       <c r="G25" s="26"/>
       <c r="H25" s="26" t="s">
         <v>55</v>
       </c>
       <c r="I25" s="26"/>
       <c r="J25" s="26" t="s">
         <v>44</v>
       </c>
       <c r="K25" s="26"/>
       <c r="L25" s="26" t="s">
         <v>45</v>
       </c>
       <c r="M25" s="26"/>
@@ -1724,51 +1761,51 @@
         <v>46</v>
       </c>
       <c r="O25" s="27"/>
       <c r="P25" s="26" t="s">
         <v>47</v>
       </c>
       <c r="Q25" s="27"/>
       <c r="R25" s="26" t="s">
         <v>48</v>
       </c>
       <c r="S25" s="27"/>
       <c r="T25" s="26" t="s">
         <v>49</v>
       </c>
       <c r="U25" s="27"/>
       <c r="V25" s="26" t="s">
         <v>50</v>
       </c>
       <c r="W25" s="27"/>
       <c r="X25" s="26" t="s">
         <v>53</v>
       </c>
       <c r="Y25" s="27"/>
       <c r="Z25" s="3"/>
     </row>
-    <row r="26" spans="1:26" s="4" customFormat="1" ht="33.75">
+    <row r="26" spans="1:26" s="4" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A26" s="29"/>
       <c r="B26" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>2</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G26" s="6" t="s">
         <v>2</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I26" s="5" t="s">
         <v>2</v>
       </c>
@@ -1800,51 +1837,51 @@
         <v>1</v>
       </c>
       <c r="S26" s="6" t="s">
         <v>2</v>
       </c>
       <c r="T26" s="5" t="s">
         <v>1</v>
       </c>
       <c r="U26" s="6" t="s">
         <v>2</v>
       </c>
       <c r="V26" s="5" t="s">
         <v>1</v>
       </c>
       <c r="W26" s="6" t="s">
         <v>2</v>
       </c>
       <c r="X26" s="5" t="s">
         <v>1</v>
       </c>
       <c r="Y26" s="6" t="s">
         <v>2</v>
       </c>
       <c r="Z26" s="3"/>
     </row>
-    <row r="27" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="27" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B27" s="9">
         <v>49980.9</v>
       </c>
       <c r="C27" s="15">
         <v>130.80000000000001</v>
       </c>
       <c r="D27" s="8">
         <v>97427.9</v>
       </c>
       <c r="E27" s="8">
         <v>120.1</v>
       </c>
       <c r="F27" s="8">
         <v>149736.5</v>
       </c>
       <c r="G27" s="8">
         <v>117.2</v>
       </c>
       <c r="H27" s="8">
         <v>206333</v>
       </c>
       <c r="I27" s="8">
@@ -1878,63 +1915,63 @@
         <v>639270.30000000005</v>
       </c>
       <c r="S27" s="9">
         <v>125.8</v>
       </c>
       <c r="T27" s="8">
         <v>733608.5</v>
       </c>
       <c r="U27" s="15">
         <v>126</v>
       </c>
       <c r="V27" s="8">
         <v>832284.4</v>
       </c>
       <c r="W27" s="10">
         <v>125.3</v>
       </c>
       <c r="X27" s="8">
         <v>980917.40099999995</v>
       </c>
       <c r="Y27" s="16">
         <v>127.7</v>
       </c>
       <c r="Z27" s="3"/>
     </row>
-    <row r="28" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="28" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Z28" s="3"/>
     </row>
-    <row r="29" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="29" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Z29" s="3"/>
     </row>
-    <row r="30" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="30" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Z30" s="3"/>
     </row>
-    <row r="31" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="31" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="Z31" s="3"/>
     </row>
-    <row r="32" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="32" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="28"/>
       <c r="B32" s="26" t="s">
         <v>51</v>
       </c>
       <c r="C32" s="27"/>
       <c r="D32" s="26" t="s">
         <v>52</v>
       </c>
       <c r="E32" s="26"/>
       <c r="F32" s="26" t="s">
         <v>54</v>
       </c>
       <c r="G32" s="26"/>
       <c r="H32" s="26" t="s">
         <v>56</v>
       </c>
       <c r="I32" s="26"/>
       <c r="J32" s="26" t="s">
         <v>57</v>
       </c>
       <c r="K32" s="26"/>
       <c r="L32" s="26" t="s">
         <v>58</v>
       </c>
       <c r="M32" s="27"/>
@@ -1942,51 +1979,51 @@
         <v>59</v>
       </c>
       <c r="O32" s="27"/>
       <c r="P32" s="26" t="s">
         <v>60</v>
       </c>
       <c r="Q32" s="27"/>
       <c r="R32" s="26" t="s">
         <v>61</v>
       </c>
       <c r="S32" s="27"/>
       <c r="T32" s="26" t="s">
         <v>62</v>
       </c>
       <c r="U32" s="27"/>
       <c r="V32" s="26" t="s">
         <v>63</v>
       </c>
       <c r="W32" s="27"/>
       <c r="X32" s="26" t="s">
         <v>64</v>
       </c>
       <c r="Y32" s="27"/>
       <c r="Z32" s="3"/>
     </row>
-    <row r="33" spans="1:26" s="4" customFormat="1" ht="33.75">
+    <row r="33" spans="1:26" s="4" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A33" s="29"/>
       <c r="B33" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E33" s="6" t="s">
         <v>2</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G33" s="6" t="s">
         <v>2</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I33" s="5" t="s">
         <v>2</v>
       </c>
@@ -2018,51 +2055,51 @@
         <v>1</v>
       </c>
       <c r="S33" s="6" t="s">
         <v>2</v>
       </c>
       <c r="T33" s="5" t="s">
         <v>1</v>
       </c>
       <c r="U33" s="6" t="s">
         <v>2</v>
       </c>
       <c r="V33" s="5" t="s">
         <v>1</v>
       </c>
       <c r="W33" s="6" t="s">
         <v>2</v>
       </c>
       <c r="X33" s="5" t="s">
         <v>1</v>
       </c>
       <c r="Y33" s="6" t="s">
         <v>2</v>
       </c>
       <c r="Z33" s="3"/>
     </row>
-    <row r="34" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="34" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B34" s="9">
         <v>56827.3</v>
       </c>
       <c r="C34" s="15">
         <v>108.3</v>
       </c>
       <c r="D34" s="8">
         <v>111832.946</v>
       </c>
       <c r="E34" s="8">
         <v>109.8</v>
       </c>
       <c r="F34" s="8">
         <v>172128</v>
       </c>
       <c r="G34" s="8">
         <v>109.9</v>
       </c>
       <c r="H34" s="8">
         <v>232561.3</v>
       </c>
       <c r="I34" s="8">
@@ -2096,163 +2133,163 @@
         <v>705243.4</v>
       </c>
       <c r="S34" s="8">
         <v>104.9</v>
       </c>
       <c r="T34" s="8">
         <v>816667.4</v>
       </c>
       <c r="U34" s="8">
         <v>105.9</v>
       </c>
       <c r="V34" s="8">
         <v>934058</v>
       </c>
       <c r="W34" s="8">
         <v>106.8</v>
       </c>
       <c r="X34" s="8">
         <v>1101805.2</v>
       </c>
       <c r="Y34" s="8">
         <v>106.8</v>
       </c>
       <c r="Z34" s="3"/>
     </row>
-    <row r="35" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="35" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="18"/>
       <c r="B35" s="13"/>
       <c r="C35" s="17"/>
       <c r="D35" s="14"/>
       <c r="E35" s="14"/>
       <c r="F35" s="14"/>
       <c r="G35" s="14"/>
       <c r="H35" s="14"/>
       <c r="I35" s="14"/>
       <c r="J35" s="14"/>
       <c r="K35" s="14"/>
       <c r="L35" s="14"/>
       <c r="M35" s="14"/>
       <c r="N35" s="14"/>
       <c r="O35" s="14"/>
       <c r="P35" s="14"/>
       <c r="Q35" s="14"/>
       <c r="R35" s="14"/>
       <c r="S35" s="14"/>
       <c r="T35" s="14"/>
       <c r="U35" s="14"/>
       <c r="V35" s="14"/>
       <c r="W35" s="14"/>
       <c r="X35" s="14"/>
       <c r="Y35" s="14"/>
       <c r="Z35" s="3"/>
     </row>
-    <row r="36" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="36" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A36" s="18"/>
       <c r="B36" s="13"/>
       <c r="C36" s="17"/>
       <c r="D36" s="14"/>
       <c r="E36" s="14"/>
       <c r="F36" s="14"/>
       <c r="G36" s="14"/>
       <c r="H36" s="14"/>
       <c r="I36" s="14"/>
       <c r="J36" s="14"/>
       <c r="K36" s="14"/>
       <c r="L36" s="14"/>
       <c r="M36" s="14"/>
       <c r="N36" s="14"/>
       <c r="O36" s="14"/>
       <c r="P36" s="14"/>
       <c r="Q36" s="14"/>
       <c r="R36" s="14"/>
       <c r="S36" s="14"/>
       <c r="T36" s="14"/>
       <c r="U36" s="14"/>
       <c r="V36" s="14"/>
       <c r="W36" s="14"/>
       <c r="X36" s="14"/>
       <c r="Y36" s="14"/>
       <c r="Z36" s="3"/>
     </row>
-    <row r="37" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="37" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="18"/>
       <c r="B37" s="13"/>
       <c r="C37" s="17"/>
       <c r="D37" s="14"/>
       <c r="E37" s="14"/>
       <c r="F37" s="14"/>
       <c r="G37" s="14"/>
       <c r="H37" s="14"/>
       <c r="I37" s="14"/>
       <c r="J37" s="14"/>
       <c r="K37" s="14"/>
       <c r="L37" s="14"/>
       <c r="M37" s="14"/>
       <c r="N37" s="14"/>
       <c r="O37" s="14"/>
       <c r="P37" s="14"/>
       <c r="Q37" s="14"/>
       <c r="R37" s="14"/>
       <c r="S37" s="14"/>
       <c r="T37" s="14"/>
       <c r="U37" s="14"/>
       <c r="V37" s="14"/>
       <c r="W37" s="14"/>
       <c r="X37" s="14"/>
       <c r="Y37" s="14"/>
       <c r="Z37" s="3"/>
     </row>
-    <row r="38" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="38" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="18"/>
       <c r="B38" s="13"/>
       <c r="C38" s="17"/>
       <c r="D38" s="14"/>
       <c r="E38" s="14"/>
       <c r="F38" s="14"/>
       <c r="G38" s="14"/>
       <c r="H38" s="14"/>
       <c r="I38" s="14"/>
       <c r="J38" s="14"/>
       <c r="K38" s="14"/>
       <c r="L38" s="14"/>
       <c r="M38" s="14"/>
       <c r="N38" s="14"/>
       <c r="O38" s="14"/>
       <c r="P38" s="14"/>
       <c r="Q38" s="14"/>
       <c r="R38" s="14"/>
       <c r="S38" s="14"/>
       <c r="T38" s="14"/>
       <c r="U38" s="14"/>
       <c r="V38" s="14"/>
       <c r="W38" s="14"/>
       <c r="X38" s="14"/>
       <c r="Y38" s="14"/>
       <c r="Z38" s="3"/>
     </row>
-    <row r="39" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="39" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A39" s="28"/>
       <c r="B39" s="26" t="s">
         <v>65</v>
       </c>
       <c r="C39" s="27"/>
       <c r="D39" s="26" t="s">
         <v>66</v>
       </c>
       <c r="E39" s="26"/>
       <c r="F39" s="26" t="s">
         <v>67</v>
       </c>
       <c r="G39" s="26"/>
       <c r="H39" s="26" t="s">
         <v>68</v>
       </c>
       <c r="I39" s="26"/>
       <c r="J39" s="26" t="s">
         <v>69</v>
       </c>
       <c r="K39" s="26"/>
       <c r="L39" s="26" t="s">
         <v>70</v>
       </c>
       <c r="M39" s="27"/>
@@ -2260,51 +2297,51 @@
         <v>71</v>
       </c>
       <c r="O39" s="27"/>
       <c r="P39" s="26" t="s">
         <v>72</v>
       </c>
       <c r="Q39" s="27"/>
       <c r="R39" s="26" t="s">
         <v>73</v>
       </c>
       <c r="S39" s="27"/>
       <c r="T39" s="26" t="s">
         <v>74</v>
       </c>
       <c r="U39" s="27"/>
       <c r="V39" s="26" t="s">
         <v>75</v>
       </c>
       <c r="W39" s="27"/>
       <c r="X39" s="26" t="s">
         <v>76</v>
       </c>
       <c r="Y39" s="26"/>
       <c r="Z39" s="3"/>
     </row>
-    <row r="40" spans="1:26" s="4" customFormat="1" ht="33.75">
+    <row r="40" spans="1:26" s="4" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A40" s="29"/>
       <c r="B40" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E40" s="6" t="s">
         <v>2</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G40" s="6" t="s">
         <v>2</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I40" s="5" t="s">
         <v>2</v>
       </c>
@@ -2336,51 +2373,51 @@
         <v>1</v>
       </c>
       <c r="S40" s="6" t="s">
         <v>2</v>
       </c>
       <c r="T40" s="5" t="s">
         <v>1</v>
       </c>
       <c r="U40" s="6" t="s">
         <v>2</v>
       </c>
       <c r="V40" s="5" t="s">
         <v>1</v>
       </c>
       <c r="W40" s="6" t="s">
         <v>2</v>
       </c>
       <c r="X40" s="19" t="s">
         <v>1</v>
       </c>
       <c r="Y40" s="23" t="s">
         <v>2</v>
       </c>
       <c r="Z40" s="3"/>
     </row>
-    <row r="41" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="41" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B41" s="9">
         <v>60310.2</v>
       </c>
       <c r="C41" s="15">
         <v>102</v>
       </c>
       <c r="D41" s="8">
         <v>123119.7</v>
       </c>
       <c r="E41" s="8">
         <v>105.4</v>
       </c>
       <c r="F41" s="8">
         <v>189706.6</v>
       </c>
       <c r="G41" s="8">
         <v>105.3</v>
       </c>
       <c r="H41" s="8">
         <v>257710.8</v>
       </c>
       <c r="I41" s="8">
@@ -2414,112 +2451,112 @@
         <v>798246.3</v>
       </c>
       <c r="S41" s="8">
         <v>107.1</v>
       </c>
       <c r="T41" s="8">
         <v>928296.7</v>
       </c>
       <c r="U41" s="8">
         <v>107.3</v>
       </c>
       <c r="V41" s="8">
         <v>1072631.8999999999</v>
       </c>
       <c r="W41" s="8">
         <v>108.1</v>
       </c>
       <c r="X41" s="22">
         <v>1277281.7</v>
       </c>
       <c r="Y41" s="24">
         <v>109</v>
       </c>
       <c r="Z41" s="3"/>
     </row>
-    <row r="42" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="42" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A42" s="18"/>
       <c r="B42" s="13"/>
       <c r="C42" s="17"/>
       <c r="D42" s="14"/>
       <c r="E42" s="14"/>
       <c r="F42" s="14"/>
       <c r="G42" s="14"/>
       <c r="H42" s="14"/>
       <c r="I42" s="14"/>
       <c r="J42" s="14"/>
       <c r="K42" s="14"/>
       <c r="L42" s="14"/>
       <c r="M42" s="14"/>
       <c r="N42" s="14"/>
       <c r="O42" s="14"/>
       <c r="P42" s="14"/>
       <c r="Q42" s="14"/>
       <c r="R42" s="14"/>
       <c r="S42" s="14"/>
       <c r="T42" s="14"/>
       <c r="U42" s="14"/>
       <c r="V42" s="14"/>
       <c r="W42" s="14"/>
       <c r="X42" s="14"/>
       <c r="Y42" s="14"/>
       <c r="Z42" s="3"/>
     </row>
-    <row r="43" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="43" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A43" s="18"/>
       <c r="B43" s="13"/>
       <c r="C43" s="17"/>
       <c r="D43" s="14"/>
       <c r="E43" s="14"/>
       <c r="F43" s="14"/>
       <c r="G43" s="14"/>
       <c r="H43" s="14"/>
       <c r="I43" s="14"/>
       <c r="J43" s="14"/>
       <c r="K43" s="14"/>
       <c r="L43" s="14"/>
       <c r="M43" s="14"/>
       <c r="N43" s="14"/>
       <c r="O43" s="14"/>
       <c r="P43" s="14"/>
       <c r="Q43" s="14"/>
       <c r="R43" s="14"/>
       <c r="S43" s="14"/>
       <c r="T43" s="14"/>
       <c r="U43" s="14" t="s">
         <v>77</v>
       </c>
       <c r="V43" s="14"/>
       <c r="W43" s="14"/>
       <c r="X43" s="14"/>
       <c r="Y43" s="14"/>
       <c r="Z43" s="3"/>
     </row>
-    <row r="45" spans="1:26">
+    <row r="45" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A45" s="2"/>
     </row>
-    <row r="46" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="46" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A46" s="28"/>
       <c r="B46" s="26" t="s">
         <v>78</v>
       </c>
       <c r="C46" s="27"/>
       <c r="D46" s="26" t="s">
         <v>79</v>
       </c>
       <c r="E46" s="26"/>
       <c r="F46" s="26" t="s">
         <v>80</v>
       </c>
       <c r="G46" s="26"/>
       <c r="H46" s="26" t="s">
         <v>81</v>
       </c>
       <c r="I46" s="26"/>
       <c r="J46" s="26" t="s">
         <v>82</v>
       </c>
       <c r="K46" s="26"/>
       <c r="L46" s="26" t="s">
         <v>83</v>
       </c>
       <c r="M46" s="27"/>
@@ -2527,51 +2564,51 @@
         <v>84</v>
       </c>
       <c r="O46" s="27"/>
       <c r="P46" s="26" t="s">
         <v>85</v>
       </c>
       <c r="Q46" s="27"/>
       <c r="R46" s="26" t="s">
         <v>86</v>
       </c>
       <c r="S46" s="27"/>
       <c r="T46" s="26" t="s">
         <v>87</v>
       </c>
       <c r="U46" s="27"/>
       <c r="V46" s="26" t="s">
         <v>88</v>
       </c>
       <c r="W46" s="27"/>
       <c r="X46" s="26" t="s">
         <v>89</v>
       </c>
       <c r="Y46" s="26"/>
       <c r="Z46" s="3"/>
     </row>
-    <row r="47" spans="1:26" s="4" customFormat="1" ht="33.75">
+    <row r="47" spans="1:26" s="4" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A47" s="29"/>
       <c r="B47" s="20" t="s">
         <v>1</v>
       </c>
       <c r="C47" s="21" t="s">
         <v>2</v>
       </c>
       <c r="D47" s="20" t="s">
         <v>1</v>
       </c>
       <c r="E47" s="21" t="s">
         <v>2</v>
       </c>
       <c r="F47" s="20" t="s">
         <v>1</v>
       </c>
       <c r="G47" s="21" t="s">
         <v>2</v>
       </c>
       <c r="H47" s="20" t="s">
         <v>1</v>
       </c>
       <c r="I47" s="20" t="s">
         <v>2</v>
       </c>
@@ -2603,199 +2640,203 @@
         <v>1</v>
       </c>
       <c r="S47" s="21" t="s">
         <v>2</v>
       </c>
       <c r="T47" s="20" t="s">
         <v>1</v>
       </c>
       <c r="U47" s="21" t="s">
         <v>2</v>
       </c>
       <c r="V47" s="20" t="s">
         <v>1</v>
       </c>
       <c r="W47" s="21" t="s">
         <v>2</v>
       </c>
       <c r="X47" s="20" t="s">
         <v>1</v>
       </c>
       <c r="Y47" s="23" t="s">
         <v>2</v>
       </c>
       <c r="Z47" s="3"/>
     </row>
-    <row r="48" spans="1:26" s="4" customFormat="1" ht="11.25">
+    <row r="48" spans="1:26" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B48" s="9">
         <v>67557</v>
       </c>
       <c r="C48" s="15">
         <v>100.9</v>
       </c>
       <c r="D48" s="8">
         <v>71242.600000000006</v>
       </c>
       <c r="E48" s="8">
         <v>101.7</v>
       </c>
       <c r="F48" s="8">
         <v>212433.6</v>
       </c>
       <c r="G48" s="8">
         <v>101.2</v>
       </c>
       <c r="H48" s="8">
         <v>291695.7</v>
       </c>
       <c r="I48" s="8">
         <v>102.3</v>
       </c>
       <c r="J48" s="8">
         <v>373837</v>
       </c>
       <c r="K48" s="8">
         <v>102.5</v>
       </c>
-      <c r="L48" s="8"/>
-      <c r="M48" s="8"/>
+      <c r="L48" s="8">
+        <v>501409.4</v>
+      </c>
+      <c r="M48" s="8">
+        <v>103.3</v>
+      </c>
       <c r="N48" s="8"/>
       <c r="O48" s="8"/>
       <c r="P48" s="8"/>
       <c r="Q48" s="8"/>
       <c r="R48" s="8"/>
       <c r="S48" s="8"/>
       <c r="T48" s="8"/>
       <c r="U48" s="8"/>
       <c r="V48" s="8"/>
       <c r="W48" s="8"/>
       <c r="X48" s="22"/>
       <c r="Y48" s="24"/>
       <c r="Z48" s="3"/>
     </row>
-    <row r="52" spans="1:1">
+    <row r="52" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A52" s="2" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
-    <mergeCell ref="T46:U46"/>
-[...11 lines deleted...]
-    <mergeCell ref="H46:I46"/>
+    <mergeCell ref="V39:W39"/>
+    <mergeCell ref="X39:Y39"/>
+    <mergeCell ref="J39:K39"/>
+    <mergeCell ref="L39:M39"/>
+    <mergeCell ref="N39:O39"/>
+    <mergeCell ref="P39:Q39"/>
+    <mergeCell ref="R39:S39"/>
+    <mergeCell ref="F32:G32"/>
+    <mergeCell ref="H32:I32"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="T39:U39"/>
+    <mergeCell ref="A39:A40"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="F39:G39"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="A25:A26"/>
+    <mergeCell ref="L32:M32"/>
+    <mergeCell ref="N32:O32"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="A11:A12"/>
+    <mergeCell ref="D32:E32"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="J25:K25"/>
+    <mergeCell ref="L25:M25"/>
+    <mergeCell ref="F25:G25"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="X11:Y11"/>
+    <mergeCell ref="J11:K11"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="H11:I11"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="F11:G11"/>
+    <mergeCell ref="N11:O11"/>
+    <mergeCell ref="R11:S11"/>
+    <mergeCell ref="P11:Q11"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="V11:W11"/>
+    <mergeCell ref="A18:A19"/>
+    <mergeCell ref="F18:G18"/>
+    <mergeCell ref="P18:Q18"/>
+    <mergeCell ref="N18:O18"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="X18:Y18"/>
+    <mergeCell ref="T32:U32"/>
+    <mergeCell ref="V32:W32"/>
+    <mergeCell ref="X32:Y32"/>
+    <mergeCell ref="T18:U18"/>
+    <mergeCell ref="X25:Y25"/>
+    <mergeCell ref="V25:W25"/>
+    <mergeCell ref="V18:W18"/>
     <mergeCell ref="T11:U11"/>
     <mergeCell ref="H18:I18"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="J32:K32"/>
     <mergeCell ref="R32:S32"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="P32:Q32"/>
     <mergeCell ref="P25:Q25"/>
     <mergeCell ref="R25:S25"/>
     <mergeCell ref="T25:U25"/>
     <mergeCell ref="N25:O25"/>
     <mergeCell ref="R18:S18"/>
     <mergeCell ref="L18:M18"/>
     <mergeCell ref="J18:K18"/>
     <mergeCell ref="L11:M11"/>
-    <mergeCell ref="X18:Y18"/>
-[...61 lines deleted...]
-    <mergeCell ref="R39:S39"/>
+    <mergeCell ref="A46:A47"/>
+    <mergeCell ref="B46:C46"/>
+    <mergeCell ref="D46:E46"/>
+    <mergeCell ref="F46:G46"/>
+    <mergeCell ref="H46:I46"/>
+    <mergeCell ref="T46:U46"/>
+    <mergeCell ref="V46:W46"/>
+    <mergeCell ref="X46:Y46"/>
+    <mergeCell ref="J46:K46"/>
+    <mergeCell ref="L46:M46"/>
+    <mergeCell ref="N46:O46"/>
+    <mergeCell ref="P46:Q46"/>
+    <mergeCell ref="R46:S46"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="40" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="2" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>