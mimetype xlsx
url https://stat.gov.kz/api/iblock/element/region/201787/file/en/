--- v3 (2026-07-22)
+++ v4 (2026-08-31)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="22827"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8860039F-7777-45C1-A32B-9FA2B84306A0}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1BCF8C35-C539-4207-9066-BC29923811A0}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="13065" yWindow="240" windowWidth="15675" windowHeight="14115" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="11160" yWindow="345" windowWidth="17385" windowHeight="12825" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$45</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="262" uniqueCount="90">
   <si>
     <t>Volume of service and the index of physical volume for internal trade (wholesale and retail trade)*</t>
   </si>
   <si>
     <t>Volume of service, million tenge</t>
   </si>
   <si>
     <t>IPV, in %</t>
   </si>
   <si>
     <t>Мangystau</t>
   </si>
@@ -840,51 +840,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Z52"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A22" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="M60" sqref="M60"/>
+      <selection activeCell="N53" sqref="N53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="14.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
@@ -2680,163 +2680,167 @@
       </c>
       <c r="F48" s="8">
         <v>212433.6</v>
       </c>
       <c r="G48" s="8">
         <v>101.2</v>
       </c>
       <c r="H48" s="8">
         <v>291695.7</v>
       </c>
       <c r="I48" s="8">
         <v>102.3</v>
       </c>
       <c r="J48" s="8">
         <v>373837</v>
       </c>
       <c r="K48" s="8">
         <v>102.5</v>
       </c>
       <c r="L48" s="8">
         <v>501409.4</v>
       </c>
       <c r="M48" s="8">
         <v>103.3</v>
       </c>
-      <c r="N48" s="8"/>
-      <c r="O48" s="8"/>
+      <c r="N48" s="8">
+        <v>626946.5</v>
+      </c>
+      <c r="O48" s="8">
+        <v>103.1</v>
+      </c>
       <c r="P48" s="8"/>
       <c r="Q48" s="8"/>
       <c r="R48" s="8"/>
       <c r="S48" s="8"/>
       <c r="T48" s="8"/>
       <c r="U48" s="8"/>
       <c r="V48" s="8"/>
       <c r="W48" s="8"/>
       <c r="X48" s="22"/>
       <c r="Y48" s="24"/>
       <c r="Z48" s="3"/>
     </row>
     <row r="52" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A52" s="2" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
-    <mergeCell ref="V39:W39"/>
-[...15 lines deleted...]
-    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="T46:U46"/>
+    <mergeCell ref="V46:W46"/>
+    <mergeCell ref="X46:Y46"/>
+    <mergeCell ref="J46:K46"/>
+    <mergeCell ref="L46:M46"/>
+    <mergeCell ref="N46:O46"/>
+    <mergeCell ref="P46:Q46"/>
+    <mergeCell ref="R46:S46"/>
+    <mergeCell ref="A46:A47"/>
+    <mergeCell ref="B46:C46"/>
+    <mergeCell ref="D46:E46"/>
+    <mergeCell ref="F46:G46"/>
+    <mergeCell ref="H46:I46"/>
+    <mergeCell ref="T11:U11"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="J32:K32"/>
+    <mergeCell ref="R32:S32"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="P32:Q32"/>
+    <mergeCell ref="P25:Q25"/>
+    <mergeCell ref="R25:S25"/>
+    <mergeCell ref="T25:U25"/>
+    <mergeCell ref="N25:O25"/>
+    <mergeCell ref="R18:S18"/>
+    <mergeCell ref="L18:M18"/>
+    <mergeCell ref="J18:K18"/>
+    <mergeCell ref="L11:M11"/>
+    <mergeCell ref="X18:Y18"/>
+    <mergeCell ref="T32:U32"/>
+    <mergeCell ref="V32:W32"/>
+    <mergeCell ref="X32:Y32"/>
+    <mergeCell ref="T18:U18"/>
+    <mergeCell ref="X25:Y25"/>
+    <mergeCell ref="V25:W25"/>
+    <mergeCell ref="V18:W18"/>
+    <mergeCell ref="A18:A19"/>
+    <mergeCell ref="F18:G18"/>
+    <mergeCell ref="P18:Q18"/>
+    <mergeCell ref="N18:O18"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="X11:Y11"/>
+    <mergeCell ref="J11:K11"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="H11:I11"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="F11:G11"/>
+    <mergeCell ref="N11:O11"/>
+    <mergeCell ref="R11:S11"/>
+    <mergeCell ref="P11:Q11"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="V11:W11"/>
     <mergeCell ref="A25:A26"/>
     <mergeCell ref="L32:M32"/>
     <mergeCell ref="N32:O32"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="D32:E32"/>
     <mergeCell ref="D25:E25"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="H25:I25"/>
     <mergeCell ref="J25:K25"/>
     <mergeCell ref="L25:M25"/>
     <mergeCell ref="F25:G25"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="B25:C25"/>
-    <mergeCell ref="A1:Y1"/>
-[...57 lines deleted...]
-    <mergeCell ref="R46:S46"/>
+    <mergeCell ref="F32:G32"/>
+    <mergeCell ref="H32:I32"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="T39:U39"/>
+    <mergeCell ref="A39:A40"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="F39:G39"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="V39:W39"/>
+    <mergeCell ref="X39:Y39"/>
+    <mergeCell ref="J39:K39"/>
+    <mergeCell ref="L39:M39"/>
+    <mergeCell ref="N39:O39"/>
+    <mergeCell ref="P39:Q39"/>
+    <mergeCell ref="R39:S39"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="40" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="2" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>