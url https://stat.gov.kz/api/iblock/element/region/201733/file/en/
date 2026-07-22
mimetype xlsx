--- v0 (2026-04-15)
+++ v1 (2026-07-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-345" yWindow="5265" windowWidth="27255" windowHeight="7650"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
   <si>
     <t>thsd. square metres of total space</t>
   </si>
   <si>
     <t>Total area of residential buildings commissioned by individual developers</t>
   </si>
   <si>
     <t>Soltustik Kazakhstan region</t>
   </si>
   <si>
     <t>Petropavlovsk city</t>
   </si>
@@ -70,52 +70,52 @@
   <si>
     <t>Mamlut district</t>
   </si>
   <si>
     <t>Shal akyna district</t>
   </si>
   <si>
     <t>Akkayin district</t>
   </si>
   <si>
     <t>Taiynsha district</t>
   </si>
   <si>
     <t>Timiryazev district</t>
   </si>
   <si>
     <t>Ualikhanov district</t>
   </si>
   <si>
     <t>district named after Gabit Musrepov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="14">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
@@ -163,139 +163,65 @@
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...35 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...35 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
@@ -315,209 +241,268 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
-      <bottom style="hair">
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
-      <top style="hair">
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...21 lines deleted...]
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="1" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
     <cellStyle name="Обычный_Список городов жилье" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -570,84 +555,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -783,1383 +770,1423 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W18"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:X18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="31.42578125" style="26" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="19" max="16384" width="9.140625" style="26"/>
+    <col min="1" max="1" width="31.42578125" style="20" customWidth="1"/>
+    <col min="2" max="16" width="9.28515625" style="20" customWidth="1"/>
+    <col min="17" max="17" width="9.28515625" style="21" customWidth="1"/>
+    <col min="18" max="24" width="9.28515625" style="20" customWidth="1"/>
+    <col min="25" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="22.5" customHeight="1">
-      <c r="A1" s="42" t="s">
+    <row r="1" spans="1:24" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="42"/>
-[...18 lines deleted...]
-      <c r="U1" s="42"/>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
+      <c r="N1" s="41"/>
+      <c r="O1" s="41"/>
+      <c r="P1" s="41"/>
+      <c r="Q1" s="41"/>
+      <c r="R1" s="41"/>
+      <c r="S1" s="41"/>
+      <c r="T1" s="41"/>
+      <c r="U1" s="41"/>
     </row>
-    <row r="2" spans="1:23" ht="15.75" customHeight="1" thickBot="1">
-[...19 lines deleted...]
-      <c r="U2" s="43" t="s">
+    <row r="2" spans="1:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
+      <c r="Q2" s="27"/>
+      <c r="R2" s="27"/>
+      <c r="S2" s="27"/>
+      <c r="T2" s="28"/>
+      <c r="V2" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="V2" s="44"/>
-      <c r="W2" s="44"/>
+      <c r="W2" s="42"/>
+      <c r="X2" s="42"/>
     </row>
-    <row r="3" spans="1:23" ht="13.5" thickBot="1">
-[...1 lines deleted...]
-      <c r="B3" s="28">
+    <row r="3" spans="1:24" s="26" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="36"/>
+      <c r="B3" s="37">
         <v>2003</v>
       </c>
-      <c r="C3" s="28">
+      <c r="C3" s="37">
         <v>2004</v>
       </c>
-      <c r="D3" s="28">
+      <c r="D3" s="37">
         <v>2005</v>
       </c>
-      <c r="E3" s="28">
+      <c r="E3" s="37">
         <v>2006</v>
       </c>
-      <c r="F3" s="28">
+      <c r="F3" s="37">
         <v>2007</v>
       </c>
-      <c r="G3" s="29">
+      <c r="G3" s="38">
         <v>2008</v>
       </c>
-      <c r="H3" s="30">
+      <c r="H3" s="39">
         <v>2009</v>
       </c>
-      <c r="I3" s="31">
+      <c r="I3" s="39">
         <v>2010</v>
       </c>
-      <c r="J3" s="30">
+      <c r="J3" s="39">
         <v>2011</v>
       </c>
-      <c r="K3" s="30">
+      <c r="K3" s="39">
         <v>2012</v>
       </c>
-      <c r="L3" s="30">
+      <c r="L3" s="39">
         <v>2013</v>
       </c>
-      <c r="M3" s="30">
+      <c r="M3" s="39">
         <v>2014</v>
       </c>
-      <c r="N3" s="30">
+      <c r="N3" s="39">
         <v>2015</v>
       </c>
-      <c r="O3" s="30">
+      <c r="O3" s="39">
         <v>2016</v>
       </c>
-      <c r="P3" s="32">
+      <c r="P3" s="39">
         <v>2017</v>
       </c>
-      <c r="Q3" s="33">
+      <c r="Q3" s="40">
         <v>2018</v>
       </c>
-      <c r="R3" s="33">
+      <c r="R3" s="40">
         <v>2019</v>
       </c>
-      <c r="S3" s="33">
+      <c r="S3" s="40">
         <v>2020</v>
       </c>
-      <c r="T3" s="33">
+      <c r="T3" s="40">
         <v>2021</v>
       </c>
-      <c r="U3" s="34">
+      <c r="U3" s="40">
         <v>2022</v>
       </c>
-      <c r="V3" s="30">
+      <c r="V3" s="39">
         <v>2023</v>
       </c>
-      <c r="W3" s="30">
+      <c r="W3" s="39">
         <v>2024</v>
       </c>
+      <c r="X3" s="25">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:23" ht="15" customHeight="1">
-      <c r="A4" s="38" t="s">
+    <row r="4" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="1">
+      <c r="B4" s="30">
         <v>35114</v>
       </c>
-      <c r="C4" s="1">
+      <c r="C4" s="30">
         <v>45457</v>
       </c>
-      <c r="D4" s="2">
+      <c r="D4" s="31">
         <v>76352</v>
       </c>
-      <c r="E4" s="2">
+      <c r="E4" s="31">
         <v>99249</v>
       </c>
-      <c r="F4" s="2">
+      <c r="F4" s="31">
         <v>93740</v>
       </c>
-      <c r="G4" s="2">
+      <c r="G4" s="31">
         <v>169994</v>
       </c>
-      <c r="H4" s="2">
+      <c r="H4" s="31">
         <v>81151</v>
       </c>
-      <c r="I4" s="2">
+      <c r="I4" s="31">
         <v>49157</v>
       </c>
-      <c r="J4" s="2">
+      <c r="J4" s="31">
         <v>63644</v>
       </c>
-      <c r="K4" s="2">
+      <c r="K4" s="31">
         <v>51202</v>
       </c>
-      <c r="L4" s="2">
+      <c r="L4" s="31">
         <v>55563</v>
       </c>
-      <c r="M4" s="1">
+      <c r="M4" s="30">
         <v>70515</v>
       </c>
-      <c r="N4" s="1">
+      <c r="N4" s="30">
         <v>88725</v>
       </c>
-      <c r="O4" s="1">
+      <c r="O4" s="30">
         <v>80509</v>
       </c>
-      <c r="P4" s="3">
+      <c r="P4" s="32">
         <v>72913</v>
       </c>
-      <c r="Q4" s="4">
+      <c r="Q4" s="33">
         <v>99836</v>
       </c>
-      <c r="R4" s="4">
+      <c r="R4" s="33">
         <v>121064</v>
       </c>
-      <c r="S4" s="4">
+      <c r="S4" s="33">
         <v>155135</v>
       </c>
-      <c r="T4" s="5">
+      <c r="T4" s="34">
         <v>204460</v>
       </c>
-      <c r="U4" s="6">
+      <c r="U4" s="35">
         <v>133695</v>
       </c>
-      <c r="V4" s="6">
+      <c r="V4" s="35">
         <v>140134</v>
       </c>
-      <c r="W4" s="6">
+      <c r="W4" s="35">
         <v>158671</v>
       </c>
+      <c r="X4" s="34">
+        <v>176624</v>
+      </c>
     </row>
-    <row r="5" spans="1:23" ht="15" customHeight="1">
-      <c r="A5" s="39" t="s">
+    <row r="5" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="7">
+      <c r="B5" s="1">
         <v>11969</v>
       </c>
-      <c r="C5" s="7">
+      <c r="C5" s="1">
         <v>16729</v>
       </c>
-      <c r="D5" s="8">
+      <c r="D5" s="2">
         <v>22462</v>
       </c>
-      <c r="E5" s="8">
+      <c r="E5" s="2">
         <v>32213</v>
       </c>
-      <c r="F5" s="8">
+      <c r="F5" s="2">
         <v>34196</v>
       </c>
-      <c r="G5" s="8">
+      <c r="G5" s="2">
         <v>63676</v>
       </c>
-      <c r="H5" s="8">
+      <c r="H5" s="2">
         <v>12828</v>
       </c>
-      <c r="I5" s="8">
+      <c r="I5" s="2">
         <v>25821</v>
       </c>
-      <c r="J5" s="8">
+      <c r="J5" s="2">
         <v>29937</v>
       </c>
-      <c r="K5" s="8">
+      <c r="K5" s="2">
         <v>16611</v>
       </c>
-      <c r="L5" s="8">
+      <c r="L5" s="2">
         <v>20851</v>
       </c>
-      <c r="M5" s="9">
+      <c r="M5" s="3">
         <v>31014</v>
       </c>
-      <c r="N5" s="10">
+      <c r="N5" s="4">
         <v>38445</v>
       </c>
-      <c r="O5" s="11">
+      <c r="O5" s="5">
         <v>28433</v>
       </c>
-      <c r="P5" s="12">
+      <c r="P5" s="6">
         <v>21069</v>
       </c>
-      <c r="Q5" s="13">
+      <c r="Q5" s="7">
         <v>36049</v>
       </c>
-      <c r="R5" s="13">
+      <c r="R5" s="7">
         <v>39715</v>
       </c>
-      <c r="S5" s="13">
+      <c r="S5" s="7">
         <v>58209</v>
       </c>
-      <c r="T5" s="14">
+      <c r="T5" s="8">
         <v>94664</v>
       </c>
-      <c r="U5" s="15">
+      <c r="U5" s="9">
         <v>34818</v>
       </c>
-      <c r="V5" s="15">
+      <c r="V5" s="9">
         <v>36997</v>
       </c>
-      <c r="W5" s="15">
+      <c r="W5" s="9">
         <v>51103</v>
       </c>
+      <c r="X5" s="8">
+        <v>65074</v>
+      </c>
     </row>
-    <row r="6" spans="1:23">
-      <c r="A6" s="40" t="s">
+    <row r="6" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A6" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="8">
+      <c r="B6" s="2">
         <v>2363</v>
       </c>
-      <c r="C6" s="8">
+      <c r="C6" s="2">
         <v>3000</v>
       </c>
-      <c r="D6" s="8">
+      <c r="D6" s="2">
         <v>7129</v>
       </c>
-      <c r="E6" s="8">
+      <c r="E6" s="2">
         <v>7239</v>
       </c>
-      <c r="F6" s="8">
+      <c r="F6" s="2">
         <v>9603</v>
       </c>
-      <c r="G6" s="8">
+      <c r="G6" s="2">
         <v>12448</v>
       </c>
-      <c r="H6" s="16">
+      <c r="H6" s="10">
         <v>11086</v>
       </c>
-      <c r="I6" s="16">
+      <c r="I6" s="10">
         <v>2041</v>
       </c>
-      <c r="J6" s="16">
+      <c r="J6" s="10">
         <v>3849</v>
       </c>
-      <c r="K6" s="16">
+      <c r="K6" s="10">
         <v>2941</v>
       </c>
-      <c r="L6" s="16">
+      <c r="L6" s="10">
         <v>3607</v>
       </c>
-      <c r="M6" s="16">
+      <c r="M6" s="10">
         <v>4220</v>
       </c>
-      <c r="N6" s="10">
+      <c r="N6" s="4">
         <v>4696</v>
       </c>
-      <c r="O6" s="17">
+      <c r="O6" s="11">
         <v>4130</v>
       </c>
-      <c r="P6" s="12">
+      <c r="P6" s="6">
         <v>5011</v>
       </c>
-      <c r="Q6" s="13">
+      <c r="Q6" s="7">
         <v>8018</v>
       </c>
-      <c r="R6" s="13">
+      <c r="R6" s="7">
         <v>4122</v>
       </c>
-      <c r="S6" s="13">
+      <c r="S6" s="7">
         <v>8964</v>
       </c>
-      <c r="T6" s="14">
+      <c r="T6" s="8">
         <v>9953</v>
       </c>
-      <c r="U6" s="15">
+      <c r="U6" s="9">
         <v>9909</v>
       </c>
-      <c r="V6" s="15">
+      <c r="V6" s="9">
         <v>10610</v>
       </c>
-      <c r="W6" s="15">
+      <c r="W6" s="9">
         <v>10660</v>
       </c>
+      <c r="X6" s="8">
+        <v>10715</v>
+      </c>
     </row>
-    <row r="7" spans="1:23">
-      <c r="A7" s="40" t="s">
+    <row r="7" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A7" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="8">
+      <c r="B7" s="2">
         <v>938</v>
       </c>
-      <c r="C7" s="8">
+      <c r="C7" s="2">
         <v>1187</v>
       </c>
-      <c r="D7" s="8">
+      <c r="D7" s="2">
         <v>2254</v>
       </c>
-      <c r="E7" s="8">
+      <c r="E7" s="2">
         <v>2237</v>
       </c>
-      <c r="F7" s="8">
+      <c r="F7" s="2">
         <v>3764</v>
       </c>
-      <c r="G7" s="8">
+      <c r="G7" s="2">
         <v>3773</v>
       </c>
-      <c r="H7" s="16">
+      <c r="H7" s="10">
         <v>2783</v>
       </c>
-      <c r="I7" s="16">
+      <c r="I7" s="10">
         <v>650</v>
       </c>
-      <c r="J7" s="16">
+      <c r="J7" s="10">
         <v>1981</v>
       </c>
-      <c r="K7" s="16">
+      <c r="K7" s="10">
         <v>1776</v>
       </c>
-      <c r="L7" s="16">
+      <c r="L7" s="10">
         <v>1584</v>
       </c>
-      <c r="M7" s="16">
+      <c r="M7" s="10">
         <v>1456</v>
       </c>
-      <c r="N7" s="10">
+      <c r="N7" s="4">
         <v>2312</v>
       </c>
-      <c r="O7" s="17">
+      <c r="O7" s="11">
         <v>2820</v>
       </c>
-      <c r="P7" s="12">
+      <c r="P7" s="6">
         <v>3006</v>
       </c>
-      <c r="Q7" s="13">
+      <c r="Q7" s="7">
         <v>2411</v>
       </c>
-      <c r="R7" s="13">
+      <c r="R7" s="7">
         <v>5330</v>
       </c>
-      <c r="S7" s="13">
+      <c r="S7" s="7">
         <v>6500</v>
       </c>
-      <c r="T7" s="14">
+      <c r="T7" s="8">
         <v>6954</v>
       </c>
-      <c r="U7" s="15">
+      <c r="U7" s="9">
         <v>1964</v>
       </c>
-      <c r="V7" s="15">
+      <c r="V7" s="9">
         <v>2808</v>
       </c>
-      <c r="W7" s="15">
+      <c r="W7" s="9">
         <v>2995</v>
       </c>
+      <c r="X7" s="8">
+        <v>3100</v>
+      </c>
     </row>
-    <row r="8" spans="1:23">
-      <c r="A8" s="39" t="s">
+    <row r="8" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A8" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="8">
+      <c r="B8" s="2">
         <v>1617</v>
       </c>
-      <c r="C8" s="8">
+      <c r="C8" s="2">
         <v>1900</v>
       </c>
-      <c r="D8" s="8">
+      <c r="D8" s="2">
         <v>4850</v>
       </c>
-      <c r="E8" s="8">
+      <c r="E8" s="2">
         <v>6840</v>
       </c>
-      <c r="F8" s="8">
+      <c r="F8" s="2">
         <v>3418</v>
       </c>
-      <c r="G8" s="8">
+      <c r="G8" s="2">
         <v>9981</v>
       </c>
-      <c r="H8" s="16">
+      <c r="H8" s="10">
         <v>8456</v>
       </c>
-      <c r="I8" s="16">
+      <c r="I8" s="10">
         <v>1304</v>
       </c>
-      <c r="J8" s="16">
+      <c r="J8" s="10">
         <v>3608</v>
       </c>
-      <c r="K8" s="16">
+      <c r="K8" s="10">
         <v>2193</v>
       </c>
-      <c r="L8" s="16">
+      <c r="L8" s="10">
         <v>2786</v>
       </c>
-      <c r="M8" s="16">
+      <c r="M8" s="10">
         <v>3185</v>
       </c>
-      <c r="N8" s="7">
+      <c r="N8" s="1">
         <v>3703</v>
       </c>
-      <c r="O8" s="7">
+      <c r="O8" s="1">
         <v>2891</v>
       </c>
-      <c r="P8" s="18">
+      <c r="P8" s="12">
         <v>4621</v>
       </c>
-      <c r="Q8" s="13">
+      <c r="Q8" s="7">
         <v>4801</v>
       </c>
-      <c r="R8" s="13">
+      <c r="R8" s="7">
         <v>3985</v>
       </c>
-      <c r="S8" s="13">
+      <c r="S8" s="7">
         <v>6858</v>
       </c>
-      <c r="T8" s="14">
+      <c r="T8" s="8">
         <v>9511</v>
       </c>
-      <c r="U8" s="15">
+      <c r="U8" s="9">
         <v>10536</v>
       </c>
-      <c r="V8" s="15">
+      <c r="V8" s="9">
         <v>9332</v>
       </c>
-      <c r="W8" s="15">
+      <c r="W8" s="9">
         <v>7587</v>
       </c>
+      <c r="X8" s="8">
+        <v>11716</v>
+      </c>
     </row>
-    <row r="9" spans="1:23">
-      <c r="A9" s="39" t="s">
+    <row r="9" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A9" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="8">
+      <c r="B9" s="2">
         <v>1700</v>
       </c>
-      <c r="C9" s="8">
+      <c r="C9" s="2">
         <v>2124</v>
       </c>
-      <c r="D9" s="8">
+      <c r="D9" s="2">
         <v>4072</v>
       </c>
-      <c r="E9" s="8">
+      <c r="E9" s="2">
         <v>5086</v>
       </c>
-      <c r="F9" s="8">
+      <c r="F9" s="2">
         <v>3515</v>
       </c>
-      <c r="G9" s="8">
+      <c r="G9" s="2">
         <v>8643</v>
       </c>
-      <c r="H9" s="16">
+      <c r="H9" s="10">
         <v>1458</v>
       </c>
-      <c r="I9" s="16">
+      <c r="I9" s="10">
         <v>1353</v>
       </c>
-      <c r="J9" s="16">
+      <c r="J9" s="10">
         <v>2312</v>
       </c>
-      <c r="K9" s="16">
+      <c r="K9" s="10">
         <v>1852</v>
       </c>
-      <c r="L9" s="16">
+      <c r="L9" s="10">
         <v>2307</v>
       </c>
-      <c r="M9" s="16">
+      <c r="M9" s="10">
         <v>2739</v>
       </c>
-      <c r="N9" s="7">
+      <c r="N9" s="1">
         <v>3162</v>
       </c>
-      <c r="O9" s="7">
+      <c r="O9" s="1">
         <v>3308</v>
       </c>
-      <c r="P9" s="12">
+      <c r="P9" s="6">
         <v>2150</v>
       </c>
-      <c r="Q9" s="13">
+      <c r="Q9" s="7">
         <v>3000</v>
       </c>
-      <c r="R9" s="13">
+      <c r="R9" s="7">
         <v>4234</v>
       </c>
-      <c r="S9" s="13">
+      <c r="S9" s="7">
         <v>4612</v>
       </c>
-      <c r="T9" s="14">
+      <c r="T9" s="8">
         <v>5610</v>
       </c>
-      <c r="U9" s="15">
+      <c r="U9" s="9">
         <v>4056</v>
       </c>
-      <c r="V9" s="15">
+      <c r="V9" s="9">
         <v>6491</v>
       </c>
-      <c r="W9" s="15">
+      <c r="W9" s="9">
         <v>6304</v>
       </c>
+      <c r="X9" s="8">
+        <v>6337</v>
+      </c>
     </row>
-    <row r="10" spans="1:23">
-      <c r="A10" s="39" t="s">
+    <row r="10" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A10" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="8">
+      <c r="B10" s="2">
         <v>1517</v>
       </c>
-      <c r="C10" s="8">
+      <c r="C10" s="2">
         <v>1624</v>
       </c>
-      <c r="D10" s="8">
+      <c r="D10" s="2">
         <v>3153</v>
       </c>
-      <c r="E10" s="8">
+      <c r="E10" s="2">
         <v>5059</v>
       </c>
-      <c r="F10" s="8">
+      <c r="F10" s="2">
         <v>2593</v>
       </c>
-      <c r="G10" s="8">
+      <c r="G10" s="2">
         <v>4901</v>
       </c>
-      <c r="H10" s="16">
+      <c r="H10" s="10">
         <v>4371</v>
       </c>
-      <c r="I10" s="16">
+      <c r="I10" s="10">
         <v>1954</v>
       </c>
-      <c r="J10" s="16">
+      <c r="J10" s="10">
         <v>3300</v>
       </c>
-      <c r="K10" s="16">
+      <c r="K10" s="10">
         <v>1200</v>
       </c>
-      <c r="L10" s="16">
+      <c r="L10" s="10">
         <v>2659</v>
       </c>
-      <c r="M10" s="16">
+      <c r="M10" s="10">
         <v>2690</v>
       </c>
-      <c r="N10" s="7">
+      <c r="N10" s="1">
         <v>3064</v>
       </c>
-      <c r="O10" s="7">
+      <c r="O10" s="1">
         <v>3730</v>
       </c>
-      <c r="P10" s="12">
+      <c r="P10" s="6">
         <v>2745</v>
       </c>
-      <c r="Q10" s="13">
+      <c r="Q10" s="7">
         <v>3302</v>
       </c>
-      <c r="R10" s="13">
+      <c r="R10" s="7">
         <v>5564</v>
       </c>
-      <c r="S10" s="13">
+      <c r="S10" s="7">
         <v>6770</v>
       </c>
-      <c r="T10" s="14">
+      <c r="T10" s="8">
         <v>6797</v>
       </c>
-      <c r="U10" s="15">
+      <c r="U10" s="9">
         <v>7189</v>
       </c>
-      <c r="V10" s="15">
+      <c r="V10" s="9">
         <v>7038</v>
       </c>
-      <c r="W10" s="15">
+      <c r="W10" s="9">
         <v>8245</v>
       </c>
+      <c r="X10" s="8">
+        <v>8248</v>
+      </c>
     </row>
-    <row r="11" spans="1:23">
-      <c r="A11" s="40" t="s">
+    <row r="11" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A11" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="8">
+      <c r="B11" s="2">
         <v>3543</v>
       </c>
-      <c r="C11" s="8">
+      <c r="C11" s="2">
         <v>4428</v>
       </c>
-      <c r="D11" s="8">
+      <c r="D11" s="2">
         <v>7423</v>
       </c>
-      <c r="E11" s="8">
+      <c r="E11" s="2">
         <v>8810</v>
       </c>
-      <c r="F11" s="8">
+      <c r="F11" s="2">
         <v>11971</v>
       </c>
-      <c r="G11" s="8">
+      <c r="G11" s="2">
         <v>19490</v>
       </c>
-      <c r="H11" s="16">
+      <c r="H11" s="10">
         <v>11057</v>
       </c>
-      <c r="I11" s="16">
+      <c r="I11" s="10">
         <v>6178</v>
       </c>
-      <c r="J11" s="16">
+      <c r="J11" s="10">
         <v>5663</v>
       </c>
-      <c r="K11" s="16">
+      <c r="K11" s="10">
         <v>4909</v>
       </c>
-      <c r="L11" s="16">
+      <c r="L11" s="10">
         <v>5587</v>
       </c>
-      <c r="M11" s="16">
+      <c r="M11" s="10">
         <v>7476</v>
       </c>
-      <c r="N11" s="7">
+      <c r="N11" s="1">
         <v>8729</v>
       </c>
-      <c r="O11" s="7">
+      <c r="O11" s="1">
         <v>8383</v>
       </c>
-      <c r="P11" s="12">
+      <c r="P11" s="6">
         <v>9900</v>
       </c>
-      <c r="Q11" s="13">
+      <c r="Q11" s="7">
         <v>10194</v>
       </c>
-      <c r="R11" s="13">
+      <c r="R11" s="7">
         <v>16873</v>
       </c>
-      <c r="S11" s="13">
+      <c r="S11" s="7">
         <v>16782</v>
       </c>
-      <c r="T11" s="14">
+      <c r="T11" s="8">
         <v>16164</v>
       </c>
-      <c r="U11" s="15">
+      <c r="U11" s="9">
         <v>18974</v>
       </c>
-      <c r="V11" s="15">
+      <c r="V11" s="9">
         <v>21572</v>
       </c>
-      <c r="W11" s="15">
+      <c r="W11" s="9">
         <v>22376</v>
       </c>
+      <c r="X11" s="8">
+        <v>17959</v>
+      </c>
     </row>
-    <row r="12" spans="1:23">
-      <c r="A12" s="40" t="s">
+    <row r="12" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A12" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="8">
+      <c r="B12" s="2">
         <v>1407</v>
       </c>
-      <c r="C12" s="8">
+      <c r="C12" s="2">
         <v>1636</v>
       </c>
-      <c r="D12" s="8">
+      <c r="D12" s="2">
         <v>3070</v>
       </c>
-      <c r="E12" s="8">
+      <c r="E12" s="2">
         <v>3738</v>
       </c>
-      <c r="F12" s="8">
+      <c r="F12" s="2">
         <v>3219</v>
       </c>
-      <c r="G12" s="8">
+      <c r="G12" s="2">
         <v>5268</v>
       </c>
-      <c r="H12" s="16">
+      <c r="H12" s="10">
         <v>3165</v>
       </c>
-      <c r="I12" s="16">
+      <c r="I12" s="10">
         <v>661</v>
       </c>
-      <c r="J12" s="16">
+      <c r="J12" s="10">
         <v>2507</v>
       </c>
-      <c r="K12" s="16">
+      <c r="K12" s="10">
         <v>2591</v>
       </c>
-      <c r="L12" s="16">
+      <c r="L12" s="10">
         <v>2508</v>
       </c>
-      <c r="M12" s="16">
+      <c r="M12" s="10">
         <v>1859</v>
       </c>
-      <c r="N12" s="7">
+      <c r="N12" s="1">
         <v>3001</v>
       </c>
-      <c r="O12" s="7">
+      <c r="O12" s="1">
         <v>3058</v>
       </c>
-      <c r="P12" s="18">
+      <c r="P12" s="12">
         <v>3408</v>
       </c>
-      <c r="Q12" s="13">
+      <c r="Q12" s="7">
         <v>3234</v>
       </c>
-      <c r="R12" s="13">
+      <c r="R12" s="7">
         <v>5143</v>
       </c>
-      <c r="S12" s="13">
+      <c r="S12" s="7">
         <v>5991</v>
       </c>
-      <c r="T12" s="14">
+      <c r="T12" s="8">
         <v>5926</v>
       </c>
-      <c r="U12" s="15">
+      <c r="U12" s="9">
         <v>2936</v>
       </c>
-      <c r="V12" s="15">
+      <c r="V12" s="9">
         <v>1097</v>
       </c>
-      <c r="W12" s="15">
+      <c r="W12" s="9">
         <v>3973</v>
       </c>
+      <c r="X12" s="8">
+        <v>4654</v>
+      </c>
     </row>
-    <row r="13" spans="1:23">
-      <c r="A13" s="40" t="s">
+    <row r="13" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A13" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="8">
+      <c r="B13" s="2">
         <v>2306</v>
       </c>
-      <c r="C13" s="8">
+      <c r="C13" s="2">
         <v>2743</v>
       </c>
-      <c r="D13" s="8">
+      <c r="D13" s="2">
         <v>3814</v>
       </c>
-      <c r="E13" s="8">
+      <c r="E13" s="2">
         <v>4279</v>
       </c>
-      <c r="F13" s="8">
+      <c r="F13" s="2">
         <v>5721</v>
       </c>
-      <c r="G13" s="8">
+      <c r="G13" s="2">
         <v>7420</v>
       </c>
-      <c r="H13" s="16">
+      <c r="H13" s="10">
         <v>4896</v>
       </c>
-      <c r="I13" s="16">
+      <c r="I13" s="10">
         <v>937</v>
       </c>
-      <c r="J13" s="16">
+      <c r="J13" s="10">
         <v>1504</v>
       </c>
-      <c r="K13" s="16">
+      <c r="K13" s="10">
         <v>1676</v>
       </c>
-      <c r="L13" s="16">
+      <c r="L13" s="10">
         <v>1190</v>
       </c>
-      <c r="M13" s="16">
+      <c r="M13" s="10">
         <v>1995</v>
       </c>
-      <c r="N13" s="7">
+      <c r="N13" s="1">
         <v>2351</v>
       </c>
-      <c r="O13" s="7">
+      <c r="O13" s="1">
         <v>2506</v>
       </c>
-      <c r="P13" s="18">
+      <c r="P13" s="12">
         <v>3029</v>
       </c>
-      <c r="Q13" s="13">
+      <c r="Q13" s="7">
         <v>3474</v>
       </c>
-      <c r="R13" s="13">
+      <c r="R13" s="7">
         <v>4361</v>
       </c>
-      <c r="S13" s="13">
+      <c r="S13" s="7">
         <v>6822</v>
       </c>
-      <c r="T13" s="14">
+      <c r="T13" s="8">
         <v>8588</v>
       </c>
-      <c r="U13" s="15">
+      <c r="U13" s="9">
         <v>8595</v>
       </c>
-      <c r="V13" s="15">
+      <c r="V13" s="9">
         <v>5799</v>
       </c>
-      <c r="W13" s="15">
+      <c r="W13" s="9">
         <v>5293</v>
       </c>
+      <c r="X13" s="8">
+        <v>7807</v>
+      </c>
     </row>
-    <row r="14" spans="1:23">
-      <c r="A14" s="40" t="s">
+    <row r="14" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A14" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="8">
+      <c r="B14" s="2">
         <v>1307</v>
       </c>
-      <c r="C14" s="8">
+      <c r="C14" s="2">
         <v>1705</v>
       </c>
-      <c r="D14" s="8">
+      <c r="D14" s="2">
         <v>3361</v>
       </c>
-      <c r="E14" s="8">
+      <c r="E14" s="2">
         <v>4264</v>
       </c>
-      <c r="F14" s="8">
+      <c r="F14" s="2">
         <v>1735</v>
       </c>
-      <c r="G14" s="8">
+      <c r="G14" s="2">
         <v>6325</v>
       </c>
-      <c r="H14" s="16">
+      <c r="H14" s="10">
         <v>80</v>
       </c>
-      <c r="I14" s="16">
+      <c r="I14" s="10">
         <v>797</v>
       </c>
-      <c r="J14" s="16">
+      <c r="J14" s="10">
         <v>544</v>
       </c>
-      <c r="K14" s="16">
+      <c r="K14" s="10">
         <v>1991</v>
       </c>
-      <c r="L14" s="16">
+      <c r="L14" s="10">
         <v>1429</v>
       </c>
-      <c r="M14" s="16">
+      <c r="M14" s="10">
         <v>2006</v>
       </c>
-      <c r="N14" s="7">
+      <c r="N14" s="1">
         <v>2903</v>
       </c>
-      <c r="O14" s="7">
+      <c r="O14" s="1">
         <v>2218</v>
       </c>
-      <c r="P14" s="18">
+      <c r="P14" s="12">
         <v>3028</v>
       </c>
-      <c r="Q14" s="13">
+      <c r="Q14" s="7">
         <v>3147</v>
       </c>
-      <c r="R14" s="13">
+      <c r="R14" s="7">
         <v>3074</v>
       </c>
-      <c r="S14" s="13">
+      <c r="S14" s="7">
         <v>6623</v>
       </c>
-      <c r="T14" s="14">
+      <c r="T14" s="8">
         <v>8011</v>
       </c>
-      <c r="U14" s="15">
+      <c r="U14" s="9">
         <v>8329</v>
       </c>
-      <c r="V14" s="15">
+      <c r="V14" s="9">
         <v>7970</v>
       </c>
-      <c r="W14" s="15">
+      <c r="W14" s="9">
         <v>7432</v>
       </c>
+      <c r="X14" s="8">
+        <v>8232</v>
+      </c>
     </row>
-    <row r="15" spans="1:23">
-      <c r="A15" s="39" t="s">
+    <row r="15" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A15" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="B15" s="8">
+      <c r="B15" s="2">
         <v>2425</v>
       </c>
-      <c r="C15" s="8">
+      <c r="C15" s="2">
         <v>2835</v>
       </c>
-      <c r="D15" s="8">
+      <c r="D15" s="2">
         <v>4930</v>
       </c>
-      <c r="E15" s="8">
+      <c r="E15" s="2">
         <v>5703</v>
       </c>
-      <c r="F15" s="8">
+      <c r="F15" s="2">
         <v>4179</v>
       </c>
-      <c r="G15" s="8">
+      <c r="G15" s="2">
         <v>6679</v>
       </c>
-      <c r="H15" s="16">
+      <c r="H15" s="10">
         <v>7287</v>
       </c>
-      <c r="I15" s="16">
+      <c r="I15" s="10">
         <v>3040</v>
       </c>
-      <c r="J15" s="16">
+      <c r="J15" s="10">
         <v>3364</v>
       </c>
-      <c r="K15" s="16">
+      <c r="K15" s="10">
         <v>7148</v>
       </c>
-      <c r="L15" s="16">
+      <c r="L15" s="10">
         <v>5021</v>
       </c>
-      <c r="M15" s="16">
+      <c r="M15" s="10">
         <v>5952</v>
       </c>
-      <c r="N15" s="7">
+      <c r="N15" s="1">
         <v>7800</v>
       </c>
-      <c r="O15" s="7">
+      <c r="O15" s="1">
         <v>8812</v>
       </c>
-      <c r="P15" s="18">
+      <c r="P15" s="12">
         <v>7826</v>
       </c>
-      <c r="Q15" s="13">
+      <c r="Q15" s="7">
         <v>9988</v>
       </c>
-      <c r="R15" s="13">
+      <c r="R15" s="7">
         <v>9963</v>
       </c>
-      <c r="S15" s="13">
+      <c r="S15" s="7">
         <v>12835</v>
       </c>
-      <c r="T15" s="14">
+      <c r="T15" s="8">
         <v>11100</v>
       </c>
-      <c r="U15" s="15">
+      <c r="U15" s="9">
         <v>10607</v>
       </c>
-      <c r="V15" s="15">
+      <c r="V15" s="9">
         <v>12500</v>
       </c>
-      <c r="W15" s="15">
+      <c r="W15" s="9">
         <v>8511</v>
       </c>
+      <c r="X15" s="8">
+        <v>12814</v>
+      </c>
     </row>
-    <row r="16" spans="1:23">
-      <c r="A16" s="40" t="s">
+    <row r="16" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A16" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="8">
+      <c r="B16" s="2">
         <v>1092</v>
       </c>
-      <c r="C16" s="8">
+      <c r="C16" s="2">
         <v>1194</v>
       </c>
-      <c r="D16" s="8">
+      <c r="D16" s="2">
         <v>2339</v>
       </c>
-      <c r="E16" s="8">
+      <c r="E16" s="2">
         <v>3668</v>
       </c>
-      <c r="F16" s="8">
+      <c r="F16" s="2">
         <v>3009</v>
       </c>
-      <c r="G16" s="8">
+      <c r="G16" s="2">
         <v>5177</v>
       </c>
-      <c r="H16" s="16">
+      <c r="H16" s="10">
         <v>1472</v>
       </c>
-      <c r="I16" s="16">
+      <c r="I16" s="10">
         <v>556</v>
       </c>
-      <c r="J16" s="16">
+      <c r="J16" s="10">
         <v>777</v>
       </c>
-      <c r="K16" s="16">
+      <c r="K16" s="10">
         <v>1927</v>
       </c>
-      <c r="L16" s="16">
+      <c r="L16" s="10">
         <v>1612</v>
       </c>
-      <c r="M16" s="16">
+      <c r="M16" s="10">
         <v>1092</v>
       </c>
-      <c r="N16" s="7">
+      <c r="N16" s="1">
         <v>883</v>
       </c>
-      <c r="O16" s="7">
+      <c r="O16" s="1">
         <v>1612</v>
       </c>
-      <c r="P16" s="12">
+      <c r="P16" s="6">
         <v>190</v>
       </c>
-      <c r="Q16" s="13">
+      <c r="Q16" s="7">
         <v>1029</v>
       </c>
-      <c r="R16" s="13">
+      <c r="R16" s="7">
         <v>3807</v>
       </c>
-      <c r="S16" s="13">
+      <c r="S16" s="7">
         <v>3067</v>
       </c>
-      <c r="T16" s="14">
+      <c r="T16" s="8">
         <v>7061</v>
       </c>
-      <c r="U16" s="15">
+      <c r="U16" s="9">
         <v>1922</v>
       </c>
-      <c r="V16" s="15">
+      <c r="V16" s="9">
         <v>2215</v>
       </c>
-      <c r="W16" s="15">
+      <c r="W16" s="9">
         <v>2302</v>
       </c>
+      <c r="X16" s="8">
+        <v>2542</v>
+      </c>
     </row>
-    <row r="17" spans="1:23">
-      <c r="A17" s="40" t="s">
+    <row r="17" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A17" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="B17" s="8">
+      <c r="B17" s="2">
         <v>901</v>
       </c>
-      <c r="C17" s="8">
+      <c r="C17" s="2">
         <v>1119</v>
       </c>
-      <c r="D17" s="8">
+      <c r="D17" s="2">
         <v>2265</v>
       </c>
-      <c r="E17" s="8">
+      <c r="E17" s="2">
         <v>3170</v>
       </c>
-      <c r="F17" s="8">
+      <c r="F17" s="2">
         <v>2381</v>
       </c>
-      <c r="G17" s="8">
+      <c r="G17" s="2">
         <v>3639</v>
       </c>
-      <c r="H17" s="16">
+      <c r="H17" s="10">
         <v>1796</v>
       </c>
-      <c r="I17" s="16">
+      <c r="I17" s="10">
         <v>729</v>
       </c>
-      <c r="J17" s="16">
+      <c r="J17" s="10">
         <v>363</v>
       </c>
-      <c r="K17" s="16">
+      <c r="K17" s="10">
         <v>1566</v>
       </c>
-      <c r="L17" s="16">
+      <c r="L17" s="10">
         <v>534</v>
       </c>
-      <c r="M17" s="16">
+      <c r="M17" s="10">
         <v>624</v>
       </c>
-      <c r="N17" s="7">
+      <c r="N17" s="1">
         <v>1057</v>
       </c>
-      <c r="O17" s="7">
+      <c r="O17" s="1">
         <v>2217</v>
       </c>
-      <c r="P17" s="12">
+      <c r="P17" s="6">
         <v>3187</v>
       </c>
-      <c r="Q17" s="13">
+      <c r="Q17" s="7">
         <v>1904</v>
       </c>
-      <c r="R17" s="13">
+      <c r="R17" s="7">
         <v>4810</v>
       </c>
-      <c r="S17" s="13">
+      <c r="S17" s="7">
         <v>4783</v>
       </c>
-      <c r="T17" s="14">
+      <c r="T17" s="8">
         <v>2686</v>
       </c>
-      <c r="U17" s="15">
+      <c r="U17" s="9">
         <v>2704</v>
       </c>
-      <c r="V17" s="15">
+      <c r="V17" s="9">
         <v>1314</v>
       </c>
-      <c r="W17" s="15">
+      <c r="W17" s="9">
         <v>3190</v>
       </c>
+      <c r="X17" s="8">
+        <v>3350</v>
+      </c>
     </row>
-    <row r="18" spans="1:23">
-      <c r="A18" s="41" t="s">
+    <row r="18" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A18" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="B18" s="19">
+      <c r="B18" s="13">
         <v>2029</v>
       </c>
-      <c r="C18" s="19">
+      <c r="C18" s="13">
         <v>3233</v>
       </c>
-      <c r="D18" s="19">
+      <c r="D18" s="13">
         <v>5230</v>
       </c>
-      <c r="E18" s="19">
+      <c r="E18" s="13">
         <v>6943</v>
       </c>
-      <c r="F18" s="19">
+      <c r="F18" s="13">
         <v>4436</v>
       </c>
-      <c r="G18" s="19">
+      <c r="G18" s="13">
         <v>12574</v>
       </c>
-      <c r="H18" s="20">
+      <c r="H18" s="14">
         <v>10416</v>
       </c>
-      <c r="I18" s="20">
+      <c r="I18" s="14">
         <v>3136</v>
       </c>
-      <c r="J18" s="20">
+      <c r="J18" s="14">
         <v>3935</v>
       </c>
-      <c r="K18" s="20">
+      <c r="K18" s="14">
         <v>2821</v>
       </c>
-      <c r="L18" s="20">
+      <c r="L18" s="14">
         <v>3888</v>
       </c>
-      <c r="M18" s="20">
+      <c r="M18" s="14">
         <v>4207</v>
       </c>
-      <c r="N18" s="21">
+      <c r="N18" s="15">
         <v>6619</v>
       </c>
-      <c r="O18" s="21">
+      <c r="O18" s="15">
         <v>6391</v>
       </c>
-      <c r="P18" s="22">
+      <c r="P18" s="16">
         <v>3743</v>
       </c>
-      <c r="Q18" s="23">
+      <c r="Q18" s="17">
         <v>9285</v>
       </c>
-      <c r="R18" s="23">
+      <c r="R18" s="17">
         <v>10083</v>
       </c>
-      <c r="S18" s="23">
+      <c r="S18" s="17">
         <v>6319</v>
       </c>
-      <c r="T18" s="24">
+      <c r="T18" s="18">
         <v>11435</v>
       </c>
-      <c r="U18" s="25">
+      <c r="U18" s="19">
         <v>11156</v>
       </c>
-      <c r="V18" s="25">
+      <c r="V18" s="19">
         <v>14391</v>
       </c>
-      <c r="W18" s="25">
+      <c r="W18" s="19">
         <v>18700</v>
+      </c>
+      <c r="X18" s="18">
+        <v>14076</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:U1"/>
-    <mergeCell ref="U2:W2"/>
+    <mergeCell ref="V2:X2"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.33" right="0.17" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="84" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100303FE905C1E962459D16926BD54D7F1F" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d4b1e85609941caa3a0f1b4efd7f202c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D4A838B-BC8F-4184-80D6-63E722313121}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB73B697-5DAC-4FCB-8DF5-68CBFCAF6E4D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB8D0144-9074-450E-A8BC-553CF443D6F8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB73B697-5DAC-4FCB-8DF5-68CBFCAF6E4D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D4A838B-BC8F-4184-80D6-63E722313121}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>