--- v0 (2026-04-15)
+++ v1 (2026-07-22)
@@ -1,70 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13665" yWindow="2445" windowWidth="14625" windowHeight="12825" tabRatio="822" activeTab="3"/>
+    <workbookView xWindow="13665" yWindow="2445" windowWidth="14625" windowHeight="12825" tabRatio="822" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="2009-2013" sheetId="16" r:id="rId1"/>
     <sheet name="2014-2021" sheetId="19" r:id="rId2"/>
     <sheet name="2022" sheetId="17" r:id="rId3"/>
     <sheet name="2023" sheetId="18" r:id="rId4"/>
+    <sheet name="2024" sheetId="20" r:id="rId5"/>
+    <sheet name="2025" sheetId="21" r:id="rId6"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="270" uniqueCount="165">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="353" uniqueCount="168">
   <si>
     <t>Roads and motorways; construction works for roads and motorways  </t>
   </si>
   <si>
     <t>Railways and underground railways; construction works for railways and underground railways </t>
   </si>
   <si>
     <t>Bridges and tunnels; construction works for bridges and tunnels  </t>
   </si>
   <si>
     <t>Constructions and construction works for utility projects for fluids  </t>
   </si>
   <si>
     <t>Constructions and construction works for utility projects for electricity and telecommunications</t>
   </si>
   <si>
     <t>Constructions and construction works for other civil engineering projects n.e.c.  </t>
   </si>
   <si>
     <t>Demolition and site preparation works  </t>
   </si>
   <si>
     <t>Site preparation works  </t>
   </si>
   <si>
@@ -516,62 +520,71 @@
     <t>1 271,0</t>
   </si>
   <si>
     <t>3 579,9</t>
   </si>
   <si>
     <t>Volume of construction works, mln.tenge</t>
   </si>
   <si>
     <t>Works on the construction of buildings</t>
   </si>
   <si>
     <t>Constructions and construction works for water projects</t>
   </si>
   <si>
     <t>Volume of completed construction works (services)*</t>
   </si>
   <si>
     <t>Construction of stationary commercial objects of category 1</t>
   </si>
   <si>
     <t>Construction of oil and gas trunk pipelines</t>
   </si>
   <si>
     <t>thousand tenge</t>
+  </si>
+  <si>
+    <t>Completed, Total</t>
+  </si>
+  <si>
+    <t>Объем выполненных строительных работ (услуг)*</t>
+  </si>
+  <si>
+    <t>в том числе:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -582,63 +595,66 @@
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-      <sz val="8"/>
+      <i/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
+      <b/>
+      <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -680,51 +696,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="83">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -810,122 +826,172 @@
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -959,84 +1025,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1176,2444 +1244,3313 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="49" style="34" customWidth="1"/>
     <col min="2" max="6" width="10.7109375" style="13" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A1" s="48" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="48"/>
       <c r="C1" s="48"/>
       <c r="D1" s="48"/>
       <c r="E1" s="48"/>
       <c r="F1" s="48"/>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A3" s="33"/>
       <c r="B3" s="21">
         <v>2009</v>
       </c>
       <c r="C3" s="21">
         <v>2010</v>
       </c>
       <c r="D3" s="21">
         <v>2011</v>
       </c>
       <c r="E3" s="21">
         <v>2012</v>
       </c>
       <c r="F3" s="35">
         <v>2013</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A4" s="39" t="s">
         <v>158</v>
       </c>
       <c r="B4" s="27" t="s">
         <v>120</v>
       </c>
       <c r="C4" s="27" t="s">
         <v>121</v>
       </c>
       <c r="D4" s="27" t="s">
         <v>122</v>
       </c>
       <c r="E4" s="27" t="s">
         <v>123</v>
       </c>
       <c r="F4" s="27" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="5" spans="1:6">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A5" s="28" t="s">
         <v>159</v>
       </c>
       <c r="B5" s="30" t="s">
         <v>125</v>
       </c>
       <c r="C5" s="30" t="s">
         <v>126</v>
       </c>
       <c r="D5" s="30" t="s">
         <v>127</v>
       </c>
       <c r="E5" s="30" t="s">
         <v>128</v>
       </c>
       <c r="F5" s="30" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="6" spans="1:6" ht="25.5">
+    <row r="6" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A6" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="30" t="s">
         <v>130</v>
       </c>
       <c r="C6" s="30" t="s">
         <v>131</v>
       </c>
       <c r="D6" s="30" t="s">
         <v>132</v>
       </c>
       <c r="E6" s="30" t="s">
         <v>133</v>
       </c>
       <c r="F6" s="30" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="7" spans="1:6" ht="25.5">
+    <row r="7" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A7" s="28" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="30" t="s">
         <v>84</v>
       </c>
       <c r="C7" s="30">
         <v>83.7</v>
       </c>
       <c r="D7" s="30">
         <v>281.89999999999998</v>
       </c>
       <c r="E7" s="30">
         <v>814.2</v>
       </c>
       <c r="F7" s="30" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="8" spans="1:6" ht="25.5">
+    <row r="8" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A8" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="30" t="s">
         <v>84</v>
       </c>
       <c r="C8" s="30" t="s">
         <v>84</v>
       </c>
       <c r="D8" s="30" t="s">
         <v>84</v>
       </c>
       <c r="E8" s="30" t="s">
         <v>84</v>
       </c>
       <c r="F8" s="30">
         <v>96.7</v>
       </c>
     </row>
-    <row r="9" spans="1:6" ht="25.5">
+    <row r="9" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A9" s="28" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="30" t="s">
         <v>136</v>
       </c>
       <c r="C9" s="30" t="s">
         <v>137</v>
       </c>
       <c r="D9" s="30" t="s">
         <v>138</v>
       </c>
       <c r="E9" s="30" t="s">
         <v>139</v>
       </c>
       <c r="F9" s="30" t="s">
         <v>140</v>
       </c>
     </row>
-    <row r="10" spans="1:6" ht="25.5">
+    <row r="10" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A10" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="30">
         <v>401.2</v>
       </c>
       <c r="C10" s="30" t="s">
         <v>141</v>
       </c>
       <c r="D10" s="30">
         <v>840.3</v>
       </c>
       <c r="E10" s="30" t="s">
         <v>142</v>
       </c>
       <c r="F10" s="30" t="s">
         <v>143</v>
       </c>
     </row>
-    <row r="11" spans="1:6" ht="12.75" customHeight="1">
+    <row r="11" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="28" t="s">
         <v>160</v>
       </c>
       <c r="B11" s="30">
         <v>22.1</v>
       </c>
       <c r="C11" s="30" t="s">
         <v>144</v>
       </c>
       <c r="D11" s="30">
         <v>111.5</v>
       </c>
       <c r="E11" s="30">
         <v>213.9</v>
       </c>
       <c r="F11" s="30">
         <v>64.099999999999994</v>
       </c>
     </row>
-    <row r="12" spans="1:6" ht="25.5">
+    <row r="12" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A12" s="28" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="30">
         <v>27.1</v>
       </c>
       <c r="C12" s="30">
         <v>0.3</v>
       </c>
       <c r="D12" s="30">
         <v>20.6</v>
       </c>
       <c r="E12" s="30">
         <v>29.6</v>
       </c>
       <c r="F12" s="30">
         <v>48.8</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A13" s="37" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="30">
         <v>89.1</v>
       </c>
       <c r="C13" s="30">
         <v>14.3</v>
       </c>
       <c r="D13" s="30">
         <v>5.7</v>
       </c>
       <c r="E13" s="30">
         <v>3.7</v>
       </c>
       <c r="F13" s="30">
         <v>8.6999999999999993</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A14" s="37" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="30">
         <v>283.2</v>
       </c>
       <c r="C14" s="30">
         <v>153.80000000000001</v>
       </c>
       <c r="D14" s="30">
         <v>109.2</v>
       </c>
       <c r="E14" s="30">
         <v>351.1</v>
       </c>
       <c r="F14" s="30">
         <v>547.29999999999995</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A15" s="37" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="30">
         <v>885.8</v>
       </c>
       <c r="C15" s="30" t="s">
         <v>145</v>
       </c>
       <c r="D15" s="30" t="s">
         <v>146</v>
       </c>
       <c r="E15" s="30" t="s">
         <v>147</v>
       </c>
       <c r="F15" s="30" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A16" s="37" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="30" t="s">
         <v>149</v>
       </c>
       <c r="C16" s="30" t="s">
         <v>150</v>
       </c>
       <c r="D16" s="30" t="s">
         <v>151</v>
       </c>
       <c r="E16" s="30" t="s">
         <v>152</v>
       </c>
       <c r="F16" s="30" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="17" spans="1:6">
+    <row r="17" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A17" s="37" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="30">
         <v>404.7</v>
       </c>
       <c r="C17" s="30">
         <v>269.89999999999998</v>
       </c>
       <c r="D17" s="30">
         <v>548.1</v>
       </c>
       <c r="E17" s="30" t="s">
         <v>154</v>
       </c>
       <c r="F17" s="30">
         <v>716</v>
       </c>
     </row>
-    <row r="18" spans="1:6">
+    <row r="18" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A18" s="37" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="30">
         <v>466.3</v>
       </c>
       <c r="C18" s="30">
         <v>655.4</v>
       </c>
       <c r="D18" s="30">
         <v>483.8</v>
       </c>
       <c r="E18" s="30">
         <v>495.5</v>
       </c>
       <c r="F18" s="30">
         <v>437.8</v>
       </c>
     </row>
-    <row r="19" spans="1:6">
+    <row r="19" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A19" s="37" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="30">
         <v>289.39999999999998</v>
       </c>
       <c r="C19" s="30">
         <v>549.1</v>
       </c>
       <c r="D19" s="30">
         <v>440.5</v>
       </c>
       <c r="E19" s="30">
         <v>333.3</v>
       </c>
       <c r="F19" s="30">
         <v>431.6</v>
       </c>
     </row>
-    <row r="20" spans="1:6">
+    <row r="20" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A20" s="37" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="30">
         <v>369.5</v>
       </c>
       <c r="C20" s="30">
         <v>605.6</v>
       </c>
       <c r="D20" s="30">
         <v>539.6</v>
       </c>
       <c r="E20" s="30">
         <v>704.8</v>
       </c>
       <c r="F20" s="30">
         <v>581.29999999999995</v>
       </c>
     </row>
-    <row r="21" spans="1:6">
+    <row r="21" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A21" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="30">
         <v>269.3</v>
       </c>
       <c r="C21" s="30">
         <v>508.4</v>
       </c>
       <c r="D21" s="30">
         <v>368.7</v>
       </c>
       <c r="E21" s="30">
         <v>363.6</v>
       </c>
       <c r="F21" s="30">
         <v>315.5</v>
       </c>
     </row>
-    <row r="22" spans="1:6">
+    <row r="22" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A22" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="30">
         <v>180.1</v>
       </c>
       <c r="C22" s="30">
         <v>104.1</v>
       </c>
       <c r="D22" s="30">
         <v>118.6</v>
       </c>
       <c r="E22" s="30">
         <v>394.9</v>
       </c>
       <c r="F22" s="30">
         <v>220</v>
       </c>
     </row>
-    <row r="23" spans="1:6">
+    <row r="23" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A23" s="37" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="30">
         <v>268.8</v>
       </c>
       <c r="C23" s="30">
         <v>388.6</v>
       </c>
       <c r="D23" s="30">
         <v>424.9</v>
       </c>
       <c r="E23" s="30">
         <v>973.2</v>
       </c>
       <c r="F23" s="30">
         <v>494.5</v>
       </c>
     </row>
-    <row r="24" spans="1:6">
+    <row r="24" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A24" s="38" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>155</v>
       </c>
       <c r="C24" s="31">
         <v>726.8</v>
       </c>
       <c r="D24" s="31">
         <v>944.5</v>
       </c>
       <c r="E24" s="31" t="s">
         <v>156</v>
       </c>
       <c r="F24" s="31" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="26" spans="1:6" ht="22.5">
+    <row r="26" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A26" s="36" t="s">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="41.140625" style="13" customWidth="1"/>
     <col min="2" max="9" width="9.7109375" style="13" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="16.5" customHeight="1">
+    <row r="1" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="48" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="48"/>
       <c r="C1" s="48"/>
       <c r="D1" s="48"/>
       <c r="E1" s="48"/>
       <c r="F1" s="48"/>
       <c r="G1" s="48"/>
       <c r="H1" s="48"/>
       <c r="I1" s="48"/>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A3" s="20"/>
       <c r="B3" s="21">
         <v>2014</v>
       </c>
       <c r="C3" s="21">
         <v>2015</v>
       </c>
       <c r="D3" s="22">
         <v>2016</v>
       </c>
       <c r="E3" s="23">
         <v>2017</v>
       </c>
       <c r="F3" s="24">
         <v>2018</v>
       </c>
       <c r="G3" s="23">
         <v>2019</v>
       </c>
       <c r="H3" s="23">
         <v>2020</v>
       </c>
       <c r="I3" s="25">
         <v>2021</v>
       </c>
     </row>
-    <row r="4" spans="1:9" ht="25.5">
+    <row r="4" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A4" s="26" t="s">
         <v>119</v>
       </c>
       <c r="B4" s="27" t="s">
         <v>74</v>
       </c>
       <c r="C4" s="27" t="s">
         <v>75</v>
       </c>
       <c r="D4" s="27" t="s">
         <v>76</v>
       </c>
       <c r="E4" s="27">
         <v>65476.800000000003</v>
       </c>
       <c r="F4" s="27">
         <v>79406.2</v>
       </c>
       <c r="G4" s="27">
         <v>88069.8</v>
       </c>
       <c r="H4" s="27" t="s">
         <v>77</v>
       </c>
       <c r="I4" s="2">
         <v>108764.1</v>
       </c>
     </row>
-    <row r="5" spans="1:9">
+    <row r="5" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A5" s="28" t="s">
         <v>64</v>
       </c>
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="29"/>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="30">
         <v>71.400000000000006</v>
       </c>
       <c r="C6" s="30">
         <v>86.3</v>
       </c>
       <c r="D6" s="30">
         <v>281</v>
       </c>
       <c r="E6" s="30">
         <v>299.2</v>
       </c>
       <c r="F6" s="30">
         <v>277.5</v>
       </c>
       <c r="G6" s="30">
         <v>355.2</v>
       </c>
       <c r="H6" s="30">
         <v>168.9</v>
       </c>
       <c r="I6" s="3">
         <v>91.2</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A7" s="42" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="30" t="s">
         <v>78</v>
       </c>
       <c r="C7" s="30" t="s">
         <v>79</v>
       </c>
       <c r="D7" s="30" t="s">
         <v>80</v>
       </c>
       <c r="E7" s="30">
         <v>9522.9</v>
       </c>
       <c r="F7" s="30">
         <v>9252.7999999999993</v>
       </c>
       <c r="G7" s="30">
         <v>10407.200000000001</v>
       </c>
       <c r="H7" s="30">
         <v>12118.9</v>
       </c>
       <c r="I7" s="3">
         <v>19095.900000000001</v>
       </c>
     </row>
-    <row r="8" spans="1:9">
+    <row r="8" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A8" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="30" t="s">
         <v>81</v>
       </c>
       <c r="C8" s="30" t="s">
         <v>82</v>
       </c>
       <c r="D8" s="30" t="s">
         <v>83</v>
       </c>
       <c r="E8" s="30">
         <v>5606.4</v>
       </c>
       <c r="F8" s="30">
         <v>9532.7999999999993</v>
       </c>
       <c r="G8" s="30">
         <v>11285.7</v>
       </c>
       <c r="H8" s="30">
         <v>10491.2</v>
       </c>
       <c r="I8" s="3">
         <v>21168.7</v>
       </c>
     </row>
-    <row r="9" spans="1:9">
+    <row r="9" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A9" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="30" t="s">
         <v>86</v>
       </c>
       <c r="C9" s="30" t="s">
         <v>87</v>
       </c>
       <c r="D9" s="30" t="s">
         <v>88</v>
       </c>
       <c r="E9" s="30">
         <v>18625.400000000001</v>
       </c>
       <c r="F9" s="30">
         <v>33305.1</v>
       </c>
       <c r="G9" s="30">
         <v>30019.8</v>
       </c>
       <c r="H9" s="30">
         <v>30503</v>
       </c>
       <c r="I9" s="3">
         <v>25133</v>
       </c>
     </row>
-    <row r="10" spans="1:9" ht="25.5">
+    <row r="10" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="30">
         <v>72.3</v>
       </c>
       <c r="C10" s="30">
         <v>117.5</v>
       </c>
       <c r="D10" s="30" t="s">
         <v>89</v>
       </c>
       <c r="E10" s="30">
         <v>226.2</v>
       </c>
       <c r="F10" s="30">
         <v>179.5</v>
       </c>
       <c r="G10" s="30">
         <v>254.6</v>
       </c>
       <c r="H10" s="30">
         <v>158.19999999999999</v>
       </c>
       <c r="I10" s="3">
         <v>105.7</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="30" t="s">
         <v>84</v>
       </c>
       <c r="C11" s="30" t="s">
         <v>84</v>
       </c>
       <c r="D11" s="30">
         <v>26.2</v>
       </c>
       <c r="E11" s="30">
         <v>931.6</v>
       </c>
       <c r="F11" s="30">
         <v>595</v>
       </c>
       <c r="G11" s="30" t="s">
         <v>84</v>
       </c>
       <c r="H11" s="30" t="s">
         <v>84</v>
       </c>
       <c r="I11" s="3">
         <v>508.8</v>
       </c>
     </row>
-    <row r="12" spans="1:9">
+    <row r="12" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>90</v>
       </c>
       <c r="C12" s="30" t="s">
         <v>91</v>
       </c>
       <c r="D12" s="30" t="s">
         <v>92</v>
       </c>
       <c r="E12" s="30">
         <v>2215</v>
       </c>
       <c r="F12" s="30" t="s">
         <v>84</v>
       </c>
       <c r="G12" s="30">
         <v>85.7</v>
       </c>
       <c r="H12" s="30">
         <v>132.19999999999999</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="13" spans="1:9" ht="25.5">
+    <row r="13" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A13" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>93</v>
       </c>
       <c r="C13" s="30" t="s">
         <v>94</v>
       </c>
       <c r="D13" s="30" t="s">
         <v>95</v>
       </c>
       <c r="E13" s="30">
         <v>8292.4</v>
       </c>
       <c r="F13" s="30">
         <v>8427.7000000000007</v>
       </c>
       <c r="G13" s="30">
         <v>4334.7</v>
       </c>
       <c r="H13" s="30">
         <v>7543.6</v>
       </c>
       <c r="I13" s="3">
         <v>11921.9</v>
       </c>
     </row>
-    <row r="14" spans="1:9" ht="25.5">
+    <row r="14" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="30" t="s">
         <v>84</v>
       </c>
       <c r="C14" s="30">
         <v>9</v>
       </c>
       <c r="D14" s="30">
         <v>9.5</v>
       </c>
       <c r="E14" s="30">
         <v>758.2</v>
       </c>
       <c r="F14" s="30">
         <v>1142.2</v>
       </c>
       <c r="G14" s="30">
         <v>1030.4000000000001</v>
       </c>
       <c r="H14" s="30">
         <v>1125.0999999999999</v>
       </c>
       <c r="I14" s="3">
         <v>959.2</v>
       </c>
     </row>
-    <row r="15" spans="1:9" ht="25.5">
+    <row r="15" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="30">
         <v>972.5</v>
       </c>
       <c r="C15" s="30" t="s">
         <v>96</v>
       </c>
       <c r="D15" s="30">
         <v>645.4</v>
       </c>
       <c r="E15" s="30">
         <v>1360.7</v>
       </c>
       <c r="F15" s="30">
         <v>1675.3</v>
       </c>
       <c r="G15" s="30">
         <v>4309.5</v>
       </c>
       <c r="H15" s="30">
         <v>4191.3999999999996</v>
       </c>
       <c r="I15" s="3">
         <v>2533.1</v>
       </c>
     </row>
-    <row r="16" spans="1:9">
+    <row r="16" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="30" t="s">
         <v>84</v>
       </c>
       <c r="C16" s="30" t="s">
         <v>84</v>
       </c>
       <c r="D16" s="30">
         <v>47.9</v>
       </c>
       <c r="E16" s="30">
         <v>2296.8000000000002</v>
       </c>
       <c r="F16" s="30" t="s">
         <v>84</v>
       </c>
       <c r="G16" s="30" t="s">
         <v>84</v>
       </c>
       <c r="H16" s="30" t="s">
         <v>84</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="17" spans="1:9" ht="25.5">
+    <row r="17" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A17" s="43" t="s">
         <v>51</v>
       </c>
       <c r="B17" s="30">
         <v>10.7</v>
       </c>
       <c r="C17" s="30">
         <v>66.3</v>
       </c>
       <c r="D17" s="30">
         <v>296.3</v>
       </c>
       <c r="E17" s="30" t="s">
         <v>85</v>
       </c>
       <c r="F17" s="30">
         <v>70.7</v>
       </c>
       <c r="G17" s="30">
         <v>571.9</v>
       </c>
       <c r="H17" s="30">
         <v>1548.8</v>
       </c>
       <c r="I17" s="3">
         <v>1498.8</v>
       </c>
     </row>
-    <row r="18" spans="1:9">
+    <row r="18" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A18" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="30">
         <v>14.2</v>
       </c>
       <c r="C18" s="30">
         <v>10</v>
       </c>
       <c r="D18" s="30" t="s">
         <v>97</v>
       </c>
       <c r="E18" s="30">
         <v>20</v>
       </c>
       <c r="F18" s="30">
         <v>18.8</v>
       </c>
       <c r="G18" s="30">
         <v>19.899999999999999</v>
       </c>
       <c r="H18" s="30">
         <v>13.4</v>
       </c>
       <c r="I18" s="3">
         <v>20.100000000000001</v>
       </c>
     </row>
-    <row r="19" spans="1:9">
+    <row r="19" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A19" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="30">
         <v>325.5</v>
       </c>
       <c r="C19" s="30">
         <v>82.2</v>
       </c>
       <c r="D19" s="30">
         <v>34.299999999999997</v>
       </c>
       <c r="E19" s="30">
         <v>66</v>
       </c>
       <c r="F19" s="30">
         <v>320.8</v>
       </c>
       <c r="G19" s="30">
         <v>446.9</v>
       </c>
       <c r="H19" s="30">
         <v>396.9</v>
       </c>
       <c r="I19" s="3">
         <v>78.099999999999994</v>
       </c>
     </row>
-    <row r="20" spans="1:9">
+    <row r="20" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="30">
         <v>0.2</v>
       </c>
       <c r="C20" s="30" t="s">
         <v>84</v>
       </c>
       <c r="D20" s="30">
         <v>21.5</v>
       </c>
       <c r="E20" s="30">
         <v>54.3</v>
       </c>
       <c r="F20" s="30">
         <v>84.1</v>
       </c>
       <c r="G20" s="30">
         <v>85.1</v>
       </c>
       <c r="H20" s="30">
         <v>70.2</v>
       </c>
       <c r="I20" s="3">
         <v>96.7</v>
       </c>
     </row>
-    <row r="21" spans="1:9">
+    <row r="21" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A21" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="30" t="s">
         <v>84</v>
       </c>
       <c r="C21" s="30">
         <v>16.399999999999999</v>
       </c>
       <c r="D21" s="30" t="s">
         <v>84</v>
       </c>
       <c r="E21" s="30">
         <v>21</v>
       </c>
       <c r="F21" s="30">
         <v>59.3</v>
       </c>
       <c r="G21" s="30" t="s">
         <v>98</v>
       </c>
       <c r="H21" s="30">
         <v>6.2</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A22" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="30">
         <v>0.8</v>
       </c>
       <c r="C22" s="30">
         <v>6.5</v>
       </c>
       <c r="D22" s="30" t="s">
         <v>84</v>
       </c>
       <c r="E22" s="30" t="s">
         <v>84</v>
       </c>
       <c r="F22" s="30" t="s">
         <v>84</v>
       </c>
       <c r="G22" s="30" t="s">
         <v>84</v>
       </c>
       <c r="H22" s="30" t="s">
         <v>84</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A23" s="43" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="30" t="s">
         <v>99</v>
       </c>
       <c r="C23" s="30">
         <v>325</v>
       </c>
       <c r="D23" s="30">
         <v>164.5</v>
       </c>
       <c r="E23" s="30">
         <v>89</v>
       </c>
       <c r="F23" s="30">
         <v>315.2</v>
       </c>
       <c r="G23" s="30">
         <v>539.9</v>
       </c>
       <c r="H23" s="30">
         <v>1619.2</v>
       </c>
       <c r="I23" s="3">
         <v>131</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A24" s="43" t="s">
         <v>53</v>
       </c>
       <c r="B24" s="30" t="s">
         <v>84</v>
       </c>
       <c r="C24" s="30" t="s">
         <v>100</v>
       </c>
       <c r="D24" s="30" t="s">
         <v>101</v>
       </c>
       <c r="E24" s="30">
         <v>3798.2</v>
       </c>
       <c r="F24" s="30">
         <v>2673.5</v>
       </c>
       <c r="G24" s="30">
         <v>3983.2</v>
       </c>
       <c r="H24" s="30">
         <v>3967</v>
       </c>
       <c r="I24" s="3">
         <v>4952</v>
       </c>
     </row>
-    <row r="25" spans="1:9" ht="25.5">
+    <row r="25" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A25" s="43" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="30" t="s">
         <v>102</v>
       </c>
       <c r="C25" s="30" t="s">
         <v>103</v>
       </c>
       <c r="D25" s="30" t="s">
         <v>104</v>
       </c>
       <c r="E25" s="30">
         <v>3868.3</v>
       </c>
       <c r="F25" s="30">
         <v>2750.9</v>
       </c>
       <c r="G25" s="30">
         <v>4959.1000000000004</v>
       </c>
       <c r="H25" s="30">
         <v>7131.1</v>
       </c>
       <c r="I25" s="3">
         <v>2413.1999999999998</v>
       </c>
     </row>
-    <row r="26" spans="1:9">
+    <row r="26" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A26" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="30">
         <v>87.7</v>
       </c>
       <c r="C26" s="30">
         <v>251.1</v>
       </c>
       <c r="D26" s="30">
         <v>5</v>
       </c>
       <c r="E26" s="30">
         <v>16</v>
       </c>
       <c r="F26" s="30">
         <v>80.400000000000006</v>
       </c>
       <c r="G26" s="30">
         <v>37.5</v>
       </c>
       <c r="H26" s="30">
         <v>72.599999999999994</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="27" spans="1:9">
+    <row r="27" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A27" s="5" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="30">
         <v>481.8</v>
       </c>
       <c r="C27" s="30">
         <v>667.2</v>
       </c>
       <c r="D27" s="30" t="s">
         <v>105</v>
       </c>
       <c r="E27" s="30">
         <v>3667.7</v>
       </c>
       <c r="F27" s="30">
         <v>4891.1000000000004</v>
       </c>
       <c r="G27" s="30">
         <v>6838.4</v>
       </c>
       <c r="H27" s="30">
         <v>7086.2</v>
       </c>
       <c r="I27" s="3">
         <v>8718.7000000000007</v>
       </c>
     </row>
-    <row r="28" spans="1:9" ht="25.5">
+    <row r="28" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A28" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="30">
         <v>21.3</v>
       </c>
       <c r="C28" s="30">
         <v>20.6</v>
       </c>
       <c r="D28" s="30">
         <v>855.8</v>
       </c>
       <c r="E28" s="30">
         <v>9.3000000000000007</v>
       </c>
       <c r="F28" s="30">
         <v>25.1</v>
       </c>
       <c r="G28" s="30">
         <v>25.9</v>
       </c>
       <c r="H28" s="30">
         <v>3.4</v>
       </c>
       <c r="I28" s="3">
         <v>9.1999999999999993</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A29" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B29" s="30">
         <v>268.3</v>
       </c>
       <c r="C29" s="30">
         <v>339.1</v>
       </c>
       <c r="D29" s="30">
         <v>574.4</v>
       </c>
       <c r="E29" s="30">
         <v>180.7</v>
       </c>
       <c r="F29" s="30">
         <v>181.9</v>
       </c>
       <c r="G29" s="30">
         <v>420.4</v>
       </c>
       <c r="H29" s="30">
         <v>254.9</v>
       </c>
       <c r="I29" s="3">
         <v>324.10000000000002</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A30" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B30" s="30">
         <v>360.1</v>
       </c>
       <c r="C30" s="30">
         <v>463.1</v>
       </c>
       <c r="D30" s="30">
         <v>334</v>
       </c>
       <c r="E30" s="30">
         <v>275</v>
       </c>
       <c r="F30" s="30">
         <v>318.89999999999998</v>
       </c>
       <c r="G30" s="30">
         <v>1667</v>
       </c>
       <c r="H30" s="30">
         <v>1023.8</v>
       </c>
       <c r="I30" s="3">
         <v>558.6</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
+    <row r="31" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A31" s="43" t="s">
         <v>49</v>
       </c>
       <c r="B31" s="30">
         <v>305.39999999999998</v>
       </c>
       <c r="C31" s="30">
         <v>365.8</v>
       </c>
       <c r="D31" s="30">
         <v>483.6</v>
       </c>
       <c r="E31" s="30">
         <v>327</v>
       </c>
       <c r="F31" s="30">
         <v>562.5</v>
       </c>
       <c r="G31" s="30">
         <v>462.8</v>
       </c>
       <c r="H31" s="30">
         <v>720.4</v>
       </c>
       <c r="I31" s="3">
         <v>1318</v>
       </c>
     </row>
-    <row r="32" spans="1:9">
+    <row r="32" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A32" s="43" t="s">
         <v>50</v>
       </c>
       <c r="B32" s="30">
         <v>139.6</v>
       </c>
       <c r="C32" s="30">
         <v>173.6</v>
       </c>
       <c r="D32" s="30">
         <v>211.1</v>
       </c>
       <c r="E32" s="30">
         <v>180.7</v>
       </c>
       <c r="F32" s="30">
         <v>137.9</v>
       </c>
       <c r="G32" s="30">
         <v>276.60000000000002</v>
       </c>
       <c r="H32" s="30">
         <v>449.5</v>
       </c>
       <c r="I32" s="3">
         <v>135.30000000000001</v>
       </c>
     </row>
-    <row r="33" spans="1:9">
+    <row r="33" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A33" s="43" t="s">
         <v>46</v>
       </c>
       <c r="B33" s="30">
         <v>77.099999999999994</v>
       </c>
       <c r="C33" s="30">
         <v>109.3</v>
       </c>
       <c r="D33" s="30">
         <v>257.3</v>
       </c>
       <c r="E33" s="30">
         <v>266.7</v>
       </c>
       <c r="F33" s="30">
         <v>217</v>
       </c>
       <c r="G33" s="30">
         <v>796.8</v>
       </c>
       <c r="H33" s="30">
         <v>574.6</v>
       </c>
       <c r="I33" s="3">
         <v>874.1</v>
       </c>
     </row>
-    <row r="34" spans="1:9">
+    <row r="34" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A34" s="43" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="30">
         <v>388.5</v>
       </c>
       <c r="C34" s="30">
         <v>434</v>
       </c>
       <c r="D34" s="30">
         <v>463.3</v>
       </c>
       <c r="E34" s="30">
         <v>378</v>
       </c>
       <c r="F34" s="30">
         <v>421.2</v>
       </c>
       <c r="G34" s="30">
         <v>1363.1</v>
       </c>
       <c r="H34" s="30">
         <v>1369.1</v>
       </c>
       <c r="I34" s="3">
         <v>501</v>
       </c>
     </row>
-    <row r="35" spans="1:9">
+    <row r="35" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A35" s="43" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="30" t="s">
         <v>84</v>
       </c>
       <c r="C35" s="30">
         <v>69.7</v>
       </c>
       <c r="D35" s="30" t="s">
         <v>84</v>
       </c>
       <c r="E35" s="30" t="s">
         <v>84</v>
       </c>
       <c r="F35" s="30" t="s">
         <v>84</v>
       </c>
       <c r="G35" s="30" t="s">
         <v>84</v>
       </c>
       <c r="H35" s="30" t="s">
         <v>84</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="36" spans="1:9" ht="25.5">
+    <row r="36" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A36" s="43" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="30" t="s">
         <v>84</v>
       </c>
       <c r="C36" s="30" t="s">
         <v>84</v>
       </c>
       <c r="D36" s="30">
         <v>19.899999999999999</v>
       </c>
       <c r="E36" s="30" t="s">
         <v>85</v>
       </c>
       <c r="F36" s="30" t="s">
         <v>84</v>
       </c>
       <c r="G36" s="30" t="s">
         <v>84</v>
       </c>
       <c r="H36" s="30" t="s">
         <v>84</v>
       </c>
       <c r="I36" s="29" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="37" spans="1:9" ht="25.5">
+    <row r="37" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A37" s="43" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="30">
         <v>0.1</v>
       </c>
       <c r="C37" s="30">
         <v>33.299999999999997</v>
       </c>
       <c r="D37" s="30">
         <v>40.5</v>
       </c>
       <c r="E37" s="30">
         <v>5.4</v>
       </c>
       <c r="F37" s="30">
         <v>309.7</v>
       </c>
       <c r="G37" s="30">
         <v>330.2</v>
       </c>
       <c r="H37" s="30">
         <v>296.8</v>
       </c>
       <c r="I37" s="29" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="38" spans="1:9" ht="25.5">
+    <row r="38" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A38" s="44" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="31" t="s">
         <v>106</v>
       </c>
       <c r="C38" s="31" t="s">
         <v>107</v>
       </c>
       <c r="D38" s="31" t="s">
         <v>108</v>
       </c>
       <c r="E38" s="31">
         <v>1310.7</v>
       </c>
       <c r="F38" s="31">
         <v>1579.3</v>
       </c>
       <c r="G38" s="31">
         <v>3146.7</v>
       </c>
       <c r="H38" s="31">
         <v>4218.5</v>
       </c>
       <c r="I38" s="32">
         <v>5511.8</v>
       </c>
     </row>
-    <row r="43" spans="1:9">
+    <row r="43" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A43" s="41" t="s">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="60.42578125" style="4" customWidth="1"/>
     <col min="2" max="3" width="17.5703125" style="4" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="18.75" customHeight="1">
+    <row r="1" spans="1:3" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="49" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="49"/>
       <c r="C1" s="49"/>
     </row>
-    <row r="3" spans="1:3" ht="51">
+    <row r="3" spans="1:3" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A3" s="1"/>
       <c r="B3" s="8" t="s">
         <v>71</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="4" spans="1:3" ht="25.5">
+    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A4" s="12" t="s">
         <v>73</v>
       </c>
       <c r="B4" s="14">
         <v>124396331</v>
       </c>
       <c r="C4" s="10">
         <v>100</v>
       </c>
     </row>
-    <row r="5" spans="1:3">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A5" s="13" t="s">
         <v>64</v>
       </c>
       <c r="B5" s="15" t="s">
         <v>19</v>
       </c>
       <c r="C5" s="11"/>
     </row>
-    <row r="6" spans="1:3">
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="14">
         <v>94395</v>
       </c>
       <c r="C6" s="6">
         <v>0.1</v>
       </c>
     </row>
-    <row r="7" spans="1:3">
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="14">
         <v>26662101</v>
       </c>
       <c r="C7" s="6">
         <v>21.4</v>
       </c>
     </row>
-    <row r="8" spans="1:3" ht="25.5">
+    <row r="8" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>109</v>
       </c>
       <c r="B8" s="14">
         <v>22028411</v>
       </c>
       <c r="C8" s="6">
         <v>17.7</v>
       </c>
     </row>
-    <row r="9" spans="1:3">
+    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B9" s="17" t="s">
         <v>98</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="10" spans="1:3">
+    <row r="10" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>56</v>
       </c>
       <c r="B10" s="14">
         <v>24987605</v>
       </c>
       <c r="C10" s="6">
         <v>20.100000000000001</v>
       </c>
     </row>
-    <row r="11" spans="1:3" ht="38.25">
+    <row r="11" spans="1:3" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>110</v>
       </c>
       <c r="B11" s="17" t="s">
         <v>98</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="12" spans="1:3">
+    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>65</v>
       </c>
       <c r="B12" s="14">
         <v>1090256</v>
       </c>
       <c r="C12" s="6">
         <v>0.9</v>
       </c>
     </row>
-    <row r="13" spans="1:3">
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="17" t="s">
         <v>98</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="14" spans="1:3">
+    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="14">
         <v>11177623</v>
       </c>
       <c r="C14" s="6">
         <v>9</v>
       </c>
     </row>
-    <row r="15" spans="1:3">
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>58</v>
       </c>
       <c r="B15" s="14">
         <v>68652</v>
       </c>
       <c r="C15" s="6">
         <v>0.1</v>
       </c>
     </row>
-    <row r="16" spans="1:3">
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="14">
         <v>1474336</v>
       </c>
       <c r="C16" s="6">
         <v>1.2</v>
       </c>
     </row>
-    <row r="17" spans="1:3" ht="12.75" customHeight="1">
+    <row r="17" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>66</v>
       </c>
       <c r="B17" s="14">
         <v>2013340</v>
       </c>
       <c r="C17" s="6">
         <v>1.6</v>
       </c>
     </row>
-    <row r="18" spans="1:3">
+    <row r="18" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B18" s="14">
         <v>400748</v>
       </c>
       <c r="C18" s="6">
         <v>0.3</v>
       </c>
     </row>
-    <row r="19" spans="1:3">
+    <row r="19" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>111</v>
       </c>
       <c r="B19" s="14">
         <v>128621</v>
       </c>
       <c r="C19" s="6">
         <v>0.1</v>
       </c>
     </row>
-    <row r="20" spans="1:3">
+    <row r="20" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>67</v>
       </c>
       <c r="B20" s="14">
         <v>122468</v>
       </c>
       <c r="C20" s="6">
         <v>0.1</v>
       </c>
     </row>
-    <row r="21" spans="1:3">
+    <row r="21" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>112</v>
       </c>
       <c r="B21" s="14">
         <v>107133</v>
       </c>
       <c r="C21" s="6">
         <v>0.1</v>
       </c>
     </row>
-    <row r="22" spans="1:3">
+    <row r="22" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="17" t="s">
         <v>98</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="23" spans="1:3" ht="25.5">
+    <row r="23" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>113</v>
       </c>
       <c r="B23" s="14">
         <v>154642</v>
       </c>
       <c r="C23" s="6">
         <v>0.1</v>
       </c>
     </row>
-    <row r="24" spans="1:3">
+    <row r="24" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>68</v>
       </c>
       <c r="B24" s="14">
         <v>6819359</v>
       </c>
       <c r="C24" s="6">
         <v>5.5</v>
       </c>
     </row>
-    <row r="25" spans="1:3">
+    <row r="25" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="14">
         <v>2943333</v>
       </c>
       <c r="C25" s="6">
         <v>2.4</v>
       </c>
     </row>
-    <row r="26" spans="1:3">
+    <row r="26" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="14">
         <v>7347</v>
       </c>
       <c r="C26" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:3">
+    <row r="27" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A27" s="16" t="s">
         <v>114</v>
       </c>
       <c r="B27" s="14">
         <v>10561112</v>
       </c>
       <c r="C27" s="6">
         <v>8.5</v>
       </c>
     </row>
-    <row r="28" spans="1:3">
+    <row r="28" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A28" s="16" t="s">
         <v>115</v>
       </c>
       <c r="B28" s="14">
         <v>73116</v>
       </c>
       <c r="C28" s="6">
         <v>0.1</v>
       </c>
     </row>
-    <row r="29" spans="1:3">
+    <row r="29" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A29" s="16" t="s">
         <v>55</v>
       </c>
       <c r="B29" s="14">
         <v>444228</v>
       </c>
       <c r="C29" s="6">
         <v>0.4</v>
       </c>
     </row>
-    <row r="30" spans="1:3">
+    <row r="30" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A30" s="16" t="s">
         <v>69</v>
       </c>
       <c r="B30" s="14">
         <v>842316</v>
       </c>
       <c r="C30" s="6">
         <v>0.7</v>
       </c>
     </row>
-    <row r="31" spans="1:3">
+    <row r="31" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A31" s="16" t="s">
         <v>60</v>
       </c>
       <c r="B31" s="14">
         <v>940092</v>
       </c>
       <c r="C31" s="6">
         <v>0.8</v>
       </c>
     </row>
-    <row r="32" spans="1:3">
+    <row r="32" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A32" s="16" t="s">
         <v>116</v>
       </c>
       <c r="B32" s="14">
         <v>75942</v>
       </c>
       <c r="C32" s="6">
         <v>0.1</v>
       </c>
     </row>
-    <row r="33" spans="1:3">
+    <row r="33" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A33" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B33" s="14">
         <v>978638</v>
       </c>
       <c r="C33" s="6">
         <v>0.8</v>
       </c>
     </row>
-    <row r="34" spans="1:3">
+    <row r="34" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A34" s="16" t="s">
         <v>117</v>
       </c>
       <c r="B34" s="14">
         <v>984897</v>
       </c>
       <c r="C34" s="6">
         <v>0.8</v>
       </c>
     </row>
-    <row r="35" spans="1:3">
+    <row r="35" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A35" s="16" t="s">
         <v>61</v>
       </c>
       <c r="B35" s="14">
         <v>25865</v>
       </c>
       <c r="C35" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:3">
+    <row r="36" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A36" s="16" t="s">
         <v>118</v>
       </c>
       <c r="B36" s="14">
         <v>32679</v>
       </c>
       <c r="C36" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:3">
+    <row r="37" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A37" s="18" t="s">
         <v>70</v>
       </c>
       <c r="B37" s="19">
         <v>8496760</v>
       </c>
       <c r="C37" s="7">
         <v>6.8</v>
       </c>
     </row>
-    <row r="39" spans="1:3">
+    <row r="39" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A39" s="45" t="s">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C40"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="59.42578125" style="40" customWidth="1"/>
+    <col min="1" max="1" width="63.7109375" style="40" customWidth="1"/>
     <col min="2" max="3" width="18.7109375" style="4" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="24.75" customHeight="1">
+    <row r="1" spans="1:3" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="49" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="49"/>
       <c r="C1" s="49"/>
     </row>
-    <row r="2" spans="1:3">
-      <c r="C2" s="64" t="s">
+    <row r="2" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="C2" s="47" t="s">
         <v>164</v>
       </c>
     </row>
-    <row r="3" spans="1:3" ht="38.25" customHeight="1">
+    <row r="3" spans="1:3" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A3" s="46"/>
-      <c r="B3" s="8" t="s">
+      <c r="B3" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="C3" s="9" t="s">
+      <c r="C3" s="50" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="4" spans="1:3">
-      <c r="A4" s="50" t="s">
+    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A4" s="51" t="s">
         <v>161</v>
       </c>
-      <c r="B4" s="51">
+      <c r="B4" s="52">
         <v>223148253</v>
       </c>
-      <c r="C4" s="52">
+      <c r="C4" s="53">
         <v>132.5</v>
       </c>
     </row>
-    <row r="5" spans="1:3">
-      <c r="A5" s="53" t="s">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A5" s="5" t="s">
         <v>64</v>
       </c>
       <c r="B5" s="54" t="s">
         <v>19</v>
       </c>
       <c r="C5" s="54" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="6" spans="1:3">
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="56">
         <v>102052</v>
       </c>
       <c r="C6" s="57">
         <v>50</v>
       </c>
     </row>
-    <row r="7" spans="1:3">
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" s="55" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="56">
         <v>17871884</v>
       </c>
       <c r="C7" s="57">
         <v>89.5</v>
       </c>
     </row>
-    <row r="8" spans="1:3" ht="22.5">
+    <row r="8" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A8" s="55" t="s">
         <v>109</v>
       </c>
       <c r="B8" s="56">
         <v>46966976</v>
       </c>
       <c r="C8" s="57">
         <v>98.5</v>
       </c>
     </row>
-    <row r="9" spans="1:3">
+    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A9" s="58" t="s">
         <v>162</v>
       </c>
       <c r="B9" s="56">
         <v>167498</v>
       </c>
       <c r="C9" s="59" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="10" spans="1:3">
+    <row r="10" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A10" s="55" t="s">
         <v>56</v>
       </c>
       <c r="B10" s="56">
         <v>54021178</v>
       </c>
       <c r="C10" s="57">
         <v>147.30000000000001</v>
       </c>
     </row>
-    <row r="11" spans="1:3" ht="33.75">
+    <row r="11" spans="1:3" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A11" s="55" t="s">
         <v>110</v>
       </c>
       <c r="B11" s="56">
         <v>16635</v>
       </c>
       <c r="C11" s="57">
         <v>1.2</v>
       </c>
     </row>
-    <row r="12" spans="1:3">
+    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="55" t="s">
         <v>65</v>
       </c>
       <c r="B12" s="56">
         <v>9198999</v>
       </c>
       <c r="C12" s="57">
         <v>927.4</v>
       </c>
     </row>
-    <row r="13" spans="1:3">
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="58" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="56">
         <v>3813024</v>
       </c>
       <c r="C13" s="57">
         <v>211.6</v>
       </c>
     </row>
-    <row r="14" spans="1:3">
+    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A14" s="58" t="s">
         <v>163</v>
       </c>
       <c r="B14" s="59" t="s">
         <v>98</v>
       </c>
       <c r="C14" s="59" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="15" spans="1:3">
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" s="55" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="56">
         <v>26501799</v>
       </c>
       <c r="C15" s="57">
         <v>166.2</v>
       </c>
     </row>
-    <row r="16" spans="1:3">
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A16" s="55" t="s">
         <v>58</v>
       </c>
       <c r="B16" s="56">
         <v>1724456</v>
       </c>
       <c r="C16" s="57">
         <v>1010</v>
       </c>
     </row>
-    <row r="17" spans="1:3" ht="13.5" customHeight="1">
+    <row r="17" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A17" s="55" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="56">
         <v>2944880</v>
       </c>
       <c r="C17" s="57">
         <v>112.8</v>
       </c>
     </row>
-    <row r="18" spans="1:3">
+    <row r="18" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A18" s="55" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="56">
         <v>2427465</v>
       </c>
       <c r="C18" s="57">
         <v>1842.8</v>
       </c>
     </row>
-    <row r="19" spans="1:3">
+    <row r="19" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A19" s="55" t="s">
         <v>66</v>
       </c>
       <c r="B19" s="56">
         <v>4073926</v>
       </c>
       <c r="C19" s="57">
         <v>222.7</v>
       </c>
     </row>
-    <row r="20" spans="1:3">
+    <row r="20" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A20" s="55" t="s">
         <v>52</v>
       </c>
       <c r="B20" s="56">
         <v>93415</v>
       </c>
       <c r="C20" s="57">
         <v>421.7</v>
       </c>
     </row>
-    <row r="21" spans="1:3">
+    <row r="21" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A21" s="55" t="s">
         <v>111</v>
       </c>
       <c r="B21" s="56">
         <v>2034736</v>
       </c>
       <c r="C21" s="57">
         <v>323.3</v>
       </c>
     </row>
-    <row r="22" spans="1:3">
+    <row r="22" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A22" s="55" t="s">
         <v>67</v>
       </c>
       <c r="B22" s="56">
         <v>45609</v>
       </c>
       <c r="C22" s="57">
         <v>57.5</v>
       </c>
     </row>
-    <row r="23" spans="1:3">
+    <row r="23" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A23" s="55" t="s">
         <v>112</v>
       </c>
       <c r="B23" s="56">
         <v>561878</v>
       </c>
       <c r="C23" s="57">
         <v>1102.2</v>
       </c>
     </row>
-    <row r="24" spans="1:3">
+    <row r="24" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A24" s="55" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="56">
         <v>16346</v>
       </c>
       <c r="C24" s="57">
         <v>325.60000000000002</v>
       </c>
     </row>
-    <row r="25" spans="1:3" ht="22.5">
+    <row r="25" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A25" s="55" t="s">
         <v>113</v>
       </c>
       <c r="B25" s="56">
         <v>507063</v>
       </c>
       <c r="C25" s="57">
         <v>108</v>
       </c>
     </row>
-    <row r="26" spans="1:3">
+    <row r="26" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A26" s="55" t="s">
         <v>68</v>
       </c>
       <c r="B26" s="56">
         <v>7120175</v>
       </c>
       <c r="C26" s="57">
         <v>87.7</v>
       </c>
     </row>
-    <row r="27" spans="1:3">
+    <row r="27" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A27" s="55" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="56">
         <v>7079484</v>
       </c>
       <c r="C27" s="57">
         <v>123</v>
       </c>
     </row>
-    <row r="28" spans="1:3">
+    <row r="28" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A28" s="55" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="56">
         <v>100579</v>
       </c>
       <c r="C28" s="57">
         <v>268.8</v>
       </c>
     </row>
-    <row r="29" spans="1:3">
+    <row r="29" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A29" s="55" t="s">
         <v>114</v>
       </c>
       <c r="B29" s="56">
         <v>14966664</v>
       </c>
       <c r="C29" s="57">
         <v>186.3</v>
       </c>
     </row>
-    <row r="30" spans="1:3">
+    <row r="30" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A30" s="55" t="s">
         <v>115</v>
       </c>
       <c r="B30" s="56">
         <v>273110</v>
       </c>
       <c r="C30" s="57">
         <v>120.8</v>
       </c>
     </row>
-    <row r="31" spans="1:3">
+    <row r="31" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A31" s="55" t="s">
         <v>55</v>
       </c>
       <c r="B31" s="56">
         <v>1518310</v>
       </c>
       <c r="C31" s="57">
         <v>187.2</v>
       </c>
     </row>
-    <row r="32" spans="1:3">
+    <row r="32" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A32" s="55" t="s">
         <v>69</v>
       </c>
       <c r="B32" s="56">
         <v>1425795</v>
       </c>
       <c r="C32" s="57">
         <v>160.30000000000001</v>
       </c>
     </row>
-    <row r="33" spans="1:3">
+    <row r="33" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A33" s="55" t="s">
         <v>60</v>
       </c>
       <c r="B33" s="56">
         <v>1069352</v>
       </c>
       <c r="C33" s="57">
         <v>51.4</v>
       </c>
     </row>
-    <row r="34" spans="1:3">
+    <row r="34" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A34" s="55" t="s">
         <v>116</v>
       </c>
       <c r="B34" s="56">
         <v>552229</v>
       </c>
       <c r="C34" s="57">
         <v>108.8</v>
       </c>
     </row>
-    <row r="35" spans="1:3">
+    <row r="35" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A35" s="55" t="s">
         <v>46</v>
       </c>
       <c r="B35" s="56">
         <v>3668677</v>
       </c>
       <c r="C35" s="57">
         <v>150.9</v>
       </c>
     </row>
-    <row r="36" spans="1:3">
+    <row r="36" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A36" s="55" t="s">
         <v>117</v>
       </c>
       <c r="B36" s="56">
         <v>1229827</v>
       </c>
       <c r="C36" s="57">
         <v>140.30000000000001</v>
       </c>
     </row>
-    <row r="37" spans="1:3">
+    <row r="37" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A37" s="55" t="s">
         <v>61</v>
       </c>
       <c r="B37" s="56">
         <v>14621</v>
       </c>
       <c r="C37" s="57">
         <v>66.099999999999994</v>
       </c>
     </row>
-    <row r="38" spans="1:3">
+    <row r="38" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A38" s="60" t="s">
         <v>118</v>
       </c>
       <c r="B38" s="56">
         <v>88513</v>
       </c>
       <c r="C38" s="57">
         <v>112.3</v>
       </c>
     </row>
-    <row r="39" spans="1:3">
+    <row r="39" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A39" s="61" t="s">
         <v>70</v>
       </c>
       <c r="B39" s="62">
         <v>10651112</v>
       </c>
       <c r="C39" s="63">
         <v>133.4</v>
       </c>
     </row>
-    <row r="40" spans="1:3">
-      <c r="A40" s="47" t="s">
+    <row r="40" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A40" s="64" t="s">
+        <v>63</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C42"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A4" sqref="A4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="71.42578125" style="71" customWidth="1"/>
+    <col min="2" max="2" width="18.42578125" style="71" customWidth="1"/>
+    <col min="3" max="3" width="19.7109375" style="71" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="71"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" s="65" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="49" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+    </row>
+    <row r="3" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="69" t="s">
+        <v>164</v>
+      </c>
+      <c r="C3" s="74" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" s="65" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A4" s="72"/>
+      <c r="B4" s="73" t="s">
+        <v>165</v>
+      </c>
+      <c r="C4" s="50" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="67" t="s">
+        <v>166</v>
+      </c>
+      <c r="B5" s="52">
+        <v>223148253</v>
+      </c>
+      <c r="C5" s="53">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="68" t="s">
+        <v>167</v>
+      </c>
+      <c r="B6" s="54" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" s="75"/>
+    </row>
+    <row r="7" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="66" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="56">
+        <v>102052</v>
+      </c>
+      <c r="C7" s="76">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="56">
+        <v>17871884</v>
+      </c>
+      <c r="C8" s="76">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" s="65" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="66" t="s">
+        <v>109</v>
+      </c>
+      <c r="B9" s="56">
+        <v>46966976</v>
+      </c>
+      <c r="C9" s="76">
+        <v>21.1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="66" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" s="56">
+        <v>167498</v>
+      </c>
+      <c r="C10" s="76">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="66" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" s="56">
+        <v>54021178</v>
+      </c>
+      <c r="C11" s="76">
+        <v>24.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" s="65" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A12" s="66" t="s">
+        <v>110</v>
+      </c>
+      <c r="B12" s="56">
+        <v>16635</v>
+      </c>
+      <c r="C12" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="66" t="s">
+        <v>65</v>
+      </c>
+      <c r="B13" s="56">
+        <v>9198999</v>
+      </c>
+      <c r="C13" s="76">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="66" t="s">
+        <v>25</v>
+      </c>
+      <c r="B14" s="56">
+        <v>3813024</v>
+      </c>
+      <c r="C14" s="76">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="66" t="s">
+        <v>163</v>
+      </c>
+      <c r="B15" s="59">
+        <v>299986</v>
+      </c>
+      <c r="C15" s="76">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="66" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" s="56">
+        <v>26501799</v>
+      </c>
+      <c r="C16" s="76">
+        <v>11.9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="66" t="s">
+        <v>58</v>
+      </c>
+      <c r="B17" s="56">
+        <v>1724456</v>
+      </c>
+      <c r="C17" s="76">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="66" t="s">
+        <v>59</v>
+      </c>
+      <c r="B18" s="56">
+        <v>2944880</v>
+      </c>
+      <c r="C18" s="76">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="B19" s="56">
+        <v>2427465</v>
+      </c>
+      <c r="C19" s="76">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="66" t="s">
+        <v>66</v>
+      </c>
+      <c r="B20" s="56">
+        <v>4073926</v>
+      </c>
+      <c r="C20" s="76">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="66" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" s="56">
+        <v>93415</v>
+      </c>
+      <c r="C21" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="66" t="s">
+        <v>111</v>
+      </c>
+      <c r="B22" s="56">
+        <v>2034736</v>
+      </c>
+      <c r="C22" s="76">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="66" t="s">
+        <v>67</v>
+      </c>
+      <c r="B23" s="56">
+        <v>45609</v>
+      </c>
+      <c r="C23" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="66" t="s">
+        <v>112</v>
+      </c>
+      <c r="B24" s="56">
+        <v>561878</v>
+      </c>
+      <c r="C24" s="76">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="66" t="s">
+        <v>40</v>
+      </c>
+      <c r="B25" s="56">
+        <v>16346</v>
+      </c>
+      <c r="C25" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" s="65" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A26" s="66" t="s">
+        <v>113</v>
+      </c>
+      <c r="B26" s="56">
+        <v>507063</v>
+      </c>
+      <c r="C26" s="76">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="66" t="s">
+        <v>68</v>
+      </c>
+      <c r="B27" s="56">
+        <v>7120175</v>
+      </c>
+      <c r="C27" s="76">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="66" t="s">
+        <v>42</v>
+      </c>
+      <c r="B28" s="56">
+        <v>7079484</v>
+      </c>
+      <c r="C28" s="76">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="66" t="s">
+        <v>43</v>
+      </c>
+      <c r="B29" s="56">
+        <v>100579</v>
+      </c>
+      <c r="C29" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="66" t="s">
+        <v>114</v>
+      </c>
+      <c r="B30" s="56">
+        <v>14966664</v>
+      </c>
+      <c r="C30" s="76">
+        <v>6.7</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="66" t="s">
+        <v>115</v>
+      </c>
+      <c r="B31" s="56">
+        <v>273110</v>
+      </c>
+      <c r="C31" s="76">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="66" t="s">
+        <v>55</v>
+      </c>
+      <c r="B32" s="56">
+        <v>1518310</v>
+      </c>
+      <c r="C32" s="76">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="66" t="s">
+        <v>69</v>
+      </c>
+      <c r="B33" s="56">
+        <v>1425795</v>
+      </c>
+      <c r="C33" s="76">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="66" t="s">
+        <v>60</v>
+      </c>
+      <c r="B34" s="56">
+        <v>1069352</v>
+      </c>
+      <c r="C34" s="76">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="66" t="s">
+        <v>116</v>
+      </c>
+      <c r="B35" s="56">
+        <v>552229</v>
+      </c>
+      <c r="C35" s="76">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="66" t="s">
+        <v>46</v>
+      </c>
+      <c r="B36" s="56">
+        <v>3668677</v>
+      </c>
+      <c r="C36" s="76">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="66" t="s">
+        <v>117</v>
+      </c>
+      <c r="B37" s="56">
+        <v>1229827</v>
+      </c>
+      <c r="C37" s="76">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="B38" s="56">
+        <v>14621</v>
+      </c>
+      <c r="C38" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="66" t="s">
+        <v>118</v>
+      </c>
+      <c r="B39" s="56">
+        <v>88513</v>
+      </c>
+      <c r="C39" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="66" t="s">
+        <v>70</v>
+      </c>
+      <c r="B40" s="62">
+        <v>10651112</v>
+      </c>
+      <c r="C40" s="31">
+        <v>4.8</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A41" s="70"/>
+      <c r="B41" s="70"/>
+      <c r="C41" s="70"/>
+    </row>
+    <row r="42" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A42" s="45" t="s">
+        <v>63</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C39"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="66.42578125" style="71" customWidth="1"/>
+    <col min="2" max="2" width="16.5703125" style="71" customWidth="1"/>
+    <col min="3" max="3" width="16.140625" style="71" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="71"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" s="65" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="49" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+    </row>
+    <row r="3" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="69" t="s">
+        <v>164</v>
+      </c>
+      <c r="C3" s="74" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" s="65" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A4" s="72"/>
+      <c r="B4" s="73" t="s">
+        <v>165</v>
+      </c>
+      <c r="C4" s="50" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="67" t="s">
+        <v>166</v>
+      </c>
+      <c r="B5" s="77">
+        <v>292323391</v>
+      </c>
+      <c r="C5" s="78">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="68" t="s">
+        <v>167</v>
+      </c>
+      <c r="B6" s="79" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" s="80"/>
+    </row>
+    <row r="7" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="66" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="77">
+        <v>5910</v>
+      </c>
+      <c r="C7" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="77">
+        <v>24203979</v>
+      </c>
+      <c r="C8" s="30">
+        <v>8.3000000000000007</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" s="65" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="66" t="s">
+        <v>109</v>
+      </c>
+      <c r="B9" s="77">
+        <v>44107772</v>
+      </c>
+      <c r="C9" s="30">
+        <v>15.1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="66" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" s="77">
+        <v>79425951</v>
+      </c>
+      <c r="C10" s="30">
+        <v>27.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="66" t="s">
+        <v>65</v>
+      </c>
+      <c r="B11" s="77">
+        <v>2883499</v>
+      </c>
+      <c r="C11" s="30">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="66" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="77">
+        <v>99776</v>
+      </c>
+      <c r="C12" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="66" t="s">
+        <v>163</v>
+      </c>
+      <c r="B13" s="77">
+        <v>148138</v>
+      </c>
+      <c r="C13" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="66" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="77">
+        <v>70669034</v>
+      </c>
+      <c r="C14" s="30">
+        <v>24.2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="66" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15" s="77">
+        <v>2302981</v>
+      </c>
+      <c r="C15" s="30">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="66" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="77">
+        <v>1980718</v>
+      </c>
+      <c r="C16" s="30">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="B17" s="77">
+        <v>9088818</v>
+      </c>
+      <c r="C17" s="30">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="66" t="s">
+        <v>66</v>
+      </c>
+      <c r="B18" s="77">
+        <v>3546899</v>
+      </c>
+      <c r="C18" s="30">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="66" t="s">
+        <v>52</v>
+      </c>
+      <c r="B19" s="77">
+        <v>15926</v>
+      </c>
+      <c r="C19" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="66" t="s">
+        <v>111</v>
+      </c>
+      <c r="B20" s="77">
+        <v>1370309</v>
+      </c>
+      <c r="C20" s="30">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="66" t="s">
+        <v>67</v>
+      </c>
+      <c r="B21" s="77">
+        <v>49009</v>
+      </c>
+      <c r="C21" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="66" t="s">
+        <v>112</v>
+      </c>
+      <c r="B22" s="77">
+        <v>160990</v>
+      </c>
+      <c r="C22" s="30">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" s="65" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A23" s="66" t="s">
+        <v>113</v>
+      </c>
+      <c r="B23" s="81">
+        <v>439337</v>
+      </c>
+      <c r="C23" s="76">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="66" t="s">
+        <v>68</v>
+      </c>
+      <c r="B24" s="81">
+        <v>9861147</v>
+      </c>
+      <c r="C24" s="76">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="66" t="s">
+        <v>42</v>
+      </c>
+      <c r="B25" s="81">
+        <v>4090122</v>
+      </c>
+      <c r="C25" s="76">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="66" t="s">
+        <v>43</v>
+      </c>
+      <c r="B26" s="81">
+        <v>104655</v>
+      </c>
+      <c r="C26" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="66" t="s">
+        <v>114</v>
+      </c>
+      <c r="B27" s="81">
+        <v>12644796</v>
+      </c>
+      <c r="C27" s="76">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="66" t="s">
+        <v>115</v>
+      </c>
+      <c r="B28" s="81">
+        <v>1129518</v>
+      </c>
+      <c r="C28" s="76">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="66" t="s">
+        <v>55</v>
+      </c>
+      <c r="B29" s="81">
+        <v>2006678</v>
+      </c>
+      <c r="C29" s="76">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="66" t="s">
+        <v>69</v>
+      </c>
+      <c r="B30" s="81">
+        <v>1772872</v>
+      </c>
+      <c r="C30" s="76">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="66" t="s">
+        <v>60</v>
+      </c>
+      <c r="B31" s="81">
+        <v>1970792</v>
+      </c>
+      <c r="C31" s="76">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="66" t="s">
+        <v>116</v>
+      </c>
+      <c r="B32" s="81">
+        <v>350621</v>
+      </c>
+      <c r="C32" s="76">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="66" t="s">
+        <v>46</v>
+      </c>
+      <c r="B33" s="81">
+        <v>2105554</v>
+      </c>
+      <c r="C33" s="76">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="66" t="s">
+        <v>117</v>
+      </c>
+      <c r="B34" s="81">
+        <v>1509287</v>
+      </c>
+      <c r="C34" s="76">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="B35" s="81">
+        <v>2841</v>
+      </c>
+      <c r="C35" s="76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="66" t="s">
+        <v>118</v>
+      </c>
+      <c r="B36" s="81">
+        <v>232969</v>
+      </c>
+      <c r="C36" s="76">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" s="65" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="66" t="s">
+        <v>70</v>
+      </c>
+      <c r="B37" s="82">
+        <v>14042493</v>
+      </c>
+      <c r="C37" s="31">
+        <v>4.8</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A38" s="70"/>
+    </row>
+    <row r="39" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A39" s="45" t="s">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B6C29D06B6C43E4194D95EC13A43DC43" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="3293f761624001c1f8ba8df8ffc098ef">
@@ -3643,116 +4580,118 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...4 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11A08D48-6B65-4252-B07B-F4CABF554E0F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADC45505-ED5C-4B9E-997A-DFC3D984CA41}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40EB0B5A-1330-4F36-BE09-ADDE1285AC8C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADC45505-ED5C-4B9E-997A-DFC3D984CA41}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>2009-2013</vt:lpstr>
       <vt:lpstr>2014-2021</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
+      <vt:lpstr>2024</vt:lpstr>
+      <vt:lpstr>2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>АРКС</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>bdubirova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>